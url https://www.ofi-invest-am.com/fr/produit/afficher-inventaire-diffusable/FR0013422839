--- v0 (2026-05-07)
+++ v1 (2026-05-27)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="456">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="455">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>X</t>
   </si>
   <si>
     <t>FR0013422813</t>
   </si>
   <si>
@@ -136,1296 +136,1293 @@
   <si>
     <t>VBCE (EUR)</t>
   </si>
   <si>
     <t>VBCI (EUR)</t>
   </si>
   <si>
     <t>Poids</t>
   </si>
   <si>
     <t>Nb.</t>
   </si>
   <si>
     <t>FR001400KPZ3</t>
   </si>
   <si>
     <t>OFI INVEST ESG LIQ I</t>
   </si>
   <si>
     <t>XS2491189408</t>
   </si>
   <si>
     <t>A2A EX 2.5 06-26</t>
   </si>
   <si>
-    <t>2 301.37</t>
+    <t>2 502.74</t>
   </si>
   <si>
     <t>XS3238204062</t>
   </si>
   <si>
     <t>A2A EX 3.25 05-32</t>
   </si>
   <si>
-    <t>1 764.08</t>
+    <t>2 239.03</t>
   </si>
   <si>
     <t>XS2986639701</t>
   </si>
   <si>
     <t>A2A EX 3.625 01-35</t>
   </si>
   <si>
     <t>XS2583205906</t>
   </si>
   <si>
     <t>A2A EX 4.375 02-34</t>
   </si>
   <si>
     <t>XS2534976886</t>
   </si>
   <si>
     <t>A2A EX 4.5 09-30</t>
   </si>
   <si>
-    <t>2 307.95</t>
+    <t>2 644.52</t>
   </si>
   <si>
     <t>XS2487054939</t>
   </si>
   <si>
     <t>ABN AMR 3.0 06-32</t>
   </si>
   <si>
-    <t>8 350.68</t>
+    <t>9 041.10</t>
   </si>
   <si>
     <t>XS3185662676</t>
   </si>
   <si>
     <t>ABN AMR 3.0 09-32</t>
   </si>
   <si>
-    <t>3 476.71</t>
+    <t>3 994.52</t>
   </si>
   <si>
     <t>XS2536941656</t>
   </si>
   <si>
     <t>ABN AMR 4.25 02-30</t>
   </si>
   <si>
-    <t>4 121.92</t>
-[...1 lines deleted...]
-  <si>
     <t>XS3066564900</t>
   </si>
   <si>
     <t>ACHM BA 2.5 05-28</t>
   </si>
   <si>
-    <t>1 917.81</t>
+    <t>2 061.64</t>
   </si>
   <si>
     <t>XS3237229193</t>
   </si>
   <si>
     <t>AIB GRO 3.75 12-36</t>
   </si>
   <si>
-    <t>6 954.45</t>
+    <t>9 040.79</t>
   </si>
   <si>
     <t>XS3219374975</t>
   </si>
   <si>
     <t>ALPH BA 3.125 10-31</t>
   </si>
   <si>
-    <t>3 880.14</t>
+    <t>4 671.23</t>
   </si>
   <si>
     <t>FR00140005T0</t>
   </si>
   <si>
     <t>ARKEMA 0.125 10-26</t>
   </si>
   <si>
     <t>FR0014012JL7</t>
   </si>
   <si>
     <t>ARKEMA 3.5 09-33</t>
   </si>
   <si>
-    <t>4 430.14</t>
+    <t>5 034.25</t>
   </si>
   <si>
     <t>XS3215529192</t>
   </si>
   <si>
     <t>ASN BAN 3.375 10-32</t>
   </si>
   <si>
-    <t>1 960.27</t>
+    <t>2 348.63</t>
   </si>
   <si>
     <t>XS2694995163</t>
   </si>
   <si>
     <t>ASR NED 3.625 12-28</t>
   </si>
   <si>
-    <t>1 608.90</t>
+    <t>2 172.02</t>
   </si>
   <si>
     <t>XS2747590896</t>
   </si>
   <si>
     <t>ASS GEN 3.212 01-29</t>
   </si>
   <si>
     <t>XS2747596315</t>
   </si>
   <si>
     <t>ASS GEN 3.547 01-34</t>
   </si>
   <si>
     <t>XS2314312179</t>
   </si>
   <si>
     <t>AXA 1.375 10-41</t>
   </si>
   <si>
-    <t>1 993.56</t>
+    <t>3 433.36</t>
   </si>
   <si>
     <t>FR0014015J87</t>
   </si>
   <si>
     <t>AYVENS 3.0 04-30</t>
   </si>
   <si>
     <t>IT0005675126</t>
   </si>
   <si>
     <t>BANC BP 3.125 10-31</t>
   </si>
   <si>
-    <t>1 506.85</t>
+    <t>1 794.52</t>
   </si>
   <si>
     <t>XS2357417257</t>
   </si>
   <si>
     <t>BANC NT 0.625 06-29</t>
   </si>
   <si>
     <t>XS2194370727</t>
   </si>
   <si>
     <t>BANC NT 1.125 06-27</t>
   </si>
   <si>
     <t>XS2063247915</t>
   </si>
   <si>
     <t>BANC SA 0.3 10-26</t>
   </si>
   <si>
     <t>XS2804565435</t>
   </si>
   <si>
     <t>BANK OF 3.5 04-29</t>
   </si>
   <si>
-    <t>8 601.37</t>
+    <t>9 205.48</t>
   </si>
   <si>
     <t>FR00140003P3</t>
   </si>
   <si>
     <t>BANQ FE 0.1 10-27</t>
   </si>
   <si>
     <t>FR0014004750</t>
   </si>
   <si>
     <t>BANQ FE 0.25 06-28</t>
   </si>
   <si>
     <t>FR001400Q0T5</t>
   </si>
   <si>
     <t>BANQ FE 3.5 05-31</t>
   </si>
   <si>
-    <t>10 394.52</t>
+    <t>11 200.00</t>
   </si>
   <si>
     <t>XS3170898723</t>
   </si>
   <si>
     <t>BAWA BK 3.375 09-33</t>
   </si>
   <si>
-    <t>8 932.19</t>
+    <t>10 097.26</t>
   </si>
   <si>
     <t>XS2013745703</t>
   </si>
   <si>
     <t>BBVA 1.0 06-26</t>
   </si>
   <si>
-    <t>2 564.38</t>
+    <t>2 794.52</t>
   </si>
   <si>
     <t>BE6328785207</t>
   </si>
   <si>
     <t>BELF SA 0.375 06-27</t>
   </si>
   <si>
     <t>BE6352762387</t>
   </si>
   <si>
     <t>BELF SA 3.625 06-30</t>
   </si>
   <si>
-    <t>9 693.15</t>
+    <t>10 527.40</t>
   </si>
   <si>
     <t>BE6344187966</t>
   </si>
   <si>
     <t>BELF SA 3.875 06-28</t>
   </si>
   <si>
-    <t>2 579.79</t>
+    <t>2 802.74</t>
   </si>
   <si>
     <t>XS2634687912</t>
   </si>
   <si>
     <t>BK AMER 4.134 06-28</t>
   </si>
   <si>
-    <t>11 008.90</t>
+    <t>11 960.28</t>
   </si>
   <si>
     <t>XS3225871121</t>
   </si>
   <si>
     <t>BK IREL 3.625 11-36</t>
   </si>
   <si>
-    <t>2 832.47</t>
+    <t>3 479.01</t>
   </si>
   <si>
     <t>XS2643234011</t>
   </si>
   <si>
     <t>BK IREL 5.0 07-31</t>
   </si>
   <si>
-    <t>10 747.26</t>
+    <t>11 768.49</t>
   </si>
   <si>
     <t>FR0013415692</t>
   </si>
   <si>
     <t>BQ POST 1.375 04-29</t>
   </si>
   <si>
-    <t>3 300.00</t>
+    <t>3 537.33</t>
   </si>
   <si>
     <t>XS3038544790</t>
   </si>
   <si>
     <t>BRAM U 3.625 04-33</t>
   </si>
   <si>
-    <t>12 286.86</t>
+    <t>13 108.60</t>
   </si>
   <si>
     <t>DE000BU3Z005</t>
   </si>
   <si>
     <t>BUND DE 2.3 02-33</t>
   </si>
   <si>
-    <t>6 918.90</t>
-[...1 lines deleted...]
-  <si>
     <t>FR001400M4O2</t>
   </si>
   <si>
     <t>CA 4.375 11-33</t>
   </si>
   <si>
-    <t>4 494.86</t>
+    <t>5 753.42</t>
   </si>
   <si>
     <t>XS3108521124</t>
   </si>
   <si>
     <t>CA AUTO 2.75 07-28</t>
   </si>
   <si>
-    <t>1 658.89</t>
+    <t>1 818.69</t>
   </si>
   <si>
     <t>XS2310118976</t>
   </si>
   <si>
     <t>CAIX 1.25 06-31</t>
   </si>
   <si>
-    <t>2 434.93</t>
+    <t>2 650.68</t>
   </si>
   <si>
     <t>XS2555187801</t>
   </si>
   <si>
     <t>CAIX 5.375 11-30</t>
   </si>
   <si>
-    <t>1 295.89</t>
+    <t>1 605.14</t>
   </si>
   <si>
     <t>DE000CZ45W57</t>
   </si>
   <si>
     <t>CMZB FR 3.0 09-27</t>
   </si>
   <si>
-    <t>1 224.66</t>
+    <t>1 397.26</t>
   </si>
   <si>
     <t>FR0013463775</t>
   </si>
   <si>
     <t>CNP ASS 2.0 07-50</t>
   </si>
   <si>
-    <t>4 339.73</t>
+    <t>4 800.00</t>
   </si>
   <si>
     <t>DE000CZ457W4</t>
   </si>
   <si>
     <t>COMM AK 4.0 01-38</t>
   </si>
   <si>
+    <t>1 347.95</t>
+  </si>
+  <si>
     <t>DE000CZ45ZY0</t>
   </si>
   <si>
     <t>COMM AK 4.125 06-37</t>
   </si>
   <si>
-    <t>2 542.81</t>
+    <t>2 780.14</t>
   </si>
   <si>
     <t>DE000CZ439B6</t>
   </si>
   <si>
     <t>COMM AK 5.25 03-29</t>
   </si>
   <si>
-    <t>13 894.52</t>
+    <t>14 800.68</t>
   </si>
   <si>
     <t>XS2796609787</t>
   </si>
   <si>
     <t>COMP DE 3.375 04-30</t>
   </si>
   <si>
-    <t>2 847.95</t>
+    <t>3 042.12</t>
   </si>
   <si>
     <t>XS2796659964</t>
   </si>
   <si>
     <t>COMP DE 3.625 04-34</t>
   </si>
   <si>
-    <t>6 117.81</t>
+    <t>6 534.93</t>
   </si>
   <si>
     <t>XS3200103490</t>
   </si>
   <si>
     <t>COOP RA 3.548 10-35</t>
   </si>
   <si>
-    <t>6 011.89</t>
+    <t>7 145.28</t>
   </si>
   <si>
     <t>FR0013447232</t>
   </si>
   <si>
     <t>COVI 1.125 09-31</t>
   </si>
   <si>
+    <t>1 029.45</t>
+  </si>
+  <si>
     <t>FR0014010IN9</t>
   </si>
   <si>
     <t>COVI 3.625 06-34</t>
   </si>
   <si>
-    <t>2 363.70</t>
+    <t>2 572.26</t>
   </si>
   <si>
     <t>XS3244187764</t>
   </si>
   <si>
     <t>DANS BK 3.375 12-33</t>
   </si>
   <si>
-    <t>3 236.30</t>
+    <t>4 207.19</t>
   </si>
   <si>
     <t>XS3101509167</t>
   </si>
   <si>
     <t>DANS BK 3.5 11-35</t>
   </si>
   <si>
-    <t>1 193.84</t>
+    <t>1 495.89</t>
   </si>
   <si>
     <t>XS2637421848</t>
   </si>
   <si>
     <t>DANS BK 4.75 06-30</t>
   </si>
   <si>
-    <t>3 958.77</t>
+    <t>4 314.04</t>
   </si>
   <si>
     <t>XS2280835260</t>
   </si>
   <si>
     <t>DIGI IN 0.625 07-31</t>
   </si>
   <si>
-    <t>1 078.77</t>
+    <t>1 186.64</t>
   </si>
   <si>
     <t>XS3074473474</t>
   </si>
   <si>
     <t>DNB BAN 3.125 05-31</t>
   </si>
   <si>
-    <t>13 664.38</t>
+    <t>14 743.15</t>
   </si>
   <si>
     <t>XS3166221948</t>
   </si>
   <si>
     <t>EAST JA 3.727 09-37</t>
   </si>
   <si>
-    <t>4 734.62</t>
+    <t>5 352.18</t>
   </si>
   <si>
     <t>PTEDP6OM0007</t>
   </si>
   <si>
     <t>EDP 4.375 12-55</t>
   </si>
   <si>
-    <t>3 356.16</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2978779176</t>
   </si>
   <si>
     <t>EDP SER 3.5 07-31</t>
   </si>
   <si>
-    <t>8 607.12</t>
+    <t>9 493.15</t>
   </si>
   <si>
     <t>XS2699159351</t>
   </si>
   <si>
     <t>EDP SER 4.375 04-32</t>
   </si>
   <si>
-    <t>4 861.64</t>
+    <t>5 188.87</t>
   </si>
   <si>
     <t>BE6368381404</t>
   </si>
   <si>
     <t>ELIA TR 3.5 10-35</t>
   </si>
   <si>
-    <t>1 198.63</t>
+    <t>1 400.00</t>
   </si>
   <si>
     <t>BE6340849569</t>
   </si>
   <si>
     <t>ELIA TR 3.625 01-33</t>
   </si>
   <si>
     <t>BE6349118800</t>
   </si>
   <si>
     <t>ELIA TR 3.75 01-36</t>
   </si>
   <si>
     <t>XS3044299769</t>
   </si>
   <si>
     <t>ELLE AB 3.75 05-35</t>
   </si>
   <si>
-    <t>5 393.42</t>
+    <t>5 809.83</t>
   </si>
   <si>
     <t>XS1750986744</t>
   </si>
   <si>
     <t>ENEL FI 1.125 09-26</t>
   </si>
   <si>
-    <t>1 291.28</t>
+    <t>1 475.75</t>
+  </si>
+  <si>
+    <t>XS3299702137</t>
+  </si>
+  <si>
+    <t>ENEX HO 3.0 02-32</t>
   </si>
   <si>
     <t>XS3045470492</t>
   </si>
   <si>
     <t>ENEX HO 3.25 04-33</t>
   </si>
   <si>
-    <t>8 200.68</t>
+    <t>8 761.64</t>
   </si>
   <si>
     <t>FR0013455813</t>
   </si>
   <si>
     <t>ENGIE 0.5 10-30</t>
   </si>
   <si>
     <t>FR0014000RR2</t>
   </si>
   <si>
     <t>ENGIE 1.5 PERP</t>
   </si>
   <si>
-    <t>1 479.45</t>
+    <t>1 910.96</t>
   </si>
   <si>
     <t>FR0013504693</t>
   </si>
   <si>
     <t>ENGIE 2.125 03-32</t>
   </si>
   <si>
-    <t>1 845.55</t>
+    <t>1 967.81</t>
   </si>
   <si>
     <t>XS1702729275</t>
   </si>
   <si>
     <t>EON INT 1.25 10-27</t>
   </si>
   <si>
     <t>XS2463518998</t>
   </si>
   <si>
     <t>EON SE 1.625 03-31</t>
   </si>
   <si>
-    <t>2 052.84</t>
+    <t>2 188.41</t>
   </si>
   <si>
     <t>XS2747600018</t>
   </si>
   <si>
     <t>EON SE 3.375 01-31</t>
   </si>
   <si>
     <t>XS2574873183</t>
   </si>
   <si>
     <t>EON SE 3.875 01-35</t>
   </si>
   <si>
     <t>XS2673547746</t>
   </si>
   <si>
     <t>EON SE 4.0 08-33</t>
   </si>
   <si>
-    <t>5 424.66</t>
+    <t>6 115.07</t>
   </si>
   <si>
     <t>XS2432544349</t>
   </si>
   <si>
     <t>ESB FIN 1.0 07-34</t>
   </si>
   <si>
-    <t>1 693.15</t>
+    <t>1 865.75</t>
   </si>
   <si>
     <t>XS2697970536</t>
   </si>
   <si>
     <t>ESB FIN 4.25 03-36</t>
   </si>
   <si>
-    <t>4 005.48</t>
-[...1 lines deleted...]
-  <si>
     <t>EU000A3K4DG1</t>
   </si>
   <si>
     <t>EURO UN 1.25 02-43</t>
   </si>
   <si>
     <t>DE000A4DFCB7</t>
   </si>
   <si>
     <t>EVON IN 3.25 01-30</t>
   </si>
   <si>
     <t>DE000A4DFWV3</t>
   </si>
   <si>
     <t>EVON IN 4.25 09-55</t>
   </si>
   <si>
-    <t>1 793.15</t>
+    <t>2 037.67</t>
   </si>
   <si>
     <t>XS2784700671</t>
   </si>
   <si>
     <t>FING EM 3.25 03-34</t>
   </si>
   <si>
-    <t>3 900.00</t>
+    <t>4 180.31</t>
   </si>
   <si>
     <t>FR0013234333</t>
   </si>
   <si>
     <t>FRAN GO 1.75 06-39</t>
   </si>
   <si>
-    <t>4 080.14</t>
+    <t>4 452.67</t>
   </si>
   <si>
     <t>FR0013322989</t>
   </si>
   <si>
     <t>GECINA 1.625 03-30</t>
   </si>
   <si>
-    <t>2 965.07</t>
+    <t>3 152.05</t>
   </si>
   <si>
     <t>FR0013266368</t>
   </si>
   <si>
     <t>GECINA 2.0 06-32</t>
   </si>
   <si>
-    <t>4 931.51</t>
+    <t>5 391.78</t>
   </si>
   <si>
     <t>XS3072230744</t>
   </si>
   <si>
     <t>IBER FI 3.5 05-35</t>
   </si>
   <si>
-    <t>15 534.25</t>
+    <t>16 742.47</t>
   </si>
   <si>
     <t>XS3224600232</t>
   </si>
   <si>
     <t>IBER FI 3.75 PERP</t>
   </si>
   <si>
+    <t>1 212.33</t>
+  </si>
+  <si>
     <t>XS2748213290</t>
   </si>
   <si>
     <t>IBER FI 4.871 PERP</t>
   </si>
   <si>
-    <t>20 017.81</t>
+    <t>21 419.05</t>
   </si>
   <si>
     <t>FR001400ZRC6</t>
   </si>
   <si>
     <t>ICAD PR 4.375 05-35</t>
   </si>
   <si>
-    <t>9 493.15</t>
+    <t>10 248.29</t>
   </si>
   <si>
     <t>FR0014007NF1</t>
   </si>
   <si>
     <t>ICADE 1.0 01-30</t>
   </si>
   <si>
     <t>XS3225326282</t>
   </si>
   <si>
     <t>ING GRO 2.875 11-30</t>
   </si>
   <si>
     <t>XS2764264789</t>
   </si>
   <si>
     <t>ING GRO 4.0 02-35</t>
   </si>
   <si>
-    <t>3 978.08</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2524746687</t>
   </si>
   <si>
     <t>ING GRO 4.125 08-33</t>
   </si>
   <si>
-    <t>5 763.70</t>
+    <t>6 475.68</t>
   </si>
   <si>
     <t>XS2979643991</t>
   </si>
   <si>
     <t>INMO CO 3.25 01-30</t>
   </si>
   <si>
+    <t>1 780.82</t>
+  </si>
+  <si>
     <t>XS2625195891</t>
   </si>
   <si>
     <t>INTE 4.0 05-26</t>
   </si>
   <si>
-    <t>2 926.03</t>
+    <t>3 156.16</t>
   </si>
   <si>
     <t>XS2529233814</t>
   </si>
   <si>
     <t>INTE 4.75 09-27</t>
   </si>
   <si>
-    <t>3 064.73</t>
+    <t>3 474.66</t>
   </si>
   <si>
     <t>XS2625196352</t>
   </si>
   <si>
     <t>INTE 4.875 05-30</t>
   </si>
   <si>
-    <t>14 264.38</t>
+    <t>15 386.30</t>
   </si>
   <si>
     <t>IE000GVLBXU6</t>
   </si>
   <si>
     <t>IREL GO 3.0 10-43</t>
   </si>
   <si>
-    <t>5 671.23</t>
+    <t>6 706.85</t>
   </si>
   <si>
     <t>XS1704789590</t>
   </si>
   <si>
     <t>IREN 1.5 10-27</t>
   </si>
   <si>
-    <t>1 276.64</t>
+    <t>1 522.60</t>
   </si>
   <si>
     <t>XS2752472436</t>
   </si>
   <si>
     <t>IREN 3.875 07-32</t>
   </si>
   <si>
-    <t>7 866.25</t>
+    <t>8 680.00</t>
   </si>
   <si>
     <t>IT0005596470</t>
   </si>
   <si>
     <t>ITAL BU 4.05 10-37</t>
   </si>
   <si>
-    <t>3 380.75</t>
+    <t>4 070.03</t>
   </si>
   <si>
     <t>BE0002832138</t>
   </si>
   <si>
     <t>KBC GRO 0.25 03-27</t>
   </si>
   <si>
     <t>BE0390246156</t>
   </si>
   <si>
     <t>KBC GRO 3.625 08-36</t>
   </si>
   <si>
-    <t>3 336.99</t>
+    <t>3 754.11</t>
   </si>
   <si>
     <t>BE0390124874</t>
   </si>
   <si>
     <t>KBC GRO 3.75 03-32</t>
   </si>
   <si>
-    <t>13 150.68</t>
+    <t>14 013.70</t>
   </si>
   <si>
     <t>XS2780025271</t>
   </si>
   <si>
     <t>KONI AH 3.375 03-31</t>
   </si>
   <si>
-    <t>3 106.85</t>
+    <t>3 301.03</t>
   </si>
   <si>
     <t>XS2596537972</t>
   </si>
   <si>
     <t>KONI AH 3.5 04-28</t>
   </si>
   <si>
-    <t>2 991.78</t>
+    <t>3 193.15</t>
   </si>
   <si>
     <t>FR0013384567</t>
   </si>
   <si>
     <t>LA POST 1.45 11-28</t>
   </si>
   <si>
     <t>XS2089229806</t>
   </si>
   <si>
     <t>MERL PR 1.875 12-34</t>
   </si>
   <si>
-    <t>1 047.95</t>
+    <t>1 371.58</t>
   </si>
   <si>
     <t>XS3168718529</t>
   </si>
   <si>
     <t>MERL PR 3.5 09-33</t>
   </si>
   <si>
-    <t>4 573.97</t>
+    <t>5 178.08</t>
   </si>
   <si>
     <t>IT0005678955</t>
   </si>
   <si>
     <t>MONT PA 3.25 02-32</t>
   </si>
   <si>
-    <t>1 014.89</t>
+    <t>1 274.80</t>
   </si>
   <si>
     <t>XS2388449758</t>
   </si>
   <si>
     <t>NATL BA 0.5 09-28</t>
   </si>
   <si>
     <t>XS2528858033</t>
   </si>
   <si>
     <t>NATW GR 4.067 09-28</t>
   </si>
   <si>
-    <t>6 997.47</t>
+    <t>7 933.44</t>
   </si>
   <si>
     <t>NL0013552060</t>
   </si>
   <si>
     <t>NETH GO 0.5 01-40</t>
   </si>
   <si>
     <t>XS3232967318</t>
   </si>
   <si>
     <t>NORD BK 3.25 11-35</t>
   </si>
   <si>
-    <t>3 998.21</t>
+    <t>5 009.81</t>
   </si>
   <si>
     <t>XS3170346368</t>
   </si>
   <si>
     <t>NORD BK 3.5 09-35</t>
   </si>
   <si>
-    <t>7 000.00</t>
+    <t>8 006.85</t>
   </si>
   <si>
     <t>XS2797546624</t>
   </si>
   <si>
     <t>PERM TS 4.25 07-30</t>
   </si>
   <si>
-    <t>3 254.45</t>
+    <t>3 572.33</t>
   </si>
   <si>
     <t>XS2021462440</t>
   </si>
   <si>
     <t>PROL IN 0.875 07-29</t>
   </si>
   <si>
     <t>XS2187529180</t>
   </si>
   <si>
     <t>PROL IN 1.625 06-32</t>
   </si>
   <si>
-    <t>2 966.85</t>
+    <t>3 228.63</t>
   </si>
   <si>
     <t>XS1904690341</t>
   </si>
   <si>
     <t>PROL IN 2.375 11-30</t>
   </si>
   <si>
+    <t>1 028.41</t>
+  </si>
+  <si>
     <t>XS2744299335</t>
   </si>
   <si>
     <t>RED ELE 3.0 01-34</t>
   </si>
   <si>
     <t>XS2552369469</t>
   </si>
   <si>
     <t>RED ELE 4.625 PERP</t>
   </si>
   <si>
-    <t>2 369.52</t>
+    <t>2 635.62</t>
   </si>
   <si>
     <t>XS2838500218</t>
   </si>
   <si>
     <t>REDEIA 3.375 07-32</t>
   </si>
   <si>
-    <t>7 989.04</t>
+    <t>8 765.75</t>
   </si>
   <si>
     <t>FR0014010DR1</t>
   </si>
   <si>
     <t>RENA 3.875 09-30</t>
   </si>
   <si>
-    <t>1 411.99</t>
+    <t>1 634.93</t>
   </si>
   <si>
     <t>FR0014007LP4</t>
   </si>
   <si>
     <t>RTE EDF 0.75 01-34</t>
   </si>
   <si>
     <t>XS3166372568</t>
   </si>
   <si>
     <t>SCOT HY 3.375 11-33</t>
   </si>
   <si>
-    <t>5 701.72</t>
+    <t>6 445.42</t>
   </si>
   <si>
     <t>FR001400U1Q3</t>
   </si>
   <si>
     <t>SG 3.625 11-30</t>
   </si>
   <si>
-    <t>6 187.33</t>
+    <t>7 647.26</t>
   </si>
   <si>
     <t>ES0000012J07</t>
   </si>
   <si>
     <t>SPAI GO 1.0 07-42</t>
   </si>
   <si>
-    <t>3 205.48</t>
+    <t>3 550.68</t>
   </si>
   <si>
     <t>XS3027988263</t>
   </si>
   <si>
     <t>SSE 3.5 03-32</t>
   </si>
   <si>
-    <t>3 217.89</t>
+    <t>3 423.29</t>
   </si>
   <si>
     <t>XS2675685700</t>
   </si>
   <si>
     <t>SSE 4.0 09-31</t>
   </si>
   <si>
-    <t>6 233.42</t>
+    <t>7 061.92</t>
   </si>
   <si>
     <t>XS2532312548</t>
   </si>
   <si>
     <t>STAT AS 2.875 09-29</t>
   </si>
   <si>
-    <t>2 835.62</t>
+    <t>3 232.60</t>
   </si>
   <si>
     <t>XS2723597923</t>
   </si>
   <si>
     <t>STAT AS 3.125 12-26</t>
   </si>
   <si>
     <t>XS2779793061</t>
   </si>
   <si>
     <t>STAT AS 3.75 03-39</t>
   </si>
   <si>
-    <t>4 340.75</t>
+    <t>4 621.23</t>
   </si>
   <si>
     <t>XS2768793676</t>
   </si>
   <si>
     <t>STAT SF 3.375 02-36</t>
   </si>
   <si>
-    <t>4 356.52</t>
-[...10 lines deleted...]
-  <si>
     <t>XS2443749648</t>
   </si>
   <si>
     <t>TELI CO 2.75 06-83</t>
   </si>
   <si>
-    <t>5 085.62</t>
+    <t>5 560.27</t>
   </si>
   <si>
     <t>XS2477935345</t>
   </si>
   <si>
     <t>TENN HO 1.625 11-26</t>
   </si>
   <si>
     <t>XS1241581096</t>
   </si>
   <si>
     <t>TENN HO 1.75 06-27</t>
   </si>
   <si>
-    <t>1 684.79</t>
+    <t>1 825.75</t>
   </si>
   <si>
     <t>XS2549543499</t>
   </si>
   <si>
     <t>TENN HO 4.5 10-34</t>
   </si>
   <si>
-    <t>1 682.88</t>
+    <t>2 019.45</t>
   </si>
   <si>
     <t>XS3128477521</t>
   </si>
   <si>
     <t>TERN RE 3.0 07-31</t>
   </si>
   <si>
-    <t>7 508.22</t>
+    <t>8 284.93</t>
   </si>
   <si>
     <t>XS2655852726</t>
   </si>
   <si>
     <t>TERN RE 3.875 07-33</t>
   </si>
   <si>
-    <t>2 133.90</t>
+    <t>2 356.85</t>
   </si>
   <si>
     <t>XS2357205587</t>
   </si>
   <si>
     <t>TRAS EL 0.375 06-29</t>
   </si>
   <si>
     <t>XS2209023402</t>
   </si>
   <si>
     <t>TRAS EL 0.75 07-32</t>
   </si>
   <si>
-    <t>1 073.84</t>
+    <t>1 186.03</t>
   </si>
   <si>
     <t>XS2360310044</t>
   </si>
   <si>
     <t>UNIC 0.8 07-29</t>
   </si>
   <si>
+    <t>1 056.44</t>
+  </si>
+  <si>
     <t>XS2555420103</t>
   </si>
   <si>
     <t>UNIC 5.85 11-27</t>
   </si>
   <si>
-    <t>2 788.77</t>
+    <t>3 461.92</t>
   </si>
   <si>
     <t>XS2257961818</t>
   </si>
   <si>
     <t>UPM KYM 0.125 11-28</t>
   </si>
   <si>
     <t>XS2320453884</t>
   </si>
   <si>
     <t>UPM KYM 0.5 03-31</t>
   </si>
   <si>
     <t>XS2478685931</t>
   </si>
   <si>
     <t>UPM KYM 2.25 05-29</t>
   </si>
   <si>
-    <t>2 269.73</t>
+    <t>2 450.96</t>
   </si>
   <si>
     <t>XS2009891479</t>
   </si>
   <si>
     <t>VATFAL 0 1/2 06/24/2</t>
   </si>
   <si>
-    <t>1 265.75</t>
+    <t>1 380.82</t>
   </si>
   <si>
     <t>XS2297882644</t>
   </si>
   <si>
     <t>VATT AB 0.125 02-29</t>
   </si>
   <si>
     <t>XS2821745374</t>
   </si>
   <si>
     <t>VERB AG 3.25 05-31</t>
   </si>
   <si>
-    <t>7 185.62</t>
+    <t>7 746.58</t>
   </si>
   <si>
     <t>DE000A3MQS72</t>
   </si>
   <si>
     <t>VONO SE 2.375 03-32</t>
   </si>
   <si>
-    <t>8 380.82</t>
+    <t>8 927.40</t>
   </si>
   <si>
     <t>DE000A30VQB2</t>
   </si>
   <si>
     <t>VONO SE 5.0 11-30</t>
   </si>
   <si>
-    <t>2 164.38</t>
-[...17 lines deleted...]
-    <t>EURO-OAT 0326</t>
+    <t>2 739.73</t>
+  </si>
+  <si>
+    <t>OEM6 Comdty</t>
+  </si>
+  <si>
+    <t>EURO BOBL 0626</t>
+  </si>
+  <si>
+    <t>RXM6 Comdty</t>
+  </si>
+  <si>
+    <t>EURO BUND 0626</t>
+  </si>
+  <si>
+    <t>OATM6 Comdty</t>
+  </si>
+  <si>
+    <t>EURO-OAT 0626</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -1792,237 +1789,237 @@
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
         <v>15272.0</v>
       </c>
       <c r="D2">
-        <v>1511.57</v>
+        <v>1521.29</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>23084724.25</v>
+        <v>23233273.66</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>23084724.25</v>
+        <v>23233273.66</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
-        <v>30208.504</v>
+        <v>30615.632</v>
       </c>
       <c r="D3">
-        <v>99.88</v>
+        <v>100.48</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>3017280.53</v>
+        <v>3076521.97</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>3017280.53</v>
+        <v>3076521.97</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="1">
-        <v>2879.485</v>
+        <v>2886.023</v>
       </c>
       <c r="D4">
-        <v>5022.73</v>
+        <v>5054.91</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
-        <v>14462881.09</v>
+        <v>14588597.61</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
       <c r="H4">
-        <v>14462881.09</v>
+        <v>14588597.61</v>
       </c>
       <c r="I4" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
         <v>13</v>
       </c>
       <c r="B5" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="1">
-        <v>5636.0</v>
+        <v>6611.0</v>
       </c>
       <c r="D5">
-        <v>102.21</v>
+        <v>102.87</v>
       </c>
       <c r="E5" t="s">
         <v>8</v>
       </c>
       <c r="F5">
-        <v>576095.75</v>
+        <v>680087.19</v>
       </c>
       <c r="G5" t="s">
         <v>8</v>
       </c>
       <c r="H5">
-        <v>576095.75</v>
+        <v>680087.19</v>
       </c>
       <c r="I5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" t="s">
         <v>15</v>
       </c>
       <c r="B6" t="s">
         <v>16</v>
       </c>
       <c r="C6" s="1">
         <v>10.0</v>
       </c>
       <c r="D6">
-        <v>101.5</v>
+        <v>102.1</v>
       </c>
       <c r="E6" t="s">
         <v>8</v>
       </c>
       <c r="F6">
-        <v>1015.04</v>
+        <v>1021.09</v>
       </c>
       <c r="G6" t="s">
         <v>8</v>
       </c>
       <c r="H6">
-        <v>1015.04</v>
+        <v>1021.09</v>
       </c>
       <c r="I6" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="7" spans="1:14">
       <c r="A7" t="s">
         <v>17</v>
       </c>
       <c r="B7" t="s">
         <v>18</v>
       </c>
       <c r="C7" s="1">
         <v>1.0</v>
       </c>
       <c r="D7">
-        <v>102.35</v>
+        <v>102.97</v>
       </c>
       <c r="E7" t="s">
         <v>8</v>
       </c>
       <c r="F7">
-        <v>102.35</v>
+        <v>102.97</v>
       </c>
       <c r="G7" t="s">
         <v>8</v>
       </c>
       <c r="H7">
-        <v>102.35</v>
+        <v>102.97</v>
       </c>
       <c r="I7" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="8" spans="1:14">
       <c r="A8" t="s">
         <v>19</v>
       </c>
       <c r="B8" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="1">
         <v>10.0</v>
       </c>
       <c r="D8">
-        <v>101.43</v>
+        <v>102.09</v>
       </c>
       <c r="E8" t="s">
         <v>8</v>
       </c>
       <c r="F8">
-        <v>1014.39</v>
+        <v>1020.91</v>
       </c>
       <c r="G8" t="s">
         <v>8</v>
       </c>
       <c r="H8">
-        <v>1014.39</v>
+        <v>1020.91</v>
       </c>
       <c r="I8" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
@@ -2071,7787 +2068,7787 @@
       </c>
       <c r="L1" t="s">
         <v>31</v>
       </c>
       <c r="M1" t="s">
         <v>32</v>
       </c>
       <c r="N1" t="s">
         <v>33</v>
       </c>
       <c r="O1" t="s">
         <v>34</v>
       </c>
       <c r="P1" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>36</v>
       </c>
       <c r="B2" t="s">
         <v>37</v>
       </c>
       <c r="C2" s="1">
-        <v>1699.0</v>
+        <v>1577.0</v>
       </c>
       <c r="D2" s="1">
-        <v>1068.84</v>
+        <v>1070.11</v>
       </c>
       <c r="E2" s="1">
-        <v>1067.73810477</v>
+        <v>1067.94888396</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
         <v>1.0</v>
       </c>
       <c r="H2" s="1">
-        <v>1814087.04</v>
+        <v>1684155.39</v>
       </c>
       <c r="I2" s="1">
-        <v>1872.12</v>
+        <v>3408.08</v>
       </c>
       <c r="J2" s="1">
-        <v>0.10319901739665</v>
+        <v>0.20236137474227</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>1815959.16</v>
+        <v>1687563.47</v>
       </c>
       <c r="N2" s="1">
-        <v>1815959.16</v>
+        <v>1687563.47</v>
       </c>
       <c r="O2" s="1">
-        <v>4.41</v>
+        <v>4.06</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>38</v>
       </c>
       <c r="B3" t="s">
         <v>39</v>
       </c>
       <c r="C3" s="1">
         <v>140000.0</v>
       </c>
       <c r="D3" s="1">
-        <v>100.01539083</v>
+        <v>100.00956506</v>
       </c>
       <c r="E3" s="1">
         <v>101.385614</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
         <v>1.0</v>
       </c>
       <c r="H3" s="1">
         <v>141939.86</v>
       </c>
       <c r="I3" s="1">
-        <v>383.06</v>
+        <v>576.27</v>
       </c>
       <c r="J3" s="1">
-        <v>0.26987486108553</v>
+        <v>0.4059958914994</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3" t="s">
         <v>40</v>
       </c>
       <c r="M3" s="1">
-        <v>140021.55</v>
+        <v>140013.39</v>
       </c>
       <c r="N3" s="1">
-        <v>142322.92</v>
+        <v>142516.13</v>
       </c>
       <c r="O3" s="1">
-        <v>0.35</v>
+        <v>0.34</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>41</v>
       </c>
       <c r="B4" t="s">
         <v>42</v>
       </c>
       <c r="C4" s="1">
         <v>254000.0</v>
       </c>
       <c r="D4" s="1">
-        <v>99.74021851</v>
+        <v>100.46464786</v>
       </c>
       <c r="E4" s="1">
         <v>99.533614</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
         <v>1.0</v>
       </c>
       <c r="H4" s="1">
         <v>252815.38</v>
       </c>
       <c r="I4" s="1">
-        <v>2288.86</v>
+        <v>4603.85</v>
       </c>
       <c r="J4" s="1">
-        <v>0.90534840087656</v>
+        <v>1.8210324071265</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4" t="s">
         <v>43</v>
       </c>
       <c r="M4" s="1">
-        <v>253340.16</v>
+        <v>255180.2</v>
       </c>
       <c r="N4" s="1">
-        <v>255104.24</v>
+        <v>257419.23</v>
       </c>
       <c r="O4" s="1">
         <v>0.62</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>44</v>
       </c>
       <c r="B5" t="s">
         <v>45</v>
       </c>
       <c r="C5" s="1">
         <v>164000.0</v>
       </c>
       <c r="D5" s="1">
-        <v>99.59222662</v>
+        <v>100.53073213</v>
       </c>
       <c r="E5" s="1">
         <v>99.08</v>
       </c>
       <c r="F5" t="s">
         <v>8</v>
       </c>
       <c r="G5">
         <v>1.0</v>
       </c>
       <c r="H5" s="1">
         <v>162491.2</v>
       </c>
       <c r="I5" s="1">
-        <v>1019.22</v>
+        <v>2900.41</v>
       </c>
       <c r="J5" s="1">
-        <v>0.62724627549061</v>
+        <v>1.7849643549928</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
-        <v>179.16</v>
+        <v>521.21</v>
       </c>
       <c r="M5" s="1">
-        <v>163331.26</v>
+        <v>164870.4</v>
       </c>
       <c r="N5" s="1">
-        <v>163510.42</v>
+        <v>165391.61</v>
       </c>
       <c r="O5" s="1">
         <v>0.4</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>46</v>
       </c>
       <c r="B6" t="s">
         <v>47</v>
       </c>
       <c r="C6" s="1">
         <v>130000.0</v>
       </c>
       <c r="D6" s="1">
-        <v>105.62283656</v>
+        <v>106.3535733</v>
       </c>
       <c r="E6" s="1">
         <v>110.550762</v>
       </c>
       <c r="F6" t="s">
         <v>8</v>
       </c>
       <c r="G6">
         <v>1.0</v>
       </c>
       <c r="H6" s="1">
         <v>143715.99</v>
       </c>
       <c r="I6" s="1">
-        <v>-6297.23</v>
+        <v>-5020.04</v>
       </c>
       <c r="J6" s="1">
-        <v>-4.3817184156057</v>
+        <v>-3.4930281592187</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6">
-        <v>109.08</v>
+        <v>436.3</v>
       </c>
       <c r="M6" s="1">
-        <v>137309.68</v>
+        <v>138259.65</v>
       </c>
       <c r="N6" s="1">
-        <v>137418.76</v>
+        <v>138695.95</v>
       </c>
       <c r="O6" s="1">
         <v>0.33</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>48</v>
       </c>
       <c r="B7" t="s">
         <v>49</v>
       </c>
       <c r="C7" s="1">
         <v>130000.0</v>
       </c>
       <c r="D7" s="1">
-        <v>106.12313841</v>
+        <v>106.58747534</v>
       </c>
       <c r="E7" s="1">
         <v>108.857546</v>
       </c>
       <c r="F7" t="s">
         <v>8</v>
       </c>
       <c r="G7">
         <v>1.0</v>
       </c>
       <c r="H7" s="1">
         <v>141514.81</v>
       </c>
       <c r="I7" s="1">
-        <v>-1246.78</v>
+        <v>-306.57</v>
       </c>
       <c r="J7" s="1">
-        <v>-0.88102439596251</v>
+        <v>-0.21663456990827</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7" t="s">
         <v>50</v>
       </c>
       <c r="M7" s="1">
-        <v>137960.08</v>
+        <v>138563.72</v>
       </c>
       <c r="N7" s="1">
-        <v>140268.03</v>
+        <v>141208.24</v>
       </c>
       <c r="O7" s="1">
         <v>0.34</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>51</v>
       </c>
       <c r="B8" t="s">
         <v>52</v>
       </c>
       <c r="C8" s="1">
         <v>400000.0</v>
       </c>
       <c r="D8" s="1">
-        <v>98.58136791</v>
+        <v>98.91838419</v>
       </c>
       <c r="E8" s="1">
         <v>99.351798</v>
       </c>
       <c r="F8" t="s">
         <v>8</v>
       </c>
       <c r="G8">
         <v>1.0</v>
       </c>
       <c r="H8" s="1">
         <v>397407.19</v>
       </c>
       <c r="I8" s="1">
-        <v>5268.97</v>
+        <v>7307.44</v>
       </c>
       <c r="J8" s="1">
-        <v>1.3258366060262</v>
+        <v>1.8387790115222</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8" t="s">
         <v>53</v>
       </c>
       <c r="M8" s="1">
-        <v>394325.48</v>
+        <v>395673.53</v>
       </c>
       <c r="N8" s="1">
-        <v>402676.16</v>
+        <v>404714.63</v>
       </c>
       <c r="O8" s="1">
-        <v>0.98</v>
+        <v>0.97</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
         <v>54</v>
       </c>
       <c r="B9" t="s">
         <v>55</v>
       </c>
       <c r="C9" s="1">
         <v>300000.0</v>
       </c>
       <c r="D9" s="1">
-        <v>99.03628765</v>
+        <v>99.74229791</v>
       </c>
       <c r="E9" s="1">
         <v>99.503</v>
       </c>
       <c r="F9" t="s">
         <v>8</v>
       </c>
       <c r="G9">
         <v>1.0</v>
       </c>
       <c r="H9" s="1">
         <v>298509.0</v>
       </c>
       <c r="I9" s="1">
-        <v>2076.58</v>
+        <v>4712.41</v>
       </c>
       <c r="J9" s="1">
-        <v>0.69565071739881</v>
+        <v>1.5786492199565</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9" t="s">
         <v>56</v>
       </c>
       <c r="M9" s="1">
-        <v>297108.87</v>
+        <v>299226.89</v>
       </c>
       <c r="N9" s="1">
-        <v>300585.58</v>
+        <v>303221.41</v>
       </c>
       <c r="O9" s="1">
         <v>0.73</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
         <v>57</v>
       </c>
       <c r="B10" t="s">
         <v>58</v>
       </c>
       <c r="C10" s="1">
         <v>100000.0</v>
       </c>
       <c r="D10" s="1">
-        <v>104.79941786</v>
+        <v>104.92370425</v>
       </c>
       <c r="E10" s="1">
         <v>108.76173</v>
       </c>
       <c r="F10" t="s">
         <v>8</v>
       </c>
       <c r="G10">
         <v>1.0</v>
       </c>
       <c r="H10" s="1">
         <v>108761.73</v>
       </c>
       <c r="I10" s="1">
-        <v>159.61</v>
+        <v>-3721.59</v>
       </c>
       <c r="J10" s="1">
-        <v>0.146751987119</v>
+        <v>-3.4217826435824</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
-      <c r="L10" t="s">
-        <v>59</v>
+      <c r="L10">
+        <v>116.44</v>
       </c>
       <c r="M10" s="1">
-        <v>104799.42</v>
+        <v>104923.7</v>
       </c>
       <c r="N10" s="1">
-        <v>108921.34</v>
+        <v>105040.14</v>
       </c>
       <c r="O10" s="1">
-        <v>0.26</v>
+        <v>0.25</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
+        <v>59</v>
+      </c>
+      <c r="B11" t="s">
         <v>60</v>
-      </c>
-[...1 lines deleted...]
-        <v>61</v>
       </c>
       <c r="C11" s="1">
         <v>100000.0</v>
       </c>
       <c r="D11" s="1">
-        <v>99.82233755</v>
+        <v>99.95917186</v>
       </c>
       <c r="E11" s="1">
         <v>99.684</v>
       </c>
       <c r="F11" t="s">
         <v>8</v>
       </c>
       <c r="G11">
         <v>1.0</v>
       </c>
       <c r="H11" s="1">
         <v>99684.0</v>
       </c>
       <c r="I11" s="1">
-        <v>2056.15</v>
+        <v>2336.82</v>
       </c>
       <c r="J11" s="1">
-        <v>2.0626680309779</v>
+        <v>2.3442277597207</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="M11" s="1">
-        <v>99822.34</v>
+        <v>99959.18</v>
       </c>
       <c r="N11" s="1">
-        <v>101740.15</v>
+        <v>102020.82</v>
       </c>
       <c r="O11" s="1">
         <v>0.25</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
+        <v>62</v>
+      </c>
+      <c r="B12" t="s">
         <v>63</v>
-      </c>
-[...1 lines deleted...]
-        <v>64</v>
       </c>
       <c r="C12" s="1">
         <v>967000.0</v>
       </c>
       <c r="D12" s="1">
-        <v>99.81456281</v>
+        <v>100.22048513</v>
       </c>
       <c r="E12" s="1">
         <v>99.750909</v>
       </c>
       <c r="F12" t="s">
         <v>8</v>
       </c>
       <c r="G12">
         <v>1.0</v>
       </c>
       <c r="H12" s="1">
         <v>964591.29</v>
       </c>
       <c r="I12" s="1">
-        <v>7569.98</v>
+        <v>13581.59</v>
       </c>
       <c r="J12" s="1">
-        <v>0.78478626942609</v>
+        <v>1.4080149946202</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="M12" s="1">
-        <v>965206.82</v>
+        <v>969132.09</v>
       </c>
       <c r="N12" s="1">
-        <v>972161.27</v>
+        <v>978172.88</v>
       </c>
       <c r="O12" s="1">
-        <v>2.36</v>
+        <v>2.35</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
+        <v>65</v>
+      </c>
+      <c r="B13" t="s">
         <v>66</v>
-      </c>
-[...1 lines deleted...]
-        <v>67</v>
       </c>
       <c r="C13" s="1">
         <v>440000.0</v>
       </c>
       <c r="D13" s="1">
-        <v>99.37120609</v>
+        <v>99.80235942</v>
       </c>
       <c r="E13" s="1">
         <v>99.817586</v>
       </c>
       <c r="F13" t="s">
         <v>8</v>
       </c>
       <c r="G13">
         <v>1.0</v>
       </c>
       <c r="H13" s="1">
         <v>439197.38</v>
       </c>
       <c r="I13" s="1">
-        <v>1916.06</v>
+        <v>4604.23</v>
       </c>
       <c r="J13" s="1">
-        <v>0.43626398682069</v>
+        <v>1.0483282026865</v>
       </c>
       <c r="K13">
         <v>0.0</v>
       </c>
       <c r="L13" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="M13" s="1">
-        <v>437233.3</v>
+        <v>439130.38</v>
       </c>
       <c r="N13" s="1">
-        <v>441113.44</v>
+        <v>443801.61</v>
       </c>
       <c r="O13" s="1">
         <v>1.07</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
+        <v>68</v>
+      </c>
+      <c r="B14" t="s">
         <v>69</v>
-      </c>
-[...1 lines deleted...]
-        <v>70</v>
       </c>
       <c r="C14" s="1">
         <v>100000.0</v>
       </c>
       <c r="D14" s="1">
-        <v>98.6272485</v>
+        <v>98.73245438</v>
       </c>
       <c r="E14" s="1">
         <v>95.89134</v>
       </c>
       <c r="F14" t="s">
         <v>8</v>
       </c>
       <c r="G14">
         <v>1.0</v>
       </c>
       <c r="H14" s="1">
         <v>95891.34</v>
       </c>
       <c r="I14" s="1">
-        <v>2776.66</v>
+        <v>2889.06</v>
       </c>
       <c r="J14" s="1">
-        <v>2.8956316597515</v>
+        <v>3.012847666953</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
       <c r="L14">
-        <v>40.75</v>
+        <v>47.95</v>
       </c>
       <c r="M14" s="1">
-        <v>98627.25</v>
+        <v>98732.45</v>
       </c>
       <c r="N14" s="1">
-        <v>98668.0</v>
+        <v>98780.4</v>
       </c>
       <c r="O14" s="1">
         <v>0.24</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
+        <v>70</v>
+      </c>
+      <c r="B15" t="s">
         <v>71</v>
-      </c>
-[...1 lines deleted...]
-        <v>72</v>
       </c>
       <c r="C15" s="1">
         <v>300000.0</v>
       </c>
       <c r="D15" s="1">
-        <v>99.30819049</v>
+        <v>100.19863553</v>
       </c>
       <c r="E15" s="1">
         <v>98.691</v>
       </c>
       <c r="F15" t="s">
         <v>8</v>
       </c>
       <c r="G15">
         <v>1.0</v>
       </c>
       <c r="H15" s="1">
         <v>296073.0</v>
       </c>
       <c r="I15" s="1">
-        <v>6281.71</v>
+        <v>9557.15</v>
       </c>
       <c r="J15" s="1">
-        <v>2.1216760731306</v>
+        <v>3.2279708044975</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="M15" s="1">
-        <v>297924.57</v>
+        <v>300595.9</v>
       </c>
       <c r="N15" s="1">
-        <v>302354.71</v>
+        <v>305630.15</v>
       </c>
       <c r="O15" s="1">
-        <v>0.73</v>
+        <v>0.74</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
+        <v>73</v>
+      </c>
+      <c r="B16" t="s">
         <v>74</v>
-      </c>
-[...1 lines deleted...]
-        <v>75</v>
       </c>
       <c r="C16" s="1">
         <v>200000.0</v>
       </c>
       <c r="D16" s="1">
-        <v>98.75971495</v>
+        <v>99.53764572</v>
       </c>
       <c r="E16" s="1">
         <v>99.830165</v>
       </c>
       <c r="F16" t="s">
         <v>8</v>
       </c>
       <c r="G16">
         <v>1.0</v>
       </c>
       <c r="H16" s="1">
         <v>199660.33</v>
       </c>
       <c r="I16" s="1">
-        <v>-180.63</v>
+        <v>1763.59</v>
       </c>
       <c r="J16" s="1">
-        <v>-0.090468647427358</v>
+        <v>0.88329514430834</v>
       </c>
       <c r="K16">
         <v>0.0</v>
       </c>
       <c r="L16" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="M16" s="1">
-        <v>197519.43</v>
+        <v>199075.29</v>
       </c>
       <c r="N16" s="1">
-        <v>199479.7</v>
+        <v>201423.92</v>
       </c>
       <c r="O16" s="1">
         <v>0.48</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
+        <v>76</v>
+      </c>
+      <c r="B17" t="s">
         <v>77</v>
-      </c>
-[...1 lines deleted...]
-        <v>78</v>
       </c>
       <c r="C17" s="1">
         <v>270000.0</v>
       </c>
       <c r="D17" s="1">
-        <v>102.54549131</v>
+        <v>102.07488417</v>
       </c>
       <c r="E17" s="1">
         <v>103.373974</v>
       </c>
       <c r="F17" t="s">
         <v>8</v>
       </c>
       <c r="G17">
         <v>1.0</v>
       </c>
       <c r="H17" s="1">
         <v>279109.73</v>
       </c>
       <c r="I17" s="1">
-        <v>-628.0</v>
+        <v>-1335.52</v>
       </c>
       <c r="J17" s="1">
-        <v>-0.2250011133614</v>
+        <v>-0.47849281356118</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17" t="s">
-        <v>79</v>
+        <v>78</v>
       </c>
       <c r="M17" s="1">
-        <v>276872.83</v>
+        <v>275602.19</v>
       </c>
       <c r="N17" s="1">
-        <v>278481.73</v>
+        <v>277774.21</v>
       </c>
       <c r="O17" s="1">
-        <v>0.68</v>
+        <v>0.67</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
+        <v>79</v>
+      </c>
+      <c r="B18" t="s">
         <v>80</v>
-      </c>
-[...1 lines deleted...]
-        <v>81</v>
       </c>
       <c r="C18" s="1">
         <v>135000.0</v>
       </c>
       <c r="D18" s="1">
-        <v>101.90639536</v>
+        <v>101.74756267</v>
       </c>
       <c r="E18" s="1">
         <v>104.823259</v>
       </c>
       <c r="F18" t="s">
         <v>8</v>
       </c>
       <c r="G18">
         <v>1.0</v>
       </c>
       <c r="H18" s="1">
         <v>141511.4</v>
       </c>
       <c r="I18" s="1">
-        <v>-3628.89</v>
+        <v>-3593.83</v>
       </c>
       <c r="J18" s="1">
-        <v>-2.5643799722143</v>
+        <v>-2.5396045830937</v>
       </c>
       <c r="K18">
         <v>0.0</v>
       </c>
       <c r="L18">
-        <v>308.88</v>
+        <v>558.36</v>
       </c>
       <c r="M18" s="1">
-        <v>137573.63</v>
+        <v>137359.21</v>
       </c>
       <c r="N18" s="1">
-        <v>137882.51</v>
+        <v>137917.57</v>
       </c>
       <c r="O18" s="1">
-        <v>0.34</v>
+        <v>0.33</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
+        <v>81</v>
+      </c>
+      <c r="B19" t="s">
         <v>82</v>
-      </c>
-[...1 lines deleted...]
-        <v>83</v>
       </c>
       <c r="C19" s="1">
         <v>100000.0</v>
       </c>
       <c r="D19" s="1">
-        <v>101.50656492</v>
+        <v>101.61121009</v>
       </c>
       <c r="E19" s="1">
         <v>104.07483</v>
       </c>
       <c r="F19" t="s">
         <v>8</v>
       </c>
       <c r="G19">
         <v>1.0</v>
       </c>
       <c r="H19" s="1">
         <v>104074.83</v>
       </c>
       <c r="I19" s="1">
-        <v>-2315.6</v>
+        <v>-2006.88</v>
       </c>
       <c r="J19" s="1">
-        <v>-2.2249375761651</v>
+        <v>-1.9283048552662</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
       <c r="L19">
-        <v>252.66</v>
+        <v>456.74</v>
       </c>
       <c r="M19" s="1">
-        <v>101506.57</v>
+        <v>101611.21</v>
       </c>
       <c r="N19" s="1">
-        <v>101759.23</v>
+        <v>102067.95</v>
       </c>
       <c r="O19" s="1">
         <v>0.25</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
+        <v>83</v>
+      </c>
+      <c r="B20" t="s">
         <v>84</v>
       </c>
-      <c r="B20" t="s">
+      <c r="C20" s="1">
+        <v>620000.0</v>
+      </c>
+      <c r="D20" s="1">
+        <v>90.41903649</v>
+      </c>
+      <c r="E20" s="1">
+        <v>89.084213</v>
+      </c>
+      <c r="F20" t="s">
+        <v>8</v>
+      </c>
+      <c r="G20">
+        <v>1.0</v>
+      </c>
+      <c r="H20" s="1">
+        <v>552322.12</v>
+      </c>
+      <c r="I20" s="1">
+        <v>11709.26</v>
+      </c>
+      <c r="J20" s="1">
+        <v>2.1200056228058</v>
+      </c>
+      <c r="K20">
+        <v>0.0</v>
+      </c>
+      <c r="L20" t="s">
         <v>85</v>
       </c>
-      <c r="C20" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M20" s="1">
-        <v>378216.78</v>
+        <v>560598.02</v>
       </c>
       <c r="N20" s="1">
-        <v>380210.34</v>
+        <v>564031.38</v>
       </c>
       <c r="O20" s="1">
-        <v>0.92</v>
+        <v>1.36</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
+        <v>86</v>
+      </c>
+      <c r="B21" t="s">
         <v>87</v>
-      </c>
-[...1 lines deleted...]
-        <v>88</v>
       </c>
       <c r="C21" s="1">
         <v>200000.0</v>
       </c>
       <c r="D21" s="1">
-        <v>99.95094934</v>
+        <v>100.44336539</v>
       </c>
       <c r="E21" s="1">
         <v>99.783035</v>
       </c>
       <c r="F21" t="s">
         <v>8</v>
       </c>
       <c r="G21">
         <v>1.0</v>
       </c>
       <c r="H21" s="1">
         <v>199566.07</v>
       </c>
       <c r="I21" s="1">
-        <v>697.47</v>
+        <v>2027.51</v>
       </c>
       <c r="J21" s="1">
-        <v>0.34949327809081</v>
+        <v>1.0159592760433</v>
       </c>
       <c r="K21">
         <v>0.0</v>
       </c>
       <c r="L21">
-        <v>361.64</v>
+        <v>706.85</v>
       </c>
       <c r="M21" s="1">
-        <v>199901.9</v>
+        <v>200886.73</v>
       </c>
       <c r="N21" s="1">
-        <v>200263.54</v>
+        <v>201593.58</v>
       </c>
       <c r="O21" s="1">
-        <v>0.49</v>
+        <v>0.48</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
+        <v>88</v>
+      </c>
+      <c r="B22" t="s">
         <v>89</v>
-      </c>
-[...1 lines deleted...]
-        <v>90</v>
       </c>
       <c r="C22" s="1">
         <v>160000.0</v>
       </c>
       <c r="D22" s="1">
-        <v>99.64305932</v>
+        <v>99.98216045</v>
       </c>
       <c r="E22" s="1">
         <v>99.799</v>
       </c>
       <c r="F22" t="s">
         <v>8</v>
       </c>
       <c r="G22">
         <v>1.0</v>
       </c>
       <c r="H22" s="1">
         <v>159678.4</v>
       </c>
       <c r="I22" s="1">
-        <v>1257.34</v>
+        <v>2087.58</v>
       </c>
       <c r="J22" s="1">
-        <v>0.78742021463141</v>
+        <v>1.3073653042616</v>
       </c>
       <c r="K22">
         <v>0.0</v>
       </c>
       <c r="L22" t="s">
-        <v>91</v>
+        <v>90</v>
       </c>
       <c r="M22" s="1">
-        <v>159428.89</v>
+        <v>159971.46</v>
       </c>
       <c r="N22" s="1">
-        <v>160935.74</v>
+        <v>161765.98</v>
       </c>
       <c r="O22" s="1">
         <v>0.39</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
+        <v>91</v>
+      </c>
+      <c r="B23" t="s">
         <v>92</v>
-      </c>
-[...1 lines deleted...]
-        <v>93</v>
       </c>
       <c r="C23" s="1">
         <v>200000.0</v>
       </c>
       <c r="D23" s="1">
-        <v>95.46999443</v>
+        <v>95.43431891</v>
       </c>
       <c r="E23" s="1">
         <v>96.246745</v>
       </c>
       <c r="F23" t="s">
         <v>8</v>
       </c>
       <c r="G23">
         <v>1.0</v>
       </c>
       <c r="H23" s="1">
         <v>192493.49</v>
       </c>
       <c r="I23" s="1">
-        <v>-762.41</v>
+        <v>-761.84</v>
       </c>
       <c r="J23" s="1">
-        <v>-0.39607053724258</v>
+        <v>-0.39577442333245</v>
       </c>
       <c r="K23">
         <v>0.0</v>
       </c>
       <c r="L23">
-        <v>791.1</v>
+        <v>863.01</v>
       </c>
       <c r="M23" s="1">
-        <v>190939.98</v>
+        <v>190868.64</v>
       </c>
       <c r="N23" s="1">
-        <v>191731.08</v>
+        <v>191731.65</v>
       </c>
       <c r="O23" s="1">
-        <v>0.47</v>
+        <v>0.46</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
+        <v>93</v>
+      </c>
+      <c r="B24" t="s">
         <v>94</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
       <c r="C24" s="1">
         <v>100000.0</v>
       </c>
       <c r="D24" s="1">
-        <v>98.37235825</v>
+        <v>98.37774311</v>
       </c>
       <c r="E24" s="1">
         <v>96.98237</v>
       </c>
       <c r="F24" t="s">
         <v>8</v>
       </c>
       <c r="G24">
         <v>1.0</v>
       </c>
       <c r="H24" s="1">
         <v>96982.37</v>
       </c>
       <c r="I24" s="1">
-        <v>2105.06</v>
+        <v>2175.17</v>
       </c>
       <c r="J24" s="1">
-        <v>2.1705594532285</v>
+        <v>2.2428509429085</v>
       </c>
       <c r="K24">
         <v>0.0</v>
       </c>
       <c r="L24">
-        <v>715.07</v>
+        <v>779.79</v>
       </c>
       <c r="M24" s="1">
-        <v>98372.36</v>
+        <v>98377.75</v>
       </c>
       <c r="N24" s="1">
-        <v>99087.43</v>
+        <v>99157.54</v>
       </c>
       <c r="O24" s="1">
         <v>0.24</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
+        <v>95</v>
+      </c>
+      <c r="B25" t="s">
         <v>96</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
       <c r="C25" s="1">
         <v>300000.0</v>
       </c>
       <c r="D25" s="1">
-        <v>98.78195951</v>
+        <v>98.88624079</v>
       </c>
       <c r="E25" s="1">
         <v>96.18004</v>
       </c>
       <c r="F25" t="s">
         <v>8</v>
       </c>
       <c r="G25">
         <v>1.0</v>
       </c>
       <c r="H25" s="1">
         <v>288540.12</v>
       </c>
       <c r="I25" s="1">
-        <v>8123.84</v>
+        <v>8488.47</v>
       </c>
       <c r="J25" s="1">
-        <v>2.8154975467536</v>
+        <v>2.9418681880357</v>
       </c>
       <c r="K25">
         <v>0.0</v>
       </c>
       <c r="L25">
-        <v>318.08</v>
+        <v>369.86</v>
       </c>
       <c r="M25" s="1">
-        <v>296345.88</v>
+        <v>296658.73</v>
       </c>
       <c r="N25" s="1">
-        <v>296663.96</v>
+        <v>297028.59</v>
       </c>
       <c r="O25" s="1">
-        <v>0.72</v>
+        <v>0.71</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
+        <v>97</v>
+      </c>
+      <c r="B26" t="s">
         <v>98</v>
-      </c>
-[...1 lines deleted...]
-        <v>99</v>
       </c>
       <c r="C26" s="1">
         <v>300000.0</v>
       </c>
       <c r="D26" s="1">
-        <v>102.44074164</v>
+        <v>102.52983447</v>
       </c>
       <c r="E26" s="1">
         <v>104.945653</v>
       </c>
       <c r="F26" t="s">
         <v>8</v>
       </c>
       <c r="G26">
         <v>1.0</v>
       </c>
       <c r="H26" s="1">
         <v>314836.96</v>
       </c>
       <c r="I26" s="1">
-        <v>1086.63</v>
+        <v>1958.02</v>
       </c>
       <c r="J26" s="1">
-        <v>0.34514054512532</v>
+        <v>0.62191554638312</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26" t="s">
-        <v>100</v>
+        <v>99</v>
       </c>
       <c r="M26" s="1">
-        <v>307322.22</v>
+        <v>307589.5</v>
       </c>
       <c r="N26" s="1">
-        <v>315923.59</v>
+        <v>316794.98</v>
       </c>
       <c r="O26" s="1">
-        <v>0.77</v>
+        <v>0.76</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
+        <v>100</v>
+      </c>
+      <c r="B27" t="s">
         <v>101</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
       <c r="C27" s="1">
         <v>100000.0</v>
       </c>
       <c r="D27" s="1">
-        <v>96.24173498</v>
+        <v>96.39835959</v>
       </c>
       <c r="E27" s="1">
         <v>92.84792</v>
       </c>
       <c r="F27" t="s">
         <v>8</v>
       </c>
       <c r="G27">
         <v>1.0</v>
       </c>
       <c r="H27" s="1">
         <v>92847.92</v>
       </c>
       <c r="I27" s="1">
-        <v>3428.06</v>
+        <v>3590.44</v>
       </c>
       <c r="J27" s="1">
-        <v>3.6921236361568</v>
+        <v>3.8670117758158</v>
       </c>
       <c r="K27">
         <v>0.0</v>
       </c>
       <c r="L27">
-        <v>34.25</v>
+        <v>40.0</v>
       </c>
       <c r="M27" s="1">
-        <v>96241.73</v>
+        <v>96398.36</v>
       </c>
       <c r="N27" s="1">
-        <v>96275.98</v>
+        <v>96438.36</v>
       </c>
       <c r="O27" s="1">
         <v>0.23</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
+        <v>102</v>
+      </c>
+      <c r="B28" t="s">
         <v>103</v>
-      </c>
-[...1 lines deleted...]
-        <v>104</v>
       </c>
       <c r="C28" s="1">
         <v>200000.0</v>
       </c>
       <c r="D28" s="1">
-        <v>94.87762684</v>
+        <v>95.05650137</v>
       </c>
       <c r="E28" s="1">
         <v>91.485975</v>
       </c>
       <c r="F28" t="s">
         <v>8</v>
       </c>
       <c r="G28">
         <v>1.0</v>
       </c>
       <c r="H28" s="1">
         <v>182971.95</v>
       </c>
       <c r="I28" s="1">
-        <v>7092.89</v>
+        <v>7479.41</v>
       </c>
       <c r="J28" s="1">
-        <v>3.8764903582216</v>
+        <v>4.087735852408</v>
       </c>
       <c r="K28">
         <v>0.0</v>
       </c>
       <c r="L28">
-        <v>309.59</v>
+        <v>338.36</v>
       </c>
       <c r="M28" s="1">
-        <v>189755.25</v>
+        <v>190113.0</v>
       </c>
       <c r="N28" s="1">
-        <v>190064.84</v>
+        <v>190451.36</v>
       </c>
       <c r="O28" s="1">
         <v>0.46</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
+        <v>104</v>
+      </c>
+      <c r="B29" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
       <c r="C29" s="1">
         <v>400000.0</v>
       </c>
       <c r="D29" s="1">
-        <v>101.52486971</v>
+        <v>101.91020059</v>
       </c>
       <c r="E29" s="1">
         <v>103.254563</v>
       </c>
       <c r="F29" t="s">
         <v>8</v>
       </c>
       <c r="G29">
         <v>1.0</v>
       </c>
       <c r="H29" s="1">
         <v>413018.25</v>
       </c>
       <c r="I29" s="1">
-        <v>3475.75</v>
+        <v>5822.55</v>
       </c>
       <c r="J29" s="1">
-        <v>0.84154876933404</v>
+        <v>1.409756106419</v>
       </c>
       <c r="K29">
         <v>0.0</v>
       </c>
       <c r="L29" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
       <c r="M29" s="1">
-        <v>406099.48</v>
+        <v>407640.8</v>
       </c>
       <c r="N29" s="1">
-        <v>416494.0</v>
+        <v>418840.8</v>
       </c>
       <c r="O29" s="1">
         <v>1.01</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
+        <v>107</v>
+      </c>
+      <c r="B30" t="s">
         <v>108</v>
-      </c>
-[...1 lines deleted...]
-        <v>109</v>
       </c>
       <c r="C30" s="1">
         <v>600000.0</v>
       </c>
       <c r="D30" s="1">
-        <v>99.52419819</v>
+        <v>100.12428074</v>
       </c>
       <c r="E30" s="1">
         <v>99.566103</v>
       </c>
       <c r="F30" t="s">
         <v>8</v>
       </c>
       <c r="G30">
         <v>1.0</v>
       </c>
       <c r="H30" s="1">
         <v>597396.62</v>
       </c>
       <c r="I30" s="1">
-        <v>8680.76</v>
+        <v>13446.32</v>
       </c>
       <c r="J30" s="1">
-        <v>1.4530982783264</v>
+        <v>2.2508195643959</v>
       </c>
       <c r="K30">
         <v>0.0</v>
       </c>
       <c r="L30" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="M30" s="1">
-        <v>597145.19</v>
+        <v>600745.68</v>
       </c>
       <c r="N30" s="1">
-        <v>606077.38</v>
+        <v>610842.94</v>
       </c>
       <c r="O30" s="1">
         <v>1.47</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
+        <v>110</v>
+      </c>
+      <c r="B31" t="s">
         <v>111</v>
-      </c>
-[...1 lines deleted...]
-        <v>112</v>
       </c>
       <c r="C31" s="1">
         <v>400000.0</v>
       </c>
       <c r="D31" s="1">
-        <v>99.5736386</v>
+        <v>99.64119805</v>
       </c>
       <c r="E31" s="1">
         <v>98.199808</v>
       </c>
       <c r="F31" t="s">
         <v>8</v>
       </c>
       <c r="G31">
         <v>1.0</v>
       </c>
       <c r="H31" s="1">
         <v>392799.23</v>
       </c>
       <c r="I31" s="1">
-        <v>8059.71</v>
+        <v>8560.08</v>
       </c>
       <c r="J31" s="1">
-        <v>2.0518650202038</v>
+        <v>2.179250707798</v>
       </c>
       <c r="K31">
         <v>0.0</v>
       </c>
       <c r="L31" t="s">
-        <v>113</v>
+        <v>112</v>
       </c>
       <c r="M31" s="1">
-        <v>398294.56</v>
+        <v>398564.79</v>
       </c>
       <c r="N31" s="1">
-        <v>400858.94</v>
+        <v>401359.31</v>
       </c>
       <c r="O31" s="1">
         <v>0.97</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
+        <v>113</v>
+      </c>
+      <c r="B32" t="s">
         <v>114</v>
-      </c>
-[...1 lines deleted...]
-        <v>115</v>
       </c>
       <c r="C32" s="1">
         <v>100000.0</v>
       </c>
       <c r="D32" s="1">
-        <v>97.40586176</v>
+        <v>97.51177917</v>
       </c>
       <c r="E32" s="1">
         <v>96.0814</v>
       </c>
       <c r="F32" t="s">
         <v>8</v>
       </c>
       <c r="G32">
         <v>1.0</v>
       </c>
       <c r="H32" s="1">
         <v>96081.4</v>
       </c>
       <c r="I32" s="1">
-        <v>1578.23</v>
+        <v>1705.72</v>
       </c>
       <c r="J32" s="1">
-        <v>1.6425967981316</v>
+        <v>1.7752863717639</v>
       </c>
       <c r="K32">
         <v>0.0</v>
       </c>
       <c r="L32">
-        <v>253.77</v>
+        <v>275.34</v>
       </c>
       <c r="M32" s="1">
-        <v>97405.86</v>
+        <v>97511.78</v>
       </c>
       <c r="N32" s="1">
-        <v>97659.63</v>
+        <v>97787.12</v>
       </c>
       <c r="O32" s="1">
         <v>0.24</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
+        <v>115</v>
+      </c>
+      <c r="B33" t="s">
         <v>116</v>
-      </c>
-[...1 lines deleted...]
-        <v>117</v>
       </c>
       <c r="C33" s="1">
         <v>400000.0</v>
       </c>
       <c r="D33" s="1">
-        <v>102.89953457</v>
+        <v>103.30183378</v>
       </c>
       <c r="E33" s="1">
         <v>105.575358</v>
       </c>
       <c r="F33" t="s">
         <v>8</v>
       </c>
       <c r="G33">
         <v>1.0</v>
       </c>
       <c r="H33" s="1">
         <v>422301.43</v>
       </c>
       <c r="I33" s="1">
-        <v>-1010.14</v>
+        <v>1433.3</v>
       </c>
       <c r="J33" s="1">
-        <v>-0.23919881114303</v>
+        <v>0.33940211852941</v>
       </c>
       <c r="K33">
         <v>0.0</v>
       </c>
       <c r="L33" t="s">
-        <v>118</v>
+        <v>117</v>
       </c>
       <c r="M33" s="1">
-        <v>411598.14</v>
+        <v>413207.33</v>
       </c>
       <c r="N33" s="1">
-        <v>421291.29</v>
+        <v>423734.73</v>
       </c>
       <c r="O33" s="1">
         <v>1.02</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
+        <v>118</v>
+      </c>
+      <c r="B34" t="s">
         <v>119</v>
-      </c>
-[...1 lines deleted...]
-        <v>120</v>
       </c>
       <c r="C34" s="1">
         <v>100000.0</v>
       </c>
       <c r="D34" s="1">
-        <v>102.84033563</v>
+        <v>102.93920145</v>
       </c>
       <c r="E34" s="1">
         <v>105.72405</v>
       </c>
       <c r="F34" t="s">
         <v>8</v>
       </c>
       <c r="G34">
         <v>1.0</v>
       </c>
       <c r="H34" s="1">
         <v>105724.05</v>
       </c>
       <c r="I34" s="1">
-        <v>-303.92</v>
+        <v>17.89</v>
       </c>
       <c r="J34" s="1">
-        <v>-0.28746534019459</v>
+        <v>0.016921410029222</v>
       </c>
       <c r="K34">
         <v>0.0</v>
       </c>
       <c r="L34" t="s">
-        <v>121</v>
+        <v>120</v>
       </c>
       <c r="M34" s="1">
-        <v>102840.34</v>
+        <v>102939.2</v>
       </c>
       <c r="N34" s="1">
-        <v>105420.13</v>
+        <v>105741.94</v>
       </c>
       <c r="O34" s="1">
-        <v>0.26</v>
+        <v>0.25</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
+        <v>121</v>
+      </c>
+      <c r="B35" t="s">
         <v>122</v>
-      </c>
-[...1 lines deleted...]
-        <v>123</v>
       </c>
       <c r="C35" s="1">
         <v>400000.0</v>
       </c>
       <c r="D35" s="1">
-        <v>103.31863592</v>
+        <v>103.23866335</v>
       </c>
       <c r="E35" s="1">
         <v>101.7949</v>
       </c>
       <c r="F35" t="s">
         <v>8</v>
       </c>
       <c r="G35">
         <v>1.0</v>
       </c>
       <c r="H35" s="1">
         <v>407179.6</v>
       </c>
       <c r="I35" s="1">
-        <v>17103.84</v>
+        <v>17735.34</v>
       </c>
       <c r="J35" s="1">
-        <v>4.2005640754105</v>
+        <v>4.3556553422617</v>
       </c>
       <c r="K35">
         <v>0.0</v>
       </c>
       <c r="L35" t="s">
-        <v>124</v>
+        <v>123</v>
       </c>
       <c r="M35" s="1">
-        <v>413274.54</v>
+        <v>412954.66</v>
       </c>
       <c r="N35" s="1">
-        <v>424283.44</v>
+        <v>424914.94</v>
       </c>
       <c r="O35" s="1">
-        <v>1.03</v>
+        <v>1.02</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
+        <v>124</v>
+      </c>
+      <c r="B36" t="s">
         <v>125</v>
-      </c>
-[...1 lines deleted...]
-        <v>126</v>
       </c>
       <c r="C36" s="1">
         <v>310000.0</v>
       </c>
       <c r="D36" s="1">
-        <v>98.49130976</v>
+        <v>98.9253014</v>
       </c>
       <c r="E36" s="1">
         <v>99.333</v>
       </c>
       <c r="F36" t="s">
         <v>8</v>
       </c>
       <c r="G36">
         <v>1.0</v>
       </c>
       <c r="H36" s="1">
         <v>307932.3</v>
       </c>
       <c r="I36" s="1">
-        <v>223.23</v>
+        <v>2215.14</v>
       </c>
       <c r="J36" s="1">
-        <v>0.072493207110784</v>
+        <v>0.71935941763823</v>
       </c>
       <c r="K36">
         <v>0.0</v>
       </c>
       <c r="L36" t="s">
-        <v>127</v>
+        <v>126</v>
       </c>
       <c r="M36" s="1">
-        <v>305323.06</v>
+        <v>306668.43</v>
       </c>
       <c r="N36" s="1">
-        <v>308155.53</v>
+        <v>310147.44</v>
       </c>
       <c r="O36" s="1">
         <v>0.75</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
+        <v>127</v>
+      </c>
+      <c r="B37" t="s">
         <v>128</v>
-      </c>
-[...1 lines deleted...]
-        <v>129</v>
       </c>
       <c r="C37" s="1">
         <v>355000.0</v>
       </c>
       <c r="D37" s="1">
-        <v>107.90064868</v>
+        <v>107.87775471</v>
       </c>
       <c r="E37" s="1">
         <v>107.865242</v>
       </c>
       <c r="F37" t="s">
         <v>8</v>
       </c>
       <c r="G37">
         <v>1.0</v>
       </c>
       <c r="H37" s="1">
         <v>382921.61</v>
       </c>
       <c r="I37" s="1">
-        <v>10872.95</v>
+        <v>11812.91</v>
       </c>
       <c r="J37" s="1">
-        <v>2.8394715043635</v>
+        <v>3.0849421112588</v>
       </c>
       <c r="K37">
         <v>0.0</v>
       </c>
       <c r="L37" t="s">
-        <v>130</v>
+        <v>129</v>
       </c>
       <c r="M37" s="1">
-        <v>383047.3</v>
+        <v>382966.03</v>
       </c>
       <c r="N37" s="1">
-        <v>393794.56</v>
+        <v>394734.52</v>
       </c>
       <c r="O37" s="1">
-        <v>0.96</v>
+        <v>0.95</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
+        <v>130</v>
+      </c>
+      <c r="B38" t="s">
         <v>131</v>
-      </c>
-[...1 lines deleted...]
-        <v>132</v>
       </c>
       <c r="C38" s="1">
         <v>300000.0</v>
       </c>
       <c r="D38" s="1">
-        <v>95.71156907</v>
+        <v>95.91739576</v>
       </c>
       <c r="E38" s="1">
         <v>93.44648</v>
       </c>
       <c r="F38" t="s">
         <v>8</v>
       </c>
       <c r="G38">
         <v>1.0</v>
       </c>
       <c r="H38" s="1">
         <v>280339.44</v>
       </c>
       <c r="I38" s="1">
-        <v>10095.27</v>
+        <v>10950.08</v>
       </c>
       <c r="J38" s="1">
-        <v>3.6010880238614</v>
+        <v>3.9060076598569</v>
       </c>
       <c r="K38">
         <v>0.0</v>
       </c>
       <c r="L38" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="M38" s="1">
-        <v>287134.71</v>
+        <v>287752.19</v>
       </c>
       <c r="N38" s="1">
-        <v>290434.71</v>
+        <v>291289.52</v>
       </c>
       <c r="O38" s="1">
-        <v>0.71</v>
+        <v>0.7</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
+        <v>133</v>
+      </c>
+      <c r="B39" t="s">
         <v>134</v>
-      </c>
-[...1 lines deleted...]
-        <v>135</v>
       </c>
       <c r="C39" s="1">
         <v>394000.0</v>
       </c>
       <c r="D39" s="1">
-        <v>101.20780565</v>
+        <v>102.03568929</v>
       </c>
       <c r="E39" s="1">
         <v>100.522939</v>
       </c>
       <c r="F39" t="s">
         <v>8</v>
       </c>
       <c r="G39">
         <v>1.0</v>
       </c>
       <c r="H39" s="1">
         <v>396060.38</v>
       </c>
       <c r="I39" s="1">
-        <v>14985.24</v>
+        <v>19068.83</v>
       </c>
       <c r="J39" s="1">
-        <v>3.7835746155675</v>
+        <v>4.8146270020748</v>
       </c>
       <c r="K39">
         <v>0.0</v>
       </c>
       <c r="L39" t="s">
-        <v>136</v>
+        <v>135</v>
       </c>
       <c r="M39" s="1">
-        <v>398758.76</v>
+        <v>402020.61</v>
       </c>
       <c r="N39" s="1">
-        <v>411045.62</v>
+        <v>415129.21</v>
       </c>
       <c r="O39" s="1">
         <v>1.0</v>
       </c>
       <c r="P39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
+        <v>136</v>
+      </c>
+      <c r="B40" t="s">
         <v>137</v>
-      </c>
-[...1 lines deleted...]
-        <v>138</v>
       </c>
       <c r="C40" s="1">
         <v>305000.0</v>
       </c>
       <c r="D40" s="1">
-        <v>98.2015</v>
+        <v>99.3685</v>
       </c>
       <c r="E40" s="1">
         <v>101.542662</v>
       </c>
       <c r="F40" t="s">
         <v>8</v>
       </c>
       <c r="G40">
         <v>1.0</v>
       </c>
       <c r="H40" s="1">
         <v>309705.12</v>
       </c>
       <c r="I40" s="1">
-        <v>-3271.64</v>
+        <v>-6323.69</v>
       </c>
       <c r="J40" s="1">
-        <v>-1.0563725908051</v>
+        <v>-2.0418422530438</v>
       </c>
       <c r="K40">
         <v>0.0</v>
       </c>
-      <c r="L40" t="s">
-        <v>139</v>
+      <c r="L40">
+        <v>307.51</v>
       </c>
       <c r="M40" s="1">
-        <v>299514.58</v>
+        <v>303073.92</v>
       </c>
       <c r="N40" s="1">
-        <v>306433.48</v>
+        <v>303381.43</v>
       </c>
       <c r="O40" s="1">
-        <v>0.74</v>
+        <v>0.73</v>
       </c>
       <c r="P40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="B41" t="s">
-        <v>141</v>
+        <v>139</v>
       </c>
       <c r="C41" s="1">
         <v>500000.0</v>
       </c>
       <c r="D41" s="1">
-        <v>105.35382738</v>
+        <v>105.6215538</v>
       </c>
       <c r="E41" s="1">
         <v>103.854754</v>
       </c>
       <c r="F41" t="s">
         <v>8</v>
       </c>
       <c r="G41">
         <v>1.0</v>
       </c>
       <c r="H41" s="1">
         <v>519273.77</v>
       </c>
       <c r="I41" s="1">
-        <v>11990.23</v>
+        <v>14587.42</v>
       </c>
       <c r="J41" s="1">
-        <v>2.3090382554852</v>
+        <v>2.8091963897965</v>
       </c>
       <c r="K41">
         <v>0.0</v>
       </c>
       <c r="L41" t="s">
-        <v>142</v>
+        <v>140</v>
       </c>
       <c r="M41" s="1">
-        <v>526769.14</v>
+        <v>528107.77</v>
       </c>
       <c r="N41" s="1">
-        <v>531264.0</v>
+        <v>533861.19</v>
       </c>
       <c r="O41" s="1">
-        <v>1.29</v>
+        <v>1.28</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
-        <v>143</v>
+        <v>141</v>
       </c>
       <c r="B42" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="C42" s="1">
         <v>101000.0</v>
       </c>
       <c r="D42" s="1">
-        <v>100.28683377</v>
+        <v>100.43315312</v>
       </c>
       <c r="E42" s="1">
         <v>99.824</v>
       </c>
       <c r="F42" t="s">
         <v>8</v>
       </c>
       <c r="G42">
         <v>1.0</v>
       </c>
       <c r="H42" s="1">
         <v>100822.24</v>
       </c>
       <c r="I42" s="1">
-        <v>2126.35</v>
+        <v>2433.94</v>
       </c>
       <c r="J42" s="1">
-        <v>2.1090088853412</v>
+        <v>2.4140903832329</v>
       </c>
       <c r="K42">
         <v>0.0</v>
       </c>
       <c r="L42" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="M42" s="1">
-        <v>101289.7</v>
+        <v>101437.49</v>
       </c>
       <c r="N42" s="1">
-        <v>102948.59</v>
+        <v>103256.18</v>
       </c>
       <c r="O42" s="1">
         <v>0.25</v>
       </c>
       <c r="P42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
       <c r="B43" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="C43" s="1">
         <v>300000.0</v>
       </c>
       <c r="D43" s="1">
-        <v>99.86753875</v>
+        <v>99.94861747</v>
       </c>
       <c r="E43" s="1">
         <v>98.282533</v>
       </c>
       <c r="F43" t="s">
         <v>8</v>
       </c>
       <c r="G43">
         <v>1.0</v>
       </c>
       <c r="H43" s="1">
         <v>294847.6</v>
       </c>
       <c r="I43" s="1">
-        <v>7189.95</v>
+        <v>7648.94</v>
       </c>
       <c r="J43" s="1">
-        <v>2.4385309563313</v>
+        <v>2.5942012076747</v>
       </c>
       <c r="K43">
         <v>0.0</v>
       </c>
       <c r="L43" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="M43" s="1">
-        <v>299602.62</v>
+        <v>299845.86</v>
       </c>
       <c r="N43" s="1">
-        <v>302037.55</v>
+        <v>302496.54</v>
       </c>
       <c r="O43" s="1">
         <v>0.73</v>
       </c>
       <c r="P43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="B44" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
       <c r="C44" s="1">
         <v>100000.0</v>
       </c>
       <c r="D44" s="1">
-        <v>108.55935155</v>
+        <v>108.6435623</v>
       </c>
       <c r="E44" s="1">
         <v>110.72922</v>
       </c>
       <c r="F44" t="s">
         <v>8</v>
       </c>
       <c r="G44">
         <v>1.0</v>
       </c>
       <c r="H44" s="1">
         <v>110729.22</v>
       </c>
       <c r="I44" s="1">
-        <v>-873.98</v>
+        <v>-480.52</v>
       </c>
       <c r="J44" s="1">
-        <v>-0.78929482208942</v>
+        <v>-0.43395952757547</v>
       </c>
       <c r="K44">
         <v>0.0</v>
       </c>
       <c r="L44" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="M44" s="1">
-        <v>108559.35</v>
+        <v>108643.56</v>
       </c>
       <c r="N44" s="1">
-        <v>109855.24</v>
+        <v>110248.7</v>
       </c>
       <c r="O44" s="1">
         <v>0.27</v>
       </c>
       <c r="P44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="B45" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="C45" s="1">
         <v>100000.0</v>
       </c>
       <c r="D45" s="1">
-        <v>100.38291663</v>
+        <v>100.34431419</v>
       </c>
       <c r="E45" s="1">
         <v>101.31079</v>
       </c>
       <c r="F45" t="s">
         <v>8</v>
       </c>
       <c r="G45">
         <v>1.0</v>
       </c>
       <c r="H45" s="1">
         <v>101310.79</v>
       </c>
       <c r="I45" s="1">
-        <v>296.78</v>
+        <v>430.78</v>
       </c>
       <c r="J45" s="1">
-        <v>0.29294016955154</v>
+        <v>0.42520643655034</v>
       </c>
       <c r="K45">
         <v>0.0</v>
       </c>
       <c r="L45" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="M45" s="1">
-        <v>100382.91</v>
+        <v>100344.31</v>
       </c>
       <c r="N45" s="1">
-        <v>101607.57</v>
+        <v>101741.57</v>
       </c>
       <c r="O45" s="1">
-        <v>0.25</v>
+        <v>0.24</v>
       </c>
       <c r="P45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="B46" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="C46" s="1">
         <v>400000.0</v>
       </c>
       <c r="D46" s="1">
-        <v>94.24247471</v>
+        <v>94.53288238</v>
       </c>
       <c r="E46" s="1">
         <v>92.810453</v>
       </c>
       <c r="F46" t="s">
         <v>8</v>
       </c>
       <c r="G46">
         <v>1.0</v>
       </c>
       <c r="H46" s="1">
         <v>371241.81</v>
       </c>
       <c r="I46" s="1">
-        <v>10067.81</v>
+        <v>11689.72</v>
       </c>
       <c r="J46" s="1">
-        <v>2.7119278402398</v>
+        <v>3.1488155927265</v>
       </c>
       <c r="K46">
         <v>0.0</v>
       </c>
       <c r="L46" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="M46" s="1">
-        <v>376969.89</v>
+        <v>378131.53</v>
       </c>
       <c r="N46" s="1">
-        <v>381309.62</v>
+        <v>382931.53</v>
       </c>
       <c r="O46" s="1">
-        <v>0.93</v>
+        <v>0.92</v>
       </c>
       <c r="P46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
       <c r="B47" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="C47" s="1">
         <v>300000.0</v>
       </c>
       <c r="D47" s="1">
-        <v>100.21690676</v>
+        <v>100.42025013</v>
       </c>
       <c r="E47" s="1">
         <v>99.977263</v>
       </c>
       <c r="F47" t="s">
         <v>8</v>
       </c>
       <c r="G47">
         <v>1.0</v>
       </c>
       <c r="H47" s="1">
         <v>299931.79</v>
       </c>
       <c r="I47" s="1">
-        <v>1376.46</v>
+        <v>2676.91</v>
       </c>
       <c r="J47" s="1">
-        <v>0.45892434409837</v>
+        <v>0.89250625950654</v>
       </c>
       <c r="K47">
         <v>0.0</v>
       </c>
-      <c r="L47">
-        <v>657.53</v>
+      <c r="L47" t="s">
+        <v>158</v>
       </c>
       <c r="M47" s="1">
-        <v>300650.72</v>
+        <v>301260.75</v>
       </c>
       <c r="N47" s="1">
-        <v>301308.25</v>
+        <v>302608.7</v>
       </c>
       <c r="O47" s="1">
         <v>0.73</v>
       </c>
       <c r="P47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
+        <v>159</v>
+      </c>
+      <c r="B48" t="s">
         <v>160</v>
-      </c>
-[...1 lines deleted...]
-        <v>161</v>
       </c>
       <c r="C48" s="1">
         <v>100000.0</v>
       </c>
       <c r="D48" s="1">
-        <v>101.63770567</v>
+        <v>101.47151782</v>
       </c>
       <c r="E48" s="1">
         <v>99.57</v>
       </c>
       <c r="F48" t="s">
         <v>8</v>
       </c>
       <c r="G48">
         <v>1.0</v>
       </c>
       <c r="H48" s="1">
         <v>99570.0</v>
       </c>
       <c r="I48" s="1">
-        <v>4610.51</v>
+        <v>4681.65</v>
       </c>
       <c r="J48" s="1">
-        <v>4.6304208094808</v>
+        <v>4.7018680325399</v>
       </c>
       <c r="K48">
         <v>0.0</v>
       </c>
       <c r="L48" t="s">
-        <v>162</v>
+        <v>161</v>
       </c>
       <c r="M48" s="1">
-        <v>101637.7</v>
+        <v>101471.51</v>
       </c>
       <c r="N48" s="1">
-        <v>104180.51</v>
+        <v>104251.65</v>
       </c>
       <c r="O48" s="1">
         <v>0.25</v>
       </c>
       <c r="P48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
+        <v>162</v>
+      </c>
+      <c r="B49" t="s">
         <v>163</v>
-      </c>
-[...1 lines deleted...]
-        <v>164</v>
       </c>
       <c r="C49" s="1">
         <v>300000.0</v>
       </c>
       <c r="D49" s="1">
-        <v>105.20276572</v>
+        <v>105.06113423</v>
       </c>
       <c r="E49" s="1">
         <v>110.511247</v>
       </c>
       <c r="F49" t="s">
         <v>8</v>
       </c>
       <c r="G49">
         <v>1.0</v>
       </c>
       <c r="H49" s="1">
         <v>331533.74</v>
       </c>
       <c r="I49" s="1">
-        <v>-2030.92</v>
+        <v>-1549.65</v>
       </c>
       <c r="J49" s="1">
-        <v>-0.61258320193896</v>
+        <v>-0.46741848959325</v>
       </c>
       <c r="K49">
         <v>0.0</v>
       </c>
       <c r="L49" t="s">
-        <v>165</v>
+        <v>164</v>
       </c>
       <c r="M49" s="1">
-        <v>315608.3</v>
+        <v>315183.41</v>
       </c>
       <c r="N49" s="1">
-        <v>329502.82</v>
+        <v>329984.09</v>
       </c>
       <c r="O49" s="1">
-        <v>0.8</v>
+        <v>0.79</v>
       </c>
       <c r="P49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
+        <v>165</v>
+      </c>
+      <c r="B50" t="s">
         <v>166</v>
-      </c>
-[...1 lines deleted...]
-        <v>167</v>
       </c>
       <c r="C50" s="1">
         <v>100000.0</v>
       </c>
       <c r="D50" s="1">
-        <v>101.77473349</v>
+        <v>101.98633133</v>
       </c>
       <c r="E50" s="1">
         <v>104.05285</v>
       </c>
       <c r="F50" t="s">
         <v>8</v>
       </c>
       <c r="G50">
         <v>1.0</v>
       </c>
       <c r="H50" s="1">
         <v>104052.85</v>
       </c>
       <c r="I50" s="1">
-        <v>569.83</v>
+        <v>975.6</v>
       </c>
       <c r="J50" s="1">
-        <v>0.54763516809006</v>
+        <v>0.93760045976636</v>
       </c>
       <c r="K50">
         <v>0.0</v>
       </c>
       <c r="L50" t="s">
-        <v>168</v>
+        <v>167</v>
       </c>
       <c r="M50" s="1">
-        <v>101774.73</v>
+        <v>101986.33</v>
       </c>
       <c r="N50" s="1">
-        <v>104622.68</v>
+        <v>105028.45</v>
       </c>
       <c r="O50" s="1">
         <v>0.25</v>
       </c>
       <c r="P50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
+        <v>168</v>
+      </c>
+      <c r="B51" t="s">
         <v>169</v>
-      </c>
-[...1 lines deleted...]
-        <v>170</v>
       </c>
       <c r="C51" s="1">
         <v>200000.0</v>
       </c>
       <c r="D51" s="1">
-        <v>101.00681374</v>
+        <v>101.57418178</v>
       </c>
       <c r="E51" s="1">
         <v>103.191215</v>
       </c>
       <c r="F51" t="s">
         <v>8</v>
       </c>
       <c r="G51">
         <v>1.0</v>
       </c>
       <c r="H51" s="1">
         <v>206382.43</v>
       </c>
       <c r="I51" s="1">
-        <v>1749.01</v>
+        <v>3300.87</v>
       </c>
       <c r="J51" s="1">
-        <v>0.84746070680532</v>
+        <v>1.5993948709684</v>
       </c>
       <c r="K51">
         <v>0.0</v>
       </c>
       <c r="L51" t="s">
-        <v>171</v>
+        <v>170</v>
       </c>
       <c r="M51" s="1">
-        <v>202013.63</v>
+        <v>203148.37</v>
       </c>
       <c r="N51" s="1">
-        <v>208131.44</v>
+        <v>209683.3</v>
       </c>
       <c r="O51" s="1">
-        <v>0.51</v>
+        <v>0.5</v>
       </c>
       <c r="P51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
+        <v>171</v>
+      </c>
+      <c r="B52" t="s">
         <v>172</v>
-      </c>
-[...1 lines deleted...]
-        <v>173</v>
       </c>
       <c r="C52" s="1">
         <v>500000.0</v>
       </c>
       <c r="D52" s="1">
-        <v>99.06501289</v>
+        <v>99.87650785</v>
       </c>
       <c r="E52" s="1">
         <v>100.0</v>
       </c>
       <c r="F52" t="s">
         <v>8</v>
       </c>
       <c r="G52">
         <v>1.0</v>
       </c>
       <c r="H52" s="1">
         <v>500000.0</v>
       </c>
       <c r="I52" s="1">
-        <v>1336.95</v>
+        <v>6527.82</v>
       </c>
       <c r="J52" s="1">
-        <v>0.26739</v>
+        <v>1.305564</v>
       </c>
       <c r="K52">
         <v>0.0</v>
       </c>
       <c r="L52" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="M52" s="1">
-        <v>495325.06</v>
+        <v>499382.54</v>
       </c>
       <c r="N52" s="1">
-        <v>501336.95</v>
+        <v>506527.82</v>
       </c>
       <c r="O52" s="1">
         <v>1.22</v>
       </c>
       <c r="P52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
+        <v>174</v>
+      </c>
+      <c r="B53" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="C53" s="1">
         <v>200000.0</v>
       </c>
       <c r="D53" s="1">
-        <v>88.95143747</v>
+        <v>89.53099617</v>
       </c>
       <c r="E53" s="1">
         <v>87.8623</v>
       </c>
       <c r="F53" t="s">
         <v>8</v>
       </c>
       <c r="G53">
         <v>1.0</v>
       </c>
       <c r="H53" s="1">
         <v>175724.6</v>
       </c>
       <c r="I53" s="1">
-        <v>3078.27</v>
+        <v>4366.84</v>
       </c>
       <c r="J53" s="1">
-        <v>1.7517581488306</v>
+        <v>2.4850476256597</v>
       </c>
       <c r="K53">
         <v>0.0</v>
       </c>
-      <c r="L53">
-        <v>900.0</v>
+      <c r="L53" t="s">
+        <v>176</v>
       </c>
       <c r="M53" s="1">
-        <v>177902.87</v>
+        <v>179061.99</v>
       </c>
       <c r="N53" s="1">
-        <v>178802.87</v>
+        <v>180091.44</v>
       </c>
       <c r="O53" s="1">
         <v>0.43</v>
       </c>
       <c r="P53">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
         <v>177</v>
       </c>
       <c r="B54" t="s">
         <v>178</v>
       </c>
       <c r="C54" s="1">
         <v>100000.0</v>
       </c>
       <c r="D54" s="1">
-        <v>98.43978864</v>
+        <v>99.59572177</v>
       </c>
       <c r="E54" s="1">
         <v>98.434</v>
       </c>
       <c r="F54" t="s">
         <v>8</v>
       </c>
       <c r="G54">
         <v>1.0</v>
       </c>
       <c r="H54" s="1">
         <v>98434.0</v>
       </c>
       <c r="I54" s="1">
-        <v>2369.49</v>
+        <v>3733.98</v>
       </c>
       <c r="J54" s="1">
-        <v>2.4071865412358</v>
+        <v>3.7933843996993</v>
       </c>
       <c r="K54">
         <v>0.0</v>
       </c>
       <c r="L54" t="s">
         <v>179</v>
       </c>
       <c r="M54" s="1">
-        <v>98439.79</v>
+        <v>99595.72</v>
       </c>
       <c r="N54" s="1">
-        <v>100803.49</v>
+        <v>102167.98</v>
       </c>
       <c r="O54" s="1">
         <v>0.25</v>
       </c>
       <c r="P54">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="s">
         <v>180</v>
       </c>
       <c r="B55" t="s">
         <v>181</v>
       </c>
       <c r="C55" s="1">
         <v>500000.0</v>
       </c>
       <c r="D55" s="1">
-        <v>99.23312051</v>
+        <v>100.02711025</v>
       </c>
       <c r="E55" s="1">
         <v>99.303</v>
       </c>
       <c r="F55" t="s">
         <v>8</v>
       </c>
       <c r="G55">
         <v>1.0</v>
       </c>
       <c r="H55" s="1">
         <v>496515.0</v>
       </c>
       <c r="I55" s="1">
-        <v>2886.9</v>
+        <v>7827.74</v>
       </c>
       <c r="J55" s="1">
-        <v>0.58143258511827</v>
+        <v>1.5765364591201</v>
       </c>
       <c r="K55">
         <v>0.0</v>
       </c>
       <c r="L55" t="s">
         <v>182</v>
       </c>
       <c r="M55" s="1">
-        <v>496165.6</v>
+        <v>500135.55</v>
       </c>
       <c r="N55" s="1">
-        <v>499401.9</v>
+        <v>504342.74</v>
       </c>
       <c r="O55" s="1">
         <v>1.21</v>
       </c>
       <c r="P55">
         <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" t="s">
         <v>183</v>
       </c>
       <c r="B56" t="s">
         <v>184</v>
       </c>
       <c r="C56" s="1">
         <v>150000.0</v>
       </c>
       <c r="D56" s="1">
-        <v>99.91509395</v>
+        <v>100.29626995</v>
       </c>
       <c r="E56" s="1">
         <v>100.356793</v>
       </c>
       <c r="F56" t="s">
         <v>8</v>
       </c>
       <c r="G56">
         <v>1.0</v>
       </c>
       <c r="H56" s="1">
         <v>150535.19</v>
       </c>
       <c r="I56" s="1">
-        <v>531.29</v>
+        <v>1405.11</v>
       </c>
       <c r="J56" s="1">
-        <v>0.35293408803616</v>
+        <v>0.93340965657266</v>
       </c>
       <c r="K56">
         <v>0.0</v>
       </c>
       <c r="L56" t="s">
         <v>185</v>
       </c>
       <c r="M56" s="1">
-        <v>149872.64</v>
+        <v>150444.41</v>
       </c>
       <c r="N56" s="1">
-        <v>151066.48</v>
+        <v>151940.3</v>
       </c>
       <c r="O56" s="1">
         <v>0.37</v>
       </c>
       <c r="P56">
         <v>1</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57" t="s">
         <v>186</v>
       </c>
       <c r="B57" t="s">
         <v>187</v>
       </c>
       <c r="C57" s="1">
         <v>130000.0</v>
       </c>
       <c r="D57" s="1">
-        <v>105.71078547</v>
+        <v>105.94024463</v>
       </c>
       <c r="E57" s="1">
         <v>109.600592</v>
       </c>
       <c r="F57" t="s">
         <v>8</v>
       </c>
       <c r="G57">
         <v>1.0</v>
       </c>
       <c r="H57" s="1">
         <v>142480.77</v>
       </c>
       <c r="I57" s="1">
-        <v>-1097.98</v>
+        <v>-444.41</v>
       </c>
       <c r="J57" s="1">
-        <v>-0.7706162733399</v>
+        <v>-0.31190875793274</v>
       </c>
       <c r="K57">
         <v>0.0</v>
       </c>
       <c r="L57" t="s">
         <v>188</v>
       </c>
       <c r="M57" s="1">
-        <v>137424.02</v>
+        <v>137722.32</v>
       </c>
       <c r="N57" s="1">
-        <v>141382.79</v>
+        <v>142036.36</v>
       </c>
       <c r="O57" s="1">
         <v>0.34</v>
       </c>
       <c r="P57">
         <v>1</v>
       </c>
     </row>
     <row r="58" spans="1:16">
       <c r="A58" t="s">
         <v>189</v>
       </c>
       <c r="B58" t="s">
         <v>190</v>
       </c>
       <c r="C58" s="1">
         <v>300000.0</v>
       </c>
       <c r="D58" s="1">
-        <v>85.96996411</v>
+        <v>86.81474108</v>
       </c>
       <c r="E58" s="1">
         <v>86.190263</v>
       </c>
       <c r="F58" t="s">
         <v>8</v>
       </c>
       <c r="G58">
         <v>1.0</v>
       </c>
       <c r="H58" s="1">
         <v>258570.79</v>
       </c>
       <c r="I58" s="1">
-        <v>417.87</v>
+        <v>3060.08</v>
       </c>
       <c r="J58" s="1">
-        <v>0.16160758142867</v>
+        <v>1.1834592762779</v>
       </c>
       <c r="K58">
         <v>0.0</v>
       </c>
       <c r="L58" t="s">
         <v>191</v>
       </c>
       <c r="M58" s="1">
-        <v>257909.89</v>
+        <v>260444.23</v>
       </c>
       <c r="N58" s="1">
-        <v>258988.66</v>
+        <v>261630.87</v>
       </c>
       <c r="O58" s="1">
         <v>0.63</v>
       </c>
       <c r="P58">
         <v>1</v>
       </c>
     </row>
     <row r="59" spans="1:16">
       <c r="A59" t="s">
         <v>192</v>
       </c>
       <c r="B59" t="s">
         <v>193</v>
       </c>
       <c r="C59" s="1">
         <v>600000.0</v>
       </c>
       <c r="D59" s="1">
-        <v>100.34500128</v>
+        <v>100.73236036</v>
       </c>
       <c r="E59" s="1">
         <v>100.104662</v>
       </c>
       <c r="F59" t="s">
         <v>8</v>
       </c>
       <c r="G59">
         <v>1.0</v>
       </c>
       <c r="H59" s="1">
         <v>600627.97</v>
       </c>
       <c r="I59" s="1">
-        <v>15106.42</v>
+        <v>18509.34</v>
       </c>
       <c r="J59" s="1">
-        <v>2.5151043165705</v>
+        <v>3.0816646783865</v>
       </c>
       <c r="K59">
         <v>0.0</v>
       </c>
       <c r="L59" t="s">
         <v>194</v>
       </c>
       <c r="M59" s="1">
-        <v>602070.01</v>
+        <v>604394.16</v>
       </c>
       <c r="N59" s="1">
-        <v>615734.39</v>
+        <v>619137.31</v>
       </c>
       <c r="O59" s="1">
-        <v>1.5</v>
+        <v>1.49</v>
       </c>
       <c r="P59">
         <v>1</v>
       </c>
     </row>
     <row r="60" spans="1:16">
       <c r="A60" t="s">
         <v>195</v>
       </c>
       <c r="B60" t="s">
         <v>196</v>
       </c>
       <c r="C60" s="1">
         <v>288000.0</v>
       </c>
       <c r="D60" s="1">
-        <v>99.37653792</v>
+        <v>100.87946951</v>
       </c>
       <c r="E60" s="1">
         <v>100.0</v>
       </c>
       <c r="F60" t="s">
         <v>8</v>
       </c>
       <c r="G60">
         <v>1.0</v>
       </c>
       <c r="H60" s="1">
         <v>288000.0</v>
       </c>
       <c r="I60" s="1">
-        <v>2939.05</v>
+        <v>7885.05</v>
       </c>
       <c r="J60" s="1">
-        <v>1.0205034722222</v>
+        <v>2.7378645833333</v>
       </c>
       <c r="K60">
         <v>0.0</v>
       </c>
       <c r="L60" t="s">
         <v>197</v>
       </c>
       <c r="M60" s="1">
-        <v>286204.43</v>
+        <v>290532.87</v>
       </c>
       <c r="N60" s="1">
-        <v>290939.05</v>
+        <v>295885.05</v>
       </c>
       <c r="O60" s="1">
         <v>0.71</v>
       </c>
       <c r="P60">
         <v>1</v>
       </c>
     </row>
     <row r="61" spans="1:16">
       <c r="A61" t="s">
         <v>198</v>
       </c>
       <c r="B61" t="s">
         <v>199</v>
       </c>
       <c r="C61" s="1">
         <v>400000.0</v>
       </c>
       <c r="D61" s="1">
-        <v>100.37428349</v>
+        <v>100.69625963</v>
       </c>
       <c r="E61" s="1">
         <v>99.685563</v>
       </c>
       <c r="F61" t="s">
         <v>8</v>
       </c>
       <c r="G61">
         <v>1.0</v>
       </c>
       <c r="H61" s="1">
         <v>398742.25</v>
       </c>
       <c r="I61" s="1">
-        <v>6111.05</v>
+        <v>4090.73</v>
       </c>
       <c r="J61" s="1">
-        <v>1.5325815109886</v>
+        <v>1.0259083405383</v>
       </c>
       <c r="K61">
         <v>0.0</v>
       </c>
-      <c r="L61" t="s">
-        <v>200</v>
+      <c r="L61">
+        <v>47.95</v>
       </c>
       <c r="M61" s="1">
-        <v>401497.14</v>
+        <v>402785.03</v>
       </c>
       <c r="N61" s="1">
-        <v>404853.3</v>
+        <v>402832.98</v>
       </c>
       <c r="O61" s="1">
-        <v>0.98</v>
+        <v>0.97</v>
       </c>
       <c r="P61">
         <v>1</v>
       </c>
     </row>
     <row r="62" spans="1:16">
       <c r="A62" t="s">
+        <v>200</v>
+      </c>
+      <c r="B62" t="s">
         <v>201</v>
-      </c>
-[...1 lines deleted...]
-        <v>202</v>
       </c>
       <c r="C62" s="1">
         <v>440000.0</v>
       </c>
       <c r="D62" s="1">
-        <v>101.67499914</v>
+        <v>102.20459358</v>
       </c>
       <c r="E62" s="1">
         <v>101.665961</v>
       </c>
       <c r="F62" t="s">
         <v>8</v>
       </c>
       <c r="G62">
         <v>1.0</v>
       </c>
       <c r="H62" s="1">
         <v>447330.23</v>
       </c>
       <c r="I62" s="1">
-        <v>8646.89</v>
+        <v>11863.13</v>
       </c>
       <c r="J62" s="1">
-        <v>1.9329992520291</v>
+        <v>2.6519848658563</v>
       </c>
       <c r="K62">
         <v>0.0</v>
       </c>
       <c r="L62" t="s">
-        <v>203</v>
+        <v>202</v>
       </c>
       <c r="M62" s="1">
-        <v>447370.0</v>
+        <v>449700.21</v>
       </c>
       <c r="N62" s="1">
-        <v>455977.12</v>
+        <v>459193.36</v>
       </c>
       <c r="O62" s="1">
-        <v>1.11</v>
+        <v>1.1</v>
       </c>
       <c r="P62">
         <v>1</v>
       </c>
     </row>
     <row r="63" spans="1:16">
       <c r="A63" t="s">
+        <v>203</v>
+      </c>
+      <c r="B63" t="s">
         <v>204</v>
-      </c>
-[...1 lines deleted...]
-        <v>205</v>
       </c>
       <c r="C63" s="1">
         <v>130000.0</v>
       </c>
       <c r="D63" s="1">
-        <v>106.08430858</v>
+        <v>106.61606336</v>
       </c>
       <c r="E63" s="1">
         <v>109.789346</v>
       </c>
       <c r="F63" t="s">
         <v>8</v>
       </c>
       <c r="G63">
         <v>1.0</v>
       </c>
       <c r="H63" s="1">
         <v>142726.15</v>
       </c>
       <c r="I63" s="1">
-        <v>45.09</v>
+        <v>1063.6</v>
       </c>
       <c r="J63" s="1">
-        <v>0.031591968255292</v>
+        <v>0.74520331417894</v>
       </c>
       <c r="K63">
         <v>0.0</v>
       </c>
       <c r="L63" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="M63" s="1">
-        <v>137909.6</v>
+        <v>138600.88</v>
       </c>
       <c r="N63" s="1">
-        <v>142771.24</v>
+        <v>143789.75</v>
       </c>
       <c r="O63" s="1">
         <v>0.35</v>
       </c>
       <c r="P63">
         <v>1</v>
       </c>
     </row>
     <row r="64" spans="1:16">
       <c r="A64" t="s">
+        <v>206</v>
+      </c>
+      <c r="B64" t="s">
         <v>207</v>
-      </c>
-[...1 lines deleted...]
-        <v>208</v>
       </c>
       <c r="C64" s="1">
         <v>100000.0</v>
       </c>
       <c r="D64" s="1">
-        <v>98.66901572</v>
+        <v>99.82214743</v>
       </c>
       <c r="E64" s="1">
         <v>98.975</v>
       </c>
       <c r="F64" t="s">
         <v>8</v>
       </c>
       <c r="G64">
         <v>1.0</v>
       </c>
       <c r="H64" s="1">
         <v>98975.0</v>
       </c>
       <c r="I64" s="1">
-        <v>892.65</v>
+        <v>2247.15</v>
       </c>
       <c r="J64" s="1">
-        <v>0.90189441778227</v>
+        <v>2.2704218236929</v>
       </c>
       <c r="K64">
         <v>0.0</v>
       </c>
       <c r="L64" t="s">
-        <v>209</v>
+        <v>208</v>
       </c>
       <c r="M64" s="1">
-        <v>98669.02</v>
+        <v>99822.15</v>
       </c>
       <c r="N64" s="1">
-        <v>99867.65</v>
+        <v>101222.15</v>
       </c>
       <c r="O64" s="1">
         <v>0.24</v>
       </c>
       <c r="P64">
         <v>1</v>
       </c>
     </row>
     <row r="65" spans="1:16">
       <c r="A65" t="s">
+        <v>209</v>
+      </c>
+      <c r="B65" t="s">
         <v>210</v>
-      </c>
-[...1 lines deleted...]
-        <v>211</v>
       </c>
       <c r="C65" s="1">
         <v>100000.0</v>
       </c>
       <c r="D65" s="1">
-        <v>101.96587261</v>
+        <v>102.89879721</v>
       </c>
       <c r="E65" s="1">
         <v>99.711</v>
       </c>
       <c r="F65" t="s">
         <v>8</v>
       </c>
       <c r="G65">
         <v>1.0</v>
       </c>
       <c r="H65" s="1">
         <v>99711.0</v>
       </c>
       <c r="I65" s="1">
-        <v>2483.3</v>
+        <v>3624.78</v>
       </c>
       <c r="J65" s="1">
-        <v>2.4904975378845</v>
+        <v>3.635285976472</v>
       </c>
       <c r="K65">
         <v>0.0</v>
       </c>
       <c r="L65">
-        <v>228.42</v>
+        <v>436.99</v>
       </c>
       <c r="M65" s="1">
-        <v>101965.88</v>
+        <v>102898.79</v>
       </c>
       <c r="N65" s="1">
-        <v>102194.3</v>
+        <v>103335.78</v>
       </c>
       <c r="O65" s="1">
         <v>0.25</v>
       </c>
       <c r="P65">
         <v>1</v>
       </c>
     </row>
     <row r="66" spans="1:16">
       <c r="A66" t="s">
+        <v>211</v>
+      </c>
+      <c r="B66" t="s">
         <v>212</v>
-      </c>
-[...1 lines deleted...]
-        <v>213</v>
       </c>
       <c r="C66" s="1">
         <v>200000.0</v>
       </c>
       <c r="D66" s="1">
-        <v>100.49984781</v>
+        <v>101.6863252</v>
       </c>
       <c r="E66" s="1">
         <v>102.91498</v>
       </c>
       <c r="F66" t="s">
         <v>8</v>
       </c>
       <c r="G66">
         <v>1.0</v>
       </c>
       <c r="H66" s="1">
         <v>205829.96</v>
       </c>
       <c r="I66" s="1">
-        <v>-4316.57</v>
+        <v>-1512.1</v>
       </c>
       <c r="J66" s="1">
-        <v>-2.0971533978824</v>
+        <v>-0.73463552147608</v>
       </c>
       <c r="K66">
         <v>0.0</v>
       </c>
       <c r="L66">
-        <v>513.7</v>
+        <v>945.21</v>
       </c>
       <c r="M66" s="1">
-        <v>200999.69</v>
+        <v>203372.65</v>
       </c>
       <c r="N66" s="1">
-        <v>201513.39</v>
+        <v>204317.86</v>
       </c>
       <c r="O66" s="1">
         <v>0.49</v>
       </c>
       <c r="P66">
         <v>1</v>
       </c>
     </row>
     <row r="67" spans="1:16">
       <c r="A67" t="s">
+        <v>213</v>
+      </c>
+      <c r="B67" t="s">
         <v>214</v>
-      </c>
-[...1 lines deleted...]
-        <v>215</v>
       </c>
       <c r="C67" s="1">
         <v>193000.0</v>
       </c>
       <c r="D67" s="1">
-        <v>100.03164311</v>
+        <v>101.43795004</v>
       </c>
       <c r="E67" s="1">
         <v>99.223</v>
       </c>
       <c r="F67" t="s">
         <v>8</v>
       </c>
       <c r="G67">
         <v>1.0</v>
       </c>
       <c r="H67" s="1">
         <v>191500.39</v>
       </c>
       <c r="I67" s="1">
-        <v>6954.11</v>
+        <v>10084.68</v>
       </c>
       <c r="J67" s="1">
-        <v>3.6313816384395</v>
+        <v>5.2661407112539</v>
       </c>
       <c r="K67">
         <v>0.0</v>
       </c>
       <c r="L67" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
       <c r="M67" s="1">
-        <v>193061.08</v>
+        <v>195775.24</v>
       </c>
       <c r="N67" s="1">
-        <v>198454.5</v>
+        <v>201585.07</v>
       </c>
       <c r="O67" s="1">
         <v>0.48</v>
       </c>
       <c r="P67">
         <v>1</v>
       </c>
     </row>
     <row r="68" spans="1:16">
       <c r="A68" t="s">
+        <v>216</v>
+      </c>
+      <c r="B68" t="s">
         <v>217</v>
-      </c>
-[...1 lines deleted...]
-        <v>218</v>
       </c>
       <c r="C68" s="1">
         <v>285000.0</v>
       </c>
       <c r="D68" s="1">
-        <v>99.35112111</v>
+        <v>99.39509972</v>
       </c>
       <c r="E68" s="1">
         <v>102.724621</v>
       </c>
       <c r="F68" t="s">
         <v>8</v>
       </c>
       <c r="G68">
         <v>1.0</v>
       </c>
       <c r="H68" s="1">
         <v>292765.17</v>
       </c>
       <c r="I68" s="1">
-        <v>-8323.19</v>
+        <v>-8013.38</v>
       </c>
       <c r="J68" s="1">
-        <v>-2.8429577193216</v>
+        <v>-2.7371357050431</v>
       </c>
       <c r="K68">
         <v>0.0</v>
       </c>
       <c r="L68" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
       <c r="M68" s="1">
-        <v>283150.7</v>
+        <v>283276.04</v>
       </c>
       <c r="N68" s="1">
-        <v>284441.98</v>
+        <v>284751.79</v>
       </c>
       <c r="O68" s="1">
-        <v>0.69</v>
+        <v>0.68</v>
       </c>
       <c r="P68">
         <v>1</v>
       </c>
     </row>
     <row r="69" spans="1:16">
       <c r="A69" t="s">
+        <v>219</v>
+      </c>
+      <c r="B69" t="s">
         <v>220</v>
       </c>
-      <c r="B69" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C69" s="1">
-        <v>300000.0</v>
+        <v>349000.0</v>
       </c>
       <c r="D69" s="1">
-        <v>100.06309668</v>
+        <v>100.10751787</v>
       </c>
       <c r="E69" s="1">
-        <v>101.14437</v>
+        <v>99.735</v>
       </c>
       <c r="F69" t="s">
         <v>8</v>
       </c>
       <c r="G69">
         <v>1.0</v>
       </c>
       <c r="H69" s="1">
-        <v>303433.11</v>
+        <v>348075.15</v>
       </c>
       <c r="I69" s="1">
-        <v>4956.86</v>
+        <v>1472.2</v>
       </c>
       <c r="J69" s="1">
-        <v>1.6335923261637</v>
+        <v>0.42295464068607</v>
       </c>
       <c r="K69">
         <v>0.0</v>
       </c>
-      <c r="L69" t="s">
-        <v>222</v>
+      <c r="L69">
+        <v>172.11</v>
       </c>
       <c r="M69" s="1">
-        <v>300189.29</v>
+        <v>349375.24</v>
       </c>
       <c r="N69" s="1">
-        <v>308389.97</v>
+        <v>349547.35</v>
       </c>
       <c r="O69" s="1">
-        <v>0.75</v>
+        <v>0.84</v>
       </c>
       <c r="P69">
         <v>1</v>
       </c>
     </row>
     <row r="70" spans="1:16">
       <c r="A70" t="s">
+        <v>221</v>
+      </c>
+      <c r="B70" t="s">
+        <v>222</v>
+      </c>
+      <c r="C70" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="D70" s="1">
+        <v>100.88957287</v>
+      </c>
+      <c r="E70" s="1">
+        <v>101.14437</v>
+      </c>
+      <c r="F70" t="s">
+        <v>8</v>
+      </c>
+      <c r="G70">
+        <v>1.0</v>
+      </c>
+      <c r="H70" s="1">
+        <v>303433.11</v>
+      </c>
+      <c r="I70" s="1">
+        <v>7997.25</v>
+      </c>
+      <c r="J70" s="1">
+        <v>2.6355891089143</v>
+      </c>
+      <c r="K70">
+        <v>0.0</v>
+      </c>
+      <c r="L70" t="s">
         <v>223</v>
       </c>
-      <c r="B70" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M70" s="1">
-        <v>178724.72</v>
+        <v>302668.72</v>
       </c>
       <c r="N70" s="1">
-        <v>179023.35</v>
+        <v>311430.36</v>
       </c>
       <c r="O70" s="1">
-        <v>0.44</v>
+        <v>0.75</v>
       </c>
       <c r="P70">
         <v>1</v>
       </c>
     </row>
     <row r="71" spans="1:16">
       <c r="A71" t="s">
+        <v>224</v>
+      </c>
+      <c r="B71" t="s">
         <v>225</v>
       </c>
-      <c r="B71" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C71" s="1">
-        <v>500000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D71" s="1">
-        <v>96.70172041</v>
+        <v>89.79227491</v>
       </c>
       <c r="E71" s="1">
-        <v>92.783958</v>
+        <v>86.69767</v>
       </c>
       <c r="F71" t="s">
         <v>8</v>
       </c>
       <c r="G71">
         <v>1.0</v>
       </c>
       <c r="H71" s="1">
-        <v>463919.79</v>
+        <v>173395.34</v>
       </c>
       <c r="I71" s="1">
-        <v>21068.26</v>
+        <v>6545.37</v>
       </c>
       <c r="J71" s="1">
-        <v>4.5413583240327</v>
+        <v>3.7748246290817</v>
       </c>
       <c r="K71">
         <v>0.0</v>
       </c>
-      <c r="L71" t="s">
-        <v>227</v>
+      <c r="L71">
+        <v>356.16</v>
       </c>
       <c r="M71" s="1">
-        <v>483508.6</v>
+        <v>179584.55</v>
       </c>
       <c r="N71" s="1">
-        <v>484988.05</v>
+        <v>179940.71</v>
       </c>
       <c r="O71" s="1">
-        <v>1.18</v>
+        <v>0.43</v>
       </c>
       <c r="P71">
         <v>1</v>
       </c>
     </row>
     <row r="72" spans="1:16">
       <c r="A72" t="s">
+        <v>226</v>
+      </c>
+      <c r="B72" t="s">
+        <v>227</v>
+      </c>
+      <c r="C72" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="D72" s="1">
+        <v>96.46830708</v>
+      </c>
+      <c r="E72" s="1">
+        <v>92.783958</v>
+      </c>
+      <c r="F72" t="s">
+        <v>8</v>
+      </c>
+      <c r="G72">
+        <v>1.0</v>
+      </c>
+      <c r="H72" s="1">
+        <v>463919.79</v>
+      </c>
+      <c r="I72" s="1">
+        <v>20332.7</v>
+      </c>
+      <c r="J72" s="1">
+        <v>4.3828050534339</v>
+      </c>
+      <c r="K72">
+        <v>0.0</v>
+      </c>
+      <c r="L72" t="s">
         <v>228</v>
       </c>
-      <c r="B72" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M72" s="1">
-        <v>94363.35</v>
+        <v>482341.53</v>
       </c>
       <c r="N72" s="1">
-        <v>96208.9</v>
+        <v>484252.49</v>
       </c>
       <c r="O72" s="1">
-        <v>0.23</v>
+        <v>1.16</v>
       </c>
       <c r="P72">
         <v>1</v>
       </c>
     </row>
     <row r="73" spans="1:16">
       <c r="A73" t="s">
+        <v>229</v>
+      </c>
+      <c r="B73" t="s">
+        <v>230</v>
+      </c>
+      <c r="C73" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="D73" s="1">
+        <v>94.94525141</v>
+      </c>
+      <c r="E73" s="1">
+        <v>94.91756</v>
+      </c>
+      <c r="F73" t="s">
+        <v>8</v>
+      </c>
+      <c r="G73">
+        <v>1.0</v>
+      </c>
+      <c r="H73" s="1">
+        <v>94917.56</v>
+      </c>
+      <c r="I73" s="1">
+        <v>1995.5</v>
+      </c>
+      <c r="J73" s="1">
+        <v>2.1023507136087</v>
+      </c>
+      <c r="K73">
+        <v>0.0</v>
+      </c>
+      <c r="L73" t="s">
         <v>231</v>
       </c>
-      <c r="B73" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M73" s="1">
-        <v>137324.82</v>
+        <v>94945.25</v>
       </c>
       <c r="N73" s="1">
-        <v>137871.4</v>
+        <v>96913.06</v>
       </c>
       <c r="O73" s="1">
-        <v>0.34</v>
+        <v>0.23</v>
       </c>
       <c r="P73">
         <v>1</v>
       </c>
     </row>
     <row r="74" spans="1:16">
       <c r="A74" t="s">
+        <v>232</v>
+      </c>
+      <c r="B74" t="s">
         <v>233</v>
       </c>
-      <c r="B74" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C74" s="1">
-        <v>145000.0</v>
+        <v>140000.0</v>
       </c>
       <c r="D74" s="1">
-        <v>93.77849019</v>
+        <v>98.16287587</v>
       </c>
       <c r="E74" s="1">
-        <v>93.402414</v>
+        <v>96.7943</v>
       </c>
       <c r="F74" t="s">
         <v>8</v>
       </c>
       <c r="G74">
         <v>1.0</v>
       </c>
       <c r="H74" s="1">
-        <v>135433.5</v>
+        <v>135512.02</v>
       </c>
       <c r="I74" s="1">
-        <v>2598.15</v>
+        <v>2563.27</v>
       </c>
       <c r="J74" s="1">
-        <v>1.9183953748519</v>
+        <v>1.8915443810815</v>
       </c>
       <c r="K74">
         <v>0.0</v>
       </c>
-      <c r="L74" t="s">
-        <v>235</v>
+      <c r="L74">
+        <v>647.26</v>
       </c>
       <c r="M74" s="1">
-        <v>135978.81</v>
+        <v>137428.03</v>
       </c>
       <c r="N74" s="1">
-        <v>138031.65</v>
+        <v>138075.29</v>
       </c>
       <c r="O74" s="1">
-        <v>0.34</v>
+        <v>0.33</v>
       </c>
       <c r="P74">
         <v>1</v>
       </c>
     </row>
     <row r="75" spans="1:16">
       <c r="A75" t="s">
+        <v>234</v>
+      </c>
+      <c r="B75" t="s">
+        <v>235</v>
+      </c>
+      <c r="C75" s="1">
+        <v>145000.0</v>
+      </c>
+      <c r="D75" s="1">
+        <v>94.32727198</v>
+      </c>
+      <c r="E75" s="1">
+        <v>93.402414</v>
+      </c>
+      <c r="F75" t="s">
+        <v>8</v>
+      </c>
+      <c r="G75">
+        <v>1.0</v>
+      </c>
+      <c r="H75" s="1">
+        <v>135433.5</v>
+      </c>
+      <c r="I75" s="1">
+        <v>3529.45</v>
+      </c>
+      <c r="J75" s="1">
+        <v>2.6060391262132</v>
+      </c>
+      <c r="K75">
+        <v>0.0</v>
+      </c>
+      <c r="L75" t="s">
         <v>236</v>
       </c>
-      <c r="B75" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M75" s="1">
-        <v>137725.68</v>
+        <v>136774.54</v>
       </c>
       <c r="N75" s="1">
-        <v>138050.23</v>
+        <v>138962.95</v>
       </c>
       <c r="O75" s="1">
-        <v>0.34</v>
+        <v>0.33</v>
       </c>
       <c r="P75">
         <v>1</v>
       </c>
     </row>
     <row r="76" spans="1:16">
       <c r="A76" t="s">
+        <v>237</v>
+      </c>
+      <c r="B76" t="s">
         <v>238</v>
       </c>
-      <c r="B76" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C76" s="1">
-        <v>130000.0</v>
+        <v>135000.0</v>
       </c>
       <c r="D76" s="1">
-        <v>103.08566127</v>
+        <v>102.43803231</v>
       </c>
       <c r="E76" s="1">
-        <v>107.1356</v>
+        <v>105.064793</v>
       </c>
       <c r="F76" t="s">
         <v>8</v>
       </c>
       <c r="G76">
         <v>1.0</v>
       </c>
       <c r="H76" s="1">
-        <v>139276.28</v>
+        <v>141837.47</v>
       </c>
       <c r="I76" s="1">
-        <v>-4864.68</v>
+        <v>-2959.43</v>
       </c>
       <c r="J76" s="1">
-        <v>-3.4928273500699</v>
+        <v>-2.0864937875725</v>
       </c>
       <c r="K76">
         <v>0.0</v>
       </c>
       <c r="L76">
-        <v>400.24</v>
+        <v>586.7</v>
       </c>
       <c r="M76" s="1">
-        <v>134011.36</v>
+        <v>138291.34</v>
       </c>
       <c r="N76" s="1">
-        <v>134411.6</v>
+        <v>138878.04</v>
       </c>
       <c r="O76" s="1">
         <v>0.33</v>
       </c>
       <c r="P76">
         <v>1</v>
       </c>
     </row>
     <row r="77" spans="1:16">
       <c r="A77" t="s">
+        <v>239</v>
+      </c>
+      <c r="B77" t="s">
         <v>240</v>
       </c>
-      <c r="B77" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C77" s="1">
-        <v>300000.0</v>
+        <v>130000.0</v>
       </c>
       <c r="D77" s="1">
-        <v>104.36196005</v>
+        <v>103.37577139</v>
       </c>
       <c r="E77" s="1">
-        <v>106.30133</v>
+        <v>107.1356</v>
       </c>
       <c r="F77" t="s">
         <v>8</v>
       </c>
       <c r="G77">
         <v>1.0</v>
       </c>
       <c r="H77" s="1">
-        <v>318903.99</v>
+        <v>139276.28</v>
       </c>
       <c r="I77" s="1">
-        <v>-393.45</v>
+        <v>-4197.71</v>
       </c>
       <c r="J77" s="1">
-        <v>-0.12337569059578</v>
+        <v>-3.0139446573386</v>
       </c>
       <c r="K77">
         <v>0.0</v>
       </c>
-      <c r="L77" t="s">
-        <v>242</v>
+      <c r="L77">
+        <v>690.07</v>
       </c>
       <c r="M77" s="1">
-        <v>313085.88</v>
+        <v>134388.5</v>
       </c>
       <c r="N77" s="1">
-        <v>318510.54</v>
+        <v>135078.57</v>
       </c>
       <c r="O77" s="1">
-        <v>0.77</v>
+        <v>0.32</v>
       </c>
       <c r="P77">
         <v>1</v>
       </c>
     </row>
     <row r="78" spans="1:16">
       <c r="A78" t="s">
-        <v>243</v>
+        <v>241</v>
       </c>
       <c r="B78" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="C78" s="1">
         <v>300000.0</v>
       </c>
       <c r="D78" s="1">
-        <v>82.32958168</v>
+        <v>104.95226832</v>
       </c>
       <c r="E78" s="1">
-        <v>82.438423</v>
+        <v>106.30133</v>
       </c>
       <c r="F78" t="s">
         <v>8</v>
       </c>
       <c r="G78">
         <v>1.0</v>
       </c>
       <c r="H78" s="1">
-        <v>247315.27</v>
+        <v>318903.99</v>
       </c>
       <c r="I78" s="1">
-        <v>1366.63</v>
+        <v>2067.88</v>
       </c>
       <c r="J78" s="1">
-        <v>0.55258617876688</v>
+        <v>0.64843340467455</v>
       </c>
       <c r="K78">
         <v>0.0</v>
       </c>
       <c r="L78" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
       <c r="M78" s="1">
-        <v>246988.75</v>
+        <v>314856.8</v>
       </c>
       <c r="N78" s="1">
-        <v>248681.9</v>
+        <v>320971.87</v>
       </c>
       <c r="O78" s="1">
-        <v>0.6</v>
+        <v>0.77</v>
       </c>
       <c r="P78">
         <v>1</v>
       </c>
     </row>
     <row r="79" spans="1:16">
       <c r="A79" t="s">
+        <v>244</v>
+      </c>
+      <c r="B79" t="s">
+        <v>245</v>
+      </c>
+      <c r="C79" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="D79" s="1">
+        <v>83.27919953</v>
+      </c>
+      <c r="E79" s="1">
+        <v>82.438423</v>
+      </c>
+      <c r="F79" t="s">
+        <v>8</v>
+      </c>
+      <c r="G79">
+        <v>1.0</v>
+      </c>
+      <c r="H79" s="1">
+        <v>247315.27</v>
+      </c>
+      <c r="I79" s="1">
+        <v>4388.08</v>
+      </c>
+      <c r="J79" s="1">
+        <v>1.7742859144929</v>
+      </c>
+      <c r="K79">
+        <v>0.0</v>
+      </c>
+      <c r="L79" t="s">
         <v>246</v>
       </c>
-      <c r="B79" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M79" s="1">
-        <v>105053.17</v>
+        <v>249837.6</v>
       </c>
       <c r="N79" s="1">
-        <v>109058.65</v>
+        <v>251703.35</v>
       </c>
       <c r="O79" s="1">
-        <v>0.27</v>
+        <v>0.61</v>
       </c>
       <c r="P79">
         <v>1</v>
       </c>
     </row>
     <row r="80" spans="1:16">
       <c r="A80" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="B80" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="C80" s="1">
-        <v>825000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D80" s="1">
-        <v>69.3950192</v>
+        <v>106.39887805</v>
       </c>
       <c r="E80" s="1">
-        <v>74.717804</v>
+        <v>109.37547</v>
       </c>
       <c r="F80" t="s">
         <v>8</v>
       </c>
       <c r="G80">
         <v>1.0</v>
       </c>
       <c r="H80" s="1">
-        <v>616421.88</v>
+        <v>109375.47</v>
       </c>
       <c r="I80" s="1">
-        <v>-43743.45</v>
+        <v>-2976.59</v>
       </c>
       <c r="J80" s="1">
-        <v>-7.0963493378918</v>
+        <v>-2.7214420198606</v>
       </c>
       <c r="K80">
         <v>0.0</v>
       </c>
       <c r="L80">
-        <v>169.52</v>
+        <v>0.0</v>
       </c>
       <c r="M80" s="1">
-        <v>572508.91</v>
+        <v>106398.88</v>
       </c>
       <c r="N80" s="1">
-        <v>572678.43</v>
+        <v>106398.88</v>
       </c>
       <c r="O80" s="1">
-        <v>1.39</v>
+        <v>0.26</v>
       </c>
       <c r="P80">
         <v>1</v>
       </c>
     </row>
     <row r="81" spans="1:16">
       <c r="A81" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
       <c r="B81" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
       <c r="C81" s="1">
-        <v>132000.0</v>
+        <v>825000.0</v>
       </c>
       <c r="D81" s="1">
-        <v>101.89413781</v>
+        <v>71.41926243</v>
       </c>
       <c r="E81" s="1">
-        <v>99.973</v>
+        <v>74.717804</v>
       </c>
       <c r="F81" t="s">
         <v>8</v>
       </c>
       <c r="G81">
         <v>1.0</v>
       </c>
       <c r="H81" s="1">
-        <v>131964.36</v>
+        <v>616421.88</v>
       </c>
       <c r="I81" s="1">
-        <v>2841.49</v>
+        <v>-26450.12</v>
       </c>
       <c r="J81" s="1">
-        <v>2.1532253102277</v>
+        <v>-4.2909119319386</v>
       </c>
       <c r="K81">
         <v>0.0</v>
       </c>
       <c r="L81">
-        <v>305.59</v>
+        <v>762.84</v>
       </c>
       <c r="M81" s="1">
-        <v>134500.26</v>
+        <v>589208.92</v>
       </c>
       <c r="N81" s="1">
-        <v>134805.85</v>
+        <v>589971.76</v>
       </c>
       <c r="O81" s="1">
-        <v>0.33</v>
+        <v>1.42</v>
       </c>
       <c r="P81">
         <v>1</v>
       </c>
     </row>
     <row r="82" spans="1:16">
       <c r="A82" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="B82" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
       <c r="C82" s="1">
-        <v>100000.0</v>
+        <v>132000.0</v>
       </c>
       <c r="D82" s="1">
-        <v>100.26098868</v>
+        <v>102.12913149</v>
       </c>
       <c r="E82" s="1">
-        <v>99.766</v>
+        <v>99.973</v>
       </c>
       <c r="F82" t="s">
         <v>8</v>
       </c>
       <c r="G82">
         <v>1.0</v>
       </c>
       <c r="H82" s="1">
-        <v>99766.0</v>
+        <v>131964.36</v>
       </c>
       <c r="I82" s="1">
-        <v>2288.14</v>
+        <v>3398.5</v>
       </c>
       <c r="J82" s="1">
-        <v>2.2935068059259</v>
+        <v>2.5753165475891</v>
       </c>
       <c r="K82">
         <v>0.0</v>
       </c>
-      <c r="L82" t="s">
-        <v>255</v>
+      <c r="L82">
+        <v>552.41</v>
       </c>
       <c r="M82" s="1">
-        <v>100260.99</v>
+        <v>134810.45</v>
       </c>
       <c r="N82" s="1">
-        <v>102054.14</v>
+        <v>135362.86</v>
       </c>
       <c r="O82" s="1">
-        <v>0.25</v>
+        <v>0.33</v>
       </c>
       <c r="P82">
         <v>1</v>
       </c>
     </row>
     <row r="83" spans="1:16">
       <c r="A83" t="s">
-        <v>256</v>
+        <v>253</v>
       </c>
       <c r="B83" t="s">
-        <v>257</v>
+        <v>254</v>
       </c>
       <c r="C83" s="1">
-        <v>135000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D83" s="1">
-        <v>99.32112374</v>
+        <v>100.38906621</v>
       </c>
       <c r="E83" s="1">
-        <v>104.002956</v>
+        <v>99.766</v>
       </c>
       <c r="F83" t="s">
         <v>8</v>
       </c>
       <c r="G83">
         <v>1.0</v>
       </c>
       <c r="H83" s="1">
-        <v>140403.99</v>
+        <v>99766.0</v>
       </c>
       <c r="I83" s="1">
-        <v>-2420.47</v>
+        <v>2660.74</v>
       </c>
       <c r="J83" s="1">
-        <v>-1.723932489383</v>
+        <v>2.6669807349197</v>
       </c>
       <c r="K83">
         <v>0.0</v>
       </c>
       <c r="L83" t="s">
-        <v>258</v>
+        <v>255</v>
       </c>
       <c r="M83" s="1">
-        <v>134083.52</v>
+        <v>100389.07</v>
       </c>
       <c r="N83" s="1">
-        <v>137983.52</v>
+        <v>102426.74</v>
       </c>
       <c r="O83" s="1">
-        <v>0.34</v>
+        <v>0.25</v>
       </c>
       <c r="P83">
         <v>1</v>
       </c>
     </row>
     <row r="84" spans="1:16">
       <c r="A84" t="s">
-        <v>259</v>
+        <v>256</v>
       </c>
       <c r="B84" t="s">
-        <v>260</v>
+        <v>257</v>
       </c>
       <c r="C84" s="1">
-        <v>370000.0</v>
+        <v>135000.0</v>
       </c>
       <c r="D84" s="1">
-        <v>78.9195</v>
+        <v>100.47519279</v>
       </c>
       <c r="E84" s="1">
-        <v>83.324986</v>
+        <v>104.002956</v>
       </c>
       <c r="F84" t="s">
         <v>8</v>
       </c>
       <c r="G84">
         <v>1.0</v>
       </c>
       <c r="H84" s="1">
-        <v>308302.45</v>
+        <v>140403.99</v>
       </c>
       <c r="I84" s="1">
-        <v>-12220.16</v>
+        <v>-582.17</v>
       </c>
       <c r="J84" s="1">
-        <v>-3.9636921471107</v>
+        <v>-0.4146392136007</v>
       </c>
       <c r="K84">
         <v>0.0</v>
       </c>
       <c r="L84" t="s">
-        <v>261</v>
+        <v>258</v>
       </c>
       <c r="M84" s="1">
-        <v>292002.15</v>
+        <v>135641.51</v>
       </c>
       <c r="N84" s="1">
-        <v>296082.29</v>
+        <v>139821.82</v>
       </c>
       <c r="O84" s="1">
-        <v>0.72</v>
+        <v>0.34</v>
       </c>
       <c r="P84">
         <v>1</v>
       </c>
     </row>
     <row r="85" spans="1:16">
       <c r="A85" t="s">
-        <v>262</v>
+        <v>259</v>
       </c>
       <c r="B85" t="s">
-        <v>263</v>
+        <v>260</v>
       </c>
       <c r="C85" s="1">
-        <v>200000.0</v>
+        <v>370000.0</v>
       </c>
       <c r="D85" s="1">
-        <v>95.24066431</v>
+        <v>81.1225</v>
       </c>
       <c r="E85" s="1">
-        <v>96.204555</v>
+        <v>83.324986</v>
       </c>
       <c r="F85" t="s">
         <v>8</v>
       </c>
       <c r="G85">
         <v>1.0</v>
       </c>
       <c r="H85" s="1">
-        <v>192409.11</v>
+        <v>308302.45</v>
       </c>
       <c r="I85" s="1">
-        <v>1037.29</v>
+        <v>-3696.53</v>
       </c>
       <c r="J85" s="1">
-        <v>0.53910649033198</v>
+        <v>-1.198994688495</v>
       </c>
       <c r="K85">
         <v>0.0</v>
       </c>
       <c r="L85" t="s">
-        <v>264</v>
+        <v>261</v>
       </c>
       <c r="M85" s="1">
-        <v>190481.33</v>
+        <v>300153.25</v>
       </c>
       <c r="N85" s="1">
-        <v>193446.4</v>
+        <v>304605.92</v>
       </c>
       <c r="O85" s="1">
-        <v>0.47</v>
+        <v>0.73</v>
       </c>
       <c r="P85">
         <v>1</v>
       </c>
     </row>
     <row r="86" spans="1:16">
       <c r="A86" t="s">
-        <v>265</v>
+        <v>262</v>
       </c>
       <c r="B86" t="s">
-        <v>266</v>
+        <v>263</v>
       </c>
       <c r="C86" s="1">
-        <v>400000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D86" s="1">
-        <v>92.60047085</v>
+        <v>95.4867317</v>
       </c>
       <c r="E86" s="1">
-        <v>100.596413</v>
+        <v>96.204555</v>
       </c>
       <c r="F86" t="s">
         <v>8</v>
       </c>
       <c r="G86">
         <v>1.0</v>
       </c>
       <c r="H86" s="1">
-        <v>402385.65</v>
+        <v>192409.11</v>
       </c>
       <c r="I86" s="1">
-        <v>-27052.26</v>
+        <v>1716.41</v>
       </c>
       <c r="J86" s="1">
-        <v>-6.7229683762331</v>
+        <v>0.89206275108284</v>
       </c>
       <c r="K86">
         <v>0.0</v>
       </c>
       <c r="L86" t="s">
-        <v>267</v>
+        <v>264</v>
       </c>
       <c r="M86" s="1">
-        <v>370401.88</v>
+        <v>190973.47</v>
       </c>
       <c r="N86" s="1">
-        <v>375333.39</v>
+        <v>194125.52</v>
       </c>
       <c r="O86" s="1">
-        <v>0.91</v>
+        <v>0.47</v>
       </c>
       <c r="P86">
         <v>1</v>
       </c>
     </row>
     <row r="87" spans="1:16">
       <c r="A87" t="s">
-        <v>268</v>
+        <v>265</v>
       </c>
       <c r="B87" t="s">
-        <v>269</v>
+        <v>266</v>
       </c>
       <c r="C87" s="1">
-        <v>600000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D87" s="1">
-        <v>99.79167641</v>
+        <v>93.37849103</v>
       </c>
       <c r="E87" s="1">
-        <v>99.651</v>
+        <v>100.596413</v>
       </c>
       <c r="F87" t="s">
         <v>8</v>
       </c>
       <c r="G87">
         <v>1.0</v>
       </c>
       <c r="H87" s="1">
-        <v>597906.0</v>
+        <v>402385.65</v>
       </c>
       <c r="I87" s="1">
-        <v>16378.31</v>
+        <v>-23479.91</v>
       </c>
       <c r="J87" s="1">
-        <v>2.7392784150017</v>
+        <v>-5.8351757822378</v>
       </c>
       <c r="K87">
         <v>0.0</v>
       </c>
       <c r="L87" t="s">
-        <v>270</v>
+        <v>267</v>
       </c>
       <c r="M87" s="1">
-        <v>598750.06</v>
+        <v>373513.96</v>
       </c>
       <c r="N87" s="1">
-        <v>614284.31</v>
+        <v>378905.74</v>
       </c>
       <c r="O87" s="1">
-        <v>1.49</v>
+        <v>0.91</v>
       </c>
       <c r="P87">
         <v>1</v>
       </c>
     </row>
     <row r="88" spans="1:16">
       <c r="A88" t="s">
-        <v>271</v>
+        <v>268</v>
       </c>
       <c r="B88" t="s">
-        <v>272</v>
+        <v>269</v>
       </c>
       <c r="C88" s="1">
-        <v>100000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D88" s="1">
-        <v>99.47106041</v>
+        <v>100.90658062</v>
       </c>
       <c r="E88" s="1">
-        <v>100.0</v>
+        <v>99.651</v>
       </c>
       <c r="F88" t="s">
         <v>8</v>
       </c>
       <c r="G88">
         <v>1.0</v>
       </c>
       <c r="H88" s="1">
-        <v>100000.0</v>
+        <v>597906.0</v>
       </c>
       <c r="I88" s="1">
-        <v>467.64</v>
+        <v>24275.95</v>
       </c>
       <c r="J88" s="1">
-        <v>0.46764</v>
+        <v>4.060161630758</v>
       </c>
       <c r="K88">
         <v>0.0</v>
       </c>
-      <c r="L88">
-        <v>996.58</v>
+      <c r="L88" t="s">
+        <v>270</v>
       </c>
       <c r="M88" s="1">
-        <v>99471.06</v>
+        <v>605439.48</v>
       </c>
       <c r="N88" s="1">
-        <v>100467.64</v>
+        <v>622181.95</v>
       </c>
       <c r="O88" s="1">
-        <v>0.24</v>
+        <v>1.5</v>
       </c>
       <c r="P88">
         <v>1</v>
       </c>
     </row>
     <row r="89" spans="1:16">
       <c r="A89" t="s">
+        <v>271</v>
+      </c>
+      <c r="B89" t="s">
+        <v>272</v>
+      </c>
+      <c r="C89" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="D89" s="1">
+        <v>99.51096668</v>
+      </c>
+      <c r="E89" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F89" t="s">
+        <v>8</v>
+      </c>
+      <c r="G89">
+        <v>1.0</v>
+      </c>
+      <c r="H89" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="I89" s="1">
+        <v>723.3</v>
+      </c>
+      <c r="J89" s="1">
+        <v>0.7233</v>
+      </c>
+      <c r="K89">
+        <v>0.0</v>
+      </c>
+      <c r="L89" t="s">
         <v>273</v>
       </c>
-      <c r="B89" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M89" s="1">
-        <v>525594.91</v>
+        <v>99510.97</v>
       </c>
       <c r="N89" s="1">
-        <v>545612.72</v>
+        <v>100723.3</v>
       </c>
       <c r="O89" s="1">
-        <v>1.33</v>
+        <v>0.24</v>
       </c>
       <c r="P89">
         <v>1</v>
       </c>
     </row>
     <row r="90" spans="1:16">
       <c r="A90" t="s">
+        <v>274</v>
+      </c>
+      <c r="B90" t="s">
+        <v>275</v>
+      </c>
+      <c r="C90" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="D90" s="1">
+        <v>105.07525945</v>
+      </c>
+      <c r="E90" s="1">
+        <v>108.460098</v>
+      </c>
+      <c r="F90" t="s">
+        <v>8</v>
+      </c>
+      <c r="G90">
+        <v>1.0</v>
+      </c>
+      <c r="H90" s="1">
+        <v>542300.49</v>
+      </c>
+      <c r="I90" s="1">
+        <v>4494.86</v>
+      </c>
+      <c r="J90" s="1">
+        <v>0.82885044046337</v>
+      </c>
+      <c r="K90">
+        <v>0.0</v>
+      </c>
+      <c r="L90" t="s">
         <v>276</v>
       </c>
-      <c r="B90" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M90" s="1">
-        <v>298806.7</v>
+        <v>525376.3</v>
       </c>
       <c r="N90" s="1">
-        <v>308299.85</v>
+        <v>546795.35</v>
       </c>
       <c r="O90" s="1">
-        <v>0.75</v>
+        <v>1.32</v>
       </c>
       <c r="P90">
         <v>1</v>
       </c>
     </row>
     <row r="91" spans="1:16">
       <c r="A91" t="s">
+        <v>277</v>
+      </c>
+      <c r="B91" t="s">
+        <v>278</v>
+      </c>
+      <c r="C91" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="D91" s="1">
+        <v>100.16137513</v>
+      </c>
+      <c r="E91" s="1">
+        <v>98.642</v>
+      </c>
+      <c r="F91" t="s">
+        <v>8</v>
+      </c>
+      <c r="G91">
+        <v>1.0</v>
+      </c>
+      <c r="H91" s="1">
+        <v>295926.0</v>
+      </c>
+      <c r="I91" s="1">
+        <v>14806.41</v>
+      </c>
+      <c r="J91" s="1">
+        <v>5.0034163946392</v>
+      </c>
+      <c r="K91">
+        <v>0.0</v>
+      </c>
+      <c r="L91" t="s">
         <v>279</v>
       </c>
-      <c r="B91" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M91" s="1">
-        <v>183593.2</v>
+        <v>300484.12</v>
       </c>
       <c r="N91" s="1">
-        <v>183713.75</v>
+        <v>310732.41</v>
       </c>
       <c r="O91" s="1">
-        <v>0.45</v>
+        <v>0.75</v>
       </c>
       <c r="P91">
         <v>1</v>
       </c>
     </row>
     <row r="92" spans="1:16">
       <c r="A92" t="s">
+        <v>280</v>
+      </c>
+      <c r="B92" t="s">
         <v>281</v>
       </c>
-      <c r="B92" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C92" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D92" s="1">
-        <v>99.5108684</v>
+        <v>92.25478592</v>
       </c>
       <c r="E92" s="1">
-        <v>99.75655</v>
+        <v>89.22416</v>
       </c>
       <c r="F92" t="s">
         <v>8</v>
       </c>
       <c r="G92">
         <v>1.0</v>
       </c>
       <c r="H92" s="1">
-        <v>99756.55</v>
+        <v>178448.32</v>
       </c>
       <c r="I92" s="1">
-        <v>478.98</v>
+        <v>6296.87</v>
       </c>
       <c r="J92" s="1">
-        <v>0.48014892255195</v>
+        <v>3.5286799001526</v>
       </c>
       <c r="K92">
         <v>0.0</v>
       </c>
       <c r="L92">
-        <v>724.66</v>
+        <v>235.62</v>
       </c>
       <c r="M92" s="1">
-        <v>99510.87</v>
+        <v>184509.57</v>
       </c>
       <c r="N92" s="1">
-        <v>100235.53</v>
+        <v>184745.19</v>
       </c>
       <c r="O92" s="1">
-        <v>0.24</v>
+        <v>0.44</v>
       </c>
       <c r="P92">
         <v>1</v>
       </c>
     </row>
     <row r="93" spans="1:16">
       <c r="A93" t="s">
+        <v>282</v>
+      </c>
+      <c r="B93" t="s">
         <v>283</v>
-      </c>
-[...1 lines deleted...]
-        <v>284</v>
       </c>
       <c r="C93" s="1">
         <v>100000.0</v>
       </c>
       <c r="D93" s="1">
-        <v>102.82328431</v>
+        <v>99.72452563</v>
       </c>
       <c r="E93" s="1">
-        <v>107.36234</v>
+        <v>99.75655</v>
       </c>
       <c r="F93" t="s">
         <v>8</v>
       </c>
       <c r="G93">
         <v>1.0</v>
       </c>
       <c r="H93" s="1">
-        <v>107362.34</v>
+        <v>99756.55</v>
       </c>
       <c r="I93" s="1">
-        <v>-560.97</v>
+        <v>858.04</v>
       </c>
       <c r="J93" s="1">
-        <v>-0.52250165188277</v>
+        <v>0.86013399621378</v>
       </c>
       <c r="K93">
         <v>0.0</v>
       </c>
-      <c r="L93" t="s">
-        <v>285</v>
+      <c r="L93">
+        <v>890.07</v>
       </c>
       <c r="M93" s="1">
-        <v>102823.29</v>
+        <v>99724.52</v>
       </c>
       <c r="N93" s="1">
-        <v>106801.37</v>
+        <v>100614.59</v>
       </c>
       <c r="O93" s="1">
-        <v>0.26</v>
+        <v>0.24</v>
       </c>
       <c r="P93">
         <v>1</v>
       </c>
     </row>
     <row r="94" spans="1:16">
       <c r="A94" t="s">
-        <v>286</v>
+        <v>284</v>
       </c>
       <c r="B94" t="s">
-        <v>287</v>
+        <v>285</v>
       </c>
       <c r="C94" s="1">
-        <v>300000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D94" s="1">
-        <v>102.24377218</v>
+        <v>103.27582386</v>
       </c>
       <c r="E94" s="1">
-        <v>103.74867</v>
+        <v>107.36234</v>
       </c>
       <c r="F94" t="s">
         <v>8</v>
       </c>
       <c r="G94">
         <v>1.0</v>
       </c>
       <c r="H94" s="1">
-        <v>311246.01</v>
+        <v>107362.34</v>
       </c>
       <c r="I94" s="1">
-        <v>1249.01</v>
+        <v>-3878.3</v>
       </c>
       <c r="J94" s="1">
-        <v>0.4012934977062</v>
+        <v>-3.6123467502664</v>
       </c>
       <c r="K94">
         <v>0.0</v>
       </c>
-      <c r="L94" t="s">
-        <v>288</v>
+      <c r="L94">
+        <v>208.22</v>
       </c>
       <c r="M94" s="1">
-        <v>306731.32</v>
+        <v>103275.82</v>
       </c>
       <c r="N94" s="1">
-        <v>312495.02</v>
+        <v>103484.04</v>
       </c>
       <c r="O94" s="1">
-        <v>0.76</v>
+        <v>0.25</v>
       </c>
       <c r="P94">
         <v>1</v>
       </c>
     </row>
     <row r="95" spans="1:16">
       <c r="A95" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="B95" t="s">
-        <v>290</v>
+        <v>287</v>
       </c>
       <c r="C95" s="1">
-        <v>500000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D95" s="1">
-        <v>100.80142345</v>
+        <v>102.21829491</v>
       </c>
       <c r="E95" s="1">
-        <v>101.783116</v>
+        <v>103.74867</v>
       </c>
       <c r="F95" t="s">
         <v>8</v>
       </c>
       <c r="G95">
         <v>1.0</v>
       </c>
       <c r="H95" s="1">
-        <v>508915.58</v>
+        <v>311246.01</v>
       </c>
       <c r="I95" s="1">
-        <v>-4062.57</v>
+        <v>1884.56</v>
       </c>
       <c r="J95" s="1">
-        <v>-0.79827974612214</v>
+        <v>0.60548888642781</v>
       </c>
       <c r="K95">
         <v>0.0</v>
       </c>
-      <c r="L95">
-        <v>845.89</v>
+      <c r="L95" t="s">
+        <v>288</v>
       </c>
       <c r="M95" s="1">
-        <v>504007.12</v>
+        <v>306654.89</v>
       </c>
       <c r="N95" s="1">
-        <v>504853.01</v>
+        <v>313130.57</v>
       </c>
       <c r="O95" s="1">
-        <v>1.23</v>
+        <v>0.75</v>
       </c>
       <c r="P95">
         <v>1</v>
       </c>
     </row>
     <row r="96" spans="1:16">
       <c r="A96" t="s">
+        <v>289</v>
+      </c>
+      <c r="B96" t="s">
+        <v>290</v>
+      </c>
+      <c r="C96" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="D96" s="1">
+        <v>101.16526739</v>
+      </c>
+      <c r="E96" s="1">
+        <v>101.783116</v>
+      </c>
+      <c r="F96" t="s">
+        <v>8</v>
+      </c>
+      <c r="G96">
+        <v>1.0</v>
+      </c>
+      <c r="H96" s="1">
+        <v>508915.58</v>
+      </c>
+      <c r="I96" s="1">
+        <v>-1308.42</v>
+      </c>
+      <c r="J96" s="1">
+        <v>-0.25709961561798</v>
+      </c>
+      <c r="K96">
+        <v>0.0</v>
+      </c>
+      <c r="L96" t="s">
         <v>291</v>
       </c>
-      <c r="B96" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M96" s="1">
-        <v>100455.13</v>
+        <v>505826.34</v>
       </c>
       <c r="N96" s="1">
-        <v>103381.16</v>
+        <v>507607.16</v>
       </c>
       <c r="O96" s="1">
-        <v>0.25</v>
+        <v>1.22</v>
       </c>
       <c r="P96">
         <v>1</v>
       </c>
     </row>
     <row r="97" spans="1:16">
       <c r="A97" t="s">
+        <v>292</v>
+      </c>
+      <c r="B97" t="s">
+        <v>293</v>
+      </c>
+      <c r="C97" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="D97" s="1">
+        <v>100.35953967</v>
+      </c>
+      <c r="E97" s="1">
+        <v>99.884</v>
+      </c>
+      <c r="F97" t="s">
+        <v>8</v>
+      </c>
+      <c r="G97">
+        <v>1.0</v>
+      </c>
+      <c r="H97" s="1">
+        <v>99884.0</v>
+      </c>
+      <c r="I97" s="1">
+        <v>3631.7</v>
+      </c>
+      <c r="J97" s="1">
+        <v>3.6359176644908</v>
+      </c>
+      <c r="K97">
+        <v>0.0</v>
+      </c>
+      <c r="L97" t="s">
         <v>294</v>
       </c>
-      <c r="B97" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M97" s="1">
-        <v>155395.04</v>
+        <v>100359.54</v>
       </c>
       <c r="N97" s="1">
-        <v>158459.77</v>
+        <v>103515.7</v>
       </c>
       <c r="O97" s="1">
-        <v>0.39</v>
+        <v>0.25</v>
       </c>
       <c r="P97">
         <v>1</v>
       </c>
     </row>
     <row r="98" spans="1:16">
       <c r="A98" t="s">
+        <v>295</v>
+      </c>
+      <c r="B98" t="s">
+        <v>296</v>
+      </c>
+      <c r="C98" s="1">
+        <v>150000.0</v>
+      </c>
+      <c r="D98" s="1">
+        <v>103.47888335</v>
+      </c>
+      <c r="E98" s="1">
+        <v>106.489533</v>
+      </c>
+      <c r="F98" t="s">
+        <v>8</v>
+      </c>
+      <c r="G98">
+        <v>1.0</v>
+      </c>
+      <c r="H98" s="1">
+        <v>159734.3</v>
+      </c>
+      <c r="I98" s="1">
+        <v>-1041.32</v>
+      </c>
+      <c r="J98" s="1">
+        <v>-0.6519075740151</v>
+      </c>
+      <c r="K98">
+        <v>0.0</v>
+      </c>
+      <c r="L98" t="s">
         <v>297</v>
       </c>
-      <c r="B98" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M98" s="1">
-        <v>430564.6</v>
+        <v>155218.32</v>
       </c>
       <c r="N98" s="1">
-        <v>444828.98</v>
+        <v>158692.98</v>
       </c>
       <c r="O98" s="1">
-        <v>1.08</v>
+        <v>0.38</v>
       </c>
       <c r="P98">
         <v>1</v>
       </c>
     </row>
     <row r="99" spans="1:16">
       <c r="A99" t="s">
+        <v>298</v>
+      </c>
+      <c r="B99" t="s">
+        <v>299</v>
+      </c>
+      <c r="C99" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="D99" s="1">
+        <v>107.9288892</v>
+      </c>
+      <c r="E99" s="1">
+        <v>109.861915</v>
+      </c>
+      <c r="F99" t="s">
+        <v>8</v>
+      </c>
+      <c r="G99">
+        <v>1.0</v>
+      </c>
+      <c r="H99" s="1">
+        <v>439447.66</v>
+      </c>
+      <c r="I99" s="1">
+        <v>7654.2</v>
+      </c>
+      <c r="J99" s="1">
+        <v>1.7417773939222</v>
+      </c>
+      <c r="K99">
+        <v>0.0</v>
+      </c>
+      <c r="L99" t="s">
         <v>300</v>
       </c>
-      <c r="B99" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M99" s="1">
-        <v>563436.0</v>
+        <v>431715.56</v>
       </c>
       <c r="N99" s="1">
-        <v>569107.23</v>
+        <v>447101.86</v>
       </c>
       <c r="O99" s="1">
-        <v>1.38</v>
+        <v>1.08</v>
       </c>
       <c r="P99">
         <v>1</v>
       </c>
     </row>
     <row r="100" spans="1:16">
       <c r="A100" t="s">
+        <v>301</v>
+      </c>
+      <c r="B100" t="s">
+        <v>302</v>
+      </c>
+      <c r="C100" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="D100" s="1">
+        <v>96.1675</v>
+      </c>
+      <c r="E100" s="1">
+        <v>104.270342</v>
+      </c>
+      <c r="F100" t="s">
+        <v>8</v>
+      </c>
+      <c r="G100">
+        <v>1.0</v>
+      </c>
+      <c r="H100" s="1">
+        <v>625622.05</v>
+      </c>
+      <c r="I100" s="1">
+        <v>-41910.2</v>
+      </c>
+      <c r="J100" s="1">
+        <v>-6.6989646544587</v>
+      </c>
+      <c r="K100">
+        <v>0.0</v>
+      </c>
+      <c r="L100" t="s">
         <v>303</v>
       </c>
-      <c r="B100" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M100" s="1">
-        <v>280677.66</v>
+        <v>577005.0</v>
       </c>
       <c r="N100" s="1">
-        <v>281954.3</v>
+        <v>583711.85</v>
       </c>
       <c r="O100" s="1">
-        <v>0.69</v>
+        <v>1.4</v>
       </c>
       <c r="P100">
         <v>1</v>
       </c>
     </row>
     <row r="101" spans="1:16">
       <c r="A101" t="s">
+        <v>304</v>
+      </c>
+      <c r="B101" t="s">
+        <v>305</v>
+      </c>
+      <c r="C101" s="1">
+        <v>285000.0</v>
+      </c>
+      <c r="D101" s="1">
+        <v>98.57851062</v>
+      </c>
+      <c r="E101" s="1">
+        <v>97.791014</v>
+      </c>
+      <c r="F101" t="s">
+        <v>8</v>
+      </c>
+      <c r="G101">
+        <v>1.0</v>
+      </c>
+      <c r="H101" s="1">
+        <v>278704.39</v>
+      </c>
+      <c r="I101" s="1">
+        <v>3766.97</v>
+      </c>
+      <c r="J101" s="1">
+        <v>1.3516005255604</v>
+      </c>
+      <c r="K101">
+        <v>0.0</v>
+      </c>
+      <c r="L101" t="s">
         <v>306</v>
       </c>
-      <c r="B101" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M101" s="1">
-        <v>376030.9</v>
+        <v>280948.76</v>
       </c>
       <c r="N101" s="1">
-        <v>383897.15</v>
+        <v>282471.36</v>
       </c>
       <c r="O101" s="1">
-        <v>0.93</v>
+        <v>0.68</v>
       </c>
       <c r="P101">
         <v>1</v>
       </c>
     </row>
     <row r="102" spans="1:16">
       <c r="A102" t="s">
+        <v>307</v>
+      </c>
+      <c r="B102" t="s">
+        <v>308</v>
+      </c>
+      <c r="C102" s="1">
+        <v>365000.0</v>
+      </c>
+      <c r="D102" s="1">
+        <v>103.53860067</v>
+      </c>
+      <c r="E102" s="1">
+        <v>105.094956</v>
+      </c>
+      <c r="F102" t="s">
+        <v>8</v>
+      </c>
+      <c r="G102">
+        <v>1.0</v>
+      </c>
+      <c r="H102" s="1">
+        <v>383596.59</v>
+      </c>
+      <c r="I102" s="1">
+        <v>2999.3</v>
+      </c>
+      <c r="J102" s="1">
+        <v>0.78188911950443</v>
+      </c>
+      <c r="K102">
+        <v>0.0</v>
+      </c>
+      <c r="L102" t="s">
         <v>309</v>
       </c>
-      <c r="B102" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M102" s="1">
-        <v>307682.05</v>
+        <v>377915.89</v>
       </c>
       <c r="N102" s="1">
-        <v>311062.8</v>
+        <v>386595.89</v>
       </c>
       <c r="O102" s="1">
-        <v>0.76</v>
+        <v>0.93</v>
       </c>
       <c r="P102">
         <v>1</v>
       </c>
     </row>
     <row r="103" spans="1:16">
       <c r="A103" t="s">
+        <v>310</v>
+      </c>
+      <c r="B103" t="s">
+        <v>311</v>
+      </c>
+      <c r="C103" s="1">
+        <v>295000.0</v>
+      </c>
+      <c r="D103" s="1">
+        <v>106.3025</v>
+      </c>
+      <c r="E103" s="1">
+        <v>105.485329</v>
+      </c>
+      <c r="F103" t="s">
+        <v>8</v>
+      </c>
+      <c r="G103">
+        <v>1.0</v>
+      </c>
+      <c r="H103" s="1">
+        <v>311181.72</v>
+      </c>
+      <c r="I103" s="1">
+        <v>6480.68</v>
+      </c>
+      <c r="J103" s="1">
+        <v>2.0826030526472</v>
+      </c>
+      <c r="K103">
+        <v>0.0</v>
+      </c>
+      <c r="L103" t="s">
         <v>312</v>
       </c>
-      <c r="B103" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M103" s="1">
-        <v>99897.83</v>
+        <v>313592.37</v>
       </c>
       <c r="N103" s="1">
-        <v>100134.82</v>
+        <v>317662.4</v>
       </c>
       <c r="O103" s="1">
-        <v>0.24</v>
+        <v>0.76</v>
       </c>
       <c r="P103">
         <v>1</v>
       </c>
     </row>
     <row r="104" spans="1:16">
       <c r="A104" t="s">
+        <v>313</v>
+      </c>
+      <c r="B104" t="s">
         <v>314</v>
       </c>
-      <c r="B104" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C104" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D104" s="1">
-        <v>99.88190898</v>
+        <v>100.0</v>
       </c>
       <c r="E104" s="1">
-        <v>100.292605</v>
+        <v>99.01932</v>
       </c>
       <c r="F104" t="s">
         <v>8</v>
       </c>
       <c r="G104">
         <v>1.0</v>
       </c>
       <c r="H104" s="1">
-        <v>200585.21</v>
+        <v>99019.32</v>
       </c>
       <c r="I104" s="1">
-        <v>2515.59</v>
+        <v>980.68</v>
       </c>
       <c r="J104" s="1">
-        <v>1.2541253664714</v>
+        <v>0.99039258197289</v>
       </c>
       <c r="K104">
         <v>0.0</v>
       </c>
-      <c r="L104" t="s">
-        <v>316</v>
+      <c r="L104">
+        <v>0.0</v>
       </c>
       <c r="M104" s="1">
-        <v>199763.81</v>
+        <v>100000.0</v>
       </c>
       <c r="N104" s="1">
-        <v>203100.8</v>
+        <v>100000.0</v>
       </c>
       <c r="O104" s="1">
-        <v>0.49</v>
+        <v>0.24</v>
       </c>
       <c r="P104">
         <v>1</v>
       </c>
     </row>
     <row r="105" spans="1:16">
       <c r="A105" t="s">
+        <v>315</v>
+      </c>
+      <c r="B105" t="s">
+        <v>316</v>
+      </c>
+      <c r="C105" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="D105" s="1">
+        <v>100.03383672</v>
+      </c>
+      <c r="E105" s="1">
+        <v>100.292605</v>
+      </c>
+      <c r="F105" t="s">
+        <v>8</v>
+      </c>
+      <c r="G105">
+        <v>1.0</v>
+      </c>
+      <c r="H105" s="1">
+        <v>200585.21</v>
+      </c>
+      <c r="I105" s="1">
+        <v>3236.57</v>
+      </c>
+      <c r="J105" s="1">
+        <v>1.6135636321342</v>
+      </c>
+      <c r="K105">
+        <v>0.0</v>
+      </c>
+      <c r="L105" t="s">
         <v>317</v>
       </c>
-      <c r="B105" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M105" s="1">
-        <v>411820.39</v>
+        <v>200067.67</v>
       </c>
       <c r="N105" s="1">
-        <v>424971.07</v>
+        <v>203821.78</v>
       </c>
       <c r="O105" s="1">
-        <v>1.03</v>
+        <v>0.49</v>
       </c>
       <c r="P105">
         <v>1</v>
       </c>
     </row>
     <row r="106" spans="1:16">
       <c r="A106" t="s">
+        <v>318</v>
+      </c>
+      <c r="B106" t="s">
+        <v>319</v>
+      </c>
+      <c r="C106" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="D106" s="1">
+        <v>103.07681712</v>
+      </c>
+      <c r="E106" s="1">
+        <v>106.299898</v>
+      </c>
+      <c r="F106" t="s">
+        <v>8</v>
+      </c>
+      <c r="G106">
+        <v>1.0</v>
+      </c>
+      <c r="H106" s="1">
+        <v>425199.59</v>
+      </c>
+      <c r="I106" s="1">
+        <v>1121.38</v>
+      </c>
+      <c r="J106" s="1">
+        <v>0.2637302637098</v>
+      </c>
+      <c r="K106">
+        <v>0.0</v>
+      </c>
+      <c r="L106" t="s">
         <v>320</v>
       </c>
-      <c r="B106" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M106" s="1">
-        <v>101857.2</v>
+        <v>412307.27</v>
       </c>
       <c r="N106" s="1">
-        <v>104964.05</v>
+        <v>426320.97</v>
       </c>
       <c r="O106" s="1">
-        <v>0.26</v>
+        <v>1.03</v>
       </c>
       <c r="P106">
         <v>1</v>
       </c>
     </row>
     <row r="107" spans="1:16">
       <c r="A107" t="s">
-        <v>323</v>
+        <v>321</v>
       </c>
       <c r="B107" t="s">
-        <v>324</v>
+        <v>322</v>
       </c>
       <c r="C107" s="1">
         <v>100000.0</v>
       </c>
       <c r="D107" s="1">
-        <v>101.79731765</v>
+        <v>102.13575527</v>
       </c>
       <c r="E107" s="1">
-        <v>100.24168</v>
+        <v>99.297</v>
       </c>
       <c r="F107" t="s">
         <v>8</v>
       </c>
       <c r="G107">
         <v>1.0</v>
       </c>
       <c r="H107" s="1">
-        <v>100241.68</v>
+        <v>99297.0</v>
       </c>
       <c r="I107" s="1">
-        <v>4547.42</v>
+        <v>6139.78</v>
       </c>
       <c r="J107" s="1">
-        <v>4.5364562924324</v>
+        <v>6.1832482350927</v>
       </c>
       <c r="K107">
         <v>0.0</v>
       </c>
       <c r="L107" t="s">
-        <v>325</v>
+        <v>323</v>
       </c>
       <c r="M107" s="1">
-        <v>101797.32</v>
+        <v>102135.75</v>
       </c>
       <c r="N107" s="1">
-        <v>104789.1</v>
+        <v>105436.78</v>
       </c>
       <c r="O107" s="1">
         <v>0.25</v>
       </c>
       <c r="P107">
         <v>1</v>
       </c>
     </row>
     <row r="108" spans="1:16">
       <c r="A108" t="s">
-        <v>326</v>
+        <v>324</v>
       </c>
       <c r="B108" t="s">
-        <v>327</v>
+        <v>325</v>
       </c>
       <c r="C108" s="1">
         <v>100000.0</v>
       </c>
       <c r="D108" s="1">
-        <v>97.04001</v>
+        <v>101.80216969</v>
       </c>
       <c r="E108" s="1">
-        <v>97.65639</v>
+        <v>100.24168</v>
       </c>
       <c r="F108" t="s">
         <v>8</v>
       </c>
       <c r="G108">
         <v>1.0</v>
       </c>
       <c r="H108" s="1">
-        <v>97656.39</v>
+        <v>100241.68</v>
       </c>
       <c r="I108" s="1">
-        <v>-330.35</v>
+        <v>4753.64</v>
       </c>
       <c r="J108" s="1">
-        <v>-0.33827791504478</v>
+        <v>4.7421791015474</v>
       </c>
       <c r="K108">
         <v>0.0</v>
       </c>
-      <c r="L108">
-        <v>286.03</v>
+      <c r="L108" t="s">
+        <v>326</v>
       </c>
       <c r="M108" s="1">
-        <v>97040.01</v>
+        <v>101802.17</v>
       </c>
       <c r="N108" s="1">
-        <v>97326.04</v>
+        <v>104995.32</v>
       </c>
       <c r="O108" s="1">
-        <v>0.24</v>
+        <v>0.25</v>
       </c>
       <c r="P108">
         <v>1</v>
       </c>
     </row>
     <row r="109" spans="1:16">
       <c r="A109" t="s">
+        <v>327</v>
+      </c>
+      <c r="B109" t="s">
         <v>328</v>
       </c>
-      <c r="B109" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C109" s="1">
-        <v>300000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D109" s="1">
-        <v>85.502619</v>
+        <v>97.31546027</v>
       </c>
       <c r="E109" s="1">
-        <v>86.56115</v>
+        <v>97.65639</v>
       </c>
       <c r="F109" t="s">
         <v>8</v>
       </c>
       <c r="G109">
         <v>1.0</v>
       </c>
       <c r="H109" s="1">
-        <v>259683.45</v>
+        <v>97656.39</v>
       </c>
       <c r="I109" s="1">
-        <v>-2127.65</v>
+        <v>28.52</v>
       </c>
       <c r="J109" s="1">
-        <v>-0.81932445059552</v>
+        <v>0.029204438132517</v>
       </c>
       <c r="K109">
         <v>0.0</v>
       </c>
-      <c r="L109" t="s">
-        <v>330</v>
+      <c r="L109">
+        <v>369.45</v>
       </c>
       <c r="M109" s="1">
-        <v>256507.85</v>
+        <v>97315.46</v>
       </c>
       <c r="N109" s="1">
-        <v>257555.8</v>
+        <v>97684.91</v>
       </c>
       <c r="O109" s="1">
-        <v>0.63</v>
+        <v>0.23</v>
       </c>
       <c r="P109">
         <v>1</v>
       </c>
     </row>
     <row r="110" spans="1:16">
       <c r="A110" t="s">
-        <v>331</v>
+        <v>329</v>
       </c>
       <c r="B110" t="s">
-        <v>332</v>
+        <v>330</v>
       </c>
       <c r="C110" s="1">
         <v>300000.0</v>
       </c>
       <c r="D110" s="1">
-        <v>98.64164651</v>
+        <v>86.7255462</v>
       </c>
       <c r="E110" s="1">
-        <v>99.507</v>
+        <v>86.56115</v>
       </c>
       <c r="F110" t="s">
         <v>8</v>
       </c>
       <c r="G110">
         <v>1.0</v>
       </c>
       <c r="H110" s="1">
-        <v>298521.0</v>
+        <v>259683.45</v>
       </c>
       <c r="I110" s="1">
-        <v>1977.91</v>
+        <v>1864.76</v>
       </c>
       <c r="J110" s="1">
-        <v>0.66256980245946</v>
+        <v>0.71808965877494</v>
       </c>
       <c r="K110">
         <v>0.0</v>
       </c>
       <c r="L110" t="s">
-        <v>333</v>
+        <v>331</v>
       </c>
       <c r="M110" s="1">
-        <v>295924.94</v>
+        <v>260176.63</v>
       </c>
       <c r="N110" s="1">
-        <v>300498.91</v>
+        <v>261548.21</v>
       </c>
       <c r="O110" s="1">
-        <v>0.73</v>
+        <v>0.63</v>
       </c>
       <c r="P110">
         <v>1</v>
       </c>
     </row>
     <row r="111" spans="1:16">
       <c r="A111" t="s">
+        <v>332</v>
+      </c>
+      <c r="B111" t="s">
+        <v>333</v>
+      </c>
+      <c r="C111" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="D111" s="1">
+        <v>99.64565641</v>
+      </c>
+      <c r="E111" s="1">
+        <v>99.507</v>
+      </c>
+      <c r="F111" t="s">
+        <v>8</v>
+      </c>
+      <c r="G111">
+        <v>1.0</v>
+      </c>
+      <c r="H111" s="1">
+        <v>298521.0</v>
+      </c>
+      <c r="I111" s="1">
+        <v>5594.05</v>
+      </c>
+      <c r="J111" s="1">
+        <v>1.8739217676478</v>
+      </c>
+      <c r="K111">
+        <v>0.0</v>
+      </c>
+      <c r="L111" t="s">
         <v>334</v>
       </c>
-      <c r="B111" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M111" s="1">
-        <v>139356.77</v>
+        <v>298936.97</v>
       </c>
       <c r="N111" s="1">
-        <v>140371.66</v>
+        <v>304115.05</v>
       </c>
       <c r="O111" s="1">
-        <v>0.34</v>
+        <v>0.73</v>
       </c>
       <c r="P111">
         <v>1</v>
       </c>
     </row>
     <row r="112" spans="1:16">
       <c r="A112" t="s">
+        <v>335</v>
+      </c>
+      <c r="B112" t="s">
+        <v>336</v>
+      </c>
+      <c r="C112" s="1">
+        <v>139000.0</v>
+      </c>
+      <c r="D112" s="1">
+        <v>100.58204637</v>
+      </c>
+      <c r="E112" s="1">
+        <v>99.647</v>
+      </c>
+      <c r="F112" t="s">
+        <v>8</v>
+      </c>
+      <c r="G112">
+        <v>1.0</v>
+      </c>
+      <c r="H112" s="1">
+        <v>138509.33</v>
+      </c>
+      <c r="I112" s="1">
+        <v>2574.52</v>
+      </c>
+      <c r="J112" s="1">
+        <v>1.8587339928653</v>
+      </c>
+      <c r="K112">
+        <v>0.0</v>
+      </c>
+      <c r="L112" t="s">
         <v>337</v>
       </c>
-      <c r="B112" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M112" s="1">
-        <v>378631.45</v>
+        <v>139809.05</v>
       </c>
       <c r="N112" s="1">
-        <v>379409.53</v>
+        <v>141083.85</v>
       </c>
       <c r="O112" s="1">
-        <v>0.92</v>
+        <v>0.34</v>
       </c>
       <c r="P112">
         <v>1</v>
       </c>
     </row>
     <row r="113" spans="1:16">
       <c r="A113" t="s">
+        <v>338</v>
+      </c>
+      <c r="B113" t="s">
         <v>339</v>
-      </c>
-[...1 lines deleted...]
-        <v>340</v>
       </c>
       <c r="C113" s="1">
         <v>400000.0</v>
       </c>
       <c r="D113" s="1">
-        <v>102.34379798</v>
+        <v>94.87428978</v>
       </c>
       <c r="E113" s="1">
-        <v>104.363955</v>
+        <v>95.38125</v>
       </c>
       <c r="F113" t="s">
         <v>8</v>
       </c>
       <c r="G113">
         <v>1.0</v>
       </c>
       <c r="H113" s="1">
-        <v>417455.82</v>
+        <v>381525.0</v>
       </c>
       <c r="I113" s="1">
-        <v>-1083.16</v>
+        <v>-1134.69</v>
       </c>
       <c r="J113" s="1">
-        <v>-0.2594669778469</v>
+        <v>-0.29740908197366</v>
       </c>
       <c r="K113">
         <v>0.0</v>
       </c>
-      <c r="L113" t="s">
-        <v>341</v>
+      <c r="L113">
+        <v>893.15</v>
       </c>
       <c r="M113" s="1">
-        <v>409375.19</v>
+        <v>379497.16</v>
       </c>
       <c r="N113" s="1">
-        <v>416372.66</v>
+        <v>380390.31</v>
       </c>
       <c r="O113" s="1">
-        <v>1.01</v>
+        <v>0.91</v>
       </c>
       <c r="P113">
         <v>1</v>
       </c>
     </row>
     <row r="114" spans="1:16">
       <c r="A114" t="s">
+        <v>340</v>
+      </c>
+      <c r="B114" t="s">
+        <v>341</v>
+      </c>
+      <c r="C114" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="D114" s="1">
+        <v>102.25547503</v>
+      </c>
+      <c r="E114" s="1">
+        <v>104.363955</v>
+      </c>
+      <c r="F114" t="s">
+        <v>8</v>
+      </c>
+      <c r="G114">
+        <v>1.0</v>
+      </c>
+      <c r="H114" s="1">
+        <v>417455.82</v>
+      </c>
+      <c r="I114" s="1">
+        <v>-500.48</v>
+      </c>
+      <c r="J114" s="1">
+        <v>-0.11988813570739</v>
+      </c>
+      <c r="K114">
+        <v>0.0</v>
+      </c>
+      <c r="L114" t="s">
         <v>342</v>
       </c>
-      <c r="B114" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M114" s="1">
-        <v>287893.8</v>
+        <v>409021.9</v>
       </c>
       <c r="N114" s="1">
-        <v>288041.61</v>
+        <v>416955.34</v>
       </c>
       <c r="O114" s="1">
-        <v>0.7</v>
+        <v>1.0</v>
       </c>
       <c r="P114">
         <v>1</v>
       </c>
     </row>
     <row r="115" spans="1:16">
       <c r="A115" t="s">
+        <v>343</v>
+      </c>
+      <c r="B115" t="s">
         <v>344</v>
       </c>
-      <c r="B115" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C115" s="1">
-        <v>541000.0</v>
+        <v>415000.0</v>
       </c>
       <c r="D115" s="1">
-        <v>99.17768797</v>
+        <v>71.337</v>
       </c>
       <c r="E115" s="1">
-        <v>99.56754</v>
+        <v>74.176043</v>
       </c>
       <c r="F115" t="s">
         <v>8</v>
       </c>
       <c r="G115">
         <v>1.0</v>
       </c>
       <c r="H115" s="1">
-        <v>538660.39</v>
+        <v>307830.58</v>
       </c>
       <c r="I115" s="1">
-        <v>1889.11</v>
+        <v>-11514.84</v>
       </c>
       <c r="J115" s="1">
-        <v>0.35070520035824</v>
+        <v>-3.7406420115896</v>
       </c>
       <c r="K115">
         <v>0.0</v>
       </c>
-      <c r="L115" t="s">
-        <v>346</v>
+      <c r="L115">
+        <v>267.19</v>
       </c>
       <c r="M115" s="1">
-        <v>536551.29</v>
+        <v>296048.55</v>
       </c>
       <c r="N115" s="1">
-        <v>540549.5</v>
+        <v>296315.74</v>
       </c>
       <c r="O115" s="1">
-        <v>1.31</v>
+        <v>0.71</v>
       </c>
       <c r="P115">
         <v>1</v>
       </c>
     </row>
     <row r="116" spans="1:16">
       <c r="A116" t="s">
+        <v>345</v>
+      </c>
+      <c r="B116" t="s">
+        <v>346</v>
+      </c>
+      <c r="C116" s="1">
+        <v>541000.0</v>
+      </c>
+      <c r="D116" s="1">
+        <v>99.34157591</v>
+      </c>
+      <c r="E116" s="1">
+        <v>99.56754</v>
+      </c>
+      <c r="F116" t="s">
+        <v>8</v>
+      </c>
+      <c r="G116">
+        <v>1.0</v>
+      </c>
+      <c r="H116" s="1">
+        <v>538660.39</v>
+      </c>
+      <c r="I116" s="1">
+        <v>3787.34</v>
+      </c>
+      <c r="J116" s="1">
+        <v>0.70310348975168</v>
+      </c>
+      <c r="K116">
+        <v>0.0</v>
+      </c>
+      <c r="L116" t="s">
         <v>347</v>
       </c>
-      <c r="B116" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M116" s="1">
-        <v>497797.61</v>
+        <v>537437.92</v>
       </c>
       <c r="N116" s="1">
-        <v>504797.61</v>
+        <v>542447.73</v>
       </c>
       <c r="O116" s="1">
-        <v>1.23</v>
+        <v>1.3</v>
       </c>
       <c r="P116">
         <v>1</v>
       </c>
     </row>
     <row r="117" spans="1:16">
       <c r="A117" t="s">
+        <v>348</v>
+      </c>
+      <c r="B117" t="s">
+        <v>349</v>
+      </c>
+      <c r="C117" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="D117" s="1">
+        <v>100.66155657</v>
+      </c>
+      <c r="E117" s="1">
+        <v>99.726</v>
+      </c>
+      <c r="F117" t="s">
+        <v>8</v>
+      </c>
+      <c r="G117">
+        <v>1.0</v>
+      </c>
+      <c r="H117" s="1">
+        <v>498630.0</v>
+      </c>
+      <c r="I117" s="1">
+        <v>12684.63</v>
+      </c>
+      <c r="J117" s="1">
+        <v>2.5438962757957</v>
+      </c>
+      <c r="K117">
+        <v>0.0</v>
+      </c>
+      <c r="L117" t="s">
         <v>350</v>
       </c>
-      <c r="B117" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M117" s="1">
-        <v>135019.83</v>
+        <v>503307.78</v>
       </c>
       <c r="N117" s="1">
-        <v>138274.28</v>
+        <v>511314.63</v>
       </c>
       <c r="O117" s="1">
-        <v>0.34</v>
+        <v>1.23</v>
       </c>
       <c r="P117">
         <v>1</v>
       </c>
     </row>
     <row r="118" spans="1:16">
       <c r="A118" t="s">
+        <v>351</v>
+      </c>
+      <c r="B118" t="s">
+        <v>352</v>
+      </c>
+      <c r="C118" s="1">
+        <v>130000.0</v>
+      </c>
+      <c r="D118" s="1">
+        <v>103.82684327</v>
+      </c>
+      <c r="E118" s="1">
+        <v>105.578454</v>
+      </c>
+      <c r="F118" t="s">
+        <v>8</v>
+      </c>
+      <c r="G118">
+        <v>1.0</v>
+      </c>
+      <c r="H118" s="1">
+        <v>137251.99</v>
+      </c>
+      <c r="I118" s="1">
+        <v>1295.24</v>
+      </c>
+      <c r="J118" s="1">
+        <v>0.94369487830377</v>
+      </c>
+      <c r="K118">
+        <v>0.0</v>
+      </c>
+      <c r="L118" t="s">
         <v>353</v>
       </c>
-      <c r="B118" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M118" s="1">
-        <v>145316.8</v>
+        <v>134974.9</v>
       </c>
       <c r="N118" s="1">
-        <v>146119.4</v>
+        <v>138547.23</v>
       </c>
       <c r="O118" s="1">
-        <v>0.36</v>
+        <v>0.33</v>
       </c>
       <c r="P118">
         <v>1</v>
       </c>
     </row>
     <row r="119" spans="1:16">
       <c r="A119" t="s">
+        <v>354</v>
+      </c>
+      <c r="B119" t="s">
         <v>355</v>
       </c>
-      <c r="B119" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C119" s="1">
-        <v>280000.0</v>
+        <v>155000.0</v>
       </c>
       <c r="D119" s="1">
-        <v>89.81200923</v>
+        <v>94.23500032</v>
       </c>
       <c r="E119" s="1">
-        <v>89.961514</v>
+        <v>91.593929</v>
       </c>
       <c r="F119" t="s">
         <v>8</v>
       </c>
       <c r="G119">
         <v>1.0</v>
       </c>
       <c r="H119" s="1">
-        <v>251892.24</v>
+        <v>141970.59</v>
       </c>
       <c r="I119" s="1">
-        <v>2548.24</v>
+        <v>4974.29</v>
       </c>
       <c r="J119" s="1">
-        <v>1.0116389452887</v>
+        <v>3.5037467971359</v>
       </c>
       <c r="K119">
         <v>0.0</v>
       </c>
-      <c r="L119" t="s">
-        <v>357</v>
+      <c r="L119">
+        <v>880.63</v>
       </c>
       <c r="M119" s="1">
-        <v>251473.63</v>
+        <v>146064.25</v>
       </c>
       <c r="N119" s="1">
-        <v>254440.48</v>
+        <v>146944.88</v>
       </c>
       <c r="O119" s="1">
-        <v>0.62</v>
+        <v>0.35</v>
       </c>
       <c r="P119">
         <v>1</v>
       </c>
     </row>
     <row r="120" spans="1:16">
       <c r="A120" t="s">
+        <v>356</v>
+      </c>
+      <c r="B120" t="s">
+        <v>357</v>
+      </c>
+      <c r="C120" s="1">
+        <v>280000.0</v>
+      </c>
+      <c r="D120" s="1">
+        <v>90.60696403</v>
+      </c>
+      <c r="E120" s="1">
+        <v>89.961514</v>
+      </c>
+      <c r="F120" t="s">
+        <v>8</v>
+      </c>
+      <c r="G120">
+        <v>1.0</v>
+      </c>
+      <c r="H120" s="1">
+        <v>251892.24</v>
+      </c>
+      <c r="I120" s="1">
+        <v>5035.89</v>
+      </c>
+      <c r="J120" s="1">
+        <v>1.9992239538622</v>
+      </c>
+      <c r="K120">
+        <v>0.0</v>
+      </c>
+      <c r="L120" t="s">
         <v>358</v>
       </c>
-      <c r="B120" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M120" s="1">
-        <v>140923.3</v>
+        <v>253699.5</v>
       </c>
       <c r="N120" s="1">
-        <v>141753.57</v>
+        <v>256928.13</v>
       </c>
       <c r="O120" s="1">
-        <v>0.34</v>
+        <v>0.62</v>
       </c>
       <c r="P120">
         <v>1</v>
       </c>
     </row>
     <row r="121" spans="1:16">
       <c r="A121" t="s">
+        <v>359</v>
+      </c>
+      <c r="B121" t="s">
         <v>360</v>
       </c>
-      <c r="B121" t="s">
+      <c r="C121" s="1">
+        <v>145000.0</v>
+      </c>
+      <c r="D121" s="1">
+        <v>97.49076858</v>
+      </c>
+      <c r="E121" s="1">
+        <v>96.312793</v>
+      </c>
+      <c r="F121" t="s">
+        <v>8</v>
+      </c>
+      <c r="G121">
+        <v>1.0</v>
+      </c>
+      <c r="H121" s="1">
+        <v>139653.55</v>
+      </c>
+      <c r="I121" s="1">
+        <v>2736.47</v>
+      </c>
+      <c r="J121" s="1">
+        <v>1.9594704180452</v>
+      </c>
+      <c r="K121">
+        <v>0.0</v>
+      </c>
+      <c r="L121" t="s">
         <v>361</v>
       </c>
-      <c r="C121" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M121" s="1">
-        <v>97766.91</v>
+        <v>141361.61</v>
       </c>
       <c r="N121" s="1">
-        <v>97964.17</v>
+        <v>142390.02</v>
       </c>
       <c r="O121" s="1">
-        <v>0.24</v>
+        <v>0.34</v>
       </c>
       <c r="P121">
         <v>1</v>
       </c>
     </row>
     <row r="122" spans="1:16">
       <c r="A122" t="s">
         <v>362</v>
       </c>
       <c r="B122" t="s">
         <v>363</v>
       </c>
       <c r="C122" s="1">
         <v>100000.0</v>
       </c>
       <c r="D122" s="1">
-        <v>103.559428</v>
+        <v>98.59120165</v>
       </c>
       <c r="E122" s="1">
-        <v>104.91632</v>
+        <v>100.26261</v>
       </c>
       <c r="F122" t="s">
         <v>8</v>
       </c>
       <c r="G122">
         <v>1.0</v>
       </c>
       <c r="H122" s="1">
-        <v>104916.32</v>
+        <v>100262.61</v>
       </c>
       <c r="I122" s="1">
-        <v>1012.63</v>
+        <v>-1301.55</v>
       </c>
       <c r="J122" s="1">
-        <v>0.96517872529269</v>
+        <v>-1.2981409520458</v>
       </c>
       <c r="K122">
         <v>0.0</v>
       </c>
-      <c r="L122" t="s">
-        <v>364</v>
+      <c r="L122">
+        <v>369.86</v>
       </c>
       <c r="M122" s="1">
-        <v>103559.43</v>
+        <v>98591.2</v>
       </c>
       <c r="N122" s="1">
-        <v>105928.95</v>
+        <v>98961.06</v>
       </c>
       <c r="O122" s="1">
-        <v>0.26</v>
+        <v>0.24</v>
       </c>
       <c r="P122">
         <v>1</v>
       </c>
     </row>
     <row r="123" spans="1:16">
       <c r="A123" t="s">
+        <v>364</v>
+      </c>
+      <c r="B123" t="s">
         <v>365</v>
       </c>
-      <c r="B123" t="s">
+      <c r="C123" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="D123" s="1">
+        <v>103.33959616</v>
+      </c>
+      <c r="E123" s="1">
+        <v>104.91632</v>
+      </c>
+      <c r="F123" t="s">
+        <v>8</v>
+      </c>
+      <c r="G123">
+        <v>1.0</v>
+      </c>
+      <c r="H123" s="1">
+        <v>104916.32</v>
+      </c>
+      <c r="I123" s="1">
+        <v>1058.89</v>
+      </c>
+      <c r="J123" s="1">
+        <v>1.0092710075992</v>
+      </c>
+      <c r="K123">
+        <v>0.0</v>
+      </c>
+      <c r="L123" t="s">
         <v>366</v>
       </c>
-      <c r="C123" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M123" s="1">
-        <v>401153.61</v>
+        <v>103339.59</v>
       </c>
       <c r="N123" s="1">
-        <v>409142.65</v>
+        <v>105975.21</v>
       </c>
       <c r="O123" s="1">
-        <v>0.99</v>
+        <v>0.25</v>
       </c>
       <c r="P123">
         <v>1</v>
       </c>
     </row>
     <row r="124" spans="1:16">
       <c r="A124" t="s">
+        <v>367</v>
+      </c>
+      <c r="B124" t="s">
         <v>368</v>
       </c>
-      <c r="B124" t="s">
+      <c r="C124" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="D124" s="1">
+        <v>101.02088113</v>
+      </c>
+      <c r="E124" s="1">
+        <v>102.397263</v>
+      </c>
+      <c r="F124" t="s">
+        <v>8</v>
+      </c>
+      <c r="G124">
+        <v>1.0</v>
+      </c>
+      <c r="H124" s="1">
+        <v>409589.05</v>
+      </c>
+      <c r="I124" s="1">
+        <v>3260.23</v>
+      </c>
+      <c r="J124" s="1">
+        <v>0.7959758689838</v>
+      </c>
+      <c r="K124">
+        <v>0.0</v>
+      </c>
+      <c r="L124" t="s">
         <v>369</v>
       </c>
-      <c r="C124" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M124" s="1">
-        <v>101294.59</v>
+        <v>404083.53</v>
       </c>
       <c r="N124" s="1">
-        <v>102706.58</v>
+        <v>412849.28</v>
       </c>
       <c r="O124" s="1">
-        <v>0.25</v>
+        <v>0.99</v>
       </c>
       <c r="P124">
         <v>1</v>
       </c>
     </row>
     <row r="125" spans="1:16">
       <c r="A125" t="s">
+        <v>370</v>
+      </c>
+      <c r="B125" t="s">
         <v>371</v>
       </c>
-      <c r="B125" t="s">
+      <c r="C125" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="D125" s="1">
+        <v>101.59614926</v>
+      </c>
+      <c r="E125" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F125" t="s">
+        <v>8</v>
+      </c>
+      <c r="G125">
+        <v>1.0</v>
+      </c>
+      <c r="H125" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="I125" s="1">
+        <v>3231.08</v>
+      </c>
+      <c r="J125" s="1">
+        <v>3.23108</v>
+      </c>
+      <c r="K125">
+        <v>0.0</v>
+      </c>
+      <c r="L125" t="s">
         <v>372</v>
       </c>
-      <c r="C125" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M125" s="1">
-        <v>406668.45</v>
+        <v>101596.15</v>
       </c>
       <c r="N125" s="1">
-        <v>406966.4</v>
+        <v>103231.08</v>
       </c>
       <c r="O125" s="1">
-        <v>0.99</v>
+        <v>0.25</v>
       </c>
       <c r="P125">
         <v>1</v>
       </c>
     </row>
     <row r="126" spans="1:16">
       <c r="A126" t="s">
         <v>373</v>
       </c>
       <c r="B126" t="s">
         <v>374</v>
       </c>
       <c r="C126" s="1">
-        <v>383000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D126" s="1">
-        <v>99.1120831</v>
+        <v>82.14644384</v>
       </c>
       <c r="E126" s="1">
-        <v>99.275</v>
+        <v>81.19948</v>
       </c>
       <c r="F126" t="s">
         <v>8</v>
       </c>
       <c r="G126">
         <v>1.0</v>
       </c>
       <c r="H126" s="1">
-        <v>380223.25</v>
+        <v>405997.4</v>
       </c>
       <c r="I126" s="1">
-        <v>5077.74</v>
+        <v>5248.52</v>
       </c>
       <c r="J126" s="1">
-        <v>1.3354627840354</v>
+        <v>1.2927471949328</v>
       </c>
       <c r="K126">
         <v>0.0</v>
       </c>
-      <c r="L126" t="s">
-        <v>375</v>
+      <c r="L126">
+        <v>513.7</v>
       </c>
       <c r="M126" s="1">
-        <v>379599.27</v>
+        <v>410732.22</v>
       </c>
       <c r="N126" s="1">
-        <v>385300.99</v>
+        <v>411245.92</v>
       </c>
       <c r="O126" s="1">
-        <v>0.94</v>
+        <v>0.99</v>
       </c>
       <c r="P126">
         <v>1</v>
       </c>
     </row>
     <row r="127" spans="1:16">
       <c r="A127" t="s">
+        <v>375</v>
+      </c>
+      <c r="B127" t="s">
         <v>376</v>
       </c>
-      <c r="B127" t="s">
+      <c r="C127" s="1">
+        <v>383000.0</v>
+      </c>
+      <c r="D127" s="1">
+        <v>99.97795537</v>
+      </c>
+      <c r="E127" s="1">
+        <v>99.275</v>
+      </c>
+      <c r="F127" t="s">
+        <v>8</v>
+      </c>
+      <c r="G127">
+        <v>1.0</v>
+      </c>
+      <c r="H127" s="1">
+        <v>380223.25</v>
+      </c>
+      <c r="I127" s="1">
+        <v>9137.74</v>
+      </c>
+      <c r="J127" s="1">
+        <v>2.4032565078543</v>
+      </c>
+      <c r="K127">
+        <v>0.0</v>
+      </c>
+      <c r="L127" t="s">
         <v>377</v>
       </c>
-      <c r="C127" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M127" s="1">
-        <v>712285.63</v>
+        <v>382915.57</v>
       </c>
       <c r="N127" s="1">
-        <v>718472.96</v>
+        <v>389360.99</v>
       </c>
       <c r="O127" s="1">
-        <v>1.75</v>
+        <v>0.94</v>
       </c>
       <c r="P127">
         <v>1</v>
       </c>
     </row>
     <row r="128" spans="1:16">
       <c r="A128" t="s">
+        <v>378</v>
+      </c>
+      <c r="B128" t="s">
         <v>379</v>
       </c>
-      <c r="B128" t="s">
+      <c r="C128" s="1">
+        <v>700000.0</v>
+      </c>
+      <c r="D128" s="1">
+        <v>101.85581517</v>
+      </c>
+      <c r="E128" s="1">
+        <v>102.245684</v>
+      </c>
+      <c r="F128" t="s">
+        <v>8</v>
+      </c>
+      <c r="G128">
+        <v>1.0</v>
+      </c>
+      <c r="H128" s="1">
+        <v>715719.79</v>
+      </c>
+      <c r="I128" s="1">
+        <v>4918.18</v>
+      </c>
+      <c r="J128" s="1">
+        <v>0.68716557355498</v>
+      </c>
+      <c r="K128">
+        <v>0.0</v>
+      </c>
+      <c r="L128" t="s">
         <v>380</v>
       </c>
-      <c r="C128" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M128" s="1">
-        <v>399444.0</v>
+        <v>712990.71</v>
       </c>
       <c r="N128" s="1">
-        <v>402649.48</v>
+        <v>720637.97</v>
       </c>
       <c r="O128" s="1">
-        <v>0.98</v>
+        <v>1.73</v>
       </c>
       <c r="P128">
         <v>1</v>
       </c>
     </row>
     <row r="129" spans="1:16">
       <c r="A129" t="s">
+        <v>381</v>
+      </c>
+      <c r="B129" t="s">
         <v>382</v>
       </c>
-      <c r="B129" t="s">
+      <c r="C129" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="D129" s="1">
+        <v>68.9025</v>
+      </c>
+      <c r="E129" s="1">
+        <v>69.158958</v>
+      </c>
+      <c r="F129" t="s">
+        <v>8</v>
+      </c>
+      <c r="G129">
+        <v>1.0</v>
+      </c>
+      <c r="H129" s="1">
+        <v>414953.75</v>
+      </c>
+      <c r="I129" s="1">
+        <v>2011.93</v>
+      </c>
+      <c r="J129" s="1">
+        <v>0.48485644484476</v>
+      </c>
+      <c r="K129">
+        <v>0.0</v>
+      </c>
+      <c r="L129" t="s">
         <v>383</v>
       </c>
-      <c r="C129" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M129" s="1">
-        <v>103607.9</v>
+        <v>413415.0</v>
       </c>
       <c r="N129" s="1">
-        <v>106825.79</v>
+        <v>416965.68</v>
       </c>
       <c r="O129" s="1">
-        <v>0.26</v>
+        <v>1.0</v>
       </c>
       <c r="P129">
         <v>1</v>
       </c>
     </row>
     <row r="130" spans="1:16">
       <c r="A130" t="s">
+        <v>384</v>
+      </c>
+      <c r="B130" t="s">
         <v>385</v>
       </c>
-      <c r="B130" t="s">
+      <c r="C130" s="1">
+        <v>102000.0</v>
+      </c>
+      <c r="D130" s="1">
+        <v>102.27809112</v>
+      </c>
+      <c r="E130" s="1">
+        <v>99.646</v>
+      </c>
+      <c r="F130" t="s">
+        <v>8</v>
+      </c>
+      <c r="G130">
+        <v>1.0</v>
+      </c>
+      <c r="H130" s="1">
+        <v>101638.92</v>
+      </c>
+      <c r="I130" s="1">
+        <v>6108.02</v>
+      </c>
+      <c r="J130" s="1">
+        <v>6.0095286333227</v>
+      </c>
+      <c r="K130">
+        <v>0.0</v>
+      </c>
+      <c r="L130" t="s">
         <v>386</v>
       </c>
-      <c r="C130" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M130" s="1">
-        <v>375623.39</v>
+        <v>104323.65</v>
       </c>
       <c r="N130" s="1">
-        <v>381856.81</v>
+        <v>107746.94</v>
       </c>
       <c r="O130" s="1">
-        <v>0.93</v>
+        <v>0.26</v>
       </c>
       <c r="P130">
         <v>1</v>
       </c>
     </row>
     <row r="131" spans="1:16">
       <c r="A131" t="s">
+        <v>387</v>
+      </c>
+      <c r="B131" t="s">
         <v>388</v>
       </c>
-      <c r="B131" t="s">
+      <c r="C131" s="1">
+        <v>360000.0</v>
+      </c>
+      <c r="D131" s="1">
+        <v>104.95530472</v>
+      </c>
+      <c r="E131" s="1">
+        <v>105.116214</v>
+      </c>
+      <c r="F131" t="s">
+        <v>8</v>
+      </c>
+      <c r="G131">
+        <v>1.0</v>
+      </c>
+      <c r="H131" s="1">
+        <v>378418.37</v>
+      </c>
+      <c r="I131" s="1">
+        <v>6482.64</v>
+      </c>
+      <c r="J131" s="1">
+        <v>1.7130880829068</v>
+      </c>
+      <c r="K131">
+        <v>0.0</v>
+      </c>
+      <c r="L131" t="s">
         <v>389</v>
       </c>
-      <c r="C131" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M131" s="1">
-        <v>241067.09</v>
+        <v>377839.09</v>
       </c>
       <c r="N131" s="1">
-        <v>243902.71</v>
+        <v>384901.01</v>
       </c>
       <c r="O131" s="1">
-        <v>0.59</v>
+        <v>0.93</v>
       </c>
       <c r="P131">
         <v>1</v>
       </c>
     </row>
     <row r="132" spans="1:16">
       <c r="A132" t="s">
+        <v>390</v>
+      </c>
+      <c r="B132" t="s">
         <v>391</v>
       </c>
-      <c r="B132" t="s">
+      <c r="C132" s="1">
+        <v>240000.0</v>
+      </c>
+      <c r="D132" s="1">
+        <v>100.78877964</v>
+      </c>
+      <c r="E132" s="1">
+        <v>101.505154</v>
+      </c>
+      <c r="F132" t="s">
+        <v>8</v>
+      </c>
+      <c r="G132">
+        <v>1.0</v>
+      </c>
+      <c r="H132" s="1">
+        <v>243612.37</v>
+      </c>
+      <c r="I132" s="1">
+        <v>1513.3</v>
+      </c>
+      <c r="J132" s="1">
+        <v>0.62119177281515</v>
+      </c>
+      <c r="K132">
+        <v>0.0</v>
+      </c>
+      <c r="L132" t="s">
         <v>392</v>
       </c>
-      <c r="C132" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M132" s="1">
-        <v>140861.5</v>
+        <v>241893.07</v>
       </c>
       <c r="N132" s="1">
-        <v>141568.69</v>
+        <v>245125.67</v>
       </c>
       <c r="O132" s="1">
-        <v>0.34</v>
+        <v>0.59</v>
       </c>
       <c r="P132">
         <v>1</v>
       </c>
     </row>
     <row r="133" spans="1:16">
       <c r="A133" t="s">
         <v>393</v>
       </c>
       <c r="B133" t="s">
         <v>394</v>
       </c>
       <c r="C133" s="1">
-        <v>130000.0</v>
+        <v>140000.0</v>
       </c>
       <c r="D133" s="1">
-        <v>99.70540645</v>
+        <v>100.55925376</v>
       </c>
       <c r="E133" s="1">
-        <v>105.684715</v>
+        <v>101.271864</v>
       </c>
       <c r="F133" t="s">
         <v>8</v>
       </c>
       <c r="G133">
         <v>1.0</v>
       </c>
       <c r="H133" s="1">
-        <v>137390.13</v>
+        <v>141780.61</v>
       </c>
       <c r="I133" s="1">
-        <v>-3432.35</v>
+        <v>-38.75</v>
       </c>
       <c r="J133" s="1">
-        <v>-2.4982507840993</v>
+        <v>-0.027330958725597</v>
       </c>
       <c r="K133">
         <v>0.0</v>
       </c>
-      <c r="L133" t="s">
-        <v>395</v>
+      <c r="L133">
+        <v>958.9</v>
       </c>
       <c r="M133" s="1">
-        <v>129617.03</v>
+        <v>140782.96</v>
       </c>
       <c r="N133" s="1">
-        <v>133957.78</v>
+        <v>141741.86</v>
       </c>
       <c r="O133" s="1">
-        <v>0.33</v>
+        <v>0.34</v>
       </c>
       <c r="P133">
         <v>1</v>
       </c>
     </row>
     <row r="134" spans="1:16">
       <c r="A134" t="s">
+        <v>395</v>
+      </c>
+      <c r="B134" t="s">
         <v>396</v>
       </c>
-      <c r="B134" t="s">
+      <c r="C134" s="1">
+        <v>130000.0</v>
+      </c>
+      <c r="D134" s="1">
+        <v>101.29377609</v>
+      </c>
+      <c r="E134" s="1">
+        <v>105.684715</v>
+      </c>
+      <c r="F134" t="s">
+        <v>8</v>
+      </c>
+      <c r="G134">
+        <v>1.0</v>
+      </c>
+      <c r="H134" s="1">
+        <v>137390.13</v>
+      </c>
+      <c r="I134" s="1">
+        <v>-1086.99</v>
+      </c>
+      <c r="J134" s="1">
+        <v>-0.79117037009864</v>
+      </c>
+      <c r="K134">
+        <v>0.0</v>
+      </c>
+      <c r="L134" t="s">
         <v>397</v>
       </c>
-      <c r="C134" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M134" s="1">
-        <v>132904.56</v>
+        <v>131681.91</v>
       </c>
       <c r="N134" s="1">
-        <v>137261.08</v>
+        <v>136303.14</v>
       </c>
       <c r="O134" s="1">
         <v>0.33</v>
       </c>
       <c r="P134">
         <v>1</v>
       </c>
     </row>
     <row r="135" spans="1:16">
       <c r="A135" t="s">
+        <v>398</v>
+      </c>
+      <c r="B135" t="s">
         <v>399</v>
       </c>
-      <c r="B135" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C135" s="1">
-        <v>300000.0</v>
+        <v>135000.0</v>
       </c>
       <c r="D135" s="1">
-        <v>89.52964069</v>
+        <v>99.89313726</v>
       </c>
       <c r="E135" s="1">
-        <v>88.315603</v>
+        <v>103.578504</v>
       </c>
       <c r="F135" t="s">
         <v>8</v>
       </c>
       <c r="G135">
         <v>1.0</v>
       </c>
       <c r="H135" s="1">
-        <v>264946.81</v>
+        <v>139830.98</v>
       </c>
       <c r="I135" s="1">
-        <v>4663.34</v>
+        <v>-4912.83</v>
       </c>
       <c r="J135" s="1">
-        <v>1.760104226203</v>
+        <v>-3.513405970551</v>
       </c>
       <c r="K135">
         <v>0.0</v>
       </c>
-      <c r="L135" t="s">
-        <v>401</v>
+      <c r="L135">
+        <v>62.41</v>
       </c>
       <c r="M135" s="1">
-        <v>268588.92</v>
+        <v>134855.74</v>
       </c>
       <c r="N135" s="1">
-        <v>269610.15</v>
+        <v>134918.15</v>
       </c>
       <c r="O135" s="1">
-        <v>0.66</v>
+        <v>0.32</v>
       </c>
       <c r="P135">
         <v>1</v>
       </c>
     </row>
     <row r="136" spans="1:16">
       <c r="A136" t="s">
-        <v>402</v>
+        <v>400</v>
       </c>
       <c r="B136" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
       <c r="C136" s="1">
         <v>300000.0</v>
       </c>
       <c r="D136" s="1">
-        <v>99.46631919</v>
+        <v>99.30316915</v>
       </c>
       <c r="E136" s="1">
         <v>99.860373</v>
       </c>
       <c r="F136" t="s">
         <v>8</v>
       </c>
       <c r="G136">
         <v>1.0</v>
       </c>
       <c r="H136" s="1">
         <v>299581.12</v>
       </c>
       <c r="I136" s="1">
-        <v>3903.45</v>
+        <v>3888.66</v>
       </c>
       <c r="J136" s="1">
-        <v>1.3029692925909</v>
+        <v>1.2980323993715</v>
       </c>
       <c r="K136">
         <v>0.0</v>
       </c>
       <c r="L136" t="s">
-        <v>404</v>
+        <v>402</v>
       </c>
       <c r="M136" s="1">
-        <v>298398.95</v>
+        <v>297909.51</v>
       </c>
       <c r="N136" s="1">
-        <v>303484.57</v>
+        <v>303469.78</v>
       </c>
       <c r="O136" s="1">
-        <v>0.74</v>
+        <v>0.73</v>
       </c>
       <c r="P136">
         <v>1</v>
       </c>
     </row>
     <row r="137" spans="1:16">
       <c r="A137" t="s">
-        <v>405</v>
+        <v>403</v>
       </c>
       <c r="B137" t="s">
-        <v>406</v>
+        <v>404</v>
       </c>
       <c r="C137" s="1">
         <v>140000.0</v>
       </c>
       <c r="D137" s="1">
-        <v>99.61654863</v>
+        <v>99.64946347</v>
       </c>
       <c r="E137" s="1">
         <v>98.412086</v>
       </c>
       <c r="F137" t="s">
         <v>8</v>
       </c>
       <c r="G137">
         <v>1.0</v>
       </c>
       <c r="H137" s="1">
         <v>137776.92</v>
       </c>
       <c r="I137" s="1">
-        <v>2216.04</v>
+        <v>2393.01</v>
       </c>
       <c r="J137" s="1">
-        <v>1.6084261427821</v>
+        <v>1.7368729102088</v>
       </c>
       <c r="K137">
         <v>0.0</v>
       </c>
       <c r="L137">
-        <v>529.79</v>
+        <v>660.68</v>
       </c>
       <c r="M137" s="1">
-        <v>139463.17</v>
+        <v>139509.25</v>
       </c>
       <c r="N137" s="1">
-        <v>139992.96</v>
+        <v>140169.93</v>
       </c>
       <c r="O137" s="1">
         <v>0.34</v>
       </c>
       <c r="P137">
         <v>1</v>
       </c>
     </row>
     <row r="138" spans="1:16">
       <c r="A138" t="s">
-        <v>407</v>
+        <v>405</v>
       </c>
       <c r="B138" t="s">
-        <v>408</v>
+        <v>406</v>
       </c>
       <c r="C138" s="1">
         <v>140000.0</v>
       </c>
       <c r="D138" s="1">
-        <v>99.51620548</v>
+        <v>99.56888147</v>
       </c>
       <c r="E138" s="1">
         <v>98.960671</v>
       </c>
       <c r="F138" t="s">
         <v>8</v>
       </c>
       <c r="G138">
         <v>1.0</v>
       </c>
       <c r="H138" s="1">
         <v>138544.94</v>
       </c>
       <c r="I138" s="1">
-        <v>2462.54</v>
+        <v>2677.25</v>
       </c>
       <c r="J138" s="1">
-        <v>1.7774304857326</v>
+        <v>1.9324054707447</v>
       </c>
       <c r="K138">
         <v>0.0</v>
       </c>
       <c r="L138" t="s">
-        <v>409</v>
+        <v>407</v>
       </c>
       <c r="M138" s="1">
-        <v>139322.69</v>
+        <v>139396.44</v>
       </c>
       <c r="N138" s="1">
-        <v>141007.48</v>
+        <v>141222.19</v>
       </c>
       <c r="O138" s="1">
         <v>0.34</v>
       </c>
       <c r="P138">
         <v>1</v>
       </c>
     </row>
     <row r="139" spans="1:16">
       <c r="A139" t="s">
-        <v>410</v>
+        <v>408</v>
       </c>
       <c r="B139" t="s">
-        <v>411</v>
+        <v>409</v>
       </c>
       <c r="C139" s="1">
         <v>130000.0</v>
       </c>
       <c r="D139" s="1">
-        <v>108.24583534</v>
+        <v>109.50197732</v>
       </c>
       <c r="E139" s="1">
         <v>110.213723</v>
       </c>
       <c r="F139" t="s">
         <v>8</v>
       </c>
       <c r="G139">
         <v>1.0</v>
       </c>
       <c r="H139" s="1">
         <v>143277.84</v>
       </c>
       <c r="I139" s="1">
-        <v>-875.38</v>
+        <v>1094.18</v>
       </c>
       <c r="J139" s="1">
-        <v>-0.61096677616022</v>
+        <v>0.76367706269162</v>
       </c>
       <c r="K139">
         <v>0.0</v>
       </c>
       <c r="L139" t="s">
-        <v>412</v>
+        <v>410</v>
       </c>
       <c r="M139" s="1">
-        <v>140719.58</v>
+        <v>142352.57</v>
       </c>
       <c r="N139" s="1">
-        <v>142402.46</v>
+        <v>144372.02</v>
       </c>
       <c r="O139" s="1">
         <v>0.35</v>
       </c>
       <c r="P139">
         <v>1</v>
       </c>
     </row>
     <row r="140" spans="1:16">
       <c r="A140" t="s">
-        <v>413</v>
+        <v>411</v>
       </c>
       <c r="B140" t="s">
-        <v>414</v>
+        <v>412</v>
       </c>
       <c r="C140" s="1">
         <v>450000.0</v>
       </c>
       <c r="D140" s="1">
-        <v>99.46562893</v>
+        <v>100.13207813</v>
       </c>
       <c r="E140" s="1">
         <v>99.80438</v>
       </c>
       <c r="F140" t="s">
         <v>8</v>
       </c>
       <c r="G140">
         <v>1.0</v>
       </c>
       <c r="H140" s="1">
         <v>449119.71</v>
       </c>
       <c r="I140" s="1">
-        <v>5983.84</v>
+        <v>9759.57</v>
       </c>
       <c r="J140" s="1">
-        <v>1.3323485624801</v>
+        <v>2.1730442424805</v>
       </c>
       <c r="K140">
         <v>0.0</v>
       </c>
       <c r="L140" t="s">
-        <v>415</v>
+        <v>413</v>
       </c>
       <c r="M140" s="1">
-        <v>447595.33</v>
+        <v>450594.35</v>
       </c>
       <c r="N140" s="1">
-        <v>455103.55</v>
+        <v>458879.28</v>
       </c>
       <c r="O140" s="1">
-        <v>1.11</v>
+        <v>1.1</v>
       </c>
       <c r="P140">
         <v>1</v>
       </c>
     </row>
     <row r="141" spans="1:16">
       <c r="A141" t="s">
-        <v>416</v>
+        <v>414</v>
       </c>
       <c r="B141" t="s">
-        <v>417</v>
+        <v>415</v>
       </c>
       <c r="C141" s="1">
         <v>100000.0</v>
       </c>
       <c r="D141" s="1">
-        <v>103.29707195</v>
+        <v>103.97986583</v>
       </c>
       <c r="E141" s="1">
         <v>104.27347</v>
       </c>
       <c r="F141" t="s">
         <v>8</v>
       </c>
       <c r="G141">
         <v>1.0</v>
       </c>
       <c r="H141" s="1">
         <v>104273.47</v>
       </c>
       <c r="I141" s="1">
-        <v>1157.51</v>
+        <v>2063.25</v>
       </c>
       <c r="J141" s="1">
-        <v>1.1100714304415</v>
+        <v>1.9786912241436</v>
       </c>
       <c r="K141">
         <v>0.0</v>
       </c>
       <c r="L141" t="s">
-        <v>418</v>
+        <v>416</v>
       </c>
       <c r="M141" s="1">
-        <v>103297.08</v>
+        <v>103979.87</v>
       </c>
       <c r="N141" s="1">
-        <v>105430.98</v>
+        <v>106336.72</v>
       </c>
       <c r="O141" s="1">
         <v>0.26</v>
       </c>
       <c r="P141">
         <v>1</v>
       </c>
     </row>
     <row r="142" spans="1:16">
       <c r="A142" t="s">
-        <v>419</v>
+        <v>417</v>
       </c>
       <c r="B142" t="s">
-        <v>420</v>
+        <v>418</v>
       </c>
       <c r="C142" s="1">
         <v>200000.0</v>
       </c>
       <c r="D142" s="1">
-        <v>92.4116026</v>
+        <v>92.87660089</v>
       </c>
       <c r="E142" s="1">
         <v>95.837535</v>
       </c>
       <c r="F142" t="s">
         <v>8</v>
       </c>
       <c r="G142">
         <v>1.0</v>
       </c>
       <c r="H142" s="1">
         <v>191675.07</v>
       </c>
       <c r="I142" s="1">
-        <v>-6375.15</v>
+        <v>-5402.01</v>
       </c>
       <c r="J142" s="1">
-        <v>-3.3260193931323</v>
+        <v>-2.8183164352046</v>
       </c>
       <c r="K142">
         <v>0.0</v>
       </c>
       <c r="L142">
-        <v>476.71</v>
+        <v>519.86</v>
       </c>
       <c r="M142" s="1">
-        <v>184823.21</v>
+        <v>185753.2</v>
       </c>
       <c r="N142" s="1">
-        <v>185299.92</v>
+        <v>186273.06</v>
       </c>
       <c r="O142" s="1">
         <v>0.45</v>
       </c>
       <c r="P142">
         <v>1</v>
       </c>
     </row>
     <row r="143" spans="1:16">
       <c r="A143" t="s">
-        <v>421</v>
+        <v>419</v>
       </c>
       <c r="B143" t="s">
-        <v>422</v>
+        <v>420</v>
       </c>
       <c r="C143" s="1">
         <v>260000.0</v>
       </c>
       <c r="D143" s="1">
-        <v>85.53692608</v>
+        <v>86.2107676</v>
       </c>
       <c r="E143" s="1">
         <v>84.884027</v>
       </c>
       <c r="F143" t="s">
         <v>8</v>
       </c>
       <c r="G143">
         <v>1.0</v>
       </c>
       <c r="H143" s="1">
         <v>220698.47</v>
       </c>
       <c r="I143" s="1">
-        <v>2771.37</v>
+        <v>4635.55</v>
       </c>
       <c r="J143" s="1">
-        <v>1.2557268747717</v>
+        <v>2.1003996991914</v>
       </c>
       <c r="K143">
         <v>0.0</v>
       </c>
       <c r="L143" t="s">
-        <v>423</v>
+        <v>421</v>
       </c>
       <c r="M143" s="1">
-        <v>222396.0</v>
+        <v>224147.99</v>
       </c>
       <c r="N143" s="1">
-        <v>223469.84</v>
+        <v>225334.02</v>
       </c>
       <c r="O143" s="1">
         <v>0.54</v>
       </c>
       <c r="P143">
         <v>1</v>
       </c>
     </row>
     <row r="144" spans="1:16">
       <c r="A144" t="s">
-        <v>424</v>
+        <v>422</v>
       </c>
       <c r="B144" t="s">
-        <v>425</v>
+        <v>423</v>
       </c>
       <c r="C144" s="1">
         <v>200000.0</v>
       </c>
       <c r="D144" s="1">
-        <v>95.63790054</v>
+        <v>95.87136751</v>
       </c>
       <c r="E144" s="1">
         <v>100.243095</v>
       </c>
       <c r="F144" t="s">
         <v>8</v>
       </c>
       <c r="G144">
         <v>1.0</v>
       </c>
       <c r="H144" s="1">
         <v>200486.19</v>
       </c>
       <c r="I144" s="1">
-        <v>-8246.01</v>
+        <v>-7687.02</v>
       </c>
       <c r="J144" s="1">
-        <v>-4.1130064868807</v>
+        <v>-3.8341892775757</v>
       </c>
       <c r="K144">
         <v>0.0</v>
       </c>
-      <c r="L144">
-        <v>964.38</v>
+      <c r="L144" t="s">
+        <v>424</v>
       </c>
       <c r="M144" s="1">
-        <v>191275.8</v>
+        <v>191742.73</v>
       </c>
       <c r="N144" s="1">
-        <v>192240.18</v>
+        <v>192799.17</v>
       </c>
       <c r="O144" s="1">
-        <v>0.47</v>
+        <v>0.46</v>
       </c>
       <c r="P144">
         <v>1</v>
       </c>
     </row>
     <row r="145" spans="1:16">
       <c r="A145" t="s">
+        <v>425</v>
+      </c>
+      <c r="B145" t="s">
         <v>426</v>
-      </c>
-[...1 lines deleted...]
-        <v>427</v>
       </c>
       <c r="C145" s="1">
         <v>200000.0</v>
       </c>
       <c r="D145" s="1">
-        <v>102.56154925</v>
+        <v>102.35765885</v>
       </c>
       <c r="E145" s="1">
         <v>99.948</v>
       </c>
       <c r="F145" t="s">
         <v>8</v>
       </c>
       <c r="G145">
         <v>1.0</v>
       </c>
       <c r="H145" s="1">
         <v>199896.0</v>
       </c>
       <c r="I145" s="1">
-        <v>8015.87</v>
+        <v>8281.24</v>
       </c>
       <c r="J145" s="1">
-        <v>4.0100202105095</v>
+        <v>4.1427742426062</v>
       </c>
       <c r="K145">
         <v>0.0</v>
       </c>
       <c r="L145" t="s">
-        <v>428</v>
+        <v>427</v>
       </c>
       <c r="M145" s="1">
-        <v>205123.1</v>
+        <v>204715.32</v>
       </c>
       <c r="N145" s="1">
-        <v>207911.87</v>
+        <v>208177.24</v>
       </c>
       <c r="O145" s="1">
-        <v>0.51</v>
+        <v>0.5</v>
       </c>
       <c r="P145">
         <v>1</v>
       </c>
     </row>
     <row r="146" spans="1:16">
       <c r="A146" t="s">
+        <v>428</v>
+      </c>
+      <c r="B146" t="s">
         <v>429</v>
-      </c>
-[...1 lines deleted...]
-        <v>430</v>
       </c>
       <c r="C146" s="1">
         <v>150000.0</v>
       </c>
       <c r="D146" s="1">
-        <v>93.35165677</v>
+        <v>93.68238476</v>
       </c>
       <c r="E146" s="1">
         <v>90.382013</v>
       </c>
       <c r="F146" t="s">
         <v>8</v>
       </c>
       <c r="G146">
         <v>1.0</v>
       </c>
       <c r="H146" s="1">
         <v>135573.02</v>
       </c>
       <c r="I146" s="1">
-        <v>4497.1</v>
+        <v>5003.98</v>
       </c>
       <c r="J146" s="1">
-        <v>3.3171054240733</v>
+        <v>3.6909851237363</v>
       </c>
       <c r="K146">
         <v>0.0</v>
       </c>
       <c r="L146">
-        <v>42.64</v>
+        <v>53.42</v>
       </c>
       <c r="M146" s="1">
-        <v>140027.48</v>
+        <v>140523.58</v>
       </c>
       <c r="N146" s="1">
-        <v>140070.12</v>
+        <v>140577.0</v>
       </c>
       <c r="O146" s="1">
         <v>0.34</v>
       </c>
       <c r="P146">
         <v>1</v>
       </c>
     </row>
     <row r="147" spans="1:16">
       <c r="A147" t="s">
+        <v>430</v>
+      </c>
+      <c r="B147" t="s">
         <v>431</v>
-      </c>
-[...1 lines deleted...]
-        <v>432</v>
       </c>
       <c r="C147" s="1">
         <v>160000.0</v>
       </c>
       <c r="D147" s="1">
-        <v>87.89931706</v>
+        <v>88.67519885</v>
       </c>
       <c r="E147" s="1">
         <v>86.219563</v>
       </c>
       <c r="F147" t="s">
         <v>8</v>
       </c>
       <c r="G147">
         <v>1.0</v>
       </c>
       <c r="H147" s="1">
         <v>137951.3</v>
       </c>
       <c r="I147" s="1">
-        <v>3399.94</v>
+        <v>4687.37</v>
       </c>
       <c r="J147" s="1">
-        <v>2.4645943894693</v>
+        <v>3.3978440217671</v>
       </c>
       <c r="K147">
         <v>0.0</v>
       </c>
       <c r="L147">
-        <v>712.33</v>
+        <v>758.36</v>
       </c>
       <c r="M147" s="1">
-        <v>140638.91</v>
+        <v>141880.31</v>
       </c>
       <c r="N147" s="1">
-        <v>141351.24</v>
+        <v>142638.67</v>
       </c>
       <c r="O147" s="1">
         <v>0.34</v>
       </c>
       <c r="P147">
         <v>1</v>
       </c>
     </row>
     <row r="148" spans="1:16">
       <c r="A148" t="s">
+        <v>432</v>
+      </c>
+      <c r="B148" t="s">
         <v>433</v>
-      </c>
-[...1 lines deleted...]
-        <v>434</v>
       </c>
       <c r="C148" s="1">
         <v>140000.0</v>
       </c>
       <c r="D148" s="1">
-        <v>98.25032253</v>
+        <v>98.65805311</v>
       </c>
       <c r="E148" s="1">
         <v>98.939836</v>
       </c>
       <c r="F148" t="s">
         <v>8</v>
       </c>
       <c r="G148">
         <v>1.0</v>
       </c>
       <c r="H148" s="1">
         <v>138515.77</v>
       </c>
       <c r="I148" s="1">
-        <v>1304.41</v>
+        <v>2056.46</v>
       </c>
       <c r="J148" s="1">
-        <v>0.9417050491796</v>
+        <v>1.4846396190123</v>
       </c>
       <c r="K148">
         <v>0.0</v>
       </c>
       <c r="L148" t="s">
-        <v>435</v>
+        <v>434</v>
       </c>
       <c r="M148" s="1">
-        <v>137550.45</v>
+        <v>138121.27</v>
       </c>
       <c r="N148" s="1">
-        <v>139820.18</v>
+        <v>140572.23</v>
       </c>
       <c r="O148" s="1">
         <v>0.34</v>
       </c>
       <c r="P148">
         <v>1</v>
       </c>
     </row>
     <row r="149" spans="1:16">
       <c r="A149" t="s">
+        <v>435</v>
+      </c>
+      <c r="B149" t="s">
         <v>436</v>
-      </c>
-[...1 lines deleted...]
-        <v>437</v>
       </c>
       <c r="C149" s="1">
         <v>400000.0</v>
       </c>
       <c r="D149" s="1">
-        <v>99.34434285</v>
+        <v>99.4421713</v>
       </c>
       <c r="E149" s="1">
         <v>98.91284</v>
       </c>
       <c r="F149" t="s">
         <v>8</v>
       </c>
       <c r="G149">
         <v>1.0</v>
       </c>
       <c r="H149" s="1">
         <v>395651.36</v>
       </c>
       <c r="I149" s="1">
-        <v>2991.76</v>
+        <v>3498.15</v>
       </c>
       <c r="J149" s="1">
-        <v>0.75616067640966</v>
+        <v>0.88414962101988</v>
       </c>
       <c r="K149">
         <v>0.0</v>
       </c>
       <c r="L149" t="s">
-        <v>438</v>
+        <v>437</v>
       </c>
       <c r="M149" s="1">
-        <v>397377.37</v>
+        <v>397768.69</v>
       </c>
       <c r="N149" s="1">
-        <v>398643.12</v>
+        <v>399149.51</v>
       </c>
       <c r="O149" s="1">
-        <v>0.97</v>
+        <v>0.96</v>
       </c>
       <c r="P149">
         <v>1</v>
       </c>
     </row>
     <row r="150" spans="1:16">
       <c r="A150" t="s">
+        <v>438</v>
+      </c>
+      <c r="B150" t="s">
         <v>439</v>
-      </c>
-[...1 lines deleted...]
-        <v>440</v>
       </c>
       <c r="C150" s="1">
         <v>150000.0</v>
       </c>
       <c r="D150" s="1">
-        <v>92.80370778</v>
+        <v>93.3040183</v>
       </c>
       <c r="E150" s="1">
         <v>90.429947</v>
       </c>
       <c r="F150" t="s">
         <v>8</v>
       </c>
       <c r="G150">
         <v>1.0</v>
       </c>
       <c r="H150" s="1">
         <v>135644.92</v>
       </c>
       <c r="I150" s="1">
-        <v>3747.11</v>
+        <v>4320.87</v>
       </c>
       <c r="J150" s="1">
-        <v>2.7624403479319</v>
+        <v>3.1854270694398</v>
       </c>
       <c r="K150">
         <v>0.0</v>
       </c>
       <c r="L150">
-        <v>186.47</v>
+        <v>9.76</v>
       </c>
       <c r="M150" s="1">
-        <v>139205.56</v>
+        <v>139956.03</v>
       </c>
       <c r="N150" s="1">
-        <v>139392.03</v>
+        <v>139965.79</v>
       </c>
       <c r="O150" s="1">
         <v>0.34</v>
       </c>
       <c r="P150">
         <v>1</v>
       </c>
     </row>
     <row r="151" spans="1:16">
       <c r="A151" t="s">
+        <v>440</v>
+      </c>
+      <c r="B151" t="s">
         <v>441</v>
-      </c>
-[...1 lines deleted...]
-        <v>442</v>
       </c>
       <c r="C151" s="1">
         <v>300000.0</v>
       </c>
       <c r="D151" s="1">
-        <v>101.69252529</v>
+        <v>102.13310808</v>
       </c>
       <c r="E151" s="1">
         <v>104.254153</v>
       </c>
       <c r="F151" t="s">
         <v>8</v>
       </c>
       <c r="G151">
         <v>1.0</v>
       </c>
       <c r="H151" s="1">
         <v>312762.46</v>
       </c>
       <c r="I151" s="1">
-        <v>-499.27</v>
+        <v>1383.44</v>
       </c>
       <c r="J151" s="1">
-        <v>-0.15963232927635</v>
+        <v>0.44232930000615</v>
       </c>
       <c r="K151">
         <v>0.0</v>
       </c>
       <c r="L151" t="s">
-        <v>443</v>
+        <v>442</v>
       </c>
       <c r="M151" s="1">
-        <v>305077.57</v>
+        <v>306399.32</v>
       </c>
       <c r="N151" s="1">
-        <v>312263.19</v>
+        <v>314145.9</v>
       </c>
       <c r="O151" s="1">
         <v>0.76</v>
       </c>
       <c r="P151">
         <v>1</v>
       </c>
     </row>
     <row r="152" spans="1:16">
       <c r="A152" t="s">
+        <v>443</v>
+      </c>
+      <c r="B152" t="s">
         <v>444</v>
-      </c>
-[...1 lines deleted...]
-        <v>445</v>
       </c>
       <c r="C152" s="1">
         <v>400000.0</v>
       </c>
       <c r="D152" s="1">
-        <v>94.64037817</v>
+        <v>95.3571923</v>
       </c>
       <c r="E152" s="1">
         <v>95.238198</v>
       </c>
       <c r="F152" t="s">
         <v>8</v>
       </c>
       <c r="G152">
         <v>1.0</v>
       </c>
       <c r="H152" s="1">
         <v>380952.79</v>
       </c>
       <c r="I152" s="1">
-        <v>5989.54</v>
+        <v>9403.38</v>
       </c>
       <c r="J152" s="1">
-        <v>1.5722525617938</v>
+        <v>2.468384599572</v>
       </c>
       <c r="K152">
         <v>0.0</v>
       </c>
       <c r="L152" t="s">
-        <v>446</v>
+        <v>445</v>
       </c>
       <c r="M152" s="1">
-        <v>378561.51</v>
+        <v>381428.77</v>
       </c>
       <c r="N152" s="1">
-        <v>386942.33</v>
+        <v>390356.17</v>
       </c>
       <c r="O152" s="1">
         <v>0.94</v>
       </c>
       <c r="P152">
         <v>1</v>
       </c>
     </row>
     <row r="153" spans="1:16">
       <c r="A153" t="s">
+        <v>446</v>
+      </c>
+      <c r="B153" t="s">
         <v>447</v>
-      </c>
-[...1 lines deleted...]
-        <v>448</v>
       </c>
       <c r="C153" s="1">
         <v>200000.0</v>
       </c>
       <c r="D153" s="1">
-        <v>108.18989489</v>
+        <v>108.48955649</v>
       </c>
       <c r="E153" s="1">
         <v>110.518375</v>
       </c>
       <c r="F153" t="s">
         <v>8</v>
       </c>
       <c r="G153">
         <v>1.0</v>
       </c>
       <c r="H153" s="1">
         <v>221036.75</v>
       </c>
       <c r="I153" s="1">
-        <v>-2492.58</v>
+        <v>-1317.91</v>
       </c>
       <c r="J153" s="1">
-        <v>-1.1276767324891</v>
+        <v>-0.5962402179728</v>
       </c>
       <c r="K153">
         <v>0.0</v>
       </c>
       <c r="L153" t="s">
-        <v>449</v>
+        <v>448</v>
       </c>
       <c r="M153" s="1">
-        <v>216379.79</v>
+        <v>216979.11</v>
       </c>
       <c r="N153" s="1">
-        <v>218544.17</v>
+        <v>219718.84</v>
       </c>
       <c r="O153" s="1">
         <v>0.53</v>
       </c>
       <c r="P153">
         <v>1</v>
       </c>
     </row>
     <row r="154" spans="1:16">
       <c r="A154" t="s">
+        <v>449</v>
+      </c>
+      <c r="B154" t="s">
         <v>450</v>
       </c>
-      <c r="B154" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C154" s="1">
-        <v>39.0</v>
+        <v>3.0</v>
       </c>
       <c r="D154" s="1">
-        <v>116.6</v>
+        <v>118.1</v>
       </c>
       <c r="E154" s="1">
-        <v>116.59948718</v>
+        <v>118.0</v>
       </c>
       <c r="F154" t="s">
         <v>8</v>
       </c>
       <c r="G154">
         <v>1.0</v>
       </c>
       <c r="H154" s="1">
         <v>0.0</v>
       </c>
       <c r="I154" s="1">
-        <v>20.0</v>
+        <v>300.0</v>
       </c>
       <c r="J154" s="1">
         <v>0</v>
       </c>
       <c r="K154">
         <v>0.0</v>
       </c>
       <c r="L154">
         <v>0.0</v>
       </c>
       <c r="M154" s="1">
-        <v>20.0</v>
+        <v>300.0</v>
       </c>
       <c r="N154" s="1">
-        <v>20.0</v>
+        <v>300.0</v>
       </c>
       <c r="O154" s="1">
         <v>0.0</v>
       </c>
       <c r="P154">
         <v>1</v>
       </c>
     </row>
     <row r="155" spans="1:16">
       <c r="A155" t="s">
+        <v>451</v>
+      </c>
+      <c r="B155" t="s">
         <v>452</v>
-      </c>
-[...1 lines deleted...]
-        <v>453</v>
       </c>
       <c r="C155" s="1">
         <v>-8.0</v>
       </c>
       <c r="D155" s="1">
-        <v>128.2</v>
+        <v>129.2</v>
       </c>
       <c r="E155" s="1">
-        <v>128.63</v>
+        <v>129.04</v>
       </c>
       <c r="F155" t="s">
         <v>8</v>
       </c>
       <c r="G155">
         <v>1.0</v>
       </c>
       <c r="H155" s="1">
         <v>0.0</v>
       </c>
       <c r="I155" s="1">
-        <v>3440.0</v>
+        <v>-1280.0</v>
       </c>
       <c r="J155" s="1">
         <v>0</v>
       </c>
       <c r="K155">
         <v>0.0</v>
       </c>
       <c r="L155">
         <v>0.0</v>
       </c>
       <c r="M155" s="1">
-        <v>3440.0</v>
+        <v>-1280.0</v>
       </c>
       <c r="N155" s="1">
-        <v>3440.0</v>
+        <v>-1280.0</v>
       </c>
       <c r="O155" s="1">
-        <v>0.01</v>
+        <v>0.0</v>
       </c>
       <c r="P155">
         <v>1</v>
       </c>
     </row>
     <row r="156" spans="1:16">
       <c r="A156" t="s">
+        <v>453</v>
+      </c>
+      <c r="B156" t="s">
         <v>454</v>
       </c>
-      <c r="B156" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C156" s="1">
-        <v>-13.0</v>
+        <v>-12.0</v>
       </c>
       <c r="D156" s="1">
-        <v>121.82</v>
+        <v>123.44</v>
       </c>
       <c r="E156" s="1">
-        <v>121.25</v>
+        <v>123.27</v>
       </c>
       <c r="F156" t="s">
         <v>8</v>
       </c>
       <c r="G156">
         <v>1.0</v>
       </c>
       <c r="H156" s="1">
         <v>0.0</v>
       </c>
       <c r="I156" s="1">
-        <v>-7410.0</v>
+        <v>-2040.0</v>
       </c>
       <c r="J156" s="1">
         <v>0</v>
       </c>
       <c r="K156">
         <v>0.0</v>
       </c>
       <c r="L156">
         <v>0.0</v>
       </c>
       <c r="M156" s="1">
-        <v>-7410.0</v>
+        <v>-2040.0</v>
       </c>
       <c r="N156" s="1">
-        <v>-7410.0</v>
+        <v>-2040.0</v>
       </c>
       <c r="O156" s="1">
-        <v>-0.02</v>
+        <v>0.0</v>
       </c>
       <c r="P156">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>