--- v1 (2026-05-27)
+++ v2 (2026-06-17)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="455">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="454">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>X</t>
   </si>
   <si>
     <t>FR0013422813</t>
   </si>
   <si>
@@ -136,1293 +136,1290 @@
   <si>
     <t>VBCE (EUR)</t>
   </si>
   <si>
     <t>VBCI (EUR)</t>
   </si>
   <si>
     <t>Poids</t>
   </si>
   <si>
     <t>Nb.</t>
   </si>
   <si>
     <t>FR001400KPZ3</t>
   </si>
   <si>
     <t>OFI INVEST ESG LIQ I</t>
   </si>
   <si>
     <t>XS2491189408</t>
   </si>
   <si>
     <t>A2A EX 2.5 06-26</t>
   </si>
   <si>
-    <t>2 502.74</t>
+    <t>2 656.16</t>
   </si>
   <si>
     <t>XS3238204062</t>
   </si>
   <si>
     <t>A2A EX 3.25 05-32</t>
   </si>
   <si>
-    <t>2 239.03</t>
+    <t>2 600.89</t>
   </si>
   <si>
     <t>XS2986639701</t>
   </si>
   <si>
     <t>A2A EX 3.625 01-35</t>
   </si>
   <si>
     <t>XS2583205906</t>
   </si>
   <si>
     <t>A2A EX 4.375 02-34</t>
   </si>
   <si>
     <t>XS2534976886</t>
   </si>
   <si>
     <t>A2A EX 4.5 09-30</t>
   </si>
   <si>
+    <t>2 900.96</t>
+  </si>
+  <si>
+    <t>XS2487054939</t>
+  </si>
+  <si>
+    <t>ABN AMR 3.0 06-32</t>
+  </si>
+  <si>
+    <t>11 958.90</t>
+  </si>
+  <si>
+    <t>XS3185662676</t>
+  </si>
+  <si>
+    <t>ABN AMR 3.0 09-32</t>
+  </si>
+  <si>
+    <t>4 389.04</t>
+  </si>
+  <si>
+    <t>XS2536941656</t>
+  </si>
+  <si>
+    <t>ABN AMR 4.25 02-30</t>
+  </si>
+  <si>
+    <t>XS3066564900</t>
+  </si>
+  <si>
+    <t>ACHM BA 2.5 05-28</t>
+  </si>
+  <si>
+    <t>2 171.23</t>
+  </si>
+  <si>
+    <t>XS3237229193</t>
+  </si>
+  <si>
+    <t>AIB GRO 3.75 12-36</t>
+  </si>
+  <si>
+    <t>16 126.95</t>
+  </si>
+  <si>
+    <t>XS3219374975</t>
+  </si>
+  <si>
+    <t>ALPH BA 3.125 10-31</t>
+  </si>
+  <si>
+    <t>6 472.60</t>
+  </si>
+  <si>
+    <t>FR00140005T0</t>
+  </si>
+  <si>
+    <t>ARKEMA 0.125 10-26</t>
+  </si>
+  <si>
+    <t>FR0014012JL7</t>
+  </si>
+  <si>
+    <t>ARKEMA 3.5 09-33</t>
+  </si>
+  <si>
+    <t>5 494.52</t>
+  </si>
+  <si>
+    <t>XS3215529192</t>
+  </si>
+  <si>
+    <t>ASN BAN 3.375 10-32</t>
+  </si>
+  <si>
     <t>2 644.52</t>
   </si>
   <si>
-    <t>XS2487054939</t>
-[...73 lines deleted...]
-  <si>
     <t>XS2694995163</t>
   </si>
   <si>
     <t>ASR NED 3.625 12-28</t>
   </si>
   <si>
-    <t>2 172.02</t>
+    <t>4 527.77</t>
   </si>
   <si>
     <t>XS2747590896</t>
   </si>
   <si>
     <t>ASS GEN 3.212 01-29</t>
   </si>
   <si>
     <t>XS2747596315</t>
   </si>
   <si>
     <t>ASS GEN 3.547 01-34</t>
   </si>
   <si>
     <t>XS2314312179</t>
   </si>
   <si>
     <t>AXA 1.375 10-41</t>
   </si>
   <si>
-    <t>3 433.36</t>
+    <t>6 263.22</t>
   </si>
   <si>
     <t>FR0014015J87</t>
   </si>
   <si>
     <t>AYVENS 3.0 04-30</t>
   </si>
   <si>
     <t>IT0005675126</t>
   </si>
   <si>
     <t>BANC BP 3.125 10-31</t>
   </si>
   <si>
-    <t>1 794.52</t>
+    <t>2 013.70</t>
   </si>
   <si>
     <t>XS2357417257</t>
   </si>
   <si>
     <t>BANC NT 0.625 06-29</t>
   </si>
   <si>
     <t>XS2194370727</t>
   </si>
   <si>
     <t>BANC NT 1.125 06-27</t>
   </si>
   <si>
     <t>XS2063247915</t>
   </si>
   <si>
     <t>BANC SA 0.3 10-26</t>
   </si>
   <si>
     <t>XS2804565435</t>
   </si>
   <si>
     <t>BANK OF 3.5 04-29</t>
   </si>
   <si>
-    <t>9 205.48</t>
+    <t>9 665.75</t>
   </si>
   <si>
     <t>FR00140003P3</t>
   </si>
   <si>
     <t>BANQ FE 0.1 10-27</t>
   </si>
   <si>
     <t>FR0014004750</t>
   </si>
   <si>
     <t>BANQ FE 0.25 06-28</t>
   </si>
   <si>
     <t>FR001400Q0T5</t>
   </si>
   <si>
     <t>BANQ FE 3.5 05-31</t>
   </si>
   <si>
-    <t>11 200.00</t>
+    <t>14 767.12</t>
   </si>
   <si>
     <t>XS3170898723</t>
   </si>
   <si>
     <t>BAWA BK 3.375 09-33</t>
   </si>
   <si>
-    <t>10 097.26</t>
+    <t>12 815.75</t>
   </si>
   <si>
     <t>XS2013745703</t>
   </si>
   <si>
     <t>BBVA 1.0 06-26</t>
   </si>
   <si>
-    <t>2 794.52</t>
+    <t>2 969.86</t>
   </si>
   <si>
     <t>BE6328785207</t>
   </si>
   <si>
     <t>BELF SA 0.375 06-27</t>
   </si>
   <si>
     <t>BE6352762387</t>
   </si>
   <si>
     <t>BELF SA 3.625 06-30</t>
   </si>
   <si>
-    <t>10 527.40</t>
+    <t>13 953.77</t>
   </si>
   <si>
     <t>BE6344187966</t>
   </si>
   <si>
     <t>BELF SA 3.875 06-28</t>
   </si>
   <si>
-    <t>2 802.74</t>
+    <t>2 972.60</t>
   </si>
   <si>
     <t>XS2634687912</t>
   </si>
   <si>
     <t>BK AMER 4.134 06-28</t>
   </si>
   <si>
-    <t>11 960.28</t>
+    <t>15 856.44</t>
   </si>
   <si>
     <t>XS3225871121</t>
   </si>
   <si>
     <t>BK IREL 3.625 11-36</t>
   </si>
   <si>
-    <t>3 479.01</t>
+    <t>3 971.61</t>
   </si>
   <si>
     <t>XS2643234011</t>
   </si>
   <si>
     <t>BK IREL 5.0 07-31</t>
   </si>
   <si>
-    <t>11 768.49</t>
+    <t>12 546.58</t>
   </si>
   <si>
     <t>FR0013415692</t>
   </si>
   <si>
     <t>BQ POST 1.375 04-29</t>
   </si>
   <si>
-    <t>3 537.33</t>
+    <t>3 718.15</t>
   </si>
   <si>
     <t>XS3038544790</t>
   </si>
   <si>
     <t>BRAM U 3.625 04-33</t>
   </si>
   <si>
-    <t>13 108.60</t>
+    <t>17 220.64</t>
   </si>
   <si>
     <t>DE000BU3Z005</t>
   </si>
   <si>
     <t>BUND DE 2.3 02-33</t>
   </si>
   <si>
     <t>FR001400M4O2</t>
   </si>
   <si>
     <t>CA 4.375 11-33</t>
   </si>
   <si>
-    <t>5 753.42</t>
+    <t>10 739.72</t>
   </si>
   <si>
     <t>XS3108521124</t>
   </si>
   <si>
     <t>CA AUTO 2.75 07-28</t>
   </si>
   <si>
-    <t>1 818.69</t>
+    <t>1 940.45</t>
   </si>
   <si>
     <t>XS2310118976</t>
   </si>
   <si>
     <t>CAIX 1.25 06-31</t>
   </si>
   <si>
-    <t>2 650.68</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2555187801</t>
   </si>
   <si>
     <t>CAIX 5.375 11-30</t>
   </si>
   <si>
-    <t>1 605.14</t>
+    <t>1 840.75</t>
   </si>
   <si>
     <t>DE000CZ45W57</t>
   </si>
   <si>
     <t>CMZB FR 3.0 09-27</t>
   </si>
   <si>
-    <t>1 397.26</t>
+    <t>1 528.77</t>
   </si>
   <si>
     <t>FR0013463775</t>
   </si>
   <si>
     <t>CNP ASS 2.0 07-50</t>
   </si>
   <si>
-    <t>4 800.00</t>
+    <t>6 438.36</t>
   </si>
   <si>
     <t>DE000CZ457W4</t>
   </si>
   <si>
     <t>COMM AK 4.0 01-38</t>
   </si>
   <si>
-    <t>1 347.95</t>
+    <t>1 873.97</t>
   </si>
   <si>
     <t>DE000CZ45ZY0</t>
   </si>
   <si>
     <t>COMM AK 4.125 06-37</t>
   </si>
   <si>
-    <t>2 780.14</t>
+    <t>11 843.84</t>
   </si>
   <si>
     <t>DE000CZ439B6</t>
   </si>
   <si>
     <t>COMM AK 5.25 03-29</t>
   </si>
   <si>
-    <t>14 800.68</t>
+    <t>15 491.10</t>
   </si>
   <si>
     <t>XS2796609787</t>
   </si>
   <si>
     <t>COMP DE 3.375 04-30</t>
   </si>
   <si>
-    <t>3 042.12</t>
+    <t>3 190.07</t>
   </si>
   <si>
     <t>XS2796659964</t>
   </si>
   <si>
     <t>COMP DE 3.625 04-34</t>
   </si>
   <si>
-    <t>6 534.93</t>
+    <t>6 852.74</t>
   </si>
   <si>
     <t>XS3200103490</t>
   </si>
   <si>
     <t>COOP RA 3.548 10-35</t>
   </si>
   <si>
-    <t>7 145.28</t>
+    <t>9 520.47</t>
   </si>
   <si>
     <t>FR0013447232</t>
   </si>
   <si>
     <t>COVI 1.125 09-31</t>
   </si>
   <si>
-    <t>1 029.45</t>
+    <t>1 128.08</t>
   </si>
   <si>
     <t>FR0014010IN9</t>
   </si>
   <si>
     <t>COVI 3.625 06-34</t>
   </si>
   <si>
-    <t>2 572.26</t>
+    <t>2 731.16</t>
   </si>
   <si>
     <t>XS3244187764</t>
   </si>
   <si>
     <t>DANS BK 3.375 12-33</t>
   </si>
   <si>
-    <t>4 207.19</t>
+    <t>5 936.30</t>
   </si>
   <si>
     <t>XS3101509167</t>
   </si>
   <si>
     <t>DANS BK 3.5 11-35</t>
   </si>
   <si>
-    <t>1 495.89</t>
+    <t>1 726.03</t>
   </si>
   <si>
     <t>XS2637421848</t>
   </si>
   <si>
     <t>DANS BK 4.75 06-30</t>
   </si>
   <si>
-    <t>4 314.04</t>
+    <t>4 584.73</t>
   </si>
   <si>
     <t>XS2280835260</t>
   </si>
   <si>
     <t>DIGI IN 0.625 07-31</t>
   </si>
   <si>
-    <t>1 186.64</t>
+    <t>2 537.68</t>
   </si>
   <si>
     <t>XS3074473474</t>
   </si>
   <si>
     <t>DNB BAN 3.125 05-31</t>
   </si>
   <si>
-    <t>14 743.15</t>
+    <t>25 941.78</t>
   </si>
   <si>
     <t>XS3166221948</t>
   </si>
   <si>
     <t>EAST JA 3.727 09-37</t>
   </si>
   <si>
-    <t>5 352.18</t>
+    <t>5 822.70</t>
   </si>
   <si>
     <t>PTEDP6OM0007</t>
   </si>
   <si>
     <t>EDP 4.375 12-55</t>
   </si>
   <si>
+    <t>1 018.84</t>
+  </si>
+  <si>
     <t>XS2978779176</t>
   </si>
   <si>
     <t>EDP SER 3.5 07-31</t>
   </si>
   <si>
-    <t>9 493.15</t>
+    <t>12 479.18</t>
   </si>
   <si>
     <t>XS2699159351</t>
   </si>
   <si>
     <t>EDP SER 4.375 04-32</t>
   </si>
   <si>
-    <t>5 188.87</t>
+    <t>5 438.18</t>
   </si>
   <si>
     <t>BE6368381404</t>
   </si>
   <si>
     <t>ELIA TR 3.5 10-35</t>
   </si>
   <si>
-    <t>1 400.00</t>
+    <t>1 553.42</t>
   </si>
   <si>
     <t>BE6340849569</t>
   </si>
   <si>
     <t>ELIA TR 3.625 01-33</t>
   </si>
   <si>
     <t>BE6349118800</t>
   </si>
   <si>
     <t>ELIA TR 3.75 01-36</t>
   </si>
   <si>
+    <t>1 273.97</t>
+  </si>
+  <si>
     <t>XS3044299769</t>
   </si>
   <si>
     <t>ELLE AB 3.75 05-35</t>
   </si>
   <si>
-    <t>5 809.83</t>
+    <t>6 127.09</t>
   </si>
   <si>
     <t>XS1750986744</t>
   </si>
   <si>
     <t>ENEL FI 1.125 09-26</t>
   </si>
   <si>
-    <t>1 475.75</t>
+    <t>1 616.30</t>
   </si>
   <si>
     <t>XS3299702137</t>
   </si>
   <si>
     <t>ENEX HO 3.0 02-32</t>
   </si>
   <si>
     <t>XS3045470492</t>
   </si>
   <si>
     <t>ENEX HO 3.25 04-33</t>
   </si>
   <si>
-    <t>8 761.64</t>
+    <t>9 189.04</t>
   </si>
   <si>
     <t>FR0013455813</t>
   </si>
   <si>
     <t>ENGIE 0.5 10-30</t>
   </si>
   <si>
     <t>FR0014000RR2</t>
   </si>
   <si>
     <t>ENGIE 1.5 PERP</t>
   </si>
   <si>
-    <t>1 910.96</t>
+    <t>2 687.67</t>
   </si>
   <si>
     <t>FR0013504693</t>
   </si>
   <si>
     <t>ENGIE 2.125 03-32</t>
   </si>
   <si>
-    <t>1 967.81</t>
+    <t>2 060.96</t>
   </si>
   <si>
     <t>XS1702729275</t>
   </si>
   <si>
     <t>EON INT 1.25 10-27</t>
   </si>
   <si>
     <t>XS2463518998</t>
   </si>
   <si>
     <t>EON SE 1.625 03-31</t>
   </si>
   <si>
-    <t>2 188.41</t>
+    <t>2 291.70</t>
   </si>
   <si>
     <t>XS2747600018</t>
   </si>
   <si>
     <t>EON SE 3.375 01-31</t>
   </si>
   <si>
     <t>XS2574873183</t>
   </si>
   <si>
     <t>EON SE 3.875 01-35</t>
   </si>
   <si>
     <t>XS2673547746</t>
   </si>
   <si>
     <t>EON SE 4.0 08-33</t>
   </si>
   <si>
-    <t>6 115.07</t>
+    <t>6 641.10</t>
   </si>
   <si>
     <t>XS2432544349</t>
   </si>
   <si>
     <t>ESB FIN 1.0 07-34</t>
   </si>
   <si>
-    <t>1 865.75</t>
+    <t>1 997.26</t>
   </si>
   <si>
     <t>XS2697970536</t>
   </si>
   <si>
     <t>ESB FIN 4.25 03-36</t>
   </si>
   <si>
     <t>EU000A3K4DG1</t>
   </si>
   <si>
     <t>EURO UN 1.25 02-43</t>
   </si>
   <si>
+    <t>1 214.90</t>
+  </si>
+  <si>
     <t>DE000A4DFCB7</t>
   </si>
   <si>
     <t>EVON IN 3.25 01-30</t>
   </si>
   <si>
     <t>DE000A4DFWV3</t>
   </si>
   <si>
     <t>EVON IN 4.25 09-55</t>
   </si>
   <si>
-    <t>2 037.67</t>
+    <t>2 223.97</t>
   </si>
   <si>
     <t>XS2784700671</t>
   </si>
   <si>
     <t>FING EM 3.25 03-34</t>
   </si>
   <si>
-    <t>4 180.31</t>
+    <t>4 375.31</t>
   </si>
   <si>
     <t>FR0013234333</t>
   </si>
   <si>
     <t>FRAN GO 1.75 06-39</t>
   </si>
   <si>
-    <t>4 452.67</t>
+    <t>4 736.51</t>
   </si>
   <si>
     <t>FR0013322989</t>
   </si>
   <si>
     <t>GECINA 1.625 03-30</t>
   </si>
   <si>
-    <t>3 152.05</t>
-[...1 lines deleted...]
-  <si>
     <t>FR0013266368</t>
   </si>
   <si>
     <t>GECINA 2.0 06-32</t>
   </si>
   <si>
-    <t>5 391.78</t>
+    <t>7 178.08</t>
   </si>
   <si>
     <t>XS3072230744</t>
   </si>
   <si>
     <t>IBER FI 3.5 05-35</t>
   </si>
   <si>
-    <t>16 742.47</t>
+    <t>20 606.85</t>
   </si>
   <si>
     <t>XS3224600232</t>
   </si>
   <si>
     <t>IBER FI 3.75 PERP</t>
   </si>
   <si>
-    <t>1 212.33</t>
+    <t>1 376.71</t>
   </si>
   <si>
     <t>XS2748213290</t>
   </si>
   <si>
     <t>IBER FI 4.871 PERP</t>
   </si>
   <si>
-    <t>21 419.05</t>
+    <t>26 984.01</t>
   </si>
   <si>
     <t>FR001400ZRC6</t>
   </si>
   <si>
     <t>ICAD PR 4.375 05-35</t>
   </si>
   <si>
-    <t>10 248.29</t>
+    <t>10 823.63</t>
   </si>
   <si>
     <t>FR0014007NF1</t>
   </si>
   <si>
     <t>ICADE 1.0 01-30</t>
   </si>
   <si>
     <t>XS3225326282</t>
   </si>
   <si>
     <t>ING GRO 2.875 11-30</t>
   </si>
   <si>
+    <t>1 016.10</t>
+  </si>
+  <si>
     <t>XS2764264789</t>
   </si>
   <si>
     <t>ING GRO 4.0 02-35</t>
   </si>
   <si>
     <t>XS2524746687</t>
   </si>
   <si>
     <t>ING GRO 4.125 08-33</t>
   </si>
   <si>
-    <t>6 475.68</t>
+    <t>7 018.15</t>
   </si>
   <si>
     <t>XS2979643991</t>
   </si>
   <si>
     <t>INMO CO 3.25 01-30</t>
   </si>
   <si>
-    <t>1 780.82</t>
+    <t>2 991.78</t>
   </si>
   <si>
     <t>XS2625195891</t>
   </si>
   <si>
     <t>INTE 4.0 05-26</t>
   </si>
   <si>
-    <t>3 156.16</t>
+    <t>3 331.51</t>
   </si>
   <si>
     <t>XS2529233814</t>
   </si>
   <si>
     <t>INTE 4.75 09-27</t>
   </si>
   <si>
-    <t>3 474.66</t>
+    <t>3 786.99</t>
   </si>
   <si>
     <t>XS2625196352</t>
   </si>
   <si>
     <t>INTE 4.875 05-30</t>
   </si>
   <si>
-    <t>15 386.30</t>
+    <t>20 301.37</t>
   </si>
   <si>
     <t>IE000GVLBXU6</t>
   </si>
   <si>
     <t>IREL GO 3.0 10-43</t>
   </si>
   <si>
-    <t>6 706.85</t>
+    <t>7 495.89</t>
   </si>
   <si>
     <t>XS1704789590</t>
   </si>
   <si>
     <t>IREN 1.5 10-27</t>
   </si>
   <si>
-    <t>1 522.60</t>
+    <t>1 710.00</t>
   </si>
   <si>
     <t>XS2752472436</t>
   </si>
   <si>
     <t>IREN 3.875 07-32</t>
   </si>
   <si>
-    <t>8 680.00</t>
+    <t>9 300.00</t>
   </si>
   <si>
     <t>IT0005596470</t>
   </si>
   <si>
     <t>ITAL BU 4.05 10-37</t>
   </si>
   <si>
-    <t>4 070.03</t>
-[...5 lines deleted...]
-    <t>KBC GRO 0.25 03-27</t>
+    <t>4 595.19</t>
   </si>
   <si>
     <t>BE0390246156</t>
   </si>
   <si>
     <t>KBC GRO 3.625 08-36</t>
   </si>
   <si>
-    <t>3 754.11</t>
+    <t>4 071.92</t>
   </si>
   <si>
     <t>BE0390124874</t>
   </si>
   <si>
     <t>KBC GRO 3.75 03-32</t>
   </si>
   <si>
-    <t>14 013.70</t>
+    <t>18 339.04</t>
   </si>
   <si>
     <t>XS2780025271</t>
   </si>
   <si>
     <t>KONI AH 3.375 03-31</t>
   </si>
   <si>
-    <t>3 301.03</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2596537972</t>
   </si>
   <si>
     <t>KONI AH 3.5 04-28</t>
   </si>
   <si>
-    <t>3 193.15</t>
+    <t>3 346.58</t>
+  </si>
+  <si>
+    <t>XS3308614794</t>
+  </si>
+  <si>
+    <t>KONI AH 3.625 03-34</t>
   </si>
   <si>
     <t>FR0013384567</t>
   </si>
   <si>
     <t>LA POST 1.45 11-28</t>
   </si>
   <si>
     <t>XS2089229806</t>
   </si>
   <si>
     <t>MERL PR 1.875 12-34</t>
   </si>
   <si>
-    <t>1 371.58</t>
+    <t>1 618.15</t>
   </si>
   <si>
     <t>XS3168718529</t>
   </si>
   <si>
     <t>MERL PR 3.5 09-33</t>
   </si>
   <si>
-    <t>5 178.08</t>
+    <t>5 638.36</t>
   </si>
   <si>
     <t>IT0005678955</t>
   </si>
   <si>
     <t>MONT PA 3.25 02-32</t>
   </si>
   <si>
-    <t>1 274.80</t>
+    <t>1 472.83</t>
   </si>
   <si>
     <t>XS2388449758</t>
   </si>
   <si>
     <t>NATL BA 0.5 09-28</t>
   </si>
   <si>
+    <t>1 226.03</t>
+  </si>
+  <si>
     <t>XS2528858033</t>
   </si>
   <si>
     <t>NATW GR 4.067 09-28</t>
   </si>
   <si>
-    <t>7 933.44</t>
+    <t>10 808.19</t>
   </si>
   <si>
     <t>NL0013552060</t>
   </si>
   <si>
     <t>NETH GO 0.5 01-40</t>
   </si>
   <si>
     <t>XS3232967318</t>
   </si>
   <si>
     <t>NORD BK 3.25 11-35</t>
   </si>
   <si>
-    <t>5 009.81</t>
+    <t>6 849.04</t>
   </si>
   <si>
     <t>XS3170346368</t>
   </si>
   <si>
     <t>NORD BK 3.5 09-35</t>
   </si>
   <si>
-    <t>8 006.85</t>
+    <t>10 528.77</t>
   </si>
   <si>
     <t>XS2797546624</t>
   </si>
   <si>
     <t>PERM TS 4.25 07-30</t>
   </si>
   <si>
-    <t>3 572.33</t>
+    <t>3 814.52</t>
   </si>
   <si>
     <t>XS2021462440</t>
   </si>
   <si>
     <t>PROL IN 0.875 07-29</t>
   </si>
   <si>
     <t>XS2187529180</t>
   </si>
   <si>
     <t>PROL IN 1.625 06-32</t>
   </si>
   <si>
-    <t>3 228.63</t>
+    <t>3 428.08</t>
   </si>
   <si>
     <t>XS1904690341</t>
   </si>
   <si>
     <t>PROL IN 2.375 11-30</t>
   </si>
   <si>
-    <t>1 028.41</t>
+    <t>3 619.44</t>
   </si>
   <si>
     <t>XS2744299335</t>
   </si>
   <si>
     <t>RED ELE 3.0 01-34</t>
   </si>
   <si>
+    <t>1 504.11</t>
+  </si>
+  <si>
     <t>XS2552369469</t>
   </si>
   <si>
     <t>RED ELE 4.625 PERP</t>
   </si>
   <si>
-    <t>2 635.62</t>
+    <t>2 838.36</t>
   </si>
   <si>
     <t>XS2838500218</t>
   </si>
   <si>
     <t>REDEIA 3.375 07-32</t>
   </si>
   <si>
-    <t>8 765.75</t>
+    <t>11 696.92</t>
   </si>
   <si>
     <t>FR0014010DR1</t>
   </si>
   <si>
     <t>RENA 3.875 09-30</t>
   </si>
   <si>
-    <t>1 634.93</t>
+    <t>1 804.79</t>
   </si>
   <si>
     <t>FR0014007LP4</t>
   </si>
   <si>
     <t>RTE EDF 0.75 01-34</t>
   </si>
   <si>
     <t>XS3166372568</t>
   </si>
   <si>
     <t>SCOT HY 3.375 11-33</t>
   </si>
   <si>
-    <t>6 445.42</t>
+    <t>8 842.87</t>
   </si>
   <si>
     <t>FR001400U1Q3</t>
   </si>
   <si>
     <t>SG 3.625 11-30</t>
   </si>
   <si>
-    <t>7 647.26</t>
+    <t>11 262.33</t>
   </si>
   <si>
     <t>ES0000012J07</t>
   </si>
   <si>
     <t>SPAI GO 1.0 07-42</t>
   </si>
   <si>
-    <t>3 550.68</t>
+    <t>4 449.32</t>
   </si>
   <si>
     <t>XS3027988263</t>
   </si>
   <si>
     <t>SSE 3.5 03-32</t>
   </si>
   <si>
-    <t>3 423.29</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2675685700</t>
   </si>
   <si>
     <t>SSE 4.0 09-31</t>
   </si>
   <si>
-    <t>7 061.92</t>
+    <t>7 693.15</t>
   </si>
   <si>
     <t>XS2532312548</t>
   </si>
   <si>
     <t>STAT AS 2.875 09-29</t>
   </si>
   <si>
-    <t>3 232.60</t>
+    <t>3 535.07</t>
   </si>
   <si>
     <t>XS2723597923</t>
   </si>
   <si>
     <t>STAT AS 3.125 12-26</t>
   </si>
   <si>
+    <t>1 150.68</t>
+  </si>
+  <si>
     <t>XS2779793061</t>
   </si>
   <si>
     <t>STAT AS 3.75 03-39</t>
   </si>
   <si>
-    <t>4 621.23</t>
+    <t>4 834.93</t>
   </si>
   <si>
     <t>XS2768793676</t>
   </si>
   <si>
     <t>STAT SF 3.375 02-36</t>
   </si>
   <si>
     <t>XS2443749648</t>
   </si>
   <si>
     <t>TELI CO 2.75 06-83</t>
   </si>
   <si>
-    <t>5 560.27</t>
+    <t>5 921.92</t>
   </si>
   <si>
     <t>XS2477935345</t>
   </si>
   <si>
     <t>TENN HO 1.625 11-26</t>
   </si>
   <si>
     <t>XS1241581096</t>
   </si>
   <si>
     <t>TENN HO 1.75 06-27</t>
   </si>
   <si>
-    <t>1 825.75</t>
+    <t>1 933.15</t>
   </si>
   <si>
     <t>XS2549543499</t>
   </si>
   <si>
     <t>TENN HO 4.5 10-34</t>
   </si>
   <si>
-    <t>2 019.45</t>
+    <t>2 275.89</t>
   </si>
   <si>
     <t>XS3128477521</t>
   </si>
   <si>
     <t>TERN RE 3.0 07-31</t>
   </si>
   <si>
-    <t>8 284.93</t>
+    <t>10 849.32</t>
   </si>
   <si>
     <t>XS2655852726</t>
   </si>
   <si>
     <t>TERN RE 3.875 07-33</t>
   </si>
   <si>
-    <t>2 356.85</t>
+    <t>2 526.71</t>
   </si>
   <si>
     <t>XS2357205587</t>
   </si>
   <si>
     <t>TRAS EL 0.375 06-29</t>
   </si>
   <si>
     <t>XS2209023402</t>
   </si>
   <si>
     <t>TRAS EL 0.75 07-32</t>
   </si>
   <si>
-    <t>1 186.03</t>
+    <t>2 738.63</t>
   </si>
   <si>
     <t>XS2360310044</t>
   </si>
   <si>
     <t>UNIC 0.8 07-29</t>
   </si>
   <si>
-    <t>1 056.44</t>
+    <t>1 126.58</t>
   </si>
   <si>
     <t>XS2555420103</t>
   </si>
   <si>
     <t>UNIC 5.85 11-27</t>
   </si>
   <si>
-    <t>3 461.92</t>
+    <t>3 974.79</t>
   </si>
   <si>
     <t>XS2257961818</t>
   </si>
   <si>
     <t>UPM KYM 0.125 11-28</t>
   </si>
   <si>
     <t>XS2320453884</t>
   </si>
   <si>
     <t>UPM KYM 0.5 03-31</t>
   </si>
   <si>
     <t>XS2478685931</t>
   </si>
   <si>
     <t>UPM KYM 2.25 05-29</t>
   </si>
   <si>
-    <t>2 450.96</t>
+    <t>2 589.04</t>
   </si>
   <si>
     <t>XS2009891479</t>
   </si>
   <si>
     <t>VATFAL 0 1/2 06/24/2</t>
   </si>
   <si>
-    <t>1 380.82</t>
+    <t>1 468.49</t>
   </si>
   <si>
     <t>XS2297882644</t>
   </si>
   <si>
     <t>VATT AB 0.125 02-29</t>
   </si>
   <si>
     <t>XS2821745374</t>
   </si>
   <si>
     <t>VERB AG 3.25 05-31</t>
   </si>
   <si>
-    <t>7 746.58</t>
+    <t>8 173.97</t>
   </si>
   <si>
     <t>DE000A3MQS72</t>
   </si>
   <si>
     <t>VONO SE 2.375 03-32</t>
   </si>
   <si>
-    <t>8 927.40</t>
+    <t>11 679.79</t>
   </si>
   <si>
     <t>DE000A30VQB2</t>
   </si>
   <si>
     <t>VONO SE 5.0 11-30</t>
   </si>
   <si>
-    <t>2 739.73</t>
+    <t>6 356.16</t>
   </si>
   <si>
     <t>OEM6 Comdty</t>
   </si>
   <si>
     <t>EURO BOBL 0626</t>
-  </si>
-[...10 lines deleted...]
-    <t>EURO-OAT 0626</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -1786,270 +1783,270 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
-        <v>15272.0</v>
+        <v>17746.0</v>
       </c>
       <c r="D2">
-        <v>1521.29</v>
+        <v>1499.09</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>23233273.66</v>
+        <v>26603018.84</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>23233273.66</v>
+        <v>26603018.84</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
-        <v>30615.632</v>
+        <v>31161.74</v>
       </c>
       <c r="D3">
-        <v>100.48</v>
+        <v>98.99</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>3076521.97</v>
+        <v>3084763.55</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>3076521.97</v>
+        <v>3084763.55</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="1">
-        <v>2886.023</v>
+        <v>2913.273</v>
       </c>
       <c r="D4">
-        <v>5054.91</v>
+        <v>4981.03</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
-        <v>14588597.61</v>
+        <v>14511112.07</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
       <c r="H4">
-        <v>14588597.61</v>
+        <v>14511112.07</v>
       </c>
       <c r="I4" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
         <v>13</v>
       </c>
       <c r="B5" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="1">
         <v>6611.0</v>
       </c>
       <c r="D5">
-        <v>102.87</v>
+        <v>101.36</v>
       </c>
       <c r="E5" t="s">
         <v>8</v>
       </c>
       <c r="F5">
-        <v>680087.19</v>
+        <v>670147.41</v>
       </c>
       <c r="G5" t="s">
         <v>8</v>
       </c>
       <c r="H5">
-        <v>680087.19</v>
+        <v>670147.41</v>
       </c>
       <c r="I5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" t="s">
         <v>15</v>
       </c>
       <c r="B6" t="s">
         <v>16</v>
       </c>
       <c r="C6" s="1">
         <v>10.0</v>
       </c>
       <c r="D6">
-        <v>102.1</v>
+        <v>100.58</v>
       </c>
       <c r="E6" t="s">
         <v>8</v>
       </c>
       <c r="F6">
-        <v>1021.09</v>
+        <v>1005.8</v>
       </c>
       <c r="G6" t="s">
         <v>8</v>
       </c>
       <c r="H6">
-        <v>1021.09</v>
+        <v>1005.8</v>
       </c>
       <c r="I6" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="7" spans="1:14">
       <c r="A7" t="s">
         <v>17</v>
       </c>
       <c r="B7" t="s">
         <v>18</v>
       </c>
       <c r="C7" s="1">
         <v>1.0</v>
       </c>
       <c r="D7">
-        <v>102.97</v>
+        <v>101.46</v>
       </c>
       <c r="E7" t="s">
         <v>8</v>
       </c>
       <c r="F7">
-        <v>102.97</v>
+        <v>101.46</v>
       </c>
       <c r="G7" t="s">
         <v>8</v>
       </c>
       <c r="H7">
-        <v>102.97</v>
+        <v>101.46</v>
       </c>
       <c r="I7" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="8" spans="1:14">
       <c r="A8" t="s">
         <v>19</v>
       </c>
       <c r="B8" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="1">
         <v>10.0</v>
       </c>
       <c r="D8">
-        <v>102.09</v>
+        <v>100.59</v>
       </c>
       <c r="E8" t="s">
         <v>8</v>
       </c>
       <c r="F8">
-        <v>1020.91</v>
+        <v>1005.94</v>
       </c>
       <c r="G8" t="s">
         <v>8</v>
       </c>
       <c r="H8">
-        <v>1020.91</v>
+        <v>1005.94</v>
       </c>
       <c r="I8" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P156"/>
+  <dimension ref="A1:P154"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O156" sqref="O156"/>
+      <selection activeCell="O154" sqref="O154"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>21</v>
       </c>
       <c r="B1" t="s">
         <v>22</v>
       </c>
       <c r="C1" t="s">
         <v>23</v>
       </c>
       <c r="D1" t="s">
         <v>24</v>
       </c>
       <c r="E1" t="s">
         <v>25</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>26</v>
@@ -2068,7789 +2065,7689 @@
       </c>
       <c r="L1" t="s">
         <v>31</v>
       </c>
       <c r="M1" t="s">
         <v>32</v>
       </c>
       <c r="N1" t="s">
         <v>33</v>
       </c>
       <c r="O1" t="s">
         <v>34</v>
       </c>
       <c r="P1" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>36</v>
       </c>
       <c r="B2" t="s">
         <v>37</v>
       </c>
       <c r="C2" s="1">
-        <v>1577.0</v>
+        <v>1924.0</v>
       </c>
       <c r="D2" s="1">
-        <v>1070.11</v>
+        <v>1071.24</v>
       </c>
       <c r="E2" s="1">
-        <v>1067.94888396</v>
+        <v>1069.52698025</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
         <v>1.0</v>
       </c>
       <c r="H2" s="1">
-        <v>1684155.39</v>
+        <v>2057769.91</v>
       </c>
       <c r="I2" s="1">
-        <v>3408.08</v>
+        <v>3295.85</v>
       </c>
       <c r="J2" s="1">
-        <v>0.20236137474227</v>
+        <v>0.16016610914483</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>1687563.47</v>
+        <v>2061065.76</v>
       </c>
       <c r="N2" s="1">
-        <v>1687563.47</v>
+        <v>2061065.76</v>
       </c>
       <c r="O2" s="1">
-        <v>4.06</v>
+        <v>4.59</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>38</v>
       </c>
       <c r="B3" t="s">
         <v>39</v>
       </c>
       <c r="C3" s="1">
         <v>140000.0</v>
       </c>
       <c r="D3" s="1">
-        <v>100.00956506</v>
+        <v>99.99297861</v>
       </c>
       <c r="E3" s="1">
         <v>101.385614</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
         <v>1.0</v>
       </c>
       <c r="H3" s="1">
         <v>141939.86</v>
       </c>
       <c r="I3" s="1">
-        <v>576.27</v>
+        <v>706.47</v>
       </c>
       <c r="J3" s="1">
-        <v>0.4059958914994</v>
+        <v>0.49772488150968</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3" t="s">
         <v>40</v>
       </c>
       <c r="M3" s="1">
-        <v>140013.39</v>
+        <v>139990.17</v>
       </c>
       <c r="N3" s="1">
-        <v>142516.13</v>
+        <v>142646.33</v>
       </c>
       <c r="O3" s="1">
-        <v>0.34</v>
+        <v>0.32</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>41</v>
       </c>
       <c r="B4" t="s">
         <v>42</v>
       </c>
       <c r="C4" s="1">
         <v>254000.0</v>
       </c>
       <c r="D4" s="1">
-        <v>100.46464786</v>
+        <v>98.52443614</v>
       </c>
       <c r="E4" s="1">
         <v>99.533614</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
         <v>1.0</v>
       </c>
       <c r="H4" s="1">
         <v>252815.38</v>
       </c>
       <c r="I4" s="1">
-        <v>4603.85</v>
+        <v>37.58</v>
       </c>
       <c r="J4" s="1">
-        <v>1.8210324071265</v>
+        <v>0.014864601987427</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4" t="s">
         <v>43</v>
       </c>
       <c r="M4" s="1">
-        <v>255180.2</v>
+        <v>250252.07</v>
       </c>
       <c r="N4" s="1">
-        <v>257419.23</v>
+        <v>252852.96</v>
       </c>
       <c r="O4" s="1">
-        <v>0.62</v>
+        <v>0.56</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>44</v>
       </c>
       <c r="B5" t="s">
         <v>45</v>
       </c>
       <c r="C5" s="1">
         <v>164000.0</v>
       </c>
       <c r="D5" s="1">
-        <v>100.53073213</v>
+        <v>97.96310243</v>
       </c>
       <c r="E5" s="1">
         <v>99.08</v>
       </c>
       <c r="F5" t="s">
         <v>8</v>
       </c>
       <c r="G5">
         <v>1.0</v>
       </c>
       <c r="H5" s="1">
         <v>162491.2</v>
       </c>
       <c r="I5" s="1">
-        <v>2900.41</v>
+        <v>-1049.9</v>
       </c>
       <c r="J5" s="1">
-        <v>1.7849643549928</v>
+        <v>-0.6461272979706</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
-        <v>521.21</v>
+        <v>781.81</v>
       </c>
       <c r="M5" s="1">
-        <v>164870.4</v>
+        <v>160659.49</v>
       </c>
       <c r="N5" s="1">
-        <v>165391.61</v>
+        <v>161441.3</v>
       </c>
       <c r="O5" s="1">
-        <v>0.4</v>
+        <v>0.36</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>46</v>
       </c>
       <c r="B6" t="s">
         <v>47</v>
       </c>
       <c r="C6" s="1">
         <v>130000.0</v>
       </c>
       <c r="D6" s="1">
-        <v>106.3535733</v>
+        <v>104.05361207</v>
       </c>
       <c r="E6" s="1">
         <v>110.550762</v>
       </c>
       <c r="F6" t="s">
         <v>8</v>
       </c>
       <c r="G6">
         <v>1.0</v>
       </c>
       <c r="H6" s="1">
         <v>143715.99</v>
       </c>
       <c r="I6" s="1">
-        <v>-5020.04</v>
+        <v>-7760.68</v>
       </c>
       <c r="J6" s="1">
-        <v>-3.4930281592187</v>
+        <v>-5.4000115088098</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6">
-        <v>436.3</v>
+        <v>685.62</v>
       </c>
       <c r="M6" s="1">
-        <v>138259.65</v>
+        <v>135269.69</v>
       </c>
       <c r="N6" s="1">
-        <v>138695.95</v>
+        <v>135955.31</v>
       </c>
       <c r="O6" s="1">
-        <v>0.33</v>
+        <v>0.3</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>48</v>
       </c>
       <c r="B7" t="s">
         <v>49</v>
       </c>
       <c r="C7" s="1">
         <v>130000.0</v>
       </c>
       <c r="D7" s="1">
-        <v>106.58747534</v>
+        <v>104.92974183</v>
       </c>
       <c r="E7" s="1">
         <v>108.857546</v>
       </c>
       <c r="F7" t="s">
         <v>8</v>
       </c>
       <c r="G7">
         <v>1.0</v>
       </c>
       <c r="H7" s="1">
         <v>141514.81</v>
       </c>
       <c r="I7" s="1">
-        <v>-306.57</v>
+        <v>-2205.19</v>
       </c>
       <c r="J7" s="1">
-        <v>-0.21663456990827</v>
+        <v>-1.558275066758</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7" t="s">
         <v>50</v>
       </c>
       <c r="M7" s="1">
-        <v>138563.72</v>
+        <v>136408.66</v>
       </c>
       <c r="N7" s="1">
-        <v>141208.24</v>
+        <v>139309.62</v>
       </c>
       <c r="O7" s="1">
-        <v>0.34</v>
+        <v>0.31</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>51</v>
       </c>
       <c r="B8" t="s">
         <v>52</v>
       </c>
       <c r="C8" s="1">
-        <v>400000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D8" s="1">
-        <v>98.91838419</v>
+        <v>97.208016</v>
       </c>
       <c r="E8" s="1">
-        <v>99.351798</v>
+        <v>99.430044</v>
       </c>
       <c r="F8" t="s">
         <v>8</v>
       </c>
       <c r="G8">
         <v>1.0</v>
       </c>
       <c r="H8" s="1">
-        <v>397407.19</v>
+        <v>497150.22</v>
       </c>
       <c r="I8" s="1">
-        <v>7307.44</v>
+        <v>848.76</v>
       </c>
       <c r="J8" s="1">
-        <v>1.8387790115222</v>
+        <v>0.17072505770992</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8" t="s">
         <v>53</v>
       </c>
       <c r="M8" s="1">
-        <v>395673.53</v>
+        <v>486040.08</v>
       </c>
       <c r="N8" s="1">
-        <v>404714.63</v>
+        <v>497998.98</v>
       </c>
       <c r="O8" s="1">
-        <v>0.97</v>
+        <v>1.11</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
         <v>54</v>
       </c>
       <c r="B9" t="s">
         <v>55</v>
       </c>
       <c r="C9" s="1">
         <v>300000.0</v>
       </c>
       <c r="D9" s="1">
-        <v>99.74229791</v>
+        <v>97.78032457</v>
       </c>
       <c r="E9" s="1">
         <v>99.503</v>
       </c>
       <c r="F9" t="s">
         <v>8</v>
       </c>
       <c r="G9">
         <v>1.0</v>
       </c>
       <c r="H9" s="1">
         <v>298509.0</v>
       </c>
       <c r="I9" s="1">
-        <v>4712.41</v>
+        <v>-778.99</v>
       </c>
       <c r="J9" s="1">
-        <v>1.5786492199565</v>
+        <v>-0.26096030605442</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9" t="s">
         <v>56</v>
       </c>
       <c r="M9" s="1">
-        <v>299226.89</v>
+        <v>293340.97</v>
       </c>
       <c r="N9" s="1">
-        <v>303221.41</v>
+        <v>297730.01</v>
       </c>
       <c r="O9" s="1">
-        <v>0.73</v>
+        <v>0.66</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
         <v>57</v>
       </c>
       <c r="B10" t="s">
         <v>58</v>
       </c>
       <c r="C10" s="1">
         <v>100000.0</v>
       </c>
       <c r="D10" s="1">
-        <v>104.92370425</v>
+        <v>103.50748735</v>
       </c>
       <c r="E10" s="1">
         <v>108.76173</v>
       </c>
       <c r="F10" t="s">
         <v>8</v>
       </c>
       <c r="G10">
         <v>1.0</v>
       </c>
       <c r="H10" s="1">
         <v>108761.73</v>
       </c>
       <c r="I10" s="1">
-        <v>-3721.59</v>
+        <v>-4951.5</v>
       </c>
       <c r="J10" s="1">
-        <v>-3.4217826435824</v>
+        <v>-4.5526123940838</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10">
-        <v>116.44</v>
+        <v>302.74</v>
       </c>
       <c r="M10" s="1">
-        <v>104923.7</v>
+        <v>103507.49</v>
       </c>
       <c r="N10" s="1">
-        <v>105040.14</v>
+        <v>103810.23</v>
       </c>
       <c r="O10" s="1">
-        <v>0.25</v>
+        <v>0.23</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
         <v>59</v>
       </c>
       <c r="B11" t="s">
         <v>60</v>
       </c>
       <c r="C11" s="1">
         <v>100000.0</v>
       </c>
       <c r="D11" s="1">
-        <v>99.95917186</v>
+        <v>99.11554272</v>
       </c>
       <c r="E11" s="1">
         <v>99.684</v>
       </c>
       <c r="F11" t="s">
         <v>8</v>
       </c>
       <c r="G11">
         <v>1.0</v>
       </c>
       <c r="H11" s="1">
         <v>99684.0</v>
       </c>
       <c r="I11" s="1">
-        <v>2336.82</v>
+        <v>1602.78</v>
       </c>
       <c r="J11" s="1">
-        <v>2.3442277597207</v>
+        <v>1.6078608402552</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11" t="s">
         <v>61</v>
       </c>
       <c r="M11" s="1">
-        <v>99959.18</v>
+        <v>99115.55</v>
       </c>
       <c r="N11" s="1">
-        <v>102020.82</v>
+        <v>101286.78</v>
       </c>
       <c r="O11" s="1">
-        <v>0.25</v>
+        <v>0.23</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
         <v>62</v>
       </c>
       <c r="B12" t="s">
         <v>63</v>
       </c>
       <c r="C12" s="1">
-        <v>967000.0</v>
+        <v>1467000.0</v>
       </c>
       <c r="D12" s="1">
-        <v>100.22048513</v>
+        <v>98.43422483</v>
       </c>
       <c r="E12" s="1">
-        <v>99.750909</v>
+        <v>99.556461</v>
       </c>
       <c r="F12" t="s">
         <v>8</v>
       </c>
       <c r="G12">
         <v>1.0</v>
       </c>
       <c r="H12" s="1">
-        <v>964591.29</v>
+        <v>1460493.28</v>
       </c>
       <c r="I12" s="1">
-        <v>13581.59</v>
+        <v>-336.25</v>
       </c>
       <c r="J12" s="1">
-        <v>1.4080149946202</v>
+        <v>-0.02302304328302</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12" t="s">
         <v>64</v>
       </c>
       <c r="M12" s="1">
-        <v>969132.09</v>
+        <v>1444030.08</v>
       </c>
       <c r="N12" s="1">
-        <v>978172.88</v>
+        <v>1460157.03</v>
       </c>
       <c r="O12" s="1">
-        <v>2.35</v>
+        <v>3.25</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
         <v>65</v>
       </c>
       <c r="B13" t="s">
         <v>66</v>
       </c>
       <c r="C13" s="1">
-        <v>440000.0</v>
+        <v>540000.0</v>
       </c>
       <c r="D13" s="1">
-        <v>99.80235942</v>
+        <v>98.12315852</v>
       </c>
       <c r="E13" s="1">
-        <v>99.817586</v>
+        <v>99.791763</v>
       </c>
       <c r="F13" t="s">
         <v>8</v>
       </c>
       <c r="G13">
         <v>1.0</v>
       </c>
       <c r="H13" s="1">
-        <v>439197.38</v>
+        <v>538875.52</v>
       </c>
       <c r="I13" s="1">
-        <v>4604.23</v>
+        <v>-2537.86</v>
       </c>
       <c r="J13" s="1">
-        <v>1.0483282026865</v>
+        <v>-0.47095477634612</v>
       </c>
       <c r="K13">
         <v>0.0</v>
       </c>
       <c r="L13" t="s">
         <v>67</v>
       </c>
       <c r="M13" s="1">
-        <v>439130.38</v>
+        <v>529865.06</v>
       </c>
       <c r="N13" s="1">
-        <v>443801.61</v>
+        <v>536337.66</v>
       </c>
       <c r="O13" s="1">
-        <v>1.07</v>
+        <v>1.2</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
         <v>68</v>
       </c>
       <c r="B14" t="s">
         <v>69</v>
       </c>
       <c r="C14" s="1">
         <v>100000.0</v>
       </c>
       <c r="D14" s="1">
-        <v>98.73245438</v>
+        <v>98.72875935</v>
       </c>
       <c r="E14" s="1">
         <v>95.89134</v>
       </c>
       <c r="F14" t="s">
         <v>8</v>
       </c>
       <c r="G14">
         <v>1.0</v>
       </c>
       <c r="H14" s="1">
         <v>95891.34</v>
       </c>
       <c r="I14" s="1">
-        <v>2889.06</v>
+        <v>2890.84</v>
       </c>
       <c r="J14" s="1">
-        <v>3.012847666953</v>
+        <v>3.0147039346827</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
       <c r="L14">
-        <v>47.95</v>
+        <v>53.42</v>
       </c>
       <c r="M14" s="1">
-        <v>98732.45</v>
+        <v>98728.76</v>
       </c>
       <c r="N14" s="1">
-        <v>98780.4</v>
+        <v>98782.18</v>
       </c>
       <c r="O14" s="1">
-        <v>0.24</v>
+        <v>0.22</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
         <v>70</v>
       </c>
       <c r="B15" t="s">
         <v>71</v>
       </c>
       <c r="C15" s="1">
         <v>300000.0</v>
       </c>
       <c r="D15" s="1">
-        <v>100.19863553</v>
+        <v>97.46200412</v>
       </c>
       <c r="E15" s="1">
         <v>98.691</v>
       </c>
       <c r="F15" t="s">
         <v>8</v>
       </c>
       <c r="G15">
         <v>1.0</v>
       </c>
       <c r="H15" s="1">
         <v>296073.0</v>
       </c>
       <c r="I15" s="1">
-        <v>9557.15</v>
+        <v>1807.53</v>
       </c>
       <c r="J15" s="1">
-        <v>3.2279708044975</v>
+        <v>0.61050146416593</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15" t="s">
         <v>72</v>
       </c>
       <c r="M15" s="1">
-        <v>300595.9</v>
+        <v>292386.01</v>
       </c>
       <c r="N15" s="1">
-        <v>305630.15</v>
+        <v>297880.53</v>
       </c>
       <c r="O15" s="1">
-        <v>0.74</v>
+        <v>0.66</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
         <v>73</v>
       </c>
       <c r="B16" t="s">
         <v>74</v>
       </c>
       <c r="C16" s="1">
         <v>200000.0</v>
       </c>
       <c r="D16" s="1">
-        <v>99.53764572</v>
+        <v>97.90754041</v>
       </c>
       <c r="E16" s="1">
         <v>99.830165</v>
       </c>
       <c r="F16" t="s">
         <v>8</v>
       </c>
       <c r="G16">
         <v>1.0</v>
       </c>
       <c r="H16" s="1">
         <v>199660.33</v>
       </c>
       <c r="I16" s="1">
-        <v>1763.59</v>
+        <v>-1200.73</v>
       </c>
       <c r="J16" s="1">
-        <v>0.88329514430834</v>
+        <v>-0.6013863645322</v>
       </c>
       <c r="K16">
         <v>0.0</v>
       </c>
       <c r="L16" t="s">
         <v>75</v>
       </c>
       <c r="M16" s="1">
-        <v>199075.29</v>
+        <v>195815.08</v>
       </c>
       <c r="N16" s="1">
-        <v>201423.92</v>
+        <v>198459.6</v>
       </c>
       <c r="O16" s="1">
-        <v>0.48</v>
+        <v>0.44</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
         <v>76</v>
       </c>
       <c r="B17" t="s">
         <v>77</v>
       </c>
       <c r="C17" s="1">
-        <v>270000.0</v>
+        <v>470000.0</v>
       </c>
       <c r="D17" s="1">
-        <v>102.07488417</v>
+        <v>101.17739827</v>
       </c>
       <c r="E17" s="1">
-        <v>103.373974</v>
+        <v>102.934987</v>
       </c>
       <c r="F17" t="s">
         <v>8</v>
       </c>
       <c r="G17">
         <v>1.0</v>
       </c>
       <c r="H17" s="1">
-        <v>279109.73</v>
+        <v>483794.44</v>
       </c>
       <c r="I17" s="1">
-        <v>-1335.52</v>
+        <v>-3732.9</v>
       </c>
       <c r="J17" s="1">
-        <v>-0.47849281356118</v>
+        <v>-0.77158803230562</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17" t="s">
         <v>78</v>
       </c>
       <c r="M17" s="1">
-        <v>275602.19</v>
+        <v>475533.77</v>
       </c>
       <c r="N17" s="1">
-        <v>277774.21</v>
+        <v>480061.54</v>
       </c>
       <c r="O17" s="1">
-        <v>0.67</v>
+        <v>1.07</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
         <v>79</v>
       </c>
       <c r="B18" t="s">
         <v>80</v>
       </c>
       <c r="C18" s="1">
         <v>135000.0</v>
       </c>
       <c r="D18" s="1">
-        <v>101.74756267</v>
+        <v>100.48624712</v>
       </c>
       <c r="E18" s="1">
         <v>104.823259</v>
       </c>
       <c r="F18" t="s">
         <v>8</v>
       </c>
       <c r="G18">
         <v>1.0</v>
       </c>
       <c r="H18" s="1">
         <v>141511.4</v>
       </c>
       <c r="I18" s="1">
-        <v>-3593.83</v>
+        <v>-5106.53</v>
       </c>
       <c r="J18" s="1">
-        <v>-2.5396045830937</v>
+        <v>-3.6085643983453</v>
       </c>
       <c r="K18">
         <v>0.0</v>
       </c>
       <c r="L18">
-        <v>558.36</v>
+        <v>748.44</v>
       </c>
       <c r="M18" s="1">
-        <v>137359.21</v>
+        <v>135656.43</v>
       </c>
       <c r="N18" s="1">
-        <v>137917.57</v>
+        <v>136404.87</v>
       </c>
       <c r="O18" s="1">
-        <v>0.33</v>
+        <v>0.3</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
         <v>81</v>
       </c>
       <c r="B19" t="s">
         <v>82</v>
       </c>
       <c r="C19" s="1">
         <v>100000.0</v>
       </c>
       <c r="D19" s="1">
-        <v>101.61121009</v>
+        <v>99.82669848</v>
       </c>
       <c r="E19" s="1">
         <v>104.07483</v>
       </c>
       <c r="F19" t="s">
         <v>8</v>
       </c>
       <c r="G19">
         <v>1.0</v>
       </c>
       <c r="H19" s="1">
         <v>104074.83</v>
       </c>
       <c r="I19" s="1">
-        <v>-2006.88</v>
+        <v>-3635.91</v>
       </c>
       <c r="J19" s="1">
-        <v>-1.9283048552662</v>
+        <v>-3.4935536286728</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
       <c r="L19">
-        <v>456.74</v>
+        <v>612.22</v>
       </c>
       <c r="M19" s="1">
-        <v>101611.21</v>
+        <v>99826.7</v>
       </c>
       <c r="N19" s="1">
-        <v>102067.95</v>
+        <v>100438.92</v>
       </c>
       <c r="O19" s="1">
-        <v>0.25</v>
+        <v>0.22</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
         <v>83</v>
       </c>
       <c r="B20" t="s">
         <v>84</v>
       </c>
       <c r="C20" s="1">
-        <v>620000.0</v>
+        <v>1020000.0</v>
       </c>
       <c r="D20" s="1">
-        <v>90.41903649</v>
+        <v>88.63619081</v>
       </c>
       <c r="E20" s="1">
-        <v>89.084213</v>
+        <v>89.242955</v>
       </c>
       <c r="F20" t="s">
         <v>8</v>
       </c>
       <c r="G20">
         <v>1.0</v>
       </c>
       <c r="H20" s="1">
-        <v>552322.12</v>
+        <v>910278.14</v>
       </c>
       <c r="I20" s="1">
-        <v>11709.26</v>
+        <v>74.22</v>
       </c>
       <c r="J20" s="1">
-        <v>2.1200056228058</v>
+        <v>0.0081535518363651</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20" t="s">
         <v>85</v>
       </c>
       <c r="M20" s="1">
-        <v>560598.02</v>
+        <v>904089.14</v>
       </c>
       <c r="N20" s="1">
-        <v>564031.38</v>
+        <v>910352.36</v>
       </c>
       <c r="O20" s="1">
-        <v>1.36</v>
+        <v>2.03</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
         <v>86</v>
       </c>
       <c r="B21" t="s">
         <v>87</v>
       </c>
       <c r="C21" s="1">
         <v>200000.0</v>
       </c>
       <c r="D21" s="1">
-        <v>100.44336539</v>
+        <v>98.9257959</v>
       </c>
       <c r="E21" s="1">
         <v>99.783035</v>
       </c>
       <c r="F21" t="s">
         <v>8</v>
       </c>
       <c r="G21">
         <v>1.0</v>
       </c>
       <c r="H21" s="1">
         <v>199566.07</v>
       </c>
       <c r="I21" s="1">
-        <v>2027.51</v>
+        <v>-744.62</v>
       </c>
       <c r="J21" s="1">
-        <v>1.0159592760433</v>
+        <v>-0.37311953880737</v>
       </c>
       <c r="K21">
         <v>0.0</v>
       </c>
       <c r="L21">
-        <v>706.85</v>
+        <v>969.86</v>
       </c>
       <c r="M21" s="1">
-        <v>200886.73</v>
+        <v>197851.59</v>
       </c>
       <c r="N21" s="1">
-        <v>201593.58</v>
+        <v>198821.45</v>
       </c>
       <c r="O21" s="1">
-        <v>0.48</v>
+        <v>0.44</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
         <v>88</v>
       </c>
       <c r="B22" t="s">
         <v>89</v>
       </c>
       <c r="C22" s="1">
         <v>160000.0</v>
       </c>
       <c r="D22" s="1">
-        <v>99.98216045</v>
+        <v>98.34513483</v>
       </c>
       <c r="E22" s="1">
         <v>99.799</v>
       </c>
       <c r="F22" t="s">
         <v>8</v>
       </c>
       <c r="G22">
         <v>1.0</v>
       </c>
       <c r="H22" s="1">
         <v>159678.4</v>
       </c>
       <c r="I22" s="1">
-        <v>2087.58</v>
+        <v>-312.49</v>
       </c>
       <c r="J22" s="1">
-        <v>1.3073653042616</v>
+        <v>-0.19569960620848</v>
       </c>
       <c r="K22">
         <v>0.0</v>
       </c>
       <c r="L22" t="s">
         <v>90</v>
       </c>
       <c r="M22" s="1">
-        <v>159971.46</v>
+        <v>157352.21</v>
       </c>
       <c r="N22" s="1">
-        <v>161765.98</v>
+        <v>159365.91</v>
       </c>
       <c r="O22" s="1">
-        <v>0.39</v>
+        <v>0.36</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
         <v>91</v>
       </c>
       <c r="B23" t="s">
         <v>92</v>
       </c>
       <c r="C23" s="1">
         <v>200000.0</v>
       </c>
       <c r="D23" s="1">
-        <v>95.43431891</v>
+        <v>94.57873114</v>
       </c>
       <c r="E23" s="1">
         <v>96.246745</v>
       </c>
       <c r="F23" t="s">
         <v>8</v>
       </c>
       <c r="G23">
         <v>1.0</v>
       </c>
       <c r="H23" s="1">
         <v>192493.49</v>
       </c>
       <c r="I23" s="1">
-        <v>-761.84</v>
+        <v>-2418.22</v>
       </c>
       <c r="J23" s="1">
-        <v>-0.39577442333245</v>
+        <v>-1.2562606662698</v>
       </c>
       <c r="K23">
         <v>0.0</v>
       </c>
       <c r="L23">
-        <v>863.01</v>
+        <v>917.81</v>
       </c>
       <c r="M23" s="1">
-        <v>190868.64</v>
+        <v>189157.46</v>
       </c>
       <c r="N23" s="1">
-        <v>191731.65</v>
+        <v>190075.27</v>
       </c>
       <c r="O23" s="1">
-        <v>0.46</v>
+        <v>0.42</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
         <v>93</v>
       </c>
       <c r="B24" t="s">
         <v>94</v>
       </c>
       <c r="C24" s="1">
         <v>100000.0</v>
       </c>
       <c r="D24" s="1">
-        <v>98.37774311</v>
+        <v>97.99251409</v>
       </c>
       <c r="E24" s="1">
         <v>96.98237</v>
       </c>
       <c r="F24" t="s">
         <v>8</v>
       </c>
       <c r="G24">
         <v>1.0</v>
       </c>
       <c r="H24" s="1">
         <v>96982.37</v>
       </c>
       <c r="I24" s="1">
-        <v>2175.17</v>
+        <v>1839.25</v>
       </c>
       <c r="J24" s="1">
-        <v>2.2428509429085</v>
+        <v>1.896478710512</v>
       </c>
       <c r="K24">
         <v>0.0</v>
       </c>
       <c r="L24">
-        <v>779.79</v>
+        <v>829.11</v>
       </c>
       <c r="M24" s="1">
-        <v>98377.75</v>
+        <v>97992.51</v>
       </c>
       <c r="N24" s="1">
-        <v>99157.54</v>
+        <v>98821.62</v>
       </c>
       <c r="O24" s="1">
-        <v>0.24</v>
+        <v>0.22</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
         <v>95</v>
       </c>
       <c r="B25" t="s">
         <v>96</v>
       </c>
       <c r="C25" s="1">
         <v>300000.0</v>
       </c>
       <c r="D25" s="1">
-        <v>98.88624079</v>
+        <v>98.86445839</v>
       </c>
       <c r="E25" s="1">
         <v>96.18004</v>
       </c>
       <c r="F25" t="s">
         <v>8</v>
       </c>
       <c r="G25">
         <v>1.0</v>
       </c>
       <c r="H25" s="1">
         <v>288540.12</v>
       </c>
       <c r="I25" s="1">
-        <v>8488.47</v>
+        <v>8462.57</v>
       </c>
       <c r="J25" s="1">
-        <v>2.9418681880357</v>
+        <v>2.9328919666354</v>
       </c>
       <c r="K25">
         <v>0.0</v>
       </c>
       <c r="L25">
-        <v>369.86</v>
+        <v>409.32</v>
       </c>
       <c r="M25" s="1">
-        <v>296658.73</v>
+        <v>296593.37</v>
       </c>
       <c r="N25" s="1">
-        <v>297028.59</v>
+        <v>297002.69</v>
       </c>
       <c r="O25" s="1">
-        <v>0.71</v>
+        <v>0.66</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
         <v>97</v>
       </c>
       <c r="B26" t="s">
         <v>98</v>
       </c>
       <c r="C26" s="1">
         <v>300000.0</v>
       </c>
       <c r="D26" s="1">
-        <v>102.52983447</v>
+        <v>101.23472006</v>
       </c>
       <c r="E26" s="1">
         <v>104.945653</v>
       </c>
       <c r="F26" t="s">
         <v>8</v>
       </c>
       <c r="G26">
         <v>1.0</v>
       </c>
       <c r="H26" s="1">
         <v>314836.96</v>
       </c>
       <c r="I26" s="1">
-        <v>1958.02</v>
+        <v>-1467.05</v>
       </c>
       <c r="J26" s="1">
-        <v>0.62191554638312</v>
+        <v>-0.46597133957843</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26" t="s">
         <v>99</v>
       </c>
       <c r="M26" s="1">
-        <v>307589.5</v>
+        <v>303704.16</v>
       </c>
       <c r="N26" s="1">
-        <v>316794.98</v>
+        <v>313369.91</v>
       </c>
       <c r="O26" s="1">
-        <v>0.76</v>
+        <v>0.7</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
         <v>100</v>
       </c>
       <c r="B27" t="s">
         <v>101</v>
       </c>
       <c r="C27" s="1">
         <v>100000.0</v>
       </c>
       <c r="D27" s="1">
-        <v>96.39835959</v>
+        <v>95.91959787</v>
       </c>
       <c r="E27" s="1">
         <v>92.84792</v>
       </c>
       <c r="F27" t="s">
         <v>8</v>
       </c>
       <c r="G27">
         <v>1.0</v>
       </c>
       <c r="H27" s="1">
         <v>92847.92</v>
       </c>
       <c r="I27" s="1">
-        <v>3590.44</v>
+        <v>3116.06</v>
       </c>
       <c r="J27" s="1">
-        <v>3.8670117758158</v>
+        <v>3.356090260288</v>
       </c>
       <c r="K27">
         <v>0.0</v>
       </c>
       <c r="L27">
-        <v>40.0</v>
+        <v>44.38</v>
       </c>
       <c r="M27" s="1">
-        <v>96398.36</v>
+        <v>95919.6</v>
       </c>
       <c r="N27" s="1">
-        <v>96438.36</v>
+        <v>95963.98</v>
       </c>
       <c r="O27" s="1">
-        <v>0.23</v>
+        <v>0.21</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
         <v>102</v>
       </c>
       <c r="B28" t="s">
         <v>103</v>
       </c>
       <c r="C28" s="1">
         <v>200000.0</v>
       </c>
       <c r="D28" s="1">
-        <v>95.05650137</v>
+        <v>94.29623212</v>
       </c>
       <c r="E28" s="1">
         <v>91.485975</v>
       </c>
       <c r="F28" t="s">
         <v>8</v>
       </c>
       <c r="G28">
         <v>1.0</v>
       </c>
       <c r="H28" s="1">
         <v>182971.95</v>
       </c>
       <c r="I28" s="1">
-        <v>7479.41</v>
+        <v>5980.79</v>
       </c>
       <c r="J28" s="1">
-        <v>4.087735852408</v>
+        <v>3.2686922776961</v>
       </c>
       <c r="K28">
         <v>0.0</v>
       </c>
       <c r="L28">
-        <v>338.36</v>
+        <v>360.27</v>
       </c>
       <c r="M28" s="1">
-        <v>190113.0</v>
+        <v>188592.47</v>
       </c>
       <c r="N28" s="1">
-        <v>190451.36</v>
+        <v>188952.74</v>
       </c>
       <c r="O28" s="1">
-        <v>0.46</v>
+        <v>0.42</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
         <v>104</v>
       </c>
       <c r="B29" t="s">
         <v>105</v>
       </c>
       <c r="C29" s="1">
-        <v>400000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D29" s="1">
-        <v>101.91020059</v>
+        <v>100.35650767</v>
       </c>
       <c r="E29" s="1">
-        <v>103.254563</v>
+        <v>103.290392</v>
       </c>
       <c r="F29" t="s">
         <v>8</v>
       </c>
       <c r="G29">
         <v>1.0</v>
       </c>
       <c r="H29" s="1">
-        <v>413018.25</v>
+        <v>516451.96</v>
       </c>
       <c r="I29" s="1">
-        <v>5822.55</v>
+        <v>97.7</v>
       </c>
       <c r="J29" s="1">
-        <v>1.409756106419</v>
+        <v>0.018917538816195</v>
       </c>
       <c r="K29">
         <v>0.0</v>
       </c>
       <c r="L29" t="s">
         <v>106</v>
       </c>
       <c r="M29" s="1">
-        <v>407640.8</v>
+        <v>501782.54</v>
       </c>
       <c r="N29" s="1">
-        <v>418840.8</v>
+        <v>516549.66</v>
       </c>
       <c r="O29" s="1">
-        <v>1.01</v>
+        <v>1.15</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
         <v>107</v>
       </c>
       <c r="B30" t="s">
         <v>108</v>
       </c>
       <c r="C30" s="1">
-        <v>600000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D30" s="1">
-        <v>100.12428074</v>
+        <v>98.3334398</v>
       </c>
       <c r="E30" s="1">
-        <v>99.566103</v>
+        <v>99.671353</v>
       </c>
       <c r="F30" t="s">
         <v>8</v>
       </c>
       <c r="G30">
         <v>1.0</v>
       </c>
       <c r="H30" s="1">
-        <v>597396.62</v>
+        <v>697699.47</v>
       </c>
       <c r="I30" s="1">
-        <v>13446.32</v>
+        <v>3450.36</v>
       </c>
       <c r="J30" s="1">
-        <v>2.2508195643959</v>
+        <v>0.49453384277331</v>
       </c>
       <c r="K30">
         <v>0.0</v>
       </c>
       <c r="L30" t="s">
         <v>109</v>
       </c>
       <c r="M30" s="1">
-        <v>600745.68</v>
+        <v>688334.08</v>
       </c>
       <c r="N30" s="1">
-        <v>610842.94</v>
+        <v>701149.83</v>
       </c>
       <c r="O30" s="1">
-        <v>1.47</v>
+        <v>1.56</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
         <v>110</v>
       </c>
       <c r="B31" t="s">
         <v>111</v>
       </c>
       <c r="C31" s="1">
         <v>400000.0</v>
       </c>
       <c r="D31" s="1">
-        <v>99.64119805</v>
+        <v>99.65486558</v>
       </c>
       <c r="E31" s="1">
         <v>98.199808</v>
       </c>
       <c r="F31" t="s">
         <v>8</v>
       </c>
       <c r="G31">
         <v>1.0</v>
       </c>
       <c r="H31" s="1">
         <v>392799.23</v>
       </c>
       <c r="I31" s="1">
-        <v>8560.08</v>
+        <v>8790.1</v>
       </c>
       <c r="J31" s="1">
-        <v>2.179250707798</v>
+        <v>2.2378098857271</v>
       </c>
       <c r="K31">
         <v>0.0</v>
       </c>
       <c r="L31" t="s">
         <v>112</v>
       </c>
       <c r="M31" s="1">
-        <v>398564.79</v>
+        <v>398619.47</v>
       </c>
       <c r="N31" s="1">
-        <v>401359.31</v>
+        <v>401589.33</v>
       </c>
       <c r="O31" s="1">
-        <v>0.97</v>
+        <v>0.89</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
         <v>113</v>
       </c>
       <c r="B32" t="s">
         <v>114</v>
       </c>
       <c r="C32" s="1">
         <v>100000.0</v>
       </c>
       <c r="D32" s="1">
-        <v>97.51177917</v>
+        <v>97.16708994</v>
       </c>
       <c r="E32" s="1">
         <v>96.0814</v>
       </c>
       <c r="F32" t="s">
         <v>8</v>
       </c>
       <c r="G32">
         <v>1.0</v>
       </c>
       <c r="H32" s="1">
         <v>96081.4</v>
       </c>
       <c r="I32" s="1">
-        <v>1705.72</v>
+        <v>1377.47</v>
       </c>
       <c r="J32" s="1">
-        <v>1.7752863717639</v>
+        <v>1.4336489684788</v>
       </c>
       <c r="K32">
         <v>0.0</v>
       </c>
       <c r="L32">
-        <v>275.34</v>
+        <v>291.78</v>
       </c>
       <c r="M32" s="1">
-        <v>97511.78</v>
+        <v>97167.09</v>
       </c>
       <c r="N32" s="1">
-        <v>97787.12</v>
+        <v>97458.87</v>
       </c>
       <c r="O32" s="1">
-        <v>0.24</v>
+        <v>0.22</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
         <v>115</v>
       </c>
       <c r="B33" t="s">
         <v>116</v>
       </c>
       <c r="C33" s="1">
-        <v>400000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D33" s="1">
-        <v>103.30183378</v>
+        <v>101.57656097</v>
       </c>
       <c r="E33" s="1">
-        <v>105.575358</v>
+        <v>105.371746</v>
       </c>
       <c r="F33" t="s">
         <v>8</v>
       </c>
       <c r="G33">
         <v>1.0</v>
       </c>
       <c r="H33" s="1">
-        <v>422301.43</v>
+        <v>526858.73</v>
       </c>
       <c r="I33" s="1">
-        <v>1433.3</v>
+        <v>-5022.16</v>
       </c>
       <c r="J33" s="1">
-        <v>0.33940211852941</v>
+        <v>-0.9532270633534</v>
       </c>
       <c r="K33">
         <v>0.0</v>
       </c>
       <c r="L33" t="s">
         <v>117</v>
       </c>
       <c r="M33" s="1">
-        <v>413207.33</v>
+        <v>507882.8</v>
       </c>
       <c r="N33" s="1">
-        <v>423734.73</v>
+        <v>521836.57</v>
       </c>
       <c r="O33" s="1">
-        <v>1.02</v>
+        <v>1.16</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
         <v>118</v>
       </c>
       <c r="B34" t="s">
         <v>119</v>
       </c>
       <c r="C34" s="1">
         <v>100000.0</v>
       </c>
       <c r="D34" s="1">
-        <v>102.93920145</v>
+        <v>101.88905607</v>
       </c>
       <c r="E34" s="1">
         <v>105.72405</v>
       </c>
       <c r="F34" t="s">
         <v>8</v>
       </c>
       <c r="G34">
         <v>1.0</v>
       </c>
       <c r="H34" s="1">
         <v>105724.05</v>
       </c>
       <c r="I34" s="1">
-        <v>17.89</v>
+        <v>-862.39</v>
       </c>
       <c r="J34" s="1">
-        <v>0.016921410029222</v>
+        <v>-0.81569898239804</v>
       </c>
       <c r="K34">
         <v>0.0</v>
       </c>
       <c r="L34" t="s">
         <v>120</v>
       </c>
       <c r="M34" s="1">
-        <v>102939.2</v>
+        <v>101889.06</v>
       </c>
       <c r="N34" s="1">
-        <v>105741.94</v>
+        <v>104861.66</v>
       </c>
       <c r="O34" s="1">
-        <v>0.25</v>
+        <v>0.23</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
         <v>121</v>
       </c>
       <c r="B35" t="s">
         <v>122</v>
       </c>
       <c r="C35" s="1">
-        <v>400000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D35" s="1">
-        <v>103.23866335</v>
+        <v>102.10873959</v>
       </c>
       <c r="E35" s="1">
-        <v>101.7949</v>
+        <v>102.534722</v>
       </c>
       <c r="F35" t="s">
         <v>8</v>
       </c>
       <c r="G35">
         <v>1.0</v>
       </c>
       <c r="H35" s="1">
-        <v>407179.6</v>
+        <v>512673.61</v>
       </c>
       <c r="I35" s="1">
-        <v>17735.34</v>
+        <v>13726.53</v>
       </c>
       <c r="J35" s="1">
-        <v>4.3556553422617</v>
+        <v>2.6774403308959</v>
       </c>
       <c r="K35">
         <v>0.0</v>
       </c>
       <c r="L35" t="s">
         <v>123</v>
       </c>
       <c r="M35" s="1">
-        <v>412954.66</v>
+        <v>510543.7</v>
       </c>
       <c r="N35" s="1">
-        <v>424914.94</v>
+        <v>526400.14</v>
       </c>
       <c r="O35" s="1">
-        <v>1.02</v>
+        <v>1.17</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
         <v>124</v>
       </c>
       <c r="B36" t="s">
         <v>125</v>
       </c>
       <c r="C36" s="1">
         <v>310000.0</v>
       </c>
       <c r="D36" s="1">
-        <v>98.9253014</v>
+        <v>97.22600434</v>
       </c>
       <c r="E36" s="1">
         <v>99.333</v>
       </c>
       <c r="F36" t="s">
         <v>8</v>
       </c>
       <c r="G36">
         <v>1.0</v>
       </c>
       <c r="H36" s="1">
         <v>307932.3</v>
       </c>
       <c r="I36" s="1">
-        <v>2215.14</v>
+        <v>-2560.08</v>
       </c>
       <c r="J36" s="1">
-        <v>0.71935941763823</v>
+        <v>-0.83137754629833</v>
       </c>
       <c r="K36">
         <v>0.0</v>
       </c>
       <c r="L36" t="s">
         <v>126</v>
       </c>
       <c r="M36" s="1">
-        <v>306668.43</v>
+        <v>301400.61</v>
       </c>
       <c r="N36" s="1">
-        <v>310147.44</v>
+        <v>305372.22</v>
       </c>
       <c r="O36" s="1">
-        <v>0.75</v>
+        <v>0.68</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
         <v>127</v>
       </c>
       <c r="B37" t="s">
         <v>128</v>
       </c>
       <c r="C37" s="1">
         <v>355000.0</v>
       </c>
       <c r="D37" s="1">
-        <v>107.87775471</v>
+        <v>106.46528861</v>
       </c>
       <c r="E37" s="1">
         <v>107.865242</v>
       </c>
       <c r="F37" t="s">
         <v>8</v>
       </c>
       <c r="G37">
         <v>1.0</v>
       </c>
       <c r="H37" s="1">
         <v>382921.61</v>
       </c>
       <c r="I37" s="1">
-        <v>11812.91</v>
+        <v>7576.74</v>
       </c>
       <c r="J37" s="1">
-        <v>3.0849421112588</v>
+        <v>1.9786660773729</v>
       </c>
       <c r="K37">
         <v>0.0</v>
       </c>
       <c r="L37" t="s">
         <v>129</v>
       </c>
       <c r="M37" s="1">
-        <v>382966.03</v>
+        <v>377951.77</v>
       </c>
       <c r="N37" s="1">
-        <v>394734.52</v>
+        <v>390498.35</v>
       </c>
       <c r="O37" s="1">
-        <v>0.95</v>
+        <v>0.87</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
         <v>130</v>
       </c>
       <c r="B38" t="s">
         <v>131</v>
       </c>
       <c r="C38" s="1">
         <v>300000.0</v>
       </c>
       <c r="D38" s="1">
-        <v>95.91739576</v>
+        <v>94.7693078</v>
       </c>
       <c r="E38" s="1">
         <v>93.44648</v>
       </c>
       <c r="F38" t="s">
         <v>8</v>
       </c>
       <c r="G38">
         <v>1.0</v>
       </c>
       <c r="H38" s="1">
         <v>280339.44</v>
       </c>
       <c r="I38" s="1">
-        <v>10950.08</v>
+        <v>7686.63</v>
       </c>
       <c r="J38" s="1">
-        <v>3.9060076598569</v>
+        <v>2.7419010325483</v>
       </c>
       <c r="K38">
         <v>0.0</v>
       </c>
       <c r="L38" t="s">
         <v>132</v>
       </c>
       <c r="M38" s="1">
-        <v>287752.19</v>
+        <v>284307.92</v>
       </c>
       <c r="N38" s="1">
-        <v>291289.52</v>
+        <v>288026.07</v>
       </c>
       <c r="O38" s="1">
-        <v>0.7</v>
+        <v>0.64</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
         <v>133</v>
       </c>
       <c r="B39" t="s">
         <v>134</v>
       </c>
       <c r="C39" s="1">
-        <v>394000.0</v>
+        <v>494000.0</v>
       </c>
       <c r="D39" s="1">
-        <v>102.03568929</v>
+        <v>99.64412042</v>
       </c>
       <c r="E39" s="1">
-        <v>100.522939</v>
+        <v>101.132352</v>
       </c>
       <c r="F39" t="s">
         <v>8</v>
       </c>
       <c r="G39">
         <v>1.0</v>
       </c>
       <c r="H39" s="1">
-        <v>396060.38</v>
+        <v>499593.82</v>
       </c>
       <c r="I39" s="1">
-        <v>19068.83</v>
+        <v>9868.77</v>
       </c>
       <c r="J39" s="1">
-        <v>4.8146270020748</v>
+        <v>1.9753587023955</v>
       </c>
       <c r="K39">
         <v>0.0</v>
       </c>
       <c r="L39" t="s">
         <v>135</v>
       </c>
       <c r="M39" s="1">
-        <v>402020.61</v>
+        <v>492241.95</v>
       </c>
       <c r="N39" s="1">
-        <v>415129.21</v>
+        <v>509462.59</v>
       </c>
       <c r="O39" s="1">
-        <v>1.0</v>
+        <v>1.14</v>
       </c>
       <c r="P39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
         <v>136</v>
       </c>
       <c r="B40" t="s">
         <v>137</v>
       </c>
       <c r="C40" s="1">
         <v>305000.0</v>
       </c>
       <c r="D40" s="1">
-        <v>99.3685</v>
+        <v>97.531</v>
       </c>
       <c r="E40" s="1">
         <v>101.542662</v>
       </c>
       <c r="F40" t="s">
         <v>8</v>
       </c>
       <c r="G40">
         <v>1.0</v>
       </c>
       <c r="H40" s="1">
         <v>309705.12</v>
       </c>
       <c r="I40" s="1">
-        <v>-6323.69</v>
+        <v>-11620.56</v>
       </c>
       <c r="J40" s="1">
-        <v>-2.0418422530438</v>
+        <v>-3.7521368713569</v>
       </c>
       <c r="K40">
         <v>0.0</v>
       </c>
       <c r="L40">
-        <v>307.51</v>
+        <v>615.01</v>
       </c>
       <c r="M40" s="1">
-        <v>303073.92</v>
+        <v>297469.55</v>
       </c>
       <c r="N40" s="1">
-        <v>303381.43</v>
+        <v>298084.56</v>
       </c>
       <c r="O40" s="1">
-        <v>0.73</v>
+        <v>0.66</v>
       </c>
       <c r="P40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
         <v>138</v>
       </c>
       <c r="B41" t="s">
         <v>139</v>
       </c>
       <c r="C41" s="1">
-        <v>500000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D41" s="1">
-        <v>105.6215538</v>
+        <v>103.65042306</v>
       </c>
       <c r="E41" s="1">
-        <v>103.854754</v>
+        <v>104.38516</v>
       </c>
       <c r="F41" t="s">
         <v>8</v>
       </c>
       <c r="G41">
         <v>1.0</v>
       </c>
       <c r="H41" s="1">
-        <v>519273.77</v>
+        <v>835081.28</v>
       </c>
       <c r="I41" s="1">
-        <v>14587.42</v>
+        <v>4861.83</v>
       </c>
       <c r="J41" s="1">
-        <v>2.8091963897965</v>
+        <v>0.5821984178594</v>
       </c>
       <c r="K41">
         <v>0.0</v>
       </c>
       <c r="L41" t="s">
         <v>140</v>
       </c>
       <c r="M41" s="1">
-        <v>528107.77</v>
+        <v>829203.39</v>
       </c>
       <c r="N41" s="1">
-        <v>533861.19</v>
+        <v>839943.11</v>
       </c>
       <c r="O41" s="1">
-        <v>1.28</v>
+        <v>1.87</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
         <v>141</v>
       </c>
       <c r="B42" t="s">
         <v>142</v>
       </c>
       <c r="C42" s="1">
         <v>101000.0</v>
       </c>
       <c r="D42" s="1">
-        <v>100.43315312</v>
+        <v>99.40663732</v>
       </c>
       <c r="E42" s="1">
         <v>99.824</v>
       </c>
       <c r="F42" t="s">
         <v>8</v>
       </c>
       <c r="G42">
         <v>1.0</v>
       </c>
       <c r="H42" s="1">
         <v>100822.24</v>
       </c>
       <c r="I42" s="1">
-        <v>2433.94</v>
+        <v>1518.91</v>
       </c>
       <c r="J42" s="1">
-        <v>2.4140903832329</v>
+        <v>1.506522767199</v>
       </c>
       <c r="K42">
         <v>0.0</v>
       </c>
       <c r="L42" t="s">
         <v>143</v>
       </c>
       <c r="M42" s="1">
-        <v>101437.49</v>
+        <v>100400.7</v>
       </c>
       <c r="N42" s="1">
-        <v>103256.18</v>
+        <v>102341.15</v>
       </c>
       <c r="O42" s="1">
-        <v>0.25</v>
+        <v>0.23</v>
       </c>
       <c r="P42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
         <v>144</v>
       </c>
       <c r="B43" t="s">
         <v>145</v>
       </c>
       <c r="C43" s="1">
         <v>300000.0</v>
       </c>
       <c r="D43" s="1">
-        <v>99.94861747</v>
+        <v>100.0</v>
       </c>
       <c r="E43" s="1">
         <v>98.282533</v>
       </c>
       <c r="F43" t="s">
         <v>8</v>
       </c>
       <c r="G43">
         <v>1.0</v>
       </c>
       <c r="H43" s="1">
         <v>294847.6</v>
       </c>
       <c r="I43" s="1">
-        <v>7648.94</v>
+        <v>5152.4</v>
       </c>
       <c r="J43" s="1">
-        <v>2.5942012076747</v>
+        <v>1.7474790366277</v>
       </c>
       <c r="K43">
         <v>0.0</v>
       </c>
-      <c r="L43" t="s">
-        <v>146</v>
+      <c r="L43">
+        <v>0.0</v>
       </c>
       <c r="M43" s="1">
-        <v>299845.86</v>
+        <v>300000.0</v>
       </c>
       <c r="N43" s="1">
-        <v>302496.54</v>
+        <v>300000.0</v>
       </c>
       <c r="O43" s="1">
-        <v>0.73</v>
+        <v>0.67</v>
       </c>
       <c r="P43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
+        <v>146</v>
+      </c>
+      <c r="B44" t="s">
         <v>147</v>
-      </c>
-[...1 lines deleted...]
-        <v>148</v>
       </c>
       <c r="C44" s="1">
         <v>100000.0</v>
       </c>
       <c r="D44" s="1">
-        <v>108.6435623</v>
+        <v>107.03296242</v>
       </c>
       <c r="E44" s="1">
         <v>110.72922</v>
       </c>
       <c r="F44" t="s">
         <v>8</v>
       </c>
       <c r="G44">
         <v>1.0</v>
       </c>
       <c r="H44" s="1">
         <v>110729.22</v>
       </c>
       <c r="I44" s="1">
-        <v>-480.52</v>
+        <v>-1855.5</v>
       </c>
       <c r="J44" s="1">
-        <v>-0.43395952757547</v>
+        <v>-1.6757094468831</v>
       </c>
       <c r="K44">
         <v>0.0</v>
       </c>
       <c r="L44" t="s">
-        <v>149</v>
+        <v>148</v>
       </c>
       <c r="M44" s="1">
-        <v>108643.56</v>
+        <v>107032.97</v>
       </c>
       <c r="N44" s="1">
-        <v>110248.7</v>
+        <v>108873.72</v>
       </c>
       <c r="O44" s="1">
-        <v>0.27</v>
+        <v>0.24</v>
       </c>
       <c r="P44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
+        <v>149</v>
+      </c>
+      <c r="B45" t="s">
         <v>150</v>
-      </c>
-[...1 lines deleted...]
-        <v>151</v>
       </c>
       <c r="C45" s="1">
         <v>100000.0</v>
       </c>
       <c r="D45" s="1">
-        <v>100.34431419</v>
+        <v>100.21725876</v>
       </c>
       <c r="E45" s="1">
         <v>101.31079</v>
       </c>
       <c r="F45" t="s">
         <v>8</v>
       </c>
       <c r="G45">
         <v>1.0</v>
       </c>
       <c r="H45" s="1">
         <v>101310.79</v>
       </c>
       <c r="I45" s="1">
-        <v>430.78</v>
+        <v>435.24</v>
       </c>
       <c r="J45" s="1">
-        <v>0.42520643655034</v>
+        <v>0.42960873170568</v>
       </c>
       <c r="K45">
         <v>0.0</v>
       </c>
       <c r="L45" t="s">
-        <v>152</v>
+        <v>151</v>
       </c>
       <c r="M45" s="1">
-        <v>100344.31</v>
+        <v>100217.26</v>
       </c>
       <c r="N45" s="1">
-        <v>101741.57</v>
+        <v>101746.03</v>
       </c>
       <c r="O45" s="1">
-        <v>0.24</v>
+        <v>0.23</v>
       </c>
       <c r="P45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
+        <v>152</v>
+      </c>
+      <c r="B46" t="s">
         <v>153</v>
       </c>
-      <c r="B46" t="s">
+      <c r="C46" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="D46" s="1">
+        <v>92.95330989</v>
+      </c>
+      <c r="E46" s="1">
+        <v>93.11093</v>
+      </c>
+      <c r="F46" t="s">
+        <v>8</v>
+      </c>
+      <c r="G46">
+        <v>1.0</v>
+      </c>
+      <c r="H46" s="1">
+        <v>465554.65</v>
+      </c>
+      <c r="I46" s="1">
+        <v>5650.26</v>
+      </c>
+      <c r="J46" s="1">
+        <v>1.2136620265741</v>
+      </c>
+      <c r="K46">
+        <v>0.0</v>
+      </c>
+      <c r="L46" t="s">
         <v>154</v>
       </c>
-      <c r="C46" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M46" s="1">
-        <v>378131.53</v>
+        <v>464766.55</v>
       </c>
       <c r="N46" s="1">
-        <v>382931.53</v>
+        <v>471204.91</v>
       </c>
       <c r="O46" s="1">
-        <v>0.92</v>
+        <v>1.05</v>
       </c>
       <c r="P46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
+        <v>155</v>
+      </c>
+      <c r="B47" t="s">
         <v>156</v>
-      </c>
-[...1 lines deleted...]
-        <v>157</v>
       </c>
       <c r="C47" s="1">
         <v>300000.0</v>
       </c>
       <c r="D47" s="1">
-        <v>100.42025013</v>
+        <v>98.75756104</v>
       </c>
       <c r="E47" s="1">
         <v>99.977263</v>
       </c>
       <c r="F47" t="s">
         <v>8</v>
       </c>
       <c r="G47">
         <v>1.0</v>
       </c>
       <c r="H47" s="1">
         <v>299931.79</v>
       </c>
       <c r="I47" s="1">
-        <v>2676.91</v>
+        <v>-1785.13</v>
       </c>
       <c r="J47" s="1">
-        <v>0.89250625950654</v>
+        <v>-0.59517865712067</v>
       </c>
       <c r="K47">
         <v>0.0</v>
       </c>
       <c r="L47" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="M47" s="1">
-        <v>301260.75</v>
+        <v>296272.69</v>
       </c>
       <c r="N47" s="1">
-        <v>302608.7</v>
+        <v>298146.66</v>
       </c>
       <c r="O47" s="1">
-        <v>0.73</v>
+        <v>0.66</v>
       </c>
       <c r="P47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
+        <v>158</v>
+      </c>
+      <c r="B48" t="s">
         <v>159</v>
       </c>
-      <c r="B48" t="s">
+      <c r="C48" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="D48" s="1">
+        <v>99.76075569</v>
+      </c>
+      <c r="E48" s="1">
+        <v>101.98272</v>
+      </c>
+      <c r="F48" t="s">
+        <v>8</v>
+      </c>
+      <c r="G48">
+        <v>1.0</v>
+      </c>
+      <c r="H48" s="1">
+        <v>407930.88</v>
+      </c>
+      <c r="I48" s="1">
+        <v>2955.98</v>
+      </c>
+      <c r="J48" s="1">
+        <v>0.72462766241183</v>
+      </c>
+      <c r="K48">
+        <v>0.0</v>
+      </c>
+      <c r="L48" t="s">
         <v>160</v>
       </c>
-      <c r="C48" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M48" s="1">
-        <v>101471.51</v>
+        <v>399043.02</v>
       </c>
       <c r="N48" s="1">
-        <v>104251.65</v>
+        <v>410886.86</v>
       </c>
       <c r="O48" s="1">
-        <v>0.25</v>
+        <v>0.92</v>
       </c>
       <c r="P48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
+        <v>161</v>
+      </c>
+      <c r="B49" t="s">
         <v>162</v>
-      </c>
-[...1 lines deleted...]
-        <v>163</v>
       </c>
       <c r="C49" s="1">
         <v>300000.0</v>
       </c>
       <c r="D49" s="1">
-        <v>105.06113423</v>
+        <v>104.12438234</v>
       </c>
       <c r="E49" s="1">
         <v>110.511247</v>
       </c>
       <c r="F49" t="s">
         <v>8</v>
       </c>
       <c r="G49">
         <v>1.0</v>
       </c>
       <c r="H49" s="1">
         <v>331533.74</v>
       </c>
       <c r="I49" s="1">
-        <v>-1549.65</v>
+        <v>-3669.5</v>
       </c>
       <c r="J49" s="1">
-        <v>-0.46741848959325</v>
+        <v>-1.1068255074129</v>
       </c>
       <c r="K49">
         <v>0.0</v>
       </c>
       <c r="L49" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="M49" s="1">
-        <v>315183.41</v>
+        <v>312373.14</v>
       </c>
       <c r="N49" s="1">
-        <v>329984.09</v>
+        <v>327864.24</v>
       </c>
       <c r="O49" s="1">
-        <v>0.79</v>
+        <v>0.73</v>
       </c>
       <c r="P49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
+        <v>164</v>
+      </c>
+      <c r="B50" t="s">
         <v>165</v>
-      </c>
-[...1 lines deleted...]
-        <v>166</v>
       </c>
       <c r="C50" s="1">
         <v>100000.0</v>
       </c>
       <c r="D50" s="1">
-        <v>101.98633133</v>
+        <v>100.26118592</v>
       </c>
       <c r="E50" s="1">
         <v>104.05285</v>
       </c>
       <c r="F50" t="s">
         <v>8</v>
       </c>
       <c r="G50">
         <v>1.0</v>
       </c>
       <c r="H50" s="1">
         <v>104052.85</v>
       </c>
       <c r="I50" s="1">
-        <v>975.6</v>
+        <v>-601.6</v>
       </c>
       <c r="J50" s="1">
-        <v>0.93760045976636</v>
+        <v>-0.57816772918762</v>
       </c>
       <c r="K50">
         <v>0.0</v>
       </c>
       <c r="L50" t="s">
-        <v>167</v>
+        <v>166</v>
       </c>
       <c r="M50" s="1">
-        <v>101986.33</v>
+        <v>100261.18</v>
       </c>
       <c r="N50" s="1">
-        <v>105028.45</v>
+        <v>103451.25</v>
       </c>
       <c r="O50" s="1">
-        <v>0.25</v>
+        <v>0.23</v>
       </c>
       <c r="P50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
+        <v>167</v>
+      </c>
+      <c r="B51" t="s">
         <v>168</v>
-      </c>
-[...1 lines deleted...]
-        <v>169</v>
       </c>
       <c r="C51" s="1">
         <v>200000.0</v>
       </c>
       <c r="D51" s="1">
-        <v>101.57418178</v>
+        <v>99.32808833</v>
       </c>
       <c r="E51" s="1">
         <v>103.191215</v>
       </c>
       <c r="F51" t="s">
         <v>8</v>
       </c>
       <c r="G51">
         <v>1.0</v>
       </c>
       <c r="H51" s="1">
         <v>206382.43</v>
       </c>
       <c r="I51" s="1">
-        <v>3300.87</v>
+        <v>-873.51</v>
       </c>
       <c r="J51" s="1">
-        <v>1.5993948709684</v>
+        <v>-0.42324823871877</v>
       </c>
       <c r="K51">
         <v>0.0</v>
       </c>
       <c r="L51" t="s">
-        <v>170</v>
+        <v>169</v>
       </c>
       <c r="M51" s="1">
-        <v>203148.37</v>
+        <v>198656.18</v>
       </c>
       <c r="N51" s="1">
-        <v>209683.3</v>
+        <v>205508.92</v>
       </c>
       <c r="O51" s="1">
-        <v>0.5</v>
+        <v>0.46</v>
       </c>
       <c r="P51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
+        <v>170</v>
+      </c>
+      <c r="B52" t="s">
         <v>171</v>
       </c>
-      <c r="B52" t="s">
+      <c r="C52" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="D52" s="1">
+        <v>97.95471275</v>
+      </c>
+      <c r="E52" s="1">
+        <v>99.92378</v>
+      </c>
+      <c r="F52" t="s">
+        <v>8</v>
+      </c>
+      <c r="G52">
+        <v>1.0</v>
+      </c>
+      <c r="H52" s="1">
+        <v>599542.68</v>
+      </c>
+      <c r="I52" s="1">
+        <v>-2293.94</v>
+      </c>
+      <c r="J52" s="1">
+        <v>-0.38261496245772</v>
+      </c>
+      <c r="K52">
+        <v>0.0</v>
+      </c>
+      <c r="L52" t="s">
         <v>172</v>
       </c>
-      <c r="C52" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M52" s="1">
-        <v>499382.54</v>
+        <v>587728.27</v>
       </c>
       <c r="N52" s="1">
-        <v>506527.82</v>
+        <v>597248.74</v>
       </c>
       <c r="O52" s="1">
-        <v>1.22</v>
+        <v>1.33</v>
       </c>
       <c r="P52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
+        <v>173</v>
+      </c>
+      <c r="B53" t="s">
         <v>174</v>
-      </c>
-[...1 lines deleted...]
-        <v>175</v>
       </c>
       <c r="C53" s="1">
         <v>200000.0</v>
       </c>
       <c r="D53" s="1">
-        <v>89.53099617</v>
+        <v>87.29235391</v>
       </c>
       <c r="E53" s="1">
         <v>87.8623</v>
       </c>
       <c r="F53" t="s">
         <v>8</v>
       </c>
       <c r="G53">
         <v>1.0</v>
       </c>
       <c r="H53" s="1">
         <v>175724.6</v>
       </c>
       <c r="I53" s="1">
-        <v>4366.84</v>
+        <v>-11.81</v>
       </c>
       <c r="J53" s="1">
-        <v>2.4850476256597</v>
+        <v>-0.0067207437091904</v>
       </c>
       <c r="K53">
         <v>0.0</v>
       </c>
       <c r="L53" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="M53" s="1">
-        <v>179061.99</v>
+        <v>174584.71</v>
       </c>
       <c r="N53" s="1">
-        <v>180091.44</v>
+        <v>175712.79</v>
       </c>
       <c r="O53" s="1">
-        <v>0.43</v>
+        <v>0.39</v>
       </c>
       <c r="P53">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
+        <v>176</v>
+      </c>
+      <c r="B54" t="s">
         <v>177</v>
-      </c>
-[...1 lines deleted...]
-        <v>178</v>
       </c>
       <c r="C54" s="1">
         <v>100000.0</v>
       </c>
       <c r="D54" s="1">
-        <v>99.59572177</v>
+        <v>96.66961904</v>
       </c>
       <c r="E54" s="1">
         <v>98.434</v>
       </c>
       <c r="F54" t="s">
         <v>8</v>
       </c>
       <c r="G54">
         <v>1.0</v>
       </c>
       <c r="H54" s="1">
         <v>98434.0</v>
       </c>
       <c r="I54" s="1">
-        <v>3733.98</v>
+        <v>966.78</v>
       </c>
       <c r="J54" s="1">
-        <v>3.7933843996993</v>
+        <v>0.98216063555276</v>
       </c>
       <c r="K54">
         <v>0.0</v>
       </c>
       <c r="L54" t="s">
-        <v>179</v>
+        <v>178</v>
       </c>
       <c r="M54" s="1">
-        <v>99595.72</v>
+        <v>96669.62</v>
       </c>
       <c r="N54" s="1">
-        <v>102167.98</v>
+        <v>99400.78</v>
       </c>
       <c r="O54" s="1">
-        <v>0.25</v>
+        <v>0.22</v>
       </c>
       <c r="P54">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="s">
+        <v>179</v>
+      </c>
+      <c r="B55" t="s">
         <v>180</v>
       </c>
-      <c r="B55" t="s">
+      <c r="C55" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="D55" s="1">
+        <v>97.98453949</v>
+      </c>
+      <c r="E55" s="1">
+        <v>99.282902</v>
+      </c>
+      <c r="F55" t="s">
+        <v>8</v>
+      </c>
+      <c r="G55">
+        <v>1.0</v>
+      </c>
+      <c r="H55" s="1">
+        <v>595697.41</v>
+      </c>
+      <c r="I55" s="1">
+        <v>-1853.87</v>
+      </c>
+      <c r="J55" s="1">
+        <v>-0.31121001516525</v>
+      </c>
+      <c r="K55">
+        <v>0.0</v>
+      </c>
+      <c r="L55" t="s">
         <v>181</v>
       </c>
-      <c r="C55" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M55" s="1">
-        <v>500135.55</v>
+        <v>587907.24</v>
       </c>
       <c r="N55" s="1">
-        <v>504342.74</v>
+        <v>593843.54</v>
       </c>
       <c r="O55" s="1">
-        <v>1.21</v>
+        <v>1.32</v>
       </c>
       <c r="P55">
         <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" t="s">
+        <v>182</v>
+      </c>
+      <c r="B56" t="s">
         <v>183</v>
-      </c>
-[...1 lines deleted...]
-        <v>184</v>
       </c>
       <c r="C56" s="1">
         <v>150000.0</v>
       </c>
       <c r="D56" s="1">
-        <v>100.29626995</v>
+        <v>98.56895086</v>
       </c>
       <c r="E56" s="1">
         <v>100.356793</v>
       </c>
       <c r="F56" t="s">
         <v>8</v>
       </c>
       <c r="G56">
         <v>1.0</v>
       </c>
       <c r="H56" s="1">
         <v>150535.19</v>
       </c>
       <c r="I56" s="1">
-        <v>1405.11</v>
+        <v>-955.74</v>
       </c>
       <c r="J56" s="1">
-        <v>0.93340965657266</v>
+        <v>-0.63489473790148</v>
       </c>
       <c r="K56">
         <v>0.0</v>
       </c>
       <c r="L56" t="s">
-        <v>185</v>
+        <v>184</v>
       </c>
       <c r="M56" s="1">
-        <v>150444.41</v>
+        <v>147853.42</v>
       </c>
       <c r="N56" s="1">
-        <v>151940.3</v>
+        <v>149579.45</v>
       </c>
       <c r="O56" s="1">
-        <v>0.37</v>
+        <v>0.33</v>
       </c>
       <c r="P56">
         <v>1</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57" t="s">
+        <v>185</v>
+      </c>
+      <c r="B57" t="s">
         <v>186</v>
-      </c>
-[...1 lines deleted...]
-        <v>187</v>
       </c>
       <c r="C57" s="1">
         <v>130000.0</v>
       </c>
       <c r="D57" s="1">
-        <v>105.94024463</v>
+        <v>104.52926696</v>
       </c>
       <c r="E57" s="1">
         <v>109.600592</v>
       </c>
       <c r="F57" t="s">
         <v>8</v>
       </c>
       <c r="G57">
         <v>1.0</v>
       </c>
       <c r="H57" s="1">
         <v>142480.77</v>
       </c>
       <c r="I57" s="1">
-        <v>-444.41</v>
+        <v>-2008.0</v>
       </c>
       <c r="J57" s="1">
-        <v>-0.31190875793274</v>
+        <v>-1.4093129900968</v>
       </c>
       <c r="K57">
         <v>0.0</v>
       </c>
       <c r="L57" t="s">
-        <v>188</v>
+        <v>187</v>
       </c>
       <c r="M57" s="1">
-        <v>137722.32</v>
+        <v>135888.04</v>
       </c>
       <c r="N57" s="1">
-        <v>142036.36</v>
+        <v>140472.77</v>
       </c>
       <c r="O57" s="1">
-        <v>0.34</v>
+        <v>0.31</v>
       </c>
       <c r="P57">
         <v>1</v>
       </c>
     </row>
     <row r="58" spans="1:16">
       <c r="A58" t="s">
+        <v>188</v>
+      </c>
+      <c r="B58" t="s">
         <v>189</v>
       </c>
-      <c r="B58" t="s">
+      <c r="C58" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="D58" s="1">
+        <v>84.45497982</v>
+      </c>
+      <c r="E58" s="1">
+        <v>85.527105</v>
+      </c>
+      <c r="F58" t="s">
+        <v>8</v>
+      </c>
+      <c r="G58">
+        <v>1.0</v>
+      </c>
+      <c r="H58" s="1">
+        <v>513162.63</v>
+      </c>
+      <c r="I58" s="1">
+        <v>-3895.08</v>
+      </c>
+      <c r="J58" s="1">
+        <v>-0.75903422663494</v>
+      </c>
+      <c r="K58">
+        <v>0.0</v>
+      </c>
+      <c r="L58" t="s">
         <v>190</v>
       </c>
-      <c r="C58" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M58" s="1">
-        <v>260444.23</v>
+        <v>506729.87</v>
       </c>
       <c r="N58" s="1">
-        <v>261630.87</v>
+        <v>509267.55</v>
       </c>
       <c r="O58" s="1">
-        <v>0.63</v>
+        <v>1.13</v>
       </c>
       <c r="P58">
         <v>1</v>
       </c>
     </row>
     <row r="59" spans="1:16">
       <c r="A59" t="s">
+        <v>191</v>
+      </c>
+      <c r="B59" t="s">
         <v>192</v>
       </c>
-      <c r="B59" t="s">
+      <c r="C59" s="1">
+        <v>1000000.0</v>
+      </c>
+      <c r="D59" s="1">
+        <v>99.06371442</v>
+      </c>
+      <c r="E59" s="1">
+        <v>100.789118</v>
+      </c>
+      <c r="F59" t="s">
+        <v>8</v>
+      </c>
+      <c r="G59">
+        <v>1.0</v>
+      </c>
+      <c r="H59" s="1">
+        <v>1007891.18</v>
+      </c>
+      <c r="I59" s="1">
+        <v>8687.74</v>
+      </c>
+      <c r="J59" s="1">
+        <v>0.86197202360675</v>
+      </c>
+      <c r="K59">
+        <v>0.0</v>
+      </c>
+      <c r="L59" t="s">
         <v>193</v>
       </c>
-      <c r="C59" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M59" s="1">
-        <v>604394.16</v>
+        <v>990637.14</v>
       </c>
       <c r="N59" s="1">
-        <v>619137.31</v>
+        <v>1016578.92</v>
       </c>
       <c r="O59" s="1">
-        <v>1.49</v>
+        <v>2.27</v>
       </c>
       <c r="P59">
         <v>1</v>
       </c>
     </row>
     <row r="60" spans="1:16">
       <c r="A60" t="s">
+        <v>194</v>
+      </c>
+      <c r="B60" t="s">
         <v>195</v>
-      </c>
-[...1 lines deleted...]
-        <v>196</v>
       </c>
       <c r="C60" s="1">
         <v>288000.0</v>
       </c>
       <c r="D60" s="1">
-        <v>100.87946951</v>
+        <v>98.40236065</v>
       </c>
       <c r="E60" s="1">
         <v>100.0</v>
       </c>
       <c r="F60" t="s">
         <v>8</v>
       </c>
       <c r="G60">
         <v>1.0</v>
       </c>
       <c r="H60" s="1">
         <v>288000.0</v>
       </c>
       <c r="I60" s="1">
-        <v>7885.05</v>
+        <v>1221.5</v>
       </c>
       <c r="J60" s="1">
-        <v>2.7378645833333</v>
+        <v>0.42413194444444</v>
       </c>
       <c r="K60">
         <v>0.0</v>
       </c>
       <c r="L60" t="s">
-        <v>197</v>
+        <v>196</v>
       </c>
       <c r="M60" s="1">
-        <v>290532.87</v>
+        <v>283398.8</v>
       </c>
       <c r="N60" s="1">
-        <v>295885.05</v>
+        <v>289221.5</v>
       </c>
       <c r="O60" s="1">
-        <v>0.71</v>
+        <v>0.64</v>
       </c>
       <c r="P60">
         <v>1</v>
       </c>
     </row>
     <row r="61" spans="1:16">
       <c r="A61" t="s">
+        <v>197</v>
+      </c>
+      <c r="B61" t="s">
         <v>198</v>
       </c>
-      <c r="B61" t="s">
+      <c r="C61" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="D61" s="1">
+        <v>97.71682766</v>
+      </c>
+      <c r="E61" s="1">
+        <v>99.498222</v>
+      </c>
+      <c r="F61" t="s">
+        <v>8</v>
+      </c>
+      <c r="G61">
+        <v>1.0</v>
+      </c>
+      <c r="H61" s="1">
+        <v>497491.11</v>
+      </c>
+      <c r="I61" s="1">
+        <v>-7888.14</v>
+      </c>
+      <c r="J61" s="1">
+        <v>-1.5855841122467</v>
+      </c>
+      <c r="K61">
+        <v>0.0</v>
+      </c>
+      <c r="L61" t="s">
         <v>199</v>
       </c>
-      <c r="C61" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M61" s="1">
-        <v>402785.03</v>
+        <v>488584.13</v>
       </c>
       <c r="N61" s="1">
-        <v>402832.98</v>
+        <v>489602.97</v>
       </c>
       <c r="O61" s="1">
-        <v>0.97</v>
+        <v>1.09</v>
       </c>
       <c r="P61">
         <v>1</v>
       </c>
     </row>
     <row r="62" spans="1:16">
       <c r="A62" t="s">
         <v>200</v>
       </c>
       <c r="B62" t="s">
         <v>201</v>
       </c>
       <c r="C62" s="1">
-        <v>440000.0</v>
+        <v>540000.0</v>
       </c>
       <c r="D62" s="1">
-        <v>102.20459358</v>
+        <v>100.59118802</v>
       </c>
       <c r="E62" s="1">
-        <v>101.665961</v>
+        <v>101.900644</v>
       </c>
       <c r="F62" t="s">
         <v>8</v>
       </c>
       <c r="G62">
         <v>1.0</v>
       </c>
       <c r="H62" s="1">
-        <v>447330.23</v>
+        <v>550263.48</v>
       </c>
       <c r="I62" s="1">
-        <v>11863.13</v>
+        <v>5408.11</v>
       </c>
       <c r="J62" s="1">
-        <v>2.6519848658563</v>
+        <v>0.98282190197321</v>
       </c>
       <c r="K62">
         <v>0.0</v>
       </c>
       <c r="L62" t="s">
         <v>202</v>
       </c>
       <c r="M62" s="1">
-        <v>449700.21</v>
+        <v>543192.41</v>
       </c>
       <c r="N62" s="1">
-        <v>459193.36</v>
+        <v>555671.59</v>
       </c>
       <c r="O62" s="1">
-        <v>1.1</v>
+        <v>1.24</v>
       </c>
       <c r="P62">
         <v>1</v>
       </c>
     </row>
     <row r="63" spans="1:16">
       <c r="A63" t="s">
         <v>203</v>
       </c>
       <c r="B63" t="s">
         <v>204</v>
       </c>
       <c r="C63" s="1">
         <v>130000.0</v>
       </c>
       <c r="D63" s="1">
-        <v>106.61606336</v>
+        <v>104.5771789</v>
       </c>
       <c r="E63" s="1">
         <v>109.789346</v>
       </c>
       <c r="F63" t="s">
         <v>8</v>
       </c>
       <c r="G63">
         <v>1.0</v>
       </c>
       <c r="H63" s="1">
         <v>142726.15</v>
       </c>
       <c r="I63" s="1">
-        <v>1063.6</v>
+        <v>-1337.63</v>
       </c>
       <c r="J63" s="1">
-        <v>0.74520331417894</v>
+        <v>-0.93720036587549</v>
       </c>
       <c r="K63">
         <v>0.0</v>
       </c>
       <c r="L63" t="s">
         <v>205</v>
       </c>
       <c r="M63" s="1">
-        <v>138600.88</v>
+        <v>135950.34</v>
       </c>
       <c r="N63" s="1">
-        <v>143789.75</v>
+        <v>141388.52</v>
       </c>
       <c r="O63" s="1">
-        <v>0.35</v>
+        <v>0.32</v>
       </c>
       <c r="P63">
         <v>1</v>
       </c>
     </row>
     <row r="64" spans="1:16">
       <c r="A64" t="s">
         <v>206</v>
       </c>
       <c r="B64" t="s">
         <v>207</v>
       </c>
       <c r="C64" s="1">
         <v>100000.0</v>
       </c>
       <c r="D64" s="1">
-        <v>99.82214743</v>
+        <v>97.10822239</v>
       </c>
       <c r="E64" s="1">
         <v>98.975</v>
       </c>
       <c r="F64" t="s">
         <v>8</v>
       </c>
       <c r="G64">
         <v>1.0</v>
       </c>
       <c r="H64" s="1">
         <v>98975.0</v>
       </c>
       <c r="I64" s="1">
-        <v>2247.15</v>
+        <v>-313.35</v>
       </c>
       <c r="J64" s="1">
-        <v>2.2704218236929</v>
+        <v>-0.31659509977267</v>
       </c>
       <c r="K64">
         <v>0.0</v>
       </c>
       <c r="L64" t="s">
         <v>208</v>
       </c>
       <c r="M64" s="1">
-        <v>99822.15</v>
+        <v>97108.23</v>
       </c>
       <c r="N64" s="1">
-        <v>101222.15</v>
+        <v>98661.65</v>
       </c>
       <c r="O64" s="1">
-        <v>0.24</v>
+        <v>0.22</v>
       </c>
       <c r="P64">
         <v>1</v>
       </c>
     </row>
     <row r="65" spans="1:16">
       <c r="A65" t="s">
         <v>209</v>
       </c>
       <c r="B65" t="s">
         <v>210</v>
       </c>
       <c r="C65" s="1">
         <v>100000.0</v>
       </c>
       <c r="D65" s="1">
-        <v>102.89879721</v>
+        <v>100.71031014</v>
       </c>
       <c r="E65" s="1">
         <v>99.711</v>
       </c>
       <c r="F65" t="s">
         <v>8</v>
       </c>
       <c r="G65">
         <v>1.0</v>
       </c>
       <c r="H65" s="1">
         <v>99711.0</v>
       </c>
       <c r="I65" s="1">
-        <v>3624.78</v>
+        <v>1595.2</v>
       </c>
       <c r="J65" s="1">
-        <v>3.635285976472</v>
+        <v>1.5998234898858</v>
       </c>
       <c r="K65">
         <v>0.0</v>
       </c>
       <c r="L65">
-        <v>436.99</v>
+        <v>595.89</v>
       </c>
       <c r="M65" s="1">
-        <v>102898.79</v>
+        <v>100710.31</v>
       </c>
       <c r="N65" s="1">
-        <v>103335.78</v>
+        <v>101306.2</v>
       </c>
       <c r="O65" s="1">
-        <v>0.25</v>
+        <v>0.23</v>
       </c>
       <c r="P65">
         <v>1</v>
       </c>
     </row>
     <row r="66" spans="1:16">
       <c r="A66" t="s">
         <v>211</v>
       </c>
       <c r="B66" t="s">
         <v>212</v>
       </c>
       <c r="C66" s="1">
         <v>200000.0</v>
       </c>
       <c r="D66" s="1">
-        <v>101.6863252</v>
+        <v>99.13556604</v>
       </c>
       <c r="E66" s="1">
         <v>102.91498</v>
       </c>
       <c r="F66" t="s">
         <v>8</v>
       </c>
       <c r="G66">
         <v>1.0</v>
       </c>
       <c r="H66" s="1">
         <v>205829.96</v>
       </c>
       <c r="I66" s="1">
-        <v>-1512.1</v>
+        <v>-6284.86</v>
       </c>
       <c r="J66" s="1">
-        <v>-0.73463552147608</v>
+        <v>-3.053423320881</v>
       </c>
       <c r="K66">
         <v>0.0</v>
       </c>
-      <c r="L66">
-        <v>945.21</v>
+      <c r="L66" t="s">
+        <v>213</v>
       </c>
       <c r="M66" s="1">
-        <v>203372.65</v>
+        <v>198271.13</v>
       </c>
       <c r="N66" s="1">
-        <v>204317.86</v>
+        <v>199545.1</v>
       </c>
       <c r="O66" s="1">
-        <v>0.49</v>
+        <v>0.44</v>
       </c>
       <c r="P66">
         <v>1</v>
       </c>
     </row>
     <row r="67" spans="1:16">
       <c r="A67" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="B67" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="C67" s="1">
         <v>193000.0</v>
       </c>
       <c r="D67" s="1">
-        <v>101.43795004</v>
+        <v>99.10197327</v>
       </c>
       <c r="E67" s="1">
         <v>99.223</v>
       </c>
       <c r="F67" t="s">
         <v>8</v>
       </c>
       <c r="G67">
         <v>1.0</v>
       </c>
       <c r="H67" s="1">
         <v>191500.39</v>
       </c>
       <c r="I67" s="1">
-        <v>10084.68</v>
+        <v>5893.51</v>
       </c>
       <c r="J67" s="1">
-        <v>5.2661407112539</v>
+        <v>3.0775446462537</v>
       </c>
       <c r="K67">
         <v>0.0</v>
       </c>
       <c r="L67" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="M67" s="1">
-        <v>195775.24</v>
+        <v>191266.81</v>
       </c>
       <c r="N67" s="1">
-        <v>201585.07</v>
+        <v>197393.9</v>
       </c>
       <c r="O67" s="1">
-        <v>0.48</v>
+        <v>0.44</v>
       </c>
       <c r="P67">
         <v>1</v>
       </c>
     </row>
     <row r="68" spans="1:16">
       <c r="A68" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="B68" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="C68" s="1">
         <v>285000.0</v>
       </c>
       <c r="D68" s="1">
-        <v>99.39509972</v>
+        <v>99.37328512</v>
       </c>
       <c r="E68" s="1">
         <v>102.724621</v>
       </c>
       <c r="F68" t="s">
         <v>8</v>
       </c>
       <c r="G68">
         <v>1.0</v>
       </c>
       <c r="H68" s="1">
         <v>292765.17</v>
       </c>
       <c r="I68" s="1">
-        <v>-8013.38</v>
+        <v>-7935.01</v>
       </c>
       <c r="J68" s="1">
-        <v>-2.7371357050431</v>
+        <v>-2.7103668103689</v>
       </c>
       <c r="K68">
         <v>0.0</v>
       </c>
       <c r="L68" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="M68" s="1">
-        <v>283276.04</v>
+        <v>283213.86</v>
       </c>
       <c r="N68" s="1">
-        <v>284751.79</v>
+        <v>284830.16</v>
       </c>
       <c r="O68" s="1">
-        <v>0.68</v>
+        <v>0.63</v>
       </c>
       <c r="P68">
         <v>1</v>
       </c>
     </row>
     <row r="69" spans="1:16">
       <c r="A69" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="B69" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="C69" s="1">
         <v>349000.0</v>
       </c>
       <c r="D69" s="1">
-        <v>100.10751787</v>
+        <v>98.20283575</v>
       </c>
       <c r="E69" s="1">
         <v>99.735</v>
       </c>
       <c r="F69" t="s">
         <v>8</v>
       </c>
       <c r="G69">
         <v>1.0</v>
       </c>
       <c r="H69" s="1">
         <v>348075.15</v>
       </c>
       <c r="I69" s="1">
-        <v>1472.2</v>
+        <v>-4716.18</v>
       </c>
       <c r="J69" s="1">
-        <v>0.42295464068607</v>
+        <v>-1.3549315428005</v>
       </c>
       <c r="K69">
         <v>0.0</v>
       </c>
       <c r="L69">
-        <v>172.11</v>
+        <v>631.07</v>
       </c>
       <c r="M69" s="1">
-        <v>349375.24</v>
+        <v>342727.9</v>
       </c>
       <c r="N69" s="1">
-        <v>349547.35</v>
+        <v>343358.97</v>
       </c>
       <c r="O69" s="1">
-        <v>0.84</v>
+        <v>0.77</v>
       </c>
       <c r="P69">
         <v>1</v>
       </c>
     </row>
     <row r="70" spans="1:16">
       <c r="A70" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="B70" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="C70" s="1">
         <v>300000.0</v>
       </c>
       <c r="D70" s="1">
-        <v>100.88957287</v>
+        <v>98.81839694</v>
       </c>
       <c r="E70" s="1">
         <v>101.14437</v>
       </c>
       <c r="F70" t="s">
         <v>8</v>
       </c>
       <c r="G70">
         <v>1.0</v>
       </c>
       <c r="H70" s="1">
         <v>303433.11</v>
       </c>
       <c r="I70" s="1">
-        <v>7997.25</v>
+        <v>2211.12</v>
       </c>
       <c r="J70" s="1">
-        <v>2.6355891089143</v>
+        <v>0.72870096476947</v>
       </c>
       <c r="K70">
         <v>0.0</v>
       </c>
       <c r="L70" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="M70" s="1">
-        <v>302668.72</v>
+        <v>296455.19</v>
       </c>
       <c r="N70" s="1">
-        <v>311430.36</v>
+        <v>305644.23</v>
       </c>
       <c r="O70" s="1">
-        <v>0.75</v>
+        <v>0.68</v>
       </c>
       <c r="P70">
         <v>1</v>
       </c>
     </row>
     <row r="71" spans="1:16">
       <c r="A71" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="B71" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="C71" s="1">
         <v>200000.0</v>
       </c>
       <c r="D71" s="1">
-        <v>89.79227491</v>
+        <v>88.25566493</v>
       </c>
       <c r="E71" s="1">
         <v>86.69767</v>
       </c>
       <c r="F71" t="s">
         <v>8</v>
       </c>
       <c r="G71">
         <v>1.0</v>
       </c>
       <c r="H71" s="1">
         <v>173395.34</v>
       </c>
       <c r="I71" s="1">
-        <v>6545.37</v>
+        <v>3515.99</v>
       </c>
       <c r="J71" s="1">
-        <v>3.7748246290817</v>
+        <v>2.0277303876794</v>
       </c>
       <c r="K71">
         <v>0.0</v>
       </c>
       <c r="L71">
-        <v>356.16</v>
+        <v>400.0</v>
       </c>
       <c r="M71" s="1">
-        <v>179584.55</v>
+        <v>176511.33</v>
       </c>
       <c r="N71" s="1">
-        <v>179940.71</v>
+        <v>176911.33</v>
       </c>
       <c r="O71" s="1">
-        <v>0.43</v>
+        <v>0.39</v>
       </c>
       <c r="P71">
         <v>1</v>
       </c>
     </row>
     <row r="72" spans="1:16">
       <c r="A72" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="B72" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="C72" s="1">
-        <v>500000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D72" s="1">
-        <v>96.46830708</v>
+        <v>96.12282485</v>
       </c>
       <c r="E72" s="1">
-        <v>92.783958</v>
+        <v>93.376495</v>
       </c>
       <c r="F72" t="s">
         <v>8</v>
       </c>
       <c r="G72">
         <v>1.0</v>
       </c>
       <c r="H72" s="1">
-        <v>463919.79</v>
+        <v>560258.97</v>
       </c>
       <c r="I72" s="1">
-        <v>20332.7</v>
+        <v>19165.65</v>
       </c>
       <c r="J72" s="1">
-        <v>4.3828050534339</v>
+        <v>3.420855537574</v>
       </c>
       <c r="K72">
         <v>0.0</v>
       </c>
       <c r="L72" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="M72" s="1">
-        <v>482341.53</v>
+        <v>576736.95</v>
       </c>
       <c r="N72" s="1">
-        <v>484252.49</v>
+        <v>579424.62</v>
       </c>
       <c r="O72" s="1">
-        <v>1.16</v>
+        <v>1.29</v>
       </c>
       <c r="P72">
         <v>1</v>
       </c>
     </row>
     <row r="73" spans="1:16">
       <c r="A73" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="B73" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="C73" s="1">
         <v>100000.0</v>
       </c>
       <c r="D73" s="1">
-        <v>94.94525141</v>
+        <v>92.99564665</v>
       </c>
       <c r="E73" s="1">
         <v>94.91756</v>
       </c>
       <c r="F73" t="s">
         <v>8</v>
       </c>
       <c r="G73">
         <v>1.0</v>
       </c>
       <c r="H73" s="1">
         <v>94917.56</v>
       </c>
       <c r="I73" s="1">
-        <v>1995.5</v>
+        <v>139.05</v>
       </c>
       <c r="J73" s="1">
-        <v>2.1023507136087</v>
+        <v>0.14649554834743</v>
       </c>
       <c r="K73">
         <v>0.0</v>
       </c>
       <c r="L73" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="M73" s="1">
-        <v>94945.25</v>
+        <v>92995.65</v>
       </c>
       <c r="N73" s="1">
-        <v>96913.06</v>
+        <v>95056.61</v>
       </c>
       <c r="O73" s="1">
-        <v>0.23</v>
+        <v>0.21</v>
       </c>
       <c r="P73">
         <v>1</v>
       </c>
     </row>
     <row r="74" spans="1:16">
       <c r="A74" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="B74" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="C74" s="1">
         <v>140000.0</v>
       </c>
       <c r="D74" s="1">
-        <v>98.16287587</v>
+        <v>97.56509893</v>
       </c>
       <c r="E74" s="1">
         <v>96.7943</v>
       </c>
       <c r="F74" t="s">
         <v>8</v>
       </c>
       <c r="G74">
         <v>1.0</v>
       </c>
       <c r="H74" s="1">
         <v>135512.02</v>
       </c>
       <c r="I74" s="1">
-        <v>2563.27</v>
+        <v>1803.09</v>
       </c>
       <c r="J74" s="1">
-        <v>1.8915443810815</v>
+        <v>1.3305756935805</v>
       </c>
       <c r="K74">
         <v>0.0</v>
       </c>
       <c r="L74">
-        <v>647.26</v>
+        <v>723.97</v>
       </c>
       <c r="M74" s="1">
-        <v>137428.03</v>
+        <v>136591.14</v>
       </c>
       <c r="N74" s="1">
-        <v>138075.29</v>
+        <v>137315.11</v>
       </c>
       <c r="O74" s="1">
-        <v>0.33</v>
+        <v>0.31</v>
       </c>
       <c r="P74">
         <v>1</v>
       </c>
     </row>
     <row r="75" spans="1:16">
       <c r="A75" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="B75" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="C75" s="1">
         <v>145000.0</v>
       </c>
       <c r="D75" s="1">
-        <v>94.32727198</v>
+        <v>92.70657346</v>
       </c>
       <c r="E75" s="1">
         <v>93.402414</v>
       </c>
       <c r="F75" t="s">
         <v>8</v>
       </c>
       <c r="G75">
         <v>1.0</v>
       </c>
       <c r="H75" s="1">
         <v>135433.5</v>
       </c>
       <c r="I75" s="1">
-        <v>3529.45</v>
+        <v>1282.73</v>
       </c>
       <c r="J75" s="1">
-        <v>2.6060391262132</v>
+        <v>0.94712903380626</v>
       </c>
       <c r="K75">
         <v>0.0</v>
       </c>
       <c r="L75" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="M75" s="1">
-        <v>136774.54</v>
+        <v>134424.53</v>
       </c>
       <c r="N75" s="1">
-        <v>138962.95</v>
+        <v>136716.23</v>
       </c>
       <c r="O75" s="1">
-        <v>0.33</v>
+        <v>0.3</v>
       </c>
       <c r="P75">
         <v>1</v>
       </c>
     </row>
     <row r="76" spans="1:16">
       <c r="A76" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="B76" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="C76" s="1">
         <v>135000.0</v>
       </c>
       <c r="D76" s="1">
-        <v>102.43803231</v>
+        <v>100.85896956</v>
       </c>
       <c r="E76" s="1">
         <v>105.064793</v>
       </c>
       <c r="F76" t="s">
         <v>8</v>
       </c>
       <c r="G76">
         <v>1.0</v>
       </c>
       <c r="H76" s="1">
         <v>141837.47</v>
       </c>
       <c r="I76" s="1">
-        <v>-2959.43</v>
+        <v>-4891.44</v>
       </c>
       <c r="J76" s="1">
-        <v>-2.0864937875725</v>
+        <v>-3.4486232728206</v>
       </c>
       <c r="K76">
         <v>0.0</v>
       </c>
       <c r="L76">
-        <v>586.7</v>
+        <v>786.42</v>
       </c>
       <c r="M76" s="1">
-        <v>138291.34</v>
+        <v>136159.61</v>
       </c>
       <c r="N76" s="1">
-        <v>138878.04</v>
+        <v>136946.03</v>
       </c>
       <c r="O76" s="1">
-        <v>0.33</v>
+        <v>0.31</v>
       </c>
       <c r="P76">
         <v>1</v>
       </c>
     </row>
     <row r="77" spans="1:16">
       <c r="A77" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="B77" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="C77" s="1">
         <v>130000.0</v>
       </c>
       <c r="D77" s="1">
-        <v>103.37577139</v>
+        <v>101.34682036</v>
       </c>
       <c r="E77" s="1">
         <v>107.1356</v>
       </c>
       <c r="F77" t="s">
         <v>8</v>
       </c>
       <c r="G77">
         <v>1.0</v>
       </c>
       <c r="H77" s="1">
         <v>139276.28</v>
       </c>
       <c r="I77" s="1">
-        <v>-4197.71</v>
+        <v>-6614.52</v>
       </c>
       <c r="J77" s="1">
-        <v>-3.0139446573386</v>
+        <v>-4.7492078335234</v>
       </c>
       <c r="K77">
         <v>0.0</v>
       </c>
       <c r="L77">
-        <v>690.07</v>
+        <v>910.89</v>
       </c>
       <c r="M77" s="1">
-        <v>134388.5</v>
+        <v>131750.87</v>
       </c>
       <c r="N77" s="1">
-        <v>135078.57</v>
+        <v>132661.76</v>
       </c>
       <c r="O77" s="1">
-        <v>0.32</v>
+        <v>0.3</v>
       </c>
       <c r="P77">
         <v>1</v>
       </c>
     </row>
     <row r="78" spans="1:16">
       <c r="A78" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="B78" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="C78" s="1">
         <v>300000.0</v>
       </c>
       <c r="D78" s="1">
-        <v>104.95226832</v>
+        <v>102.8885737</v>
       </c>
       <c r="E78" s="1">
         <v>106.30133</v>
       </c>
       <c r="F78" t="s">
         <v>8</v>
       </c>
       <c r="G78">
         <v>1.0</v>
       </c>
       <c r="H78" s="1">
         <v>318903.99</v>
       </c>
       <c r="I78" s="1">
-        <v>2067.88</v>
+        <v>-3597.17</v>
       </c>
       <c r="J78" s="1">
-        <v>0.64843340467455</v>
+        <v>-1.1279789882842</v>
       </c>
       <c r="K78">
         <v>0.0</v>
       </c>
       <c r="L78" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="M78" s="1">
-        <v>314856.8</v>
+        <v>308665.72</v>
       </c>
       <c r="N78" s="1">
-        <v>320971.87</v>
+        <v>315306.82</v>
       </c>
       <c r="O78" s="1">
-        <v>0.77</v>
+        <v>0.7</v>
       </c>
       <c r="P78">
         <v>1</v>
       </c>
     </row>
     <row r="79" spans="1:16">
       <c r="A79" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
       <c r="B79" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="C79" s="1">
         <v>300000.0</v>
       </c>
       <c r="D79" s="1">
-        <v>83.27919953</v>
+        <v>81.08757666</v>
       </c>
       <c r="E79" s="1">
         <v>82.438423</v>
       </c>
       <c r="F79" t="s">
         <v>8</v>
       </c>
       <c r="G79">
         <v>1.0</v>
       </c>
       <c r="H79" s="1">
         <v>247315.27</v>
       </c>
       <c r="I79" s="1">
-        <v>4388.08</v>
+        <v>-2055.28</v>
       </c>
       <c r="J79" s="1">
-        <v>1.7742859144929</v>
+        <v>-0.83103643377944</v>
       </c>
       <c r="K79">
         <v>0.0</v>
       </c>
       <c r="L79" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
       <c r="M79" s="1">
-        <v>249837.6</v>
+        <v>243262.73</v>
       </c>
       <c r="N79" s="1">
-        <v>251703.35</v>
+        <v>245259.99</v>
       </c>
       <c r="O79" s="1">
-        <v>0.61</v>
+        <v>0.55</v>
       </c>
       <c r="P79">
         <v>1</v>
       </c>
     </row>
     <row r="80" spans="1:16">
       <c r="A80" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="B80" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="C80" s="1">
         <v>100000.0</v>
       </c>
       <c r="D80" s="1">
-        <v>106.39887805</v>
+        <v>103.94106344</v>
       </c>
       <c r="E80" s="1">
         <v>109.37547</v>
       </c>
       <c r="F80" t="s">
         <v>8</v>
       </c>
       <c r="G80">
         <v>1.0</v>
       </c>
       <c r="H80" s="1">
         <v>109375.47</v>
       </c>
       <c r="I80" s="1">
-        <v>-2976.59</v>
+        <v>-5248.11</v>
       </c>
       <c r="J80" s="1">
-        <v>-2.7214420198606</v>
+        <v>-4.7982513812283</v>
       </c>
       <c r="K80">
         <v>0.0</v>
       </c>
       <c r="L80">
-        <v>0.0</v>
+        <v>186.3</v>
       </c>
       <c r="M80" s="1">
-        <v>106398.88</v>
+        <v>103941.06</v>
       </c>
       <c r="N80" s="1">
-        <v>106398.88</v>
+        <v>104127.36</v>
       </c>
       <c r="O80" s="1">
-        <v>0.26</v>
+        <v>0.23</v>
       </c>
       <c r="P80">
         <v>1</v>
       </c>
     </row>
     <row r="81" spans="1:16">
       <c r="A81" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="B81" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
       <c r="C81" s="1">
         <v>825000.0</v>
       </c>
       <c r="D81" s="1">
-        <v>71.41926243</v>
+        <v>68.77695248</v>
       </c>
       <c r="E81" s="1">
         <v>74.717804</v>
       </c>
       <c r="F81" t="s">
         <v>8</v>
       </c>
       <c r="G81">
         <v>1.0</v>
       </c>
       <c r="H81" s="1">
         <v>616421.88</v>
       </c>
       <c r="I81" s="1">
-        <v>-26450.12</v>
+        <v>-47797.12</v>
       </c>
       <c r="J81" s="1">
-        <v>-4.2909119319386</v>
+        <v>-7.7539622701258</v>
       </c>
       <c r="K81">
         <v>0.0</v>
       </c>
-      <c r="L81">
-        <v>762.84</v>
+      <c r="L81" t="s">
+        <v>252</v>
       </c>
       <c r="M81" s="1">
-        <v>589208.92</v>
+        <v>567409.86</v>
       </c>
       <c r="N81" s="1">
-        <v>589971.76</v>
+        <v>568624.76</v>
       </c>
       <c r="O81" s="1">
-        <v>1.42</v>
+        <v>1.27</v>
       </c>
       <c r="P81">
         <v>1</v>
       </c>
     </row>
     <row r="82" spans="1:16">
       <c r="A82" t="s">
-        <v>251</v>
+        <v>253</v>
       </c>
       <c r="B82" t="s">
-        <v>252</v>
+        <v>254</v>
       </c>
       <c r="C82" s="1">
         <v>132000.0</v>
       </c>
       <c r="D82" s="1">
-        <v>102.12913149</v>
+        <v>100.60090531</v>
       </c>
       <c r="E82" s="1">
         <v>99.973</v>
       </c>
       <c r="F82" t="s">
         <v>8</v>
       </c>
       <c r="G82">
         <v>1.0</v>
       </c>
       <c r="H82" s="1">
         <v>131964.36</v>
       </c>
       <c r="I82" s="1">
-        <v>3398.5</v>
+        <v>1569.3</v>
       </c>
       <c r="J82" s="1">
-        <v>2.5753165475891</v>
+        <v>1.189184716237</v>
       </c>
       <c r="K82">
         <v>0.0</v>
       </c>
       <c r="L82">
-        <v>552.41</v>
+        <v>740.47</v>
       </c>
       <c r="M82" s="1">
-        <v>134810.45</v>
+        <v>132793.19</v>
       </c>
       <c r="N82" s="1">
-        <v>135362.86</v>
+        <v>133533.66</v>
       </c>
       <c r="O82" s="1">
-        <v>0.33</v>
+        <v>0.3</v>
       </c>
       <c r="P82">
         <v>1</v>
       </c>
     </row>
     <row r="83" spans="1:16">
       <c r="A83" t="s">
-        <v>253</v>
+        <v>255</v>
       </c>
       <c r="B83" t="s">
-        <v>254</v>
+        <v>256</v>
       </c>
       <c r="C83" s="1">
         <v>100000.0</v>
       </c>
       <c r="D83" s="1">
-        <v>100.38906621</v>
+        <v>98.15522861</v>
       </c>
       <c r="E83" s="1">
         <v>99.766</v>
       </c>
       <c r="F83" t="s">
         <v>8</v>
       </c>
       <c r="G83">
         <v>1.0</v>
       </c>
       <c r="H83" s="1">
         <v>99766.0</v>
       </c>
       <c r="I83" s="1">
-        <v>2660.74</v>
+        <v>613.2</v>
       </c>
       <c r="J83" s="1">
-        <v>2.6669807349197</v>
+        <v>0.61463825351322</v>
       </c>
       <c r="K83">
         <v>0.0</v>
       </c>
       <c r="L83" t="s">
-        <v>255</v>
+        <v>257</v>
       </c>
       <c r="M83" s="1">
-        <v>100389.07</v>
+        <v>98155.23</v>
       </c>
       <c r="N83" s="1">
-        <v>102426.74</v>
+        <v>100379.2</v>
       </c>
       <c r="O83" s="1">
-        <v>0.25</v>
+        <v>0.22</v>
       </c>
       <c r="P83">
         <v>1</v>
       </c>
     </row>
     <row r="84" spans="1:16">
       <c r="A84" t="s">
-        <v>256</v>
+        <v>258</v>
       </c>
       <c r="B84" t="s">
-        <v>257</v>
+        <v>259</v>
       </c>
       <c r="C84" s="1">
         <v>135000.0</v>
       </c>
       <c r="D84" s="1">
-        <v>100.47519279</v>
+        <v>98.42839098</v>
       </c>
       <c r="E84" s="1">
         <v>104.002956</v>
       </c>
       <c r="F84" t="s">
         <v>8</v>
       </c>
       <c r="G84">
         <v>1.0</v>
       </c>
       <c r="H84" s="1">
         <v>140403.99</v>
       </c>
       <c r="I84" s="1">
-        <v>-582.17</v>
+        <v>-3150.35</v>
       </c>
       <c r="J84" s="1">
-        <v>-0.4146392136007</v>
+        <v>-2.2437752659308</v>
       </c>
       <c r="K84">
         <v>0.0</v>
       </c>
       <c r="L84" t="s">
-        <v>258</v>
+        <v>260</v>
       </c>
       <c r="M84" s="1">
-        <v>135641.51</v>
+        <v>132878.33</v>
       </c>
       <c r="N84" s="1">
-        <v>139821.82</v>
+        <v>137253.64</v>
       </c>
       <c r="O84" s="1">
-        <v>0.34</v>
+        <v>0.31</v>
       </c>
       <c r="P84">
         <v>1</v>
       </c>
     </row>
     <row r="85" spans="1:16">
       <c r="A85" t="s">
-        <v>259</v>
+        <v>261</v>
       </c>
       <c r="B85" t="s">
-        <v>260</v>
+        <v>262</v>
       </c>
       <c r="C85" s="1">
         <v>370000.0</v>
       </c>
       <c r="D85" s="1">
-        <v>81.1225</v>
+        <v>78.416</v>
       </c>
       <c r="E85" s="1">
         <v>83.324986</v>
       </c>
       <c r="F85" t="s">
         <v>8</v>
       </c>
       <c r="G85">
         <v>1.0</v>
       </c>
       <c r="H85" s="1">
         <v>308302.45</v>
       </c>
       <c r="I85" s="1">
-        <v>-3696.53</v>
+        <v>-13426.74</v>
       </c>
       <c r="J85" s="1">
-        <v>-1.198994688495</v>
+        <v>-4.3550545900625</v>
       </c>
       <c r="K85">
         <v>0.0</v>
       </c>
       <c r="L85" t="s">
-        <v>261</v>
+        <v>263</v>
       </c>
       <c r="M85" s="1">
-        <v>300153.25</v>
+        <v>290139.2</v>
       </c>
       <c r="N85" s="1">
-        <v>304605.92</v>
+        <v>294875.71</v>
       </c>
       <c r="O85" s="1">
-        <v>0.73</v>
+        <v>0.66</v>
       </c>
       <c r="P85">
         <v>1</v>
       </c>
     </row>
     <row r="86" spans="1:16">
       <c r="A86" t="s">
-        <v>262</v>
+        <v>264</v>
       </c>
       <c r="B86" t="s">
-        <v>263</v>
+        <v>265</v>
       </c>
       <c r="C86" s="1">
-        <v>200000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D86" s="1">
-        <v>95.4867317</v>
+        <v>93.85712664</v>
       </c>
       <c r="E86" s="1">
-        <v>96.204555</v>
+        <v>94.882578</v>
       </c>
       <c r="F86" t="s">
         <v>8</v>
       </c>
       <c r="G86">
         <v>1.0</v>
       </c>
       <c r="H86" s="1">
-        <v>192409.11</v>
+        <v>474412.89</v>
       </c>
       <c r="I86" s="1">
-        <v>1716.41</v>
+        <v>-5015.96</v>
       </c>
       <c r="J86" s="1">
-        <v>0.89206275108284</v>
+        <v>-1.0572984220559</v>
       </c>
       <c r="K86">
         <v>0.0</v>
       </c>
-      <c r="L86" t="s">
-        <v>264</v>
+      <c r="L86">
+        <v>111.3</v>
       </c>
       <c r="M86" s="1">
-        <v>190973.47</v>
+        <v>469285.63</v>
       </c>
       <c r="N86" s="1">
-        <v>194125.52</v>
+        <v>469396.93</v>
       </c>
       <c r="O86" s="1">
-        <v>0.47</v>
+        <v>1.05</v>
       </c>
       <c r="P86">
         <v>1</v>
       </c>
     </row>
     <row r="87" spans="1:16">
       <c r="A87" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
       <c r="B87" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="C87" s="1">
-        <v>400000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D87" s="1">
-        <v>93.37849103</v>
+        <v>91.02762403</v>
       </c>
       <c r="E87" s="1">
-        <v>100.596413</v>
+        <v>99.086382</v>
       </c>
       <c r="F87" t="s">
         <v>8</v>
       </c>
       <c r="G87">
         <v>1.0</v>
       </c>
       <c r="H87" s="1">
-        <v>402385.65</v>
+        <v>495431.91</v>
       </c>
       <c r="I87" s="1">
-        <v>-23479.91</v>
+        <v>-33115.71</v>
       </c>
       <c r="J87" s="1">
-        <v>-5.8351757822378</v>
+        <v>-6.6842101470614</v>
       </c>
       <c r="K87">
         <v>0.0</v>
       </c>
       <c r="L87" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="M87" s="1">
-        <v>373513.96</v>
+        <v>455138.12</v>
       </c>
       <c r="N87" s="1">
-        <v>378905.74</v>
+        <v>462316.2</v>
       </c>
       <c r="O87" s="1">
-        <v>0.91</v>
+        <v>1.03</v>
       </c>
       <c r="P87">
         <v>1</v>
       </c>
     </row>
     <row r="88" spans="1:16">
       <c r="A88" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
       <c r="B88" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="C88" s="1">
-        <v>600000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D88" s="1">
-        <v>100.90658062</v>
+        <v>98.28038131</v>
       </c>
       <c r="E88" s="1">
-        <v>99.651</v>
+        <v>99.957446</v>
       </c>
       <c r="F88" t="s">
         <v>8</v>
       </c>
       <c r="G88">
         <v>1.0</v>
       </c>
       <c r="H88" s="1">
-        <v>597906.0</v>
+        <v>699702.12</v>
       </c>
       <c r="I88" s="1">
-        <v>24275.95</v>
+        <v>8867.4</v>
       </c>
       <c r="J88" s="1">
-        <v>4.060161630758</v>
+        <v>1.2673107235976</v>
       </c>
       <c r="K88">
         <v>0.0</v>
       </c>
       <c r="L88" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="M88" s="1">
-        <v>605439.48</v>
+        <v>687962.67</v>
       </c>
       <c r="N88" s="1">
-        <v>622181.95</v>
+        <v>708569.52</v>
       </c>
       <c r="O88" s="1">
-        <v>1.5</v>
+        <v>1.58</v>
       </c>
       <c r="P88">
         <v>1</v>
       </c>
     </row>
     <row r="89" spans="1:16">
       <c r="A89" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
       <c r="B89" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="C89" s="1">
         <v>100000.0</v>
       </c>
       <c r="D89" s="1">
-        <v>99.51096668</v>
+        <v>97.42565197</v>
       </c>
       <c r="E89" s="1">
         <v>100.0</v>
       </c>
       <c r="F89" t="s">
         <v>8</v>
       </c>
       <c r="G89">
         <v>1.0</v>
       </c>
       <c r="H89" s="1">
         <v>100000.0</v>
       </c>
       <c r="I89" s="1">
-        <v>723.3</v>
+        <v>-1197.64</v>
       </c>
       <c r="J89" s="1">
-        <v>0.7233</v>
+        <v>-1.19764</v>
       </c>
       <c r="K89">
         <v>0.0</v>
       </c>
       <c r="L89" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="M89" s="1">
-        <v>99510.97</v>
+        <v>97425.65</v>
       </c>
       <c r="N89" s="1">
-        <v>100723.3</v>
+        <v>98802.36</v>
       </c>
       <c r="O89" s="1">
-        <v>0.24</v>
+        <v>0.22</v>
       </c>
       <c r="P89">
         <v>1</v>
       </c>
     </row>
     <row r="90" spans="1:16">
       <c r="A90" t="s">
-        <v>274</v>
+        <v>275</v>
       </c>
       <c r="B90" t="s">
-        <v>275</v>
+        <v>276</v>
       </c>
       <c r="C90" s="1">
-        <v>500000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D90" s="1">
-        <v>105.07525945</v>
+        <v>102.98266996</v>
       </c>
       <c r="E90" s="1">
-        <v>108.460098</v>
+        <v>108.334343</v>
       </c>
       <c r="F90" t="s">
         <v>8</v>
       </c>
       <c r="G90">
         <v>1.0</v>
       </c>
       <c r="H90" s="1">
-        <v>542300.49</v>
+        <v>650006.06</v>
       </c>
       <c r="I90" s="1">
-        <v>4494.86</v>
+        <v>-5126.03</v>
       </c>
       <c r="J90" s="1">
-        <v>0.82885044046337</v>
+        <v>-0.78861264770362</v>
       </c>
       <c r="K90">
         <v>0.0</v>
       </c>
       <c r="L90" t="s">
-        <v>276</v>
+        <v>277</v>
       </c>
       <c r="M90" s="1">
-        <v>525376.3</v>
+        <v>617896.02</v>
       </c>
       <c r="N90" s="1">
-        <v>546795.35</v>
+        <v>644880.03</v>
       </c>
       <c r="O90" s="1">
-        <v>1.32</v>
+        <v>1.44</v>
       </c>
       <c r="P90">
         <v>1</v>
       </c>
     </row>
     <row r="91" spans="1:16">
       <c r="A91" t="s">
-        <v>277</v>
+        <v>278</v>
       </c>
       <c r="B91" t="s">
-        <v>278</v>
+        <v>279</v>
       </c>
       <c r="C91" s="1">
         <v>300000.0</v>
       </c>
       <c r="D91" s="1">
-        <v>100.16137513</v>
+        <v>96.14750734</v>
       </c>
       <c r="E91" s="1">
         <v>98.642</v>
       </c>
       <c r="F91" t="s">
         <v>8</v>
       </c>
       <c r="G91">
         <v>1.0</v>
       </c>
       <c r="H91" s="1">
         <v>295926.0</v>
       </c>
       <c r="I91" s="1">
-        <v>14806.41</v>
+        <v>3340.15</v>
       </c>
       <c r="J91" s="1">
-        <v>5.0034163946392</v>
+        <v>1.128711231862</v>
       </c>
       <c r="K91">
         <v>0.0</v>
       </c>
       <c r="L91" t="s">
-        <v>279</v>
+        <v>280</v>
       </c>
       <c r="M91" s="1">
-        <v>300484.12</v>
+        <v>288442.52</v>
       </c>
       <c r="N91" s="1">
-        <v>310732.41</v>
+        <v>299266.15</v>
       </c>
       <c r="O91" s="1">
-        <v>0.75</v>
+        <v>0.67</v>
       </c>
       <c r="P91">
         <v>1</v>
       </c>
     </row>
     <row r="92" spans="1:16">
       <c r="A92" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
       <c r="B92" t="s">
-        <v>281</v>
+        <v>282</v>
       </c>
       <c r="C92" s="1">
         <v>200000.0</v>
       </c>
       <c r="D92" s="1">
-        <v>92.25478592</v>
+        <v>90.53996536</v>
       </c>
       <c r="E92" s="1">
         <v>89.22416</v>
       </c>
       <c r="F92" t="s">
         <v>8</v>
       </c>
       <c r="G92">
         <v>1.0</v>
       </c>
       <c r="H92" s="1">
         <v>178448.32</v>
       </c>
       <c r="I92" s="1">
-        <v>6296.87</v>
+        <v>2954.9</v>
       </c>
       <c r="J92" s="1">
-        <v>3.5286799001526</v>
+        <v>1.6558855807665</v>
       </c>
       <c r="K92">
         <v>0.0</v>
       </c>
       <c r="L92">
-        <v>235.62</v>
+        <v>323.29</v>
       </c>
       <c r="M92" s="1">
-        <v>184509.57</v>
+        <v>181079.93</v>
       </c>
       <c r="N92" s="1">
-        <v>184745.19</v>
+        <v>181403.22</v>
       </c>
       <c r="O92" s="1">
-        <v>0.44</v>
+        <v>0.4</v>
       </c>
       <c r="P92">
         <v>1</v>
       </c>
     </row>
     <row r="93" spans="1:16">
       <c r="A93" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
       <c r="B93" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="C93" s="1">
         <v>100000.0</v>
       </c>
       <c r="D93" s="1">
-        <v>99.72452563</v>
+        <v>98.5607536</v>
       </c>
       <c r="E93" s="1">
         <v>99.75655</v>
       </c>
       <c r="F93" t="s">
         <v>8</v>
       </c>
       <c r="G93">
         <v>1.0</v>
       </c>
       <c r="H93" s="1">
         <v>99756.55</v>
       </c>
       <c r="I93" s="1">
-        <v>858.04</v>
+        <v>-179.7</v>
       </c>
       <c r="J93" s="1">
-        <v>0.86013399621378</v>
+        <v>-0.18013854729339</v>
       </c>
       <c r="K93">
         <v>0.0</v>
       </c>
-      <c r="L93">
-        <v>890.07</v>
+      <c r="L93" t="s">
+        <v>285</v>
       </c>
       <c r="M93" s="1">
-        <v>99724.52</v>
+        <v>98560.75</v>
       </c>
       <c r="N93" s="1">
-        <v>100614.59</v>
+        <v>99576.85</v>
       </c>
       <c r="O93" s="1">
-        <v>0.24</v>
+        <v>0.22</v>
       </c>
       <c r="P93">
         <v>1</v>
       </c>
     </row>
     <row r="94" spans="1:16">
       <c r="A94" t="s">
-        <v>284</v>
+        <v>286</v>
       </c>
       <c r="B94" t="s">
-        <v>285</v>
+        <v>287</v>
       </c>
       <c r="C94" s="1">
         <v>100000.0</v>
       </c>
       <c r="D94" s="1">
-        <v>103.27582386</v>
+        <v>101.54607278</v>
       </c>
       <c r="E94" s="1">
         <v>107.36234</v>
       </c>
       <c r="F94" t="s">
         <v>8</v>
       </c>
       <c r="G94">
         <v>1.0</v>
       </c>
       <c r="H94" s="1">
         <v>107362.34</v>
       </c>
       <c r="I94" s="1">
-        <v>-3878.3</v>
+        <v>-5432.71</v>
       </c>
       <c r="J94" s="1">
-        <v>-3.6123467502664</v>
+        <v>-5.0601635545574</v>
       </c>
       <c r="K94">
         <v>0.0</v>
       </c>
       <c r="L94">
-        <v>208.22</v>
+        <v>383.56</v>
       </c>
       <c r="M94" s="1">
-        <v>103275.82</v>
+        <v>101546.07</v>
       </c>
       <c r="N94" s="1">
-        <v>103484.04</v>
+        <v>101929.63</v>
       </c>
       <c r="O94" s="1">
-        <v>0.25</v>
+        <v>0.23</v>
       </c>
       <c r="P94">
         <v>1</v>
       </c>
     </row>
     <row r="95" spans="1:16">
       <c r="A95" t="s">
-        <v>286</v>
+        <v>288</v>
       </c>
       <c r="B95" t="s">
-        <v>287</v>
+        <v>289</v>
       </c>
       <c r="C95" s="1">
         <v>300000.0</v>
       </c>
       <c r="D95" s="1">
-        <v>102.21829491</v>
+        <v>101.43532685</v>
       </c>
       <c r="E95" s="1">
         <v>103.74867</v>
       </c>
       <c r="F95" t="s">
         <v>8</v>
       </c>
       <c r="G95">
         <v>1.0</v>
       </c>
       <c r="H95" s="1">
         <v>311246.01</v>
       </c>
       <c r="I95" s="1">
-        <v>1884.56</v>
+        <v>78.12</v>
       </c>
       <c r="J95" s="1">
-        <v>0.60548888642781</v>
+        <v>0.025099116933258</v>
       </c>
       <c r="K95">
         <v>0.0</v>
       </c>
       <c r="L95" t="s">
-        <v>288</v>
+        <v>290</v>
       </c>
       <c r="M95" s="1">
-        <v>306654.89</v>
+        <v>304305.98</v>
       </c>
       <c r="N95" s="1">
-        <v>313130.57</v>
+        <v>311324.13</v>
       </c>
       <c r="O95" s="1">
-        <v>0.75</v>
+        <v>0.69</v>
       </c>
       <c r="P95">
         <v>1</v>
       </c>
     </row>
     <row r="96" spans="1:16">
       <c r="A96" t="s">
-        <v>289</v>
+        <v>291</v>
       </c>
       <c r="B96" t="s">
-        <v>290</v>
+        <v>292</v>
       </c>
       <c r="C96" s="1">
-        <v>500000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D96" s="1">
-        <v>101.16526739</v>
+        <v>99.46979427</v>
       </c>
       <c r="E96" s="1">
-        <v>101.783116</v>
+        <v>101.518663</v>
       </c>
       <c r="F96" t="s">
         <v>8</v>
       </c>
       <c r="G96">
         <v>1.0</v>
       </c>
       <c r="H96" s="1">
-        <v>508915.58</v>
+        <v>609111.98</v>
       </c>
       <c r="I96" s="1">
-        <v>-1308.42</v>
+        <v>-9301.43</v>
       </c>
       <c r="J96" s="1">
-        <v>-0.25709961561798</v>
+        <v>-1.5270476210302</v>
       </c>
       <c r="K96">
         <v>0.0</v>
       </c>
       <c r="L96" t="s">
-        <v>291</v>
+        <v>293</v>
       </c>
       <c r="M96" s="1">
-        <v>505826.34</v>
+        <v>596818.77</v>
       </c>
       <c r="N96" s="1">
-        <v>507607.16</v>
+        <v>599810.55</v>
       </c>
       <c r="O96" s="1">
-        <v>1.22</v>
+        <v>1.34</v>
       </c>
       <c r="P96">
         <v>1</v>
       </c>
     </row>
     <row r="97" spans="1:16">
       <c r="A97" t="s">
-        <v>292</v>
+        <v>294</v>
       </c>
       <c r="B97" t="s">
-        <v>293</v>
+        <v>295</v>
       </c>
       <c r="C97" s="1">
         <v>100000.0</v>
       </c>
       <c r="D97" s="1">
-        <v>100.35953967</v>
+        <v>100.25708952</v>
       </c>
       <c r="E97" s="1">
         <v>99.884</v>
       </c>
       <c r="F97" t="s">
         <v>8</v>
       </c>
       <c r="G97">
         <v>1.0</v>
       </c>
       <c r="H97" s="1">
         <v>99884.0</v>
       </c>
       <c r="I97" s="1">
-        <v>3631.7</v>
+        <v>3704.6</v>
       </c>
       <c r="J97" s="1">
-        <v>3.6359176644908</v>
+        <v>3.708902326699</v>
       </c>
       <c r="K97">
         <v>0.0</v>
       </c>
       <c r="L97" t="s">
-        <v>294</v>
+        <v>296</v>
       </c>
       <c r="M97" s="1">
-        <v>100359.54</v>
+        <v>100257.09</v>
       </c>
       <c r="N97" s="1">
-        <v>103515.7</v>
+        <v>103588.6</v>
       </c>
       <c r="O97" s="1">
-        <v>0.25</v>
+        <v>0.23</v>
       </c>
       <c r="P97">
         <v>1</v>
       </c>
     </row>
     <row r="98" spans="1:16">
       <c r="A98" t="s">
-        <v>295</v>
+        <v>297</v>
       </c>
       <c r="B98" t="s">
-        <v>296</v>
+        <v>298</v>
       </c>
       <c r="C98" s="1">
         <v>150000.0</v>
       </c>
       <c r="D98" s="1">
-        <v>103.47888335</v>
+        <v>102.84204613</v>
       </c>
       <c r="E98" s="1">
         <v>106.489533</v>
       </c>
       <c r="F98" t="s">
         <v>8</v>
       </c>
       <c r="G98">
         <v>1.0</v>
       </c>
       <c r="H98" s="1">
         <v>159734.3</v>
       </c>
       <c r="I98" s="1">
-        <v>-1041.32</v>
+        <v>-1684.24</v>
       </c>
       <c r="J98" s="1">
-        <v>-0.6519075740151</v>
+        <v>-1.0544009646018</v>
       </c>
       <c r="K98">
         <v>0.0</v>
       </c>
       <c r="L98" t="s">
-        <v>297</v>
+        <v>299</v>
       </c>
       <c r="M98" s="1">
-        <v>155218.32</v>
+        <v>154263.07</v>
       </c>
       <c r="N98" s="1">
-        <v>158692.98</v>
+        <v>158050.06</v>
       </c>
       <c r="O98" s="1">
-        <v>0.38</v>
+        <v>0.35</v>
       </c>
       <c r="P98">
         <v>1</v>
       </c>
     </row>
     <row r="99" spans="1:16">
       <c r="A99" t="s">
-        <v>298</v>
+        <v>300</v>
       </c>
       <c r="B99" t="s">
-        <v>299</v>
+        <v>301</v>
       </c>
       <c r="C99" s="1">
-        <v>400000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D99" s="1">
-        <v>107.9288892</v>
+        <v>106.34331988</v>
       </c>
       <c r="E99" s="1">
-        <v>109.861915</v>
+        <v>110.013816</v>
       </c>
       <c r="F99" t="s">
         <v>8</v>
       </c>
       <c r="G99">
         <v>1.0</v>
       </c>
       <c r="H99" s="1">
-        <v>439447.66</v>
+        <v>550069.08</v>
       </c>
       <c r="I99" s="1">
-        <v>7654.2</v>
+        <v>1948.89</v>
       </c>
       <c r="J99" s="1">
-        <v>1.7417773939222</v>
+        <v>0.35429913639211</v>
       </c>
       <c r="K99">
         <v>0.0</v>
       </c>
       <c r="L99" t="s">
-        <v>300</v>
+        <v>302</v>
       </c>
       <c r="M99" s="1">
-        <v>431715.56</v>
+        <v>531716.6</v>
       </c>
       <c r="N99" s="1">
-        <v>447101.86</v>
+        <v>552017.97</v>
       </c>
       <c r="O99" s="1">
-        <v>1.08</v>
+        <v>1.23</v>
       </c>
       <c r="P99">
         <v>1</v>
       </c>
     </row>
     <row r="100" spans="1:16">
       <c r="A100" t="s">
-        <v>301</v>
+        <v>303</v>
       </c>
       <c r="B100" t="s">
-        <v>302</v>
+        <v>304</v>
       </c>
       <c r="C100" s="1">
         <v>600000.0</v>
       </c>
       <c r="D100" s="1">
-        <v>96.1675</v>
+        <v>93.388</v>
       </c>
       <c r="E100" s="1">
         <v>104.270342</v>
       </c>
       <c r="F100" t="s">
         <v>8</v>
       </c>
       <c r="G100">
         <v>1.0</v>
       </c>
       <c r="H100" s="1">
         <v>625622.05</v>
       </c>
       <c r="I100" s="1">
-        <v>-41910.2</v>
+        <v>-57798.16</v>
       </c>
       <c r="J100" s="1">
-        <v>-6.6989646544587</v>
+        <v>-9.2385106950754</v>
       </c>
       <c r="K100">
         <v>0.0</v>
       </c>
       <c r="L100" t="s">
-        <v>303</v>
+        <v>305</v>
       </c>
       <c r="M100" s="1">
-        <v>577005.0</v>
+        <v>560328.0</v>
       </c>
       <c r="N100" s="1">
-        <v>583711.85</v>
+        <v>567823.89</v>
       </c>
       <c r="O100" s="1">
-        <v>1.4</v>
+        <v>1.27</v>
       </c>
       <c r="P100">
         <v>1</v>
       </c>
     </row>
     <row r="101" spans="1:16">
       <c r="A101" t="s">
-        <v>304</v>
+        <v>306</v>
       </c>
       <c r="B101" t="s">
-        <v>305</v>
+        <v>307</v>
       </c>
       <c r="C101" s="1">
         <v>285000.0</v>
       </c>
       <c r="D101" s="1">
-        <v>98.57851062</v>
+        <v>98.04246055</v>
       </c>
       <c r="E101" s="1">
         <v>97.791014</v>
       </c>
       <c r="F101" t="s">
         <v>8</v>
       </c>
       <c r="G101">
         <v>1.0</v>
       </c>
       <c r="H101" s="1">
         <v>278704.39</v>
       </c>
       <c r="I101" s="1">
-        <v>3766.97</v>
+        <v>2426.62</v>
       </c>
       <c r="J101" s="1">
-        <v>1.3516005255604</v>
+        <v>0.8706787862222</v>
       </c>
       <c r="K101">
         <v>0.0</v>
       </c>
       <c r="L101" t="s">
-        <v>306</v>
+        <v>308</v>
       </c>
       <c r="M101" s="1">
-        <v>280948.76</v>
+        <v>279421.01</v>
       </c>
       <c r="N101" s="1">
-        <v>282471.36</v>
+        <v>281131.01</v>
       </c>
       <c r="O101" s="1">
-        <v>0.68</v>
+        <v>0.63</v>
       </c>
       <c r="P101">
         <v>1</v>
       </c>
     </row>
     <row r="102" spans="1:16">
       <c r="A102" t="s">
-        <v>307</v>
+        <v>309</v>
       </c>
       <c r="B102" t="s">
-        <v>308</v>
+        <v>310</v>
       </c>
       <c r="C102" s="1">
         <v>365000.0</v>
       </c>
       <c r="D102" s="1">
-        <v>103.53860067</v>
+        <v>101.70619556</v>
       </c>
       <c r="E102" s="1">
         <v>105.094956</v>
       </c>
       <c r="F102" t="s">
         <v>8</v>
       </c>
       <c r="G102">
         <v>1.0</v>
       </c>
       <c r="H102" s="1">
         <v>383596.59</v>
       </c>
       <c r="I102" s="1">
-        <v>2999.3</v>
+        <v>-3068.98</v>
       </c>
       <c r="J102" s="1">
-        <v>0.78188911950443</v>
+        <v>-0.80005403593395</v>
       </c>
       <c r="K102">
         <v>0.0</v>
       </c>
       <c r="L102" t="s">
-        <v>309</v>
+        <v>311</v>
       </c>
       <c r="M102" s="1">
-        <v>377915.89</v>
+        <v>371227.61</v>
       </c>
       <c r="N102" s="1">
-        <v>386595.89</v>
+        <v>380527.61</v>
       </c>
       <c r="O102" s="1">
-        <v>0.93</v>
+        <v>0.85</v>
       </c>
       <c r="P102">
         <v>1</v>
       </c>
     </row>
     <row r="103" spans="1:16">
       <c r="A103" t="s">
-        <v>310</v>
+        <v>312</v>
       </c>
       <c r="B103" t="s">
-        <v>311</v>
+        <v>313</v>
       </c>
       <c r="C103" s="1">
         <v>295000.0</v>
       </c>
       <c r="D103" s="1">
-        <v>106.3025</v>
+        <v>102.709</v>
       </c>
       <c r="E103" s="1">
         <v>105.485329</v>
       </c>
       <c r="F103" t="s">
         <v>8</v>
       </c>
       <c r="G103">
         <v>1.0</v>
       </c>
       <c r="H103" s="1">
         <v>311181.72</v>
       </c>
       <c r="I103" s="1">
-        <v>6480.68</v>
+        <v>-3594.98</v>
       </c>
       <c r="J103" s="1">
-        <v>2.0826030526472</v>
+        <v>-1.1552670895964</v>
       </c>
       <c r="K103">
         <v>0.0</v>
       </c>
       <c r="L103" t="s">
-        <v>312</v>
+        <v>314</v>
       </c>
       <c r="M103" s="1">
-        <v>313592.37</v>
+        <v>302991.55</v>
       </c>
       <c r="N103" s="1">
-        <v>317662.4</v>
+        <v>307586.74</v>
       </c>
       <c r="O103" s="1">
-        <v>0.76</v>
+        <v>0.69</v>
       </c>
       <c r="P103">
         <v>1</v>
       </c>
     </row>
     <row r="104" spans="1:16">
       <c r="A104" t="s">
-        <v>313</v>
+        <v>315</v>
       </c>
       <c r="B104" t="s">
-        <v>314</v>
+        <v>316</v>
       </c>
       <c r="C104" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D104" s="1">
-        <v>100.0</v>
+        <v>97.92504871</v>
       </c>
       <c r="E104" s="1">
-        <v>99.01932</v>
+        <v>100.292605</v>
       </c>
       <c r="F104" t="s">
         <v>8</v>
       </c>
       <c r="G104">
         <v>1.0</v>
       </c>
       <c r="H104" s="1">
-        <v>99019.32</v>
+        <v>200585.21</v>
       </c>
       <c r="I104" s="1">
-        <v>980.68</v>
+        <v>-663.19</v>
       </c>
       <c r="J104" s="1">
-        <v>0.99039258197289</v>
+        <v>-0.33062756720697</v>
       </c>
       <c r="K104">
         <v>0.0</v>
       </c>
-      <c r="L104">
-        <v>0.0</v>
+      <c r="L104" t="s">
+        <v>317</v>
       </c>
       <c r="M104" s="1">
-        <v>100000.0</v>
+        <v>195850.1</v>
       </c>
       <c r="N104" s="1">
-        <v>100000.0</v>
+        <v>199922.02</v>
       </c>
       <c r="O104" s="1">
-        <v>0.24</v>
+        <v>0.45</v>
       </c>
       <c r="P104">
         <v>1</v>
       </c>
     </row>
     <row r="105" spans="1:16">
       <c r="A105" t="s">
-        <v>315</v>
+        <v>318</v>
       </c>
       <c r="B105" t="s">
-        <v>316</v>
+        <v>319</v>
       </c>
       <c r="C105" s="1">
-        <v>200000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D105" s="1">
-        <v>100.03383672</v>
+        <v>101.2319068</v>
       </c>
       <c r="E105" s="1">
-        <v>100.292605</v>
+        <v>106.064042</v>
       </c>
       <c r="F105" t="s">
         <v>8</v>
       </c>
       <c r="G105">
         <v>1.0</v>
       </c>
       <c r="H105" s="1">
-        <v>200585.21</v>
+        <v>530320.21</v>
       </c>
       <c r="I105" s="1">
-        <v>3236.57</v>
+        <v>-5821.63</v>
       </c>
       <c r="J105" s="1">
-        <v>1.6135636321342</v>
+        <v>-1.0977575227616</v>
       </c>
       <c r="K105">
         <v>0.0</v>
       </c>
       <c r="L105" t="s">
-        <v>317</v>
+        <v>320</v>
       </c>
       <c r="M105" s="1">
-        <v>200067.67</v>
+        <v>506159.54</v>
       </c>
       <c r="N105" s="1">
-        <v>203821.78</v>
+        <v>524498.58</v>
       </c>
       <c r="O105" s="1">
-        <v>0.49</v>
+        <v>1.17</v>
       </c>
       <c r="P105">
         <v>1</v>
       </c>
     </row>
     <row r="106" spans="1:16">
       <c r="A106" t="s">
-        <v>318</v>
+        <v>321</v>
       </c>
       <c r="B106" t="s">
-        <v>319</v>
+        <v>322</v>
       </c>
       <c r="C106" s="1">
-        <v>400000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D106" s="1">
-        <v>103.07681712</v>
+        <v>100.56088075</v>
       </c>
       <c r="E106" s="1">
-        <v>106.299898</v>
+        <v>99.297</v>
       </c>
       <c r="F106" t="s">
         <v>8</v>
       </c>
       <c r="G106">
         <v>1.0</v>
       </c>
       <c r="H106" s="1">
-        <v>425199.59</v>
+        <v>99297.0</v>
       </c>
       <c r="I106" s="1">
-        <v>1121.38</v>
+        <v>1337.85</v>
       </c>
       <c r="J106" s="1">
-        <v>0.2637302637098</v>
+        <v>1.3473216713496</v>
       </c>
       <c r="K106">
         <v>0.0</v>
       </c>
-      <c r="L106" t="s">
-        <v>320</v>
+      <c r="L106">
+        <v>73.97</v>
       </c>
       <c r="M106" s="1">
-        <v>412307.27</v>
+        <v>100560.88</v>
       </c>
       <c r="N106" s="1">
-        <v>426320.97</v>
+        <v>100634.85</v>
       </c>
       <c r="O106" s="1">
-        <v>1.03</v>
+        <v>0.22</v>
       </c>
       <c r="P106">
         <v>1</v>
       </c>
     </row>
     <row r="107" spans="1:16">
       <c r="A107" t="s">
-        <v>321</v>
+        <v>323</v>
       </c>
       <c r="B107" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
       <c r="C107" s="1">
         <v>100000.0</v>
       </c>
       <c r="D107" s="1">
-        <v>102.13575527</v>
+        <v>100.86238014</v>
       </c>
       <c r="E107" s="1">
-        <v>99.297</v>
+        <v>100.24168</v>
       </c>
       <c r="F107" t="s">
         <v>8</v>
       </c>
       <c r="G107">
         <v>1.0</v>
       </c>
       <c r="H107" s="1">
-        <v>99297.0</v>
+        <v>100241.68</v>
       </c>
       <c r="I107" s="1">
-        <v>6139.78</v>
+        <v>3967.28</v>
       </c>
       <c r="J107" s="1">
-        <v>6.1832482350927</v>
+        <v>3.9577149944015</v>
       </c>
       <c r="K107">
         <v>0.0</v>
       </c>
       <c r="L107" t="s">
-        <v>323</v>
+        <v>325</v>
       </c>
       <c r="M107" s="1">
-        <v>102135.75</v>
+        <v>100862.38</v>
       </c>
       <c r="N107" s="1">
-        <v>105436.78</v>
+        <v>104208.96</v>
       </c>
       <c r="O107" s="1">
-        <v>0.25</v>
+        <v>0.23</v>
       </c>
       <c r="P107">
         <v>1</v>
       </c>
     </row>
     <row r="108" spans="1:16">
       <c r="A108" t="s">
-        <v>324</v>
+        <v>326</v>
       </c>
       <c r="B108" t="s">
-        <v>325</v>
+        <v>327</v>
       </c>
       <c r="C108" s="1">
         <v>100000.0</v>
       </c>
       <c r="D108" s="1">
-        <v>101.80216969</v>
+        <v>99.51533615</v>
       </c>
       <c r="E108" s="1">
-        <v>100.24168</v>
+        <v>99.884</v>
       </c>
       <c r="F108" t="s">
         <v>8</v>
       </c>
       <c r="G108">
         <v>1.0</v>
       </c>
       <c r="H108" s="1">
-        <v>100241.68</v>
+        <v>99884.0</v>
       </c>
       <c r="I108" s="1">
-        <v>4753.64</v>
+        <v>-299.14</v>
       </c>
       <c r="J108" s="1">
-        <v>4.7421791015474</v>
+        <v>-0.29948740539025</v>
       </c>
       <c r="K108">
         <v>0.0</v>
       </c>
-      <c r="L108" t="s">
-        <v>326</v>
+      <c r="L108">
+        <v>69.52</v>
       </c>
       <c r="M108" s="1">
-        <v>101802.17</v>
+        <v>99515.34</v>
       </c>
       <c r="N108" s="1">
-        <v>104995.32</v>
+        <v>99584.86</v>
       </c>
       <c r="O108" s="1">
-        <v>0.25</v>
+        <v>0.22</v>
       </c>
       <c r="P108">
         <v>1</v>
       </c>
     </row>
     <row r="109" spans="1:16">
       <c r="A109" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="B109" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="C109" s="1">
         <v>100000.0</v>
       </c>
       <c r="D109" s="1">
-        <v>97.31546027</v>
+        <v>96.31495721</v>
       </c>
       <c r="E109" s="1">
         <v>97.65639</v>
       </c>
       <c r="F109" t="s">
         <v>8</v>
       </c>
       <c r="G109">
         <v>1.0</v>
       </c>
       <c r="H109" s="1">
         <v>97656.39</v>
       </c>
       <c r="I109" s="1">
-        <v>28.52</v>
+        <v>-908.42</v>
       </c>
       <c r="J109" s="1">
-        <v>0.029204438132517</v>
+        <v>-0.93022074643554</v>
       </c>
       <c r="K109">
         <v>0.0</v>
       </c>
       <c r="L109">
-        <v>369.45</v>
+        <v>433.01</v>
       </c>
       <c r="M109" s="1">
-        <v>97315.46</v>
+        <v>96314.96</v>
       </c>
       <c r="N109" s="1">
-        <v>97684.91</v>
+        <v>96747.97</v>
       </c>
       <c r="O109" s="1">
-        <v>0.23</v>
+        <v>0.22</v>
       </c>
       <c r="P109">
         <v>1</v>
       </c>
     </row>
     <row r="110" spans="1:16">
       <c r="A110" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
       <c r="B110" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="C110" s="1">
         <v>300000.0</v>
       </c>
       <c r="D110" s="1">
-        <v>86.7255462</v>
+        <v>84.25046298</v>
       </c>
       <c r="E110" s="1">
         <v>86.56115</v>
       </c>
       <c r="F110" t="s">
         <v>8</v>
       </c>
       <c r="G110">
         <v>1.0</v>
       </c>
       <c r="H110" s="1">
         <v>259683.45</v>
       </c>
       <c r="I110" s="1">
-        <v>1864.76</v>
+        <v>-5313.91</v>
       </c>
       <c r="J110" s="1">
-        <v>0.71808965877494</v>
+        <v>-2.0463029122572</v>
       </c>
       <c r="K110">
         <v>0.0</v>
       </c>
       <c r="L110" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="M110" s="1">
-        <v>260176.63</v>
+        <v>252751.39</v>
       </c>
       <c r="N110" s="1">
-        <v>261548.21</v>
+        <v>254369.54</v>
       </c>
       <c r="O110" s="1">
-        <v>0.63</v>
+        <v>0.57</v>
       </c>
       <c r="P110">
         <v>1</v>
       </c>
     </row>
     <row r="111" spans="1:16">
       <c r="A111" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
       <c r="B111" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="C111" s="1">
         <v>300000.0</v>
       </c>
       <c r="D111" s="1">
-        <v>99.64565641</v>
+        <v>97.43893334</v>
       </c>
       <c r="E111" s="1">
         <v>99.507</v>
       </c>
       <c r="F111" t="s">
         <v>8</v>
       </c>
       <c r="G111">
         <v>1.0</v>
       </c>
       <c r="H111" s="1">
         <v>298521.0</v>
       </c>
       <c r="I111" s="1">
-        <v>5594.05</v>
+        <v>-565.84</v>
       </c>
       <c r="J111" s="1">
-        <v>1.8739217676478</v>
+        <v>-0.18954780400709</v>
       </c>
       <c r="K111">
         <v>0.0</v>
       </c>
       <c r="L111" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="M111" s="1">
-        <v>298936.97</v>
+        <v>292316.8</v>
       </c>
       <c r="N111" s="1">
-        <v>304115.05</v>
+        <v>297955.16</v>
       </c>
       <c r="O111" s="1">
-        <v>0.73</v>
+        <v>0.66</v>
       </c>
       <c r="P111">
         <v>1</v>
       </c>
     </row>
     <row r="112" spans="1:16">
       <c r="A112" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
       <c r="B112" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="C112" s="1">
         <v>139000.0</v>
       </c>
       <c r="D112" s="1">
-        <v>100.58204637</v>
+        <v>98.77032195</v>
       </c>
       <c r="E112" s="1">
         <v>99.647</v>
       </c>
       <c r="F112" t="s">
         <v>8</v>
       </c>
       <c r="G112">
         <v>1.0</v>
       </c>
       <c r="H112" s="1">
         <v>138509.33</v>
       </c>
       <c r="I112" s="1">
-        <v>2574.52</v>
+        <v>254.25</v>
       </c>
       <c r="J112" s="1">
-        <v>1.8587339928653</v>
+        <v>0.18356164165981</v>
       </c>
       <c r="K112">
         <v>0.0</v>
       </c>
       <c r="L112" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="M112" s="1">
-        <v>139809.05</v>
+        <v>137290.75</v>
       </c>
       <c r="N112" s="1">
-        <v>141083.85</v>
+        <v>138763.58</v>
       </c>
       <c r="O112" s="1">
-        <v>0.34</v>
+        <v>0.31</v>
       </c>
       <c r="P112">
         <v>1</v>
       </c>
     </row>
     <row r="113" spans="1:16">
       <c r="A113" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
       <c r="B113" t="s">
-        <v>339</v>
+        <v>340</v>
       </c>
       <c r="C113" s="1">
-        <v>400000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D113" s="1">
-        <v>94.87428978</v>
+        <v>93.72156128</v>
       </c>
       <c r="E113" s="1">
-        <v>95.38125</v>
+        <v>95.15085</v>
       </c>
       <c r="F113" t="s">
         <v>8</v>
       </c>
       <c r="G113">
         <v>1.0</v>
       </c>
       <c r="H113" s="1">
-        <v>381525.0</v>
+        <v>475754.25</v>
       </c>
       <c r="I113" s="1">
-        <v>-1134.69</v>
+        <v>-5920.42</v>
       </c>
       <c r="J113" s="1">
-        <v>-0.29740908197366</v>
+        <v>-1.2444281895537</v>
       </c>
       <c r="K113">
         <v>0.0</v>
       </c>
-      <c r="L113">
-        <v>893.15</v>
+      <c r="L113" t="s">
+        <v>341</v>
       </c>
       <c r="M113" s="1">
-        <v>379497.16</v>
+        <v>468607.8</v>
       </c>
       <c r="N113" s="1">
-        <v>380390.31</v>
+        <v>469833.83</v>
       </c>
       <c r="O113" s="1">
-        <v>0.91</v>
+        <v>1.05</v>
       </c>
       <c r="P113">
         <v>1</v>
       </c>
     </row>
     <row r="114" spans="1:16">
       <c r="A114" t="s">
-        <v>340</v>
+        <v>342</v>
       </c>
       <c r="B114" t="s">
-        <v>341</v>
+        <v>343</v>
       </c>
       <c r="C114" s="1">
-        <v>400000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D114" s="1">
-        <v>102.25547503</v>
+        <v>101.59642415</v>
       </c>
       <c r="E114" s="1">
-        <v>104.363955</v>
+        <v>104.254864</v>
       </c>
       <c r="F114" t="s">
         <v>8</v>
       </c>
       <c r="G114">
         <v>1.0</v>
       </c>
       <c r="H114" s="1">
-        <v>417455.82</v>
+        <v>521274.32</v>
       </c>
       <c r="I114" s="1">
-        <v>-500.48</v>
+        <v>-2484.01</v>
       </c>
       <c r="J114" s="1">
-        <v>-0.11988813570739</v>
+        <v>-0.47652644772526</v>
       </c>
       <c r="K114">
         <v>0.0</v>
       </c>
       <c r="L114" t="s">
-        <v>342</v>
+        <v>344</v>
       </c>
       <c r="M114" s="1">
-        <v>409021.9</v>
+        <v>507982.12</v>
       </c>
       <c r="N114" s="1">
-        <v>416955.34</v>
+        <v>518790.31</v>
       </c>
       <c r="O114" s="1">
-        <v>1.0</v>
+        <v>1.16</v>
       </c>
       <c r="P114">
         <v>1</v>
       </c>
     </row>
     <row r="115" spans="1:16">
       <c r="A115" t="s">
-        <v>343</v>
+        <v>345</v>
       </c>
       <c r="B115" t="s">
-        <v>344</v>
+        <v>346</v>
       </c>
       <c r="C115" s="1">
         <v>415000.0</v>
       </c>
       <c r="D115" s="1">
-        <v>71.337</v>
+        <v>69.526</v>
       </c>
       <c r="E115" s="1">
         <v>74.176043</v>
       </c>
       <c r="F115" t="s">
         <v>8</v>
       </c>
       <c r="G115">
         <v>1.0</v>
       </c>
       <c r="H115" s="1">
         <v>307830.58</v>
       </c>
       <c r="I115" s="1">
-        <v>-11514.84</v>
+        <v>-18939.53</v>
       </c>
       <c r="J115" s="1">
-        <v>-3.7406420115896</v>
+        <v>-6.1525823717709</v>
       </c>
       <c r="K115">
         <v>0.0</v>
       </c>
       <c r="L115">
-        <v>267.19</v>
+        <v>358.15</v>
       </c>
       <c r="M115" s="1">
-        <v>296048.55</v>
+        <v>288532.9</v>
       </c>
       <c r="N115" s="1">
-        <v>296315.74</v>
+        <v>288891.05</v>
       </c>
       <c r="O115" s="1">
-        <v>0.71</v>
+        <v>0.64</v>
       </c>
       <c r="P115">
         <v>1</v>
       </c>
     </row>
     <row r="116" spans="1:16">
       <c r="A116" t="s">
-        <v>345</v>
+        <v>347</v>
       </c>
       <c r="B116" t="s">
-        <v>346</v>
+        <v>348</v>
       </c>
       <c r="C116" s="1">
-        <v>541000.0</v>
+        <v>641000.0</v>
       </c>
       <c r="D116" s="1">
-        <v>99.34157591</v>
+        <v>97.38853112</v>
       </c>
       <c r="E116" s="1">
-        <v>99.56754</v>
+        <v>99.423502</v>
       </c>
       <c r="F116" t="s">
         <v>8</v>
       </c>
       <c r="G116">
         <v>1.0</v>
       </c>
       <c r="H116" s="1">
-        <v>538660.39</v>
+        <v>637304.65</v>
       </c>
       <c r="I116" s="1">
-        <v>3787.34</v>
+        <v>-6195.12</v>
       </c>
       <c r="J116" s="1">
-        <v>0.70310348975168</v>
+        <v>-0.97208140565113</v>
       </c>
       <c r="K116">
         <v>0.0</v>
       </c>
       <c r="L116" t="s">
-        <v>347</v>
+        <v>349</v>
       </c>
       <c r="M116" s="1">
-        <v>537437.92</v>
+        <v>624260.49</v>
       </c>
       <c r="N116" s="1">
-        <v>542447.73</v>
+        <v>631109.53</v>
       </c>
       <c r="O116" s="1">
-        <v>1.3</v>
+        <v>1.41</v>
       </c>
       <c r="P116">
         <v>1</v>
       </c>
     </row>
     <row r="117" spans="1:16">
       <c r="A117" t="s">
-        <v>348</v>
+        <v>350</v>
       </c>
       <c r="B117" t="s">
-        <v>349</v>
+        <v>351</v>
       </c>
       <c r="C117" s="1">
-        <v>500000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D117" s="1">
-        <v>100.66155657</v>
+        <v>98.3047544</v>
       </c>
       <c r="E117" s="1">
-        <v>99.726</v>
+        <v>99.815013</v>
       </c>
       <c r="F117" t="s">
         <v>8</v>
       </c>
       <c r="G117">
         <v>1.0</v>
       </c>
       <c r="H117" s="1">
-        <v>498630.0</v>
+        <v>598890.08</v>
       </c>
       <c r="I117" s="1">
-        <v>12684.63</v>
+        <v>1467.21</v>
       </c>
       <c r="J117" s="1">
-        <v>2.5438962757957</v>
+        <v>0.24498819549658</v>
       </c>
       <c r="K117">
         <v>0.0</v>
       </c>
       <c r="L117" t="s">
-        <v>350</v>
+        <v>352</v>
       </c>
       <c r="M117" s="1">
-        <v>503307.78</v>
+        <v>589828.52</v>
       </c>
       <c r="N117" s="1">
-        <v>511314.63</v>
+        <v>600357.29</v>
       </c>
       <c r="O117" s="1">
-        <v>1.23</v>
+        <v>1.34</v>
       </c>
       <c r="P117">
         <v>1</v>
       </c>
     </row>
     <row r="118" spans="1:16">
       <c r="A118" t="s">
-        <v>351</v>
+        <v>353</v>
       </c>
       <c r="B118" t="s">
-        <v>352</v>
+        <v>354</v>
       </c>
       <c r="C118" s="1">
         <v>130000.0</v>
       </c>
       <c r="D118" s="1">
-        <v>103.82684327</v>
+        <v>102.47853343</v>
       </c>
       <c r="E118" s="1">
         <v>105.578454</v>
       </c>
       <c r="F118" t="s">
         <v>8</v>
       </c>
       <c r="G118">
         <v>1.0</v>
       </c>
       <c r="H118" s="1">
         <v>137251.99</v>
       </c>
       <c r="I118" s="1">
-        <v>1295.24</v>
+        <v>-215.38</v>
       </c>
       <c r="J118" s="1">
-        <v>0.94369487830377</v>
+        <v>-0.15692304352017</v>
       </c>
       <c r="K118">
         <v>0.0</v>
       </c>
       <c r="L118" t="s">
-        <v>353</v>
+        <v>355</v>
       </c>
       <c r="M118" s="1">
-        <v>134974.9</v>
+        <v>133222.09</v>
       </c>
       <c r="N118" s="1">
-        <v>138547.23</v>
+        <v>137036.61</v>
       </c>
       <c r="O118" s="1">
-        <v>0.33</v>
+        <v>0.31</v>
       </c>
       <c r="P118">
         <v>1</v>
       </c>
     </row>
     <row r="119" spans="1:16">
       <c r="A119" t="s">
-        <v>354</v>
+        <v>356</v>
       </c>
       <c r="B119" t="s">
-        <v>355</v>
+        <v>357</v>
       </c>
       <c r="C119" s="1">
         <v>155000.0</v>
       </c>
       <c r="D119" s="1">
-        <v>94.23500032</v>
+        <v>92.60788403</v>
       </c>
       <c r="E119" s="1">
         <v>91.593929</v>
       </c>
       <c r="F119" t="s">
         <v>8</v>
       </c>
       <c r="G119">
         <v>1.0</v>
       </c>
       <c r="H119" s="1">
         <v>141970.59</v>
       </c>
       <c r="I119" s="1">
-        <v>4974.29</v>
+        <v>2511.72</v>
       </c>
       <c r="J119" s="1">
-        <v>3.5037467971359</v>
+        <v>1.7691833217006</v>
       </c>
       <c r="K119">
         <v>0.0</v>
       </c>
       <c r="L119">
-        <v>880.63</v>
+        <v>940.09</v>
       </c>
       <c r="M119" s="1">
-        <v>146064.25</v>
+        <v>143542.22</v>
       </c>
       <c r="N119" s="1">
-        <v>146944.88</v>
+        <v>144482.31</v>
       </c>
       <c r="O119" s="1">
-        <v>0.35</v>
+        <v>0.32</v>
       </c>
       <c r="P119">
         <v>1</v>
       </c>
     </row>
     <row r="120" spans="1:16">
       <c r="A120" t="s">
-        <v>356</v>
+        <v>358</v>
       </c>
       <c r="B120" t="s">
-        <v>357</v>
+        <v>359</v>
       </c>
       <c r="C120" s="1">
         <v>280000.0</v>
       </c>
       <c r="D120" s="1">
-        <v>90.60696403</v>
+        <v>88.38549757</v>
       </c>
       <c r="E120" s="1">
         <v>89.961514</v>
       </c>
       <c r="F120" t="s">
         <v>8</v>
       </c>
       <c r="G120">
         <v>1.0</v>
       </c>
       <c r="H120" s="1">
         <v>251892.24</v>
       </c>
       <c r="I120" s="1">
-        <v>5035.89</v>
+        <v>-984.76</v>
       </c>
       <c r="J120" s="1">
-        <v>1.9992239538622</v>
+        <v>-0.39094495328637</v>
       </c>
       <c r="K120">
         <v>0.0</v>
       </c>
       <c r="L120" t="s">
-        <v>358</v>
+        <v>360</v>
       </c>
       <c r="M120" s="1">
-        <v>253699.5</v>
+        <v>247479.4</v>
       </c>
       <c r="N120" s="1">
-        <v>256928.13</v>
+        <v>250907.48</v>
       </c>
       <c r="O120" s="1">
-        <v>0.62</v>
+        <v>0.56</v>
       </c>
       <c r="P120">
         <v>1</v>
       </c>
     </row>
     <row r="121" spans="1:16">
       <c r="A121" t="s">
-        <v>359</v>
+        <v>361</v>
       </c>
       <c r="B121" t="s">
-        <v>360</v>
+        <v>362</v>
       </c>
       <c r="C121" s="1">
-        <v>145000.0</v>
+        <v>445000.0</v>
       </c>
       <c r="D121" s="1">
-        <v>97.49076858</v>
+        <v>95.65071474</v>
       </c>
       <c r="E121" s="1">
-        <v>96.312793</v>
+        <v>96.392049</v>
       </c>
       <c r="F121" t="s">
         <v>8</v>
       </c>
       <c r="G121">
         <v>1.0</v>
       </c>
       <c r="H121" s="1">
-        <v>139653.55</v>
+        <v>428944.62</v>
       </c>
       <c r="I121" s="1">
-        <v>2736.47</v>
+        <v>320.5</v>
       </c>
       <c r="J121" s="1">
-        <v>1.9594704180452</v>
+        <v>0.074718270158045</v>
       </c>
       <c r="K121">
         <v>0.0</v>
       </c>
       <c r="L121" t="s">
-        <v>361</v>
+        <v>363</v>
       </c>
       <c r="M121" s="1">
-        <v>141361.61</v>
+        <v>425645.68</v>
       </c>
       <c r="N121" s="1">
-        <v>142390.02</v>
+        <v>429265.12</v>
       </c>
       <c r="O121" s="1">
-        <v>0.34</v>
+        <v>0.96</v>
       </c>
       <c r="P121">
         <v>1</v>
       </c>
     </row>
     <row r="122" spans="1:16">
       <c r="A122" t="s">
-        <v>362</v>
+        <v>364</v>
       </c>
       <c r="B122" t="s">
-        <v>363</v>
+        <v>365</v>
       </c>
       <c r="C122" s="1">
-        <v>100000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D122" s="1">
-        <v>98.59120165</v>
+        <v>96.15635469</v>
       </c>
       <c r="E122" s="1">
-        <v>100.26261</v>
+        <v>98.007783</v>
       </c>
       <c r="F122" t="s">
         <v>8</v>
       </c>
       <c r="G122">
         <v>1.0</v>
       </c>
       <c r="H122" s="1">
-        <v>100262.61</v>
+        <v>294023.35</v>
       </c>
       <c r="I122" s="1">
-        <v>-1301.55</v>
+        <v>-4050.18</v>
       </c>
       <c r="J122" s="1">
-        <v>-1.2981409520458</v>
+        <v>-1.3775028411859</v>
       </c>
       <c r="K122">
         <v>0.0</v>
       </c>
-      <c r="L122">
-        <v>369.86</v>
+      <c r="L122" t="s">
+        <v>366</v>
       </c>
       <c r="M122" s="1">
-        <v>98591.2</v>
+        <v>288469.06</v>
       </c>
       <c r="N122" s="1">
-        <v>98961.06</v>
+        <v>289973.17</v>
       </c>
       <c r="O122" s="1">
-        <v>0.24</v>
+        <v>0.65</v>
       </c>
       <c r="P122">
         <v>1</v>
       </c>
     </row>
     <row r="123" spans="1:16">
       <c r="A123" t="s">
-        <v>364</v>
+        <v>367</v>
       </c>
       <c r="B123" t="s">
-        <v>365</v>
+        <v>368</v>
       </c>
       <c r="C123" s="1">
         <v>100000.0</v>
       </c>
       <c r="D123" s="1">
-        <v>103.33959616</v>
+        <v>102.43178322</v>
       </c>
       <c r="E123" s="1">
         <v>104.91632</v>
       </c>
       <c r="F123" t="s">
         <v>8</v>
       </c>
       <c r="G123">
         <v>1.0</v>
       </c>
       <c r="H123" s="1">
         <v>104916.32</v>
       </c>
       <c r="I123" s="1">
-        <v>1058.89</v>
+        <v>353.82</v>
       </c>
       <c r="J123" s="1">
-        <v>1.0092710075992</v>
+        <v>0.33724019294615</v>
       </c>
       <c r="K123">
         <v>0.0</v>
       </c>
       <c r="L123" t="s">
-        <v>366</v>
+        <v>369</v>
       </c>
       <c r="M123" s="1">
-        <v>103339.59</v>
+        <v>102431.78</v>
       </c>
       <c r="N123" s="1">
-        <v>105975.21</v>
+        <v>105270.14</v>
       </c>
       <c r="O123" s="1">
-        <v>0.25</v>
+        <v>0.23</v>
       </c>
       <c r="P123">
         <v>1</v>
       </c>
     </row>
     <row r="124" spans="1:16">
       <c r="A124" t="s">
-        <v>367</v>
+        <v>370</v>
       </c>
       <c r="B124" t="s">
-        <v>368</v>
+        <v>371</v>
       </c>
       <c r="C124" s="1">
-        <v>400000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D124" s="1">
-        <v>101.02088113</v>
+        <v>98.85047124</v>
       </c>
       <c r="E124" s="1">
-        <v>102.397263</v>
+        <v>102.242292</v>
       </c>
       <c r="F124" t="s">
         <v>8</v>
       </c>
       <c r="G124">
         <v>1.0</v>
       </c>
       <c r="H124" s="1">
-        <v>409589.05</v>
+        <v>511211.46</v>
       </c>
       <c r="I124" s="1">
-        <v>3260.23</v>
+        <v>-5262.19</v>
       </c>
       <c r="J124" s="1">
-        <v>0.7959758689838</v>
+        <v>-1.0293568144971</v>
       </c>
       <c r="K124">
         <v>0.0</v>
       </c>
       <c r="L124" t="s">
-        <v>369</v>
+        <v>372</v>
       </c>
       <c r="M124" s="1">
-        <v>404083.53</v>
+        <v>494252.35</v>
       </c>
       <c r="N124" s="1">
-        <v>412849.28</v>
+        <v>505949.27</v>
       </c>
       <c r="O124" s="1">
-        <v>0.99</v>
+        <v>1.13</v>
       </c>
       <c r="P124">
         <v>1</v>
       </c>
     </row>
     <row r="125" spans="1:16">
       <c r="A125" t="s">
-        <v>370</v>
+        <v>373</v>
       </c>
       <c r="B125" t="s">
-        <v>371</v>
+        <v>374</v>
       </c>
       <c r="C125" s="1">
         <v>100000.0</v>
       </c>
       <c r="D125" s="1">
-        <v>101.59614926</v>
+        <v>99.62341717</v>
       </c>
       <c r="E125" s="1">
         <v>100.0</v>
       </c>
       <c r="F125" t="s">
         <v>8</v>
       </c>
       <c r="G125">
         <v>1.0</v>
       </c>
       <c r="H125" s="1">
         <v>100000.0</v>
       </c>
       <c r="I125" s="1">
-        <v>3231.08</v>
+        <v>1428.21</v>
       </c>
       <c r="J125" s="1">
-        <v>3.23108</v>
+        <v>1.42821</v>
       </c>
       <c r="K125">
         <v>0.0</v>
       </c>
       <c r="L125" t="s">
-        <v>372</v>
+        <v>375</v>
       </c>
       <c r="M125" s="1">
-        <v>101596.15</v>
+        <v>99623.42</v>
       </c>
       <c r="N125" s="1">
-        <v>103231.08</v>
+        <v>101428.21</v>
       </c>
       <c r="O125" s="1">
-        <v>0.25</v>
+        <v>0.23</v>
       </c>
       <c r="P125">
         <v>1</v>
       </c>
     </row>
     <row r="126" spans="1:16">
       <c r="A126" t="s">
-        <v>373</v>
+        <v>376</v>
       </c>
       <c r="B126" t="s">
-        <v>374</v>
+        <v>377</v>
       </c>
       <c r="C126" s="1">
-        <v>500000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D126" s="1">
-        <v>82.14644384</v>
+        <v>80.20094325</v>
       </c>
       <c r="E126" s="1">
-        <v>81.19948</v>
+        <v>81.08293</v>
       </c>
       <c r="F126" t="s">
         <v>8</v>
       </c>
       <c r="G126">
         <v>1.0</v>
       </c>
       <c r="H126" s="1">
-        <v>405997.4</v>
+        <v>486497.58</v>
       </c>
       <c r="I126" s="1">
-        <v>5248.52</v>
+        <v>-4478.22</v>
       </c>
       <c r="J126" s="1">
-        <v>1.2927471949328</v>
+        <v>-0.92050200948584</v>
       </c>
       <c r="K126">
         <v>0.0</v>
       </c>
       <c r="L126">
-        <v>513.7</v>
+        <v>813.7</v>
       </c>
       <c r="M126" s="1">
-        <v>410732.22</v>
+        <v>481205.66</v>
       </c>
       <c r="N126" s="1">
-        <v>411245.92</v>
+        <v>482019.36</v>
       </c>
       <c r="O126" s="1">
-        <v>0.99</v>
+        <v>1.07</v>
       </c>
       <c r="P126">
         <v>1</v>
       </c>
     </row>
     <row r="127" spans="1:16">
       <c r="A127" t="s">
-        <v>375</v>
+        <v>378</v>
       </c>
       <c r="B127" t="s">
-        <v>376</v>
+        <v>379</v>
       </c>
       <c r="C127" s="1">
-        <v>383000.0</v>
+        <v>483000.0</v>
       </c>
       <c r="D127" s="1">
-        <v>99.97795537</v>
+        <v>97.93380702</v>
       </c>
       <c r="E127" s="1">
-        <v>99.275</v>
+        <v>99.429627</v>
       </c>
       <c r="F127" t="s">
         <v>8</v>
       </c>
       <c r="G127">
         <v>1.0</v>
       </c>
       <c r="H127" s="1">
-        <v>380223.25</v>
+        <v>480245.1</v>
       </c>
       <c r="I127" s="1">
-        <v>9137.74</v>
+        <v>1618.06</v>
       </c>
       <c r="J127" s="1">
-        <v>2.4032565078543</v>
+        <v>0.33692379162224</v>
       </c>
       <c r="K127">
         <v>0.0</v>
       </c>
       <c r="L127" t="s">
-        <v>377</v>
+        <v>380</v>
       </c>
       <c r="M127" s="1">
-        <v>382915.57</v>
+        <v>473020.29</v>
       </c>
       <c r="N127" s="1">
-        <v>389360.99</v>
+        <v>481863.16</v>
       </c>
       <c r="O127" s="1">
-        <v>0.94</v>
+        <v>1.07</v>
       </c>
       <c r="P127">
         <v>1</v>
       </c>
     </row>
     <row r="128" spans="1:16">
       <c r="A128" t="s">
-        <v>378</v>
+        <v>381</v>
       </c>
       <c r="B128" t="s">
-        <v>379</v>
+        <v>382</v>
       </c>
       <c r="C128" s="1">
-        <v>700000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D128" s="1">
-        <v>101.85581517</v>
+        <v>100.54284558</v>
       </c>
       <c r="E128" s="1">
-        <v>102.245684</v>
+        <v>102.181054</v>
       </c>
       <c r="F128" t="s">
         <v>8</v>
       </c>
       <c r="G128">
         <v>1.0</v>
       </c>
       <c r="H128" s="1">
-        <v>715719.79</v>
+        <v>919629.49</v>
       </c>
       <c r="I128" s="1">
-        <v>4918.18</v>
+        <v>-3481.55</v>
       </c>
       <c r="J128" s="1">
-        <v>0.68716557355498</v>
+        <v>-0.3785818134214</v>
       </c>
       <c r="K128">
         <v>0.0</v>
       </c>
       <c r="L128" t="s">
-        <v>380</v>
+        <v>383</v>
       </c>
       <c r="M128" s="1">
-        <v>712990.71</v>
+        <v>904885.61</v>
       </c>
       <c r="N128" s="1">
-        <v>720637.97</v>
+        <v>916147.94</v>
       </c>
       <c r="O128" s="1">
-        <v>1.73</v>
+        <v>2.04</v>
       </c>
       <c r="P128">
         <v>1</v>
       </c>
     </row>
     <row r="129" spans="1:16">
       <c r="A129" t="s">
-        <v>381</v>
+        <v>384</v>
       </c>
       <c r="B129" t="s">
-        <v>382</v>
+        <v>385</v>
       </c>
       <c r="C129" s="1">
-        <v>600000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D129" s="1">
-        <v>68.9025</v>
+        <v>66.189</v>
       </c>
       <c r="E129" s="1">
-        <v>69.158958</v>
+        <v>68.824779</v>
       </c>
       <c r="F129" t="s">
         <v>8</v>
       </c>
       <c r="G129">
         <v>1.0</v>
       </c>
       <c r="H129" s="1">
-        <v>414953.75</v>
+        <v>481773.45</v>
       </c>
       <c r="I129" s="1">
-        <v>2011.93</v>
+        <v>-14001.13</v>
       </c>
       <c r="J129" s="1">
-        <v>0.48485644484476</v>
+        <v>-2.9061647128957</v>
       </c>
       <c r="K129">
         <v>0.0</v>
       </c>
       <c r="L129" t="s">
-        <v>383</v>
+        <v>386</v>
       </c>
       <c r="M129" s="1">
-        <v>413415.0</v>
+        <v>463323.0</v>
       </c>
       <c r="N129" s="1">
-        <v>416965.68</v>
+        <v>467772.32</v>
       </c>
       <c r="O129" s="1">
-        <v>1.0</v>
+        <v>1.04</v>
       </c>
       <c r="P129">
         <v>1</v>
       </c>
     </row>
     <row r="130" spans="1:16">
       <c r="A130" t="s">
-        <v>384</v>
+        <v>387</v>
       </c>
       <c r="B130" t="s">
-        <v>385</v>
+        <v>388</v>
       </c>
       <c r="C130" s="1">
         <v>102000.0</v>
       </c>
       <c r="D130" s="1">
-        <v>102.27809112</v>
+        <v>100.45846376</v>
       </c>
       <c r="E130" s="1">
         <v>99.646</v>
       </c>
       <c r="F130" t="s">
         <v>8</v>
       </c>
       <c r="G130">
         <v>1.0</v>
       </c>
       <c r="H130" s="1">
         <v>101638.92</v>
       </c>
       <c r="I130" s="1">
-        <v>6108.02</v>
+        <v>838.49</v>
       </c>
       <c r="J130" s="1">
-        <v>6.0095286333227</v>
+        <v>0.82496941132393</v>
       </c>
       <c r="K130">
         <v>0.0</v>
       </c>
-      <c r="L130" t="s">
-        <v>386</v>
+      <c r="L130">
+        <v>9.78</v>
       </c>
       <c r="M130" s="1">
-        <v>104323.65</v>
+        <v>102467.63</v>
       </c>
       <c r="N130" s="1">
-        <v>107746.94</v>
+        <v>102477.41</v>
       </c>
       <c r="O130" s="1">
-        <v>0.26</v>
+        <v>0.23</v>
       </c>
       <c r="P130">
         <v>1</v>
       </c>
     </row>
     <row r="131" spans="1:16">
       <c r="A131" t="s">
-        <v>387</v>
+        <v>389</v>
       </c>
       <c r="B131" t="s">
-        <v>388</v>
+        <v>390</v>
       </c>
       <c r="C131" s="1">
         <v>360000.0</v>
       </c>
       <c r="D131" s="1">
-        <v>104.95530472</v>
+        <v>102.87980697</v>
       </c>
       <c r="E131" s="1">
         <v>105.116214</v>
       </c>
       <c r="F131" t="s">
         <v>8</v>
       </c>
       <c r="G131">
         <v>1.0</v>
       </c>
       <c r="H131" s="1">
         <v>378418.37</v>
       </c>
       <c r="I131" s="1">
-        <v>6482.64</v>
+        <v>-357.91</v>
       </c>
       <c r="J131" s="1">
-        <v>1.7130880829068</v>
+        <v>-0.094580503583904</v>
       </c>
       <c r="K131">
         <v>0.0</v>
       </c>
       <c r="L131" t="s">
-        <v>389</v>
+        <v>391</v>
       </c>
       <c r="M131" s="1">
-        <v>377839.09</v>
+        <v>370367.31</v>
       </c>
       <c r="N131" s="1">
-        <v>384901.01</v>
+        <v>378060.46</v>
       </c>
       <c r="O131" s="1">
-        <v>0.93</v>
+        <v>0.84</v>
       </c>
       <c r="P131">
         <v>1</v>
       </c>
     </row>
     <row r="132" spans="1:16">
       <c r="A132" t="s">
-        <v>390</v>
+        <v>392</v>
       </c>
       <c r="B132" t="s">
-        <v>391</v>
+        <v>393</v>
       </c>
       <c r="C132" s="1">
         <v>240000.0</v>
       </c>
       <c r="D132" s="1">
-        <v>100.78877964</v>
+        <v>99.58593773</v>
       </c>
       <c r="E132" s="1">
         <v>101.505154</v>
       </c>
       <c r="F132" t="s">
         <v>8</v>
       </c>
       <c r="G132">
         <v>1.0</v>
       </c>
       <c r="H132" s="1">
         <v>243612.37</v>
       </c>
       <c r="I132" s="1">
-        <v>1513.3</v>
+        <v>-1071.05</v>
       </c>
       <c r="J132" s="1">
-        <v>0.62119177281515</v>
+        <v>-0.43965337228155</v>
       </c>
       <c r="K132">
         <v>0.0</v>
       </c>
       <c r="L132" t="s">
-        <v>392</v>
+        <v>394</v>
       </c>
       <c r="M132" s="1">
-        <v>241893.07</v>
+        <v>239006.25</v>
       </c>
       <c r="N132" s="1">
-        <v>245125.67</v>
+        <v>242541.32</v>
       </c>
       <c r="O132" s="1">
-        <v>0.59</v>
+        <v>0.54</v>
       </c>
       <c r="P132">
         <v>1</v>
       </c>
     </row>
     <row r="133" spans="1:16">
       <c r="A133" t="s">
-        <v>393</v>
+        <v>395</v>
       </c>
       <c r="B133" t="s">
-        <v>394</v>
+        <v>396</v>
       </c>
       <c r="C133" s="1">
         <v>140000.0</v>
       </c>
       <c r="D133" s="1">
-        <v>100.55925376</v>
+        <v>100.3711844</v>
       </c>
       <c r="E133" s="1">
         <v>101.271864</v>
       </c>
       <c r="F133" t="s">
         <v>8</v>
       </c>
       <c r="G133">
         <v>1.0</v>
       </c>
       <c r="H133" s="1">
         <v>141780.61</v>
       </c>
       <c r="I133" s="1">
-        <v>-38.75</v>
+        <v>-110.27</v>
       </c>
       <c r="J133" s="1">
-        <v>-0.027330958725597</v>
+        <v>-0.077775092094751</v>
       </c>
       <c r="K133">
         <v>0.0</v>
       </c>
-      <c r="L133">
-        <v>958.9</v>
+      <c r="L133" t="s">
+        <v>397</v>
       </c>
       <c r="M133" s="1">
-        <v>140782.96</v>
+        <v>140519.66</v>
       </c>
       <c r="N133" s="1">
-        <v>141741.86</v>
+        <v>141670.34</v>
       </c>
       <c r="O133" s="1">
-        <v>0.34</v>
+        <v>0.32</v>
       </c>
       <c r="P133">
         <v>1</v>
       </c>
     </row>
     <row r="134" spans="1:16">
       <c r="A134" t="s">
-        <v>395</v>
+        <v>398</v>
       </c>
       <c r="B134" t="s">
-        <v>396</v>
+        <v>399</v>
       </c>
       <c r="C134" s="1">
         <v>130000.0</v>
       </c>
       <c r="D134" s="1">
-        <v>101.29377609</v>
+        <v>98.08122546</v>
       </c>
       <c r="E134" s="1">
         <v>105.684715</v>
       </c>
       <c r="F134" t="s">
         <v>8</v>
       </c>
       <c r="G134">
         <v>1.0</v>
       </c>
       <c r="H134" s="1">
         <v>137390.13</v>
       </c>
       <c r="I134" s="1">
-        <v>-1086.99</v>
+        <v>-5049.61</v>
       </c>
       <c r="J134" s="1">
-        <v>-0.79117037009864</v>
+        <v>-3.6753804658311</v>
       </c>
       <c r="K134">
         <v>0.0</v>
       </c>
       <c r="L134" t="s">
-        <v>397</v>
+        <v>400</v>
       </c>
       <c r="M134" s="1">
-        <v>131681.91</v>
+        <v>127505.59</v>
       </c>
       <c r="N134" s="1">
-        <v>136303.14</v>
+        <v>132340.52</v>
       </c>
       <c r="O134" s="1">
-        <v>0.33</v>
+        <v>0.29</v>
       </c>
       <c r="P134">
         <v>1</v>
       </c>
     </row>
     <row r="135" spans="1:16">
       <c r="A135" t="s">
-        <v>398</v>
+        <v>401</v>
       </c>
       <c r="B135" t="s">
-        <v>399</v>
+        <v>402</v>
       </c>
       <c r="C135" s="1">
         <v>135000.0</v>
       </c>
       <c r="D135" s="1">
-        <v>99.89313726</v>
+        <v>97.2224473</v>
       </c>
       <c r="E135" s="1">
         <v>103.578504</v>
       </c>
       <c r="F135" t="s">
         <v>8</v>
       </c>
       <c r="G135">
         <v>1.0</v>
       </c>
       <c r="H135" s="1">
         <v>139830.98</v>
       </c>
       <c r="I135" s="1">
-        <v>-4912.83</v>
+        <v>-8318.54</v>
       </c>
       <c r="J135" s="1">
-        <v>-3.513405970551</v>
+        <v>-5.9489964241115</v>
       </c>
       <c r="K135">
         <v>0.0</v>
       </c>
       <c r="L135">
-        <v>62.41</v>
+        <v>262.14</v>
       </c>
       <c r="M135" s="1">
-        <v>134855.74</v>
+        <v>131250.3</v>
       </c>
       <c r="N135" s="1">
-        <v>134918.15</v>
+        <v>131512.44</v>
       </c>
       <c r="O135" s="1">
-        <v>0.32</v>
+        <v>0.29</v>
       </c>
       <c r="P135">
         <v>1</v>
       </c>
     </row>
     <row r="136" spans="1:16">
       <c r="A136" t="s">
-        <v>400</v>
+        <v>403</v>
       </c>
       <c r="B136" t="s">
-        <v>401</v>
+        <v>404</v>
       </c>
       <c r="C136" s="1">
         <v>300000.0</v>
       </c>
       <c r="D136" s="1">
-        <v>99.30316915</v>
+        <v>98.89246686</v>
       </c>
       <c r="E136" s="1">
         <v>99.860373</v>
       </c>
       <c r="F136" t="s">
         <v>8</v>
       </c>
       <c r="G136">
         <v>1.0</v>
       </c>
       <c r="H136" s="1">
         <v>299581.12</v>
       </c>
       <c r="I136" s="1">
-        <v>3888.66</v>
+        <v>3018.2</v>
       </c>
       <c r="J136" s="1">
-        <v>1.2980323993715</v>
+        <v>1.0074733681482</v>
       </c>
       <c r="K136">
         <v>0.0</v>
       </c>
       <c r="L136" t="s">
-        <v>402</v>
+        <v>405</v>
       </c>
       <c r="M136" s="1">
-        <v>297909.51</v>
+        <v>296677.4</v>
       </c>
       <c r="N136" s="1">
-        <v>303469.78</v>
+        <v>302599.32</v>
       </c>
       <c r="O136" s="1">
-        <v>0.73</v>
+        <v>0.67</v>
       </c>
       <c r="P136">
         <v>1</v>
       </c>
     </row>
     <row r="137" spans="1:16">
       <c r="A137" t="s">
-        <v>403</v>
+        <v>406</v>
       </c>
       <c r="B137" t="s">
-        <v>404</v>
+        <v>407</v>
       </c>
       <c r="C137" s="1">
         <v>140000.0</v>
       </c>
       <c r="D137" s="1">
-        <v>99.64946347</v>
+        <v>99.52103394</v>
       </c>
       <c r="E137" s="1">
         <v>98.412086</v>
       </c>
       <c r="F137" t="s">
         <v>8</v>
       </c>
       <c r="G137">
         <v>1.0</v>
       </c>
       <c r="H137" s="1">
         <v>137776.92</v>
       </c>
       <c r="I137" s="1">
-        <v>2393.01</v>
+        <v>2312.94</v>
       </c>
       <c r="J137" s="1">
-        <v>1.7368729102088</v>
+        <v>1.6787572258111</v>
       </c>
       <c r="K137">
         <v>0.0</v>
       </c>
       <c r="L137">
-        <v>660.68</v>
+        <v>760.41</v>
       </c>
       <c r="M137" s="1">
-        <v>139509.25</v>
+        <v>139329.45</v>
       </c>
       <c r="N137" s="1">
-        <v>140169.93</v>
+        <v>140089.86</v>
       </c>
       <c r="O137" s="1">
-        <v>0.34</v>
+        <v>0.31</v>
       </c>
       <c r="P137">
         <v>1</v>
       </c>
     </row>
     <row r="138" spans="1:16">
       <c r="A138" t="s">
-        <v>405</v>
+        <v>408</v>
       </c>
       <c r="B138" t="s">
-        <v>406</v>
+        <v>409</v>
       </c>
       <c r="C138" s="1">
         <v>140000.0</v>
       </c>
       <c r="D138" s="1">
-        <v>99.56888147</v>
+        <v>99.1889412</v>
       </c>
       <c r="E138" s="1">
         <v>98.960671</v>
       </c>
       <c r="F138" t="s">
         <v>8</v>
       </c>
       <c r="G138">
         <v>1.0</v>
       </c>
       <c r="H138" s="1">
         <v>138544.94</v>
       </c>
       <c r="I138" s="1">
-        <v>2677.25</v>
+        <v>2252.73</v>
       </c>
       <c r="J138" s="1">
-        <v>1.9324054707447</v>
+        <v>1.6259922592626</v>
       </c>
       <c r="K138">
         <v>0.0</v>
       </c>
       <c r="L138" t="s">
-        <v>407</v>
+        <v>410</v>
       </c>
       <c r="M138" s="1">
-        <v>139396.44</v>
+        <v>138864.52</v>
       </c>
       <c r="N138" s="1">
-        <v>141222.19</v>
+        <v>140797.67</v>
       </c>
       <c r="O138" s="1">
-        <v>0.34</v>
+        <v>0.31</v>
       </c>
       <c r="P138">
         <v>1</v>
       </c>
     </row>
     <row r="139" spans="1:16">
       <c r="A139" t="s">
-        <v>408</v>
+        <v>411</v>
       </c>
       <c r="B139" t="s">
-        <v>409</v>
+        <v>412</v>
       </c>
       <c r="C139" s="1">
         <v>130000.0</v>
       </c>
       <c r="D139" s="1">
-        <v>109.50197732</v>
+        <v>107.02170679</v>
       </c>
       <c r="E139" s="1">
         <v>110.213723</v>
       </c>
       <c r="F139" t="s">
         <v>8</v>
       </c>
       <c r="G139">
         <v>1.0</v>
       </c>
       <c r="H139" s="1">
         <v>143277.84</v>
       </c>
       <c r="I139" s="1">
-        <v>1094.18</v>
+        <v>-1873.73</v>
       </c>
       <c r="J139" s="1">
-        <v>0.76367706269162</v>
+        <v>-1.3077598043075</v>
       </c>
       <c r="K139">
         <v>0.0</v>
       </c>
       <c r="L139" t="s">
-        <v>410</v>
+        <v>413</v>
       </c>
       <c r="M139" s="1">
-        <v>142352.57</v>
+        <v>139128.22</v>
       </c>
       <c r="N139" s="1">
-        <v>144372.02</v>
+        <v>141404.11</v>
       </c>
       <c r="O139" s="1">
-        <v>0.35</v>
+        <v>0.32</v>
       </c>
       <c r="P139">
         <v>1</v>
       </c>
     </row>
     <row r="140" spans="1:16">
       <c r="A140" t="s">
-        <v>411</v>
+        <v>414</v>
       </c>
       <c r="B140" t="s">
-        <v>412</v>
+        <v>415</v>
       </c>
       <c r="C140" s="1">
-        <v>450000.0</v>
+        <v>550000.0</v>
       </c>
       <c r="D140" s="1">
-        <v>100.13207813</v>
+        <v>98.41314587</v>
       </c>
       <c r="E140" s="1">
-        <v>99.80438</v>
+        <v>99.944829</v>
       </c>
       <c r="F140" t="s">
         <v>8</v>
       </c>
       <c r="G140">
         <v>1.0</v>
       </c>
       <c r="H140" s="1">
-        <v>449119.71</v>
+        <v>549696.56</v>
       </c>
       <c r="I140" s="1">
-        <v>9759.57</v>
+        <v>2425.06</v>
       </c>
       <c r="J140" s="1">
-        <v>2.1730442424805</v>
+        <v>0.44116339385497</v>
       </c>
       <c r="K140">
         <v>0.0</v>
       </c>
       <c r="L140" t="s">
-        <v>413</v>
+        <v>416</v>
       </c>
       <c r="M140" s="1">
-        <v>450594.35</v>
+        <v>541272.3</v>
       </c>
       <c r="N140" s="1">
-        <v>458879.28</v>
+        <v>552121.62</v>
       </c>
       <c r="O140" s="1">
-        <v>1.1</v>
+        <v>1.23</v>
       </c>
       <c r="P140">
         <v>1</v>
       </c>
     </row>
     <row r="141" spans="1:16">
       <c r="A141" t="s">
-        <v>414</v>
+        <v>417</v>
       </c>
       <c r="B141" t="s">
-        <v>415</v>
+        <v>418</v>
       </c>
       <c r="C141" s="1">
         <v>100000.0</v>
       </c>
       <c r="D141" s="1">
-        <v>103.97986583</v>
+        <v>102.03338356</v>
       </c>
       <c r="E141" s="1">
         <v>104.27347</v>
       </c>
       <c r="F141" t="s">
         <v>8</v>
       </c>
       <c r="G141">
         <v>1.0</v>
       </c>
       <c r="H141" s="1">
         <v>104273.47</v>
       </c>
       <c r="I141" s="1">
-        <v>2063.25</v>
+        <v>286.63</v>
       </c>
       <c r="J141" s="1">
-        <v>1.9786912241436</v>
+        <v>0.27488295920333</v>
       </c>
       <c r="K141">
         <v>0.0</v>
       </c>
       <c r="L141" t="s">
-        <v>416</v>
+        <v>419</v>
       </c>
       <c r="M141" s="1">
-        <v>103979.87</v>
+        <v>102033.39</v>
       </c>
       <c r="N141" s="1">
-        <v>106336.72</v>
+        <v>104560.1</v>
       </c>
       <c r="O141" s="1">
-        <v>0.26</v>
+        <v>0.23</v>
       </c>
       <c r="P141">
         <v>1</v>
       </c>
     </row>
     <row r="142" spans="1:16">
       <c r="A142" t="s">
-        <v>417</v>
+        <v>420</v>
       </c>
       <c r="B142" t="s">
-        <v>418</v>
+        <v>421</v>
       </c>
       <c r="C142" s="1">
         <v>200000.0</v>
       </c>
       <c r="D142" s="1">
-        <v>92.87660089</v>
+        <v>91.82959549</v>
       </c>
       <c r="E142" s="1">
         <v>95.837535</v>
       </c>
       <c r="F142" t="s">
         <v>8</v>
       </c>
       <c r="G142">
         <v>1.0</v>
       </c>
       <c r="H142" s="1">
         <v>191675.07</v>
       </c>
       <c r="I142" s="1">
-        <v>-5402.01</v>
+        <v>-7463.14</v>
       </c>
       <c r="J142" s="1">
-        <v>-2.8183164352046</v>
+        <v>-3.8936414631282</v>
       </c>
       <c r="K142">
         <v>0.0</v>
       </c>
       <c r="L142">
-        <v>519.86</v>
+        <v>552.74</v>
       </c>
       <c r="M142" s="1">
-        <v>185753.2</v>
+        <v>183659.19</v>
       </c>
       <c r="N142" s="1">
-        <v>186273.06</v>
+        <v>184211.93</v>
       </c>
       <c r="O142" s="1">
-        <v>0.45</v>
+        <v>0.41</v>
       </c>
       <c r="P142">
         <v>1</v>
       </c>
     </row>
     <row r="143" spans="1:16">
       <c r="A143" t="s">
-        <v>419</v>
+        <v>422</v>
       </c>
       <c r="B143" t="s">
-        <v>420</v>
+        <v>423</v>
       </c>
       <c r="C143" s="1">
-        <v>260000.0</v>
+        <v>560000.0</v>
       </c>
       <c r="D143" s="1">
-        <v>86.2107676</v>
+        <v>84.32664924</v>
       </c>
       <c r="E143" s="1">
-        <v>84.884027</v>
+        <v>85.126713</v>
       </c>
       <c r="F143" t="s">
         <v>8</v>
       </c>
       <c r="G143">
         <v>1.0</v>
       </c>
       <c r="H143" s="1">
-        <v>220698.47</v>
+        <v>476709.59</v>
       </c>
       <c r="I143" s="1">
-        <v>4635.55</v>
+        <v>-1741.73</v>
       </c>
       <c r="J143" s="1">
-        <v>2.1003996991914</v>
+        <v>-0.36536500136278</v>
       </c>
       <c r="K143">
         <v>0.0</v>
       </c>
       <c r="L143" t="s">
-        <v>421</v>
+        <v>424</v>
       </c>
       <c r="M143" s="1">
-        <v>224147.99</v>
+        <v>472229.23</v>
       </c>
       <c r="N143" s="1">
-        <v>225334.02</v>
+        <v>474967.86</v>
       </c>
       <c r="O143" s="1">
-        <v>0.54</v>
+        <v>1.06</v>
       </c>
       <c r="P143">
         <v>1</v>
       </c>
     </row>
     <row r="144" spans="1:16">
       <c r="A144" t="s">
-        <v>422</v>
+        <v>425</v>
       </c>
       <c r="B144" t="s">
-        <v>423</v>
+        <v>426</v>
       </c>
       <c r="C144" s="1">
         <v>200000.0</v>
       </c>
       <c r="D144" s="1">
-        <v>95.87136751</v>
+        <v>94.9665848</v>
       </c>
       <c r="E144" s="1">
         <v>100.243095</v>
       </c>
       <c r="F144" t="s">
         <v>8</v>
       </c>
       <c r="G144">
         <v>1.0</v>
       </c>
       <c r="H144" s="1">
         <v>200486.19</v>
       </c>
       <c r="I144" s="1">
-        <v>-7687.02</v>
+        <v>-9426.45</v>
       </c>
       <c r="J144" s="1">
-        <v>-3.8341892775757</v>
+        <v>-4.701795171029</v>
       </c>
       <c r="K144">
         <v>0.0</v>
       </c>
       <c r="L144" t="s">
-        <v>424</v>
+        <v>427</v>
       </c>
       <c r="M144" s="1">
-        <v>191742.73</v>
+        <v>189933.16</v>
       </c>
       <c r="N144" s="1">
-        <v>192799.17</v>
+        <v>191059.74</v>
       </c>
       <c r="O144" s="1">
-        <v>0.46</v>
+        <v>0.43</v>
       </c>
       <c r="P144">
         <v>1</v>
       </c>
     </row>
     <row r="145" spans="1:16">
       <c r="A145" t="s">
-        <v>425</v>
+        <v>428</v>
       </c>
       <c r="B145" t="s">
-        <v>426</v>
+        <v>429</v>
       </c>
       <c r="C145" s="1">
         <v>200000.0</v>
       </c>
       <c r="D145" s="1">
-        <v>102.35765885</v>
+        <v>102.05001326</v>
       </c>
       <c r="E145" s="1">
         <v>99.948</v>
       </c>
       <c r="F145" t="s">
         <v>8</v>
       </c>
       <c r="G145">
         <v>1.0</v>
       </c>
       <c r="H145" s="1">
         <v>199896.0</v>
       </c>
       <c r="I145" s="1">
-        <v>8281.24</v>
+        <v>8178.82</v>
       </c>
       <c r="J145" s="1">
-        <v>4.1427742426062</v>
+        <v>4.0915375995518</v>
       </c>
       <c r="K145">
         <v>0.0</v>
       </c>
       <c r="L145" t="s">
-        <v>427</v>
+        <v>430</v>
       </c>
       <c r="M145" s="1">
-        <v>204715.32</v>
+        <v>204100.03</v>
       </c>
       <c r="N145" s="1">
-        <v>208177.24</v>
+        <v>208074.82</v>
       </c>
       <c r="O145" s="1">
-        <v>0.5</v>
+        <v>0.46</v>
       </c>
       <c r="P145">
         <v>1</v>
       </c>
     </row>
     <row r="146" spans="1:16">
       <c r="A146" t="s">
-        <v>428</v>
+        <v>431</v>
       </c>
       <c r="B146" t="s">
-        <v>429</v>
+        <v>432</v>
       </c>
       <c r="C146" s="1">
         <v>150000.0</v>
       </c>
       <c r="D146" s="1">
-        <v>93.68238476</v>
+        <v>92.38028813</v>
       </c>
       <c r="E146" s="1">
         <v>90.382013</v>
       </c>
       <c r="F146" t="s">
         <v>8</v>
       </c>
       <c r="G146">
         <v>1.0</v>
       </c>
       <c r="H146" s="1">
         <v>135573.02</v>
       </c>
       <c r="I146" s="1">
-        <v>5003.98</v>
+        <v>3059.06</v>
       </c>
       <c r="J146" s="1">
-        <v>3.6909851237363</v>
+        <v>2.2563929017735</v>
       </c>
       <c r="K146">
         <v>0.0</v>
       </c>
       <c r="L146">
-        <v>53.42</v>
+        <v>61.64</v>
       </c>
       <c r="M146" s="1">
-        <v>140523.58</v>
+        <v>138570.44</v>
       </c>
       <c r="N146" s="1">
-        <v>140577.0</v>
+        <v>138632.08</v>
       </c>
       <c r="O146" s="1">
-        <v>0.34</v>
+        <v>0.31</v>
       </c>
       <c r="P146">
         <v>1</v>
       </c>
     </row>
     <row r="147" spans="1:16">
       <c r="A147" t="s">
-        <v>430</v>
+        <v>433</v>
       </c>
       <c r="B147" t="s">
-        <v>431</v>
+        <v>434</v>
       </c>
       <c r="C147" s="1">
         <v>160000.0</v>
       </c>
       <c r="D147" s="1">
-        <v>88.67519885</v>
+        <v>87.13421311</v>
       </c>
       <c r="E147" s="1">
         <v>86.219563</v>
       </c>
       <c r="F147" t="s">
         <v>8</v>
       </c>
       <c r="G147">
         <v>1.0</v>
       </c>
       <c r="H147" s="1">
         <v>137951.3</v>
       </c>
       <c r="I147" s="1">
-        <v>4687.37</v>
+        <v>2256.87</v>
       </c>
       <c r="J147" s="1">
-        <v>3.3978440217671</v>
+        <v>1.6359903821131</v>
       </c>
       <c r="K147">
         <v>0.0</v>
       </c>
       <c r="L147">
-        <v>758.36</v>
+        <v>793.42</v>
       </c>
       <c r="M147" s="1">
-        <v>141880.31</v>
+        <v>139414.75</v>
       </c>
       <c r="N147" s="1">
-        <v>142638.67</v>
+        <v>140208.17</v>
       </c>
       <c r="O147" s="1">
-        <v>0.34</v>
+        <v>0.31</v>
       </c>
       <c r="P147">
         <v>1</v>
       </c>
     </row>
     <row r="148" spans="1:16">
       <c r="A148" t="s">
-        <v>432</v>
+        <v>435</v>
       </c>
       <c r="B148" t="s">
-        <v>433</v>
+        <v>436</v>
       </c>
       <c r="C148" s="1">
         <v>140000.0</v>
       </c>
       <c r="D148" s="1">
-        <v>98.65805311</v>
+        <v>97.31152978</v>
       </c>
       <c r="E148" s="1">
         <v>98.939836</v>
       </c>
       <c r="F148" t="s">
         <v>8</v>
       </c>
       <c r="G148">
         <v>1.0</v>
       </c>
       <c r="H148" s="1">
         <v>138515.77</v>
       </c>
       <c r="I148" s="1">
-        <v>2056.46</v>
+        <v>309.41</v>
       </c>
       <c r="J148" s="1">
-        <v>1.4846396190123</v>
+        <v>0.22337528788238</v>
       </c>
       <c r="K148">
         <v>0.0</v>
       </c>
       <c r="L148" t="s">
-        <v>434</v>
+        <v>437</v>
       </c>
       <c r="M148" s="1">
-        <v>138121.27</v>
+        <v>136236.14</v>
       </c>
       <c r="N148" s="1">
-        <v>140572.23</v>
+        <v>138825.18</v>
       </c>
       <c r="O148" s="1">
-        <v>0.34</v>
+        <v>0.31</v>
       </c>
       <c r="P148">
         <v>1</v>
       </c>
     </row>
     <row r="149" spans="1:16">
       <c r="A149" t="s">
-        <v>435</v>
+        <v>438</v>
       </c>
       <c r="B149" t="s">
-        <v>436</v>
+        <v>439</v>
       </c>
       <c r="C149" s="1">
         <v>400000.0</v>
       </c>
       <c r="D149" s="1">
-        <v>99.4421713</v>
+        <v>99.51024042</v>
       </c>
       <c r="E149" s="1">
         <v>98.91284</v>
       </c>
       <c r="F149" t="s">
         <v>8</v>
       </c>
       <c r="G149">
         <v>1.0</v>
       </c>
       <c r="H149" s="1">
         <v>395651.36</v>
       </c>
       <c r="I149" s="1">
-        <v>3498.15</v>
+        <v>3858.09</v>
       </c>
       <c r="J149" s="1">
-        <v>0.88414962101988</v>
+        <v>0.97512365432031</v>
       </c>
       <c r="K149">
         <v>0.0</v>
       </c>
       <c r="L149" t="s">
-        <v>437</v>
+        <v>440</v>
       </c>
       <c r="M149" s="1">
-        <v>397768.69</v>
+        <v>398040.96</v>
       </c>
       <c r="N149" s="1">
-        <v>399149.51</v>
+        <v>399509.45</v>
       </c>
       <c r="O149" s="1">
-        <v>0.96</v>
+        <v>0.89</v>
       </c>
       <c r="P149">
         <v>1</v>
       </c>
     </row>
     <row r="150" spans="1:16">
       <c r="A150" t="s">
-        <v>438</v>
+        <v>441</v>
       </c>
       <c r="B150" t="s">
-        <v>439</v>
+        <v>442</v>
       </c>
       <c r="C150" s="1">
         <v>150000.0</v>
       </c>
       <c r="D150" s="1">
-        <v>93.3040183</v>
+        <v>92.26078553</v>
       </c>
       <c r="E150" s="1">
         <v>90.429947</v>
       </c>
       <c r="F150" t="s">
         <v>8</v>
       </c>
       <c r="G150">
         <v>1.0</v>
       </c>
       <c r="H150" s="1">
         <v>135644.92</v>
       </c>
       <c r="I150" s="1">
-        <v>4320.87</v>
+        <v>2764.24</v>
       </c>
       <c r="J150" s="1">
-        <v>3.1854270694398</v>
+        <v>2.0378499983634</v>
       </c>
       <c r="K150">
         <v>0.0</v>
       </c>
       <c r="L150">
-        <v>9.76</v>
+        <v>17.98</v>
       </c>
       <c r="M150" s="1">
-        <v>139956.03</v>
+        <v>138391.18</v>
       </c>
       <c r="N150" s="1">
-        <v>139965.79</v>
+        <v>138409.16</v>
       </c>
       <c r="O150" s="1">
-        <v>0.34</v>
+        <v>0.31</v>
       </c>
       <c r="P150">
         <v>1</v>
       </c>
     </row>
     <row r="151" spans="1:16">
       <c r="A151" t="s">
-        <v>440</v>
+        <v>443</v>
       </c>
       <c r="B151" t="s">
-        <v>441</v>
+        <v>444</v>
       </c>
       <c r="C151" s="1">
         <v>300000.0</v>
       </c>
       <c r="D151" s="1">
-        <v>102.13310808</v>
+        <v>100.44044415</v>
       </c>
       <c r="E151" s="1">
         <v>104.254153</v>
       </c>
       <c r="F151" t="s">
         <v>8</v>
       </c>
       <c r="G151">
         <v>1.0</v>
       </c>
       <c r="H151" s="1">
         <v>312762.46</v>
       </c>
       <c r="I151" s="1">
-        <v>1383.44</v>
+        <v>-3267.15</v>
       </c>
       <c r="J151" s="1">
-        <v>0.44232930000615</v>
+        <v>-1.0446106607551</v>
       </c>
       <c r="K151">
         <v>0.0</v>
       </c>
       <c r="L151" t="s">
-        <v>442</v>
+        <v>445</v>
       </c>
       <c r="M151" s="1">
-        <v>306399.32</v>
+        <v>301321.34</v>
       </c>
       <c r="N151" s="1">
-        <v>314145.9</v>
+        <v>309495.31</v>
       </c>
       <c r="O151" s="1">
-        <v>0.76</v>
+        <v>0.69</v>
       </c>
       <c r="P151">
         <v>1</v>
       </c>
     </row>
     <row r="152" spans="1:16">
       <c r="A152" t="s">
-        <v>443</v>
+        <v>446</v>
       </c>
       <c r="B152" t="s">
-        <v>444</v>
+        <v>447</v>
       </c>
       <c r="C152" s="1">
-        <v>400000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D152" s="1">
-        <v>95.3571923</v>
+        <v>93.02513156</v>
       </c>
       <c r="E152" s="1">
-        <v>95.238198</v>
+        <v>95.381538</v>
       </c>
       <c r="F152" t="s">
         <v>8</v>
       </c>
       <c r="G152">
         <v>1.0</v>
       </c>
       <c r="H152" s="1">
-        <v>380952.79</v>
+        <v>476907.69</v>
       </c>
       <c r="I152" s="1">
-        <v>9403.38</v>
+        <v>-102.24</v>
       </c>
       <c r="J152" s="1">
-        <v>2.468384599572</v>
+        <v>-0.02143811101054</v>
       </c>
       <c r="K152">
         <v>0.0</v>
       </c>
       <c r="L152" t="s">
-        <v>445</v>
+        <v>448</v>
       </c>
       <c r="M152" s="1">
-        <v>381428.77</v>
+        <v>465125.66</v>
       </c>
       <c r="N152" s="1">
-        <v>390356.17</v>
+        <v>476805.45</v>
       </c>
       <c r="O152" s="1">
-        <v>0.94</v>
+        <v>1.06</v>
       </c>
       <c r="P152">
         <v>1</v>
       </c>
     </row>
     <row r="153" spans="1:16">
       <c r="A153" t="s">
-        <v>446</v>
+        <v>449</v>
       </c>
       <c r="B153" t="s">
-        <v>447</v>
+        <v>450</v>
       </c>
       <c r="C153" s="1">
-        <v>200000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D153" s="1">
-        <v>108.48955649</v>
+        <v>106.42795265</v>
       </c>
       <c r="E153" s="1">
-        <v>110.518375</v>
+        <v>109.314258</v>
       </c>
       <c r="F153" t="s">
         <v>8</v>
       </c>
       <c r="G153">
         <v>1.0</v>
       </c>
       <c r="H153" s="1">
-        <v>221036.75</v>
+        <v>437257.03</v>
       </c>
       <c r="I153" s="1">
-        <v>-1317.91</v>
+        <v>-5189.06</v>
       </c>
       <c r="J153" s="1">
-        <v>-0.5962402179728</v>
+        <v>-1.1867299194709</v>
       </c>
       <c r="K153">
         <v>0.0</v>
       </c>
       <c r="L153" t="s">
-        <v>448</v>
+        <v>451</v>
       </c>
       <c r="M153" s="1">
-        <v>216979.11</v>
+        <v>425711.81</v>
       </c>
       <c r="N153" s="1">
-        <v>219718.84</v>
+        <v>432067.97</v>
       </c>
       <c r="O153" s="1">
-        <v>0.53</v>
+        <v>0.96</v>
       </c>
       <c r="P153">
         <v>1</v>
       </c>
     </row>
     <row r="154" spans="1:16">
       <c r="A154" t="s">
-        <v>449</v>
+        <v>452</v>
       </c>
       <c r="B154" t="s">
-        <v>450</v>
+        <v>453</v>
       </c>
       <c r="C154" s="1">
-        <v>3.0</v>
+        <v>11.0</v>
       </c>
       <c r="D154" s="1">
-        <v>118.1</v>
+        <v>116.27</v>
       </c>
       <c r="E154" s="1">
-        <v>118.0</v>
+        <v>116.73</v>
       </c>
       <c r="F154" t="s">
         <v>8</v>
       </c>
       <c r="G154">
         <v>1.0</v>
       </c>
       <c r="H154" s="1">
         <v>0.0</v>
       </c>
       <c r="I154" s="1">
-        <v>300.0</v>
+        <v>-5060.0</v>
       </c>
       <c r="J154" s="1">
         <v>0</v>
       </c>
       <c r="K154">
         <v>0.0</v>
       </c>
       <c r="L154">
         <v>0.0</v>
       </c>
       <c r="M154" s="1">
-        <v>300.0</v>
+        <v>-5060.0</v>
       </c>
       <c r="N154" s="1">
-        <v>300.0</v>
+        <v>-5060.0</v>
       </c>
       <c r="O154" s="1">
-        <v>0.0</v>
+        <v>-0.01</v>
       </c>
       <c r="P154">
-        <v>1</v>
-[...98 lines deleted...]
-      <c r="P156">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>