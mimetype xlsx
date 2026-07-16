--- v2 (2026-06-17)
+++ v3 (2026-07-16)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="454">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="458">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>X</t>
   </si>
   <si>
     <t>FR0013422813</t>
   </si>
   <si>
@@ -136,1290 +136,1302 @@
   <si>
     <t>VBCE (EUR)</t>
   </si>
   <si>
     <t>VBCI (EUR)</t>
   </si>
   <si>
     <t>Poids</t>
   </si>
   <si>
     <t>Nb.</t>
   </si>
   <si>
     <t>FR001400KPZ3</t>
   </si>
   <si>
     <t>OFI INVEST ESG LIQ I</t>
   </si>
   <si>
     <t>XS2491189408</t>
   </si>
   <si>
     <t>A2A EX 2.5 06-26</t>
   </si>
   <si>
-    <t>2 656.16</t>
+    <t>2 963.01</t>
   </si>
   <si>
     <t>XS3238204062</t>
   </si>
   <si>
     <t>A2A EX 3.25 05-32</t>
   </si>
   <si>
-    <t>2 600.89</t>
+    <t>3 324.62</t>
   </si>
   <si>
     <t>XS2986639701</t>
   </si>
   <si>
     <t>A2A EX 3.625 01-35</t>
   </si>
   <si>
+    <t>1 303.01</t>
+  </si>
+  <si>
     <t>XS2583205906</t>
   </si>
   <si>
     <t>A2A EX 4.375 02-34</t>
   </si>
   <si>
+    <t>1 184.25</t>
+  </si>
+  <si>
     <t>XS2534976886</t>
   </si>
   <si>
     <t>A2A EX 4.5 09-30</t>
   </si>
   <si>
-    <t>2 900.96</t>
+    <t>3 413.84</t>
   </si>
   <si>
     <t>XS2487054939</t>
   </si>
   <si>
     <t>ABN AMR 3.0 06-32</t>
   </si>
   <si>
-    <t>11 958.90</t>
+    <t>13 273.97</t>
   </si>
   <si>
     <t>XS3185662676</t>
   </si>
   <si>
     <t>ABN AMR 3.0 09-32</t>
   </si>
   <si>
-    <t>4 389.04</t>
+    <t>5 178.08</t>
   </si>
   <si>
     <t>XS2536941656</t>
   </si>
   <si>
     <t>ABN AMR 4.25 02-30</t>
   </si>
   <si>
     <t>XS3066564900</t>
   </si>
   <si>
     <t>ACHM BA 2.5 05-28</t>
   </si>
   <si>
-    <t>2 171.23</t>
+    <t>2 390.41</t>
   </si>
   <si>
     <t>XS3237229193</t>
   </si>
   <si>
     <t>AIB GRO 3.75 12-36</t>
   </si>
   <si>
-    <t>16 126.95</t>
+    <t>20 949.97</t>
   </si>
   <si>
     <t>XS3219374975</t>
   </si>
   <si>
     <t>ALPH BA 3.125 10-31</t>
   </si>
   <si>
-    <t>6 472.60</t>
+    <t>7 952.05</t>
   </si>
   <si>
     <t>FR00140005T0</t>
   </si>
   <si>
     <t>ARKEMA 0.125 10-26</t>
   </si>
   <si>
     <t>FR0014012JL7</t>
   </si>
   <si>
     <t>ARKEMA 3.5 09-33</t>
   </si>
   <si>
-    <t>5 494.52</t>
+    <t>6 415.07</t>
   </si>
   <si>
     <t>XS3215529192</t>
   </si>
   <si>
     <t>ASN BAN 3.375 10-32</t>
   </si>
   <si>
-    <t>2 644.52</t>
+    <t>3 236.30</t>
   </si>
   <si>
     <t>XS2694995163</t>
   </si>
   <si>
     <t>ASR NED 3.625 12-28</t>
   </si>
   <si>
-    <t>4 527.77</t>
+    <t>6 021.47</t>
   </si>
   <si>
     <t>XS2747590896</t>
   </si>
   <si>
     <t>ASS GEN 3.212 01-29</t>
   </si>
   <si>
+    <t>1 128.60</t>
+  </si>
+  <si>
     <t>XS2747596315</t>
   </si>
   <si>
     <t>ASS GEN 3.547 01-34</t>
   </si>
   <si>
     <t>XS2314312179</t>
   </si>
   <si>
     <t>AXA 1.375 10-41</t>
   </si>
   <si>
-    <t>6 263.22</t>
+    <t>7 492.81</t>
   </si>
   <si>
     <t>FR0014015J87</t>
   </si>
   <si>
     <t>AYVENS 3.0 04-30</t>
   </si>
   <si>
+    <t>FR0014017YD2</t>
+  </si>
+  <si>
+    <t>AYVENS 3.375 04-29</t>
+  </si>
+  <si>
     <t>IT0005675126</t>
   </si>
   <si>
     <t>BANC BP 3.125 10-31</t>
   </si>
   <si>
-    <t>2 013.70</t>
+    <t>2 452.05</t>
   </si>
   <si>
     <t>XS2357417257</t>
   </si>
   <si>
     <t>BANC NT 0.625 06-29</t>
   </si>
   <si>
+    <t>1 027.40</t>
+  </si>
+  <si>
     <t>XS2194370727</t>
   </si>
   <si>
     <t>BANC NT 1.125 06-27</t>
   </si>
   <si>
     <t>XS2063247915</t>
   </si>
   <si>
     <t>BANC SA 0.3 10-26</t>
   </si>
   <si>
     <t>XS2804565435</t>
   </si>
   <si>
     <t>BANK OF 3.5 04-29</t>
   </si>
   <si>
-    <t>9 665.75</t>
+    <t>XS3320133948</t>
+  </si>
+  <si>
+    <t>BANK OF 3.625 03-32</t>
+  </si>
+  <si>
+    <t>1 107.46</t>
   </si>
   <si>
     <t>FR00140003P3</t>
   </si>
   <si>
     <t>BANQ FE 0.1 10-27</t>
   </si>
   <si>
     <t>FR0014004750</t>
   </si>
   <si>
     <t>BANQ FE 0.25 06-28</t>
   </si>
   <si>
     <t>FR001400Q0T5</t>
   </si>
   <si>
     <t>BANQ FE 3.5 05-31</t>
   </si>
   <si>
-    <t>14 767.12</t>
+    <t>16 301.37</t>
   </si>
   <si>
     <t>XS3170898723</t>
   </si>
   <si>
     <t>BAWA BK 3.375 09-33</t>
   </si>
   <si>
-    <t>12 815.75</t>
+    <t>21 267.12</t>
   </si>
   <si>
     <t>XS2013745703</t>
   </si>
   <si>
     <t>BBVA 1.0 06-26</t>
   </si>
   <si>
-    <t>2 969.86</t>
+    <t>3 320.55</t>
   </si>
   <si>
     <t>BE6328785207</t>
   </si>
   <si>
     <t>BELF SA 0.375 06-27</t>
   </si>
   <si>
     <t>BE6352762387</t>
   </si>
   <si>
     <t>BELF SA 3.625 06-30</t>
   </si>
   <si>
-    <t>13 953.77</t>
+    <t>15 542.81</t>
   </si>
   <si>
     <t>BE6344187966</t>
   </si>
   <si>
     <t>BELF SA 3.875 06-28</t>
   </si>
   <si>
-    <t>2 972.60</t>
+    <t>3 312.33</t>
   </si>
   <si>
     <t>XS2634687912</t>
   </si>
   <si>
     <t>BK AMER 4.134 06-28</t>
   </si>
   <si>
-    <t>15 856.44</t>
+    <t>17 668.60</t>
   </si>
   <si>
     <t>XS3225871121</t>
   </si>
   <si>
     <t>BK IREL 3.625 11-36</t>
   </si>
   <si>
-    <t>3 971.61</t>
+    <t>1 758.87</t>
+  </si>
+  <si>
+    <t>XS3332496184</t>
+  </si>
+  <si>
+    <t>BK IREL 3.875 04-34</t>
   </si>
   <si>
     <t>XS2643234011</t>
   </si>
   <si>
     <t>BK IREL 5.0 07-31</t>
   </si>
   <si>
-    <t>12 546.58</t>
+    <t>14 102.74</t>
   </si>
   <si>
     <t>FR0013415692</t>
   </si>
   <si>
     <t>BQ POST 1.375 04-29</t>
   </si>
   <si>
-    <t>3 718.15</t>
+    <t>4 079.79</t>
   </si>
   <si>
     <t>XS3038544790</t>
   </si>
   <si>
     <t>BRAM U 3.625 04-33</t>
   </si>
   <si>
-    <t>17 220.64</t>
-[...1 lines deleted...]
-  <si>
     <t>DE000BU3Z005</t>
   </si>
   <si>
     <t>BUND DE 2.3 02-33</t>
   </si>
   <si>
+    <t>1 230.03</t>
+  </si>
+  <si>
     <t>FR001400M4O2</t>
   </si>
   <si>
     <t>CA 4.375 11-33</t>
   </si>
   <si>
-    <t>10 739.72</t>
+    <t>13 808.22</t>
   </si>
   <si>
     <t>XS3108521124</t>
   </si>
   <si>
     <t>CA AUTO 2.75 07-28</t>
   </si>
   <si>
-    <t>1 940.45</t>
-[...5 lines deleted...]
-    <t>CAIX 1.25 06-31</t>
+    <t>2 183.95</t>
   </si>
   <si>
     <t>XS2555187801</t>
   </si>
   <si>
     <t>CAIX 5.375 11-30</t>
   </si>
   <si>
-    <t>1 840.75</t>
+    <t>2 311.99</t>
   </si>
   <si>
     <t>DE000CZ45W57</t>
   </si>
   <si>
     <t>CMZB FR 3.0 09-27</t>
   </si>
   <si>
-    <t>1 528.77</t>
+    <t>1 791.78</t>
   </si>
   <si>
     <t>FR0013463775</t>
   </si>
   <si>
     <t>CNP ASS 2.0 07-50</t>
   </si>
   <si>
-    <t>6 438.36</t>
+    <t>7 315.07</t>
+  </si>
+  <si>
+    <t>XS3320133781</t>
+  </si>
+  <si>
+    <t>COLO SF 3.875 04-31</t>
   </si>
   <si>
     <t>DE000CZ457W4</t>
   </si>
   <si>
     <t>COMM AK 4.0 01-38</t>
   </si>
   <si>
-    <t>1 873.97</t>
+    <t>2 926.03</t>
   </si>
   <si>
     <t>DE000CZ45ZY0</t>
   </si>
   <si>
     <t>COMM AK 4.125 06-37</t>
   </si>
   <si>
-    <t>11 843.84</t>
+    <t>13 290.41</t>
   </si>
   <si>
     <t>DE000CZ439B6</t>
   </si>
   <si>
     <t>COMM AK 5.25 03-29</t>
   </si>
   <si>
-    <t>15 491.10</t>
+    <t>1 121.92</t>
   </si>
   <si>
     <t>XS2796609787</t>
   </si>
   <si>
     <t>COMP DE 3.375 04-30</t>
   </si>
   <si>
-    <t>3 190.07</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2796659964</t>
   </si>
   <si>
     <t>COMP DE 3.625 04-34</t>
   </si>
   <si>
-    <t>6 852.74</t>
-[...1 lines deleted...]
-  <si>
     <t>XS3200103490</t>
   </si>
   <si>
     <t>COOP RA 3.548 10-35</t>
   </si>
   <si>
-    <t>9 520.47</t>
+    <t>11 353.60</t>
   </si>
   <si>
     <t>FR0013447232</t>
   </si>
   <si>
     <t>COVI 1.125 09-31</t>
   </si>
   <si>
-    <t>1 128.08</t>
+    <t>1 325.34</t>
   </si>
   <si>
     <t>FR0014010IN9</t>
   </si>
   <si>
     <t>COVI 3.625 06-34</t>
   </si>
   <si>
-    <t>2 731.16</t>
+    <t>3 048.97</t>
   </si>
   <si>
     <t>XS3244187764</t>
   </si>
   <si>
     <t>DANS BK 3.375 12-33</t>
   </si>
   <si>
-    <t>5 936.30</t>
+    <t>7 711.64</t>
   </si>
   <si>
     <t>XS3101509167</t>
   </si>
   <si>
     <t>DANS BK 3.5 11-35</t>
   </si>
   <si>
-    <t>1 726.03</t>
+    <t>2 186.30</t>
   </si>
   <si>
     <t>XS2637421848</t>
   </si>
   <si>
     <t>DANS BK 4.75 06-30</t>
   </si>
   <si>
-    <t>4 584.73</t>
+    <t>5 126.10</t>
   </si>
   <si>
     <t>XS2280835260</t>
   </si>
   <si>
     <t>DIGI IN 0.625 07-31</t>
   </si>
   <si>
-    <t>2 537.68</t>
+    <t>2 866.44</t>
   </si>
   <si>
     <t>XS3074473474</t>
   </si>
   <si>
     <t>DNB BAN 3.125 05-31</t>
   </si>
   <si>
-    <t>25 941.78</t>
+    <t>28 681.51</t>
   </si>
   <si>
     <t>XS3166221948</t>
   </si>
   <si>
     <t>EAST JA 3.727 09-37</t>
   </si>
   <si>
-    <t>5 822.70</t>
+    <t>6 763.74</t>
   </si>
   <si>
     <t>PTEDP6OM0007</t>
   </si>
   <si>
     <t>EDP 4.375 12-55</t>
   </si>
   <si>
-    <t>1 018.84</t>
+    <t>2 936.64</t>
   </si>
   <si>
     <t>XS2978779176</t>
   </si>
   <si>
     <t>EDP SER 3.5 07-31</t>
   </si>
   <si>
-    <t>12 479.18</t>
+    <t>14 136.16</t>
   </si>
   <si>
     <t>XS2699159351</t>
   </si>
   <si>
     <t>EDP SER 4.375 04-32</t>
   </si>
   <si>
-    <t>5 438.18</t>
-[...1 lines deleted...]
-  <si>
     <t>BE6368381404</t>
   </si>
   <si>
     <t>ELIA TR 3.5 10-35</t>
   </si>
   <si>
-    <t>1 553.42</t>
+    <t>1 860.27</t>
   </si>
   <si>
     <t>BE6340849569</t>
   </si>
   <si>
     <t>ELIA TR 3.625 01-33</t>
   </si>
   <si>
     <t>BE6349118800</t>
   </si>
   <si>
     <t>ELIA TR 3.75 01-36</t>
   </si>
   <si>
-    <t>1 273.97</t>
+    <t>1 931.51</t>
   </si>
   <si>
     <t>XS3044299769</t>
   </si>
   <si>
     <t>ELLE AB 3.75 05-35</t>
   </si>
   <si>
-    <t>6 127.09</t>
+    <t>6 761.61</t>
   </si>
   <si>
     <t>XS1750986744</t>
   </si>
   <si>
     <t>ENEL FI 1.125 09-26</t>
   </si>
   <si>
-    <t>1 616.30</t>
+    <t>1 897.40</t>
   </si>
   <si>
     <t>XS3299702137</t>
   </si>
   <si>
     <t>ENEX HO 3.0 02-32</t>
   </si>
   <si>
+    <t>1 548.99</t>
+  </si>
+  <si>
     <t>XS3045470492</t>
   </si>
   <si>
     <t>ENEX HO 3.25 04-33</t>
   </si>
   <si>
-    <t>9 189.04</t>
-[...1 lines deleted...]
-  <si>
     <t>FR0013455813</t>
   </si>
   <si>
     <t>ENGIE 0.5 10-30</t>
   </si>
   <si>
     <t>FR0014000RR2</t>
   </si>
   <si>
     <t>ENGIE 1.5 PERP</t>
   </si>
   <si>
-    <t>2 687.67</t>
+    <t>1 158.90</t>
   </si>
   <si>
     <t>FR0013504693</t>
   </si>
   <si>
     <t>ENGIE 2.125 03-32</t>
   </si>
   <si>
-    <t>2 060.96</t>
+    <t>FR0014016Z94</t>
+  </si>
+  <si>
+    <t>ENGIE 4.371 PERP</t>
   </si>
   <si>
     <t>XS1702729275</t>
   </si>
   <si>
     <t>EON INT 1.25 10-27</t>
   </si>
   <si>
     <t>XS2463518998</t>
   </si>
   <si>
     <t>EON SE 1.625 03-31</t>
   </si>
   <si>
-    <t>2 291.70</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2747600018</t>
   </si>
   <si>
     <t>EON SE 3.375 01-31</t>
   </si>
   <si>
+    <t>1 185.87</t>
+  </si>
+  <si>
     <t>XS2574873183</t>
   </si>
   <si>
     <t>EON SE 3.875 01-35</t>
   </si>
   <si>
+    <t>1 352.53</t>
+  </si>
+  <si>
     <t>XS2673547746</t>
   </si>
   <si>
     <t>EON SE 4.0 08-33</t>
   </si>
   <si>
-    <t>6 641.10</t>
+    <t>7 693.15</t>
   </si>
   <si>
     <t>XS2432544349</t>
   </si>
   <si>
     <t>ESB FIN 1.0 07-34</t>
   </si>
   <si>
-    <t>1 997.26</t>
+    <t>2 260.27</t>
   </si>
   <si>
     <t>XS2697970536</t>
   </si>
   <si>
     <t>ESB FIN 4.25 03-36</t>
   </si>
   <si>
     <t>EU000A3K4DG1</t>
   </si>
   <si>
     <t>EURO UN 1.25 02-43</t>
   </si>
   <si>
-    <t>1 214.90</t>
+    <t>2 119.01</t>
   </si>
   <si>
     <t>DE000A4DFCB7</t>
   </si>
   <si>
     <t>EVON IN 3.25 01-30</t>
   </si>
   <si>
+    <t>1 116.58</t>
+  </si>
+  <si>
     <t>DE000A4DFWV3</t>
   </si>
   <si>
     <t>EVON IN 4.25 09-55</t>
   </si>
   <si>
-    <t>2 223.97</t>
+    <t>2 596.58</t>
   </si>
   <si>
     <t>XS2784700671</t>
   </si>
   <si>
     <t>FING EM 3.25 03-34</t>
   </si>
   <si>
-    <t>4 375.31</t>
-[...1 lines deleted...]
-  <si>
     <t>FR0013234333</t>
   </si>
   <si>
     <t>FRAN GO 1.75 06-39</t>
   </si>
   <si>
-    <t>4 736.51</t>
+    <t>5 304.18</t>
   </si>
   <si>
     <t>FR0013322989</t>
   </si>
   <si>
     <t>GECINA 1.625 03-30</t>
   </si>
   <si>
     <t>FR0013266368</t>
   </si>
   <si>
     <t>GECINA 2.0 06-32</t>
   </si>
   <si>
-    <t>7 178.08</t>
+    <t>8 054.79</t>
   </si>
   <si>
     <t>XS3072230744</t>
   </si>
   <si>
     <t>IBER FI 3.5 05-35</t>
   </si>
   <si>
-    <t>20 606.85</t>
+    <t>22 754.79</t>
   </si>
   <si>
     <t>XS3224600232</t>
   </si>
   <si>
     <t>IBER FI 3.75 PERP</t>
   </si>
   <si>
-    <t>1 376.71</t>
+    <t>1 705.48</t>
   </si>
   <si>
     <t>XS2748213290</t>
   </si>
   <si>
     <t>IBER FI 4.871 PERP</t>
   </si>
   <si>
-    <t>26 984.01</t>
-[...1 lines deleted...]
-  <si>
     <t>FR001400ZRC6</t>
   </si>
   <si>
     <t>ICAD PR 4.375 05-35</t>
   </si>
   <si>
-    <t>10 823.63</t>
+    <t>11 974.32</t>
   </si>
   <si>
     <t>FR0014007NF1</t>
   </si>
   <si>
     <t>ICADE 1.0 01-30</t>
   </si>
   <si>
     <t>XS3225326282</t>
   </si>
   <si>
     <t>ING GRO 2.875 11-30</t>
   </si>
   <si>
-    <t>1 016.10</t>
+    <t>1 268.15</t>
   </si>
   <si>
     <t>XS2764264789</t>
   </si>
   <si>
     <t>ING GRO 4.0 02-35</t>
   </si>
   <si>
     <t>XS2524746687</t>
   </si>
   <si>
     <t>ING GRO 4.125 08-33</t>
   </si>
   <si>
-    <t>7 018.15</t>
-[...8 lines deleted...]
-    <t>2 991.78</t>
+    <t>8 103.08</t>
   </si>
   <si>
     <t>XS2625195891</t>
   </si>
   <si>
     <t>INTE 4.0 05-26</t>
   </si>
   <si>
-    <t>3 331.51</t>
+    <t>3 682.19</t>
   </si>
   <si>
     <t>XS2529233814</t>
   </si>
   <si>
     <t>INTE 4.75 09-27</t>
   </si>
   <si>
-    <t>3 786.99</t>
+    <t>4 411.64</t>
   </si>
   <si>
     <t>XS2625196352</t>
   </si>
   <si>
     <t>INTE 4.875 05-30</t>
   </si>
   <si>
-    <t>20 301.37</t>
+    <t>22 438.36</t>
   </si>
   <si>
     <t>IE000GVLBXU6</t>
   </si>
   <si>
     <t>IREL GO 3.0 10-43</t>
   </si>
   <si>
-    <t>7 495.89</t>
+    <t>9 073.97</t>
   </si>
   <si>
     <t>XS1704789590</t>
   </si>
   <si>
     <t>IREN 1.5 10-27</t>
   </si>
   <si>
-    <t>1 710.00</t>
+    <t>2 084.79</t>
   </si>
   <si>
     <t>XS2752472436</t>
   </si>
   <si>
     <t>IREN 3.875 07-32</t>
   </si>
   <si>
-    <t>9 300.00</t>
+    <t>10 540.00</t>
   </si>
   <si>
     <t>IT0005596470</t>
   </si>
   <si>
     <t>ITAL BU 4.05 10-37</t>
   </si>
   <si>
-    <t>4 595.19</t>
+    <t>5 645.52</t>
   </si>
   <si>
     <t>BE0390246156</t>
   </si>
   <si>
     <t>KBC GRO 3.625 08-36</t>
   </si>
   <si>
-    <t>4 071.92</t>
+    <t>4 707.53</t>
   </si>
   <si>
     <t>BE0390124874</t>
   </si>
   <si>
     <t>KBC GRO 3.75 03-32</t>
   </si>
   <si>
-    <t>18 339.04</t>
+    <t>1 232.88</t>
   </si>
   <si>
     <t>XS2780025271</t>
   </si>
   <si>
     <t>KONI AH 3.375 03-31</t>
   </si>
   <si>
     <t>XS2596537972</t>
   </si>
   <si>
     <t>KONI AH 3.5 04-28</t>
   </si>
   <si>
-    <t>3 346.58</t>
-[...1 lines deleted...]
-  <si>
     <t>XS3308614794</t>
   </si>
   <si>
     <t>KONI AH 3.625 03-34</t>
   </si>
   <si>
     <t>FR0013384567</t>
   </si>
   <si>
     <t>LA POST 1.45 11-28</t>
   </si>
   <si>
     <t>XS2089229806</t>
   </si>
   <si>
     <t>MERL PR 1.875 12-34</t>
   </si>
   <si>
-    <t>1 618.15</t>
+    <t>2 111.30</t>
   </si>
   <si>
     <t>XS3168718529</t>
   </si>
   <si>
     <t>MERL PR 3.5 09-33</t>
   </si>
   <si>
-    <t>5 638.36</t>
+    <t>6 558.90</t>
   </si>
   <si>
     <t>IT0005678955</t>
   </si>
   <si>
     <t>MONT PA 3.25 02-32</t>
   </si>
   <si>
-    <t>1 472.83</t>
+    <t>1 868.88</t>
   </si>
   <si>
     <t>XS2388449758</t>
   </si>
   <si>
     <t>NATL BA 0.5 09-28</t>
   </si>
   <si>
-    <t>1 226.03</t>
+    <t>1 445.21</t>
   </si>
   <si>
     <t>XS2528858033</t>
   </si>
   <si>
     <t>NATW GR 4.067 09-28</t>
   </si>
   <si>
-    <t>10 808.19</t>
+    <t>12 590.99</t>
   </si>
   <si>
     <t>NL0013552060</t>
   </si>
   <si>
     <t>NETH GO 0.5 01-40</t>
   </si>
   <si>
     <t>XS3232967318</t>
   </si>
   <si>
     <t>NORD BK 3.25 11-35</t>
   </si>
   <si>
-    <t>6 849.04</t>
+    <t>8 675.45</t>
   </si>
   <si>
     <t>XS3170346368</t>
   </si>
   <si>
     <t>NORD BK 3.5 09-35</t>
   </si>
   <si>
-    <t>10 528.77</t>
+    <t>12 369.86</t>
   </si>
   <si>
     <t>XS2797546624</t>
   </si>
   <si>
     <t>PERM TS 4.25 07-30</t>
   </si>
   <si>
-    <t>3 814.52</t>
+    <t>4 298.90</t>
   </si>
   <si>
     <t>XS2021462440</t>
   </si>
   <si>
     <t>PROL IN 0.875 07-29</t>
   </si>
   <si>
+    <t>1 058.99</t>
+  </si>
+  <si>
     <t>XS2187529180</t>
   </si>
   <si>
     <t>PROL IN 1.625 06-32</t>
   </si>
   <si>
-    <t>3 428.08</t>
+    <t>3 826.99</t>
   </si>
   <si>
     <t>XS1904690341</t>
   </si>
   <si>
     <t>PROL IN 2.375 11-30</t>
   </si>
   <si>
-    <t>3 619.44</t>
+    <t>4 546.01</t>
   </si>
   <si>
     <t>XS2744299335</t>
   </si>
   <si>
     <t>RED ELE 3.0 01-34</t>
   </si>
   <si>
-    <t>1 504.11</t>
-[...8 lines deleted...]
-    <t>2 838.36</t>
+    <t>2 293.15</t>
   </si>
   <si>
     <t>XS2838500218</t>
   </si>
   <si>
     <t>REDEIA 3.375 07-32</t>
   </si>
   <si>
-    <t>11 696.92</t>
+    <t>13 176.37</t>
   </si>
   <si>
     <t>FR0014010DR1</t>
   </si>
   <si>
     <t>RENA 3.875 09-30</t>
   </si>
   <si>
-    <t>1 804.79</t>
+    <t>2 144.52</t>
   </si>
   <si>
     <t>FR0014007LP4</t>
   </si>
   <si>
     <t>RTE EDF 0.75 01-34</t>
   </si>
   <si>
+    <t>1 208.22</t>
+  </si>
+  <si>
     <t>XS3166372568</t>
   </si>
   <si>
     <t>SCOT HY 3.375 11-33</t>
   </si>
   <si>
-    <t>8 842.87</t>
+    <t>10 272.02</t>
   </si>
   <si>
     <t>FR001400U1Q3</t>
   </si>
   <si>
     <t>SG 3.625 11-30</t>
   </si>
   <si>
-    <t>11 262.33</t>
+    <t>14 122.60</t>
   </si>
   <si>
     <t>ES0000012J07</t>
   </si>
   <si>
     <t>SPAI GO 1.0 07-42</t>
   </si>
   <si>
-    <t>4 449.32</t>
+    <t>5 063.01</t>
   </si>
   <si>
     <t>XS3027988263</t>
   </si>
   <si>
     <t>SSE 3.5 03-32</t>
   </si>
   <si>
     <t>XS2675685700</t>
   </si>
   <si>
     <t>SSE 4.0 09-31</t>
   </si>
   <si>
-    <t>7 693.15</t>
+    <t>8 955.62</t>
   </si>
   <si>
     <t>XS2532312548</t>
   </si>
   <si>
     <t>STAT AS 2.875 09-29</t>
   </si>
   <si>
-    <t>3 535.07</t>
+    <t>4 140.00</t>
   </si>
   <si>
     <t>XS2723597923</t>
   </si>
   <si>
     <t>STAT AS 3.125 12-26</t>
   </si>
   <si>
-    <t>1 150.68</t>
+    <t>1 534.25</t>
   </si>
   <si>
     <t>XS2779793061</t>
   </si>
   <si>
     <t>STAT AS 3.75 03-39</t>
   </si>
   <si>
-    <t>4 834.93</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2768793676</t>
   </si>
   <si>
     <t>STAT SF 3.375 02-36</t>
   </si>
   <si>
     <t>XS2443749648</t>
   </si>
   <si>
     <t>TELI CO 2.75 06-83</t>
   </si>
   <si>
-    <t>5 921.92</t>
+    <t>6 645.21</t>
   </si>
   <si>
     <t>XS2477935345</t>
   </si>
   <si>
     <t>TENN HO 1.625 11-26</t>
   </si>
   <si>
     <t>XS1241581096</t>
   </si>
   <si>
     <t>TENN HO 1.75 06-27</t>
   </si>
   <si>
-    <t>1 933.15</t>
+    <t>2 147.95</t>
   </si>
   <si>
     <t>XS2549543499</t>
   </si>
   <si>
     <t>TENN HO 4.5 10-34</t>
   </si>
   <si>
-    <t>2 275.89</t>
+    <t>2 788.77</t>
   </si>
   <si>
     <t>XS3128477521</t>
   </si>
   <si>
     <t>TERN RE 3.0 07-31</t>
   </si>
   <si>
-    <t>10 849.32</t>
+    <t>12 295.89</t>
   </si>
   <si>
     <t>XS2655852726</t>
   </si>
   <si>
     <t>TERN RE 3.875 07-33</t>
   </si>
   <si>
-    <t>2 526.71</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2357205587</t>
   </si>
   <si>
     <t>TRAS EL 0.375 06-29</t>
   </si>
   <si>
     <t>XS2209023402</t>
   </si>
   <si>
     <t>TRAS EL 0.75 07-32</t>
   </si>
   <si>
-    <t>2 738.63</t>
+    <t>3 106.85</t>
   </si>
   <si>
     <t>XS2360310044</t>
   </si>
   <si>
     <t>UNIC 0.8 07-29</t>
   </si>
   <si>
-    <t>1 126.58</t>
+    <t>1 266.85</t>
   </si>
   <si>
     <t>XS2555420103</t>
   </si>
   <si>
     <t>UNIC 5.85 11-27</t>
   </si>
   <si>
-    <t>3 974.79</t>
+    <t>5 000.55</t>
   </si>
   <si>
     <t>XS2257961818</t>
   </si>
   <si>
     <t>UPM KYM 0.125 11-28</t>
   </si>
   <si>
     <t>XS2320453884</t>
   </si>
   <si>
     <t>UPM KYM 0.5 03-31</t>
   </si>
   <si>
     <t>XS2478685931</t>
   </si>
   <si>
     <t>UPM KYM 2.25 05-29</t>
   </si>
   <si>
-    <t>2 589.04</t>
+    <t>2 865.21</t>
   </si>
   <si>
     <t>XS2009891479</t>
   </si>
   <si>
     <t>VATFAL 0 1/2 06/24/2</t>
   </si>
   <si>
-    <t>1 468.49</t>
+    <t>1 643.84</t>
   </si>
   <si>
     <t>XS2297882644</t>
   </si>
   <si>
     <t>VATT AB 0.125 02-29</t>
   </si>
   <si>
     <t>XS2821745374</t>
   </si>
   <si>
     <t>VERB AG 3.25 05-31</t>
   </si>
   <si>
-    <t>8 173.97</t>
+    <t>9 028.77</t>
   </si>
   <si>
     <t>DE000A3MQS72</t>
   </si>
   <si>
     <t>VONO SE 2.375 03-32</t>
   </si>
   <si>
-    <t>11 679.79</t>
-[...1 lines deleted...]
-  <si>
     <t>DE000A30VQB2</t>
   </si>
   <si>
     <t>VONO SE 5.0 11-30</t>
   </si>
   <si>
-    <t>6 356.16</t>
+    <t>8 109.59</t>
   </si>
   <si>
     <t>OEM6 Comdty</t>
   </si>
   <si>
     <t>EURO BOBL 0626</t>
+  </si>
+  <si>
+    <t>RXM6 Comdty</t>
+  </si>
+  <si>
+    <t>EURO BUND 0626</t>
+  </si>
+  <si>
+    <t>DUM6 Comdty</t>
+  </si>
+  <si>
+    <t>EURO SCHATZ 0626</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -1783,270 +1795,270 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
-        <v>17746.0</v>
+        <v>19746.0</v>
       </c>
       <c r="D2">
-        <v>1499.09</v>
+        <v>1500.32</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>26603018.84</v>
+        <v>29625508.83</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>26603018.84</v>
+        <v>29625508.83</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
-        <v>31161.74</v>
+        <v>31630.71</v>
       </c>
       <c r="D3">
-        <v>98.99</v>
+        <v>99.02</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>3084763.55</v>
+        <v>3132161.07</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>3084763.55</v>
+        <v>3132161.07</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="1">
-        <v>2913.273</v>
+        <v>2909.458</v>
       </c>
       <c r="D4">
-        <v>4981.03</v>
+        <v>4984.92</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
-        <v>14511112.07</v>
+        <v>14503433.42</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
       <c r="H4">
-        <v>14511112.07</v>
+        <v>14503433.42</v>
       </c>
       <c r="I4" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
         <v>13</v>
       </c>
       <c r="B5" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="1">
-        <v>6611.0</v>
+        <v>7670.0</v>
       </c>
       <c r="D5">
-        <v>101.36</v>
+        <v>101.44</v>
       </c>
       <c r="E5" t="s">
         <v>8</v>
       </c>
       <c r="F5">
-        <v>670147.41</v>
+        <v>778104.21</v>
       </c>
       <c r="G5" t="s">
         <v>8</v>
       </c>
       <c r="H5">
-        <v>670147.41</v>
+        <v>778104.21</v>
       </c>
       <c r="I5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" t="s">
         <v>15</v>
       </c>
       <c r="B6" t="s">
         <v>16</v>
       </c>
       <c r="C6" s="1">
         <v>10.0</v>
       </c>
       <c r="D6">
-        <v>100.58</v>
+        <v>100.59</v>
       </c>
       <c r="E6" t="s">
         <v>8</v>
       </c>
       <c r="F6">
-        <v>1005.8</v>
+        <v>1005.95</v>
       </c>
       <c r="G6" t="s">
         <v>8</v>
       </c>
       <c r="H6">
-        <v>1005.8</v>
+        <v>1005.95</v>
       </c>
       <c r="I6" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="7" spans="1:14">
       <c r="A7" t="s">
         <v>17</v>
       </c>
       <c r="B7" t="s">
         <v>18</v>
       </c>
       <c r="C7" s="1">
         <v>1.0</v>
       </c>
       <c r="D7">
-        <v>101.46</v>
+        <v>101.52</v>
       </c>
       <c r="E7" t="s">
         <v>8</v>
       </c>
       <c r="F7">
-        <v>101.46</v>
+        <v>101.52</v>
       </c>
       <c r="G7" t="s">
         <v>8</v>
       </c>
       <c r="H7">
-        <v>101.46</v>
+        <v>101.52</v>
       </c>
       <c r="I7" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="8" spans="1:14">
       <c r="A8" t="s">
         <v>19</v>
       </c>
       <c r="B8" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="1">
         <v>10.0</v>
       </c>
       <c r="D8">
-        <v>100.59</v>
+        <v>100.66</v>
       </c>
       <c r="E8" t="s">
         <v>8</v>
       </c>
       <c r="F8">
-        <v>1005.94</v>
+        <v>1006.69</v>
       </c>
       <c r="G8" t="s">
         <v>8</v>
       </c>
       <c r="H8">
-        <v>1005.94</v>
+        <v>1006.69</v>
       </c>
       <c r="I8" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P154"/>
+  <dimension ref="A1:P158"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O154" sqref="O154"/>
+      <selection activeCell="O158" sqref="O158"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>21</v>
       </c>
       <c r="B1" t="s">
         <v>22</v>
       </c>
       <c r="C1" t="s">
         <v>23</v>
       </c>
       <c r="D1" t="s">
         <v>24</v>
       </c>
       <c r="E1" t="s">
         <v>25</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>26</v>
@@ -2065,7689 +2077,7889 @@
       </c>
       <c r="L1" t="s">
         <v>31</v>
       </c>
       <c r="M1" t="s">
         <v>32</v>
       </c>
       <c r="N1" t="s">
         <v>33</v>
       </c>
       <c r="O1" t="s">
         <v>34</v>
       </c>
       <c r="P1" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>36</v>
       </c>
       <c r="B2" t="s">
         <v>37</v>
       </c>
       <c r="C2" s="1">
-        <v>1924.0</v>
+        <v>1957.0</v>
       </c>
       <c r="D2" s="1">
-        <v>1071.24</v>
+        <v>1073.08</v>
       </c>
       <c r="E2" s="1">
-        <v>1069.52698025</v>
+        <v>1070.81060296</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
         <v>1.0</v>
       </c>
       <c r="H2" s="1">
-        <v>2057769.91</v>
+        <v>2095576.35</v>
       </c>
       <c r="I2" s="1">
-        <v>3295.85</v>
+        <v>4441.21</v>
       </c>
       <c r="J2" s="1">
-        <v>0.16016610914483</v>
+        <v>0.21193262655403</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>2061065.76</v>
+        <v>2100017.56</v>
       </c>
       <c r="N2" s="1">
-        <v>2061065.76</v>
+        <v>2100017.56</v>
       </c>
       <c r="O2" s="1">
-        <v>4.59</v>
+        <v>4.37</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>38</v>
       </c>
       <c r="B3" t="s">
         <v>39</v>
       </c>
       <c r="C3" s="1">
         <v>140000.0</v>
       </c>
       <c r="D3" s="1">
-        <v>99.99297861</v>
+        <v>99.96937301</v>
       </c>
       <c r="E3" s="1">
         <v>101.385614</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
         <v>1.0</v>
       </c>
       <c r="H3" s="1">
         <v>141939.86</v>
       </c>
       <c r="I3" s="1">
-        <v>706.47</v>
+        <v>980.28</v>
       </c>
       <c r="J3" s="1">
-        <v>0.49772488150968</v>
+        <v>0.69063052478705</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3" t="s">
         <v>40</v>
       </c>
       <c r="M3" s="1">
-        <v>139990.17</v>
+        <v>139957.13</v>
       </c>
       <c r="N3" s="1">
-        <v>142646.33</v>
+        <v>142920.14</v>
       </c>
       <c r="O3" s="1">
-        <v>0.32</v>
+        <v>0.3</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>41</v>
       </c>
       <c r="B4" t="s">
         <v>42</v>
       </c>
       <c r="C4" s="1">
         <v>254000.0</v>
       </c>
       <c r="D4" s="1">
-        <v>98.52443614</v>
+        <v>98.16823877</v>
       </c>
       <c r="E4" s="1">
         <v>99.533614</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
         <v>1.0</v>
       </c>
       <c r="H4" s="1">
         <v>252815.38</v>
       </c>
       <c r="I4" s="1">
-        <v>37.58</v>
+        <v>-143.44</v>
       </c>
       <c r="J4" s="1">
-        <v>0.014864601987427</v>
+        <v>-0.056737054525718</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4" t="s">
         <v>43</v>
       </c>
       <c r="M4" s="1">
-        <v>250252.07</v>
+        <v>249347.32</v>
       </c>
       <c r="N4" s="1">
-        <v>252852.96</v>
+        <v>252671.94</v>
       </c>
       <c r="O4" s="1">
-        <v>0.56</v>
+        <v>0.53</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>44</v>
       </c>
       <c r="B5" t="s">
         <v>45</v>
       </c>
       <c r="C5" s="1">
         <v>164000.0</v>
       </c>
       <c r="D5" s="1">
-        <v>97.96310243</v>
+        <v>97.51700215</v>
       </c>
       <c r="E5" s="1">
         <v>99.08</v>
       </c>
       <c r="F5" t="s">
         <v>8</v>
       </c>
       <c r="G5">
         <v>1.0</v>
       </c>
       <c r="H5" s="1">
         <v>162491.2</v>
       </c>
       <c r="I5" s="1">
-        <v>-1049.9</v>
+        <v>-1260.3</v>
       </c>
       <c r="J5" s="1">
-        <v>-0.6461272979706</v>
+        <v>-0.77561123310062</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
-      <c r="L5">
-        <v>781.81</v>
+      <c r="L5" t="s">
+        <v>46</v>
       </c>
       <c r="M5" s="1">
-        <v>160659.49</v>
+        <v>159927.89</v>
       </c>
       <c r="N5" s="1">
-        <v>161441.3</v>
+        <v>161230.9</v>
       </c>
       <c r="O5" s="1">
-        <v>0.36</v>
+        <v>0.34</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B6" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="C6" s="1">
         <v>130000.0</v>
       </c>
       <c r="D6" s="1">
-        <v>104.05361207</v>
+        <v>103.59388039</v>
       </c>
       <c r="E6" s="1">
         <v>110.550762</v>
       </c>
       <c r="F6" t="s">
         <v>8</v>
       </c>
       <c r="G6">
         <v>1.0</v>
       </c>
       <c r="H6" s="1">
         <v>143715.99</v>
       </c>
       <c r="I6" s="1">
-        <v>-7760.68</v>
+        <v>-7859.7</v>
       </c>
       <c r="J6" s="1">
-        <v>-5.4000115088098</v>
+        <v>-5.4689112881594</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
-      <c r="L6">
-        <v>685.62</v>
+      <c r="L6" t="s">
+        <v>49</v>
       </c>
       <c r="M6" s="1">
-        <v>135269.69</v>
+        <v>134672.04</v>
       </c>
       <c r="N6" s="1">
-        <v>135955.31</v>
+        <v>135856.29</v>
       </c>
       <c r="O6" s="1">
-        <v>0.3</v>
+        <v>0.28</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="B7" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="C7" s="1">
         <v>130000.0</v>
       </c>
       <c r="D7" s="1">
-        <v>104.92974183</v>
+        <v>104.38426617</v>
       </c>
       <c r="E7" s="1">
         <v>108.857546</v>
       </c>
       <c r="F7" t="s">
         <v>8</v>
       </c>
       <c r="G7">
         <v>1.0</v>
       </c>
       <c r="H7" s="1">
         <v>141514.81</v>
       </c>
       <c r="I7" s="1">
-        <v>-2205.19</v>
+        <v>-2401.43</v>
       </c>
       <c r="J7" s="1">
-        <v>-1.558275066758</v>
+        <v>-1.696946065221</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="M7" s="1">
-        <v>136408.66</v>
+        <v>135699.54</v>
       </c>
       <c r="N7" s="1">
-        <v>139309.62</v>
+        <v>139113.38</v>
       </c>
       <c r="O7" s="1">
-        <v>0.31</v>
+        <v>0.29</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="B8" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="C8" s="1">
         <v>500000.0</v>
       </c>
       <c r="D8" s="1">
-        <v>97.208016</v>
+        <v>97.03921544</v>
       </c>
       <c r="E8" s="1">
         <v>99.430044</v>
       </c>
       <c r="F8" t="s">
         <v>8</v>
       </c>
       <c r="G8">
         <v>1.0</v>
       </c>
       <c r="H8" s="1">
         <v>497150.22</v>
       </c>
       <c r="I8" s="1">
-        <v>848.76</v>
+        <v>1319.83</v>
       </c>
       <c r="J8" s="1">
-        <v>0.17072505770992</v>
+        <v>0.26547911413979</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="M8" s="1">
-        <v>486040.08</v>
+        <v>485196.08</v>
       </c>
       <c r="N8" s="1">
-        <v>497998.98</v>
+        <v>498470.05</v>
       </c>
       <c r="O8" s="1">
-        <v>1.11</v>
+        <v>1.04</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="B9" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="C9" s="1">
         <v>300000.0</v>
       </c>
       <c r="D9" s="1">
-        <v>97.78032457</v>
+        <v>97.45436793</v>
       </c>
       <c r="E9" s="1">
         <v>99.503</v>
       </c>
       <c r="F9" t="s">
         <v>8</v>
       </c>
       <c r="G9">
         <v>1.0</v>
       </c>
       <c r="H9" s="1">
         <v>298509.0</v>
       </c>
       <c r="I9" s="1">
-        <v>-778.99</v>
+        <v>-967.81</v>
       </c>
       <c r="J9" s="1">
-        <v>-0.26096030605442</v>
+        <v>-0.3242146802944</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="M9" s="1">
-        <v>293340.97</v>
+        <v>292363.11</v>
       </c>
       <c r="N9" s="1">
-        <v>297730.01</v>
+        <v>297541.19</v>
       </c>
       <c r="O9" s="1">
-        <v>0.66</v>
+        <v>0.62</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="B10" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="C10" s="1">
         <v>100000.0</v>
       </c>
       <c r="D10" s="1">
-        <v>103.50748735</v>
+        <v>103.31417731</v>
       </c>
       <c r="E10" s="1">
         <v>108.76173</v>
       </c>
       <c r="F10" t="s">
         <v>8</v>
       </c>
       <c r="G10">
         <v>1.0</v>
       </c>
       <c r="H10" s="1">
         <v>108761.73</v>
       </c>
       <c r="I10" s="1">
-        <v>-4951.5</v>
+        <v>-4772.21</v>
       </c>
       <c r="J10" s="1">
-        <v>-4.5526123940838</v>
+        <v>-4.3877658069617</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10">
-        <v>302.74</v>
+        <v>675.34</v>
       </c>
       <c r="M10" s="1">
-        <v>103507.49</v>
+        <v>103314.18</v>
       </c>
       <c r="N10" s="1">
-        <v>103810.23</v>
+        <v>103989.52</v>
       </c>
       <c r="O10" s="1">
-        <v>0.23</v>
+        <v>0.22</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="B11" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="C11" s="1">
         <v>100000.0</v>
       </c>
       <c r="D11" s="1">
-        <v>99.11554272</v>
+        <v>98.86389375</v>
       </c>
       <c r="E11" s="1">
         <v>99.684</v>
       </c>
       <c r="F11" t="s">
         <v>8</v>
       </c>
       <c r="G11">
         <v>1.0</v>
       </c>
       <c r="H11" s="1">
         <v>99684.0</v>
       </c>
       <c r="I11" s="1">
-        <v>1602.78</v>
+        <v>1570.3</v>
       </c>
       <c r="J11" s="1">
-        <v>1.6078608402552</v>
+        <v>1.5752778780948</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="M11" s="1">
-        <v>99115.55</v>
+        <v>98863.89</v>
       </c>
       <c r="N11" s="1">
-        <v>101286.78</v>
+        <v>101254.3</v>
       </c>
       <c r="O11" s="1">
-        <v>0.23</v>
+        <v>0.21</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="B12" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="C12" s="1">
         <v>1467000.0</v>
       </c>
       <c r="D12" s="1">
-        <v>98.43422483</v>
+        <v>98.4260276</v>
       </c>
       <c r="E12" s="1">
         <v>99.556461</v>
       </c>
       <c r="F12" t="s">
         <v>8</v>
       </c>
       <c r="G12">
         <v>1.0</v>
       </c>
       <c r="H12" s="1">
         <v>1460493.28</v>
       </c>
       <c r="I12" s="1">
-        <v>-336.25</v>
+        <v>4366.51</v>
       </c>
       <c r="J12" s="1">
-        <v>-0.02302304328302</v>
+        <v>0.29897501479774</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="M12" s="1">
-        <v>1444030.08</v>
+        <v>1443909.82</v>
       </c>
       <c r="N12" s="1">
-        <v>1460157.03</v>
+        <v>1464859.79</v>
       </c>
       <c r="O12" s="1">
-        <v>3.25</v>
+        <v>3.05</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="B13" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="C13" s="1">
         <v>540000.0</v>
       </c>
       <c r="D13" s="1">
-        <v>98.12315852</v>
+        <v>97.699959</v>
       </c>
       <c r="E13" s="1">
         <v>99.791763</v>
       </c>
       <c r="F13" t="s">
         <v>8</v>
       </c>
       <c r="G13">
         <v>1.0</v>
       </c>
       <c r="H13" s="1">
         <v>538875.52</v>
       </c>
       <c r="I13" s="1">
-        <v>-2537.86</v>
+        <v>-3343.69</v>
       </c>
       <c r="J13" s="1">
-        <v>-0.47095477634612</v>
+        <v>-0.62049395006847</v>
       </c>
       <c r="K13">
         <v>0.0</v>
       </c>
       <c r="L13" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="M13" s="1">
-        <v>529865.06</v>
+        <v>527579.78</v>
       </c>
       <c r="N13" s="1">
-        <v>536337.66</v>
+        <v>535531.83</v>
       </c>
       <c r="O13" s="1">
-        <v>1.2</v>
+        <v>1.11</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="B14" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="C14" s="1">
         <v>100000.0</v>
       </c>
       <c r="D14" s="1">
-        <v>98.72875935</v>
+        <v>98.839274</v>
       </c>
       <c r="E14" s="1">
         <v>95.89134</v>
       </c>
       <c r="F14" t="s">
         <v>8</v>
       </c>
       <c r="G14">
         <v>1.0</v>
       </c>
       <c r="H14" s="1">
         <v>95891.34</v>
       </c>
       <c r="I14" s="1">
-        <v>2890.84</v>
+        <v>3012.32</v>
       </c>
       <c r="J14" s="1">
-        <v>3.0147039346827</v>
+        <v>3.1413889929998</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
       <c r="L14">
-        <v>53.42</v>
+        <v>64.38</v>
       </c>
       <c r="M14" s="1">
-        <v>98728.76</v>
+        <v>98839.28</v>
       </c>
       <c r="N14" s="1">
-        <v>98782.18</v>
+        <v>98903.66</v>
       </c>
       <c r="O14" s="1">
-        <v>0.22</v>
+        <v>0.21</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="B15" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="C15" s="1">
         <v>300000.0</v>
       </c>
       <c r="D15" s="1">
-        <v>97.46200412</v>
+        <v>97.25584848</v>
       </c>
       <c r="E15" s="1">
         <v>98.691</v>
       </c>
       <c r="F15" t="s">
         <v>8</v>
       </c>
       <c r="G15">
         <v>1.0</v>
       </c>
       <c r="H15" s="1">
         <v>296073.0</v>
       </c>
       <c r="I15" s="1">
-        <v>1807.53</v>
+        <v>2109.61</v>
       </c>
       <c r="J15" s="1">
-        <v>0.61050146416593</v>
+        <v>0.71253035568931</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="M15" s="1">
-        <v>292386.01</v>
+        <v>291767.54</v>
       </c>
       <c r="N15" s="1">
-        <v>297880.53</v>
+        <v>298182.61</v>
       </c>
       <c r="O15" s="1">
-        <v>0.66</v>
+        <v>0.62</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="B16" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="C16" s="1">
         <v>200000.0</v>
       </c>
       <c r="D16" s="1">
-        <v>97.90754041</v>
+        <v>97.60736607</v>
       </c>
       <c r="E16" s="1">
         <v>99.830165</v>
       </c>
       <c r="F16" t="s">
         <v>8</v>
       </c>
       <c r="G16">
         <v>1.0</v>
       </c>
       <c r="H16" s="1">
         <v>199660.33</v>
       </c>
       <c r="I16" s="1">
-        <v>-1200.73</v>
+        <v>-1209.3</v>
       </c>
       <c r="J16" s="1">
-        <v>-0.6013863645322</v>
+        <v>-0.6056786543426</v>
       </c>
       <c r="K16">
         <v>0.0</v>
       </c>
       <c r="L16" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="M16" s="1">
-        <v>195815.08</v>
+        <v>195214.73</v>
       </c>
       <c r="N16" s="1">
-        <v>198459.6</v>
+        <v>198451.03</v>
       </c>
       <c r="O16" s="1">
-        <v>0.44</v>
+        <v>0.41</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="B17" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="C17" s="1">
         <v>470000.0</v>
       </c>
       <c r="D17" s="1">
-        <v>101.17739827</v>
+        <v>101.11517188</v>
       </c>
       <c r="E17" s="1">
         <v>102.934987</v>
       </c>
       <c r="F17" t="s">
         <v>8</v>
       </c>
       <c r="G17">
         <v>1.0</v>
       </c>
       <c r="H17" s="1">
         <v>483794.44</v>
       </c>
       <c r="I17" s="1">
-        <v>-3732.9</v>
+        <v>-2531.66</v>
       </c>
       <c r="J17" s="1">
-        <v>-0.77158803230562</v>
+        <v>-0.52329249587903</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="M17" s="1">
-        <v>475533.77</v>
+        <v>475241.31</v>
       </c>
       <c r="N17" s="1">
-        <v>480061.54</v>
+        <v>481262.78</v>
       </c>
       <c r="O17" s="1">
-        <v>1.07</v>
+        <v>1.0</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="B18" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="C18" s="1">
         <v>135000.0</v>
       </c>
       <c r="D18" s="1">
-        <v>100.48624712</v>
+        <v>100.71792489</v>
       </c>
       <c r="E18" s="1">
         <v>104.823259</v>
       </c>
       <c r="F18" t="s">
         <v>8</v>
       </c>
       <c r="G18">
         <v>1.0</v>
       </c>
       <c r="H18" s="1">
         <v>141511.4</v>
       </c>
       <c r="I18" s="1">
-        <v>-5106.53</v>
+        <v>-4413.6</v>
       </c>
       <c r="J18" s="1">
-        <v>-3.6085643983453</v>
+        <v>-3.1189006680734</v>
       </c>
       <c r="K18">
         <v>0.0</v>
       </c>
-      <c r="L18">
-        <v>748.44</v>
+      <c r="L18" t="s">
+        <v>83</v>
       </c>
       <c r="M18" s="1">
-        <v>135656.43</v>
+        <v>135969.2</v>
       </c>
       <c r="N18" s="1">
-        <v>136404.87</v>
+        <v>137097.8</v>
       </c>
       <c r="O18" s="1">
-        <v>0.3</v>
+        <v>0.29</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
-        <v>81</v>
+        <v>84</v>
       </c>
       <c r="B19" t="s">
-        <v>82</v>
+        <v>85</v>
       </c>
       <c r="C19" s="1">
         <v>100000.0</v>
       </c>
       <c r="D19" s="1">
-        <v>99.82669848</v>
+        <v>99.91424773</v>
       </c>
       <c r="E19" s="1">
         <v>104.07483</v>
       </c>
       <c r="F19" t="s">
         <v>8</v>
       </c>
       <c r="G19">
         <v>1.0</v>
       </c>
       <c r="H19" s="1">
         <v>104074.83</v>
       </c>
       <c r="I19" s="1">
-        <v>-3635.91</v>
+        <v>-3237.39</v>
       </c>
       <c r="J19" s="1">
-        <v>-3.4935536286728</v>
+        <v>-3.1106368369759</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
       <c r="L19">
-        <v>612.22</v>
+        <v>923.19</v>
       </c>
       <c r="M19" s="1">
-        <v>99826.7</v>
+        <v>99914.25</v>
       </c>
       <c r="N19" s="1">
-        <v>100438.92</v>
+        <v>100837.44</v>
       </c>
       <c r="O19" s="1">
-        <v>0.22</v>
+        <v>0.21</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="B20" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="C20" s="1">
         <v>1020000.0</v>
       </c>
       <c r="D20" s="1">
-        <v>88.63619081</v>
+        <v>89.05930171</v>
       </c>
       <c r="E20" s="1">
         <v>89.242955</v>
       </c>
       <c r="F20" t="s">
         <v>8</v>
       </c>
       <c r="G20">
         <v>1.0</v>
       </c>
       <c r="H20" s="1">
         <v>910278.14</v>
       </c>
       <c r="I20" s="1">
-        <v>74.22</v>
+        <v>5619.55</v>
       </c>
       <c r="J20" s="1">
-        <v>0.0081535518363651</v>
+        <v>0.61734427677237</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20" t="s">
-        <v>85</v>
+        <v>88</v>
       </c>
       <c r="M20" s="1">
-        <v>904089.14</v>
+        <v>908404.88</v>
       </c>
       <c r="N20" s="1">
-        <v>910352.36</v>
+        <v>915897.69</v>
       </c>
       <c r="O20" s="1">
-        <v>2.03</v>
+        <v>1.91</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
-        <v>86</v>
+        <v>89</v>
       </c>
       <c r="B21" t="s">
-        <v>87</v>
+        <v>90</v>
       </c>
       <c r="C21" s="1">
         <v>200000.0</v>
       </c>
       <c r="D21" s="1">
-        <v>98.9257959</v>
+        <v>98.54274677</v>
       </c>
       <c r="E21" s="1">
         <v>99.783035</v>
       </c>
       <c r="F21" t="s">
         <v>8</v>
       </c>
       <c r="G21">
         <v>1.0</v>
       </c>
       <c r="H21" s="1">
         <v>199566.07</v>
       </c>
       <c r="I21" s="1">
-        <v>-744.62</v>
+        <v>-2447.7</v>
       </c>
       <c r="J21" s="1">
-        <v>-0.37311953880737</v>
+        <v>-1.2265110998077</v>
       </c>
       <c r="K21">
         <v>0.0</v>
       </c>
       <c r="L21">
-        <v>969.86</v>
+        <v>32.88</v>
       </c>
       <c r="M21" s="1">
-        <v>197851.59</v>
+        <v>197085.49</v>
       </c>
       <c r="N21" s="1">
-        <v>198821.45</v>
+        <v>197118.37</v>
       </c>
       <c r="O21" s="1">
-        <v>0.44</v>
+        <v>0.41</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
-        <v>88</v>
+        <v>91</v>
       </c>
       <c r="B22" t="s">
-        <v>89</v>
+        <v>92</v>
       </c>
       <c r="C22" s="1">
-        <v>160000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D22" s="1">
-        <v>98.34513483</v>
+        <v>100.17850578</v>
       </c>
       <c r="E22" s="1">
-        <v>99.799</v>
+        <v>99.762</v>
       </c>
       <c r="F22" t="s">
         <v>8</v>
       </c>
       <c r="G22">
         <v>1.0</v>
       </c>
       <c r="H22" s="1">
-        <v>159678.4</v>
+        <v>99762.0</v>
       </c>
       <c r="I22" s="1">
-        <v>-312.49</v>
+        <v>453.49</v>
       </c>
       <c r="J22" s="1">
-        <v>-0.19569960620848</v>
+        <v>0.45457188107696</v>
       </c>
       <c r="K22">
         <v>0.0</v>
       </c>
-      <c r="L22" t="s">
-        <v>90</v>
+      <c r="L22">
+        <v>36.99</v>
       </c>
       <c r="M22" s="1">
-        <v>157352.21</v>
+        <v>100178.5</v>
       </c>
       <c r="N22" s="1">
-        <v>159365.91</v>
+        <v>100215.49</v>
       </c>
       <c r="O22" s="1">
-        <v>0.36</v>
+        <v>0.21</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="B23" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="C23" s="1">
-        <v>200000.0</v>
+        <v>160000.0</v>
       </c>
       <c r="D23" s="1">
-        <v>94.57873114</v>
+        <v>98.21489802</v>
       </c>
       <c r="E23" s="1">
-        <v>96.246745</v>
+        <v>99.799</v>
       </c>
       <c r="F23" t="s">
         <v>8</v>
       </c>
       <c r="G23">
         <v>1.0</v>
       </c>
       <c r="H23" s="1">
-        <v>192493.49</v>
+        <v>159678.4</v>
       </c>
       <c r="I23" s="1">
-        <v>-2418.22</v>
+        <v>-82.51</v>
       </c>
       <c r="J23" s="1">
-        <v>-1.2562606662698</v>
+        <v>-0.05167261195002</v>
       </c>
       <c r="K23">
         <v>0.0</v>
       </c>
-      <c r="L23">
-        <v>917.81</v>
+      <c r="L23" t="s">
+        <v>95</v>
       </c>
       <c r="M23" s="1">
-        <v>189157.46</v>
+        <v>157143.84</v>
       </c>
       <c r="N23" s="1">
-        <v>190075.27</v>
+        <v>159595.89</v>
       </c>
       <c r="O23" s="1">
-        <v>0.42</v>
+        <v>0.33</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
-        <v>93</v>
+        <v>96</v>
       </c>
       <c r="B24" t="s">
-        <v>94</v>
+        <v>97</v>
       </c>
       <c r="C24" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D24" s="1">
-        <v>97.99251409</v>
+        <v>94.71518815</v>
       </c>
       <c r="E24" s="1">
-        <v>96.98237</v>
+        <v>96.246745</v>
       </c>
       <c r="F24" t="s">
         <v>8</v>
       </c>
       <c r="G24">
         <v>1.0</v>
       </c>
       <c r="H24" s="1">
-        <v>96982.37</v>
+        <v>192493.49</v>
       </c>
       <c r="I24" s="1">
-        <v>1839.25</v>
+        <v>-2035.72</v>
       </c>
       <c r="J24" s="1">
-        <v>1.896478710512</v>
+        <v>-1.0575526476246</v>
       </c>
       <c r="K24">
         <v>0.0</v>
       </c>
-      <c r="L24">
-        <v>829.11</v>
+      <c r="L24" t="s">
+        <v>98</v>
       </c>
       <c r="M24" s="1">
-        <v>97992.51</v>
+        <v>189430.37</v>
       </c>
       <c r="N24" s="1">
-        <v>98821.62</v>
+        <v>190457.77</v>
       </c>
       <c r="O24" s="1">
-        <v>0.22</v>
+        <v>0.4</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
-        <v>95</v>
+        <v>99</v>
       </c>
       <c r="B25" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="C25" s="1">
-        <v>300000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D25" s="1">
-        <v>98.86445839</v>
+        <v>98.02267557</v>
       </c>
       <c r="E25" s="1">
-        <v>96.18004</v>
+        <v>96.98237</v>
       </c>
       <c r="F25" t="s">
         <v>8</v>
       </c>
       <c r="G25">
         <v>1.0</v>
       </c>
       <c r="H25" s="1">
-        <v>288540.12</v>
+        <v>96982.37</v>
       </c>
       <c r="I25" s="1">
-        <v>8462.57</v>
+        <v>1968.05</v>
       </c>
       <c r="J25" s="1">
-        <v>2.9328919666354</v>
+        <v>2.0292863537981</v>
       </c>
       <c r="K25">
         <v>0.0</v>
       </c>
       <c r="L25">
-        <v>409.32</v>
+        <v>927.74</v>
       </c>
       <c r="M25" s="1">
-        <v>296593.37</v>
+        <v>98022.68</v>
       </c>
       <c r="N25" s="1">
-        <v>297002.69</v>
+        <v>98950.42</v>
       </c>
       <c r="O25" s="1">
-        <v>0.66</v>
+        <v>0.21</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
-        <v>97</v>
+        <v>101</v>
       </c>
       <c r="B26" t="s">
-        <v>98</v>
+        <v>102</v>
       </c>
       <c r="C26" s="1">
         <v>300000.0</v>
       </c>
       <c r="D26" s="1">
-        <v>101.23472006</v>
+        <v>99.05030561</v>
       </c>
       <c r="E26" s="1">
-        <v>104.945653</v>
+        <v>96.18004</v>
       </c>
       <c r="F26" t="s">
         <v>8</v>
       </c>
       <c r="G26">
         <v>1.0</v>
       </c>
       <c r="H26" s="1">
-        <v>314836.96</v>
+        <v>288540.12</v>
       </c>
       <c r="I26" s="1">
-        <v>-1467.05</v>
+        <v>9099.02</v>
       </c>
       <c r="J26" s="1">
-        <v>-0.46597133957843</v>
+        <v>3.1534678782278</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
-      <c r="L26" t="s">
-        <v>99</v>
+      <c r="L26">
+        <v>488.22</v>
       </c>
       <c r="M26" s="1">
-        <v>303704.16</v>
+        <v>297150.92</v>
       </c>
       <c r="N26" s="1">
-        <v>313369.91</v>
+        <v>297639.14</v>
       </c>
       <c r="O26" s="1">
-        <v>0.7</v>
+        <v>0.62</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
-        <v>100</v>
+        <v>103</v>
       </c>
       <c r="B27" t="s">
-        <v>101</v>
+        <v>104</v>
       </c>
       <c r="C27" s="1">
-        <v>100000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D27" s="1">
-        <v>95.91959787</v>
+        <v>101.08333082</v>
       </c>
       <c r="E27" s="1">
-        <v>92.84792</v>
+        <v>104.945653</v>
       </c>
       <c r="F27" t="s">
         <v>8</v>
       </c>
       <c r="G27">
         <v>1.0</v>
       </c>
       <c r="H27" s="1">
-        <v>92847.92</v>
+        <v>314836.96</v>
       </c>
       <c r="I27" s="1">
-        <v>3116.06</v>
+        <v>-11500.67</v>
       </c>
       <c r="J27" s="1">
-        <v>3.356090260288</v>
+        <v>-3.6528970423295</v>
       </c>
       <c r="K27">
         <v>0.0</v>
       </c>
       <c r="L27">
-        <v>44.38</v>
+        <v>86.3</v>
       </c>
       <c r="M27" s="1">
-        <v>95919.6</v>
+        <v>303249.99</v>
       </c>
       <c r="N27" s="1">
-        <v>95963.98</v>
+        <v>303336.29</v>
       </c>
       <c r="O27" s="1">
-        <v>0.21</v>
+        <v>0.63</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
-        <v>102</v>
+        <v>105</v>
       </c>
       <c r="B28" t="s">
-        <v>103</v>
+        <v>106</v>
       </c>
       <c r="C28" s="1">
-        <v>200000.0</v>
+        <v>413000.0</v>
       </c>
       <c r="D28" s="1">
-        <v>94.29623212</v>
+        <v>100.23223939</v>
       </c>
       <c r="E28" s="1">
-        <v>91.485975</v>
+        <v>99.757</v>
       </c>
       <c r="F28" t="s">
         <v>8</v>
       </c>
       <c r="G28">
         <v>1.0</v>
       </c>
       <c r="H28" s="1">
-        <v>182971.95</v>
+        <v>411996.41</v>
       </c>
       <c r="I28" s="1">
-        <v>5980.79</v>
+        <v>3070.2</v>
       </c>
       <c r="J28" s="1">
-        <v>3.2686922776961</v>
+        <v>0.74520066813204</v>
       </c>
       <c r="K28">
         <v>0.0</v>
       </c>
-      <c r="L28">
-        <v>360.27</v>
+      <c r="L28" t="s">
+        <v>107</v>
       </c>
       <c r="M28" s="1">
-        <v>188592.47</v>
+        <v>413959.15</v>
       </c>
       <c r="N28" s="1">
-        <v>188952.74</v>
+        <v>415066.61</v>
       </c>
       <c r="O28" s="1">
-        <v>0.42</v>
+        <v>0.86</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
-        <v>104</v>
+        <v>108</v>
       </c>
       <c r="B29" t="s">
-        <v>105</v>
+        <v>109</v>
       </c>
       <c r="C29" s="1">
-        <v>500000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D29" s="1">
-        <v>100.35650767</v>
+        <v>96.06275572</v>
       </c>
       <c r="E29" s="1">
-        <v>103.290392</v>
+        <v>92.84792</v>
       </c>
       <c r="F29" t="s">
         <v>8</v>
       </c>
       <c r="G29">
         <v>1.0</v>
       </c>
       <c r="H29" s="1">
-        <v>516451.96</v>
+        <v>92847.92</v>
       </c>
       <c r="I29" s="1">
-        <v>97.7</v>
+        <v>3267.99</v>
       </c>
       <c r="J29" s="1">
-        <v>0.018917538816195</v>
+        <v>3.5197234359154</v>
       </c>
       <c r="K29">
         <v>0.0</v>
       </c>
-      <c r="L29" t="s">
-        <v>106</v>
+      <c r="L29">
+        <v>53.15</v>
       </c>
       <c r="M29" s="1">
-        <v>501782.54</v>
+        <v>96062.76</v>
       </c>
       <c r="N29" s="1">
-        <v>516549.66</v>
+        <v>96115.91</v>
       </c>
       <c r="O29" s="1">
-        <v>1.15</v>
+        <v>0.2</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
-        <v>107</v>
+        <v>110</v>
       </c>
       <c r="B30" t="s">
-        <v>108</v>
+        <v>111</v>
       </c>
       <c r="C30" s="1">
-        <v>700000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D30" s="1">
-        <v>98.3334398</v>
+        <v>94.43560012</v>
       </c>
       <c r="E30" s="1">
-        <v>99.671353</v>
+        <v>91.485975</v>
       </c>
       <c r="F30" t="s">
         <v>8</v>
       </c>
       <c r="G30">
         <v>1.0</v>
       </c>
       <c r="H30" s="1">
-        <v>697699.47</v>
+        <v>182971.95</v>
       </c>
       <c r="I30" s="1">
-        <v>3450.36</v>
+        <v>6303.36</v>
       </c>
       <c r="J30" s="1">
-        <v>0.49453384277331</v>
+        <v>3.4449870594919</v>
       </c>
       <c r="K30">
         <v>0.0</v>
       </c>
-      <c r="L30" t="s">
-        <v>109</v>
+      <c r="L30">
+        <v>404.11</v>
       </c>
       <c r="M30" s="1">
-        <v>688334.08</v>
+        <v>188871.2</v>
       </c>
       <c r="N30" s="1">
-        <v>701149.83</v>
+        <v>189275.31</v>
       </c>
       <c r="O30" s="1">
-        <v>1.56</v>
+        <v>0.39</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="B31" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="C31" s="1">
-        <v>400000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D31" s="1">
-        <v>99.65486558</v>
+        <v>100.31067451</v>
       </c>
       <c r="E31" s="1">
-        <v>98.199808</v>
+        <v>103.290392</v>
       </c>
       <c r="F31" t="s">
         <v>8</v>
       </c>
       <c r="G31">
         <v>1.0</v>
       </c>
       <c r="H31" s="1">
-        <v>392799.23</v>
+        <v>516451.96</v>
       </c>
       <c r="I31" s="1">
-        <v>8790.1</v>
+        <v>1402.78</v>
       </c>
       <c r="J31" s="1">
-        <v>2.2378098857271</v>
+        <v>0.27161868066102</v>
       </c>
       <c r="K31">
         <v>0.0</v>
       </c>
       <c r="L31" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="M31" s="1">
-        <v>398619.47</v>
+        <v>501553.37</v>
       </c>
       <c r="N31" s="1">
-        <v>401589.33</v>
+        <v>517854.74</v>
       </c>
       <c r="O31" s="1">
-        <v>0.89</v>
+        <v>1.08</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="B32" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="C32" s="1">
-        <v>100000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="D32" s="1">
-        <v>97.16708994</v>
+        <v>98.15670518</v>
       </c>
       <c r="E32" s="1">
-        <v>96.0814</v>
+        <v>99.867094</v>
       </c>
       <c r="F32" t="s">
         <v>8</v>
       </c>
       <c r="G32">
         <v>1.0</v>
       </c>
       <c r="H32" s="1">
-        <v>96081.4</v>
+        <v>998670.94</v>
       </c>
       <c r="I32" s="1">
-        <v>1377.47</v>
+        <v>4163.24</v>
       </c>
       <c r="J32" s="1">
-        <v>1.4336489684788</v>
+        <v>0.41687805594904</v>
       </c>
       <c r="K32">
         <v>0.0</v>
       </c>
-      <c r="L32">
-        <v>291.78</v>
+      <c r="L32" t="s">
+        <v>117</v>
       </c>
       <c r="M32" s="1">
-        <v>97167.09</v>
+        <v>981567.06</v>
       </c>
       <c r="N32" s="1">
-        <v>97458.87</v>
+        <v>1002834.18</v>
       </c>
       <c r="O32" s="1">
-        <v>0.22</v>
+        <v>2.09</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="B33" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="C33" s="1">
-        <v>500000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D33" s="1">
-        <v>101.57656097</v>
+        <v>99.76534619</v>
       </c>
       <c r="E33" s="1">
-        <v>105.371746</v>
+        <v>98.199808</v>
       </c>
       <c r="F33" t="s">
         <v>8</v>
       </c>
       <c r="G33">
         <v>1.0</v>
       </c>
       <c r="H33" s="1">
-        <v>526858.73</v>
+        <v>392799.23</v>
       </c>
       <c r="I33" s="1">
-        <v>-5022.16</v>
+        <v>9582.7</v>
       </c>
       <c r="J33" s="1">
-        <v>-0.9532270633534</v>
+        <v>2.4395923586714</v>
       </c>
       <c r="K33">
         <v>0.0</v>
       </c>
       <c r="L33" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="M33" s="1">
-        <v>507882.8</v>
+        <v>399061.38</v>
       </c>
       <c r="N33" s="1">
-        <v>521836.57</v>
+        <v>402381.93</v>
       </c>
       <c r="O33" s="1">
-        <v>1.16</v>
+        <v>0.84</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
-        <v>118</v>
+        <v>121</v>
       </c>
       <c r="B34" t="s">
-        <v>119</v>
+        <v>122</v>
       </c>
       <c r="C34" s="1">
         <v>100000.0</v>
       </c>
       <c r="D34" s="1">
-        <v>101.88905607</v>
+        <v>97.2913472</v>
       </c>
       <c r="E34" s="1">
-        <v>105.72405</v>
+        <v>96.0814</v>
       </c>
       <c r="F34" t="s">
         <v>8</v>
       </c>
       <c r="G34">
         <v>1.0</v>
       </c>
       <c r="H34" s="1">
-        <v>105724.05</v>
+        <v>96081.4</v>
       </c>
       <c r="I34" s="1">
-        <v>-862.39</v>
+        <v>1534.6</v>
       </c>
       <c r="J34" s="1">
-        <v>-0.81569898239804</v>
+        <v>1.5971873848633</v>
       </c>
       <c r="K34">
         <v>0.0</v>
       </c>
-      <c r="L34" t="s">
-        <v>120</v>
+      <c r="L34">
+        <v>324.66</v>
       </c>
       <c r="M34" s="1">
-        <v>101889.06</v>
+        <v>97291.34</v>
       </c>
       <c r="N34" s="1">
-        <v>104861.66</v>
+        <v>97616.0</v>
       </c>
       <c r="O34" s="1">
-        <v>0.23</v>
+        <v>0.2</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="B35" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="C35" s="1">
         <v>500000.0</v>
       </c>
       <c r="D35" s="1">
-        <v>102.10873959</v>
+        <v>101.52597264</v>
       </c>
       <c r="E35" s="1">
-        <v>102.534722</v>
+        <v>105.371746</v>
       </c>
       <c r="F35" t="s">
         <v>8</v>
       </c>
       <c r="G35">
         <v>1.0</v>
       </c>
       <c r="H35" s="1">
-        <v>512673.61</v>
+        <v>526858.73</v>
       </c>
       <c r="I35" s="1">
-        <v>13726.53</v>
+        <v>-3686.06</v>
       </c>
       <c r="J35" s="1">
-        <v>2.6774403308959</v>
+        <v>-0.69962967112645</v>
       </c>
       <c r="K35">
         <v>0.0</v>
       </c>
       <c r="L35" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="M35" s="1">
-        <v>510543.7</v>
+        <v>507629.86</v>
       </c>
       <c r="N35" s="1">
-        <v>526400.14</v>
+        <v>523172.67</v>
       </c>
       <c r="O35" s="1">
-        <v>1.17</v>
+        <v>1.09</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="B36" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="C36" s="1">
-        <v>310000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D36" s="1">
-        <v>97.22600434</v>
+        <v>101.6817251</v>
       </c>
       <c r="E36" s="1">
-        <v>99.333</v>
+        <v>105.72405</v>
       </c>
       <c r="F36" t="s">
         <v>8</v>
       </c>
       <c r="G36">
         <v>1.0</v>
       </c>
       <c r="H36" s="1">
-        <v>307932.3</v>
+        <v>105724.05</v>
       </c>
       <c r="I36" s="1">
-        <v>-2560.08</v>
+        <v>-730.0</v>
       </c>
       <c r="J36" s="1">
-        <v>-0.83137754629833</v>
+        <v>-0.69047676474747</v>
       </c>
       <c r="K36">
         <v>0.0</v>
       </c>
       <c r="L36" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="M36" s="1">
-        <v>301400.61</v>
+        <v>101681.72</v>
       </c>
       <c r="N36" s="1">
-        <v>305372.22</v>
+        <v>104994.05</v>
       </c>
       <c r="O36" s="1">
-        <v>0.68</v>
+        <v>0.22</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="B37" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="C37" s="1">
-        <v>355000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D37" s="1">
-        <v>106.46528861</v>
+        <v>102.08721776</v>
       </c>
       <c r="E37" s="1">
-        <v>107.865242</v>
+        <v>102.534722</v>
       </c>
       <c r="F37" t="s">
         <v>8</v>
       </c>
       <c r="G37">
         <v>1.0</v>
       </c>
       <c r="H37" s="1">
-        <v>382921.61</v>
+        <v>512673.61</v>
       </c>
       <c r="I37" s="1">
-        <v>7576.74</v>
+        <v>15431.08</v>
       </c>
       <c r="J37" s="1">
-        <v>1.9786660773729</v>
+        <v>3.0099228239971</v>
       </c>
       <c r="K37">
         <v>0.0</v>
       </c>
       <c r="L37" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="M37" s="1">
-        <v>377951.77</v>
+        <v>510436.09</v>
       </c>
       <c r="N37" s="1">
-        <v>390498.35</v>
+        <v>528104.69</v>
       </c>
       <c r="O37" s="1">
-        <v>0.87</v>
+        <v>1.1</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="B38" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="C38" s="1">
-        <v>300000.0</v>
+        <v>110000.0</v>
       </c>
       <c r="D38" s="1">
-        <v>94.7693078</v>
+        <v>97.25527778</v>
       </c>
       <c r="E38" s="1">
-        <v>93.44648</v>
+        <v>99.333</v>
       </c>
       <c r="F38" t="s">
         <v>8</v>
       </c>
       <c r="G38">
         <v>1.0</v>
       </c>
       <c r="H38" s="1">
-        <v>280339.44</v>
+        <v>109266.3</v>
       </c>
       <c r="I38" s="1">
-        <v>7686.63</v>
+        <v>-526.62</v>
       </c>
       <c r="J38" s="1">
-        <v>2.7419010325483</v>
+        <v>-0.48196012860324</v>
       </c>
       <c r="K38">
         <v>0.0</v>
       </c>
       <c r="L38" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="M38" s="1">
-        <v>284307.92</v>
+        <v>106980.81</v>
       </c>
       <c r="N38" s="1">
-        <v>288026.07</v>
+        <v>108739.68</v>
       </c>
       <c r="O38" s="1">
-        <v>0.64</v>
+        <v>0.23</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="B39" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="C39" s="1">
-        <v>494000.0</v>
+        <v>299000.0</v>
       </c>
       <c r="D39" s="1">
-        <v>99.64412042</v>
+        <v>100.28405591</v>
       </c>
       <c r="E39" s="1">
-        <v>101.132352</v>
+        <v>99.298</v>
       </c>
       <c r="F39" t="s">
         <v>8</v>
       </c>
       <c r="G39">
         <v>1.0</v>
       </c>
       <c r="H39" s="1">
-        <v>499593.82</v>
+        <v>296901.02</v>
       </c>
       <c r="I39" s="1">
-        <v>9868.77</v>
+        <v>3519.68</v>
       </c>
       <c r="J39" s="1">
-        <v>1.9753587023955</v>
+        <v>1.1854725187539</v>
       </c>
       <c r="K39">
         <v>0.0</v>
       </c>
-      <c r="L39" t="s">
-        <v>135</v>
+      <c r="L39">
+        <v>571.38</v>
       </c>
       <c r="M39" s="1">
-        <v>492241.95</v>
+        <v>299849.32</v>
       </c>
       <c r="N39" s="1">
-        <v>509462.59</v>
+        <v>300420.7</v>
       </c>
       <c r="O39" s="1">
-        <v>1.14</v>
+        <v>0.63</v>
       </c>
       <c r="P39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B40" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="C40" s="1">
-        <v>305000.0</v>
+        <v>355000.0</v>
       </c>
       <c r="D40" s="1">
-        <v>97.531</v>
+        <v>106.1472388</v>
       </c>
       <c r="E40" s="1">
-        <v>101.542662</v>
+        <v>107.865242</v>
       </c>
       <c r="F40" t="s">
         <v>8</v>
       </c>
       <c r="G40">
         <v>1.0</v>
       </c>
       <c r="H40" s="1">
-        <v>309705.12</v>
+        <v>382921.61</v>
       </c>
       <c r="I40" s="1">
-        <v>-11620.56</v>
+        <v>8003.83</v>
       </c>
       <c r="J40" s="1">
-        <v>-3.7521368713569</v>
+        <v>2.0902006549069</v>
       </c>
       <c r="K40">
         <v>0.0</v>
       </c>
-      <c r="L40">
-        <v>615.01</v>
+      <c r="L40" t="s">
+        <v>139</v>
       </c>
       <c r="M40" s="1">
-        <v>297469.55</v>
+        <v>376822.7</v>
       </c>
       <c r="N40" s="1">
-        <v>298084.56</v>
+        <v>390925.44</v>
       </c>
       <c r="O40" s="1">
-        <v>0.66</v>
+        <v>0.81</v>
       </c>
       <c r="P40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="B41" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="C41" s="1">
-        <v>800000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D41" s="1">
-        <v>103.65042306</v>
+        <v>94.86959549</v>
       </c>
       <c r="E41" s="1">
-        <v>104.38516</v>
+        <v>93.44648</v>
       </c>
       <c r="F41" t="s">
         <v>8</v>
       </c>
       <c r="G41">
         <v>1.0</v>
       </c>
       <c r="H41" s="1">
-        <v>835081.28</v>
+        <v>280339.44</v>
       </c>
       <c r="I41" s="1">
-        <v>4861.83</v>
+        <v>8349.14</v>
       </c>
       <c r="J41" s="1">
-        <v>0.5821984178594</v>
+        <v>2.9782252543559</v>
       </c>
       <c r="K41">
         <v>0.0</v>
       </c>
       <c r="L41" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="M41" s="1">
-        <v>829203.39</v>
+        <v>284608.79</v>
       </c>
       <c r="N41" s="1">
-        <v>839943.11</v>
+        <v>288688.58</v>
       </c>
       <c r="O41" s="1">
-        <v>1.87</v>
+        <v>0.6</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="B42" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="C42" s="1">
-        <v>101000.0</v>
+        <v>494000.0</v>
       </c>
       <c r="D42" s="1">
-        <v>99.40663732</v>
+        <v>99.43234224</v>
       </c>
       <c r="E42" s="1">
-        <v>99.824</v>
+        <v>101.132352</v>
       </c>
       <c r="F42" t="s">
         <v>8</v>
       </c>
       <c r="G42">
         <v>1.0</v>
       </c>
       <c r="H42" s="1">
-        <v>100822.24</v>
+        <v>499593.82</v>
       </c>
       <c r="I42" s="1">
-        <v>1518.91</v>
+        <v>-7514.94</v>
       </c>
       <c r="J42" s="1">
-        <v>1.506522767199</v>
+        <v>-1.5042099600031</v>
       </c>
       <c r="K42">
         <v>0.0</v>
       </c>
-      <c r="L42" t="s">
-        <v>143</v>
+      <c r="L42">
+        <v>883.11</v>
       </c>
       <c r="M42" s="1">
-        <v>100400.7</v>
+        <v>491195.77</v>
       </c>
       <c r="N42" s="1">
-        <v>102341.15</v>
+        <v>492078.88</v>
       </c>
       <c r="O42" s="1">
-        <v>0.23</v>
+        <v>1.02</v>
       </c>
       <c r="P42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B43" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="C43" s="1">
-        <v>300000.0</v>
+        <v>305000.0</v>
       </c>
       <c r="D43" s="1">
-        <v>100.0</v>
+        <v>96.766</v>
       </c>
       <c r="E43" s="1">
-        <v>98.282533</v>
+        <v>101.542662</v>
       </c>
       <c r="F43" t="s">
         <v>8</v>
       </c>
       <c r="G43">
         <v>1.0</v>
       </c>
       <c r="H43" s="1">
-        <v>294847.6</v>
+        <v>309705.12</v>
       </c>
       <c r="I43" s="1">
-        <v>5152.4</v>
+        <v>-13338.79</v>
       </c>
       <c r="J43" s="1">
-        <v>1.7474790366277</v>
+        <v>-4.306932349068</v>
       </c>
       <c r="K43">
         <v>0.0</v>
       </c>
-      <c r="L43">
-        <v>0.0</v>
+      <c r="L43" t="s">
+        <v>147</v>
       </c>
       <c r="M43" s="1">
-        <v>300000.0</v>
+        <v>295136.3</v>
       </c>
       <c r="N43" s="1">
-        <v>300000.0</v>
+        <v>296366.33</v>
       </c>
       <c r="O43" s="1">
-        <v>0.67</v>
+        <v>0.62</v>
       </c>
       <c r="P43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="B44" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="C44" s="1">
-        <v>100000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D44" s="1">
-        <v>107.03296242</v>
+        <v>104.00273572</v>
       </c>
       <c r="E44" s="1">
-        <v>110.72922</v>
+        <v>104.38516</v>
       </c>
       <c r="F44" t="s">
         <v>8</v>
       </c>
       <c r="G44">
         <v>1.0</v>
       </c>
       <c r="H44" s="1">
-        <v>110729.22</v>
+        <v>835081.28</v>
       </c>
       <c r="I44" s="1">
-        <v>-1855.5</v>
+        <v>10748.82</v>
       </c>
       <c r="J44" s="1">
-        <v>-1.6757094468831</v>
+        <v>1.2871585386275</v>
       </c>
       <c r="K44">
         <v>0.0</v>
       </c>
       <c r="L44" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="M44" s="1">
-        <v>107032.97</v>
+        <v>832021.88</v>
       </c>
       <c r="N44" s="1">
-        <v>108873.72</v>
+        <v>845830.1</v>
       </c>
       <c r="O44" s="1">
-        <v>0.24</v>
+        <v>1.76</v>
       </c>
       <c r="P44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="B45" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="C45" s="1">
-        <v>100000.0</v>
+        <v>101000.0</v>
       </c>
       <c r="D45" s="1">
-        <v>100.21725876</v>
+        <v>99.28934943</v>
       </c>
       <c r="E45" s="1">
-        <v>101.31079</v>
+        <v>99.824</v>
       </c>
       <c r="F45" t="s">
         <v>8</v>
       </c>
       <c r="G45">
         <v>1.0</v>
       </c>
       <c r="H45" s="1">
-        <v>101310.79</v>
+        <v>100822.24</v>
       </c>
       <c r="I45" s="1">
-        <v>435.24</v>
+        <v>1643.95</v>
       </c>
       <c r="J45" s="1">
-        <v>0.42960873170568</v>
+        <v>1.6305430230473</v>
       </c>
       <c r="K45">
         <v>0.0</v>
       </c>
       <c r="L45" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="M45" s="1">
-        <v>100217.26</v>
+        <v>100282.24</v>
       </c>
       <c r="N45" s="1">
-        <v>101746.03</v>
+        <v>102466.19</v>
       </c>
       <c r="O45" s="1">
-        <v>0.23</v>
+        <v>0.21</v>
       </c>
       <c r="P45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="B46" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="C46" s="1">
-        <v>500000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D46" s="1">
-        <v>92.95330989</v>
+        <v>106.86703271</v>
       </c>
       <c r="E46" s="1">
-        <v>93.11093</v>
+        <v>110.72922</v>
       </c>
       <c r="F46" t="s">
         <v>8</v>
       </c>
       <c r="G46">
         <v>1.0</v>
       </c>
       <c r="H46" s="1">
-        <v>465554.65</v>
+        <v>110729.22</v>
       </c>
       <c r="I46" s="1">
-        <v>5650.26</v>
+        <v>-1550.2</v>
       </c>
       <c r="J46" s="1">
-        <v>1.2136620265741</v>
+        <v>-1.3999917998158</v>
       </c>
       <c r="K46">
         <v>0.0</v>
       </c>
       <c r="L46" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
       <c r="M46" s="1">
-        <v>464766.55</v>
+        <v>106867.03</v>
       </c>
       <c r="N46" s="1">
-        <v>471204.91</v>
+        <v>109179.02</v>
       </c>
       <c r="O46" s="1">
-        <v>1.05</v>
+        <v>0.23</v>
       </c>
       <c r="P46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="B47" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="C47" s="1">
-        <v>300000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D47" s="1">
-        <v>98.75756104</v>
+        <v>100.13548871</v>
       </c>
       <c r="E47" s="1">
-        <v>99.977263</v>
+        <v>101.31079</v>
       </c>
       <c r="F47" t="s">
         <v>8</v>
       </c>
       <c r="G47">
         <v>1.0</v>
       </c>
       <c r="H47" s="1">
-        <v>299931.79</v>
+        <v>101310.79</v>
       </c>
       <c r="I47" s="1">
-        <v>-1785.13</v>
+        <v>616.48</v>
       </c>
       <c r="J47" s="1">
-        <v>-0.59517865712067</v>
+        <v>0.60850379313003</v>
       </c>
       <c r="K47">
         <v>0.0</v>
       </c>
       <c r="L47" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="M47" s="1">
-        <v>296272.69</v>
+        <v>100135.49</v>
       </c>
       <c r="N47" s="1">
-        <v>298146.66</v>
+        <v>101927.27</v>
       </c>
       <c r="O47" s="1">
-        <v>0.66</v>
+        <v>0.21</v>
       </c>
       <c r="P47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="B48" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="C48" s="1">
-        <v>400000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D48" s="1">
-        <v>99.76075569</v>
+        <v>93.01460286</v>
       </c>
       <c r="E48" s="1">
-        <v>101.98272</v>
+        <v>93.11093</v>
       </c>
       <c r="F48" t="s">
         <v>8</v>
       </c>
       <c r="G48">
         <v>1.0</v>
       </c>
       <c r="H48" s="1">
-        <v>407930.88</v>
+        <v>465554.65</v>
       </c>
       <c r="I48" s="1">
-        <v>2955.98</v>
+        <v>6833.43</v>
       </c>
       <c r="J48" s="1">
-        <v>0.72462766241183</v>
+        <v>1.4678040483539</v>
       </c>
       <c r="K48">
         <v>0.0</v>
       </c>
       <c r="L48" t="s">
-        <v>160</v>
+        <v>162</v>
       </c>
       <c r="M48" s="1">
-        <v>399043.02</v>
+        <v>465073.01</v>
       </c>
       <c r="N48" s="1">
-        <v>410886.86</v>
+        <v>472388.08</v>
       </c>
       <c r="O48" s="1">
-        <v>0.92</v>
+        <v>0.98</v>
       </c>
       <c r="P48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="B49" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="C49" s="1">
-        <v>300000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D49" s="1">
-        <v>104.12438234</v>
+        <v>100.48981785</v>
       </c>
       <c r="E49" s="1">
-        <v>110.511247</v>
+        <v>99.572</v>
       </c>
       <c r="F49" t="s">
         <v>8</v>
       </c>
       <c r="G49">
         <v>1.0</v>
       </c>
       <c r="H49" s="1">
-        <v>331533.74</v>
+        <v>199144.0</v>
       </c>
       <c r="I49" s="1">
-        <v>-3669.5</v>
+        <v>2090.43</v>
       </c>
       <c r="J49" s="1">
-        <v>-1.1068255074129</v>
+        <v>1.0497077491664</v>
       </c>
       <c r="K49">
         <v>0.0</v>
       </c>
-      <c r="L49" t="s">
-        <v>163</v>
+      <c r="L49">
+        <v>254.79</v>
       </c>
       <c r="M49" s="1">
-        <v>312373.14</v>
+        <v>200979.64</v>
       </c>
       <c r="N49" s="1">
-        <v>327864.24</v>
+        <v>201234.43</v>
       </c>
       <c r="O49" s="1">
-        <v>0.73</v>
+        <v>0.42</v>
       </c>
       <c r="P49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B50" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="C50" s="1">
-        <v>100000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D50" s="1">
-        <v>100.26118592</v>
+        <v>98.51524523</v>
       </c>
       <c r="E50" s="1">
-        <v>104.05285</v>
+        <v>99.977263</v>
       </c>
       <c r="F50" t="s">
         <v>8</v>
       </c>
       <c r="G50">
         <v>1.0</v>
       </c>
       <c r="H50" s="1">
-        <v>104052.85</v>
+        <v>299931.79</v>
       </c>
       <c r="I50" s="1">
-        <v>-601.6</v>
+        <v>-1460.03</v>
       </c>
       <c r="J50" s="1">
-        <v>-0.57816772918762</v>
+        <v>-0.48678734588288</v>
       </c>
       <c r="K50">
         <v>0.0</v>
       </c>
       <c r="L50" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="M50" s="1">
-        <v>100261.18</v>
+        <v>295545.73</v>
       </c>
       <c r="N50" s="1">
-        <v>103451.25</v>
+        <v>298471.76</v>
       </c>
       <c r="O50" s="1">
-        <v>0.23</v>
+        <v>0.62</v>
       </c>
       <c r="P50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B51" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="C51" s="1">
-        <v>200000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D51" s="1">
-        <v>99.32808833</v>
+        <v>99.83070564</v>
       </c>
       <c r="E51" s="1">
-        <v>103.191215</v>
+        <v>101.98272</v>
       </c>
       <c r="F51" t="s">
         <v>8</v>
       </c>
       <c r="G51">
         <v>1.0</v>
       </c>
       <c r="H51" s="1">
-        <v>206382.43</v>
+        <v>407930.88</v>
       </c>
       <c r="I51" s="1">
-        <v>-873.51</v>
+        <v>4682.35</v>
       </c>
       <c r="J51" s="1">
-        <v>-0.42324823871877</v>
+        <v>1.147829259702</v>
       </c>
       <c r="K51">
         <v>0.0</v>
       </c>
       <c r="L51" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="M51" s="1">
-        <v>198656.18</v>
+        <v>399322.82</v>
       </c>
       <c r="N51" s="1">
-        <v>205508.92</v>
+        <v>412613.23</v>
       </c>
       <c r="O51" s="1">
-        <v>0.46</v>
+        <v>0.86</v>
       </c>
       <c r="P51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B52" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="C52" s="1">
-        <v>600000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D52" s="1">
-        <v>97.95471275</v>
+        <v>103.87170061</v>
       </c>
       <c r="E52" s="1">
-        <v>99.92378</v>
+        <v>110.511247</v>
       </c>
       <c r="F52" t="s">
         <v>8</v>
       </c>
       <c r="G52">
         <v>1.0</v>
       </c>
       <c r="H52" s="1">
-        <v>599542.68</v>
+        <v>331533.74</v>
       </c>
       <c r="I52" s="1">
-        <v>-2293.94</v>
+        <v>-18796.72</v>
       </c>
       <c r="J52" s="1">
-        <v>-0.38261496245772</v>
+        <v>-5.6696250583726</v>
       </c>
       <c r="K52">
         <v>0.0</v>
       </c>
       <c r="L52" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="M52" s="1">
-        <v>587728.27</v>
+        <v>311615.1</v>
       </c>
       <c r="N52" s="1">
-        <v>597248.74</v>
+        <v>312737.02</v>
       </c>
       <c r="O52" s="1">
-        <v>1.33</v>
+        <v>0.65</v>
       </c>
       <c r="P52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B53" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="C53" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D53" s="1">
-        <v>87.29235391</v>
+        <v>100.30817502</v>
       </c>
       <c r="E53" s="1">
-        <v>87.8623</v>
+        <v>104.05285</v>
       </c>
       <c r="F53" t="s">
         <v>8</v>
       </c>
       <c r="G53">
         <v>1.0</v>
       </c>
       <c r="H53" s="1">
-        <v>175724.6</v>
+        <v>104052.85</v>
       </c>
       <c r="I53" s="1">
-        <v>-11.81</v>
+        <v>-3633.72</v>
       </c>
       <c r="J53" s="1">
-        <v>-0.0067207437091904</v>
+        <v>-3.4921869030978</v>
       </c>
       <c r="K53">
         <v>0.0</v>
       </c>
-      <c r="L53" t="s">
-        <v>175</v>
+      <c r="L53">
+        <v>110.96</v>
       </c>
       <c r="M53" s="1">
-        <v>174584.71</v>
+        <v>100308.17</v>
       </c>
       <c r="N53" s="1">
-        <v>175712.79</v>
+        <v>100419.13</v>
       </c>
       <c r="O53" s="1">
-        <v>0.39</v>
+        <v>0.21</v>
       </c>
       <c r="P53">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
         <v>176</v>
       </c>
       <c r="B54" t="s">
         <v>177</v>
       </c>
       <c r="C54" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D54" s="1">
-        <v>96.66961904</v>
+        <v>99.29263752</v>
       </c>
       <c r="E54" s="1">
-        <v>98.434</v>
+        <v>103.191215</v>
       </c>
       <c r="F54" t="s">
         <v>8</v>
       </c>
       <c r="G54">
         <v>1.0</v>
       </c>
       <c r="H54" s="1">
-        <v>98434.0</v>
+        <v>206382.43</v>
       </c>
       <c r="I54" s="1">
-        <v>966.78</v>
+        <v>-7558.8</v>
       </c>
       <c r="J54" s="1">
-        <v>0.98216063555276</v>
+        <v>-3.6625210779813</v>
       </c>
       <c r="K54">
         <v>0.0</v>
       </c>
-      <c r="L54" t="s">
-        <v>178</v>
+      <c r="L54">
+        <v>238.36</v>
       </c>
       <c r="M54" s="1">
-        <v>96669.62</v>
+        <v>198585.27</v>
       </c>
       <c r="N54" s="1">
-        <v>99400.78</v>
+        <v>198823.63</v>
       </c>
       <c r="O54" s="1">
-        <v>0.22</v>
+        <v>0.41</v>
       </c>
       <c r="P54">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="s">
+        <v>178</v>
+      </c>
+      <c r="B55" t="s">
         <v>179</v>
-      </c>
-[...1 lines deleted...]
-        <v>180</v>
       </c>
       <c r="C55" s="1">
         <v>600000.0</v>
       </c>
       <c r="D55" s="1">
-        <v>97.98453949</v>
+        <v>98.07607377</v>
       </c>
       <c r="E55" s="1">
-        <v>99.282902</v>
+        <v>99.92378</v>
       </c>
       <c r="F55" t="s">
         <v>8</v>
       </c>
       <c r="G55">
         <v>1.0</v>
       </c>
       <c r="H55" s="1">
-        <v>595697.41</v>
+        <v>599542.68</v>
       </c>
       <c r="I55" s="1">
-        <v>-1853.87</v>
+        <v>267.36</v>
       </c>
       <c r="J55" s="1">
-        <v>-0.31121001516525</v>
+        <v>0.044593989538826</v>
       </c>
       <c r="K55">
         <v>0.0</v>
       </c>
       <c r="L55" t="s">
-        <v>181</v>
+        <v>180</v>
       </c>
       <c r="M55" s="1">
-        <v>587907.24</v>
+        <v>588456.44</v>
       </c>
       <c r="N55" s="1">
-        <v>593843.54</v>
+        <v>599810.04</v>
       </c>
       <c r="O55" s="1">
-        <v>1.32</v>
+        <v>1.25</v>
       </c>
       <c r="P55">
         <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" t="s">
+        <v>181</v>
+      </c>
+      <c r="B56" t="s">
         <v>182</v>
       </c>
-      <c r="B56" t="s">
+      <c r="C56" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="D56" s="1">
+        <v>87.49061394</v>
+      </c>
+      <c r="E56" s="1">
+        <v>87.8623</v>
+      </c>
+      <c r="F56" t="s">
+        <v>8</v>
+      </c>
+      <c r="G56">
+        <v>1.0</v>
+      </c>
+      <c r="H56" s="1">
+        <v>175724.6</v>
+      </c>
+      <c r="I56" s="1">
+        <v>581.97</v>
+      </c>
+      <c r="J56" s="1">
+        <v>0.33118299885161</v>
+      </c>
+      <c r="K56">
+        <v>0.0</v>
+      </c>
+      <c r="L56" t="s">
         <v>183</v>
       </c>
-      <c r="C56" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M56" s="1">
-        <v>147853.42</v>
+        <v>174981.23</v>
       </c>
       <c r="N56" s="1">
-        <v>149579.45</v>
+        <v>176306.57</v>
       </c>
       <c r="O56" s="1">
-        <v>0.33</v>
+        <v>0.37</v>
       </c>
       <c r="P56">
         <v>1</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57" t="s">
+        <v>184</v>
+      </c>
+      <c r="B57" t="s">
         <v>185</v>
       </c>
-      <c r="B57" t="s">
+      <c r="C57" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="D57" s="1">
+        <v>95.98457468</v>
+      </c>
+      <c r="E57" s="1">
+        <v>98.434</v>
+      </c>
+      <c r="F57" t="s">
+        <v>8</v>
+      </c>
+      <c r="G57">
+        <v>1.0</v>
+      </c>
+      <c r="H57" s="1">
+        <v>98434.0</v>
+      </c>
+      <c r="I57" s="1">
+        <v>599.55</v>
+      </c>
+      <c r="J57" s="1">
+        <v>0.60908832314038</v>
+      </c>
+      <c r="K57">
+        <v>0.0</v>
+      </c>
+      <c r="L57" t="s">
         <v>186</v>
       </c>
-      <c r="C57" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M57" s="1">
-        <v>135888.04</v>
+        <v>95984.58</v>
       </c>
       <c r="N57" s="1">
-        <v>140472.77</v>
+        <v>99033.55</v>
       </c>
       <c r="O57" s="1">
-        <v>0.31</v>
+        <v>0.21</v>
       </c>
       <c r="P57">
         <v>1</v>
       </c>
     </row>
     <row r="58" spans="1:16">
       <c r="A58" t="s">
+        <v>187</v>
+      </c>
+      <c r="B58" t="s">
         <v>188</v>
-      </c>
-[...1 lines deleted...]
-        <v>189</v>
       </c>
       <c r="C58" s="1">
         <v>600000.0</v>
       </c>
       <c r="D58" s="1">
-        <v>84.45497982</v>
+        <v>97.98318751</v>
       </c>
       <c r="E58" s="1">
-        <v>85.527105</v>
+        <v>99.282902</v>
       </c>
       <c r="F58" t="s">
         <v>8</v>
       </c>
       <c r="G58">
         <v>1.0</v>
       </c>
       <c r="H58" s="1">
-        <v>513162.63</v>
+        <v>595697.41</v>
       </c>
       <c r="I58" s="1">
-        <v>-3895.08</v>
+        <v>-86.64</v>
       </c>
       <c r="J58" s="1">
-        <v>-0.75903422663494</v>
+        <v>-0.014544296910742</v>
       </c>
       <c r="K58">
         <v>0.0</v>
       </c>
       <c r="L58" t="s">
-        <v>190</v>
+        <v>189</v>
       </c>
       <c r="M58" s="1">
-        <v>506729.87</v>
+        <v>587899.13</v>
       </c>
       <c r="N58" s="1">
-        <v>509267.55</v>
+        <v>595610.77</v>
       </c>
       <c r="O58" s="1">
-        <v>1.13</v>
+        <v>1.24</v>
       </c>
       <c r="P58">
         <v>1</v>
       </c>
     </row>
     <row r="59" spans="1:16">
       <c r="A59" t="s">
+        <v>190</v>
+      </c>
+      <c r="B59" t="s">
         <v>191</v>
       </c>
-      <c r="B59" t="s">
+      <c r="C59" s="1">
+        <v>150000.0</v>
+      </c>
+      <c r="D59" s="1">
+        <v>99.02596911</v>
+      </c>
+      <c r="E59" s="1">
+        <v>100.356793</v>
+      </c>
+      <c r="F59" t="s">
+        <v>8</v>
+      </c>
+      <c r="G59">
+        <v>1.0</v>
+      </c>
+      <c r="H59" s="1">
+        <v>150535.19</v>
+      </c>
+      <c r="I59" s="1">
+        <v>190.07</v>
+      </c>
+      <c r="J59" s="1">
+        <v>0.12626283595218</v>
+      </c>
+      <c r="K59">
+        <v>0.0</v>
+      </c>
+      <c r="L59" t="s">
         <v>192</v>
       </c>
-      <c r="C59" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M59" s="1">
-        <v>990637.14</v>
+        <v>148538.96</v>
       </c>
       <c r="N59" s="1">
-        <v>1016578.92</v>
+        <v>150725.26</v>
       </c>
       <c r="O59" s="1">
-        <v>2.27</v>
+        <v>0.31</v>
       </c>
       <c r="P59">
         <v>1</v>
       </c>
     </row>
     <row r="60" spans="1:16">
       <c r="A60" t="s">
+        <v>193</v>
+      </c>
+      <c r="B60" t="s">
         <v>194</v>
       </c>
-      <c r="B60" t="s">
+      <c r="C60" s="1">
+        <v>130000.0</v>
+      </c>
+      <c r="D60" s="1">
+        <v>104.42793759</v>
+      </c>
+      <c r="E60" s="1">
+        <v>109.600592</v>
+      </c>
+      <c r="F60" t="s">
+        <v>8</v>
+      </c>
+      <c r="G60">
+        <v>1.0</v>
+      </c>
+      <c r="H60" s="1">
+        <v>142480.77</v>
+      </c>
+      <c r="I60" s="1">
+        <v>-1598.36</v>
+      </c>
+      <c r="J60" s="1">
+        <v>-1.1218075253243</v>
+      </c>
+      <c r="K60">
+        <v>0.0</v>
+      </c>
+      <c r="L60" t="s">
         <v>195</v>
       </c>
-      <c r="C60" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M60" s="1">
-        <v>283398.8</v>
+        <v>135756.31</v>
       </c>
       <c r="N60" s="1">
-        <v>289221.5</v>
+        <v>140882.41</v>
       </c>
       <c r="O60" s="1">
-        <v>0.64</v>
+        <v>0.29</v>
       </c>
       <c r="P60">
         <v>1</v>
       </c>
     </row>
     <row r="61" spans="1:16">
       <c r="A61" t="s">
+        <v>196</v>
+      </c>
+      <c r="B61" t="s">
         <v>197</v>
       </c>
-      <c r="B61" t="s">
+      <c r="C61" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="D61" s="1">
+        <v>85.20742961</v>
+      </c>
+      <c r="E61" s="1">
+        <v>85.527105</v>
+      </c>
+      <c r="F61" t="s">
+        <v>8</v>
+      </c>
+      <c r="G61">
+        <v>1.0</v>
+      </c>
+      <c r="H61" s="1">
+        <v>513162.63</v>
+      </c>
+      <c r="I61" s="1">
+        <v>948.39</v>
+      </c>
+      <c r="J61" s="1">
+        <v>0.18481275614321</v>
+      </c>
+      <c r="K61">
+        <v>0.0</v>
+      </c>
+      <c r="L61" t="s">
         <v>198</v>
       </c>
-      <c r="C61" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M61" s="1">
-        <v>488584.13</v>
+        <v>511244.58</v>
       </c>
       <c r="N61" s="1">
-        <v>489602.97</v>
+        <v>514111.02</v>
       </c>
       <c r="O61" s="1">
-        <v>1.09</v>
+        <v>1.07</v>
       </c>
       <c r="P61">
         <v>1</v>
       </c>
     </row>
     <row r="62" spans="1:16">
       <c r="A62" t="s">
+        <v>199</v>
+      </c>
+      <c r="B62" t="s">
         <v>200</v>
       </c>
-      <c r="B62" t="s">
+      <c r="C62" s="1">
+        <v>1000000.0</v>
+      </c>
+      <c r="D62" s="1">
+        <v>98.89989045</v>
+      </c>
+      <c r="E62" s="1">
+        <v>100.789118</v>
+      </c>
+      <c r="F62" t="s">
+        <v>8</v>
+      </c>
+      <c r="G62">
+        <v>1.0</v>
+      </c>
+      <c r="H62" s="1">
+        <v>1007891.18</v>
+      </c>
+      <c r="I62" s="1">
+        <v>9789.23</v>
+      </c>
+      <c r="J62" s="1">
+        <v>0.97125862337638</v>
+      </c>
+      <c r="K62">
+        <v>0.0</v>
+      </c>
+      <c r="L62" t="s">
         <v>201</v>
       </c>
-      <c r="C62" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M62" s="1">
-        <v>543192.41</v>
+        <v>988998.9</v>
       </c>
       <c r="N62" s="1">
-        <v>555671.59</v>
+        <v>1017680.41</v>
       </c>
       <c r="O62" s="1">
-        <v>1.24</v>
+        <v>2.12</v>
       </c>
       <c r="P62">
         <v>1</v>
       </c>
     </row>
     <row r="63" spans="1:16">
       <c r="A63" t="s">
+        <v>202</v>
+      </c>
+      <c r="B63" t="s">
         <v>203</v>
       </c>
-      <c r="B63" t="s">
+      <c r="C63" s="1">
+        <v>288000.0</v>
+      </c>
+      <c r="D63" s="1">
+        <v>97.94538497</v>
+      </c>
+      <c r="E63" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F63" t="s">
+        <v>8</v>
+      </c>
+      <c r="G63">
+        <v>1.0</v>
+      </c>
+      <c r="H63" s="1">
+        <v>288000.0</v>
+      </c>
+      <c r="I63" s="1">
+        <v>846.45</v>
+      </c>
+      <c r="J63" s="1">
+        <v>0.29390625</v>
+      </c>
+      <c r="K63">
+        <v>0.0</v>
+      </c>
+      <c r="L63" t="s">
         <v>204</v>
       </c>
-      <c r="C63" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M63" s="1">
-        <v>135950.34</v>
+        <v>282082.71</v>
       </c>
       <c r="N63" s="1">
-        <v>141388.52</v>
+        <v>288846.45</v>
       </c>
       <c r="O63" s="1">
-        <v>0.32</v>
+        <v>0.6</v>
       </c>
       <c r="P63">
         <v>1</v>
       </c>
     </row>
     <row r="64" spans="1:16">
       <c r="A64" t="s">
+        <v>205</v>
+      </c>
+      <c r="B64" t="s">
         <v>206</v>
       </c>
-      <c r="B64" t="s">
+      <c r="C64" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="D64" s="1">
+        <v>97.66517233</v>
+      </c>
+      <c r="E64" s="1">
+        <v>99.498222</v>
+      </c>
+      <c r="F64" t="s">
+        <v>8</v>
+      </c>
+      <c r="G64">
+        <v>1.0</v>
+      </c>
+      <c r="H64" s="1">
+        <v>497491.11</v>
+      </c>
+      <c r="I64" s="1">
+        <v>-6228.6</v>
+      </c>
+      <c r="J64" s="1">
+        <v>-1.2520022719602</v>
+      </c>
+      <c r="K64">
+        <v>0.0</v>
+      </c>
+      <c r="L64" t="s">
         <v>207</v>
       </c>
-      <c r="C64" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M64" s="1">
-        <v>97108.23</v>
+        <v>488325.87</v>
       </c>
       <c r="N64" s="1">
-        <v>98661.65</v>
+        <v>491262.51</v>
       </c>
       <c r="O64" s="1">
-        <v>0.22</v>
+        <v>1.02</v>
       </c>
       <c r="P64">
         <v>1</v>
       </c>
     </row>
     <row r="65" spans="1:16">
       <c r="A65" t="s">
+        <v>208</v>
+      </c>
+      <c r="B65" t="s">
         <v>209</v>
       </c>
-      <c r="B65" t="s">
+      <c r="C65" s="1">
+        <v>540000.0</v>
+      </c>
+      <c r="D65" s="1">
+        <v>100.20574217</v>
+      </c>
+      <c r="E65" s="1">
+        <v>101.900644</v>
+      </c>
+      <c r="F65" t="s">
+        <v>8</v>
+      </c>
+      <c r="G65">
+        <v>1.0</v>
+      </c>
+      <c r="H65" s="1">
+        <v>550263.48</v>
+      </c>
+      <c r="I65" s="1">
+        <v>4983.69</v>
+      </c>
+      <c r="J65" s="1">
+        <v>0.90569157887781</v>
+      </c>
+      <c r="K65">
+        <v>0.0</v>
+      </c>
+      <c r="L65" t="s">
         <v>210</v>
       </c>
-      <c r="C65" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M65" s="1">
-        <v>100710.31</v>
+        <v>541111.01</v>
       </c>
       <c r="N65" s="1">
-        <v>101306.2</v>
+        <v>555247.17</v>
       </c>
       <c r="O65" s="1">
-        <v>0.23</v>
+        <v>1.16</v>
       </c>
       <c r="P65">
         <v>1</v>
       </c>
     </row>
     <row r="66" spans="1:16">
       <c r="A66" t="s">
         <v>211</v>
       </c>
       <c r="B66" t="s">
         <v>212</v>
       </c>
       <c r="C66" s="1">
-        <v>200000.0</v>
+        <v>130000.0</v>
       </c>
       <c r="D66" s="1">
-        <v>99.13556604</v>
+        <v>104.22233421</v>
       </c>
       <c r="E66" s="1">
-        <v>102.91498</v>
+        <v>109.789346</v>
       </c>
       <c r="F66" t="s">
         <v>8</v>
       </c>
       <c r="G66">
         <v>1.0</v>
       </c>
       <c r="H66" s="1">
-        <v>205829.96</v>
+        <v>142726.15</v>
       </c>
       <c r="I66" s="1">
-        <v>-6284.86</v>
+        <v>-6987.8</v>
       </c>
       <c r="J66" s="1">
-        <v>-3.053423320881</v>
+        <v>-4.895949340748</v>
       </c>
       <c r="K66">
         <v>0.0</v>
       </c>
-      <c r="L66" t="s">
-        <v>213</v>
+      <c r="L66">
+        <v>249.32</v>
       </c>
       <c r="M66" s="1">
-        <v>198271.13</v>
+        <v>135489.03</v>
       </c>
       <c r="N66" s="1">
-        <v>199545.1</v>
+        <v>135738.35</v>
       </c>
       <c r="O66" s="1">
-        <v>0.44</v>
+        <v>0.28</v>
       </c>
       <c r="P66">
         <v>1</v>
       </c>
     </row>
     <row r="67" spans="1:16">
       <c r="A67" t="s">
+        <v>213</v>
+      </c>
+      <c r="B67" t="s">
         <v>214</v>
       </c>
-      <c r="B67" t="s">
+      <c r="C67" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="D67" s="1">
+        <v>96.62674221</v>
+      </c>
+      <c r="E67" s="1">
+        <v>98.975</v>
+      </c>
+      <c r="F67" t="s">
+        <v>8</v>
+      </c>
+      <c r="G67">
+        <v>1.0</v>
+      </c>
+      <c r="H67" s="1">
+        <v>98975.0</v>
+      </c>
+      <c r="I67" s="1">
+        <v>-487.98</v>
+      </c>
+      <c r="J67" s="1">
+        <v>-0.49303359434201</v>
+      </c>
+      <c r="K67">
+        <v>0.0</v>
+      </c>
+      <c r="L67" t="s">
         <v>215</v>
       </c>
-      <c r="C67" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M67" s="1">
-        <v>191266.81</v>
+        <v>96626.75</v>
       </c>
       <c r="N67" s="1">
-        <v>197393.9</v>
+        <v>98487.02</v>
       </c>
       <c r="O67" s="1">
-        <v>0.44</v>
+        <v>0.21</v>
       </c>
       <c r="P67">
         <v>1</v>
       </c>
     </row>
     <row r="68" spans="1:16">
       <c r="A68" t="s">
+        <v>216</v>
+      </c>
+      <c r="B68" t="s">
         <v>217</v>
       </c>
-      <c r="B68" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C68" s="1">
-        <v>285000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D68" s="1">
-        <v>99.37328512</v>
+        <v>100.47818434</v>
       </c>
       <c r="E68" s="1">
-        <v>102.724621</v>
+        <v>99.711</v>
       </c>
       <c r="F68" t="s">
         <v>8</v>
       </c>
       <c r="G68">
         <v>1.0</v>
       </c>
       <c r="H68" s="1">
-        <v>292765.17</v>
+        <v>99711.0</v>
       </c>
       <c r="I68" s="1">
-        <v>-7935.01</v>
+        <v>1680.88</v>
       </c>
       <c r="J68" s="1">
-        <v>-2.7103668103689</v>
+        <v>1.6857518227678</v>
       </c>
       <c r="K68">
         <v>0.0</v>
       </c>
-      <c r="L68" t="s">
-        <v>219</v>
+      <c r="L68">
+        <v>913.7</v>
       </c>
       <c r="M68" s="1">
-        <v>283213.86</v>
+        <v>100478.18</v>
       </c>
       <c r="N68" s="1">
-        <v>284830.16</v>
+        <v>101391.88</v>
       </c>
       <c r="O68" s="1">
-        <v>0.63</v>
+        <v>0.21</v>
       </c>
       <c r="P68">
         <v>1</v>
       </c>
     </row>
     <row r="69" spans="1:16">
       <c r="A69" t="s">
+        <v>218</v>
+      </c>
+      <c r="B69" t="s">
+        <v>219</v>
+      </c>
+      <c r="C69" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="D69" s="1">
+        <v>98.59035584</v>
+      </c>
+      <c r="E69" s="1">
+        <v>102.91498</v>
+      </c>
+      <c r="F69" t="s">
+        <v>8</v>
+      </c>
+      <c r="G69">
+        <v>1.0</v>
+      </c>
+      <c r="H69" s="1">
+        <v>205829.96</v>
+      </c>
+      <c r="I69" s="1">
+        <v>-6717.74</v>
+      </c>
+      <c r="J69" s="1">
+        <v>-3.2637328404475</v>
+      </c>
+      <c r="K69">
+        <v>0.0</v>
+      </c>
+      <c r="L69" t="s">
         <v>220</v>
       </c>
-      <c r="B69" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M69" s="1">
-        <v>342727.9</v>
+        <v>197180.71</v>
       </c>
       <c r="N69" s="1">
-        <v>343358.97</v>
+        <v>199112.22</v>
       </c>
       <c r="O69" s="1">
-        <v>0.77</v>
+        <v>0.41</v>
       </c>
       <c r="P69">
         <v>1</v>
       </c>
     </row>
     <row r="70" spans="1:16">
       <c r="A70" t="s">
+        <v>221</v>
+      </c>
+      <c r="B70" t="s">
         <v>222</v>
       </c>
-      <c r="B70" t="s">
+      <c r="C70" s="1">
+        <v>193000.0</v>
+      </c>
+      <c r="D70" s="1">
+        <v>99.19127661</v>
+      </c>
+      <c r="E70" s="1">
+        <v>99.223</v>
+      </c>
+      <c r="F70" t="s">
+        <v>8</v>
+      </c>
+      <c r="G70">
+        <v>1.0</v>
+      </c>
+      <c r="H70" s="1">
+        <v>191500.39</v>
+      </c>
+      <c r="I70" s="1">
+        <v>6700.38</v>
+      </c>
+      <c r="J70" s="1">
+        <v>3.4988858247234</v>
+      </c>
+      <c r="K70">
+        <v>0.0</v>
+      </c>
+      <c r="L70" t="s">
         <v>223</v>
       </c>
-      <c r="C70" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M70" s="1">
-        <v>296455.19</v>
+        <v>191439.16</v>
       </c>
       <c r="N70" s="1">
-        <v>305644.23</v>
+        <v>198200.77</v>
       </c>
       <c r="O70" s="1">
-        <v>0.68</v>
+        <v>0.41</v>
       </c>
       <c r="P70">
         <v>1</v>
       </c>
     </row>
     <row r="71" spans="1:16">
       <c r="A71" t="s">
+        <v>224</v>
+      </c>
+      <c r="B71" t="s">
         <v>225</v>
       </c>
-      <c r="B71" t="s">
+      <c r="C71" s="1">
+        <v>285000.0</v>
+      </c>
+      <c r="D71" s="1">
+        <v>99.43433139</v>
+      </c>
+      <c r="E71" s="1">
+        <v>102.724621</v>
+      </c>
+      <c r="F71" t="s">
+        <v>8</v>
+      </c>
+      <c r="G71">
+        <v>1.0</v>
+      </c>
+      <c r="H71" s="1">
+        <v>292765.17</v>
+      </c>
+      <c r="I71" s="1">
+        <v>-7479.93</v>
+      </c>
+      <c r="J71" s="1">
+        <v>-2.5549248225122</v>
+      </c>
+      <c r="K71">
+        <v>0.0</v>
+      </c>
+      <c r="L71" t="s">
         <v>226</v>
       </c>
-      <c r="C71" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M71" s="1">
-        <v>176511.33</v>
+        <v>283387.84</v>
       </c>
       <c r="N71" s="1">
-        <v>176911.33</v>
+        <v>285285.24</v>
       </c>
       <c r="O71" s="1">
-        <v>0.39</v>
+        <v>0.59</v>
       </c>
       <c r="P71">
         <v>1</v>
       </c>
     </row>
     <row r="72" spans="1:16">
       <c r="A72" t="s">
         <v>227</v>
       </c>
       <c r="B72" t="s">
         <v>228</v>
       </c>
       <c r="C72" s="1">
-        <v>600000.0</v>
+        <v>349000.0</v>
       </c>
       <c r="D72" s="1">
-        <v>96.12282485</v>
+        <v>97.40453961</v>
       </c>
       <c r="E72" s="1">
-        <v>93.376495</v>
+        <v>99.735</v>
       </c>
       <c r="F72" t="s">
         <v>8</v>
       </c>
       <c r="G72">
         <v>1.0</v>
       </c>
       <c r="H72" s="1">
-        <v>560258.97</v>
+        <v>348075.15</v>
       </c>
       <c r="I72" s="1">
-        <v>19165.65</v>
+        <v>-6584.32</v>
       </c>
       <c r="J72" s="1">
-        <v>3.420855537574</v>
+        <v>-1.8916374811589</v>
       </c>
       <c r="K72">
         <v>0.0</v>
       </c>
       <c r="L72" t="s">
         <v>229</v>
       </c>
       <c r="M72" s="1">
-        <v>576736.95</v>
+        <v>339941.84</v>
       </c>
       <c r="N72" s="1">
-        <v>579424.62</v>
+        <v>341490.83</v>
       </c>
       <c r="O72" s="1">
-        <v>1.29</v>
+        <v>0.71</v>
       </c>
       <c r="P72">
         <v>1</v>
       </c>
     </row>
     <row r="73" spans="1:16">
       <c r="A73" t="s">
         <v>230</v>
       </c>
       <c r="B73" t="s">
         <v>231</v>
       </c>
       <c r="C73" s="1">
-        <v>100000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D73" s="1">
-        <v>92.99564665</v>
+        <v>98.37618693</v>
       </c>
       <c r="E73" s="1">
-        <v>94.91756</v>
+        <v>101.14437</v>
       </c>
       <c r="F73" t="s">
         <v>8</v>
       </c>
       <c r="G73">
         <v>1.0</v>
       </c>
       <c r="H73" s="1">
-        <v>94917.56</v>
+        <v>303433.11</v>
       </c>
       <c r="I73" s="1">
-        <v>139.05</v>
+        <v>-8010.71</v>
       </c>
       <c r="J73" s="1">
-        <v>0.14649554834743</v>
+        <v>-2.6400250124319</v>
       </c>
       <c r="K73">
         <v>0.0</v>
       </c>
-      <c r="L73" t="s">
-        <v>232</v>
+      <c r="L73">
+        <v>293.84</v>
       </c>
       <c r="M73" s="1">
-        <v>92995.65</v>
+        <v>295128.56</v>
       </c>
       <c r="N73" s="1">
-        <v>95056.61</v>
+        <v>295422.4</v>
       </c>
       <c r="O73" s="1">
-        <v>0.21</v>
+        <v>0.61</v>
       </c>
       <c r="P73">
         <v>1</v>
       </c>
     </row>
     <row r="74" spans="1:16">
       <c r="A74" t="s">
+        <v>232</v>
+      </c>
+      <c r="B74" t="s">
         <v>233</v>
       </c>
-      <c r="B74" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C74" s="1">
-        <v>140000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D74" s="1">
-        <v>97.56509893</v>
+        <v>88.17811428</v>
       </c>
       <c r="E74" s="1">
-        <v>96.7943</v>
+        <v>86.69767</v>
       </c>
       <c r="F74" t="s">
         <v>8</v>
       </c>
       <c r="G74">
         <v>1.0</v>
       </c>
       <c r="H74" s="1">
-        <v>135512.02</v>
+        <v>173395.34</v>
       </c>
       <c r="I74" s="1">
-        <v>1803.09</v>
+        <v>3448.56</v>
       </c>
       <c r="J74" s="1">
-        <v>1.3305756935805</v>
+        <v>1.9888423760408</v>
       </c>
       <c r="K74">
         <v>0.0</v>
       </c>
       <c r="L74">
-        <v>723.97</v>
+        <v>487.67</v>
       </c>
       <c r="M74" s="1">
-        <v>136591.14</v>
+        <v>176356.23</v>
       </c>
       <c r="N74" s="1">
-        <v>137315.11</v>
+        <v>176843.9</v>
       </c>
       <c r="O74" s="1">
-        <v>0.31</v>
+        <v>0.37</v>
       </c>
       <c r="P74">
         <v>1</v>
       </c>
     </row>
     <row r="75" spans="1:16">
       <c r="A75" t="s">
+        <v>234</v>
+      </c>
+      <c r="B75" t="s">
         <v>235</v>
       </c>
-      <c r="B75" t="s">
+      <c r="C75" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="D75" s="1">
+        <v>95.68747497</v>
+      </c>
+      <c r="E75" s="1">
+        <v>93.376495</v>
+      </c>
+      <c r="F75" t="s">
+        <v>8</v>
+      </c>
+      <c r="G75">
+        <v>1.0</v>
+      </c>
+      <c r="H75" s="1">
+        <v>186752.99</v>
+      </c>
+      <c r="I75" s="1">
+        <v>5780.86</v>
+      </c>
+      <c r="J75" s="1">
+        <v>3.0954578023088</v>
+      </c>
+      <c r="K75">
+        <v>0.0</v>
+      </c>
+      <c r="L75" t="s">
         <v>236</v>
       </c>
-      <c r="C75" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M75" s="1">
-        <v>134424.53</v>
+        <v>191374.95</v>
       </c>
       <c r="N75" s="1">
-        <v>136716.23</v>
+        <v>192533.85</v>
       </c>
       <c r="O75" s="1">
-        <v>0.3</v>
+        <v>0.4</v>
       </c>
       <c r="P75">
         <v>1</v>
       </c>
     </row>
     <row r="76" spans="1:16">
       <c r="A76" t="s">
+        <v>237</v>
+      </c>
+      <c r="B76" t="s">
         <v>238</v>
       </c>
-      <c r="B76" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C76" s="1">
-        <v>135000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D76" s="1">
-        <v>100.85896956</v>
+        <v>92.86197945</v>
       </c>
       <c r="E76" s="1">
-        <v>105.064793</v>
+        <v>94.91756</v>
       </c>
       <c r="F76" t="s">
         <v>8</v>
       </c>
       <c r="G76">
         <v>1.0</v>
       </c>
       <c r="H76" s="1">
-        <v>141837.47</v>
+        <v>94917.56</v>
       </c>
       <c r="I76" s="1">
-        <v>-4891.44</v>
+        <v>-1933.32</v>
       </c>
       <c r="J76" s="1">
-        <v>-3.4486232728206</v>
+        <v>-2.0368412335926</v>
       </c>
       <c r="K76">
         <v>0.0</v>
       </c>
       <c r="L76">
-        <v>786.42</v>
+        <v>122.26</v>
       </c>
       <c r="M76" s="1">
-        <v>136159.61</v>
+        <v>92861.98</v>
       </c>
       <c r="N76" s="1">
-        <v>136946.03</v>
+        <v>92984.24</v>
       </c>
       <c r="O76" s="1">
-        <v>0.31</v>
+        <v>0.19</v>
       </c>
       <c r="P76">
         <v>1</v>
       </c>
     </row>
     <row r="77" spans="1:16">
       <c r="A77" t="s">
+        <v>239</v>
+      </c>
+      <c r="B77" t="s">
         <v>240</v>
       </c>
-      <c r="B77" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C77" s="1">
-        <v>130000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D77" s="1">
-        <v>101.34682036</v>
+        <v>100.55460226</v>
       </c>
       <c r="E77" s="1">
-        <v>107.1356</v>
+        <v>100.0</v>
       </c>
       <c r="F77" t="s">
         <v>8</v>
       </c>
       <c r="G77">
         <v>1.0</v>
       </c>
       <c r="H77" s="1">
-        <v>139276.28</v>
+        <v>400000.0</v>
       </c>
       <c r="I77" s="1">
-        <v>-6614.52</v>
+        <v>2410.02</v>
       </c>
       <c r="J77" s="1">
-        <v>-4.7492078335234</v>
+        <v>0.602505</v>
       </c>
       <c r="K77">
         <v>0.0</v>
       </c>
       <c r="L77">
-        <v>910.89</v>
+        <v>191.61</v>
       </c>
       <c r="M77" s="1">
-        <v>131750.87</v>
+        <v>402218.41</v>
       </c>
       <c r="N77" s="1">
-        <v>132661.76</v>
+        <v>402410.02</v>
       </c>
       <c r="O77" s="1">
-        <v>0.3</v>
+        <v>0.84</v>
       </c>
       <c r="P77">
         <v>1</v>
       </c>
     </row>
     <row r="78" spans="1:16">
       <c r="A78" t="s">
+        <v>241</v>
+      </c>
+      <c r="B78" t="s">
         <v>242</v>
       </c>
-      <c r="B78" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C78" s="1">
-        <v>300000.0</v>
+        <v>140000.0</v>
       </c>
       <c r="D78" s="1">
-        <v>102.8885737</v>
+        <v>97.54680763</v>
       </c>
       <c r="E78" s="1">
-        <v>106.30133</v>
+        <v>96.7943</v>
       </c>
       <c r="F78" t="s">
         <v>8</v>
       </c>
       <c r="G78">
         <v>1.0</v>
       </c>
       <c r="H78" s="1">
-        <v>318903.99</v>
+        <v>135512.02</v>
       </c>
       <c r="I78" s="1">
-        <v>-3597.17</v>
+        <v>1930.91</v>
       </c>
       <c r="J78" s="1">
-        <v>-1.1279789882842</v>
+        <v>1.4248994295857</v>
       </c>
       <c r="K78">
         <v>0.0</v>
       </c>
-      <c r="L78" t="s">
-        <v>244</v>
+      <c r="L78">
+        <v>877.4</v>
       </c>
       <c r="M78" s="1">
-        <v>308665.72</v>
+        <v>136565.53</v>
       </c>
       <c r="N78" s="1">
-        <v>315306.82</v>
+        <v>137442.93</v>
       </c>
       <c r="O78" s="1">
-        <v>0.7</v>
+        <v>0.29</v>
       </c>
       <c r="P78">
         <v>1</v>
       </c>
     </row>
     <row r="79" spans="1:16">
       <c r="A79" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
       <c r="B79" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="C79" s="1">
-        <v>300000.0</v>
+        <v>145000.0</v>
       </c>
       <c r="D79" s="1">
-        <v>81.08757666</v>
+        <v>92.63513106</v>
       </c>
       <c r="E79" s="1">
-        <v>82.438423</v>
+        <v>93.402414</v>
       </c>
       <c r="F79" t="s">
         <v>8</v>
       </c>
       <c r="G79">
         <v>1.0</v>
       </c>
       <c r="H79" s="1">
-        <v>247315.27</v>
+        <v>135433.5</v>
       </c>
       <c r="I79" s="1">
-        <v>-2055.28</v>
+        <v>-970.54</v>
       </c>
       <c r="J79" s="1">
-        <v>-0.83103643377944</v>
+        <v>-0.71661738048563</v>
       </c>
       <c r="K79">
         <v>0.0</v>
       </c>
-      <c r="L79" t="s">
-        <v>247</v>
+      <c r="L79">
+        <v>142.02</v>
       </c>
       <c r="M79" s="1">
-        <v>243262.73</v>
+        <v>134320.94</v>
       </c>
       <c r="N79" s="1">
-        <v>245259.99</v>
+        <v>134462.96</v>
       </c>
       <c r="O79" s="1">
-        <v>0.55</v>
+        <v>0.28</v>
       </c>
       <c r="P79">
         <v>1</v>
       </c>
     </row>
     <row r="80" spans="1:16">
       <c r="A80" t="s">
-        <v>248</v>
+        <v>245</v>
       </c>
       <c r="B80" t="s">
-        <v>249</v>
+        <v>246</v>
       </c>
       <c r="C80" s="1">
-        <v>100000.0</v>
+        <v>135000.0</v>
       </c>
       <c r="D80" s="1">
-        <v>103.94106344</v>
+        <v>100.75223226</v>
       </c>
       <c r="E80" s="1">
-        <v>109.37547</v>
+        <v>105.064793</v>
       </c>
       <c r="F80" t="s">
         <v>8</v>
       </c>
       <c r="G80">
         <v>1.0</v>
       </c>
       <c r="H80" s="1">
-        <v>109375.47</v>
+        <v>141837.47</v>
       </c>
       <c r="I80" s="1">
-        <v>-5248.11</v>
+        <v>-4636.08</v>
       </c>
       <c r="J80" s="1">
-        <v>-4.7982513812283</v>
+        <v>-3.2685862205523</v>
       </c>
       <c r="K80">
         <v>0.0</v>
       </c>
-      <c r="L80">
-        <v>186.3</v>
+      <c r="L80" t="s">
+        <v>247</v>
       </c>
       <c r="M80" s="1">
-        <v>103941.06</v>
+        <v>136015.52</v>
       </c>
       <c r="N80" s="1">
-        <v>104127.36</v>
+        <v>137201.39</v>
       </c>
       <c r="O80" s="1">
-        <v>0.23</v>
+        <v>0.29</v>
       </c>
       <c r="P80">
         <v>1</v>
       </c>
     </row>
     <row r="81" spans="1:16">
       <c r="A81" t="s">
+        <v>248</v>
+      </c>
+      <c r="B81" t="s">
+        <v>249</v>
+      </c>
+      <c r="C81" s="1">
+        <v>130000.0</v>
+      </c>
+      <c r="D81" s="1">
+        <v>101.02105293</v>
+      </c>
+      <c r="E81" s="1">
+        <v>107.1356</v>
+      </c>
+      <c r="F81" t="s">
+        <v>8</v>
+      </c>
+      <c r="G81">
+        <v>1.0</v>
+      </c>
+      <c r="H81" s="1">
+        <v>139276.28</v>
+      </c>
+      <c r="I81" s="1">
+        <v>-6596.38</v>
+      </c>
+      <c r="J81" s="1">
+        <v>-4.7361833615889</v>
+      </c>
+      <c r="K81">
+        <v>0.0</v>
+      </c>
+      <c r="L81" t="s">
         <v>250</v>
       </c>
-      <c r="B81" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M81" s="1">
-        <v>567409.86</v>
+        <v>131327.37</v>
       </c>
       <c r="N81" s="1">
-        <v>568624.76</v>
+        <v>132679.9</v>
       </c>
       <c r="O81" s="1">
-        <v>1.27</v>
+        <v>0.28</v>
       </c>
       <c r="P81">
         <v>1</v>
       </c>
     </row>
     <row r="82" spans="1:16">
       <c r="A82" t="s">
+        <v>251</v>
+      </c>
+      <c r="B82" t="s">
+        <v>252</v>
+      </c>
+      <c r="C82" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="D82" s="1">
+        <v>102.66019389</v>
+      </c>
+      <c r="E82" s="1">
+        <v>106.30133</v>
+      </c>
+      <c r="F82" t="s">
+        <v>8</v>
+      </c>
+      <c r="G82">
+        <v>1.0</v>
+      </c>
+      <c r="H82" s="1">
+        <v>318903.99</v>
+      </c>
+      <c r="I82" s="1">
+        <v>-3230.26</v>
+      </c>
+      <c r="J82" s="1">
+        <v>-1.0129255516684</v>
+      </c>
+      <c r="K82">
+        <v>0.0</v>
+      </c>
+      <c r="L82" t="s">
         <v>253</v>
       </c>
-      <c r="B82" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M82" s="1">
-        <v>132793.19</v>
+        <v>307980.58</v>
       </c>
       <c r="N82" s="1">
-        <v>133533.66</v>
+        <v>315673.73</v>
       </c>
       <c r="O82" s="1">
-        <v>0.3</v>
+        <v>0.66</v>
       </c>
       <c r="P82">
         <v>1</v>
       </c>
     </row>
     <row r="83" spans="1:16">
       <c r="A83" t="s">
+        <v>254</v>
+      </c>
+      <c r="B83" t="s">
         <v>255</v>
       </c>
-      <c r="B83" t="s">
+      <c r="C83" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="D83" s="1">
+        <v>81.01824724</v>
+      </c>
+      <c r="E83" s="1">
+        <v>82.438423</v>
+      </c>
+      <c r="F83" t="s">
+        <v>8</v>
+      </c>
+      <c r="G83">
+        <v>1.0</v>
+      </c>
+      <c r="H83" s="1">
+        <v>247315.27</v>
+      </c>
+      <c r="I83" s="1">
+        <v>-2000.25</v>
+      </c>
+      <c r="J83" s="1">
+        <v>-0.80878548259475</v>
+      </c>
+      <c r="K83">
+        <v>0.0</v>
+      </c>
+      <c r="L83" t="s">
         <v>256</v>
       </c>
-      <c r="C83" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M83" s="1">
-        <v>98155.23</v>
+        <v>243054.75</v>
       </c>
       <c r="N83" s="1">
-        <v>100379.2</v>
+        <v>245315.02</v>
       </c>
       <c r="O83" s="1">
-        <v>0.22</v>
+        <v>0.51</v>
       </c>
       <c r="P83">
         <v>1</v>
       </c>
     </row>
     <row r="84" spans="1:16">
       <c r="A84" t="s">
+        <v>257</v>
+      </c>
+      <c r="B84" t="s">
         <v>258</v>
       </c>
-      <c r="B84" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C84" s="1">
-        <v>135000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D84" s="1">
-        <v>98.42839098</v>
+        <v>103.25125859</v>
       </c>
       <c r="E84" s="1">
-        <v>104.002956</v>
+        <v>109.37547</v>
       </c>
       <c r="F84" t="s">
         <v>8</v>
       </c>
       <c r="G84">
         <v>1.0</v>
       </c>
       <c r="H84" s="1">
-        <v>140403.99</v>
+        <v>109375.47</v>
       </c>
       <c r="I84" s="1">
-        <v>-3150.35</v>
+        <v>-5565.31</v>
       </c>
       <c r="J84" s="1">
-        <v>-2.2437752659308</v>
+        <v>-5.0882615635846</v>
       </c>
       <c r="K84">
         <v>0.0</v>
       </c>
-      <c r="L84" t="s">
-        <v>260</v>
+      <c r="L84">
+        <v>558.9</v>
       </c>
       <c r="M84" s="1">
-        <v>132878.33</v>
+        <v>103251.26</v>
       </c>
       <c r="N84" s="1">
-        <v>137253.64</v>
+        <v>103810.16</v>
       </c>
       <c r="O84" s="1">
-        <v>0.31</v>
+        <v>0.22</v>
       </c>
       <c r="P84">
         <v>1</v>
       </c>
     </row>
     <row r="85" spans="1:16">
       <c r="A85" t="s">
+        <v>259</v>
+      </c>
+      <c r="B85" t="s">
+        <v>260</v>
+      </c>
+      <c r="C85" s="1">
+        <v>825000.0</v>
+      </c>
+      <c r="D85" s="1">
+        <v>67.75578722</v>
+      </c>
+      <c r="E85" s="1">
+        <v>74.717804</v>
+      </c>
+      <c r="F85" t="s">
+        <v>8</v>
+      </c>
+      <c r="G85">
+        <v>1.0</v>
+      </c>
+      <c r="H85" s="1">
+        <v>616421.88</v>
+      </c>
+      <c r="I85" s="1">
+        <v>-55317.63</v>
+      </c>
+      <c r="J85" s="1">
+        <v>-8.9739887234373</v>
+      </c>
+      <c r="K85">
+        <v>0.0</v>
+      </c>
+      <c r="L85" t="s">
         <v>261</v>
       </c>
-      <c r="B85" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M85" s="1">
-        <v>290139.2</v>
+        <v>558985.24</v>
       </c>
       <c r="N85" s="1">
-        <v>294875.71</v>
+        <v>561104.25</v>
       </c>
       <c r="O85" s="1">
-        <v>0.66</v>
+        <v>1.17</v>
       </c>
       <c r="P85">
         <v>1</v>
       </c>
     </row>
     <row r="86" spans="1:16">
       <c r="A86" t="s">
+        <v>262</v>
+      </c>
+      <c r="B86" t="s">
+        <v>263</v>
+      </c>
+      <c r="C86" s="1">
+        <v>132000.0</v>
+      </c>
+      <c r="D86" s="1">
+        <v>99.90649549</v>
+      </c>
+      <c r="E86" s="1">
+        <v>99.973</v>
+      </c>
+      <c r="F86" t="s">
+        <v>8</v>
+      </c>
+      <c r="G86">
+        <v>1.0</v>
+      </c>
+      <c r="H86" s="1">
+        <v>131964.36</v>
+      </c>
+      <c r="I86" s="1">
+        <v>1028.79</v>
+      </c>
+      <c r="J86" s="1">
+        <v>0.77959685478716</v>
+      </c>
+      <c r="K86">
+        <v>0.0</v>
+      </c>
+      <c r="L86" t="s">
         <v>264</v>
       </c>
-      <c r="B86" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M86" s="1">
-        <v>469285.63</v>
+        <v>131876.57</v>
       </c>
       <c r="N86" s="1">
-        <v>469396.93</v>
+        <v>132993.15</v>
       </c>
       <c r="O86" s="1">
-        <v>1.05</v>
+        <v>0.28</v>
       </c>
       <c r="P86">
         <v>1</v>
       </c>
     </row>
     <row r="87" spans="1:16">
       <c r="A87" t="s">
+        <v>265</v>
+      </c>
+      <c r="B87" t="s">
         <v>266</v>
       </c>
-      <c r="B87" t="s">
+      <c r="C87" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="D87" s="1">
+        <v>97.96805907</v>
+      </c>
+      <c r="E87" s="1">
+        <v>99.766</v>
+      </c>
+      <c r="F87" t="s">
+        <v>8</v>
+      </c>
+      <c r="G87">
+        <v>1.0</v>
+      </c>
+      <c r="H87" s="1">
+        <v>99766.0</v>
+      </c>
+      <c r="I87" s="1">
+        <v>798.63</v>
+      </c>
+      <c r="J87" s="1">
+        <v>0.8005031774352</v>
+      </c>
+      <c r="K87">
+        <v>0.0</v>
+      </c>
+      <c r="L87" t="s">
         <v>267</v>
       </c>
-      <c r="C87" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M87" s="1">
-        <v>455138.12</v>
+        <v>97968.05</v>
       </c>
       <c r="N87" s="1">
-        <v>462316.2</v>
+        <v>100564.63</v>
       </c>
       <c r="O87" s="1">
-        <v>1.03</v>
+        <v>0.21</v>
       </c>
       <c r="P87">
         <v>1</v>
       </c>
     </row>
     <row r="88" spans="1:16">
       <c r="A88" t="s">
+        <v>268</v>
+      </c>
+      <c r="B88" t="s">
         <v>269</v>
       </c>
-      <c r="B88" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C88" s="1">
-        <v>700000.0</v>
+        <v>135000.0</v>
       </c>
       <c r="D88" s="1">
-        <v>98.28038131</v>
+        <v>98.03519512</v>
       </c>
       <c r="E88" s="1">
-        <v>99.957446</v>
+        <v>104.002956</v>
       </c>
       <c r="F88" t="s">
         <v>8</v>
       </c>
       <c r="G88">
         <v>1.0</v>
       </c>
       <c r="H88" s="1">
-        <v>699702.12</v>
+        <v>140403.99</v>
       </c>
       <c r="I88" s="1">
-        <v>8867.4</v>
+        <v>-7690.85</v>
       </c>
       <c r="J88" s="1">
-        <v>1.2673107235976</v>
+        <v>-5.4776577218354</v>
       </c>
       <c r="K88">
         <v>0.0</v>
       </c>
-      <c r="L88" t="s">
-        <v>271</v>
+      <c r="L88">
+        <v>365.63</v>
       </c>
       <c r="M88" s="1">
-        <v>687962.67</v>
+        <v>132347.51</v>
       </c>
       <c r="N88" s="1">
-        <v>708569.52</v>
+        <v>132713.14</v>
       </c>
       <c r="O88" s="1">
-        <v>1.58</v>
+        <v>0.28</v>
       </c>
       <c r="P88">
         <v>1</v>
       </c>
     </row>
     <row r="89" spans="1:16">
       <c r="A89" t="s">
+        <v>270</v>
+      </c>
+      <c r="B89" t="s">
+        <v>271</v>
+      </c>
+      <c r="C89" s="1">
+        <v>370000.0</v>
+      </c>
+      <c r="D89" s="1">
+        <v>77.4935</v>
+      </c>
+      <c r="E89" s="1">
+        <v>83.324986</v>
+      </c>
+      <c r="F89" t="s">
+        <v>8</v>
+      </c>
+      <c r="G89">
+        <v>1.0</v>
+      </c>
+      <c r="H89" s="1">
+        <v>308302.45</v>
+      </c>
+      <c r="I89" s="1">
+        <v>-16272.32</v>
+      </c>
+      <c r="J89" s="1">
+        <v>-5.2780378488721</v>
+      </c>
+      <c r="K89">
+        <v>0.0</v>
+      </c>
+      <c r="L89" t="s">
         <v>272</v>
       </c>
-      <c r="B89" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M89" s="1">
-        <v>97425.65</v>
+        <v>286725.95</v>
       </c>
       <c r="N89" s="1">
-        <v>98802.36</v>
+        <v>292030.13</v>
       </c>
       <c r="O89" s="1">
-        <v>0.22</v>
+        <v>0.61</v>
       </c>
       <c r="P89">
         <v>1</v>
       </c>
     </row>
     <row r="90" spans="1:16">
       <c r="A90" t="s">
-        <v>275</v>
+        <v>273</v>
       </c>
       <c r="B90" t="s">
-        <v>276</v>
+        <v>274</v>
       </c>
       <c r="C90" s="1">
-        <v>600000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D90" s="1">
-        <v>102.98266996</v>
+        <v>93.8010796</v>
       </c>
       <c r="E90" s="1">
-        <v>108.334343</v>
+        <v>94.882578</v>
       </c>
       <c r="F90" t="s">
         <v>8</v>
       </c>
       <c r="G90">
         <v>1.0</v>
       </c>
       <c r="H90" s="1">
-        <v>650006.06</v>
+        <v>474412.89</v>
       </c>
       <c r="I90" s="1">
-        <v>-5126.03</v>
+        <v>-4583.86</v>
       </c>
       <c r="J90" s="1">
-        <v>-0.78861264770362</v>
+        <v>-0.96621742297095</v>
       </c>
       <c r="K90">
         <v>0.0</v>
       </c>
-      <c r="L90" t="s">
-        <v>277</v>
+      <c r="L90">
+        <v>823.63</v>
       </c>
       <c r="M90" s="1">
-        <v>617896.02</v>
+        <v>469005.4</v>
       </c>
       <c r="N90" s="1">
-        <v>644880.03</v>
+        <v>469829.03</v>
       </c>
       <c r="O90" s="1">
-        <v>1.44</v>
+        <v>0.98</v>
       </c>
       <c r="P90">
         <v>1</v>
       </c>
     </row>
     <row r="91" spans="1:16">
       <c r="A91" t="s">
-        <v>278</v>
+        <v>275</v>
       </c>
       <c r="B91" t="s">
-        <v>279</v>
+        <v>276</v>
       </c>
       <c r="C91" s="1">
-        <v>300000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D91" s="1">
-        <v>96.14750734</v>
+        <v>91.22853267</v>
       </c>
       <c r="E91" s="1">
-        <v>98.642</v>
+        <v>99.086382</v>
       </c>
       <c r="F91" t="s">
         <v>8</v>
       </c>
       <c r="G91">
         <v>1.0</v>
       </c>
       <c r="H91" s="1">
-        <v>295926.0</v>
+        <v>495431.91</v>
       </c>
       <c r="I91" s="1">
-        <v>3340.15</v>
+        <v>-31234.45</v>
       </c>
       <c r="J91" s="1">
-        <v>1.128711231862</v>
+        <v>-6.304488945817</v>
       </c>
       <c r="K91">
         <v>0.0</v>
       </c>
       <c r="L91" t="s">
-        <v>280</v>
+        <v>277</v>
       </c>
       <c r="M91" s="1">
-        <v>288442.52</v>
+        <v>456142.67</v>
       </c>
       <c r="N91" s="1">
-        <v>299266.15</v>
+        <v>464197.46</v>
       </c>
       <c r="O91" s="1">
-        <v>0.67</v>
+        <v>0.97</v>
       </c>
       <c r="P91">
         <v>1</v>
       </c>
     </row>
     <row r="92" spans="1:16">
       <c r="A92" t="s">
-        <v>281</v>
+        <v>278</v>
       </c>
       <c r="B92" t="s">
-        <v>282</v>
+        <v>279</v>
       </c>
       <c r="C92" s="1">
-        <v>200000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D92" s="1">
-        <v>90.53996536</v>
+        <v>97.86370315</v>
       </c>
       <c r="E92" s="1">
-        <v>89.22416</v>
+        <v>99.957446</v>
       </c>
       <c r="F92" t="s">
         <v>8</v>
       </c>
       <c r="G92">
         <v>1.0</v>
       </c>
       <c r="H92" s="1">
-        <v>178448.32</v>
+        <v>699702.12</v>
       </c>
       <c r="I92" s="1">
-        <v>2954.9</v>
+        <v>8098.6</v>
       </c>
       <c r="J92" s="1">
-        <v>1.6558855807665</v>
+        <v>1.157435395508</v>
       </c>
       <c r="K92">
         <v>0.0</v>
       </c>
-      <c r="L92">
-        <v>323.29</v>
+      <c r="L92" t="s">
+        <v>280</v>
       </c>
       <c r="M92" s="1">
-        <v>181079.93</v>
+        <v>685045.93</v>
       </c>
       <c r="N92" s="1">
-        <v>181403.22</v>
+        <v>707800.72</v>
       </c>
       <c r="O92" s="1">
-        <v>0.4</v>
+        <v>1.47</v>
       </c>
       <c r="P92">
         <v>1</v>
       </c>
     </row>
     <row r="93" spans="1:16">
       <c r="A93" t="s">
-        <v>283</v>
+        <v>281</v>
       </c>
       <c r="B93" t="s">
-        <v>284</v>
+        <v>282</v>
       </c>
       <c r="C93" s="1">
         <v>100000.0</v>
       </c>
       <c r="D93" s="1">
-        <v>98.5607536</v>
+        <v>98.36839078</v>
       </c>
       <c r="E93" s="1">
-        <v>99.75655</v>
+        <v>100.0</v>
       </c>
       <c r="F93" t="s">
         <v>8</v>
       </c>
       <c r="G93">
         <v>1.0</v>
       </c>
       <c r="H93" s="1">
-        <v>99756.55</v>
+        <v>100000.0</v>
       </c>
       <c r="I93" s="1">
-        <v>-179.7</v>
+        <v>73.87</v>
       </c>
       <c r="J93" s="1">
-        <v>-0.18013854729339</v>
+        <v>0.07387</v>
       </c>
       <c r="K93">
         <v>0.0</v>
       </c>
       <c r="L93" t="s">
-        <v>285</v>
+        <v>283</v>
       </c>
       <c r="M93" s="1">
-        <v>98560.75</v>
+        <v>98368.39</v>
       </c>
       <c r="N93" s="1">
-        <v>99576.85</v>
+        <v>100073.87</v>
       </c>
       <c r="O93" s="1">
-        <v>0.22</v>
+        <v>0.21</v>
       </c>
       <c r="P93">
         <v>1</v>
       </c>
     </row>
     <row r="94" spans="1:16">
       <c r="A94" t="s">
-        <v>286</v>
+        <v>284</v>
       </c>
       <c r="B94" t="s">
-        <v>287</v>
+        <v>285</v>
       </c>
       <c r="C94" s="1">
-        <v>100000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D94" s="1">
-        <v>101.54607278</v>
+        <v>103.80199762</v>
       </c>
       <c r="E94" s="1">
-        <v>107.36234</v>
+        <v>108.334343</v>
       </c>
       <c r="F94" t="s">
         <v>8</v>
       </c>
       <c r="G94">
         <v>1.0</v>
       </c>
       <c r="H94" s="1">
-        <v>107362.34</v>
+        <v>650006.06</v>
       </c>
       <c r="I94" s="1">
-        <v>-5432.71</v>
+        <v>-26873.79</v>
       </c>
       <c r="J94" s="1">
-        <v>-5.0601635545574</v>
+        <v>-4.1343906855268</v>
       </c>
       <c r="K94">
         <v>0.0</v>
       </c>
       <c r="L94">
-        <v>383.56</v>
+        <v>320.28</v>
       </c>
       <c r="M94" s="1">
-        <v>101546.07</v>
+        <v>622811.99</v>
       </c>
       <c r="N94" s="1">
-        <v>101929.63</v>
+        <v>623132.27</v>
       </c>
       <c r="O94" s="1">
-        <v>0.23</v>
+        <v>1.3</v>
       </c>
       <c r="P94">
         <v>1</v>
       </c>
     </row>
     <row r="95" spans="1:16">
       <c r="A95" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
       <c r="B95" t="s">
-        <v>289</v>
+        <v>287</v>
       </c>
       <c r="C95" s="1">
         <v>300000.0</v>
       </c>
       <c r="D95" s="1">
-        <v>101.43532685</v>
+        <v>97.12601906</v>
       </c>
       <c r="E95" s="1">
-        <v>103.74867</v>
+        <v>98.642</v>
       </c>
       <c r="F95" t="s">
         <v>8</v>
       </c>
       <c r="G95">
         <v>1.0</v>
       </c>
       <c r="H95" s="1">
-        <v>311246.01</v>
+        <v>295926.0</v>
       </c>
       <c r="I95" s="1">
-        <v>78.12</v>
+        <v>7426.37</v>
       </c>
       <c r="J95" s="1">
-        <v>0.025099116933258</v>
+        <v>2.5095361678257</v>
       </c>
       <c r="K95">
         <v>0.0</v>
       </c>
       <c r="L95" t="s">
-        <v>290</v>
+        <v>288</v>
       </c>
       <c r="M95" s="1">
-        <v>304305.98</v>
+        <v>291378.05</v>
       </c>
       <c r="N95" s="1">
-        <v>311324.13</v>
+        <v>303352.37</v>
       </c>
       <c r="O95" s="1">
-        <v>0.69</v>
+        <v>0.63</v>
       </c>
       <c r="P95">
         <v>1</v>
       </c>
     </row>
     <row r="96" spans="1:16">
       <c r="A96" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="B96" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
       <c r="C96" s="1">
-        <v>600000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D96" s="1">
-        <v>99.46979427</v>
+        <v>90.47165086</v>
       </c>
       <c r="E96" s="1">
-        <v>101.518663</v>
+        <v>89.22416</v>
       </c>
       <c r="F96" t="s">
         <v>8</v>
       </c>
       <c r="G96">
         <v>1.0</v>
       </c>
       <c r="H96" s="1">
-        <v>609111.98</v>
+        <v>178448.32</v>
       </c>
       <c r="I96" s="1">
-        <v>-9301.43</v>
+        <v>2993.61</v>
       </c>
       <c r="J96" s="1">
-        <v>-1.5270476210302</v>
+        <v>1.6775781357874</v>
       </c>
       <c r="K96">
         <v>0.0</v>
       </c>
-      <c r="L96" t="s">
-        <v>293</v>
+      <c r="L96">
+        <v>498.63</v>
       </c>
       <c r="M96" s="1">
-        <v>596818.77</v>
+        <v>180943.3</v>
       </c>
       <c r="N96" s="1">
-        <v>599810.55</v>
+        <v>181441.93</v>
       </c>
       <c r="O96" s="1">
-        <v>1.34</v>
+        <v>0.38</v>
       </c>
       <c r="P96">
         <v>1</v>
       </c>
     </row>
     <row r="97" spans="1:16">
       <c r="A97" t="s">
-        <v>294</v>
+        <v>291</v>
       </c>
       <c r="B97" t="s">
-        <v>295</v>
+        <v>292</v>
       </c>
       <c r="C97" s="1">
         <v>100000.0</v>
       </c>
       <c r="D97" s="1">
-        <v>100.25708952</v>
+        <v>98.51418428</v>
       </c>
       <c r="E97" s="1">
-        <v>99.884</v>
+        <v>99.75655</v>
       </c>
       <c r="F97" t="s">
         <v>8</v>
       </c>
       <c r="G97">
         <v>1.0</v>
       </c>
       <c r="H97" s="1">
-        <v>99884.0</v>
+        <v>99756.55</v>
       </c>
       <c r="I97" s="1">
-        <v>3704.6</v>
+        <v>25.78</v>
       </c>
       <c r="J97" s="1">
-        <v>3.708902326699</v>
+        <v>0.025842914575534</v>
       </c>
       <c r="K97">
         <v>0.0</v>
       </c>
       <c r="L97" t="s">
-        <v>296</v>
+        <v>293</v>
       </c>
       <c r="M97" s="1">
-        <v>100257.09</v>
+        <v>98514.18</v>
       </c>
       <c r="N97" s="1">
-        <v>103588.6</v>
+        <v>99782.33</v>
       </c>
       <c r="O97" s="1">
-        <v>0.23</v>
+        <v>0.21</v>
       </c>
       <c r="P97">
         <v>1</v>
       </c>
     </row>
     <row r="98" spans="1:16">
       <c r="A98" t="s">
-        <v>297</v>
+        <v>294</v>
       </c>
       <c r="B98" t="s">
-        <v>298</v>
+        <v>295</v>
       </c>
       <c r="C98" s="1">
-        <v>150000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D98" s="1">
-        <v>102.84204613</v>
+        <v>101.4862431</v>
       </c>
       <c r="E98" s="1">
-        <v>106.489533</v>
+        <v>107.36234</v>
       </c>
       <c r="F98" t="s">
         <v>8</v>
       </c>
       <c r="G98">
         <v>1.0</v>
       </c>
       <c r="H98" s="1">
-        <v>159734.3</v>
+        <v>107362.34</v>
       </c>
       <c r="I98" s="1">
-        <v>-1684.24</v>
+        <v>-5141.85</v>
       </c>
       <c r="J98" s="1">
-        <v>-1.0544009646018</v>
+        <v>-4.7892491911037</v>
       </c>
       <c r="K98">
         <v>0.0</v>
       </c>
-      <c r="L98" t="s">
-        <v>299</v>
+      <c r="L98">
+        <v>734.25</v>
       </c>
       <c r="M98" s="1">
-        <v>154263.07</v>
+        <v>101486.24</v>
       </c>
       <c r="N98" s="1">
-        <v>158050.06</v>
+        <v>102220.49</v>
       </c>
       <c r="O98" s="1">
-        <v>0.35</v>
+        <v>0.21</v>
       </c>
       <c r="P98">
         <v>1</v>
       </c>
     </row>
     <row r="99" spans="1:16">
       <c r="A99" t="s">
-        <v>300</v>
+        <v>296</v>
       </c>
       <c r="B99" t="s">
-        <v>301</v>
+        <v>297</v>
       </c>
       <c r="C99" s="1">
-        <v>500000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D99" s="1">
-        <v>106.34331988</v>
+        <v>101.23145889</v>
       </c>
       <c r="E99" s="1">
-        <v>110.013816</v>
+        <v>103.74867</v>
       </c>
       <c r="F99" t="s">
         <v>8</v>
       </c>
       <c r="G99">
         <v>1.0</v>
       </c>
       <c r="H99" s="1">
-        <v>550069.08</v>
+        <v>311246.01</v>
       </c>
       <c r="I99" s="1">
-        <v>1948.89</v>
+        <v>551.45</v>
       </c>
       <c r="J99" s="1">
-        <v>0.35429913639211</v>
+        <v>0.17717496201799</v>
       </c>
       <c r="K99">
         <v>0.0</v>
       </c>
       <c r="L99" t="s">
-        <v>302</v>
+        <v>298</v>
       </c>
       <c r="M99" s="1">
-        <v>531716.6</v>
+        <v>303694.38</v>
       </c>
       <c r="N99" s="1">
-        <v>552017.97</v>
+        <v>311797.46</v>
       </c>
       <c r="O99" s="1">
-        <v>1.23</v>
+        <v>0.65</v>
       </c>
       <c r="P99">
         <v>1</v>
       </c>
     </row>
     <row r="100" spans="1:16">
       <c r="A100" t="s">
-        <v>303</v>
+        <v>299</v>
       </c>
       <c r="B100" t="s">
-        <v>304</v>
+        <v>300</v>
       </c>
       <c r="C100" s="1">
-        <v>600000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D100" s="1">
-        <v>93.388</v>
+        <v>100.12790963</v>
       </c>
       <c r="E100" s="1">
-        <v>104.270342</v>
+        <v>99.884</v>
       </c>
       <c r="F100" t="s">
         <v>8</v>
       </c>
       <c r="G100">
         <v>1.0</v>
       </c>
       <c r="H100" s="1">
-        <v>625622.05</v>
+        <v>99884.0</v>
       </c>
       <c r="I100" s="1">
-        <v>-57798.16</v>
+        <v>3926.1</v>
       </c>
       <c r="J100" s="1">
-        <v>-9.2385106950754</v>
+        <v>3.9306595650955</v>
       </c>
       <c r="K100">
         <v>0.0</v>
       </c>
       <c r="L100" t="s">
-        <v>305</v>
+        <v>301</v>
       </c>
       <c r="M100" s="1">
-        <v>560328.0</v>
+        <v>100127.91</v>
       </c>
       <c r="N100" s="1">
-        <v>567823.89</v>
+        <v>103810.1</v>
       </c>
       <c r="O100" s="1">
-        <v>1.27</v>
+        <v>0.22</v>
       </c>
       <c r="P100">
         <v>1</v>
       </c>
     </row>
     <row r="101" spans="1:16">
       <c r="A101" t="s">
-        <v>306</v>
+        <v>302</v>
       </c>
       <c r="B101" t="s">
-        <v>307</v>
+        <v>303</v>
       </c>
       <c r="C101" s="1">
-        <v>285000.0</v>
+        <v>150000.0</v>
       </c>
       <c r="D101" s="1">
-        <v>98.04246055</v>
+        <v>102.54526503</v>
       </c>
       <c r="E101" s="1">
-        <v>97.791014</v>
+        <v>106.489533</v>
       </c>
       <c r="F101" t="s">
         <v>8</v>
       </c>
       <c r="G101">
         <v>1.0</v>
       </c>
       <c r="H101" s="1">
-        <v>278704.39</v>
+        <v>159734.3</v>
       </c>
       <c r="I101" s="1">
-        <v>2426.62</v>
+        <v>-1504.76</v>
       </c>
       <c r="J101" s="1">
-        <v>0.8706787862222</v>
+        <v>-0.94203937413567</v>
       </c>
       <c r="K101">
         <v>0.0</v>
       </c>
       <c r="L101" t="s">
-        <v>308</v>
+        <v>304</v>
       </c>
       <c r="M101" s="1">
-        <v>279421.01</v>
+        <v>153817.9</v>
       </c>
       <c r="N101" s="1">
-        <v>281131.01</v>
+        <v>158229.54</v>
       </c>
       <c r="O101" s="1">
-        <v>0.63</v>
+        <v>0.33</v>
       </c>
       <c r="P101">
         <v>1</v>
       </c>
     </row>
     <row r="102" spans="1:16">
       <c r="A102" t="s">
-        <v>309</v>
+        <v>305</v>
       </c>
       <c r="B102" t="s">
-        <v>310</v>
+        <v>306</v>
       </c>
       <c r="C102" s="1">
-        <v>365000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D102" s="1">
-        <v>101.70619556</v>
+        <v>106.12294866</v>
       </c>
       <c r="E102" s="1">
-        <v>105.094956</v>
+        <v>110.013816</v>
       </c>
       <c r="F102" t="s">
         <v>8</v>
       </c>
       <c r="G102">
         <v>1.0</v>
       </c>
       <c r="H102" s="1">
-        <v>383596.59</v>
+        <v>550069.08</v>
       </c>
       <c r="I102" s="1">
-        <v>-3068.98</v>
+        <v>2984.02</v>
       </c>
       <c r="J102" s="1">
-        <v>-0.80005403593395</v>
+        <v>0.54248095530111</v>
       </c>
       <c r="K102">
         <v>0.0</v>
       </c>
       <c r="L102" t="s">
-        <v>311</v>
+        <v>307</v>
       </c>
       <c r="M102" s="1">
-        <v>371227.61</v>
+        <v>530614.74</v>
       </c>
       <c r="N102" s="1">
-        <v>380527.61</v>
+        <v>553053.1</v>
       </c>
       <c r="O102" s="1">
-        <v>0.85</v>
+        <v>1.15</v>
       </c>
       <c r="P102">
         <v>1</v>
       </c>
     </row>
     <row r="103" spans="1:16">
       <c r="A103" t="s">
-        <v>312</v>
+        <v>308</v>
       </c>
       <c r="B103" t="s">
-        <v>313</v>
+        <v>309</v>
       </c>
       <c r="C103" s="1">
-        <v>295000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D103" s="1">
-        <v>102.709</v>
+        <v>92.486</v>
       </c>
       <c r="E103" s="1">
-        <v>105.485329</v>
+        <v>104.270342</v>
       </c>
       <c r="F103" t="s">
         <v>8</v>
       </c>
       <c r="G103">
         <v>1.0</v>
       </c>
       <c r="H103" s="1">
-        <v>311181.72</v>
+        <v>625622.05</v>
       </c>
       <c r="I103" s="1">
-        <v>-3594.98</v>
+        <v>-61632.08</v>
       </c>
       <c r="J103" s="1">
-        <v>-1.1552670895964</v>
+        <v>-9.8513279702977</v>
       </c>
       <c r="K103">
         <v>0.0</v>
       </c>
       <c r="L103" t="s">
-        <v>314</v>
+        <v>310</v>
       </c>
       <c r="M103" s="1">
-        <v>302991.55</v>
+        <v>554916.0</v>
       </c>
       <c r="N103" s="1">
-        <v>307586.74</v>
+        <v>563989.97</v>
       </c>
       <c r="O103" s="1">
-        <v>0.69</v>
+        <v>1.17</v>
       </c>
       <c r="P103">
         <v>1</v>
       </c>
     </row>
     <row r="104" spans="1:16">
       <c r="A104" t="s">
-        <v>315</v>
+        <v>311</v>
       </c>
       <c r="B104" t="s">
-        <v>316</v>
+        <v>312</v>
       </c>
       <c r="C104" s="1">
-        <v>200000.0</v>
+        <v>285000.0</v>
       </c>
       <c r="D104" s="1">
-        <v>97.92504871</v>
+        <v>97.97574142</v>
       </c>
       <c r="E104" s="1">
-        <v>100.292605</v>
+        <v>97.791014</v>
       </c>
       <c r="F104" t="s">
         <v>8</v>
       </c>
       <c r="G104">
         <v>1.0</v>
       </c>
       <c r="H104" s="1">
-        <v>200585.21</v>
+        <v>278704.39</v>
       </c>
       <c r="I104" s="1">
-        <v>-663.19</v>
+        <v>2611.27</v>
       </c>
       <c r="J104" s="1">
-        <v>-0.33062756720697</v>
+        <v>0.93693177922314</v>
       </c>
       <c r="K104">
         <v>0.0</v>
       </c>
       <c r="L104" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="M104" s="1">
-        <v>195850.1</v>
+        <v>279230.87</v>
       </c>
       <c r="N104" s="1">
-        <v>199922.02</v>
+        <v>281315.66</v>
       </c>
       <c r="O104" s="1">
-        <v>0.45</v>
+        <v>0.59</v>
       </c>
       <c r="P104">
         <v>1</v>
       </c>
     </row>
     <row r="105" spans="1:16">
       <c r="A105" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
       <c r="B105" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="C105" s="1">
-        <v>500000.0</v>
+        <v>365000.0</v>
       </c>
       <c r="D105" s="1">
-        <v>101.2319068</v>
+        <v>101.36308716</v>
       </c>
       <c r="E105" s="1">
-        <v>106.064042</v>
+        <v>105.094956</v>
       </c>
       <c r="F105" t="s">
         <v>8</v>
       </c>
       <c r="G105">
         <v>1.0</v>
       </c>
       <c r="H105" s="1">
-        <v>530320.21</v>
+        <v>383596.59</v>
       </c>
       <c r="I105" s="1">
-        <v>-5821.63</v>
+        <v>-3081.32</v>
       </c>
       <c r="J105" s="1">
-        <v>-1.0977575227616</v>
+        <v>-0.80327095712712</v>
       </c>
       <c r="K105">
         <v>0.0</v>
       </c>
       <c r="L105" t="s">
-        <v>320</v>
+        <v>316</v>
       </c>
       <c r="M105" s="1">
-        <v>506159.54</v>
+        <v>369975.27</v>
       </c>
       <c r="N105" s="1">
-        <v>524498.58</v>
+        <v>380515.27</v>
       </c>
       <c r="O105" s="1">
-        <v>1.17</v>
+        <v>0.79</v>
       </c>
       <c r="P105">
         <v>1</v>
       </c>
     </row>
     <row r="106" spans="1:16">
       <c r="A106" t="s">
-        <v>321</v>
+        <v>317</v>
       </c>
       <c r="B106" t="s">
-        <v>322</v>
+        <v>318</v>
       </c>
       <c r="C106" s="1">
-        <v>100000.0</v>
+        <v>295000.0</v>
       </c>
       <c r="D106" s="1">
-        <v>100.56088075</v>
+        <v>101.351</v>
       </c>
       <c r="E106" s="1">
-        <v>99.297</v>
+        <v>105.485329</v>
       </c>
       <c r="F106" t="s">
         <v>8</v>
       </c>
       <c r="G106">
         <v>1.0</v>
       </c>
       <c r="H106" s="1">
-        <v>99297.0</v>
+        <v>311181.72</v>
       </c>
       <c r="I106" s="1">
-        <v>1337.85</v>
+        <v>-6550.75</v>
       </c>
       <c r="J106" s="1">
-        <v>1.3473216713496</v>
+        <v>-2.1051204421648</v>
       </c>
       <c r="K106">
         <v>0.0</v>
       </c>
-      <c r="L106">
-        <v>73.97</v>
+      <c r="L106" t="s">
+        <v>319</v>
       </c>
       <c r="M106" s="1">
-        <v>100560.88</v>
+        <v>298985.45</v>
       </c>
       <c r="N106" s="1">
-        <v>100634.85</v>
+        <v>304630.97</v>
       </c>
       <c r="O106" s="1">
-        <v>0.22</v>
+        <v>0.63</v>
       </c>
       <c r="P106">
         <v>1</v>
       </c>
     </row>
     <row r="107" spans="1:16">
       <c r="A107" t="s">
-        <v>323</v>
+        <v>320</v>
       </c>
       <c r="B107" t="s">
-        <v>324</v>
+        <v>321</v>
       </c>
       <c r="C107" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D107" s="1">
-        <v>100.86238014</v>
+        <v>98.64562001</v>
       </c>
       <c r="E107" s="1">
-        <v>100.24168</v>
+        <v>100.292605</v>
       </c>
       <c r="F107" t="s">
         <v>8</v>
       </c>
       <c r="G107">
         <v>1.0</v>
       </c>
       <c r="H107" s="1">
-        <v>100241.68</v>
+        <v>200585.21</v>
       </c>
       <c r="I107" s="1">
-        <v>3967.28</v>
+        <v>1413.56</v>
       </c>
       <c r="J107" s="1">
-        <v>3.9577149944015</v>
+        <v>0.7047179600131</v>
       </c>
       <c r="K107">
         <v>0.0</v>
       </c>
       <c r="L107" t="s">
-        <v>325</v>
+        <v>322</v>
       </c>
       <c r="M107" s="1">
-        <v>100862.38</v>
+        <v>197291.24</v>
       </c>
       <c r="N107" s="1">
-        <v>104208.96</v>
+        <v>201998.77</v>
       </c>
       <c r="O107" s="1">
-        <v>0.23</v>
+        <v>0.42</v>
       </c>
       <c r="P107">
         <v>1</v>
       </c>
     </row>
     <row r="108" spans="1:16">
       <c r="A108" t="s">
-        <v>326</v>
+        <v>323</v>
       </c>
       <c r="B108" t="s">
-        <v>327</v>
+        <v>324</v>
       </c>
       <c r="C108" s="1">
-        <v>100000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D108" s="1">
-        <v>99.51533615</v>
+        <v>101.42850822</v>
       </c>
       <c r="E108" s="1">
-        <v>99.884</v>
+        <v>106.064042</v>
       </c>
       <c r="F108" t="s">
         <v>8</v>
       </c>
       <c r="G108">
         <v>1.0</v>
       </c>
       <c r="H108" s="1">
-        <v>99884.0</v>
+        <v>530320.21</v>
       </c>
       <c r="I108" s="1">
-        <v>-299.14</v>
+        <v>-21944.79</v>
       </c>
       <c r="J108" s="1">
-        <v>-0.29948740539025</v>
+        <v>-4.1380263444985</v>
       </c>
       <c r="K108">
         <v>0.0</v>
       </c>
-      <c r="L108">
-        <v>69.52</v>
+      <c r="L108" t="s">
+        <v>325</v>
       </c>
       <c r="M108" s="1">
-        <v>99515.34</v>
+        <v>507142.54</v>
       </c>
       <c r="N108" s="1">
-        <v>99584.86</v>
+        <v>508375.42</v>
       </c>
       <c r="O108" s="1">
-        <v>0.22</v>
+        <v>1.06</v>
       </c>
       <c r="P108">
         <v>1</v>
       </c>
     </row>
     <row r="109" spans="1:16">
       <c r="A109" t="s">
-        <v>328</v>
+        <v>326</v>
       </c>
       <c r="B109" t="s">
-        <v>329</v>
+        <v>327</v>
       </c>
       <c r="C109" s="1">
         <v>100000.0</v>
       </c>
       <c r="D109" s="1">
-        <v>96.31495721</v>
+        <v>100.5118329</v>
       </c>
       <c r="E109" s="1">
-        <v>97.65639</v>
+        <v>99.297</v>
       </c>
       <c r="F109" t="s">
         <v>8</v>
       </c>
       <c r="G109">
         <v>1.0</v>
       </c>
       <c r="H109" s="1">
-        <v>97656.39</v>
+        <v>99297.0</v>
       </c>
       <c r="I109" s="1">
-        <v>-908.42</v>
+        <v>1584.7</v>
       </c>
       <c r="J109" s="1">
-        <v>-0.93022074643554</v>
+        <v>1.5959193127688</v>
       </c>
       <c r="K109">
         <v>0.0</v>
       </c>
       <c r="L109">
-        <v>433.01</v>
+        <v>369.86</v>
       </c>
       <c r="M109" s="1">
-        <v>96314.96</v>
+        <v>100511.84</v>
       </c>
       <c r="N109" s="1">
-        <v>96747.97</v>
+        <v>100881.7</v>
       </c>
       <c r="O109" s="1">
-        <v>0.22</v>
+        <v>0.21</v>
       </c>
       <c r="P109">
         <v>1</v>
       </c>
     </row>
     <row r="110" spans="1:16">
       <c r="A110" t="s">
-        <v>330</v>
+        <v>328</v>
       </c>
       <c r="B110" t="s">
-        <v>331</v>
+        <v>329</v>
       </c>
       <c r="C110" s="1">
-        <v>300000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D110" s="1">
-        <v>84.25046298</v>
+        <v>101.05303554</v>
       </c>
       <c r="E110" s="1">
-        <v>86.56115</v>
+        <v>100.24168</v>
       </c>
       <c r="F110" t="s">
         <v>8</v>
       </c>
       <c r="G110">
         <v>1.0</v>
       </c>
       <c r="H110" s="1">
-        <v>259683.45</v>
+        <v>100241.68</v>
       </c>
       <c r="I110" s="1">
-        <v>-5313.91</v>
+        <v>964.78</v>
       </c>
       <c r="J110" s="1">
-        <v>-2.0463029122572</v>
+        <v>0.96245394131463</v>
       </c>
       <c r="K110">
         <v>0.0</v>
       </c>
-      <c r="L110" t="s">
-        <v>332</v>
+      <c r="L110">
+        <v>153.42</v>
       </c>
       <c r="M110" s="1">
-        <v>252751.39</v>
+        <v>101053.04</v>
       </c>
       <c r="N110" s="1">
-        <v>254369.54</v>
+        <v>101206.46</v>
       </c>
       <c r="O110" s="1">
-        <v>0.57</v>
+        <v>0.21</v>
       </c>
       <c r="P110">
         <v>1</v>
       </c>
     </row>
     <row r="111" spans="1:16">
       <c r="A111" t="s">
-        <v>333</v>
+        <v>330</v>
       </c>
       <c r="B111" t="s">
-        <v>334</v>
+        <v>331</v>
       </c>
       <c r="C111" s="1">
-        <v>300000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D111" s="1">
-        <v>97.43893334</v>
+        <v>99.55001585</v>
       </c>
       <c r="E111" s="1">
-        <v>99.507</v>
+        <v>99.884</v>
       </c>
       <c r="F111" t="s">
         <v>8</v>
       </c>
       <c r="G111">
         <v>1.0</v>
       </c>
       <c r="H111" s="1">
-        <v>298521.0</v>
+        <v>99884.0</v>
       </c>
       <c r="I111" s="1">
-        <v>-565.84</v>
+        <v>53.34</v>
       </c>
       <c r="J111" s="1">
-        <v>-0.18954780400709</v>
+        <v>0.053401946257659</v>
       </c>
       <c r="K111">
         <v>0.0</v>
       </c>
-      <c r="L111" t="s">
-        <v>335</v>
+      <c r="L111">
+        <v>387.33</v>
       </c>
       <c r="M111" s="1">
-        <v>292316.8</v>
+        <v>99550.01</v>
       </c>
       <c r="N111" s="1">
-        <v>297955.16</v>
+        <v>99937.34</v>
       </c>
       <c r="O111" s="1">
-        <v>0.66</v>
+        <v>0.21</v>
       </c>
       <c r="P111">
         <v>1</v>
       </c>
     </row>
     <row r="112" spans="1:16">
       <c r="A112" t="s">
-        <v>336</v>
+        <v>332</v>
       </c>
       <c r="B112" t="s">
-        <v>337</v>
+        <v>333</v>
       </c>
       <c r="C112" s="1">
-        <v>139000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D112" s="1">
-        <v>98.77032195</v>
+        <v>96.28566277</v>
       </c>
       <c r="E112" s="1">
-        <v>99.647</v>
+        <v>97.65639</v>
       </c>
       <c r="F112" t="s">
         <v>8</v>
       </c>
       <c r="G112">
         <v>1.0</v>
       </c>
       <c r="H112" s="1">
-        <v>138509.33</v>
+        <v>97656.39</v>
       </c>
       <c r="I112" s="1">
-        <v>254.25</v>
+        <v>-810.59</v>
       </c>
       <c r="J112" s="1">
-        <v>0.18356164165981</v>
+        <v>-0.8300429700504</v>
       </c>
       <c r="K112">
         <v>0.0</v>
       </c>
-      <c r="L112" t="s">
-        <v>338</v>
+      <c r="L112">
+        <v>560.14</v>
       </c>
       <c r="M112" s="1">
-        <v>137290.75</v>
+        <v>96285.66</v>
       </c>
       <c r="N112" s="1">
-        <v>138763.58</v>
+        <v>96845.8</v>
       </c>
       <c r="O112" s="1">
-        <v>0.31</v>
+        <v>0.2</v>
       </c>
       <c r="P112">
         <v>1</v>
       </c>
     </row>
     <row r="113" spans="1:16">
       <c r="A113" t="s">
-        <v>339</v>
+        <v>334</v>
       </c>
       <c r="B113" t="s">
-        <v>340</v>
+        <v>335</v>
       </c>
       <c r="C113" s="1">
-        <v>500000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D113" s="1">
-        <v>93.72156128</v>
+        <v>83.19442518</v>
       </c>
       <c r="E113" s="1">
-        <v>95.15085</v>
+        <v>86.56115</v>
       </c>
       <c r="F113" t="s">
         <v>8</v>
       </c>
       <c r="G113">
         <v>1.0</v>
       </c>
       <c r="H113" s="1">
-        <v>475754.25</v>
+        <v>259683.45</v>
       </c>
       <c r="I113" s="1">
-        <v>-5920.42</v>
+        <v>-7988.87</v>
       </c>
       <c r="J113" s="1">
-        <v>-1.2444281895537</v>
+        <v>-3.0763878098508</v>
       </c>
       <c r="K113">
         <v>0.0</v>
       </c>
       <c r="L113" t="s">
-        <v>341</v>
+        <v>336</v>
       </c>
       <c r="M113" s="1">
-        <v>468607.8</v>
+        <v>249583.28</v>
       </c>
       <c r="N113" s="1">
-        <v>469833.83</v>
+        <v>251694.58</v>
       </c>
       <c r="O113" s="1">
-        <v>1.05</v>
+        <v>0.52</v>
       </c>
       <c r="P113">
         <v>1</v>
       </c>
     </row>
     <row r="114" spans="1:16">
       <c r="A114" t="s">
-        <v>342</v>
+        <v>337</v>
       </c>
       <c r="B114" t="s">
-        <v>343</v>
+        <v>338</v>
       </c>
       <c r="C114" s="1">
-        <v>500000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D114" s="1">
-        <v>101.59642415</v>
+        <v>96.81403862</v>
       </c>
       <c r="E114" s="1">
-        <v>104.254864</v>
+        <v>99.507</v>
       </c>
       <c r="F114" t="s">
         <v>8</v>
       </c>
       <c r="G114">
         <v>1.0</v>
       </c>
       <c r="H114" s="1">
-        <v>521274.32</v>
+        <v>298521.0</v>
       </c>
       <c r="I114" s="1">
-        <v>-2484.01</v>
+        <v>-1519.98</v>
       </c>
       <c r="J114" s="1">
-        <v>-0.47652644772526</v>
+        <v>-0.50917020913102</v>
       </c>
       <c r="K114">
         <v>0.0</v>
       </c>
       <c r="L114" t="s">
-        <v>344</v>
+        <v>339</v>
       </c>
       <c r="M114" s="1">
-        <v>507982.12</v>
+        <v>290442.12</v>
       </c>
       <c r="N114" s="1">
-        <v>518790.31</v>
+        <v>297001.02</v>
       </c>
       <c r="O114" s="1">
-        <v>1.16</v>
+        <v>0.62</v>
       </c>
       <c r="P114">
         <v>1</v>
       </c>
     </row>
     <row r="115" spans="1:16">
       <c r="A115" t="s">
-        <v>345</v>
+        <v>340</v>
       </c>
       <c r="B115" t="s">
-        <v>346</v>
+        <v>341</v>
       </c>
       <c r="C115" s="1">
-        <v>415000.0</v>
+        <v>139000.0</v>
       </c>
       <c r="D115" s="1">
-        <v>69.526</v>
+        <v>98.65139411</v>
       </c>
       <c r="E115" s="1">
-        <v>74.176043</v>
+        <v>99.647</v>
       </c>
       <c r="F115" t="s">
         <v>8</v>
       </c>
       <c r="G115">
         <v>1.0</v>
       </c>
       <c r="H115" s="1">
-        <v>307830.58</v>
+        <v>138509.33</v>
       </c>
       <c r="I115" s="1">
-        <v>-18939.53</v>
+        <v>484.99</v>
       </c>
       <c r="J115" s="1">
-        <v>-6.1525823717709</v>
+        <v>0.35014969749691</v>
       </c>
       <c r="K115">
         <v>0.0</v>
       </c>
-      <c r="L115">
-        <v>358.15</v>
+      <c r="L115" t="s">
+        <v>342</v>
       </c>
       <c r="M115" s="1">
-        <v>288532.9</v>
+        <v>137125.44</v>
       </c>
       <c r="N115" s="1">
-        <v>288891.05</v>
+        <v>138994.32</v>
       </c>
       <c r="O115" s="1">
-        <v>0.64</v>
+        <v>0.29</v>
       </c>
       <c r="P115">
         <v>1</v>
       </c>
     </row>
     <row r="116" spans="1:16">
       <c r="A116" t="s">
-        <v>347</v>
+        <v>343</v>
       </c>
       <c r="B116" t="s">
-        <v>348</v>
+        <v>344</v>
       </c>
       <c r="C116" s="1">
-        <v>641000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D116" s="1">
-        <v>97.38853112</v>
+        <v>93.85045736</v>
       </c>
       <c r="E116" s="1">
-        <v>99.423502</v>
+        <v>95.15085</v>
       </c>
       <c r="F116" t="s">
         <v>8</v>
       </c>
       <c r="G116">
         <v>1.0</v>
       </c>
       <c r="H116" s="1">
-        <v>637304.65</v>
+        <v>475754.25</v>
       </c>
       <c r="I116" s="1">
-        <v>-6195.12</v>
+        <v>-5056.76</v>
       </c>
       <c r="J116" s="1">
-        <v>-0.97208140565113</v>
+        <v>-1.0628932899706</v>
       </c>
       <c r="K116">
         <v>0.0</v>
       </c>
       <c r="L116" t="s">
-        <v>349</v>
+        <v>345</v>
       </c>
       <c r="M116" s="1">
-        <v>624260.49</v>
+        <v>469252.28</v>
       </c>
       <c r="N116" s="1">
-        <v>631109.53</v>
+        <v>470697.49</v>
       </c>
       <c r="O116" s="1">
-        <v>1.41</v>
+        <v>0.98</v>
       </c>
       <c r="P116">
         <v>1</v>
       </c>
     </row>
     <row r="117" spans="1:16">
       <c r="A117" t="s">
-        <v>350</v>
+        <v>346</v>
       </c>
       <c r="B117" t="s">
-        <v>351</v>
+        <v>347</v>
       </c>
       <c r="C117" s="1">
-        <v>600000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D117" s="1">
-        <v>98.3047544</v>
+        <v>101.38445156</v>
       </c>
       <c r="E117" s="1">
-        <v>99.815013</v>
+        <v>104.254864</v>
       </c>
       <c r="F117" t="s">
         <v>8</v>
       </c>
       <c r="G117">
         <v>1.0</v>
       </c>
       <c r="H117" s="1">
-        <v>598890.08</v>
+        <v>521274.32</v>
       </c>
       <c r="I117" s="1">
-        <v>1467.21</v>
+        <v>-1761.08</v>
       </c>
       <c r="J117" s="1">
-        <v>0.24498819549658</v>
+        <v>-0.33784131165333</v>
       </c>
       <c r="K117">
         <v>0.0</v>
       </c>
       <c r="L117" t="s">
-        <v>352</v>
+        <v>348</v>
       </c>
       <c r="M117" s="1">
-        <v>589828.52</v>
+        <v>506922.25</v>
       </c>
       <c r="N117" s="1">
-        <v>600357.29</v>
+        <v>519513.24</v>
       </c>
       <c r="O117" s="1">
-        <v>1.34</v>
+        <v>1.08</v>
       </c>
       <c r="P117">
         <v>1</v>
       </c>
     </row>
     <row r="118" spans="1:16">
       <c r="A118" t="s">
-        <v>353</v>
+        <v>349</v>
       </c>
       <c r="B118" t="s">
-        <v>354</v>
+        <v>350</v>
       </c>
       <c r="C118" s="1">
-        <v>130000.0</v>
+        <v>415000.0</v>
       </c>
       <c r="D118" s="1">
-        <v>102.47853343</v>
+        <v>68.7395</v>
       </c>
       <c r="E118" s="1">
-        <v>105.578454</v>
+        <v>74.176043</v>
       </c>
       <c r="F118" t="s">
         <v>8</v>
       </c>
       <c r="G118">
         <v>1.0</v>
       </c>
       <c r="H118" s="1">
-        <v>137251.99</v>
+        <v>307830.58</v>
       </c>
       <c r="I118" s="1">
-        <v>-215.38</v>
+        <v>-22021.59</v>
       </c>
       <c r="J118" s="1">
-        <v>-0.15692304352017</v>
+        <v>-7.1538019387158</v>
       </c>
       <c r="K118">
         <v>0.0</v>
       </c>
-      <c r="L118" t="s">
-        <v>355</v>
+      <c r="L118">
+        <v>540.07</v>
       </c>
       <c r="M118" s="1">
-        <v>133222.09</v>
+        <v>285268.92</v>
       </c>
       <c r="N118" s="1">
-        <v>137036.61</v>
+        <v>285808.99</v>
       </c>
       <c r="O118" s="1">
-        <v>0.31</v>
+        <v>0.59</v>
       </c>
       <c r="P118">
         <v>1</v>
       </c>
     </row>
     <row r="119" spans="1:16">
       <c r="A119" t="s">
-        <v>356</v>
+        <v>351</v>
       </c>
       <c r="B119" t="s">
-        <v>357</v>
+        <v>352</v>
       </c>
       <c r="C119" s="1">
-        <v>155000.0</v>
+        <v>641000.0</v>
       </c>
       <c r="D119" s="1">
-        <v>92.60788403</v>
+        <v>97.26036868</v>
       </c>
       <c r="E119" s="1">
-        <v>91.593929</v>
+        <v>99.423502</v>
       </c>
       <c r="F119" t="s">
         <v>8</v>
       </c>
       <c r="G119">
         <v>1.0</v>
       </c>
       <c r="H119" s="1">
-        <v>141970.59</v>
+        <v>637304.65</v>
       </c>
       <c r="I119" s="1">
-        <v>2511.72</v>
+        <v>-5190.23</v>
       </c>
       <c r="J119" s="1">
-        <v>1.7691833217006</v>
+        <v>-0.81440328420638</v>
       </c>
       <c r="K119">
         <v>0.0</v>
       </c>
-      <c r="L119">
-        <v>940.09</v>
+      <c r="L119" t="s">
+        <v>353</v>
       </c>
       <c r="M119" s="1">
-        <v>143542.22</v>
+        <v>623438.97</v>
       </c>
       <c r="N119" s="1">
-        <v>144482.31</v>
+        <v>632114.42</v>
       </c>
       <c r="O119" s="1">
-        <v>0.32</v>
+        <v>1.32</v>
       </c>
       <c r="P119">
         <v>1</v>
       </c>
     </row>
     <row r="120" spans="1:16">
       <c r="A120" t="s">
-        <v>358</v>
+        <v>354</v>
       </c>
       <c r="B120" t="s">
-        <v>359</v>
+        <v>355</v>
       </c>
       <c r="C120" s="1">
-        <v>280000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D120" s="1">
-        <v>88.38549757</v>
+        <v>98.31700083</v>
       </c>
       <c r="E120" s="1">
-        <v>89.961514</v>
+        <v>99.815013</v>
       </c>
       <c r="F120" t="s">
         <v>8</v>
       </c>
       <c r="G120">
         <v>1.0</v>
       </c>
       <c r="H120" s="1">
-        <v>251892.24</v>
+        <v>598890.08</v>
       </c>
       <c r="I120" s="1">
-        <v>-984.76</v>
+        <v>3381.79</v>
       </c>
       <c r="J120" s="1">
-        <v>-0.39094495328637</v>
+        <v>0.56467624242499</v>
       </c>
       <c r="K120">
         <v>0.0</v>
       </c>
       <c r="L120" t="s">
-        <v>360</v>
+        <v>356</v>
       </c>
       <c r="M120" s="1">
-        <v>247479.4</v>
+        <v>589902.01</v>
       </c>
       <c r="N120" s="1">
-        <v>250907.48</v>
+        <v>602271.87</v>
       </c>
       <c r="O120" s="1">
-        <v>0.56</v>
+        <v>1.25</v>
       </c>
       <c r="P120">
         <v>1</v>
       </c>
     </row>
     <row r="121" spans="1:16">
       <c r="A121" t="s">
-        <v>361</v>
+        <v>357</v>
       </c>
       <c r="B121" t="s">
-        <v>362</v>
+        <v>358</v>
       </c>
       <c r="C121" s="1">
-        <v>445000.0</v>
+        <v>130000.0</v>
       </c>
       <c r="D121" s="1">
-        <v>95.65071474</v>
+        <v>102.40216309</v>
       </c>
       <c r="E121" s="1">
-        <v>96.392049</v>
+        <v>105.578454</v>
       </c>
       <c r="F121" t="s">
         <v>8</v>
       </c>
       <c r="G121">
         <v>1.0</v>
       </c>
       <c r="H121" s="1">
-        <v>428944.62</v>
+        <v>137251.99</v>
       </c>
       <c r="I121" s="1">
-        <v>320.5</v>
+        <v>169.73</v>
       </c>
       <c r="J121" s="1">
-        <v>0.074718270158045</v>
+        <v>0.12366305217141</v>
       </c>
       <c r="K121">
         <v>0.0</v>
       </c>
       <c r="L121" t="s">
-        <v>363</v>
+        <v>359</v>
       </c>
       <c r="M121" s="1">
-        <v>425645.68</v>
+        <v>133122.82</v>
       </c>
       <c r="N121" s="1">
-        <v>429265.12</v>
+        <v>137421.72</v>
       </c>
       <c r="O121" s="1">
-        <v>0.96</v>
+        <v>0.29</v>
       </c>
       <c r="P121">
         <v>1</v>
       </c>
     </row>
     <row r="122" spans="1:16">
       <c r="A122" t="s">
-        <v>364</v>
+        <v>360</v>
       </c>
       <c r="B122" t="s">
-        <v>365</v>
+        <v>361</v>
       </c>
       <c r="C122" s="1">
-        <v>300000.0</v>
+        <v>155000.0</v>
       </c>
       <c r="D122" s="1">
-        <v>96.15635469</v>
+        <v>92.61164514</v>
       </c>
       <c r="E122" s="1">
-        <v>98.007783</v>
+        <v>91.593929</v>
       </c>
       <c r="F122" t="s">
         <v>8</v>
       </c>
       <c r="G122">
         <v>1.0</v>
       </c>
       <c r="H122" s="1">
-        <v>294023.35</v>
+        <v>141970.59</v>
       </c>
       <c r="I122" s="1">
-        <v>-4050.18</v>
+        <v>2636.45</v>
       </c>
       <c r="J122" s="1">
-        <v>-1.3775028411859</v>
+        <v>1.8570395460074</v>
       </c>
       <c r="K122">
         <v>0.0</v>
       </c>
       <c r="L122" t="s">
-        <v>366</v>
+        <v>362</v>
       </c>
       <c r="M122" s="1">
-        <v>288469.06</v>
+        <v>143548.05</v>
       </c>
       <c r="N122" s="1">
-        <v>289973.17</v>
+        <v>144607.04</v>
       </c>
       <c r="O122" s="1">
-        <v>0.65</v>
+        <v>0.3</v>
       </c>
       <c r="P122">
         <v>1</v>
       </c>
     </row>
     <row r="123" spans="1:16">
       <c r="A123" t="s">
-        <v>367</v>
+        <v>363</v>
       </c>
       <c r="B123" t="s">
-        <v>368</v>
+        <v>364</v>
       </c>
       <c r="C123" s="1">
-        <v>100000.0</v>
+        <v>280000.0</v>
       </c>
       <c r="D123" s="1">
-        <v>102.43178322</v>
+        <v>88.77986404</v>
       </c>
       <c r="E123" s="1">
-        <v>104.91632</v>
+        <v>89.961514</v>
       </c>
       <c r="F123" t="s">
         <v>8</v>
       </c>
       <c r="G123">
         <v>1.0</v>
       </c>
       <c r="H123" s="1">
-        <v>104916.32</v>
+        <v>251892.24</v>
       </c>
       <c r="I123" s="1">
-        <v>353.82</v>
+        <v>518.37</v>
       </c>
       <c r="J123" s="1">
-        <v>0.33724019294615</v>
+        <v>0.20579038083904</v>
       </c>
       <c r="K123">
         <v>0.0</v>
       </c>
       <c r="L123" t="s">
-        <v>369</v>
+        <v>365</v>
       </c>
       <c r="M123" s="1">
-        <v>102431.78</v>
+        <v>248583.62</v>
       </c>
       <c r="N123" s="1">
-        <v>105270.14</v>
+        <v>252410.61</v>
       </c>
       <c r="O123" s="1">
-        <v>0.23</v>
+        <v>0.53</v>
       </c>
       <c r="P123">
         <v>1</v>
       </c>
     </row>
     <row r="124" spans="1:16">
       <c r="A124" t="s">
-        <v>370</v>
+        <v>366</v>
       </c>
       <c r="B124" t="s">
-        <v>371</v>
+        <v>367</v>
       </c>
       <c r="C124" s="1">
-        <v>500000.0</v>
+        <v>445000.0</v>
       </c>
       <c r="D124" s="1">
-        <v>98.85047124</v>
+        <v>95.47244221</v>
       </c>
       <c r="E124" s="1">
-        <v>102.242292</v>
+        <v>96.392049</v>
       </c>
       <c r="F124" t="s">
         <v>8</v>
       </c>
       <c r="G124">
         <v>1.0</v>
       </c>
       <c r="H124" s="1">
-        <v>511211.46</v>
+        <v>428944.62</v>
       </c>
       <c r="I124" s="1">
-        <v>-5262.19</v>
+        <v>453.76</v>
       </c>
       <c r="J124" s="1">
-        <v>-1.0293568144971</v>
+        <v>0.10578521768148</v>
       </c>
       <c r="K124">
         <v>0.0</v>
       </c>
       <c r="L124" t="s">
-        <v>372</v>
+        <v>368</v>
       </c>
       <c r="M124" s="1">
-        <v>494252.35</v>
+        <v>424852.37</v>
       </c>
       <c r="N124" s="1">
-        <v>505949.27</v>
+        <v>429398.38</v>
       </c>
       <c r="O124" s="1">
-        <v>1.13</v>
+        <v>0.89</v>
       </c>
       <c r="P124">
         <v>1</v>
       </c>
     </row>
     <row r="125" spans="1:16">
       <c r="A125" t="s">
-        <v>373</v>
+        <v>369</v>
       </c>
       <c r="B125" t="s">
-        <v>374</v>
+        <v>370</v>
       </c>
       <c r="C125" s="1">
-        <v>100000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D125" s="1">
-        <v>99.62341717</v>
+        <v>95.4044938</v>
       </c>
       <c r="E125" s="1">
-        <v>100.0</v>
+        <v>98.007783</v>
       </c>
       <c r="F125" t="s">
         <v>8</v>
       </c>
       <c r="G125">
         <v>1.0</v>
       </c>
       <c r="H125" s="1">
-        <v>100000.0</v>
+        <v>294023.35</v>
       </c>
       <c r="I125" s="1">
-        <v>1428.21</v>
+        <v>-5516.72</v>
       </c>
       <c r="J125" s="1">
-        <v>1.42821</v>
+        <v>-1.8762863561687</v>
       </c>
       <c r="K125">
         <v>0.0</v>
       </c>
       <c r="L125" t="s">
-        <v>375</v>
+        <v>371</v>
       </c>
       <c r="M125" s="1">
-        <v>99623.42</v>
+        <v>286213.48</v>
       </c>
       <c r="N125" s="1">
-        <v>101428.21</v>
+        <v>288506.63</v>
       </c>
       <c r="O125" s="1">
-        <v>0.23</v>
+        <v>0.6</v>
       </c>
       <c r="P125">
         <v>1</v>
       </c>
     </row>
     <row r="126" spans="1:16">
       <c r="A126" t="s">
-        <v>376</v>
+        <v>372</v>
       </c>
       <c r="B126" t="s">
-        <v>377</v>
+        <v>373</v>
       </c>
       <c r="C126" s="1">
-        <v>600000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D126" s="1">
-        <v>80.20094325</v>
+        <v>98.47590609</v>
       </c>
       <c r="E126" s="1">
-        <v>81.08293</v>
+        <v>102.242292</v>
       </c>
       <c r="F126" t="s">
         <v>8</v>
       </c>
       <c r="G126">
         <v>1.0</v>
       </c>
       <c r="H126" s="1">
-        <v>486497.58</v>
+        <v>511211.46</v>
       </c>
       <c r="I126" s="1">
-        <v>-4478.22</v>
+        <v>-5655.56</v>
       </c>
       <c r="J126" s="1">
-        <v>-0.92050200948584</v>
+        <v>-1.106305402465</v>
       </c>
       <c r="K126">
         <v>0.0</v>
       </c>
-      <c r="L126">
-        <v>813.7</v>
+      <c r="L126" t="s">
+        <v>374</v>
       </c>
       <c r="M126" s="1">
-        <v>481205.66</v>
+        <v>492379.53</v>
       </c>
       <c r="N126" s="1">
-        <v>482019.36</v>
+        <v>505555.9</v>
       </c>
       <c r="O126" s="1">
-        <v>1.07</v>
+        <v>1.05</v>
       </c>
       <c r="P126">
         <v>1</v>
       </c>
     </row>
     <row r="127" spans="1:16">
       <c r="A127" t="s">
-        <v>378</v>
+        <v>375</v>
       </c>
       <c r="B127" t="s">
-        <v>379</v>
+        <v>376</v>
       </c>
       <c r="C127" s="1">
-        <v>483000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D127" s="1">
-        <v>97.93380702</v>
+        <v>99.6894899</v>
       </c>
       <c r="E127" s="1">
-        <v>99.429627</v>
+        <v>100.0</v>
       </c>
       <c r="F127" t="s">
         <v>8</v>
       </c>
       <c r="G127">
         <v>1.0</v>
       </c>
       <c r="H127" s="1">
-        <v>480245.1</v>
+        <v>100000.0</v>
       </c>
       <c r="I127" s="1">
-        <v>1618.06</v>
+        <v>1834.01</v>
       </c>
       <c r="J127" s="1">
-        <v>0.33692379162224</v>
+        <v>1.83401</v>
       </c>
       <c r="K127">
         <v>0.0</v>
       </c>
       <c r="L127" t="s">
-        <v>380</v>
+        <v>377</v>
       </c>
       <c r="M127" s="1">
-        <v>473020.29</v>
+        <v>99689.49</v>
       </c>
       <c r="N127" s="1">
-        <v>481863.16</v>
+        <v>101834.01</v>
       </c>
       <c r="O127" s="1">
-        <v>1.07</v>
+        <v>0.21</v>
       </c>
       <c r="P127">
         <v>1</v>
       </c>
     </row>
     <row r="128" spans="1:16">
       <c r="A128" t="s">
-        <v>381</v>
+        <v>378</v>
       </c>
       <c r="B128" t="s">
-        <v>382</v>
+        <v>379</v>
       </c>
       <c r="C128" s="1">
-        <v>900000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D128" s="1">
-        <v>100.54284558</v>
+        <v>80.10349006</v>
       </c>
       <c r="E128" s="1">
-        <v>102.181054</v>
+        <v>81.08293</v>
       </c>
       <c r="F128" t="s">
         <v>8</v>
       </c>
       <c r="G128">
         <v>1.0</v>
       </c>
       <c r="H128" s="1">
-        <v>919629.49</v>
+        <v>486497.58</v>
       </c>
       <c r="I128" s="1">
-        <v>-3481.55</v>
+        <v>-4668.42</v>
       </c>
       <c r="J128" s="1">
-        <v>-0.3785818134214</v>
+        <v>-0.95959778463852</v>
       </c>
       <c r="K128">
         <v>0.0</v>
       </c>
       <c r="L128" t="s">
-        <v>383</v>
+        <v>380</v>
       </c>
       <c r="M128" s="1">
-        <v>904885.61</v>
+        <v>480620.94</v>
       </c>
       <c r="N128" s="1">
-        <v>916147.94</v>
+        <v>481829.16</v>
       </c>
       <c r="O128" s="1">
-        <v>2.04</v>
+        <v>1.0</v>
       </c>
       <c r="P128">
         <v>1</v>
       </c>
     </row>
     <row r="129" spans="1:16">
       <c r="A129" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
       <c r="B129" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
       <c r="C129" s="1">
-        <v>700000.0</v>
+        <v>483000.0</v>
       </c>
       <c r="D129" s="1">
-        <v>66.189</v>
+        <v>97.47868064</v>
       </c>
       <c r="E129" s="1">
-        <v>68.824779</v>
+        <v>99.429627</v>
       </c>
       <c r="F129" t="s">
         <v>8</v>
       </c>
       <c r="G129">
         <v>1.0</v>
       </c>
       <c r="H129" s="1">
-        <v>481773.45</v>
+        <v>480245.1</v>
       </c>
       <c r="I129" s="1">
-        <v>-14001.13</v>
+        <v>848.95</v>
       </c>
       <c r="J129" s="1">
-        <v>-2.9061647128957</v>
+        <v>0.17677431794723</v>
       </c>
       <c r="K129">
         <v>0.0</v>
       </c>
       <c r="L129" t="s">
-        <v>386</v>
+        <v>383</v>
       </c>
       <c r="M129" s="1">
-        <v>463323.0</v>
+        <v>470822.03</v>
       </c>
       <c r="N129" s="1">
-        <v>467772.32</v>
+        <v>481094.05</v>
       </c>
       <c r="O129" s="1">
-        <v>1.04</v>
+        <v>1.0</v>
       </c>
       <c r="P129">
         <v>1</v>
       </c>
     </row>
     <row r="130" spans="1:16">
       <c r="A130" t="s">
-        <v>387</v>
+        <v>384</v>
       </c>
       <c r="B130" t="s">
-        <v>388</v>
+        <v>385</v>
       </c>
       <c r="C130" s="1">
-        <v>102000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D130" s="1">
-        <v>100.45846376</v>
+        <v>100.6036346</v>
       </c>
       <c r="E130" s="1">
-        <v>99.646</v>
+        <v>102.181054</v>
       </c>
       <c r="F130" t="s">
         <v>8</v>
       </c>
       <c r="G130">
         <v>1.0</v>
       </c>
       <c r="H130" s="1">
-        <v>101638.92</v>
+        <v>919629.49</v>
       </c>
       <c r="I130" s="1">
-        <v>838.49</v>
+        <v>-74.18</v>
       </c>
       <c r="J130" s="1">
-        <v>0.82496941132393</v>
+        <v>-0.0080662920020105</v>
       </c>
       <c r="K130">
         <v>0.0</v>
       </c>
-      <c r="L130">
-        <v>9.78</v>
+      <c r="L130" t="s">
+        <v>386</v>
       </c>
       <c r="M130" s="1">
-        <v>102467.63</v>
+        <v>905432.71</v>
       </c>
       <c r="N130" s="1">
-        <v>102477.41</v>
+        <v>919555.31</v>
       </c>
       <c r="O130" s="1">
-        <v>0.23</v>
+        <v>1.91</v>
       </c>
       <c r="P130">
         <v>1</v>
       </c>
     </row>
     <row r="131" spans="1:16">
       <c r="A131" t="s">
+        <v>387</v>
+      </c>
+      <c r="B131" t="s">
+        <v>388</v>
+      </c>
+      <c r="C131" s="1">
+        <v>700000.0</v>
+      </c>
+      <c r="D131" s="1">
+        <v>65.279</v>
+      </c>
+      <c r="E131" s="1">
+        <v>68.824779</v>
+      </c>
+      <c r="F131" t="s">
+        <v>8</v>
+      </c>
+      <c r="G131">
+        <v>1.0</v>
+      </c>
+      <c r="H131" s="1">
+        <v>481773.45</v>
+      </c>
+      <c r="I131" s="1">
+        <v>-19757.44</v>
+      </c>
+      <c r="J131" s="1">
+        <v>-4.1009814882908</v>
+      </c>
+      <c r="K131">
+        <v>0.0</v>
+      </c>
+      <c r="L131" t="s">
         <v>389</v>
       </c>
-      <c r="B131" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M131" s="1">
-        <v>370367.31</v>
+        <v>456953.0</v>
       </c>
       <c r="N131" s="1">
-        <v>378060.46</v>
+        <v>462016.01</v>
       </c>
       <c r="O131" s="1">
-        <v>0.84</v>
+        <v>0.96</v>
       </c>
       <c r="P131">
         <v>1</v>
       </c>
     </row>
     <row r="132" spans="1:16">
       <c r="A132" t="s">
-        <v>392</v>
+        <v>390</v>
       </c>
       <c r="B132" t="s">
-        <v>393</v>
+        <v>391</v>
       </c>
       <c r="C132" s="1">
-        <v>240000.0</v>
+        <v>102000.0</v>
       </c>
       <c r="D132" s="1">
-        <v>99.58593773</v>
+        <v>99.95580359</v>
       </c>
       <c r="E132" s="1">
-        <v>101.505154</v>
+        <v>99.646</v>
       </c>
       <c r="F132" t="s">
         <v>8</v>
       </c>
       <c r="G132">
         <v>1.0</v>
       </c>
       <c r="H132" s="1">
-        <v>243612.37</v>
+        <v>101638.92</v>
       </c>
       <c r="I132" s="1">
-        <v>-1071.05</v>
+        <v>638.77</v>
       </c>
       <c r="J132" s="1">
-        <v>-0.43965337228155</v>
+        <v>0.62846988141944</v>
       </c>
       <c r="K132">
         <v>0.0</v>
       </c>
-      <c r="L132" t="s">
-        <v>394</v>
+      <c r="L132">
+        <v>322.77</v>
       </c>
       <c r="M132" s="1">
-        <v>239006.25</v>
+        <v>101954.92</v>
       </c>
       <c r="N132" s="1">
-        <v>242541.32</v>
+        <v>102277.69</v>
       </c>
       <c r="O132" s="1">
-        <v>0.54</v>
+        <v>0.21</v>
       </c>
       <c r="P132">
         <v>1</v>
       </c>
     </row>
     <row r="133" spans="1:16">
       <c r="A133" t="s">
-        <v>395</v>
+        <v>392</v>
       </c>
       <c r="B133" t="s">
-        <v>396</v>
+        <v>393</v>
       </c>
       <c r="C133" s="1">
-        <v>140000.0</v>
+        <v>360000.0</v>
       </c>
       <c r="D133" s="1">
-        <v>100.3711844</v>
+        <v>102.36663171</v>
       </c>
       <c r="E133" s="1">
-        <v>101.271864</v>
+        <v>105.116214</v>
       </c>
       <c r="F133" t="s">
         <v>8</v>
       </c>
       <c r="G133">
         <v>1.0</v>
       </c>
       <c r="H133" s="1">
-        <v>141780.61</v>
+        <v>378418.37</v>
       </c>
       <c r="I133" s="1">
-        <v>-110.27</v>
+        <v>-942.88</v>
       </c>
       <c r="J133" s="1">
-        <v>-0.077775092094751</v>
+        <v>-0.24916337967419</v>
       </c>
       <c r="K133">
         <v>0.0</v>
       </c>
       <c r="L133" t="s">
-        <v>397</v>
+        <v>394</v>
       </c>
       <c r="M133" s="1">
-        <v>140519.66</v>
+        <v>368519.87</v>
       </c>
       <c r="N133" s="1">
-        <v>141670.34</v>
+        <v>377475.49</v>
       </c>
       <c r="O133" s="1">
-        <v>0.32</v>
+        <v>0.79</v>
       </c>
       <c r="P133">
         <v>1</v>
       </c>
     </row>
     <row r="134" spans="1:16">
       <c r="A134" t="s">
-        <v>398</v>
+        <v>395</v>
       </c>
       <c r="B134" t="s">
-        <v>399</v>
+        <v>396</v>
       </c>
       <c r="C134" s="1">
-        <v>130000.0</v>
+        <v>240000.0</v>
       </c>
       <c r="D134" s="1">
-        <v>98.08122546</v>
+        <v>99.19688393</v>
       </c>
       <c r="E134" s="1">
-        <v>105.684715</v>
+        <v>101.505154</v>
       </c>
       <c r="F134" t="s">
         <v>8</v>
       </c>
       <c r="G134">
         <v>1.0</v>
       </c>
       <c r="H134" s="1">
-        <v>137390.13</v>
+        <v>243612.37</v>
       </c>
       <c r="I134" s="1">
-        <v>-5049.61</v>
+        <v>-1399.85</v>
       </c>
       <c r="J134" s="1">
-        <v>-3.6753804658311</v>
+        <v>-0.57462188804288</v>
       </c>
       <c r="K134">
         <v>0.0</v>
       </c>
       <c r="L134" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
       <c r="M134" s="1">
-        <v>127505.59</v>
+        <v>238072.52</v>
       </c>
       <c r="N134" s="1">
-        <v>132340.52</v>
+        <v>242212.52</v>
       </c>
       <c r="O134" s="1">
-        <v>0.29</v>
+        <v>0.5</v>
       </c>
       <c r="P134">
         <v>1</v>
       </c>
     </row>
     <row r="135" spans="1:16">
       <c r="A135" t="s">
-        <v>401</v>
+        <v>398</v>
       </c>
       <c r="B135" t="s">
-        <v>402</v>
+        <v>399</v>
       </c>
       <c r="C135" s="1">
-        <v>135000.0</v>
+        <v>140000.0</v>
       </c>
       <c r="D135" s="1">
-        <v>97.2224473</v>
+        <v>100.26658266</v>
       </c>
       <c r="E135" s="1">
-        <v>103.578504</v>
+        <v>101.271864</v>
       </c>
       <c r="F135" t="s">
         <v>8</v>
       </c>
       <c r="G135">
         <v>1.0</v>
       </c>
       <c r="H135" s="1">
-        <v>139830.98</v>
+        <v>141780.61</v>
       </c>
       <c r="I135" s="1">
-        <v>-8318.54</v>
+        <v>126.85</v>
       </c>
       <c r="J135" s="1">
-        <v>-5.9489964241115</v>
+        <v>0.089469215853987</v>
       </c>
       <c r="K135">
         <v>0.0</v>
       </c>
-      <c r="L135">
-        <v>262.14</v>
+      <c r="L135" t="s">
+        <v>400</v>
       </c>
       <c r="M135" s="1">
-        <v>131250.3</v>
+        <v>140373.21</v>
       </c>
       <c r="N135" s="1">
-        <v>131512.44</v>
+        <v>141907.46</v>
       </c>
       <c r="O135" s="1">
-        <v>0.29</v>
+        <v>0.3</v>
       </c>
       <c r="P135">
         <v>1</v>
       </c>
     </row>
     <row r="136" spans="1:16">
       <c r="A136" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
       <c r="B136" t="s">
-        <v>404</v>
+        <v>402</v>
       </c>
       <c r="C136" s="1">
-        <v>300000.0</v>
+        <v>130000.0</v>
       </c>
       <c r="D136" s="1">
-        <v>98.89246686</v>
+        <v>97.97154275</v>
       </c>
       <c r="E136" s="1">
-        <v>99.860373</v>
+        <v>105.684715</v>
       </c>
       <c r="F136" t="s">
         <v>8</v>
       </c>
       <c r="G136">
         <v>1.0</v>
       </c>
       <c r="H136" s="1">
-        <v>299581.12</v>
+        <v>137390.13</v>
       </c>
       <c r="I136" s="1">
-        <v>3018.2</v>
+        <v>-9639.8</v>
       </c>
       <c r="J136" s="1">
-        <v>1.0074733681482</v>
+        <v>-7.0163700987837</v>
       </c>
       <c r="K136">
         <v>0.0</v>
       </c>
-      <c r="L136" t="s">
-        <v>405</v>
+      <c r="L136">
+        <v>387.33</v>
       </c>
       <c r="M136" s="1">
-        <v>296677.4</v>
+        <v>127363.0</v>
       </c>
       <c r="N136" s="1">
-        <v>302599.32</v>
+        <v>127750.33</v>
       </c>
       <c r="O136" s="1">
-        <v>0.67</v>
+        <v>0.27</v>
       </c>
       <c r="P136">
         <v>1</v>
       </c>
     </row>
     <row r="137" spans="1:16">
       <c r="A137" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="B137" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
       <c r="C137" s="1">
-        <v>140000.0</v>
+        <v>135000.0</v>
       </c>
       <c r="D137" s="1">
-        <v>99.52103394</v>
+        <v>97.23021262</v>
       </c>
       <c r="E137" s="1">
-        <v>98.412086</v>
+        <v>103.578504</v>
       </c>
       <c r="F137" t="s">
         <v>8</v>
       </c>
       <c r="G137">
         <v>1.0</v>
       </c>
       <c r="H137" s="1">
-        <v>137776.92</v>
+        <v>139830.98</v>
       </c>
       <c r="I137" s="1">
-        <v>2312.94</v>
+        <v>-7908.6</v>
       </c>
       <c r="J137" s="1">
-        <v>1.6787572258111</v>
+        <v>-5.655828200589</v>
       </c>
       <c r="K137">
         <v>0.0</v>
       </c>
       <c r="L137">
-        <v>760.41</v>
+        <v>661.59</v>
       </c>
       <c r="M137" s="1">
-        <v>139329.45</v>
+        <v>131260.79</v>
       </c>
       <c r="N137" s="1">
-        <v>140089.86</v>
+        <v>131922.38</v>
       </c>
       <c r="O137" s="1">
-        <v>0.31</v>
+        <v>0.27</v>
       </c>
       <c r="P137">
         <v>1</v>
       </c>
     </row>
     <row r="138" spans="1:16">
       <c r="A138" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
       <c r="B138" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="C138" s="1">
-        <v>140000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D138" s="1">
-        <v>99.1889412</v>
+        <v>98.56797322</v>
       </c>
       <c r="E138" s="1">
-        <v>98.960671</v>
+        <v>99.860373</v>
       </c>
       <c r="F138" t="s">
         <v>8</v>
       </c>
       <c r="G138">
         <v>1.0</v>
       </c>
       <c r="H138" s="1">
-        <v>138544.94</v>
+        <v>299581.12</v>
       </c>
       <c r="I138" s="1">
-        <v>2252.73</v>
+        <v>2768.01</v>
       </c>
       <c r="J138" s="1">
-        <v>1.6259922592626</v>
+        <v>0.92396009468153</v>
       </c>
       <c r="K138">
         <v>0.0</v>
       </c>
       <c r="L138" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="M138" s="1">
-        <v>138864.52</v>
+        <v>295703.92</v>
       </c>
       <c r="N138" s="1">
-        <v>140797.67</v>
+        <v>302349.13</v>
       </c>
       <c r="O138" s="1">
-        <v>0.31</v>
+        <v>0.63</v>
       </c>
       <c r="P138">
         <v>1</v>
       </c>
     </row>
     <row r="139" spans="1:16">
       <c r="A139" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
       <c r="B139" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="C139" s="1">
-        <v>130000.0</v>
+        <v>140000.0</v>
       </c>
       <c r="D139" s="1">
-        <v>107.02170679</v>
+        <v>99.52170319</v>
       </c>
       <c r="E139" s="1">
-        <v>110.213723</v>
+        <v>98.412086</v>
       </c>
       <c r="F139" t="s">
         <v>8</v>
       </c>
       <c r="G139">
         <v>1.0</v>
       </c>
       <c r="H139" s="1">
-        <v>143277.84</v>
+        <v>137776.92</v>
       </c>
       <c r="I139" s="1">
-        <v>-1873.73</v>
+        <v>2513.33</v>
       </c>
       <c r="J139" s="1">
-        <v>-1.3077598043075</v>
+        <v>1.8242024861639</v>
       </c>
       <c r="K139">
         <v>0.0</v>
       </c>
-      <c r="L139" t="s">
-        <v>413</v>
+      <c r="L139">
+        <v>959.86</v>
       </c>
       <c r="M139" s="1">
-        <v>139128.22</v>
+        <v>139330.39</v>
       </c>
       <c r="N139" s="1">
-        <v>141404.11</v>
+        <v>140290.25</v>
       </c>
       <c r="O139" s="1">
-        <v>0.32</v>
+        <v>0.29</v>
       </c>
       <c r="P139">
         <v>1</v>
       </c>
     </row>
     <row r="140" spans="1:16">
       <c r="A140" t="s">
-        <v>414</v>
+        <v>410</v>
       </c>
       <c r="B140" t="s">
-        <v>415</v>
+        <v>411</v>
       </c>
       <c r="C140" s="1">
-        <v>550000.0</v>
+        <v>140000.0</v>
       </c>
       <c r="D140" s="1">
-        <v>98.41314587</v>
+        <v>99.12629741</v>
       </c>
       <c r="E140" s="1">
-        <v>99.944829</v>
+        <v>98.960671</v>
       </c>
       <c r="F140" t="s">
         <v>8</v>
       </c>
       <c r="G140">
         <v>1.0</v>
       </c>
       <c r="H140" s="1">
-        <v>549696.56</v>
+        <v>138544.94</v>
       </c>
       <c r="I140" s="1">
-        <v>2425.06</v>
+        <v>2379.82</v>
       </c>
       <c r="J140" s="1">
-        <v>0.44116339385497</v>
+        <v>1.7177242272435</v>
       </c>
       <c r="K140">
         <v>0.0</v>
       </c>
       <c r="L140" t="s">
-        <v>416</v>
+        <v>412</v>
       </c>
       <c r="M140" s="1">
-        <v>541272.3</v>
+        <v>138776.81</v>
       </c>
       <c r="N140" s="1">
-        <v>552121.62</v>
+        <v>140924.76</v>
       </c>
       <c r="O140" s="1">
-        <v>1.23</v>
+        <v>0.29</v>
       </c>
       <c r="P140">
         <v>1</v>
       </c>
     </row>
     <row r="141" spans="1:16">
       <c r="A141" t="s">
-        <v>417</v>
+        <v>413</v>
       </c>
       <c r="B141" t="s">
-        <v>418</v>
+        <v>414</v>
       </c>
       <c r="C141" s="1">
-        <v>100000.0</v>
+        <v>130000.0</v>
       </c>
       <c r="D141" s="1">
-        <v>102.03338356</v>
+        <v>106.64696861</v>
       </c>
       <c r="E141" s="1">
-        <v>104.27347</v>
+        <v>110.213723</v>
       </c>
       <c r="F141" t="s">
         <v>8</v>
       </c>
       <c r="G141">
         <v>1.0</v>
       </c>
       <c r="H141" s="1">
-        <v>104273.47</v>
+        <v>143277.84</v>
       </c>
       <c r="I141" s="1">
-        <v>286.63</v>
+        <v>-1848.01</v>
       </c>
       <c r="J141" s="1">
-        <v>0.27488295920333</v>
+        <v>-1.289808668249</v>
       </c>
       <c r="K141">
         <v>0.0</v>
       </c>
       <c r="L141" t="s">
-        <v>419</v>
+        <v>415</v>
       </c>
       <c r="M141" s="1">
-        <v>102033.39</v>
+        <v>138641.06</v>
       </c>
       <c r="N141" s="1">
-        <v>104560.1</v>
+        <v>141429.83</v>
       </c>
       <c r="O141" s="1">
-        <v>0.23</v>
+        <v>0.29</v>
       </c>
       <c r="P141">
         <v>1</v>
       </c>
     </row>
     <row r="142" spans="1:16">
       <c r="A142" t="s">
-        <v>420</v>
+        <v>416</v>
       </c>
       <c r="B142" t="s">
-        <v>421</v>
+        <v>417</v>
       </c>
       <c r="C142" s="1">
-        <v>200000.0</v>
+        <v>550000.0</v>
       </c>
       <c r="D142" s="1">
-        <v>91.82959549</v>
+        <v>98.20083235</v>
       </c>
       <c r="E142" s="1">
-        <v>95.837535</v>
+        <v>99.944829</v>
       </c>
       <c r="F142" t="s">
         <v>8</v>
       </c>
       <c r="G142">
         <v>1.0</v>
       </c>
       <c r="H142" s="1">
-        <v>191675.07</v>
+        <v>549696.56</v>
       </c>
       <c r="I142" s="1">
-        <v>-7463.14</v>
+        <v>2703.91</v>
       </c>
       <c r="J142" s="1">
-        <v>-3.8936414631282</v>
+        <v>0.49189138094661</v>
       </c>
       <c r="K142">
         <v>0.0</v>
       </c>
-      <c r="L142">
-        <v>552.74</v>
+      <c r="L142" t="s">
+        <v>418</v>
       </c>
       <c r="M142" s="1">
-        <v>183659.19</v>
+        <v>540104.58</v>
       </c>
       <c r="N142" s="1">
-        <v>184211.93</v>
+        <v>552400.47</v>
       </c>
       <c r="O142" s="1">
-        <v>0.41</v>
+        <v>1.15</v>
       </c>
       <c r="P142">
         <v>1</v>
       </c>
     </row>
     <row r="143" spans="1:16">
       <c r="A143" t="s">
-        <v>422</v>
+        <v>419</v>
       </c>
       <c r="B143" t="s">
-        <v>423</v>
+        <v>420</v>
       </c>
       <c r="C143" s="1">
-        <v>560000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D143" s="1">
-        <v>84.32664924</v>
+        <v>101.51333377</v>
       </c>
       <c r="E143" s="1">
-        <v>85.126713</v>
+        <v>104.27347</v>
       </c>
       <c r="F143" t="s">
         <v>8</v>
       </c>
       <c r="G143">
         <v>1.0</v>
       </c>
       <c r="H143" s="1">
-        <v>476709.59</v>
+        <v>104273.47</v>
       </c>
       <c r="I143" s="1">
-        <v>-1741.73</v>
+        <v>106.3</v>
       </c>
       <c r="J143" s="1">
-        <v>-0.36536500136278</v>
+        <v>0.1019434761306</v>
       </c>
       <c r="K143">
         <v>0.0</v>
       </c>
       <c r="L143" t="s">
-        <v>424</v>
+        <v>198</v>
       </c>
       <c r="M143" s="1">
-        <v>472229.23</v>
+        <v>101513.33</v>
       </c>
       <c r="N143" s="1">
-        <v>474967.86</v>
+        <v>104379.77</v>
       </c>
       <c r="O143" s="1">
-        <v>1.06</v>
+        <v>0.22</v>
       </c>
       <c r="P143">
         <v>1</v>
       </c>
     </row>
     <row r="144" spans="1:16">
       <c r="A144" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="B144" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
       <c r="C144" s="1">
         <v>200000.0</v>
       </c>
       <c r="D144" s="1">
-        <v>94.9665848</v>
+        <v>91.70523083</v>
       </c>
       <c r="E144" s="1">
-        <v>100.243095</v>
+        <v>95.837535</v>
       </c>
       <c r="F144" t="s">
         <v>8</v>
       </c>
       <c r="G144">
         <v>1.0</v>
       </c>
       <c r="H144" s="1">
-        <v>200486.19</v>
+        <v>191675.07</v>
       </c>
       <c r="I144" s="1">
-        <v>-9426.45</v>
+        <v>-7646.12</v>
       </c>
       <c r="J144" s="1">
-        <v>-4.701795171029</v>
+        <v>-3.9891051037571</v>
       </c>
       <c r="K144">
         <v>0.0</v>
       </c>
-      <c r="L144" t="s">
-        <v>427</v>
+      <c r="L144">
+        <v>618.49</v>
       </c>
       <c r="M144" s="1">
-        <v>189933.16</v>
+        <v>183410.46</v>
       </c>
       <c r="N144" s="1">
-        <v>191059.74</v>
+        <v>184028.95</v>
       </c>
       <c r="O144" s="1">
-        <v>0.43</v>
+        <v>0.38</v>
       </c>
       <c r="P144">
         <v>1</v>
       </c>
     </row>
     <row r="145" spans="1:16">
       <c r="A145" t="s">
-        <v>428</v>
+        <v>423</v>
       </c>
       <c r="B145" t="s">
-        <v>429</v>
+        <v>424</v>
       </c>
       <c r="C145" s="1">
-        <v>200000.0</v>
+        <v>560000.0</v>
       </c>
       <c r="D145" s="1">
-        <v>102.05001326</v>
+        <v>84.21733563</v>
       </c>
       <c r="E145" s="1">
-        <v>99.948</v>
+        <v>85.126713</v>
       </c>
       <c r="F145" t="s">
         <v>8</v>
       </c>
       <c r="G145">
         <v>1.0</v>
       </c>
       <c r="H145" s="1">
-        <v>199896.0</v>
+        <v>476709.59</v>
       </c>
       <c r="I145" s="1">
-        <v>8178.82</v>
+        <v>-1985.66</v>
       </c>
       <c r="J145" s="1">
-        <v>4.0915375995518</v>
+        <v>-0.41653451947547</v>
       </c>
       <c r="K145">
         <v>0.0</v>
       </c>
       <c r="L145" t="s">
-        <v>430</v>
+        <v>425</v>
       </c>
       <c r="M145" s="1">
-        <v>204100.03</v>
+        <v>471617.08</v>
       </c>
       <c r="N145" s="1">
-        <v>208074.82</v>
+        <v>474723.93</v>
       </c>
       <c r="O145" s="1">
-        <v>0.46</v>
+        <v>0.99</v>
       </c>
       <c r="P145">
         <v>1</v>
       </c>
     </row>
     <row r="146" spans="1:16">
       <c r="A146" t="s">
-        <v>431</v>
+        <v>426</v>
       </c>
       <c r="B146" t="s">
-        <v>432</v>
+        <v>427</v>
       </c>
       <c r="C146" s="1">
-        <v>150000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D146" s="1">
-        <v>92.38028813</v>
+        <v>95.0320263</v>
       </c>
       <c r="E146" s="1">
-        <v>90.382013</v>
+        <v>100.243095</v>
       </c>
       <c r="F146" t="s">
         <v>8</v>
       </c>
       <c r="G146">
         <v>1.0</v>
       </c>
       <c r="H146" s="1">
-        <v>135573.02</v>
+        <v>200486.19</v>
       </c>
       <c r="I146" s="1">
-        <v>3059.06</v>
+        <v>-9155.29</v>
       </c>
       <c r="J146" s="1">
-        <v>2.2563929017735</v>
+        <v>-4.5665439599605</v>
       </c>
       <c r="K146">
         <v>0.0</v>
       </c>
-      <c r="L146">
-        <v>61.64</v>
+      <c r="L146" t="s">
+        <v>428</v>
       </c>
       <c r="M146" s="1">
-        <v>138570.44</v>
+        <v>190064.05</v>
       </c>
       <c r="N146" s="1">
-        <v>138632.08</v>
+        <v>191330.9</v>
       </c>
       <c r="O146" s="1">
-        <v>0.31</v>
+        <v>0.4</v>
       </c>
       <c r="P146">
         <v>1</v>
       </c>
     </row>
     <row r="147" spans="1:16">
       <c r="A147" t="s">
-        <v>433</v>
+        <v>429</v>
       </c>
       <c r="B147" t="s">
-        <v>434</v>
+        <v>430</v>
       </c>
       <c r="C147" s="1">
-        <v>160000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D147" s="1">
-        <v>87.13421311</v>
+        <v>101.77490959</v>
       </c>
       <c r="E147" s="1">
-        <v>86.219563</v>
+        <v>99.948</v>
       </c>
       <c r="F147" t="s">
         <v>8</v>
       </c>
       <c r="G147">
         <v>1.0</v>
       </c>
       <c r="H147" s="1">
-        <v>137951.3</v>
+        <v>199896.0</v>
       </c>
       <c r="I147" s="1">
-        <v>2256.87</v>
+        <v>8654.37</v>
       </c>
       <c r="J147" s="1">
-        <v>1.6359903821131</v>
+        <v>4.3294363068796</v>
       </c>
       <c r="K147">
         <v>0.0</v>
       </c>
-      <c r="L147">
-        <v>793.42</v>
+      <c r="L147" t="s">
+        <v>431</v>
       </c>
       <c r="M147" s="1">
-        <v>139414.75</v>
+        <v>203549.82</v>
       </c>
       <c r="N147" s="1">
-        <v>140208.17</v>
+        <v>208550.37</v>
       </c>
       <c r="O147" s="1">
-        <v>0.31</v>
+        <v>0.43</v>
       </c>
       <c r="P147">
         <v>1</v>
       </c>
     </row>
     <row r="148" spans="1:16">
       <c r="A148" t="s">
-        <v>435</v>
+        <v>432</v>
       </c>
       <c r="B148" t="s">
-        <v>436</v>
+        <v>433</v>
       </c>
       <c r="C148" s="1">
-        <v>140000.0</v>
+        <v>150000.0</v>
       </c>
       <c r="D148" s="1">
-        <v>97.31152978</v>
+        <v>92.99048287</v>
       </c>
       <c r="E148" s="1">
-        <v>98.939836</v>
+        <v>90.382013</v>
       </c>
       <c r="F148" t="s">
         <v>8</v>
       </c>
       <c r="G148">
         <v>1.0</v>
       </c>
       <c r="H148" s="1">
-        <v>138515.77</v>
+        <v>135573.02</v>
       </c>
       <c r="I148" s="1">
-        <v>309.41</v>
+        <v>3990.79</v>
       </c>
       <c r="J148" s="1">
-        <v>0.22337528788238</v>
+        <v>2.9436461620461</v>
       </c>
       <c r="K148">
         <v>0.0</v>
       </c>
-      <c r="L148" t="s">
-        <v>437</v>
+      <c r="L148">
+        <v>78.08</v>
       </c>
       <c r="M148" s="1">
-        <v>136236.14</v>
+        <v>139485.73</v>
       </c>
       <c r="N148" s="1">
-        <v>138825.18</v>
+        <v>139563.81</v>
       </c>
       <c r="O148" s="1">
-        <v>0.31</v>
+        <v>0.29</v>
       </c>
       <c r="P148">
         <v>1</v>
       </c>
     </row>
     <row r="149" spans="1:16">
       <c r="A149" t="s">
-        <v>438</v>
+        <v>434</v>
       </c>
       <c r="B149" t="s">
-        <v>439</v>
+        <v>435</v>
       </c>
       <c r="C149" s="1">
-        <v>400000.0</v>
+        <v>160000.0</v>
       </c>
       <c r="D149" s="1">
-        <v>99.51024042</v>
+        <v>87.78270576</v>
       </c>
       <c r="E149" s="1">
-        <v>98.91284</v>
+        <v>86.219563</v>
       </c>
       <c r="F149" t="s">
         <v>8</v>
       </c>
       <c r="G149">
         <v>1.0</v>
       </c>
       <c r="H149" s="1">
-        <v>395651.36</v>
+        <v>137951.3</v>
       </c>
       <c r="I149" s="1">
-        <v>3858.09</v>
+        <v>2564.59</v>
       </c>
       <c r="J149" s="1">
-        <v>0.97512365432031</v>
+        <v>1.8590546084017</v>
       </c>
       <c r="K149">
         <v>0.0</v>
       </c>
-      <c r="L149" t="s">
-        <v>440</v>
+      <c r="L149">
+        <v>63.56</v>
       </c>
       <c r="M149" s="1">
-        <v>398040.96</v>
+        <v>140452.33</v>
       </c>
       <c r="N149" s="1">
-        <v>399509.45</v>
+        <v>140515.89</v>
       </c>
       <c r="O149" s="1">
-        <v>0.89</v>
+        <v>0.29</v>
       </c>
       <c r="P149">
         <v>1</v>
       </c>
     </row>
     <row r="150" spans="1:16">
       <c r="A150" t="s">
-        <v>441</v>
+        <v>436</v>
       </c>
       <c r="B150" t="s">
-        <v>442</v>
+        <v>437</v>
       </c>
       <c r="C150" s="1">
-        <v>150000.0</v>
+        <v>140000.0</v>
       </c>
       <c r="D150" s="1">
-        <v>92.26078553</v>
+        <v>97.1192882</v>
       </c>
       <c r="E150" s="1">
-        <v>90.429947</v>
+        <v>98.939836</v>
       </c>
       <c r="F150" t="s">
         <v>8</v>
       </c>
       <c r="G150">
         <v>1.0</v>
       </c>
       <c r="H150" s="1">
-        <v>135644.92</v>
+        <v>138515.77</v>
       </c>
       <c r="I150" s="1">
-        <v>2764.24</v>
+        <v>316.44</v>
       </c>
       <c r="J150" s="1">
-        <v>2.0378499983634</v>
+        <v>0.22845052227627</v>
       </c>
       <c r="K150">
         <v>0.0</v>
       </c>
-      <c r="L150">
-        <v>17.98</v>
+      <c r="L150" t="s">
+        <v>438</v>
       </c>
       <c r="M150" s="1">
-        <v>138391.18</v>
+        <v>135967.0</v>
       </c>
       <c r="N150" s="1">
-        <v>138409.16</v>
+        <v>138832.21</v>
       </c>
       <c r="O150" s="1">
-        <v>0.31</v>
+        <v>0.29</v>
       </c>
       <c r="P150">
         <v>1</v>
       </c>
     </row>
     <row r="151" spans="1:16">
       <c r="A151" t="s">
-        <v>443</v>
+        <v>439</v>
       </c>
       <c r="B151" t="s">
-        <v>444</v>
+        <v>440</v>
       </c>
       <c r="C151" s="1">
-        <v>300000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D151" s="1">
-        <v>100.44044415</v>
+        <v>99.66263121</v>
       </c>
       <c r="E151" s="1">
-        <v>104.254153</v>
+        <v>98.91284</v>
       </c>
       <c r="F151" t="s">
         <v>8</v>
       </c>
       <c r="G151">
         <v>1.0</v>
       </c>
       <c r="H151" s="1">
-        <v>312762.46</v>
+        <v>395651.36</v>
       </c>
       <c r="I151" s="1">
-        <v>-3267.15</v>
+        <v>4643.0</v>
       </c>
       <c r="J151" s="1">
-        <v>-1.0446106607551</v>
+        <v>1.1735079085789</v>
       </c>
       <c r="K151">
         <v>0.0</v>
       </c>
       <c r="L151" t="s">
-        <v>445</v>
+        <v>441</v>
       </c>
       <c r="M151" s="1">
-        <v>301321.34</v>
+        <v>398650.52</v>
       </c>
       <c r="N151" s="1">
-        <v>309495.31</v>
+        <v>400294.36</v>
       </c>
       <c r="O151" s="1">
-        <v>0.69</v>
+        <v>0.83</v>
       </c>
       <c r="P151">
         <v>1</v>
       </c>
     </row>
     <row r="152" spans="1:16">
       <c r="A152" t="s">
-        <v>446</v>
+        <v>442</v>
       </c>
       <c r="B152" t="s">
-        <v>447</v>
+        <v>443</v>
       </c>
       <c r="C152" s="1">
-        <v>500000.0</v>
+        <v>150000.0</v>
       </c>
       <c r="D152" s="1">
-        <v>93.02513156</v>
+        <v>92.36406101</v>
       </c>
       <c r="E152" s="1">
-        <v>95.381538</v>
+        <v>90.429947</v>
       </c>
       <c r="F152" t="s">
         <v>8</v>
       </c>
       <c r="G152">
         <v>1.0</v>
       </c>
       <c r="H152" s="1">
-        <v>476907.69</v>
+        <v>135644.92</v>
       </c>
       <c r="I152" s="1">
-        <v>-102.24</v>
+        <v>2935.59</v>
       </c>
       <c r="J152" s="1">
-        <v>-0.02143811101054</v>
+        <v>2.1641724585042</v>
       </c>
       <c r="K152">
         <v>0.0</v>
       </c>
-      <c r="L152" t="s">
-        <v>448</v>
+      <c r="L152">
+        <v>34.42</v>
       </c>
       <c r="M152" s="1">
-        <v>465125.66</v>
+        <v>138546.09</v>
       </c>
       <c r="N152" s="1">
-        <v>476805.45</v>
+        <v>138580.51</v>
       </c>
       <c r="O152" s="1">
-        <v>1.06</v>
+        <v>0.29</v>
       </c>
       <c r="P152">
         <v>1</v>
       </c>
     </row>
     <row r="153" spans="1:16">
       <c r="A153" t="s">
-        <v>449</v>
+        <v>444</v>
       </c>
       <c r="B153" t="s">
-        <v>450</v>
+        <v>445</v>
       </c>
       <c r="C153" s="1">
-        <v>400000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D153" s="1">
-        <v>106.42795265</v>
+        <v>100.15051181</v>
       </c>
       <c r="E153" s="1">
-        <v>109.314258</v>
+        <v>104.254153</v>
       </c>
       <c r="F153" t="s">
         <v>8</v>
       </c>
       <c r="G153">
         <v>1.0</v>
       </c>
       <c r="H153" s="1">
-        <v>437257.03</v>
+        <v>312762.46</v>
       </c>
       <c r="I153" s="1">
-        <v>-5189.06</v>
+        <v>-3282.16</v>
       </c>
       <c r="J153" s="1">
-        <v>-1.1867299194709</v>
+        <v>-1.0494098300672</v>
       </c>
       <c r="K153">
         <v>0.0</v>
       </c>
       <c r="L153" t="s">
-        <v>451</v>
+        <v>446</v>
       </c>
       <c r="M153" s="1">
-        <v>425711.81</v>
+        <v>300451.53</v>
       </c>
       <c r="N153" s="1">
-        <v>432067.97</v>
+        <v>309480.3</v>
       </c>
       <c r="O153" s="1">
-        <v>0.96</v>
+        <v>0.64</v>
       </c>
       <c r="P153">
         <v>1</v>
       </c>
     </row>
     <row r="154" spans="1:16">
       <c r="A154" t="s">
+        <v>447</v>
+      </c>
+      <c r="B154" t="s">
+        <v>448</v>
+      </c>
+      <c r="C154" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="D154" s="1">
+        <v>92.9750467</v>
+      </c>
+      <c r="E154" s="1">
+        <v>95.381538</v>
+      </c>
+      <c r="F154" t="s">
+        <v>8</v>
+      </c>
+      <c r="G154">
+        <v>1.0</v>
+      </c>
+      <c r="H154" s="1">
+        <v>476907.69</v>
+      </c>
+      <c r="I154" s="1">
+        <v>-11186.57</v>
+      </c>
+      <c r="J154" s="1">
+        <v>-2.3456468064082</v>
+      </c>
+      <c r="K154">
+        <v>0.0</v>
+      </c>
+      <c r="L154">
+        <v>845.89</v>
+      </c>
+      <c r="M154" s="1">
+        <v>464875.23</v>
+      </c>
+      <c r="N154" s="1">
+        <v>465721.12</v>
+      </c>
+      <c r="O154" s="1">
+        <v>0.97</v>
+      </c>
+      <c r="P154">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="155" spans="1:16">
+      <c r="A155" t="s">
+        <v>449</v>
+      </c>
+      <c r="B155" t="s">
+        <v>450</v>
+      </c>
+      <c r="C155" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="D155" s="1">
+        <v>105.81274291</v>
+      </c>
+      <c r="E155" s="1">
+        <v>109.314258</v>
+      </c>
+      <c r="F155" t="s">
+        <v>8</v>
+      </c>
+      <c r="G155">
+        <v>1.0</v>
+      </c>
+      <c r="H155" s="1">
+        <v>437257.03</v>
+      </c>
+      <c r="I155" s="1">
+        <v>-5896.47</v>
+      </c>
+      <c r="J155" s="1">
+        <v>-1.3485134818759</v>
+      </c>
+      <c r="K155">
+        <v>0.0</v>
+      </c>
+      <c r="L155" t="s">
+        <v>451</v>
+      </c>
+      <c r="M155" s="1">
+        <v>423250.97</v>
+      </c>
+      <c r="N155" s="1">
+        <v>431360.56</v>
+      </c>
+      <c r="O155" s="1">
+        <v>0.9</v>
+      </c>
+      <c r="P155">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="156" spans="1:16">
+      <c r="A156" t="s">
         <v>452</v>
       </c>
-      <c r="B154" t="s">
+      <c r="B156" t="s">
         <v>453</v>
       </c>
-      <c r="C154" s="1">
-[...20 lines deleted...]
-      <c r="J154" s="1">
+      <c r="C156" s="1">
+        <v>-2.0</v>
+      </c>
+      <c r="D156" s="1">
+        <v>115.69</v>
+      </c>
+      <c r="E156" s="1">
+        <v>115.54</v>
+      </c>
+      <c r="F156" t="s">
+        <v>8</v>
+      </c>
+      <c r="G156">
+        <v>1.0</v>
+      </c>
+      <c r="H156" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I156" s="1">
+        <v>-300.0</v>
+      </c>
+      <c r="J156" s="1">
         <v>0</v>
       </c>
-      <c r="K154">
-[...14 lines deleted...]
-      <c r="P154">
+      <c r="K156">
+        <v>0.0</v>
+      </c>
+      <c r="L156">
+        <v>0.0</v>
+      </c>
+      <c r="M156" s="1">
+        <v>-300.0</v>
+      </c>
+      <c r="N156" s="1">
+        <v>-300.0</v>
+      </c>
+      <c r="O156" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P156">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="157" spans="1:16">
+      <c r="A157" t="s">
+        <v>454</v>
+      </c>
+      <c r="B157" t="s">
+        <v>455</v>
+      </c>
+      <c r="C157" s="1">
+        <v>2.0</v>
+      </c>
+      <c r="D157" s="1">
+        <v>125.44</v>
+      </c>
+      <c r="E157" s="1">
+        <v>124.49</v>
+      </c>
+      <c r="F157" t="s">
+        <v>8</v>
+      </c>
+      <c r="G157">
+        <v>1.0</v>
+      </c>
+      <c r="H157" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I157" s="1">
+        <v>1900.0</v>
+      </c>
+      <c r="J157" s="1">
+        <v>0</v>
+      </c>
+      <c r="K157">
+        <v>0.0</v>
+      </c>
+      <c r="L157">
+        <v>0.0</v>
+      </c>
+      <c r="M157" s="1">
+        <v>1900.0</v>
+      </c>
+      <c r="N157" s="1">
+        <v>1900.0</v>
+      </c>
+      <c r="O157" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P157">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="158" spans="1:16">
+      <c r="A158" t="s">
+        <v>456</v>
+      </c>
+      <c r="B158" t="s">
+        <v>457</v>
+      </c>
+      <c r="C158" s="1">
+        <v>23.0</v>
+      </c>
+      <c r="D158" s="1">
+        <v>105.975</v>
+      </c>
+      <c r="E158" s="1">
+        <v>105.725</v>
+      </c>
+      <c r="F158" t="s">
+        <v>8</v>
+      </c>
+      <c r="G158">
+        <v>1.0</v>
+      </c>
+      <c r="H158" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I158" s="1">
+        <v>5750.0</v>
+      </c>
+      <c r="J158" s="1">
+        <v>0</v>
+      </c>
+      <c r="K158">
+        <v>0.0</v>
+      </c>
+      <c r="L158">
+        <v>0.0</v>
+      </c>
+      <c r="M158" s="1">
+        <v>5750.0</v>
+      </c>
+      <c r="N158" s="1">
+        <v>5750.0</v>
+      </c>
+      <c r="O158" s="1">
+        <v>0.01</v>
+      </c>
+      <c r="P158">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>