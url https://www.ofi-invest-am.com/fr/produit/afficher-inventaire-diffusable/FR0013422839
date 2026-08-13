--- v3 (2026-07-16)
+++ v4 (2026-08-13)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="458">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="471">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>X</t>
   </si>
   <si>
     <t>FR0013422813</t>
   </si>
   <si>
@@ -136,1284 +136,1323 @@
   <si>
     <t>VBCE (EUR)</t>
   </si>
   <si>
     <t>VBCI (EUR)</t>
   </si>
   <si>
     <t>Poids</t>
   </si>
   <si>
     <t>Nb.</t>
   </si>
   <si>
     <t>FR001400KPZ3</t>
   </si>
   <si>
     <t>OFI INVEST ESG LIQ I</t>
   </si>
   <si>
     <t>XS2491189408</t>
   </si>
   <si>
     <t>A2A EX 2.5 06-26</t>
   </si>
   <si>
-    <t>2 963.01</t>
+    <t>3 202.74</t>
   </si>
   <si>
     <t>XS3238204062</t>
   </si>
   <si>
     <t>A2A EX 3.25 05-32</t>
   </si>
   <si>
-    <t>3 324.62</t>
+    <t>3 890.03</t>
   </si>
   <si>
     <t>XS2986639701</t>
   </si>
   <si>
     <t>A2A EX 3.625 01-35</t>
   </si>
   <si>
-    <t>1 303.01</t>
+    <t>1 710.21</t>
   </si>
   <si>
     <t>XS2583205906</t>
   </si>
   <si>
     <t>A2A EX 4.375 02-34</t>
   </si>
   <si>
-    <t>1 184.25</t>
+    <t>1 573.80</t>
   </si>
   <si>
     <t>XS2534976886</t>
   </si>
   <si>
     <t>A2A EX 4.5 09-30</t>
   </si>
   <si>
-    <t>3 413.84</t>
+    <t>3 814.52</t>
   </si>
   <si>
     <t>XS2487054939</t>
   </si>
   <si>
     <t>ABN AMR 3.0 06-32</t>
   </si>
   <si>
-    <t>13 273.97</t>
+    <t>14 301.37</t>
   </si>
   <si>
     <t>XS3185662676</t>
   </si>
   <si>
     <t>ABN AMR 3.0 09-32</t>
   </si>
   <si>
-    <t>5 178.08</t>
+    <t>5 794.52</t>
   </si>
   <si>
     <t>XS2536941656</t>
   </si>
   <si>
     <t>ABN AMR 4.25 02-30</t>
   </si>
   <si>
     <t>XS3066564900</t>
   </si>
   <si>
     <t>ACHM BA 2.5 05-28</t>
   </si>
   <si>
-    <t>2 390.41</t>
-[...1 lines deleted...]
-  <si>
     <t>XS3237229193</t>
   </si>
   <si>
     <t>AIB GRO 3.75 12-36</t>
   </si>
   <si>
-    <t>20 949.97</t>
+    <t>24 717.95</t>
   </si>
   <si>
     <t>XS3219374975</t>
   </si>
   <si>
     <t>ALPH BA 3.125 10-31</t>
   </si>
   <si>
-    <t>7 952.05</t>
+    <t>4 047.95</t>
+  </si>
+  <si>
+    <t>XS3357187809</t>
+  </si>
+  <si>
+    <t>ALPH BA 3.75 05-32</t>
   </si>
   <si>
     <t>FR00140005T0</t>
   </si>
   <si>
     <t>ARKEMA 0.125 10-26</t>
   </si>
   <si>
     <t>FR0014012JL7</t>
   </si>
   <si>
     <t>ARKEMA 3.5 09-33</t>
   </si>
   <si>
-    <t>6 415.07</t>
+    <t>7 134.25</t>
   </si>
   <si>
     <t>XS3215529192</t>
   </si>
   <si>
     <t>ASN BAN 3.375 10-32</t>
   </si>
   <si>
-    <t>3 236.30</t>
+    <t>3 698.63</t>
   </si>
   <si>
     <t>XS2694995163</t>
   </si>
   <si>
     <t>ASR NED 3.625 12-28</t>
   </si>
   <si>
-    <t>6 021.47</t>
+    <t>7 188.42</t>
   </si>
   <si>
     <t>XS2747590896</t>
   </si>
   <si>
     <t>ASS GEN 3.212 01-29</t>
   </si>
   <si>
-    <t>1 128.60</t>
+    <t>1 425.60</t>
   </si>
   <si>
     <t>XS2747596315</t>
   </si>
   <si>
     <t>ASS GEN 3.547 01-34</t>
   </si>
   <si>
+    <t>1 166.14</t>
+  </si>
+  <si>
     <t>XS2314312179</t>
   </si>
   <si>
     <t>AXA 1.375 10-41</t>
   </si>
   <si>
-    <t>7 492.81</t>
+    <t>8 453.42</t>
   </si>
   <si>
     <t>FR0014015J87</t>
   </si>
   <si>
     <t>AYVENS 3.0 04-30</t>
   </si>
   <si>
     <t>FR0014017YD2</t>
   </si>
   <si>
     <t>AYVENS 3.375 04-29</t>
   </si>
   <si>
     <t>IT0005675126</t>
   </si>
   <si>
     <t>BANC BP 3.125 10-31</t>
   </si>
   <si>
-    <t>2 452.05</t>
+    <t>2 794.52</t>
   </si>
   <si>
     <t>XS2357417257</t>
   </si>
   <si>
     <t>BANC NT 0.625 06-29</t>
   </si>
   <si>
-    <t>1 027.40</t>
+    <t>1 113.01</t>
   </si>
   <si>
     <t>XS2194370727</t>
   </si>
   <si>
     <t>BANC NT 1.125 06-27</t>
   </si>
   <si>
+    <t>1 004.79</t>
+  </si>
+  <si>
     <t>XS2063247915</t>
   </si>
   <si>
     <t>BANC SA 0.3 10-26</t>
   </si>
   <si>
     <t>XS2804565435</t>
   </si>
   <si>
     <t>BANK OF 3.5 04-29</t>
   </si>
   <si>
     <t>XS3320133948</t>
   </si>
   <si>
     <t>BANK OF 3.625 03-32</t>
   </si>
   <si>
-    <t>1 107.46</t>
+    <t>2 132.89</t>
   </si>
   <si>
     <t>FR00140003P3</t>
   </si>
   <si>
     <t>BANQ FE 0.1 10-27</t>
   </si>
   <si>
     <t>FR0014004750</t>
   </si>
   <si>
     <t>BANQ FE 0.25 06-28</t>
   </si>
   <si>
     <t>FR001400Q0T5</t>
   </si>
   <si>
     <t>BANQ FE 3.5 05-31</t>
   </si>
   <si>
-    <t>16 301.37</t>
-[...1 lines deleted...]
-  <si>
     <t>XS3170898723</t>
   </si>
   <si>
     <t>BAWA BK 3.375 09-33</t>
   </si>
   <si>
-    <t>21 267.12</t>
+    <t>23 578.77</t>
   </si>
   <si>
     <t>XS2013745703</t>
   </si>
   <si>
     <t>BBVA 1.0 06-26</t>
   </si>
   <si>
-    <t>3 320.55</t>
+    <t>3 594.52</t>
   </si>
   <si>
     <t>BE6328785207</t>
   </si>
   <si>
     <t>BELF SA 0.375 06-27</t>
   </si>
   <si>
     <t>BE6352762387</t>
   </si>
   <si>
     <t>BELF SA 3.625 06-30</t>
   </si>
   <si>
-    <t>15 542.81</t>
+    <t>16 784.25</t>
   </si>
   <si>
     <t>BE6344187966</t>
   </si>
   <si>
     <t>BELF SA 3.875 06-28</t>
   </si>
   <si>
-    <t>3 312.33</t>
+    <t>3 577.74</t>
   </si>
   <si>
     <t>XS2634687912</t>
   </si>
   <si>
     <t>BK AMER 4.134 06-28</t>
   </si>
   <si>
-    <t>17 668.60</t>
+    <t>19 084.36</t>
   </si>
   <si>
     <t>XS3225871121</t>
   </si>
   <si>
     <t>BK IREL 3.625 11-36</t>
   </si>
   <si>
-    <t>1 758.87</t>
+    <t>2 031.99</t>
   </si>
   <si>
     <t>XS3332496184</t>
   </si>
   <si>
     <t>BK IREL 3.875 04-34</t>
   </si>
   <si>
+    <t>1 364.96</t>
+  </si>
+  <si>
     <t>XS2643234011</t>
   </si>
   <si>
     <t>BK IREL 5.0 07-31</t>
   </si>
   <si>
-    <t>14 102.74</t>
+    <t>15 318.49</t>
   </si>
   <si>
     <t>FR0013415692</t>
   </si>
   <si>
     <t>BQ POST 1.375 04-29</t>
   </si>
   <si>
-    <t>4 079.79</t>
-[...1 lines deleted...]
-  <si>
     <t>XS3038544790</t>
   </si>
   <si>
     <t>BRAM U 3.625 04-33</t>
   </si>
   <si>
+    <t>2 109.65</t>
+  </si>
+  <si>
     <t>DE000BU3Z005</t>
   </si>
   <si>
     <t>BUND DE 2.3 02-33</t>
   </si>
   <si>
-    <t>1 230.03</t>
+    <t>1 710.51</t>
   </si>
   <si>
     <t>FR001400M4O2</t>
   </si>
   <si>
     <t>CA 4.375 11-33</t>
   </si>
   <si>
+    <t>16 205.48</t>
+  </si>
+  <si>
+    <t>XS3108521124</t>
+  </si>
+  <si>
+    <t>CA AUTO 2.75 07-28</t>
+  </si>
+  <si>
+    <t>2 374.19</t>
+  </si>
+  <si>
+    <t>XS2555187801</t>
+  </si>
+  <si>
+    <t>CAIX 5.375 11-30</t>
+  </si>
+  <si>
+    <t>2 680.14</t>
+  </si>
+  <si>
+    <t>DE000CZ45W57</t>
+  </si>
+  <si>
+    <t>CMZB FR 3.0 09-27</t>
+  </si>
+  <si>
+    <t>1 997.26</t>
+  </si>
+  <si>
+    <t>FR0013463775</t>
+  </si>
+  <si>
+    <t>CNP ASS 2.0 07-50</t>
+  </si>
+  <si>
+    <t>8 000.00</t>
+  </si>
+  <si>
+    <t>XS3320133781</t>
+  </si>
+  <si>
+    <t>COLO SF 3.875 04-31</t>
+  </si>
+  <si>
+    <t>DE000CZ457W4</t>
+  </si>
+  <si>
+    <t>COMM AK 4.0 01-38</t>
+  </si>
+  <si>
+    <t>3 747.95</t>
+  </si>
+  <si>
+    <t>DE000CZ45ZY0</t>
+  </si>
+  <si>
+    <t>COMM AK 4.125 06-37</t>
+  </si>
+  <si>
+    <t>14 420.55</t>
+  </si>
+  <si>
+    <t>DE000CZ439B6</t>
+  </si>
+  <si>
+    <t>COMM AK 5.25 03-29</t>
+  </si>
+  <si>
+    <t>2 200.68</t>
+  </si>
+  <si>
+    <t>XS2796609787</t>
+  </si>
+  <si>
+    <t>COMP DE 3.375 04-30</t>
+  </si>
+  <si>
+    <t>XS2796659964</t>
+  </si>
+  <si>
+    <t>COMP DE 3.625 04-34</t>
+  </si>
+  <si>
+    <t>XS3200103490</t>
+  </si>
+  <si>
+    <t>COOP RA 3.548 10-35</t>
+  </si>
+  <si>
+    <t>12 831.93</t>
+  </si>
+  <si>
+    <t>FR0013447232</t>
+  </si>
+  <si>
+    <t>COVI 1.125 09-31</t>
+  </si>
+  <si>
+    <t>1 479.45</t>
+  </si>
+  <si>
+    <t>FR0014010IN9</t>
+  </si>
+  <si>
+    <t>COVI 3.625 06-34</t>
+  </si>
+  <si>
+    <t>3 297.26</t>
+  </si>
+  <si>
+    <t>XS3244187764</t>
+  </si>
+  <si>
+    <t>DANS BK 3.375 12-33</t>
+  </si>
+  <si>
+    <t>9 098.63</t>
+  </si>
+  <si>
+    <t>XS3101509167</t>
+  </si>
+  <si>
+    <t>DANS BK 3.5 11-35</t>
+  </si>
+  <si>
+    <t>2 545.89</t>
+  </si>
+  <si>
+    <t>XS2637421848</t>
+  </si>
+  <si>
+    <t>DANS BK 4.75 06-30</t>
+  </si>
+  <si>
+    <t>5 549.04</t>
+  </si>
+  <si>
+    <t>XS2280835260</t>
+  </si>
+  <si>
+    <t>DIGI IN 0.625 07-31</t>
+  </si>
+  <si>
+    <t>3 123.29</t>
+  </si>
+  <si>
+    <t>XS3074473474</t>
+  </si>
+  <si>
+    <t>DNB BAN 3.125 05-31</t>
+  </si>
+  <si>
+    <t>30 821.92</t>
+  </si>
+  <si>
+    <t>XS3166221948</t>
+  </si>
+  <si>
+    <t>EAST JA 3.727 09-37</t>
+  </si>
+  <si>
+    <t>7 498.93</t>
+  </si>
+  <si>
+    <t>PTEDP6OM0007</t>
+  </si>
+  <si>
+    <t>EDP 4.375 12-55</t>
+  </si>
+  <si>
+    <t>4 434.93</t>
+  </si>
+  <si>
+    <t>XS2978779176</t>
+  </si>
+  <si>
+    <t>EDP SER 3.5 07-31</t>
+  </si>
+  <si>
+    <t>15 430.68</t>
+  </si>
+  <si>
+    <t>XS2699159351</t>
+  </si>
+  <si>
+    <t>EDP SER 4.375 04-32</t>
+  </si>
+  <si>
+    <t>BE6368381404</t>
+  </si>
+  <si>
+    <t>ELIA TR 3.5 10-35</t>
+  </si>
+  <si>
+    <t>2 100.00</t>
+  </si>
+  <si>
+    <t>BE6340849569</t>
+  </si>
+  <si>
+    <t>ELIA TR 3.625 01-33</t>
+  </si>
+  <si>
+    <t>1 161.99</t>
+  </si>
+  <si>
+    <t>BE6349118800</t>
+  </si>
+  <si>
+    <t>ELIA TR 3.75 01-36</t>
+  </si>
+  <si>
+    <t>2 445.21</t>
+  </si>
+  <si>
+    <t>XS3044299769</t>
+  </si>
+  <si>
+    <t>ELLE AB 3.75 05-35</t>
+  </si>
+  <si>
+    <t>XS1750986744</t>
+  </si>
+  <si>
+    <t>ENEL FI 1.125 09-26</t>
+  </si>
+  <si>
+    <t>2 117.00</t>
+  </si>
+  <si>
+    <t>XS3299702137</t>
+  </si>
+  <si>
+    <t>ENEX HO 3.0 02-32</t>
+  </si>
+  <si>
+    <t>2 266.11</t>
+  </si>
+  <si>
+    <t>XS3045470492</t>
+  </si>
+  <si>
+    <t>ENEX HO 3.25 04-33</t>
+  </si>
+  <si>
+    <t>FR0013455813</t>
+  </si>
+  <si>
+    <t>ENGIE 0.5 10-30</t>
+  </si>
+  <si>
+    <t>FR0014000RR2</t>
+  </si>
+  <si>
+    <t>ENGIE 1.5 PERP</t>
+  </si>
+  <si>
+    <t>1 364.38</t>
+  </si>
+  <si>
+    <t>FR0013504693</t>
+  </si>
+  <si>
+    <t>ENGIE 2.125 03-32</t>
+  </si>
+  <si>
+    <t>FR0014016Z94</t>
+  </si>
+  <si>
+    <t>ENGIE 4.371 PERP</t>
+  </si>
+  <si>
+    <t>1 389.20</t>
+  </si>
+  <si>
+    <t>XS1702729275</t>
+  </si>
+  <si>
+    <t>EON INT 1.25 10-27</t>
+  </si>
+  <si>
+    <t>XS2463518998</t>
+  </si>
+  <si>
+    <t>EON SE 1.625 03-31</t>
+  </si>
+  <si>
+    <t>XS2747600018</t>
+  </si>
+  <si>
+    <t>EON SE 3.375 01-31</t>
+  </si>
+  <si>
+    <t>1 497.95</t>
+  </si>
+  <si>
+    <t>XS2574873183</t>
+  </si>
+  <si>
+    <t>EON SE 3.875 01-35</t>
+  </si>
+  <si>
+    <t>1 697.57</t>
+  </si>
+  <si>
+    <t>XS2673547746</t>
+  </si>
+  <si>
+    <t>EON SE 4.0 08-33</t>
+  </si>
+  <si>
+    <t>8 515.07</t>
+  </si>
+  <si>
+    <t>XS2432544349</t>
+  </si>
+  <si>
+    <t>ESB FIN 1.0 07-34</t>
+  </si>
+  <si>
+    <t>2 465.75</t>
+  </si>
+  <si>
+    <t>XS2697970536</t>
+  </si>
+  <si>
+    <t>ESB FIN 4.25 03-36</t>
+  </si>
+  <si>
+    <t>EU000A3K4DG1</t>
+  </si>
+  <si>
+    <t>EURO UN 1.25 02-43</t>
+  </si>
+  <si>
+    <t>2 825.34</t>
+  </si>
+  <si>
+    <t>DE000A4DFCB7</t>
+  </si>
+  <si>
+    <t>EVON IN 3.25 01-30</t>
+  </si>
+  <si>
+    <t>1 410.41</t>
+  </si>
+  <si>
+    <t>DE000A4DFWV3</t>
+  </si>
+  <si>
+    <t>EVON IN 4.25 09-55</t>
+  </si>
+  <si>
+    <t>2 887.67</t>
+  </si>
+  <si>
+    <t>XS2784700671</t>
+  </si>
+  <si>
+    <t>FING EM 3.25 03-34</t>
+  </si>
+  <si>
+    <t>FR0013234333</t>
+  </si>
+  <si>
+    <t>FRAN GO 1.75 06-39</t>
+  </si>
+  <si>
+    <t>5 747.67</t>
+  </si>
+  <si>
+    <t>FR0013322989</t>
+  </si>
+  <si>
+    <t>GECINA 1.625 03-30</t>
+  </si>
+  <si>
+    <t>1 380.14</t>
+  </si>
+  <si>
+    <t>FR0013266368</t>
+  </si>
+  <si>
+    <t>GECINA 2.0 06-32</t>
+  </si>
+  <si>
+    <t>8 739.73</t>
+  </si>
+  <si>
+    <t>XS3072230744</t>
+  </si>
+  <si>
+    <t>IBER FI 3.5 05-35</t>
+  </si>
+  <si>
+    <t>24 432.88</t>
+  </si>
+  <si>
+    <t>XS3224600232</t>
+  </si>
+  <si>
+    <t>IBER FI 3.75 PERP</t>
+  </si>
+  <si>
+    <t>1 962.33</t>
+  </si>
+  <si>
+    <t>XS2748213290</t>
+  </si>
+  <si>
+    <t>IBER FI 4.871 PERP</t>
+  </si>
+  <si>
+    <t>2 322.07</t>
+  </si>
+  <si>
+    <t>FR001400ZRC6</t>
+  </si>
+  <si>
+    <t>ICAD PR 4.375 05-35</t>
+  </si>
+  <si>
+    <t>12 873.29</t>
+  </si>
+  <si>
+    <t>FR0014007NF1</t>
+  </si>
+  <si>
+    <t>ICADE 1.0 01-30</t>
+  </si>
+  <si>
+    <t>XS3225326282</t>
+  </si>
+  <si>
+    <t>ING GRO 2.875 11-30</t>
+  </si>
+  <si>
+    <t>1 465.07</t>
+  </si>
+  <si>
+    <t>XS2764264789</t>
+  </si>
+  <si>
+    <t>ING GRO 4.0 02-35</t>
+  </si>
+  <si>
+    <t>1 008.22</t>
+  </si>
+  <si>
+    <t>XS2524746687</t>
+  </si>
+  <si>
+    <t>ING GRO 4.125 08-33</t>
+  </si>
+  <si>
+    <t>8 950.68</t>
+  </si>
+  <si>
+    <t>XS2625195891</t>
+  </si>
+  <si>
+    <t>INTE 4.0 05-26</t>
+  </si>
+  <si>
+    <t>3 956.16</t>
+  </si>
+  <si>
+    <t>XS2529233814</t>
+  </si>
+  <si>
+    <t>INTE 4.75 09-27</t>
+  </si>
+  <si>
+    <t>4 899.66</t>
+  </si>
+  <si>
+    <t>XS2625196352</t>
+  </si>
+  <si>
+    <t>INTE 4.875 05-30</t>
+  </si>
+  <si>
+    <t>24 107.88</t>
+  </si>
+  <si>
+    <t>IE000GVLBXU6</t>
+  </si>
+  <si>
+    <t>IREL GO 3.0 10-43</t>
+  </si>
+  <si>
+    <t>10 306.85</t>
+  </si>
+  <si>
+    <t>XS1704789590</t>
+  </si>
+  <si>
+    <t>IREN 1.5 10-27</t>
+  </si>
+  <si>
+    <t>2 377.60</t>
+  </si>
+  <si>
+    <t>XS2752472436</t>
+  </si>
+  <si>
+    <t>IREN 3.875 07-32</t>
+  </si>
+  <si>
+    <t>11 508.75</t>
+  </si>
+  <si>
+    <t>IT0005596470</t>
+  </si>
+  <si>
+    <t>ITAL BU 4.05 10-37</t>
+  </si>
+  <si>
+    <t>XS3358396763</t>
+  </si>
+  <si>
+    <t>JYSK BA 3.625 06-32</t>
+  </si>
+  <si>
+    <t>BE0390246156</t>
+  </si>
+  <si>
+    <t>KBC GRO 3.625 08-36</t>
+  </si>
+  <si>
+    <t>5 204.11</t>
+  </si>
+  <si>
+    <t>BE0390124874</t>
+  </si>
+  <si>
+    <t>KBC GRO 3.75 03-32</t>
+  </si>
+  <si>
+    <t>2 517.12</t>
+  </si>
+  <si>
+    <t>XS2780025271</t>
+  </si>
+  <si>
+    <t>KONI AH 3.375 03-31</t>
+  </si>
+  <si>
+    <t>XS2596537972</t>
+  </si>
+  <si>
+    <t>KONI AH 3.5 04-28</t>
+  </si>
+  <si>
+    <t>XS3308614794</t>
+  </si>
+  <si>
+    <t>KONI AH 3.625 03-34</t>
+  </si>
+  <si>
+    <t>FR0013384567</t>
+  </si>
+  <si>
+    <t>LA POST 1.45 11-28</t>
+  </si>
+  <si>
+    <t>XS2089229806</t>
+  </si>
+  <si>
+    <t>MERL PR 1.875 12-34</t>
+  </si>
+  <si>
+    <t>2 496.58</t>
+  </si>
+  <si>
+    <t>XS3168718529</t>
+  </si>
+  <si>
+    <t>MERL PR 3.5 09-33</t>
+  </si>
+  <si>
+    <t>7 278.08</t>
+  </si>
+  <si>
+    <t>IT0005678955</t>
+  </si>
+  <si>
+    <t>MONT PA 3.25 02-32</t>
+  </si>
+  <si>
+    <t>2 178.30</t>
+  </si>
+  <si>
+    <t>XS2388449758</t>
+  </si>
+  <si>
+    <t>NATL BA 0.5 09-28</t>
+  </si>
+  <si>
+    <t>1 616.44</t>
+  </si>
+  <si>
+    <t>XS2528858033</t>
+  </si>
+  <si>
+    <t>NATW GR 4.067 09-28</t>
+  </si>
+  <si>
+    <t>13 983.79</t>
+  </si>
+  <si>
+    <t>NL0013552060</t>
+  </si>
+  <si>
+    <t>NETH GO 0.5 01-40</t>
+  </si>
+  <si>
+    <t>XS3232967318</t>
+  </si>
+  <si>
+    <t>NORD BK 3.25 11-35</t>
+  </si>
+  <si>
+    <t>10 102.34</t>
+  </si>
+  <si>
+    <t>XS3170346368</t>
+  </si>
+  <si>
+    <t>NORD BK 3.5 09-35</t>
+  </si>
+  <si>
     <t>13 808.22</t>
   </si>
   <si>
-    <t>XS3108521124</t>
-[...616 lines deleted...]
-  <si>
     <t>XS2797546624</t>
   </si>
   <si>
     <t>PERM TS 4.25 07-30</t>
   </si>
   <si>
-    <t>4 298.90</t>
+    <t>4 677.33</t>
   </si>
   <si>
     <t>XS2021462440</t>
   </si>
   <si>
     <t>PROL IN 0.875 07-29</t>
   </si>
   <si>
-    <t>1 058.99</t>
+    <t>1 151.88</t>
   </si>
   <si>
     <t>XS2187529180</t>
   </si>
   <si>
     <t>PROL IN 1.625 06-32</t>
   </si>
   <si>
-    <t>3 826.99</t>
+    <t>4 138.63</t>
   </si>
   <si>
     <t>XS1904690341</t>
   </si>
   <si>
     <t>PROL IN 2.375 11-30</t>
   </si>
   <si>
-    <t>4 546.01</t>
+    <t>5 269.90</t>
   </si>
   <si>
     <t>XS2744299335</t>
   </si>
   <si>
     <t>RED ELE 3.0 01-34</t>
   </si>
   <si>
-    <t>2 293.15</t>
+    <t>2 909.59</t>
   </si>
   <si>
     <t>XS2838500218</t>
   </si>
   <si>
     <t>REDEIA 3.375 07-32</t>
   </si>
   <si>
-    <t>13 176.37</t>
+    <t>14 332.19</t>
+  </si>
+  <si>
+    <t>XS3348120653</t>
+  </si>
+  <si>
+    <t>REDEIA 4.375 PERP</t>
   </si>
   <si>
     <t>FR0014010DR1</t>
   </si>
   <si>
     <t>RENA 3.875 09-30</t>
   </si>
   <si>
-    <t>2 144.52</t>
+    <t>2 409.93</t>
   </si>
   <si>
     <t>FR0014007LP4</t>
   </si>
   <si>
     <t>RTE EDF 0.75 01-34</t>
   </si>
   <si>
-    <t>1 208.22</t>
+    <t>1 516.44</t>
   </si>
   <si>
     <t>XS3166372568</t>
   </si>
   <si>
     <t>SCOT HY 3.375 11-33</t>
   </si>
   <si>
-    <t>10 272.02</t>
+    <t>11 388.54</t>
   </si>
   <si>
     <t>FR001400U1Q3</t>
   </si>
   <si>
     <t>SG 3.625 11-30</t>
   </si>
   <si>
-    <t>14 122.60</t>
+    <t>16 357.19</t>
   </si>
   <si>
     <t>ES0000012J07</t>
   </si>
   <si>
     <t>SPAI GO 1.0 07-42</t>
   </si>
   <si>
-    <t>5 063.01</t>
+    <t>5 542.47</t>
   </si>
   <si>
     <t>XS3027988263</t>
   </si>
   <si>
     <t>SSE 3.5 03-32</t>
   </si>
   <si>
     <t>XS2675685700</t>
   </si>
   <si>
     <t>SSE 4.0 09-31</t>
   </si>
   <si>
-    <t>8 955.62</t>
+    <t>9 941.92</t>
   </si>
   <si>
     <t>XS2532312548</t>
   </si>
   <si>
     <t>STAT AS 2.875 09-29</t>
   </si>
   <si>
-    <t>4 140.00</t>
+    <t>4 612.60</t>
   </si>
   <si>
     <t>XS2723597923</t>
   </si>
   <si>
     <t>STAT AS 3.125 12-26</t>
   </si>
   <si>
-    <t>1 534.25</t>
+    <t>1 833.90</t>
   </si>
   <si>
     <t>XS2779793061</t>
   </si>
   <si>
     <t>STAT AS 3.75 03-39</t>
   </si>
   <si>
     <t>XS2768793676</t>
   </si>
   <si>
     <t>STAT SF 3.375 02-36</t>
   </si>
   <si>
     <t>XS2443749648</t>
   </si>
   <si>
     <t>TELI CO 2.75 06-83</t>
   </si>
   <si>
-    <t>6 645.21</t>
+    <t>7 210.27</t>
   </si>
   <si>
     <t>XS2477935345</t>
   </si>
   <si>
     <t>TENN HO 1.625 11-26</t>
   </si>
   <si>
+    <t>1 115.68</t>
+  </si>
+  <si>
     <t>XS1241581096</t>
   </si>
   <si>
     <t>TENN HO 1.75 06-27</t>
   </si>
   <si>
-    <t>2 147.95</t>
+    <t>2 315.75</t>
   </si>
   <si>
     <t>XS2549543499</t>
   </si>
   <si>
     <t>TENN HO 4.5 10-34</t>
   </si>
   <si>
-    <t>2 788.77</t>
+    <t>3 189.45</t>
   </si>
   <si>
     <t>XS3128477521</t>
   </si>
   <si>
     <t>TERN RE 3.0 07-31</t>
   </si>
   <si>
-    <t>12 295.89</t>
+    <t>13 426.03</t>
   </si>
   <si>
     <t>XS2655852726</t>
   </si>
   <si>
     <t>TERN RE 3.875 07-33</t>
   </si>
   <si>
+    <t>3 131.85</t>
+  </si>
+  <si>
     <t>XS2357205587</t>
   </si>
   <si>
     <t>TRAS EL 0.375 06-29</t>
   </si>
   <si>
     <t>XS2209023402</t>
   </si>
   <si>
     <t>TRAS EL 0.75 07-32</t>
   </si>
   <si>
-    <t>3 106.85</t>
+    <t>3 394.52</t>
   </si>
   <si>
     <t>XS2360310044</t>
   </si>
   <si>
     <t>UNIC 0.8 07-29</t>
   </si>
   <si>
-    <t>1 266.85</t>
+    <t>1 376.44</t>
   </si>
   <si>
     <t>XS2555420103</t>
   </si>
   <si>
     <t>UNIC 5.85 11-27</t>
   </si>
   <si>
-    <t>5 000.55</t>
+    <t>5 801.92</t>
   </si>
   <si>
     <t>XS2257961818</t>
   </si>
   <si>
     <t>UPM KYM 0.125 11-28</t>
   </si>
   <si>
     <t>XS2320453884</t>
   </si>
   <si>
     <t>UPM KYM 0.5 03-31</t>
   </si>
   <si>
     <t>XS2478685931</t>
   </si>
   <si>
     <t>UPM KYM 2.25 05-29</t>
   </si>
   <si>
-    <t>2 865.21</t>
+    <t>3 080.96</t>
   </si>
   <si>
     <t>XS2009891479</t>
   </si>
   <si>
     <t>VATFAL 0 1/2 06/24/2</t>
   </si>
   <si>
-    <t>1 643.84</t>
+    <t>1 780.82</t>
   </si>
   <si>
     <t>XS2297882644</t>
   </si>
   <si>
     <t>VATT AB 0.125 02-29</t>
   </si>
   <si>
     <t>XS2821745374</t>
   </si>
   <si>
     <t>VERB AG 3.25 05-31</t>
   </si>
   <si>
-    <t>9 028.77</t>
+    <t>9 696.58</t>
   </si>
   <si>
     <t>DE000A3MQS72</t>
   </si>
   <si>
     <t>VONO SE 2.375 03-32</t>
   </si>
   <si>
+    <t>1 659.25</t>
+  </si>
+  <si>
     <t>DE000A30VQB2</t>
   </si>
   <si>
     <t>VONO SE 5.0 11-30</t>
   </si>
   <si>
-    <t>8 109.59</t>
+    <t>9 479.45</t>
   </si>
   <si>
     <t>OEM6 Comdty</t>
   </si>
   <si>
     <t>EURO BOBL 0626</t>
   </si>
   <si>
     <t>RXM6 Comdty</t>
   </si>
   <si>
     <t>EURO BUND 0626</t>
   </si>
   <si>
     <t>DUM6 Comdty</t>
   </si>
   <si>
     <t>EURO SCHATZ 0626</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
@@ -1798,267 +1837,267 @@
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
         <v>19746.0</v>
       </c>
       <c r="D2">
-        <v>1500.32</v>
+        <v>1496.62</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>29625508.83</v>
+        <v>29552382.73</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>29625508.83</v>
+        <v>29552382.73</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
-        <v>31630.71</v>
+        <v>31792.185</v>
       </c>
       <c r="D3">
-        <v>99.02</v>
+        <v>98.73</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>3132161.07</v>
+        <v>3138929.78</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>3132161.07</v>
+        <v>3138929.78</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="1">
-        <v>2909.458</v>
+        <v>2938.07</v>
       </c>
       <c r="D4">
-        <v>4984.92</v>
+        <v>4972.44</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
-        <v>14503433.42</v>
+        <v>14609391.47</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
       <c r="H4">
-        <v>14503433.42</v>
+        <v>14609391.47</v>
       </c>
       <c r="I4" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
         <v>13</v>
       </c>
       <c r="B5" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="1">
         <v>7670.0</v>
       </c>
       <c r="D5">
-        <v>101.44</v>
+        <v>101.19</v>
       </c>
       <c r="E5" t="s">
         <v>8</v>
       </c>
       <c r="F5">
-        <v>778104.21</v>
+        <v>776156.01</v>
       </c>
       <c r="G5" t="s">
         <v>8</v>
       </c>
       <c r="H5">
-        <v>778104.21</v>
+        <v>776156.01</v>
       </c>
       <c r="I5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" t="s">
         <v>15</v>
       </c>
       <c r="B6" t="s">
         <v>16</v>
       </c>
       <c r="C6" s="1">
         <v>10.0</v>
       </c>
       <c r="D6">
-        <v>100.59</v>
+        <v>100.29</v>
       </c>
       <c r="E6" t="s">
         <v>8</v>
       </c>
       <c r="F6">
-        <v>1005.95</v>
+        <v>1002.9</v>
       </c>
       <c r="G6" t="s">
         <v>8</v>
       </c>
       <c r="H6">
-        <v>1005.95</v>
+        <v>1002.9</v>
       </c>
       <c r="I6" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="7" spans="1:14">
       <c r="A7" t="s">
         <v>17</v>
       </c>
       <c r="B7" t="s">
         <v>18</v>
       </c>
       <c r="C7" s="1">
         <v>1.0</v>
       </c>
       <c r="D7">
-        <v>101.52</v>
+        <v>101.24</v>
       </c>
       <c r="E7" t="s">
         <v>8</v>
       </c>
       <c r="F7">
-        <v>101.52</v>
+        <v>101.24</v>
       </c>
       <c r="G7" t="s">
         <v>8</v>
       </c>
       <c r="H7">
-        <v>101.52</v>
+        <v>101.24</v>
       </c>
       <c r="I7" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="8" spans="1:14">
       <c r="A8" t="s">
         <v>19</v>
       </c>
       <c r="B8" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="1">
         <v>10.0</v>
       </c>
       <c r="D8">
-        <v>100.66</v>
+        <v>100.41</v>
       </c>
       <c r="E8" t="s">
         <v>8</v>
       </c>
       <c r="F8">
-        <v>1006.69</v>
+        <v>1004.11</v>
       </c>
       <c r="G8" t="s">
         <v>8</v>
       </c>
       <c r="H8">
-        <v>1006.69</v>
+        <v>1004.11</v>
       </c>
       <c r="I8" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P158"/>
+  <dimension ref="A1:P161"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O158" sqref="O158"/>
+      <selection activeCell="O161" sqref="O161"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>21</v>
       </c>
       <c r="B1" t="s">
         <v>22</v>
       </c>
       <c r="C1" t="s">
         <v>23</v>
       </c>
       <c r="D1" t="s">
         <v>24</v>
       </c>
       <c r="E1" t="s">
         <v>25</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>26</v>
@@ -2077,7889 +2116,8039 @@
       </c>
       <c r="L1" t="s">
         <v>31</v>
       </c>
       <c r="M1" t="s">
         <v>32</v>
       </c>
       <c r="N1" t="s">
         <v>33</v>
       </c>
       <c r="O1" t="s">
         <v>34</v>
       </c>
       <c r="P1" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>36</v>
       </c>
       <c r="B2" t="s">
         <v>37</v>
       </c>
       <c r="C2" s="1">
-        <v>1957.0</v>
+        <v>1614.0</v>
       </c>
       <c r="D2" s="1">
-        <v>1073.08</v>
+        <v>1074.74</v>
       </c>
       <c r="E2" s="1">
-        <v>1070.81060296</v>
+        <v>1071.13679678</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
         <v>1.0</v>
       </c>
       <c r="H2" s="1">
-        <v>2095576.35</v>
+        <v>1728814.79</v>
       </c>
       <c r="I2" s="1">
-        <v>4441.21</v>
+        <v>5815.57</v>
       </c>
       <c r="J2" s="1">
-        <v>0.21193262655403</v>
+        <v>0.33639057426157</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>2100017.56</v>
+        <v>1734630.36</v>
       </c>
       <c r="N2" s="1">
-        <v>2100017.56</v>
+        <v>1734630.36</v>
       </c>
       <c r="O2" s="1">
-        <v>4.37</v>
+        <v>3.61</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>38</v>
       </c>
       <c r="B3" t="s">
         <v>39</v>
       </c>
       <c r="C3" s="1">
         <v>140000.0</v>
       </c>
       <c r="D3" s="1">
-        <v>99.96937301</v>
+        <v>99.99024001</v>
       </c>
       <c r="E3" s="1">
         <v>101.385614</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
         <v>1.0</v>
       </c>
       <c r="H3" s="1">
         <v>141939.86</v>
       </c>
       <c r="I3" s="1">
-        <v>980.28</v>
+        <v>1249.22</v>
       </c>
       <c r="J3" s="1">
-        <v>0.69063052478705</v>
+        <v>0.88010513748569</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3" t="s">
         <v>40</v>
       </c>
       <c r="M3" s="1">
-        <v>139957.13</v>
+        <v>139986.34</v>
       </c>
       <c r="N3" s="1">
-        <v>142920.14</v>
+        <v>143189.08</v>
       </c>
       <c r="O3" s="1">
         <v>0.3</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>41</v>
       </c>
       <c r="B4" t="s">
         <v>42</v>
       </c>
       <c r="C4" s="1">
         <v>254000.0</v>
       </c>
       <c r="D4" s="1">
-        <v>98.16823877</v>
+        <v>97.70653626</v>
       </c>
       <c r="E4" s="1">
         <v>99.533614</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
         <v>1.0</v>
       </c>
       <c r="H4" s="1">
         <v>252815.38</v>
       </c>
       <c r="I4" s="1">
-        <v>-143.44</v>
+        <v>-750.75</v>
       </c>
       <c r="J4" s="1">
-        <v>-0.056737054525718</v>
+        <v>-0.29695582602609</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4" t="s">
         <v>43</v>
       </c>
       <c r="M4" s="1">
-        <v>249347.32</v>
+        <v>248174.6</v>
       </c>
       <c r="N4" s="1">
-        <v>252671.94</v>
+        <v>252064.63</v>
       </c>
       <c r="O4" s="1">
-        <v>0.53</v>
+        <v>0.52</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>44</v>
       </c>
       <c r="B5" t="s">
         <v>45</v>
       </c>
       <c r="C5" s="1">
         <v>164000.0</v>
       </c>
       <c r="D5" s="1">
-        <v>97.51700215</v>
+        <v>97.04529668</v>
       </c>
       <c r="E5" s="1">
         <v>99.08</v>
       </c>
       <c r="F5" t="s">
         <v>8</v>
       </c>
       <c r="G5">
         <v>1.0</v>
       </c>
       <c r="H5" s="1">
         <v>162491.2</v>
       </c>
       <c r="I5" s="1">
-        <v>-1260.3</v>
+        <v>-1626.71</v>
       </c>
       <c r="J5" s="1">
-        <v>-0.77561123310062</v>
+        <v>-1.0011065214609</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5" t="s">
         <v>46</v>
       </c>
       <c r="M5" s="1">
-        <v>159927.89</v>
+        <v>159154.28</v>
       </c>
       <c r="N5" s="1">
-        <v>161230.9</v>
+        <v>160864.49</v>
       </c>
       <c r="O5" s="1">
-        <v>0.34</v>
+        <v>0.33</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>47</v>
       </c>
       <c r="B6" t="s">
         <v>48</v>
       </c>
       <c r="C6" s="1">
         <v>130000.0</v>
       </c>
       <c r="D6" s="1">
-        <v>103.59388039</v>
+        <v>103.03815801</v>
       </c>
       <c r="E6" s="1">
         <v>110.550762</v>
       </c>
       <c r="F6" t="s">
         <v>8</v>
       </c>
       <c r="G6">
         <v>1.0</v>
       </c>
       <c r="H6" s="1">
         <v>143715.99</v>
       </c>
       <c r="I6" s="1">
-        <v>-7859.7</v>
+        <v>-8192.58</v>
       </c>
       <c r="J6" s="1">
-        <v>-5.4689112881594</v>
+        <v>-5.7005347839165</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6" t="s">
         <v>49</v>
       </c>
       <c r="M6" s="1">
-        <v>134672.04</v>
+        <v>133949.61</v>
       </c>
       <c r="N6" s="1">
-        <v>135856.29</v>
+        <v>135523.41</v>
       </c>
       <c r="O6" s="1">
         <v>0.28</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>50</v>
       </c>
       <c r="B7" t="s">
         <v>51</v>
       </c>
       <c r="C7" s="1">
         <v>130000.0</v>
       </c>
       <c r="D7" s="1">
-        <v>104.38426617</v>
+        <v>103.81773037</v>
       </c>
       <c r="E7" s="1">
         <v>108.857546</v>
       </c>
       <c r="F7" t="s">
         <v>8</v>
       </c>
       <c r="G7">
         <v>1.0</v>
       </c>
       <c r="H7" s="1">
         <v>141514.81</v>
       </c>
       <c r="I7" s="1">
-        <v>-2401.43</v>
+        <v>-2737.24</v>
       </c>
       <c r="J7" s="1">
-        <v>-1.696946065221</v>
+        <v>-1.9342427834938</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7" t="s">
         <v>52</v>
       </c>
       <c r="M7" s="1">
-        <v>135699.54</v>
+        <v>134963.05</v>
       </c>
       <c r="N7" s="1">
-        <v>139113.38</v>
+        <v>138777.57</v>
       </c>
       <c r="O7" s="1">
         <v>0.29</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>53</v>
       </c>
       <c r="B8" t="s">
         <v>54</v>
       </c>
       <c r="C8" s="1">
         <v>500000.0</v>
       </c>
       <c r="D8" s="1">
-        <v>97.03921544</v>
+        <v>96.43107322</v>
       </c>
       <c r="E8" s="1">
         <v>99.430044</v>
       </c>
       <c r="F8" t="s">
         <v>8</v>
       </c>
       <c r="G8">
         <v>1.0</v>
       </c>
       <c r="H8" s="1">
         <v>497150.22</v>
       </c>
       <c r="I8" s="1">
-        <v>1319.83</v>
+        <v>-693.48</v>
       </c>
       <c r="J8" s="1">
-        <v>0.26547911413979</v>
+        <v>-0.13949103753791</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8" t="s">
         <v>55</v>
       </c>
       <c r="M8" s="1">
-        <v>485196.08</v>
+        <v>482155.37</v>
       </c>
       <c r="N8" s="1">
-        <v>498470.05</v>
+        <v>496456.74</v>
       </c>
       <c r="O8" s="1">
-        <v>1.04</v>
+        <v>1.03</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
         <v>56</v>
       </c>
       <c r="B9" t="s">
         <v>57</v>
       </c>
       <c r="C9" s="1">
         <v>300000.0</v>
       </c>
       <c r="D9" s="1">
-        <v>97.45436793</v>
+        <v>96.98060329</v>
       </c>
       <c r="E9" s="1">
         <v>99.503</v>
       </c>
       <c r="F9" t="s">
         <v>8</v>
       </c>
       <c r="G9">
         <v>1.0</v>
       </c>
       <c r="H9" s="1">
         <v>298509.0</v>
       </c>
       <c r="I9" s="1">
-        <v>-967.81</v>
+        <v>-1772.67</v>
       </c>
       <c r="J9" s="1">
-        <v>-0.3242146802944</v>
+        <v>-0.59384139171683</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9" t="s">
         <v>58</v>
       </c>
       <c r="M9" s="1">
-        <v>292363.11</v>
+        <v>290941.81</v>
       </c>
       <c r="N9" s="1">
-        <v>297541.19</v>
+        <v>296736.33</v>
       </c>
       <c r="O9" s="1">
         <v>0.62</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
         <v>59</v>
       </c>
       <c r="B10" t="s">
         <v>60</v>
       </c>
       <c r="C10" s="1">
         <v>100000.0</v>
       </c>
       <c r="D10" s="1">
-        <v>103.31417731</v>
+        <v>102.74862168</v>
       </c>
       <c r="E10" s="1">
         <v>108.76173</v>
       </c>
       <c r="F10" t="s">
         <v>8</v>
       </c>
       <c r="G10">
         <v>1.0</v>
       </c>
       <c r="H10" s="1">
         <v>108761.73</v>
       </c>
       <c r="I10" s="1">
-        <v>-4772.21</v>
+        <v>-5046.67</v>
       </c>
       <c r="J10" s="1">
-        <v>-4.3877658069617</v>
+        <v>-4.6401155994852</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10">
-        <v>675.34</v>
+        <v>966.44</v>
       </c>
       <c r="M10" s="1">
-        <v>103314.18</v>
+        <v>102748.62</v>
       </c>
       <c r="N10" s="1">
-        <v>103989.52</v>
+        <v>103715.06</v>
       </c>
       <c r="O10" s="1">
         <v>0.22</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
         <v>61</v>
       </c>
       <c r="B11" t="s">
         <v>62</v>
       </c>
       <c r="C11" s="1">
         <v>100000.0</v>
       </c>
       <c r="D11" s="1">
-        <v>98.86389375</v>
+        <v>98.60754398</v>
       </c>
       <c r="E11" s="1">
         <v>99.684</v>
       </c>
       <c r="F11" t="s">
         <v>8</v>
       </c>
       <c r="G11">
         <v>1.0</v>
       </c>
       <c r="H11" s="1">
         <v>99684.0</v>
       </c>
       <c r="I11" s="1">
-        <v>1570.3</v>
+        <v>-1014.81</v>
       </c>
       <c r="J11" s="1">
-        <v>1.5752778780948</v>
+        <v>-1.0180269652101</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
-      <c r="L11" t="s">
-        <v>63</v>
+      <c r="L11">
+        <v>61.64</v>
       </c>
       <c r="M11" s="1">
-        <v>98863.89</v>
+        <v>98607.55</v>
       </c>
       <c r="N11" s="1">
-        <v>101254.3</v>
+        <v>98669.19</v>
       </c>
       <c r="O11" s="1">
         <v>0.21</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
+        <v>63</v>
+      </c>
+      <c r="B12" t="s">
         <v>64</v>
-      </c>
-[...1 lines deleted...]
-        <v>65</v>
       </c>
       <c r="C12" s="1">
         <v>1467000.0</v>
       </c>
       <c r="D12" s="1">
-        <v>98.4260276</v>
+        <v>97.55218906</v>
       </c>
       <c r="E12" s="1">
         <v>99.556461</v>
       </c>
       <c r="F12" t="s">
         <v>8</v>
       </c>
       <c r="G12">
         <v>1.0</v>
       </c>
       <c r="H12" s="1">
         <v>1460493.28</v>
       </c>
       <c r="I12" s="1">
-        <v>4366.51</v>
+        <v>-4684.72</v>
       </c>
       <c r="J12" s="1">
-        <v>0.29897501479774</v>
+        <v>-0.3207628589705</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="M12" s="1">
-        <v>1443909.82</v>
+        <v>1431090.61</v>
       </c>
       <c r="N12" s="1">
-        <v>1464859.79</v>
+        <v>1455808.56</v>
       </c>
       <c r="O12" s="1">
-        <v>3.05</v>
+        <v>3.03</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
+        <v>66</v>
+      </c>
+      <c r="B13" t="s">
         <v>67</v>
       </c>
-      <c r="B13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C13" s="1">
-        <v>540000.0</v>
+        <v>240000.0</v>
       </c>
       <c r="D13" s="1">
-        <v>97.699959</v>
+        <v>97.18270892</v>
       </c>
       <c r="E13" s="1">
         <v>99.791763</v>
       </c>
       <c r="F13" t="s">
         <v>8</v>
       </c>
       <c r="G13">
         <v>1.0</v>
       </c>
       <c r="H13" s="1">
-        <v>538875.52</v>
+        <v>239500.23</v>
       </c>
       <c r="I13" s="1">
-        <v>-3343.69</v>
+        <v>-2213.78</v>
       </c>
       <c r="J13" s="1">
-        <v>-0.62049395006847</v>
+        <v>-0.92433314155899</v>
       </c>
       <c r="K13">
         <v>0.0</v>
       </c>
       <c r="L13" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="M13" s="1">
-        <v>527579.78</v>
+        <v>233238.5</v>
       </c>
       <c r="N13" s="1">
-        <v>535531.83</v>
+        <v>237286.45</v>
       </c>
       <c r="O13" s="1">
-        <v>1.11</v>
+        <v>0.49</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
+        <v>69</v>
+      </c>
+      <c r="B14" t="s">
         <v>70</v>
       </c>
-      <c r="B14" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C14" s="1">
-        <v>100000.0</v>
+        <v>334000.0</v>
       </c>
       <c r="D14" s="1">
-        <v>98.839274</v>
+        <v>99.37674548</v>
       </c>
       <c r="E14" s="1">
-        <v>95.89134</v>
+        <v>99.58</v>
       </c>
       <c r="F14" t="s">
         <v>8</v>
       </c>
       <c r="G14">
         <v>1.0</v>
       </c>
       <c r="H14" s="1">
-        <v>95891.34</v>
+        <v>332597.2</v>
       </c>
       <c r="I14" s="1">
-        <v>3012.32</v>
+        <v>-370.03</v>
       </c>
       <c r="J14" s="1">
-        <v>3.1413889929998</v>
+        <v>-0.11125469486815</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
       <c r="L14">
-        <v>64.38</v>
+        <v>308.84</v>
       </c>
       <c r="M14" s="1">
-        <v>98839.28</v>
+        <v>331918.33</v>
       </c>
       <c r="N14" s="1">
-        <v>98903.66</v>
+        <v>332227.17</v>
       </c>
       <c r="O14" s="1">
-        <v>0.21</v>
+        <v>0.69</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
+        <v>71</v>
+      </c>
+      <c r="B15" t="s">
         <v>72</v>
       </c>
-      <c r="B15" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C15" s="1">
-        <v>300000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D15" s="1">
-        <v>97.25584848</v>
+        <v>98.98717535</v>
       </c>
       <c r="E15" s="1">
-        <v>98.691</v>
+        <v>95.89134</v>
       </c>
       <c r="F15" t="s">
         <v>8</v>
       </c>
       <c r="G15">
         <v>1.0</v>
       </c>
       <c r="H15" s="1">
-        <v>296073.0</v>
+        <v>95891.34</v>
       </c>
       <c r="I15" s="1">
-        <v>2109.61</v>
+        <v>3168.78</v>
       </c>
       <c r="J15" s="1">
-        <v>0.71253035568931</v>
+        <v>3.3045528407466</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
-      <c r="L15" t="s">
-        <v>74</v>
+      <c r="L15">
+        <v>72.95</v>
       </c>
       <c r="M15" s="1">
-        <v>291767.54</v>
+        <v>98987.17</v>
       </c>
       <c r="N15" s="1">
-        <v>298182.61</v>
+        <v>99060.12</v>
       </c>
       <c r="O15" s="1">
-        <v>0.62</v>
+        <v>0.21</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
+        <v>73</v>
+      </c>
+      <c r="B16" t="s">
+        <v>74</v>
+      </c>
+      <c r="C16" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="D16" s="1">
+        <v>96.68883958</v>
+      </c>
+      <c r="E16" s="1">
+        <v>98.691</v>
+      </c>
+      <c r="F16" t="s">
+        <v>8</v>
+      </c>
+      <c r="G16">
+        <v>1.0</v>
+      </c>
+      <c r="H16" s="1">
+        <v>296073.0</v>
+      </c>
+      <c r="I16" s="1">
+        <v>1127.77</v>
+      </c>
+      <c r="J16" s="1">
+        <v>0.38090943787512</v>
+      </c>
+      <c r="K16">
+        <v>0.0</v>
+      </c>
+      <c r="L16" t="s">
         <v>75</v>
       </c>
-      <c r="B16" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M16" s="1">
-        <v>195214.73</v>
+        <v>290066.52</v>
       </c>
       <c r="N16" s="1">
-        <v>198451.03</v>
+        <v>297200.77</v>
       </c>
       <c r="O16" s="1">
-        <v>0.41</v>
+        <v>0.62</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
+        <v>76</v>
+      </c>
+      <c r="B17" t="s">
+        <v>77</v>
+      </c>
+      <c r="C17" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="D17" s="1">
+        <v>96.84978669</v>
+      </c>
+      <c r="E17" s="1">
+        <v>99.830165</v>
+      </c>
+      <c r="F17" t="s">
+        <v>8</v>
+      </c>
+      <c r="G17">
+        <v>1.0</v>
+      </c>
+      <c r="H17" s="1">
+        <v>199660.33</v>
+      </c>
+      <c r="I17" s="1">
+        <v>-2262.13</v>
+      </c>
+      <c r="J17" s="1">
+        <v>-1.1329892122286</v>
+      </c>
+      <c r="K17">
+        <v>0.0</v>
+      </c>
+      <c r="L17" t="s">
         <v>78</v>
       </c>
-      <c r="B17" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M17" s="1">
-        <v>475241.31</v>
+        <v>193699.57</v>
       </c>
       <c r="N17" s="1">
-        <v>481262.78</v>
+        <v>197398.2</v>
       </c>
       <c r="O17" s="1">
-        <v>1.0</v>
+        <v>0.41</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
+        <v>79</v>
+      </c>
+      <c r="B18" t="s">
+        <v>80</v>
+      </c>
+      <c r="C18" s="1">
+        <v>470000.0</v>
+      </c>
+      <c r="D18" s="1">
+        <v>100.93470784</v>
+      </c>
+      <c r="E18" s="1">
+        <v>102.934987</v>
+      </c>
+      <c r="F18" t="s">
+        <v>8</v>
+      </c>
+      <c r="G18">
+        <v>1.0</v>
+      </c>
+      <c r="H18" s="1">
+        <v>483794.44</v>
+      </c>
+      <c r="I18" s="1">
+        <v>-2212.89</v>
+      </c>
+      <c r="J18" s="1">
+        <v>-0.45740294162951</v>
+      </c>
+      <c r="K18">
+        <v>0.0</v>
+      </c>
+      <c r="L18" t="s">
         <v>81</v>
       </c>
-      <c r="B18" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M18" s="1">
-        <v>135969.2</v>
+        <v>474393.13</v>
       </c>
       <c r="N18" s="1">
-        <v>137097.8</v>
+        <v>481581.55</v>
       </c>
       <c r="O18" s="1">
-        <v>0.29</v>
+        <v>1.0</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
+        <v>82</v>
+      </c>
+      <c r="B19" t="s">
+        <v>83</v>
+      </c>
+      <c r="C19" s="1">
+        <v>135000.0</v>
+      </c>
+      <c r="D19" s="1">
+        <v>100.00883926</v>
+      </c>
+      <c r="E19" s="1">
+        <v>104.823259</v>
+      </c>
+      <c r="F19" t="s">
+        <v>8</v>
+      </c>
+      <c r="G19">
+        <v>1.0</v>
+      </c>
+      <c r="H19" s="1">
+        <v>141511.4</v>
+      </c>
+      <c r="I19" s="1">
+        <v>-5073.87</v>
+      </c>
+      <c r="J19" s="1">
+        <v>-3.5854849856619</v>
+      </c>
+      <c r="K19">
+        <v>0.0</v>
+      </c>
+      <c r="L19" t="s">
         <v>84</v>
       </c>
-      <c r="B19" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M19" s="1">
-        <v>99914.25</v>
+        <v>135011.93</v>
       </c>
       <c r="N19" s="1">
-        <v>100837.44</v>
+        <v>136437.53</v>
       </c>
       <c r="O19" s="1">
-        <v>0.21</v>
+        <v>0.28</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
+        <v>85</v>
+      </c>
+      <c r="B20" t="s">
         <v>86</v>
       </c>
-      <c r="B20" t="s">
+      <c r="C20" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="D20" s="1">
+        <v>99.34273127</v>
+      </c>
+      <c r="E20" s="1">
+        <v>104.07483</v>
+      </c>
+      <c r="F20" t="s">
+        <v>8</v>
+      </c>
+      <c r="G20">
+        <v>1.0</v>
+      </c>
+      <c r="H20" s="1">
+        <v>104074.83</v>
+      </c>
+      <c r="I20" s="1">
+        <v>-3565.96</v>
+      </c>
+      <c r="J20" s="1">
+        <v>-3.4263423730791</v>
+      </c>
+      <c r="K20">
+        <v>0.0</v>
+      </c>
+      <c r="L20" t="s">
         <v>87</v>
       </c>
-      <c r="C20" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M20" s="1">
-        <v>908404.88</v>
+        <v>99342.73</v>
       </c>
       <c r="N20" s="1">
-        <v>915897.69</v>
+        <v>100508.87</v>
       </c>
       <c r="O20" s="1">
-        <v>1.91</v>
+        <v>0.21</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
+        <v>88</v>
+      </c>
+      <c r="B21" t="s">
         <v>89</v>
       </c>
-      <c r="B21" t="s">
+      <c r="C21" s="1">
+        <v>1020000.0</v>
+      </c>
+      <c r="D21" s="1">
+        <v>88.3793038</v>
+      </c>
+      <c r="E21" s="1">
+        <v>89.242955</v>
+      </c>
+      <c r="F21" t="s">
+        <v>8</v>
+      </c>
+      <c r="G21">
+        <v>1.0</v>
+      </c>
+      <c r="H21" s="1">
+        <v>910278.14</v>
+      </c>
+      <c r="I21" s="1">
+        <v>-355.82</v>
+      </c>
+      <c r="J21" s="1">
+        <v>-0.039089151366416</v>
+      </c>
+      <c r="K21">
+        <v>0.0</v>
+      </c>
+      <c r="L21" t="s">
         <v>90</v>
       </c>
-      <c r="C21" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M21" s="1">
-        <v>197085.49</v>
+        <v>901468.9</v>
       </c>
       <c r="N21" s="1">
-        <v>197118.37</v>
+        <v>909922.32</v>
       </c>
       <c r="O21" s="1">
-        <v>0.41</v>
+        <v>1.89</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
         <v>91</v>
       </c>
       <c r="B22" t="s">
         <v>92</v>
       </c>
       <c r="C22" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D22" s="1">
-        <v>100.17850578</v>
+        <v>98.17987641</v>
       </c>
       <c r="E22" s="1">
-        <v>99.762</v>
+        <v>99.783035</v>
       </c>
       <c r="F22" t="s">
         <v>8</v>
       </c>
       <c r="G22">
         <v>1.0</v>
       </c>
       <c r="H22" s="1">
-        <v>99762.0</v>
+        <v>199566.07</v>
       </c>
       <c r="I22" s="1">
-        <v>453.49</v>
+        <v>-2762.48</v>
       </c>
       <c r="J22" s="1">
-        <v>0.45457188107696</v>
+        <v>-1.3842433235269</v>
       </c>
       <c r="K22">
         <v>0.0</v>
       </c>
       <c r="L22">
-        <v>36.99</v>
+        <v>443.84</v>
       </c>
       <c r="M22" s="1">
-        <v>100178.5</v>
+        <v>196359.75</v>
       </c>
       <c r="N22" s="1">
-        <v>100215.49</v>
+        <v>196803.59</v>
       </c>
       <c r="O22" s="1">
-        <v>0.21</v>
+        <v>0.41</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
         <v>93</v>
       </c>
       <c r="B23" t="s">
         <v>94</v>
       </c>
       <c r="C23" s="1">
-        <v>160000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D23" s="1">
-        <v>98.21489802</v>
+        <v>99.88077927</v>
       </c>
       <c r="E23" s="1">
-        <v>99.799</v>
+        <v>99.762</v>
       </c>
       <c r="F23" t="s">
         <v>8</v>
       </c>
       <c r="G23">
         <v>1.0</v>
       </c>
       <c r="H23" s="1">
-        <v>159678.4</v>
+        <v>99762.0</v>
       </c>
       <c r="I23" s="1">
-        <v>-82.51</v>
+        <v>386.93</v>
       </c>
       <c r="J23" s="1">
-        <v>-0.05167261195002</v>
+        <v>0.38785309035505</v>
       </c>
       <c r="K23">
         <v>0.0</v>
       </c>
-      <c r="L23" t="s">
-        <v>95</v>
+      <c r="L23">
+        <v>268.15</v>
       </c>
       <c r="M23" s="1">
-        <v>157143.84</v>
+        <v>99880.78</v>
       </c>
       <c r="N23" s="1">
-        <v>159595.89</v>
+        <v>100148.93</v>
       </c>
       <c r="O23" s="1">
-        <v>0.33</v>
+        <v>0.21</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
+        <v>95</v>
+      </c>
+      <c r="B24" t="s">
         <v>96</v>
       </c>
-      <c r="B24" t="s">
+      <c r="C24" s="1">
+        <v>160000.0</v>
+      </c>
+      <c r="D24" s="1">
+        <v>97.73318486</v>
+      </c>
+      <c r="E24" s="1">
+        <v>99.799</v>
+      </c>
+      <c r="F24" t="s">
+        <v>8</v>
+      </c>
+      <c r="G24">
+        <v>1.0</v>
+      </c>
+      <c r="H24" s="1">
+        <v>159678.4</v>
+      </c>
+      <c r="I24" s="1">
+        <v>-510.78</v>
+      </c>
+      <c r="J24" s="1">
+        <v>-0.31988045972405</v>
+      </c>
+      <c r="K24">
+        <v>0.0</v>
+      </c>
+      <c r="L24" t="s">
         <v>97</v>
       </c>
-      <c r="C24" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M24" s="1">
-        <v>189430.37</v>
+        <v>156373.1</v>
       </c>
       <c r="N24" s="1">
-        <v>190457.77</v>
+        <v>159167.62</v>
       </c>
       <c r="O24" s="1">
-        <v>0.4</v>
+        <v>0.33</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
+        <v>98</v>
+      </c>
+      <c r="B25" t="s">
         <v>99</v>
       </c>
-      <c r="B25" t="s">
+      <c r="C25" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="D25" s="1">
+        <v>94.49877359</v>
+      </c>
+      <c r="E25" s="1">
+        <v>96.246745</v>
+      </c>
+      <c r="F25" t="s">
+        <v>8</v>
+      </c>
+      <c r="G25">
+        <v>1.0</v>
+      </c>
+      <c r="H25" s="1">
+        <v>192493.49</v>
+      </c>
+      <c r="I25" s="1">
+        <v>-2382.93</v>
+      </c>
+      <c r="J25" s="1">
+        <v>-1.2379275787457</v>
+      </c>
+      <c r="K25">
+        <v>0.0</v>
+      </c>
+      <c r="L25" t="s">
         <v>100</v>
       </c>
-      <c r="C25" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M25" s="1">
-        <v>98022.68</v>
+        <v>188997.55</v>
       </c>
       <c r="N25" s="1">
-        <v>98950.42</v>
+        <v>190110.56</v>
       </c>
       <c r="O25" s="1">
-        <v>0.21</v>
+        <v>0.4</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
         <v>101</v>
       </c>
       <c r="B26" t="s">
         <v>102</v>
       </c>
       <c r="C26" s="1">
-        <v>300000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D26" s="1">
-        <v>99.05030561</v>
+        <v>98.0558764</v>
       </c>
       <c r="E26" s="1">
-        <v>96.18004</v>
+        <v>96.98237</v>
       </c>
       <c r="F26" t="s">
         <v>8</v>
       </c>
       <c r="G26">
         <v>1.0</v>
       </c>
       <c r="H26" s="1">
-        <v>288540.12</v>
+        <v>96982.37</v>
       </c>
       <c r="I26" s="1">
-        <v>9099.02</v>
+        <v>2078.3</v>
       </c>
       <c r="J26" s="1">
-        <v>3.1534678782278</v>
+        <v>2.1429668093283</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
-      <c r="L26">
-        <v>488.22</v>
+      <c r="L26" t="s">
+        <v>103</v>
       </c>
       <c r="M26" s="1">
-        <v>297150.92</v>
+        <v>98055.88</v>
       </c>
       <c r="N26" s="1">
-        <v>297639.14</v>
+        <v>99060.67</v>
       </c>
       <c r="O26" s="1">
-        <v>0.62</v>
+        <v>0.21</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B27" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="C27" s="1">
         <v>300000.0</v>
       </c>
       <c r="D27" s="1">
-        <v>101.08333082</v>
+        <v>99.17537218</v>
       </c>
       <c r="E27" s="1">
-        <v>104.945653</v>
+        <v>96.18004</v>
       </c>
       <c r="F27" t="s">
         <v>8</v>
       </c>
       <c r="G27">
         <v>1.0</v>
       </c>
       <c r="H27" s="1">
-        <v>314836.96</v>
+        <v>288540.12</v>
       </c>
       <c r="I27" s="1">
-        <v>-11500.67</v>
+        <v>9535.86</v>
       </c>
       <c r="J27" s="1">
-        <v>-3.6528970423295</v>
+        <v>3.3048645020318</v>
       </c>
       <c r="K27">
         <v>0.0</v>
       </c>
       <c r="L27">
-        <v>86.3</v>
+        <v>549.86</v>
       </c>
       <c r="M27" s="1">
-        <v>303249.99</v>
+        <v>297526.12</v>
       </c>
       <c r="N27" s="1">
-        <v>303336.29</v>
+        <v>298075.98</v>
       </c>
       <c r="O27" s="1">
-        <v>0.63</v>
+        <v>0.62</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B28" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="C28" s="1">
-        <v>413000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D28" s="1">
-        <v>100.23223939</v>
+        <v>100.70068397</v>
       </c>
       <c r="E28" s="1">
-        <v>99.757</v>
+        <v>104.945653</v>
       </c>
       <c r="F28" t="s">
         <v>8</v>
       </c>
       <c r="G28">
         <v>1.0</v>
       </c>
       <c r="H28" s="1">
-        <v>411996.41</v>
+        <v>314836.96</v>
       </c>
       <c r="I28" s="1">
-        <v>3070.2</v>
+        <v>-11929.43</v>
       </c>
       <c r="J28" s="1">
-        <v>0.74520066813204</v>
+        <v>-3.789081815553</v>
       </c>
       <c r="K28">
         <v>0.0</v>
       </c>
-      <c r="L28" t="s">
-        <v>107</v>
+      <c r="L28">
+        <v>805.48</v>
       </c>
       <c r="M28" s="1">
-        <v>413959.15</v>
+        <v>302102.05</v>
       </c>
       <c r="N28" s="1">
-        <v>415066.61</v>
+        <v>302907.53</v>
       </c>
       <c r="O28" s="1">
-        <v>0.86</v>
+        <v>0.63</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
         <v>108</v>
       </c>
       <c r="B29" t="s">
         <v>109</v>
       </c>
       <c r="C29" s="1">
-        <v>100000.0</v>
+        <v>413000.0</v>
       </c>
       <c r="D29" s="1">
-        <v>96.06275572</v>
+        <v>99.79794341</v>
       </c>
       <c r="E29" s="1">
-        <v>92.84792</v>
+        <v>99.757</v>
       </c>
       <c r="F29" t="s">
         <v>8</v>
       </c>
       <c r="G29">
         <v>1.0</v>
       </c>
       <c r="H29" s="1">
-        <v>92847.92</v>
+        <v>411996.41</v>
       </c>
       <c r="I29" s="1">
-        <v>3267.99</v>
+        <v>2301.99</v>
       </c>
       <c r="J29" s="1">
-        <v>3.5197234359154</v>
+        <v>0.55874030552839</v>
       </c>
       <c r="K29">
         <v>0.0</v>
       </c>
-      <c r="L29">
-        <v>53.15</v>
+      <c r="L29" t="s">
+        <v>110</v>
       </c>
       <c r="M29" s="1">
-        <v>96062.76</v>
+        <v>412165.51</v>
       </c>
       <c r="N29" s="1">
-        <v>96115.91</v>
+        <v>414298.4</v>
       </c>
       <c r="O29" s="1">
-        <v>0.2</v>
+        <v>0.86</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B30" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="C30" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D30" s="1">
-        <v>94.43560012</v>
+        <v>96.08144012</v>
       </c>
       <c r="E30" s="1">
-        <v>91.485975</v>
+        <v>92.84792</v>
       </c>
       <c r="F30" t="s">
         <v>8</v>
       </c>
       <c r="G30">
         <v>1.0</v>
       </c>
       <c r="H30" s="1">
-        <v>182971.95</v>
+        <v>92847.92</v>
       </c>
       <c r="I30" s="1">
-        <v>6303.36</v>
+        <v>3293.52</v>
       </c>
       <c r="J30" s="1">
-        <v>3.4449870594919</v>
+        <v>3.5472200131139</v>
       </c>
       <c r="K30">
         <v>0.0</v>
       </c>
       <c r="L30">
-        <v>404.11</v>
+        <v>60.0</v>
       </c>
       <c r="M30" s="1">
-        <v>188871.2</v>
+        <v>96081.44</v>
       </c>
       <c r="N30" s="1">
-        <v>189275.31</v>
+        <v>96141.44</v>
       </c>
       <c r="O30" s="1">
-        <v>0.39</v>
+        <v>0.2</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B31" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="C31" s="1">
-        <v>500000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D31" s="1">
-        <v>100.31067451</v>
+        <v>94.21900815</v>
       </c>
       <c r="E31" s="1">
-        <v>103.290392</v>
+        <v>91.485975</v>
       </c>
       <c r="F31" t="s">
         <v>8</v>
       </c>
       <c r="G31">
         <v>1.0</v>
       </c>
       <c r="H31" s="1">
-        <v>516451.96</v>
+        <v>182971.95</v>
       </c>
       <c r="I31" s="1">
-        <v>1402.78</v>
+        <v>5904.42</v>
       </c>
       <c r="J31" s="1">
-        <v>0.27161868066102</v>
+        <v>3.2269536396153</v>
       </c>
       <c r="K31">
         <v>0.0</v>
       </c>
-      <c r="L31" t="s">
-        <v>114</v>
+      <c r="L31">
+        <v>438.36</v>
       </c>
       <c r="M31" s="1">
-        <v>501553.37</v>
+        <v>188438.01</v>
       </c>
       <c r="N31" s="1">
-        <v>517854.74</v>
+        <v>188876.37</v>
       </c>
       <c r="O31" s="1">
-        <v>1.08</v>
+        <v>0.39</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
         <v>115</v>
       </c>
       <c r="B32" t="s">
         <v>116</v>
       </c>
       <c r="C32" s="1">
-        <v>1000000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D32" s="1">
-        <v>98.15670518</v>
+        <v>99.77341416</v>
       </c>
       <c r="E32" s="1">
-        <v>99.867094</v>
+        <v>103.290392</v>
       </c>
       <c r="F32" t="s">
         <v>8</v>
       </c>
       <c r="G32">
         <v>1.0</v>
       </c>
       <c r="H32" s="1">
-        <v>998670.94</v>
+        <v>516451.96</v>
       </c>
       <c r="I32" s="1">
-        <v>4163.24</v>
+        <v>-17584.89</v>
       </c>
       <c r="J32" s="1">
-        <v>0.41687805594904</v>
+        <v>-3.4049420588897</v>
       </c>
       <c r="K32">
         <v>0.0</v>
       </c>
-      <c r="L32" t="s">
-        <v>117</v>
+      <c r="L32">
+        <v>0.0</v>
       </c>
       <c r="M32" s="1">
-        <v>981567.06</v>
+        <v>498867.07</v>
       </c>
       <c r="N32" s="1">
-        <v>1002834.18</v>
+        <v>498867.07</v>
       </c>
       <c r="O32" s="1">
-        <v>2.09</v>
+        <v>1.04</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
+        <v>117</v>
+      </c>
+      <c r="B33" t="s">
         <v>118</v>
       </c>
-      <c r="B33" t="s">
+      <c r="C33" s="1">
+        <v>1000000.0</v>
+      </c>
+      <c r="D33" s="1">
+        <v>97.88164821</v>
+      </c>
+      <c r="E33" s="1">
+        <v>99.867094</v>
+      </c>
+      <c r="F33" t="s">
+        <v>8</v>
+      </c>
+      <c r="G33">
+        <v>1.0</v>
+      </c>
+      <c r="H33" s="1">
+        <v>998670.94</v>
+      </c>
+      <c r="I33" s="1">
+        <v>3724.31</v>
+      </c>
+      <c r="J33" s="1">
+        <v>0.37292664188266</v>
+      </c>
+      <c r="K33">
+        <v>0.0</v>
+      </c>
+      <c r="L33" t="s">
         <v>119</v>
       </c>
-      <c r="C33" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M33" s="1">
-        <v>399061.38</v>
+        <v>978816.48</v>
       </c>
       <c r="N33" s="1">
-        <v>402381.93</v>
+        <v>1002395.25</v>
       </c>
       <c r="O33" s="1">
-        <v>0.84</v>
+        <v>2.08</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
+        <v>120</v>
+      </c>
+      <c r="B34" t="s">
         <v>121</v>
       </c>
-      <c r="B34" t="s">
+      <c r="C34" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="D34" s="1">
+        <v>99.87352324</v>
+      </c>
+      <c r="E34" s="1">
+        <v>98.199808</v>
+      </c>
+      <c r="F34" t="s">
+        <v>8</v>
+      </c>
+      <c r="G34">
+        <v>1.0</v>
+      </c>
+      <c r="H34" s="1">
+        <v>392799.23</v>
+      </c>
+      <c r="I34" s="1">
+        <v>10289.38</v>
+      </c>
+      <c r="J34" s="1">
+        <v>2.6195010616492</v>
+      </c>
+      <c r="K34">
+        <v>0.0</v>
+      </c>
+      <c r="L34" t="s">
         <v>122</v>
       </c>
-      <c r="C34" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M34" s="1">
-        <v>97291.34</v>
+        <v>399494.09</v>
       </c>
       <c r="N34" s="1">
-        <v>97616.0</v>
+        <v>403088.61</v>
       </c>
       <c r="O34" s="1">
-        <v>0.2</v>
+        <v>0.84</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
         <v>123</v>
       </c>
       <c r="B35" t="s">
         <v>124</v>
       </c>
       <c r="C35" s="1">
-        <v>500000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D35" s="1">
-        <v>101.52597264</v>
+        <v>97.43024563</v>
       </c>
       <c r="E35" s="1">
-        <v>105.371746</v>
+        <v>96.0814</v>
       </c>
       <c r="F35" t="s">
         <v>8</v>
       </c>
       <c r="G35">
         <v>1.0</v>
       </c>
       <c r="H35" s="1">
-        <v>526858.73</v>
+        <v>96081.4</v>
       </c>
       <c r="I35" s="1">
-        <v>-3686.06</v>
+        <v>1699.19</v>
       </c>
       <c r="J35" s="1">
-        <v>-0.69962967112645</v>
+        <v>1.7684900511441</v>
       </c>
       <c r="K35">
         <v>0.0</v>
       </c>
-      <c r="L35" t="s">
-        <v>125</v>
+      <c r="L35">
+        <v>350.34</v>
       </c>
       <c r="M35" s="1">
-        <v>507629.86</v>
+        <v>97430.25</v>
       </c>
       <c r="N35" s="1">
-        <v>523172.67</v>
+        <v>97780.59</v>
       </c>
       <c r="O35" s="1">
-        <v>1.09</v>
+        <v>0.2</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
+        <v>125</v>
+      </c>
+      <c r="B36" t="s">
         <v>126</v>
       </c>
-      <c r="B36" t="s">
+      <c r="C36" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="D36" s="1">
+        <v>100.95925047</v>
+      </c>
+      <c r="E36" s="1">
+        <v>105.371746</v>
+      </c>
+      <c r="F36" t="s">
+        <v>8</v>
+      </c>
+      <c r="G36">
+        <v>1.0</v>
+      </c>
+      <c r="H36" s="1">
+        <v>526858.73</v>
+      </c>
+      <c r="I36" s="1">
+        <v>-5278.23</v>
+      </c>
+      <c r="J36" s="1">
+        <v>-1.0018302249637</v>
+      </c>
+      <c r="K36">
+        <v>0.0</v>
+      </c>
+      <c r="L36" t="s">
         <v>127</v>
       </c>
-      <c r="C36" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M36" s="1">
-        <v>101681.72</v>
+        <v>504796.25</v>
       </c>
       <c r="N36" s="1">
-        <v>104994.05</v>
+        <v>521580.5</v>
       </c>
       <c r="O36" s="1">
-        <v>0.22</v>
+        <v>1.08</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
+        <v>128</v>
+      </c>
+      <c r="B37" t="s">
         <v>129</v>
       </c>
-      <c r="B37" t="s">
+      <c r="C37" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="D37" s="1">
+        <v>101.29936727</v>
+      </c>
+      <c r="E37" s="1">
+        <v>105.72405</v>
+      </c>
+      <c r="F37" t="s">
+        <v>8</v>
+      </c>
+      <c r="G37">
+        <v>1.0</v>
+      </c>
+      <c r="H37" s="1">
+        <v>105724.05</v>
+      </c>
+      <c r="I37" s="1">
+        <v>-846.94</v>
+      </c>
+      <c r="J37" s="1">
+        <v>-0.80108546730853</v>
+      </c>
+      <c r="K37">
+        <v>0.0</v>
+      </c>
+      <c r="L37" t="s">
         <v>130</v>
       </c>
-      <c r="C37" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M37" s="1">
-        <v>510436.09</v>
+        <v>101299.37</v>
       </c>
       <c r="N37" s="1">
-        <v>528104.69</v>
+        <v>104877.11</v>
       </c>
       <c r="O37" s="1">
-        <v>1.1</v>
+        <v>0.22</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
+        <v>131</v>
+      </c>
+      <c r="B38" t="s">
         <v>132</v>
       </c>
-      <c r="B38" t="s">
+      <c r="C38" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="D38" s="1">
+        <v>101.79849949</v>
+      </c>
+      <c r="E38" s="1">
+        <v>102.534722</v>
+      </c>
+      <c r="F38" t="s">
+        <v>8</v>
+      </c>
+      <c r="G38">
+        <v>1.0</v>
+      </c>
+      <c r="H38" s="1">
+        <v>512673.61</v>
+      </c>
+      <c r="I38" s="1">
+        <v>15403.24</v>
+      </c>
+      <c r="J38" s="1">
+        <v>3.0044924684147</v>
+      </c>
+      <c r="K38">
+        <v>0.0</v>
+      </c>
+      <c r="L38" t="s">
         <v>133</v>
       </c>
-      <c r="C38" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M38" s="1">
-        <v>106980.81</v>
+        <v>508992.49</v>
       </c>
       <c r="N38" s="1">
-        <v>108739.68</v>
+        <v>528076.85</v>
       </c>
       <c r="O38" s="1">
-        <v>0.23</v>
+        <v>1.1</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
+        <v>134</v>
+      </c>
+      <c r="B39" t="s">
         <v>135</v>
       </c>
-      <c r="B39" t="s">
+      <c r="C39" s="1">
+        <v>110000.0</v>
+      </c>
+      <c r="D39" s="1">
+        <v>96.59977116</v>
+      </c>
+      <c r="E39" s="1">
+        <v>99.333</v>
+      </c>
+      <c r="F39" t="s">
+        <v>8</v>
+      </c>
+      <c r="G39">
+        <v>1.0</v>
+      </c>
+      <c r="H39" s="1">
+        <v>109266.3</v>
+      </c>
+      <c r="I39" s="1">
+        <v>-974.57</v>
+      </c>
+      <c r="J39" s="1">
+        <v>-0.89192184598545</v>
+      </c>
+      <c r="K39">
+        <v>0.0</v>
+      </c>
+      <c r="L39" t="s">
         <v>136</v>
       </c>
-      <c r="C39" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M39" s="1">
-        <v>299849.32</v>
+        <v>106259.74</v>
       </c>
       <c r="N39" s="1">
-        <v>300420.7</v>
+        <v>108291.73</v>
       </c>
       <c r="O39" s="1">
-        <v>0.63</v>
+        <v>0.23</v>
       </c>
       <c r="P39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
         <v>137</v>
       </c>
       <c r="B40" t="s">
         <v>138</v>
       </c>
       <c r="C40" s="1">
-        <v>355000.0</v>
+        <v>299000.0</v>
       </c>
       <c r="D40" s="1">
-        <v>106.1472388</v>
+        <v>99.70068425</v>
       </c>
       <c r="E40" s="1">
-        <v>107.865242</v>
+        <v>99.298</v>
       </c>
       <c r="F40" t="s">
         <v>8</v>
       </c>
       <c r="G40">
         <v>1.0</v>
       </c>
       <c r="H40" s="1">
-        <v>382921.61</v>
+        <v>296901.02</v>
       </c>
       <c r="I40" s="1">
-        <v>8003.83</v>
+        <v>2568.98</v>
       </c>
       <c r="J40" s="1">
-        <v>2.0902006549069</v>
+        <v>0.86526479430754</v>
       </c>
       <c r="K40">
         <v>0.0</v>
       </c>
       <c r="L40" t="s">
         <v>139</v>
       </c>
       <c r="M40" s="1">
-        <v>376822.7</v>
+        <v>298105.04</v>
       </c>
       <c r="N40" s="1">
-        <v>390925.44</v>
+        <v>299470.0</v>
       </c>
       <c r="O40" s="1">
-        <v>0.81</v>
+        <v>0.62</v>
       </c>
       <c r="P40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
         <v>140</v>
       </c>
       <c r="B41" t="s">
         <v>141</v>
       </c>
       <c r="C41" s="1">
-        <v>300000.0</v>
+        <v>355000.0</v>
       </c>
       <c r="D41" s="1">
-        <v>94.86959549</v>
+        <v>105.52883981</v>
       </c>
       <c r="E41" s="1">
-        <v>93.44648</v>
+        <v>107.865242</v>
       </c>
       <c r="F41" t="s">
         <v>8</v>
       </c>
       <c r="G41">
         <v>1.0</v>
       </c>
       <c r="H41" s="1">
-        <v>280339.44</v>
+        <v>382921.61</v>
       </c>
       <c r="I41" s="1">
-        <v>8349.14</v>
+        <v>7024.26</v>
       </c>
       <c r="J41" s="1">
-        <v>2.9782252543559</v>
+        <v>1.8343858942826</v>
       </c>
       <c r="K41">
         <v>0.0</v>
       </c>
       <c r="L41" t="s">
         <v>142</v>
       </c>
       <c r="M41" s="1">
-        <v>284608.79</v>
+        <v>374627.38</v>
       </c>
       <c r="N41" s="1">
-        <v>288688.58</v>
+        <v>389945.87</v>
       </c>
       <c r="O41" s="1">
-        <v>0.6</v>
+        <v>0.81</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
         <v>143</v>
       </c>
       <c r="B42" t="s">
         <v>144</v>
       </c>
       <c r="C42" s="1">
-        <v>494000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D42" s="1">
-        <v>99.43234224</v>
+        <v>94.56636769</v>
       </c>
       <c r="E42" s="1">
-        <v>101.132352</v>
+        <v>93.44648</v>
       </c>
       <c r="F42" t="s">
         <v>8</v>
       </c>
       <c r="G42">
         <v>1.0</v>
       </c>
       <c r="H42" s="1">
-        <v>499593.82</v>
+        <v>280339.44</v>
       </c>
       <c r="I42" s="1">
-        <v>-7514.94</v>
+        <v>3596.99</v>
       </c>
       <c r="J42" s="1">
-        <v>-1.5042099600031</v>
+        <v>1.2830838215272</v>
       </c>
       <c r="K42">
         <v>0.0</v>
       </c>
       <c r="L42">
-        <v>883.11</v>
+        <v>237.33</v>
       </c>
       <c r="M42" s="1">
-        <v>491195.77</v>
+        <v>283699.1</v>
       </c>
       <c r="N42" s="1">
-        <v>492078.88</v>
+        <v>283936.43</v>
       </c>
       <c r="O42" s="1">
-        <v>1.02</v>
+        <v>0.59</v>
       </c>
       <c r="P42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
         <v>145</v>
       </c>
       <c r="B43" t="s">
         <v>146</v>
       </c>
       <c r="C43" s="1">
-        <v>305000.0</v>
+        <v>494000.0</v>
       </c>
       <c r="D43" s="1">
-        <v>96.766</v>
+        <v>99.03587414</v>
       </c>
       <c r="E43" s="1">
-        <v>101.542662</v>
+        <v>101.132352</v>
       </c>
       <c r="F43" t="s">
         <v>8</v>
       </c>
       <c r="G43">
         <v>1.0</v>
       </c>
       <c r="H43" s="1">
-        <v>309705.12</v>
+        <v>499593.82</v>
       </c>
       <c r="I43" s="1">
-        <v>-13338.79</v>
+        <v>-8246.95</v>
       </c>
       <c r="J43" s="1">
-        <v>-4.306932349068</v>
+        <v>-1.6507309878253</v>
       </c>
       <c r="K43">
         <v>0.0</v>
       </c>
       <c r="L43" t="s">
         <v>147</v>
       </c>
       <c r="M43" s="1">
-        <v>295136.3</v>
+        <v>489237.22</v>
       </c>
       <c r="N43" s="1">
-        <v>296366.33</v>
+        <v>491346.87</v>
       </c>
       <c r="O43" s="1">
-        <v>0.62</v>
+        <v>1.02</v>
       </c>
       <c r="P43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
         <v>148</v>
       </c>
       <c r="B44" t="s">
         <v>149</v>
       </c>
       <c r="C44" s="1">
-        <v>800000.0</v>
+        <v>305000.0</v>
       </c>
       <c r="D44" s="1">
-        <v>104.00273572</v>
+        <v>96.2735</v>
       </c>
       <c r="E44" s="1">
-        <v>104.38516</v>
+        <v>101.542662</v>
       </c>
       <c r="F44" t="s">
         <v>8</v>
       </c>
       <c r="G44">
         <v>1.0</v>
       </c>
       <c r="H44" s="1">
-        <v>835081.28</v>
+        <v>309705.12</v>
       </c>
       <c r="I44" s="1">
-        <v>10748.82</v>
+        <v>-14360.44</v>
       </c>
       <c r="J44" s="1">
-        <v>1.2871585386275</v>
+        <v>-4.6368106539537</v>
       </c>
       <c r="K44">
         <v>0.0</v>
       </c>
       <c r="L44" t="s">
         <v>150</v>
       </c>
       <c r="M44" s="1">
-        <v>832021.88</v>
+        <v>293634.17</v>
       </c>
       <c r="N44" s="1">
-        <v>845830.1</v>
+        <v>295344.68</v>
       </c>
       <c r="O44" s="1">
-        <v>1.76</v>
+        <v>0.61</v>
       </c>
       <c r="P44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
         <v>151</v>
       </c>
       <c r="B45" t="s">
         <v>152</v>
       </c>
       <c r="C45" s="1">
-        <v>101000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D45" s="1">
-        <v>99.28934943</v>
+        <v>103.16162169</v>
       </c>
       <c r="E45" s="1">
-        <v>99.824</v>
+        <v>104.38516</v>
       </c>
       <c r="F45" t="s">
         <v>8</v>
       </c>
       <c r="G45">
         <v>1.0</v>
       </c>
       <c r="H45" s="1">
-        <v>100822.24</v>
+        <v>835081.28</v>
       </c>
       <c r="I45" s="1">
-        <v>1643.95</v>
+        <v>6417.17</v>
       </c>
       <c r="J45" s="1">
-        <v>1.6305430230473</v>
+        <v>0.76844855149908</v>
       </c>
       <c r="K45">
         <v>0.0</v>
       </c>
       <c r="L45" t="s">
         <v>153</v>
       </c>
       <c r="M45" s="1">
-        <v>100282.24</v>
+        <v>825292.97</v>
       </c>
       <c r="N45" s="1">
-        <v>102466.19</v>
+        <v>841498.45</v>
       </c>
       <c r="O45" s="1">
-        <v>0.21</v>
+        <v>1.75</v>
       </c>
       <c r="P45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
         <v>154</v>
       </c>
       <c r="B46" t="s">
         <v>155</v>
       </c>
       <c r="C46" s="1">
-        <v>100000.0</v>
+        <v>101000.0</v>
       </c>
       <c r="D46" s="1">
-        <v>106.86703271</v>
+        <v>98.94643182</v>
       </c>
       <c r="E46" s="1">
-        <v>110.72922</v>
+        <v>99.824</v>
       </c>
       <c r="F46" t="s">
         <v>8</v>
       </c>
       <c r="G46">
         <v>1.0</v>
       </c>
       <c r="H46" s="1">
-        <v>110729.22</v>
+        <v>100822.24</v>
       </c>
       <c r="I46" s="1">
-        <v>-1550.2</v>
+        <v>1487.85</v>
       </c>
       <c r="J46" s="1">
-        <v>-1.3999917998158</v>
+        <v>1.4757160721682</v>
       </c>
       <c r="K46">
         <v>0.0</v>
       </c>
       <c r="L46" t="s">
         <v>156</v>
       </c>
       <c r="M46" s="1">
-        <v>106867.03</v>
+        <v>99935.9</v>
       </c>
       <c r="N46" s="1">
-        <v>109179.02</v>
+        <v>102310.09</v>
       </c>
       <c r="O46" s="1">
-        <v>0.23</v>
+        <v>0.21</v>
       </c>
       <c r="P46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
         <v>157</v>
       </c>
       <c r="B47" t="s">
         <v>158</v>
       </c>
       <c r="C47" s="1">
         <v>100000.0</v>
       </c>
       <c r="D47" s="1">
-        <v>100.13548871</v>
+        <v>106.2736207</v>
       </c>
       <c r="E47" s="1">
-        <v>101.31079</v>
+        <v>110.72922</v>
       </c>
       <c r="F47" t="s">
         <v>8</v>
       </c>
       <c r="G47">
         <v>1.0</v>
       </c>
       <c r="H47" s="1">
-        <v>101310.79</v>
+        <v>110729.22</v>
       </c>
       <c r="I47" s="1">
-        <v>616.48</v>
+        <v>-1775.46</v>
       </c>
       <c r="J47" s="1">
-        <v>0.60850379313003</v>
+        <v>-1.6034250038066</v>
       </c>
       <c r="K47">
         <v>0.0</v>
       </c>
       <c r="L47" t="s">
         <v>159</v>
       </c>
       <c r="M47" s="1">
-        <v>100135.49</v>
+        <v>106273.62</v>
       </c>
       <c r="N47" s="1">
-        <v>101927.27</v>
+        <v>108953.76</v>
       </c>
       <c r="O47" s="1">
-        <v>0.21</v>
+        <v>0.23</v>
       </c>
       <c r="P47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
         <v>160</v>
       </c>
       <c r="B48" t="s">
         <v>161</v>
       </c>
       <c r="C48" s="1">
-        <v>500000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D48" s="1">
-        <v>93.01460286</v>
+        <v>100.1015186</v>
       </c>
       <c r="E48" s="1">
-        <v>93.11093</v>
+        <v>101.31079</v>
       </c>
       <c r="F48" t="s">
         <v>8</v>
       </c>
       <c r="G48">
         <v>1.0</v>
       </c>
       <c r="H48" s="1">
-        <v>465554.65</v>
+        <v>101310.79</v>
       </c>
       <c r="I48" s="1">
-        <v>6833.43</v>
+        <v>787.99</v>
       </c>
       <c r="J48" s="1">
-        <v>1.4678040483539</v>
+        <v>0.77779474427156</v>
       </c>
       <c r="K48">
         <v>0.0</v>
       </c>
       <c r="L48" t="s">
         <v>162</v>
       </c>
       <c r="M48" s="1">
-        <v>465073.01</v>
+        <v>100101.52</v>
       </c>
       <c r="N48" s="1">
-        <v>472388.08</v>
+        <v>102098.78</v>
       </c>
       <c r="O48" s="1">
-        <v>0.98</v>
+        <v>0.21</v>
       </c>
       <c r="P48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
         <v>163</v>
       </c>
       <c r="B49" t="s">
         <v>164</v>
       </c>
       <c r="C49" s="1">
-        <v>200000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D49" s="1">
-        <v>100.48981785</v>
+        <v>92.51798913</v>
       </c>
       <c r="E49" s="1">
-        <v>99.572</v>
+        <v>93.11093</v>
       </c>
       <c r="F49" t="s">
         <v>8</v>
       </c>
       <c r="G49">
         <v>1.0</v>
       </c>
       <c r="H49" s="1">
-        <v>199144.0</v>
+        <v>465554.65</v>
       </c>
       <c r="I49" s="1">
-        <v>2090.43</v>
+        <v>5035.3</v>
       </c>
       <c r="J49" s="1">
-        <v>1.0497077491664</v>
+        <v>1.0815701228631</v>
       </c>
       <c r="K49">
         <v>0.0</v>
       </c>
-      <c r="L49">
-        <v>254.79</v>
+      <c r="L49" t="s">
+        <v>165</v>
       </c>
       <c r="M49" s="1">
-        <v>200979.64</v>
+        <v>462589.95</v>
       </c>
       <c r="N49" s="1">
-        <v>201234.43</v>
+        <v>470589.95</v>
       </c>
       <c r="O49" s="1">
-        <v>0.42</v>
+        <v>0.98</v>
       </c>
       <c r="P49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B50" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="C50" s="1">
-        <v>300000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D50" s="1">
-        <v>98.51524523</v>
+        <v>100.06035274</v>
       </c>
       <c r="E50" s="1">
-        <v>99.977263</v>
+        <v>99.572</v>
       </c>
       <c r="F50" t="s">
         <v>8</v>
       </c>
       <c r="G50">
         <v>1.0</v>
       </c>
       <c r="H50" s="1">
-        <v>299931.79</v>
+        <v>199144.0</v>
       </c>
       <c r="I50" s="1">
-        <v>-1460.03</v>
+        <v>1762.32</v>
       </c>
       <c r="J50" s="1">
-        <v>-0.48678734588288</v>
+        <v>0.88494757562367</v>
       </c>
       <c r="K50">
         <v>0.0</v>
       </c>
-      <c r="L50" t="s">
-        <v>167</v>
+      <c r="L50">
+        <v>785.62</v>
       </c>
       <c r="M50" s="1">
-        <v>295545.73</v>
+        <v>200120.7</v>
       </c>
       <c r="N50" s="1">
-        <v>298471.76</v>
+        <v>200906.32</v>
       </c>
       <c r="O50" s="1">
-        <v>0.62</v>
+        <v>0.42</v>
       </c>
       <c r="P50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
         <v>168</v>
       </c>
       <c r="B51" t="s">
         <v>169</v>
       </c>
       <c r="C51" s="1">
-        <v>400000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D51" s="1">
-        <v>99.83070564</v>
+        <v>98.11247169</v>
       </c>
       <c r="E51" s="1">
-        <v>101.98272</v>
+        <v>99.977263</v>
       </c>
       <c r="F51" t="s">
         <v>8</v>
       </c>
       <c r="G51">
         <v>1.0</v>
       </c>
       <c r="H51" s="1">
-        <v>407930.88</v>
+        <v>299931.79</v>
       </c>
       <c r="I51" s="1">
-        <v>4682.35</v>
+        <v>-1846.43</v>
       </c>
       <c r="J51" s="1">
-        <v>1.147829259702</v>
+        <v>-0.61561663736945</v>
       </c>
       <c r="K51">
         <v>0.0</v>
       </c>
       <c r="L51" t="s">
         <v>170</v>
       </c>
       <c r="M51" s="1">
-        <v>399322.82</v>
+        <v>294337.41</v>
       </c>
       <c r="N51" s="1">
-        <v>412613.23</v>
+        <v>298085.36</v>
       </c>
       <c r="O51" s="1">
-        <v>0.86</v>
+        <v>0.62</v>
       </c>
       <c r="P51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
         <v>171</v>
       </c>
       <c r="B52" t="s">
         <v>172</v>
       </c>
       <c r="C52" s="1">
-        <v>300000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D52" s="1">
-        <v>103.87170061</v>
+        <v>99.19257821</v>
       </c>
       <c r="E52" s="1">
-        <v>110.511247</v>
+        <v>101.98272</v>
       </c>
       <c r="F52" t="s">
         <v>8</v>
       </c>
       <c r="G52">
         <v>1.0</v>
       </c>
       <c r="H52" s="1">
-        <v>331533.74</v>
+        <v>407930.88</v>
       </c>
       <c r="I52" s="1">
-        <v>-18796.72</v>
+        <v>3259.98</v>
       </c>
       <c r="J52" s="1">
-        <v>-5.6696250583726</v>
+        <v>0.79915009130959</v>
       </c>
       <c r="K52">
         <v>0.0</v>
       </c>
       <c r="L52" t="s">
         <v>173</v>
       </c>
       <c r="M52" s="1">
-        <v>311615.1</v>
+        <v>396770.31</v>
       </c>
       <c r="N52" s="1">
-        <v>312737.02</v>
+        <v>411190.86</v>
       </c>
       <c r="O52" s="1">
-        <v>0.65</v>
+        <v>0.86</v>
       </c>
       <c r="P52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
         <v>174</v>
       </c>
       <c r="B53" t="s">
         <v>175</v>
       </c>
       <c r="C53" s="1">
-        <v>100000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D53" s="1">
-        <v>100.30817502</v>
+        <v>103.4100744</v>
       </c>
       <c r="E53" s="1">
-        <v>104.05285</v>
+        <v>110.511247</v>
       </c>
       <c r="F53" t="s">
         <v>8</v>
       </c>
       <c r="G53">
         <v>1.0</v>
       </c>
       <c r="H53" s="1">
-        <v>104052.85</v>
+        <v>331533.74</v>
       </c>
       <c r="I53" s="1">
-        <v>-3633.72</v>
+        <v>-19102.83</v>
       </c>
       <c r="J53" s="1">
-        <v>-3.4921869030978</v>
+        <v>-5.7619565357058</v>
       </c>
       <c r="K53">
         <v>0.0</v>
       </c>
-      <c r="L53">
-        <v>110.96</v>
+      <c r="L53" t="s">
+        <v>176</v>
       </c>
       <c r="M53" s="1">
-        <v>100308.17</v>
+        <v>310230.23</v>
       </c>
       <c r="N53" s="1">
-        <v>100419.13</v>
+        <v>312430.91</v>
       </c>
       <c r="O53" s="1">
-        <v>0.21</v>
+        <v>0.65</v>
       </c>
       <c r="P53">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B54" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="C54" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D54" s="1">
-        <v>99.29263752</v>
+        <v>99.88493509</v>
       </c>
       <c r="E54" s="1">
-        <v>103.191215</v>
+        <v>104.05285</v>
       </c>
       <c r="F54" t="s">
         <v>8</v>
       </c>
       <c r="G54">
         <v>1.0</v>
       </c>
       <c r="H54" s="1">
-        <v>206382.43</v>
+        <v>104052.85</v>
       </c>
       <c r="I54" s="1">
-        <v>-7558.8</v>
+        <v>-3825.79</v>
       </c>
       <c r="J54" s="1">
-        <v>-3.6625210779813</v>
+        <v>-3.6767757923017</v>
       </c>
       <c r="K54">
         <v>0.0</v>
       </c>
       <c r="L54">
-        <v>238.36</v>
+        <v>342.12</v>
       </c>
       <c r="M54" s="1">
-        <v>198585.27</v>
+        <v>99884.94</v>
       </c>
       <c r="N54" s="1">
-        <v>198823.63</v>
+        <v>100227.06</v>
       </c>
       <c r="O54" s="1">
-        <v>0.41</v>
+        <v>0.21</v>
       </c>
       <c r="P54">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B55" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="C55" s="1">
-        <v>600000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D55" s="1">
-        <v>98.07607377</v>
+        <v>98.79799343</v>
       </c>
       <c r="E55" s="1">
-        <v>99.92378</v>
+        <v>103.191215</v>
       </c>
       <c r="F55" t="s">
         <v>8</v>
       </c>
       <c r="G55">
         <v>1.0</v>
       </c>
       <c r="H55" s="1">
-        <v>599542.68</v>
+        <v>206382.43</v>
       </c>
       <c r="I55" s="1">
-        <v>267.36</v>
+        <v>-8051.51</v>
       </c>
       <c r="J55" s="1">
-        <v>0.044593989538826</v>
+        <v>-3.9012574859207</v>
       </c>
       <c r="K55">
         <v>0.0</v>
       </c>
-      <c r="L55" t="s">
-        <v>180</v>
+      <c r="L55">
+        <v>734.93</v>
       </c>
       <c r="M55" s="1">
-        <v>588456.44</v>
+        <v>197595.99</v>
       </c>
       <c r="N55" s="1">
-        <v>599810.04</v>
+        <v>198330.92</v>
       </c>
       <c r="O55" s="1">
-        <v>1.25</v>
+        <v>0.41</v>
       </c>
       <c r="P55">
         <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" t="s">
         <v>181</v>
       </c>
       <c r="B56" t="s">
         <v>182</v>
       </c>
       <c r="C56" s="1">
-        <v>200000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D56" s="1">
-        <v>87.49061394</v>
+        <v>97.39809206</v>
       </c>
       <c r="E56" s="1">
-        <v>87.8623</v>
+        <v>99.92378</v>
       </c>
       <c r="F56" t="s">
         <v>8</v>
       </c>
       <c r="G56">
         <v>1.0</v>
       </c>
       <c r="H56" s="1">
-        <v>175724.6</v>
+        <v>599542.68</v>
       </c>
       <c r="I56" s="1">
-        <v>581.97</v>
+        <v>-2322.19</v>
       </c>
       <c r="J56" s="1">
-        <v>0.33118299885161</v>
+        <v>-0.38732688722011</v>
       </c>
       <c r="K56">
         <v>0.0</v>
       </c>
       <c r="L56" t="s">
         <v>183</v>
       </c>
       <c r="M56" s="1">
-        <v>174981.23</v>
+        <v>584388.56</v>
       </c>
       <c r="N56" s="1">
-        <v>176306.57</v>
+        <v>597220.49</v>
       </c>
       <c r="O56" s="1">
-        <v>0.37</v>
+        <v>1.24</v>
       </c>
       <c r="P56">
         <v>1</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57" t="s">
         <v>184</v>
       </c>
       <c r="B57" t="s">
         <v>185</v>
       </c>
       <c r="C57" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D57" s="1">
-        <v>95.98457468</v>
+        <v>87.08537994</v>
       </c>
       <c r="E57" s="1">
-        <v>98.434</v>
+        <v>87.8623</v>
       </c>
       <c r="F57" t="s">
         <v>8</v>
       </c>
       <c r="G57">
         <v>1.0</v>
       </c>
       <c r="H57" s="1">
-        <v>98434.0</v>
+        <v>175724.6</v>
       </c>
       <c r="I57" s="1">
-        <v>599.55</v>
+        <v>-74.39</v>
       </c>
       <c r="J57" s="1">
-        <v>0.60908832314038</v>
+        <v>-0.042333287428169</v>
       </c>
       <c r="K57">
         <v>0.0</v>
       </c>
       <c r="L57" t="s">
         <v>186</v>
       </c>
       <c r="M57" s="1">
-        <v>95984.58</v>
+        <v>174170.76</v>
       </c>
       <c r="N57" s="1">
-        <v>99033.55</v>
+        <v>175650.21</v>
       </c>
       <c r="O57" s="1">
-        <v>0.21</v>
+        <v>0.37</v>
       </c>
       <c r="P57">
         <v>1</v>
       </c>
     </row>
     <row r="58" spans="1:16">
       <c r="A58" t="s">
         <v>187</v>
       </c>
       <c r="B58" t="s">
         <v>188</v>
       </c>
       <c r="C58" s="1">
-        <v>600000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D58" s="1">
-        <v>97.98318751</v>
+        <v>95.69852491</v>
       </c>
       <c r="E58" s="1">
-        <v>99.282902</v>
+        <v>98.434</v>
       </c>
       <c r="F58" t="s">
         <v>8</v>
       </c>
       <c r="G58">
         <v>1.0</v>
       </c>
       <c r="H58" s="1">
-        <v>595697.41</v>
+        <v>98434.0</v>
       </c>
       <c r="I58" s="1">
-        <v>-86.64</v>
+        <v>561.79</v>
       </c>
       <c r="J58" s="1">
-        <v>-0.014544296910742</v>
+        <v>0.57072759412398</v>
       </c>
       <c r="K58">
         <v>0.0</v>
       </c>
       <c r="L58" t="s">
         <v>189</v>
       </c>
       <c r="M58" s="1">
-        <v>587899.13</v>
+        <v>95698.53</v>
       </c>
       <c r="N58" s="1">
-        <v>595610.77</v>
+        <v>98995.79</v>
       </c>
       <c r="O58" s="1">
-        <v>1.24</v>
+        <v>0.21</v>
       </c>
       <c r="P58">
         <v>1</v>
       </c>
     </row>
     <row r="59" spans="1:16">
       <c r="A59" t="s">
         <v>190</v>
       </c>
       <c r="B59" t="s">
         <v>191</v>
       </c>
       <c r="C59" s="1">
-        <v>150000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D59" s="1">
-        <v>99.02596911</v>
+        <v>97.58530988</v>
       </c>
       <c r="E59" s="1">
-        <v>100.356793</v>
+        <v>99.282902</v>
       </c>
       <c r="F59" t="s">
         <v>8</v>
       </c>
       <c r="G59">
         <v>1.0</v>
       </c>
       <c r="H59" s="1">
-        <v>150535.19</v>
+        <v>595697.41</v>
       </c>
       <c r="I59" s="1">
-        <v>190.07</v>
+        <v>-1086.92</v>
       </c>
       <c r="J59" s="1">
-        <v>0.12626283595218</v>
+        <v>-0.18246176359907</v>
       </c>
       <c r="K59">
         <v>0.0</v>
       </c>
       <c r="L59" t="s">
         <v>192</v>
       </c>
       <c r="M59" s="1">
-        <v>148538.96</v>
+        <v>585511.86</v>
       </c>
       <c r="N59" s="1">
-        <v>150725.26</v>
+        <v>594610.49</v>
       </c>
       <c r="O59" s="1">
-        <v>0.31</v>
+        <v>1.24</v>
       </c>
       <c r="P59">
         <v>1</v>
       </c>
     </row>
     <row r="60" spans="1:16">
       <c r="A60" t="s">
         <v>193</v>
       </c>
       <c r="B60" t="s">
         <v>194</v>
       </c>
       <c r="C60" s="1">
-        <v>130000.0</v>
+        <v>150000.0</v>
       </c>
       <c r="D60" s="1">
-        <v>104.42793759</v>
+        <v>98.55951771</v>
       </c>
       <c r="E60" s="1">
-        <v>109.600592</v>
+        <v>100.356793</v>
       </c>
       <c r="F60" t="s">
         <v>8</v>
       </c>
       <c r="G60">
         <v>1.0</v>
       </c>
       <c r="H60" s="1">
-        <v>142480.77</v>
+        <v>150535.19</v>
       </c>
       <c r="I60" s="1">
-        <v>-1598.36</v>
+        <v>-150.02</v>
       </c>
       <c r="J60" s="1">
-        <v>-1.1218075253243</v>
+        <v>-0.099657761085631</v>
       </c>
       <c r="K60">
         <v>0.0</v>
       </c>
       <c r="L60" t="s">
         <v>195</v>
       </c>
       <c r="M60" s="1">
-        <v>135756.31</v>
+        <v>147839.28</v>
       </c>
       <c r="N60" s="1">
-        <v>140882.41</v>
+        <v>150385.17</v>
       </c>
       <c r="O60" s="1">
-        <v>0.29</v>
+        <v>0.31</v>
       </c>
       <c r="P60">
         <v>1</v>
       </c>
     </row>
     <row r="61" spans="1:16">
       <c r="A61" t="s">
         <v>196</v>
       </c>
       <c r="B61" t="s">
         <v>197</v>
       </c>
       <c r="C61" s="1">
-        <v>600000.0</v>
+        <v>130000.0</v>
       </c>
       <c r="D61" s="1">
-        <v>85.20742961</v>
+        <v>103.86733892</v>
       </c>
       <c r="E61" s="1">
-        <v>85.527105</v>
+        <v>109.600592</v>
       </c>
       <c r="F61" t="s">
         <v>8</v>
       </c>
       <c r="G61">
         <v>1.0</v>
       </c>
       <c r="H61" s="1">
-        <v>513162.63</v>
+        <v>142480.77</v>
       </c>
       <c r="I61" s="1">
-        <v>948.39</v>
+        <v>-1904.19</v>
       </c>
       <c r="J61" s="1">
-        <v>0.18481275614321</v>
+        <v>-1.3364540351656</v>
       </c>
       <c r="K61">
         <v>0.0</v>
       </c>
       <c r="L61" t="s">
         <v>198</v>
       </c>
       <c r="M61" s="1">
-        <v>511244.58</v>
+        <v>135027.54</v>
       </c>
       <c r="N61" s="1">
-        <v>514111.02</v>
+        <v>140576.58</v>
       </c>
       <c r="O61" s="1">
-        <v>1.07</v>
+        <v>0.29</v>
       </c>
       <c r="P61">
         <v>1</v>
       </c>
     </row>
     <row r="62" spans="1:16">
       <c r="A62" t="s">
         <v>199</v>
       </c>
       <c r="B62" t="s">
         <v>200</v>
       </c>
       <c r="C62" s="1">
-        <v>1000000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D62" s="1">
-        <v>98.89989045</v>
+        <v>84.80164041</v>
       </c>
       <c r="E62" s="1">
-        <v>100.789118</v>
+        <v>85.527105</v>
       </c>
       <c r="F62" t="s">
         <v>8</v>
       </c>
       <c r="G62">
         <v>1.0</v>
       </c>
       <c r="H62" s="1">
-        <v>1007891.18</v>
+        <v>513162.63</v>
       </c>
       <c r="I62" s="1">
-        <v>9789.23</v>
+        <v>-1229.5</v>
       </c>
       <c r="J62" s="1">
-        <v>0.97125862337638</v>
+        <v>-0.23959266090752</v>
       </c>
       <c r="K62">
         <v>0.0</v>
       </c>
       <c r="L62" t="s">
         <v>201</v>
       </c>
       <c r="M62" s="1">
-        <v>988998.9</v>
+        <v>508809.84</v>
       </c>
       <c r="N62" s="1">
-        <v>1017680.41</v>
+        <v>511933.13</v>
       </c>
       <c r="O62" s="1">
-        <v>2.12</v>
+        <v>1.06</v>
       </c>
       <c r="P62">
         <v>1</v>
       </c>
     </row>
     <row r="63" spans="1:16">
       <c r="A63" t="s">
         <v>202</v>
       </c>
       <c r="B63" t="s">
         <v>203</v>
       </c>
       <c r="C63" s="1">
-        <v>288000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="D63" s="1">
-        <v>97.94538497</v>
+        <v>98.60531375</v>
       </c>
       <c r="E63" s="1">
-        <v>100.0</v>
+        <v>100.789118</v>
       </c>
       <c r="F63" t="s">
         <v>8</v>
       </c>
       <c r="G63">
         <v>1.0</v>
       </c>
       <c r="H63" s="1">
-        <v>288000.0</v>
+        <v>1007891.18</v>
       </c>
       <c r="I63" s="1">
-        <v>846.45</v>
+        <v>8983.88</v>
       </c>
       <c r="J63" s="1">
-        <v>0.29390625</v>
+        <v>0.89135416384932</v>
       </c>
       <c r="K63">
         <v>0.0</v>
       </c>
       <c r="L63" t="s">
         <v>204</v>
       </c>
       <c r="M63" s="1">
-        <v>282082.71</v>
+        <v>986053.14</v>
       </c>
       <c r="N63" s="1">
-        <v>288846.45</v>
+        <v>1016875.06</v>
       </c>
       <c r="O63" s="1">
-        <v>0.6</v>
+        <v>2.12</v>
       </c>
       <c r="P63">
         <v>1</v>
       </c>
     </row>
     <row r="64" spans="1:16">
       <c r="A64" t="s">
         <v>205</v>
       </c>
       <c r="B64" t="s">
         <v>206</v>
       </c>
       <c r="C64" s="1">
-        <v>500000.0</v>
+        <v>288000.0</v>
       </c>
       <c r="D64" s="1">
-        <v>97.66517233</v>
+        <v>97.21205135</v>
       </c>
       <c r="E64" s="1">
-        <v>99.498222</v>
+        <v>100.0</v>
       </c>
       <c r="F64" t="s">
         <v>8</v>
       </c>
       <c r="G64">
         <v>1.0</v>
       </c>
       <c r="H64" s="1">
-        <v>497491.11</v>
+        <v>288000.0</v>
       </c>
       <c r="I64" s="1">
-        <v>-6228.6</v>
+        <v>-530.36</v>
       </c>
       <c r="J64" s="1">
-        <v>-1.2520022719602</v>
+        <v>-0.18415277777778</v>
       </c>
       <c r="K64">
         <v>0.0</v>
       </c>
       <c r="L64" t="s">
         <v>207</v>
       </c>
       <c r="M64" s="1">
-        <v>488325.87</v>
+        <v>279970.71</v>
       </c>
       <c r="N64" s="1">
-        <v>491262.51</v>
+        <v>287469.64</v>
       </c>
       <c r="O64" s="1">
-        <v>1.02</v>
+        <v>0.6</v>
       </c>
       <c r="P64">
         <v>1</v>
       </c>
     </row>
     <row r="65" spans="1:16">
       <c r="A65" t="s">
         <v>208</v>
       </c>
       <c r="B65" t="s">
         <v>209</v>
       </c>
       <c r="C65" s="1">
-        <v>540000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D65" s="1">
-        <v>100.20574217</v>
+        <v>97.56230689</v>
       </c>
       <c r="E65" s="1">
-        <v>101.900644</v>
+        <v>99.498222</v>
       </c>
       <c r="F65" t="s">
         <v>8</v>
       </c>
       <c r="G65">
         <v>1.0</v>
       </c>
       <c r="H65" s="1">
-        <v>550263.48</v>
+        <v>497491.11</v>
       </c>
       <c r="I65" s="1">
-        <v>4983.69</v>
+        <v>-5244.64</v>
       </c>
       <c r="J65" s="1">
-        <v>0.90569157887781</v>
+        <v>-1.0542178331589</v>
       </c>
       <c r="K65">
         <v>0.0</v>
       </c>
       <c r="L65" t="s">
         <v>210</v>
       </c>
       <c r="M65" s="1">
-        <v>541111.01</v>
+        <v>487811.54</v>
       </c>
       <c r="N65" s="1">
-        <v>555247.17</v>
+        <v>492246.47</v>
       </c>
       <c r="O65" s="1">
-        <v>1.16</v>
+        <v>1.02</v>
       </c>
       <c r="P65">
         <v>1</v>
       </c>
     </row>
     <row r="66" spans="1:16">
       <c r="A66" t="s">
         <v>211</v>
       </c>
       <c r="B66" t="s">
         <v>212</v>
       </c>
       <c r="C66" s="1">
-        <v>130000.0</v>
+        <v>540000.0</v>
       </c>
       <c r="D66" s="1">
-        <v>104.22233421</v>
+        <v>99.65699881</v>
       </c>
       <c r="E66" s="1">
-        <v>109.789346</v>
+        <v>101.900644</v>
       </c>
       <c r="F66" t="s">
         <v>8</v>
       </c>
       <c r="G66">
         <v>1.0</v>
       </c>
       <c r="H66" s="1">
-        <v>142726.15</v>
+        <v>550263.48</v>
       </c>
       <c r="I66" s="1">
-        <v>-6987.8</v>
+        <v>3315.0</v>
       </c>
       <c r="J66" s="1">
-        <v>-4.895949340748</v>
+        <v>0.60243867174322</v>
       </c>
       <c r="K66">
         <v>0.0</v>
       </c>
-      <c r="L66">
-        <v>249.32</v>
+      <c r="L66" t="s">
+        <v>213</v>
       </c>
       <c r="M66" s="1">
-        <v>135489.03</v>
+        <v>538147.8</v>
       </c>
       <c r="N66" s="1">
-        <v>135738.35</v>
+        <v>553578.48</v>
       </c>
       <c r="O66" s="1">
-        <v>0.28</v>
+        <v>1.15</v>
       </c>
       <c r="P66">
         <v>1</v>
       </c>
     </row>
     <row r="67" spans="1:16">
       <c r="A67" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="B67" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="C67" s="1">
-        <v>100000.0</v>
+        <v>130000.0</v>
       </c>
       <c r="D67" s="1">
-        <v>96.62674221</v>
+        <v>103.6837842</v>
       </c>
       <c r="E67" s="1">
-        <v>98.975</v>
+        <v>109.789346</v>
       </c>
       <c r="F67" t="s">
         <v>8</v>
       </c>
       <c r="G67">
         <v>1.0</v>
       </c>
       <c r="H67" s="1">
-        <v>98975.0</v>
+        <v>142726.15</v>
       </c>
       <c r="I67" s="1">
-        <v>-487.98</v>
+        <v>-7298.36</v>
       </c>
       <c r="J67" s="1">
-        <v>-0.49303359434201</v>
+        <v>-5.1135408612928</v>
       </c>
       <c r="K67">
         <v>0.0</v>
       </c>
-      <c r="L67" t="s">
-        <v>215</v>
+      <c r="L67">
+        <v>638.87</v>
       </c>
       <c r="M67" s="1">
-        <v>96626.75</v>
+        <v>134788.92</v>
       </c>
       <c r="N67" s="1">
-        <v>98487.02</v>
+        <v>135427.79</v>
       </c>
       <c r="O67" s="1">
-        <v>0.21</v>
+        <v>0.28</v>
       </c>
       <c r="P67">
         <v>1</v>
       </c>
     </row>
     <row r="68" spans="1:16">
       <c r="A68" t="s">
         <v>216</v>
       </c>
       <c r="B68" t="s">
         <v>217</v>
       </c>
       <c r="C68" s="1">
         <v>100000.0</v>
       </c>
       <c r="D68" s="1">
-        <v>100.47818434</v>
+        <v>96.20902301</v>
       </c>
       <c r="E68" s="1">
-        <v>99.711</v>
+        <v>98.975</v>
       </c>
       <c r="F68" t="s">
         <v>8</v>
       </c>
       <c r="G68">
         <v>1.0</v>
       </c>
       <c r="H68" s="1">
-        <v>99711.0</v>
+        <v>98975.0</v>
       </c>
       <c r="I68" s="1">
-        <v>1680.88</v>
+        <v>-665.98</v>
       </c>
       <c r="J68" s="1">
-        <v>1.6857518227678</v>
+        <v>-0.67287698913867</v>
       </c>
       <c r="K68">
         <v>0.0</v>
       </c>
-      <c r="L68">
-        <v>913.7</v>
+      <c r="L68" t="s">
+        <v>218</v>
       </c>
       <c r="M68" s="1">
-        <v>100478.18</v>
+        <v>96209.02</v>
       </c>
       <c r="N68" s="1">
-        <v>101391.88</v>
+        <v>98309.02</v>
       </c>
       <c r="O68" s="1">
-        <v>0.21</v>
+        <v>0.2</v>
       </c>
       <c r="P68">
         <v>1</v>
       </c>
     </row>
     <row r="69" spans="1:16">
       <c r="A69" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="B69" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="C69" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D69" s="1">
-        <v>98.59035584</v>
+        <v>99.96235573</v>
       </c>
       <c r="E69" s="1">
-        <v>102.91498</v>
+        <v>99.711</v>
       </c>
       <c r="F69" t="s">
         <v>8</v>
       </c>
       <c r="G69">
         <v>1.0</v>
       </c>
       <c r="H69" s="1">
-        <v>205829.96</v>
+        <v>99711.0</v>
       </c>
       <c r="I69" s="1">
-        <v>-6717.74</v>
+        <v>1413.34</v>
       </c>
       <c r="J69" s="1">
-        <v>-3.2637328404475</v>
+        <v>1.4174363911705</v>
       </c>
       <c r="K69">
         <v>0.0</v>
       </c>
       <c r="L69" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="M69" s="1">
-        <v>197180.71</v>
+        <v>99962.35</v>
       </c>
       <c r="N69" s="1">
-        <v>199112.22</v>
+        <v>101124.34</v>
       </c>
       <c r="O69" s="1">
-        <v>0.41</v>
+        <v>0.21</v>
       </c>
       <c r="P69">
         <v>1</v>
       </c>
     </row>
     <row r="70" spans="1:16">
       <c r="A70" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="B70" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="C70" s="1">
-        <v>193000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D70" s="1">
-        <v>99.19127661</v>
+        <v>98.0536792</v>
       </c>
       <c r="E70" s="1">
-        <v>99.223</v>
+        <v>102.91498</v>
       </c>
       <c r="F70" t="s">
         <v>8</v>
       </c>
       <c r="G70">
         <v>1.0</v>
       </c>
       <c r="H70" s="1">
-        <v>191500.39</v>
+        <v>205829.96</v>
       </c>
       <c r="I70" s="1">
-        <v>6700.38</v>
+        <v>-7277.4</v>
       </c>
       <c r="J70" s="1">
-        <v>3.4988858247234</v>
+        <v>-3.5356368917334</v>
       </c>
       <c r="K70">
         <v>0.0</v>
       </c>
       <c r="L70" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="M70" s="1">
-        <v>191439.16</v>
+        <v>196107.35</v>
       </c>
       <c r="N70" s="1">
-        <v>198200.77</v>
+        <v>198552.56</v>
       </c>
       <c r="O70" s="1">
         <v>0.41</v>
       </c>
       <c r="P70">
         <v>1</v>
       </c>
     </row>
     <row r="71" spans="1:16">
       <c r="A71" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="B71" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="C71" s="1">
-        <v>285000.0</v>
+        <v>193000.0</v>
       </c>
       <c r="D71" s="1">
-        <v>99.43433139</v>
+        <v>98.29350615</v>
       </c>
       <c r="E71" s="1">
-        <v>102.724621</v>
+        <v>99.223</v>
       </c>
       <c r="F71" t="s">
         <v>8</v>
       </c>
       <c r="G71">
         <v>1.0</v>
       </c>
       <c r="H71" s="1">
-        <v>292765.17</v>
+        <v>191500.39</v>
       </c>
       <c r="I71" s="1">
-        <v>-7479.93</v>
+        <v>-1774.09</v>
       </c>
       <c r="J71" s="1">
-        <v>-2.5549248225122</v>
+        <v>-0.92641586787369</v>
       </c>
       <c r="K71">
         <v>0.0</v>
       </c>
-      <c r="L71" t="s">
-        <v>226</v>
+      <c r="L71">
+        <v>19.83</v>
       </c>
       <c r="M71" s="1">
-        <v>283387.84</v>
+        <v>189706.47</v>
       </c>
       <c r="N71" s="1">
-        <v>285285.24</v>
+        <v>189726.3</v>
       </c>
       <c r="O71" s="1">
-        <v>0.59</v>
+        <v>0.39</v>
       </c>
       <c r="P71">
         <v>1</v>
       </c>
     </row>
     <row r="72" spans="1:16">
       <c r="A72" t="s">
         <v>227</v>
       </c>
       <c r="B72" t="s">
         <v>228</v>
       </c>
       <c r="C72" s="1">
-        <v>349000.0</v>
+        <v>285000.0</v>
       </c>
       <c r="D72" s="1">
-        <v>97.40453961</v>
+        <v>99.5200455</v>
       </c>
       <c r="E72" s="1">
-        <v>99.735</v>
+        <v>102.724621</v>
       </c>
       <c r="F72" t="s">
         <v>8</v>
       </c>
       <c r="G72">
         <v>1.0</v>
       </c>
       <c r="H72" s="1">
-        <v>348075.15</v>
+        <v>292765.17</v>
       </c>
       <c r="I72" s="1">
-        <v>-6584.32</v>
+        <v>-7016.04</v>
       </c>
       <c r="J72" s="1">
-        <v>-1.8916374811589</v>
+        <v>-2.3964735969105</v>
       </c>
       <c r="K72">
         <v>0.0</v>
       </c>
       <c r="L72" t="s">
         <v>229</v>
       </c>
       <c r="M72" s="1">
-        <v>339941.84</v>
+        <v>283632.13</v>
       </c>
       <c r="N72" s="1">
-        <v>341490.83</v>
+        <v>285749.13</v>
       </c>
       <c r="O72" s="1">
-        <v>0.71</v>
+        <v>0.59</v>
       </c>
       <c r="P72">
         <v>1</v>
       </c>
     </row>
     <row r="73" spans="1:16">
       <c r="A73" t="s">
         <v>230</v>
       </c>
       <c r="B73" t="s">
         <v>231</v>
       </c>
       <c r="C73" s="1">
-        <v>300000.0</v>
+        <v>349000.0</v>
       </c>
       <c r="D73" s="1">
-        <v>98.37618693</v>
+        <v>96.95418557</v>
       </c>
       <c r="E73" s="1">
-        <v>101.14437</v>
+        <v>99.735</v>
       </c>
       <c r="F73" t="s">
         <v>8</v>
       </c>
       <c r="G73">
         <v>1.0</v>
       </c>
       <c r="H73" s="1">
-        <v>303433.11</v>
+        <v>348075.15</v>
       </c>
       <c r="I73" s="1">
-        <v>-8010.71</v>
+        <v>-7438.93</v>
       </c>
       <c r="J73" s="1">
-        <v>-2.6400250124319</v>
+        <v>-2.1371620467592</v>
       </c>
       <c r="K73">
         <v>0.0</v>
       </c>
-      <c r="L73">
-        <v>293.84</v>
+      <c r="L73" t="s">
+        <v>232</v>
       </c>
       <c r="M73" s="1">
-        <v>295128.56</v>
+        <v>338370.11</v>
       </c>
       <c r="N73" s="1">
-        <v>295422.4</v>
+        <v>340636.22</v>
       </c>
       <c r="O73" s="1">
-        <v>0.61</v>
+        <v>0.71</v>
       </c>
       <c r="P73">
         <v>1</v>
       </c>
     </row>
     <row r="74" spans="1:16">
       <c r="A74" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="B74" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="C74" s="1">
-        <v>200000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D74" s="1">
-        <v>88.17811428</v>
+        <v>97.82963284</v>
       </c>
       <c r="E74" s="1">
-        <v>86.69767</v>
+        <v>101.14437</v>
       </c>
       <c r="F74" t="s">
         <v>8</v>
       </c>
       <c r="G74">
         <v>1.0</v>
       </c>
       <c r="H74" s="1">
-        <v>173395.34</v>
+        <v>303433.11</v>
       </c>
       <c r="I74" s="1">
-        <v>3448.56</v>
+        <v>-8982.57</v>
       </c>
       <c r="J74" s="1">
-        <v>1.9888423760408</v>
+        <v>-2.9603130653738</v>
       </c>
       <c r="K74">
         <v>0.0</v>
       </c>
       <c r="L74">
-        <v>487.67</v>
+        <v>961.64</v>
       </c>
       <c r="M74" s="1">
-        <v>176356.23</v>
+        <v>293488.9</v>
       </c>
       <c r="N74" s="1">
-        <v>176843.9</v>
+        <v>294450.54</v>
       </c>
       <c r="O74" s="1">
-        <v>0.37</v>
+        <v>0.61</v>
       </c>
       <c r="P74">
         <v>1</v>
       </c>
     </row>
     <row r="75" spans="1:16">
       <c r="A75" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="B75" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="C75" s="1">
         <v>200000.0</v>
       </c>
       <c r="D75" s="1">
-        <v>95.68747497</v>
+        <v>87.88654527</v>
       </c>
       <c r="E75" s="1">
-        <v>93.376495</v>
+        <v>86.69767</v>
       </c>
       <c r="F75" t="s">
         <v>8</v>
       </c>
       <c r="G75">
         <v>1.0</v>
       </c>
       <c r="H75" s="1">
-        <v>186752.99</v>
+        <v>173395.34</v>
       </c>
       <c r="I75" s="1">
-        <v>5780.86</v>
+        <v>2933.91</v>
       </c>
       <c r="J75" s="1">
-        <v>3.0954578023088</v>
+        <v>1.6920350916005</v>
       </c>
       <c r="K75">
         <v>0.0</v>
       </c>
-      <c r="L75" t="s">
-        <v>236</v>
+      <c r="L75">
+        <v>556.16</v>
       </c>
       <c r="M75" s="1">
-        <v>191374.95</v>
+        <v>175773.09</v>
       </c>
       <c r="N75" s="1">
-        <v>192533.85</v>
+        <v>176329.25</v>
       </c>
       <c r="O75" s="1">
-        <v>0.4</v>
+        <v>0.37</v>
       </c>
       <c r="P75">
         <v>1</v>
       </c>
     </row>
     <row r="76" spans="1:16">
       <c r="A76" t="s">
         <v>237</v>
       </c>
       <c r="B76" t="s">
         <v>238</v>
       </c>
       <c r="C76" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D76" s="1">
-        <v>92.86197945</v>
+        <v>95.61635588</v>
       </c>
       <c r="E76" s="1">
-        <v>94.91756</v>
+        <v>93.376495</v>
       </c>
       <c r="F76" t="s">
         <v>8</v>
       </c>
       <c r="G76">
         <v>1.0</v>
       </c>
       <c r="H76" s="1">
-        <v>94917.56</v>
+        <v>186752.99</v>
       </c>
       <c r="I76" s="1">
-        <v>-1933.32</v>
+        <v>5844.11</v>
       </c>
       <c r="J76" s="1">
-        <v>-2.0368412335926</v>
+        <v>3.1293260686214</v>
       </c>
       <c r="K76">
         <v>0.0</v>
       </c>
-      <c r="L76">
-        <v>122.26</v>
+      <c r="L76" t="s">
+        <v>239</v>
       </c>
       <c r="M76" s="1">
-        <v>92861.98</v>
+        <v>191232.72</v>
       </c>
       <c r="N76" s="1">
-        <v>92984.24</v>
+        <v>192597.1</v>
       </c>
       <c r="O76" s="1">
-        <v>0.19</v>
+        <v>0.4</v>
       </c>
       <c r="P76">
         <v>1</v>
       </c>
     </row>
     <row r="77" spans="1:16">
       <c r="A77" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="B77" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="C77" s="1">
-        <v>400000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D77" s="1">
-        <v>100.55460226</v>
+        <v>92.32267825</v>
       </c>
       <c r="E77" s="1">
-        <v>100.0</v>
+        <v>94.91756</v>
       </c>
       <c r="F77" t="s">
         <v>8</v>
       </c>
       <c r="G77">
         <v>1.0</v>
       </c>
       <c r="H77" s="1">
-        <v>400000.0</v>
+        <v>94917.56</v>
       </c>
       <c r="I77" s="1">
-        <v>2410.02</v>
+        <v>-2327.07</v>
       </c>
       <c r="J77" s="1">
-        <v>0.602505</v>
+        <v>-2.4516749060975</v>
       </c>
       <c r="K77">
         <v>0.0</v>
       </c>
       <c r="L77">
-        <v>191.61</v>
+        <v>267.81</v>
       </c>
       <c r="M77" s="1">
-        <v>402218.41</v>
+        <v>92322.68</v>
       </c>
       <c r="N77" s="1">
-        <v>402410.02</v>
+        <v>92590.49</v>
       </c>
       <c r="O77" s="1">
-        <v>0.84</v>
+        <v>0.19</v>
       </c>
       <c r="P77">
         <v>1</v>
       </c>
     </row>
     <row r="78" spans="1:16">
       <c r="A78" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="B78" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="C78" s="1">
-        <v>140000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D78" s="1">
-        <v>97.54680763</v>
+        <v>100.13539715</v>
       </c>
       <c r="E78" s="1">
-        <v>96.7943</v>
+        <v>100.0</v>
       </c>
       <c r="F78" t="s">
         <v>8</v>
       </c>
       <c r="G78">
         <v>1.0</v>
       </c>
       <c r="H78" s="1">
-        <v>135512.02</v>
+        <v>400000.0</v>
       </c>
       <c r="I78" s="1">
-        <v>1930.91</v>
+        <v>1930.79</v>
       </c>
       <c r="J78" s="1">
-        <v>1.4248994295857</v>
+        <v>0.4826975</v>
       </c>
       <c r="K78">
         <v>0.0</v>
       </c>
-      <c r="L78">
-        <v>877.4</v>
+      <c r="L78" t="s">
+        <v>244</v>
       </c>
       <c r="M78" s="1">
-        <v>136565.53</v>
+        <v>400541.59</v>
       </c>
       <c r="N78" s="1">
-        <v>137442.93</v>
+        <v>401930.79</v>
       </c>
       <c r="O78" s="1">
-        <v>0.29</v>
+        <v>0.84</v>
       </c>
       <c r="P78">
         <v>1</v>
       </c>
     </row>
     <row r="79" spans="1:16">
       <c r="A79" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
       <c r="B79" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="C79" s="1">
-        <v>145000.0</v>
+        <v>140000.0</v>
       </c>
       <c r="D79" s="1">
-        <v>92.63513106</v>
+        <v>97.53914792</v>
       </c>
       <c r="E79" s="1">
-        <v>93.402414</v>
+        <v>96.7943</v>
       </c>
       <c r="F79" t="s">
         <v>8</v>
       </c>
       <c r="G79">
         <v>1.0</v>
       </c>
       <c r="H79" s="1">
-        <v>135433.5</v>
+        <v>135512.02</v>
       </c>
       <c r="I79" s="1">
-        <v>-970.54</v>
+        <v>2040.05</v>
       </c>
       <c r="J79" s="1">
-        <v>-0.71661738048563</v>
+        <v>1.5054384105558</v>
       </c>
       <c r="K79">
         <v>0.0</v>
       </c>
       <c r="L79">
-        <v>142.02</v>
+        <v>997.26</v>
       </c>
       <c r="M79" s="1">
-        <v>134320.94</v>
+        <v>136554.81</v>
       </c>
       <c r="N79" s="1">
-        <v>134462.96</v>
+        <v>137552.07</v>
       </c>
       <c r="O79" s="1">
-        <v>0.28</v>
+        <v>0.29</v>
       </c>
       <c r="P79">
         <v>1</v>
       </c>
     </row>
     <row r="80" spans="1:16">
       <c r="A80" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="B80" t="s">
-        <v>246</v>
+        <v>248</v>
       </c>
       <c r="C80" s="1">
-        <v>135000.0</v>
+        <v>145000.0</v>
       </c>
       <c r="D80" s="1">
-        <v>100.75223226</v>
+        <v>92.22047152</v>
       </c>
       <c r="E80" s="1">
-        <v>105.064793</v>
+        <v>93.402414</v>
       </c>
       <c r="F80" t="s">
         <v>8</v>
       </c>
       <c r="G80">
         <v>1.0</v>
       </c>
       <c r="H80" s="1">
-        <v>141837.47</v>
+        <v>135433.5</v>
       </c>
       <c r="I80" s="1">
-        <v>-4636.08</v>
+        <v>-1410.41</v>
       </c>
       <c r="J80" s="1">
-        <v>-3.2685862205523</v>
+        <v>-1.0414040839231</v>
       </c>
       <c r="K80">
         <v>0.0</v>
       </c>
-      <c r="L80" t="s">
-        <v>247</v>
+      <c r="L80">
+        <v>303.41</v>
       </c>
       <c r="M80" s="1">
-        <v>136015.52</v>
+        <v>133719.68</v>
       </c>
       <c r="N80" s="1">
-        <v>137201.39</v>
+        <v>134023.09</v>
       </c>
       <c r="O80" s="1">
-        <v>0.29</v>
+        <v>0.28</v>
       </c>
       <c r="P80">
         <v>1</v>
       </c>
     </row>
     <row r="81" spans="1:16">
       <c r="A81" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="B81" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="C81" s="1">
-        <v>130000.0</v>
+        <v>135000.0</v>
       </c>
       <c r="D81" s="1">
-        <v>101.02105293</v>
+        <v>100.17658989</v>
       </c>
       <c r="E81" s="1">
-        <v>107.1356</v>
+        <v>105.064793</v>
       </c>
       <c r="F81" t="s">
         <v>8</v>
       </c>
       <c r="G81">
         <v>1.0</v>
       </c>
       <c r="H81" s="1">
-        <v>139276.28</v>
+        <v>141837.47</v>
       </c>
       <c r="I81" s="1">
-        <v>-6596.38</v>
+        <v>-5101.13</v>
       </c>
       <c r="J81" s="1">
-        <v>-4.7361833615889</v>
+        <v>-3.5964614992075</v>
       </c>
       <c r="K81">
         <v>0.0</v>
       </c>
       <c r="L81" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
       <c r="M81" s="1">
-        <v>131327.37</v>
+        <v>135238.39</v>
       </c>
       <c r="N81" s="1">
-        <v>132679.9</v>
+        <v>136736.34</v>
       </c>
       <c r="O81" s="1">
         <v>0.28</v>
       </c>
       <c r="P81">
         <v>1</v>
       </c>
     </row>
     <row r="82" spans="1:16">
       <c r="A82" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="B82" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="C82" s="1">
-        <v>300000.0</v>
+        <v>130000.0</v>
       </c>
       <c r="D82" s="1">
-        <v>102.66019389</v>
+        <v>100.41346056</v>
       </c>
       <c r="E82" s="1">
-        <v>106.30133</v>
+        <v>107.1356</v>
       </c>
       <c r="F82" t="s">
         <v>8</v>
       </c>
       <c r="G82">
         <v>1.0</v>
       </c>
       <c r="H82" s="1">
-        <v>318903.99</v>
+        <v>139276.28</v>
       </c>
       <c r="I82" s="1">
-        <v>-3230.26</v>
+        <v>-7041.21</v>
       </c>
       <c r="J82" s="1">
-        <v>-1.0129255516684</v>
+        <v>-5.055570122924</v>
       </c>
       <c r="K82">
         <v>0.0</v>
       </c>
       <c r="L82" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="M82" s="1">
-        <v>307980.58</v>
+        <v>130537.5</v>
       </c>
       <c r="N82" s="1">
-        <v>315673.73</v>
+        <v>132235.07</v>
       </c>
       <c r="O82" s="1">
-        <v>0.66</v>
+        <v>0.28</v>
       </c>
       <c r="P82">
         <v>1</v>
       </c>
     </row>
     <row r="83" spans="1:16">
       <c r="A83" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="B83" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="C83" s="1">
         <v>300000.0</v>
       </c>
       <c r="D83" s="1">
-        <v>81.01824724</v>
+        <v>102.13242259</v>
       </c>
       <c r="E83" s="1">
-        <v>82.438423</v>
+        <v>106.30133</v>
       </c>
       <c r="F83" t="s">
         <v>8</v>
       </c>
       <c r="G83">
         <v>1.0</v>
       </c>
       <c r="H83" s="1">
-        <v>247315.27</v>
+        <v>318903.99</v>
       </c>
       <c r="I83" s="1">
-        <v>-2000.25</v>
+        <v>-3991.65</v>
       </c>
       <c r="J83" s="1">
-        <v>-0.80878548259475</v>
+        <v>-1.2516776601008</v>
       </c>
       <c r="K83">
         <v>0.0</v>
       </c>
       <c r="L83" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
       <c r="M83" s="1">
-        <v>243054.75</v>
+        <v>306397.27</v>
       </c>
       <c r="N83" s="1">
-        <v>245315.02</v>
+        <v>314912.34</v>
       </c>
       <c r="O83" s="1">
-        <v>0.51</v>
+        <v>0.65</v>
       </c>
       <c r="P83">
         <v>1</v>
       </c>
     </row>
     <row r="84" spans="1:16">
       <c r="A84" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="B84" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="C84" s="1">
-        <v>100000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D84" s="1">
-        <v>103.25125859</v>
+        <v>80.45980038</v>
       </c>
       <c r="E84" s="1">
-        <v>109.37547</v>
+        <v>82.438423</v>
       </c>
       <c r="F84" t="s">
         <v>8</v>
       </c>
       <c r="G84">
         <v>1.0</v>
       </c>
       <c r="H84" s="1">
-        <v>109375.47</v>
+        <v>247315.27</v>
       </c>
       <c r="I84" s="1">
-        <v>-5565.31</v>
+        <v>-3470.12</v>
       </c>
       <c r="J84" s="1">
-        <v>-5.0882615635846</v>
+        <v>-1.4031159499371</v>
       </c>
       <c r="K84">
         <v>0.0</v>
       </c>
-      <c r="L84">
-        <v>558.9</v>
+      <c r="L84" t="s">
+        <v>260</v>
       </c>
       <c r="M84" s="1">
-        <v>103251.26</v>
+        <v>241379.4</v>
       </c>
       <c r="N84" s="1">
-        <v>103810.16</v>
+        <v>243845.15</v>
       </c>
       <c r="O84" s="1">
-        <v>0.22</v>
+        <v>0.51</v>
       </c>
       <c r="P84">
         <v>1</v>
       </c>
     </row>
     <row r="85" spans="1:16">
       <c r="A85" t="s">
-        <v>259</v>
+        <v>261</v>
       </c>
       <c r="B85" t="s">
-        <v>260</v>
+        <v>262</v>
       </c>
       <c r="C85" s="1">
-        <v>825000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D85" s="1">
-        <v>67.75578722</v>
+        <v>102.43875528</v>
       </c>
       <c r="E85" s="1">
-        <v>74.717804</v>
+        <v>109.37547</v>
       </c>
       <c r="F85" t="s">
         <v>8</v>
       </c>
       <c r="G85">
         <v>1.0</v>
       </c>
       <c r="H85" s="1">
-        <v>616421.88</v>
+        <v>109375.47</v>
       </c>
       <c r="I85" s="1">
-        <v>-55317.63</v>
+        <v>-6086.71</v>
       </c>
       <c r="J85" s="1">
-        <v>-8.9739887234373</v>
+        <v>-5.5649680865371</v>
       </c>
       <c r="K85">
         <v>0.0</v>
       </c>
-      <c r="L85" t="s">
-        <v>261</v>
+      <c r="L85">
+        <v>850.0</v>
       </c>
       <c r="M85" s="1">
-        <v>558985.24</v>
+        <v>102438.76</v>
       </c>
       <c r="N85" s="1">
-        <v>561104.25</v>
+        <v>103288.76</v>
       </c>
       <c r="O85" s="1">
-        <v>1.17</v>
+        <v>0.21</v>
       </c>
       <c r="P85">
         <v>1</v>
       </c>
     </row>
     <row r="86" spans="1:16">
       <c r="A86" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="B86" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="C86" s="1">
-        <v>132000.0</v>
+        <v>825000.0</v>
       </c>
       <c r="D86" s="1">
-        <v>99.90649549</v>
+        <v>67.63309435</v>
       </c>
       <c r="E86" s="1">
-        <v>99.973</v>
+        <v>74.717804</v>
       </c>
       <c r="F86" t="s">
         <v>8</v>
       </c>
       <c r="G86">
         <v>1.0</v>
       </c>
       <c r="H86" s="1">
-        <v>131964.36</v>
+        <v>616421.88</v>
       </c>
       <c r="I86" s="1">
-        <v>1028.79</v>
+        <v>-55623.51</v>
       </c>
       <c r="J86" s="1">
-        <v>0.77959685478716</v>
+        <v>-9.0236105830637</v>
       </c>
       <c r="K86">
         <v>0.0</v>
       </c>
       <c r="L86" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="M86" s="1">
-        <v>131876.57</v>
+        <v>557973.03</v>
       </c>
       <c r="N86" s="1">
-        <v>132993.15</v>
+        <v>560798.37</v>
       </c>
       <c r="O86" s="1">
-        <v>0.28</v>
+        <v>1.17</v>
       </c>
       <c r="P86">
         <v>1</v>
       </c>
     </row>
     <row r="87" spans="1:16">
       <c r="A87" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
       <c r="B87" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="C87" s="1">
-        <v>100000.0</v>
+        <v>132000.0</v>
       </c>
       <c r="D87" s="1">
-        <v>97.96805907</v>
+        <v>99.73065577</v>
       </c>
       <c r="E87" s="1">
-        <v>99.766</v>
+        <v>99.973</v>
       </c>
       <c r="F87" t="s">
         <v>8</v>
       </c>
       <c r="G87">
         <v>1.0</v>
       </c>
       <c r="H87" s="1">
-        <v>99766.0</v>
+        <v>131964.36</v>
       </c>
       <c r="I87" s="1">
-        <v>798.63</v>
+        <v>1090.52</v>
       </c>
       <c r="J87" s="1">
-        <v>0.8005031774352</v>
+        <v>0.82637463630332</v>
       </c>
       <c r="K87">
         <v>0.0</v>
       </c>
       <c r="L87" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="M87" s="1">
-        <v>97968.05</v>
+        <v>131644.47</v>
       </c>
       <c r="N87" s="1">
-        <v>100564.63</v>
+        <v>133054.88</v>
       </c>
       <c r="O87" s="1">
-        <v>0.21</v>
+        <v>0.28</v>
       </c>
       <c r="P87">
         <v>1</v>
       </c>
     </row>
     <row r="88" spans="1:16">
       <c r="A88" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
       <c r="B88" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="C88" s="1">
-        <v>135000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D88" s="1">
-        <v>98.03519512</v>
+        <v>98.2569415</v>
       </c>
       <c r="E88" s="1">
-        <v>104.002956</v>
+        <v>99.766</v>
       </c>
       <c r="F88" t="s">
         <v>8</v>
       </c>
       <c r="G88">
         <v>1.0</v>
       </c>
       <c r="H88" s="1">
-        <v>140403.99</v>
+        <v>99766.0</v>
       </c>
       <c r="I88" s="1">
-        <v>-7690.85</v>
+        <v>1378.61</v>
       </c>
       <c r="J88" s="1">
-        <v>-5.4776577218354</v>
+        <v>1.3818435138223</v>
       </c>
       <c r="K88">
         <v>0.0</v>
       </c>
-      <c r="L88">
-        <v>365.63</v>
+      <c r="L88" t="s">
+        <v>271</v>
       </c>
       <c r="M88" s="1">
-        <v>132347.51</v>
+        <v>98256.94</v>
       </c>
       <c r="N88" s="1">
-        <v>132713.14</v>
+        <v>101144.61</v>
       </c>
       <c r="O88" s="1">
-        <v>0.28</v>
+        <v>0.21</v>
       </c>
       <c r="P88">
         <v>1</v>
       </c>
     </row>
     <row r="89" spans="1:16">
       <c r="A89" t="s">
-        <v>270</v>
+        <v>272</v>
       </c>
       <c r="B89" t="s">
-        <v>271</v>
+        <v>273</v>
       </c>
       <c r="C89" s="1">
-        <v>370000.0</v>
+        <v>135000.0</v>
       </c>
       <c r="D89" s="1">
-        <v>77.4935</v>
+        <v>97.43670519</v>
       </c>
       <c r="E89" s="1">
-        <v>83.324986</v>
+        <v>104.002956</v>
       </c>
       <c r="F89" t="s">
         <v>8</v>
       </c>
       <c r="G89">
         <v>1.0</v>
       </c>
       <c r="H89" s="1">
-        <v>308302.45</v>
+        <v>140403.99</v>
       </c>
       <c r="I89" s="1">
-        <v>-16272.32</v>
+        <v>-8194.13</v>
       </c>
       <c r="J89" s="1">
-        <v>-5.2780378488721</v>
+        <v>-5.8361090735384</v>
       </c>
       <c r="K89">
         <v>0.0</v>
       </c>
-      <c r="L89" t="s">
-        <v>272</v>
+      <c r="L89">
+        <v>670.31</v>
       </c>
       <c r="M89" s="1">
-        <v>286725.95</v>
+        <v>131539.55</v>
       </c>
       <c r="N89" s="1">
-        <v>292030.13</v>
+        <v>132209.86</v>
       </c>
       <c r="O89" s="1">
-        <v>0.61</v>
+        <v>0.27</v>
       </c>
       <c r="P89">
         <v>1</v>
       </c>
     </row>
     <row r="90" spans="1:16">
       <c r="A90" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="B90" t="s">
-        <v>274</v>
+        <v>275</v>
       </c>
       <c r="C90" s="1">
-        <v>500000.0</v>
+        <v>370000.0</v>
       </c>
       <c r="D90" s="1">
-        <v>93.8010796</v>
+        <v>77.2325</v>
       </c>
       <c r="E90" s="1">
-        <v>94.882578</v>
+        <v>83.324986</v>
       </c>
       <c r="F90" t="s">
         <v>8</v>
       </c>
       <c r="G90">
         <v>1.0</v>
       </c>
       <c r="H90" s="1">
-        <v>474412.89</v>
+        <v>308302.45</v>
       </c>
       <c r="I90" s="1">
-        <v>-4583.86</v>
+        <v>-16794.53</v>
       </c>
       <c r="J90" s="1">
-        <v>-0.96621742297095</v>
+        <v>-5.447420219982</v>
       </c>
       <c r="K90">
         <v>0.0</v>
       </c>
-      <c r="L90">
-        <v>823.63</v>
+      <c r="L90" t="s">
+        <v>276</v>
       </c>
       <c r="M90" s="1">
-        <v>469005.4</v>
+        <v>285760.25</v>
       </c>
       <c r="N90" s="1">
-        <v>469829.03</v>
+        <v>291507.92</v>
       </c>
       <c r="O90" s="1">
-        <v>0.98</v>
+        <v>0.61</v>
       </c>
       <c r="P90">
         <v>1</v>
       </c>
     </row>
     <row r="91" spans="1:16">
       <c r="A91" t="s">
-        <v>275</v>
+        <v>277</v>
       </c>
       <c r="B91" t="s">
-        <v>276</v>
+        <v>278</v>
       </c>
       <c r="C91" s="1">
         <v>500000.0</v>
       </c>
       <c r="D91" s="1">
-        <v>91.22853267</v>
+        <v>93.39413363</v>
       </c>
       <c r="E91" s="1">
-        <v>99.086382</v>
+        <v>94.882578</v>
       </c>
       <c r="F91" t="s">
         <v>8</v>
       </c>
       <c r="G91">
         <v>1.0</v>
       </c>
       <c r="H91" s="1">
-        <v>495431.91</v>
+        <v>474412.89</v>
       </c>
       <c r="I91" s="1">
-        <v>-31234.45</v>
+        <v>-6062.08</v>
       </c>
       <c r="J91" s="1">
-        <v>-6.304488945817</v>
+        <v>-1.2778067644831</v>
       </c>
       <c r="K91">
         <v>0.0</v>
       </c>
       <c r="L91" t="s">
-        <v>277</v>
+        <v>279</v>
       </c>
       <c r="M91" s="1">
-        <v>456142.67</v>
+        <v>466970.67</v>
       </c>
       <c r="N91" s="1">
-        <v>464197.46</v>
+        <v>468350.81</v>
       </c>
       <c r="O91" s="1">
         <v>0.97</v>
       </c>
       <c r="P91">
         <v>1</v>
       </c>
     </row>
     <row r="92" spans="1:16">
       <c r="A92" t="s">
-        <v>278</v>
+        <v>280</v>
       </c>
       <c r="B92" t="s">
-        <v>279</v>
+        <v>281</v>
       </c>
       <c r="C92" s="1">
-        <v>700000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D92" s="1">
-        <v>97.86370315</v>
+        <v>90.95746808</v>
       </c>
       <c r="E92" s="1">
-        <v>99.957446</v>
+        <v>99.086382</v>
       </c>
       <c r="F92" t="s">
         <v>8</v>
       </c>
       <c r="G92">
         <v>1.0</v>
       </c>
       <c r="H92" s="1">
-        <v>699702.12</v>
+        <v>495431.91</v>
       </c>
       <c r="I92" s="1">
-        <v>8098.6</v>
+        <v>-31904.84</v>
       </c>
       <c r="J92" s="1">
-        <v>1.157435395508</v>
+        <v>-6.4398032012108</v>
       </c>
       <c r="K92">
         <v>0.0</v>
       </c>
       <c r="L92" t="s">
-        <v>280</v>
+        <v>282</v>
       </c>
       <c r="M92" s="1">
-        <v>685045.93</v>
+        <v>454787.34</v>
       </c>
       <c r="N92" s="1">
-        <v>707800.72</v>
+        <v>463527.07</v>
       </c>
       <c r="O92" s="1">
-        <v>1.47</v>
+        <v>0.96</v>
       </c>
       <c r="P92">
         <v>1</v>
       </c>
     </row>
     <row r="93" spans="1:16">
       <c r="A93" t="s">
-        <v>281</v>
+        <v>283</v>
       </c>
       <c r="B93" t="s">
-        <v>282</v>
+        <v>284</v>
       </c>
       <c r="C93" s="1">
-        <v>100000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D93" s="1">
-        <v>98.36839078</v>
+        <v>97.47956687</v>
       </c>
       <c r="E93" s="1">
-        <v>100.0</v>
+        <v>99.957446</v>
       </c>
       <c r="F93" t="s">
         <v>8</v>
       </c>
       <c r="G93">
         <v>1.0</v>
       </c>
       <c r="H93" s="1">
-        <v>100000.0</v>
+        <v>699702.12</v>
       </c>
       <c r="I93" s="1">
-        <v>73.87</v>
+        <v>7087.72</v>
       </c>
       <c r="J93" s="1">
-        <v>0.07387</v>
+        <v>1.0129624875225</v>
       </c>
       <c r="K93">
         <v>0.0</v>
       </c>
       <c r="L93" t="s">
-        <v>283</v>
+        <v>285</v>
       </c>
       <c r="M93" s="1">
-        <v>98368.39</v>
+        <v>682356.96</v>
       </c>
       <c r="N93" s="1">
-        <v>100073.87</v>
+        <v>706789.84</v>
       </c>
       <c r="O93" s="1">
-        <v>0.21</v>
+        <v>1.47</v>
       </c>
       <c r="P93">
         <v>1</v>
       </c>
     </row>
     <row r="94" spans="1:16">
       <c r="A94" t="s">
-        <v>284</v>
+        <v>286</v>
       </c>
       <c r="B94" t="s">
-        <v>285</v>
+        <v>287</v>
       </c>
       <c r="C94" s="1">
-        <v>600000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D94" s="1">
-        <v>103.80199762</v>
+        <v>97.50780741</v>
       </c>
       <c r="E94" s="1">
-        <v>108.334343</v>
+        <v>100.0</v>
       </c>
       <c r="F94" t="s">
         <v>8</v>
       </c>
       <c r="G94">
         <v>1.0</v>
       </c>
       <c r="H94" s="1">
-        <v>650006.06</v>
+        <v>100000.0</v>
       </c>
       <c r="I94" s="1">
-        <v>-26873.79</v>
+        <v>-529.86</v>
       </c>
       <c r="J94" s="1">
-        <v>-4.1343906855268</v>
+        <v>-0.52986</v>
       </c>
       <c r="K94">
         <v>0.0</v>
       </c>
-      <c r="L94">
-        <v>320.28</v>
+      <c r="L94" t="s">
+        <v>288</v>
       </c>
       <c r="M94" s="1">
-        <v>622811.99</v>
+        <v>97507.81</v>
       </c>
       <c r="N94" s="1">
-        <v>623132.27</v>
+        <v>99470.14</v>
       </c>
       <c r="O94" s="1">
-        <v>1.3</v>
+        <v>0.21</v>
       </c>
       <c r="P94">
         <v>1</v>
       </c>
     </row>
     <row r="95" spans="1:16">
       <c r="A95" t="s">
-        <v>286</v>
+        <v>289</v>
       </c>
       <c r="B95" t="s">
-        <v>287</v>
+        <v>290</v>
       </c>
       <c r="C95" s="1">
-        <v>300000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D95" s="1">
-        <v>97.12601906</v>
+        <v>103.33295966</v>
       </c>
       <c r="E95" s="1">
-        <v>98.642</v>
+        <v>108.334343</v>
       </c>
       <c r="F95" t="s">
         <v>8</v>
       </c>
       <c r="G95">
         <v>1.0</v>
       </c>
       <c r="H95" s="1">
-        <v>295926.0</v>
+        <v>650006.06</v>
       </c>
       <c r="I95" s="1">
-        <v>7426.37</v>
+        <v>-27686.24</v>
       </c>
       <c r="J95" s="1">
-        <v>2.5095361678257</v>
+        <v>-4.2593818279171</v>
       </c>
       <c r="K95">
         <v>0.0</v>
       </c>
       <c r="L95" t="s">
-        <v>288</v>
+        <v>291</v>
       </c>
       <c r="M95" s="1">
-        <v>291378.05</v>
+        <v>619997.75</v>
       </c>
       <c r="N95" s="1">
-        <v>303352.37</v>
+        <v>622319.82</v>
       </c>
       <c r="O95" s="1">
-        <v>0.63</v>
+        <v>1.29</v>
       </c>
       <c r="P95">
         <v>1</v>
       </c>
     </row>
     <row r="96" spans="1:16">
       <c r="A96" t="s">
-        <v>289</v>
+        <v>292</v>
       </c>
       <c r="B96" t="s">
-        <v>290</v>
+        <v>293</v>
       </c>
       <c r="C96" s="1">
-        <v>200000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D96" s="1">
-        <v>90.47165086</v>
+        <v>95.97423619</v>
       </c>
       <c r="E96" s="1">
-        <v>89.22416</v>
+        <v>98.642</v>
       </c>
       <c r="F96" t="s">
         <v>8</v>
       </c>
       <c r="G96">
         <v>1.0</v>
       </c>
       <c r="H96" s="1">
-        <v>178448.32</v>
+        <v>295926.0</v>
       </c>
       <c r="I96" s="1">
-        <v>2993.61</v>
+        <v>4870.0</v>
       </c>
       <c r="J96" s="1">
-        <v>1.6775781357874</v>
+        <v>1.6456816906929</v>
       </c>
       <c r="K96">
         <v>0.0</v>
       </c>
-      <c r="L96">
-        <v>498.63</v>
+      <c r="L96" t="s">
+        <v>294</v>
       </c>
       <c r="M96" s="1">
-        <v>180943.3</v>
+        <v>287922.71</v>
       </c>
       <c r="N96" s="1">
-        <v>181441.93</v>
+        <v>300796.0</v>
       </c>
       <c r="O96" s="1">
-        <v>0.38</v>
+        <v>0.63</v>
       </c>
       <c r="P96">
         <v>1</v>
       </c>
     </row>
     <row r="97" spans="1:16">
       <c r="A97" t="s">
-        <v>291</v>
+        <v>295</v>
       </c>
       <c r="B97" t="s">
-        <v>292</v>
+        <v>296</v>
       </c>
       <c r="C97" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D97" s="1">
-        <v>98.51418428</v>
+        <v>90.30158342</v>
       </c>
       <c r="E97" s="1">
-        <v>99.75655</v>
+        <v>89.22416</v>
       </c>
       <c r="F97" t="s">
         <v>8</v>
       </c>
       <c r="G97">
         <v>1.0</v>
       </c>
       <c r="H97" s="1">
-        <v>99756.55</v>
+        <v>178448.32</v>
       </c>
       <c r="I97" s="1">
-        <v>25.78</v>
+        <v>2790.46</v>
       </c>
       <c r="J97" s="1">
-        <v>0.025842914575534</v>
+        <v>1.5637356518683</v>
       </c>
       <c r="K97">
         <v>0.0</v>
       </c>
-      <c r="L97" t="s">
-        <v>293</v>
+      <c r="L97">
+        <v>635.62</v>
       </c>
       <c r="M97" s="1">
-        <v>98514.18</v>
+        <v>180603.16</v>
       </c>
       <c r="N97" s="1">
-        <v>99782.33</v>
+        <v>181238.78</v>
       </c>
       <c r="O97" s="1">
-        <v>0.21</v>
+        <v>0.38</v>
       </c>
       <c r="P97">
         <v>1</v>
       </c>
     </row>
     <row r="98" spans="1:16">
       <c r="A98" t="s">
-        <v>294</v>
+        <v>297</v>
       </c>
       <c r="B98" t="s">
-        <v>295</v>
+        <v>298</v>
       </c>
       <c r="C98" s="1">
         <v>100000.0</v>
       </c>
       <c r="D98" s="1">
-        <v>101.4862431</v>
+        <v>97.96642212</v>
       </c>
       <c r="E98" s="1">
-        <v>107.36234</v>
+        <v>99.75655</v>
       </c>
       <c r="F98" t="s">
         <v>8</v>
       </c>
       <c r="G98">
         <v>1.0</v>
       </c>
       <c r="H98" s="1">
-        <v>107362.34</v>
+        <v>99756.55</v>
       </c>
       <c r="I98" s="1">
-        <v>-5141.85</v>
+        <v>-325.06</v>
       </c>
       <c r="J98" s="1">
-        <v>-4.7892491911037</v>
+        <v>-0.3258532898341</v>
       </c>
       <c r="K98">
         <v>0.0</v>
       </c>
-      <c r="L98">
-        <v>734.25</v>
+      <c r="L98" t="s">
+        <v>299</v>
       </c>
       <c r="M98" s="1">
-        <v>101486.24</v>
+        <v>97966.42</v>
       </c>
       <c r="N98" s="1">
-        <v>102220.49</v>
+        <v>99431.49</v>
       </c>
       <c r="O98" s="1">
         <v>0.21</v>
       </c>
       <c r="P98">
         <v>1</v>
       </c>
     </row>
     <row r="99" spans="1:16">
       <c r="A99" t="s">
-        <v>296</v>
+        <v>300</v>
       </c>
       <c r="B99" t="s">
-        <v>297</v>
+        <v>301</v>
       </c>
       <c r="C99" s="1">
-        <v>300000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D99" s="1">
-        <v>101.23145889</v>
+        <v>100.71750339</v>
       </c>
       <c r="E99" s="1">
-        <v>103.74867</v>
+        <v>107.36234</v>
       </c>
       <c r="F99" t="s">
         <v>8</v>
       </c>
       <c r="G99">
         <v>1.0</v>
       </c>
       <c r="H99" s="1">
-        <v>311246.01</v>
+        <v>107362.34</v>
       </c>
       <c r="I99" s="1">
-        <v>551.45</v>
+        <v>-5636.62</v>
       </c>
       <c r="J99" s="1">
-        <v>0.17717496201799</v>
+        <v>-5.2500904879681</v>
       </c>
       <c r="K99">
         <v>0.0</v>
       </c>
       <c r="L99" t="s">
-        <v>298</v>
+        <v>302</v>
       </c>
       <c r="M99" s="1">
-        <v>303694.38</v>
+        <v>100717.5</v>
       </c>
       <c r="N99" s="1">
-        <v>311797.46</v>
+        <v>101725.72</v>
       </c>
       <c r="O99" s="1">
-        <v>0.65</v>
+        <v>0.21</v>
       </c>
       <c r="P99">
         <v>1</v>
       </c>
     </row>
     <row r="100" spans="1:16">
       <c r="A100" t="s">
-        <v>299</v>
+        <v>303</v>
       </c>
       <c r="B100" t="s">
-        <v>300</v>
+        <v>304</v>
       </c>
       <c r="C100" s="1">
-        <v>100000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D100" s="1">
-        <v>100.12790963</v>
+        <v>100.92213535</v>
       </c>
       <c r="E100" s="1">
-        <v>99.884</v>
+        <v>103.74867</v>
       </c>
       <c r="F100" t="s">
         <v>8</v>
       </c>
       <c r="G100">
         <v>1.0</v>
       </c>
       <c r="H100" s="1">
-        <v>99884.0</v>
+        <v>311246.01</v>
       </c>
       <c r="I100" s="1">
-        <v>3926.1</v>
+        <v>471.08</v>
       </c>
       <c r="J100" s="1">
-        <v>3.9306595650955</v>
+        <v>0.1513529442514</v>
       </c>
       <c r="K100">
         <v>0.0</v>
       </c>
       <c r="L100" t="s">
-        <v>301</v>
+        <v>305</v>
       </c>
       <c r="M100" s="1">
-        <v>100127.91</v>
+        <v>302766.41</v>
       </c>
       <c r="N100" s="1">
-        <v>103810.1</v>
+        <v>311717.09</v>
       </c>
       <c r="O100" s="1">
-        <v>0.22</v>
+        <v>0.65</v>
       </c>
       <c r="P100">
         <v>1</v>
       </c>
     </row>
     <row r="101" spans="1:16">
       <c r="A101" t="s">
-        <v>302</v>
+        <v>306</v>
       </c>
       <c r="B101" t="s">
-        <v>303</v>
+        <v>307</v>
       </c>
       <c r="C101" s="1">
-        <v>150000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D101" s="1">
-        <v>102.54526503</v>
+        <v>100.02282433</v>
       </c>
       <c r="E101" s="1">
-        <v>106.489533</v>
+        <v>99.884</v>
       </c>
       <c r="F101" t="s">
         <v>8</v>
       </c>
       <c r="G101">
         <v>1.0</v>
       </c>
       <c r="H101" s="1">
-        <v>159734.3</v>
+        <v>99884.0</v>
       </c>
       <c r="I101" s="1">
-        <v>-1504.76</v>
+        <v>4094.99</v>
       </c>
       <c r="J101" s="1">
-        <v>-0.94203937413567</v>
+        <v>4.0997457050178</v>
       </c>
       <c r="K101">
         <v>0.0</v>
       </c>
       <c r="L101" t="s">
-        <v>304</v>
+        <v>308</v>
       </c>
       <c r="M101" s="1">
-        <v>153817.9</v>
+        <v>100022.83</v>
       </c>
       <c r="N101" s="1">
-        <v>158229.54</v>
+        <v>103978.99</v>
       </c>
       <c r="O101" s="1">
-        <v>0.33</v>
+        <v>0.22</v>
       </c>
       <c r="P101">
         <v>1</v>
       </c>
     </row>
     <row r="102" spans="1:16">
       <c r="A102" t="s">
-        <v>305</v>
+        <v>309</v>
       </c>
       <c r="B102" t="s">
-        <v>306</v>
+        <v>310</v>
       </c>
       <c r="C102" s="1">
-        <v>500000.0</v>
+        <v>150000.0</v>
       </c>
       <c r="D102" s="1">
-        <v>106.12294866</v>
+        <v>102.24221678</v>
       </c>
       <c r="E102" s="1">
-        <v>110.013816</v>
+        <v>106.489533</v>
       </c>
       <c r="F102" t="s">
         <v>8</v>
       </c>
       <c r="G102">
         <v>1.0</v>
       </c>
       <c r="H102" s="1">
-        <v>550069.08</v>
+        <v>159734.3</v>
       </c>
       <c r="I102" s="1">
-        <v>2984.02</v>
+        <v>-1471.32</v>
       </c>
       <c r="J102" s="1">
-        <v>0.54248095530111</v>
+        <v>-0.92110460934189</v>
       </c>
       <c r="K102">
         <v>0.0</v>
       </c>
       <c r="L102" t="s">
-        <v>307</v>
+        <v>311</v>
       </c>
       <c r="M102" s="1">
-        <v>530614.74</v>
+        <v>153363.32</v>
       </c>
       <c r="N102" s="1">
-        <v>553053.1</v>
+        <v>158262.98</v>
       </c>
       <c r="O102" s="1">
-        <v>1.15</v>
+        <v>0.33</v>
       </c>
       <c r="P102">
         <v>1</v>
       </c>
     </row>
     <row r="103" spans="1:16">
       <c r="A103" t="s">
-        <v>308</v>
+        <v>312</v>
       </c>
       <c r="B103" t="s">
-        <v>309</v>
+        <v>313</v>
       </c>
       <c r="C103" s="1">
-        <v>600000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D103" s="1">
-        <v>92.486</v>
+        <v>105.47644906</v>
       </c>
       <c r="E103" s="1">
-        <v>104.270342</v>
+        <v>110.013816</v>
       </c>
       <c r="F103" t="s">
         <v>8</v>
       </c>
       <c r="G103">
         <v>1.0</v>
       </c>
       <c r="H103" s="1">
-        <v>625622.05</v>
+        <v>550069.08</v>
       </c>
       <c r="I103" s="1">
-        <v>-61632.08</v>
+        <v>1421.04</v>
       </c>
       <c r="J103" s="1">
-        <v>-9.8513279702977</v>
+        <v>0.25833846178011</v>
       </c>
       <c r="K103">
         <v>0.0</v>
       </c>
       <c r="L103" t="s">
-        <v>310</v>
+        <v>314</v>
       </c>
       <c r="M103" s="1">
-        <v>554916.0</v>
+        <v>527382.24</v>
       </c>
       <c r="N103" s="1">
-        <v>563989.97</v>
+        <v>551490.12</v>
       </c>
       <c r="O103" s="1">
-        <v>1.17</v>
+        <v>1.15</v>
       </c>
       <c r="P103">
         <v>1</v>
       </c>
     </row>
     <row r="104" spans="1:16">
       <c r="A104" t="s">
-        <v>311</v>
+        <v>315</v>
       </c>
       <c r="B104" t="s">
-        <v>312</v>
+        <v>316</v>
       </c>
       <c r="C104" s="1">
-        <v>285000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D104" s="1">
-        <v>97.97574142</v>
+        <v>92.125</v>
       </c>
       <c r="E104" s="1">
-        <v>97.791014</v>
+        <v>104.270342</v>
       </c>
       <c r="F104" t="s">
         <v>8</v>
       </c>
       <c r="G104">
         <v>1.0</v>
       </c>
       <c r="H104" s="1">
-        <v>278704.39</v>
+        <v>625622.05</v>
       </c>
       <c r="I104" s="1">
-        <v>2611.27</v>
+        <v>-62565.2</v>
       </c>
       <c r="J104" s="1">
-        <v>0.93693177922314</v>
+        <v>-10.000478723536</v>
       </c>
       <c r="K104">
         <v>0.0</v>
       </c>
       <c r="L104" t="s">
-        <v>313</v>
+        <v>317</v>
       </c>
       <c r="M104" s="1">
-        <v>279230.87</v>
+        <v>552750.0</v>
       </c>
       <c r="N104" s="1">
-        <v>281315.66</v>
+        <v>563056.85</v>
       </c>
       <c r="O104" s="1">
-        <v>0.59</v>
+        <v>1.17</v>
       </c>
       <c r="P104">
         <v>1</v>
       </c>
     </row>
     <row r="105" spans="1:16">
       <c r="A105" t="s">
-        <v>314</v>
+        <v>318</v>
       </c>
       <c r="B105" t="s">
-        <v>315</v>
+        <v>319</v>
       </c>
       <c r="C105" s="1">
-        <v>365000.0</v>
+        <v>285000.0</v>
       </c>
       <c r="D105" s="1">
-        <v>101.36308716</v>
+        <v>97.89043232</v>
       </c>
       <c r="E105" s="1">
-        <v>105.094956</v>
+        <v>97.791014</v>
       </c>
       <c r="F105" t="s">
         <v>8</v>
       </c>
       <c r="G105">
         <v>1.0</v>
       </c>
       <c r="H105" s="1">
-        <v>383596.59</v>
+        <v>278704.39</v>
       </c>
       <c r="I105" s="1">
-        <v>-3081.32</v>
+        <v>2660.94</v>
       </c>
       <c r="J105" s="1">
-        <v>-0.80327095712712</v>
+        <v>0.95475352935775</v>
       </c>
       <c r="K105">
         <v>0.0</v>
       </c>
       <c r="L105" t="s">
-        <v>316</v>
+        <v>320</v>
       </c>
       <c r="M105" s="1">
-        <v>369975.27</v>
+        <v>278987.73</v>
       </c>
       <c r="N105" s="1">
-        <v>380515.27</v>
+        <v>281365.33</v>
       </c>
       <c r="O105" s="1">
-        <v>0.79</v>
+        <v>0.59</v>
       </c>
       <c r="P105">
         <v>1</v>
       </c>
     </row>
     <row r="106" spans="1:16">
       <c r="A106" t="s">
-        <v>317</v>
+        <v>321</v>
       </c>
       <c r="B106" t="s">
-        <v>318</v>
+        <v>322</v>
       </c>
       <c r="C106" s="1">
-        <v>295000.0</v>
+        <v>365000.0</v>
       </c>
       <c r="D106" s="1">
-        <v>101.351</v>
+        <v>100.6467749</v>
       </c>
       <c r="E106" s="1">
-        <v>105.485329</v>
+        <v>105.094956</v>
       </c>
       <c r="F106" t="s">
         <v>8</v>
       </c>
       <c r="G106">
         <v>1.0</v>
       </c>
       <c r="H106" s="1">
-        <v>311181.72</v>
+        <v>383596.59</v>
       </c>
       <c r="I106" s="1">
-        <v>-6550.75</v>
+        <v>-4727.11</v>
       </c>
       <c r="J106" s="1">
-        <v>-2.1051204421648</v>
+        <v>-1.2323128315609</v>
       </c>
       <c r="K106">
         <v>0.0</v>
       </c>
       <c r="L106" t="s">
-        <v>319</v>
+        <v>323</v>
       </c>
       <c r="M106" s="1">
-        <v>298985.45</v>
+        <v>367360.73</v>
       </c>
       <c r="N106" s="1">
-        <v>304630.97</v>
+        <v>378869.48</v>
       </c>
       <c r="O106" s="1">
-        <v>0.63</v>
+        <v>0.79</v>
       </c>
       <c r="P106">
         <v>1</v>
       </c>
     </row>
     <row r="107" spans="1:16">
       <c r="A107" t="s">
-        <v>320</v>
+        <v>324</v>
       </c>
       <c r="B107" t="s">
-        <v>321</v>
+        <v>325</v>
       </c>
       <c r="C107" s="1">
-        <v>200000.0</v>
+        <v>295000.0</v>
       </c>
       <c r="D107" s="1">
-        <v>98.64562001</v>
+        <v>101.0515</v>
       </c>
       <c r="E107" s="1">
-        <v>100.292605</v>
+        <v>105.485329</v>
       </c>
       <c r="F107" t="s">
         <v>8</v>
       </c>
       <c r="G107">
         <v>1.0</v>
       </c>
       <c r="H107" s="1">
-        <v>200585.21</v>
+        <v>311181.72</v>
       </c>
       <c r="I107" s="1">
-        <v>1413.56</v>
+        <v>-12590.14</v>
       </c>
       <c r="J107" s="1">
-        <v>0.7047179600131</v>
+        <v>-4.0459124655523</v>
       </c>
       <c r="K107">
         <v>0.0</v>
       </c>
-      <c r="L107" t="s">
-        <v>322</v>
+      <c r="L107">
+        <v>489.65</v>
       </c>
       <c r="M107" s="1">
-        <v>197291.24</v>
+        <v>298101.93</v>
       </c>
       <c r="N107" s="1">
-        <v>201998.77</v>
+        <v>298591.58</v>
       </c>
       <c r="O107" s="1">
-        <v>0.42</v>
+        <v>0.62</v>
       </c>
       <c r="P107">
         <v>1</v>
       </c>
     </row>
     <row r="108" spans="1:16">
       <c r="A108" t="s">
-        <v>323</v>
+        <v>326</v>
       </c>
       <c r="B108" t="s">
-        <v>324</v>
+        <v>327</v>
       </c>
       <c r="C108" s="1">
-        <v>500000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D108" s="1">
-        <v>101.42850822</v>
+        <v>99.21871595</v>
       </c>
       <c r="E108" s="1">
-        <v>106.064042</v>
+        <v>99.616</v>
       </c>
       <c r="F108" t="s">
         <v>8</v>
       </c>
       <c r="G108">
         <v>1.0</v>
       </c>
       <c r="H108" s="1">
-        <v>530320.21</v>
+        <v>199232.0</v>
       </c>
       <c r="I108" s="1">
-        <v>-21944.79</v>
+        <v>-496.62</v>
       </c>
       <c r="J108" s="1">
-        <v>-4.1380263444985</v>
+        <v>-0.24926718599422</v>
       </c>
       <c r="K108">
         <v>0.0</v>
       </c>
-      <c r="L108" t="s">
-        <v>325</v>
+      <c r="L108">
+        <v>297.95</v>
       </c>
       <c r="M108" s="1">
-        <v>507142.54</v>
+        <v>198437.43</v>
       </c>
       <c r="N108" s="1">
-        <v>508375.42</v>
+        <v>198735.38</v>
       </c>
       <c r="O108" s="1">
-        <v>1.06</v>
+        <v>0.41</v>
       </c>
       <c r="P108">
         <v>1</v>
       </c>
     </row>
     <row r="109" spans="1:16">
       <c r="A109" t="s">
-        <v>326</v>
+        <v>328</v>
       </c>
       <c r="B109" t="s">
-        <v>327</v>
+        <v>329</v>
       </c>
       <c r="C109" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D109" s="1">
-        <v>100.5118329</v>
+        <v>97.8807991</v>
       </c>
       <c r="E109" s="1">
-        <v>99.297</v>
+        <v>100.292605</v>
       </c>
       <c r="F109" t="s">
         <v>8</v>
       </c>
       <c r="G109">
         <v>1.0</v>
       </c>
       <c r="H109" s="1">
-        <v>99297.0</v>
+        <v>200585.21</v>
       </c>
       <c r="I109" s="1">
-        <v>1584.7</v>
+        <v>380.5</v>
       </c>
       <c r="J109" s="1">
-        <v>1.5959193127688</v>
+        <v>0.18969494311171</v>
       </c>
       <c r="K109">
         <v>0.0</v>
       </c>
-      <c r="L109">
-        <v>369.86</v>
+      <c r="L109" t="s">
+        <v>330</v>
       </c>
       <c r="M109" s="1">
-        <v>100511.84</v>
+        <v>195761.6</v>
       </c>
       <c r="N109" s="1">
-        <v>100881.7</v>
+        <v>200965.71</v>
       </c>
       <c r="O109" s="1">
-        <v>0.21</v>
+        <v>0.42</v>
       </c>
       <c r="P109">
         <v>1</v>
       </c>
     </row>
     <row r="110" spans="1:16">
       <c r="A110" t="s">
-        <v>328</v>
+        <v>331</v>
       </c>
       <c r="B110" t="s">
-        <v>329</v>
+        <v>332</v>
       </c>
       <c r="C110" s="1">
-        <v>100000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D110" s="1">
-        <v>101.05303554</v>
+        <v>100.82598354</v>
       </c>
       <c r="E110" s="1">
-        <v>100.24168</v>
+        <v>106.064042</v>
       </c>
       <c r="F110" t="s">
         <v>8</v>
       </c>
       <c r="G110">
         <v>1.0</v>
       </c>
       <c r="H110" s="1">
-        <v>100241.68</v>
+        <v>530320.21</v>
       </c>
       <c r="I110" s="1">
-        <v>964.78</v>
+        <v>-23673.17</v>
       </c>
       <c r="J110" s="1">
-        <v>0.96245394131463</v>
+        <v>-4.4639388719506</v>
       </c>
       <c r="K110">
         <v>0.0</v>
       </c>
-      <c r="L110">
-        <v>153.42</v>
+      <c r="L110" t="s">
+        <v>333</v>
       </c>
       <c r="M110" s="1">
-        <v>101053.04</v>
+        <v>504129.92</v>
       </c>
       <c r="N110" s="1">
-        <v>101206.46</v>
+        <v>506647.04</v>
       </c>
       <c r="O110" s="1">
-        <v>0.21</v>
+        <v>1.05</v>
       </c>
       <c r="P110">
         <v>1</v>
       </c>
     </row>
     <row r="111" spans="1:16">
       <c r="A111" t="s">
-        <v>330</v>
+        <v>334</v>
       </c>
       <c r="B111" t="s">
-        <v>331</v>
+        <v>335</v>
       </c>
       <c r="C111" s="1">
         <v>100000.0</v>
       </c>
       <c r="D111" s="1">
-        <v>99.55001585</v>
+        <v>99.92956782</v>
       </c>
       <c r="E111" s="1">
-        <v>99.884</v>
+        <v>99.297</v>
       </c>
       <c r="F111" t="s">
         <v>8</v>
       </c>
       <c r="G111">
         <v>1.0</v>
       </c>
       <c r="H111" s="1">
-        <v>99884.0</v>
+        <v>99297.0</v>
       </c>
       <c r="I111" s="1">
-        <v>53.34</v>
+        <v>1233.6</v>
       </c>
       <c r="J111" s="1">
-        <v>0.053401946257659</v>
+        <v>1.2423336052449</v>
       </c>
       <c r="K111">
         <v>0.0</v>
       </c>
       <c r="L111">
-        <v>387.33</v>
+        <v>601.03</v>
       </c>
       <c r="M111" s="1">
-        <v>99550.01</v>
+        <v>99929.57</v>
       </c>
       <c r="N111" s="1">
-        <v>99937.34</v>
+        <v>100530.6</v>
       </c>
       <c r="O111" s="1">
         <v>0.21</v>
       </c>
       <c r="P111">
         <v>1</v>
       </c>
     </row>
     <row r="112" spans="1:16">
       <c r="A112" t="s">
-        <v>332</v>
+        <v>336</v>
       </c>
       <c r="B112" t="s">
-        <v>333</v>
+        <v>337</v>
       </c>
       <c r="C112" s="1">
         <v>100000.0</v>
       </c>
       <c r="D112" s="1">
-        <v>96.28566277</v>
+        <v>100.62780386</v>
       </c>
       <c r="E112" s="1">
-        <v>97.65639</v>
+        <v>100.24168</v>
       </c>
       <c r="F112" t="s">
         <v>8</v>
       </c>
       <c r="G112">
         <v>1.0</v>
       </c>
       <c r="H112" s="1">
-        <v>97656.39</v>
+        <v>100241.68</v>
       </c>
       <c r="I112" s="1">
-        <v>-810.59</v>
+        <v>779.27</v>
       </c>
       <c r="J112" s="1">
-        <v>-0.8300429700504</v>
+        <v>0.77739120094555</v>
       </c>
       <c r="K112">
         <v>0.0</v>
       </c>
       <c r="L112">
-        <v>560.14</v>
+        <v>393.15</v>
       </c>
       <c r="M112" s="1">
-        <v>96285.66</v>
+        <v>100627.8</v>
       </c>
       <c r="N112" s="1">
-        <v>96845.8</v>
+        <v>101020.95</v>
       </c>
       <c r="O112" s="1">
-        <v>0.2</v>
+        <v>0.21</v>
       </c>
       <c r="P112">
         <v>1</v>
       </c>
     </row>
     <row r="113" spans="1:16">
       <c r="A113" t="s">
-        <v>334</v>
+        <v>338</v>
       </c>
       <c r="B113" t="s">
-        <v>335</v>
+        <v>339</v>
       </c>
       <c r="C113" s="1">
-        <v>300000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D113" s="1">
-        <v>83.19442518</v>
+        <v>98.75472212</v>
       </c>
       <c r="E113" s="1">
-        <v>86.56115</v>
+        <v>99.884</v>
       </c>
       <c r="F113" t="s">
         <v>8</v>
       </c>
       <c r="G113">
         <v>1.0</v>
       </c>
       <c r="H113" s="1">
-        <v>259683.45</v>
+        <v>99884.0</v>
       </c>
       <c r="I113" s="1">
-        <v>-7988.87</v>
+        <v>-493.66</v>
       </c>
       <c r="J113" s="1">
-        <v>-3.0763878098508</v>
+        <v>-0.49423331064034</v>
       </c>
       <c r="K113">
         <v>0.0</v>
       </c>
-      <c r="L113" t="s">
-        <v>336</v>
+      <c r="L113">
+        <v>635.62</v>
       </c>
       <c r="M113" s="1">
-        <v>249583.28</v>
+        <v>98754.72</v>
       </c>
       <c r="N113" s="1">
-        <v>251694.58</v>
+        <v>99390.34</v>
       </c>
       <c r="O113" s="1">
-        <v>0.52</v>
+        <v>0.21</v>
       </c>
       <c r="P113">
         <v>1</v>
       </c>
     </row>
     <row r="114" spans="1:16">
       <c r="A114" t="s">
-        <v>337</v>
+        <v>340</v>
       </c>
       <c r="B114" t="s">
-        <v>338</v>
+        <v>341</v>
       </c>
       <c r="C114" s="1">
-        <v>300000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D114" s="1">
-        <v>96.81403862</v>
+        <v>96.27134168</v>
       </c>
       <c r="E114" s="1">
-        <v>99.507</v>
+        <v>97.65639</v>
       </c>
       <c r="F114" t="s">
         <v>8</v>
       </c>
       <c r="G114">
         <v>1.0</v>
       </c>
       <c r="H114" s="1">
-        <v>298521.0</v>
+        <v>97656.39</v>
       </c>
       <c r="I114" s="1">
-        <v>-1519.98</v>
+        <v>-725.6</v>
       </c>
       <c r="J114" s="1">
-        <v>-0.50917020913102</v>
+        <v>-0.74301333481608</v>
       </c>
       <c r="K114">
         <v>0.0</v>
       </c>
-      <c r="L114" t="s">
-        <v>339</v>
+      <c r="L114">
+        <v>659.45</v>
       </c>
       <c r="M114" s="1">
-        <v>290442.12</v>
+        <v>96271.34</v>
       </c>
       <c r="N114" s="1">
-        <v>297001.02</v>
+        <v>96930.79</v>
       </c>
       <c r="O114" s="1">
-        <v>0.62</v>
+        <v>0.2</v>
       </c>
       <c r="P114">
         <v>1</v>
       </c>
     </row>
     <row r="115" spans="1:16">
       <c r="A115" t="s">
-        <v>340</v>
+        <v>342</v>
       </c>
       <c r="B115" t="s">
-        <v>341</v>
+        <v>343</v>
       </c>
       <c r="C115" s="1">
-        <v>139000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D115" s="1">
-        <v>98.65139411</v>
+        <v>82.85948264</v>
       </c>
       <c r="E115" s="1">
-        <v>99.647</v>
+        <v>86.56115</v>
       </c>
       <c r="F115" t="s">
         <v>8</v>
       </c>
       <c r="G115">
         <v>1.0</v>
       </c>
       <c r="H115" s="1">
-        <v>138509.33</v>
+        <v>259683.45</v>
       </c>
       <c r="I115" s="1">
-        <v>484.99</v>
+        <v>-8608.43</v>
       </c>
       <c r="J115" s="1">
-        <v>0.35014969749691</v>
+        <v>-3.3149705920805</v>
       </c>
       <c r="K115">
         <v>0.0</v>
       </c>
       <c r="L115" t="s">
-        <v>342</v>
+        <v>344</v>
       </c>
       <c r="M115" s="1">
-        <v>137125.44</v>
+        <v>248578.44</v>
       </c>
       <c r="N115" s="1">
-        <v>138994.32</v>
+        <v>251075.02</v>
       </c>
       <c r="O115" s="1">
-        <v>0.29</v>
+        <v>0.52</v>
       </c>
       <c r="P115">
         <v>1</v>
       </c>
     </row>
     <row r="116" spans="1:16">
       <c r="A116" t="s">
-        <v>343</v>
+        <v>345</v>
       </c>
       <c r="B116" t="s">
-        <v>344</v>
+        <v>346</v>
       </c>
       <c r="C116" s="1">
-        <v>500000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D116" s="1">
-        <v>93.85045736</v>
+        <v>96.23382003</v>
       </c>
       <c r="E116" s="1">
-        <v>95.15085</v>
+        <v>99.507</v>
       </c>
       <c r="F116" t="s">
         <v>8</v>
       </c>
       <c r="G116">
         <v>1.0</v>
       </c>
       <c r="H116" s="1">
-        <v>475754.25</v>
+        <v>298521.0</v>
       </c>
       <c r="I116" s="1">
-        <v>-5056.76</v>
+        <v>-2541.46</v>
       </c>
       <c r="J116" s="1">
-        <v>-1.0628932899706</v>
+        <v>-0.85135049125522</v>
       </c>
       <c r="K116">
         <v>0.0</v>
       </c>
       <c r="L116" t="s">
-        <v>345</v>
+        <v>347</v>
       </c>
       <c r="M116" s="1">
-        <v>469252.28</v>
+        <v>288701.46</v>
       </c>
       <c r="N116" s="1">
-        <v>470697.49</v>
+        <v>295979.54</v>
       </c>
       <c r="O116" s="1">
-        <v>0.98</v>
+        <v>0.62</v>
       </c>
       <c r="P116">
         <v>1</v>
       </c>
     </row>
     <row r="117" spans="1:16">
       <c r="A117" t="s">
-        <v>346</v>
+        <v>348</v>
       </c>
       <c r="B117" t="s">
-        <v>347</v>
+        <v>349</v>
       </c>
       <c r="C117" s="1">
-        <v>500000.0</v>
+        <v>139000.0</v>
       </c>
       <c r="D117" s="1">
-        <v>101.38445156</v>
+        <v>98.25783439</v>
       </c>
       <c r="E117" s="1">
-        <v>104.254864</v>
+        <v>99.647</v>
       </c>
       <c r="F117" t="s">
         <v>8</v>
       </c>
       <c r="G117">
         <v>1.0</v>
       </c>
       <c r="H117" s="1">
-        <v>521274.32</v>
+        <v>138509.33</v>
       </c>
       <c r="I117" s="1">
-        <v>-1761.08</v>
+        <v>247.36</v>
       </c>
       <c r="J117" s="1">
-        <v>-0.33784131165333</v>
+        <v>0.17858724751611</v>
       </c>
       <c r="K117">
         <v>0.0</v>
       </c>
       <c r="L117" t="s">
-        <v>348</v>
+        <v>350</v>
       </c>
       <c r="M117" s="1">
-        <v>506922.25</v>
+        <v>136578.39</v>
       </c>
       <c r="N117" s="1">
-        <v>519513.24</v>
+        <v>138756.69</v>
       </c>
       <c r="O117" s="1">
-        <v>1.08</v>
+        <v>0.29</v>
       </c>
       <c r="P117">
         <v>1</v>
       </c>
     </row>
     <row r="118" spans="1:16">
       <c r="A118" t="s">
-        <v>349</v>
+        <v>351</v>
       </c>
       <c r="B118" t="s">
-        <v>350</v>
+        <v>352</v>
       </c>
       <c r="C118" s="1">
-        <v>415000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D118" s="1">
-        <v>68.7395</v>
+        <v>93.86767817</v>
       </c>
       <c r="E118" s="1">
-        <v>74.176043</v>
+        <v>95.15085</v>
       </c>
       <c r="F118" t="s">
         <v>8</v>
       </c>
       <c r="G118">
         <v>1.0</v>
       </c>
       <c r="H118" s="1">
-        <v>307830.58</v>
+        <v>475754.25</v>
       </c>
       <c r="I118" s="1">
-        <v>-22021.59</v>
+        <v>-4799.42</v>
       </c>
       <c r="J118" s="1">
-        <v>-7.1538019387158</v>
+        <v>-1.0088023386023</v>
       </c>
       <c r="K118">
         <v>0.0</v>
       </c>
-      <c r="L118">
-        <v>540.07</v>
+      <c r="L118" t="s">
+        <v>353</v>
       </c>
       <c r="M118" s="1">
-        <v>285268.92</v>
+        <v>469338.39</v>
       </c>
       <c r="N118" s="1">
-        <v>285808.99</v>
+        <v>470954.83</v>
       </c>
       <c r="O118" s="1">
-        <v>0.59</v>
+        <v>0.98</v>
       </c>
       <c r="P118">
         <v>1</v>
       </c>
     </row>
     <row r="119" spans="1:16">
       <c r="A119" t="s">
-        <v>351</v>
+        <v>354</v>
       </c>
       <c r="B119" t="s">
-        <v>352</v>
+        <v>355</v>
       </c>
       <c r="C119" s="1">
-        <v>641000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D119" s="1">
-        <v>97.26036868</v>
+        <v>101.19289412</v>
       </c>
       <c r="E119" s="1">
-        <v>99.423502</v>
+        <v>104.254864</v>
       </c>
       <c r="F119" t="s">
         <v>8</v>
       </c>
       <c r="G119">
         <v>1.0</v>
       </c>
       <c r="H119" s="1">
-        <v>637304.65</v>
+        <v>521274.32</v>
       </c>
       <c r="I119" s="1">
-        <v>-5190.23</v>
+        <v>-1326.05</v>
       </c>
       <c r="J119" s="1">
-        <v>-0.81440328420638</v>
+        <v>-0.25438621261834</v>
       </c>
       <c r="K119">
         <v>0.0</v>
       </c>
       <c r="L119" t="s">
-        <v>353</v>
+        <v>356</v>
       </c>
       <c r="M119" s="1">
-        <v>623438.97</v>
+        <v>505964.48</v>
       </c>
       <c r="N119" s="1">
-        <v>632114.42</v>
+        <v>519948.27</v>
       </c>
       <c r="O119" s="1">
-        <v>1.32</v>
+        <v>1.08</v>
       </c>
       <c r="P119">
         <v>1</v>
       </c>
     </row>
     <row r="120" spans="1:16">
       <c r="A120" t="s">
-        <v>354</v>
+        <v>357</v>
       </c>
       <c r="B120" t="s">
-        <v>355</v>
+        <v>358</v>
       </c>
       <c r="C120" s="1">
-        <v>600000.0</v>
+        <v>415000.0</v>
       </c>
       <c r="D120" s="1">
-        <v>98.31700083</v>
+        <v>68.374</v>
       </c>
       <c r="E120" s="1">
-        <v>99.815013</v>
+        <v>74.176043</v>
       </c>
       <c r="F120" t="s">
         <v>8</v>
       </c>
       <c r="G120">
         <v>1.0</v>
       </c>
       <c r="H120" s="1">
-        <v>598890.08</v>
+        <v>307830.58</v>
       </c>
       <c r="I120" s="1">
-        <v>3381.79</v>
+        <v>-23396.29</v>
       </c>
       <c r="J120" s="1">
-        <v>0.56467624242499</v>
+        <v>-7.6003787537937</v>
       </c>
       <c r="K120">
         <v>0.0</v>
       </c>
-      <c r="L120" t="s">
-        <v>356</v>
+      <c r="L120">
+        <v>682.19</v>
       </c>
       <c r="M120" s="1">
-        <v>589902.01</v>
+        <v>283752.1</v>
       </c>
       <c r="N120" s="1">
-        <v>602271.87</v>
+        <v>284434.29</v>
       </c>
       <c r="O120" s="1">
-        <v>1.25</v>
+        <v>0.59</v>
       </c>
       <c r="P120">
         <v>1</v>
       </c>
     </row>
     <row r="121" spans="1:16">
       <c r="A121" t="s">
-        <v>357</v>
+        <v>359</v>
       </c>
       <c r="B121" t="s">
-        <v>358</v>
+        <v>360</v>
       </c>
       <c r="C121" s="1">
-        <v>130000.0</v>
+        <v>641000.0</v>
       </c>
       <c r="D121" s="1">
-        <v>102.40216309</v>
+        <v>97.31772048</v>
       </c>
       <c r="E121" s="1">
-        <v>105.578454</v>
+        <v>99.423502</v>
       </c>
       <c r="F121" t="s">
         <v>8</v>
       </c>
       <c r="G121">
         <v>1.0</v>
       </c>
       <c r="H121" s="1">
-        <v>137251.99</v>
+        <v>637304.65</v>
       </c>
       <c r="I121" s="1">
-        <v>169.73</v>
+        <v>-3395.73</v>
       </c>
       <c r="J121" s="1">
-        <v>0.12366305217141</v>
+        <v>-0.53282680426073</v>
       </c>
       <c r="K121">
         <v>0.0</v>
       </c>
       <c r="L121" t="s">
-        <v>359</v>
+        <v>361</v>
       </c>
       <c r="M121" s="1">
-        <v>133122.82</v>
+        <v>623806.58</v>
       </c>
       <c r="N121" s="1">
-        <v>137421.72</v>
+        <v>633908.92</v>
       </c>
       <c r="O121" s="1">
-        <v>0.29</v>
+        <v>1.32</v>
       </c>
       <c r="P121">
         <v>1</v>
       </c>
     </row>
     <row r="122" spans="1:16">
       <c r="A122" t="s">
-        <v>360</v>
+        <v>362</v>
       </c>
       <c r="B122" t="s">
-        <v>361</v>
+        <v>363</v>
       </c>
       <c r="C122" s="1">
-        <v>155000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D122" s="1">
-        <v>92.61164514</v>
+        <v>97.71688779</v>
       </c>
       <c r="E122" s="1">
-        <v>91.593929</v>
+        <v>99.815013</v>
       </c>
       <c r="F122" t="s">
         <v>8</v>
       </c>
       <c r="G122">
         <v>1.0</v>
       </c>
       <c r="H122" s="1">
-        <v>141970.59</v>
+        <v>598890.08</v>
       </c>
       <c r="I122" s="1">
-        <v>2636.45</v>
+        <v>1219.47</v>
       </c>
       <c r="J122" s="1">
-        <v>1.8570395460074</v>
+        <v>0.20362167294539</v>
       </c>
       <c r="K122">
         <v>0.0</v>
       </c>
       <c r="L122" t="s">
-        <v>362</v>
+        <v>364</v>
       </c>
       <c r="M122" s="1">
-        <v>143548.05</v>
+        <v>586301.33</v>
       </c>
       <c r="N122" s="1">
-        <v>144607.04</v>
+        <v>600109.55</v>
       </c>
       <c r="O122" s="1">
-        <v>0.3</v>
+        <v>1.25</v>
       </c>
       <c r="P122">
         <v>1</v>
       </c>
     </row>
     <row r="123" spans="1:16">
       <c r="A123" t="s">
-        <v>363</v>
+        <v>365</v>
       </c>
       <c r="B123" t="s">
-        <v>364</v>
+        <v>366</v>
       </c>
       <c r="C123" s="1">
-        <v>280000.0</v>
+        <v>130000.0</v>
       </c>
       <c r="D123" s="1">
-        <v>88.77986404</v>
+        <v>101.99229142</v>
       </c>
       <c r="E123" s="1">
-        <v>89.961514</v>
+        <v>105.578454</v>
       </c>
       <c r="F123" t="s">
         <v>8</v>
       </c>
       <c r="G123">
         <v>1.0</v>
       </c>
       <c r="H123" s="1">
-        <v>251892.24</v>
+        <v>137251.99</v>
       </c>
       <c r="I123" s="1">
-        <v>518.37</v>
+        <v>15.32</v>
       </c>
       <c r="J123" s="1">
-        <v>0.20579038083904</v>
+        <v>0.01116195109448</v>
       </c>
       <c r="K123">
         <v>0.0</v>
       </c>
       <c r="L123" t="s">
-        <v>365</v>
+        <v>367</v>
       </c>
       <c r="M123" s="1">
-        <v>248583.62</v>
+        <v>132589.98</v>
       </c>
       <c r="N123" s="1">
-        <v>252410.61</v>
+        <v>137267.31</v>
       </c>
       <c r="O123" s="1">
-        <v>0.53</v>
+        <v>0.29</v>
       </c>
       <c r="P123">
         <v>1</v>
       </c>
     </row>
     <row r="124" spans="1:16">
       <c r="A124" t="s">
-        <v>366</v>
+        <v>368</v>
       </c>
       <c r="B124" t="s">
-        <v>367</v>
+        <v>369</v>
       </c>
       <c r="C124" s="1">
-        <v>445000.0</v>
+        <v>155000.0</v>
       </c>
       <c r="D124" s="1">
-        <v>95.47244221</v>
+        <v>92.54331871</v>
       </c>
       <c r="E124" s="1">
-        <v>96.392049</v>
+        <v>91.593929</v>
       </c>
       <c r="F124" t="s">
         <v>8</v>
       </c>
       <c r="G124">
         <v>1.0</v>
       </c>
       <c r="H124" s="1">
-        <v>428944.62</v>
+        <v>141970.59</v>
       </c>
       <c r="I124" s="1">
-        <v>453.76</v>
+        <v>2623.44</v>
       </c>
       <c r="J124" s="1">
-        <v>0.10578521768148</v>
+        <v>1.8478756762228</v>
       </c>
       <c r="K124">
         <v>0.0</v>
       </c>
       <c r="L124" t="s">
-        <v>368</v>
+        <v>370</v>
       </c>
       <c r="M124" s="1">
-        <v>424852.37</v>
+        <v>143442.15</v>
       </c>
       <c r="N124" s="1">
-        <v>429398.38</v>
+        <v>144594.03</v>
       </c>
       <c r="O124" s="1">
-        <v>0.89</v>
+        <v>0.3</v>
       </c>
       <c r="P124">
         <v>1</v>
       </c>
     </row>
     <row r="125" spans="1:16">
       <c r="A125" t="s">
-        <v>369</v>
+        <v>371</v>
       </c>
       <c r="B125" t="s">
-        <v>370</v>
+        <v>372</v>
       </c>
       <c r="C125" s="1">
-        <v>300000.0</v>
+        <v>280000.0</v>
       </c>
       <c r="D125" s="1">
-        <v>95.4044938</v>
+        <v>88.42135483</v>
       </c>
       <c r="E125" s="1">
-        <v>98.007783</v>
+        <v>89.961514</v>
       </c>
       <c r="F125" t="s">
         <v>8</v>
       </c>
       <c r="G125">
         <v>1.0</v>
       </c>
       <c r="H125" s="1">
-        <v>294023.35</v>
+        <v>251892.24</v>
       </c>
       <c r="I125" s="1">
-        <v>-5516.72</v>
+        <v>-173.82</v>
       </c>
       <c r="J125" s="1">
-        <v>-1.8762863561687</v>
+        <v>-0.069005698627318</v>
       </c>
       <c r="K125">
         <v>0.0</v>
       </c>
       <c r="L125" t="s">
-        <v>371</v>
+        <v>373</v>
       </c>
       <c r="M125" s="1">
-        <v>286213.48</v>
+        <v>247579.79</v>
       </c>
       <c r="N125" s="1">
-        <v>288506.63</v>
+        <v>251718.42</v>
       </c>
       <c r="O125" s="1">
-        <v>0.6</v>
+        <v>0.52</v>
       </c>
       <c r="P125">
         <v>1</v>
       </c>
     </row>
     <row r="126" spans="1:16">
       <c r="A126" t="s">
-        <v>372</v>
+        <v>374</v>
       </c>
       <c r="B126" t="s">
-        <v>373</v>
+        <v>375</v>
       </c>
       <c r="C126" s="1">
-        <v>500000.0</v>
+        <v>445000.0</v>
       </c>
       <c r="D126" s="1">
-        <v>98.47590609</v>
+        <v>94.72047344</v>
       </c>
       <c r="E126" s="1">
-        <v>102.242292</v>
+        <v>96.392049</v>
       </c>
       <c r="F126" t="s">
         <v>8</v>
       </c>
       <c r="G126">
         <v>1.0</v>
       </c>
       <c r="H126" s="1">
-        <v>511211.46</v>
+        <v>428944.62</v>
       </c>
       <c r="I126" s="1">
-        <v>-5655.56</v>
+        <v>-2168.62</v>
       </c>
       <c r="J126" s="1">
-        <v>-1.106305402465</v>
+        <v>-0.50557109213772</v>
       </c>
       <c r="K126">
         <v>0.0</v>
       </c>
       <c r="L126" t="s">
-        <v>374</v>
+        <v>376</v>
       </c>
       <c r="M126" s="1">
-        <v>492379.53</v>
+        <v>421506.1</v>
       </c>
       <c r="N126" s="1">
-        <v>505555.9</v>
+        <v>426776.0</v>
       </c>
       <c r="O126" s="1">
-        <v>1.05</v>
+        <v>0.89</v>
       </c>
       <c r="P126">
         <v>1</v>
       </c>
     </row>
     <row r="127" spans="1:16">
       <c r="A127" t="s">
-        <v>375</v>
+        <v>377</v>
       </c>
       <c r="B127" t="s">
-        <v>376</v>
+        <v>378</v>
       </c>
       <c r="C127" s="1">
-        <v>100000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D127" s="1">
-        <v>99.6894899</v>
+        <v>94.98525055</v>
       </c>
       <c r="E127" s="1">
-        <v>100.0</v>
+        <v>98.007783</v>
       </c>
       <c r="F127" t="s">
         <v>8</v>
       </c>
       <c r="G127">
         <v>1.0</v>
       </c>
       <c r="H127" s="1">
-        <v>100000.0</v>
+        <v>294023.35</v>
       </c>
       <c r="I127" s="1">
-        <v>1834.01</v>
+        <v>-6158.01</v>
       </c>
       <c r="J127" s="1">
-        <v>1.83401</v>
+        <v>-2.0943948839437</v>
       </c>
       <c r="K127">
         <v>0.0</v>
       </c>
       <c r="L127" t="s">
-        <v>377</v>
+        <v>379</v>
       </c>
       <c r="M127" s="1">
-        <v>99689.49</v>
+        <v>284955.75</v>
       </c>
       <c r="N127" s="1">
-        <v>101834.01</v>
+        <v>287865.34</v>
       </c>
       <c r="O127" s="1">
-        <v>0.21</v>
+        <v>0.6</v>
       </c>
       <c r="P127">
         <v>1</v>
       </c>
     </row>
     <row r="128" spans="1:16">
       <c r="A128" t="s">
-        <v>378</v>
+        <v>380</v>
       </c>
       <c r="B128" t="s">
-        <v>379</v>
+        <v>381</v>
       </c>
       <c r="C128" s="1">
-        <v>600000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D128" s="1">
-        <v>80.10349006</v>
+        <v>98.05644682</v>
       </c>
       <c r="E128" s="1">
-        <v>81.08293</v>
+        <v>102.242292</v>
       </c>
       <c r="F128" t="s">
         <v>8</v>
       </c>
       <c r="G128">
         <v>1.0</v>
       </c>
       <c r="H128" s="1">
-        <v>486497.58</v>
+        <v>511211.46</v>
       </c>
       <c r="I128" s="1">
-        <v>-4668.42</v>
+        <v>-6597.03</v>
       </c>
       <c r="J128" s="1">
-        <v>-0.95959778463852</v>
+        <v>-1.2904698967429</v>
       </c>
       <c r="K128">
         <v>0.0</v>
       </c>
       <c r="L128" t="s">
-        <v>380</v>
+        <v>382</v>
       </c>
       <c r="M128" s="1">
-        <v>480620.94</v>
+        <v>490282.24</v>
       </c>
       <c r="N128" s="1">
-        <v>481829.16</v>
+        <v>504614.43</v>
       </c>
       <c r="O128" s="1">
-        <v>1.0</v>
+        <v>1.05</v>
       </c>
       <c r="P128">
         <v>1</v>
       </c>
     </row>
     <row r="129" spans="1:16">
       <c r="A129" t="s">
-        <v>381</v>
+        <v>383</v>
       </c>
       <c r="B129" t="s">
-        <v>382</v>
+        <v>384</v>
       </c>
       <c r="C129" s="1">
-        <v>483000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D129" s="1">
-        <v>97.47868064</v>
+        <v>100.1823834</v>
       </c>
       <c r="E129" s="1">
-        <v>99.429627</v>
+        <v>100.0</v>
       </c>
       <c r="F129" t="s">
         <v>8</v>
       </c>
       <c r="G129">
         <v>1.0</v>
       </c>
       <c r="H129" s="1">
-        <v>480245.1</v>
+        <v>300000.0</v>
       </c>
       <c r="I129" s="1">
-        <v>848.95</v>
+        <v>1194.41</v>
       </c>
       <c r="J129" s="1">
-        <v>0.17677431794723</v>
+        <v>0.39813666666667</v>
       </c>
       <c r="K129">
         <v>0.0</v>
       </c>
-      <c r="L129" t="s">
-        <v>383</v>
+      <c r="L129">
+        <v>647.26</v>
       </c>
       <c r="M129" s="1">
-        <v>470822.03</v>
+        <v>300547.15</v>
       </c>
       <c r="N129" s="1">
-        <v>481094.05</v>
+        <v>301194.41</v>
       </c>
       <c r="O129" s="1">
-        <v>1.0</v>
+        <v>0.63</v>
       </c>
       <c r="P129">
         <v>1</v>
       </c>
     </row>
     <row r="130" spans="1:16">
       <c r="A130" t="s">
-        <v>384</v>
+        <v>385</v>
       </c>
       <c r="B130" t="s">
-        <v>385</v>
+        <v>386</v>
       </c>
       <c r="C130" s="1">
-        <v>900000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D130" s="1">
-        <v>100.6036346</v>
+        <v>99.48971798</v>
       </c>
       <c r="E130" s="1">
-        <v>102.181054</v>
+        <v>100.0</v>
       </c>
       <c r="F130" t="s">
         <v>8</v>
       </c>
       <c r="G130">
         <v>1.0</v>
       </c>
       <c r="H130" s="1">
-        <v>919629.49</v>
+        <v>100000.0</v>
       </c>
       <c r="I130" s="1">
-        <v>-74.18</v>
+        <v>1899.65</v>
       </c>
       <c r="J130" s="1">
-        <v>-0.0080662920020105</v>
+        <v>1.89965</v>
       </c>
       <c r="K130">
         <v>0.0</v>
       </c>
       <c r="L130" t="s">
-        <v>386</v>
+        <v>387</v>
       </c>
       <c r="M130" s="1">
-        <v>905432.71</v>
+        <v>99489.72</v>
       </c>
       <c r="N130" s="1">
-        <v>919555.31</v>
+        <v>101899.65</v>
       </c>
       <c r="O130" s="1">
-        <v>1.91</v>
+        <v>0.21</v>
       </c>
       <c r="P130">
         <v>1</v>
       </c>
     </row>
     <row r="131" spans="1:16">
       <c r="A131" t="s">
-        <v>387</v>
+        <v>388</v>
       </c>
       <c r="B131" t="s">
-        <v>388</v>
+        <v>389</v>
       </c>
       <c r="C131" s="1">
-        <v>700000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D131" s="1">
-        <v>65.279</v>
+        <v>79.57873426</v>
       </c>
       <c r="E131" s="1">
-        <v>68.824779</v>
+        <v>81.08293</v>
       </c>
       <c r="F131" t="s">
         <v>8</v>
       </c>
       <c r="G131">
         <v>1.0</v>
       </c>
       <c r="H131" s="1">
-        <v>481773.45</v>
+        <v>486497.58</v>
       </c>
       <c r="I131" s="1">
-        <v>-19757.44</v>
+        <v>-7508.74</v>
       </c>
       <c r="J131" s="1">
-        <v>-4.1009814882908</v>
+        <v>-1.5434280269184</v>
       </c>
       <c r="K131">
         <v>0.0</v>
       </c>
       <c r="L131" t="s">
-        <v>389</v>
+        <v>390</v>
       </c>
       <c r="M131" s="1">
-        <v>456953.0</v>
+        <v>477472.4</v>
       </c>
       <c r="N131" s="1">
-        <v>462016.01</v>
+        <v>478988.84</v>
       </c>
       <c r="O131" s="1">
-        <v>0.96</v>
+        <v>1.0</v>
       </c>
       <c r="P131">
         <v>1</v>
       </c>
     </row>
     <row r="132" spans="1:16">
       <c r="A132" t="s">
-        <v>390</v>
+        <v>391</v>
       </c>
       <c r="B132" t="s">
-        <v>391</v>
+        <v>392</v>
       </c>
       <c r="C132" s="1">
-        <v>102000.0</v>
+        <v>483000.0</v>
       </c>
       <c r="D132" s="1">
-        <v>99.95580359</v>
+        <v>96.96156164</v>
       </c>
       <c r="E132" s="1">
-        <v>99.646</v>
+        <v>99.429627</v>
       </c>
       <c r="F132" t="s">
         <v>8</v>
       </c>
       <c r="G132">
         <v>1.0</v>
       </c>
       <c r="H132" s="1">
-        <v>101638.92</v>
+        <v>480245.1</v>
       </c>
       <c r="I132" s="1">
-        <v>638.77</v>
+        <v>-532.21</v>
       </c>
       <c r="J132" s="1">
-        <v>0.62846988141944</v>
+        <v>-0.11082049561776</v>
       </c>
       <c r="K132">
         <v>0.0</v>
       </c>
-      <c r="L132">
-        <v>322.77</v>
+      <c r="L132" t="s">
+        <v>393</v>
       </c>
       <c r="M132" s="1">
-        <v>101954.92</v>
+        <v>468324.35</v>
       </c>
       <c r="N132" s="1">
-        <v>102277.69</v>
+        <v>479712.89</v>
       </c>
       <c r="O132" s="1">
-        <v>0.21</v>
+        <v>1.0</v>
       </c>
       <c r="P132">
         <v>1</v>
       </c>
     </row>
     <row r="133" spans="1:16">
       <c r="A133" t="s">
-        <v>392</v>
+        <v>394</v>
       </c>
       <c r="B133" t="s">
-        <v>393</v>
+        <v>395</v>
       </c>
       <c r="C133" s="1">
-        <v>360000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D133" s="1">
-        <v>102.36663171</v>
+        <v>100.05704699</v>
       </c>
       <c r="E133" s="1">
-        <v>105.116214</v>
+        <v>102.181054</v>
       </c>
       <c r="F133" t="s">
         <v>8</v>
       </c>
       <c r="G133">
         <v>1.0</v>
       </c>
       <c r="H133" s="1">
-        <v>378418.37</v>
+        <v>919629.49</v>
       </c>
       <c r="I133" s="1">
-        <v>-942.88</v>
+        <v>-2758.88</v>
       </c>
       <c r="J133" s="1">
-        <v>-0.24916337967419</v>
+        <v>-0.2999990789769</v>
       </c>
       <c r="K133">
         <v>0.0</v>
       </c>
       <c r="L133" t="s">
-        <v>394</v>
+        <v>396</v>
       </c>
       <c r="M133" s="1">
-        <v>368519.87</v>
+        <v>900513.42</v>
       </c>
       <c r="N133" s="1">
-        <v>377475.49</v>
+        <v>916870.61</v>
       </c>
       <c r="O133" s="1">
-        <v>0.79</v>
+        <v>1.91</v>
       </c>
       <c r="P133">
         <v>1</v>
       </c>
     </row>
     <row r="134" spans="1:16">
       <c r="A134" t="s">
-        <v>395</v>
+        <v>397</v>
       </c>
       <c r="B134" t="s">
-        <v>396</v>
+        <v>398</v>
       </c>
       <c r="C134" s="1">
-        <v>240000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D134" s="1">
-        <v>99.19688393</v>
+        <v>65.249</v>
       </c>
       <c r="E134" s="1">
-        <v>101.505154</v>
+        <v>68.824779</v>
       </c>
       <c r="F134" t="s">
         <v>8</v>
       </c>
       <c r="G134">
         <v>1.0</v>
       </c>
       <c r="H134" s="1">
-        <v>243612.37</v>
+        <v>481773.45</v>
       </c>
       <c r="I134" s="1">
-        <v>-1399.85</v>
+        <v>-19487.98</v>
       </c>
       <c r="J134" s="1">
-        <v>-0.57462188804288</v>
+        <v>-4.0450506353142</v>
       </c>
       <c r="K134">
         <v>0.0</v>
       </c>
       <c r="L134" t="s">
-        <v>397</v>
+        <v>399</v>
       </c>
       <c r="M134" s="1">
-        <v>238072.52</v>
+        <v>456743.0</v>
       </c>
       <c r="N134" s="1">
-        <v>242212.52</v>
+        <v>462285.47</v>
       </c>
       <c r="O134" s="1">
-        <v>0.5</v>
+        <v>0.96</v>
       </c>
       <c r="P134">
         <v>1</v>
       </c>
     </row>
     <row r="135" spans="1:16">
       <c r="A135" t="s">
-        <v>398</v>
+        <v>400</v>
       </c>
       <c r="B135" t="s">
-        <v>399</v>
+        <v>401</v>
       </c>
       <c r="C135" s="1">
-        <v>140000.0</v>
+        <v>102000.0</v>
       </c>
       <c r="D135" s="1">
-        <v>100.26658266</v>
+        <v>99.31167061</v>
       </c>
       <c r="E135" s="1">
-        <v>101.271864</v>
+        <v>99.646</v>
       </c>
       <c r="F135" t="s">
         <v>8</v>
       </c>
       <c r="G135">
         <v>1.0</v>
       </c>
       <c r="H135" s="1">
-        <v>141780.61</v>
+        <v>101638.92</v>
       </c>
       <c r="I135" s="1">
-        <v>126.85</v>
+        <v>226.27</v>
       </c>
       <c r="J135" s="1">
-        <v>0.089469215853987</v>
+        <v>0.22262141313583</v>
       </c>
       <c r="K135">
         <v>0.0</v>
       </c>
-      <c r="L135" t="s">
-        <v>400</v>
+      <c r="L135">
+        <v>567.29</v>
       </c>
       <c r="M135" s="1">
-        <v>140373.21</v>
+        <v>101297.9</v>
       </c>
       <c r="N135" s="1">
-        <v>141907.46</v>
+        <v>101865.19</v>
       </c>
       <c r="O135" s="1">
-        <v>0.3</v>
+        <v>0.21</v>
       </c>
       <c r="P135">
         <v>1</v>
       </c>
     </row>
     <row r="136" spans="1:16">
       <c r="A136" t="s">
-        <v>401</v>
+        <v>402</v>
       </c>
       <c r="B136" t="s">
-        <v>402</v>
+        <v>403</v>
       </c>
       <c r="C136" s="1">
-        <v>130000.0</v>
+        <v>360000.0</v>
       </c>
       <c r="D136" s="1">
-        <v>97.97154275</v>
+        <v>101.87063317</v>
       </c>
       <c r="E136" s="1">
-        <v>105.684715</v>
+        <v>105.116214</v>
       </c>
       <c r="F136" t="s">
         <v>8</v>
       </c>
       <c r="G136">
         <v>1.0</v>
       </c>
       <c r="H136" s="1">
-        <v>137390.13</v>
+        <v>378418.37</v>
       </c>
       <c r="I136" s="1">
-        <v>-9639.8</v>
+        <v>-1742.17</v>
       </c>
       <c r="J136" s="1">
-        <v>-7.0163700987837</v>
+        <v>-0.46038198409871</v>
       </c>
       <c r="K136">
         <v>0.0</v>
       </c>
-      <c r="L136">
-        <v>387.33</v>
+      <c r="L136" t="s">
+        <v>404</v>
       </c>
       <c r="M136" s="1">
-        <v>127363.0</v>
+        <v>366734.28</v>
       </c>
       <c r="N136" s="1">
-        <v>127750.33</v>
+        <v>376676.2</v>
       </c>
       <c r="O136" s="1">
-        <v>0.27</v>
+        <v>0.78</v>
       </c>
       <c r="P136">
         <v>1</v>
       </c>
     </row>
     <row r="137" spans="1:16">
       <c r="A137" t="s">
-        <v>403</v>
+        <v>405</v>
       </c>
       <c r="B137" t="s">
-        <v>404</v>
+        <v>406</v>
       </c>
       <c r="C137" s="1">
-        <v>135000.0</v>
+        <v>240000.0</v>
       </c>
       <c r="D137" s="1">
-        <v>97.23021262</v>
+        <v>98.7832806</v>
       </c>
       <c r="E137" s="1">
-        <v>103.578504</v>
+        <v>101.505154</v>
       </c>
       <c r="F137" t="s">
         <v>8</v>
       </c>
       <c r="G137">
         <v>1.0</v>
       </c>
       <c r="H137" s="1">
-        <v>139830.98</v>
+        <v>243612.37</v>
       </c>
       <c r="I137" s="1">
-        <v>-7908.6</v>
+        <v>-1919.89</v>
       </c>
       <c r="J137" s="1">
-        <v>-5.655828200589</v>
+        <v>-0.78809216461381</v>
       </c>
       <c r="K137">
         <v>0.0</v>
       </c>
-      <c r="L137">
-        <v>661.59</v>
+      <c r="L137" t="s">
+        <v>407</v>
       </c>
       <c r="M137" s="1">
-        <v>131260.79</v>
+        <v>237079.88</v>
       </c>
       <c r="N137" s="1">
-        <v>131922.38</v>
+        <v>241692.48</v>
       </c>
       <c r="O137" s="1">
-        <v>0.27</v>
+        <v>0.5</v>
       </c>
       <c r="P137">
         <v>1</v>
       </c>
     </row>
     <row r="138" spans="1:16">
       <c r="A138" t="s">
-        <v>405</v>
+        <v>408</v>
       </c>
       <c r="B138" t="s">
-        <v>406</v>
+        <v>409</v>
       </c>
       <c r="C138" s="1">
-        <v>300000.0</v>
+        <v>140000.0</v>
       </c>
       <c r="D138" s="1">
-        <v>98.56797322</v>
+        <v>100.21840413</v>
       </c>
       <c r="E138" s="1">
-        <v>99.860373</v>
+        <v>101.271864</v>
       </c>
       <c r="F138" t="s">
         <v>8</v>
       </c>
       <c r="G138">
         <v>1.0</v>
       </c>
       <c r="H138" s="1">
-        <v>299581.12</v>
+        <v>141780.61</v>
       </c>
       <c r="I138" s="1">
-        <v>2768.01</v>
+        <v>359.06</v>
       </c>
       <c r="J138" s="1">
-        <v>0.92396009468153</v>
+        <v>0.25325042683904</v>
       </c>
       <c r="K138">
         <v>0.0</v>
       </c>
       <c r="L138" t="s">
-        <v>407</v>
+        <v>410</v>
       </c>
       <c r="M138" s="1">
-        <v>295703.92</v>
+        <v>140305.77</v>
       </c>
       <c r="N138" s="1">
-        <v>302349.13</v>
+        <v>142139.67</v>
       </c>
       <c r="O138" s="1">
-        <v>0.63</v>
+        <v>0.3</v>
       </c>
       <c r="P138">
         <v>1</v>
       </c>
     </row>
     <row r="139" spans="1:16">
       <c r="A139" t="s">
-        <v>408</v>
+        <v>411</v>
       </c>
       <c r="B139" t="s">
-        <v>409</v>
+        <v>412</v>
       </c>
       <c r="C139" s="1">
-        <v>140000.0</v>
+        <v>130000.0</v>
       </c>
       <c r="D139" s="1">
-        <v>99.52170319</v>
+        <v>97.35783405</v>
       </c>
       <c r="E139" s="1">
-        <v>98.412086</v>
+        <v>105.684715</v>
       </c>
       <c r="F139" t="s">
         <v>8</v>
       </c>
       <c r="G139">
         <v>1.0</v>
       </c>
       <c r="H139" s="1">
-        <v>137776.92</v>
+        <v>137390.13</v>
       </c>
       <c r="I139" s="1">
-        <v>2513.33</v>
+        <v>-10103.71</v>
       </c>
       <c r="J139" s="1">
-        <v>1.8242024861639</v>
+        <v>-7.3540289975706</v>
       </c>
       <c r="K139">
         <v>0.0</v>
       </c>
       <c r="L139">
-        <v>959.86</v>
+        <v>721.23</v>
       </c>
       <c r="M139" s="1">
-        <v>139330.39</v>
+        <v>126565.19</v>
       </c>
       <c r="N139" s="1">
-        <v>140290.25</v>
+        <v>127286.42</v>
       </c>
       <c r="O139" s="1">
-        <v>0.29</v>
+        <v>0.26</v>
       </c>
       <c r="P139">
         <v>1</v>
       </c>
     </row>
     <row r="140" spans="1:16">
       <c r="A140" t="s">
-        <v>410</v>
+        <v>413</v>
       </c>
       <c r="B140" t="s">
-        <v>411</v>
+        <v>414</v>
       </c>
       <c r="C140" s="1">
-        <v>140000.0</v>
+        <v>135000.0</v>
       </c>
       <c r="D140" s="1">
-        <v>99.12629741</v>
+        <v>96.74509823</v>
       </c>
       <c r="E140" s="1">
-        <v>98.960671</v>
+        <v>103.578504</v>
       </c>
       <c r="F140" t="s">
         <v>8</v>
       </c>
       <c r="G140">
         <v>1.0</v>
       </c>
       <c r="H140" s="1">
-        <v>138544.94</v>
+        <v>139830.98</v>
       </c>
       <c r="I140" s="1">
-        <v>2379.82</v>
+        <v>-8251.43</v>
       </c>
       <c r="J140" s="1">
-        <v>1.7177242272435</v>
+        <v>-5.9010027677701</v>
       </c>
       <c r="K140">
         <v>0.0</v>
       </c>
-      <c r="L140" t="s">
-        <v>412</v>
+      <c r="L140">
+        <v>973.66</v>
       </c>
       <c r="M140" s="1">
-        <v>138776.81</v>
+        <v>130605.89</v>
       </c>
       <c r="N140" s="1">
-        <v>140924.76</v>
+        <v>131579.55</v>
       </c>
       <c r="O140" s="1">
-        <v>0.29</v>
+        <v>0.27</v>
       </c>
       <c r="P140">
         <v>1</v>
       </c>
     </row>
     <row r="141" spans="1:16">
       <c r="A141" t="s">
-        <v>413</v>
+        <v>415</v>
       </c>
       <c r="B141" t="s">
-        <v>414</v>
+        <v>416</v>
       </c>
       <c r="C141" s="1">
-        <v>130000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D141" s="1">
-        <v>106.64696861</v>
+        <v>98.26484478</v>
       </c>
       <c r="E141" s="1">
-        <v>110.213723</v>
+        <v>99.860373</v>
       </c>
       <c r="F141" t="s">
         <v>8</v>
       </c>
       <c r="G141">
         <v>1.0</v>
       </c>
       <c r="H141" s="1">
-        <v>143277.84</v>
+        <v>299581.12</v>
       </c>
       <c r="I141" s="1">
-        <v>-1848.01</v>
+        <v>2423.69</v>
       </c>
       <c r="J141" s="1">
-        <v>-1.289808668249</v>
+        <v>0.80902628309821</v>
       </c>
       <c r="K141">
         <v>0.0</v>
       </c>
       <c r="L141" t="s">
-        <v>415</v>
+        <v>417</v>
       </c>
       <c r="M141" s="1">
-        <v>138641.06</v>
+        <v>294794.54</v>
       </c>
       <c r="N141" s="1">
-        <v>141429.83</v>
+        <v>302004.81</v>
       </c>
       <c r="O141" s="1">
-        <v>0.29</v>
+        <v>0.63</v>
       </c>
       <c r="P141">
         <v>1</v>
       </c>
     </row>
     <row r="142" spans="1:16">
       <c r="A142" t="s">
-        <v>416</v>
+        <v>418</v>
       </c>
       <c r="B142" t="s">
-        <v>417</v>
+        <v>419</v>
       </c>
       <c r="C142" s="1">
-        <v>550000.0</v>
+        <v>140000.0</v>
       </c>
       <c r="D142" s="1">
-        <v>98.20083235</v>
+        <v>99.54179921</v>
       </c>
       <c r="E142" s="1">
-        <v>99.944829</v>
+        <v>98.412086</v>
       </c>
       <c r="F142" t="s">
         <v>8</v>
       </c>
       <c r="G142">
         <v>1.0</v>
       </c>
       <c r="H142" s="1">
-        <v>549696.56</v>
+        <v>137776.92</v>
       </c>
       <c r="I142" s="1">
-        <v>2703.91</v>
+        <v>2697.28</v>
       </c>
       <c r="J142" s="1">
-        <v>0.49189138094661</v>
+        <v>1.9577154141637</v>
       </c>
       <c r="K142">
         <v>0.0</v>
       </c>
       <c r="L142" t="s">
-        <v>418</v>
+        <v>420</v>
       </c>
       <c r="M142" s="1">
-        <v>540104.58</v>
+        <v>139358.52</v>
       </c>
       <c r="N142" s="1">
-        <v>552400.47</v>
+        <v>140474.2</v>
       </c>
       <c r="O142" s="1">
-        <v>1.15</v>
+        <v>0.29</v>
       </c>
       <c r="P142">
         <v>1</v>
       </c>
     </row>
     <row r="143" spans="1:16">
       <c r="A143" t="s">
-        <v>419</v>
+        <v>421</v>
       </c>
       <c r="B143" t="s">
-        <v>420</v>
+        <v>422</v>
       </c>
       <c r="C143" s="1">
-        <v>100000.0</v>
+        <v>140000.0</v>
       </c>
       <c r="D143" s="1">
-        <v>101.51333377</v>
+        <v>99.01697318</v>
       </c>
       <c r="E143" s="1">
-        <v>104.27347</v>
+        <v>98.960671</v>
       </c>
       <c r="F143" t="s">
         <v>8</v>
       </c>
       <c r="G143">
         <v>1.0</v>
       </c>
       <c r="H143" s="1">
-        <v>104273.47</v>
+        <v>138544.94</v>
       </c>
       <c r="I143" s="1">
-        <v>106.3</v>
+        <v>2394.58</v>
       </c>
       <c r="J143" s="1">
-        <v>0.1019434761306</v>
+        <v>1.7283778101171</v>
       </c>
       <c r="K143">
         <v>0.0</v>
       </c>
       <c r="L143" t="s">
-        <v>198</v>
+        <v>423</v>
       </c>
       <c r="M143" s="1">
-        <v>101513.33</v>
+        <v>138623.77</v>
       </c>
       <c r="N143" s="1">
-        <v>104379.77</v>
+        <v>140939.52</v>
       </c>
       <c r="O143" s="1">
-        <v>0.22</v>
+        <v>0.29</v>
       </c>
       <c r="P143">
         <v>1</v>
       </c>
     </row>
     <row r="144" spans="1:16">
       <c r="A144" t="s">
-        <v>421</v>
+        <v>424</v>
       </c>
       <c r="B144" t="s">
-        <v>422</v>
+        <v>425</v>
       </c>
       <c r="C144" s="1">
-        <v>200000.0</v>
+        <v>130000.0</v>
       </c>
       <c r="D144" s="1">
-        <v>91.70523083</v>
+        <v>105.78386792</v>
       </c>
       <c r="E144" s="1">
-        <v>95.837535</v>
+        <v>110.213723</v>
       </c>
       <c r="F144" t="s">
         <v>8</v>
       </c>
       <c r="G144">
         <v>1.0</v>
       </c>
       <c r="H144" s="1">
-        <v>191675.07</v>
+        <v>143277.84</v>
       </c>
       <c r="I144" s="1">
-        <v>-7646.12</v>
+        <v>-2569.36</v>
       </c>
       <c r="J144" s="1">
-        <v>-3.9891051037571</v>
+        <v>-1.7932710320033</v>
       </c>
       <c r="K144">
         <v>0.0</v>
       </c>
-      <c r="L144">
-        <v>618.49</v>
+      <c r="L144" t="s">
+        <v>426</v>
       </c>
       <c r="M144" s="1">
-        <v>183410.46</v>
+        <v>137519.03</v>
       </c>
       <c r="N144" s="1">
-        <v>184028.95</v>
+        <v>140708.48</v>
       </c>
       <c r="O144" s="1">
-        <v>0.38</v>
+        <v>0.29</v>
       </c>
       <c r="P144">
         <v>1</v>
       </c>
     </row>
     <row r="145" spans="1:16">
       <c r="A145" t="s">
-        <v>423</v>
+        <v>427</v>
       </c>
       <c r="B145" t="s">
-        <v>424</v>
+        <v>428</v>
       </c>
       <c r="C145" s="1">
-        <v>560000.0</v>
+        <v>550000.0</v>
       </c>
       <c r="D145" s="1">
-        <v>84.21733563</v>
+        <v>97.66531793</v>
       </c>
       <c r="E145" s="1">
-        <v>85.126713</v>
+        <v>99.944829</v>
       </c>
       <c r="F145" t="s">
         <v>8</v>
       </c>
       <c r="G145">
         <v>1.0</v>
       </c>
       <c r="H145" s="1">
-        <v>476709.59</v>
+        <v>549696.56</v>
       </c>
       <c r="I145" s="1">
-        <v>-1985.66</v>
+        <v>888.72</v>
       </c>
       <c r="J145" s="1">
-        <v>-0.41653451947547</v>
+        <v>0.16167465192069</v>
       </c>
       <c r="K145">
         <v>0.0</v>
       </c>
       <c r="L145" t="s">
-        <v>425</v>
+        <v>429</v>
       </c>
       <c r="M145" s="1">
-        <v>471617.08</v>
+        <v>537159.25</v>
       </c>
       <c r="N145" s="1">
-        <v>474723.93</v>
+        <v>550585.28</v>
       </c>
       <c r="O145" s="1">
-        <v>0.99</v>
+        <v>1.15</v>
       </c>
       <c r="P145">
         <v>1</v>
       </c>
     </row>
     <row r="146" spans="1:16">
       <c r="A146" t="s">
-        <v>426</v>
+        <v>430</v>
       </c>
       <c r="B146" t="s">
-        <v>427</v>
+        <v>431</v>
       </c>
       <c r="C146" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D146" s="1">
-        <v>95.0320263</v>
+        <v>100.99135851</v>
       </c>
       <c r="E146" s="1">
-        <v>100.243095</v>
+        <v>104.27347</v>
       </c>
       <c r="F146" t="s">
         <v>8</v>
       </c>
       <c r="G146">
         <v>1.0</v>
       </c>
       <c r="H146" s="1">
-        <v>200486.19</v>
+        <v>104273.47</v>
       </c>
       <c r="I146" s="1">
-        <v>-9155.29</v>
+        <v>-150.26</v>
       </c>
       <c r="J146" s="1">
-        <v>-4.5665439599605</v>
+        <v>-0.14410185064331</v>
       </c>
       <c r="K146">
         <v>0.0</v>
       </c>
       <c r="L146" t="s">
-        <v>428</v>
+        <v>432</v>
       </c>
       <c r="M146" s="1">
-        <v>190064.05</v>
+        <v>100991.36</v>
       </c>
       <c r="N146" s="1">
-        <v>191330.9</v>
+        <v>104123.21</v>
       </c>
       <c r="O146" s="1">
-        <v>0.4</v>
+        <v>0.22</v>
       </c>
       <c r="P146">
         <v>1</v>
       </c>
     </row>
     <row r="147" spans="1:16">
       <c r="A147" t="s">
-        <v>429</v>
+        <v>433</v>
       </c>
       <c r="B147" t="s">
-        <v>430</v>
+        <v>434</v>
       </c>
       <c r="C147" s="1">
         <v>200000.0</v>
       </c>
       <c r="D147" s="1">
-        <v>101.77490959</v>
+        <v>91.50266036</v>
       </c>
       <c r="E147" s="1">
-        <v>99.948</v>
+        <v>95.837535</v>
       </c>
       <c r="F147" t="s">
         <v>8</v>
       </c>
       <c r="G147">
         <v>1.0</v>
       </c>
       <c r="H147" s="1">
-        <v>199896.0</v>
+        <v>191675.07</v>
       </c>
       <c r="I147" s="1">
-        <v>8654.37</v>
+        <v>-7999.89</v>
       </c>
       <c r="J147" s="1">
-        <v>4.3294363068796</v>
+        <v>-4.1736726638472</v>
       </c>
       <c r="K147">
         <v>0.0</v>
       </c>
-      <c r="L147" t="s">
-        <v>431</v>
+      <c r="L147">
+        <v>669.86</v>
       </c>
       <c r="M147" s="1">
-        <v>203549.82</v>
+        <v>183005.32</v>
       </c>
       <c r="N147" s="1">
-        <v>208550.37</v>
+        <v>183675.18</v>
       </c>
       <c r="O147" s="1">
-        <v>0.43</v>
+        <v>0.38</v>
       </c>
       <c r="P147">
         <v>1</v>
       </c>
     </row>
     <row r="148" spans="1:16">
       <c r="A148" t="s">
-        <v>432</v>
+        <v>435</v>
       </c>
       <c r="B148" t="s">
-        <v>433</v>
+        <v>436</v>
       </c>
       <c r="C148" s="1">
-        <v>150000.0</v>
+        <v>560000.0</v>
       </c>
       <c r="D148" s="1">
-        <v>92.99048287</v>
+        <v>83.80141268</v>
       </c>
       <c r="E148" s="1">
-        <v>90.382013</v>
+        <v>85.126713</v>
       </c>
       <c r="F148" t="s">
         <v>8</v>
       </c>
       <c r="G148">
         <v>1.0</v>
       </c>
       <c r="H148" s="1">
-        <v>135573.02</v>
+        <v>476709.59</v>
       </c>
       <c r="I148" s="1">
-        <v>3990.79</v>
+        <v>-4027.16</v>
       </c>
       <c r="J148" s="1">
-        <v>2.9436461620461</v>
+        <v>-0.84478266946549</v>
       </c>
       <c r="K148">
         <v>0.0</v>
       </c>
-      <c r="L148">
-        <v>78.08</v>
+      <c r="L148" t="s">
+        <v>437</v>
       </c>
       <c r="M148" s="1">
-        <v>139485.73</v>
+        <v>469287.91</v>
       </c>
       <c r="N148" s="1">
-        <v>139563.81</v>
+        <v>472682.43</v>
       </c>
       <c r="O148" s="1">
-        <v>0.29</v>
+        <v>0.98</v>
       </c>
       <c r="P148">
         <v>1</v>
       </c>
     </row>
     <row r="149" spans="1:16">
       <c r="A149" t="s">
-        <v>434</v>
+        <v>438</v>
       </c>
       <c r="B149" t="s">
-        <v>435</v>
+        <v>439</v>
       </c>
       <c r="C149" s="1">
-        <v>160000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D149" s="1">
-        <v>87.78270576</v>
+        <v>94.82265449</v>
       </c>
       <c r="E149" s="1">
-        <v>86.219563</v>
+        <v>100.243095</v>
       </c>
       <c r="F149" t="s">
         <v>8</v>
       </c>
       <c r="G149">
         <v>1.0</v>
       </c>
       <c r="H149" s="1">
-        <v>137951.3</v>
+        <v>200486.19</v>
       </c>
       <c r="I149" s="1">
-        <v>2564.59</v>
+        <v>-9464.44</v>
       </c>
       <c r="J149" s="1">
-        <v>1.8590546084017</v>
+        <v>-4.7207441071128</v>
       </c>
       <c r="K149">
         <v>0.0</v>
       </c>
-      <c r="L149">
-        <v>63.56</v>
+      <c r="L149" t="s">
+        <v>440</v>
       </c>
       <c r="M149" s="1">
-        <v>140452.33</v>
+        <v>189645.31</v>
       </c>
       <c r="N149" s="1">
-        <v>140515.89</v>
+        <v>191021.75</v>
       </c>
       <c r="O149" s="1">
-        <v>0.29</v>
+        <v>0.4</v>
       </c>
       <c r="P149">
         <v>1</v>
       </c>
     </row>
     <row r="150" spans="1:16">
       <c r="A150" t="s">
-        <v>436</v>
+        <v>441</v>
       </c>
       <c r="B150" t="s">
-        <v>437</v>
+        <v>442</v>
       </c>
       <c r="C150" s="1">
-        <v>140000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D150" s="1">
-        <v>97.1192882</v>
+        <v>101.55093136</v>
       </c>
       <c r="E150" s="1">
-        <v>98.939836</v>
+        <v>99.948</v>
       </c>
       <c r="F150" t="s">
         <v>8</v>
       </c>
       <c r="G150">
         <v>1.0</v>
       </c>
       <c r="H150" s="1">
-        <v>138515.77</v>
+        <v>199896.0</v>
       </c>
       <c r="I150" s="1">
-        <v>316.44</v>
+        <v>9007.78</v>
       </c>
       <c r="J150" s="1">
-        <v>0.22845052227627</v>
+        <v>4.5062332412855</v>
       </c>
       <c r="K150">
         <v>0.0</v>
       </c>
       <c r="L150" t="s">
-        <v>438</v>
+        <v>443</v>
       </c>
       <c r="M150" s="1">
-        <v>135967.0</v>
+        <v>203101.86</v>
       </c>
       <c r="N150" s="1">
-        <v>138832.21</v>
+        <v>208903.78</v>
       </c>
       <c r="O150" s="1">
-        <v>0.29</v>
+        <v>0.43</v>
       </c>
       <c r="P150">
         <v>1</v>
       </c>
     </row>
     <row r="151" spans="1:16">
       <c r="A151" t="s">
-        <v>439</v>
+        <v>444</v>
       </c>
       <c r="B151" t="s">
-        <v>440</v>
+        <v>445</v>
       </c>
       <c r="C151" s="1">
-        <v>400000.0</v>
+        <v>150000.0</v>
       </c>
       <c r="D151" s="1">
-        <v>99.66263121</v>
+        <v>92.52725956</v>
       </c>
       <c r="E151" s="1">
-        <v>98.91284</v>
+        <v>90.382013</v>
       </c>
       <c r="F151" t="s">
         <v>8</v>
       </c>
       <c r="G151">
         <v>1.0</v>
       </c>
       <c r="H151" s="1">
-        <v>395651.36</v>
+        <v>135573.02</v>
       </c>
       <c r="I151" s="1">
-        <v>4643.0</v>
+        <v>3308.79</v>
       </c>
       <c r="J151" s="1">
-        <v>1.1735079085789</v>
+        <v>2.4405962189232</v>
       </c>
       <c r="K151">
         <v>0.0</v>
       </c>
-      <c r="L151" t="s">
-        <v>441</v>
+      <c r="L151">
+        <v>90.92</v>
       </c>
       <c r="M151" s="1">
-        <v>398650.52</v>
+        <v>138790.89</v>
       </c>
       <c r="N151" s="1">
-        <v>400294.36</v>
+        <v>138881.81</v>
       </c>
       <c r="O151" s="1">
-        <v>0.83</v>
+        <v>0.29</v>
       </c>
       <c r="P151">
         <v>1</v>
       </c>
     </row>
     <row r="152" spans="1:16">
       <c r="A152" t="s">
-        <v>442</v>
+        <v>446</v>
       </c>
       <c r="B152" t="s">
-        <v>443</v>
+        <v>447</v>
       </c>
       <c r="C152" s="1">
-        <v>150000.0</v>
+        <v>160000.0</v>
       </c>
       <c r="D152" s="1">
-        <v>92.36406101</v>
+        <v>87.33355212</v>
       </c>
       <c r="E152" s="1">
-        <v>90.429947</v>
+        <v>86.219563</v>
       </c>
       <c r="F152" t="s">
         <v>8</v>
       </c>
       <c r="G152">
         <v>1.0</v>
       </c>
       <c r="H152" s="1">
-        <v>135644.92</v>
+        <v>137951.3</v>
       </c>
       <c r="I152" s="1">
-        <v>2935.59</v>
+        <v>1900.74</v>
       </c>
       <c r="J152" s="1">
-        <v>2.1641724585042</v>
+        <v>1.3778340617305</v>
       </c>
       <c r="K152">
         <v>0.0</v>
       </c>
       <c r="L152">
-        <v>34.42</v>
+        <v>118.36</v>
       </c>
       <c r="M152" s="1">
-        <v>138546.09</v>
+        <v>139733.68</v>
       </c>
       <c r="N152" s="1">
-        <v>138580.51</v>
+        <v>139852.04</v>
       </c>
       <c r="O152" s="1">
         <v>0.29</v>
       </c>
       <c r="P152">
         <v>1</v>
       </c>
     </row>
     <row r="153" spans="1:16">
       <c r="A153" t="s">
-        <v>444</v>
+        <v>448</v>
       </c>
       <c r="B153" t="s">
-        <v>445</v>
+        <v>449</v>
       </c>
       <c r="C153" s="1">
-        <v>300000.0</v>
+        <v>140000.0</v>
       </c>
       <c r="D153" s="1">
-        <v>100.15051181</v>
+        <v>96.84895005</v>
       </c>
       <c r="E153" s="1">
-        <v>104.254153</v>
+        <v>98.939836</v>
       </c>
       <c r="F153" t="s">
         <v>8</v>
       </c>
       <c r="G153">
         <v>1.0</v>
       </c>
       <c r="H153" s="1">
-        <v>312762.46</v>
+        <v>138515.77</v>
       </c>
       <c r="I153" s="1">
-        <v>-3282.16</v>
+        <v>153.72</v>
       </c>
       <c r="J153" s="1">
-        <v>-1.0494098300672</v>
+        <v>0.11097653357448</v>
       </c>
       <c r="K153">
         <v>0.0</v>
       </c>
       <c r="L153" t="s">
-        <v>446</v>
+        <v>450</v>
       </c>
       <c r="M153" s="1">
-        <v>300451.53</v>
+        <v>135588.53</v>
       </c>
       <c r="N153" s="1">
-        <v>309480.3</v>
+        <v>138669.49</v>
       </c>
       <c r="O153" s="1">
-        <v>0.64</v>
+        <v>0.29</v>
       </c>
       <c r="P153">
         <v>1</v>
       </c>
     </row>
     <row r="154" spans="1:16">
       <c r="A154" t="s">
-        <v>447</v>
+        <v>451</v>
       </c>
       <c r="B154" t="s">
-        <v>448</v>
+        <v>452</v>
       </c>
       <c r="C154" s="1">
-        <v>500000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D154" s="1">
-        <v>92.9750467</v>
+        <v>99.79884914</v>
       </c>
       <c r="E154" s="1">
-        <v>95.381538</v>
+        <v>98.91284</v>
       </c>
       <c r="F154" t="s">
         <v>8</v>
       </c>
       <c r="G154">
         <v>1.0</v>
       </c>
       <c r="H154" s="1">
-        <v>476907.69</v>
+        <v>395651.36</v>
       </c>
       <c r="I154" s="1">
-        <v>-11186.57</v>
+        <v>5324.86</v>
       </c>
       <c r="J154" s="1">
-        <v>-2.3456468064082</v>
+        <v>1.3458465048623</v>
       </c>
       <c r="K154">
         <v>0.0</v>
       </c>
-      <c r="L154">
-        <v>845.89</v>
+      <c r="L154" t="s">
+        <v>453</v>
       </c>
       <c r="M154" s="1">
-        <v>464875.23</v>
+        <v>399195.4</v>
       </c>
       <c r="N154" s="1">
-        <v>465721.12</v>
+        <v>400976.22</v>
       </c>
       <c r="O154" s="1">
-        <v>0.97</v>
+        <v>0.83</v>
       </c>
       <c r="P154">
         <v>1</v>
       </c>
     </row>
     <row r="155" spans="1:16">
       <c r="A155" t="s">
-        <v>449</v>
+        <v>454</v>
       </c>
       <c r="B155" t="s">
-        <v>450</v>
+        <v>455</v>
       </c>
       <c r="C155" s="1">
-        <v>400000.0</v>
+        <v>150000.0</v>
       </c>
       <c r="D155" s="1">
-        <v>105.81274291</v>
+        <v>92.16739861</v>
       </c>
       <c r="E155" s="1">
-        <v>109.314258</v>
+        <v>90.429947</v>
       </c>
       <c r="F155" t="s">
         <v>8</v>
       </c>
       <c r="G155">
         <v>1.0</v>
       </c>
       <c r="H155" s="1">
-        <v>437257.03</v>
+        <v>135644.92</v>
       </c>
       <c r="I155" s="1">
-        <v>-5896.47</v>
+        <v>2653.44</v>
       </c>
       <c r="J155" s="1">
-        <v>-1.3485134818759</v>
+        <v>1.9561661431921</v>
       </c>
       <c r="K155">
         <v>0.0</v>
       </c>
-      <c r="L155" t="s">
-        <v>451</v>
+      <c r="L155">
+        <v>47.26</v>
       </c>
       <c r="M155" s="1">
-        <v>423250.97</v>
+        <v>138251.1</v>
       </c>
       <c r="N155" s="1">
-        <v>431360.56</v>
+        <v>138298.36</v>
       </c>
       <c r="O155" s="1">
-        <v>0.9</v>
+        <v>0.29</v>
       </c>
       <c r="P155">
         <v>1</v>
       </c>
     </row>
     <row r="156" spans="1:16">
       <c r="A156" t="s">
-        <v>452</v>
+        <v>456</v>
       </c>
       <c r="B156" t="s">
-        <v>453</v>
+        <v>457</v>
       </c>
       <c r="C156" s="1">
-        <v>-2.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D156" s="1">
-        <v>115.69</v>
+        <v>99.42861756</v>
       </c>
       <c r="E156" s="1">
-        <v>115.54</v>
+        <v>104.254153</v>
       </c>
       <c r="F156" t="s">
         <v>8</v>
       </c>
       <c r="G156">
         <v>1.0</v>
       </c>
       <c r="H156" s="1">
-        <v>0.0</v>
+        <v>312762.46</v>
       </c>
       <c r="I156" s="1">
-        <v>-300.0</v>
+        <v>-4780.03</v>
       </c>
       <c r="J156" s="1">
-        <v>0</v>
+        <v>-1.5283260017842</v>
       </c>
       <c r="K156">
         <v>0.0</v>
       </c>
-      <c r="L156">
-        <v>0.0</v>
+      <c r="L156" t="s">
+        <v>458</v>
       </c>
       <c r="M156" s="1">
-        <v>-300.0</v>
+        <v>298285.85</v>
       </c>
       <c r="N156" s="1">
-        <v>-300.0</v>
+        <v>307982.43</v>
       </c>
       <c r="O156" s="1">
-        <v>0.0</v>
+        <v>0.64</v>
       </c>
       <c r="P156">
         <v>1</v>
       </c>
     </row>
     <row r="157" spans="1:16">
       <c r="A157" t="s">
-        <v>454</v>
+        <v>459</v>
       </c>
       <c r="B157" t="s">
-        <v>455</v>
+        <v>460</v>
       </c>
       <c r="C157" s="1">
-        <v>2.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D157" s="1">
-        <v>125.44</v>
+        <v>92.41507075</v>
       </c>
       <c r="E157" s="1">
-        <v>124.49</v>
+        <v>95.381538</v>
       </c>
       <c r="F157" t="s">
         <v>8</v>
       </c>
       <c r="G157">
         <v>1.0</v>
       </c>
       <c r="H157" s="1">
-        <v>0.0</v>
+        <v>476907.69</v>
       </c>
       <c r="I157" s="1">
-        <v>1900.0</v>
+        <v>-13173.09</v>
       </c>
       <c r="J157" s="1">
-        <v>0</v>
+        <v>-2.7621886323536</v>
       </c>
       <c r="K157">
         <v>0.0</v>
       </c>
-      <c r="L157">
-        <v>0.0</v>
+      <c r="L157" t="s">
+        <v>461</v>
       </c>
       <c r="M157" s="1">
-        <v>1900.0</v>
+        <v>462075.35</v>
       </c>
       <c r="N157" s="1">
-        <v>1900.0</v>
+        <v>463734.6</v>
       </c>
       <c r="O157" s="1">
-        <v>0.0</v>
+        <v>0.96</v>
       </c>
       <c r="P157">
         <v>1</v>
       </c>
     </row>
     <row r="158" spans="1:16">
       <c r="A158" t="s">
-        <v>456</v>
+        <v>462</v>
       </c>
       <c r="B158" t="s">
-        <v>457</v>
+        <v>463</v>
       </c>
       <c r="C158" s="1">
-        <v>23.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D158" s="1">
-        <v>105.975</v>
+        <v>105.35049654</v>
       </c>
       <c r="E158" s="1">
-        <v>105.725</v>
+        <v>109.314258</v>
       </c>
       <c r="F158" t="s">
         <v>8</v>
       </c>
       <c r="G158">
         <v>1.0</v>
       </c>
       <c r="H158" s="1">
-        <v>0.0</v>
+        <v>437257.03</v>
       </c>
       <c r="I158" s="1">
-        <v>5750.0</v>
+        <v>-6375.59</v>
       </c>
       <c r="J158" s="1">
+        <v>-1.4580874777474</v>
+      </c>
+      <c r="K158">
+        <v>0.0</v>
+      </c>
+      <c r="L158" t="s">
+        <v>464</v>
+      </c>
+      <c r="M158" s="1">
+        <v>421401.99</v>
+      </c>
+      <c r="N158" s="1">
+        <v>430881.44</v>
+      </c>
+      <c r="O158" s="1">
+        <v>0.9</v>
+      </c>
+      <c r="P158">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="159" spans="1:16">
+      <c r="A159" t="s">
+        <v>465</v>
+      </c>
+      <c r="B159" t="s">
+        <v>466</v>
+      </c>
+      <c r="C159" s="1">
+        <v>11.0</v>
+      </c>
+      <c r="D159" s="1">
+        <v>115.06</v>
+      </c>
+      <c r="E159" s="1">
+        <v>115.43</v>
+      </c>
+      <c r="F159" t="s">
+        <v>8</v>
+      </c>
+      <c r="G159">
+        <v>1.0</v>
+      </c>
+      <c r="H159" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I159" s="1">
+        <v>-4070.0</v>
+      </c>
+      <c r="J159" s="1">
         <v>0</v>
       </c>
-      <c r="K158">
-[...14 lines deleted...]
-      <c r="P158">
+      <c r="K159">
+        <v>0.0</v>
+      </c>
+      <c r="L159">
+        <v>0.0</v>
+      </c>
+      <c r="M159" s="1">
+        <v>-4070.0</v>
+      </c>
+      <c r="N159" s="1">
+        <v>-4070.0</v>
+      </c>
+      <c r="O159" s="1">
+        <v>-0.01</v>
+      </c>
+      <c r="P159">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="160" spans="1:16">
+      <c r="A160" t="s">
+        <v>467</v>
+      </c>
+      <c r="B160" t="s">
+        <v>468</v>
+      </c>
+      <c r="C160" s="1">
+        <v>2.0</v>
+      </c>
+      <c r="D160" s="1">
+        <v>124.69</v>
+      </c>
+      <c r="E160" s="1">
+        <v>124.49</v>
+      </c>
+      <c r="F160" t="s">
+        <v>8</v>
+      </c>
+      <c r="G160">
+        <v>1.0</v>
+      </c>
+      <c r="H160" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I160" s="1">
+        <v>400.0</v>
+      </c>
+      <c r="J160" s="1">
+        <v>0</v>
+      </c>
+      <c r="K160">
+        <v>0.0</v>
+      </c>
+      <c r="L160">
+        <v>0.0</v>
+      </c>
+      <c r="M160" s="1">
+        <v>400.0</v>
+      </c>
+      <c r="N160" s="1">
+        <v>400.0</v>
+      </c>
+      <c r="O160" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P160">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="161" spans="1:16">
+      <c r="A161" t="s">
+        <v>469</v>
+      </c>
+      <c r="B161" t="s">
+        <v>470</v>
+      </c>
+      <c r="C161" s="1">
+        <v>47.0</v>
+      </c>
+      <c r="D161" s="1">
+        <v>105.64</v>
+      </c>
+      <c r="E161" s="1">
+        <v>105.68244681</v>
+      </c>
+      <c r="F161" t="s">
+        <v>8</v>
+      </c>
+      <c r="G161">
+        <v>1.0</v>
+      </c>
+      <c r="H161" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I161" s="1">
+        <v>-1995.0</v>
+      </c>
+      <c r="J161" s="1">
+        <v>0</v>
+      </c>
+      <c r="K161">
+        <v>0.0</v>
+      </c>
+      <c r="L161">
+        <v>0.0</v>
+      </c>
+      <c r="M161" s="1">
+        <v>-1995.0</v>
+      </c>
+      <c r="N161" s="1">
+        <v>-1995.0</v>
+      </c>
+      <c r="O161" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P161">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>