--- v4 (2026-08-13)
+++ v5 (2026-09-02)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="471">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="476">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>X</t>
   </si>
   <si>
     <t>FR0013422813</t>
   </si>
   <si>
@@ -136,1335 +136,1350 @@
   <si>
     <t>VBCE (EUR)</t>
   </si>
   <si>
     <t>VBCI (EUR)</t>
   </si>
   <si>
     <t>Poids</t>
   </si>
   <si>
     <t>Nb.</t>
   </si>
   <si>
     <t>FR001400KPZ3</t>
   </si>
   <si>
     <t>OFI INVEST ESG LIQ I</t>
   </si>
   <si>
     <t>XS2491189408</t>
   </si>
   <si>
     <t>A2A EX 2.5 06-26</t>
   </si>
   <si>
-    <t>3 202.74</t>
+    <t>3 394.52</t>
   </si>
   <si>
     <t>XS3238204062</t>
   </si>
   <si>
     <t>A2A EX 3.25 05-32</t>
   </si>
   <si>
-    <t>3 890.03</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2986639701</t>
   </si>
   <si>
     <t>A2A EX 3.625 01-35</t>
   </si>
   <si>
-    <t>1 710.21</t>
+    <t>2 035.96</t>
   </si>
   <si>
     <t>XS2583205906</t>
   </si>
   <si>
     <t>A2A EX 4.375 02-34</t>
   </si>
   <si>
-    <t>1 573.80</t>
+    <t>1 885.45</t>
   </si>
   <si>
     <t>XS2534976886</t>
   </si>
   <si>
     <t>A2A EX 4.5 09-30</t>
   </si>
   <si>
-    <t>3 814.52</t>
+    <t>4 135.07</t>
   </si>
   <si>
     <t>XS2487054939</t>
   </si>
   <si>
     <t>ABN AMR 3.0 06-32</t>
   </si>
   <si>
-    <t>14 301.37</t>
-[...1 lines deleted...]
-  <si>
     <t>XS3185662676</t>
   </si>
   <si>
     <t>ABN AMR 3.0 09-32</t>
   </si>
   <si>
-    <t>5 794.52</t>
+    <t>6 287.67</t>
   </si>
   <si>
     <t>XS2536941656</t>
   </si>
   <si>
     <t>ABN AMR 4.25 02-30</t>
   </si>
   <si>
+    <t>1 199.32</t>
+  </si>
+  <si>
     <t>XS3066564900</t>
   </si>
   <si>
     <t>ACHM BA 2.5 05-28</t>
   </si>
   <si>
     <t>XS3237229193</t>
   </si>
   <si>
     <t>AIB GRO 3.75 12-36</t>
   </si>
   <si>
-    <t>24 717.95</t>
+    <t>27 732.33</t>
   </si>
   <si>
     <t>XS3219374975</t>
   </si>
   <si>
     <t>ALPH BA 3.125 10-31</t>
   </si>
   <si>
-    <t>4 047.95</t>
+    <t>4 458.90</t>
   </si>
   <si>
     <t>XS3357187809</t>
   </si>
   <si>
     <t>ALPH BA 3.75 05-32</t>
   </si>
   <si>
     <t>FR00140005T0</t>
   </si>
   <si>
     <t>ARKEMA 0.125 10-26</t>
   </si>
   <si>
     <t>FR0014012JL7</t>
   </si>
   <si>
     <t>ARKEMA 3.5 09-33</t>
   </si>
   <si>
-    <t>7 134.25</t>
+    <t>7 709.59</t>
   </si>
   <si>
     <t>XS3215529192</t>
   </si>
   <si>
     <t>ASN BAN 3.375 10-32</t>
   </si>
   <si>
-    <t>3 698.63</t>
+    <t>4 068.49</t>
   </si>
   <si>
     <t>XS2694995163</t>
   </si>
   <si>
     <t>ASR NED 3.625 12-28</t>
   </si>
   <si>
-    <t>7 188.42</t>
+    <t>8 121.99</t>
   </si>
   <si>
     <t>XS2747590896</t>
   </si>
   <si>
     <t>ASS GEN 3.212 01-29</t>
   </si>
   <si>
-    <t>1 425.60</t>
+    <t>1 663.20</t>
   </si>
   <si>
     <t>XS2747596315</t>
   </si>
   <si>
     <t>ASS GEN 3.547 01-34</t>
   </si>
   <si>
-    <t>1 166.14</t>
+    <t>1 360.49</t>
   </si>
   <si>
     <t>XS2314312179</t>
   </si>
   <si>
     <t>AXA 1.375 10-41</t>
   </si>
   <si>
-    <t>8 453.42</t>
+    <t>9 221.92</t>
   </si>
   <si>
     <t>FR0014015J87</t>
   </si>
   <si>
     <t>AYVENS 3.0 04-30</t>
   </si>
   <si>
     <t>FR0014017YD2</t>
   </si>
   <si>
     <t>AYVENS 3.375 04-29</t>
   </si>
   <si>
     <t>IT0005675126</t>
   </si>
   <si>
     <t>BANC BP 3.125 10-31</t>
   </si>
   <si>
-    <t>2 794.52</t>
+    <t>3 068.49</t>
+  </si>
+  <si>
+    <t>XS3396961289</t>
+  </si>
+  <si>
+    <t>BANC DE 3.75 06-32</t>
   </si>
   <si>
     <t>XS2357417257</t>
   </si>
   <si>
     <t>BANC NT 0.625 06-29</t>
   </si>
   <si>
-    <t>1 113.01</t>
+    <t>1 181.51</t>
   </si>
   <si>
     <t>XS2194370727</t>
   </si>
   <si>
     <t>BANC NT 1.125 06-27</t>
   </si>
   <si>
-    <t>1 004.79</t>
+    <t>1 066.44</t>
   </si>
   <si>
     <t>XS2063247915</t>
   </si>
   <si>
     <t>BANC SA 0.3 10-26</t>
   </si>
   <si>
+    <t>ES0213679OV1</t>
+  </si>
+  <si>
+    <t>BANK 3.75 06-34</t>
+  </si>
+  <si>
     <t>XS2804565435</t>
   </si>
   <si>
     <t>BANK OF 3.5 04-29</t>
   </si>
   <si>
+    <t>1 380.82</t>
+  </si>
+  <si>
     <t>XS3320133948</t>
   </si>
   <si>
     <t>BANK OF 3.625 03-32</t>
   </si>
   <si>
-    <t>2 132.89</t>
+    <t>2 953.23</t>
   </si>
   <si>
     <t>FR00140003P3</t>
   </si>
   <si>
     <t>BANQ FE 0.1 10-27</t>
   </si>
   <si>
     <t>FR0014004750</t>
   </si>
   <si>
     <t>BANQ FE 0.25 06-28</t>
   </si>
   <si>
     <t>FR001400Q0T5</t>
   </si>
   <si>
     <t>BANQ FE 3.5 05-31</t>
   </si>
   <si>
     <t>XS3170898723</t>
   </si>
   <si>
     <t>BAWA BK 3.375 09-33</t>
   </si>
   <si>
-    <t>23 578.77</t>
+    <t>25 428.08</t>
   </si>
   <si>
     <t>XS2013745703</t>
   </si>
   <si>
     <t>BBVA 1.0 06-26</t>
   </si>
   <si>
-    <t>3 594.52</t>
+    <t>3 813.70</t>
   </si>
   <si>
     <t>BE6328785207</t>
   </si>
   <si>
     <t>BELF SA 0.375 06-27</t>
   </si>
   <si>
     <t>BE6352762387</t>
   </si>
   <si>
     <t>BELF SA 3.625 06-30</t>
   </si>
   <si>
-    <t>16 784.25</t>
+    <t>17 777.40</t>
   </si>
   <si>
     <t>BE6344187966</t>
   </si>
   <si>
     <t>BELF SA 3.875 06-28</t>
   </si>
   <si>
-    <t>3 577.74</t>
+    <t>3 790.07</t>
   </si>
   <si>
     <t>XS2634687912</t>
   </si>
   <si>
     <t>BK AMER 4.134 06-28</t>
   </si>
   <si>
-    <t>19 084.36</t>
+    <t>20 216.96</t>
   </si>
   <si>
     <t>XS3225871121</t>
   </si>
   <si>
     <t>BK IREL 3.625 11-36</t>
   </si>
   <si>
-    <t>2 031.99</t>
+    <t>2 250.48</t>
   </si>
   <si>
     <t>XS3332496184</t>
   </si>
   <si>
     <t>BK IREL 3.875 04-34</t>
   </si>
   <si>
-    <t>1 364.96</t>
+    <t>1 999.82</t>
   </si>
   <si>
     <t>XS2643234011</t>
   </si>
   <si>
     <t>BK IREL 5.0 07-31</t>
   </si>
   <si>
-    <t>15 318.49</t>
+    <t>16 291.10</t>
   </si>
   <si>
     <t>FR0013415692</t>
   </si>
   <si>
     <t>BQ POST 1.375 04-29</t>
   </si>
   <si>
     <t>XS3038544790</t>
   </si>
   <si>
     <t>BRAM U 3.625 04-33</t>
   </si>
   <si>
-    <t>2 109.65</t>
+    <t>3 090.88</t>
   </si>
   <si>
     <t>DE000BU3Z005</t>
   </si>
   <si>
     <t>BUND DE 2.3 02-33</t>
   </si>
   <si>
-    <t>1 710.51</t>
+    <t>2 094.89</t>
   </si>
   <si>
     <t>FR001400M4O2</t>
   </si>
   <si>
     <t>CA 4.375 11-33</t>
   </si>
   <si>
-    <t>16 205.48</t>
+    <t>18 123.29</t>
   </si>
   <si>
     <t>XS3108521124</t>
   </si>
   <si>
     <t>CA AUTO 2.75 07-28</t>
   </si>
   <si>
-    <t>2 374.19</t>
+    <t>2 526.38</t>
   </si>
   <si>
     <t>XS2555187801</t>
   </si>
   <si>
     <t>CAIX 5.375 11-30</t>
   </si>
   <si>
-    <t>2 680.14</t>
+    <t>2 974.66</t>
   </si>
   <si>
     <t>DE000CZ45W57</t>
   </si>
   <si>
     <t>CMZB FR 3.0 09-27</t>
   </si>
   <si>
-    <t>1 997.26</t>
+    <t>2 161.64</t>
   </si>
   <si>
     <t>FR0013463775</t>
   </si>
   <si>
     <t>CNP ASS 2.0 07-50</t>
   </si>
   <si>
-    <t>8 000.00</t>
+    <t>8 547.95</t>
   </si>
   <si>
     <t>XS3320133781</t>
   </si>
   <si>
     <t>COLO SF 3.875 04-31</t>
   </si>
   <si>
+    <t>1 210.27</t>
+  </si>
+  <si>
     <t>DE000CZ457W4</t>
   </si>
   <si>
     <t>COMM AK 4.0 01-38</t>
   </si>
   <si>
-    <t>3 747.95</t>
+    <t>4 405.48</t>
   </si>
   <si>
     <t>DE000CZ45ZY0</t>
   </si>
   <si>
     <t>COMM AK 4.125 06-37</t>
   </si>
   <si>
-    <t>14 420.55</t>
+    <t>15 324.66</t>
   </si>
   <si>
     <t>DE000CZ439B6</t>
   </si>
   <si>
     <t>COMM AK 5.25 03-29</t>
   </si>
   <si>
-    <t>2 200.68</t>
+    <t>3 063.70</t>
   </si>
   <si>
     <t>XS2796609787</t>
   </si>
   <si>
     <t>COMP DE 3.375 04-30</t>
   </si>
   <si>
     <t>XS2796659964</t>
   </si>
   <si>
     <t>COMP DE 3.625 04-34</t>
   </si>
   <si>
+    <t>1 132.19</t>
+  </si>
+  <si>
     <t>XS3200103490</t>
   </si>
   <si>
     <t>COOP RA 3.548 10-35</t>
   </si>
   <si>
-    <t>12 831.93</t>
+    <t>13 955.47</t>
   </si>
   <si>
     <t>FR0013447232</t>
   </si>
   <si>
     <t>COVI 1.125 09-31</t>
   </si>
   <si>
-    <t>1 479.45</t>
+    <t>1 602.74</t>
   </si>
   <si>
     <t>FR0014010IN9</t>
   </si>
   <si>
     <t>COVI 3.625 06-34</t>
   </si>
   <si>
-    <t>3 297.26</t>
+    <t>3 495.89</t>
   </si>
   <si>
     <t>XS3244187764</t>
   </si>
   <si>
     <t>DANS BK 3.375 12-33</t>
   </si>
   <si>
-    <t>9 098.63</t>
+    <t>10 208.22</t>
   </si>
   <si>
     <t>XS3101509167</t>
   </si>
   <si>
     <t>DANS BK 3.5 11-35</t>
   </si>
   <si>
-    <t>2 545.89</t>
+    <t>2 833.56</t>
   </si>
   <si>
     <t>XS2637421848</t>
   </si>
   <si>
     <t>DANS BK 4.75 06-30</t>
   </si>
   <si>
-    <t>5 549.04</t>
+    <t>5 887.40</t>
   </si>
   <si>
     <t>XS2280835260</t>
   </si>
   <si>
     <t>DIGI IN 0.625 07-31</t>
   </si>
   <si>
-    <t>3 123.29</t>
+    <t>3 328.77</t>
   </si>
   <si>
     <t>XS3074473474</t>
   </si>
   <si>
     <t>DNB BAN 3.125 05-31</t>
   </si>
   <si>
-    <t>30 821.92</t>
+    <t>1 284.25</t>
   </si>
   <si>
     <t>XS3166221948</t>
   </si>
   <si>
     <t>EAST JA 3.727 09-37</t>
   </si>
   <si>
-    <t>7 498.93</t>
+    <t>8 087.08</t>
   </si>
   <si>
     <t>PTEDP6OM0007</t>
   </si>
   <si>
     <t>EDP 4.375 12-55</t>
   </si>
   <si>
-    <t>4 434.93</t>
+    <t>5 633.56</t>
   </si>
   <si>
     <t>XS2978779176</t>
   </si>
   <si>
     <t>EDP SER 3.5 07-31</t>
   </si>
   <si>
-    <t>15 430.68</t>
+    <t>7 318.36</t>
+  </si>
+  <si>
+    <t>XS3391835629</t>
+  </si>
+  <si>
+    <t>EDP SER 3.75 03-33</t>
   </si>
   <si>
     <t>XS2699159351</t>
   </si>
   <si>
     <t>EDP SER 4.375 04-32</t>
   </si>
   <si>
     <t>BE6368381404</t>
   </si>
   <si>
     <t>ELIA TR 3.5 10-35</t>
   </si>
   <si>
-    <t>2 100.00</t>
+    <t>2 291.78</t>
   </si>
   <si>
     <t>BE6340849569</t>
   </si>
   <si>
     <t>ELIA TR 3.625 01-33</t>
   </si>
   <si>
-    <t>1 161.99</t>
+    <t>1 360.62</t>
   </si>
   <si>
     <t>BE6349118800</t>
   </si>
   <si>
     <t>ELIA TR 3.75 01-36</t>
   </si>
   <si>
-    <t>2 445.21</t>
+    <t>2 856.16</t>
   </si>
   <si>
     <t>XS3044299769</t>
   </si>
   <si>
     <t>ELLE AB 3.75 05-35</t>
   </si>
   <si>
     <t>XS1750986744</t>
   </si>
   <si>
     <t>ENEL FI 1.125 09-26</t>
   </si>
   <si>
-    <t>2 117.00</t>
+    <t>2 292.69</t>
   </si>
   <si>
     <t>XS3299702137</t>
   </si>
   <si>
     <t>ENEX HO 3.0 02-32</t>
   </si>
   <si>
-    <t>2 266.11</t>
+    <t>2 839.81</t>
   </si>
   <si>
     <t>XS3045470492</t>
   </si>
   <si>
     <t>ENEX HO 3.25 04-33</t>
   </si>
   <si>
+    <t>1 495.89</t>
+  </si>
+  <si>
     <t>FR0013455813</t>
   </si>
   <si>
     <t>ENGIE 0.5 10-30</t>
   </si>
   <si>
     <t>FR0014000RR2</t>
   </si>
   <si>
     <t>ENGIE 1.5 PERP</t>
   </si>
   <si>
-    <t>1 364.38</t>
+    <t>1 528.77</t>
   </si>
   <si>
     <t>FR0013504693</t>
   </si>
   <si>
     <t>ENGIE 2.125 03-32</t>
   </si>
   <si>
     <t>FR0014016Z94</t>
   </si>
   <si>
     <t>ENGIE 4.371 PERP</t>
   </si>
   <si>
-    <t>1 389.20</t>
+    <t>2 347.27</t>
   </si>
   <si>
     <t>XS1702729275</t>
   </si>
   <si>
     <t>EON INT 1.25 10-27</t>
   </si>
   <si>
+    <t>1 093.15</t>
+  </si>
+  <si>
     <t>XS2463518998</t>
   </si>
   <si>
     <t>EON SE 1.625 03-31</t>
   </si>
   <si>
     <t>XS2747600018</t>
   </si>
   <si>
     <t>EON SE 3.375 01-31</t>
   </si>
   <si>
-    <t>1 497.95</t>
+    <t>1 747.60</t>
   </si>
   <si>
     <t>XS2574873183</t>
   </si>
   <si>
     <t>EON SE 3.875 01-35</t>
   </si>
   <si>
-    <t>1 697.57</t>
+    <t>1 973.60</t>
   </si>
   <si>
     <t>XS2673547746</t>
   </si>
   <si>
     <t>EON SE 4.0 08-33</t>
   </si>
   <si>
-    <t>8 515.07</t>
+    <t>9 172.60</t>
   </si>
   <si>
     <t>XS2432544349</t>
   </si>
   <si>
     <t>ESB FIN 1.0 07-34</t>
   </si>
   <si>
-    <t>2 465.75</t>
+    <t>2 630.14</t>
   </si>
   <si>
     <t>XS2697970536</t>
   </si>
   <si>
     <t>ESB FIN 4.25 03-36</t>
   </si>
   <si>
+    <t>1 082.88</t>
+  </si>
+  <si>
     <t>EU000A3K4DG1</t>
   </si>
   <si>
     <t>EURO UN 1.25 02-43</t>
   </si>
   <si>
-    <t>2 825.34</t>
+    <t>3 390.41</t>
   </si>
   <si>
     <t>DE000A4DFCB7</t>
   </si>
   <si>
     <t>EVON IN 3.25 01-30</t>
   </si>
   <si>
-    <t>1 410.41</t>
+    <t>1 645.48</t>
   </si>
   <si>
     <t>DE000A4DFWV3</t>
   </si>
   <si>
     <t>EVON IN 4.25 09-55</t>
   </si>
   <si>
-    <t>2 887.67</t>
+    <t>3 120.55</t>
   </si>
   <si>
     <t>XS2784700671</t>
   </si>
   <si>
     <t>FING EM 3.25 03-34</t>
   </si>
   <si>
     <t>FR0013234333</t>
   </si>
   <si>
     <t>FRAN GO 1.75 06-39</t>
   </si>
   <si>
-    <t>5 747.67</t>
+    <t>6 102.47</t>
   </si>
   <si>
     <t>FR0013322989</t>
   </si>
   <si>
     <t>GECINA 1.625 03-30</t>
   </si>
   <si>
-    <t>1 380.14</t>
+    <t>1 825.34</t>
   </si>
   <si>
     <t>FR0013266368</t>
   </si>
   <si>
     <t>GECINA 2.0 06-32</t>
   </si>
   <si>
-    <t>8 739.73</t>
+    <t>9 287.67</t>
   </si>
   <si>
     <t>XS3072230744</t>
   </si>
   <si>
     <t>IBER FI 3.5 05-35</t>
   </si>
   <si>
-    <t>24 432.88</t>
+    <t>1 275.34</t>
   </si>
   <si>
     <t>XS3224600232</t>
   </si>
   <si>
     <t>IBER FI 3.75 PERP</t>
   </si>
   <si>
-    <t>1 962.33</t>
+    <t>2 167.81</t>
   </si>
   <si>
     <t>XS2748213290</t>
   </si>
   <si>
     <t>IBER FI 4.871 PERP</t>
   </si>
   <si>
-    <t>2 322.07</t>
+    <t>3 923.49</t>
   </si>
   <si>
     <t>FR001400ZRC6</t>
   </si>
   <si>
     <t>ICAD PR 4.375 05-35</t>
   </si>
   <si>
-    <t>12 873.29</t>
-[...1 lines deleted...]
-  <si>
     <t>FR0014007NF1</t>
   </si>
   <si>
     <t>ICADE 1.0 01-30</t>
   </si>
   <si>
     <t>XS3225326282</t>
   </si>
   <si>
     <t>ING GRO 2.875 11-30</t>
   </si>
   <si>
-    <t>1 465.07</t>
+    <t>1 622.60</t>
   </si>
   <si>
     <t>XS2764264789</t>
   </si>
   <si>
     <t>ING GRO 4.0 02-35</t>
   </si>
   <si>
-    <t>1 008.22</t>
+    <t>1 227.40</t>
   </si>
   <si>
     <t>XS2524746687</t>
   </si>
   <si>
     <t>ING GRO 4.125 08-33</t>
   </si>
   <si>
-    <t>8 950.68</t>
-[...8 lines deleted...]
-    <t>3 956.16</t>
+    <t>9 628.77</t>
   </si>
   <si>
     <t>XS2529233814</t>
   </si>
   <si>
     <t>INTE 4.75 09-27</t>
   </si>
   <si>
-    <t>4 899.66</t>
+    <t>5 290.07</t>
   </si>
   <si>
     <t>XS2625196352</t>
   </si>
   <si>
     <t>INTE 4.875 05-30</t>
   </si>
   <si>
-    <t>24 107.88</t>
+    <t>1 068.49</t>
   </si>
   <si>
     <t>IE000GVLBXU6</t>
   </si>
   <si>
     <t>IREL GO 3.0 10-43</t>
   </si>
   <si>
-    <t>10 306.85</t>
+    <t>11 293.15</t>
   </si>
   <si>
     <t>XS1704789590</t>
   </si>
   <si>
     <t>IREN 1.5 10-27</t>
   </si>
   <si>
-    <t>2 377.60</t>
+    <t>2 611.85</t>
   </si>
   <si>
     <t>XS2752472436</t>
   </si>
   <si>
     <t>IREN 3.875 07-32</t>
   </si>
   <si>
-    <t>11 508.75</t>
+    <t>12 283.75</t>
   </si>
   <si>
     <t>IT0005596470</t>
   </si>
   <si>
     <t>ITAL BU 4.05 10-37</t>
   </si>
   <si>
+    <t>1 142.52</t>
+  </si>
+  <si>
     <t>XS3358396763</t>
   </si>
   <si>
     <t>JYSK BA 3.625 06-32</t>
   </si>
   <si>
     <t>BE0390246156</t>
   </si>
   <si>
     <t>KBC GRO 3.625 08-36</t>
   </si>
   <si>
-    <t>5 204.11</t>
+    <t>5 601.37</t>
   </si>
   <si>
     <t>BE0390124874</t>
   </si>
   <si>
     <t>KBC GRO 3.75 03-32</t>
   </si>
   <si>
-    <t>2 517.12</t>
+    <t>3 544.52</t>
   </si>
   <si>
     <t>XS2780025271</t>
   </si>
   <si>
     <t>KONI AH 3.375 03-31</t>
   </si>
   <si>
     <t>XS2596537972</t>
   </si>
   <si>
     <t>KONI AH 3.5 04-28</t>
   </si>
   <si>
     <t>XS3308614794</t>
   </si>
   <si>
     <t>KONI AH 3.625 03-34</t>
   </si>
   <si>
     <t>FR0013384567</t>
   </si>
   <si>
     <t>LA POST 1.45 11-28</t>
   </si>
   <si>
     <t>XS2089229806</t>
   </si>
   <si>
     <t>MERL PR 1.875 12-34</t>
   </si>
   <si>
-    <t>2 496.58</t>
+    <t>2 804.79</t>
   </si>
   <si>
     <t>XS3168718529</t>
   </si>
   <si>
     <t>MERL PR 3.5 09-33</t>
   </si>
   <si>
-    <t>7 278.08</t>
+    <t>7 853.42</t>
   </si>
   <si>
     <t>IT0005678955</t>
   </si>
   <si>
     <t>MONT PA 3.25 02-32</t>
   </si>
   <si>
-    <t>2 178.30</t>
+    <t>2 425.84</t>
   </si>
   <si>
     <t>XS2388449758</t>
   </si>
   <si>
     <t>NATL BA 0.5 09-28</t>
   </si>
   <si>
-    <t>1 616.44</t>
+    <t>1 753.42</t>
   </si>
   <si>
     <t>XS2528858033</t>
   </si>
   <si>
     <t>NATW GR 4.067 09-28</t>
   </si>
   <si>
-    <t>13 983.79</t>
+    <t>15 098.04</t>
   </si>
   <si>
     <t>NL0013552060</t>
   </si>
   <si>
     <t>NETH GO 0.5 01-40</t>
   </si>
   <si>
     <t>XS3232967318</t>
   </si>
   <si>
     <t>NORD BK 3.25 11-35</t>
   </si>
   <si>
-    <t>10 102.34</t>
+    <t>11 243.84</t>
   </si>
   <si>
     <t>XS3170346368</t>
   </si>
   <si>
     <t>NORD BK 3.5 09-35</t>
   </si>
   <si>
-    <t>13 808.22</t>
+    <t>14 958.90</t>
   </si>
   <si>
     <t>XS2797546624</t>
   </si>
   <si>
     <t>PERM TS 4.25 07-30</t>
   </si>
   <si>
-    <t>4 677.33</t>
+    <t>4 980.07</t>
   </si>
   <si>
     <t>XS2021462440</t>
   </si>
   <si>
     <t>PROL IN 0.875 07-29</t>
   </si>
   <si>
-    <t>1 151.88</t>
+    <t>1 226.20</t>
   </si>
   <si>
     <t>XS2187529180</t>
   </si>
   <si>
     <t>PROL IN 1.625 06-32</t>
   </si>
   <si>
-    <t>4 138.63</t>
+    <t>4 387.95</t>
   </si>
   <si>
     <t>XS1904690341</t>
   </si>
   <si>
     <t>PROL IN 2.375 11-30</t>
   </si>
   <si>
-    <t>5 269.90</t>
+    <t>5 849.01</t>
   </si>
   <si>
     <t>XS2744299335</t>
   </si>
   <si>
     <t>RED ELE 3.0 01-34</t>
   </si>
   <si>
-    <t>2 909.59</t>
+    <t>3 402.74</t>
   </si>
   <si>
     <t>XS2838500218</t>
   </si>
   <si>
     <t>REDEIA 3.375 07-32</t>
   </si>
   <si>
-    <t>14 332.19</t>
+    <t>15 256.85</t>
   </si>
   <si>
     <t>XS3348120653</t>
   </si>
   <si>
     <t>REDEIA 4.375 PERP</t>
   </si>
   <si>
+    <t>1 366.44</t>
+  </si>
+  <si>
     <t>FR0014010DR1</t>
   </si>
   <si>
     <t>RENA 3.875 09-30</t>
   </si>
   <si>
-    <t>2 409.93</t>
+    <t>2 622.26</t>
   </si>
   <si>
     <t>FR0014007LP4</t>
   </si>
   <si>
     <t>RTE EDF 0.75 01-34</t>
   </si>
   <si>
-    <t>1 516.44</t>
+    <t>1 763.01</t>
   </si>
   <si>
     <t>XS3166372568</t>
   </si>
   <si>
     <t>SCOT HY 3.375 11-33</t>
   </si>
   <si>
-    <t>11 388.54</t>
+    <t>12 281.76</t>
   </si>
   <si>
     <t>FR001400U1Q3</t>
   </si>
   <si>
     <t>SG 3.625 11-30</t>
   </si>
   <si>
-    <t>16 357.19</t>
+    <t>18 144.86</t>
   </si>
   <si>
     <t>ES0000012J07</t>
   </si>
   <si>
     <t>SPAI GO 1.0 07-42</t>
   </si>
   <si>
-    <t>5 542.47</t>
+    <t>5 926.03</t>
   </si>
   <si>
     <t>XS3027988263</t>
   </si>
   <si>
     <t>SSE 3.5 03-32</t>
   </si>
   <si>
     <t>XS2675685700</t>
   </si>
   <si>
     <t>SSE 4.0 09-31</t>
   </si>
   <si>
-    <t>9 941.92</t>
+    <t>10 730.96</t>
   </si>
   <si>
     <t>XS2532312548</t>
   </si>
   <si>
     <t>STAT AS 2.875 09-29</t>
   </si>
   <si>
-    <t>4 612.60</t>
+    <t>4 990.68</t>
   </si>
   <si>
     <t>XS2723597923</t>
   </si>
   <si>
     <t>STAT AS 3.125 12-26</t>
   </si>
   <si>
-    <t>1 833.90</t>
+    <t>2 073.63</t>
   </si>
   <si>
     <t>XS2779793061</t>
   </si>
   <si>
     <t>STAT AS 3.75 03-39</t>
   </si>
   <si>
     <t>XS2768793676</t>
   </si>
   <si>
     <t>STAT SF 3.375 02-36</t>
   </si>
   <si>
+    <t>1 223.32</t>
+  </si>
+  <si>
     <t>XS2443749648</t>
   </si>
   <si>
     <t>TELI CO 2.75 06-83</t>
   </si>
   <si>
-    <t>7 210.27</t>
+    <t>7 662.33</t>
   </si>
   <si>
     <t>XS2477935345</t>
   </si>
   <si>
     <t>TENN HO 1.625 11-26</t>
   </si>
   <si>
-    <t>1 115.68</t>
+    <t>1 240.34</t>
   </si>
   <si>
     <t>XS1241581096</t>
   </si>
   <si>
     <t>TENN HO 1.75 06-27</t>
   </si>
   <si>
-    <t>2 315.75</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2549543499</t>
   </si>
   <si>
     <t>TENN HO 4.5 10-34</t>
   </si>
   <si>
-    <t>3 189.45</t>
+    <t>3 510.00</t>
   </si>
   <si>
     <t>XS3128477521</t>
   </si>
   <si>
     <t>TERN RE 3.0 07-31</t>
   </si>
   <si>
-    <t>13 426.03</t>
+    <t>14 330.14</t>
   </si>
   <si>
     <t>XS2655852726</t>
   </si>
   <si>
     <t>TERN RE 3.875 07-33</t>
   </si>
   <si>
-    <t>3 131.85</t>
+    <t>3 344.18</t>
   </si>
   <si>
     <t>XS2357205587</t>
   </si>
   <si>
     <t>TRAS EL 0.375 06-29</t>
   </si>
   <si>
     <t>XS2209023402</t>
   </si>
   <si>
     <t>TRAS EL 0.75 07-32</t>
   </si>
   <si>
-    <t>3 394.52</t>
+    <t>3 624.66</t>
   </si>
   <si>
     <t>XS2360310044</t>
   </si>
   <si>
     <t>UNIC 0.8 07-29</t>
   </si>
   <si>
-    <t>1 376.44</t>
+    <t>1 464.11</t>
   </si>
   <si>
     <t>XS2555420103</t>
   </si>
   <si>
     <t>UNIC 5.85 11-27</t>
   </si>
   <si>
-    <t>5 801.92</t>
+    <t>6 443.01</t>
   </si>
   <si>
     <t>XS2257961818</t>
   </si>
   <si>
     <t>UPM KYM 0.125 11-28</t>
   </si>
   <si>
     <t>XS2320453884</t>
   </si>
   <si>
     <t>UPM KYM 0.5 03-31</t>
   </si>
   <si>
     <t>XS2478685931</t>
   </si>
   <si>
     <t>UPM KYM 2.25 05-29</t>
   </si>
   <si>
-    <t>3 080.96</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2009891479</t>
   </si>
   <si>
     <t>VATFAL 0 1/2 06/24/2</t>
   </si>
   <si>
-    <t>1 780.82</t>
+    <t>1 890.41</t>
   </si>
   <si>
     <t>XS2297882644</t>
   </si>
   <si>
     <t>VATT AB 0.125 02-29</t>
   </si>
   <si>
     <t>XS2821745374</t>
   </si>
   <si>
     <t>VERB AG 3.25 05-31</t>
   </si>
   <si>
-    <t>9 696.58</t>
-[...1 lines deleted...]
-  <si>
     <t>DE000A3MQS72</t>
   </si>
   <si>
     <t>VONO SE 2.375 03-32</t>
   </si>
   <si>
-    <t>1 659.25</t>
+    <t>2 309.93</t>
   </si>
   <si>
     <t>DE000A30VQB2</t>
   </si>
   <si>
     <t>VONO SE 5.0 11-30</t>
   </si>
   <si>
-    <t>9 479.45</t>
+    <t>10 575.34</t>
   </si>
   <si>
     <t>OEM6 Comdty</t>
   </si>
   <si>
     <t>EURO BOBL 0626</t>
-  </si>
-[...4 lines deleted...]
-    <t>EURO BUND 0626</t>
   </si>
   <si>
     <t>DUM6 Comdty</t>
   </si>
   <si>
     <t>EURO SCHATZ 0626</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
@@ -1837,267 +1852,267 @@
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
         <v>19746.0</v>
       </c>
       <c r="D2">
-        <v>1496.62</v>
+        <v>1509.97</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>29552382.73</v>
+        <v>29816057.45</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>29552382.73</v>
+        <v>29816057.45</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
-        <v>31792.185</v>
+        <v>31968.171</v>
       </c>
       <c r="D3">
-        <v>98.73</v>
+        <v>99.57</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>3138929.78</v>
+        <v>3183383.24</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>3138929.78</v>
+        <v>3183383.24</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="1">
-        <v>2938.07</v>
+        <v>2985.838</v>
       </c>
       <c r="D4">
-        <v>4972.44</v>
+        <v>5016.67</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
-        <v>14609391.47</v>
+        <v>14978991.53</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
       <c r="H4">
-        <v>14609391.47</v>
+        <v>14978991.53</v>
       </c>
       <c r="I4" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
         <v>13</v>
       </c>
       <c r="B5" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="1">
         <v>7670.0</v>
       </c>
       <c r="D5">
-        <v>101.19</v>
+        <v>102.09</v>
       </c>
       <c r="E5" t="s">
         <v>8</v>
       </c>
       <c r="F5">
-        <v>776156.01</v>
+        <v>783060.63</v>
       </c>
       <c r="G5" t="s">
         <v>8</v>
       </c>
       <c r="H5">
-        <v>776156.01</v>
+        <v>783060.63</v>
       </c>
       <c r="I5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" t="s">
         <v>15</v>
       </c>
       <c r="B6" t="s">
         <v>16</v>
       </c>
       <c r="C6" s="1">
         <v>10.0</v>
       </c>
       <c r="D6">
-        <v>100.29</v>
+        <v>101.13</v>
       </c>
       <c r="E6" t="s">
         <v>8</v>
       </c>
       <c r="F6">
-        <v>1002.9</v>
+        <v>1011.39</v>
       </c>
       <c r="G6" t="s">
         <v>8</v>
       </c>
       <c r="H6">
-        <v>1002.9</v>
+        <v>1011.39</v>
       </c>
       <c r="I6" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="7" spans="1:14">
       <c r="A7" t="s">
         <v>17</v>
       </c>
       <c r="B7" t="s">
         <v>18</v>
       </c>
       <c r="C7" s="1">
         <v>1.0</v>
       </c>
       <c r="D7">
-        <v>101.24</v>
+        <v>102.15</v>
       </c>
       <c r="E7" t="s">
         <v>8</v>
       </c>
       <c r="F7">
-        <v>101.24</v>
+        <v>102.15</v>
       </c>
       <c r="G7" t="s">
         <v>8</v>
       </c>
       <c r="H7">
-        <v>101.24</v>
+        <v>102.15</v>
       </c>
       <c r="I7" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="8" spans="1:14">
       <c r="A8" t="s">
         <v>19</v>
       </c>
       <c r="B8" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="1">
         <v>10.0</v>
       </c>
       <c r="D8">
-        <v>100.41</v>
+        <v>101.29</v>
       </c>
       <c r="E8" t="s">
         <v>8</v>
       </c>
       <c r="F8">
-        <v>1004.11</v>
+        <v>1012.99</v>
       </c>
       <c r="G8" t="s">
         <v>8</v>
       </c>
       <c r="H8">
-        <v>1004.11</v>
+        <v>1012.99</v>
       </c>
       <c r="I8" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P161"/>
+  <dimension ref="A1:P162"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O161" sqref="O161"/>
+      <selection activeCell="O162" sqref="O162"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>21</v>
       </c>
       <c r="B1" t="s">
         <v>22</v>
       </c>
       <c r="C1" t="s">
         <v>23</v>
       </c>
       <c r="D1" t="s">
         <v>24</v>
       </c>
       <c r="E1" t="s">
         <v>25</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>26</v>
@@ -2116,8039 +2131,8089 @@
       </c>
       <c r="L1" t="s">
         <v>31</v>
       </c>
       <c r="M1" t="s">
         <v>32</v>
       </c>
       <c r="N1" t="s">
         <v>33</v>
       </c>
       <c r="O1" t="s">
         <v>34</v>
       </c>
       <c r="P1" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>36</v>
       </c>
       <c r="B2" t="s">
         <v>37</v>
       </c>
       <c r="C2" s="1">
-        <v>1614.0</v>
+        <v>1525.0</v>
       </c>
       <c r="D2" s="1">
-        <v>1074.74</v>
+        <v>1076.12</v>
       </c>
       <c r="E2" s="1">
-        <v>1071.13679678</v>
+        <v>1072.50512131</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
         <v>1.0</v>
       </c>
       <c r="H2" s="1">
-        <v>1728814.79</v>
+        <v>1635570.31</v>
       </c>
       <c r="I2" s="1">
-        <v>5815.57</v>
+        <v>5512.69</v>
       </c>
       <c r="J2" s="1">
-        <v>0.33639057426157</v>
+        <v>0.33705001651687</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>1734630.36</v>
+        <v>1641083.0</v>
       </c>
       <c r="N2" s="1">
-        <v>1734630.36</v>
+        <v>1641083.0</v>
       </c>
       <c r="O2" s="1">
-        <v>3.61</v>
+        <v>3.37</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>38</v>
       </c>
       <c r="B3" t="s">
         <v>39</v>
       </c>
       <c r="C3" s="1">
         <v>140000.0</v>
       </c>
       <c r="D3" s="1">
-        <v>99.99024001</v>
+        <v>100.0018305</v>
       </c>
       <c r="E3" s="1">
         <v>101.385614</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
         <v>1.0</v>
       </c>
       <c r="H3" s="1">
         <v>141939.86</v>
       </c>
       <c r="I3" s="1">
-        <v>1249.22</v>
+        <v>1457.22</v>
       </c>
       <c r="J3" s="1">
-        <v>0.88010513748569</v>
+        <v>1.0266460739076</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3" t="s">
         <v>40</v>
       </c>
       <c r="M3" s="1">
-        <v>139986.34</v>
+        <v>140002.56</v>
       </c>
       <c r="N3" s="1">
-        <v>143189.08</v>
+        <v>143397.08</v>
       </c>
       <c r="O3" s="1">
-        <v>0.3</v>
+        <v>0.29</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>41</v>
       </c>
       <c r="B4" t="s">
         <v>42</v>
       </c>
       <c r="C4" s="1">
         <v>254000.0</v>
       </c>
       <c r="D4" s="1">
-        <v>97.70653626</v>
+        <v>98.53801592</v>
       </c>
       <c r="E4" s="1">
         <v>99.533614</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
         <v>1.0</v>
       </c>
       <c r="H4" s="1">
         <v>252815.38</v>
       </c>
       <c r="I4" s="1">
-        <v>-750.75</v>
+        <v>-2280.04</v>
       </c>
       <c r="J4" s="1">
-        <v>-0.29695582602609</v>
+        <v>-0.9018596890743</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
-      <c r="L4" t="s">
-        <v>43</v>
+      <c r="L4">
+        <v>248.78</v>
       </c>
       <c r="M4" s="1">
-        <v>248174.6</v>
+        <v>250286.56</v>
       </c>
       <c r="N4" s="1">
-        <v>252064.63</v>
+        <v>250535.34</v>
       </c>
       <c r="O4" s="1">
-        <v>0.52</v>
+        <v>0.51</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
+        <v>43</v>
+      </c>
+      <c r="B5" t="s">
         <v>44</v>
-      </c>
-[...1 lines deleted...]
-        <v>45</v>
       </c>
       <c r="C5" s="1">
         <v>164000.0</v>
       </c>
       <c r="D5" s="1">
-        <v>97.04529668</v>
+        <v>98.53692531</v>
       </c>
       <c r="E5" s="1">
         <v>99.08</v>
       </c>
       <c r="F5" t="s">
         <v>8</v>
       </c>
       <c r="G5">
         <v>1.0</v>
       </c>
       <c r="H5" s="1">
         <v>162491.2</v>
       </c>
       <c r="I5" s="1">
-        <v>-1626.71</v>
+        <v>1145.32</v>
       </c>
       <c r="J5" s="1">
-        <v>-1.0011065214609</v>
+        <v>0.70485047805666</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="M5" s="1">
-        <v>159154.28</v>
+        <v>161600.56</v>
       </c>
       <c r="N5" s="1">
-        <v>160864.49</v>
+        <v>163636.52</v>
       </c>
       <c r="O5" s="1">
-        <v>0.33</v>
+        <v>0.34</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
+        <v>46</v>
+      </c>
+      <c r="B6" t="s">
         <v>47</v>
-      </c>
-[...1 lines deleted...]
-        <v>48</v>
       </c>
       <c r="C6" s="1">
         <v>130000.0</v>
       </c>
       <c r="D6" s="1">
-        <v>103.03815801</v>
+        <v>104.17045789</v>
       </c>
       <c r="E6" s="1">
         <v>110.550762</v>
       </c>
       <c r="F6" t="s">
         <v>8</v>
       </c>
       <c r="G6">
         <v>1.0</v>
       </c>
       <c r="H6" s="1">
         <v>143715.99</v>
       </c>
       <c r="I6" s="1">
-        <v>-8192.58</v>
+        <v>-6408.95</v>
       </c>
       <c r="J6" s="1">
-        <v>-5.7005347839165</v>
+        <v>-4.4594550682913</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="M6" s="1">
-        <v>133949.61</v>
+        <v>135421.59</v>
       </c>
       <c r="N6" s="1">
-        <v>135523.41</v>
+        <v>137307.04</v>
       </c>
       <c r="O6" s="1">
         <v>0.28</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
+        <v>49</v>
+      </c>
+      <c r="B7" t="s">
         <v>50</v>
-      </c>
-[...1 lines deleted...]
-        <v>51</v>
       </c>
       <c r="C7" s="1">
         <v>130000.0</v>
       </c>
       <c r="D7" s="1">
-        <v>103.81773037</v>
+        <v>104.36871547</v>
       </c>
       <c r="E7" s="1">
         <v>108.857546</v>
       </c>
       <c r="F7" t="s">
         <v>8</v>
       </c>
       <c r="G7">
         <v>1.0</v>
       </c>
       <c r="H7" s="1">
         <v>141514.81</v>
       </c>
       <c r="I7" s="1">
-        <v>-2737.24</v>
+        <v>-1700.41</v>
       </c>
       <c r="J7" s="1">
-        <v>-1.9342427834938</v>
+        <v>-1.2015774179395</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="M7" s="1">
-        <v>134963.05</v>
+        <v>135679.33</v>
       </c>
       <c r="N7" s="1">
-        <v>138777.57</v>
+        <v>139814.4</v>
       </c>
       <c r="O7" s="1">
         <v>0.29</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
+        <v>52</v>
+      </c>
+      <c r="B8" t="s">
         <v>53</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="C8" s="1">
         <v>500000.0</v>
       </c>
       <c r="D8" s="1">
-        <v>96.43107322</v>
+        <v>97.22141709</v>
       </c>
       <c r="E8" s="1">
         <v>99.430044</v>
       </c>
       <c r="F8" t="s">
         <v>8</v>
       </c>
       <c r="G8">
         <v>1.0</v>
       </c>
       <c r="H8" s="1">
         <v>497150.22</v>
       </c>
       <c r="I8" s="1">
-        <v>-693.48</v>
+        <v>-10919.85</v>
       </c>
       <c r="J8" s="1">
-        <v>-0.13949103753791</v>
+        <v>-2.1964890209643</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
-      <c r="L8" t="s">
-        <v>55</v>
+      <c r="L8">
+        <v>123.29</v>
       </c>
       <c r="M8" s="1">
-        <v>482155.37</v>
+        <v>486107.08</v>
       </c>
       <c r="N8" s="1">
-        <v>496456.74</v>
+        <v>486230.37</v>
       </c>
       <c r="O8" s="1">
-        <v>1.03</v>
+        <v>1.0</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="B9" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="C9" s="1">
         <v>300000.0</v>
       </c>
       <c r="D9" s="1">
-        <v>96.98060329</v>
+        <v>97.84046063</v>
       </c>
       <c r="E9" s="1">
         <v>99.503</v>
       </c>
       <c r="F9" t="s">
         <v>8</v>
       </c>
       <c r="G9">
         <v>1.0</v>
       </c>
       <c r="H9" s="1">
         <v>298509.0</v>
       </c>
       <c r="I9" s="1">
-        <v>-1772.67</v>
+        <v>1300.05</v>
       </c>
       <c r="J9" s="1">
-        <v>-0.59384139171683</v>
+        <v>0.43551450710029</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9" t="s">
-        <v>58</v>
+        <v>56</v>
       </c>
       <c r="M9" s="1">
-        <v>290941.81</v>
+        <v>293521.38</v>
       </c>
       <c r="N9" s="1">
-        <v>296736.33</v>
+        <v>299809.05</v>
       </c>
       <c r="O9" s="1">
-        <v>0.62</v>
+        <v>0.61</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
-        <v>59</v>
+        <v>57</v>
       </c>
       <c r="B10" t="s">
-        <v>60</v>
+        <v>58</v>
       </c>
       <c r="C10" s="1">
         <v>100000.0</v>
       </c>
       <c r="D10" s="1">
-        <v>102.74862168</v>
+        <v>103.21490284</v>
       </c>
       <c r="E10" s="1">
         <v>108.76173</v>
       </c>
       <c r="F10" t="s">
         <v>8</v>
       </c>
       <c r="G10">
         <v>1.0</v>
       </c>
       <c r="H10" s="1">
         <v>108761.73</v>
       </c>
       <c r="I10" s="1">
-        <v>-5046.67</v>
+        <v>-4347.51</v>
       </c>
       <c r="J10" s="1">
-        <v>-4.6401155994852</v>
+        <v>-3.9972791900239</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
-      <c r="L10">
-        <v>966.44</v>
+      <c r="L10" t="s">
+        <v>59</v>
       </c>
       <c r="M10" s="1">
-        <v>102748.62</v>
+        <v>103214.9</v>
       </c>
       <c r="N10" s="1">
-        <v>103715.06</v>
+        <v>104414.22</v>
       </c>
       <c r="O10" s="1">
-        <v>0.22</v>
+        <v>0.21</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
+        <v>60</v>
+      </c>
+      <c r="B11" t="s">
         <v>61</v>
-      </c>
-[...1 lines deleted...]
-        <v>62</v>
       </c>
       <c r="C11" s="1">
         <v>100000.0</v>
       </c>
       <c r="D11" s="1">
-        <v>98.60754398</v>
+        <v>98.82790724</v>
       </c>
       <c r="E11" s="1">
         <v>99.684</v>
       </c>
       <c r="F11" t="s">
         <v>8</v>
       </c>
       <c r="G11">
         <v>1.0</v>
       </c>
       <c r="H11" s="1">
         <v>99684.0</v>
       </c>
       <c r="I11" s="1">
-        <v>-1014.81</v>
+        <v>-657.46</v>
       </c>
       <c r="J11" s="1">
-        <v>-1.0180269652101</v>
+        <v>-0.65954415954416</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11">
-        <v>61.64</v>
+        <v>198.63</v>
       </c>
       <c r="M11" s="1">
-        <v>98607.55</v>
+        <v>98827.91</v>
       </c>
       <c r="N11" s="1">
-        <v>98669.19</v>
+        <v>99026.54</v>
       </c>
       <c r="O11" s="1">
-        <v>0.21</v>
+        <v>0.2</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
+        <v>62</v>
+      </c>
+      <c r="B12" t="s">
         <v>63</v>
-      </c>
-[...1 lines deleted...]
-        <v>64</v>
       </c>
       <c r="C12" s="1">
         <v>1467000.0</v>
       </c>
       <c r="D12" s="1">
-        <v>97.55218906</v>
+        <v>98.38851052</v>
       </c>
       <c r="E12" s="1">
         <v>99.556461</v>
       </c>
       <c r="F12" t="s">
         <v>8</v>
       </c>
       <c r="G12">
         <v>1.0</v>
       </c>
       <c r="H12" s="1">
         <v>1460493.28</v>
       </c>
       <c r="I12" s="1">
-        <v>-4684.72</v>
+        <v>10598.5</v>
       </c>
       <c r="J12" s="1">
-        <v>-0.3207628589705</v>
+        <v>0.72567947727907</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="M12" s="1">
-        <v>1431090.61</v>
+        <v>1443359.45</v>
       </c>
       <c r="N12" s="1">
-        <v>1455808.56</v>
+        <v>1471091.78</v>
       </c>
       <c r="O12" s="1">
-        <v>3.03</v>
+        <v>3.02</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
+        <v>65</v>
+      </c>
+      <c r="B13" t="s">
         <v>66</v>
-      </c>
-[...1 lines deleted...]
-        <v>67</v>
       </c>
       <c r="C13" s="1">
         <v>240000.0</v>
       </c>
       <c r="D13" s="1">
-        <v>97.18270892</v>
+        <v>97.89828037</v>
       </c>
       <c r="E13" s="1">
         <v>99.791763</v>
       </c>
       <c r="F13" t="s">
         <v>8</v>
       </c>
       <c r="G13">
         <v>1.0</v>
       </c>
       <c r="H13" s="1">
         <v>239500.23</v>
       </c>
       <c r="I13" s="1">
-        <v>-2213.78</v>
+        <v>-85.45</v>
       </c>
       <c r="J13" s="1">
-        <v>-0.92433314155899</v>
+        <v>-0.035678462605234</v>
       </c>
       <c r="K13">
         <v>0.0</v>
       </c>
       <c r="L13" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="M13" s="1">
-        <v>233238.5</v>
+        <v>234955.88</v>
       </c>
       <c r="N13" s="1">
-        <v>237286.45</v>
+        <v>239414.78</v>
       </c>
       <c r="O13" s="1">
         <v>0.49</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
+        <v>68</v>
+      </c>
+      <c r="B14" t="s">
         <v>69</v>
-      </c>
-[...1 lines deleted...]
-        <v>70</v>
       </c>
       <c r="C14" s="1">
         <v>334000.0</v>
       </c>
       <c r="D14" s="1">
-        <v>99.37674548</v>
+        <v>100.20874995</v>
       </c>
       <c r="E14" s="1">
         <v>99.58</v>
       </c>
       <c r="F14" t="s">
         <v>8</v>
       </c>
       <c r="G14">
         <v>1.0</v>
       </c>
       <c r="H14" s="1">
         <v>332597.2</v>
       </c>
       <c r="I14" s="1">
-        <v>-370.03</v>
+        <v>3095.16</v>
       </c>
       <c r="J14" s="1">
-        <v>-0.11125469486815</v>
+        <v>0.93060314398317</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
       <c r="L14">
-        <v>308.84</v>
+        <v>995.14</v>
       </c>
       <c r="M14" s="1">
-        <v>331918.33</v>
+        <v>334697.22</v>
       </c>
       <c r="N14" s="1">
-        <v>332227.17</v>
+        <v>335692.36</v>
       </c>
       <c r="O14" s="1">
         <v>0.69</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
+        <v>70</v>
+      </c>
+      <c r="B15" t="s">
         <v>71</v>
-      </c>
-[...1 lines deleted...]
-        <v>72</v>
       </c>
       <c r="C15" s="1">
         <v>100000.0</v>
       </c>
       <c r="D15" s="1">
-        <v>98.98717535</v>
+        <v>99.12583828</v>
       </c>
       <c r="E15" s="1">
         <v>95.89134</v>
       </c>
       <c r="F15" t="s">
         <v>8</v>
       </c>
       <c r="G15">
         <v>1.0</v>
       </c>
       <c r="H15" s="1">
         <v>95891.34</v>
       </c>
       <c r="I15" s="1">
-        <v>3168.78</v>
+        <v>3314.29</v>
       </c>
       <c r="J15" s="1">
-        <v>3.3045528407466</v>
+        <v>3.4562975134147</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15">
-        <v>72.95</v>
+        <v>79.79</v>
       </c>
       <c r="M15" s="1">
-        <v>98987.17</v>
+        <v>99125.84</v>
       </c>
       <c r="N15" s="1">
-        <v>99060.12</v>
+        <v>99205.63</v>
       </c>
       <c r="O15" s="1">
-        <v>0.21</v>
+        <v>0.2</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
+        <v>72</v>
+      </c>
+      <c r="B16" t="s">
         <v>73</v>
-      </c>
-[...1 lines deleted...]
-        <v>74</v>
       </c>
       <c r="C16" s="1">
         <v>300000.0</v>
       </c>
       <c r="D16" s="1">
-        <v>96.68883958</v>
+        <v>97.81858411</v>
       </c>
       <c r="E16" s="1">
         <v>98.691</v>
       </c>
       <c r="F16" t="s">
         <v>8</v>
       </c>
       <c r="G16">
         <v>1.0</v>
       </c>
       <c r="H16" s="1">
         <v>296073.0</v>
       </c>
       <c r="I16" s="1">
-        <v>1127.77</v>
+        <v>5092.34</v>
       </c>
       <c r="J16" s="1">
-        <v>0.38090943787512</v>
+        <v>1.7199609555751</v>
       </c>
       <c r="K16">
         <v>0.0</v>
       </c>
       <c r="L16" t="s">
-        <v>75</v>
+        <v>74</v>
       </c>
       <c r="M16" s="1">
-        <v>290066.52</v>
+        <v>293455.75</v>
       </c>
       <c r="N16" s="1">
-        <v>297200.77</v>
+        <v>301165.34</v>
       </c>
       <c r="O16" s="1">
         <v>0.62</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
+        <v>75</v>
+      </c>
+      <c r="B17" t="s">
         <v>76</v>
-      </c>
-[...1 lines deleted...]
-        <v>77</v>
       </c>
       <c r="C17" s="1">
         <v>200000.0</v>
       </c>
       <c r="D17" s="1">
-        <v>96.84978669</v>
+        <v>97.65001149</v>
       </c>
       <c r="E17" s="1">
         <v>99.830165</v>
       </c>
       <c r="F17" t="s">
         <v>8</v>
       </c>
       <c r="G17">
         <v>1.0</v>
       </c>
       <c r="H17" s="1">
         <v>199660.33</v>
       </c>
       <c r="I17" s="1">
-        <v>-2262.13</v>
+        <v>-291.81</v>
       </c>
       <c r="J17" s="1">
-        <v>-1.1329892122286</v>
+        <v>-0.14615321932003</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17" t="s">
-        <v>78</v>
+        <v>77</v>
       </c>
       <c r="M17" s="1">
-        <v>193699.57</v>
+        <v>195300.03</v>
       </c>
       <c r="N17" s="1">
-        <v>197398.2</v>
+        <v>199368.52</v>
       </c>
       <c r="O17" s="1">
         <v>0.41</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
+        <v>78</v>
+      </c>
+      <c r="B18" t="s">
         <v>79</v>
-      </c>
-[...1 lines deleted...]
-        <v>80</v>
       </c>
       <c r="C18" s="1">
         <v>470000.0</v>
       </c>
       <c r="D18" s="1">
-        <v>100.93470784</v>
+        <v>101.00300393</v>
       </c>
       <c r="E18" s="1">
         <v>102.934987</v>
       </c>
       <c r="F18" t="s">
         <v>8</v>
       </c>
       <c r="G18">
         <v>1.0</v>
       </c>
       <c r="H18" s="1">
         <v>483794.44</v>
       </c>
       <c r="I18" s="1">
-        <v>-2212.89</v>
+        <v>-958.34</v>
       </c>
       <c r="J18" s="1">
-        <v>-0.45740294162951</v>
+        <v>-0.19808826244469</v>
       </c>
       <c r="K18">
         <v>0.0</v>
       </c>
       <c r="L18" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="M18" s="1">
-        <v>474393.13</v>
+        <v>474714.11</v>
       </c>
       <c r="N18" s="1">
-        <v>481581.55</v>
+        <v>482836.1</v>
       </c>
       <c r="O18" s="1">
-        <v>1.0</v>
+        <v>0.99</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
+        <v>81</v>
+      </c>
+      <c r="B19" t="s">
         <v>82</v>
-      </c>
-[...1 lines deleted...]
-        <v>83</v>
       </c>
       <c r="C19" s="1">
         <v>135000.0</v>
       </c>
       <c r="D19" s="1">
-        <v>100.00883926</v>
+        <v>100.35322005</v>
       </c>
       <c r="E19" s="1">
         <v>104.823259</v>
       </c>
       <c r="F19" t="s">
         <v>8</v>
       </c>
       <c r="G19">
         <v>1.0</v>
       </c>
       <c r="H19" s="1">
         <v>141511.4</v>
       </c>
       <c r="I19" s="1">
-        <v>-5073.87</v>
+        <v>-4371.35</v>
       </c>
       <c r="J19" s="1">
-        <v>-3.5854849856619</v>
+        <v>-3.0890444162096</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
       <c r="L19" t="s">
-        <v>84</v>
+        <v>83</v>
       </c>
       <c r="M19" s="1">
-        <v>135011.93</v>
+        <v>135476.85</v>
       </c>
       <c r="N19" s="1">
-        <v>136437.53</v>
+        <v>137140.05</v>
       </c>
       <c r="O19" s="1">
         <v>0.28</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
+        <v>84</v>
+      </c>
+      <c r="B20" t="s">
         <v>85</v>
-      </c>
-[...1 lines deleted...]
-        <v>86</v>
       </c>
       <c r="C20" s="1">
         <v>100000.0</v>
       </c>
       <c r="D20" s="1">
-        <v>99.34273127</v>
+        <v>100.00478141</v>
       </c>
       <c r="E20" s="1">
         <v>104.07483</v>
       </c>
       <c r="F20" t="s">
         <v>8</v>
       </c>
       <c r="G20">
         <v>1.0</v>
       </c>
       <c r="H20" s="1">
         <v>104074.83</v>
       </c>
       <c r="I20" s="1">
-        <v>-3565.96</v>
+        <v>-2709.56</v>
       </c>
       <c r="J20" s="1">
-        <v>-3.4263423730791</v>
+        <v>-2.6034729050242</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="M20" s="1">
-        <v>99342.73</v>
+        <v>100004.78</v>
       </c>
       <c r="N20" s="1">
-        <v>100508.87</v>
+        <v>101365.27</v>
       </c>
       <c r="O20" s="1">
         <v>0.21</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
+        <v>87</v>
+      </c>
+      <c r="B21" t="s">
         <v>88</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
       <c r="C21" s="1">
         <v>1020000.0</v>
       </c>
       <c r="D21" s="1">
-        <v>88.3793038</v>
+        <v>89.08884726</v>
       </c>
       <c r="E21" s="1">
         <v>89.242955</v>
       </c>
       <c r="F21" t="s">
         <v>8</v>
       </c>
       <c r="G21">
         <v>1.0</v>
       </c>
       <c r="H21" s="1">
         <v>910278.14</v>
       </c>
       <c r="I21" s="1">
-        <v>-355.82</v>
+        <v>7650.02</v>
       </c>
       <c r="J21" s="1">
-        <v>-0.039089151366416</v>
+        <v>0.84040467015939</v>
       </c>
       <c r="K21">
         <v>0.0</v>
       </c>
       <c r="L21" t="s">
-        <v>90</v>
+        <v>89</v>
       </c>
       <c r="M21" s="1">
-        <v>901468.9</v>
+        <v>908706.24</v>
       </c>
       <c r="N21" s="1">
-        <v>909922.32</v>
+        <v>917928.16</v>
       </c>
       <c r="O21" s="1">
-        <v>1.89</v>
+        <v>1.88</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
+        <v>90</v>
+      </c>
+      <c r="B22" t="s">
         <v>91</v>
-      </c>
-[...1 lines deleted...]
-        <v>92</v>
       </c>
       <c r="C22" s="1">
         <v>200000.0</v>
       </c>
       <c r="D22" s="1">
-        <v>98.17987641</v>
+        <v>98.84859938</v>
       </c>
       <c r="E22" s="1">
         <v>99.783035</v>
       </c>
       <c r="F22" t="s">
         <v>8</v>
       </c>
       <c r="G22">
         <v>1.0</v>
       </c>
       <c r="H22" s="1">
         <v>199566.07</v>
       </c>
       <c r="I22" s="1">
-        <v>-2762.48</v>
+        <v>-1096.27</v>
       </c>
       <c r="J22" s="1">
-        <v>-1.3842433235269</v>
+        <v>-0.54932684699358</v>
       </c>
       <c r="K22">
         <v>0.0</v>
       </c>
       <c r="L22">
-        <v>443.84</v>
+        <v>772.6</v>
       </c>
       <c r="M22" s="1">
-        <v>196359.75</v>
+        <v>197697.2</v>
       </c>
       <c r="N22" s="1">
-        <v>196803.59</v>
+        <v>198469.8</v>
       </c>
       <c r="O22" s="1">
         <v>0.41</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
+        <v>92</v>
+      </c>
+      <c r="B23" t="s">
         <v>93</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="C23" s="1">
         <v>100000.0</v>
       </c>
       <c r="D23" s="1">
-        <v>99.88077927</v>
+        <v>100.39878767</v>
       </c>
       <c r="E23" s="1">
         <v>99.762</v>
       </c>
       <c r="F23" t="s">
         <v>8</v>
       </c>
       <c r="G23">
         <v>1.0</v>
       </c>
       <c r="H23" s="1">
         <v>99762.0</v>
       </c>
       <c r="I23" s="1">
-        <v>386.93</v>
+        <v>1089.87</v>
       </c>
       <c r="J23" s="1">
-        <v>0.38785309035505</v>
+        <v>1.0924700787875</v>
       </c>
       <c r="K23">
         <v>0.0</v>
       </c>
       <c r="L23">
-        <v>268.15</v>
+        <v>453.08</v>
       </c>
       <c r="M23" s="1">
-        <v>99880.78</v>
+        <v>100398.79</v>
       </c>
       <c r="N23" s="1">
-        <v>100148.93</v>
+        <v>100851.87</v>
       </c>
       <c r="O23" s="1">
         <v>0.21</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
+        <v>94</v>
+      </c>
+      <c r="B24" t="s">
         <v>95</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
       <c r="C24" s="1">
         <v>160000.0</v>
       </c>
       <c r="D24" s="1">
-        <v>97.73318486</v>
+        <v>98.377759</v>
       </c>
       <c r="E24" s="1">
         <v>99.799</v>
       </c>
       <c r="F24" t="s">
         <v>8</v>
       </c>
       <c r="G24">
         <v>1.0</v>
       </c>
       <c r="H24" s="1">
         <v>159678.4</v>
       </c>
       <c r="I24" s="1">
-        <v>-510.78</v>
+        <v>794.51</v>
       </c>
       <c r="J24" s="1">
-        <v>-0.31988045972405</v>
+        <v>0.49756886341547</v>
       </c>
       <c r="K24">
         <v>0.0</v>
       </c>
       <c r="L24" t="s">
-        <v>97</v>
+        <v>96</v>
       </c>
       <c r="M24" s="1">
-        <v>156373.1</v>
+        <v>157404.42</v>
       </c>
       <c r="N24" s="1">
-        <v>159167.62</v>
+        <v>160472.91</v>
       </c>
       <c r="O24" s="1">
         <v>0.33</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
+        <v>97</v>
+      </c>
+      <c r="B25" t="s">
         <v>98</v>
       </c>
-      <c r="B25" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C25" s="1">
-        <v>200000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D25" s="1">
-        <v>94.49877359</v>
+        <v>99.64634526</v>
       </c>
       <c r="E25" s="1">
-        <v>96.246745</v>
+        <v>99.491</v>
       </c>
       <c r="F25" t="s">
         <v>8</v>
       </c>
       <c r="G25">
         <v>1.0</v>
       </c>
       <c r="H25" s="1">
-        <v>192493.49</v>
+        <v>596946.0</v>
       </c>
       <c r="I25" s="1">
-        <v>-2382.93</v>
+        <v>932.07</v>
       </c>
       <c r="J25" s="1">
-        <v>-1.2379275787457</v>
+        <v>0.15613975133429</v>
       </c>
       <c r="K25">
         <v>0.0</v>
       </c>
-      <c r="L25" t="s">
-        <v>100</v>
+      <c r="L25">
+        <v>0.0</v>
       </c>
       <c r="M25" s="1">
-        <v>188997.55</v>
+        <v>597878.07</v>
       </c>
       <c r="N25" s="1">
-        <v>190110.56</v>
+        <v>597878.07</v>
       </c>
       <c r="O25" s="1">
-        <v>0.4</v>
+        <v>1.23</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
+        <v>99</v>
+      </c>
+      <c r="B26" t="s">
+        <v>100</v>
+      </c>
+      <c r="C26" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="D26" s="1">
+        <v>94.91674029</v>
+      </c>
+      <c r="E26" s="1">
+        <v>96.246745</v>
+      </c>
+      <c r="F26" t="s">
+        <v>8</v>
+      </c>
+      <c r="G26">
+        <v>1.0</v>
+      </c>
+      <c r="H26" s="1">
+        <v>192493.49</v>
+      </c>
+      <c r="I26" s="1">
+        <v>-1478.5</v>
+      </c>
+      <c r="J26" s="1">
+        <v>-0.7680779230508</v>
+      </c>
+      <c r="K26">
+        <v>0.0</v>
+      </c>
+      <c r="L26" t="s">
         <v>101</v>
       </c>
-      <c r="B26" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M26" s="1">
-        <v>98055.88</v>
+        <v>189833.48</v>
       </c>
       <c r="N26" s="1">
-        <v>99060.67</v>
+        <v>191014.99</v>
       </c>
       <c r="O26" s="1">
-        <v>0.21</v>
+        <v>0.39</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
+        <v>102</v>
+      </c>
+      <c r="B27" t="s">
+        <v>103</v>
+      </c>
+      <c r="C27" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="D27" s="1">
+        <v>98.21442324</v>
+      </c>
+      <c r="E27" s="1">
+        <v>96.98237</v>
+      </c>
+      <c r="F27" t="s">
+        <v>8</v>
+      </c>
+      <c r="G27">
+        <v>1.0</v>
+      </c>
+      <c r="H27" s="1">
+        <v>96982.37</v>
+      </c>
+      <c r="I27" s="1">
+        <v>2298.49</v>
+      </c>
+      <c r="J27" s="1">
+        <v>2.3700080746635</v>
+      </c>
+      <c r="K27">
+        <v>0.0</v>
+      </c>
+      <c r="L27" t="s">
         <v>104</v>
       </c>
-      <c r="B27" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M27" s="1">
-        <v>297526.12</v>
+        <v>98214.42</v>
       </c>
       <c r="N27" s="1">
-        <v>298075.98</v>
+        <v>99280.86</v>
       </c>
       <c r="O27" s="1">
-        <v>0.62</v>
+        <v>0.2</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
+        <v>105</v>
+      </c>
+      <c r="B28" t="s">
         <v>106</v>
-      </c>
-[...1 lines deleted...]
-        <v>107</v>
       </c>
       <c r="C28" s="1">
         <v>300000.0</v>
       </c>
       <c r="D28" s="1">
-        <v>100.70068397</v>
+        <v>99.30260329</v>
       </c>
       <c r="E28" s="1">
-        <v>104.945653</v>
+        <v>96.18004</v>
       </c>
       <c r="F28" t="s">
         <v>8</v>
       </c>
       <c r="G28">
         <v>1.0</v>
       </c>
       <c r="H28" s="1">
-        <v>314836.96</v>
+        <v>288540.12</v>
       </c>
       <c r="I28" s="1">
-        <v>-11929.43</v>
+        <v>9966.87</v>
       </c>
       <c r="J28" s="1">
-        <v>-3.789081815553</v>
+        <v>3.4542406095901</v>
       </c>
       <c r="K28">
         <v>0.0</v>
       </c>
       <c r="L28">
-        <v>805.48</v>
+        <v>599.18</v>
       </c>
       <c r="M28" s="1">
-        <v>302102.05</v>
+        <v>297907.81</v>
       </c>
       <c r="N28" s="1">
-        <v>302907.53</v>
+        <v>298506.99</v>
       </c>
       <c r="O28" s="1">
-        <v>0.63</v>
+        <v>0.61</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
+        <v>107</v>
+      </c>
+      <c r="B29" t="s">
         <v>108</v>
       </c>
-      <c r="B29" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C29" s="1">
-        <v>413000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D29" s="1">
-        <v>99.79794341</v>
+        <v>99.39346134</v>
       </c>
       <c r="E29" s="1">
-        <v>99.757</v>
+        <v>99.427</v>
       </c>
       <c r="F29" t="s">
         <v>8</v>
       </c>
       <c r="G29">
         <v>1.0</v>
       </c>
       <c r="H29" s="1">
-        <v>411996.41</v>
+        <v>596562.0</v>
       </c>
       <c r="I29" s="1">
-        <v>2301.99</v>
+        <v>-77.94</v>
       </c>
       <c r="J29" s="1">
-        <v>0.55874030552839</v>
+        <v>-0.013064861657296</v>
       </c>
       <c r="K29">
         <v>0.0</v>
       </c>
-      <c r="L29" t="s">
-        <v>110</v>
+      <c r="L29">
+        <v>123.29</v>
       </c>
       <c r="M29" s="1">
-        <v>412165.51</v>
+        <v>596360.77</v>
       </c>
       <c r="N29" s="1">
-        <v>414298.4</v>
+        <v>596484.06</v>
       </c>
       <c r="O29" s="1">
-        <v>0.86</v>
+        <v>1.22</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
+        <v>109</v>
+      </c>
+      <c r="B30" t="s">
+        <v>110</v>
+      </c>
+      <c r="C30" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="D30" s="1">
+        <v>101.0098543</v>
+      </c>
+      <c r="E30" s="1">
+        <v>104.945653</v>
+      </c>
+      <c r="F30" t="s">
+        <v>8</v>
+      </c>
+      <c r="G30">
+        <v>1.0</v>
+      </c>
+      <c r="H30" s="1">
+        <v>314836.96</v>
+      </c>
+      <c r="I30" s="1">
+        <v>-10426.58</v>
+      </c>
+      <c r="J30" s="1">
+        <v>-3.3117395111425</v>
+      </c>
+      <c r="K30">
+        <v>0.0</v>
+      </c>
+      <c r="L30" t="s">
         <v>111</v>
       </c>
-      <c r="B30" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M30" s="1">
-        <v>96081.44</v>
+        <v>303029.56</v>
       </c>
       <c r="N30" s="1">
-        <v>96141.44</v>
+        <v>304410.38</v>
       </c>
       <c r="O30" s="1">
-        <v>0.2</v>
+        <v>0.62</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
+        <v>112</v>
+      </c>
+      <c r="B31" t="s">
         <v>113</v>
       </c>
-      <c r="B31" t="s">
+      <c r="C31" s="1">
+        <v>413000.0</v>
+      </c>
+      <c r="D31" s="1">
+        <v>100.59666899</v>
+      </c>
+      <c r="E31" s="1">
+        <v>99.757</v>
+      </c>
+      <c r="F31" t="s">
+        <v>8</v>
+      </c>
+      <c r="G31">
+        <v>1.0</v>
+      </c>
+      <c r="H31" s="1">
+        <v>411996.41</v>
+      </c>
+      <c r="I31" s="1">
+        <v>6421.07</v>
+      </c>
+      <c r="J31" s="1">
+        <v>1.5585257162799</v>
+      </c>
+      <c r="K31">
+        <v>0.0</v>
+      </c>
+      <c r="L31" t="s">
         <v>114</v>
       </c>
-      <c r="C31" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M31" s="1">
-        <v>188438.01</v>
+        <v>415464.25</v>
       </c>
       <c r="N31" s="1">
-        <v>188876.37</v>
+        <v>418417.48</v>
       </c>
       <c r="O31" s="1">
-        <v>0.39</v>
+        <v>0.86</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
         <v>115</v>
       </c>
       <c r="B32" t="s">
         <v>116</v>
       </c>
       <c r="C32" s="1">
-        <v>500000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D32" s="1">
-        <v>99.77341416</v>
+        <v>96.34364468</v>
       </c>
       <c r="E32" s="1">
-        <v>103.290392</v>
+        <v>92.84792</v>
       </c>
       <c r="F32" t="s">
         <v>8</v>
       </c>
       <c r="G32">
         <v>1.0</v>
       </c>
       <c r="H32" s="1">
-        <v>516451.96</v>
+        <v>92847.92</v>
       </c>
       <c r="I32" s="1">
-        <v>-17584.89</v>
+        <v>3561.2</v>
       </c>
       <c r="J32" s="1">
-        <v>-3.4049420588897</v>
+        <v>3.8355194171286</v>
       </c>
       <c r="K32">
         <v>0.0</v>
       </c>
       <c r="L32">
-        <v>0.0</v>
+        <v>65.48</v>
       </c>
       <c r="M32" s="1">
-        <v>498867.07</v>
+        <v>96343.64</v>
       </c>
       <c r="N32" s="1">
-        <v>498867.07</v>
+        <v>96409.12</v>
       </c>
       <c r="O32" s="1">
-        <v>1.04</v>
+        <v>0.2</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
         <v>117</v>
       </c>
       <c r="B33" t="s">
         <v>118</v>
       </c>
       <c r="C33" s="1">
-        <v>1000000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D33" s="1">
-        <v>97.88164821</v>
+        <v>94.58264952</v>
       </c>
       <c r="E33" s="1">
-        <v>99.867094</v>
+        <v>91.485975</v>
       </c>
       <c r="F33" t="s">
         <v>8</v>
       </c>
       <c r="G33">
         <v>1.0</v>
       </c>
       <c r="H33" s="1">
-        <v>998670.94</v>
+        <v>182971.95</v>
       </c>
       <c r="I33" s="1">
-        <v>3724.31</v>
+        <v>6659.1</v>
       </c>
       <c r="J33" s="1">
-        <v>0.37292664188266</v>
+        <v>3.6394103030546</v>
       </c>
       <c r="K33">
         <v>0.0</v>
       </c>
-      <c r="L33" t="s">
-        <v>119</v>
+      <c r="L33">
+        <v>465.75</v>
       </c>
       <c r="M33" s="1">
-        <v>978816.48</v>
+        <v>189165.3</v>
       </c>
       <c r="N33" s="1">
-        <v>1002395.25</v>
+        <v>189631.05</v>
       </c>
       <c r="O33" s="1">
-        <v>2.08</v>
+        <v>0.39</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
+        <v>119</v>
+      </c>
+      <c r="B34" t="s">
         <v>120</v>
       </c>
-      <c r="B34" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C34" s="1">
-        <v>400000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D34" s="1">
-        <v>99.87352324</v>
+        <v>100.42764517</v>
       </c>
       <c r="E34" s="1">
-        <v>98.199808</v>
+        <v>103.290392</v>
       </c>
       <c r="F34" t="s">
         <v>8</v>
       </c>
       <c r="G34">
         <v>1.0</v>
       </c>
       <c r="H34" s="1">
-        <v>392799.23</v>
+        <v>516451.96</v>
       </c>
       <c r="I34" s="1">
-        <v>10289.38</v>
+        <v>-13354.83</v>
       </c>
       <c r="J34" s="1">
-        <v>2.6195010616492</v>
+        <v>-2.5858803982465</v>
       </c>
       <c r="K34">
         <v>0.0</v>
       </c>
-      <c r="L34" t="s">
-        <v>122</v>
+      <c r="L34">
+        <v>958.9</v>
       </c>
       <c r="M34" s="1">
-        <v>399494.09</v>
+        <v>502138.23</v>
       </c>
       <c r="N34" s="1">
-        <v>403088.61</v>
+        <v>503097.13</v>
       </c>
       <c r="O34" s="1">
-        <v>0.84</v>
+        <v>1.03</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
+        <v>121</v>
+      </c>
+      <c r="B35" t="s">
+        <v>122</v>
+      </c>
+      <c r="C35" s="1">
+        <v>1000000.0</v>
+      </c>
+      <c r="D35" s="1">
+        <v>98.69923156</v>
+      </c>
+      <c r="E35" s="1">
+        <v>99.867094</v>
+      </c>
+      <c r="F35" t="s">
+        <v>8</v>
+      </c>
+      <c r="G35">
+        <v>1.0</v>
+      </c>
+      <c r="H35" s="1">
+        <v>998670.94</v>
+      </c>
+      <c r="I35" s="1">
+        <v>13749.46</v>
+      </c>
+      <c r="J35" s="1">
+        <v>1.3767758176682</v>
+      </c>
+      <c r="K35">
+        <v>0.0</v>
+      </c>
+      <c r="L35" t="s">
         <v>123</v>
       </c>
-      <c r="B35" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M35" s="1">
-        <v>97430.25</v>
+        <v>986992.32</v>
       </c>
       <c r="N35" s="1">
-        <v>97780.59</v>
+        <v>1012420.4</v>
       </c>
       <c r="O35" s="1">
-        <v>0.2</v>
+        <v>2.08</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
+        <v>124</v>
+      </c>
+      <c r="B36" t="s">
         <v>125</v>
       </c>
-      <c r="B36" t="s">
+      <c r="C36" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="D36" s="1">
+        <v>99.94461391</v>
+      </c>
+      <c r="E36" s="1">
+        <v>98.199808</v>
+      </c>
+      <c r="F36" t="s">
+        <v>8</v>
+      </c>
+      <c r="G36">
+        <v>1.0</v>
+      </c>
+      <c r="H36" s="1">
+        <v>392799.23</v>
+      </c>
+      <c r="I36" s="1">
+        <v>10792.92</v>
+      </c>
+      <c r="J36" s="1">
+        <v>2.747693777302</v>
+      </c>
+      <c r="K36">
+        <v>0.0</v>
+      </c>
+      <c r="L36" t="s">
         <v>126</v>
       </c>
-      <c r="C36" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M36" s="1">
-        <v>504796.25</v>
+        <v>399778.45</v>
       </c>
       <c r="N36" s="1">
-        <v>521580.5</v>
+        <v>403592.15</v>
       </c>
       <c r="O36" s="1">
-        <v>1.08</v>
+        <v>0.83</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
+        <v>127</v>
+      </c>
+      <c r="B37" t="s">
         <v>128</v>
-      </c>
-[...1 lines deleted...]
-        <v>129</v>
       </c>
       <c r="C37" s="1">
         <v>100000.0</v>
       </c>
       <c r="D37" s="1">
-        <v>101.29936727</v>
+        <v>97.61782908</v>
       </c>
       <c r="E37" s="1">
-        <v>105.72405</v>
+        <v>96.0814</v>
       </c>
       <c r="F37" t="s">
         <v>8</v>
       </c>
       <c r="G37">
         <v>1.0</v>
       </c>
       <c r="H37" s="1">
-        <v>105724.05</v>
+        <v>96081.4</v>
       </c>
       <c r="I37" s="1">
-        <v>-846.94</v>
+        <v>1907.32</v>
       </c>
       <c r="J37" s="1">
-        <v>-0.80108546730853</v>
+        <v>1.9851084601182</v>
       </c>
       <c r="K37">
         <v>0.0</v>
       </c>
-      <c r="L37" t="s">
-        <v>130</v>
+      <c r="L37">
+        <v>370.89</v>
       </c>
       <c r="M37" s="1">
-        <v>101299.37</v>
+        <v>97617.83</v>
       </c>
       <c r="N37" s="1">
-        <v>104877.11</v>
+        <v>97988.72</v>
       </c>
       <c r="O37" s="1">
-        <v>0.22</v>
+        <v>0.2</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
       <c r="B38" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="C38" s="1">
         <v>500000.0</v>
       </c>
       <c r="D38" s="1">
-        <v>101.79849949</v>
+        <v>101.41307698</v>
       </c>
       <c r="E38" s="1">
-        <v>102.534722</v>
+        <v>105.371746</v>
       </c>
       <c r="F38" t="s">
         <v>8</v>
       </c>
       <c r="G38">
         <v>1.0</v>
       </c>
       <c r="H38" s="1">
-        <v>512673.61</v>
+        <v>526858.73</v>
       </c>
       <c r="I38" s="1">
-        <v>15403.24</v>
+        <v>-2015.95</v>
       </c>
       <c r="J38" s="1">
-        <v>3.0044924684147</v>
+        <v>-0.38263577790578</v>
       </c>
       <c r="K38">
         <v>0.0</v>
       </c>
       <c r="L38" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="M38" s="1">
-        <v>508992.49</v>
+        <v>507065.38</v>
       </c>
       <c r="N38" s="1">
-        <v>528076.85</v>
+        <v>524842.78</v>
       </c>
       <c r="O38" s="1">
-        <v>1.1</v>
+        <v>1.08</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
+        <v>132</v>
+      </c>
+      <c r="B39" t="s">
+        <v>133</v>
+      </c>
+      <c r="C39" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="D39" s="1">
+        <v>101.51546885</v>
+      </c>
+      <c r="E39" s="1">
+        <v>105.72405</v>
+      </c>
+      <c r="F39" t="s">
+        <v>8</v>
+      </c>
+      <c r="G39">
+        <v>1.0</v>
+      </c>
+      <c r="H39" s="1">
+        <v>105724.05</v>
+      </c>
+      <c r="I39" s="1">
+        <v>-418.51</v>
+      </c>
+      <c r="J39" s="1">
+        <v>-0.39585127508831</v>
+      </c>
+      <c r="K39">
+        <v>0.0</v>
+      </c>
+      <c r="L39" t="s">
         <v>134</v>
       </c>
-      <c r="B39" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M39" s="1">
-        <v>106259.74</v>
+        <v>101515.47</v>
       </c>
       <c r="N39" s="1">
-        <v>108291.73</v>
+        <v>105305.54</v>
       </c>
       <c r="O39" s="1">
-        <v>0.23</v>
+        <v>0.22</v>
       </c>
       <c r="P39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
+        <v>135</v>
+      </c>
+      <c r="B40" t="s">
+        <v>136</v>
+      </c>
+      <c r="C40" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="D40" s="1">
+        <v>102.04780582</v>
+      </c>
+      <c r="E40" s="1">
+        <v>102.534722</v>
+      </c>
+      <c r="F40" t="s">
+        <v>8</v>
+      </c>
+      <c r="G40">
+        <v>1.0</v>
+      </c>
+      <c r="H40" s="1">
+        <v>512673.61</v>
+      </c>
+      <c r="I40" s="1">
+        <v>17782.38</v>
+      </c>
+      <c r="J40" s="1">
+        <v>3.4685577047744</v>
+      </c>
+      <c r="K40">
+        <v>0.0</v>
+      </c>
+      <c r="L40" t="s">
         <v>137</v>
       </c>
-      <c r="B40" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M40" s="1">
-        <v>298105.04</v>
+        <v>510239.03</v>
       </c>
       <c r="N40" s="1">
-        <v>299470.0</v>
+        <v>530455.99</v>
       </c>
       <c r="O40" s="1">
-        <v>0.62</v>
+        <v>1.09</v>
       </c>
       <c r="P40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
+        <v>138</v>
+      </c>
+      <c r="B41" t="s">
+        <v>139</v>
+      </c>
+      <c r="C41" s="1">
+        <v>110000.0</v>
+      </c>
+      <c r="D41" s="1">
+        <v>98.14481291</v>
+      </c>
+      <c r="E41" s="1">
+        <v>99.333</v>
+      </c>
+      <c r="F41" t="s">
+        <v>8</v>
+      </c>
+      <c r="G41">
+        <v>1.0</v>
+      </c>
+      <c r="H41" s="1">
+        <v>109266.3</v>
+      </c>
+      <c r="I41" s="1">
+        <v>943.47</v>
+      </c>
+      <c r="J41" s="1">
+        <v>0.86345927335327</v>
+      </c>
+      <c r="K41">
+        <v>0.0</v>
+      </c>
+      <c r="L41" t="s">
         <v>140</v>
       </c>
-      <c r="B41" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M41" s="1">
-        <v>374627.38</v>
+        <v>107959.29</v>
       </c>
       <c r="N41" s="1">
-        <v>389945.87</v>
+        <v>110209.77</v>
       </c>
       <c r="O41" s="1">
-        <v>0.81</v>
+        <v>0.23</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
+        <v>141</v>
+      </c>
+      <c r="B42" t="s">
+        <v>142</v>
+      </c>
+      <c r="C42" s="1">
+        <v>299000.0</v>
+      </c>
+      <c r="D42" s="1">
+        <v>100.8856612</v>
+      </c>
+      <c r="E42" s="1">
+        <v>99.298</v>
+      </c>
+      <c r="F42" t="s">
+        <v>8</v>
+      </c>
+      <c r="G42">
+        <v>1.0</v>
+      </c>
+      <c r="H42" s="1">
+        <v>296901.02</v>
+      </c>
+      <c r="I42" s="1">
+        <v>6746.93</v>
+      </c>
+      <c r="J42" s="1">
+        <v>2.272450933311</v>
+      </c>
+      <c r="K42">
+        <v>0.0</v>
+      </c>
+      <c r="L42" t="s">
         <v>143</v>
       </c>
-      <c r="B42" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M42" s="1">
-        <v>283699.1</v>
+        <v>301648.13</v>
       </c>
       <c r="N42" s="1">
-        <v>283936.43</v>
+        <v>303647.95</v>
       </c>
       <c r="O42" s="1">
-        <v>0.59</v>
+        <v>0.62</v>
       </c>
       <c r="P42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
+        <v>144</v>
+      </c>
+      <c r="B43" t="s">
         <v>145</v>
       </c>
-      <c r="B43" t="s">
+      <c r="C43" s="1">
+        <v>355000.0</v>
+      </c>
+      <c r="D43" s="1">
+        <v>106.12186584</v>
+      </c>
+      <c r="E43" s="1">
+        <v>107.865242</v>
+      </c>
+      <c r="F43" t="s">
+        <v>8</v>
+      </c>
+      <c r="G43">
+        <v>1.0</v>
+      </c>
+      <c r="H43" s="1">
+        <v>382921.61</v>
+      </c>
+      <c r="I43" s="1">
+        <v>10102.11</v>
+      </c>
+      <c r="J43" s="1">
+        <v>2.6381665949853</v>
+      </c>
+      <c r="K43">
+        <v>0.0</v>
+      </c>
+      <c r="L43" t="s">
         <v>146</v>
       </c>
-      <c r="C43" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M43" s="1">
-        <v>489237.22</v>
+        <v>376732.62</v>
       </c>
       <c r="N43" s="1">
-        <v>491346.87</v>
+        <v>393023.72</v>
       </c>
       <c r="O43" s="1">
-        <v>1.02</v>
+        <v>0.81</v>
       </c>
       <c r="P43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
+        <v>147</v>
+      </c>
+      <c r="B44" t="s">
         <v>148</v>
       </c>
-      <c r="B44" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C44" s="1">
-        <v>305000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D44" s="1">
-        <v>96.2735</v>
+        <v>95.01955258</v>
       </c>
       <c r="E44" s="1">
-        <v>101.542662</v>
+        <v>93.44648</v>
       </c>
       <c r="F44" t="s">
         <v>8</v>
       </c>
       <c r="G44">
         <v>1.0</v>
       </c>
       <c r="H44" s="1">
-        <v>309705.12</v>
+        <v>280339.44</v>
       </c>
       <c r="I44" s="1">
-        <v>-14360.44</v>
+        <v>5182.57</v>
       </c>
       <c r="J44" s="1">
-        <v>-4.6368106539537</v>
+        <v>1.8486767327494</v>
       </c>
       <c r="K44">
         <v>0.0</v>
       </c>
-      <c r="L44" t="s">
-        <v>150</v>
+      <c r="L44">
+        <v>463.36</v>
       </c>
       <c r="M44" s="1">
-        <v>293634.17</v>
+        <v>285058.65</v>
       </c>
       <c r="N44" s="1">
-        <v>295344.68</v>
+        <v>285522.01</v>
       </c>
       <c r="O44" s="1">
-        <v>0.61</v>
+        <v>0.59</v>
       </c>
       <c r="P44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
+        <v>149</v>
+      </c>
+      <c r="B45" t="s">
+        <v>150</v>
+      </c>
+      <c r="C45" s="1">
+        <v>494000.0</v>
+      </c>
+      <c r="D45" s="1">
+        <v>99.81469973</v>
+      </c>
+      <c r="E45" s="1">
+        <v>101.132352</v>
+      </c>
+      <c r="F45" t="s">
+        <v>8</v>
+      </c>
+      <c r="G45">
+        <v>1.0</v>
+      </c>
+      <c r="H45" s="1">
+        <v>499593.82</v>
+      </c>
+      <c r="I45" s="1">
+        <v>-3418.32</v>
+      </c>
+      <c r="J45" s="1">
+        <v>-0.68421983282339</v>
+      </c>
+      <c r="K45">
+        <v>0.0</v>
+      </c>
+      <c r="L45" t="s">
         <v>151</v>
       </c>
-      <c r="B45" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M45" s="1">
-        <v>825292.97</v>
+        <v>493084.62</v>
       </c>
       <c r="N45" s="1">
-        <v>841498.45</v>
+        <v>496175.5</v>
       </c>
       <c r="O45" s="1">
-        <v>1.75</v>
+        <v>1.02</v>
       </c>
       <c r="P45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
+        <v>152</v>
+      </c>
+      <c r="B46" t="s">
+        <v>153</v>
+      </c>
+      <c r="C46" s="1">
+        <v>305000.0</v>
+      </c>
+      <c r="D46" s="1">
+        <v>97.0125</v>
+      </c>
+      <c r="E46" s="1">
+        <v>101.542662</v>
+      </c>
+      <c r="F46" t="s">
+        <v>8</v>
+      </c>
+      <c r="G46">
+        <v>1.0</v>
+      </c>
+      <c r="H46" s="1">
+        <v>309705.12</v>
+      </c>
+      <c r="I46" s="1">
+        <v>-11722.1</v>
+      </c>
+      <c r="J46" s="1">
+        <v>-3.7849228969802</v>
+      </c>
+      <c r="K46">
+        <v>0.0</v>
+      </c>
+      <c r="L46" t="s">
         <v>154</v>
       </c>
-      <c r="B46" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M46" s="1">
-        <v>99935.9</v>
+        <v>295888.13</v>
       </c>
       <c r="N46" s="1">
-        <v>102310.09</v>
+        <v>297983.02</v>
       </c>
       <c r="O46" s="1">
-        <v>0.21</v>
+        <v>0.61</v>
       </c>
       <c r="P46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
+        <v>155</v>
+      </c>
+      <c r="B47" t="s">
+        <v>156</v>
+      </c>
+      <c r="C47" s="1">
+        <v>800000.0</v>
+      </c>
+      <c r="D47" s="1">
+        <v>104.2627801</v>
+      </c>
+      <c r="E47" s="1">
+        <v>104.38516</v>
+      </c>
+      <c r="F47" t="s">
+        <v>8</v>
+      </c>
+      <c r="G47">
+        <v>1.0</v>
+      </c>
+      <c r="H47" s="1">
+        <v>835081.28</v>
+      </c>
+      <c r="I47" s="1">
+        <v>17144.25</v>
+      </c>
+      <c r="J47" s="1">
+        <v>2.0530037507247</v>
+      </c>
+      <c r="K47">
+        <v>0.0</v>
+      </c>
+      <c r="L47" t="s">
         <v>157</v>
       </c>
-      <c r="B47" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M47" s="1">
-        <v>106273.62</v>
+        <v>834102.24</v>
       </c>
       <c r="N47" s="1">
-        <v>108953.76</v>
+        <v>852225.53</v>
       </c>
       <c r="O47" s="1">
-        <v>0.23</v>
+        <v>1.75</v>
       </c>
       <c r="P47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
+        <v>158</v>
+      </c>
+      <c r="B48" t="s">
+        <v>159</v>
+      </c>
+      <c r="C48" s="1">
+        <v>101000.0</v>
+      </c>
+      <c r="D48" s="1">
+        <v>99.29545862</v>
+      </c>
+      <c r="E48" s="1">
+        <v>99.824</v>
+      </c>
+      <c r="F48" t="s">
+        <v>8</v>
+      </c>
+      <c r="G48">
+        <v>1.0</v>
+      </c>
+      <c r="H48" s="1">
+        <v>100822.24</v>
+      </c>
+      <c r="I48" s="1">
+        <v>1992.56</v>
+      </c>
+      <c r="J48" s="1">
+        <v>1.9763099887485</v>
+      </c>
+      <c r="K48">
+        <v>0.0</v>
+      </c>
+      <c r="L48" t="s">
         <v>160</v>
       </c>
-      <c r="B48" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M48" s="1">
-        <v>100101.52</v>
+        <v>100288.42</v>
       </c>
       <c r="N48" s="1">
-        <v>102098.78</v>
+        <v>102814.8</v>
       </c>
       <c r="O48" s="1">
         <v>0.21</v>
       </c>
       <c r="P48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
+        <v>161</v>
+      </c>
+      <c r="B49" t="s">
+        <v>162</v>
+      </c>
+      <c r="C49" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="D49" s="1">
+        <v>106.65935864</v>
+      </c>
+      <c r="E49" s="1">
+        <v>110.72922</v>
+      </c>
+      <c r="F49" t="s">
+        <v>8</v>
+      </c>
+      <c r="G49">
+        <v>1.0</v>
+      </c>
+      <c r="H49" s="1">
+        <v>110729.22</v>
+      </c>
+      <c r="I49" s="1">
+        <v>-1095.2</v>
+      </c>
+      <c r="J49" s="1">
+        <v>-0.98907948597489</v>
+      </c>
+      <c r="K49">
+        <v>0.0</v>
+      </c>
+      <c r="L49" t="s">
         <v>163</v>
       </c>
-      <c r="B49" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M49" s="1">
-        <v>462589.95</v>
+        <v>106659.36</v>
       </c>
       <c r="N49" s="1">
-        <v>470589.95</v>
+        <v>109634.02</v>
       </c>
       <c r="O49" s="1">
-        <v>0.98</v>
+        <v>0.22</v>
       </c>
       <c r="P49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
+        <v>164</v>
+      </c>
+      <c r="B50" t="s">
+        <v>165</v>
+      </c>
+      <c r="C50" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="D50" s="1">
+        <v>100.10563637</v>
+      </c>
+      <c r="E50" s="1">
+        <v>101.31079</v>
+      </c>
+      <c r="F50" t="s">
+        <v>8</v>
+      </c>
+      <c r="G50">
+        <v>1.0</v>
+      </c>
+      <c r="H50" s="1">
+        <v>101310.79</v>
+      </c>
+      <c r="I50" s="1">
+        <v>956.49</v>
+      </c>
+      <c r="J50" s="1">
+        <v>0.94411463971409</v>
+      </c>
+      <c r="K50">
+        <v>0.0</v>
+      </c>
+      <c r="L50" t="s">
         <v>166</v>
       </c>
-      <c r="B50" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M50" s="1">
-        <v>200120.7</v>
+        <v>100105.64</v>
       </c>
       <c r="N50" s="1">
-        <v>200906.32</v>
+        <v>102267.28</v>
       </c>
       <c r="O50" s="1">
-        <v>0.42</v>
+        <v>0.21</v>
       </c>
       <c r="P50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
+        <v>167</v>
+      </c>
+      <c r="B51" t="s">
         <v>168</v>
       </c>
-      <c r="B51" t="s">
+      <c r="C51" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="D51" s="1">
+        <v>93.00667705</v>
+      </c>
+      <c r="E51" s="1">
+        <v>93.11093</v>
+      </c>
+      <c r="F51" t="s">
+        <v>8</v>
+      </c>
+      <c r="G51">
+        <v>1.0</v>
+      </c>
+      <c r="H51" s="1">
+        <v>465554.65</v>
+      </c>
+      <c r="I51" s="1">
+        <v>8026.68</v>
+      </c>
+      <c r="J51" s="1">
+        <v>1.7241112294765</v>
+      </c>
+      <c r="K51">
+        <v>0.0</v>
+      </c>
+      <c r="L51" t="s">
         <v>169</v>
       </c>
-      <c r="C51" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M51" s="1">
-        <v>294337.41</v>
+        <v>465033.38</v>
       </c>
       <c r="N51" s="1">
-        <v>298085.36</v>
+        <v>473581.33</v>
       </c>
       <c r="O51" s="1">
-        <v>0.62</v>
+        <v>0.97</v>
       </c>
       <c r="P51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
+        <v>170</v>
+      </c>
+      <c r="B52" t="s">
         <v>171</v>
       </c>
-      <c r="B52" t="s">
+      <c r="C52" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="D52" s="1">
+        <v>100.69300994</v>
+      </c>
+      <c r="E52" s="1">
+        <v>99.572</v>
+      </c>
+      <c r="F52" t="s">
+        <v>8</v>
+      </c>
+      <c r="G52">
+        <v>1.0</v>
+      </c>
+      <c r="H52" s="1">
+        <v>199144.0</v>
+      </c>
+      <c r="I52" s="1">
+        <v>3452.29</v>
+      </c>
+      <c r="J52" s="1">
+        <v>1.7335646567308</v>
+      </c>
+      <c r="K52">
+        <v>0.0</v>
+      </c>
+      <c r="L52" t="s">
         <v>172</v>
       </c>
-      <c r="C52" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M52" s="1">
-        <v>396770.31</v>
+        <v>201386.02</v>
       </c>
       <c r="N52" s="1">
-        <v>411190.86</v>
+        <v>202596.29</v>
       </c>
       <c r="O52" s="1">
-        <v>0.86</v>
+        <v>0.42</v>
       </c>
       <c r="P52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
+        <v>173</v>
+      </c>
+      <c r="B53" t="s">
         <v>174</v>
-      </c>
-[...1 lines deleted...]
-        <v>175</v>
       </c>
       <c r="C53" s="1">
         <v>300000.0</v>
       </c>
       <c r="D53" s="1">
-        <v>103.4100744</v>
+        <v>99.0171971</v>
       </c>
       <c r="E53" s="1">
-        <v>110.511247</v>
+        <v>99.977263</v>
       </c>
       <c r="F53" t="s">
         <v>8</v>
       </c>
       <c r="G53">
         <v>1.0</v>
       </c>
       <c r="H53" s="1">
-        <v>331533.74</v>
+        <v>299931.79</v>
       </c>
       <c r="I53" s="1">
-        <v>-19102.83</v>
+        <v>1525.28</v>
       </c>
       <c r="J53" s="1">
-        <v>-5.7619565357058</v>
+        <v>0.50854229223251</v>
       </c>
       <c r="K53">
         <v>0.0</v>
       </c>
       <c r="L53" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="M53" s="1">
-        <v>310230.23</v>
+        <v>297051.59</v>
       </c>
       <c r="N53" s="1">
-        <v>312430.91</v>
+        <v>301457.07</v>
       </c>
       <c r="O53" s="1">
-        <v>0.65</v>
+        <v>0.62</v>
       </c>
       <c r="P53">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
+        <v>176</v>
+      </c>
+      <c r="B54" t="s">
         <v>177</v>
       </c>
-      <c r="B54" t="s">
+      <c r="C54" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="D54" s="1">
+        <v>100.0210982</v>
+      </c>
+      <c r="E54" s="1">
+        <v>101.98272</v>
+      </c>
+      <c r="F54" t="s">
+        <v>8</v>
+      </c>
+      <c r="G54">
+        <v>1.0</v>
+      </c>
+      <c r="H54" s="1">
+        <v>407930.88</v>
+      </c>
+      <c r="I54" s="1">
+        <v>7478.17</v>
+      </c>
+      <c r="J54" s="1">
+        <v>1.833195368784</v>
+      </c>
+      <c r="K54">
+        <v>0.0</v>
+      </c>
+      <c r="L54" t="s">
         <v>178</v>
       </c>
-      <c r="C54" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M54" s="1">
-        <v>99884.94</v>
+        <v>400084.39</v>
       </c>
       <c r="N54" s="1">
-        <v>100227.06</v>
+        <v>415409.05</v>
       </c>
       <c r="O54" s="1">
-        <v>0.21</v>
+        <v>0.85</v>
       </c>
       <c r="P54">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="s">
         <v>179</v>
       </c>
       <c r="B55" t="s">
         <v>180</v>
       </c>
       <c r="C55" s="1">
-        <v>200000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D55" s="1">
-        <v>98.79799343</v>
+        <v>103.56505888</v>
       </c>
       <c r="E55" s="1">
-        <v>103.191215</v>
+        <v>110.511247</v>
       </c>
       <c r="F55" t="s">
         <v>8</v>
       </c>
       <c r="G55">
         <v>1.0</v>
       </c>
       <c r="H55" s="1">
-        <v>206382.43</v>
+        <v>331533.74</v>
       </c>
       <c r="I55" s="1">
-        <v>-8051.51</v>
+        <v>-17774.86</v>
       </c>
       <c r="J55" s="1">
-        <v>-3.9012574859207</v>
+        <v>-5.3614030354799</v>
       </c>
       <c r="K55">
         <v>0.0</v>
       </c>
-      <c r="L55">
-        <v>734.93</v>
+      <c r="L55" t="s">
+        <v>181</v>
       </c>
       <c r="M55" s="1">
-        <v>197595.99</v>
+        <v>310695.18</v>
       </c>
       <c r="N55" s="1">
-        <v>198330.92</v>
+        <v>313758.88</v>
       </c>
       <c r="O55" s="1">
-        <v>0.41</v>
+        <v>0.64</v>
       </c>
       <c r="P55">
         <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B56" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="C56" s="1">
-        <v>600000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D56" s="1">
-        <v>97.39809206</v>
+        <v>100.37632023</v>
       </c>
       <c r="E56" s="1">
-        <v>99.92378</v>
+        <v>104.05285</v>
       </c>
       <c r="F56" t="s">
         <v>8</v>
       </c>
       <c r="G56">
         <v>1.0</v>
       </c>
       <c r="H56" s="1">
-        <v>599542.68</v>
+        <v>104052.85</v>
       </c>
       <c r="I56" s="1">
-        <v>-2322.19</v>
+        <v>-3149.47</v>
       </c>
       <c r="J56" s="1">
-        <v>-0.38732688722011</v>
+        <v>-3.0267984010049</v>
       </c>
       <c r="K56">
         <v>0.0</v>
       </c>
-      <c r="L56" t="s">
-        <v>183</v>
+      <c r="L56">
+        <v>527.05</v>
       </c>
       <c r="M56" s="1">
-        <v>584388.56</v>
+        <v>100376.33</v>
       </c>
       <c r="N56" s="1">
-        <v>597220.49</v>
+        <v>100903.38</v>
       </c>
       <c r="O56" s="1">
-        <v>1.24</v>
+        <v>0.21</v>
       </c>
       <c r="P56">
         <v>1</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57" t="s">
         <v>184</v>
       </c>
       <c r="B57" t="s">
         <v>185</v>
       </c>
       <c r="C57" s="1">
         <v>200000.0</v>
       </c>
       <c r="D57" s="1">
-        <v>87.08537994</v>
+        <v>99.80964179</v>
       </c>
       <c r="E57" s="1">
-        <v>87.8623</v>
+        <v>103.191215</v>
       </c>
       <c r="F57" t="s">
         <v>8</v>
       </c>
       <c r="G57">
         <v>1.0</v>
       </c>
       <c r="H57" s="1">
-        <v>175724.6</v>
+        <v>206382.43</v>
       </c>
       <c r="I57" s="1">
-        <v>-74.39</v>
+        <v>-5630.95</v>
       </c>
       <c r="J57" s="1">
-        <v>-0.042333287428169</v>
+        <v>-2.7284057077921</v>
       </c>
       <c r="K57">
         <v>0.0</v>
       </c>
       <c r="L57" t="s">
         <v>186</v>
       </c>
       <c r="M57" s="1">
-        <v>174170.76</v>
+        <v>199619.29</v>
       </c>
       <c r="N57" s="1">
-        <v>175650.21</v>
+        <v>200751.48</v>
       </c>
       <c r="O57" s="1">
-        <v>0.37</v>
+        <v>0.41</v>
       </c>
       <c r="P57">
         <v>1</v>
       </c>
     </row>
     <row r="58" spans="1:16">
       <c r="A58" t="s">
         <v>187</v>
       </c>
       <c r="B58" t="s">
         <v>188</v>
       </c>
       <c r="C58" s="1">
-        <v>100000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D58" s="1">
-        <v>95.69852491</v>
+        <v>98.84118825</v>
       </c>
       <c r="E58" s="1">
-        <v>98.434</v>
+        <v>99.92378</v>
       </c>
       <c r="F58" t="s">
         <v>8</v>
       </c>
       <c r="G58">
         <v>1.0</v>
       </c>
       <c r="H58" s="1">
-        <v>98434.0</v>
+        <v>599542.68</v>
       </c>
       <c r="I58" s="1">
-        <v>561.79</v>
+        <v>7459.92</v>
       </c>
       <c r="J58" s="1">
-        <v>0.57072759412398</v>
+        <v>1.2442683813603</v>
       </c>
       <c r="K58">
         <v>0.0</v>
       </c>
       <c r="L58" t="s">
         <v>189</v>
       </c>
       <c r="M58" s="1">
-        <v>95698.53</v>
+        <v>593047.13</v>
       </c>
       <c r="N58" s="1">
-        <v>98995.79</v>
+        <v>607002.6</v>
       </c>
       <c r="O58" s="1">
-        <v>0.21</v>
+        <v>1.24</v>
       </c>
       <c r="P58">
         <v>1</v>
       </c>
     </row>
     <row r="59" spans="1:16">
       <c r="A59" t="s">
         <v>190</v>
       </c>
       <c r="B59" t="s">
         <v>191</v>
       </c>
       <c r="C59" s="1">
-        <v>600000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D59" s="1">
-        <v>97.58530988</v>
+        <v>87.78712927</v>
       </c>
       <c r="E59" s="1">
-        <v>99.282902</v>
+        <v>87.8623</v>
       </c>
       <c r="F59" t="s">
         <v>8</v>
       </c>
       <c r="G59">
         <v>1.0</v>
       </c>
       <c r="H59" s="1">
-        <v>595697.41</v>
+        <v>175724.6</v>
       </c>
       <c r="I59" s="1">
-        <v>-1086.92</v>
+        <v>1452.4</v>
       </c>
       <c r="J59" s="1">
-        <v>-0.18246176359907</v>
+        <v>0.82652058960442</v>
       </c>
       <c r="K59">
         <v>0.0</v>
       </c>
       <c r="L59" t="s">
         <v>192</v>
       </c>
       <c r="M59" s="1">
-        <v>585511.86</v>
+        <v>175574.26</v>
       </c>
       <c r="N59" s="1">
-        <v>594610.49</v>
+        <v>177177.0</v>
       </c>
       <c r="O59" s="1">
-        <v>1.24</v>
+        <v>0.36</v>
       </c>
       <c r="P59">
         <v>1</v>
       </c>
     </row>
     <row r="60" spans="1:16">
       <c r="A60" t="s">
         <v>193</v>
       </c>
       <c r="B60" t="s">
         <v>194</v>
       </c>
       <c r="C60" s="1">
-        <v>150000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D60" s="1">
-        <v>98.55951771</v>
+        <v>97.04842455</v>
       </c>
       <c r="E60" s="1">
-        <v>100.356793</v>
+        <v>98.434</v>
       </c>
       <c r="F60" t="s">
         <v>8</v>
       </c>
       <c r="G60">
         <v>1.0</v>
       </c>
       <c r="H60" s="1">
-        <v>150535.19</v>
+        <v>98434.0</v>
       </c>
       <c r="I60" s="1">
-        <v>-150.02</v>
+        <v>2110.31</v>
       </c>
       <c r="J60" s="1">
-        <v>-0.099657761085631</v>
+        <v>2.1438832110856</v>
       </c>
       <c r="K60">
         <v>0.0</v>
       </c>
       <c r="L60" t="s">
         <v>195</v>
       </c>
       <c r="M60" s="1">
-        <v>147839.28</v>
+        <v>97048.42</v>
       </c>
       <c r="N60" s="1">
-        <v>150385.17</v>
+        <v>100544.31</v>
       </c>
       <c r="O60" s="1">
-        <v>0.31</v>
+        <v>0.21</v>
       </c>
       <c r="P60">
         <v>1</v>
       </c>
     </row>
     <row r="61" spans="1:16">
       <c r="A61" t="s">
         <v>196</v>
       </c>
       <c r="B61" t="s">
         <v>197</v>
       </c>
       <c r="C61" s="1">
-        <v>130000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D61" s="1">
-        <v>103.86733892</v>
+        <v>98.4398155</v>
       </c>
       <c r="E61" s="1">
-        <v>109.600592</v>
+        <v>99.282902</v>
       </c>
       <c r="F61" t="s">
         <v>8</v>
       </c>
       <c r="G61">
         <v>1.0</v>
       </c>
       <c r="H61" s="1">
-        <v>142480.77</v>
+        <v>595697.41</v>
       </c>
       <c r="I61" s="1">
-        <v>-1904.19</v>
+        <v>5149.7</v>
       </c>
       <c r="J61" s="1">
-        <v>-1.3364540351656</v>
+        <v>0.86448252309843</v>
       </c>
       <c r="K61">
         <v>0.0</v>
       </c>
       <c r="L61" t="s">
         <v>198</v>
       </c>
       <c r="M61" s="1">
-        <v>135027.54</v>
+        <v>590638.89</v>
       </c>
       <c r="N61" s="1">
-        <v>140576.58</v>
+        <v>600847.11</v>
       </c>
       <c r="O61" s="1">
-        <v>0.29</v>
+        <v>1.23</v>
       </c>
       <c r="P61">
         <v>1</v>
       </c>
     </row>
     <row r="62" spans="1:16">
       <c r="A62" t="s">
         <v>199</v>
       </c>
       <c r="B62" t="s">
         <v>200</v>
       </c>
       <c r="C62" s="1">
-        <v>600000.0</v>
+        <v>150000.0</v>
       </c>
       <c r="D62" s="1">
-        <v>84.80164041</v>
+        <v>99.20259758</v>
       </c>
       <c r="E62" s="1">
-        <v>85.527105</v>
+        <v>100.356793</v>
       </c>
       <c r="F62" t="s">
         <v>8</v>
       </c>
       <c r="G62">
         <v>1.0</v>
       </c>
       <c r="H62" s="1">
-        <v>513162.63</v>
+        <v>150535.19</v>
       </c>
       <c r="I62" s="1">
-        <v>-1229.5</v>
+        <v>1102.27</v>
       </c>
       <c r="J62" s="1">
-        <v>-0.23959266090752</v>
+        <v>0.73223410419849</v>
       </c>
       <c r="K62">
         <v>0.0</v>
       </c>
       <c r="L62" t="s">
         <v>201</v>
       </c>
       <c r="M62" s="1">
-        <v>508809.84</v>
+        <v>148803.9</v>
       </c>
       <c r="N62" s="1">
-        <v>511933.13</v>
+        <v>151637.46</v>
       </c>
       <c r="O62" s="1">
-        <v>1.06</v>
+        <v>0.31</v>
       </c>
       <c r="P62">
         <v>1</v>
       </c>
     </row>
     <row r="63" spans="1:16">
       <c r="A63" t="s">
         <v>202</v>
       </c>
       <c r="B63" t="s">
         <v>203</v>
       </c>
       <c r="C63" s="1">
-        <v>1000000.0</v>
+        <v>130000.0</v>
       </c>
       <c r="D63" s="1">
-        <v>98.60531375</v>
+        <v>104.15625652</v>
       </c>
       <c r="E63" s="1">
-        <v>100.789118</v>
+        <v>109.600592</v>
       </c>
       <c r="F63" t="s">
         <v>8</v>
       </c>
       <c r="G63">
         <v>1.0</v>
       </c>
       <c r="H63" s="1">
-        <v>1007891.18</v>
+        <v>142480.77</v>
       </c>
       <c r="I63" s="1">
-        <v>8983.88</v>
+        <v>-1190.24</v>
       </c>
       <c r="J63" s="1">
-        <v>0.89135416384932</v>
+        <v>-0.8353688711817</v>
       </c>
       <c r="K63">
         <v>0.0</v>
       </c>
       <c r="L63" t="s">
         <v>204</v>
       </c>
       <c r="M63" s="1">
-        <v>986053.14</v>
+        <v>135403.13</v>
       </c>
       <c r="N63" s="1">
-        <v>1016875.06</v>
+        <v>141290.53</v>
       </c>
       <c r="O63" s="1">
-        <v>2.12</v>
+        <v>0.29</v>
       </c>
       <c r="P63">
         <v>1</v>
       </c>
     </row>
     <row r="64" spans="1:16">
       <c r="A64" t="s">
         <v>205</v>
       </c>
       <c r="B64" t="s">
         <v>206</v>
       </c>
       <c r="C64" s="1">
-        <v>288000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D64" s="1">
-        <v>97.21205135</v>
+        <v>85.60969386</v>
       </c>
       <c r="E64" s="1">
-        <v>100.0</v>
+        <v>85.527105</v>
       </c>
       <c r="F64" t="s">
         <v>8</v>
       </c>
       <c r="G64">
         <v>1.0</v>
       </c>
       <c r="H64" s="1">
-        <v>288000.0</v>
+        <v>513162.63</v>
       </c>
       <c r="I64" s="1">
-        <v>-530.36</v>
+        <v>3824.3</v>
       </c>
       <c r="J64" s="1">
-        <v>-0.18415277777778</v>
+        <v>0.74524132827053</v>
       </c>
       <c r="K64">
         <v>0.0</v>
       </c>
       <c r="L64" t="s">
         <v>207</v>
       </c>
       <c r="M64" s="1">
-        <v>279970.71</v>
+        <v>513658.16</v>
       </c>
       <c r="N64" s="1">
-        <v>287469.64</v>
+        <v>516986.93</v>
       </c>
       <c r="O64" s="1">
-        <v>0.6</v>
+        <v>1.06</v>
       </c>
       <c r="P64">
         <v>1</v>
       </c>
     </row>
     <row r="65" spans="1:16">
       <c r="A65" t="s">
         <v>208</v>
       </c>
       <c r="B65" t="s">
         <v>209</v>
       </c>
       <c r="C65" s="1">
-        <v>500000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="D65" s="1">
-        <v>97.56230689</v>
+        <v>99.12659944</v>
       </c>
       <c r="E65" s="1">
-        <v>99.498222</v>
+        <v>100.789118</v>
       </c>
       <c r="F65" t="s">
         <v>8</v>
       </c>
       <c r="G65">
         <v>1.0</v>
       </c>
       <c r="H65" s="1">
-        <v>497491.11</v>
+        <v>1007891.18</v>
       </c>
       <c r="I65" s="1">
-        <v>-5244.64</v>
+        <v>-15340.94</v>
       </c>
       <c r="J65" s="1">
-        <v>-1.0542178331589</v>
+        <v>-1.5220829693142</v>
       </c>
       <c r="K65">
         <v>0.0</v>
       </c>
       <c r="L65" t="s">
         <v>210</v>
       </c>
       <c r="M65" s="1">
-        <v>487811.54</v>
+        <v>991265.99</v>
       </c>
       <c r="N65" s="1">
-        <v>492246.47</v>
+        <v>992550.24</v>
       </c>
       <c r="O65" s="1">
-        <v>1.02</v>
+        <v>2.04</v>
       </c>
       <c r="P65">
         <v>1</v>
       </c>
     </row>
     <row r="66" spans="1:16">
       <c r="A66" t="s">
         <v>211</v>
       </c>
       <c r="B66" t="s">
         <v>212</v>
       </c>
       <c r="C66" s="1">
-        <v>540000.0</v>
+        <v>288000.0</v>
       </c>
       <c r="D66" s="1">
-        <v>99.65699881</v>
+        <v>98.45449939</v>
       </c>
       <c r="E66" s="1">
-        <v>101.900644</v>
+        <v>100.0</v>
       </c>
       <c r="F66" t="s">
         <v>8</v>
       </c>
       <c r="G66">
         <v>1.0</v>
       </c>
       <c r="H66" s="1">
-        <v>550263.48</v>
+        <v>288000.0</v>
       </c>
       <c r="I66" s="1">
-        <v>3315.0</v>
+        <v>3636.04</v>
       </c>
       <c r="J66" s="1">
-        <v>0.60243867174322</v>
+        <v>1.2625138888889</v>
       </c>
       <c r="K66">
         <v>0.0</v>
       </c>
       <c r="L66" t="s">
         <v>213</v>
       </c>
       <c r="M66" s="1">
-        <v>538147.8</v>
+        <v>283548.96</v>
       </c>
       <c r="N66" s="1">
-        <v>553578.48</v>
+        <v>291636.04</v>
       </c>
       <c r="O66" s="1">
-        <v>1.15</v>
+        <v>0.6</v>
       </c>
       <c r="P66">
         <v>1</v>
       </c>
     </row>
     <row r="67" spans="1:16">
       <c r="A67" t="s">
         <v>214</v>
       </c>
       <c r="B67" t="s">
         <v>215</v>
       </c>
       <c r="C67" s="1">
-        <v>130000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D67" s="1">
-        <v>103.6837842</v>
+        <v>98.51133235</v>
       </c>
       <c r="E67" s="1">
-        <v>109.789346</v>
+        <v>99.498222</v>
       </c>
       <c r="F67" t="s">
         <v>8</v>
       </c>
       <c r="G67">
         <v>1.0</v>
       </c>
       <c r="H67" s="1">
-        <v>142726.15</v>
+        <v>497491.11</v>
       </c>
       <c r="I67" s="1">
-        <v>-7298.36</v>
+        <v>699.11</v>
       </c>
       <c r="J67" s="1">
-        <v>-5.1135408612928</v>
+        <v>0.14052713424367</v>
       </c>
       <c r="K67">
         <v>0.0</v>
       </c>
-      <c r="L67">
-        <v>638.87</v>
+      <c r="L67" t="s">
+        <v>216</v>
       </c>
       <c r="M67" s="1">
-        <v>134788.92</v>
+        <v>492556.66</v>
       </c>
       <c r="N67" s="1">
-        <v>135427.79</v>
+        <v>498190.22</v>
       </c>
       <c r="O67" s="1">
-        <v>0.28</v>
+        <v>1.02</v>
       </c>
       <c r="P67">
         <v>1</v>
       </c>
     </row>
     <row r="68" spans="1:16">
       <c r="A68" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="B68" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="C68" s="1">
-        <v>100000.0</v>
+        <v>240000.0</v>
       </c>
       <c r="D68" s="1">
-        <v>96.20902301</v>
+        <v>100.33037647</v>
       </c>
       <c r="E68" s="1">
-        <v>98.975</v>
+        <v>101.900646</v>
       </c>
       <c r="F68" t="s">
         <v>8</v>
       </c>
       <c r="G68">
         <v>1.0</v>
       </c>
       <c r="H68" s="1">
-        <v>98975.0</v>
+        <v>244561.55</v>
       </c>
       <c r="I68" s="1">
-        <v>-665.98</v>
+        <v>3549.71</v>
       </c>
       <c r="J68" s="1">
-        <v>-0.67287698913867</v>
+        <v>1.451458743208</v>
       </c>
       <c r="K68">
         <v>0.0</v>
       </c>
       <c r="L68" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="M68" s="1">
-        <v>96209.02</v>
+        <v>240792.9</v>
       </c>
       <c r="N68" s="1">
-        <v>98309.02</v>
+        <v>248111.26</v>
       </c>
       <c r="O68" s="1">
-        <v>0.2</v>
+        <v>0.51</v>
       </c>
       <c r="P68">
         <v>1</v>
       </c>
     </row>
     <row r="69" spans="1:16">
       <c r="A69" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="B69" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="C69" s="1">
-        <v>100000.0</v>
+        <v>372000.0</v>
       </c>
       <c r="D69" s="1">
-        <v>99.96235573</v>
+        <v>100.56951058</v>
       </c>
       <c r="E69" s="1">
-        <v>99.711</v>
+        <v>99.731</v>
       </c>
       <c r="F69" t="s">
         <v>8</v>
       </c>
       <c r="G69">
         <v>1.0</v>
       </c>
       <c r="H69" s="1">
-        <v>99711.0</v>
+        <v>370999.32</v>
       </c>
       <c r="I69" s="1">
-        <v>1413.34</v>
+        <v>3348.57</v>
       </c>
       <c r="J69" s="1">
-        <v>1.4174363911705</v>
+        <v>0.90258116915147</v>
       </c>
       <c r="K69">
         <v>0.0</v>
       </c>
-      <c r="L69" t="s">
-        <v>221</v>
+      <c r="L69">
+        <v>229.32</v>
       </c>
       <c r="M69" s="1">
-        <v>99962.35</v>
+        <v>374118.57</v>
       </c>
       <c r="N69" s="1">
-        <v>101124.34</v>
+        <v>374347.89</v>
       </c>
       <c r="O69" s="1">
-        <v>0.21</v>
+        <v>0.77</v>
       </c>
       <c r="P69">
         <v>1</v>
       </c>
     </row>
     <row r="70" spans="1:16">
       <c r="A70" t="s">
         <v>222</v>
       </c>
       <c r="B70" t="s">
         <v>223</v>
       </c>
       <c r="C70" s="1">
-        <v>200000.0</v>
+        <v>130000.0</v>
       </c>
       <c r="D70" s="1">
-        <v>98.0536792</v>
+        <v>104.43747507</v>
       </c>
       <c r="E70" s="1">
-        <v>102.91498</v>
+        <v>109.789346</v>
       </c>
       <c r="F70" t="s">
         <v>8</v>
       </c>
       <c r="G70">
         <v>1.0</v>
       </c>
       <c r="H70" s="1">
-        <v>205829.96</v>
+        <v>142726.15</v>
       </c>
       <c r="I70" s="1">
-        <v>-7277.4</v>
+        <v>-6006.92</v>
       </c>
       <c r="J70" s="1">
-        <v>-3.5356368917334</v>
+        <v>-4.2087031703721</v>
       </c>
       <c r="K70">
         <v>0.0</v>
       </c>
-      <c r="L70" t="s">
-        <v>224</v>
+      <c r="L70">
+        <v>950.51</v>
       </c>
       <c r="M70" s="1">
-        <v>196107.35</v>
+        <v>135768.72</v>
       </c>
       <c r="N70" s="1">
-        <v>198552.56</v>
+        <v>136719.23</v>
       </c>
       <c r="O70" s="1">
-        <v>0.41</v>
+        <v>0.28</v>
       </c>
       <c r="P70">
         <v>1</v>
       </c>
     </row>
     <row r="71" spans="1:16">
       <c r="A71" t="s">
+        <v>224</v>
+      </c>
+      <c r="B71" t="s">
         <v>225</v>
       </c>
-      <c r="B71" t="s">
+      <c r="C71" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="D71" s="1">
+        <v>97.4060624</v>
+      </c>
+      <c r="E71" s="1">
+        <v>98.975</v>
+      </c>
+      <c r="F71" t="s">
+        <v>8</v>
+      </c>
+      <c r="G71">
+        <v>1.0</v>
+      </c>
+      <c r="H71" s="1">
+        <v>98975.0</v>
+      </c>
+      <c r="I71" s="1">
+        <v>722.84</v>
+      </c>
+      <c r="J71" s="1">
+        <v>0.73032583985855</v>
+      </c>
+      <c r="K71">
+        <v>0.0</v>
+      </c>
+      <c r="L71" t="s">
         <v>226</v>
       </c>
-      <c r="C71" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M71" s="1">
-        <v>189706.47</v>
+        <v>97406.06</v>
       </c>
       <c r="N71" s="1">
-        <v>189726.3</v>
+        <v>99697.84</v>
       </c>
       <c r="O71" s="1">
-        <v>0.39</v>
+        <v>0.2</v>
       </c>
       <c r="P71">
         <v>1</v>
       </c>
     </row>
     <row r="72" spans="1:16">
       <c r="A72" t="s">
         <v>227</v>
       </c>
       <c r="B72" t="s">
         <v>228</v>
       </c>
       <c r="C72" s="1">
-        <v>285000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D72" s="1">
-        <v>99.5200455</v>
+        <v>100.87897145</v>
       </c>
       <c r="E72" s="1">
-        <v>102.724621</v>
+        <v>99.711</v>
       </c>
       <c r="F72" t="s">
         <v>8</v>
       </c>
       <c r="G72">
         <v>1.0</v>
       </c>
       <c r="H72" s="1">
-        <v>292765.17</v>
+        <v>99711.0</v>
       </c>
       <c r="I72" s="1">
-        <v>-7016.04</v>
+        <v>2528.59</v>
       </c>
       <c r="J72" s="1">
-        <v>-2.3964735969105</v>
+        <v>2.5359188053475</v>
       </c>
       <c r="K72">
         <v>0.0</v>
       </c>
       <c r="L72" t="s">
         <v>229</v>
       </c>
       <c r="M72" s="1">
-        <v>283632.13</v>
+        <v>100878.97</v>
       </c>
       <c r="N72" s="1">
-        <v>285749.13</v>
+        <v>102239.59</v>
       </c>
       <c r="O72" s="1">
-        <v>0.59</v>
+        <v>0.21</v>
       </c>
       <c r="P72">
         <v>1</v>
       </c>
     </row>
     <row r="73" spans="1:16">
       <c r="A73" t="s">
         <v>230</v>
       </c>
       <c r="B73" t="s">
         <v>231</v>
       </c>
       <c r="C73" s="1">
-        <v>349000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D73" s="1">
-        <v>96.95418557</v>
+        <v>99.4124853</v>
       </c>
       <c r="E73" s="1">
-        <v>99.735</v>
+        <v>102.91498</v>
       </c>
       <c r="F73" t="s">
         <v>8</v>
       </c>
       <c r="G73">
         <v>1.0</v>
       </c>
       <c r="H73" s="1">
-        <v>348075.15</v>
+        <v>205829.96</v>
       </c>
       <c r="I73" s="1">
-        <v>-7438.93</v>
+        <v>-4148.83</v>
       </c>
       <c r="J73" s="1">
-        <v>-2.1371620467592</v>
+        <v>-2.0156589448883</v>
       </c>
       <c r="K73">
         <v>0.0</v>
       </c>
       <c r="L73" t="s">
         <v>232</v>
       </c>
       <c r="M73" s="1">
-        <v>338370.11</v>
+        <v>198824.97</v>
       </c>
       <c r="N73" s="1">
-        <v>340636.22</v>
+        <v>201681.13</v>
       </c>
       <c r="O73" s="1">
-        <v>0.71</v>
+        <v>0.41</v>
       </c>
       <c r="P73">
         <v>1</v>
       </c>
     </row>
     <row r="74" spans="1:16">
       <c r="A74" t="s">
         <v>233</v>
       </c>
       <c r="B74" t="s">
         <v>234</v>
       </c>
       <c r="C74" s="1">
-        <v>300000.0</v>
+        <v>193000.0</v>
       </c>
       <c r="D74" s="1">
-        <v>97.82963284</v>
+        <v>99.21386281</v>
       </c>
       <c r="E74" s="1">
-        <v>101.14437</v>
+        <v>99.223</v>
       </c>
       <c r="F74" t="s">
         <v>8</v>
       </c>
       <c r="G74">
         <v>1.0</v>
       </c>
       <c r="H74" s="1">
-        <v>303433.11</v>
+        <v>191500.39</v>
       </c>
       <c r="I74" s="1">
-        <v>-8982.57</v>
+        <v>398.77</v>
       </c>
       <c r="J74" s="1">
-        <v>-2.9603130653738</v>
+        <v>0.20823456286434</v>
       </c>
       <c r="K74">
         <v>0.0</v>
       </c>
       <c r="L74">
-        <v>961.64</v>
+        <v>416.4</v>
       </c>
       <c r="M74" s="1">
-        <v>293488.9</v>
+        <v>191482.76</v>
       </c>
       <c r="N74" s="1">
-        <v>294450.54</v>
+        <v>191899.16</v>
       </c>
       <c r="O74" s="1">
-        <v>0.61</v>
+        <v>0.39</v>
       </c>
       <c r="P74">
         <v>1</v>
       </c>
     </row>
     <row r="75" spans="1:16">
       <c r="A75" t="s">
         <v>235</v>
       </c>
       <c r="B75" t="s">
         <v>236</v>
       </c>
       <c r="C75" s="1">
-        <v>200000.0</v>
+        <v>285000.0</v>
       </c>
       <c r="D75" s="1">
-        <v>87.88654527</v>
+        <v>99.59709383</v>
       </c>
       <c r="E75" s="1">
-        <v>86.69767</v>
+        <v>102.724621</v>
       </c>
       <c r="F75" t="s">
         <v>8</v>
       </c>
       <c r="G75">
         <v>1.0</v>
       </c>
       <c r="H75" s="1">
-        <v>173395.34</v>
+        <v>292765.17</v>
       </c>
       <c r="I75" s="1">
-        <v>2933.91</v>
+        <v>-6620.76</v>
       </c>
       <c r="J75" s="1">
-        <v>1.6920350916005</v>
+        <v>-2.261457536086</v>
       </c>
       <c r="K75">
         <v>0.0</v>
       </c>
-      <c r="L75">
-        <v>556.16</v>
+      <c r="L75" t="s">
+        <v>237</v>
       </c>
       <c r="M75" s="1">
-        <v>175773.09</v>
+        <v>283851.72</v>
       </c>
       <c r="N75" s="1">
-        <v>176329.25</v>
+        <v>286144.41</v>
       </c>
       <c r="O75" s="1">
-        <v>0.37</v>
+        <v>0.59</v>
       </c>
       <c r="P75">
         <v>1</v>
       </c>
     </row>
     <row r="76" spans="1:16">
       <c r="A76" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="B76" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="C76" s="1">
-        <v>200000.0</v>
+        <v>349000.0</v>
       </c>
       <c r="D76" s="1">
-        <v>95.61635588</v>
+        <v>97.81805243</v>
       </c>
       <c r="E76" s="1">
-        <v>93.376495</v>
+        <v>99.735</v>
       </c>
       <c r="F76" t="s">
         <v>8</v>
       </c>
       <c r="G76">
         <v>1.0</v>
       </c>
       <c r="H76" s="1">
-        <v>186752.99</v>
+        <v>348075.15</v>
       </c>
       <c r="I76" s="1">
-        <v>5844.11</v>
+        <v>-3850.34</v>
       </c>
       <c r="J76" s="1">
-        <v>3.1293260686214</v>
+        <v>-1.106180662423</v>
       </c>
       <c r="K76">
         <v>0.0</v>
       </c>
       <c r="L76" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="M76" s="1">
-        <v>191232.72</v>
+        <v>341385.0</v>
       </c>
       <c r="N76" s="1">
-        <v>192597.1</v>
+        <v>344224.81</v>
       </c>
       <c r="O76" s="1">
-        <v>0.4</v>
+        <v>0.71</v>
       </c>
       <c r="P76">
         <v>1</v>
       </c>
     </row>
     <row r="77" spans="1:16">
       <c r="A77" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="B77" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="C77" s="1">
-        <v>100000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D77" s="1">
-        <v>92.32267825</v>
+        <v>98.74581364</v>
       </c>
       <c r="E77" s="1">
-        <v>94.91756</v>
+        <v>101.14437</v>
       </c>
       <c r="F77" t="s">
         <v>8</v>
       </c>
       <c r="G77">
         <v>1.0</v>
       </c>
       <c r="H77" s="1">
-        <v>94917.56</v>
+        <v>303433.11</v>
       </c>
       <c r="I77" s="1">
-        <v>-2327.07</v>
+        <v>-5699.78</v>
       </c>
       <c r="J77" s="1">
-        <v>-2.4516749060975</v>
+        <v>-1.8784304718757</v>
       </c>
       <c r="K77">
         <v>0.0</v>
       </c>
-      <c r="L77">
-        <v>267.81</v>
+      <c r="L77" t="s">
+        <v>243</v>
       </c>
       <c r="M77" s="1">
-        <v>92322.68</v>
+        <v>296237.44</v>
       </c>
       <c r="N77" s="1">
-        <v>92590.49</v>
+        <v>297733.33</v>
       </c>
       <c r="O77" s="1">
-        <v>0.19</v>
+        <v>0.61</v>
       </c>
       <c r="P77">
         <v>1</v>
       </c>
     </row>
     <row r="78" spans="1:16">
       <c r="A78" t="s">
-        <v>242</v>
+        <v>244</v>
       </c>
       <c r="B78" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
       <c r="C78" s="1">
-        <v>400000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D78" s="1">
-        <v>100.13539715</v>
+        <v>88.52164931</v>
       </c>
       <c r="E78" s="1">
-        <v>100.0</v>
+        <v>86.69767</v>
       </c>
       <c r="F78" t="s">
         <v>8</v>
       </c>
       <c r="G78">
         <v>1.0</v>
       </c>
       <c r="H78" s="1">
-        <v>400000.0</v>
+        <v>173395.34</v>
       </c>
       <c r="I78" s="1">
-        <v>1930.79</v>
+        <v>4258.92</v>
       </c>
       <c r="J78" s="1">
-        <v>0.4826975</v>
+        <v>2.4561905758252</v>
       </c>
       <c r="K78">
         <v>0.0</v>
       </c>
-      <c r="L78" t="s">
-        <v>244</v>
+      <c r="L78">
+        <v>610.96</v>
       </c>
       <c r="M78" s="1">
-        <v>400541.59</v>
+        <v>177043.3</v>
       </c>
       <c r="N78" s="1">
-        <v>401930.79</v>
+        <v>177654.26</v>
       </c>
       <c r="O78" s="1">
-        <v>0.84</v>
+        <v>0.36</v>
       </c>
       <c r="P78">
         <v>1</v>
       </c>
     </row>
     <row r="79" spans="1:16">
       <c r="A79" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="B79" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
       <c r="C79" s="1">
-        <v>140000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D79" s="1">
-        <v>97.53914792</v>
+        <v>95.62600294</v>
       </c>
       <c r="E79" s="1">
-        <v>96.7943</v>
+        <v>93.376495</v>
       </c>
       <c r="F79" t="s">
         <v>8</v>
       </c>
       <c r="G79">
         <v>1.0</v>
       </c>
       <c r="H79" s="1">
-        <v>135512.02</v>
+        <v>186752.99</v>
       </c>
       <c r="I79" s="1">
-        <v>2040.05</v>
+        <v>6027.78</v>
       </c>
       <c r="J79" s="1">
-        <v>1.5054384105558</v>
+        <v>3.22767523026</v>
       </c>
       <c r="K79">
         <v>0.0</v>
       </c>
-      <c r="L79">
-        <v>997.26</v>
+      <c r="L79" t="s">
+        <v>248</v>
       </c>
       <c r="M79" s="1">
-        <v>136554.81</v>
+        <v>191252.0</v>
       </c>
       <c r="N79" s="1">
-        <v>137552.07</v>
+        <v>192780.77</v>
       </c>
       <c r="O79" s="1">
-        <v>0.29</v>
+        <v>0.4</v>
       </c>
       <c r="P79">
         <v>1</v>
       </c>
     </row>
     <row r="80" spans="1:16">
       <c r="A80" t="s">
-        <v>247</v>
+        <v>249</v>
       </c>
       <c r="B80" t="s">
-        <v>248</v>
+        <v>250</v>
       </c>
       <c r="C80" s="1">
-        <v>145000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D80" s="1">
-        <v>92.22047152</v>
+        <v>93.20161102</v>
       </c>
       <c r="E80" s="1">
-        <v>93.402414</v>
+        <v>94.91756</v>
       </c>
       <c r="F80" t="s">
         <v>8</v>
       </c>
       <c r="G80">
         <v>1.0</v>
       </c>
       <c r="H80" s="1">
-        <v>135433.5</v>
+        <v>94917.56</v>
       </c>
       <c r="I80" s="1">
-        <v>-1410.41</v>
+        <v>-1331.7</v>
       </c>
       <c r="J80" s="1">
-        <v>-1.0414040839231</v>
+        <v>-1.4030069883802</v>
       </c>
       <c r="K80">
         <v>0.0</v>
       </c>
       <c r="L80">
-        <v>303.41</v>
+        <v>384.25</v>
       </c>
       <c r="M80" s="1">
-        <v>133719.68</v>
+        <v>93201.61</v>
       </c>
       <c r="N80" s="1">
-        <v>134023.09</v>
+        <v>93585.86</v>
       </c>
       <c r="O80" s="1">
-        <v>0.28</v>
+        <v>0.19</v>
       </c>
       <c r="P80">
         <v>1</v>
       </c>
     </row>
     <row r="81" spans="1:16">
       <c r="A81" t="s">
-        <v>249</v>
+        <v>251</v>
       </c>
       <c r="B81" t="s">
-        <v>250</v>
+        <v>252</v>
       </c>
       <c r="C81" s="1">
-        <v>135000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D81" s="1">
-        <v>100.17658989</v>
+        <v>100.35199593</v>
       </c>
       <c r="E81" s="1">
-        <v>105.064793</v>
+        <v>100.0</v>
       </c>
       <c r="F81" t="s">
         <v>8</v>
       </c>
       <c r="G81">
         <v>1.0</v>
       </c>
       <c r="H81" s="1">
-        <v>141837.47</v>
+        <v>400000.0</v>
       </c>
       <c r="I81" s="1">
-        <v>-5101.13</v>
+        <v>3755.26</v>
       </c>
       <c r="J81" s="1">
-        <v>-3.5964614992075</v>
+        <v>0.938815</v>
       </c>
       <c r="K81">
         <v>0.0</v>
       </c>
       <c r="L81" t="s">
-        <v>251</v>
+        <v>253</v>
       </c>
       <c r="M81" s="1">
-        <v>135238.39</v>
+        <v>401407.99</v>
       </c>
       <c r="N81" s="1">
-        <v>136736.34</v>
+        <v>403755.26</v>
       </c>
       <c r="O81" s="1">
-        <v>0.28</v>
+        <v>0.83</v>
       </c>
       <c r="P81">
         <v>1</v>
       </c>
     </row>
     <row r="82" spans="1:16">
       <c r="A82" t="s">
-        <v>252</v>
+        <v>254</v>
       </c>
       <c r="B82" t="s">
-        <v>253</v>
+        <v>255</v>
       </c>
       <c r="C82" s="1">
-        <v>130000.0</v>
+        <v>140000.0</v>
       </c>
       <c r="D82" s="1">
-        <v>100.41346056</v>
+        <v>97.75011461</v>
       </c>
       <c r="E82" s="1">
-        <v>107.1356</v>
+        <v>96.7943</v>
       </c>
       <c r="F82" t="s">
         <v>8</v>
       </c>
       <c r="G82">
         <v>1.0</v>
       </c>
       <c r="H82" s="1">
-        <v>139276.28</v>
+        <v>135512.02</v>
       </c>
       <c r="I82" s="1">
-        <v>-7041.21</v>
+        <v>2431.29</v>
       </c>
       <c r="J82" s="1">
-        <v>-5.055570122924</v>
+        <v>1.794150806696</v>
       </c>
       <c r="K82">
         <v>0.0</v>
       </c>
       <c r="L82" t="s">
-        <v>254</v>
+        <v>256</v>
       </c>
       <c r="M82" s="1">
-        <v>130537.5</v>
+        <v>136850.16</v>
       </c>
       <c r="N82" s="1">
-        <v>132235.07</v>
+        <v>137943.31</v>
       </c>
       <c r="O82" s="1">
         <v>0.28</v>
       </c>
       <c r="P82">
         <v>1</v>
       </c>
     </row>
     <row r="83" spans="1:16">
       <c r="A83" t="s">
-        <v>255</v>
+        <v>257</v>
       </c>
       <c r="B83" t="s">
-        <v>256</v>
+        <v>258</v>
       </c>
       <c r="C83" s="1">
-        <v>300000.0</v>
+        <v>145000.0</v>
       </c>
       <c r="D83" s="1">
-        <v>102.13242259</v>
+        <v>92.90158049</v>
       </c>
       <c r="E83" s="1">
-        <v>106.30133</v>
+        <v>93.402414</v>
       </c>
       <c r="F83" t="s">
         <v>8</v>
       </c>
       <c r="G83">
         <v>1.0</v>
       </c>
       <c r="H83" s="1">
-        <v>318903.99</v>
+        <v>135433.5</v>
       </c>
       <c r="I83" s="1">
-        <v>-3991.65</v>
+        <v>-293.69</v>
       </c>
       <c r="J83" s="1">
-        <v>-1.2516776601008</v>
+        <v>-0.21685181288234</v>
       </c>
       <c r="K83">
         <v>0.0</v>
       </c>
-      <c r="L83" t="s">
-        <v>257</v>
+      <c r="L83">
+        <v>432.52</v>
       </c>
       <c r="M83" s="1">
-        <v>306397.27</v>
+        <v>134707.29</v>
       </c>
       <c r="N83" s="1">
-        <v>314912.34</v>
+        <v>135139.81</v>
       </c>
       <c r="O83" s="1">
-        <v>0.65</v>
+        <v>0.28</v>
       </c>
       <c r="P83">
         <v>1</v>
       </c>
     </row>
     <row r="84" spans="1:16">
       <c r="A84" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="B84" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
       <c r="C84" s="1">
-        <v>300000.0</v>
+        <v>135000.0</v>
       </c>
       <c r="D84" s="1">
-        <v>80.45980038</v>
+        <v>100.66821885</v>
       </c>
       <c r="E84" s="1">
-        <v>82.438423</v>
+        <v>105.064793</v>
       </c>
       <c r="F84" t="s">
         <v>8</v>
       </c>
       <c r="G84">
         <v>1.0</v>
       </c>
       <c r="H84" s="1">
-        <v>247315.27</v>
+        <v>141837.47</v>
       </c>
       <c r="I84" s="1">
-        <v>-3470.12</v>
+        <v>-4187.77</v>
       </c>
       <c r="J84" s="1">
-        <v>-1.4031159499371</v>
+        <v>-2.9525131828705</v>
       </c>
       <c r="K84">
         <v>0.0</v>
       </c>
       <c r="L84" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="M84" s="1">
-        <v>241379.4</v>
+        <v>135902.1</v>
       </c>
       <c r="N84" s="1">
-        <v>243845.15</v>
+        <v>137649.7</v>
       </c>
       <c r="O84" s="1">
-        <v>0.51</v>
+        <v>0.28</v>
       </c>
       <c r="P84">
         <v>1</v>
       </c>
     </row>
     <row r="85" spans="1:16">
       <c r="A85" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="B85" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="C85" s="1">
-        <v>100000.0</v>
+        <v>130000.0</v>
       </c>
       <c r="D85" s="1">
-        <v>102.43875528</v>
+        <v>101.44374058</v>
       </c>
       <c r="E85" s="1">
-        <v>109.37547</v>
+        <v>107.1356</v>
       </c>
       <c r="F85" t="s">
         <v>8</v>
       </c>
       <c r="G85">
         <v>1.0</v>
       </c>
       <c r="H85" s="1">
-        <v>109375.47</v>
+        <v>139276.28</v>
       </c>
       <c r="I85" s="1">
-        <v>-6086.71</v>
+        <v>-5425.82</v>
       </c>
       <c r="J85" s="1">
-        <v>-5.5649680865371</v>
+        <v>-3.8957243832187</v>
       </c>
       <c r="K85">
         <v>0.0</v>
       </c>
-      <c r="L85">
-        <v>850.0</v>
+      <c r="L85" t="s">
+        <v>264</v>
       </c>
       <c r="M85" s="1">
-        <v>102438.76</v>
+        <v>131876.86</v>
       </c>
       <c r="N85" s="1">
-        <v>103288.76</v>
+        <v>133850.46</v>
       </c>
       <c r="O85" s="1">
-        <v>0.21</v>
+        <v>0.27</v>
       </c>
       <c r="P85">
         <v>1</v>
       </c>
     </row>
     <row r="86" spans="1:16">
       <c r="A86" t="s">
-        <v>263</v>
+        <v>265</v>
       </c>
       <c r="B86" t="s">
-        <v>264</v>
+        <v>266</v>
       </c>
       <c r="C86" s="1">
-        <v>825000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D86" s="1">
-        <v>67.63309435</v>
+        <v>102.99077778</v>
       </c>
       <c r="E86" s="1">
-        <v>74.717804</v>
+        <v>106.30133</v>
       </c>
       <c r="F86" t="s">
         <v>8</v>
       </c>
       <c r="G86">
         <v>1.0</v>
       </c>
       <c r="H86" s="1">
-        <v>616421.88</v>
+        <v>318903.99</v>
       </c>
       <c r="I86" s="1">
-        <v>-55623.51</v>
+        <v>-759.05</v>
       </c>
       <c r="J86" s="1">
-        <v>-9.0236105830637</v>
+        <v>-0.23801834527063</v>
       </c>
       <c r="K86">
         <v>0.0</v>
       </c>
       <c r="L86" t="s">
-        <v>265</v>
+        <v>267</v>
       </c>
       <c r="M86" s="1">
-        <v>557973.03</v>
+        <v>308972.34</v>
       </c>
       <c r="N86" s="1">
-        <v>560798.37</v>
+        <v>318144.94</v>
       </c>
       <c r="O86" s="1">
-        <v>1.17</v>
+        <v>0.65</v>
       </c>
       <c r="P86">
         <v>1</v>
       </c>
     </row>
     <row r="87" spans="1:16">
       <c r="A87" t="s">
-        <v>266</v>
+        <v>268</v>
       </c>
       <c r="B87" t="s">
-        <v>267</v>
+        <v>269</v>
       </c>
       <c r="C87" s="1">
-        <v>132000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D87" s="1">
-        <v>99.73065577</v>
+        <v>81.6059662</v>
       </c>
       <c r="E87" s="1">
-        <v>99.973</v>
+        <v>82.438423</v>
       </c>
       <c r="F87" t="s">
         <v>8</v>
       </c>
       <c r="G87">
         <v>1.0</v>
       </c>
       <c r="H87" s="1">
-        <v>131964.36</v>
+        <v>247315.27</v>
       </c>
       <c r="I87" s="1">
-        <v>1090.52</v>
+        <v>132.77</v>
       </c>
       <c r="J87" s="1">
-        <v>0.82637463630332</v>
+        <v>0.05368451369784</v>
       </c>
       <c r="K87">
         <v>0.0</v>
       </c>
       <c r="L87" t="s">
-        <v>268</v>
+        <v>270</v>
       </c>
       <c r="M87" s="1">
-        <v>131644.47</v>
+        <v>244817.9</v>
       </c>
       <c r="N87" s="1">
-        <v>133054.88</v>
+        <v>247448.04</v>
       </c>
       <c r="O87" s="1">
-        <v>0.28</v>
+        <v>0.51</v>
       </c>
       <c r="P87">
         <v>1</v>
       </c>
     </row>
     <row r="88" spans="1:16">
       <c r="A88" t="s">
-        <v>269</v>
+        <v>271</v>
       </c>
       <c r="B88" t="s">
-        <v>270</v>
+        <v>272</v>
       </c>
       <c r="C88" s="1">
         <v>100000.0</v>
       </c>
       <c r="D88" s="1">
-        <v>98.2569415</v>
+        <v>103.84779526</v>
       </c>
       <c r="E88" s="1">
-        <v>99.766</v>
+        <v>109.37547</v>
       </c>
       <c r="F88" t="s">
         <v>8</v>
       </c>
       <c r="G88">
         <v>1.0</v>
       </c>
       <c r="H88" s="1">
-        <v>99766.0</v>
+        <v>109375.47</v>
       </c>
       <c r="I88" s="1">
-        <v>1378.61</v>
+        <v>-4444.8</v>
       </c>
       <c r="J88" s="1">
-        <v>1.3818435138223</v>
+        <v>-4.0637996801294</v>
       </c>
       <c r="K88">
         <v>0.0</v>
       </c>
       <c r="L88" t="s">
-        <v>271</v>
+        <v>273</v>
       </c>
       <c r="M88" s="1">
-        <v>98256.94</v>
+        <v>103847.79</v>
       </c>
       <c r="N88" s="1">
-        <v>101144.61</v>
+        <v>104930.67</v>
       </c>
       <c r="O88" s="1">
-        <v>0.21</v>
+        <v>0.22</v>
       </c>
       <c r="P88">
         <v>1</v>
       </c>
     </row>
     <row r="89" spans="1:16">
       <c r="A89" t="s">
-        <v>272</v>
+        <v>274</v>
       </c>
       <c r="B89" t="s">
-        <v>273</v>
+        <v>275</v>
       </c>
       <c r="C89" s="1">
-        <v>135000.0</v>
+        <v>825000.0</v>
       </c>
       <c r="D89" s="1">
-        <v>97.43670519</v>
+        <v>69.05953683</v>
       </c>
       <c r="E89" s="1">
-        <v>104.002956</v>
+        <v>74.717804</v>
       </c>
       <c r="F89" t="s">
         <v>8</v>
       </c>
       <c r="G89">
         <v>1.0</v>
       </c>
       <c r="H89" s="1">
-        <v>140403.99</v>
+        <v>616421.88</v>
       </c>
       <c r="I89" s="1">
-        <v>-8194.13</v>
+        <v>-43290.29</v>
       </c>
       <c r="J89" s="1">
-        <v>-5.8361090735384</v>
+        <v>-7.0228347507717</v>
       </c>
       <c r="K89">
         <v>0.0</v>
       </c>
-      <c r="L89">
-        <v>670.31</v>
+      <c r="L89" t="s">
+        <v>276</v>
       </c>
       <c r="M89" s="1">
-        <v>131539.55</v>
+        <v>569741.18</v>
       </c>
       <c r="N89" s="1">
-        <v>132209.86</v>
+        <v>573131.59</v>
       </c>
       <c r="O89" s="1">
-        <v>0.27</v>
+        <v>1.18</v>
       </c>
       <c r="P89">
         <v>1</v>
       </c>
     </row>
     <row r="90" spans="1:16">
       <c r="A90" t="s">
-        <v>274</v>
+        <v>277</v>
       </c>
       <c r="B90" t="s">
-        <v>275</v>
+        <v>278</v>
       </c>
       <c r="C90" s="1">
-        <v>370000.0</v>
+        <v>132000.0</v>
       </c>
       <c r="D90" s="1">
-        <v>77.2325</v>
+        <v>100.36453126</v>
       </c>
       <c r="E90" s="1">
-        <v>83.324986</v>
+        <v>99.973</v>
       </c>
       <c r="F90" t="s">
         <v>8</v>
       </c>
       <c r="G90">
         <v>1.0</v>
       </c>
       <c r="H90" s="1">
-        <v>308302.45</v>
+        <v>131964.36</v>
       </c>
       <c r="I90" s="1">
-        <v>-16794.53</v>
+        <v>2162.3</v>
       </c>
       <c r="J90" s="1">
-        <v>-5.447420219982</v>
+        <v>1.6385484686926</v>
       </c>
       <c r="K90">
         <v>0.0</v>
       </c>
       <c r="L90" t="s">
-        <v>276</v>
+        <v>279</v>
       </c>
       <c r="M90" s="1">
-        <v>285760.25</v>
+        <v>132481.18</v>
       </c>
       <c r="N90" s="1">
-        <v>291507.92</v>
+        <v>134126.66</v>
       </c>
       <c r="O90" s="1">
-        <v>0.61</v>
+        <v>0.28</v>
       </c>
       <c r="P90">
         <v>1</v>
       </c>
     </row>
     <row r="91" spans="1:16">
       <c r="A91" t="s">
-        <v>277</v>
+        <v>280</v>
       </c>
       <c r="B91" t="s">
-        <v>278</v>
+        <v>281</v>
       </c>
       <c r="C91" s="1">
-        <v>500000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D91" s="1">
-        <v>93.39413363</v>
+        <v>99.27048854</v>
       </c>
       <c r="E91" s="1">
-        <v>94.882578</v>
+        <v>99.766</v>
       </c>
       <c r="F91" t="s">
         <v>8</v>
       </c>
       <c r="G91">
         <v>1.0</v>
       </c>
       <c r="H91" s="1">
-        <v>474412.89</v>
+        <v>99766.0</v>
       </c>
       <c r="I91" s="1">
-        <v>-6062.08</v>
+        <v>2625.04</v>
       </c>
       <c r="J91" s="1">
-        <v>-1.2778067644831</v>
+        <v>2.6311970009823</v>
       </c>
       <c r="K91">
         <v>0.0</v>
       </c>
       <c r="L91" t="s">
-        <v>279</v>
+        <v>282</v>
       </c>
       <c r="M91" s="1">
-        <v>466970.67</v>
+        <v>99270.49</v>
       </c>
       <c r="N91" s="1">
-        <v>468350.81</v>
+        <v>102391.04</v>
       </c>
       <c r="O91" s="1">
-        <v>0.97</v>
+        <v>0.21</v>
       </c>
       <c r="P91">
         <v>1</v>
       </c>
     </row>
     <row r="92" spans="1:16">
       <c r="A92" t="s">
-        <v>280</v>
+        <v>283</v>
       </c>
       <c r="B92" t="s">
-        <v>281</v>
+        <v>284</v>
       </c>
       <c r="C92" s="1">
-        <v>500000.0</v>
+        <v>135000.0</v>
       </c>
       <c r="D92" s="1">
-        <v>90.95746808</v>
+        <v>98.36763445</v>
       </c>
       <c r="E92" s="1">
-        <v>99.086382</v>
+        <v>104.002956</v>
       </c>
       <c r="F92" t="s">
         <v>8</v>
       </c>
       <c r="G92">
         <v>1.0</v>
       </c>
       <c r="H92" s="1">
-        <v>495431.91</v>
+        <v>140403.99</v>
       </c>
       <c r="I92" s="1">
-        <v>-31904.84</v>
+        <v>-6705.81</v>
       </c>
       <c r="J92" s="1">
-        <v>-6.4398032012108</v>
+        <v>-4.7760822181763</v>
       </c>
       <c r="K92">
         <v>0.0</v>
       </c>
-      <c r="L92" t="s">
-        <v>282</v>
+      <c r="L92">
+        <v>901.88</v>
       </c>
       <c r="M92" s="1">
-        <v>454787.34</v>
+        <v>132796.3</v>
       </c>
       <c r="N92" s="1">
-        <v>463527.07</v>
+        <v>133698.18</v>
       </c>
       <c r="O92" s="1">
-        <v>0.96</v>
+        <v>0.27</v>
       </c>
       <c r="P92">
         <v>1</v>
       </c>
     </row>
     <row r="93" spans="1:16">
       <c r="A93" t="s">
-        <v>283</v>
+        <v>285</v>
       </c>
       <c r="B93" t="s">
-        <v>284</v>
+        <v>286</v>
       </c>
       <c r="C93" s="1">
-        <v>700000.0</v>
+        <v>370000.0</v>
       </c>
       <c r="D93" s="1">
-        <v>97.47956687</v>
+        <v>78.331</v>
       </c>
       <c r="E93" s="1">
-        <v>99.957446</v>
+        <v>83.324986</v>
       </c>
       <c r="F93" t="s">
         <v>8</v>
       </c>
       <c r="G93">
         <v>1.0</v>
       </c>
       <c r="H93" s="1">
-        <v>699702.12</v>
+        <v>308302.45</v>
       </c>
       <c r="I93" s="1">
-        <v>7087.72</v>
+        <v>-12375.28</v>
       </c>
       <c r="J93" s="1">
-        <v>1.0129624875225</v>
+        <v>-4.0140063758819</v>
       </c>
       <c r="K93">
         <v>0.0</v>
       </c>
       <c r="L93" t="s">
-        <v>285</v>
+        <v>287</v>
       </c>
       <c r="M93" s="1">
-        <v>682356.96</v>
+        <v>289824.7</v>
       </c>
       <c r="N93" s="1">
-        <v>706789.84</v>
+        <v>295927.17</v>
       </c>
       <c r="O93" s="1">
-        <v>1.47</v>
+        <v>0.61</v>
       </c>
       <c r="P93">
         <v>1</v>
       </c>
     </row>
     <row r="94" spans="1:16">
       <c r="A94" t="s">
-        <v>286</v>
+        <v>288</v>
       </c>
       <c r="B94" t="s">
-        <v>287</v>
+        <v>289</v>
       </c>
       <c r="C94" s="1">
-        <v>100000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D94" s="1">
-        <v>97.50780741</v>
+        <v>93.86147871</v>
       </c>
       <c r="E94" s="1">
-        <v>100.0</v>
+        <v>94.882578</v>
       </c>
       <c r="F94" t="s">
         <v>8</v>
       </c>
       <c r="G94">
         <v>1.0</v>
       </c>
       <c r="H94" s="1">
-        <v>100000.0</v>
+        <v>474412.89</v>
       </c>
       <c r="I94" s="1">
-        <v>-529.86</v>
+        <v>-3280.15</v>
       </c>
       <c r="J94" s="1">
-        <v>-0.52986</v>
+        <v>-0.69141249513688</v>
       </c>
       <c r="K94">
         <v>0.0</v>
       </c>
       <c r="L94" t="s">
-        <v>288</v>
+        <v>290</v>
       </c>
       <c r="M94" s="1">
-        <v>97507.81</v>
+        <v>469307.4</v>
       </c>
       <c r="N94" s="1">
-        <v>99470.14</v>
+        <v>471132.74</v>
       </c>
       <c r="O94" s="1">
-        <v>0.21</v>
+        <v>0.97</v>
       </c>
       <c r="P94">
         <v>1</v>
       </c>
     </row>
     <row r="95" spans="1:16">
       <c r="A95" t="s">
-        <v>289</v>
+        <v>291</v>
       </c>
       <c r="B95" t="s">
-        <v>290</v>
+        <v>292</v>
       </c>
       <c r="C95" s="1">
-        <v>600000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D95" s="1">
-        <v>103.33295966</v>
+        <v>91.64185308</v>
       </c>
       <c r="E95" s="1">
-        <v>108.334343</v>
+        <v>99.086382</v>
       </c>
       <c r="F95" t="s">
         <v>8</v>
       </c>
       <c r="G95">
         <v>1.0</v>
       </c>
       <c r="H95" s="1">
-        <v>650006.06</v>
+        <v>495431.91</v>
       </c>
       <c r="I95" s="1">
-        <v>-27686.24</v>
+        <v>-27934.97</v>
       </c>
       <c r="J95" s="1">
-        <v>-4.2593818279171</v>
+        <v>-5.6385084279291</v>
       </c>
       <c r="K95">
         <v>0.0</v>
       </c>
       <c r="L95" t="s">
-        <v>291</v>
+        <v>293</v>
       </c>
       <c r="M95" s="1">
-        <v>619997.75</v>
+        <v>458209.27</v>
       </c>
       <c r="N95" s="1">
-        <v>622319.82</v>
+        <v>467496.94</v>
       </c>
       <c r="O95" s="1">
-        <v>1.29</v>
+        <v>0.96</v>
       </c>
       <c r="P95">
         <v>1</v>
       </c>
     </row>
     <row r="96" spans="1:16">
       <c r="A96" t="s">
-        <v>292</v>
+        <v>294</v>
       </c>
       <c r="B96" t="s">
-        <v>293</v>
+        <v>295</v>
       </c>
       <c r="C96" s="1">
-        <v>300000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D96" s="1">
-        <v>95.97423619</v>
+        <v>98.68512346</v>
       </c>
       <c r="E96" s="1">
-        <v>98.642</v>
+        <v>99.957446</v>
       </c>
       <c r="F96" t="s">
         <v>8</v>
       </c>
       <c r="G96">
         <v>1.0</v>
       </c>
       <c r="H96" s="1">
-        <v>295926.0</v>
+        <v>699702.12</v>
       </c>
       <c r="I96" s="1">
-        <v>4870.0</v>
+        <v>-7630.91</v>
       </c>
       <c r="J96" s="1">
-        <v>1.6456816906929</v>
+        <v>-1.090594094527</v>
       </c>
       <c r="K96">
         <v>0.0</v>
       </c>
       <c r="L96" t="s">
-        <v>294</v>
+        <v>296</v>
       </c>
       <c r="M96" s="1">
-        <v>287922.71</v>
+        <v>690795.87</v>
       </c>
       <c r="N96" s="1">
-        <v>300796.0</v>
+        <v>692071.21</v>
       </c>
       <c r="O96" s="1">
-        <v>0.63</v>
+        <v>1.42</v>
       </c>
       <c r="P96">
         <v>1</v>
       </c>
     </row>
     <row r="97" spans="1:16">
       <c r="A97" t="s">
-        <v>295</v>
+        <v>297</v>
       </c>
       <c r="B97" t="s">
-        <v>296</v>
+        <v>298</v>
       </c>
       <c r="C97" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D97" s="1">
-        <v>90.30158342</v>
+        <v>98.09345746</v>
       </c>
       <c r="E97" s="1">
-        <v>89.22416</v>
+        <v>100.0</v>
       </c>
       <c r="F97" t="s">
         <v>8</v>
       </c>
       <c r="G97">
         <v>1.0</v>
       </c>
       <c r="H97" s="1">
-        <v>178448.32</v>
+        <v>100000.0</v>
       </c>
       <c r="I97" s="1">
-        <v>2790.46</v>
+        <v>261.27</v>
       </c>
       <c r="J97" s="1">
-        <v>1.5637356518683</v>
+        <v>0.26127</v>
       </c>
       <c r="K97">
         <v>0.0</v>
       </c>
-      <c r="L97">
-        <v>635.62</v>
+      <c r="L97" t="s">
+        <v>299</v>
       </c>
       <c r="M97" s="1">
-        <v>180603.16</v>
+        <v>98093.46</v>
       </c>
       <c r="N97" s="1">
-        <v>181238.78</v>
+        <v>100261.27</v>
       </c>
       <c r="O97" s="1">
-        <v>0.38</v>
+        <v>0.21</v>
       </c>
       <c r="P97">
         <v>1</v>
       </c>
     </row>
     <row r="98" spans="1:16">
       <c r="A98" t="s">
-        <v>297</v>
+        <v>300</v>
       </c>
       <c r="B98" t="s">
-        <v>298</v>
+        <v>301</v>
       </c>
       <c r="C98" s="1">
-        <v>100000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D98" s="1">
-        <v>97.96642212</v>
+        <v>103.54779113</v>
       </c>
       <c r="E98" s="1">
-        <v>99.75655</v>
+        <v>108.334343</v>
       </c>
       <c r="F98" t="s">
         <v>8</v>
       </c>
       <c r="G98">
         <v>1.0</v>
       </c>
       <c r="H98" s="1">
-        <v>99756.55</v>
+        <v>650006.06</v>
       </c>
       <c r="I98" s="1">
-        <v>-325.06</v>
+        <v>-24795.82</v>
       </c>
       <c r="J98" s="1">
-        <v>-0.3258532898341</v>
+        <v>-3.8147059736643</v>
       </c>
       <c r="K98">
         <v>0.0</v>
       </c>
       <c r="L98" t="s">
-        <v>299</v>
+        <v>302</v>
       </c>
       <c r="M98" s="1">
-        <v>97966.42</v>
+        <v>621286.75</v>
       </c>
       <c r="N98" s="1">
-        <v>99431.49</v>
+        <v>625210.24</v>
       </c>
       <c r="O98" s="1">
-        <v>0.21</v>
+        <v>1.28</v>
       </c>
       <c r="P98">
         <v>1</v>
       </c>
     </row>
     <row r="99" spans="1:16">
       <c r="A99" t="s">
-        <v>300</v>
+        <v>303</v>
       </c>
       <c r="B99" t="s">
-        <v>301</v>
+        <v>304</v>
       </c>
       <c r="C99" s="1">
-        <v>100000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D99" s="1">
-        <v>100.71750339</v>
+        <v>96.96647128</v>
       </c>
       <c r="E99" s="1">
-        <v>107.36234</v>
+        <v>98.642</v>
       </c>
       <c r="F99" t="s">
         <v>8</v>
       </c>
       <c r="G99">
         <v>1.0</v>
       </c>
       <c r="H99" s="1">
-        <v>107362.34</v>
+        <v>295926.0</v>
       </c>
       <c r="I99" s="1">
-        <v>-5636.62</v>
+        <v>-4559.12</v>
       </c>
       <c r="J99" s="1">
-        <v>-5.2500904879681</v>
+        <v>-1.5406284003433</v>
       </c>
       <c r="K99">
         <v>0.0</v>
       </c>
-      <c r="L99" t="s">
-        <v>302</v>
+      <c r="L99">
+        <v>467.47</v>
       </c>
       <c r="M99" s="1">
-        <v>100717.5</v>
+        <v>290899.41</v>
       </c>
       <c r="N99" s="1">
-        <v>101725.72</v>
+        <v>291366.88</v>
       </c>
       <c r="O99" s="1">
-        <v>0.21</v>
+        <v>0.6</v>
       </c>
       <c r="P99">
         <v>1</v>
       </c>
     </row>
     <row r="100" spans="1:16">
       <c r="A100" t="s">
-        <v>303</v>
+        <v>305</v>
       </c>
       <c r="B100" t="s">
-        <v>304</v>
+        <v>306</v>
       </c>
       <c r="C100" s="1">
-        <v>300000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D100" s="1">
-        <v>100.92213535</v>
+        <v>90.76813939</v>
       </c>
       <c r="E100" s="1">
-        <v>103.74867</v>
+        <v>89.22416</v>
       </c>
       <c r="F100" t="s">
         <v>8</v>
       </c>
       <c r="G100">
         <v>1.0</v>
       </c>
       <c r="H100" s="1">
-        <v>311246.01</v>
+        <v>178448.32</v>
       </c>
       <c r="I100" s="1">
-        <v>471.08</v>
+        <v>3833.16</v>
       </c>
       <c r="J100" s="1">
-        <v>0.1513529442514</v>
+        <v>2.1480504831875</v>
       </c>
       <c r="K100">
         <v>0.0</v>
       </c>
-      <c r="L100" t="s">
-        <v>305</v>
+      <c r="L100">
+        <v>745.21</v>
       </c>
       <c r="M100" s="1">
-        <v>302766.41</v>
+        <v>181536.27</v>
       </c>
       <c r="N100" s="1">
-        <v>311717.09</v>
+        <v>182281.48</v>
       </c>
       <c r="O100" s="1">
-        <v>0.65</v>
+        <v>0.37</v>
       </c>
       <c r="P100">
         <v>1</v>
       </c>
     </row>
     <row r="101" spans="1:16">
       <c r="A101" t="s">
-        <v>306</v>
+        <v>307</v>
       </c>
       <c r="B101" t="s">
-        <v>307</v>
+        <v>308</v>
       </c>
       <c r="C101" s="1">
         <v>100000.0</v>
       </c>
       <c r="D101" s="1">
-        <v>100.02282433</v>
+        <v>98.40721502</v>
       </c>
       <c r="E101" s="1">
-        <v>99.884</v>
+        <v>99.75655</v>
       </c>
       <c r="F101" t="s">
         <v>8</v>
       </c>
       <c r="G101">
         <v>1.0</v>
       </c>
       <c r="H101" s="1">
-        <v>99884.0</v>
+        <v>99756.55</v>
       </c>
       <c r="I101" s="1">
-        <v>4094.99</v>
+        <v>273.27</v>
       </c>
       <c r="J101" s="1">
-        <v>4.0997457050178</v>
+        <v>0.27393689938154</v>
       </c>
       <c r="K101">
         <v>0.0</v>
       </c>
       <c r="L101" t="s">
-        <v>308</v>
+        <v>309</v>
       </c>
       <c r="M101" s="1">
-        <v>100022.83</v>
+        <v>98407.22</v>
       </c>
       <c r="N101" s="1">
-        <v>103978.99</v>
+        <v>100029.82</v>
       </c>
       <c r="O101" s="1">
-        <v>0.22</v>
+        <v>0.21</v>
       </c>
       <c r="P101">
         <v>1</v>
       </c>
     </row>
     <row r="102" spans="1:16">
       <c r="A102" t="s">
-        <v>309</v>
+        <v>310</v>
       </c>
       <c r="B102" t="s">
-        <v>310</v>
+        <v>311</v>
       </c>
       <c r="C102" s="1">
-        <v>150000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D102" s="1">
-        <v>102.24221678</v>
+        <v>101.63186714</v>
       </c>
       <c r="E102" s="1">
-        <v>106.489533</v>
+        <v>107.36234</v>
       </c>
       <c r="F102" t="s">
         <v>8</v>
       </c>
       <c r="G102">
         <v>1.0</v>
       </c>
       <c r="H102" s="1">
-        <v>159734.3</v>
+        <v>107362.34</v>
       </c>
       <c r="I102" s="1">
-        <v>-1471.32</v>
+        <v>-4503.08</v>
       </c>
       <c r="J102" s="1">
-        <v>-0.92110460934189</v>
+        <v>-4.1942826506948</v>
       </c>
       <c r="K102">
         <v>0.0</v>
       </c>
       <c r="L102" t="s">
-        <v>311</v>
+        <v>312</v>
       </c>
       <c r="M102" s="1">
-        <v>153363.32</v>
+        <v>101631.86</v>
       </c>
       <c r="N102" s="1">
-        <v>158262.98</v>
+        <v>102859.26</v>
       </c>
       <c r="O102" s="1">
-        <v>0.33</v>
+        <v>0.21</v>
       </c>
       <c r="P102">
         <v>1</v>
       </c>
     </row>
     <row r="103" spans="1:16">
       <c r="A103" t="s">
-        <v>312</v>
+        <v>313</v>
       </c>
       <c r="B103" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="C103" s="1">
-        <v>500000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D103" s="1">
-        <v>105.47644906</v>
+        <v>101.15506539</v>
       </c>
       <c r="E103" s="1">
-        <v>110.013816</v>
+        <v>103.74867</v>
       </c>
       <c r="F103" t="s">
         <v>8</v>
       </c>
       <c r="G103">
         <v>1.0</v>
       </c>
       <c r="H103" s="1">
-        <v>550069.08</v>
+        <v>311246.01</v>
       </c>
       <c r="I103" s="1">
-        <v>1421.04</v>
+        <v>1847.95</v>
       </c>
       <c r="J103" s="1">
-        <v>0.25833846178011</v>
+        <v>0.59372648664637</v>
       </c>
       <c r="K103">
         <v>0.0</v>
       </c>
       <c r="L103" t="s">
-        <v>314</v>
+        <v>315</v>
       </c>
       <c r="M103" s="1">
-        <v>527382.24</v>
+        <v>303465.19</v>
       </c>
       <c r="N103" s="1">
-        <v>551490.12</v>
+        <v>313093.96</v>
       </c>
       <c r="O103" s="1">
-        <v>1.15</v>
+        <v>0.64</v>
       </c>
       <c r="P103">
         <v>1</v>
       </c>
     </row>
     <row r="104" spans="1:16">
       <c r="A104" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="B104" t="s">
-        <v>316</v>
+        <v>317</v>
       </c>
       <c r="C104" s="1">
-        <v>600000.0</v>
+        <v>150000.0</v>
       </c>
       <c r="D104" s="1">
-        <v>92.125</v>
+        <v>102.26413188</v>
       </c>
       <c r="E104" s="1">
-        <v>104.270342</v>
+        <v>106.489533</v>
       </c>
       <c r="F104" t="s">
         <v>8</v>
       </c>
       <c r="G104">
         <v>1.0</v>
       </c>
       <c r="H104" s="1">
-        <v>625622.05</v>
+        <v>159734.3</v>
       </c>
       <c r="I104" s="1">
-        <v>-62565.2</v>
+        <v>-1048.03</v>
       </c>
       <c r="J104" s="1">
-        <v>-10.000478723536</v>
+        <v>-0.65610829984543</v>
       </c>
       <c r="K104">
         <v>0.0</v>
       </c>
       <c r="L104" t="s">
-        <v>317</v>
+        <v>318</v>
       </c>
       <c r="M104" s="1">
-        <v>552750.0</v>
+        <v>153396.2</v>
       </c>
       <c r="N104" s="1">
-        <v>563056.85</v>
+        <v>158686.27</v>
       </c>
       <c r="O104" s="1">
-        <v>1.17</v>
+        <v>0.33</v>
       </c>
       <c r="P104">
         <v>1</v>
       </c>
     </row>
     <row r="105" spans="1:16">
       <c r="A105" t="s">
-        <v>318</v>
+        <v>319</v>
       </c>
       <c r="B105" t="s">
-        <v>319</v>
+        <v>320</v>
       </c>
       <c r="C105" s="1">
-        <v>285000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D105" s="1">
-        <v>97.89043232</v>
+        <v>105.94575048</v>
       </c>
       <c r="E105" s="1">
-        <v>97.791014</v>
+        <v>110.013816</v>
       </c>
       <c r="F105" t="s">
         <v>8</v>
       </c>
       <c r="G105">
         <v>1.0</v>
       </c>
       <c r="H105" s="1">
-        <v>278704.39</v>
+        <v>550069.08</v>
       </c>
       <c r="I105" s="1">
-        <v>2660.94</v>
+        <v>-19271.83</v>
       </c>
       <c r="J105" s="1">
-        <v>0.95475352935775</v>
+        <v>-3.5035290476607</v>
       </c>
       <c r="K105">
         <v>0.0</v>
       </c>
       <c r="L105" t="s">
-        <v>320</v>
+        <v>321</v>
       </c>
       <c r="M105" s="1">
-        <v>278987.73</v>
+        <v>529728.76</v>
       </c>
       <c r="N105" s="1">
-        <v>281365.33</v>
+        <v>530797.25</v>
       </c>
       <c r="O105" s="1">
-        <v>0.59</v>
+        <v>1.09</v>
       </c>
       <c r="P105">
         <v>1</v>
       </c>
     </row>
     <row r="106" spans="1:16">
       <c r="A106" t="s">
-        <v>321</v>
+        <v>322</v>
       </c>
       <c r="B106" t="s">
-        <v>322</v>
+        <v>323</v>
       </c>
       <c r="C106" s="1">
-        <v>365000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D106" s="1">
-        <v>100.6467749</v>
+        <v>93.8155</v>
       </c>
       <c r="E106" s="1">
-        <v>105.094956</v>
+        <v>104.270342</v>
       </c>
       <c r="F106" t="s">
         <v>8</v>
       </c>
       <c r="G106">
         <v>1.0</v>
       </c>
       <c r="H106" s="1">
-        <v>383596.59</v>
+        <v>625622.05</v>
       </c>
       <c r="I106" s="1">
-        <v>-4727.11</v>
+        <v>-51435.9</v>
       </c>
       <c r="J106" s="1">
-        <v>-1.2323128315609</v>
+        <v>-8.2215612445245</v>
       </c>
       <c r="K106">
         <v>0.0</v>
       </c>
       <c r="L106" t="s">
-        <v>323</v>
+        <v>324</v>
       </c>
       <c r="M106" s="1">
-        <v>367360.73</v>
+        <v>562893.0</v>
       </c>
       <c r="N106" s="1">
-        <v>378869.48</v>
+        <v>574186.15</v>
       </c>
       <c r="O106" s="1">
-        <v>0.79</v>
+        <v>1.18</v>
       </c>
       <c r="P106">
         <v>1</v>
       </c>
     </row>
     <row r="107" spans="1:16">
       <c r="A107" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="B107" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="C107" s="1">
-        <v>295000.0</v>
+        <v>285000.0</v>
       </c>
       <c r="D107" s="1">
-        <v>101.0515</v>
+        <v>98.04537835</v>
       </c>
       <c r="E107" s="1">
-        <v>105.485329</v>
+        <v>97.791014</v>
       </c>
       <c r="F107" t="s">
         <v>8</v>
       </c>
       <c r="G107">
         <v>1.0</v>
       </c>
       <c r="H107" s="1">
-        <v>311181.72</v>
+        <v>278704.39</v>
       </c>
       <c r="I107" s="1">
-        <v>-12590.14</v>
+        <v>3336.79</v>
       </c>
       <c r="J107" s="1">
-        <v>-4.0459124655523</v>
+        <v>1.1972506066374</v>
       </c>
       <c r="K107">
         <v>0.0</v>
       </c>
-      <c r="L107">
-        <v>489.65</v>
+      <c r="L107" t="s">
+        <v>327</v>
       </c>
       <c r="M107" s="1">
-        <v>298101.93</v>
+        <v>279429.33</v>
       </c>
       <c r="N107" s="1">
-        <v>298591.58</v>
+        <v>282041.18</v>
       </c>
       <c r="O107" s="1">
-        <v>0.62</v>
+        <v>0.58</v>
       </c>
       <c r="P107">
         <v>1</v>
       </c>
     </row>
     <row r="108" spans="1:16">
       <c r="A108" t="s">
-        <v>326</v>
+        <v>328</v>
       </c>
       <c r="B108" t="s">
-        <v>327</v>
+        <v>329</v>
       </c>
       <c r="C108" s="1">
-        <v>200000.0</v>
+        <v>365000.0</v>
       </c>
       <c r="D108" s="1">
-        <v>99.21871595</v>
+        <v>101.46623819</v>
       </c>
       <c r="E108" s="1">
-        <v>99.616</v>
+        <v>105.094956</v>
       </c>
       <c r="F108" t="s">
         <v>8</v>
       </c>
       <c r="G108">
         <v>1.0</v>
       </c>
       <c r="H108" s="1">
-        <v>199232.0</v>
+        <v>383596.59</v>
       </c>
       <c r="I108" s="1">
-        <v>-496.62</v>
+        <v>-961.07</v>
       </c>
       <c r="J108" s="1">
-        <v>-0.24926718599422</v>
+        <v>-0.25054185179279</v>
       </c>
       <c r="K108">
         <v>0.0</v>
       </c>
-      <c r="L108">
-        <v>297.95</v>
+      <c r="L108" t="s">
+        <v>330</v>
       </c>
       <c r="M108" s="1">
-        <v>198437.43</v>
+        <v>370351.77</v>
       </c>
       <c r="N108" s="1">
-        <v>198735.38</v>
+        <v>382635.52</v>
       </c>
       <c r="O108" s="1">
-        <v>0.41</v>
+        <v>0.78</v>
       </c>
       <c r="P108">
         <v>1</v>
       </c>
     </row>
     <row r="109" spans="1:16">
       <c r="A109" t="s">
-        <v>328</v>
+        <v>331</v>
       </c>
       <c r="B109" t="s">
-        <v>329</v>
+        <v>332</v>
       </c>
       <c r="C109" s="1">
-        <v>200000.0</v>
+        <v>295000.0</v>
       </c>
       <c r="D109" s="1">
-        <v>97.8807991</v>
+        <v>102.364</v>
       </c>
       <c r="E109" s="1">
-        <v>100.292605</v>
+        <v>105.485329</v>
       </c>
       <c r="F109" t="s">
         <v>8</v>
       </c>
       <c r="G109">
         <v>1.0</v>
       </c>
       <c r="H109" s="1">
-        <v>200585.21</v>
+        <v>311181.72</v>
       </c>
       <c r="I109" s="1">
-        <v>380.5</v>
+        <v>-8065.4</v>
       </c>
       <c r="J109" s="1">
-        <v>0.18969494311171</v>
+        <v>-2.5918617584606</v>
       </c>
       <c r="K109">
         <v>0.0</v>
       </c>
       <c r="L109" t="s">
-        <v>330</v>
+        <v>333</v>
       </c>
       <c r="M109" s="1">
-        <v>195761.6</v>
+        <v>301973.8</v>
       </c>
       <c r="N109" s="1">
-        <v>200965.71</v>
+        <v>303116.32</v>
       </c>
       <c r="O109" s="1">
-        <v>0.42</v>
+        <v>0.62</v>
       </c>
       <c r="P109">
         <v>1</v>
       </c>
     </row>
     <row r="110" spans="1:16">
       <c r="A110" t="s">
-        <v>331</v>
+        <v>334</v>
       </c>
       <c r="B110" t="s">
-        <v>332</v>
+        <v>335</v>
       </c>
       <c r="C110" s="1">
-        <v>500000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D110" s="1">
-        <v>100.82598354</v>
+        <v>99.88488462</v>
       </c>
       <c r="E110" s="1">
-        <v>106.064042</v>
+        <v>99.616</v>
       </c>
       <c r="F110" t="s">
         <v>8</v>
       </c>
       <c r="G110">
         <v>1.0</v>
       </c>
       <c r="H110" s="1">
-        <v>530320.21</v>
+        <v>199232.0</v>
       </c>
       <c r="I110" s="1">
-        <v>-23673.17</v>
+        <v>1232.97</v>
       </c>
       <c r="J110" s="1">
-        <v>-4.4639388719506</v>
+        <v>0.61886142788307</v>
       </c>
       <c r="K110">
         <v>0.0</v>
       </c>
-      <c r="L110" t="s">
-        <v>333</v>
+      <c r="L110">
+        <v>695.21</v>
       </c>
       <c r="M110" s="1">
-        <v>504129.92</v>
+        <v>199769.76</v>
       </c>
       <c r="N110" s="1">
-        <v>506647.04</v>
+        <v>200464.97</v>
       </c>
       <c r="O110" s="1">
-        <v>1.05</v>
+        <v>0.41</v>
       </c>
       <c r="P110">
         <v>1</v>
       </c>
     </row>
     <row r="111" spans="1:16">
       <c r="A111" t="s">
-        <v>334</v>
+        <v>336</v>
       </c>
       <c r="B111" t="s">
-        <v>335</v>
+        <v>337</v>
       </c>
       <c r="C111" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D111" s="1">
-        <v>99.92956782</v>
+        <v>98.65347388</v>
       </c>
       <c r="E111" s="1">
-        <v>99.297</v>
+        <v>100.292605</v>
       </c>
       <c r="F111" t="s">
         <v>8</v>
       </c>
       <c r="G111">
         <v>1.0</v>
       </c>
       <c r="H111" s="1">
-        <v>99297.0</v>
+        <v>200585.21</v>
       </c>
       <c r="I111" s="1">
-        <v>1233.6</v>
+        <v>2323.11</v>
       </c>
       <c r="J111" s="1">
-        <v>1.2423336052449</v>
+        <v>1.1581661479428</v>
       </c>
       <c r="K111">
         <v>0.0</v>
       </c>
-      <c r="L111">
-        <v>601.03</v>
+      <c r="L111" t="s">
+        <v>338</v>
       </c>
       <c r="M111" s="1">
-        <v>99929.57</v>
+        <v>197306.95</v>
       </c>
       <c r="N111" s="1">
-        <v>100530.6</v>
+        <v>202908.32</v>
       </c>
       <c r="O111" s="1">
-        <v>0.21</v>
+        <v>0.42</v>
       </c>
       <c r="P111">
         <v>1</v>
       </c>
     </row>
     <row r="112" spans="1:16">
       <c r="A112" t="s">
-        <v>336</v>
+        <v>339</v>
       </c>
       <c r="B112" t="s">
-        <v>337</v>
+        <v>340</v>
       </c>
       <c r="C112" s="1">
-        <v>100000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D112" s="1">
-        <v>100.62780386</v>
+        <v>101.35502718</v>
       </c>
       <c r="E112" s="1">
-        <v>100.24168</v>
+        <v>106.064042</v>
       </c>
       <c r="F112" t="s">
         <v>8</v>
       </c>
       <c r="G112">
         <v>1.0</v>
       </c>
       <c r="H112" s="1">
-        <v>100241.68</v>
+        <v>530320.21</v>
       </c>
       <c r="I112" s="1">
-        <v>779.27</v>
+        <v>-20000.55</v>
       </c>
       <c r="J112" s="1">
-        <v>0.77739120094555</v>
+        <v>-3.7714101071125</v>
       </c>
       <c r="K112">
         <v>0.0</v>
       </c>
-      <c r="L112">
-        <v>393.15</v>
+      <c r="L112" t="s">
+        <v>341</v>
       </c>
       <c r="M112" s="1">
-        <v>100627.8</v>
+        <v>506775.14</v>
       </c>
       <c r="N112" s="1">
-        <v>101020.95</v>
+        <v>510319.66</v>
       </c>
       <c r="O112" s="1">
-        <v>0.21</v>
+        <v>1.05</v>
       </c>
       <c r="P112">
         <v>1</v>
       </c>
     </row>
     <row r="113" spans="1:16">
       <c r="A113" t="s">
-        <v>338</v>
+        <v>342</v>
       </c>
       <c r="B113" t="s">
-        <v>339</v>
+        <v>343</v>
       </c>
       <c r="C113" s="1">
         <v>100000.0</v>
       </c>
       <c r="D113" s="1">
-        <v>98.75472212</v>
+        <v>100.52339459</v>
       </c>
       <c r="E113" s="1">
-        <v>99.884</v>
+        <v>99.297</v>
       </c>
       <c r="F113" t="s">
         <v>8</v>
       </c>
       <c r="G113">
         <v>1.0</v>
       </c>
       <c r="H113" s="1">
-        <v>99884.0</v>
+        <v>99297.0</v>
       </c>
       <c r="I113" s="1">
-        <v>-493.66</v>
+        <v>2012.35</v>
       </c>
       <c r="J113" s="1">
-        <v>-0.49423331064034</v>
+        <v>2.0265969767465</v>
       </c>
       <c r="K113">
         <v>0.0</v>
       </c>
       <c r="L113">
-        <v>635.62</v>
+        <v>785.96</v>
       </c>
       <c r="M113" s="1">
-        <v>98754.72</v>
+        <v>100523.39</v>
       </c>
       <c r="N113" s="1">
-        <v>99390.34</v>
+        <v>101309.35</v>
       </c>
       <c r="O113" s="1">
         <v>0.21</v>
       </c>
       <c r="P113">
         <v>1</v>
       </c>
     </row>
     <row r="114" spans="1:16">
       <c r="A114" t="s">
-        <v>340</v>
+        <v>344</v>
       </c>
       <c r="B114" t="s">
-        <v>341</v>
+        <v>345</v>
       </c>
       <c r="C114" s="1">
         <v>100000.0</v>
       </c>
       <c r="D114" s="1">
-        <v>96.27134168</v>
+        <v>100.79502593</v>
       </c>
       <c r="E114" s="1">
-        <v>97.65639</v>
+        <v>100.24168</v>
       </c>
       <c r="F114" t="s">
         <v>8</v>
       </c>
       <c r="G114">
         <v>1.0</v>
       </c>
       <c r="H114" s="1">
-        <v>97656.39</v>
+        <v>100241.68</v>
       </c>
       <c r="I114" s="1">
-        <v>-725.6</v>
+        <v>1138.28</v>
       </c>
       <c r="J114" s="1">
-        <v>-0.74301333481608</v>
+        <v>1.1355356374714</v>
       </c>
       <c r="K114">
         <v>0.0</v>
       </c>
       <c r="L114">
-        <v>659.45</v>
+        <v>584.93</v>
       </c>
       <c r="M114" s="1">
-        <v>96271.34</v>
+        <v>100795.03</v>
       </c>
       <c r="N114" s="1">
-        <v>96930.79</v>
+        <v>101379.96</v>
       </c>
       <c r="O114" s="1">
-        <v>0.2</v>
+        <v>0.21</v>
       </c>
       <c r="P114">
         <v>1</v>
       </c>
     </row>
     <row r="115" spans="1:16">
       <c r="A115" t="s">
-        <v>342</v>
+        <v>346</v>
       </c>
       <c r="B115" t="s">
-        <v>343</v>
+        <v>347</v>
       </c>
       <c r="C115" s="1">
-        <v>300000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D115" s="1">
-        <v>82.85948264</v>
+        <v>100.08180138</v>
       </c>
       <c r="E115" s="1">
-        <v>86.56115</v>
+        <v>99.884</v>
       </c>
       <c r="F115" t="s">
         <v>8</v>
       </c>
       <c r="G115">
         <v>1.0</v>
       </c>
       <c r="H115" s="1">
-        <v>259683.45</v>
+        <v>99884.0</v>
       </c>
       <c r="I115" s="1">
-        <v>-8608.43</v>
+        <v>1032.05</v>
       </c>
       <c r="J115" s="1">
-        <v>-3.3149705920805</v>
+        <v>1.0332485683393</v>
       </c>
       <c r="K115">
         <v>0.0</v>
       </c>
-      <c r="L115" t="s">
-        <v>344</v>
+      <c r="L115">
+        <v>834.25</v>
       </c>
       <c r="M115" s="1">
-        <v>248578.44</v>
+        <v>100081.8</v>
       </c>
       <c r="N115" s="1">
-        <v>251075.02</v>
+        <v>100916.05</v>
       </c>
       <c r="O115" s="1">
-        <v>0.52</v>
+        <v>0.21</v>
       </c>
       <c r="P115">
         <v>1</v>
       </c>
     </row>
     <row r="116" spans="1:16">
       <c r="A116" t="s">
-        <v>345</v>
+        <v>348</v>
       </c>
       <c r="B116" t="s">
-        <v>346</v>
+        <v>349</v>
       </c>
       <c r="C116" s="1">
-        <v>300000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D116" s="1">
-        <v>96.23382003</v>
+        <v>96.6889747</v>
       </c>
       <c r="E116" s="1">
-        <v>99.507</v>
+        <v>97.65639</v>
       </c>
       <c r="F116" t="s">
         <v>8</v>
       </c>
       <c r="G116">
         <v>1.0</v>
       </c>
       <c r="H116" s="1">
-        <v>298521.0</v>
+        <v>97656.39</v>
       </c>
       <c r="I116" s="1">
-        <v>-2541.46</v>
+        <v>-228.51</v>
       </c>
       <c r="J116" s="1">
-        <v>-0.85135049125522</v>
+        <v>-0.23399390454634</v>
       </c>
       <c r="K116">
         <v>0.0</v>
       </c>
-      <c r="L116" t="s">
-        <v>347</v>
+      <c r="L116">
+        <v>738.9</v>
       </c>
       <c r="M116" s="1">
-        <v>288701.46</v>
+        <v>96688.98</v>
       </c>
       <c r="N116" s="1">
-        <v>295979.54</v>
+        <v>97427.88</v>
       </c>
       <c r="O116" s="1">
-        <v>0.62</v>
+        <v>0.2</v>
       </c>
       <c r="P116">
         <v>1</v>
       </c>
     </row>
     <row r="117" spans="1:16">
       <c r="A117" t="s">
-        <v>348</v>
+        <v>350</v>
       </c>
       <c r="B117" t="s">
-        <v>349</v>
+        <v>351</v>
       </c>
       <c r="C117" s="1">
-        <v>139000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D117" s="1">
-        <v>98.25783439</v>
+        <v>84.27160451</v>
       </c>
       <c r="E117" s="1">
-        <v>99.647</v>
+        <v>86.56115</v>
       </c>
       <c r="F117" t="s">
         <v>8</v>
       </c>
       <c r="G117">
         <v>1.0</v>
       </c>
       <c r="H117" s="1">
-        <v>138509.33</v>
+        <v>259683.45</v>
       </c>
       <c r="I117" s="1">
-        <v>247.36</v>
+        <v>-4063.84</v>
       </c>
       <c r="J117" s="1">
-        <v>0.17858724751611</v>
+        <v>-1.5649206755379</v>
       </c>
       <c r="K117">
         <v>0.0</v>
       </c>
       <c r="L117" t="s">
-        <v>350</v>
+        <v>352</v>
       </c>
       <c r="M117" s="1">
-        <v>136578.39</v>
+        <v>252814.82</v>
       </c>
       <c r="N117" s="1">
-        <v>138756.69</v>
+        <v>255619.61</v>
       </c>
       <c r="O117" s="1">
-        <v>0.29</v>
+        <v>0.52</v>
       </c>
       <c r="P117">
         <v>1</v>
       </c>
     </row>
     <row r="118" spans="1:16">
       <c r="A118" t="s">
-        <v>351</v>
+        <v>353</v>
       </c>
       <c r="B118" t="s">
-        <v>352</v>
+        <v>354</v>
       </c>
       <c r="C118" s="1">
-        <v>500000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D118" s="1">
-        <v>93.86767817</v>
+        <v>97.07528247</v>
       </c>
       <c r="E118" s="1">
-        <v>95.15085</v>
+        <v>99.507</v>
       </c>
       <c r="F118" t="s">
         <v>8</v>
       </c>
       <c r="G118">
         <v>1.0</v>
       </c>
       <c r="H118" s="1">
-        <v>475754.25</v>
+        <v>298521.0</v>
       </c>
       <c r="I118" s="1">
-        <v>-4799.42</v>
+        <v>558.27</v>
       </c>
       <c r="J118" s="1">
-        <v>-1.0088023386023</v>
+        <v>0.18701196900721</v>
       </c>
       <c r="K118">
         <v>0.0</v>
       </c>
       <c r="L118" t="s">
-        <v>353</v>
+        <v>355</v>
       </c>
       <c r="M118" s="1">
-        <v>469338.39</v>
+        <v>291225.85</v>
       </c>
       <c r="N118" s="1">
-        <v>470954.83</v>
+        <v>299079.27</v>
       </c>
       <c r="O118" s="1">
-        <v>0.98</v>
+        <v>0.61</v>
       </c>
       <c r="P118">
         <v>1</v>
       </c>
     </row>
     <row r="119" spans="1:16">
       <c r="A119" t="s">
-        <v>354</v>
+        <v>356</v>
       </c>
       <c r="B119" t="s">
-        <v>355</v>
+        <v>357</v>
       </c>
       <c r="C119" s="1">
-        <v>500000.0</v>
+        <v>139000.0</v>
       </c>
       <c r="D119" s="1">
-        <v>101.19289412</v>
+        <v>99.00601677</v>
       </c>
       <c r="E119" s="1">
-        <v>104.254864</v>
+        <v>99.647</v>
       </c>
       <c r="F119" t="s">
         <v>8</v>
       </c>
       <c r="G119">
         <v>1.0</v>
       </c>
       <c r="H119" s="1">
-        <v>521274.32</v>
+        <v>138509.33</v>
       </c>
       <c r="I119" s="1">
-        <v>-1326.05</v>
+        <v>1534.87</v>
       </c>
       <c r="J119" s="1">
-        <v>-0.25438621261834</v>
+        <v>1.1081347372051</v>
       </c>
       <c r="K119">
         <v>0.0</v>
       </c>
       <c r="L119" t="s">
-        <v>356</v>
+        <v>358</v>
       </c>
       <c r="M119" s="1">
-        <v>505964.48</v>
+        <v>137618.36</v>
       </c>
       <c r="N119" s="1">
-        <v>519948.27</v>
+        <v>140044.2</v>
       </c>
       <c r="O119" s="1">
-        <v>1.08</v>
+        <v>0.29</v>
       </c>
       <c r="P119">
         <v>1</v>
       </c>
     </row>
     <row r="120" spans="1:16">
       <c r="A120" t="s">
-        <v>357</v>
+        <v>359</v>
       </c>
       <c r="B120" t="s">
-        <v>358</v>
+        <v>360</v>
       </c>
       <c r="C120" s="1">
-        <v>415000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D120" s="1">
-        <v>68.374</v>
+        <v>94.30256295</v>
       </c>
       <c r="E120" s="1">
-        <v>74.176043</v>
+        <v>95.15085</v>
       </c>
       <c r="F120" t="s">
         <v>8</v>
       </c>
       <c r="G120">
         <v>1.0</v>
       </c>
       <c r="H120" s="1">
-        <v>307830.58</v>
+        <v>475754.25</v>
       </c>
       <c r="I120" s="1">
-        <v>-23396.29</v>
+        <v>-2488.01</v>
       </c>
       <c r="J120" s="1">
-        <v>-7.6003787537937</v>
+        <v>-0.52296117165532</v>
       </c>
       <c r="K120">
         <v>0.0</v>
       </c>
-      <c r="L120">
-        <v>682.19</v>
+      <c r="L120" t="s">
+        <v>361</v>
       </c>
       <c r="M120" s="1">
-        <v>283752.1</v>
+        <v>471512.82</v>
       </c>
       <c r="N120" s="1">
-        <v>284434.29</v>
+        <v>473266.24</v>
       </c>
       <c r="O120" s="1">
-        <v>0.59</v>
+        <v>0.97</v>
       </c>
       <c r="P120">
         <v>1</v>
       </c>
     </row>
     <row r="121" spans="1:16">
       <c r="A121" t="s">
-        <v>359</v>
+        <v>362</v>
       </c>
       <c r="B121" t="s">
-        <v>360</v>
+        <v>363</v>
       </c>
       <c r="C121" s="1">
-        <v>641000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D121" s="1">
-        <v>97.31772048</v>
+        <v>101.26085314</v>
       </c>
       <c r="E121" s="1">
-        <v>99.423502</v>
+        <v>104.254864</v>
       </c>
       <c r="F121" t="s">
         <v>8</v>
       </c>
       <c r="G121">
         <v>1.0</v>
       </c>
       <c r="H121" s="1">
-        <v>637304.65</v>
+        <v>521274.32</v>
       </c>
       <c r="I121" s="1">
-        <v>-3395.73</v>
+        <v>127.99</v>
       </c>
       <c r="J121" s="1">
-        <v>-0.53282680426073</v>
+        <v>0.024553290866122</v>
       </c>
       <c r="K121">
         <v>0.0</v>
       </c>
       <c r="L121" t="s">
-        <v>361</v>
+        <v>364</v>
       </c>
       <c r="M121" s="1">
-        <v>623806.58</v>
+        <v>506304.27</v>
       </c>
       <c r="N121" s="1">
-        <v>633908.92</v>
+        <v>521402.31</v>
       </c>
       <c r="O121" s="1">
-        <v>1.32</v>
+        <v>1.07</v>
       </c>
       <c r="P121">
         <v>1</v>
       </c>
     </row>
     <row r="122" spans="1:16">
       <c r="A122" t="s">
-        <v>362</v>
+        <v>365</v>
       </c>
       <c r="B122" t="s">
-        <v>363</v>
+        <v>366</v>
       </c>
       <c r="C122" s="1">
-        <v>600000.0</v>
+        <v>415000.0</v>
       </c>
       <c r="D122" s="1">
-        <v>97.71688779</v>
+        <v>69.4705</v>
       </c>
       <c r="E122" s="1">
-        <v>99.815013</v>
+        <v>74.176043</v>
       </c>
       <c r="F122" t="s">
         <v>8</v>
       </c>
       <c r="G122">
         <v>1.0</v>
       </c>
       <c r="H122" s="1">
-        <v>598890.08</v>
+        <v>307830.58</v>
       </c>
       <c r="I122" s="1">
-        <v>1219.47</v>
+        <v>-18732.11</v>
       </c>
       <c r="J122" s="1">
-        <v>0.20362167294539</v>
+        <v>-6.0852011518804</v>
       </c>
       <c r="K122">
         <v>0.0</v>
       </c>
-      <c r="L122" t="s">
-        <v>364</v>
+      <c r="L122">
+        <v>795.89</v>
       </c>
       <c r="M122" s="1">
-        <v>586301.33</v>
+        <v>288302.58</v>
       </c>
       <c r="N122" s="1">
-        <v>600109.55</v>
+        <v>289098.47</v>
       </c>
       <c r="O122" s="1">
-        <v>1.25</v>
+        <v>0.59</v>
       </c>
       <c r="P122">
         <v>1</v>
       </c>
     </row>
     <row r="123" spans="1:16">
       <c r="A123" t="s">
-        <v>365</v>
+        <v>367</v>
       </c>
       <c r="B123" t="s">
-        <v>366</v>
+        <v>368</v>
       </c>
       <c r="C123" s="1">
-        <v>130000.0</v>
+        <v>641000.0</v>
       </c>
       <c r="D123" s="1">
-        <v>101.99229142</v>
+        <v>98.08621429</v>
       </c>
       <c r="E123" s="1">
-        <v>105.578454</v>
+        <v>99.423502</v>
       </c>
       <c r="F123" t="s">
         <v>8</v>
       </c>
       <c r="G123">
         <v>1.0</v>
       </c>
       <c r="H123" s="1">
-        <v>137251.99</v>
+        <v>637304.65</v>
       </c>
       <c r="I123" s="1">
-        <v>15.32</v>
+        <v>2671.83</v>
       </c>
       <c r="J123" s="1">
-        <v>0.01116195109448</v>
+        <v>0.41923905623472</v>
       </c>
       <c r="K123">
         <v>0.0</v>
       </c>
       <c r="L123" t="s">
-        <v>367</v>
+        <v>369</v>
       </c>
       <c r="M123" s="1">
-        <v>132589.98</v>
+        <v>628732.64</v>
       </c>
       <c r="N123" s="1">
-        <v>137267.31</v>
+        <v>639976.48</v>
       </c>
       <c r="O123" s="1">
-        <v>0.29</v>
+        <v>1.31</v>
       </c>
       <c r="P123">
         <v>1</v>
       </c>
     </row>
     <row r="124" spans="1:16">
       <c r="A124" t="s">
-        <v>368</v>
+        <v>370</v>
       </c>
       <c r="B124" t="s">
-        <v>369</v>
+        <v>371</v>
       </c>
       <c r="C124" s="1">
-        <v>155000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D124" s="1">
-        <v>92.54331871</v>
+        <v>98.83991064</v>
       </c>
       <c r="E124" s="1">
-        <v>91.593929</v>
+        <v>99.815013</v>
       </c>
       <c r="F124" t="s">
         <v>8</v>
       </c>
       <c r="G124">
         <v>1.0</v>
       </c>
       <c r="H124" s="1">
-        <v>141970.59</v>
+        <v>598890.08</v>
       </c>
       <c r="I124" s="1">
-        <v>2623.44</v>
+        <v>9108.29</v>
       </c>
       <c r="J124" s="1">
-        <v>1.8478756762228</v>
+        <v>1.5208617247425</v>
       </c>
       <c r="K124">
         <v>0.0</v>
       </c>
       <c r="L124" t="s">
-        <v>370</v>
+        <v>372</v>
       </c>
       <c r="M124" s="1">
-        <v>143442.15</v>
+        <v>593039.47</v>
       </c>
       <c r="N124" s="1">
-        <v>144594.03</v>
+        <v>607998.37</v>
       </c>
       <c r="O124" s="1">
-        <v>0.3</v>
+        <v>1.25</v>
       </c>
       <c r="P124">
         <v>1</v>
       </c>
     </row>
     <row r="125" spans="1:16">
       <c r="A125" t="s">
-        <v>371</v>
+        <v>373</v>
       </c>
       <c r="B125" t="s">
-        <v>372</v>
+        <v>374</v>
       </c>
       <c r="C125" s="1">
-        <v>280000.0</v>
+        <v>130000.0</v>
       </c>
       <c r="D125" s="1">
-        <v>88.42135483</v>
+        <v>102.39345225</v>
       </c>
       <c r="E125" s="1">
-        <v>89.961514</v>
+        <v>105.578454</v>
       </c>
       <c r="F125" t="s">
         <v>8</v>
       </c>
       <c r="G125">
         <v>1.0</v>
       </c>
       <c r="H125" s="1">
-        <v>251892.24</v>
+        <v>137251.99</v>
       </c>
       <c r="I125" s="1">
-        <v>-173.82</v>
+        <v>839.57</v>
       </c>
       <c r="J125" s="1">
-        <v>-0.069005698627318</v>
+        <v>0.61169969193161</v>
       </c>
       <c r="K125">
         <v>0.0</v>
       </c>
       <c r="L125" t="s">
-        <v>373</v>
+        <v>375</v>
       </c>
       <c r="M125" s="1">
-        <v>247579.79</v>
+        <v>133111.49</v>
       </c>
       <c r="N125" s="1">
-        <v>251718.42</v>
+        <v>138091.56</v>
       </c>
       <c r="O125" s="1">
-        <v>0.52</v>
+        <v>0.28</v>
       </c>
       <c r="P125">
         <v>1</v>
       </c>
     </row>
     <row r="126" spans="1:16">
       <c r="A126" t="s">
-        <v>374</v>
+        <v>376</v>
       </c>
       <c r="B126" t="s">
-        <v>375</v>
+        <v>377</v>
       </c>
       <c r="C126" s="1">
-        <v>445000.0</v>
+        <v>155000.0</v>
       </c>
       <c r="D126" s="1">
-        <v>94.72047344</v>
+        <v>93.06779948</v>
       </c>
       <c r="E126" s="1">
-        <v>96.392049</v>
+        <v>91.593929</v>
       </c>
       <c r="F126" t="s">
         <v>8</v>
       </c>
       <c r="G126">
         <v>1.0</v>
       </c>
       <c r="H126" s="1">
-        <v>428944.62</v>
+        <v>141970.59</v>
       </c>
       <c r="I126" s="1">
-        <v>-2168.62</v>
+        <v>3510.7</v>
       </c>
       <c r="J126" s="1">
-        <v>-0.50557109213772</v>
+        <v>2.472836099364</v>
       </c>
       <c r="K126">
         <v>0.0</v>
       </c>
       <c r="L126" t="s">
-        <v>376</v>
+        <v>378</v>
       </c>
       <c r="M126" s="1">
-        <v>421506.1</v>
+        <v>144255.09</v>
       </c>
       <c r="N126" s="1">
-        <v>426776.0</v>
+        <v>145481.29</v>
       </c>
       <c r="O126" s="1">
-        <v>0.89</v>
+        <v>0.3</v>
       </c>
       <c r="P126">
         <v>1</v>
       </c>
     </row>
     <row r="127" spans="1:16">
       <c r="A127" t="s">
-        <v>377</v>
+        <v>379</v>
       </c>
       <c r="B127" t="s">
-        <v>378</v>
+        <v>380</v>
       </c>
       <c r="C127" s="1">
-        <v>300000.0</v>
+        <v>280000.0</v>
       </c>
       <c r="D127" s="1">
-        <v>94.98525055</v>
+        <v>89.1401697</v>
       </c>
       <c r="E127" s="1">
-        <v>98.007783</v>
+        <v>89.961514</v>
       </c>
       <c r="F127" t="s">
         <v>8</v>
       </c>
       <c r="G127">
         <v>1.0</v>
       </c>
       <c r="H127" s="1">
-        <v>294023.35</v>
+        <v>251892.24</v>
       </c>
       <c r="I127" s="1">
-        <v>-6158.01</v>
+        <v>2088.18</v>
       </c>
       <c r="J127" s="1">
-        <v>-2.0943948839437</v>
+        <v>0.82899735220108</v>
       </c>
       <c r="K127">
         <v>0.0</v>
       </c>
       <c r="L127" t="s">
-        <v>379</v>
+        <v>381</v>
       </c>
       <c r="M127" s="1">
-        <v>284955.75</v>
+        <v>249592.47</v>
       </c>
       <c r="N127" s="1">
-        <v>287865.34</v>
+        <v>253980.42</v>
       </c>
       <c r="O127" s="1">
-        <v>0.6</v>
+        <v>0.52</v>
       </c>
       <c r="P127">
         <v>1</v>
       </c>
     </row>
     <row r="128" spans="1:16">
       <c r="A128" t="s">
-        <v>380</v>
+        <v>382</v>
       </c>
       <c r="B128" t="s">
-        <v>381</v>
+        <v>383</v>
       </c>
       <c r="C128" s="1">
-        <v>500000.0</v>
+        <v>445000.0</v>
       </c>
       <c r="D128" s="1">
-        <v>98.05644682</v>
+        <v>95.29703475</v>
       </c>
       <c r="E128" s="1">
-        <v>102.242292</v>
+        <v>96.392049</v>
       </c>
       <c r="F128" t="s">
         <v>8</v>
       </c>
       <c r="G128">
         <v>1.0</v>
       </c>
       <c r="H128" s="1">
-        <v>511211.46</v>
+        <v>428944.62</v>
       </c>
       <c r="I128" s="1">
-        <v>-6597.03</v>
+        <v>976.19</v>
       </c>
       <c r="J128" s="1">
-        <v>-1.2904698967429</v>
+        <v>0.22757949499402</v>
       </c>
       <c r="K128">
         <v>0.0</v>
       </c>
       <c r="L128" t="s">
-        <v>382</v>
+        <v>384</v>
       </c>
       <c r="M128" s="1">
-        <v>490282.24</v>
+        <v>424071.8</v>
       </c>
       <c r="N128" s="1">
-        <v>504614.43</v>
+        <v>429920.81</v>
       </c>
       <c r="O128" s="1">
-        <v>1.05</v>
+        <v>0.88</v>
       </c>
       <c r="P128">
         <v>1</v>
       </c>
     </row>
     <row r="129" spans="1:16">
       <c r="A129" t="s">
-        <v>383</v>
+        <v>385</v>
       </c>
       <c r="B129" t="s">
-        <v>384</v>
+        <v>386</v>
       </c>
       <c r="C129" s="1">
         <v>300000.0</v>
       </c>
       <c r="D129" s="1">
-        <v>100.1823834</v>
+        <v>95.96773165</v>
       </c>
       <c r="E129" s="1">
-        <v>100.0</v>
+        <v>98.007783</v>
       </c>
       <c r="F129" t="s">
         <v>8</v>
       </c>
       <c r="G129">
         <v>1.0</v>
       </c>
       <c r="H129" s="1">
-        <v>300000.0</v>
+        <v>294023.35</v>
       </c>
       <c r="I129" s="1">
-        <v>1194.41</v>
+        <v>-2717.42</v>
       </c>
       <c r="J129" s="1">
-        <v>0.39813666666667</v>
+        <v>-0.9242191138901</v>
       </c>
       <c r="K129">
         <v>0.0</v>
       </c>
-      <c r="L129">
-        <v>647.26</v>
+      <c r="L129" t="s">
+        <v>387</v>
       </c>
       <c r="M129" s="1">
-        <v>300547.15</v>
+        <v>287903.19</v>
       </c>
       <c r="N129" s="1">
-        <v>301194.41</v>
+        <v>291305.93</v>
       </c>
       <c r="O129" s="1">
-        <v>0.63</v>
+        <v>0.6</v>
       </c>
       <c r="P129">
         <v>1</v>
       </c>
     </row>
     <row r="130" spans="1:16">
       <c r="A130" t="s">
-        <v>385</v>
+        <v>388</v>
       </c>
       <c r="B130" t="s">
-        <v>386</v>
+        <v>389</v>
       </c>
       <c r="C130" s="1">
-        <v>100000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D130" s="1">
-        <v>99.48971798</v>
+        <v>98.81624435</v>
       </c>
       <c r="E130" s="1">
-        <v>100.0</v>
+        <v>102.242292</v>
       </c>
       <c r="F130" t="s">
         <v>8</v>
       </c>
       <c r="G130">
         <v>1.0</v>
       </c>
       <c r="H130" s="1">
-        <v>100000.0</v>
+        <v>511211.46</v>
       </c>
       <c r="I130" s="1">
-        <v>1899.65</v>
+        <v>-1873.39</v>
       </c>
       <c r="J130" s="1">
-        <v>1.89965</v>
+        <v>-0.36646087707032</v>
       </c>
       <c r="K130">
         <v>0.0</v>
       </c>
       <c r="L130" t="s">
-        <v>387</v>
+        <v>390</v>
       </c>
       <c r="M130" s="1">
-        <v>99489.72</v>
+        <v>494081.22</v>
       </c>
       <c r="N130" s="1">
-        <v>101899.65</v>
+        <v>509338.07</v>
       </c>
       <c r="O130" s="1">
-        <v>0.21</v>
+        <v>1.04</v>
       </c>
       <c r="P130">
         <v>1</v>
       </c>
     </row>
     <row r="131" spans="1:16">
       <c r="A131" t="s">
-        <v>388</v>
+        <v>391</v>
       </c>
       <c r="B131" t="s">
-        <v>389</v>
+        <v>392</v>
       </c>
       <c r="C131" s="1">
-        <v>600000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D131" s="1">
-        <v>79.57873426</v>
+        <v>100.66555493</v>
       </c>
       <c r="E131" s="1">
-        <v>81.08293</v>
+        <v>100.0</v>
       </c>
       <c r="F131" t="s">
         <v>8</v>
       </c>
       <c r="G131">
         <v>1.0</v>
       </c>
       <c r="H131" s="1">
-        <v>486497.58</v>
+        <v>300000.0</v>
       </c>
       <c r="I131" s="1">
-        <v>-7508.74</v>
+        <v>3363.1</v>
       </c>
       <c r="J131" s="1">
-        <v>-1.5434280269184</v>
+        <v>1.1210333333333</v>
       </c>
       <c r="K131">
         <v>0.0</v>
       </c>
       <c r="L131" t="s">
-        <v>390</v>
+        <v>393</v>
       </c>
       <c r="M131" s="1">
-        <v>477472.4</v>
+        <v>301996.66</v>
       </c>
       <c r="N131" s="1">
-        <v>478988.84</v>
+        <v>303363.1</v>
       </c>
       <c r="O131" s="1">
-        <v>1.0</v>
+        <v>0.62</v>
       </c>
       <c r="P131">
         <v>1</v>
       </c>
     </row>
     <row r="132" spans="1:16">
       <c r="A132" t="s">
-        <v>391</v>
+        <v>394</v>
       </c>
       <c r="B132" t="s">
-        <v>392</v>
+        <v>395</v>
       </c>
       <c r="C132" s="1">
-        <v>483000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D132" s="1">
-        <v>96.96156164</v>
+        <v>99.79448606</v>
       </c>
       <c r="E132" s="1">
-        <v>99.429627</v>
+        <v>100.0</v>
       </c>
       <c r="F132" t="s">
         <v>8</v>
       </c>
       <c r="G132">
         <v>1.0</v>
       </c>
       <c r="H132" s="1">
-        <v>480245.1</v>
+        <v>100000.0</v>
       </c>
       <c r="I132" s="1">
-        <v>-532.21</v>
+        <v>2416.75</v>
       </c>
       <c r="J132" s="1">
-        <v>-0.11082049561776</v>
+        <v>2.41675</v>
       </c>
       <c r="K132">
         <v>0.0</v>
       </c>
       <c r="L132" t="s">
-        <v>393</v>
+        <v>396</v>
       </c>
       <c r="M132" s="1">
-        <v>468324.35</v>
+        <v>99794.49</v>
       </c>
       <c r="N132" s="1">
-        <v>479712.89</v>
+        <v>102416.75</v>
       </c>
       <c r="O132" s="1">
-        <v>1.0</v>
+        <v>0.21</v>
       </c>
       <c r="P132">
         <v>1</v>
       </c>
     </row>
     <row r="133" spans="1:16">
       <c r="A133" t="s">
-        <v>394</v>
+        <v>397</v>
       </c>
       <c r="B133" t="s">
-        <v>395</v>
+        <v>398</v>
       </c>
       <c r="C133" s="1">
-        <v>900000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D133" s="1">
-        <v>100.05704699</v>
+        <v>80.78614715</v>
       </c>
       <c r="E133" s="1">
-        <v>102.181054</v>
+        <v>81.08293</v>
       </c>
       <c r="F133" t="s">
         <v>8</v>
       </c>
       <c r="G133">
         <v>1.0</v>
       </c>
       <c r="H133" s="1">
-        <v>919629.49</v>
+        <v>486497.58</v>
       </c>
       <c r="I133" s="1">
-        <v>-2758.88</v>
+        <v>-17.68</v>
       </c>
       <c r="J133" s="1">
-        <v>-0.2999990789769</v>
+        <v>-0.0036341393517312</v>
       </c>
       <c r="K133">
         <v>0.0</v>
       </c>
       <c r="L133" t="s">
-        <v>396</v>
+        <v>399</v>
       </c>
       <c r="M133" s="1">
-        <v>900513.42</v>
+        <v>484716.89</v>
       </c>
       <c r="N133" s="1">
-        <v>916870.61</v>
+        <v>486479.9</v>
       </c>
       <c r="O133" s="1">
-        <v>1.91</v>
+        <v>1.0</v>
       </c>
       <c r="P133">
         <v>1</v>
       </c>
     </row>
     <row r="134" spans="1:16">
       <c r="A134" t="s">
-        <v>397</v>
+        <v>400</v>
       </c>
       <c r="B134" t="s">
-        <v>398</v>
+        <v>401</v>
       </c>
       <c r="C134" s="1">
-        <v>700000.0</v>
+        <v>483000.0</v>
       </c>
       <c r="D134" s="1">
-        <v>65.249</v>
+        <v>97.78536029</v>
       </c>
       <c r="E134" s="1">
-        <v>68.824779</v>
+        <v>99.429627</v>
       </c>
       <c r="F134" t="s">
         <v>8</v>
       </c>
       <c r="G134">
         <v>1.0</v>
       </c>
       <c r="H134" s="1">
-        <v>481773.45</v>
+        <v>480245.1</v>
       </c>
       <c r="I134" s="1">
-        <v>-19487.98</v>
+        <v>4339.95</v>
       </c>
       <c r="J134" s="1">
-        <v>-4.0450506353142</v>
+        <v>0.90369480084232</v>
       </c>
       <c r="K134">
         <v>0.0</v>
       </c>
       <c r="L134" t="s">
-        <v>399</v>
+        <v>402</v>
       </c>
       <c r="M134" s="1">
-        <v>456743.0</v>
+        <v>472303.29</v>
       </c>
       <c r="N134" s="1">
-        <v>462285.47</v>
+        <v>484585.05</v>
       </c>
       <c r="O134" s="1">
-        <v>0.96</v>
+        <v>0.99</v>
       </c>
       <c r="P134">
         <v>1</v>
       </c>
     </row>
     <row r="135" spans="1:16">
       <c r="A135" t="s">
-        <v>400</v>
+        <v>403</v>
       </c>
       <c r="B135" t="s">
-        <v>401</v>
+        <v>404</v>
       </c>
       <c r="C135" s="1">
-        <v>102000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D135" s="1">
-        <v>99.31167061</v>
+        <v>100.41187164</v>
       </c>
       <c r="E135" s="1">
-        <v>99.646</v>
+        <v>102.181054</v>
       </c>
       <c r="F135" t="s">
         <v>8</v>
       </c>
       <c r="G135">
         <v>1.0</v>
       </c>
       <c r="H135" s="1">
-        <v>101638.92</v>
+        <v>919629.49</v>
       </c>
       <c r="I135" s="1">
-        <v>226.27</v>
+        <v>2222.22</v>
       </c>
       <c r="J135" s="1">
-        <v>0.22262141313583</v>
+        <v>0.24164296862642</v>
       </c>
       <c r="K135">
         <v>0.0</v>
       </c>
-      <c r="L135">
-        <v>567.29</v>
+      <c r="L135" t="s">
+        <v>405</v>
       </c>
       <c r="M135" s="1">
-        <v>101297.9</v>
+        <v>903706.85</v>
       </c>
       <c r="N135" s="1">
-        <v>101865.19</v>
+        <v>921851.71</v>
       </c>
       <c r="O135" s="1">
-        <v>0.21</v>
+        <v>1.89</v>
       </c>
       <c r="P135">
         <v>1</v>
       </c>
     </row>
     <row r="136" spans="1:16">
       <c r="A136" t="s">
-        <v>402</v>
+        <v>406</v>
       </c>
       <c r="B136" t="s">
-        <v>403</v>
+        <v>407</v>
       </c>
       <c r="C136" s="1">
-        <v>360000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D136" s="1">
-        <v>101.87063317</v>
+        <v>66.3325</v>
       </c>
       <c r="E136" s="1">
-        <v>105.116214</v>
+        <v>68.824779</v>
       </c>
       <c r="F136" t="s">
         <v>8</v>
       </c>
       <c r="G136">
         <v>1.0</v>
       </c>
       <c r="H136" s="1">
-        <v>378418.37</v>
+        <v>481773.45</v>
       </c>
       <c r="I136" s="1">
-        <v>-1742.17</v>
+        <v>-11519.92</v>
       </c>
       <c r="J136" s="1">
-        <v>-0.46038198409871</v>
+        <v>-2.3911487858038</v>
       </c>
       <c r="K136">
         <v>0.0</v>
       </c>
       <c r="L136" t="s">
-        <v>404</v>
+        <v>408</v>
       </c>
       <c r="M136" s="1">
-        <v>366734.28</v>
+        <v>464327.5</v>
       </c>
       <c r="N136" s="1">
-        <v>376676.2</v>
+        <v>470253.53</v>
       </c>
       <c r="O136" s="1">
-        <v>0.78</v>
+        <v>0.96</v>
       </c>
       <c r="P136">
         <v>1</v>
       </c>
     </row>
     <row r="137" spans="1:16">
       <c r="A137" t="s">
-        <v>405</v>
+        <v>409</v>
       </c>
       <c r="B137" t="s">
-        <v>406</v>
+        <v>410</v>
       </c>
       <c r="C137" s="1">
-        <v>240000.0</v>
+        <v>102000.0</v>
       </c>
       <c r="D137" s="1">
-        <v>98.7832806</v>
+        <v>99.984323</v>
       </c>
       <c r="E137" s="1">
-        <v>101.505154</v>
+        <v>99.646</v>
       </c>
       <c r="F137" t="s">
         <v>8</v>
       </c>
       <c r="G137">
         <v>1.0</v>
       </c>
       <c r="H137" s="1">
-        <v>243612.37</v>
+        <v>101638.92</v>
       </c>
       <c r="I137" s="1">
-        <v>-1919.89</v>
+        <v>1107.99</v>
       </c>
       <c r="J137" s="1">
-        <v>-0.78809216461381</v>
+        <v>1.0901237439359</v>
       </c>
       <c r="K137">
         <v>0.0</v>
       </c>
-      <c r="L137" t="s">
-        <v>407</v>
+      <c r="L137">
+        <v>762.9</v>
       </c>
       <c r="M137" s="1">
-        <v>237079.88</v>
+        <v>101984.01</v>
       </c>
       <c r="N137" s="1">
-        <v>241692.48</v>
+        <v>102746.91</v>
       </c>
       <c r="O137" s="1">
-        <v>0.5</v>
+        <v>0.21</v>
       </c>
       <c r="P137">
         <v>1</v>
       </c>
     </row>
     <row r="138" spans="1:16">
       <c r="A138" t="s">
-        <v>408</v>
+        <v>411</v>
       </c>
       <c r="B138" t="s">
-        <v>409</v>
+        <v>412</v>
       </c>
       <c r="C138" s="1">
-        <v>140000.0</v>
+        <v>360000.0</v>
       </c>
       <c r="D138" s="1">
-        <v>100.21840413</v>
+        <v>102.48149383</v>
       </c>
       <c r="E138" s="1">
-        <v>101.271864</v>
+        <v>105.116214</v>
       </c>
       <c r="F138" t="s">
         <v>8</v>
       </c>
       <c r="G138">
         <v>1.0</v>
       </c>
       <c r="H138" s="1">
-        <v>141780.61</v>
+        <v>378418.37</v>
       </c>
       <c r="I138" s="1">
-        <v>359.06</v>
+        <v>1245.97</v>
       </c>
       <c r="J138" s="1">
-        <v>0.25325042683904</v>
+        <v>0.32925727152199</v>
       </c>
       <c r="K138">
         <v>0.0</v>
       </c>
       <c r="L138" t="s">
-        <v>410</v>
+        <v>413</v>
       </c>
       <c r="M138" s="1">
-        <v>140305.77</v>
+        <v>368933.38</v>
       </c>
       <c r="N138" s="1">
-        <v>142139.67</v>
+        <v>379664.34</v>
       </c>
       <c r="O138" s="1">
-        <v>0.3</v>
+        <v>0.78</v>
       </c>
       <c r="P138">
         <v>1</v>
       </c>
     </row>
     <row r="139" spans="1:16">
       <c r="A139" t="s">
-        <v>411</v>
+        <v>414</v>
       </c>
       <c r="B139" t="s">
-        <v>412</v>
+        <v>415</v>
       </c>
       <c r="C139" s="1">
-        <v>130000.0</v>
+        <v>240000.0</v>
       </c>
       <c r="D139" s="1">
-        <v>97.35783405</v>
+        <v>99.12102475</v>
       </c>
       <c r="E139" s="1">
-        <v>105.684715</v>
+        <v>101.505154</v>
       </c>
       <c r="F139" t="s">
         <v>8</v>
       </c>
       <c r="G139">
         <v>1.0</v>
       </c>
       <c r="H139" s="1">
-        <v>137390.13</v>
+        <v>243612.37</v>
       </c>
       <c r="I139" s="1">
-        <v>-10103.71</v>
+        <v>-731.23</v>
       </c>
       <c r="J139" s="1">
-        <v>-7.3540289975706</v>
+        <v>-0.30016127670364</v>
       </c>
       <c r="K139">
         <v>0.0</v>
       </c>
-      <c r="L139">
-        <v>721.23</v>
+      <c r="L139" t="s">
+        <v>416</v>
       </c>
       <c r="M139" s="1">
-        <v>126565.19</v>
+        <v>237890.46</v>
       </c>
       <c r="N139" s="1">
-        <v>127286.42</v>
+        <v>242881.14</v>
       </c>
       <c r="O139" s="1">
-        <v>0.26</v>
+        <v>0.5</v>
       </c>
       <c r="P139">
         <v>1</v>
       </c>
     </row>
     <row r="140" spans="1:16">
       <c r="A140" t="s">
-        <v>413</v>
+        <v>417</v>
       </c>
       <c r="B140" t="s">
-        <v>414</v>
+        <v>418</v>
       </c>
       <c r="C140" s="1">
-        <v>135000.0</v>
+        <v>140000.0</v>
       </c>
       <c r="D140" s="1">
-        <v>96.74509823</v>
+        <v>100.18984062</v>
       </c>
       <c r="E140" s="1">
-        <v>103.578504</v>
+        <v>101.271864</v>
       </c>
       <c r="F140" t="s">
         <v>8</v>
       </c>
       <c r="G140">
         <v>1.0</v>
       </c>
       <c r="H140" s="1">
-        <v>139830.98</v>
+        <v>141780.61</v>
       </c>
       <c r="I140" s="1">
-        <v>-8251.43</v>
+        <v>558.8</v>
       </c>
       <c r="J140" s="1">
-        <v>-5.9010027677701</v>
+        <v>0.39413005769971</v>
       </c>
       <c r="K140">
         <v>0.0</v>
       </c>
-      <c r="L140">
-        <v>973.66</v>
+      <c r="L140" t="s">
+        <v>419</v>
       </c>
       <c r="M140" s="1">
-        <v>130605.89</v>
+        <v>140265.78</v>
       </c>
       <c r="N140" s="1">
-        <v>131579.55</v>
+        <v>142339.41</v>
       </c>
       <c r="O140" s="1">
-        <v>0.27</v>
+        <v>0.29</v>
       </c>
       <c r="P140">
         <v>1</v>
       </c>
     </row>
     <row r="141" spans="1:16">
       <c r="A141" t="s">
-        <v>415</v>
+        <v>420</v>
       </c>
       <c r="B141" t="s">
-        <v>416</v>
+        <v>421</v>
       </c>
       <c r="C141" s="1">
-        <v>300000.0</v>
+        <v>130000.0</v>
       </c>
       <c r="D141" s="1">
-        <v>98.26484478</v>
+        <v>98.87690308</v>
       </c>
       <c r="E141" s="1">
-        <v>99.860373</v>
+        <v>105.684715</v>
       </c>
       <c r="F141" t="s">
         <v>8</v>
       </c>
       <c r="G141">
         <v>1.0</v>
       </c>
       <c r="H141" s="1">
-        <v>299581.12</v>
+        <v>137390.13</v>
       </c>
       <c r="I141" s="1">
-        <v>2423.69</v>
+        <v>-7861.8</v>
       </c>
       <c r="J141" s="1">
-        <v>0.80902628309821</v>
+        <v>-5.7222451132407</v>
       </c>
       <c r="K141">
         <v>0.0</v>
       </c>
-      <c r="L141" t="s">
-        <v>417</v>
+      <c r="L141">
+        <v>988.36</v>
       </c>
       <c r="M141" s="1">
-        <v>294794.54</v>
+        <v>128539.97</v>
       </c>
       <c r="N141" s="1">
-        <v>302004.81</v>
+        <v>129528.33</v>
       </c>
       <c r="O141" s="1">
-        <v>0.63</v>
+        <v>0.27</v>
       </c>
       <c r="P141">
         <v>1</v>
       </c>
     </row>
     <row r="142" spans="1:16">
       <c r="A142" t="s">
-        <v>418</v>
+        <v>422</v>
       </c>
       <c r="B142" t="s">
-        <v>419</v>
+        <v>423</v>
       </c>
       <c r="C142" s="1">
-        <v>140000.0</v>
+        <v>135000.0</v>
       </c>
       <c r="D142" s="1">
-        <v>99.54179921</v>
+        <v>97.9349105</v>
       </c>
       <c r="E142" s="1">
-        <v>98.412086</v>
+        <v>103.578504</v>
       </c>
       <c r="F142" t="s">
         <v>8</v>
       </c>
       <c r="G142">
         <v>1.0</v>
       </c>
       <c r="H142" s="1">
-        <v>137776.92</v>
+        <v>139830.98</v>
       </c>
       <c r="I142" s="1">
-        <v>2697.28</v>
+        <v>-6395.53</v>
       </c>
       <c r="J142" s="1">
-        <v>1.9577154141637</v>
+        <v>-4.5737575464321</v>
       </c>
       <c r="K142">
         <v>0.0</v>
       </c>
       <c r="L142" t="s">
-        <v>420</v>
+        <v>424</v>
       </c>
       <c r="M142" s="1">
-        <v>139358.52</v>
+        <v>132212.13</v>
       </c>
       <c r="N142" s="1">
-        <v>140474.2</v>
+        <v>133435.45</v>
       </c>
       <c r="O142" s="1">
-        <v>0.29</v>
+        <v>0.27</v>
       </c>
       <c r="P142">
         <v>1</v>
       </c>
     </row>
     <row r="143" spans="1:16">
       <c r="A143" t="s">
-        <v>421</v>
+        <v>425</v>
       </c>
       <c r="B143" t="s">
-        <v>422</v>
+        <v>426</v>
       </c>
       <c r="C143" s="1">
-        <v>140000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D143" s="1">
-        <v>99.01697318</v>
+        <v>98.54829785</v>
       </c>
       <c r="E143" s="1">
-        <v>98.960671</v>
+        <v>99.860373</v>
       </c>
       <c r="F143" t="s">
         <v>8</v>
       </c>
       <c r="G143">
         <v>1.0</v>
       </c>
       <c r="H143" s="1">
-        <v>138544.94</v>
+        <v>299581.12</v>
       </c>
       <c r="I143" s="1">
-        <v>2394.58</v>
+        <v>3726.1</v>
       </c>
       <c r="J143" s="1">
-        <v>1.7283778101171</v>
+        <v>1.2437699678805</v>
       </c>
       <c r="K143">
         <v>0.0</v>
       </c>
       <c r="L143" t="s">
-        <v>423</v>
+        <v>427</v>
       </c>
       <c r="M143" s="1">
-        <v>138623.77</v>
+        <v>295644.89</v>
       </c>
       <c r="N143" s="1">
-        <v>140939.52</v>
+        <v>303307.22</v>
       </c>
       <c r="O143" s="1">
-        <v>0.29</v>
+        <v>0.62</v>
       </c>
       <c r="P143">
         <v>1</v>
       </c>
     </row>
     <row r="144" spans="1:16">
       <c r="A144" t="s">
-        <v>424</v>
+        <v>428</v>
       </c>
       <c r="B144" t="s">
-        <v>425</v>
+        <v>429</v>
       </c>
       <c r="C144" s="1">
-        <v>130000.0</v>
+        <v>140000.0</v>
       </c>
       <c r="D144" s="1">
-        <v>105.78386792</v>
+        <v>99.60255964</v>
       </c>
       <c r="E144" s="1">
-        <v>110.213723</v>
+        <v>98.412086</v>
       </c>
       <c r="F144" t="s">
         <v>8</v>
       </c>
       <c r="G144">
         <v>1.0</v>
       </c>
       <c r="H144" s="1">
-        <v>143277.84</v>
+        <v>137776.92</v>
       </c>
       <c r="I144" s="1">
-        <v>-2569.36</v>
+        <v>2907.01</v>
       </c>
       <c r="J144" s="1">
-        <v>-1.7932710320033</v>
+        <v>2.1099397489797</v>
       </c>
       <c r="K144">
         <v>0.0</v>
       </c>
       <c r="L144" t="s">
-        <v>426</v>
+        <v>430</v>
       </c>
       <c r="M144" s="1">
-        <v>137519.03</v>
+        <v>139443.59</v>
       </c>
       <c r="N144" s="1">
-        <v>140708.48</v>
+        <v>140683.93</v>
       </c>
       <c r="O144" s="1">
         <v>0.29</v>
       </c>
       <c r="P144">
         <v>1</v>
       </c>
     </row>
     <row r="145" spans="1:16">
       <c r="A145" t="s">
-        <v>427</v>
+        <v>431</v>
       </c>
       <c r="B145" t="s">
-        <v>428</v>
+        <v>432</v>
       </c>
       <c r="C145" s="1">
-        <v>550000.0</v>
+        <v>140000.0</v>
       </c>
       <c r="D145" s="1">
-        <v>97.66531793</v>
+        <v>99.15549853</v>
       </c>
       <c r="E145" s="1">
-        <v>99.944829</v>
+        <v>98.960671</v>
       </c>
       <c r="F145" t="s">
         <v>8</v>
       </c>
       <c r="G145">
         <v>1.0</v>
       </c>
       <c r="H145" s="1">
-        <v>549696.56</v>
+        <v>138544.94</v>
       </c>
       <c r="I145" s="1">
-        <v>888.72</v>
+        <v>272.76</v>
       </c>
       <c r="J145" s="1">
-        <v>0.16167465192069</v>
+        <v>0.19687474692327</v>
       </c>
       <c r="K145">
         <v>0.0</v>
       </c>
-      <c r="L145" t="s">
-        <v>429</v>
+      <c r="L145">
+        <v>0.0</v>
       </c>
       <c r="M145" s="1">
-        <v>537159.25</v>
+        <v>138817.7</v>
       </c>
       <c r="N145" s="1">
-        <v>550585.28</v>
+        <v>138817.7</v>
       </c>
       <c r="O145" s="1">
-        <v>1.15</v>
+        <v>0.28</v>
       </c>
       <c r="P145">
         <v>1</v>
       </c>
     </row>
     <row r="146" spans="1:16">
       <c r="A146" t="s">
-        <v>430</v>
+        <v>433</v>
       </c>
       <c r="B146" t="s">
-        <v>431</v>
+        <v>434</v>
       </c>
       <c r="C146" s="1">
-        <v>100000.0</v>
+        <v>130000.0</v>
       </c>
       <c r="D146" s="1">
-        <v>100.99135851</v>
+        <v>106.7014696</v>
       </c>
       <c r="E146" s="1">
-        <v>104.27347</v>
+        <v>110.213723</v>
       </c>
       <c r="F146" t="s">
         <v>8</v>
       </c>
       <c r="G146">
         <v>1.0</v>
       </c>
       <c r="H146" s="1">
-        <v>104273.47</v>
+        <v>143277.84</v>
       </c>
       <c r="I146" s="1">
-        <v>-150.26</v>
+        <v>-1055.93</v>
       </c>
       <c r="J146" s="1">
-        <v>-0.14410185064331</v>
+        <v>-0.7369806803341</v>
       </c>
       <c r="K146">
         <v>0.0</v>
       </c>
       <c r="L146" t="s">
-        <v>432</v>
+        <v>435</v>
       </c>
       <c r="M146" s="1">
-        <v>100991.36</v>
+        <v>138711.91</v>
       </c>
       <c r="N146" s="1">
-        <v>104123.21</v>
+        <v>142221.91</v>
       </c>
       <c r="O146" s="1">
-        <v>0.22</v>
+        <v>0.29</v>
       </c>
       <c r="P146">
         <v>1</v>
       </c>
     </row>
     <row r="147" spans="1:16">
       <c r="A147" t="s">
-        <v>433</v>
+        <v>436</v>
       </c>
       <c r="B147" t="s">
-        <v>434</v>
+        <v>437</v>
       </c>
       <c r="C147" s="1">
-        <v>200000.0</v>
+        <v>550000.0</v>
       </c>
       <c r="D147" s="1">
-        <v>91.50266036</v>
+        <v>98.34768362</v>
       </c>
       <c r="E147" s="1">
-        <v>95.837535</v>
+        <v>99.944829</v>
       </c>
       <c r="F147" t="s">
         <v>8</v>
       </c>
       <c r="G147">
         <v>1.0</v>
       </c>
       <c r="H147" s="1">
-        <v>191675.07</v>
+        <v>549696.56</v>
       </c>
       <c r="I147" s="1">
-        <v>-7999.89</v>
+        <v>5545.84</v>
       </c>
       <c r="J147" s="1">
-        <v>-4.1736726638472</v>
+        <v>1.0088911598792</v>
       </c>
       <c r="K147">
         <v>0.0</v>
       </c>
-      <c r="L147">
-        <v>669.86</v>
+      <c r="L147" t="s">
+        <v>438</v>
       </c>
       <c r="M147" s="1">
-        <v>183005.32</v>
+        <v>540912.26</v>
       </c>
       <c r="N147" s="1">
-        <v>183675.18</v>
+        <v>555242.4</v>
       </c>
       <c r="O147" s="1">
-        <v>0.38</v>
+        <v>1.14</v>
       </c>
       <c r="P147">
         <v>1</v>
       </c>
     </row>
     <row r="148" spans="1:16">
       <c r="A148" t="s">
-        <v>435</v>
+        <v>439</v>
       </c>
       <c r="B148" t="s">
-        <v>436</v>
+        <v>440</v>
       </c>
       <c r="C148" s="1">
-        <v>560000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D148" s="1">
-        <v>83.80141268</v>
+        <v>101.93908414</v>
       </c>
       <c r="E148" s="1">
-        <v>85.126713</v>
+        <v>104.27347</v>
       </c>
       <c r="F148" t="s">
         <v>8</v>
       </c>
       <c r="G148">
         <v>1.0</v>
       </c>
       <c r="H148" s="1">
-        <v>476709.59</v>
+        <v>104273.47</v>
       </c>
       <c r="I148" s="1">
-        <v>-4027.16</v>
+        <v>1009.79</v>
       </c>
       <c r="J148" s="1">
-        <v>-0.84478266946549</v>
+        <v>0.9684054822382</v>
       </c>
       <c r="K148">
         <v>0.0</v>
       </c>
       <c r="L148" t="s">
-        <v>437</v>
+        <v>441</v>
       </c>
       <c r="M148" s="1">
-        <v>469287.91</v>
+        <v>101939.08</v>
       </c>
       <c r="N148" s="1">
-        <v>472682.43</v>
+        <v>105283.26</v>
       </c>
       <c r="O148" s="1">
-        <v>0.98</v>
+        <v>0.22</v>
       </c>
       <c r="P148">
         <v>1</v>
       </c>
     </row>
     <row r="149" spans="1:16">
       <c r="A149" t="s">
-        <v>438</v>
+        <v>442</v>
       </c>
       <c r="B149" t="s">
-        <v>439</v>
+        <v>443</v>
       </c>
       <c r="C149" s="1">
         <v>200000.0</v>
       </c>
       <c r="D149" s="1">
-        <v>94.82265449</v>
+        <v>91.97981693</v>
       </c>
       <c r="E149" s="1">
-        <v>100.243095</v>
+        <v>95.837535</v>
       </c>
       <c r="F149" t="s">
         <v>8</v>
       </c>
       <c r="G149">
         <v>1.0</v>
       </c>
       <c r="H149" s="1">
-        <v>200486.19</v>
+        <v>191675.07</v>
       </c>
       <c r="I149" s="1">
-        <v>-9464.44</v>
+        <v>-7004.48</v>
       </c>
       <c r="J149" s="1">
-        <v>-4.7207441071128</v>
+        <v>-3.6543510848855</v>
       </c>
       <c r="K149">
         <v>0.0</v>
       </c>
-      <c r="L149" t="s">
-        <v>440</v>
+      <c r="L149">
+        <v>710.96</v>
       </c>
       <c r="M149" s="1">
-        <v>189645.31</v>
+        <v>183959.63</v>
       </c>
       <c r="N149" s="1">
-        <v>191021.75</v>
+        <v>184670.59</v>
       </c>
       <c r="O149" s="1">
-        <v>0.4</v>
+        <v>0.38</v>
       </c>
       <c r="P149">
         <v>1</v>
       </c>
     </row>
     <row r="150" spans="1:16">
       <c r="A150" t="s">
-        <v>441</v>
+        <v>444</v>
       </c>
       <c r="B150" t="s">
-        <v>442</v>
+        <v>445</v>
       </c>
       <c r="C150" s="1">
-        <v>200000.0</v>
+        <v>560000.0</v>
       </c>
       <c r="D150" s="1">
-        <v>101.55093136</v>
+        <v>84.79838954</v>
       </c>
       <c r="E150" s="1">
-        <v>99.948</v>
+        <v>85.126713</v>
       </c>
       <c r="F150" t="s">
         <v>8</v>
       </c>
       <c r="G150">
         <v>1.0</v>
       </c>
       <c r="H150" s="1">
-        <v>199896.0</v>
+        <v>476709.59</v>
       </c>
       <c r="I150" s="1">
-        <v>9007.78</v>
+        <v>1786.05</v>
       </c>
       <c r="J150" s="1">
-        <v>4.5062332412855</v>
+        <v>0.37466206626974</v>
       </c>
       <c r="K150">
         <v>0.0</v>
       </c>
       <c r="L150" t="s">
-        <v>443</v>
+        <v>446</v>
       </c>
       <c r="M150" s="1">
-        <v>203101.86</v>
+        <v>474870.98</v>
       </c>
       <c r="N150" s="1">
-        <v>208903.78</v>
+        <v>478495.64</v>
       </c>
       <c r="O150" s="1">
-        <v>0.43</v>
+        <v>0.98</v>
       </c>
       <c r="P150">
         <v>1</v>
       </c>
     </row>
     <row r="151" spans="1:16">
       <c r="A151" t="s">
-        <v>444</v>
+        <v>447</v>
       </c>
       <c r="B151" t="s">
-        <v>445</v>
+        <v>448</v>
       </c>
       <c r="C151" s="1">
-        <v>150000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D151" s="1">
-        <v>92.52725956</v>
+        <v>95.24270552</v>
       </c>
       <c r="E151" s="1">
-        <v>90.382013</v>
+        <v>100.243095</v>
       </c>
       <c r="F151" t="s">
         <v>8</v>
       </c>
       <c r="G151">
         <v>1.0</v>
       </c>
       <c r="H151" s="1">
-        <v>135573.02</v>
+        <v>200486.19</v>
       </c>
       <c r="I151" s="1">
-        <v>3308.79</v>
+        <v>-8536.67</v>
       </c>
       <c r="J151" s="1">
-        <v>2.4405962189232</v>
+        <v>-4.2579840536647</v>
       </c>
       <c r="K151">
         <v>0.0</v>
       </c>
-      <c r="L151">
-        <v>90.92</v>
+      <c r="L151" t="s">
+        <v>449</v>
       </c>
       <c r="M151" s="1">
-        <v>138790.89</v>
+        <v>190485.41</v>
       </c>
       <c r="N151" s="1">
-        <v>138881.81</v>
+        <v>191949.52</v>
       </c>
       <c r="O151" s="1">
-        <v>0.29</v>
+        <v>0.39</v>
       </c>
       <c r="P151">
         <v>1</v>
       </c>
     </row>
     <row r="152" spans="1:16">
       <c r="A152" t="s">
-        <v>446</v>
+        <v>450</v>
       </c>
       <c r="B152" t="s">
-        <v>447</v>
+        <v>451</v>
       </c>
       <c r="C152" s="1">
-        <v>160000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D152" s="1">
-        <v>87.33355212</v>
+        <v>101.40627114</v>
       </c>
       <c r="E152" s="1">
-        <v>86.219563</v>
+        <v>99.948</v>
       </c>
       <c r="F152" t="s">
         <v>8</v>
       </c>
       <c r="G152">
         <v>1.0</v>
       </c>
       <c r="H152" s="1">
-        <v>137951.3</v>
+        <v>199896.0</v>
       </c>
       <c r="I152" s="1">
-        <v>1900.74</v>
+        <v>9359.56</v>
       </c>
       <c r="J152" s="1">
-        <v>1.3778340617305</v>
+        <v>4.6822147516709</v>
       </c>
       <c r="K152">
         <v>0.0</v>
       </c>
-      <c r="L152">
-        <v>118.36</v>
+      <c r="L152" t="s">
+        <v>452</v>
       </c>
       <c r="M152" s="1">
-        <v>139733.68</v>
+        <v>202812.55</v>
       </c>
       <c r="N152" s="1">
-        <v>139852.04</v>
+        <v>209255.56</v>
       </c>
       <c r="O152" s="1">
-        <v>0.29</v>
+        <v>0.43</v>
       </c>
       <c r="P152">
         <v>1</v>
       </c>
     </row>
     <row r="153" spans="1:16">
       <c r="A153" t="s">
-        <v>448</v>
+        <v>453</v>
       </c>
       <c r="B153" t="s">
-        <v>449</v>
+        <v>454</v>
       </c>
       <c r="C153" s="1">
-        <v>140000.0</v>
+        <v>150000.0</v>
       </c>
       <c r="D153" s="1">
-        <v>96.84895005</v>
+        <v>93.00412439</v>
       </c>
       <c r="E153" s="1">
-        <v>98.939836</v>
+        <v>90.382013</v>
       </c>
       <c r="F153" t="s">
         <v>8</v>
       </c>
       <c r="G153">
         <v>1.0</v>
       </c>
       <c r="H153" s="1">
-        <v>138515.77</v>
+        <v>135573.02</v>
       </c>
       <c r="I153" s="1">
-        <v>153.72</v>
+        <v>4034.37</v>
       </c>
       <c r="J153" s="1">
-        <v>0.11097653357448</v>
+        <v>2.9757912009336</v>
       </c>
       <c r="K153">
         <v>0.0</v>
       </c>
-      <c r="L153" t="s">
-        <v>450</v>
+      <c r="L153">
+        <v>101.2</v>
       </c>
       <c r="M153" s="1">
-        <v>135588.53</v>
+        <v>139506.19</v>
       </c>
       <c r="N153" s="1">
-        <v>138669.49</v>
+        <v>139607.39</v>
       </c>
       <c r="O153" s="1">
         <v>0.29</v>
       </c>
       <c r="P153">
         <v>1</v>
       </c>
     </row>
     <row r="154" spans="1:16">
       <c r="A154" t="s">
-        <v>451</v>
+        <v>455</v>
       </c>
       <c r="B154" t="s">
-        <v>452</v>
+        <v>456</v>
       </c>
       <c r="C154" s="1">
-        <v>400000.0</v>
+        <v>160000.0</v>
       </c>
       <c r="D154" s="1">
-        <v>99.79884914</v>
+        <v>87.87930296</v>
       </c>
       <c r="E154" s="1">
-        <v>98.91284</v>
+        <v>86.219563</v>
       </c>
       <c r="F154" t="s">
         <v>8</v>
       </c>
       <c r="G154">
         <v>1.0</v>
       </c>
       <c r="H154" s="1">
-        <v>395651.36</v>
+        <v>137951.3</v>
       </c>
       <c r="I154" s="1">
-        <v>5324.86</v>
+        <v>2817.78</v>
       </c>
       <c r="J154" s="1">
-        <v>1.3458465048623</v>
+        <v>2.0425903924066</v>
       </c>
       <c r="K154">
         <v>0.0</v>
       </c>
-      <c r="L154" t="s">
-        <v>453</v>
+      <c r="L154">
+        <v>162.19</v>
       </c>
       <c r="M154" s="1">
-        <v>399195.4</v>
+        <v>140606.89</v>
       </c>
       <c r="N154" s="1">
-        <v>400976.22</v>
+        <v>140769.08</v>
       </c>
       <c r="O154" s="1">
-        <v>0.83</v>
+        <v>0.29</v>
       </c>
       <c r="P154">
         <v>1</v>
       </c>
     </row>
     <row r="155" spans="1:16">
       <c r="A155" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="B155" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
       <c r="C155" s="1">
-        <v>150000.0</v>
+        <v>140000.0</v>
       </c>
       <c r="D155" s="1">
-        <v>92.16739861</v>
+        <v>97.26940477</v>
       </c>
       <c r="E155" s="1">
-        <v>90.429947</v>
+        <v>98.939836</v>
       </c>
       <c r="F155" t="s">
         <v>8</v>
       </c>
       <c r="G155">
         <v>1.0</v>
       </c>
       <c r="H155" s="1">
-        <v>135644.92</v>
+        <v>138515.77</v>
       </c>
       <c r="I155" s="1">
-        <v>2653.44</v>
+        <v>-2235.04</v>
       </c>
       <c r="J155" s="1">
-        <v>1.9561661431921</v>
+        <v>-1.6135635675274</v>
       </c>
       <c r="K155">
         <v>0.0</v>
       </c>
       <c r="L155">
-        <v>47.26</v>
+        <v>103.56</v>
       </c>
       <c r="M155" s="1">
-        <v>138251.1</v>
+        <v>136177.17</v>
       </c>
       <c r="N155" s="1">
-        <v>138298.36</v>
+        <v>136280.73</v>
       </c>
       <c r="O155" s="1">
-        <v>0.29</v>
+        <v>0.28</v>
       </c>
       <c r="P155">
         <v>1</v>
       </c>
     </row>
     <row r="156" spans="1:16">
       <c r="A156" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="B156" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="C156" s="1">
-        <v>300000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D156" s="1">
-        <v>99.42861756</v>
+        <v>99.89516561</v>
       </c>
       <c r="E156" s="1">
-        <v>104.254153</v>
+        <v>98.91284</v>
       </c>
       <c r="F156" t="s">
         <v>8</v>
       </c>
       <c r="G156">
         <v>1.0</v>
       </c>
       <c r="H156" s="1">
-        <v>312762.46</v>
+        <v>395651.36</v>
       </c>
       <c r="I156" s="1">
-        <v>-4780.03</v>
+        <v>5819.71</v>
       </c>
       <c r="J156" s="1">
-        <v>-1.5283260017842</v>
+        <v>1.4709187401757</v>
       </c>
       <c r="K156">
         <v>0.0</v>
       </c>
       <c r="L156" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
       <c r="M156" s="1">
-        <v>298285.85</v>
+        <v>399580.66</v>
       </c>
       <c r="N156" s="1">
-        <v>307982.43</v>
+        <v>401471.07</v>
       </c>
       <c r="O156" s="1">
-        <v>0.64</v>
+        <v>0.82</v>
       </c>
       <c r="P156">
         <v>1</v>
       </c>
     </row>
     <row r="157" spans="1:16">
       <c r="A157" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="B157" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="C157" s="1">
-        <v>500000.0</v>
+        <v>150000.0</v>
       </c>
       <c r="D157" s="1">
-        <v>92.41507075</v>
+        <v>92.58066796</v>
       </c>
       <c r="E157" s="1">
-        <v>95.381538</v>
+        <v>90.429947</v>
       </c>
       <c r="F157" t="s">
         <v>8</v>
       </c>
       <c r="G157">
         <v>1.0</v>
       </c>
       <c r="H157" s="1">
-        <v>476907.69</v>
+        <v>135644.92</v>
       </c>
       <c r="I157" s="1">
-        <v>-13173.09</v>
+        <v>3283.62</v>
       </c>
       <c r="J157" s="1">
-        <v>-2.7621886323536</v>
+        <v>2.4207467555733</v>
       </c>
       <c r="K157">
         <v>0.0</v>
       </c>
-      <c r="L157" t="s">
-        <v>461</v>
+      <c r="L157">
+        <v>57.53</v>
       </c>
       <c r="M157" s="1">
-        <v>462075.35</v>
+        <v>138871.01</v>
       </c>
       <c r="N157" s="1">
-        <v>463734.6</v>
+        <v>138928.54</v>
       </c>
       <c r="O157" s="1">
-        <v>0.96</v>
+        <v>0.28</v>
       </c>
       <c r="P157">
         <v>1</v>
       </c>
     </row>
     <row r="158" spans="1:16">
       <c r="A158" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
       <c r="B158" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="C158" s="1">
-        <v>400000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D158" s="1">
-        <v>105.35049654</v>
+        <v>99.96651936</v>
       </c>
       <c r="E158" s="1">
-        <v>109.314258</v>
+        <v>104.254153</v>
       </c>
       <c r="F158" t="s">
         <v>8</v>
       </c>
       <c r="G158">
         <v>1.0</v>
       </c>
       <c r="H158" s="1">
-        <v>437257.03</v>
+        <v>312762.46</v>
       </c>
       <c r="I158" s="1">
-        <v>-6375.59</v>
+        <v>-12382.08</v>
       </c>
       <c r="J158" s="1">
-        <v>-1.4580874777474</v>
+        <v>-3.9589405966432</v>
       </c>
       <c r="K158">
         <v>0.0</v>
       </c>
-      <c r="L158" t="s">
-        <v>464</v>
+      <c r="L158">
+        <v>480.82</v>
       </c>
       <c r="M158" s="1">
-        <v>421401.99</v>
+        <v>299899.56</v>
       </c>
       <c r="N158" s="1">
-        <v>430881.44</v>
+        <v>300380.38</v>
       </c>
       <c r="O158" s="1">
-        <v>0.9</v>
+        <v>0.62</v>
       </c>
       <c r="P158">
         <v>1</v>
       </c>
     </row>
     <row r="159" spans="1:16">
       <c r="A159" t="s">
-        <v>465</v>
+        <v>466</v>
       </c>
       <c r="B159" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
       <c r="C159" s="1">
-        <v>11.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D159" s="1">
-        <v>115.06</v>
+        <v>93.10889605</v>
       </c>
       <c r="E159" s="1">
-        <v>115.43</v>
+        <v>95.381538</v>
       </c>
       <c r="F159" t="s">
         <v>8</v>
       </c>
       <c r="G159">
         <v>1.0</v>
       </c>
       <c r="H159" s="1">
-        <v>0.0</v>
+        <v>476907.69</v>
       </c>
       <c r="I159" s="1">
-        <v>-4070.0</v>
+        <v>-9053.28</v>
       </c>
       <c r="J159" s="1">
-        <v>0</v>
+        <v>-1.898329632722</v>
       </c>
       <c r="K159">
         <v>0.0</v>
       </c>
-      <c r="L159">
-        <v>0.0</v>
+      <c r="L159" t="s">
+        <v>468</v>
       </c>
       <c r="M159" s="1">
-        <v>-4070.0</v>
+        <v>465544.48</v>
       </c>
       <c r="N159" s="1">
-        <v>-4070.0</v>
+        <v>467854.41</v>
       </c>
       <c r="O159" s="1">
-        <v>-0.01</v>
+        <v>0.96</v>
       </c>
       <c r="P159">
         <v>1</v>
       </c>
     </row>
     <row r="160" spans="1:16">
       <c r="A160" t="s">
-        <v>467</v>
+        <v>469</v>
       </c>
       <c r="B160" t="s">
-        <v>468</v>
+        <v>470</v>
       </c>
       <c r="C160" s="1">
-        <v>2.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D160" s="1">
-        <v>124.69</v>
+        <v>105.74409667</v>
       </c>
       <c r="E160" s="1">
-        <v>124.49</v>
+        <v>109.314258</v>
       </c>
       <c r="F160" t="s">
         <v>8</v>
       </c>
       <c r="G160">
         <v>1.0</v>
       </c>
       <c r="H160" s="1">
-        <v>0.0</v>
+        <v>437257.03</v>
       </c>
       <c r="I160" s="1">
-        <v>400.0</v>
+        <v>-3705.3</v>
       </c>
       <c r="J160" s="1">
-        <v>0</v>
+        <v>-0.84739632430838</v>
       </c>
       <c r="K160">
         <v>0.0</v>
       </c>
-      <c r="L160">
-        <v>0.0</v>
+      <c r="L160" t="s">
+        <v>471</v>
       </c>
       <c r="M160" s="1">
-        <v>400.0</v>
+        <v>422976.39</v>
       </c>
       <c r="N160" s="1">
-        <v>400.0</v>
+        <v>433551.73</v>
       </c>
       <c r="O160" s="1">
-        <v>0.0</v>
+        <v>0.89</v>
       </c>
       <c r="P160">
         <v>1</v>
       </c>
     </row>
     <row r="161" spans="1:16">
       <c r="A161" t="s">
-        <v>469</v>
+        <v>472</v>
       </c>
       <c r="B161" t="s">
-        <v>470</v>
+        <v>473</v>
       </c>
       <c r="C161" s="1">
-        <v>47.0</v>
+        <v>11.0</v>
       </c>
       <c r="D161" s="1">
-        <v>105.64</v>
+        <v>115.78</v>
       </c>
       <c r="E161" s="1">
-        <v>105.68244681</v>
+        <v>115.43</v>
       </c>
       <c r="F161" t="s">
         <v>8</v>
       </c>
       <c r="G161">
         <v>1.0</v>
       </c>
       <c r="H161" s="1">
         <v>0.0</v>
       </c>
       <c r="I161" s="1">
-        <v>-1995.0</v>
+        <v>3850.0</v>
       </c>
       <c r="J161" s="1">
         <v>0</v>
       </c>
       <c r="K161">
         <v>0.0</v>
       </c>
       <c r="L161">
         <v>0.0</v>
       </c>
       <c r="M161" s="1">
-        <v>-1995.0</v>
+        <v>3850.0</v>
       </c>
       <c r="N161" s="1">
-        <v>-1995.0</v>
+        <v>3850.0</v>
       </c>
       <c r="O161" s="1">
-        <v>0.0</v>
+        <v>0.01</v>
       </c>
       <c r="P161">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="162" spans="1:16">
+      <c r="A162" t="s">
+        <v>474</v>
+      </c>
+      <c r="B162" t="s">
+        <v>475</v>
+      </c>
+      <c r="C162" s="1">
+        <v>26.0</v>
+      </c>
+      <c r="D162" s="1">
+        <v>105.845</v>
+      </c>
+      <c r="E162" s="1">
+        <v>105.88</v>
+      </c>
+      <c r="F162" t="s">
+        <v>8</v>
+      </c>
+      <c r="G162">
+        <v>1.0</v>
+      </c>
+      <c r="H162" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I162" s="1">
+        <v>-910.0</v>
+      </c>
+      <c r="J162" s="1">
+        <v>0</v>
+      </c>
+      <c r="K162">
+        <v>0.0</v>
+      </c>
+      <c r="L162">
+        <v>0.0</v>
+      </c>
+      <c r="M162" s="1">
+        <v>-910.0</v>
+      </c>
+      <c r="N162" s="1">
+        <v>-910.0</v>
+      </c>
+      <c r="O162" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P162">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>