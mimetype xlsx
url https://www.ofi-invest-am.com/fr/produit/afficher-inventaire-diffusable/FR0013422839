--- v5 (2026-09-02)
+++ v6 (2026-09-22)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="476">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="474">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>X</t>
   </si>
   <si>
     <t>FR0013422813</t>
   </si>
   <si>
@@ -130,1362 +130,1356 @@
   <si>
     <t>CC (EUR)</t>
   </si>
   <si>
     <t>Interets (EUR)</t>
   </si>
   <si>
     <t>VBCE (EUR)</t>
   </si>
   <si>
     <t>VBCI (EUR)</t>
   </si>
   <si>
     <t>Poids</t>
   </si>
   <si>
     <t>Nb.</t>
   </si>
   <si>
     <t>FR001400KPZ3</t>
   </si>
   <si>
     <t>OFI INVEST ESG LIQ I</t>
   </si>
   <si>
-    <t>XS2491189408</t>
-[...7 lines deleted...]
-  <si>
     <t>XS3238204062</t>
   </si>
   <si>
     <t>A2A EX 3.25 05-32</t>
   </si>
   <si>
     <t>XS2986639701</t>
   </si>
   <si>
     <t>A2A EX 3.625 01-35</t>
   </si>
   <si>
-    <t>2 035.96</t>
+    <t>2 361.71</t>
   </si>
   <si>
     <t>XS2583205906</t>
   </si>
   <si>
     <t>A2A EX 4.375 02-34</t>
   </si>
   <si>
-    <t>1 885.45</t>
+    <t>2 197.09</t>
   </si>
   <si>
     <t>XS2534976886</t>
   </si>
   <si>
     <t>A2A EX 4.5 09-30</t>
   </si>
   <si>
-    <t>4 135.07</t>
+    <t>4 455.62</t>
   </si>
   <si>
     <t>XS2487054939</t>
   </si>
   <si>
     <t>ABN AMR 3.0 06-32</t>
   </si>
   <si>
     <t>XS3185662676</t>
   </si>
   <si>
     <t>ABN AMR 3.0 09-32</t>
   </si>
   <si>
-    <t>6 287.67</t>
+    <t>6 780.82</t>
   </si>
   <si>
     <t>XS2536941656</t>
   </si>
   <si>
     <t>ABN AMR 4.25 02-30</t>
   </si>
   <si>
-    <t>1 199.32</t>
+    <t>1 432.19</t>
   </si>
   <si>
     <t>XS3066564900</t>
   </si>
   <si>
     <t>ACHM BA 2.5 05-28</t>
   </si>
   <si>
     <t>XS3237229193</t>
   </si>
   <si>
     <t>AIB GRO 3.75 12-36</t>
   </si>
   <si>
-    <t>27 732.33</t>
+    <t>30 746.71</t>
   </si>
   <si>
     <t>XS3219374975</t>
   </si>
   <si>
     <t>ALPH BA 3.125 10-31</t>
   </si>
   <si>
-    <t>4 458.90</t>
+    <t>4 869.86</t>
   </si>
   <si>
     <t>XS3357187809</t>
   </si>
   <si>
     <t>ALPH BA 3.75 05-32</t>
   </si>
   <si>
+    <t>1 681.44</t>
+  </si>
+  <si>
     <t>FR00140005T0</t>
   </si>
   <si>
     <t>ARKEMA 0.125 10-26</t>
   </si>
   <si>
     <t>FR0014012JL7</t>
   </si>
   <si>
     <t>ARKEMA 3.5 09-33</t>
   </si>
   <si>
-    <t>7 709.59</t>
+    <t>8 284.93</t>
   </si>
   <si>
     <t>XS3215529192</t>
   </si>
   <si>
     <t>ASN BAN 3.375 10-32</t>
   </si>
   <si>
-    <t>4 068.49</t>
+    <t>4 438.36</t>
   </si>
   <si>
     <t>XS2694995163</t>
   </si>
   <si>
     <t>ASR NED 3.625 12-28</t>
   </si>
   <si>
-    <t>8 121.99</t>
+    <t>9 055.55</t>
   </si>
   <si>
     <t>XS2747590896</t>
   </si>
   <si>
     <t>ASS GEN 3.212 01-29</t>
   </si>
   <si>
-    <t>1 663.20</t>
+    <t>1 900.80</t>
   </si>
   <si>
     <t>XS2747596315</t>
   </si>
   <si>
     <t>ASS GEN 3.547 01-34</t>
   </si>
   <si>
-    <t>1 360.49</t>
+    <t>1 554.85</t>
   </si>
   <si>
     <t>XS2314312179</t>
   </si>
   <si>
     <t>AXA 1.375 10-41</t>
   </si>
   <si>
-    <t>9 221.92</t>
+    <t>9 990.41</t>
   </si>
   <si>
     <t>FR0014015J87</t>
   </si>
   <si>
     <t>AYVENS 3.0 04-30</t>
   </si>
   <si>
+    <t>1 101.37</t>
+  </si>
+  <si>
     <t>FR0014017YD2</t>
   </si>
   <si>
     <t>AYVENS 3.375 04-29</t>
   </si>
   <si>
     <t>IT0005675126</t>
   </si>
   <si>
     <t>BANC BP 3.125 10-31</t>
   </si>
   <si>
-    <t>3 068.49</t>
+    <t>3 342.47</t>
   </si>
   <si>
     <t>XS3396961289</t>
   </si>
   <si>
     <t>BANC DE 3.75 06-32</t>
   </si>
   <si>
+    <t>1 232.88</t>
+  </si>
+  <si>
     <t>XS2357417257</t>
   </si>
   <si>
     <t>BANC NT 0.625 06-29</t>
   </si>
   <si>
-    <t>1 181.51</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2194370727</t>
   </si>
   <si>
     <t>BANC NT 1.125 06-27</t>
   </si>
   <si>
-    <t>1 066.44</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2063247915</t>
   </si>
   <si>
     <t>BANC SA 0.3 10-26</t>
   </si>
   <si>
     <t>ES0213679OV1</t>
   </si>
   <si>
     <t>BANK 3.75 06-34</t>
   </si>
   <si>
+    <t>1 356.16</t>
+  </si>
+  <si>
     <t>XS2804565435</t>
   </si>
   <si>
     <t>BANK OF 3.5 04-29</t>
   </si>
   <si>
-    <t>1 380.82</t>
+    <t>1 956.16</t>
   </si>
   <si>
     <t>XS3320133948</t>
   </si>
   <si>
     <t>BANK OF 3.625 03-32</t>
   </si>
   <si>
-    <t>2 953.23</t>
+    <t>3 773.58</t>
   </si>
   <si>
     <t>FR00140003P3</t>
   </si>
   <si>
     <t>BANQ FE 0.1 10-27</t>
   </si>
   <si>
     <t>FR0014004750</t>
   </si>
   <si>
     <t>BANQ FE 0.25 06-28</t>
   </si>
   <si>
     <t>FR001400Q0T5</t>
   </si>
   <si>
     <t>BANQ FE 3.5 05-31</t>
   </si>
   <si>
+    <t>1 917.81</t>
+  </si>
+  <si>
     <t>XS3170898723</t>
   </si>
   <si>
     <t>BAWA BK 3.375 09-33</t>
   </si>
   <si>
-    <t>25 428.08</t>
-[...8 lines deleted...]
-    <t>3 813.70</t>
+    <t>27 277.40</t>
   </si>
   <si>
     <t>BE6328785207</t>
   </si>
   <si>
     <t>BELF SA 0.375 06-27</t>
   </si>
   <si>
     <t>BE6352762387</t>
   </si>
   <si>
     <t>BELF SA 3.625 06-30</t>
   </si>
   <si>
-    <t>17 777.40</t>
-[...1 lines deleted...]
-  <si>
     <t>BE6344187966</t>
   </si>
   <si>
     <t>BELF SA 3.875 06-28</t>
   </si>
   <si>
-    <t>3 790.07</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2634687912</t>
   </si>
   <si>
     <t>BK AMER 4.134 06-28</t>
   </si>
   <si>
-    <t>20 216.96</t>
-[...1 lines deleted...]
-  <si>
     <t>XS3225871121</t>
   </si>
   <si>
     <t>BK IREL 3.625 11-36</t>
   </si>
   <si>
-    <t>2 250.48</t>
+    <t>2 468.97</t>
   </si>
   <si>
     <t>XS3332496184</t>
   </si>
   <si>
     <t>BK IREL 3.875 04-34</t>
   </si>
   <si>
-    <t>1 999.82</t>
+    <t>2 634.68</t>
   </si>
   <si>
     <t>XS2643234011</t>
   </si>
   <si>
     <t>BK IREL 5.0 07-31</t>
   </si>
   <si>
-    <t>16 291.10</t>
+    <t>17 263.70</t>
   </si>
   <si>
     <t>FR0013415692</t>
   </si>
   <si>
     <t>BQ POST 1.375 04-29</t>
   </si>
   <si>
     <t>XS3038544790</t>
   </si>
   <si>
     <t>BRAM U 3.625 04-33</t>
   </si>
   <si>
-    <t>3 090.88</t>
+    <t>4 072.12</t>
   </si>
   <si>
     <t>DE000BU3Z005</t>
   </si>
   <si>
     <t>BUND DE 2.3 02-33</t>
   </si>
   <si>
-    <t>2 094.89</t>
+    <t>2 479.27</t>
   </si>
   <si>
     <t>FR001400M4O2</t>
   </si>
   <si>
     <t>CA 4.375 11-33</t>
   </si>
   <si>
-    <t>18 123.29</t>
+    <t>20 041.10</t>
   </si>
   <si>
     <t>XS3108521124</t>
   </si>
   <si>
     <t>CA AUTO 2.75 07-28</t>
   </si>
   <si>
-    <t>2 526.38</t>
+    <t>2 678.58</t>
   </si>
   <si>
     <t>XS2555187801</t>
   </si>
   <si>
     <t>CAIX 5.375 11-30</t>
   </si>
   <si>
-    <t>2 974.66</t>
+    <t>3 269.18</t>
   </si>
   <si>
     <t>DE000CZ45W57</t>
   </si>
   <si>
     <t>CMZB FR 3.0 09-27</t>
   </si>
   <si>
-    <t>2 161.64</t>
+    <t>2 326.03</t>
   </si>
   <si>
     <t>FR0013463775</t>
   </si>
   <si>
     <t>CNP ASS 2.0 07-50</t>
   </si>
   <si>
-    <t>8 547.95</t>
+    <t>9 095.89</t>
   </si>
   <si>
     <t>XS3320133781</t>
   </si>
   <si>
     <t>COLO SF 3.875 04-31</t>
   </si>
   <si>
-    <t>1 210.27</t>
+    <t>1 634.93</t>
   </si>
   <si>
     <t>DE000CZ457W4</t>
   </si>
   <si>
     <t>COMM AK 4.0 01-38</t>
   </si>
   <si>
-    <t>4 405.48</t>
+    <t>5 063.01</t>
   </si>
   <si>
     <t>DE000CZ45ZY0</t>
   </si>
   <si>
     <t>COMM AK 4.125 06-37</t>
   </si>
   <si>
-    <t>15 324.66</t>
+    <t>16 228.77</t>
   </si>
   <si>
     <t>DE000CZ439B6</t>
   </si>
   <si>
     <t>COMM AK 5.25 03-29</t>
   </si>
   <si>
-    <t>3 063.70</t>
+    <t>3 926.71</t>
   </si>
   <si>
     <t>XS2796609787</t>
   </si>
   <si>
     <t>COMP DE 3.375 04-30</t>
   </si>
   <si>
     <t>XS2796659964</t>
   </si>
   <si>
     <t>COMP DE 3.625 04-34</t>
   </si>
   <si>
-    <t>1 132.19</t>
+    <t>1 529.45</t>
   </si>
   <si>
     <t>XS3200103490</t>
   </si>
   <si>
     <t>COOP RA 3.548 10-35</t>
   </si>
   <si>
-    <t>13 955.47</t>
+    <t>15 138.13</t>
   </si>
   <si>
     <t>FR0013447232</t>
   </si>
   <si>
     <t>COVI 1.125 09-31</t>
   </si>
   <si>
-    <t>1 602.74</t>
+    <t>1 726.03</t>
   </si>
   <si>
     <t>FR0014010IN9</t>
   </si>
   <si>
     <t>COVI 3.625 06-34</t>
   </si>
   <si>
-    <t>3 495.89</t>
-[...1 lines deleted...]
-  <si>
     <t>XS3244187764</t>
   </si>
   <si>
     <t>DANS BK 3.375 12-33</t>
   </si>
   <si>
-    <t>10 208.22</t>
+    <t>11 317.81</t>
   </si>
   <si>
     <t>XS3101509167</t>
   </si>
   <si>
     <t>DANS BK 3.5 11-35</t>
   </si>
   <si>
-    <t>2 833.56</t>
+    <t>3 121.23</t>
   </si>
   <si>
     <t>XS2637421848</t>
   </si>
   <si>
     <t>DANS BK 4.75 06-30</t>
   </si>
   <si>
-    <t>5 887.40</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2280835260</t>
   </si>
   <si>
     <t>DIGI IN 0.625 07-31</t>
   </si>
   <si>
-    <t>3 328.77</t>
+    <t>3 534.25</t>
   </si>
   <si>
     <t>XS3074473474</t>
   </si>
   <si>
     <t>DNB BAN 3.125 05-31</t>
   </si>
   <si>
-    <t>1 284.25</t>
+    <t>2 996.58</t>
   </si>
   <si>
     <t>XS3166221948</t>
   </si>
   <si>
     <t>EAST JA 3.727 09-37</t>
   </si>
   <si>
-    <t>8 087.08</t>
+    <t>8 675.23</t>
   </si>
   <si>
     <t>PTEDP6OM0007</t>
   </si>
   <si>
     <t>EDP 4.375 12-55</t>
   </si>
   <si>
-    <t>5 633.56</t>
+    <t>6 832.19</t>
   </si>
   <si>
     <t>XS2978779176</t>
   </si>
   <si>
     <t>EDP SER 3.5 07-31</t>
   </si>
   <si>
-    <t>7 318.36</t>
+    <t>7 778.63</t>
   </si>
   <si>
     <t>XS3391835629</t>
   </si>
   <si>
     <t>EDP SER 3.75 03-33</t>
   </si>
   <si>
     <t>XS2699159351</t>
   </si>
   <si>
     <t>EDP SER 4.375 04-32</t>
   </si>
   <si>
+    <t>1 262.16</t>
+  </si>
+  <si>
     <t>BE6368381404</t>
   </si>
   <si>
     <t>ELIA TR 3.5 10-35</t>
   </si>
   <si>
-    <t>2 291.78</t>
+    <t>2 483.56</t>
   </si>
   <si>
     <t>BE6340849569</t>
   </si>
   <si>
     <t>ELIA TR 3.625 01-33</t>
   </si>
   <si>
-    <t>1 360.62</t>
+    <t>1 559.25</t>
   </si>
   <si>
     <t>BE6349118800</t>
   </si>
   <si>
     <t>ELIA TR 3.75 01-36</t>
   </si>
   <si>
-    <t>2 856.16</t>
+    <t>3 267.12</t>
   </si>
   <si>
     <t>XS3044299769</t>
   </si>
   <si>
     <t>ELLE AB 3.75 05-35</t>
   </si>
   <si>
     <t>XS1750986744</t>
   </si>
   <si>
     <t>ENEL FI 1.125 09-26</t>
   </si>
   <si>
-    <t>2 292.69</t>
+    <t>2 468.37</t>
   </si>
   <si>
     <t>XS3299702137</t>
   </si>
   <si>
     <t>ENEX HO 3.0 02-32</t>
   </si>
   <si>
-    <t>2 839.81</t>
+    <t>3 413.51</t>
   </si>
   <si>
     <t>XS3045470492</t>
   </si>
   <si>
     <t>ENEX HO 3.25 04-33</t>
   </si>
   <si>
-    <t>1 495.89</t>
+    <t>2 030.14</t>
   </si>
   <si>
     <t>FR0013455813</t>
   </si>
   <si>
     <t>ENGIE 0.5 10-30</t>
   </si>
   <si>
     <t>FR0014000RR2</t>
   </si>
   <si>
     <t>ENGIE 1.5 PERP</t>
   </si>
   <si>
-    <t>1 528.77</t>
+    <t>1 693.15</t>
   </si>
   <si>
     <t>FR0013504693</t>
   </si>
   <si>
     <t>ENGIE 2.125 03-32</t>
   </si>
   <si>
     <t>FR0014016Z94</t>
   </si>
   <si>
     <t>ENGIE 4.371 PERP</t>
   </si>
   <si>
-    <t>2 347.27</t>
+    <t>3 305.35</t>
   </si>
   <si>
     <t>XS1702729275</t>
   </si>
   <si>
     <t>EON INT 1.25 10-27</t>
   </si>
   <si>
-    <t>1 093.15</t>
+    <t>1 189.04</t>
   </si>
   <si>
     <t>XS2463518998</t>
   </si>
   <si>
     <t>EON SE 1.625 03-31</t>
   </si>
   <si>
     <t>XS2747600018</t>
   </si>
   <si>
     <t>EON SE 3.375 01-31</t>
   </si>
   <si>
-    <t>1 747.60</t>
+    <t>1 997.26</t>
   </si>
   <si>
     <t>XS2574873183</t>
   </si>
   <si>
     <t>EON SE 3.875 01-35</t>
   </si>
   <si>
-    <t>1 973.60</t>
+    <t>2 249.62</t>
   </si>
   <si>
     <t>XS2673547746</t>
   </si>
   <si>
     <t>EON SE 4.0 08-33</t>
   </si>
   <si>
-    <t>9 172.60</t>
+    <t>9 830.14</t>
   </si>
   <si>
     <t>XS2432544349</t>
   </si>
   <si>
     <t>ESB FIN 1.0 07-34</t>
   </si>
   <si>
-    <t>2 630.14</t>
+    <t>2 794.52</t>
   </si>
   <si>
     <t>XS2697970536</t>
   </si>
   <si>
     <t>ESB FIN 4.25 03-36</t>
   </si>
   <si>
-    <t>1 082.88</t>
+    <t>1 315.75</t>
   </si>
   <si>
     <t>EU000A3K4DG1</t>
   </si>
   <si>
     <t>EURO UN 1.25 02-43</t>
   </si>
   <si>
-    <t>3 390.41</t>
+    <t>3 955.48</t>
   </si>
   <si>
     <t>DE000A4DFCB7</t>
   </si>
   <si>
     <t>EVON IN 3.25 01-30</t>
   </si>
   <si>
-    <t>1 645.48</t>
+    <t>1 880.55</t>
   </si>
   <si>
     <t>DE000A4DFWV3</t>
   </si>
   <si>
     <t>EVON IN 4.25 09-55</t>
   </si>
   <si>
-    <t>3 120.55</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2784700671</t>
   </si>
   <si>
     <t>FING EM 3.25 03-34</t>
   </si>
   <si>
+    <t>1 145.63</t>
+  </si>
+  <si>
     <t>FR0013234333</t>
   </si>
   <si>
     <t>FRAN GO 1.75 06-39</t>
   </si>
   <si>
-    <t>6 102.47</t>
+    <t>6 457.26</t>
   </si>
   <si>
     <t>FR0013322989</t>
   </si>
   <si>
     <t>GECINA 1.625 03-30</t>
   </si>
   <si>
-    <t>1 825.34</t>
+    <t>2 270.55</t>
   </si>
   <si>
     <t>FR0013266368</t>
   </si>
   <si>
     <t>GECINA 2.0 06-32</t>
   </si>
   <si>
-    <t>9 287.67</t>
+    <t>9 835.62</t>
   </si>
   <si>
     <t>XS3072230744</t>
   </si>
   <si>
     <t>IBER FI 3.5 05-35</t>
   </si>
   <si>
-    <t>1 275.34</t>
+    <t>2 617.81</t>
   </si>
   <si>
     <t>XS3224600232</t>
   </si>
   <si>
     <t>IBER FI 3.75 PERP</t>
   </si>
   <si>
-    <t>2 167.81</t>
+    <t>2 373.29</t>
   </si>
   <si>
     <t>XS2748213290</t>
   </si>
   <si>
     <t>IBER FI 4.871 PERP</t>
   </si>
   <si>
-    <t>3 923.49</t>
+    <t>5 524.92</t>
   </si>
   <si>
     <t>FR001400ZRC6</t>
   </si>
   <si>
     <t>ICAD PR 4.375 05-35</t>
   </si>
   <si>
+    <t>1 186.64</t>
+  </si>
+  <si>
     <t>FR0014007NF1</t>
   </si>
   <si>
     <t>ICADE 1.0 01-30</t>
   </si>
   <si>
     <t>XS3225326282</t>
   </si>
   <si>
     <t>ING GRO 2.875 11-30</t>
   </si>
   <si>
-    <t>1 622.60</t>
+    <t>1 780.14</t>
   </si>
   <si>
     <t>XS2764264789</t>
   </si>
   <si>
     <t>ING GRO 4.0 02-35</t>
   </si>
   <si>
-    <t>1 227.40</t>
+    <t>1 446.58</t>
   </si>
   <si>
     <t>XS2524746687</t>
   </si>
   <si>
     <t>ING GRO 4.125 08-33</t>
   </si>
   <si>
-    <t>9 628.77</t>
+    <t>10 306.85</t>
   </si>
   <si>
     <t>XS2529233814</t>
   </si>
   <si>
     <t>INTE 4.75 09-27</t>
   </si>
   <si>
-    <t>5 290.07</t>
+    <t>5 680.48</t>
   </si>
   <si>
     <t>XS2625196352</t>
   </si>
   <si>
     <t>INTE 4.875 05-30</t>
   </si>
   <si>
-    <t>1 068.49</t>
+    <t>2 404.11</t>
   </si>
   <si>
     <t>IE000GVLBXU6</t>
   </si>
   <si>
     <t>IREL GO 3.0 10-43</t>
   </si>
   <si>
-    <t>11 293.15</t>
+    <t>12 279.45</t>
   </si>
   <si>
     <t>XS1704789590</t>
   </si>
   <si>
     <t>IREN 1.5 10-27</t>
   </si>
   <si>
-    <t>2 611.85</t>
+    <t>2 846.10</t>
   </si>
   <si>
     <t>XS2752472436</t>
   </si>
   <si>
     <t>IREN 3.875 07-32</t>
   </si>
   <si>
-    <t>12 283.75</t>
+    <t>13 058.75</t>
   </si>
   <si>
     <t>IT0005596470</t>
   </si>
   <si>
     <t>ITAL BU 4.05 10-37</t>
   </si>
   <si>
-    <t>1 142.52</t>
+    <t>1 795.39</t>
   </si>
   <si>
     <t>XS3358396763</t>
   </si>
   <si>
     <t>JYSK BA 3.625 06-32</t>
   </si>
   <si>
+    <t>1 092.47</t>
+  </si>
+  <si>
     <t>BE0390246156</t>
   </si>
   <si>
     <t>KBC GRO 3.625 08-36</t>
   </si>
   <si>
-    <t>5 601.37</t>
+    <t>5 998.63</t>
   </si>
   <si>
     <t>BE0390124874</t>
   </si>
   <si>
     <t>KBC GRO 3.75 03-32</t>
   </si>
   <si>
-    <t>3 544.52</t>
+    <t>4 571.92</t>
   </si>
   <si>
     <t>XS2780025271</t>
   </si>
   <si>
     <t>KONI AH 3.375 03-31</t>
   </si>
   <si>
     <t>XS2596537972</t>
   </si>
   <si>
     <t>KONI AH 3.5 04-28</t>
   </si>
   <si>
     <t>XS3308614794</t>
   </si>
   <si>
     <t>KONI AH 3.625 03-34</t>
   </si>
   <si>
+    <t>1 032.88</t>
+  </si>
+  <si>
     <t>FR0013384567</t>
   </si>
   <si>
     <t>LA POST 1.45 11-28</t>
   </si>
   <si>
     <t>XS2089229806</t>
   </si>
   <si>
     <t>MERL PR 1.875 12-34</t>
   </si>
   <si>
-    <t>2 804.79</t>
+    <t>3 113.01</t>
   </si>
   <si>
     <t>XS3168718529</t>
   </si>
   <si>
     <t>MERL PR 3.5 09-33</t>
   </si>
   <si>
-    <t>7 853.42</t>
+    <t>8 428.77</t>
   </si>
   <si>
     <t>IT0005678955</t>
   </si>
   <si>
     <t>MONT PA 3.25 02-32</t>
   </si>
   <si>
-    <t>2 425.84</t>
+    <t>2 673.37</t>
   </si>
   <si>
     <t>XS2388449758</t>
   </si>
   <si>
     <t>NATL BA 0.5 09-28</t>
   </si>
   <si>
-    <t>1 753.42</t>
+    <t>1 890.41</t>
   </si>
   <si>
     <t>XS2528858033</t>
   </si>
   <si>
     <t>NATW GR 4.067 09-28</t>
   </si>
   <si>
-    <t>15 098.04</t>
+    <t>16 212.29</t>
   </si>
   <si>
     <t>NL0013552060</t>
   </si>
   <si>
     <t>NETH GO 0.5 01-40</t>
   </si>
   <si>
     <t>XS3232967318</t>
   </si>
   <si>
     <t>NORD BK 3.25 11-35</t>
   </si>
   <si>
-    <t>11 243.84</t>
+    <t>8 520.97</t>
   </si>
   <si>
     <t>XS3170346368</t>
   </si>
   <si>
     <t>NORD BK 3.5 09-35</t>
   </si>
   <si>
-    <t>14 958.90</t>
+    <t>10 739.73</t>
+  </si>
+  <si>
+    <t>XS3406830052</t>
+  </si>
+  <si>
+    <t>NORD BK 3.875 06-36</t>
   </si>
   <si>
     <t>XS2797546624</t>
   </si>
   <si>
     <t>PERM TS 4.25 07-30</t>
   </si>
   <si>
-    <t>4 980.07</t>
+    <t>5 282.81</t>
   </si>
   <si>
     <t>XS2021462440</t>
   </si>
   <si>
     <t>PROL IN 0.875 07-29</t>
   </si>
   <si>
-    <t>1 226.20</t>
+    <t>1 300.51</t>
   </si>
   <si>
     <t>XS2187529180</t>
   </si>
   <si>
     <t>PROL IN 1.625 06-32</t>
   </si>
   <si>
-    <t>4 387.95</t>
-[...1 lines deleted...]
-  <si>
     <t>XS1904690341</t>
   </si>
   <si>
     <t>PROL IN 2.375 11-30</t>
   </si>
   <si>
-    <t>5 849.01</t>
+    <t>6 428.12</t>
+  </si>
+  <si>
+    <t>FR00140193X6</t>
+  </si>
+  <si>
+    <t>RCI BAN 4.0 08-31</t>
   </si>
   <si>
     <t>XS2744299335</t>
   </si>
   <si>
     <t>RED ELE 3.0 01-34</t>
   </si>
   <si>
-    <t>3 402.74</t>
+    <t>3 895.89</t>
   </si>
   <si>
     <t>XS2838500218</t>
   </si>
   <si>
     <t>REDEIA 3.375 07-32</t>
   </si>
   <si>
-    <t>15 256.85</t>
+    <t>16 181.51</t>
   </si>
   <si>
     <t>XS3348120653</t>
   </si>
   <si>
     <t>REDEIA 4.375 PERP</t>
   </si>
   <si>
-    <t>1 366.44</t>
+    <t>2 085.62</t>
   </si>
   <si>
     <t>FR0014010DR1</t>
   </si>
   <si>
     <t>RENA 3.875 09-30</t>
   </si>
   <si>
-    <t>2 622.26</t>
+    <t>2 834.59</t>
   </si>
   <si>
     <t>FR0014007LP4</t>
   </si>
   <si>
     <t>RTE EDF 0.75 01-34</t>
   </si>
   <si>
-    <t>1 763.01</t>
+    <t>2 009.59</t>
   </si>
   <si>
     <t>XS3166372568</t>
   </si>
   <si>
     <t>SCOT HY 3.375 11-33</t>
   </si>
   <si>
-    <t>12 281.76</t>
+    <t>13 174.98</t>
   </si>
   <si>
     <t>FR001400U1Q3</t>
   </si>
   <si>
     <t>SG 3.625 11-30</t>
   </si>
   <si>
-    <t>18 144.86</t>
+    <t>19 932.53</t>
   </si>
   <si>
     <t>ES0000012J07</t>
   </si>
   <si>
     <t>SPAI GO 1.0 07-42</t>
   </si>
   <si>
-    <t>5 926.03</t>
+    <t>6 309.59</t>
   </si>
   <si>
     <t>XS3027988263</t>
   </si>
   <si>
     <t>SSE 3.5 03-32</t>
   </si>
   <si>
     <t>XS2675685700</t>
   </si>
   <si>
     <t>SSE 4.0 09-31</t>
   </si>
   <si>
-    <t>10 730.96</t>
+    <t>11 520.00</t>
   </si>
   <si>
     <t>XS2532312548</t>
   </si>
   <si>
     <t>STAT AS 2.875 09-29</t>
   </si>
   <si>
-    <t>4 990.68</t>
+    <t>5 368.77</t>
   </si>
   <si>
     <t>XS2723597923</t>
   </si>
   <si>
     <t>STAT AS 3.125 12-26</t>
   </si>
   <si>
-    <t>2 073.63</t>
+    <t>2 313.36</t>
   </si>
   <si>
     <t>XS2779793061</t>
   </si>
   <si>
     <t>STAT AS 3.75 03-39</t>
   </si>
   <si>
+    <t>1 255.48</t>
+  </si>
+  <si>
     <t>XS2768793676</t>
   </si>
   <si>
     <t>STAT SF 3.375 02-36</t>
   </si>
   <si>
-    <t>1 223.32</t>
+    <t>1 472.98</t>
   </si>
   <si>
     <t>XS2443749648</t>
   </si>
   <si>
     <t>TELI CO 2.75 06-83</t>
   </si>
   <si>
-    <t>7 662.33</t>
+    <t>8 114.38</t>
   </si>
   <si>
     <t>XS2477935345</t>
   </si>
   <si>
     <t>TENN HO 1.625 11-26</t>
   </si>
   <si>
-    <t>1 240.34</t>
+    <t>1 365.00</t>
   </si>
   <si>
     <t>XS1241581096</t>
   </si>
   <si>
     <t>TENN HO 1.75 06-27</t>
   </si>
   <si>
     <t>XS2549543499</t>
   </si>
   <si>
     <t>TENN HO 4.5 10-34</t>
   </si>
   <si>
-    <t>3 510.00</t>
+    <t>3 830.55</t>
   </si>
   <si>
     <t>XS3128477521</t>
   </si>
   <si>
     <t>TERN RE 3.0 07-31</t>
   </si>
   <si>
-    <t>14 330.14</t>
+    <t>15 234.25</t>
   </si>
   <si>
     <t>XS2655852726</t>
   </si>
   <si>
     <t>TERN RE 3.875 07-33</t>
   </si>
   <si>
-    <t>3 344.18</t>
+    <t>3 556.51</t>
   </si>
   <si>
     <t>XS2357205587</t>
   </si>
   <si>
     <t>TRAS EL 0.375 06-29</t>
   </si>
   <si>
     <t>XS2209023402</t>
   </si>
   <si>
     <t>TRAS EL 0.75 07-32</t>
   </si>
   <si>
-    <t>3 624.66</t>
+    <t>3 854.79</t>
   </si>
   <si>
     <t>XS2360310044</t>
   </si>
   <si>
     <t>UNIC 0.8 07-29</t>
   </si>
   <si>
-    <t>1 464.11</t>
+    <t>1 551.78</t>
   </si>
   <si>
     <t>XS2555420103</t>
   </si>
   <si>
     <t>UNIC 5.85 11-27</t>
   </si>
   <si>
-    <t>6 443.01</t>
+    <t>7 084.11</t>
   </si>
   <si>
     <t>XS2257961818</t>
   </si>
   <si>
     <t>UPM KYM 0.125 11-28</t>
   </si>
   <si>
     <t>XS2320453884</t>
   </si>
   <si>
     <t>UPM KYM 0.5 03-31</t>
   </si>
   <si>
     <t>XS2478685931</t>
   </si>
   <si>
     <t>UPM KYM 2.25 05-29</t>
   </si>
   <si>
     <t>XS2009891479</t>
   </si>
   <si>
     <t>VATFAL 0 1/2 06/24/2</t>
   </si>
   <si>
-    <t>1 890.41</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2297882644</t>
   </si>
   <si>
     <t>VATT AB 0.125 02-29</t>
   </si>
   <si>
     <t>XS2821745374</t>
   </si>
   <si>
     <t>VERB AG 3.25 05-31</t>
   </si>
   <si>
+    <t>1 015.07</t>
+  </si>
+  <si>
     <t>DE000A3MQS72</t>
   </si>
   <si>
     <t>VONO SE 2.375 03-32</t>
   </si>
   <si>
-    <t>2 309.93</t>
+    <t>2 960.62</t>
   </si>
   <si>
     <t>DE000A30VQB2</t>
   </si>
   <si>
     <t>VONO SE 5.0 11-30</t>
   </si>
   <si>
-    <t>10 575.34</t>
-[...11 lines deleted...]
-    <t>EURO SCHATZ 0626</t>
+    <t>11 671.23</t>
+  </si>
+  <si>
+    <t>OEU6 Comdty</t>
+  </si>
+  <si>
+    <t>EURO BOBL 0926</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -1794,8427 +1788,8377 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:N8"/>
+  <dimension ref="A1:Z8"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="C8" sqref="C8"/>
+      <selection activeCell="B8" sqref="B8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="11.711" bestFit="true" customWidth="true" style="0"/>
-[...4 lines deleted...]
-    <col min="9" max="9" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="11.711" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="9.283" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="9.10" bestFit="true" style="0"/>
     <col min="13" max="13" width="9.10" bestFit="true" style="0"/>
     <col min="14" max="14" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:14">
+    <row r="1" spans="1:26">
       <c r="A1" t="s">
+        <v>1</v>
+      </c>
+      <c r="B1" t="s">
+        <v>2</v>
+      </c>
+      <c r="C1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D1" t="s">
+        <v>4</v>
+      </c>
+      <c r="E1" t="s">
+        <v>5</v>
+      </c>
+      <c r="F1" t="s">
+        <v>4</v>
+      </c>
+      <c r="G1" t="s">
+        <v>5</v>
+      </c>
+      <c r="H1" t="s">
+        <v>4</v>
+      </c>
+      <c r="Z1" t="s">
         <v>0</v>
       </c>
-      <c r="B1" t="s">
-[...24 lines deleted...]
-    <row r="2" spans="1:14">
+    </row>
+    <row r="2" spans="1:26">
       <c r="A2" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2" s="1">
+        <v>19746.0</v>
+      </c>
+      <c r="C2">
+        <v>1514.79</v>
+      </c>
+      <c r="D2" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2">
+        <v>29911077.15</v>
+      </c>
+      <c r="F2" t="s">
+        <v>8</v>
+      </c>
+      <c r="G2">
+        <v>29911077.15</v>
+      </c>
+      <c r="H2" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z2" t="s">
         <v>6</v>
       </c>
-      <c r="B2" t="s">
-[...24 lines deleted...]
-    <row r="3" spans="1:14">
+    </row>
+    <row r="3" spans="1:26">
       <c r="A3" t="s">
+        <v>10</v>
+      </c>
+      <c r="B3" s="1">
+        <v>32318.328</v>
+      </c>
+      <c r="C3">
+        <v>99.86</v>
+      </c>
+      <c r="D3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E3">
+        <v>3227389.66</v>
+      </c>
+      <c r="F3" t="s">
+        <v>8</v>
+      </c>
+      <c r="G3">
+        <v>3227389.66</v>
+      </c>
+      <c r="H3" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z3" t="s">
         <v>9</v>
       </c>
-      <c r="B3" t="s">
-[...24 lines deleted...]
-    <row r="4" spans="1:14">
+    </row>
+    <row r="4" spans="1:26">
       <c r="A4" t="s">
+        <v>12</v>
+      </c>
+      <c r="B4" s="1">
+        <v>3022.574</v>
+      </c>
+      <c r="C4">
+        <v>5032.53</v>
+      </c>
+      <c r="D4" t="s">
+        <v>8</v>
+      </c>
+      <c r="E4">
+        <v>15211202.26</v>
+      </c>
+      <c r="F4" t="s">
+        <v>8</v>
+      </c>
+      <c r="G4">
+        <v>15211202.26</v>
+      </c>
+      <c r="H4" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z4" t="s">
         <v>11</v>
       </c>
-      <c r="B4" t="s">
-[...24 lines deleted...]
-    <row r="5" spans="1:14">
+    </row>
+    <row r="5" spans="1:26">
       <c r="A5" t="s">
+        <v>14</v>
+      </c>
+      <c r="B5" s="1">
+        <v>7670.0</v>
+      </c>
+      <c r="C5">
+        <v>102.41</v>
+      </c>
+      <c r="D5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E5">
+        <v>785535.2</v>
+      </c>
+      <c r="F5" t="s">
+        <v>8</v>
+      </c>
+      <c r="G5">
+        <v>785535.2</v>
+      </c>
+      <c r="H5" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z5" t="s">
         <v>13</v>
       </c>
-      <c r="B5" t="s">
-[...24 lines deleted...]
-    <row r="6" spans="1:14">
+    </row>
+    <row r="6" spans="1:26">
       <c r="A6" t="s">
+        <v>16</v>
+      </c>
+      <c r="B6" s="1">
+        <v>10.0</v>
+      </c>
+      <c r="C6">
+        <v>101.41</v>
+      </c>
+      <c r="D6" t="s">
+        <v>8</v>
+      </c>
+      <c r="E6">
+        <v>1014.16</v>
+      </c>
+      <c r="F6" t="s">
+        <v>8</v>
+      </c>
+      <c r="G6">
+        <v>1014.16</v>
+      </c>
+      <c r="H6" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z6" t="s">
         <v>15</v>
       </c>
-      <c r="B6" t="s">
-[...2 lines deleted...]
-      <c r="C6" s="1">
+    </row>
+    <row r="7" spans="1:26">
+      <c r="A7" t="s">
+        <v>18</v>
+      </c>
+      <c r="B7" s="1">
+        <v>1.0</v>
+      </c>
+      <c r="C7">
+        <v>102.47</v>
+      </c>
+      <c r="D7" t="s">
+        <v>8</v>
+      </c>
+      <c r="E7">
+        <v>102.47</v>
+      </c>
+      <c r="F7" t="s">
+        <v>8</v>
+      </c>
+      <c r="G7">
+        <v>102.47</v>
+      </c>
+      <c r="H7" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z7" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="8" spans="1:26">
+      <c r="A8" t="s">
+        <v>20</v>
+      </c>
+      <c r="B8" s="1">
         <v>10.0</v>
       </c>
-      <c r="D6">
-[...48 lines deleted...]
-      <c r="A8" t="s">
+      <c r="C8">
+        <v>101.62</v>
+      </c>
+      <c r="D8" t="s">
+        <v>8</v>
+      </c>
+      <c r="E8">
+        <v>1016.2</v>
+      </c>
+      <c r="F8" t="s">
+        <v>8</v>
+      </c>
+      <c r="G8">
+        <v>1016.2</v>
+      </c>
+      <c r="H8" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z8" t="s">
         <v>19</v>
-      </c>
-[...22 lines deleted...]
-        <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P162"/>
+  <dimension ref="A1:Z161"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O162" sqref="O162"/>
+      <selection activeCell="N161" sqref="N161"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
-    <row r="1" spans="1:16">
+    <row r="1" spans="1:26">
       <c r="A1" t="s">
+        <v>22</v>
+      </c>
+      <c r="B1" t="s">
+        <v>23</v>
+      </c>
+      <c r="C1" t="s">
+        <v>24</v>
+      </c>
+      <c r="D1" t="s">
+        <v>25</v>
+      </c>
+      <c r="E1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" t="s">
+        <v>26</v>
+      </c>
+      <c r="G1" t="s">
+        <v>27</v>
+      </c>
+      <c r="H1" t="s">
+        <v>28</v>
+      </c>
+      <c r="I1" t="s">
+        <v>29</v>
+      </c>
+      <c r="J1" t="s">
+        <v>30</v>
+      </c>
+      <c r="K1" t="s">
+        <v>31</v>
+      </c>
+      <c r="L1" t="s">
+        <v>32</v>
+      </c>
+      <c r="M1" t="s">
+        <v>33</v>
+      </c>
+      <c r="N1" t="s">
+        <v>34</v>
+      </c>
+      <c r="O1" t="s">
+        <v>35</v>
+      </c>
+      <c r="Z1" t="s">
         <v>21</v>
       </c>
-      <c r="B1" t="s">
-[...45 lines deleted...]
-    <row r="2" spans="1:16">
+    </row>
+    <row r="2" spans="1:26">
       <c r="A2" t="s">
+        <v>37</v>
+      </c>
+      <c r="B2" s="1">
+        <v>1493.0</v>
+      </c>
+      <c r="C2" s="1">
+        <v>1077.41</v>
+      </c>
+      <c r="D2" s="1">
+        <v>1075.4145144</v>
+      </c>
+      <c r="E2" t="s">
+        <v>8</v>
+      </c>
+      <c r="F2">
+        <v>1.0</v>
+      </c>
+      <c r="G2" s="1">
+        <v>1605593.87</v>
+      </c>
+      <c r="H2" s="1">
+        <v>2979.26</v>
+      </c>
+      <c r="I2" s="1">
+        <v>0.18555501834346</v>
+      </c>
+      <c r="J2">
+        <v>0.0</v>
+      </c>
+      <c r="K2">
+        <v>0.0</v>
+      </c>
+      <c r="L2" s="1">
+        <v>1608573.13</v>
+      </c>
+      <c r="M2" s="1">
+        <v>1608573.13</v>
+      </c>
+      <c r="N2" s="1">
+        <v>3.27</v>
+      </c>
+      <c r="O2">
+        <v>1</v>
+      </c>
+      <c r="Z2" t="s">
         <v>36</v>
       </c>
-      <c r="B2" t="s">
-[...45 lines deleted...]
-    <row r="3" spans="1:16">
+    </row>
+    <row r="3" spans="1:26">
       <c r="A3" t="s">
+        <v>39</v>
+      </c>
+      <c r="B3" s="1">
+        <v>254000.0</v>
+      </c>
+      <c r="C3" s="1">
+        <v>98.60845817</v>
+      </c>
+      <c r="D3" s="1">
+        <v>99.533614</v>
+      </c>
+      <c r="E3" t="s">
+        <v>8</v>
+      </c>
+      <c r="F3">
+        <v>1.0</v>
+      </c>
+      <c r="G3" s="1">
+        <v>252815.38</v>
+      </c>
+      <c r="H3" s="1">
+        <v>-1648.79</v>
+      </c>
+      <c r="I3" s="1">
+        <v>-0.65217155696778</v>
+      </c>
+      <c r="J3">
+        <v>0.0</v>
+      </c>
+      <c r="K3">
+        <v>701.11</v>
+      </c>
+      <c r="L3" s="1">
+        <v>250465.48</v>
+      </c>
+      <c r="M3" s="1">
+        <v>251166.59</v>
+      </c>
+      <c r="N3" s="1">
+        <v>0.51</v>
+      </c>
+      <c r="O3">
+        <v>1</v>
+      </c>
+      <c r="Z3" t="s">
         <v>38</v>
       </c>
-      <c r="B3" t="s">
-[...45 lines deleted...]
-    <row r="4" spans="1:16">
+    </row>
+    <row r="4" spans="1:26">
       <c r="A4" t="s">
         <v>41</v>
       </c>
-      <c r="B4" t="s">
+      <c r="B4" s="1">
+        <v>164000.0</v>
+      </c>
+      <c r="C4" s="1">
+        <v>98.78289415</v>
+      </c>
+      <c r="D4" s="1">
+        <v>99.08</v>
+      </c>
+      <c r="E4" t="s">
+        <v>8</v>
+      </c>
+      <c r="F4">
+        <v>1.0</v>
+      </c>
+      <c r="G4" s="1">
+        <v>162491.2</v>
+      </c>
+      <c r="H4" s="1">
+        <v>1874.46</v>
+      </c>
+      <c r="I4" s="1">
+        <v>1.1535763167482</v>
+      </c>
+      <c r="J4">
+        <v>0.0</v>
+      </c>
+      <c r="K4" t="s">
         <v>42</v>
       </c>
-      <c r="C4" s="1">
-[...27 lines deleted...]
-        <v>248.78</v>
+      <c r="L4" s="1">
+        <v>162003.95</v>
       </c>
       <c r="M4" s="1">
-        <v>250286.56</v>
+        <v>164365.66</v>
       </c>
       <c r="N4" s="1">
-        <v>250535.34</v>
-[...8 lines deleted...]
-    <row r="5" spans="1:16">
+        <v>0.33</v>
+      </c>
+      <c r="O4">
+        <v>1</v>
+      </c>
+      <c r="Z4" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="5" spans="1:26">
       <c r="A5" t="s">
+        <v>44</v>
+      </c>
+      <c r="B5" s="1">
+        <v>130000.0</v>
+      </c>
+      <c r="C5" s="1">
+        <v>104.42179504</v>
+      </c>
+      <c r="D5" s="1">
+        <v>110.550762</v>
+      </c>
+      <c r="E5" t="s">
+        <v>8</v>
+      </c>
+      <c r="F5">
+        <v>1.0</v>
+      </c>
+      <c r="G5" s="1">
+        <v>143715.99</v>
+      </c>
+      <c r="H5" s="1">
+        <v>-5770.57</v>
+      </c>
+      <c r="I5" s="1">
+        <v>-4.0152595407094</v>
+      </c>
+      <c r="J5">
+        <v>0.0</v>
+      </c>
+      <c r="K5" t="s">
+        <v>45</v>
+      </c>
+      <c r="L5" s="1">
+        <v>135748.33</v>
+      </c>
+      <c r="M5" s="1">
+        <v>137945.42</v>
+      </c>
+      <c r="N5" s="1">
+        <v>0.28</v>
+      </c>
+      <c r="O5">
+        <v>1</v>
+      </c>
+      <c r="Z5" t="s">
         <v>43</v>
       </c>
-      <c r="B5" t="s">
-[...45 lines deleted...]
-    <row r="6" spans="1:16">
+    </row>
+    <row r="6" spans="1:26">
       <c r="A6" t="s">
+        <v>47</v>
+      </c>
+      <c r="B6" s="1">
+        <v>130000.0</v>
+      </c>
+      <c r="C6" s="1">
+        <v>104.31999285</v>
+      </c>
+      <c r="D6" s="1">
+        <v>108.857546</v>
+      </c>
+      <c r="E6" t="s">
+        <v>8</v>
+      </c>
+      <c r="F6">
+        <v>1.0</v>
+      </c>
+      <c r="G6" s="1">
+        <v>141514.81</v>
+      </c>
+      <c r="H6" s="1">
+        <v>-1443.2</v>
+      </c>
+      <c r="I6" s="1">
+        <v>-1.0198225895933</v>
+      </c>
+      <c r="J6">
+        <v>0.0</v>
+      </c>
+      <c r="K6" t="s">
+        <v>48</v>
+      </c>
+      <c r="L6" s="1">
+        <v>135615.99</v>
+      </c>
+      <c r="M6" s="1">
+        <v>140071.61</v>
+      </c>
+      <c r="N6" s="1">
+        <v>0.29</v>
+      </c>
+      <c r="O6">
+        <v>1</v>
+      </c>
+      <c r="Z6" t="s">
         <v>46</v>
       </c>
-      <c r="B6" t="s">
-[...45 lines deleted...]
-    <row r="7" spans="1:16">
+    </row>
+    <row r="7" spans="1:26">
       <c r="A7" t="s">
+        <v>50</v>
+      </c>
+      <c r="B7" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="C7" s="1">
+        <v>97.28612097</v>
+      </c>
+      <c r="D7" s="1">
+        <v>99.430044</v>
+      </c>
+      <c r="E7" t="s">
+        <v>8</v>
+      </c>
+      <c r="F7">
+        <v>1.0</v>
+      </c>
+      <c r="G7" s="1">
+        <v>497150.22</v>
+      </c>
+      <c r="H7" s="1">
+        <v>-9774.41</v>
+      </c>
+      <c r="I7" s="1">
+        <v>-1.9660878355842</v>
+      </c>
+      <c r="J7">
+        <v>0.0</v>
+      </c>
+      <c r="K7">
+        <v>945.21</v>
+      </c>
+      <c r="L7" s="1">
+        <v>486430.6</v>
+      </c>
+      <c r="M7" s="1">
+        <v>487375.81</v>
+      </c>
+      <c r="N7" s="1">
+        <v>0.99</v>
+      </c>
+      <c r="O7">
+        <v>1</v>
+      </c>
+      <c r="Z7" t="s">
         <v>49</v>
       </c>
-      <c r="B7" t="s">
-[...45 lines deleted...]
-    <row r="8" spans="1:16">
+    </row>
+    <row r="8" spans="1:26">
       <c r="A8" t="s">
         <v>52</v>
       </c>
-      <c r="B8" t="s">
+      <c r="B8" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="C8" s="1">
+        <v>98.06284006</v>
+      </c>
+      <c r="D8" s="1">
+        <v>99.503</v>
+      </c>
+      <c r="E8" t="s">
+        <v>8</v>
+      </c>
+      <c r="F8">
+        <v>1.0</v>
+      </c>
+      <c r="G8" s="1">
+        <v>298509.0</v>
+      </c>
+      <c r="H8" s="1">
+        <v>2460.34</v>
+      </c>
+      <c r="I8" s="1">
+        <v>0.82420965532028</v>
+      </c>
+      <c r="J8">
+        <v>0.0</v>
+      </c>
+      <c r="K8" t="s">
         <v>53</v>
       </c>
-      <c r="C8" s="1">
-[...27 lines deleted...]
-        <v>123.29</v>
+      <c r="L8" s="1">
+        <v>294188.52</v>
       </c>
       <c r="M8" s="1">
-        <v>486107.08</v>
+        <v>300969.34</v>
       </c>
       <c r="N8" s="1">
-        <v>486230.37</v>
-[...8 lines deleted...]
-    <row r="9" spans="1:16">
+        <v>0.61</v>
+      </c>
+      <c r="O8">
+        <v>1</v>
+      </c>
+      <c r="Z8" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="9" spans="1:26">
       <c r="A9" t="s">
+        <v>55</v>
+      </c>
+      <c r="B9" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C9" s="1">
+        <v>103.29796622</v>
+      </c>
+      <c r="D9" s="1">
+        <v>108.76173</v>
+      </c>
+      <c r="E9" t="s">
+        <v>8</v>
+      </c>
+      <c r="F9">
+        <v>1.0</v>
+      </c>
+      <c r="G9" s="1">
+        <v>108761.73</v>
+      </c>
+      <c r="H9" s="1">
+        <v>-4031.57</v>
+      </c>
+      <c r="I9" s="1">
+        <v>-3.7067909824531</v>
+      </c>
+      <c r="J9">
+        <v>0.0</v>
+      </c>
+      <c r="K9" t="s">
+        <v>56</v>
+      </c>
+      <c r="L9" s="1">
+        <v>103297.97</v>
+      </c>
+      <c r="M9" s="1">
+        <v>104730.16</v>
+      </c>
+      <c r="N9" s="1">
+        <v>0.21</v>
+      </c>
+      <c r="O9">
+        <v>1</v>
+      </c>
+      <c r="Z9" t="s">
         <v>54</v>
       </c>
-      <c r="B9" t="s">
-[...45 lines deleted...]
-    <row r="10" spans="1:16">
+    </row>
+    <row r="10" spans="1:26">
       <c r="A10" t="s">
+        <v>58</v>
+      </c>
+      <c r="B10" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C10" s="1">
+        <v>98.90732933</v>
+      </c>
+      <c r="D10" s="1">
+        <v>99.684</v>
+      </c>
+      <c r="E10" t="s">
+        <v>8</v>
+      </c>
+      <c r="F10">
+        <v>1.0</v>
+      </c>
+      <c r="G10" s="1">
+        <v>99684.0</v>
+      </c>
+      <c r="H10" s="1">
+        <v>-441.05</v>
+      </c>
+      <c r="I10" s="1">
+        <v>-0.44244813611011</v>
+      </c>
+      <c r="J10">
+        <v>0.0</v>
+      </c>
+      <c r="K10">
+        <v>335.62</v>
+      </c>
+      <c r="L10" s="1">
+        <v>98907.33</v>
+      </c>
+      <c r="M10" s="1">
+        <v>99242.95</v>
+      </c>
+      <c r="N10" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="O10">
+        <v>1</v>
+      </c>
+      <c r="Z10" t="s">
         <v>57</v>
       </c>
-      <c r="B10" t="s">
-[...45 lines deleted...]
-    <row r="11" spans="1:16">
+    </row>
+    <row r="11" spans="1:26">
       <c r="A11" t="s">
         <v>60</v>
       </c>
-      <c r="B11" t="s">
+      <c r="B11" s="1">
+        <v>1467000.0</v>
+      </c>
+      <c r="C11" s="1">
+        <v>98.59106931</v>
+      </c>
+      <c r="D11" s="1">
+        <v>99.556461</v>
+      </c>
+      <c r="E11" t="s">
+        <v>8</v>
+      </c>
+      <c r="F11">
+        <v>1.0</v>
+      </c>
+      <c r="G11" s="1">
+        <v>1460493.28</v>
+      </c>
+      <c r="H11" s="1">
+        <v>16584.42</v>
+      </c>
+      <c r="I11" s="1">
+        <v>1.1355355226284</v>
+      </c>
+      <c r="J11">
+        <v>0.0</v>
+      </c>
+      <c r="K11" t="s">
         <v>61</v>
       </c>
-      <c r="C11" s="1">
+      <c r="L11" s="1">
+        <v>1446330.99</v>
+      </c>
+      <c r="M11" s="1">
+        <v>1477077.7</v>
+      </c>
+      <c r="N11" s="1">
+        <v>3.01</v>
+      </c>
+      <c r="O11">
+        <v>1</v>
+      </c>
+      <c r="Z11" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="12" spans="1:26">
+      <c r="A12" t="s">
+        <v>63</v>
+      </c>
+      <c r="B12" s="1">
+        <v>240000.0</v>
+      </c>
+      <c r="C12" s="1">
+        <v>98.12784204</v>
+      </c>
+      <c r="D12" s="1">
+        <v>99.791763</v>
+      </c>
+      <c r="E12" t="s">
+        <v>8</v>
+      </c>
+      <c r="F12">
+        <v>1.0</v>
+      </c>
+      <c r="G12" s="1">
+        <v>239500.23</v>
+      </c>
+      <c r="H12" s="1">
+        <v>876.45</v>
+      </c>
+      <c r="I12" s="1">
+        <v>0.36594954418207</v>
+      </c>
+      <c r="J12">
+        <v>0.0</v>
+      </c>
+      <c r="K12" t="s">
+        <v>64</v>
+      </c>
+      <c r="L12" s="1">
+        <v>235506.82</v>
+      </c>
+      <c r="M12" s="1">
+        <v>240376.68</v>
+      </c>
+      <c r="N12" s="1">
+        <v>0.49</v>
+      </c>
+      <c r="O12">
+        <v>1</v>
+      </c>
+      <c r="Z12" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="13" spans="1:26">
+      <c r="A13" t="s">
+        <v>66</v>
+      </c>
+      <c r="B13" s="1">
+        <v>334000.0</v>
+      </c>
+      <c r="C13" s="1">
+        <v>100.31132746</v>
+      </c>
+      <c r="D13" s="1">
+        <v>99.58</v>
+      </c>
+      <c r="E13" t="s">
+        <v>8</v>
+      </c>
+      <c r="F13">
+        <v>1.0</v>
+      </c>
+      <c r="G13" s="1">
+        <v>332597.2</v>
+      </c>
+      <c r="H13" s="1">
+        <v>4124.07</v>
+      </c>
+      <c r="I13" s="1">
+        <v>1.2399593261759</v>
+      </c>
+      <c r="J13">
+        <v>0.0</v>
+      </c>
+      <c r="K13" t="s">
+        <v>67</v>
+      </c>
+      <c r="L13" s="1">
+        <v>335039.83</v>
+      </c>
+      <c r="M13" s="1">
+        <v>336721.27</v>
+      </c>
+      <c r="N13" s="1">
+        <v>0.69</v>
+      </c>
+      <c r="O13">
+        <v>1</v>
+      </c>
+      <c r="Z13" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="14" spans="1:26">
+      <c r="A14" t="s">
+        <v>69</v>
+      </c>
+      <c r="B14" s="1">
         <v>100000.0</v>
       </c>
-      <c r="D11" s="1">
-[...32 lines deleted...]
-      <c r="O11" s="1">
+      <c r="C14" s="1">
+        <v>99.23609752</v>
+      </c>
+      <c r="D14" s="1">
+        <v>95.89134</v>
+      </c>
+      <c r="E14" t="s">
+        <v>8</v>
+      </c>
+      <c r="F14">
+        <v>1.0</v>
+      </c>
+      <c r="G14" s="1">
+        <v>95891.34</v>
+      </c>
+      <c r="H14" s="1">
+        <v>3431.4</v>
+      </c>
+      <c r="I14" s="1">
+        <v>3.5784253301706</v>
+      </c>
+      <c r="J14">
+        <v>0.0</v>
+      </c>
+      <c r="K14">
+        <v>86.64</v>
+      </c>
+      <c r="L14" s="1">
+        <v>99236.1</v>
+      </c>
+      <c r="M14" s="1">
+        <v>99322.74</v>
+      </c>
+      <c r="N14" s="1">
         <v>0.2</v>
       </c>
-      <c r="P11">
-[...104 lines deleted...]
-      <c r="A14" t="s">
+      <c r="O14">
+        <v>1</v>
+      </c>
+      <c r="Z14" t="s">
         <v>68</v>
       </c>
-      <c r="B14" t="s">
-[...45 lines deleted...]
-    <row r="15" spans="1:16">
+    </row>
+    <row r="15" spans="1:26">
       <c r="A15" t="s">
+        <v>71</v>
+      </c>
+      <c r="B15" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="C15" s="1">
+        <v>98.066562</v>
+      </c>
+      <c r="D15" s="1">
+        <v>98.691</v>
+      </c>
+      <c r="E15" t="s">
+        <v>8</v>
+      </c>
+      <c r="F15">
+        <v>1.0</v>
+      </c>
+      <c r="G15" s="1">
+        <v>296073.0</v>
+      </c>
+      <c r="H15" s="1">
+        <v>6411.62</v>
+      </c>
+      <c r="I15" s="1">
+        <v>2.1655537654565</v>
+      </c>
+      <c r="J15">
+        <v>0.0</v>
+      </c>
+      <c r="K15" t="s">
+        <v>72</v>
+      </c>
+      <c r="L15" s="1">
+        <v>294199.69</v>
+      </c>
+      <c r="M15" s="1">
+        <v>302484.62</v>
+      </c>
+      <c r="N15" s="1">
+        <v>0.62</v>
+      </c>
+      <c r="O15">
+        <v>1</v>
+      </c>
+      <c r="Z15" t="s">
         <v>70</v>
       </c>
-      <c r="B15" t="s">
-[...2 lines deleted...]
-      <c r="C15" s="1">
+    </row>
+    <row r="16" spans="1:26">
+      <c r="A16" t="s">
+        <v>74</v>
+      </c>
+      <c r="B16" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C16" s="1">
+        <v>97.70896731</v>
+      </c>
+      <c r="D16" s="1">
+        <v>99.830165</v>
+      </c>
+      <c r="E16" t="s">
+        <v>8</v>
+      </c>
+      <c r="F16">
+        <v>1.0</v>
+      </c>
+      <c r="G16" s="1">
+        <v>199660.33</v>
+      </c>
+      <c r="H16" s="1">
+        <v>195.96</v>
+      </c>
+      <c r="I16" s="1">
+        <v>0.098146687426591</v>
+      </c>
+      <c r="J16">
+        <v>0.0</v>
+      </c>
+      <c r="K16" t="s">
+        <v>75</v>
+      </c>
+      <c r="L16" s="1">
+        <v>195417.93</v>
+      </c>
+      <c r="M16" s="1">
+        <v>199856.29</v>
+      </c>
+      <c r="N16" s="1">
+        <v>0.41</v>
+      </c>
+      <c r="O16">
+        <v>1</v>
+      </c>
+      <c r="Z16" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="17" spans="1:26">
+      <c r="A17" t="s">
+        <v>77</v>
+      </c>
+      <c r="B17" s="1">
+        <v>470000.0</v>
+      </c>
+      <c r="C17" s="1">
+        <v>101.12471102</v>
+      </c>
+      <c r="D17" s="1">
+        <v>102.934987</v>
+      </c>
+      <c r="E17" t="s">
+        <v>8</v>
+      </c>
+      <c r="F17">
+        <v>1.0</v>
+      </c>
+      <c r="G17" s="1">
+        <v>483794.44</v>
+      </c>
+      <c r="H17" s="1">
+        <v>547.25</v>
+      </c>
+      <c r="I17" s="1">
+        <v>0.1131162234936</v>
+      </c>
+      <c r="J17">
+        <v>0.0</v>
+      </c>
+      <c r="K17" t="s">
+        <v>78</v>
+      </c>
+      <c r="L17" s="1">
+        <v>475286.14</v>
+      </c>
+      <c r="M17" s="1">
+        <v>484341.69</v>
+      </c>
+      <c r="N17" s="1">
+        <v>0.99</v>
+      </c>
+      <c r="O17">
+        <v>1</v>
+      </c>
+      <c r="Z17" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="18" spans="1:26">
+      <c r="A18" t="s">
+        <v>80</v>
+      </c>
+      <c r="B18" s="1">
+        <v>135000.0</v>
+      </c>
+      <c r="C18" s="1">
+        <v>100.44080261</v>
+      </c>
+      <c r="D18" s="1">
+        <v>104.823259</v>
+      </c>
+      <c r="E18" t="s">
+        <v>8</v>
+      </c>
+      <c r="F18">
+        <v>1.0</v>
+      </c>
+      <c r="G18" s="1">
+        <v>141511.4</v>
+      </c>
+      <c r="H18" s="1">
+        <v>-4015.52</v>
+      </c>
+      <c r="I18" s="1">
+        <v>-2.8375947096842</v>
+      </c>
+      <c r="J18">
+        <v>0.0</v>
+      </c>
+      <c r="K18" t="s">
+        <v>81</v>
+      </c>
+      <c r="L18" s="1">
+        <v>135595.08</v>
+      </c>
+      <c r="M18" s="1">
+        <v>137495.88</v>
+      </c>
+      <c r="N18" s="1">
+        <v>0.28</v>
+      </c>
+      <c r="O18">
+        <v>1</v>
+      </c>
+      <c r="Z18" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="19" spans="1:26">
+      <c r="A19" t="s">
+        <v>83</v>
+      </c>
+      <c r="B19" s="1">
         <v>100000.0</v>
       </c>
-      <c r="D15" s="1">
-[...32 lines deleted...]
-      <c r="O15" s="1">
+      <c r="C19" s="1">
+        <v>99.92554434</v>
+      </c>
+      <c r="D19" s="1">
+        <v>104.07483</v>
+      </c>
+      <c r="E19" t="s">
+        <v>8</v>
+      </c>
+      <c r="F19">
+        <v>1.0</v>
+      </c>
+      <c r="G19" s="1">
+        <v>104074.83</v>
+      </c>
+      <c r="H19" s="1">
+        <v>-2594.44</v>
+      </c>
+      <c r="I19" s="1">
+        <v>-2.4928601853109</v>
+      </c>
+      <c r="J19">
+        <v>0.0</v>
+      </c>
+      <c r="K19" t="s">
+        <v>84</v>
+      </c>
+      <c r="L19" s="1">
+        <v>99925.54</v>
+      </c>
+      <c r="M19" s="1">
+        <v>101480.39</v>
+      </c>
+      <c r="N19" s="1">
+        <v>0.21</v>
+      </c>
+      <c r="O19">
+        <v>1</v>
+      </c>
+      <c r="Z19" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="20" spans="1:26">
+      <c r="A20" t="s">
+        <v>86</v>
+      </c>
+      <c r="B20" s="1">
+        <v>1020000.0</v>
+      </c>
+      <c r="C20" s="1">
+        <v>89.64554169</v>
+      </c>
+      <c r="D20" s="1">
+        <v>89.242955</v>
+      </c>
+      <c r="E20" t="s">
+        <v>8</v>
+      </c>
+      <c r="F20">
+        <v>1.0</v>
+      </c>
+      <c r="G20" s="1">
+        <v>910278.14</v>
+      </c>
+      <c r="H20" s="1">
+        <v>14096.8</v>
+      </c>
+      <c r="I20" s="1">
+        <v>1.5486255662473</v>
+      </c>
+      <c r="J20">
+        <v>0.0</v>
+      </c>
+      <c r="K20" t="s">
+        <v>87</v>
+      </c>
+      <c r="L20" s="1">
+        <v>914384.53</v>
+      </c>
+      <c r="M20" s="1">
+        <v>924374.94</v>
+      </c>
+      <c r="N20" s="1">
+        <v>1.88</v>
+      </c>
+      <c r="O20">
+        <v>1</v>
+      </c>
+      <c r="Z20" t="s">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="21" spans="1:26">
+      <c r="A21" t="s">
+        <v>89</v>
+      </c>
+      <c r="B21" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C21" s="1">
+        <v>98.89200902</v>
+      </c>
+      <c r="D21" s="1">
+        <v>99.783035</v>
+      </c>
+      <c r="E21" t="s">
+        <v>8</v>
+      </c>
+      <c r="F21">
+        <v>1.0</v>
+      </c>
+      <c r="G21" s="1">
+        <v>199566.07</v>
+      </c>
+      <c r="H21" s="1">
+        <v>-680.68</v>
+      </c>
+      <c r="I21" s="1">
+        <v>-0.34108002427467</v>
+      </c>
+      <c r="J21">
+        <v>0.0</v>
+      </c>
+      <c r="K21" t="s">
+        <v>90</v>
+      </c>
+      <c r="L21" s="1">
+        <v>197784.02</v>
+      </c>
+      <c r="M21" s="1">
+        <v>198885.39</v>
+      </c>
+      <c r="N21" s="1">
+        <v>0.4</v>
+      </c>
+      <c r="O21">
+        <v>1</v>
+      </c>
+      <c r="Z21" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="22" spans="1:26">
+      <c r="A22" t="s">
+        <v>92</v>
+      </c>
+      <c r="B22" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C22" s="1">
+        <v>100.50913582</v>
+      </c>
+      <c r="D22" s="1">
+        <v>99.762</v>
+      </c>
+      <c r="E22" t="s">
+        <v>8</v>
+      </c>
+      <c r="F22">
+        <v>1.0</v>
+      </c>
+      <c r="G22" s="1">
+        <v>99762.0</v>
+      </c>
+      <c r="H22" s="1">
+        <v>1385.15</v>
+      </c>
+      <c r="I22" s="1">
+        <v>1.3884545217618</v>
+      </c>
+      <c r="J22">
+        <v>0.0</v>
+      </c>
+      <c r="K22">
+        <v>638.01</v>
+      </c>
+      <c r="L22" s="1">
+        <v>100509.14</v>
+      </c>
+      <c r="M22" s="1">
+        <v>101147.15</v>
+      </c>
+      <c r="N22" s="1">
+        <v>0.21</v>
+      </c>
+      <c r="O22">
+        <v>1</v>
+      </c>
+      <c r="Z22" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="23" spans="1:26">
+      <c r="A23" t="s">
+        <v>94</v>
+      </c>
+      <c r="B23" s="1">
+        <v>160000.0</v>
+      </c>
+      <c r="C23" s="1">
+        <v>98.50640244</v>
+      </c>
+      <c r="D23" s="1">
+        <v>99.799</v>
+      </c>
+      <c r="E23" t="s">
+        <v>8</v>
+      </c>
+      <c r="F23">
+        <v>1.0</v>
+      </c>
+      <c r="G23" s="1">
+        <v>159678.4</v>
+      </c>
+      <c r="H23" s="1">
+        <v>1274.31</v>
+      </c>
+      <c r="I23" s="1">
+        <v>0.79804782613052</v>
+      </c>
+      <c r="J23">
+        <v>0.0</v>
+      </c>
+      <c r="K23" t="s">
+        <v>95</v>
+      </c>
+      <c r="L23" s="1">
+        <v>157610.24</v>
+      </c>
+      <c r="M23" s="1">
+        <v>160952.71</v>
+      </c>
+      <c r="N23" s="1">
+        <v>0.33</v>
+      </c>
+      <c r="O23">
+        <v>1</v>
+      </c>
+      <c r="Z23" t="s">
+        <v>93</v>
+      </c>
+    </row>
+    <row r="24" spans="1:26">
+      <c r="A24" t="s">
+        <v>97</v>
+      </c>
+      <c r="B24" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="C24" s="1">
+        <v>100.18188922</v>
+      </c>
+      <c r="D24" s="1">
+        <v>99.491</v>
+      </c>
+      <c r="E24" t="s">
+        <v>8</v>
+      </c>
+      <c r="F24">
+        <v>1.0</v>
+      </c>
+      <c r="G24" s="1">
+        <v>596946.0</v>
+      </c>
+      <c r="H24" s="1">
+        <v>5378.21</v>
+      </c>
+      <c r="I24" s="1">
+        <v>0.90095419016125</v>
+      </c>
+      <c r="J24">
+        <v>0.0</v>
+      </c>
+      <c r="K24" t="s">
+        <v>98</v>
+      </c>
+      <c r="L24" s="1">
+        <v>601091.33</v>
+      </c>
+      <c r="M24" s="1">
+        <v>602324.21</v>
+      </c>
+      <c r="N24" s="1">
+        <v>1.23</v>
+      </c>
+      <c r="O24">
+        <v>1</v>
+      </c>
+      <c r="Z24" t="s">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="25" spans="1:26">
+      <c r="A25" t="s">
+        <v>100</v>
+      </c>
+      <c r="B25" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C25" s="1">
+        <v>95.11955872</v>
+      </c>
+      <c r="D25" s="1">
+        <v>96.246745</v>
+      </c>
+      <c r="E25" t="s">
+        <v>8</v>
+      </c>
+      <c r="F25">
+        <v>1.0</v>
+      </c>
+      <c r="G25" s="1">
+        <v>192493.49</v>
+      </c>
+      <c r="H25" s="1">
+        <v>-2254.37</v>
+      </c>
+      <c r="I25" s="1">
+        <v>-1.1711409045573</v>
+      </c>
+      <c r="J25">
+        <v>0.0</v>
+      </c>
+      <c r="K25">
+        <v>0.0</v>
+      </c>
+      <c r="L25" s="1">
+        <v>190239.12</v>
+      </c>
+      <c r="M25" s="1">
+        <v>190239.12</v>
+      </c>
+      <c r="N25" s="1">
+        <v>0.39</v>
+      </c>
+      <c r="O25">
+        <v>1</v>
+      </c>
+      <c r="Z25" t="s">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="26" spans="1:26">
+      <c r="A26" t="s">
+        <v>102</v>
+      </c>
+      <c r="B26" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C26" s="1">
+        <v>98.36550044</v>
+      </c>
+      <c r="D26" s="1">
+        <v>96.98237</v>
+      </c>
+      <c r="E26" t="s">
+        <v>8</v>
+      </c>
+      <c r="F26">
+        <v>1.0</v>
+      </c>
+      <c r="G26" s="1">
+        <v>96982.37</v>
+      </c>
+      <c r="H26" s="1">
+        <v>1386.21</v>
+      </c>
+      <c r="I26" s="1">
+        <v>1.4293422608666</v>
+      </c>
+      <c r="J26">
+        <v>0.0</v>
+      </c>
+      <c r="K26">
+        <v>3.08</v>
+      </c>
+      <c r="L26" s="1">
+        <v>98365.5</v>
+      </c>
+      <c r="M26" s="1">
+        <v>98368.58</v>
+      </c>
+      <c r="N26" s="1">
         <v>0.2</v>
       </c>
-      <c r="P15">
-[...10 lines deleted...]
-      <c r="C16" s="1">
+      <c r="O26">
+        <v>1</v>
+      </c>
+      <c r="Z26" t="s">
+        <v>101</v>
+      </c>
+    </row>
+    <row r="27" spans="1:26">
+      <c r="A27" t="s">
+        <v>104</v>
+      </c>
+      <c r="B27" s="1">
         <v>300000.0</v>
       </c>
-      <c r="D16" s="1">
-[...32 lines deleted...]
-      <c r="O16" s="1">
+      <c r="C27" s="1">
+        <v>99.40623765</v>
+      </c>
+      <c r="D27" s="1">
+        <v>96.18004</v>
+      </c>
+      <c r="E27" t="s">
+        <v>8</v>
+      </c>
+      <c r="F27">
+        <v>1.0</v>
+      </c>
+      <c r="G27" s="1">
+        <v>288540.12</v>
+      </c>
+      <c r="H27" s="1">
+        <v>10327.09</v>
+      </c>
+      <c r="I27" s="1">
+        <v>3.5790828672283</v>
+      </c>
+      <c r="J27">
+        <v>0.0</v>
+      </c>
+      <c r="K27">
+        <v>648.49</v>
+      </c>
+      <c r="L27" s="1">
+        <v>298218.72</v>
+      </c>
+      <c r="M27" s="1">
+        <v>298867.21</v>
+      </c>
+      <c r="N27" s="1">
+        <v>0.61</v>
+      </c>
+      <c r="O27">
+        <v>1</v>
+      </c>
+      <c r="Z27" t="s">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="28" spans="1:26">
+      <c r="A28" t="s">
+        <v>106</v>
+      </c>
+      <c r="B28" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="C28" s="1">
+        <v>99.39080223</v>
+      </c>
+      <c r="D28" s="1">
+        <v>99.427</v>
+      </c>
+      <c r="E28" t="s">
+        <v>8</v>
+      </c>
+      <c r="F28">
+        <v>1.0</v>
+      </c>
+      <c r="G28" s="1">
+        <v>596562.0</v>
+      </c>
+      <c r="H28" s="1">
+        <v>1138.98</v>
+      </c>
+      <c r="I28" s="1">
+        <v>0.19092399448842</v>
+      </c>
+      <c r="J28">
+        <v>0.0</v>
+      </c>
+      <c r="K28" t="s">
+        <v>107</v>
+      </c>
+      <c r="L28" s="1">
+        <v>596344.82</v>
+      </c>
+      <c r="M28" s="1">
+        <v>597700.98</v>
+      </c>
+      <c r="N28" s="1">
+        <v>1.22</v>
+      </c>
+      <c r="O28">
+        <v>1</v>
+      </c>
+      <c r="Z28" t="s">
+        <v>105</v>
+      </c>
+    </row>
+    <row r="29" spans="1:26">
+      <c r="A29" t="s">
+        <v>109</v>
+      </c>
+      <c r="B29" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="C29" s="1">
+        <v>101.15370564</v>
+      </c>
+      <c r="D29" s="1">
+        <v>104.945653</v>
+      </c>
+      <c r="E29" t="s">
+        <v>8</v>
+      </c>
+      <c r="F29">
+        <v>1.0</v>
+      </c>
+      <c r="G29" s="1">
+        <v>314836.96</v>
+      </c>
+      <c r="H29" s="1">
+        <v>-9419.68</v>
+      </c>
+      <c r="I29" s="1">
+        <v>-2.9919231846223</v>
+      </c>
+      <c r="J29">
+        <v>0.0</v>
+      </c>
+      <c r="K29" t="s">
+        <v>110</v>
+      </c>
+      <c r="L29" s="1">
+        <v>303461.12</v>
+      </c>
+      <c r="M29" s="1">
+        <v>305417.28</v>
+      </c>
+      <c r="N29" s="1">
         <v>0.62</v>
       </c>
-      <c r="P16">
-[...10 lines deleted...]
-      <c r="C17" s="1">
+      <c r="O29">
+        <v>1</v>
+      </c>
+      <c r="Z29" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="30" spans="1:26">
+      <c r="A30" t="s">
+        <v>112</v>
+      </c>
+      <c r="B30" s="1">
+        <v>413000.0</v>
+      </c>
+      <c r="C30" s="1">
+        <v>100.68133785</v>
+      </c>
+      <c r="D30" s="1">
+        <v>99.757</v>
+      </c>
+      <c r="E30" t="s">
+        <v>8</v>
+      </c>
+      <c r="F30">
+        <v>1.0</v>
+      </c>
+      <c r="G30" s="1">
+        <v>411996.41</v>
+      </c>
+      <c r="H30" s="1">
+        <v>7591.09</v>
+      </c>
+      <c r="I30" s="1">
+        <v>1.842513627728</v>
+      </c>
+      <c r="J30">
+        <v>0.0</v>
+      </c>
+      <c r="K30" t="s">
+        <v>113</v>
+      </c>
+      <c r="L30" s="1">
+        <v>415813.92</v>
+      </c>
+      <c r="M30" s="1">
+        <v>419587.5</v>
+      </c>
+      <c r="N30" s="1">
+        <v>0.85</v>
+      </c>
+      <c r="O30">
+        <v>1</v>
+      </c>
+      <c r="Z30" t="s">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="31" spans="1:26">
+      <c r="A31" t="s">
+        <v>115</v>
+      </c>
+      <c r="B31" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C31" s="1">
+        <v>96.53829615</v>
+      </c>
+      <c r="D31" s="1">
+        <v>92.84792</v>
+      </c>
+      <c r="E31" t="s">
+        <v>8</v>
+      </c>
+      <c r="F31">
+        <v>1.0</v>
+      </c>
+      <c r="G31" s="1">
+        <v>92847.92</v>
+      </c>
+      <c r="H31" s="1">
+        <v>3761.34</v>
+      </c>
+      <c r="I31" s="1">
+        <v>4.051076211508</v>
+      </c>
+      <c r="J31">
+        <v>0.0</v>
+      </c>
+      <c r="K31">
+        <v>70.96</v>
+      </c>
+      <c r="L31" s="1">
+        <v>96538.3</v>
+      </c>
+      <c r="M31" s="1">
+        <v>96609.26</v>
+      </c>
+      <c r="N31" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="O31">
+        <v>1</v>
+      </c>
+      <c r="Z31" t="s">
+        <v>114</v>
+      </c>
+    </row>
+    <row r="32" spans="1:26">
+      <c r="A32" t="s">
+        <v>117</v>
+      </c>
+      <c r="B32" s="1">
         <v>200000.0</v>
       </c>
-      <c r="D17" s="1">
-[...146 lines deleted...]
-      <c r="C20" s="1">
+      <c r="C32" s="1">
+        <v>94.78709269</v>
+      </c>
+      <c r="D32" s="1">
+        <v>91.485975</v>
+      </c>
+      <c r="E32" t="s">
+        <v>8</v>
+      </c>
+      <c r="F32">
+        <v>1.0</v>
+      </c>
+      <c r="G32" s="1">
+        <v>182971.95</v>
+      </c>
+      <c r="H32" s="1">
+        <v>7095.39</v>
+      </c>
+      <c r="I32" s="1">
+        <v>3.8778566878694</v>
+      </c>
+      <c r="J32">
+        <v>0.0</v>
+      </c>
+      <c r="K32">
+        <v>493.15</v>
+      </c>
+      <c r="L32" s="1">
+        <v>189574.19</v>
+      </c>
+      <c r="M32" s="1">
+        <v>190067.34</v>
+      </c>
+      <c r="N32" s="1">
+        <v>0.39</v>
+      </c>
+      <c r="O32">
+        <v>1</v>
+      </c>
+      <c r="Z32" t="s">
+        <v>116</v>
+      </c>
+    </row>
+    <row r="33" spans="1:26">
+      <c r="A33" t="s">
+        <v>119</v>
+      </c>
+      <c r="B33" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="C33" s="1">
+        <v>100.45054869</v>
+      </c>
+      <c r="D33" s="1">
+        <v>103.290392</v>
+      </c>
+      <c r="E33" t="s">
+        <v>8</v>
+      </c>
+      <c r="F33">
+        <v>1.0</v>
+      </c>
+      <c r="G33" s="1">
+        <v>516451.96</v>
+      </c>
+      <c r="H33" s="1">
+        <v>-12281.41</v>
+      </c>
+      <c r="I33" s="1">
+        <v>-2.3780353161986</v>
+      </c>
+      <c r="J33">
+        <v>0.0</v>
+      </c>
+      <c r="K33" t="s">
+        <v>120</v>
+      </c>
+      <c r="L33" s="1">
+        <v>502252.74</v>
+      </c>
+      <c r="M33" s="1">
+        <v>504170.55</v>
+      </c>
+      <c r="N33" s="1">
+        <v>1.03</v>
+      </c>
+      <c r="O33">
+        <v>1</v>
+      </c>
+      <c r="Z33" t="s">
+        <v>118</v>
+      </c>
+    </row>
+    <row r="34" spans="1:26">
+      <c r="A34" t="s">
+        <v>122</v>
+      </c>
+      <c r="B34" s="1">
+        <v>1000000.0</v>
+      </c>
+      <c r="C34" s="1">
+        <v>98.74035634</v>
+      </c>
+      <c r="D34" s="1">
+        <v>99.867094</v>
+      </c>
+      <c r="E34" t="s">
+        <v>8</v>
+      </c>
+      <c r="F34">
+        <v>1.0</v>
+      </c>
+      <c r="G34" s="1">
+        <v>998670.94</v>
+      </c>
+      <c r="H34" s="1">
+        <v>16010.02</v>
+      </c>
+      <c r="I34" s="1">
+        <v>1.6031326594924</v>
+      </c>
+      <c r="J34">
+        <v>0.0</v>
+      </c>
+      <c r="K34" t="s">
+        <v>123</v>
+      </c>
+      <c r="L34" s="1">
+        <v>987403.56</v>
+      </c>
+      <c r="M34" s="1">
+        <v>1014680.96</v>
+      </c>
+      <c r="N34" s="1">
+        <v>2.06</v>
+      </c>
+      <c r="O34">
+        <v>1</v>
+      </c>
+      <c r="Z34" t="s">
+        <v>121</v>
+      </c>
+    </row>
+    <row r="35" spans="1:26">
+      <c r="A35" t="s">
+        <v>125</v>
+      </c>
+      <c r="B35" s="1">
         <v>100000.0</v>
       </c>
-      <c r="D20" s="1">
-[...32 lines deleted...]
-      <c r="O20" s="1">
+      <c r="C35" s="1">
+        <v>97.77186129</v>
+      </c>
+      <c r="D35" s="1">
+        <v>96.0814</v>
+      </c>
+      <c r="E35" t="s">
+        <v>8</v>
+      </c>
+      <c r="F35">
+        <v>1.0</v>
+      </c>
+      <c r="G35" s="1">
+        <v>96081.4</v>
+      </c>
+      <c r="H35" s="1">
+        <v>1706.9</v>
+      </c>
+      <c r="I35" s="1">
+        <v>1.7765144970827</v>
+      </c>
+      <c r="J35">
+        <v>0.0</v>
+      </c>
+      <c r="K35">
+        <v>16.44</v>
+      </c>
+      <c r="L35" s="1">
+        <v>97771.86</v>
+      </c>
+      <c r="M35" s="1">
+        <v>97788.3</v>
+      </c>
+      <c r="N35" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="O35">
+        <v>1</v>
+      </c>
+      <c r="Z35" t="s">
+        <v>124</v>
+      </c>
+    </row>
+    <row r="36" spans="1:26">
+      <c r="A36" t="s">
+        <v>127</v>
+      </c>
+      <c r="B36" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="C36" s="1">
+        <v>101.47567292</v>
+      </c>
+      <c r="D36" s="1">
+        <v>105.371746</v>
+      </c>
+      <c r="E36" t="s">
+        <v>8</v>
+      </c>
+      <c r="F36">
+        <v>1.0</v>
+      </c>
+      <c r="G36" s="1">
+        <v>526858.73</v>
+      </c>
+      <c r="H36" s="1">
+        <v>-18834.82</v>
+      </c>
+      <c r="I36" s="1">
+        <v>-3.5749279508</v>
+      </c>
+      <c r="J36">
+        <v>0.0</v>
+      </c>
+      <c r="K36">
+        <v>645.55</v>
+      </c>
+      <c r="L36" s="1">
+        <v>507378.36</v>
+      </c>
+      <c r="M36" s="1">
+        <v>508023.91</v>
+      </c>
+      <c r="N36" s="1">
+        <v>1.03</v>
+      </c>
+      <c r="O36">
+        <v>1</v>
+      </c>
+      <c r="Z36" t="s">
+        <v>126</v>
+      </c>
+    </row>
+    <row r="37" spans="1:26">
+      <c r="A37" t="s">
+        <v>129</v>
+      </c>
+      <c r="B37" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C37" s="1">
+        <v>101.52221423</v>
+      </c>
+      <c r="D37" s="1">
+        <v>105.72405</v>
+      </c>
+      <c r="E37" t="s">
+        <v>8</v>
+      </c>
+      <c r="F37">
+        <v>1.0</v>
+      </c>
+      <c r="G37" s="1">
+        <v>105724.05</v>
+      </c>
+      <c r="H37" s="1">
+        <v>-4074.44</v>
+      </c>
+      <c r="I37" s="1">
+        <v>-3.853844040216</v>
+      </c>
+      <c r="J37">
+        <v>0.0</v>
+      </c>
+      <c r="K37">
+        <v>127.4</v>
+      </c>
+      <c r="L37" s="1">
+        <v>101522.21</v>
+      </c>
+      <c r="M37" s="1">
+        <v>101649.61</v>
+      </c>
+      <c r="N37" s="1">
         <v>0.21</v>
       </c>
-      <c r="P20">
-[...360 lines deleted...]
-      <c r="C28" s="1">
+      <c r="O37">
+        <v>1</v>
+      </c>
+      <c r="Z37" t="s">
+        <v>128</v>
+      </c>
+    </row>
+    <row r="38" spans="1:26">
+      <c r="A38" t="s">
+        <v>131</v>
+      </c>
+      <c r="B38" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="C38" s="1">
+        <v>102.05248878</v>
+      </c>
+      <c r="D38" s="1">
+        <v>102.534722</v>
+      </c>
+      <c r="E38" t="s">
+        <v>8</v>
+      </c>
+      <c r="F38">
+        <v>1.0</v>
+      </c>
+      <c r="G38" s="1">
+        <v>512673.61</v>
+      </c>
+      <c r="H38" s="1">
+        <v>-1731.6</v>
+      </c>
+      <c r="I38" s="1">
+        <v>-0.33775875454171</v>
+      </c>
+      <c r="J38">
+        <v>0.0</v>
+      </c>
+      <c r="K38">
+        <v>679.56</v>
+      </c>
+      <c r="L38" s="1">
+        <v>510262.45</v>
+      </c>
+      <c r="M38" s="1">
+        <v>510942.01</v>
+      </c>
+      <c r="N38" s="1">
+        <v>1.04</v>
+      </c>
+      <c r="O38">
+        <v>1</v>
+      </c>
+      <c r="Z38" t="s">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="39" spans="1:26">
+      <c r="A39" t="s">
+        <v>133</v>
+      </c>
+      <c r="B39" s="1">
+        <v>110000.0</v>
+      </c>
+      <c r="C39" s="1">
+        <v>98.39184789</v>
+      </c>
+      <c r="D39" s="1">
+        <v>99.333</v>
+      </c>
+      <c r="E39" t="s">
+        <v>8</v>
+      </c>
+      <c r="F39">
+        <v>1.0</v>
+      </c>
+      <c r="G39" s="1">
+        <v>109266.3</v>
+      </c>
+      <c r="H39" s="1">
+        <v>1433.71</v>
+      </c>
+      <c r="I39" s="1">
+        <v>1.3121245983437</v>
+      </c>
+      <c r="J39">
+        <v>0.0</v>
+      </c>
+      <c r="K39" t="s">
+        <v>134</v>
+      </c>
+      <c r="L39" s="1">
+        <v>108231.04</v>
+      </c>
+      <c r="M39" s="1">
+        <v>110700.01</v>
+      </c>
+      <c r="N39" s="1">
+        <v>0.23</v>
+      </c>
+      <c r="O39">
+        <v>1</v>
+      </c>
+      <c r="Z39" t="s">
+        <v>132</v>
+      </c>
+    </row>
+    <row r="40" spans="1:26">
+      <c r="A40" t="s">
+        <v>136</v>
+      </c>
+      <c r="B40" s="1">
+        <v>299000.0</v>
+      </c>
+      <c r="C40" s="1">
+        <v>100.90179748</v>
+      </c>
+      <c r="D40" s="1">
+        <v>99.298</v>
+      </c>
+      <c r="E40" t="s">
+        <v>8</v>
+      </c>
+      <c r="F40">
+        <v>1.0</v>
+      </c>
+      <c r="G40" s="1">
+        <v>296901.02</v>
+      </c>
+      <c r="H40" s="1">
+        <v>7430.04</v>
+      </c>
+      <c r="I40" s="1">
+        <v>2.5025309781691</v>
+      </c>
+      <c r="J40">
+        <v>0.0</v>
+      </c>
+      <c r="K40" t="s">
+        <v>137</v>
+      </c>
+      <c r="L40" s="1">
+        <v>301696.38</v>
+      </c>
+      <c r="M40" s="1">
+        <v>304331.06</v>
+      </c>
+      <c r="N40" s="1">
+        <v>0.62</v>
+      </c>
+      <c r="O40">
+        <v>1</v>
+      </c>
+      <c r="Z40" t="s">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="41" spans="1:26">
+      <c r="A41" t="s">
+        <v>139</v>
+      </c>
+      <c r="B41" s="1">
+        <v>355000.0</v>
+      </c>
+      <c r="C41" s="1">
+        <v>106.01856335</v>
+      </c>
+      <c r="D41" s="1">
+        <v>107.865242</v>
+      </c>
+      <c r="E41" t="s">
+        <v>8</v>
+      </c>
+      <c r="F41">
+        <v>1.0</v>
+      </c>
+      <c r="G41" s="1">
+        <v>382921.61</v>
+      </c>
+      <c r="H41" s="1">
+        <v>10707.99</v>
+      </c>
+      <c r="I41" s="1">
+        <v>2.7963921910806</v>
+      </c>
+      <c r="J41">
+        <v>0.0</v>
+      </c>
+      <c r="K41" t="s">
+        <v>140</v>
+      </c>
+      <c r="L41" s="1">
+        <v>376365.9</v>
+      </c>
+      <c r="M41" s="1">
+        <v>393629.6</v>
+      </c>
+      <c r="N41" s="1">
+        <v>0.8</v>
+      </c>
+      <c r="O41">
+        <v>1</v>
+      </c>
+      <c r="Z41" t="s">
+        <v>138</v>
+      </c>
+    </row>
+    <row r="42" spans="1:26">
+      <c r="A42" t="s">
+        <v>142</v>
+      </c>
+      <c r="B42" s="1">
         <v>300000.0</v>
       </c>
-      <c r="D28" s="1">
-[...690 lines deleted...]
-      <c r="A42" t="s">
+      <c r="C42" s="1">
+        <v>95.105896</v>
+      </c>
+      <c r="D42" s="1">
+        <v>93.44648</v>
+      </c>
+      <c r="E42" t="s">
+        <v>8</v>
+      </c>
+      <c r="F42">
+        <v>1.0</v>
+      </c>
+      <c r="G42" s="1">
+        <v>280339.44</v>
+      </c>
+      <c r="H42" s="1">
+        <v>5667.63</v>
+      </c>
+      <c r="I42" s="1">
+        <v>2.0217026901388</v>
+      </c>
+      <c r="J42">
+        <v>0.0</v>
+      </c>
+      <c r="K42">
+        <v>689.38</v>
+      </c>
+      <c r="L42" s="1">
+        <v>285317.69</v>
+      </c>
+      <c r="M42" s="1">
+        <v>286007.07</v>
+      </c>
+      <c r="N42" s="1">
+        <v>0.58</v>
+      </c>
+      <c r="O42">
+        <v>1</v>
+      </c>
+      <c r="Z42" t="s">
         <v>141</v>
       </c>
-      <c r="B42" t="s">
-[...45 lines deleted...]
-    <row r="43" spans="1:16">
+    </row>
+    <row r="43" spans="1:26">
       <c r="A43" t="s">
         <v>144</v>
       </c>
-      <c r="B43" t="s">
+      <c r="B43" s="1">
+        <v>494000.0</v>
+      </c>
+      <c r="C43" s="1">
+        <v>99.86221626</v>
+      </c>
+      <c r="D43" s="1">
+        <v>101.132352</v>
+      </c>
+      <c r="E43" t="s">
+        <v>8</v>
+      </c>
+      <c r="F43">
+        <v>1.0</v>
+      </c>
+      <c r="G43" s="1">
+        <v>499593.82</v>
+      </c>
+      <c r="H43" s="1">
+        <v>-2202.36</v>
+      </c>
+      <c r="I43" s="1">
+        <v>-0.44083011275039</v>
+      </c>
+      <c r="J43">
+        <v>0.0</v>
+      </c>
+      <c r="K43" t="s">
         <v>145</v>
       </c>
-      <c r="C43" s="1">
-[...27 lines deleted...]
-        <v>146</v>
+      <c r="L43" s="1">
+        <v>493319.34</v>
       </c>
       <c r="M43" s="1">
-        <v>376732.62</v>
+        <v>497391.46</v>
       </c>
       <c r="N43" s="1">
-        <v>393023.72</v>
-[...8 lines deleted...]
-    <row r="44" spans="1:16">
+        <v>1.01</v>
+      </c>
+      <c r="O43">
+        <v>1</v>
+      </c>
+      <c r="Z43" t="s">
+        <v>143</v>
+      </c>
+    </row>
+    <row r="44" spans="1:26">
       <c r="A44" t="s">
         <v>147</v>
       </c>
-      <c r="B44" t="s">
+      <c r="B44" s="1">
+        <v>305000.0</v>
+      </c>
+      <c r="C44" s="1">
+        <v>97.108</v>
+      </c>
+      <c r="D44" s="1">
+        <v>101.542662</v>
+      </c>
+      <c r="E44" t="s">
+        <v>8</v>
+      </c>
+      <c r="F44">
+        <v>1.0</v>
+      </c>
+      <c r="G44" s="1">
+        <v>309705.12</v>
+      </c>
+      <c r="H44" s="1">
+        <v>-11046.45</v>
+      </c>
+      <c r="I44" s="1">
+        <v>-3.5667637654812</v>
+      </c>
+      <c r="J44">
+        <v>0.0</v>
+      </c>
+      <c r="K44" t="s">
         <v>148</v>
       </c>
-      <c r="C44" s="1">
+      <c r="L44" s="1">
+        <v>296179.4</v>
+      </c>
+      <c r="M44" s="1">
+        <v>298658.67</v>
+      </c>
+      <c r="N44" s="1">
+        <v>0.61</v>
+      </c>
+      <c r="O44">
+        <v>1</v>
+      </c>
+      <c r="Z44" t="s">
+        <v>146</v>
+      </c>
+    </row>
+    <row r="45" spans="1:26">
+      <c r="A45" t="s">
+        <v>150</v>
+      </c>
+      <c r="B45" s="1">
+        <v>800000.0</v>
+      </c>
+      <c r="C45" s="1">
+        <v>104.22914092</v>
+      </c>
+      <c r="D45" s="1">
+        <v>104.38516</v>
+      </c>
+      <c r="E45" t="s">
+        <v>8</v>
+      </c>
+      <c r="F45">
+        <v>1.0</v>
+      </c>
+      <c r="G45" s="1">
+        <v>835081.28</v>
+      </c>
+      <c r="H45" s="1">
+        <v>18792.94</v>
+      </c>
+      <c r="I45" s="1">
+        <v>2.2504324369479</v>
+      </c>
+      <c r="J45">
+        <v>0.0</v>
+      </c>
+      <c r="K45" t="s">
+        <v>151</v>
+      </c>
+      <c r="L45" s="1">
+        <v>833833.12</v>
+      </c>
+      <c r="M45" s="1">
+        <v>853874.22</v>
+      </c>
+      <c r="N45" s="1">
+        <v>1.74</v>
+      </c>
+      <c r="O45">
+        <v>1</v>
+      </c>
+      <c r="Z45" t="s">
+        <v>149</v>
+      </c>
+    </row>
+    <row r="46" spans="1:26">
+      <c r="A46" t="s">
+        <v>153</v>
+      </c>
+      <c r="B46" s="1">
+        <v>101000.0</v>
+      </c>
+      <c r="C46" s="1">
+        <v>99.37144934</v>
+      </c>
+      <c r="D46" s="1">
+        <v>99.824</v>
+      </c>
+      <c r="E46" t="s">
+        <v>8</v>
+      </c>
+      <c r="F46">
+        <v>1.0</v>
+      </c>
+      <c r="G46" s="1">
+        <v>100822.24</v>
+      </c>
+      <c r="H46" s="1">
+        <v>2221.5</v>
+      </c>
+      <c r="I46" s="1">
+        <v>2.2033829044068</v>
+      </c>
+      <c r="J46">
+        <v>0.0</v>
+      </c>
+      <c r="K46" t="s">
+        <v>154</v>
+      </c>
+      <c r="L46" s="1">
+        <v>100365.16</v>
+      </c>
+      <c r="M46" s="1">
+        <v>103043.74</v>
+      </c>
+      <c r="N46" s="1">
+        <v>0.21</v>
+      </c>
+      <c r="O46">
+        <v>1</v>
+      </c>
+      <c r="Z46" t="s">
+        <v>152</v>
+      </c>
+    </row>
+    <row r="47" spans="1:26">
+      <c r="A47" t="s">
+        <v>156</v>
+      </c>
+      <c r="B47" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C47" s="1">
+        <v>106.66187534</v>
+      </c>
+      <c r="D47" s="1">
+        <v>110.72922</v>
+      </c>
+      <c r="E47" t="s">
+        <v>8</v>
+      </c>
+      <c r="F47">
+        <v>1.0</v>
+      </c>
+      <c r="G47" s="1">
+        <v>110729.22</v>
+      </c>
+      <c r="H47" s="1">
+        <v>-798.17</v>
+      </c>
+      <c r="I47" s="1">
+        <v>-0.72083050887562</v>
+      </c>
+      <c r="J47">
+        <v>0.0</v>
+      </c>
+      <c r="K47" t="s">
+        <v>157</v>
+      </c>
+      <c r="L47" s="1">
+        <v>106661.87</v>
+      </c>
+      <c r="M47" s="1">
+        <v>109931.05</v>
+      </c>
+      <c r="N47" s="1">
+        <v>0.22</v>
+      </c>
+      <c r="O47">
+        <v>1</v>
+      </c>
+      <c r="Z47" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="48" spans="1:26">
+      <c r="A48" t="s">
+        <v>159</v>
+      </c>
+      <c r="B48" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C48" s="1">
+        <v>100.07976117</v>
+      </c>
+      <c r="D48" s="1">
+        <v>101.31079</v>
+      </c>
+      <c r="E48" t="s">
+        <v>8</v>
+      </c>
+      <c r="F48">
+        <v>1.0</v>
+      </c>
+      <c r="G48" s="1">
+        <v>101310.79</v>
+      </c>
+      <c r="H48" s="1">
+        <v>1095.0</v>
+      </c>
+      <c r="I48" s="1">
+        <v>1.0808325549529</v>
+      </c>
+      <c r="J48">
+        <v>0.0</v>
+      </c>
+      <c r="K48" t="s">
+        <v>160</v>
+      </c>
+      <c r="L48" s="1">
+        <v>100079.76</v>
+      </c>
+      <c r="M48" s="1">
+        <v>102405.79</v>
+      </c>
+      <c r="N48" s="1">
+        <v>0.21</v>
+      </c>
+      <c r="O48">
+        <v>1</v>
+      </c>
+      <c r="Z48" t="s">
+        <v>158</v>
+      </c>
+    </row>
+    <row r="49" spans="1:26">
+      <c r="A49" t="s">
+        <v>162</v>
+      </c>
+      <c r="B49" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="C49" s="1">
+        <v>93.33017393</v>
+      </c>
+      <c r="D49" s="1">
+        <v>93.11093</v>
+      </c>
+      <c r="E49" t="s">
+        <v>8</v>
+      </c>
+      <c r="F49">
+        <v>1.0</v>
+      </c>
+      <c r="G49" s="1">
+        <v>465554.65</v>
+      </c>
+      <c r="H49" s="1">
+        <v>10192.11</v>
+      </c>
+      <c r="I49" s="1">
+        <v>2.1892402964937</v>
+      </c>
+      <c r="J49">
+        <v>0.0</v>
+      </c>
+      <c r="K49" t="s">
+        <v>163</v>
+      </c>
+      <c r="L49" s="1">
+        <v>466650.87</v>
+      </c>
+      <c r="M49" s="1">
+        <v>475746.76</v>
+      </c>
+      <c r="N49" s="1">
+        <v>0.97</v>
+      </c>
+      <c r="O49">
+        <v>1</v>
+      </c>
+      <c r="Z49" t="s">
+        <v>161</v>
+      </c>
+    </row>
+    <row r="50" spans="1:26">
+      <c r="A50" t="s">
+        <v>165</v>
+      </c>
+      <c r="B50" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C50" s="1">
+        <v>100.78596335</v>
+      </c>
+      <c r="D50" s="1">
+        <v>99.572</v>
+      </c>
+      <c r="E50" t="s">
+        <v>8</v>
+      </c>
+      <c r="F50">
+        <v>1.0</v>
+      </c>
+      <c r="G50" s="1">
+        <v>199144.0</v>
+      </c>
+      <c r="H50" s="1">
+        <v>4062.86</v>
+      </c>
+      <c r="I50" s="1">
+        <v>2.0401618929016</v>
+      </c>
+      <c r="J50">
+        <v>0.0</v>
+      </c>
+      <c r="K50" t="s">
+        <v>166</v>
+      </c>
+      <c r="L50" s="1">
+        <v>201571.93</v>
+      </c>
+      <c r="M50" s="1">
+        <v>203206.86</v>
+      </c>
+      <c r="N50" s="1">
+        <v>0.41</v>
+      </c>
+      <c r="O50">
+        <v>1</v>
+      </c>
+      <c r="Z50" t="s">
+        <v>164</v>
+      </c>
+    </row>
+    <row r="51" spans="1:26">
+      <c r="A51" t="s">
+        <v>168</v>
+      </c>
+      <c r="B51" s="1">
         <v>300000.0</v>
       </c>
-      <c r="D44" s="1">
-[...232 lines deleted...]
-      <c r="O48" s="1">
+      <c r="C51" s="1">
+        <v>99.15098983</v>
+      </c>
+      <c r="D51" s="1">
+        <v>99.977263</v>
+      </c>
+      <c r="E51" t="s">
+        <v>8</v>
+      </c>
+      <c r="F51">
+        <v>1.0</v>
+      </c>
+      <c r="G51" s="1">
+        <v>299931.79</v>
+      </c>
+      <c r="H51" s="1">
+        <v>2584.19</v>
+      </c>
+      <c r="I51" s="1">
+        <v>0.86159256409599</v>
+      </c>
+      <c r="J51">
+        <v>0.0</v>
+      </c>
+      <c r="K51" t="s">
+        <v>169</v>
+      </c>
+      <c r="L51" s="1">
+        <v>297452.97</v>
+      </c>
+      <c r="M51" s="1">
+        <v>302515.98</v>
+      </c>
+      <c r="N51" s="1">
+        <v>0.62</v>
+      </c>
+      <c r="O51">
+        <v>1</v>
+      </c>
+      <c r="Z51" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="52" spans="1:26">
+      <c r="A52" t="s">
+        <v>171</v>
+      </c>
+      <c r="B52" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="C52" s="1">
+        <v>100.20709009</v>
+      </c>
+      <c r="D52" s="1">
+        <v>101.98272</v>
+      </c>
+      <c r="E52" t="s">
+        <v>8</v>
+      </c>
+      <c r="F52">
+        <v>1.0</v>
+      </c>
+      <c r="G52" s="1">
+        <v>407930.88</v>
+      </c>
+      <c r="H52" s="1">
+        <v>9126.25</v>
+      </c>
+      <c r="I52" s="1">
+        <v>2.2372049892374</v>
+      </c>
+      <c r="J52">
+        <v>0.0</v>
+      </c>
+      <c r="K52" t="s">
+        <v>172</v>
+      </c>
+      <c r="L52" s="1">
+        <v>400828.36</v>
+      </c>
+      <c r="M52" s="1">
+        <v>417057.13</v>
+      </c>
+      <c r="N52" s="1">
+        <v>0.85</v>
+      </c>
+      <c r="O52">
+        <v>1</v>
+      </c>
+      <c r="Z52" t="s">
+        <v>170</v>
+      </c>
+    </row>
+    <row r="53" spans="1:26">
+      <c r="A53" t="s">
+        <v>174</v>
+      </c>
+      <c r="B53" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="C53" s="1">
+        <v>103.52237364</v>
+      </c>
+      <c r="D53" s="1">
+        <v>110.511247</v>
+      </c>
+      <c r="E53" t="s">
+        <v>8</v>
+      </c>
+      <c r="F53">
+        <v>1.0</v>
+      </c>
+      <c r="G53" s="1">
+        <v>331533.74</v>
+      </c>
+      <c r="H53" s="1">
+        <v>-17039.91</v>
+      </c>
+      <c r="I53" s="1">
+        <v>-5.1397212241505</v>
+      </c>
+      <c r="J53">
+        <v>0.0</v>
+      </c>
+      <c r="K53" t="s">
+        <v>175</v>
+      </c>
+      <c r="L53" s="1">
+        <v>310567.12</v>
+      </c>
+      <c r="M53" s="1">
+        <v>314493.83</v>
+      </c>
+      <c r="N53" s="1">
+        <v>0.64</v>
+      </c>
+      <c r="O53">
+        <v>1</v>
+      </c>
+      <c r="Z53" t="s">
+        <v>173</v>
+      </c>
+    </row>
+    <row r="54" spans="1:26">
+      <c r="A54" t="s">
+        <v>177</v>
+      </c>
+      <c r="B54" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C54" s="1">
+        <v>100.46913554</v>
+      </c>
+      <c r="D54" s="1">
+        <v>104.05285</v>
+      </c>
+      <c r="E54" t="s">
+        <v>8</v>
+      </c>
+      <c r="F54">
+        <v>1.0</v>
+      </c>
+      <c r="G54" s="1">
+        <v>104052.85</v>
+      </c>
+      <c r="H54" s="1">
+        <v>-2871.73</v>
+      </c>
+      <c r="I54" s="1">
+        <v>-2.7598763512965</v>
+      </c>
+      <c r="J54">
+        <v>0.0</v>
+      </c>
+      <c r="K54">
+        <v>711.99</v>
+      </c>
+      <c r="L54" s="1">
+        <v>100469.13</v>
+      </c>
+      <c r="M54" s="1">
+        <v>101181.12</v>
+      </c>
+      <c r="N54" s="1">
         <v>0.21</v>
       </c>
-      <c r="P48">
-[...254 lines deleted...]
-      <c r="A54" t="s">
+      <c r="O54">
+        <v>1</v>
+      </c>
+      <c r="Z54" t="s">
         <v>176</v>
       </c>
-      <c r="B54" t="s">
-[...45 lines deleted...]
-    <row r="55" spans="1:16">
+    </row>
+    <row r="55" spans="1:26">
       <c r="A55" t="s">
         <v>179</v>
       </c>
-      <c r="B55" t="s">
+      <c r="B55" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C55" s="1">
+        <v>99.9086986</v>
+      </c>
+      <c r="D55" s="1">
+        <v>103.191215</v>
+      </c>
+      <c r="E55" t="s">
+        <v>8</v>
+      </c>
+      <c r="F55">
+        <v>1.0</v>
+      </c>
+      <c r="G55" s="1">
+        <v>206382.43</v>
+      </c>
+      <c r="H55" s="1">
+        <v>-5035.58</v>
+      </c>
+      <c r="I55" s="1">
+        <v>-2.4399266933721</v>
+      </c>
+      <c r="J55">
+        <v>0.0</v>
+      </c>
+      <c r="K55" t="s">
         <v>180</v>
       </c>
-      <c r="C55" s="1">
-[...27 lines deleted...]
-        <v>181</v>
+      <c r="L55" s="1">
+        <v>199817.4</v>
       </c>
       <c r="M55" s="1">
-        <v>310695.18</v>
+        <v>201346.85</v>
       </c>
       <c r="N55" s="1">
-        <v>313758.88</v>
-[...8 lines deleted...]
-    <row r="56" spans="1:16">
+        <v>0.41</v>
+      </c>
+      <c r="O55">
+        <v>1</v>
+      </c>
+      <c r="Z55" t="s">
+        <v>178</v>
+      </c>
+    </row>
+    <row r="56" spans="1:26">
       <c r="A56" t="s">
         <v>182</v>
       </c>
-      <c r="B56" t="s">
+      <c r="B56" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="C56" s="1">
+        <v>98.9661924</v>
+      </c>
+      <c r="D56" s="1">
+        <v>99.92378</v>
+      </c>
+      <c r="E56" t="s">
+        <v>8</v>
+      </c>
+      <c r="F56">
+        <v>1.0</v>
+      </c>
+      <c r="G56" s="1">
+        <v>599542.68</v>
+      </c>
+      <c r="H56" s="1">
+        <v>9392.61</v>
+      </c>
+      <c r="I56" s="1">
+        <v>1.5666290846883</v>
+      </c>
+      <c r="J56">
+        <v>0.0</v>
+      </c>
+      <c r="K56" t="s">
         <v>183</v>
       </c>
-      <c r="C56" s="1">
+      <c r="L56" s="1">
+        <v>593797.16</v>
+      </c>
+      <c r="M56" s="1">
+        <v>608935.29</v>
+      </c>
+      <c r="N56" s="1">
+        <v>1.24</v>
+      </c>
+      <c r="O56">
+        <v>1</v>
+      </c>
+      <c r="Z56" t="s">
+        <v>181</v>
+      </c>
+    </row>
+    <row r="57" spans="1:26">
+      <c r="A57" t="s">
+        <v>185</v>
+      </c>
+      <c r="B57" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C57" s="1">
+        <v>88.26461261</v>
+      </c>
+      <c r="D57" s="1">
+        <v>87.8623</v>
+      </c>
+      <c r="E57" t="s">
+        <v>8</v>
+      </c>
+      <c r="F57">
+        <v>1.0</v>
+      </c>
+      <c r="G57" s="1">
+        <v>175724.6</v>
+      </c>
+      <c r="H57" s="1">
+        <v>2530.65</v>
+      </c>
+      <c r="I57" s="1">
+        <v>1.4401227830366</v>
+      </c>
+      <c r="J57">
+        <v>0.0</v>
+      </c>
+      <c r="K57" t="s">
+        <v>186</v>
+      </c>
+      <c r="L57" s="1">
+        <v>176529.22</v>
+      </c>
+      <c r="M57" s="1">
+        <v>178255.25</v>
+      </c>
+      <c r="N57" s="1">
+        <v>0.36</v>
+      </c>
+      <c r="O57">
+        <v>1</v>
+      </c>
+      <c r="Z57" t="s">
+        <v>184</v>
+      </c>
+    </row>
+    <row r="58" spans="1:26">
+      <c r="A58" t="s">
+        <v>188</v>
+      </c>
+      <c r="B58" s="1">
         <v>100000.0</v>
       </c>
-      <c r="D56" s="1">
-[...90 lines deleted...]
-      <c r="A58" t="s">
+      <c r="C58" s="1">
+        <v>97.48152975</v>
+      </c>
+      <c r="D58" s="1">
+        <v>98.434</v>
+      </c>
+      <c r="E58" t="s">
+        <v>8</v>
+      </c>
+      <c r="F58">
+        <v>1.0</v>
+      </c>
+      <c r="G58" s="1">
+        <v>98434.0</v>
+      </c>
+      <c r="H58" s="1">
+        <v>-882.95</v>
+      </c>
+      <c r="I58" s="1">
+        <v>-0.89699697259077</v>
+      </c>
+      <c r="J58">
+        <v>0.0</v>
+      </c>
+      <c r="K58">
+        <v>69.52</v>
+      </c>
+      <c r="L58" s="1">
+        <v>97481.53</v>
+      </c>
+      <c r="M58" s="1">
+        <v>97551.05</v>
+      </c>
+      <c r="N58" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="O58">
+        <v>1</v>
+      </c>
+      <c r="Z58" t="s">
         <v>187</v>
       </c>
-      <c r="B58" t="s">
-[...45 lines deleted...]
-    <row r="59" spans="1:16">
+    </row>
+    <row r="59" spans="1:26">
       <c r="A59" t="s">
         <v>190</v>
       </c>
-      <c r="B59" t="s">
+      <c r="B59" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="C59" s="1">
+        <v>98.58020463</v>
+      </c>
+      <c r="D59" s="1">
+        <v>99.282902</v>
+      </c>
+      <c r="E59" t="s">
+        <v>8</v>
+      </c>
+      <c r="F59">
+        <v>1.0</v>
+      </c>
+      <c r="G59" s="1">
+        <v>595697.41</v>
+      </c>
+      <c r="H59" s="1">
+        <v>7101.63</v>
+      </c>
+      <c r="I59" s="1">
+        <v>1.1921539158614</v>
+      </c>
+      <c r="J59">
+        <v>0.0</v>
+      </c>
+      <c r="K59" t="s">
         <v>191</v>
       </c>
-      <c r="C59" s="1">
-[...27 lines deleted...]
-        <v>192</v>
+      <c r="L59" s="1">
+        <v>591481.23</v>
       </c>
       <c r="M59" s="1">
-        <v>175574.26</v>
+        <v>602799.04</v>
       </c>
       <c r="N59" s="1">
-        <v>177177.0</v>
-[...8 lines deleted...]
-    <row r="60" spans="1:16">
+        <v>1.23</v>
+      </c>
+      <c r="O59">
+        <v>1</v>
+      </c>
+      <c r="Z59" t="s">
+        <v>189</v>
+      </c>
+    </row>
+    <row r="60" spans="1:26">
       <c r="A60" t="s">
         <v>193</v>
       </c>
-      <c r="B60" t="s">
+      <c r="B60" s="1">
+        <v>150000.0</v>
+      </c>
+      <c r="C60" s="1">
+        <v>99.32973447</v>
+      </c>
+      <c r="D60" s="1">
+        <v>100.356793</v>
+      </c>
+      <c r="E60" t="s">
+        <v>8</v>
+      </c>
+      <c r="F60">
+        <v>1.0</v>
+      </c>
+      <c r="G60" s="1">
+        <v>150535.19</v>
+      </c>
+      <c r="H60" s="1">
+        <v>1580.64</v>
+      </c>
+      <c r="I60" s="1">
+        <v>1.0500136213998</v>
+      </c>
+      <c r="J60">
+        <v>0.0</v>
+      </c>
+      <c r="K60" t="s">
         <v>194</v>
       </c>
-      <c r="C60" s="1">
-[...27 lines deleted...]
-        <v>195</v>
+      <c r="L60" s="1">
+        <v>148994.6</v>
       </c>
       <c r="M60" s="1">
-        <v>97048.42</v>
+        <v>152115.83</v>
       </c>
       <c r="N60" s="1">
-        <v>100544.31</v>
-[...8 lines deleted...]
-    <row r="61" spans="1:16">
+        <v>0.31</v>
+      </c>
+      <c r="O60">
+        <v>1</v>
+      </c>
+      <c r="Z60" t="s">
+        <v>192</v>
+      </c>
+    </row>
+    <row r="61" spans="1:26">
       <c r="A61" t="s">
         <v>196</v>
       </c>
-      <c r="B61" t="s">
+      <c r="B61" s="1">
+        <v>130000.0</v>
+      </c>
+      <c r="C61" s="1">
+        <v>104.22200112</v>
+      </c>
+      <c r="D61" s="1">
+        <v>109.600592</v>
+      </c>
+      <c r="E61" t="s">
+        <v>8</v>
+      </c>
+      <c r="F61">
+        <v>1.0</v>
+      </c>
+      <c r="G61" s="1">
+        <v>142480.77</v>
+      </c>
+      <c r="H61" s="1">
+        <v>-6941.42</v>
+      </c>
+      <c r="I61" s="1">
+        <v>-4.8718293703775</v>
+      </c>
+      <c r="J61">
+        <v>0.0</v>
+      </c>
+      <c r="K61">
+        <v>50.75</v>
+      </c>
+      <c r="L61" s="1">
+        <v>135488.6</v>
+      </c>
+      <c r="M61" s="1">
+        <v>135539.35</v>
+      </c>
+      <c r="N61" s="1">
+        <v>0.28</v>
+      </c>
+      <c r="O61">
+        <v>1</v>
+      </c>
+      <c r="Z61" t="s">
+        <v>195</v>
+      </c>
+    </row>
+    <row r="62" spans="1:26">
+      <c r="A62" t="s">
+        <v>198</v>
+      </c>
+      <c r="B62" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="C62" s="1">
+        <v>85.96774043</v>
+      </c>
+      <c r="D62" s="1">
+        <v>85.527105</v>
+      </c>
+      <c r="E62" t="s">
+        <v>8</v>
+      </c>
+      <c r="F62">
+        <v>1.0</v>
+      </c>
+      <c r="G62" s="1">
+        <v>513162.63</v>
+      </c>
+      <c r="H62" s="1">
+        <v>6178.06</v>
+      </c>
+      <c r="I62" s="1">
+        <v>1.2039185316359</v>
+      </c>
+      <c r="J62">
+        <v>0.0</v>
+      </c>
+      <c r="K62" t="s">
+        <v>199</v>
+      </c>
+      <c r="L62" s="1">
+        <v>515806.44</v>
+      </c>
+      <c r="M62" s="1">
+        <v>519340.69</v>
+      </c>
+      <c r="N62" s="1">
+        <v>1.06</v>
+      </c>
+      <c r="O62">
+        <v>1</v>
+      </c>
+      <c r="Z62" t="s">
         <v>197</v>
       </c>
-      <c r="C61" s="1">
-[...46 lines deleted...]
-      <c r="B62" t="s">
+    </row>
+    <row r="63" spans="1:26">
+      <c r="A63" t="s">
+        <v>201</v>
+      </c>
+      <c r="B63" s="1">
+        <v>1000000.0</v>
+      </c>
+      <c r="C63" s="1">
+        <v>99.24758342</v>
+      </c>
+      <c r="D63" s="1">
+        <v>100.789118</v>
+      </c>
+      <c r="E63" t="s">
+        <v>8</v>
+      </c>
+      <c r="F63">
+        <v>1.0</v>
+      </c>
+      <c r="G63" s="1">
+        <v>1007891.18</v>
+      </c>
+      <c r="H63" s="1">
+        <v>-12418.77</v>
+      </c>
+      <c r="I63" s="1">
+        <v>-1.2321538521649</v>
+      </c>
+      <c r="J63">
+        <v>0.0</v>
+      </c>
+      <c r="K63" t="s">
+        <v>202</v>
+      </c>
+      <c r="L63" s="1">
+        <v>992475.83</v>
+      </c>
+      <c r="M63" s="1">
+        <v>995472.41</v>
+      </c>
+      <c r="N63" s="1">
+        <v>2.03</v>
+      </c>
+      <c r="O63">
+        <v>1</v>
+      </c>
+      <c r="Z63" t="s">
         <v>200</v>
       </c>
-      <c r="C62" s="1">
-[...46 lines deleted...]
-      <c r="B63" t="s">
+    </row>
+    <row r="64" spans="1:26">
+      <c r="A64" t="s">
+        <v>204</v>
+      </c>
+      <c r="B64" s="1">
+        <v>288000.0</v>
+      </c>
+      <c r="C64" s="1">
+        <v>98.5212474</v>
+      </c>
+      <c r="D64" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E64" t="s">
+        <v>8</v>
+      </c>
+      <c r="F64">
+        <v>1.0</v>
+      </c>
+      <c r="G64" s="1">
+        <v>288000.0</v>
+      </c>
+      <c r="H64" s="1">
+        <v>4416.42</v>
+      </c>
+      <c r="I64" s="1">
+        <v>1.5334791666667</v>
+      </c>
+      <c r="J64">
+        <v>0.0</v>
+      </c>
+      <c r="K64" t="s">
+        <v>205</v>
+      </c>
+      <c r="L64" s="1">
+        <v>283741.19</v>
+      </c>
+      <c r="M64" s="1">
+        <v>292416.42</v>
+      </c>
+      <c r="N64" s="1">
+        <v>0.6</v>
+      </c>
+      <c r="O64">
+        <v>1</v>
+      </c>
+      <c r="Z64" t="s">
         <v>203</v>
       </c>
-      <c r="C63" s="1">
+    </row>
+    <row r="65" spans="1:26">
+      <c r="A65" t="s">
+        <v>207</v>
+      </c>
+      <c r="B65" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="C65" s="1">
+        <v>98.74415606</v>
+      </c>
+      <c r="D65" s="1">
+        <v>99.498222</v>
+      </c>
+      <c r="E65" t="s">
+        <v>8</v>
+      </c>
+      <c r="F65">
+        <v>1.0</v>
+      </c>
+      <c r="G65" s="1">
+        <v>497491.11</v>
+      </c>
+      <c r="H65" s="1">
+        <v>3061.86</v>
+      </c>
+      <c r="I65" s="1">
+        <v>0.61546024410366</v>
+      </c>
+      <c r="J65">
+        <v>0.0</v>
+      </c>
+      <c r="K65" t="s">
+        <v>208</v>
+      </c>
+      <c r="L65" s="1">
+        <v>493720.78</v>
+      </c>
+      <c r="M65" s="1">
+        <v>500552.97</v>
+      </c>
+      <c r="N65" s="1">
+        <v>1.02</v>
+      </c>
+      <c r="O65">
+        <v>1</v>
+      </c>
+      <c r="Z65" t="s">
+        <v>206</v>
+      </c>
+    </row>
+    <row r="66" spans="1:26">
+      <c r="A66" t="s">
+        <v>210</v>
+      </c>
+      <c r="B66" s="1">
+        <v>240000.0</v>
+      </c>
+      <c r="C66" s="1">
+        <v>100.43484879</v>
+      </c>
+      <c r="D66" s="1">
+        <v>101.900646</v>
+      </c>
+      <c r="E66" t="s">
+        <v>8</v>
+      </c>
+      <c r="F66">
+        <v>1.0</v>
+      </c>
+      <c r="G66" s="1">
+        <v>244561.55</v>
+      </c>
+      <c r="H66" s="1">
+        <v>4260.72</v>
+      </c>
+      <c r="I66" s="1">
+        <v>1.7421871917315</v>
+      </c>
+      <c r="J66">
+        <v>0.0</v>
+      </c>
+      <c r="K66" t="s">
+        <v>211</v>
+      </c>
+      <c r="L66" s="1">
+        <v>241043.64</v>
+      </c>
+      <c r="M66" s="1">
+        <v>248822.27</v>
+      </c>
+      <c r="N66" s="1">
+        <v>0.51</v>
+      </c>
+      <c r="O66">
+        <v>1</v>
+      </c>
+      <c r="Z66" t="s">
+        <v>209</v>
+      </c>
+    </row>
+    <row r="67" spans="1:26">
+      <c r="A67" t="s">
+        <v>213</v>
+      </c>
+      <c r="B67" s="1">
+        <v>372000.0</v>
+      </c>
+      <c r="C67" s="1">
+        <v>100.53724713</v>
+      </c>
+      <c r="D67" s="1">
+        <v>99.731</v>
+      </c>
+      <c r="E67" t="s">
+        <v>8</v>
+      </c>
+      <c r="F67">
+        <v>1.0</v>
+      </c>
+      <c r="G67" s="1">
+        <v>370999.32</v>
+      </c>
+      <c r="H67" s="1">
+        <v>3992.94</v>
+      </c>
+      <c r="I67" s="1">
+        <v>1.0762661236145</v>
+      </c>
+      <c r="J67">
+        <v>0.0</v>
+      </c>
+      <c r="K67">
+        <v>993.7</v>
+      </c>
+      <c r="L67" s="1">
+        <v>373998.56</v>
+      </c>
+      <c r="M67" s="1">
+        <v>374992.26</v>
+      </c>
+      <c r="N67" s="1">
+        <v>0.76</v>
+      </c>
+      <c r="O67">
+        <v>1</v>
+      </c>
+      <c r="Z67" t="s">
+        <v>212</v>
+      </c>
+    </row>
+    <row r="68" spans="1:26">
+      <c r="A68" t="s">
+        <v>215</v>
+      </c>
+      <c r="B68" s="1">
         <v>130000.0</v>
       </c>
-      <c r="D63" s="1">
-[...190 lines deleted...]
-      <c r="A67" t="s">
+      <c r="C68" s="1">
+        <v>104.39626497</v>
+      </c>
+      <c r="D68" s="1">
+        <v>109.789346</v>
+      </c>
+      <c r="E68" t="s">
+        <v>8</v>
+      </c>
+      <c r="F68">
+        <v>1.0</v>
+      </c>
+      <c r="G68" s="1">
+        <v>142726.15</v>
+      </c>
+      <c r="H68" s="1">
+        <v>-5748.85</v>
+      </c>
+      <c r="I68" s="1">
+        <v>-4.0278883722429</v>
+      </c>
+      <c r="J68">
+        <v>0.0</v>
+      </c>
+      <c r="K68" t="s">
+        <v>216</v>
+      </c>
+      <c r="L68" s="1">
+        <v>135715.14</v>
+      </c>
+      <c r="M68" s="1">
+        <v>136977.3</v>
+      </c>
+      <c r="N68" s="1">
+        <v>0.28</v>
+      </c>
+      <c r="O68">
+        <v>1</v>
+      </c>
+      <c r="Z68" t="s">
         <v>214</v>
       </c>
-      <c r="B67" t="s">
-[...46 lines deleted...]
-      <c r="A68" t="s">
+    </row>
+    <row r="69" spans="1:26">
+      <c r="A69" t="s">
+        <v>218</v>
+      </c>
+      <c r="B69" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C69" s="1">
+        <v>97.85805502</v>
+      </c>
+      <c r="D69" s="1">
+        <v>98.975</v>
+      </c>
+      <c r="E69" t="s">
+        <v>8</v>
+      </c>
+      <c r="F69">
+        <v>1.0</v>
+      </c>
+      <c r="G69" s="1">
+        <v>98975.0</v>
+      </c>
+      <c r="H69" s="1">
+        <v>1366.62</v>
+      </c>
+      <c r="I69" s="1">
+        <v>1.3807729224552</v>
+      </c>
+      <c r="J69">
+        <v>0.0</v>
+      </c>
+      <c r="K69" t="s">
+        <v>219</v>
+      </c>
+      <c r="L69" s="1">
+        <v>97858.06</v>
+      </c>
+      <c r="M69" s="1">
+        <v>100341.62</v>
+      </c>
+      <c r="N69" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="O69">
+        <v>1</v>
+      </c>
+      <c r="Z69" t="s">
         <v>217</v>
       </c>
-      <c r="B68" t="s">
-[...46 lines deleted...]
-      <c r="A69" t="s">
+    </row>
+    <row r="70" spans="1:26">
+      <c r="A70" t="s">
+        <v>221</v>
+      </c>
+      <c r="B70" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C70" s="1">
+        <v>101.10476076</v>
+      </c>
+      <c r="D70" s="1">
+        <v>99.711</v>
+      </c>
+      <c r="E70" t="s">
+        <v>8</v>
+      </c>
+      <c r="F70">
+        <v>1.0</v>
+      </c>
+      <c r="G70" s="1">
+        <v>99711.0</v>
+      </c>
+      <c r="H70" s="1">
+        <v>2953.01</v>
+      </c>
+      <c r="I70" s="1">
+        <v>2.9615689342199</v>
+      </c>
+      <c r="J70">
+        <v>0.0</v>
+      </c>
+      <c r="K70" t="s">
+        <v>222</v>
+      </c>
+      <c r="L70" s="1">
+        <v>101104.76</v>
+      </c>
+      <c r="M70" s="1">
+        <v>102664.01</v>
+      </c>
+      <c r="N70" s="1">
+        <v>0.21</v>
+      </c>
+      <c r="O70">
+        <v>1</v>
+      </c>
+      <c r="Z70" t="s">
         <v>220</v>
       </c>
-      <c r="B69" t="s">
-[...95 lines deleted...]
-    <row r="71" spans="1:16">
+    </row>
+    <row r="71" spans="1:26">
       <c r="A71" t="s">
         <v>224</v>
       </c>
-      <c r="B71" t="s">
+      <c r="B71" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C71" s="1">
+        <v>99.78017271</v>
+      </c>
+      <c r="D71" s="1">
+        <v>102.91498</v>
+      </c>
+      <c r="E71" t="s">
+        <v>8</v>
+      </c>
+      <c r="F71">
+        <v>1.0</v>
+      </c>
+      <c r="G71" s="1">
+        <v>205829.96</v>
+      </c>
+      <c r="H71" s="1">
+        <v>-3002.49</v>
+      </c>
+      <c r="I71" s="1">
+        <v>-1.458723501671</v>
+      </c>
+      <c r="J71">
+        <v>0.0</v>
+      </c>
+      <c r="K71" t="s">
         <v>225</v>
       </c>
-      <c r="C71" s="1">
-[...27 lines deleted...]
-        <v>226</v>
+      <c r="L71" s="1">
+        <v>199560.35</v>
       </c>
       <c r="M71" s="1">
-        <v>97406.06</v>
+        <v>202827.47</v>
       </c>
       <c r="N71" s="1">
-        <v>99697.84</v>
-[...8 lines deleted...]
-    <row r="72" spans="1:16">
+        <v>0.41</v>
+      </c>
+      <c r="O71">
+        <v>1</v>
+      </c>
+      <c r="Z71" t="s">
+        <v>223</v>
+      </c>
+    </row>
+    <row r="72" spans="1:26">
       <c r="A72" t="s">
         <v>227</v>
       </c>
-      <c r="B72" t="s">
+      <c r="B72" s="1">
+        <v>193000.0</v>
+      </c>
+      <c r="C72" s="1">
+        <v>99.21919099</v>
+      </c>
+      <c r="D72" s="1">
+        <v>99.223</v>
+      </c>
+      <c r="E72" t="s">
+        <v>8</v>
+      </c>
+      <c r="F72">
+        <v>1.0</v>
+      </c>
+      <c r="G72" s="1">
+        <v>191500.39</v>
+      </c>
+      <c r="H72" s="1">
+        <v>805.63</v>
+      </c>
+      <c r="I72" s="1">
+        <v>0.42069366020612</v>
+      </c>
+      <c r="J72">
+        <v>0.0</v>
+      </c>
+      <c r="K72">
+        <v>812.98</v>
+      </c>
+      <c r="L72" s="1">
+        <v>191493.04</v>
+      </c>
+      <c r="M72" s="1">
+        <v>192306.02</v>
+      </c>
+      <c r="N72" s="1">
+        <v>0.39</v>
+      </c>
+      <c r="O72">
+        <v>1</v>
+      </c>
+      <c r="Z72" t="s">
+        <v>226</v>
+      </c>
+    </row>
+    <row r="73" spans="1:26">
+      <c r="A73" t="s">
+        <v>229</v>
+      </c>
+      <c r="B73" s="1">
+        <v>285000.0</v>
+      </c>
+      <c r="C73" s="1">
+        <v>99.66631428</v>
+      </c>
+      <c r="D73" s="1">
+        <v>102.724621</v>
+      </c>
+      <c r="E73" t="s">
+        <v>8</v>
+      </c>
+      <c r="F73">
+        <v>1.0</v>
+      </c>
+      <c r="G73" s="1">
+        <v>292765.17</v>
+      </c>
+      <c r="H73" s="1">
+        <v>-6247.8</v>
+      </c>
+      <c r="I73" s="1">
+        <v>-2.1340653329766</v>
+      </c>
+      <c r="J73">
+        <v>0.0</v>
+      </c>
+      <c r="K73" t="s">
+        <v>230</v>
+      </c>
+      <c r="L73" s="1">
+        <v>284049.0</v>
+      </c>
+      <c r="M73" s="1">
+        <v>286517.37</v>
+      </c>
+      <c r="N73" s="1">
+        <v>0.58</v>
+      </c>
+      <c r="O73">
+        <v>1</v>
+      </c>
+      <c r="Z73" t="s">
         <v>228</v>
       </c>
-      <c r="C72" s="1">
-[...46 lines deleted...]
-      <c r="B73" t="s">
+    </row>
+    <row r="74" spans="1:26">
+      <c r="A74" t="s">
+        <v>232</v>
+      </c>
+      <c r="B74" s="1">
+        <v>349000.0</v>
+      </c>
+      <c r="C74" s="1">
+        <v>97.97907691</v>
+      </c>
+      <c r="D74" s="1">
+        <v>99.735</v>
+      </c>
+      <c r="E74" t="s">
+        <v>8</v>
+      </c>
+      <c r="F74">
+        <v>1.0</v>
+      </c>
+      <c r="G74" s="1">
+        <v>348075.15</v>
+      </c>
+      <c r="H74" s="1">
+        <v>-2714.66</v>
+      </c>
+      <c r="I74" s="1">
+        <v>-0.77990629322432</v>
+      </c>
+      <c r="J74">
+        <v>0.0</v>
+      </c>
+      <c r="K74" t="s">
+        <v>233</v>
+      </c>
+      <c r="L74" s="1">
+        <v>341946.98</v>
+      </c>
+      <c r="M74" s="1">
+        <v>345360.49</v>
+      </c>
+      <c r="N74" s="1">
+        <v>0.7</v>
+      </c>
+      <c r="O74">
+        <v>1</v>
+      </c>
+      <c r="Z74" t="s">
         <v>231</v>
       </c>
-      <c r="C73" s="1">
-[...92 lines deleted...]
-    <row r="75" spans="1:16">
+    </row>
+    <row r="75" spans="1:26">
       <c r="A75" t="s">
         <v>235</v>
       </c>
-      <c r="B75" t="s">
+      <c r="B75" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="C75" s="1">
+        <v>98.93694518</v>
+      </c>
+      <c r="D75" s="1">
+        <v>101.14437</v>
+      </c>
+      <c r="E75" t="s">
+        <v>8</v>
+      </c>
+      <c r="F75">
+        <v>1.0</v>
+      </c>
+      <c r="G75" s="1">
+        <v>303433.11</v>
+      </c>
+      <c r="H75" s="1">
+        <v>-4592.14</v>
+      </c>
+      <c r="I75" s="1">
+        <v>-1.5133945006858</v>
+      </c>
+      <c r="J75">
+        <v>0.0</v>
+      </c>
+      <c r="K75" t="s">
         <v>236</v>
       </c>
-      <c r="C75" s="1">
-[...27 lines deleted...]
-        <v>237</v>
+      <c r="L75" s="1">
+        <v>296810.83</v>
       </c>
       <c r="M75" s="1">
-        <v>283851.72</v>
+        <v>298840.97</v>
       </c>
       <c r="N75" s="1">
-        <v>286144.41</v>
-[...8 lines deleted...]
-    <row r="76" spans="1:16">
+        <v>0.61</v>
+      </c>
+      <c r="O75">
+        <v>1</v>
+      </c>
+      <c r="Z75" t="s">
+        <v>234</v>
+      </c>
+    </row>
+    <row r="76" spans="1:26">
       <c r="A76" t="s">
         <v>238</v>
       </c>
-      <c r="B76" t="s">
+      <c r="B76" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C76" s="1">
+        <v>88.95063521</v>
+      </c>
+      <c r="D76" s="1">
+        <v>86.69767</v>
+      </c>
+      <c r="E76" t="s">
+        <v>8</v>
+      </c>
+      <c r="F76">
+        <v>1.0</v>
+      </c>
+      <c r="G76" s="1">
+        <v>173395.34</v>
+      </c>
+      <c r="H76" s="1">
+        <v>5171.68</v>
+      </c>
+      <c r="I76" s="1">
+        <v>2.9825945726108</v>
+      </c>
+      <c r="J76">
+        <v>0.0</v>
+      </c>
+      <c r="K76">
+        <v>665.75</v>
+      </c>
+      <c r="L76" s="1">
+        <v>177901.27</v>
+      </c>
+      <c r="M76" s="1">
+        <v>178567.02</v>
+      </c>
+      <c r="N76" s="1">
+        <v>0.36</v>
+      </c>
+      <c r="O76">
+        <v>1</v>
+      </c>
+      <c r="Z76" t="s">
+        <v>237</v>
+      </c>
+    </row>
+    <row r="77" spans="1:26">
+      <c r="A77" t="s">
+        <v>240</v>
+      </c>
+      <c r="B77" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C77" s="1">
+        <v>95.68607902</v>
+      </c>
+      <c r="D77" s="1">
+        <v>93.376495</v>
+      </c>
+      <c r="E77" t="s">
+        <v>8</v>
+      </c>
+      <c r="F77">
+        <v>1.0</v>
+      </c>
+      <c r="G77" s="1">
+        <v>186752.99</v>
+      </c>
+      <c r="H77" s="1">
+        <v>6312.32</v>
+      </c>
+      <c r="I77" s="1">
+        <v>3.3800369140007</v>
+      </c>
+      <c r="J77">
+        <v>0.0</v>
+      </c>
+      <c r="K77" t="s">
+        <v>241</v>
+      </c>
+      <c r="L77" s="1">
+        <v>191372.16</v>
+      </c>
+      <c r="M77" s="1">
+        <v>193065.31</v>
+      </c>
+      <c r="N77" s="1">
+        <v>0.39</v>
+      </c>
+      <c r="O77">
+        <v>1</v>
+      </c>
+      <c r="Z77" t="s">
         <v>239</v>
       </c>
-      <c r="C76" s="1">
-[...46 lines deleted...]
-      <c r="B77" t="s">
+    </row>
+    <row r="78" spans="1:26">
+      <c r="A78" t="s">
+        <v>243</v>
+      </c>
+      <c r="B78" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C78" s="1">
+        <v>93.48310575</v>
+      </c>
+      <c r="D78" s="1">
+        <v>94.91756</v>
+      </c>
+      <c r="E78" t="s">
+        <v>8</v>
+      </c>
+      <c r="F78">
+        <v>1.0</v>
+      </c>
+      <c r="G78" s="1">
+        <v>94917.56</v>
+      </c>
+      <c r="H78" s="1">
+        <v>-933.77</v>
+      </c>
+      <c r="I78" s="1">
+        <v>-0.98376949428536</v>
+      </c>
+      <c r="J78">
+        <v>0.0</v>
+      </c>
+      <c r="K78">
+        <v>500.68</v>
+      </c>
+      <c r="L78" s="1">
+        <v>93483.11</v>
+      </c>
+      <c r="M78" s="1">
+        <v>93983.79</v>
+      </c>
+      <c r="N78" s="1">
+        <v>0.19</v>
+      </c>
+      <c r="O78">
+        <v>1</v>
+      </c>
+      <c r="Z78" t="s">
         <v>242</v>
       </c>
-      <c r="C77" s="1">
-[...43 lines deleted...]
-      <c r="A78" t="s">
+    </row>
+    <row r="79" spans="1:26">
+      <c r="A79" t="s">
+        <v>245</v>
+      </c>
+      <c r="B79" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="C79" s="1">
+        <v>100.43898975</v>
+      </c>
+      <c r="D79" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E79" t="s">
+        <v>8</v>
+      </c>
+      <c r="F79">
+        <v>1.0</v>
+      </c>
+      <c r="G79" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="H79" s="1">
+        <v>5061.3</v>
+      </c>
+      <c r="I79" s="1">
+        <v>1.265325</v>
+      </c>
+      <c r="J79">
+        <v>0.0</v>
+      </c>
+      <c r="K79" t="s">
+        <v>246</v>
+      </c>
+      <c r="L79" s="1">
+        <v>401755.95</v>
+      </c>
+      <c r="M79" s="1">
+        <v>405061.3</v>
+      </c>
+      <c r="N79" s="1">
+        <v>0.82</v>
+      </c>
+      <c r="O79">
+        <v>1</v>
+      </c>
+      <c r="Z79" t="s">
         <v>244</v>
       </c>
-      <c r="B78" t="s">
-[...49 lines deleted...]
-      <c r="B79" t="s">
+    </row>
+    <row r="80" spans="1:26">
+      <c r="A80" t="s">
+        <v>248</v>
+      </c>
+      <c r="B80" s="1">
+        <v>140000.0</v>
+      </c>
+      <c r="C80" s="1">
+        <v>97.91261136</v>
+      </c>
+      <c r="D80" s="1">
+        <v>96.7943</v>
+      </c>
+      <c r="E80" t="s">
+        <v>8</v>
+      </c>
+      <c r="F80">
+        <v>1.0</v>
+      </c>
+      <c r="G80" s="1">
+        <v>135512.02</v>
+      </c>
+      <c r="H80" s="1">
+        <v>2754.68</v>
+      </c>
+      <c r="I80" s="1">
+        <v>2.0327938436753</v>
+      </c>
+      <c r="J80">
+        <v>0.0</v>
+      </c>
+      <c r="K80" t="s">
+        <v>249</v>
+      </c>
+      <c r="L80" s="1">
+        <v>137077.66</v>
+      </c>
+      <c r="M80" s="1">
+        <v>138266.7</v>
+      </c>
+      <c r="N80" s="1">
+        <v>0.28</v>
+      </c>
+      <c r="O80">
+        <v>1</v>
+      </c>
+      <c r="Z80" t="s">
         <v>247</v>
       </c>
-      <c r="C79" s="1">
-[...92 lines deleted...]
-    <row r="81" spans="1:16">
+    </row>
+    <row r="81" spans="1:26">
       <c r="A81" t="s">
         <v>251</v>
       </c>
-      <c r="B81" t="s">
+      <c r="B81" s="1">
+        <v>145000.0</v>
+      </c>
+      <c r="C81" s="1">
+        <v>93.0272843</v>
+      </c>
+      <c r="D81" s="1">
+        <v>93.402414</v>
+      </c>
+      <c r="E81" t="s">
+        <v>8</v>
+      </c>
+      <c r="F81">
+        <v>1.0</v>
+      </c>
+      <c r="G81" s="1">
+        <v>135433.5</v>
+      </c>
+      <c r="H81" s="1">
+        <v>17.69</v>
+      </c>
+      <c r="I81" s="1">
+        <v>0.013061760938025</v>
+      </c>
+      <c r="J81">
+        <v>0.0</v>
+      </c>
+      <c r="K81">
+        <v>561.63</v>
+      </c>
+      <c r="L81" s="1">
+        <v>134889.56</v>
+      </c>
+      <c r="M81" s="1">
+        <v>135451.19</v>
+      </c>
+      <c r="N81" s="1">
+        <v>0.28</v>
+      </c>
+      <c r="O81">
+        <v>1</v>
+      </c>
+      <c r="Z81" t="s">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="82" spans="1:26">
+      <c r="A82" t="s">
+        <v>253</v>
+      </c>
+      <c r="B82" s="1">
+        <v>135000.0</v>
+      </c>
+      <c r="C82" s="1">
+        <v>100.71374885</v>
+      </c>
+      <c r="D82" s="1">
+        <v>105.064793</v>
+      </c>
+      <c r="E82" t="s">
+        <v>8</v>
+      </c>
+      <c r="F82">
+        <v>1.0</v>
+      </c>
+      <c r="G82" s="1">
+        <v>141837.47</v>
+      </c>
+      <c r="H82" s="1">
+        <v>-3876.65</v>
+      </c>
+      <c r="I82" s="1">
+        <v>-2.7331635286501</v>
+      </c>
+      <c r="J82">
+        <v>0.0</v>
+      </c>
+      <c r="K82" t="s">
+        <v>254</v>
+      </c>
+      <c r="L82" s="1">
+        <v>135963.56</v>
+      </c>
+      <c r="M82" s="1">
+        <v>137960.82</v>
+      </c>
+      <c r="N82" s="1">
+        <v>0.28</v>
+      </c>
+      <c r="O82">
+        <v>1</v>
+      </c>
+      <c r="Z82" t="s">
         <v>252</v>
       </c>
-      <c r="C81" s="1">
-[...46 lines deleted...]
-      <c r="B82" t="s">
+    </row>
+    <row r="83" spans="1:26">
+      <c r="A83" t="s">
+        <v>256</v>
+      </c>
+      <c r="B83" s="1">
+        <v>130000.0</v>
+      </c>
+      <c r="C83" s="1">
+        <v>101.54848131</v>
+      </c>
+      <c r="D83" s="1">
+        <v>107.1356</v>
+      </c>
+      <c r="E83" t="s">
+        <v>8</v>
+      </c>
+      <c r="F83">
+        <v>1.0</v>
+      </c>
+      <c r="G83" s="1">
+        <v>139276.28</v>
+      </c>
+      <c r="H83" s="1">
+        <v>-5013.63</v>
+      </c>
+      <c r="I83" s="1">
+        <v>-3.5997730553975</v>
+      </c>
+      <c r="J83">
+        <v>0.0</v>
+      </c>
+      <c r="K83" t="s">
+        <v>257</v>
+      </c>
+      <c r="L83" s="1">
+        <v>132013.03</v>
+      </c>
+      <c r="M83" s="1">
+        <v>134262.65</v>
+      </c>
+      <c r="N83" s="1">
+        <v>0.27</v>
+      </c>
+      <c r="O83">
+        <v>1</v>
+      </c>
+      <c r="Z83" t="s">
         <v>255</v>
       </c>
-      <c r="C82" s="1">
-[...92 lines deleted...]
-    <row r="84" spans="1:16">
+    </row>
+    <row r="84" spans="1:26">
       <c r="A84" t="s">
         <v>259</v>
       </c>
-      <c r="B84" t="s">
+      <c r="B84" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="C84" s="1">
+        <v>103.15912261</v>
+      </c>
+      <c r="D84" s="1">
+        <v>106.30133</v>
+      </c>
+      <c r="E84" t="s">
+        <v>8</v>
+      </c>
+      <c r="F84">
+        <v>1.0</v>
+      </c>
+      <c r="G84" s="1">
+        <v>318903.99</v>
+      </c>
+      <c r="H84" s="1">
+        <v>403.51</v>
+      </c>
+      <c r="I84" s="1">
+        <v>0.12653024504334</v>
+      </c>
+      <c r="J84">
+        <v>0.0</v>
+      </c>
+      <c r="K84" t="s">
         <v>260</v>
       </c>
-      <c r="C84" s="1">
-[...27 lines deleted...]
-        <v>261</v>
+      <c r="L84" s="1">
+        <v>309477.36</v>
       </c>
       <c r="M84" s="1">
-        <v>135902.1</v>
+        <v>319307.5</v>
       </c>
       <c r="N84" s="1">
-        <v>137649.7</v>
-[...8 lines deleted...]
-    <row r="85" spans="1:16">
+        <v>0.65</v>
+      </c>
+      <c r="O84">
+        <v>1</v>
+      </c>
+      <c r="Z84" t="s">
+        <v>258</v>
+      </c>
+    </row>
+    <row r="85" spans="1:26">
       <c r="A85" t="s">
         <v>262</v>
       </c>
-      <c r="B85" t="s">
+      <c r="B85" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="C85" s="1">
+        <v>81.87873956</v>
+      </c>
+      <c r="D85" s="1">
+        <v>82.438423</v>
+      </c>
+      <c r="E85" t="s">
+        <v>8</v>
+      </c>
+      <c r="F85">
+        <v>1.0</v>
+      </c>
+      <c r="G85" s="1">
+        <v>247315.27</v>
+      </c>
+      <c r="H85" s="1">
+        <v>1115.47</v>
+      </c>
+      <c r="I85" s="1">
+        <v>0.45103159218596</v>
+      </c>
+      <c r="J85">
+        <v>0.0</v>
+      </c>
+      <c r="K85" t="s">
         <v>263</v>
       </c>
-      <c r="C85" s="1">
-[...27 lines deleted...]
-        <v>264</v>
+      <c r="L85" s="1">
+        <v>245636.22</v>
       </c>
       <c r="M85" s="1">
-        <v>131876.86</v>
+        <v>248430.74</v>
       </c>
       <c r="N85" s="1">
-        <v>133850.46</v>
-[...8 lines deleted...]
-    <row r="86" spans="1:16">
+        <v>0.51</v>
+      </c>
+      <c r="O85">
+        <v>1</v>
+      </c>
+      <c r="Z85" t="s">
+        <v>261</v>
+      </c>
+    </row>
+    <row r="86" spans="1:26">
       <c r="A86" t="s">
         <v>265</v>
       </c>
-      <c r="B86" t="s">
+      <c r="B86" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C86" s="1">
+        <v>103.99818353</v>
+      </c>
+      <c r="D86" s="1">
+        <v>109.37547</v>
+      </c>
+      <c r="E86" t="s">
+        <v>8</v>
+      </c>
+      <c r="F86">
+        <v>1.0</v>
+      </c>
+      <c r="G86" s="1">
+        <v>109375.47</v>
+      </c>
+      <c r="H86" s="1">
+        <v>-4061.53</v>
+      </c>
+      <c r="I86" s="1">
+        <v>-3.7133829002061</v>
+      </c>
+      <c r="J86">
+        <v>0.0</v>
+      </c>
+      <c r="K86" t="s">
         <v>266</v>
       </c>
-      <c r="C86" s="1">
-[...27 lines deleted...]
-        <v>267</v>
+      <c r="L86" s="1">
+        <v>103998.19</v>
       </c>
       <c r="M86" s="1">
-        <v>308972.34</v>
+        <v>105313.94</v>
       </c>
       <c r="N86" s="1">
-        <v>318144.94</v>
-[...8 lines deleted...]
-    <row r="87" spans="1:16">
+        <v>0.21</v>
+      </c>
+      <c r="O86">
+        <v>1</v>
+      </c>
+      <c r="Z86" t="s">
+        <v>264</v>
+      </c>
+    </row>
+    <row r="87" spans="1:26">
       <c r="A87" t="s">
         <v>268</v>
       </c>
-      <c r="B87" t="s">
+      <c r="B87" s="1">
+        <v>825000.0</v>
+      </c>
+      <c r="C87" s="1">
+        <v>69.17007327</v>
+      </c>
+      <c r="D87" s="1">
+        <v>74.717804</v>
+      </c>
+      <c r="E87" t="s">
+        <v>8</v>
+      </c>
+      <c r="F87">
+        <v>1.0</v>
+      </c>
+      <c r="G87" s="1">
+        <v>616421.88</v>
+      </c>
+      <c r="H87" s="1">
+        <v>-41813.3</v>
+      </c>
+      <c r="I87" s="1">
+        <v>-6.7832277465557</v>
+      </c>
+      <c r="J87">
+        <v>0.0</v>
+      </c>
+      <c r="K87" t="s">
         <v>269</v>
       </c>
-      <c r="C87" s="1">
-[...27 lines deleted...]
-        <v>270</v>
+      <c r="L87" s="1">
+        <v>570653.1</v>
       </c>
       <c r="M87" s="1">
-        <v>244817.9</v>
+        <v>574608.58</v>
       </c>
       <c r="N87" s="1">
-        <v>247448.04</v>
-[...8 lines deleted...]
-    <row r="88" spans="1:16">
+        <v>1.17</v>
+      </c>
+      <c r="O87">
+        <v>1</v>
+      </c>
+      <c r="Z87" t="s">
+        <v>267</v>
+      </c>
+    </row>
+    <row r="88" spans="1:26">
       <c r="A88" t="s">
         <v>271</v>
       </c>
-      <c r="B88" t="s">
+      <c r="B88" s="1">
+        <v>132000.0</v>
+      </c>
+      <c r="C88" s="1">
+        <v>100.39384862</v>
+      </c>
+      <c r="D88" s="1">
+        <v>99.973</v>
+      </c>
+      <c r="E88" t="s">
+        <v>8</v>
+      </c>
+      <c r="F88">
+        <v>1.0</v>
+      </c>
+      <c r="G88" s="1">
+        <v>131964.36</v>
+      </c>
+      <c r="H88" s="1">
+        <v>2436.07</v>
+      </c>
+      <c r="I88" s="1">
+        <v>1.8460059973769</v>
+      </c>
+      <c r="J88">
+        <v>0.0</v>
+      </c>
+      <c r="K88" t="s">
         <v>272</v>
       </c>
-      <c r="C88" s="1">
-[...27 lines deleted...]
-        <v>273</v>
+      <c r="L88" s="1">
+        <v>132519.88</v>
       </c>
       <c r="M88" s="1">
-        <v>103847.79</v>
+        <v>134400.43</v>
       </c>
       <c r="N88" s="1">
-        <v>104930.67</v>
-[...8 lines deleted...]
-    <row r="89" spans="1:16">
+        <v>0.27</v>
+      </c>
+      <c r="O88">
+        <v>1</v>
+      </c>
+      <c r="Z88" t="s">
+        <v>270</v>
+      </c>
+    </row>
+    <row r="89" spans="1:26">
       <c r="A89" t="s">
         <v>274</v>
       </c>
-      <c r="B89" t="s">
+      <c r="B89" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C89" s="1">
+        <v>99.37575837</v>
+      </c>
+      <c r="D89" s="1">
+        <v>99.766</v>
+      </c>
+      <c r="E89" t="s">
+        <v>8</v>
+      </c>
+      <c r="F89">
+        <v>1.0</v>
+      </c>
+      <c r="G89" s="1">
+        <v>99766.0</v>
+      </c>
+      <c r="H89" s="1">
+        <v>-215.58</v>
+      </c>
+      <c r="I89" s="1">
+        <v>-0.21608564039853</v>
+      </c>
+      <c r="J89">
+        <v>0.0</v>
+      </c>
+      <c r="K89">
+        <v>174.66</v>
+      </c>
+      <c r="L89" s="1">
+        <v>99375.76</v>
+      </c>
+      <c r="M89" s="1">
+        <v>99550.42</v>
+      </c>
+      <c r="N89" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="O89">
+        <v>1</v>
+      </c>
+      <c r="Z89" t="s">
+        <v>273</v>
+      </c>
+    </row>
+    <row r="90" spans="1:26">
+      <c r="A90" t="s">
+        <v>276</v>
+      </c>
+      <c r="B90" s="1">
+        <v>135000.0</v>
+      </c>
+      <c r="C90" s="1">
+        <v>98.57790192</v>
+      </c>
+      <c r="D90" s="1">
+        <v>104.002956</v>
+      </c>
+      <c r="E90" t="s">
+        <v>8</v>
+      </c>
+      <c r="F90">
+        <v>1.0</v>
+      </c>
+      <c r="G90" s="1">
+        <v>140403.99</v>
+      </c>
+      <c r="H90" s="1">
+        <v>-6178.2</v>
+      </c>
+      <c r="I90" s="1">
+        <v>-4.4003022991013</v>
+      </c>
+      <c r="J90">
+        <v>0.0</v>
+      </c>
+      <c r="K90" t="s">
+        <v>277</v>
+      </c>
+      <c r="L90" s="1">
+        <v>133080.16</v>
+      </c>
+      <c r="M90" s="1">
+        <v>134225.79</v>
+      </c>
+      <c r="N90" s="1">
+        <v>0.27</v>
+      </c>
+      <c r="O90">
+        <v>1</v>
+      </c>
+      <c r="Z90" t="s">
         <v>275</v>
       </c>
-      <c r="C89" s="1">
-[...46 lines deleted...]
-      <c r="B90" t="s">
+    </row>
+    <row r="91" spans="1:26">
+      <c r="A91" t="s">
+        <v>279</v>
+      </c>
+      <c r="B91" s="1">
+        <v>370000.0</v>
+      </c>
+      <c r="C91" s="1">
+        <v>78.314</v>
+      </c>
+      <c r="D91" s="1">
+        <v>83.324986</v>
+      </c>
+      <c r="E91" t="s">
+        <v>8</v>
+      </c>
+      <c r="F91">
+        <v>1.0</v>
+      </c>
+      <c r="G91" s="1">
+        <v>308302.45</v>
+      </c>
+      <c r="H91" s="1">
+        <v>-12083.39</v>
+      </c>
+      <c r="I91" s="1">
+        <v>-3.9193298658509</v>
+      </c>
+      <c r="J91">
+        <v>0.0</v>
+      </c>
+      <c r="K91" t="s">
+        <v>280</v>
+      </c>
+      <c r="L91" s="1">
+        <v>289761.8</v>
+      </c>
+      <c r="M91" s="1">
+        <v>296219.06</v>
+      </c>
+      <c r="N91" s="1">
+        <v>0.6</v>
+      </c>
+      <c r="O91">
+        <v>1</v>
+      </c>
+      <c r="Z91" t="s">
         <v>278</v>
       </c>
-      <c r="C90" s="1">
-[...46 lines deleted...]
-      <c r="B91" t="s">
+    </row>
+    <row r="92" spans="1:26">
+      <c r="A92" t="s">
+        <v>282</v>
+      </c>
+      <c r="B92" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="C92" s="1">
+        <v>94.05193964</v>
+      </c>
+      <c r="D92" s="1">
+        <v>94.882578</v>
+      </c>
+      <c r="E92" t="s">
+        <v>8</v>
+      </c>
+      <c r="F92">
+        <v>1.0</v>
+      </c>
+      <c r="G92" s="1">
+        <v>474412.89</v>
+      </c>
+      <c r="H92" s="1">
+        <v>-1882.64</v>
+      </c>
+      <c r="I92" s="1">
+        <v>-0.39683576051233</v>
+      </c>
+      <c r="J92">
+        <v>0.0</v>
+      </c>
+      <c r="K92" t="s">
+        <v>283</v>
+      </c>
+      <c r="L92" s="1">
+        <v>470259.7</v>
+      </c>
+      <c r="M92" s="1">
+        <v>472530.25</v>
+      </c>
+      <c r="N92" s="1">
+        <v>0.96</v>
+      </c>
+      <c r="O92">
+        <v>1</v>
+      </c>
+      <c r="Z92" t="s">
         <v>281</v>
       </c>
-      <c r="C91" s="1">
-[...92 lines deleted...]
-    <row r="93" spans="1:16">
+    </row>
+    <row r="93" spans="1:26">
       <c r="A93" t="s">
         <v>285</v>
       </c>
-      <c r="B93" t="s">
+      <c r="B93" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="C93" s="1">
+        <v>91.87648163</v>
+      </c>
+      <c r="D93" s="1">
+        <v>99.086382</v>
+      </c>
+      <c r="E93" t="s">
+        <v>8</v>
+      </c>
+      <c r="F93">
+        <v>1.0</v>
+      </c>
+      <c r="G93" s="1">
+        <v>495431.91</v>
+      </c>
+      <c r="H93" s="1">
+        <v>-26213.89</v>
+      </c>
+      <c r="I93" s="1">
+        <v>-5.291118612041</v>
+      </c>
+      <c r="J93">
+        <v>0.0</v>
+      </c>
+      <c r="K93" t="s">
         <v>286</v>
       </c>
-      <c r="C93" s="1">
-[...27 lines deleted...]
-        <v>287</v>
+      <c r="L93" s="1">
+        <v>459382.4</v>
       </c>
       <c r="M93" s="1">
-        <v>289824.7</v>
+        <v>469218.02</v>
       </c>
       <c r="N93" s="1">
-        <v>295927.17</v>
-[...8 lines deleted...]
-    <row r="94" spans="1:16">
+        <v>0.95</v>
+      </c>
+      <c r="O93">
+        <v>1</v>
+      </c>
+      <c r="Z93" t="s">
+        <v>284</v>
+      </c>
+    </row>
+    <row r="94" spans="1:26">
       <c r="A94" t="s">
         <v>288</v>
       </c>
-      <c r="B94" t="s">
+      <c r="B94" s="1">
+        <v>700000.0</v>
+      </c>
+      <c r="C94" s="1">
+        <v>99.01414793</v>
+      </c>
+      <c r="D94" s="1">
+        <v>99.957446</v>
+      </c>
+      <c r="E94" t="s">
+        <v>8</v>
+      </c>
+      <c r="F94">
+        <v>1.0</v>
+      </c>
+      <c r="G94" s="1">
+        <v>699702.12</v>
+      </c>
+      <c r="H94" s="1">
+        <v>-3985.28</v>
+      </c>
+      <c r="I94" s="1">
+        <v>-0.56956808991804</v>
+      </c>
+      <c r="J94">
+        <v>0.0</v>
+      </c>
+      <c r="K94" t="s">
         <v>289</v>
       </c>
-      <c r="C94" s="1">
-[...27 lines deleted...]
-        <v>290</v>
+      <c r="L94" s="1">
+        <v>693099.03</v>
       </c>
       <c r="M94" s="1">
-        <v>469307.4</v>
+        <v>695716.84</v>
       </c>
       <c r="N94" s="1">
-        <v>471132.74</v>
-[...8 lines deleted...]
-    <row r="95" spans="1:16">
+        <v>1.42</v>
+      </c>
+      <c r="O94">
+        <v>1</v>
+      </c>
+      <c r="Z94" t="s">
+        <v>287</v>
+      </c>
+    </row>
+    <row r="95" spans="1:26">
       <c r="A95" t="s">
         <v>291</v>
       </c>
-      <c r="B95" t="s">
+      <c r="B95" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C95" s="1">
+        <v>98.15135697</v>
+      </c>
+      <c r="D95" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E95" t="s">
+        <v>8</v>
+      </c>
+      <c r="F95">
+        <v>1.0</v>
+      </c>
+      <c r="G95" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="H95" s="1">
+        <v>524.64</v>
+      </c>
+      <c r="I95" s="1">
+        <v>0.52464</v>
+      </c>
+      <c r="J95">
+        <v>0.0</v>
+      </c>
+      <c r="K95" t="s">
         <v>292</v>
       </c>
-      <c r="C95" s="1">
-[...27 lines deleted...]
-        <v>293</v>
+      <c r="L95" s="1">
+        <v>98151.35</v>
       </c>
       <c r="M95" s="1">
-        <v>458209.27</v>
+        <v>100524.64</v>
       </c>
       <c r="N95" s="1">
-        <v>467496.94</v>
-[...8 lines deleted...]
-    <row r="96" spans="1:16">
+        <v>0.2</v>
+      </c>
+      <c r="O95">
+        <v>1</v>
+      </c>
+      <c r="Z95" t="s">
+        <v>290</v>
+      </c>
+    </row>
+    <row r="96" spans="1:26">
       <c r="A96" t="s">
         <v>294</v>
       </c>
-      <c r="B96" t="s">
+      <c r="B96" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="C96" s="1">
+        <v>103.71270467</v>
+      </c>
+      <c r="D96" s="1">
+        <v>108.334343</v>
+      </c>
+      <c r="E96" t="s">
+        <v>8</v>
+      </c>
+      <c r="F96">
+        <v>1.0</v>
+      </c>
+      <c r="G96" s="1">
+        <v>650006.06</v>
+      </c>
+      <c r="H96" s="1">
+        <v>-22204.92</v>
+      </c>
+      <c r="I96" s="1">
+        <v>-3.4161096898081</v>
+      </c>
+      <c r="J96">
+        <v>0.0</v>
+      </c>
+      <c r="K96" t="s">
         <v>295</v>
       </c>
-      <c r="C96" s="1">
-[...27 lines deleted...]
-        <v>296</v>
+      <c r="L96" s="1">
+        <v>622276.22</v>
       </c>
       <c r="M96" s="1">
-        <v>690795.87</v>
+        <v>627801.14</v>
       </c>
       <c r="N96" s="1">
-        <v>692071.21</v>
-[...8 lines deleted...]
-    <row r="97" spans="1:16">
+        <v>1.28</v>
+      </c>
+      <c r="O96">
+        <v>1</v>
+      </c>
+      <c r="Z96" t="s">
+        <v>293</v>
+      </c>
+    </row>
+    <row r="97" spans="1:26">
       <c r="A97" t="s">
         <v>297</v>
       </c>
-      <c r="B97" t="s">
+      <c r="B97" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="C97" s="1">
+        <v>98.09919277</v>
+      </c>
+      <c r="D97" s="1">
+        <v>98.642</v>
+      </c>
+      <c r="E97" t="s">
+        <v>8</v>
+      </c>
+      <c r="F97">
+        <v>1.0</v>
+      </c>
+      <c r="G97" s="1">
+        <v>295926.0</v>
+      </c>
+      <c r="H97" s="1">
+        <v>-441.78</v>
+      </c>
+      <c r="I97" s="1">
+        <v>-0.14928732183046</v>
+      </c>
+      <c r="J97">
+        <v>0.0</v>
+      </c>
+      <c r="K97" t="s">
         <v>298</v>
       </c>
-      <c r="C97" s="1">
-[...27 lines deleted...]
-        <v>299</v>
+      <c r="L97" s="1">
+        <v>294297.58</v>
       </c>
       <c r="M97" s="1">
-        <v>98093.46</v>
+        <v>295484.22</v>
       </c>
       <c r="N97" s="1">
-        <v>100261.27</v>
-[...8 lines deleted...]
-    <row r="98" spans="1:16">
+        <v>0.6</v>
+      </c>
+      <c r="O97">
+        <v>1</v>
+      </c>
+      <c r="Z97" t="s">
+        <v>296</v>
+      </c>
+    </row>
+    <row r="98" spans="1:26">
       <c r="A98" t="s">
         <v>300</v>
       </c>
-      <c r="B98" t="s">
+      <c r="B98" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C98" s="1">
+        <v>91.08661224</v>
+      </c>
+      <c r="D98" s="1">
+        <v>89.22416</v>
+      </c>
+      <c r="E98" t="s">
+        <v>8</v>
+      </c>
+      <c r="F98">
+        <v>1.0</v>
+      </c>
+      <c r="G98" s="1">
+        <v>178448.32</v>
+      </c>
+      <c r="H98" s="1">
+        <v>4579.7</v>
+      </c>
+      <c r="I98" s="1">
+        <v>2.5664012975858</v>
+      </c>
+      <c r="J98">
+        <v>0.0</v>
+      </c>
+      <c r="K98">
+        <v>854.79</v>
+      </c>
+      <c r="L98" s="1">
+        <v>182173.23</v>
+      </c>
+      <c r="M98" s="1">
+        <v>183028.02</v>
+      </c>
+      <c r="N98" s="1">
+        <v>0.37</v>
+      </c>
+      <c r="O98">
+        <v>1</v>
+      </c>
+      <c r="Z98" t="s">
+        <v>299</v>
+      </c>
+    </row>
+    <row r="99" spans="1:26">
+      <c r="A99" t="s">
+        <v>302</v>
+      </c>
+      <c r="B99" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C99" s="1">
+        <v>98.50335253</v>
+      </c>
+      <c r="D99" s="1">
+        <v>99.75655</v>
+      </c>
+      <c r="E99" t="s">
+        <v>8</v>
+      </c>
+      <c r="F99">
+        <v>1.0</v>
+      </c>
+      <c r="G99" s="1">
+        <v>99756.55</v>
+      </c>
+      <c r="H99" s="1">
+        <v>526.94</v>
+      </c>
+      <c r="I99" s="1">
+        <v>0.52822596611451</v>
+      </c>
+      <c r="J99">
+        <v>0.0</v>
+      </c>
+      <c r="K99" t="s">
+        <v>303</v>
+      </c>
+      <c r="L99" s="1">
+        <v>98503.35</v>
+      </c>
+      <c r="M99" s="1">
+        <v>100283.49</v>
+      </c>
+      <c r="N99" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="O99">
+        <v>1</v>
+      </c>
+      <c r="Z99" t="s">
         <v>301</v>
       </c>
-      <c r="C98" s="1">
-[...92 lines deleted...]
-    <row r="100" spans="1:16">
+    </row>
+    <row r="100" spans="1:26">
       <c r="A100" t="s">
         <v>305</v>
       </c>
-      <c r="B100" t="s">
+      <c r="B100" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C100" s="1">
+        <v>101.84681141</v>
+      </c>
+      <c r="D100" s="1">
+        <v>107.36234</v>
+      </c>
+      <c r="E100" t="s">
+        <v>8</v>
+      </c>
+      <c r="F100">
+        <v>1.0</v>
+      </c>
+      <c r="G100" s="1">
+        <v>107362.34</v>
+      </c>
+      <c r="H100" s="1">
+        <v>-4068.95</v>
+      </c>
+      <c r="I100" s="1">
+        <v>-3.7899229841674</v>
+      </c>
+      <c r="J100">
+        <v>0.0</v>
+      </c>
+      <c r="K100" t="s">
         <v>306</v>
       </c>
-      <c r="C100" s="1">
+      <c r="L100" s="1">
+        <v>101846.81</v>
+      </c>
+      <c r="M100" s="1">
+        <v>103293.39</v>
+      </c>
+      <c r="N100" s="1">
+        <v>0.21</v>
+      </c>
+      <c r="O100">
+        <v>1</v>
+      </c>
+      <c r="Z100" t="s">
+        <v>304</v>
+      </c>
+    </row>
+    <row r="101" spans="1:26">
+      <c r="A101" t="s">
+        <v>308</v>
+      </c>
+      <c r="B101" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="C101" s="1">
+        <v>101.19982931</v>
+      </c>
+      <c r="D101" s="1">
+        <v>103.74867</v>
+      </c>
+      <c r="E101" t="s">
+        <v>8</v>
+      </c>
+      <c r="F101">
+        <v>1.0</v>
+      </c>
+      <c r="G101" s="1">
+        <v>311246.01</v>
+      </c>
+      <c r="H101" s="1">
+        <v>2660.33</v>
+      </c>
+      <c r="I101" s="1">
+        <v>0.85473545508262</v>
+      </c>
+      <c r="J101">
+        <v>0.0</v>
+      </c>
+      <c r="K101" t="s">
+        <v>309</v>
+      </c>
+      <c r="L101" s="1">
+        <v>303599.49</v>
+      </c>
+      <c r="M101" s="1">
+        <v>313906.34</v>
+      </c>
+      <c r="N101" s="1">
+        <v>0.64</v>
+      </c>
+      <c r="O101">
+        <v>1</v>
+      </c>
+      <c r="Z101" t="s">
+        <v>307</v>
+      </c>
+    </row>
+    <row r="102" spans="1:26">
+      <c r="A102" t="s">
+        <v>311</v>
+      </c>
+      <c r="B102" s="1">
+        <v>150000.0</v>
+      </c>
+      <c r="C102" s="1">
+        <v>102.21385935</v>
+      </c>
+      <c r="D102" s="1">
+        <v>106.489533</v>
+      </c>
+      <c r="E102" t="s">
+        <v>8</v>
+      </c>
+      <c r="F102">
+        <v>1.0</v>
+      </c>
+      <c r="G102" s="1">
+        <v>159734.3</v>
+      </c>
+      <c r="H102" s="1">
+        <v>-733.03</v>
+      </c>
+      <c r="I102" s="1">
+        <v>-0.45890582047813</v>
+      </c>
+      <c r="J102">
+        <v>0.0</v>
+      </c>
+      <c r="K102" t="s">
+        <v>312</v>
+      </c>
+      <c r="L102" s="1">
+        <v>153320.79</v>
+      </c>
+      <c r="M102" s="1">
+        <v>159001.27</v>
+      </c>
+      <c r="N102" s="1">
+        <v>0.32</v>
+      </c>
+      <c r="O102">
+        <v>1</v>
+      </c>
+      <c r="Z102" t="s">
+        <v>310</v>
+      </c>
+    </row>
+    <row r="103" spans="1:26">
+      <c r="A103" t="s">
+        <v>314</v>
+      </c>
+      <c r="B103" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="C103" s="1">
+        <v>105.93877818</v>
+      </c>
+      <c r="D103" s="1">
+        <v>110.013816</v>
+      </c>
+      <c r="E103" t="s">
+        <v>8</v>
+      </c>
+      <c r="F103">
+        <v>1.0</v>
+      </c>
+      <c r="G103" s="1">
+        <v>550069.08</v>
+      </c>
+      <c r="H103" s="1">
+        <v>-17971.08</v>
+      </c>
+      <c r="I103" s="1">
+        <v>-3.2670587483303</v>
+      </c>
+      <c r="J103">
+        <v>0.0</v>
+      </c>
+      <c r="K103" t="s">
+        <v>315</v>
+      </c>
+      <c r="L103" s="1">
+        <v>529693.89</v>
+      </c>
+      <c r="M103" s="1">
+        <v>532098.0</v>
+      </c>
+      <c r="N103" s="1">
+        <v>1.08</v>
+      </c>
+      <c r="O103">
+        <v>1</v>
+      </c>
+      <c r="Z103" t="s">
+        <v>313</v>
+      </c>
+    </row>
+    <row r="104" spans="1:26">
+      <c r="A104" t="s">
+        <v>317</v>
+      </c>
+      <c r="B104" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="C104" s="1">
+        <v>93.901</v>
+      </c>
+      <c r="D104" s="1">
+        <v>104.270342</v>
+      </c>
+      <c r="E104" t="s">
+        <v>8</v>
+      </c>
+      <c r="F104">
+        <v>1.0</v>
+      </c>
+      <c r="G104" s="1">
+        <v>625622.05</v>
+      </c>
+      <c r="H104" s="1">
+        <v>-49936.6</v>
+      </c>
+      <c r="I104" s="1">
+        <v>-7.9819117628607</v>
+      </c>
+      <c r="J104">
+        <v>0.0</v>
+      </c>
+      <c r="K104" t="s">
+        <v>318</v>
+      </c>
+      <c r="L104" s="1">
+        <v>563406.0</v>
+      </c>
+      <c r="M104" s="1">
+        <v>575685.45</v>
+      </c>
+      <c r="N104" s="1">
+        <v>1.17</v>
+      </c>
+      <c r="O104">
+        <v>1</v>
+      </c>
+      <c r="Z104" t="s">
+        <v>316</v>
+      </c>
+    </row>
+    <row r="105" spans="1:26">
+      <c r="A105" t="s">
+        <v>320</v>
+      </c>
+      <c r="B105" s="1">
+        <v>285000.0</v>
+      </c>
+      <c r="C105" s="1">
+        <v>98.15602339</v>
+      </c>
+      <c r="D105" s="1">
+        <v>97.791014</v>
+      </c>
+      <c r="E105" t="s">
+        <v>8</v>
+      </c>
+      <c r="F105">
+        <v>1.0</v>
+      </c>
+      <c r="G105" s="1">
+        <v>278704.39</v>
+      </c>
+      <c r="H105" s="1">
+        <v>3886.37</v>
+      </c>
+      <c r="I105" s="1">
+        <v>1.3944416160793</v>
+      </c>
+      <c r="J105">
+        <v>0.0</v>
+      </c>
+      <c r="K105" t="s">
+        <v>321</v>
+      </c>
+      <c r="L105" s="1">
+        <v>279744.66</v>
+      </c>
+      <c r="M105" s="1">
+        <v>282590.76</v>
+      </c>
+      <c r="N105" s="1">
+        <v>0.58</v>
+      </c>
+      <c r="O105">
+        <v>1</v>
+      </c>
+      <c r="Z105" t="s">
+        <v>319</v>
+      </c>
+    </row>
+    <row r="106" spans="1:26">
+      <c r="A106" t="s">
+        <v>323</v>
+      </c>
+      <c r="B106" s="1">
+        <v>365000.0</v>
+      </c>
+      <c r="C106" s="1">
+        <v>101.53154758</v>
+      </c>
+      <c r="D106" s="1">
+        <v>105.094956</v>
+      </c>
+      <c r="E106" t="s">
+        <v>8</v>
+      </c>
+      <c r="F106">
+        <v>1.0</v>
+      </c>
+      <c r="G106" s="1">
+        <v>383596.59</v>
+      </c>
+      <c r="H106" s="1">
+        <v>52.31</v>
+      </c>
+      <c r="I106" s="1">
+        <v>0.013636721848857</v>
+      </c>
+      <c r="J106">
+        <v>0.0</v>
+      </c>
+      <c r="K106" t="s">
+        <v>324</v>
+      </c>
+      <c r="L106" s="1">
+        <v>370590.15</v>
+      </c>
+      <c r="M106" s="1">
+        <v>383648.9</v>
+      </c>
+      <c r="N106" s="1">
+        <v>0.78</v>
+      </c>
+      <c r="O106">
+        <v>1</v>
+      </c>
+      <c r="Z106" t="s">
+        <v>322</v>
+      </c>
+    </row>
+    <row r="107" spans="1:26">
+      <c r="A107" t="s">
+        <v>326</v>
+      </c>
+      <c r="B107" s="1">
+        <v>295000.0</v>
+      </c>
+      <c r="C107" s="1">
+        <v>102.709</v>
+      </c>
+      <c r="D107" s="1">
+        <v>105.485329</v>
+      </c>
+      <c r="E107" t="s">
+        <v>8</v>
+      </c>
+      <c r="F107">
+        <v>1.0</v>
+      </c>
+      <c r="G107" s="1">
+        <v>311181.72</v>
+      </c>
+      <c r="H107" s="1">
+        <v>-6394.78</v>
+      </c>
+      <c r="I107" s="1">
+        <v>-2.0549986033884</v>
+      </c>
+      <c r="J107">
+        <v>0.0</v>
+      </c>
+      <c r="K107" t="s">
+        <v>327</v>
+      </c>
+      <c r="L107" s="1">
+        <v>302991.55</v>
+      </c>
+      <c r="M107" s="1">
+        <v>304786.94</v>
+      </c>
+      <c r="N107" s="1">
+        <v>0.62</v>
+      </c>
+      <c r="O107">
+        <v>1</v>
+      </c>
+      <c r="Z107" t="s">
+        <v>325</v>
+      </c>
+    </row>
+    <row r="108" spans="1:26">
+      <c r="A108" t="s">
+        <v>329</v>
+      </c>
+      <c r="B108" s="1">
         <v>200000.0</v>
       </c>
-      <c r="D100" s="1">
-[...46 lines deleted...]
-      <c r="C101" s="1">
+      <c r="C108" s="1">
+        <v>100.03264987</v>
+      </c>
+      <c r="D108" s="1">
+        <v>99.616</v>
+      </c>
+      <c r="E108" t="s">
+        <v>8</v>
+      </c>
+      <c r="F108">
+        <v>1.0</v>
+      </c>
+      <c r="G108" s="1">
+        <v>199232.0</v>
+      </c>
+      <c r="H108" s="1">
+        <v>1925.77</v>
+      </c>
+      <c r="I108" s="1">
+        <v>0.96659673144876</v>
+      </c>
+      <c r="J108">
+        <v>0.0</v>
+      </c>
+      <c r="K108" t="s">
+        <v>330</v>
+      </c>
+      <c r="L108" s="1">
+        <v>200065.3</v>
+      </c>
+      <c r="M108" s="1">
+        <v>201157.77</v>
+      </c>
+      <c r="N108" s="1">
+        <v>0.41</v>
+      </c>
+      <c r="O108">
+        <v>1</v>
+      </c>
+      <c r="Z108" t="s">
+        <v>328</v>
+      </c>
+    </row>
+    <row r="109" spans="1:26">
+      <c r="A109" t="s">
+        <v>332</v>
+      </c>
+      <c r="B109" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C109" s="1">
+        <v>98.61836505</v>
+      </c>
+      <c r="D109" s="1">
+        <v>100.292605</v>
+      </c>
+      <c r="E109" t="s">
+        <v>8</v>
+      </c>
+      <c r="F109">
+        <v>1.0</v>
+      </c>
+      <c r="G109" s="1">
+        <v>200585.21</v>
+      </c>
+      <c r="H109" s="1">
+        <v>2650.15</v>
+      </c>
+      <c r="I109" s="1">
+        <v>1.3212090761826</v>
+      </c>
+      <c r="J109">
+        <v>0.0</v>
+      </c>
+      <c r="K109" t="s">
+        <v>333</v>
+      </c>
+      <c r="L109" s="1">
+        <v>197236.73</v>
+      </c>
+      <c r="M109" s="1">
+        <v>203235.36</v>
+      </c>
+      <c r="N109" s="1">
+        <v>0.41</v>
+      </c>
+      <c r="O109">
+        <v>1</v>
+      </c>
+      <c r="Z109" t="s">
+        <v>331</v>
+      </c>
+    </row>
+    <row r="110" spans="1:26">
+      <c r="A110" t="s">
+        <v>335</v>
+      </c>
+      <c r="B110" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="C110" s="1">
+        <v>101.37629215</v>
+      </c>
+      <c r="D110" s="1">
+        <v>106.064042</v>
+      </c>
+      <c r="E110" t="s">
+        <v>8</v>
+      </c>
+      <c r="F110">
+        <v>1.0</v>
+      </c>
+      <c r="G110" s="1">
+        <v>530320.21</v>
+      </c>
+      <c r="H110" s="1">
+        <v>-18866.83</v>
+      </c>
+      <c r="I110" s="1">
+        <v>-3.5576298327382</v>
+      </c>
+      <c r="J110">
+        <v>0.0</v>
+      </c>
+      <c r="K110" t="s">
+        <v>336</v>
+      </c>
+      <c r="L110" s="1">
+        <v>506881.46</v>
+      </c>
+      <c r="M110" s="1">
+        <v>511453.38</v>
+      </c>
+      <c r="N110" s="1">
+        <v>1.04</v>
+      </c>
+      <c r="O110">
+        <v>1</v>
+      </c>
+      <c r="Z110" t="s">
+        <v>334</v>
+      </c>
+    </row>
+    <row r="111" spans="1:26">
+      <c r="A111" t="s">
+        <v>338</v>
+      </c>
+      <c r="B111" s="1">
         <v>100000.0</v>
       </c>
-      <c r="D101" s="1">
-[...32 lines deleted...]
-      <c r="O101" s="1">
+      <c r="C111" s="1">
+        <v>100.51403349</v>
+      </c>
+      <c r="D111" s="1">
+        <v>99.297</v>
+      </c>
+      <c r="E111" t="s">
+        <v>8</v>
+      </c>
+      <c r="F111">
+        <v>1.0</v>
+      </c>
+      <c r="G111" s="1">
+        <v>99297.0</v>
+      </c>
+      <c r="H111" s="1">
+        <v>2187.92</v>
+      </c>
+      <c r="I111" s="1">
+        <v>2.2034099721039</v>
+      </c>
+      <c r="J111">
+        <v>0.0</v>
+      </c>
+      <c r="K111">
+        <v>970.89</v>
+      </c>
+      <c r="L111" s="1">
+        <v>100514.03</v>
+      </c>
+      <c r="M111" s="1">
+        <v>101484.92</v>
+      </c>
+      <c r="N111" s="1">
         <v>0.21</v>
       </c>
-      <c r="P101">
-[...10 lines deleted...]
-      <c r="C102" s="1">
+      <c r="O111">
+        <v>1</v>
+      </c>
+      <c r="Z111" t="s">
+        <v>337</v>
+      </c>
+    </row>
+    <row r="112" spans="1:26">
+      <c r="A112" t="s">
+        <v>340</v>
+      </c>
+      <c r="B112" s="1">
         <v>100000.0</v>
       </c>
-      <c r="D102" s="1">
-[...32 lines deleted...]
-      <c r="O102" s="1">
+      <c r="C112" s="1">
+        <v>100.80894528</v>
+      </c>
+      <c r="D112" s="1">
+        <v>100.24168</v>
+      </c>
+      <c r="E112" t="s">
+        <v>8</v>
+      </c>
+      <c r="F112">
+        <v>1.0</v>
+      </c>
+      <c r="G112" s="1">
+        <v>100241.68</v>
+      </c>
+      <c r="H112" s="1">
+        <v>1343.98</v>
+      </c>
+      <c r="I112" s="1">
+        <v>1.3407397002923</v>
+      </c>
+      <c r="J112">
+        <v>0.0</v>
+      </c>
+      <c r="K112">
+        <v>776.71</v>
+      </c>
+      <c r="L112" s="1">
+        <v>100808.95</v>
+      </c>
+      <c r="M112" s="1">
+        <v>101585.66</v>
+      </c>
+      <c r="N112" s="1">
         <v>0.21</v>
       </c>
-      <c r="P102">
-[...454 lines deleted...]
-      <c r="A112" t="s">
+      <c r="O112">
+        <v>1</v>
+      </c>
+      <c r="Z112" t="s">
         <v>339</v>
       </c>
-      <c r="B112" t="s">
-[...45 lines deleted...]
-    <row r="113" spans="1:16">
+    </row>
+    <row r="113" spans="1:26">
       <c r="A113" t="s">
         <v>342</v>
       </c>
-      <c r="B113" t="s">
+      <c r="B113" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C113" s="1">
+        <v>100.12636801</v>
+      </c>
+      <c r="D113" s="1">
+        <v>99.884</v>
+      </c>
+      <c r="E113" t="s">
+        <v>8</v>
+      </c>
+      <c r="F113">
+        <v>1.0</v>
+      </c>
+      <c r="G113" s="1">
+        <v>99884.0</v>
+      </c>
+      <c r="H113" s="1">
+        <v>1275.24</v>
+      </c>
+      <c r="I113" s="1">
+        <v>1.2767209963558</v>
+      </c>
+      <c r="J113">
+        <v>0.0</v>
+      </c>
+      <c r="K113" t="s">
         <v>343</v>
       </c>
-      <c r="C113" s="1">
+      <c r="L113" s="1">
+        <v>100126.36</v>
+      </c>
+      <c r="M113" s="1">
+        <v>101159.24</v>
+      </c>
+      <c r="N113" s="1">
+        <v>0.21</v>
+      </c>
+      <c r="O113">
+        <v>1</v>
+      </c>
+      <c r="Z113" t="s">
+        <v>341</v>
+      </c>
+    </row>
+    <row r="114" spans="1:26">
+      <c r="A114" t="s">
+        <v>345</v>
+      </c>
+      <c r="B114" s="1">
         <v>100000.0</v>
       </c>
-      <c r="D113" s="1">
-[...40 lines deleted...]
-      <c r="A114" t="s">
+      <c r="C114" s="1">
+        <v>96.857474</v>
+      </c>
+      <c r="D114" s="1">
+        <v>97.65639</v>
+      </c>
+      <c r="E114" t="s">
+        <v>8</v>
+      </c>
+      <c r="F114">
+        <v>1.0</v>
+      </c>
+      <c r="G114" s="1">
+        <v>97656.39</v>
+      </c>
+      <c r="H114" s="1">
+        <v>19.44</v>
+      </c>
+      <c r="I114" s="1">
+        <v>0.019906531461996</v>
+      </c>
+      <c r="J114">
+        <v>0.0</v>
+      </c>
+      <c r="K114">
+        <v>818.36</v>
+      </c>
+      <c r="L114" s="1">
+        <v>96857.47</v>
+      </c>
+      <c r="M114" s="1">
+        <v>97675.83</v>
+      </c>
+      <c r="N114" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="O114">
+        <v>1</v>
+      </c>
+      <c r="Z114" t="s">
         <v>344</v>
       </c>
-      <c r="B114" t="s">
-[...45 lines deleted...]
-    <row r="115" spans="1:16">
+    </row>
+    <row r="115" spans="1:26">
       <c r="A115" t="s">
+        <v>347</v>
+      </c>
+      <c r="B115" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="C115" s="1">
+        <v>85.05486135</v>
+      </c>
+      <c r="D115" s="1">
+        <v>86.56115</v>
+      </c>
+      <c r="E115" t="s">
+        <v>8</v>
+      </c>
+      <c r="F115">
+        <v>1.0</v>
+      </c>
+      <c r="G115" s="1">
+        <v>259683.45</v>
+      </c>
+      <c r="H115" s="1">
+        <v>-1405.85</v>
+      </c>
+      <c r="I115" s="1">
+        <v>-0.54137065723672</v>
+      </c>
+      <c r="J115">
+        <v>0.0</v>
+      </c>
+      <c r="K115" t="s">
+        <v>348</v>
+      </c>
+      <c r="L115" s="1">
+        <v>255164.59</v>
+      </c>
+      <c r="M115" s="1">
+        <v>258277.6</v>
+      </c>
+      <c r="N115" s="1">
+        <v>0.53</v>
+      </c>
+      <c r="O115">
+        <v>1</v>
+      </c>
+      <c r="Z115" t="s">
         <v>346</v>
       </c>
-      <c r="B115" t="s">
-[...45 lines deleted...]
-    <row r="116" spans="1:16">
+    </row>
+    <row r="116" spans="1:26">
       <c r="A116" t="s">
-        <v>348</v>
-[...1 lines deleted...]
-      <c r="B116" t="s">
+        <v>350</v>
+      </c>
+      <c r="B116" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="C116" s="1">
+        <v>97.32984842</v>
+      </c>
+      <c r="D116" s="1">
+        <v>99.507</v>
+      </c>
+      <c r="E116" t="s">
+        <v>8</v>
+      </c>
+      <c r="F116">
+        <v>1.0</v>
+      </c>
+      <c r="G116" s="1">
+        <v>298521.0</v>
+      </c>
+      <c r="H116" s="1">
+        <v>1897.31</v>
+      </c>
+      <c r="I116" s="1">
+        <v>0.63557002689928</v>
+      </c>
+      <c r="J116">
+        <v>0.0</v>
+      </c>
+      <c r="K116" t="s">
+        <v>351</v>
+      </c>
+      <c r="L116" s="1">
+        <v>291989.54</v>
+      </c>
+      <c r="M116" s="1">
+        <v>300418.31</v>
+      </c>
+      <c r="N116" s="1">
+        <v>0.61</v>
+      </c>
+      <c r="O116">
+        <v>1</v>
+      </c>
+      <c r="Z116" t="s">
         <v>349</v>
       </c>
-      <c r="C116" s="1">
-[...42 lines deleted...]
-    <row r="117" spans="1:16">
+    </row>
+    <row r="117" spans="1:26">
       <c r="A117" t="s">
-        <v>350</v>
-[...2 lines deleted...]
-        <v>351</v>
+        <v>353</v>
+      </c>
+      <c r="B117" s="1">
+        <v>139000.0</v>
       </c>
       <c r="C117" s="1">
+        <v>99.54572248</v>
+      </c>
+      <c r="D117" s="1">
+        <v>99.647</v>
+      </c>
+      <c r="E117" t="s">
+        <v>8</v>
+      </c>
+      <c r="F117">
+        <v>1.0</v>
+      </c>
+      <c r="G117" s="1">
+        <v>138509.33</v>
+      </c>
+      <c r="H117" s="1">
+        <v>2532.59</v>
+      </c>
+      <c r="I117" s="1">
+        <v>1.8284616639182</v>
+      </c>
+      <c r="J117">
+        <v>0.0</v>
+      </c>
+      <c r="K117" t="s">
+        <v>354</v>
+      </c>
+      <c r="L117" s="1">
+        <v>138368.55</v>
+      </c>
+      <c r="M117" s="1">
+        <v>141041.92</v>
+      </c>
+      <c r="N117" s="1">
+        <v>0.29</v>
+      </c>
+      <c r="O117">
+        <v>1</v>
+      </c>
+      <c r="Z117" t="s">
+        <v>352</v>
+      </c>
+    </row>
+    <row r="118" spans="1:26">
+      <c r="A118" t="s">
+        <v>356</v>
+      </c>
+      <c r="B118" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="C118" s="1">
+        <v>94.50548917</v>
+      </c>
+      <c r="D118" s="1">
+        <v>95.15085</v>
+      </c>
+      <c r="E118" t="s">
+        <v>8</v>
+      </c>
+      <c r="F118">
+        <v>1.0</v>
+      </c>
+      <c r="G118" s="1">
+        <v>475754.25</v>
+      </c>
+      <c r="H118" s="1">
+        <v>-1336.39</v>
+      </c>
+      <c r="I118" s="1">
+        <v>-0.28089922475732</v>
+      </c>
+      <c r="J118">
+        <v>0.0</v>
+      </c>
+      <c r="K118" t="s">
+        <v>357</v>
+      </c>
+      <c r="L118" s="1">
+        <v>472527.45</v>
+      </c>
+      <c r="M118" s="1">
+        <v>474417.86</v>
+      </c>
+      <c r="N118" s="1">
+        <v>0.97</v>
+      </c>
+      <c r="O118">
+        <v>1</v>
+      </c>
+      <c r="Z118" t="s">
+        <v>355</v>
+      </c>
+    </row>
+    <row r="119" spans="1:26">
+      <c r="A119" t="s">
+        <v>359</v>
+      </c>
+      <c r="B119" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="C119" s="1">
+        <v>101.27197467</v>
+      </c>
+      <c r="D119" s="1">
+        <v>104.254864</v>
+      </c>
+      <c r="E119" t="s">
+        <v>8</v>
+      </c>
+      <c r="F119">
+        <v>1.0</v>
+      </c>
+      <c r="G119" s="1">
+        <v>521274.32</v>
+      </c>
+      <c r="H119" s="1">
+        <v>1297.84</v>
+      </c>
+      <c r="I119" s="1">
+        <v>0.24897447470652</v>
+      </c>
+      <c r="J119">
+        <v>0.0</v>
+      </c>
+      <c r="K119" t="s">
+        <v>360</v>
+      </c>
+      <c r="L119" s="1">
+        <v>506359.87</v>
+      </c>
+      <c r="M119" s="1">
+        <v>522572.16</v>
+      </c>
+      <c r="N119" s="1">
+        <v>1.06</v>
+      </c>
+      <c r="O119">
+        <v>1</v>
+      </c>
+      <c r="Z119" t="s">
+        <v>358</v>
+      </c>
+    </row>
+    <row r="120" spans="1:26">
+      <c r="A120" t="s">
+        <v>362</v>
+      </c>
+      <c r="B120" s="1">
+        <v>415000.0</v>
+      </c>
+      <c r="C120" s="1">
+        <v>69.615</v>
+      </c>
+      <c r="D120" s="1">
+        <v>74.176043</v>
+      </c>
+      <c r="E120" t="s">
+        <v>8</v>
+      </c>
+      <c r="F120">
+        <v>1.0</v>
+      </c>
+      <c r="G120" s="1">
+        <v>307830.58</v>
+      </c>
+      <c r="H120" s="1">
+        <v>-18018.74</v>
+      </c>
+      <c r="I120" s="1">
+        <v>-5.8534600428586</v>
+      </c>
+      <c r="J120">
+        <v>0.0</v>
+      </c>
+      <c r="K120">
+        <v>909.59</v>
+      </c>
+      <c r="L120" s="1">
+        <v>288902.25</v>
+      </c>
+      <c r="M120" s="1">
+        <v>289811.84</v>
+      </c>
+      <c r="N120" s="1">
+        <v>0.59</v>
+      </c>
+      <c r="O120">
+        <v>1</v>
+      </c>
+      <c r="Z120" t="s">
+        <v>361</v>
+      </c>
+    </row>
+    <row r="121" spans="1:26">
+      <c r="A121" t="s">
+        <v>364</v>
+      </c>
+      <c r="B121" s="1">
+        <v>441000.0</v>
+      </c>
+      <c r="C121" s="1">
+        <v>98.40059292</v>
+      </c>
+      <c r="D121" s="1">
+        <v>99.423503</v>
+      </c>
+      <c r="E121" t="s">
+        <v>8</v>
+      </c>
+      <c r="F121">
+        <v>1.0</v>
+      </c>
+      <c r="G121" s="1">
+        <v>438457.65</v>
+      </c>
+      <c r="H121" s="1">
+        <v>4009.93</v>
+      </c>
+      <c r="I121" s="1">
+        <v>0.91455354924244</v>
+      </c>
+      <c r="J121">
+        <v>0.0</v>
+      </c>
+      <c r="K121" t="s">
+        <v>365</v>
+      </c>
+      <c r="L121" s="1">
+        <v>433946.61</v>
+      </c>
+      <c r="M121" s="1">
+        <v>442467.58</v>
+      </c>
+      <c r="N121" s="1">
+        <v>0.9</v>
+      </c>
+      <c r="O121">
+        <v>1</v>
+      </c>
+      <c r="Z121" t="s">
+        <v>363</v>
+      </c>
+    </row>
+    <row r="122" spans="1:26">
+      <c r="A122" t="s">
+        <v>367</v>
+      </c>
+      <c r="B122" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="C122" s="1">
+        <v>99.34723863</v>
+      </c>
+      <c r="D122" s="1">
+        <v>99.815013</v>
+      </c>
+      <c r="E122" t="s">
+        <v>8</v>
+      </c>
+      <c r="F122">
+        <v>1.0</v>
+      </c>
+      <c r="G122" s="1">
+        <v>399260.05</v>
+      </c>
+      <c r="H122" s="1">
+        <v>8868.63</v>
+      </c>
+      <c r="I122" s="1">
+        <v>2.2212665654878</v>
+      </c>
+      <c r="J122">
+        <v>0.0</v>
+      </c>
+      <c r="K122" t="s">
+        <v>368</v>
+      </c>
+      <c r="L122" s="1">
+        <v>397388.95</v>
+      </c>
+      <c r="M122" s="1">
+        <v>408128.68</v>
+      </c>
+      <c r="N122" s="1">
+        <v>0.83</v>
+      </c>
+      <c r="O122">
+        <v>1</v>
+      </c>
+      <c r="Z122" t="s">
+        <v>366</v>
+      </c>
+    </row>
+    <row r="123" spans="1:26">
+      <c r="A123" t="s">
+        <v>370</v>
+      </c>
+      <c r="B123" s="1">
+        <v>362000.0</v>
+      </c>
+      <c r="C123" s="1">
+        <v>100.4555873</v>
+      </c>
+      <c r="D123" s="1">
+        <v>99.888</v>
+      </c>
+      <c r="E123" t="s">
+        <v>8</v>
+      </c>
+      <c r="F123">
+        <v>1.0</v>
+      </c>
+      <c r="G123" s="1">
+        <v>361594.56</v>
+      </c>
+      <c r="H123" s="1">
+        <v>2362.12</v>
+      </c>
+      <c r="I123" s="1">
+        <v>0.65325097811206</v>
+      </c>
+      <c r="J123">
+        <v>0.0</v>
+      </c>
+      <c r="K123">
+        <v>307.45</v>
+      </c>
+      <c r="L123" s="1">
+        <v>363649.23</v>
+      </c>
+      <c r="M123" s="1">
+        <v>363956.68</v>
+      </c>
+      <c r="N123" s="1">
+        <v>0.74</v>
+      </c>
+      <c r="O123">
+        <v>1</v>
+      </c>
+      <c r="Z123" t="s">
+        <v>369</v>
+      </c>
+    </row>
+    <row r="124" spans="1:26">
+      <c r="A124" t="s">
+        <v>372</v>
+      </c>
+      <c r="B124" s="1">
+        <v>130000.0</v>
+      </c>
+      <c r="C124" s="1">
+        <v>102.37416693</v>
+      </c>
+      <c r="D124" s="1">
+        <v>105.578454</v>
+      </c>
+      <c r="E124" t="s">
+        <v>8</v>
+      </c>
+      <c r="F124">
+        <v>1.0</v>
+      </c>
+      <c r="G124" s="1">
+        <v>137251.99</v>
+      </c>
+      <c r="H124" s="1">
+        <v>1117.24</v>
+      </c>
+      <c r="I124" s="1">
+        <v>0.81400641258462</v>
+      </c>
+      <c r="J124">
+        <v>0.0</v>
+      </c>
+      <c r="K124" t="s">
+        <v>373</v>
+      </c>
+      <c r="L124" s="1">
+        <v>133086.42</v>
+      </c>
+      <c r="M124" s="1">
+        <v>138369.23</v>
+      </c>
+      <c r="N124" s="1">
+        <v>0.28</v>
+      </c>
+      <c r="O124">
+        <v>1</v>
+      </c>
+      <c r="Z124" t="s">
+        <v>371</v>
+      </c>
+    </row>
+    <row r="125" spans="1:26">
+      <c r="A125" t="s">
+        <v>375</v>
+      </c>
+      <c r="B125" s="1">
+        <v>155000.0</v>
+      </c>
+      <c r="C125" s="1">
+        <v>93.26941237</v>
+      </c>
+      <c r="D125" s="1">
+        <v>91.593929</v>
+      </c>
+      <c r="E125" t="s">
+        <v>8</v>
+      </c>
+      <c r="F125">
+        <v>1.0</v>
+      </c>
+      <c r="G125" s="1">
+        <v>141970.59</v>
+      </c>
+      <c r="H125" s="1">
+        <v>3897.51</v>
+      </c>
+      <c r="I125" s="1">
+        <v>2.7452939372866</v>
+      </c>
+      <c r="J125">
+        <v>0.0</v>
+      </c>
+      <c r="K125" t="s">
+        <v>376</v>
+      </c>
+      <c r="L125" s="1">
+        <v>144567.59</v>
+      </c>
+      <c r="M125" s="1">
+        <v>145868.1</v>
+      </c>
+      <c r="N125" s="1">
+        <v>0.3</v>
+      </c>
+      <c r="O125">
+        <v>1</v>
+      </c>
+      <c r="Z125" t="s">
+        <v>374</v>
+      </c>
+    </row>
+    <row r="126" spans="1:26">
+      <c r="A126" t="s">
+        <v>378</v>
+      </c>
+      <c r="B126" s="1">
+        <v>280000.0</v>
+      </c>
+      <c r="C126" s="1">
+        <v>89.48840605</v>
+      </c>
+      <c r="D126" s="1">
+        <v>89.961514</v>
+      </c>
+      <c r="E126" t="s">
+        <v>8</v>
+      </c>
+      <c r="F126">
+        <v>1.0</v>
+      </c>
+      <c r="G126" s="1">
+        <v>251892.24</v>
+      </c>
+      <c r="H126" s="1">
+        <v>-1237.44</v>
+      </c>
+      <c r="I126" s="1">
+        <v>-0.49125769019324</v>
+      </c>
+      <c r="J126">
+        <v>0.0</v>
+      </c>
+      <c r="K126">
+        <v>87.26</v>
+      </c>
+      <c r="L126" s="1">
+        <v>250567.54</v>
+      </c>
+      <c r="M126" s="1">
+        <v>250654.8</v>
+      </c>
+      <c r="N126" s="1">
+        <v>0.51</v>
+      </c>
+      <c r="O126">
+        <v>1</v>
+      </c>
+      <c r="Z126" t="s">
+        <v>377</v>
+      </c>
+    </row>
+    <row r="127" spans="1:26">
+      <c r="A127" t="s">
+        <v>380</v>
+      </c>
+      <c r="B127" s="1">
+        <v>445000.0</v>
+      </c>
+      <c r="C127" s="1">
+        <v>95.54889573</v>
+      </c>
+      <c r="D127" s="1">
+        <v>96.392049</v>
+      </c>
+      <c r="E127" t="s">
+        <v>8</v>
+      </c>
+      <c r="F127">
+        <v>1.0</v>
+      </c>
+      <c r="G127" s="1">
+        <v>428944.62</v>
+      </c>
+      <c r="H127" s="1">
+        <v>2676.08</v>
+      </c>
+      <c r="I127" s="1">
+        <v>0.62387540843851</v>
+      </c>
+      <c r="J127">
+        <v>0.0</v>
+      </c>
+      <c r="K127" t="s">
+        <v>381</v>
+      </c>
+      <c r="L127" s="1">
+        <v>425192.58</v>
+      </c>
+      <c r="M127" s="1">
+        <v>431620.7</v>
+      </c>
+      <c r="N127" s="1">
+        <v>0.88</v>
+      </c>
+      <c r="O127">
+        <v>1</v>
+      </c>
+      <c r="Z127" t="s">
+        <v>379</v>
+      </c>
+    </row>
+    <row r="128" spans="1:26">
+      <c r="A128" t="s">
+        <v>383</v>
+      </c>
+      <c r="B128" s="1">
         <v>300000.0</v>
       </c>
-      <c r="D117" s="1">
-[...82 lines deleted...]
-      <c r="O118" s="1">
+      <c r="C128" s="1">
+        <v>100.5801739</v>
+      </c>
+      <c r="D128" s="1">
+        <v>99.915</v>
+      </c>
+      <c r="E128" t="s">
+        <v>8</v>
+      </c>
+      <c r="F128">
+        <v>1.0</v>
+      </c>
+      <c r="G128" s="1">
+        <v>299745.0</v>
+      </c>
+      <c r="H128" s="1">
+        <v>2159.91</v>
+      </c>
+      <c r="I128" s="1">
+        <v>0.72058249512085</v>
+      </c>
+      <c r="J128">
+        <v>0.0</v>
+      </c>
+      <c r="K128">
+        <v>164.38</v>
+      </c>
+      <c r="L128" s="1">
+        <v>301740.53</v>
+      </c>
+      <c r="M128" s="1">
+        <v>301904.91</v>
+      </c>
+      <c r="N128" s="1">
         <v>0.61</v>
       </c>
-      <c r="P118">
-[...454 lines deleted...]
-      <c r="A128" t="s">
+      <c r="O128">
+        <v>1</v>
+      </c>
+      <c r="Z128" t="s">
         <v>382</v>
       </c>
-      <c r="B128" t="s">
-[...45 lines deleted...]
-    <row r="129" spans="1:16">
+    </row>
+    <row r="129" spans="1:26">
       <c r="A129" t="s">
         <v>385</v>
       </c>
-      <c r="B129" t="s">
+      <c r="B129" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="C129" s="1">
+        <v>96.13955391</v>
+      </c>
+      <c r="D129" s="1">
+        <v>98.007783</v>
+      </c>
+      <c r="E129" t="s">
+        <v>8</v>
+      </c>
+      <c r="F129">
+        <v>1.0</v>
+      </c>
+      <c r="G129" s="1">
+        <v>294023.35</v>
+      </c>
+      <c r="H129" s="1">
+        <v>-1708.8</v>
+      </c>
+      <c r="I129" s="1">
+        <v>-0.58117833158489</v>
+      </c>
+      <c r="J129">
+        <v>0.0</v>
+      </c>
+      <c r="K129" t="s">
         <v>386</v>
       </c>
-      <c r="C129" s="1">
-[...27 lines deleted...]
-        <v>387</v>
+      <c r="L129" s="1">
+        <v>288418.66</v>
       </c>
       <c r="M129" s="1">
-        <v>287903.19</v>
+        <v>292314.55</v>
       </c>
       <c r="N129" s="1">
-        <v>291305.93</v>
-[...8 lines deleted...]
-    <row r="130" spans="1:16">
+        <v>0.59</v>
+      </c>
+      <c r="O129">
+        <v>1</v>
+      </c>
+      <c r="Z129" t="s">
+        <v>384</v>
+      </c>
+    </row>
+    <row r="130" spans="1:26">
       <c r="A130" t="s">
         <v>388</v>
       </c>
-      <c r="B130" t="s">
+      <c r="B130" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="C130" s="1">
+        <v>98.9148159</v>
+      </c>
+      <c r="D130" s="1">
+        <v>102.242292</v>
+      </c>
+      <c r="E130" t="s">
+        <v>8</v>
+      </c>
+      <c r="F130">
+        <v>1.0</v>
+      </c>
+      <c r="G130" s="1">
+        <v>511211.46</v>
+      </c>
+      <c r="H130" s="1">
+        <v>-455.87</v>
+      </c>
+      <c r="I130" s="1">
+        <v>-0.089174448475783</v>
+      </c>
+      <c r="J130">
+        <v>0.0</v>
+      </c>
+      <c r="K130" t="s">
         <v>389</v>
       </c>
-      <c r="C130" s="1">
-[...27 lines deleted...]
-        <v>390</v>
+      <c r="L130" s="1">
+        <v>494574.08</v>
       </c>
       <c r="M130" s="1">
-        <v>494081.22</v>
+        <v>510755.59</v>
       </c>
       <c r="N130" s="1">
-        <v>509338.07</v>
-[...1 lines deleted...]
-      <c r="O130" s="1">
         <v>1.04</v>
       </c>
-      <c r="P130">
-[...3 lines deleted...]
-    <row r="131" spans="1:16">
+      <c r="O130">
+        <v>1</v>
+      </c>
+      <c r="Z130" t="s">
+        <v>387</v>
+      </c>
+    </row>
+    <row r="131" spans="1:26">
       <c r="A131" t="s">
         <v>391</v>
       </c>
-      <c r="B131" t="s">
+      <c r="B131" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="C131" s="1">
+        <v>100.23453901</v>
+      </c>
+      <c r="D131" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E131" t="s">
+        <v>8</v>
+      </c>
+      <c r="F131">
+        <v>1.0</v>
+      </c>
+      <c r="G131" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="H131" s="1">
+        <v>2789.23</v>
+      </c>
+      <c r="I131" s="1">
+        <v>0.92974333333333</v>
+      </c>
+      <c r="J131">
+        <v>0.0</v>
+      </c>
+      <c r="K131" t="s">
         <v>392</v>
       </c>
-      <c r="C131" s="1">
-[...27 lines deleted...]
-        <v>393</v>
+      <c r="L131" s="1">
+        <v>300703.61</v>
       </c>
       <c r="M131" s="1">
-        <v>301996.66</v>
+        <v>302789.23</v>
       </c>
       <c r="N131" s="1">
-        <v>303363.1</v>
-[...1 lines deleted...]
-      <c r="O131" s="1">
         <v>0.62</v>
       </c>
-      <c r="P131">
-[...3 lines deleted...]
-    <row r="132" spans="1:16">
+      <c r="O131">
+        <v>1</v>
+      </c>
+      <c r="Z131" t="s">
+        <v>390</v>
+      </c>
+    </row>
+    <row r="132" spans="1:26">
       <c r="A132" t="s">
         <v>394</v>
       </c>
-      <c r="B132" t="s">
+      <c r="B132" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C132" s="1">
+        <v>100.04507678</v>
+      </c>
+      <c r="D132" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E132" t="s">
+        <v>8</v>
+      </c>
+      <c r="F132">
+        <v>1.0</v>
+      </c>
+      <c r="G132" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="H132" s="1">
+        <v>2879.67</v>
+      </c>
+      <c r="I132" s="1">
+        <v>2.87967</v>
+      </c>
+      <c r="J132">
+        <v>0.0</v>
+      </c>
+      <c r="K132" t="s">
         <v>395</v>
       </c>
-      <c r="C132" s="1">
-[...27 lines deleted...]
-        <v>396</v>
+      <c r="L132" s="1">
+        <v>100045.08</v>
       </c>
       <c r="M132" s="1">
-        <v>99794.49</v>
+        <v>102879.67</v>
       </c>
       <c r="N132" s="1">
-        <v>102416.75</v>
-[...1 lines deleted...]
-      <c r="O132" s="1">
         <v>0.21</v>
       </c>
-      <c r="P132">
-[...3 lines deleted...]
-    <row r="133" spans="1:16">
+      <c r="O132">
+        <v>1</v>
+      </c>
+      <c r="Z132" t="s">
+        <v>393</v>
+      </c>
+    </row>
+    <row r="133" spans="1:26">
       <c r="A133" t="s">
         <v>397</v>
       </c>
-      <c r="B133" t="s">
+      <c r="B133" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="C133" s="1">
+        <v>81.08394288</v>
+      </c>
+      <c r="D133" s="1">
+        <v>81.08293</v>
+      </c>
+      <c r="E133" t="s">
+        <v>8</v>
+      </c>
+      <c r="F133">
+        <v>1.0</v>
+      </c>
+      <c r="G133" s="1">
+        <v>486497.58</v>
+      </c>
+      <c r="H133" s="1">
+        <v>2015.67</v>
+      </c>
+      <c r="I133" s="1">
+        <v>0.4143227187276</v>
+      </c>
+      <c r="J133">
+        <v>0.0</v>
+      </c>
+      <c r="K133" t="s">
         <v>398</v>
       </c>
-      <c r="C133" s="1">
-[...27 lines deleted...]
-        <v>399</v>
+      <c r="L133" s="1">
+        <v>486503.66</v>
       </c>
       <c r="M133" s="1">
-        <v>484716.89</v>
+        <v>488513.25</v>
       </c>
       <c r="N133" s="1">
-        <v>486479.9</v>
-[...8 lines deleted...]
-    <row r="134" spans="1:16">
+        <v>0.99</v>
+      </c>
+      <c r="O133">
+        <v>1</v>
+      </c>
+      <c r="Z133" t="s">
+        <v>396</v>
+      </c>
+    </row>
+    <row r="134" spans="1:26">
       <c r="A134" t="s">
         <v>400</v>
       </c>
-      <c r="B134" t="s">
+      <c r="B134" s="1">
+        <v>483000.0</v>
+      </c>
+      <c r="C134" s="1">
+        <v>97.99828561</v>
+      </c>
+      <c r="D134" s="1">
+        <v>99.429627</v>
+      </c>
+      <c r="E134" t="s">
+        <v>8</v>
+      </c>
+      <c r="F134">
+        <v>1.0</v>
+      </c>
+      <c r="G134" s="1">
+        <v>480245.1</v>
+      </c>
+      <c r="H134" s="1">
+        <v>6261.6</v>
+      </c>
+      <c r="I134" s="1">
+        <v>1.3038342296465</v>
+      </c>
+      <c r="J134">
+        <v>0.0</v>
+      </c>
+      <c r="K134" t="s">
         <v>401</v>
       </c>
-      <c r="C134" s="1">
-[...27 lines deleted...]
-        <v>402</v>
+      <c r="L134" s="1">
+        <v>473331.72</v>
       </c>
       <c r="M134" s="1">
-        <v>472303.29</v>
+        <v>486506.7</v>
       </c>
       <c r="N134" s="1">
-        <v>484585.05</v>
-[...1 lines deleted...]
-      <c r="O134" s="1">
         <v>0.99</v>
       </c>
-      <c r="P134">
-[...3 lines deleted...]
-    <row r="135" spans="1:16">
+      <c r="O134">
+        <v>1</v>
+      </c>
+      <c r="Z134" t="s">
+        <v>399</v>
+      </c>
+    </row>
+    <row r="135" spans="1:26">
       <c r="A135" t="s">
         <v>403</v>
       </c>
-      <c r="B135" t="s">
+      <c r="B135" s="1">
+        <v>900000.0</v>
+      </c>
+      <c r="C135" s="1">
+        <v>100.40628301</v>
+      </c>
+      <c r="D135" s="1">
+        <v>102.181054</v>
+      </c>
+      <c r="E135" t="s">
+        <v>8</v>
+      </c>
+      <c r="F135">
+        <v>1.0</v>
+      </c>
+      <c r="G135" s="1">
+        <v>919629.49</v>
+      </c>
+      <c r="H135" s="1">
+        <v>3959.59</v>
+      </c>
+      <c r="I135" s="1">
+        <v>0.43056361752819</v>
+      </c>
+      <c r="J135">
+        <v>0.0</v>
+      </c>
+      <c r="K135" t="s">
         <v>404</v>
       </c>
-      <c r="C135" s="1">
-[...27 lines deleted...]
-        <v>405</v>
+      <c r="L135" s="1">
+        <v>903656.55</v>
       </c>
       <c r="M135" s="1">
-        <v>903706.85</v>
+        <v>923589.08</v>
       </c>
       <c r="N135" s="1">
-        <v>921851.71</v>
-[...8 lines deleted...]
-    <row r="136" spans="1:16">
+        <v>1.88</v>
+      </c>
+      <c r="O135">
+        <v>1</v>
+      </c>
+      <c r="Z135" t="s">
+        <v>402</v>
+      </c>
+    </row>
+    <row r="136" spans="1:26">
       <c r="A136" t="s">
         <v>406</v>
       </c>
-      <c r="B136" t="s">
+      <c r="B136" s="1">
+        <v>700000.0</v>
+      </c>
+      <c r="C136" s="1">
+        <v>66.627</v>
+      </c>
+      <c r="D136" s="1">
+        <v>68.824779</v>
+      </c>
+      <c r="E136" t="s">
+        <v>8</v>
+      </c>
+      <c r="F136">
+        <v>1.0</v>
+      </c>
+      <c r="G136" s="1">
+        <v>481773.45</v>
+      </c>
+      <c r="H136" s="1">
+        <v>-9074.86</v>
+      </c>
+      <c r="I136" s="1">
+        <v>-1.8836363855252</v>
+      </c>
+      <c r="J136">
+        <v>0.0</v>
+      </c>
+      <c r="K136" t="s">
         <v>407</v>
       </c>
-      <c r="C136" s="1">
-[...27 lines deleted...]
-        <v>408</v>
+      <c r="L136" s="1">
+        <v>466389.0</v>
       </c>
       <c r="M136" s="1">
-        <v>464327.5</v>
+        <v>472698.59</v>
       </c>
       <c r="N136" s="1">
-        <v>470253.53</v>
-[...1 lines deleted...]
-      <c r="O136" s="1">
         <v>0.96</v>
       </c>
-      <c r="P136">
-[...3 lines deleted...]
-    <row r="137" spans="1:16">
+      <c r="O136">
+        <v>1</v>
+      </c>
+      <c r="Z136" t="s">
+        <v>405</v>
+      </c>
+    </row>
+    <row r="137" spans="1:26">
       <c r="A137" t="s">
         <v>409</v>
       </c>
-      <c r="B137" t="s">
-        <v>410</v>
+      <c r="B137" s="1">
+        <v>102000.0</v>
       </c>
       <c r="C137" s="1">
-        <v>102000.0</v>
+        <v>100.05781979</v>
       </c>
       <c r="D137" s="1">
-        <v>99.984323</v>
-[...1 lines deleted...]
-      <c r="E137" s="1">
         <v>99.646</v>
       </c>
-      <c r="F137" t="s">
-[...3 lines deleted...]
-        <v>1.0</v>
+      <c r="E137" t="s">
+        <v>8</v>
+      </c>
+      <c r="F137">
+        <v>1.0</v>
+      </c>
+      <c r="G137" s="1">
+        <v>101638.92</v>
       </c>
       <c r="H137" s="1">
-        <v>101638.92</v>
+        <v>1378.58</v>
       </c>
       <c r="I137" s="1">
-        <v>1107.99</v>
-[...2 lines deleted...]
-        <v>1.0901237439359</v>
+        <v>1.3563505003792</v>
+      </c>
+      <c r="J137">
+        <v>0.0</v>
       </c>
       <c r="K137">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>762.9</v>
+        <v>958.52</v>
+      </c>
+      <c r="L137" s="1">
+        <v>102058.98</v>
       </c>
       <c r="M137" s="1">
-        <v>101984.01</v>
+        <v>103017.5</v>
       </c>
       <c r="N137" s="1">
-        <v>102746.91</v>
-[...1 lines deleted...]
-      <c r="O137" s="1">
         <v>0.21</v>
       </c>
-      <c r="P137">
-[...3 lines deleted...]
-    <row r="138" spans="1:16">
+      <c r="O137">
+        <v>1</v>
+      </c>
+      <c r="Z137" t="s">
+        <v>408</v>
+      </c>
+    </row>
+    <row r="138" spans="1:26">
       <c r="A138" t="s">
         <v>411</v>
       </c>
-      <c r="B138" t="s">
+      <c r="B138" s="1">
+        <v>360000.0</v>
+      </c>
+      <c r="C138" s="1">
+        <v>102.64073276</v>
+      </c>
+      <c r="D138" s="1">
+        <v>105.116214</v>
+      </c>
+      <c r="E138" t="s">
+        <v>8</v>
+      </c>
+      <c r="F138">
+        <v>1.0</v>
+      </c>
+      <c r="G138" s="1">
+        <v>378418.37</v>
+      </c>
+      <c r="H138" s="1">
+        <v>2608.27</v>
+      </c>
+      <c r="I138" s="1">
+        <v>0.68925565109326</v>
+      </c>
+      <c r="J138">
+        <v>0.0</v>
+      </c>
+      <c r="K138" t="s">
         <v>412</v>
       </c>
-      <c r="C138" s="1">
-[...27 lines deleted...]
-        <v>413</v>
+      <c r="L138" s="1">
+        <v>369506.64</v>
       </c>
       <c r="M138" s="1">
-        <v>368933.38</v>
+        <v>381026.64</v>
       </c>
       <c r="N138" s="1">
-        <v>379664.34</v>
-[...1 lines deleted...]
-      <c r="O138" s="1">
         <v>0.78</v>
       </c>
-      <c r="P138">
-[...3 lines deleted...]
-    <row r="139" spans="1:16">
+      <c r="O138">
+        <v>1</v>
+      </c>
+      <c r="Z138" t="s">
+        <v>410</v>
+      </c>
+    </row>
+    <row r="139" spans="1:26">
       <c r="A139" t="s">
         <v>414</v>
       </c>
-      <c r="B139" t="s">
+      <c r="B139" s="1">
+        <v>240000.0</v>
+      </c>
+      <c r="C139" s="1">
+        <v>99.19403983</v>
+      </c>
+      <c r="D139" s="1">
+        <v>101.505154</v>
+      </c>
+      <c r="E139" t="s">
+        <v>8</v>
+      </c>
+      <c r="F139">
+        <v>1.0</v>
+      </c>
+      <c r="G139" s="1">
+        <v>243612.37</v>
+      </c>
+      <c r="H139" s="1">
+        <v>-177.91</v>
+      </c>
+      <c r="I139" s="1">
+        <v>-0.073029953281929</v>
+      </c>
+      <c r="J139">
+        <v>0.0</v>
+      </c>
+      <c r="K139" t="s">
         <v>415</v>
       </c>
-      <c r="C139" s="1">
-[...27 lines deleted...]
-        <v>416</v>
+      <c r="L139" s="1">
+        <v>238065.69</v>
       </c>
       <c r="M139" s="1">
-        <v>237890.46</v>
+        <v>243434.46</v>
       </c>
       <c r="N139" s="1">
-        <v>242881.14</v>
-[...1 lines deleted...]
-      <c r="O139" s="1">
         <v>0.5</v>
       </c>
-      <c r="P139">
-[...3 lines deleted...]
-    <row r="140" spans="1:16">
+      <c r="O139">
+        <v>1</v>
+      </c>
+      <c r="Z139" t="s">
+        <v>413</v>
+      </c>
+    </row>
+    <row r="140" spans="1:26">
       <c r="A140" t="s">
         <v>417</v>
       </c>
-      <c r="B140" t="s">
+      <c r="B140" s="1">
+        <v>140000.0</v>
+      </c>
+      <c r="C140" s="1">
+        <v>100.16878623</v>
+      </c>
+      <c r="D140" s="1">
+        <v>101.271864</v>
+      </c>
+      <c r="E140" t="s">
+        <v>8</v>
+      </c>
+      <c r="F140">
+        <v>1.0</v>
+      </c>
+      <c r="G140" s="1">
+        <v>141780.61</v>
+      </c>
+      <c r="H140" s="1">
+        <v>769.05</v>
+      </c>
+      <c r="I140" s="1">
+        <v>0.54242254988182</v>
+      </c>
+      <c r="J140">
+        <v>0.0</v>
+      </c>
+      <c r="K140" t="s">
         <v>418</v>
       </c>
-      <c r="C140" s="1">
-[...27 lines deleted...]
-        <v>419</v>
+      <c r="L140" s="1">
+        <v>140236.3</v>
       </c>
       <c r="M140" s="1">
-        <v>140265.78</v>
+        <v>142549.66</v>
       </c>
       <c r="N140" s="1">
-        <v>142339.41</v>
-[...1 lines deleted...]
-      <c r="O140" s="1">
         <v>0.29</v>
       </c>
-      <c r="P140">
-[...3 lines deleted...]
-    <row r="141" spans="1:16">
+      <c r="O140">
+        <v>1</v>
+      </c>
+      <c r="Z140" t="s">
+        <v>416</v>
+      </c>
+    </row>
+    <row r="141" spans="1:26">
       <c r="A141" t="s">
         <v>420</v>
       </c>
-      <c r="B141" t="s">
+      <c r="B141" s="1">
+        <v>130000.0</v>
+      </c>
+      <c r="C141" s="1">
+        <v>99.01185791</v>
+      </c>
+      <c r="D141" s="1">
+        <v>105.684715</v>
+      </c>
+      <c r="E141" t="s">
+        <v>8</v>
+      </c>
+      <c r="F141">
+        <v>1.0</v>
+      </c>
+      <c r="G141" s="1">
+        <v>137390.13</v>
+      </c>
+      <c r="H141" s="1">
+        <v>-7419.24</v>
+      </c>
+      <c r="I141" s="1">
+        <v>-5.4001259042407</v>
+      </c>
+      <c r="J141">
+        <v>0.0</v>
+      </c>
+      <c r="K141" t="s">
         <v>421</v>
       </c>
-      <c r="C141" s="1">
+      <c r="L141" s="1">
+        <v>128715.41</v>
+      </c>
+      <c r="M141" s="1">
+        <v>129970.89</v>
+      </c>
+      <c r="N141" s="1">
+        <v>0.26</v>
+      </c>
+      <c r="O141">
+        <v>1</v>
+      </c>
+      <c r="Z141" t="s">
+        <v>419</v>
+      </c>
+    </row>
+    <row r="142" spans="1:26">
+      <c r="A142" t="s">
+        <v>423</v>
+      </c>
+      <c r="B142" s="1">
+        <v>135000.0</v>
+      </c>
+      <c r="C142" s="1">
+        <v>97.99999338</v>
+      </c>
+      <c r="D142" s="1">
+        <v>103.578504</v>
+      </c>
+      <c r="E142" t="s">
+        <v>8</v>
+      </c>
+      <c r="F142">
+        <v>1.0</v>
+      </c>
+      <c r="G142" s="1">
+        <v>139830.98</v>
+      </c>
+      <c r="H142" s="1">
+        <v>-6058.01</v>
+      </c>
+      <c r="I142" s="1">
+        <v>-4.3323804209911</v>
+      </c>
+      <c r="J142">
+        <v>0.0</v>
+      </c>
+      <c r="K142" t="s">
+        <v>424</v>
+      </c>
+      <c r="L142" s="1">
+        <v>132299.99</v>
+      </c>
+      <c r="M142" s="1">
+        <v>133772.97</v>
+      </c>
+      <c r="N142" s="1">
+        <v>0.27</v>
+      </c>
+      <c r="O142">
+        <v>1</v>
+      </c>
+      <c r="Z142" t="s">
+        <v>422</v>
+      </c>
+    </row>
+    <row r="143" spans="1:26">
+      <c r="A143" t="s">
+        <v>426</v>
+      </c>
+      <c r="B143" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="C143" s="1">
+        <v>98.64059267</v>
+      </c>
+      <c r="D143" s="1">
+        <v>99.860373</v>
+      </c>
+      <c r="E143" t="s">
+        <v>8</v>
+      </c>
+      <c r="F143">
+        <v>1.0</v>
+      </c>
+      <c r="G143" s="1">
+        <v>299581.12</v>
+      </c>
+      <c r="H143" s="1">
+        <v>4455.04</v>
+      </c>
+      <c r="I143" s="1">
+        <v>1.4870897071217</v>
+      </c>
+      <c r="J143">
+        <v>0.0</v>
+      </c>
+      <c r="K143" t="s">
+        <v>427</v>
+      </c>
+      <c r="L143" s="1">
+        <v>295921.78</v>
+      </c>
+      <c r="M143" s="1">
+        <v>304036.16</v>
+      </c>
+      <c r="N143" s="1">
+        <v>0.62</v>
+      </c>
+      <c r="O143">
+        <v>1</v>
+      </c>
+      <c r="Z143" t="s">
+        <v>425</v>
+      </c>
+    </row>
+    <row r="144" spans="1:26">
+      <c r="A144" t="s">
+        <v>429</v>
+      </c>
+      <c r="B144" s="1">
+        <v>140000.0</v>
+      </c>
+      <c r="C144" s="1">
+        <v>99.64499545</v>
+      </c>
+      <c r="D144" s="1">
+        <v>98.412086</v>
+      </c>
+      <c r="E144" t="s">
+        <v>8</v>
+      </c>
+      <c r="F144">
+        <v>1.0</v>
+      </c>
+      <c r="G144" s="1">
+        <v>137776.92</v>
+      </c>
+      <c r="H144" s="1">
+        <v>3091.07</v>
+      </c>
+      <c r="I144" s="1">
+        <v>2.2435325161863</v>
+      </c>
+      <c r="J144">
+        <v>0.0</v>
+      </c>
+      <c r="K144" t="s">
+        <v>430</v>
+      </c>
+      <c r="L144" s="1">
+        <v>139502.99</v>
+      </c>
+      <c r="M144" s="1">
+        <v>140867.99</v>
+      </c>
+      <c r="N144" s="1">
+        <v>0.29</v>
+      </c>
+      <c r="O144">
+        <v>1</v>
+      </c>
+      <c r="Z144" t="s">
+        <v>428</v>
+      </c>
+    </row>
+    <row r="145" spans="1:26">
+      <c r="A145" t="s">
+        <v>432</v>
+      </c>
+      <c r="B145" s="1">
+        <v>140000.0</v>
+      </c>
+      <c r="C145" s="1">
+        <v>99.22823647</v>
+      </c>
+      <c r="D145" s="1">
+        <v>98.960671</v>
+      </c>
+      <c r="E145" t="s">
+        <v>8</v>
+      </c>
+      <c r="F145">
+        <v>1.0</v>
+      </c>
+      <c r="G145" s="1">
+        <v>138544.94</v>
+      </c>
+      <c r="H145" s="1">
+        <v>508.84</v>
+      </c>
+      <c r="I145" s="1">
+        <v>0.36727432990335</v>
+      </c>
+      <c r="J145">
+        <v>0.0</v>
+      </c>
+      <c r="K145">
+        <v>134.25</v>
+      </c>
+      <c r="L145" s="1">
+        <v>138919.53</v>
+      </c>
+      <c r="M145" s="1">
+        <v>139053.78</v>
+      </c>
+      <c r="N145" s="1">
+        <v>0.28</v>
+      </c>
+      <c r="O145">
+        <v>1</v>
+      </c>
+      <c r="Z145" t="s">
+        <v>431</v>
+      </c>
+    </row>
+    <row r="146" spans="1:26">
+      <c r="A146" t="s">
+        <v>434</v>
+      </c>
+      <c r="B146" s="1">
         <v>130000.0</v>
       </c>
-      <c r="D141" s="1">
-[...146 lines deleted...]
-      <c r="C144" s="1">
+      <c r="C146" s="1">
+        <v>106.6165341</v>
+      </c>
+      <c r="D146" s="1">
+        <v>110.213723</v>
+      </c>
+      <c r="E146" t="s">
+        <v>8</v>
+      </c>
+      <c r="F146">
+        <v>1.0</v>
+      </c>
+      <c r="G146" s="1">
+        <v>143277.84</v>
+      </c>
+      <c r="H146" s="1">
+        <v>-845.8</v>
+      </c>
+      <c r="I146" s="1">
+        <v>-0.59032157380374</v>
+      </c>
+      <c r="J146">
+        <v>0.0</v>
+      </c>
+      <c r="K146" t="s">
+        <v>435</v>
+      </c>
+      <c r="L146" s="1">
+        <v>138601.49</v>
+      </c>
+      <c r="M146" s="1">
+        <v>142432.04</v>
+      </c>
+      <c r="N146" s="1">
+        <v>0.29</v>
+      </c>
+      <c r="O146">
+        <v>1</v>
+      </c>
+      <c r="Z146" t="s">
+        <v>433</v>
+      </c>
+    </row>
+    <row r="147" spans="1:26">
+      <c r="A147" t="s">
+        <v>437</v>
+      </c>
+      <c r="B147" s="1">
+        <v>550000.0</v>
+      </c>
+      <c r="C147" s="1">
+        <v>98.42148747</v>
+      </c>
+      <c r="D147" s="1">
+        <v>99.944829</v>
+      </c>
+      <c r="E147" t="s">
+        <v>8</v>
+      </c>
+      <c r="F147">
+        <v>1.0</v>
+      </c>
+      <c r="G147" s="1">
+        <v>549696.56</v>
+      </c>
+      <c r="H147" s="1">
+        <v>6855.87</v>
+      </c>
+      <c r="I147" s="1">
+        <v>1.2472099152303</v>
+      </c>
+      <c r="J147">
+        <v>0.0</v>
+      </c>
+      <c r="K147" t="s">
+        <v>438</v>
+      </c>
+      <c r="L147" s="1">
+        <v>541318.18</v>
+      </c>
+      <c r="M147" s="1">
+        <v>556552.43</v>
+      </c>
+      <c r="N147" s="1">
+        <v>1.13</v>
+      </c>
+      <c r="O147">
+        <v>1</v>
+      </c>
+      <c r="Z147" t="s">
+        <v>436</v>
+      </c>
+    </row>
+    <row r="148" spans="1:26">
+      <c r="A148" t="s">
+        <v>440</v>
+      </c>
+      <c r="B148" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C148" s="1">
+        <v>102.03720722</v>
+      </c>
+      <c r="D148" s="1">
+        <v>104.27347</v>
+      </c>
+      <c r="E148" t="s">
+        <v>8</v>
+      </c>
+      <c r="F148">
+        <v>1.0</v>
+      </c>
+      <c r="G148" s="1">
+        <v>104273.47</v>
+      </c>
+      <c r="H148" s="1">
+        <v>1320.24</v>
+      </c>
+      <c r="I148" s="1">
+        <v>1.2661322194418</v>
+      </c>
+      <c r="J148">
+        <v>0.0</v>
+      </c>
+      <c r="K148" t="s">
+        <v>441</v>
+      </c>
+      <c r="L148" s="1">
+        <v>102037.2</v>
+      </c>
+      <c r="M148" s="1">
+        <v>105593.71</v>
+      </c>
+      <c r="N148" s="1">
+        <v>0.21</v>
+      </c>
+      <c r="O148">
+        <v>1</v>
+      </c>
+      <c r="Z148" t="s">
+        <v>439</v>
+      </c>
+    </row>
+    <row r="149" spans="1:26">
+      <c r="A149" t="s">
+        <v>443</v>
+      </c>
+      <c r="B149" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C149" s="1">
+        <v>92.19657641</v>
+      </c>
+      <c r="D149" s="1">
+        <v>95.837535</v>
+      </c>
+      <c r="E149" t="s">
+        <v>8</v>
+      </c>
+      <c r="F149">
+        <v>1.0</v>
+      </c>
+      <c r="G149" s="1">
+        <v>191675.07</v>
+      </c>
+      <c r="H149" s="1">
+        <v>-7279.86</v>
+      </c>
+      <c r="I149" s="1">
+        <v>-3.7980213076223</v>
+      </c>
+      <c r="J149">
+        <v>0.0</v>
+      </c>
+      <c r="K149">
+        <v>2.05</v>
+      </c>
+      <c r="L149" s="1">
+        <v>184393.16</v>
+      </c>
+      <c r="M149" s="1">
+        <v>184395.21</v>
+      </c>
+      <c r="N149" s="1">
+        <v>0.38</v>
+      </c>
+      <c r="O149">
+        <v>1</v>
+      </c>
+      <c r="Z149" t="s">
+        <v>442</v>
+      </c>
+    </row>
+    <row r="150" spans="1:26">
+      <c r="A150" t="s">
+        <v>445</v>
+      </c>
+      <c r="B150" s="1">
+        <v>560000.0</v>
+      </c>
+      <c r="C150" s="1">
+        <v>84.95902747</v>
+      </c>
+      <c r="D150" s="1">
+        <v>85.126713</v>
+      </c>
+      <c r="E150" t="s">
+        <v>8</v>
+      </c>
+      <c r="F150">
+        <v>1.0</v>
+      </c>
+      <c r="G150" s="1">
+        <v>476709.59</v>
+      </c>
+      <c r="H150" s="1">
+        <v>2915.76</v>
+      </c>
+      <c r="I150" s="1">
+        <v>0.61164282430316</v>
+      </c>
+      <c r="J150">
+        <v>0.0</v>
+      </c>
+      <c r="K150" t="s">
+        <v>446</v>
+      </c>
+      <c r="L150" s="1">
+        <v>475770.56</v>
+      </c>
+      <c r="M150" s="1">
+        <v>479625.35</v>
+      </c>
+      <c r="N150" s="1">
+        <v>0.98</v>
+      </c>
+      <c r="O150">
+        <v>1</v>
+      </c>
+      <c r="Z150" t="s">
+        <v>444</v>
+      </c>
+    </row>
+    <row r="151" spans="1:26">
+      <c r="A151" t="s">
+        <v>448</v>
+      </c>
+      <c r="B151" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C151" s="1">
+        <v>95.50210643</v>
+      </c>
+      <c r="D151" s="1">
+        <v>100.243095</v>
+      </c>
+      <c r="E151" t="s">
+        <v>8</v>
+      </c>
+      <c r="F151">
+        <v>1.0</v>
+      </c>
+      <c r="G151" s="1">
+        <v>200486.19</v>
+      </c>
+      <c r="H151" s="1">
+        <v>-7930.2</v>
+      </c>
+      <c r="I151" s="1">
+        <v>-3.955484415161</v>
+      </c>
+      <c r="J151">
+        <v>0.0</v>
+      </c>
+      <c r="K151" t="s">
+        <v>449</v>
+      </c>
+      <c r="L151" s="1">
+        <v>191004.21</v>
+      </c>
+      <c r="M151" s="1">
+        <v>192555.99</v>
+      </c>
+      <c r="N151" s="1">
+        <v>0.39</v>
+      </c>
+      <c r="O151">
+        <v>1</v>
+      </c>
+      <c r="Z151" t="s">
+        <v>447</v>
+      </c>
+    </row>
+    <row r="152" spans="1:26">
+      <c r="A152" t="s">
+        <v>451</v>
+      </c>
+      <c r="B152" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C152" s="1">
+        <v>101.24190298</v>
+      </c>
+      <c r="D152" s="1">
+        <v>99.948</v>
+      </c>
+      <c r="E152" t="s">
+        <v>8</v>
+      </c>
+      <c r="F152">
+        <v>1.0</v>
+      </c>
+      <c r="G152" s="1">
+        <v>199896.0</v>
+      </c>
+      <c r="H152" s="1">
+        <v>9671.92</v>
+      </c>
+      <c r="I152" s="1">
+        <v>4.8384760075239</v>
+      </c>
+      <c r="J152">
+        <v>0.0</v>
+      </c>
+      <c r="K152" t="s">
+        <v>452</v>
+      </c>
+      <c r="L152" s="1">
+        <v>202483.81</v>
+      </c>
+      <c r="M152" s="1">
+        <v>209567.92</v>
+      </c>
+      <c r="N152" s="1">
+        <v>0.43</v>
+      </c>
+      <c r="O152">
+        <v>1</v>
+      </c>
+      <c r="Z152" t="s">
+        <v>450</v>
+      </c>
+    </row>
+    <row r="153" spans="1:26">
+      <c r="A153" t="s">
+        <v>454</v>
+      </c>
+      <c r="B153" s="1">
+        <v>150000.0</v>
+      </c>
+      <c r="C153" s="1">
+        <v>93.18187186</v>
+      </c>
+      <c r="D153" s="1">
+        <v>90.382013</v>
+      </c>
+      <c r="E153" t="s">
+        <v>8</v>
+      </c>
+      <c r="F153">
+        <v>1.0</v>
+      </c>
+      <c r="G153" s="1">
+        <v>135573.02</v>
+      </c>
+      <c r="H153" s="1">
+        <v>4311.26</v>
+      </c>
+      <c r="I153" s="1">
+        <v>3.1800280026218</v>
+      </c>
+      <c r="J153">
+        <v>0.0</v>
+      </c>
+      <c r="K153">
+        <v>111.47</v>
+      </c>
+      <c r="L153" s="1">
+        <v>139772.81</v>
+      </c>
+      <c r="M153" s="1">
+        <v>139884.28</v>
+      </c>
+      <c r="N153" s="1">
+        <v>0.28</v>
+      </c>
+      <c r="O153">
+        <v>1</v>
+      </c>
+      <c r="Z153" t="s">
+        <v>453</v>
+      </c>
+    </row>
+    <row r="154" spans="1:26">
+      <c r="A154" t="s">
+        <v>456</v>
+      </c>
+      <c r="B154" s="1">
+        <v>160000.0</v>
+      </c>
+      <c r="C154" s="1">
+        <v>88.0898105</v>
+      </c>
+      <c r="D154" s="1">
+        <v>86.219563</v>
+      </c>
+      <c r="E154" t="s">
+        <v>8</v>
+      </c>
+      <c r="F154">
+        <v>1.0</v>
+      </c>
+      <c r="G154" s="1">
+        <v>137951.3</v>
+      </c>
+      <c r="H154" s="1">
+        <v>3198.42</v>
+      </c>
+      <c r="I154" s="1">
+        <v>2.3185138523522</v>
+      </c>
+      <c r="J154">
+        <v>0.0</v>
+      </c>
+      <c r="K154">
+        <v>206.03</v>
+      </c>
+      <c r="L154" s="1">
+        <v>140943.69</v>
+      </c>
+      <c r="M154" s="1">
+        <v>141149.72</v>
+      </c>
+      <c r="N154" s="1">
+        <v>0.29</v>
+      </c>
+      <c r="O154">
+        <v>1</v>
+      </c>
+      <c r="Z154" t="s">
+        <v>455</v>
+      </c>
+    </row>
+    <row r="155" spans="1:26">
+      <c r="A155" t="s">
+        <v>458</v>
+      </c>
+      <c r="B155" s="1">
         <v>140000.0</v>
       </c>
-      <c r="D144" s="1">
-[...82 lines deleted...]
-      <c r="O145" s="1">
+      <c r="C155" s="1">
+        <v>97.42147034</v>
+      </c>
+      <c r="D155" s="1">
+        <v>98.939836</v>
+      </c>
+      <c r="E155" t="s">
+        <v>8</v>
+      </c>
+      <c r="F155">
+        <v>1.0</v>
+      </c>
+      <c r="G155" s="1">
+        <v>138515.77</v>
+      </c>
+      <c r="H155" s="1">
+        <v>-1849.55</v>
+      </c>
+      <c r="I155" s="1">
+        <v>-1.3352631256354</v>
+      </c>
+      <c r="J155">
+        <v>0.0</v>
+      </c>
+      <c r="K155">
+        <v>276.16</v>
+      </c>
+      <c r="L155" s="1">
+        <v>136390.06</v>
+      </c>
+      <c r="M155" s="1">
+        <v>136666.22</v>
+      </c>
+      <c r="N155" s="1">
         <v>0.28</v>
       </c>
-      <c r="P145">
-[...454 lines deleted...]
-      <c r="A155" t="s">
+      <c r="O155">
+        <v>1</v>
+      </c>
+      <c r="Z155" t="s">
         <v>457</v>
       </c>
-      <c r="B155" t="s">
-[...45 lines deleted...]
-    <row r="156" spans="1:16">
+    </row>
+    <row r="156" spans="1:26">
       <c r="A156" t="s">
+        <v>460</v>
+      </c>
+      <c r="B156" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="C156" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="D156" s="1">
+        <v>98.91284</v>
+      </c>
+      <c r="E156" t="s">
+        <v>8</v>
+      </c>
+      <c r="F156">
+        <v>1.0</v>
+      </c>
+      <c r="G156" s="1">
+        <v>395651.36</v>
+      </c>
+      <c r="H156" s="1">
+        <v>4348.64</v>
+      </c>
+      <c r="I156" s="1">
+        <v>1.0991090742112</v>
+      </c>
+      <c r="J156">
+        <v>0.0</v>
+      </c>
+      <c r="K156">
+        <v>0.0</v>
+      </c>
+      <c r="L156" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="M156" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="N156" s="1">
+        <v>0.81</v>
+      </c>
+      <c r="O156">
+        <v>1</v>
+      </c>
+      <c r="Z156" t="s">
         <v>459</v>
       </c>
-      <c r="B156" t="s">
-[...45 lines deleted...]
-    <row r="157" spans="1:16">
+    </row>
+    <row r="157" spans="1:26">
       <c r="A157" t="s">
         <v>462</v>
       </c>
-      <c r="B157" t="s">
-        <v>463</v>
+      <c r="B157" s="1">
+        <v>150000.0</v>
       </c>
       <c r="C157" s="1">
-        <v>150000.0</v>
+        <v>92.78845757</v>
       </c>
       <c r="D157" s="1">
-        <v>92.58066796</v>
-[...1 lines deleted...]
-      <c r="E157" s="1">
         <v>90.429947</v>
       </c>
-      <c r="F157" t="s">
-[...3 lines deleted...]
-        <v>1.0</v>
+      <c r="E157" t="s">
+        <v>8</v>
+      </c>
+      <c r="F157">
+        <v>1.0</v>
+      </c>
+      <c r="G157" s="1">
+        <v>135644.92</v>
       </c>
       <c r="H157" s="1">
-        <v>135644.92</v>
+        <v>3605.57</v>
       </c>
       <c r="I157" s="1">
-        <v>3283.62</v>
-[...2 lines deleted...]
-        <v>2.4207467555733</v>
+        <v>2.658094383483</v>
+      </c>
+      <c r="J157">
+        <v>0.0</v>
       </c>
       <c r="K157">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>57.53</v>
+        <v>67.81</v>
+      </c>
+      <c r="L157" s="1">
+        <v>139182.68</v>
       </c>
       <c r="M157" s="1">
-        <v>138871.01</v>
+        <v>139250.49</v>
       </c>
       <c r="N157" s="1">
-        <v>138928.54</v>
-[...1 lines deleted...]
-      <c r="O157" s="1">
         <v>0.28</v>
       </c>
-      <c r="P157">
-[...3 lines deleted...]
-    <row r="158" spans="1:16">
+      <c r="O157">
+        <v>1</v>
+      </c>
+      <c r="Z157" t="s">
+        <v>461</v>
+      </c>
+    </row>
+    <row r="158" spans="1:26">
       <c r="A158" t="s">
         <v>464</v>
       </c>
-      <c r="B158" t="s">
+      <c r="B158" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="C158" s="1">
+        <v>100.02794243</v>
+      </c>
+      <c r="D158" s="1">
+        <v>104.254153</v>
+      </c>
+      <c r="E158" t="s">
+        <v>8</v>
+      </c>
+      <c r="F158">
+        <v>1.0</v>
+      </c>
+      <c r="G158" s="1">
+        <v>312762.46</v>
+      </c>
+      <c r="H158" s="1">
+        <v>-11663.56</v>
+      </c>
+      <c r="I158" s="1">
+        <v>-3.7292071433381</v>
+      </c>
+      <c r="J158">
+        <v>0.0</v>
+      </c>
+      <c r="K158" t="s">
         <v>465</v>
       </c>
-      <c r="C158" s="1">
-[...27 lines deleted...]
-        <v>480.82</v>
+      <c r="L158" s="1">
+        <v>300083.83</v>
       </c>
       <c r="M158" s="1">
-        <v>299899.56</v>
+        <v>301098.9</v>
       </c>
       <c r="N158" s="1">
-        <v>300380.38</v>
-[...8 lines deleted...]
-    <row r="159" spans="1:16">
+        <v>0.61</v>
+      </c>
+      <c r="O158">
+        <v>1</v>
+      </c>
+      <c r="Z158" t="s">
+        <v>463</v>
+      </c>
+    </row>
+    <row r="159" spans="1:26">
       <c r="A159" t="s">
+        <v>467</v>
+      </c>
+      <c r="B159" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="C159" s="1">
+        <v>93.32219995</v>
+      </c>
+      <c r="D159" s="1">
+        <v>95.381538</v>
+      </c>
+      <c r="E159" t="s">
+        <v>8</v>
+      </c>
+      <c r="F159">
+        <v>1.0</v>
+      </c>
+      <c r="G159" s="1">
+        <v>476907.69</v>
+      </c>
+      <c r="H159" s="1">
+        <v>-7336.07</v>
+      </c>
+      <c r="I159" s="1">
+        <v>-1.5382578544707</v>
+      </c>
+      <c r="J159">
+        <v>0.0</v>
+      </c>
+      <c r="K159" t="s">
+        <v>468</v>
+      </c>
+      <c r="L159" s="1">
+        <v>466611.0</v>
+      </c>
+      <c r="M159" s="1">
+        <v>469571.62</v>
+      </c>
+      <c r="N159" s="1">
+        <v>0.96</v>
+      </c>
+      <c r="O159">
+        <v>1</v>
+      </c>
+      <c r="Z159" t="s">
         <v>466</v>
       </c>
-      <c r="B159" t="s">
-[...45 lines deleted...]
-    <row r="160" spans="1:16">
+    </row>
+    <row r="160" spans="1:26">
       <c r="A160" t="s">
+        <v>470</v>
+      </c>
+      <c r="B160" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="C160" s="1">
+        <v>105.83949433</v>
+      </c>
+      <c r="D160" s="1">
+        <v>109.314258</v>
+      </c>
+      <c r="E160" t="s">
+        <v>8</v>
+      </c>
+      <c r="F160">
+        <v>1.0</v>
+      </c>
+      <c r="G160" s="1">
+        <v>437257.03</v>
+      </c>
+      <c r="H160" s="1">
+        <v>-2227.82</v>
+      </c>
+      <c r="I160" s="1">
+        <v>-0.50949895533984</v>
+      </c>
+      <c r="J160">
+        <v>0.0</v>
+      </c>
+      <c r="K160" t="s">
+        <v>471</v>
+      </c>
+      <c r="L160" s="1">
+        <v>423357.98</v>
+      </c>
+      <c r="M160" s="1">
+        <v>435029.21</v>
+      </c>
+      <c r="N160" s="1">
+        <v>0.89</v>
+      </c>
+      <c r="O160">
+        <v>1</v>
+      </c>
+      <c r="Z160" t="s">
         <v>469</v>
       </c>
-      <c r="B160" t="s">
-[...45 lines deleted...]
-    <row r="161" spans="1:16">
+    </row>
+    <row r="161" spans="1:26">
       <c r="A161" t="s">
-        <v>472</v>
-[...1 lines deleted...]
-      <c r="B161" t="s">
         <v>473</v>
       </c>
+      <c r="B161" s="1">
+        <v>11.0</v>
+      </c>
       <c r="C161" s="1">
-        <v>11.0</v>
+        <v>114.97</v>
       </c>
       <c r="D161" s="1">
-        <v>115.78</v>
-[...8 lines deleted...]
-        <v>1.0</v>
+        <v>114.62</v>
+      </c>
+      <c r="E161" t="s">
+        <v>8</v>
+      </c>
+      <c r="F161">
+        <v>1.0</v>
+      </c>
+      <c r="G161" s="1">
+        <v>0.0</v>
       </c>
       <c r="H161" s="1">
-        <v>0.0</v>
+        <v>3850.0</v>
       </c>
       <c r="I161" s="1">
+        <v>0</v>
+      </c>
+      <c r="J161">
+        <v>0.0</v>
+      </c>
+      <c r="K161">
+        <v>0.0</v>
+      </c>
+      <c r="L161" s="1">
         <v>3850.0</v>
-      </c>
-[...7 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="M161" s="1">
         <v>3850.0</v>
       </c>
       <c r="N161" s="1">
-        <v>3850.0</v>
-[...1 lines deleted...]
-      <c r="O161" s="1">
         <v>0.01</v>
       </c>
-      <c r="P161">
-[...50 lines deleted...]
-        <v>1</v>
+      <c r="O161">
+        <v>1</v>
+      </c>
+      <c r="Z161" t="s">
+        <v>472</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">