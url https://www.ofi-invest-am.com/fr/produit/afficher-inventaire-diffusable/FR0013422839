--- v6 (2026-09-22)
+++ v7 (2026-10-14)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="474">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="462">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>X</t>
   </si>
   <si>
     <t>FR0013422813</t>
   </si>
   <si>
@@ -136,1350 +136,1314 @@
   <si>
     <t>VBCE (EUR)</t>
   </si>
   <si>
     <t>VBCI (EUR)</t>
   </si>
   <si>
     <t>Poids</t>
   </si>
   <si>
     <t>Nb.</t>
   </si>
   <si>
     <t>FR001400KPZ3</t>
   </si>
   <si>
     <t>OFI INVEST ESG LIQ I</t>
   </si>
   <si>
     <t>XS3238204062</t>
   </si>
   <si>
     <t>A2A EX 3.25 05-32</t>
   </si>
   <si>
+    <t>1 176.05</t>
+  </si>
+  <si>
     <t>XS2986639701</t>
   </si>
   <si>
     <t>A2A EX 3.625 01-35</t>
   </si>
   <si>
-    <t>2 361.71</t>
+    <t>2 703.75</t>
   </si>
   <si>
     <t>XS2583205906</t>
   </si>
   <si>
     <t>A2A EX 4.375 02-34</t>
   </si>
   <si>
-    <t>2 197.09</t>
+    <t>2 524.32</t>
   </si>
   <si>
     <t>XS2534976886</t>
   </si>
   <si>
     <t>A2A EX 4.5 09-30</t>
   </si>
   <si>
-    <t>4 455.62</t>
+    <t>4 792.19</t>
   </si>
   <si>
     <t>XS2487054939</t>
   </si>
   <si>
     <t>ABN AMR 3.0 06-32</t>
   </si>
   <si>
+    <t>1 808.22</t>
+  </si>
+  <si>
     <t>XS3185662676</t>
   </si>
   <si>
     <t>ABN AMR 3.0 09-32</t>
   </si>
   <si>
-    <t>6 780.82</t>
+    <t>7 298.63</t>
   </si>
   <si>
     <t>XS2536941656</t>
   </si>
   <si>
     <t>ABN AMR 4.25 02-30</t>
   </si>
   <si>
-    <t>1 432.19</t>
+    <t>1 676.71</t>
   </si>
   <si>
     <t>XS3066564900</t>
   </si>
   <si>
     <t>ACHM BA 2.5 05-28</t>
   </si>
   <si>
     <t>XS3237229193</t>
   </si>
   <si>
     <t>AIB GRO 3.75 12-36</t>
   </si>
   <si>
-    <t>30 746.71</t>
+    <t>33 911.82</t>
   </si>
   <si>
     <t>XS3219374975</t>
   </si>
   <si>
     <t>ALPH BA 3.125 10-31</t>
   </si>
   <si>
-    <t>4 869.86</t>
+    <t>5 301.37</t>
   </si>
   <si>
     <t>XS3357187809</t>
   </si>
   <si>
     <t>ALPH BA 3.75 05-32</t>
   </si>
   <si>
-    <t>1 681.44</t>
+    <t>2 402.05</t>
   </si>
   <si>
     <t>FR00140005T0</t>
   </si>
   <si>
     <t>ARKEMA 0.125 10-26</t>
   </si>
   <si>
     <t>FR0014012JL7</t>
   </si>
   <si>
     <t>ARKEMA 3.5 09-33</t>
   </si>
   <si>
-    <t>8 284.93</t>
+    <t>8 889.04</t>
   </si>
   <si>
     <t>XS3215529192</t>
   </si>
   <si>
     <t>ASN BAN 3.375 10-32</t>
   </si>
   <si>
-    <t>4 438.36</t>
+    <t>4 826.71</t>
   </si>
   <si>
     <t>XS2694995163</t>
   </si>
   <si>
     <t>ASR NED 3.625 12-28</t>
   </si>
   <si>
-    <t>9 055.55</t>
+    <t>10 035.79</t>
   </si>
   <si>
     <t>XS2747590896</t>
   </si>
   <si>
     <t>ASS GEN 3.212 01-29</t>
   </si>
   <si>
-    <t>1 900.80</t>
+    <t>2 150.28</t>
   </si>
   <si>
     <t>XS2747596315</t>
   </si>
   <si>
     <t>ASS GEN 3.547 01-34</t>
   </si>
   <si>
-    <t>1 554.85</t>
+    <t>1 758.92</t>
   </si>
   <si>
     <t>XS2314312179</t>
   </si>
   <si>
     <t>AXA 1.375 10-41</t>
   </si>
   <si>
-    <t>9 990.41</t>
+    <t>10 797.33</t>
   </si>
   <si>
     <t>FR0014015J87</t>
   </si>
   <si>
     <t>AYVENS 3.0 04-30</t>
   </si>
   <si>
-    <t>1 101.37</t>
+    <t>1 446.58</t>
   </si>
   <si>
     <t>FR0014017YD2</t>
   </si>
   <si>
     <t>AYVENS 3.375 04-29</t>
   </si>
   <si>
     <t>IT0005675126</t>
   </si>
   <si>
     <t>BANC BP 3.125 10-31</t>
   </si>
   <si>
-    <t>3 342.47</t>
+    <t>3 630.14</t>
   </si>
   <si>
     <t>XS3396961289</t>
   </si>
   <si>
     <t>BANC DE 3.75 06-32</t>
   </si>
   <si>
-    <t>1 232.88</t>
+    <t>2 527.40</t>
   </si>
   <si>
     <t>XS2357417257</t>
   </si>
   <si>
     <t>BANC NT 0.625 06-29</t>
   </si>
   <si>
     <t>XS2194370727</t>
   </si>
   <si>
     <t>BANC NT 1.125 06-27</t>
   </si>
   <si>
     <t>XS2063247915</t>
   </si>
   <si>
     <t>BANC SA 0.3 10-26</t>
   </si>
   <si>
     <t>ES0213679OV1</t>
   </si>
   <si>
     <t>BANK 3.75 06-34</t>
   </si>
   <si>
-    <t>1 356.16</t>
+    <t>2 650.68</t>
   </si>
   <si>
     <t>XS2804565435</t>
   </si>
   <si>
     <t>BANK OF 3.5 04-29</t>
   </si>
   <si>
-    <t>1 956.16</t>
+    <t>2 560.27</t>
   </si>
   <si>
     <t>XS3320133948</t>
   </si>
   <si>
     <t>BANK OF 3.625 03-32</t>
   </si>
   <si>
-    <t>3 773.58</t>
-[...11 lines deleted...]
-    <t>BANQ FE 0.25 06-28</t>
+    <t>4 634.93</t>
   </si>
   <si>
     <t>FR001400Q0T5</t>
   </si>
   <si>
     <t>BANQ FE 3.5 05-31</t>
   </si>
   <si>
-    <t>1 917.81</t>
+    <t>2 924.66</t>
+  </si>
+  <si>
+    <t>FR0014019O29</t>
+  </si>
+  <si>
+    <t>BANQ FE 3.5 07-33</t>
   </si>
   <si>
     <t>XS3170898723</t>
   </si>
   <si>
     <t>BAWA BK 3.375 09-33</t>
   </si>
   <si>
-    <t>27 277.40</t>
+    <t>29 219.18</t>
   </si>
   <si>
     <t>BE6328785207</t>
   </si>
   <si>
     <t>BELF SA 0.375 06-27</t>
   </si>
   <si>
     <t>BE6352762387</t>
   </si>
   <si>
     <t>BELF SA 3.625 06-30</t>
   </si>
   <si>
+    <t>1 688.36</t>
+  </si>
+  <si>
     <t>BE6344187966</t>
   </si>
   <si>
     <t>BELF SA 3.875 06-28</t>
   </si>
   <si>
     <t>XS2634687912</t>
   </si>
   <si>
     <t>BK AMER 4.134 06-28</t>
   </si>
   <si>
-    <t>XS3225871121</t>
-[...5 lines deleted...]
-    <t>2 468.97</t>
+    <t>1 868.79</t>
   </si>
   <si>
     <t>XS3332496184</t>
   </si>
   <si>
     <t>BK IREL 3.875 04-34</t>
   </si>
   <si>
-    <t>2 634.68</t>
+    <t>3 301.29</t>
   </si>
   <si>
     <t>XS2643234011</t>
   </si>
   <si>
     <t>BK IREL 5.0 07-31</t>
   </si>
   <si>
-    <t>17 263.70</t>
-[...1 lines deleted...]
-  <si>
     <t>FR0013415692</t>
   </si>
   <si>
     <t>BQ POST 1.375 04-29</t>
   </si>
   <si>
     <t>XS3038544790</t>
   </si>
   <si>
     <t>BRAM U 3.625 04-33</t>
   </si>
   <si>
-    <t>4 072.12</t>
+    <t>5 102.41</t>
   </si>
   <si>
     <t>DE000BU3Z005</t>
   </si>
   <si>
     <t>BUND DE 2.3 02-33</t>
   </si>
   <si>
-    <t>2 479.27</t>
+    <t>2 882.88</t>
   </si>
   <si>
     <t>FR001400M4O2</t>
   </si>
   <si>
     <t>CA 4.375 11-33</t>
   </si>
   <si>
-    <t>20 041.10</t>
+    <t>22 054.79</t>
   </si>
   <si>
     <t>XS3108521124</t>
   </si>
   <si>
     <t>CA AUTO 2.75 07-28</t>
   </si>
   <si>
-    <t>2 678.58</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2555187801</t>
   </si>
   <si>
     <t>CAIX 5.375 11-30</t>
   </si>
   <si>
-    <t>3 269.18</t>
+    <t>3 578.42</t>
   </si>
   <si>
     <t>DE000CZ45W57</t>
   </si>
   <si>
     <t>CMZB FR 3.0 09-27</t>
   </si>
   <si>
-    <t>2 326.03</t>
+    <t>2 498.63</t>
   </si>
   <si>
     <t>FR0013463775</t>
   </si>
   <si>
     <t>CNP ASS 2.0 07-50</t>
   </si>
   <si>
-    <t>9 095.89</t>
+    <t>9 671.23</t>
   </si>
   <si>
     <t>XS3320133781</t>
   </si>
   <si>
     <t>COLO SF 3.875 04-31</t>
   </si>
   <si>
-    <t>1 634.93</t>
+    <t>2 080.82</t>
   </si>
   <si>
     <t>DE000CZ457W4</t>
   </si>
   <si>
     <t>COMM AK 4.0 01-38</t>
   </si>
   <si>
-    <t>5 063.01</t>
+    <t>5 753.42</t>
   </si>
   <si>
     <t>DE000CZ45ZY0</t>
   </si>
   <si>
     <t>COMM AK 4.125 06-37</t>
   </si>
   <si>
-    <t>16 228.77</t>
-[...1 lines deleted...]
-  <si>
     <t>DE000CZ439B6</t>
   </si>
   <si>
     <t>COMM AK 5.25 03-29</t>
   </si>
   <si>
-    <t>3 926.71</t>
+    <t>4 832.88</t>
   </si>
   <si>
     <t>XS2796609787</t>
   </si>
   <si>
     <t>COMP DE 3.375 04-30</t>
   </si>
   <si>
     <t>XS2796659964</t>
   </si>
   <si>
     <t>COMP DE 3.625 04-34</t>
   </si>
   <si>
-    <t>1 529.45</t>
+    <t>1 946.58</t>
   </si>
   <si>
     <t>XS3200103490</t>
   </si>
   <si>
     <t>COOP RA 3.548 10-35</t>
   </si>
   <si>
-    <t>15 138.13</t>
+    <t>16 379.93</t>
   </si>
   <si>
     <t>FR0013447232</t>
   </si>
   <si>
     <t>COVI 1.125 09-31</t>
   </si>
   <si>
-    <t>1 726.03</t>
+    <t>1 855.48</t>
   </si>
   <si>
     <t>FR0014010IN9</t>
   </si>
   <si>
     <t>COVI 3.625 06-34</t>
   </si>
   <si>
     <t>XS3244187764</t>
   </si>
   <si>
     <t>DANS BK 3.375 12-33</t>
   </si>
   <si>
-    <t>11 317.81</t>
+    <t>12 482.88</t>
   </si>
   <si>
     <t>XS3101509167</t>
   </si>
   <si>
     <t>DANS BK 3.5 11-35</t>
   </si>
   <si>
-    <t>3 121.23</t>
+    <t>3 423.29</t>
   </si>
   <si>
     <t>XS2637421848</t>
   </si>
   <si>
     <t>DANS BK 4.75 06-30</t>
   </si>
   <si>
     <t>XS2280835260</t>
   </si>
   <si>
     <t>DIGI IN 0.625 07-31</t>
   </si>
   <si>
-    <t>3 534.25</t>
-[...1 lines deleted...]
-  <si>
     <t>XS3074473474</t>
   </si>
   <si>
     <t>DNB BAN 3.125 05-31</t>
   </si>
   <si>
-    <t>2 996.58</t>
+    <t>4 794.52</t>
   </si>
   <si>
     <t>XS3166221948</t>
   </si>
   <si>
     <t>EAST JA 3.727 09-37</t>
   </si>
   <si>
-    <t>8 675.23</t>
+    <t>9 292.79</t>
   </si>
   <si>
     <t>PTEDP6OM0007</t>
   </si>
   <si>
     <t>EDP 4.375 12-55</t>
   </si>
   <si>
-    <t>6 832.19</t>
+    <t>8 090.75</t>
   </si>
   <si>
     <t>XS2978779176</t>
   </si>
   <si>
     <t>EDP SER 3.5 07-31</t>
   </si>
   <si>
-    <t>7 778.63</t>
+    <t>8 261.92</t>
   </si>
   <si>
     <t>XS3391835629</t>
   </si>
   <si>
     <t>EDP SER 3.75 03-33</t>
   </si>
   <si>
+    <t>1 796.30</t>
+  </si>
+  <si>
     <t>XS2699159351</t>
   </si>
   <si>
     <t>EDP SER 4.375 04-32</t>
   </si>
   <si>
-    <t>1 262.16</t>
+    <t>1 589.38</t>
   </si>
   <si>
     <t>BE6368381404</t>
   </si>
   <si>
     <t>ELIA TR 3.5 10-35</t>
   </si>
   <si>
-    <t>2 483.56</t>
+    <t>2 684.93</t>
   </si>
   <si>
     <t>BE6340849569</t>
   </si>
   <si>
     <t>ELIA TR 3.625 01-33</t>
   </si>
   <si>
-    <t>1 559.25</t>
+    <t>1 767.81</t>
   </si>
   <si>
     <t>BE6349118800</t>
   </si>
   <si>
     <t>ELIA TR 3.75 01-36</t>
   </si>
   <si>
-    <t>3 267.12</t>
+    <t>3 698.63</t>
   </si>
   <si>
     <t>XS3044299769</t>
   </si>
   <si>
     <t>ELLE AB 3.75 05-35</t>
   </si>
   <si>
+    <t>1 229.38</t>
+  </si>
+  <si>
     <t>XS1750986744</t>
   </si>
   <si>
     <t>ENEL FI 1.125 09-26</t>
   </si>
   <si>
-    <t>2 468.37</t>
+    <t>2 652.84</t>
   </si>
   <si>
     <t>XS3299702137</t>
   </si>
   <si>
     <t>ENEX HO 3.0 02-32</t>
   </si>
   <si>
-    <t>3 413.51</t>
+    <t>4 015.89</t>
   </si>
   <si>
     <t>XS3045470492</t>
   </si>
   <si>
     <t>ENEX HO 3.25 04-33</t>
   </si>
   <si>
-    <t>2 030.14</t>
+    <t>2 591.10</t>
   </si>
   <si>
     <t>FR0013455813</t>
   </si>
   <si>
     <t>ENGIE 0.5 10-30</t>
   </si>
   <si>
     <t>FR0014000RR2</t>
   </si>
   <si>
     <t>ENGIE 1.5 PERP</t>
   </si>
   <si>
-    <t>1 693.15</t>
+    <t>1 865.75</t>
   </si>
   <si>
     <t>FR0013504693</t>
   </si>
   <si>
     <t>ENGIE 2.125 03-32</t>
   </si>
   <si>
     <t>FR0014016Z94</t>
   </si>
   <si>
     <t>ENGIE 4.371 PERP</t>
   </si>
   <si>
-    <t>3 305.35</t>
+    <t>4 311.32</t>
   </si>
   <si>
     <t>XS1702729275</t>
   </si>
   <si>
     <t>EON INT 1.25 10-27</t>
   </si>
   <si>
-    <t>1 189.04</t>
-[...14 lines deleted...]
-    <t>1 997.26</t>
+    <t>1 289.73</t>
   </si>
   <si>
     <t>XS2574873183</t>
   </si>
   <si>
     <t>EON SE 3.875 01-35</t>
   </si>
   <si>
-    <t>2 249.62</t>
+    <t>2 539.45</t>
   </si>
   <si>
     <t>XS2673547746</t>
   </si>
   <si>
     <t>EON SE 4.0 08-33</t>
   </si>
   <si>
-    <t>9 830.14</t>
+    <t>10 520.55</t>
   </si>
   <si>
     <t>XS2432544349</t>
   </si>
   <si>
     <t>ESB FIN 1.0 07-34</t>
   </si>
   <si>
-    <t>2 794.52</t>
+    <t>2 967.12</t>
   </si>
   <si>
     <t>XS2697970536</t>
   </si>
   <si>
     <t>ESB FIN 4.25 03-36</t>
   </si>
   <si>
-    <t>1 315.75</t>
+    <t>1 560.27</t>
   </si>
   <si>
     <t>EU000A3K4DG1</t>
   </si>
   <si>
     <t>EURO UN 1.25 02-43</t>
   </si>
   <si>
-    <t>3 955.48</t>
+    <t>4 548.80</t>
   </si>
   <si>
     <t>DE000A4DFCB7</t>
   </si>
   <si>
     <t>EVON IN 3.25 01-30</t>
   </si>
   <si>
-    <t>1 880.55</t>
+    <t>2 127.37</t>
   </si>
   <si>
     <t>DE000A4DFWV3</t>
   </si>
   <si>
     <t>EVON IN 4.25 09-55</t>
   </si>
   <si>
     <t>XS2784700671</t>
   </si>
   <si>
     <t>FING EM 3.25 03-34</t>
   </si>
   <si>
-    <t>1 145.63</t>
+    <t>1 401.56</t>
   </si>
   <si>
     <t>FR0013234333</t>
   </si>
   <si>
     <t>FRAN GO 1.75 06-39</t>
   </si>
   <si>
-    <t>6 457.26</t>
-[...1 lines deleted...]
-  <si>
     <t>FR0013322989</t>
   </si>
   <si>
     <t>GECINA 1.625 03-30</t>
   </si>
   <si>
-    <t>2 270.55</t>
+    <t>2 738.01</t>
   </si>
   <si>
     <t>FR0013266368</t>
   </si>
   <si>
     <t>GECINA 2.0 06-32</t>
   </si>
   <si>
-    <t>9 835.62</t>
-[...1 lines deleted...]
-  <si>
     <t>XS3072230744</t>
   </si>
   <si>
     <t>IBER FI 3.5 05-35</t>
   </si>
   <si>
-    <t>2 617.81</t>
+    <t>4 027.40</t>
   </si>
   <si>
     <t>XS3224600232</t>
   </si>
   <si>
     <t>IBER FI 3.75 PERP</t>
   </si>
   <si>
-    <t>2 373.29</t>
+    <t>2 589.04</t>
   </si>
   <si>
     <t>XS2748213290</t>
   </si>
   <si>
     <t>IBER FI 4.871 PERP</t>
   </si>
   <si>
-    <t>5 524.92</t>
+    <t>7 206.41</t>
   </si>
   <si>
     <t>FR001400ZRC6</t>
   </si>
   <si>
     <t>ICAD PR 4.375 05-35</t>
   </si>
   <si>
-    <t>1 186.64</t>
+    <t>1 941.78</t>
   </si>
   <si>
     <t>FR0014007NF1</t>
   </si>
   <si>
     <t>ICADE 1.0 01-30</t>
   </si>
   <si>
     <t>XS3225326282</t>
   </si>
   <si>
     <t>ING GRO 2.875 11-30</t>
   </si>
   <si>
-    <t>1 780.14</t>
+    <t>1 945.55</t>
   </si>
   <si>
     <t>XS2764264789</t>
   </si>
   <si>
     <t>ING GRO 4.0 02-35</t>
   </si>
   <si>
-    <t>1 446.58</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2524746687</t>
   </si>
   <si>
     <t>ING GRO 4.125 08-33</t>
   </si>
   <si>
-    <t>10 306.85</t>
+    <t>11 018.84</t>
   </si>
   <si>
     <t>XS2529233814</t>
   </si>
   <si>
     <t>INTE 4.75 09-27</t>
   </si>
   <si>
-    <t>5 680.48</t>
+    <t>6 090.41</t>
   </si>
   <si>
     <t>XS2625196352</t>
   </si>
   <si>
     <t>INTE 4.875 05-30</t>
   </si>
   <si>
-    <t>2 404.11</t>
+    <t>3 806.51</t>
   </si>
   <si>
     <t>IE000GVLBXU6</t>
   </si>
   <si>
     <t>IREL GO 3.0 10-43</t>
   </si>
   <si>
-    <t>12 279.45</t>
+    <t>13 315.07</t>
   </si>
   <si>
     <t>XS1704789590</t>
   </si>
   <si>
     <t>IREN 1.5 10-27</t>
   </si>
   <si>
-    <t>2 846.10</t>
+    <t>3 092.05</t>
   </si>
   <si>
     <t>XS2752472436</t>
   </si>
   <si>
     <t>IREN 3.875 07-32</t>
   </si>
   <si>
-    <t>13 058.75</t>
+    <t>13 872.50</t>
   </si>
   <si>
     <t>IT0005596470</t>
   </si>
   <si>
     <t>ITAL BU 4.05 10-37</t>
   </si>
   <si>
-    <t>1 795.39</t>
+    <t>2 480.90</t>
   </si>
   <si>
     <t>XS3358396763</t>
   </si>
   <si>
     <t>JYSK BA 3.625 06-32</t>
   </si>
   <si>
-    <t>1 092.47</t>
-[...1 lines deleted...]
-  <si>
     <t>BE0390246156</t>
   </si>
   <si>
     <t>KBC GRO 3.625 08-36</t>
   </si>
   <si>
-    <t>5 998.63</t>
+    <t>6 415.75</t>
   </si>
   <si>
     <t>BE0390124874</t>
   </si>
   <si>
     <t>KBC GRO 3.75 03-32</t>
   </si>
   <si>
-    <t>4 571.92</t>
+    <t>5 650.68</t>
   </si>
   <si>
     <t>XS2780025271</t>
   </si>
   <si>
     <t>KONI AH 3.375 03-31</t>
   </si>
   <si>
+    <t>1 165.07</t>
+  </si>
+  <si>
     <t>XS2596537972</t>
   </si>
   <si>
     <t>KONI AH 3.5 04-28</t>
   </si>
   <si>
     <t>XS3308614794</t>
   </si>
   <si>
     <t>KONI AH 3.625 03-34</t>
   </si>
   <si>
-    <t>1 032.88</t>
+    <t>1 241.44</t>
   </si>
   <si>
     <t>FR0013384567</t>
   </si>
   <si>
     <t>LA POST 1.45 11-28</t>
   </si>
   <si>
     <t>XS2089229806</t>
   </si>
   <si>
     <t>MERL PR 1.875 12-34</t>
   </si>
   <si>
-    <t>3 113.01</t>
+    <t>3 436.64</t>
   </si>
   <si>
     <t>XS3168718529</t>
   </si>
   <si>
     <t>MERL PR 3.5 09-33</t>
   </si>
   <si>
-    <t>8 428.77</t>
+    <t>9 032.88</t>
   </si>
   <si>
     <t>IT0005678955</t>
   </si>
   <si>
     <t>MONT PA 3.25 02-32</t>
   </si>
   <si>
-    <t>2 673.37</t>
+    <t>2 933.28</t>
   </si>
   <si>
     <t>XS2388449758</t>
   </si>
   <si>
     <t>NATL BA 0.5 09-28</t>
   </si>
   <si>
-    <t>1 890.41</t>
+    <t>2 034.25</t>
+  </si>
+  <si>
+    <t>XS3441768093</t>
+  </si>
+  <si>
+    <t>NATL GR 4.268 04-37</t>
   </si>
   <si>
     <t>XS2528858033</t>
   </si>
   <si>
     <t>NATW GR 4.067 09-28</t>
   </si>
   <si>
-    <t>16 212.29</t>
+    <t>17 382.25</t>
   </si>
   <si>
     <t>NL0013552060</t>
   </si>
   <si>
     <t>NETH GO 0.5 01-40</t>
   </si>
   <si>
+    <t>1 028.97</t>
+  </si>
+  <si>
     <t>XS3232967318</t>
   </si>
   <si>
     <t>NORD BK 3.25 11-35</t>
   </si>
   <si>
-    <t>8 520.97</t>
+    <t>9 345.58</t>
   </si>
   <si>
     <t>XS3170346368</t>
   </si>
   <si>
     <t>NORD BK 3.5 09-35</t>
   </si>
   <si>
-    <t>10 739.73</t>
+    <t>11 545.21</t>
   </si>
   <si>
     <t>XS3406830052</t>
   </si>
   <si>
     <t>NORD BK 3.875 06-36</t>
   </si>
   <si>
+    <t>1 114.51</t>
+  </si>
+  <si>
     <t>XS2797546624</t>
   </si>
   <si>
     <t>PERM TS 4.25 07-30</t>
   </si>
   <si>
-    <t>5 282.81</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2021462440</t>
   </si>
   <si>
     <t>PROL IN 0.875 07-29</t>
   </si>
   <si>
-    <t>1 300.51</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2187529180</t>
   </si>
   <si>
     <t>PROL IN 1.625 06-32</t>
   </si>
   <si>
     <t>XS1904690341</t>
   </si>
   <si>
     <t>PROL IN 2.375 11-30</t>
   </si>
   <si>
-    <t>6 428.12</t>
+    <t>7 036.18</t>
   </si>
   <si>
     <t>FR00140193X6</t>
   </si>
   <si>
     <t>RCI BAN 4.0 08-31</t>
   </si>
   <si>
     <t>XS2744299335</t>
   </si>
   <si>
     <t>RED ELE 3.0 01-34</t>
   </si>
   <si>
-    <t>3 895.89</t>
+    <t>4 413.70</t>
   </si>
   <si>
     <t>XS2838500218</t>
   </si>
   <si>
     <t>REDEIA 3.375 07-32</t>
   </si>
   <si>
-    <t>16 181.51</t>
-[...1 lines deleted...]
-  <si>
     <t>XS3348120653</t>
   </si>
   <si>
     <t>REDEIA 4.375 PERP</t>
   </si>
   <si>
-    <t>2 085.62</t>
+    <t>2 840.75</t>
   </si>
   <si>
     <t>FR0014010DR1</t>
   </si>
   <si>
     <t>RENA 3.875 09-30</t>
   </si>
   <si>
-    <t>2 834.59</t>
+    <t>3 057.53</t>
   </si>
   <si>
     <t>FR0014007LP4</t>
   </si>
   <si>
     <t>RTE EDF 0.75 01-34</t>
   </si>
   <si>
-    <t>2 009.59</t>
+    <t>2 268.49</t>
   </si>
   <si>
     <t>XS3166372568</t>
   </si>
   <si>
     <t>SCOT HY 3.375 11-33</t>
   </si>
   <si>
-    <t>13 174.98</t>
+    <t>14 112.86</t>
   </si>
   <si>
     <t>FR001400U1Q3</t>
   </si>
   <si>
     <t>SG 3.625 11-30</t>
   </si>
   <si>
-    <t>19 932.53</t>
+    <t>21 809.59</t>
   </si>
   <si>
     <t>ES0000012J07</t>
   </si>
   <si>
     <t>SPAI GO 1.0 07-42</t>
   </si>
   <si>
-    <t>6 309.59</t>
+    <t>6 712.33</t>
   </si>
   <si>
     <t>XS3027988263</t>
   </si>
   <si>
     <t>SSE 3.5 03-32</t>
   </si>
   <si>
+    <t>1 163.92</t>
+  </si>
+  <si>
     <t>XS2675685700</t>
   </si>
   <si>
     <t>SSE 4.0 09-31</t>
   </si>
   <si>
-    <t>11 520.00</t>
+    <t>12 348.49</t>
   </si>
   <si>
     <t>XS2532312548</t>
   </si>
   <si>
     <t>STAT AS 2.875 09-29</t>
   </si>
   <si>
-    <t>5 368.77</t>
+    <t>5 765.75</t>
   </si>
   <si>
     <t>XS2723597923</t>
   </si>
   <si>
     <t>STAT AS 3.125 12-26</t>
   </si>
   <si>
-    <t>2 313.36</t>
+    <t>2 565.07</t>
   </si>
   <si>
     <t>XS2779793061</t>
   </si>
   <si>
     <t>STAT AS 3.75 03-39</t>
   </si>
   <si>
-    <t>1 255.48</t>
-[...8 lines deleted...]
-    <t>1 472.98</t>
+    <t>1 535.96</t>
   </si>
   <si>
     <t>XS2443749648</t>
   </si>
   <si>
     <t>TELI CO 2.75 06-83</t>
   </si>
   <si>
-    <t>8 114.38</t>
+    <t>XS3433863621</t>
+  </si>
+  <si>
+    <t>TENN GM 3.25 07-30</t>
   </si>
   <si>
     <t>XS2477935345</t>
   </si>
   <si>
     <t>TENN HO 1.625 11-26</t>
   </si>
   <si>
-    <t>1 365.00</t>
+    <t>1 495.89</t>
   </si>
   <si>
     <t>XS1241581096</t>
   </si>
   <si>
     <t>TENN HO 1.75 06-27</t>
   </si>
   <si>
     <t>XS2549543499</t>
   </si>
   <si>
     <t>TENN HO 4.5 10-34</t>
   </si>
   <si>
-    <t>3 830.55</t>
+    <t>4 167.12</t>
   </si>
   <si>
     <t>XS3128477521</t>
   </si>
   <si>
     <t>TERN RE 3.0 07-31</t>
   </si>
   <si>
-    <t>15 234.25</t>
+    <t>16 183.56</t>
   </si>
   <si>
     <t>XS2655852726</t>
   </si>
   <si>
     <t>TERN RE 3.875 07-33</t>
   </si>
   <si>
-    <t>3 556.51</t>
+    <t>3 779.45</t>
   </si>
   <si>
     <t>XS2357205587</t>
   </si>
   <si>
     <t>TRAS EL 0.375 06-29</t>
   </si>
   <si>
     <t>XS2209023402</t>
   </si>
   <si>
     <t>TRAS EL 0.75 07-32</t>
   </si>
   <si>
-    <t>3 854.79</t>
+    <t>4 096.44</t>
   </si>
   <si>
     <t>XS2360310044</t>
   </si>
   <si>
     <t>UNIC 0.8 07-29</t>
   </si>
   <si>
-    <t>1 551.78</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2555420103</t>
   </si>
   <si>
     <t>UNIC 5.85 11-27</t>
   </si>
   <si>
-    <t>7 084.11</t>
+    <t>7 757.26</t>
   </si>
   <si>
     <t>XS2257961818</t>
   </si>
   <si>
     <t>UPM KYM 0.125 11-28</t>
   </si>
   <si>
     <t>XS2320453884</t>
   </si>
   <si>
     <t>UPM KYM 0.5 03-31</t>
   </si>
   <si>
     <t>XS2478685931</t>
   </si>
   <si>
     <t>UPM KYM 2.25 05-29</t>
   </si>
   <si>
-    <t>XS2009891479</t>
-[...4 lines deleted...]
-  <si>
     <t>XS2297882644</t>
   </si>
   <si>
     <t>VATT AB 0.125 02-29</t>
   </si>
   <si>
     <t>XS2821745374</t>
   </si>
   <si>
     <t>VERB AG 3.25 05-31</t>
   </si>
   <si>
-    <t>1 015.07</t>
+    <t>1 576.03</t>
   </si>
   <si>
     <t>DE000A3MQS72</t>
   </si>
   <si>
     <t>VONO SE 2.375 03-32</t>
   </si>
   <si>
-    <t>2 960.62</t>
+    <t>3 643.84</t>
   </si>
   <si>
     <t>DE000A30VQB2</t>
   </si>
   <si>
     <t>VONO SE 5.0 11-30</t>
   </si>
   <si>
-    <t>11 671.23</t>
+    <t>12 821.92</t>
   </si>
   <si>
     <t>OEU6 Comdty</t>
   </si>
   <si>
     <t>EURO BOBL 0926</t>
+  </si>
+  <si>
+    <t>DUU6 Comdty</t>
+  </si>
+  <si>
+    <t>EURO SCHATZ 0926</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -1843,270 +1807,270 @@
       </c>
       <c r="E1" t="s">
         <v>5</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>5</v>
       </c>
       <c r="H1" t="s">
         <v>4</v>
       </c>
       <c r="Z1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:26">
       <c r="A2" t="s">
         <v>7</v>
       </c>
       <c r="B2" s="1">
         <v>19746.0</v>
       </c>
       <c r="C2">
-        <v>1514.79</v>
+        <v>1511.06</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2">
-        <v>29911077.15</v>
+        <v>29837484.59</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
-        <v>29911077.15</v>
+        <v>29837484.59</v>
       </c>
       <c r="H2" t="s">
         <v>8</v>
       </c>
       <c r="Z2" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="3" spans="1:26">
       <c r="A3" t="s">
         <v>10</v>
       </c>
       <c r="B3" s="1">
-        <v>32318.328</v>
+        <v>32387.433</v>
       </c>
       <c r="C3">
-        <v>99.86</v>
+        <v>99.58</v>
       </c>
       <c r="D3" t="s">
         <v>8</v>
       </c>
       <c r="E3">
-        <v>3227389.66</v>
+        <v>3225183.66</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
-        <v>3227389.66</v>
+        <v>3225183.66</v>
       </c>
       <c r="H3" t="s">
         <v>8</v>
       </c>
       <c r="Z3" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="4" spans="1:26">
       <c r="A4" t="s">
         <v>12</v>
       </c>
       <c r="B4" s="1">
-        <v>3022.574</v>
+        <v>3055.857</v>
       </c>
       <c r="C4">
-        <v>5032.53</v>
+        <v>5020.01</v>
       </c>
       <c r="D4" t="s">
         <v>8</v>
       </c>
       <c r="E4">
-        <v>15211202.26</v>
+        <v>15340442.16</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
-        <v>15211202.26</v>
+        <v>15340442.16</v>
       </c>
       <c r="H4" t="s">
         <v>8</v>
       </c>
       <c r="Z4" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="5" spans="1:26">
       <c r="A5" t="s">
         <v>14</v>
       </c>
       <c r="B5" s="1">
-        <v>7670.0</v>
+        <v>8841.0</v>
       </c>
       <c r="C5">
-        <v>102.41</v>
+        <v>102.16</v>
       </c>
       <c r="D5" t="s">
         <v>8</v>
       </c>
       <c r="E5">
-        <v>785535.2</v>
+        <v>903212.49</v>
       </c>
       <c r="F5" t="s">
         <v>8</v>
       </c>
       <c r="G5">
-        <v>785535.2</v>
+        <v>903212.49</v>
       </c>
       <c r="H5" t="s">
         <v>8</v>
       </c>
       <c r="Z5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="6" spans="1:26">
       <c r="A6" t="s">
         <v>16</v>
       </c>
       <c r="B6" s="1">
         <v>10.0</v>
       </c>
       <c r="C6">
-        <v>101.41</v>
+        <v>101.12</v>
       </c>
       <c r="D6" t="s">
         <v>8</v>
       </c>
       <c r="E6">
-        <v>1014.16</v>
+        <v>1011.21</v>
       </c>
       <c r="F6" t="s">
         <v>8</v>
       </c>
       <c r="G6">
-        <v>1014.16</v>
+        <v>1011.21</v>
       </c>
       <c r="H6" t="s">
         <v>8</v>
       </c>
       <c r="Z6" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="7" spans="1:26">
       <c r="A7" t="s">
         <v>18</v>
       </c>
       <c r="B7" s="1">
-        <v>1.0</v>
+        <v>555.0</v>
       </c>
       <c r="C7">
-        <v>102.47</v>
+        <v>102.2</v>
       </c>
       <c r="D7" t="s">
         <v>8</v>
       </c>
       <c r="E7">
-        <v>102.47</v>
+        <v>56723.25</v>
       </c>
       <c r="F7" t="s">
         <v>8</v>
       </c>
       <c r="G7">
-        <v>102.47</v>
+        <v>56723.25</v>
       </c>
       <c r="H7" t="s">
         <v>8</v>
       </c>
       <c r="Z7" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="8" spans="1:26">
       <c r="A8" t="s">
         <v>20</v>
       </c>
       <c r="B8" s="1">
-        <v>10.0</v>
+        <v>14.0</v>
       </c>
       <c r="C8">
-        <v>101.62</v>
+        <v>101.36</v>
       </c>
       <c r="D8" t="s">
         <v>8</v>
       </c>
       <c r="E8">
-        <v>1016.2</v>
+        <v>1419.05</v>
       </c>
       <c r="F8" t="s">
         <v>8</v>
       </c>
       <c r="G8">
-        <v>1016.2</v>
+        <v>1419.05</v>
       </c>
       <c r="H8" t="s">
         <v>8</v>
       </c>
       <c r="Z8" t="s">
         <v>19</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z161"/>
+  <dimension ref="A1:Z158"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="N161" sqref="N161"/>
+      <selection activeCell="N158" sqref="N158"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="A1" t="s">
         <v>22</v>
       </c>
       <c r="B1" t="s">
         <v>23</v>
       </c>
       <c r="C1" t="s">
         <v>24</v>
       </c>
       <c r="D1" t="s">
         <v>25</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>26</v>
       </c>
       <c r="G1" t="s">
         <v>27</v>
@@ -2122,8043 +2086,7893 @@
       </c>
       <c r="K1" t="s">
         <v>31</v>
       </c>
       <c r="L1" t="s">
         <v>32</v>
       </c>
       <c r="M1" t="s">
         <v>33</v>
       </c>
       <c r="N1" t="s">
         <v>34</v>
       </c>
       <c r="O1" t="s">
         <v>35</v>
       </c>
       <c r="Z1" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="2" spans="1:26">
       <c r="A2" t="s">
         <v>37</v>
       </c>
       <c r="B2" s="1">
-        <v>1493.0</v>
+        <v>2506.0</v>
       </c>
       <c r="C2" s="1">
-        <v>1077.41</v>
+        <v>1078.79</v>
       </c>
       <c r="D2" s="1">
-        <v>1075.4145144</v>
+        <v>1076.81490024</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
         <v>1.0</v>
       </c>
       <c r="G2" s="1">
-        <v>1605593.87</v>
+        <v>2698498.14</v>
       </c>
       <c r="H2" s="1">
-        <v>2979.26</v>
+        <v>4949.6</v>
       </c>
       <c r="I2" s="1">
-        <v>0.18555501834346</v>
+        <v>0.18342054517777</v>
       </c>
       <c r="J2">
         <v>0.0</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2" s="1">
-        <v>1608573.13</v>
+        <v>2703447.74</v>
       </c>
       <c r="M2" s="1">
-        <v>1608573.13</v>
+        <v>2703447.74</v>
       </c>
       <c r="N2" s="1">
-        <v>3.27</v>
+        <v>5.48</v>
       </c>
       <c r="O2">
         <v>1</v>
       </c>
       <c r="Z2" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="3" spans="1:26">
       <c r="A3" t="s">
         <v>39</v>
       </c>
       <c r="B3" s="1">
         <v>254000.0</v>
       </c>
       <c r="C3" s="1">
-        <v>98.60845817</v>
+        <v>97.95518736</v>
       </c>
       <c r="D3" s="1">
         <v>99.533614</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
         <v>1.0</v>
       </c>
       <c r="G3" s="1">
         <v>252815.38</v>
       </c>
       <c r="H3" s="1">
-        <v>-1648.79</v>
+        <v>-2833.15</v>
       </c>
       <c r="I3" s="1">
-        <v>-0.65217155696778</v>
+        <v>-1.1206398914496</v>
       </c>
       <c r="J3">
         <v>0.0</v>
       </c>
-      <c r="K3">
-        <v>701.11</v>
+      <c r="K3" t="s">
+        <v>40</v>
       </c>
       <c r="L3" s="1">
-        <v>250465.48</v>
+        <v>248806.18</v>
       </c>
       <c r="M3" s="1">
-        <v>251166.59</v>
+        <v>249982.23</v>
       </c>
       <c r="N3" s="1">
         <v>0.51</v>
       </c>
       <c r="O3">
         <v>1</v>
       </c>
       <c r="Z3" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="4" spans="1:26">
       <c r="A4" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B4" s="1">
         <v>164000.0</v>
       </c>
       <c r="C4" s="1">
-        <v>98.78289415</v>
+        <v>97.85016661</v>
       </c>
       <c r="D4" s="1">
         <v>99.08</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
         <v>1.0</v>
       </c>
       <c r="G4" s="1">
         <v>162491.2</v>
       </c>
       <c r="H4" s="1">
-        <v>1874.46</v>
+        <v>686.83</v>
       </c>
       <c r="I4" s="1">
-        <v>1.1535763167482</v>
+        <v>0.42268750553876</v>
       </c>
       <c r="J4">
         <v>0.0</v>
       </c>
       <c r="K4" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="L4" s="1">
-        <v>162003.95</v>
+        <v>160474.28</v>
       </c>
       <c r="M4" s="1">
-        <v>164365.66</v>
+        <v>163178.03</v>
       </c>
       <c r="N4" s="1">
         <v>0.33</v>
       </c>
       <c r="O4">
         <v>1</v>
       </c>
       <c r="Z4" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
     </row>
     <row r="5" spans="1:26">
       <c r="A5" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B5" s="1">
         <v>130000.0</v>
       </c>
       <c r="C5" s="1">
-        <v>104.42179504</v>
+        <v>103.87758793</v>
       </c>
       <c r="D5" s="1">
         <v>110.550762</v>
       </c>
       <c r="E5" t="s">
         <v>8</v>
       </c>
       <c r="F5">
         <v>1.0</v>
       </c>
       <c r="G5" s="1">
         <v>143715.99</v>
       </c>
       <c r="H5" s="1">
-        <v>-5770.57</v>
+        <v>-6150.81</v>
       </c>
       <c r="I5" s="1">
-        <v>-4.0152595407094</v>
+        <v>-4.2798369200254</v>
       </c>
       <c r="J5">
         <v>0.0</v>
       </c>
       <c r="K5" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="L5" s="1">
-        <v>135748.33</v>
+        <v>135040.86</v>
       </c>
       <c r="M5" s="1">
-        <v>137945.42</v>
+        <v>137565.18</v>
       </c>
       <c r="N5" s="1">
         <v>0.28</v>
       </c>
       <c r="O5">
         <v>1</v>
       </c>
       <c r="Z5" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
     </row>
     <row r="6" spans="1:26">
       <c r="A6" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B6" s="1">
         <v>130000.0</v>
       </c>
       <c r="C6" s="1">
-        <v>104.31999285</v>
+        <v>103.8128584</v>
       </c>
       <c r="D6" s="1">
         <v>108.857546</v>
       </c>
       <c r="E6" t="s">
         <v>8</v>
       </c>
       <c r="F6">
         <v>1.0</v>
       </c>
       <c r="G6" s="1">
         <v>141514.81</v>
       </c>
       <c r="H6" s="1">
-        <v>-1443.2</v>
+        <v>-1765.9</v>
       </c>
       <c r="I6" s="1">
-        <v>-1.0198225895933</v>
+        <v>-1.2478552598134</v>
       </c>
       <c r="J6">
         <v>0.0</v>
       </c>
       <c r="K6" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="L6" s="1">
-        <v>135615.99</v>
+        <v>134956.72</v>
       </c>
       <c r="M6" s="1">
-        <v>140071.61</v>
+        <v>139748.91</v>
       </c>
       <c r="N6" s="1">
-        <v>0.29</v>
+        <v>0.28</v>
       </c>
       <c r="O6">
         <v>1</v>
       </c>
       <c r="Z6" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
     </row>
     <row r="7" spans="1:26">
       <c r="A7" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B7" s="1">
         <v>500000.0</v>
       </c>
       <c r="C7" s="1">
-        <v>97.28612097</v>
+        <v>96.77950755</v>
       </c>
       <c r="D7" s="1">
         <v>99.430044</v>
       </c>
       <c r="E7" t="s">
         <v>8</v>
       </c>
       <c r="F7">
         <v>1.0</v>
       </c>
       <c r="G7" s="1">
         <v>497150.22</v>
       </c>
       <c r="H7" s="1">
-        <v>-9774.41</v>
+        <v>-11444.46</v>
       </c>
       <c r="I7" s="1">
-        <v>-1.9660878355842</v>
+        <v>-2.3020124581258</v>
       </c>
       <c r="J7">
         <v>0.0</v>
       </c>
-      <c r="K7">
-        <v>945.21</v>
+      <c r="K7" t="s">
+        <v>52</v>
       </c>
       <c r="L7" s="1">
-        <v>486430.6</v>
+        <v>483897.54</v>
       </c>
       <c r="M7" s="1">
-        <v>487375.81</v>
+        <v>485705.76</v>
       </c>
       <c r="N7" s="1">
-        <v>0.99</v>
+        <v>0.98</v>
       </c>
       <c r="O7">
         <v>1</v>
       </c>
       <c r="Z7" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
     </row>
     <row r="8" spans="1:26">
       <c r="A8" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="B8" s="1">
         <v>300000.0</v>
       </c>
       <c r="C8" s="1">
-        <v>98.06284006</v>
+        <v>97.41382961</v>
       </c>
       <c r="D8" s="1">
         <v>99.503</v>
       </c>
       <c r="E8" t="s">
         <v>8</v>
       </c>
       <c r="F8">
         <v>1.0</v>
       </c>
       <c r="G8" s="1">
         <v>298509.0</v>
       </c>
       <c r="H8" s="1">
-        <v>2460.34</v>
+        <v>1031.12</v>
       </c>
       <c r="I8" s="1">
-        <v>0.82420965532028</v>
+        <v>0.34542342106938</v>
       </c>
       <c r="J8">
         <v>0.0</v>
       </c>
       <c r="K8" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="L8" s="1">
-        <v>294188.52</v>
+        <v>292241.49</v>
       </c>
       <c r="M8" s="1">
-        <v>300969.34</v>
+        <v>299540.12</v>
       </c>
       <c r="N8" s="1">
         <v>0.61</v>
       </c>
       <c r="O8">
         <v>1</v>
       </c>
       <c r="Z8" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
     </row>
     <row r="9" spans="1:26">
       <c r="A9" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="B9" s="1">
         <v>100000.0</v>
       </c>
       <c r="C9" s="1">
-        <v>103.29796622</v>
+        <v>102.86479592</v>
       </c>
       <c r="D9" s="1">
         <v>108.76173</v>
       </c>
       <c r="E9" t="s">
         <v>8</v>
       </c>
       <c r="F9">
         <v>1.0</v>
       </c>
       <c r="G9" s="1">
         <v>108761.73</v>
       </c>
       <c r="H9" s="1">
-        <v>-4031.57</v>
+        <v>-4220.22</v>
       </c>
       <c r="I9" s="1">
-        <v>-3.7067909824531</v>
+        <v>-3.8802435378694</v>
       </c>
       <c r="J9">
         <v>0.0</v>
       </c>
       <c r="K9" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="L9" s="1">
-        <v>103297.97</v>
+        <v>102864.8</v>
       </c>
       <c r="M9" s="1">
-        <v>104730.16</v>
+        <v>104541.51</v>
       </c>
       <c r="N9" s="1">
         <v>0.21</v>
       </c>
       <c r="O9">
         <v>1</v>
       </c>
       <c r="Z9" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
     </row>
     <row r="10" spans="1:26">
       <c r="A10" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="B10" s="1">
         <v>100000.0</v>
       </c>
       <c r="C10" s="1">
-        <v>98.90732933</v>
+        <v>98.75506822</v>
       </c>
       <c r="D10" s="1">
         <v>99.684</v>
       </c>
       <c r="E10" t="s">
         <v>8</v>
       </c>
       <c r="F10">
         <v>1.0</v>
       </c>
       <c r="G10" s="1">
         <v>99684.0</v>
       </c>
       <c r="H10" s="1">
-        <v>-441.05</v>
+        <v>-449.48</v>
       </c>
       <c r="I10" s="1">
-        <v>-0.44244813611011</v>
+        <v>-0.45090485935556</v>
       </c>
       <c r="J10">
         <v>0.0</v>
       </c>
       <c r="K10">
-        <v>335.62</v>
+        <v>479.45</v>
       </c>
       <c r="L10" s="1">
-        <v>98907.33</v>
+        <v>98755.07</v>
       </c>
       <c r="M10" s="1">
-        <v>99242.95</v>
+        <v>99234.52</v>
       </c>
       <c r="N10" s="1">
         <v>0.2</v>
       </c>
       <c r="O10">
         <v>1</v>
       </c>
       <c r="Z10" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
     </row>
     <row r="11" spans="1:26">
       <c r="A11" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="B11" s="1">
         <v>1467000.0</v>
       </c>
       <c r="C11" s="1">
-        <v>98.59106931</v>
+        <v>98.35372365</v>
       </c>
       <c r="D11" s="1">
         <v>99.556461</v>
       </c>
       <c r="E11" t="s">
         <v>8</v>
       </c>
       <c r="F11">
         <v>1.0</v>
       </c>
       <c r="G11" s="1">
         <v>1460493.28</v>
       </c>
       <c r="H11" s="1">
-        <v>16584.42</v>
+        <v>16267.66</v>
       </c>
       <c r="I11" s="1">
-        <v>1.1355355226284</v>
+        <v>1.1138469599805</v>
       </c>
       <c r="J11">
         <v>0.0</v>
       </c>
       <c r="K11" t="s">
+        <v>63</v>
+      </c>
+      <c r="L11" s="1">
+        <v>1442849.12</v>
+      </c>
+      <c r="M11" s="1">
+        <v>1476760.94</v>
+      </c>
+      <c r="N11" s="1">
+        <v>2.99</v>
+      </c>
+      <c r="O11">
+        <v>1</v>
+      </c>
+      <c r="Z11" t="s">
         <v>61</v>
-      </c>
-[...13 lines deleted...]
-        <v>59</v>
       </c>
     </row>
     <row r="12" spans="1:26">
       <c r="A12" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="B12" s="1">
         <v>240000.0</v>
       </c>
       <c r="C12" s="1">
-        <v>98.12784204</v>
+        <v>97.75310527</v>
       </c>
       <c r="D12" s="1">
         <v>99.791763</v>
       </c>
       <c r="E12" t="s">
         <v>8</v>
       </c>
       <c r="F12">
         <v>1.0</v>
       </c>
       <c r="G12" s="1">
         <v>239500.23</v>
       </c>
       <c r="H12" s="1">
-        <v>876.45</v>
+        <v>408.59</v>
       </c>
       <c r="I12" s="1">
-        <v>0.36594954418207</v>
+        <v>0.17060108877557</v>
       </c>
       <c r="J12">
         <v>0.0</v>
       </c>
       <c r="K12" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="L12" s="1">
-        <v>235506.82</v>
+        <v>234607.45</v>
       </c>
       <c r="M12" s="1">
-        <v>240376.68</v>
+        <v>239908.82</v>
       </c>
       <c r="N12" s="1">
         <v>0.49</v>
       </c>
       <c r="O12">
         <v>1</v>
       </c>
       <c r="Z12" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
     </row>
     <row r="13" spans="1:26">
       <c r="A13" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="B13" s="1">
         <v>334000.0</v>
       </c>
       <c r="C13" s="1">
-        <v>100.31132746</v>
+        <v>99.74562638</v>
       </c>
       <c r="D13" s="1">
         <v>99.58</v>
       </c>
       <c r="E13" t="s">
         <v>8</v>
       </c>
       <c r="F13">
         <v>1.0</v>
       </c>
       <c r="G13" s="1">
         <v>332597.2</v>
       </c>
       <c r="H13" s="1">
-        <v>4124.07</v>
+        <v>2955.25</v>
       </c>
       <c r="I13" s="1">
-        <v>1.2399593261759</v>
+        <v>0.8885372456533</v>
       </c>
       <c r="J13">
         <v>0.0</v>
       </c>
       <c r="K13" t="s">
+        <v>69</v>
+      </c>
+      <c r="L13" s="1">
+        <v>333150.4</v>
+      </c>
+      <c r="M13" s="1">
+        <v>335552.45</v>
+      </c>
+      <c r="N13" s="1">
+        <v>0.68</v>
+      </c>
+      <c r="O13">
+        <v>1</v>
+      </c>
+      <c r="Z13" t="s">
         <v>67</v>
-      </c>
-[...13 lines deleted...]
-        <v>65</v>
       </c>
     </row>
     <row r="14" spans="1:26">
       <c r="A14" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="B14" s="1">
         <v>100000.0</v>
       </c>
       <c r="C14" s="1">
-        <v>99.23609752</v>
+        <v>99.38501157</v>
       </c>
       <c r="D14" s="1">
         <v>95.89134</v>
       </c>
       <c r="E14" t="s">
         <v>8</v>
       </c>
       <c r="F14">
         <v>1.0</v>
       </c>
       <c r="G14" s="1">
         <v>95891.34</v>
       </c>
       <c r="H14" s="1">
-        <v>3431.4</v>
+        <v>3587.51</v>
       </c>
       <c r="I14" s="1">
-        <v>3.5784253301706</v>
+        <v>3.7412241814537</v>
       </c>
       <c r="J14">
         <v>0.0</v>
       </c>
       <c r="K14">
-        <v>86.64</v>
+        <v>93.84</v>
       </c>
       <c r="L14" s="1">
-        <v>99236.1</v>
+        <v>99385.01</v>
       </c>
       <c r="M14" s="1">
-        <v>99322.74</v>
+        <v>99478.85</v>
       </c>
       <c r="N14" s="1">
         <v>0.2</v>
       </c>
       <c r="O14">
         <v>1</v>
       </c>
       <c r="Z14" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
     </row>
     <row r="15" spans="1:26">
       <c r="A15" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="B15" s="1">
         <v>300000.0</v>
       </c>
       <c r="C15" s="1">
-        <v>98.066562</v>
+        <v>97.29846855</v>
       </c>
       <c r="D15" s="1">
         <v>98.691</v>
       </c>
       <c r="E15" t="s">
         <v>8</v>
       </c>
       <c r="F15">
         <v>1.0</v>
       </c>
       <c r="G15" s="1">
         <v>296073.0</v>
       </c>
       <c r="H15" s="1">
-        <v>6411.62</v>
+        <v>4711.45</v>
       </c>
       <c r="I15" s="1">
-        <v>2.1655537654565</v>
+        <v>1.5913136287335</v>
       </c>
       <c r="J15">
         <v>0.0</v>
       </c>
       <c r="K15" t="s">
+        <v>74</v>
+      </c>
+      <c r="L15" s="1">
+        <v>291895.41</v>
+      </c>
+      <c r="M15" s="1">
+        <v>300784.45</v>
+      </c>
+      <c r="N15" s="1">
+        <v>0.61</v>
+      </c>
+      <c r="O15">
+        <v>1</v>
+      </c>
+      <c r="Z15" t="s">
         <v>72</v>
-      </c>
-[...13 lines deleted...]
-        <v>70</v>
       </c>
     </row>
     <row r="16" spans="1:26">
       <c r="A16" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="B16" s="1">
         <v>200000.0</v>
       </c>
       <c r="C16" s="1">
-        <v>97.70896731</v>
+        <v>97.04232812</v>
       </c>
       <c r="D16" s="1">
         <v>99.830165</v>
       </c>
       <c r="E16" t="s">
         <v>8</v>
       </c>
       <c r="F16">
         <v>1.0</v>
       </c>
       <c r="G16" s="1">
         <v>199660.33</v>
       </c>
       <c r="H16" s="1">
-        <v>195.96</v>
+        <v>-748.96</v>
       </c>
       <c r="I16" s="1">
-        <v>0.098146687426591</v>
+        <v>-0.37511708009298</v>
       </c>
       <c r="J16">
         <v>0.0</v>
       </c>
       <c r="K16" t="s">
+        <v>77</v>
+      </c>
+      <c r="L16" s="1">
+        <v>194084.66</v>
+      </c>
+      <c r="M16" s="1">
+        <v>198911.37</v>
+      </c>
+      <c r="N16" s="1">
+        <v>0.4</v>
+      </c>
+      <c r="O16">
+        <v>1</v>
+      </c>
+      <c r="Z16" t="s">
         <v>75</v>
-      </c>
-[...13 lines deleted...]
-        <v>73</v>
       </c>
     </row>
     <row r="17" spans="1:26">
       <c r="A17" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="B17" s="1">
         <v>470000.0</v>
       </c>
       <c r="C17" s="1">
-        <v>101.12471102</v>
+        <v>100.8893564</v>
       </c>
       <c r="D17" s="1">
         <v>102.934987</v>
       </c>
       <c r="E17" t="s">
         <v>8</v>
       </c>
       <c r="F17">
         <v>1.0</v>
       </c>
       <c r="G17" s="1">
         <v>483794.44</v>
       </c>
       <c r="H17" s="1">
-        <v>547.25</v>
+        <v>421.32</v>
       </c>
       <c r="I17" s="1">
-        <v>0.1131162234936</v>
+        <v>0.087086573380215</v>
       </c>
       <c r="J17">
         <v>0.0</v>
       </c>
       <c r="K17" t="s">
+        <v>80</v>
+      </c>
+      <c r="L17" s="1">
+        <v>474179.97</v>
+      </c>
+      <c r="M17" s="1">
+        <v>484215.76</v>
+      </c>
+      <c r="N17" s="1">
+        <v>0.98</v>
+      </c>
+      <c r="O17">
+        <v>1</v>
+      </c>
+      <c r="Z17" t="s">
         <v>78</v>
-      </c>
-[...13 lines deleted...]
-        <v>76</v>
       </c>
     </row>
     <row r="18" spans="1:26">
       <c r="A18" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="B18" s="1">
         <v>135000.0</v>
       </c>
       <c r="C18" s="1">
-        <v>100.44080261</v>
+        <v>100.1328419</v>
       </c>
       <c r="D18" s="1">
         <v>104.823259</v>
       </c>
       <c r="E18" t="s">
         <v>8</v>
       </c>
       <c r="F18">
         <v>1.0</v>
       </c>
       <c r="G18" s="1">
         <v>141511.4</v>
       </c>
       <c r="H18" s="1">
-        <v>-4015.52</v>
+        <v>-4181.78</v>
       </c>
       <c r="I18" s="1">
-        <v>-2.8375947096842</v>
+        <v>-2.9550834773736</v>
       </c>
       <c r="J18">
         <v>0.0</v>
       </c>
       <c r="K18" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="L18" s="1">
-        <v>135595.08</v>
+        <v>135179.34</v>
       </c>
       <c r="M18" s="1">
-        <v>137495.88</v>
+        <v>137329.62</v>
       </c>
       <c r="N18" s="1">
         <v>0.28</v>
       </c>
       <c r="O18">
         <v>1</v>
       </c>
       <c r="Z18" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
     </row>
     <row r="19" spans="1:26">
       <c r="A19" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="B19" s="1">
         <v>100000.0</v>
       </c>
       <c r="C19" s="1">
-        <v>99.92554434</v>
+        <v>99.04718703</v>
       </c>
       <c r="D19" s="1">
         <v>104.07483</v>
       </c>
       <c r="E19" t="s">
         <v>8</v>
       </c>
       <c r="F19">
         <v>1.0</v>
       </c>
       <c r="G19" s="1">
         <v>104074.83</v>
       </c>
       <c r="H19" s="1">
-        <v>-2594.44</v>
+        <v>-3268.72</v>
       </c>
       <c r="I19" s="1">
-        <v>-2.4928601853109</v>
+        <v>-3.1407401770438</v>
       </c>
       <c r="J19">
         <v>0.0</v>
       </c>
       <c r="K19" t="s">
+        <v>86</v>
+      </c>
+      <c r="L19" s="1">
+        <v>99047.19</v>
+      </c>
+      <c r="M19" s="1">
+        <v>100806.11</v>
+      </c>
+      <c r="N19" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="O19">
+        <v>1</v>
+      </c>
+      <c r="Z19" t="s">
         <v>84</v>
-      </c>
-[...13 lines deleted...]
-        <v>82</v>
       </c>
     </row>
     <row r="20" spans="1:26">
       <c r="A20" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="B20" s="1">
         <v>1020000.0</v>
       </c>
       <c r="C20" s="1">
-        <v>89.64554169</v>
+        <v>89.45474356</v>
       </c>
       <c r="D20" s="1">
         <v>89.242955</v>
       </c>
       <c r="E20" t="s">
         <v>8</v>
       </c>
       <c r="F20">
         <v>1.0</v>
       </c>
       <c r="G20" s="1">
         <v>910278.14</v>
       </c>
       <c r="H20" s="1">
-        <v>14096.8</v>
+        <v>12957.57</v>
       </c>
       <c r="I20" s="1">
-        <v>1.5486255662473</v>
+        <v>1.4234737088161</v>
       </c>
       <c r="J20">
         <v>0.0</v>
       </c>
       <c r="K20" t="s">
+        <v>89</v>
+      </c>
+      <c r="L20" s="1">
+        <v>912438.38</v>
+      </c>
+      <c r="M20" s="1">
+        <v>923235.71</v>
+      </c>
+      <c r="N20" s="1">
+        <v>1.87</v>
+      </c>
+      <c r="O20">
+        <v>1</v>
+      </c>
+      <c r="Z20" t="s">
         <v>87</v>
-      </c>
-[...13 lines deleted...]
-        <v>85</v>
       </c>
     </row>
     <row r="21" spans="1:26">
       <c r="A21" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="B21" s="1">
         <v>200000.0</v>
       </c>
       <c r="C21" s="1">
-        <v>98.89200902</v>
+        <v>98.33307337</v>
       </c>
       <c r="D21" s="1">
         <v>99.783035</v>
       </c>
       <c r="E21" t="s">
         <v>8</v>
       </c>
       <c r="F21">
         <v>1.0</v>
       </c>
       <c r="G21" s="1">
         <v>199566.07</v>
       </c>
       <c r="H21" s="1">
-        <v>-680.68</v>
+        <v>-1453.35</v>
       </c>
       <c r="I21" s="1">
-        <v>-0.34108002427467</v>
+        <v>-0.72825505858787</v>
       </c>
       <c r="J21">
         <v>0.0</v>
       </c>
       <c r="K21" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="L21" s="1">
-        <v>197784.02</v>
+        <v>196666.14</v>
       </c>
       <c r="M21" s="1">
-        <v>198885.39</v>
+        <v>198112.72</v>
       </c>
       <c r="N21" s="1">
         <v>0.4</v>
       </c>
       <c r="O21">
         <v>1</v>
       </c>
       <c r="Z21" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
     </row>
     <row r="22" spans="1:26">
       <c r="A22" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="B22" s="1">
         <v>100000.0</v>
       </c>
       <c r="C22" s="1">
-        <v>100.50913582</v>
+        <v>100.0753736</v>
       </c>
       <c r="D22" s="1">
         <v>99.762</v>
       </c>
       <c r="E22" t="s">
         <v>8</v>
       </c>
       <c r="F22">
         <v>1.0</v>
       </c>
       <c r="G22" s="1">
         <v>99762.0</v>
       </c>
       <c r="H22" s="1">
-        <v>1385.15</v>
+        <v>1145.57</v>
       </c>
       <c r="I22" s="1">
-        <v>1.3884545217618</v>
+        <v>1.1483029610473</v>
       </c>
       <c r="J22">
         <v>0.0</v>
       </c>
       <c r="K22">
-        <v>638.01</v>
+        <v>832.19</v>
       </c>
       <c r="L22" s="1">
-        <v>100509.14</v>
+        <v>100075.38</v>
       </c>
       <c r="M22" s="1">
-        <v>101147.15</v>
+        <v>100907.57</v>
       </c>
       <c r="N22" s="1">
-        <v>0.21</v>
+        <v>0.2</v>
       </c>
       <c r="O22">
         <v>1</v>
       </c>
       <c r="Z22" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
     </row>
     <row r="23" spans="1:26">
       <c r="A23" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="B23" s="1">
         <v>160000.0</v>
       </c>
       <c r="C23" s="1">
-        <v>98.50640244</v>
+        <v>98.19382917</v>
       </c>
       <c r="D23" s="1">
         <v>99.799</v>
       </c>
       <c r="E23" t="s">
         <v>8</v>
       </c>
       <c r="F23">
         <v>1.0</v>
       </c>
       <c r="G23" s="1">
         <v>159678.4</v>
       </c>
       <c r="H23" s="1">
-        <v>1274.31</v>
+        <v>1061.86</v>
       </c>
       <c r="I23" s="1">
-        <v>0.79804782613052</v>
+        <v>0.66499914828806</v>
       </c>
       <c r="J23">
         <v>0.0</v>
       </c>
       <c r="K23" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="L23" s="1">
-        <v>157610.24</v>
+        <v>157110.12</v>
       </c>
       <c r="M23" s="1">
-        <v>160952.71</v>
+        <v>160740.26</v>
       </c>
       <c r="N23" s="1">
         <v>0.33</v>
       </c>
       <c r="O23">
         <v>1</v>
       </c>
       <c r="Z23" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
     </row>
     <row r="24" spans="1:26">
       <c r="A24" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="B24" s="1">
         <v>600000.0</v>
       </c>
       <c r="C24" s="1">
-        <v>100.18188922</v>
+        <v>99.97741706</v>
       </c>
       <c r="D24" s="1">
         <v>99.491</v>
       </c>
       <c r="E24" t="s">
         <v>8</v>
       </c>
       <c r="F24">
         <v>1.0</v>
       </c>
       <c r="G24" s="1">
         <v>596946.0</v>
       </c>
       <c r="H24" s="1">
-        <v>5378.21</v>
+        <v>5445.9</v>
       </c>
       <c r="I24" s="1">
-        <v>0.90095419016125</v>
+        <v>0.91229357429315</v>
       </c>
       <c r="J24">
         <v>0.0</v>
       </c>
       <c r="K24" t="s">
+        <v>100</v>
+      </c>
+      <c r="L24" s="1">
+        <v>599864.5</v>
+      </c>
+      <c r="M24" s="1">
+        <v>602391.9</v>
+      </c>
+      <c r="N24" s="1">
+        <v>1.22</v>
+      </c>
+      <c r="O24">
+        <v>1</v>
+      </c>
+      <c r="Z24" t="s">
         <v>98</v>
-      </c>
-[...13 lines deleted...]
-        <v>96</v>
       </c>
     </row>
     <row r="25" spans="1:26">
       <c r="A25" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="B25" s="1">
         <v>200000.0</v>
       </c>
       <c r="C25" s="1">
-        <v>95.11955872</v>
+        <v>95.15337585</v>
       </c>
       <c r="D25" s="1">
         <v>96.246745</v>
       </c>
       <c r="E25" t="s">
         <v>8</v>
       </c>
       <c r="F25">
         <v>1.0</v>
       </c>
       <c r="G25" s="1">
         <v>192493.49</v>
       </c>
       <c r="H25" s="1">
-        <v>-2254.37</v>
+        <v>-2114.82</v>
       </c>
       <c r="I25" s="1">
-        <v>-1.1711409045573</v>
+        <v>-1.0986449463823</v>
       </c>
       <c r="J25">
         <v>0.0</v>
       </c>
       <c r="K25">
-        <v>0.0</v>
+        <v>71.92</v>
       </c>
       <c r="L25" s="1">
-        <v>190239.12</v>
+        <v>190306.75</v>
       </c>
       <c r="M25" s="1">
-        <v>190239.12</v>
+        <v>190378.67</v>
       </c>
       <c r="N25" s="1">
         <v>0.39</v>
       </c>
       <c r="O25">
         <v>1</v>
       </c>
       <c r="Z25" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
     </row>
     <row r="26" spans="1:26">
       <c r="A26" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="B26" s="1">
         <v>100000.0</v>
       </c>
       <c r="C26" s="1">
-        <v>98.36550044</v>
+        <v>98.42922472</v>
       </c>
       <c r="D26" s="1">
         <v>96.98237</v>
       </c>
       <c r="E26" t="s">
         <v>8</v>
       </c>
       <c r="F26">
         <v>1.0</v>
       </c>
       <c r="G26" s="1">
         <v>96982.37</v>
       </c>
       <c r="H26" s="1">
-        <v>1386.21</v>
+        <v>1514.66</v>
       </c>
       <c r="I26" s="1">
-        <v>1.4293422608666</v>
+        <v>1.5617890138177</v>
       </c>
       <c r="J26">
         <v>0.0</v>
       </c>
       <c r="K26">
-        <v>3.08</v>
+        <v>67.81</v>
       </c>
       <c r="L26" s="1">
-        <v>98365.5</v>
+        <v>98429.22</v>
       </c>
       <c r="M26" s="1">
-        <v>98368.58</v>
+        <v>98497.03</v>
       </c>
       <c r="N26" s="1">
         <v>0.2</v>
       </c>
       <c r="O26">
         <v>1</v>
       </c>
       <c r="Z26" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
     </row>
     <row r="27" spans="1:26">
       <c r="A27" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="B27" s="1">
         <v>300000.0</v>
       </c>
       <c r="C27" s="1">
-        <v>99.40623765</v>
+        <v>99.52246451</v>
       </c>
       <c r="D27" s="1">
         <v>96.18004</v>
       </c>
       <c r="E27" t="s">
         <v>8</v>
       </c>
       <c r="F27">
         <v>1.0</v>
       </c>
       <c r="G27" s="1">
         <v>288540.12</v>
       </c>
       <c r="H27" s="1">
-        <v>10327.09</v>
+        <v>10727.55</v>
       </c>
       <c r="I27" s="1">
-        <v>3.5790828672283</v>
+        <v>3.7178711924013</v>
       </c>
       <c r="J27">
         <v>0.0</v>
       </c>
       <c r="K27">
-        <v>648.49</v>
+        <v>700.27</v>
       </c>
       <c r="L27" s="1">
-        <v>298218.72</v>
+        <v>298567.4</v>
       </c>
       <c r="M27" s="1">
-        <v>298867.21</v>
+        <v>299267.67</v>
       </c>
       <c r="N27" s="1">
         <v>0.61</v>
       </c>
       <c r="O27">
         <v>1</v>
       </c>
       <c r="Z27" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
     </row>
     <row r="28" spans="1:26">
       <c r="A28" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="B28" s="1">
         <v>600000.0</v>
       </c>
       <c r="C28" s="1">
-        <v>99.39080223</v>
+        <v>98.82101844</v>
       </c>
       <c r="D28" s="1">
         <v>99.427</v>
       </c>
       <c r="E28" t="s">
         <v>8</v>
       </c>
       <c r="F28">
         <v>1.0</v>
       </c>
       <c r="G28" s="1">
         <v>596562.0</v>
       </c>
       <c r="H28" s="1">
-        <v>1138.98</v>
+        <v>-985.2</v>
       </c>
       <c r="I28" s="1">
-        <v>0.19092399448842</v>
+        <v>-0.16514628823157</v>
       </c>
       <c r="J28">
         <v>0.0</v>
       </c>
       <c r="K28" t="s">
+        <v>109</v>
+      </c>
+      <c r="L28" s="1">
+        <v>592926.12</v>
+      </c>
+      <c r="M28" s="1">
+        <v>595576.8</v>
+      </c>
+      <c r="N28" s="1">
+        <v>1.21</v>
+      </c>
+      <c r="O28">
+        <v>1</v>
+      </c>
+      <c r="Z28" t="s">
         <v>107</v>
-      </c>
-[...13 lines deleted...]
-        <v>105</v>
       </c>
     </row>
     <row r="29" spans="1:26">
       <c r="A29" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="B29" s="1">
         <v>300000.0</v>
       </c>
       <c r="C29" s="1">
-        <v>101.15370564</v>
+        <v>100.80446525</v>
       </c>
       <c r="D29" s="1">
         <v>104.945653</v>
       </c>
       <c r="E29" t="s">
         <v>8</v>
       </c>
       <c r="F29">
         <v>1.0</v>
       </c>
       <c r="G29" s="1">
         <v>314836.96</v>
       </c>
       <c r="H29" s="1">
-        <v>-9419.68</v>
+        <v>-9863.29</v>
       </c>
       <c r="I29" s="1">
-        <v>-2.9919231846223</v>
+        <v>-3.1328246848782</v>
       </c>
       <c r="J29">
         <v>0.0</v>
       </c>
       <c r="K29" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="L29" s="1">
-        <v>303461.12</v>
+        <v>302413.4</v>
       </c>
       <c r="M29" s="1">
-        <v>305417.28</v>
+        <v>304973.67</v>
       </c>
       <c r="N29" s="1">
         <v>0.62</v>
       </c>
       <c r="O29">
         <v>1</v>
       </c>
       <c r="Z29" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
     </row>
     <row r="30" spans="1:26">
       <c r="A30" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="B30" s="1">
         <v>413000.0</v>
       </c>
       <c r="C30" s="1">
-        <v>100.68133785</v>
+        <v>100.06615529</v>
       </c>
       <c r="D30" s="1">
         <v>99.757</v>
       </c>
       <c r="E30" t="s">
         <v>8</v>
       </c>
       <c r="F30">
         <v>1.0</v>
       </c>
       <c r="G30" s="1">
         <v>411996.41</v>
       </c>
       <c r="H30" s="1">
-        <v>7591.09</v>
+        <v>5911.75</v>
       </c>
       <c r="I30" s="1">
-        <v>1.842513627728</v>
+        <v>1.4349032798611</v>
       </c>
       <c r="J30">
         <v>0.0</v>
       </c>
       <c r="K30" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="L30" s="1">
-        <v>415813.92</v>
+        <v>413273.23</v>
       </c>
       <c r="M30" s="1">
-        <v>419587.5</v>
+        <v>417908.16</v>
       </c>
       <c r="N30" s="1">
         <v>0.85</v>
       </c>
       <c r="O30">
         <v>1</v>
       </c>
       <c r="Z30" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
     </row>
     <row r="31" spans="1:26">
       <c r="A31" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="B31" s="1">
-        <v>100000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="C31" s="1">
-        <v>96.53829615</v>
+        <v>99.82756121</v>
       </c>
       <c r="D31" s="1">
-        <v>92.84792</v>
+        <v>103.290392</v>
       </c>
       <c r="E31" t="s">
         <v>8</v>
       </c>
       <c r="F31">
         <v>1.0</v>
       </c>
       <c r="G31" s="1">
-        <v>92847.92</v>
+        <v>516451.96</v>
       </c>
       <c r="H31" s="1">
-        <v>3761.34</v>
+        <v>-14389.5</v>
       </c>
       <c r="I31" s="1">
-        <v>4.051076211508</v>
+        <v>-2.786222362289</v>
       </c>
       <c r="J31">
         <v>0.0</v>
       </c>
-      <c r="K31">
-        <v>70.96</v>
+      <c r="K31" t="s">
+        <v>118</v>
       </c>
       <c r="L31" s="1">
-        <v>96538.3</v>
+        <v>499137.8</v>
       </c>
       <c r="M31" s="1">
-        <v>96609.26</v>
+        <v>502062.46</v>
       </c>
       <c r="N31" s="1">
-        <v>0.2</v>
+        <v>1.02</v>
       </c>
       <c r="O31">
         <v>1</v>
       </c>
       <c r="Z31" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="32" spans="1:26">
       <c r="A32" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="B32" s="1">
-        <v>200000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="C32" s="1">
-        <v>94.78709269</v>
+        <v>98.11340566</v>
       </c>
       <c r="D32" s="1">
-        <v>91.485975</v>
+        <v>99.288</v>
       </c>
       <c r="E32" t="s">
         <v>8</v>
       </c>
       <c r="F32">
         <v>1.0</v>
       </c>
       <c r="G32" s="1">
-        <v>182971.95</v>
+        <v>595728.0</v>
       </c>
       <c r="H32" s="1">
-        <v>7095.39</v>
+        <v>-6587.29</v>
       </c>
       <c r="I32" s="1">
-        <v>3.8778566878694</v>
+        <v>-1.1057546397013</v>
       </c>
       <c r="J32">
         <v>0.0</v>
       </c>
       <c r="K32">
-        <v>493.15</v>
+        <v>460.27</v>
       </c>
       <c r="L32" s="1">
-        <v>189574.19</v>
+        <v>588680.44</v>
       </c>
       <c r="M32" s="1">
-        <v>190067.34</v>
+        <v>589140.71</v>
       </c>
       <c r="N32" s="1">
-        <v>0.39</v>
+        <v>1.19</v>
       </c>
       <c r="O32">
         <v>1</v>
       </c>
       <c r="Z32" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
     </row>
     <row r="33" spans="1:26">
       <c r="A33" t="s">
-        <v>119</v>
+        <v>122</v>
       </c>
       <c r="B33" s="1">
-        <v>500000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="C33" s="1">
-        <v>100.45054869</v>
+        <v>98.11341982</v>
       </c>
       <c r="D33" s="1">
-        <v>103.290392</v>
+        <v>99.867094</v>
       </c>
       <c r="E33" t="s">
         <v>8</v>
       </c>
       <c r="F33">
         <v>1.0</v>
       </c>
       <c r="G33" s="1">
-        <v>516451.96</v>
+        <v>998670.94</v>
       </c>
       <c r="H33" s="1">
-        <v>-12281.41</v>
+        <v>11682.44</v>
       </c>
       <c r="I33" s="1">
-        <v>-2.3780353161986</v>
+        <v>1.1697987327037</v>
       </c>
       <c r="J33">
         <v>0.0</v>
       </c>
       <c r="K33" t="s">
-        <v>120</v>
+        <v>123</v>
       </c>
       <c r="L33" s="1">
-        <v>502252.74</v>
+        <v>981134.2</v>
       </c>
       <c r="M33" s="1">
-        <v>504170.55</v>
+        <v>1010353.38</v>
       </c>
       <c r="N33" s="1">
-        <v>1.03</v>
+        <v>2.05</v>
       </c>
       <c r="O33">
         <v>1</v>
       </c>
       <c r="Z33" t="s">
-        <v>118</v>
+        <v>121</v>
       </c>
     </row>
     <row r="34" spans="1:26">
       <c r="A34" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="B34" s="1">
-        <v>1000000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="C34" s="1">
-        <v>98.74035634</v>
+        <v>97.89277129</v>
       </c>
       <c r="D34" s="1">
-        <v>99.867094</v>
+        <v>96.0814</v>
       </c>
       <c r="E34" t="s">
         <v>8</v>
       </c>
       <c r="F34">
         <v>1.0</v>
       </c>
       <c r="G34" s="1">
-        <v>998670.94</v>
+        <v>96081.4</v>
       </c>
       <c r="H34" s="1">
-        <v>16010.02</v>
+        <v>1849.38</v>
       </c>
       <c r="I34" s="1">
-        <v>1.6031326594924</v>
+        <v>1.9248054253997</v>
       </c>
       <c r="J34">
         <v>0.0</v>
       </c>
-      <c r="K34" t="s">
-        <v>123</v>
+      <c r="K34">
+        <v>38.01</v>
       </c>
       <c r="L34" s="1">
-        <v>987403.56</v>
+        <v>97892.77</v>
       </c>
       <c r="M34" s="1">
-        <v>1014680.96</v>
+        <v>97930.78</v>
       </c>
       <c r="N34" s="1">
-        <v>2.06</v>
+        <v>0.2</v>
       </c>
       <c r="O34">
         <v>1</v>
       </c>
       <c r="Z34" t="s">
-        <v>121</v>
+        <v>124</v>
       </c>
     </row>
     <row r="35" spans="1:26">
       <c r="A35" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="B35" s="1">
-        <v>100000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="C35" s="1">
-        <v>97.77186129</v>
+        <v>100.98841441</v>
       </c>
       <c r="D35" s="1">
-        <v>96.0814</v>
+        <v>105.371746</v>
       </c>
       <c r="E35" t="s">
         <v>8</v>
       </c>
       <c r="F35">
         <v>1.0</v>
       </c>
       <c r="G35" s="1">
-        <v>96081.4</v>
+        <v>526858.73</v>
       </c>
       <c r="H35" s="1">
-        <v>1706.9</v>
+        <v>-20228.3</v>
       </c>
       <c r="I35" s="1">
-        <v>1.7765144970827</v>
+        <v>-3.839416308049</v>
       </c>
       <c r="J35">
         <v>0.0</v>
       </c>
-      <c r="K35">
-        <v>16.44</v>
+      <c r="K35" t="s">
+        <v>128</v>
       </c>
       <c r="L35" s="1">
-        <v>97771.86</v>
+        <v>504942.07</v>
       </c>
       <c r="M35" s="1">
-        <v>97788.3</v>
+        <v>506630.43</v>
       </c>
       <c r="N35" s="1">
-        <v>0.2</v>
+        <v>1.03</v>
       </c>
       <c r="O35">
         <v>1</v>
       </c>
       <c r="Z35" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
     </row>
     <row r="36" spans="1:26">
       <c r="A36" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="B36" s="1">
-        <v>500000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="C36" s="1">
-        <v>101.47567292</v>
+        <v>101.31372166</v>
       </c>
       <c r="D36" s="1">
-        <v>105.371746</v>
+        <v>105.72405</v>
       </c>
       <c r="E36" t="s">
         <v>8</v>
       </c>
       <c r="F36">
         <v>1.0</v>
       </c>
       <c r="G36" s="1">
-        <v>526858.73</v>
+        <v>105724.05</v>
       </c>
       <c r="H36" s="1">
-        <v>-18834.82</v>
+        <v>-4059.99</v>
       </c>
       <c r="I36" s="1">
-        <v>-3.5749279508</v>
+        <v>-3.8401763837083</v>
       </c>
       <c r="J36">
         <v>0.0</v>
       </c>
       <c r="K36">
-        <v>645.55</v>
+        <v>350.34</v>
       </c>
       <c r="L36" s="1">
-        <v>507378.36</v>
+        <v>101313.72</v>
       </c>
       <c r="M36" s="1">
-        <v>508023.91</v>
+        <v>101664.06</v>
       </c>
       <c r="N36" s="1">
-        <v>1.03</v>
+        <v>0.21</v>
       </c>
       <c r="O36">
         <v>1</v>
       </c>
       <c r="Z36" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
     </row>
     <row r="37" spans="1:26">
       <c r="A37" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="B37" s="1">
-        <v>100000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="C37" s="1">
-        <v>101.52221423</v>
+        <v>101.84519023</v>
       </c>
       <c r="D37" s="1">
-        <v>105.72405</v>
+        <v>102.534722</v>
       </c>
       <c r="E37" t="s">
         <v>8</v>
       </c>
       <c r="F37">
         <v>1.0</v>
       </c>
       <c r="G37" s="1">
-        <v>105724.05</v>
+        <v>512673.61</v>
       </c>
       <c r="H37" s="1">
-        <v>-4074.44</v>
+        <v>-1578.86</v>
       </c>
       <c r="I37" s="1">
-        <v>-3.853844040216</v>
+        <v>-0.30796592007145</v>
       </c>
       <c r="J37">
         <v>0.0</v>
       </c>
-      <c r="K37">
-        <v>127.4</v>
+      <c r="K37" t="s">
+        <v>133</v>
       </c>
       <c r="L37" s="1">
-        <v>101522.21</v>
+        <v>509225.96</v>
       </c>
       <c r="M37" s="1">
-        <v>101649.61</v>
+        <v>511094.75</v>
       </c>
       <c r="N37" s="1">
-        <v>0.21</v>
+        <v>1.04</v>
       </c>
       <c r="O37">
         <v>1</v>
       </c>
       <c r="Z37" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
     </row>
     <row r="38" spans="1:26">
       <c r="A38" t="s">
-        <v>131</v>
+        <v>135</v>
       </c>
       <c r="B38" s="1">
-        <v>500000.0</v>
+        <v>299000.0</v>
       </c>
       <c r="C38" s="1">
-        <v>102.05248878</v>
+        <v>100.38125202</v>
       </c>
       <c r="D38" s="1">
-        <v>102.534722</v>
+        <v>99.298</v>
       </c>
       <c r="E38" t="s">
         <v>8</v>
       </c>
       <c r="F38">
         <v>1.0</v>
       </c>
       <c r="G38" s="1">
-        <v>512673.61</v>
+        <v>296901.02</v>
       </c>
       <c r="H38" s="1">
-        <v>-1731.6</v>
+        <v>6540.21</v>
       </c>
       <c r="I38" s="1">
-        <v>-0.33775875454171</v>
+        <v>2.2028250357644</v>
       </c>
       <c r="J38">
         <v>0.0</v>
       </c>
-      <c r="K38">
-        <v>679.56</v>
+      <c r="K38" t="s">
+        <v>136</v>
       </c>
       <c r="L38" s="1">
-        <v>510262.45</v>
+        <v>300139.94</v>
       </c>
       <c r="M38" s="1">
-        <v>510942.01</v>
+        <v>303441.23</v>
       </c>
       <c r="N38" s="1">
-        <v>1.04</v>
+        <v>0.61</v>
       </c>
       <c r="O38">
         <v>1</v>
       </c>
       <c r="Z38" t="s">
-        <v>130</v>
+        <v>134</v>
       </c>
     </row>
     <row r="39" spans="1:26">
       <c r="A39" t="s">
-        <v>133</v>
+        <v>138</v>
       </c>
       <c r="B39" s="1">
-        <v>110000.0</v>
+        <v>355000.0</v>
       </c>
       <c r="C39" s="1">
-        <v>98.39184789</v>
+        <v>105.56558262</v>
       </c>
       <c r="D39" s="1">
-        <v>99.333</v>
+        <v>107.865242</v>
       </c>
       <c r="E39" t="s">
         <v>8</v>
       </c>
       <c r="F39">
         <v>1.0</v>
       </c>
       <c r="G39" s="1">
-        <v>109266.3</v>
+        <v>382921.61</v>
       </c>
       <c r="H39" s="1">
-        <v>1433.71</v>
+        <v>-7628.86</v>
       </c>
       <c r="I39" s="1">
-        <v>1.3121245983437</v>
+        <v>-1.9922772183059</v>
       </c>
       <c r="J39">
         <v>0.0</v>
       </c>
-      <c r="K39" t="s">
-        <v>134</v>
+      <c r="K39">
+        <v>534.93</v>
       </c>
       <c r="L39" s="1">
-        <v>108231.04</v>
+        <v>374757.82</v>
       </c>
       <c r="M39" s="1">
-        <v>110700.01</v>
+        <v>375292.75</v>
       </c>
       <c r="N39" s="1">
-        <v>0.23</v>
+        <v>0.76</v>
       </c>
       <c r="O39">
         <v>1</v>
       </c>
       <c r="Z39" t="s">
-        <v>132</v>
+        <v>137</v>
       </c>
     </row>
     <row r="40" spans="1:26">
       <c r="A40" t="s">
-        <v>136</v>
+        <v>140</v>
       </c>
       <c r="B40" s="1">
-        <v>299000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="C40" s="1">
-        <v>100.90179748</v>
+        <v>94.93471467</v>
       </c>
       <c r="D40" s="1">
-        <v>99.298</v>
+        <v>93.44648</v>
       </c>
       <c r="E40" t="s">
         <v>8</v>
       </c>
       <c r="F40">
         <v>1.0</v>
       </c>
       <c r="G40" s="1">
-        <v>296901.02</v>
+        <v>280339.44</v>
       </c>
       <c r="H40" s="1">
-        <v>7430.04</v>
+        <v>5391.42</v>
       </c>
       <c r="I40" s="1">
-        <v>2.5025309781691</v>
+        <v>1.9231757044246</v>
       </c>
       <c r="J40">
         <v>0.0</v>
       </c>
-      <c r="K40" t="s">
-        <v>137</v>
+      <c r="K40">
+        <v>926.71</v>
       </c>
       <c r="L40" s="1">
-        <v>301696.38</v>
+        <v>284804.15</v>
       </c>
       <c r="M40" s="1">
-        <v>304331.06</v>
+        <v>285730.86</v>
       </c>
       <c r="N40" s="1">
-        <v>0.62</v>
+        <v>0.58</v>
       </c>
       <c r="O40">
         <v>1</v>
       </c>
       <c r="Z40" t="s">
-        <v>135</v>
+        <v>139</v>
       </c>
     </row>
     <row r="41" spans="1:26">
       <c r="A41" t="s">
-        <v>139</v>
+        <v>142</v>
       </c>
       <c r="B41" s="1">
-        <v>355000.0</v>
+        <v>494000.0</v>
       </c>
       <c r="C41" s="1">
-        <v>106.01856335</v>
+        <v>99.22234847</v>
       </c>
       <c r="D41" s="1">
-        <v>107.865242</v>
+        <v>101.132352</v>
       </c>
       <c r="E41" t="s">
         <v>8</v>
       </c>
       <c r="F41">
         <v>1.0</v>
       </c>
       <c r="G41" s="1">
-        <v>382921.61</v>
+        <v>499593.82</v>
       </c>
       <c r="H41" s="1">
-        <v>10707.99</v>
+        <v>-4333.01</v>
       </c>
       <c r="I41" s="1">
-        <v>2.7963921910806</v>
+        <v>-0.86730656516127</v>
       </c>
       <c r="J41">
         <v>0.0</v>
       </c>
       <c r="K41" t="s">
-        <v>140</v>
+        <v>143</v>
       </c>
       <c r="L41" s="1">
-        <v>376365.9</v>
+        <v>490158.4</v>
       </c>
       <c r="M41" s="1">
-        <v>393629.6</v>
+        <v>495260.81</v>
       </c>
       <c r="N41" s="1">
-        <v>0.8</v>
+        <v>1.0</v>
       </c>
       <c r="O41">
         <v>1</v>
       </c>
       <c r="Z41" t="s">
-        <v>138</v>
+        <v>141</v>
       </c>
     </row>
     <row r="42" spans="1:26">
       <c r="A42" t="s">
-        <v>142</v>
+        <v>145</v>
       </c>
       <c r="B42" s="1">
-        <v>300000.0</v>
+        <v>305000.0</v>
       </c>
       <c r="C42" s="1">
-        <v>95.105896</v>
+        <v>96.371</v>
       </c>
       <c r="D42" s="1">
-        <v>93.44648</v>
+        <v>101.542662</v>
       </c>
       <c r="E42" t="s">
         <v>8</v>
       </c>
       <c r="F42">
         <v>1.0</v>
       </c>
       <c r="G42" s="1">
-        <v>280339.44</v>
+        <v>309705.12</v>
       </c>
       <c r="H42" s="1">
-        <v>5667.63</v>
+        <v>-12890.69</v>
       </c>
       <c r="I42" s="1">
-        <v>2.0217026901388</v>
+        <v>-4.1622463328989</v>
       </c>
       <c r="J42">
         <v>0.0</v>
       </c>
-      <c r="K42">
-        <v>689.38</v>
+      <c r="K42" t="s">
+        <v>146</v>
       </c>
       <c r="L42" s="1">
-        <v>285317.69</v>
+        <v>293931.55</v>
       </c>
       <c r="M42" s="1">
-        <v>286007.07</v>
+        <v>296814.43</v>
       </c>
       <c r="N42" s="1">
-        <v>0.58</v>
+        <v>0.6</v>
       </c>
       <c r="O42">
         <v>1</v>
       </c>
       <c r="Z42" t="s">
-        <v>141</v>
+        <v>144</v>
       </c>
     </row>
     <row r="43" spans="1:26">
       <c r="A43" t="s">
-        <v>144</v>
+        <v>148</v>
       </c>
       <c r="B43" s="1">
-        <v>494000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="C43" s="1">
-        <v>99.86221626</v>
+        <v>103.50864433</v>
       </c>
       <c r="D43" s="1">
-        <v>101.132352</v>
+        <v>104.38516</v>
       </c>
       <c r="E43" t="s">
         <v>8</v>
       </c>
       <c r="F43">
         <v>1.0</v>
       </c>
       <c r="G43" s="1">
-        <v>499593.82</v>
+        <v>835081.28</v>
       </c>
       <c r="H43" s="1">
-        <v>-2202.36</v>
+        <v>15042.67</v>
       </c>
       <c r="I43" s="1">
-        <v>-0.44083011275039</v>
+        <v>1.8013420202642</v>
       </c>
       <c r="J43">
         <v>0.0</v>
       </c>
       <c r="K43" t="s">
-        <v>145</v>
+        <v>149</v>
       </c>
       <c r="L43" s="1">
-        <v>493319.34</v>
+        <v>828069.16</v>
       </c>
       <c r="M43" s="1">
-        <v>497391.46</v>
+        <v>850123.95</v>
       </c>
       <c r="N43" s="1">
-        <v>1.01</v>
+        <v>1.72</v>
       </c>
       <c r="O43">
         <v>1</v>
       </c>
       <c r="Z43" t="s">
-        <v>143</v>
+        <v>147</v>
       </c>
     </row>
     <row r="44" spans="1:26">
       <c r="A44" t="s">
-        <v>147</v>
+        <v>151</v>
       </c>
       <c r="B44" s="1">
-        <v>305000.0</v>
+        <v>101000.0</v>
       </c>
       <c r="C44" s="1">
-        <v>97.108</v>
+        <v>99.20835294</v>
       </c>
       <c r="D44" s="1">
-        <v>101.542662</v>
+        <v>99.824</v>
       </c>
       <c r="E44" t="s">
         <v>8</v>
       </c>
       <c r="F44">
         <v>1.0</v>
       </c>
       <c r="G44" s="1">
-        <v>309705.12</v>
+        <v>100822.24</v>
       </c>
       <c r="H44" s="1">
-        <v>-11046.45</v>
+        <v>-560.93</v>
       </c>
       <c r="I44" s="1">
-        <v>-3.5667637654812</v>
+        <v>-0.55635542316854</v>
       </c>
       <c r="J44">
         <v>0.0</v>
       </c>
-      <c r="K44" t="s">
-        <v>148</v>
+      <c r="K44">
+        <v>60.88</v>
       </c>
       <c r="L44" s="1">
-        <v>296179.4</v>
+        <v>100200.43</v>
       </c>
       <c r="M44" s="1">
-        <v>298658.67</v>
+        <v>100261.31</v>
       </c>
       <c r="N44" s="1">
-        <v>0.61</v>
+        <v>0.2</v>
       </c>
       <c r="O44">
         <v>1</v>
       </c>
       <c r="Z44" t="s">
-        <v>146</v>
+        <v>150</v>
       </c>
     </row>
     <row r="45" spans="1:26">
       <c r="A45" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
       <c r="B45" s="1">
-        <v>800000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="C45" s="1">
-        <v>104.22914092</v>
+        <v>106.28974562</v>
       </c>
       <c r="D45" s="1">
-        <v>104.38516</v>
+        <v>110.72922</v>
       </c>
       <c r="E45" t="s">
         <v>8</v>
       </c>
       <c r="F45">
         <v>1.0</v>
       </c>
       <c r="G45" s="1">
-        <v>835081.28</v>
+        <v>110729.22</v>
       </c>
       <c r="H45" s="1">
-        <v>18792.94</v>
+        <v>-861.05</v>
       </c>
       <c r="I45" s="1">
-        <v>2.2504324369479</v>
+        <v>-0.77761768754444</v>
       </c>
       <c r="J45">
         <v>0.0</v>
       </c>
       <c r="K45" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="L45" s="1">
-        <v>833833.12</v>
+        <v>106289.75</v>
       </c>
       <c r="M45" s="1">
-        <v>853874.22</v>
+        <v>109868.17</v>
       </c>
       <c r="N45" s="1">
-        <v>1.74</v>
+        <v>0.22</v>
       </c>
       <c r="O45">
         <v>1</v>
       </c>
       <c r="Z45" t="s">
-        <v>149</v>
+        <v>152</v>
       </c>
     </row>
     <row r="46" spans="1:26">
       <c r="A46" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
       <c r="B46" s="1">
-        <v>101000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="C46" s="1">
-        <v>99.37144934</v>
+        <v>100.05419442</v>
       </c>
       <c r="D46" s="1">
-        <v>99.824</v>
+        <v>101.31079</v>
       </c>
       <c r="E46" t="s">
         <v>8</v>
       </c>
       <c r="F46">
         <v>1.0</v>
       </c>
       <c r="G46" s="1">
-        <v>100822.24</v>
+        <v>101310.79</v>
       </c>
       <c r="H46" s="1">
-        <v>2221.5</v>
+        <v>1242.03</v>
       </c>
       <c r="I46" s="1">
-        <v>2.2033829044068</v>
+        <v>1.2259602358248</v>
       </c>
       <c r="J46">
         <v>0.0</v>
       </c>
       <c r="K46" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="L46" s="1">
-        <v>100365.16</v>
+        <v>100054.19</v>
       </c>
       <c r="M46" s="1">
-        <v>103043.74</v>
+        <v>102552.82</v>
       </c>
       <c r="N46" s="1">
         <v>0.21</v>
       </c>
       <c r="O46">
         <v>1</v>
       </c>
       <c r="Z46" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
     </row>
     <row r="47" spans="1:26">
       <c r="A47" t="s">
-        <v>156</v>
+        <v>159</v>
       </c>
       <c r="B47" s="1">
-        <v>100000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="C47" s="1">
-        <v>106.66187534</v>
+        <v>92.92671101</v>
       </c>
       <c r="D47" s="1">
-        <v>110.72922</v>
+        <v>93.11093</v>
       </c>
       <c r="E47" t="s">
         <v>8</v>
       </c>
       <c r="F47">
         <v>1.0</v>
       </c>
       <c r="G47" s="1">
-        <v>110729.22</v>
+        <v>465554.65</v>
       </c>
       <c r="H47" s="1">
-        <v>-798.17</v>
+        <v>8750.14</v>
       </c>
       <c r="I47" s="1">
-        <v>-0.72083050887562</v>
+        <v>1.8795086677794</v>
       </c>
       <c r="J47">
         <v>0.0</v>
       </c>
       <c r="K47" t="s">
-        <v>157</v>
+        <v>160</v>
       </c>
       <c r="L47" s="1">
-        <v>106661.87</v>
+        <v>464633.56</v>
       </c>
       <c r="M47" s="1">
-        <v>109931.05</v>
+        <v>474304.79</v>
       </c>
       <c r="N47" s="1">
-        <v>0.22</v>
+        <v>0.96</v>
       </c>
       <c r="O47">
         <v>1</v>
       </c>
       <c r="Z47" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
     </row>
     <row r="48" spans="1:26">
       <c r="A48" t="s">
-        <v>159</v>
+        <v>162</v>
       </c>
       <c r="B48" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="C48" s="1">
-        <v>100.07976117</v>
+        <v>100.26666514</v>
       </c>
       <c r="D48" s="1">
-        <v>101.31079</v>
+        <v>99.572</v>
       </c>
       <c r="E48" t="s">
         <v>8</v>
       </c>
       <c r="F48">
         <v>1.0</v>
       </c>
       <c r="G48" s="1">
-        <v>101310.79</v>
+        <v>199144.0</v>
       </c>
       <c r="H48" s="1">
-        <v>1095.0</v>
+        <v>3470.15</v>
       </c>
       <c r="I48" s="1">
-        <v>1.0808325549529</v>
+        <v>1.7425330414173</v>
       </c>
       <c r="J48">
         <v>0.0</v>
       </c>
       <c r="K48" t="s">
-        <v>160</v>
+        <v>163</v>
       </c>
       <c r="L48" s="1">
-        <v>100079.76</v>
+        <v>200533.33</v>
       </c>
       <c r="M48" s="1">
-        <v>102405.79</v>
+        <v>202614.15</v>
       </c>
       <c r="N48" s="1">
-        <v>0.21</v>
+        <v>0.41</v>
       </c>
       <c r="O48">
         <v>1</v>
       </c>
       <c r="Z48" t="s">
-        <v>158</v>
+        <v>161</v>
       </c>
     </row>
     <row r="49" spans="1:26">
       <c r="A49" t="s">
-        <v>162</v>
+        <v>165</v>
       </c>
       <c r="B49" s="1">
-        <v>500000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="C49" s="1">
-        <v>93.33017393</v>
+        <v>98.97129241</v>
       </c>
       <c r="D49" s="1">
-        <v>93.11093</v>
+        <v>99.977263</v>
       </c>
       <c r="E49" t="s">
         <v>8</v>
       </c>
       <c r="F49">
         <v>1.0</v>
       </c>
       <c r="G49" s="1">
-        <v>465554.65</v>
+        <v>299931.79</v>
       </c>
       <c r="H49" s="1">
-        <v>10192.11</v>
+        <v>2735.51</v>
       </c>
       <c r="I49" s="1">
-        <v>2.1892402964937</v>
+        <v>0.91204403507878</v>
       </c>
       <c r="J49">
         <v>0.0</v>
       </c>
       <c r="K49" t="s">
-        <v>163</v>
+        <v>166</v>
       </c>
       <c r="L49" s="1">
-        <v>466650.87</v>
+        <v>296913.88</v>
       </c>
       <c r="M49" s="1">
-        <v>475746.76</v>
+        <v>302667.3</v>
       </c>
       <c r="N49" s="1">
-        <v>0.97</v>
+        <v>0.61</v>
       </c>
       <c r="O49">
         <v>1</v>
       </c>
       <c r="Z49" t="s">
-        <v>161</v>
+        <v>164</v>
       </c>
     </row>
     <row r="50" spans="1:26">
       <c r="A50" t="s">
-        <v>165</v>
+        <v>168</v>
       </c>
       <c r="B50" s="1">
-        <v>200000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="C50" s="1">
-        <v>100.78596335</v>
+        <v>100.11774493</v>
       </c>
       <c r="D50" s="1">
-        <v>99.572</v>
+        <v>101.98272</v>
       </c>
       <c r="E50" t="s">
         <v>8</v>
       </c>
       <c r="F50">
         <v>1.0</v>
       </c>
       <c r="G50" s="1">
-        <v>199144.0</v>
+        <v>407930.88</v>
       </c>
       <c r="H50" s="1">
-        <v>4062.86</v>
+        <v>-6781.82</v>
       </c>
       <c r="I50" s="1">
-        <v>2.0401618929016</v>
+        <v>-1.6624924300901</v>
       </c>
       <c r="J50">
         <v>0.0</v>
       </c>
-      <c r="K50" t="s">
-        <v>166</v>
+      <c r="K50">
+        <v>678.08</v>
       </c>
       <c r="L50" s="1">
-        <v>201571.93</v>
+        <v>400470.98</v>
       </c>
       <c r="M50" s="1">
-        <v>203206.86</v>
+        <v>401149.06</v>
       </c>
       <c r="N50" s="1">
-        <v>0.41</v>
+        <v>0.81</v>
       </c>
       <c r="O50">
         <v>1</v>
       </c>
       <c r="Z50" t="s">
-        <v>164</v>
+        <v>167</v>
       </c>
     </row>
     <row r="51" spans="1:26">
       <c r="A51" t="s">
-        <v>168</v>
+        <v>170</v>
       </c>
       <c r="B51" s="1">
         <v>300000.0</v>
       </c>
       <c r="C51" s="1">
-        <v>99.15098983</v>
+        <v>103.27765504</v>
       </c>
       <c r="D51" s="1">
-        <v>99.977263</v>
+        <v>110.511247</v>
       </c>
       <c r="E51" t="s">
         <v>8</v>
       </c>
       <c r="F51">
         <v>1.0</v>
       </c>
       <c r="G51" s="1">
-        <v>299931.79</v>
+        <v>331533.74</v>
       </c>
       <c r="H51" s="1">
-        <v>2584.19</v>
+        <v>-16867.9</v>
       </c>
       <c r="I51" s="1">
-        <v>0.86159256409599</v>
+        <v>-5.0878381186784</v>
       </c>
       <c r="J51">
         <v>0.0</v>
       </c>
       <c r="K51" t="s">
+        <v>171</v>
+      </c>
+      <c r="L51" s="1">
+        <v>309832.96</v>
+      </c>
+      <c r="M51" s="1">
+        <v>314665.84</v>
+      </c>
+      <c r="N51" s="1">
+        <v>0.64</v>
+      </c>
+      <c r="O51">
+        <v>1</v>
+      </c>
+      <c r="Z51" t="s">
         <v>169</v>
-      </c>
-[...13 lines deleted...]
-        <v>167</v>
       </c>
     </row>
     <row r="52" spans="1:26">
       <c r="A52" t="s">
-        <v>171</v>
+        <v>173</v>
       </c>
       <c r="B52" s="1">
-        <v>400000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="C52" s="1">
-        <v>100.20709009</v>
+        <v>100.01623258</v>
       </c>
       <c r="D52" s="1">
-        <v>101.98272</v>
+        <v>104.05285</v>
       </c>
       <c r="E52" t="s">
         <v>8</v>
       </c>
       <c r="F52">
         <v>1.0</v>
       </c>
       <c r="G52" s="1">
-        <v>407930.88</v>
+        <v>104052.85</v>
       </c>
       <c r="H52" s="1">
-        <v>9126.25</v>
+        <v>-3130.45</v>
       </c>
       <c r="I52" s="1">
-        <v>2.2372049892374</v>
+        <v>-3.0085192284498</v>
       </c>
       <c r="J52">
         <v>0.0</v>
       </c>
-      <c r="K52" t="s">
+      <c r="K52">
+        <v>906.16</v>
+      </c>
+      <c r="L52" s="1">
+        <v>100016.24</v>
+      </c>
+      <c r="M52" s="1">
+        <v>100922.4</v>
+      </c>
+      <c r="N52" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="O52">
+        <v>1</v>
+      </c>
+      <c r="Z52" t="s">
         <v>172</v>
-      </c>
-[...13 lines deleted...]
-        <v>170</v>
       </c>
     </row>
     <row r="53" spans="1:26">
       <c r="A53" t="s">
+        <v>175</v>
+      </c>
+      <c r="B53" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C53" s="1">
+        <v>99.13804059</v>
+      </c>
+      <c r="D53" s="1">
+        <v>103.191215</v>
+      </c>
+      <c r="E53" t="s">
+        <v>8</v>
+      </c>
+      <c r="F53">
+        <v>1.0</v>
+      </c>
+      <c r="G53" s="1">
+        <v>206382.43</v>
+      </c>
+      <c r="H53" s="1">
+        <v>-6159.77</v>
+      </c>
+      <c r="I53" s="1">
+        <v>-2.984638760189</v>
+      </c>
+      <c r="J53">
+        <v>0.0</v>
+      </c>
+      <c r="K53" t="s">
+        <v>176</v>
+      </c>
+      <c r="L53" s="1">
+        <v>198276.08</v>
+      </c>
+      <c r="M53" s="1">
+        <v>200222.66</v>
+      </c>
+      <c r="N53" s="1">
+        <v>0.41</v>
+      </c>
+      <c r="O53">
+        <v>1</v>
+      </c>
+      <c r="Z53" t="s">
         <v>174</v>
-      </c>
-[...43 lines deleted...]
-        <v>173</v>
       </c>
     </row>
     <row r="54" spans="1:26">
       <c r="A54" t="s">
+        <v>178</v>
+      </c>
+      <c r="B54" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="C54" s="1">
+        <v>98.37619467</v>
+      </c>
+      <c r="D54" s="1">
+        <v>99.92378</v>
+      </c>
+      <c r="E54" t="s">
+        <v>8</v>
+      </c>
+      <c r="F54">
+        <v>1.0</v>
+      </c>
+      <c r="G54" s="1">
+        <v>599542.68</v>
+      </c>
+      <c r="H54" s="1">
+        <v>7094.42</v>
+      </c>
+      <c r="I54" s="1">
+        <v>1.1833052485938</v>
+      </c>
+      <c r="J54">
+        <v>0.0</v>
+      </c>
+      <c r="K54" t="s">
+        <v>179</v>
+      </c>
+      <c r="L54" s="1">
+        <v>590257.17</v>
+      </c>
+      <c r="M54" s="1">
+        <v>606637.1</v>
+      </c>
+      <c r="N54" s="1">
+        <v>1.23</v>
+      </c>
+      <c r="O54">
+        <v>1</v>
+      </c>
+      <c r="Z54" t="s">
         <v>177</v>
-      </c>
-[...43 lines deleted...]
-        <v>176</v>
       </c>
     </row>
     <row r="55" spans="1:26">
       <c r="A55" t="s">
-        <v>179</v>
+        <v>181</v>
       </c>
       <c r="B55" s="1">
         <v>200000.0</v>
       </c>
       <c r="C55" s="1">
-        <v>99.9086986</v>
+        <v>87.98755045</v>
       </c>
       <c r="D55" s="1">
-        <v>103.191215</v>
+        <v>87.8623</v>
       </c>
       <c r="E55" t="s">
         <v>8</v>
       </c>
       <c r="F55">
         <v>1.0</v>
       </c>
       <c r="G55" s="1">
-        <v>206382.43</v>
+        <v>175724.6</v>
       </c>
       <c r="H55" s="1">
-        <v>-5035.58</v>
+        <v>2105.98</v>
       </c>
       <c r="I55" s="1">
-        <v>-2.4399266933721</v>
+        <v>1.1984548549264</v>
       </c>
       <c r="J55">
         <v>0.0</v>
       </c>
       <c r="K55" t="s">
+        <v>182</v>
+      </c>
+      <c r="L55" s="1">
+        <v>175975.1</v>
+      </c>
+      <c r="M55" s="1">
+        <v>177830.58</v>
+      </c>
+      <c r="N55" s="1">
+        <v>0.36</v>
+      </c>
+      <c r="O55">
+        <v>1</v>
+      </c>
+      <c r="Z55" t="s">
         <v>180</v>
-      </c>
-[...13 lines deleted...]
-        <v>178</v>
       </c>
     </row>
     <row r="56" spans="1:26">
       <c r="A56" t="s">
-        <v>182</v>
+        <v>184</v>
       </c>
       <c r="B56" s="1">
-        <v>600000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="C56" s="1">
-        <v>98.9661924</v>
+        <v>96.69293368</v>
       </c>
       <c r="D56" s="1">
-        <v>99.92378</v>
+        <v>98.434</v>
       </c>
       <c r="E56" t="s">
         <v>8</v>
       </c>
       <c r="F56">
         <v>1.0</v>
       </c>
       <c r="G56" s="1">
-        <v>599542.68</v>
+        <v>98434.0</v>
       </c>
       <c r="H56" s="1">
-        <v>9392.61</v>
+        <v>-1462.98</v>
       </c>
       <c r="I56" s="1">
-        <v>1.5666290846883</v>
+        <v>-1.4862547493752</v>
       </c>
       <c r="J56">
         <v>0.0</v>
       </c>
-      <c r="K56" t="s">
+      <c r="K56">
+        <v>278.08</v>
+      </c>
+      <c r="L56" s="1">
+        <v>96692.94</v>
+      </c>
+      <c r="M56" s="1">
+        <v>96971.02</v>
+      </c>
+      <c r="N56" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="O56">
+        <v>1</v>
+      </c>
+      <c r="Z56" t="s">
         <v>183</v>
-      </c>
-[...13 lines deleted...]
-        <v>181</v>
       </c>
     </row>
     <row r="57" spans="1:26">
       <c r="A57" t="s">
+        <v>186</v>
+      </c>
+      <c r="B57" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="C57" s="1">
+        <v>98.0519822</v>
+      </c>
+      <c r="D57" s="1">
+        <v>99.282902</v>
+      </c>
+      <c r="E57" t="s">
+        <v>8</v>
+      </c>
+      <c r="F57">
+        <v>1.0</v>
+      </c>
+      <c r="G57" s="1">
+        <v>595697.41</v>
+      </c>
+      <c r="H57" s="1">
+        <v>5097.36</v>
+      </c>
+      <c r="I57" s="1">
+        <v>0.85569618306717</v>
+      </c>
+      <c r="J57">
+        <v>0.0</v>
+      </c>
+      <c r="K57" t="s">
+        <v>187</v>
+      </c>
+      <c r="L57" s="1">
+        <v>588311.89</v>
+      </c>
+      <c r="M57" s="1">
+        <v>600794.77</v>
+      </c>
+      <c r="N57" s="1">
+        <v>1.22</v>
+      </c>
+      <c r="O57">
+        <v>1</v>
+      </c>
+      <c r="Z57" t="s">
         <v>185</v>
-      </c>
-[...43 lines deleted...]
-        <v>184</v>
       </c>
     </row>
     <row r="58" spans="1:26">
       <c r="A58" t="s">
+        <v>189</v>
+      </c>
+      <c r="B58" s="1">
+        <v>150000.0</v>
+      </c>
+      <c r="C58" s="1">
+        <v>98.91191382</v>
+      </c>
+      <c r="D58" s="1">
+        <v>100.356793</v>
+      </c>
+      <c r="E58" t="s">
+        <v>8</v>
+      </c>
+      <c r="F58">
+        <v>1.0</v>
+      </c>
+      <c r="G58" s="1">
+        <v>150535.19</v>
+      </c>
+      <c r="H58" s="1">
+        <v>1255.97</v>
+      </c>
+      <c r="I58" s="1">
+        <v>0.83433647640794</v>
+      </c>
+      <c r="J58">
+        <v>0.0</v>
+      </c>
+      <c r="K58" t="s">
+        <v>190</v>
+      </c>
+      <c r="L58" s="1">
+        <v>148367.87</v>
+      </c>
+      <c r="M58" s="1">
+        <v>151791.16</v>
+      </c>
+      <c r="N58" s="1">
+        <v>0.31</v>
+      </c>
+      <c r="O58">
+        <v>1</v>
+      </c>
+      <c r="Z58" t="s">
         <v>188</v>
-      </c>
-[...43 lines deleted...]
-        <v>187</v>
       </c>
     </row>
     <row r="59" spans="1:26">
       <c r="A59" t="s">
-        <v>190</v>
+        <v>192</v>
       </c>
       <c r="B59" s="1">
-        <v>600000.0</v>
+        <v>130000.0</v>
       </c>
       <c r="C59" s="1">
-        <v>98.58020463</v>
+        <v>103.85551919</v>
       </c>
       <c r="D59" s="1">
-        <v>99.282902</v>
+        <v>109.600592</v>
       </c>
       <c r="E59" t="s">
         <v>8</v>
       </c>
       <c r="F59">
         <v>1.0</v>
       </c>
       <c r="G59" s="1">
-        <v>595697.41</v>
+        <v>142480.77</v>
       </c>
       <c r="H59" s="1">
-        <v>7101.63</v>
+        <v>-7062.57</v>
       </c>
       <c r="I59" s="1">
-        <v>1.1921539158614</v>
+        <v>-4.9568583886794</v>
       </c>
       <c r="J59">
         <v>0.0</v>
       </c>
-      <c r="K59" t="s">
+      <c r="K59">
+        <v>406.03</v>
+      </c>
+      <c r="L59" s="1">
+        <v>135012.17</v>
+      </c>
+      <c r="M59" s="1">
+        <v>135418.2</v>
+      </c>
+      <c r="N59" s="1">
+        <v>0.27</v>
+      </c>
+      <c r="O59">
+        <v>1</v>
+      </c>
+      <c r="Z59" t="s">
         <v>191</v>
-      </c>
-[...13 lines deleted...]
-        <v>189</v>
       </c>
     </row>
     <row r="60" spans="1:26">
       <c r="A60" t="s">
+        <v>194</v>
+      </c>
+      <c r="B60" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="C60" s="1">
+        <v>85.51656192</v>
+      </c>
+      <c r="D60" s="1">
+        <v>85.527105</v>
+      </c>
+      <c r="E60" t="s">
+        <v>8</v>
+      </c>
+      <c r="F60">
+        <v>1.0</v>
+      </c>
+      <c r="G60" s="1">
+        <v>513162.63</v>
+      </c>
+      <c r="H60" s="1">
+        <v>-63.26</v>
+      </c>
+      <c r="I60" s="1">
+        <v>-0.012327475989434</v>
+      </c>
+      <c r="J60">
+        <v>0.0</v>
+      </c>
+      <c r="K60">
+        <v>0.0</v>
+      </c>
+      <c r="L60" s="1">
+        <v>513099.37</v>
+      </c>
+      <c r="M60" s="1">
+        <v>513099.37</v>
+      </c>
+      <c r="N60" s="1">
+        <v>1.04</v>
+      </c>
+      <c r="O60">
+        <v>1</v>
+      </c>
+      <c r="Z60" t="s">
         <v>193</v>
-      </c>
-[...43 lines deleted...]
-        <v>192</v>
       </c>
     </row>
     <row r="61" spans="1:26">
       <c r="A61" t="s">
         <v>196</v>
       </c>
       <c r="B61" s="1">
-        <v>130000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="C61" s="1">
-        <v>104.22200112</v>
+        <v>98.83404214</v>
       </c>
       <c r="D61" s="1">
-        <v>109.600592</v>
+        <v>100.789118</v>
       </c>
       <c r="E61" t="s">
         <v>8</v>
       </c>
       <c r="F61">
         <v>1.0</v>
       </c>
       <c r="G61" s="1">
-        <v>142480.77</v>
+        <v>1007891.18</v>
       </c>
       <c r="H61" s="1">
-        <v>-6941.42</v>
+        <v>-14756.24</v>
       </c>
       <c r="I61" s="1">
-        <v>-4.8718293703775</v>
+        <v>-1.4640707541463</v>
       </c>
       <c r="J61">
         <v>0.0</v>
       </c>
-      <c r="K61">
-        <v>50.75</v>
+      <c r="K61" t="s">
+        <v>197</v>
       </c>
       <c r="L61" s="1">
-        <v>135488.6</v>
+        <v>988340.42</v>
       </c>
       <c r="M61" s="1">
-        <v>135539.35</v>
+        <v>993134.94</v>
       </c>
       <c r="N61" s="1">
-        <v>0.28</v>
+        <v>2.01</v>
       </c>
       <c r="O61">
         <v>1</v>
       </c>
       <c r="Z61" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="62" spans="1:26">
       <c r="A62" t="s">
+        <v>199</v>
+      </c>
+      <c r="B62" s="1">
+        <v>288000.0</v>
+      </c>
+      <c r="C62" s="1">
+        <v>97.64584848</v>
+      </c>
+      <c r="D62" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E62" t="s">
+        <v>8</v>
+      </c>
+      <c r="F62">
+        <v>1.0</v>
+      </c>
+      <c r="G62" s="1">
+        <v>288000.0</v>
+      </c>
+      <c r="H62" s="1">
+        <v>2512.83</v>
+      </c>
+      <c r="I62" s="1">
+        <v>0.87251041666667</v>
+      </c>
+      <c r="J62">
+        <v>0.0</v>
+      </c>
+      <c r="K62" t="s">
+        <v>200</v>
+      </c>
+      <c r="L62" s="1">
+        <v>281220.04</v>
+      </c>
+      <c r="M62" s="1">
+        <v>290512.83</v>
+      </c>
+      <c r="N62" s="1">
+        <v>0.59</v>
+      </c>
+      <c r="O62">
+        <v>1</v>
+      </c>
+      <c r="Z62" t="s">
         <v>198</v>
-      </c>
-[...43 lines deleted...]
-        <v>197</v>
       </c>
     </row>
     <row r="63" spans="1:26">
       <c r="A63" t="s">
+        <v>202</v>
+      </c>
+      <c r="B63" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="C63" s="1">
+        <v>98.81320677</v>
+      </c>
+      <c r="D63" s="1">
+        <v>99.498222</v>
+      </c>
+      <c r="E63" t="s">
+        <v>8</v>
+      </c>
+      <c r="F63">
+        <v>1.0</v>
+      </c>
+      <c r="G63" s="1">
+        <v>497491.11</v>
+      </c>
+      <c r="H63" s="1">
+        <v>4665.68</v>
+      </c>
+      <c r="I63" s="1">
+        <v>0.93784188424995</v>
+      </c>
+      <c r="J63">
+        <v>0.0</v>
+      </c>
+      <c r="K63" t="s">
+        <v>203</v>
+      </c>
+      <c r="L63" s="1">
+        <v>494066.04</v>
+      </c>
+      <c r="M63" s="1">
+        <v>502156.79</v>
+      </c>
+      <c r="N63" s="1">
+        <v>1.02</v>
+      </c>
+      <c r="O63">
+        <v>1</v>
+      </c>
+      <c r="Z63" t="s">
         <v>201</v>
-      </c>
-[...43 lines deleted...]
-        <v>200</v>
       </c>
     </row>
     <row r="64" spans="1:26">
       <c r="A64" t="s">
+        <v>205</v>
+      </c>
+      <c r="B64" s="1">
+        <v>240000.0</v>
+      </c>
+      <c r="C64" s="1">
+        <v>99.73634706</v>
+      </c>
+      <c r="D64" s="1">
+        <v>101.900646</v>
+      </c>
+      <c r="E64" t="s">
+        <v>8</v>
+      </c>
+      <c r="F64">
+        <v>1.0</v>
+      </c>
+      <c r="G64" s="1">
+        <v>244561.55</v>
+      </c>
+      <c r="H64" s="1">
+        <v>3067.6</v>
+      </c>
+      <c r="I64" s="1">
+        <v>1.2543263648762</v>
+      </c>
+      <c r="J64">
+        <v>0.0</v>
+      </c>
+      <c r="K64" t="s">
+        <v>206</v>
+      </c>
+      <c r="L64" s="1">
+        <v>239367.23</v>
+      </c>
+      <c r="M64" s="1">
+        <v>247629.15</v>
+      </c>
+      <c r="N64" s="1">
+        <v>0.5</v>
+      </c>
+      <c r="O64">
+        <v>1</v>
+      </c>
+      <c r="Z64" t="s">
         <v>204</v>
-      </c>
-[...43 lines deleted...]
-        <v>203</v>
       </c>
     </row>
     <row r="65" spans="1:26">
       <c r="A65" t="s">
+        <v>208</v>
+      </c>
+      <c r="B65" s="1">
+        <v>372000.0</v>
+      </c>
+      <c r="C65" s="1">
+        <v>100.04858612</v>
+      </c>
+      <c r="D65" s="1">
+        <v>99.731</v>
+      </c>
+      <c r="E65" t="s">
+        <v>8</v>
+      </c>
+      <c r="F65">
+        <v>1.0</v>
+      </c>
+      <c r="G65" s="1">
+        <v>370999.32</v>
+      </c>
+      <c r="H65" s="1">
+        <v>2977.72</v>
+      </c>
+      <c r="I65" s="1">
+        <v>0.80262141720368</v>
+      </c>
+      <c r="J65">
+        <v>0.0</v>
+      </c>
+      <c r="K65" t="s">
+        <v>209</v>
+      </c>
+      <c r="L65" s="1">
+        <v>372180.74</v>
+      </c>
+      <c r="M65" s="1">
+        <v>373977.04</v>
+      </c>
+      <c r="N65" s="1">
+        <v>0.76</v>
+      </c>
+      <c r="O65">
+        <v>1</v>
+      </c>
+      <c r="Z65" t="s">
         <v>207</v>
-      </c>
-[...43 lines deleted...]
-        <v>206</v>
       </c>
     </row>
     <row r="66" spans="1:26">
       <c r="A66" t="s">
+        <v>211</v>
+      </c>
+      <c r="B66" s="1">
+        <v>130000.0</v>
+      </c>
+      <c r="C66" s="1">
+        <v>103.74635308</v>
+      </c>
+      <c r="D66" s="1">
+        <v>109.789346</v>
+      </c>
+      <c r="E66" t="s">
+        <v>8</v>
+      </c>
+      <c r="F66">
+        <v>1.0</v>
+      </c>
+      <c r="G66" s="1">
+        <v>142726.15</v>
+      </c>
+      <c r="H66" s="1">
+        <v>-6266.51</v>
+      </c>
+      <c r="I66" s="1">
+        <v>-4.3905829450314</v>
+      </c>
+      <c r="J66">
+        <v>0.0</v>
+      </c>
+      <c r="K66" t="s">
+        <v>212</v>
+      </c>
+      <c r="L66" s="1">
+        <v>134870.26</v>
+      </c>
+      <c r="M66" s="1">
+        <v>136459.64</v>
+      </c>
+      <c r="N66" s="1">
+        <v>0.28</v>
+      </c>
+      <c r="O66">
+        <v>1</v>
+      </c>
+      <c r="Z66" t="s">
         <v>210</v>
-      </c>
-[...43 lines deleted...]
-        <v>209</v>
       </c>
     </row>
     <row r="67" spans="1:26">
       <c r="A67" t="s">
+        <v>214</v>
+      </c>
+      <c r="B67" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C67" s="1">
+        <v>97.2456564</v>
+      </c>
+      <c r="D67" s="1">
+        <v>98.975</v>
+      </c>
+      <c r="E67" t="s">
+        <v>8</v>
+      </c>
+      <c r="F67">
+        <v>1.0</v>
+      </c>
+      <c r="G67" s="1">
+        <v>98975.0</v>
+      </c>
+      <c r="H67" s="1">
+        <v>955.59</v>
+      </c>
+      <c r="I67" s="1">
+        <v>0.96548623389745</v>
+      </c>
+      <c r="J67">
+        <v>0.0</v>
+      </c>
+      <c r="K67" t="s">
+        <v>215</v>
+      </c>
+      <c r="L67" s="1">
+        <v>97245.66</v>
+      </c>
+      <c r="M67" s="1">
+        <v>99930.59</v>
+      </c>
+      <c r="N67" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="O67">
+        <v>1</v>
+      </c>
+      <c r="Z67" t="s">
         <v>213</v>
-      </c>
-[...43 lines deleted...]
-        <v>212</v>
       </c>
     </row>
     <row r="68" spans="1:26">
       <c r="A68" t="s">
-        <v>215</v>
+        <v>217</v>
       </c>
       <c r="B68" s="1">
-        <v>130000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="C68" s="1">
-        <v>104.39626497</v>
+        <v>100.37916535</v>
       </c>
       <c r="D68" s="1">
-        <v>109.789346</v>
+        <v>99.711</v>
       </c>
       <c r="E68" t="s">
         <v>8</v>
       </c>
       <c r="F68">
         <v>1.0</v>
       </c>
       <c r="G68" s="1">
-        <v>142726.15</v>
+        <v>99711.0</v>
       </c>
       <c r="H68" s="1">
-        <v>-5748.85</v>
+        <v>2435.97</v>
       </c>
       <c r="I68" s="1">
-        <v>-4.0278883722429</v>
+        <v>2.4430303577339</v>
       </c>
       <c r="J68">
         <v>0.0</v>
       </c>
       <c r="K68" t="s">
+        <v>218</v>
+      </c>
+      <c r="L68" s="1">
+        <v>100379.16</v>
+      </c>
+      <c r="M68" s="1">
+        <v>102146.97</v>
+      </c>
+      <c r="N68" s="1">
+        <v>0.21</v>
+      </c>
+      <c r="O68">
+        <v>1</v>
+      </c>
+      <c r="Z68" t="s">
         <v>216</v>
-      </c>
-[...13 lines deleted...]
-        <v>214</v>
       </c>
     </row>
     <row r="69" spans="1:26">
       <c r="A69" t="s">
-        <v>218</v>
+        <v>220</v>
       </c>
       <c r="B69" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="C69" s="1">
-        <v>97.85805502</v>
+        <v>99.06544487</v>
       </c>
       <c r="D69" s="1">
-        <v>98.975</v>
+        <v>102.91498</v>
       </c>
       <c r="E69" t="s">
         <v>8</v>
       </c>
       <c r="F69">
         <v>1.0</v>
       </c>
       <c r="G69" s="1">
-        <v>98975.0</v>
+        <v>205829.96</v>
       </c>
       <c r="H69" s="1">
-        <v>1366.62</v>
+        <v>-4000.44</v>
       </c>
       <c r="I69" s="1">
-        <v>1.3807729224552</v>
+        <v>-1.94356545568</v>
       </c>
       <c r="J69">
         <v>0.0</v>
       </c>
       <c r="K69" t="s">
+        <v>221</v>
+      </c>
+      <c r="L69" s="1">
+        <v>198130.89</v>
+      </c>
+      <c r="M69" s="1">
+        <v>201829.52</v>
+      </c>
+      <c r="N69" s="1">
+        <v>0.41</v>
+      </c>
+      <c r="O69">
+        <v>1</v>
+      </c>
+      <c r="Z69" t="s">
         <v>219</v>
-      </c>
-[...13 lines deleted...]
-        <v>217</v>
       </c>
     </row>
     <row r="70" spans="1:26">
       <c r="A70" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="B70" s="1">
-        <v>100000.0</v>
+        <v>193000.0</v>
       </c>
       <c r="C70" s="1">
-        <v>101.10476076</v>
+        <v>98.50349176</v>
       </c>
       <c r="D70" s="1">
-        <v>99.711</v>
+        <v>99.223</v>
       </c>
       <c r="E70" t="s">
         <v>8</v>
       </c>
       <c r="F70">
         <v>1.0</v>
       </c>
       <c r="G70" s="1">
-        <v>99711.0</v>
+        <v>191500.39</v>
       </c>
       <c r="H70" s="1">
-        <v>2953.01</v>
+        <v>-159.27</v>
       </c>
       <c r="I70" s="1">
-        <v>2.9615689342199</v>
+        <v>-0.083169543414507</v>
       </c>
       <c r="J70">
         <v>0.0</v>
       </c>
       <c r="K70" t="s">
+        <v>224</v>
+      </c>
+      <c r="L70" s="1">
+        <v>190111.74</v>
+      </c>
+      <c r="M70" s="1">
+        <v>191341.12</v>
+      </c>
+      <c r="N70" s="1">
+        <v>0.39</v>
+      </c>
+      <c r="O70">
+        <v>1</v>
+      </c>
+      <c r="Z70" t="s">
         <v>222</v>
-      </c>
-[...13 lines deleted...]
-        <v>220</v>
       </c>
     </row>
     <row r="71" spans="1:26">
       <c r="A71" t="s">
-        <v>224</v>
+        <v>226</v>
       </c>
       <c r="B71" s="1">
-        <v>200000.0</v>
+        <v>285000.0</v>
       </c>
       <c r="C71" s="1">
-        <v>99.78017271</v>
+        <v>99.74565884</v>
       </c>
       <c r="D71" s="1">
-        <v>102.91498</v>
+        <v>102.724621</v>
       </c>
       <c r="E71" t="s">
         <v>8</v>
       </c>
       <c r="F71">
         <v>1.0</v>
       </c>
       <c r="G71" s="1">
-        <v>205829.96</v>
+        <v>292765.17</v>
       </c>
       <c r="H71" s="1">
-        <v>-3002.49</v>
+        <v>-5837.2</v>
       </c>
       <c r="I71" s="1">
-        <v>-1.458723501671</v>
+        <v>-1.9938164092402</v>
       </c>
       <c r="J71">
         <v>0.0</v>
       </c>
       <c r="K71" t="s">
+        <v>227</v>
+      </c>
+      <c r="L71" s="1">
+        <v>284275.13</v>
+      </c>
+      <c r="M71" s="1">
+        <v>286927.97</v>
+      </c>
+      <c r="N71" s="1">
+        <v>0.58</v>
+      </c>
+      <c r="O71">
+        <v>1</v>
+      </c>
+      <c r="Z71" t="s">
         <v>225</v>
-      </c>
-[...13 lines deleted...]
-        <v>223</v>
       </c>
     </row>
     <row r="72" spans="1:26">
       <c r="A72" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
       <c r="B72" s="1">
-        <v>193000.0</v>
+        <v>349000.0</v>
       </c>
       <c r="C72" s="1">
-        <v>99.21919099</v>
+        <v>97.52183081</v>
       </c>
       <c r="D72" s="1">
-        <v>99.223</v>
+        <v>99.735</v>
       </c>
       <c r="E72" t="s">
         <v>8</v>
       </c>
       <c r="F72">
         <v>1.0</v>
       </c>
       <c r="G72" s="1">
-        <v>191500.39</v>
+        <v>348075.15</v>
       </c>
       <c r="H72" s="1">
-        <v>805.63</v>
+        <v>-3708.07</v>
       </c>
       <c r="I72" s="1">
-        <v>0.42069366020612</v>
+        <v>-1.0653073050461</v>
       </c>
       <c r="J72">
         <v>0.0</v>
       </c>
-      <c r="K72">
-        <v>812.98</v>
+      <c r="K72" t="s">
+        <v>230</v>
       </c>
       <c r="L72" s="1">
-        <v>191493.04</v>
+        <v>340351.19</v>
       </c>
       <c r="M72" s="1">
-        <v>192306.02</v>
+        <v>344367.08</v>
       </c>
       <c r="N72" s="1">
-        <v>0.39</v>
+        <v>0.7</v>
       </c>
       <c r="O72">
         <v>1</v>
       </c>
       <c r="Z72" t="s">
-        <v>226</v>
+        <v>228</v>
       </c>
     </row>
     <row r="73" spans="1:26">
       <c r="A73" t="s">
-        <v>229</v>
+        <v>232</v>
       </c>
       <c r="B73" s="1">
-        <v>285000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="C73" s="1">
-        <v>99.66631428</v>
+        <v>98.1562444</v>
       </c>
       <c r="D73" s="1">
-        <v>102.724621</v>
+        <v>101.14437</v>
       </c>
       <c r="E73" t="s">
         <v>8</v>
       </c>
       <c r="F73">
         <v>1.0</v>
       </c>
       <c r="G73" s="1">
-        <v>292765.17</v>
+        <v>303433.11</v>
       </c>
       <c r="H73" s="1">
-        <v>-6247.8</v>
+        <v>-6373.28</v>
       </c>
       <c r="I73" s="1">
-        <v>-2.1340653329766</v>
+        <v>-2.1003904287176</v>
       </c>
       <c r="J73">
         <v>0.0</v>
       </c>
       <c r="K73" t="s">
-        <v>230</v>
+        <v>233</v>
       </c>
       <c r="L73" s="1">
-        <v>284049.0</v>
+        <v>294468.73</v>
       </c>
       <c r="M73" s="1">
-        <v>286517.37</v>
+        <v>297059.83</v>
       </c>
       <c r="N73" s="1">
-        <v>0.58</v>
+        <v>0.6</v>
       </c>
       <c r="O73">
         <v>1</v>
       </c>
       <c r="Z73" t="s">
-        <v>228</v>
+        <v>231</v>
       </c>
     </row>
     <row r="74" spans="1:26">
       <c r="A74" t="s">
-        <v>232</v>
+        <v>235</v>
       </c>
       <c r="B74" s="1">
-        <v>349000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="C74" s="1">
-        <v>97.97907691</v>
+        <v>88.60757046</v>
       </c>
       <c r="D74" s="1">
-        <v>99.735</v>
+        <v>86.69767</v>
       </c>
       <c r="E74" t="s">
         <v>8</v>
       </c>
       <c r="F74">
         <v>1.0</v>
       </c>
       <c r="G74" s="1">
-        <v>348075.15</v>
+        <v>173395.34</v>
       </c>
       <c r="H74" s="1">
-        <v>-2714.66</v>
+        <v>4543.09</v>
       </c>
       <c r="I74" s="1">
-        <v>-0.77990629322432</v>
+        <v>2.6200761796713</v>
       </c>
       <c r="J74">
         <v>0.0</v>
       </c>
-      <c r="K74" t="s">
-        <v>233</v>
+      <c r="K74">
+        <v>723.29</v>
       </c>
       <c r="L74" s="1">
-        <v>341946.98</v>
+        <v>177215.14</v>
       </c>
       <c r="M74" s="1">
-        <v>345360.49</v>
+        <v>177938.43</v>
       </c>
       <c r="N74" s="1">
-        <v>0.7</v>
+        <v>0.36</v>
       </c>
       <c r="O74">
         <v>1</v>
       </c>
       <c r="Z74" t="s">
-        <v>231</v>
+        <v>234</v>
       </c>
     </row>
     <row r="75" spans="1:26">
       <c r="A75" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
       <c r="B75" s="1">
-        <v>300000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="C75" s="1">
-        <v>98.93694518</v>
+        <v>95.97498117</v>
       </c>
       <c r="D75" s="1">
-        <v>101.14437</v>
+        <v>93.376495</v>
       </c>
       <c r="E75" t="s">
         <v>8</v>
       </c>
       <c r="F75">
         <v>1.0</v>
       </c>
       <c r="G75" s="1">
-        <v>303433.11</v>
+        <v>186752.99</v>
       </c>
       <c r="H75" s="1">
-        <v>-4592.14</v>
+        <v>7062.73</v>
       </c>
       <c r="I75" s="1">
-        <v>-1.5133945006858</v>
+        <v>3.7818564511337</v>
       </c>
       <c r="J75">
         <v>0.0</v>
       </c>
       <c r="K75" t="s">
+        <v>238</v>
+      </c>
+      <c r="L75" s="1">
+        <v>191949.97</v>
+      </c>
+      <c r="M75" s="1">
+        <v>193815.72</v>
+      </c>
+      <c r="N75" s="1">
+        <v>0.39</v>
+      </c>
+      <c r="O75">
+        <v>1</v>
+      </c>
+      <c r="Z75" t="s">
         <v>236</v>
-      </c>
-[...13 lines deleted...]
-        <v>234</v>
       </c>
     </row>
     <row r="76" spans="1:26">
       <c r="A76" t="s">
-        <v>238</v>
+        <v>240</v>
       </c>
       <c r="B76" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="C76" s="1">
-        <v>88.95063521</v>
+        <v>92.93865269</v>
       </c>
       <c r="D76" s="1">
-        <v>86.69767</v>
+        <v>94.91756</v>
       </c>
       <c r="E76" t="s">
         <v>8</v>
       </c>
       <c r="F76">
         <v>1.0</v>
       </c>
       <c r="G76" s="1">
-        <v>173395.34</v>
+        <v>94917.56</v>
       </c>
       <c r="H76" s="1">
-        <v>5171.68</v>
+        <v>-1355.96</v>
       </c>
       <c r="I76" s="1">
-        <v>2.9825945726108</v>
+        <v>-1.4285660103357</v>
       </c>
       <c r="J76">
         <v>0.0</v>
       </c>
       <c r="K76">
-        <v>665.75</v>
+        <v>622.95</v>
       </c>
       <c r="L76" s="1">
-        <v>177901.27</v>
+        <v>92938.65</v>
       </c>
       <c r="M76" s="1">
-        <v>178567.02</v>
+        <v>93561.6</v>
       </c>
       <c r="N76" s="1">
-        <v>0.36</v>
+        <v>0.19</v>
       </c>
       <c r="O76">
         <v>1</v>
       </c>
       <c r="Z76" t="s">
-        <v>237</v>
+        <v>239</v>
       </c>
     </row>
     <row r="77" spans="1:26">
       <c r="A77" t="s">
-        <v>240</v>
+        <v>242</v>
       </c>
       <c r="B77" s="1">
-        <v>200000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="C77" s="1">
-        <v>95.68607902</v>
+        <v>100.36662606</v>
       </c>
       <c r="D77" s="1">
-        <v>93.376495</v>
+        <v>100.0</v>
       </c>
       <c r="E77" t="s">
         <v>8</v>
       </c>
       <c r="F77">
         <v>1.0</v>
       </c>
       <c r="G77" s="1">
-        <v>186752.99</v>
+        <v>400000.0</v>
       </c>
       <c r="H77" s="1">
-        <v>6312.32</v>
+        <v>5777.82</v>
       </c>
       <c r="I77" s="1">
-        <v>3.3800369140007</v>
+        <v>1.444455</v>
       </c>
       <c r="J77">
         <v>0.0</v>
       </c>
       <c r="K77" t="s">
+        <v>243</v>
+      </c>
+      <c r="L77" s="1">
+        <v>401466.5</v>
+      </c>
+      <c r="M77" s="1">
+        <v>405777.82</v>
+      </c>
+      <c r="N77" s="1">
+        <v>0.82</v>
+      </c>
+      <c r="O77">
+        <v>1</v>
+      </c>
+      <c r="Z77" t="s">
         <v>241</v>
-      </c>
-[...13 lines deleted...]
-        <v>239</v>
       </c>
     </row>
     <row r="78" spans="1:26">
       <c r="A78" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
       <c r="B78" s="1">
-        <v>100000.0</v>
+        <v>140000.0</v>
       </c>
       <c r="C78" s="1">
-        <v>93.48310575</v>
+        <v>97.91831565</v>
       </c>
       <c r="D78" s="1">
-        <v>94.91756</v>
+        <v>96.7943</v>
       </c>
       <c r="E78" t="s">
         <v>8</v>
       </c>
       <c r="F78">
         <v>1.0</v>
       </c>
       <c r="G78" s="1">
-        <v>94917.56</v>
+        <v>135512.02</v>
       </c>
       <c r="H78" s="1">
-        <v>-933.77</v>
+        <v>2863.35</v>
       </c>
       <c r="I78" s="1">
-        <v>-0.98376949428536</v>
+        <v>2.1129859919437</v>
       </c>
       <c r="J78">
         <v>0.0</v>
       </c>
-      <c r="K78">
-        <v>500.68</v>
+      <c r="K78" t="s">
+        <v>246</v>
       </c>
       <c r="L78" s="1">
-        <v>93483.11</v>
+        <v>137085.64</v>
       </c>
       <c r="M78" s="1">
-        <v>93983.79</v>
+        <v>138375.37</v>
       </c>
       <c r="N78" s="1">
-        <v>0.19</v>
+        <v>0.28</v>
       </c>
       <c r="O78">
         <v>1</v>
       </c>
       <c r="Z78" t="s">
-        <v>242</v>
+        <v>244</v>
       </c>
     </row>
     <row r="79" spans="1:26">
       <c r="A79" t="s">
-        <v>245</v>
+        <v>248</v>
       </c>
       <c r="B79" s="1">
-        <v>400000.0</v>
+        <v>130000.0</v>
       </c>
       <c r="C79" s="1">
-        <v>100.43898975</v>
+        <v>100.63427686</v>
       </c>
       <c r="D79" s="1">
-        <v>100.0</v>
+        <v>107.1356</v>
       </c>
       <c r="E79" t="s">
         <v>8</v>
       </c>
       <c r="F79">
         <v>1.0</v>
       </c>
       <c r="G79" s="1">
-        <v>400000.0</v>
+        <v>139276.28</v>
       </c>
       <c r="H79" s="1">
-        <v>5061.3</v>
+        <v>-5912.27</v>
       </c>
       <c r="I79" s="1">
-        <v>1.265325</v>
+        <v>-4.2449941942734</v>
       </c>
       <c r="J79">
         <v>0.0</v>
       </c>
       <c r="K79" t="s">
-        <v>246</v>
+        <v>249</v>
       </c>
       <c r="L79" s="1">
-        <v>401755.95</v>
+        <v>130824.56</v>
       </c>
       <c r="M79" s="1">
-        <v>405061.3</v>
+        <v>133364.01</v>
       </c>
       <c r="N79" s="1">
-        <v>0.82</v>
+        <v>0.27</v>
       </c>
       <c r="O79">
         <v>1</v>
       </c>
       <c r="Z79" t="s">
-        <v>244</v>
+        <v>247</v>
       </c>
     </row>
     <row r="80" spans="1:26">
       <c r="A80" t="s">
-        <v>248</v>
+        <v>251</v>
       </c>
       <c r="B80" s="1">
-        <v>140000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="C80" s="1">
-        <v>97.91261136</v>
+        <v>102.3119322</v>
       </c>
       <c r="D80" s="1">
-        <v>96.7943</v>
+        <v>106.30133</v>
       </c>
       <c r="E80" t="s">
         <v>8</v>
       </c>
       <c r="F80">
         <v>1.0</v>
       </c>
       <c r="G80" s="1">
-        <v>135512.02</v>
+        <v>318903.99</v>
       </c>
       <c r="H80" s="1">
-        <v>2754.68</v>
+        <v>-1447.65</v>
       </c>
       <c r="I80" s="1">
-        <v>2.0327938436753</v>
+        <v>-0.45394540218829</v>
       </c>
       <c r="J80">
         <v>0.0</v>
       </c>
       <c r="K80" t="s">
-        <v>249</v>
+        <v>252</v>
       </c>
       <c r="L80" s="1">
-        <v>137077.66</v>
+        <v>306935.79</v>
       </c>
       <c r="M80" s="1">
-        <v>138266.7</v>
+        <v>317456.34</v>
       </c>
       <c r="N80" s="1">
-        <v>0.28</v>
+        <v>0.64</v>
       </c>
       <c r="O80">
         <v>1</v>
       </c>
       <c r="Z80" t="s">
-        <v>247</v>
+        <v>250</v>
       </c>
     </row>
     <row r="81" spans="1:26">
       <c r="A81" t="s">
-        <v>251</v>
+        <v>254</v>
       </c>
       <c r="B81" s="1">
-        <v>145000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="C81" s="1">
-        <v>93.0272843</v>
+        <v>81.66588852</v>
       </c>
       <c r="D81" s="1">
-        <v>93.402414</v>
+        <v>82.438423</v>
       </c>
       <c r="E81" t="s">
         <v>8</v>
       </c>
       <c r="F81">
         <v>1.0</v>
       </c>
       <c r="G81" s="1">
-        <v>135433.5</v>
+        <v>247315.27</v>
       </c>
       <c r="H81" s="1">
-        <v>17.69</v>
+        <v>649.52</v>
       </c>
       <c r="I81" s="1">
-        <v>0.013061760938025</v>
+        <v>0.26262834478437</v>
       </c>
       <c r="J81">
         <v>0.0</v>
       </c>
-      <c r="K81">
-        <v>561.63</v>
+      <c r="K81" t="s">
+        <v>255</v>
       </c>
       <c r="L81" s="1">
-        <v>134889.56</v>
+        <v>244997.67</v>
       </c>
       <c r="M81" s="1">
-        <v>135451.19</v>
+        <v>247964.79</v>
       </c>
       <c r="N81" s="1">
-        <v>0.28</v>
+        <v>0.5</v>
       </c>
       <c r="O81">
         <v>1</v>
       </c>
       <c r="Z81" t="s">
-        <v>250</v>
+        <v>253</v>
       </c>
     </row>
     <row r="82" spans="1:26">
       <c r="A82" t="s">
-        <v>253</v>
+        <v>257</v>
       </c>
       <c r="B82" s="1">
-        <v>135000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="C82" s="1">
-        <v>100.71374885</v>
+        <v>103.16210425</v>
       </c>
       <c r="D82" s="1">
-        <v>105.064793</v>
+        <v>109.37547</v>
       </c>
       <c r="E82" t="s">
         <v>8</v>
       </c>
       <c r="F82">
         <v>1.0</v>
       </c>
       <c r="G82" s="1">
-        <v>141837.47</v>
+        <v>109375.47</v>
       </c>
       <c r="H82" s="1">
-        <v>-3876.65</v>
+        <v>-4653.09</v>
       </c>
       <c r="I82" s="1">
-        <v>-2.7331635286501</v>
+        <v>-4.2542354332283</v>
       </c>
       <c r="J82">
         <v>0.0</v>
       </c>
       <c r="K82" t="s">
-        <v>254</v>
+        <v>258</v>
       </c>
       <c r="L82" s="1">
-        <v>135963.56</v>
+        <v>103162.11</v>
       </c>
       <c r="M82" s="1">
-        <v>137960.82</v>
+        <v>104722.38</v>
       </c>
       <c r="N82" s="1">
-        <v>0.28</v>
+        <v>0.21</v>
       </c>
       <c r="O82">
         <v>1</v>
       </c>
       <c r="Z82" t="s">
-        <v>252</v>
+        <v>256</v>
       </c>
     </row>
     <row r="83" spans="1:26">
       <c r="A83" t="s">
-        <v>256</v>
+        <v>260</v>
       </c>
       <c r="B83" s="1">
-        <v>130000.0</v>
+        <v>825000.0</v>
       </c>
       <c r="C83" s="1">
-        <v>101.54848131</v>
+        <v>68.03625323</v>
       </c>
       <c r="D83" s="1">
-        <v>107.1356</v>
+        <v>74.717804</v>
       </c>
       <c r="E83" t="s">
         <v>8</v>
       </c>
       <c r="F83">
         <v>1.0</v>
       </c>
       <c r="G83" s="1">
-        <v>139276.28</v>
+        <v>616421.88</v>
       </c>
       <c r="H83" s="1">
-        <v>-5013.63</v>
+        <v>-50573.99</v>
       </c>
       <c r="I83" s="1">
-        <v>-3.5997730553975</v>
+        <v>-8.2044443328326</v>
       </c>
       <c r="J83">
         <v>0.0</v>
       </c>
       <c r="K83" t="s">
-        <v>257</v>
+        <v>261</v>
       </c>
       <c r="L83" s="1">
-        <v>132013.03</v>
+        <v>561299.09</v>
       </c>
       <c r="M83" s="1">
-        <v>134262.65</v>
+        <v>565847.89</v>
       </c>
       <c r="N83" s="1">
-        <v>0.27</v>
+        <v>1.15</v>
       </c>
       <c r="O83">
         <v>1</v>
       </c>
       <c r="Z83" t="s">
-        <v>255</v>
+        <v>259</v>
       </c>
     </row>
     <row r="84" spans="1:26">
       <c r="A84" t="s">
-        <v>259</v>
+        <v>263</v>
       </c>
       <c r="B84" s="1">
-        <v>300000.0</v>
+        <v>132000.0</v>
       </c>
       <c r="C84" s="1">
-        <v>103.15912261</v>
+        <v>100.09722225</v>
       </c>
       <c r="D84" s="1">
-        <v>106.30133</v>
+        <v>99.973</v>
       </c>
       <c r="E84" t="s">
         <v>8</v>
       </c>
       <c r="F84">
         <v>1.0</v>
       </c>
       <c r="G84" s="1">
-        <v>318903.99</v>
+        <v>131964.36</v>
       </c>
       <c r="H84" s="1">
-        <v>403.51</v>
+        <v>2291.34</v>
       </c>
       <c r="I84" s="1">
-        <v>0.12653024504334</v>
+        <v>1.7363324461241</v>
       </c>
       <c r="J84">
         <v>0.0</v>
       </c>
       <c r="K84" t="s">
-        <v>260</v>
+        <v>264</v>
       </c>
       <c r="L84" s="1">
-        <v>309477.36</v>
+        <v>132128.33</v>
       </c>
       <c r="M84" s="1">
-        <v>319307.5</v>
+        <v>134255.7</v>
       </c>
       <c r="N84" s="1">
-        <v>0.65</v>
+        <v>0.27</v>
       </c>
       <c r="O84">
         <v>1</v>
       </c>
       <c r="Z84" t="s">
-        <v>258</v>
+        <v>262</v>
       </c>
     </row>
     <row r="85" spans="1:26">
       <c r="A85" t="s">
-        <v>262</v>
+        <v>266</v>
       </c>
       <c r="B85" s="1">
-        <v>300000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="C85" s="1">
-        <v>81.87873956</v>
+        <v>99.63677635</v>
       </c>
       <c r="D85" s="1">
-        <v>82.438423</v>
+        <v>99.766</v>
       </c>
       <c r="E85" t="s">
         <v>8</v>
       </c>
       <c r="F85">
         <v>1.0</v>
       </c>
       <c r="G85" s="1">
-        <v>247315.27</v>
+        <v>99766.0</v>
       </c>
       <c r="H85" s="1">
-        <v>1115.47</v>
+        <v>289.95</v>
       </c>
       <c r="I85" s="1">
-        <v>0.45103159218596</v>
+        <v>0.29063007437404</v>
       </c>
       <c r="J85">
         <v>0.0</v>
       </c>
-      <c r="K85" t="s">
-        <v>263</v>
+      <c r="K85">
+        <v>419.18</v>
       </c>
       <c r="L85" s="1">
-        <v>245636.22</v>
+        <v>99636.77</v>
       </c>
       <c r="M85" s="1">
-        <v>248430.74</v>
+        <v>100055.95</v>
       </c>
       <c r="N85" s="1">
-        <v>0.51</v>
+        <v>0.2</v>
       </c>
       <c r="O85">
         <v>1</v>
       </c>
       <c r="Z85" t="s">
-        <v>261</v>
+        <v>265</v>
       </c>
     </row>
     <row r="86" spans="1:26">
       <c r="A86" t="s">
-        <v>265</v>
+        <v>268</v>
       </c>
       <c r="B86" s="1">
-        <v>100000.0</v>
+        <v>135000.0</v>
       </c>
       <c r="C86" s="1">
-        <v>103.99818353</v>
+        <v>98.07626511</v>
       </c>
       <c r="D86" s="1">
-        <v>109.37547</v>
+        <v>104.002956</v>
       </c>
       <c r="E86" t="s">
         <v>8</v>
       </c>
       <c r="F86">
         <v>1.0</v>
       </c>
       <c r="G86" s="1">
-        <v>109375.47</v>
+        <v>140403.99</v>
       </c>
       <c r="H86" s="1">
-        <v>-4061.53</v>
+        <v>-6599.47</v>
       </c>
       <c r="I86" s="1">
-        <v>-3.7133829002061</v>
+        <v>-4.7003436298356</v>
       </c>
       <c r="J86">
         <v>0.0</v>
       </c>
       <c r="K86" t="s">
-        <v>266</v>
+        <v>269</v>
       </c>
       <c r="L86" s="1">
-        <v>103998.19</v>
+        <v>132402.96</v>
       </c>
       <c r="M86" s="1">
-        <v>105313.94</v>
+        <v>133804.52</v>
       </c>
       <c r="N86" s="1">
-        <v>0.21</v>
+        <v>0.27</v>
       </c>
       <c r="O86">
         <v>1</v>
       </c>
       <c r="Z86" t="s">
-        <v>264</v>
+        <v>267</v>
       </c>
     </row>
     <row r="87" spans="1:26">
       <c r="A87" t="s">
-        <v>268</v>
+        <v>271</v>
       </c>
       <c r="B87" s="1">
-        <v>825000.0</v>
+        <v>370000.0</v>
       </c>
       <c r="C87" s="1">
-        <v>69.17007327</v>
+        <v>76.889</v>
       </c>
       <c r="D87" s="1">
-        <v>74.717804</v>
+        <v>83.324986</v>
       </c>
       <c r="E87" t="s">
         <v>8</v>
       </c>
       <c r="F87">
         <v>1.0</v>
       </c>
       <c r="G87" s="1">
-        <v>616421.88</v>
+        <v>308302.45</v>
       </c>
       <c r="H87" s="1">
-        <v>-41813.3</v>
+        <v>-23458.36</v>
       </c>
       <c r="I87" s="1">
-        <v>-6.7832277465557</v>
+        <v>-7.6088788785169</v>
       </c>
       <c r="J87">
         <v>0.0</v>
       </c>
-      <c r="K87" t="s">
-        <v>269</v>
+      <c r="K87">
+        <v>354.79</v>
       </c>
       <c r="L87" s="1">
-        <v>570653.1</v>
+        <v>284489.3</v>
       </c>
       <c r="M87" s="1">
-        <v>574608.58</v>
+        <v>284844.09</v>
       </c>
       <c r="N87" s="1">
-        <v>1.17</v>
+        <v>0.58</v>
       </c>
       <c r="O87">
         <v>1</v>
       </c>
       <c r="Z87" t="s">
-        <v>267</v>
+        <v>270</v>
       </c>
     </row>
     <row r="88" spans="1:26">
       <c r="A88" t="s">
-        <v>271</v>
+        <v>273</v>
       </c>
       <c r="B88" s="1">
-        <v>132000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="C88" s="1">
-        <v>100.39384862</v>
+        <v>93.8356203</v>
       </c>
       <c r="D88" s="1">
-        <v>99.973</v>
+        <v>94.882578</v>
       </c>
       <c r="E88" t="s">
         <v>8</v>
       </c>
       <c r="F88">
         <v>1.0</v>
       </c>
       <c r="G88" s="1">
-        <v>131964.36</v>
+        <v>474412.89</v>
       </c>
       <c r="H88" s="1">
-        <v>2436.07</v>
+        <v>-2496.77</v>
       </c>
       <c r="I88" s="1">
-        <v>1.8460059973769</v>
+        <v>-0.52628629040834</v>
       </c>
       <c r="J88">
         <v>0.0</v>
       </c>
       <c r="K88" t="s">
+        <v>274</v>
+      </c>
+      <c r="L88" s="1">
+        <v>469178.11</v>
+      </c>
+      <c r="M88" s="1">
+        <v>471916.12</v>
+      </c>
+      <c r="N88" s="1">
+        <v>0.96</v>
+      </c>
+      <c r="O88">
+        <v>1</v>
+      </c>
+      <c r="Z88" t="s">
         <v>272</v>
-      </c>
-[...13 lines deleted...]
-        <v>270</v>
       </c>
     </row>
     <row r="89" spans="1:26">
       <c r="A89" t="s">
-        <v>274</v>
+        <v>276</v>
       </c>
       <c r="B89" s="1">
-        <v>100000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="C89" s="1">
-        <v>99.37575837</v>
+        <v>91.361756</v>
       </c>
       <c r="D89" s="1">
-        <v>99.766</v>
+        <v>99.086382</v>
       </c>
       <c r="E89" t="s">
         <v>8</v>
       </c>
       <c r="F89">
         <v>1.0</v>
       </c>
       <c r="G89" s="1">
-        <v>99766.0</v>
+        <v>495431.91</v>
       </c>
       <c r="H89" s="1">
-        <v>-215.58</v>
+        <v>-38212.17</v>
       </c>
       <c r="I89" s="1">
-        <v>-0.21608564039853</v>
+        <v>-7.7129004468041</v>
       </c>
       <c r="J89">
         <v>0.0</v>
       </c>
       <c r="K89">
-        <v>174.66</v>
+        <v>410.96</v>
       </c>
       <c r="L89" s="1">
-        <v>99375.76</v>
+        <v>456808.78</v>
       </c>
       <c r="M89" s="1">
-        <v>99550.42</v>
+        <v>457219.74</v>
       </c>
       <c r="N89" s="1">
-        <v>0.2</v>
+        <v>0.93</v>
       </c>
       <c r="O89">
         <v>1</v>
       </c>
       <c r="Z89" t="s">
-        <v>273</v>
+        <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:26">
       <c r="A90" t="s">
-        <v>276</v>
+        <v>278</v>
       </c>
       <c r="B90" s="1">
-        <v>135000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="C90" s="1">
-        <v>98.57790192</v>
+        <v>98.1278478</v>
       </c>
       <c r="D90" s="1">
-        <v>104.002956</v>
+        <v>99.957446</v>
       </c>
       <c r="E90" t="s">
         <v>8</v>
       </c>
       <c r="F90">
         <v>1.0</v>
       </c>
       <c r="G90" s="1">
-        <v>140403.99</v>
+        <v>699702.12</v>
       </c>
       <c r="H90" s="1">
-        <v>-6178.2</v>
+        <v>-8779.79</v>
       </c>
       <c r="I90" s="1">
-        <v>-4.4003022991013</v>
+        <v>-1.2547896810717</v>
       </c>
       <c r="J90">
         <v>0.0</v>
       </c>
       <c r="K90" t="s">
+        <v>279</v>
+      </c>
+      <c r="L90" s="1">
+        <v>686894.93</v>
+      </c>
+      <c r="M90" s="1">
+        <v>690922.33</v>
+      </c>
+      <c r="N90" s="1">
+        <v>1.4</v>
+      </c>
+      <c r="O90">
+        <v>1</v>
+      </c>
+      <c r="Z90" t="s">
         <v>277</v>
-      </c>
-[...13 lines deleted...]
-        <v>275</v>
       </c>
     </row>
     <row r="91" spans="1:26">
       <c r="A91" t="s">
-        <v>279</v>
+        <v>281</v>
       </c>
       <c r="B91" s="1">
-        <v>370000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="C91" s="1">
-        <v>78.314</v>
+        <v>98.25051374</v>
       </c>
       <c r="D91" s="1">
-        <v>83.324986</v>
+        <v>100.0</v>
       </c>
       <c r="E91" t="s">
         <v>8</v>
       </c>
       <c r="F91">
         <v>1.0</v>
       </c>
       <c r="G91" s="1">
-        <v>308302.45</v>
+        <v>100000.0</v>
       </c>
       <c r="H91" s="1">
-        <v>-12083.39</v>
+        <v>839.55</v>
       </c>
       <c r="I91" s="1">
-        <v>-3.9193298658509</v>
+        <v>0.83955</v>
       </c>
       <c r="J91">
         <v>0.0</v>
       </c>
       <c r="K91" t="s">
+        <v>282</v>
+      </c>
+      <c r="L91" s="1">
+        <v>98250.51</v>
+      </c>
+      <c r="M91" s="1">
+        <v>100839.55</v>
+      </c>
+      <c r="N91" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="O91">
+        <v>1</v>
+      </c>
+      <c r="Z91" t="s">
         <v>280</v>
-      </c>
-[...13 lines deleted...]
-        <v>278</v>
       </c>
     </row>
     <row r="92" spans="1:26">
       <c r="A92" t="s">
-        <v>282</v>
+        <v>284</v>
       </c>
       <c r="B92" s="1">
-        <v>500000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="C92" s="1">
-        <v>94.05193964</v>
+        <v>103.39196539</v>
       </c>
       <c r="D92" s="1">
-        <v>94.882578</v>
+        <v>108.334343</v>
       </c>
       <c r="E92" t="s">
         <v>8</v>
       </c>
       <c r="F92">
         <v>1.0</v>
       </c>
       <c r="G92" s="1">
-        <v>474412.89</v>
+        <v>650006.06</v>
       </c>
       <c r="H92" s="1">
-        <v>-1882.64</v>
+        <v>-22447.86</v>
       </c>
       <c r="I92" s="1">
-        <v>-0.39683576051233</v>
+        <v>-3.4534847259732</v>
       </c>
       <c r="J92">
         <v>0.0</v>
       </c>
       <c r="K92" t="s">
+        <v>285</v>
+      </c>
+      <c r="L92" s="1">
+        <v>620351.79</v>
+      </c>
+      <c r="M92" s="1">
+        <v>627558.2</v>
+      </c>
+      <c r="N92" s="1">
+        <v>1.27</v>
+      </c>
+      <c r="O92">
+        <v>1</v>
+      </c>
+      <c r="Z92" t="s">
         <v>283</v>
-      </c>
-[...13 lines deleted...]
-        <v>281</v>
       </c>
     </row>
     <row r="93" spans="1:26">
       <c r="A93" t="s">
-        <v>285</v>
+        <v>287</v>
       </c>
       <c r="B93" s="1">
-        <v>500000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="C93" s="1">
-        <v>91.87648163</v>
+        <v>97.21893528</v>
       </c>
       <c r="D93" s="1">
-        <v>99.086382</v>
+        <v>98.642</v>
       </c>
       <c r="E93" t="s">
         <v>8</v>
       </c>
       <c r="F93">
         <v>1.0</v>
       </c>
       <c r="G93" s="1">
-        <v>495431.91</v>
+        <v>295926.0</v>
       </c>
       <c r="H93" s="1">
-        <v>-26213.89</v>
+        <v>-2327.41</v>
       </c>
       <c r="I93" s="1">
-        <v>-5.291118612041</v>
+        <v>-0.78648378310794</v>
       </c>
       <c r="J93">
         <v>0.0</v>
       </c>
       <c r="K93" t="s">
+        <v>288</v>
+      </c>
+      <c r="L93" s="1">
+        <v>291656.81</v>
+      </c>
+      <c r="M93" s="1">
+        <v>293598.59</v>
+      </c>
+      <c r="N93" s="1">
+        <v>0.59</v>
+      </c>
+      <c r="O93">
+        <v>1</v>
+      </c>
+      <c r="Z93" t="s">
         <v>286</v>
-      </c>
-[...13 lines deleted...]
-        <v>284</v>
       </c>
     </row>
     <row r="94" spans="1:26">
       <c r="A94" t="s">
-        <v>288</v>
+        <v>290</v>
       </c>
       <c r="B94" s="1">
-        <v>700000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="C94" s="1">
-        <v>99.01414793</v>
+        <v>90.84203981</v>
       </c>
       <c r="D94" s="1">
-        <v>99.957446</v>
+        <v>89.22416</v>
       </c>
       <c r="E94" t="s">
         <v>8</v>
       </c>
       <c r="F94">
         <v>1.0</v>
       </c>
       <c r="G94" s="1">
-        <v>699702.12</v>
+        <v>178448.32</v>
       </c>
       <c r="H94" s="1">
-        <v>-3985.28</v>
+        <v>4205.62</v>
       </c>
       <c r="I94" s="1">
-        <v>-0.56956808991804</v>
+        <v>2.3567719774554</v>
       </c>
       <c r="J94">
         <v>0.0</v>
       </c>
-      <c r="K94" t="s">
+      <c r="K94">
+        <v>969.86</v>
+      </c>
+      <c r="L94" s="1">
+        <v>181684.08</v>
+      </c>
+      <c r="M94" s="1">
+        <v>182653.94</v>
+      </c>
+      <c r="N94" s="1">
+        <v>0.37</v>
+      </c>
+      <c r="O94">
+        <v>1</v>
+      </c>
+      <c r="Z94" t="s">
         <v>289</v>
-      </c>
-[...13 lines deleted...]
-        <v>287</v>
       </c>
     </row>
     <row r="95" spans="1:26">
       <c r="A95" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
       <c r="B95" s="1">
         <v>100000.0</v>
       </c>
       <c r="C95" s="1">
-        <v>98.15135697</v>
+        <v>98.2218176</v>
       </c>
       <c r="D95" s="1">
-        <v>100.0</v>
+        <v>99.75655</v>
       </c>
       <c r="E95" t="s">
         <v>8</v>
       </c>
       <c r="F95">
         <v>1.0</v>
       </c>
       <c r="G95" s="1">
-        <v>100000.0</v>
+        <v>99756.55</v>
       </c>
       <c r="H95" s="1">
-        <v>524.64</v>
+        <v>410.82</v>
       </c>
       <c r="I95" s="1">
-        <v>0.52464</v>
+        <v>0.41182258207606</v>
       </c>
       <c r="J95">
         <v>0.0</v>
       </c>
       <c r="K95" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="L95" s="1">
-        <v>98151.35</v>
+        <v>98221.82</v>
       </c>
       <c r="M95" s="1">
-        <v>100524.64</v>
+        <v>100167.37</v>
       </c>
       <c r="N95" s="1">
         <v>0.2</v>
       </c>
       <c r="O95">
         <v>1</v>
       </c>
       <c r="Z95" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
     </row>
     <row r="96" spans="1:26">
       <c r="A96" t="s">
+        <v>295</v>
+      </c>
+      <c r="B96" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C96" s="1">
+        <v>101.22274787</v>
+      </c>
+      <c r="D96" s="1">
+        <v>107.36234</v>
+      </c>
+      <c r="E96" t="s">
+        <v>8</v>
+      </c>
+      <c r="F96">
+        <v>1.0</v>
+      </c>
+      <c r="G96" s="1">
+        <v>107362.34</v>
+      </c>
+      <c r="H96" s="1">
+        <v>-4462.88</v>
+      </c>
+      <c r="I96" s="1">
+        <v>-4.1568393535387</v>
+      </c>
+      <c r="J96">
+        <v>0.0</v>
+      </c>
+      <c r="K96" t="s">
+        <v>58</v>
+      </c>
+      <c r="L96" s="1">
+        <v>101222.75</v>
+      </c>
+      <c r="M96" s="1">
+        <v>102899.46</v>
+      </c>
+      <c r="N96" s="1">
+        <v>0.21</v>
+      </c>
+      <c r="O96">
+        <v>1</v>
+      </c>
+      <c r="Z96" t="s">
         <v>294</v>
-      </c>
-[...43 lines deleted...]
-        <v>293</v>
       </c>
     </row>
     <row r="97" spans="1:26">
       <c r="A97" t="s">
         <v>297</v>
       </c>
       <c r="B97" s="1">
         <v>300000.0</v>
       </c>
       <c r="C97" s="1">
-        <v>98.09919277</v>
+        <v>101.01978986</v>
       </c>
       <c r="D97" s="1">
-        <v>98.642</v>
+        <v>103.74867</v>
       </c>
       <c r="E97" t="s">
         <v>8</v>
       </c>
       <c r="F97">
         <v>1.0</v>
       </c>
       <c r="G97" s="1">
-        <v>295926.0</v>
+        <v>311246.01</v>
       </c>
       <c r="H97" s="1">
-        <v>-441.78</v>
+        <v>2832.2</v>
       </c>
       <c r="I97" s="1">
-        <v>-0.14928732183046</v>
+        <v>0.90995544007134</v>
       </c>
       <c r="J97">
         <v>0.0</v>
       </c>
       <c r="K97" t="s">
         <v>298</v>
       </c>
       <c r="L97" s="1">
-        <v>294297.58</v>
+        <v>303059.37</v>
       </c>
       <c r="M97" s="1">
-        <v>295484.22</v>
+        <v>314078.21</v>
       </c>
       <c r="N97" s="1">
-        <v>0.6</v>
+        <v>0.64</v>
       </c>
       <c r="O97">
         <v>1</v>
       </c>
       <c r="Z97" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="98" spans="1:26">
       <c r="A98" t="s">
         <v>300</v>
       </c>
       <c r="B98" s="1">
-        <v>200000.0</v>
+        <v>150000.0</v>
       </c>
       <c r="C98" s="1">
-        <v>91.08661224</v>
+        <v>102.00131698</v>
       </c>
       <c r="D98" s="1">
-        <v>89.22416</v>
+        <v>106.489533</v>
       </c>
       <c r="E98" t="s">
         <v>8</v>
       </c>
       <c r="F98">
         <v>1.0</v>
       </c>
       <c r="G98" s="1">
-        <v>178448.32</v>
+        <v>159734.3</v>
       </c>
       <c r="H98" s="1">
-        <v>4579.7</v>
+        <v>-641.91</v>
       </c>
       <c r="I98" s="1">
-        <v>2.5664012975858</v>
+        <v>-0.40186109057353</v>
       </c>
       <c r="J98">
         <v>0.0</v>
       </c>
-      <c r="K98">
-        <v>854.79</v>
+      <c r="K98" t="s">
+        <v>301</v>
       </c>
       <c r="L98" s="1">
-        <v>182173.23</v>
+        <v>153001.98</v>
       </c>
       <c r="M98" s="1">
-        <v>183028.02</v>
+        <v>159092.39</v>
       </c>
       <c r="N98" s="1">
-        <v>0.37</v>
+        <v>0.32</v>
       </c>
       <c r="O98">
         <v>1</v>
       </c>
       <c r="Z98" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="99" spans="1:26">
       <c r="A99" t="s">
+        <v>303</v>
+      </c>
+      <c r="B99" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="C99" s="1">
+        <v>105.34025793</v>
+      </c>
+      <c r="D99" s="1">
+        <v>110.013816</v>
+      </c>
+      <c r="E99" t="s">
+        <v>8</v>
+      </c>
+      <c r="F99">
+        <v>1.0</v>
+      </c>
+      <c r="G99" s="1">
+        <v>550069.08</v>
+      </c>
+      <c r="H99" s="1">
+        <v>-19561.28</v>
+      </c>
+      <c r="I99" s="1">
+        <v>-3.5561497112326</v>
+      </c>
+      <c r="J99">
+        <v>0.0</v>
+      </c>
+      <c r="K99" t="s">
+        <v>304</v>
+      </c>
+      <c r="L99" s="1">
+        <v>526701.29</v>
+      </c>
+      <c r="M99" s="1">
+        <v>530507.8</v>
+      </c>
+      <c r="N99" s="1">
+        <v>1.07</v>
+      </c>
+      <c r="O99">
+        <v>1</v>
+      </c>
+      <c r="Z99" t="s">
         <v>302</v>
-      </c>
-[...43 lines deleted...]
-        <v>301</v>
       </c>
     </row>
     <row r="100" spans="1:26">
       <c r="A100" t="s">
+        <v>306</v>
+      </c>
+      <c r="B100" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="C100" s="1">
+        <v>92.239</v>
+      </c>
+      <c r="D100" s="1">
+        <v>104.270342</v>
+      </c>
+      <c r="E100" t="s">
+        <v>8</v>
+      </c>
+      <c r="F100">
+        <v>1.0</v>
+      </c>
+      <c r="G100" s="1">
+        <v>625622.05</v>
+      </c>
+      <c r="H100" s="1">
+        <v>-58872.98</v>
+      </c>
+      <c r="I100" s="1">
+        <v>-9.4103109057617</v>
+      </c>
+      <c r="J100">
+        <v>0.0</v>
+      </c>
+      <c r="K100" t="s">
+        <v>307</v>
+      </c>
+      <c r="L100" s="1">
+        <v>553434.0</v>
+      </c>
+      <c r="M100" s="1">
+        <v>566749.07</v>
+      </c>
+      <c r="N100" s="1">
+        <v>1.15</v>
+      </c>
+      <c r="O100">
+        <v>1</v>
+      </c>
+      <c r="Z100" t="s">
         <v>305</v>
-      </c>
-[...43 lines deleted...]
-        <v>304</v>
       </c>
     </row>
     <row r="101" spans="1:26">
       <c r="A101" t="s">
+        <v>309</v>
+      </c>
+      <c r="B101" s="1">
+        <v>285000.0</v>
+      </c>
+      <c r="C101" s="1">
+        <v>98.11257811</v>
+      </c>
+      <c r="D101" s="1">
+        <v>97.791014</v>
+      </c>
+      <c r="E101" t="s">
+        <v>8</v>
+      </c>
+      <c r="F101">
+        <v>1.0</v>
+      </c>
+      <c r="G101" s="1">
+        <v>278704.39</v>
+      </c>
+      <c r="H101" s="1">
+        <v>4008.51</v>
+      </c>
+      <c r="I101" s="1">
+        <v>1.4382658271009</v>
+      </c>
+      <c r="J101">
+        <v>0.0</v>
+      </c>
+      <c r="K101" t="s">
+        <v>310</v>
+      </c>
+      <c r="L101" s="1">
+        <v>279620.85</v>
+      </c>
+      <c r="M101" s="1">
+        <v>282712.9</v>
+      </c>
+      <c r="N101" s="1">
+        <v>0.57</v>
+      </c>
+      <c r="O101">
+        <v>1</v>
+      </c>
+      <c r="Z101" t="s">
         <v>308</v>
-      </c>
-[...43 lines deleted...]
-        <v>307</v>
       </c>
     </row>
     <row r="102" spans="1:26">
       <c r="A102" t="s">
+        <v>312</v>
+      </c>
+      <c r="B102" s="1">
+        <v>365000.0</v>
+      </c>
+      <c r="C102" s="1">
+        <v>101.16818702</v>
+      </c>
+      <c r="D102" s="1">
+        <v>105.094956</v>
+      </c>
+      <c r="E102" t="s">
+        <v>8</v>
+      </c>
+      <c r="F102">
+        <v>1.0</v>
+      </c>
+      <c r="G102" s="1">
+        <v>383596.59</v>
+      </c>
+      <c r="H102" s="1">
+        <v>-460.21</v>
+      </c>
+      <c r="I102" s="1">
+        <v>-0.11997239078689</v>
+      </c>
+      <c r="J102">
+        <v>0.0</v>
+      </c>
+      <c r="K102" t="s">
+        <v>313</v>
+      </c>
+      <c r="L102" s="1">
+        <v>369263.88</v>
+      </c>
+      <c r="M102" s="1">
+        <v>383136.38</v>
+      </c>
+      <c r="N102" s="1">
+        <v>0.78</v>
+      </c>
+      <c r="O102">
+        <v>1</v>
+      </c>
+      <c r="Z102" t="s">
         <v>311</v>
-      </c>
-[...43 lines deleted...]
-        <v>310</v>
       </c>
     </row>
     <row r="103" spans="1:26">
       <c r="A103" t="s">
+        <v>315</v>
+      </c>
+      <c r="B103" s="1">
+        <v>295000.0</v>
+      </c>
+      <c r="C103" s="1">
+        <v>101.1895</v>
+      </c>
+      <c r="D103" s="1">
+        <v>105.485329</v>
+      </c>
+      <c r="E103" t="s">
+        <v>8</v>
+      </c>
+      <c r="F103">
+        <v>1.0</v>
+      </c>
+      <c r="G103" s="1">
+        <v>311181.72</v>
+      </c>
+      <c r="H103" s="1">
+        <v>-10191.79</v>
+      </c>
+      <c r="I103" s="1">
+        <v>-3.2751891724231</v>
+      </c>
+      <c r="J103">
+        <v>0.0</v>
+      </c>
+      <c r="K103" t="s">
+        <v>316</v>
+      </c>
+      <c r="L103" s="1">
+        <v>298509.03</v>
+      </c>
+      <c r="M103" s="1">
+        <v>300989.93</v>
+      </c>
+      <c r="N103" s="1">
+        <v>0.61</v>
+      </c>
+      <c r="O103">
+        <v>1</v>
+      </c>
+      <c r="Z103" t="s">
         <v>314</v>
-      </c>
-[...43 lines deleted...]
-        <v>313</v>
       </c>
     </row>
     <row r="104" spans="1:26">
       <c r="A104" t="s">
+        <v>318</v>
+      </c>
+      <c r="B104" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C104" s="1">
+        <v>99.5479153</v>
+      </c>
+      <c r="D104" s="1">
+        <v>99.616</v>
+      </c>
+      <c r="E104" t="s">
+        <v>8</v>
+      </c>
+      <c r="F104">
+        <v>1.0</v>
+      </c>
+      <c r="G104" s="1">
+        <v>199232.0</v>
+      </c>
+      <c r="H104" s="1">
+        <v>161.78</v>
+      </c>
+      <c r="I104" s="1">
+        <v>0.081201814969483</v>
+      </c>
+      <c r="J104">
+        <v>0.0</v>
+      </c>
+      <c r="K104">
+        <v>297.95</v>
+      </c>
+      <c r="L104" s="1">
+        <v>199095.83</v>
+      </c>
+      <c r="M104" s="1">
+        <v>199393.78</v>
+      </c>
+      <c r="N104" s="1">
+        <v>0.4</v>
+      </c>
+      <c r="O104">
+        <v>1</v>
+      </c>
+      <c r="Z104" t="s">
         <v>317</v>
-      </c>
-[...43 lines deleted...]
-        <v>316</v>
       </c>
     </row>
     <row r="105" spans="1:26">
       <c r="A105" t="s">
         <v>320</v>
       </c>
       <c r="B105" s="1">
-        <v>285000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="C105" s="1">
-        <v>98.15602339</v>
+        <v>98.41999955</v>
       </c>
       <c r="D105" s="1">
-        <v>97.791014</v>
+        <v>100.292605</v>
       </c>
       <c r="E105" t="s">
         <v>8</v>
       </c>
       <c r="F105">
         <v>1.0</v>
       </c>
       <c r="G105" s="1">
-        <v>278704.39</v>
+        <v>200585.21</v>
       </c>
       <c r="H105" s="1">
-        <v>3886.37</v>
+        <v>2670.54</v>
       </c>
       <c r="I105" s="1">
-        <v>1.3944416160793</v>
+        <v>1.3313743321355</v>
       </c>
       <c r="J105">
         <v>0.0</v>
       </c>
       <c r="K105" t="s">
         <v>321</v>
       </c>
       <c r="L105" s="1">
-        <v>279744.66</v>
+        <v>196840.0</v>
       </c>
       <c r="M105" s="1">
-        <v>282590.76</v>
+        <v>203255.75</v>
       </c>
       <c r="N105" s="1">
-        <v>0.58</v>
+        <v>0.41</v>
       </c>
       <c r="O105">
         <v>1</v>
       </c>
       <c r="Z105" t="s">
         <v>319</v>
       </c>
     </row>
     <row r="106" spans="1:26">
       <c r="A106" t="s">
         <v>323</v>
       </c>
       <c r="B106" s="1">
-        <v>365000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="C106" s="1">
-        <v>101.53154758</v>
+        <v>100.84376956</v>
       </c>
       <c r="D106" s="1">
-        <v>105.094956</v>
+        <v>106.064042</v>
       </c>
       <c r="E106" t="s">
         <v>8</v>
       </c>
       <c r="F106">
         <v>1.0</v>
       </c>
       <c r="G106" s="1">
-        <v>383596.59</v>
+        <v>530320.21</v>
       </c>
       <c r="H106" s="1">
-        <v>52.31</v>
+        <v>-20450.68</v>
       </c>
       <c r="I106" s="1">
-        <v>0.013636721848857</v>
+        <v>-3.8562890145182</v>
       </c>
       <c r="J106">
         <v>0.0</v>
       </c>
       <c r="K106" t="s">
         <v>324</v>
       </c>
       <c r="L106" s="1">
-        <v>370590.15</v>
+        <v>504218.85</v>
       </c>
       <c r="M106" s="1">
-        <v>383648.9</v>
+        <v>509869.53</v>
       </c>
       <c r="N106" s="1">
-        <v>0.78</v>
+        <v>1.03</v>
       </c>
       <c r="O106">
         <v>1</v>
       </c>
       <c r="Z106" t="s">
         <v>322</v>
       </c>
     </row>
     <row r="107" spans="1:26">
       <c r="A107" t="s">
         <v>326</v>
       </c>
       <c r="B107" s="1">
-        <v>295000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="C107" s="1">
-        <v>102.709</v>
+        <v>100.11654938</v>
       </c>
       <c r="D107" s="1">
-        <v>105.485329</v>
+        <v>99.297</v>
       </c>
       <c r="E107" t="s">
         <v>8</v>
       </c>
       <c r="F107">
         <v>1.0</v>
       </c>
       <c r="G107" s="1">
-        <v>311181.72</v>
+        <v>99297.0</v>
       </c>
       <c r="H107" s="1">
-        <v>-6394.78</v>
+        <v>1984.62</v>
       </c>
       <c r="I107" s="1">
-        <v>-2.0549986033884</v>
+        <v>1.9986706547026</v>
       </c>
       <c r="J107">
         <v>0.0</v>
       </c>
       <c r="K107" t="s">
         <v>327</v>
       </c>
       <c r="L107" s="1">
-        <v>302991.55</v>
+        <v>100116.55</v>
       </c>
       <c r="M107" s="1">
-        <v>304786.94</v>
+        <v>101281.62</v>
       </c>
       <c r="N107" s="1">
-        <v>0.62</v>
+        <v>0.21</v>
       </c>
       <c r="O107">
         <v>1</v>
       </c>
       <c r="Z107" t="s">
         <v>325</v>
       </c>
     </row>
     <row r="108" spans="1:26">
       <c r="A108" t="s">
         <v>329</v>
       </c>
       <c r="B108" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="C108" s="1">
-        <v>100.03264987</v>
+        <v>100.64129815</v>
       </c>
       <c r="D108" s="1">
-        <v>99.616</v>
+        <v>100.24168</v>
       </c>
       <c r="E108" t="s">
         <v>8</v>
       </c>
       <c r="F108">
         <v>1.0</v>
       </c>
       <c r="G108" s="1">
-        <v>199232.0</v>
+        <v>100241.68</v>
       </c>
       <c r="H108" s="1">
-        <v>1925.77</v>
+        <v>1377.7</v>
       </c>
       <c r="I108" s="1">
-        <v>0.96659673144876</v>
+        <v>1.3743784022774</v>
       </c>
       <c r="J108">
         <v>0.0</v>
       </c>
-      <c r="K108" t="s">
-        <v>330</v>
+      <c r="K108">
+        <v>978.08</v>
       </c>
       <c r="L108" s="1">
-        <v>200065.3</v>
+        <v>100641.3</v>
       </c>
       <c r="M108" s="1">
-        <v>201157.77</v>
+        <v>101619.38</v>
       </c>
       <c r="N108" s="1">
-        <v>0.41</v>
+        <v>0.21</v>
       </c>
       <c r="O108">
         <v>1</v>
       </c>
       <c r="Z108" t="s">
         <v>328</v>
       </c>
     </row>
     <row r="109" spans="1:26">
       <c r="A109" t="s">
+        <v>331</v>
+      </c>
+      <c r="B109" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C109" s="1">
+        <v>99.29452972</v>
+      </c>
+      <c r="D109" s="1">
+        <v>99.884</v>
+      </c>
+      <c r="E109" t="s">
+        <v>8</v>
+      </c>
+      <c r="F109">
+        <v>1.0</v>
+      </c>
+      <c r="G109" s="1">
+        <v>99884.0</v>
+      </c>
+      <c r="H109" s="1">
+        <v>651.97</v>
+      </c>
+      <c r="I109" s="1">
+        <v>0.65272716350967</v>
+      </c>
+      <c r="J109">
+        <v>0.0</v>
+      </c>
+      <c r="K109" t="s">
         <v>332</v>
       </c>
-      <c r="B109" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="L109" s="1">
-        <v>197236.73</v>
+        <v>99294.53</v>
       </c>
       <c r="M109" s="1">
-        <v>203235.36</v>
+        <v>100535.97</v>
       </c>
       <c r="N109" s="1">
-        <v>0.41</v>
+        <v>0.2</v>
       </c>
       <c r="O109">
         <v>1</v>
       </c>
       <c r="Z109" t="s">
-        <v>331</v>
+        <v>330</v>
       </c>
     </row>
     <row r="110" spans="1:26">
       <c r="A110" t="s">
-        <v>335</v>
+        <v>334</v>
       </c>
       <c r="B110" s="1">
-        <v>500000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="C110" s="1">
-        <v>101.37629215</v>
+        <v>96.6235716</v>
       </c>
       <c r="D110" s="1">
-        <v>106.064042</v>
+        <v>97.65639</v>
       </c>
       <c r="E110" t="s">
         <v>8</v>
       </c>
       <c r="F110">
         <v>1.0</v>
       </c>
       <c r="G110" s="1">
-        <v>530320.21</v>
+        <v>97656.39</v>
       </c>
       <c r="H110" s="1">
-        <v>-18866.83</v>
+        <v>-131.04</v>
       </c>
       <c r="I110" s="1">
-        <v>-3.5576298327382</v>
+        <v>-0.13418476763272</v>
       </c>
       <c r="J110">
         <v>0.0</v>
       </c>
-      <c r="K110" t="s">
-        <v>336</v>
+      <c r="K110">
+        <v>901.78</v>
       </c>
       <c r="L110" s="1">
-        <v>506881.46</v>
+        <v>96623.57</v>
       </c>
       <c r="M110" s="1">
-        <v>511453.38</v>
+        <v>97525.35</v>
       </c>
       <c r="N110" s="1">
-        <v>1.04</v>
+        <v>0.2</v>
       </c>
       <c r="O110">
         <v>1</v>
       </c>
       <c r="Z110" t="s">
-        <v>334</v>
+        <v>333</v>
       </c>
     </row>
     <row r="111" spans="1:26">
       <c r="A111" t="s">
-        <v>338</v>
+        <v>336</v>
       </c>
       <c r="B111" s="1">
-        <v>100000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="C111" s="1">
-        <v>100.51403349</v>
+        <v>84.34605026</v>
       </c>
       <c r="D111" s="1">
-        <v>99.297</v>
+        <v>86.56115</v>
       </c>
       <c r="E111" t="s">
         <v>8</v>
       </c>
       <c r="F111">
         <v>1.0</v>
       </c>
       <c r="G111" s="1">
-        <v>99297.0</v>
+        <v>259683.45</v>
       </c>
       <c r="H111" s="1">
-        <v>2187.92</v>
+        <v>-3208.66</v>
       </c>
       <c r="I111" s="1">
-        <v>2.2034099721039</v>
+        <v>-1.235604348294</v>
       </c>
       <c r="J111">
         <v>0.0</v>
       </c>
-      <c r="K111">
-        <v>970.89</v>
+      <c r="K111" t="s">
+        <v>337</v>
       </c>
       <c r="L111" s="1">
-        <v>100514.03</v>
+        <v>253038.15</v>
       </c>
       <c r="M111" s="1">
-        <v>101484.92</v>
+        <v>256474.79</v>
       </c>
       <c r="N111" s="1">
-        <v>0.21</v>
+        <v>0.52</v>
       </c>
       <c r="O111">
         <v>1</v>
       </c>
       <c r="Z111" t="s">
-        <v>337</v>
+        <v>335</v>
       </c>
     </row>
     <row r="112" spans="1:26">
       <c r="A112" t="s">
+        <v>339</v>
+      </c>
+      <c r="B112" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="C112" s="1">
+        <v>96.59887033</v>
+      </c>
+      <c r="D112" s="1">
+        <v>99.507</v>
+      </c>
+      <c r="E112" t="s">
+        <v>8</v>
+      </c>
+      <c r="F112">
+        <v>1.0</v>
+      </c>
+      <c r="G112" s="1">
+        <v>298521.0</v>
+      </c>
+      <c r="H112" s="1">
+        <v>308.49</v>
+      </c>
+      <c r="I112" s="1">
+        <v>0.10333946355533</v>
+      </c>
+      <c r="J112">
+        <v>0.0</v>
+      </c>
+      <c r="K112" t="s">
         <v>340</v>
       </c>
-      <c r="B112" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="L112" s="1">
-        <v>100808.95</v>
+        <v>289796.61</v>
       </c>
       <c r="M112" s="1">
-        <v>101585.66</v>
+        <v>298829.49</v>
       </c>
       <c r="N112" s="1">
-        <v>0.21</v>
+        <v>0.61</v>
       </c>
       <c r="O112">
         <v>1</v>
       </c>
       <c r="Z112" t="s">
-        <v>339</v>
+        <v>338</v>
       </c>
     </row>
     <row r="113" spans="1:26">
       <c r="A113" t="s">
         <v>342</v>
       </c>
       <c r="B113" s="1">
-        <v>100000.0</v>
+        <v>139000.0</v>
       </c>
       <c r="C113" s="1">
-        <v>100.12636801</v>
+        <v>98.79614799</v>
       </c>
       <c r="D113" s="1">
-        <v>99.884</v>
+        <v>99.647</v>
       </c>
       <c r="E113" t="s">
         <v>8</v>
       </c>
       <c r="F113">
         <v>1.0</v>
       </c>
       <c r="G113" s="1">
-        <v>99884.0</v>
+        <v>138509.33</v>
       </c>
       <c r="H113" s="1">
-        <v>1275.24</v>
+        <v>1750.6</v>
       </c>
       <c r="I113" s="1">
-        <v>1.2767209963558</v>
+        <v>1.2638859779338</v>
       </c>
       <c r="J113">
         <v>0.0</v>
       </c>
       <c r="K113" t="s">
         <v>343</v>
       </c>
       <c r="L113" s="1">
-        <v>100126.36</v>
+        <v>137326.65</v>
       </c>
       <c r="M113" s="1">
-        <v>101159.24</v>
+        <v>140259.93</v>
       </c>
       <c r="N113" s="1">
-        <v>0.21</v>
+        <v>0.28</v>
       </c>
       <c r="O113">
         <v>1</v>
       </c>
       <c r="Z113" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="114" spans="1:26">
       <c r="A114" t="s">
         <v>345</v>
       </c>
       <c r="B114" s="1">
-        <v>100000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="C114" s="1">
-        <v>96.857474</v>
+        <v>94.45598492</v>
       </c>
       <c r="D114" s="1">
-        <v>97.65639</v>
+        <v>95.15085</v>
       </c>
       <c r="E114" t="s">
         <v>8</v>
       </c>
       <c r="F114">
         <v>1.0</v>
       </c>
       <c r="G114" s="1">
-        <v>97656.39</v>
+        <v>475754.25</v>
       </c>
       <c r="H114" s="1">
-        <v>19.44</v>
+        <v>-1440.08</v>
       </c>
       <c r="I114" s="1">
-        <v>0.019906531461996</v>
+        <v>-0.30269409048894</v>
       </c>
       <c r="J114">
         <v>0.0</v>
       </c>
-      <c r="K114">
-        <v>818.36</v>
+      <c r="K114" t="s">
+        <v>346</v>
       </c>
       <c r="L114" s="1">
-        <v>96857.47</v>
+        <v>472279.92</v>
       </c>
       <c r="M114" s="1">
-        <v>97675.83</v>
+        <v>474314.17</v>
       </c>
       <c r="N114" s="1">
-        <v>0.2</v>
+        <v>0.96</v>
       </c>
       <c r="O114">
         <v>1</v>
       </c>
       <c r="Z114" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="115" spans="1:26">
       <c r="A115" t="s">
+        <v>348</v>
+      </c>
+      <c r="B115" s="1">
+        <v>345000.0</v>
+      </c>
+      <c r="C115" s="1">
+        <v>100.4598232</v>
+      </c>
+      <c r="D115" s="1">
+        <v>99.999</v>
+      </c>
+      <c r="E115" t="s">
+        <v>8</v>
+      </c>
+      <c r="F115">
+        <v>1.0</v>
+      </c>
+      <c r="G115" s="1">
+        <v>344996.55</v>
+      </c>
+      <c r="H115" s="1">
+        <v>1589.84</v>
+      </c>
+      <c r="I115" s="1">
+        <v>0.46082779668376</v>
+      </c>
+      <c r="J115">
+        <v>0.0</v>
+      </c>
+      <c r="K115">
+        <v>0.0</v>
+      </c>
+      <c r="L115" s="1">
+        <v>346586.39</v>
+      </c>
+      <c r="M115" s="1">
+        <v>346586.39</v>
+      </c>
+      <c r="N115" s="1">
+        <v>0.7</v>
+      </c>
+      <c r="O115">
+        <v>1</v>
+      </c>
+      <c r="Z115" t="s">
         <v>347</v>
-      </c>
-[...43 lines deleted...]
-        <v>346</v>
       </c>
     </row>
     <row r="116" spans="1:26">
       <c r="A116" t="s">
         <v>350</v>
       </c>
       <c r="B116" s="1">
-        <v>300000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="C116" s="1">
-        <v>97.32984842</v>
+        <v>101.09644698</v>
       </c>
       <c r="D116" s="1">
-        <v>99.507</v>
+        <v>104.254864</v>
       </c>
       <c r="E116" t="s">
         <v>8</v>
       </c>
       <c r="F116">
         <v>1.0</v>
       </c>
       <c r="G116" s="1">
-        <v>298521.0</v>
+        <v>521274.32</v>
       </c>
       <c r="H116" s="1">
-        <v>1897.31</v>
+        <v>1590.16</v>
       </c>
       <c r="I116" s="1">
-        <v>0.63557002689928</v>
+        <v>0.30505243381258</v>
       </c>
       <c r="J116">
         <v>0.0</v>
       </c>
       <c r="K116" t="s">
         <v>351</v>
       </c>
       <c r="L116" s="1">
-        <v>291989.54</v>
+        <v>505482.23</v>
       </c>
       <c r="M116" s="1">
-        <v>300418.31</v>
+        <v>522864.48</v>
       </c>
       <c r="N116" s="1">
-        <v>0.61</v>
+        <v>1.06</v>
       </c>
       <c r="O116">
         <v>1</v>
       </c>
       <c r="Z116" t="s">
         <v>349</v>
       </c>
     </row>
     <row r="117" spans="1:26">
       <c r="A117" t="s">
         <v>353</v>
       </c>
       <c r="B117" s="1">
-        <v>139000.0</v>
+        <v>415000.0</v>
       </c>
       <c r="C117" s="1">
-        <v>99.54572248</v>
+        <v>68.693</v>
       </c>
       <c r="D117" s="1">
-        <v>99.647</v>
+        <v>74.176043</v>
       </c>
       <c r="E117" t="s">
         <v>8</v>
       </c>
       <c r="F117">
         <v>1.0</v>
       </c>
       <c r="G117" s="1">
-        <v>138509.33</v>
+        <v>307830.58</v>
       </c>
       <c r="H117" s="1">
-        <v>2532.59</v>
+        <v>-21725.66</v>
       </c>
       <c r="I117" s="1">
-        <v>1.8284616639182</v>
+        <v>-7.0576678899153</v>
       </c>
       <c r="J117">
         <v>0.0</v>
       </c>
       <c r="K117" t="s">
         <v>354</v>
       </c>
       <c r="L117" s="1">
-        <v>138368.55</v>
+        <v>285075.95</v>
       </c>
       <c r="M117" s="1">
-        <v>141041.92</v>
+        <v>286104.92</v>
       </c>
       <c r="N117" s="1">
-        <v>0.29</v>
+        <v>0.58</v>
       </c>
       <c r="O117">
         <v>1</v>
       </c>
       <c r="Z117" t="s">
         <v>352</v>
       </c>
     </row>
     <row r="118" spans="1:26">
       <c r="A118" t="s">
         <v>356</v>
       </c>
       <c r="B118" s="1">
-        <v>500000.0</v>
+        <v>441000.0</v>
       </c>
       <c r="C118" s="1">
-        <v>94.50548917</v>
+        <v>98.16746197</v>
       </c>
       <c r="D118" s="1">
-        <v>95.15085</v>
+        <v>99.423503</v>
       </c>
       <c r="E118" t="s">
         <v>8</v>
       </c>
       <c r="F118">
         <v>1.0</v>
       </c>
       <c r="G118" s="1">
-        <v>475754.25</v>
+        <v>438457.65</v>
       </c>
       <c r="H118" s="1">
-        <v>-1336.39</v>
+        <v>3806.43</v>
       </c>
       <c r="I118" s="1">
-        <v>-0.28089922475732</v>
+        <v>0.86814085693339</v>
       </c>
       <c r="J118">
         <v>0.0</v>
       </c>
       <c r="K118" t="s">
         <v>357</v>
       </c>
       <c r="L118" s="1">
-        <v>472527.45</v>
+        <v>432918.5</v>
       </c>
       <c r="M118" s="1">
-        <v>474417.86</v>
+        <v>442264.08</v>
       </c>
       <c r="N118" s="1">
-        <v>0.97</v>
+        <v>0.9</v>
       </c>
       <c r="O118">
         <v>1</v>
       </c>
       <c r="Z118" t="s">
         <v>355</v>
       </c>
     </row>
     <row r="119" spans="1:26">
       <c r="A119" t="s">
         <v>359</v>
       </c>
       <c r="B119" s="1">
-        <v>500000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="C119" s="1">
-        <v>101.27197467</v>
+        <v>98.45996346</v>
       </c>
       <c r="D119" s="1">
-        <v>104.254864</v>
+        <v>99.815013</v>
       </c>
       <c r="E119" t="s">
         <v>8</v>
       </c>
       <c r="F119">
         <v>1.0</v>
       </c>
       <c r="G119" s="1">
-        <v>521274.32</v>
+        <v>399260.05</v>
       </c>
       <c r="H119" s="1">
-        <v>1297.84</v>
+        <v>6125.01</v>
       </c>
       <c r="I119" s="1">
-        <v>0.24897447470652</v>
+        <v>1.5340903754333</v>
       </c>
       <c r="J119">
         <v>0.0</v>
       </c>
       <c r="K119" t="s">
         <v>360</v>
       </c>
       <c r="L119" s="1">
-        <v>506359.87</v>
+        <v>393839.85</v>
       </c>
       <c r="M119" s="1">
-        <v>522572.16</v>
+        <v>405385.06</v>
       </c>
       <c r="N119" s="1">
-        <v>1.06</v>
+        <v>0.82</v>
       </c>
       <c r="O119">
         <v>1</v>
       </c>
       <c r="Z119" t="s">
         <v>358</v>
       </c>
     </row>
     <row r="120" spans="1:26">
       <c r="A120" t="s">
         <v>362</v>
       </c>
       <c r="B120" s="1">
-        <v>415000.0</v>
+        <v>362000.0</v>
       </c>
       <c r="C120" s="1">
-        <v>69.615</v>
+        <v>100.10716437</v>
       </c>
       <c r="D120" s="1">
-        <v>74.176043</v>
+        <v>99.888</v>
       </c>
       <c r="E120" t="s">
         <v>8</v>
       </c>
       <c r="F120">
         <v>1.0</v>
       </c>
       <c r="G120" s="1">
-        <v>307830.58</v>
+        <v>361594.56</v>
       </c>
       <c r="H120" s="1">
-        <v>-18018.74</v>
+        <v>1907.89</v>
       </c>
       <c r="I120" s="1">
-        <v>-5.8534600428586</v>
+        <v>0.52763238473499</v>
       </c>
       <c r="J120">
         <v>0.0</v>
       </c>
-      <c r="K120">
-        <v>909.59</v>
+      <c r="K120" t="s">
+        <v>363</v>
       </c>
       <c r="L120" s="1">
-        <v>288902.25</v>
+        <v>362387.94</v>
       </c>
       <c r="M120" s="1">
-        <v>289811.84</v>
+        <v>363502.45</v>
       </c>
       <c r="N120" s="1">
-        <v>0.59</v>
+        <v>0.74</v>
       </c>
       <c r="O120">
         <v>1</v>
       </c>
       <c r="Z120" t="s">
         <v>361</v>
       </c>
     </row>
     <row r="121" spans="1:26">
       <c r="A121" t="s">
+        <v>365</v>
+      </c>
+      <c r="B121" s="1">
+        <v>130000.0</v>
+      </c>
+      <c r="C121" s="1">
+        <v>102.16324388</v>
+      </c>
+      <c r="D121" s="1">
+        <v>105.578454</v>
+      </c>
+      <c r="E121" t="s">
+        <v>8</v>
+      </c>
+      <c r="F121">
+        <v>1.0</v>
+      </c>
+      <c r="G121" s="1">
+        <v>137251.99</v>
+      </c>
+      <c r="H121" s="1">
+        <v>-4364.09</v>
+      </c>
+      <c r="I121" s="1">
+        <v>-3.1796187435971</v>
+      </c>
+      <c r="J121">
+        <v>0.0</v>
+      </c>
+      <c r="K121">
+        <v>75.68</v>
+      </c>
+      <c r="L121" s="1">
+        <v>132812.22</v>
+      </c>
+      <c r="M121" s="1">
+        <v>132887.9</v>
+      </c>
+      <c r="N121" s="1">
+        <v>0.27</v>
+      </c>
+      <c r="O121">
+        <v>1</v>
+      </c>
+      <c r="Z121" t="s">
         <v>364</v>
-      </c>
-[...43 lines deleted...]
-        <v>363</v>
       </c>
     </row>
     <row r="122" spans="1:26">
       <c r="A122" t="s">
         <v>367</v>
       </c>
       <c r="B122" s="1">
-        <v>400000.0</v>
+        <v>155000.0</v>
       </c>
       <c r="C122" s="1">
-        <v>99.34723863</v>
+        <v>93.05723865</v>
       </c>
       <c r="D122" s="1">
-        <v>99.815013</v>
+        <v>91.593929</v>
       </c>
       <c r="E122" t="s">
         <v>8</v>
       </c>
       <c r="F122">
         <v>1.0</v>
       </c>
       <c r="G122" s="1">
-        <v>399260.05</v>
+        <v>141970.59</v>
       </c>
       <c r="H122" s="1">
-        <v>8868.63</v>
+        <v>2290.42</v>
       </c>
       <c r="I122" s="1">
-        <v>2.2212665654878</v>
+        <v>1.6133059671021</v>
       </c>
       <c r="J122">
         <v>0.0</v>
       </c>
-      <c r="K122" t="s">
-        <v>368</v>
+      <c r="K122">
+        <v>22.29</v>
       </c>
       <c r="L122" s="1">
-        <v>397388.95</v>
+        <v>144238.72</v>
       </c>
       <c r="M122" s="1">
-        <v>408128.68</v>
+        <v>144261.01</v>
       </c>
       <c r="N122" s="1">
-        <v>0.83</v>
+        <v>0.29</v>
       </c>
       <c r="O122">
         <v>1</v>
       </c>
       <c r="Z122" t="s">
         <v>366</v>
       </c>
     </row>
     <row r="123" spans="1:26">
       <c r="A123" t="s">
-        <v>370</v>
+        <v>369</v>
       </c>
       <c r="B123" s="1">
-        <v>362000.0</v>
+        <v>280000.0</v>
       </c>
       <c r="C123" s="1">
-        <v>100.4555873</v>
+        <v>88.97586184</v>
       </c>
       <c r="D123" s="1">
-        <v>99.888</v>
+        <v>89.961514</v>
       </c>
       <c r="E123" t="s">
         <v>8</v>
       </c>
       <c r="F123">
         <v>1.0</v>
       </c>
       <c r="G123" s="1">
-        <v>361594.56</v>
+        <v>251892.24</v>
       </c>
       <c r="H123" s="1">
-        <v>2362.12</v>
+        <v>-2410.79</v>
       </c>
       <c r="I123" s="1">
-        <v>0.65325097811206</v>
+        <v>-0.957071960613</v>
       </c>
       <c r="J123">
         <v>0.0</v>
       </c>
       <c r="K123">
-        <v>307.45</v>
+        <v>349.04</v>
       </c>
       <c r="L123" s="1">
-        <v>363649.23</v>
+        <v>249132.41</v>
       </c>
       <c r="M123" s="1">
-        <v>363956.68</v>
+        <v>249481.45</v>
       </c>
       <c r="N123" s="1">
-        <v>0.74</v>
+        <v>0.51</v>
       </c>
       <c r="O123">
         <v>1</v>
       </c>
       <c r="Z123" t="s">
-        <v>369</v>
+        <v>368</v>
       </c>
     </row>
     <row r="124" spans="1:26">
       <c r="A124" t="s">
+        <v>371</v>
+      </c>
+      <c r="B124" s="1">
+        <v>445000.0</v>
+      </c>
+      <c r="C124" s="1">
+        <v>95.1098063</v>
+      </c>
+      <c r="D124" s="1">
+        <v>96.392049</v>
+      </c>
+      <c r="E124" t="s">
+        <v>8</v>
+      </c>
+      <c r="F124">
+        <v>1.0</v>
+      </c>
+      <c r="G124" s="1">
+        <v>428944.62</v>
+      </c>
+      <c r="H124" s="1">
+        <v>1330.2</v>
+      </c>
+      <c r="I124" s="1">
+        <v>0.3101099624469</v>
+      </c>
+      <c r="J124">
+        <v>0.0</v>
+      </c>
+      <c r="K124" t="s">
         <v>372</v>
       </c>
-      <c r="B124" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="L124" s="1">
-        <v>133086.42</v>
+        <v>423238.64</v>
       </c>
       <c r="M124" s="1">
-        <v>138369.23</v>
+        <v>430274.82</v>
       </c>
       <c r="N124" s="1">
-        <v>0.28</v>
+        <v>0.87</v>
       </c>
       <c r="O124">
         <v>1</v>
       </c>
       <c r="Z124" t="s">
-        <v>371</v>
+        <v>370</v>
       </c>
     </row>
     <row r="125" spans="1:26">
       <c r="A125" t="s">
-        <v>375</v>
+        <v>374</v>
       </c>
       <c r="B125" s="1">
-        <v>155000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="C125" s="1">
-        <v>93.26941237</v>
+        <v>99.93843119</v>
       </c>
       <c r="D125" s="1">
-        <v>91.593929</v>
+        <v>99.915</v>
       </c>
       <c r="E125" t="s">
         <v>8</v>
       </c>
       <c r="F125">
         <v>1.0</v>
       </c>
       <c r="G125" s="1">
-        <v>141970.59</v>
+        <v>299745.0</v>
       </c>
       <c r="H125" s="1">
-        <v>3897.51</v>
+        <v>925.09</v>
       </c>
       <c r="I125" s="1">
-        <v>2.7452939372866</v>
+        <v>0.30862566514871</v>
       </c>
       <c r="J125">
         <v>0.0</v>
       </c>
-      <c r="K125" t="s">
-        <v>376</v>
+      <c r="K125">
+        <v>854.79</v>
       </c>
       <c r="L125" s="1">
-        <v>144567.59</v>
+        <v>299815.3</v>
       </c>
       <c r="M125" s="1">
-        <v>145868.1</v>
+        <v>300670.09</v>
       </c>
       <c r="N125" s="1">
-        <v>0.3</v>
+        <v>0.61</v>
       </c>
       <c r="O125">
         <v>1</v>
       </c>
       <c r="Z125" t="s">
-        <v>374</v>
+        <v>373</v>
       </c>
     </row>
     <row r="126" spans="1:26">
       <c r="A126" t="s">
-        <v>378</v>
+        <v>376</v>
       </c>
       <c r="B126" s="1">
-        <v>280000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="C126" s="1">
-        <v>89.48840605</v>
+        <v>95.41658426</v>
       </c>
       <c r="D126" s="1">
-        <v>89.961514</v>
+        <v>98.007783</v>
       </c>
       <c r="E126" t="s">
         <v>8</v>
       </c>
       <c r="F126">
         <v>1.0</v>
       </c>
       <c r="G126" s="1">
-        <v>251892.24</v>
+        <v>294023.35</v>
       </c>
       <c r="H126" s="1">
-        <v>-1237.44</v>
+        <v>-3359.9</v>
       </c>
       <c r="I126" s="1">
-        <v>-0.49125769019324</v>
+        <v>-1.1427323714256</v>
       </c>
       <c r="J126">
         <v>0.0</v>
       </c>
-      <c r="K126">
-        <v>87.26</v>
+      <c r="K126" t="s">
+        <v>377</v>
       </c>
       <c r="L126" s="1">
-        <v>250567.54</v>
+        <v>286249.75</v>
       </c>
       <c r="M126" s="1">
-        <v>250654.8</v>
+        <v>290663.45</v>
       </c>
       <c r="N126" s="1">
-        <v>0.51</v>
+        <v>0.59</v>
       </c>
       <c r="O126">
         <v>1</v>
       </c>
       <c r="Z126" t="s">
-        <v>377</v>
+        <v>375</v>
       </c>
     </row>
     <row r="127" spans="1:26">
       <c r="A127" t="s">
-        <v>380</v>
+        <v>379</v>
       </c>
       <c r="B127" s="1">
-        <v>445000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="C127" s="1">
-        <v>95.54889573</v>
+        <v>98.27532631</v>
       </c>
       <c r="D127" s="1">
-        <v>96.392049</v>
+        <v>102.242292</v>
       </c>
       <c r="E127" t="s">
         <v>8</v>
       </c>
       <c r="F127">
         <v>1.0</v>
       </c>
       <c r="G127" s="1">
-        <v>428944.62</v>
+        <v>511211.46</v>
       </c>
       <c r="H127" s="1">
-        <v>2676.08</v>
+        <v>-19557.43</v>
       </c>
       <c r="I127" s="1">
-        <v>0.62387540843851</v>
+        <v>-3.8257025771684</v>
       </c>
       <c r="J127">
         <v>0.0</v>
       </c>
-      <c r="K127" t="s">
-        <v>381</v>
+      <c r="K127">
+        <v>277.4</v>
       </c>
       <c r="L127" s="1">
-        <v>425192.58</v>
+        <v>491376.63</v>
       </c>
       <c r="M127" s="1">
-        <v>431620.7</v>
+        <v>491654.03</v>
       </c>
       <c r="N127" s="1">
-        <v>0.88</v>
+        <v>1.0</v>
       </c>
       <c r="O127">
         <v>1</v>
       </c>
       <c r="Z127" t="s">
-        <v>379</v>
+        <v>378</v>
       </c>
     </row>
     <row r="128" spans="1:26">
       <c r="A128" t="s">
-        <v>383</v>
+        <v>381</v>
       </c>
       <c r="B128" s="1">
         <v>300000.0</v>
       </c>
       <c r="C128" s="1">
-        <v>100.5801739</v>
+        <v>100.11118481</v>
       </c>
       <c r="D128" s="1">
-        <v>99.915</v>
+        <v>100.0</v>
       </c>
       <c r="E128" t="s">
         <v>8</v>
       </c>
       <c r="F128">
         <v>1.0</v>
       </c>
       <c r="G128" s="1">
-        <v>299745.0</v>
+        <v>300000.0</v>
       </c>
       <c r="H128" s="1">
-        <v>2159.91</v>
+        <v>3174.31</v>
       </c>
       <c r="I128" s="1">
-        <v>0.72058249512085</v>
+        <v>1.0581033333333</v>
       </c>
       <c r="J128">
         <v>0.0</v>
       </c>
-      <c r="K128">
-        <v>164.38</v>
+      <c r="K128" t="s">
+        <v>382</v>
       </c>
       <c r="L128" s="1">
-        <v>301740.53</v>
+        <v>300333.56</v>
       </c>
       <c r="M128" s="1">
-        <v>301904.91</v>
+        <v>303174.31</v>
       </c>
       <c r="N128" s="1">
         <v>0.61</v>
       </c>
       <c r="O128">
         <v>1</v>
       </c>
       <c r="Z128" t="s">
-        <v>382</v>
+        <v>380</v>
       </c>
     </row>
     <row r="129" spans="1:26">
       <c r="A129" t="s">
+        <v>384</v>
+      </c>
+      <c r="B129" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C129" s="1">
+        <v>99.69215736</v>
+      </c>
+      <c r="D129" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E129" t="s">
+        <v>8</v>
+      </c>
+      <c r="F129">
+        <v>1.0</v>
+      </c>
+      <c r="G129" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="H129" s="1">
+        <v>2749.69</v>
+      </c>
+      <c r="I129" s="1">
+        <v>2.74969</v>
+      </c>
+      <c r="J129">
+        <v>0.0</v>
+      </c>
+      <c r="K129" t="s">
         <v>385</v>
       </c>
-      <c r="B129" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="L129" s="1">
-        <v>288418.66</v>
+        <v>99692.16</v>
       </c>
       <c r="M129" s="1">
-        <v>292314.55</v>
+        <v>102749.69</v>
       </c>
       <c r="N129" s="1">
-        <v>0.59</v>
+        <v>0.21</v>
       </c>
       <c r="O129">
         <v>1</v>
       </c>
       <c r="Z129" t="s">
-        <v>384</v>
+        <v>383</v>
       </c>
     </row>
     <row r="130" spans="1:26">
       <c r="A130" t="s">
+        <v>387</v>
+      </c>
+      <c r="B130" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="C130" s="1">
+        <v>80.77074828</v>
+      </c>
+      <c r="D130" s="1">
+        <v>81.08293</v>
+      </c>
+      <c r="E130" t="s">
+        <v>8</v>
+      </c>
+      <c r="F130">
+        <v>1.0</v>
+      </c>
+      <c r="G130" s="1">
+        <v>486497.58</v>
+      </c>
+      <c r="H130" s="1">
+        <v>395.4</v>
+      </c>
+      <c r="I130" s="1">
+        <v>0.081274813330007</v>
+      </c>
+      <c r="J130">
+        <v>0.0</v>
+      </c>
+      <c r="K130" t="s">
         <v>388</v>
       </c>
-      <c r="B130" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="L130" s="1">
-        <v>494574.08</v>
+        <v>484624.49</v>
       </c>
       <c r="M130" s="1">
-        <v>510755.59</v>
+        <v>486892.98</v>
       </c>
       <c r="N130" s="1">
-        <v>1.04</v>
+        <v>0.99</v>
       </c>
       <c r="O130">
         <v>1</v>
       </c>
       <c r="Z130" t="s">
-        <v>387</v>
+        <v>386</v>
       </c>
     </row>
     <row r="131" spans="1:26">
       <c r="A131" t="s">
+        <v>390</v>
+      </c>
+      <c r="B131" s="1">
+        <v>483000.0</v>
+      </c>
+      <c r="C131" s="1">
+        <v>97.18796714</v>
+      </c>
+      <c r="D131" s="1">
+        <v>99.429627</v>
+      </c>
+      <c r="E131" t="s">
+        <v>8</v>
+      </c>
+      <c r="F131">
+        <v>1.0</v>
+      </c>
+      <c r="G131" s="1">
+        <v>480245.1</v>
+      </c>
+      <c r="H131" s="1">
+        <v>3285.64</v>
+      </c>
+      <c r="I131" s="1">
+        <v>0.6841589846518</v>
+      </c>
+      <c r="J131">
+        <v>0.0</v>
+      </c>
+      <c r="K131" t="s">
         <v>391</v>
       </c>
-      <c r="B131" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="L131" s="1">
-        <v>300703.61</v>
+        <v>469417.88</v>
       </c>
       <c r="M131" s="1">
-        <v>302789.23</v>
+        <v>483530.74</v>
       </c>
       <c r="N131" s="1">
-        <v>0.62</v>
+        <v>0.98</v>
       </c>
       <c r="O131">
         <v>1</v>
       </c>
       <c r="Z131" t="s">
-        <v>390</v>
+        <v>389</v>
       </c>
     </row>
     <row r="132" spans="1:26">
       <c r="A132" t="s">
+        <v>393</v>
+      </c>
+      <c r="B132" s="1">
+        <v>900000.0</v>
+      </c>
+      <c r="C132" s="1">
+        <v>100.03515256</v>
+      </c>
+      <c r="D132" s="1">
+        <v>102.181054</v>
+      </c>
+      <c r="E132" t="s">
+        <v>8</v>
+      </c>
+      <c r="F132">
+        <v>1.0</v>
+      </c>
+      <c r="G132" s="1">
+        <v>919629.49</v>
+      </c>
+      <c r="H132" s="1">
+        <v>2496.47</v>
+      </c>
+      <c r="I132" s="1">
+        <v>0.27146476131382</v>
+      </c>
+      <c r="J132">
+        <v>0.0</v>
+      </c>
+      <c r="K132" t="s">
         <v>394</v>
       </c>
-      <c r="B132" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="L132" s="1">
-        <v>100045.08</v>
+        <v>900316.37</v>
       </c>
       <c r="M132" s="1">
-        <v>102879.67</v>
+        <v>922125.96</v>
       </c>
       <c r="N132" s="1">
-        <v>0.21</v>
+        <v>1.87</v>
       </c>
       <c r="O132">
         <v>1</v>
       </c>
       <c r="Z132" t="s">
-        <v>393</v>
+        <v>392</v>
       </c>
     </row>
     <row r="133" spans="1:26">
       <c r="A133" t="s">
+        <v>396</v>
+      </c>
+      <c r="B133" s="1">
+        <v>700000.0</v>
+      </c>
+      <c r="C133" s="1">
+        <v>65.4055</v>
+      </c>
+      <c r="D133" s="1">
+        <v>68.824779</v>
+      </c>
+      <c r="E133" t="s">
+        <v>8</v>
+      </c>
+      <c r="F133">
+        <v>1.0</v>
+      </c>
+      <c r="G133" s="1">
+        <v>481773.45</v>
+      </c>
+      <c r="H133" s="1">
+        <v>-17222.62</v>
+      </c>
+      <c r="I133" s="1">
+        <v>-3.5748379243397</v>
+      </c>
+      <c r="J133">
+        <v>0.0</v>
+      </c>
+      <c r="K133" t="s">
         <v>397</v>
       </c>
-      <c r="B133" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="L133" s="1">
-        <v>486503.66</v>
+        <v>457838.5</v>
       </c>
       <c r="M133" s="1">
-        <v>488513.25</v>
+        <v>464550.83</v>
       </c>
       <c r="N133" s="1">
-        <v>0.99</v>
+        <v>0.94</v>
       </c>
       <c r="O133">
         <v>1</v>
       </c>
       <c r="Z133" t="s">
-        <v>396</v>
+        <v>395</v>
       </c>
     </row>
     <row r="134" spans="1:26">
       <c r="A134" t="s">
+        <v>399</v>
+      </c>
+      <c r="B134" s="1">
+        <v>102000.0</v>
+      </c>
+      <c r="C134" s="1">
+        <v>99.35629055</v>
+      </c>
+      <c r="D134" s="1">
+        <v>99.646</v>
+      </c>
+      <c r="E134" t="s">
+        <v>8</v>
+      </c>
+      <c r="F134">
+        <v>1.0</v>
+      </c>
+      <c r="G134" s="1">
+        <v>101638.92</v>
+      </c>
+      <c r="H134" s="1">
+        <v>868.41</v>
+      </c>
+      <c r="I134" s="1">
+        <v>0.85440695355677</v>
+      </c>
+      <c r="J134">
+        <v>0.0</v>
+      </c>
+      <c r="K134" t="s">
         <v>400</v>
       </c>
-      <c r="B134" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="L134" s="1">
-        <v>473331.72</v>
+        <v>101343.41</v>
       </c>
       <c r="M134" s="1">
-        <v>486506.7</v>
+        <v>102507.33</v>
       </c>
       <c r="N134" s="1">
-        <v>0.99</v>
+        <v>0.21</v>
       </c>
       <c r="O134">
         <v>1</v>
       </c>
       <c r="Z134" t="s">
-        <v>399</v>
+        <v>398</v>
       </c>
     </row>
     <row r="135" spans="1:26">
       <c r="A135" t="s">
+        <v>402</v>
+      </c>
+      <c r="B135" s="1">
+        <v>360000.0</v>
+      </c>
+      <c r="C135" s="1">
+        <v>102.06623148</v>
+      </c>
+      <c r="D135" s="1">
+        <v>105.116214</v>
+      </c>
+      <c r="E135" t="s">
+        <v>8</v>
+      </c>
+      <c r="F135">
+        <v>1.0</v>
+      </c>
+      <c r="G135" s="1">
+        <v>378418.37</v>
+      </c>
+      <c r="H135" s="1">
+        <v>1368.56</v>
+      </c>
+      <c r="I135" s="1">
+        <v>0.36165263330107</v>
+      </c>
+      <c r="J135">
+        <v>0.0</v>
+      </c>
+      <c r="K135" t="s">
         <v>403</v>
       </c>
-      <c r="B135" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="L135" s="1">
-        <v>903656.55</v>
+        <v>367438.44</v>
       </c>
       <c r="M135" s="1">
-        <v>923589.08</v>
+        <v>379786.93</v>
       </c>
       <c r="N135" s="1">
-        <v>1.88</v>
+        <v>0.77</v>
       </c>
       <c r="O135">
         <v>1</v>
       </c>
       <c r="Z135" t="s">
-        <v>402</v>
+        <v>401</v>
       </c>
     </row>
     <row r="136" spans="1:26">
       <c r="A136" t="s">
+        <v>405</v>
+      </c>
+      <c r="B136" s="1">
+        <v>240000.0</v>
+      </c>
+      <c r="C136" s="1">
+        <v>98.88768941</v>
+      </c>
+      <c r="D136" s="1">
+        <v>101.505154</v>
+      </c>
+      <c r="E136" t="s">
+        <v>8</v>
+      </c>
+      <c r="F136">
+        <v>1.0</v>
+      </c>
+      <c r="G136" s="1">
+        <v>243612.37</v>
+      </c>
+      <c r="H136" s="1">
+        <v>-516.16</v>
+      </c>
+      <c r="I136" s="1">
+        <v>-0.21187758240684</v>
+      </c>
+      <c r="J136">
+        <v>0.0</v>
+      </c>
+      <c r="K136" t="s">
         <v>406</v>
       </c>
-      <c r="B136" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="L136" s="1">
-        <v>466389.0</v>
+        <v>237330.46</v>
       </c>
       <c r="M136" s="1">
-        <v>472698.59</v>
+        <v>243096.21</v>
       </c>
       <c r="N136" s="1">
-        <v>0.96</v>
+        <v>0.49</v>
       </c>
       <c r="O136">
         <v>1</v>
       </c>
       <c r="Z136" t="s">
-        <v>405</v>
+        <v>404</v>
       </c>
     </row>
     <row r="137" spans="1:26">
       <c r="A137" t="s">
+        <v>408</v>
+      </c>
+      <c r="B137" s="1">
+        <v>140000.0</v>
+      </c>
+      <c r="C137" s="1">
+        <v>100.127143</v>
+      </c>
+      <c r="D137" s="1">
+        <v>101.271864</v>
+      </c>
+      <c r="E137" t="s">
+        <v>8</v>
+      </c>
+      <c r="F137">
+        <v>1.0</v>
+      </c>
+      <c r="G137" s="1">
+        <v>141780.61</v>
+      </c>
+      <c r="H137" s="1">
+        <v>962.46</v>
+      </c>
+      <c r="I137" s="1">
+        <v>0.67883753638809</v>
+      </c>
+      <c r="J137">
+        <v>0.0</v>
+      </c>
+      <c r="K137" t="s">
         <v>409</v>
       </c>
-      <c r="B137" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="L137" s="1">
-        <v>102058.98</v>
+        <v>140178.0</v>
       </c>
       <c r="M137" s="1">
-        <v>103017.5</v>
+        <v>142743.07</v>
       </c>
       <c r="N137" s="1">
-        <v>0.21</v>
+        <v>0.29</v>
       </c>
       <c r="O137">
         <v>1</v>
       </c>
       <c r="Z137" t="s">
-        <v>408</v>
+        <v>407</v>
       </c>
     </row>
     <row r="138" spans="1:26">
       <c r="A138" t="s">
         <v>411</v>
       </c>
       <c r="B138" s="1">
-        <v>360000.0</v>
+        <v>130000.0</v>
       </c>
       <c r="C138" s="1">
-        <v>102.64073276</v>
+        <v>98.19297489</v>
       </c>
       <c r="D138" s="1">
-        <v>105.116214</v>
+        <v>105.684715</v>
       </c>
       <c r="E138" t="s">
         <v>8</v>
       </c>
       <c r="F138">
         <v>1.0</v>
       </c>
       <c r="G138" s="1">
-        <v>378418.37</v>
+        <v>137390.13</v>
       </c>
       <c r="H138" s="1">
-        <v>2608.27</v>
+        <v>-8203.3</v>
       </c>
       <c r="I138" s="1">
-        <v>0.68925565109326</v>
+        <v>-5.9708073644009</v>
       </c>
       <c r="J138">
         <v>0.0</v>
       </c>
       <c r="K138" t="s">
         <v>412</v>
       </c>
       <c r="L138" s="1">
-        <v>369506.64</v>
+        <v>127650.87</v>
       </c>
       <c r="M138" s="1">
-        <v>381026.64</v>
+        <v>129186.83</v>
       </c>
       <c r="N138" s="1">
-        <v>0.78</v>
+        <v>0.26</v>
       </c>
       <c r="O138">
         <v>1</v>
       </c>
       <c r="Z138" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="139" spans="1:26">
       <c r="A139" t="s">
         <v>414</v>
       </c>
       <c r="B139" s="1">
-        <v>240000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="C139" s="1">
-        <v>99.19403983</v>
+        <v>98.51610805</v>
       </c>
       <c r="D139" s="1">
-        <v>101.505154</v>
+        <v>99.860373</v>
       </c>
       <c r="E139" t="s">
         <v>8</v>
       </c>
       <c r="F139">
         <v>1.0</v>
       </c>
       <c r="G139" s="1">
-        <v>243612.37</v>
+        <v>299581.12</v>
       </c>
       <c r="H139" s="1">
-        <v>-177.91</v>
+        <v>-3693.75</v>
       </c>
       <c r="I139" s="1">
-        <v>-0.073029953281929</v>
+        <v>-1.2329715570861</v>
       </c>
       <c r="J139">
         <v>0.0</v>
       </c>
-      <c r="K139" t="s">
-        <v>415</v>
+      <c r="K139">
+        <v>339.04</v>
       </c>
       <c r="L139" s="1">
-        <v>238065.69</v>
+        <v>295548.33</v>
       </c>
       <c r="M139" s="1">
-        <v>243434.46</v>
+        <v>295887.37</v>
       </c>
       <c r="N139" s="1">
-        <v>0.5</v>
+        <v>0.6</v>
       </c>
       <c r="O139">
         <v>1</v>
       </c>
       <c r="Z139" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="140" spans="1:26">
       <c r="A140" t="s">
-        <v>417</v>
+        <v>416</v>
       </c>
       <c r="B140" s="1">
-        <v>140000.0</v>
+        <v>412000.0</v>
       </c>
       <c r="C140" s="1">
-        <v>100.16878623</v>
+        <v>99.45635037</v>
       </c>
       <c r="D140" s="1">
-        <v>101.271864</v>
+        <v>99.676</v>
       </c>
       <c r="E140" t="s">
         <v>8</v>
       </c>
       <c r="F140">
         <v>1.0</v>
       </c>
       <c r="G140" s="1">
-        <v>141780.61</v>
+        <v>410665.12</v>
       </c>
       <c r="H140" s="1">
-        <v>769.05</v>
+        <v>-904.96</v>
       </c>
       <c r="I140" s="1">
-        <v>0.54242254988182</v>
+        <v>-0.22036446630773</v>
       </c>
       <c r="J140">
         <v>0.0</v>
       </c>
-      <c r="K140" t="s">
-        <v>418</v>
+      <c r="K140">
+        <v>0.0</v>
       </c>
       <c r="L140" s="1">
-        <v>140236.3</v>
+        <v>409760.16</v>
       </c>
       <c r="M140" s="1">
-        <v>142549.66</v>
+        <v>409760.16</v>
       </c>
       <c r="N140" s="1">
-        <v>0.29</v>
+        <v>0.83</v>
       </c>
       <c r="O140">
         <v>1</v>
       </c>
       <c r="Z140" t="s">
-        <v>416</v>
+        <v>415</v>
       </c>
     </row>
     <row r="141" spans="1:26">
       <c r="A141" t="s">
-        <v>420</v>
+        <v>418</v>
       </c>
       <c r="B141" s="1">
-        <v>130000.0</v>
+        <v>140000.0</v>
       </c>
       <c r="C141" s="1">
-        <v>99.01185791</v>
+        <v>99.6768835</v>
       </c>
       <c r="D141" s="1">
-        <v>105.684715</v>
+        <v>98.412086</v>
       </c>
       <c r="E141" t="s">
         <v>8</v>
       </c>
       <c r="F141">
         <v>1.0</v>
       </c>
       <c r="G141" s="1">
-        <v>137390.13</v>
+        <v>137776.92</v>
       </c>
       <c r="H141" s="1">
-        <v>-7419.24</v>
+        <v>3266.61</v>
       </c>
       <c r="I141" s="1">
-        <v>-5.4001259042407</v>
+        <v>2.3709413739253</v>
       </c>
       <c r="J141">
         <v>0.0</v>
       </c>
       <c r="K141" t="s">
-        <v>421</v>
+        <v>419</v>
       </c>
       <c r="L141" s="1">
-        <v>128715.41</v>
+        <v>139547.64</v>
       </c>
       <c r="M141" s="1">
-        <v>129970.89</v>
+        <v>141043.53</v>
       </c>
       <c r="N141" s="1">
-        <v>0.26</v>
+        <v>0.29</v>
       </c>
       <c r="O141">
         <v>1</v>
       </c>
       <c r="Z141" t="s">
-        <v>419</v>
+        <v>417</v>
       </c>
     </row>
     <row r="142" spans="1:26">
       <c r="A142" t="s">
-        <v>423</v>
+        <v>421</v>
       </c>
       <c r="B142" s="1">
-        <v>135000.0</v>
+        <v>140000.0</v>
       </c>
       <c r="C142" s="1">
-        <v>97.99999338</v>
+        <v>99.19695341</v>
       </c>
       <c r="D142" s="1">
-        <v>103.578504</v>
+        <v>98.960671</v>
       </c>
       <c r="E142" t="s">
         <v>8</v>
       </c>
       <c r="F142">
         <v>1.0</v>
       </c>
       <c r="G142" s="1">
-        <v>139830.98</v>
+        <v>138544.94</v>
       </c>
       <c r="H142" s="1">
-        <v>-6058.01</v>
+        <v>606.0</v>
       </c>
       <c r="I142" s="1">
-        <v>-4.3323804209911</v>
+        <v>0.4374031992796</v>
       </c>
       <c r="J142">
         <v>0.0</v>
       </c>
-      <c r="K142" t="s">
-        <v>424</v>
+      <c r="K142">
+        <v>275.21</v>
       </c>
       <c r="L142" s="1">
-        <v>132299.99</v>
+        <v>138875.73</v>
       </c>
       <c r="M142" s="1">
-        <v>133772.97</v>
+        <v>139150.94</v>
       </c>
       <c r="N142" s="1">
-        <v>0.27</v>
+        <v>0.28</v>
       </c>
       <c r="O142">
         <v>1</v>
       </c>
       <c r="Z142" t="s">
-        <v>422</v>
+        <v>420</v>
       </c>
     </row>
     <row r="143" spans="1:26">
       <c r="A143" t="s">
-        <v>426</v>
+        <v>423</v>
       </c>
       <c r="B143" s="1">
-        <v>300000.0</v>
+        <v>130000.0</v>
       </c>
       <c r="C143" s="1">
-        <v>98.64059267</v>
+        <v>105.51734283</v>
       </c>
       <c r="D143" s="1">
-        <v>99.860373</v>
+        <v>110.213723</v>
       </c>
       <c r="E143" t="s">
         <v>8</v>
       </c>
       <c r="F143">
         <v>1.0</v>
       </c>
       <c r="G143" s="1">
-        <v>299581.12</v>
+        <v>143277.84</v>
       </c>
       <c r="H143" s="1">
-        <v>4455.04</v>
+        <v>-1938.17</v>
       </c>
       <c r="I143" s="1">
-        <v>1.4870897071217</v>
+        <v>-1.3527353567028</v>
       </c>
       <c r="J143">
         <v>0.0</v>
       </c>
       <c r="K143" t="s">
-        <v>427</v>
+        <v>424</v>
       </c>
       <c r="L143" s="1">
-        <v>295921.78</v>
+        <v>137172.55</v>
       </c>
       <c r="M143" s="1">
-        <v>304036.16</v>
+        <v>141339.67</v>
       </c>
       <c r="N143" s="1">
-        <v>0.62</v>
+        <v>0.29</v>
       </c>
       <c r="O143">
         <v>1</v>
       </c>
       <c r="Z143" t="s">
-        <v>425</v>
+        <v>422</v>
       </c>
     </row>
     <row r="144" spans="1:26">
       <c r="A144" t="s">
-        <v>429</v>
+        <v>426</v>
       </c>
       <c r="B144" s="1">
-        <v>140000.0</v>
+        <v>550000.0</v>
       </c>
       <c r="C144" s="1">
-        <v>99.64499545</v>
+        <v>97.84361079</v>
       </c>
       <c r="D144" s="1">
-        <v>98.412086</v>
+        <v>99.944829</v>
       </c>
       <c r="E144" t="s">
         <v>8</v>
       </c>
       <c r="F144">
         <v>1.0</v>
       </c>
       <c r="G144" s="1">
-        <v>137776.92</v>
+        <v>549696.56</v>
       </c>
       <c r="H144" s="1">
-        <v>3091.07</v>
+        <v>4626.86</v>
       </c>
       <c r="I144" s="1">
-        <v>2.2435325161863</v>
+        <v>0.84171165269799</v>
       </c>
       <c r="J144">
         <v>0.0</v>
       </c>
       <c r="K144" t="s">
-        <v>430</v>
+        <v>427</v>
       </c>
       <c r="L144" s="1">
-        <v>139502.99</v>
+        <v>538139.86</v>
       </c>
       <c r="M144" s="1">
-        <v>140867.99</v>
+        <v>554323.42</v>
       </c>
       <c r="N144" s="1">
-        <v>0.29</v>
+        <v>1.12</v>
       </c>
       <c r="O144">
         <v>1</v>
       </c>
       <c r="Z144" t="s">
-        <v>428</v>
+        <v>425</v>
       </c>
     </row>
     <row r="145" spans="1:26">
       <c r="A145" t="s">
-        <v>432</v>
+        <v>429</v>
       </c>
       <c r="B145" s="1">
-        <v>140000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="C145" s="1">
-        <v>99.22823647</v>
+        <v>101.19971573</v>
       </c>
       <c r="D145" s="1">
-        <v>98.960671</v>
+        <v>104.27347</v>
       </c>
       <c r="E145" t="s">
         <v>8</v>
       </c>
       <c r="F145">
         <v>1.0</v>
       </c>
       <c r="G145" s="1">
-        <v>138544.94</v>
+        <v>104273.47</v>
       </c>
       <c r="H145" s="1">
-        <v>508.84</v>
+        <v>705.7</v>
       </c>
       <c r="I145" s="1">
-        <v>0.36727432990335</v>
+        <v>0.67677809130165</v>
       </c>
       <c r="J145">
         <v>0.0</v>
       </c>
-      <c r="K145">
-        <v>134.25</v>
+      <c r="K145" t="s">
+        <v>430</v>
       </c>
       <c r="L145" s="1">
-        <v>138919.53</v>
+        <v>101199.72</v>
       </c>
       <c r="M145" s="1">
-        <v>139053.78</v>
+        <v>104979.17</v>
       </c>
       <c r="N145" s="1">
-        <v>0.28</v>
+        <v>0.21</v>
       </c>
       <c r="O145">
         <v>1</v>
       </c>
       <c r="Z145" t="s">
-        <v>431</v>
+        <v>428</v>
       </c>
     </row>
     <row r="146" spans="1:26">
       <c r="A146" t="s">
-        <v>434</v>
+        <v>432</v>
       </c>
       <c r="B146" s="1">
-        <v>130000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="C146" s="1">
-        <v>106.6165341</v>
+        <v>92.04862931</v>
       </c>
       <c r="D146" s="1">
-        <v>110.213723</v>
+        <v>95.837535</v>
       </c>
       <c r="E146" t="s">
         <v>8</v>
       </c>
       <c r="F146">
         <v>1.0</v>
       </c>
       <c r="G146" s="1">
-        <v>143277.84</v>
+        <v>191675.07</v>
       </c>
       <c r="H146" s="1">
-        <v>-845.8</v>
+        <v>-7532.61</v>
       </c>
       <c r="I146" s="1">
-        <v>-0.59032157380374</v>
+        <v>-3.9298850914728</v>
       </c>
       <c r="J146">
         <v>0.0</v>
       </c>
-      <c r="K146" t="s">
-        <v>435</v>
+      <c r="K146">
+        <v>45.21</v>
       </c>
       <c r="L146" s="1">
-        <v>138601.49</v>
+        <v>184097.25</v>
       </c>
       <c r="M146" s="1">
-        <v>142432.04</v>
+        <v>184142.46</v>
       </c>
       <c r="N146" s="1">
-        <v>0.29</v>
+        <v>0.37</v>
       </c>
       <c r="O146">
         <v>1</v>
       </c>
       <c r="Z146" t="s">
-        <v>433</v>
+        <v>431</v>
       </c>
     </row>
     <row r="147" spans="1:26">
       <c r="A147" t="s">
-        <v>437</v>
+        <v>434</v>
       </c>
       <c r="B147" s="1">
-        <v>550000.0</v>
+        <v>560000.0</v>
       </c>
       <c r="C147" s="1">
-        <v>98.42148747</v>
+        <v>84.47929765</v>
       </c>
       <c r="D147" s="1">
-        <v>99.944829</v>
+        <v>85.126713</v>
       </c>
       <c r="E147" t="s">
         <v>8</v>
       </c>
       <c r="F147">
         <v>1.0</v>
       </c>
       <c r="G147" s="1">
-        <v>549696.56</v>
+        <v>476709.59</v>
       </c>
       <c r="H147" s="1">
-        <v>6855.87</v>
+        <v>470.92</v>
       </c>
       <c r="I147" s="1">
-        <v>1.2472099152303</v>
+        <v>0.098785510062846</v>
       </c>
       <c r="J147">
         <v>0.0</v>
       </c>
       <c r="K147" t="s">
-        <v>438</v>
+        <v>435</v>
       </c>
       <c r="L147" s="1">
-        <v>541318.18</v>
+        <v>473084.07</v>
       </c>
       <c r="M147" s="1">
-        <v>556552.43</v>
+        <v>477180.51</v>
       </c>
       <c r="N147" s="1">
-        <v>1.13</v>
+        <v>0.97</v>
       </c>
       <c r="O147">
         <v>1</v>
       </c>
       <c r="Z147" t="s">
-        <v>436</v>
+        <v>433</v>
       </c>
     </row>
     <row r="148" spans="1:26">
       <c r="A148" t="s">
-        <v>440</v>
+        <v>437</v>
       </c>
       <c r="B148" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="C148" s="1">
-        <v>102.03720722</v>
+        <v>95.40325337</v>
       </c>
       <c r="D148" s="1">
-        <v>104.27347</v>
+        <v>100.243095</v>
       </c>
       <c r="E148" t="s">
         <v>8</v>
       </c>
       <c r="F148">
         <v>1.0</v>
       </c>
       <c r="G148" s="1">
-        <v>104273.47</v>
+        <v>200486.19</v>
       </c>
       <c r="H148" s="1">
-        <v>1320.24</v>
+        <v>-9635.85</v>
       </c>
       <c r="I148" s="1">
-        <v>1.2661322194418</v>
+        <v>-4.8062412677901</v>
       </c>
       <c r="J148">
         <v>0.0</v>
       </c>
-      <c r="K148" t="s">
-        <v>441</v>
+      <c r="K148">
+        <v>43.84</v>
       </c>
       <c r="L148" s="1">
-        <v>102037.2</v>
+        <v>190806.5</v>
       </c>
       <c r="M148" s="1">
-        <v>105593.71</v>
+        <v>190850.34</v>
       </c>
       <c r="N148" s="1">
-        <v>0.21</v>
+        <v>0.39</v>
       </c>
       <c r="O148">
         <v>1</v>
       </c>
       <c r="Z148" t="s">
-        <v>439</v>
+        <v>436</v>
       </c>
     </row>
     <row r="149" spans="1:26">
       <c r="A149" t="s">
-        <v>443</v>
+        <v>439</v>
       </c>
       <c r="B149" s="1">
         <v>200000.0</v>
       </c>
       <c r="C149" s="1">
-        <v>92.19657641</v>
+        <v>101.05100804</v>
       </c>
       <c r="D149" s="1">
-        <v>95.837535</v>
+        <v>99.948</v>
       </c>
       <c r="E149" t="s">
         <v>8</v>
       </c>
       <c r="F149">
         <v>1.0</v>
       </c>
       <c r="G149" s="1">
-        <v>191675.07</v>
+        <v>199896.0</v>
       </c>
       <c r="H149" s="1">
-        <v>-7279.86</v>
+        <v>9963.28</v>
       </c>
       <c r="I149" s="1">
-        <v>-3.7980213076223</v>
+        <v>4.9842318005363</v>
       </c>
       <c r="J149">
         <v>0.0</v>
       </c>
-      <c r="K149">
-        <v>2.05</v>
+      <c r="K149" t="s">
+        <v>440</v>
       </c>
       <c r="L149" s="1">
-        <v>184393.16</v>
+        <v>202102.02</v>
       </c>
       <c r="M149" s="1">
-        <v>184395.21</v>
+        <v>209859.28</v>
       </c>
       <c r="N149" s="1">
-        <v>0.38</v>
+        <v>0.43</v>
       </c>
       <c r="O149">
         <v>1</v>
       </c>
       <c r="Z149" t="s">
-        <v>442</v>
+        <v>438</v>
       </c>
     </row>
     <row r="150" spans="1:26">
       <c r="A150" t="s">
-        <v>445</v>
+        <v>442</v>
       </c>
       <c r="B150" s="1">
-        <v>560000.0</v>
+        <v>150000.0</v>
       </c>
       <c r="C150" s="1">
-        <v>84.95902747</v>
+        <v>93.10298588</v>
       </c>
       <c r="D150" s="1">
-        <v>85.126713</v>
+        <v>90.382013</v>
       </c>
       <c r="E150" t="s">
         <v>8</v>
       </c>
       <c r="F150">
         <v>1.0</v>
       </c>
       <c r="G150" s="1">
-        <v>476709.59</v>
+        <v>135573.02</v>
       </c>
       <c r="H150" s="1">
-        <v>2915.76</v>
+        <v>4203.72</v>
       </c>
       <c r="I150" s="1">
-        <v>0.61164282430316</v>
+        <v>3.100705435344</v>
       </c>
       <c r="J150">
         <v>0.0</v>
       </c>
-      <c r="K150" t="s">
-        <v>446</v>
+      <c r="K150">
+        <v>122.26</v>
       </c>
       <c r="L150" s="1">
-        <v>475770.56</v>
+        <v>139654.48</v>
       </c>
       <c r="M150" s="1">
-        <v>479625.35</v>
+        <v>139776.74</v>
       </c>
       <c r="N150" s="1">
-        <v>0.98</v>
+        <v>0.28</v>
       </c>
       <c r="O150">
         <v>1</v>
       </c>
       <c r="Z150" t="s">
-        <v>444</v>
+        <v>441</v>
       </c>
     </row>
     <row r="151" spans="1:26">
       <c r="A151" t="s">
-        <v>448</v>
+        <v>444</v>
       </c>
       <c r="B151" s="1">
-        <v>200000.0</v>
+        <v>160000.0</v>
       </c>
       <c r="C151" s="1">
-        <v>95.50210643</v>
+        <v>87.65688501</v>
       </c>
       <c r="D151" s="1">
-        <v>100.243095</v>
+        <v>86.219563</v>
       </c>
       <c r="E151" t="s">
         <v>8</v>
       </c>
       <c r="F151">
         <v>1.0</v>
       </c>
       <c r="G151" s="1">
-        <v>200486.19</v>
+        <v>137951.3</v>
       </c>
       <c r="H151" s="1">
-        <v>-7930.2</v>
+        <v>2551.77</v>
       </c>
       <c r="I151" s="1">
-        <v>-3.955484415161</v>
+        <v>1.8497614737955</v>
       </c>
       <c r="J151">
         <v>0.0</v>
       </c>
-      <c r="K151" t="s">
-        <v>449</v>
+      <c r="K151">
+        <v>252.05</v>
       </c>
       <c r="L151" s="1">
-        <v>191004.21</v>
+        <v>140251.02</v>
       </c>
       <c r="M151" s="1">
-        <v>192555.99</v>
+        <v>140503.07</v>
       </c>
       <c r="N151" s="1">
-        <v>0.39</v>
+        <v>0.28</v>
       </c>
       <c r="O151">
         <v>1</v>
       </c>
       <c r="Z151" t="s">
-        <v>447</v>
+        <v>443</v>
       </c>
     </row>
     <row r="152" spans="1:26">
       <c r="A152" t="s">
-        <v>451</v>
+        <v>446</v>
       </c>
       <c r="B152" s="1">
-        <v>200000.0</v>
+        <v>140000.0</v>
       </c>
       <c r="C152" s="1">
-        <v>101.24190298</v>
+        <v>97.16958779</v>
       </c>
       <c r="D152" s="1">
-        <v>99.948</v>
+        <v>98.939836</v>
       </c>
       <c r="E152" t="s">
         <v>8</v>
       </c>
       <c r="F152">
         <v>1.0</v>
       </c>
       <c r="G152" s="1">
-        <v>199896.0</v>
+        <v>138515.77</v>
       </c>
       <c r="H152" s="1">
-        <v>9671.92</v>
+        <v>-2020.95</v>
       </c>
       <c r="I152" s="1">
-        <v>4.8384760075239</v>
+        <v>-1.4590035488378</v>
       </c>
       <c r="J152">
         <v>0.0</v>
       </c>
-      <c r="K152" t="s">
-        <v>452</v>
+      <c r="K152">
+        <v>457.4</v>
       </c>
       <c r="L152" s="1">
-        <v>202483.81</v>
+        <v>136037.42</v>
       </c>
       <c r="M152" s="1">
-        <v>209567.92</v>
+        <v>136494.82</v>
       </c>
       <c r="N152" s="1">
-        <v>0.43</v>
+        <v>0.28</v>
       </c>
       <c r="O152">
         <v>1</v>
       </c>
       <c r="Z152" t="s">
-        <v>450</v>
+        <v>445</v>
       </c>
     </row>
     <row r="153" spans="1:26">
       <c r="A153" t="s">
-        <v>454</v>
+        <v>448</v>
       </c>
       <c r="B153" s="1">
         <v>150000.0</v>
       </c>
       <c r="C153" s="1">
-        <v>93.18187186</v>
+        <v>92.66468351</v>
       </c>
       <c r="D153" s="1">
-        <v>90.382013</v>
+        <v>90.429947</v>
       </c>
       <c r="E153" t="s">
         <v>8</v>
       </c>
       <c r="F153">
         <v>1.0</v>
       </c>
       <c r="G153" s="1">
-        <v>135573.02</v>
+        <v>135644.92</v>
       </c>
       <c r="H153" s="1">
-        <v>4311.26</v>
+        <v>3430.7</v>
       </c>
       <c r="I153" s="1">
-        <v>3.1800280026218</v>
+        <v>2.5291769127808</v>
       </c>
       <c r="J153">
         <v>0.0</v>
       </c>
       <c r="K153">
-        <v>111.47</v>
+        <v>78.6</v>
       </c>
       <c r="L153" s="1">
-        <v>139772.81</v>
+        <v>138997.02</v>
       </c>
       <c r="M153" s="1">
-        <v>139884.28</v>
+        <v>139075.62</v>
       </c>
       <c r="N153" s="1">
         <v>0.28</v>
       </c>
       <c r="O153">
         <v>1</v>
       </c>
       <c r="Z153" t="s">
-        <v>453</v>
+        <v>447</v>
       </c>
     </row>
     <row r="154" spans="1:26">
       <c r="A154" t="s">
-        <v>456</v>
+        <v>450</v>
       </c>
       <c r="B154" s="1">
-        <v>160000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="C154" s="1">
-        <v>88.0898105</v>
+        <v>99.44871003</v>
       </c>
       <c r="D154" s="1">
-        <v>86.219563</v>
+        <v>104.254153</v>
       </c>
       <c r="E154" t="s">
         <v>8</v>
       </c>
       <c r="F154">
         <v>1.0</v>
       </c>
       <c r="G154" s="1">
-        <v>137951.3</v>
+        <v>312762.46</v>
       </c>
       <c r="H154" s="1">
-        <v>3198.42</v>
+        <v>-12840.3</v>
       </c>
       <c r="I154" s="1">
-        <v>2.3185138523522</v>
+        <v>-4.10544794922</v>
       </c>
       <c r="J154">
         <v>0.0</v>
       </c>
-      <c r="K154">
-        <v>206.03</v>
+      <c r="K154" t="s">
+        <v>451</v>
       </c>
       <c r="L154" s="1">
-        <v>140943.69</v>
+        <v>298346.13</v>
       </c>
       <c r="M154" s="1">
-        <v>141149.72</v>
+        <v>299922.16</v>
       </c>
       <c r="N154" s="1">
-        <v>0.29</v>
+        <v>0.61</v>
       </c>
       <c r="O154">
         <v>1</v>
       </c>
       <c r="Z154" t="s">
-        <v>455</v>
+        <v>449</v>
       </c>
     </row>
     <row r="155" spans="1:26">
       <c r="A155" t="s">
-        <v>458</v>
+        <v>453</v>
       </c>
       <c r="B155" s="1">
-        <v>140000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="C155" s="1">
-        <v>97.42147034</v>
+        <v>92.7695224</v>
       </c>
       <c r="D155" s="1">
-        <v>98.939836</v>
+        <v>95.381538</v>
       </c>
       <c r="E155" t="s">
         <v>8</v>
       </c>
       <c r="F155">
         <v>1.0</v>
       </c>
       <c r="G155" s="1">
-        <v>138515.77</v>
+        <v>476907.69</v>
       </c>
       <c r="H155" s="1">
-        <v>-1849.55</v>
+        <v>-9416.24</v>
       </c>
       <c r="I155" s="1">
-        <v>-1.3352631256354</v>
+        <v>-1.9744366042829</v>
       </c>
       <c r="J155">
         <v>0.0</v>
       </c>
-      <c r="K155">
-        <v>276.16</v>
+      <c r="K155" t="s">
+        <v>454</v>
       </c>
       <c r="L155" s="1">
-        <v>136390.06</v>
+        <v>463847.61</v>
       </c>
       <c r="M155" s="1">
-        <v>136666.22</v>
+        <v>467491.45</v>
       </c>
       <c r="N155" s="1">
-        <v>0.28</v>
+        <v>0.95</v>
       </c>
       <c r="O155">
         <v>1</v>
       </c>
       <c r="Z155" t="s">
-        <v>457</v>
+        <v>452</v>
       </c>
     </row>
     <row r="156" spans="1:26">
       <c r="A156" t="s">
-        <v>460</v>
+        <v>456</v>
       </c>
       <c r="B156" s="1">
         <v>400000.0</v>
       </c>
       <c r="C156" s="1">
-        <v>100.0</v>
+        <v>105.27509955</v>
       </c>
       <c r="D156" s="1">
-        <v>98.91284</v>
+        <v>109.314258</v>
       </c>
       <c r="E156" t="s">
         <v>8</v>
       </c>
       <c r="F156">
         <v>1.0</v>
       </c>
       <c r="G156" s="1">
-        <v>395651.36</v>
+        <v>437257.03</v>
       </c>
       <c r="H156" s="1">
-        <v>4348.64</v>
+        <v>-3334.71</v>
       </c>
       <c r="I156" s="1">
-        <v>1.0991090742112</v>
+        <v>-0.76264296997123</v>
       </c>
       <c r="J156">
         <v>0.0</v>
       </c>
-      <c r="K156">
-        <v>0.0</v>
+      <c r="K156" t="s">
+        <v>457</v>
       </c>
       <c r="L156" s="1">
-        <v>400000.0</v>
+        <v>421100.4</v>
       </c>
       <c r="M156" s="1">
-        <v>400000.0</v>
+        <v>433922.32</v>
       </c>
       <c r="N156" s="1">
-        <v>0.81</v>
+        <v>0.88</v>
       </c>
       <c r="O156">
         <v>1</v>
       </c>
       <c r="Z156" t="s">
-        <v>459</v>
+        <v>455</v>
       </c>
     </row>
     <row r="157" spans="1:26">
       <c r="A157" t="s">
-        <v>462</v>
+        <v>459</v>
       </c>
       <c r="B157" s="1">
-        <v>150000.0</v>
+        <v>-14.0</v>
       </c>
       <c r="C157" s="1">
-        <v>92.78845757</v>
+        <v>114.3</v>
       </c>
       <c r="D157" s="1">
-        <v>90.429947</v>
+        <v>115.47</v>
       </c>
       <c r="E157" t="s">
         <v>8</v>
       </c>
       <c r="F157">
         <v>1.0</v>
       </c>
       <c r="G157" s="1">
-        <v>135644.92</v>
+        <v>0.0</v>
       </c>
       <c r="H157" s="1">
-        <v>3605.57</v>
+        <v>16380.0</v>
       </c>
       <c r="I157" s="1">
-        <v>2.658094383483</v>
+        <v>0</v>
       </c>
       <c r="J157">
         <v>0.0</v>
       </c>
       <c r="K157">
-        <v>67.81</v>
+        <v>0.0</v>
       </c>
       <c r="L157" s="1">
-        <v>139182.68</v>
+        <v>16380.0</v>
       </c>
       <c r="M157" s="1">
-        <v>139250.49</v>
+        <v>16380.0</v>
       </c>
       <c r="N157" s="1">
-        <v>0.28</v>
+        <v>0.03</v>
       </c>
       <c r="O157">
         <v>1</v>
       </c>
       <c r="Z157" t="s">
-        <v>461</v>
+        <v>458</v>
       </c>
     </row>
     <row r="158" spans="1:26">
       <c r="A158" t="s">
-        <v>464</v>
+        <v>461</v>
       </c>
       <c r="B158" s="1">
-        <v>300000.0</v>
+        <v>37.0</v>
       </c>
       <c r="C158" s="1">
-        <v>100.02794243</v>
+        <v>105.61</v>
       </c>
       <c r="D158" s="1">
-        <v>104.254153</v>
+        <v>105.61</v>
       </c>
       <c r="E158" t="s">
         <v>8</v>
       </c>
       <c r="F158">
         <v>1.0</v>
       </c>
       <c r="G158" s="1">
-        <v>312762.46</v>
+        <v>0.0</v>
       </c>
       <c r="H158" s="1">
-        <v>-11663.56</v>
+        <v>0.0</v>
       </c>
       <c r="I158" s="1">
-        <v>-3.7292071433381</v>
+        <v>0</v>
       </c>
       <c r="J158">
         <v>0.0</v>
       </c>
-      <c r="K158" t="s">
-        <v>465</v>
+      <c r="K158">
+        <v>0.0</v>
       </c>
       <c r="L158" s="1">
-        <v>300083.83</v>
+        <v>0.0</v>
       </c>
       <c r="M158" s="1">
-        <v>301098.9</v>
+        <v>0.0</v>
       </c>
       <c r="N158" s="1">
-        <v>0.61</v>
+        <v>0.0</v>
       </c>
       <c r="O158">
         <v>1</v>
       </c>
       <c r="Z158" t="s">
-        <v>463</v>
-[...149 lines deleted...]
-        <v>472</v>
+        <v>460</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">