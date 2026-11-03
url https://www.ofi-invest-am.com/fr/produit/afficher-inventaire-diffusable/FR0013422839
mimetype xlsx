--- v7 (2026-10-14)
+++ v8 (2026-11-03)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="462">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="463">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>X</t>
   </si>
   <si>
     <t>FR0013422813</t>
   </si>
   <si>
@@ -136,1302 +136,1305 @@
   <si>
     <t>VBCE (EUR)</t>
   </si>
   <si>
     <t>VBCI (EUR)</t>
   </si>
   <si>
     <t>Poids</t>
   </si>
   <si>
     <t>Nb.</t>
   </si>
   <si>
     <t>FR001400KPZ3</t>
   </si>
   <si>
     <t>OFI INVEST ESG LIQ I</t>
   </si>
   <si>
     <t>XS3238204062</t>
   </si>
   <si>
     <t>A2A EX 3.25 05-32</t>
   </si>
   <si>
-    <t>1 176.05</t>
+    <t>1 651.00</t>
   </si>
   <si>
     <t>XS2986639701</t>
   </si>
   <si>
     <t>A2A EX 3.625 01-35</t>
   </si>
   <si>
-    <t>2 703.75</t>
+    <t>3 045.79</t>
   </si>
   <si>
     <t>XS2583205906</t>
   </si>
   <si>
     <t>A2A EX 4.375 02-34</t>
   </si>
   <si>
-    <t>2 524.32</t>
+    <t>2 851.54</t>
   </si>
   <si>
     <t>XS2534976886</t>
   </si>
   <si>
     <t>A2A EX 4.5 09-30</t>
   </si>
   <si>
-    <t>4 792.19</t>
+    <t>5 128.77</t>
   </si>
   <si>
     <t>XS2487054939</t>
   </si>
   <si>
     <t>ABN AMR 3.0 06-32</t>
   </si>
   <si>
-    <t>1 808.22</t>
+    <t>3 205.48</t>
   </si>
   <si>
     <t>XS3185662676</t>
   </si>
   <si>
     <t>ABN AMR 3.0 09-32</t>
   </si>
   <si>
-    <t>7 298.63</t>
+    <t>7 816.44</t>
   </si>
   <si>
     <t>XS2536941656</t>
   </si>
   <si>
     <t>ABN AMR 4.25 02-30</t>
   </si>
   <si>
-    <t>1 676.71</t>
+    <t>1 921.23</t>
   </si>
   <si>
     <t>XS3066564900</t>
   </si>
   <si>
     <t>ACHM BA 2.5 05-28</t>
   </si>
   <si>
     <t>XS3237229193</t>
   </si>
   <si>
     <t>AIB GRO 3.75 12-36</t>
   </si>
   <si>
-    <t>33 911.82</t>
+    <t>37 076.92</t>
   </si>
   <si>
     <t>XS3219374975</t>
   </si>
   <si>
     <t>ALPH BA 3.125 10-31</t>
   </si>
   <si>
-    <t>5 301.37</t>
+    <t>5 732.88</t>
   </si>
   <si>
     <t>XS3357187809</t>
   </si>
   <si>
     <t>ALPH BA 3.75 05-32</t>
   </si>
   <si>
-    <t>2 402.05</t>
+    <t>3 122.67</t>
   </si>
   <si>
     <t>FR00140005T0</t>
   </si>
   <si>
     <t>ARKEMA 0.125 10-26</t>
   </si>
   <si>
     <t>FR0014012JL7</t>
   </si>
   <si>
     <t>ARKEMA 3.5 09-33</t>
   </si>
   <si>
-    <t>8 889.04</t>
+    <t>9 493.15</t>
   </si>
   <si>
     <t>XS3215529192</t>
   </si>
   <si>
     <t>ASN BAN 3.375 10-32</t>
   </si>
   <si>
-    <t>4 826.71</t>
+    <t>5 215.07</t>
   </si>
   <si>
     <t>XS2694995163</t>
   </si>
   <si>
     <t>ASR NED 3.625 12-28</t>
   </si>
   <si>
-    <t>10 035.79</t>
+    <t>11 016.03</t>
   </si>
   <si>
     <t>XS2747590896</t>
   </si>
   <si>
     <t>ASS GEN 3.212 01-29</t>
   </si>
   <si>
-    <t>2 150.28</t>
+    <t>2 399.76</t>
   </si>
   <si>
     <t>XS2747596315</t>
   </si>
   <si>
     <t>ASS GEN 3.547 01-34</t>
   </si>
   <si>
-    <t>1 758.92</t>
+    <t>1 963.00</t>
   </si>
   <si>
     <t>XS2314312179</t>
   </si>
   <si>
     <t>AXA 1.375 10-41</t>
   </si>
   <si>
-    <t>10 797.33</t>
+    <t>11 604.25</t>
   </si>
   <si>
     <t>FR0014015J87</t>
   </si>
   <si>
     <t>AYVENS 3.0 04-30</t>
   </si>
   <si>
-    <t>1 446.58</t>
+    <t>1 791.78</t>
   </si>
   <si>
     <t>FR0014017YD2</t>
   </si>
   <si>
     <t>AYVENS 3.375 04-29</t>
   </si>
   <si>
+    <t>1 026.37</t>
+  </si>
+  <si>
     <t>IT0005675126</t>
   </si>
   <si>
     <t>BANC BP 3.125 10-31</t>
   </si>
   <si>
-    <t>3 630.14</t>
+    <t>3 917.81</t>
   </si>
   <si>
     <t>XS3396961289</t>
   </si>
   <si>
     <t>BANC DE 3.75 06-32</t>
   </si>
   <si>
+    <t>3 821.92</t>
+  </si>
+  <si>
+    <t>XS2357417257</t>
+  </si>
+  <si>
+    <t>BANC NT 0.625 06-29</t>
+  </si>
+  <si>
+    <t>XS2194370727</t>
+  </si>
+  <si>
+    <t>BANC NT 1.125 06-27</t>
+  </si>
+  <si>
+    <t>XS2063247915</t>
+  </si>
+  <si>
+    <t>BANC SA 0.3 10-26</t>
+  </si>
+  <si>
+    <t>ES0213679OV1</t>
+  </si>
+  <si>
+    <t>BANK 3.75 06-34</t>
+  </si>
+  <si>
+    <t>3 945.21</t>
+  </si>
+  <si>
+    <t>XS2804565435</t>
+  </si>
+  <si>
+    <t>BANK OF 3.5 04-29</t>
+  </si>
+  <si>
+    <t>3 164.38</t>
+  </si>
+  <si>
+    <t>XS3320133948</t>
+  </si>
+  <si>
+    <t>BANK OF 3.625 03-32</t>
+  </si>
+  <si>
+    <t>5 496.29</t>
+  </si>
+  <si>
+    <t>FR001400Q0T5</t>
+  </si>
+  <si>
+    <t>BANQ FE 3.5 05-31</t>
+  </si>
+  <si>
+    <t>3 931.51</t>
+  </si>
+  <si>
+    <t>FR0014019O29</t>
+  </si>
+  <si>
+    <t>BANQ FE 3.5 07-33</t>
+  </si>
+  <si>
+    <t>1 668.49</t>
+  </si>
+  <si>
+    <t>XS3170898723</t>
+  </si>
+  <si>
+    <t>BAWA BK 3.375 09-33</t>
+  </si>
+  <si>
+    <t>31 160.96</t>
+  </si>
+  <si>
+    <t>BE6328785207</t>
+  </si>
+  <si>
+    <t>BELF SA 0.375 06-27</t>
+  </si>
+  <si>
+    <t>BE6352762387</t>
+  </si>
+  <si>
+    <t>BELF SA 3.625 06-30</t>
+  </si>
+  <si>
+    <t>2 731.16</t>
+  </si>
+  <si>
+    <t>BE6344187966</t>
+  </si>
+  <si>
+    <t>BELF SA 3.875 06-28</t>
+  </si>
+  <si>
+    <t>XS2634687912</t>
+  </si>
+  <si>
+    <t>BK AMER 4.134 06-28</t>
+  </si>
+  <si>
+    <t>3 058.03</t>
+  </si>
+  <si>
+    <t>XS3332496184</t>
+  </si>
+  <si>
+    <t>BK IREL 3.875 04-34</t>
+  </si>
+  <si>
+    <t>3 967.89</t>
+  </si>
+  <si>
+    <t>XS2643234011</t>
+  </si>
+  <si>
+    <t>BK IREL 5.0 07-31</t>
+  </si>
+  <si>
+    <t>1 556.16</t>
+  </si>
+  <si>
+    <t>FR0013415692</t>
+  </si>
+  <si>
+    <t>BQ POST 1.375 04-29</t>
+  </si>
+  <si>
+    <t>1 164.04</t>
+  </si>
+  <si>
+    <t>XS3038544790</t>
+  </si>
+  <si>
+    <t>BRAM U 3.625 04-33</t>
+  </si>
+  <si>
+    <t>6 132.71</t>
+  </si>
+  <si>
+    <t>DE000BU3Z005</t>
+  </si>
+  <si>
+    <t>BUND DE 2.3 02-33</t>
+  </si>
+  <si>
+    <t>3 286.48</t>
+  </si>
+  <si>
+    <t>FR001400M4O2</t>
+  </si>
+  <si>
+    <t>CA 4.375 11-33</t>
+  </si>
+  <si>
+    <t>24 068.49</t>
+  </si>
+  <si>
+    <t>XS3108521124</t>
+  </si>
+  <si>
+    <t>CA AUTO 2.75 07-28</t>
+  </si>
+  <si>
+    <t>XS2555187801</t>
+  </si>
+  <si>
+    <t>CAIX 5.375 11-30</t>
+  </si>
+  <si>
+    <t>3 887.67</t>
+  </si>
+  <si>
+    <t>DE000CZ45W57</t>
+  </si>
+  <si>
+    <t>CMZB FR 3.0 09-27</t>
+  </si>
+  <si>
+    <t>2 671.23</t>
+  </si>
+  <si>
+    <t>FR0013463775</t>
+  </si>
+  <si>
+    <t>CNP ASS 2.0 07-50</t>
+  </si>
+  <si>
+    <t>XS3320133781</t>
+  </si>
+  <si>
+    <t>COLO SF 3.875 04-31</t>
+  </si>
+  <si>
+    <t>2 526.71</t>
+  </si>
+  <si>
+    <t>DE000CZ457W4</t>
+  </si>
+  <si>
+    <t>COMM AK 4.0 01-38</t>
+  </si>
+  <si>
+    <t>6 443.84</t>
+  </si>
+  <si>
+    <t>DE000CZ45ZY0</t>
+  </si>
+  <si>
+    <t>COMM AK 4.125 06-37</t>
+  </si>
+  <si>
+    <t>1 627.40</t>
+  </si>
+  <si>
+    <t>DE000CZ439B6</t>
+  </si>
+  <si>
+    <t>COMM AK 5.25 03-29</t>
+  </si>
+  <si>
+    <t>5 739.04</t>
+  </si>
+  <si>
+    <t>XS2796609787</t>
+  </si>
+  <si>
+    <t>COMP DE 3.375 04-30</t>
+  </si>
+  <si>
+    <t>1 100.34</t>
+  </si>
+  <si>
+    <t>XS2796659964</t>
+  </si>
+  <si>
+    <t>COMP DE 3.625 04-34</t>
+  </si>
+  <si>
+    <t>2 363.70</t>
+  </si>
+  <si>
+    <t>XS3200103490</t>
+  </si>
+  <si>
+    <t>COOP RA 3.548 10-35</t>
+  </si>
+  <si>
+    <t>17 562.60</t>
+  </si>
+  <si>
+    <t>FR0013447232</t>
+  </si>
+  <si>
+    <t>COVI 1.125 09-31</t>
+  </si>
+  <si>
+    <t>1 984.93</t>
+  </si>
+  <si>
+    <t>FR0014010IN9</t>
+  </si>
+  <si>
+    <t>COVI 3.625 06-34</t>
+  </si>
+  <si>
+    <t>XS3244187764</t>
+  </si>
+  <si>
+    <t>DANS BK 3.375 12-33</t>
+  </si>
+  <si>
+    <t>13 647.95</t>
+  </si>
+  <si>
+    <t>XS3101509167</t>
+  </si>
+  <si>
+    <t>DANS BK 3.5 11-35</t>
+  </si>
+  <si>
+    <t>8 692.47</t>
+  </si>
+  <si>
+    <t>XS2637421848</t>
+  </si>
+  <si>
+    <t>DANS BK 4.75 06-30</t>
+  </si>
+  <si>
+    <t>XS2280835260</t>
+  </si>
+  <si>
+    <t>DIGI IN 0.625 07-31</t>
+  </si>
+  <si>
+    <t>XS3074473474</t>
+  </si>
+  <si>
+    <t>DNB BAN 3.125 05-31</t>
+  </si>
+  <si>
+    <t>6 592.47</t>
+  </si>
+  <si>
+    <t>XS3166221948</t>
+  </si>
+  <si>
+    <t>EAST JA 3.727 09-37</t>
+  </si>
+  <si>
+    <t>9 910.35</t>
+  </si>
+  <si>
+    <t>PTEDP6OM0007</t>
+  </si>
+  <si>
+    <t>EDP 4.375 12-55</t>
+  </si>
+  <si>
+    <t>9 349.32</t>
+  </si>
+  <si>
+    <t>XS2978779176</t>
+  </si>
+  <si>
+    <t>EDP SER 3.5 07-31</t>
+  </si>
+  <si>
+    <t>XS3391835629</t>
+  </si>
+  <si>
+    <t>EDP SER 3.75 03-33</t>
+  </si>
+  <si>
+    <t>2 598.90</t>
+  </si>
+  <si>
+    <t>XS2699159351</t>
+  </si>
+  <si>
+    <t>EDP SER 4.375 04-32</t>
+  </si>
+  <si>
+    <t>1 916.61</t>
+  </si>
+  <si>
+    <t>BE6368381404</t>
+  </si>
+  <si>
+    <t>ELIA TR 3.5 10-35</t>
+  </si>
+  <si>
+    <t>2 886.30</t>
+  </si>
+  <si>
+    <t>BE6340849569</t>
+  </si>
+  <si>
+    <t>ELIA TR 3.625 01-33</t>
+  </si>
+  <si>
+    <t>1 976.37</t>
+  </si>
+  <si>
+    <t>BE6349118800</t>
+  </si>
+  <si>
+    <t>ELIA TR 3.75 01-36</t>
+  </si>
+  <si>
+    <t>4 130.14</t>
+  </si>
+  <si>
+    <t>XS3044299769</t>
+  </si>
+  <si>
+    <t>ELLE AB 3.75 05-35</t>
+  </si>
+  <si>
+    <t>1 645.79</t>
+  </si>
+  <si>
+    <t>XS1750986744</t>
+  </si>
+  <si>
+    <t>ENEL FI 1.125 09-26</t>
+  </si>
+  <si>
+    <t>2 837.31</t>
+  </si>
+  <si>
+    <t>XS3299702137</t>
+  </si>
+  <si>
+    <t>ENEX HO 3.0 02-32</t>
+  </si>
+  <si>
+    <t>4 618.27</t>
+  </si>
+  <si>
+    <t>XS3045470492</t>
+  </si>
+  <si>
+    <t>ENEX HO 3.25 04-33</t>
+  </si>
+  <si>
+    <t>3 152.05</t>
+  </si>
+  <si>
+    <t>FR0013455813</t>
+  </si>
+  <si>
+    <t>ENGIE 0.5 10-30</t>
+  </si>
+  <si>
+    <t>FR0014000RR2</t>
+  </si>
+  <si>
+    <t>ENGIE 1.5 PERP</t>
+  </si>
+  <si>
+    <t>2 038.36</t>
+  </si>
+  <si>
+    <t>FR0013504693</t>
+  </si>
+  <si>
+    <t>ENGIE 2.125 03-32</t>
+  </si>
+  <si>
+    <t>FR0014016Z94</t>
+  </si>
+  <si>
+    <t>ENGIE 4.371 PERP</t>
+  </si>
+  <si>
+    <t>XS1702729275</t>
+  </si>
+  <si>
+    <t>EON INT 1.25 10-27</t>
+  </si>
+  <si>
+    <t>1 390.41</t>
+  </si>
+  <si>
+    <t>XS2574873183</t>
+  </si>
+  <si>
+    <t>EON SE 3.875 01-35</t>
+  </si>
+  <si>
+    <t>2 829.28</t>
+  </si>
+  <si>
+    <t>XS2673547746</t>
+  </si>
+  <si>
+    <t>EON SE 4.0 08-33</t>
+  </si>
+  <si>
+    <t>11 210.96</t>
+  </si>
+  <si>
+    <t>XS2432544349</t>
+  </si>
+  <si>
+    <t>ESB FIN 1.0 07-34</t>
+  </si>
+  <si>
+    <t>XS2697970536</t>
+  </si>
+  <si>
+    <t>ESB FIN 4.25 03-36</t>
+  </si>
+  <si>
+    <t>1 804.79</t>
+  </si>
+  <si>
+    <t>EU000A3K4DG1</t>
+  </si>
+  <si>
+    <t>EURO UN 1.25 02-43</t>
+  </si>
+  <si>
+    <t>5 142.12</t>
+  </si>
+  <si>
+    <t>DE000A4DFCB7</t>
+  </si>
+  <si>
+    <t>EVON IN 3.25 01-30</t>
+  </si>
+  <si>
+    <t>2 374.19</t>
+  </si>
+  <si>
+    <t>DE000A4DFWV3</t>
+  </si>
+  <si>
+    <t>EVON IN 4.25 09-55</t>
+  </si>
+  <si>
+    <t>XS2784700671</t>
+  </si>
+  <si>
+    <t>FING EM 3.25 03-34</t>
+  </si>
+  <si>
+    <t>1 645.31</t>
+  </si>
+  <si>
+    <t>FR0013234333</t>
+  </si>
+  <si>
+    <t>FRAN GO 1.75 06-39</t>
+  </si>
+  <si>
+    <t>FR0013322989</t>
+  </si>
+  <si>
+    <t>GECINA 1.625 03-30</t>
+  </si>
+  <si>
+    <t>FR0013266368</t>
+  </si>
+  <si>
+    <t>GECINA 2.0 06-32</t>
+  </si>
+  <si>
+    <t>XS3072230744</t>
+  </si>
+  <si>
+    <t>IBER FI 3.5 05-35</t>
+  </si>
+  <si>
+    <t>5 436.99</t>
+  </si>
+  <si>
+    <t>XS3224600232</t>
+  </si>
+  <si>
+    <t>IBER FI 3.75 PERP</t>
+  </si>
+  <si>
+    <t>2 804.79</t>
+  </si>
+  <si>
+    <t>XS2748213290</t>
+  </si>
+  <si>
+    <t>IBER FI 4.871 PERP</t>
+  </si>
+  <si>
+    <t>8 887.91</t>
+  </si>
+  <si>
+    <t>FR001400ZRC6</t>
+  </si>
+  <si>
+    <t>ICAD PR 4.375 05-35</t>
+  </si>
+  <si>
+    <t>2 696.92</t>
+  </si>
+  <si>
+    <t>FR0014007NF1</t>
+  </si>
+  <si>
+    <t>ICADE 1.0 01-30</t>
+  </si>
+  <si>
+    <t>1 084.93</t>
+  </si>
+  <si>
+    <t>XS3225326282</t>
+  </si>
+  <si>
+    <t>ING GRO 2.875 11-30</t>
+  </si>
+  <si>
+    <t>2 110.96</t>
+  </si>
+  <si>
+    <t>XS2764264789</t>
+  </si>
+  <si>
+    <t>ING GRO 4.0 02-35</t>
+  </si>
+  <si>
+    <t>1 906.85</t>
+  </si>
+  <si>
+    <t>XS2524746687</t>
+  </si>
+  <si>
+    <t>ING GRO 4.125 08-33</t>
+  </si>
+  <si>
+    <t>11 730.82</t>
+  </si>
+  <si>
+    <t>XS2529233814</t>
+  </si>
+  <si>
+    <t>INTE 4.75 09-27</t>
+  </si>
+  <si>
+    <t>6 500.34</t>
+  </si>
+  <si>
+    <t>XS2625196352</t>
+  </si>
+  <si>
+    <t>INTE 4.875 05-30</t>
+  </si>
+  <si>
+    <t>5 208.90</t>
+  </si>
+  <si>
+    <t>IE000GVLBXU6</t>
+  </si>
+  <si>
+    <t>IREL GO 3.0 10-43</t>
+  </si>
+  <si>
+    <t>14 350.68</t>
+  </si>
+  <si>
+    <t>XS1704789590</t>
+  </si>
+  <si>
+    <t>IREN 1.5 10-27</t>
+  </si>
+  <si>
+    <t>3 338.01</t>
+  </si>
+  <si>
+    <t>XS2752472436</t>
+  </si>
+  <si>
+    <t>IREN 3.875 07-32</t>
+  </si>
+  <si>
+    <t>IT0005596470</t>
+  </si>
+  <si>
+    <t>ITAL BU 4.05 10-37</t>
+  </si>
+  <si>
+    <t>3 166.41</t>
+  </si>
+  <si>
+    <t>XS3358396763</t>
+  </si>
+  <si>
+    <t>JYSK BA 3.625 06-32</t>
+  </si>
+  <si>
+    <t>BE0390246156</t>
+  </si>
+  <si>
+    <t>KBC GRO 3.625 08-36</t>
+  </si>
+  <si>
+    <t>17 082.19</t>
+  </si>
+  <si>
+    <t>BE0390124874</t>
+  </si>
+  <si>
+    <t>KBC GRO 3.75 03-32</t>
+  </si>
+  <si>
+    <t>6 729.45</t>
+  </si>
+  <si>
+    <t>XS2780025271</t>
+  </si>
+  <si>
+    <t>KONI AH 3.375 03-31</t>
+  </si>
+  <si>
+    <t>1 359.25</t>
+  </si>
+  <si>
+    <t>XS2596537972</t>
+  </si>
+  <si>
+    <t>KONI AH 3.5 04-28</t>
+  </si>
+  <si>
+    <t>1 179.45</t>
+  </si>
+  <si>
+    <t>XS3308614794</t>
+  </si>
+  <si>
+    <t>KONI AH 3.625 03-34</t>
+  </si>
+  <si>
+    <t>1 450.00</t>
+  </si>
+  <si>
+    <t>FR0013384567</t>
+  </si>
+  <si>
+    <t>LA POST 1.45 11-28</t>
+  </si>
+  <si>
+    <t>XS2089229806</t>
+  </si>
+  <si>
+    <t>MERL PR 1.875 12-34</t>
+  </si>
+  <si>
+    <t>3 760.27</t>
+  </si>
+  <si>
+    <t>XS3168718529</t>
+  </si>
+  <si>
+    <t>MERL PR 3.5 09-33</t>
+  </si>
+  <si>
+    <t>9 636.99</t>
+  </si>
+  <si>
+    <t>IT0005678955</t>
+  </si>
+  <si>
+    <t>MONT PA 3.25 02-32</t>
+  </si>
+  <si>
+    <t>3 193.19</t>
+  </si>
+  <si>
+    <t>XS2388449758</t>
+  </si>
+  <si>
+    <t>NATL BA 0.5 09-28</t>
+  </si>
+  <si>
+    <t>2 178.08</t>
+  </si>
+  <si>
+    <t>XS3441768093</t>
+  </si>
+  <si>
+    <t>NATL GR 4.268 04-37</t>
+  </si>
+  <si>
+    <t>XS2528858033</t>
+  </si>
+  <si>
+    <t>NATW GR 4.067 09-28</t>
+  </si>
+  <si>
+    <t>18 552.21</t>
+  </si>
+  <si>
+    <t>NL0013552060</t>
+  </si>
+  <si>
+    <t>NETH GO 0.5 01-40</t>
+  </si>
+  <si>
+    <t>1 148.36</t>
+  </si>
+  <si>
+    <t>XS3232967318</t>
+  </si>
+  <si>
+    <t>NORD BK 3.25 11-35</t>
+  </si>
+  <si>
+    <t>10 170.18</t>
+  </si>
+  <si>
+    <t>XS3170346368</t>
+  </si>
+  <si>
+    <t>NORD BK 3.5 09-35</t>
+  </si>
+  <si>
+    <t>12 350.68</t>
+  </si>
+  <si>
+    <t>XS3406830052</t>
+  </si>
+  <si>
+    <t>NORD BK 3.875 06-36</t>
+  </si>
+  <si>
+    <t>1 921.58</t>
+  </si>
+  <si>
+    <t>XS2797546624</t>
+  </si>
+  <si>
+    <t>PERM TS 4.25 07-30</t>
+  </si>
+  <si>
+    <t>XS2021462440</t>
+  </si>
+  <si>
+    <t>PROL IN 0.875 07-29</t>
+  </si>
+  <si>
+    <t>XS2187529180</t>
+  </si>
+  <si>
+    <t>PROL IN 1.625 06-32</t>
+  </si>
+  <si>
+    <t>XS1904690341</t>
+  </si>
+  <si>
+    <t>PROL IN 2.375 11-30</t>
+  </si>
+  <si>
+    <t>7 644.25</t>
+  </si>
+  <si>
+    <t>FR00140193X6</t>
+  </si>
+  <si>
+    <t>RCI BAN 4.0 08-31</t>
+  </si>
+  <si>
+    <t>2 060.27</t>
+  </si>
+  <si>
+    <t>XS2744299335</t>
+  </si>
+  <si>
+    <t>RED ELE 3.0 01-34</t>
+  </si>
+  <si>
+    <t>4 931.51</t>
+  </si>
+  <si>
+    <t>XS2838500218</t>
+  </si>
+  <si>
+    <t>REDEIA 3.375 07-32</t>
+  </si>
+  <si>
+    <t>1 248.29</t>
+  </si>
+  <si>
+    <t>XS3348120653</t>
+  </si>
+  <si>
+    <t>REDEIA 4.375 PERP</t>
+  </si>
+  <si>
+    <t>3 595.89</t>
+  </si>
+  <si>
+    <t>FR0014010DR1</t>
+  </si>
+  <si>
+    <t>RENA 3.875 09-30</t>
+  </si>
+  <si>
+    <t>3 280.48</t>
+  </si>
+  <si>
+    <t>FR0014007LP4</t>
+  </si>
+  <si>
+    <t>RTE EDF 0.75 01-34</t>
+  </si>
+  <si>
     <t>2 527.40</t>
   </si>
   <si>
-    <t>XS2357417257</t>
-[...862 lines deleted...]
-  <si>
     <t>XS3166372568</t>
   </si>
   <si>
     <t>SCOT HY 3.375 11-33</t>
   </si>
   <si>
-    <t>14 112.86</t>
+    <t>15 050.74</t>
   </si>
   <si>
     <t>FR001400U1Q3</t>
   </si>
   <si>
     <t>SG 3.625 11-30</t>
   </si>
   <si>
-    <t>21 809.59</t>
+    <t>23 686.64</t>
   </si>
   <si>
     <t>ES0000012J07</t>
   </si>
   <si>
     <t>SPAI GO 1.0 07-42</t>
   </si>
   <si>
-    <t>6 712.33</t>
-[...1 lines deleted...]
-  <si>
     <t>XS3027988263</t>
   </si>
   <si>
     <t>SSE 3.5 03-32</t>
   </si>
   <si>
-    <t>1 163.92</t>
+    <t>4 054.25</t>
   </si>
   <si>
     <t>XS2675685700</t>
   </si>
   <si>
     <t>SSE 4.0 09-31</t>
   </si>
   <si>
-    <t>12 348.49</t>
+    <t>13 176.99</t>
   </si>
   <si>
     <t>XS2532312548</t>
   </si>
   <si>
     <t>STAT AS 2.875 09-29</t>
   </si>
   <si>
-    <t>5 765.75</t>
+    <t>6 162.74</t>
   </si>
   <si>
     <t>XS2723597923</t>
   </si>
   <si>
     <t>STAT AS 3.125 12-26</t>
   </si>
   <si>
-    <t>2 565.07</t>
+    <t>2 816.78</t>
   </si>
   <si>
     <t>XS2779793061</t>
   </si>
   <si>
     <t>STAT AS 3.75 03-39</t>
   </si>
   <si>
-    <t>1 535.96</t>
+    <t>1 816.44</t>
   </si>
   <si>
     <t>XS2443749648</t>
   </si>
   <si>
     <t>TELI CO 2.75 06-83</t>
   </si>
   <si>
     <t>XS3433863621</t>
   </si>
   <si>
     <t>TENN GM 3.25 07-30</t>
   </si>
   <si>
     <t>XS2477935345</t>
   </si>
   <si>
     <t>TENN HO 1.625 11-26</t>
   </si>
   <si>
-    <t>1 495.89</t>
+    <t>1 626.78</t>
   </si>
   <si>
     <t>XS1241581096</t>
   </si>
   <si>
     <t>TENN HO 1.75 06-27</t>
   </si>
   <si>
     <t>XS2549543499</t>
   </si>
   <si>
     <t>TENN HO 4.5 10-34</t>
   </si>
   <si>
-    <t>4 167.12</t>
+    <t>4 503.70</t>
   </si>
   <si>
     <t>XS3128477521</t>
   </si>
   <si>
     <t>TERN RE 3.0 07-31</t>
   </si>
   <si>
-    <t>16 183.56</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2655852726</t>
   </si>
   <si>
     <t>TERN RE 3.875 07-33</t>
   </si>
   <si>
-    <t>3 779.45</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2357205587</t>
   </si>
   <si>
     <t>TRAS EL 0.375 06-29</t>
   </si>
   <si>
     <t>XS2209023402</t>
   </si>
   <si>
     <t>TRAS EL 0.75 07-32</t>
   </si>
   <si>
-    <t>4 096.44</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2360310044</t>
   </si>
   <si>
     <t>UNIC 0.8 07-29</t>
   </si>
   <si>
     <t>XS2555420103</t>
   </si>
   <si>
     <t>UNIC 5.85 11-27</t>
   </si>
   <si>
-    <t>7 757.26</t>
+    <t>8 430.41</t>
   </si>
   <si>
     <t>XS2257961818</t>
   </si>
   <si>
     <t>UPM KYM 0.125 11-28</t>
   </si>
   <si>
     <t>XS2320453884</t>
   </si>
   <si>
     <t>UPM KYM 0.5 03-31</t>
   </si>
   <si>
     <t>XS2478685931</t>
   </si>
   <si>
     <t>UPM KYM 2.25 05-29</t>
   </si>
   <si>
     <t>XS2297882644</t>
   </si>
   <si>
     <t>VATT AB 0.125 02-29</t>
   </si>
   <si>
     <t>XS2821745374</t>
   </si>
   <si>
     <t>VERB AG 3.25 05-31</t>
   </si>
   <si>
-    <t>1 576.03</t>
+    <t>2 136.99</t>
   </si>
   <si>
     <t>DE000A3MQS72</t>
   </si>
   <si>
     <t>VONO SE 2.375 03-32</t>
   </si>
   <si>
-    <t>3 643.84</t>
+    <t>4 327.05</t>
   </si>
   <si>
     <t>DE000A30VQB2</t>
   </si>
   <si>
     <t>VONO SE 5.0 11-30</t>
   </si>
   <si>
-    <t>12 821.92</t>
+    <t>13 972.60</t>
   </si>
   <si>
     <t>OEU6 Comdty</t>
   </si>
   <si>
     <t>EURO BOBL 0926</t>
   </si>
   <si>
     <t>DUU6 Comdty</t>
   </si>
   <si>
     <t>EURO SCHATZ 0926</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -1807,237 +1810,237 @@
       </c>
       <c r="E1" t="s">
         <v>5</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>5</v>
       </c>
       <c r="H1" t="s">
         <v>4</v>
       </c>
       <c r="Z1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:26">
       <c r="A2" t="s">
         <v>7</v>
       </c>
       <c r="B2" s="1">
         <v>19746.0</v>
       </c>
       <c r="C2">
-        <v>1511.06</v>
+        <v>1509.57</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2">
-        <v>29837484.59</v>
+        <v>29808038.13</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
-        <v>29837484.59</v>
+        <v>29808038.13</v>
       </c>
       <c r="H2" t="s">
         <v>8</v>
       </c>
       <c r="Z2" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="3" spans="1:26">
       <c r="A3" t="s">
         <v>10</v>
       </c>
       <c r="B3" s="1">
-        <v>32387.433</v>
+        <v>33036.583</v>
       </c>
       <c r="C3">
-        <v>99.58</v>
+        <v>99.44</v>
       </c>
       <c r="D3" t="s">
         <v>8</v>
       </c>
       <c r="E3">
-        <v>3225183.66</v>
+        <v>3285385.14</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
-        <v>3225183.66</v>
+        <v>3285385.14</v>
       </c>
       <c r="H3" t="s">
         <v>8</v>
       </c>
       <c r="Z3" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="4" spans="1:26">
       <c r="A4" t="s">
         <v>12</v>
       </c>
       <c r="B4" s="1">
-        <v>3055.857</v>
+        <v>3085.639</v>
       </c>
       <c r="C4">
-        <v>5020.01</v>
+        <v>5014.91</v>
       </c>
       <c r="D4" t="s">
         <v>8</v>
       </c>
       <c r="E4">
-        <v>15340442.16</v>
+        <v>15474228.38</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
-        <v>15340442.16</v>
+        <v>15474228.38</v>
       </c>
       <c r="H4" t="s">
         <v>8</v>
       </c>
       <c r="Z4" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="5" spans="1:26">
       <c r="A5" t="s">
         <v>14</v>
       </c>
       <c r="B5" s="1">
         <v>8841.0</v>
       </c>
       <c r="C5">
-        <v>102.16</v>
+        <v>102.05</v>
       </c>
       <c r="D5" t="s">
         <v>8</v>
       </c>
       <c r="E5">
-        <v>903212.49</v>
+        <v>902295.84</v>
       </c>
       <c r="F5" t="s">
         <v>8</v>
       </c>
       <c r="G5">
-        <v>903212.49</v>
+        <v>902295.84</v>
       </c>
       <c r="H5" t="s">
         <v>8</v>
       </c>
       <c r="Z5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="6" spans="1:26">
       <c r="A6" t="s">
         <v>16</v>
       </c>
       <c r="B6" s="1">
         <v>10.0</v>
       </c>
       <c r="C6">
-        <v>101.12</v>
+        <v>100.97</v>
       </c>
       <c r="D6" t="s">
         <v>8</v>
       </c>
       <c r="E6">
-        <v>1011.21</v>
+        <v>1009.75</v>
       </c>
       <c r="F6" t="s">
         <v>8</v>
       </c>
       <c r="G6">
-        <v>1011.21</v>
+        <v>1009.75</v>
       </c>
       <c r="H6" t="s">
         <v>8</v>
       </c>
       <c r="Z6" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="7" spans="1:26">
       <c r="A7" t="s">
         <v>18</v>
       </c>
       <c r="B7" s="1">
         <v>555.0</v>
       </c>
       <c r="C7">
-        <v>102.2</v>
+        <v>102.06</v>
       </c>
       <c r="D7" t="s">
         <v>8</v>
       </c>
       <c r="E7">
-        <v>56723.25</v>
+        <v>56646.68</v>
       </c>
       <c r="F7" t="s">
         <v>8</v>
       </c>
       <c r="G7">
-        <v>56723.25</v>
+        <v>56646.68</v>
       </c>
       <c r="H7" t="s">
         <v>8</v>
       </c>
       <c r="Z7" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="8" spans="1:26">
       <c r="A8" t="s">
         <v>20</v>
       </c>
       <c r="B8" s="1">
         <v>14.0</v>
       </c>
       <c r="C8">
-        <v>101.36</v>
+        <v>101.24</v>
       </c>
       <c r="D8" t="s">
         <v>8</v>
       </c>
       <c r="E8">
-        <v>1419.05</v>
+        <v>1417.48</v>
       </c>
       <c r="F8" t="s">
         <v>8</v>
       </c>
       <c r="G8">
-        <v>1419.05</v>
+        <v>1417.48</v>
       </c>
       <c r="H8" t="s">
         <v>8</v>
       </c>
       <c r="Z8" t="s">
         <v>19</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
@@ -2086,7893 +2089,7893 @@
       </c>
       <c r="K1" t="s">
         <v>31</v>
       </c>
       <c r="L1" t="s">
         <v>32</v>
       </c>
       <c r="M1" t="s">
         <v>33</v>
       </c>
       <c r="N1" t="s">
         <v>34</v>
       </c>
       <c r="O1" t="s">
         <v>35</v>
       </c>
       <c r="Z1" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="2" spans="1:26">
       <c r="A2" t="s">
         <v>37</v>
       </c>
       <c r="B2" s="1">
-        <v>2506.0</v>
+        <v>1160.0</v>
       </c>
       <c r="C2" s="1">
-        <v>1078.79</v>
+        <v>1080.32</v>
       </c>
       <c r="D2" s="1">
-        <v>1076.81490024</v>
+        <v>1077.06856897</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
         <v>1.0</v>
       </c>
       <c r="G2" s="1">
-        <v>2698498.14</v>
+        <v>1249399.54</v>
       </c>
       <c r="H2" s="1">
-        <v>4949.6</v>
+        <v>3771.66</v>
       </c>
       <c r="I2" s="1">
-        <v>0.18342054517777</v>
+        <v>0.30187781244101</v>
       </c>
       <c r="J2">
         <v>0.0</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2" s="1">
-        <v>2703447.74</v>
+        <v>1253171.2</v>
       </c>
       <c r="M2" s="1">
-        <v>2703447.74</v>
+        <v>1253171.2</v>
       </c>
       <c r="N2" s="1">
-        <v>5.48</v>
+        <v>2.53</v>
       </c>
       <c r="O2">
         <v>1</v>
       </c>
       <c r="Z2" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="3" spans="1:26">
       <c r="A3" t="s">
         <v>39</v>
       </c>
       <c r="B3" s="1">
         <v>254000.0</v>
       </c>
       <c r="C3" s="1">
-        <v>97.95518736</v>
+        <v>97.69874006</v>
       </c>
       <c r="D3" s="1">
         <v>99.533614</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
         <v>1.0</v>
       </c>
       <c r="G3" s="1">
         <v>252815.38</v>
       </c>
       <c r="H3" s="1">
-        <v>-2833.15</v>
+        <v>-3009.58</v>
       </c>
       <c r="I3" s="1">
-        <v>-1.1206398914496</v>
+        <v>-1.1904259938616</v>
       </c>
       <c r="J3">
         <v>0.0</v>
       </c>
       <c r="K3" t="s">
         <v>40</v>
       </c>
       <c r="L3" s="1">
-        <v>248806.18</v>
+        <v>248154.8</v>
       </c>
       <c r="M3" s="1">
-        <v>249982.23</v>
+        <v>249805.8</v>
       </c>
       <c r="N3" s="1">
-        <v>0.51</v>
+        <v>0.5</v>
       </c>
       <c r="O3">
         <v>1</v>
       </c>
       <c r="Z3" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="4" spans="1:26">
       <c r="A4" t="s">
         <v>42</v>
       </c>
       <c r="B4" s="1">
         <v>164000.0</v>
       </c>
       <c r="C4" s="1">
-        <v>97.85016661</v>
+        <v>97.31177621</v>
       </c>
       <c r="D4" s="1">
         <v>99.08</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
         <v>1.0</v>
       </c>
       <c r="G4" s="1">
         <v>162491.2</v>
       </c>
       <c r="H4" s="1">
-        <v>686.83</v>
+        <v>145.91</v>
       </c>
       <c r="I4" s="1">
-        <v>0.42268750553876</v>
+        <v>0.08979563200961</v>
       </c>
       <c r="J4">
         <v>0.0</v>
       </c>
       <c r="K4" t="s">
         <v>43</v>
       </c>
       <c r="L4" s="1">
-        <v>160474.28</v>
+        <v>159591.32</v>
       </c>
       <c r="M4" s="1">
-        <v>163178.03</v>
+        <v>162637.11</v>
       </c>
       <c r="N4" s="1">
         <v>0.33</v>
       </c>
       <c r="O4">
         <v>1</v>
       </c>
       <c r="Z4" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="5" spans="1:26">
       <c r="A5" t="s">
         <v>45</v>
       </c>
       <c r="B5" s="1">
         <v>130000.0</v>
       </c>
       <c r="C5" s="1">
-        <v>103.87758793</v>
+        <v>103.34110287</v>
       </c>
       <c r="D5" s="1">
         <v>110.550762</v>
       </c>
       <c r="E5" t="s">
         <v>8</v>
       </c>
       <c r="F5">
         <v>1.0</v>
       </c>
       <c r="G5" s="1">
         <v>143715.99</v>
       </c>
       <c r="H5" s="1">
-        <v>-6150.81</v>
+        <v>-6521.02</v>
       </c>
       <c r="I5" s="1">
-        <v>-4.2798369200254</v>
+        <v>-4.5374352568562</v>
       </c>
       <c r="J5">
         <v>0.0</v>
       </c>
       <c r="K5" t="s">
         <v>46</v>
       </c>
       <c r="L5" s="1">
-        <v>135040.86</v>
+        <v>134343.43</v>
       </c>
       <c r="M5" s="1">
-        <v>137565.18</v>
+        <v>137194.97</v>
       </c>
       <c r="N5" s="1">
         <v>0.28</v>
       </c>
       <c r="O5">
         <v>1</v>
       </c>
       <c r="Z5" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="6" spans="1:26">
       <c r="A6" t="s">
         <v>48</v>
       </c>
       <c r="B6" s="1">
         <v>130000.0</v>
       </c>
       <c r="C6" s="1">
-        <v>103.8128584</v>
+        <v>103.54878059</v>
       </c>
       <c r="D6" s="1">
         <v>108.857546</v>
       </c>
       <c r="E6" t="s">
         <v>8</v>
       </c>
       <c r="F6">
         <v>1.0</v>
       </c>
       <c r="G6" s="1">
         <v>141514.81</v>
       </c>
       <c r="H6" s="1">
-        <v>-1765.9</v>
+        <v>-1772.63</v>
       </c>
       <c r="I6" s="1">
-        <v>-1.2478552598134</v>
+        <v>-1.2526109458084</v>
       </c>
       <c r="J6">
         <v>0.0</v>
       </c>
       <c r="K6" t="s">
         <v>49</v>
       </c>
       <c r="L6" s="1">
-        <v>134956.72</v>
+        <v>134613.41</v>
       </c>
       <c r="M6" s="1">
-        <v>139748.91</v>
+        <v>139742.18</v>
       </c>
       <c r="N6" s="1">
         <v>0.28</v>
       </c>
       <c r="O6">
         <v>1</v>
       </c>
       <c r="Z6" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="7" spans="1:26">
       <c r="A7" t="s">
         <v>51</v>
       </c>
       <c r="B7" s="1">
-        <v>500000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="C7" s="1">
-        <v>96.77950755</v>
+        <v>96.49071374</v>
       </c>
       <c r="D7" s="1">
-        <v>99.430044</v>
+        <v>98.99716</v>
       </c>
       <c r="E7" t="s">
         <v>8</v>
       </c>
       <c r="F7">
         <v>1.0</v>
       </c>
       <c r="G7" s="1">
-        <v>497150.22</v>
+        <v>593982.96</v>
       </c>
       <c r="H7" s="1">
-        <v>-11444.46</v>
+        <v>-11833.2</v>
       </c>
       <c r="I7" s="1">
-        <v>-2.3020124581258</v>
+        <v>-1.9921783614803</v>
       </c>
       <c r="J7">
         <v>0.0</v>
       </c>
       <c r="K7" t="s">
         <v>52</v>
       </c>
       <c r="L7" s="1">
-        <v>483897.54</v>
+        <v>578944.28</v>
       </c>
       <c r="M7" s="1">
-        <v>485705.76</v>
+        <v>582149.76</v>
       </c>
       <c r="N7" s="1">
-        <v>0.98</v>
+        <v>1.18</v>
       </c>
       <c r="O7">
         <v>1</v>
       </c>
       <c r="Z7" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="8" spans="1:26">
       <c r="A8" t="s">
         <v>54</v>
       </c>
       <c r="B8" s="1">
         <v>300000.0</v>
       </c>
       <c r="C8" s="1">
-        <v>97.41382961</v>
+        <v>97.16569601</v>
       </c>
       <c r="D8" s="1">
         <v>99.503</v>
       </c>
       <c r="E8" t="s">
         <v>8</v>
       </c>
       <c r="F8">
         <v>1.0</v>
       </c>
       <c r="G8" s="1">
         <v>298509.0</v>
       </c>
       <c r="H8" s="1">
-        <v>1031.12</v>
+        <v>804.53</v>
       </c>
       <c r="I8" s="1">
-        <v>0.34542342106938</v>
+        <v>0.26951616199177</v>
       </c>
       <c r="J8">
         <v>0.0</v>
       </c>
       <c r="K8" t="s">
         <v>55</v>
       </c>
       <c r="L8" s="1">
-        <v>292241.49</v>
+        <v>291497.09</v>
       </c>
       <c r="M8" s="1">
-        <v>299540.12</v>
+        <v>299313.53</v>
       </c>
       <c r="N8" s="1">
-        <v>0.61</v>
+        <v>0.6</v>
       </c>
       <c r="O8">
         <v>1</v>
       </c>
       <c r="Z8" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="9" spans="1:26">
       <c r="A9" t="s">
         <v>57</v>
       </c>
       <c r="B9" s="1">
         <v>100000.0</v>
       </c>
       <c r="C9" s="1">
-        <v>102.86479592</v>
+        <v>102.64605666</v>
       </c>
       <c r="D9" s="1">
         <v>108.76173</v>
       </c>
       <c r="E9" t="s">
         <v>8</v>
       </c>
       <c r="F9">
         <v>1.0</v>
       </c>
       <c r="G9" s="1">
         <v>108761.73</v>
       </c>
       <c r="H9" s="1">
-        <v>-4220.22</v>
+        <v>-4194.44</v>
       </c>
       <c r="I9" s="1">
-        <v>-3.8802435378694</v>
+        <v>-3.8565403474182</v>
       </c>
       <c r="J9">
         <v>0.0</v>
       </c>
       <c r="K9" t="s">
         <v>58</v>
       </c>
       <c r="L9" s="1">
-        <v>102864.8</v>
+        <v>102646.06</v>
       </c>
       <c r="M9" s="1">
-        <v>104541.51</v>
+        <v>104567.29</v>
       </c>
       <c r="N9" s="1">
         <v>0.21</v>
       </c>
       <c r="O9">
         <v>1</v>
       </c>
       <c r="Z9" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="10" spans="1:26">
       <c r="A10" t="s">
         <v>60</v>
       </c>
       <c r="B10" s="1">
         <v>100000.0</v>
       </c>
       <c r="C10" s="1">
-        <v>98.75506822</v>
+        <v>98.76908997</v>
       </c>
       <c r="D10" s="1">
         <v>99.684</v>
       </c>
       <c r="E10" t="s">
         <v>8</v>
       </c>
       <c r="F10">
         <v>1.0</v>
       </c>
       <c r="G10" s="1">
         <v>99684.0</v>
       </c>
       <c r="H10" s="1">
-        <v>-449.48</v>
+        <v>-291.62</v>
       </c>
       <c r="I10" s="1">
-        <v>-0.45090485935556</v>
+        <v>-0.29254444043176</v>
       </c>
       <c r="J10">
         <v>0.0</v>
       </c>
       <c r="K10">
-        <v>479.45</v>
+        <v>623.29</v>
       </c>
       <c r="L10" s="1">
-        <v>98755.07</v>
+        <v>98769.09</v>
       </c>
       <c r="M10" s="1">
-        <v>99234.52</v>
+        <v>99392.38</v>
       </c>
       <c r="N10" s="1">
         <v>0.2</v>
       </c>
       <c r="O10">
         <v>1</v>
       </c>
       <c r="Z10" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="11" spans="1:26">
       <c r="A11" t="s">
         <v>62</v>
       </c>
       <c r="B11" s="1">
         <v>1467000.0</v>
       </c>
       <c r="C11" s="1">
-        <v>98.35372365</v>
+        <v>97.97541347</v>
       </c>
       <c r="D11" s="1">
         <v>99.556461</v>
       </c>
       <c r="E11" t="s">
         <v>8</v>
       </c>
       <c r="F11">
         <v>1.0</v>
       </c>
       <c r="G11" s="1">
         <v>1460493.28</v>
       </c>
       <c r="H11" s="1">
-        <v>16267.66</v>
+        <v>13882.95</v>
       </c>
       <c r="I11" s="1">
-        <v>1.1138469599805</v>
+        <v>0.95056582526693</v>
       </c>
       <c r="J11">
         <v>0.0</v>
       </c>
       <c r="K11" t="s">
         <v>63</v>
       </c>
       <c r="L11" s="1">
-        <v>1442849.12</v>
+        <v>1437299.31</v>
       </c>
       <c r="M11" s="1">
-        <v>1476760.94</v>
+        <v>1474376.23</v>
       </c>
       <c r="N11" s="1">
-        <v>2.99</v>
+        <v>2.98</v>
       </c>
       <c r="O11">
         <v>1</v>
       </c>
       <c r="Z11" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="12" spans="1:26">
       <c r="A12" t="s">
         <v>65</v>
       </c>
       <c r="B12" s="1">
         <v>240000.0</v>
       </c>
       <c r="C12" s="1">
-        <v>97.75310527</v>
+        <v>97.62139103</v>
       </c>
       <c r="D12" s="1">
         <v>99.791763</v>
       </c>
       <c r="E12" t="s">
         <v>8</v>
       </c>
       <c r="F12">
         <v>1.0</v>
       </c>
       <c r="G12" s="1">
         <v>239500.23</v>
       </c>
       <c r="H12" s="1">
-        <v>408.59</v>
+        <v>523.99</v>
       </c>
       <c r="I12" s="1">
-        <v>0.17060108877557</v>
+        <v>0.21878475857831</v>
       </c>
       <c r="J12">
         <v>0.0</v>
       </c>
       <c r="K12" t="s">
         <v>66</v>
       </c>
       <c r="L12" s="1">
-        <v>234607.45</v>
+        <v>234291.34</v>
       </c>
       <c r="M12" s="1">
-        <v>239908.82</v>
+        <v>240024.22</v>
       </c>
       <c r="N12" s="1">
-        <v>0.49</v>
+        <v>0.48</v>
       </c>
       <c r="O12">
         <v>1</v>
       </c>
       <c r="Z12" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="13" spans="1:26">
       <c r="A13" t="s">
         <v>68</v>
       </c>
       <c r="B13" s="1">
         <v>334000.0</v>
       </c>
       <c r="C13" s="1">
-        <v>99.74562638</v>
+        <v>99.60199318</v>
       </c>
       <c r="D13" s="1">
         <v>99.58</v>
       </c>
       <c r="E13" t="s">
         <v>8</v>
       </c>
       <c r="F13">
         <v>1.0</v>
       </c>
       <c r="G13" s="1">
         <v>332597.2</v>
       </c>
       <c r="H13" s="1">
-        <v>2955.25</v>
+        <v>3196.13</v>
       </c>
       <c r="I13" s="1">
-        <v>0.8885372456533</v>
+        <v>0.96096118668467</v>
       </c>
       <c r="J13">
         <v>0.0</v>
       </c>
       <c r="K13" t="s">
         <v>69</v>
       </c>
       <c r="L13" s="1">
-        <v>333150.4</v>
+        <v>332670.66</v>
       </c>
       <c r="M13" s="1">
-        <v>335552.45</v>
+        <v>335793.33</v>
       </c>
       <c r="N13" s="1">
         <v>0.68</v>
       </c>
       <c r="O13">
         <v>1</v>
       </c>
       <c r="Z13" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="14" spans="1:26">
       <c r="A14" t="s">
         <v>71</v>
       </c>
       <c r="B14" s="1">
         <v>100000.0</v>
       </c>
       <c r="C14" s="1">
-        <v>99.38501157</v>
+        <v>99.50763428</v>
       </c>
       <c r="D14" s="1">
         <v>95.89134</v>
       </c>
       <c r="E14" t="s">
         <v>8</v>
       </c>
       <c r="F14">
         <v>1.0</v>
       </c>
       <c r="G14" s="1">
         <v>95891.34</v>
       </c>
       <c r="H14" s="1">
-        <v>3587.51</v>
+        <v>3717.32</v>
       </c>
       <c r="I14" s="1">
-        <v>3.7412241814537</v>
+        <v>3.876596155607</v>
       </c>
       <c r="J14">
         <v>0.0</v>
       </c>
       <c r="K14">
-        <v>93.84</v>
+        <v>101.03</v>
       </c>
       <c r="L14" s="1">
-        <v>99385.01</v>
+        <v>99507.63</v>
       </c>
       <c r="M14" s="1">
-        <v>99478.85</v>
+        <v>99608.66</v>
       </c>
       <c r="N14" s="1">
         <v>0.2</v>
       </c>
       <c r="O14">
         <v>1</v>
       </c>
       <c r="Z14" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="15" spans="1:26">
       <c r="A15" t="s">
         <v>73</v>
       </c>
       <c r="B15" s="1">
         <v>300000.0</v>
       </c>
       <c r="C15" s="1">
-        <v>97.29846855</v>
+        <v>96.84790392</v>
       </c>
       <c r="D15" s="1">
         <v>98.691</v>
       </c>
       <c r="E15" t="s">
         <v>8</v>
       </c>
       <c r="F15">
         <v>1.0</v>
       </c>
       <c r="G15" s="1">
         <v>296073.0</v>
       </c>
       <c r="H15" s="1">
-        <v>4711.45</v>
+        <v>3963.86</v>
       </c>
       <c r="I15" s="1">
-        <v>1.5913136287335</v>
+        <v>1.3388117119764</v>
       </c>
       <c r="J15">
         <v>0.0</v>
       </c>
       <c r="K15" t="s">
         <v>74</v>
       </c>
       <c r="L15" s="1">
-        <v>291895.41</v>
+        <v>290543.71</v>
       </c>
       <c r="M15" s="1">
-        <v>300784.45</v>
+        <v>300036.86</v>
       </c>
       <c r="N15" s="1">
         <v>0.61</v>
       </c>
       <c r="O15">
         <v>1</v>
       </c>
       <c r="Z15" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="16" spans="1:26">
       <c r="A16" t="s">
         <v>76</v>
       </c>
       <c r="B16" s="1">
         <v>200000.0</v>
       </c>
       <c r="C16" s="1">
-        <v>97.04232812</v>
+        <v>96.91232656</v>
       </c>
       <c r="D16" s="1">
         <v>99.830165</v>
       </c>
       <c r="E16" t="s">
         <v>8</v>
       </c>
       <c r="F16">
         <v>1.0</v>
       </c>
       <c r="G16" s="1">
         <v>199660.33</v>
       </c>
       <c r="H16" s="1">
-        <v>-748.96</v>
+        <v>-620.61</v>
       </c>
       <c r="I16" s="1">
-        <v>-0.37511708009298</v>
+        <v>-0.31083290306091</v>
       </c>
       <c r="J16">
         <v>0.0</v>
       </c>
       <c r="K16" t="s">
         <v>77</v>
       </c>
       <c r="L16" s="1">
-        <v>194084.66</v>
+        <v>193824.65</v>
       </c>
       <c r="M16" s="1">
-        <v>198911.37</v>
+        <v>199039.72</v>
       </c>
       <c r="N16" s="1">
         <v>0.4</v>
       </c>
       <c r="O16">
         <v>1</v>
       </c>
       <c r="Z16" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="17" spans="1:26">
       <c r="A17" t="s">
         <v>79</v>
       </c>
       <c r="B17" s="1">
         <v>470000.0</v>
       </c>
       <c r="C17" s="1">
-        <v>100.8893564</v>
+        <v>100.73423148</v>
       </c>
       <c r="D17" s="1">
         <v>102.934987</v>
       </c>
       <c r="E17" t="s">
         <v>8</v>
       </c>
       <c r="F17">
         <v>1.0</v>
       </c>
       <c r="G17" s="1">
         <v>483794.44</v>
       </c>
       <c r="H17" s="1">
-        <v>421.32</v>
+        <v>672.48</v>
       </c>
       <c r="I17" s="1">
-        <v>0.087086573380215</v>
+        <v>0.1390011840566</v>
       </c>
       <c r="J17">
         <v>0.0</v>
       </c>
       <c r="K17" t="s">
         <v>80</v>
       </c>
       <c r="L17" s="1">
-        <v>474179.97</v>
+        <v>473450.89</v>
       </c>
       <c r="M17" s="1">
-        <v>484215.76</v>
+        <v>484466.92</v>
       </c>
       <c r="N17" s="1">
         <v>0.98</v>
       </c>
       <c r="O17">
         <v>1</v>
       </c>
       <c r="Z17" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="18" spans="1:26">
       <c r="A18" t="s">
         <v>82</v>
       </c>
       <c r="B18" s="1">
         <v>135000.0</v>
       </c>
       <c r="C18" s="1">
-        <v>100.1328419</v>
+        <v>100.06627031</v>
       </c>
       <c r="D18" s="1">
         <v>104.823259</v>
       </c>
       <c r="E18" t="s">
         <v>8</v>
       </c>
       <c r="F18">
         <v>1.0</v>
       </c>
       <c r="G18" s="1">
         <v>141511.4</v>
       </c>
       <c r="H18" s="1">
-        <v>-4181.78</v>
+        <v>-4022.18</v>
       </c>
       <c r="I18" s="1">
-        <v>-2.9550834773736</v>
+        <v>-2.8423010442975</v>
       </c>
       <c r="J18">
         <v>0.0</v>
       </c>
       <c r="K18" t="s">
         <v>83</v>
       </c>
       <c r="L18" s="1">
-        <v>135179.34</v>
+        <v>135089.46</v>
       </c>
       <c r="M18" s="1">
-        <v>137329.62</v>
+        <v>137489.22</v>
       </c>
       <c r="N18" s="1">
         <v>0.28</v>
       </c>
       <c r="O18">
         <v>1</v>
       </c>
       <c r="Z18" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="19" spans="1:26">
       <c r="A19" t="s">
         <v>85</v>
       </c>
       <c r="B19" s="1">
         <v>100000.0</v>
       </c>
       <c r="C19" s="1">
-        <v>99.04718703</v>
+        <v>98.48037786</v>
       </c>
       <c r="D19" s="1">
         <v>104.07483</v>
       </c>
       <c r="E19" t="s">
         <v>8</v>
       </c>
       <c r="F19">
         <v>1.0</v>
       </c>
       <c r="G19" s="1">
         <v>104074.83</v>
       </c>
       <c r="H19" s="1">
-        <v>-3268.72</v>
+        <v>-3631.45</v>
       </c>
       <c r="I19" s="1">
-        <v>-3.1407401770438</v>
+        <v>-3.4892682505463</v>
       </c>
       <c r="J19">
         <v>0.0</v>
       </c>
       <c r="K19" t="s">
         <v>86</v>
       </c>
       <c r="L19" s="1">
-        <v>99047.19</v>
+        <v>98480.38</v>
       </c>
       <c r="M19" s="1">
-        <v>100806.11</v>
+        <v>100443.38</v>
       </c>
       <c r="N19" s="1">
         <v>0.2</v>
       </c>
       <c r="O19">
         <v>1</v>
       </c>
       <c r="Z19" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="20" spans="1:26">
       <c r="A20" t="s">
         <v>88</v>
       </c>
       <c r="B20" s="1">
         <v>1020000.0</v>
       </c>
       <c r="C20" s="1">
-        <v>89.45474356</v>
+        <v>89.22132757</v>
       </c>
       <c r="D20" s="1">
         <v>89.242955</v>
       </c>
       <c r="E20" t="s">
         <v>8</v>
       </c>
       <c r="F20">
         <v>1.0</v>
       </c>
       <c r="G20" s="1">
         <v>910278.14</v>
       </c>
       <c r="H20" s="1">
-        <v>12957.57</v>
+        <v>11383.65</v>
       </c>
       <c r="I20" s="1">
-        <v>1.4234737088161</v>
+        <v>1.2505683153064</v>
       </c>
       <c r="J20">
         <v>0.0</v>
       </c>
       <c r="K20" t="s">
         <v>89</v>
       </c>
       <c r="L20" s="1">
-        <v>912438.38</v>
+        <v>910057.54</v>
       </c>
       <c r="M20" s="1">
-        <v>923235.71</v>
+        <v>921661.79</v>
       </c>
       <c r="N20" s="1">
-        <v>1.87</v>
+        <v>1.86</v>
       </c>
       <c r="O20">
         <v>1</v>
       </c>
       <c r="Z20" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="21" spans="1:26">
       <c r="A21" t="s">
         <v>91</v>
       </c>
       <c r="B21" s="1">
         <v>200000.0</v>
       </c>
       <c r="C21" s="1">
-        <v>98.33307337</v>
+        <v>98.20038432</v>
       </c>
       <c r="D21" s="1">
         <v>99.783035</v>
       </c>
       <c r="E21" t="s">
         <v>8</v>
       </c>
       <c r="F21">
         <v>1.0</v>
       </c>
       <c r="G21" s="1">
         <v>199566.07</v>
       </c>
       <c r="H21" s="1">
-        <v>-1453.35</v>
+        <v>-1373.52</v>
       </c>
       <c r="I21" s="1">
-        <v>-0.72825505858787</v>
+        <v>-0.68825326870444</v>
       </c>
       <c r="J21">
         <v>0.0</v>
       </c>
       <c r="K21" t="s">
         <v>92</v>
       </c>
       <c r="L21" s="1">
-        <v>196666.14</v>
+        <v>196400.77</v>
       </c>
       <c r="M21" s="1">
-        <v>198112.72</v>
+        <v>198192.55</v>
       </c>
       <c r="N21" s="1">
         <v>0.4</v>
       </c>
       <c r="O21">
         <v>1</v>
       </c>
       <c r="Z21" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="22" spans="1:26">
       <c r="A22" t="s">
         <v>94</v>
       </c>
       <c r="B22" s="1">
         <v>100000.0</v>
       </c>
       <c r="C22" s="1">
-        <v>100.0753736</v>
+        <v>99.95568532</v>
       </c>
       <c r="D22" s="1">
         <v>99.762</v>
       </c>
       <c r="E22" t="s">
         <v>8</v>
       </c>
       <c r="F22">
         <v>1.0</v>
       </c>
       <c r="G22" s="1">
         <v>99762.0</v>
       </c>
       <c r="H22" s="1">
-        <v>1145.57</v>
+        <v>1220.06</v>
       </c>
       <c r="I22" s="1">
-        <v>1.1483029610473</v>
+        <v>1.2229706701951</v>
       </c>
       <c r="J22">
         <v>0.0</v>
       </c>
-      <c r="K22">
-        <v>832.19</v>
+      <c r="K22" t="s">
+        <v>95</v>
       </c>
       <c r="L22" s="1">
-        <v>100075.38</v>
+        <v>99955.69</v>
       </c>
       <c r="M22" s="1">
-        <v>100907.57</v>
+        <v>100982.06</v>
       </c>
       <c r="N22" s="1">
         <v>0.2</v>
       </c>
       <c r="O22">
         <v>1</v>
       </c>
       <c r="Z22" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="23" spans="1:26">
       <c r="A23" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="B23" s="1">
         <v>160000.0</v>
       </c>
       <c r="C23" s="1">
-        <v>98.19382917</v>
+        <v>97.99126845</v>
       </c>
       <c r="D23" s="1">
         <v>99.799</v>
       </c>
       <c r="E23" t="s">
         <v>8</v>
       </c>
       <c r="F23">
         <v>1.0</v>
       </c>
       <c r="G23" s="1">
         <v>159678.4</v>
       </c>
       <c r="H23" s="1">
-        <v>1061.86</v>
+        <v>1025.44</v>
       </c>
       <c r="I23" s="1">
-        <v>0.66499914828806</v>
+        <v>0.64219080351507</v>
       </c>
       <c r="J23">
         <v>0.0</v>
       </c>
       <c r="K23" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="L23" s="1">
-        <v>157110.12</v>
+        <v>156786.03</v>
       </c>
       <c r="M23" s="1">
-        <v>160740.26</v>
+        <v>160703.84</v>
       </c>
       <c r="N23" s="1">
-        <v>0.33</v>
+        <v>0.32</v>
       </c>
       <c r="O23">
         <v>1</v>
       </c>
       <c r="Z23" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
     </row>
     <row r="24" spans="1:26">
       <c r="A24" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="B24" s="1">
         <v>600000.0</v>
       </c>
       <c r="C24" s="1">
-        <v>99.97741706</v>
+        <v>99.78525036</v>
       </c>
       <c r="D24" s="1">
         <v>99.491</v>
       </c>
       <c r="E24" t="s">
         <v>8</v>
       </c>
       <c r="F24">
         <v>1.0</v>
       </c>
       <c r="G24" s="1">
         <v>596946.0</v>
       </c>
       <c r="H24" s="1">
-        <v>5445.9</v>
+        <v>5587.42</v>
       </c>
       <c r="I24" s="1">
-        <v>0.91229357429315</v>
+        <v>0.93600091130521</v>
       </c>
       <c r="J24">
         <v>0.0</v>
       </c>
       <c r="K24" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="L24" s="1">
-        <v>599864.5</v>
+        <v>598711.5</v>
       </c>
       <c r="M24" s="1">
-        <v>602391.9</v>
+        <v>602533.42</v>
       </c>
       <c r="N24" s="1">
         <v>1.22</v>
       </c>
       <c r="O24">
         <v>1</v>
       </c>
       <c r="Z24" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
     </row>
     <row r="25" spans="1:26">
       <c r="A25" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B25" s="1">
         <v>200000.0</v>
       </c>
       <c r="C25" s="1">
-        <v>95.15337585</v>
+        <v>95.21279059</v>
       </c>
       <c r="D25" s="1">
         <v>96.246745</v>
       </c>
       <c r="E25" t="s">
         <v>8</v>
       </c>
       <c r="F25">
         <v>1.0</v>
       </c>
       <c r="G25" s="1">
         <v>192493.49</v>
       </c>
       <c r="H25" s="1">
-        <v>-2114.82</v>
+        <v>-1924.07</v>
       </c>
       <c r="I25" s="1">
-        <v>-1.0986449463823</v>
+        <v>-0.99955068610372</v>
       </c>
       <c r="J25">
         <v>0.0</v>
       </c>
       <c r="K25">
-        <v>71.92</v>
+        <v>143.84</v>
       </c>
       <c r="L25" s="1">
-        <v>190306.75</v>
+        <v>190425.58</v>
       </c>
       <c r="M25" s="1">
-        <v>190378.67</v>
+        <v>190569.42</v>
       </c>
       <c r="N25" s="1">
-        <v>0.39</v>
+        <v>0.38</v>
       </c>
       <c r="O25">
         <v>1</v>
       </c>
       <c r="Z25" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
     </row>
     <row r="26" spans="1:26">
       <c r="A26" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B26" s="1">
         <v>100000.0</v>
       </c>
       <c r="C26" s="1">
-        <v>98.42922472</v>
+        <v>98.51878801</v>
       </c>
       <c r="D26" s="1">
         <v>96.98237</v>
       </c>
       <c r="E26" t="s">
         <v>8</v>
       </c>
       <c r="F26">
         <v>1.0</v>
       </c>
       <c r="G26" s="1">
         <v>96982.37</v>
       </c>
       <c r="H26" s="1">
-        <v>1514.66</v>
+        <v>1668.95</v>
       </c>
       <c r="I26" s="1">
-        <v>1.5617890138177</v>
+        <v>1.7208797846454</v>
       </c>
       <c r="J26">
         <v>0.0</v>
       </c>
       <c r="K26">
-        <v>67.81</v>
+        <v>132.53</v>
       </c>
       <c r="L26" s="1">
-        <v>98429.22</v>
+        <v>98518.79</v>
       </c>
       <c r="M26" s="1">
-        <v>98497.03</v>
+        <v>98651.32</v>
       </c>
       <c r="N26" s="1">
         <v>0.2</v>
       </c>
       <c r="O26">
         <v>1</v>
       </c>
       <c r="Z26" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
     </row>
     <row r="27" spans="1:26">
       <c r="A27" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B27" s="1">
         <v>300000.0</v>
       </c>
       <c r="C27" s="1">
-        <v>99.52246451</v>
+        <v>99.63371833</v>
       </c>
       <c r="D27" s="1">
         <v>96.18004</v>
       </c>
       <c r="E27" t="s">
         <v>8</v>
       </c>
       <c r="F27">
         <v>1.0</v>
       </c>
       <c r="G27" s="1">
         <v>288540.12</v>
       </c>
       <c r="H27" s="1">
-        <v>10727.55</v>
+        <v>11113.09</v>
       </c>
       <c r="I27" s="1">
-        <v>3.7178711924013</v>
+        <v>3.851488659532</v>
       </c>
       <c r="J27">
         <v>0.0</v>
       </c>
       <c r="K27">
-        <v>700.27</v>
+        <v>752.05</v>
       </c>
       <c r="L27" s="1">
-        <v>298567.4</v>
+        <v>298901.16</v>
       </c>
       <c r="M27" s="1">
-        <v>299267.67</v>
+        <v>299653.21</v>
       </c>
       <c r="N27" s="1">
         <v>0.61</v>
       </c>
       <c r="O27">
         <v>1</v>
       </c>
       <c r="Z27" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
     </row>
     <row r="28" spans="1:26">
       <c r="A28" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B28" s="1">
         <v>600000.0</v>
       </c>
       <c r="C28" s="1">
-        <v>98.82101844</v>
+        <v>98.65888445</v>
       </c>
       <c r="D28" s="1">
         <v>99.427</v>
       </c>
       <c r="E28" t="s">
         <v>8</v>
       </c>
       <c r="F28">
         <v>1.0</v>
       </c>
       <c r="G28" s="1">
         <v>596562.0</v>
       </c>
       <c r="H28" s="1">
-        <v>-985.2</v>
+        <v>-663.49</v>
       </c>
       <c r="I28" s="1">
-        <v>-0.16514628823157</v>
+        <v>-0.11121895125737</v>
       </c>
       <c r="J28">
         <v>0.0</v>
       </c>
       <c r="K28" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="L28" s="1">
-        <v>592926.12</v>
+        <v>591953.3</v>
       </c>
       <c r="M28" s="1">
-        <v>595576.8</v>
+        <v>595898.51</v>
       </c>
       <c r="N28" s="1">
-        <v>1.21</v>
+        <v>1.2</v>
       </c>
       <c r="O28">
         <v>1</v>
       </c>
       <c r="Z28" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
     </row>
     <row r="29" spans="1:26">
       <c r="A29" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B29" s="1">
         <v>300000.0</v>
       </c>
       <c r="C29" s="1">
-        <v>100.80446525</v>
+        <v>100.65938991</v>
       </c>
       <c r="D29" s="1">
         <v>104.945653</v>
       </c>
       <c r="E29" t="s">
         <v>8</v>
       </c>
       <c r="F29">
         <v>1.0</v>
       </c>
       <c r="G29" s="1">
         <v>314836.96</v>
       </c>
       <c r="H29" s="1">
-        <v>-9863.29</v>
+        <v>-9694.41</v>
       </c>
       <c r="I29" s="1">
-        <v>-3.1328246848782</v>
+        <v>-3.0791842228435</v>
       </c>
       <c r="J29">
         <v>0.0</v>
       </c>
       <c r="K29" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="L29" s="1">
-        <v>302413.4</v>
+        <v>301978.17</v>
       </c>
       <c r="M29" s="1">
-        <v>304973.67</v>
+        <v>305142.55</v>
       </c>
       <c r="N29" s="1">
         <v>0.62</v>
       </c>
       <c r="O29">
         <v>1</v>
       </c>
       <c r="Z29" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
     </row>
     <row r="30" spans="1:26">
       <c r="A30" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B30" s="1">
         <v>413000.0</v>
       </c>
       <c r="C30" s="1">
-        <v>100.06615529</v>
+        <v>99.8243005</v>
       </c>
       <c r="D30" s="1">
         <v>99.757</v>
       </c>
       <c r="E30" t="s">
         <v>8</v>
       </c>
       <c r="F30">
         <v>1.0</v>
       </c>
       <c r="G30" s="1">
         <v>411996.41</v>
       </c>
       <c r="H30" s="1">
-        <v>5911.75</v>
+        <v>5774.25</v>
       </c>
       <c r="I30" s="1">
-        <v>1.4349032798611</v>
+        <v>1.4015292026452</v>
       </c>
       <c r="J30">
         <v>0.0</v>
       </c>
       <c r="K30" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="L30" s="1">
-        <v>413273.23</v>
+        <v>412274.37</v>
       </c>
       <c r="M30" s="1">
-        <v>417908.16</v>
+        <v>417770.66</v>
       </c>
       <c r="N30" s="1">
-        <v>0.85</v>
+        <v>0.84</v>
       </c>
       <c r="O30">
         <v>1</v>
       </c>
       <c r="Z30" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
     </row>
     <row r="31" spans="1:26">
       <c r="A31" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B31" s="1">
         <v>500000.0</v>
       </c>
       <c r="C31" s="1">
-        <v>99.82756121</v>
+        <v>99.61802332</v>
       </c>
       <c r="D31" s="1">
         <v>103.290392</v>
       </c>
       <c r="E31" t="s">
         <v>8</v>
       </c>
       <c r="F31">
         <v>1.0</v>
       </c>
       <c r="G31" s="1">
         <v>516451.96</v>
       </c>
       <c r="H31" s="1">
-        <v>-14389.5</v>
+        <v>-14430.34</v>
       </c>
       <c r="I31" s="1">
-        <v>-2.786222362289</v>
+        <v>-2.7941301645946</v>
       </c>
       <c r="J31">
         <v>0.0</v>
       </c>
       <c r="K31" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="L31" s="1">
-        <v>499137.8</v>
+        <v>498090.11</v>
       </c>
       <c r="M31" s="1">
-        <v>502062.46</v>
+        <v>502021.62</v>
       </c>
       <c r="N31" s="1">
-        <v>1.02</v>
+        <v>1.01</v>
       </c>
       <c r="O31">
         <v>1</v>
       </c>
       <c r="Z31" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
     </row>
     <row r="32" spans="1:26">
       <c r="A32" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B32" s="1">
         <v>600000.0</v>
       </c>
       <c r="C32" s="1">
-        <v>98.11340566</v>
+        <v>97.86956245</v>
       </c>
       <c r="D32" s="1">
         <v>99.288</v>
       </c>
       <c r="E32" t="s">
         <v>8</v>
       </c>
       <c r="F32">
         <v>1.0</v>
       </c>
       <c r="G32" s="1">
         <v>595728.0</v>
       </c>
       <c r="H32" s="1">
-        <v>-6587.29</v>
+        <v>-6842.13</v>
       </c>
       <c r="I32" s="1">
-        <v>-1.1057546397013</v>
+        <v>-1.1485325517686</v>
       </c>
       <c r="J32">
         <v>0.0</v>
       </c>
-      <c r="K32">
-        <v>460.27</v>
+      <c r="K32" t="s">
+        <v>122</v>
       </c>
       <c r="L32" s="1">
-        <v>588680.44</v>
+        <v>587217.38</v>
       </c>
       <c r="M32" s="1">
-        <v>589140.71</v>
+        <v>588885.87</v>
       </c>
       <c r="N32" s="1">
         <v>1.19</v>
       </c>
       <c r="O32">
         <v>1</v>
       </c>
       <c r="Z32" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
     </row>
     <row r="33" spans="1:26">
       <c r="A33" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="B33" s="1">
         <v>1000000.0</v>
       </c>
       <c r="C33" s="1">
-        <v>98.11341982</v>
+        <v>97.73530861</v>
       </c>
       <c r="D33" s="1">
         <v>99.867094</v>
       </c>
       <c r="E33" t="s">
         <v>8</v>
       </c>
       <c r="F33">
         <v>1.0</v>
       </c>
       <c r="G33" s="1">
         <v>998670.94</v>
       </c>
       <c r="H33" s="1">
-        <v>11682.44</v>
+        <v>9843.11</v>
       </c>
       <c r="I33" s="1">
-        <v>1.1697987327037</v>
+        <v>0.98562094937898</v>
       </c>
       <c r="J33">
         <v>0.0</v>
       </c>
       <c r="K33" t="s">
+        <v>125</v>
+      </c>
+      <c r="L33" s="1">
+        <v>977353.09</v>
+      </c>
+      <c r="M33" s="1">
+        <v>1008514.05</v>
+      </c>
+      <c r="N33" s="1">
+        <v>2.04</v>
+      </c>
+      <c r="O33">
+        <v>1</v>
+      </c>
+      <c r="Z33" t="s">
         <v>123</v>
-      </c>
-[...13 lines deleted...]
-        <v>121</v>
       </c>
     </row>
     <row r="34" spans="1:26">
       <c r="A34" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="B34" s="1">
         <v>100000.0</v>
       </c>
       <c r="C34" s="1">
-        <v>97.89277129</v>
+        <v>97.97821343</v>
       </c>
       <c r="D34" s="1">
         <v>96.0814</v>
       </c>
       <c r="E34" t="s">
         <v>8</v>
       </c>
       <c r="F34">
         <v>1.0</v>
       </c>
       <c r="G34" s="1">
         <v>96081.4</v>
       </c>
       <c r="H34" s="1">
-        <v>1849.38</v>
+        <v>1956.4</v>
       </c>
       <c r="I34" s="1">
-        <v>1.9248054253997</v>
+        <v>2.0361901471044</v>
       </c>
       <c r="J34">
         <v>0.0</v>
       </c>
       <c r="K34">
-        <v>38.01</v>
+        <v>59.59</v>
       </c>
       <c r="L34" s="1">
-        <v>97892.77</v>
+        <v>97978.21</v>
       </c>
       <c r="M34" s="1">
-        <v>97930.78</v>
+        <v>98037.8</v>
       </c>
       <c r="N34" s="1">
         <v>0.2</v>
       </c>
       <c r="O34">
         <v>1</v>
       </c>
       <c r="Z34" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
     </row>
     <row r="35" spans="1:26">
       <c r="A35" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="B35" s="1">
         <v>500000.0</v>
       </c>
       <c r="C35" s="1">
-        <v>100.98841441</v>
+        <v>100.78352135</v>
       </c>
       <c r="D35" s="1">
         <v>105.371746</v>
       </c>
       <c r="E35" t="s">
         <v>8</v>
       </c>
       <c r="F35">
         <v>1.0</v>
       </c>
       <c r="G35" s="1">
         <v>526858.73</v>
       </c>
       <c r="H35" s="1">
-        <v>-20228.3</v>
+        <v>-20209.96</v>
       </c>
       <c r="I35" s="1">
-        <v>-3.839416308049</v>
+        <v>-3.8359352990127</v>
       </c>
       <c r="J35">
         <v>0.0</v>
       </c>
       <c r="K35" t="s">
+        <v>130</v>
+      </c>
+      <c r="L35" s="1">
+        <v>503917.61</v>
+      </c>
+      <c r="M35" s="1">
+        <v>506648.77</v>
+      </c>
+      <c r="N35" s="1">
+        <v>1.02</v>
+      </c>
+      <c r="O35">
+        <v>1</v>
+      </c>
+      <c r="Z35" t="s">
         <v>128</v>
-      </c>
-[...13 lines deleted...]
-        <v>126</v>
       </c>
     </row>
     <row r="36" spans="1:26">
       <c r="A36" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="B36" s="1">
         <v>100000.0</v>
       </c>
       <c r="C36" s="1">
-        <v>101.31372166</v>
+        <v>101.2841139</v>
       </c>
       <c r="D36" s="1">
         <v>105.72405</v>
       </c>
       <c r="E36" t="s">
         <v>8</v>
       </c>
       <c r="F36">
         <v>1.0</v>
       </c>
       <c r="G36" s="1">
         <v>105724.05</v>
       </c>
       <c r="H36" s="1">
-        <v>-4059.99</v>
+        <v>-3866.65</v>
       </c>
       <c r="I36" s="1">
-        <v>-3.8401763837083</v>
+        <v>-3.6573040854943</v>
       </c>
       <c r="J36">
         <v>0.0</v>
       </c>
       <c r="K36">
-        <v>350.34</v>
+        <v>573.29</v>
       </c>
       <c r="L36" s="1">
-        <v>101313.72</v>
+        <v>101284.11</v>
       </c>
       <c r="M36" s="1">
-        <v>101664.06</v>
+        <v>101857.4</v>
       </c>
       <c r="N36" s="1">
         <v>0.21</v>
       </c>
       <c r="O36">
         <v>1</v>
       </c>
       <c r="Z36" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
     </row>
     <row r="37" spans="1:26">
       <c r="A37" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="B37" s="1">
         <v>500000.0</v>
       </c>
       <c r="C37" s="1">
-        <v>101.84519023</v>
+        <v>101.74557766</v>
       </c>
       <c r="D37" s="1">
         <v>102.534722</v>
       </c>
       <c r="E37" t="s">
         <v>8</v>
       </c>
       <c r="F37">
         <v>1.0</v>
       </c>
       <c r="G37" s="1">
         <v>512673.61</v>
       </c>
       <c r="H37" s="1">
-        <v>-1578.86</v>
+        <v>-887.69</v>
       </c>
       <c r="I37" s="1">
-        <v>-0.30796592007145</v>
+        <v>-0.1731491503922</v>
       </c>
       <c r="J37">
         <v>0.0</v>
       </c>
       <c r="K37" t="s">
+        <v>135</v>
+      </c>
+      <c r="L37" s="1">
+        <v>508727.89</v>
+      </c>
+      <c r="M37" s="1">
+        <v>511785.92</v>
+      </c>
+      <c r="N37" s="1">
+        <v>1.03</v>
+      </c>
+      <c r="O37">
+        <v>1</v>
+      </c>
+      <c r="Z37" t="s">
         <v>133</v>
-      </c>
-[...13 lines deleted...]
-        <v>131</v>
       </c>
     </row>
     <row r="38" spans="1:26">
       <c r="A38" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="B38" s="1">
         <v>299000.0</v>
       </c>
       <c r="C38" s="1">
-        <v>100.38125202</v>
+        <v>100.01371399</v>
       </c>
       <c r="D38" s="1">
         <v>99.298</v>
       </c>
       <c r="E38" t="s">
         <v>8</v>
       </c>
       <c r="F38">
         <v>1.0</v>
       </c>
       <c r="G38" s="1">
         <v>296901.02</v>
       </c>
       <c r="H38" s="1">
-        <v>6540.21</v>
+        <v>6107.88</v>
       </c>
       <c r="I38" s="1">
-        <v>2.2028250357644</v>
+        <v>2.0572108509428</v>
       </c>
       <c r="J38">
         <v>0.0</v>
       </c>
       <c r="K38" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="L38" s="1">
-        <v>300139.94</v>
+        <v>299041.01</v>
       </c>
       <c r="M38" s="1">
-        <v>303441.23</v>
+        <v>303008.9</v>
       </c>
       <c r="N38" s="1">
         <v>0.61</v>
       </c>
       <c r="O38">
         <v>1</v>
       </c>
       <c r="Z38" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
     </row>
     <row r="39" spans="1:26">
       <c r="A39" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="B39" s="1">
         <v>355000.0</v>
       </c>
       <c r="C39" s="1">
-        <v>105.56558262</v>
+        <v>105.25901547</v>
       </c>
       <c r="D39" s="1">
         <v>107.865242</v>
       </c>
       <c r="E39" t="s">
         <v>8</v>
       </c>
       <c r="F39">
         <v>1.0</v>
       </c>
       <c r="G39" s="1">
         <v>382921.61</v>
       </c>
       <c r="H39" s="1">
-        <v>-7628.86</v>
+        <v>-7695.94</v>
       </c>
       <c r="I39" s="1">
-        <v>-1.9922772183059</v>
+        <v>-2.0097951640807</v>
       </c>
       <c r="J39">
         <v>0.0</v>
       </c>
-      <c r="K39">
-        <v>534.93</v>
+      <c r="K39" t="s">
+        <v>141</v>
       </c>
       <c r="L39" s="1">
-        <v>374757.82</v>
+        <v>373669.51</v>
       </c>
       <c r="M39" s="1">
-        <v>375292.75</v>
+        <v>375225.67</v>
       </c>
       <c r="N39" s="1">
         <v>0.76</v>
       </c>
       <c r="O39">
         <v>1</v>
       </c>
       <c r="Z39" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
     </row>
     <row r="40" spans="1:26">
       <c r="A40" t="s">
-        <v>140</v>
+        <v>143</v>
       </c>
       <c r="B40" s="1">
         <v>300000.0</v>
       </c>
       <c r="C40" s="1">
-        <v>94.93471467</v>
+        <v>94.9239733</v>
       </c>
       <c r="D40" s="1">
         <v>93.44648</v>
       </c>
       <c r="E40" t="s">
         <v>8</v>
       </c>
       <c r="F40">
         <v>1.0</v>
       </c>
       <c r="G40" s="1">
         <v>280339.44</v>
       </c>
       <c r="H40" s="1">
-        <v>5391.42</v>
+        <v>5596.52</v>
       </c>
       <c r="I40" s="1">
-        <v>1.9231757044246</v>
+        <v>1.9963370120166</v>
       </c>
       <c r="J40">
         <v>0.0</v>
       </c>
-      <c r="K40">
-        <v>926.71</v>
+      <c r="K40" t="s">
+        <v>144</v>
       </c>
       <c r="L40" s="1">
-        <v>284804.15</v>
+        <v>284771.92</v>
       </c>
       <c r="M40" s="1">
-        <v>285730.86</v>
+        <v>285935.96</v>
       </c>
       <c r="N40" s="1">
         <v>0.58</v>
       </c>
       <c r="O40">
         <v>1</v>
       </c>
       <c r="Z40" t="s">
-        <v>139</v>
+        <v>142</v>
       </c>
     </row>
     <row r="41" spans="1:26">
       <c r="A41" t="s">
-        <v>142</v>
+        <v>146</v>
       </c>
       <c r="B41" s="1">
         <v>494000.0</v>
       </c>
       <c r="C41" s="1">
-        <v>99.22234847</v>
+        <v>98.79594237</v>
       </c>
       <c r="D41" s="1">
         <v>101.132352</v>
       </c>
       <c r="E41" t="s">
         <v>8</v>
       </c>
       <c r="F41">
         <v>1.0</v>
       </c>
       <c r="G41" s="1">
         <v>499593.82</v>
       </c>
       <c r="H41" s="1">
-        <v>-4333.01</v>
+        <v>-5409.16</v>
       </c>
       <c r="I41" s="1">
-        <v>-0.86730656516127</v>
+        <v>-1.082711551556</v>
       </c>
       <c r="J41">
         <v>0.0</v>
       </c>
       <c r="K41" t="s">
-        <v>143</v>
+        <v>147</v>
       </c>
       <c r="L41" s="1">
-        <v>490158.4</v>
+        <v>488051.95</v>
       </c>
       <c r="M41" s="1">
-        <v>495260.81</v>
+        <v>494184.66</v>
       </c>
       <c r="N41" s="1">
         <v>1.0</v>
       </c>
       <c r="O41">
         <v>1</v>
       </c>
       <c r="Z41" t="s">
-        <v>141</v>
+        <v>145</v>
       </c>
     </row>
     <row r="42" spans="1:26">
       <c r="A42" t="s">
-        <v>145</v>
+        <v>149</v>
       </c>
       <c r="B42" s="1">
         <v>305000.0</v>
       </c>
       <c r="C42" s="1">
-        <v>96.371</v>
+        <v>96.154</v>
       </c>
       <c r="D42" s="1">
         <v>101.542662</v>
       </c>
       <c r="E42" t="s">
         <v>8</v>
       </c>
       <c r="F42">
         <v>1.0</v>
       </c>
       <c r="G42" s="1">
         <v>309705.12</v>
       </c>
       <c r="H42" s="1">
-        <v>-12890.69</v>
+        <v>-13148.94</v>
       </c>
       <c r="I42" s="1">
-        <v>-4.1622463328989</v>
+        <v>-4.2456321032084</v>
       </c>
       <c r="J42">
         <v>0.0</v>
       </c>
       <c r="K42" t="s">
-        <v>146</v>
+        <v>150</v>
       </c>
       <c r="L42" s="1">
-        <v>293931.55</v>
+        <v>293269.7</v>
       </c>
       <c r="M42" s="1">
-        <v>296814.43</v>
+        <v>296556.18</v>
       </c>
       <c r="N42" s="1">
         <v>0.6</v>
       </c>
       <c r="O42">
         <v>1</v>
       </c>
       <c r="Z42" t="s">
-        <v>144</v>
+        <v>148</v>
       </c>
     </row>
     <row r="43" spans="1:26">
       <c r="A43" t="s">
-        <v>148</v>
+        <v>152</v>
       </c>
       <c r="B43" s="1">
         <v>800000.0</v>
       </c>
       <c r="C43" s="1">
-        <v>103.50864433</v>
+        <v>103.01134765</v>
       </c>
       <c r="D43" s="1">
         <v>104.38516</v>
       </c>
       <c r="E43" t="s">
         <v>8</v>
       </c>
       <c r="F43">
         <v>1.0</v>
       </c>
       <c r="G43" s="1">
         <v>835081.28</v>
       </c>
       <c r="H43" s="1">
-        <v>15042.67</v>
+        <v>13077.99</v>
       </c>
       <c r="I43" s="1">
-        <v>1.8013420202642</v>
+        <v>1.5660739036085</v>
       </c>
       <c r="J43">
         <v>0.0</v>
       </c>
       <c r="K43" t="s">
-        <v>149</v>
+        <v>153</v>
       </c>
       <c r="L43" s="1">
-        <v>828069.16</v>
+        <v>824090.78</v>
       </c>
       <c r="M43" s="1">
-        <v>850123.95</v>
+        <v>848159.27</v>
       </c>
       <c r="N43" s="1">
-        <v>1.72</v>
+        <v>1.71</v>
       </c>
       <c r="O43">
         <v>1</v>
       </c>
       <c r="Z43" t="s">
-        <v>147</v>
+        <v>151</v>
       </c>
     </row>
     <row r="44" spans="1:26">
       <c r="A44" t="s">
-        <v>151</v>
+        <v>155</v>
       </c>
       <c r="B44" s="1">
         <v>101000.0</v>
       </c>
       <c r="C44" s="1">
-        <v>99.20835294</v>
+        <v>99.14024175</v>
       </c>
       <c r="D44" s="1">
         <v>99.824</v>
       </c>
       <c r="E44" t="s">
         <v>8</v>
       </c>
       <c r="F44">
         <v>1.0</v>
       </c>
       <c r="G44" s="1">
         <v>100822.24</v>
       </c>
       <c r="H44" s="1">
-        <v>-560.93</v>
+        <v>-469.92</v>
       </c>
       <c r="I44" s="1">
-        <v>-0.55635542316854</v>
+        <v>-0.4660876409808</v>
       </c>
       <c r="J44">
         <v>0.0</v>
       </c>
       <c r="K44">
-        <v>60.88</v>
+        <v>220.68</v>
       </c>
       <c r="L44" s="1">
-        <v>100200.43</v>
+        <v>100131.64</v>
       </c>
       <c r="M44" s="1">
-        <v>100261.31</v>
+        <v>100352.32</v>
       </c>
       <c r="N44" s="1">
         <v>0.2</v>
       </c>
       <c r="O44">
         <v>1</v>
       </c>
       <c r="Z44" t="s">
-        <v>150</v>
+        <v>154</v>
       </c>
     </row>
     <row r="45" spans="1:26">
       <c r="A45" t="s">
-        <v>153</v>
+        <v>157</v>
       </c>
       <c r="B45" s="1">
         <v>100000.0</v>
       </c>
       <c r="C45" s="1">
-        <v>106.28974562</v>
+        <v>106.03375507</v>
       </c>
       <c r="D45" s="1">
         <v>110.72922</v>
       </c>
       <c r="E45" t="s">
         <v>8</v>
       </c>
       <c r="F45">
         <v>1.0</v>
       </c>
       <c r="G45" s="1">
         <v>110729.22</v>
       </c>
       <c r="H45" s="1">
-        <v>-861.05</v>
+        <v>-807.79</v>
       </c>
       <c r="I45" s="1">
-        <v>-0.77761768754444</v>
+        <v>-0.7295183692254</v>
       </c>
       <c r="J45">
         <v>0.0</v>
       </c>
       <c r="K45" t="s">
-        <v>154</v>
+        <v>158</v>
       </c>
       <c r="L45" s="1">
-        <v>106289.75</v>
+        <v>106033.76</v>
       </c>
       <c r="M45" s="1">
-        <v>109868.17</v>
+        <v>109921.43</v>
       </c>
       <c r="N45" s="1">
         <v>0.22</v>
       </c>
       <c r="O45">
         <v>1</v>
       </c>
       <c r="Z45" t="s">
-        <v>152</v>
+        <v>156</v>
       </c>
     </row>
     <row r="46" spans="1:26">
       <c r="A46" t="s">
-        <v>156</v>
+        <v>160</v>
       </c>
       <c r="B46" s="1">
         <v>100000.0</v>
       </c>
       <c r="C46" s="1">
-        <v>100.05419442</v>
+        <v>100.036554</v>
       </c>
       <c r="D46" s="1">
         <v>101.31079</v>
       </c>
       <c r="E46" t="s">
         <v>8</v>
       </c>
       <c r="F46">
         <v>1.0</v>
       </c>
       <c r="G46" s="1">
         <v>101310.79</v>
       </c>
       <c r="H46" s="1">
-        <v>1242.03</v>
+        <v>1397.0</v>
       </c>
       <c r="I46" s="1">
-        <v>1.2259602358248</v>
+        <v>1.3789251865473</v>
       </c>
       <c r="J46">
         <v>0.0</v>
       </c>
       <c r="K46" t="s">
-        <v>157</v>
+        <v>161</v>
       </c>
       <c r="L46" s="1">
-        <v>100054.19</v>
+        <v>100036.56</v>
       </c>
       <c r="M46" s="1">
-        <v>102552.82</v>
+        <v>102707.79</v>
       </c>
       <c r="N46" s="1">
         <v>0.21</v>
       </c>
       <c r="O46">
         <v>1</v>
       </c>
       <c r="Z46" t="s">
-        <v>155</v>
+        <v>159</v>
       </c>
     </row>
     <row r="47" spans="1:26">
       <c r="A47" t="s">
-        <v>159</v>
+        <v>163</v>
       </c>
       <c r="B47" s="1">
         <v>500000.0</v>
       </c>
       <c r="C47" s="1">
-        <v>92.92671101</v>
+        <v>92.70631936</v>
       </c>
       <c r="D47" s="1">
         <v>93.11093</v>
       </c>
       <c r="E47" t="s">
         <v>8</v>
       </c>
       <c r="F47">
         <v>1.0</v>
       </c>
       <c r="G47" s="1">
         <v>465554.65</v>
       </c>
       <c r="H47" s="1">
-        <v>8750.14</v>
+        <v>-1776.48</v>
       </c>
       <c r="I47" s="1">
-        <v>1.8795086677794</v>
+        <v>-0.38158355845012</v>
       </c>
       <c r="J47">
         <v>0.0</v>
       </c>
-      <c r="K47" t="s">
-        <v>160</v>
+      <c r="K47">
+        <v>246.58</v>
       </c>
       <c r="L47" s="1">
-        <v>464633.56</v>
+        <v>463531.59</v>
       </c>
       <c r="M47" s="1">
-        <v>474304.79</v>
+        <v>463778.17</v>
       </c>
       <c r="N47" s="1">
-        <v>0.96</v>
+        <v>0.94</v>
       </c>
       <c r="O47">
         <v>1</v>
       </c>
       <c r="Z47" t="s">
-        <v>158</v>
+        <v>162</v>
       </c>
     </row>
     <row r="48" spans="1:26">
       <c r="A48" t="s">
-        <v>162</v>
+        <v>165</v>
       </c>
       <c r="B48" s="1">
         <v>200000.0</v>
       </c>
       <c r="C48" s="1">
-        <v>100.26666514</v>
+        <v>99.99394171</v>
       </c>
       <c r="D48" s="1">
         <v>99.572</v>
       </c>
       <c r="E48" t="s">
         <v>8</v>
       </c>
       <c r="F48">
         <v>1.0</v>
       </c>
       <c r="G48" s="1">
         <v>199144.0</v>
       </c>
       <c r="H48" s="1">
-        <v>3470.15</v>
+        <v>3370.6</v>
       </c>
       <c r="I48" s="1">
-        <v>1.7425330414173</v>
+        <v>1.6925440886996</v>
       </c>
       <c r="J48">
         <v>0.0</v>
       </c>
       <c r="K48" t="s">
-        <v>163</v>
+        <v>166</v>
       </c>
       <c r="L48" s="1">
-        <v>200533.33</v>
+        <v>199987.89</v>
       </c>
       <c r="M48" s="1">
-        <v>202614.15</v>
+        <v>202514.6</v>
       </c>
       <c r="N48" s="1">
         <v>0.41</v>
       </c>
       <c r="O48">
         <v>1</v>
       </c>
       <c r="Z48" t="s">
-        <v>161</v>
+        <v>164</v>
       </c>
     </row>
     <row r="49" spans="1:26">
       <c r="A49" t="s">
-        <v>165</v>
+        <v>168</v>
       </c>
       <c r="B49" s="1">
         <v>300000.0</v>
       </c>
       <c r="C49" s="1">
-        <v>98.97129241</v>
+        <v>98.71605272</v>
       </c>
       <c r="D49" s="1">
         <v>99.977263</v>
       </c>
       <c r="E49" t="s">
         <v>8</v>
       </c>
       <c r="F49">
         <v>1.0</v>
       </c>
       <c r="G49" s="1">
         <v>299931.79</v>
       </c>
       <c r="H49" s="1">
-        <v>2735.51</v>
+        <v>2660.2</v>
       </c>
       <c r="I49" s="1">
-        <v>0.91204403507878</v>
+        <v>0.88693499278619</v>
       </c>
       <c r="J49">
         <v>0.0</v>
       </c>
       <c r="K49" t="s">
-        <v>166</v>
+        <v>169</v>
       </c>
       <c r="L49" s="1">
-        <v>296913.88</v>
+        <v>296148.15</v>
       </c>
       <c r="M49" s="1">
-        <v>302667.3</v>
+        <v>302591.99</v>
       </c>
       <c r="N49" s="1">
         <v>0.61</v>
       </c>
       <c r="O49">
         <v>1</v>
       </c>
       <c r="Z49" t="s">
-        <v>164</v>
+        <v>167</v>
       </c>
     </row>
     <row r="50" spans="1:26">
       <c r="A50" t="s">
-        <v>168</v>
+        <v>171</v>
       </c>
       <c r="B50" s="1">
         <v>400000.0</v>
       </c>
       <c r="C50" s="1">
-        <v>100.11774493</v>
+        <v>99.70545446</v>
       </c>
       <c r="D50" s="1">
         <v>101.98272</v>
       </c>
       <c r="E50" t="s">
         <v>8</v>
       </c>
       <c r="F50">
         <v>1.0</v>
       </c>
       <c r="G50" s="1">
         <v>407930.88</v>
       </c>
       <c r="H50" s="1">
-        <v>-6781.82</v>
+        <v>-7481.66</v>
       </c>
       <c r="I50" s="1">
-        <v>-1.6624924300901</v>
+        <v>-1.834050905879</v>
       </c>
       <c r="J50">
         <v>0.0</v>
       </c>
-      <c r="K50">
-        <v>678.08</v>
+      <c r="K50" t="s">
+        <v>172</v>
       </c>
       <c r="L50" s="1">
-        <v>400470.98</v>
+        <v>398821.82</v>
       </c>
       <c r="M50" s="1">
-        <v>401149.06</v>
+        <v>400449.22</v>
       </c>
       <c r="N50" s="1">
         <v>0.81</v>
       </c>
       <c r="O50">
         <v>1</v>
       </c>
       <c r="Z50" t="s">
-        <v>167</v>
+        <v>170</v>
       </c>
     </row>
     <row r="51" spans="1:26">
       <c r="A51" t="s">
-        <v>170</v>
+        <v>174</v>
       </c>
       <c r="B51" s="1">
         <v>300000.0</v>
       </c>
       <c r="C51" s="1">
-        <v>103.27765504</v>
+        <v>103.13520475</v>
       </c>
       <c r="D51" s="1">
         <v>110.511247</v>
       </c>
       <c r="E51" t="s">
         <v>8</v>
       </c>
       <c r="F51">
         <v>1.0</v>
       </c>
       <c r="G51" s="1">
         <v>331533.74</v>
       </c>
       <c r="H51" s="1">
-        <v>-16867.9</v>
+        <v>-16389.08</v>
       </c>
       <c r="I51" s="1">
-        <v>-5.0878381186784</v>
+        <v>-4.9434123959751</v>
       </c>
       <c r="J51">
         <v>0.0</v>
       </c>
       <c r="K51" t="s">
-        <v>171</v>
+        <v>175</v>
       </c>
       <c r="L51" s="1">
-        <v>309832.96</v>
+        <v>309405.62</v>
       </c>
       <c r="M51" s="1">
-        <v>314665.84</v>
+        <v>315144.66</v>
       </c>
       <c r="N51" s="1">
         <v>0.64</v>
       </c>
       <c r="O51">
         <v>1</v>
       </c>
       <c r="Z51" t="s">
-        <v>169</v>
+        <v>173</v>
       </c>
     </row>
     <row r="52" spans="1:26">
       <c r="A52" t="s">
-        <v>173</v>
+        <v>177</v>
       </c>
       <c r="B52" s="1">
         <v>100000.0</v>
       </c>
       <c r="C52" s="1">
-        <v>100.01623258</v>
+        <v>99.85549205</v>
       </c>
       <c r="D52" s="1">
         <v>104.05285</v>
       </c>
       <c r="E52" t="s">
         <v>8</v>
       </c>
       <c r="F52">
         <v>1.0</v>
       </c>
       <c r="G52" s="1">
         <v>104052.85</v>
       </c>
       <c r="H52" s="1">
-        <v>-3130.45</v>
+        <v>-3097.02</v>
       </c>
       <c r="I52" s="1">
-        <v>-3.0085192284498</v>
+        <v>-2.9763913242165</v>
       </c>
       <c r="J52">
         <v>0.0</v>
       </c>
-      <c r="K52">
-        <v>906.16</v>
+      <c r="K52" t="s">
+        <v>178</v>
       </c>
       <c r="L52" s="1">
-        <v>100016.24</v>
+        <v>99855.49</v>
       </c>
       <c r="M52" s="1">
-        <v>100922.4</v>
+        <v>100955.83</v>
       </c>
       <c r="N52" s="1">
         <v>0.2</v>
       </c>
       <c r="O52">
         <v>1</v>
       </c>
       <c r="Z52" t="s">
-        <v>172</v>
+        <v>176</v>
       </c>
     </row>
     <row r="53" spans="1:26">
       <c r="A53" t="s">
-        <v>175</v>
+        <v>180</v>
       </c>
       <c r="B53" s="1">
         <v>200000.0</v>
       </c>
       <c r="C53" s="1">
-        <v>99.13804059</v>
+        <v>98.60417214</v>
       </c>
       <c r="D53" s="1">
         <v>103.191215</v>
       </c>
       <c r="E53" t="s">
         <v>8</v>
       </c>
       <c r="F53">
         <v>1.0</v>
       </c>
       <c r="G53" s="1">
         <v>206382.43</v>
       </c>
       <c r="H53" s="1">
-        <v>-6159.77</v>
+        <v>-6810.39</v>
       </c>
       <c r="I53" s="1">
-        <v>-2.984638760189</v>
+        <v>-3.2998884643426</v>
       </c>
       <c r="J53">
         <v>0.0</v>
       </c>
       <c r="K53" t="s">
-        <v>176</v>
+        <v>181</v>
       </c>
       <c r="L53" s="1">
-        <v>198276.08</v>
+        <v>197208.34</v>
       </c>
       <c r="M53" s="1">
-        <v>200222.66</v>
+        <v>199572.04</v>
       </c>
       <c r="N53" s="1">
-        <v>0.41</v>
+        <v>0.4</v>
       </c>
       <c r="O53">
         <v>1</v>
       </c>
       <c r="Z53" t="s">
-        <v>174</v>
+        <v>179</v>
       </c>
     </row>
     <row r="54" spans="1:26">
       <c r="A54" t="s">
-        <v>178</v>
+        <v>183</v>
       </c>
       <c r="B54" s="1">
         <v>600000.0</v>
       </c>
       <c r="C54" s="1">
-        <v>98.37619467</v>
+        <v>97.87116539</v>
       </c>
       <c r="D54" s="1">
         <v>99.92378</v>
       </c>
       <c r="E54" t="s">
         <v>8</v>
       </c>
       <c r="F54">
         <v>1.0</v>
       </c>
       <c r="G54" s="1">
         <v>599542.68</v>
       </c>
       <c r="H54" s="1">
-        <v>7094.42</v>
+        <v>5246.91</v>
       </c>
       <c r="I54" s="1">
-        <v>1.1833052485938</v>
+        <v>0.87515204088556</v>
       </c>
       <c r="J54">
         <v>0.0</v>
       </c>
       <c r="K54" t="s">
-        <v>179</v>
+        <v>184</v>
       </c>
       <c r="L54" s="1">
-        <v>590257.17</v>
+        <v>587226.99</v>
       </c>
       <c r="M54" s="1">
-        <v>606637.1</v>
+        <v>604789.59</v>
       </c>
       <c r="N54" s="1">
-        <v>1.23</v>
+        <v>1.22</v>
       </c>
       <c r="O54">
         <v>1</v>
       </c>
       <c r="Z54" t="s">
-        <v>177</v>
+        <v>182</v>
       </c>
     </row>
     <row r="55" spans="1:26">
       <c r="A55" t="s">
-        <v>181</v>
+        <v>186</v>
       </c>
       <c r="B55" s="1">
         <v>200000.0</v>
       </c>
       <c r="C55" s="1">
-        <v>87.98755045</v>
+        <v>87.71512589</v>
       </c>
       <c r="D55" s="1">
         <v>87.8623</v>
       </c>
       <c r="E55" t="s">
         <v>8</v>
       </c>
       <c r="F55">
         <v>1.0</v>
       </c>
       <c r="G55" s="1">
         <v>175724.6</v>
       </c>
       <c r="H55" s="1">
-        <v>2105.98</v>
+        <v>1690.58</v>
       </c>
       <c r="I55" s="1">
-        <v>1.1984548549264</v>
+        <v>0.96206222691644</v>
       </c>
       <c r="J55">
         <v>0.0</v>
       </c>
       <c r="K55" t="s">
-        <v>182</v>
+        <v>187</v>
       </c>
       <c r="L55" s="1">
-        <v>175975.1</v>
+        <v>175430.25</v>
       </c>
       <c r="M55" s="1">
-        <v>177830.58</v>
+        <v>177415.18</v>
       </c>
       <c r="N55" s="1">
         <v>0.36</v>
       </c>
       <c r="O55">
         <v>1</v>
       </c>
       <c r="Z55" t="s">
-        <v>180</v>
+        <v>185</v>
       </c>
     </row>
     <row r="56" spans="1:26">
       <c r="A56" t="s">
-        <v>184</v>
+        <v>189</v>
       </c>
       <c r="B56" s="1">
         <v>100000.0</v>
       </c>
       <c r="C56" s="1">
-        <v>96.69293368</v>
+        <v>96.19714458</v>
       </c>
       <c r="D56" s="1">
         <v>98.434</v>
       </c>
       <c r="E56" t="s">
         <v>8</v>
       </c>
       <c r="F56">
         <v>1.0</v>
       </c>
       <c r="G56" s="1">
         <v>98434.0</v>
       </c>
       <c r="H56" s="1">
-        <v>-1462.98</v>
+        <v>-1750.21</v>
       </c>
       <c r="I56" s="1">
-        <v>-1.4862547493752</v>
+        <v>-1.7780543308207</v>
       </c>
       <c r="J56">
         <v>0.0</v>
       </c>
       <c r="K56">
-        <v>278.08</v>
+        <v>486.64</v>
       </c>
       <c r="L56" s="1">
-        <v>96692.94</v>
+        <v>96197.15</v>
       </c>
       <c r="M56" s="1">
-        <v>96971.02</v>
+        <v>96683.79</v>
       </c>
       <c r="N56" s="1">
         <v>0.2</v>
       </c>
       <c r="O56">
         <v>1</v>
       </c>
       <c r="Z56" t="s">
-        <v>183</v>
+        <v>188</v>
       </c>
     </row>
     <row r="57" spans="1:26">
       <c r="A57" t="s">
-        <v>186</v>
+        <v>191</v>
       </c>
       <c r="B57" s="1">
         <v>600000.0</v>
       </c>
       <c r="C57" s="1">
-        <v>98.0519822</v>
+        <v>97.85566477</v>
       </c>
       <c r="D57" s="1">
         <v>99.282902</v>
       </c>
       <c r="E57" t="s">
         <v>8</v>
       </c>
       <c r="F57">
         <v>1.0</v>
       </c>
       <c r="G57" s="1">
         <v>595697.41</v>
       </c>
       <c r="H57" s="1">
-        <v>5097.36</v>
+        <v>5084.52</v>
       </c>
       <c r="I57" s="1">
-        <v>0.85569618306717</v>
+        <v>0.85354072632278</v>
       </c>
       <c r="J57">
         <v>0.0</v>
       </c>
       <c r="K57" t="s">
-        <v>187</v>
+        <v>192</v>
       </c>
       <c r="L57" s="1">
-        <v>588311.89</v>
+        <v>587133.98</v>
       </c>
       <c r="M57" s="1">
-        <v>600794.77</v>
+        <v>600781.93</v>
       </c>
       <c r="N57" s="1">
-        <v>1.22</v>
+        <v>1.21</v>
       </c>
       <c r="O57">
         <v>1</v>
       </c>
       <c r="Z57" t="s">
-        <v>185</v>
+        <v>190</v>
       </c>
     </row>
     <row r="58" spans="1:26">
       <c r="A58" t="s">
-        <v>189</v>
+        <v>194</v>
       </c>
       <c r="B58" s="1">
-        <v>150000.0</v>
+        <v>350000.0</v>
       </c>
       <c r="C58" s="1">
-        <v>98.91191382</v>
+        <v>98.68289812</v>
       </c>
       <c r="D58" s="1">
-        <v>100.356793</v>
+        <v>100.712417</v>
       </c>
       <c r="E58" t="s">
         <v>8</v>
       </c>
       <c r="F58">
         <v>1.0</v>
       </c>
       <c r="G58" s="1">
-        <v>150535.19</v>
+        <v>352493.46</v>
       </c>
       <c r="H58" s="1">
-        <v>1255.97</v>
+        <v>1589.15</v>
       </c>
       <c r="I58" s="1">
-        <v>0.83433647640794</v>
+        <v>0.45083105939044</v>
       </c>
       <c r="J58">
         <v>0.0</v>
       </c>
       <c r="K58" t="s">
-        <v>190</v>
+        <v>195</v>
       </c>
       <c r="L58" s="1">
-        <v>148367.87</v>
+        <v>345390.14</v>
       </c>
       <c r="M58" s="1">
-        <v>151791.16</v>
+        <v>354082.61</v>
       </c>
       <c r="N58" s="1">
-        <v>0.31</v>
+        <v>0.71</v>
       </c>
       <c r="O58">
         <v>1</v>
       </c>
       <c r="Z58" t="s">
-        <v>188</v>
+        <v>193</v>
       </c>
     </row>
     <row r="59" spans="1:26">
       <c r="A59" t="s">
-        <v>192</v>
+        <v>197</v>
       </c>
       <c r="B59" s="1">
         <v>130000.0</v>
       </c>
       <c r="C59" s="1">
-        <v>103.85551919</v>
+        <v>103.64345594</v>
       </c>
       <c r="D59" s="1">
         <v>109.600592</v>
       </c>
       <c r="E59" t="s">
         <v>8</v>
       </c>
       <c r="F59">
         <v>1.0</v>
       </c>
       <c r="G59" s="1">
         <v>142480.77</v>
       </c>
       <c r="H59" s="1">
-        <v>-7062.57</v>
+        <v>-6982.98</v>
       </c>
       <c r="I59" s="1">
-        <v>-4.9568583886794</v>
+        <v>-4.9009982189175</v>
       </c>
       <c r="J59">
         <v>0.0</v>
       </c>
       <c r="K59">
-        <v>406.03</v>
+        <v>761.3</v>
       </c>
       <c r="L59" s="1">
-        <v>135012.17</v>
+        <v>134736.49</v>
       </c>
       <c r="M59" s="1">
-        <v>135418.2</v>
+        <v>135497.79</v>
       </c>
       <c r="N59" s="1">
         <v>0.27</v>
       </c>
       <c r="O59">
         <v>1</v>
       </c>
       <c r="Z59" t="s">
-        <v>191</v>
+        <v>196</v>
       </c>
     </row>
     <row r="60" spans="1:26">
       <c r="A60" t="s">
-        <v>194</v>
+        <v>199</v>
       </c>
       <c r="B60" s="1">
         <v>600000.0</v>
       </c>
       <c r="C60" s="1">
-        <v>85.51656192</v>
+        <v>85.35730644</v>
       </c>
       <c r="D60" s="1">
         <v>85.527105</v>
       </c>
       <c r="E60" t="s">
         <v>8</v>
       </c>
       <c r="F60">
         <v>1.0</v>
       </c>
       <c r="G60" s="1">
         <v>513162.63</v>
       </c>
       <c r="H60" s="1">
-        <v>-63.26</v>
+        <v>-803.04</v>
       </c>
       <c r="I60" s="1">
-        <v>-0.012327475989434</v>
+        <v>-0.15648840212702</v>
       </c>
       <c r="J60">
         <v>0.0</v>
       </c>
       <c r="K60">
-        <v>0.0</v>
+        <v>215.75</v>
       </c>
       <c r="L60" s="1">
-        <v>513099.37</v>
+        <v>512143.84</v>
       </c>
       <c r="M60" s="1">
-        <v>513099.37</v>
+        <v>512359.59</v>
       </c>
       <c r="N60" s="1">
-        <v>1.04</v>
+        <v>1.03</v>
       </c>
       <c r="O60">
         <v>1</v>
       </c>
       <c r="Z60" t="s">
-        <v>193</v>
+        <v>198</v>
       </c>
     </row>
     <row r="61" spans="1:26">
       <c r="A61" t="s">
-        <v>196</v>
+        <v>201</v>
       </c>
       <c r="B61" s="1">
         <v>1000000.0</v>
       </c>
       <c r="C61" s="1">
-        <v>98.83404214</v>
+        <v>98.61197039</v>
       </c>
       <c r="D61" s="1">
         <v>100.789118</v>
       </c>
       <c r="E61" t="s">
         <v>8</v>
       </c>
       <c r="F61">
         <v>1.0</v>
       </c>
       <c r="G61" s="1">
         <v>1007891.18</v>
       </c>
       <c r="H61" s="1">
-        <v>-14756.24</v>
+        <v>-15179.01</v>
       </c>
       <c r="I61" s="1">
-        <v>-1.4640707541463</v>
+        <v>-1.5060167507369</v>
       </c>
       <c r="J61">
         <v>0.0</v>
       </c>
       <c r="K61" t="s">
-        <v>197</v>
+        <v>202</v>
       </c>
       <c r="L61" s="1">
-        <v>988340.42</v>
+        <v>986119.7</v>
       </c>
       <c r="M61" s="1">
-        <v>993134.94</v>
+        <v>992712.17</v>
       </c>
       <c r="N61" s="1">
-        <v>2.01</v>
+        <v>2.0</v>
       </c>
       <c r="O61">
         <v>1</v>
       </c>
       <c r="Z61" t="s">
-        <v>195</v>
+        <v>200</v>
       </c>
     </row>
     <row r="62" spans="1:26">
       <c r="A62" t="s">
-        <v>199</v>
+        <v>204</v>
       </c>
       <c r="B62" s="1">
         <v>288000.0</v>
       </c>
       <c r="C62" s="1">
-        <v>97.64584848</v>
+        <v>96.88952552</v>
       </c>
       <c r="D62" s="1">
         <v>100.0</v>
       </c>
       <c r="E62" t="s">
         <v>8</v>
       </c>
       <c r="F62">
         <v>1.0</v>
       </c>
       <c r="G62" s="1">
         <v>288000.0</v>
       </c>
       <c r="H62" s="1">
-        <v>2512.83</v>
+        <v>952.18</v>
       </c>
       <c r="I62" s="1">
-        <v>0.87251041666667</v>
+        <v>0.33061805555556</v>
       </c>
       <c r="J62">
         <v>0.0</v>
       </c>
       <c r="K62" t="s">
-        <v>200</v>
+        <v>205</v>
       </c>
       <c r="L62" s="1">
-        <v>281220.04</v>
+        <v>279041.83</v>
       </c>
       <c r="M62" s="1">
-        <v>290512.83</v>
+        <v>288952.18</v>
       </c>
       <c r="N62" s="1">
-        <v>0.59</v>
+        <v>0.58</v>
       </c>
       <c r="O62">
         <v>1</v>
       </c>
       <c r="Z62" t="s">
-        <v>198</v>
+        <v>203</v>
       </c>
     </row>
     <row r="63" spans="1:26">
       <c r="A63" t="s">
-        <v>202</v>
+        <v>207</v>
       </c>
       <c r="B63" s="1">
         <v>500000.0</v>
       </c>
       <c r="C63" s="1">
-        <v>98.81320677</v>
+        <v>97.87032287</v>
       </c>
       <c r="D63" s="1">
         <v>99.498222</v>
       </c>
       <c r="E63" t="s">
         <v>8</v>
       </c>
       <c r="F63">
         <v>1.0</v>
       </c>
       <c r="G63" s="1">
         <v>497491.11</v>
       </c>
       <c r="H63" s="1">
-        <v>4665.68</v>
+        <v>1209.82</v>
       </c>
       <c r="I63" s="1">
-        <v>0.93784188424995</v>
+        <v>0.24318424504108</v>
       </c>
       <c r="J63">
         <v>0.0</v>
       </c>
       <c r="K63" t="s">
-        <v>203</v>
+        <v>208</v>
       </c>
       <c r="L63" s="1">
-        <v>494066.04</v>
+        <v>489351.61</v>
       </c>
       <c r="M63" s="1">
-        <v>502156.79</v>
+        <v>498700.93</v>
       </c>
       <c r="N63" s="1">
-        <v>1.02</v>
+        <v>1.01</v>
       </c>
       <c r="O63">
         <v>1</v>
       </c>
       <c r="Z63" t="s">
-        <v>201</v>
+        <v>206</v>
       </c>
     </row>
     <row r="64" spans="1:26">
       <c r="A64" t="s">
-        <v>205</v>
+        <v>210</v>
       </c>
       <c r="B64" s="1">
         <v>240000.0</v>
       </c>
       <c r="C64" s="1">
-        <v>99.73634706</v>
+        <v>99.52780271</v>
       </c>
       <c r="D64" s="1">
         <v>101.900646</v>
       </c>
       <c r="E64" t="s">
         <v>8</v>
       </c>
       <c r="F64">
         <v>1.0</v>
       </c>
       <c r="G64" s="1">
         <v>244561.55</v>
       </c>
       <c r="H64" s="1">
-        <v>3067.6</v>
+        <v>-5349.62</v>
       </c>
       <c r="I64" s="1">
-        <v>1.2543263648762</v>
+        <v>-2.1874329795505</v>
       </c>
       <c r="J64">
         <v>0.0</v>
       </c>
-      <c r="K64" t="s">
-        <v>206</v>
+      <c r="K64">
+        <v>345.21</v>
       </c>
       <c r="L64" s="1">
-        <v>239367.23</v>
+        <v>238866.72</v>
       </c>
       <c r="M64" s="1">
-        <v>247629.15</v>
+        <v>239211.93</v>
       </c>
       <c r="N64" s="1">
-        <v>0.5</v>
+        <v>0.48</v>
       </c>
       <c r="O64">
         <v>1</v>
       </c>
       <c r="Z64" t="s">
-        <v>204</v>
+        <v>209</v>
       </c>
     </row>
     <row r="65" spans="1:26">
       <c r="A65" t="s">
-        <v>208</v>
+        <v>212</v>
       </c>
       <c r="B65" s="1">
         <v>372000.0</v>
       </c>
       <c r="C65" s="1">
-        <v>100.04858612</v>
+        <v>99.60427126</v>
       </c>
       <c r="D65" s="1">
         <v>99.731</v>
       </c>
       <c r="E65" t="s">
         <v>8</v>
       </c>
       <c r="F65">
         <v>1.0</v>
       </c>
       <c r="G65" s="1">
         <v>370999.32</v>
       </c>
       <c r="H65" s="1">
-        <v>2977.72</v>
+        <v>2127.47</v>
       </c>
       <c r="I65" s="1">
-        <v>0.80262141720368</v>
+        <v>0.57344309957226</v>
       </c>
       <c r="J65">
         <v>0.0</v>
       </c>
       <c r="K65" t="s">
-        <v>209</v>
+        <v>213</v>
       </c>
       <c r="L65" s="1">
-        <v>372180.74</v>
+        <v>370527.89</v>
       </c>
       <c r="M65" s="1">
-        <v>373977.04</v>
+        <v>373126.79</v>
       </c>
       <c r="N65" s="1">
-        <v>0.76</v>
+        <v>0.75</v>
       </c>
       <c r="O65">
         <v>1</v>
       </c>
       <c r="Z65" t="s">
-        <v>207</v>
+        <v>211</v>
       </c>
     </row>
     <row r="66" spans="1:26">
       <c r="A66" t="s">
-        <v>211</v>
+        <v>215</v>
       </c>
       <c r="B66" s="1">
         <v>130000.0</v>
       </c>
       <c r="C66" s="1">
-        <v>103.74635308</v>
+        <v>103.46234759</v>
       </c>
       <c r="D66" s="1">
         <v>109.789346</v>
       </c>
       <c r="E66" t="s">
         <v>8</v>
       </c>
       <c r="F66">
         <v>1.0</v>
       </c>
       <c r="G66" s="1">
         <v>142726.15</v>
       </c>
       <c r="H66" s="1">
-        <v>-6266.51</v>
+        <v>-6308.49</v>
       </c>
       <c r="I66" s="1">
-        <v>-4.3905829450314</v>
+        <v>-4.4199959152545</v>
       </c>
       <c r="J66">
         <v>0.0</v>
       </c>
       <c r="K66" t="s">
-        <v>212</v>
+        <v>216</v>
       </c>
       <c r="L66" s="1">
-        <v>134870.26</v>
+        <v>134501.05</v>
       </c>
       <c r="M66" s="1">
-        <v>136459.64</v>
+        <v>136417.66</v>
       </c>
       <c r="N66" s="1">
         <v>0.28</v>
       </c>
       <c r="O66">
         <v>1</v>
       </c>
       <c r="Z66" t="s">
-        <v>210</v>
+        <v>214</v>
       </c>
     </row>
     <row r="67" spans="1:26">
       <c r="A67" t="s">
-        <v>214</v>
+        <v>218</v>
       </c>
       <c r="B67" s="1">
         <v>100000.0</v>
       </c>
       <c r="C67" s="1">
-        <v>97.2456564</v>
+        <v>96.69460068</v>
       </c>
       <c r="D67" s="1">
         <v>98.975</v>
       </c>
       <c r="E67" t="s">
         <v>8</v>
       </c>
       <c r="F67">
         <v>1.0</v>
       </c>
       <c r="G67" s="1">
         <v>98975.0</v>
       </c>
       <c r="H67" s="1">
-        <v>955.59</v>
+        <v>605.9</v>
       </c>
       <c r="I67" s="1">
-        <v>0.96548623389745</v>
+        <v>0.61217479161404</v>
       </c>
       <c r="J67">
         <v>0.0</v>
       </c>
       <c r="K67" t="s">
-        <v>215</v>
+        <v>219</v>
       </c>
       <c r="L67" s="1">
-        <v>97245.66</v>
+        <v>96694.6</v>
       </c>
       <c r="M67" s="1">
-        <v>99930.59</v>
+        <v>99580.9</v>
       </c>
       <c r="N67" s="1">
         <v>0.2</v>
       </c>
       <c r="O67">
         <v>1</v>
       </c>
       <c r="Z67" t="s">
-        <v>213</v>
+        <v>217</v>
       </c>
     </row>
     <row r="68" spans="1:26">
       <c r="A68" t="s">
-        <v>217</v>
+        <v>221</v>
       </c>
       <c r="B68" s="1">
         <v>100000.0</v>
       </c>
       <c r="C68" s="1">
-        <v>100.37916535</v>
+        <v>99.98528392</v>
       </c>
       <c r="D68" s="1">
         <v>99.711</v>
       </c>
       <c r="E68" t="s">
         <v>8</v>
       </c>
       <c r="F68">
         <v>1.0</v>
       </c>
       <c r="G68" s="1">
         <v>99711.0</v>
       </c>
       <c r="H68" s="1">
-        <v>2435.97</v>
+        <v>2250.65</v>
       </c>
       <c r="I68" s="1">
-        <v>2.4430303577339</v>
+        <v>2.2571732306365</v>
       </c>
       <c r="J68">
         <v>0.0</v>
       </c>
       <c r="K68" t="s">
-        <v>218</v>
+        <v>222</v>
       </c>
       <c r="L68" s="1">
-        <v>100379.16</v>
+        <v>99985.28</v>
       </c>
       <c r="M68" s="1">
-        <v>102146.97</v>
+        <v>101961.65</v>
       </c>
       <c r="N68" s="1">
         <v>0.21</v>
       </c>
       <c r="O68">
         <v>1</v>
       </c>
       <c r="Z68" t="s">
-        <v>216</v>
+        <v>220</v>
       </c>
     </row>
     <row r="69" spans="1:26">
       <c r="A69" t="s">
-        <v>220</v>
+        <v>224</v>
       </c>
       <c r="B69" s="1">
         <v>200000.0</v>
       </c>
       <c r="C69" s="1">
-        <v>99.06544487</v>
+        <v>98.53771539</v>
       </c>
       <c r="D69" s="1">
         <v>102.91498</v>
       </c>
       <c r="E69" t="s">
         <v>8</v>
       </c>
       <c r="F69">
         <v>1.0</v>
       </c>
       <c r="G69" s="1">
         <v>205829.96</v>
       </c>
       <c r="H69" s="1">
-        <v>-4000.44</v>
+        <v>-4624.39</v>
       </c>
       <c r="I69" s="1">
-        <v>-1.94356545568</v>
+        <v>-2.2467040269551</v>
       </c>
       <c r="J69">
         <v>0.0</v>
       </c>
       <c r="K69" t="s">
-        <v>221</v>
+        <v>225</v>
       </c>
       <c r="L69" s="1">
-        <v>198130.89</v>
+        <v>197075.43</v>
       </c>
       <c r="M69" s="1">
-        <v>201829.52</v>
+        <v>201205.57</v>
       </c>
       <c r="N69" s="1">
         <v>0.41</v>
       </c>
       <c r="O69">
         <v>1</v>
       </c>
       <c r="Z69" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
     </row>
     <row r="70" spans="1:26">
       <c r="A70" t="s">
-        <v>223</v>
+        <v>227</v>
       </c>
       <c r="B70" s="1">
         <v>193000.0</v>
       </c>
       <c r="C70" s="1">
-        <v>98.50349176</v>
+        <v>98.08245926</v>
       </c>
       <c r="D70" s="1">
         <v>99.223</v>
       </c>
       <c r="E70" t="s">
         <v>8</v>
       </c>
       <c r="F70">
         <v>1.0</v>
       </c>
       <c r="G70" s="1">
         <v>191500.39</v>
       </c>
       <c r="H70" s="1">
-        <v>-159.27</v>
+        <v>-555.46</v>
       </c>
       <c r="I70" s="1">
-        <v>-0.083169543414507</v>
+        <v>-0.29005685053696</v>
       </c>
       <c r="J70">
         <v>0.0</v>
       </c>
       <c r="K70" t="s">
-        <v>224</v>
+        <v>228</v>
       </c>
       <c r="L70" s="1">
-        <v>190111.74</v>
+        <v>189299.14</v>
       </c>
       <c r="M70" s="1">
-        <v>191341.12</v>
+        <v>190944.93</v>
       </c>
       <c r="N70" s="1">
         <v>0.39</v>
       </c>
       <c r="O70">
         <v>1</v>
       </c>
       <c r="Z70" t="s">
-        <v>222</v>
+        <v>226</v>
       </c>
     </row>
     <row r="71" spans="1:26">
       <c r="A71" t="s">
-        <v>226</v>
+        <v>230</v>
       </c>
       <c r="B71" s="1">
         <v>285000.0</v>
       </c>
       <c r="C71" s="1">
-        <v>99.74565884</v>
+        <v>99.83235434</v>
       </c>
       <c r="D71" s="1">
         <v>102.724621</v>
       </c>
       <c r="E71" t="s">
         <v>8</v>
       </c>
       <c r="F71">
         <v>1.0</v>
       </c>
       <c r="G71" s="1">
         <v>292765.17</v>
       </c>
       <c r="H71" s="1">
-        <v>-5837.2</v>
+        <v>-5405.65</v>
       </c>
       <c r="I71" s="1">
-        <v>-1.9938164092402</v>
+        <v>-1.8464115796288</v>
       </c>
       <c r="J71">
         <v>0.0</v>
       </c>
       <c r="K71" t="s">
-        <v>227</v>
+        <v>231</v>
       </c>
       <c r="L71" s="1">
-        <v>284275.13</v>
+        <v>284522.21</v>
       </c>
       <c r="M71" s="1">
-        <v>286927.97</v>
+        <v>287359.52</v>
       </c>
       <c r="N71" s="1">
         <v>0.58</v>
       </c>
       <c r="O71">
         <v>1</v>
       </c>
       <c r="Z71" t="s">
-        <v>225</v>
+        <v>229</v>
       </c>
     </row>
     <row r="72" spans="1:26">
       <c r="A72" t="s">
-        <v>229</v>
+        <v>233</v>
       </c>
       <c r="B72" s="1">
         <v>349000.0</v>
       </c>
       <c r="C72" s="1">
-        <v>97.52183081</v>
+        <v>97.19422889</v>
       </c>
       <c r="D72" s="1">
         <v>99.735</v>
       </c>
       <c r="E72" t="s">
         <v>8</v>
       </c>
       <c r="F72">
         <v>1.0</v>
       </c>
       <c r="G72" s="1">
         <v>348075.15</v>
       </c>
       <c r="H72" s="1">
-        <v>-3708.07</v>
+        <v>-4249.02</v>
       </c>
       <c r="I72" s="1">
-        <v>-1.0653073050461</v>
+        <v>-1.2207191464257</v>
       </c>
       <c r="J72">
         <v>0.0</v>
       </c>
       <c r="K72" t="s">
-        <v>230</v>
+        <v>234</v>
       </c>
       <c r="L72" s="1">
-        <v>340351.19</v>
+        <v>339207.86</v>
       </c>
       <c r="M72" s="1">
-        <v>344367.08</v>
+        <v>343826.13</v>
       </c>
       <c r="N72" s="1">
-        <v>0.7</v>
+        <v>0.69</v>
       </c>
       <c r="O72">
         <v>1</v>
       </c>
       <c r="Z72" t="s">
-        <v>228</v>
+        <v>232</v>
       </c>
     </row>
     <row r="73" spans="1:26">
       <c r="A73" t="s">
-        <v>232</v>
+        <v>236</v>
       </c>
       <c r="B73" s="1">
         <v>300000.0</v>
       </c>
       <c r="C73" s="1">
-        <v>98.1562444</v>
+        <v>97.71299436</v>
       </c>
       <c r="D73" s="1">
         <v>101.14437</v>
       </c>
       <c r="E73" t="s">
         <v>8</v>
       </c>
       <c r="F73">
         <v>1.0</v>
       </c>
       <c r="G73" s="1">
         <v>303433.11</v>
       </c>
       <c r="H73" s="1">
-        <v>-6373.28</v>
+        <v>-7142.07</v>
       </c>
       <c r="I73" s="1">
-        <v>-2.1003904287176</v>
+        <v>-2.3537543414428</v>
       </c>
       <c r="J73">
         <v>0.0</v>
       </c>
       <c r="K73" t="s">
-        <v>233</v>
+        <v>237</v>
       </c>
       <c r="L73" s="1">
-        <v>294468.73</v>
+        <v>293138.99</v>
       </c>
       <c r="M73" s="1">
-        <v>297059.83</v>
+        <v>296291.04</v>
       </c>
       <c r="N73" s="1">
         <v>0.6</v>
       </c>
       <c r="O73">
         <v>1</v>
       </c>
       <c r="Z73" t="s">
-        <v>231</v>
+        <v>235</v>
       </c>
     </row>
     <row r="74" spans="1:26">
       <c r="A74" t="s">
-        <v>235</v>
+        <v>239</v>
       </c>
       <c r="B74" s="1">
         <v>200000.0</v>
       </c>
       <c r="C74" s="1">
-        <v>88.60757046</v>
+        <v>88.49772869</v>
       </c>
       <c r="D74" s="1">
         <v>86.69767</v>
       </c>
       <c r="E74" t="s">
         <v>8</v>
       </c>
       <c r="F74">
         <v>1.0</v>
       </c>
       <c r="G74" s="1">
         <v>173395.34</v>
       </c>
       <c r="H74" s="1">
-        <v>4543.09</v>
+        <v>4380.94</v>
       </c>
       <c r="I74" s="1">
-        <v>2.6200761796713</v>
+        <v>2.5265615558065</v>
       </c>
       <c r="J74">
         <v>0.0</v>
       </c>
       <c r="K74">
-        <v>723.29</v>
+        <v>780.82</v>
       </c>
       <c r="L74" s="1">
-        <v>177215.14</v>
+        <v>176995.46</v>
       </c>
       <c r="M74" s="1">
-        <v>177938.43</v>
+        <v>177776.28</v>
       </c>
       <c r="N74" s="1">
         <v>0.36</v>
       </c>
       <c r="O74">
         <v>1</v>
       </c>
       <c r="Z74" t="s">
-        <v>234</v>
+        <v>238</v>
       </c>
     </row>
     <row r="75" spans="1:26">
       <c r="A75" t="s">
-        <v>237</v>
+        <v>241</v>
       </c>
       <c r="B75" s="1">
         <v>200000.0</v>
       </c>
       <c r="C75" s="1">
-        <v>95.97498117</v>
+        <v>95.71741203</v>
       </c>
       <c r="D75" s="1">
         <v>93.376495</v>
       </c>
       <c r="E75" t="s">
         <v>8</v>
       </c>
       <c r="F75">
         <v>1.0</v>
       </c>
       <c r="G75" s="1">
         <v>186752.99</v>
       </c>
       <c r="H75" s="1">
-        <v>7062.73</v>
+        <v>6720.19</v>
       </c>
       <c r="I75" s="1">
-        <v>3.7818564511337</v>
+        <v>3.598437701051</v>
       </c>
       <c r="J75">
         <v>0.0</v>
       </c>
       <c r="K75" t="s">
-        <v>238</v>
+        <v>242</v>
       </c>
       <c r="L75" s="1">
-        <v>191949.97</v>
+        <v>191434.82</v>
       </c>
       <c r="M75" s="1">
-        <v>193815.72</v>
+        <v>193473.18</v>
       </c>
       <c r="N75" s="1">
         <v>0.39</v>
       </c>
       <c r="O75">
         <v>1</v>
       </c>
       <c r="Z75" t="s">
-        <v>236</v>
+        <v>240</v>
       </c>
     </row>
     <row r="76" spans="1:26">
       <c r="A76" t="s">
-        <v>240</v>
+        <v>244</v>
       </c>
       <c r="B76" s="1">
         <v>100000.0</v>
       </c>
       <c r="C76" s="1">
-        <v>92.93865269</v>
+        <v>92.78875277</v>
       </c>
       <c r="D76" s="1">
         <v>94.91756</v>
       </c>
       <c r="E76" t="s">
         <v>8</v>
       </c>
       <c r="F76">
         <v>1.0</v>
       </c>
       <c r="G76" s="1">
         <v>94917.56</v>
       </c>
       <c r="H76" s="1">
-        <v>-1355.96</v>
+        <v>-1383.6</v>
       </c>
       <c r="I76" s="1">
-        <v>-1.4285660103357</v>
+        <v>-1.4576860172133</v>
       </c>
       <c r="J76">
         <v>0.0</v>
       </c>
       <c r="K76">
-        <v>622.95</v>
+        <v>745.21</v>
       </c>
       <c r="L76" s="1">
-        <v>92938.65</v>
+        <v>92788.75</v>
       </c>
       <c r="M76" s="1">
-        <v>93561.6</v>
+        <v>93533.96</v>
       </c>
       <c r="N76" s="1">
         <v>0.19</v>
       </c>
       <c r="O76">
         <v>1</v>
       </c>
       <c r="Z76" t="s">
-        <v>239</v>
+        <v>243</v>
       </c>
     </row>
     <row r="77" spans="1:26">
       <c r="A77" t="s">
-        <v>242</v>
+        <v>246</v>
       </c>
       <c r="B77" s="1">
         <v>400000.0</v>
       </c>
       <c r="C77" s="1">
-        <v>100.36662606</v>
+        <v>99.83701739</v>
       </c>
       <c r="D77" s="1">
         <v>100.0</v>
       </c>
       <c r="E77" t="s">
         <v>8</v>
       </c>
       <c r="F77">
         <v>1.0</v>
       </c>
       <c r="G77" s="1">
         <v>400000.0</v>
       </c>
       <c r="H77" s="1">
-        <v>5777.82</v>
+        <v>306.14</v>
       </c>
       <c r="I77" s="1">
-        <v>1.444455</v>
+        <v>0.076535</v>
       </c>
       <c r="J77">
         <v>0.0</v>
       </c>
-      <c r="K77" t="s">
-        <v>243</v>
+      <c r="K77">
+        <v>958.07</v>
       </c>
       <c r="L77" s="1">
-        <v>401466.5</v>
+        <v>399348.07</v>
       </c>
       <c r="M77" s="1">
-        <v>405777.82</v>
+        <v>400306.14</v>
       </c>
       <c r="N77" s="1">
-        <v>0.82</v>
+        <v>0.81</v>
       </c>
       <c r="O77">
         <v>1</v>
       </c>
       <c r="Z77" t="s">
-        <v>241</v>
+        <v>245</v>
       </c>
     </row>
     <row r="78" spans="1:26">
       <c r="A78" t="s">
-        <v>245</v>
+        <v>248</v>
       </c>
       <c r="B78" s="1">
         <v>140000.0</v>
       </c>
       <c r="C78" s="1">
-        <v>97.91831565</v>
+        <v>97.97858594</v>
       </c>
       <c r="D78" s="1">
         <v>96.7943</v>
       </c>
       <c r="E78" t="s">
         <v>8</v>
       </c>
       <c r="F78">
         <v>1.0</v>
       </c>
       <c r="G78" s="1">
         <v>135512.02</v>
       </c>
       <c r="H78" s="1">
-        <v>2863.35</v>
+        <v>3048.41</v>
       </c>
       <c r="I78" s="1">
-        <v>2.1129859919437</v>
+        <v>2.2495495233559</v>
       </c>
       <c r="J78">
         <v>0.0</v>
       </c>
       <c r="K78" t="s">
-        <v>246</v>
+        <v>249</v>
       </c>
       <c r="L78" s="1">
-        <v>137085.64</v>
+        <v>137170.02</v>
       </c>
       <c r="M78" s="1">
-        <v>138375.37</v>
+        <v>138560.43</v>
       </c>
       <c r="N78" s="1">
         <v>0.28</v>
       </c>
       <c r="O78">
         <v>1</v>
       </c>
       <c r="Z78" t="s">
-        <v>244</v>
+        <v>247</v>
       </c>
     </row>
     <row r="79" spans="1:26">
       <c r="A79" t="s">
-        <v>248</v>
+        <v>251</v>
       </c>
       <c r="B79" s="1">
         <v>130000.0</v>
       </c>
       <c r="C79" s="1">
-        <v>100.63427686</v>
+        <v>100.07463713</v>
       </c>
       <c r="D79" s="1">
         <v>107.1356</v>
       </c>
       <c r="E79" t="s">
         <v>8</v>
       </c>
       <c r="F79">
         <v>1.0</v>
       </c>
       <c r="G79" s="1">
         <v>139276.28</v>
       </c>
       <c r="H79" s="1">
-        <v>-5912.27</v>
+        <v>-6349.97</v>
       </c>
       <c r="I79" s="1">
-        <v>-4.2449941942734</v>
+        <v>-4.5592616345009</v>
       </c>
       <c r="J79">
         <v>0.0</v>
       </c>
       <c r="K79" t="s">
-        <v>249</v>
+        <v>252</v>
       </c>
       <c r="L79" s="1">
-        <v>130824.56</v>
+        <v>130097.03</v>
       </c>
       <c r="M79" s="1">
-        <v>133364.01</v>
+        <v>132926.31</v>
       </c>
       <c r="N79" s="1">
         <v>0.27</v>
       </c>
       <c r="O79">
         <v>1</v>
       </c>
       <c r="Z79" t="s">
-        <v>247</v>
+        <v>250</v>
       </c>
     </row>
     <row r="80" spans="1:26">
       <c r="A80" t="s">
-        <v>251</v>
+        <v>254</v>
       </c>
       <c r="B80" s="1">
         <v>300000.0</v>
       </c>
       <c r="C80" s="1">
-        <v>102.3119322</v>
+        <v>101.84175998</v>
       </c>
       <c r="D80" s="1">
         <v>106.30133</v>
       </c>
       <c r="E80" t="s">
         <v>8</v>
       </c>
       <c r="F80">
         <v>1.0</v>
       </c>
       <c r="G80" s="1">
         <v>318903.99</v>
       </c>
       <c r="H80" s="1">
-        <v>-1447.65</v>
+        <v>-2167.75</v>
       </c>
       <c r="I80" s="1">
-        <v>-0.45394540218829</v>
+        <v>-0.67975004012963</v>
       </c>
       <c r="J80">
         <v>0.0</v>
       </c>
       <c r="K80" t="s">
-        <v>252</v>
+        <v>255</v>
       </c>
       <c r="L80" s="1">
-        <v>306935.79</v>
+        <v>305525.28</v>
       </c>
       <c r="M80" s="1">
-        <v>317456.34</v>
+        <v>316736.24</v>
       </c>
       <c r="N80" s="1">
         <v>0.64</v>
       </c>
       <c r="O80">
         <v>1</v>
       </c>
       <c r="Z80" t="s">
-        <v>250</v>
+        <v>253</v>
       </c>
     </row>
     <row r="81" spans="1:26">
       <c r="A81" t="s">
-        <v>254</v>
+        <v>257</v>
       </c>
       <c r="B81" s="1">
         <v>300000.0</v>
       </c>
       <c r="C81" s="1">
-        <v>81.66588852</v>
+        <v>81.32576465</v>
       </c>
       <c r="D81" s="1">
         <v>82.438423</v>
       </c>
       <c r="E81" t="s">
         <v>8</v>
       </c>
       <c r="F81">
         <v>1.0</v>
       </c>
       <c r="G81" s="1">
         <v>247315.27</v>
       </c>
       <c r="H81" s="1">
-        <v>649.52</v>
+        <v>-3198.25</v>
       </c>
       <c r="I81" s="1">
-        <v>0.26262834478437</v>
+        <v>-1.2931874364248</v>
       </c>
       <c r="J81">
         <v>0.0</v>
       </c>
-      <c r="K81" t="s">
-        <v>255</v>
+      <c r="K81">
+        <v>139.73</v>
       </c>
       <c r="L81" s="1">
-        <v>244997.67</v>
+        <v>243977.29</v>
       </c>
       <c r="M81" s="1">
-        <v>247964.79</v>
+        <v>244117.02</v>
       </c>
       <c r="N81" s="1">
-        <v>0.5</v>
+        <v>0.49</v>
       </c>
       <c r="O81">
         <v>1</v>
       </c>
       <c r="Z81" t="s">
-        <v>253</v>
+        <v>256</v>
       </c>
     </row>
     <row r="82" spans="1:26">
       <c r="A82" t="s">
-        <v>257</v>
+        <v>259</v>
       </c>
       <c r="B82" s="1">
         <v>100000.0</v>
       </c>
       <c r="C82" s="1">
-        <v>103.16210425</v>
+        <v>102.46643209</v>
       </c>
       <c r="D82" s="1">
         <v>109.37547</v>
       </c>
       <c r="E82" t="s">
         <v>8</v>
       </c>
       <c r="F82">
         <v>1.0</v>
       </c>
       <c r="G82" s="1">
         <v>109375.47</v>
       </c>
       <c r="H82" s="1">
-        <v>-4653.09</v>
+        <v>-5104.24</v>
       </c>
       <c r="I82" s="1">
-        <v>-4.2542354332283</v>
+        <v>-4.6667136607504</v>
       </c>
       <c r="J82">
         <v>0.0</v>
       </c>
       <c r="K82" t="s">
-        <v>258</v>
+        <v>260</v>
       </c>
       <c r="L82" s="1">
-        <v>103162.11</v>
+        <v>102466.44</v>
       </c>
       <c r="M82" s="1">
-        <v>104722.38</v>
+        <v>104271.23</v>
       </c>
       <c r="N82" s="1">
         <v>0.21</v>
       </c>
       <c r="O82">
         <v>1</v>
       </c>
       <c r="Z82" t="s">
-        <v>256</v>
+        <v>258</v>
       </c>
     </row>
     <row r="83" spans="1:26">
       <c r="A83" t="s">
-        <v>260</v>
+        <v>262</v>
       </c>
       <c r="B83" s="1">
         <v>825000.0</v>
       </c>
       <c r="C83" s="1">
-        <v>68.03625323</v>
+        <v>67.62338758</v>
       </c>
       <c r="D83" s="1">
         <v>74.717804</v>
       </c>
       <c r="E83" t="s">
         <v>8</v>
       </c>
       <c r="F83">
         <v>1.0</v>
       </c>
       <c r="G83" s="1">
         <v>616421.88</v>
       </c>
       <c r="H83" s="1">
-        <v>-50573.99</v>
+        <v>-53386.81</v>
       </c>
       <c r="I83" s="1">
-        <v>-8.2044443328326</v>
+        <v>-8.6607584403071</v>
       </c>
       <c r="J83">
         <v>0.0</v>
       </c>
       <c r="K83" t="s">
+        <v>263</v>
+      </c>
+      <c r="L83" s="1">
+        <v>557892.95</v>
+      </c>
+      <c r="M83" s="1">
+        <v>563035.07</v>
+      </c>
+      <c r="N83" s="1">
+        <v>1.14</v>
+      </c>
+      <c r="O83">
+        <v>1</v>
+      </c>
+      <c r="Z83" t="s">
         <v>261</v>
-      </c>
-[...13 lines deleted...]
-        <v>259</v>
       </c>
     </row>
     <row r="84" spans="1:26">
       <c r="A84" t="s">
-        <v>263</v>
+        <v>265</v>
       </c>
       <c r="B84" s="1">
         <v>132000.0</v>
       </c>
       <c r="C84" s="1">
-        <v>100.09722225</v>
+        <v>99.91548893</v>
       </c>
       <c r="D84" s="1">
         <v>99.973</v>
       </c>
       <c r="E84" t="s">
         <v>8</v>
       </c>
       <c r="F84">
         <v>1.0</v>
       </c>
       <c r="G84" s="1">
         <v>131964.36</v>
       </c>
       <c r="H84" s="1">
-        <v>2291.34</v>
+        <v>2298.28</v>
       </c>
       <c r="I84" s="1">
-        <v>1.7363324461241</v>
+        <v>1.7415914418105</v>
       </c>
       <c r="J84">
         <v>0.0</v>
       </c>
       <c r="K84" t="s">
-        <v>264</v>
+        <v>266</v>
       </c>
       <c r="L84" s="1">
-        <v>132128.33</v>
+        <v>131888.45</v>
       </c>
       <c r="M84" s="1">
-        <v>134255.7</v>
+        <v>134262.64</v>
       </c>
       <c r="N84" s="1">
         <v>0.27</v>
       </c>
       <c r="O84">
         <v>1</v>
       </c>
       <c r="Z84" t="s">
-        <v>262</v>
+        <v>264</v>
       </c>
     </row>
     <row r="85" spans="1:26">
       <c r="A85" t="s">
-        <v>266</v>
+        <v>268</v>
       </c>
       <c r="B85" s="1">
         <v>100000.0</v>
       </c>
       <c r="C85" s="1">
-        <v>99.63677635</v>
+        <v>99.04987488</v>
       </c>
       <c r="D85" s="1">
         <v>99.766</v>
       </c>
       <c r="E85" t="s">
         <v>8</v>
       </c>
       <c r="F85">
         <v>1.0</v>
       </c>
       <c r="G85" s="1">
         <v>99766.0</v>
       </c>
       <c r="H85" s="1">
-        <v>289.95</v>
+        <v>-52.43</v>
       </c>
       <c r="I85" s="1">
-        <v>0.29063007437404</v>
+        <v>-0.052552973959064</v>
       </c>
       <c r="J85">
         <v>0.0</v>
       </c>
       <c r="K85">
-        <v>419.18</v>
+        <v>663.7</v>
       </c>
       <c r="L85" s="1">
-        <v>99636.77</v>
+        <v>99049.87</v>
       </c>
       <c r="M85" s="1">
-        <v>100055.95</v>
+        <v>99713.57</v>
       </c>
       <c r="N85" s="1">
         <v>0.2</v>
       </c>
       <c r="O85">
         <v>1</v>
       </c>
       <c r="Z85" t="s">
-        <v>265</v>
+        <v>267</v>
       </c>
     </row>
     <row r="86" spans="1:26">
       <c r="A86" t="s">
-        <v>268</v>
+        <v>270</v>
       </c>
       <c r="B86" s="1">
         <v>135000.0</v>
       </c>
       <c r="C86" s="1">
-        <v>98.07626511</v>
+        <v>97.62432023</v>
       </c>
       <c r="D86" s="1">
         <v>104.002956</v>
       </c>
       <c r="E86" t="s">
         <v>8</v>
       </c>
       <c r="F86">
         <v>1.0</v>
       </c>
       <c r="G86" s="1">
         <v>140403.99</v>
       </c>
       <c r="H86" s="1">
-        <v>-6599.47</v>
+        <v>-6965.85</v>
       </c>
       <c r="I86" s="1">
-        <v>-4.7003436298356</v>
+        <v>-4.9612906299885</v>
       </c>
       <c r="J86">
         <v>0.0</v>
       </c>
       <c r="K86" t="s">
-        <v>269</v>
+        <v>271</v>
       </c>
       <c r="L86" s="1">
-        <v>132402.96</v>
+        <v>131792.83</v>
       </c>
       <c r="M86" s="1">
-        <v>133804.52</v>
+        <v>133438.14</v>
       </c>
       <c r="N86" s="1">
         <v>0.27</v>
       </c>
       <c r="O86">
         <v>1</v>
       </c>
       <c r="Z86" t="s">
-        <v>267</v>
+        <v>269</v>
       </c>
     </row>
     <row r="87" spans="1:26">
       <c r="A87" t="s">
-        <v>271</v>
+        <v>273</v>
       </c>
       <c r="B87" s="1">
         <v>370000.0</v>
       </c>
       <c r="C87" s="1">
-        <v>76.889</v>
+        <v>76.5415</v>
       </c>
       <c r="D87" s="1">
         <v>83.324986</v>
       </c>
       <c r="E87" t="s">
         <v>8</v>
       </c>
       <c r="F87">
         <v>1.0</v>
       </c>
       <c r="G87" s="1">
         <v>308302.45</v>
       </c>
       <c r="H87" s="1">
-        <v>-23458.36</v>
+        <v>-24371.57</v>
       </c>
       <c r="I87" s="1">
-        <v>-7.6088788785169</v>
+        <v>-7.9050847633549</v>
       </c>
       <c r="J87">
         <v>0.0</v>
       </c>
       <c r="K87">
-        <v>354.79</v>
+        <v>727.33</v>
       </c>
       <c r="L87" s="1">
-        <v>284489.3</v>
+        <v>283203.55</v>
       </c>
       <c r="M87" s="1">
-        <v>284844.09</v>
+        <v>283930.88</v>
       </c>
       <c r="N87" s="1">
-        <v>0.58</v>
+        <v>0.57</v>
       </c>
       <c r="O87">
         <v>1</v>
       </c>
       <c r="Z87" t="s">
-        <v>270</v>
+        <v>272</v>
       </c>
     </row>
     <row r="88" spans="1:26">
       <c r="A88" t="s">
-        <v>273</v>
+        <v>275</v>
       </c>
       <c r="B88" s="1">
         <v>500000.0</v>
       </c>
       <c r="C88" s="1">
-        <v>93.8356203</v>
+        <v>93.70665916</v>
       </c>
       <c r="D88" s="1">
         <v>94.882578</v>
       </c>
       <c r="E88" t="s">
         <v>8</v>
       </c>
       <c r="F88">
         <v>1.0</v>
       </c>
       <c r="G88" s="1">
         <v>474412.89</v>
       </c>
       <c r="H88" s="1">
-        <v>-2496.77</v>
+        <v>-2674.11</v>
       </c>
       <c r="I88" s="1">
-        <v>-0.52628629040834</v>
+        <v>-0.56366723087984</v>
       </c>
       <c r="J88">
         <v>0.0</v>
       </c>
       <c r="K88" t="s">
+        <v>52</v>
+      </c>
+      <c r="L88" s="1">
+        <v>468533.3</v>
+      </c>
+      <c r="M88" s="1">
+        <v>471738.78</v>
+      </c>
+      <c r="N88" s="1">
+        <v>0.95</v>
+      </c>
+      <c r="O88">
+        <v>1</v>
+      </c>
+      <c r="Z88" t="s">
         <v>274</v>
-      </c>
-[...13 lines deleted...]
-        <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:26">
       <c r="A89" t="s">
-        <v>276</v>
+        <v>277</v>
       </c>
       <c r="B89" s="1">
         <v>500000.0</v>
       </c>
       <c r="C89" s="1">
-        <v>91.361756</v>
+        <v>91.1213756</v>
       </c>
       <c r="D89" s="1">
         <v>99.086382</v>
       </c>
       <c r="E89" t="s">
         <v>8</v>
       </c>
       <c r="F89">
         <v>1.0</v>
       </c>
       <c r="G89" s="1">
         <v>495431.91</v>
       </c>
       <c r="H89" s="1">
-        <v>-38212.17</v>
+        <v>-38838.73</v>
       </c>
       <c r="I89" s="1">
-        <v>-7.7129004468041</v>
+        <v>-7.8393678760014</v>
       </c>
       <c r="J89">
         <v>0.0</v>
       </c>
       <c r="K89">
-        <v>410.96</v>
+        <v>986.3</v>
       </c>
       <c r="L89" s="1">
-        <v>456808.78</v>
+        <v>455606.88</v>
       </c>
       <c r="M89" s="1">
-        <v>457219.74</v>
+        <v>456593.18</v>
       </c>
       <c r="N89" s="1">
-        <v>0.93</v>
+        <v>0.92</v>
       </c>
       <c r="O89">
         <v>1</v>
       </c>
       <c r="Z89" t="s">
-        <v>275</v>
+        <v>276</v>
       </c>
     </row>
     <row r="90" spans="1:26">
       <c r="A90" t="s">
-        <v>278</v>
+        <v>279</v>
       </c>
       <c r="B90" s="1">
         <v>700000.0</v>
       </c>
       <c r="C90" s="1">
-        <v>98.1278478</v>
+        <v>97.61939755</v>
       </c>
       <c r="D90" s="1">
         <v>99.957446</v>
       </c>
       <c r="E90" t="s">
         <v>8</v>
       </c>
       <c r="F90">
         <v>1.0</v>
       </c>
       <c r="G90" s="1">
         <v>699702.12</v>
       </c>
       <c r="H90" s="1">
-        <v>-8779.79</v>
+        <v>-10929.35</v>
       </c>
       <c r="I90" s="1">
-        <v>-1.2547896810717</v>
+        <v>-1.5620004124041</v>
       </c>
       <c r="J90">
         <v>0.0</v>
       </c>
       <c r="K90" t="s">
-        <v>279</v>
+        <v>280</v>
       </c>
       <c r="L90" s="1">
-        <v>686894.93</v>
+        <v>683335.78</v>
       </c>
       <c r="M90" s="1">
-        <v>690922.33</v>
+        <v>688772.77</v>
       </c>
       <c r="N90" s="1">
-        <v>1.4</v>
+        <v>1.39</v>
       </c>
       <c r="O90">
         <v>1</v>
       </c>
       <c r="Z90" t="s">
-        <v>277</v>
+        <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:26">
       <c r="A91" t="s">
-        <v>281</v>
+        <v>282</v>
       </c>
       <c r="B91" s="1">
         <v>100000.0</v>
       </c>
       <c r="C91" s="1">
-        <v>98.25051374</v>
+        <v>97.36294847</v>
       </c>
       <c r="D91" s="1">
         <v>100.0</v>
       </c>
       <c r="E91" t="s">
         <v>8</v>
       </c>
       <c r="F91">
         <v>1.0</v>
       </c>
       <c r="G91" s="1">
         <v>100000.0</v>
       </c>
       <c r="H91" s="1">
-        <v>839.55</v>
+        <v>167.74</v>
       </c>
       <c r="I91" s="1">
-        <v>0.83955</v>
+        <v>0.16774</v>
       </c>
       <c r="J91">
         <v>0.0</v>
       </c>
       <c r="K91" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
       <c r="L91" s="1">
-        <v>98250.51</v>
+        <v>97362.95</v>
       </c>
       <c r="M91" s="1">
-        <v>100839.55</v>
+        <v>100167.74</v>
       </c>
       <c r="N91" s="1">
         <v>0.2</v>
       </c>
       <c r="O91">
         <v>1</v>
       </c>
       <c r="Z91" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:26">
       <c r="A92" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="B92" s="1">
         <v>600000.0</v>
       </c>
       <c r="C92" s="1">
-        <v>103.39196539</v>
+        <v>102.5931665</v>
       </c>
       <c r="D92" s="1">
         <v>108.334343</v>
       </c>
       <c r="E92" t="s">
         <v>8</v>
       </c>
       <c r="F92">
         <v>1.0</v>
       </c>
       <c r="G92" s="1">
         <v>650006.06</v>
       </c>
       <c r="H92" s="1">
-        <v>-22447.86</v>
+        <v>-25559.15</v>
       </c>
       <c r="I92" s="1">
-        <v>-3.4534847259732</v>
+        <v>-3.9321402634308</v>
       </c>
       <c r="J92">
         <v>0.0</v>
       </c>
       <c r="K92" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="L92" s="1">
-        <v>620351.79</v>
+        <v>615559.0</v>
       </c>
       <c r="M92" s="1">
-        <v>627558.2</v>
+        <v>624446.91</v>
       </c>
       <c r="N92" s="1">
-        <v>1.27</v>
+        <v>1.26</v>
       </c>
       <c r="O92">
         <v>1</v>
       </c>
       <c r="Z92" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:26">
       <c r="A93" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
       <c r="B93" s="1">
         <v>300000.0</v>
       </c>
       <c r="C93" s="1">
-        <v>97.21893528</v>
+        <v>96.62169908</v>
       </c>
       <c r="D93" s="1">
         <v>98.642</v>
       </c>
       <c r="E93" t="s">
         <v>8</v>
       </c>
       <c r="F93">
         <v>1.0</v>
       </c>
       <c r="G93" s="1">
         <v>295926.0</v>
       </c>
       <c r="H93" s="1">
-        <v>-2327.41</v>
+        <v>-3363.98</v>
       </c>
       <c r="I93" s="1">
-        <v>-0.78648378310794</v>
+        <v>-1.1367639207099</v>
       </c>
       <c r="J93">
         <v>0.0</v>
       </c>
       <c r="K93" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
       <c r="L93" s="1">
-        <v>291656.81</v>
+        <v>289865.1</v>
       </c>
       <c r="M93" s="1">
-        <v>293598.59</v>
+        <v>292562.02</v>
       </c>
       <c r="N93" s="1">
         <v>0.59</v>
       </c>
       <c r="O93">
         <v>1</v>
       </c>
       <c r="Z93" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:26">
       <c r="A94" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
       <c r="B94" s="1">
         <v>200000.0</v>
       </c>
       <c r="C94" s="1">
-        <v>90.84203981</v>
+        <v>90.77886404</v>
       </c>
       <c r="D94" s="1">
         <v>89.22416</v>
       </c>
       <c r="E94" t="s">
         <v>8</v>
       </c>
       <c r="F94">
         <v>1.0</v>
       </c>
       <c r="G94" s="1">
         <v>178448.32</v>
       </c>
       <c r="H94" s="1">
-        <v>4205.62</v>
+        <v>4194.34</v>
       </c>
       <c r="I94" s="1">
-        <v>2.3567719774554</v>
+        <v>2.3504508195986</v>
       </c>
       <c r="J94">
         <v>0.0</v>
       </c>
-      <c r="K94">
-        <v>969.86</v>
+      <c r="K94" t="s">
+        <v>292</v>
       </c>
       <c r="L94" s="1">
-        <v>181684.08</v>
+        <v>181557.73</v>
       </c>
       <c r="M94" s="1">
-        <v>182653.94</v>
+        <v>182642.66</v>
       </c>
       <c r="N94" s="1">
         <v>0.37</v>
       </c>
       <c r="O94">
         <v>1</v>
       </c>
       <c r="Z94" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:26">
       <c r="A95" t="s">
-        <v>292</v>
+        <v>294</v>
       </c>
       <c r="B95" s="1">
         <v>100000.0</v>
       </c>
       <c r="C95" s="1">
-        <v>98.2218176</v>
+        <v>98.06189787</v>
       </c>
       <c r="D95" s="1">
         <v>99.75655</v>
       </c>
       <c r="E95" t="s">
         <v>8</v>
       </c>
       <c r="F95">
         <v>1.0</v>
       </c>
       <c r="G95" s="1">
         <v>99756.55</v>
       </c>
       <c r="H95" s="1">
-        <v>410.82</v>
+        <v>416.31</v>
       </c>
       <c r="I95" s="1">
-        <v>0.41182258207606</v>
+        <v>0.41732598009855</v>
       </c>
       <c r="J95">
         <v>0.0</v>
       </c>
       <c r="K95" t="s">
-        <v>293</v>
+        <v>295</v>
       </c>
       <c r="L95" s="1">
-        <v>98221.82</v>
+        <v>98061.9</v>
       </c>
       <c r="M95" s="1">
-        <v>100167.37</v>
+        <v>100172.86</v>
       </c>
       <c r="N95" s="1">
         <v>0.2</v>
       </c>
       <c r="O95">
         <v>1</v>
       </c>
       <c r="Z95" t="s">
-        <v>291</v>
+        <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:26">
       <c r="A96" t="s">
-        <v>295</v>
+        <v>297</v>
       </c>
       <c r="B96" s="1">
         <v>100000.0</v>
       </c>
       <c r="C96" s="1">
-        <v>101.22274787</v>
+        <v>100.73047784</v>
       </c>
       <c r="D96" s="1">
         <v>107.36234</v>
       </c>
       <c r="E96" t="s">
         <v>8</v>
       </c>
       <c r="F96">
         <v>1.0</v>
       </c>
       <c r="G96" s="1">
         <v>107362.34</v>
       </c>
       <c r="H96" s="1">
-        <v>-4462.88</v>
+        <v>-4725.01</v>
       </c>
       <c r="I96" s="1">
-        <v>-4.1568393535387</v>
+        <v>-4.4009938680547</v>
       </c>
       <c r="J96">
         <v>0.0</v>
       </c>
       <c r="K96" t="s">
-        <v>58</v>
+        <v>298</v>
       </c>
       <c r="L96" s="1">
-        <v>101222.75</v>
+        <v>100730.48</v>
       </c>
       <c r="M96" s="1">
-        <v>102899.46</v>
+        <v>102637.33</v>
       </c>
       <c r="N96" s="1">
         <v>0.21</v>
       </c>
       <c r="O96">
         <v>1</v>
       </c>
       <c r="Z96" t="s">
-        <v>294</v>
+        <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:26">
       <c r="A97" t="s">
-        <v>297</v>
+        <v>300</v>
       </c>
       <c r="B97" s="1">
         <v>300000.0</v>
       </c>
       <c r="C97" s="1">
-        <v>101.01978986</v>
+        <v>100.86056822</v>
       </c>
       <c r="D97" s="1">
         <v>103.74867</v>
       </c>
       <c r="E97" t="s">
         <v>8</v>
       </c>
       <c r="F97">
         <v>1.0</v>
       </c>
       <c r="G97" s="1">
         <v>311246.01</v>
       </c>
       <c r="H97" s="1">
-        <v>2832.2</v>
+        <v>3066.52</v>
       </c>
       <c r="I97" s="1">
-        <v>0.90995544007134</v>
+        <v>0.98523993930075</v>
       </c>
       <c r="J97">
         <v>0.0</v>
       </c>
       <c r="K97" t="s">
-        <v>298</v>
+        <v>301</v>
       </c>
       <c r="L97" s="1">
-        <v>303059.37</v>
+        <v>302581.71</v>
       </c>
       <c r="M97" s="1">
-        <v>314078.21</v>
+        <v>314312.53</v>
       </c>
       <c r="N97" s="1">
-        <v>0.64</v>
+        <v>0.63</v>
       </c>
       <c r="O97">
         <v>1</v>
       </c>
       <c r="Z97" t="s">
-        <v>296</v>
+        <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:26">
       <c r="A98" t="s">
-        <v>300</v>
+        <v>303</v>
       </c>
       <c r="B98" s="1">
         <v>150000.0</v>
       </c>
       <c r="C98" s="1">
-        <v>102.00131698</v>
+        <v>101.85487581</v>
       </c>
       <c r="D98" s="1">
         <v>106.489533</v>
       </c>
       <c r="E98" t="s">
         <v>8</v>
       </c>
       <c r="F98">
         <v>1.0</v>
       </c>
       <c r="G98" s="1">
         <v>159734.3</v>
       </c>
       <c r="H98" s="1">
-        <v>-641.91</v>
+        <v>-451.64</v>
       </c>
       <c r="I98" s="1">
-        <v>-0.40186109057353</v>
+        <v>-0.28274453263951</v>
       </c>
       <c r="J98">
         <v>0.0</v>
       </c>
       <c r="K98" t="s">
-        <v>301</v>
+        <v>304</v>
       </c>
       <c r="L98" s="1">
-        <v>153001.98</v>
+        <v>152782.32</v>
       </c>
       <c r="M98" s="1">
-        <v>159092.39</v>
+        <v>159282.66</v>
       </c>
       <c r="N98" s="1">
         <v>0.32</v>
       </c>
       <c r="O98">
         <v>1</v>
       </c>
       <c r="Z98" t="s">
-        <v>299</v>
+        <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:26">
       <c r="A99" t="s">
-        <v>303</v>
+        <v>306</v>
       </c>
       <c r="B99" s="1">
         <v>500000.0</v>
       </c>
       <c r="C99" s="1">
-        <v>105.34025793</v>
+        <v>105.07044921</v>
       </c>
       <c r="D99" s="1">
         <v>110.013816</v>
       </c>
       <c r="E99" t="s">
         <v>8</v>
       </c>
       <c r="F99">
         <v>1.0</v>
       </c>
       <c r="G99" s="1">
         <v>550069.08</v>
       </c>
       <c r="H99" s="1">
-        <v>-19561.28</v>
+        <v>-19507.93</v>
       </c>
       <c r="I99" s="1">
-        <v>-3.5561497112326</v>
+        <v>-3.5464509293996</v>
       </c>
       <c r="J99">
         <v>0.0</v>
       </c>
       <c r="K99" t="s">
-        <v>304</v>
+        <v>307</v>
       </c>
       <c r="L99" s="1">
-        <v>526701.29</v>
+        <v>525352.25</v>
       </c>
       <c r="M99" s="1">
-        <v>530507.8</v>
+        <v>530561.15</v>
       </c>
       <c r="N99" s="1">
         <v>1.07</v>
       </c>
       <c r="O99">
         <v>1</v>
       </c>
       <c r="Z99" t="s">
-        <v>302</v>
+        <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:26">
       <c r="A100" t="s">
-        <v>306</v>
+        <v>309</v>
       </c>
       <c r="B100" s="1">
         <v>600000.0</v>
       </c>
       <c r="C100" s="1">
-        <v>92.239</v>
+        <v>91.952</v>
       </c>
       <c r="D100" s="1">
         <v>104.270342</v>
       </c>
       <c r="E100" t="s">
         <v>8</v>
       </c>
       <c r="F100">
         <v>1.0</v>
       </c>
       <c r="G100" s="1">
         <v>625622.05</v>
       </c>
       <c r="H100" s="1">
-        <v>-58872.98</v>
+        <v>-59559.37</v>
       </c>
       <c r="I100" s="1">
-        <v>-9.4103109057617</v>
+        <v>-9.5200241104034</v>
       </c>
       <c r="J100">
         <v>0.0</v>
       </c>
       <c r="K100" t="s">
-        <v>307</v>
+        <v>310</v>
       </c>
       <c r="L100" s="1">
-        <v>553434.0</v>
+        <v>551712.0</v>
       </c>
       <c r="M100" s="1">
-        <v>566749.07</v>
+        <v>566062.68</v>
       </c>
       <c r="N100" s="1">
-        <v>1.15</v>
+        <v>1.14</v>
       </c>
       <c r="O100">
         <v>1</v>
       </c>
       <c r="Z100" t="s">
-        <v>305</v>
+        <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:26">
       <c r="A101" t="s">
-        <v>309</v>
+        <v>312</v>
       </c>
       <c r="B101" s="1">
         <v>285000.0</v>
       </c>
       <c r="C101" s="1">
-        <v>98.11257811</v>
+        <v>98.18223969</v>
       </c>
       <c r="D101" s="1">
         <v>97.791014</v>
       </c>
       <c r="E101" t="s">
         <v>8</v>
       </c>
       <c r="F101">
         <v>1.0</v>
       </c>
       <c r="G101" s="1">
         <v>278704.39</v>
       </c>
       <c r="H101" s="1">
-        <v>4008.51</v>
+        <v>4453.01</v>
       </c>
       <c r="I101" s="1">
-        <v>1.4382658271009</v>
+        <v>1.5977538064614</v>
       </c>
       <c r="J101">
         <v>0.0</v>
       </c>
       <c r="K101" t="s">
-        <v>310</v>
+        <v>313</v>
       </c>
       <c r="L101" s="1">
-        <v>279620.85</v>
+        <v>279819.39</v>
       </c>
       <c r="M101" s="1">
-        <v>282712.9</v>
+        <v>283157.4</v>
       </c>
       <c r="N101" s="1">
         <v>0.57</v>
       </c>
       <c r="O101">
         <v>1</v>
       </c>
       <c r="Z101" t="s">
-        <v>308</v>
+        <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:26">
       <c r="A102" t="s">
-        <v>312</v>
+        <v>315</v>
       </c>
       <c r="B102" s="1">
         <v>365000.0</v>
       </c>
       <c r="C102" s="1">
-        <v>101.16818702</v>
+        <v>100.96051507</v>
       </c>
       <c r="D102" s="1">
         <v>105.094956</v>
       </c>
       <c r="E102" t="s">
         <v>8</v>
       </c>
       <c r="F102">
         <v>1.0</v>
       </c>
       <c r="G102" s="1">
         <v>383596.59</v>
       </c>
       <c r="H102" s="1">
-        <v>-460.21</v>
+        <v>-14548.21</v>
       </c>
       <c r="I102" s="1">
-        <v>-0.11997239078689</v>
+        <v>-3.792580637904</v>
       </c>
       <c r="J102">
         <v>0.0</v>
       </c>
-      <c r="K102" t="s">
-        <v>313</v>
+      <c r="K102">
+        <v>542.5</v>
       </c>
       <c r="L102" s="1">
-        <v>369263.88</v>
+        <v>368505.88</v>
       </c>
       <c r="M102" s="1">
-        <v>383136.38</v>
+        <v>369048.38</v>
       </c>
       <c r="N102" s="1">
-        <v>0.78</v>
+        <v>0.75</v>
       </c>
       <c r="O102">
         <v>1</v>
       </c>
       <c r="Z102" t="s">
-        <v>311</v>
+        <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:26">
       <c r="A103" t="s">
-        <v>315</v>
+        <v>317</v>
       </c>
       <c r="B103" s="1">
         <v>295000.0</v>
       </c>
       <c r="C103" s="1">
-        <v>101.1895</v>
+        <v>100.633</v>
       </c>
       <c r="D103" s="1">
         <v>105.485329</v>
       </c>
       <c r="E103" t="s">
         <v>8</v>
       </c>
       <c r="F103">
         <v>1.0</v>
       </c>
       <c r="G103" s="1">
         <v>311181.72</v>
       </c>
       <c r="H103" s="1">
-        <v>-10191.79</v>
+        <v>-11147.96</v>
       </c>
       <c r="I103" s="1">
-        <v>-3.2751891724231</v>
+        <v>-3.582459792304</v>
       </c>
       <c r="J103">
         <v>0.0</v>
       </c>
       <c r="K103" t="s">
-        <v>316</v>
+        <v>318</v>
       </c>
       <c r="L103" s="1">
-        <v>298509.03</v>
+        <v>296867.35</v>
       </c>
       <c r="M103" s="1">
-        <v>300989.93</v>
+        <v>300033.76</v>
       </c>
       <c r="N103" s="1">
         <v>0.61</v>
       </c>
       <c r="O103">
         <v>1</v>
       </c>
       <c r="Z103" t="s">
-        <v>314</v>
+        <v>316</v>
       </c>
     </row>
     <row r="104" spans="1:26">
       <c r="A104" t="s">
-        <v>318</v>
+        <v>320</v>
       </c>
       <c r="B104" s="1">
         <v>200000.0</v>
       </c>
       <c r="C104" s="1">
-        <v>99.5479153</v>
+        <v>99.40572837</v>
       </c>
       <c r="D104" s="1">
         <v>99.616</v>
       </c>
       <c r="E104" t="s">
         <v>8</v>
       </c>
       <c r="F104">
         <v>1.0</v>
       </c>
       <c r="G104" s="1">
         <v>199232.0</v>
       </c>
       <c r="H104" s="1">
-        <v>161.78</v>
+        <v>294.53</v>
       </c>
       <c r="I104" s="1">
-        <v>0.081201814969483</v>
+        <v>0.14783267748153</v>
       </c>
       <c r="J104">
         <v>0.0</v>
       </c>
       <c r="K104">
-        <v>297.95</v>
+        <v>715.07</v>
       </c>
       <c r="L104" s="1">
-        <v>199095.83</v>
+        <v>198811.46</v>
       </c>
       <c r="M104" s="1">
-        <v>199393.78</v>
+        <v>199526.53</v>
       </c>
       <c r="N104" s="1">
         <v>0.4</v>
       </c>
       <c r="O104">
         <v>1</v>
       </c>
       <c r="Z104" t="s">
-        <v>317</v>
+        <v>319</v>
       </c>
     </row>
     <row r="105" spans="1:26">
       <c r="A105" t="s">
-        <v>320</v>
+        <v>322</v>
       </c>
       <c r="B105" s="1">
-        <v>200000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="C105" s="1">
-        <v>98.41999955</v>
+        <v>98.01790655</v>
       </c>
       <c r="D105" s="1">
-        <v>100.292605</v>
+        <v>100.957362</v>
       </c>
       <c r="E105" t="s">
         <v>8</v>
       </c>
       <c r="F105">
         <v>1.0</v>
       </c>
       <c r="G105" s="1">
-        <v>200585.21</v>
+        <v>504786.81</v>
       </c>
       <c r="H105" s="1">
-        <v>2670.54</v>
+        <v>2384.91</v>
       </c>
       <c r="I105" s="1">
-        <v>1.3313743321355</v>
+        <v>0.47245885842382</v>
       </c>
       <c r="J105">
         <v>0.0</v>
       </c>
       <c r="K105" t="s">
+        <v>323</v>
+      </c>
+      <c r="L105" s="1">
+        <v>490089.53</v>
+      </c>
+      <c r="M105" s="1">
+        <v>507171.72</v>
+      </c>
+      <c r="N105" s="1">
+        <v>1.02</v>
+      </c>
+      <c r="O105">
+        <v>1</v>
+      </c>
+      <c r="Z105" t="s">
         <v>321</v>
-      </c>
-[...13 lines deleted...]
-        <v>319</v>
       </c>
     </row>
     <row r="106" spans="1:26">
       <c r="A106" t="s">
-        <v>323</v>
+        <v>325</v>
       </c>
       <c r="B106" s="1">
         <v>500000.0</v>
       </c>
       <c r="C106" s="1">
-        <v>100.84376956</v>
+        <v>100.62495605</v>
       </c>
       <c r="D106" s="1">
         <v>106.064042</v>
       </c>
       <c r="E106" t="s">
         <v>8</v>
       </c>
       <c r="F106">
         <v>1.0</v>
       </c>
       <c r="G106" s="1">
         <v>530320.21</v>
       </c>
       <c r="H106" s="1">
-        <v>-20450.68</v>
+        <v>-20465.98</v>
       </c>
       <c r="I106" s="1">
-        <v>-3.8562890145182</v>
+        <v>-3.8591740639113</v>
       </c>
       <c r="J106">
         <v>0.0</v>
       </c>
       <c r="K106" t="s">
-        <v>324</v>
+        <v>326</v>
       </c>
       <c r="L106" s="1">
-        <v>504218.85</v>
+        <v>503124.78</v>
       </c>
       <c r="M106" s="1">
-        <v>509869.53</v>
+        <v>509854.23</v>
       </c>
       <c r="N106" s="1">
         <v>1.03</v>
       </c>
       <c r="O106">
         <v>1</v>
       </c>
       <c r="Z106" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
     </row>
     <row r="107" spans="1:26">
       <c r="A107" t="s">
-        <v>326</v>
+        <v>328</v>
       </c>
       <c r="B107" s="1">
         <v>100000.0</v>
       </c>
       <c r="C107" s="1">
-        <v>100.11654938</v>
+        <v>99.79298268</v>
       </c>
       <c r="D107" s="1">
         <v>99.297</v>
       </c>
       <c r="E107" t="s">
         <v>8</v>
       </c>
       <c r="F107">
         <v>1.0</v>
       </c>
       <c r="G107" s="1">
         <v>99297.0</v>
       </c>
       <c r="H107" s="1">
-        <v>1984.62</v>
+        <v>1855.23</v>
       </c>
       <c r="I107" s="1">
-        <v>1.9986706547026</v>
+        <v>1.8683646031602</v>
       </c>
       <c r="J107">
         <v>0.0</v>
       </c>
       <c r="K107" t="s">
+        <v>329</v>
+      </c>
+      <c r="L107" s="1">
+        <v>99792.98</v>
+      </c>
+      <c r="M107" s="1">
+        <v>101152.23</v>
+      </c>
+      <c r="N107" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="O107">
+        <v>1</v>
+      </c>
+      <c r="Z107" t="s">
         <v>327</v>
-      </c>
-[...13 lines deleted...]
-        <v>325</v>
       </c>
     </row>
     <row r="108" spans="1:26">
       <c r="A108" t="s">
-        <v>329</v>
+        <v>331</v>
       </c>
       <c r="B108" s="1">
         <v>100000.0</v>
       </c>
       <c r="C108" s="1">
-        <v>100.64129815</v>
+        <v>100.56791313</v>
       </c>
       <c r="D108" s="1">
         <v>100.24168</v>
       </c>
       <c r="E108" t="s">
         <v>8</v>
       </c>
       <c r="F108">
         <v>1.0</v>
       </c>
       <c r="G108" s="1">
         <v>100241.68</v>
       </c>
       <c r="H108" s="1">
-        <v>1377.7</v>
+        <v>1505.69</v>
       </c>
       <c r="I108" s="1">
-        <v>1.3743784022774</v>
+        <v>1.5020598218226</v>
       </c>
       <c r="J108">
         <v>0.0</v>
       </c>
-      <c r="K108">
-        <v>978.08</v>
+      <c r="K108" t="s">
+        <v>332</v>
       </c>
       <c r="L108" s="1">
-        <v>100641.3</v>
+        <v>100567.92</v>
       </c>
       <c r="M108" s="1">
-        <v>101619.38</v>
+        <v>101747.37</v>
       </c>
       <c r="N108" s="1">
         <v>0.21</v>
       </c>
       <c r="O108">
         <v>1</v>
       </c>
       <c r="Z108" t="s">
-        <v>328</v>
+        <v>330</v>
       </c>
     </row>
     <row r="109" spans="1:26">
       <c r="A109" t="s">
-        <v>331</v>
+        <v>334</v>
       </c>
       <c r="B109" s="1">
         <v>100000.0</v>
       </c>
       <c r="C109" s="1">
-        <v>99.29452972</v>
+        <v>98.79339049</v>
       </c>
       <c r="D109" s="1">
         <v>99.884</v>
       </c>
       <c r="E109" t="s">
         <v>8</v>
       </c>
       <c r="F109">
         <v>1.0</v>
       </c>
       <c r="G109" s="1">
         <v>99884.0</v>
       </c>
       <c r="H109" s="1">
-        <v>651.97</v>
+        <v>359.39</v>
       </c>
       <c r="I109" s="1">
-        <v>0.65272716350967</v>
+        <v>0.35980737655681</v>
       </c>
       <c r="J109">
         <v>0.0</v>
       </c>
       <c r="K109" t="s">
-        <v>332</v>
+        <v>335</v>
       </c>
       <c r="L109" s="1">
-        <v>99294.53</v>
+        <v>98793.39</v>
       </c>
       <c r="M109" s="1">
-        <v>100535.97</v>
+        <v>100243.39</v>
       </c>
       <c r="N109" s="1">
         <v>0.2</v>
       </c>
       <c r="O109">
         <v>1</v>
       </c>
       <c r="Z109" t="s">
-        <v>330</v>
+        <v>333</v>
       </c>
     </row>
     <row r="110" spans="1:26">
       <c r="A110" t="s">
-        <v>334</v>
+        <v>337</v>
       </c>
       <c r="B110" s="1">
         <v>100000.0</v>
       </c>
       <c r="C110" s="1">
-        <v>96.6235716</v>
+        <v>96.4304634</v>
       </c>
       <c r="D110" s="1">
         <v>97.65639</v>
       </c>
       <c r="E110" t="s">
         <v>8</v>
       </c>
       <c r="F110">
         <v>1.0</v>
       </c>
       <c r="G110" s="1">
         <v>97656.39</v>
       </c>
       <c r="H110" s="1">
-        <v>-131.04</v>
+        <v>-240.72</v>
       </c>
       <c r="I110" s="1">
-        <v>-0.13418476763272</v>
+        <v>-0.24649692662201</v>
       </c>
       <c r="J110">
         <v>0.0</v>
       </c>
       <c r="K110">
-        <v>901.78</v>
+        <v>985.21</v>
       </c>
       <c r="L110" s="1">
-        <v>96623.57</v>
+        <v>96430.46</v>
       </c>
       <c r="M110" s="1">
-        <v>97525.35</v>
+        <v>97415.67</v>
       </c>
       <c r="N110" s="1">
         <v>0.2</v>
       </c>
       <c r="O110">
         <v>1</v>
       </c>
       <c r="Z110" t="s">
-        <v>333</v>
+        <v>336</v>
       </c>
     </row>
     <row r="111" spans="1:26">
       <c r="A111" t="s">
-        <v>336</v>
+        <v>339</v>
       </c>
       <c r="B111" s="1">
         <v>300000.0</v>
       </c>
       <c r="C111" s="1">
-        <v>84.34605026</v>
+        <v>83.97261465</v>
       </c>
       <c r="D111" s="1">
         <v>86.56115</v>
       </c>
       <c r="E111" t="s">
         <v>8</v>
       </c>
       <c r="F111">
         <v>1.0</v>
       </c>
       <c r="G111" s="1">
         <v>259683.45</v>
       </c>
       <c r="H111" s="1">
-        <v>-3208.66</v>
+        <v>-4005.33</v>
       </c>
       <c r="I111" s="1">
-        <v>-1.235604348294</v>
+        <v>-1.5423893975531</v>
       </c>
       <c r="J111">
         <v>0.0</v>
       </c>
       <c r="K111" t="s">
-        <v>337</v>
+        <v>340</v>
       </c>
       <c r="L111" s="1">
-        <v>253038.15</v>
+        <v>251917.85</v>
       </c>
       <c r="M111" s="1">
-        <v>256474.79</v>
+        <v>255678.12</v>
       </c>
       <c r="N111" s="1">
         <v>0.52</v>
       </c>
       <c r="O111">
         <v>1</v>
       </c>
       <c r="Z111" t="s">
-        <v>335</v>
+        <v>338</v>
       </c>
     </row>
     <row r="112" spans="1:26">
       <c r="A112" t="s">
-        <v>339</v>
+        <v>342</v>
       </c>
       <c r="B112" s="1">
         <v>300000.0</v>
       </c>
       <c r="C112" s="1">
-        <v>96.59887033</v>
+        <v>96.32222622</v>
       </c>
       <c r="D112" s="1">
         <v>99.507</v>
       </c>
       <c r="E112" t="s">
         <v>8</v>
       </c>
       <c r="F112">
         <v>1.0</v>
       </c>
       <c r="G112" s="1">
         <v>298521.0</v>
       </c>
       <c r="H112" s="1">
-        <v>308.49</v>
+        <v>82.66</v>
       </c>
       <c r="I112" s="1">
-        <v>0.10333946355533</v>
+        <v>0.027689844265563</v>
       </c>
       <c r="J112">
         <v>0.0</v>
       </c>
       <c r="K112" t="s">
-        <v>340</v>
+        <v>343</v>
       </c>
       <c r="L112" s="1">
-        <v>289796.61</v>
+        <v>288966.67</v>
       </c>
       <c r="M112" s="1">
-        <v>298829.49</v>
+        <v>298603.66</v>
       </c>
       <c r="N112" s="1">
-        <v>0.61</v>
+        <v>0.6</v>
       </c>
       <c r="O112">
         <v>1</v>
       </c>
       <c r="Z112" t="s">
-        <v>338</v>
+        <v>341</v>
       </c>
     </row>
     <row r="113" spans="1:26">
       <c r="A113" t="s">
-        <v>342</v>
+        <v>345</v>
       </c>
       <c r="B113" s="1">
         <v>139000.0</v>
       </c>
       <c r="C113" s="1">
-        <v>98.79614799</v>
+        <v>98.62704688</v>
       </c>
       <c r="D113" s="1">
         <v>99.647</v>
       </c>
       <c r="E113" t="s">
         <v>8</v>
       </c>
       <c r="F113">
         <v>1.0</v>
       </c>
       <c r="G113" s="1">
         <v>138509.33</v>
       </c>
       <c r="H113" s="1">
-        <v>1750.6</v>
+        <v>1775.46</v>
       </c>
       <c r="I113" s="1">
-        <v>1.2638859779338</v>
+        <v>1.2818342273405</v>
       </c>
       <c r="J113">
         <v>0.0</v>
       </c>
       <c r="K113" t="s">
-        <v>343</v>
+        <v>346</v>
       </c>
       <c r="L113" s="1">
-        <v>137326.65</v>
+        <v>137091.6</v>
       </c>
       <c r="M113" s="1">
-        <v>140259.93</v>
+        <v>140284.79</v>
       </c>
       <c r="N113" s="1">
         <v>0.28</v>
       </c>
       <c r="O113">
         <v>1</v>
       </c>
       <c r="Z113" t="s">
-        <v>341</v>
+        <v>344</v>
       </c>
     </row>
     <row r="114" spans="1:26">
       <c r="A114" t="s">
-        <v>345</v>
+        <v>348</v>
       </c>
       <c r="B114" s="1">
         <v>500000.0</v>
       </c>
       <c r="C114" s="1">
-        <v>94.45598492</v>
+        <v>94.48041623</v>
       </c>
       <c r="D114" s="1">
         <v>95.15085</v>
       </c>
       <c r="E114" t="s">
         <v>8</v>
       </c>
       <c r="F114">
         <v>1.0</v>
       </c>
       <c r="G114" s="1">
         <v>475754.25</v>
       </c>
       <c r="H114" s="1">
-        <v>-1440.08</v>
+        <v>-1174.09</v>
       </c>
       <c r="I114" s="1">
-        <v>-0.30269409048894</v>
+        <v>-0.24678497354464</v>
       </c>
       <c r="J114">
         <v>0.0</v>
       </c>
       <c r="K114" t="s">
-        <v>346</v>
+        <v>349</v>
       </c>
       <c r="L114" s="1">
-        <v>472279.92</v>
+        <v>472402.08</v>
       </c>
       <c r="M114" s="1">
-        <v>474314.17</v>
+        <v>474580.16</v>
       </c>
       <c r="N114" s="1">
         <v>0.96</v>
       </c>
       <c r="O114">
         <v>1</v>
       </c>
       <c r="Z114" t="s">
-        <v>344</v>
+        <v>347</v>
       </c>
     </row>
     <row r="115" spans="1:26">
       <c r="A115" t="s">
-        <v>348</v>
+        <v>351</v>
       </c>
       <c r="B115" s="1">
         <v>345000.0</v>
       </c>
       <c r="C115" s="1">
-        <v>100.4598232</v>
+        <v>99.90962667</v>
       </c>
       <c r="D115" s="1">
         <v>99.999</v>
       </c>
       <c r="E115" t="s">
         <v>8</v>
       </c>
       <c r="F115">
         <v>1.0</v>
       </c>
       <c r="G115" s="1">
         <v>344996.55</v>
       </c>
       <c r="H115" s="1">
-        <v>1589.84</v>
+        <v>538.83</v>
       </c>
       <c r="I115" s="1">
-        <v>0.46082779668376</v>
+        <v>0.15618417053736</v>
       </c>
       <c r="J115">
         <v>0.0</v>
       </c>
       <c r="K115">
-        <v>0.0</v>
+        <v>847.17</v>
       </c>
       <c r="L115" s="1">
-        <v>346586.39</v>
+        <v>344688.21</v>
       </c>
       <c r="M115" s="1">
-        <v>346586.39</v>
+        <v>345535.38</v>
       </c>
       <c r="N115" s="1">
         <v>0.7</v>
       </c>
       <c r="O115">
         <v>1</v>
       </c>
       <c r="Z115" t="s">
-        <v>347</v>
+        <v>350</v>
       </c>
     </row>
     <row r="116" spans="1:26">
       <c r="A116" t="s">
-        <v>350</v>
+        <v>353</v>
       </c>
       <c r="B116" s="1">
         <v>500000.0</v>
       </c>
       <c r="C116" s="1">
-        <v>101.09644698</v>
+        <v>101.02053261</v>
       </c>
       <c r="D116" s="1">
         <v>104.254864</v>
       </c>
       <c r="E116" t="s">
         <v>8</v>
       </c>
       <c r="F116">
         <v>1.0</v>
       </c>
       <c r="G116" s="1">
         <v>521274.32</v>
       </c>
       <c r="H116" s="1">
-        <v>1590.16</v>
+        <v>2380.55</v>
       </c>
       <c r="I116" s="1">
-        <v>0.30505243381258</v>
+        <v>0.45667893250525</v>
       </c>
       <c r="J116">
         <v>0.0</v>
       </c>
       <c r="K116" t="s">
-        <v>351</v>
+        <v>354</v>
       </c>
       <c r="L116" s="1">
-        <v>505482.23</v>
+        <v>505102.66</v>
       </c>
       <c r="M116" s="1">
-        <v>522864.48</v>
+        <v>523654.87</v>
       </c>
       <c r="N116" s="1">
         <v>1.06</v>
       </c>
       <c r="O116">
         <v>1</v>
       </c>
       <c r="Z116" t="s">
-        <v>349</v>
+        <v>352</v>
       </c>
     </row>
     <row r="117" spans="1:26">
       <c r="A117" t="s">
-        <v>353</v>
+        <v>356</v>
       </c>
       <c r="B117" s="1">
         <v>415000.0</v>
       </c>
       <c r="C117" s="1">
-        <v>68.693</v>
+        <v>68.354</v>
       </c>
       <c r="D117" s="1">
         <v>74.176043</v>
       </c>
       <c r="E117" t="s">
         <v>8</v>
       </c>
       <c r="F117">
         <v>1.0</v>
       </c>
       <c r="G117" s="1">
         <v>307830.58</v>
       </c>
       <c r="H117" s="1">
-        <v>-21725.66</v>
+        <v>-23013.12</v>
       </c>
       <c r="I117" s="1">
-        <v>-7.0576678899153</v>
+        <v>-7.4759044406829</v>
       </c>
       <c r="J117">
         <v>0.0</v>
       </c>
       <c r="K117" t="s">
-        <v>354</v>
+        <v>357</v>
       </c>
       <c r="L117" s="1">
-        <v>285075.95</v>
+        <v>283669.1</v>
       </c>
       <c r="M117" s="1">
-        <v>286104.92</v>
+        <v>284817.46</v>
       </c>
       <c r="N117" s="1">
         <v>0.58</v>
       </c>
       <c r="O117">
         <v>1</v>
       </c>
       <c r="Z117" t="s">
-        <v>352</v>
+        <v>355</v>
       </c>
     </row>
     <row r="118" spans="1:26">
       <c r="A118" t="s">
-        <v>356</v>
+        <v>359</v>
       </c>
       <c r="B118" s="1">
         <v>441000.0</v>
       </c>
       <c r="C118" s="1">
-        <v>98.16746197</v>
+        <v>97.7914174</v>
       </c>
       <c r="D118" s="1">
         <v>99.423503</v>
       </c>
       <c r="E118" t="s">
         <v>8</v>
       </c>
       <c r="F118">
         <v>1.0</v>
       </c>
       <c r="G118" s="1">
         <v>438457.65</v>
       </c>
       <c r="H118" s="1">
-        <v>3806.43</v>
+        <v>2972.69</v>
       </c>
       <c r="I118" s="1">
-        <v>0.86814085693339</v>
+        <v>0.6779879425071</v>
       </c>
       <c r="J118">
         <v>0.0</v>
       </c>
       <c r="K118" t="s">
-        <v>357</v>
+        <v>360</v>
       </c>
       <c r="L118" s="1">
-        <v>432918.5</v>
+        <v>431260.16</v>
       </c>
       <c r="M118" s="1">
-        <v>442264.08</v>
+        <v>441430.34</v>
       </c>
       <c r="N118" s="1">
-        <v>0.9</v>
+        <v>0.89</v>
       </c>
       <c r="O118">
         <v>1</v>
       </c>
       <c r="Z118" t="s">
-        <v>355</v>
+        <v>358</v>
       </c>
     </row>
     <row r="119" spans="1:26">
       <c r="A119" t="s">
-        <v>359</v>
+        <v>362</v>
       </c>
       <c r="B119" s="1">
         <v>400000.0</v>
       </c>
       <c r="C119" s="1">
-        <v>98.45996346</v>
+        <v>98.03448687</v>
       </c>
       <c r="D119" s="1">
         <v>99.815013</v>
       </c>
       <c r="E119" t="s">
         <v>8</v>
       </c>
       <c r="F119">
         <v>1.0</v>
       </c>
       <c r="G119" s="1">
         <v>399260.05</v>
       </c>
       <c r="H119" s="1">
-        <v>6125.01</v>
+        <v>5228.58</v>
       </c>
       <c r="I119" s="1">
-        <v>1.5340903754333</v>
+        <v>1.3095675362461</v>
       </c>
       <c r="J119">
         <v>0.0</v>
       </c>
       <c r="K119" t="s">
-        <v>360</v>
+        <v>363</v>
       </c>
       <c r="L119" s="1">
-        <v>393839.85</v>
+        <v>392137.95</v>
       </c>
       <c r="M119" s="1">
-        <v>405385.06</v>
+        <v>404488.63</v>
       </c>
       <c r="N119" s="1">
         <v>0.82</v>
       </c>
       <c r="O119">
         <v>1</v>
       </c>
       <c r="Z119" t="s">
-        <v>358</v>
+        <v>361</v>
       </c>
     </row>
     <row r="120" spans="1:26">
       <c r="A120" t="s">
-        <v>362</v>
+        <v>365</v>
       </c>
       <c r="B120" s="1">
         <v>362000.0</v>
       </c>
       <c r="C120" s="1">
-        <v>100.10716437</v>
+        <v>99.66431626</v>
       </c>
       <c r="D120" s="1">
         <v>99.888</v>
       </c>
       <c r="E120" t="s">
         <v>8</v>
       </c>
       <c r="F120">
         <v>1.0</v>
       </c>
       <c r="G120" s="1">
         <v>361594.56</v>
       </c>
       <c r="H120" s="1">
-        <v>1907.89</v>
+        <v>1111.84</v>
       </c>
       <c r="I120" s="1">
-        <v>0.52763238473499</v>
+        <v>0.30748250194914</v>
       </c>
       <c r="J120">
         <v>0.0</v>
       </c>
       <c r="K120" t="s">
-        <v>363</v>
+        <v>366</v>
       </c>
       <c r="L120" s="1">
-        <v>362387.94</v>
+        <v>360784.82</v>
       </c>
       <c r="M120" s="1">
-        <v>363502.45</v>
+        <v>362706.4</v>
       </c>
       <c r="N120" s="1">
-        <v>0.74</v>
+        <v>0.73</v>
       </c>
       <c r="O120">
         <v>1</v>
       </c>
       <c r="Z120" t="s">
-        <v>361</v>
+        <v>364</v>
       </c>
     </row>
     <row r="121" spans="1:26">
       <c r="A121" t="s">
-        <v>365</v>
+        <v>368</v>
       </c>
       <c r="B121" s="1">
         <v>130000.0</v>
       </c>
       <c r="C121" s="1">
-        <v>102.16324388</v>
+        <v>101.91831424</v>
       </c>
       <c r="D121" s="1">
         <v>105.578454</v>
       </c>
       <c r="E121" t="s">
         <v>8</v>
       </c>
       <c r="F121">
         <v>1.0</v>
       </c>
       <c r="G121" s="1">
         <v>137251.99</v>
       </c>
       <c r="H121" s="1">
-        <v>-4364.09</v>
+        <v>-4364.62</v>
       </c>
       <c r="I121" s="1">
-        <v>-3.1796187435971</v>
+        <v>-3.1800048946467</v>
       </c>
       <c r="J121">
         <v>0.0</v>
       </c>
       <c r="K121">
-        <v>75.68</v>
+        <v>393.56</v>
       </c>
       <c r="L121" s="1">
-        <v>132812.22</v>
+        <v>132493.81</v>
       </c>
       <c r="M121" s="1">
-        <v>132887.9</v>
+        <v>132887.37</v>
       </c>
       <c r="N121" s="1">
         <v>0.27</v>
       </c>
       <c r="O121">
         <v>1</v>
       </c>
       <c r="Z121" t="s">
-        <v>364</v>
+        <v>367</v>
       </c>
     </row>
     <row r="122" spans="1:26">
       <c r="A122" t="s">
-        <v>367</v>
+        <v>370</v>
       </c>
       <c r="B122" s="1">
         <v>155000.0</v>
       </c>
       <c r="C122" s="1">
-        <v>93.05723865</v>
+        <v>93.07234939</v>
       </c>
       <c r="D122" s="1">
         <v>91.593929</v>
       </c>
       <c r="E122" t="s">
         <v>8</v>
       </c>
       <c r="F122">
         <v>1.0</v>
       </c>
       <c r="G122" s="1">
         <v>141970.59</v>
       </c>
       <c r="H122" s="1">
-        <v>2290.42</v>
+        <v>2391.88</v>
       </c>
       <c r="I122" s="1">
-        <v>1.6133059671021</v>
+        <v>1.6847714727395</v>
       </c>
       <c r="J122">
         <v>0.0</v>
       </c>
       <c r="K122">
-        <v>22.29</v>
+        <v>100.33</v>
       </c>
       <c r="L122" s="1">
-        <v>144238.72</v>
+        <v>144262.14</v>
       </c>
       <c r="M122" s="1">
-        <v>144261.01</v>
+        <v>144362.47</v>
       </c>
       <c r="N122" s="1">
         <v>0.29</v>
       </c>
       <c r="O122">
         <v>1</v>
       </c>
       <c r="Z122" t="s">
-        <v>366</v>
+        <v>369</v>
       </c>
     </row>
     <row r="123" spans="1:26">
       <c r="A123" t="s">
-        <v>369</v>
+        <v>372</v>
       </c>
       <c r="B123" s="1">
         <v>280000.0</v>
       </c>
       <c r="C123" s="1">
-        <v>88.97586184</v>
+        <v>88.67979493</v>
       </c>
       <c r="D123" s="1">
         <v>89.961514</v>
       </c>
       <c r="E123" t="s">
         <v>8</v>
       </c>
       <c r="F123">
         <v>1.0</v>
       </c>
       <c r="G123" s="1">
         <v>251892.24</v>
       </c>
       <c r="H123" s="1">
-        <v>-2410.79</v>
+        <v>-2977.99</v>
       </c>
       <c r="I123" s="1">
-        <v>-0.957071960613</v>
+        <v>-1.1822476150913</v>
       </c>
       <c r="J123">
         <v>0.0</v>
       </c>
       <c r="K123">
-        <v>349.04</v>
+        <v>610.82</v>
       </c>
       <c r="L123" s="1">
-        <v>249132.41</v>
+        <v>248303.43</v>
       </c>
       <c r="M123" s="1">
-        <v>249481.45</v>
+        <v>248914.25</v>
       </c>
       <c r="N123" s="1">
-        <v>0.51</v>
+        <v>0.5</v>
       </c>
       <c r="O123">
         <v>1</v>
       </c>
       <c r="Z123" t="s">
-        <v>368</v>
+        <v>371</v>
       </c>
     </row>
     <row r="124" spans="1:26">
       <c r="A124" t="s">
-        <v>371</v>
+        <v>374</v>
       </c>
       <c r="B124" s="1">
         <v>445000.0</v>
       </c>
       <c r="C124" s="1">
-        <v>95.1098063</v>
+        <v>94.92167156</v>
       </c>
       <c r="D124" s="1">
         <v>96.392049</v>
       </c>
       <c r="E124" t="s">
         <v>8</v>
       </c>
       <c r="F124">
         <v>1.0</v>
       </c>
       <c r="G124" s="1">
         <v>428944.62</v>
       </c>
       <c r="H124" s="1">
-        <v>1330.2</v>
+        <v>1101.07</v>
       </c>
       <c r="I124" s="1">
-        <v>0.3101099624469</v>
+        <v>0.25669281036792</v>
       </c>
       <c r="J124">
         <v>0.0</v>
       </c>
       <c r="K124" t="s">
-        <v>372</v>
+        <v>375</v>
       </c>
       <c r="L124" s="1">
-        <v>423238.64</v>
+        <v>422401.44</v>
       </c>
       <c r="M124" s="1">
-        <v>430274.82</v>
+        <v>430045.69</v>
       </c>
       <c r="N124" s="1">
         <v>0.87</v>
       </c>
       <c r="O124">
         <v>1</v>
       </c>
       <c r="Z124" t="s">
-        <v>370</v>
+        <v>373</v>
       </c>
     </row>
     <row r="125" spans="1:26">
       <c r="A125" t="s">
-        <v>374</v>
+        <v>377</v>
       </c>
       <c r="B125" s="1">
-        <v>300000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="C125" s="1">
-        <v>99.93843119</v>
+        <v>99.60736428</v>
       </c>
       <c r="D125" s="1">
-        <v>99.915</v>
+        <v>99.924933</v>
       </c>
       <c r="E125" t="s">
         <v>8</v>
       </c>
       <c r="F125">
         <v>1.0</v>
       </c>
       <c r="G125" s="1">
-        <v>299745.0</v>
+        <v>399699.73</v>
       </c>
       <c r="H125" s="1">
-        <v>925.09</v>
+        <v>790.0</v>
       </c>
       <c r="I125" s="1">
-        <v>0.30862566514871</v>
+        <v>0.19764836968992</v>
       </c>
       <c r="J125">
         <v>0.0</v>
       </c>
-      <c r="K125">
-        <v>854.79</v>
+      <c r="K125" t="s">
+        <v>378</v>
       </c>
       <c r="L125" s="1">
-        <v>299815.3</v>
+        <v>398429.46</v>
       </c>
       <c r="M125" s="1">
-        <v>300670.09</v>
+        <v>400489.73</v>
       </c>
       <c r="N125" s="1">
-        <v>0.61</v>
+        <v>0.81</v>
       </c>
       <c r="O125">
         <v>1</v>
       </c>
       <c r="Z125" t="s">
-        <v>373</v>
+        <v>376</v>
       </c>
     </row>
     <row r="126" spans="1:26">
       <c r="A126" t="s">
-        <v>376</v>
+        <v>380</v>
       </c>
       <c r="B126" s="1">
         <v>300000.0</v>
       </c>
       <c r="C126" s="1">
-        <v>95.41658426</v>
+        <v>95.20849314</v>
       </c>
       <c r="D126" s="1">
         <v>98.007783</v>
       </c>
       <c r="E126" t="s">
         <v>8</v>
       </c>
       <c r="F126">
         <v>1.0</v>
       </c>
       <c r="G126" s="1">
         <v>294023.35</v>
       </c>
       <c r="H126" s="1">
-        <v>-3359.9</v>
+        <v>-3466.36</v>
       </c>
       <c r="I126" s="1">
-        <v>-1.1427323714256</v>
+        <v>-1.1789403800753</v>
       </c>
       <c r="J126">
         <v>0.0</v>
       </c>
       <c r="K126" t="s">
-        <v>377</v>
+        <v>381</v>
       </c>
       <c r="L126" s="1">
-        <v>286249.75</v>
+        <v>285625.48</v>
       </c>
       <c r="M126" s="1">
-        <v>290663.45</v>
+        <v>290556.99</v>
       </c>
       <c r="N126" s="1">
         <v>0.59</v>
       </c>
       <c r="O126">
         <v>1</v>
       </c>
       <c r="Z126" t="s">
-        <v>375</v>
+        <v>379</v>
       </c>
     </row>
     <row r="127" spans="1:26">
       <c r="A127" t="s">
-        <v>379</v>
+        <v>383</v>
       </c>
       <c r="B127" s="1">
         <v>500000.0</v>
       </c>
       <c r="C127" s="1">
-        <v>98.27532631</v>
+        <v>98.13831174</v>
       </c>
       <c r="D127" s="1">
         <v>102.242292</v>
       </c>
       <c r="E127" t="s">
         <v>8</v>
       </c>
       <c r="F127">
         <v>1.0</v>
       </c>
       <c r="G127" s="1">
         <v>511211.46</v>
       </c>
       <c r="H127" s="1">
-        <v>-19557.43</v>
+        <v>-19271.61</v>
       </c>
       <c r="I127" s="1">
-        <v>-3.8257025771684</v>
+        <v>-3.7697922499625</v>
       </c>
       <c r="J127">
         <v>0.0</v>
       </c>
-      <c r="K127">
-        <v>277.4</v>
+      <c r="K127" t="s">
+        <v>384</v>
       </c>
       <c r="L127" s="1">
-        <v>491376.63</v>
+        <v>490691.56</v>
       </c>
       <c r="M127" s="1">
-        <v>491654.03</v>
+        <v>491939.85</v>
       </c>
       <c r="N127" s="1">
-        <v>1.0</v>
+        <v>0.99</v>
       </c>
       <c r="O127">
         <v>1</v>
       </c>
       <c r="Z127" t="s">
-        <v>378</v>
+        <v>382</v>
       </c>
     </row>
     <row r="128" spans="1:26">
       <c r="A128" t="s">
-        <v>381</v>
+        <v>386</v>
       </c>
       <c r="B128" s="1">
         <v>300000.0</v>
       </c>
       <c r="C128" s="1">
-        <v>100.11118481</v>
+        <v>99.42719139</v>
       </c>
       <c r="D128" s="1">
         <v>100.0</v>
       </c>
       <c r="E128" t="s">
         <v>8</v>
       </c>
       <c r="F128">
         <v>1.0</v>
       </c>
       <c r="G128" s="1">
         <v>300000.0</v>
       </c>
       <c r="H128" s="1">
-        <v>3174.31</v>
+        <v>1877.46</v>
       </c>
       <c r="I128" s="1">
-        <v>1.0581033333333</v>
+        <v>0.62582</v>
       </c>
       <c r="J128">
         <v>0.0</v>
       </c>
       <c r="K128" t="s">
-        <v>382</v>
+        <v>387</v>
       </c>
       <c r="L128" s="1">
-        <v>300333.56</v>
+        <v>298281.57</v>
       </c>
       <c r="M128" s="1">
-        <v>303174.31</v>
+        <v>301877.46</v>
       </c>
       <c r="N128" s="1">
         <v>0.61</v>
       </c>
       <c r="O128">
         <v>1</v>
       </c>
       <c r="Z128" t="s">
-        <v>380</v>
+        <v>385</v>
       </c>
     </row>
     <row r="129" spans="1:26">
       <c r="A129" t="s">
-        <v>384</v>
+        <v>389</v>
       </c>
       <c r="B129" s="1">
         <v>100000.0</v>
       </c>
       <c r="C129" s="1">
-        <v>99.69215736</v>
+        <v>99.41565099</v>
       </c>
       <c r="D129" s="1">
         <v>100.0</v>
       </c>
       <c r="E129" t="s">
         <v>8</v>
       </c>
       <c r="F129">
         <v>1.0</v>
       </c>
       <c r="G129" s="1">
         <v>100000.0</v>
       </c>
       <c r="H129" s="1">
-        <v>2749.69</v>
+        <v>2696.13</v>
       </c>
       <c r="I129" s="1">
-        <v>2.74969</v>
+        <v>2.69613</v>
       </c>
       <c r="J129">
         <v>0.0</v>
       </c>
       <c r="K129" t="s">
-        <v>385</v>
+        <v>390</v>
       </c>
       <c r="L129" s="1">
-        <v>99692.16</v>
+        <v>99415.65</v>
       </c>
       <c r="M129" s="1">
-        <v>102749.69</v>
+        <v>102696.13</v>
       </c>
       <c r="N129" s="1">
         <v>0.21</v>
       </c>
       <c r="O129">
         <v>1</v>
       </c>
       <c r="Z129" t="s">
-        <v>383</v>
+        <v>388</v>
       </c>
     </row>
     <row r="130" spans="1:26">
       <c r="A130" t="s">
-        <v>387</v>
+        <v>392</v>
       </c>
       <c r="B130" s="1">
         <v>600000.0</v>
       </c>
       <c r="C130" s="1">
-        <v>80.77074828</v>
+        <v>80.54259602</v>
       </c>
       <c r="D130" s="1">
         <v>81.08293</v>
       </c>
       <c r="E130" t="s">
         <v>8</v>
       </c>
       <c r="F130">
         <v>1.0</v>
       </c>
       <c r="G130" s="1">
         <v>486497.58</v>
       </c>
       <c r="H130" s="1">
-        <v>395.4</v>
+        <v>-714.61</v>
       </c>
       <c r="I130" s="1">
-        <v>0.081274813330007</v>
+        <v>-0.14688870600343</v>
       </c>
       <c r="J130">
         <v>0.0</v>
       </c>
       <c r="K130" t="s">
-        <v>388</v>
+        <v>393</v>
       </c>
       <c r="L130" s="1">
-        <v>484624.49</v>
+        <v>483255.57</v>
       </c>
       <c r="M130" s="1">
-        <v>486892.98</v>
+        <v>485782.97</v>
       </c>
       <c r="N130" s="1">
-        <v>0.99</v>
+        <v>0.98</v>
       </c>
       <c r="O130">
         <v>1</v>
       </c>
       <c r="Z130" t="s">
-        <v>386</v>
+        <v>391</v>
       </c>
     </row>
     <row r="131" spans="1:26">
       <c r="A131" t="s">
-        <v>390</v>
+        <v>395</v>
       </c>
       <c r="B131" s="1">
         <v>483000.0</v>
       </c>
       <c r="C131" s="1">
-        <v>97.18796714</v>
+        <v>96.83462146</v>
       </c>
       <c r="D131" s="1">
         <v>99.429627</v>
       </c>
       <c r="E131" t="s">
         <v>8</v>
       </c>
       <c r="F131">
         <v>1.0</v>
       </c>
       <c r="G131" s="1">
         <v>480245.1</v>
       </c>
       <c r="H131" s="1">
-        <v>3285.64</v>
+        <v>2516.86</v>
       </c>
       <c r="I131" s="1">
-        <v>0.6841589846518</v>
+        <v>0.52407822588924</v>
       </c>
       <c r="J131">
         <v>0.0</v>
       </c>
       <c r="K131" t="s">
-        <v>391</v>
+        <v>396</v>
       </c>
       <c r="L131" s="1">
-        <v>469417.88</v>
+        <v>467711.22</v>
       </c>
       <c r="M131" s="1">
-        <v>483530.74</v>
+        <v>482761.96</v>
       </c>
       <c r="N131" s="1">
-        <v>0.98</v>
+        <v>0.97</v>
       </c>
       <c r="O131">
         <v>1</v>
       </c>
       <c r="Z131" t="s">
-        <v>389</v>
+        <v>394</v>
       </c>
     </row>
     <row r="132" spans="1:26">
       <c r="A132" t="s">
-        <v>393</v>
+        <v>398</v>
       </c>
       <c r="B132" s="1">
         <v>900000.0</v>
       </c>
       <c r="C132" s="1">
-        <v>100.03515256</v>
+        <v>99.88917669</v>
       </c>
       <c r="D132" s="1">
         <v>102.181054</v>
       </c>
       <c r="E132" t="s">
         <v>8</v>
       </c>
       <c r="F132">
         <v>1.0</v>
       </c>
       <c r="G132" s="1">
         <v>919629.49</v>
       </c>
       <c r="H132" s="1">
-        <v>2496.47</v>
+        <v>3059.74</v>
       </c>
       <c r="I132" s="1">
-        <v>0.27146476131382</v>
+        <v>0.33271442828568</v>
       </c>
       <c r="J132">
         <v>0.0</v>
       </c>
       <c r="K132" t="s">
-        <v>394</v>
+        <v>399</v>
       </c>
       <c r="L132" s="1">
-        <v>900316.37</v>
+        <v>899002.59</v>
       </c>
       <c r="M132" s="1">
-        <v>922125.96</v>
+        <v>922689.23</v>
       </c>
       <c r="N132" s="1">
-        <v>1.87</v>
+        <v>1.86</v>
       </c>
       <c r="O132">
         <v>1</v>
       </c>
       <c r="Z132" t="s">
-        <v>392</v>
+        <v>397</v>
       </c>
     </row>
     <row r="133" spans="1:26">
       <c r="A133" t="s">
-        <v>396</v>
+        <v>401</v>
       </c>
       <c r="B133" s="1">
         <v>700000.0</v>
       </c>
       <c r="C133" s="1">
-        <v>65.4055</v>
+        <v>65.4595</v>
       </c>
       <c r="D133" s="1">
         <v>68.824779</v>
       </c>
       <c r="E133" t="s">
         <v>8</v>
       </c>
       <c r="F133">
         <v>1.0</v>
       </c>
       <c r="G133" s="1">
         <v>481773.45</v>
       </c>
       <c r="H133" s="1">
-        <v>-17222.62</v>
+        <v>-23441.88</v>
       </c>
       <c r="I133" s="1">
-        <v>-3.5748379243397</v>
+        <v>-4.8657475832261</v>
       </c>
       <c r="J133">
         <v>0.0</v>
       </c>
-      <c r="K133" t="s">
-        <v>397</v>
+      <c r="K133">
+        <v>115.07</v>
       </c>
       <c r="L133" s="1">
-        <v>457838.5</v>
+        <v>458216.5</v>
       </c>
       <c r="M133" s="1">
-        <v>464550.83</v>
+        <v>458331.57</v>
       </c>
       <c r="N133" s="1">
-        <v>0.94</v>
+        <v>0.93</v>
       </c>
       <c r="O133">
         <v>1</v>
       </c>
       <c r="Z133" t="s">
-        <v>395</v>
+        <v>400</v>
       </c>
     </row>
     <row r="134" spans="1:26">
       <c r="A134" t="s">
-        <v>399</v>
+        <v>403</v>
       </c>
       <c r="B134" s="1">
-        <v>102000.0</v>
+        <v>302000.0</v>
       </c>
       <c r="C134" s="1">
-        <v>99.35629055</v>
+        <v>98.93584649</v>
       </c>
       <c r="D134" s="1">
-        <v>99.646</v>
+        <v>100.053311</v>
       </c>
       <c r="E134" t="s">
         <v>8</v>
       </c>
       <c r="F134">
         <v>1.0</v>
       </c>
       <c r="G134" s="1">
-        <v>101638.92</v>
+        <v>302161.0</v>
       </c>
       <c r="H134" s="1">
-        <v>868.41</v>
+        <v>679.5</v>
       </c>
       <c r="I134" s="1">
-        <v>0.85440695355677</v>
+        <v>0.22488011358183</v>
       </c>
       <c r="J134">
         <v>0.0</v>
       </c>
       <c r="K134" t="s">
-        <v>400</v>
+        <v>404</v>
       </c>
       <c r="L134" s="1">
-        <v>101343.41</v>
+        <v>298786.25</v>
       </c>
       <c r="M134" s="1">
-        <v>102507.33</v>
+        <v>302840.5</v>
       </c>
       <c r="N134" s="1">
-        <v>0.21</v>
+        <v>0.61</v>
       </c>
       <c r="O134">
         <v>1</v>
       </c>
       <c r="Z134" t="s">
-        <v>398</v>
+        <v>402</v>
       </c>
     </row>
     <row r="135" spans="1:26">
       <c r="A135" t="s">
-        <v>402</v>
+        <v>406</v>
       </c>
       <c r="B135" s="1">
         <v>360000.0</v>
       </c>
       <c r="C135" s="1">
-        <v>102.06623148</v>
+        <v>101.73305433</v>
       </c>
       <c r="D135" s="1">
         <v>105.116214</v>
       </c>
       <c r="E135" t="s">
         <v>8</v>
       </c>
       <c r="F135">
         <v>1.0</v>
       </c>
       <c r="G135" s="1">
         <v>378418.37</v>
       </c>
       <c r="H135" s="1">
-        <v>1368.56</v>
+        <v>997.61</v>
       </c>
       <c r="I135" s="1">
-        <v>0.36165263330107</v>
+        <v>0.26362620820971</v>
       </c>
       <c r="J135">
         <v>0.0</v>
       </c>
       <c r="K135" t="s">
-        <v>403</v>
+        <v>407</v>
       </c>
       <c r="L135" s="1">
-        <v>367438.44</v>
+        <v>366238.99</v>
       </c>
       <c r="M135" s="1">
-        <v>379786.93</v>
+        <v>379415.98</v>
       </c>
       <c r="N135" s="1">
         <v>0.77</v>
       </c>
       <c r="O135">
         <v>1</v>
       </c>
       <c r="Z135" t="s">
-        <v>401</v>
+        <v>405</v>
       </c>
     </row>
     <row r="136" spans="1:26">
       <c r="A136" t="s">
-        <v>405</v>
+        <v>409</v>
       </c>
       <c r="B136" s="1">
         <v>240000.0</v>
       </c>
       <c r="C136" s="1">
-        <v>98.88768941</v>
+        <v>98.76478619</v>
       </c>
       <c r="D136" s="1">
         <v>101.505154</v>
       </c>
       <c r="E136" t="s">
         <v>8</v>
       </c>
       <c r="F136">
         <v>1.0</v>
       </c>
       <c r="G136" s="1">
         <v>243612.37</v>
       </c>
       <c r="H136" s="1">
-        <v>-516.16</v>
+        <v>-414.14</v>
       </c>
       <c r="I136" s="1">
-        <v>-0.21187758240684</v>
+        <v>-0.16999957760766</v>
       </c>
       <c r="J136">
         <v>0.0</v>
       </c>
       <c r="K136" t="s">
-        <v>406</v>
+        <v>410</v>
       </c>
       <c r="L136" s="1">
-        <v>237330.46</v>
+        <v>237035.49</v>
       </c>
       <c r="M136" s="1">
-        <v>243096.21</v>
+        <v>243198.23</v>
       </c>
       <c r="N136" s="1">
         <v>0.49</v>
       </c>
       <c r="O136">
         <v>1</v>
       </c>
       <c r="Z136" t="s">
-        <v>404</v>
+        <v>408</v>
       </c>
     </row>
     <row r="137" spans="1:26">
       <c r="A137" t="s">
-        <v>408</v>
+        <v>412</v>
       </c>
       <c r="B137" s="1">
         <v>140000.0</v>
       </c>
       <c r="C137" s="1">
-        <v>100.127143</v>
+        <v>100.11196696</v>
       </c>
       <c r="D137" s="1">
         <v>101.271864</v>
       </c>
       <c r="E137" t="s">
         <v>8</v>
       </c>
       <c r="F137">
         <v>1.0</v>
       </c>
       <c r="G137" s="1">
         <v>141780.61</v>
       </c>
       <c r="H137" s="1">
-        <v>962.46</v>
+        <v>1192.92</v>
       </c>
       <c r="I137" s="1">
-        <v>0.67883753638809</v>
+        <v>0.84138444601134</v>
       </c>
       <c r="J137">
         <v>0.0</v>
       </c>
       <c r="K137" t="s">
-        <v>409</v>
+        <v>413</v>
       </c>
       <c r="L137" s="1">
-        <v>140178.0</v>
+        <v>140156.75</v>
       </c>
       <c r="M137" s="1">
-        <v>142743.07</v>
+        <v>142973.53</v>
       </c>
       <c r="N137" s="1">
         <v>0.29</v>
       </c>
       <c r="O137">
         <v>1</v>
       </c>
       <c r="Z137" t="s">
-        <v>407</v>
+        <v>411</v>
       </c>
     </row>
     <row r="138" spans="1:26">
       <c r="A138" t="s">
-        <v>411</v>
+        <v>415</v>
       </c>
       <c r="B138" s="1">
         <v>130000.0</v>
       </c>
       <c r="C138" s="1">
-        <v>98.19297489</v>
+        <v>97.67120687</v>
       </c>
       <c r="D138" s="1">
         <v>105.684715</v>
       </c>
       <c r="E138" t="s">
         <v>8</v>
       </c>
       <c r="F138">
         <v>1.0</v>
       </c>
       <c r="G138" s="1">
         <v>137390.13</v>
       </c>
       <c r="H138" s="1">
-        <v>-8203.3</v>
+        <v>-8601.12</v>
       </c>
       <c r="I138" s="1">
-        <v>-5.9708073644009</v>
+        <v>-6.2603623710087</v>
       </c>
       <c r="J138">
         <v>0.0</v>
       </c>
       <c r="K138" t="s">
-        <v>412</v>
+        <v>416</v>
       </c>
       <c r="L138" s="1">
-        <v>127650.87</v>
+        <v>126972.57</v>
       </c>
       <c r="M138" s="1">
-        <v>129186.83</v>
+        <v>128789.01</v>
       </c>
       <c r="N138" s="1">
         <v>0.26</v>
       </c>
       <c r="O138">
         <v>1</v>
       </c>
       <c r="Z138" t="s">
-        <v>410</v>
+        <v>414</v>
       </c>
     </row>
     <row r="139" spans="1:26">
       <c r="A139" t="s">
-        <v>414</v>
+        <v>418</v>
       </c>
       <c r="B139" s="1">
         <v>300000.0</v>
       </c>
       <c r="C139" s="1">
-        <v>98.51610805</v>
+        <v>98.62961797</v>
       </c>
       <c r="D139" s="1">
         <v>99.860373</v>
       </c>
       <c r="E139" t="s">
         <v>8</v>
       </c>
       <c r="F139">
         <v>1.0</v>
       </c>
       <c r="G139" s="1">
         <v>299581.12</v>
       </c>
       <c r="H139" s="1">
-        <v>-3693.75</v>
+        <v>-2878.57</v>
       </c>
       <c r="I139" s="1">
-        <v>-1.2329715570861</v>
+        <v>-0.96086495704402</v>
       </c>
       <c r="J139">
         <v>0.0</v>
       </c>
       <c r="K139">
-        <v>339.04</v>
+        <v>813.7</v>
       </c>
       <c r="L139" s="1">
-        <v>295548.33</v>
+        <v>295888.85</v>
       </c>
       <c r="M139" s="1">
-        <v>295887.37</v>
+        <v>296702.55</v>
       </c>
       <c r="N139" s="1">
         <v>0.6</v>
       </c>
       <c r="O139">
         <v>1</v>
       </c>
       <c r="Z139" t="s">
-        <v>413</v>
+        <v>417</v>
       </c>
     </row>
     <row r="140" spans="1:26">
       <c r="A140" t="s">
-        <v>416</v>
+        <v>420</v>
       </c>
       <c r="B140" s="1">
         <v>412000.0</v>
       </c>
       <c r="C140" s="1">
-        <v>99.45635037</v>
+        <v>99.2928513</v>
       </c>
       <c r="D140" s="1">
         <v>99.676</v>
       </c>
       <c r="E140" t="s">
         <v>8</v>
       </c>
       <c r="F140">
         <v>1.0</v>
       </c>
       <c r="G140" s="1">
         <v>410665.12</v>
       </c>
       <c r="H140" s="1">
-        <v>-904.96</v>
+        <v>-808.19</v>
       </c>
       <c r="I140" s="1">
-        <v>-0.22036446630773</v>
+        <v>-0.19680025418278</v>
       </c>
       <c r="J140">
         <v>0.0</v>
       </c>
       <c r="K140">
-        <v>0.0</v>
+        <v>770.38</v>
       </c>
       <c r="L140" s="1">
-        <v>409760.16</v>
+        <v>409086.55</v>
       </c>
       <c r="M140" s="1">
-        <v>409760.16</v>
+        <v>409856.93</v>
       </c>
       <c r="N140" s="1">
         <v>0.83</v>
       </c>
       <c r="O140">
         <v>1</v>
       </c>
       <c r="Z140" t="s">
-        <v>415</v>
+        <v>419</v>
       </c>
     </row>
     <row r="141" spans="1:26">
       <c r="A141" t="s">
-        <v>418</v>
+        <v>422</v>
       </c>
       <c r="B141" s="1">
         <v>140000.0</v>
       </c>
       <c r="C141" s="1">
-        <v>99.6768835</v>
+        <v>99.72414347</v>
       </c>
       <c r="D141" s="1">
         <v>98.412086</v>
       </c>
       <c r="E141" t="s">
         <v>8</v>
       </c>
       <c r="F141">
         <v>1.0</v>
       </c>
       <c r="G141" s="1">
         <v>137776.92</v>
       </c>
       <c r="H141" s="1">
-        <v>3266.61</v>
+        <v>3463.66</v>
       </c>
       <c r="I141" s="1">
-        <v>2.3709413739253</v>
+        <v>2.513962425637</v>
       </c>
       <c r="J141">
         <v>0.0</v>
       </c>
       <c r="K141" t="s">
-        <v>419</v>
+        <v>423</v>
       </c>
       <c r="L141" s="1">
-        <v>139547.64</v>
+        <v>139613.8</v>
       </c>
       <c r="M141" s="1">
-        <v>141043.53</v>
+        <v>141240.58</v>
       </c>
       <c r="N141" s="1">
         <v>0.29</v>
       </c>
       <c r="O141">
         <v>1</v>
       </c>
       <c r="Z141" t="s">
-        <v>417</v>
+        <v>421</v>
       </c>
     </row>
     <row r="142" spans="1:26">
       <c r="A142" t="s">
-        <v>421</v>
+        <v>425</v>
       </c>
       <c r="B142" s="1">
         <v>140000.0</v>
       </c>
       <c r="C142" s="1">
-        <v>99.19695341</v>
+        <v>99.21669951</v>
       </c>
       <c r="D142" s="1">
         <v>98.960671</v>
       </c>
       <c r="E142" t="s">
         <v>8</v>
       </c>
       <c r="F142">
         <v>1.0</v>
       </c>
       <c r="G142" s="1">
         <v>138544.94</v>
       </c>
       <c r="H142" s="1">
-        <v>606.0</v>
+        <v>774.6</v>
       </c>
       <c r="I142" s="1">
-        <v>0.4374031992796</v>
+        <v>0.55909656462372</v>
       </c>
       <c r="J142">
         <v>0.0</v>
       </c>
       <c r="K142">
-        <v>275.21</v>
+        <v>416.16</v>
       </c>
       <c r="L142" s="1">
-        <v>138875.73</v>
+        <v>138903.38</v>
       </c>
       <c r="M142" s="1">
-        <v>139150.94</v>
+        <v>139319.54</v>
       </c>
       <c r="N142" s="1">
         <v>0.28</v>
       </c>
       <c r="O142">
         <v>1</v>
       </c>
       <c r="Z142" t="s">
-        <v>420</v>
+        <v>424</v>
       </c>
     </row>
     <row r="143" spans="1:26">
       <c r="A143" t="s">
-        <v>423</v>
+        <v>427</v>
       </c>
       <c r="B143" s="1">
         <v>130000.0</v>
       </c>
       <c r="C143" s="1">
-        <v>105.51734283</v>
+        <v>105.23113948</v>
       </c>
       <c r="D143" s="1">
         <v>110.213723</v>
       </c>
       <c r="E143" t="s">
         <v>8</v>
       </c>
       <c r="F143">
         <v>1.0</v>
       </c>
       <c r="G143" s="1">
         <v>143277.84</v>
       </c>
       <c r="H143" s="1">
-        <v>-1938.17</v>
+        <v>-1973.66</v>
       </c>
       <c r="I143" s="1">
-        <v>-1.3527353567028</v>
+        <v>-1.3775054118627</v>
       </c>
       <c r="J143">
         <v>0.0</v>
       </c>
       <c r="K143" t="s">
-        <v>424</v>
+        <v>428</v>
       </c>
       <c r="L143" s="1">
-        <v>137172.55</v>
+        <v>136800.48</v>
       </c>
       <c r="M143" s="1">
-        <v>141339.67</v>
+        <v>141304.18</v>
       </c>
       <c r="N143" s="1">
         <v>0.29</v>
       </c>
       <c r="O143">
         <v>1</v>
       </c>
       <c r="Z143" t="s">
-        <v>422</v>
+        <v>426</v>
       </c>
     </row>
     <row r="144" spans="1:26">
       <c r="A144" t="s">
-        <v>426</v>
+        <v>430</v>
       </c>
       <c r="B144" s="1">
         <v>550000.0</v>
       </c>
       <c r="C144" s="1">
-        <v>97.84361079</v>
+        <v>97.63118413</v>
       </c>
       <c r="D144" s="1">
         <v>99.944829</v>
       </c>
       <c r="E144" t="s">
         <v>8</v>
       </c>
       <c r="F144">
         <v>1.0</v>
       </c>
       <c r="G144" s="1">
         <v>549696.56</v>
       </c>
       <c r="H144" s="1">
-        <v>4626.86</v>
+        <v>-12092.17</v>
       </c>
       <c r="I144" s="1">
-        <v>0.84171165269799</v>
+        <v>-2.1997900077817</v>
       </c>
       <c r="J144">
         <v>0.0</v>
       </c>
-      <c r="K144" t="s">
-        <v>427</v>
+      <c r="K144">
+        <v>632.88</v>
       </c>
       <c r="L144" s="1">
-        <v>538139.86</v>
+        <v>536971.51</v>
       </c>
       <c r="M144" s="1">
-        <v>554323.42</v>
+        <v>537604.39</v>
       </c>
       <c r="N144" s="1">
-        <v>1.12</v>
+        <v>1.09</v>
       </c>
       <c r="O144">
         <v>1</v>
       </c>
       <c r="Z144" t="s">
-        <v>425</v>
+        <v>429</v>
       </c>
     </row>
     <row r="145" spans="1:26">
       <c r="A145" t="s">
-        <v>429</v>
+        <v>432</v>
       </c>
       <c r="B145" s="1">
         <v>100000.0</v>
       </c>
       <c r="C145" s="1">
-        <v>101.19971573</v>
+        <v>100.82225328</v>
       </c>
       <c r="D145" s="1">
         <v>104.27347</v>
       </c>
       <c r="E145" t="s">
         <v>8</v>
       </c>
       <c r="F145">
         <v>1.0</v>
       </c>
       <c r="G145" s="1">
         <v>104273.47</v>
       </c>
       <c r="H145" s="1">
-        <v>705.7</v>
+        <v>-3323.82</v>
       </c>
       <c r="I145" s="1">
-        <v>0.67677809130165</v>
+        <v>-3.1875989165796</v>
       </c>
       <c r="J145">
         <v>0.0</v>
       </c>
-      <c r="K145" t="s">
-        <v>430</v>
+      <c r="K145">
+        <v>127.4</v>
       </c>
       <c r="L145" s="1">
-        <v>101199.72</v>
+        <v>100822.25</v>
       </c>
       <c r="M145" s="1">
-        <v>104979.17</v>
+        <v>100949.65</v>
       </c>
       <c r="N145" s="1">
-        <v>0.21</v>
+        <v>0.2</v>
       </c>
       <c r="O145">
         <v>1</v>
       </c>
       <c r="Z145" t="s">
-        <v>428</v>
+        <v>431</v>
       </c>
     </row>
     <row r="146" spans="1:26">
       <c r="A146" t="s">
-        <v>432</v>
+        <v>434</v>
       </c>
       <c r="B146" s="1">
         <v>200000.0</v>
       </c>
       <c r="C146" s="1">
-        <v>92.04862931</v>
+        <v>92.08942132</v>
       </c>
       <c r="D146" s="1">
         <v>95.837535</v>
       </c>
       <c r="E146" t="s">
         <v>8</v>
       </c>
       <c r="F146">
         <v>1.0</v>
       </c>
       <c r="G146" s="1">
         <v>191675.07</v>
       </c>
       <c r="H146" s="1">
-        <v>-7532.61</v>
+        <v>-7407.87</v>
       </c>
       <c r="I146" s="1">
-        <v>-3.9298850914728</v>
+        <v>-3.8648062056271</v>
       </c>
       <c r="J146">
         <v>0.0</v>
       </c>
       <c r="K146">
-        <v>45.21</v>
+        <v>88.36</v>
       </c>
       <c r="L146" s="1">
-        <v>184097.25</v>
+        <v>184178.84</v>
       </c>
       <c r="M146" s="1">
-        <v>184142.46</v>
+        <v>184267.2</v>
       </c>
       <c r="N146" s="1">
         <v>0.37</v>
       </c>
       <c r="O146">
         <v>1</v>
       </c>
       <c r="Z146" t="s">
-        <v>431</v>
+        <v>433</v>
       </c>
     </row>
     <row r="147" spans="1:26">
       <c r="A147" t="s">
-        <v>434</v>
+        <v>436</v>
       </c>
       <c r="B147" s="1">
         <v>560000.0</v>
       </c>
       <c r="C147" s="1">
-        <v>84.47929765</v>
+        <v>84.31158903</v>
       </c>
       <c r="D147" s="1">
         <v>85.126713</v>
       </c>
       <c r="E147" t="s">
         <v>8</v>
       </c>
       <c r="F147">
         <v>1.0</v>
       </c>
       <c r="G147" s="1">
         <v>476709.59</v>
       </c>
       <c r="H147" s="1">
-        <v>470.92</v>
+        <v>-4426.61</v>
       </c>
       <c r="I147" s="1">
-        <v>0.098785510062846</v>
+        <v>-0.92857582328058</v>
       </c>
       <c r="J147">
         <v>0.0</v>
       </c>
-      <c r="K147" t="s">
+      <c r="K147">
+        <v>138.08</v>
+      </c>
+      <c r="L147" s="1">
+        <v>472144.9</v>
+      </c>
+      <c r="M147" s="1">
+        <v>472282.98</v>
+      </c>
+      <c r="N147" s="1">
+        <v>0.95</v>
+      </c>
+      <c r="O147">
+        <v>1</v>
+      </c>
+      <c r="Z147" t="s">
         <v>435</v>
-      </c>
-[...13 lines deleted...]
-        <v>433</v>
       </c>
     </row>
     <row r="148" spans="1:26">
       <c r="A148" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="B148" s="1">
         <v>200000.0</v>
       </c>
       <c r="C148" s="1">
-        <v>95.40325337</v>
+        <v>95.43901363</v>
       </c>
       <c r="D148" s="1">
         <v>100.243095</v>
       </c>
       <c r="E148" t="s">
         <v>8</v>
       </c>
       <c r="F148">
         <v>1.0</v>
       </c>
       <c r="G148" s="1">
         <v>200486.19</v>
       </c>
       <c r="H148" s="1">
-        <v>-9635.85</v>
+        <v>-9472.27</v>
       </c>
       <c r="I148" s="1">
-        <v>-4.8062412677901</v>
+        <v>-4.7246496130232</v>
       </c>
       <c r="J148">
         <v>0.0</v>
       </c>
       <c r="K148">
-        <v>43.84</v>
+        <v>135.89</v>
       </c>
       <c r="L148" s="1">
-        <v>190806.5</v>
+        <v>190878.03</v>
       </c>
       <c r="M148" s="1">
-        <v>190850.34</v>
+        <v>191013.92</v>
       </c>
       <c r="N148" s="1">
         <v>0.39</v>
       </c>
       <c r="O148">
         <v>1</v>
       </c>
       <c r="Z148" t="s">
-        <v>436</v>
+        <v>437</v>
       </c>
     </row>
     <row r="149" spans="1:26">
       <c r="A149" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="B149" s="1">
         <v>200000.0</v>
       </c>
       <c r="C149" s="1">
-        <v>101.05100804</v>
+        <v>100.8649473</v>
       </c>
       <c r="D149" s="1">
         <v>99.948</v>
       </c>
       <c r="E149" t="s">
         <v>8</v>
       </c>
       <c r="F149">
         <v>1.0</v>
       </c>
       <c r="G149" s="1">
         <v>199896.0</v>
       </c>
       <c r="H149" s="1">
-        <v>9963.28</v>
+        <v>10264.31</v>
       </c>
       <c r="I149" s="1">
-        <v>4.9842318005363</v>
+        <v>5.1348251090567</v>
       </c>
       <c r="J149">
         <v>0.0</v>
       </c>
       <c r="K149" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
       <c r="L149" s="1">
-        <v>202102.02</v>
+        <v>201729.9</v>
       </c>
       <c r="M149" s="1">
-        <v>209859.28</v>
+        <v>210160.31</v>
       </c>
       <c r="N149" s="1">
-        <v>0.43</v>
+        <v>0.42</v>
       </c>
       <c r="O149">
         <v>1</v>
       </c>
       <c r="Z149" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
     </row>
     <row r="150" spans="1:26">
       <c r="A150" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="B150" s="1">
         <v>150000.0</v>
       </c>
       <c r="C150" s="1">
-        <v>93.10298588</v>
+        <v>93.1821113</v>
       </c>
       <c r="D150" s="1">
         <v>90.382013</v>
       </c>
       <c r="E150" t="s">
         <v>8</v>
       </c>
       <c r="F150">
         <v>1.0</v>
       </c>
       <c r="G150" s="1">
         <v>135573.02</v>
       </c>
       <c r="H150" s="1">
-        <v>4203.72</v>
+        <v>4333.19</v>
       </c>
       <c r="I150" s="1">
-        <v>3.100705435344</v>
+        <v>3.1962037874497</v>
       </c>
       <c r="J150">
         <v>0.0</v>
       </c>
       <c r="K150">
-        <v>122.26</v>
+        <v>133.05</v>
       </c>
       <c r="L150" s="1">
-        <v>139654.48</v>
+        <v>139773.16</v>
       </c>
       <c r="M150" s="1">
-        <v>139776.74</v>
+        <v>139906.21</v>
       </c>
       <c r="N150" s="1">
         <v>0.28</v>
       </c>
       <c r="O150">
         <v>1</v>
       </c>
       <c r="Z150" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
     </row>
     <row r="151" spans="1:26">
       <c r="A151" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
       <c r="B151" s="1">
         <v>160000.0</v>
       </c>
       <c r="C151" s="1">
-        <v>87.65688501</v>
+        <v>87.5949793</v>
       </c>
       <c r="D151" s="1">
         <v>86.219563</v>
       </c>
       <c r="E151" t="s">
         <v>8</v>
       </c>
       <c r="F151">
         <v>1.0</v>
       </c>
       <c r="G151" s="1">
         <v>137951.3</v>
       </c>
       <c r="H151" s="1">
-        <v>2551.77</v>
+        <v>2498.75</v>
       </c>
       <c r="I151" s="1">
-        <v>1.8497614737955</v>
+        <v>1.8113276206893</v>
       </c>
       <c r="J151">
         <v>0.0</v>
       </c>
       <c r="K151">
-        <v>252.05</v>
+        <v>298.08</v>
       </c>
       <c r="L151" s="1">
-        <v>140251.02</v>
+        <v>140151.97</v>
       </c>
       <c r="M151" s="1">
-        <v>140503.07</v>
+        <v>140450.05</v>
       </c>
       <c r="N151" s="1">
         <v>0.28</v>
       </c>
       <c r="O151">
         <v>1</v>
       </c>
       <c r="Z151" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
     </row>
     <row r="152" spans="1:26">
       <c r="A152" t="s">
-        <v>446</v>
+        <v>447</v>
       </c>
       <c r="B152" s="1">
         <v>140000.0</v>
       </c>
       <c r="C152" s="1">
-        <v>97.16958779</v>
+        <v>97.07318661</v>
       </c>
       <c r="D152" s="1">
         <v>98.939836</v>
       </c>
       <c r="E152" t="s">
         <v>8</v>
       </c>
       <c r="F152">
         <v>1.0</v>
       </c>
       <c r="G152" s="1">
         <v>138515.77</v>
       </c>
       <c r="H152" s="1">
-        <v>-2020.95</v>
+        <v>-1974.68</v>
       </c>
       <c r="I152" s="1">
-        <v>-1.4590035488378</v>
+        <v>-1.4255994100888</v>
       </c>
       <c r="J152">
         <v>0.0</v>
       </c>
       <c r="K152">
-        <v>457.4</v>
+        <v>638.63</v>
       </c>
       <c r="L152" s="1">
-        <v>136037.42</v>
+        <v>135902.46</v>
       </c>
       <c r="M152" s="1">
-        <v>136494.82</v>
+        <v>136541.09</v>
       </c>
       <c r="N152" s="1">
         <v>0.28</v>
       </c>
       <c r="O152">
         <v>1</v>
       </c>
       <c r="Z152" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
     </row>
     <row r="153" spans="1:26">
       <c r="A153" t="s">
-        <v>448</v>
+        <v>449</v>
       </c>
       <c r="B153" s="1">
         <v>150000.0</v>
       </c>
       <c r="C153" s="1">
-        <v>92.66468351</v>
+        <v>92.70021151</v>
       </c>
       <c r="D153" s="1">
         <v>90.429947</v>
       </c>
       <c r="E153" t="s">
         <v>8</v>
       </c>
       <c r="F153">
         <v>1.0</v>
       </c>
       <c r="G153" s="1">
         <v>135644.92</v>
       </c>
       <c r="H153" s="1">
-        <v>3430.7</v>
+        <v>3494.78</v>
       </c>
       <c r="I153" s="1">
-        <v>2.5291769127808</v>
+        <v>2.5764179005008</v>
       </c>
       <c r="J153">
         <v>0.0</v>
       </c>
       <c r="K153">
-        <v>78.6</v>
+        <v>89.38</v>
       </c>
       <c r="L153" s="1">
-        <v>138997.02</v>
+        <v>139050.32</v>
       </c>
       <c r="M153" s="1">
-        <v>139075.62</v>
+        <v>139139.7</v>
       </c>
       <c r="N153" s="1">
         <v>0.28</v>
       </c>
       <c r="O153">
         <v>1</v>
       </c>
       <c r="Z153" t="s">
-        <v>447</v>
+        <v>448</v>
       </c>
     </row>
     <row r="154" spans="1:26">
       <c r="A154" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="B154" s="1">
         <v>300000.0</v>
       </c>
       <c r="C154" s="1">
-        <v>99.44871003</v>
+        <v>99.22673332</v>
       </c>
       <c r="D154" s="1">
         <v>104.254153</v>
       </c>
       <c r="E154" t="s">
         <v>8</v>
       </c>
       <c r="F154">
         <v>1.0</v>
       </c>
       <c r="G154" s="1">
         <v>312762.46</v>
       </c>
       <c r="H154" s="1">
-        <v>-12840.3</v>
+        <v>-12945.27</v>
       </c>
       <c r="I154" s="1">
-        <v>-4.10544794922</v>
+        <v>-4.1390101612578</v>
       </c>
       <c r="J154">
         <v>0.0</v>
       </c>
       <c r="K154" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
       <c r="L154" s="1">
-        <v>298346.13</v>
+        <v>297680.2</v>
       </c>
       <c r="M154" s="1">
-        <v>299922.16</v>
+        <v>299817.19</v>
       </c>
       <c r="N154" s="1">
         <v>0.61</v>
       </c>
       <c r="O154">
         <v>1</v>
       </c>
       <c r="Z154" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
     </row>
     <row r="155" spans="1:26">
       <c r="A155" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="B155" s="1">
         <v>500000.0</v>
       </c>
       <c r="C155" s="1">
-        <v>92.7695224</v>
+        <v>92.59131225</v>
       </c>
       <c r="D155" s="1">
         <v>95.381538</v>
       </c>
       <c r="E155" t="s">
         <v>8</v>
       </c>
       <c r="F155">
         <v>1.0</v>
       </c>
       <c r="G155" s="1">
         <v>476907.69</v>
       </c>
       <c r="H155" s="1">
-        <v>-9416.24</v>
+        <v>-9624.07</v>
       </c>
       <c r="I155" s="1">
-        <v>-1.9744366042829</v>
+        <v>-2.0180152683216</v>
       </c>
       <c r="J155">
         <v>0.0</v>
       </c>
       <c r="K155" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="L155" s="1">
-        <v>463847.61</v>
+        <v>462956.57</v>
       </c>
       <c r="M155" s="1">
-        <v>467491.45</v>
+        <v>467283.62</v>
       </c>
       <c r="N155" s="1">
-        <v>0.95</v>
+        <v>0.94</v>
       </c>
       <c r="O155">
         <v>1</v>
       </c>
       <c r="Z155" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
     </row>
     <row r="156" spans="1:26">
       <c r="A156" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="B156" s="1">
         <v>400000.0</v>
       </c>
       <c r="C156" s="1">
-        <v>105.27509955</v>
+        <v>105.0166337</v>
       </c>
       <c r="D156" s="1">
         <v>109.314258</v>
       </c>
       <c r="E156" t="s">
         <v>8</v>
       </c>
       <c r="F156">
         <v>1.0</v>
       </c>
       <c r="G156" s="1">
         <v>437257.03</v>
       </c>
       <c r="H156" s="1">
-        <v>-3334.71</v>
+        <v>-3217.89</v>
       </c>
       <c r="I156" s="1">
-        <v>-0.76264296997123</v>
+        <v>-0.73592641838143</v>
       </c>
       <c r="J156">
         <v>0.0</v>
       </c>
       <c r="K156" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="L156" s="1">
-        <v>421100.4</v>
+        <v>420066.54</v>
       </c>
       <c r="M156" s="1">
-        <v>433922.32</v>
+        <v>434039.14</v>
       </c>
       <c r="N156" s="1">
         <v>0.88</v>
       </c>
       <c r="O156">
         <v>1</v>
       </c>
       <c r="Z156" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
     </row>
     <row r="157" spans="1:26">
       <c r="A157" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="B157" s="1">
         <v>-14.0</v>
       </c>
       <c r="C157" s="1">
-        <v>114.3</v>
+        <v>114.08</v>
       </c>
       <c r="D157" s="1">
         <v>115.47</v>
       </c>
       <c r="E157" t="s">
         <v>8</v>
       </c>
       <c r="F157">
         <v>1.0</v>
       </c>
       <c r="G157" s="1">
         <v>0.0</v>
       </c>
       <c r="H157" s="1">
-        <v>16380.0</v>
+        <v>19460.0</v>
       </c>
       <c r="I157" s="1">
         <v>0</v>
       </c>
       <c r="J157">
         <v>0.0</v>
       </c>
       <c r="K157">
         <v>0.0</v>
       </c>
       <c r="L157" s="1">
-        <v>16380.0</v>
+        <v>19460.0</v>
       </c>
       <c r="M157" s="1">
-        <v>16380.0</v>
+        <v>19460.0</v>
       </c>
       <c r="N157" s="1">
-        <v>0.03</v>
+        <v>0.04</v>
       </c>
       <c r="O157">
         <v>1</v>
       </c>
       <c r="Z157" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
     </row>
     <row r="158" spans="1:26">
       <c r="A158" t="s">
-        <v>461</v>
+        <v>462</v>
       </c>
       <c r="B158" s="1">
-        <v>37.0</v>
+        <v>50.0</v>
       </c>
       <c r="C158" s="1">
-        <v>105.61</v>
+        <v>105.54</v>
       </c>
       <c r="D158" s="1">
-        <v>105.61</v>
+        <v>105.4858</v>
       </c>
       <c r="E158" t="s">
         <v>8</v>
       </c>
       <c r="F158">
         <v>1.0</v>
       </c>
       <c r="G158" s="1">
         <v>0.0</v>
       </c>
       <c r="H158" s="1">
-        <v>0.0</v>
+        <v>2710.0</v>
       </c>
       <c r="I158" s="1">
         <v>0</v>
       </c>
       <c r="J158">
         <v>0.0</v>
       </c>
       <c r="K158">
         <v>0.0</v>
       </c>
       <c r="L158" s="1">
-        <v>0.0</v>
+        <v>2710.0</v>
       </c>
       <c r="M158" s="1">
-        <v>0.0</v>
+        <v>2710.0</v>
       </c>
       <c r="N158" s="1">
-        <v>0.0</v>
+        <v>0.01</v>
       </c>
       <c r="O158">
         <v>1</v>
       </c>
       <c r="Z158" t="s">
-        <v>460</v>
+        <v>461</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">