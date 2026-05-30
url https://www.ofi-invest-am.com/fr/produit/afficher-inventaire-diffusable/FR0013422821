--- v0 (2026-05-07)
+++ v1 (2026-05-30)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="456">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="453">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>X</t>
   </si>
   <si>
     <t>FR0013422813</t>
   </si>
   <si>
@@ -136,1296 +136,1287 @@
   <si>
     <t>VBCE (EUR)</t>
   </si>
   <si>
     <t>VBCI (EUR)</t>
   </si>
   <si>
     <t>Poids</t>
   </si>
   <si>
     <t>Nb.</t>
   </si>
   <si>
     <t>FR001400KPZ3</t>
   </si>
   <si>
     <t>OFI INVEST ESG LIQ I</t>
   </si>
   <si>
     <t>XS2491189408</t>
   </si>
   <si>
     <t>A2A EX 2.5 06-26</t>
   </si>
   <si>
-    <t>2 301.37</t>
+    <t>2 512.33</t>
   </si>
   <si>
     <t>XS3238204062</t>
   </si>
   <si>
     <t>A2A EX 3.25 05-32</t>
   </si>
   <si>
-    <t>1 764.08</t>
+    <t>2 261.64</t>
   </si>
   <si>
     <t>XS2986639701</t>
   </si>
   <si>
     <t>A2A EX 3.625 01-35</t>
   </si>
   <si>
     <t>XS2583205906</t>
   </si>
   <si>
     <t>A2A EX 4.375 02-34</t>
   </si>
   <si>
     <t>XS2534976886</t>
   </si>
   <si>
     <t>A2A EX 4.5 09-30</t>
   </si>
   <si>
-    <t>2 307.95</t>
+    <t>2 660.55</t>
   </si>
   <si>
     <t>XS2487054939</t>
   </si>
   <si>
     <t>ABN AMR 3.0 06-32</t>
   </si>
   <si>
-    <t>8 350.68</t>
+    <t>9 073.97</t>
   </si>
   <si>
     <t>XS3185662676</t>
   </si>
   <si>
     <t>ABN AMR 3.0 09-32</t>
   </si>
   <si>
-    <t>3 476.71</t>
+    <t>4 019.18</t>
   </si>
   <si>
     <t>XS2536941656</t>
   </si>
   <si>
     <t>ABN AMR 4.25 02-30</t>
   </si>
   <si>
-    <t>4 121.92</t>
-[...1 lines deleted...]
-  <si>
     <t>XS3066564900</t>
   </si>
   <si>
     <t>ACHM BA 2.5 05-28</t>
   </si>
   <si>
-    <t>1 917.81</t>
+    <t>2 068.49</t>
   </si>
   <si>
     <t>XS3237229193</t>
   </si>
   <si>
     <t>AIB GRO 3.75 12-36</t>
   </si>
   <si>
-    <t>6 954.45</t>
+    <t>9 140.14</t>
   </si>
   <si>
     <t>XS3219374975</t>
   </si>
   <si>
     <t>ALPH BA 3.125 10-31</t>
   </si>
   <si>
-    <t>3 880.14</t>
+    <t>4 708.90</t>
   </si>
   <si>
     <t>FR00140005T0</t>
   </si>
   <si>
     <t>ARKEMA 0.125 10-26</t>
   </si>
   <si>
     <t>FR0014012JL7</t>
   </si>
   <si>
     <t>ARKEMA 3.5 09-33</t>
   </si>
   <si>
-    <t>4 430.14</t>
+    <t>5 063.01</t>
   </si>
   <si>
     <t>XS3215529192</t>
   </si>
   <si>
     <t>ASN BAN 3.375 10-32</t>
   </si>
   <si>
-    <t>1 960.27</t>
+    <t>2 367.12</t>
   </si>
   <si>
     <t>XS2694995163</t>
   </si>
   <si>
     <t>ASR NED 3.625 12-28</t>
   </si>
   <si>
-    <t>1 608.90</t>
+    <t>2 198.84</t>
   </si>
   <si>
     <t>XS2747590896</t>
   </si>
   <si>
     <t>ASS GEN 3.212 01-29</t>
   </si>
   <si>
     <t>XS2747596315</t>
   </si>
   <si>
     <t>ASS GEN 3.547 01-34</t>
   </si>
   <si>
     <t>XS2314312179</t>
   </si>
   <si>
     <t>AXA 1.375 10-41</t>
   </si>
   <si>
-    <t>1 993.56</t>
+    <t>3 456.71</t>
   </si>
   <si>
     <t>FR0014015J87</t>
   </si>
   <si>
     <t>AYVENS 3.0 04-30</t>
   </si>
   <si>
     <t>IT0005675126</t>
   </si>
   <si>
     <t>BANC BP 3.125 10-31</t>
   </si>
   <si>
-    <t>1 506.85</t>
+    <t>1 808.22</t>
   </si>
   <si>
     <t>XS2357417257</t>
   </si>
   <si>
     <t>BANC NT 0.625 06-29</t>
   </si>
   <si>
     <t>XS2194370727</t>
   </si>
   <si>
     <t>BANC NT 1.125 06-27</t>
   </si>
   <si>
     <t>XS2063247915</t>
   </si>
   <si>
     <t>BANC SA 0.3 10-26</t>
   </si>
   <si>
     <t>XS2804565435</t>
   </si>
   <si>
     <t>BANK OF 3.5 04-29</t>
   </si>
   <si>
-    <t>8 601.37</t>
+    <t>9 234.25</t>
   </si>
   <si>
     <t>FR00140003P3</t>
   </si>
   <si>
     <t>BANQ FE 0.1 10-27</t>
   </si>
   <si>
     <t>FR0014004750</t>
   </si>
   <si>
     <t>BANQ FE 0.25 06-28</t>
   </si>
   <si>
     <t>FR001400Q0T5</t>
   </si>
   <si>
     <t>BANQ FE 3.5 05-31</t>
   </si>
   <si>
-    <t>10 394.52</t>
+    <t>11 238.36</t>
   </si>
   <si>
     <t>XS3170898723</t>
   </si>
   <si>
     <t>BAWA BK 3.375 09-33</t>
   </si>
   <si>
-    <t>8 932.19</t>
+    <t>10 152.74</t>
   </si>
   <si>
     <t>XS2013745703</t>
   </si>
   <si>
     <t>BBVA 1.0 06-26</t>
   </si>
   <si>
-    <t>2 564.38</t>
+    <t>2 805.48</t>
   </si>
   <si>
     <t>BE6328785207</t>
   </si>
   <si>
     <t>BELF SA 0.375 06-27</t>
   </si>
   <si>
     <t>BE6352762387</t>
   </si>
   <si>
     <t>BELF SA 3.625 06-30</t>
   </si>
   <si>
-    <t>9 693.15</t>
+    <t>10 567.12</t>
   </si>
   <si>
     <t>BE6344187966</t>
   </si>
   <si>
     <t>BELF SA 3.875 06-28</t>
   </si>
   <si>
-    <t>2 579.79</t>
+    <t>2 813.36</t>
   </si>
   <si>
     <t>XS2634687912</t>
   </si>
   <si>
     <t>BK AMER 4.134 06-28</t>
   </si>
   <si>
-    <t>11 008.90</t>
+    <t>12 005.59</t>
   </si>
   <si>
     <t>XS3225871121</t>
   </si>
   <si>
     <t>BK IREL 3.625 11-36</t>
   </si>
   <si>
-    <t>2 832.47</t>
+    <t>3 509.79</t>
   </si>
   <si>
     <t>XS2643234011</t>
   </si>
   <si>
     <t>BK IREL 5.0 07-31</t>
   </si>
   <si>
-    <t>10 747.26</t>
+    <t>11 817.12</t>
   </si>
   <si>
     <t>FR0013415692</t>
   </si>
   <si>
     <t>BQ POST 1.375 04-29</t>
   </si>
   <si>
-    <t>3 300.00</t>
+    <t>3 548.63</t>
   </si>
   <si>
     <t>XS3038544790</t>
   </si>
   <si>
     <t>BRAM U 3.625 04-33</t>
   </si>
   <si>
-    <t>12 286.86</t>
+    <t>13 147.73</t>
   </si>
   <si>
     <t>DE000BU3Z005</t>
   </si>
   <si>
     <t>BUND DE 2.3 02-33</t>
   </si>
   <si>
-    <t>6 918.90</t>
-[...1 lines deleted...]
-  <si>
     <t>FR001400M4O2</t>
   </si>
   <si>
     <t>CA 4.375 11-33</t>
   </si>
   <si>
-    <t>4 494.86</t>
+    <t>5 813.36</t>
   </si>
   <si>
     <t>XS3108521124</t>
   </si>
   <si>
     <t>CA AUTO 2.75 07-28</t>
   </si>
   <si>
-    <t>1 658.89</t>
+    <t>1 826.30</t>
   </si>
   <si>
     <t>XS2310118976</t>
   </si>
   <si>
     <t>CAIX 1.25 06-31</t>
   </si>
   <si>
-    <t>2 434.93</t>
+    <t>2 660.96</t>
   </si>
   <si>
     <t>XS2555187801</t>
   </si>
   <si>
     <t>CAIX 5.375 11-30</t>
   </si>
   <si>
-    <t>1 295.89</t>
+    <t>1 619.86</t>
   </si>
   <si>
     <t>DE000CZ45W57</t>
   </si>
   <si>
     <t>CMZB FR 3.0 09-27</t>
   </si>
   <si>
-    <t>1 224.66</t>
+    <t>1 405.48</t>
   </si>
   <si>
     <t>FR0013463775</t>
   </si>
   <si>
     <t>CNP ASS 2.0 07-50</t>
   </si>
   <si>
-    <t>4 339.73</t>
+    <t>4 821.92</t>
   </si>
   <si>
     <t>DE000CZ457W4</t>
   </si>
   <si>
     <t>COMM AK 4.0 01-38</t>
   </si>
   <si>
+    <t>1 380.82</t>
+  </si>
+  <si>
     <t>DE000CZ45ZY0</t>
   </si>
   <si>
     <t>COMM AK 4.125 06-37</t>
   </si>
   <si>
-    <t>2 542.81</t>
+    <t>2 791.44</t>
   </si>
   <si>
     <t>DE000CZ439B6</t>
   </si>
   <si>
     <t>COMM AK 5.25 03-29</t>
   </si>
   <si>
-    <t>13 894.52</t>
+    <t>14 843.84</t>
   </si>
   <si>
     <t>XS2796609787</t>
   </si>
   <si>
     <t>COMP DE 3.375 04-30</t>
   </si>
   <si>
-    <t>2 847.95</t>
+    <t>3 051.37</t>
   </si>
   <si>
     <t>XS2796659964</t>
   </si>
   <si>
     <t>COMP DE 3.625 04-34</t>
   </si>
   <si>
-    <t>6 117.81</t>
+    <t>6 554.79</t>
   </si>
   <si>
     <t>XS3200103490</t>
   </si>
   <si>
     <t>COOP RA 3.548 10-35</t>
   </si>
   <si>
-    <t>6 011.89</t>
+    <t>7 194.56</t>
   </si>
   <si>
     <t>FR0013447232</t>
   </si>
   <si>
     <t>COVI 1.125 09-31</t>
   </si>
   <si>
+    <t>1 035.62</t>
+  </si>
+  <si>
     <t>FR0014010IN9</t>
   </si>
   <si>
     <t>COVI 3.625 06-34</t>
   </si>
   <si>
-    <t>2 363.70</t>
+    <t>2 582.19</t>
   </si>
   <si>
     <t>XS3244187764</t>
   </si>
   <si>
     <t>DANS BK 3.375 12-33</t>
   </si>
   <si>
-    <t>3 236.30</t>
+    <t>4 253.42</t>
   </si>
   <si>
     <t>XS3101509167</t>
   </si>
   <si>
     <t>DANS BK 3.5 11-35</t>
   </si>
   <si>
-    <t>1 193.84</t>
+    <t>1 510.27</t>
   </si>
   <si>
     <t>XS2637421848</t>
   </si>
   <si>
     <t>DANS BK 4.75 06-30</t>
   </si>
   <si>
-    <t>3 958.77</t>
+    <t>4 330.96</t>
   </si>
   <si>
     <t>XS2280835260</t>
   </si>
   <si>
     <t>DIGI IN 0.625 07-31</t>
   </si>
   <si>
-    <t>1 078.77</t>
+    <t>1 191.78</t>
   </si>
   <si>
     <t>XS3074473474</t>
   </si>
   <si>
     <t>DNB BAN 3.125 05-31</t>
   </si>
   <si>
-    <t>13 664.38</t>
+    <t>14 794.52</t>
   </si>
   <si>
     <t>XS3166221948</t>
   </si>
   <si>
     <t>EAST JA 3.727 09-37</t>
   </si>
   <si>
-    <t>4 734.62</t>
+    <t>5 381.58</t>
   </si>
   <si>
     <t>PTEDP6OM0007</t>
   </si>
   <si>
     <t>EDP 4.375 12-55</t>
   </si>
   <si>
-    <t>3 356.16</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2978779176</t>
   </si>
   <si>
     <t>EDP SER 3.5 07-31</t>
   </si>
   <si>
-    <t>8 607.12</t>
+    <t>9 535.34</t>
   </si>
   <si>
     <t>XS2699159351</t>
   </si>
   <si>
     <t>EDP SER 4.375 04-32</t>
   </si>
   <si>
-    <t>4 861.64</t>
+    <t>5 204.45</t>
   </si>
   <si>
     <t>BE6368381404</t>
   </si>
   <si>
     <t>ELIA TR 3.5 10-35</t>
   </si>
   <si>
-    <t>1 198.63</t>
+    <t>1 409.59</t>
   </si>
   <si>
     <t>BE6340849569</t>
   </si>
   <si>
     <t>ELIA TR 3.625 01-33</t>
   </si>
   <si>
     <t>BE6349118800</t>
   </si>
   <si>
     <t>ELIA TR 3.75 01-36</t>
   </si>
   <si>
     <t>XS3044299769</t>
   </si>
   <si>
     <t>ELLE AB 3.75 05-35</t>
   </si>
   <si>
-    <t>5 393.42</t>
+    <t>5 829.66</t>
   </si>
   <si>
     <t>XS1750986744</t>
   </si>
   <si>
     <t>ENEL FI 1.125 09-26</t>
   </si>
   <si>
-    <t>1 291.28</t>
+    <t>1 484.54</t>
+  </si>
+  <si>
+    <t>XS3299702137</t>
+  </si>
+  <si>
+    <t>ENEX HO 3.0 02-32</t>
   </si>
   <si>
     <t>XS3045470492</t>
   </si>
   <si>
     <t>ENEX HO 3.25 04-33</t>
   </si>
   <si>
-    <t>8 200.68</t>
+    <t>8 788.36</t>
   </si>
   <si>
     <t>FR0013455813</t>
   </si>
   <si>
     <t>ENGIE 0.5 10-30</t>
   </si>
   <si>
     <t>FR0014000RR2</t>
   </si>
   <si>
     <t>ENGIE 1.5 PERP</t>
   </si>
   <si>
-    <t>1 479.45</t>
+    <t>1 931.51</t>
   </si>
   <si>
     <t>FR0013504693</t>
   </si>
   <si>
     <t>ENGIE 2.125 03-32</t>
   </si>
   <si>
-    <t>1 845.55</t>
+    <t>1 973.63</t>
   </si>
   <si>
     <t>XS1702729275</t>
   </si>
   <si>
     <t>EON INT 1.25 10-27</t>
   </si>
   <si>
     <t>XS2463518998</t>
   </si>
   <si>
     <t>EON SE 1.625 03-31</t>
   </si>
   <si>
-    <t>2 052.84</t>
+    <t>2 194.86</t>
   </si>
   <si>
     <t>XS2747600018</t>
   </si>
   <si>
     <t>EON SE 3.375 01-31</t>
   </si>
   <si>
     <t>XS2574873183</t>
   </si>
   <si>
     <t>EON SE 3.875 01-35</t>
   </si>
   <si>
     <t>XS2673547746</t>
   </si>
   <si>
     <t>EON SE 4.0 08-33</t>
   </si>
   <si>
-    <t>5 424.66</t>
+    <t>6 147.95</t>
   </si>
   <si>
     <t>XS2432544349</t>
   </si>
   <si>
     <t>ESB FIN 1.0 07-34</t>
   </si>
   <si>
-    <t>1 693.15</t>
+    <t>1 873.97</t>
   </si>
   <si>
     <t>XS2697970536</t>
   </si>
   <si>
     <t>ESB FIN 4.25 03-36</t>
   </si>
   <si>
-    <t>4 005.48</t>
-[...1 lines deleted...]
-  <si>
     <t>EU000A3K4DG1</t>
   </si>
   <si>
     <t>EURO UN 1.25 02-43</t>
   </si>
   <si>
     <t>DE000A4DFCB7</t>
   </si>
   <si>
     <t>EVON IN 3.25 01-30</t>
   </si>
   <si>
     <t>DE000A4DFWV3</t>
   </si>
   <si>
     <t>EVON IN 4.25 09-55</t>
   </si>
   <si>
-    <t>1 793.15</t>
+    <t>2 049.32</t>
   </si>
   <si>
     <t>XS2784700671</t>
   </si>
   <si>
     <t>FING EM 3.25 03-34</t>
   </si>
   <si>
-    <t>3 900.00</t>
+    <t>4 192.50</t>
   </si>
   <si>
     <t>FR0013234333</t>
   </si>
   <si>
     <t>FRAN GO 1.75 06-39</t>
   </si>
   <si>
-    <t>4 080.14</t>
+    <t>4 470.41</t>
   </si>
   <si>
     <t>FR0013322989</t>
   </si>
   <si>
     <t>GECINA 1.625 03-30</t>
   </si>
   <si>
-    <t>2 965.07</t>
+    <t>3 160.96</t>
   </si>
   <si>
     <t>FR0013266368</t>
   </si>
   <si>
     <t>GECINA 2.0 06-32</t>
   </si>
   <si>
-    <t>4 931.51</t>
+    <t>5 413.70</t>
   </si>
   <si>
     <t>XS3072230744</t>
   </si>
   <si>
     <t>IBER FI 3.5 05-35</t>
   </si>
   <si>
-    <t>15 534.25</t>
+    <t>16 800.00</t>
   </si>
   <si>
     <t>XS3224600232</t>
   </si>
   <si>
     <t>IBER FI 3.75 PERP</t>
   </si>
   <si>
+    <t>1 222.60</t>
+  </si>
+  <si>
     <t>XS2748213290</t>
   </si>
   <si>
     <t>IBER FI 4.871 PERP</t>
   </si>
   <si>
-    <t>20 017.81</t>
+    <t>21 485.78</t>
   </si>
   <si>
     <t>FR001400ZRC6</t>
   </si>
   <si>
     <t>ICAD PR 4.375 05-35</t>
   </si>
   <si>
-    <t>9 493.15</t>
+    <t>10 284.25</t>
   </si>
   <si>
     <t>FR0014007NF1</t>
   </si>
   <si>
     <t>ICADE 1.0 01-30</t>
   </si>
   <si>
     <t>XS3225326282</t>
   </si>
   <si>
     <t>ING GRO 2.875 11-30</t>
   </si>
   <si>
     <t>XS2764264789</t>
   </si>
   <si>
     <t>ING GRO 4.0 02-35</t>
   </si>
   <si>
-    <t>3 978.08</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2524746687</t>
   </si>
   <si>
     <t>ING GRO 4.125 08-33</t>
   </si>
   <si>
-    <t>5 763.70</t>
+    <t>6 509.59</t>
   </si>
   <si>
     <t>XS2979643991</t>
   </si>
   <si>
     <t>INMO CO 3.25 01-30</t>
   </si>
   <si>
+    <t>1 825.34</t>
+  </si>
+  <si>
     <t>XS2625195891</t>
   </si>
   <si>
     <t>INTE 4.0 05-26</t>
   </si>
   <si>
-    <t>2 926.03</t>
+    <t>3 167.12</t>
   </si>
   <si>
     <t>XS2529233814</t>
   </si>
   <si>
     <t>INTE 4.75 09-27</t>
   </si>
   <si>
-    <t>3 064.73</t>
+    <t>3 494.18</t>
   </si>
   <si>
     <t>XS2625196352</t>
   </si>
   <si>
     <t>INTE 4.875 05-30</t>
   </si>
   <si>
-    <t>14 264.38</t>
+    <t>15 439.73</t>
   </si>
   <si>
     <t>IE000GVLBXU6</t>
   </si>
   <si>
     <t>IREL GO 3.0 10-43</t>
   </si>
   <si>
-    <t>5 671.23</t>
+    <t>6 756.16</t>
   </si>
   <si>
     <t>XS1704789590</t>
   </si>
   <si>
     <t>IREN 1.5 10-27</t>
   </si>
   <si>
-    <t>1 276.64</t>
+    <t>1 534.32</t>
   </si>
   <si>
     <t>XS2752472436</t>
   </si>
   <si>
     <t>IREN 3.875 07-32</t>
   </si>
   <si>
-    <t>7 866.25</t>
+    <t>8 718.75</t>
   </si>
   <si>
     <t>IT0005596470</t>
   </si>
   <si>
     <t>ITAL BU 4.05 10-37</t>
   </si>
   <si>
-    <t>3 380.75</t>
-[...5 lines deleted...]
-    <t>KBC GRO 0.25 03-27</t>
+    <t>4 102.85</t>
   </si>
   <si>
     <t>BE0390246156</t>
   </si>
   <si>
     <t>KBC GRO 3.625 08-36</t>
   </si>
   <si>
-    <t>3 336.99</t>
+    <t>3 773.97</t>
   </si>
   <si>
     <t>BE0390124874</t>
   </si>
   <si>
     <t>KBC GRO 3.75 03-32</t>
   </si>
   <si>
-    <t>13 150.68</t>
+    <t>14 054.79</t>
   </si>
   <si>
     <t>XS2780025271</t>
   </si>
   <si>
     <t>KONI AH 3.375 03-31</t>
   </si>
   <si>
-    <t>3 106.85</t>
+    <t>3 310.27</t>
   </si>
   <si>
     <t>XS2596537972</t>
   </si>
   <si>
     <t>KONI AH 3.5 04-28</t>
   </si>
   <si>
-    <t>2 991.78</t>
+    <t>3 202.74</t>
   </si>
   <si>
     <t>FR0013384567</t>
   </si>
   <si>
     <t>LA POST 1.45 11-28</t>
   </si>
   <si>
     <t>XS2089229806</t>
   </si>
   <si>
     <t>MERL PR 1.875 12-34</t>
   </si>
   <si>
-    <t>1 047.95</t>
+    <t>1 386.99</t>
   </si>
   <si>
     <t>XS3168718529</t>
   </si>
   <si>
     <t>MERL PR 3.5 09-33</t>
   </si>
   <si>
-    <t>4 573.97</t>
+    <t>5 206.85</t>
   </si>
   <si>
     <t>IT0005678955</t>
   </si>
   <si>
     <t>MONT PA 3.25 02-32</t>
   </si>
   <si>
-    <t>1 014.89</t>
+    <t>1 287.18</t>
   </si>
   <si>
     <t>XS2388449758</t>
   </si>
   <si>
     <t>NATL BA 0.5 09-28</t>
   </si>
   <si>
     <t>XS2528858033</t>
   </si>
   <si>
     <t>NATW GR 4.067 09-28</t>
   </si>
   <si>
-    <t>6 997.47</t>
+    <t>7 978.01</t>
   </si>
   <si>
     <t>NL0013552060</t>
   </si>
   <si>
     <t>NETH GO 0.5 01-40</t>
   </si>
   <si>
     <t>XS3232967318</t>
   </si>
   <si>
     <t>NORD BK 3.25 11-35</t>
   </si>
   <si>
-    <t>3 998.21</t>
+    <t>5 057.98</t>
   </si>
   <si>
     <t>XS3170346368</t>
   </si>
   <si>
     <t>NORD BK 3.5 09-35</t>
   </si>
   <si>
-    <t>7 000.00</t>
+    <t>8 054.79</t>
   </si>
   <si>
     <t>XS2797546624</t>
   </si>
   <si>
     <t>PERM TS 4.25 07-30</t>
   </si>
   <si>
-    <t>3 254.45</t>
+    <t>3 587.47</t>
   </si>
   <si>
     <t>XS2021462440</t>
   </si>
   <si>
     <t>PROL IN 0.875 07-29</t>
   </si>
   <si>
     <t>XS2187529180</t>
   </si>
   <si>
     <t>PROL IN 1.625 06-32</t>
   </si>
   <si>
-    <t>2 966.85</t>
+    <t>3 241.10</t>
   </si>
   <si>
     <t>XS1904690341</t>
   </si>
   <si>
     <t>PROL IN 2.375 11-30</t>
   </si>
   <si>
+    <t>1 037.84</t>
+  </si>
+  <si>
     <t>XS2744299335</t>
   </si>
   <si>
     <t>RED ELE 3.0 01-34</t>
   </si>
   <si>
     <t>XS2552369469</t>
   </si>
   <si>
     <t>RED ELE 4.625 PERP</t>
   </si>
   <si>
-    <t>2 369.52</t>
+    <t>2 648.29</t>
   </si>
   <si>
     <t>XS2838500218</t>
   </si>
   <si>
     <t>REDEIA 3.375 07-32</t>
   </si>
   <si>
-    <t>7 989.04</t>
+    <t>8 802.74</t>
   </si>
   <si>
     <t>FR0014010DR1</t>
   </si>
   <si>
     <t>RENA 3.875 09-30</t>
   </si>
   <si>
-    <t>1 411.99</t>
+    <t>1 645.55</t>
   </si>
   <si>
     <t>FR0014007LP4</t>
   </si>
   <si>
     <t>RTE EDF 0.75 01-34</t>
   </si>
   <si>
     <t>XS3166372568</t>
   </si>
   <si>
     <t>SCOT HY 3.375 11-33</t>
   </si>
   <si>
-    <t>5 701.72</t>
+    <t>6 480.83</t>
   </si>
   <si>
     <t>FR001400U1Q3</t>
   </si>
   <si>
     <t>SG 3.625 11-30</t>
   </si>
   <si>
-    <t>6 187.33</t>
+    <t>7 716.78</t>
   </si>
   <si>
     <t>ES0000012J07</t>
   </si>
   <si>
     <t>SPAI GO 1.0 07-42</t>
   </si>
   <si>
-    <t>3 205.48</t>
+    <t>3 567.12</t>
   </si>
   <si>
     <t>XS3027988263</t>
   </si>
   <si>
     <t>SSE 3.5 03-32</t>
   </si>
   <si>
-    <t>3 217.89</t>
+    <t>3 433.07</t>
   </si>
   <si>
     <t>XS2675685700</t>
   </si>
   <si>
     <t>SSE 4.0 09-31</t>
   </si>
   <si>
-    <t>6 233.42</t>
+    <t>7 101.37</t>
   </si>
   <si>
     <t>XS2532312548</t>
   </si>
   <si>
     <t>STAT AS 2.875 09-29</t>
   </si>
   <si>
-    <t>2 835.62</t>
+    <t>3 251.51</t>
   </si>
   <si>
     <t>XS2723597923</t>
   </si>
   <si>
     <t>STAT AS 3.125 12-26</t>
   </si>
   <si>
     <t>XS2779793061</t>
   </si>
   <si>
     <t>STAT AS 3.75 03-39</t>
   </si>
   <si>
-    <t>4 340.75</t>
+    <t>4 634.59</t>
   </si>
   <si>
     <t>XS2768793676</t>
   </si>
   <si>
     <t>STAT SF 3.375 02-36</t>
   </si>
   <si>
-    <t>4 356.52</t>
-[...10 lines deleted...]
-  <si>
     <t>XS2443749648</t>
   </si>
   <si>
     <t>TELI CO 2.75 06-83</t>
   </si>
   <si>
-    <t>5 085.62</t>
+    <t>5 582.88</t>
   </si>
   <si>
     <t>XS2477935345</t>
   </si>
   <si>
     <t>TENN HO 1.625 11-26</t>
   </si>
   <si>
     <t>XS1241581096</t>
   </si>
   <si>
     <t>TENN HO 1.75 06-27</t>
   </si>
   <si>
-    <t>1 684.79</t>
+    <t>1 832.47</t>
   </si>
   <si>
     <t>XS2549543499</t>
   </si>
   <si>
     <t>TENN HO 4.5 10-34</t>
   </si>
   <si>
-    <t>1 682.88</t>
+    <t>2 035.48</t>
   </si>
   <si>
     <t>XS3128477521</t>
   </si>
   <si>
     <t>TERN RE 3.0 07-31</t>
   </si>
   <si>
-    <t>7 508.22</t>
+    <t>8 321.92</t>
   </si>
   <si>
     <t>XS2655852726</t>
   </si>
   <si>
     <t>TERN RE 3.875 07-33</t>
   </si>
   <si>
-    <t>2 133.90</t>
+    <t>2 367.47</t>
   </si>
   <si>
     <t>XS2357205587</t>
   </si>
   <si>
     <t>TRAS EL 0.375 06-29</t>
   </si>
   <si>
     <t>XS2209023402</t>
   </si>
   <si>
     <t>TRAS EL 0.75 07-32</t>
   </si>
   <si>
-    <t>1 073.84</t>
+    <t>1 191.37</t>
   </si>
   <si>
     <t>XS2360310044</t>
   </si>
   <si>
     <t>UNIC 0.8 07-29</t>
   </si>
   <si>
+    <t>1 060.82</t>
+  </si>
+  <si>
     <t>XS2555420103</t>
   </si>
   <si>
     <t>UNIC 5.85 11-27</t>
   </si>
   <si>
-    <t>2 788.77</t>
+    <t>3 493.97</t>
   </si>
   <si>
     <t>XS2257961818</t>
   </si>
   <si>
     <t>UPM KYM 0.125 11-28</t>
   </si>
   <si>
     <t>XS2320453884</t>
   </si>
   <si>
     <t>UPM KYM 0.5 03-31</t>
   </si>
   <si>
     <t>XS2478685931</t>
   </si>
   <si>
     <t>UPM KYM 2.25 05-29</t>
   </si>
   <si>
-    <t>2 269.73</t>
+    <t>2 459.59</t>
   </si>
   <si>
     <t>XS2009891479</t>
   </si>
   <si>
     <t>VATFAL 0 1/2 06/24/2</t>
   </si>
   <si>
-    <t>1 265.75</t>
+    <t>1 386.30</t>
   </si>
   <si>
     <t>XS2297882644</t>
   </si>
   <si>
     <t>VATT AB 0.125 02-29</t>
   </si>
   <si>
     <t>XS2821745374</t>
   </si>
   <si>
     <t>VERB AG 3.25 05-31</t>
   </si>
   <si>
-    <t>7 185.62</t>
+    <t>7 773.29</t>
   </si>
   <si>
     <t>DE000A3MQS72</t>
   </si>
   <si>
     <t>VONO SE 2.375 03-32</t>
   </si>
   <si>
-    <t>8 380.82</t>
+    <t>8 953.42</t>
   </si>
   <si>
     <t>DE000A30VQB2</t>
   </si>
   <si>
     <t>VONO SE 5.0 11-30</t>
   </si>
   <si>
-    <t>2 164.38</t>
-[...17 lines deleted...]
-    <t>EURO-OAT 0326</t>
+    <t>2 767.12</t>
+  </si>
+  <si>
+    <t>OEM6 Comdty</t>
+  </si>
+  <si>
+    <t>EURO BOBL 0626</t>
+  </si>
+  <si>
+    <t>RXM6 Comdty</t>
+  </si>
+  <si>
+    <t>EURO BUND 0626</t>
+  </si>
+  <si>
+    <t>OATM6 Comdty</t>
+  </si>
+  <si>
+    <t>EURO-OAT 0626</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -1792,267 +1783,267 @@
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
         <v>15272.0</v>
       </c>
       <c r="D2">
-        <v>1511.57</v>
+        <v>1516.06</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>23084724.25</v>
+        <v>23153285.51</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>23084724.25</v>
+        <v>23153285.51</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
-        <v>30208.504</v>
+        <v>30627.189</v>
       </c>
       <c r="D3">
-        <v>99.88</v>
+        <v>100.13</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>3017280.53</v>
+        <v>3066930.62</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>3017280.53</v>
+        <v>3066930.62</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="1">
-        <v>2879.485</v>
+        <v>2887.183</v>
       </c>
       <c r="D4">
-        <v>5022.73</v>
+        <v>5037.49</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
-        <v>14462881.09</v>
+        <v>14544157.91</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
       <c r="H4">
-        <v>14462881.09</v>
+        <v>14544157.91</v>
       </c>
       <c r="I4" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
         <v>13</v>
       </c>
       <c r="B5" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="1">
-        <v>5636.0</v>
+        <v>6611.0</v>
       </c>
       <c r="D5">
-        <v>102.21</v>
+        <v>102.51</v>
       </c>
       <c r="E5" t="s">
         <v>8</v>
       </c>
       <c r="F5">
-        <v>576095.75</v>
+        <v>677743.1</v>
       </c>
       <c r="G5" t="s">
         <v>8</v>
       </c>
       <c r="H5">
-        <v>576095.75</v>
+        <v>677743.1</v>
       </c>
       <c r="I5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" t="s">
         <v>15</v>
       </c>
       <c r="B6" t="s">
         <v>16</v>
       </c>
       <c r="C6" s="1">
         <v>10.0</v>
       </c>
       <c r="D6">
-        <v>101.5</v>
+        <v>101.75</v>
       </c>
       <c r="E6" t="s">
         <v>8</v>
       </c>
       <c r="F6">
-        <v>1015.04</v>
+        <v>1017.51</v>
       </c>
       <c r="G6" t="s">
         <v>8</v>
       </c>
       <c r="H6">
-        <v>1015.04</v>
+        <v>1017.51</v>
       </c>
       <c r="I6" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="7" spans="1:14">
       <c r="A7" t="s">
         <v>17</v>
       </c>
       <c r="B7" t="s">
         <v>18</v>
       </c>
       <c r="C7" s="1">
         <v>1.0</v>
       </c>
       <c r="D7">
-        <v>102.35</v>
+        <v>102.61</v>
       </c>
       <c r="E7" t="s">
         <v>8</v>
       </c>
       <c r="F7">
-        <v>102.35</v>
+        <v>102.61</v>
       </c>
       <c r="G7" t="s">
         <v>8</v>
       </c>
       <c r="H7">
-        <v>102.35</v>
+        <v>102.61</v>
       </c>
       <c r="I7" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="8" spans="1:14">
       <c r="A8" t="s">
         <v>19</v>
       </c>
       <c r="B8" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="1">
         <v>10.0</v>
       </c>
       <c r="D8">
-        <v>101.43</v>
+        <v>101.73</v>
       </c>
       <c r="E8" t="s">
         <v>8</v>
       </c>
       <c r="F8">
-        <v>1014.39</v>
+        <v>1017.39</v>
       </c>
       <c r="G8" t="s">
         <v>8</v>
       </c>
       <c r="H8">
-        <v>1014.39</v>
+        <v>1017.39</v>
       </c>
       <c r="I8" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P156"/>
+  <dimension ref="A1:P155"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O156" sqref="O156"/>
+      <selection activeCell="O155" sqref="O155"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>21</v>
       </c>
       <c r="B1" t="s">
         <v>22</v>
       </c>
       <c r="C1" t="s">
         <v>23</v>
       </c>
       <c r="D1" t="s">
         <v>24</v>
       </c>
       <c r="E1" t="s">
         <v>25</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>26</v>
@@ -2071,7789 +2062,7739 @@
       </c>
       <c r="L1" t="s">
         <v>31</v>
       </c>
       <c r="M1" t="s">
         <v>32</v>
       </c>
       <c r="N1" t="s">
         <v>33</v>
       </c>
       <c r="O1" t="s">
         <v>34</v>
       </c>
       <c r="P1" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>36</v>
       </c>
       <c r="B2" t="s">
         <v>37</v>
       </c>
       <c r="C2" s="1">
-        <v>1699.0</v>
+        <v>1676.0</v>
       </c>
       <c r="D2" s="1">
-        <v>1068.84</v>
+        <v>1070.33</v>
       </c>
       <c r="E2" s="1">
-        <v>1067.73810477</v>
+        <v>1068.08658115</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
         <v>1.0</v>
       </c>
       <c r="H2" s="1">
-        <v>1814087.04</v>
+        <v>1790113.11</v>
       </c>
       <c r="I2" s="1">
-        <v>1872.12</v>
+        <v>3759.97</v>
       </c>
       <c r="J2" s="1">
-        <v>0.10319901739665</v>
+        <v>0.21004091747029</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>1815959.16</v>
+        <v>1793873.08</v>
       </c>
       <c r="N2" s="1">
-        <v>1815959.16</v>
+        <v>1793873.08</v>
       </c>
       <c r="O2" s="1">
-        <v>4.41</v>
+        <v>4.33</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>38</v>
       </c>
       <c r="B3" t="s">
         <v>39</v>
       </c>
       <c r="C3" s="1">
         <v>140000.0</v>
       </c>
       <c r="D3" s="1">
-        <v>100.01539083</v>
+        <v>100.00726643</v>
       </c>
       <c r="E3" s="1">
         <v>101.385614</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
         <v>1.0</v>
       </c>
       <c r="H3" s="1">
         <v>141939.86</v>
       </c>
       <c r="I3" s="1">
-        <v>383.06</v>
+        <v>582.64</v>
       </c>
       <c r="J3" s="1">
-        <v>0.26987486108553</v>
+        <v>0.41048370767732</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3" t="s">
         <v>40</v>
       </c>
       <c r="M3" s="1">
-        <v>140021.55</v>
+        <v>140010.17</v>
       </c>
       <c r="N3" s="1">
-        <v>142322.92</v>
+        <v>142522.5</v>
       </c>
       <c r="O3" s="1">
-        <v>0.35</v>
+        <v>0.34</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>41</v>
       </c>
       <c r="B4" t="s">
         <v>42</v>
       </c>
       <c r="C4" s="1">
         <v>254000.0</v>
       </c>
       <c r="D4" s="1">
-        <v>99.74021851</v>
+        <v>100.00405238</v>
       </c>
       <c r="E4" s="1">
         <v>99.533614</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
         <v>1.0</v>
       </c>
       <c r="H4" s="1">
         <v>252815.38</v>
       </c>
       <c r="I4" s="1">
-        <v>2288.86</v>
+        <v>3456.56</v>
       </c>
       <c r="J4" s="1">
-        <v>0.90534840087656</v>
+        <v>1.3672269463986</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4" t="s">
         <v>43</v>
       </c>
       <c r="M4" s="1">
-        <v>253340.16</v>
+        <v>254010.3</v>
       </c>
       <c r="N4" s="1">
-        <v>255104.24</v>
+        <v>256271.94</v>
       </c>
       <c r="O4" s="1">
         <v>0.62</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>44</v>
       </c>
       <c r="B5" t="s">
         <v>45</v>
       </c>
       <c r="C5" s="1">
         <v>164000.0</v>
       </c>
       <c r="D5" s="1">
-        <v>99.59222662</v>
+        <v>99.91512965</v>
       </c>
       <c r="E5" s="1">
         <v>99.08</v>
       </c>
       <c r="F5" t="s">
         <v>8</v>
       </c>
       <c r="G5">
         <v>1.0</v>
       </c>
       <c r="H5" s="1">
         <v>162491.2</v>
       </c>
       <c r="I5" s="1">
-        <v>1019.22</v>
+        <v>1907.11</v>
       </c>
       <c r="J5" s="1">
-        <v>0.62724627549061</v>
+        <v>1.1736697125752</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
-        <v>179.16</v>
+        <v>537.49</v>
       </c>
       <c r="M5" s="1">
-        <v>163331.26</v>
+        <v>163860.82</v>
       </c>
       <c r="N5" s="1">
-        <v>163510.42</v>
+        <v>164398.31</v>
       </c>
       <c r="O5" s="1">
         <v>0.4</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>46</v>
       </c>
       <c r="B6" t="s">
         <v>47</v>
       </c>
       <c r="C6" s="1">
         <v>130000.0</v>
       </c>
       <c r="D6" s="1">
-        <v>105.62283656</v>
+        <v>105.80244686</v>
       </c>
       <c r="E6" s="1">
         <v>110.550762</v>
       </c>
       <c r="F6" t="s">
         <v>8</v>
       </c>
       <c r="G6">
         <v>1.0</v>
       </c>
       <c r="H6" s="1">
         <v>143715.99</v>
       </c>
       <c r="I6" s="1">
-        <v>-6297.23</v>
+        <v>-5720.93</v>
       </c>
       <c r="J6" s="1">
-        <v>-4.3817184156057</v>
+        <v>-3.9807191948509</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6">
-        <v>109.08</v>
+        <v>451.88</v>
       </c>
       <c r="M6" s="1">
-        <v>137309.68</v>
+        <v>137543.18</v>
       </c>
       <c r="N6" s="1">
-        <v>137418.76</v>
+        <v>137995.06</v>
       </c>
       <c r="O6" s="1">
         <v>0.33</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>48</v>
       </c>
       <c r="B7" t="s">
         <v>49</v>
       </c>
       <c r="C7" s="1">
         <v>130000.0</v>
       </c>
       <c r="D7" s="1">
-        <v>106.12313841</v>
+        <v>106.19045067</v>
       </c>
       <c r="E7" s="1">
         <v>108.857546</v>
       </c>
       <c r="F7" t="s">
         <v>8</v>
       </c>
       <c r="G7">
         <v>1.0</v>
       </c>
       <c r="H7" s="1">
         <v>141514.81</v>
       </c>
       <c r="I7" s="1">
-        <v>-1246.78</v>
+        <v>-806.68</v>
       </c>
       <c r="J7" s="1">
-        <v>-0.88102439596251</v>
+        <v>-0.57003221076296</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7" t="s">
         <v>50</v>
       </c>
       <c r="M7" s="1">
-        <v>137960.08</v>
+        <v>138047.58</v>
       </c>
       <c r="N7" s="1">
-        <v>140268.03</v>
+        <v>140708.13</v>
       </c>
       <c r="O7" s="1">
         <v>0.34</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>51</v>
       </c>
       <c r="B8" t="s">
         <v>52</v>
       </c>
       <c r="C8" s="1">
         <v>400000.0</v>
       </c>
       <c r="D8" s="1">
-        <v>98.58136791</v>
+        <v>98.48728208</v>
       </c>
       <c r="E8" s="1">
         <v>99.351798</v>
       </c>
       <c r="F8" t="s">
         <v>8</v>
       </c>
       <c r="G8">
         <v>1.0</v>
       </c>
       <c r="H8" s="1">
         <v>397407.19</v>
       </c>
       <c r="I8" s="1">
-        <v>5268.97</v>
+        <v>5615.91</v>
       </c>
       <c r="J8" s="1">
-        <v>1.3258366060262</v>
+        <v>1.4131374925552</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8" t="s">
         <v>53</v>
       </c>
       <c r="M8" s="1">
-        <v>394325.48</v>
+        <v>393949.13</v>
       </c>
       <c r="N8" s="1">
-        <v>402676.16</v>
+        <v>403023.1</v>
       </c>
       <c r="O8" s="1">
-        <v>0.98</v>
+        <v>0.97</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
         <v>54</v>
       </c>
       <c r="B9" t="s">
         <v>55</v>
       </c>
       <c r="C9" s="1">
         <v>300000.0</v>
       </c>
       <c r="D9" s="1">
-        <v>99.03628765</v>
+        <v>99.20454421</v>
       </c>
       <c r="E9" s="1">
         <v>99.503</v>
       </c>
       <c r="F9" t="s">
         <v>8</v>
       </c>
       <c r="G9">
         <v>1.0</v>
       </c>
       <c r="H9" s="1">
         <v>298509.0</v>
       </c>
       <c r="I9" s="1">
-        <v>2076.58</v>
+        <v>3123.81</v>
       </c>
       <c r="J9" s="1">
-        <v>0.69565071739881</v>
+        <v>1.0464709606746</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9" t="s">
         <v>56</v>
       </c>
       <c r="M9" s="1">
-        <v>297108.87</v>
+        <v>297613.63</v>
       </c>
       <c r="N9" s="1">
-        <v>300585.58</v>
+        <v>301632.81</v>
       </c>
       <c r="O9" s="1">
         <v>0.73</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
         <v>57</v>
       </c>
       <c r="B10" t="s">
         <v>58</v>
       </c>
       <c r="C10" s="1">
         <v>100000.0</v>
       </c>
       <c r="D10" s="1">
-        <v>104.79941786</v>
+        <v>104.54277234</v>
       </c>
       <c r="E10" s="1">
         <v>108.76173</v>
       </c>
       <c r="F10" t="s">
         <v>8</v>
       </c>
       <c r="G10">
         <v>1.0</v>
       </c>
       <c r="H10" s="1">
         <v>108761.73</v>
       </c>
       <c r="I10" s="1">
-        <v>159.61</v>
+        <v>-4090.88</v>
       </c>
       <c r="J10" s="1">
-        <v>0.146751987119</v>
+        <v>-3.761323031548</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
-      <c r="L10" t="s">
-        <v>59</v>
+      <c r="L10">
+        <v>128.08</v>
       </c>
       <c r="M10" s="1">
-        <v>104799.42</v>
+        <v>104542.77</v>
       </c>
       <c r="N10" s="1">
-        <v>108921.34</v>
+        <v>104670.85</v>
       </c>
       <c r="O10" s="1">
-        <v>0.26</v>
+        <v>0.25</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
+        <v>59</v>
+      </c>
+      <c r="B11" t="s">
         <v>60</v>
-      </c>
-[...1 lines deleted...]
-        <v>61</v>
       </c>
       <c r="C11" s="1">
         <v>100000.0</v>
       </c>
       <c r="D11" s="1">
-        <v>99.82233755</v>
+        <v>99.79228214</v>
       </c>
       <c r="E11" s="1">
         <v>99.684</v>
       </c>
       <c r="F11" t="s">
         <v>8</v>
       </c>
       <c r="G11">
         <v>1.0</v>
       </c>
       <c r="H11" s="1">
         <v>99684.0</v>
       </c>
       <c r="I11" s="1">
-        <v>2056.15</v>
+        <v>2176.78</v>
       </c>
       <c r="J11" s="1">
-        <v>2.0626680309779</v>
+        <v>2.1836804301593</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="M11" s="1">
-        <v>99822.34</v>
+        <v>99792.29</v>
       </c>
       <c r="N11" s="1">
-        <v>101740.15</v>
+        <v>101860.78</v>
       </c>
       <c r="O11" s="1">
         <v>0.25</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
+        <v>62</v>
+      </c>
+      <c r="B12" t="s">
         <v>63</v>
-      </c>
-[...1 lines deleted...]
-        <v>64</v>
       </c>
       <c r="C12" s="1">
         <v>967000.0</v>
       </c>
       <c r="D12" s="1">
-        <v>99.81456281</v>
+        <v>99.63042157</v>
       </c>
       <c r="E12" s="1">
         <v>99.750909</v>
       </c>
       <c r="F12" t="s">
         <v>8</v>
       </c>
       <c r="G12">
         <v>1.0</v>
       </c>
       <c r="H12" s="1">
         <v>964591.29</v>
       </c>
       <c r="I12" s="1">
-        <v>7569.98</v>
+        <v>7975.02</v>
       </c>
       <c r="J12" s="1">
-        <v>0.78478626942609</v>
+        <v>0.8267771109565</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="M12" s="1">
-        <v>965206.82</v>
+        <v>963426.17</v>
       </c>
       <c r="N12" s="1">
-        <v>972161.27</v>
+        <v>972566.31</v>
       </c>
       <c r="O12" s="1">
-        <v>2.36</v>
+        <v>2.35</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
+        <v>65</v>
+      </c>
+      <c r="B13" t="s">
         <v>66</v>
-      </c>
-[...1 lines deleted...]
-        <v>67</v>
       </c>
       <c r="C13" s="1">
         <v>440000.0</v>
       </c>
       <c r="D13" s="1">
-        <v>99.37120609</v>
+        <v>99.47049731</v>
       </c>
       <c r="E13" s="1">
         <v>99.817586</v>
       </c>
       <c r="F13" t="s">
         <v>8</v>
       </c>
       <c r="G13">
         <v>1.0</v>
       </c>
       <c r="H13" s="1">
         <v>439197.38</v>
       </c>
       <c r="I13" s="1">
-        <v>1916.06</v>
+        <v>3181.71</v>
       </c>
       <c r="J13" s="1">
-        <v>0.43626398682069</v>
+        <v>0.72443738166198</v>
       </c>
       <c r="K13">
         <v>0.0</v>
       </c>
       <c r="L13" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="M13" s="1">
-        <v>437233.3</v>
+        <v>437670.19</v>
       </c>
       <c r="N13" s="1">
-        <v>441113.44</v>
+        <v>442379.09</v>
       </c>
       <c r="O13" s="1">
         <v>1.07</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
+        <v>68</v>
+      </c>
+      <c r="B14" t="s">
         <v>69</v>
-      </c>
-[...1 lines deleted...]
-        <v>70</v>
       </c>
       <c r="C14" s="1">
         <v>100000.0</v>
       </c>
       <c r="D14" s="1">
-        <v>98.6272485</v>
+        <v>98.72150805</v>
       </c>
       <c r="E14" s="1">
         <v>95.89134</v>
       </c>
       <c r="F14" t="s">
         <v>8</v>
       </c>
       <c r="G14">
         <v>1.0</v>
       </c>
       <c r="H14" s="1">
         <v>95891.34</v>
       </c>
       <c r="I14" s="1">
-        <v>2776.66</v>
+        <v>2878.46</v>
       </c>
       <c r="J14" s="1">
-        <v>2.8956316597515</v>
+        <v>3.0017934883379</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
       <c r="L14">
-        <v>40.75</v>
+        <v>48.29</v>
       </c>
       <c r="M14" s="1">
-        <v>98627.25</v>
+        <v>98721.51</v>
       </c>
       <c r="N14" s="1">
-        <v>98668.0</v>
+        <v>98769.8</v>
       </c>
       <c r="O14" s="1">
         <v>0.24</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
+        <v>70</v>
+      </c>
+      <c r="B15" t="s">
         <v>71</v>
-      </c>
-[...1 lines deleted...]
-        <v>72</v>
       </c>
       <c r="C15" s="1">
         <v>300000.0</v>
       </c>
       <c r="D15" s="1">
-        <v>99.30819049</v>
+        <v>99.64254684</v>
       </c>
       <c r="E15" s="1">
         <v>98.691</v>
       </c>
       <c r="F15" t="s">
         <v>8</v>
       </c>
       <c r="G15">
         <v>1.0</v>
       </c>
       <c r="H15" s="1">
         <v>296073.0</v>
       </c>
       <c r="I15" s="1">
-        <v>6281.71</v>
+        <v>7917.65</v>
       </c>
       <c r="J15" s="1">
-        <v>2.1216760731306</v>
+        <v>2.6742222357324</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="M15" s="1">
-        <v>297924.57</v>
+        <v>298927.64</v>
       </c>
       <c r="N15" s="1">
-        <v>302354.71</v>
+        <v>303990.65</v>
       </c>
       <c r="O15" s="1">
         <v>0.73</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
+        <v>73</v>
+      </c>
+      <c r="B16" t="s">
         <v>74</v>
-      </c>
-[...1 lines deleted...]
-        <v>75</v>
       </c>
       <c r="C16" s="1">
         <v>200000.0</v>
       </c>
       <c r="D16" s="1">
-        <v>98.75971495</v>
+        <v>99.25603336</v>
       </c>
       <c r="E16" s="1">
         <v>99.830165</v>
       </c>
       <c r="F16" t="s">
         <v>8</v>
       </c>
       <c r="G16">
         <v>1.0</v>
       </c>
       <c r="H16" s="1">
         <v>199660.33</v>
       </c>
       <c r="I16" s="1">
-        <v>-180.63</v>
+        <v>1218.86</v>
       </c>
       <c r="J16" s="1">
-        <v>-0.090468647427358</v>
+        <v>0.61046678626646</v>
       </c>
       <c r="K16">
         <v>0.0</v>
       </c>
       <c r="L16" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="M16" s="1">
-        <v>197519.43</v>
+        <v>198512.07</v>
       </c>
       <c r="N16" s="1">
-        <v>199479.7</v>
+        <v>200879.19</v>
       </c>
       <c r="O16" s="1">
         <v>0.48</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
+        <v>76</v>
+      </c>
+      <c r="B17" t="s">
         <v>77</v>
-      </c>
-[...1 lines deleted...]
-        <v>78</v>
       </c>
       <c r="C17" s="1">
         <v>270000.0</v>
       </c>
       <c r="D17" s="1">
-        <v>102.54549131</v>
+        <v>101.87602109</v>
       </c>
       <c r="E17" s="1">
         <v>103.373974</v>
       </c>
       <c r="F17" t="s">
         <v>8</v>
       </c>
       <c r="G17">
         <v>1.0</v>
       </c>
       <c r="H17" s="1">
         <v>279109.73</v>
       </c>
       <c r="I17" s="1">
-        <v>-628.0</v>
+        <v>-1845.64</v>
       </c>
       <c r="J17" s="1">
-        <v>-0.2250011133614</v>
+        <v>-0.66125964150372</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17" t="s">
-        <v>79</v>
+        <v>78</v>
       </c>
       <c r="M17" s="1">
-        <v>276872.83</v>
+        <v>275065.25</v>
       </c>
       <c r="N17" s="1">
-        <v>278481.73</v>
+        <v>277264.09</v>
       </c>
       <c r="O17" s="1">
-        <v>0.68</v>
+        <v>0.67</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
+        <v>79</v>
+      </c>
+      <c r="B18" t="s">
         <v>80</v>
-      </c>
-[...1 lines deleted...]
-        <v>81</v>
       </c>
       <c r="C18" s="1">
         <v>135000.0</v>
       </c>
       <c r="D18" s="1">
-        <v>101.90639536</v>
+        <v>101.55866266</v>
       </c>
       <c r="E18" s="1">
         <v>104.823259</v>
       </c>
       <c r="F18" t="s">
         <v>8</v>
       </c>
       <c r="G18">
         <v>1.0</v>
       </c>
       <c r="H18" s="1">
         <v>141511.4</v>
       </c>
       <c r="I18" s="1">
-        <v>-3628.89</v>
+        <v>-3836.97</v>
       </c>
       <c r="J18" s="1">
-        <v>-2.5643799722143</v>
+        <v>-2.7114211293224</v>
       </c>
       <c r="K18">
         <v>0.0</v>
       </c>
       <c r="L18">
-        <v>308.88</v>
+        <v>570.24</v>
       </c>
       <c r="M18" s="1">
-        <v>137573.63</v>
+        <v>137104.19</v>
       </c>
       <c r="N18" s="1">
-        <v>137882.51</v>
+        <v>137674.43</v>
       </c>
       <c r="O18" s="1">
-        <v>0.34</v>
+        <v>0.33</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
+        <v>81</v>
+      </c>
+      <c r="B19" t="s">
         <v>82</v>
-      </c>
-[...1 lines deleted...]
-        <v>83</v>
       </c>
       <c r="C19" s="1">
         <v>100000.0</v>
       </c>
       <c r="D19" s="1">
-        <v>101.50656492</v>
+        <v>101.13579048</v>
       </c>
       <c r="E19" s="1">
         <v>104.07483</v>
       </c>
       <c r="F19" t="s">
         <v>8</v>
       </c>
       <c r="G19">
         <v>1.0</v>
       </c>
       <c r="H19" s="1">
         <v>104074.83</v>
       </c>
       <c r="I19" s="1">
-        <v>-2315.6</v>
+        <v>-2472.58</v>
       </c>
       <c r="J19" s="1">
-        <v>-2.2249375761651</v>
+        <v>-2.3757713560522</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
       <c r="L19">
-        <v>252.66</v>
+        <v>466.45</v>
       </c>
       <c r="M19" s="1">
-        <v>101506.57</v>
+        <v>101135.8</v>
       </c>
       <c r="N19" s="1">
-        <v>101759.23</v>
+        <v>101602.25</v>
       </c>
       <c r="O19" s="1">
         <v>0.25</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
+        <v>83</v>
+      </c>
+      <c r="B20" t="s">
         <v>84</v>
       </c>
-      <c r="B20" t="s">
+      <c r="C20" s="1">
+        <v>620000.0</v>
+      </c>
+      <c r="D20" s="1">
+        <v>89.88774772</v>
+      </c>
+      <c r="E20" s="1">
+        <v>89.084213</v>
+      </c>
+      <c r="F20" t="s">
+        <v>8</v>
+      </c>
+      <c r="G20">
+        <v>1.0</v>
+      </c>
+      <c r="H20" s="1">
+        <v>552322.12</v>
+      </c>
+      <c r="I20" s="1">
+        <v>8438.63</v>
+      </c>
+      <c r="J20" s="1">
+        <v>1.5278457433499</v>
+      </c>
+      <c r="K20">
+        <v>0.0</v>
+      </c>
+      <c r="L20" t="s">
         <v>85</v>
       </c>
-      <c r="C20" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M20" s="1">
-        <v>378216.78</v>
+        <v>557304.04</v>
       </c>
       <c r="N20" s="1">
-        <v>380210.34</v>
+        <v>560760.75</v>
       </c>
       <c r="O20" s="1">
-        <v>0.92</v>
+        <v>1.35</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
+        <v>86</v>
+      </c>
+      <c r="B21" t="s">
         <v>87</v>
-      </c>
-[...1 lines deleted...]
-        <v>88</v>
       </c>
       <c r="C21" s="1">
         <v>200000.0</v>
       </c>
       <c r="D21" s="1">
-        <v>99.95094934</v>
+        <v>100.12141217</v>
       </c>
       <c r="E21" s="1">
         <v>99.783035</v>
       </c>
       <c r="F21" t="s">
         <v>8</v>
       </c>
       <c r="G21">
         <v>1.0</v>
       </c>
       <c r="H21" s="1">
         <v>199566.07</v>
       </c>
       <c r="I21" s="1">
-        <v>697.47</v>
+        <v>1400.04</v>
       </c>
       <c r="J21" s="1">
-        <v>0.34949327809081</v>
+        <v>0.70154210081904</v>
       </c>
       <c r="K21">
         <v>0.0</v>
       </c>
       <c r="L21">
-        <v>361.64</v>
+        <v>723.29</v>
       </c>
       <c r="M21" s="1">
-        <v>199901.9</v>
+        <v>200242.82</v>
       </c>
       <c r="N21" s="1">
-        <v>200263.54</v>
+        <v>200966.11</v>
       </c>
       <c r="O21" s="1">
-        <v>0.49</v>
+        <v>0.48</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
+        <v>88</v>
+      </c>
+      <c r="B22" t="s">
         <v>89</v>
-      </c>
-[...1 lines deleted...]
-        <v>90</v>
       </c>
       <c r="C22" s="1">
         <v>160000.0</v>
       </c>
       <c r="D22" s="1">
-        <v>99.64305932</v>
+        <v>99.63747131</v>
       </c>
       <c r="E22" s="1">
         <v>99.799</v>
       </c>
       <c r="F22" t="s">
         <v>8</v>
       </c>
       <c r="G22">
         <v>1.0</v>
       </c>
       <c r="H22" s="1">
         <v>159678.4</v>
       </c>
       <c r="I22" s="1">
-        <v>1257.34</v>
+        <v>1549.77</v>
       </c>
       <c r="J22" s="1">
-        <v>0.78742021463141</v>
+        <v>0.97055706971012</v>
       </c>
       <c r="K22">
         <v>0.0</v>
       </c>
       <c r="L22" t="s">
-        <v>91</v>
+        <v>90</v>
       </c>
       <c r="M22" s="1">
-        <v>159428.89</v>
+        <v>159419.95</v>
       </c>
       <c r="N22" s="1">
-        <v>160935.74</v>
+        <v>161228.17</v>
       </c>
       <c r="O22" s="1">
         <v>0.39</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
+        <v>91</v>
+      </c>
+      <c r="B23" t="s">
         <v>92</v>
-      </c>
-[...1 lines deleted...]
-        <v>93</v>
       </c>
       <c r="C23" s="1">
         <v>200000.0</v>
       </c>
       <c r="D23" s="1">
-        <v>95.46999443</v>
+        <v>95.15055359</v>
       </c>
       <c r="E23" s="1">
         <v>96.246745</v>
       </c>
       <c r="F23" t="s">
         <v>8</v>
       </c>
       <c r="G23">
         <v>1.0</v>
       </c>
       <c r="H23" s="1">
         <v>192493.49</v>
       </c>
       <c r="I23" s="1">
-        <v>-762.41</v>
+        <v>-1325.94</v>
       </c>
       <c r="J23" s="1">
-        <v>-0.39607053724258</v>
+        <v>-0.68882329475142</v>
       </c>
       <c r="K23">
         <v>0.0</v>
       </c>
       <c r="L23">
-        <v>791.1</v>
+        <v>866.44</v>
       </c>
       <c r="M23" s="1">
-        <v>190939.98</v>
+        <v>190301.11</v>
       </c>
       <c r="N23" s="1">
-        <v>191731.08</v>
+        <v>191167.55</v>
       </c>
       <c r="O23" s="1">
-        <v>0.47</v>
+        <v>0.46</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
+        <v>93</v>
+      </c>
+      <c r="B24" t="s">
         <v>94</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
       <c r="C24" s="1">
         <v>100000.0</v>
       </c>
       <c r="D24" s="1">
-        <v>98.37235825</v>
+        <v>98.35352284</v>
       </c>
       <c r="E24" s="1">
         <v>96.98237</v>
       </c>
       <c r="F24" t="s">
         <v>8</v>
       </c>
       <c r="G24">
         <v>1.0</v>
       </c>
       <c r="H24" s="1">
         <v>96982.37</v>
       </c>
       <c r="I24" s="1">
-        <v>2105.06</v>
+        <v>2154.03</v>
       </c>
       <c r="J24" s="1">
-        <v>2.1705594532285</v>
+        <v>2.2210531666735</v>
       </c>
       <c r="K24">
         <v>0.0</v>
       </c>
       <c r="L24">
-        <v>715.07</v>
+        <v>782.88</v>
       </c>
       <c r="M24" s="1">
-        <v>98372.36</v>
+        <v>98353.52</v>
       </c>
       <c r="N24" s="1">
-        <v>99087.43</v>
+        <v>99136.4</v>
       </c>
       <c r="O24" s="1">
         <v>0.24</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
+        <v>95</v>
+      </c>
+      <c r="B25" t="s">
         <v>96</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
       <c r="C25" s="1">
         <v>300000.0</v>
       </c>
       <c r="D25" s="1">
-        <v>98.78195951</v>
+        <v>98.87667588</v>
       </c>
       <c r="E25" s="1">
         <v>96.18004</v>
       </c>
       <c r="F25" t="s">
         <v>8</v>
       </c>
       <c r="G25">
         <v>1.0</v>
       </c>
       <c r="H25" s="1">
         <v>288540.12</v>
       </c>
       <c r="I25" s="1">
-        <v>8123.84</v>
+        <v>8462.24</v>
       </c>
       <c r="J25" s="1">
-        <v>2.8154975467536</v>
+        <v>2.9327775977913</v>
       </c>
       <c r="K25">
         <v>0.0</v>
       </c>
       <c r="L25">
-        <v>318.08</v>
+        <v>372.33</v>
       </c>
       <c r="M25" s="1">
-        <v>296345.88</v>
+        <v>296630.03</v>
       </c>
       <c r="N25" s="1">
-        <v>296663.96</v>
+        <v>297002.36</v>
       </c>
       <c r="O25" s="1">
         <v>0.72</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
+        <v>97</v>
+      </c>
+      <c r="B26" t="s">
         <v>98</v>
-      </c>
-[...1 lines deleted...]
-        <v>99</v>
       </c>
       <c r="C26" s="1">
         <v>300000.0</v>
       </c>
       <c r="D26" s="1">
-        <v>102.44074164</v>
+        <v>102.20673259</v>
       </c>
       <c r="E26" s="1">
         <v>104.945653</v>
       </c>
       <c r="F26" t="s">
         <v>8</v>
       </c>
       <c r="G26">
         <v>1.0</v>
       </c>
       <c r="H26" s="1">
         <v>314836.96</v>
       </c>
       <c r="I26" s="1">
-        <v>1086.63</v>
+        <v>1017.48</v>
       </c>
       <c r="J26" s="1">
-        <v>0.34514054512532</v>
+        <v>0.32317679601531</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26" t="s">
-        <v>100</v>
+        <v>99</v>
       </c>
       <c r="M26" s="1">
-        <v>307322.22</v>
+        <v>306620.19</v>
       </c>
       <c r="N26" s="1">
-        <v>315923.59</v>
+        <v>315854.44</v>
       </c>
       <c r="O26" s="1">
-        <v>0.77</v>
+        <v>0.76</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
+        <v>100</v>
+      </c>
+      <c r="B27" t="s">
         <v>101</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
       <c r="C27" s="1">
         <v>100000.0</v>
       </c>
       <c r="D27" s="1">
-        <v>96.24173498</v>
+        <v>96.29575695</v>
       </c>
       <c r="E27" s="1">
         <v>92.84792</v>
       </c>
       <c r="F27" t="s">
         <v>8</v>
       </c>
       <c r="G27">
         <v>1.0</v>
       </c>
       <c r="H27" s="1">
         <v>92847.92</v>
       </c>
       <c r="I27" s="1">
-        <v>3428.06</v>
+        <v>3488.11</v>
       </c>
       <c r="J27" s="1">
-        <v>3.6921236361568</v>
+        <v>3.7567992907111</v>
       </c>
       <c r="K27">
         <v>0.0</v>
       </c>
       <c r="L27">
-        <v>34.25</v>
+        <v>40.27</v>
       </c>
       <c r="M27" s="1">
-        <v>96241.73</v>
+        <v>96295.76</v>
       </c>
       <c r="N27" s="1">
-        <v>96275.98</v>
+        <v>96336.03</v>
       </c>
       <c r="O27" s="1">
         <v>0.23</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
+        <v>102</v>
+      </c>
+      <c r="B28" t="s">
         <v>103</v>
-      </c>
-[...1 lines deleted...]
-        <v>104</v>
       </c>
       <c r="C28" s="1">
         <v>200000.0</v>
       </c>
       <c r="D28" s="1">
-        <v>94.87762684</v>
+        <v>94.88200246</v>
       </c>
       <c r="E28" s="1">
         <v>91.485975</v>
       </c>
       <c r="F28" t="s">
         <v>8</v>
       </c>
       <c r="G28">
         <v>1.0</v>
       </c>
       <c r="H28" s="1">
         <v>182971.95</v>
       </c>
       <c r="I28" s="1">
-        <v>7092.89</v>
+        <v>7131.78</v>
       </c>
       <c r="J28" s="1">
-        <v>3.8764903582216</v>
+        <v>3.8977449822227</v>
       </c>
       <c r="K28">
         <v>0.0</v>
       </c>
       <c r="L28">
-        <v>309.59</v>
+        <v>339.73</v>
       </c>
       <c r="M28" s="1">
-        <v>189755.25</v>
+        <v>189764.0</v>
       </c>
       <c r="N28" s="1">
-        <v>190064.84</v>
+        <v>190103.73</v>
       </c>
       <c r="O28" s="1">
         <v>0.46</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
+        <v>104</v>
+      </c>
+      <c r="B29" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
       <c r="C29" s="1">
         <v>400000.0</v>
       </c>
       <c r="D29" s="1">
-        <v>101.52486971</v>
+        <v>101.47558276</v>
       </c>
       <c r="E29" s="1">
         <v>103.254563</v>
       </c>
       <c r="F29" t="s">
         <v>8</v>
       </c>
       <c r="G29">
         <v>1.0</v>
       </c>
       <c r="H29" s="1">
         <v>413018.25</v>
       </c>
       <c r="I29" s="1">
-        <v>3475.75</v>
+        <v>4122.44</v>
       </c>
       <c r="J29" s="1">
-        <v>0.84154876933404</v>
+        <v>0.99812538550052</v>
       </c>
       <c r="K29">
         <v>0.0</v>
       </c>
       <c r="L29" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
       <c r="M29" s="1">
-        <v>406099.48</v>
+        <v>405902.33</v>
       </c>
       <c r="N29" s="1">
-        <v>416494.0</v>
+        <v>417140.69</v>
       </c>
       <c r="O29" s="1">
         <v>1.01</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
+        <v>107</v>
+      </c>
+      <c r="B30" t="s">
         <v>108</v>
-      </c>
-[...1 lines deleted...]
-        <v>109</v>
       </c>
       <c r="C30" s="1">
         <v>600000.0</v>
       </c>
       <c r="D30" s="1">
-        <v>99.52419819</v>
+        <v>99.68509695</v>
       </c>
       <c r="E30" s="1">
         <v>99.566103</v>
       </c>
       <c r="F30" t="s">
         <v>8</v>
       </c>
       <c r="G30">
         <v>1.0</v>
       </c>
       <c r="H30" s="1">
         <v>597396.62</v>
       </c>
       <c r="I30" s="1">
-        <v>8680.76</v>
+        <v>10866.7</v>
       </c>
       <c r="J30" s="1">
-        <v>1.4530982783264</v>
+        <v>1.8190092873308</v>
       </c>
       <c r="K30">
         <v>0.0</v>
       </c>
       <c r="L30" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="M30" s="1">
-        <v>597145.19</v>
+        <v>598110.58</v>
       </c>
       <c r="N30" s="1">
-        <v>606077.38</v>
+        <v>608263.32</v>
       </c>
       <c r="O30" s="1">
         <v>1.47</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
+        <v>110</v>
+      </c>
+      <c r="B31" t="s">
         <v>111</v>
-      </c>
-[...1 lines deleted...]
-        <v>112</v>
       </c>
       <c r="C31" s="1">
         <v>400000.0</v>
       </c>
       <c r="D31" s="1">
-        <v>99.5736386</v>
+        <v>99.63606767</v>
       </c>
       <c r="E31" s="1">
         <v>98.199808</v>
       </c>
       <c r="F31" t="s">
         <v>8</v>
       </c>
       <c r="G31">
         <v>1.0</v>
       </c>
       <c r="H31" s="1">
         <v>392799.23</v>
       </c>
       <c r="I31" s="1">
-        <v>8059.71</v>
+        <v>8550.52</v>
       </c>
       <c r="J31" s="1">
-        <v>2.0518650202038</v>
+        <v>2.176816894473</v>
       </c>
       <c r="K31">
         <v>0.0</v>
       </c>
       <c r="L31" t="s">
-        <v>113</v>
+        <v>112</v>
       </c>
       <c r="M31" s="1">
-        <v>398294.56</v>
+        <v>398544.27</v>
       </c>
       <c r="N31" s="1">
-        <v>400858.94</v>
+        <v>401349.75</v>
       </c>
       <c r="O31" s="1">
         <v>0.97</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
+        <v>113</v>
+      </c>
+      <c r="B32" t="s">
         <v>114</v>
-      </c>
-[...1 lines deleted...]
-        <v>115</v>
       </c>
       <c r="C32" s="1">
         <v>100000.0</v>
       </c>
       <c r="D32" s="1">
-        <v>97.40586176</v>
+        <v>97.47333496</v>
       </c>
       <c r="E32" s="1">
         <v>96.0814</v>
       </c>
       <c r="F32" t="s">
         <v>8</v>
       </c>
       <c r="G32">
         <v>1.0</v>
       </c>
       <c r="H32" s="1">
         <v>96081.4</v>
       </c>
       <c r="I32" s="1">
-        <v>1578.23</v>
+        <v>1668.3</v>
       </c>
       <c r="J32" s="1">
-        <v>1.6425967981316</v>
+        <v>1.7363402281815</v>
       </c>
       <c r="K32">
         <v>0.0</v>
       </c>
       <c r="L32">
-        <v>253.77</v>
+        <v>276.37</v>
       </c>
       <c r="M32" s="1">
-        <v>97405.86</v>
+        <v>97473.33</v>
       </c>
       <c r="N32" s="1">
-        <v>97659.63</v>
+        <v>97749.7</v>
       </c>
       <c r="O32" s="1">
         <v>0.24</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
+        <v>115</v>
+      </c>
+      <c r="B33" t="s">
         <v>116</v>
-      </c>
-[...1 lines deleted...]
-        <v>117</v>
       </c>
       <c r="C33" s="1">
         <v>400000.0</v>
       </c>
       <c r="D33" s="1">
-        <v>102.89953457</v>
+        <v>102.86096643</v>
       </c>
       <c r="E33" s="1">
         <v>105.575358</v>
       </c>
       <c r="F33" t="s">
         <v>8</v>
       </c>
       <c r="G33">
         <v>1.0</v>
       </c>
       <c r="H33" s="1">
         <v>422301.43</v>
       </c>
       <c r="I33" s="1">
-        <v>-1010.14</v>
+        <v>-290.44</v>
       </c>
       <c r="J33" s="1">
-        <v>-0.23919881114303</v>
+        <v>-0.068775518946265</v>
       </c>
       <c r="K33">
         <v>0.0</v>
       </c>
       <c r="L33" t="s">
-        <v>118</v>
+        <v>117</v>
       </c>
       <c r="M33" s="1">
-        <v>411598.14</v>
+        <v>411443.87</v>
       </c>
       <c r="N33" s="1">
-        <v>421291.29</v>
+        <v>422010.99</v>
       </c>
       <c r="O33" s="1">
         <v>1.02</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
+        <v>118</v>
+      </c>
+      <c r="B34" t="s">
         <v>119</v>
-      </c>
-[...1 lines deleted...]
-        <v>120</v>
       </c>
       <c r="C34" s="1">
         <v>100000.0</v>
       </c>
       <c r="D34" s="1">
-        <v>102.84033563</v>
+        <v>102.69562037</v>
       </c>
       <c r="E34" s="1">
         <v>105.72405</v>
       </c>
       <c r="F34" t="s">
         <v>8</v>
       </c>
       <c r="G34">
         <v>1.0</v>
       </c>
       <c r="H34" s="1">
         <v>105724.05</v>
       </c>
       <c r="I34" s="1">
-        <v>-303.92</v>
+        <v>-215.07</v>
       </c>
       <c r="J34" s="1">
-        <v>-0.28746534019459</v>
+        <v>-0.20342580519759</v>
       </c>
       <c r="K34">
         <v>0.0</v>
       </c>
       <c r="L34" t="s">
-        <v>121</v>
+        <v>120</v>
       </c>
       <c r="M34" s="1">
-        <v>102840.34</v>
+        <v>102695.62</v>
       </c>
       <c r="N34" s="1">
-        <v>105420.13</v>
+        <v>105508.98</v>
       </c>
       <c r="O34" s="1">
-        <v>0.26</v>
+        <v>0.25</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
+        <v>121</v>
+      </c>
+      <c r="B35" t="s">
         <v>122</v>
-      </c>
-[...1 lines deleted...]
-        <v>123</v>
       </c>
       <c r="C35" s="1">
         <v>400000.0</v>
       </c>
       <c r="D35" s="1">
-        <v>103.31863592</v>
+        <v>103.00463897</v>
       </c>
       <c r="E35" s="1">
         <v>101.7949</v>
       </c>
       <c r="F35" t="s">
         <v>8</v>
       </c>
       <c r="G35">
         <v>1.0</v>
       </c>
       <c r="H35" s="1">
         <v>407179.6</v>
       </c>
       <c r="I35" s="1">
-        <v>17103.84</v>
+        <v>16844.54</v>
       </c>
       <c r="J35" s="1">
-        <v>4.2005640754105</v>
+        <v>4.1368821031309</v>
       </c>
       <c r="K35">
         <v>0.0</v>
       </c>
       <c r="L35" t="s">
-        <v>124</v>
+        <v>123</v>
       </c>
       <c r="M35" s="1">
-        <v>413274.54</v>
+        <v>412018.55</v>
       </c>
       <c r="N35" s="1">
-        <v>424283.44</v>
+        <v>424024.14</v>
       </c>
       <c r="O35" s="1">
-        <v>1.03</v>
+        <v>1.02</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
+        <v>124</v>
+      </c>
+      <c r="B36" t="s">
         <v>125</v>
-      </c>
-[...1 lines deleted...]
-        <v>126</v>
       </c>
       <c r="C36" s="1">
         <v>310000.0</v>
       </c>
       <c r="D36" s="1">
-        <v>98.49130976</v>
+        <v>98.39945887</v>
       </c>
       <c r="E36" s="1">
         <v>99.333</v>
       </c>
       <c r="F36" t="s">
         <v>8</v>
       </c>
       <c r="G36">
         <v>1.0</v>
       </c>
       <c r="H36" s="1">
         <v>307932.3</v>
       </c>
       <c r="I36" s="1">
-        <v>223.23</v>
+        <v>615.82</v>
       </c>
       <c r="J36" s="1">
-        <v>0.072493207110784</v>
+        <v>0.19998551629693</v>
       </c>
       <c r="K36">
         <v>0.0</v>
       </c>
       <c r="L36" t="s">
-        <v>127</v>
+        <v>126</v>
       </c>
       <c r="M36" s="1">
-        <v>305323.06</v>
+        <v>305038.33</v>
       </c>
       <c r="N36" s="1">
-        <v>308155.53</v>
+        <v>308548.12</v>
       </c>
       <c r="O36" s="1">
-        <v>0.75</v>
+        <v>0.74</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
+        <v>127</v>
+      </c>
+      <c r="B37" t="s">
         <v>128</v>
-      </c>
-[...1 lines deleted...]
-        <v>129</v>
       </c>
       <c r="C37" s="1">
         <v>355000.0</v>
       </c>
       <c r="D37" s="1">
-        <v>107.90064868</v>
+        <v>107.58377045</v>
       </c>
       <c r="E37" s="1">
         <v>107.865242</v>
       </c>
       <c r="F37" t="s">
         <v>8</v>
       </c>
       <c r="G37">
         <v>1.0</v>
       </c>
       <c r="H37" s="1">
         <v>382921.61</v>
       </c>
       <c r="I37" s="1">
-        <v>10872.95</v>
+        <v>10817.9</v>
       </c>
       <c r="J37" s="1">
-        <v>2.8394715043635</v>
+        <v>2.8250951937656</v>
       </c>
       <c r="K37">
         <v>0.0</v>
       </c>
       <c r="L37" t="s">
-        <v>130</v>
+        <v>129</v>
       </c>
       <c r="M37" s="1">
-        <v>383047.3</v>
+        <v>381922.39</v>
       </c>
       <c r="N37" s="1">
-        <v>393794.56</v>
+        <v>393739.51</v>
       </c>
       <c r="O37" s="1">
-        <v>0.96</v>
+        <v>0.95</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
+        <v>130</v>
+      </c>
+      <c r="B38" t="s">
         <v>131</v>
-      </c>
-[...1 lines deleted...]
-        <v>132</v>
       </c>
       <c r="C38" s="1">
         <v>300000.0</v>
       </c>
       <c r="D38" s="1">
-        <v>95.71156907</v>
+        <v>95.60932216</v>
       </c>
       <c r="E38" s="1">
         <v>93.44648</v>
       </c>
       <c r="F38" t="s">
         <v>8</v>
       </c>
       <c r="G38">
         <v>1.0</v>
       </c>
       <c r="H38" s="1">
         <v>280339.44</v>
       </c>
       <c r="I38" s="1">
-        <v>10095.27</v>
+        <v>10037.16</v>
       </c>
       <c r="J38" s="1">
-        <v>3.6010880238614</v>
+        <v>3.5803595812277</v>
       </c>
       <c r="K38">
         <v>0.0</v>
       </c>
       <c r="L38" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="M38" s="1">
-        <v>287134.71</v>
+        <v>286827.97</v>
       </c>
       <c r="N38" s="1">
-        <v>290434.71</v>
+        <v>290376.6</v>
       </c>
       <c r="O38" s="1">
-        <v>0.71</v>
+        <v>0.7</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
+        <v>133</v>
+      </c>
+      <c r="B39" t="s">
         <v>134</v>
-      </c>
-[...1 lines deleted...]
-        <v>135</v>
       </c>
       <c r="C39" s="1">
         <v>394000.0</v>
       </c>
       <c r="D39" s="1">
-        <v>101.20780565</v>
+        <v>101.46916759</v>
       </c>
       <c r="E39" s="1">
         <v>100.522939</v>
       </c>
       <c r="F39" t="s">
         <v>8</v>
       </c>
       <c r="G39">
         <v>1.0</v>
       </c>
       <c r="H39" s="1">
         <v>396060.38</v>
       </c>
       <c r="I39" s="1">
-        <v>14985.24</v>
+        <v>16875.87</v>
       </c>
       <c r="J39" s="1">
-        <v>3.7835746155675</v>
+        <v>4.2609336485513</v>
       </c>
       <c r="K39">
         <v>0.0</v>
       </c>
       <c r="L39" t="s">
-        <v>136</v>
+        <v>135</v>
       </c>
       <c r="M39" s="1">
-        <v>398758.76</v>
+        <v>399788.52</v>
       </c>
       <c r="N39" s="1">
-        <v>411045.62</v>
+        <v>412936.25</v>
       </c>
       <c r="O39" s="1">
         <v>1.0</v>
       </c>
       <c r="P39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
+        <v>136</v>
+      </c>
+      <c r="B40" t="s">
         <v>137</v>
-      </c>
-[...1 lines deleted...]
-        <v>138</v>
       </c>
       <c r="C40" s="1">
         <v>305000.0</v>
       </c>
       <c r="D40" s="1">
-        <v>98.2015</v>
+        <v>98.886</v>
       </c>
       <c r="E40" s="1">
         <v>101.542662</v>
       </c>
       <c r="F40" t="s">
         <v>8</v>
       </c>
       <c r="G40">
         <v>1.0</v>
       </c>
       <c r="H40" s="1">
         <v>309705.12</v>
       </c>
       <c r="I40" s="1">
-        <v>-3271.64</v>
+        <v>-7776.09</v>
       </c>
       <c r="J40" s="1">
-        <v>-1.0563725908051</v>
+        <v>-2.5108044710401</v>
       </c>
       <c r="K40">
         <v>0.0</v>
       </c>
-      <c r="L40" t="s">
-        <v>139</v>
+      <c r="L40">
+        <v>326.73</v>
       </c>
       <c r="M40" s="1">
-        <v>299514.58</v>
+        <v>301602.3</v>
       </c>
       <c r="N40" s="1">
-        <v>306433.48</v>
+        <v>301929.03</v>
       </c>
       <c r="O40" s="1">
-        <v>0.74</v>
+        <v>0.73</v>
       </c>
       <c r="P40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="B41" t="s">
-        <v>141</v>
+        <v>139</v>
       </c>
       <c r="C41" s="1">
         <v>500000.0</v>
       </c>
       <c r="D41" s="1">
-        <v>105.35382738</v>
+        <v>105.11073181</v>
       </c>
       <c r="E41" s="1">
         <v>103.854754</v>
       </c>
       <c r="F41" t="s">
         <v>8</v>
       </c>
       <c r="G41">
         <v>1.0</v>
       </c>
       <c r="H41" s="1">
         <v>519273.77</v>
       </c>
       <c r="I41" s="1">
-        <v>11990.23</v>
+        <v>12093.25</v>
       </c>
       <c r="J41" s="1">
-        <v>2.3090382554852</v>
+        <v>2.3288775013612</v>
       </c>
       <c r="K41">
         <v>0.0</v>
       </c>
       <c r="L41" t="s">
-        <v>142</v>
+        <v>140</v>
       </c>
       <c r="M41" s="1">
-        <v>526769.14</v>
+        <v>525553.66</v>
       </c>
       <c r="N41" s="1">
-        <v>531264.0</v>
+        <v>531367.02</v>
       </c>
       <c r="O41" s="1">
-        <v>1.29</v>
+        <v>1.28</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
-        <v>143</v>
+        <v>141</v>
       </c>
       <c r="B42" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="C42" s="1">
         <v>101000.0</v>
       </c>
       <c r="D42" s="1">
-        <v>100.28683377</v>
+        <v>100.25545479</v>
       </c>
       <c r="E42" s="1">
         <v>99.824</v>
       </c>
       <c r="F42" t="s">
         <v>8</v>
       </c>
       <c r="G42">
         <v>1.0</v>
       </c>
       <c r="H42" s="1">
         <v>100822.24</v>
       </c>
       <c r="I42" s="1">
-        <v>2126.35</v>
+        <v>2262.07</v>
       </c>
       <c r="J42" s="1">
-        <v>2.1090088853412</v>
+        <v>2.2436220421209</v>
       </c>
       <c r="K42">
         <v>0.0</v>
       </c>
       <c r="L42" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="M42" s="1">
-        <v>101289.7</v>
+        <v>101258.01</v>
       </c>
       <c r="N42" s="1">
-        <v>102948.59</v>
+        <v>103084.31</v>
       </c>
       <c r="O42" s="1">
         <v>0.25</v>
       </c>
       <c r="P42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
       <c r="B43" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="C43" s="1">
         <v>300000.0</v>
       </c>
       <c r="D43" s="1">
-        <v>99.86753875</v>
+        <v>99.94938141</v>
       </c>
       <c r="E43" s="1">
         <v>98.282533</v>
       </c>
       <c r="F43" t="s">
         <v>8</v>
       </c>
       <c r="G43">
         <v>1.0</v>
       </c>
       <c r="H43" s="1">
         <v>294847.6</v>
       </c>
       <c r="I43" s="1">
-        <v>7189.95</v>
+        <v>7661.5</v>
       </c>
       <c r="J43" s="1">
-        <v>2.4385309563313</v>
+        <v>2.5984610354637</v>
       </c>
       <c r="K43">
         <v>0.0</v>
       </c>
       <c r="L43" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="M43" s="1">
-        <v>299602.62</v>
+        <v>299848.14</v>
       </c>
       <c r="N43" s="1">
-        <v>302037.55</v>
+        <v>302509.1</v>
       </c>
       <c r="O43" s="1">
         <v>0.73</v>
       </c>
       <c r="P43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="B44" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
       <c r="C44" s="1">
         <v>100000.0</v>
       </c>
       <c r="D44" s="1">
-        <v>108.55935155</v>
+        <v>108.31528658</v>
       </c>
       <c r="E44" s="1">
         <v>110.72922</v>
       </c>
       <c r="F44" t="s">
         <v>8</v>
       </c>
       <c r="G44">
         <v>1.0</v>
       </c>
       <c r="H44" s="1">
         <v>110729.22</v>
       </c>
       <c r="I44" s="1">
-        <v>-873.98</v>
+        <v>-794.07</v>
       </c>
       <c r="J44" s="1">
-        <v>-0.78929482208942</v>
+        <v>-0.71712778253112</v>
       </c>
       <c r="K44">
         <v>0.0</v>
       </c>
       <c r="L44" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="M44" s="1">
-        <v>108559.35</v>
+        <v>108315.29</v>
       </c>
       <c r="N44" s="1">
-        <v>109855.24</v>
+        <v>109935.15</v>
       </c>
       <c r="O44" s="1">
         <v>0.27</v>
       </c>
       <c r="P44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="B45" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="C45" s="1">
         <v>100000.0</v>
       </c>
       <c r="D45" s="1">
-        <v>100.38291663</v>
+        <v>100.33405349</v>
       </c>
       <c r="E45" s="1">
         <v>101.31079</v>
       </c>
       <c r="F45" t="s">
         <v>8</v>
       </c>
       <c r="G45">
         <v>1.0</v>
       </c>
       <c r="H45" s="1">
         <v>101310.79</v>
       </c>
       <c r="I45" s="1">
-        <v>296.78</v>
+        <v>428.74</v>
       </c>
       <c r="J45" s="1">
-        <v>0.29294016955154</v>
+        <v>0.42319283069454</v>
       </c>
       <c r="K45">
         <v>0.0</v>
       </c>
       <c r="L45" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="M45" s="1">
-        <v>100382.91</v>
+        <v>100334.05</v>
       </c>
       <c r="N45" s="1">
-        <v>101607.57</v>
+        <v>101739.53</v>
       </c>
       <c r="O45" s="1">
         <v>0.25</v>
       </c>
       <c r="P45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="B46" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="C46" s="1">
         <v>400000.0</v>
       </c>
       <c r="D46" s="1">
-        <v>94.24247471</v>
+        <v>94.14226066</v>
       </c>
       <c r="E46" s="1">
         <v>92.810453</v>
       </c>
       <c r="F46" t="s">
         <v>8</v>
       </c>
       <c r="G46">
         <v>1.0</v>
       </c>
       <c r="H46" s="1">
         <v>371241.81</v>
       </c>
       <c r="I46" s="1">
-        <v>10067.81</v>
+        <v>10149.15</v>
       </c>
       <c r="J46" s="1">
-        <v>2.7119278402398</v>
+        <v>2.7338380879029</v>
       </c>
       <c r="K46">
         <v>0.0</v>
       </c>
       <c r="L46" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="M46" s="1">
-        <v>376969.89</v>
+        <v>376569.04</v>
       </c>
       <c r="N46" s="1">
-        <v>381309.62</v>
+        <v>381390.96</v>
       </c>
       <c r="O46" s="1">
-        <v>0.93</v>
+        <v>0.92</v>
       </c>
       <c r="P46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
       <c r="B47" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="C47" s="1">
         <v>300000.0</v>
       </c>
       <c r="D47" s="1">
-        <v>100.21690676</v>
+        <v>99.97340235</v>
       </c>
       <c r="E47" s="1">
         <v>99.977263</v>
       </c>
       <c r="F47" t="s">
         <v>8</v>
       </c>
       <c r="G47">
         <v>1.0</v>
       </c>
       <c r="H47" s="1">
         <v>299931.79</v>
       </c>
       <c r="I47" s="1">
-        <v>1376.46</v>
+        <v>1369.24</v>
       </c>
       <c r="J47" s="1">
-        <v>0.45892434409837</v>
+        <v>0.45651713011148</v>
       </c>
       <c r="K47">
         <v>0.0</v>
       </c>
-      <c r="L47">
-        <v>657.53</v>
+      <c r="L47" t="s">
+        <v>158</v>
       </c>
       <c r="M47" s="1">
-        <v>300650.72</v>
+        <v>299920.21</v>
       </c>
       <c r="N47" s="1">
-        <v>301308.25</v>
+        <v>301301.03</v>
       </c>
       <c r="O47" s="1">
         <v>0.73</v>
       </c>
       <c r="P47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
+        <v>159</v>
+      </c>
+      <c r="B48" t="s">
         <v>160</v>
-      </c>
-[...1 lines deleted...]
-        <v>161</v>
       </c>
       <c r="C48" s="1">
         <v>100000.0</v>
       </c>
       <c r="D48" s="1">
-        <v>101.63770567</v>
+        <v>100.96975875</v>
       </c>
       <c r="E48" s="1">
         <v>99.57</v>
       </c>
       <c r="F48" t="s">
         <v>8</v>
       </c>
       <c r="G48">
         <v>1.0</v>
       </c>
       <c r="H48" s="1">
         <v>99570.0</v>
       </c>
       <c r="I48" s="1">
-        <v>4610.51</v>
+        <v>4191.2</v>
       </c>
       <c r="J48" s="1">
-        <v>4.6304208094808</v>
+        <v>4.2092999899568</v>
       </c>
       <c r="K48">
         <v>0.0</v>
       </c>
       <c r="L48" t="s">
-        <v>162</v>
+        <v>161</v>
       </c>
       <c r="M48" s="1">
-        <v>101637.7</v>
+        <v>100969.76</v>
       </c>
       <c r="N48" s="1">
-        <v>104180.51</v>
+        <v>103761.2</v>
       </c>
       <c r="O48" s="1">
         <v>0.25</v>
       </c>
       <c r="P48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
+        <v>162</v>
+      </c>
+      <c r="B49" t="s">
         <v>163</v>
-      </c>
-[...1 lines deleted...]
-        <v>164</v>
       </c>
       <c r="C49" s="1">
         <v>300000.0</v>
       </c>
       <c r="D49" s="1">
-        <v>105.20276572</v>
+        <v>104.87853223</v>
       </c>
       <c r="E49" s="1">
         <v>110.511247</v>
       </c>
       <c r="F49" t="s">
         <v>8</v>
       </c>
       <c r="G49">
         <v>1.0</v>
       </c>
       <c r="H49" s="1">
         <v>331533.74</v>
       </c>
       <c r="I49" s="1">
-        <v>-2030.92</v>
+        <v>-2054.31</v>
       </c>
       <c r="J49" s="1">
-        <v>-0.61258320193896</v>
+        <v>-0.61963829081167</v>
       </c>
       <c r="K49">
         <v>0.0</v>
       </c>
       <c r="L49" t="s">
-        <v>165</v>
+        <v>164</v>
       </c>
       <c r="M49" s="1">
-        <v>315608.3</v>
+        <v>314635.59</v>
       </c>
       <c r="N49" s="1">
-        <v>329502.82</v>
+        <v>329479.43</v>
       </c>
       <c r="O49" s="1">
-        <v>0.8</v>
+        <v>0.79</v>
       </c>
       <c r="P49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
+        <v>165</v>
+      </c>
+      <c r="B50" t="s">
         <v>166</v>
-      </c>
-[...1 lines deleted...]
-        <v>167</v>
       </c>
       <c r="C50" s="1">
         <v>100000.0</v>
       </c>
       <c r="D50" s="1">
-        <v>101.77473349</v>
+        <v>101.64031332</v>
       </c>
       <c r="E50" s="1">
         <v>104.05285</v>
       </c>
       <c r="F50" t="s">
         <v>8</v>
       </c>
       <c r="G50">
         <v>1.0</v>
       </c>
       <c r="H50" s="1">
         <v>104052.85</v>
       </c>
       <c r="I50" s="1">
-        <v>569.83</v>
+        <v>638.83</v>
       </c>
       <c r="J50" s="1">
-        <v>0.54763516809006</v>
+        <v>0.61394762373159</v>
       </c>
       <c r="K50">
         <v>0.0</v>
       </c>
       <c r="L50" t="s">
-        <v>168</v>
+        <v>167</v>
       </c>
       <c r="M50" s="1">
-        <v>101774.73</v>
+        <v>101640.31</v>
       </c>
       <c r="N50" s="1">
-        <v>104622.68</v>
+        <v>104691.68</v>
       </c>
       <c r="O50" s="1">
         <v>0.25</v>
       </c>
       <c r="P50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
+        <v>168</v>
+      </c>
+      <c r="B51" t="s">
         <v>169</v>
-      </c>
-[...1 lines deleted...]
-        <v>170</v>
       </c>
       <c r="C51" s="1">
         <v>200000.0</v>
       </c>
       <c r="D51" s="1">
-        <v>101.00681374</v>
+        <v>101.02912365</v>
       </c>
       <c r="E51" s="1">
         <v>103.191215</v>
       </c>
       <c r="F51" t="s">
         <v>8</v>
       </c>
       <c r="G51">
         <v>1.0</v>
       </c>
       <c r="H51" s="1">
         <v>206382.43</v>
       </c>
       <c r="I51" s="1">
-        <v>1749.01</v>
+        <v>2230.61</v>
       </c>
       <c r="J51" s="1">
-        <v>0.84746070680532</v>
+        <v>1.0808139045557</v>
       </c>
       <c r="K51">
         <v>0.0</v>
       </c>
       <c r="L51" t="s">
-        <v>171</v>
+        <v>170</v>
       </c>
       <c r="M51" s="1">
-        <v>202013.63</v>
+        <v>202058.25</v>
       </c>
       <c r="N51" s="1">
-        <v>208131.44</v>
+        <v>208613.04</v>
       </c>
       <c r="O51" s="1">
-        <v>0.51</v>
+        <v>0.5</v>
       </c>
       <c r="P51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
+        <v>171</v>
+      </c>
+      <c r="B52" t="s">
         <v>172</v>
-      </c>
-[...1 lines deleted...]
-        <v>173</v>
       </c>
       <c r="C52" s="1">
         <v>500000.0</v>
       </c>
       <c r="D52" s="1">
-        <v>99.06501289</v>
+        <v>99.2344726</v>
       </c>
       <c r="E52" s="1">
         <v>100.0</v>
       </c>
       <c r="F52" t="s">
         <v>8</v>
       </c>
       <c r="G52">
         <v>1.0</v>
       </c>
       <c r="H52" s="1">
         <v>500000.0</v>
       </c>
       <c r="I52" s="1">
-        <v>1336.95</v>
+        <v>3366.92</v>
       </c>
       <c r="J52" s="1">
-        <v>0.26739</v>
+        <v>0.673384</v>
       </c>
       <c r="K52">
         <v>0.0</v>
       </c>
       <c r="L52" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="M52" s="1">
-        <v>495325.06</v>
+        <v>496172.36</v>
       </c>
       <c r="N52" s="1">
-        <v>501336.95</v>
+        <v>503366.92</v>
       </c>
       <c r="O52" s="1">
-        <v>1.22</v>
+        <v>1.21</v>
       </c>
       <c r="P52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
+        <v>174</v>
+      </c>
+      <c r="B53" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="C53" s="1">
         <v>200000.0</v>
       </c>
       <c r="D53" s="1">
-        <v>88.95143747</v>
+        <v>89.16907947</v>
       </c>
       <c r="E53" s="1">
         <v>87.8623</v>
       </c>
       <c r="F53" t="s">
         <v>8</v>
       </c>
       <c r="G53">
         <v>1.0</v>
       </c>
       <c r="H53" s="1">
         <v>175724.6</v>
       </c>
       <c r="I53" s="1">
-        <v>3078.27</v>
+        <v>3649.18</v>
       </c>
       <c r="J53" s="1">
-        <v>1.7517581488306</v>
+        <v>2.0766472081883</v>
       </c>
       <c r="K53">
         <v>0.0</v>
       </c>
-      <c r="L53">
-        <v>900.0</v>
+      <c r="L53" t="s">
+        <v>176</v>
       </c>
       <c r="M53" s="1">
-        <v>177902.87</v>
+        <v>178338.16</v>
       </c>
       <c r="N53" s="1">
-        <v>178802.87</v>
+        <v>179373.78</v>
       </c>
       <c r="O53" s="1">
         <v>0.43</v>
       </c>
       <c r="P53">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
         <v>177</v>
       </c>
       <c r="B54" t="s">
         <v>178</v>
       </c>
       <c r="C54" s="1">
         <v>100000.0</v>
       </c>
       <c r="D54" s="1">
-        <v>98.43978864</v>
+        <v>99.15193838</v>
       </c>
       <c r="E54" s="1">
         <v>98.434</v>
       </c>
       <c r="F54" t="s">
         <v>8</v>
       </c>
       <c r="G54">
         <v>1.0</v>
       </c>
       <c r="H54" s="1">
         <v>98434.0</v>
       </c>
       <c r="I54" s="1">
-        <v>2369.49</v>
+        <v>3300.13</v>
       </c>
       <c r="J54" s="1">
-        <v>2.4071865412358</v>
+        <v>3.3526322205742</v>
       </c>
       <c r="K54">
         <v>0.0</v>
       </c>
       <c r="L54" t="s">
         <v>179</v>
       </c>
       <c r="M54" s="1">
-        <v>98439.79</v>
+        <v>99151.94</v>
       </c>
       <c r="N54" s="1">
-        <v>100803.49</v>
+        <v>101734.13</v>
       </c>
       <c r="O54" s="1">
         <v>0.25</v>
       </c>
       <c r="P54">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="s">
         <v>180</v>
       </c>
       <c r="B55" t="s">
         <v>181</v>
       </c>
       <c r="C55" s="1">
         <v>500000.0</v>
       </c>
       <c r="D55" s="1">
-        <v>99.23312051</v>
+        <v>99.43689244</v>
       </c>
       <c r="E55" s="1">
         <v>99.303</v>
       </c>
       <c r="F55" t="s">
         <v>8</v>
       </c>
       <c r="G55">
         <v>1.0</v>
       </c>
       <c r="H55" s="1">
         <v>496515.0</v>
       </c>
       <c r="I55" s="1">
-        <v>2886.9</v>
+        <v>4922.89</v>
       </c>
       <c r="J55" s="1">
-        <v>0.58143258511827</v>
+        <v>0.99148867607222</v>
       </c>
       <c r="K55">
         <v>0.0</v>
       </c>
       <c r="L55" t="s">
         <v>182</v>
       </c>
       <c r="M55" s="1">
-        <v>496165.6</v>
+        <v>497184.47</v>
       </c>
       <c r="N55" s="1">
-        <v>499401.9</v>
+        <v>501437.89</v>
       </c>
       <c r="O55" s="1">
         <v>1.21</v>
       </c>
       <c r="P55">
         <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" t="s">
         <v>183</v>
       </c>
       <c r="B56" t="s">
         <v>184</v>
       </c>
       <c r="C56" s="1">
         <v>150000.0</v>
       </c>
       <c r="D56" s="1">
-        <v>99.91509395</v>
+        <v>99.94484434</v>
       </c>
       <c r="E56" s="1">
         <v>100.356793</v>
       </c>
       <c r="F56" t="s">
         <v>8</v>
       </c>
       <c r="G56">
         <v>1.0</v>
       </c>
       <c r="H56" s="1">
         <v>150535.19</v>
       </c>
       <c r="I56" s="1">
-        <v>531.29</v>
+        <v>892.35</v>
       </c>
       <c r="J56" s="1">
-        <v>0.35293408803616</v>
+        <v>0.59278498270072</v>
       </c>
       <c r="K56">
         <v>0.0</v>
       </c>
       <c r="L56" t="s">
         <v>185</v>
       </c>
       <c r="M56" s="1">
-        <v>149872.64</v>
+        <v>149917.27</v>
       </c>
       <c r="N56" s="1">
-        <v>151066.48</v>
+        <v>151427.54</v>
       </c>
       <c r="O56" s="1">
         <v>0.37</v>
       </c>
       <c r="P56">
         <v>1</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57" t="s">
         <v>186</v>
       </c>
       <c r="B57" t="s">
         <v>187</v>
       </c>
       <c r="C57" s="1">
         <v>130000.0</v>
       </c>
       <c r="D57" s="1">
-        <v>105.71078547</v>
+        <v>105.56900855</v>
       </c>
       <c r="E57" s="1">
         <v>109.600592</v>
       </c>
       <c r="F57" t="s">
         <v>8</v>
       </c>
       <c r="G57">
         <v>1.0</v>
       </c>
       <c r="H57" s="1">
         <v>142480.77</v>
       </c>
       <c r="I57" s="1">
-        <v>-1097.98</v>
+        <v>-910.1</v>
       </c>
       <c r="J57" s="1">
-        <v>-0.7706162733399</v>
+        <v>-0.63875286468483</v>
       </c>
       <c r="K57">
         <v>0.0</v>
       </c>
       <c r="L57" t="s">
         <v>188</v>
       </c>
       <c r="M57" s="1">
-        <v>137424.02</v>
+        <v>137239.71</v>
       </c>
       <c r="N57" s="1">
-        <v>141382.79</v>
+        <v>141570.67</v>
       </c>
       <c r="O57" s="1">
         <v>0.34</v>
       </c>
       <c r="P57">
         <v>1</v>
       </c>
     </row>
     <row r="58" spans="1:16">
       <c r="A58" t="s">
         <v>189</v>
       </c>
       <c r="B58" t="s">
         <v>190</v>
       </c>
       <c r="C58" s="1">
         <v>300000.0</v>
       </c>
       <c r="D58" s="1">
-        <v>85.96996411</v>
+        <v>86.409823</v>
       </c>
       <c r="E58" s="1">
         <v>86.190263</v>
       </c>
       <c r="F58" t="s">
         <v>8</v>
       </c>
       <c r="G58">
         <v>1.0</v>
       </c>
       <c r="H58" s="1">
         <v>258570.79</v>
       </c>
       <c r="I58" s="1">
-        <v>417.87</v>
+        <v>1850.46</v>
       </c>
       <c r="J58" s="1">
-        <v>0.16160758142867</v>
+        <v>0.71564928118911</v>
       </c>
       <c r="K58">
         <v>0.0</v>
       </c>
       <c r="L58" t="s">
         <v>191</v>
       </c>
       <c r="M58" s="1">
-        <v>257909.89</v>
+        <v>259229.47</v>
       </c>
       <c r="N58" s="1">
-        <v>258988.66</v>
+        <v>260421.25</v>
       </c>
       <c r="O58" s="1">
         <v>0.63</v>
       </c>
       <c r="P58">
         <v>1</v>
       </c>
     </row>
     <row r="59" spans="1:16">
       <c r="A59" t="s">
         <v>192</v>
       </c>
       <c r="B59" t="s">
         <v>193</v>
       </c>
       <c r="C59" s="1">
         <v>600000.0</v>
       </c>
       <c r="D59" s="1">
-        <v>100.34500128</v>
+        <v>100.32039704</v>
       </c>
       <c r="E59" s="1">
         <v>100.104662</v>
       </c>
       <c r="F59" t="s">
         <v>8</v>
       </c>
       <c r="G59">
         <v>1.0</v>
       </c>
       <c r="H59" s="1">
         <v>600627.97</v>
       </c>
       <c r="I59" s="1">
-        <v>15106.42</v>
+        <v>16088.93</v>
       </c>
       <c r="J59" s="1">
-        <v>2.5151043165705</v>
+        <v>2.6786847772008</v>
       </c>
       <c r="K59">
         <v>0.0</v>
       </c>
       <c r="L59" t="s">
         <v>194</v>
       </c>
       <c r="M59" s="1">
-        <v>602070.01</v>
+        <v>601922.38</v>
       </c>
       <c r="N59" s="1">
-        <v>615734.39</v>
+        <v>616716.9</v>
       </c>
       <c r="O59" s="1">
-        <v>1.5</v>
+        <v>1.49</v>
       </c>
       <c r="P59">
         <v>1</v>
       </c>
     </row>
     <row r="60" spans="1:16">
       <c r="A60" t="s">
         <v>195</v>
       </c>
       <c r="B60" t="s">
         <v>196</v>
       </c>
       <c r="C60" s="1">
         <v>288000.0</v>
       </c>
       <c r="D60" s="1">
-        <v>99.37653792</v>
+        <v>100.26489953</v>
       </c>
       <c r="E60" s="1">
         <v>100.0</v>
       </c>
       <c r="F60" t="s">
         <v>8</v>
       </c>
       <c r="G60">
         <v>1.0</v>
       </c>
       <c r="H60" s="1">
         <v>288000.0</v>
       </c>
       <c r="I60" s="1">
-        <v>2939.05</v>
+        <v>6144.49</v>
       </c>
       <c r="J60" s="1">
-        <v>1.0205034722222</v>
+        <v>2.1335034722222</v>
       </c>
       <c r="K60">
         <v>0.0</v>
       </c>
       <c r="L60" t="s">
         <v>197</v>
       </c>
       <c r="M60" s="1">
-        <v>286204.43</v>
+        <v>288762.91</v>
       </c>
       <c r="N60" s="1">
-        <v>290939.05</v>
+        <v>294144.49</v>
       </c>
       <c r="O60" s="1">
         <v>0.71</v>
       </c>
       <c r="P60">
         <v>1</v>
       </c>
     </row>
     <row r="61" spans="1:16">
       <c r="A61" t="s">
         <v>198</v>
       </c>
       <c r="B61" t="s">
         <v>199</v>
       </c>
       <c r="C61" s="1">
         <v>400000.0</v>
       </c>
       <c r="D61" s="1">
-        <v>100.37428349</v>
+        <v>100.35782993</v>
       </c>
       <c r="E61" s="1">
         <v>99.685563</v>
       </c>
       <c r="F61" t="s">
         <v>8</v>
       </c>
       <c r="G61">
         <v>1.0</v>
       </c>
       <c r="H61" s="1">
         <v>398742.25</v>
       </c>
       <c r="I61" s="1">
-        <v>6111.05</v>
+        <v>2784.96</v>
       </c>
       <c r="J61" s="1">
-        <v>1.5325815109886</v>
+        <v>0.69843614515392</v>
       </c>
       <c r="K61">
         <v>0.0</v>
       </c>
-      <c r="L61" t="s">
-        <v>200</v>
+      <c r="L61">
+        <v>95.89</v>
       </c>
       <c r="M61" s="1">
-        <v>401497.14</v>
+        <v>401431.32</v>
       </c>
       <c r="N61" s="1">
-        <v>404853.3</v>
+        <v>401527.21</v>
       </c>
       <c r="O61" s="1">
-        <v>0.98</v>
+        <v>0.97</v>
       </c>
       <c r="P61">
         <v>1</v>
       </c>
     </row>
     <row r="62" spans="1:16">
       <c r="A62" t="s">
+        <v>200</v>
+      </c>
+      <c r="B62" t="s">
         <v>201</v>
-      </c>
-[...1 lines deleted...]
-        <v>202</v>
       </c>
       <c r="C62" s="1">
         <v>440000.0</v>
       </c>
       <c r="D62" s="1">
-        <v>101.67499914</v>
+        <v>101.80308228</v>
       </c>
       <c r="E62" s="1">
         <v>101.665961</v>
       </c>
       <c r="F62" t="s">
         <v>8</v>
       </c>
       <c r="G62">
         <v>1.0</v>
       </c>
       <c r="H62" s="1">
         <v>447330.23</v>
       </c>
       <c r="I62" s="1">
-        <v>8646.89</v>
+        <v>10138.67</v>
       </c>
       <c r="J62" s="1">
-        <v>1.9329992520291</v>
+        <v>2.2664844269523</v>
       </c>
       <c r="K62">
         <v>0.0</v>
       </c>
       <c r="L62" t="s">
-        <v>203</v>
+        <v>202</v>
       </c>
       <c r="M62" s="1">
-        <v>447370.0</v>
+        <v>447933.56</v>
       </c>
       <c r="N62" s="1">
-        <v>455977.12</v>
+        <v>457468.9</v>
       </c>
       <c r="O62" s="1">
-        <v>1.11</v>
+        <v>1.1</v>
       </c>
       <c r="P62">
         <v>1</v>
       </c>
     </row>
     <row r="63" spans="1:16">
       <c r="A63" t="s">
+        <v>203</v>
+      </c>
+      <c r="B63" t="s">
         <v>204</v>
-      </c>
-[...1 lines deleted...]
-        <v>205</v>
       </c>
       <c r="C63" s="1">
         <v>130000.0</v>
       </c>
       <c r="D63" s="1">
-        <v>106.08430858</v>
+        <v>106.15811226</v>
       </c>
       <c r="E63" s="1">
         <v>109.789346</v>
       </c>
       <c r="F63" t="s">
         <v>8</v>
       </c>
       <c r="G63">
         <v>1.0</v>
       </c>
       <c r="H63" s="1">
         <v>142726.15</v>
       </c>
       <c r="I63" s="1">
-        <v>45.09</v>
+        <v>483.85</v>
       </c>
       <c r="J63" s="1">
-        <v>0.031591968255292</v>
+        <v>0.33900585141546</v>
       </c>
       <c r="K63">
         <v>0.0</v>
       </c>
       <c r="L63" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="M63" s="1">
-        <v>137909.6</v>
+        <v>138005.55</v>
       </c>
       <c r="N63" s="1">
-        <v>142771.24</v>
+        <v>143210.0</v>
       </c>
       <c r="O63" s="1">
         <v>0.35</v>
       </c>
       <c r="P63">
         <v>1</v>
       </c>
     </row>
     <row r="64" spans="1:16">
       <c r="A64" t="s">
+        <v>206</v>
+      </c>
+      <c r="B64" t="s">
         <v>207</v>
-      </c>
-[...1 lines deleted...]
-        <v>208</v>
       </c>
       <c r="C64" s="1">
         <v>100000.0</v>
       </c>
       <c r="D64" s="1">
-        <v>98.66901572</v>
+        <v>99.17973082</v>
       </c>
       <c r="E64" s="1">
         <v>98.975</v>
       </c>
       <c r="F64" t="s">
         <v>8</v>
       </c>
       <c r="G64">
         <v>1.0</v>
       </c>
       <c r="H64" s="1">
         <v>98975.0</v>
       </c>
       <c r="I64" s="1">
-        <v>892.65</v>
+        <v>1614.32</v>
       </c>
       <c r="J64" s="1">
-        <v>0.90189441778227</v>
+        <v>1.6310381409447</v>
       </c>
       <c r="K64">
         <v>0.0</v>
       </c>
       <c r="L64" t="s">
-        <v>209</v>
+        <v>208</v>
       </c>
       <c r="M64" s="1">
-        <v>98669.02</v>
+        <v>99179.73</v>
       </c>
       <c r="N64" s="1">
-        <v>99867.65</v>
+        <v>100589.32</v>
       </c>
       <c r="O64" s="1">
         <v>0.24</v>
       </c>
       <c r="P64">
         <v>1</v>
       </c>
     </row>
     <row r="65" spans="1:16">
       <c r="A65" t="s">
+        <v>209</v>
+      </c>
+      <c r="B65" t="s">
         <v>210</v>
-      </c>
-[...1 lines deleted...]
-        <v>211</v>
       </c>
       <c r="C65" s="1">
         <v>100000.0</v>
       </c>
       <c r="D65" s="1">
-        <v>101.96587261</v>
+        <v>102.42502507</v>
       </c>
       <c r="E65" s="1">
         <v>99.711</v>
       </c>
       <c r="F65" t="s">
         <v>8</v>
       </c>
       <c r="G65">
         <v>1.0</v>
       </c>
       <c r="H65" s="1">
         <v>99711.0</v>
       </c>
       <c r="I65" s="1">
-        <v>2483.3</v>
+        <v>3160.94</v>
       </c>
       <c r="J65" s="1">
-        <v>2.4904975378845</v>
+        <v>3.1701015936055</v>
       </c>
       <c r="K65">
         <v>0.0</v>
       </c>
       <c r="L65">
-        <v>228.42</v>
+        <v>446.92</v>
       </c>
       <c r="M65" s="1">
-        <v>101965.88</v>
+        <v>102425.02</v>
       </c>
       <c r="N65" s="1">
-        <v>102194.3</v>
+        <v>102871.94</v>
       </c>
       <c r="O65" s="1">
         <v>0.25</v>
       </c>
       <c r="P65">
         <v>1</v>
       </c>
     </row>
     <row r="66" spans="1:16">
       <c r="A66" t="s">
+        <v>211</v>
+      </c>
+      <c r="B66" t="s">
         <v>212</v>
-      </c>
-[...1 lines deleted...]
-        <v>213</v>
       </c>
       <c r="C66" s="1">
         <v>200000.0</v>
       </c>
       <c r="D66" s="1">
-        <v>100.49984781</v>
+        <v>101.10121145</v>
       </c>
       <c r="E66" s="1">
         <v>102.91498</v>
       </c>
       <c r="F66" t="s">
         <v>8</v>
       </c>
       <c r="G66">
         <v>1.0</v>
       </c>
       <c r="H66" s="1">
         <v>205829.96</v>
       </c>
       <c r="I66" s="1">
-        <v>-4316.57</v>
+        <v>-2661.78</v>
       </c>
       <c r="J66" s="1">
-        <v>-2.0971533978824</v>
+        <v>-1.293193663352</v>
       </c>
       <c r="K66">
         <v>0.0</v>
       </c>
       <c r="L66">
-        <v>513.7</v>
+        <v>965.75</v>
       </c>
       <c r="M66" s="1">
-        <v>200999.69</v>
+        <v>202202.43</v>
       </c>
       <c r="N66" s="1">
-        <v>201513.39</v>
+        <v>203168.18</v>
       </c>
       <c r="O66" s="1">
         <v>0.49</v>
       </c>
       <c r="P66">
         <v>1</v>
       </c>
     </row>
     <row r="67" spans="1:16">
       <c r="A67" t="s">
+        <v>213</v>
+      </c>
+      <c r="B67" t="s">
         <v>214</v>
-      </c>
-[...1 lines deleted...]
-        <v>215</v>
       </c>
       <c r="C67" s="1">
         <v>193000.0</v>
       </c>
       <c r="D67" s="1">
-        <v>100.03164311</v>
+        <v>101.00007915</v>
       </c>
       <c r="E67" s="1">
         <v>99.223</v>
       </c>
       <c r="F67" t="s">
         <v>8</v>
       </c>
       <c r="G67">
         <v>1.0</v>
       </c>
       <c r="H67" s="1">
         <v>191500.39</v>
       </c>
       <c r="I67" s="1">
-        <v>6954.11</v>
+        <v>9259.42</v>
       </c>
       <c r="J67" s="1">
-        <v>3.6313816384395</v>
+        <v>4.8351964191822</v>
       </c>
       <c r="K67">
         <v>0.0</v>
       </c>
       <c r="L67" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
       <c r="M67" s="1">
-        <v>193061.08</v>
+        <v>194930.15</v>
       </c>
       <c r="N67" s="1">
-        <v>198454.5</v>
+        <v>200759.81</v>
       </c>
       <c r="O67" s="1">
         <v>0.48</v>
       </c>
       <c r="P67">
         <v>1</v>
       </c>
     </row>
     <row r="68" spans="1:16">
       <c r="A68" t="s">
+        <v>216</v>
+      </c>
+      <c r="B68" t="s">
         <v>217</v>
-      </c>
-[...1 lines deleted...]
-        <v>218</v>
       </c>
       <c r="C68" s="1">
         <v>285000.0</v>
       </c>
       <c r="D68" s="1">
-        <v>99.35112111</v>
+        <v>99.38732994</v>
       </c>
       <c r="E68" s="1">
         <v>102.724621</v>
       </c>
       <c r="F68" t="s">
         <v>8</v>
       </c>
       <c r="G68">
         <v>1.0</v>
       </c>
       <c r="H68" s="1">
         <v>292765.17</v>
       </c>
       <c r="I68" s="1">
-        <v>-8323.19</v>
+        <v>-8026.74</v>
       </c>
       <c r="J68" s="1">
-        <v>-2.8429577193216</v>
+        <v>-2.7416990894101</v>
       </c>
       <c r="K68">
         <v>0.0</v>
       </c>
       <c r="L68" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
       <c r="M68" s="1">
-        <v>283150.7</v>
+        <v>283253.89</v>
       </c>
       <c r="N68" s="1">
-        <v>284441.98</v>
+        <v>284738.43</v>
       </c>
       <c r="O68" s="1">
         <v>0.69</v>
       </c>
       <c r="P68">
         <v>1</v>
       </c>
     </row>
     <row r="69" spans="1:16">
       <c r="A69" t="s">
+        <v>219</v>
+      </c>
+      <c r="B69" t="s">
         <v>220</v>
       </c>
-      <c r="B69" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C69" s="1">
-        <v>300000.0</v>
+        <v>349000.0</v>
       </c>
       <c r="D69" s="1">
-        <v>100.06309668</v>
+        <v>99.72867204</v>
       </c>
       <c r="E69" s="1">
-        <v>101.14437</v>
+        <v>99.735</v>
       </c>
       <c r="F69" t="s">
         <v>8</v>
       </c>
       <c r="G69">
         <v>1.0</v>
       </c>
       <c r="H69" s="1">
-        <v>303433.11</v>
+        <v>348075.15</v>
       </c>
       <c r="I69" s="1">
-        <v>4956.86</v>
+        <v>178.71</v>
       </c>
       <c r="J69" s="1">
-        <v>1.6335923261637</v>
+        <v>0.051342360981529</v>
       </c>
       <c r="K69">
         <v>0.0</v>
       </c>
-      <c r="L69" t="s">
-        <v>222</v>
+      <c r="L69">
+        <v>200.79</v>
       </c>
       <c r="M69" s="1">
-        <v>300189.29</v>
+        <v>348053.07</v>
       </c>
       <c r="N69" s="1">
-        <v>308389.97</v>
+        <v>348253.86</v>
       </c>
       <c r="O69" s="1">
-        <v>0.75</v>
+        <v>0.84</v>
       </c>
       <c r="P69">
         <v>1</v>
       </c>
     </row>
     <row r="70" spans="1:16">
       <c r="A70" t="s">
+        <v>221</v>
+      </c>
+      <c r="B70" t="s">
+        <v>222</v>
+      </c>
+      <c r="C70" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="D70" s="1">
+        <v>100.44076211</v>
+      </c>
+      <c r="E70" s="1">
+        <v>101.14437</v>
+      </c>
+      <c r="F70" t="s">
+        <v>8</v>
+      </c>
+      <c r="G70">
+        <v>1.0</v>
+      </c>
+      <c r="H70" s="1">
+        <v>303433.11</v>
+      </c>
+      <c r="I70" s="1">
+        <v>6677.53</v>
+      </c>
+      <c r="J70" s="1">
+        <v>2.2006596445589</v>
+      </c>
+      <c r="K70">
+        <v>0.0</v>
+      </c>
+      <c r="L70" t="s">
         <v>223</v>
       </c>
-      <c r="B70" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M70" s="1">
-        <v>178724.72</v>
+        <v>301322.28</v>
       </c>
       <c r="N70" s="1">
-        <v>179023.35</v>
+        <v>310110.64</v>
       </c>
       <c r="O70" s="1">
-        <v>0.44</v>
+        <v>0.75</v>
       </c>
       <c r="P70">
         <v>1</v>
       </c>
     </row>
     <row r="71" spans="1:16">
       <c r="A71" t="s">
+        <v>224</v>
+      </c>
+      <c r="B71" t="s">
         <v>225</v>
       </c>
-      <c r="B71" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C71" s="1">
-        <v>500000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D71" s="1">
-        <v>96.70172041</v>
+        <v>89.44525634</v>
       </c>
       <c r="E71" s="1">
-        <v>92.783958</v>
+        <v>86.69767</v>
       </c>
       <c r="F71" t="s">
         <v>8</v>
       </c>
       <c r="G71">
         <v>1.0</v>
       </c>
       <c r="H71" s="1">
-        <v>463919.79</v>
+        <v>173395.34</v>
       </c>
       <c r="I71" s="1">
-        <v>21068.26</v>
+        <v>5854.08</v>
       </c>
       <c r="J71" s="1">
-        <v>4.5413583240327</v>
+        <v>3.3761460948143</v>
       </c>
       <c r="K71">
         <v>0.0</v>
       </c>
-      <c r="L71" t="s">
-        <v>227</v>
+      <c r="L71">
+        <v>358.9</v>
       </c>
       <c r="M71" s="1">
-        <v>483508.6</v>
+        <v>178890.52</v>
       </c>
       <c r="N71" s="1">
-        <v>484988.05</v>
+        <v>179249.42</v>
       </c>
       <c r="O71" s="1">
-        <v>1.18</v>
+        <v>0.43</v>
       </c>
       <c r="P71">
         <v>1</v>
       </c>
     </row>
     <row r="72" spans="1:16">
       <c r="A72" t="s">
+        <v>226</v>
+      </c>
+      <c r="B72" t="s">
+        <v>227</v>
+      </c>
+      <c r="C72" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="D72" s="1">
+        <v>96.4399817</v>
+      </c>
+      <c r="E72" s="1">
+        <v>92.783958</v>
+      </c>
+      <c r="F72" t="s">
+        <v>8</v>
+      </c>
+      <c r="G72">
+        <v>1.0</v>
+      </c>
+      <c r="H72" s="1">
+        <v>463919.79</v>
+      </c>
+      <c r="I72" s="1">
+        <v>20211.63</v>
+      </c>
+      <c r="J72" s="1">
+        <v>4.3567078696945</v>
+      </c>
+      <c r="K72">
+        <v>0.0</v>
+      </c>
+      <c r="L72" t="s">
         <v>228</v>
       </c>
-      <c r="B72" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M72" s="1">
-        <v>94363.35</v>
+        <v>482199.91</v>
       </c>
       <c r="N72" s="1">
-        <v>96208.9</v>
+        <v>484131.42</v>
       </c>
       <c r="O72" s="1">
-        <v>0.23</v>
+        <v>1.17</v>
       </c>
       <c r="P72">
         <v>1</v>
       </c>
     </row>
     <row r="73" spans="1:16">
       <c r="A73" t="s">
+        <v>229</v>
+      </c>
+      <c r="B73" t="s">
+        <v>230</v>
+      </c>
+      <c r="C73" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="D73" s="1">
+        <v>94.44333502</v>
+      </c>
+      <c r="E73" s="1">
+        <v>94.91756</v>
+      </c>
+      <c r="F73" t="s">
+        <v>8</v>
+      </c>
+      <c r="G73">
+        <v>1.0</v>
+      </c>
+      <c r="H73" s="1">
+        <v>94917.56</v>
+      </c>
+      <c r="I73" s="1">
+        <v>1499.41</v>
+      </c>
+      <c r="J73" s="1">
+        <v>1.5796971603568</v>
+      </c>
+      <c r="K73">
+        <v>0.0</v>
+      </c>
+      <c r="L73" t="s">
         <v>231</v>
       </c>
-      <c r="B73" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M73" s="1">
-        <v>137324.82</v>
+        <v>94443.34</v>
       </c>
       <c r="N73" s="1">
-        <v>137871.4</v>
+        <v>96416.97</v>
       </c>
       <c r="O73" s="1">
-        <v>0.34</v>
+        <v>0.23</v>
       </c>
       <c r="P73">
         <v>1</v>
       </c>
     </row>
     <row r="74" spans="1:16">
       <c r="A74" t="s">
+        <v>232</v>
+      </c>
+      <c r="B74" t="s">
         <v>233</v>
       </c>
-      <c r="B74" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C74" s="1">
-        <v>145000.0</v>
+        <v>140000.0</v>
       </c>
       <c r="D74" s="1">
-        <v>93.77849019</v>
+        <v>98.06545054</v>
       </c>
       <c r="E74" s="1">
-        <v>93.402414</v>
+        <v>96.7943</v>
       </c>
       <c r="F74" t="s">
         <v>8</v>
       </c>
       <c r="G74">
         <v>1.0</v>
       </c>
       <c r="H74" s="1">
-        <v>135433.5</v>
+        <v>135512.02</v>
       </c>
       <c r="I74" s="1">
-        <v>2598.15</v>
+        <v>2431.67</v>
       </c>
       <c r="J74" s="1">
-        <v>1.9183953748519</v>
+        <v>1.7944312246249</v>
       </c>
       <c r="K74">
         <v>0.0</v>
       </c>
-      <c r="L74" t="s">
-        <v>235</v>
+      <c r="L74">
+        <v>652.05</v>
       </c>
       <c r="M74" s="1">
-        <v>135978.81</v>
+        <v>137291.64</v>
       </c>
       <c r="N74" s="1">
-        <v>138031.65</v>
+        <v>137943.69</v>
       </c>
       <c r="O74" s="1">
-        <v>0.34</v>
+        <v>0.33</v>
       </c>
       <c r="P74">
         <v>1</v>
       </c>
     </row>
     <row r="75" spans="1:16">
       <c r="A75" t="s">
+        <v>234</v>
+      </c>
+      <c r="B75" t="s">
+        <v>235</v>
+      </c>
+      <c r="C75" s="1">
+        <v>145000.0</v>
+      </c>
+      <c r="D75" s="1">
+        <v>93.91835763</v>
+      </c>
+      <c r="E75" s="1">
+        <v>93.402414</v>
+      </c>
+      <c r="F75" t="s">
+        <v>8</v>
+      </c>
+      <c r="G75">
+        <v>1.0</v>
+      </c>
+      <c r="H75" s="1">
+        <v>135433.5</v>
+      </c>
+      <c r="I75" s="1">
+        <v>2942.98</v>
+      </c>
+      <c r="J75" s="1">
+        <v>2.1730074169242</v>
+      </c>
+      <c r="K75">
+        <v>0.0</v>
+      </c>
+      <c r="L75" t="s">
         <v>236</v>
       </c>
-      <c r="B75" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M75" s="1">
-        <v>137725.68</v>
+        <v>136181.62</v>
       </c>
       <c r="N75" s="1">
-        <v>138050.23</v>
+        <v>138376.48</v>
       </c>
       <c r="O75" s="1">
-        <v>0.34</v>
+        <v>0.33</v>
       </c>
       <c r="P75">
         <v>1</v>
       </c>
     </row>
     <row r="76" spans="1:16">
       <c r="A76" t="s">
+        <v>237</v>
+      </c>
+      <c r="B76" t="s">
         <v>238</v>
       </c>
-      <c r="B76" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C76" s="1">
-        <v>130000.0</v>
+        <v>135000.0</v>
       </c>
       <c r="D76" s="1">
-        <v>103.08566127</v>
+        <v>102.06195683</v>
       </c>
       <c r="E76" s="1">
-        <v>107.1356</v>
+        <v>105.064793</v>
       </c>
       <c r="F76" t="s">
         <v>8</v>
       </c>
       <c r="G76">
         <v>1.0</v>
       </c>
       <c r="H76" s="1">
-        <v>139276.28</v>
+        <v>141837.47</v>
       </c>
       <c r="I76" s="1">
-        <v>-4864.68</v>
+        <v>-3454.65</v>
       </c>
       <c r="J76" s="1">
-        <v>-3.4928273500699</v>
+        <v>-2.4356398912079</v>
       </c>
       <c r="K76">
         <v>0.0</v>
       </c>
       <c r="L76">
-        <v>400.24</v>
+        <v>599.18</v>
       </c>
       <c r="M76" s="1">
-        <v>134011.36</v>
+        <v>137783.64</v>
       </c>
       <c r="N76" s="1">
-        <v>134411.6</v>
+        <v>138382.82</v>
       </c>
       <c r="O76" s="1">
         <v>0.33</v>
       </c>
       <c r="P76">
         <v>1</v>
       </c>
     </row>
     <row r="77" spans="1:16">
       <c r="A77" t="s">
+        <v>239</v>
+      </c>
+      <c r="B77" t="s">
         <v>240</v>
       </c>
-      <c r="B77" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C77" s="1">
-        <v>300000.0</v>
+        <v>130000.0</v>
       </c>
       <c r="D77" s="1">
-        <v>104.36196005</v>
+        <v>102.87790815</v>
       </c>
       <c r="E77" s="1">
-        <v>106.30133</v>
+        <v>107.1356</v>
       </c>
       <c r="F77" t="s">
         <v>8</v>
       </c>
       <c r="G77">
         <v>1.0</v>
       </c>
       <c r="H77" s="1">
-        <v>318903.99</v>
+        <v>139276.28</v>
       </c>
       <c r="I77" s="1">
-        <v>-393.45</v>
+        <v>-4831.13</v>
       </c>
       <c r="J77" s="1">
-        <v>-0.12337569059578</v>
+        <v>-3.4687385389673</v>
       </c>
       <c r="K77">
         <v>0.0</v>
       </c>
-      <c r="L77" t="s">
-        <v>242</v>
+      <c r="L77">
+        <v>703.87</v>
       </c>
       <c r="M77" s="1">
-        <v>313085.88</v>
+        <v>133741.28</v>
       </c>
       <c r="N77" s="1">
-        <v>318510.54</v>
+        <v>134445.15</v>
       </c>
       <c r="O77" s="1">
-        <v>0.77</v>
+        <v>0.32</v>
       </c>
       <c r="P77">
         <v>1</v>
       </c>
     </row>
     <row r="78" spans="1:16">
       <c r="A78" t="s">
-        <v>243</v>
+        <v>241</v>
       </c>
       <c r="B78" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="C78" s="1">
         <v>300000.0</v>
       </c>
       <c r="D78" s="1">
-        <v>82.32958168</v>
+        <v>104.42228374</v>
       </c>
       <c r="E78" s="1">
-        <v>82.438423</v>
+        <v>106.30133</v>
       </c>
       <c r="F78" t="s">
         <v>8</v>
       </c>
       <c r="G78">
         <v>1.0</v>
       </c>
       <c r="H78" s="1">
-        <v>247315.27</v>
+        <v>318903.99</v>
       </c>
       <c r="I78" s="1">
-        <v>1366.63</v>
+        <v>510.81</v>
       </c>
       <c r="J78" s="1">
-        <v>0.55258617876688</v>
+        <v>0.16017673532401</v>
       </c>
       <c r="K78">
         <v>0.0</v>
       </c>
       <c r="L78" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
       <c r="M78" s="1">
-        <v>246988.75</v>
+        <v>313266.85</v>
       </c>
       <c r="N78" s="1">
-        <v>248681.9</v>
+        <v>319414.8</v>
       </c>
       <c r="O78" s="1">
-        <v>0.6</v>
+        <v>0.77</v>
       </c>
       <c r="P78">
         <v>1</v>
       </c>
     </row>
     <row r="79" spans="1:16">
       <c r="A79" t="s">
+        <v>244</v>
+      </c>
+      <c r="B79" t="s">
+        <v>245</v>
+      </c>
+      <c r="C79" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="D79" s="1">
+        <v>82.74437063</v>
+      </c>
+      <c r="E79" s="1">
+        <v>82.438423</v>
+      </c>
+      <c r="F79" t="s">
+        <v>8</v>
+      </c>
+      <c r="G79">
+        <v>1.0</v>
+      </c>
+      <c r="H79" s="1">
+        <v>247315.27</v>
+      </c>
+      <c r="I79" s="1">
+        <v>2791.81</v>
+      </c>
+      <c r="J79" s="1">
+        <v>1.1288465932573</v>
+      </c>
+      <c r="K79">
+        <v>0.0</v>
+      </c>
+      <c r="L79" t="s">
         <v>246</v>
       </c>
-      <c r="B79" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M79" s="1">
-        <v>105053.17</v>
+        <v>248233.11</v>
       </c>
       <c r="N79" s="1">
-        <v>109058.65</v>
+        <v>250107.08</v>
       </c>
       <c r="O79" s="1">
-        <v>0.27</v>
+        <v>0.6</v>
       </c>
       <c r="P79">
         <v>1</v>
       </c>
     </row>
     <row r="80" spans="1:16">
       <c r="A80" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="B80" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="C80" s="1">
-        <v>825000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D80" s="1">
-        <v>69.3950192</v>
+        <v>105.81311102</v>
       </c>
       <c r="E80" s="1">
-        <v>74.717804</v>
+        <v>109.37547</v>
       </c>
       <c r="F80" t="s">
         <v>8</v>
       </c>
       <c r="G80">
         <v>1.0</v>
       </c>
       <c r="H80" s="1">
-        <v>616421.88</v>
+        <v>109375.47</v>
       </c>
       <c r="I80" s="1">
-        <v>-43743.45</v>
+        <v>-3550.72</v>
       </c>
       <c r="J80" s="1">
-        <v>-7.0963493378918</v>
+        <v>-3.2463586213618</v>
       </c>
       <c r="K80">
         <v>0.0</v>
       </c>
       <c r="L80">
-        <v>169.52</v>
+        <v>11.64</v>
       </c>
       <c r="M80" s="1">
-        <v>572508.91</v>
+        <v>105813.11</v>
       </c>
       <c r="N80" s="1">
-        <v>572678.43</v>
+        <v>105824.75</v>
       </c>
       <c r="O80" s="1">
-        <v>1.39</v>
+        <v>0.26</v>
       </c>
       <c r="P80">
         <v>1</v>
       </c>
     </row>
     <row r="81" spans="1:16">
       <c r="A81" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
       <c r="B81" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
       <c r="C81" s="1">
-        <v>132000.0</v>
+        <v>825000.0</v>
       </c>
       <c r="D81" s="1">
-        <v>101.89413781</v>
+        <v>70.88337868</v>
       </c>
       <c r="E81" s="1">
-        <v>99.973</v>
+        <v>74.717804</v>
       </c>
       <c r="F81" t="s">
         <v>8</v>
       </c>
       <c r="G81">
         <v>1.0</v>
       </c>
       <c r="H81" s="1">
-        <v>131964.36</v>
+        <v>616421.88</v>
       </c>
       <c r="I81" s="1">
-        <v>2841.49</v>
+        <v>-30842.91</v>
       </c>
       <c r="J81" s="1">
-        <v>2.1532253102277</v>
+        <v>-5.003539134594</v>
       </c>
       <c r="K81">
         <v>0.0</v>
       </c>
       <c r="L81">
-        <v>305.59</v>
+        <v>791.1</v>
       </c>
       <c r="M81" s="1">
-        <v>134500.26</v>
+        <v>584787.87</v>
       </c>
       <c r="N81" s="1">
-        <v>134805.85</v>
+        <v>585578.97</v>
       </c>
       <c r="O81" s="1">
-        <v>0.33</v>
+        <v>1.41</v>
       </c>
       <c r="P81">
         <v>1</v>
       </c>
     </row>
     <row r="82" spans="1:16">
       <c r="A82" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="B82" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
       <c r="C82" s="1">
-        <v>100000.0</v>
+        <v>132000.0</v>
       </c>
       <c r="D82" s="1">
-        <v>100.26098868</v>
+        <v>101.81559928</v>
       </c>
       <c r="E82" s="1">
-        <v>99.766</v>
+        <v>99.973</v>
       </c>
       <c r="F82" t="s">
         <v>8</v>
       </c>
       <c r="G82">
         <v>1.0</v>
       </c>
       <c r="H82" s="1">
-        <v>99766.0</v>
+        <v>131964.36</v>
       </c>
       <c r="I82" s="1">
-        <v>2288.14</v>
+        <v>2996.4</v>
       </c>
       <c r="J82" s="1">
-        <v>2.2935068059259</v>
+        <v>2.2706130655277</v>
       </c>
       <c r="K82">
         <v>0.0</v>
       </c>
-      <c r="L82" t="s">
-        <v>255</v>
+      <c r="L82">
+        <v>564.16</v>
       </c>
       <c r="M82" s="1">
-        <v>100260.99</v>
+        <v>134396.6</v>
       </c>
       <c r="N82" s="1">
-        <v>102054.14</v>
+        <v>134960.76</v>
       </c>
       <c r="O82" s="1">
-        <v>0.25</v>
+        <v>0.33</v>
       </c>
       <c r="P82">
         <v>1</v>
       </c>
     </row>
     <row r="83" spans="1:16">
       <c r="A83" t="s">
-        <v>256</v>
+        <v>253</v>
       </c>
       <c r="B83" t="s">
-        <v>257</v>
+        <v>254</v>
       </c>
       <c r="C83" s="1">
-        <v>135000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D83" s="1">
-        <v>99.32112374</v>
+        <v>100.16688455</v>
       </c>
       <c r="E83" s="1">
-        <v>104.002956</v>
+        <v>99.766</v>
       </c>
       <c r="F83" t="s">
         <v>8</v>
       </c>
       <c r="G83">
         <v>1.0</v>
       </c>
       <c r="H83" s="1">
-        <v>140403.99</v>
+        <v>99766.0</v>
       </c>
       <c r="I83" s="1">
-        <v>-2420.47</v>
+        <v>2450.2</v>
       </c>
       <c r="J83" s="1">
-        <v>-1.723932489383</v>
+        <v>2.4559469157829</v>
       </c>
       <c r="K83">
         <v>0.0</v>
       </c>
       <c r="L83" t="s">
-        <v>258</v>
+        <v>255</v>
       </c>
       <c r="M83" s="1">
-        <v>134083.52</v>
+        <v>100166.88</v>
       </c>
       <c r="N83" s="1">
-        <v>137983.52</v>
+        <v>102216.2</v>
       </c>
       <c r="O83" s="1">
-        <v>0.34</v>
+        <v>0.25</v>
       </c>
       <c r="P83">
         <v>1</v>
       </c>
     </row>
     <row r="84" spans="1:16">
       <c r="A84" t="s">
-        <v>259</v>
+        <v>256</v>
       </c>
       <c r="B84" t="s">
-        <v>260</v>
+        <v>257</v>
       </c>
       <c r="C84" s="1">
-        <v>370000.0</v>
+        <v>135000.0</v>
       </c>
       <c r="D84" s="1">
-        <v>78.9195</v>
+        <v>100.03093418</v>
       </c>
       <c r="E84" s="1">
-        <v>83.324986</v>
+        <v>104.002956</v>
       </c>
       <c r="F84" t="s">
         <v>8</v>
       </c>
       <c r="G84">
         <v>1.0</v>
       </c>
       <c r="H84" s="1">
-        <v>308302.45</v>
+        <v>140403.99</v>
       </c>
       <c r="I84" s="1">
-        <v>-12220.16</v>
+        <v>-1169.73</v>
       </c>
       <c r="J84" s="1">
-        <v>-3.9636921471107</v>
+        <v>-0.83311734944285</v>
       </c>
       <c r="K84">
         <v>0.0</v>
       </c>
       <c r="L84" t="s">
-        <v>261</v>
+        <v>258</v>
       </c>
       <c r="M84" s="1">
-        <v>292002.15</v>
+        <v>135041.76</v>
       </c>
       <c r="N84" s="1">
-        <v>296082.29</v>
+        <v>139234.26</v>
       </c>
       <c r="O84" s="1">
-        <v>0.72</v>
+        <v>0.34</v>
       </c>
       <c r="P84">
         <v>1</v>
       </c>
     </row>
     <row r="85" spans="1:16">
       <c r="A85" t="s">
-        <v>262</v>
+        <v>259</v>
       </c>
       <c r="B85" t="s">
-        <v>263</v>
+        <v>260</v>
       </c>
       <c r="C85" s="1">
-        <v>200000.0</v>
+        <v>370000.0</v>
       </c>
       <c r="D85" s="1">
-        <v>95.24066431</v>
+        <v>80.5295</v>
       </c>
       <c r="E85" s="1">
-        <v>96.204555</v>
+        <v>83.324986</v>
       </c>
       <c r="F85" t="s">
         <v>8</v>
       </c>
       <c r="G85">
         <v>1.0</v>
       </c>
       <c r="H85" s="1">
-        <v>192409.11</v>
+        <v>308302.45</v>
       </c>
       <c r="I85" s="1">
-        <v>1037.29</v>
+        <v>-5872.89</v>
       </c>
       <c r="J85" s="1">
-        <v>0.53910649033198</v>
+        <v>-1.9049118811738</v>
       </c>
       <c r="K85">
         <v>0.0</v>
       </c>
       <c r="L85" t="s">
-        <v>264</v>
+        <v>261</v>
       </c>
       <c r="M85" s="1">
-        <v>190481.33</v>
+        <v>297959.15</v>
       </c>
       <c r="N85" s="1">
-        <v>193446.4</v>
+        <v>302429.56</v>
       </c>
       <c r="O85" s="1">
-        <v>0.47</v>
+        <v>0.73</v>
       </c>
       <c r="P85">
         <v>1</v>
       </c>
     </row>
     <row r="86" spans="1:16">
       <c r="A86" t="s">
-        <v>265</v>
+        <v>262</v>
       </c>
       <c r="B86" t="s">
-        <v>266</v>
+        <v>263</v>
       </c>
       <c r="C86" s="1">
-        <v>400000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D86" s="1">
-        <v>92.60047085</v>
+        <v>95.21853955</v>
       </c>
       <c r="E86" s="1">
-        <v>100.596413</v>
+        <v>96.204555</v>
       </c>
       <c r="F86" t="s">
         <v>8</v>
       </c>
       <c r="G86">
         <v>1.0</v>
       </c>
       <c r="H86" s="1">
-        <v>402385.65</v>
+        <v>192409.11</v>
       </c>
       <c r="I86" s="1">
-        <v>-27052.26</v>
+        <v>1188.93</v>
       </c>
       <c r="J86" s="1">
-        <v>-6.7229683762331</v>
+        <v>0.61791772749222</v>
       </c>
       <c r="K86">
         <v>0.0</v>
       </c>
       <c r="L86" t="s">
-        <v>267</v>
+        <v>264</v>
       </c>
       <c r="M86" s="1">
-        <v>370401.88</v>
+        <v>190437.08</v>
       </c>
       <c r="N86" s="1">
-        <v>375333.39</v>
+        <v>193598.04</v>
       </c>
       <c r="O86" s="1">
-        <v>0.91</v>
+        <v>0.47</v>
       </c>
       <c r="P86">
         <v>1</v>
       </c>
     </row>
     <row r="87" spans="1:16">
       <c r="A87" t="s">
-        <v>268</v>
+        <v>265</v>
       </c>
       <c r="B87" t="s">
-        <v>269</v>
+        <v>266</v>
       </c>
       <c r="C87" s="1">
-        <v>600000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D87" s="1">
-        <v>99.79167641</v>
+        <v>93.00235823</v>
       </c>
       <c r="E87" s="1">
-        <v>99.651</v>
+        <v>100.596413</v>
       </c>
       <c r="F87" t="s">
         <v>8</v>
       </c>
       <c r="G87">
         <v>1.0</v>
       </c>
       <c r="H87" s="1">
-        <v>597906.0</v>
+        <v>402385.65</v>
       </c>
       <c r="I87" s="1">
-        <v>16378.31</v>
+        <v>-24962.52</v>
       </c>
       <c r="J87" s="1">
-        <v>2.7392784150017</v>
+        <v>-6.2036307706301</v>
       </c>
       <c r="K87">
         <v>0.0</v>
       </c>
       <c r="L87" t="s">
-        <v>270</v>
+        <v>267</v>
       </c>
       <c r="M87" s="1">
-        <v>598750.06</v>
+        <v>372009.43</v>
       </c>
       <c r="N87" s="1">
-        <v>614284.31</v>
+        <v>377423.13</v>
       </c>
       <c r="O87" s="1">
-        <v>1.49</v>
+        <v>0.91</v>
       </c>
       <c r="P87">
         <v>1</v>
       </c>
     </row>
     <row r="88" spans="1:16">
       <c r="A88" t="s">
-        <v>271</v>
+        <v>268</v>
       </c>
       <c r="B88" t="s">
-        <v>272</v>
+        <v>269</v>
       </c>
       <c r="C88" s="1">
-        <v>100000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D88" s="1">
-        <v>99.47106041</v>
+        <v>100.4114476</v>
       </c>
       <c r="E88" s="1">
-        <v>100.0</v>
+        <v>99.651</v>
       </c>
       <c r="F88" t="s">
         <v>8</v>
       </c>
       <c r="G88">
         <v>1.0</v>
       </c>
       <c r="H88" s="1">
-        <v>100000.0</v>
+        <v>597906.0</v>
       </c>
       <c r="I88" s="1">
-        <v>467.64</v>
+        <v>21362.69</v>
       </c>
       <c r="J88" s="1">
-        <v>0.46764</v>
+        <v>3.572917816513</v>
       </c>
       <c r="K88">
         <v>0.0</v>
       </c>
-      <c r="L88">
-        <v>996.58</v>
+      <c r="L88" t="s">
+        <v>270</v>
       </c>
       <c r="M88" s="1">
-        <v>99471.06</v>
+        <v>602468.69</v>
       </c>
       <c r="N88" s="1">
-        <v>100467.64</v>
+        <v>619268.69</v>
       </c>
       <c r="O88" s="1">
-        <v>0.24</v>
+        <v>1.49</v>
       </c>
       <c r="P88">
         <v>1</v>
       </c>
     </row>
     <row r="89" spans="1:16">
       <c r="A89" t="s">
+        <v>271</v>
+      </c>
+      <c r="B89" t="s">
+        <v>272</v>
+      </c>
+      <c r="C89" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="D89" s="1">
+        <v>99.1702987</v>
+      </c>
+      <c r="E89" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F89" t="s">
+        <v>8</v>
+      </c>
+      <c r="G89">
+        <v>1.0</v>
+      </c>
+      <c r="H89" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="I89" s="1">
+        <v>392.9</v>
+      </c>
+      <c r="J89" s="1">
+        <v>0.3929</v>
+      </c>
+      <c r="K89">
+        <v>0.0</v>
+      </c>
+      <c r="L89" t="s">
         <v>273</v>
       </c>
-      <c r="B89" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M89" s="1">
-        <v>525594.91</v>
+        <v>99170.3</v>
       </c>
       <c r="N89" s="1">
-        <v>545612.72</v>
+        <v>100392.9</v>
       </c>
       <c r="O89" s="1">
-        <v>1.33</v>
+        <v>0.24</v>
       </c>
       <c r="P89">
         <v>1</v>
       </c>
     </row>
     <row r="90" spans="1:16">
       <c r="A90" t="s">
+        <v>274</v>
+      </c>
+      <c r="B90" t="s">
+        <v>275</v>
+      </c>
+      <c r="C90" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="D90" s="1">
+        <v>104.72009068</v>
+      </c>
+      <c r="E90" s="1">
+        <v>108.460098</v>
+      </c>
+      <c r="F90" t="s">
+        <v>8</v>
+      </c>
+      <c r="G90">
+        <v>1.0</v>
+      </c>
+      <c r="H90" s="1">
+        <v>542300.49</v>
+      </c>
+      <c r="I90" s="1">
+        <v>2785.74</v>
+      </c>
+      <c r="J90" s="1">
+        <v>0.51368937542358</v>
+      </c>
+      <c r="K90">
+        <v>0.0</v>
+      </c>
+      <c r="L90" t="s">
         <v>276</v>
       </c>
-      <c r="B90" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M90" s="1">
-        <v>298806.7</v>
+        <v>523600.45</v>
       </c>
       <c r="N90" s="1">
-        <v>308299.85</v>
+        <v>545086.23</v>
       </c>
       <c r="O90" s="1">
-        <v>0.75</v>
+        <v>1.32</v>
       </c>
       <c r="P90">
         <v>1</v>
       </c>
     </row>
     <row r="91" spans="1:16">
       <c r="A91" t="s">
+        <v>277</v>
+      </c>
+      <c r="B91" t="s">
+        <v>278</v>
+      </c>
+      <c r="C91" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="D91" s="1">
+        <v>99.3722731</v>
+      </c>
+      <c r="E91" s="1">
+        <v>98.642</v>
+      </c>
+      <c r="F91" t="s">
+        <v>8</v>
+      </c>
+      <c r="G91">
+        <v>1.0</v>
+      </c>
+      <c r="H91" s="1">
+        <v>295926.0</v>
+      </c>
+      <c r="I91" s="1">
+        <v>12475.07</v>
+      </c>
+      <c r="J91" s="1">
+        <v>4.2156045768199</v>
+      </c>
+      <c r="K91">
+        <v>0.0</v>
+      </c>
+      <c r="L91" t="s">
         <v>279</v>
       </c>
-      <c r="B91" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M91" s="1">
-        <v>183593.2</v>
+        <v>298116.82</v>
       </c>
       <c r="N91" s="1">
-        <v>183713.75</v>
+        <v>308401.07</v>
       </c>
       <c r="O91" s="1">
-        <v>0.45</v>
+        <v>0.74</v>
       </c>
       <c r="P91">
         <v>1</v>
       </c>
     </row>
     <row r="92" spans="1:16">
       <c r="A92" t="s">
+        <v>280</v>
+      </c>
+      <c r="B92" t="s">
         <v>281</v>
       </c>
-      <c r="B92" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C92" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D92" s="1">
-        <v>99.5108684</v>
+        <v>91.92301866</v>
       </c>
       <c r="E92" s="1">
-        <v>99.75655</v>
+        <v>89.22416</v>
       </c>
       <c r="F92" t="s">
         <v>8</v>
       </c>
       <c r="G92">
         <v>1.0</v>
       </c>
       <c r="H92" s="1">
-        <v>99756.55</v>
+        <v>178448.32</v>
       </c>
       <c r="I92" s="1">
-        <v>478.98</v>
+        <v>5638.81</v>
       </c>
       <c r="J92" s="1">
-        <v>0.48014892255195</v>
+        <v>3.1599120686594</v>
       </c>
       <c r="K92">
         <v>0.0</v>
       </c>
       <c r="L92">
-        <v>724.66</v>
+        <v>241.1</v>
       </c>
       <c r="M92" s="1">
-        <v>99510.87</v>
+        <v>183846.03</v>
       </c>
       <c r="N92" s="1">
-        <v>100235.53</v>
+        <v>184087.13</v>
       </c>
       <c r="O92" s="1">
-        <v>0.24</v>
+        <v>0.44</v>
       </c>
       <c r="P92">
         <v>1</v>
       </c>
     </row>
     <row r="93" spans="1:16">
       <c r="A93" t="s">
+        <v>282</v>
+      </c>
+      <c r="B93" t="s">
         <v>283</v>
-      </c>
-[...1 lines deleted...]
-        <v>284</v>
       </c>
       <c r="C93" s="1">
         <v>100000.0</v>
       </c>
       <c r="D93" s="1">
-        <v>102.82328431</v>
+        <v>99.4403358</v>
       </c>
       <c r="E93" s="1">
-        <v>107.36234</v>
+        <v>99.75655</v>
       </c>
       <c r="F93" t="s">
         <v>8</v>
       </c>
       <c r="G93">
         <v>1.0</v>
       </c>
       <c r="H93" s="1">
-        <v>107362.34</v>
+        <v>99756.55</v>
       </c>
       <c r="I93" s="1">
-        <v>-560.97</v>
+        <v>581.73</v>
       </c>
       <c r="J93" s="1">
-        <v>-0.52250165188277</v>
+        <v>0.58314967789083</v>
       </c>
       <c r="K93">
         <v>0.0</v>
       </c>
-      <c r="L93" t="s">
-        <v>285</v>
+      <c r="L93">
+        <v>897.95</v>
       </c>
       <c r="M93" s="1">
-        <v>102823.29</v>
+        <v>99440.33</v>
       </c>
       <c r="N93" s="1">
-        <v>106801.37</v>
+        <v>100338.28</v>
       </c>
       <c r="O93" s="1">
-        <v>0.26</v>
+        <v>0.24</v>
       </c>
       <c r="P93">
         <v>1</v>
       </c>
     </row>
     <row r="94" spans="1:16">
       <c r="A94" t="s">
-        <v>286</v>
+        <v>284</v>
       </c>
       <c r="B94" t="s">
-        <v>287</v>
+        <v>285</v>
       </c>
       <c r="C94" s="1">
-        <v>300000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D94" s="1">
-        <v>102.24377218</v>
+        <v>102.82482456</v>
       </c>
       <c r="E94" s="1">
-        <v>103.74867</v>
+        <v>107.36234</v>
       </c>
       <c r="F94" t="s">
         <v>8</v>
       </c>
       <c r="G94">
         <v>1.0</v>
       </c>
       <c r="H94" s="1">
-        <v>311246.01</v>
+        <v>107362.34</v>
       </c>
       <c r="I94" s="1">
-        <v>1249.01</v>
+        <v>-4318.34</v>
       </c>
       <c r="J94" s="1">
-        <v>0.4012934977062</v>
+        <v>-4.022211140331</v>
       </c>
       <c r="K94">
         <v>0.0</v>
       </c>
-      <c r="L94" t="s">
-        <v>288</v>
+      <c r="L94">
+        <v>219.18</v>
       </c>
       <c r="M94" s="1">
-        <v>306731.32</v>
+        <v>102824.82</v>
       </c>
       <c r="N94" s="1">
-        <v>312495.02</v>
+        <v>103044.0</v>
       </c>
       <c r="O94" s="1">
-        <v>0.76</v>
+        <v>0.25</v>
       </c>
       <c r="P94">
         <v>1</v>
       </c>
     </row>
     <row r="95" spans="1:16">
       <c r="A95" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="B95" t="s">
-        <v>290</v>
+        <v>287</v>
       </c>
       <c r="C95" s="1">
-        <v>500000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D95" s="1">
-        <v>100.80142345</v>
+        <v>101.97798945</v>
       </c>
       <c r="E95" s="1">
-        <v>101.783116</v>
+        <v>103.74867</v>
       </c>
       <c r="F95" t="s">
         <v>8</v>
       </c>
       <c r="G95">
         <v>1.0</v>
       </c>
       <c r="H95" s="1">
-        <v>508915.58</v>
+        <v>311246.01</v>
       </c>
       <c r="I95" s="1">
-        <v>-4062.57</v>
+        <v>1197.55</v>
       </c>
       <c r="J95" s="1">
-        <v>-0.79827974612214</v>
+        <v>0.38475995242477</v>
       </c>
       <c r="K95">
         <v>0.0</v>
       </c>
-      <c r="L95">
-        <v>845.89</v>
+      <c r="L95" t="s">
+        <v>288</v>
       </c>
       <c r="M95" s="1">
-        <v>504007.12</v>
+        <v>305933.97</v>
       </c>
       <c r="N95" s="1">
-        <v>504853.01</v>
+        <v>312443.56</v>
       </c>
       <c r="O95" s="1">
-        <v>1.23</v>
+        <v>0.75</v>
       </c>
       <c r="P95">
         <v>1</v>
       </c>
     </row>
     <row r="96" spans="1:16">
       <c r="A96" t="s">
+        <v>289</v>
+      </c>
+      <c r="B96" t="s">
+        <v>290</v>
+      </c>
+      <c r="C96" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="D96" s="1">
+        <v>100.82165152</v>
+      </c>
+      <c r="E96" s="1">
+        <v>101.783116</v>
+      </c>
+      <c r="F96" t="s">
+        <v>8</v>
+      </c>
+      <c r="G96">
+        <v>1.0</v>
+      </c>
+      <c r="H96" s="1">
+        <v>508915.58</v>
+      </c>
+      <c r="I96" s="1">
+        <v>-2981.98</v>
+      </c>
+      <c r="J96" s="1">
+        <v>-0.58594786978225</v>
+      </c>
+      <c r="K96">
+        <v>0.0</v>
+      </c>
+      <c r="L96" t="s">
         <v>291</v>
       </c>
-      <c r="B96" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M96" s="1">
-        <v>100455.13</v>
+        <v>504108.26</v>
       </c>
       <c r="N96" s="1">
-        <v>103381.16</v>
+        <v>505933.6</v>
       </c>
       <c r="O96" s="1">
-        <v>0.25</v>
+        <v>1.22</v>
       </c>
       <c r="P96">
         <v>1</v>
       </c>
     </row>
     <row r="97" spans="1:16">
       <c r="A97" t="s">
+        <v>292</v>
+      </c>
+      <c r="B97" t="s">
+        <v>293</v>
+      </c>
+      <c r="C97" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="D97" s="1">
+        <v>100.33763298</v>
+      </c>
+      <c r="E97" s="1">
+        <v>99.884</v>
+      </c>
+      <c r="F97" t="s">
+        <v>8</v>
+      </c>
+      <c r="G97">
+        <v>1.0</v>
+      </c>
+      <c r="H97" s="1">
+        <v>99884.0</v>
+      </c>
+      <c r="I97" s="1">
+        <v>3620.76</v>
+      </c>
+      <c r="J97" s="1">
+        <v>3.6249649593528</v>
+      </c>
+      <c r="K97">
+        <v>0.0</v>
+      </c>
+      <c r="L97" t="s">
         <v>294</v>
       </c>
-      <c r="B97" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M97" s="1">
-        <v>155395.04</v>
+        <v>100337.64</v>
       </c>
       <c r="N97" s="1">
-        <v>158459.77</v>
+        <v>103504.76</v>
       </c>
       <c r="O97" s="1">
-        <v>0.39</v>
+        <v>0.25</v>
       </c>
       <c r="P97">
         <v>1</v>
       </c>
     </row>
     <row r="98" spans="1:16">
       <c r="A98" t="s">
+        <v>295</v>
+      </c>
+      <c r="B98" t="s">
+        <v>296</v>
+      </c>
+      <c r="C98" s="1">
+        <v>150000.0</v>
+      </c>
+      <c r="D98" s="1">
+        <v>103.36405673</v>
+      </c>
+      <c r="E98" s="1">
+        <v>106.489533</v>
+      </c>
+      <c r="F98" t="s">
+        <v>8</v>
+      </c>
+      <c r="G98">
+        <v>1.0</v>
+      </c>
+      <c r="H98" s="1">
+        <v>159734.3</v>
+      </c>
+      <c r="I98" s="1">
+        <v>-1194.04</v>
+      </c>
+      <c r="J98" s="1">
+        <v>-0.7475163443293</v>
+      </c>
+      <c r="K98">
+        <v>0.0</v>
+      </c>
+      <c r="L98" t="s">
         <v>297</v>
       </c>
-      <c r="B98" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M98" s="1">
-        <v>430564.6</v>
+        <v>155046.08</v>
       </c>
       <c r="N98" s="1">
-        <v>444828.98</v>
+        <v>158540.26</v>
       </c>
       <c r="O98" s="1">
-        <v>1.08</v>
+        <v>0.38</v>
       </c>
       <c r="P98">
         <v>1</v>
       </c>
     </row>
     <row r="99" spans="1:16">
       <c r="A99" t="s">
+        <v>298</v>
+      </c>
+      <c r="B99" t="s">
+        <v>299</v>
+      </c>
+      <c r="C99" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="D99" s="1">
+        <v>107.61376277</v>
+      </c>
+      <c r="E99" s="1">
+        <v>109.861915</v>
+      </c>
+      <c r="F99" t="s">
+        <v>8</v>
+      </c>
+      <c r="G99">
+        <v>1.0</v>
+      </c>
+      <c r="H99" s="1">
+        <v>439447.66</v>
+      </c>
+      <c r="I99" s="1">
+        <v>6447.12</v>
+      </c>
+      <c r="J99" s="1">
+        <v>1.4670962180115</v>
+      </c>
+      <c r="K99">
+        <v>0.0</v>
+      </c>
+      <c r="L99" t="s">
         <v>300</v>
       </c>
-      <c r="B99" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M99" s="1">
-        <v>563436.0</v>
+        <v>430455.05</v>
       </c>
       <c r="N99" s="1">
-        <v>569107.23</v>
+        <v>445894.78</v>
       </c>
       <c r="O99" s="1">
-        <v>1.38</v>
+        <v>1.08</v>
       </c>
       <c r="P99">
         <v>1</v>
       </c>
     </row>
     <row r="100" spans="1:16">
       <c r="A100" t="s">
+        <v>301</v>
+      </c>
+      <c r="B100" t="s">
+        <v>302</v>
+      </c>
+      <c r="C100" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="D100" s="1">
+        <v>95.381</v>
+      </c>
+      <c r="E100" s="1">
+        <v>104.270342</v>
+      </c>
+      <c r="F100" t="s">
+        <v>8</v>
+      </c>
+      <c r="G100">
+        <v>1.0</v>
+      </c>
+      <c r="H100" s="1">
+        <v>625622.05</v>
+      </c>
+      <c r="I100" s="1">
+        <v>-46579.89</v>
+      </c>
+      <c r="J100" s="1">
+        <v>-7.4453721699867</v>
+      </c>
+      <c r="K100">
+        <v>0.0</v>
+      </c>
+      <c r="L100" t="s">
         <v>303</v>
       </c>
-      <c r="B100" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M100" s="1">
-        <v>280677.66</v>
+        <v>572286.0</v>
       </c>
       <c r="N100" s="1">
-        <v>281954.3</v>
+        <v>579042.16</v>
       </c>
       <c r="O100" s="1">
-        <v>0.69</v>
+        <v>1.4</v>
       </c>
       <c r="P100">
         <v>1</v>
       </c>
     </row>
     <row r="101" spans="1:16">
       <c r="A101" t="s">
+        <v>304</v>
+      </c>
+      <c r="B101" t="s">
+        <v>305</v>
+      </c>
+      <c r="C101" s="1">
+        <v>285000.0</v>
+      </c>
+      <c r="D101" s="1">
+        <v>98.4953879</v>
+      </c>
+      <c r="E101" s="1">
+        <v>97.791014</v>
+      </c>
+      <c r="F101" t="s">
+        <v>8</v>
+      </c>
+      <c r="G101">
+        <v>1.0</v>
+      </c>
+      <c r="H101" s="1">
+        <v>278704.39</v>
+      </c>
+      <c r="I101" s="1">
+        <v>3541.78</v>
+      </c>
+      <c r="J101" s="1">
+        <v>1.2708016547569</v>
+      </c>
+      <c r="K101">
+        <v>0.0</v>
+      </c>
+      <c r="L101" t="s">
         <v>306</v>
       </c>
-      <c r="B101" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M101" s="1">
-        <v>376030.9</v>
+        <v>280711.85</v>
       </c>
       <c r="N101" s="1">
-        <v>383897.15</v>
+        <v>282246.17</v>
       </c>
       <c r="O101" s="1">
-        <v>0.93</v>
+        <v>0.68</v>
       </c>
       <c r="P101">
         <v>1</v>
       </c>
     </row>
     <row r="102" spans="1:16">
       <c r="A102" t="s">
+        <v>307</v>
+      </c>
+      <c r="B102" t="s">
+        <v>308</v>
+      </c>
+      <c r="C102" s="1">
+        <v>365000.0</v>
+      </c>
+      <c r="D102" s="1">
+        <v>103.15422265</v>
+      </c>
+      <c r="E102" s="1">
+        <v>105.094956</v>
+      </c>
+      <c r="F102" t="s">
+        <v>8</v>
+      </c>
+      <c r="G102">
+        <v>1.0</v>
+      </c>
+      <c r="H102" s="1">
+        <v>383596.59</v>
+      </c>
+      <c r="I102" s="1">
+        <v>1635.07</v>
+      </c>
+      <c r="J102" s="1">
+        <v>0.42624727190614</v>
+      </c>
+      <c r="K102">
+        <v>0.0</v>
+      </c>
+      <c r="L102" t="s">
         <v>309</v>
       </c>
-      <c r="B102" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M102" s="1">
-        <v>307682.05</v>
+        <v>376512.91</v>
       </c>
       <c r="N102" s="1">
-        <v>311062.8</v>
+        <v>385231.66</v>
       </c>
       <c r="O102" s="1">
-        <v>0.76</v>
+        <v>0.93</v>
       </c>
       <c r="P102">
         <v>1</v>
       </c>
     </row>
     <row r="103" spans="1:16">
       <c r="A103" t="s">
+        <v>310</v>
+      </c>
+      <c r="B103" t="s">
+        <v>311</v>
+      </c>
+      <c r="C103" s="1">
+        <v>295000.0</v>
+      </c>
+      <c r="D103" s="1">
+        <v>105.527</v>
+      </c>
+      <c r="E103" s="1">
+        <v>105.485329</v>
+      </c>
+      <c r="F103" t="s">
+        <v>8</v>
+      </c>
+      <c r="G103">
+        <v>1.0</v>
+      </c>
+      <c r="H103" s="1">
+        <v>311181.72</v>
+      </c>
+      <c r="I103" s="1">
+        <v>4225.78</v>
+      </c>
+      <c r="J103" s="1">
+        <v>1.3579782257133</v>
+      </c>
+      <c r="K103">
+        <v>0.0</v>
+      </c>
+      <c r="L103" t="s">
         <v>312</v>
       </c>
-      <c r="B103" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M103" s="1">
-        <v>99897.83</v>
+        <v>311304.65</v>
       </c>
       <c r="N103" s="1">
-        <v>100134.82</v>
+        <v>315407.5</v>
       </c>
       <c r="O103" s="1">
-        <v>0.24</v>
+        <v>0.76</v>
       </c>
       <c r="P103">
         <v>1</v>
       </c>
     </row>
     <row r="104" spans="1:16">
       <c r="A104" t="s">
+        <v>313</v>
+      </c>
+      <c r="B104" t="s">
         <v>314</v>
-      </c>
-[...1 lines deleted...]
-        <v>315</v>
       </c>
       <c r="C104" s="1">
         <v>200000.0</v>
       </c>
       <c r="D104" s="1">
-        <v>99.88190898</v>
+        <v>99.70126222</v>
       </c>
       <c r="E104" s="1">
         <v>100.292605</v>
       </c>
       <c r="F104" t="s">
         <v>8</v>
       </c>
       <c r="G104">
         <v>1.0</v>
       </c>
       <c r="H104" s="1">
         <v>200585.21</v>
       </c>
       <c r="I104" s="1">
-        <v>2515.59</v>
+        <v>2591.29</v>
       </c>
       <c r="J104" s="1">
-        <v>1.2541253664714</v>
+        <v>1.2918649385964</v>
       </c>
       <c r="K104">
         <v>0.0</v>
       </c>
       <c r="L104" t="s">
-        <v>316</v>
+        <v>315</v>
       </c>
       <c r="M104" s="1">
-        <v>199763.81</v>
+        <v>199402.53</v>
       </c>
       <c r="N104" s="1">
-        <v>203100.8</v>
+        <v>203176.5</v>
       </c>
       <c r="O104" s="1">
         <v>0.49</v>
       </c>
       <c r="P104">
         <v>1</v>
       </c>
     </row>
     <row r="105" spans="1:16">
       <c r="A105" t="s">
+        <v>316</v>
+      </c>
+      <c r="B105" t="s">
         <v>317</v>
-      </c>
-[...1 lines deleted...]
-        <v>318</v>
       </c>
       <c r="C105" s="1">
         <v>400000.0</v>
       </c>
       <c r="D105" s="1">
-        <v>102.95509751</v>
+        <v>102.61396457</v>
       </c>
       <c r="E105" s="1">
         <v>106.299898</v>
       </c>
       <c r="F105" t="s">
         <v>8</v>
       </c>
       <c r="G105">
         <v>1.0</v>
       </c>
       <c r="H105" s="1">
         <v>425199.59</v>
       </c>
       <c r="I105" s="1">
-        <v>-228.52</v>
+        <v>-688.94</v>
       </c>
       <c r="J105" s="1">
-        <v>-0.053744172236855</v>
+        <v>-0.1620274375147</v>
       </c>
       <c r="K105">
         <v>0.0</v>
       </c>
       <c r="L105" t="s">
-        <v>319</v>
+        <v>318</v>
       </c>
       <c r="M105" s="1">
-        <v>411820.39</v>
+        <v>410455.86</v>
       </c>
       <c r="N105" s="1">
-        <v>424971.07</v>
+        <v>424510.65</v>
       </c>
       <c r="O105" s="1">
-        <v>1.03</v>
+        <v>1.02</v>
       </c>
       <c r="P105">
         <v>1</v>
       </c>
     </row>
     <row r="106" spans="1:16">
       <c r="A106" t="s">
+        <v>319</v>
+      </c>
+      <c r="B106" t="s">
         <v>320</v>
-      </c>
-[...1 lines deleted...]
-        <v>321</v>
       </c>
       <c r="C106" s="1">
         <v>100000.0</v>
       </c>
       <c r="D106" s="1">
-        <v>101.85720369</v>
+        <v>101.54572211</v>
       </c>
       <c r="E106" s="1">
         <v>99.297</v>
       </c>
       <c r="F106" t="s">
         <v>8</v>
       </c>
       <c r="G106">
         <v>1.0</v>
       </c>
       <c r="H106" s="1">
         <v>99297.0</v>
       </c>
       <c r="I106" s="1">
-        <v>5667.05</v>
+        <v>5559.0</v>
       </c>
       <c r="J106" s="1">
-        <v>5.7071714150478</v>
+        <v>5.5983564458141</v>
       </c>
       <c r="K106">
         <v>0.0</v>
       </c>
       <c r="L106" t="s">
-        <v>322</v>
+        <v>321</v>
       </c>
       <c r="M106" s="1">
-        <v>101857.2</v>
+        <v>101545.73</v>
       </c>
       <c r="N106" s="1">
-        <v>104964.05</v>
+        <v>104856.0</v>
       </c>
       <c r="O106" s="1">
-        <v>0.26</v>
+        <v>0.25</v>
       </c>
       <c r="P106">
         <v>1</v>
       </c>
     </row>
     <row r="107" spans="1:16">
       <c r="A107" t="s">
+        <v>322</v>
+      </c>
+      <c r="B107" t="s">
         <v>323</v>
-      </c>
-[...1 lines deleted...]
-        <v>324</v>
       </c>
       <c r="C107" s="1">
         <v>100000.0</v>
       </c>
       <c r="D107" s="1">
-        <v>101.79731765</v>
+        <v>101.57408869</v>
       </c>
       <c r="E107" s="1">
         <v>100.24168</v>
       </c>
       <c r="F107" t="s">
         <v>8</v>
       </c>
       <c r="G107">
         <v>1.0</v>
       </c>
       <c r="H107" s="1">
         <v>100241.68</v>
       </c>
       <c r="I107" s="1">
-        <v>4547.42</v>
+        <v>4535.15</v>
       </c>
       <c r="J107" s="1">
-        <v>4.5364562924324</v>
+        <v>4.5242158750731</v>
       </c>
       <c r="K107">
         <v>0.0</v>
       </c>
       <c r="L107" t="s">
-        <v>325</v>
+        <v>324</v>
       </c>
       <c r="M107" s="1">
-        <v>101797.32</v>
+        <v>101574.09</v>
       </c>
       <c r="N107" s="1">
-        <v>104789.1</v>
+        <v>104776.83</v>
       </c>
       <c r="O107" s="1">
         <v>0.25</v>
       </c>
       <c r="P107">
         <v>1</v>
       </c>
     </row>
     <row r="108" spans="1:16">
       <c r="A108" t="s">
+        <v>325</v>
+      </c>
+      <c r="B108" t="s">
         <v>326</v>
-      </c>
-[...1 lines deleted...]
-        <v>327</v>
       </c>
       <c r="C108" s="1">
         <v>100000.0</v>
       </c>
       <c r="D108" s="1">
-        <v>97.04001</v>
+        <v>97.12135342</v>
       </c>
       <c r="E108" s="1">
         <v>97.65639</v>
       </c>
       <c r="F108" t="s">
         <v>8</v>
       </c>
       <c r="G108">
         <v>1.0</v>
       </c>
       <c r="H108" s="1">
         <v>97656.39</v>
       </c>
       <c r="I108" s="1">
-        <v>-330.35</v>
+        <v>-161.61</v>
       </c>
       <c r="J108" s="1">
-        <v>-0.33827791504478</v>
+        <v>-0.16548840275583</v>
       </c>
       <c r="K108">
         <v>0.0</v>
       </c>
       <c r="L108">
-        <v>286.03</v>
+        <v>373.42</v>
       </c>
       <c r="M108" s="1">
-        <v>97040.01</v>
+        <v>97121.36</v>
       </c>
       <c r="N108" s="1">
-        <v>97326.04</v>
+        <v>97494.78</v>
       </c>
       <c r="O108" s="1">
         <v>0.24</v>
       </c>
       <c r="P108">
         <v>1</v>
       </c>
     </row>
     <row r="109" spans="1:16">
       <c r="A109" t="s">
+        <v>327</v>
+      </c>
+      <c r="B109" t="s">
         <v>328</v>
-      </c>
-[...1 lines deleted...]
-        <v>329</v>
       </c>
       <c r="C109" s="1">
         <v>300000.0</v>
       </c>
       <c r="D109" s="1">
-        <v>85.502619</v>
+        <v>86.36715479</v>
       </c>
       <c r="E109" s="1">
         <v>86.56115</v>
       </c>
       <c r="F109" t="s">
         <v>8</v>
       </c>
       <c r="G109">
         <v>1.0</v>
       </c>
       <c r="H109" s="1">
         <v>259683.45</v>
       </c>
       <c r="I109" s="1">
-        <v>-2127.65</v>
+        <v>805.0</v>
       </c>
       <c r="J109" s="1">
-        <v>-0.81932445059552</v>
+        <v>0.30999280085042</v>
       </c>
       <c r="K109">
         <v>0.0</v>
       </c>
       <c r="L109" t="s">
-        <v>330</v>
+        <v>329</v>
       </c>
       <c r="M109" s="1">
-        <v>256507.85</v>
+        <v>259101.46</v>
       </c>
       <c r="N109" s="1">
-        <v>257555.8</v>
+        <v>260488.45</v>
       </c>
       <c r="O109" s="1">
         <v>0.63</v>
       </c>
       <c r="P109">
         <v>1</v>
       </c>
     </row>
     <row r="110" spans="1:16">
       <c r="A110" t="s">
+        <v>330</v>
+      </c>
+      <c r="B110" t="s">
         <v>331</v>
-      </c>
-[...1 lines deleted...]
-        <v>332</v>
       </c>
       <c r="C110" s="1">
         <v>300000.0</v>
       </c>
       <c r="D110" s="1">
-        <v>98.64164651</v>
+        <v>99.14529141</v>
       </c>
       <c r="E110" s="1">
         <v>99.507</v>
       </c>
       <c r="F110" t="s">
         <v>8</v>
       </c>
       <c r="G110">
         <v>1.0</v>
       </c>
       <c r="H110" s="1">
         <v>298521.0</v>
       </c>
       <c r="I110" s="1">
-        <v>1977.91</v>
+        <v>4121.72</v>
       </c>
       <c r="J110" s="1">
-        <v>0.66256980245946</v>
+        <v>1.3807135846389</v>
       </c>
       <c r="K110">
         <v>0.0</v>
       </c>
       <c r="L110" t="s">
-        <v>333</v>
+        <v>332</v>
       </c>
       <c r="M110" s="1">
-        <v>295924.94</v>
+        <v>297435.87</v>
       </c>
       <c r="N110" s="1">
-        <v>300498.91</v>
+        <v>302642.72</v>
       </c>
       <c r="O110" s="1">
         <v>0.73</v>
       </c>
       <c r="P110">
         <v>1</v>
       </c>
     </row>
     <row r="111" spans="1:16">
       <c r="A111" t="s">
+        <v>333</v>
+      </c>
+      <c r="B111" t="s">
         <v>334</v>
-      </c>
-[...1 lines deleted...]
-        <v>335</v>
       </c>
       <c r="C111" s="1">
         <v>139000.0</v>
       </c>
       <c r="D111" s="1">
-        <v>100.25666586</v>
+        <v>100.16484652</v>
       </c>
       <c r="E111" s="1">
         <v>99.647</v>
       </c>
       <c r="F111" t="s">
         <v>8</v>
       </c>
       <c r="G111">
         <v>1.0</v>
       </c>
       <c r="H111" s="1">
         <v>138509.33</v>
       </c>
       <c r="I111" s="1">
-        <v>1862.33</v>
+        <v>2006.98</v>
       </c>
       <c r="J111" s="1">
-        <v>1.3445520240405</v>
+        <v>1.4489854221373</v>
       </c>
       <c r="K111">
         <v>0.0</v>
       </c>
       <c r="L111" t="s">
-        <v>336</v>
+        <v>335</v>
       </c>
       <c r="M111" s="1">
-        <v>139356.77</v>
+        <v>139229.13</v>
       </c>
       <c r="N111" s="1">
-        <v>140371.66</v>
+        <v>140516.31</v>
       </c>
       <c r="O111" s="1">
         <v>0.34</v>
       </c>
       <c r="P111">
         <v>1</v>
       </c>
     </row>
     <row r="112" spans="1:16">
       <c r="A112" t="s">
+        <v>336</v>
+      </c>
+      <c r="B112" t="s">
         <v>337</v>
-      </c>
-[...1 lines deleted...]
-        <v>338</v>
       </c>
       <c r="C112" s="1">
         <v>400000.0</v>
       </c>
       <c r="D112" s="1">
-        <v>94.65786222</v>
+        <v>94.61164269</v>
       </c>
       <c r="E112" s="1">
         <v>95.38125</v>
       </c>
       <c r="F112" t="s">
         <v>8</v>
       </c>
       <c r="G112">
         <v>1.0</v>
       </c>
       <c r="H112" s="1">
         <v>381525.0</v>
       </c>
       <c r="I112" s="1">
-        <v>-2115.47</v>
+        <v>-2179.8</v>
       </c>
       <c r="J112" s="1">
-        <v>-0.55447742611887</v>
+        <v>-0.57133870650678</v>
       </c>
       <c r="K112">
         <v>0.0</v>
       </c>
       <c r="L112">
-        <v>778.08</v>
+        <v>898.63</v>
       </c>
       <c r="M112" s="1">
-        <v>378631.45</v>
+        <v>378446.57</v>
       </c>
       <c r="N112" s="1">
-        <v>379409.53</v>
+        <v>379345.2</v>
       </c>
       <c r="O112" s="1">
         <v>0.92</v>
       </c>
       <c r="P112">
         <v>1</v>
       </c>
     </row>
     <row r="113" spans="1:16">
       <c r="A113" t="s">
+        <v>338</v>
+      </c>
+      <c r="B113" t="s">
         <v>339</v>
-      </c>
-[...1 lines deleted...]
-        <v>340</v>
       </c>
       <c r="C113" s="1">
         <v>400000.0</v>
       </c>
       <c r="D113" s="1">
-        <v>102.34379798</v>
+        <v>102.11430143</v>
       </c>
       <c r="E113" s="1">
         <v>104.363955</v>
       </c>
       <c r="F113" t="s">
         <v>8</v>
       </c>
       <c r="G113">
         <v>1.0</v>
       </c>
       <c r="H113" s="1">
         <v>417455.82</v>
       </c>
       <c r="I113" s="1">
-        <v>-1083.16</v>
+        <v>-1020.61</v>
       </c>
       <c r="J113" s="1">
-        <v>-0.2594669778469</v>
+        <v>-0.24448335634655</v>
       </c>
       <c r="K113">
         <v>0.0</v>
       </c>
       <c r="L113" t="s">
-        <v>341</v>
+        <v>340</v>
       </c>
       <c r="M113" s="1">
-        <v>409375.19</v>
+        <v>408457.2</v>
       </c>
       <c r="N113" s="1">
-        <v>416372.66</v>
+        <v>416435.21</v>
       </c>
       <c r="O113" s="1">
-        <v>1.01</v>
+        <v>1.0</v>
       </c>
       <c r="P113">
         <v>1</v>
       </c>
     </row>
     <row r="114" spans="1:16">
       <c r="A114" t="s">
+        <v>341</v>
+      </c>
+      <c r="B114" t="s">
         <v>342</v>
-      </c>
-[...1 lines deleted...]
-        <v>343</v>
       </c>
       <c r="C114" s="1">
         <v>415000.0</v>
       </c>
       <c r="D114" s="1">
-        <v>69.372</v>
+        <v>70.7355</v>
       </c>
       <c r="E114" s="1">
         <v>74.176043</v>
       </c>
       <c r="F114" t="s">
         <v>8</v>
       </c>
       <c r="G114">
         <v>1.0</v>
       </c>
       <c r="H114" s="1">
         <v>307830.58</v>
       </c>
       <c r="I114" s="1">
-        <v>-19788.97</v>
+        <v>-14005.38</v>
       </c>
       <c r="J114" s="1">
-        <v>-6.4285263666787</v>
+        <v>-4.5497039312988</v>
       </c>
       <c r="K114">
         <v>0.0</v>
       </c>
       <c r="L114">
-        <v>147.81</v>
+        <v>272.88</v>
       </c>
       <c r="M114" s="1">
-        <v>287893.8</v>
+        <v>293552.32</v>
       </c>
       <c r="N114" s="1">
-        <v>288041.61</v>
+        <v>293825.2</v>
       </c>
       <c r="O114" s="1">
-        <v>0.7</v>
+        <v>0.71</v>
       </c>
       <c r="P114">
         <v>1</v>
       </c>
     </row>
     <row r="115" spans="1:16">
       <c r="A115" t="s">
+        <v>343</v>
+      </c>
+      <c r="B115" t="s">
         <v>344</v>
-      </c>
-[...1 lines deleted...]
-        <v>345</v>
       </c>
       <c r="C115" s="1">
         <v>541000.0</v>
       </c>
       <c r="D115" s="1">
-        <v>99.17768797</v>
+        <v>98.90428627</v>
       </c>
       <c r="E115" s="1">
         <v>99.56754</v>
       </c>
       <c r="F115" t="s">
         <v>8</v>
       </c>
       <c r="G115">
         <v>1.0</v>
       </c>
       <c r="H115" s="1">
         <v>538660.39</v>
       </c>
       <c r="I115" s="1">
-        <v>1889.11</v>
+        <v>1469.78</v>
       </c>
       <c r="J115" s="1">
-        <v>0.35070520035824</v>
+        <v>0.27285837742775</v>
       </c>
       <c r="K115">
         <v>0.0</v>
       </c>
       <c r="L115" t="s">
-        <v>346</v>
+        <v>345</v>
       </c>
       <c r="M115" s="1">
-        <v>536551.29</v>
+        <v>535072.19</v>
       </c>
       <c r="N115" s="1">
-        <v>540549.5</v>
+        <v>540130.17</v>
       </c>
       <c r="O115" s="1">
-        <v>1.31</v>
+        <v>1.3</v>
       </c>
       <c r="P115">
         <v>1</v>
       </c>
     </row>
     <row r="116" spans="1:16">
       <c r="A116" t="s">
+        <v>346</v>
+      </c>
+      <c r="B116" t="s">
         <v>347</v>
-      </c>
-[...1 lines deleted...]
-        <v>348</v>
       </c>
       <c r="C116" s="1">
         <v>500000.0</v>
       </c>
       <c r="D116" s="1">
-        <v>99.55952176</v>
+        <v>100.02880775</v>
       </c>
       <c r="E116" s="1">
         <v>99.726</v>
       </c>
       <c r="F116" t="s">
         <v>8</v>
       </c>
       <c r="G116">
         <v>1.0</v>
       </c>
       <c r="H116" s="1">
         <v>498630.0</v>
       </c>
       <c r="I116" s="1">
-        <v>6167.61</v>
+        <v>9568.83</v>
       </c>
       <c r="J116" s="1">
-        <v>1.236911136514</v>
+        <v>1.9190241261055</v>
       </c>
       <c r="K116">
         <v>0.0</v>
       </c>
       <c r="L116" t="s">
-        <v>349</v>
+        <v>348</v>
       </c>
       <c r="M116" s="1">
-        <v>497797.61</v>
+        <v>500144.04</v>
       </c>
       <c r="N116" s="1">
-        <v>504797.61</v>
+        <v>508198.83</v>
       </c>
       <c r="O116" s="1">
         <v>1.23</v>
       </c>
       <c r="P116">
         <v>1</v>
       </c>
     </row>
     <row r="117" spans="1:16">
       <c r="A117" t="s">
+        <v>349</v>
+      </c>
+      <c r="B117" t="s">
         <v>350</v>
-      </c>
-[...1 lines deleted...]
-        <v>351</v>
       </c>
       <c r="C117" s="1">
         <v>130000.0</v>
       </c>
       <c r="D117" s="1">
-        <v>103.86140925</v>
+        <v>103.5608449</v>
       </c>
       <c r="E117" s="1">
         <v>105.578454</v>
       </c>
       <c r="F117" t="s">
         <v>8</v>
       </c>
       <c r="G117">
         <v>1.0</v>
       </c>
       <c r="H117" s="1">
         <v>137251.99</v>
       </c>
       <c r="I117" s="1">
-        <v>1022.29</v>
+        <v>964.57</v>
       </c>
       <c r="J117" s="1">
-        <v>0.74482708775297</v>
+        <v>0.70277305268944</v>
       </c>
       <c r="K117">
         <v>0.0</v>
       </c>
       <c r="L117" t="s">
-        <v>352</v>
+        <v>351</v>
       </c>
       <c r="M117" s="1">
-        <v>135019.83</v>
+        <v>134629.09</v>
       </c>
       <c r="N117" s="1">
-        <v>138274.28</v>
+        <v>138216.56</v>
       </c>
       <c r="O117" s="1">
-        <v>0.34</v>
+        <v>0.33</v>
       </c>
       <c r="P117">
         <v>1</v>
       </c>
     </row>
     <row r="118" spans="1:16">
       <c r="A118" t="s">
+        <v>352</v>
+      </c>
+      <c r="B118" t="s">
         <v>353</v>
-      </c>
-[...1 lines deleted...]
-        <v>354</v>
       </c>
       <c r="C118" s="1">
         <v>155000.0</v>
       </c>
       <c r="D118" s="1">
-        <v>93.75277338</v>
+        <v>93.97465766</v>
       </c>
       <c r="E118" s="1">
         <v>91.593929</v>
       </c>
       <c r="F118" t="s">
         <v>8</v>
       </c>
       <c r="G118">
         <v>1.0</v>
       </c>
       <c r="H118" s="1">
         <v>141970.59</v>
       </c>
       <c r="I118" s="1">
-        <v>4148.81</v>
+        <v>4574.48</v>
       </c>
       <c r="J118" s="1">
-        <v>2.9223024289749</v>
+        <v>3.2221321331411</v>
       </c>
       <c r="K118">
         <v>0.0</v>
       </c>
       <c r="L118">
-        <v>802.6</v>
+        <v>884.35</v>
       </c>
       <c r="M118" s="1">
-        <v>145316.8</v>
+        <v>145660.72</v>
       </c>
       <c r="N118" s="1">
-        <v>146119.4</v>
+        <v>146545.07</v>
       </c>
       <c r="O118" s="1">
-        <v>0.36</v>
+        <v>0.35</v>
       </c>
       <c r="P118">
         <v>1</v>
       </c>
     </row>
     <row r="119" spans="1:16">
       <c r="A119" t="s">
+        <v>354</v>
+      </c>
+      <c r="B119" t="s">
         <v>355</v>
-      </c>
-[...1 lines deleted...]
-        <v>356</v>
       </c>
       <c r="C119" s="1">
         <v>280000.0</v>
       </c>
       <c r="D119" s="1">
-        <v>89.81200923</v>
+        <v>90.18514643</v>
       </c>
       <c r="E119" s="1">
         <v>89.961514</v>
       </c>
       <c r="F119" t="s">
         <v>8</v>
       </c>
       <c r="G119">
         <v>1.0</v>
       </c>
       <c r="H119" s="1">
         <v>251892.24</v>
       </c>
       <c r="I119" s="1">
-        <v>2548.24</v>
+        <v>3867.27</v>
       </c>
       <c r="J119" s="1">
-        <v>1.0116389452887</v>
+        <v>1.5352874705469</v>
       </c>
       <c r="K119">
         <v>0.0</v>
       </c>
       <c r="L119" t="s">
-        <v>357</v>
+        <v>356</v>
       </c>
       <c r="M119" s="1">
-        <v>251473.63</v>
+        <v>252518.41</v>
       </c>
       <c r="N119" s="1">
-        <v>254440.48</v>
+        <v>255759.51</v>
       </c>
       <c r="O119" s="1">
         <v>0.62</v>
       </c>
       <c r="P119">
         <v>1</v>
       </c>
     </row>
     <row r="120" spans="1:16">
       <c r="A120" t="s">
+        <v>357</v>
+      </c>
+      <c r="B120" t="s">
         <v>358</v>
-      </c>
-[...1 lines deleted...]
-        <v>359</v>
       </c>
       <c r="C120" s="1">
         <v>145000.0</v>
       </c>
       <c r="D120" s="1">
-        <v>97.18848346</v>
+        <v>97.11676436</v>
       </c>
       <c r="E120" s="1">
         <v>96.312793</v>
       </c>
       <c r="F120" t="s">
         <v>8</v>
       </c>
       <c r="G120">
         <v>1.0</v>
       </c>
       <c r="H120" s="1">
         <v>139653.55</v>
       </c>
       <c r="I120" s="1">
-        <v>2100.02</v>
+        <v>2203.6</v>
       </c>
       <c r="J120" s="1">
-        <v>1.5037354940136</v>
+        <v>1.5779047507206</v>
       </c>
       <c r="K120">
         <v>0.0</v>
       </c>
-      <c r="L120">
-        <v>830.27</v>
+      <c r="L120" t="s">
+        <v>359</v>
       </c>
       <c r="M120" s="1">
-        <v>140923.3</v>
+        <v>140819.31</v>
       </c>
       <c r="N120" s="1">
-        <v>141753.57</v>
+        <v>141857.15</v>
       </c>
       <c r="O120" s="1">
         <v>0.34</v>
       </c>
       <c r="P120">
         <v>1</v>
       </c>
     </row>
     <row r="121" spans="1:16">
       <c r="A121" t="s">
         <v>360</v>
       </c>
       <c r="B121" t="s">
         <v>361</v>
       </c>
       <c r="C121" s="1">
         <v>100000.0</v>
       </c>
       <c r="D121" s="1">
-        <v>97.76691103</v>
+        <v>98.05970055</v>
       </c>
       <c r="E121" s="1">
         <v>100.26261</v>
       </c>
       <c r="F121" t="s">
         <v>8</v>
       </c>
       <c r="G121">
         <v>1.0</v>
       </c>
       <c r="H121" s="1">
         <v>100262.61</v>
       </c>
       <c r="I121" s="1">
-        <v>-2298.44</v>
+        <v>-1824.83</v>
       </c>
       <c r="J121" s="1">
-        <v>-2.2924198761632</v>
+        <v>-1.8200503657345</v>
       </c>
       <c r="K121">
         <v>0.0</v>
       </c>
       <c r="L121">
-        <v>197.26</v>
+        <v>378.08</v>
       </c>
       <c r="M121" s="1">
-        <v>97766.91</v>
+        <v>98059.7</v>
       </c>
       <c r="N121" s="1">
-        <v>97964.17</v>
+        <v>98437.78</v>
       </c>
       <c r="O121" s="1">
         <v>0.24</v>
       </c>
       <c r="P121">
         <v>1</v>
       </c>
     </row>
     <row r="122" spans="1:16">
       <c r="A122" t="s">
         <v>362</v>
       </c>
       <c r="B122" t="s">
         <v>363</v>
       </c>
       <c r="C122" s="1">
         <v>100000.0</v>
       </c>
       <c r="D122" s="1">
-        <v>103.559428</v>
+        <v>103.15123418</v>
       </c>
       <c r="E122" s="1">
         <v>104.91632</v>
       </c>
       <c r="F122" t="s">
         <v>8</v>
       </c>
       <c r="G122">
         <v>1.0</v>
       </c>
       <c r="H122" s="1">
         <v>104916.32</v>
       </c>
       <c r="I122" s="1">
-        <v>1012.63</v>
+        <v>883.2</v>
       </c>
       <c r="J122" s="1">
-        <v>0.96517872529269</v>
+        <v>0.84181374260935</v>
       </c>
       <c r="K122">
         <v>0.0</v>
       </c>
       <c r="L122" t="s">
         <v>364</v>
       </c>
       <c r="M122" s="1">
-        <v>103559.43</v>
+        <v>103151.23</v>
       </c>
       <c r="N122" s="1">
-        <v>105928.95</v>
+        <v>105799.52</v>
       </c>
       <c r="O122" s="1">
         <v>0.26</v>
       </c>
       <c r="P122">
         <v>1</v>
       </c>
     </row>
     <row r="123" spans="1:16">
       <c r="A123" t="s">
         <v>365</v>
       </c>
       <c r="B123" t="s">
         <v>366</v>
       </c>
       <c r="C123" s="1">
         <v>400000.0</v>
       </c>
       <c r="D123" s="1">
-        <v>100.28840222</v>
+        <v>100.55806143</v>
       </c>
       <c r="E123" s="1">
         <v>102.397263</v>
       </c>
       <c r="F123" t="s">
         <v>8</v>
       </c>
       <c r="G123">
         <v>1.0</v>
       </c>
       <c r="H123" s="1">
         <v>409589.05</v>
       </c>
       <c r="I123" s="1">
-        <v>-446.4</v>
+        <v>1445.94</v>
       </c>
       <c r="J123" s="1">
-        <v>-0.10898728860061</v>
+        <v>0.35302213279383</v>
       </c>
       <c r="K123">
         <v>0.0</v>
       </c>
       <c r="L123" t="s">
         <v>367</v>
       </c>
       <c r="M123" s="1">
-        <v>401153.61</v>
+        <v>402232.25</v>
       </c>
       <c r="N123" s="1">
-        <v>409142.65</v>
+        <v>411034.99</v>
       </c>
       <c r="O123" s="1">
         <v>0.99</v>
       </c>
       <c r="P123">
         <v>1</v>
       </c>
     </row>
     <row r="124" spans="1:16">
       <c r="A124" t="s">
         <v>368</v>
       </c>
       <c r="B124" t="s">
         <v>369</v>
       </c>
       <c r="C124" s="1">
         <v>100000.0</v>
       </c>
       <c r="D124" s="1">
-        <v>101.29459744</v>
+        <v>101.21408958</v>
       </c>
       <c r="E124" s="1">
         <v>100.0</v>
       </c>
       <c r="F124" t="s">
         <v>8</v>
       </c>
       <c r="G124">
         <v>1.0</v>
       </c>
       <c r="H124" s="1">
         <v>100000.0</v>
       </c>
       <c r="I124" s="1">
-        <v>2706.58</v>
+        <v>2859.64</v>
       </c>
       <c r="J124" s="1">
-        <v>2.70658</v>
+        <v>2.85964</v>
       </c>
       <c r="K124">
         <v>0.0</v>
       </c>
       <c r="L124" t="s">
         <v>370</v>
       </c>
       <c r="M124" s="1">
-        <v>101294.59</v>
+        <v>101214.09</v>
       </c>
       <c r="N124" s="1">
-        <v>102706.58</v>
+        <v>102859.64</v>
       </c>
       <c r="O124" s="1">
         <v>0.25</v>
       </c>
       <c r="P124">
         <v>1</v>
       </c>
     </row>
     <row r="125" spans="1:16">
       <c r="A125" t="s">
         <v>371</v>
       </c>
       <c r="B125" t="s">
         <v>372</v>
       </c>
       <c r="C125" s="1">
         <v>500000.0</v>
       </c>
       <c r="D125" s="1">
-        <v>81.3336917</v>
+        <v>81.62669455</v>
       </c>
       <c r="E125" s="1">
         <v>81.19948</v>
       </c>
       <c r="F125" t="s">
         <v>8</v>
       </c>
       <c r="G125">
         <v>1.0</v>
       </c>
       <c r="H125" s="1">
         <v>405997.4</v>
       </c>
       <c r="I125" s="1">
-        <v>969.0</v>
+        <v>2660.05</v>
       </c>
       <c r="J125" s="1">
-        <v>0.23867147917696</v>
+        <v>0.65518892485518</v>
       </c>
       <c r="K125">
         <v>0.0</v>
       </c>
       <c r="L125">
-        <v>297.95</v>
+        <v>523.97</v>
       </c>
       <c r="M125" s="1">
-        <v>406668.45</v>
+        <v>408133.48</v>
       </c>
       <c r="N125" s="1">
-        <v>406966.4</v>
+        <v>408657.45</v>
       </c>
       <c r="O125" s="1">
         <v>0.99</v>
       </c>
       <c r="P125">
         <v>1</v>
       </c>
     </row>
     <row r="126" spans="1:16">
       <c r="A126" t="s">
         <v>373</v>
       </c>
       <c r="B126" t="s">
         <v>374</v>
       </c>
       <c r="C126" s="1">
         <v>383000.0</v>
       </c>
       <c r="D126" s="1">
-        <v>99.1120831</v>
+        <v>99.47833204</v>
       </c>
       <c r="E126" s="1">
         <v>99.275</v>
       </c>
       <c r="F126" t="s">
         <v>8</v>
       </c>
       <c r="G126">
         <v>1.0</v>
       </c>
       <c r="H126" s="1">
         <v>380223.25</v>
       </c>
       <c r="I126" s="1">
-        <v>5077.74</v>
+        <v>7259.59</v>
       </c>
       <c r="J126" s="1">
-        <v>1.3354627840354</v>
+        <v>1.909296709236</v>
       </c>
       <c r="K126">
         <v>0.0</v>
       </c>
       <c r="L126" t="s">
         <v>375</v>
       </c>
       <c r="M126" s="1">
-        <v>379599.27</v>
+        <v>381002.01</v>
       </c>
       <c r="N126" s="1">
-        <v>385300.99</v>
+        <v>387482.84</v>
       </c>
       <c r="O126" s="1">
-        <v>0.94</v>
+        <v>0.93</v>
       </c>
       <c r="P126">
         <v>1</v>
       </c>
     </row>
     <row r="127" spans="1:16">
       <c r="A127" t="s">
         <v>376</v>
       </c>
       <c r="B127" t="s">
         <v>377</v>
       </c>
       <c r="C127" s="1">
         <v>700000.0</v>
       </c>
       <c r="D127" s="1">
-        <v>101.75509076</v>
+        <v>101.50652509</v>
       </c>
       <c r="E127" s="1">
         <v>102.245684</v>
       </c>
       <c r="F127" t="s">
         <v>8</v>
       </c>
       <c r="G127">
         <v>1.0</v>
       </c>
       <c r="H127" s="1">
         <v>715719.79</v>
       </c>
       <c r="I127" s="1">
-        <v>2753.17</v>
+        <v>2542.67</v>
       </c>
       <c r="J127" s="1">
-        <v>0.384671492736</v>
+        <v>0.35526054127971</v>
       </c>
       <c r="K127">
         <v>0.0</v>
       </c>
       <c r="L127" t="s">
         <v>378</v>
       </c>
       <c r="M127" s="1">
-        <v>712285.63</v>
+        <v>710545.68</v>
       </c>
       <c r="N127" s="1">
-        <v>718472.96</v>
+        <v>718262.46</v>
       </c>
       <c r="O127" s="1">
-        <v>1.75</v>
+        <v>1.73</v>
       </c>
       <c r="P127">
         <v>1</v>
       </c>
     </row>
     <row r="128" spans="1:16">
       <c r="A128" t="s">
         <v>379</v>
       </c>
       <c r="B128" t="s">
         <v>380</v>
       </c>
       <c r="C128" s="1">
         <v>600000.0</v>
       </c>
       <c r="D128" s="1">
-        <v>66.574</v>
+        <v>68.2595</v>
       </c>
       <c r="E128" s="1">
         <v>69.158958</v>
       </c>
       <c r="F128" t="s">
         <v>8</v>
       </c>
       <c r="G128">
         <v>1.0</v>
       </c>
       <c r="H128" s="1">
         <v>414953.75</v>
       </c>
       <c r="I128" s="1">
-        <v>-12304.27</v>
+        <v>-1829.63</v>
       </c>
       <c r="J128" s="1">
-        <v>-2.9652147980347</v>
+        <v>-0.4409238378976</v>
       </c>
       <c r="K128">
         <v>0.0</v>
       </c>
       <c r="L128" t="s">
         <v>381</v>
       </c>
       <c r="M128" s="1">
-        <v>399444.0</v>
+        <v>409557.0</v>
       </c>
       <c r="N128" s="1">
-        <v>402649.48</v>
+        <v>413124.12</v>
       </c>
       <c r="O128" s="1">
-        <v>0.98</v>
+        <v>1.0</v>
       </c>
       <c r="P128">
         <v>1</v>
       </c>
     </row>
     <row r="129" spans="1:16">
       <c r="A129" t="s">
         <v>382</v>
       </c>
       <c r="B129" t="s">
         <v>383</v>
       </c>
       <c r="C129" s="1">
         <v>102000.0</v>
       </c>
       <c r="D129" s="1">
-        <v>101.57637456</v>
+        <v>101.83964678</v>
       </c>
       <c r="E129" s="1">
         <v>99.646</v>
       </c>
       <c r="F129" t="s">
         <v>8</v>
       </c>
       <c r="G129">
         <v>1.0</v>
       </c>
       <c r="H129" s="1">
         <v>101638.92</v>
       </c>
       <c r="I129" s="1">
-        <v>5186.87</v>
+        <v>5670.59</v>
       </c>
       <c r="J129" s="1">
-        <v>5.1032321083302</v>
+        <v>5.5791521594287</v>
       </c>
       <c r="K129">
         <v>0.0</v>
       </c>
       <c r="L129" t="s">
         <v>384</v>
       </c>
       <c r="M129" s="1">
-        <v>103607.9</v>
+        <v>103876.44</v>
       </c>
       <c r="N129" s="1">
-        <v>106825.79</v>
+        <v>107309.51</v>
       </c>
       <c r="O129" s="1">
         <v>0.26</v>
       </c>
       <c r="P129">
         <v>1</v>
       </c>
     </row>
     <row r="130" spans="1:16">
       <c r="A130" t="s">
         <v>385</v>
       </c>
       <c r="B130" t="s">
         <v>386</v>
       </c>
       <c r="C130" s="1">
         <v>360000.0</v>
       </c>
       <c r="D130" s="1">
-        <v>104.33982982</v>
+        <v>104.52658767</v>
       </c>
       <c r="E130" s="1">
         <v>105.116214</v>
       </c>
       <c r="F130" t="s">
         <v>8</v>
       </c>
       <c r="G130">
         <v>1.0</v>
       </c>
       <c r="H130" s="1">
         <v>378418.37</v>
       </c>
       <c r="I130" s="1">
-        <v>3438.44</v>
+        <v>4978.72</v>
       </c>
       <c r="J130" s="1">
-        <v>0.9086345358974</v>
+        <v>1.3156655159209</v>
       </c>
       <c r="K130">
         <v>0.0</v>
       </c>
       <c r="L130" t="s">
         <v>387</v>
       </c>
       <c r="M130" s="1">
-        <v>375623.39</v>
+        <v>376295.72</v>
       </c>
       <c r="N130" s="1">
-        <v>381856.81</v>
+        <v>383397.09</v>
       </c>
       <c r="O130" s="1">
         <v>0.93</v>
       </c>
       <c r="P130">
         <v>1</v>
       </c>
     </row>
     <row r="131" spans="1:16">
       <c r="A131" t="s">
         <v>388</v>
       </c>
       <c r="B131" t="s">
         <v>389</v>
       </c>
       <c r="C131" s="1">
         <v>240000.0</v>
       </c>
       <c r="D131" s="1">
-        <v>100.44462387</v>
+        <v>100.51113904</v>
       </c>
       <c r="E131" s="1">
         <v>101.505154</v>
       </c>
       <c r="F131" t="s">
         <v>8</v>
       </c>
       <c r="G131">
         <v>1.0</v>
       </c>
       <c r="H131" s="1">
         <v>243612.37</v>
       </c>
       <c r="I131" s="1">
-        <v>290.34</v>
+        <v>865.87</v>
       </c>
       <c r="J131" s="1">
-        <v>0.11918114010385</v>
+        <v>0.35542940615043</v>
       </c>
       <c r="K131">
         <v>0.0</v>
       </c>
       <c r="L131" t="s">
         <v>390</v>
       </c>
       <c r="M131" s="1">
-        <v>241067.09</v>
+        <v>241226.73</v>
       </c>
       <c r="N131" s="1">
-        <v>243902.71</v>
+        <v>244478.24</v>
       </c>
       <c r="O131" s="1">
         <v>0.59</v>
       </c>
       <c r="P131">
         <v>1</v>
       </c>
     </row>
     <row r="132" spans="1:16">
       <c r="A132" t="s">
         <v>391</v>
       </c>
       <c r="B132" t="s">
         <v>392</v>
       </c>
       <c r="C132" s="1">
         <v>140000.0</v>
       </c>
       <c r="D132" s="1">
-        <v>100.61535593</v>
+        <v>100.53447151</v>
       </c>
       <c r="E132" s="1">
         <v>101.271864</v>
       </c>
       <c r="F132" t="s">
         <v>8</v>
       </c>
       <c r="G132">
         <v>1.0</v>
       </c>
       <c r="H132" s="1">
         <v>141780.61</v>
       </c>
       <c r="I132" s="1">
-        <v>-211.92</v>
+        <v>-61.46</v>
       </c>
       <c r="J132" s="1">
-        <v>-0.1494703683388</v>
+        <v>-0.043348663826457</v>
       </c>
       <c r="K132">
         <v>0.0</v>
       </c>
       <c r="L132">
-        <v>707.19</v>
+        <v>970.89</v>
       </c>
       <c r="M132" s="1">
-        <v>140861.5</v>
+        <v>140748.26</v>
       </c>
       <c r="N132" s="1">
-        <v>141568.69</v>
+        <v>141719.15</v>
       </c>
       <c r="O132" s="1">
         <v>0.34</v>
       </c>
       <c r="P132">
         <v>1</v>
       </c>
     </row>
     <row r="133" spans="1:16">
       <c r="A133" t="s">
         <v>393</v>
       </c>
       <c r="B133" t="s">
         <v>394</v>
       </c>
       <c r="C133" s="1">
         <v>130000.0</v>
       </c>
       <c r="D133" s="1">
-        <v>99.70540645</v>
+        <v>100.64353481</v>
       </c>
       <c r="E133" s="1">
         <v>105.684715</v>
       </c>
       <c r="F133" t="s">
         <v>8</v>
       </c>
       <c r="G133">
         <v>1.0</v>
       </c>
       <c r="H133" s="1">
         <v>137390.13</v>
       </c>
       <c r="I133" s="1">
-        <v>-3432.35</v>
+        <v>-1918.95</v>
       </c>
       <c r="J133" s="1">
-        <v>-2.4982507840993</v>
+        <v>-1.3967160523103</v>
       </c>
       <c r="K133">
         <v>0.0</v>
       </c>
       <c r="L133" t="s">
         <v>395</v>
       </c>
       <c r="M133" s="1">
-        <v>129617.03</v>
+        <v>130836.59</v>
       </c>
       <c r="N133" s="1">
-        <v>133957.78</v>
+        <v>135471.18</v>
       </c>
       <c r="O133" s="1">
         <v>0.33</v>
       </c>
       <c r="P133">
         <v>1</v>
       </c>
     </row>
     <row r="134" spans="1:16">
       <c r="A134" t="s">
         <v>396</v>
       </c>
       <c r="B134" t="s">
         <v>397</v>
       </c>
       <c r="C134" s="1">
         <v>135000.0</v>
       </c>
       <c r="D134" s="1">
-        <v>98.44781841</v>
+        <v>99.29305705</v>
       </c>
       <c r="E134" s="1">
         <v>103.578504</v>
       </c>
       <c r="F134" t="s">
         <v>8</v>
       </c>
       <c r="G134">
         <v>1.0</v>
       </c>
       <c r="H134" s="1">
         <v>139830.98</v>
       </c>
       <c r="I134" s="1">
-        <v>-2569.9</v>
+        <v>-5710.46</v>
       </c>
       <c r="J134" s="1">
-        <v>-1.8378616812955</v>
+        <v>-4.0838303500412</v>
       </c>
       <c r="K134">
         <v>0.0</v>
       </c>
-      <c r="L134" t="s">
-        <v>398</v>
+      <c r="L134">
+        <v>74.9</v>
       </c>
       <c r="M134" s="1">
-        <v>132904.56</v>
+        <v>134045.62</v>
       </c>
       <c r="N134" s="1">
-        <v>137261.08</v>
+        <v>134120.52</v>
       </c>
       <c r="O134" s="1">
-        <v>0.33</v>
+        <v>0.32</v>
       </c>
       <c r="P134">
         <v>1</v>
       </c>
     </row>
     <row r="135" spans="1:16">
       <c r="A135" t="s">
+        <v>398</v>
+      </c>
+      <c r="B135" t="s">
         <v>399</v>
-      </c>
-[...1 lines deleted...]
-        <v>400</v>
       </c>
       <c r="C135" s="1">
         <v>300000.0</v>
       </c>
       <c r="D135" s="1">
-        <v>89.52964069</v>
+        <v>99.19811793</v>
       </c>
       <c r="E135" s="1">
-        <v>88.315603</v>
+        <v>99.860373</v>
       </c>
       <c r="F135" t="s">
         <v>8</v>
       </c>
       <c r="G135">
         <v>1.0</v>
       </c>
       <c r="H135" s="1">
-        <v>264946.81</v>
+        <v>299581.12</v>
       </c>
       <c r="I135" s="1">
-        <v>4663.34</v>
+        <v>3596.11</v>
       </c>
       <c r="J135" s="1">
-        <v>1.760104226203</v>
+        <v>1.2003793830532</v>
       </c>
       <c r="K135">
         <v>0.0</v>
       </c>
       <c r="L135" t="s">
-        <v>401</v>
+        <v>400</v>
       </c>
       <c r="M135" s="1">
-        <v>268588.92</v>
+        <v>297594.35</v>
       </c>
       <c r="N135" s="1">
-        <v>269610.15</v>
+        <v>303177.23</v>
       </c>
       <c r="O135" s="1">
-        <v>0.66</v>
+        <v>0.73</v>
       </c>
       <c r="P135">
         <v>1</v>
       </c>
     </row>
     <row r="136" spans="1:16">
       <c r="A136" t="s">
+        <v>401</v>
+      </c>
+      <c r="B136" t="s">
         <v>402</v>
       </c>
-      <c r="B136" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C136" s="1">
-        <v>300000.0</v>
+        <v>140000.0</v>
       </c>
       <c r="D136" s="1">
-        <v>99.46631919</v>
+        <v>99.61617326</v>
       </c>
       <c r="E136" s="1">
-        <v>99.860373</v>
+        <v>98.412086</v>
       </c>
       <c r="F136" t="s">
         <v>8</v>
       </c>
       <c r="G136">
         <v>1.0</v>
       </c>
       <c r="H136" s="1">
-        <v>299581.12</v>
+        <v>137776.92</v>
       </c>
       <c r="I136" s="1">
-        <v>3903.45</v>
+        <v>2352.64</v>
       </c>
       <c r="J136" s="1">
-        <v>1.3029692925909</v>
+        <v>1.7075719213349</v>
       </c>
       <c r="K136">
         <v>0.0</v>
       </c>
-      <c r="L136" t="s">
-        <v>404</v>
+      <c r="L136">
+        <v>666.92</v>
       </c>
       <c r="M136" s="1">
-        <v>298398.95</v>
+        <v>139462.64</v>
       </c>
       <c r="N136" s="1">
-        <v>303484.57</v>
+        <v>140129.56</v>
       </c>
       <c r="O136" s="1">
-        <v>0.74</v>
+        <v>0.34</v>
       </c>
       <c r="P136">
         <v>1</v>
       </c>
     </row>
     <row r="137" spans="1:16">
       <c r="A137" t="s">
-        <v>405</v>
+        <v>403</v>
       </c>
       <c r="B137" t="s">
-        <v>406</v>
+        <v>404</v>
       </c>
       <c r="C137" s="1">
         <v>140000.0</v>
       </c>
       <c r="D137" s="1">
-        <v>99.61654863</v>
+        <v>99.50191799</v>
       </c>
       <c r="E137" s="1">
-        <v>98.412086</v>
+        <v>98.960671</v>
       </c>
       <c r="F137" t="s">
         <v>8</v>
       </c>
       <c r="G137">
         <v>1.0</v>
       </c>
       <c r="H137" s="1">
-        <v>137776.92</v>
+        <v>138544.94</v>
       </c>
       <c r="I137" s="1">
-        <v>2216.04</v>
+        <v>2590.21</v>
       </c>
       <c r="J137" s="1">
-        <v>1.6084261427821</v>
+        <v>1.869581090439</v>
       </c>
       <c r="K137">
         <v>0.0</v>
       </c>
-      <c r="L137">
-        <v>529.79</v>
+      <c r="L137" t="s">
+        <v>405</v>
       </c>
       <c r="M137" s="1">
-        <v>139463.17</v>
+        <v>139302.68</v>
       </c>
       <c r="N137" s="1">
-        <v>139992.96</v>
+        <v>141135.15</v>
       </c>
       <c r="O137" s="1">
         <v>0.34</v>
       </c>
       <c r="P137">
         <v>1</v>
       </c>
     </row>
     <row r="138" spans="1:16">
       <c r="A138" t="s">
+        <v>406</v>
+      </c>
+      <c r="B138" t="s">
         <v>407</v>
       </c>
-      <c r="B138" t="s">
+      <c r="C138" s="1">
+        <v>130000.0</v>
+      </c>
+      <c r="D138" s="1">
+        <v>109.09945844</v>
+      </c>
+      <c r="E138" s="1">
+        <v>110.213723</v>
+      </c>
+      <c r="F138" t="s">
+        <v>8</v>
+      </c>
+      <c r="G138">
+        <v>1.0</v>
+      </c>
+      <c r="H138" s="1">
+        <v>143277.84</v>
+      </c>
+      <c r="I138" s="1">
+        <v>586.94</v>
+      </c>
+      <c r="J138" s="1">
+        <v>0.40965162512221</v>
+      </c>
+      <c r="K138">
+        <v>0.0</v>
+      </c>
+      <c r="L138" t="s">
         <v>408</v>
       </c>
-      <c r="C138" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M138" s="1">
-        <v>139322.69</v>
+        <v>141829.3</v>
       </c>
       <c r="N138" s="1">
-        <v>141007.48</v>
+        <v>143864.78</v>
       </c>
       <c r="O138" s="1">
-        <v>0.34</v>
+        <v>0.35</v>
       </c>
       <c r="P138">
         <v>1</v>
       </c>
     </row>
     <row r="139" spans="1:16">
       <c r="A139" t="s">
+        <v>409</v>
+      </c>
+      <c r="B139" t="s">
         <v>410</v>
       </c>
-      <c r="B139" t="s">
+      <c r="C139" s="1">
+        <v>450000.0</v>
+      </c>
+      <c r="D139" s="1">
+        <v>99.70895767</v>
+      </c>
+      <c r="E139" s="1">
+        <v>99.80438</v>
+      </c>
+      <c r="F139" t="s">
+        <v>8</v>
+      </c>
+      <c r="G139">
+        <v>1.0</v>
+      </c>
+      <c r="H139" s="1">
+        <v>449119.71</v>
+      </c>
+      <c r="I139" s="1">
+        <v>7892.52</v>
+      </c>
+      <c r="J139" s="1">
+        <v>1.757331024283</v>
+      </c>
+      <c r="K139">
+        <v>0.0</v>
+      </c>
+      <c r="L139" t="s">
         <v>411</v>
       </c>
-      <c r="C139" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M139" s="1">
-        <v>140719.58</v>
+        <v>448690.31</v>
       </c>
       <c r="N139" s="1">
-        <v>142402.46</v>
+        <v>457012.23</v>
       </c>
       <c r="O139" s="1">
-        <v>0.35</v>
+        <v>1.1</v>
       </c>
       <c r="P139">
         <v>1</v>
       </c>
     </row>
     <row r="140" spans="1:16">
       <c r="A140" t="s">
+        <v>412</v>
+      </c>
+      <c r="B140" t="s">
         <v>413</v>
       </c>
-      <c r="B140" t="s">
+      <c r="C140" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="D140" s="1">
+        <v>103.50359566</v>
+      </c>
+      <c r="E140" s="1">
+        <v>104.27347</v>
+      </c>
+      <c r="F140" t="s">
+        <v>8</v>
+      </c>
+      <c r="G140">
+        <v>1.0</v>
+      </c>
+      <c r="H140" s="1">
+        <v>104273.47</v>
+      </c>
+      <c r="I140" s="1">
+        <v>1597.59</v>
+      </c>
+      <c r="J140" s="1">
+        <v>1.5321155035888</v>
+      </c>
+      <c r="K140">
+        <v>0.0</v>
+      </c>
+      <c r="L140" t="s">
         <v>414</v>
       </c>
-      <c r="C140" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M140" s="1">
-        <v>447595.33</v>
+        <v>103503.59</v>
       </c>
       <c r="N140" s="1">
-        <v>455103.55</v>
+        <v>105871.06</v>
       </c>
       <c r="O140" s="1">
-        <v>1.11</v>
+        <v>0.26</v>
       </c>
       <c r="P140">
         <v>1</v>
       </c>
     </row>
     <row r="141" spans="1:16">
       <c r="A141" t="s">
+        <v>415</v>
+      </c>
+      <c r="B141" t="s">
         <v>416</v>
       </c>
-      <c r="B141" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C141" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D141" s="1">
-        <v>103.29707195</v>
+        <v>92.62422512</v>
       </c>
       <c r="E141" s="1">
-        <v>104.27347</v>
+        <v>95.837535</v>
       </c>
       <c r="F141" t="s">
         <v>8</v>
       </c>
       <c r="G141">
         <v>1.0</v>
       </c>
       <c r="H141" s="1">
-        <v>104273.47</v>
+        <v>191675.07</v>
       </c>
       <c r="I141" s="1">
-        <v>1157.51</v>
+        <v>-5904.7</v>
       </c>
       <c r="J141" s="1">
-        <v>1.1100714304415</v>
+        <v>-3.0805779802246</v>
       </c>
       <c r="K141">
         <v>0.0</v>
       </c>
-      <c r="L141" t="s">
-        <v>418</v>
+      <c r="L141">
+        <v>521.92</v>
       </c>
       <c r="M141" s="1">
-        <v>103297.08</v>
+        <v>185248.45</v>
       </c>
       <c r="N141" s="1">
-        <v>105430.98</v>
+        <v>185770.37</v>
       </c>
       <c r="O141" s="1">
-        <v>0.26</v>
+        <v>0.45</v>
       </c>
       <c r="P141">
         <v>1</v>
       </c>
     </row>
     <row r="142" spans="1:16">
       <c r="A142" t="s">
+        <v>417</v>
+      </c>
+      <c r="B142" t="s">
+        <v>418</v>
+      </c>
+      <c r="C142" s="1">
+        <v>260000.0</v>
+      </c>
+      <c r="D142" s="1">
+        <v>85.76239909</v>
+      </c>
+      <c r="E142" s="1">
+        <v>84.884027</v>
+      </c>
+      <c r="F142" t="s">
+        <v>8</v>
+      </c>
+      <c r="G142">
+        <v>1.0</v>
+      </c>
+      <c r="H142" s="1">
+        <v>220698.47</v>
+      </c>
+      <c r="I142" s="1">
+        <v>3475.14</v>
+      </c>
+      <c r="J142" s="1">
+        <v>1.5746099191354</v>
+      </c>
+      <c r="K142">
+        <v>0.0</v>
+      </c>
+      <c r="L142" t="s">
         <v>419</v>
       </c>
-      <c r="B142" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M142" s="1">
-        <v>184823.21</v>
+        <v>222982.24</v>
       </c>
       <c r="N142" s="1">
-        <v>185299.92</v>
+        <v>224173.61</v>
       </c>
       <c r="O142" s="1">
-        <v>0.45</v>
+        <v>0.54</v>
       </c>
       <c r="P142">
         <v>1</v>
       </c>
     </row>
     <row r="143" spans="1:16">
       <c r="A143" t="s">
+        <v>420</v>
+      </c>
+      <c r="B143" t="s">
         <v>421</v>
       </c>
-      <c r="B143" t="s">
+      <c r="C143" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="D143" s="1">
+        <v>95.69149739</v>
+      </c>
+      <c r="E143" s="1">
+        <v>100.243095</v>
+      </c>
+      <c r="F143" t="s">
+        <v>8</v>
+      </c>
+      <c r="G143">
+        <v>1.0</v>
+      </c>
+      <c r="H143" s="1">
+        <v>200486.19</v>
+      </c>
+      <c r="I143" s="1">
+        <v>-8042.37</v>
+      </c>
+      <c r="J143" s="1">
+        <v>-4.0114334059618</v>
+      </c>
+      <c r="K143">
+        <v>0.0</v>
+      </c>
+      <c r="L143" t="s">
         <v>422</v>
       </c>
-      <c r="C143" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M143" s="1">
-        <v>222396.0</v>
+        <v>191383.0</v>
       </c>
       <c r="N143" s="1">
-        <v>223469.84</v>
+        <v>192443.82</v>
       </c>
       <c r="O143" s="1">
-        <v>0.54</v>
+        <v>0.46</v>
       </c>
       <c r="P143">
         <v>1</v>
       </c>
     </row>
     <row r="144" spans="1:16">
       <c r="A144" t="s">
+        <v>423</v>
+      </c>
+      <c r="B144" t="s">
         <v>424</v>
-      </c>
-[...1 lines deleted...]
-        <v>425</v>
       </c>
       <c r="C144" s="1">
         <v>200000.0</v>
       </c>
       <c r="D144" s="1">
-        <v>95.63790054</v>
+        <v>102.33022546</v>
       </c>
       <c r="E144" s="1">
-        <v>100.243095</v>
+        <v>99.948</v>
       </c>
       <c r="F144" t="s">
         <v>8</v>
       </c>
       <c r="G144">
         <v>1.0</v>
       </c>
       <c r="H144" s="1">
-        <v>200486.19</v>
+        <v>199896.0</v>
       </c>
       <c r="I144" s="1">
-        <v>-8246.01</v>
+        <v>8258.42</v>
       </c>
       <c r="J144" s="1">
-        <v>-4.1130064868807</v>
+        <v>4.1313583063193</v>
       </c>
       <c r="K144">
         <v>0.0</v>
       </c>
-      <c r="L144">
-        <v>964.38</v>
+      <c r="L144" t="s">
+        <v>425</v>
       </c>
       <c r="M144" s="1">
-        <v>191275.8</v>
+        <v>204660.45</v>
       </c>
       <c r="N144" s="1">
-        <v>192240.18</v>
+        <v>208154.42</v>
       </c>
       <c r="O144" s="1">
-        <v>0.47</v>
+        <v>0.5</v>
       </c>
       <c r="P144">
         <v>1</v>
       </c>
     </row>
     <row r="145" spans="1:16">
       <c r="A145" t="s">
         <v>426</v>
       </c>
       <c r="B145" t="s">
         <v>427</v>
       </c>
       <c r="C145" s="1">
-        <v>200000.0</v>
+        <v>150000.0</v>
       </c>
       <c r="D145" s="1">
-        <v>102.56154925</v>
+        <v>93.46865122</v>
       </c>
       <c r="E145" s="1">
-        <v>99.948</v>
+        <v>90.382013</v>
       </c>
       <c r="F145" t="s">
         <v>8</v>
       </c>
       <c r="G145">
         <v>1.0</v>
       </c>
       <c r="H145" s="1">
-        <v>199896.0</v>
+        <v>135573.02</v>
       </c>
       <c r="I145" s="1">
-        <v>8015.87</v>
+        <v>4683.9</v>
       </c>
       <c r="J145" s="1">
-        <v>4.0100202105095</v>
+        <v>3.4548909510167</v>
       </c>
       <c r="K145">
         <v>0.0</v>
       </c>
-      <c r="L145" t="s">
-        <v>428</v>
+      <c r="L145">
+        <v>53.94</v>
       </c>
       <c r="M145" s="1">
-        <v>205123.1</v>
+        <v>140202.98</v>
       </c>
       <c r="N145" s="1">
-        <v>207911.87</v>
+        <v>140256.92</v>
       </c>
       <c r="O145" s="1">
-        <v>0.51</v>
+        <v>0.34</v>
       </c>
       <c r="P145">
         <v>1</v>
       </c>
     </row>
     <row r="146" spans="1:16">
       <c r="A146" t="s">
+        <v>428</v>
+      </c>
+      <c r="B146" t="s">
         <v>429</v>
       </c>
-      <c r="B146" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C146" s="1">
-        <v>150000.0</v>
+        <v>160000.0</v>
       </c>
       <c r="D146" s="1">
-        <v>93.35165677</v>
+        <v>88.33267633</v>
       </c>
       <c r="E146" s="1">
-        <v>90.382013</v>
+        <v>86.219563</v>
       </c>
       <c r="F146" t="s">
         <v>8</v>
       </c>
       <c r="G146">
         <v>1.0</v>
       </c>
       <c r="H146" s="1">
-        <v>135573.02</v>
+        <v>137951.3</v>
       </c>
       <c r="I146" s="1">
-        <v>4497.1</v>
+        <v>4141.53</v>
       </c>
       <c r="J146" s="1">
-        <v>3.3171054240733</v>
+        <v>3.0021681564436</v>
       </c>
       <c r="K146">
         <v>0.0</v>
       </c>
       <c r="L146">
-        <v>42.64</v>
+        <v>760.55</v>
       </c>
       <c r="M146" s="1">
-        <v>140027.48</v>
+        <v>141332.28</v>
       </c>
       <c r="N146" s="1">
-        <v>140070.12</v>
+        <v>142092.83</v>
       </c>
       <c r="O146" s="1">
         <v>0.34</v>
       </c>
       <c r="P146">
         <v>1</v>
       </c>
     </row>
     <row r="147" spans="1:16">
       <c r="A147" t="s">
+        <v>430</v>
+      </c>
+      <c r="B147" t="s">
         <v>431</v>
       </c>
-      <c r="B147" t="s">
+      <c r="C147" s="1">
+        <v>140000.0</v>
+      </c>
+      <c r="D147" s="1">
+        <v>98.37552182</v>
+      </c>
+      <c r="E147" s="1">
+        <v>98.939836</v>
+      </c>
+      <c r="F147" t="s">
+        <v>8</v>
+      </c>
+      <c r="G147">
+        <v>1.0</v>
+      </c>
+      <c r="H147" s="1">
+        <v>138515.77</v>
+      </c>
+      <c r="I147" s="1">
+        <v>1669.55</v>
+      </c>
+      <c r="J147" s="1">
+        <v>1.2053140230892</v>
+      </c>
+      <c r="K147">
+        <v>0.0</v>
+      </c>
+      <c r="L147" t="s">
         <v>432</v>
       </c>
-      <c r="C147" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M147" s="1">
-        <v>140638.91</v>
+        <v>137725.73</v>
       </c>
       <c r="N147" s="1">
-        <v>141351.24</v>
+        <v>140185.32</v>
       </c>
       <c r="O147" s="1">
         <v>0.34</v>
       </c>
       <c r="P147">
         <v>1</v>
       </c>
     </row>
     <row r="148" spans="1:16">
       <c r="A148" t="s">
         <v>433</v>
       </c>
       <c r="B148" t="s">
         <v>434</v>
       </c>
       <c r="C148" s="1">
-        <v>140000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D148" s="1">
-        <v>98.25032253</v>
+        <v>99.44050878</v>
       </c>
       <c r="E148" s="1">
-        <v>98.939836</v>
+        <v>98.91284</v>
       </c>
       <c r="F148" t="s">
         <v>8</v>
       </c>
       <c r="G148">
         <v>1.0</v>
       </c>
       <c r="H148" s="1">
-        <v>138515.77</v>
+        <v>395651.36</v>
       </c>
       <c r="I148" s="1">
-        <v>1304.41</v>
+        <v>3496.98</v>
       </c>
       <c r="J148" s="1">
-        <v>0.9417050491796</v>
+        <v>0.88385390612584</v>
       </c>
       <c r="K148">
         <v>0.0</v>
       </c>
       <c r="L148" t="s">
         <v>435</v>
       </c>
       <c r="M148" s="1">
-        <v>137550.45</v>
+        <v>397762.04</v>
       </c>
       <c r="N148" s="1">
-        <v>139820.18</v>
+        <v>399148.34</v>
       </c>
       <c r="O148" s="1">
-        <v>0.34</v>
+        <v>0.96</v>
       </c>
       <c r="P148">
         <v>1</v>
       </c>
     </row>
     <row r="149" spans="1:16">
       <c r="A149" t="s">
         <v>436</v>
       </c>
       <c r="B149" t="s">
         <v>437</v>
       </c>
       <c r="C149" s="1">
-        <v>400000.0</v>
+        <v>150000.0</v>
       </c>
       <c r="D149" s="1">
-        <v>99.34434285</v>
+        <v>93.08556872</v>
       </c>
       <c r="E149" s="1">
-        <v>98.91284</v>
+        <v>90.429947</v>
       </c>
       <c r="F149" t="s">
         <v>8</v>
       </c>
       <c r="G149">
         <v>1.0</v>
       </c>
       <c r="H149" s="1">
-        <v>395651.36</v>
+        <v>135644.92</v>
       </c>
       <c r="I149" s="1">
-        <v>2991.76</v>
+        <v>3993.71</v>
       </c>
       <c r="J149" s="1">
-        <v>0.75616067640966</v>
+        <v>2.9442385310117</v>
       </c>
       <c r="K149">
         <v>0.0</v>
       </c>
-      <c r="L149" t="s">
-        <v>438</v>
+      <c r="L149">
+        <v>10.27</v>
       </c>
       <c r="M149" s="1">
-        <v>397377.37</v>
+        <v>139628.36</v>
       </c>
       <c r="N149" s="1">
-        <v>398643.12</v>
+        <v>139638.63</v>
       </c>
       <c r="O149" s="1">
-        <v>0.97</v>
+        <v>0.34</v>
       </c>
       <c r="P149">
         <v>1</v>
       </c>
     </row>
     <row r="150" spans="1:16">
       <c r="A150" t="s">
+        <v>438</v>
+      </c>
+      <c r="B150" t="s">
         <v>439</v>
       </c>
-      <c r="B150" t="s">
+      <c r="C150" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="D150" s="1">
+        <v>101.7539452</v>
+      </c>
+      <c r="E150" s="1">
+        <v>104.254153</v>
+      </c>
+      <c r="F150" t="s">
+        <v>8</v>
+      </c>
+      <c r="G150">
+        <v>1.0</v>
+      </c>
+      <c r="H150" s="1">
+        <v>312762.46</v>
+      </c>
+      <c r="I150" s="1">
+        <v>272.66</v>
+      </c>
+      <c r="J150" s="1">
+        <v>0.087177981654192</v>
+      </c>
+      <c r="K150">
+        <v>0.0</v>
+      </c>
+      <c r="L150" t="s">
         <v>440</v>
       </c>
-      <c r="C150" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M150" s="1">
-        <v>139205.56</v>
+        <v>305261.83</v>
       </c>
       <c r="N150" s="1">
-        <v>139392.03</v>
+        <v>313035.12</v>
       </c>
       <c r="O150" s="1">
-        <v>0.34</v>
+        <v>0.76</v>
       </c>
       <c r="P150">
         <v>1</v>
       </c>
     </row>
     <row r="151" spans="1:16">
       <c r="A151" t="s">
         <v>441</v>
       </c>
       <c r="B151" t="s">
         <v>442</v>
       </c>
       <c r="C151" s="1">
-        <v>300000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D151" s="1">
-        <v>101.69252529</v>
+        <v>94.90348093</v>
       </c>
       <c r="E151" s="1">
-        <v>104.254153</v>
+        <v>95.238198</v>
       </c>
       <c r="F151" t="s">
         <v>8</v>
       </c>
       <c r="G151">
         <v>1.0</v>
       </c>
       <c r="H151" s="1">
-        <v>312762.46</v>
+        <v>380952.79</v>
       </c>
       <c r="I151" s="1">
-        <v>-499.27</v>
+        <v>7614.56</v>
       </c>
       <c r="J151" s="1">
-        <v>-0.15963232927635</v>
+        <v>1.9988198537672</v>
       </c>
       <c r="K151">
         <v>0.0</v>
       </c>
       <c r="L151" t="s">
         <v>443</v>
       </c>
       <c r="M151" s="1">
-        <v>305077.57</v>
+        <v>379613.93</v>
       </c>
       <c r="N151" s="1">
-        <v>312263.19</v>
+        <v>388567.35</v>
       </c>
       <c r="O151" s="1">
-        <v>0.76</v>
+        <v>0.94</v>
       </c>
       <c r="P151">
         <v>1</v>
       </c>
     </row>
     <row r="152" spans="1:16">
       <c r="A152" t="s">
         <v>444</v>
       </c>
       <c r="B152" t="s">
         <v>445</v>
       </c>
       <c r="C152" s="1">
-        <v>400000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D152" s="1">
-        <v>94.64037817</v>
+        <v>108.06741766</v>
       </c>
       <c r="E152" s="1">
-        <v>95.238198</v>
+        <v>110.518375</v>
       </c>
       <c r="F152" t="s">
         <v>8</v>
       </c>
       <c r="G152">
         <v>1.0</v>
       </c>
       <c r="H152" s="1">
-        <v>380952.79</v>
+        <v>221036.75</v>
       </c>
       <c r="I152" s="1">
-        <v>5989.54</v>
+        <v>-2134.79</v>
       </c>
       <c r="J152" s="1">
-        <v>1.5722525617938</v>
+        <v>-0.96580772201908</v>
       </c>
       <c r="K152">
         <v>0.0</v>
       </c>
       <c r="L152" t="s">
         <v>446</v>
       </c>
       <c r="M152" s="1">
-        <v>378561.51</v>
+        <v>216134.84</v>
       </c>
       <c r="N152" s="1">
-        <v>386942.33</v>
+        <v>218901.96</v>
       </c>
       <c r="O152" s="1">
-        <v>0.94</v>
+        <v>0.53</v>
       </c>
       <c r="P152">
         <v>1</v>
       </c>
     </row>
     <row r="153" spans="1:16">
       <c r="A153" t="s">
         <v>447</v>
       </c>
       <c r="B153" t="s">
         <v>448</v>
       </c>
       <c r="C153" s="1">
-        <v>200000.0</v>
+        <v>3.0</v>
       </c>
       <c r="D153" s="1">
-        <v>108.18989489</v>
+        <v>117.69</v>
       </c>
       <c r="E153" s="1">
-        <v>110.518375</v>
+        <v>118.0</v>
       </c>
       <c r="F153" t="s">
         <v>8</v>
       </c>
       <c r="G153">
         <v>1.0</v>
       </c>
       <c r="H153" s="1">
-        <v>221036.75</v>
+        <v>0.0</v>
       </c>
       <c r="I153" s="1">
-        <v>-2492.58</v>
+        <v>-930.0</v>
       </c>
       <c r="J153" s="1">
-        <v>-1.1276767324891</v>
+        <v>0</v>
       </c>
       <c r="K153">
         <v>0.0</v>
       </c>
-      <c r="L153" t="s">
-        <v>449</v>
+      <c r="L153">
+        <v>0.0</v>
       </c>
       <c r="M153" s="1">
-        <v>216379.79</v>
+        <v>-930.0</v>
       </c>
       <c r="N153" s="1">
-        <v>218544.17</v>
+        <v>-930.0</v>
       </c>
       <c r="O153" s="1">
-        <v>0.53</v>
+        <v>0.0</v>
       </c>
       <c r="P153">
         <v>1</v>
       </c>
     </row>
     <row r="154" spans="1:16">
       <c r="A154" t="s">
+        <v>449</v>
+      </c>
+      <c r="B154" t="s">
         <v>450</v>
       </c>
-      <c r="B154" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C154" s="1">
-        <v>39.0</v>
+        <v>-8.0</v>
       </c>
       <c r="D154" s="1">
-        <v>116.6</v>
+        <v>128.61</v>
       </c>
       <c r="E154" s="1">
-        <v>116.59948718</v>
+        <v>129.04</v>
       </c>
       <c r="F154" t="s">
         <v>8</v>
       </c>
       <c r="G154">
         <v>1.0</v>
       </c>
       <c r="H154" s="1">
         <v>0.0</v>
       </c>
       <c r="I154" s="1">
-        <v>20.0</v>
+        <v>3440.0</v>
       </c>
       <c r="J154" s="1">
         <v>0</v>
       </c>
       <c r="K154">
         <v>0.0</v>
       </c>
       <c r="L154">
         <v>0.0</v>
       </c>
       <c r="M154" s="1">
-        <v>20.0</v>
+        <v>3440.0</v>
       </c>
       <c r="N154" s="1">
-        <v>20.0</v>
+        <v>3440.0</v>
       </c>
       <c r="O154" s="1">
-        <v>0.0</v>
+        <v>0.01</v>
       </c>
       <c r="P154">
         <v>1</v>
       </c>
     </row>
     <row r="155" spans="1:16">
       <c r="A155" t="s">
+        <v>451</v>
+      </c>
+      <c r="B155" t="s">
         <v>452</v>
       </c>
-      <c r="B155" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C155" s="1">
-        <v>-8.0</v>
+        <v>-12.0</v>
       </c>
       <c r="D155" s="1">
-        <v>128.2</v>
+        <v>122.8</v>
       </c>
       <c r="E155" s="1">
-        <v>128.63</v>
+        <v>123.27</v>
       </c>
       <c r="F155" t="s">
         <v>8</v>
       </c>
       <c r="G155">
         <v>1.0</v>
       </c>
       <c r="H155" s="1">
         <v>0.0</v>
       </c>
       <c r="I155" s="1">
-        <v>3440.0</v>
+        <v>5640.0</v>
       </c>
       <c r="J155" s="1">
         <v>0</v>
       </c>
       <c r="K155">
         <v>0.0</v>
       </c>
       <c r="L155">
         <v>0.0</v>
       </c>
       <c r="M155" s="1">
-        <v>3440.0</v>
+        <v>5640.0</v>
       </c>
       <c r="N155" s="1">
-        <v>3440.0</v>
+        <v>5640.0</v>
       </c>
       <c r="O155" s="1">
         <v>0.01</v>
       </c>
       <c r="P155">
-        <v>1</v>
-[...48 lines deleted...]
-      <c r="P156">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>