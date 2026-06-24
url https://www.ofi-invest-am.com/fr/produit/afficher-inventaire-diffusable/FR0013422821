--- v1 (2026-05-30)
+++ v2 (2026-06-24)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="453">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="454">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>X</t>
   </si>
   <si>
     <t>FR0013422813</t>
   </si>
   <si>
@@ -136,1287 +136,1290 @@
   <si>
     <t>VBCE (EUR)</t>
   </si>
   <si>
     <t>VBCI (EUR)</t>
   </si>
   <si>
     <t>Poids</t>
   </si>
   <si>
     <t>Nb.</t>
   </si>
   <si>
     <t>FR001400KPZ3</t>
   </si>
   <si>
     <t>OFI INVEST ESG LIQ I</t>
   </si>
   <si>
     <t>XS2491189408</t>
   </si>
   <si>
     <t>A2A EX 2.5 06-26</t>
   </si>
   <si>
-    <t>2 512.33</t>
+    <t>2 723.29</t>
   </si>
   <si>
     <t>XS3238204062</t>
   </si>
   <si>
     <t>A2A EX 3.25 05-32</t>
   </si>
   <si>
-    <t>2 261.64</t>
+    <t>2 759.21</t>
   </si>
   <si>
     <t>XS2986639701</t>
   </si>
   <si>
     <t>A2A EX 3.625 01-35</t>
   </si>
   <si>
     <t>XS2583205906</t>
   </si>
   <si>
     <t>A2A EX 4.375 02-34</t>
   </si>
   <si>
     <t>XS2534976886</t>
   </si>
   <si>
     <t>A2A EX 4.5 09-30</t>
   </si>
   <si>
-    <t>2 660.55</t>
+    <t>3 013.15</t>
   </si>
   <si>
     <t>XS2487054939</t>
   </si>
   <si>
     <t>ABN AMR 3.0 06-32</t>
   </si>
   <si>
-    <t>9 073.97</t>
+    <t>12 246.58</t>
   </si>
   <si>
     <t>XS3185662676</t>
   </si>
   <si>
     <t>ABN AMR 3.0 09-32</t>
   </si>
   <si>
-    <t>4 019.18</t>
+    <t>4 561.64</t>
   </si>
   <si>
     <t>XS2536941656</t>
   </si>
   <si>
     <t>ABN AMR 4.25 02-30</t>
   </si>
   <si>
     <t>XS3066564900</t>
   </si>
   <si>
     <t>ACHM BA 2.5 05-28</t>
   </si>
   <si>
-    <t>2 068.49</t>
+    <t>2 219.18</t>
   </si>
   <si>
     <t>XS3237229193</t>
   </si>
   <si>
     <t>AIB GRO 3.75 12-36</t>
   </si>
   <si>
-    <t>9 140.14</t>
+    <t>17 181.99</t>
   </si>
   <si>
     <t>XS3219374975</t>
   </si>
   <si>
     <t>ALPH BA 3.125 10-31</t>
   </si>
   <si>
-    <t>4 708.90</t>
+    <t>6 796.23</t>
   </si>
   <si>
     <t>FR00140005T0</t>
   </si>
   <si>
     <t>ARKEMA 0.125 10-26</t>
   </si>
   <si>
     <t>FR0014012JL7</t>
   </si>
   <si>
     <t>ARKEMA 3.5 09-33</t>
   </si>
   <si>
-    <t>5 063.01</t>
+    <t>5 695.89</t>
   </si>
   <si>
     <t>XS3215529192</t>
   </si>
   <si>
     <t>ASN BAN 3.375 10-32</t>
   </si>
   <si>
-    <t>2 367.12</t>
+    <t>2 773.97</t>
   </si>
   <si>
     <t>XS2694995163</t>
   </si>
   <si>
     <t>ASR NED 3.625 12-28</t>
   </si>
   <si>
-    <t>2 198.84</t>
+    <t>4 854.52</t>
   </si>
   <si>
     <t>XS2747590896</t>
   </si>
   <si>
     <t>ASS GEN 3.212 01-29</t>
   </si>
   <si>
     <t>XS2747596315</t>
   </si>
   <si>
     <t>ASS GEN 3.547 01-34</t>
   </si>
   <si>
     <t>XS2314312179</t>
   </si>
   <si>
     <t>AXA 1.375 10-41</t>
   </si>
   <si>
-    <t>3 456.71</t>
+    <t>6 532.19</t>
   </si>
   <si>
     <t>FR0014015J87</t>
   </si>
   <si>
     <t>AYVENS 3.0 04-30</t>
   </si>
   <si>
+    <t>1 084.93</t>
+  </si>
+  <si>
     <t>IT0005675126</t>
   </si>
   <si>
     <t>BANC BP 3.125 10-31</t>
   </si>
   <si>
-    <t>1 808.22</t>
+    <t>2 109.59</t>
   </si>
   <si>
     <t>XS2357417257</t>
   </si>
   <si>
     <t>BANC NT 0.625 06-29</t>
   </si>
   <si>
     <t>XS2194370727</t>
   </si>
   <si>
     <t>BANC NT 1.125 06-27</t>
   </si>
   <si>
     <t>XS2063247915</t>
   </si>
   <si>
     <t>BANC SA 0.3 10-26</t>
   </si>
   <si>
     <t>XS2804565435</t>
   </si>
   <si>
     <t>BANK OF 3.5 04-29</t>
   </si>
   <si>
-    <t>9 234.25</t>
+    <t>9 867.12</t>
+  </si>
+  <si>
+    <t>XS3320133948</t>
+  </si>
+  <si>
+    <t>BANK OF 3.625 03-32</t>
   </si>
   <si>
     <t>FR00140003P3</t>
   </si>
   <si>
     <t>BANQ FE 0.1 10-27</t>
   </si>
   <si>
     <t>FR0014004750</t>
   </si>
   <si>
     <t>BANQ FE 0.25 06-28</t>
   </si>
   <si>
     <t>FR001400Q0T5</t>
   </si>
   <si>
     <t>BANQ FE 3.5 05-31</t>
   </si>
   <si>
-    <t>11 238.36</t>
+    <t>15 102.74</t>
   </si>
   <si>
     <t>XS3170898723</t>
   </si>
   <si>
     <t>BAWA BK 3.375 09-33</t>
   </si>
   <si>
-    <t>10 152.74</t>
+    <t>18 955.48</t>
   </si>
   <si>
     <t>XS2013745703</t>
   </si>
   <si>
     <t>BBVA 1.0 06-26</t>
   </si>
   <si>
-    <t>2 805.48</t>
+    <t>3 046.58</t>
   </si>
   <si>
     <t>BE6328785207</t>
   </si>
   <si>
     <t>BELF SA 0.375 06-27</t>
   </si>
   <si>
     <t>BE6352762387</t>
   </si>
   <si>
     <t>BELF SA 3.625 06-30</t>
   </si>
   <si>
-    <t>10 567.12</t>
+    <t>14 301.37</t>
   </si>
   <si>
     <t>BE6344187966</t>
   </si>
   <si>
     <t>BELF SA 3.875 06-28</t>
   </si>
   <si>
-    <t>2 813.36</t>
+    <t>3 046.92</t>
   </si>
   <si>
     <t>XS2634687912</t>
   </si>
   <si>
     <t>BK AMER 4.134 06-28</t>
   </si>
   <si>
-    <t>12 005.59</t>
+    <t>16 252.85</t>
   </si>
   <si>
     <t>XS3225871121</t>
   </si>
   <si>
     <t>BK IREL 3.625 11-36</t>
   </si>
   <si>
-    <t>3 509.79</t>
+    <t>4 187.12</t>
   </si>
   <si>
     <t>XS2643234011</t>
   </si>
   <si>
     <t>BK IREL 5.0 07-31</t>
   </si>
   <si>
-    <t>11 817.12</t>
+    <t>12 886.99</t>
   </si>
   <si>
     <t>FR0013415692</t>
   </si>
   <si>
     <t>BQ POST 1.375 04-29</t>
   </si>
   <si>
-    <t>3 548.63</t>
+    <t>3 797.26</t>
   </si>
   <si>
     <t>XS3038544790</t>
   </si>
   <si>
     <t>BRAM U 3.625 04-33</t>
   </si>
   <si>
-    <t>13 147.73</t>
+    <t>17 564.07</t>
   </si>
   <si>
     <t>DE000BU3Z005</t>
   </si>
   <si>
     <t>BUND DE 2.3 02-33</t>
   </si>
   <si>
     <t>FR001400M4O2</t>
   </si>
   <si>
     <t>CA 4.375 11-33</t>
   </si>
   <si>
-    <t>5 813.36</t>
+    <t>11 410.96</t>
   </si>
   <si>
     <t>XS3108521124</t>
   </si>
   <si>
     <t>CA AUTO 2.75 07-28</t>
   </si>
   <si>
-    <t>1 826.30</t>
-[...8 lines deleted...]
-    <t>2 660.96</t>
+    <t>1 993.71</t>
   </si>
   <si>
     <t>XS2555187801</t>
   </si>
   <si>
     <t>CAIX 5.375 11-30</t>
   </si>
   <si>
-    <t>1 619.86</t>
+    <t>1 943.84</t>
   </si>
   <si>
     <t>DE000CZ45W57</t>
   </si>
   <si>
     <t>CMZB FR 3.0 09-27</t>
   </si>
   <si>
-    <t>1 405.48</t>
+    <t>1 586.30</t>
   </si>
   <si>
     <t>FR0013463775</t>
   </si>
   <si>
     <t>CNP ASS 2.0 07-50</t>
   </si>
   <si>
-    <t>4 821.92</t>
+    <t>6 630.14</t>
   </si>
   <si>
     <t>DE000CZ457W4</t>
   </si>
   <si>
     <t>COMM AK 4.0 01-38</t>
   </si>
   <si>
-    <t>1 380.82</t>
+    <t>2 104.11</t>
   </si>
   <si>
     <t>DE000CZ45ZY0</t>
   </si>
   <si>
     <t>COMM AK 4.125 06-37</t>
   </si>
   <si>
-    <t>2 791.44</t>
+    <t>12 160.27</t>
   </si>
   <si>
     <t>DE000CZ439B6</t>
   </si>
   <si>
     <t>COMM AK 5.25 03-29</t>
   </si>
   <si>
-    <t>14 843.84</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2796609787</t>
   </si>
   <si>
     <t>COMP DE 3.375 04-30</t>
   </si>
   <si>
-    <t>3 051.37</t>
+    <t>3 254.79</t>
   </si>
   <si>
     <t>XS2796659964</t>
   </si>
   <si>
     <t>COMP DE 3.625 04-34</t>
   </si>
   <si>
-    <t>6 554.79</t>
+    <t>6 991.78</t>
   </si>
   <si>
     <t>XS3200103490</t>
   </si>
   <si>
     <t>COOP RA 3.548 10-35</t>
   </si>
   <si>
-    <t>7 194.56</t>
+    <t>9 934.40</t>
   </si>
   <si>
     <t>FR0013447232</t>
   </si>
   <si>
     <t>COVI 1.125 09-31</t>
   </si>
   <si>
-    <t>1 035.62</t>
+    <t>1 171.23</t>
   </si>
   <si>
     <t>FR0014010IN9</t>
   </si>
   <si>
     <t>COVI 3.625 06-34</t>
   </si>
   <si>
-    <t>2 582.19</t>
+    <t>2 800.68</t>
   </si>
   <si>
     <t>XS3244187764</t>
   </si>
   <si>
     <t>DANS BK 3.375 12-33</t>
   </si>
   <si>
-    <t>4 253.42</t>
+    <t>6 324.66</t>
   </si>
   <si>
     <t>XS3101509167</t>
   </si>
   <si>
     <t>DANS BK 3.5 11-35</t>
   </si>
   <si>
-    <t>1 510.27</t>
+    <t>1 826.71</t>
   </si>
   <si>
     <t>XS2637421848</t>
   </si>
   <si>
     <t>DANS BK 4.75 06-30</t>
   </si>
   <si>
-    <t>4 330.96</t>
+    <t>4 703.15</t>
   </si>
   <si>
     <t>XS2280835260</t>
   </si>
   <si>
     <t>DIGI IN 0.625 07-31</t>
   </si>
   <si>
-    <t>1 191.78</t>
+    <t>2 609.59</t>
   </si>
   <si>
     <t>XS3074473474</t>
   </si>
   <si>
     <t>DNB BAN 3.125 05-31</t>
   </si>
   <si>
-    <t>14 794.52</t>
+    <t>26 541.10</t>
   </si>
   <si>
     <t>XS3166221948</t>
   </si>
   <si>
     <t>EAST JA 3.727 09-37</t>
   </si>
   <si>
-    <t>5 381.58</t>
+    <t>6 028.55</t>
   </si>
   <si>
     <t>PTEDP6OM0007</t>
   </si>
   <si>
     <t>EDP 4.375 12-55</t>
   </si>
   <si>
+    <t>1 438.36</t>
+  </si>
+  <si>
     <t>XS2978779176</t>
   </si>
   <si>
     <t>EDP SER 3.5 07-31</t>
   </si>
   <si>
-    <t>9 535.34</t>
+    <t>12 841.64</t>
   </si>
   <si>
     <t>XS2699159351</t>
   </si>
   <si>
     <t>EDP SER 4.375 04-32</t>
   </si>
   <si>
-    <t>5 204.45</t>
+    <t>5 547.26</t>
   </si>
   <si>
     <t>BE6368381404</t>
   </si>
   <si>
     <t>ELIA TR 3.5 10-35</t>
   </si>
   <si>
-    <t>1 409.59</t>
+    <t>1 620.55</t>
   </si>
   <si>
     <t>BE6340849569</t>
   </si>
   <si>
     <t>ELIA TR 3.625 01-33</t>
   </si>
   <si>
     <t>BE6349118800</t>
   </si>
   <si>
     <t>ELIA TR 3.75 01-36</t>
   </si>
   <si>
+    <t>1 417.81</t>
+  </si>
+  <si>
     <t>XS3044299769</t>
   </si>
   <si>
     <t>ELLE AB 3.75 05-35</t>
   </si>
   <si>
-    <t>5 829.66</t>
+    <t>6 265.89</t>
   </si>
   <si>
     <t>XS1750986744</t>
   </si>
   <si>
     <t>ENEL FI 1.125 09-26</t>
   </si>
   <si>
-    <t>1 484.54</t>
+    <t>1 677.79</t>
   </si>
   <si>
     <t>XS3299702137</t>
   </si>
   <si>
     <t>ENEX HO 3.0 02-32</t>
   </si>
   <si>
     <t>XS3045470492</t>
   </si>
   <si>
     <t>ENEX HO 3.25 04-33</t>
   </si>
   <si>
-    <t>8 788.36</t>
+    <t>9 376.03</t>
   </si>
   <si>
     <t>FR0013455813</t>
   </si>
   <si>
     <t>ENGIE 0.5 10-30</t>
   </si>
   <si>
     <t>FR0014000RR2</t>
   </si>
   <si>
     <t>ENGIE 1.5 PERP</t>
   </si>
   <si>
-    <t>1 931.51</t>
+    <t>2 860.27</t>
   </si>
   <si>
     <t>FR0013504693</t>
   </si>
   <si>
     <t>ENGIE 2.125 03-32</t>
   </si>
   <si>
-    <t>1 973.63</t>
+    <t>2 101.71</t>
   </si>
   <si>
     <t>XS1702729275</t>
   </si>
   <si>
     <t>EON INT 1.25 10-27</t>
   </si>
   <si>
     <t>XS2463518998</t>
   </si>
   <si>
     <t>EON SE 1.625 03-31</t>
   </si>
   <si>
-    <t>2 194.86</t>
+    <t>2 336.88</t>
   </si>
   <si>
     <t>XS2747600018</t>
   </si>
   <si>
     <t>EON SE 3.375 01-31</t>
   </si>
   <si>
     <t>XS2574873183</t>
   </si>
   <si>
     <t>EON SE 3.875 01-35</t>
   </si>
   <si>
+    <t>1 007.50</t>
+  </si>
+  <si>
     <t>XS2673547746</t>
   </si>
   <si>
     <t>EON SE 4.0 08-33</t>
   </si>
   <si>
-    <t>6 147.95</t>
+    <t>6 871.23</t>
   </si>
   <si>
     <t>XS2432544349</t>
   </si>
   <si>
     <t>ESB FIN 1.0 07-34</t>
   </si>
   <si>
-    <t>1 873.97</t>
+    <t>2 054.79</t>
   </si>
   <si>
     <t>XS2697970536</t>
   </si>
   <si>
     <t>ESB FIN 4.25 03-36</t>
   </si>
   <si>
     <t>EU000A3K4DG1</t>
   </si>
   <si>
     <t>EURO UN 1.25 02-43</t>
   </si>
   <si>
+    <t>1 412.67</t>
+  </si>
+  <si>
     <t>DE000A4DFCB7</t>
   </si>
   <si>
     <t>EVON IN 3.25 01-30</t>
   </si>
   <si>
     <t>DE000A4DFWV3</t>
   </si>
   <si>
     <t>EVON IN 4.25 09-55</t>
   </si>
   <si>
-    <t>2 049.32</t>
+    <t>2 305.48</t>
   </si>
   <si>
     <t>XS2784700671</t>
   </si>
   <si>
     <t>FING EM 3.25 03-34</t>
   </si>
   <si>
-    <t>4 192.50</t>
-[...1 lines deleted...]
-  <si>
     <t>FR0013234333</t>
   </si>
   <si>
     <t>FRAN GO 1.75 06-39</t>
   </si>
   <si>
-    <t>4 470.41</t>
+    <t>4 860.68</t>
   </si>
   <si>
     <t>FR0013322989</t>
   </si>
   <si>
     <t>GECINA 1.625 03-30</t>
   </si>
   <si>
-    <t>3 160.96</t>
-[...1 lines deleted...]
-  <si>
     <t>FR0013266368</t>
   </si>
   <si>
     <t>GECINA 2.0 06-32</t>
   </si>
   <si>
-    <t>5 413.70</t>
+    <t>7 369.86</t>
   </si>
   <si>
     <t>XS3072230744</t>
   </si>
   <si>
     <t>IBER FI 3.5 05-35</t>
   </si>
   <si>
-    <t>16 800.00</t>
+    <t>21 076.71</t>
   </si>
   <si>
     <t>XS3224600232</t>
   </si>
   <si>
     <t>IBER FI 3.75 PERP</t>
   </si>
   <si>
-    <t>1 222.60</t>
+    <t>1 448.63</t>
   </si>
   <si>
     <t>XS2748213290</t>
   </si>
   <si>
     <t>IBER FI 4.871 PERP</t>
   </si>
   <si>
-    <t>21 485.78</t>
+    <t>27 544.50</t>
   </si>
   <si>
     <t>FR001400ZRC6</t>
   </si>
   <si>
     <t>ICAD PR 4.375 05-35</t>
   </si>
   <si>
-    <t>10 284.25</t>
+    <t>11 075.34</t>
   </si>
   <si>
     <t>FR0014007NF1</t>
   </si>
   <si>
     <t>ICADE 1.0 01-30</t>
   </si>
   <si>
     <t>XS3225326282</t>
   </si>
   <si>
     <t>ING GRO 2.875 11-30</t>
   </si>
   <si>
+    <t>1 071.23</t>
+  </si>
+  <si>
     <t>XS2764264789</t>
   </si>
   <si>
     <t>ING GRO 4.0 02-35</t>
   </si>
   <si>
     <t>XS2524746687</t>
   </si>
   <si>
     <t>ING GRO 4.125 08-33</t>
   </si>
   <si>
-    <t>6 509.59</t>
+    <t>7 255.48</t>
   </si>
   <si>
     <t>XS2979643991</t>
   </si>
   <si>
     <t>INMO CO 3.25 01-30</t>
   </si>
   <si>
-    <t>1 825.34</t>
+    <t>3 365.75</t>
   </si>
   <si>
     <t>XS2625195891</t>
   </si>
   <si>
     <t>INTE 4.0 05-26</t>
   </si>
   <si>
-    <t>3 167.12</t>
+    <t>3 408.22</t>
   </si>
   <si>
     <t>XS2529233814</t>
   </si>
   <si>
     <t>INTE 4.75 09-27</t>
   </si>
   <si>
-    <t>3 494.18</t>
+    <t>3 923.63</t>
   </si>
   <si>
     <t>XS2625196352</t>
   </si>
   <si>
     <t>INTE 4.875 05-30</t>
   </si>
   <si>
-    <t>15 439.73</t>
+    <t>20 768.84</t>
   </si>
   <si>
     <t>IE000GVLBXU6</t>
   </si>
   <si>
     <t>IREL GO 3.0 10-43</t>
   </si>
   <si>
-    <t>6 756.16</t>
+    <t>7 841.10</t>
   </si>
   <si>
     <t>XS1704789590</t>
   </si>
   <si>
     <t>IREN 1.5 10-27</t>
   </si>
   <si>
-    <t>1 534.32</t>
+    <t>1 791.99</t>
   </si>
   <si>
     <t>XS2752472436</t>
   </si>
   <si>
     <t>IREN 3.875 07-32</t>
   </si>
   <si>
-    <t>8 718.75</t>
+    <t>9 571.25</t>
   </si>
   <si>
     <t>IT0005596470</t>
   </si>
   <si>
     <t>ITAL BU 4.05 10-37</t>
   </si>
   <si>
-    <t>4 102.85</t>
+    <t>4 824.95</t>
   </si>
   <si>
     <t>BE0390246156</t>
   </si>
   <si>
     <t>KBC GRO 3.625 08-36</t>
   </si>
   <si>
-    <t>3 773.97</t>
+    <t>4 210.96</t>
   </si>
   <si>
     <t>BE0390124874</t>
   </si>
   <si>
     <t>KBC GRO 3.75 03-32</t>
   </si>
   <si>
-    <t>14 054.79</t>
+    <t>18 698.63</t>
   </si>
   <si>
     <t>XS2780025271</t>
   </si>
   <si>
     <t>KONI AH 3.375 03-31</t>
   </si>
   <si>
-    <t>3 310.27</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2596537972</t>
   </si>
   <si>
     <t>KONI AH 3.5 04-28</t>
   </si>
   <si>
-    <t>3 202.74</t>
+    <t>3 413.70</t>
+  </si>
+  <si>
+    <t>XS3308614794</t>
+  </si>
+  <si>
+    <t>KONI AH 3.625 03-34</t>
   </si>
   <si>
     <t>FR0013384567</t>
   </si>
   <si>
     <t>LA POST 1.45 11-28</t>
   </si>
   <si>
     <t>XS2089229806</t>
   </si>
   <si>
     <t>MERL PR 1.875 12-34</t>
   </si>
   <si>
-    <t>1 386.99</t>
+    <t>1 726.03</t>
   </si>
   <si>
     <t>XS3168718529</t>
   </si>
   <si>
     <t>MERL PR 3.5 09-33</t>
   </si>
   <si>
-    <t>5 206.85</t>
+    <t>5 839.73</t>
   </si>
   <si>
     <t>IT0005678955</t>
   </si>
   <si>
     <t>MONT PA 3.25 02-32</t>
   </si>
   <si>
-    <t>1 287.18</t>
+    <t>1 559.47</t>
   </si>
   <si>
     <t>XS2388449758</t>
   </si>
   <si>
     <t>NATL BA 0.5 09-28</t>
   </si>
   <si>
+    <t>1 273.97</t>
+  </si>
+  <si>
     <t>XS2528858033</t>
   </si>
   <si>
     <t>NATW GR 4.067 09-28</t>
   </si>
   <si>
-    <t>7 978.01</t>
+    <t>11 198.18</t>
   </si>
   <si>
     <t>NL0013552060</t>
   </si>
   <si>
     <t>NETH GO 0.5 01-40</t>
   </si>
   <si>
     <t>XS3232967318</t>
   </si>
   <si>
     <t>NORD BK 3.25 11-35</t>
   </si>
   <si>
-    <t>5 057.98</t>
+    <t>7 248.57</t>
   </si>
   <si>
     <t>XS3170346368</t>
   </si>
   <si>
     <t>NORD BK 3.5 09-35</t>
   </si>
   <si>
-    <t>8 054.79</t>
+    <t>10 931.51</t>
   </si>
   <si>
     <t>XS2797546624</t>
   </si>
   <si>
     <t>PERM TS 4.25 07-30</t>
   </si>
   <si>
-    <t>3 587.47</t>
+    <t>3 920.48</t>
   </si>
   <si>
     <t>XS2021462440</t>
   </si>
   <si>
     <t>PROL IN 0.875 07-29</t>
   </si>
   <si>
     <t>XS2187529180</t>
   </si>
   <si>
     <t>PROL IN 1.625 06-32</t>
   </si>
   <si>
-    <t>3 241.10</t>
+    <t>3 515.34</t>
   </si>
   <si>
     <t>XS1904690341</t>
   </si>
   <si>
     <t>PROL IN 2.375 11-30</t>
   </si>
   <si>
-    <t>1 037.84</t>
+    <t>3 822.12</t>
   </si>
   <si>
     <t>XS2744299335</t>
   </si>
   <si>
     <t>RED ELE 3.0 01-34</t>
   </si>
   <si>
+    <t>1 676.71</t>
+  </si>
+  <si>
     <t>XS2552369469</t>
   </si>
   <si>
     <t>RED ELE 4.625 PERP</t>
   </si>
   <si>
-    <t>2 648.29</t>
+    <t>2 927.05</t>
   </si>
   <si>
     <t>XS2838500218</t>
   </si>
   <si>
     <t>REDEIA 3.375 07-32</t>
   </si>
   <si>
-    <t>8 802.74</t>
+    <t>12 020.55</t>
   </si>
   <si>
     <t>FR0014010DR1</t>
   </si>
   <si>
     <t>RENA 3.875 09-30</t>
   </si>
   <si>
-    <t>1 645.55</t>
+    <t>1 879.11</t>
   </si>
   <si>
     <t>FR0014007LP4</t>
   </si>
   <si>
     <t>RTE EDF 0.75 01-34</t>
   </si>
   <si>
     <t>XS3166372568</t>
   </si>
   <si>
     <t>SCOT HY 3.375 11-33</t>
   </si>
   <si>
-    <t>6 480.83</t>
+    <t>9 155.50</t>
   </si>
   <si>
     <t>FR001400U1Q3</t>
   </si>
   <si>
     <t>SG 3.625 11-30</t>
   </si>
   <si>
-    <t>7 716.78</t>
+    <t>11 888.01</t>
   </si>
   <si>
     <t>ES0000012J07</t>
   </si>
   <si>
     <t>SPAI GO 1.0 07-42</t>
   </si>
   <si>
-    <t>3 567.12</t>
+    <t>4 583.56</t>
   </si>
   <si>
     <t>XS3027988263</t>
   </si>
   <si>
     <t>SSE 3.5 03-32</t>
   </si>
   <si>
-    <t>3 433.07</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2675685700</t>
   </si>
   <si>
     <t>SSE 4.0 09-31</t>
   </si>
   <si>
-    <t>7 101.37</t>
+    <t>7 969.32</t>
   </si>
   <si>
     <t>XS2532312548</t>
   </si>
   <si>
     <t>STAT AS 2.875 09-29</t>
   </si>
   <si>
-    <t>3 251.51</t>
+    <t>3 667.40</t>
   </si>
   <si>
     <t>XS2723597923</t>
   </si>
   <si>
     <t>STAT AS 3.125 12-26</t>
   </si>
   <si>
+    <t>1 234.59</t>
+  </si>
+  <si>
     <t>XS2779793061</t>
   </si>
   <si>
     <t>STAT AS 3.75 03-39</t>
   </si>
   <si>
-    <t>4 634.59</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2768793676</t>
   </si>
   <si>
     <t>STAT SF 3.375 02-36</t>
   </si>
   <si>
     <t>XS2443749648</t>
   </si>
   <si>
     <t>TELI CO 2.75 06-83</t>
   </si>
   <si>
-    <t>5 582.88</t>
+    <t>6 080.14</t>
   </si>
   <si>
     <t>XS2477935345</t>
   </si>
   <si>
     <t>TENN HO 1.625 11-26</t>
   </si>
   <si>
     <t>XS1241581096</t>
   </si>
   <si>
     <t>TENN HO 1.75 06-27</t>
   </si>
   <si>
-    <t>1 832.47</t>
+    <t>1 980.14</t>
   </si>
   <si>
     <t>XS2549543499</t>
   </si>
   <si>
     <t>TENN HO 4.5 10-34</t>
   </si>
   <si>
-    <t>2 035.48</t>
+    <t>2 388.08</t>
   </si>
   <si>
     <t>XS3128477521</t>
   </si>
   <si>
     <t>TERN RE 3.0 07-31</t>
   </si>
   <si>
-    <t>8 321.92</t>
+    <t>11 165.75</t>
   </si>
   <si>
     <t>XS2655852726</t>
   </si>
   <si>
     <t>TERN RE 3.875 07-33</t>
   </si>
   <si>
-    <t>2 367.47</t>
+    <t>2 601.03</t>
   </si>
   <si>
     <t>XS2357205587</t>
   </si>
   <si>
     <t>TRAS EL 0.375 06-29</t>
   </si>
   <si>
     <t>XS2209023402</t>
   </si>
   <si>
     <t>TRAS EL 0.75 07-32</t>
   </si>
   <si>
-    <t>1 191.37</t>
+    <t>2 819.18</t>
   </si>
   <si>
     <t>XS2360310044</t>
   </si>
   <si>
     <t>UNIC 0.8 07-29</t>
   </si>
   <si>
-    <t>1 060.82</t>
+    <t>1 157.26</t>
   </si>
   <si>
     <t>XS2555420103</t>
   </si>
   <si>
     <t>UNIC 5.85 11-27</t>
   </si>
   <si>
-    <t>3 493.97</t>
+    <t>4 199.18</t>
   </si>
   <si>
     <t>XS2257961818</t>
   </si>
   <si>
     <t>UPM KYM 0.125 11-28</t>
   </si>
   <si>
     <t>XS2320453884</t>
   </si>
   <si>
     <t>UPM KYM 0.5 03-31</t>
   </si>
   <si>
     <t>XS2478685931</t>
   </si>
   <si>
     <t>UPM KYM 2.25 05-29</t>
   </si>
   <si>
-    <t>2 459.59</t>
+    <t>2 649.45</t>
   </si>
   <si>
     <t>XS2009891479</t>
   </si>
   <si>
     <t>VATFAL 0 1/2 06/24/2</t>
   </si>
   <si>
-    <t>1 386.30</t>
+    <t>1 506.85</t>
   </si>
   <si>
     <t>XS2297882644</t>
   </si>
   <si>
     <t>VATT AB 0.125 02-29</t>
   </si>
   <si>
     <t>XS2821745374</t>
   </si>
   <si>
     <t>VERB AG 3.25 05-31</t>
   </si>
   <si>
-    <t>7 773.29</t>
+    <t>8 360.96</t>
   </si>
   <si>
     <t>DE000A3MQS72</t>
   </si>
   <si>
     <t>VONO SE 2.375 03-32</t>
   </si>
   <si>
-    <t>8 953.42</t>
-[...1 lines deleted...]
-  <si>
     <t>DE000A30VQB2</t>
   </si>
   <si>
     <t>VONO SE 5.0 11-30</t>
   </si>
   <si>
-    <t>2 767.12</t>
+    <t>6 739.73</t>
   </si>
   <si>
     <t>OEM6 Comdty</t>
   </si>
   <si>
     <t>EURO BOBL 0626</t>
   </si>
   <si>
-    <t>RXM6 Comdty</t>
-[...8 lines deleted...]
-    <t>EURO-OAT 0626</t>
+    <t>DUM6 Comdty</t>
+  </si>
+  <si>
+    <t>EURO SCHATZ 0626</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -1780,240 +1783,240 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
-        <v>15272.0</v>
+        <v>19746.0</v>
       </c>
       <c r="D2">
-        <v>1516.06</v>
+        <v>1485.87</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>23153285.51</v>
+        <v>29340058.19</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>23153285.51</v>
+        <v>29340058.19</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
-        <v>30627.189</v>
+        <v>31169.762</v>
       </c>
       <c r="D3">
-        <v>100.13</v>
+        <v>98.1</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>3066930.62</v>
+        <v>3057969.65</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>3066930.62</v>
+        <v>3057969.65</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="1">
-        <v>2887.183</v>
+        <v>2916.228</v>
       </c>
       <c r="D4">
-        <v>5037.49</v>
+        <v>4937.04</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
-        <v>14544157.91</v>
+        <v>14397543.2</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
       <c r="H4">
-        <v>14544157.91</v>
+        <v>14397543.2</v>
       </c>
       <c r="I4" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
         <v>13</v>
       </c>
       <c r="B5" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="1">
         <v>6611.0</v>
       </c>
       <c r="D5">
-        <v>102.51</v>
+        <v>100.47</v>
       </c>
       <c r="E5" t="s">
         <v>8</v>
       </c>
       <c r="F5">
-        <v>677743.1</v>
+        <v>664228.88</v>
       </c>
       <c r="G5" t="s">
         <v>8</v>
       </c>
       <c r="H5">
-        <v>677743.1</v>
+        <v>664228.88</v>
       </c>
       <c r="I5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" t="s">
         <v>15</v>
       </c>
       <c r="B6" t="s">
         <v>16</v>
       </c>
       <c r="C6" s="1">
         <v>10.0</v>
       </c>
       <c r="D6">
-        <v>101.75</v>
+        <v>99.67</v>
       </c>
       <c r="E6" t="s">
         <v>8</v>
       </c>
       <c r="F6">
-        <v>1017.51</v>
+        <v>996.77</v>
       </c>
       <c r="G6" t="s">
         <v>8</v>
       </c>
       <c r="H6">
-        <v>1017.51</v>
+        <v>996.77</v>
       </c>
       <c r="I6" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="7" spans="1:14">
       <c r="A7" t="s">
         <v>17</v>
       </c>
       <c r="B7" t="s">
         <v>18</v>
       </c>
       <c r="C7" s="1">
         <v>1.0</v>
       </c>
       <c r="D7">
-        <v>102.61</v>
+        <v>100.56</v>
       </c>
       <c r="E7" t="s">
         <v>8</v>
       </c>
       <c r="F7">
-        <v>102.61</v>
+        <v>100.56</v>
       </c>
       <c r="G7" t="s">
         <v>8</v>
       </c>
       <c r="H7">
-        <v>102.61</v>
+        <v>100.56</v>
       </c>
       <c r="I7" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="8" spans="1:14">
       <c r="A8" t="s">
         <v>19</v>
       </c>
       <c r="B8" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="1">
         <v>10.0</v>
       </c>
       <c r="D8">
-        <v>101.73</v>
+        <v>99.7</v>
       </c>
       <c r="E8" t="s">
         <v>8</v>
       </c>
       <c r="F8">
-        <v>1017.39</v>
+        <v>997.03</v>
       </c>
       <c r="G8" t="s">
         <v>8</v>
       </c>
       <c r="H8">
-        <v>1017.39</v>
+        <v>997.03</v>
       </c>
       <c r="I8" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
@@ -2062,7737 +2065,7737 @@
       </c>
       <c r="L1" t="s">
         <v>31</v>
       </c>
       <c r="M1" t="s">
         <v>32</v>
       </c>
       <c r="N1" t="s">
         <v>33</v>
       </c>
       <c r="O1" t="s">
         <v>34</v>
       </c>
       <c r="P1" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>36</v>
       </c>
       <c r="B2" t="s">
         <v>37</v>
       </c>
       <c r="C2" s="1">
-        <v>1676.0</v>
+        <v>1501.0</v>
       </c>
       <c r="D2" s="1">
-        <v>1070.33</v>
+        <v>1071.66</v>
       </c>
       <c r="E2" s="1">
-        <v>1068.08658115</v>
+        <v>1069.52698201</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
         <v>1.0</v>
       </c>
       <c r="H2" s="1">
-        <v>1790113.11</v>
+        <v>1605360.0</v>
       </c>
       <c r="I2" s="1">
-        <v>3759.97</v>
+        <v>3201.66</v>
       </c>
       <c r="J2" s="1">
-        <v>0.21004091747029</v>
+        <v>0.19943564060398</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>1793873.08</v>
+        <v>1608561.66</v>
       </c>
       <c r="N2" s="1">
-        <v>1793873.08</v>
+        <v>1608561.66</v>
       </c>
       <c r="O2" s="1">
-        <v>4.33</v>
+        <v>3.39</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>38</v>
       </c>
       <c r="B3" t="s">
         <v>39</v>
       </c>
       <c r="C3" s="1">
         <v>140000.0</v>
       </c>
       <c r="D3" s="1">
-        <v>100.00726643</v>
+        <v>99.98469194</v>
       </c>
       <c r="E3" s="1">
         <v>101.385614</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
         <v>1.0</v>
       </c>
       <c r="H3" s="1">
         <v>141939.86</v>
       </c>
       <c r="I3" s="1">
-        <v>582.64</v>
+        <v>762.0</v>
       </c>
       <c r="J3" s="1">
-        <v>0.41048370767732</v>
+        <v>0.53684708439194</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3" t="s">
         <v>40</v>
       </c>
       <c r="M3" s="1">
-        <v>140010.17</v>
+        <v>139978.57</v>
       </c>
       <c r="N3" s="1">
-        <v>142522.5</v>
+        <v>142701.86</v>
       </c>
       <c r="O3" s="1">
-        <v>0.34</v>
+        <v>0.3</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>41</v>
       </c>
       <c r="B4" t="s">
         <v>42</v>
       </c>
       <c r="C4" s="1">
         <v>254000.0</v>
       </c>
       <c r="D4" s="1">
-        <v>100.00405238</v>
+        <v>97.49198746</v>
       </c>
       <c r="E4" s="1">
         <v>99.533614</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
         <v>1.0</v>
       </c>
       <c r="H4" s="1">
         <v>252815.38</v>
       </c>
       <c r="I4" s="1">
-        <v>3456.56</v>
+        <v>-2426.53</v>
       </c>
       <c r="J4" s="1">
-        <v>1.3672269463986</v>
+        <v>-0.95980315754524</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4" t="s">
         <v>43</v>
       </c>
       <c r="M4" s="1">
-        <v>254010.3</v>
+        <v>247629.64</v>
       </c>
       <c r="N4" s="1">
-        <v>256271.94</v>
+        <v>250388.85</v>
       </c>
       <c r="O4" s="1">
-        <v>0.62</v>
+        <v>0.53</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>44</v>
       </c>
       <c r="B5" t="s">
         <v>45</v>
       </c>
       <c r="C5" s="1">
         <v>164000.0</v>
       </c>
       <c r="D5" s="1">
-        <v>99.91512965</v>
+        <v>96.67051917</v>
       </c>
       <c r="E5" s="1">
         <v>99.08</v>
       </c>
       <c r="F5" t="s">
         <v>8</v>
       </c>
       <c r="G5">
         <v>1.0</v>
       </c>
       <c r="H5" s="1">
         <v>162491.2</v>
       </c>
       <c r="I5" s="1">
-        <v>1907.11</v>
+        <v>-3055.73</v>
       </c>
       <c r="J5" s="1">
-        <v>1.1736697125752</v>
+        <v>-1.8805510698426</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
-        <v>537.49</v>
+        <v>895.82</v>
       </c>
       <c r="M5" s="1">
-        <v>163860.82</v>
+        <v>158539.65</v>
       </c>
       <c r="N5" s="1">
-        <v>164398.31</v>
+        <v>159435.47</v>
       </c>
       <c r="O5" s="1">
-        <v>0.4</v>
+        <v>0.34</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>46</v>
       </c>
       <c r="B6" t="s">
         <v>47</v>
       </c>
       <c r="C6" s="1">
         <v>130000.0</v>
       </c>
       <c r="D6" s="1">
-        <v>105.80244686</v>
+        <v>102.82502216</v>
       </c>
       <c r="E6" s="1">
         <v>110.550762</v>
       </c>
       <c r="F6" t="s">
         <v>8</v>
       </c>
       <c r="G6">
         <v>1.0</v>
       </c>
       <c r="H6" s="1">
         <v>143715.99</v>
       </c>
       <c r="I6" s="1">
-        <v>-5720.93</v>
+        <v>-9248.77</v>
       </c>
       <c r="J6" s="1">
-        <v>-3.9807191948509</v>
+        <v>-6.4354495279196</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6">
-        <v>451.88</v>
+        <v>794.69</v>
       </c>
       <c r="M6" s="1">
-        <v>137543.18</v>
+        <v>133672.53</v>
       </c>
       <c r="N6" s="1">
-        <v>137995.06</v>
+        <v>134467.22</v>
       </c>
       <c r="O6" s="1">
-        <v>0.33</v>
+        <v>0.28</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>48</v>
       </c>
       <c r="B7" t="s">
         <v>49</v>
       </c>
       <c r="C7" s="1">
         <v>130000.0</v>
       </c>
       <c r="D7" s="1">
-        <v>106.19045067</v>
+        <v>104.02201157</v>
       </c>
       <c r="E7" s="1">
         <v>108.857546</v>
       </c>
       <c r="F7" t="s">
         <v>8</v>
       </c>
       <c r="G7">
         <v>1.0</v>
       </c>
       <c r="H7" s="1">
         <v>141514.81</v>
       </c>
       <c r="I7" s="1">
-        <v>-806.68</v>
+        <v>-3273.04</v>
       </c>
       <c r="J7" s="1">
-        <v>-0.57003221076296</v>
+        <v>-2.3128603995582</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7" t="s">
         <v>50</v>
       </c>
       <c r="M7" s="1">
-        <v>138047.58</v>
+        <v>135228.62</v>
       </c>
       <c r="N7" s="1">
-        <v>140708.13</v>
+        <v>138241.77</v>
       </c>
       <c r="O7" s="1">
-        <v>0.34</v>
+        <v>0.29</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>51</v>
       </c>
       <c r="B8" t="s">
         <v>52</v>
       </c>
       <c r="C8" s="1">
-        <v>400000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D8" s="1">
-        <v>98.48728208</v>
+        <v>96.19193241</v>
       </c>
       <c r="E8" s="1">
-        <v>99.351798</v>
+        <v>99.430044</v>
       </c>
       <c r="F8" t="s">
         <v>8</v>
       </c>
       <c r="G8">
         <v>1.0</v>
       </c>
       <c r="H8" s="1">
-        <v>397407.19</v>
+        <v>497150.22</v>
       </c>
       <c r="I8" s="1">
-        <v>5615.91</v>
+        <v>-3943.98</v>
       </c>
       <c r="J8" s="1">
-        <v>1.4131374925552</v>
+        <v>-0.79331756103819</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8" t="s">
         <v>53</v>
       </c>
       <c r="M8" s="1">
-        <v>393949.13</v>
+        <v>480959.66</v>
       </c>
       <c r="N8" s="1">
-        <v>403023.1</v>
+        <v>493206.24</v>
       </c>
       <c r="O8" s="1">
-        <v>0.97</v>
+        <v>1.04</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
         <v>54</v>
       </c>
       <c r="B9" t="s">
         <v>55</v>
       </c>
       <c r="C9" s="1">
         <v>300000.0</v>
       </c>
       <c r="D9" s="1">
-        <v>99.20454421</v>
+        <v>96.80754347</v>
       </c>
       <c r="E9" s="1">
         <v>99.503</v>
       </c>
       <c r="F9" t="s">
         <v>8</v>
       </c>
       <c r="G9">
         <v>1.0</v>
       </c>
       <c r="H9" s="1">
         <v>298509.0</v>
       </c>
       <c r="I9" s="1">
-        <v>3123.81</v>
+        <v>-3524.73</v>
       </c>
       <c r="J9" s="1">
-        <v>1.0464709606746</v>
+        <v>-1.1807784689909</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9" t="s">
         <v>56</v>
       </c>
       <c r="M9" s="1">
-        <v>297613.63</v>
+        <v>290422.63</v>
       </c>
       <c r="N9" s="1">
-        <v>301632.81</v>
+        <v>294984.27</v>
       </c>
       <c r="O9" s="1">
-        <v>0.73</v>
+        <v>0.62</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
         <v>57</v>
       </c>
       <c r="B10" t="s">
         <v>58</v>
       </c>
       <c r="C10" s="1">
         <v>100000.0</v>
       </c>
       <c r="D10" s="1">
-        <v>104.54277234</v>
+        <v>102.55718472</v>
       </c>
       <c r="E10" s="1">
         <v>108.76173</v>
       </c>
       <c r="F10" t="s">
         <v>8</v>
       </c>
       <c r="G10">
         <v>1.0</v>
       </c>
       <c r="H10" s="1">
         <v>108761.73</v>
       </c>
       <c r="I10" s="1">
-        <v>-4090.88</v>
+        <v>-5820.3</v>
       </c>
       <c r="J10" s="1">
-        <v>-3.761323031548</v>
+        <v>-5.3514227844666</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10">
-        <v>128.08</v>
+        <v>384.25</v>
       </c>
       <c r="M10" s="1">
-        <v>104542.77</v>
+        <v>102557.18</v>
       </c>
       <c r="N10" s="1">
-        <v>104670.85</v>
+        <v>102941.43</v>
       </c>
       <c r="O10" s="1">
-        <v>0.25</v>
+        <v>0.22</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
         <v>59</v>
       </c>
       <c r="B11" t="s">
         <v>60</v>
       </c>
       <c r="C11" s="1">
         <v>100000.0</v>
       </c>
       <c r="D11" s="1">
-        <v>99.79228214</v>
+        <v>98.49145065</v>
       </c>
       <c r="E11" s="1">
         <v>99.684</v>
       </c>
       <c r="F11" t="s">
         <v>8</v>
       </c>
       <c r="G11">
         <v>1.0</v>
       </c>
       <c r="H11" s="1">
         <v>99684.0</v>
       </c>
       <c r="I11" s="1">
-        <v>2176.78</v>
+        <v>1026.63</v>
       </c>
       <c r="J11" s="1">
-        <v>2.1836804301593</v>
+        <v>1.029884434814</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11" t="s">
         <v>61</v>
       </c>
       <c r="M11" s="1">
-        <v>99792.29</v>
+        <v>98491.45</v>
       </c>
       <c r="N11" s="1">
-        <v>101860.78</v>
+        <v>100710.63</v>
       </c>
       <c r="O11" s="1">
-        <v>0.25</v>
+        <v>0.21</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
         <v>62</v>
       </c>
       <c r="B12" t="s">
         <v>63</v>
       </c>
       <c r="C12" s="1">
-        <v>967000.0</v>
+        <v>1467000.0</v>
       </c>
       <c r="D12" s="1">
-        <v>99.63042157</v>
+        <v>96.89215334</v>
       </c>
       <c r="E12" s="1">
-        <v>99.750909</v>
+        <v>99.556461</v>
       </c>
       <c r="F12" t="s">
         <v>8</v>
       </c>
       <c r="G12">
         <v>1.0</v>
       </c>
       <c r="H12" s="1">
-        <v>964591.29</v>
+        <v>1460493.28</v>
       </c>
       <c r="I12" s="1">
-        <v>7975.02</v>
+        <v>-21903.4</v>
       </c>
       <c r="J12" s="1">
-        <v>0.8267771109565</v>
+        <v>-1.4997261747072</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12" t="s">
         <v>64</v>
       </c>
       <c r="M12" s="1">
-        <v>963426.17</v>
+        <v>1421407.89</v>
       </c>
       <c r="N12" s="1">
-        <v>972566.31</v>
+        <v>1438589.88</v>
       </c>
       <c r="O12" s="1">
-        <v>2.35</v>
+        <v>3.03</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
         <v>65</v>
       </c>
       <c r="B13" t="s">
         <v>66</v>
       </c>
       <c r="C13" s="1">
-        <v>440000.0</v>
+        <v>540000.0</v>
       </c>
       <c r="D13" s="1">
-        <v>99.47049731</v>
+        <v>97.29535946</v>
       </c>
       <c r="E13" s="1">
-        <v>99.817586</v>
+        <v>99.791763</v>
       </c>
       <c r="F13" t="s">
         <v>8</v>
       </c>
       <c r="G13">
         <v>1.0</v>
       </c>
       <c r="H13" s="1">
-        <v>439197.38</v>
+        <v>538875.52</v>
       </c>
       <c r="I13" s="1">
-        <v>3181.71</v>
+        <v>-6684.35</v>
       </c>
       <c r="J13" s="1">
-        <v>0.72443738166198</v>
+        <v>-1.2404256181465</v>
       </c>
       <c r="K13">
         <v>0.0</v>
       </c>
       <c r="L13" t="s">
         <v>67</v>
       </c>
       <c r="M13" s="1">
-        <v>437670.19</v>
+        <v>525394.94</v>
       </c>
       <c r="N13" s="1">
-        <v>442379.09</v>
+        <v>532191.17</v>
       </c>
       <c r="O13" s="1">
-        <v>1.07</v>
+        <v>1.12</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
         <v>68</v>
       </c>
       <c r="B14" t="s">
         <v>69</v>
       </c>
       <c r="C14" s="1">
         <v>100000.0</v>
       </c>
       <c r="D14" s="1">
-        <v>98.72150805</v>
+        <v>98.69346513</v>
       </c>
       <c r="E14" s="1">
         <v>95.89134</v>
       </c>
       <c r="F14" t="s">
         <v>8</v>
       </c>
       <c r="G14">
         <v>1.0</v>
       </c>
       <c r="H14" s="1">
         <v>95891.34</v>
       </c>
       <c r="I14" s="1">
-        <v>2878.46</v>
+        <v>2857.95</v>
       </c>
       <c r="J14" s="1">
-        <v>3.0017934883379</v>
+        <v>2.9804046955648</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
       <c r="L14">
-        <v>48.29</v>
+        <v>55.82</v>
       </c>
       <c r="M14" s="1">
-        <v>98721.51</v>
+        <v>98693.47</v>
       </c>
       <c r="N14" s="1">
-        <v>98769.8</v>
+        <v>98749.29</v>
       </c>
       <c r="O14" s="1">
-        <v>0.24</v>
+        <v>0.21</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
         <v>70</v>
       </c>
       <c r="B15" t="s">
         <v>71</v>
       </c>
       <c r="C15" s="1">
         <v>300000.0</v>
       </c>
       <c r="D15" s="1">
-        <v>99.64254684</v>
+        <v>95.99062091</v>
       </c>
       <c r="E15" s="1">
         <v>98.691</v>
       </c>
       <c r="F15" t="s">
         <v>8</v>
       </c>
       <c r="G15">
         <v>1.0</v>
       </c>
       <c r="H15" s="1">
         <v>296073.0</v>
       </c>
       <c r="I15" s="1">
-        <v>7917.65</v>
+        <v>-2405.25</v>
       </c>
       <c r="J15" s="1">
-        <v>2.6742222357324</v>
+        <v>-0.81238410797337</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15" t="s">
         <v>72</v>
       </c>
       <c r="M15" s="1">
-        <v>298927.64</v>
+        <v>287971.86</v>
       </c>
       <c r="N15" s="1">
-        <v>303990.65</v>
+        <v>293667.75</v>
       </c>
       <c r="O15" s="1">
-        <v>0.73</v>
+        <v>0.62</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
         <v>73</v>
       </c>
       <c r="B16" t="s">
         <v>74</v>
       </c>
       <c r="C16" s="1">
         <v>200000.0</v>
       </c>
       <c r="D16" s="1">
-        <v>99.25603336</v>
+        <v>97.26468348</v>
       </c>
       <c r="E16" s="1">
         <v>99.830165</v>
       </c>
       <c r="F16" t="s">
         <v>8</v>
       </c>
       <c r="G16">
         <v>1.0</v>
       </c>
       <c r="H16" s="1">
         <v>199660.33</v>
       </c>
       <c r="I16" s="1">
-        <v>1218.86</v>
+        <v>-2356.99</v>
       </c>
       <c r="J16" s="1">
-        <v>0.61046678626646</v>
+        <v>-1.1804999020086</v>
       </c>
       <c r="K16">
         <v>0.0</v>
       </c>
       <c r="L16" t="s">
         <v>75</v>
       </c>
       <c r="M16" s="1">
-        <v>198512.07</v>
+        <v>194529.37</v>
       </c>
       <c r="N16" s="1">
-        <v>200879.19</v>
+        <v>197303.34</v>
       </c>
       <c r="O16" s="1">
-        <v>0.48</v>
+        <v>0.42</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
         <v>76</v>
       </c>
       <c r="B17" t="s">
         <v>77</v>
       </c>
       <c r="C17" s="1">
-        <v>270000.0</v>
+        <v>470000.0</v>
       </c>
       <c r="D17" s="1">
-        <v>101.87602109</v>
+        <v>100.48565875</v>
       </c>
       <c r="E17" s="1">
-        <v>103.373974</v>
+        <v>102.934987</v>
       </c>
       <c r="F17" t="s">
         <v>8</v>
       </c>
       <c r="G17">
         <v>1.0</v>
       </c>
       <c r="H17" s="1">
-        <v>279109.73</v>
+        <v>483794.44</v>
       </c>
       <c r="I17" s="1">
-        <v>-1845.64</v>
+        <v>-6657.32</v>
       </c>
       <c r="J17" s="1">
-        <v>-0.66125964150372</v>
+        <v>-1.3760637679094</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17" t="s">
         <v>78</v>
       </c>
       <c r="M17" s="1">
-        <v>275065.25</v>
+        <v>472282.6</v>
       </c>
       <c r="N17" s="1">
-        <v>277264.09</v>
+        <v>477137.12</v>
       </c>
       <c r="O17" s="1">
-        <v>0.67</v>
+        <v>1.01</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
         <v>79</v>
       </c>
       <c r="B18" t="s">
         <v>80</v>
       </c>
       <c r="C18" s="1">
         <v>135000.0</v>
       </c>
       <c r="D18" s="1">
-        <v>101.55866266</v>
+        <v>99.58661973</v>
       </c>
       <c r="E18" s="1">
         <v>104.823259</v>
       </c>
       <c r="F18" t="s">
         <v>8</v>
       </c>
       <c r="G18">
         <v>1.0</v>
       </c>
       <c r="H18" s="1">
         <v>141511.4</v>
       </c>
       <c r="I18" s="1">
-        <v>-3836.97</v>
+        <v>-6237.86</v>
       </c>
       <c r="J18" s="1">
-        <v>-2.7114211293224</v>
+        <v>-4.4080264911519</v>
       </c>
       <c r="K18">
         <v>0.0</v>
       </c>
       <c r="L18">
-        <v>570.24</v>
+        <v>831.6</v>
       </c>
       <c r="M18" s="1">
-        <v>137104.19</v>
+        <v>134441.94</v>
       </c>
       <c r="N18" s="1">
-        <v>137674.43</v>
+        <v>135273.54</v>
       </c>
       <c r="O18" s="1">
-        <v>0.33</v>
+        <v>0.29</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
         <v>81</v>
       </c>
       <c r="B19" t="s">
         <v>82</v>
       </c>
       <c r="C19" s="1">
         <v>100000.0</v>
       </c>
       <c r="D19" s="1">
-        <v>101.13579048</v>
+        <v>98.56862139</v>
       </c>
       <c r="E19" s="1">
         <v>104.07483</v>
       </c>
       <c r="F19" t="s">
         <v>8</v>
       </c>
       <c r="G19">
         <v>1.0</v>
       </c>
       <c r="H19" s="1">
         <v>104074.83</v>
       </c>
       <c r="I19" s="1">
-        <v>-2472.58</v>
+        <v>-4825.96</v>
       </c>
       <c r="J19" s="1">
-        <v>-2.3757713560522</v>
+        <v>-4.6370097361677</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
       <c r="L19">
-        <v>466.45</v>
+        <v>680.25</v>
       </c>
       <c r="M19" s="1">
-        <v>101135.8</v>
+        <v>98568.62</v>
       </c>
       <c r="N19" s="1">
-        <v>101602.25</v>
+        <v>99248.87</v>
       </c>
       <c r="O19" s="1">
-        <v>0.25</v>
+        <v>0.21</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
         <v>83</v>
       </c>
       <c r="B20" t="s">
         <v>84</v>
       </c>
       <c r="C20" s="1">
-        <v>620000.0</v>
+        <v>1020000.0</v>
       </c>
       <c r="D20" s="1">
-        <v>89.88774772</v>
+        <v>87.84043258</v>
       </c>
       <c r="E20" s="1">
-        <v>89.084213</v>
+        <v>89.242955</v>
       </c>
       <c r="F20" t="s">
         <v>8</v>
       </c>
       <c r="G20">
         <v>1.0</v>
       </c>
       <c r="H20" s="1">
-        <v>552322.12</v>
+        <v>910278.14</v>
       </c>
       <c r="I20" s="1">
-        <v>8438.63</v>
+        <v>-7773.54</v>
       </c>
       <c r="J20" s="1">
-        <v>1.5278457433499</v>
+        <v>-0.85397414904416</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20" t="s">
         <v>85</v>
       </c>
       <c r="M20" s="1">
-        <v>557304.04</v>
+        <v>895972.41</v>
       </c>
       <c r="N20" s="1">
-        <v>560760.75</v>
+        <v>902504.6</v>
       </c>
       <c r="O20" s="1">
-        <v>1.35</v>
+        <v>1.9</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
         <v>86</v>
       </c>
       <c r="B21" t="s">
         <v>87</v>
       </c>
       <c r="C21" s="1">
         <v>200000.0</v>
       </c>
       <c r="D21" s="1">
-        <v>100.12141217</v>
+        <v>97.95798072</v>
       </c>
       <c r="E21" s="1">
         <v>99.783035</v>
       </c>
       <c r="F21" t="s">
         <v>8</v>
       </c>
       <c r="G21">
         <v>1.0</v>
       </c>
       <c r="H21" s="1">
         <v>199566.07</v>
       </c>
       <c r="I21" s="1">
-        <v>1400.04</v>
+        <v>-2565.18</v>
       </c>
       <c r="J21" s="1">
-        <v>0.70154210081904</v>
+        <v>-1.2853788221615</v>
       </c>
       <c r="K21">
         <v>0.0</v>
       </c>
-      <c r="L21">
-        <v>723.29</v>
+      <c r="L21" t="s">
+        <v>88</v>
       </c>
       <c r="M21" s="1">
-        <v>200242.82</v>
+        <v>195915.96</v>
       </c>
       <c r="N21" s="1">
-        <v>200966.11</v>
+        <v>197000.89</v>
       </c>
       <c r="O21" s="1">
-        <v>0.48</v>
+        <v>0.42</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="B22" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="C22" s="1">
         <v>160000.0</v>
       </c>
       <c r="D22" s="1">
-        <v>99.63747131</v>
+        <v>97.18837303</v>
       </c>
       <c r="E22" s="1">
         <v>99.799</v>
       </c>
       <c r="F22" t="s">
         <v>8</v>
       </c>
       <c r="G22">
         <v>1.0</v>
       </c>
       <c r="H22" s="1">
         <v>159678.4</v>
       </c>
       <c r="I22" s="1">
-        <v>1549.77</v>
+        <v>-2067.41</v>
       </c>
       <c r="J22" s="1">
-        <v>0.97055706971012</v>
+        <v>-1.294733664666</v>
       </c>
       <c r="K22">
         <v>0.0</v>
       </c>
       <c r="L22" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="M22" s="1">
-        <v>159419.95</v>
+        <v>155501.4</v>
       </c>
       <c r="N22" s="1">
-        <v>161228.17</v>
+        <v>157610.99</v>
       </c>
       <c r="O22" s="1">
-        <v>0.39</v>
+        <v>0.33</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="B23" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="C23" s="1">
         <v>200000.0</v>
       </c>
       <c r="D23" s="1">
-        <v>95.15055359</v>
+        <v>94.0490656</v>
       </c>
       <c r="E23" s="1">
         <v>96.246745</v>
       </c>
       <c r="F23" t="s">
         <v>8</v>
       </c>
       <c r="G23">
         <v>1.0</v>
       </c>
       <c r="H23" s="1">
         <v>192493.49</v>
       </c>
       <c r="I23" s="1">
-        <v>-1325.94</v>
+        <v>-3453.58</v>
       </c>
       <c r="J23" s="1">
-        <v>-0.68882329475142</v>
+        <v>-1.7941282066214</v>
       </c>
       <c r="K23">
         <v>0.0</v>
       </c>
       <c r="L23">
-        <v>866.44</v>
+        <v>941.78</v>
       </c>
       <c r="M23" s="1">
-        <v>190301.11</v>
+        <v>188098.13</v>
       </c>
       <c r="N23" s="1">
-        <v>191167.55</v>
+        <v>189039.91</v>
       </c>
       <c r="O23" s="1">
-        <v>0.46</v>
+        <v>0.4</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="B24" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="C24" s="1">
         <v>100000.0</v>
       </c>
       <c r="D24" s="1">
-        <v>98.35352284</v>
+        <v>97.63706913</v>
       </c>
       <c r="E24" s="1">
         <v>96.98237</v>
       </c>
       <c r="F24" t="s">
         <v>8</v>
       </c>
       <c r="G24">
         <v>1.0</v>
       </c>
       <c r="H24" s="1">
         <v>96982.37</v>
       </c>
       <c r="I24" s="1">
-        <v>2154.03</v>
+        <v>1505.38</v>
       </c>
       <c r="J24" s="1">
-        <v>2.2210531666735</v>
+        <v>1.5522202643635</v>
       </c>
       <c r="K24">
         <v>0.0</v>
       </c>
       <c r="L24">
-        <v>782.88</v>
+        <v>850.68</v>
       </c>
       <c r="M24" s="1">
-        <v>98353.52</v>
+        <v>97637.07</v>
       </c>
       <c r="N24" s="1">
-        <v>99136.4</v>
+        <v>98487.75</v>
       </c>
       <c r="O24" s="1">
-        <v>0.24</v>
+        <v>0.21</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="B25" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="C25" s="1">
         <v>300000.0</v>
       </c>
       <c r="D25" s="1">
-        <v>98.87667588</v>
+        <v>98.82222539</v>
       </c>
       <c r="E25" s="1">
         <v>96.18004</v>
       </c>
       <c r="F25" t="s">
         <v>8</v>
       </c>
       <c r="G25">
         <v>1.0</v>
       </c>
       <c r="H25" s="1">
         <v>288540.12</v>
       </c>
       <c r="I25" s="1">
-        <v>8462.24</v>
+        <v>8353.13</v>
       </c>
       <c r="J25" s="1">
-        <v>2.9327775977913</v>
+        <v>2.8949630990657</v>
       </c>
       <c r="K25">
         <v>0.0</v>
       </c>
       <c r="L25">
-        <v>372.33</v>
+        <v>426.58</v>
       </c>
       <c r="M25" s="1">
-        <v>296630.03</v>
+        <v>296466.67</v>
       </c>
       <c r="N25" s="1">
-        <v>297002.36</v>
+        <v>296893.25</v>
       </c>
       <c r="O25" s="1">
-        <v>0.72</v>
+        <v>0.63</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="B26" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="C26" s="1">
         <v>300000.0</v>
       </c>
       <c r="D26" s="1">
-        <v>102.20673259</v>
+        <v>100.48706072</v>
       </c>
       <c r="E26" s="1">
         <v>104.945653</v>
       </c>
       <c r="F26" t="s">
         <v>8</v>
       </c>
       <c r="G26">
         <v>1.0</v>
       </c>
       <c r="H26" s="1">
         <v>314836.96</v>
       </c>
       <c r="I26" s="1">
-        <v>1017.48</v>
+        <v>-3508.65</v>
       </c>
       <c r="J26" s="1">
-        <v>0.32317679601531</v>
+        <v>-1.1144339597232</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="M26" s="1">
-        <v>306620.19</v>
+        <v>301461.19</v>
       </c>
       <c r="N26" s="1">
-        <v>315854.44</v>
+        <v>311328.31</v>
       </c>
       <c r="O26" s="1">
-        <v>0.76</v>
+        <v>0.66</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B27" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="C27" s="1">
-        <v>100000.0</v>
+        <v>413000.0</v>
       </c>
       <c r="D27" s="1">
-        <v>96.29575695</v>
+        <v>99.39554387</v>
       </c>
       <c r="E27" s="1">
-        <v>92.84792</v>
+        <v>99.757</v>
       </c>
       <c r="F27" t="s">
         <v>8</v>
       </c>
       <c r="G27">
         <v>1.0</v>
       </c>
       <c r="H27" s="1">
-        <v>92847.92</v>
+        <v>411996.41</v>
       </c>
       <c r="I27" s="1">
-        <v>3488.11</v>
+        <v>-1410.78</v>
       </c>
       <c r="J27" s="1">
-        <v>3.7567992907111</v>
+        <v>-0.34242531385164</v>
       </c>
       <c r="K27">
         <v>0.0</v>
       </c>
       <c r="L27">
-        <v>40.27</v>
+        <v>82.03</v>
       </c>
       <c r="M27" s="1">
-        <v>96295.76</v>
+        <v>410503.6</v>
       </c>
       <c r="N27" s="1">
-        <v>96336.03</v>
+        <v>410585.63</v>
       </c>
       <c r="O27" s="1">
-        <v>0.23</v>
+        <v>0.87</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B28" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="C28" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D28" s="1">
-        <v>94.88200246</v>
+        <v>95.50001482</v>
       </c>
       <c r="E28" s="1">
-        <v>91.485975</v>
+        <v>92.84792</v>
       </c>
       <c r="F28" t="s">
         <v>8</v>
       </c>
       <c r="G28">
         <v>1.0</v>
       </c>
       <c r="H28" s="1">
-        <v>182971.95</v>
+        <v>92847.92</v>
       </c>
       <c r="I28" s="1">
-        <v>7131.78</v>
+        <v>2698.4</v>
       </c>
       <c r="J28" s="1">
-        <v>3.8977449822227</v>
+        <v>2.9062578892451</v>
       </c>
       <c r="K28">
         <v>0.0</v>
       </c>
       <c r="L28">
-        <v>339.73</v>
+        <v>46.3</v>
       </c>
       <c r="M28" s="1">
-        <v>189764.0</v>
+        <v>95500.02</v>
       </c>
       <c r="N28" s="1">
-        <v>190103.73</v>
+        <v>95546.32</v>
       </c>
       <c r="O28" s="1">
-        <v>0.46</v>
+        <v>0.2</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B29" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="C29" s="1">
-        <v>400000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D29" s="1">
-        <v>101.47558276</v>
+        <v>93.72883385</v>
       </c>
       <c r="E29" s="1">
-        <v>103.254563</v>
+        <v>91.485975</v>
       </c>
       <c r="F29" t="s">
         <v>8</v>
       </c>
       <c r="G29">
         <v>1.0</v>
       </c>
       <c r="H29" s="1">
-        <v>413018.25</v>
+        <v>182971.95</v>
       </c>
       <c r="I29" s="1">
-        <v>4122.44</v>
+        <v>4855.58</v>
       </c>
       <c r="J29" s="1">
-        <v>0.99812538550052</v>
+        <v>2.6537291644976</v>
       </c>
       <c r="K29">
         <v>0.0</v>
       </c>
-      <c r="L29" t="s">
-        <v>106</v>
+      <c r="L29">
+        <v>369.86</v>
       </c>
       <c r="M29" s="1">
-        <v>405902.33</v>
+        <v>187457.67</v>
       </c>
       <c r="N29" s="1">
-        <v>417140.69</v>
+        <v>187827.53</v>
       </c>
       <c r="O29" s="1">
-        <v>1.01</v>
+        <v>0.4</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
         <v>107</v>
       </c>
       <c r="B30" t="s">
         <v>108</v>
       </c>
       <c r="C30" s="1">
-        <v>600000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D30" s="1">
-        <v>99.68509695</v>
+        <v>99.39890805</v>
       </c>
       <c r="E30" s="1">
-        <v>99.566103</v>
+        <v>103.290392</v>
       </c>
       <c r="F30" t="s">
         <v>8</v>
       </c>
       <c r="G30">
         <v>1.0</v>
       </c>
       <c r="H30" s="1">
-        <v>597396.62</v>
+        <v>516451.96</v>
       </c>
       <c r="I30" s="1">
-        <v>10866.7</v>
+        <v>-4354.68</v>
       </c>
       <c r="J30" s="1">
-        <v>1.8190092873308</v>
+        <v>-0.8431916881485</v>
       </c>
       <c r="K30">
         <v>0.0</v>
       </c>
       <c r="L30" t="s">
         <v>109</v>
       </c>
       <c r="M30" s="1">
-        <v>598110.58</v>
+        <v>496994.54</v>
       </c>
       <c r="N30" s="1">
-        <v>608263.32</v>
+        <v>512097.28</v>
       </c>
       <c r="O30" s="1">
-        <v>1.47</v>
+        <v>1.08</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
         <v>110</v>
       </c>
       <c r="B31" t="s">
         <v>111</v>
       </c>
       <c r="C31" s="1">
-        <v>400000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="D31" s="1">
-        <v>99.63606767</v>
+        <v>97.29010241</v>
       </c>
       <c r="E31" s="1">
-        <v>98.199808</v>
+        <v>99.867094</v>
       </c>
       <c r="F31" t="s">
         <v>8</v>
       </c>
       <c r="G31">
         <v>1.0</v>
       </c>
       <c r="H31" s="1">
-        <v>392799.23</v>
+        <v>998670.94</v>
       </c>
       <c r="I31" s="1">
-        <v>8550.52</v>
+        <v>-6814.44</v>
       </c>
       <c r="J31" s="1">
-        <v>2.176816894473</v>
+        <v>-0.68235088526757</v>
       </c>
       <c r="K31">
         <v>0.0</v>
       </c>
       <c r="L31" t="s">
         <v>112</v>
       </c>
       <c r="M31" s="1">
-        <v>398544.27</v>
+        <v>972901.02</v>
       </c>
       <c r="N31" s="1">
-        <v>401349.75</v>
+        <v>991856.5</v>
       </c>
       <c r="O31" s="1">
-        <v>0.97</v>
+        <v>2.09</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
         <v>113</v>
       </c>
       <c r="B32" t="s">
         <v>114</v>
       </c>
       <c r="C32" s="1">
-        <v>100000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D32" s="1">
-        <v>97.47333496</v>
+        <v>99.652189</v>
       </c>
       <c r="E32" s="1">
-        <v>96.0814</v>
+        <v>98.199808</v>
       </c>
       <c r="F32" t="s">
         <v>8</v>
       </c>
       <c r="G32">
         <v>1.0</v>
       </c>
       <c r="H32" s="1">
-        <v>96081.4</v>
+        <v>392799.23</v>
       </c>
       <c r="I32" s="1">
-        <v>1668.3</v>
+        <v>8856.1</v>
       </c>
       <c r="J32" s="1">
-        <v>1.7363402281815</v>
+        <v>2.2546123626566</v>
       </c>
       <c r="K32">
         <v>0.0</v>
       </c>
-      <c r="L32">
-        <v>276.37</v>
+      <c r="L32" t="s">
+        <v>115</v>
       </c>
       <c r="M32" s="1">
-        <v>97473.33</v>
+        <v>398608.75</v>
       </c>
       <c r="N32" s="1">
-        <v>97749.7</v>
+        <v>401655.33</v>
       </c>
       <c r="O32" s="1">
-        <v>0.24</v>
+        <v>0.85</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B33" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="C33" s="1">
-        <v>400000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D33" s="1">
-        <v>102.86096643</v>
+        <v>96.93177144</v>
       </c>
       <c r="E33" s="1">
-        <v>105.575358</v>
+        <v>96.0814</v>
       </c>
       <c r="F33" t="s">
         <v>8</v>
       </c>
       <c r="G33">
         <v>1.0</v>
       </c>
       <c r="H33" s="1">
-        <v>422301.43</v>
+        <v>96081.4</v>
       </c>
       <c r="I33" s="1">
-        <v>-290.44</v>
+        <v>1149.34</v>
       </c>
       <c r="J33" s="1">
-        <v>-0.068775518946265</v>
+        <v>1.1962148761363</v>
       </c>
       <c r="K33">
         <v>0.0</v>
       </c>
-      <c r="L33" t="s">
-        <v>117</v>
+      <c r="L33">
+        <v>298.97</v>
       </c>
       <c r="M33" s="1">
-        <v>411443.87</v>
+        <v>96931.77</v>
       </c>
       <c r="N33" s="1">
-        <v>422010.99</v>
+        <v>97230.74</v>
       </c>
       <c r="O33" s="1">
-        <v>1.02</v>
+        <v>0.2</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
         <v>118</v>
       </c>
       <c r="B34" t="s">
         <v>119</v>
       </c>
       <c r="C34" s="1">
-        <v>100000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D34" s="1">
-        <v>102.69562037</v>
+        <v>100.75530401</v>
       </c>
       <c r="E34" s="1">
-        <v>105.72405</v>
+        <v>105.371746</v>
       </c>
       <c r="F34" t="s">
         <v>8</v>
       </c>
       <c r="G34">
         <v>1.0</v>
       </c>
       <c r="H34" s="1">
-        <v>105724.05</v>
+        <v>526858.73</v>
       </c>
       <c r="I34" s="1">
-        <v>-215.07</v>
+        <v>-8780.84</v>
       </c>
       <c r="J34" s="1">
-        <v>-0.20342580519759</v>
+        <v>-1.6666403155168</v>
       </c>
       <c r="K34">
         <v>0.0</v>
       </c>
       <c r="L34" t="s">
         <v>120</v>
       </c>
       <c r="M34" s="1">
-        <v>102695.62</v>
+        <v>503776.52</v>
       </c>
       <c r="N34" s="1">
-        <v>105508.98</v>
+        <v>518077.89</v>
       </c>
       <c r="O34" s="1">
-        <v>0.25</v>
+        <v>1.09</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
         <v>121</v>
       </c>
       <c r="B35" t="s">
         <v>122</v>
       </c>
       <c r="C35" s="1">
-        <v>400000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D35" s="1">
-        <v>103.00463897</v>
+        <v>101.24027603</v>
       </c>
       <c r="E35" s="1">
-        <v>101.7949</v>
+        <v>105.72405</v>
       </c>
       <c r="F35" t="s">
         <v>8</v>
       </c>
       <c r="G35">
         <v>1.0</v>
       </c>
       <c r="H35" s="1">
-        <v>407179.6</v>
+        <v>105724.05</v>
       </c>
       <c r="I35" s="1">
-        <v>16844.54</v>
+        <v>-1436.86</v>
       </c>
       <c r="J35" s="1">
-        <v>4.1368821031309</v>
+        <v>-1.359066361911</v>
       </c>
       <c r="K35">
         <v>0.0</v>
       </c>
       <c r="L35" t="s">
         <v>123</v>
       </c>
       <c r="M35" s="1">
-        <v>412018.55</v>
+        <v>101240.27</v>
       </c>
       <c r="N35" s="1">
-        <v>424024.14</v>
+        <v>104287.19</v>
       </c>
       <c r="O35" s="1">
-        <v>1.02</v>
+        <v>0.22</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
         <v>124</v>
       </c>
       <c r="B36" t="s">
         <v>125</v>
       </c>
       <c r="C36" s="1">
-        <v>310000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D36" s="1">
-        <v>98.39945887</v>
+        <v>101.57385429</v>
       </c>
       <c r="E36" s="1">
-        <v>99.333</v>
+        <v>102.534722</v>
       </c>
       <c r="F36" t="s">
         <v>8</v>
       </c>
       <c r="G36">
         <v>1.0</v>
       </c>
       <c r="H36" s="1">
-        <v>307932.3</v>
+        <v>512673.61</v>
       </c>
       <c r="I36" s="1">
-        <v>615.82</v>
+        <v>11448.51</v>
       </c>
       <c r="J36" s="1">
-        <v>0.19998551629693</v>
+        <v>2.2330991446975</v>
       </c>
       <c r="K36">
         <v>0.0</v>
       </c>
       <c r="L36" t="s">
         <v>126</v>
       </c>
       <c r="M36" s="1">
-        <v>305038.33</v>
+        <v>507869.27</v>
       </c>
       <c r="N36" s="1">
-        <v>308548.12</v>
+        <v>524122.12</v>
       </c>
       <c r="O36" s="1">
-        <v>0.74</v>
+        <v>1.1</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
         <v>127</v>
       </c>
       <c r="B37" t="s">
         <v>128</v>
       </c>
       <c r="C37" s="1">
-        <v>355000.0</v>
+        <v>310000.0</v>
       </c>
       <c r="D37" s="1">
-        <v>107.58377045</v>
+        <v>96.3179904</v>
       </c>
       <c r="E37" s="1">
-        <v>107.865242</v>
+        <v>99.333</v>
       </c>
       <c r="F37" t="s">
         <v>8</v>
       </c>
       <c r="G37">
         <v>1.0</v>
       </c>
       <c r="H37" s="1">
-        <v>382921.61</v>
+        <v>307932.3</v>
       </c>
       <c r="I37" s="1">
-        <v>10817.9</v>
+        <v>-5159.41</v>
       </c>
       <c r="J37" s="1">
-        <v>2.8250951937656</v>
+        <v>-1.6755014007949</v>
       </c>
       <c r="K37">
         <v>0.0</v>
       </c>
       <c r="L37" t="s">
         <v>129</v>
       </c>
       <c r="M37" s="1">
-        <v>381922.39</v>
+        <v>298585.77</v>
       </c>
       <c r="N37" s="1">
-        <v>393739.51</v>
+        <v>302772.89</v>
       </c>
       <c r="O37" s="1">
-        <v>0.95</v>
+        <v>0.64</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
         <v>130</v>
       </c>
       <c r="B38" t="s">
         <v>131</v>
       </c>
       <c r="C38" s="1">
-        <v>300000.0</v>
+        <v>355000.0</v>
       </c>
       <c r="D38" s="1">
-        <v>95.60932216</v>
+        <v>105.49968557</v>
       </c>
       <c r="E38" s="1">
-        <v>93.44648</v>
+        <v>107.865242</v>
       </c>
       <c r="F38" t="s">
         <v>8</v>
       </c>
       <c r="G38">
         <v>1.0</v>
       </c>
       <c r="H38" s="1">
-        <v>280339.44</v>
+        <v>382921.61</v>
       </c>
       <c r="I38" s="1">
-        <v>10037.16</v>
+        <v>4489.26</v>
       </c>
       <c r="J38" s="1">
-        <v>3.5803595812277</v>
+        <v>1.1723705016283</v>
       </c>
       <c r="K38">
         <v>0.0</v>
       </c>
       <c r="L38" t="s">
         <v>132</v>
       </c>
       <c r="M38" s="1">
-        <v>286827.97</v>
+        <v>374523.88</v>
       </c>
       <c r="N38" s="1">
-        <v>290376.6</v>
+        <v>387410.87</v>
       </c>
       <c r="O38" s="1">
-        <v>0.7</v>
+        <v>0.82</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
         <v>133</v>
       </c>
       <c r="B39" t="s">
         <v>134</v>
       </c>
       <c r="C39" s="1">
-        <v>394000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D39" s="1">
-        <v>101.46916759</v>
+        <v>93.8880259</v>
       </c>
       <c r="E39" s="1">
-        <v>100.522939</v>
+        <v>93.44648</v>
       </c>
       <c r="F39" t="s">
         <v>8</v>
       </c>
       <c r="G39">
         <v>1.0</v>
       </c>
       <c r="H39" s="1">
-        <v>396060.38</v>
+        <v>280339.44</v>
       </c>
       <c r="I39" s="1">
-        <v>16875.87</v>
+        <v>5121.9</v>
       </c>
       <c r="J39" s="1">
-        <v>4.2609336485513</v>
+        <v>1.8270351114349</v>
       </c>
       <c r="K39">
         <v>0.0</v>
       </c>
       <c r="L39" t="s">
         <v>135</v>
       </c>
       <c r="M39" s="1">
-        <v>399788.52</v>
+        <v>281664.08</v>
       </c>
       <c r="N39" s="1">
-        <v>412936.25</v>
+        <v>285461.34</v>
       </c>
       <c r="O39" s="1">
-        <v>1.0</v>
+        <v>0.6</v>
       </c>
       <c r="P39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
         <v>136</v>
       </c>
       <c r="B40" t="s">
         <v>137</v>
       </c>
       <c r="C40" s="1">
-        <v>305000.0</v>
+        <v>494000.0</v>
       </c>
       <c r="D40" s="1">
-        <v>98.886</v>
+        <v>98.68520826</v>
       </c>
       <c r="E40" s="1">
-        <v>101.542662</v>
+        <v>101.132352</v>
       </c>
       <c r="F40" t="s">
         <v>8</v>
       </c>
       <c r="G40">
         <v>1.0</v>
       </c>
       <c r="H40" s="1">
-        <v>309705.12</v>
+        <v>499593.82</v>
       </c>
       <c r="I40" s="1">
-        <v>-7776.09</v>
+        <v>5475.18</v>
       </c>
       <c r="J40" s="1">
-        <v>-2.5108044710401</v>
+        <v>1.0959262866782</v>
       </c>
       <c r="K40">
         <v>0.0</v>
       </c>
-      <c r="L40">
-        <v>326.73</v>
+      <c r="L40" t="s">
+        <v>138</v>
       </c>
       <c r="M40" s="1">
-        <v>301602.3</v>
+        <v>487504.93</v>
       </c>
       <c r="N40" s="1">
-        <v>301929.03</v>
+        <v>505069.0</v>
       </c>
       <c r="O40" s="1">
-        <v>0.73</v>
+        <v>1.06</v>
       </c>
       <c r="P40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B41" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="C41" s="1">
-        <v>500000.0</v>
+        <v>305000.0</v>
       </c>
       <c r="D41" s="1">
-        <v>105.11073181</v>
+        <v>96.562</v>
       </c>
       <c r="E41" s="1">
-        <v>103.854754</v>
+        <v>101.542662</v>
       </c>
       <c r="F41" t="s">
         <v>8</v>
       </c>
       <c r="G41">
         <v>1.0</v>
       </c>
       <c r="H41" s="1">
-        <v>519273.77</v>
+        <v>309705.12</v>
       </c>
       <c r="I41" s="1">
-        <v>12093.25</v>
+        <v>-14441.47</v>
       </c>
       <c r="J41" s="1">
-        <v>2.3288775013612</v>
+        <v>-4.6629742511199</v>
       </c>
       <c r="K41">
         <v>0.0</v>
       </c>
-      <c r="L41" t="s">
-        <v>140</v>
+      <c r="L41">
+        <v>749.55</v>
       </c>
       <c r="M41" s="1">
-        <v>525553.66</v>
+        <v>294514.1</v>
       </c>
       <c r="N41" s="1">
-        <v>531367.02</v>
+        <v>295263.65</v>
       </c>
       <c r="O41" s="1">
-        <v>1.28</v>
+        <v>0.62</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
         <v>141</v>
       </c>
       <c r="B42" t="s">
         <v>142</v>
       </c>
       <c r="C42" s="1">
-        <v>101000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D42" s="1">
-        <v>100.25545479</v>
+        <v>102.64695451</v>
       </c>
       <c r="E42" s="1">
-        <v>99.824</v>
+        <v>104.38516</v>
       </c>
       <c r="F42" t="s">
         <v>8</v>
       </c>
       <c r="G42">
         <v>1.0</v>
       </c>
       <c r="H42" s="1">
-        <v>100822.24</v>
+        <v>835081.28</v>
       </c>
       <c r="I42" s="1">
-        <v>2262.07</v>
+        <v>-2494.69</v>
       </c>
       <c r="J42" s="1">
-        <v>2.2436220421209</v>
+        <v>-0.29873619008679</v>
       </c>
       <c r="K42">
         <v>0.0</v>
       </c>
       <c r="L42" t="s">
         <v>143</v>
       </c>
       <c r="M42" s="1">
-        <v>101258.01</v>
+        <v>821175.63</v>
       </c>
       <c r="N42" s="1">
-        <v>103084.31</v>
+        <v>832586.59</v>
       </c>
       <c r="O42" s="1">
-        <v>0.25</v>
+        <v>1.75</v>
       </c>
       <c r="P42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
         <v>144</v>
       </c>
       <c r="B43" t="s">
         <v>145</v>
       </c>
       <c r="C43" s="1">
-        <v>300000.0</v>
+        <v>101000.0</v>
       </c>
       <c r="D43" s="1">
-        <v>99.94938141</v>
+        <v>98.58221533</v>
       </c>
       <c r="E43" s="1">
-        <v>98.282533</v>
+        <v>99.824</v>
       </c>
       <c r="F43" t="s">
         <v>8</v>
       </c>
       <c r="G43">
         <v>1.0</v>
       </c>
       <c r="H43" s="1">
-        <v>294847.6</v>
+        <v>100822.24</v>
       </c>
       <c r="I43" s="1">
-        <v>7661.5</v>
+        <v>739.51</v>
       </c>
       <c r="J43" s="1">
-        <v>2.5984610354637</v>
+        <v>0.73347904192567</v>
       </c>
       <c r="K43">
         <v>0.0</v>
       </c>
       <c r="L43" t="s">
         <v>146</v>
       </c>
       <c r="M43" s="1">
-        <v>299848.14</v>
+        <v>99568.04</v>
       </c>
       <c r="N43" s="1">
-        <v>302509.1</v>
+        <v>101561.75</v>
       </c>
       <c r="O43" s="1">
-        <v>0.73</v>
+        <v>0.21</v>
       </c>
       <c r="P43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
         <v>147</v>
       </c>
       <c r="B44" t="s">
         <v>148</v>
       </c>
       <c r="C44" s="1">
         <v>100000.0</v>
       </c>
       <c r="D44" s="1">
-        <v>108.31528658</v>
+        <v>106.13799858</v>
       </c>
       <c r="E44" s="1">
         <v>110.72922</v>
       </c>
       <c r="F44" t="s">
         <v>8</v>
       </c>
       <c r="G44">
         <v>1.0</v>
       </c>
       <c r="H44" s="1">
         <v>110729.22</v>
       </c>
       <c r="I44" s="1">
-        <v>-794.07</v>
+        <v>-2647.39</v>
       </c>
       <c r="J44" s="1">
-        <v>-0.71712778253112</v>
+        <v>-2.3908684627238</v>
       </c>
       <c r="K44">
         <v>0.0</v>
       </c>
       <c r="L44" t="s">
         <v>149</v>
       </c>
       <c r="M44" s="1">
-        <v>108315.29</v>
+        <v>106137.99</v>
       </c>
       <c r="N44" s="1">
-        <v>109935.15</v>
+        <v>108081.83</v>
       </c>
       <c r="O44" s="1">
-        <v>0.27</v>
+        <v>0.23</v>
       </c>
       <c r="P44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
         <v>150</v>
       </c>
       <c r="B45" t="s">
         <v>151</v>
       </c>
       <c r="C45" s="1">
         <v>100000.0</v>
       </c>
       <c r="D45" s="1">
-        <v>100.33405349</v>
+        <v>100.17118736</v>
       </c>
       <c r="E45" s="1">
         <v>101.31079</v>
       </c>
       <c r="F45" t="s">
         <v>8</v>
       </c>
       <c r="G45">
         <v>1.0</v>
       </c>
       <c r="H45" s="1">
         <v>101310.79</v>
       </c>
       <c r="I45" s="1">
-        <v>428.74</v>
+        <v>446.7</v>
       </c>
       <c r="J45" s="1">
-        <v>0.42319283069454</v>
+        <v>0.44092045871916</v>
       </c>
       <c r="K45">
         <v>0.0</v>
       </c>
       <c r="L45" t="s">
         <v>152</v>
       </c>
       <c r="M45" s="1">
-        <v>100334.05</v>
+        <v>100171.19</v>
       </c>
       <c r="N45" s="1">
-        <v>101739.53</v>
+        <v>101757.49</v>
       </c>
       <c r="O45" s="1">
-        <v>0.25</v>
+        <v>0.21</v>
       </c>
       <c r="P45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
         <v>153</v>
       </c>
       <c r="B46" t="s">
         <v>154</v>
       </c>
       <c r="C46" s="1">
-        <v>400000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D46" s="1">
-        <v>94.14226066</v>
+        <v>92.01326074</v>
       </c>
       <c r="E46" s="1">
-        <v>92.810453</v>
+        <v>93.11093</v>
       </c>
       <c r="F46" t="s">
         <v>8</v>
       </c>
       <c r="G46">
         <v>1.0</v>
       </c>
       <c r="H46" s="1">
-        <v>371241.81</v>
+        <v>465554.65</v>
       </c>
       <c r="I46" s="1">
-        <v>10149.15</v>
+        <v>1141.79</v>
       </c>
       <c r="J46" s="1">
-        <v>2.7338380879029</v>
+        <v>0.24525369900183</v>
       </c>
       <c r="K46">
         <v>0.0</v>
       </c>
       <c r="L46" t="s">
         <v>155</v>
       </c>
       <c r="M46" s="1">
-        <v>376569.04</v>
+        <v>460066.3</v>
       </c>
       <c r="N46" s="1">
-        <v>381390.96</v>
+        <v>466696.44</v>
       </c>
       <c r="O46" s="1">
-        <v>0.92</v>
+        <v>0.98</v>
       </c>
       <c r="P46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
         <v>156</v>
       </c>
       <c r="B47" t="s">
         <v>157</v>
       </c>
       <c r="C47" s="1">
         <v>300000.0</v>
       </c>
       <c r="D47" s="1">
-        <v>99.97340235</v>
+        <v>97.29412865</v>
       </c>
       <c r="E47" s="1">
         <v>99.977263</v>
       </c>
       <c r="F47" t="s">
         <v>8</v>
       </c>
       <c r="G47">
         <v>1.0</v>
       </c>
       <c r="H47" s="1">
         <v>299931.79</v>
       </c>
       <c r="I47" s="1">
-        <v>1369.24</v>
+        <v>-5945.29</v>
       </c>
       <c r="J47" s="1">
-        <v>0.45651713011148</v>
+        <v>-1.9822140227283</v>
       </c>
       <c r="K47">
         <v>0.0</v>
       </c>
       <c r="L47" t="s">
         <v>158</v>
       </c>
       <c r="M47" s="1">
-        <v>299920.21</v>
+        <v>291882.39</v>
       </c>
       <c r="N47" s="1">
-        <v>301301.03</v>
+        <v>293986.5</v>
       </c>
       <c r="O47" s="1">
-        <v>0.73</v>
+        <v>0.62</v>
       </c>
       <c r="P47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
         <v>159</v>
       </c>
       <c r="B48" t="s">
         <v>160</v>
       </c>
       <c r="C48" s="1">
-        <v>100000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D48" s="1">
-        <v>100.96975875</v>
+        <v>98.33699716</v>
       </c>
       <c r="E48" s="1">
-        <v>99.57</v>
+        <v>101.98272</v>
       </c>
       <c r="F48" t="s">
         <v>8</v>
       </c>
       <c r="G48">
         <v>1.0</v>
       </c>
       <c r="H48" s="1">
-        <v>99570.0</v>
+        <v>407930.88</v>
       </c>
       <c r="I48" s="1">
-        <v>4191.2</v>
+        <v>-2422.62</v>
       </c>
       <c r="J48" s="1">
-        <v>4.2092999899568</v>
+        <v>-0.59388002202726</v>
       </c>
       <c r="K48">
         <v>0.0</v>
       </c>
       <c r="L48" t="s">
         <v>161</v>
       </c>
       <c r="M48" s="1">
-        <v>100969.76</v>
+        <v>393347.99</v>
       </c>
       <c r="N48" s="1">
-        <v>103761.2</v>
+        <v>405508.26</v>
       </c>
       <c r="O48" s="1">
-        <v>0.25</v>
+        <v>0.85</v>
       </c>
       <c r="P48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
         <v>162</v>
       </c>
       <c r="B49" t="s">
         <v>163</v>
       </c>
       <c r="C49" s="1">
         <v>300000.0</v>
       </c>
       <c r="D49" s="1">
-        <v>104.87853223</v>
+        <v>103.44252139</v>
       </c>
       <c r="E49" s="1">
         <v>110.511247</v>
       </c>
       <c r="F49" t="s">
         <v>8</v>
       </c>
       <c r="G49">
         <v>1.0</v>
       </c>
       <c r="H49" s="1">
         <v>331533.74</v>
       </c>
       <c r="I49" s="1">
-        <v>-2054.31</v>
+        <v>-21163.03</v>
       </c>
       <c r="J49" s="1">
-        <v>-0.61963829081167</v>
+        <v>-6.3833714179438</v>
       </c>
       <c r="K49">
         <v>0.0</v>
       </c>
-      <c r="L49" t="s">
-        <v>164</v>
+      <c r="L49">
+        <v>43.15</v>
       </c>
       <c r="M49" s="1">
-        <v>314635.59</v>
+        <v>310327.56</v>
       </c>
       <c r="N49" s="1">
-        <v>329479.43</v>
+        <v>310370.71</v>
       </c>
       <c r="O49" s="1">
-        <v>0.79</v>
+        <v>0.65</v>
       </c>
       <c r="P49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
+        <v>164</v>
+      </c>
+      <c r="B50" t="s">
         <v>165</v>
-      </c>
-[...1 lines deleted...]
-        <v>166</v>
       </c>
       <c r="C50" s="1">
         <v>100000.0</v>
       </c>
       <c r="D50" s="1">
-        <v>101.64031332</v>
+        <v>99.36789643</v>
       </c>
       <c r="E50" s="1">
         <v>104.05285</v>
       </c>
       <c r="F50" t="s">
         <v>8</v>
       </c>
       <c r="G50">
         <v>1.0</v>
       </c>
       <c r="H50" s="1">
         <v>104052.85</v>
       </c>
       <c r="I50" s="1">
-        <v>638.83</v>
+        <v>-1430.16</v>
       </c>
       <c r="J50" s="1">
-        <v>0.61394762373159</v>
+        <v>-1.3744553849318</v>
       </c>
       <c r="K50">
         <v>0.0</v>
       </c>
       <c r="L50" t="s">
-        <v>167</v>
+        <v>166</v>
       </c>
       <c r="M50" s="1">
-        <v>101640.31</v>
+        <v>99367.9</v>
       </c>
       <c r="N50" s="1">
-        <v>104691.68</v>
+        <v>102622.69</v>
       </c>
       <c r="O50" s="1">
-        <v>0.25</v>
+        <v>0.22</v>
       </c>
       <c r="P50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
+        <v>167</v>
+      </c>
+      <c r="B51" t="s">
         <v>168</v>
-      </c>
-[...1 lines deleted...]
-        <v>169</v>
       </c>
       <c r="C51" s="1">
         <v>200000.0</v>
       </c>
       <c r="D51" s="1">
-        <v>101.02912365</v>
+        <v>98.17671761</v>
       </c>
       <c r="E51" s="1">
         <v>103.191215</v>
       </c>
       <c r="F51" t="s">
         <v>8</v>
       </c>
       <c r="G51">
         <v>1.0</v>
       </c>
       <c r="H51" s="1">
         <v>206382.43</v>
       </c>
       <c r="I51" s="1">
-        <v>2230.61</v>
+        <v>-3037.21</v>
       </c>
       <c r="J51" s="1">
-        <v>1.0808139045557</v>
+        <v>-1.471641747798</v>
       </c>
       <c r="K51">
         <v>0.0</v>
       </c>
       <c r="L51" t="s">
-        <v>170</v>
+        <v>169</v>
       </c>
       <c r="M51" s="1">
-        <v>202058.25</v>
+        <v>196353.44</v>
       </c>
       <c r="N51" s="1">
-        <v>208613.04</v>
+        <v>203345.22</v>
       </c>
       <c r="O51" s="1">
-        <v>0.5</v>
+        <v>0.43</v>
       </c>
       <c r="P51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
+        <v>170</v>
+      </c>
+      <c r="B52" t="s">
         <v>171</v>
       </c>
-      <c r="B52" t="s">
+      <c r="C52" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="D52" s="1">
+        <v>96.92684628</v>
+      </c>
+      <c r="E52" s="1">
+        <v>99.92378</v>
+      </c>
+      <c r="F52" t="s">
+        <v>8</v>
+      </c>
+      <c r="G52">
+        <v>1.0</v>
+      </c>
+      <c r="H52" s="1">
+        <v>599542.68</v>
+      </c>
+      <c r="I52" s="1">
+        <v>-8047.2</v>
+      </c>
+      <c r="J52" s="1">
+        <v>-1.3422230424029</v>
+      </c>
+      <c r="K52">
+        <v>0.0</v>
+      </c>
+      <c r="L52" t="s">
         <v>172</v>
       </c>
-      <c r="C52" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M52" s="1">
-        <v>496172.36</v>
+        <v>581561.08</v>
       </c>
       <c r="N52" s="1">
-        <v>503366.92</v>
+        <v>591495.48</v>
       </c>
       <c r="O52" s="1">
-        <v>1.21</v>
+        <v>1.25</v>
       </c>
       <c r="P52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
+        <v>173</v>
+      </c>
+      <c r="B53" t="s">
         <v>174</v>
-      </c>
-[...1 lines deleted...]
-        <v>175</v>
       </c>
       <c r="C53" s="1">
         <v>200000.0</v>
       </c>
       <c r="D53" s="1">
-        <v>89.16907947</v>
+        <v>85.92973556</v>
       </c>
       <c r="E53" s="1">
         <v>87.8623</v>
       </c>
       <c r="F53" t="s">
         <v>8</v>
       </c>
       <c r="G53">
         <v>1.0</v>
       </c>
       <c r="H53" s="1">
         <v>175724.6</v>
       </c>
       <c r="I53" s="1">
-        <v>3649.18</v>
+        <v>-2693.9</v>
       </c>
       <c r="J53" s="1">
-        <v>2.0766472081883</v>
+        <v>-1.5330238338855</v>
       </c>
       <c r="K53">
         <v>0.0</v>
       </c>
       <c r="L53" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="M53" s="1">
-        <v>178338.16</v>
+        <v>171859.47</v>
       </c>
       <c r="N53" s="1">
-        <v>179373.78</v>
+        <v>173030.7</v>
       </c>
       <c r="O53" s="1">
-        <v>0.43</v>
+        <v>0.36</v>
       </c>
       <c r="P53">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
+        <v>176</v>
+      </c>
+      <c r="B54" t="s">
         <v>177</v>
-      </c>
-[...1 lines deleted...]
-        <v>178</v>
       </c>
       <c r="C54" s="1">
         <v>100000.0</v>
       </c>
       <c r="D54" s="1">
-        <v>99.15193838</v>
+        <v>95.51461333</v>
       </c>
       <c r="E54" s="1">
         <v>98.434</v>
       </c>
       <c r="F54" t="s">
         <v>8</v>
       </c>
       <c r="G54">
         <v>1.0</v>
       </c>
       <c r="H54" s="1">
         <v>98434.0</v>
       </c>
       <c r="I54" s="1">
-        <v>3300.13</v>
+        <v>-118.7</v>
       </c>
       <c r="J54" s="1">
-        <v>3.3526322205742</v>
+        <v>-0.1205884145722</v>
       </c>
       <c r="K54">
         <v>0.0</v>
       </c>
       <c r="L54" t="s">
-        <v>179</v>
+        <v>178</v>
       </c>
       <c r="M54" s="1">
-        <v>99151.94</v>
+        <v>95514.62</v>
       </c>
       <c r="N54" s="1">
-        <v>101734.13</v>
+        <v>98315.3</v>
       </c>
       <c r="O54" s="1">
-        <v>0.25</v>
+        <v>0.21</v>
       </c>
       <c r="P54">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="s">
+        <v>179</v>
+      </c>
+      <c r="B55" t="s">
         <v>180</v>
       </c>
-      <c r="B55" t="s">
+      <c r="C55" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="D55" s="1">
+        <v>97.07614502</v>
+      </c>
+      <c r="E55" s="1">
+        <v>99.282902</v>
+      </c>
+      <c r="F55" t="s">
+        <v>8</v>
+      </c>
+      <c r="G55">
+        <v>1.0</v>
+      </c>
+      <c r="H55" s="1">
+        <v>595697.41</v>
+      </c>
+      <c r="I55" s="1">
+        <v>-6915.88</v>
+      </c>
+      <c r="J55" s="1">
+        <v>-1.1609719773668</v>
+      </c>
+      <c r="K55">
+        <v>0.0</v>
+      </c>
+      <c r="L55" t="s">
         <v>181</v>
       </c>
-      <c r="C55" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M55" s="1">
-        <v>497184.47</v>
+        <v>582456.87</v>
       </c>
       <c r="N55" s="1">
-        <v>501437.89</v>
+        <v>588781.53</v>
       </c>
       <c r="O55" s="1">
-        <v>1.21</v>
+        <v>1.24</v>
       </c>
       <c r="P55">
         <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" t="s">
+        <v>182</v>
+      </c>
+      <c r="B56" t="s">
         <v>183</v>
-      </c>
-[...1 lines deleted...]
-        <v>184</v>
       </c>
       <c r="C56" s="1">
         <v>150000.0</v>
       </c>
       <c r="D56" s="1">
-        <v>99.94484434</v>
+        <v>97.74519629</v>
       </c>
       <c r="E56" s="1">
         <v>100.356793</v>
       </c>
       <c r="F56" t="s">
         <v>8</v>
       </c>
       <c r="G56">
         <v>1.0</v>
       </c>
       <c r="H56" s="1">
         <v>150535.19</v>
       </c>
       <c r="I56" s="1">
-        <v>892.35</v>
+        <v>-2090.68</v>
       </c>
       <c r="J56" s="1">
-        <v>0.59278498270072</v>
+        <v>-1.3888314087889</v>
       </c>
       <c r="K56">
         <v>0.0</v>
       </c>
       <c r="L56" t="s">
-        <v>185</v>
+        <v>184</v>
       </c>
       <c r="M56" s="1">
-        <v>149917.27</v>
+        <v>146617.8</v>
       </c>
       <c r="N56" s="1">
-        <v>151427.54</v>
+        <v>148444.51</v>
       </c>
       <c r="O56" s="1">
-        <v>0.37</v>
+        <v>0.31</v>
       </c>
       <c r="P56">
         <v>1</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57" t="s">
+        <v>185</v>
+      </c>
+      <c r="B57" t="s">
         <v>186</v>
-      </c>
-[...1 lines deleted...]
-        <v>187</v>
       </c>
       <c r="C57" s="1">
         <v>130000.0</v>
       </c>
       <c r="D57" s="1">
-        <v>105.56900855</v>
+        <v>103.74403485</v>
       </c>
       <c r="E57" s="1">
         <v>109.600592</v>
       </c>
       <c r="F57" t="s">
         <v>8</v>
       </c>
       <c r="G57">
         <v>1.0</v>
       </c>
       <c r="H57" s="1">
         <v>142480.77</v>
       </c>
       <c r="I57" s="1">
-        <v>-910.1</v>
+        <v>-2910.37</v>
       </c>
       <c r="J57" s="1">
-        <v>-0.63875286468483</v>
+        <v>-2.0426405612491</v>
       </c>
       <c r="K57">
         <v>0.0</v>
       </c>
       <c r="L57" t="s">
-        <v>188</v>
+        <v>187</v>
       </c>
       <c r="M57" s="1">
-        <v>137239.71</v>
+        <v>134867.25</v>
       </c>
       <c r="N57" s="1">
-        <v>141570.67</v>
+        <v>139570.4</v>
       </c>
       <c r="O57" s="1">
-        <v>0.34</v>
+        <v>0.29</v>
       </c>
       <c r="P57">
         <v>1</v>
       </c>
     </row>
     <row r="58" spans="1:16">
       <c r="A58" t="s">
+        <v>188</v>
+      </c>
+      <c r="B58" t="s">
         <v>189</v>
       </c>
-      <c r="B58" t="s">
+      <c r="C58" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="D58" s="1">
+        <v>83.48888936</v>
+      </c>
+      <c r="E58" s="1">
+        <v>85.527105</v>
+      </c>
+      <c r="F58" t="s">
+        <v>8</v>
+      </c>
+      <c r="G58">
+        <v>1.0</v>
+      </c>
+      <c r="H58" s="1">
+        <v>513162.63</v>
+      </c>
+      <c r="I58" s="1">
+        <v>-9619.7</v>
+      </c>
+      <c r="J58" s="1">
+        <v>-1.8745909069801</v>
+      </c>
+      <c r="K58">
+        <v>0.0</v>
+      </c>
+      <c r="L58" t="s">
         <v>190</v>
       </c>
-      <c r="C58" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M58" s="1">
-        <v>259229.47</v>
+        <v>500933.34</v>
       </c>
       <c r="N58" s="1">
-        <v>260421.25</v>
+        <v>503542.93</v>
       </c>
       <c r="O58" s="1">
-        <v>0.63</v>
+        <v>1.06</v>
       </c>
       <c r="P58">
         <v>1</v>
       </c>
     </row>
     <row r="59" spans="1:16">
       <c r="A59" t="s">
+        <v>191</v>
+      </c>
+      <c r="B59" t="s">
         <v>192</v>
       </c>
-      <c r="B59" t="s">
+      <c r="C59" s="1">
+        <v>1000000.0</v>
+      </c>
+      <c r="D59" s="1">
+        <v>98.07251849</v>
+      </c>
+      <c r="E59" s="1">
+        <v>100.789118</v>
+      </c>
+      <c r="F59" t="s">
+        <v>8</v>
+      </c>
+      <c r="G59">
+        <v>1.0</v>
+      </c>
+      <c r="H59" s="1">
+        <v>1007891.18</v>
+      </c>
+      <c r="I59" s="1">
+        <v>-624.9</v>
+      </c>
+      <c r="J59" s="1">
+        <v>-0.062000740992693</v>
+      </c>
+      <c r="K59">
+        <v>0.0</v>
+      </c>
+      <c r="L59" t="s">
         <v>193</v>
       </c>
-      <c r="C59" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M59" s="1">
-        <v>601922.38</v>
+        <v>980725.18</v>
       </c>
       <c r="N59" s="1">
-        <v>616716.9</v>
+        <v>1007266.28</v>
       </c>
       <c r="O59" s="1">
-        <v>1.49</v>
+        <v>2.12</v>
       </c>
       <c r="P59">
         <v>1</v>
       </c>
     </row>
     <row r="60" spans="1:16">
       <c r="A60" t="s">
+        <v>194</v>
+      </c>
+      <c r="B60" t="s">
         <v>195</v>
-      </c>
-[...1 lines deleted...]
-        <v>196</v>
       </c>
       <c r="C60" s="1">
         <v>288000.0</v>
       </c>
       <c r="D60" s="1">
-        <v>100.26489953</v>
+        <v>97.37906604</v>
       </c>
       <c r="E60" s="1">
         <v>100.0</v>
       </c>
       <c r="F60" t="s">
         <v>8</v>
       </c>
       <c r="G60">
         <v>1.0</v>
       </c>
       <c r="H60" s="1">
         <v>288000.0</v>
       </c>
       <c r="I60" s="1">
-        <v>6144.49</v>
+        <v>-1519.74</v>
       </c>
       <c r="J60" s="1">
-        <v>2.1335034722222</v>
+        <v>-0.5276875</v>
       </c>
       <c r="K60">
         <v>0.0</v>
       </c>
       <c r="L60" t="s">
-        <v>197</v>
+        <v>196</v>
       </c>
       <c r="M60" s="1">
-        <v>288762.91</v>
+        <v>280451.71</v>
       </c>
       <c r="N60" s="1">
-        <v>294144.49</v>
+        <v>286480.26</v>
       </c>
       <c r="O60" s="1">
-        <v>0.71</v>
+        <v>0.6</v>
       </c>
       <c r="P60">
         <v>1</v>
       </c>
     </row>
     <row r="61" spans="1:16">
       <c r="A61" t="s">
+        <v>197</v>
+      </c>
+      <c r="B61" t="s">
         <v>198</v>
       </c>
-      <c r="B61" t="s">
+      <c r="C61" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="D61" s="1">
+        <v>96.80982366</v>
+      </c>
+      <c r="E61" s="1">
+        <v>99.498222</v>
+      </c>
+      <c r="F61" t="s">
+        <v>8</v>
+      </c>
+      <c r="G61">
+        <v>1.0</v>
+      </c>
+      <c r="H61" s="1">
+        <v>497491.11</v>
+      </c>
+      <c r="I61" s="1">
+        <v>-12003.64</v>
+      </c>
+      <c r="J61" s="1">
+        <v>-2.4128350755856</v>
+      </c>
+      <c r="K61">
+        <v>0.0</v>
+      </c>
+      <c r="L61" t="s">
         <v>199</v>
       </c>
-      <c r="C61" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M61" s="1">
-        <v>401431.32</v>
+        <v>484049.11</v>
       </c>
       <c r="N61" s="1">
-        <v>401527.21</v>
+        <v>485487.47</v>
       </c>
       <c r="O61" s="1">
-        <v>0.97</v>
+        <v>1.02</v>
       </c>
       <c r="P61">
         <v>1</v>
       </c>
     </row>
     <row r="62" spans="1:16">
       <c r="A62" t="s">
         <v>200</v>
       </c>
       <c r="B62" t="s">
         <v>201</v>
       </c>
       <c r="C62" s="1">
-        <v>440000.0</v>
+        <v>540000.0</v>
       </c>
       <c r="D62" s="1">
-        <v>101.80308228</v>
+        <v>99.52422093</v>
       </c>
       <c r="E62" s="1">
-        <v>101.665961</v>
+        <v>101.900644</v>
       </c>
       <c r="F62" t="s">
         <v>8</v>
       </c>
       <c r="G62">
         <v>1.0</v>
       </c>
       <c r="H62" s="1">
-        <v>447330.23</v>
+        <v>550263.48</v>
       </c>
       <c r="I62" s="1">
-        <v>10138.67</v>
+        <v>8.96</v>
       </c>
       <c r="J62" s="1">
-        <v>2.2664844269523</v>
+        <v>0.0016283108593723</v>
       </c>
       <c r="K62">
         <v>0.0</v>
       </c>
       <c r="L62" t="s">
         <v>202</v>
       </c>
       <c r="M62" s="1">
-        <v>447933.56</v>
+        <v>537430.8</v>
       </c>
       <c r="N62" s="1">
-        <v>457468.9</v>
+        <v>550272.44</v>
       </c>
       <c r="O62" s="1">
-        <v>1.1</v>
+        <v>1.16</v>
       </c>
       <c r="P62">
         <v>1</v>
       </c>
     </row>
     <row r="63" spans="1:16">
       <c r="A63" t="s">
         <v>203</v>
       </c>
       <c r="B63" t="s">
         <v>204</v>
       </c>
       <c r="C63" s="1">
         <v>130000.0</v>
       </c>
       <c r="D63" s="1">
-        <v>106.15811226</v>
+        <v>103.56933495</v>
       </c>
       <c r="E63" s="1">
         <v>109.789346</v>
       </c>
       <c r="F63" t="s">
         <v>8</v>
       </c>
       <c r="G63">
         <v>1.0</v>
       </c>
       <c r="H63" s="1">
         <v>142726.15</v>
       </c>
       <c r="I63" s="1">
-        <v>483.85</v>
+        <v>-2538.75</v>
       </c>
       <c r="J63" s="1">
-        <v>0.33900585141546</v>
+        <v>-1.778756030342</v>
       </c>
       <c r="K63">
         <v>0.0</v>
       </c>
       <c r="L63" t="s">
         <v>205</v>
       </c>
       <c r="M63" s="1">
-        <v>138005.55</v>
+        <v>134640.14</v>
       </c>
       <c r="N63" s="1">
-        <v>143210.0</v>
+        <v>140187.4</v>
       </c>
       <c r="O63" s="1">
-        <v>0.35</v>
+        <v>0.3</v>
       </c>
       <c r="P63">
         <v>1</v>
       </c>
     </row>
     <row r="64" spans="1:16">
       <c r="A64" t="s">
         <v>206</v>
       </c>
       <c r="B64" t="s">
         <v>207</v>
       </c>
       <c r="C64" s="1">
         <v>100000.0</v>
       </c>
       <c r="D64" s="1">
-        <v>99.17973082</v>
+        <v>96.01440093</v>
       </c>
       <c r="E64" s="1">
         <v>98.975</v>
       </c>
       <c r="F64" t="s">
         <v>8</v>
       </c>
       <c r="G64">
         <v>1.0</v>
       </c>
       <c r="H64" s="1">
         <v>98975.0</v>
       </c>
       <c r="I64" s="1">
-        <v>1614.32</v>
+        <v>-1340.05</v>
       </c>
       <c r="J64" s="1">
-        <v>1.6310381409447</v>
+        <v>-1.3539277595352</v>
       </c>
       <c r="K64">
         <v>0.0</v>
       </c>
       <c r="L64" t="s">
         <v>208</v>
       </c>
       <c r="M64" s="1">
-        <v>99179.73</v>
+        <v>96014.4</v>
       </c>
       <c r="N64" s="1">
-        <v>100589.32</v>
+        <v>97634.95</v>
       </c>
       <c r="O64" s="1">
-        <v>0.24</v>
+        <v>0.21</v>
       </c>
       <c r="P64">
         <v>1</v>
       </c>
     </row>
     <row r="65" spans="1:16">
       <c r="A65" t="s">
         <v>209</v>
       </c>
       <c r="B65" t="s">
         <v>210</v>
       </c>
       <c r="C65" s="1">
         <v>100000.0</v>
       </c>
       <c r="D65" s="1">
-        <v>102.42502507</v>
+        <v>99.67747328</v>
       </c>
       <c r="E65" s="1">
         <v>99.711</v>
       </c>
       <c r="F65" t="s">
         <v>8</v>
       </c>
       <c r="G65">
         <v>1.0</v>
       </c>
       <c r="H65" s="1">
         <v>99711.0</v>
       </c>
       <c r="I65" s="1">
-        <v>3160.94</v>
+        <v>631.88</v>
       </c>
       <c r="J65" s="1">
-        <v>3.1701015936055</v>
+        <v>0.6337114260212</v>
       </c>
       <c r="K65">
         <v>0.0</v>
       </c>
       <c r="L65">
-        <v>446.92</v>
+        <v>665.41</v>
       </c>
       <c r="M65" s="1">
-        <v>102425.02</v>
+        <v>99677.47</v>
       </c>
       <c r="N65" s="1">
-        <v>102871.94</v>
+        <v>100342.88</v>
       </c>
       <c r="O65" s="1">
-        <v>0.25</v>
+        <v>0.21</v>
       </c>
       <c r="P65">
         <v>1</v>
       </c>
     </row>
     <row r="66" spans="1:16">
       <c r="A66" t="s">
         <v>211</v>
       </c>
       <c r="B66" t="s">
         <v>212</v>
       </c>
       <c r="C66" s="1">
         <v>200000.0</v>
       </c>
       <c r="D66" s="1">
-        <v>101.10121145</v>
+        <v>97.64924691</v>
       </c>
       <c r="E66" s="1">
         <v>102.91498</v>
       </c>
       <c r="F66" t="s">
         <v>8</v>
       </c>
       <c r="G66">
         <v>1.0</v>
       </c>
       <c r="H66" s="1">
         <v>205829.96</v>
       </c>
       <c r="I66" s="1">
-        <v>-2661.78</v>
+        <v>-9113.66</v>
       </c>
       <c r="J66" s="1">
-        <v>-1.293193663352</v>
+        <v>-4.4277616339235</v>
       </c>
       <c r="K66">
         <v>0.0</v>
       </c>
-      <c r="L66">
-        <v>965.75</v>
+      <c r="L66" t="s">
+        <v>213</v>
       </c>
       <c r="M66" s="1">
-        <v>202202.43</v>
+        <v>195298.49</v>
       </c>
       <c r="N66" s="1">
-        <v>203168.18</v>
+        <v>196716.3</v>
       </c>
       <c r="O66" s="1">
-        <v>0.49</v>
+        <v>0.41</v>
       </c>
       <c r="P66">
         <v>1</v>
       </c>
     </row>
     <row r="67" spans="1:16">
       <c r="A67" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="B67" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="C67" s="1">
         <v>193000.0</v>
       </c>
       <c r="D67" s="1">
-        <v>101.00007915</v>
+        <v>97.9868966</v>
       </c>
       <c r="E67" s="1">
         <v>99.223</v>
       </c>
       <c r="F67" t="s">
         <v>8</v>
       </c>
       <c r="G67">
         <v>1.0</v>
       </c>
       <c r="H67" s="1">
         <v>191500.39</v>
       </c>
       <c r="I67" s="1">
-        <v>9259.42</v>
+        <v>3880.21</v>
       </c>
       <c r="J67" s="1">
-        <v>4.8351964191822</v>
+        <v>2.0262151946531</v>
       </c>
       <c r="K67">
         <v>0.0</v>
       </c>
       <c r="L67" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="M67" s="1">
-        <v>194930.15</v>
+        <v>189114.71</v>
       </c>
       <c r="N67" s="1">
-        <v>200759.81</v>
+        <v>195380.6</v>
       </c>
       <c r="O67" s="1">
-        <v>0.48</v>
+        <v>0.41</v>
       </c>
       <c r="P67">
         <v>1</v>
       </c>
     </row>
     <row r="68" spans="1:16">
       <c r="A68" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="B68" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="C68" s="1">
         <v>285000.0</v>
       </c>
       <c r="D68" s="1">
-        <v>99.38732994</v>
+        <v>99.34635968</v>
       </c>
       <c r="E68" s="1">
         <v>102.724621</v>
       </c>
       <c r="F68" t="s">
         <v>8</v>
       </c>
       <c r="G68">
         <v>1.0</v>
       </c>
       <c r="H68" s="1">
         <v>292765.17</v>
       </c>
       <c r="I68" s="1">
-        <v>-8026.74</v>
+        <v>-7950.25</v>
       </c>
       <c r="J68" s="1">
-        <v>-2.7416990894101</v>
+        <v>-2.7155723476259</v>
       </c>
       <c r="K68">
         <v>0.0</v>
       </c>
       <c r="L68" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="M68" s="1">
-        <v>283253.89</v>
+        <v>283137.13</v>
       </c>
       <c r="N68" s="1">
-        <v>284738.43</v>
+        <v>284814.92</v>
       </c>
       <c r="O68" s="1">
-        <v>0.69</v>
+        <v>0.6</v>
       </c>
       <c r="P68">
         <v>1</v>
       </c>
     </row>
     <row r="69" spans="1:16">
       <c r="A69" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="B69" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="C69" s="1">
         <v>349000.0</v>
       </c>
       <c r="D69" s="1">
-        <v>99.72867204</v>
+        <v>97.16144783</v>
       </c>
       <c r="E69" s="1">
         <v>99.735</v>
       </c>
       <c r="F69" t="s">
         <v>8</v>
       </c>
       <c r="G69">
         <v>1.0</v>
       </c>
       <c r="H69" s="1">
         <v>348075.15</v>
       </c>
       <c r="I69" s="1">
-        <v>178.71</v>
+        <v>-8149.83</v>
       </c>
       <c r="J69" s="1">
-        <v>0.051342360981529</v>
+        <v>-2.3413995512176</v>
       </c>
       <c r="K69">
         <v>0.0</v>
       </c>
       <c r="L69">
-        <v>200.79</v>
+        <v>831.86</v>
       </c>
       <c r="M69" s="1">
-        <v>348053.07</v>
+        <v>339093.46</v>
       </c>
       <c r="N69" s="1">
-        <v>348253.86</v>
+        <v>339925.32</v>
       </c>
       <c r="O69" s="1">
-        <v>0.84</v>
+        <v>0.72</v>
       </c>
       <c r="P69">
         <v>1</v>
       </c>
     </row>
     <row r="70" spans="1:16">
       <c r="A70" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="B70" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="C70" s="1">
         <v>300000.0</v>
       </c>
       <c r="D70" s="1">
-        <v>100.44076211</v>
+        <v>97.6438691</v>
       </c>
       <c r="E70" s="1">
         <v>101.14437</v>
       </c>
       <c r="F70" t="s">
         <v>8</v>
       </c>
       <c r="G70">
         <v>1.0</v>
       </c>
       <c r="H70" s="1">
         <v>303433.11</v>
       </c>
       <c r="I70" s="1">
-        <v>6677.53</v>
+        <v>-1125.48</v>
       </c>
       <c r="J70" s="1">
-        <v>2.2006596445589</v>
+        <v>-0.37091535594122</v>
       </c>
       <c r="K70">
         <v>0.0</v>
       </c>
       <c r="L70" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="M70" s="1">
-        <v>301322.28</v>
+        <v>292931.6</v>
       </c>
       <c r="N70" s="1">
-        <v>310110.64</v>
+        <v>302307.63</v>
       </c>
       <c r="O70" s="1">
-        <v>0.75</v>
+        <v>0.64</v>
       </c>
       <c r="P70">
         <v>1</v>
       </c>
     </row>
     <row r="71" spans="1:16">
       <c r="A71" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="B71" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="C71" s="1">
         <v>200000.0</v>
       </c>
       <c r="D71" s="1">
-        <v>89.44525634</v>
+        <v>87.4286713</v>
       </c>
       <c r="E71" s="1">
         <v>86.69767</v>
       </c>
       <c r="F71" t="s">
         <v>8</v>
       </c>
       <c r="G71">
         <v>1.0</v>
       </c>
       <c r="H71" s="1">
         <v>173395.34</v>
       </c>
       <c r="I71" s="1">
-        <v>5854.08</v>
+        <v>1881.18</v>
       </c>
       <c r="J71" s="1">
-        <v>3.3761460948143</v>
+        <v>1.0849080488553</v>
       </c>
       <c r="K71">
         <v>0.0</v>
       </c>
       <c r="L71">
-        <v>358.9</v>
+        <v>419.18</v>
       </c>
       <c r="M71" s="1">
-        <v>178890.52</v>
+        <v>174857.34</v>
       </c>
       <c r="N71" s="1">
-        <v>179249.42</v>
+        <v>175276.52</v>
       </c>
       <c r="O71" s="1">
-        <v>0.43</v>
+        <v>0.37</v>
       </c>
       <c r="P71">
         <v>1</v>
       </c>
     </row>
     <row r="72" spans="1:16">
       <c r="A72" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="B72" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="C72" s="1">
-        <v>500000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D72" s="1">
-        <v>96.4399817</v>
+        <v>95.62918908</v>
       </c>
       <c r="E72" s="1">
-        <v>92.783958</v>
+        <v>93.376495</v>
       </c>
       <c r="F72" t="s">
         <v>8</v>
       </c>
       <c r="G72">
         <v>1.0</v>
       </c>
       <c r="H72" s="1">
-        <v>463919.79</v>
+        <v>560258.97</v>
       </c>
       <c r="I72" s="1">
-        <v>20211.63</v>
+        <v>16376.44</v>
       </c>
       <c r="J72" s="1">
-        <v>4.3567078696945</v>
+        <v>2.9230125490003</v>
       </c>
       <c r="K72">
         <v>0.0</v>
       </c>
       <c r="L72" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="M72" s="1">
-        <v>482199.91</v>
+        <v>573775.14</v>
       </c>
       <c r="N72" s="1">
-        <v>484131.42</v>
+        <v>576635.41</v>
       </c>
       <c r="O72" s="1">
-        <v>1.17</v>
+        <v>1.21</v>
       </c>
       <c r="P72">
         <v>1</v>
       </c>
     </row>
     <row r="73" spans="1:16">
       <c r="A73" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="B73" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="C73" s="1">
         <v>100000.0</v>
       </c>
       <c r="D73" s="1">
-        <v>94.44333502</v>
+        <v>91.88914416</v>
       </c>
       <c r="E73" s="1">
         <v>94.91756</v>
       </c>
       <c r="F73" t="s">
         <v>8</v>
       </c>
       <c r="G73">
         <v>1.0</v>
       </c>
       <c r="H73" s="1">
         <v>94917.56</v>
       </c>
       <c r="I73" s="1">
-        <v>1499.41</v>
+        <v>-926.7</v>
       </c>
       <c r="J73" s="1">
-        <v>1.5796971603568</v>
+        <v>-0.97632092523238</v>
       </c>
       <c r="K73">
         <v>0.0</v>
       </c>
       <c r="L73" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="M73" s="1">
-        <v>94443.34</v>
+        <v>91889.15</v>
       </c>
       <c r="N73" s="1">
-        <v>96416.97</v>
+        <v>93990.86</v>
       </c>
       <c r="O73" s="1">
-        <v>0.23</v>
+        <v>0.2</v>
       </c>
       <c r="P73">
         <v>1</v>
       </c>
     </row>
     <row r="74" spans="1:16">
       <c r="A74" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="B74" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="C74" s="1">
         <v>140000.0</v>
       </c>
       <c r="D74" s="1">
-        <v>98.06545054</v>
+        <v>97.17302912</v>
       </c>
       <c r="E74" s="1">
         <v>96.7943</v>
       </c>
       <c r="F74" t="s">
         <v>8</v>
       </c>
       <c r="G74">
         <v>1.0</v>
       </c>
       <c r="H74" s="1">
         <v>135512.02</v>
       </c>
       <c r="I74" s="1">
-        <v>2431.67</v>
+        <v>1287.76</v>
       </c>
       <c r="J74" s="1">
-        <v>1.7944312246249</v>
+        <v>0.95029208479071</v>
       </c>
       <c r="K74">
         <v>0.0</v>
       </c>
       <c r="L74">
-        <v>652.05</v>
+        <v>757.53</v>
       </c>
       <c r="M74" s="1">
-        <v>137291.64</v>
+        <v>136042.25</v>
       </c>
       <c r="N74" s="1">
-        <v>137943.69</v>
+        <v>136799.78</v>
       </c>
       <c r="O74" s="1">
-        <v>0.33</v>
+        <v>0.29</v>
       </c>
       <c r="P74">
         <v>1</v>
       </c>
     </row>
     <row r="75" spans="1:16">
       <c r="A75" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="B75" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="C75" s="1">
         <v>145000.0</v>
       </c>
       <c r="D75" s="1">
-        <v>93.91835763</v>
+        <v>91.90236784</v>
       </c>
       <c r="E75" s="1">
         <v>93.402414</v>
       </c>
       <c r="F75" t="s">
         <v>8</v>
       </c>
       <c r="G75">
         <v>1.0</v>
       </c>
       <c r="H75" s="1">
         <v>135433.5</v>
       </c>
       <c r="I75" s="1">
-        <v>2942.98</v>
+        <v>161.82</v>
       </c>
       <c r="J75" s="1">
-        <v>2.1730074169242</v>
+        <v>0.11948299349865</v>
       </c>
       <c r="K75">
         <v>0.0</v>
       </c>
       <c r="L75" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="M75" s="1">
-        <v>136181.62</v>
+        <v>133258.44</v>
       </c>
       <c r="N75" s="1">
-        <v>138376.48</v>
+        <v>135595.32</v>
       </c>
       <c r="O75" s="1">
-        <v>0.33</v>
+        <v>0.29</v>
       </c>
       <c r="P75">
         <v>1</v>
       </c>
     </row>
     <row r="76" spans="1:16">
       <c r="A76" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="B76" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="C76" s="1">
         <v>135000.0</v>
       </c>
       <c r="D76" s="1">
-        <v>102.06195683</v>
+        <v>100.06026166</v>
       </c>
       <c r="E76" s="1">
         <v>105.064793</v>
       </c>
       <c r="F76" t="s">
         <v>8</v>
       </c>
       <c r="G76">
         <v>1.0</v>
       </c>
       <c r="H76" s="1">
         <v>141837.47</v>
       </c>
       <c r="I76" s="1">
-        <v>-3454.65</v>
+        <v>-5882.32</v>
       </c>
       <c r="J76" s="1">
-        <v>-2.4356398912079</v>
+        <v>-4.1472256943105</v>
       </c>
       <c r="K76">
         <v>0.0</v>
       </c>
       <c r="L76">
-        <v>599.18</v>
+        <v>873.8</v>
       </c>
       <c r="M76" s="1">
-        <v>137783.64</v>
+        <v>135081.35</v>
       </c>
       <c r="N76" s="1">
-        <v>138382.82</v>
+        <v>135955.15</v>
       </c>
       <c r="O76" s="1">
-        <v>0.33</v>
+        <v>0.29</v>
       </c>
       <c r="P76">
         <v>1</v>
       </c>
     </row>
     <row r="77" spans="1:16">
       <c r="A77" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="B77" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="C77" s="1">
         <v>130000.0</v>
       </c>
       <c r="D77" s="1">
-        <v>102.87790815</v>
+        <v>100.32206968</v>
       </c>
       <c r="E77" s="1">
         <v>107.1356</v>
       </c>
       <c r="F77" t="s">
         <v>8</v>
       </c>
       <c r="G77">
         <v>1.0</v>
       </c>
       <c r="H77" s="1">
         <v>139276.28</v>
       </c>
       <c r="I77" s="1">
-        <v>-4831.13</v>
+        <v>-7850.09</v>
       </c>
       <c r="J77" s="1">
-        <v>-3.4687385389673</v>
+        <v>-5.6363438196368</v>
       </c>
       <c r="K77">
         <v>0.0</v>
       </c>
-      <c r="L77">
-        <v>703.87</v>
+      <c r="L77" t="s">
+        <v>242</v>
       </c>
       <c r="M77" s="1">
-        <v>133741.28</v>
+        <v>130418.69</v>
       </c>
       <c r="N77" s="1">
-        <v>134445.15</v>
+        <v>131426.19</v>
       </c>
       <c r="O77" s="1">
-        <v>0.32</v>
+        <v>0.28</v>
       </c>
       <c r="P77">
         <v>1</v>
       </c>
     </row>
     <row r="78" spans="1:16">
       <c r="A78" t="s">
-        <v>241</v>
+        <v>243</v>
       </c>
       <c r="B78" t="s">
-        <v>242</v>
+        <v>244</v>
       </c>
       <c r="C78" s="1">
         <v>300000.0</v>
       </c>
       <c r="D78" s="1">
-        <v>104.42228374</v>
+        <v>101.81476909</v>
       </c>
       <c r="E78" s="1">
         <v>106.30133</v>
       </c>
       <c r="F78" t="s">
         <v>8</v>
       </c>
       <c r="G78">
         <v>1.0</v>
       </c>
       <c r="H78" s="1">
         <v>318903.99</v>
       </c>
       <c r="I78" s="1">
-        <v>510.81</v>
+        <v>-6588.45</v>
       </c>
       <c r="J78" s="1">
-        <v>0.16017673532401</v>
+        <v>-2.0659666252529</v>
       </c>
       <c r="K78">
         <v>0.0</v>
       </c>
       <c r="L78" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
       <c r="M78" s="1">
-        <v>313266.85</v>
+        <v>305444.31</v>
       </c>
       <c r="N78" s="1">
-        <v>319414.8</v>
+        <v>312315.54</v>
       </c>
       <c r="O78" s="1">
-        <v>0.77</v>
+        <v>0.66</v>
       </c>
       <c r="P78">
         <v>1</v>
       </c>
     </row>
     <row r="79" spans="1:16">
       <c r="A79" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="B79" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="C79" s="1">
         <v>300000.0</v>
       </c>
       <c r="D79" s="1">
-        <v>82.74437063</v>
+        <v>79.95859127</v>
       </c>
       <c r="E79" s="1">
         <v>82.438423</v>
       </c>
       <c r="F79" t="s">
         <v>8</v>
       </c>
       <c r="G79">
         <v>1.0</v>
       </c>
       <c r="H79" s="1">
         <v>247315.27</v>
       </c>
       <c r="I79" s="1">
-        <v>2791.81</v>
+        <v>-5384.7</v>
       </c>
       <c r="J79" s="1">
-        <v>1.1288465932573</v>
+        <v>-2.1772614363844</v>
       </c>
       <c r="K79">
         <v>0.0</v>
       </c>
       <c r="L79" t="s">
-        <v>246</v>
+        <v>248</v>
       </c>
       <c r="M79" s="1">
-        <v>248233.11</v>
+        <v>239875.78</v>
       </c>
       <c r="N79" s="1">
-        <v>250107.08</v>
+        <v>241930.57</v>
       </c>
       <c r="O79" s="1">
-        <v>0.6</v>
+        <v>0.51</v>
       </c>
       <c r="P79">
         <v>1</v>
       </c>
     </row>
     <row r="80" spans="1:16">
       <c r="A80" t="s">
-        <v>247</v>
+        <v>249</v>
       </c>
       <c r="B80" t="s">
-        <v>248</v>
+        <v>250</v>
       </c>
       <c r="C80" s="1">
         <v>100000.0</v>
       </c>
       <c r="D80" s="1">
-        <v>105.81311102</v>
+        <v>102.95529417</v>
       </c>
       <c r="E80" s="1">
         <v>109.37547</v>
       </c>
       <c r="F80" t="s">
         <v>8</v>
       </c>
       <c r="G80">
         <v>1.0</v>
       </c>
       <c r="H80" s="1">
         <v>109375.47</v>
       </c>
       <c r="I80" s="1">
-        <v>-3550.72</v>
+        <v>-6152.37</v>
       </c>
       <c r="J80" s="1">
-        <v>-3.2463586213618</v>
+        <v>-5.6249998285722</v>
       </c>
       <c r="K80">
         <v>0.0</v>
       </c>
       <c r="L80">
-        <v>11.64</v>
+        <v>267.81</v>
       </c>
       <c r="M80" s="1">
-        <v>105813.11</v>
+        <v>102955.29</v>
       </c>
       <c r="N80" s="1">
-        <v>105824.75</v>
+        <v>103223.1</v>
       </c>
       <c r="O80" s="1">
-        <v>0.26</v>
+        <v>0.22</v>
       </c>
       <c r="P80">
         <v>1</v>
       </c>
     </row>
     <row r="81" spans="1:16">
       <c r="A81" t="s">
-        <v>249</v>
+        <v>251</v>
       </c>
       <c r="B81" t="s">
-        <v>250</v>
+        <v>252</v>
       </c>
       <c r="C81" s="1">
         <v>825000.0</v>
       </c>
       <c r="D81" s="1">
-        <v>70.88337868</v>
+        <v>67.86567718</v>
       </c>
       <c r="E81" s="1">
         <v>74.717804</v>
       </c>
       <c r="F81" t="s">
         <v>8</v>
       </c>
       <c r="G81">
         <v>1.0</v>
       </c>
       <c r="H81" s="1">
         <v>616421.88</v>
       </c>
       <c r="I81" s="1">
-        <v>-30842.91</v>
+        <v>-55117.37</v>
       </c>
       <c r="J81" s="1">
-        <v>-5.003539134594</v>
+        <v>-8.9415012328894</v>
       </c>
       <c r="K81">
         <v>0.0</v>
       </c>
-      <c r="L81">
-        <v>791.1</v>
+      <c r="L81" t="s">
+        <v>253</v>
       </c>
       <c r="M81" s="1">
-        <v>584787.87</v>
+        <v>559891.84</v>
       </c>
       <c r="N81" s="1">
-        <v>585578.97</v>
+        <v>561304.51</v>
       </c>
       <c r="O81" s="1">
-        <v>1.41</v>
+        <v>1.18</v>
       </c>
       <c r="P81">
         <v>1</v>
       </c>
     </row>
     <row r="82" spans="1:16">
       <c r="A82" t="s">
-        <v>251</v>
+        <v>254</v>
       </c>
       <c r="B82" t="s">
-        <v>252</v>
+        <v>255</v>
       </c>
       <c r="C82" s="1">
         <v>132000.0</v>
       </c>
       <c r="D82" s="1">
-        <v>101.81559928</v>
+        <v>99.42912071</v>
       </c>
       <c r="E82" s="1">
         <v>99.973</v>
       </c>
       <c r="F82" t="s">
         <v>8</v>
       </c>
       <c r="G82">
         <v>1.0</v>
       </c>
       <c r="H82" s="1">
         <v>131964.36</v>
       </c>
       <c r="I82" s="1">
-        <v>2996.4</v>
+        <v>104.82</v>
       </c>
       <c r="J82" s="1">
-        <v>2.2706130655277</v>
+        <v>0.079430537154123</v>
       </c>
       <c r="K82">
         <v>0.0</v>
       </c>
       <c r="L82">
-        <v>564.16</v>
+        <v>822.74</v>
       </c>
       <c r="M82" s="1">
-        <v>134396.6</v>
+        <v>131246.44</v>
       </c>
       <c r="N82" s="1">
-        <v>134960.76</v>
+        <v>132069.18</v>
       </c>
       <c r="O82" s="1">
-        <v>0.33</v>
+        <v>0.28</v>
       </c>
       <c r="P82">
         <v>1</v>
       </c>
     </row>
     <row r="83" spans="1:16">
       <c r="A83" t="s">
-        <v>253</v>
+        <v>256</v>
       </c>
       <c r="B83" t="s">
-        <v>254</v>
+        <v>257</v>
       </c>
       <c r="C83" s="1">
         <v>100000.0</v>
       </c>
       <c r="D83" s="1">
-        <v>100.16688455</v>
+        <v>96.91860127</v>
       </c>
       <c r="E83" s="1">
         <v>99.766</v>
       </c>
       <c r="F83" t="s">
         <v>8</v>
       </c>
       <c r="G83">
         <v>1.0</v>
       </c>
       <c r="H83" s="1">
         <v>99766.0</v>
       </c>
       <c r="I83" s="1">
-        <v>2450.2</v>
+        <v>-541.92</v>
       </c>
       <c r="J83" s="1">
-        <v>2.4559469157829</v>
+        <v>-0.54319106709701</v>
       </c>
       <c r="K83">
         <v>0.0</v>
       </c>
       <c r="L83" t="s">
-        <v>255</v>
+        <v>258</v>
       </c>
       <c r="M83" s="1">
-        <v>100166.88</v>
+        <v>96918.6</v>
       </c>
       <c r="N83" s="1">
-        <v>102216.2</v>
+        <v>99224.08</v>
       </c>
       <c r="O83" s="1">
-        <v>0.25</v>
+        <v>0.21</v>
       </c>
       <c r="P83">
         <v>1</v>
       </c>
     </row>
     <row r="84" spans="1:16">
       <c r="A84" t="s">
-        <v>256</v>
+        <v>259</v>
       </c>
       <c r="B84" t="s">
-        <v>257</v>
+        <v>260</v>
       </c>
       <c r="C84" s="1">
         <v>135000.0</v>
       </c>
       <c r="D84" s="1">
-        <v>100.03093418</v>
+        <v>97.49013118</v>
       </c>
       <c r="E84" s="1">
         <v>104.002956</v>
       </c>
       <c r="F84" t="s">
         <v>8</v>
       </c>
       <c r="G84">
         <v>1.0</v>
       </c>
       <c r="H84" s="1">
         <v>140403.99</v>
       </c>
       <c r="I84" s="1">
-        <v>-1169.73</v>
+        <v>-8719.19</v>
       </c>
       <c r="J84" s="1">
-        <v>-0.83311734944285</v>
+        <v>-6.210072804911</v>
       </c>
       <c r="K84">
         <v>0.0</v>
       </c>
-      <c r="L84" t="s">
-        <v>258</v>
+      <c r="L84">
+        <v>73.13</v>
       </c>
       <c r="M84" s="1">
-        <v>135041.76</v>
+        <v>131611.67</v>
       </c>
       <c r="N84" s="1">
-        <v>139234.26</v>
+        <v>131684.8</v>
       </c>
       <c r="O84" s="1">
-        <v>0.34</v>
+        <v>0.28</v>
       </c>
       <c r="P84">
         <v>1</v>
       </c>
     </row>
     <row r="85" spans="1:16">
       <c r="A85" t="s">
-        <v>259</v>
+        <v>261</v>
       </c>
       <c r="B85" t="s">
-        <v>260</v>
+        <v>262</v>
       </c>
       <c r="C85" s="1">
         <v>370000.0</v>
       </c>
       <c r="D85" s="1">
-        <v>80.5295</v>
+        <v>77.029</v>
       </c>
       <c r="E85" s="1">
         <v>83.324986</v>
       </c>
       <c r="F85" t="s">
         <v>8</v>
       </c>
       <c r="G85">
         <v>1.0</v>
       </c>
       <c r="H85" s="1">
         <v>308302.45</v>
       </c>
       <c r="I85" s="1">
-        <v>-5872.89</v>
+        <v>-18434.47</v>
       </c>
       <c r="J85" s="1">
-        <v>-1.9049118811738</v>
+        <v>-5.9793459312438</v>
       </c>
       <c r="K85">
         <v>0.0</v>
       </c>
       <c r="L85" t="s">
-        <v>261</v>
+        <v>263</v>
       </c>
       <c r="M85" s="1">
-        <v>297959.15</v>
+        <v>285007.3</v>
       </c>
       <c r="N85" s="1">
-        <v>302429.56</v>
+        <v>289867.98</v>
       </c>
       <c r="O85" s="1">
-        <v>0.73</v>
+        <v>0.61</v>
       </c>
       <c r="P85">
         <v>1</v>
       </c>
     </row>
     <row r="86" spans="1:16">
       <c r="A86" t="s">
-        <v>262</v>
+        <v>264</v>
       </c>
       <c r="B86" t="s">
-        <v>263</v>
+        <v>265</v>
       </c>
       <c r="C86" s="1">
-        <v>200000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D86" s="1">
-        <v>95.21853955</v>
+        <v>93.01206448</v>
       </c>
       <c r="E86" s="1">
-        <v>96.204555</v>
+        <v>94.882578</v>
       </c>
       <c r="F86" t="s">
         <v>8</v>
       </c>
       <c r="G86">
         <v>1.0</v>
       </c>
       <c r="H86" s="1">
-        <v>192409.11</v>
+        <v>474412.89</v>
       </c>
       <c r="I86" s="1">
-        <v>1188.93</v>
+        <v>-9085.44</v>
       </c>
       <c r="J86" s="1">
-        <v>0.61791772749222</v>
+        <v>-1.9150913036954</v>
       </c>
       <c r="K86">
         <v>0.0</v>
       </c>
-      <c r="L86" t="s">
-        <v>264</v>
+      <c r="L86">
+        <v>267.12</v>
       </c>
       <c r="M86" s="1">
-        <v>190437.08</v>
+        <v>465060.33</v>
       </c>
       <c r="N86" s="1">
-        <v>193598.04</v>
+        <v>465327.45</v>
       </c>
       <c r="O86" s="1">
-        <v>0.47</v>
+        <v>0.98</v>
       </c>
       <c r="P86">
         <v>1</v>
       </c>
     </row>
     <row r="87" spans="1:16">
       <c r="A87" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
       <c r="B87" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="C87" s="1">
-        <v>400000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D87" s="1">
-        <v>93.00235823</v>
+        <v>90.03615054</v>
       </c>
       <c r="E87" s="1">
-        <v>100.596413</v>
+        <v>99.086382</v>
       </c>
       <c r="F87" t="s">
         <v>8</v>
       </c>
       <c r="G87">
         <v>1.0</v>
       </c>
       <c r="H87" s="1">
-        <v>402385.65</v>
+        <v>495431.91</v>
       </c>
       <c r="I87" s="1">
-        <v>-24962.52</v>
+        <v>-37881.29</v>
       </c>
       <c r="J87" s="1">
-        <v>-6.2036307706301</v>
+        <v>-7.6461142763291</v>
       </c>
       <c r="K87">
         <v>0.0</v>
       </c>
       <c r="L87" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="M87" s="1">
-        <v>372009.43</v>
+        <v>450180.76</v>
       </c>
       <c r="N87" s="1">
-        <v>377423.13</v>
+        <v>457550.62</v>
       </c>
       <c r="O87" s="1">
-        <v>0.91</v>
+        <v>0.96</v>
       </c>
       <c r="P87">
         <v>1</v>
       </c>
     </row>
     <row r="88" spans="1:16">
       <c r="A88" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
       <c r="B88" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="C88" s="1">
-        <v>600000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D88" s="1">
-        <v>100.4114476</v>
+        <v>97.32731412</v>
       </c>
       <c r="E88" s="1">
-        <v>99.651</v>
+        <v>99.957446</v>
       </c>
       <c r="F88" t="s">
         <v>8</v>
       </c>
       <c r="G88">
         <v>1.0</v>
       </c>
       <c r="H88" s="1">
-        <v>597906.0</v>
+        <v>699702.12</v>
       </c>
       <c r="I88" s="1">
-        <v>21362.69</v>
+        <v>2665.79</v>
       </c>
       <c r="J88" s="1">
-        <v>3.572917816513</v>
+        <v>0.38098927011969</v>
       </c>
       <c r="K88">
         <v>0.0</v>
       </c>
       <c r="L88" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="M88" s="1">
-        <v>602468.69</v>
+        <v>681291.2</v>
       </c>
       <c r="N88" s="1">
-        <v>619268.69</v>
+        <v>702367.91</v>
       </c>
       <c r="O88" s="1">
-        <v>1.49</v>
+        <v>1.48</v>
       </c>
       <c r="P88">
         <v>1</v>
       </c>
     </row>
     <row r="89" spans="1:16">
       <c r="A89" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
       <c r="B89" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="C89" s="1">
         <v>100000.0</v>
       </c>
       <c r="D89" s="1">
-        <v>99.1702987</v>
+        <v>96.71203079</v>
       </c>
       <c r="E89" s="1">
         <v>100.0</v>
       </c>
       <c r="F89" t="s">
         <v>8</v>
       </c>
       <c r="G89">
         <v>1.0</v>
       </c>
       <c r="H89" s="1">
         <v>100000.0</v>
       </c>
       <c r="I89" s="1">
-        <v>392.9</v>
+        <v>-1839.34</v>
       </c>
       <c r="J89" s="1">
-        <v>0.3929</v>
+        <v>-1.83934</v>
       </c>
       <c r="K89">
         <v>0.0</v>
       </c>
       <c r="L89" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="M89" s="1">
-        <v>99170.3</v>
+        <v>96712.03</v>
       </c>
       <c r="N89" s="1">
-        <v>100392.9</v>
+        <v>98160.66</v>
       </c>
       <c r="O89" s="1">
-        <v>0.24</v>
+        <v>0.21</v>
       </c>
       <c r="P89">
         <v>1</v>
       </c>
     </row>
     <row r="90" spans="1:16">
       <c r="A90" t="s">
-        <v>274</v>
+        <v>275</v>
       </c>
       <c r="B90" t="s">
-        <v>275</v>
+        <v>276</v>
       </c>
       <c r="C90" s="1">
-        <v>500000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D90" s="1">
-        <v>104.72009068</v>
+        <v>102.34666738</v>
       </c>
       <c r="E90" s="1">
-        <v>108.460098</v>
+        <v>108.334343</v>
       </c>
       <c r="F90" t="s">
         <v>8</v>
       </c>
       <c r="G90">
         <v>1.0</v>
       </c>
       <c r="H90" s="1">
-        <v>542300.49</v>
+        <v>650006.06</v>
       </c>
       <c r="I90" s="1">
-        <v>2785.74</v>
+        <v>-8381.55</v>
       </c>
       <c r="J90" s="1">
-        <v>0.51368937542358</v>
+        <v>-1.2894572090605</v>
       </c>
       <c r="K90">
         <v>0.0</v>
       </c>
       <c r="L90" t="s">
-        <v>276</v>
+        <v>277</v>
       </c>
       <c r="M90" s="1">
-        <v>523600.45</v>
+        <v>614080.01</v>
       </c>
       <c r="N90" s="1">
-        <v>545086.23</v>
+        <v>641624.51</v>
       </c>
       <c r="O90" s="1">
-        <v>1.32</v>
+        <v>1.35</v>
       </c>
       <c r="P90">
         <v>1</v>
       </c>
     </row>
     <row r="91" spans="1:16">
       <c r="A91" t="s">
-        <v>277</v>
+        <v>278</v>
       </c>
       <c r="B91" t="s">
-        <v>278</v>
+        <v>279</v>
       </c>
       <c r="C91" s="1">
         <v>300000.0</v>
       </c>
       <c r="D91" s="1">
-        <v>99.3722731</v>
+        <v>94.57197822</v>
       </c>
       <c r="E91" s="1">
         <v>98.642</v>
       </c>
       <c r="F91" t="s">
         <v>8</v>
       </c>
       <c r="G91">
         <v>1.0</v>
       </c>
       <c r="H91" s="1">
         <v>295926.0</v>
       </c>
       <c r="I91" s="1">
-        <v>12475.07</v>
+        <v>-1134.72</v>
       </c>
       <c r="J91" s="1">
-        <v>4.2156045768199</v>
+        <v>-0.38344721315464</v>
       </c>
       <c r="K91">
         <v>0.0</v>
       </c>
       <c r="L91" t="s">
-        <v>279</v>
+        <v>280</v>
       </c>
       <c r="M91" s="1">
-        <v>298116.82</v>
+        <v>283715.94</v>
       </c>
       <c r="N91" s="1">
-        <v>308401.07</v>
+        <v>294791.28</v>
       </c>
       <c r="O91" s="1">
-        <v>0.74</v>
+        <v>0.62</v>
       </c>
       <c r="P91">
         <v>1</v>
       </c>
     </row>
     <row r="92" spans="1:16">
       <c r="A92" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
       <c r="B92" t="s">
-        <v>281</v>
+        <v>282</v>
       </c>
       <c r="C92" s="1">
         <v>200000.0</v>
       </c>
       <c r="D92" s="1">
-        <v>91.92301866</v>
+        <v>89.62669778</v>
       </c>
       <c r="E92" s="1">
         <v>89.22416</v>
       </c>
       <c r="F92" t="s">
         <v>8</v>
       </c>
       <c r="G92">
         <v>1.0</v>
       </c>
       <c r="H92" s="1">
         <v>178448.32</v>
       </c>
       <c r="I92" s="1">
-        <v>5638.81</v>
+        <v>1166.72</v>
       </c>
       <c r="J92" s="1">
-        <v>3.1599120686594</v>
+        <v>0.65381394456389</v>
       </c>
       <c r="K92">
         <v>0.0</v>
       </c>
       <c r="L92">
-        <v>241.1</v>
+        <v>361.64</v>
       </c>
       <c r="M92" s="1">
-        <v>183846.03</v>
+        <v>179253.4</v>
       </c>
       <c r="N92" s="1">
-        <v>184087.13</v>
+        <v>179615.04</v>
       </c>
       <c r="O92" s="1">
-        <v>0.44</v>
+        <v>0.38</v>
       </c>
       <c r="P92">
         <v>1</v>
       </c>
     </row>
     <row r="93" spans="1:16">
       <c r="A93" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
       <c r="B93" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="C93" s="1">
         <v>100000.0</v>
       </c>
       <c r="D93" s="1">
-        <v>99.4403358</v>
+        <v>97.71179078</v>
       </c>
       <c r="E93" s="1">
         <v>99.75655</v>
       </c>
       <c r="F93" t="s">
         <v>8</v>
       </c>
       <c r="G93">
         <v>1.0</v>
       </c>
       <c r="H93" s="1">
         <v>99756.55</v>
       </c>
       <c r="I93" s="1">
-        <v>581.73</v>
+        <v>-973.53</v>
       </c>
       <c r="J93" s="1">
-        <v>0.58314967789083</v>
+        <v>-0.97590584277423</v>
       </c>
       <c r="K93">
         <v>0.0</v>
       </c>
-      <c r="L93">
-        <v>897.95</v>
+      <c r="L93" t="s">
+        <v>285</v>
       </c>
       <c r="M93" s="1">
-        <v>99440.33</v>
+        <v>97711.79</v>
       </c>
       <c r="N93" s="1">
-        <v>100338.28</v>
+        <v>98783.02</v>
       </c>
       <c r="O93" s="1">
-        <v>0.24</v>
+        <v>0.21</v>
       </c>
       <c r="P93">
         <v>1</v>
       </c>
     </row>
     <row r="94" spans="1:16">
       <c r="A94" t="s">
-        <v>284</v>
+        <v>286</v>
       </c>
       <c r="B94" t="s">
-        <v>285</v>
+        <v>287</v>
       </c>
       <c r="C94" s="1">
         <v>100000.0</v>
       </c>
       <c r="D94" s="1">
-        <v>102.82482456</v>
+        <v>100.18173308</v>
       </c>
       <c r="E94" s="1">
         <v>107.36234</v>
       </c>
       <c r="F94" t="s">
         <v>8</v>
       </c>
       <c r="G94">
         <v>1.0</v>
       </c>
       <c r="H94" s="1">
         <v>107362.34</v>
       </c>
       <c r="I94" s="1">
-        <v>-4318.34</v>
+        <v>-6720.33</v>
       </c>
       <c r="J94" s="1">
-        <v>-4.022211140331</v>
+        <v>-6.2594854024232</v>
       </c>
       <c r="K94">
         <v>0.0</v>
       </c>
       <c r="L94">
-        <v>219.18</v>
+        <v>460.27</v>
       </c>
       <c r="M94" s="1">
-        <v>102824.82</v>
+        <v>100181.74</v>
       </c>
       <c r="N94" s="1">
-        <v>103044.0</v>
+        <v>100642.01</v>
       </c>
       <c r="O94" s="1">
-        <v>0.25</v>
+        <v>0.21</v>
       </c>
       <c r="P94">
         <v>1</v>
       </c>
     </row>
     <row r="95" spans="1:16">
       <c r="A95" t="s">
-        <v>286</v>
+        <v>288</v>
       </c>
       <c r="B95" t="s">
-        <v>287</v>
+        <v>289</v>
       </c>
       <c r="C95" s="1">
         <v>300000.0</v>
       </c>
       <c r="D95" s="1">
-        <v>101.97798945</v>
+        <v>100.78996812</v>
       </c>
       <c r="E95" s="1">
         <v>103.74867</v>
       </c>
       <c r="F95" t="s">
         <v>8</v>
       </c>
       <c r="G95">
         <v>1.0</v>
       </c>
       <c r="H95" s="1">
         <v>311246.01</v>
       </c>
       <c r="I95" s="1">
-        <v>1197.55</v>
+        <v>-1620.63</v>
       </c>
       <c r="J95" s="1">
-        <v>0.38475995242477</v>
+        <v>-0.52069101223177</v>
       </c>
       <c r="K95">
         <v>0.0</v>
       </c>
       <c r="L95" t="s">
-        <v>288</v>
+        <v>290</v>
       </c>
       <c r="M95" s="1">
-        <v>305933.97</v>
+        <v>302369.9</v>
       </c>
       <c r="N95" s="1">
-        <v>312443.56</v>
+        <v>309625.38</v>
       </c>
       <c r="O95" s="1">
-        <v>0.75</v>
+        <v>0.65</v>
       </c>
       <c r="P95">
         <v>1</v>
       </c>
     </row>
     <row r="96" spans="1:16">
       <c r="A96" t="s">
-        <v>289</v>
+        <v>291</v>
       </c>
       <c r="B96" t="s">
-        <v>290</v>
+        <v>292</v>
       </c>
       <c r="C96" s="1">
-        <v>500000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D96" s="1">
-        <v>100.82165152</v>
+        <v>98.67460566</v>
       </c>
       <c r="E96" s="1">
-        <v>101.783116</v>
+        <v>101.518663</v>
       </c>
       <c r="F96" t="s">
         <v>8</v>
       </c>
       <c r="G96">
         <v>1.0</v>
       </c>
       <c r="H96" s="1">
-        <v>508915.58</v>
+        <v>609111.98</v>
       </c>
       <c r="I96" s="1">
-        <v>-2981.98</v>
+        <v>-13698.59</v>
       </c>
       <c r="J96" s="1">
-        <v>-0.58594786978225</v>
+        <v>-2.2489444387549</v>
       </c>
       <c r="K96">
         <v>0.0</v>
       </c>
       <c r="L96" t="s">
-        <v>291</v>
+        <v>293</v>
       </c>
       <c r="M96" s="1">
-        <v>504108.26</v>
+        <v>592047.64</v>
       </c>
       <c r="N96" s="1">
-        <v>505933.6</v>
+        <v>595413.39</v>
       </c>
       <c r="O96" s="1">
-        <v>1.22</v>
+        <v>1.25</v>
       </c>
       <c r="P96">
         <v>1</v>
       </c>
     </row>
     <row r="97" spans="1:16">
       <c r="A97" t="s">
-        <v>292</v>
+        <v>294</v>
       </c>
       <c r="B97" t="s">
-        <v>293</v>
+        <v>295</v>
       </c>
       <c r="C97" s="1">
         <v>100000.0</v>
       </c>
       <c r="D97" s="1">
-        <v>100.33763298</v>
+        <v>100.21507492</v>
       </c>
       <c r="E97" s="1">
         <v>99.884</v>
       </c>
       <c r="F97" t="s">
         <v>8</v>
       </c>
       <c r="G97">
         <v>1.0</v>
       </c>
       <c r="H97" s="1">
         <v>99884.0</v>
       </c>
       <c r="I97" s="1">
-        <v>3620.76</v>
+        <v>3739.29</v>
       </c>
       <c r="J97" s="1">
-        <v>3.6249649593528</v>
+        <v>3.743632613832</v>
       </c>
       <c r="K97">
         <v>0.0</v>
       </c>
       <c r="L97" t="s">
-        <v>294</v>
+        <v>296</v>
       </c>
       <c r="M97" s="1">
-        <v>100337.64</v>
+        <v>100215.07</v>
       </c>
       <c r="N97" s="1">
-        <v>103504.76</v>
+        <v>103623.29</v>
       </c>
       <c r="O97" s="1">
-        <v>0.25</v>
+        <v>0.22</v>
       </c>
       <c r="P97">
         <v>1</v>
       </c>
     </row>
     <row r="98" spans="1:16">
       <c r="A98" t="s">
-        <v>295</v>
+        <v>297</v>
       </c>
       <c r="B98" t="s">
-        <v>296</v>
+        <v>298</v>
       </c>
       <c r="C98" s="1">
         <v>150000.0</v>
       </c>
       <c r="D98" s="1">
-        <v>103.36405673</v>
+        <v>102.35284494</v>
       </c>
       <c r="E98" s="1">
         <v>106.489533</v>
       </c>
       <c r="F98" t="s">
         <v>8</v>
       </c>
       <c r="G98">
         <v>1.0</v>
       </c>
       <c r="H98" s="1">
         <v>159734.3</v>
       </c>
       <c r="I98" s="1">
-        <v>-1194.04</v>
+        <v>-2281.4</v>
       </c>
       <c r="J98" s="1">
-        <v>-0.7475163443293</v>
+        <v>-1.4282467823129</v>
       </c>
       <c r="K98">
         <v>0.0</v>
       </c>
       <c r="L98" t="s">
-        <v>297</v>
+        <v>299</v>
       </c>
       <c r="M98" s="1">
-        <v>155046.08</v>
+        <v>153529.27</v>
       </c>
       <c r="N98" s="1">
-        <v>158540.26</v>
+        <v>157452.9</v>
       </c>
       <c r="O98" s="1">
-        <v>0.38</v>
+        <v>0.33</v>
       </c>
       <c r="P98">
         <v>1</v>
       </c>
     </row>
     <row r="99" spans="1:16">
       <c r="A99" t="s">
-        <v>298</v>
+        <v>300</v>
       </c>
       <c r="B99" t="s">
-        <v>299</v>
+        <v>301</v>
       </c>
       <c r="C99" s="1">
-        <v>400000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D99" s="1">
-        <v>107.61376277</v>
+        <v>105.31039233</v>
       </c>
       <c r="E99" s="1">
-        <v>109.861915</v>
+        <v>110.013816</v>
       </c>
       <c r="F99" t="s">
         <v>8</v>
       </c>
       <c r="G99">
         <v>1.0</v>
       </c>
       <c r="H99" s="1">
-        <v>439447.66</v>
+        <v>550069.08</v>
       </c>
       <c r="I99" s="1">
-        <v>6447.12</v>
+        <v>-2748.28</v>
       </c>
       <c r="J99" s="1">
-        <v>1.4670962180115</v>
+        <v>-0.49962451988757</v>
       </c>
       <c r="K99">
         <v>0.0</v>
       </c>
       <c r="L99" t="s">
-        <v>300</v>
+        <v>302</v>
       </c>
       <c r="M99" s="1">
-        <v>430455.05</v>
+        <v>526551.96</v>
       </c>
       <c r="N99" s="1">
-        <v>445894.78</v>
+        <v>547320.8</v>
       </c>
       <c r="O99" s="1">
-        <v>1.08</v>
+        <v>1.15</v>
       </c>
       <c r="P99">
         <v>1</v>
       </c>
     </row>
     <row r="100" spans="1:16">
       <c r="A100" t="s">
-        <v>301</v>
+        <v>303</v>
       </c>
       <c r="B100" t="s">
-        <v>302</v>
+        <v>304</v>
       </c>
       <c r="C100" s="1">
         <v>600000.0</v>
       </c>
       <c r="D100" s="1">
-        <v>95.381</v>
+        <v>92.4035</v>
       </c>
       <c r="E100" s="1">
         <v>104.270342</v>
       </c>
       <c r="F100" t="s">
         <v>8</v>
       </c>
       <c r="G100">
         <v>1.0</v>
       </c>
       <c r="H100" s="1">
         <v>625622.05</v>
       </c>
       <c r="I100" s="1">
-        <v>-46579.89</v>
+        <v>-63359.95</v>
       </c>
       <c r="J100" s="1">
-        <v>-7.4453721699867</v>
+        <v>-10.127512289568</v>
       </c>
       <c r="K100">
         <v>0.0</v>
       </c>
       <c r="L100" t="s">
-        <v>303</v>
+        <v>305</v>
       </c>
       <c r="M100" s="1">
-        <v>572286.0</v>
+        <v>554421.0</v>
       </c>
       <c r="N100" s="1">
-        <v>579042.16</v>
+        <v>562262.1</v>
       </c>
       <c r="O100" s="1">
-        <v>1.4</v>
+        <v>1.18</v>
       </c>
       <c r="P100">
         <v>1</v>
       </c>
     </row>
     <row r="101" spans="1:16">
       <c r="A101" t="s">
-        <v>304</v>
+        <v>306</v>
       </c>
       <c r="B101" t="s">
-        <v>305</v>
+        <v>307</v>
       </c>
       <c r="C101" s="1">
         <v>285000.0</v>
       </c>
       <c r="D101" s="1">
-        <v>98.4953879</v>
+        <v>97.65501701</v>
       </c>
       <c r="E101" s="1">
         <v>97.791014</v>
       </c>
       <c r="F101" t="s">
         <v>8</v>
       </c>
       <c r="G101">
         <v>1.0</v>
       </c>
       <c r="H101" s="1">
         <v>278704.39</v>
       </c>
       <c r="I101" s="1">
-        <v>3541.78</v>
+        <v>1404.39</v>
       </c>
       <c r="J101" s="1">
-        <v>1.2708016547569</v>
+        <v>0.50389949006544</v>
       </c>
       <c r="K101">
         <v>0.0</v>
       </c>
       <c r="L101" t="s">
-        <v>306</v>
+        <v>308</v>
       </c>
       <c r="M101" s="1">
-        <v>280711.85</v>
+        <v>278316.79</v>
       </c>
       <c r="N101" s="1">
-        <v>282246.17</v>
+        <v>280108.78</v>
       </c>
       <c r="O101" s="1">
-        <v>0.68</v>
+        <v>0.59</v>
       </c>
       <c r="P101">
         <v>1</v>
       </c>
     </row>
     <row r="102" spans="1:16">
       <c r="A102" t="s">
-        <v>307</v>
+        <v>309</v>
       </c>
       <c r="B102" t="s">
-        <v>308</v>
+        <v>310</v>
       </c>
       <c r="C102" s="1">
         <v>365000.0</v>
       </c>
       <c r="D102" s="1">
-        <v>103.15422265</v>
+        <v>100.76473513</v>
       </c>
       <c r="E102" s="1">
         <v>105.094956</v>
       </c>
       <c r="F102" t="s">
         <v>8</v>
       </c>
       <c r="G102">
         <v>1.0</v>
       </c>
       <c r="H102" s="1">
         <v>383596.59</v>
       </c>
       <c r="I102" s="1">
-        <v>1635.07</v>
+        <v>-6234.06</v>
       </c>
       <c r="J102" s="1">
-        <v>0.42624727190614</v>
+        <v>-1.6251604322134</v>
       </c>
       <c r="K102">
         <v>0.0</v>
       </c>
       <c r="L102" t="s">
-        <v>309</v>
+        <v>311</v>
       </c>
       <c r="M102" s="1">
-        <v>376512.91</v>
+        <v>367791.28</v>
       </c>
       <c r="N102" s="1">
-        <v>385231.66</v>
+        <v>377362.53</v>
       </c>
       <c r="O102" s="1">
-        <v>0.93</v>
+        <v>0.8</v>
       </c>
       <c r="P102">
         <v>1</v>
       </c>
     </row>
     <row r="103" spans="1:16">
       <c r="A103" t="s">
-        <v>310</v>
+        <v>312</v>
       </c>
       <c r="B103" t="s">
-        <v>311</v>
+        <v>313</v>
       </c>
       <c r="C103" s="1">
         <v>295000.0</v>
       </c>
       <c r="D103" s="1">
-        <v>105.527</v>
+        <v>100.2125</v>
       </c>
       <c r="E103" s="1">
         <v>105.485329</v>
       </c>
       <c r="F103" t="s">
         <v>8</v>
       </c>
       <c r="G103">
         <v>1.0</v>
       </c>
       <c r="H103" s="1">
         <v>311181.72</v>
       </c>
       <c r="I103" s="1">
-        <v>4225.78</v>
+        <v>-10729.89</v>
       </c>
       <c r="J103" s="1">
-        <v>1.3579782257133</v>
+        <v>-3.4481106409464</v>
       </c>
       <c r="K103">
         <v>0.0</v>
       </c>
       <c r="L103" t="s">
-        <v>312</v>
+        <v>314</v>
       </c>
       <c r="M103" s="1">
-        <v>311304.65</v>
+        <v>295626.88</v>
       </c>
       <c r="N103" s="1">
-        <v>315407.5</v>
+        <v>300451.83</v>
       </c>
       <c r="O103" s="1">
-        <v>0.76</v>
+        <v>0.63</v>
       </c>
       <c r="P103">
         <v>1</v>
       </c>
     </row>
     <row r="104" spans="1:16">
       <c r="A104" t="s">
-        <v>313</v>
+        <v>315</v>
       </c>
       <c r="B104" t="s">
-        <v>314</v>
+        <v>316</v>
       </c>
       <c r="C104" s="1">
         <v>200000.0</v>
       </c>
       <c r="D104" s="1">
-        <v>99.70126222</v>
+        <v>96.60864519</v>
       </c>
       <c r="E104" s="1">
         <v>100.292605</v>
       </c>
       <c r="F104" t="s">
         <v>8</v>
       </c>
       <c r="G104">
         <v>1.0</v>
       </c>
       <c r="H104" s="1">
         <v>200585.21</v>
       </c>
       <c r="I104" s="1">
-        <v>2591.29</v>
+        <v>-3156.96</v>
       </c>
       <c r="J104" s="1">
-        <v>1.2918649385964</v>
+        <v>-1.5738747637475</v>
       </c>
       <c r="K104">
         <v>0.0</v>
       </c>
       <c r="L104" t="s">
-        <v>315</v>
+        <v>317</v>
       </c>
       <c r="M104" s="1">
-        <v>199402.53</v>
+        <v>193217.29</v>
       </c>
       <c r="N104" s="1">
-        <v>203176.5</v>
+        <v>197428.25</v>
       </c>
       <c r="O104" s="1">
-        <v>0.49</v>
+        <v>0.42</v>
       </c>
       <c r="P104">
         <v>1</v>
       </c>
     </row>
     <row r="105" spans="1:16">
       <c r="A105" t="s">
-        <v>316</v>
+        <v>318</v>
       </c>
       <c r="B105" t="s">
-        <v>317</v>
+        <v>319</v>
       </c>
       <c r="C105" s="1">
-        <v>400000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D105" s="1">
-        <v>102.61396457</v>
+        <v>100.5771461</v>
       </c>
       <c r="E105" s="1">
-        <v>106.299898</v>
+        <v>106.064042</v>
       </c>
       <c r="F105" t="s">
         <v>8</v>
       </c>
       <c r="G105">
         <v>1.0</v>
       </c>
       <c r="H105" s="1">
-        <v>425199.59</v>
+        <v>530320.21</v>
       </c>
       <c r="I105" s="1">
-        <v>-688.94</v>
+        <v>-8735.85</v>
       </c>
       <c r="J105" s="1">
-        <v>-0.1620274375147</v>
+        <v>-1.6472783490563</v>
       </c>
       <c r="K105">
         <v>0.0</v>
       </c>
       <c r="L105" t="s">
-        <v>318</v>
+        <v>320</v>
       </c>
       <c r="M105" s="1">
-        <v>410455.86</v>
+        <v>502885.73</v>
       </c>
       <c r="N105" s="1">
-        <v>424510.65</v>
+        <v>521584.36</v>
       </c>
       <c r="O105" s="1">
-        <v>1.02</v>
+        <v>1.1</v>
       </c>
       <c r="P105">
         <v>1</v>
       </c>
     </row>
     <row r="106" spans="1:16">
       <c r="A106" t="s">
-        <v>319</v>
+        <v>321</v>
       </c>
       <c r="B106" t="s">
-        <v>320</v>
+        <v>322</v>
       </c>
       <c r="C106" s="1">
         <v>100000.0</v>
       </c>
       <c r="D106" s="1">
-        <v>101.54572211</v>
+        <v>99.67957312</v>
       </c>
       <c r="E106" s="1">
         <v>99.297</v>
       </c>
       <c r="F106" t="s">
         <v>8</v>
       </c>
       <c r="G106">
         <v>1.0</v>
       </c>
       <c r="H106" s="1">
         <v>99297.0</v>
       </c>
       <c r="I106" s="1">
-        <v>5559.0</v>
+        <v>521.27</v>
       </c>
       <c r="J106" s="1">
-        <v>5.5983564458141</v>
+        <v>0.524960472119</v>
       </c>
       <c r="K106">
         <v>0.0</v>
       </c>
-      <c r="L106" t="s">
-        <v>321</v>
+      <c r="L106">
+        <v>138.7</v>
       </c>
       <c r="M106" s="1">
-        <v>101545.73</v>
+        <v>99679.57</v>
       </c>
       <c r="N106" s="1">
-        <v>104856.0</v>
+        <v>99818.27</v>
       </c>
       <c r="O106" s="1">
-        <v>0.25</v>
+        <v>0.21</v>
       </c>
       <c r="P106">
         <v>1</v>
       </c>
     </row>
     <row r="107" spans="1:16">
       <c r="A107" t="s">
-        <v>322</v>
+        <v>323</v>
       </c>
       <c r="B107" t="s">
-        <v>323</v>
+        <v>324</v>
       </c>
       <c r="C107" s="1">
         <v>100000.0</v>
       </c>
       <c r="D107" s="1">
-        <v>101.57408869</v>
+        <v>100.4849133</v>
       </c>
       <c r="E107" s="1">
         <v>100.24168</v>
       </c>
       <c r="F107" t="s">
         <v>8</v>
       </c>
       <c r="G107">
         <v>1.0</v>
       </c>
       <c r="H107" s="1">
         <v>100241.68</v>
       </c>
       <c r="I107" s="1">
-        <v>4535.15</v>
+        <v>3656.93</v>
       </c>
       <c r="J107" s="1">
-        <v>4.5242158750731</v>
+        <v>3.6481132399218</v>
       </c>
       <c r="K107">
         <v>0.0</v>
       </c>
       <c r="L107" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="M107" s="1">
-        <v>101574.09</v>
+        <v>100484.91</v>
       </c>
       <c r="N107" s="1">
-        <v>104776.83</v>
+        <v>103898.61</v>
       </c>
       <c r="O107" s="1">
-        <v>0.25</v>
+        <v>0.22</v>
       </c>
       <c r="P107">
         <v>1</v>
       </c>
     </row>
     <row r="108" spans="1:16">
       <c r="A108" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="B108" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
       <c r="C108" s="1">
         <v>100000.0</v>
       </c>
       <c r="D108" s="1">
-        <v>97.12135342</v>
+        <v>98.52791874</v>
       </c>
       <c r="E108" s="1">
-        <v>97.65639</v>
+        <v>99.884</v>
       </c>
       <c r="F108" t="s">
         <v>8</v>
       </c>
       <c r="G108">
         <v>1.0</v>
       </c>
       <c r="H108" s="1">
-        <v>97656.39</v>
+        <v>99884.0</v>
       </c>
       <c r="I108" s="1">
-        <v>-161.61</v>
+        <v>-1217.04</v>
       </c>
       <c r="J108" s="1">
-        <v>-0.16548840275583</v>
+        <v>-1.2184534059509</v>
       </c>
       <c r="K108">
         <v>0.0</v>
       </c>
       <c r="L108">
-        <v>373.42</v>
+        <v>139.04</v>
       </c>
       <c r="M108" s="1">
-        <v>97121.36</v>
+        <v>98527.92</v>
       </c>
       <c r="N108" s="1">
-        <v>97494.78</v>
+        <v>98666.96</v>
       </c>
       <c r="O108" s="1">
-        <v>0.24</v>
+        <v>0.21</v>
       </c>
       <c r="P108">
         <v>1</v>
       </c>
     </row>
     <row r="109" spans="1:16">
       <c r="A109" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="B109" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="C109" s="1">
-        <v>300000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D109" s="1">
-        <v>86.36715479</v>
+        <v>95.61228635</v>
       </c>
       <c r="E109" s="1">
-        <v>86.56115</v>
+        <v>97.65639</v>
       </c>
       <c r="F109" t="s">
         <v>8</v>
       </c>
       <c r="G109">
         <v>1.0</v>
       </c>
       <c r="H109" s="1">
-        <v>259683.45</v>
+        <v>97656.39</v>
       </c>
       <c r="I109" s="1">
-        <v>805.0</v>
+        <v>-1583.28</v>
       </c>
       <c r="J109" s="1">
-        <v>0.30999280085042</v>
+        <v>-1.6212763957382</v>
       </c>
       <c r="K109">
         <v>0.0</v>
       </c>
-      <c r="L109" t="s">
-        <v>329</v>
+      <c r="L109">
+        <v>460.82</v>
       </c>
       <c r="M109" s="1">
-        <v>259101.46</v>
+        <v>95612.29</v>
       </c>
       <c r="N109" s="1">
-        <v>260488.45</v>
+        <v>96073.11</v>
       </c>
       <c r="O109" s="1">
-        <v>0.63</v>
+        <v>0.2</v>
       </c>
       <c r="P109">
         <v>1</v>
       </c>
     </row>
     <row r="110" spans="1:16">
       <c r="A110" t="s">
         <v>330</v>
       </c>
       <c r="B110" t="s">
         <v>331</v>
       </c>
       <c r="C110" s="1">
         <v>300000.0</v>
       </c>
       <c r="D110" s="1">
-        <v>99.14529141</v>
+        <v>82.93652494</v>
       </c>
       <c r="E110" s="1">
-        <v>99.507</v>
+        <v>86.56115</v>
       </c>
       <c r="F110" t="s">
         <v>8</v>
       </c>
       <c r="G110">
         <v>1.0</v>
       </c>
       <c r="H110" s="1">
-        <v>298521.0</v>
+        <v>259683.45</v>
       </c>
       <c r="I110" s="1">
-        <v>4121.72</v>
+        <v>-9147.85</v>
       </c>
       <c r="J110" s="1">
-        <v>1.3807135846389</v>
+        <v>-3.522692724546</v>
       </c>
       <c r="K110">
         <v>0.0</v>
       </c>
       <c r="L110" t="s">
         <v>332</v>
       </c>
       <c r="M110" s="1">
-        <v>297435.87</v>
+        <v>248809.57</v>
       </c>
       <c r="N110" s="1">
-        <v>302642.72</v>
+        <v>250535.6</v>
       </c>
       <c r="O110" s="1">
-        <v>0.73</v>
+        <v>0.53</v>
       </c>
       <c r="P110">
         <v>1</v>
       </c>
     </row>
     <row r="111" spans="1:16">
       <c r="A111" t="s">
         <v>333</v>
       </c>
       <c r="B111" t="s">
         <v>334</v>
       </c>
       <c r="C111" s="1">
-        <v>139000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D111" s="1">
-        <v>100.16484652</v>
+        <v>96.32285072</v>
       </c>
       <c r="E111" s="1">
-        <v>99.647</v>
+        <v>99.507</v>
       </c>
       <c r="F111" t="s">
         <v>8</v>
       </c>
       <c r="G111">
         <v>1.0</v>
       </c>
       <c r="H111" s="1">
-        <v>138509.33</v>
+        <v>298521.0</v>
       </c>
       <c r="I111" s="1">
-        <v>2006.98</v>
+        <v>-3712.72</v>
       </c>
       <c r="J111" s="1">
-        <v>1.4489854221373</v>
+        <v>-1.2437047979874</v>
       </c>
       <c r="K111">
         <v>0.0</v>
       </c>
       <c r="L111" t="s">
         <v>335</v>
       </c>
       <c r="M111" s="1">
-        <v>139229.13</v>
+        <v>288968.55</v>
       </c>
       <c r="N111" s="1">
-        <v>140516.31</v>
+        <v>294808.28</v>
       </c>
       <c r="O111" s="1">
-        <v>0.34</v>
+        <v>0.62</v>
       </c>
       <c r="P111">
         <v>1</v>
       </c>
     </row>
     <row r="112" spans="1:16">
       <c r="A112" t="s">
         <v>336</v>
       </c>
       <c r="B112" t="s">
         <v>337</v>
       </c>
       <c r="C112" s="1">
-        <v>400000.0</v>
+        <v>139000.0</v>
       </c>
       <c r="D112" s="1">
-        <v>94.61164269</v>
+        <v>97.79492255</v>
       </c>
       <c r="E112" s="1">
-        <v>95.38125</v>
+        <v>99.647</v>
       </c>
       <c r="F112" t="s">
         <v>8</v>
       </c>
       <c r="G112">
         <v>1.0</v>
       </c>
       <c r="H112" s="1">
-        <v>381525.0</v>
+        <v>138509.33</v>
       </c>
       <c r="I112" s="1">
-        <v>-2179.8</v>
+        <v>-1014.92</v>
       </c>
       <c r="J112" s="1">
-        <v>-0.57133870650678</v>
+        <v>-0.73274486274679</v>
       </c>
       <c r="K112">
         <v>0.0</v>
       </c>
-      <c r="L112">
-        <v>898.63</v>
+      <c r="L112" t="s">
+        <v>338</v>
       </c>
       <c r="M112" s="1">
-        <v>378446.57</v>
+        <v>135934.94</v>
       </c>
       <c r="N112" s="1">
-        <v>379345.2</v>
+        <v>137494.41</v>
       </c>
       <c r="O112" s="1">
-        <v>0.92</v>
+        <v>0.29</v>
       </c>
       <c r="P112">
         <v>1</v>
       </c>
     </row>
     <row r="113" spans="1:16">
       <c r="A113" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
       <c r="B113" t="s">
-        <v>339</v>
+        <v>340</v>
       </c>
       <c r="C113" s="1">
-        <v>400000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D113" s="1">
-        <v>102.11430143</v>
+        <v>93.08788544</v>
       </c>
       <c r="E113" s="1">
-        <v>104.363955</v>
+        <v>95.15085</v>
       </c>
       <c r="F113" t="s">
         <v>8</v>
       </c>
       <c r="G113">
         <v>1.0</v>
       </c>
       <c r="H113" s="1">
-        <v>417455.82</v>
+        <v>475754.25</v>
       </c>
       <c r="I113" s="1">
-        <v>-1020.61</v>
+        <v>-9040.85</v>
       </c>
       <c r="J113" s="1">
-        <v>-0.24448335634655</v>
+        <v>-1.9003193350348</v>
       </c>
       <c r="K113">
         <v>0.0</v>
       </c>
       <c r="L113" t="s">
-        <v>340</v>
+        <v>341</v>
       </c>
       <c r="M113" s="1">
-        <v>408457.2</v>
+        <v>465439.43</v>
       </c>
       <c r="N113" s="1">
-        <v>416435.21</v>
+        <v>466713.4</v>
       </c>
       <c r="O113" s="1">
-        <v>1.0</v>
+        <v>0.98</v>
       </c>
       <c r="P113">
         <v>1</v>
       </c>
     </row>
     <row r="114" spans="1:16">
       <c r="A114" t="s">
-        <v>341</v>
+        <v>342</v>
       </c>
       <c r="B114" t="s">
-        <v>342</v>
+        <v>343</v>
       </c>
       <c r="C114" s="1">
-        <v>415000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D114" s="1">
-        <v>70.7355</v>
+        <v>101.08575852</v>
       </c>
       <c r="E114" s="1">
-        <v>74.176043</v>
+        <v>104.254864</v>
       </c>
       <c r="F114" t="s">
         <v>8</v>
       </c>
       <c r="G114">
         <v>1.0</v>
       </c>
       <c r="H114" s="1">
-        <v>307830.58</v>
+        <v>521274.32</v>
       </c>
       <c r="I114" s="1">
-        <v>-14005.38</v>
+        <v>-4647.35</v>
       </c>
       <c r="J114" s="1">
-        <v>-4.5497039312988</v>
+        <v>-0.89153634117253</v>
       </c>
       <c r="K114">
         <v>0.0</v>
       </c>
-      <c r="L114">
-        <v>272.88</v>
+      <c r="L114" t="s">
+        <v>344</v>
       </c>
       <c r="M114" s="1">
-        <v>293552.32</v>
+        <v>505428.79</v>
       </c>
       <c r="N114" s="1">
-        <v>293825.2</v>
+        <v>516626.97</v>
       </c>
       <c r="O114" s="1">
-        <v>0.71</v>
+        <v>1.09</v>
       </c>
       <c r="P114">
         <v>1</v>
       </c>
     </row>
     <row r="115" spans="1:16">
       <c r="A115" t="s">
-        <v>343</v>
+        <v>345</v>
       </c>
       <c r="B115" t="s">
-        <v>344</v>
+        <v>346</v>
       </c>
       <c r="C115" s="1">
-        <v>541000.0</v>
+        <v>415000.0</v>
       </c>
       <c r="D115" s="1">
-        <v>98.90428627</v>
+        <v>68.928</v>
       </c>
       <c r="E115" s="1">
-        <v>99.56754</v>
+        <v>74.176043</v>
       </c>
       <c r="F115" t="s">
         <v>8</v>
       </c>
       <c r="G115">
         <v>1.0</v>
       </c>
       <c r="H115" s="1">
-        <v>538660.39</v>
+        <v>307830.58</v>
       </c>
       <c r="I115" s="1">
-        <v>1469.78</v>
+        <v>-21381.43</v>
       </c>
       <c r="J115" s="1">
-        <v>0.27285837742775</v>
+        <v>-6.9458433921672</v>
       </c>
       <c r="K115">
         <v>0.0</v>
       </c>
-      <c r="L115" t="s">
-        <v>345</v>
+      <c r="L115">
+        <v>397.95</v>
       </c>
       <c r="M115" s="1">
-        <v>535072.19</v>
+        <v>286051.2</v>
       </c>
       <c r="N115" s="1">
-        <v>540130.17</v>
+        <v>286449.15</v>
       </c>
       <c r="O115" s="1">
-        <v>1.3</v>
+        <v>0.6</v>
       </c>
       <c r="P115">
         <v>1</v>
       </c>
     </row>
     <row r="116" spans="1:16">
       <c r="A116" t="s">
-        <v>346</v>
+        <v>347</v>
       </c>
       <c r="B116" t="s">
-        <v>347</v>
+        <v>348</v>
       </c>
       <c r="C116" s="1">
-        <v>500000.0</v>
+        <v>641000.0</v>
       </c>
       <c r="D116" s="1">
-        <v>100.02880775</v>
+        <v>96.03739439</v>
       </c>
       <c r="E116" s="1">
-        <v>99.726</v>
+        <v>99.423502</v>
       </c>
       <c r="F116" t="s">
         <v>8</v>
       </c>
       <c r="G116">
         <v>1.0</v>
       </c>
       <c r="H116" s="1">
-        <v>498630.0</v>
+        <v>637304.65</v>
       </c>
       <c r="I116" s="1">
-        <v>9568.83</v>
+        <v>-14456.38</v>
       </c>
       <c r="J116" s="1">
-        <v>1.9190241261055</v>
+        <v>-2.2683625484295</v>
       </c>
       <c r="K116">
         <v>0.0</v>
       </c>
       <c r="L116" t="s">
-        <v>348</v>
+        <v>349</v>
       </c>
       <c r="M116" s="1">
-        <v>500144.04</v>
+        <v>615599.7</v>
       </c>
       <c r="N116" s="1">
-        <v>508198.83</v>
+        <v>622848.27</v>
       </c>
       <c r="O116" s="1">
-        <v>1.23</v>
+        <v>1.31</v>
       </c>
       <c r="P116">
         <v>1</v>
       </c>
     </row>
     <row r="117" spans="1:16">
       <c r="A117" t="s">
-        <v>349</v>
+        <v>350</v>
       </c>
       <c r="B117" t="s">
-        <v>350</v>
+        <v>351</v>
       </c>
       <c r="C117" s="1">
-        <v>130000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D117" s="1">
-        <v>103.5608449</v>
+        <v>97.24918556</v>
       </c>
       <c r="E117" s="1">
-        <v>105.578454</v>
+        <v>99.815013</v>
       </c>
       <c r="F117" t="s">
         <v>8</v>
       </c>
       <c r="G117">
         <v>1.0</v>
       </c>
       <c r="H117" s="1">
-        <v>137251.99</v>
+        <v>598890.08</v>
       </c>
       <c r="I117" s="1">
-        <v>964.57</v>
+        <v>-4463.46</v>
       </c>
       <c r="J117" s="1">
-        <v>0.70277305268944</v>
+        <v>-0.74528868469486</v>
       </c>
       <c r="K117">
         <v>0.0</v>
       </c>
       <c r="L117" t="s">
-        <v>351</v>
+        <v>352</v>
       </c>
       <c r="M117" s="1">
-        <v>134629.09</v>
+        <v>583495.11</v>
       </c>
       <c r="N117" s="1">
-        <v>138216.56</v>
+        <v>594426.62</v>
       </c>
       <c r="O117" s="1">
-        <v>0.33</v>
+        <v>1.25</v>
       </c>
       <c r="P117">
         <v>1</v>
       </c>
     </row>
     <row r="118" spans="1:16">
       <c r="A118" t="s">
-        <v>352</v>
+        <v>353</v>
       </c>
       <c r="B118" t="s">
-        <v>353</v>
+        <v>354</v>
       </c>
       <c r="C118" s="1">
-        <v>155000.0</v>
+        <v>130000.0</v>
       </c>
       <c r="D118" s="1">
-        <v>93.97465766</v>
+        <v>101.69461881</v>
       </c>
       <c r="E118" s="1">
-        <v>91.593929</v>
+        <v>105.578454</v>
       </c>
       <c r="F118" t="s">
         <v>8</v>
       </c>
       <c r="G118">
         <v>1.0</v>
       </c>
       <c r="H118" s="1">
-        <v>141970.59</v>
+        <v>137251.99</v>
       </c>
       <c r="I118" s="1">
-        <v>4574.48</v>
+        <v>-1128.51</v>
       </c>
       <c r="J118" s="1">
-        <v>3.2221321331411</v>
+        <v>-0.82221758679054</v>
       </c>
       <c r="K118">
         <v>0.0</v>
       </c>
-      <c r="L118">
-        <v>884.35</v>
+      <c r="L118" t="s">
+        <v>355</v>
       </c>
       <c r="M118" s="1">
-        <v>145660.72</v>
+        <v>132203.0</v>
       </c>
       <c r="N118" s="1">
-        <v>146545.07</v>
+        <v>136123.48</v>
       </c>
       <c r="O118" s="1">
-        <v>0.35</v>
+        <v>0.29</v>
       </c>
       <c r="P118">
         <v>1</v>
       </c>
     </row>
     <row r="119" spans="1:16">
       <c r="A119" t="s">
-        <v>354</v>
+        <v>356</v>
       </c>
       <c r="B119" t="s">
-        <v>355</v>
+        <v>357</v>
       </c>
       <c r="C119" s="1">
-        <v>280000.0</v>
+        <v>155000.0</v>
       </c>
       <c r="D119" s="1">
-        <v>90.18514643</v>
+        <v>91.95250816</v>
       </c>
       <c r="E119" s="1">
-        <v>89.961514</v>
+        <v>91.593929</v>
       </c>
       <c r="F119" t="s">
         <v>8</v>
       </c>
       <c r="G119">
         <v>1.0</v>
       </c>
       <c r="H119" s="1">
-        <v>251892.24</v>
+        <v>141970.59</v>
       </c>
       <c r="I119" s="1">
-        <v>3867.27</v>
+        <v>1521.89</v>
       </c>
       <c r="J119" s="1">
-        <v>1.5352874705469</v>
+        <v>1.0719755408497</v>
       </c>
       <c r="K119">
         <v>0.0</v>
       </c>
-      <c r="L119" t="s">
-        <v>356</v>
+      <c r="L119">
+        <v>966.1</v>
       </c>
       <c r="M119" s="1">
-        <v>252518.41</v>
+        <v>142526.38</v>
       </c>
       <c r="N119" s="1">
-        <v>255759.51</v>
+        <v>143492.48</v>
       </c>
       <c r="O119" s="1">
-        <v>0.62</v>
+        <v>0.3</v>
       </c>
       <c r="P119">
         <v>1</v>
       </c>
     </row>
     <row r="120" spans="1:16">
       <c r="A120" t="s">
-        <v>357</v>
+        <v>358</v>
       </c>
       <c r="B120" t="s">
-        <v>358</v>
+        <v>359</v>
       </c>
       <c r="C120" s="1">
-        <v>145000.0</v>
+        <v>280000.0</v>
       </c>
       <c r="D120" s="1">
-        <v>97.11676436</v>
+        <v>87.37915712</v>
       </c>
       <c r="E120" s="1">
-        <v>96.312793</v>
+        <v>89.961514</v>
       </c>
       <c r="F120" t="s">
         <v>8</v>
       </c>
       <c r="G120">
         <v>1.0</v>
       </c>
       <c r="H120" s="1">
-        <v>139653.55</v>
+        <v>251892.24</v>
       </c>
       <c r="I120" s="1">
-        <v>2203.6</v>
+        <v>-3715.26</v>
       </c>
       <c r="J120" s="1">
-        <v>1.5779047507206</v>
+        <v>-1.4749402363487</v>
       </c>
       <c r="K120">
         <v>0.0</v>
       </c>
       <c r="L120" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="M120" s="1">
-        <v>140819.31</v>
+        <v>244661.64</v>
       </c>
       <c r="N120" s="1">
-        <v>141857.15</v>
+        <v>248176.98</v>
       </c>
       <c r="O120" s="1">
-        <v>0.34</v>
+        <v>0.52</v>
       </c>
       <c r="P120">
         <v>1</v>
       </c>
     </row>
     <row r="121" spans="1:16">
       <c r="A121" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
       <c r="B121" t="s">
-        <v>361</v>
+        <v>362</v>
       </c>
       <c r="C121" s="1">
-        <v>100000.0</v>
+        <v>445000.0</v>
       </c>
       <c r="D121" s="1">
-        <v>98.05970055</v>
+        <v>94.68946012</v>
       </c>
       <c r="E121" s="1">
-        <v>100.26261</v>
+        <v>96.392049</v>
       </c>
       <c r="F121" t="s">
         <v>8</v>
       </c>
       <c r="G121">
         <v>1.0</v>
       </c>
       <c r="H121" s="1">
-        <v>100262.61</v>
+        <v>428944.62</v>
       </c>
       <c r="I121" s="1">
-        <v>-1824.83</v>
+        <v>-3754.4</v>
       </c>
       <c r="J121" s="1">
-        <v>-1.8200503657345</v>
+        <v>-0.87526450384201</v>
       </c>
       <c r="K121">
         <v>0.0</v>
       </c>
-      <c r="L121">
-        <v>378.08</v>
+      <c r="L121" t="s">
+        <v>363</v>
       </c>
       <c r="M121" s="1">
-        <v>98059.7</v>
+        <v>421368.1</v>
       </c>
       <c r="N121" s="1">
-        <v>98437.78</v>
+        <v>425190.22</v>
       </c>
       <c r="O121" s="1">
-        <v>0.24</v>
+        <v>0.9</v>
       </c>
       <c r="P121">
         <v>1</v>
       </c>
     </row>
     <row r="122" spans="1:16">
       <c r="A122" t="s">
-        <v>362</v>
+        <v>364</v>
       </c>
       <c r="B122" t="s">
-        <v>363</v>
+        <v>365</v>
       </c>
       <c r="C122" s="1">
-        <v>100000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D122" s="1">
-        <v>103.15123418</v>
+        <v>94.87486325</v>
       </c>
       <c r="E122" s="1">
-        <v>104.91632</v>
+        <v>98.007783</v>
       </c>
       <c r="F122" t="s">
         <v>8</v>
       </c>
       <c r="G122">
         <v>1.0</v>
       </c>
       <c r="H122" s="1">
-        <v>104916.32</v>
+        <v>294023.35</v>
       </c>
       <c r="I122" s="1">
-        <v>883.2</v>
+        <v>-7722.05</v>
       </c>
       <c r="J122" s="1">
-        <v>0.84181374260935</v>
+        <v>-2.6263390305566</v>
       </c>
       <c r="K122">
         <v>0.0</v>
       </c>
       <c r="L122" t="s">
-        <v>364</v>
+        <v>366</v>
       </c>
       <c r="M122" s="1">
-        <v>103151.23</v>
+        <v>284624.59</v>
       </c>
       <c r="N122" s="1">
-        <v>105799.52</v>
+        <v>286301.3</v>
       </c>
       <c r="O122" s="1">
-        <v>0.26</v>
+        <v>0.6</v>
       </c>
       <c r="P122">
         <v>1</v>
       </c>
     </row>
     <row r="123" spans="1:16">
       <c r="A123" t="s">
-        <v>365</v>
+        <v>367</v>
       </c>
       <c r="B123" t="s">
-        <v>366</v>
+        <v>368</v>
       </c>
       <c r="C123" s="1">
-        <v>400000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D123" s="1">
-        <v>100.55806143</v>
+        <v>102.16764976</v>
       </c>
       <c r="E123" s="1">
-        <v>102.397263</v>
+        <v>104.91632</v>
       </c>
       <c r="F123" t="s">
         <v>8</v>
       </c>
       <c r="G123">
         <v>1.0</v>
       </c>
       <c r="H123" s="1">
-        <v>409589.05</v>
+        <v>104916.32</v>
       </c>
       <c r="I123" s="1">
-        <v>1445.94</v>
+        <v>178.38</v>
       </c>
       <c r="J123" s="1">
-        <v>0.35302213279383</v>
+        <v>0.1700212130963</v>
       </c>
       <c r="K123">
         <v>0.0</v>
       </c>
       <c r="L123" t="s">
-        <v>367</v>
+        <v>369</v>
       </c>
       <c r="M123" s="1">
-        <v>402232.25</v>
+        <v>102167.65</v>
       </c>
       <c r="N123" s="1">
-        <v>411034.99</v>
+        <v>105094.7</v>
       </c>
       <c r="O123" s="1">
-        <v>0.99</v>
+        <v>0.22</v>
       </c>
       <c r="P123">
         <v>1</v>
       </c>
     </row>
     <row r="124" spans="1:16">
       <c r="A124" t="s">
-        <v>368</v>
+        <v>370</v>
       </c>
       <c r="B124" t="s">
-        <v>369</v>
+        <v>371</v>
       </c>
       <c r="C124" s="1">
-        <v>100000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D124" s="1">
-        <v>101.21408958</v>
+        <v>97.7348091</v>
       </c>
       <c r="E124" s="1">
-        <v>100.0</v>
+        <v>102.242292</v>
       </c>
       <c r="F124" t="s">
         <v>8</v>
       </c>
       <c r="G124">
         <v>1.0</v>
       </c>
       <c r="H124" s="1">
-        <v>100000.0</v>
+        <v>511211.46</v>
       </c>
       <c r="I124" s="1">
-        <v>2859.64</v>
+        <v>-10516.87</v>
       </c>
       <c r="J124" s="1">
-        <v>2.85964</v>
+        <v>-2.0572445695955</v>
       </c>
       <c r="K124">
         <v>0.0</v>
       </c>
       <c r="L124" t="s">
-        <v>370</v>
+        <v>372</v>
       </c>
       <c r="M124" s="1">
-        <v>101214.09</v>
+        <v>488674.04</v>
       </c>
       <c r="N124" s="1">
-        <v>102859.64</v>
+        <v>500694.59</v>
       </c>
       <c r="O124" s="1">
-        <v>0.25</v>
+        <v>1.05</v>
       </c>
       <c r="P124">
         <v>1</v>
       </c>
     </row>
     <row r="125" spans="1:16">
       <c r="A125" t="s">
-        <v>371</v>
+        <v>373</v>
       </c>
       <c r="B125" t="s">
-        <v>372</v>
+        <v>374</v>
       </c>
       <c r="C125" s="1">
-        <v>500000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D125" s="1">
-        <v>81.62669455</v>
+        <v>97.792182</v>
       </c>
       <c r="E125" s="1">
-        <v>81.19948</v>
+        <v>100.0</v>
       </c>
       <c r="F125" t="s">
         <v>8</v>
       </c>
       <c r="G125">
         <v>1.0</v>
       </c>
       <c r="H125" s="1">
-        <v>405997.4</v>
+        <v>100000.0</v>
       </c>
       <c r="I125" s="1">
-        <v>2660.05</v>
+        <v>-328.71</v>
       </c>
       <c r="J125" s="1">
-        <v>0.65518892485518</v>
+        <v>-0.32871</v>
       </c>
       <c r="K125">
         <v>0.0</v>
       </c>
-      <c r="L125">
-        <v>523.97</v>
+      <c r="L125" t="s">
+        <v>375</v>
       </c>
       <c r="M125" s="1">
-        <v>408133.48</v>
+        <v>97792.18</v>
       </c>
       <c r="N125" s="1">
-        <v>408657.45</v>
+        <v>99671.29</v>
       </c>
       <c r="O125" s="1">
-        <v>0.99</v>
+        <v>0.21</v>
       </c>
       <c r="P125">
         <v>1</v>
       </c>
     </row>
     <row r="126" spans="1:16">
       <c r="A126" t="s">
-        <v>373</v>
+        <v>376</v>
       </c>
       <c r="B126" t="s">
-        <v>374</v>
+        <v>377</v>
       </c>
       <c r="C126" s="1">
-        <v>383000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D126" s="1">
-        <v>99.47833204</v>
+        <v>79.11618985</v>
       </c>
       <c r="E126" s="1">
-        <v>99.275</v>
+        <v>81.08293</v>
       </c>
       <c r="F126" t="s">
         <v>8</v>
       </c>
       <c r="G126">
         <v>1.0</v>
       </c>
       <c r="H126" s="1">
-        <v>380223.25</v>
+        <v>486497.58</v>
       </c>
       <c r="I126" s="1">
-        <v>7259.59</v>
+        <v>-10900.44</v>
       </c>
       <c r="J126" s="1">
-        <v>1.909296709236</v>
+        <v>-2.2405949069675</v>
       </c>
       <c r="K126">
         <v>0.0</v>
       </c>
-      <c r="L126" t="s">
-        <v>375</v>
+      <c r="L126">
+        <v>900.0</v>
       </c>
       <c r="M126" s="1">
-        <v>381002.01</v>
+        <v>474697.14</v>
       </c>
       <c r="N126" s="1">
-        <v>387482.84</v>
+        <v>475597.14</v>
       </c>
       <c r="O126" s="1">
-        <v>0.93</v>
+        <v>1.0</v>
       </c>
       <c r="P126">
         <v>1</v>
       </c>
     </row>
     <row r="127" spans="1:16">
       <c r="A127" t="s">
-        <v>376</v>
+        <v>378</v>
       </c>
       <c r="B127" t="s">
-        <v>377</v>
+        <v>379</v>
       </c>
       <c r="C127" s="1">
-        <v>700000.0</v>
+        <v>483000.0</v>
       </c>
       <c r="D127" s="1">
-        <v>101.50652509</v>
+        <v>96.94171871</v>
       </c>
       <c r="E127" s="1">
-        <v>102.245684</v>
+        <v>99.429627</v>
       </c>
       <c r="F127" t="s">
         <v>8</v>
       </c>
       <c r="G127">
         <v>1.0</v>
       </c>
       <c r="H127" s="1">
-        <v>715719.79</v>
+        <v>480245.1</v>
       </c>
       <c r="I127" s="1">
-        <v>2542.67</v>
+        <v>-2861.1</v>
       </c>
       <c r="J127" s="1">
-        <v>0.35526054127971</v>
+        <v>-0.5957582909227</v>
       </c>
       <c r="K127">
         <v>0.0</v>
       </c>
       <c r="L127" t="s">
-        <v>378</v>
+        <v>380</v>
       </c>
       <c r="M127" s="1">
-        <v>710545.68</v>
+        <v>468228.5</v>
       </c>
       <c r="N127" s="1">
-        <v>718262.46</v>
+        <v>477384.0</v>
       </c>
       <c r="O127" s="1">
-        <v>1.73</v>
+        <v>1.01</v>
       </c>
       <c r="P127">
         <v>1</v>
       </c>
     </row>
     <row r="128" spans="1:16">
       <c r="A128" t="s">
-        <v>379</v>
+        <v>381</v>
       </c>
       <c r="B128" t="s">
-        <v>380</v>
+        <v>382</v>
       </c>
       <c r="C128" s="1">
-        <v>600000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D128" s="1">
-        <v>68.2595</v>
+        <v>99.67713769</v>
       </c>
       <c r="E128" s="1">
-        <v>69.158958</v>
+        <v>102.181054</v>
       </c>
       <c r="F128" t="s">
         <v>8</v>
       </c>
       <c r="G128">
         <v>1.0</v>
       </c>
       <c r="H128" s="1">
-        <v>414953.75</v>
+        <v>919629.49</v>
       </c>
       <c r="I128" s="1">
-        <v>-1829.63</v>
+        <v>-10647.24</v>
       </c>
       <c r="J128" s="1">
-        <v>-0.4409238378976</v>
+        <v>-1.15777496435</v>
       </c>
       <c r="K128">
         <v>0.0</v>
       </c>
       <c r="L128" t="s">
-        <v>381</v>
+        <v>383</v>
       </c>
       <c r="M128" s="1">
-        <v>409557.0</v>
+        <v>897094.24</v>
       </c>
       <c r="N128" s="1">
-        <v>413124.12</v>
+        <v>908982.25</v>
       </c>
       <c r="O128" s="1">
-        <v>1.0</v>
+        <v>1.92</v>
       </c>
       <c r="P128">
         <v>1</v>
       </c>
     </row>
     <row r="129" spans="1:16">
       <c r="A129" t="s">
-        <v>382</v>
+        <v>384</v>
       </c>
       <c r="B129" t="s">
-        <v>383</v>
+        <v>385</v>
       </c>
       <c r="C129" s="1">
-        <v>102000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D129" s="1">
-        <v>101.83964678</v>
+        <v>64.8625</v>
       </c>
       <c r="E129" s="1">
-        <v>99.646</v>
+        <v>68.824779</v>
       </c>
       <c r="F129" t="s">
         <v>8</v>
       </c>
       <c r="G129">
         <v>1.0</v>
       </c>
       <c r="H129" s="1">
-        <v>101638.92</v>
+        <v>481773.45</v>
       </c>
       <c r="I129" s="1">
-        <v>5670.59</v>
+        <v>-23152.39</v>
       </c>
       <c r="J129" s="1">
-        <v>5.5791521594287</v>
+        <v>-4.8056591744522</v>
       </c>
       <c r="K129">
         <v>0.0</v>
       </c>
       <c r="L129" t="s">
-        <v>384</v>
+        <v>386</v>
       </c>
       <c r="M129" s="1">
-        <v>103876.44</v>
+        <v>454037.5</v>
       </c>
       <c r="N129" s="1">
-        <v>107309.51</v>
+        <v>458621.06</v>
       </c>
       <c r="O129" s="1">
-        <v>0.26</v>
+        <v>0.97</v>
       </c>
       <c r="P129">
         <v>1</v>
       </c>
     </row>
     <row r="130" spans="1:16">
       <c r="A130" t="s">
-        <v>385</v>
+        <v>387</v>
       </c>
       <c r="B130" t="s">
-        <v>386</v>
+        <v>388</v>
       </c>
       <c r="C130" s="1">
-        <v>360000.0</v>
+        <v>102000.0</v>
       </c>
       <c r="D130" s="1">
-        <v>104.52658767</v>
+        <v>99.40737947</v>
       </c>
       <c r="E130" s="1">
-        <v>105.116214</v>
+        <v>99.646</v>
       </c>
       <c r="F130" t="s">
         <v>8</v>
       </c>
       <c r="G130">
         <v>1.0</v>
       </c>
       <c r="H130" s="1">
-        <v>378418.37</v>
+        <v>101638.92</v>
       </c>
       <c r="I130" s="1">
-        <v>4978.72</v>
+        <v>-165.15</v>
       </c>
       <c r="J130" s="1">
-        <v>1.3156655159209</v>
+        <v>-0.16248696857464</v>
       </c>
       <c r="K130">
         <v>0.0</v>
       </c>
-      <c r="L130" t="s">
-        <v>387</v>
+      <c r="L130">
+        <v>78.25</v>
       </c>
       <c r="M130" s="1">
-        <v>376295.72</v>
+        <v>101395.52</v>
       </c>
       <c r="N130" s="1">
-        <v>383397.09</v>
+        <v>101473.77</v>
       </c>
       <c r="O130" s="1">
-        <v>0.93</v>
+        <v>0.21</v>
       </c>
       <c r="P130">
         <v>1</v>
       </c>
     </row>
     <row r="131" spans="1:16">
       <c r="A131" t="s">
-        <v>388</v>
+        <v>389</v>
       </c>
       <c r="B131" t="s">
-        <v>389</v>
+        <v>390</v>
       </c>
       <c r="C131" s="1">
-        <v>240000.0</v>
+        <v>360000.0</v>
       </c>
       <c r="D131" s="1">
-        <v>100.51113904</v>
+        <v>101.89648466</v>
       </c>
       <c r="E131" s="1">
-        <v>101.505154</v>
+        <v>105.116214</v>
       </c>
       <c r="F131" t="s">
         <v>8</v>
       </c>
       <c r="G131">
         <v>1.0</v>
       </c>
       <c r="H131" s="1">
-        <v>243612.37</v>
+        <v>378418.37</v>
       </c>
       <c r="I131" s="1">
-        <v>865.87</v>
+        <v>-3621.71</v>
       </c>
       <c r="J131" s="1">
-        <v>0.35542940615043</v>
+        <v>-0.95706506002867</v>
       </c>
       <c r="K131">
         <v>0.0</v>
       </c>
       <c r="L131" t="s">
-        <v>390</v>
+        <v>391</v>
       </c>
       <c r="M131" s="1">
-        <v>241226.73</v>
+        <v>366827.34</v>
       </c>
       <c r="N131" s="1">
-        <v>244478.24</v>
+        <v>374796.66</v>
       </c>
       <c r="O131" s="1">
-        <v>0.59</v>
+        <v>0.79</v>
       </c>
       <c r="P131">
         <v>1</v>
       </c>
     </row>
     <row r="132" spans="1:16">
       <c r="A132" t="s">
-        <v>391</v>
+        <v>392</v>
       </c>
       <c r="B132" t="s">
-        <v>392</v>
+        <v>393</v>
       </c>
       <c r="C132" s="1">
-        <v>140000.0</v>
+        <v>240000.0</v>
       </c>
       <c r="D132" s="1">
-        <v>100.53447151</v>
+        <v>98.76834318</v>
       </c>
       <c r="E132" s="1">
-        <v>101.271864</v>
+        <v>101.505154</v>
       </c>
       <c r="F132" t="s">
         <v>8</v>
       </c>
       <c r="G132">
         <v>1.0</v>
       </c>
       <c r="H132" s="1">
-        <v>141780.61</v>
+        <v>243612.37</v>
       </c>
       <c r="I132" s="1">
-        <v>-61.46</v>
+        <v>-2900.95</v>
       </c>
       <c r="J132" s="1">
-        <v>-0.043348663826457</v>
+        <v>-1.1908057049812</v>
       </c>
       <c r="K132">
         <v>0.0</v>
       </c>
-      <c r="L132">
-        <v>970.89</v>
+      <c r="L132" t="s">
+        <v>394</v>
       </c>
       <c r="M132" s="1">
-        <v>140748.26</v>
+        <v>237044.02</v>
       </c>
       <c r="N132" s="1">
-        <v>141719.15</v>
+        <v>240711.42</v>
       </c>
       <c r="O132" s="1">
-        <v>0.34</v>
+        <v>0.51</v>
       </c>
       <c r="P132">
         <v>1</v>
       </c>
     </row>
     <row r="133" spans="1:16">
       <c r="A133" t="s">
-        <v>393</v>
+        <v>395</v>
       </c>
       <c r="B133" t="s">
-        <v>394</v>
+        <v>396</v>
       </c>
       <c r="C133" s="1">
-        <v>130000.0</v>
+        <v>140000.0</v>
       </c>
       <c r="D133" s="1">
-        <v>100.64353481</v>
+        <v>100.21964352</v>
       </c>
       <c r="E133" s="1">
-        <v>105.684715</v>
+        <v>101.271864</v>
       </c>
       <c r="F133" t="s">
         <v>8</v>
       </c>
       <c r="G133">
         <v>1.0</v>
       </c>
       <c r="H133" s="1">
-        <v>137390.13</v>
+        <v>141780.61</v>
       </c>
       <c r="I133" s="1">
-        <v>-1918.95</v>
+        <v>-238.52</v>
       </c>
       <c r="J133" s="1">
-        <v>-1.3967160523103</v>
+        <v>-0.16823174903818</v>
       </c>
       <c r="K133">
         <v>0.0</v>
       </c>
       <c r="L133" t="s">
-        <v>395</v>
+        <v>397</v>
       </c>
       <c r="M133" s="1">
-        <v>130836.59</v>
+        <v>140307.5</v>
       </c>
       <c r="N133" s="1">
-        <v>135471.18</v>
+        <v>141542.09</v>
       </c>
       <c r="O133" s="1">
-        <v>0.33</v>
+        <v>0.3</v>
       </c>
       <c r="P133">
         <v>1</v>
       </c>
     </row>
     <row r="134" spans="1:16">
       <c r="A134" t="s">
-        <v>396</v>
+        <v>398</v>
       </c>
       <c r="B134" t="s">
-        <v>397</v>
+        <v>399</v>
       </c>
       <c r="C134" s="1">
-        <v>135000.0</v>
+        <v>130000.0</v>
       </c>
       <c r="D134" s="1">
-        <v>99.29305705</v>
+        <v>96.6690219</v>
       </c>
       <c r="E134" s="1">
-        <v>103.578504</v>
+        <v>105.684715</v>
       </c>
       <c r="F134" t="s">
         <v>8</v>
       </c>
       <c r="G134">
         <v>1.0</v>
       </c>
       <c r="H134" s="1">
-        <v>139830.98</v>
+        <v>137390.13</v>
       </c>
       <c r="I134" s="1">
-        <v>-5710.46</v>
+        <v>-11666.98</v>
       </c>
       <c r="J134" s="1">
-        <v>-4.0838303500412</v>
+        <v>-8.4918618244265</v>
       </c>
       <c r="K134">
         <v>0.0</v>
       </c>
       <c r="L134">
-        <v>74.9</v>
+        <v>53.42</v>
       </c>
       <c r="M134" s="1">
-        <v>134045.62</v>
+        <v>125669.73</v>
       </c>
       <c r="N134" s="1">
-        <v>134120.52</v>
+        <v>125723.15</v>
       </c>
       <c r="O134" s="1">
-        <v>0.32</v>
+        <v>0.26</v>
       </c>
       <c r="P134">
         <v>1</v>
       </c>
     </row>
     <row r="135" spans="1:16">
       <c r="A135" t="s">
-        <v>398</v>
+        <v>400</v>
       </c>
       <c r="B135" t="s">
-        <v>399</v>
+        <v>401</v>
       </c>
       <c r="C135" s="1">
-        <v>300000.0</v>
+        <v>135000.0</v>
       </c>
       <c r="D135" s="1">
-        <v>99.19811793</v>
+        <v>96.12933502</v>
       </c>
       <c r="E135" s="1">
-        <v>99.860373</v>
+        <v>103.578504</v>
       </c>
       <c r="F135" t="s">
         <v>8</v>
       </c>
       <c r="G135">
         <v>1.0</v>
       </c>
       <c r="H135" s="1">
-        <v>299581.12</v>
+        <v>139830.98</v>
       </c>
       <c r="I135" s="1">
-        <v>3596.11</v>
+        <v>-9706.86</v>
       </c>
       <c r="J135" s="1">
-        <v>1.2003793830532</v>
+        <v>-6.9418522275965</v>
       </c>
       <c r="K135">
         <v>0.0</v>
       </c>
-      <c r="L135" t="s">
-        <v>400</v>
+      <c r="L135">
+        <v>349.52</v>
       </c>
       <c r="M135" s="1">
-        <v>297594.35</v>
+        <v>129774.6</v>
       </c>
       <c r="N135" s="1">
-        <v>303177.23</v>
+        <v>130124.12</v>
       </c>
       <c r="O135" s="1">
-        <v>0.73</v>
+        <v>0.27</v>
       </c>
       <c r="P135">
         <v>1</v>
       </c>
     </row>
     <row r="136" spans="1:16">
       <c r="A136" t="s">
-        <v>401</v>
+        <v>402</v>
       </c>
       <c r="B136" t="s">
-        <v>402</v>
+        <v>403</v>
       </c>
       <c r="C136" s="1">
-        <v>140000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D136" s="1">
-        <v>99.61617326</v>
+        <v>98.61051512</v>
       </c>
       <c r="E136" s="1">
-        <v>98.412086</v>
+        <v>99.860373</v>
       </c>
       <c r="F136" t="s">
         <v>8</v>
       </c>
       <c r="G136">
         <v>1.0</v>
       </c>
       <c r="H136" s="1">
-        <v>137776.92</v>
+        <v>299581.12</v>
       </c>
       <c r="I136" s="1">
-        <v>2352.64</v>
+        <v>2330.56</v>
       </c>
       <c r="J136" s="1">
-        <v>1.7075719213349</v>
+        <v>0.77793954438784</v>
       </c>
       <c r="K136">
         <v>0.0</v>
       </c>
-      <c r="L136">
-        <v>666.92</v>
+      <c r="L136" t="s">
+        <v>404</v>
       </c>
       <c r="M136" s="1">
-        <v>139462.64</v>
+        <v>295831.54</v>
       </c>
       <c r="N136" s="1">
-        <v>140129.56</v>
+        <v>301911.68</v>
       </c>
       <c r="O136" s="1">
-        <v>0.34</v>
+        <v>0.64</v>
       </c>
       <c r="P136">
         <v>1</v>
       </c>
     </row>
     <row r="137" spans="1:16">
       <c r="A137" t="s">
-        <v>403</v>
+        <v>405</v>
       </c>
       <c r="B137" t="s">
-        <v>404</v>
+        <v>406</v>
       </c>
       <c r="C137" s="1">
         <v>140000.0</v>
       </c>
       <c r="D137" s="1">
-        <v>99.50191799</v>
+        <v>99.40032958</v>
       </c>
       <c r="E137" s="1">
-        <v>98.960671</v>
+        <v>98.412086</v>
       </c>
       <c r="F137" t="s">
         <v>8</v>
       </c>
       <c r="G137">
         <v>1.0</v>
       </c>
       <c r="H137" s="1">
-        <v>138544.94</v>
+        <v>137776.92</v>
       </c>
       <c r="I137" s="1">
-        <v>2590.21</v>
+        <v>2187.58</v>
       </c>
       <c r="J137" s="1">
-        <v>1.869581090439</v>
+        <v>1.5877695625653</v>
       </c>
       <c r="K137">
         <v>0.0</v>
       </c>
-      <c r="L137" t="s">
-        <v>405</v>
+      <c r="L137">
+        <v>804.04</v>
       </c>
       <c r="M137" s="1">
-        <v>139302.68</v>
+        <v>139160.46</v>
       </c>
       <c r="N137" s="1">
-        <v>141135.15</v>
+        <v>139964.5</v>
       </c>
       <c r="O137" s="1">
-        <v>0.34</v>
+        <v>0.29</v>
       </c>
       <c r="P137">
         <v>1</v>
       </c>
     </row>
     <row r="138" spans="1:16">
       <c r="A138" t="s">
-        <v>406</v>
+        <v>407</v>
       </c>
       <c r="B138" t="s">
-        <v>407</v>
+        <v>408</v>
       </c>
       <c r="C138" s="1">
-        <v>130000.0</v>
+        <v>140000.0</v>
       </c>
       <c r="D138" s="1">
-        <v>109.09945844</v>
+        <v>98.87803959</v>
       </c>
       <c r="E138" s="1">
-        <v>110.213723</v>
+        <v>98.960671</v>
       </c>
       <c r="F138" t="s">
         <v>8</v>
       </c>
       <c r="G138">
         <v>1.0</v>
       </c>
       <c r="H138" s="1">
-        <v>143277.84</v>
+        <v>138544.94</v>
       </c>
       <c r="I138" s="1">
-        <v>586.94</v>
+        <v>1864.45</v>
       </c>
       <c r="J138" s="1">
-        <v>0.40965162512221</v>
+        <v>1.3457366252423</v>
       </c>
       <c r="K138">
         <v>0.0</v>
       </c>
       <c r="L138" t="s">
-        <v>408</v>
+        <v>409</v>
       </c>
       <c r="M138" s="1">
-        <v>141829.3</v>
+        <v>138429.25</v>
       </c>
       <c r="N138" s="1">
-        <v>143864.78</v>
+        <v>140409.39</v>
       </c>
       <c r="O138" s="1">
-        <v>0.35</v>
+        <v>0.3</v>
       </c>
       <c r="P138">
         <v>1</v>
       </c>
     </row>
     <row r="139" spans="1:16">
       <c r="A139" t="s">
-        <v>409</v>
+        <v>410</v>
       </c>
       <c r="B139" t="s">
-        <v>410</v>
+        <v>411</v>
       </c>
       <c r="C139" s="1">
-        <v>450000.0</v>
+        <v>130000.0</v>
       </c>
       <c r="D139" s="1">
-        <v>99.70895767</v>
+        <v>105.84668983</v>
       </c>
       <c r="E139" s="1">
-        <v>99.80438</v>
+        <v>110.213723</v>
       </c>
       <c r="F139" t="s">
         <v>8</v>
       </c>
       <c r="G139">
         <v>1.0</v>
       </c>
       <c r="H139" s="1">
-        <v>449119.71</v>
+        <v>143277.84</v>
       </c>
       <c r="I139" s="1">
-        <v>7892.52</v>
+        <v>-3289.06</v>
       </c>
       <c r="J139" s="1">
-        <v>1.757331024283</v>
+        <v>-2.2955817871068</v>
       </c>
       <c r="K139">
         <v>0.0</v>
       </c>
       <c r="L139" t="s">
-        <v>411</v>
+        <v>412</v>
       </c>
       <c r="M139" s="1">
-        <v>448690.31</v>
+        <v>137600.7</v>
       </c>
       <c r="N139" s="1">
-        <v>457012.23</v>
+        <v>139988.78</v>
       </c>
       <c r="O139" s="1">
-        <v>1.1</v>
+        <v>0.29</v>
       </c>
       <c r="P139">
         <v>1</v>
       </c>
     </row>
     <row r="140" spans="1:16">
       <c r="A140" t="s">
-        <v>412</v>
+        <v>413</v>
       </c>
       <c r="B140" t="s">
-        <v>413</v>
+        <v>414</v>
       </c>
       <c r="C140" s="1">
-        <v>100000.0</v>
+        <v>550000.0</v>
       </c>
       <c r="D140" s="1">
-        <v>103.50359566</v>
+        <v>97.30811316</v>
       </c>
       <c r="E140" s="1">
-        <v>104.27347</v>
+        <v>99.944829</v>
       </c>
       <c r="F140" t="s">
         <v>8</v>
       </c>
       <c r="G140">
         <v>1.0</v>
       </c>
       <c r="H140" s="1">
-        <v>104273.47</v>
+        <v>549696.56</v>
       </c>
       <c r="I140" s="1">
-        <v>1597.59</v>
+        <v>-3336.18</v>
       </c>
       <c r="J140" s="1">
-        <v>1.5321155035888</v>
+        <v>-0.6069130212494</v>
       </c>
       <c r="K140">
         <v>0.0</v>
       </c>
       <c r="L140" t="s">
-        <v>414</v>
+        <v>415</v>
       </c>
       <c r="M140" s="1">
-        <v>103503.59</v>
+        <v>535194.63</v>
       </c>
       <c r="N140" s="1">
-        <v>105871.06</v>
+        <v>546360.38</v>
       </c>
       <c r="O140" s="1">
-        <v>0.26</v>
+        <v>1.15</v>
       </c>
       <c r="P140">
         <v>1</v>
       </c>
     </row>
     <row r="141" spans="1:16">
       <c r="A141" t="s">
-        <v>415</v>
+        <v>416</v>
       </c>
       <c r="B141" t="s">
-        <v>416</v>
+        <v>417</v>
       </c>
       <c r="C141" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D141" s="1">
-        <v>92.62422512</v>
+        <v>101.00906617</v>
       </c>
       <c r="E141" s="1">
-        <v>95.837535</v>
+        <v>104.27347</v>
       </c>
       <c r="F141" t="s">
         <v>8</v>
       </c>
       <c r="G141">
         <v>1.0</v>
       </c>
       <c r="H141" s="1">
-        <v>191675.07</v>
+        <v>104273.47</v>
       </c>
       <c r="I141" s="1">
-        <v>-5904.7</v>
+        <v>-663.38</v>
       </c>
       <c r="J141" s="1">
-        <v>-3.0805779802246</v>
+        <v>-0.63619250419114</v>
       </c>
       <c r="K141">
         <v>0.0</v>
       </c>
-      <c r="L141">
-        <v>521.92</v>
+      <c r="L141" t="s">
+        <v>418</v>
       </c>
       <c r="M141" s="1">
-        <v>185248.45</v>
+        <v>101009.06</v>
       </c>
       <c r="N141" s="1">
-        <v>185770.37</v>
+        <v>103610.09</v>
       </c>
       <c r="O141" s="1">
-        <v>0.45</v>
+        <v>0.22</v>
       </c>
       <c r="P141">
         <v>1</v>
       </c>
     </row>
     <row r="142" spans="1:16">
       <c r="A142" t="s">
-        <v>417</v>
+        <v>419</v>
       </c>
       <c r="B142" t="s">
-        <v>418</v>
+        <v>420</v>
       </c>
       <c r="C142" s="1">
-        <v>260000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D142" s="1">
-        <v>85.76239909</v>
+        <v>91.04319997</v>
       </c>
       <c r="E142" s="1">
-        <v>84.884027</v>
+        <v>95.837535</v>
       </c>
       <c r="F142" t="s">
         <v>8</v>
       </c>
       <c r="G142">
         <v>1.0</v>
       </c>
       <c r="H142" s="1">
-        <v>220698.47</v>
+        <v>191675.07</v>
       </c>
       <c r="I142" s="1">
-        <v>3475.14</v>
+        <v>-9021.55</v>
       </c>
       <c r="J142" s="1">
-        <v>1.5746099191354</v>
+        <v>-4.7066892945441</v>
       </c>
       <c r="K142">
         <v>0.0</v>
       </c>
-      <c r="L142" t="s">
-        <v>419</v>
+      <c r="L142">
+        <v>567.12</v>
       </c>
       <c r="M142" s="1">
-        <v>222982.24</v>
+        <v>182086.4</v>
       </c>
       <c r="N142" s="1">
-        <v>224173.61</v>
+        <v>182653.52</v>
       </c>
       <c r="O142" s="1">
-        <v>0.54</v>
+        <v>0.38</v>
       </c>
       <c r="P142">
         <v>1</v>
       </c>
     </row>
     <row r="143" spans="1:16">
       <c r="A143" t="s">
-        <v>420</v>
+        <v>421</v>
       </c>
       <c r="B143" t="s">
-        <v>421</v>
+        <v>422</v>
       </c>
       <c r="C143" s="1">
-        <v>200000.0</v>
+        <v>560000.0</v>
       </c>
       <c r="D143" s="1">
-        <v>95.69149739</v>
+        <v>83.24933882</v>
       </c>
       <c r="E143" s="1">
-        <v>100.243095</v>
+        <v>85.126713</v>
       </c>
       <c r="F143" t="s">
         <v>8</v>
       </c>
       <c r="G143">
         <v>1.0</v>
       </c>
       <c r="H143" s="1">
-        <v>200486.19</v>
+        <v>476709.59</v>
       </c>
       <c r="I143" s="1">
-        <v>-8042.37</v>
+        <v>-7694.11</v>
       </c>
       <c r="J143" s="1">
-        <v>-4.0114334059618</v>
+        <v>-1.6140036117167</v>
       </c>
       <c r="K143">
         <v>0.0</v>
       </c>
       <c r="L143" t="s">
-        <v>422</v>
+        <v>423</v>
       </c>
       <c r="M143" s="1">
-        <v>191383.0</v>
+        <v>466196.3</v>
       </c>
       <c r="N143" s="1">
-        <v>192443.82</v>
+        <v>469015.48</v>
       </c>
       <c r="O143" s="1">
-        <v>0.46</v>
+        <v>0.99</v>
       </c>
       <c r="P143">
         <v>1</v>
       </c>
     </row>
     <row r="144" spans="1:16">
       <c r="A144" t="s">
-        <v>423</v>
+        <v>424</v>
       </c>
       <c r="B144" t="s">
-        <v>424</v>
+        <v>425</v>
       </c>
       <c r="C144" s="1">
         <v>200000.0</v>
       </c>
       <c r="D144" s="1">
-        <v>102.33022546</v>
+        <v>94.40061271</v>
       </c>
       <c r="E144" s="1">
-        <v>99.948</v>
+        <v>100.243095</v>
       </c>
       <c r="F144" t="s">
         <v>8</v>
       </c>
       <c r="G144">
         <v>1.0</v>
       </c>
       <c r="H144" s="1">
-        <v>199896.0</v>
+        <v>200486.19</v>
       </c>
       <c r="I144" s="1">
-        <v>8258.42</v>
+        <v>-10527.7</v>
       </c>
       <c r="J144" s="1">
-        <v>4.1313583063193</v>
+        <v>-5.2510848752226</v>
       </c>
       <c r="K144">
         <v>0.0</v>
       </c>
       <c r="L144" t="s">
-        <v>425</v>
+        <v>426</v>
       </c>
       <c r="M144" s="1">
-        <v>204660.45</v>
+        <v>188801.23</v>
       </c>
       <c r="N144" s="1">
-        <v>208154.42</v>
+        <v>189958.49</v>
       </c>
       <c r="O144" s="1">
-        <v>0.5</v>
+        <v>0.4</v>
       </c>
       <c r="P144">
         <v>1</v>
       </c>
     </row>
     <row r="145" spans="1:16">
       <c r="A145" t="s">
-        <v>426</v>
+        <v>427</v>
       </c>
       <c r="B145" t="s">
-        <v>427</v>
+        <v>428</v>
       </c>
       <c r="C145" s="1">
-        <v>150000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D145" s="1">
-        <v>93.46865122</v>
+        <v>101.86879067</v>
       </c>
       <c r="E145" s="1">
-        <v>90.382013</v>
+        <v>99.948</v>
       </c>
       <c r="F145" t="s">
         <v>8</v>
       </c>
       <c r="G145">
         <v>1.0</v>
       </c>
       <c r="H145" s="1">
-        <v>135573.02</v>
+        <v>199896.0</v>
       </c>
       <c r="I145" s="1">
-        <v>4683.9</v>
+        <v>8040.76</v>
       </c>
       <c r="J145" s="1">
-        <v>3.4548909510167</v>
+        <v>4.0224716852763</v>
       </c>
       <c r="K145">
         <v>0.0</v>
       </c>
-      <c r="L145">
-        <v>53.94</v>
+      <c r="L145" t="s">
+        <v>429</v>
       </c>
       <c r="M145" s="1">
-        <v>140202.98</v>
+        <v>203737.58</v>
       </c>
       <c r="N145" s="1">
-        <v>140256.92</v>
+        <v>207936.76</v>
       </c>
       <c r="O145" s="1">
-        <v>0.34</v>
+        <v>0.44</v>
       </c>
       <c r="P145">
         <v>1</v>
       </c>
     </row>
     <row r="146" spans="1:16">
       <c r="A146" t="s">
-        <v>428</v>
+        <v>430</v>
       </c>
       <c r="B146" t="s">
-        <v>429</v>
+        <v>431</v>
       </c>
       <c r="C146" s="1">
-        <v>160000.0</v>
+        <v>150000.0</v>
       </c>
       <c r="D146" s="1">
-        <v>88.33267633</v>
+        <v>91.29073691</v>
       </c>
       <c r="E146" s="1">
-        <v>86.219563</v>
+        <v>90.382013</v>
       </c>
       <c r="F146" t="s">
         <v>8</v>
       </c>
       <c r="G146">
         <v>1.0</v>
       </c>
       <c r="H146" s="1">
-        <v>137951.3</v>
+        <v>135573.02</v>
       </c>
       <c r="I146" s="1">
-        <v>4141.53</v>
+        <v>1428.33</v>
       </c>
       <c r="J146" s="1">
-        <v>3.0021681564436</v>
+        <v>1.0535503302943</v>
       </c>
       <c r="K146">
         <v>0.0</v>
       </c>
       <c r="L146">
-        <v>760.55</v>
+        <v>65.24</v>
       </c>
       <c r="M146" s="1">
-        <v>141332.28</v>
+        <v>136936.11</v>
       </c>
       <c r="N146" s="1">
-        <v>142092.83</v>
+        <v>137001.35</v>
       </c>
       <c r="O146" s="1">
-        <v>0.34</v>
+        <v>0.29</v>
       </c>
       <c r="P146">
         <v>1</v>
       </c>
     </row>
     <row r="147" spans="1:16">
       <c r="A147" t="s">
-        <v>430</v>
+        <v>432</v>
       </c>
       <c r="B147" t="s">
-        <v>431</v>
+        <v>433</v>
       </c>
       <c r="C147" s="1">
-        <v>140000.0</v>
+        <v>160000.0</v>
       </c>
       <c r="D147" s="1">
-        <v>98.37552182</v>
+        <v>86.41726489</v>
       </c>
       <c r="E147" s="1">
-        <v>98.939836</v>
+        <v>86.219563</v>
       </c>
       <c r="F147" t="s">
         <v>8</v>
       </c>
       <c r="G147">
         <v>1.0</v>
       </c>
       <c r="H147" s="1">
-        <v>138515.77</v>
+        <v>137951.3</v>
       </c>
       <c r="I147" s="1">
-        <v>1669.55</v>
+        <v>325.09</v>
       </c>
       <c r="J147" s="1">
-        <v>1.2053140230892</v>
+        <v>0.23565562629711</v>
       </c>
       <c r="K147">
         <v>0.0</v>
       </c>
-      <c r="L147" t="s">
-        <v>432</v>
+      <c r="L147">
+        <v>8.77</v>
       </c>
       <c r="M147" s="1">
-        <v>137725.73</v>
+        <v>138267.62</v>
       </c>
       <c r="N147" s="1">
-        <v>140185.32</v>
+        <v>138276.39</v>
       </c>
       <c r="O147" s="1">
-        <v>0.34</v>
+        <v>0.29</v>
       </c>
       <c r="P147">
         <v>1</v>
       </c>
     </row>
     <row r="148" spans="1:16">
       <c r="A148" t="s">
-        <v>433</v>
+        <v>434</v>
       </c>
       <c r="B148" t="s">
-        <v>434</v>
+        <v>435</v>
       </c>
       <c r="C148" s="1">
-        <v>400000.0</v>
+        <v>140000.0</v>
       </c>
       <c r="D148" s="1">
-        <v>99.44050878</v>
+        <v>96.15715756</v>
       </c>
       <c r="E148" s="1">
-        <v>98.91284</v>
+        <v>98.939836</v>
       </c>
       <c r="F148" t="s">
         <v>8</v>
       </c>
       <c r="G148">
         <v>1.0</v>
       </c>
       <c r="H148" s="1">
-        <v>395651.36</v>
+        <v>138515.77</v>
       </c>
       <c r="I148" s="1">
-        <v>3496.98</v>
+        <v>-1246.3</v>
       </c>
       <c r="J148" s="1">
-        <v>0.88385390612584</v>
+        <v>-0.89975314724092</v>
       </c>
       <c r="K148">
         <v>0.0</v>
       </c>
       <c r="L148" t="s">
-        <v>435</v>
+        <v>436</v>
       </c>
       <c r="M148" s="1">
-        <v>397762.04</v>
+        <v>134620.02</v>
       </c>
       <c r="N148" s="1">
-        <v>399148.34</v>
+        <v>137269.47</v>
       </c>
       <c r="O148" s="1">
-        <v>0.96</v>
+        <v>0.29</v>
       </c>
       <c r="P148">
         <v>1</v>
       </c>
     </row>
     <row r="149" spans="1:16">
       <c r="A149" t="s">
-        <v>436</v>
+        <v>437</v>
       </c>
       <c r="B149" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="C149" s="1">
-        <v>150000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D149" s="1">
-        <v>93.08556872</v>
+        <v>99.5262648</v>
       </c>
       <c r="E149" s="1">
-        <v>90.429947</v>
+        <v>98.91284</v>
       </c>
       <c r="F149" t="s">
         <v>8</v>
       </c>
       <c r="G149">
         <v>1.0</v>
       </c>
       <c r="H149" s="1">
-        <v>135644.92</v>
+        <v>395651.36</v>
       </c>
       <c r="I149" s="1">
-        <v>3993.71</v>
+        <v>3960.55</v>
       </c>
       <c r="J149" s="1">
-        <v>2.9442385310117</v>
+        <v>1.0010201911097</v>
       </c>
       <c r="K149">
         <v>0.0</v>
       </c>
-      <c r="L149">
-        <v>10.27</v>
+      <c r="L149" t="s">
+        <v>439</v>
       </c>
       <c r="M149" s="1">
-        <v>139628.36</v>
+        <v>398105.06</v>
       </c>
       <c r="N149" s="1">
-        <v>139638.63</v>
+        <v>399611.91</v>
       </c>
       <c r="O149" s="1">
-        <v>0.34</v>
+        <v>0.84</v>
       </c>
       <c r="P149">
         <v>1</v>
       </c>
     </row>
     <row r="150" spans="1:16">
       <c r="A150" t="s">
-        <v>438</v>
+        <v>440</v>
       </c>
       <c r="B150" t="s">
-        <v>439</v>
+        <v>441</v>
       </c>
       <c r="C150" s="1">
-        <v>300000.0</v>
+        <v>150000.0</v>
       </c>
       <c r="D150" s="1">
-        <v>101.7539452</v>
+        <v>91.70162393</v>
       </c>
       <c r="E150" s="1">
-        <v>104.254153</v>
+        <v>90.429947</v>
       </c>
       <c r="F150" t="s">
         <v>8</v>
       </c>
       <c r="G150">
         <v>1.0</v>
       </c>
       <c r="H150" s="1">
-        <v>312762.46</v>
+        <v>135644.92</v>
       </c>
       <c r="I150" s="1">
-        <v>272.66</v>
+        <v>1929.09</v>
       </c>
       <c r="J150" s="1">
-        <v>0.087177981654192</v>
+        <v>1.4221616261044</v>
       </c>
       <c r="K150">
         <v>0.0</v>
       </c>
-      <c r="L150" t="s">
-        <v>440</v>
+      <c r="L150">
+        <v>21.58</v>
       </c>
       <c r="M150" s="1">
-        <v>305261.83</v>
+        <v>137552.43</v>
       </c>
       <c r="N150" s="1">
-        <v>313035.12</v>
+        <v>137574.01</v>
       </c>
       <c r="O150" s="1">
-        <v>0.76</v>
+        <v>0.29</v>
       </c>
       <c r="P150">
         <v>1</v>
       </c>
     </row>
     <row r="151" spans="1:16">
       <c r="A151" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="B151" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="C151" s="1">
-        <v>400000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D151" s="1">
-        <v>94.90348093</v>
+        <v>99.33220043</v>
       </c>
       <c r="E151" s="1">
-        <v>95.238198</v>
+        <v>104.254153</v>
       </c>
       <c r="F151" t="s">
         <v>8</v>
       </c>
       <c r="G151">
         <v>1.0</v>
       </c>
       <c r="H151" s="1">
-        <v>380952.79</v>
+        <v>312762.46</v>
       </c>
       <c r="I151" s="1">
-        <v>7614.56</v>
+        <v>-6404.9</v>
       </c>
       <c r="J151" s="1">
-        <v>1.9988198537672</v>
+        <v>-2.047848069746</v>
       </c>
       <c r="K151">
         <v>0.0</v>
       </c>
       <c r="L151" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="M151" s="1">
-        <v>379613.93</v>
+        <v>297996.6</v>
       </c>
       <c r="N151" s="1">
-        <v>388567.35</v>
+        <v>306357.56</v>
       </c>
       <c r="O151" s="1">
-        <v>0.94</v>
+        <v>0.65</v>
       </c>
       <c r="P151">
         <v>1</v>
       </c>
     </row>
     <row r="152" spans="1:16">
       <c r="A152" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
       <c r="B152" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="C152" s="1">
-        <v>200000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D152" s="1">
-        <v>108.06741766</v>
+        <v>92.27881589</v>
       </c>
       <c r="E152" s="1">
-        <v>110.518375</v>
+        <v>95.381538</v>
       </c>
       <c r="F152" t="s">
         <v>8</v>
       </c>
       <c r="G152">
         <v>1.0</v>
       </c>
       <c r="H152" s="1">
-        <v>221036.75</v>
+        <v>476907.69</v>
       </c>
       <c r="I152" s="1">
-        <v>-2134.79</v>
+        <v>-15481.08</v>
       </c>
       <c r="J152" s="1">
-        <v>-0.96580772201908</v>
+        <v>-3.2461376330501</v>
       </c>
       <c r="K152">
         <v>0.0</v>
       </c>
-      <c r="L152" t="s">
-        <v>446</v>
+      <c r="L152">
+        <v>32.53</v>
       </c>
       <c r="M152" s="1">
-        <v>216134.84</v>
+        <v>461394.08</v>
       </c>
       <c r="N152" s="1">
-        <v>218901.96</v>
+        <v>461426.61</v>
       </c>
       <c r="O152" s="1">
-        <v>0.53</v>
+        <v>0.97</v>
       </c>
       <c r="P152">
         <v>1</v>
       </c>
     </row>
     <row r="153" spans="1:16">
       <c r="A153" t="s">
         <v>447</v>
       </c>
       <c r="B153" t="s">
         <v>448</v>
       </c>
       <c r="C153" s="1">
-        <v>3.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D153" s="1">
-        <v>117.69</v>
+        <v>105.33385478</v>
       </c>
       <c r="E153" s="1">
-        <v>118.0</v>
+        <v>109.314258</v>
       </c>
       <c r="F153" t="s">
         <v>8</v>
       </c>
       <c r="G153">
         <v>1.0</v>
       </c>
       <c r="H153" s="1">
-        <v>0.0</v>
+        <v>437257.03</v>
       </c>
       <c r="I153" s="1">
-        <v>-930.0</v>
+        <v>-9181.88</v>
       </c>
       <c r="J153" s="1">
-        <v>0</v>
+        <v>-2.0998816188273</v>
       </c>
       <c r="K153">
         <v>0.0</v>
       </c>
-      <c r="L153">
-        <v>0.0</v>
+      <c r="L153" t="s">
+        <v>449</v>
       </c>
       <c r="M153" s="1">
-        <v>-930.0</v>
+        <v>421335.42</v>
       </c>
       <c r="N153" s="1">
-        <v>-930.0</v>
+        <v>428075.15</v>
       </c>
       <c r="O153" s="1">
-        <v>0.0</v>
+        <v>0.9</v>
       </c>
       <c r="P153">
         <v>1</v>
       </c>
     </row>
     <row r="154" spans="1:16">
       <c r="A154" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="B154" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="C154" s="1">
-        <v>-8.0</v>
+        <v>11.0</v>
       </c>
       <c r="D154" s="1">
-        <v>128.61</v>
+        <v>115.36</v>
       </c>
       <c r="E154" s="1">
-        <v>129.04</v>
+        <v>116.73</v>
       </c>
       <c r="F154" t="s">
         <v>8</v>
       </c>
       <c r="G154">
         <v>1.0</v>
       </c>
       <c r="H154" s="1">
         <v>0.0</v>
       </c>
       <c r="I154" s="1">
-        <v>3440.0</v>
+        <v>-15070.0</v>
       </c>
       <c r="J154" s="1">
         <v>0</v>
       </c>
       <c r="K154">
         <v>0.0</v>
       </c>
       <c r="L154">
         <v>0.0</v>
       </c>
       <c r="M154" s="1">
-        <v>3440.0</v>
+        <v>-15070.0</v>
       </c>
       <c r="N154" s="1">
-        <v>3440.0</v>
+        <v>-15070.0</v>
       </c>
       <c r="O154" s="1">
-        <v>0.01</v>
+        <v>-0.03</v>
       </c>
       <c r="P154">
         <v>1</v>
       </c>
     </row>
     <row r="155" spans="1:16">
       <c r="A155" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
       <c r="B155" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="C155" s="1">
-        <v>-12.0</v>
+        <v>23.0</v>
       </c>
       <c r="D155" s="1">
-        <v>122.8</v>
+        <v>105.69</v>
       </c>
       <c r="E155" s="1">
-        <v>123.27</v>
+        <v>105.725</v>
       </c>
       <c r="F155" t="s">
         <v>8</v>
       </c>
       <c r="G155">
         <v>1.0</v>
       </c>
       <c r="H155" s="1">
         <v>0.0</v>
       </c>
       <c r="I155" s="1">
-        <v>5640.0</v>
+        <v>-805.0</v>
       </c>
       <c r="J155" s="1">
         <v>0</v>
       </c>
       <c r="K155">
         <v>0.0</v>
       </c>
       <c r="L155">
         <v>0.0</v>
       </c>
       <c r="M155" s="1">
-        <v>5640.0</v>
+        <v>-805.0</v>
       </c>
       <c r="N155" s="1">
-        <v>5640.0</v>
+        <v>-805.0</v>
       </c>
       <c r="O155" s="1">
-        <v>0.01</v>
+        <v>0.0</v>
       </c>
       <c r="P155">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>