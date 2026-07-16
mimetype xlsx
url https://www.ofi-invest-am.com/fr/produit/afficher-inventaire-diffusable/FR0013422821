--- v2 (2026-06-24)
+++ v3 (2026-07-16)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="454">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="458">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>X</t>
   </si>
   <si>
     <t>FR0013422813</t>
   </si>
   <si>
@@ -136,1284 +136,1296 @@
   <si>
     <t>VBCE (EUR)</t>
   </si>
   <si>
     <t>VBCI (EUR)</t>
   </si>
   <si>
     <t>Poids</t>
   </si>
   <si>
     <t>Nb.</t>
   </si>
   <si>
     <t>FR001400KPZ3</t>
   </si>
   <si>
     <t>OFI INVEST ESG LIQ I</t>
   </si>
   <si>
     <t>XS2491189408</t>
   </si>
   <si>
     <t>A2A EX 2.5 06-26</t>
   </si>
   <si>
-    <t>2 723.29</t>
+    <t>2 963.01</t>
   </si>
   <si>
     <t>XS3238204062</t>
   </si>
   <si>
     <t>A2A EX 3.25 05-32</t>
   </si>
   <si>
-    <t>2 759.21</t>
+    <t>3 324.62</t>
   </si>
   <si>
     <t>XS2986639701</t>
   </si>
   <si>
     <t>A2A EX 3.625 01-35</t>
   </si>
   <si>
+    <t>1 303.01</t>
+  </si>
+  <si>
     <t>XS2583205906</t>
   </si>
   <si>
     <t>A2A EX 4.375 02-34</t>
   </si>
   <si>
+    <t>1 184.25</t>
+  </si>
+  <si>
     <t>XS2534976886</t>
   </si>
   <si>
     <t>A2A EX 4.5 09-30</t>
   </si>
   <si>
-    <t>3 013.15</t>
+    <t>3 413.84</t>
   </si>
   <si>
     <t>XS2487054939</t>
   </si>
   <si>
     <t>ABN AMR 3.0 06-32</t>
   </si>
   <si>
-    <t>12 246.58</t>
+    <t>13 273.97</t>
   </si>
   <si>
     <t>XS3185662676</t>
   </si>
   <si>
     <t>ABN AMR 3.0 09-32</t>
   </si>
   <si>
-    <t>4 561.64</t>
+    <t>5 178.08</t>
   </si>
   <si>
     <t>XS2536941656</t>
   </si>
   <si>
     <t>ABN AMR 4.25 02-30</t>
   </si>
   <si>
     <t>XS3066564900</t>
   </si>
   <si>
     <t>ACHM BA 2.5 05-28</t>
   </si>
   <si>
-    <t>2 219.18</t>
+    <t>2 390.41</t>
   </si>
   <si>
     <t>XS3237229193</t>
   </si>
   <si>
     <t>AIB GRO 3.75 12-36</t>
   </si>
   <si>
-    <t>17 181.99</t>
+    <t>20 949.97</t>
   </si>
   <si>
     <t>XS3219374975</t>
   </si>
   <si>
     <t>ALPH BA 3.125 10-31</t>
   </si>
   <si>
-    <t>6 796.23</t>
+    <t>7 952.05</t>
   </si>
   <si>
     <t>FR00140005T0</t>
   </si>
   <si>
     <t>ARKEMA 0.125 10-26</t>
   </si>
   <si>
     <t>FR0014012JL7</t>
   </si>
   <si>
     <t>ARKEMA 3.5 09-33</t>
   </si>
   <si>
-    <t>5 695.89</t>
+    <t>6 415.07</t>
   </si>
   <si>
     <t>XS3215529192</t>
   </si>
   <si>
     <t>ASN BAN 3.375 10-32</t>
   </si>
   <si>
-    <t>2 773.97</t>
+    <t>3 236.30</t>
   </si>
   <si>
     <t>XS2694995163</t>
   </si>
   <si>
     <t>ASR NED 3.625 12-28</t>
   </si>
   <si>
-    <t>4 854.52</t>
+    <t>6 021.47</t>
   </si>
   <si>
     <t>XS2747590896</t>
   </si>
   <si>
     <t>ASS GEN 3.212 01-29</t>
   </si>
   <si>
+    <t>1 128.60</t>
+  </si>
+  <si>
     <t>XS2747596315</t>
   </si>
   <si>
     <t>ASS GEN 3.547 01-34</t>
   </si>
   <si>
     <t>XS2314312179</t>
   </si>
   <si>
     <t>AXA 1.375 10-41</t>
   </si>
   <si>
-    <t>6 532.19</t>
+    <t>7 492.81</t>
   </si>
   <si>
     <t>FR0014015J87</t>
   </si>
   <si>
     <t>AYVENS 3.0 04-30</t>
   </si>
   <si>
-    <t>1 084.93</t>
+    <t>FR0014017YD2</t>
+  </si>
+  <si>
+    <t>AYVENS 3.375 04-29</t>
   </si>
   <si>
     <t>IT0005675126</t>
   </si>
   <si>
     <t>BANC BP 3.125 10-31</t>
   </si>
   <si>
-    <t>2 109.59</t>
+    <t>2 452.05</t>
   </si>
   <si>
     <t>XS2357417257</t>
   </si>
   <si>
     <t>BANC NT 0.625 06-29</t>
   </si>
   <si>
+    <t>1 027.40</t>
+  </si>
+  <si>
     <t>XS2194370727</t>
   </si>
   <si>
     <t>BANC NT 1.125 06-27</t>
   </si>
   <si>
     <t>XS2063247915</t>
   </si>
   <si>
     <t>BANC SA 0.3 10-26</t>
   </si>
   <si>
     <t>XS2804565435</t>
   </si>
   <si>
     <t>BANK OF 3.5 04-29</t>
   </si>
   <si>
-    <t>9 867.12</t>
-[...1 lines deleted...]
-  <si>
     <t>XS3320133948</t>
   </si>
   <si>
     <t>BANK OF 3.625 03-32</t>
   </si>
   <si>
+    <t>1 107.46</t>
+  </si>
+  <si>
     <t>FR00140003P3</t>
   </si>
   <si>
     <t>BANQ FE 0.1 10-27</t>
   </si>
   <si>
     <t>FR0014004750</t>
   </si>
   <si>
     <t>BANQ FE 0.25 06-28</t>
   </si>
   <si>
     <t>FR001400Q0T5</t>
   </si>
   <si>
     <t>BANQ FE 3.5 05-31</t>
   </si>
   <si>
-    <t>15 102.74</t>
+    <t>16 301.37</t>
   </si>
   <si>
     <t>XS3170898723</t>
   </si>
   <si>
     <t>BAWA BK 3.375 09-33</t>
   </si>
   <si>
-    <t>18 955.48</t>
+    <t>21 267.12</t>
   </si>
   <si>
     <t>XS2013745703</t>
   </si>
   <si>
     <t>BBVA 1.0 06-26</t>
   </si>
   <si>
-    <t>3 046.58</t>
+    <t>3 320.55</t>
   </si>
   <si>
     <t>BE6328785207</t>
   </si>
   <si>
     <t>BELF SA 0.375 06-27</t>
   </si>
   <si>
     <t>BE6352762387</t>
   </si>
   <si>
     <t>BELF SA 3.625 06-30</t>
   </si>
   <si>
-    <t>14 301.37</t>
+    <t>15 542.81</t>
   </si>
   <si>
     <t>BE6344187966</t>
   </si>
   <si>
     <t>BELF SA 3.875 06-28</t>
   </si>
   <si>
-    <t>3 046.92</t>
+    <t>3 312.33</t>
   </si>
   <si>
     <t>XS2634687912</t>
   </si>
   <si>
     <t>BK AMER 4.134 06-28</t>
   </si>
   <si>
-    <t>16 252.85</t>
+    <t>17 668.60</t>
   </si>
   <si>
     <t>XS3225871121</t>
   </si>
   <si>
     <t>BK IREL 3.625 11-36</t>
   </si>
   <si>
-    <t>4 187.12</t>
+    <t>1 758.87</t>
+  </si>
+  <si>
+    <t>XS3332496184</t>
+  </si>
+  <si>
+    <t>BK IREL 3.875 04-34</t>
   </si>
   <si>
     <t>XS2643234011</t>
   </si>
   <si>
     <t>BK IREL 5.0 07-31</t>
   </si>
   <si>
-    <t>12 886.99</t>
+    <t>14 102.74</t>
   </si>
   <si>
     <t>FR0013415692</t>
   </si>
   <si>
     <t>BQ POST 1.375 04-29</t>
   </si>
   <si>
-    <t>3 797.26</t>
+    <t>4 079.79</t>
   </si>
   <si>
     <t>XS3038544790</t>
   </si>
   <si>
     <t>BRAM U 3.625 04-33</t>
   </si>
   <si>
-    <t>17 564.07</t>
-[...1 lines deleted...]
-  <si>
     <t>DE000BU3Z005</t>
   </si>
   <si>
     <t>BUND DE 2.3 02-33</t>
   </si>
   <si>
+    <t>1 230.03</t>
+  </si>
+  <si>
     <t>FR001400M4O2</t>
   </si>
   <si>
     <t>CA 4.375 11-33</t>
   </si>
   <si>
-    <t>11 410.96</t>
+    <t>13 808.22</t>
   </si>
   <si>
     <t>XS3108521124</t>
   </si>
   <si>
     <t>CA AUTO 2.75 07-28</t>
   </si>
   <si>
-    <t>1 993.71</t>
+    <t>2 183.95</t>
   </si>
   <si>
     <t>XS2555187801</t>
   </si>
   <si>
     <t>CAIX 5.375 11-30</t>
   </si>
   <si>
-    <t>1 943.84</t>
+    <t>2 311.99</t>
   </si>
   <si>
     <t>DE000CZ45W57</t>
   </si>
   <si>
     <t>CMZB FR 3.0 09-27</t>
   </si>
   <si>
-    <t>1 586.30</t>
+    <t>1 791.78</t>
   </si>
   <si>
     <t>FR0013463775</t>
   </si>
   <si>
     <t>CNP ASS 2.0 07-50</t>
   </si>
   <si>
-    <t>6 630.14</t>
+    <t>7 315.07</t>
+  </si>
+  <si>
+    <t>XS3320133781</t>
+  </si>
+  <si>
+    <t>COLO SF 3.875 04-31</t>
   </si>
   <si>
     <t>DE000CZ457W4</t>
   </si>
   <si>
     <t>COMM AK 4.0 01-38</t>
   </si>
   <si>
-    <t>2 104.11</t>
+    <t>2 926.03</t>
   </si>
   <si>
     <t>DE000CZ45ZY0</t>
   </si>
   <si>
     <t>COMM AK 4.125 06-37</t>
   </si>
   <si>
-    <t>12 160.27</t>
+    <t>13 290.41</t>
   </si>
   <si>
     <t>DE000CZ439B6</t>
   </si>
   <si>
     <t>COMM AK 5.25 03-29</t>
   </si>
   <si>
+    <t>1 121.92</t>
+  </si>
+  <si>
     <t>XS2796609787</t>
   </si>
   <si>
     <t>COMP DE 3.375 04-30</t>
   </si>
   <si>
-    <t>3 254.79</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2796659964</t>
   </si>
   <si>
     <t>COMP DE 3.625 04-34</t>
   </si>
   <si>
-    <t>6 991.78</t>
-[...1 lines deleted...]
-  <si>
     <t>XS3200103490</t>
   </si>
   <si>
     <t>COOP RA 3.548 10-35</t>
   </si>
   <si>
-    <t>9 934.40</t>
+    <t>11 353.60</t>
   </si>
   <si>
     <t>FR0013447232</t>
   </si>
   <si>
     <t>COVI 1.125 09-31</t>
   </si>
   <si>
-    <t>1 171.23</t>
+    <t>1 325.34</t>
   </si>
   <si>
     <t>FR0014010IN9</t>
   </si>
   <si>
     <t>COVI 3.625 06-34</t>
   </si>
   <si>
-    <t>2 800.68</t>
+    <t>3 048.97</t>
   </si>
   <si>
     <t>XS3244187764</t>
   </si>
   <si>
     <t>DANS BK 3.375 12-33</t>
   </si>
   <si>
-    <t>6 324.66</t>
+    <t>7 711.64</t>
   </si>
   <si>
     <t>XS3101509167</t>
   </si>
   <si>
     <t>DANS BK 3.5 11-35</t>
   </si>
   <si>
-    <t>1 826.71</t>
+    <t>2 186.30</t>
   </si>
   <si>
     <t>XS2637421848</t>
   </si>
   <si>
     <t>DANS BK 4.75 06-30</t>
   </si>
   <si>
-    <t>4 703.15</t>
+    <t>5 126.10</t>
   </si>
   <si>
     <t>XS2280835260</t>
   </si>
   <si>
     <t>DIGI IN 0.625 07-31</t>
   </si>
   <si>
-    <t>2 609.59</t>
+    <t>2 866.44</t>
   </si>
   <si>
     <t>XS3074473474</t>
   </si>
   <si>
     <t>DNB BAN 3.125 05-31</t>
   </si>
   <si>
-    <t>26 541.10</t>
+    <t>28 681.51</t>
   </si>
   <si>
     <t>XS3166221948</t>
   </si>
   <si>
     <t>EAST JA 3.727 09-37</t>
   </si>
   <si>
-    <t>6 028.55</t>
+    <t>6 763.74</t>
   </si>
   <si>
     <t>PTEDP6OM0007</t>
   </si>
   <si>
     <t>EDP 4.375 12-55</t>
   </si>
   <si>
-    <t>1 438.36</t>
+    <t>2 936.64</t>
   </si>
   <si>
     <t>XS2978779176</t>
   </si>
   <si>
     <t>EDP SER 3.5 07-31</t>
   </si>
   <si>
-    <t>12 841.64</t>
+    <t>14 136.16</t>
   </si>
   <si>
     <t>XS2699159351</t>
   </si>
   <si>
     <t>EDP SER 4.375 04-32</t>
   </si>
   <si>
-    <t>5 547.26</t>
-[...1 lines deleted...]
-  <si>
     <t>BE6368381404</t>
   </si>
   <si>
     <t>ELIA TR 3.5 10-35</t>
   </si>
   <si>
-    <t>1 620.55</t>
+    <t>1 860.27</t>
   </si>
   <si>
     <t>BE6340849569</t>
   </si>
   <si>
     <t>ELIA TR 3.625 01-33</t>
   </si>
   <si>
     <t>BE6349118800</t>
   </si>
   <si>
     <t>ELIA TR 3.75 01-36</t>
   </si>
   <si>
-    <t>1 417.81</t>
+    <t>1 931.51</t>
   </si>
   <si>
     <t>XS3044299769</t>
   </si>
   <si>
     <t>ELLE AB 3.75 05-35</t>
   </si>
   <si>
-    <t>6 265.89</t>
+    <t>6 761.61</t>
   </si>
   <si>
     <t>XS1750986744</t>
   </si>
   <si>
     <t>ENEL FI 1.125 09-26</t>
   </si>
   <si>
-    <t>1 677.79</t>
+    <t>1 897.40</t>
   </si>
   <si>
     <t>XS3299702137</t>
   </si>
   <si>
     <t>ENEX HO 3.0 02-32</t>
   </si>
   <si>
+    <t>1 548.99</t>
+  </si>
+  <si>
     <t>XS3045470492</t>
   </si>
   <si>
     <t>ENEX HO 3.25 04-33</t>
   </si>
   <si>
-    <t>9 376.03</t>
-[...1 lines deleted...]
-  <si>
     <t>FR0013455813</t>
   </si>
   <si>
     <t>ENGIE 0.5 10-30</t>
   </si>
   <si>
     <t>FR0014000RR2</t>
   </si>
   <si>
     <t>ENGIE 1.5 PERP</t>
   </si>
   <si>
-    <t>2 860.27</t>
+    <t>1 158.90</t>
   </si>
   <si>
     <t>FR0013504693</t>
   </si>
   <si>
     <t>ENGIE 2.125 03-32</t>
   </si>
   <si>
-    <t>2 101.71</t>
+    <t>FR0014016Z94</t>
+  </si>
+  <si>
+    <t>ENGIE 4.371 PERP</t>
   </si>
   <si>
     <t>XS1702729275</t>
   </si>
   <si>
     <t>EON INT 1.25 10-27</t>
   </si>
   <si>
     <t>XS2463518998</t>
   </si>
   <si>
     <t>EON SE 1.625 03-31</t>
   </si>
   <si>
-    <t>2 336.88</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2747600018</t>
   </si>
   <si>
     <t>EON SE 3.375 01-31</t>
   </si>
   <si>
+    <t>1 185.87</t>
+  </si>
+  <si>
     <t>XS2574873183</t>
   </si>
   <si>
     <t>EON SE 3.875 01-35</t>
   </si>
   <si>
-    <t>1 007.50</t>
+    <t>1 352.53</t>
   </si>
   <si>
     <t>XS2673547746</t>
   </si>
   <si>
     <t>EON SE 4.0 08-33</t>
   </si>
   <si>
-    <t>6 871.23</t>
+    <t>7 693.15</t>
   </si>
   <si>
     <t>XS2432544349</t>
   </si>
   <si>
     <t>ESB FIN 1.0 07-34</t>
   </si>
   <si>
-    <t>2 054.79</t>
+    <t>2 260.27</t>
   </si>
   <si>
     <t>XS2697970536</t>
   </si>
   <si>
     <t>ESB FIN 4.25 03-36</t>
   </si>
   <si>
     <t>EU000A3K4DG1</t>
   </si>
   <si>
     <t>EURO UN 1.25 02-43</t>
   </si>
   <si>
-    <t>1 412.67</t>
+    <t>2 119.01</t>
   </si>
   <si>
     <t>DE000A4DFCB7</t>
   </si>
   <si>
     <t>EVON IN 3.25 01-30</t>
   </si>
   <si>
+    <t>1 116.58</t>
+  </si>
+  <si>
     <t>DE000A4DFWV3</t>
   </si>
   <si>
     <t>EVON IN 4.25 09-55</t>
   </si>
   <si>
-    <t>2 305.48</t>
+    <t>2 596.58</t>
   </si>
   <si>
     <t>XS2784700671</t>
   </si>
   <si>
     <t>FING EM 3.25 03-34</t>
   </si>
   <si>
     <t>FR0013234333</t>
   </si>
   <si>
     <t>FRAN GO 1.75 06-39</t>
   </si>
   <si>
-    <t>4 860.68</t>
+    <t>5 304.18</t>
   </si>
   <si>
     <t>FR0013322989</t>
   </si>
   <si>
     <t>GECINA 1.625 03-30</t>
   </si>
   <si>
     <t>FR0013266368</t>
   </si>
   <si>
     <t>GECINA 2.0 06-32</t>
   </si>
   <si>
-    <t>7 369.86</t>
+    <t>8 054.79</t>
   </si>
   <si>
     <t>XS3072230744</t>
   </si>
   <si>
     <t>IBER FI 3.5 05-35</t>
   </si>
   <si>
-    <t>21 076.71</t>
+    <t>22 754.79</t>
   </si>
   <si>
     <t>XS3224600232</t>
   </si>
   <si>
     <t>IBER FI 3.75 PERP</t>
   </si>
   <si>
-    <t>1 448.63</t>
+    <t>1 705.48</t>
   </si>
   <si>
     <t>XS2748213290</t>
   </si>
   <si>
     <t>IBER FI 4.871 PERP</t>
   </si>
   <si>
-    <t>27 544.50</t>
-[...1 lines deleted...]
-  <si>
     <t>FR001400ZRC6</t>
   </si>
   <si>
     <t>ICAD PR 4.375 05-35</t>
   </si>
   <si>
-    <t>11 075.34</t>
+    <t>11 974.32</t>
   </si>
   <si>
     <t>FR0014007NF1</t>
   </si>
   <si>
     <t>ICADE 1.0 01-30</t>
   </si>
   <si>
     <t>XS3225326282</t>
   </si>
   <si>
     <t>ING GRO 2.875 11-30</t>
   </si>
   <si>
-    <t>1 071.23</t>
+    <t>1 268.15</t>
   </si>
   <si>
     <t>XS2764264789</t>
   </si>
   <si>
     <t>ING GRO 4.0 02-35</t>
   </si>
   <si>
     <t>XS2524746687</t>
   </si>
   <si>
     <t>ING GRO 4.125 08-33</t>
   </si>
   <si>
-    <t>7 255.48</t>
-[...8 lines deleted...]
-    <t>3 365.75</t>
+    <t>8 103.08</t>
   </si>
   <si>
     <t>XS2625195891</t>
   </si>
   <si>
     <t>INTE 4.0 05-26</t>
   </si>
   <si>
-    <t>3 408.22</t>
+    <t>3 682.19</t>
   </si>
   <si>
     <t>XS2529233814</t>
   </si>
   <si>
     <t>INTE 4.75 09-27</t>
   </si>
   <si>
-    <t>3 923.63</t>
+    <t>4 411.64</t>
   </si>
   <si>
     <t>XS2625196352</t>
   </si>
   <si>
     <t>INTE 4.875 05-30</t>
   </si>
   <si>
-    <t>20 768.84</t>
+    <t>22 438.36</t>
   </si>
   <si>
     <t>IE000GVLBXU6</t>
   </si>
   <si>
     <t>IREL GO 3.0 10-43</t>
   </si>
   <si>
-    <t>7 841.10</t>
+    <t>9 073.97</t>
   </si>
   <si>
     <t>XS1704789590</t>
   </si>
   <si>
     <t>IREN 1.5 10-27</t>
   </si>
   <si>
-    <t>1 791.99</t>
+    <t>2 084.79</t>
   </si>
   <si>
     <t>XS2752472436</t>
   </si>
   <si>
     <t>IREN 3.875 07-32</t>
   </si>
   <si>
-    <t>9 571.25</t>
+    <t>10 540.00</t>
   </si>
   <si>
     <t>IT0005596470</t>
   </si>
   <si>
     <t>ITAL BU 4.05 10-37</t>
   </si>
   <si>
-    <t>4 824.95</t>
+    <t>5 645.52</t>
   </si>
   <si>
     <t>BE0390246156</t>
   </si>
   <si>
     <t>KBC GRO 3.625 08-36</t>
   </si>
   <si>
-    <t>4 210.96</t>
+    <t>4 707.53</t>
   </si>
   <si>
     <t>BE0390124874</t>
   </si>
   <si>
     <t>KBC GRO 3.75 03-32</t>
   </si>
   <si>
-    <t>18 698.63</t>
+    <t>1 232.88</t>
   </si>
   <si>
     <t>XS2780025271</t>
   </si>
   <si>
     <t>KONI AH 3.375 03-31</t>
   </si>
   <si>
     <t>XS2596537972</t>
   </si>
   <si>
     <t>KONI AH 3.5 04-28</t>
   </si>
   <si>
-    <t>3 413.70</t>
-[...1 lines deleted...]
-  <si>
     <t>XS3308614794</t>
   </si>
   <si>
     <t>KONI AH 3.625 03-34</t>
   </si>
   <si>
     <t>FR0013384567</t>
   </si>
   <si>
     <t>LA POST 1.45 11-28</t>
   </si>
   <si>
     <t>XS2089229806</t>
   </si>
   <si>
     <t>MERL PR 1.875 12-34</t>
   </si>
   <si>
-    <t>1 726.03</t>
+    <t>2 111.30</t>
   </si>
   <si>
     <t>XS3168718529</t>
   </si>
   <si>
     <t>MERL PR 3.5 09-33</t>
   </si>
   <si>
-    <t>5 839.73</t>
+    <t>6 558.90</t>
   </si>
   <si>
     <t>IT0005678955</t>
   </si>
   <si>
     <t>MONT PA 3.25 02-32</t>
   </si>
   <si>
-    <t>1 559.47</t>
+    <t>1 868.88</t>
   </si>
   <si>
     <t>XS2388449758</t>
   </si>
   <si>
     <t>NATL BA 0.5 09-28</t>
   </si>
   <si>
-    <t>1 273.97</t>
+    <t>1 445.21</t>
   </si>
   <si>
     <t>XS2528858033</t>
   </si>
   <si>
     <t>NATW GR 4.067 09-28</t>
   </si>
   <si>
-    <t>11 198.18</t>
+    <t>12 590.99</t>
   </si>
   <si>
     <t>NL0013552060</t>
   </si>
   <si>
     <t>NETH GO 0.5 01-40</t>
   </si>
   <si>
     <t>XS3232967318</t>
   </si>
   <si>
     <t>NORD BK 3.25 11-35</t>
   </si>
   <si>
-    <t>7 248.57</t>
+    <t>8 675.45</t>
   </si>
   <si>
     <t>XS3170346368</t>
   </si>
   <si>
     <t>NORD BK 3.5 09-35</t>
   </si>
   <si>
-    <t>10 931.51</t>
+    <t>12 369.86</t>
   </si>
   <si>
     <t>XS2797546624</t>
   </si>
   <si>
     <t>PERM TS 4.25 07-30</t>
   </si>
   <si>
-    <t>3 920.48</t>
+    <t>4 298.90</t>
   </si>
   <si>
     <t>XS2021462440</t>
   </si>
   <si>
     <t>PROL IN 0.875 07-29</t>
   </si>
   <si>
+    <t>1 058.99</t>
+  </si>
+  <si>
     <t>XS2187529180</t>
   </si>
   <si>
     <t>PROL IN 1.625 06-32</t>
   </si>
   <si>
-    <t>3 515.34</t>
+    <t>3 826.99</t>
   </si>
   <si>
     <t>XS1904690341</t>
   </si>
   <si>
     <t>PROL IN 2.375 11-30</t>
   </si>
   <si>
-    <t>3 822.12</t>
+    <t>4 546.01</t>
   </si>
   <si>
     <t>XS2744299335</t>
   </si>
   <si>
     <t>RED ELE 3.0 01-34</t>
   </si>
   <si>
-    <t>1 676.71</t>
-[...8 lines deleted...]
-    <t>2 927.05</t>
+    <t>2 293.15</t>
   </si>
   <si>
     <t>XS2838500218</t>
   </si>
   <si>
     <t>REDEIA 3.375 07-32</t>
   </si>
   <si>
-    <t>12 020.55</t>
+    <t>13 176.37</t>
   </si>
   <si>
     <t>FR0014010DR1</t>
   </si>
   <si>
     <t>RENA 3.875 09-30</t>
   </si>
   <si>
-    <t>1 879.11</t>
+    <t>2 144.52</t>
   </si>
   <si>
     <t>FR0014007LP4</t>
   </si>
   <si>
     <t>RTE EDF 0.75 01-34</t>
   </si>
   <si>
+    <t>1 208.22</t>
+  </si>
+  <si>
     <t>XS3166372568</t>
   </si>
   <si>
     <t>SCOT HY 3.375 11-33</t>
   </si>
   <si>
-    <t>9 155.50</t>
+    <t>10 272.02</t>
   </si>
   <si>
     <t>FR001400U1Q3</t>
   </si>
   <si>
     <t>SG 3.625 11-30</t>
   </si>
   <si>
-    <t>11 888.01</t>
+    <t>14 122.60</t>
   </si>
   <si>
     <t>ES0000012J07</t>
   </si>
   <si>
     <t>SPAI GO 1.0 07-42</t>
   </si>
   <si>
-    <t>4 583.56</t>
+    <t>5 063.01</t>
   </si>
   <si>
     <t>XS3027988263</t>
   </si>
   <si>
     <t>SSE 3.5 03-32</t>
   </si>
   <si>
     <t>XS2675685700</t>
   </si>
   <si>
     <t>SSE 4.0 09-31</t>
   </si>
   <si>
-    <t>7 969.32</t>
+    <t>8 955.62</t>
   </si>
   <si>
     <t>XS2532312548</t>
   </si>
   <si>
     <t>STAT AS 2.875 09-29</t>
   </si>
   <si>
-    <t>3 667.40</t>
+    <t>4 140.00</t>
   </si>
   <si>
     <t>XS2723597923</t>
   </si>
   <si>
     <t>STAT AS 3.125 12-26</t>
   </si>
   <si>
-    <t>1 234.59</t>
+    <t>1 534.25</t>
   </si>
   <si>
     <t>XS2779793061</t>
   </si>
   <si>
     <t>STAT AS 3.75 03-39</t>
   </si>
   <si>
     <t>XS2768793676</t>
   </si>
   <si>
     <t>STAT SF 3.375 02-36</t>
   </si>
   <si>
     <t>XS2443749648</t>
   </si>
   <si>
     <t>TELI CO 2.75 06-83</t>
   </si>
   <si>
-    <t>6 080.14</t>
+    <t>6 645.21</t>
   </si>
   <si>
     <t>XS2477935345</t>
   </si>
   <si>
     <t>TENN HO 1.625 11-26</t>
   </si>
   <si>
     <t>XS1241581096</t>
   </si>
   <si>
     <t>TENN HO 1.75 06-27</t>
   </si>
   <si>
-    <t>1 980.14</t>
+    <t>2 147.95</t>
   </si>
   <si>
     <t>XS2549543499</t>
   </si>
   <si>
     <t>TENN HO 4.5 10-34</t>
   </si>
   <si>
-    <t>2 388.08</t>
+    <t>2 788.77</t>
   </si>
   <si>
     <t>XS3128477521</t>
   </si>
   <si>
     <t>TERN RE 3.0 07-31</t>
   </si>
   <si>
-    <t>11 165.75</t>
+    <t>12 295.89</t>
   </si>
   <si>
     <t>XS2655852726</t>
   </si>
   <si>
     <t>TERN RE 3.875 07-33</t>
   </si>
   <si>
-    <t>2 601.03</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2357205587</t>
   </si>
   <si>
     <t>TRAS EL 0.375 06-29</t>
   </si>
   <si>
     <t>XS2209023402</t>
   </si>
   <si>
     <t>TRAS EL 0.75 07-32</t>
   </si>
   <si>
-    <t>2 819.18</t>
+    <t>3 106.85</t>
   </si>
   <si>
     <t>XS2360310044</t>
   </si>
   <si>
     <t>UNIC 0.8 07-29</t>
   </si>
   <si>
-    <t>1 157.26</t>
+    <t>1 266.85</t>
   </si>
   <si>
     <t>XS2555420103</t>
   </si>
   <si>
     <t>UNIC 5.85 11-27</t>
   </si>
   <si>
-    <t>4 199.18</t>
+    <t>5 000.55</t>
   </si>
   <si>
     <t>XS2257961818</t>
   </si>
   <si>
     <t>UPM KYM 0.125 11-28</t>
   </si>
   <si>
     <t>XS2320453884</t>
   </si>
   <si>
     <t>UPM KYM 0.5 03-31</t>
   </si>
   <si>
     <t>XS2478685931</t>
   </si>
   <si>
     <t>UPM KYM 2.25 05-29</t>
   </si>
   <si>
-    <t>2 649.45</t>
+    <t>2 865.21</t>
   </si>
   <si>
     <t>XS2009891479</t>
   </si>
   <si>
     <t>VATFAL 0 1/2 06/24/2</t>
   </si>
   <si>
-    <t>1 506.85</t>
+    <t>1 643.84</t>
   </si>
   <si>
     <t>XS2297882644</t>
   </si>
   <si>
     <t>VATT AB 0.125 02-29</t>
   </si>
   <si>
     <t>XS2821745374</t>
   </si>
   <si>
     <t>VERB AG 3.25 05-31</t>
   </si>
   <si>
-    <t>8 360.96</t>
+    <t>9 028.77</t>
   </si>
   <si>
     <t>DE000A3MQS72</t>
   </si>
   <si>
     <t>VONO SE 2.375 03-32</t>
   </si>
   <si>
     <t>DE000A30VQB2</t>
   </si>
   <si>
     <t>VONO SE 5.0 11-30</t>
   </si>
   <si>
-    <t>6 739.73</t>
+    <t>8 109.59</t>
   </si>
   <si>
     <t>OEM6 Comdty</t>
   </si>
   <si>
     <t>EURO BOBL 0626</t>
+  </si>
+  <si>
+    <t>RXM6 Comdty</t>
+  </si>
+  <si>
+    <t>EURO BUND 0626</t>
   </si>
   <si>
     <t>DUM6 Comdty</t>
   </si>
   <si>
     <t>EURO SCHATZ 0626</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
@@ -1786,267 +1798,267 @@
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
         <v>19746.0</v>
       </c>
       <c r="D2">
-        <v>1485.87</v>
+        <v>1500.32</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>29340058.19</v>
+        <v>29625508.83</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>29340058.19</v>
+        <v>29625508.83</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
-        <v>31169.762</v>
+        <v>31630.71</v>
       </c>
       <c r="D3">
-        <v>98.1</v>
+        <v>99.02</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>3057969.65</v>
+        <v>3132161.07</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>3057969.65</v>
+        <v>3132161.07</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="1">
-        <v>2916.228</v>
+        <v>2909.458</v>
       </c>
       <c r="D4">
-        <v>4937.04</v>
+        <v>4984.92</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
-        <v>14397543.2</v>
+        <v>14503433.42</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
       <c r="H4">
-        <v>14397543.2</v>
+        <v>14503433.42</v>
       </c>
       <c r="I4" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
         <v>13</v>
       </c>
       <c r="B5" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="1">
-        <v>6611.0</v>
+        <v>7670.0</v>
       </c>
       <c r="D5">
-        <v>100.47</v>
+        <v>101.44</v>
       </c>
       <c r="E5" t="s">
         <v>8</v>
       </c>
       <c r="F5">
-        <v>664228.88</v>
+        <v>778104.21</v>
       </c>
       <c r="G5" t="s">
         <v>8</v>
       </c>
       <c r="H5">
-        <v>664228.88</v>
+        <v>778104.21</v>
       </c>
       <c r="I5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" t="s">
         <v>15</v>
       </c>
       <c r="B6" t="s">
         <v>16</v>
       </c>
       <c r="C6" s="1">
         <v>10.0</v>
       </c>
       <c r="D6">
-        <v>99.67</v>
+        <v>100.59</v>
       </c>
       <c r="E6" t="s">
         <v>8</v>
       </c>
       <c r="F6">
-        <v>996.77</v>
+        <v>1005.95</v>
       </c>
       <c r="G6" t="s">
         <v>8</v>
       </c>
       <c r="H6">
-        <v>996.77</v>
+        <v>1005.95</v>
       </c>
       <c r="I6" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="7" spans="1:14">
       <c r="A7" t="s">
         <v>17</v>
       </c>
       <c r="B7" t="s">
         <v>18</v>
       </c>
       <c r="C7" s="1">
         <v>1.0</v>
       </c>
       <c r="D7">
-        <v>100.56</v>
+        <v>101.52</v>
       </c>
       <c r="E7" t="s">
         <v>8</v>
       </c>
       <c r="F7">
-        <v>100.56</v>
+        <v>101.52</v>
       </c>
       <c r="G7" t="s">
         <v>8</v>
       </c>
       <c r="H7">
-        <v>100.56</v>
+        <v>101.52</v>
       </c>
       <c r="I7" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="8" spans="1:14">
       <c r="A8" t="s">
         <v>19</v>
       </c>
       <c r="B8" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="1">
         <v>10.0</v>
       </c>
       <c r="D8">
-        <v>99.7</v>
+        <v>100.66</v>
       </c>
       <c r="E8" t="s">
         <v>8</v>
       </c>
       <c r="F8">
-        <v>997.03</v>
+        <v>1006.69</v>
       </c>
       <c r="G8" t="s">
         <v>8</v>
       </c>
       <c r="H8">
-        <v>997.03</v>
+        <v>1006.69</v>
       </c>
       <c r="I8" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P155"/>
+  <dimension ref="A1:P158"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O155" sqref="O155"/>
+      <selection activeCell="O158" sqref="O158"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>21</v>
       </c>
       <c r="B1" t="s">
         <v>22</v>
       </c>
       <c r="C1" t="s">
         <v>23</v>
       </c>
       <c r="D1" t="s">
         <v>24</v>
       </c>
       <c r="E1" t="s">
         <v>25</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>26</v>
@@ -2065,7739 +2077,7889 @@
       </c>
       <c r="L1" t="s">
         <v>31</v>
       </c>
       <c r="M1" t="s">
         <v>32</v>
       </c>
       <c r="N1" t="s">
         <v>33</v>
       </c>
       <c r="O1" t="s">
         <v>34</v>
       </c>
       <c r="P1" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>36</v>
       </c>
       <c r="B2" t="s">
         <v>37</v>
       </c>
       <c r="C2" s="1">
-        <v>1501.0</v>
+        <v>1957.0</v>
       </c>
       <c r="D2" s="1">
-        <v>1071.66</v>
+        <v>1073.08</v>
       </c>
       <c r="E2" s="1">
-        <v>1069.52698201</v>
+        <v>1070.81060296</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
         <v>1.0</v>
       </c>
       <c r="H2" s="1">
-        <v>1605360.0</v>
+        <v>2095576.35</v>
       </c>
       <c r="I2" s="1">
-        <v>3201.66</v>
+        <v>4441.21</v>
       </c>
       <c r="J2" s="1">
-        <v>0.19943564060398</v>
+        <v>0.21193262655403</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>1608561.66</v>
+        <v>2100017.56</v>
       </c>
       <c r="N2" s="1">
-        <v>1608561.66</v>
+        <v>2100017.56</v>
       </c>
       <c r="O2" s="1">
-        <v>3.39</v>
+        <v>4.37</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>38</v>
       </c>
       <c r="B3" t="s">
         <v>39</v>
       </c>
       <c r="C3" s="1">
         <v>140000.0</v>
       </c>
       <c r="D3" s="1">
-        <v>99.98469194</v>
+        <v>99.96937301</v>
       </c>
       <c r="E3" s="1">
         <v>101.385614</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
         <v>1.0</v>
       </c>
       <c r="H3" s="1">
         <v>141939.86</v>
       </c>
       <c r="I3" s="1">
-        <v>762.0</v>
+        <v>980.28</v>
       </c>
       <c r="J3" s="1">
-        <v>0.53684708439194</v>
+        <v>0.69063052478705</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3" t="s">
         <v>40</v>
       </c>
       <c r="M3" s="1">
-        <v>139978.57</v>
+        <v>139957.13</v>
       </c>
       <c r="N3" s="1">
-        <v>142701.86</v>
+        <v>142920.14</v>
       </c>
       <c r="O3" s="1">
         <v>0.3</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>41</v>
       </c>
       <c r="B4" t="s">
         <v>42</v>
       </c>
       <c r="C4" s="1">
         <v>254000.0</v>
       </c>
       <c r="D4" s="1">
-        <v>97.49198746</v>
+        <v>98.16823877</v>
       </c>
       <c r="E4" s="1">
         <v>99.533614</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
         <v>1.0</v>
       </c>
       <c r="H4" s="1">
         <v>252815.38</v>
       </c>
       <c r="I4" s="1">
-        <v>-2426.53</v>
+        <v>-143.44</v>
       </c>
       <c r="J4" s="1">
-        <v>-0.95980315754524</v>
+        <v>-0.056737054525718</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4" t="s">
         <v>43</v>
       </c>
       <c r="M4" s="1">
-        <v>247629.64</v>
+        <v>249347.32</v>
       </c>
       <c r="N4" s="1">
-        <v>250388.85</v>
+        <v>252671.94</v>
       </c>
       <c r="O4" s="1">
         <v>0.53</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>44</v>
       </c>
       <c r="B5" t="s">
         <v>45</v>
       </c>
       <c r="C5" s="1">
         <v>164000.0</v>
       </c>
       <c r="D5" s="1">
-        <v>96.67051917</v>
+        <v>97.51700215</v>
       </c>
       <c r="E5" s="1">
         <v>99.08</v>
       </c>
       <c r="F5" t="s">
         <v>8</v>
       </c>
       <c r="G5">
         <v>1.0</v>
       </c>
       <c r="H5" s="1">
         <v>162491.2</v>
       </c>
       <c r="I5" s="1">
-        <v>-3055.73</v>
+        <v>-1260.3</v>
       </c>
       <c r="J5" s="1">
-        <v>-1.8805510698426</v>
+        <v>-0.77561123310062</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
-      <c r="L5">
-        <v>895.82</v>
+      <c r="L5" t="s">
+        <v>46</v>
       </c>
       <c r="M5" s="1">
-        <v>158539.65</v>
+        <v>159927.89</v>
       </c>
       <c r="N5" s="1">
-        <v>159435.47</v>
+        <v>161230.9</v>
       </c>
       <c r="O5" s="1">
         <v>0.34</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B6" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="C6" s="1">
         <v>130000.0</v>
       </c>
       <c r="D6" s="1">
-        <v>102.82502216</v>
+        <v>103.59388039</v>
       </c>
       <c r="E6" s="1">
         <v>110.550762</v>
       </c>
       <c r="F6" t="s">
         <v>8</v>
       </c>
       <c r="G6">
         <v>1.0</v>
       </c>
       <c r="H6" s="1">
         <v>143715.99</v>
       </c>
       <c r="I6" s="1">
-        <v>-9248.77</v>
+        <v>-7859.7</v>
       </c>
       <c r="J6" s="1">
-        <v>-6.4354495279196</v>
+        <v>-5.4689112881594</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
-      <c r="L6">
-        <v>794.69</v>
+      <c r="L6" t="s">
+        <v>49</v>
       </c>
       <c r="M6" s="1">
-        <v>133672.53</v>
+        <v>134672.04</v>
       </c>
       <c r="N6" s="1">
-        <v>134467.22</v>
+        <v>135856.29</v>
       </c>
       <c r="O6" s="1">
         <v>0.28</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="B7" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="C7" s="1">
         <v>130000.0</v>
       </c>
       <c r="D7" s="1">
-        <v>104.02201157</v>
+        <v>104.38426617</v>
       </c>
       <c r="E7" s="1">
         <v>108.857546</v>
       </c>
       <c r="F7" t="s">
         <v>8</v>
       </c>
       <c r="G7">
         <v>1.0</v>
       </c>
       <c r="H7" s="1">
         <v>141514.81</v>
       </c>
       <c r="I7" s="1">
-        <v>-3273.04</v>
+        <v>-2401.43</v>
       </c>
       <c r="J7" s="1">
-        <v>-2.3128603995582</v>
+        <v>-1.696946065221</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="M7" s="1">
-        <v>135228.62</v>
+        <v>135699.54</v>
       </c>
       <c r="N7" s="1">
-        <v>138241.77</v>
+        <v>139113.38</v>
       </c>
       <c r="O7" s="1">
         <v>0.29</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="B8" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="C8" s="1">
         <v>500000.0</v>
       </c>
       <c r="D8" s="1">
-        <v>96.19193241</v>
+        <v>97.03921544</v>
       </c>
       <c r="E8" s="1">
         <v>99.430044</v>
       </c>
       <c r="F8" t="s">
         <v>8</v>
       </c>
       <c r="G8">
         <v>1.0</v>
       </c>
       <c r="H8" s="1">
         <v>497150.22</v>
       </c>
       <c r="I8" s="1">
-        <v>-3943.98</v>
+        <v>1319.83</v>
       </c>
       <c r="J8" s="1">
-        <v>-0.79331756103819</v>
+        <v>0.26547911413979</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="M8" s="1">
-        <v>480959.66</v>
+        <v>485196.08</v>
       </c>
       <c r="N8" s="1">
-        <v>493206.24</v>
+        <v>498470.05</v>
       </c>
       <c r="O8" s="1">
         <v>1.04</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="B9" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="C9" s="1">
         <v>300000.0</v>
       </c>
       <c r="D9" s="1">
-        <v>96.80754347</v>
+        <v>97.45436793</v>
       </c>
       <c r="E9" s="1">
         <v>99.503</v>
       </c>
       <c r="F9" t="s">
         <v>8</v>
       </c>
       <c r="G9">
         <v>1.0</v>
       </c>
       <c r="H9" s="1">
         <v>298509.0</v>
       </c>
       <c r="I9" s="1">
-        <v>-3524.73</v>
+        <v>-967.81</v>
       </c>
       <c r="J9" s="1">
-        <v>-1.1807784689909</v>
+        <v>-0.3242146802944</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="M9" s="1">
-        <v>290422.63</v>
+        <v>292363.11</v>
       </c>
       <c r="N9" s="1">
-        <v>294984.27</v>
+        <v>297541.19</v>
       </c>
       <c r="O9" s="1">
         <v>0.62</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="B10" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="C10" s="1">
         <v>100000.0</v>
       </c>
       <c r="D10" s="1">
-        <v>102.55718472</v>
+        <v>103.31417731</v>
       </c>
       <c r="E10" s="1">
         <v>108.76173</v>
       </c>
       <c r="F10" t="s">
         <v>8</v>
       </c>
       <c r="G10">
         <v>1.0</v>
       </c>
       <c r="H10" s="1">
         <v>108761.73</v>
       </c>
       <c r="I10" s="1">
-        <v>-5820.3</v>
+        <v>-4772.21</v>
       </c>
       <c r="J10" s="1">
-        <v>-5.3514227844666</v>
+        <v>-4.3877658069617</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10">
-        <v>384.25</v>
+        <v>675.34</v>
       </c>
       <c r="M10" s="1">
-        <v>102557.18</v>
+        <v>103314.18</v>
       </c>
       <c r="N10" s="1">
-        <v>102941.43</v>
+        <v>103989.52</v>
       </c>
       <c r="O10" s="1">
         <v>0.22</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="B11" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="C11" s="1">
         <v>100000.0</v>
       </c>
       <c r="D11" s="1">
-        <v>98.49145065</v>
+        <v>98.86389375</v>
       </c>
       <c r="E11" s="1">
         <v>99.684</v>
       </c>
       <c r="F11" t="s">
         <v>8</v>
       </c>
       <c r="G11">
         <v>1.0</v>
       </c>
       <c r="H11" s="1">
         <v>99684.0</v>
       </c>
       <c r="I11" s="1">
-        <v>1026.63</v>
+        <v>1570.3</v>
       </c>
       <c r="J11" s="1">
-        <v>1.029884434814</v>
+        <v>1.5752778780948</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="M11" s="1">
-        <v>98491.45</v>
+        <v>98863.89</v>
       </c>
       <c r="N11" s="1">
-        <v>100710.63</v>
+        <v>101254.3</v>
       </c>
       <c r="O11" s="1">
         <v>0.21</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="B12" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="C12" s="1">
         <v>1467000.0</v>
       </c>
       <c r="D12" s="1">
-        <v>96.89215334</v>
+        <v>98.4260276</v>
       </c>
       <c r="E12" s="1">
         <v>99.556461</v>
       </c>
       <c r="F12" t="s">
         <v>8</v>
       </c>
       <c r="G12">
         <v>1.0</v>
       </c>
       <c r="H12" s="1">
         <v>1460493.28</v>
       </c>
       <c r="I12" s="1">
-        <v>-21903.4</v>
+        <v>4366.51</v>
       </c>
       <c r="J12" s="1">
-        <v>-1.4997261747072</v>
+        <v>0.29897501479774</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="M12" s="1">
-        <v>1421407.89</v>
+        <v>1443909.82</v>
       </c>
       <c r="N12" s="1">
-        <v>1438589.88</v>
+        <v>1464859.79</v>
       </c>
       <c r="O12" s="1">
-        <v>3.03</v>
+        <v>3.05</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="B13" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="C13" s="1">
         <v>540000.0</v>
       </c>
       <c r="D13" s="1">
-        <v>97.29535946</v>
+        <v>97.699959</v>
       </c>
       <c r="E13" s="1">
         <v>99.791763</v>
       </c>
       <c r="F13" t="s">
         <v>8</v>
       </c>
       <c r="G13">
         <v>1.0</v>
       </c>
       <c r="H13" s="1">
         <v>538875.52</v>
       </c>
       <c r="I13" s="1">
-        <v>-6684.35</v>
+        <v>-3343.69</v>
       </c>
       <c r="J13" s="1">
-        <v>-1.2404256181465</v>
+        <v>-0.62049395006847</v>
       </c>
       <c r="K13">
         <v>0.0</v>
       </c>
       <c r="L13" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="M13" s="1">
-        <v>525394.94</v>
+        <v>527579.78</v>
       </c>
       <c r="N13" s="1">
-        <v>532191.17</v>
+        <v>535531.83</v>
       </c>
       <c r="O13" s="1">
-        <v>1.12</v>
+        <v>1.11</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="B14" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="C14" s="1">
         <v>100000.0</v>
       </c>
       <c r="D14" s="1">
-        <v>98.69346513</v>
+        <v>98.839274</v>
       </c>
       <c r="E14" s="1">
         <v>95.89134</v>
       </c>
       <c r="F14" t="s">
         <v>8</v>
       </c>
       <c r="G14">
         <v>1.0</v>
       </c>
       <c r="H14" s="1">
         <v>95891.34</v>
       </c>
       <c r="I14" s="1">
-        <v>2857.95</v>
+        <v>3012.32</v>
       </c>
       <c r="J14" s="1">
-        <v>2.9804046955648</v>
+        <v>3.1413889929998</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
       <c r="L14">
-        <v>55.82</v>
+        <v>64.38</v>
       </c>
       <c r="M14" s="1">
-        <v>98693.47</v>
+        <v>98839.28</v>
       </c>
       <c r="N14" s="1">
-        <v>98749.29</v>
+        <v>98903.66</v>
       </c>
       <c r="O14" s="1">
         <v>0.21</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="B15" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="C15" s="1">
         <v>300000.0</v>
       </c>
       <c r="D15" s="1">
-        <v>95.99062091</v>
+        <v>97.25584848</v>
       </c>
       <c r="E15" s="1">
         <v>98.691</v>
       </c>
       <c r="F15" t="s">
         <v>8</v>
       </c>
       <c r="G15">
         <v>1.0</v>
       </c>
       <c r="H15" s="1">
         <v>296073.0</v>
       </c>
       <c r="I15" s="1">
-        <v>-2405.25</v>
+        <v>2109.61</v>
       </c>
       <c r="J15" s="1">
-        <v>-0.81238410797337</v>
+        <v>0.71253035568931</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="M15" s="1">
-        <v>287971.86</v>
+        <v>291767.54</v>
       </c>
       <c r="N15" s="1">
-        <v>293667.75</v>
+        <v>298182.61</v>
       </c>
       <c r="O15" s="1">
         <v>0.62</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="B16" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="C16" s="1">
         <v>200000.0</v>
       </c>
       <c r="D16" s="1">
-        <v>97.26468348</v>
+        <v>97.60736607</v>
       </c>
       <c r="E16" s="1">
         <v>99.830165</v>
       </c>
       <c r="F16" t="s">
         <v>8</v>
       </c>
       <c r="G16">
         <v>1.0</v>
       </c>
       <c r="H16" s="1">
         <v>199660.33</v>
       </c>
       <c r="I16" s="1">
-        <v>-2356.99</v>
+        <v>-1209.3</v>
       </c>
       <c r="J16" s="1">
-        <v>-1.1804999020086</v>
+        <v>-0.6056786543426</v>
       </c>
       <c r="K16">
         <v>0.0</v>
       </c>
       <c r="L16" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="M16" s="1">
-        <v>194529.37</v>
+        <v>195214.73</v>
       </c>
       <c r="N16" s="1">
-        <v>197303.34</v>
+        <v>198451.03</v>
       </c>
       <c r="O16" s="1">
-        <v>0.42</v>
+        <v>0.41</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="B17" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="C17" s="1">
         <v>470000.0</v>
       </c>
       <c r="D17" s="1">
-        <v>100.48565875</v>
+        <v>101.11517188</v>
       </c>
       <c r="E17" s="1">
         <v>102.934987</v>
       </c>
       <c r="F17" t="s">
         <v>8</v>
       </c>
       <c r="G17">
         <v>1.0</v>
       </c>
       <c r="H17" s="1">
         <v>483794.44</v>
       </c>
       <c r="I17" s="1">
-        <v>-6657.32</v>
+        <v>-2531.66</v>
       </c>
       <c r="J17" s="1">
-        <v>-1.3760637679094</v>
+        <v>-0.52329249587903</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="M17" s="1">
-        <v>472282.6</v>
+        <v>475241.31</v>
       </c>
       <c r="N17" s="1">
-        <v>477137.12</v>
+        <v>481262.78</v>
       </c>
       <c r="O17" s="1">
-        <v>1.01</v>
+        <v>1.0</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="B18" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="C18" s="1">
         <v>135000.0</v>
       </c>
       <c r="D18" s="1">
-        <v>99.58661973</v>
+        <v>100.71792489</v>
       </c>
       <c r="E18" s="1">
         <v>104.823259</v>
       </c>
       <c r="F18" t="s">
         <v>8</v>
       </c>
       <c r="G18">
         <v>1.0</v>
       </c>
       <c r="H18" s="1">
         <v>141511.4</v>
       </c>
       <c r="I18" s="1">
-        <v>-6237.86</v>
+        <v>-4413.6</v>
       </c>
       <c r="J18" s="1">
-        <v>-4.4080264911519</v>
+        <v>-3.1189006680734</v>
       </c>
       <c r="K18">
         <v>0.0</v>
       </c>
-      <c r="L18">
-        <v>831.6</v>
+      <c r="L18" t="s">
+        <v>83</v>
       </c>
       <c r="M18" s="1">
-        <v>134441.94</v>
+        <v>135969.2</v>
       </c>
       <c r="N18" s="1">
-        <v>135273.54</v>
+        <v>137097.8</v>
       </c>
       <c r="O18" s="1">
         <v>0.29</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
-        <v>81</v>
+        <v>84</v>
       </c>
       <c r="B19" t="s">
-        <v>82</v>
+        <v>85</v>
       </c>
       <c r="C19" s="1">
         <v>100000.0</v>
       </c>
       <c r="D19" s="1">
-        <v>98.56862139</v>
+        <v>99.91424773</v>
       </c>
       <c r="E19" s="1">
         <v>104.07483</v>
       </c>
       <c r="F19" t="s">
         <v>8</v>
       </c>
       <c r="G19">
         <v>1.0</v>
       </c>
       <c r="H19" s="1">
         <v>104074.83</v>
       </c>
       <c r="I19" s="1">
-        <v>-4825.96</v>
+        <v>-3237.39</v>
       </c>
       <c r="J19" s="1">
-        <v>-4.6370097361677</v>
+        <v>-3.1106368369759</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
       <c r="L19">
-        <v>680.25</v>
+        <v>923.19</v>
       </c>
       <c r="M19" s="1">
-        <v>98568.62</v>
+        <v>99914.25</v>
       </c>
       <c r="N19" s="1">
-        <v>99248.87</v>
+        <v>100837.44</v>
       </c>
       <c r="O19" s="1">
         <v>0.21</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="B20" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="C20" s="1">
         <v>1020000.0</v>
       </c>
       <c r="D20" s="1">
-        <v>87.84043258</v>
+        <v>89.05930171</v>
       </c>
       <c r="E20" s="1">
         <v>89.242955</v>
       </c>
       <c r="F20" t="s">
         <v>8</v>
       </c>
       <c r="G20">
         <v>1.0</v>
       </c>
       <c r="H20" s="1">
         <v>910278.14</v>
       </c>
       <c r="I20" s="1">
-        <v>-7773.54</v>
+        <v>5619.55</v>
       </c>
       <c r="J20" s="1">
-        <v>-0.85397414904416</v>
+        <v>0.61734427677237</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20" t="s">
-        <v>85</v>
+        <v>88</v>
       </c>
       <c r="M20" s="1">
-        <v>895972.41</v>
+        <v>908404.88</v>
       </c>
       <c r="N20" s="1">
-        <v>902504.6</v>
+        <v>915897.69</v>
       </c>
       <c r="O20" s="1">
-        <v>1.9</v>
+        <v>1.91</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
-        <v>86</v>
+        <v>89</v>
       </c>
       <c r="B21" t="s">
-        <v>87</v>
+        <v>90</v>
       </c>
       <c r="C21" s="1">
         <v>200000.0</v>
       </c>
       <c r="D21" s="1">
-        <v>97.95798072</v>
+        <v>98.54274677</v>
       </c>
       <c r="E21" s="1">
         <v>99.783035</v>
       </c>
       <c r="F21" t="s">
         <v>8</v>
       </c>
       <c r="G21">
         <v>1.0</v>
       </c>
       <c r="H21" s="1">
         <v>199566.07</v>
       </c>
       <c r="I21" s="1">
-        <v>-2565.18</v>
+        <v>-2447.7</v>
       </c>
       <c r="J21" s="1">
-        <v>-1.2853788221615</v>
+        <v>-1.2265110998077</v>
       </c>
       <c r="K21">
         <v>0.0</v>
       </c>
-      <c r="L21" t="s">
-        <v>88</v>
+      <c r="L21">
+        <v>32.88</v>
       </c>
       <c r="M21" s="1">
-        <v>195915.96</v>
+        <v>197085.49</v>
       </c>
       <c r="N21" s="1">
-        <v>197000.89</v>
+        <v>197118.37</v>
       </c>
       <c r="O21" s="1">
-        <v>0.42</v>
+        <v>0.41</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="B22" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="C22" s="1">
-        <v>160000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D22" s="1">
-        <v>97.18837303</v>
+        <v>100.17850578</v>
       </c>
       <c r="E22" s="1">
-        <v>99.799</v>
+        <v>99.762</v>
       </c>
       <c r="F22" t="s">
         <v>8</v>
       </c>
       <c r="G22">
         <v>1.0</v>
       </c>
       <c r="H22" s="1">
-        <v>159678.4</v>
+        <v>99762.0</v>
       </c>
       <c r="I22" s="1">
-        <v>-2067.41</v>
+        <v>453.49</v>
       </c>
       <c r="J22" s="1">
-        <v>-1.294733664666</v>
+        <v>0.45457188107696</v>
       </c>
       <c r="K22">
         <v>0.0</v>
       </c>
-      <c r="L22" t="s">
-        <v>91</v>
+      <c r="L22">
+        <v>36.99</v>
       </c>
       <c r="M22" s="1">
-        <v>155501.4</v>
+        <v>100178.5</v>
       </c>
       <c r="N22" s="1">
-        <v>157610.99</v>
+        <v>100215.49</v>
       </c>
       <c r="O22" s="1">
-        <v>0.33</v>
+        <v>0.21</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="B23" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="C23" s="1">
-        <v>200000.0</v>
+        <v>160000.0</v>
       </c>
       <c r="D23" s="1">
-        <v>94.0490656</v>
+        <v>98.21489802</v>
       </c>
       <c r="E23" s="1">
-        <v>96.246745</v>
+        <v>99.799</v>
       </c>
       <c r="F23" t="s">
         <v>8</v>
       </c>
       <c r="G23">
         <v>1.0</v>
       </c>
       <c r="H23" s="1">
-        <v>192493.49</v>
+        <v>159678.4</v>
       </c>
       <c r="I23" s="1">
-        <v>-3453.58</v>
+        <v>-82.51</v>
       </c>
       <c r="J23" s="1">
-        <v>-1.7941282066214</v>
+        <v>-0.05167261195002</v>
       </c>
       <c r="K23">
         <v>0.0</v>
       </c>
-      <c r="L23">
-        <v>941.78</v>
+      <c r="L23" t="s">
+        <v>95</v>
       </c>
       <c r="M23" s="1">
-        <v>188098.13</v>
+        <v>157143.84</v>
       </c>
       <c r="N23" s="1">
-        <v>189039.91</v>
+        <v>159595.89</v>
       </c>
       <c r="O23" s="1">
-        <v>0.4</v>
+        <v>0.33</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="B24" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="C24" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D24" s="1">
-        <v>97.63706913</v>
+        <v>94.71518815</v>
       </c>
       <c r="E24" s="1">
-        <v>96.98237</v>
+        <v>96.246745</v>
       </c>
       <c r="F24" t="s">
         <v>8</v>
       </c>
       <c r="G24">
         <v>1.0</v>
       </c>
       <c r="H24" s="1">
-        <v>96982.37</v>
+        <v>192493.49</v>
       </c>
       <c r="I24" s="1">
-        <v>1505.38</v>
+        <v>-2035.72</v>
       </c>
       <c r="J24" s="1">
-        <v>1.5522202643635</v>
+        <v>-1.0575526476246</v>
       </c>
       <c r="K24">
         <v>0.0</v>
       </c>
-      <c r="L24">
-        <v>850.68</v>
+      <c r="L24" t="s">
+        <v>98</v>
       </c>
       <c r="M24" s="1">
-        <v>97637.07</v>
+        <v>189430.37</v>
       </c>
       <c r="N24" s="1">
-        <v>98487.75</v>
+        <v>190457.77</v>
       </c>
       <c r="O24" s="1">
-        <v>0.21</v>
+        <v>0.4</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
-        <v>96</v>
+        <v>99</v>
       </c>
       <c r="B25" t="s">
-        <v>97</v>
+        <v>100</v>
       </c>
       <c r="C25" s="1">
-        <v>300000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D25" s="1">
-        <v>98.82222539</v>
+        <v>98.02267557</v>
       </c>
       <c r="E25" s="1">
-        <v>96.18004</v>
+        <v>96.98237</v>
       </c>
       <c r="F25" t="s">
         <v>8</v>
       </c>
       <c r="G25">
         <v>1.0</v>
       </c>
       <c r="H25" s="1">
-        <v>288540.12</v>
+        <v>96982.37</v>
       </c>
       <c r="I25" s="1">
-        <v>8353.13</v>
+        <v>1968.05</v>
       </c>
       <c r="J25" s="1">
-        <v>2.8949630990657</v>
+        <v>2.0292863537981</v>
       </c>
       <c r="K25">
         <v>0.0</v>
       </c>
       <c r="L25">
-        <v>426.58</v>
+        <v>927.74</v>
       </c>
       <c r="M25" s="1">
-        <v>296466.67</v>
+        <v>98022.68</v>
       </c>
       <c r="N25" s="1">
-        <v>296893.25</v>
+        <v>98950.42</v>
       </c>
       <c r="O25" s="1">
-        <v>0.63</v>
+        <v>0.21</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
-        <v>98</v>
+        <v>101</v>
       </c>
       <c r="B26" t="s">
-        <v>99</v>
+        <v>102</v>
       </c>
       <c r="C26" s="1">
         <v>300000.0</v>
       </c>
       <c r="D26" s="1">
-        <v>100.48706072</v>
+        <v>99.05030561</v>
       </c>
       <c r="E26" s="1">
-        <v>104.945653</v>
+        <v>96.18004</v>
       </c>
       <c r="F26" t="s">
         <v>8</v>
       </c>
       <c r="G26">
         <v>1.0</v>
       </c>
       <c r="H26" s="1">
-        <v>314836.96</v>
+        <v>288540.12</v>
       </c>
       <c r="I26" s="1">
-        <v>-3508.65</v>
+        <v>9099.02</v>
       </c>
       <c r="J26" s="1">
-        <v>-1.1144339597232</v>
+        <v>3.1534678782278</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
-      <c r="L26" t="s">
-        <v>100</v>
+      <c r="L26">
+        <v>488.22</v>
       </c>
       <c r="M26" s="1">
-        <v>301461.19</v>
+        <v>297150.92</v>
       </c>
       <c r="N26" s="1">
-        <v>311328.31</v>
+        <v>297639.14</v>
       </c>
       <c r="O26" s="1">
-        <v>0.66</v>
+        <v>0.62</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="B27" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="C27" s="1">
-        <v>413000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D27" s="1">
-        <v>99.39554387</v>
+        <v>101.08333082</v>
       </c>
       <c r="E27" s="1">
-        <v>99.757</v>
+        <v>104.945653</v>
       </c>
       <c r="F27" t="s">
         <v>8</v>
       </c>
       <c r="G27">
         <v>1.0</v>
       </c>
       <c r="H27" s="1">
-        <v>411996.41</v>
+        <v>314836.96</v>
       </c>
       <c r="I27" s="1">
-        <v>-1410.78</v>
+        <v>-11500.67</v>
       </c>
       <c r="J27" s="1">
-        <v>-0.34242531385164</v>
+        <v>-3.6528970423295</v>
       </c>
       <c r="K27">
         <v>0.0</v>
       </c>
       <c r="L27">
-        <v>82.03</v>
+        <v>86.3</v>
       </c>
       <c r="M27" s="1">
-        <v>410503.6</v>
+        <v>303249.99</v>
       </c>
       <c r="N27" s="1">
-        <v>410585.63</v>
+        <v>303336.29</v>
       </c>
       <c r="O27" s="1">
-        <v>0.87</v>
+        <v>0.63</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="B28" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="C28" s="1">
-        <v>100000.0</v>
+        <v>413000.0</v>
       </c>
       <c r="D28" s="1">
-        <v>95.50001482</v>
+        <v>100.23223939</v>
       </c>
       <c r="E28" s="1">
-        <v>92.84792</v>
+        <v>99.757</v>
       </c>
       <c r="F28" t="s">
         <v>8</v>
       </c>
       <c r="G28">
         <v>1.0</v>
       </c>
       <c r="H28" s="1">
-        <v>92847.92</v>
+        <v>411996.41</v>
       </c>
       <c r="I28" s="1">
-        <v>2698.4</v>
+        <v>3070.2</v>
       </c>
       <c r="J28" s="1">
-        <v>2.9062578892451</v>
+        <v>0.74520066813204</v>
       </c>
       <c r="K28">
         <v>0.0</v>
       </c>
-      <c r="L28">
-        <v>46.3</v>
+      <c r="L28" t="s">
+        <v>107</v>
       </c>
       <c r="M28" s="1">
-        <v>95500.02</v>
+        <v>413959.15</v>
       </c>
       <c r="N28" s="1">
-        <v>95546.32</v>
+        <v>415066.61</v>
       </c>
       <c r="O28" s="1">
-        <v>0.2</v>
+        <v>0.86</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
-        <v>105</v>
+        <v>108</v>
       </c>
       <c r="B29" t="s">
-        <v>106</v>
+        <v>109</v>
       </c>
       <c r="C29" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D29" s="1">
-        <v>93.72883385</v>
+        <v>96.06275572</v>
       </c>
       <c r="E29" s="1">
-        <v>91.485975</v>
+        <v>92.84792</v>
       </c>
       <c r="F29" t="s">
         <v>8</v>
       </c>
       <c r="G29">
         <v>1.0</v>
       </c>
       <c r="H29" s="1">
-        <v>182971.95</v>
+        <v>92847.92</v>
       </c>
       <c r="I29" s="1">
-        <v>4855.58</v>
+        <v>3267.99</v>
       </c>
       <c r="J29" s="1">
-        <v>2.6537291644976</v>
+        <v>3.5197234359154</v>
       </c>
       <c r="K29">
         <v>0.0</v>
       </c>
       <c r="L29">
-        <v>369.86</v>
+        <v>53.15</v>
       </c>
       <c r="M29" s="1">
-        <v>187457.67</v>
+        <v>96062.76</v>
       </c>
       <c r="N29" s="1">
-        <v>187827.53</v>
+        <v>96115.91</v>
       </c>
       <c r="O29" s="1">
-        <v>0.4</v>
+        <v>0.2</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
-        <v>107</v>
+        <v>110</v>
       </c>
       <c r="B30" t="s">
-        <v>108</v>
+        <v>111</v>
       </c>
       <c r="C30" s="1">
-        <v>500000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D30" s="1">
-        <v>99.39890805</v>
+        <v>94.43560012</v>
       </c>
       <c r="E30" s="1">
-        <v>103.290392</v>
+        <v>91.485975</v>
       </c>
       <c r="F30" t="s">
         <v>8</v>
       </c>
       <c r="G30">
         <v>1.0</v>
       </c>
       <c r="H30" s="1">
-        <v>516451.96</v>
+        <v>182971.95</v>
       </c>
       <c r="I30" s="1">
-        <v>-4354.68</v>
+        <v>6303.36</v>
       </c>
       <c r="J30" s="1">
-        <v>-0.8431916881485</v>
+        <v>3.4449870594919</v>
       </c>
       <c r="K30">
         <v>0.0</v>
       </c>
-      <c r="L30" t="s">
-        <v>109</v>
+      <c r="L30">
+        <v>404.11</v>
       </c>
       <c r="M30" s="1">
-        <v>496994.54</v>
+        <v>188871.2</v>
       </c>
       <c r="N30" s="1">
-        <v>512097.28</v>
+        <v>189275.31</v>
       </c>
       <c r="O30" s="1">
-        <v>1.08</v>
+        <v>0.39</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="B31" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="C31" s="1">
-        <v>1000000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D31" s="1">
-        <v>97.29010241</v>
+        <v>100.31067451</v>
       </c>
       <c r="E31" s="1">
-        <v>99.867094</v>
+        <v>103.290392</v>
       </c>
       <c r="F31" t="s">
         <v>8</v>
       </c>
       <c r="G31">
         <v>1.0</v>
       </c>
       <c r="H31" s="1">
-        <v>998670.94</v>
+        <v>516451.96</v>
       </c>
       <c r="I31" s="1">
-        <v>-6814.44</v>
+        <v>1402.78</v>
       </c>
       <c r="J31" s="1">
-        <v>-0.68235088526757</v>
+        <v>0.27161868066102</v>
       </c>
       <c r="K31">
         <v>0.0</v>
       </c>
       <c r="L31" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="M31" s="1">
-        <v>972901.02</v>
+        <v>501553.37</v>
       </c>
       <c r="N31" s="1">
-        <v>991856.5</v>
+        <v>517854.74</v>
       </c>
       <c r="O31" s="1">
-        <v>2.09</v>
+        <v>1.08</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="B32" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="C32" s="1">
-        <v>400000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="D32" s="1">
-        <v>99.652189</v>
+        <v>98.15670518</v>
       </c>
       <c r="E32" s="1">
-        <v>98.199808</v>
+        <v>99.867094</v>
       </c>
       <c r="F32" t="s">
         <v>8</v>
       </c>
       <c r="G32">
         <v>1.0</v>
       </c>
       <c r="H32" s="1">
-        <v>392799.23</v>
+        <v>998670.94</v>
       </c>
       <c r="I32" s="1">
-        <v>8856.1</v>
+        <v>4163.24</v>
       </c>
       <c r="J32" s="1">
-        <v>2.2546123626566</v>
+        <v>0.41687805594904</v>
       </c>
       <c r="K32">
         <v>0.0</v>
       </c>
       <c r="L32" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="M32" s="1">
-        <v>398608.75</v>
+        <v>981567.06</v>
       </c>
       <c r="N32" s="1">
-        <v>401655.33</v>
+        <v>1002834.18</v>
       </c>
       <c r="O32" s="1">
-        <v>0.85</v>
+        <v>2.09</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="B33" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="C33" s="1">
-        <v>100000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D33" s="1">
-        <v>96.93177144</v>
+        <v>99.76534619</v>
       </c>
       <c r="E33" s="1">
-        <v>96.0814</v>
+        <v>98.199808</v>
       </c>
       <c r="F33" t="s">
         <v>8</v>
       </c>
       <c r="G33">
         <v>1.0</v>
       </c>
       <c r="H33" s="1">
-        <v>96081.4</v>
+        <v>392799.23</v>
       </c>
       <c r="I33" s="1">
-        <v>1149.34</v>
+        <v>9582.7</v>
       </c>
       <c r="J33" s="1">
-        <v>1.1962148761363</v>
+        <v>2.4395923586714</v>
       </c>
       <c r="K33">
         <v>0.0</v>
       </c>
-      <c r="L33">
-        <v>298.97</v>
+      <c r="L33" t="s">
+        <v>120</v>
       </c>
       <c r="M33" s="1">
-        <v>96931.77</v>
+        <v>399061.38</v>
       </c>
       <c r="N33" s="1">
-        <v>97230.74</v>
+        <v>402381.93</v>
       </c>
       <c r="O33" s="1">
-        <v>0.2</v>
+        <v>0.84</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
-        <v>118</v>
+        <v>121</v>
       </c>
       <c r="B34" t="s">
-        <v>119</v>
+        <v>122</v>
       </c>
       <c r="C34" s="1">
-        <v>500000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D34" s="1">
-        <v>100.75530401</v>
+        <v>97.2913472</v>
       </c>
       <c r="E34" s="1">
-        <v>105.371746</v>
+        <v>96.0814</v>
       </c>
       <c r="F34" t="s">
         <v>8</v>
       </c>
       <c r="G34">
         <v>1.0</v>
       </c>
       <c r="H34" s="1">
-        <v>526858.73</v>
+        <v>96081.4</v>
       </c>
       <c r="I34" s="1">
-        <v>-8780.84</v>
+        <v>1534.6</v>
       </c>
       <c r="J34" s="1">
-        <v>-1.6666403155168</v>
+        <v>1.5971873848633</v>
       </c>
       <c r="K34">
         <v>0.0</v>
       </c>
-      <c r="L34" t="s">
-        <v>120</v>
+      <c r="L34">
+        <v>324.66</v>
       </c>
       <c r="M34" s="1">
-        <v>503776.52</v>
+        <v>97291.34</v>
       </c>
       <c r="N34" s="1">
-        <v>518077.89</v>
+        <v>97616.0</v>
       </c>
       <c r="O34" s="1">
-        <v>1.09</v>
+        <v>0.2</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="B35" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="C35" s="1">
-        <v>100000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D35" s="1">
-        <v>101.24027603</v>
+        <v>101.52597264</v>
       </c>
       <c r="E35" s="1">
-        <v>105.72405</v>
+        <v>105.371746</v>
       </c>
       <c r="F35" t="s">
         <v>8</v>
       </c>
       <c r="G35">
         <v>1.0</v>
       </c>
       <c r="H35" s="1">
-        <v>105724.05</v>
+        <v>526858.73</v>
       </c>
       <c r="I35" s="1">
-        <v>-1436.86</v>
+        <v>-3686.06</v>
       </c>
       <c r="J35" s="1">
-        <v>-1.359066361911</v>
+        <v>-0.69962967112645</v>
       </c>
       <c r="K35">
         <v>0.0</v>
       </c>
       <c r="L35" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="M35" s="1">
-        <v>101240.27</v>
+        <v>507629.86</v>
       </c>
       <c r="N35" s="1">
-        <v>104287.19</v>
+        <v>523172.67</v>
       </c>
       <c r="O35" s="1">
-        <v>0.22</v>
+        <v>1.09</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="B36" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="C36" s="1">
-        <v>500000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D36" s="1">
-        <v>101.57385429</v>
+        <v>101.6817251</v>
       </c>
       <c r="E36" s="1">
-        <v>102.534722</v>
+        <v>105.72405</v>
       </c>
       <c r="F36" t="s">
         <v>8</v>
       </c>
       <c r="G36">
         <v>1.0</v>
       </c>
       <c r="H36" s="1">
-        <v>512673.61</v>
+        <v>105724.05</v>
       </c>
       <c r="I36" s="1">
-        <v>11448.51</v>
+        <v>-730.0</v>
       </c>
       <c r="J36" s="1">
-        <v>2.2330991446975</v>
+        <v>-0.69047676474747</v>
       </c>
       <c r="K36">
         <v>0.0</v>
       </c>
       <c r="L36" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="M36" s="1">
-        <v>507869.27</v>
+        <v>101681.72</v>
       </c>
       <c r="N36" s="1">
-        <v>524122.12</v>
+        <v>104994.05</v>
       </c>
       <c r="O36" s="1">
-        <v>1.1</v>
+        <v>0.22</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="B37" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="C37" s="1">
-        <v>310000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D37" s="1">
-        <v>96.3179904</v>
+        <v>102.08721776</v>
       </c>
       <c r="E37" s="1">
-        <v>99.333</v>
+        <v>102.534722</v>
       </c>
       <c r="F37" t="s">
         <v>8</v>
       </c>
       <c r="G37">
         <v>1.0</v>
       </c>
       <c r="H37" s="1">
-        <v>307932.3</v>
+        <v>512673.61</v>
       </c>
       <c r="I37" s="1">
-        <v>-5159.41</v>
+        <v>15431.08</v>
       </c>
       <c r="J37" s="1">
-        <v>-1.6755014007949</v>
+        <v>3.0099228239971</v>
       </c>
       <c r="K37">
         <v>0.0</v>
       </c>
       <c r="L37" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="M37" s="1">
-        <v>298585.77</v>
+        <v>510436.09</v>
       </c>
       <c r="N37" s="1">
-        <v>302772.89</v>
+        <v>528104.69</v>
       </c>
       <c r="O37" s="1">
-        <v>0.64</v>
+        <v>1.1</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="B38" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="C38" s="1">
-        <v>355000.0</v>
+        <v>110000.0</v>
       </c>
       <c r="D38" s="1">
-        <v>105.49968557</v>
+        <v>97.25527778</v>
       </c>
       <c r="E38" s="1">
-        <v>107.865242</v>
+        <v>99.333</v>
       </c>
       <c r="F38" t="s">
         <v>8</v>
       </c>
       <c r="G38">
         <v>1.0</v>
       </c>
       <c r="H38" s="1">
-        <v>382921.61</v>
+        <v>109266.3</v>
       </c>
       <c r="I38" s="1">
-        <v>4489.26</v>
+        <v>-526.62</v>
       </c>
       <c r="J38" s="1">
-        <v>1.1723705016283</v>
+        <v>-0.48196012860324</v>
       </c>
       <c r="K38">
         <v>0.0</v>
       </c>
       <c r="L38" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="M38" s="1">
-        <v>374523.88</v>
+        <v>106980.81</v>
       </c>
       <c r="N38" s="1">
-        <v>387410.87</v>
+        <v>108739.68</v>
       </c>
       <c r="O38" s="1">
-        <v>0.82</v>
+        <v>0.23</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="B39" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="C39" s="1">
-        <v>300000.0</v>
+        <v>299000.0</v>
       </c>
       <c r="D39" s="1">
-        <v>93.8880259</v>
+        <v>100.28405591</v>
       </c>
       <c r="E39" s="1">
-        <v>93.44648</v>
+        <v>99.298</v>
       </c>
       <c r="F39" t="s">
         <v>8</v>
       </c>
       <c r="G39">
         <v>1.0</v>
       </c>
       <c r="H39" s="1">
-        <v>280339.44</v>
+        <v>296901.02</v>
       </c>
       <c r="I39" s="1">
-        <v>5121.9</v>
+        <v>3519.68</v>
       </c>
       <c r="J39" s="1">
-        <v>1.8270351114349</v>
+        <v>1.1854725187539</v>
       </c>
       <c r="K39">
         <v>0.0</v>
       </c>
-      <c r="L39" t="s">
-        <v>135</v>
+      <c r="L39">
+        <v>571.38</v>
       </c>
       <c r="M39" s="1">
-        <v>281664.08</v>
+        <v>299849.32</v>
       </c>
       <c r="N39" s="1">
-        <v>285461.34</v>
+        <v>300420.7</v>
       </c>
       <c r="O39" s="1">
-        <v>0.6</v>
+        <v>0.63</v>
       </c>
       <c r="P39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B40" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="C40" s="1">
-        <v>494000.0</v>
+        <v>355000.0</v>
       </c>
       <c r="D40" s="1">
-        <v>98.68520826</v>
+        <v>106.1472388</v>
       </c>
       <c r="E40" s="1">
-        <v>101.132352</v>
+        <v>107.865242</v>
       </c>
       <c r="F40" t="s">
         <v>8</v>
       </c>
       <c r="G40">
         <v>1.0</v>
       </c>
       <c r="H40" s="1">
-        <v>499593.82</v>
+        <v>382921.61</v>
       </c>
       <c r="I40" s="1">
-        <v>5475.18</v>
+        <v>8003.83</v>
       </c>
       <c r="J40" s="1">
-        <v>1.0959262866782</v>
+        <v>2.0902006549069</v>
       </c>
       <c r="K40">
         <v>0.0</v>
       </c>
       <c r="L40" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="M40" s="1">
-        <v>487504.93</v>
+        <v>376822.7</v>
       </c>
       <c r="N40" s="1">
-        <v>505069.0</v>
+        <v>390925.44</v>
       </c>
       <c r="O40" s="1">
-        <v>1.06</v>
+        <v>0.81</v>
       </c>
       <c r="P40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B41" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="C41" s="1">
-        <v>305000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D41" s="1">
-        <v>96.562</v>
+        <v>94.86959549</v>
       </c>
       <c r="E41" s="1">
-        <v>101.542662</v>
+        <v>93.44648</v>
       </c>
       <c r="F41" t="s">
         <v>8</v>
       </c>
       <c r="G41">
         <v>1.0</v>
       </c>
       <c r="H41" s="1">
-        <v>309705.12</v>
+        <v>280339.44</v>
       </c>
       <c r="I41" s="1">
-        <v>-14441.47</v>
+        <v>8349.14</v>
       </c>
       <c r="J41" s="1">
-        <v>-4.6629742511199</v>
+        <v>2.9782252543559</v>
       </c>
       <c r="K41">
         <v>0.0</v>
       </c>
-      <c r="L41">
-        <v>749.55</v>
+      <c r="L41" t="s">
+        <v>142</v>
       </c>
       <c r="M41" s="1">
-        <v>294514.1</v>
+        <v>284608.79</v>
       </c>
       <c r="N41" s="1">
-        <v>295263.65</v>
+        <v>288688.58</v>
       </c>
       <c r="O41" s="1">
-        <v>0.62</v>
+        <v>0.6</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="B42" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="C42" s="1">
-        <v>800000.0</v>
+        <v>494000.0</v>
       </c>
       <c r="D42" s="1">
-        <v>102.64695451</v>
+        <v>99.43234224</v>
       </c>
       <c r="E42" s="1">
-        <v>104.38516</v>
+        <v>101.132352</v>
       </c>
       <c r="F42" t="s">
         <v>8</v>
       </c>
       <c r="G42">
         <v>1.0</v>
       </c>
       <c r="H42" s="1">
-        <v>835081.28</v>
+        <v>499593.82</v>
       </c>
       <c r="I42" s="1">
-        <v>-2494.69</v>
+        <v>-7514.94</v>
       </c>
       <c r="J42" s="1">
-        <v>-0.29873619008679</v>
+        <v>-1.5042099600031</v>
       </c>
       <c r="K42">
         <v>0.0</v>
       </c>
-      <c r="L42" t="s">
-        <v>143</v>
+      <c r="L42">
+        <v>883.11</v>
       </c>
       <c r="M42" s="1">
-        <v>821175.63</v>
+        <v>491195.77</v>
       </c>
       <c r="N42" s="1">
-        <v>832586.59</v>
+        <v>492078.88</v>
       </c>
       <c r="O42" s="1">
-        <v>1.75</v>
+        <v>1.02</v>
       </c>
       <c r="P42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B43" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="C43" s="1">
-        <v>101000.0</v>
+        <v>305000.0</v>
       </c>
       <c r="D43" s="1">
-        <v>98.58221533</v>
+        <v>96.766</v>
       </c>
       <c r="E43" s="1">
-        <v>99.824</v>
+        <v>101.542662</v>
       </c>
       <c r="F43" t="s">
         <v>8</v>
       </c>
       <c r="G43">
         <v>1.0</v>
       </c>
       <c r="H43" s="1">
-        <v>100822.24</v>
+        <v>309705.12</v>
       </c>
       <c r="I43" s="1">
-        <v>739.51</v>
+        <v>-13338.79</v>
       </c>
       <c r="J43" s="1">
-        <v>0.73347904192567</v>
+        <v>-4.306932349068</v>
       </c>
       <c r="K43">
         <v>0.0</v>
       </c>
       <c r="L43" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="M43" s="1">
-        <v>99568.04</v>
+        <v>295136.3</v>
       </c>
       <c r="N43" s="1">
-        <v>101561.75</v>
+        <v>296366.33</v>
       </c>
       <c r="O43" s="1">
-        <v>0.21</v>
+        <v>0.62</v>
       </c>
       <c r="P43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B44" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="C44" s="1">
-        <v>100000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D44" s="1">
-        <v>106.13799858</v>
+        <v>104.00273572</v>
       </c>
       <c r="E44" s="1">
-        <v>110.72922</v>
+        <v>104.38516</v>
       </c>
       <c r="F44" t="s">
         <v>8</v>
       </c>
       <c r="G44">
         <v>1.0</v>
       </c>
       <c r="H44" s="1">
-        <v>110729.22</v>
+        <v>835081.28</v>
       </c>
       <c r="I44" s="1">
-        <v>-2647.39</v>
+        <v>10748.82</v>
       </c>
       <c r="J44" s="1">
-        <v>-2.3908684627238</v>
+        <v>1.2871585386275</v>
       </c>
       <c r="K44">
         <v>0.0</v>
       </c>
       <c r="L44" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="M44" s="1">
-        <v>106137.99</v>
+        <v>832021.88</v>
       </c>
       <c r="N44" s="1">
-        <v>108081.83</v>
+        <v>845830.1</v>
       </c>
       <c r="O44" s="1">
-        <v>0.23</v>
+        <v>1.76</v>
       </c>
       <c r="P44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B45" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="C45" s="1">
-        <v>100000.0</v>
+        <v>101000.0</v>
       </c>
       <c r="D45" s="1">
-        <v>100.17118736</v>
+        <v>99.28934943</v>
       </c>
       <c r="E45" s="1">
-        <v>101.31079</v>
+        <v>99.824</v>
       </c>
       <c r="F45" t="s">
         <v>8</v>
       </c>
       <c r="G45">
         <v>1.0</v>
       </c>
       <c r="H45" s="1">
-        <v>101310.79</v>
+        <v>100822.24</v>
       </c>
       <c r="I45" s="1">
-        <v>446.7</v>
+        <v>1643.95</v>
       </c>
       <c r="J45" s="1">
-        <v>0.44092045871916</v>
+        <v>1.6305430230473</v>
       </c>
       <c r="K45">
         <v>0.0</v>
       </c>
       <c r="L45" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="M45" s="1">
-        <v>100171.19</v>
+        <v>100282.24</v>
       </c>
       <c r="N45" s="1">
-        <v>101757.49</v>
+        <v>102466.19</v>
       </c>
       <c r="O45" s="1">
         <v>0.21</v>
       </c>
       <c r="P45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B46" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="C46" s="1">
-        <v>500000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D46" s="1">
-        <v>92.01326074</v>
+        <v>106.86703271</v>
       </c>
       <c r="E46" s="1">
-        <v>93.11093</v>
+        <v>110.72922</v>
       </c>
       <c r="F46" t="s">
         <v>8</v>
       </c>
       <c r="G46">
         <v>1.0</v>
       </c>
       <c r="H46" s="1">
-        <v>465554.65</v>
+        <v>110729.22</v>
       </c>
       <c r="I46" s="1">
-        <v>1141.79</v>
+        <v>-1550.2</v>
       </c>
       <c r="J46" s="1">
-        <v>0.24525369900183</v>
+        <v>-1.3999917998158</v>
       </c>
       <c r="K46">
         <v>0.0</v>
       </c>
       <c r="L46" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="M46" s="1">
-        <v>460066.3</v>
+        <v>106867.03</v>
       </c>
       <c r="N46" s="1">
-        <v>466696.44</v>
+        <v>109179.02</v>
       </c>
       <c r="O46" s="1">
-        <v>0.98</v>
+        <v>0.23</v>
       </c>
       <c r="P46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B47" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="C47" s="1">
-        <v>300000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D47" s="1">
-        <v>97.29412865</v>
+        <v>100.13548871</v>
       </c>
       <c r="E47" s="1">
-        <v>99.977263</v>
+        <v>101.31079</v>
       </c>
       <c r="F47" t="s">
         <v>8</v>
       </c>
       <c r="G47">
         <v>1.0</v>
       </c>
       <c r="H47" s="1">
-        <v>299931.79</v>
+        <v>101310.79</v>
       </c>
       <c r="I47" s="1">
-        <v>-5945.29</v>
+        <v>616.48</v>
       </c>
       <c r="J47" s="1">
-        <v>-1.9822140227283</v>
+        <v>0.60850379313003</v>
       </c>
       <c r="K47">
         <v>0.0</v>
       </c>
       <c r="L47" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="M47" s="1">
-        <v>291882.39</v>
+        <v>100135.49</v>
       </c>
       <c r="N47" s="1">
-        <v>293986.5</v>
+        <v>101927.27</v>
       </c>
       <c r="O47" s="1">
-        <v>0.62</v>
+        <v>0.21</v>
       </c>
       <c r="P47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B48" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="C48" s="1">
-        <v>400000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D48" s="1">
-        <v>98.33699716</v>
+        <v>93.01460286</v>
       </c>
       <c r="E48" s="1">
-        <v>101.98272</v>
+        <v>93.11093</v>
       </c>
       <c r="F48" t="s">
         <v>8</v>
       </c>
       <c r="G48">
         <v>1.0</v>
       </c>
       <c r="H48" s="1">
-        <v>407930.88</v>
+        <v>465554.65</v>
       </c>
       <c r="I48" s="1">
-        <v>-2422.62</v>
+        <v>6833.43</v>
       </c>
       <c r="J48" s="1">
-        <v>-0.59388002202726</v>
+        <v>1.4678040483539</v>
       </c>
       <c r="K48">
         <v>0.0</v>
       </c>
       <c r="L48" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="M48" s="1">
-        <v>393347.99</v>
+        <v>465073.01</v>
       </c>
       <c r="N48" s="1">
-        <v>405508.26</v>
+        <v>472388.08</v>
       </c>
       <c r="O48" s="1">
-        <v>0.85</v>
+        <v>0.98</v>
       </c>
       <c r="P48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B49" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="C49" s="1">
-        <v>300000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D49" s="1">
-        <v>103.44252139</v>
+        <v>100.48981785</v>
       </c>
       <c r="E49" s="1">
-        <v>110.511247</v>
+        <v>99.572</v>
       </c>
       <c r="F49" t="s">
         <v>8</v>
       </c>
       <c r="G49">
         <v>1.0</v>
       </c>
       <c r="H49" s="1">
-        <v>331533.74</v>
+        <v>199144.0</v>
       </c>
       <c r="I49" s="1">
-        <v>-21163.03</v>
+        <v>2090.43</v>
       </c>
       <c r="J49" s="1">
-        <v>-6.3833714179438</v>
+        <v>1.0497077491664</v>
       </c>
       <c r="K49">
         <v>0.0</v>
       </c>
       <c r="L49">
-        <v>43.15</v>
+        <v>254.79</v>
       </c>
       <c r="M49" s="1">
-        <v>310327.56</v>
+        <v>200979.64</v>
       </c>
       <c r="N49" s="1">
-        <v>310370.71</v>
+        <v>201234.43</v>
       </c>
       <c r="O49" s="1">
-        <v>0.65</v>
+        <v>0.42</v>
       </c>
       <c r="P49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B50" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="C50" s="1">
-        <v>100000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D50" s="1">
-        <v>99.36789643</v>
+        <v>98.51524523</v>
       </c>
       <c r="E50" s="1">
-        <v>104.05285</v>
+        <v>99.977263</v>
       </c>
       <c r="F50" t="s">
         <v>8</v>
       </c>
       <c r="G50">
         <v>1.0</v>
       </c>
       <c r="H50" s="1">
-        <v>104052.85</v>
+        <v>299931.79</v>
       </c>
       <c r="I50" s="1">
-        <v>-1430.16</v>
+        <v>-1460.03</v>
       </c>
       <c r="J50" s="1">
-        <v>-1.3744553849318</v>
+        <v>-0.48678734588288</v>
       </c>
       <c r="K50">
         <v>0.0</v>
       </c>
       <c r="L50" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="M50" s="1">
-        <v>99367.9</v>
+        <v>295545.73</v>
       </c>
       <c r="N50" s="1">
-        <v>102622.69</v>
+        <v>298471.76</v>
       </c>
       <c r="O50" s="1">
-        <v>0.22</v>
+        <v>0.62</v>
       </c>
       <c r="P50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B51" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="C51" s="1">
-        <v>200000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D51" s="1">
-        <v>98.17671761</v>
+        <v>99.83070564</v>
       </c>
       <c r="E51" s="1">
-        <v>103.191215</v>
+        <v>101.98272</v>
       </c>
       <c r="F51" t="s">
         <v>8</v>
       </c>
       <c r="G51">
         <v>1.0</v>
       </c>
       <c r="H51" s="1">
-        <v>206382.43</v>
+        <v>407930.88</v>
       </c>
       <c r="I51" s="1">
-        <v>-3037.21</v>
+        <v>4682.35</v>
       </c>
       <c r="J51" s="1">
-        <v>-1.471641747798</v>
+        <v>1.147829259702</v>
       </c>
       <c r="K51">
         <v>0.0</v>
       </c>
       <c r="L51" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="M51" s="1">
-        <v>196353.44</v>
+        <v>399322.82</v>
       </c>
       <c r="N51" s="1">
-        <v>203345.22</v>
+        <v>412613.23</v>
       </c>
       <c r="O51" s="1">
-        <v>0.43</v>
+        <v>0.86</v>
       </c>
       <c r="P51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B52" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="C52" s="1">
-        <v>600000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D52" s="1">
-        <v>96.92684628</v>
+        <v>103.87170061</v>
       </c>
       <c r="E52" s="1">
-        <v>99.92378</v>
+        <v>110.511247</v>
       </c>
       <c r="F52" t="s">
         <v>8</v>
       </c>
       <c r="G52">
         <v>1.0</v>
       </c>
       <c r="H52" s="1">
-        <v>599542.68</v>
+        <v>331533.74</v>
       </c>
       <c r="I52" s="1">
-        <v>-8047.2</v>
+        <v>-18796.72</v>
       </c>
       <c r="J52" s="1">
-        <v>-1.3422230424029</v>
+        <v>-5.6696250583726</v>
       </c>
       <c r="K52">
         <v>0.0</v>
       </c>
       <c r="L52" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="M52" s="1">
-        <v>581561.08</v>
+        <v>311615.1</v>
       </c>
       <c r="N52" s="1">
-        <v>591495.48</v>
+        <v>312737.02</v>
       </c>
       <c r="O52" s="1">
-        <v>1.25</v>
+        <v>0.65</v>
       </c>
       <c r="P52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B53" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="C53" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D53" s="1">
-        <v>85.92973556</v>
+        <v>100.30817502</v>
       </c>
       <c r="E53" s="1">
-        <v>87.8623</v>
+        <v>104.05285</v>
       </c>
       <c r="F53" t="s">
         <v>8</v>
       </c>
       <c r="G53">
         <v>1.0</v>
       </c>
       <c r="H53" s="1">
-        <v>175724.6</v>
+        <v>104052.85</v>
       </c>
       <c r="I53" s="1">
-        <v>-2693.9</v>
+        <v>-3633.72</v>
       </c>
       <c r="J53" s="1">
-        <v>-1.5330238338855</v>
+        <v>-3.4921869030978</v>
       </c>
       <c r="K53">
         <v>0.0</v>
       </c>
-      <c r="L53" t="s">
-        <v>175</v>
+      <c r="L53">
+        <v>110.96</v>
       </c>
       <c r="M53" s="1">
-        <v>171859.47</v>
+        <v>100308.17</v>
       </c>
       <c r="N53" s="1">
-        <v>173030.7</v>
+        <v>100419.13</v>
       </c>
       <c r="O53" s="1">
-        <v>0.36</v>
+        <v>0.21</v>
       </c>
       <c r="P53">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
         <v>176</v>
       </c>
       <c r="B54" t="s">
         <v>177</v>
       </c>
       <c r="C54" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D54" s="1">
-        <v>95.51461333</v>
+        <v>99.29263752</v>
       </c>
       <c r="E54" s="1">
-        <v>98.434</v>
+        <v>103.191215</v>
       </c>
       <c r="F54" t="s">
         <v>8</v>
       </c>
       <c r="G54">
         <v>1.0</v>
       </c>
       <c r="H54" s="1">
-        <v>98434.0</v>
+        <v>206382.43</v>
       </c>
       <c r="I54" s="1">
-        <v>-118.7</v>
+        <v>-7558.8</v>
       </c>
       <c r="J54" s="1">
-        <v>-0.1205884145722</v>
+        <v>-3.6625210779813</v>
       </c>
       <c r="K54">
         <v>0.0</v>
       </c>
-      <c r="L54" t="s">
-        <v>178</v>
+      <c r="L54">
+        <v>238.36</v>
       </c>
       <c r="M54" s="1">
-        <v>95514.62</v>
+        <v>198585.27</v>
       </c>
       <c r="N54" s="1">
-        <v>98315.3</v>
+        <v>198823.63</v>
       </c>
       <c r="O54" s="1">
-        <v>0.21</v>
+        <v>0.41</v>
       </c>
       <c r="P54">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="s">
+        <v>178</v>
+      </c>
+      <c r="B55" t="s">
         <v>179</v>
-      </c>
-[...1 lines deleted...]
-        <v>180</v>
       </c>
       <c r="C55" s="1">
         <v>600000.0</v>
       </c>
       <c r="D55" s="1">
-        <v>97.07614502</v>
+        <v>98.07607377</v>
       </c>
       <c r="E55" s="1">
-        <v>99.282902</v>
+        <v>99.92378</v>
       </c>
       <c r="F55" t="s">
         <v>8</v>
       </c>
       <c r="G55">
         <v>1.0</v>
       </c>
       <c r="H55" s="1">
-        <v>595697.41</v>
+        <v>599542.68</v>
       </c>
       <c r="I55" s="1">
-        <v>-6915.88</v>
+        <v>267.36</v>
       </c>
       <c r="J55" s="1">
-        <v>-1.1609719773668</v>
+        <v>0.044593989538826</v>
       </c>
       <c r="K55">
         <v>0.0</v>
       </c>
       <c r="L55" t="s">
-        <v>181</v>
+        <v>180</v>
       </c>
       <c r="M55" s="1">
-        <v>582456.87</v>
+        <v>588456.44</v>
       </c>
       <c r="N55" s="1">
-        <v>588781.53</v>
+        <v>599810.04</v>
       </c>
       <c r="O55" s="1">
-        <v>1.24</v>
+        <v>1.25</v>
       </c>
       <c r="P55">
         <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" t="s">
+        <v>181</v>
+      </c>
+      <c r="B56" t="s">
         <v>182</v>
       </c>
-      <c r="B56" t="s">
+      <c r="C56" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="D56" s="1">
+        <v>87.49061394</v>
+      </c>
+      <c r="E56" s="1">
+        <v>87.8623</v>
+      </c>
+      <c r="F56" t="s">
+        <v>8</v>
+      </c>
+      <c r="G56">
+        <v>1.0</v>
+      </c>
+      <c r="H56" s="1">
+        <v>175724.6</v>
+      </c>
+      <c r="I56" s="1">
+        <v>581.97</v>
+      </c>
+      <c r="J56" s="1">
+        <v>0.33118299885161</v>
+      </c>
+      <c r="K56">
+        <v>0.0</v>
+      </c>
+      <c r="L56" t="s">
         <v>183</v>
       </c>
-      <c r="C56" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M56" s="1">
-        <v>146617.8</v>
+        <v>174981.23</v>
       </c>
       <c r="N56" s="1">
-        <v>148444.51</v>
+        <v>176306.57</v>
       </c>
       <c r="O56" s="1">
-        <v>0.31</v>
+        <v>0.37</v>
       </c>
       <c r="P56">
         <v>1</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57" t="s">
+        <v>184</v>
+      </c>
+      <c r="B57" t="s">
         <v>185</v>
       </c>
-      <c r="B57" t="s">
+      <c r="C57" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="D57" s="1">
+        <v>95.98457468</v>
+      </c>
+      <c r="E57" s="1">
+        <v>98.434</v>
+      </c>
+      <c r="F57" t="s">
+        <v>8</v>
+      </c>
+      <c r="G57">
+        <v>1.0</v>
+      </c>
+      <c r="H57" s="1">
+        <v>98434.0</v>
+      </c>
+      <c r="I57" s="1">
+        <v>599.55</v>
+      </c>
+      <c r="J57" s="1">
+        <v>0.60908832314038</v>
+      </c>
+      <c r="K57">
+        <v>0.0</v>
+      </c>
+      <c r="L57" t="s">
         <v>186</v>
       </c>
-      <c r="C57" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M57" s="1">
-        <v>134867.25</v>
+        <v>95984.58</v>
       </c>
       <c r="N57" s="1">
-        <v>139570.4</v>
+        <v>99033.55</v>
       </c>
       <c r="O57" s="1">
-        <v>0.29</v>
+        <v>0.21</v>
       </c>
       <c r="P57">
         <v>1</v>
       </c>
     </row>
     <row r="58" spans="1:16">
       <c r="A58" t="s">
+        <v>187</v>
+      </c>
+      <c r="B58" t="s">
         <v>188</v>
-      </c>
-[...1 lines deleted...]
-        <v>189</v>
       </c>
       <c r="C58" s="1">
         <v>600000.0</v>
       </c>
       <c r="D58" s="1">
-        <v>83.48888936</v>
+        <v>97.98318751</v>
       </c>
       <c r="E58" s="1">
-        <v>85.527105</v>
+        <v>99.282902</v>
       </c>
       <c r="F58" t="s">
         <v>8</v>
       </c>
       <c r="G58">
         <v>1.0</v>
       </c>
       <c r="H58" s="1">
-        <v>513162.63</v>
+        <v>595697.41</v>
       </c>
       <c r="I58" s="1">
-        <v>-9619.7</v>
+        <v>-86.64</v>
       </c>
       <c r="J58" s="1">
-        <v>-1.8745909069801</v>
+        <v>-0.014544296910742</v>
       </c>
       <c r="K58">
         <v>0.0</v>
       </c>
       <c r="L58" t="s">
-        <v>190</v>
+        <v>189</v>
       </c>
       <c r="M58" s="1">
-        <v>500933.34</v>
+        <v>587899.13</v>
       </c>
       <c r="N58" s="1">
-        <v>503542.93</v>
+        <v>595610.77</v>
       </c>
       <c r="O58" s="1">
-        <v>1.06</v>
+        <v>1.24</v>
       </c>
       <c r="P58">
         <v>1</v>
       </c>
     </row>
     <row r="59" spans="1:16">
       <c r="A59" t="s">
+        <v>190</v>
+      </c>
+      <c r="B59" t="s">
         <v>191</v>
       </c>
-      <c r="B59" t="s">
+      <c r="C59" s="1">
+        <v>150000.0</v>
+      </c>
+      <c r="D59" s="1">
+        <v>99.02596911</v>
+      </c>
+      <c r="E59" s="1">
+        <v>100.356793</v>
+      </c>
+      <c r="F59" t="s">
+        <v>8</v>
+      </c>
+      <c r="G59">
+        <v>1.0</v>
+      </c>
+      <c r="H59" s="1">
+        <v>150535.19</v>
+      </c>
+      <c r="I59" s="1">
+        <v>190.07</v>
+      </c>
+      <c r="J59" s="1">
+        <v>0.12626283595218</v>
+      </c>
+      <c r="K59">
+        <v>0.0</v>
+      </c>
+      <c r="L59" t="s">
         <v>192</v>
       </c>
-      <c r="C59" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M59" s="1">
-        <v>980725.18</v>
+        <v>148538.96</v>
       </c>
       <c r="N59" s="1">
-        <v>1007266.28</v>
+        <v>150725.26</v>
       </c>
       <c r="O59" s="1">
-        <v>2.12</v>
+        <v>0.31</v>
       </c>
       <c r="P59">
         <v>1</v>
       </c>
     </row>
     <row r="60" spans="1:16">
       <c r="A60" t="s">
+        <v>193</v>
+      </c>
+      <c r="B60" t="s">
         <v>194</v>
       </c>
-      <c r="B60" t="s">
+      <c r="C60" s="1">
+        <v>130000.0</v>
+      </c>
+      <c r="D60" s="1">
+        <v>104.42793759</v>
+      </c>
+      <c r="E60" s="1">
+        <v>109.600592</v>
+      </c>
+      <c r="F60" t="s">
+        <v>8</v>
+      </c>
+      <c r="G60">
+        <v>1.0</v>
+      </c>
+      <c r="H60" s="1">
+        <v>142480.77</v>
+      </c>
+      <c r="I60" s="1">
+        <v>-1598.36</v>
+      </c>
+      <c r="J60" s="1">
+        <v>-1.1218075253243</v>
+      </c>
+      <c r="K60">
+        <v>0.0</v>
+      </c>
+      <c r="L60" t="s">
         <v>195</v>
       </c>
-      <c r="C60" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M60" s="1">
-        <v>280451.71</v>
+        <v>135756.31</v>
       </c>
       <c r="N60" s="1">
-        <v>286480.26</v>
+        <v>140882.41</v>
       </c>
       <c r="O60" s="1">
-        <v>0.6</v>
+        <v>0.29</v>
       </c>
       <c r="P60">
         <v>1</v>
       </c>
     </row>
     <row r="61" spans="1:16">
       <c r="A61" t="s">
+        <v>196</v>
+      </c>
+      <c r="B61" t="s">
         <v>197</v>
       </c>
-      <c r="B61" t="s">
+      <c r="C61" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="D61" s="1">
+        <v>85.20742961</v>
+      </c>
+      <c r="E61" s="1">
+        <v>85.527105</v>
+      </c>
+      <c r="F61" t="s">
+        <v>8</v>
+      </c>
+      <c r="G61">
+        <v>1.0</v>
+      </c>
+      <c r="H61" s="1">
+        <v>513162.63</v>
+      </c>
+      <c r="I61" s="1">
+        <v>948.39</v>
+      </c>
+      <c r="J61" s="1">
+        <v>0.18481275614321</v>
+      </c>
+      <c r="K61">
+        <v>0.0</v>
+      </c>
+      <c r="L61" t="s">
         <v>198</v>
       </c>
-      <c r="C61" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M61" s="1">
-        <v>484049.11</v>
+        <v>511244.58</v>
       </c>
       <c r="N61" s="1">
-        <v>485487.47</v>
+        <v>514111.02</v>
       </c>
       <c r="O61" s="1">
-        <v>1.02</v>
+        <v>1.07</v>
       </c>
       <c r="P61">
         <v>1</v>
       </c>
     </row>
     <row r="62" spans="1:16">
       <c r="A62" t="s">
+        <v>199</v>
+      </c>
+      <c r="B62" t="s">
         <v>200</v>
       </c>
-      <c r="B62" t="s">
+      <c r="C62" s="1">
+        <v>1000000.0</v>
+      </c>
+      <c r="D62" s="1">
+        <v>98.89989045</v>
+      </c>
+      <c r="E62" s="1">
+        <v>100.789118</v>
+      </c>
+      <c r="F62" t="s">
+        <v>8</v>
+      </c>
+      <c r="G62">
+        <v>1.0</v>
+      </c>
+      <c r="H62" s="1">
+        <v>1007891.18</v>
+      </c>
+      <c r="I62" s="1">
+        <v>9789.23</v>
+      </c>
+      <c r="J62" s="1">
+        <v>0.97125862337638</v>
+      </c>
+      <c r="K62">
+        <v>0.0</v>
+      </c>
+      <c r="L62" t="s">
         <v>201</v>
       </c>
-      <c r="C62" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M62" s="1">
-        <v>537430.8</v>
+        <v>988998.9</v>
       </c>
       <c r="N62" s="1">
-        <v>550272.44</v>
+        <v>1017680.41</v>
       </c>
       <c r="O62" s="1">
-        <v>1.16</v>
+        <v>2.12</v>
       </c>
       <c r="P62">
         <v>1</v>
       </c>
     </row>
     <row r="63" spans="1:16">
       <c r="A63" t="s">
+        <v>202</v>
+      </c>
+      <c r="B63" t="s">
         <v>203</v>
       </c>
-      <c r="B63" t="s">
+      <c r="C63" s="1">
+        <v>288000.0</v>
+      </c>
+      <c r="D63" s="1">
+        <v>97.94538497</v>
+      </c>
+      <c r="E63" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F63" t="s">
+        <v>8</v>
+      </c>
+      <c r="G63">
+        <v>1.0</v>
+      </c>
+      <c r="H63" s="1">
+        <v>288000.0</v>
+      </c>
+      <c r="I63" s="1">
+        <v>846.45</v>
+      </c>
+      <c r="J63" s="1">
+        <v>0.29390625</v>
+      </c>
+      <c r="K63">
+        <v>0.0</v>
+      </c>
+      <c r="L63" t="s">
         <v>204</v>
       </c>
-      <c r="C63" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M63" s="1">
-        <v>134640.14</v>
+        <v>282082.71</v>
       </c>
       <c r="N63" s="1">
-        <v>140187.4</v>
+        <v>288846.45</v>
       </c>
       <c r="O63" s="1">
-        <v>0.3</v>
+        <v>0.6</v>
       </c>
       <c r="P63">
         <v>1</v>
       </c>
     </row>
     <row r="64" spans="1:16">
       <c r="A64" t="s">
+        <v>205</v>
+      </c>
+      <c r="B64" t="s">
         <v>206</v>
       </c>
-      <c r="B64" t="s">
+      <c r="C64" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="D64" s="1">
+        <v>97.66517233</v>
+      </c>
+      <c r="E64" s="1">
+        <v>99.498222</v>
+      </c>
+      <c r="F64" t="s">
+        <v>8</v>
+      </c>
+      <c r="G64">
+        <v>1.0</v>
+      </c>
+      <c r="H64" s="1">
+        <v>497491.11</v>
+      </c>
+      <c r="I64" s="1">
+        <v>-6228.6</v>
+      </c>
+      <c r="J64" s="1">
+        <v>-1.2520022719602</v>
+      </c>
+      <c r="K64">
+        <v>0.0</v>
+      </c>
+      <c r="L64" t="s">
         <v>207</v>
       </c>
-      <c r="C64" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M64" s="1">
-        <v>96014.4</v>
+        <v>488325.87</v>
       </c>
       <c r="N64" s="1">
-        <v>97634.95</v>
+        <v>491262.51</v>
       </c>
       <c r="O64" s="1">
-        <v>0.21</v>
+        <v>1.02</v>
       </c>
       <c r="P64">
         <v>1</v>
       </c>
     </row>
     <row r="65" spans="1:16">
       <c r="A65" t="s">
+        <v>208</v>
+      </c>
+      <c r="B65" t="s">
         <v>209</v>
       </c>
-      <c r="B65" t="s">
+      <c r="C65" s="1">
+        <v>540000.0</v>
+      </c>
+      <c r="D65" s="1">
+        <v>100.20574217</v>
+      </c>
+      <c r="E65" s="1">
+        <v>101.900644</v>
+      </c>
+      <c r="F65" t="s">
+        <v>8</v>
+      </c>
+      <c r="G65">
+        <v>1.0</v>
+      </c>
+      <c r="H65" s="1">
+        <v>550263.48</v>
+      </c>
+      <c r="I65" s="1">
+        <v>4983.69</v>
+      </c>
+      <c r="J65" s="1">
+        <v>0.90569157887781</v>
+      </c>
+      <c r="K65">
+        <v>0.0</v>
+      </c>
+      <c r="L65" t="s">
         <v>210</v>
       </c>
-      <c r="C65" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M65" s="1">
-        <v>99677.47</v>
+        <v>541111.01</v>
       </c>
       <c r="N65" s="1">
-        <v>100342.88</v>
+        <v>555247.17</v>
       </c>
       <c r="O65" s="1">
-        <v>0.21</v>
+        <v>1.16</v>
       </c>
       <c r="P65">
         <v>1</v>
       </c>
     </row>
     <row r="66" spans="1:16">
       <c r="A66" t="s">
         <v>211</v>
       </c>
       <c r="B66" t="s">
         <v>212</v>
       </c>
       <c r="C66" s="1">
-        <v>200000.0</v>
+        <v>130000.0</v>
       </c>
       <c r="D66" s="1">
-        <v>97.64924691</v>
+        <v>104.22233421</v>
       </c>
       <c r="E66" s="1">
-        <v>102.91498</v>
+        <v>109.789346</v>
       </c>
       <c r="F66" t="s">
         <v>8</v>
       </c>
       <c r="G66">
         <v>1.0</v>
       </c>
       <c r="H66" s="1">
-        <v>205829.96</v>
+        <v>142726.15</v>
       </c>
       <c r="I66" s="1">
-        <v>-9113.66</v>
+        <v>-6987.8</v>
       </c>
       <c r="J66" s="1">
-        <v>-4.4277616339235</v>
+        <v>-4.895949340748</v>
       </c>
       <c r="K66">
         <v>0.0</v>
       </c>
-      <c r="L66" t="s">
-        <v>213</v>
+      <c r="L66">
+        <v>249.32</v>
       </c>
       <c r="M66" s="1">
-        <v>195298.49</v>
+        <v>135489.03</v>
       </c>
       <c r="N66" s="1">
-        <v>196716.3</v>
+        <v>135738.35</v>
       </c>
       <c r="O66" s="1">
-        <v>0.41</v>
+        <v>0.28</v>
       </c>
       <c r="P66">
         <v>1</v>
       </c>
     </row>
     <row r="67" spans="1:16">
       <c r="A67" t="s">
+        <v>213</v>
+      </c>
+      <c r="B67" t="s">
         <v>214</v>
       </c>
-      <c r="B67" t="s">
+      <c r="C67" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="D67" s="1">
+        <v>96.62674221</v>
+      </c>
+      <c r="E67" s="1">
+        <v>98.975</v>
+      </c>
+      <c r="F67" t="s">
+        <v>8</v>
+      </c>
+      <c r="G67">
+        <v>1.0</v>
+      </c>
+      <c r="H67" s="1">
+        <v>98975.0</v>
+      </c>
+      <c r="I67" s="1">
+        <v>-487.98</v>
+      </c>
+      <c r="J67" s="1">
+        <v>-0.49303359434201</v>
+      </c>
+      <c r="K67">
+        <v>0.0</v>
+      </c>
+      <c r="L67" t="s">
         <v>215</v>
       </c>
-      <c r="C67" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M67" s="1">
-        <v>189114.71</v>
+        <v>96626.75</v>
       </c>
       <c r="N67" s="1">
-        <v>195380.6</v>
+        <v>98487.02</v>
       </c>
       <c r="O67" s="1">
-        <v>0.41</v>
+        <v>0.21</v>
       </c>
       <c r="P67">
         <v>1</v>
       </c>
     </row>
     <row r="68" spans="1:16">
       <c r="A68" t="s">
+        <v>216</v>
+      </c>
+      <c r="B68" t="s">
         <v>217</v>
       </c>
-      <c r="B68" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C68" s="1">
-        <v>285000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D68" s="1">
-        <v>99.34635968</v>
+        <v>100.47818434</v>
       </c>
       <c r="E68" s="1">
-        <v>102.724621</v>
+        <v>99.711</v>
       </c>
       <c r="F68" t="s">
         <v>8</v>
       </c>
       <c r="G68">
         <v>1.0</v>
       </c>
       <c r="H68" s="1">
-        <v>292765.17</v>
+        <v>99711.0</v>
       </c>
       <c r="I68" s="1">
-        <v>-7950.25</v>
+        <v>1680.88</v>
       </c>
       <c r="J68" s="1">
-        <v>-2.7155723476259</v>
+        <v>1.6857518227678</v>
       </c>
       <c r="K68">
         <v>0.0</v>
       </c>
-      <c r="L68" t="s">
-        <v>219</v>
+      <c r="L68">
+        <v>913.7</v>
       </c>
       <c r="M68" s="1">
-        <v>283137.13</v>
+        <v>100478.18</v>
       </c>
       <c r="N68" s="1">
-        <v>284814.92</v>
+        <v>101391.88</v>
       </c>
       <c r="O68" s="1">
-        <v>0.6</v>
+        <v>0.21</v>
       </c>
       <c r="P68">
         <v>1</v>
       </c>
     </row>
     <row r="69" spans="1:16">
       <c r="A69" t="s">
+        <v>218</v>
+      </c>
+      <c r="B69" t="s">
+        <v>219</v>
+      </c>
+      <c r="C69" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="D69" s="1">
+        <v>98.59035584</v>
+      </c>
+      <c r="E69" s="1">
+        <v>102.91498</v>
+      </c>
+      <c r="F69" t="s">
+        <v>8</v>
+      </c>
+      <c r="G69">
+        <v>1.0</v>
+      </c>
+      <c r="H69" s="1">
+        <v>205829.96</v>
+      </c>
+      <c r="I69" s="1">
+        <v>-6717.74</v>
+      </c>
+      <c r="J69" s="1">
+        <v>-3.2637328404475</v>
+      </c>
+      <c r="K69">
+        <v>0.0</v>
+      </c>
+      <c r="L69" t="s">
         <v>220</v>
       </c>
-      <c r="B69" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M69" s="1">
-        <v>339093.46</v>
+        <v>197180.71</v>
       </c>
       <c r="N69" s="1">
-        <v>339925.32</v>
+        <v>199112.22</v>
       </c>
       <c r="O69" s="1">
-        <v>0.72</v>
+        <v>0.41</v>
       </c>
       <c r="P69">
         <v>1</v>
       </c>
     </row>
     <row r="70" spans="1:16">
       <c r="A70" t="s">
+        <v>221</v>
+      </c>
+      <c r="B70" t="s">
         <v>222</v>
       </c>
-      <c r="B70" t="s">
+      <c r="C70" s="1">
+        <v>193000.0</v>
+      </c>
+      <c r="D70" s="1">
+        <v>99.19127661</v>
+      </c>
+      <c r="E70" s="1">
+        <v>99.223</v>
+      </c>
+      <c r="F70" t="s">
+        <v>8</v>
+      </c>
+      <c r="G70">
+        <v>1.0</v>
+      </c>
+      <c r="H70" s="1">
+        <v>191500.39</v>
+      </c>
+      <c r="I70" s="1">
+        <v>6700.38</v>
+      </c>
+      <c r="J70" s="1">
+        <v>3.4988858247234</v>
+      </c>
+      <c r="K70">
+        <v>0.0</v>
+      </c>
+      <c r="L70" t="s">
         <v>223</v>
       </c>
-      <c r="C70" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M70" s="1">
-        <v>292931.6</v>
+        <v>191439.16</v>
       </c>
       <c r="N70" s="1">
-        <v>302307.63</v>
+        <v>198200.77</v>
       </c>
       <c r="O70" s="1">
-        <v>0.64</v>
+        <v>0.41</v>
       </c>
       <c r="P70">
         <v>1</v>
       </c>
     </row>
     <row r="71" spans="1:16">
       <c r="A71" t="s">
+        <v>224</v>
+      </c>
+      <c r="B71" t="s">
         <v>225</v>
       </c>
-      <c r="B71" t="s">
+      <c r="C71" s="1">
+        <v>285000.0</v>
+      </c>
+      <c r="D71" s="1">
+        <v>99.43433139</v>
+      </c>
+      <c r="E71" s="1">
+        <v>102.724621</v>
+      </c>
+      <c r="F71" t="s">
+        <v>8</v>
+      </c>
+      <c r="G71">
+        <v>1.0</v>
+      </c>
+      <c r="H71" s="1">
+        <v>292765.17</v>
+      </c>
+      <c r="I71" s="1">
+        <v>-7479.93</v>
+      </c>
+      <c r="J71" s="1">
+        <v>-2.5549248225122</v>
+      </c>
+      <c r="K71">
+        <v>0.0</v>
+      </c>
+      <c r="L71" t="s">
         <v>226</v>
       </c>
-      <c r="C71" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M71" s="1">
-        <v>174857.34</v>
+        <v>283387.84</v>
       </c>
       <c r="N71" s="1">
-        <v>175276.52</v>
+        <v>285285.24</v>
       </c>
       <c r="O71" s="1">
-        <v>0.37</v>
+        <v>0.59</v>
       </c>
       <c r="P71">
         <v>1</v>
       </c>
     </row>
     <row r="72" spans="1:16">
       <c r="A72" t="s">
         <v>227</v>
       </c>
       <c r="B72" t="s">
         <v>228</v>
       </c>
       <c r="C72" s="1">
-        <v>600000.0</v>
+        <v>349000.0</v>
       </c>
       <c r="D72" s="1">
-        <v>95.62918908</v>
+        <v>97.40453961</v>
       </c>
       <c r="E72" s="1">
-        <v>93.376495</v>
+        <v>99.735</v>
       </c>
       <c r="F72" t="s">
         <v>8</v>
       </c>
       <c r="G72">
         <v>1.0</v>
       </c>
       <c r="H72" s="1">
-        <v>560258.97</v>
+        <v>348075.15</v>
       </c>
       <c r="I72" s="1">
-        <v>16376.44</v>
+        <v>-6584.32</v>
       </c>
       <c r="J72" s="1">
-        <v>2.9230125490003</v>
+        <v>-1.8916374811589</v>
       </c>
       <c r="K72">
         <v>0.0</v>
       </c>
       <c r="L72" t="s">
         <v>229</v>
       </c>
       <c r="M72" s="1">
-        <v>573775.14</v>
+        <v>339941.84</v>
       </c>
       <c r="N72" s="1">
-        <v>576635.41</v>
+        <v>341490.83</v>
       </c>
       <c r="O72" s="1">
-        <v>1.21</v>
+        <v>0.71</v>
       </c>
       <c r="P72">
         <v>1</v>
       </c>
     </row>
     <row r="73" spans="1:16">
       <c r="A73" t="s">
         <v>230</v>
       </c>
       <c r="B73" t="s">
         <v>231</v>
       </c>
       <c r="C73" s="1">
-        <v>100000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D73" s="1">
-        <v>91.88914416</v>
+        <v>98.37618693</v>
       </c>
       <c r="E73" s="1">
-        <v>94.91756</v>
+        <v>101.14437</v>
       </c>
       <c r="F73" t="s">
         <v>8</v>
       </c>
       <c r="G73">
         <v>1.0</v>
       </c>
       <c r="H73" s="1">
-        <v>94917.56</v>
+        <v>303433.11</v>
       </c>
       <c r="I73" s="1">
-        <v>-926.7</v>
+        <v>-8010.71</v>
       </c>
       <c r="J73" s="1">
-        <v>-0.97632092523238</v>
+        <v>-2.6400250124319</v>
       </c>
       <c r="K73">
         <v>0.0</v>
       </c>
-      <c r="L73" t="s">
-        <v>232</v>
+      <c r="L73">
+        <v>293.84</v>
       </c>
       <c r="M73" s="1">
-        <v>91889.15</v>
+        <v>295128.56</v>
       </c>
       <c r="N73" s="1">
-        <v>93990.86</v>
+        <v>295422.4</v>
       </c>
       <c r="O73" s="1">
-        <v>0.2</v>
+        <v>0.61</v>
       </c>
       <c r="P73">
         <v>1</v>
       </c>
     </row>
     <row r="74" spans="1:16">
       <c r="A74" t="s">
+        <v>232</v>
+      </c>
+      <c r="B74" t="s">
         <v>233</v>
       </c>
-      <c r="B74" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C74" s="1">
-        <v>140000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D74" s="1">
-        <v>97.17302912</v>
+        <v>88.17811428</v>
       </c>
       <c r="E74" s="1">
-        <v>96.7943</v>
+        <v>86.69767</v>
       </c>
       <c r="F74" t="s">
         <v>8</v>
       </c>
       <c r="G74">
         <v>1.0</v>
       </c>
       <c r="H74" s="1">
-        <v>135512.02</v>
+        <v>173395.34</v>
       </c>
       <c r="I74" s="1">
-        <v>1287.76</v>
+        <v>3448.56</v>
       </c>
       <c r="J74" s="1">
-        <v>0.95029208479071</v>
+        <v>1.9888423760408</v>
       </c>
       <c r="K74">
         <v>0.0</v>
       </c>
       <c r="L74">
-        <v>757.53</v>
+        <v>487.67</v>
       </c>
       <c r="M74" s="1">
-        <v>136042.25</v>
+        <v>176356.23</v>
       </c>
       <c r="N74" s="1">
-        <v>136799.78</v>
+        <v>176843.9</v>
       </c>
       <c r="O74" s="1">
-        <v>0.29</v>
+        <v>0.37</v>
       </c>
       <c r="P74">
         <v>1</v>
       </c>
     </row>
     <row r="75" spans="1:16">
       <c r="A75" t="s">
+        <v>234</v>
+      </c>
+      <c r="B75" t="s">
         <v>235</v>
       </c>
-      <c r="B75" t="s">
+      <c r="C75" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="D75" s="1">
+        <v>95.68747497</v>
+      </c>
+      <c r="E75" s="1">
+        <v>93.376495</v>
+      </c>
+      <c r="F75" t="s">
+        <v>8</v>
+      </c>
+      <c r="G75">
+        <v>1.0</v>
+      </c>
+      <c r="H75" s="1">
+        <v>186752.99</v>
+      </c>
+      <c r="I75" s="1">
+        <v>5780.86</v>
+      </c>
+      <c r="J75" s="1">
+        <v>3.0954578023088</v>
+      </c>
+      <c r="K75">
+        <v>0.0</v>
+      </c>
+      <c r="L75" t="s">
         <v>236</v>
       </c>
-      <c r="C75" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M75" s="1">
-        <v>133258.44</v>
+        <v>191374.95</v>
       </c>
       <c r="N75" s="1">
-        <v>135595.32</v>
+        <v>192533.85</v>
       </c>
       <c r="O75" s="1">
-        <v>0.29</v>
+        <v>0.4</v>
       </c>
       <c r="P75">
         <v>1</v>
       </c>
     </row>
     <row r="76" spans="1:16">
       <c r="A76" t="s">
+        <v>237</v>
+      </c>
+      <c r="B76" t="s">
         <v>238</v>
       </c>
-      <c r="B76" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C76" s="1">
-        <v>135000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D76" s="1">
-        <v>100.06026166</v>
+        <v>92.86197945</v>
       </c>
       <c r="E76" s="1">
-        <v>105.064793</v>
+        <v>94.91756</v>
       </c>
       <c r="F76" t="s">
         <v>8</v>
       </c>
       <c r="G76">
         <v>1.0</v>
       </c>
       <c r="H76" s="1">
-        <v>141837.47</v>
+        <v>94917.56</v>
       </c>
       <c r="I76" s="1">
-        <v>-5882.32</v>
+        <v>-1933.32</v>
       </c>
       <c r="J76" s="1">
-        <v>-4.1472256943105</v>
+        <v>-2.0368412335926</v>
       </c>
       <c r="K76">
         <v>0.0</v>
       </c>
       <c r="L76">
-        <v>873.8</v>
+        <v>122.26</v>
       </c>
       <c r="M76" s="1">
-        <v>135081.35</v>
+        <v>92861.98</v>
       </c>
       <c r="N76" s="1">
-        <v>135955.15</v>
+        <v>92984.24</v>
       </c>
       <c r="O76" s="1">
-        <v>0.29</v>
+        <v>0.19</v>
       </c>
       <c r="P76">
         <v>1</v>
       </c>
     </row>
     <row r="77" spans="1:16">
       <c r="A77" t="s">
+        <v>239</v>
+      </c>
+      <c r="B77" t="s">
         <v>240</v>
       </c>
-      <c r="B77" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C77" s="1">
-        <v>130000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D77" s="1">
-        <v>100.32206968</v>
+        <v>100.55460226</v>
       </c>
       <c r="E77" s="1">
-        <v>107.1356</v>
+        <v>100.0</v>
       </c>
       <c r="F77" t="s">
         <v>8</v>
       </c>
       <c r="G77">
         <v>1.0</v>
       </c>
       <c r="H77" s="1">
-        <v>139276.28</v>
+        <v>400000.0</v>
       </c>
       <c r="I77" s="1">
-        <v>-7850.09</v>
+        <v>2410.02</v>
       </c>
       <c r="J77" s="1">
-        <v>-5.6363438196368</v>
+        <v>0.602505</v>
       </c>
       <c r="K77">
         <v>0.0</v>
       </c>
-      <c r="L77" t="s">
-        <v>242</v>
+      <c r="L77">
+        <v>191.61</v>
       </c>
       <c r="M77" s="1">
-        <v>130418.69</v>
+        <v>402218.41</v>
       </c>
       <c r="N77" s="1">
-        <v>131426.19</v>
+        <v>402410.02</v>
       </c>
       <c r="O77" s="1">
-        <v>0.28</v>
+        <v>0.84</v>
       </c>
       <c r="P77">
         <v>1</v>
       </c>
     </row>
     <row r="78" spans="1:16">
       <c r="A78" t="s">
-        <v>243</v>
+        <v>241</v>
       </c>
       <c r="B78" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="C78" s="1">
-        <v>300000.0</v>
+        <v>140000.0</v>
       </c>
       <c r="D78" s="1">
-        <v>101.81476909</v>
+        <v>97.54680763</v>
       </c>
       <c r="E78" s="1">
-        <v>106.30133</v>
+        <v>96.7943</v>
       </c>
       <c r="F78" t="s">
         <v>8</v>
       </c>
       <c r="G78">
         <v>1.0</v>
       </c>
       <c r="H78" s="1">
-        <v>318903.99</v>
+        <v>135512.02</v>
       </c>
       <c r="I78" s="1">
-        <v>-6588.45</v>
+        <v>1930.91</v>
       </c>
       <c r="J78" s="1">
-        <v>-2.0659666252529</v>
+        <v>1.4248994295857</v>
       </c>
       <c r="K78">
         <v>0.0</v>
       </c>
-      <c r="L78" t="s">
-        <v>245</v>
+      <c r="L78">
+        <v>877.4</v>
       </c>
       <c r="M78" s="1">
-        <v>305444.31</v>
+        <v>136565.53</v>
       </c>
       <c r="N78" s="1">
-        <v>312315.54</v>
+        <v>137442.93</v>
       </c>
       <c r="O78" s="1">
-        <v>0.66</v>
+        <v>0.29</v>
       </c>
       <c r="P78">
         <v>1</v>
       </c>
     </row>
     <row r="79" spans="1:16">
       <c r="A79" t="s">
-        <v>246</v>
+        <v>243</v>
       </c>
       <c r="B79" t="s">
-        <v>247</v>
+        <v>244</v>
       </c>
       <c r="C79" s="1">
-        <v>300000.0</v>
+        <v>145000.0</v>
       </c>
       <c r="D79" s="1">
-        <v>79.95859127</v>
+        <v>92.63513106</v>
       </c>
       <c r="E79" s="1">
-        <v>82.438423</v>
+        <v>93.402414</v>
       </c>
       <c r="F79" t="s">
         <v>8</v>
       </c>
       <c r="G79">
         <v>1.0</v>
       </c>
       <c r="H79" s="1">
-        <v>247315.27</v>
+        <v>135433.5</v>
       </c>
       <c r="I79" s="1">
-        <v>-5384.7</v>
+        <v>-970.54</v>
       </c>
       <c r="J79" s="1">
-        <v>-2.1772614363844</v>
+        <v>-0.71661738048563</v>
       </c>
       <c r="K79">
         <v>0.0</v>
       </c>
-      <c r="L79" t="s">
-        <v>248</v>
+      <c r="L79">
+        <v>142.02</v>
       </c>
       <c r="M79" s="1">
-        <v>239875.78</v>
+        <v>134320.94</v>
       </c>
       <c r="N79" s="1">
-        <v>241930.57</v>
+        <v>134462.96</v>
       </c>
       <c r="O79" s="1">
-        <v>0.51</v>
+        <v>0.28</v>
       </c>
       <c r="P79">
         <v>1</v>
       </c>
     </row>
     <row r="80" spans="1:16">
       <c r="A80" t="s">
-        <v>249</v>
+        <v>245</v>
       </c>
       <c r="B80" t="s">
-        <v>250</v>
+        <v>246</v>
       </c>
       <c r="C80" s="1">
-        <v>100000.0</v>
+        <v>135000.0</v>
       </c>
       <c r="D80" s="1">
-        <v>102.95529417</v>
+        <v>100.75223226</v>
       </c>
       <c r="E80" s="1">
-        <v>109.37547</v>
+        <v>105.064793</v>
       </c>
       <c r="F80" t="s">
         <v>8</v>
       </c>
       <c r="G80">
         <v>1.0</v>
       </c>
       <c r="H80" s="1">
-        <v>109375.47</v>
+        <v>141837.47</v>
       </c>
       <c r="I80" s="1">
-        <v>-6152.37</v>
+        <v>-4636.08</v>
       </c>
       <c r="J80" s="1">
-        <v>-5.6249998285722</v>
+        <v>-3.2685862205523</v>
       </c>
       <c r="K80">
         <v>0.0</v>
       </c>
-      <c r="L80">
-        <v>267.81</v>
+      <c r="L80" t="s">
+        <v>247</v>
       </c>
       <c r="M80" s="1">
-        <v>102955.29</v>
+        <v>136015.52</v>
       </c>
       <c r="N80" s="1">
-        <v>103223.1</v>
+        <v>137201.39</v>
       </c>
       <c r="O80" s="1">
-        <v>0.22</v>
+        <v>0.29</v>
       </c>
       <c r="P80">
         <v>1</v>
       </c>
     </row>
     <row r="81" spans="1:16">
       <c r="A81" t="s">
-        <v>251</v>
+        <v>248</v>
       </c>
       <c r="B81" t="s">
-        <v>252</v>
+        <v>249</v>
       </c>
       <c r="C81" s="1">
-        <v>825000.0</v>
+        <v>130000.0</v>
       </c>
       <c r="D81" s="1">
-        <v>67.86567718</v>
+        <v>101.02105293</v>
       </c>
       <c r="E81" s="1">
-        <v>74.717804</v>
+        <v>107.1356</v>
       </c>
       <c r="F81" t="s">
         <v>8</v>
       </c>
       <c r="G81">
         <v>1.0</v>
       </c>
       <c r="H81" s="1">
-        <v>616421.88</v>
+        <v>139276.28</v>
       </c>
       <c r="I81" s="1">
-        <v>-55117.37</v>
+        <v>-6596.38</v>
       </c>
       <c r="J81" s="1">
-        <v>-8.9415012328894</v>
+        <v>-4.7361833615889</v>
       </c>
       <c r="K81">
         <v>0.0</v>
       </c>
       <c r="L81" t="s">
-        <v>253</v>
+        <v>250</v>
       </c>
       <c r="M81" s="1">
-        <v>559891.84</v>
+        <v>131327.37</v>
       </c>
       <c r="N81" s="1">
-        <v>561304.51</v>
+        <v>132679.9</v>
       </c>
       <c r="O81" s="1">
-        <v>1.18</v>
+        <v>0.28</v>
       </c>
       <c r="P81">
         <v>1</v>
       </c>
     </row>
     <row r="82" spans="1:16">
       <c r="A82" t="s">
-        <v>254</v>
+        <v>251</v>
       </c>
       <c r="B82" t="s">
-        <v>255</v>
+        <v>252</v>
       </c>
       <c r="C82" s="1">
-        <v>132000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D82" s="1">
-        <v>99.42912071</v>
+        <v>102.66019389</v>
       </c>
       <c r="E82" s="1">
-        <v>99.973</v>
+        <v>106.30133</v>
       </c>
       <c r="F82" t="s">
         <v>8</v>
       </c>
       <c r="G82">
         <v>1.0</v>
       </c>
       <c r="H82" s="1">
-        <v>131964.36</v>
+        <v>318903.99</v>
       </c>
       <c r="I82" s="1">
-        <v>104.82</v>
+        <v>-3230.26</v>
       </c>
       <c r="J82" s="1">
-        <v>0.079430537154123</v>
+        <v>-1.0129255516684</v>
       </c>
       <c r="K82">
         <v>0.0</v>
       </c>
-      <c r="L82">
-        <v>822.74</v>
+      <c r="L82" t="s">
+        <v>253</v>
       </c>
       <c r="M82" s="1">
-        <v>131246.44</v>
+        <v>307980.58</v>
       </c>
       <c r="N82" s="1">
-        <v>132069.18</v>
+        <v>315673.73</v>
       </c>
       <c r="O82" s="1">
-        <v>0.28</v>
+        <v>0.66</v>
       </c>
       <c r="P82">
         <v>1</v>
       </c>
     </row>
     <row r="83" spans="1:16">
       <c r="A83" t="s">
+        <v>254</v>
+      </c>
+      <c r="B83" t="s">
+        <v>255</v>
+      </c>
+      <c r="C83" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="D83" s="1">
+        <v>81.01824724</v>
+      </c>
+      <c r="E83" s="1">
+        <v>82.438423</v>
+      </c>
+      <c r="F83" t="s">
+        <v>8</v>
+      </c>
+      <c r="G83">
+        <v>1.0</v>
+      </c>
+      <c r="H83" s="1">
+        <v>247315.27</v>
+      </c>
+      <c r="I83" s="1">
+        <v>-2000.25</v>
+      </c>
+      <c r="J83" s="1">
+        <v>-0.80878548259475</v>
+      </c>
+      <c r="K83">
+        <v>0.0</v>
+      </c>
+      <c r="L83" t="s">
         <v>256</v>
       </c>
-      <c r="B83" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M83" s="1">
-        <v>96918.6</v>
+        <v>243054.75</v>
       </c>
       <c r="N83" s="1">
-        <v>99224.08</v>
+        <v>245315.02</v>
       </c>
       <c r="O83" s="1">
-        <v>0.21</v>
+        <v>0.51</v>
       </c>
       <c r="P83">
         <v>1</v>
       </c>
     </row>
     <row r="84" spans="1:16">
       <c r="A84" t="s">
-        <v>259</v>
+        <v>257</v>
       </c>
       <c r="B84" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
       <c r="C84" s="1">
-        <v>135000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D84" s="1">
-        <v>97.49013118</v>
+        <v>103.25125859</v>
       </c>
       <c r="E84" s="1">
-        <v>104.002956</v>
+        <v>109.37547</v>
       </c>
       <c r="F84" t="s">
         <v>8</v>
       </c>
       <c r="G84">
         <v>1.0</v>
       </c>
       <c r="H84" s="1">
-        <v>140403.99</v>
+        <v>109375.47</v>
       </c>
       <c r="I84" s="1">
-        <v>-8719.19</v>
+        <v>-5565.31</v>
       </c>
       <c r="J84" s="1">
-        <v>-6.210072804911</v>
+        <v>-5.0882615635846</v>
       </c>
       <c r="K84">
         <v>0.0</v>
       </c>
       <c r="L84">
-        <v>73.13</v>
+        <v>558.9</v>
       </c>
       <c r="M84" s="1">
-        <v>131611.67</v>
+        <v>103251.26</v>
       </c>
       <c r="N84" s="1">
-        <v>131684.8</v>
+        <v>103810.16</v>
       </c>
       <c r="O84" s="1">
-        <v>0.28</v>
+        <v>0.22</v>
       </c>
       <c r="P84">
         <v>1</v>
       </c>
     </row>
     <row r="85" spans="1:16">
       <c r="A85" t="s">
+        <v>259</v>
+      </c>
+      <c r="B85" t="s">
+        <v>260</v>
+      </c>
+      <c r="C85" s="1">
+        <v>825000.0</v>
+      </c>
+      <c r="D85" s="1">
+        <v>67.75578722</v>
+      </c>
+      <c r="E85" s="1">
+        <v>74.717804</v>
+      </c>
+      <c r="F85" t="s">
+        <v>8</v>
+      </c>
+      <c r="G85">
+        <v>1.0</v>
+      </c>
+      <c r="H85" s="1">
+        <v>616421.88</v>
+      </c>
+      <c r="I85" s="1">
+        <v>-55317.63</v>
+      </c>
+      <c r="J85" s="1">
+        <v>-8.9739887234373</v>
+      </c>
+      <c r="K85">
+        <v>0.0</v>
+      </c>
+      <c r="L85" t="s">
         <v>261</v>
       </c>
-      <c r="B85" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M85" s="1">
-        <v>285007.3</v>
+        <v>558985.24</v>
       </c>
       <c r="N85" s="1">
-        <v>289867.98</v>
+        <v>561104.25</v>
       </c>
       <c r="O85" s="1">
-        <v>0.61</v>
+        <v>1.17</v>
       </c>
       <c r="P85">
         <v>1</v>
       </c>
     </row>
     <row r="86" spans="1:16">
       <c r="A86" t="s">
+        <v>262</v>
+      </c>
+      <c r="B86" t="s">
+        <v>263</v>
+      </c>
+      <c r="C86" s="1">
+        <v>132000.0</v>
+      </c>
+      <c r="D86" s="1">
+        <v>99.90649549</v>
+      </c>
+      <c r="E86" s="1">
+        <v>99.973</v>
+      </c>
+      <c r="F86" t="s">
+        <v>8</v>
+      </c>
+      <c r="G86">
+        <v>1.0</v>
+      </c>
+      <c r="H86" s="1">
+        <v>131964.36</v>
+      </c>
+      <c r="I86" s="1">
+        <v>1028.79</v>
+      </c>
+      <c r="J86" s="1">
+        <v>0.77959685478716</v>
+      </c>
+      <c r="K86">
+        <v>0.0</v>
+      </c>
+      <c r="L86" t="s">
         <v>264</v>
       </c>
-      <c r="B86" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M86" s="1">
-        <v>465060.33</v>
+        <v>131876.57</v>
       </c>
       <c r="N86" s="1">
-        <v>465327.45</v>
+        <v>132993.15</v>
       </c>
       <c r="O86" s="1">
-        <v>0.98</v>
+        <v>0.28</v>
       </c>
       <c r="P86">
         <v>1</v>
       </c>
     </row>
     <row r="87" spans="1:16">
       <c r="A87" t="s">
+        <v>265</v>
+      </c>
+      <c r="B87" t="s">
         <v>266</v>
       </c>
-      <c r="B87" t="s">
+      <c r="C87" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="D87" s="1">
+        <v>97.96805907</v>
+      </c>
+      <c r="E87" s="1">
+        <v>99.766</v>
+      </c>
+      <c r="F87" t="s">
+        <v>8</v>
+      </c>
+      <c r="G87">
+        <v>1.0</v>
+      </c>
+      <c r="H87" s="1">
+        <v>99766.0</v>
+      </c>
+      <c r="I87" s="1">
+        <v>798.63</v>
+      </c>
+      <c r="J87" s="1">
+        <v>0.8005031774352</v>
+      </c>
+      <c r="K87">
+        <v>0.0</v>
+      </c>
+      <c r="L87" t="s">
         <v>267</v>
       </c>
-      <c r="C87" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M87" s="1">
-        <v>450180.76</v>
+        <v>97968.05</v>
       </c>
       <c r="N87" s="1">
-        <v>457550.62</v>
+        <v>100564.63</v>
       </c>
       <c r="O87" s="1">
-        <v>0.96</v>
+        <v>0.21</v>
       </c>
       <c r="P87">
         <v>1</v>
       </c>
     </row>
     <row r="88" spans="1:16">
       <c r="A88" t="s">
+        <v>268</v>
+      </c>
+      <c r="B88" t="s">
         <v>269</v>
       </c>
-      <c r="B88" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C88" s="1">
-        <v>700000.0</v>
+        <v>135000.0</v>
       </c>
       <c r="D88" s="1">
-        <v>97.32731412</v>
+        <v>98.03519512</v>
       </c>
       <c r="E88" s="1">
-        <v>99.957446</v>
+        <v>104.002956</v>
       </c>
       <c r="F88" t="s">
         <v>8</v>
       </c>
       <c r="G88">
         <v>1.0</v>
       </c>
       <c r="H88" s="1">
-        <v>699702.12</v>
+        <v>140403.99</v>
       </c>
       <c r="I88" s="1">
-        <v>2665.79</v>
+        <v>-7690.85</v>
       </c>
       <c r="J88" s="1">
-        <v>0.38098927011969</v>
+        <v>-5.4776577218354</v>
       </c>
       <c r="K88">
         <v>0.0</v>
       </c>
-      <c r="L88" t="s">
-        <v>271</v>
+      <c r="L88">
+        <v>365.63</v>
       </c>
       <c r="M88" s="1">
-        <v>681291.2</v>
+        <v>132347.51</v>
       </c>
       <c r="N88" s="1">
-        <v>702367.91</v>
+        <v>132713.14</v>
       </c>
       <c r="O88" s="1">
-        <v>1.48</v>
+        <v>0.28</v>
       </c>
       <c r="P88">
         <v>1</v>
       </c>
     </row>
     <row r="89" spans="1:16">
       <c r="A89" t="s">
+        <v>270</v>
+      </c>
+      <c r="B89" t="s">
+        <v>271</v>
+      </c>
+      <c r="C89" s="1">
+        <v>370000.0</v>
+      </c>
+      <c r="D89" s="1">
+        <v>77.4935</v>
+      </c>
+      <c r="E89" s="1">
+        <v>83.324986</v>
+      </c>
+      <c r="F89" t="s">
+        <v>8</v>
+      </c>
+      <c r="G89">
+        <v>1.0</v>
+      </c>
+      <c r="H89" s="1">
+        <v>308302.45</v>
+      </c>
+      <c r="I89" s="1">
+        <v>-16272.32</v>
+      </c>
+      <c r="J89" s="1">
+        <v>-5.2780378488721</v>
+      </c>
+      <c r="K89">
+        <v>0.0</v>
+      </c>
+      <c r="L89" t="s">
         <v>272</v>
       </c>
-      <c r="B89" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M89" s="1">
-        <v>96712.03</v>
+        <v>286725.95</v>
       </c>
       <c r="N89" s="1">
-        <v>98160.66</v>
+        <v>292030.13</v>
       </c>
       <c r="O89" s="1">
-        <v>0.21</v>
+        <v>0.61</v>
       </c>
       <c r="P89">
         <v>1</v>
       </c>
     </row>
     <row r="90" spans="1:16">
       <c r="A90" t="s">
-        <v>275</v>
+        <v>273</v>
       </c>
       <c r="B90" t="s">
-        <v>276</v>
+        <v>274</v>
       </c>
       <c r="C90" s="1">
-        <v>600000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D90" s="1">
-        <v>102.34666738</v>
+        <v>93.8010796</v>
       </c>
       <c r="E90" s="1">
-        <v>108.334343</v>
+        <v>94.882578</v>
       </c>
       <c r="F90" t="s">
         <v>8</v>
       </c>
       <c r="G90">
         <v>1.0</v>
       </c>
       <c r="H90" s="1">
-        <v>650006.06</v>
+        <v>474412.89</v>
       </c>
       <c r="I90" s="1">
-        <v>-8381.55</v>
+        <v>-4583.86</v>
       </c>
       <c r="J90" s="1">
-        <v>-1.2894572090605</v>
+        <v>-0.96621742297095</v>
       </c>
       <c r="K90">
         <v>0.0</v>
       </c>
-      <c r="L90" t="s">
-        <v>277</v>
+      <c r="L90">
+        <v>823.63</v>
       </c>
       <c r="M90" s="1">
-        <v>614080.01</v>
+        <v>469005.4</v>
       </c>
       <c r="N90" s="1">
-        <v>641624.51</v>
+        <v>469829.03</v>
       </c>
       <c r="O90" s="1">
-        <v>1.35</v>
+        <v>0.98</v>
       </c>
       <c r="P90">
         <v>1</v>
       </c>
     </row>
     <row r="91" spans="1:16">
       <c r="A91" t="s">
-        <v>278</v>
+        <v>275</v>
       </c>
       <c r="B91" t="s">
-        <v>279</v>
+        <v>276</v>
       </c>
       <c r="C91" s="1">
-        <v>300000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D91" s="1">
-        <v>94.57197822</v>
+        <v>91.22853267</v>
       </c>
       <c r="E91" s="1">
-        <v>98.642</v>
+        <v>99.086382</v>
       </c>
       <c r="F91" t="s">
         <v>8</v>
       </c>
       <c r="G91">
         <v>1.0</v>
       </c>
       <c r="H91" s="1">
-        <v>295926.0</v>
+        <v>495431.91</v>
       </c>
       <c r="I91" s="1">
-        <v>-1134.72</v>
+        <v>-31234.45</v>
       </c>
       <c r="J91" s="1">
-        <v>-0.38344721315464</v>
+        <v>-6.304488945817</v>
       </c>
       <c r="K91">
         <v>0.0</v>
       </c>
       <c r="L91" t="s">
-        <v>280</v>
+        <v>277</v>
       </c>
       <c r="M91" s="1">
-        <v>283715.94</v>
+        <v>456142.67</v>
       </c>
       <c r="N91" s="1">
-        <v>294791.28</v>
+        <v>464197.46</v>
       </c>
       <c r="O91" s="1">
-        <v>0.62</v>
+        <v>0.97</v>
       </c>
       <c r="P91">
         <v>1</v>
       </c>
     </row>
     <row r="92" spans="1:16">
       <c r="A92" t="s">
-        <v>281</v>
+        <v>278</v>
       </c>
       <c r="B92" t="s">
-        <v>282</v>
+        <v>279</v>
       </c>
       <c r="C92" s="1">
-        <v>200000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D92" s="1">
-        <v>89.62669778</v>
+        <v>97.86370315</v>
       </c>
       <c r="E92" s="1">
-        <v>89.22416</v>
+        <v>99.957446</v>
       </c>
       <c r="F92" t="s">
         <v>8</v>
       </c>
       <c r="G92">
         <v>1.0</v>
       </c>
       <c r="H92" s="1">
-        <v>178448.32</v>
+        <v>699702.12</v>
       </c>
       <c r="I92" s="1">
-        <v>1166.72</v>
+        <v>8098.6</v>
       </c>
       <c r="J92" s="1">
-        <v>0.65381394456389</v>
+        <v>1.157435395508</v>
       </c>
       <c r="K92">
         <v>0.0</v>
       </c>
-      <c r="L92">
-        <v>361.64</v>
+      <c r="L92" t="s">
+        <v>280</v>
       </c>
       <c r="M92" s="1">
-        <v>179253.4</v>
+        <v>685045.93</v>
       </c>
       <c r="N92" s="1">
-        <v>179615.04</v>
+        <v>707800.72</v>
       </c>
       <c r="O92" s="1">
-        <v>0.38</v>
+        <v>1.47</v>
       </c>
       <c r="P92">
         <v>1</v>
       </c>
     </row>
     <row r="93" spans="1:16">
       <c r="A93" t="s">
-        <v>283</v>
+        <v>281</v>
       </c>
       <c r="B93" t="s">
-        <v>284</v>
+        <v>282</v>
       </c>
       <c r="C93" s="1">
         <v>100000.0</v>
       </c>
       <c r="D93" s="1">
-        <v>97.71179078</v>
+        <v>98.36839078</v>
       </c>
       <c r="E93" s="1">
-        <v>99.75655</v>
+        <v>100.0</v>
       </c>
       <c r="F93" t="s">
         <v>8</v>
       </c>
       <c r="G93">
         <v>1.0</v>
       </c>
       <c r="H93" s="1">
-        <v>99756.55</v>
+        <v>100000.0</v>
       </c>
       <c r="I93" s="1">
-        <v>-973.53</v>
+        <v>73.87</v>
       </c>
       <c r="J93" s="1">
-        <v>-0.97590584277423</v>
+        <v>0.07387</v>
       </c>
       <c r="K93">
         <v>0.0</v>
       </c>
       <c r="L93" t="s">
-        <v>285</v>
+        <v>283</v>
       </c>
       <c r="M93" s="1">
-        <v>97711.79</v>
+        <v>98368.39</v>
       </c>
       <c r="N93" s="1">
-        <v>98783.02</v>
+        <v>100073.87</v>
       </c>
       <c r="O93" s="1">
         <v>0.21</v>
       </c>
       <c r="P93">
         <v>1</v>
       </c>
     </row>
     <row r="94" spans="1:16">
       <c r="A94" t="s">
-        <v>286</v>
+        <v>284</v>
       </c>
       <c r="B94" t="s">
-        <v>287</v>
+        <v>285</v>
       </c>
       <c r="C94" s="1">
-        <v>100000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D94" s="1">
-        <v>100.18173308</v>
+        <v>103.80199762</v>
       </c>
       <c r="E94" s="1">
-        <v>107.36234</v>
+        <v>108.334343</v>
       </c>
       <c r="F94" t="s">
         <v>8</v>
       </c>
       <c r="G94">
         <v>1.0</v>
       </c>
       <c r="H94" s="1">
-        <v>107362.34</v>
+        <v>650006.06</v>
       </c>
       <c r="I94" s="1">
-        <v>-6720.33</v>
+        <v>-26873.79</v>
       </c>
       <c r="J94" s="1">
-        <v>-6.2594854024232</v>
+        <v>-4.1343906855268</v>
       </c>
       <c r="K94">
         <v>0.0</v>
       </c>
       <c r="L94">
-        <v>460.27</v>
+        <v>320.28</v>
       </c>
       <c r="M94" s="1">
-        <v>100181.74</v>
+        <v>622811.99</v>
       </c>
       <c r="N94" s="1">
-        <v>100642.01</v>
+        <v>623132.27</v>
       </c>
       <c r="O94" s="1">
-        <v>0.21</v>
+        <v>1.3</v>
       </c>
       <c r="P94">
         <v>1</v>
       </c>
     </row>
     <row r="95" spans="1:16">
       <c r="A95" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
       <c r="B95" t="s">
-        <v>289</v>
+        <v>287</v>
       </c>
       <c r="C95" s="1">
         <v>300000.0</v>
       </c>
       <c r="D95" s="1">
-        <v>100.78996812</v>
+        <v>97.12601906</v>
       </c>
       <c r="E95" s="1">
-        <v>103.74867</v>
+        <v>98.642</v>
       </c>
       <c r="F95" t="s">
         <v>8</v>
       </c>
       <c r="G95">
         <v>1.0</v>
       </c>
       <c r="H95" s="1">
-        <v>311246.01</v>
+        <v>295926.0</v>
       </c>
       <c r="I95" s="1">
-        <v>-1620.63</v>
+        <v>7426.37</v>
       </c>
       <c r="J95" s="1">
-        <v>-0.52069101223177</v>
+        <v>2.5095361678257</v>
       </c>
       <c r="K95">
         <v>0.0</v>
       </c>
       <c r="L95" t="s">
-        <v>290</v>
+        <v>288</v>
       </c>
       <c r="M95" s="1">
-        <v>302369.9</v>
+        <v>291378.05</v>
       </c>
       <c r="N95" s="1">
-        <v>309625.38</v>
+        <v>303352.37</v>
       </c>
       <c r="O95" s="1">
-        <v>0.65</v>
+        <v>0.63</v>
       </c>
       <c r="P95">
         <v>1</v>
       </c>
     </row>
     <row r="96" spans="1:16">
       <c r="A96" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="B96" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
       <c r="C96" s="1">
-        <v>600000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D96" s="1">
-        <v>98.67460566</v>
+        <v>90.47165086</v>
       </c>
       <c r="E96" s="1">
-        <v>101.518663</v>
+        <v>89.22416</v>
       </c>
       <c r="F96" t="s">
         <v>8</v>
       </c>
       <c r="G96">
         <v>1.0</v>
       </c>
       <c r="H96" s="1">
-        <v>609111.98</v>
+        <v>178448.32</v>
       </c>
       <c r="I96" s="1">
-        <v>-13698.59</v>
+        <v>2993.61</v>
       </c>
       <c r="J96" s="1">
-        <v>-2.2489444387549</v>
+        <v>1.6775781357874</v>
       </c>
       <c r="K96">
         <v>0.0</v>
       </c>
-      <c r="L96" t="s">
-        <v>293</v>
+      <c r="L96">
+        <v>498.63</v>
       </c>
       <c r="M96" s="1">
-        <v>592047.64</v>
+        <v>180943.3</v>
       </c>
       <c r="N96" s="1">
-        <v>595413.39</v>
+        <v>181441.93</v>
       </c>
       <c r="O96" s="1">
-        <v>1.25</v>
+        <v>0.38</v>
       </c>
       <c r="P96">
         <v>1</v>
       </c>
     </row>
     <row r="97" spans="1:16">
       <c r="A97" t="s">
-        <v>294</v>
+        <v>291</v>
       </c>
       <c r="B97" t="s">
-        <v>295</v>
+        <v>292</v>
       </c>
       <c r="C97" s="1">
         <v>100000.0</v>
       </c>
       <c r="D97" s="1">
-        <v>100.21507492</v>
+        <v>98.51418428</v>
       </c>
       <c r="E97" s="1">
-        <v>99.884</v>
+        <v>99.75655</v>
       </c>
       <c r="F97" t="s">
         <v>8</v>
       </c>
       <c r="G97">
         <v>1.0</v>
       </c>
       <c r="H97" s="1">
-        <v>99884.0</v>
+        <v>99756.55</v>
       </c>
       <c r="I97" s="1">
-        <v>3739.29</v>
+        <v>25.78</v>
       </c>
       <c r="J97" s="1">
-        <v>3.743632613832</v>
+        <v>0.025842914575534</v>
       </c>
       <c r="K97">
         <v>0.0</v>
       </c>
       <c r="L97" t="s">
-        <v>296</v>
+        <v>293</v>
       </c>
       <c r="M97" s="1">
-        <v>100215.07</v>
+        <v>98514.18</v>
       </c>
       <c r="N97" s="1">
-        <v>103623.29</v>
+        <v>99782.33</v>
       </c>
       <c r="O97" s="1">
-        <v>0.22</v>
+        <v>0.21</v>
       </c>
       <c r="P97">
         <v>1</v>
       </c>
     </row>
     <row r="98" spans="1:16">
       <c r="A98" t="s">
-        <v>297</v>
+        <v>294</v>
       </c>
       <c r="B98" t="s">
-        <v>298</v>
+        <v>295</v>
       </c>
       <c r="C98" s="1">
-        <v>150000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D98" s="1">
-        <v>102.35284494</v>
+        <v>101.4862431</v>
       </c>
       <c r="E98" s="1">
-        <v>106.489533</v>
+        <v>107.36234</v>
       </c>
       <c r="F98" t="s">
         <v>8</v>
       </c>
       <c r="G98">
         <v>1.0</v>
       </c>
       <c r="H98" s="1">
-        <v>159734.3</v>
+        <v>107362.34</v>
       </c>
       <c r="I98" s="1">
-        <v>-2281.4</v>
+        <v>-5141.85</v>
       </c>
       <c r="J98" s="1">
-        <v>-1.4282467823129</v>
+        <v>-4.7892491911037</v>
       </c>
       <c r="K98">
         <v>0.0</v>
       </c>
-      <c r="L98" t="s">
-        <v>299</v>
+      <c r="L98">
+        <v>734.25</v>
       </c>
       <c r="M98" s="1">
-        <v>153529.27</v>
+        <v>101486.24</v>
       </c>
       <c r="N98" s="1">
-        <v>157452.9</v>
+        <v>102220.49</v>
       </c>
       <c r="O98" s="1">
-        <v>0.33</v>
+        <v>0.21</v>
       </c>
       <c r="P98">
         <v>1</v>
       </c>
     </row>
     <row r="99" spans="1:16">
       <c r="A99" t="s">
-        <v>300</v>
+        <v>296</v>
       </c>
       <c r="B99" t="s">
-        <v>301</v>
+        <v>297</v>
       </c>
       <c r="C99" s="1">
-        <v>500000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D99" s="1">
-        <v>105.31039233</v>
+        <v>101.23145889</v>
       </c>
       <c r="E99" s="1">
-        <v>110.013816</v>
+        <v>103.74867</v>
       </c>
       <c r="F99" t="s">
         <v>8</v>
       </c>
       <c r="G99">
         <v>1.0</v>
       </c>
       <c r="H99" s="1">
-        <v>550069.08</v>
+        <v>311246.01</v>
       </c>
       <c r="I99" s="1">
-        <v>-2748.28</v>
+        <v>551.45</v>
       </c>
       <c r="J99" s="1">
-        <v>-0.49962451988757</v>
+        <v>0.17717496201799</v>
       </c>
       <c r="K99">
         <v>0.0</v>
       </c>
       <c r="L99" t="s">
-        <v>302</v>
+        <v>298</v>
       </c>
       <c r="M99" s="1">
-        <v>526551.96</v>
+        <v>303694.38</v>
       </c>
       <c r="N99" s="1">
-        <v>547320.8</v>
+        <v>311797.46</v>
       </c>
       <c r="O99" s="1">
-        <v>1.15</v>
+        <v>0.65</v>
       </c>
       <c r="P99">
         <v>1</v>
       </c>
     </row>
     <row r="100" spans="1:16">
       <c r="A100" t="s">
-        <v>303</v>
+        <v>299</v>
       </c>
       <c r="B100" t="s">
-        <v>304</v>
+        <v>300</v>
       </c>
       <c r="C100" s="1">
-        <v>600000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D100" s="1">
-        <v>92.4035</v>
+        <v>100.12790963</v>
       </c>
       <c r="E100" s="1">
-        <v>104.270342</v>
+        <v>99.884</v>
       </c>
       <c r="F100" t="s">
         <v>8</v>
       </c>
       <c r="G100">
         <v>1.0</v>
       </c>
       <c r="H100" s="1">
-        <v>625622.05</v>
+        <v>99884.0</v>
       </c>
       <c r="I100" s="1">
-        <v>-63359.95</v>
+        <v>3926.1</v>
       </c>
       <c r="J100" s="1">
-        <v>-10.127512289568</v>
+        <v>3.9306595650955</v>
       </c>
       <c r="K100">
         <v>0.0</v>
       </c>
       <c r="L100" t="s">
-        <v>305</v>
+        <v>301</v>
       </c>
       <c r="M100" s="1">
-        <v>554421.0</v>
+        <v>100127.91</v>
       </c>
       <c r="N100" s="1">
-        <v>562262.1</v>
+        <v>103810.1</v>
       </c>
       <c r="O100" s="1">
-        <v>1.18</v>
+        <v>0.22</v>
       </c>
       <c r="P100">
         <v>1</v>
       </c>
     </row>
     <row r="101" spans="1:16">
       <c r="A101" t="s">
-        <v>306</v>
+        <v>302</v>
       </c>
       <c r="B101" t="s">
-        <v>307</v>
+        <v>303</v>
       </c>
       <c r="C101" s="1">
-        <v>285000.0</v>
+        <v>150000.0</v>
       </c>
       <c r="D101" s="1">
-        <v>97.65501701</v>
+        <v>102.54526503</v>
       </c>
       <c r="E101" s="1">
-        <v>97.791014</v>
+        <v>106.489533</v>
       </c>
       <c r="F101" t="s">
         <v>8</v>
       </c>
       <c r="G101">
         <v>1.0</v>
       </c>
       <c r="H101" s="1">
-        <v>278704.39</v>
+        <v>159734.3</v>
       </c>
       <c r="I101" s="1">
-        <v>1404.39</v>
+        <v>-1504.76</v>
       </c>
       <c r="J101" s="1">
-        <v>0.50389949006544</v>
+        <v>-0.94203937413567</v>
       </c>
       <c r="K101">
         <v>0.0</v>
       </c>
       <c r="L101" t="s">
-        <v>308</v>
+        <v>304</v>
       </c>
       <c r="M101" s="1">
-        <v>278316.79</v>
+        <v>153817.9</v>
       </c>
       <c r="N101" s="1">
-        <v>280108.78</v>
+        <v>158229.54</v>
       </c>
       <c r="O101" s="1">
-        <v>0.59</v>
+        <v>0.33</v>
       </c>
       <c r="P101">
         <v>1</v>
       </c>
     </row>
     <row r="102" spans="1:16">
       <c r="A102" t="s">
-        <v>309</v>
+        <v>305</v>
       </c>
       <c r="B102" t="s">
-        <v>310</v>
+        <v>306</v>
       </c>
       <c r="C102" s="1">
-        <v>365000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D102" s="1">
-        <v>100.76473513</v>
+        <v>106.12294866</v>
       </c>
       <c r="E102" s="1">
-        <v>105.094956</v>
+        <v>110.013816</v>
       </c>
       <c r="F102" t="s">
         <v>8</v>
       </c>
       <c r="G102">
         <v>1.0</v>
       </c>
       <c r="H102" s="1">
-        <v>383596.59</v>
+        <v>550069.08</v>
       </c>
       <c r="I102" s="1">
-        <v>-6234.06</v>
+        <v>2984.02</v>
       </c>
       <c r="J102" s="1">
-        <v>-1.6251604322134</v>
+        <v>0.54248095530111</v>
       </c>
       <c r="K102">
         <v>0.0</v>
       </c>
       <c r="L102" t="s">
-        <v>311</v>
+        <v>307</v>
       </c>
       <c r="M102" s="1">
-        <v>367791.28</v>
+        <v>530614.74</v>
       </c>
       <c r="N102" s="1">
-        <v>377362.53</v>
+        <v>553053.1</v>
       </c>
       <c r="O102" s="1">
-        <v>0.8</v>
+        <v>1.15</v>
       </c>
       <c r="P102">
         <v>1</v>
       </c>
     </row>
     <row r="103" spans="1:16">
       <c r="A103" t="s">
-        <v>312</v>
+        <v>308</v>
       </c>
       <c r="B103" t="s">
-        <v>313</v>
+        <v>309</v>
       </c>
       <c r="C103" s="1">
-        <v>295000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D103" s="1">
-        <v>100.2125</v>
+        <v>92.486</v>
       </c>
       <c r="E103" s="1">
-        <v>105.485329</v>
+        <v>104.270342</v>
       </c>
       <c r="F103" t="s">
         <v>8</v>
       </c>
       <c r="G103">
         <v>1.0</v>
       </c>
       <c r="H103" s="1">
-        <v>311181.72</v>
+        <v>625622.05</v>
       </c>
       <c r="I103" s="1">
-        <v>-10729.89</v>
+        <v>-61632.08</v>
       </c>
       <c r="J103" s="1">
-        <v>-3.4481106409464</v>
+        <v>-9.8513279702977</v>
       </c>
       <c r="K103">
         <v>0.0</v>
       </c>
       <c r="L103" t="s">
-        <v>314</v>
+        <v>310</v>
       </c>
       <c r="M103" s="1">
-        <v>295626.88</v>
+        <v>554916.0</v>
       </c>
       <c r="N103" s="1">
-        <v>300451.83</v>
+        <v>563989.97</v>
       </c>
       <c r="O103" s="1">
-        <v>0.63</v>
+        <v>1.17</v>
       </c>
       <c r="P103">
         <v>1</v>
       </c>
     </row>
     <row r="104" spans="1:16">
       <c r="A104" t="s">
-        <v>315</v>
+        <v>311</v>
       </c>
       <c r="B104" t="s">
-        <v>316</v>
+        <v>312</v>
       </c>
       <c r="C104" s="1">
-        <v>200000.0</v>
+        <v>285000.0</v>
       </c>
       <c r="D104" s="1">
-        <v>96.60864519</v>
+        <v>97.97574142</v>
       </c>
       <c r="E104" s="1">
-        <v>100.292605</v>
+        <v>97.791014</v>
       </c>
       <c r="F104" t="s">
         <v>8</v>
       </c>
       <c r="G104">
         <v>1.0</v>
       </c>
       <c r="H104" s="1">
-        <v>200585.21</v>
+        <v>278704.39</v>
       </c>
       <c r="I104" s="1">
-        <v>-3156.96</v>
+        <v>2611.27</v>
       </c>
       <c r="J104" s="1">
-        <v>-1.5738747637475</v>
+        <v>0.93693177922314</v>
       </c>
       <c r="K104">
         <v>0.0</v>
       </c>
       <c r="L104" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="M104" s="1">
-        <v>193217.29</v>
+        <v>279230.87</v>
       </c>
       <c r="N104" s="1">
-        <v>197428.25</v>
+        <v>281315.66</v>
       </c>
       <c r="O104" s="1">
-        <v>0.42</v>
+        <v>0.59</v>
       </c>
       <c r="P104">
         <v>1</v>
       </c>
     </row>
     <row r="105" spans="1:16">
       <c r="A105" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
       <c r="B105" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="C105" s="1">
-        <v>500000.0</v>
+        <v>365000.0</v>
       </c>
       <c r="D105" s="1">
-        <v>100.5771461</v>
+        <v>101.36308716</v>
       </c>
       <c r="E105" s="1">
-        <v>106.064042</v>
+        <v>105.094956</v>
       </c>
       <c r="F105" t="s">
         <v>8</v>
       </c>
       <c r="G105">
         <v>1.0</v>
       </c>
       <c r="H105" s="1">
-        <v>530320.21</v>
+        <v>383596.59</v>
       </c>
       <c r="I105" s="1">
-        <v>-8735.85</v>
+        <v>-3081.32</v>
       </c>
       <c r="J105" s="1">
-        <v>-1.6472783490563</v>
+        <v>-0.80327095712712</v>
       </c>
       <c r="K105">
         <v>0.0</v>
       </c>
       <c r="L105" t="s">
-        <v>320</v>
+        <v>316</v>
       </c>
       <c r="M105" s="1">
-        <v>502885.73</v>
+        <v>369975.27</v>
       </c>
       <c r="N105" s="1">
-        <v>521584.36</v>
+        <v>380515.27</v>
       </c>
       <c r="O105" s="1">
-        <v>1.1</v>
+        <v>0.79</v>
       </c>
       <c r="P105">
         <v>1</v>
       </c>
     </row>
     <row r="106" spans="1:16">
       <c r="A106" t="s">
-        <v>321</v>
+        <v>317</v>
       </c>
       <c r="B106" t="s">
-        <v>322</v>
+        <v>318</v>
       </c>
       <c r="C106" s="1">
-        <v>100000.0</v>
+        <v>295000.0</v>
       </c>
       <c r="D106" s="1">
-        <v>99.67957312</v>
+        <v>101.351</v>
       </c>
       <c r="E106" s="1">
-        <v>99.297</v>
+        <v>105.485329</v>
       </c>
       <c r="F106" t="s">
         <v>8</v>
       </c>
       <c r="G106">
         <v>1.0</v>
       </c>
       <c r="H106" s="1">
-        <v>99297.0</v>
+        <v>311181.72</v>
       </c>
       <c r="I106" s="1">
-        <v>521.27</v>
+        <v>-6550.75</v>
       </c>
       <c r="J106" s="1">
-        <v>0.524960472119</v>
+        <v>-2.1051204421648</v>
       </c>
       <c r="K106">
         <v>0.0</v>
       </c>
-      <c r="L106">
-        <v>138.7</v>
+      <c r="L106" t="s">
+        <v>319</v>
       </c>
       <c r="M106" s="1">
-        <v>99679.57</v>
+        <v>298985.45</v>
       </c>
       <c r="N106" s="1">
-        <v>99818.27</v>
+        <v>304630.97</v>
       </c>
       <c r="O106" s="1">
-        <v>0.21</v>
+        <v>0.63</v>
       </c>
       <c r="P106">
         <v>1</v>
       </c>
     </row>
     <row r="107" spans="1:16">
       <c r="A107" t="s">
-        <v>323</v>
+        <v>320</v>
       </c>
       <c r="B107" t="s">
-        <v>324</v>
+        <v>321</v>
       </c>
       <c r="C107" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D107" s="1">
-        <v>100.4849133</v>
+        <v>98.64562001</v>
       </c>
       <c r="E107" s="1">
-        <v>100.24168</v>
+        <v>100.292605</v>
       </c>
       <c r="F107" t="s">
         <v>8</v>
       </c>
       <c r="G107">
         <v>1.0</v>
       </c>
       <c r="H107" s="1">
-        <v>100241.68</v>
+        <v>200585.21</v>
       </c>
       <c r="I107" s="1">
-        <v>3656.93</v>
+        <v>1413.56</v>
       </c>
       <c r="J107" s="1">
-        <v>3.6481132399218</v>
+        <v>0.7047179600131</v>
       </c>
       <c r="K107">
         <v>0.0</v>
       </c>
       <c r="L107" t="s">
-        <v>325</v>
+        <v>322</v>
       </c>
       <c r="M107" s="1">
-        <v>100484.91</v>
+        <v>197291.24</v>
       </c>
       <c r="N107" s="1">
-        <v>103898.61</v>
+        <v>201998.77</v>
       </c>
       <c r="O107" s="1">
-        <v>0.22</v>
+        <v>0.42</v>
       </c>
       <c r="P107">
         <v>1</v>
       </c>
     </row>
     <row r="108" spans="1:16">
       <c r="A108" t="s">
-        <v>326</v>
+        <v>323</v>
       </c>
       <c r="B108" t="s">
-        <v>327</v>
+        <v>324</v>
       </c>
       <c r="C108" s="1">
-        <v>100000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D108" s="1">
-        <v>98.52791874</v>
+        <v>101.42850822</v>
       </c>
       <c r="E108" s="1">
-        <v>99.884</v>
+        <v>106.064042</v>
       </c>
       <c r="F108" t="s">
         <v>8</v>
       </c>
       <c r="G108">
         <v>1.0</v>
       </c>
       <c r="H108" s="1">
-        <v>99884.0</v>
+        <v>530320.21</v>
       </c>
       <c r="I108" s="1">
-        <v>-1217.04</v>
+        <v>-21944.79</v>
       </c>
       <c r="J108" s="1">
-        <v>-1.2184534059509</v>
+        <v>-4.1380263444985</v>
       </c>
       <c r="K108">
         <v>0.0</v>
       </c>
-      <c r="L108">
-        <v>139.04</v>
+      <c r="L108" t="s">
+        <v>325</v>
       </c>
       <c r="M108" s="1">
-        <v>98527.92</v>
+        <v>507142.54</v>
       </c>
       <c r="N108" s="1">
-        <v>98666.96</v>
+        <v>508375.42</v>
       </c>
       <c r="O108" s="1">
-        <v>0.21</v>
+        <v>1.06</v>
       </c>
       <c r="P108">
         <v>1</v>
       </c>
     </row>
     <row r="109" spans="1:16">
       <c r="A109" t="s">
-        <v>328</v>
+        <v>326</v>
       </c>
       <c r="B109" t="s">
-        <v>329</v>
+        <v>327</v>
       </c>
       <c r="C109" s="1">
         <v>100000.0</v>
       </c>
       <c r="D109" s="1">
-        <v>95.61228635</v>
+        <v>100.5118329</v>
       </c>
       <c r="E109" s="1">
-        <v>97.65639</v>
+        <v>99.297</v>
       </c>
       <c r="F109" t="s">
         <v>8</v>
       </c>
       <c r="G109">
         <v>1.0</v>
       </c>
       <c r="H109" s="1">
-        <v>97656.39</v>
+        <v>99297.0</v>
       </c>
       <c r="I109" s="1">
-        <v>-1583.28</v>
+        <v>1584.7</v>
       </c>
       <c r="J109" s="1">
-        <v>-1.6212763957382</v>
+        <v>1.5959193127688</v>
       </c>
       <c r="K109">
         <v>0.0</v>
       </c>
       <c r="L109">
-        <v>460.82</v>
+        <v>369.86</v>
       </c>
       <c r="M109" s="1">
-        <v>95612.29</v>
+        <v>100511.84</v>
       </c>
       <c r="N109" s="1">
-        <v>96073.11</v>
+        <v>100881.7</v>
       </c>
       <c r="O109" s="1">
-        <v>0.2</v>
+        <v>0.21</v>
       </c>
       <c r="P109">
         <v>1</v>
       </c>
     </row>
     <row r="110" spans="1:16">
       <c r="A110" t="s">
-        <v>330</v>
+        <v>328</v>
       </c>
       <c r="B110" t="s">
-        <v>331</v>
+        <v>329</v>
       </c>
       <c r="C110" s="1">
-        <v>300000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D110" s="1">
-        <v>82.93652494</v>
+        <v>101.05303554</v>
       </c>
       <c r="E110" s="1">
-        <v>86.56115</v>
+        <v>100.24168</v>
       </c>
       <c r="F110" t="s">
         <v>8</v>
       </c>
       <c r="G110">
         <v>1.0</v>
       </c>
       <c r="H110" s="1">
-        <v>259683.45</v>
+        <v>100241.68</v>
       </c>
       <c r="I110" s="1">
-        <v>-9147.85</v>
+        <v>964.78</v>
       </c>
       <c r="J110" s="1">
-        <v>-3.522692724546</v>
+        <v>0.96245394131463</v>
       </c>
       <c r="K110">
         <v>0.0</v>
       </c>
-      <c r="L110" t="s">
-        <v>332</v>
+      <c r="L110">
+        <v>153.42</v>
       </c>
       <c r="M110" s="1">
-        <v>248809.57</v>
+        <v>101053.04</v>
       </c>
       <c r="N110" s="1">
-        <v>250535.6</v>
+        <v>101206.46</v>
       </c>
       <c r="O110" s="1">
-        <v>0.53</v>
+        <v>0.21</v>
       </c>
       <c r="P110">
         <v>1</v>
       </c>
     </row>
     <row r="111" spans="1:16">
       <c r="A111" t="s">
-        <v>333</v>
+        <v>330</v>
       </c>
       <c r="B111" t="s">
-        <v>334</v>
+        <v>331</v>
       </c>
       <c r="C111" s="1">
-        <v>300000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D111" s="1">
-        <v>96.32285072</v>
+        <v>99.55001585</v>
       </c>
       <c r="E111" s="1">
-        <v>99.507</v>
+        <v>99.884</v>
       </c>
       <c r="F111" t="s">
         <v>8</v>
       </c>
       <c r="G111">
         <v>1.0</v>
       </c>
       <c r="H111" s="1">
-        <v>298521.0</v>
+        <v>99884.0</v>
       </c>
       <c r="I111" s="1">
-        <v>-3712.72</v>
+        <v>53.34</v>
       </c>
       <c r="J111" s="1">
-        <v>-1.2437047979874</v>
+        <v>0.053401946257659</v>
       </c>
       <c r="K111">
         <v>0.0</v>
       </c>
-      <c r="L111" t="s">
-        <v>335</v>
+      <c r="L111">
+        <v>387.33</v>
       </c>
       <c r="M111" s="1">
-        <v>288968.55</v>
+        <v>99550.01</v>
       </c>
       <c r="N111" s="1">
-        <v>294808.28</v>
+        <v>99937.34</v>
       </c>
       <c r="O111" s="1">
-        <v>0.62</v>
+        <v>0.21</v>
       </c>
       <c r="P111">
         <v>1</v>
       </c>
     </row>
     <row r="112" spans="1:16">
       <c r="A112" t="s">
-        <v>336</v>
+        <v>332</v>
       </c>
       <c r="B112" t="s">
-        <v>337</v>
+        <v>333</v>
       </c>
       <c r="C112" s="1">
-        <v>139000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D112" s="1">
-        <v>97.79492255</v>
+        <v>96.28566277</v>
       </c>
       <c r="E112" s="1">
-        <v>99.647</v>
+        <v>97.65639</v>
       </c>
       <c r="F112" t="s">
         <v>8</v>
       </c>
       <c r="G112">
         <v>1.0</v>
       </c>
       <c r="H112" s="1">
-        <v>138509.33</v>
+        <v>97656.39</v>
       </c>
       <c r="I112" s="1">
-        <v>-1014.92</v>
+        <v>-810.59</v>
       </c>
       <c r="J112" s="1">
-        <v>-0.73274486274679</v>
+        <v>-0.8300429700504</v>
       </c>
       <c r="K112">
         <v>0.0</v>
       </c>
-      <c r="L112" t="s">
-        <v>338</v>
+      <c r="L112">
+        <v>560.14</v>
       </c>
       <c r="M112" s="1">
-        <v>135934.94</v>
+        <v>96285.66</v>
       </c>
       <c r="N112" s="1">
-        <v>137494.41</v>
+        <v>96845.8</v>
       </c>
       <c r="O112" s="1">
-        <v>0.29</v>
+        <v>0.2</v>
       </c>
       <c r="P112">
         <v>1</v>
       </c>
     </row>
     <row r="113" spans="1:16">
       <c r="A113" t="s">
-        <v>339</v>
+        <v>334</v>
       </c>
       <c r="B113" t="s">
-        <v>340</v>
+        <v>335</v>
       </c>
       <c r="C113" s="1">
-        <v>500000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D113" s="1">
-        <v>93.08788544</v>
+        <v>83.19442518</v>
       </c>
       <c r="E113" s="1">
-        <v>95.15085</v>
+        <v>86.56115</v>
       </c>
       <c r="F113" t="s">
         <v>8</v>
       </c>
       <c r="G113">
         <v>1.0</v>
       </c>
       <c r="H113" s="1">
-        <v>475754.25</v>
+        <v>259683.45</v>
       </c>
       <c r="I113" s="1">
-        <v>-9040.85</v>
+        <v>-7988.87</v>
       </c>
       <c r="J113" s="1">
-        <v>-1.9003193350348</v>
+        <v>-3.0763878098508</v>
       </c>
       <c r="K113">
         <v>0.0</v>
       </c>
       <c r="L113" t="s">
-        <v>341</v>
+        <v>336</v>
       </c>
       <c r="M113" s="1">
-        <v>465439.43</v>
+        <v>249583.28</v>
       </c>
       <c r="N113" s="1">
-        <v>466713.4</v>
+        <v>251694.58</v>
       </c>
       <c r="O113" s="1">
-        <v>0.98</v>
+        <v>0.52</v>
       </c>
       <c r="P113">
         <v>1</v>
       </c>
     </row>
     <row r="114" spans="1:16">
       <c r="A114" t="s">
-        <v>342</v>
+        <v>337</v>
       </c>
       <c r="B114" t="s">
-        <v>343</v>
+        <v>338</v>
       </c>
       <c r="C114" s="1">
-        <v>500000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D114" s="1">
-        <v>101.08575852</v>
+        <v>96.81403862</v>
       </c>
       <c r="E114" s="1">
-        <v>104.254864</v>
+        <v>99.507</v>
       </c>
       <c r="F114" t="s">
         <v>8</v>
       </c>
       <c r="G114">
         <v>1.0</v>
       </c>
       <c r="H114" s="1">
-        <v>521274.32</v>
+        <v>298521.0</v>
       </c>
       <c r="I114" s="1">
-        <v>-4647.35</v>
+        <v>-1519.98</v>
       </c>
       <c r="J114" s="1">
-        <v>-0.89153634117253</v>
+        <v>-0.50917020913102</v>
       </c>
       <c r="K114">
         <v>0.0</v>
       </c>
       <c r="L114" t="s">
-        <v>344</v>
+        <v>339</v>
       </c>
       <c r="M114" s="1">
-        <v>505428.79</v>
+        <v>290442.12</v>
       </c>
       <c r="N114" s="1">
-        <v>516626.97</v>
+        <v>297001.02</v>
       </c>
       <c r="O114" s="1">
-        <v>1.09</v>
+        <v>0.62</v>
       </c>
       <c r="P114">
         <v>1</v>
       </c>
     </row>
     <row r="115" spans="1:16">
       <c r="A115" t="s">
-        <v>345</v>
+        <v>340</v>
       </c>
       <c r="B115" t="s">
-        <v>346</v>
+        <v>341</v>
       </c>
       <c r="C115" s="1">
-        <v>415000.0</v>
+        <v>139000.0</v>
       </c>
       <c r="D115" s="1">
-        <v>68.928</v>
+        <v>98.65139411</v>
       </c>
       <c r="E115" s="1">
-        <v>74.176043</v>
+        <v>99.647</v>
       </c>
       <c r="F115" t="s">
         <v>8</v>
       </c>
       <c r="G115">
         <v>1.0</v>
       </c>
       <c r="H115" s="1">
-        <v>307830.58</v>
+        <v>138509.33</v>
       </c>
       <c r="I115" s="1">
-        <v>-21381.43</v>
+        <v>484.99</v>
       </c>
       <c r="J115" s="1">
-        <v>-6.9458433921672</v>
+        <v>0.35014969749691</v>
       </c>
       <c r="K115">
         <v>0.0</v>
       </c>
-      <c r="L115">
-        <v>397.95</v>
+      <c r="L115" t="s">
+        <v>342</v>
       </c>
       <c r="M115" s="1">
-        <v>286051.2</v>
+        <v>137125.44</v>
       </c>
       <c r="N115" s="1">
-        <v>286449.15</v>
+        <v>138994.32</v>
       </c>
       <c r="O115" s="1">
-        <v>0.6</v>
+        <v>0.29</v>
       </c>
       <c r="P115">
         <v>1</v>
       </c>
     </row>
     <row r="116" spans="1:16">
       <c r="A116" t="s">
-        <v>347</v>
+        <v>343</v>
       </c>
       <c r="B116" t="s">
-        <v>348</v>
+        <v>344</v>
       </c>
       <c r="C116" s="1">
-        <v>641000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D116" s="1">
-        <v>96.03739439</v>
+        <v>93.85045736</v>
       </c>
       <c r="E116" s="1">
-        <v>99.423502</v>
+        <v>95.15085</v>
       </c>
       <c r="F116" t="s">
         <v>8</v>
       </c>
       <c r="G116">
         <v>1.0</v>
       </c>
       <c r="H116" s="1">
-        <v>637304.65</v>
+        <v>475754.25</v>
       </c>
       <c r="I116" s="1">
-        <v>-14456.38</v>
+        <v>-5056.76</v>
       </c>
       <c r="J116" s="1">
-        <v>-2.2683625484295</v>
+        <v>-1.0628932899706</v>
       </c>
       <c r="K116">
         <v>0.0</v>
       </c>
       <c r="L116" t="s">
-        <v>349</v>
+        <v>345</v>
       </c>
       <c r="M116" s="1">
-        <v>615599.7</v>
+        <v>469252.28</v>
       </c>
       <c r="N116" s="1">
-        <v>622848.27</v>
+        <v>470697.49</v>
       </c>
       <c r="O116" s="1">
-        <v>1.31</v>
+        <v>0.98</v>
       </c>
       <c r="P116">
         <v>1</v>
       </c>
     </row>
     <row r="117" spans="1:16">
       <c r="A117" t="s">
-        <v>350</v>
+        <v>346</v>
       </c>
       <c r="B117" t="s">
-        <v>351</v>
+        <v>347</v>
       </c>
       <c r="C117" s="1">
-        <v>600000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D117" s="1">
-        <v>97.24918556</v>
+        <v>101.38445156</v>
       </c>
       <c r="E117" s="1">
-        <v>99.815013</v>
+        <v>104.254864</v>
       </c>
       <c r="F117" t="s">
         <v>8</v>
       </c>
       <c r="G117">
         <v>1.0</v>
       </c>
       <c r="H117" s="1">
-        <v>598890.08</v>
+        <v>521274.32</v>
       </c>
       <c r="I117" s="1">
-        <v>-4463.46</v>
+        <v>-1761.08</v>
       </c>
       <c r="J117" s="1">
-        <v>-0.74528868469486</v>
+        <v>-0.33784131165333</v>
       </c>
       <c r="K117">
         <v>0.0</v>
       </c>
       <c r="L117" t="s">
-        <v>352</v>
+        <v>348</v>
       </c>
       <c r="M117" s="1">
-        <v>583495.11</v>
+        <v>506922.25</v>
       </c>
       <c r="N117" s="1">
-        <v>594426.62</v>
+        <v>519513.24</v>
       </c>
       <c r="O117" s="1">
-        <v>1.25</v>
+        <v>1.08</v>
       </c>
       <c r="P117">
         <v>1</v>
       </c>
     </row>
     <row r="118" spans="1:16">
       <c r="A118" t="s">
-        <v>353</v>
+        <v>349</v>
       </c>
       <c r="B118" t="s">
-        <v>354</v>
+        <v>350</v>
       </c>
       <c r="C118" s="1">
-        <v>130000.0</v>
+        <v>415000.0</v>
       </c>
       <c r="D118" s="1">
-        <v>101.69461881</v>
+        <v>68.7395</v>
       </c>
       <c r="E118" s="1">
-        <v>105.578454</v>
+        <v>74.176043</v>
       </c>
       <c r="F118" t="s">
         <v>8</v>
       </c>
       <c r="G118">
         <v>1.0</v>
       </c>
       <c r="H118" s="1">
-        <v>137251.99</v>
+        <v>307830.58</v>
       </c>
       <c r="I118" s="1">
-        <v>-1128.51</v>
+        <v>-22021.59</v>
       </c>
       <c r="J118" s="1">
-        <v>-0.82221758679054</v>
+        <v>-7.1538019387158</v>
       </c>
       <c r="K118">
         <v>0.0</v>
       </c>
-      <c r="L118" t="s">
-        <v>355</v>
+      <c r="L118">
+        <v>540.07</v>
       </c>
       <c r="M118" s="1">
-        <v>132203.0</v>
+        <v>285268.92</v>
       </c>
       <c r="N118" s="1">
-        <v>136123.48</v>
+        <v>285808.99</v>
       </c>
       <c r="O118" s="1">
-        <v>0.29</v>
+        <v>0.59</v>
       </c>
       <c r="P118">
         <v>1</v>
       </c>
     </row>
     <row r="119" spans="1:16">
       <c r="A119" t="s">
-        <v>356</v>
+        <v>351</v>
       </c>
       <c r="B119" t="s">
-        <v>357</v>
+        <v>352</v>
       </c>
       <c r="C119" s="1">
-        <v>155000.0</v>
+        <v>641000.0</v>
       </c>
       <c r="D119" s="1">
-        <v>91.95250816</v>
+        <v>97.26036868</v>
       </c>
       <c r="E119" s="1">
-        <v>91.593929</v>
+        <v>99.423502</v>
       </c>
       <c r="F119" t="s">
         <v>8</v>
       </c>
       <c r="G119">
         <v>1.0</v>
       </c>
       <c r="H119" s="1">
-        <v>141970.59</v>
+        <v>637304.65</v>
       </c>
       <c r="I119" s="1">
-        <v>1521.89</v>
+        <v>-5190.23</v>
       </c>
       <c r="J119" s="1">
-        <v>1.0719755408497</v>
+        <v>-0.81440328420638</v>
       </c>
       <c r="K119">
         <v>0.0</v>
       </c>
-      <c r="L119">
-        <v>966.1</v>
+      <c r="L119" t="s">
+        <v>353</v>
       </c>
       <c r="M119" s="1">
-        <v>142526.38</v>
+        <v>623438.97</v>
       </c>
       <c r="N119" s="1">
-        <v>143492.48</v>
+        <v>632114.42</v>
       </c>
       <c r="O119" s="1">
-        <v>0.3</v>
+        <v>1.32</v>
       </c>
       <c r="P119">
         <v>1</v>
       </c>
     </row>
     <row r="120" spans="1:16">
       <c r="A120" t="s">
-        <v>358</v>
+        <v>354</v>
       </c>
       <c r="B120" t="s">
-        <v>359</v>
+        <v>355</v>
       </c>
       <c r="C120" s="1">
-        <v>280000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D120" s="1">
-        <v>87.37915712</v>
+        <v>98.31700083</v>
       </c>
       <c r="E120" s="1">
-        <v>89.961514</v>
+        <v>99.815013</v>
       </c>
       <c r="F120" t="s">
         <v>8</v>
       </c>
       <c r="G120">
         <v>1.0</v>
       </c>
       <c r="H120" s="1">
-        <v>251892.24</v>
+        <v>598890.08</v>
       </c>
       <c r="I120" s="1">
-        <v>-3715.26</v>
+        <v>3381.79</v>
       </c>
       <c r="J120" s="1">
-        <v>-1.4749402363487</v>
+        <v>0.56467624242499</v>
       </c>
       <c r="K120">
         <v>0.0</v>
       </c>
       <c r="L120" t="s">
-        <v>360</v>
+        <v>356</v>
       </c>
       <c r="M120" s="1">
-        <v>244661.64</v>
+        <v>589902.01</v>
       </c>
       <c r="N120" s="1">
-        <v>248176.98</v>
+        <v>602271.87</v>
       </c>
       <c r="O120" s="1">
-        <v>0.52</v>
+        <v>1.25</v>
       </c>
       <c r="P120">
         <v>1</v>
       </c>
     </row>
     <row r="121" spans="1:16">
       <c r="A121" t="s">
-        <v>361</v>
+        <v>357</v>
       </c>
       <c r="B121" t="s">
-        <v>362</v>
+        <v>358</v>
       </c>
       <c r="C121" s="1">
-        <v>445000.0</v>
+        <v>130000.0</v>
       </c>
       <c r="D121" s="1">
-        <v>94.68946012</v>
+        <v>102.40216309</v>
       </c>
       <c r="E121" s="1">
-        <v>96.392049</v>
+        <v>105.578454</v>
       </c>
       <c r="F121" t="s">
         <v>8</v>
       </c>
       <c r="G121">
         <v>1.0</v>
       </c>
       <c r="H121" s="1">
-        <v>428944.62</v>
+        <v>137251.99</v>
       </c>
       <c r="I121" s="1">
-        <v>-3754.4</v>
+        <v>169.73</v>
       </c>
       <c r="J121" s="1">
-        <v>-0.87526450384201</v>
+        <v>0.12366305217141</v>
       </c>
       <c r="K121">
         <v>0.0</v>
       </c>
       <c r="L121" t="s">
-        <v>363</v>
+        <v>359</v>
       </c>
       <c r="M121" s="1">
-        <v>421368.1</v>
+        <v>133122.82</v>
       </c>
       <c r="N121" s="1">
-        <v>425190.22</v>
+        <v>137421.72</v>
       </c>
       <c r="O121" s="1">
-        <v>0.9</v>
+        <v>0.29</v>
       </c>
       <c r="P121">
         <v>1</v>
       </c>
     </row>
     <row r="122" spans="1:16">
       <c r="A122" t="s">
-        <v>364</v>
+        <v>360</v>
       </c>
       <c r="B122" t="s">
-        <v>365</v>
+        <v>361</v>
       </c>
       <c r="C122" s="1">
-        <v>300000.0</v>
+        <v>155000.0</v>
       </c>
       <c r="D122" s="1">
-        <v>94.87486325</v>
+        <v>92.61164514</v>
       </c>
       <c r="E122" s="1">
-        <v>98.007783</v>
+        <v>91.593929</v>
       </c>
       <c r="F122" t="s">
         <v>8</v>
       </c>
       <c r="G122">
         <v>1.0</v>
       </c>
       <c r="H122" s="1">
-        <v>294023.35</v>
+        <v>141970.59</v>
       </c>
       <c r="I122" s="1">
-        <v>-7722.05</v>
+        <v>2636.45</v>
       </c>
       <c r="J122" s="1">
-        <v>-2.6263390305566</v>
+        <v>1.8570395460074</v>
       </c>
       <c r="K122">
         <v>0.0</v>
       </c>
       <c r="L122" t="s">
-        <v>366</v>
+        <v>362</v>
       </c>
       <c r="M122" s="1">
-        <v>284624.59</v>
+        <v>143548.05</v>
       </c>
       <c r="N122" s="1">
-        <v>286301.3</v>
+        <v>144607.04</v>
       </c>
       <c r="O122" s="1">
-        <v>0.6</v>
+        <v>0.3</v>
       </c>
       <c r="P122">
         <v>1</v>
       </c>
     </row>
     <row r="123" spans="1:16">
       <c r="A123" t="s">
-        <v>367</v>
+        <v>363</v>
       </c>
       <c r="B123" t="s">
-        <v>368</v>
+        <v>364</v>
       </c>
       <c r="C123" s="1">
-        <v>100000.0</v>
+        <v>280000.0</v>
       </c>
       <c r="D123" s="1">
-        <v>102.16764976</v>
+        <v>88.77986404</v>
       </c>
       <c r="E123" s="1">
-        <v>104.91632</v>
+        <v>89.961514</v>
       </c>
       <c r="F123" t="s">
         <v>8</v>
       </c>
       <c r="G123">
         <v>1.0</v>
       </c>
       <c r="H123" s="1">
-        <v>104916.32</v>
+        <v>251892.24</v>
       </c>
       <c r="I123" s="1">
-        <v>178.38</v>
+        <v>518.37</v>
       </c>
       <c r="J123" s="1">
-        <v>0.1700212130963</v>
+        <v>0.20579038083904</v>
       </c>
       <c r="K123">
         <v>0.0</v>
       </c>
       <c r="L123" t="s">
-        <v>369</v>
+        <v>365</v>
       </c>
       <c r="M123" s="1">
-        <v>102167.65</v>
+        <v>248583.62</v>
       </c>
       <c r="N123" s="1">
-        <v>105094.7</v>
+        <v>252410.61</v>
       </c>
       <c r="O123" s="1">
-        <v>0.22</v>
+        <v>0.53</v>
       </c>
       <c r="P123">
         <v>1</v>
       </c>
     </row>
     <row r="124" spans="1:16">
       <c r="A124" t="s">
-        <v>370</v>
+        <v>366</v>
       </c>
       <c r="B124" t="s">
-        <v>371</v>
+        <v>367</v>
       </c>
       <c r="C124" s="1">
-        <v>500000.0</v>
+        <v>445000.0</v>
       </c>
       <c r="D124" s="1">
-        <v>97.7348091</v>
+        <v>95.47244221</v>
       </c>
       <c r="E124" s="1">
-        <v>102.242292</v>
+        <v>96.392049</v>
       </c>
       <c r="F124" t="s">
         <v>8</v>
       </c>
       <c r="G124">
         <v>1.0</v>
       </c>
       <c r="H124" s="1">
-        <v>511211.46</v>
+        <v>428944.62</v>
       </c>
       <c r="I124" s="1">
-        <v>-10516.87</v>
+        <v>453.76</v>
       </c>
       <c r="J124" s="1">
-        <v>-2.0572445695955</v>
+        <v>0.10578521768148</v>
       </c>
       <c r="K124">
         <v>0.0</v>
       </c>
       <c r="L124" t="s">
-        <v>372</v>
+        <v>368</v>
       </c>
       <c r="M124" s="1">
-        <v>488674.04</v>
+        <v>424852.37</v>
       </c>
       <c r="N124" s="1">
-        <v>500694.59</v>
+        <v>429398.38</v>
       </c>
       <c r="O124" s="1">
-        <v>1.05</v>
+        <v>0.89</v>
       </c>
       <c r="P124">
         <v>1</v>
       </c>
     </row>
     <row r="125" spans="1:16">
       <c r="A125" t="s">
-        <v>373</v>
+        <v>369</v>
       </c>
       <c r="B125" t="s">
-        <v>374</v>
+        <v>370</v>
       </c>
       <c r="C125" s="1">
-        <v>100000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D125" s="1">
-        <v>97.792182</v>
+        <v>95.4044938</v>
       </c>
       <c r="E125" s="1">
-        <v>100.0</v>
+        <v>98.007783</v>
       </c>
       <c r="F125" t="s">
         <v>8</v>
       </c>
       <c r="G125">
         <v>1.0</v>
       </c>
       <c r="H125" s="1">
-        <v>100000.0</v>
+        <v>294023.35</v>
       </c>
       <c r="I125" s="1">
-        <v>-328.71</v>
+        <v>-5516.72</v>
       </c>
       <c r="J125" s="1">
-        <v>-0.32871</v>
+        <v>-1.8762863561687</v>
       </c>
       <c r="K125">
         <v>0.0</v>
       </c>
       <c r="L125" t="s">
-        <v>375</v>
+        <v>371</v>
       </c>
       <c r="M125" s="1">
-        <v>97792.18</v>
+        <v>286213.48</v>
       </c>
       <c r="N125" s="1">
-        <v>99671.29</v>
+        <v>288506.63</v>
       </c>
       <c r="O125" s="1">
-        <v>0.21</v>
+        <v>0.6</v>
       </c>
       <c r="P125">
         <v>1</v>
       </c>
     </row>
     <row r="126" spans="1:16">
       <c r="A126" t="s">
-        <v>376</v>
+        <v>372</v>
       </c>
       <c r="B126" t="s">
-        <v>377</v>
+        <v>373</v>
       </c>
       <c r="C126" s="1">
-        <v>600000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D126" s="1">
-        <v>79.11618985</v>
+        <v>98.47590609</v>
       </c>
       <c r="E126" s="1">
-        <v>81.08293</v>
+        <v>102.242292</v>
       </c>
       <c r="F126" t="s">
         <v>8</v>
       </c>
       <c r="G126">
         <v>1.0</v>
       </c>
       <c r="H126" s="1">
-        <v>486497.58</v>
+        <v>511211.46</v>
       </c>
       <c r="I126" s="1">
-        <v>-10900.44</v>
+        <v>-5655.56</v>
       </c>
       <c r="J126" s="1">
-        <v>-2.2405949069675</v>
+        <v>-1.106305402465</v>
       </c>
       <c r="K126">
         <v>0.0</v>
       </c>
-      <c r="L126">
-        <v>900.0</v>
+      <c r="L126" t="s">
+        <v>374</v>
       </c>
       <c r="M126" s="1">
-        <v>474697.14</v>
+        <v>492379.53</v>
       </c>
       <c r="N126" s="1">
-        <v>475597.14</v>
+        <v>505555.9</v>
       </c>
       <c r="O126" s="1">
-        <v>1.0</v>
+        <v>1.05</v>
       </c>
       <c r="P126">
         <v>1</v>
       </c>
     </row>
     <row r="127" spans="1:16">
       <c r="A127" t="s">
-        <v>378</v>
+        <v>375</v>
       </c>
       <c r="B127" t="s">
-        <v>379</v>
+        <v>376</v>
       </c>
       <c r="C127" s="1">
-        <v>483000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D127" s="1">
-        <v>96.94171871</v>
+        <v>99.6894899</v>
       </c>
       <c r="E127" s="1">
-        <v>99.429627</v>
+        <v>100.0</v>
       </c>
       <c r="F127" t="s">
         <v>8</v>
       </c>
       <c r="G127">
         <v>1.0</v>
       </c>
       <c r="H127" s="1">
-        <v>480245.1</v>
+        <v>100000.0</v>
       </c>
       <c r="I127" s="1">
-        <v>-2861.1</v>
+        <v>1834.01</v>
       </c>
       <c r="J127" s="1">
-        <v>-0.5957582909227</v>
+        <v>1.83401</v>
       </c>
       <c r="K127">
         <v>0.0</v>
       </c>
       <c r="L127" t="s">
-        <v>380</v>
+        <v>377</v>
       </c>
       <c r="M127" s="1">
-        <v>468228.5</v>
+        <v>99689.49</v>
       </c>
       <c r="N127" s="1">
-        <v>477384.0</v>
+        <v>101834.01</v>
       </c>
       <c r="O127" s="1">
-        <v>1.01</v>
+        <v>0.21</v>
       </c>
       <c r="P127">
         <v>1</v>
       </c>
     </row>
     <row r="128" spans="1:16">
       <c r="A128" t="s">
-        <v>381</v>
+        <v>378</v>
       </c>
       <c r="B128" t="s">
-        <v>382</v>
+        <v>379</v>
       </c>
       <c r="C128" s="1">
-        <v>900000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D128" s="1">
-        <v>99.67713769</v>
+        <v>80.10349006</v>
       </c>
       <c r="E128" s="1">
-        <v>102.181054</v>
+        <v>81.08293</v>
       </c>
       <c r="F128" t="s">
         <v>8</v>
       </c>
       <c r="G128">
         <v>1.0</v>
       </c>
       <c r="H128" s="1">
-        <v>919629.49</v>
+        <v>486497.58</v>
       </c>
       <c r="I128" s="1">
-        <v>-10647.24</v>
+        <v>-4668.42</v>
       </c>
       <c r="J128" s="1">
-        <v>-1.15777496435</v>
+        <v>-0.95959778463852</v>
       </c>
       <c r="K128">
         <v>0.0</v>
       </c>
       <c r="L128" t="s">
-        <v>383</v>
+        <v>380</v>
       </c>
       <c r="M128" s="1">
-        <v>897094.24</v>
+        <v>480620.94</v>
       </c>
       <c r="N128" s="1">
-        <v>908982.25</v>
+        <v>481829.16</v>
       </c>
       <c r="O128" s="1">
-        <v>1.92</v>
+        <v>1.0</v>
       </c>
       <c r="P128">
         <v>1</v>
       </c>
     </row>
     <row r="129" spans="1:16">
       <c r="A129" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
       <c r="B129" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
       <c r="C129" s="1">
-        <v>700000.0</v>
+        <v>483000.0</v>
       </c>
       <c r="D129" s="1">
-        <v>64.8625</v>
+        <v>97.47868064</v>
       </c>
       <c r="E129" s="1">
-        <v>68.824779</v>
+        <v>99.429627</v>
       </c>
       <c r="F129" t="s">
         <v>8</v>
       </c>
       <c r="G129">
         <v>1.0</v>
       </c>
       <c r="H129" s="1">
-        <v>481773.45</v>
+        <v>480245.1</v>
       </c>
       <c r="I129" s="1">
-        <v>-23152.39</v>
+        <v>848.95</v>
       </c>
       <c r="J129" s="1">
-        <v>-4.8056591744522</v>
+        <v>0.17677431794723</v>
       </c>
       <c r="K129">
         <v>0.0</v>
       </c>
       <c r="L129" t="s">
-        <v>386</v>
+        <v>383</v>
       </c>
       <c r="M129" s="1">
-        <v>454037.5</v>
+        <v>470822.03</v>
       </c>
       <c r="N129" s="1">
-        <v>458621.06</v>
+        <v>481094.05</v>
       </c>
       <c r="O129" s="1">
-        <v>0.97</v>
+        <v>1.0</v>
       </c>
       <c r="P129">
         <v>1</v>
       </c>
     </row>
     <row r="130" spans="1:16">
       <c r="A130" t="s">
-        <v>387</v>
+        <v>384</v>
       </c>
       <c r="B130" t="s">
-        <v>388</v>
+        <v>385</v>
       </c>
       <c r="C130" s="1">
-        <v>102000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D130" s="1">
-        <v>99.40737947</v>
+        <v>100.6036346</v>
       </c>
       <c r="E130" s="1">
-        <v>99.646</v>
+        <v>102.181054</v>
       </c>
       <c r="F130" t="s">
         <v>8</v>
       </c>
       <c r="G130">
         <v>1.0</v>
       </c>
       <c r="H130" s="1">
-        <v>101638.92</v>
+        <v>919629.49</v>
       </c>
       <c r="I130" s="1">
-        <v>-165.15</v>
+        <v>-74.18</v>
       </c>
       <c r="J130" s="1">
-        <v>-0.16248696857464</v>
+        <v>-0.0080662920020105</v>
       </c>
       <c r="K130">
         <v>0.0</v>
       </c>
-      <c r="L130">
-        <v>78.25</v>
+      <c r="L130" t="s">
+        <v>386</v>
       </c>
       <c r="M130" s="1">
-        <v>101395.52</v>
+        <v>905432.71</v>
       </c>
       <c r="N130" s="1">
-        <v>101473.77</v>
+        <v>919555.31</v>
       </c>
       <c r="O130" s="1">
-        <v>0.21</v>
+        <v>1.91</v>
       </c>
       <c r="P130">
         <v>1</v>
       </c>
     </row>
     <row r="131" spans="1:16">
       <c r="A131" t="s">
+        <v>387</v>
+      </c>
+      <c r="B131" t="s">
+        <v>388</v>
+      </c>
+      <c r="C131" s="1">
+        <v>700000.0</v>
+      </c>
+      <c r="D131" s="1">
+        <v>65.279</v>
+      </c>
+      <c r="E131" s="1">
+        <v>68.824779</v>
+      </c>
+      <c r="F131" t="s">
+        <v>8</v>
+      </c>
+      <c r="G131">
+        <v>1.0</v>
+      </c>
+      <c r="H131" s="1">
+        <v>481773.45</v>
+      </c>
+      <c r="I131" s="1">
+        <v>-19757.44</v>
+      </c>
+      <c r="J131" s="1">
+        <v>-4.1009814882908</v>
+      </c>
+      <c r="K131">
+        <v>0.0</v>
+      </c>
+      <c r="L131" t="s">
         <v>389</v>
       </c>
-      <c r="B131" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M131" s="1">
-        <v>366827.34</v>
+        <v>456953.0</v>
       </c>
       <c r="N131" s="1">
-        <v>374796.66</v>
+        <v>462016.01</v>
       </c>
       <c r="O131" s="1">
-        <v>0.79</v>
+        <v>0.96</v>
       </c>
       <c r="P131">
         <v>1</v>
       </c>
     </row>
     <row r="132" spans="1:16">
       <c r="A132" t="s">
-        <v>392</v>
+        <v>390</v>
       </c>
       <c r="B132" t="s">
-        <v>393</v>
+        <v>391</v>
       </c>
       <c r="C132" s="1">
-        <v>240000.0</v>
+        <v>102000.0</v>
       </c>
       <c r="D132" s="1">
-        <v>98.76834318</v>
+        <v>99.95580359</v>
       </c>
       <c r="E132" s="1">
-        <v>101.505154</v>
+        <v>99.646</v>
       </c>
       <c r="F132" t="s">
         <v>8</v>
       </c>
       <c r="G132">
         <v>1.0</v>
       </c>
       <c r="H132" s="1">
-        <v>243612.37</v>
+        <v>101638.92</v>
       </c>
       <c r="I132" s="1">
-        <v>-2900.95</v>
+        <v>638.77</v>
       </c>
       <c r="J132" s="1">
-        <v>-1.1908057049812</v>
+        <v>0.62846988141944</v>
       </c>
       <c r="K132">
         <v>0.0</v>
       </c>
-      <c r="L132" t="s">
-        <v>394</v>
+      <c r="L132">
+        <v>322.77</v>
       </c>
       <c r="M132" s="1">
-        <v>237044.02</v>
+        <v>101954.92</v>
       </c>
       <c r="N132" s="1">
-        <v>240711.42</v>
+        <v>102277.69</v>
       </c>
       <c r="O132" s="1">
-        <v>0.51</v>
+        <v>0.21</v>
       </c>
       <c r="P132">
         <v>1</v>
       </c>
     </row>
     <row r="133" spans="1:16">
       <c r="A133" t="s">
-        <v>395</v>
+        <v>392</v>
       </c>
       <c r="B133" t="s">
-        <v>396</v>
+        <v>393</v>
       </c>
       <c r="C133" s="1">
-        <v>140000.0</v>
+        <v>360000.0</v>
       </c>
       <c r="D133" s="1">
-        <v>100.21964352</v>
+        <v>102.36663171</v>
       </c>
       <c r="E133" s="1">
-        <v>101.271864</v>
+        <v>105.116214</v>
       </c>
       <c r="F133" t="s">
         <v>8</v>
       </c>
       <c r="G133">
         <v>1.0</v>
       </c>
       <c r="H133" s="1">
-        <v>141780.61</v>
+        <v>378418.37</v>
       </c>
       <c r="I133" s="1">
-        <v>-238.52</v>
+        <v>-942.88</v>
       </c>
       <c r="J133" s="1">
-        <v>-0.16823174903818</v>
+        <v>-0.24916337967419</v>
       </c>
       <c r="K133">
         <v>0.0</v>
       </c>
       <c r="L133" t="s">
-        <v>397</v>
+        <v>394</v>
       </c>
       <c r="M133" s="1">
-        <v>140307.5</v>
+        <v>368519.87</v>
       </c>
       <c r="N133" s="1">
-        <v>141542.09</v>
+        <v>377475.49</v>
       </c>
       <c r="O133" s="1">
-        <v>0.3</v>
+        <v>0.79</v>
       </c>
       <c r="P133">
         <v>1</v>
       </c>
     </row>
     <row r="134" spans="1:16">
       <c r="A134" t="s">
-        <v>398</v>
+        <v>395</v>
       </c>
       <c r="B134" t="s">
-        <v>399</v>
+        <v>396</v>
       </c>
       <c r="C134" s="1">
-        <v>130000.0</v>
+        <v>240000.0</v>
       </c>
       <c r="D134" s="1">
-        <v>96.6690219</v>
+        <v>99.19688393</v>
       </c>
       <c r="E134" s="1">
-        <v>105.684715</v>
+        <v>101.505154</v>
       </c>
       <c r="F134" t="s">
         <v>8</v>
       </c>
       <c r="G134">
         <v>1.0</v>
       </c>
       <c r="H134" s="1">
-        <v>137390.13</v>
+        <v>243612.37</v>
       </c>
       <c r="I134" s="1">
-        <v>-11666.98</v>
+        <v>-1399.85</v>
       </c>
       <c r="J134" s="1">
-        <v>-8.4918618244265</v>
+        <v>-0.57462188804288</v>
       </c>
       <c r="K134">
         <v>0.0</v>
       </c>
-      <c r="L134">
-        <v>53.42</v>
+      <c r="L134" t="s">
+        <v>397</v>
       </c>
       <c r="M134" s="1">
-        <v>125669.73</v>
+        <v>238072.52</v>
       </c>
       <c r="N134" s="1">
-        <v>125723.15</v>
+        <v>242212.52</v>
       </c>
       <c r="O134" s="1">
-        <v>0.26</v>
+        <v>0.5</v>
       </c>
       <c r="P134">
         <v>1</v>
       </c>
     </row>
     <row r="135" spans="1:16">
       <c r="A135" t="s">
+        <v>398</v>
+      </c>
+      <c r="B135" t="s">
+        <v>399</v>
+      </c>
+      <c r="C135" s="1">
+        <v>140000.0</v>
+      </c>
+      <c r="D135" s="1">
+        <v>100.26658266</v>
+      </c>
+      <c r="E135" s="1">
+        <v>101.271864</v>
+      </c>
+      <c r="F135" t="s">
+        <v>8</v>
+      </c>
+      <c r="G135">
+        <v>1.0</v>
+      </c>
+      <c r="H135" s="1">
+        <v>141780.61</v>
+      </c>
+      <c r="I135" s="1">
+        <v>126.85</v>
+      </c>
+      <c r="J135" s="1">
+        <v>0.089469215853987</v>
+      </c>
+      <c r="K135">
+        <v>0.0</v>
+      </c>
+      <c r="L135" t="s">
         <v>400</v>
       </c>
-      <c r="B135" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M135" s="1">
-        <v>129774.6</v>
+        <v>140373.21</v>
       </c>
       <c r="N135" s="1">
-        <v>130124.12</v>
+        <v>141907.46</v>
       </c>
       <c r="O135" s="1">
-        <v>0.27</v>
+        <v>0.3</v>
       </c>
       <c r="P135">
         <v>1</v>
       </c>
     </row>
     <row r="136" spans="1:16">
       <c r="A136" t="s">
+        <v>401</v>
+      </c>
+      <c r="B136" t="s">
         <v>402</v>
       </c>
-      <c r="B136" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C136" s="1">
-        <v>300000.0</v>
+        <v>130000.0</v>
       </c>
       <c r="D136" s="1">
-        <v>98.61051512</v>
+        <v>97.97154275</v>
       </c>
       <c r="E136" s="1">
-        <v>99.860373</v>
+        <v>105.684715</v>
       </c>
       <c r="F136" t="s">
         <v>8</v>
       </c>
       <c r="G136">
         <v>1.0</v>
       </c>
       <c r="H136" s="1">
-        <v>299581.12</v>
+        <v>137390.13</v>
       </c>
       <c r="I136" s="1">
-        <v>2330.56</v>
+        <v>-9639.8</v>
       </c>
       <c r="J136" s="1">
-        <v>0.77793954438784</v>
+        <v>-7.0163700987837</v>
       </c>
       <c r="K136">
         <v>0.0</v>
       </c>
-      <c r="L136" t="s">
-        <v>404</v>
+      <c r="L136">
+        <v>387.33</v>
       </c>
       <c r="M136" s="1">
-        <v>295831.54</v>
+        <v>127363.0</v>
       </c>
       <c r="N136" s="1">
-        <v>301911.68</v>
+        <v>127750.33</v>
       </c>
       <c r="O136" s="1">
-        <v>0.64</v>
+        <v>0.27</v>
       </c>
       <c r="P136">
         <v>1</v>
       </c>
     </row>
     <row r="137" spans="1:16">
       <c r="A137" t="s">
-        <v>405</v>
+        <v>403</v>
       </c>
       <c r="B137" t="s">
-        <v>406</v>
+        <v>404</v>
       </c>
       <c r="C137" s="1">
-        <v>140000.0</v>
+        <v>135000.0</v>
       </c>
       <c r="D137" s="1">
-        <v>99.40032958</v>
+        <v>97.23021262</v>
       </c>
       <c r="E137" s="1">
-        <v>98.412086</v>
+        <v>103.578504</v>
       </c>
       <c r="F137" t="s">
         <v>8</v>
       </c>
       <c r="G137">
         <v>1.0</v>
       </c>
       <c r="H137" s="1">
-        <v>137776.92</v>
+        <v>139830.98</v>
       </c>
       <c r="I137" s="1">
-        <v>2187.58</v>
+        <v>-7908.6</v>
       </c>
       <c r="J137" s="1">
-        <v>1.5877695625653</v>
+        <v>-5.655828200589</v>
       </c>
       <c r="K137">
         <v>0.0</v>
       </c>
       <c r="L137">
-        <v>804.04</v>
+        <v>661.59</v>
       </c>
       <c r="M137" s="1">
-        <v>139160.46</v>
+        <v>131260.79</v>
       </c>
       <c r="N137" s="1">
-        <v>139964.5</v>
+        <v>131922.38</v>
       </c>
       <c r="O137" s="1">
-        <v>0.29</v>
+        <v>0.27</v>
       </c>
       <c r="P137">
         <v>1</v>
       </c>
     </row>
     <row r="138" spans="1:16">
       <c r="A138" t="s">
+        <v>405</v>
+      </c>
+      <c r="B138" t="s">
+        <v>406</v>
+      </c>
+      <c r="C138" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="D138" s="1">
+        <v>98.56797322</v>
+      </c>
+      <c r="E138" s="1">
+        <v>99.860373</v>
+      </c>
+      <c r="F138" t="s">
+        <v>8</v>
+      </c>
+      <c r="G138">
+        <v>1.0</v>
+      </c>
+      <c r="H138" s="1">
+        <v>299581.12</v>
+      </c>
+      <c r="I138" s="1">
+        <v>2768.01</v>
+      </c>
+      <c r="J138" s="1">
+        <v>0.92396009468153</v>
+      </c>
+      <c r="K138">
+        <v>0.0</v>
+      </c>
+      <c r="L138" t="s">
         <v>407</v>
       </c>
-      <c r="B138" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M138" s="1">
-        <v>138429.25</v>
+        <v>295703.92</v>
       </c>
       <c r="N138" s="1">
-        <v>140409.39</v>
+        <v>302349.13</v>
       </c>
       <c r="O138" s="1">
-        <v>0.3</v>
+        <v>0.63</v>
       </c>
       <c r="P138">
         <v>1</v>
       </c>
     </row>
     <row r="139" spans="1:16">
       <c r="A139" t="s">
-        <v>410</v>
+        <v>408</v>
       </c>
       <c r="B139" t="s">
-        <v>411</v>
+        <v>409</v>
       </c>
       <c r="C139" s="1">
-        <v>130000.0</v>
+        <v>140000.0</v>
       </c>
       <c r="D139" s="1">
-        <v>105.84668983</v>
+        <v>99.52170319</v>
       </c>
       <c r="E139" s="1">
-        <v>110.213723</v>
+        <v>98.412086</v>
       </c>
       <c r="F139" t="s">
         <v>8</v>
       </c>
       <c r="G139">
         <v>1.0</v>
       </c>
       <c r="H139" s="1">
-        <v>143277.84</v>
+        <v>137776.92</v>
       </c>
       <c r="I139" s="1">
-        <v>-3289.06</v>
+        <v>2513.33</v>
       </c>
       <c r="J139" s="1">
-        <v>-2.2955817871068</v>
+        <v>1.8242024861639</v>
       </c>
       <c r="K139">
         <v>0.0</v>
       </c>
-      <c r="L139" t="s">
-        <v>412</v>
+      <c r="L139">
+        <v>959.86</v>
       </c>
       <c r="M139" s="1">
-        <v>137600.7</v>
+        <v>139330.39</v>
       </c>
       <c r="N139" s="1">
-        <v>139988.78</v>
+        <v>140290.25</v>
       </c>
       <c r="O139" s="1">
         <v>0.29</v>
       </c>
       <c r="P139">
         <v>1</v>
       </c>
     </row>
     <row r="140" spans="1:16">
       <c r="A140" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="B140" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
       <c r="C140" s="1">
-        <v>550000.0</v>
+        <v>140000.0</v>
       </c>
       <c r="D140" s="1">
-        <v>97.30811316</v>
+        <v>99.12629741</v>
       </c>
       <c r="E140" s="1">
-        <v>99.944829</v>
+        <v>98.960671</v>
       </c>
       <c r="F140" t="s">
         <v>8</v>
       </c>
       <c r="G140">
         <v>1.0</v>
       </c>
       <c r="H140" s="1">
-        <v>549696.56</v>
+        <v>138544.94</v>
       </c>
       <c r="I140" s="1">
-        <v>-3336.18</v>
+        <v>2379.82</v>
       </c>
       <c r="J140" s="1">
-        <v>-0.6069130212494</v>
+        <v>1.7177242272435</v>
       </c>
       <c r="K140">
         <v>0.0</v>
       </c>
       <c r="L140" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
       <c r="M140" s="1">
-        <v>535194.63</v>
+        <v>138776.81</v>
       </c>
       <c r="N140" s="1">
-        <v>546360.38</v>
+        <v>140924.76</v>
       </c>
       <c r="O140" s="1">
-        <v>1.15</v>
+        <v>0.29</v>
       </c>
       <c r="P140">
         <v>1</v>
       </c>
     </row>
     <row r="141" spans="1:16">
       <c r="A141" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="B141" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
       <c r="C141" s="1">
-        <v>100000.0</v>
+        <v>130000.0</v>
       </c>
       <c r="D141" s="1">
-        <v>101.00906617</v>
+        <v>106.64696861</v>
       </c>
       <c r="E141" s="1">
-        <v>104.27347</v>
+        <v>110.213723</v>
       </c>
       <c r="F141" t="s">
         <v>8</v>
       </c>
       <c r="G141">
         <v>1.0</v>
       </c>
       <c r="H141" s="1">
-        <v>104273.47</v>
+        <v>143277.84</v>
       </c>
       <c r="I141" s="1">
-        <v>-663.38</v>
+        <v>-1848.01</v>
       </c>
       <c r="J141" s="1">
-        <v>-0.63619250419114</v>
+        <v>-1.289808668249</v>
       </c>
       <c r="K141">
         <v>0.0</v>
       </c>
       <c r="L141" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
       <c r="M141" s="1">
-        <v>101009.06</v>
+        <v>138641.06</v>
       </c>
       <c r="N141" s="1">
-        <v>103610.09</v>
+        <v>141429.83</v>
       </c>
       <c r="O141" s="1">
-        <v>0.22</v>
+        <v>0.29</v>
       </c>
       <c r="P141">
         <v>1</v>
       </c>
     </row>
     <row r="142" spans="1:16">
       <c r="A142" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="B142" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="C142" s="1">
-        <v>200000.0</v>
+        <v>550000.0</v>
       </c>
       <c r="D142" s="1">
-        <v>91.04319997</v>
+        <v>98.20083235</v>
       </c>
       <c r="E142" s="1">
-        <v>95.837535</v>
+        <v>99.944829</v>
       </c>
       <c r="F142" t="s">
         <v>8</v>
       </c>
       <c r="G142">
         <v>1.0</v>
       </c>
       <c r="H142" s="1">
-        <v>191675.07</v>
+        <v>549696.56</v>
       </c>
       <c r="I142" s="1">
-        <v>-9021.55</v>
+        <v>2703.91</v>
       </c>
       <c r="J142" s="1">
-        <v>-4.7066892945441</v>
+        <v>0.49189138094661</v>
       </c>
       <c r="K142">
         <v>0.0</v>
       </c>
-      <c r="L142">
-        <v>567.12</v>
+      <c r="L142" t="s">
+        <v>418</v>
       </c>
       <c r="M142" s="1">
-        <v>182086.4</v>
+        <v>540104.58</v>
       </c>
       <c r="N142" s="1">
-        <v>182653.52</v>
+        <v>552400.47</v>
       </c>
       <c r="O142" s="1">
-        <v>0.38</v>
+        <v>1.15</v>
       </c>
       <c r="P142">
         <v>1</v>
       </c>
     </row>
     <row r="143" spans="1:16">
       <c r="A143" t="s">
-        <v>421</v>
+        <v>419</v>
       </c>
       <c r="B143" t="s">
-        <v>422</v>
+        <v>420</v>
       </c>
       <c r="C143" s="1">
-        <v>560000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D143" s="1">
-        <v>83.24933882</v>
+        <v>101.51333377</v>
       </c>
       <c r="E143" s="1">
-        <v>85.126713</v>
+        <v>104.27347</v>
       </c>
       <c r="F143" t="s">
         <v>8</v>
       </c>
       <c r="G143">
         <v>1.0</v>
       </c>
       <c r="H143" s="1">
-        <v>476709.59</v>
+        <v>104273.47</v>
       </c>
       <c r="I143" s="1">
-        <v>-7694.11</v>
+        <v>106.3</v>
       </c>
       <c r="J143" s="1">
-        <v>-1.6140036117167</v>
+        <v>0.1019434761306</v>
       </c>
       <c r="K143">
         <v>0.0</v>
       </c>
       <c r="L143" t="s">
-        <v>423</v>
+        <v>198</v>
       </c>
       <c r="M143" s="1">
-        <v>466196.3</v>
+        <v>101513.33</v>
       </c>
       <c r="N143" s="1">
-        <v>469015.48</v>
+        <v>104379.77</v>
       </c>
       <c r="O143" s="1">
-        <v>0.99</v>
+        <v>0.22</v>
       </c>
       <c r="P143">
         <v>1</v>
       </c>
     </row>
     <row r="144" spans="1:16">
       <c r="A144" t="s">
-        <v>424</v>
+        <v>421</v>
       </c>
       <c r="B144" t="s">
-        <v>425</v>
+        <v>422</v>
       </c>
       <c r="C144" s="1">
         <v>200000.0</v>
       </c>
       <c r="D144" s="1">
-        <v>94.40061271</v>
+        <v>91.70523083</v>
       </c>
       <c r="E144" s="1">
-        <v>100.243095</v>
+        <v>95.837535</v>
       </c>
       <c r="F144" t="s">
         <v>8</v>
       </c>
       <c r="G144">
         <v>1.0</v>
       </c>
       <c r="H144" s="1">
-        <v>200486.19</v>
+        <v>191675.07</v>
       </c>
       <c r="I144" s="1">
-        <v>-10527.7</v>
+        <v>-7646.12</v>
       </c>
       <c r="J144" s="1">
-        <v>-5.2510848752226</v>
+        <v>-3.9891051037571</v>
       </c>
       <c r="K144">
         <v>0.0</v>
       </c>
-      <c r="L144" t="s">
-        <v>426</v>
+      <c r="L144">
+        <v>618.49</v>
       </c>
       <c r="M144" s="1">
-        <v>188801.23</v>
+        <v>183410.46</v>
       </c>
       <c r="N144" s="1">
-        <v>189958.49</v>
+        <v>184028.95</v>
       </c>
       <c r="O144" s="1">
-        <v>0.4</v>
+        <v>0.38</v>
       </c>
       <c r="P144">
         <v>1</v>
       </c>
     </row>
     <row r="145" spans="1:16">
       <c r="A145" t="s">
-        <v>427</v>
+        <v>423</v>
       </c>
       <c r="B145" t="s">
-        <v>428</v>
+        <v>424</v>
       </c>
       <c r="C145" s="1">
-        <v>200000.0</v>
+        <v>560000.0</v>
       </c>
       <c r="D145" s="1">
-        <v>101.86879067</v>
+        <v>84.21733563</v>
       </c>
       <c r="E145" s="1">
-        <v>99.948</v>
+        <v>85.126713</v>
       </c>
       <c r="F145" t="s">
         <v>8</v>
       </c>
       <c r="G145">
         <v>1.0</v>
       </c>
       <c r="H145" s="1">
-        <v>199896.0</v>
+        <v>476709.59</v>
       </c>
       <c r="I145" s="1">
-        <v>8040.76</v>
+        <v>-1985.66</v>
       </c>
       <c r="J145" s="1">
-        <v>4.0224716852763</v>
+        <v>-0.41653451947547</v>
       </c>
       <c r="K145">
         <v>0.0</v>
       </c>
       <c r="L145" t="s">
-        <v>429</v>
+        <v>425</v>
       </c>
       <c r="M145" s="1">
-        <v>203737.58</v>
+        <v>471617.08</v>
       </c>
       <c r="N145" s="1">
-        <v>207936.76</v>
+        <v>474723.93</v>
       </c>
       <c r="O145" s="1">
-        <v>0.44</v>
+        <v>0.99</v>
       </c>
       <c r="P145">
         <v>1</v>
       </c>
     </row>
     <row r="146" spans="1:16">
       <c r="A146" t="s">
-        <v>430</v>
+        <v>426</v>
       </c>
       <c r="B146" t="s">
-        <v>431</v>
+        <v>427</v>
       </c>
       <c r="C146" s="1">
-        <v>150000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D146" s="1">
-        <v>91.29073691</v>
+        <v>95.0320263</v>
       </c>
       <c r="E146" s="1">
-        <v>90.382013</v>
+        <v>100.243095</v>
       </c>
       <c r="F146" t="s">
         <v>8</v>
       </c>
       <c r="G146">
         <v>1.0</v>
       </c>
       <c r="H146" s="1">
-        <v>135573.02</v>
+        <v>200486.19</v>
       </c>
       <c r="I146" s="1">
-        <v>1428.33</v>
+        <v>-9155.29</v>
       </c>
       <c r="J146" s="1">
-        <v>1.0535503302943</v>
+        <v>-4.5665439599605</v>
       </c>
       <c r="K146">
         <v>0.0</v>
       </c>
-      <c r="L146">
-        <v>65.24</v>
+      <c r="L146" t="s">
+        <v>428</v>
       </c>
       <c r="M146" s="1">
-        <v>136936.11</v>
+        <v>190064.05</v>
       </c>
       <c r="N146" s="1">
-        <v>137001.35</v>
+        <v>191330.9</v>
       </c>
       <c r="O146" s="1">
-        <v>0.29</v>
+        <v>0.4</v>
       </c>
       <c r="P146">
         <v>1</v>
       </c>
     </row>
     <row r="147" spans="1:16">
       <c r="A147" t="s">
-        <v>432</v>
+        <v>429</v>
       </c>
       <c r="B147" t="s">
-        <v>433</v>
+        <v>430</v>
       </c>
       <c r="C147" s="1">
-        <v>160000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D147" s="1">
-        <v>86.41726489</v>
+        <v>101.77490959</v>
       </c>
       <c r="E147" s="1">
-        <v>86.219563</v>
+        <v>99.948</v>
       </c>
       <c r="F147" t="s">
         <v>8</v>
       </c>
       <c r="G147">
         <v>1.0</v>
       </c>
       <c r="H147" s="1">
-        <v>137951.3</v>
+        <v>199896.0</v>
       </c>
       <c r="I147" s="1">
-        <v>325.09</v>
+        <v>8654.37</v>
       </c>
       <c r="J147" s="1">
-        <v>0.23565562629711</v>
+        <v>4.3294363068796</v>
       </c>
       <c r="K147">
         <v>0.0</v>
       </c>
-      <c r="L147">
-        <v>8.77</v>
+      <c r="L147" t="s">
+        <v>431</v>
       </c>
       <c r="M147" s="1">
-        <v>138267.62</v>
+        <v>203549.82</v>
       </c>
       <c r="N147" s="1">
-        <v>138276.39</v>
+        <v>208550.37</v>
       </c>
       <c r="O147" s="1">
-        <v>0.29</v>
+        <v>0.43</v>
       </c>
       <c r="P147">
         <v>1</v>
       </c>
     </row>
     <row r="148" spans="1:16">
       <c r="A148" t="s">
-        <v>434</v>
+        <v>432</v>
       </c>
       <c r="B148" t="s">
-        <v>435</v>
+        <v>433</v>
       </c>
       <c r="C148" s="1">
-        <v>140000.0</v>
+        <v>150000.0</v>
       </c>
       <c r="D148" s="1">
-        <v>96.15715756</v>
+        <v>92.99048287</v>
       </c>
       <c r="E148" s="1">
-        <v>98.939836</v>
+        <v>90.382013</v>
       </c>
       <c r="F148" t="s">
         <v>8</v>
       </c>
       <c r="G148">
         <v>1.0</v>
       </c>
       <c r="H148" s="1">
-        <v>138515.77</v>
+        <v>135573.02</v>
       </c>
       <c r="I148" s="1">
-        <v>-1246.3</v>
+        <v>3990.79</v>
       </c>
       <c r="J148" s="1">
-        <v>-0.89975314724092</v>
+        <v>2.9436461620461</v>
       </c>
       <c r="K148">
         <v>0.0</v>
       </c>
-      <c r="L148" t="s">
-        <v>436</v>
+      <c r="L148">
+        <v>78.08</v>
       </c>
       <c r="M148" s="1">
-        <v>134620.02</v>
+        <v>139485.73</v>
       </c>
       <c r="N148" s="1">
-        <v>137269.47</v>
+        <v>139563.81</v>
       </c>
       <c r="O148" s="1">
         <v>0.29</v>
       </c>
       <c r="P148">
         <v>1</v>
       </c>
     </row>
     <row r="149" spans="1:16">
       <c r="A149" t="s">
-        <v>437</v>
+        <v>434</v>
       </c>
       <c r="B149" t="s">
-        <v>438</v>
+        <v>435</v>
       </c>
       <c r="C149" s="1">
-        <v>400000.0</v>
+        <v>160000.0</v>
       </c>
       <c r="D149" s="1">
-        <v>99.5262648</v>
+        <v>87.78270576</v>
       </c>
       <c r="E149" s="1">
-        <v>98.91284</v>
+        <v>86.219563</v>
       </c>
       <c r="F149" t="s">
         <v>8</v>
       </c>
       <c r="G149">
         <v>1.0</v>
       </c>
       <c r="H149" s="1">
-        <v>395651.36</v>
+        <v>137951.3</v>
       </c>
       <c r="I149" s="1">
-        <v>3960.55</v>
+        <v>2564.59</v>
       </c>
       <c r="J149" s="1">
-        <v>1.0010201911097</v>
+        <v>1.8590546084017</v>
       </c>
       <c r="K149">
         <v>0.0</v>
       </c>
-      <c r="L149" t="s">
-        <v>439</v>
+      <c r="L149">
+        <v>63.56</v>
       </c>
       <c r="M149" s="1">
-        <v>398105.06</v>
+        <v>140452.33</v>
       </c>
       <c r="N149" s="1">
-        <v>399611.91</v>
+        <v>140515.89</v>
       </c>
       <c r="O149" s="1">
-        <v>0.84</v>
+        <v>0.29</v>
       </c>
       <c r="P149">
         <v>1</v>
       </c>
     </row>
     <row r="150" spans="1:16">
       <c r="A150" t="s">
-        <v>440</v>
+        <v>436</v>
       </c>
       <c r="B150" t="s">
-        <v>441</v>
+        <v>437</v>
       </c>
       <c r="C150" s="1">
-        <v>150000.0</v>
+        <v>140000.0</v>
       </c>
       <c r="D150" s="1">
-        <v>91.70162393</v>
+        <v>97.1192882</v>
       </c>
       <c r="E150" s="1">
-        <v>90.429947</v>
+        <v>98.939836</v>
       </c>
       <c r="F150" t="s">
         <v>8</v>
       </c>
       <c r="G150">
         <v>1.0</v>
       </c>
       <c r="H150" s="1">
-        <v>135644.92</v>
+        <v>138515.77</v>
       </c>
       <c r="I150" s="1">
-        <v>1929.09</v>
+        <v>316.44</v>
       </c>
       <c r="J150" s="1">
-        <v>1.4221616261044</v>
+        <v>0.22845052227627</v>
       </c>
       <c r="K150">
         <v>0.0</v>
       </c>
-      <c r="L150">
-        <v>21.58</v>
+      <c r="L150" t="s">
+        <v>438</v>
       </c>
       <c r="M150" s="1">
-        <v>137552.43</v>
+        <v>135967.0</v>
       </c>
       <c r="N150" s="1">
-        <v>137574.01</v>
+        <v>138832.21</v>
       </c>
       <c r="O150" s="1">
         <v>0.29</v>
       </c>
       <c r="P150">
         <v>1</v>
       </c>
     </row>
     <row r="151" spans="1:16">
       <c r="A151" t="s">
-        <v>442</v>
+        <v>439</v>
       </c>
       <c r="B151" t="s">
-        <v>443</v>
+        <v>440</v>
       </c>
       <c r="C151" s="1">
-        <v>300000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D151" s="1">
-        <v>99.33220043</v>
+        <v>99.66263121</v>
       </c>
       <c r="E151" s="1">
-        <v>104.254153</v>
+        <v>98.91284</v>
       </c>
       <c r="F151" t="s">
         <v>8</v>
       </c>
       <c r="G151">
         <v>1.0</v>
       </c>
       <c r="H151" s="1">
-        <v>312762.46</v>
+        <v>395651.36</v>
       </c>
       <c r="I151" s="1">
-        <v>-6404.9</v>
+        <v>4643.0</v>
       </c>
       <c r="J151" s="1">
-        <v>-2.047848069746</v>
+        <v>1.1735079085789</v>
       </c>
       <c r="K151">
         <v>0.0</v>
       </c>
       <c r="L151" t="s">
-        <v>444</v>
+        <v>441</v>
       </c>
       <c r="M151" s="1">
-        <v>297996.6</v>
+        <v>398650.52</v>
       </c>
       <c r="N151" s="1">
-        <v>306357.56</v>
+        <v>400294.36</v>
       </c>
       <c r="O151" s="1">
-        <v>0.65</v>
+        <v>0.83</v>
       </c>
       <c r="P151">
         <v>1</v>
       </c>
     </row>
     <row r="152" spans="1:16">
       <c r="A152" t="s">
-        <v>445</v>
+        <v>442</v>
       </c>
       <c r="B152" t="s">
-        <v>446</v>
+        <v>443</v>
       </c>
       <c r="C152" s="1">
-        <v>500000.0</v>
+        <v>150000.0</v>
       </c>
       <c r="D152" s="1">
-        <v>92.27881589</v>
+        <v>92.36406101</v>
       </c>
       <c r="E152" s="1">
-        <v>95.381538</v>
+        <v>90.429947</v>
       </c>
       <c r="F152" t="s">
         <v>8</v>
       </c>
       <c r="G152">
         <v>1.0</v>
       </c>
       <c r="H152" s="1">
-        <v>476907.69</v>
+        <v>135644.92</v>
       </c>
       <c r="I152" s="1">
-        <v>-15481.08</v>
+        <v>2935.59</v>
       </c>
       <c r="J152" s="1">
-        <v>-3.2461376330501</v>
+        <v>2.1641724585042</v>
       </c>
       <c r="K152">
         <v>0.0</v>
       </c>
       <c r="L152">
-        <v>32.53</v>
+        <v>34.42</v>
       </c>
       <c r="M152" s="1">
-        <v>461394.08</v>
+        <v>138546.09</v>
       </c>
       <c r="N152" s="1">
-        <v>461426.61</v>
+        <v>138580.51</v>
       </c>
       <c r="O152" s="1">
-        <v>0.97</v>
+        <v>0.29</v>
       </c>
       <c r="P152">
         <v>1</v>
       </c>
     </row>
     <row r="153" spans="1:16">
       <c r="A153" t="s">
-        <v>447</v>
+        <v>444</v>
       </c>
       <c r="B153" t="s">
-        <v>448</v>
+        <v>445</v>
       </c>
       <c r="C153" s="1">
-        <v>400000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D153" s="1">
-        <v>105.33385478</v>
+        <v>100.15051181</v>
       </c>
       <c r="E153" s="1">
-        <v>109.314258</v>
+        <v>104.254153</v>
       </c>
       <c r="F153" t="s">
         <v>8</v>
       </c>
       <c r="G153">
         <v>1.0</v>
       </c>
       <c r="H153" s="1">
-        <v>437257.03</v>
+        <v>312762.46</v>
       </c>
       <c r="I153" s="1">
-        <v>-9181.88</v>
+        <v>-3282.16</v>
       </c>
       <c r="J153" s="1">
-        <v>-2.0998816188273</v>
+        <v>-1.0494098300672</v>
       </c>
       <c r="K153">
         <v>0.0</v>
       </c>
       <c r="L153" t="s">
-        <v>449</v>
+        <v>446</v>
       </c>
       <c r="M153" s="1">
-        <v>421335.42</v>
+        <v>300451.53</v>
       </c>
       <c r="N153" s="1">
-        <v>428075.15</v>
+        <v>309480.3</v>
       </c>
       <c r="O153" s="1">
-        <v>0.9</v>
+        <v>0.64</v>
       </c>
       <c r="P153">
         <v>1</v>
       </c>
     </row>
     <row r="154" spans="1:16">
       <c r="A154" t="s">
-        <v>450</v>
+        <v>447</v>
       </c>
       <c r="B154" t="s">
-        <v>451</v>
+        <v>448</v>
       </c>
       <c r="C154" s="1">
-        <v>11.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D154" s="1">
-        <v>115.36</v>
+        <v>92.9750467</v>
       </c>
       <c r="E154" s="1">
-        <v>116.73</v>
+        <v>95.381538</v>
       </c>
       <c r="F154" t="s">
         <v>8</v>
       </c>
       <c r="G154">
         <v>1.0</v>
       </c>
       <c r="H154" s="1">
-        <v>0.0</v>
+        <v>476907.69</v>
       </c>
       <c r="I154" s="1">
-        <v>-15070.0</v>
+        <v>-11186.57</v>
       </c>
       <c r="J154" s="1">
-        <v>0</v>
+        <v>-2.3456468064082</v>
       </c>
       <c r="K154">
         <v>0.0</v>
       </c>
       <c r="L154">
-        <v>0.0</v>
+        <v>845.89</v>
       </c>
       <c r="M154" s="1">
-        <v>-15070.0</v>
+        <v>464875.23</v>
       </c>
       <c r="N154" s="1">
-        <v>-15070.0</v>
+        <v>465721.12</v>
       </c>
       <c r="O154" s="1">
-        <v>-0.03</v>
+        <v>0.97</v>
       </c>
       <c r="P154">
         <v>1</v>
       </c>
     </row>
     <row r="155" spans="1:16">
       <c r="A155" t="s">
+        <v>449</v>
+      </c>
+      <c r="B155" t="s">
+        <v>450</v>
+      </c>
+      <c r="C155" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="D155" s="1">
+        <v>105.81274291</v>
+      </c>
+      <c r="E155" s="1">
+        <v>109.314258</v>
+      </c>
+      <c r="F155" t="s">
+        <v>8</v>
+      </c>
+      <c r="G155">
+        <v>1.0</v>
+      </c>
+      <c r="H155" s="1">
+        <v>437257.03</v>
+      </c>
+      <c r="I155" s="1">
+        <v>-5896.47</v>
+      </c>
+      <c r="J155" s="1">
+        <v>-1.3485134818759</v>
+      </c>
+      <c r="K155">
+        <v>0.0</v>
+      </c>
+      <c r="L155" t="s">
+        <v>451</v>
+      </c>
+      <c r="M155" s="1">
+        <v>423250.97</v>
+      </c>
+      <c r="N155" s="1">
+        <v>431360.56</v>
+      </c>
+      <c r="O155" s="1">
+        <v>0.9</v>
+      </c>
+      <c r="P155">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="156" spans="1:16">
+      <c r="A156" t="s">
         <v>452</v>
       </c>
-      <c r="B155" t="s">
+      <c r="B156" t="s">
         <v>453</v>
       </c>
-      <c r="C155" s="1">
+      <c r="C156" s="1">
+        <v>-2.0</v>
+      </c>
+      <c r="D156" s="1">
+        <v>115.69</v>
+      </c>
+      <c r="E156" s="1">
+        <v>115.54</v>
+      </c>
+      <c r="F156" t="s">
+        <v>8</v>
+      </c>
+      <c r="G156">
+        <v>1.0</v>
+      </c>
+      <c r="H156" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I156" s="1">
+        <v>-300.0</v>
+      </c>
+      <c r="J156" s="1">
+        <v>0</v>
+      </c>
+      <c r="K156">
+        <v>0.0</v>
+      </c>
+      <c r="L156">
+        <v>0.0</v>
+      </c>
+      <c r="M156" s="1">
+        <v>-300.0</v>
+      </c>
+      <c r="N156" s="1">
+        <v>-300.0</v>
+      </c>
+      <c r="O156" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P156">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="157" spans="1:16">
+      <c r="A157" t="s">
+        <v>454</v>
+      </c>
+      <c r="B157" t="s">
+        <v>455</v>
+      </c>
+      <c r="C157" s="1">
+        <v>2.0</v>
+      </c>
+      <c r="D157" s="1">
+        <v>125.44</v>
+      </c>
+      <c r="E157" s="1">
+        <v>124.49</v>
+      </c>
+      <c r="F157" t="s">
+        <v>8</v>
+      </c>
+      <c r="G157">
+        <v>1.0</v>
+      </c>
+      <c r="H157" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I157" s="1">
+        <v>1900.0</v>
+      </c>
+      <c r="J157" s="1">
+        <v>0</v>
+      </c>
+      <c r="K157">
+        <v>0.0</v>
+      </c>
+      <c r="L157">
+        <v>0.0</v>
+      </c>
+      <c r="M157" s="1">
+        <v>1900.0</v>
+      </c>
+      <c r="N157" s="1">
+        <v>1900.0</v>
+      </c>
+      <c r="O157" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P157">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="158" spans="1:16">
+      <c r="A158" t="s">
+        <v>456</v>
+      </c>
+      <c r="B158" t="s">
+        <v>457</v>
+      </c>
+      <c r="C158" s="1">
         <v>23.0</v>
       </c>
-      <c r="D155" s="1">
-[...2 lines deleted...]
-      <c r="E155" s="1">
+      <c r="D158" s="1">
+        <v>105.975</v>
+      </c>
+      <c r="E158" s="1">
         <v>105.725</v>
       </c>
-      <c r="F155" t="s">
-[...11 lines deleted...]
-      <c r="J155" s="1">
+      <c r="F158" t="s">
+        <v>8</v>
+      </c>
+      <c r="G158">
+        <v>1.0</v>
+      </c>
+      <c r="H158" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I158" s="1">
+        <v>5750.0</v>
+      </c>
+      <c r="J158" s="1">
         <v>0</v>
       </c>
-      <c r="K155">
-[...14 lines deleted...]
-      <c r="P155">
+      <c r="K158">
+        <v>0.0</v>
+      </c>
+      <c r="L158">
+        <v>0.0</v>
+      </c>
+      <c r="M158" s="1">
+        <v>5750.0</v>
+      </c>
+      <c r="N158" s="1">
+        <v>5750.0</v>
+      </c>
+      <c r="O158" s="1">
+        <v>0.01</v>
+      </c>
+      <c r="P158">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>