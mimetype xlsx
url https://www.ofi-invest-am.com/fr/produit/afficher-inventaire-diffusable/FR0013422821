--- v3 (2026-07-16)
+++ v4 (2026-09-05)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="458">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="478">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>X</t>
   </si>
   <si>
     <t>FR0013422813</t>
   </si>
   <si>
@@ -136,1302 +136,1362 @@
   <si>
     <t>VBCE (EUR)</t>
   </si>
   <si>
     <t>VBCI (EUR)</t>
   </si>
   <si>
     <t>Poids</t>
   </si>
   <si>
     <t>Nb.</t>
   </si>
   <si>
     <t>FR001400KPZ3</t>
   </si>
   <si>
     <t>OFI INVEST ESG LIQ I</t>
   </si>
   <si>
     <t>XS2491189408</t>
   </si>
   <si>
     <t>A2A EX 2.5 06-26</t>
   </si>
   <si>
-    <t>2 963.01</t>
+    <t>3 442.47</t>
   </si>
   <si>
     <t>XS3238204062</t>
   </si>
   <si>
     <t>A2A EX 3.25 05-32</t>
   </si>
   <si>
-    <t>3 324.62</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2986639701</t>
   </si>
   <si>
     <t>A2A EX 3.625 01-35</t>
   </si>
   <si>
-    <t>1 303.01</t>
+    <t>2 117.40</t>
   </si>
   <si>
     <t>XS2583205906</t>
   </si>
   <si>
     <t>A2A EX 4.375 02-34</t>
   </si>
   <si>
-    <t>1 184.25</t>
+    <t>1 963.36</t>
   </si>
   <si>
     <t>XS2534976886</t>
   </si>
   <si>
     <t>A2A EX 4.5 09-30</t>
   </si>
   <si>
-    <t>3 413.84</t>
+    <t>4 215.21</t>
   </si>
   <si>
     <t>XS2487054939</t>
   </si>
   <si>
     <t>ABN AMR 3.0 06-32</t>
   </si>
   <si>
-    <t>13 273.97</t>
-[...1 lines deleted...]
-  <si>
     <t>XS3185662676</t>
   </si>
   <si>
     <t>ABN AMR 3.0 09-32</t>
   </si>
   <si>
-    <t>5 178.08</t>
+    <t>6 410.96</t>
   </si>
   <si>
     <t>XS2536941656</t>
   </si>
   <si>
     <t>ABN AMR 4.25 02-30</t>
   </si>
   <si>
+    <t>1 257.53</t>
+  </si>
+  <si>
     <t>XS3066564900</t>
   </si>
   <si>
     <t>ACHM BA 2.5 05-28</t>
   </si>
   <si>
-    <t>2 390.41</t>
-[...1 lines deleted...]
-  <si>
     <t>XS3237229193</t>
   </si>
   <si>
     <t>AIB GRO 3.75 12-36</t>
   </si>
   <si>
-    <t>20 949.97</t>
+    <t>28 485.92</t>
   </si>
   <si>
     <t>XS3219374975</t>
   </si>
   <si>
     <t>ALPH BA 3.125 10-31</t>
   </si>
   <si>
-    <t>7 952.05</t>
+    <t>4 561.64</t>
+  </si>
+  <si>
+    <t>XS3357187809</t>
+  </si>
+  <si>
+    <t>ALPH BA 3.75 05-32</t>
+  </si>
+  <si>
+    <t>1 166.71</t>
   </si>
   <si>
     <t>FR00140005T0</t>
   </si>
   <si>
     <t>ARKEMA 0.125 10-26</t>
   </si>
   <si>
     <t>FR0014012JL7</t>
   </si>
   <si>
     <t>ARKEMA 3.5 09-33</t>
   </si>
   <si>
-    <t>6 415.07</t>
+    <t>7 853.42</t>
   </si>
   <si>
     <t>XS3215529192</t>
   </si>
   <si>
     <t>ASN BAN 3.375 10-32</t>
   </si>
   <si>
-    <t>3 236.30</t>
+    <t>4 160.96</t>
   </si>
   <si>
     <t>XS2694995163</t>
   </si>
   <si>
     <t>ASR NED 3.625 12-28</t>
   </si>
   <si>
-    <t>6 021.47</t>
+    <t>8 355.38</t>
   </si>
   <si>
     <t>XS2747590896</t>
   </si>
   <si>
     <t>ASS GEN 3.212 01-29</t>
   </si>
   <si>
-    <t>1 128.60</t>
+    <t>1 722.60</t>
   </si>
   <si>
     <t>XS2747596315</t>
   </si>
   <si>
     <t>ASS GEN 3.547 01-34</t>
   </si>
   <si>
+    <t>1 409.08</t>
+  </si>
+  <si>
     <t>XS2314312179</t>
   </si>
   <si>
     <t>AXA 1.375 10-41</t>
   </si>
   <si>
-    <t>7 492.81</t>
+    <t>9 414.04</t>
   </si>
   <si>
     <t>FR0014015J87</t>
   </si>
   <si>
     <t>AYVENS 3.0 04-30</t>
   </si>
   <si>
     <t>FR0014017YD2</t>
   </si>
   <si>
     <t>AYVENS 3.375 04-29</t>
   </si>
   <si>
     <t>IT0005675126</t>
   </si>
   <si>
     <t>BANC BP 3.125 10-31</t>
   </si>
   <si>
-    <t>2 452.05</t>
+    <t>3 136.99</t>
+  </si>
+  <si>
+    <t>XS3396961289</t>
+  </si>
+  <si>
+    <t>BANC DE 3.75 06-32</t>
   </si>
   <si>
     <t>XS2357417257</t>
   </si>
   <si>
     <t>BANC NT 0.625 06-29</t>
   </si>
   <si>
-    <t>1 027.40</t>
+    <t>1 198.63</t>
   </si>
   <si>
     <t>XS2194370727</t>
   </si>
   <si>
     <t>BANC NT 1.125 06-27</t>
   </si>
   <si>
+    <t>1 081.85</t>
+  </si>
+  <si>
     <t>XS2063247915</t>
   </si>
   <si>
     <t>BANC SA 0.3 10-26</t>
   </si>
   <si>
+    <t>ES0213679OV1</t>
+  </si>
+  <si>
+    <t>BANK 3.75 06-34</t>
+  </si>
+  <si>
     <t>XS2804565435</t>
   </si>
   <si>
     <t>BANK OF 3.5 04-29</t>
   </si>
   <si>
+    <t>1 524.66</t>
+  </si>
+  <si>
     <t>XS3320133948</t>
   </si>
   <si>
     <t>BANK OF 3.625 03-32</t>
   </si>
   <si>
-    <t>1 107.46</t>
+    <t>3 158.32</t>
   </si>
   <si>
     <t>FR00140003P3</t>
   </si>
   <si>
     <t>BANQ FE 0.1 10-27</t>
   </si>
   <si>
     <t>FR0014004750</t>
   </si>
   <si>
     <t>BANQ FE 0.25 06-28</t>
   </si>
   <si>
     <t>FR001400Q0T5</t>
   </si>
   <si>
     <t>BANQ FE 3.5 05-31</t>
   </si>
   <si>
-    <t>16 301.37</t>
-[...1 lines deleted...]
-  <si>
     <t>XS3170898723</t>
   </si>
   <si>
     <t>BAWA BK 3.375 09-33</t>
   </si>
   <si>
-    <t>21 267.12</t>
+    <t>25 890.41</t>
   </si>
   <si>
     <t>XS2013745703</t>
   </si>
   <si>
     <t>BBVA 1.0 06-26</t>
   </si>
   <si>
-    <t>3 320.55</t>
+    <t>3 868.49</t>
   </si>
   <si>
     <t>BE6328785207</t>
   </si>
   <si>
     <t>BELF SA 0.375 06-27</t>
   </si>
   <si>
     <t>BE6352762387</t>
   </si>
   <si>
     <t>BELF SA 3.625 06-30</t>
   </si>
   <si>
-    <t>15 542.81</t>
+    <t>18 025.68</t>
   </si>
   <si>
     <t>BE6344187966</t>
   </si>
   <si>
     <t>BELF SA 3.875 06-28</t>
   </si>
   <si>
-    <t>3 312.33</t>
+    <t>3 843.15</t>
   </si>
   <si>
     <t>XS2634687912</t>
   </si>
   <si>
     <t>BK AMER 4.134 06-28</t>
   </si>
   <si>
-    <t>17 668.60</t>
+    <t>20 500.11</t>
   </si>
   <si>
     <t>XS3225871121</t>
   </si>
   <si>
     <t>BK IREL 3.625 11-36</t>
   </si>
   <si>
-    <t>1 758.87</t>
+    <t>2 305.10</t>
   </si>
   <si>
     <t>XS3332496184</t>
   </si>
   <si>
     <t>BK IREL 3.875 04-34</t>
   </si>
   <si>
+    <t>2 158.53</t>
+  </si>
+  <si>
     <t>XS2643234011</t>
   </si>
   <si>
     <t>BK IREL 5.0 07-31</t>
   </si>
   <si>
-    <t>14 102.74</t>
+    <t>16 534.25</t>
   </si>
   <si>
     <t>FR0013415692</t>
   </si>
   <si>
     <t>BQ POST 1.375 04-29</t>
   </si>
   <si>
-    <t>4 079.79</t>
-[...1 lines deleted...]
-  <si>
     <t>XS3038544790</t>
   </si>
   <si>
     <t>BRAM U 3.625 04-33</t>
   </si>
   <si>
+    <t>3 336.19</t>
+  </si>
+  <si>
     <t>DE000BU3Z005</t>
   </si>
   <si>
     <t>BUND DE 2.3 02-33</t>
   </si>
   <si>
-    <t>1 230.03</t>
+    <t>2 190.99</t>
   </si>
   <si>
     <t>FR001400M4O2</t>
   </si>
   <si>
     <t>CA 4.375 11-33</t>
   </si>
   <si>
-    <t>13 808.22</t>
+    <t>18 602.74</t>
   </si>
   <si>
     <t>XS3108521124</t>
   </si>
   <si>
     <t>CA AUTO 2.75 07-28</t>
   </si>
   <si>
-    <t>2 183.95</t>
+    <t>2 564.43</t>
   </si>
   <si>
     <t>XS2555187801</t>
   </si>
   <si>
     <t>CAIX 5.375 11-30</t>
   </si>
   <si>
-    <t>2 311.99</t>
+    <t>3 048.29</t>
   </si>
   <si>
     <t>DE000CZ45W57</t>
   </si>
   <si>
     <t>CMZB FR 3.0 09-27</t>
   </si>
   <si>
-    <t>1 791.78</t>
+    <t>2 202.74</t>
   </si>
   <si>
     <t>FR0013463775</t>
   </si>
   <si>
     <t>CNP ASS 2.0 07-50</t>
   </si>
   <si>
-    <t>7 315.07</t>
+    <t>8 684.93</t>
   </si>
   <si>
     <t>XS3320133781</t>
   </si>
   <si>
     <t>COLO SF 3.875 04-31</t>
   </si>
   <si>
+    <t>1 316.44</t>
+  </si>
+  <si>
     <t>DE000CZ457W4</t>
   </si>
   <si>
     <t>COMM AK 4.0 01-38</t>
   </si>
   <si>
-    <t>2 926.03</t>
+    <t>4 569.86</t>
   </si>
   <si>
     <t>DE000CZ45ZY0</t>
   </si>
   <si>
     <t>COMM AK 4.125 06-37</t>
   </si>
   <si>
-    <t>13 290.41</t>
+    <t>15 550.68</t>
   </si>
   <si>
     <t>DE000CZ439B6</t>
   </si>
   <si>
     <t>COMM AK 5.25 03-29</t>
   </si>
   <si>
-    <t>1 121.92</t>
+    <t>3 279.45</t>
   </si>
   <si>
     <t>XS2796609787</t>
   </si>
   <si>
     <t>COMP DE 3.375 04-30</t>
   </si>
   <si>
     <t>XS2796659964</t>
   </si>
   <si>
     <t>COMP DE 3.625 04-34</t>
   </si>
   <si>
+    <t>1 231.51</t>
+  </si>
+  <si>
     <t>XS3200103490</t>
   </si>
   <si>
     <t>COOP RA 3.548 10-35</t>
   </si>
   <si>
-    <t>11 353.60</t>
+    <t>14 251.13</t>
   </si>
   <si>
     <t>FR0013447232</t>
   </si>
   <si>
     <t>COVI 1.125 09-31</t>
   </si>
   <si>
-    <t>1 325.34</t>
+    <t>1 633.56</t>
   </si>
   <si>
     <t>FR0014010IN9</t>
   </si>
   <si>
     <t>COVI 3.625 06-34</t>
   </si>
   <si>
-    <t>3 048.97</t>
+    <t>3 545.55</t>
   </si>
   <si>
     <t>XS3244187764</t>
   </si>
   <si>
     <t>DANS BK 3.375 12-33</t>
   </si>
   <si>
-    <t>7 711.64</t>
+    <t>10 485.62</t>
   </si>
   <si>
     <t>XS3101509167</t>
   </si>
   <si>
     <t>DANS BK 3.5 11-35</t>
   </si>
   <si>
-    <t>2 186.30</t>
+    <t>2 905.48</t>
   </si>
   <si>
     <t>XS2637421848</t>
   </si>
   <si>
     <t>DANS BK 4.75 06-30</t>
   </si>
   <si>
-    <t>5 126.10</t>
+    <t>5 971.99</t>
   </si>
   <si>
     <t>XS2280835260</t>
   </si>
   <si>
     <t>DIGI IN 0.625 07-31</t>
   </si>
   <si>
-    <t>2 866.44</t>
+    <t>3 380.14</t>
   </si>
   <si>
     <t>XS3074473474</t>
   </si>
   <si>
     <t>DNB BAN 3.125 05-31</t>
   </si>
   <si>
-    <t>28 681.51</t>
+    <t>1 712.33</t>
   </si>
   <si>
     <t>XS3166221948</t>
   </si>
   <si>
     <t>EAST JA 3.727 09-37</t>
   </si>
   <si>
-    <t>6 763.74</t>
+    <t>8 234.12</t>
   </si>
   <si>
     <t>PTEDP6OM0007</t>
   </si>
   <si>
     <t>EDP 4.375 12-55</t>
   </si>
   <si>
-    <t>2 936.64</t>
+    <t>5 933.22</t>
   </si>
   <si>
     <t>XS2978779176</t>
   </si>
   <si>
     <t>EDP SER 3.5 07-31</t>
   </si>
   <si>
-    <t>14 136.16</t>
+    <t>7 433.42</t>
+  </si>
+  <si>
+    <t>XS3391835629</t>
+  </si>
+  <si>
+    <t>EDP SER 3.75 03-33</t>
   </si>
   <si>
     <t>XS2699159351</t>
   </si>
   <si>
     <t>EDP SER 4.375 04-32</t>
   </si>
   <si>
+    <t>1 028.42</t>
+  </si>
+  <si>
     <t>BE6368381404</t>
   </si>
   <si>
     <t>ELIA TR 3.5 10-35</t>
   </si>
   <si>
-    <t>1 860.27</t>
+    <t>2 339.73</t>
   </si>
   <si>
     <t>BE6340849569</t>
   </si>
   <si>
     <t>ELIA TR 3.625 01-33</t>
   </si>
   <si>
+    <t>1 410.27</t>
+  </si>
+  <si>
     <t>BE6349118800</t>
   </si>
   <si>
     <t>ELIA TR 3.75 01-36</t>
   </si>
   <si>
-    <t>1 931.51</t>
+    <t>2 958.90</t>
   </si>
   <si>
     <t>XS3044299769</t>
   </si>
   <si>
     <t>ELLE AB 3.75 05-35</t>
   </si>
   <si>
-    <t>6 761.61</t>
-[...1 lines deleted...]
-  <si>
     <t>XS1750986744</t>
   </si>
   <si>
     <t>ENEL FI 1.125 09-26</t>
   </si>
   <si>
-    <t>1 897.40</t>
+    <t>2 336.61</t>
   </si>
   <si>
     <t>XS3299702137</t>
   </si>
   <si>
     <t>ENEX HO 3.0 02-32</t>
   </si>
   <si>
-    <t>1 548.99</t>
+    <t>2 983.23</t>
   </si>
   <si>
     <t>XS3045470492</t>
   </si>
   <si>
     <t>ENEX HO 3.25 04-33</t>
   </si>
   <si>
+    <t>1 629.45</t>
+  </si>
+  <si>
     <t>FR0013455813</t>
   </si>
   <si>
     <t>ENGIE 0.5 10-30</t>
   </si>
   <si>
     <t>FR0014000RR2</t>
   </si>
   <si>
     <t>ENGIE 1.5 PERP</t>
   </si>
   <si>
-    <t>1 158.90</t>
+    <t>1 569.86</t>
   </si>
   <si>
     <t>FR0013504693</t>
   </si>
   <si>
     <t>ENGIE 2.125 03-32</t>
   </si>
   <si>
     <t>FR0014016Z94</t>
   </si>
   <si>
     <t>ENGIE 4.371 PERP</t>
   </si>
   <si>
+    <t>2 586.79</t>
+  </si>
+  <si>
     <t>XS1702729275</t>
   </si>
   <si>
     <t>EON INT 1.25 10-27</t>
   </si>
   <si>
+    <t>1 117.12</t>
+  </si>
+  <si>
     <t>XS2463518998</t>
   </si>
   <si>
     <t>EON SE 1.625 03-31</t>
   </si>
   <si>
     <t>XS2747600018</t>
   </si>
   <si>
     <t>EON SE 3.375 01-31</t>
   </si>
   <si>
-    <t>1 185.87</t>
+    <t>1 810.02</t>
   </si>
   <si>
     <t>XS2574873183</t>
   </si>
   <si>
     <t>EON SE 3.875 01-35</t>
   </si>
   <si>
-    <t>1 352.53</t>
+    <t>2 042.60</t>
   </si>
   <si>
     <t>XS2673547746</t>
   </si>
   <si>
     <t>EON SE 4.0 08-33</t>
   </si>
   <si>
-    <t>7 693.15</t>
+    <t>9 336.99</t>
   </si>
   <si>
     <t>XS2432544349</t>
   </si>
   <si>
     <t>ESB FIN 1.0 07-34</t>
   </si>
   <si>
-    <t>2 260.27</t>
+    <t>2 671.23</t>
   </si>
   <si>
     <t>XS2697970536</t>
   </si>
   <si>
     <t>ESB FIN 4.25 03-36</t>
   </si>
   <si>
+    <t>1 141.10</t>
+  </si>
+  <si>
     <t>EU000A3K4DG1</t>
   </si>
   <si>
     <t>EURO UN 1.25 02-43</t>
   </si>
   <si>
-    <t>2 119.01</t>
+    <t>3 531.68</t>
   </si>
   <si>
     <t>DE000A4DFCB7</t>
   </si>
   <si>
     <t>EVON IN 3.25 01-30</t>
   </si>
   <si>
-    <t>1 116.58</t>
+    <t>1 704.25</t>
   </si>
   <si>
     <t>DE000A4DFWV3</t>
   </si>
   <si>
     <t>EVON IN 4.25 09-55</t>
   </si>
   <si>
-    <t>2 596.58</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2784700671</t>
   </si>
   <si>
     <t>FING EM 3.25 03-34</t>
   </si>
   <si>
     <t>FR0013234333</t>
   </si>
   <si>
     <t>FRAN GO 1.75 06-39</t>
   </si>
   <si>
-    <t>5 304.18</t>
+    <t>6 191.16</t>
   </si>
   <si>
     <t>FR0013322989</t>
   </si>
   <si>
     <t>GECINA 1.625 03-30</t>
   </si>
   <si>
+    <t>1 936.64</t>
+  </si>
+  <si>
     <t>FR0013266368</t>
   </si>
   <si>
     <t>GECINA 2.0 06-32</t>
   </si>
   <si>
-    <t>8 054.79</t>
+    <t>9 424.66</t>
   </si>
   <si>
     <t>XS3072230744</t>
   </si>
   <si>
     <t>IBER FI 3.5 05-35</t>
   </si>
   <si>
-    <t>22 754.79</t>
+    <t>1 610.96</t>
   </si>
   <si>
     <t>XS3224600232</t>
   </si>
   <si>
     <t>IBER FI 3.75 PERP</t>
   </si>
   <si>
-    <t>1 705.48</t>
+    <t>2 219.18</t>
   </si>
   <si>
     <t>XS2748213290</t>
   </si>
   <si>
     <t>IBER FI 4.871 PERP</t>
   </si>
   <si>
+    <t>4 323.85</t>
+  </si>
+  <si>
     <t>FR001400ZRC6</t>
   </si>
   <si>
     <t>ICAD PR 4.375 05-35</t>
   </si>
   <si>
-    <t>11 974.32</t>
-[...1 lines deleted...]
-  <si>
     <t>FR0014007NF1</t>
   </si>
   <si>
     <t>ICADE 1.0 01-30</t>
   </si>
   <si>
     <t>XS3225326282</t>
   </si>
   <si>
     <t>ING GRO 2.875 11-30</t>
   </si>
   <si>
-    <t>1 268.15</t>
+    <t>1 661.99</t>
   </si>
   <si>
     <t>XS2764264789</t>
   </si>
   <si>
     <t>ING GRO 4.0 02-35</t>
   </si>
   <si>
+    <t>1 282.19</t>
+  </si>
+  <si>
     <t>XS2524746687</t>
   </si>
   <si>
     <t>ING GRO 4.125 08-33</t>
   </si>
   <si>
-    <t>8 103.08</t>
-[...5 lines deleted...]
-    <t>INTE 4.0 05-26</t>
+    <t>9 798.29</t>
+  </si>
+  <si>
+    <t>XS2529233814</t>
+  </si>
+  <si>
+    <t>INTE 4.75 09-27</t>
+  </si>
+  <si>
+    <t>5 387.67</t>
+  </si>
+  <si>
+    <t>XS2625196352</t>
+  </si>
+  <si>
+    <t>INTE 4.875 05-30</t>
+  </si>
+  <si>
+    <t>1 402.40</t>
+  </si>
+  <si>
+    <t>IE000GVLBXU6</t>
+  </si>
+  <si>
+    <t>IREL GO 3.0 10-43</t>
+  </si>
+  <si>
+    <t>11 539.73</t>
+  </si>
+  <si>
+    <t>XS1704789590</t>
+  </si>
+  <si>
+    <t>IREN 1.5 10-27</t>
+  </si>
+  <si>
+    <t>2 670.41</t>
+  </si>
+  <si>
+    <t>XS2752472436</t>
+  </si>
+  <si>
+    <t>IREN 3.875 07-32</t>
+  </si>
+  <si>
+    <t>12 477.50</t>
+  </si>
+  <si>
+    <t>IT0005596470</t>
+  </si>
+  <si>
+    <t>ITAL BU 4.05 10-37</t>
+  </si>
+  <si>
+    <t>1 305.74</t>
+  </si>
+  <si>
+    <t>XS3358396763</t>
+  </si>
+  <si>
+    <t>JYSK BA 3.625 06-32</t>
+  </si>
+  <si>
+    <t>BE0390246156</t>
+  </si>
+  <si>
+    <t>KBC GRO 3.625 08-36</t>
+  </si>
+  <si>
+    <t>5 700.68</t>
+  </si>
+  <si>
+    <t>BE0390124874</t>
+  </si>
+  <si>
+    <t>KBC GRO 3.75 03-32</t>
+  </si>
+  <si>
+    <t>3 801.37</t>
+  </si>
+  <si>
+    <t>XS2780025271</t>
+  </si>
+  <si>
+    <t>KONI AH 3.375 03-31</t>
+  </si>
+  <si>
+    <t>XS2596537972</t>
+  </si>
+  <si>
+    <t>KONI AH 3.5 04-28</t>
+  </si>
+  <si>
+    <t>XS3308614794</t>
+  </si>
+  <si>
+    <t>KONI AH 3.625 03-34</t>
+  </si>
+  <si>
+    <t>FR0013384567</t>
+  </si>
+  <si>
+    <t>LA POST 1.45 11-28</t>
+  </si>
+  <si>
+    <t>XS2089229806</t>
+  </si>
+  <si>
+    <t>MERL PR 1.875 12-34</t>
+  </si>
+  <si>
+    <t>2 881.85</t>
+  </si>
+  <si>
+    <t>XS3168718529</t>
+  </si>
+  <si>
+    <t>MERL PR 3.5 09-33</t>
+  </si>
+  <si>
+    <t>7 997.26</t>
+  </si>
+  <si>
+    <t>IT0005678955</t>
+  </si>
+  <si>
+    <t>MONT PA 3.25 02-32</t>
+  </si>
+  <si>
+    <t>2 487.72</t>
+  </si>
+  <si>
+    <t>XS2388449758</t>
+  </si>
+  <si>
+    <t>NATL BA 0.5 09-28</t>
+  </si>
+  <si>
+    <t>1 787.67</t>
+  </si>
+  <si>
+    <t>XS2528858033</t>
+  </si>
+  <si>
+    <t>NATW GR 4.067 09-28</t>
+  </si>
+  <si>
+    <t>15 376.60</t>
+  </si>
+  <si>
+    <t>NL0013552060</t>
+  </si>
+  <si>
+    <t>NETH GO 0.5 01-40</t>
+  </si>
+  <si>
+    <t>XS3232967318</t>
+  </si>
+  <si>
+    <t>NORD BK 3.25 11-35</t>
+  </si>
+  <si>
+    <t>11 529.22</t>
+  </si>
+  <si>
+    <t>XS3170346368</t>
+  </si>
+  <si>
+    <t>NORD BK 3.5 09-35</t>
+  </si>
+  <si>
+    <t>15 246.58</t>
+  </si>
+  <si>
+    <t>XS2797546624</t>
+  </si>
+  <si>
+    <t>PERM TS 4.25 07-30</t>
+  </si>
+  <si>
+    <t>5 055.75</t>
+  </si>
+  <si>
+    <t>XS2021462440</t>
+  </si>
+  <si>
+    <t>PROL IN 0.875 07-29</t>
+  </si>
+  <si>
+    <t>1 244.78</t>
+  </si>
+  <si>
+    <t>XS2187529180</t>
+  </si>
+  <si>
+    <t>PROL IN 1.625 06-32</t>
+  </si>
+  <si>
+    <t>4 450.27</t>
+  </si>
+  <si>
+    <t>XS1904690341</t>
+  </si>
+  <si>
+    <t>PROL IN 2.375 11-30</t>
+  </si>
+  <si>
+    <t>5 993.78</t>
+  </si>
+  <si>
+    <t>XS2744299335</t>
+  </si>
+  <si>
+    <t>RED ELE 3.0 01-34</t>
+  </si>
+  <si>
+    <t>3 526.03</t>
+  </si>
+  <si>
+    <t>XS2838500218</t>
+  </si>
+  <si>
+    <t>REDEIA 3.375 07-32</t>
+  </si>
+  <si>
+    <t>15 488.01</t>
+  </si>
+  <si>
+    <t>XS3348120653</t>
+  </si>
+  <si>
+    <t>REDEIA 4.375 PERP</t>
+  </si>
+  <si>
+    <t>1 546.23</t>
+  </si>
+  <si>
+    <t>FR0014010DR1</t>
+  </si>
+  <si>
+    <t>RENA 3.875 09-30</t>
+  </si>
+  <si>
+    <t>2 675.34</t>
+  </si>
+  <si>
+    <t>FR0014007LP4</t>
+  </si>
+  <si>
+    <t>RTE EDF 0.75 01-34</t>
+  </si>
+  <si>
+    <t>1 824.66</t>
+  </si>
+  <si>
+    <t>XS3166372568</t>
+  </si>
+  <si>
+    <t>SCOT HY 3.375 11-33</t>
+  </si>
+  <si>
+    <t>12 505.07</t>
+  </si>
+  <si>
+    <t>FR001400U1Q3</t>
+  </si>
+  <si>
+    <t>SG 3.625 11-30</t>
+  </si>
+  <si>
+    <t>18 591.78</t>
+  </si>
+  <si>
+    <t>ES0000012J07</t>
+  </si>
+  <si>
+    <t>SPAI GO 1.0 07-42</t>
+  </si>
+  <si>
+    <t>6 021.92</t>
+  </si>
+  <si>
+    <t>XS3027988263</t>
+  </si>
+  <si>
+    <t>SSE 3.5 03-32</t>
+  </si>
+  <si>
+    <t>XS2675685700</t>
+  </si>
+  <si>
+    <t>SSE 4.0 09-31</t>
+  </si>
+  <si>
+    <t>10 928.22</t>
+  </si>
+  <si>
+    <t>XS2532312548</t>
+  </si>
+  <si>
+    <t>STAT AS 2.875 09-29</t>
+  </si>
+  <si>
+    <t>5 085.21</t>
+  </si>
+  <si>
+    <t>XS2723597923</t>
+  </si>
+  <si>
+    <t>STAT AS 3.125 12-26</t>
+  </si>
+  <si>
+    <t>2 133.56</t>
+  </si>
+  <si>
+    <t>XS2779793061</t>
+  </si>
+  <si>
+    <t>STAT AS 3.75 03-39</t>
+  </si>
+  <si>
+    <t>1 055.14</t>
+  </si>
+  <si>
+    <t>XS2768793676</t>
+  </si>
+  <si>
+    <t>STAT SF 3.375 02-36</t>
+  </si>
+  <si>
+    <t>1 285.74</t>
+  </si>
+  <si>
+    <t>XS2443749648</t>
+  </si>
+  <si>
+    <t>TELI CO 2.75 06-83</t>
+  </si>
+  <si>
+    <t>7 775.34</t>
+  </si>
+  <si>
+    <t>XS2477935345</t>
+  </si>
+  <si>
+    <t>TENN HO 1.625 11-26</t>
+  </si>
+  <si>
+    <t>1 271.51</t>
+  </si>
+  <si>
+    <t>XS1241581096</t>
+  </si>
+  <si>
+    <t>TENN HO 1.75 06-27</t>
+  </si>
+  <si>
+    <t>XS2549543499</t>
+  </si>
+  <si>
+    <t>TENN HO 4.5 10-34</t>
+  </si>
+  <si>
+    <t>3 590.14</t>
+  </si>
+  <si>
+    <t>XS3128477521</t>
+  </si>
+  <si>
+    <t>TERN RE 3.0 07-31</t>
+  </si>
+  <si>
+    <t>14 556.16</t>
+  </si>
+  <si>
+    <t>XS2655852726</t>
+  </si>
+  <si>
+    <t>TERN RE 3.875 07-33</t>
+  </si>
+  <si>
+    <t>3 397.26</t>
+  </si>
+  <si>
+    <t>XS2357205587</t>
+  </si>
+  <si>
+    <t>TRAS EL 0.375 06-29</t>
+  </si>
+  <si>
+    <t>XS2209023402</t>
+  </si>
+  <si>
+    <t>TRAS EL 0.75 07-32</t>
   </si>
   <si>
     <t>3 682.19</t>
   </si>
   <si>
-    <t>XS2529233814</t>
-[...370 lines deleted...]
-  <si>
     <t>XS2360310044</t>
   </si>
   <si>
     <t>UNIC 0.8 07-29</t>
   </si>
   <si>
-    <t>1 266.85</t>
+    <t>1 486.03</t>
   </si>
   <si>
     <t>XS2555420103</t>
   </si>
   <si>
     <t>UNIC 5.85 11-27</t>
   </si>
   <si>
-    <t>5 000.55</t>
+    <t>6 603.29</t>
   </si>
   <si>
     <t>XS2257961818</t>
   </si>
   <si>
     <t>UPM KYM 0.125 11-28</t>
   </si>
   <si>
     <t>XS2320453884</t>
   </si>
   <si>
     <t>UPM KYM 0.5 03-31</t>
   </si>
   <si>
     <t>XS2478685931</t>
   </si>
   <si>
     <t>UPM KYM 2.25 05-29</t>
   </si>
   <si>
-    <t>2 865.21</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2009891479</t>
   </si>
   <si>
     <t>VATFAL 0 1/2 06/24/2</t>
   </si>
   <si>
-    <t>1 643.84</t>
+    <t>1 917.81</t>
   </si>
   <si>
     <t>XS2297882644</t>
   </si>
   <si>
     <t>VATT AB 0.125 02-29</t>
   </si>
   <si>
     <t>XS2821745374</t>
   </si>
   <si>
     <t>VERB AG 3.25 05-31</t>
   </si>
   <si>
-    <t>9 028.77</t>
-[...1 lines deleted...]
-  <si>
     <t>DE000A3MQS72</t>
   </si>
   <si>
     <t>VONO SE 2.375 03-32</t>
   </si>
   <si>
+    <t>2 472.60</t>
+  </si>
+  <si>
     <t>DE000A30VQB2</t>
   </si>
   <si>
     <t>VONO SE 5.0 11-30</t>
   </si>
   <si>
-    <t>8 109.59</t>
-[...17 lines deleted...]
-    <t>EURO SCHATZ 0626</t>
+    <t>10 849.32</t>
+  </si>
+  <si>
+    <t>OEU6 Comdty</t>
+  </si>
+  <si>
+    <t>EURO BOBL 0926</t>
+  </si>
+  <si>
+    <t>DUU6 Comdty</t>
+  </si>
+  <si>
+    <t>EURO SCHATZ 0926</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -1798,267 +1858,267 @@
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
         <v>19746.0</v>
       </c>
       <c r="D2">
-        <v>1500.32</v>
+        <v>1506.55</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>29625508.83</v>
+        <v>29748399.52</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>29625508.83</v>
+        <v>29748399.52</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
-        <v>31630.71</v>
+        <v>31968.597</v>
       </c>
       <c r="D3">
-        <v>99.02</v>
+        <v>99.34</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>3132161.07</v>
+        <v>3176036.53</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>3132161.07</v>
+        <v>3176036.53</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="1">
-        <v>2909.458</v>
+        <v>2985.521</v>
       </c>
       <c r="D4">
-        <v>4984.92</v>
+        <v>5005.27</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
-        <v>14503433.42</v>
+        <v>14943355.02</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
       <c r="H4">
-        <v>14503433.42</v>
+        <v>14943355.02</v>
       </c>
       <c r="I4" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
         <v>13</v>
       </c>
       <c r="B5" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="1">
         <v>7670.0</v>
       </c>
       <c r="D5">
-        <v>101.44</v>
+        <v>101.86</v>
       </c>
       <c r="E5" t="s">
         <v>8</v>
       </c>
       <c r="F5">
-        <v>778104.21</v>
+        <v>781280.6</v>
       </c>
       <c r="G5" t="s">
         <v>8</v>
       </c>
       <c r="H5">
-        <v>778104.21</v>
+        <v>781280.6</v>
       </c>
       <c r="I5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" t="s">
         <v>15</v>
       </c>
       <c r="B6" t="s">
         <v>16</v>
       </c>
       <c r="C6" s="1">
         <v>10.0</v>
       </c>
       <c r="D6">
-        <v>100.59</v>
+        <v>100.9</v>
       </c>
       <c r="E6" t="s">
         <v>8</v>
       </c>
       <c r="F6">
-        <v>1005.95</v>
+        <v>1009.03</v>
       </c>
       <c r="G6" t="s">
         <v>8</v>
       </c>
       <c r="H6">
-        <v>1005.95</v>
+        <v>1009.03</v>
       </c>
       <c r="I6" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="7" spans="1:14">
       <c r="A7" t="s">
         <v>17</v>
       </c>
       <c r="B7" t="s">
         <v>18</v>
       </c>
       <c r="C7" s="1">
         <v>1.0</v>
       </c>
       <c r="D7">
-        <v>101.52</v>
+        <v>101.92</v>
       </c>
       <c r="E7" t="s">
         <v>8</v>
       </c>
       <c r="F7">
-        <v>101.52</v>
+        <v>101.92</v>
       </c>
       <c r="G7" t="s">
         <v>8</v>
       </c>
       <c r="H7">
-        <v>101.52</v>
+        <v>101.92</v>
       </c>
       <c r="I7" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="8" spans="1:14">
       <c r="A8" t="s">
         <v>19</v>
       </c>
       <c r="B8" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="1">
         <v>10.0</v>
       </c>
       <c r="D8">
-        <v>100.66</v>
+        <v>101.06</v>
       </c>
       <c r="E8" t="s">
         <v>8</v>
       </c>
       <c r="F8">
-        <v>1006.69</v>
+        <v>1010.69</v>
       </c>
       <c r="G8" t="s">
         <v>8</v>
       </c>
       <c r="H8">
-        <v>1006.69</v>
+        <v>1010.69</v>
       </c>
       <c r="I8" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P158"/>
+  <dimension ref="A1:P162"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O158" sqref="O158"/>
+      <selection activeCell="O162" sqref="O162"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>21</v>
       </c>
       <c r="B1" t="s">
         <v>22</v>
       </c>
       <c r="C1" t="s">
         <v>23</v>
       </c>
       <c r="D1" t="s">
         <v>24</v>
       </c>
       <c r="E1" t="s">
         <v>25</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>26</v>
@@ -2077,7889 +2137,8089 @@
       </c>
       <c r="L1" t="s">
         <v>31</v>
       </c>
       <c r="M1" t="s">
         <v>32</v>
       </c>
       <c r="N1" t="s">
         <v>33</v>
       </c>
       <c r="O1" t="s">
         <v>34</v>
       </c>
       <c r="P1" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>36</v>
       </c>
       <c r="B2" t="s">
         <v>37</v>
       </c>
       <c r="C2" s="1">
-        <v>1957.0</v>
+        <v>957.0</v>
       </c>
       <c r="D2" s="1">
-        <v>1073.08</v>
+        <v>1076.23</v>
       </c>
       <c r="E2" s="1">
-        <v>1070.81060296</v>
+        <v>1072.50512017</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
         <v>1.0</v>
       </c>
       <c r="H2" s="1">
-        <v>2095576.35</v>
+        <v>1026387.4</v>
       </c>
       <c r="I2" s="1">
-        <v>4441.21</v>
+        <v>3564.71</v>
       </c>
       <c r="J2" s="1">
-        <v>0.21193262655403</v>
+        <v>0.34730648486137</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>2100017.56</v>
+        <v>1029952.11</v>
       </c>
       <c r="N2" s="1">
-        <v>2100017.56</v>
+        <v>1029952.11</v>
       </c>
       <c r="O2" s="1">
-        <v>4.37</v>
+        <v>2.12</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>38</v>
       </c>
       <c r="B3" t="s">
         <v>39</v>
       </c>
       <c r="C3" s="1">
         <v>140000.0</v>
       </c>
       <c r="D3" s="1">
-        <v>99.96937301</v>
+        <v>100.00084609</v>
       </c>
       <c r="E3" s="1">
         <v>101.385614</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
         <v>1.0</v>
       </c>
       <c r="H3" s="1">
         <v>141939.86</v>
       </c>
       <c r="I3" s="1">
-        <v>980.28</v>
+        <v>1503.79</v>
       </c>
       <c r="J3" s="1">
-        <v>0.69063052478705</v>
+        <v>1.059455744144</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3" t="s">
         <v>40</v>
       </c>
       <c r="M3" s="1">
-        <v>139957.13</v>
+        <v>140001.18</v>
       </c>
       <c r="N3" s="1">
-        <v>142920.14</v>
+        <v>143443.65</v>
       </c>
       <c r="O3" s="1">
-        <v>0.3</v>
+        <v>0.29</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>41</v>
       </c>
       <c r="B4" t="s">
         <v>42</v>
       </c>
       <c r="C4" s="1">
         <v>254000.0</v>
       </c>
       <c r="D4" s="1">
-        <v>98.16823877</v>
+        <v>98.18086702</v>
       </c>
       <c r="E4" s="1">
         <v>99.533614</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
         <v>1.0</v>
       </c>
       <c r="H4" s="1">
         <v>252815.38</v>
       </c>
       <c r="I4" s="1">
-        <v>-143.44</v>
+        <v>-3074.11</v>
       </c>
       <c r="J4" s="1">
-        <v>-0.056737054525718</v>
+        <v>-1.2159505485782</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
-      <c r="L4" t="s">
-        <v>43</v>
+      <c r="L4">
+        <v>361.86</v>
       </c>
       <c r="M4" s="1">
-        <v>249347.32</v>
+        <v>249379.41</v>
       </c>
       <c r="N4" s="1">
-        <v>252671.94</v>
+        <v>249741.27</v>
       </c>
       <c r="O4" s="1">
-        <v>0.53</v>
+        <v>0.51</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
+        <v>43</v>
+      </c>
+      <c r="B5" t="s">
         <v>44</v>
-      </c>
-[...1 lines deleted...]
-        <v>45</v>
       </c>
       <c r="C5" s="1">
         <v>164000.0</v>
       </c>
       <c r="D5" s="1">
-        <v>97.51700215</v>
+        <v>98.19914349</v>
       </c>
       <c r="E5" s="1">
         <v>99.08</v>
       </c>
       <c r="F5" t="s">
         <v>8</v>
       </c>
       <c r="G5">
         <v>1.0</v>
       </c>
       <c r="H5" s="1">
         <v>162491.2</v>
       </c>
       <c r="I5" s="1">
-        <v>-1260.3</v>
+        <v>672.79</v>
       </c>
       <c r="J5" s="1">
-        <v>-0.77561123310062</v>
+        <v>0.41404703762419</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="M5" s="1">
-        <v>159927.89</v>
+        <v>161046.59</v>
       </c>
       <c r="N5" s="1">
-        <v>161230.9</v>
+        <v>163163.99</v>
       </c>
       <c r="O5" s="1">
         <v>0.34</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
+        <v>46</v>
+      </c>
+      <c r="B6" t="s">
         <v>47</v>
-      </c>
-[...1 lines deleted...]
-        <v>48</v>
       </c>
       <c r="C6" s="1">
         <v>130000.0</v>
       </c>
       <c r="D6" s="1">
-        <v>103.59388039</v>
+        <v>103.87420666</v>
       </c>
       <c r="E6" s="1">
         <v>110.550762</v>
       </c>
       <c r="F6" t="s">
         <v>8</v>
       </c>
       <c r="G6">
         <v>1.0</v>
       </c>
       <c r="H6" s="1">
         <v>143715.99</v>
       </c>
       <c r="I6" s="1">
-        <v>-7859.7</v>
+        <v>-6716.17</v>
       </c>
       <c r="J6" s="1">
-        <v>-5.4689112881594</v>
+        <v>-4.6732239050088</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="M6" s="1">
-        <v>134672.04</v>
+        <v>135036.46</v>
       </c>
       <c r="N6" s="1">
-        <v>135856.29</v>
+        <v>136999.82</v>
       </c>
       <c r="O6" s="1">
         <v>0.28</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
+        <v>49</v>
+      </c>
+      <c r="B7" t="s">
         <v>50</v>
-      </c>
-[...1 lines deleted...]
-        <v>51</v>
       </c>
       <c r="C7" s="1">
         <v>130000.0</v>
       </c>
       <c r="D7" s="1">
-        <v>104.38426617</v>
+        <v>104.09190858</v>
       </c>
       <c r="E7" s="1">
         <v>108.857546</v>
       </c>
       <c r="F7" t="s">
         <v>8</v>
       </c>
       <c r="G7">
         <v>1.0</v>
       </c>
       <c r="H7" s="1">
         <v>141514.81</v>
       </c>
       <c r="I7" s="1">
-        <v>-2401.43</v>
+        <v>-1980.12</v>
       </c>
       <c r="J7" s="1">
-        <v>-1.696946065221</v>
+        <v>-1.3992316422571</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="M7" s="1">
-        <v>135699.54</v>
+        <v>135319.48</v>
       </c>
       <c r="N7" s="1">
-        <v>139113.38</v>
+        <v>139534.69</v>
       </c>
       <c r="O7" s="1">
         <v>0.29</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
+        <v>52</v>
+      </c>
+      <c r="B8" t="s">
         <v>53</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="C8" s="1">
         <v>500000.0</v>
       </c>
       <c r="D8" s="1">
-        <v>97.03921544</v>
+        <v>96.9611374</v>
       </c>
       <c r="E8" s="1">
         <v>99.430044</v>
       </c>
       <c r="F8" t="s">
         <v>8</v>
       </c>
       <c r="G8">
         <v>1.0</v>
       </c>
       <c r="H8" s="1">
         <v>497150.22</v>
       </c>
       <c r="I8" s="1">
-        <v>1319.83</v>
+        <v>-12015.77</v>
       </c>
       <c r="J8" s="1">
-        <v>0.26547911413979</v>
+        <v>-2.4169294343267</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
-      <c r="L8" t="s">
-        <v>55</v>
+      <c r="L8">
+        <v>328.77</v>
       </c>
       <c r="M8" s="1">
-        <v>485196.08</v>
+        <v>484805.68</v>
       </c>
       <c r="N8" s="1">
-        <v>498470.05</v>
+        <v>485134.45</v>
       </c>
       <c r="O8" s="1">
-        <v>1.04</v>
+        <v>1.0</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="B9" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="C9" s="1">
         <v>300000.0</v>
       </c>
       <c r="D9" s="1">
-        <v>97.45436793</v>
+        <v>97.5873271</v>
       </c>
       <c r="E9" s="1">
         <v>99.503</v>
       </c>
       <c r="F9" t="s">
         <v>8</v>
       </c>
       <c r="G9">
         <v>1.0</v>
       </c>
       <c r="H9" s="1">
         <v>298509.0</v>
       </c>
       <c r="I9" s="1">
-        <v>-967.81</v>
+        <v>663.94</v>
       </c>
       <c r="J9" s="1">
-        <v>-0.3242146802944</v>
+        <v>0.22241875454341</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9" t="s">
-        <v>58</v>
+        <v>56</v>
       </c>
       <c r="M9" s="1">
-        <v>292363.11</v>
+        <v>292761.98</v>
       </c>
       <c r="N9" s="1">
-        <v>297541.19</v>
+        <v>299172.94</v>
       </c>
       <c r="O9" s="1">
-        <v>0.62</v>
+        <v>0.61</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
-        <v>59</v>
+        <v>57</v>
       </c>
       <c r="B10" t="s">
-        <v>60</v>
+        <v>58</v>
       </c>
       <c r="C10" s="1">
         <v>100000.0</v>
       </c>
       <c r="D10" s="1">
-        <v>103.31417731</v>
+        <v>103.02490352</v>
       </c>
       <c r="E10" s="1">
         <v>108.76173</v>
       </c>
       <c r="F10" t="s">
         <v>8</v>
       </c>
       <c r="G10">
         <v>1.0</v>
       </c>
       <c r="H10" s="1">
         <v>108761.73</v>
       </c>
       <c r="I10" s="1">
-        <v>-4772.21</v>
+        <v>-4479.29</v>
       </c>
       <c r="J10" s="1">
-        <v>-4.3877658069617</v>
+        <v>-4.1184431325246</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
-      <c r="L10">
-        <v>675.34</v>
+      <c r="L10" t="s">
+        <v>59</v>
       </c>
       <c r="M10" s="1">
-        <v>103314.18</v>
+        <v>103024.91</v>
       </c>
       <c r="N10" s="1">
-        <v>103989.52</v>
+        <v>104282.44</v>
       </c>
       <c r="O10" s="1">
-        <v>0.22</v>
+        <v>0.21</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
+        <v>60</v>
+      </c>
+      <c r="B11" t="s">
         <v>61</v>
-      </c>
-[...1 lines deleted...]
-        <v>62</v>
       </c>
       <c r="C11" s="1">
         <v>100000.0</v>
       </c>
       <c r="D11" s="1">
-        <v>98.86389375</v>
+        <v>98.72566898</v>
       </c>
       <c r="E11" s="1">
         <v>99.684</v>
       </c>
       <c r="F11" t="s">
         <v>8</v>
       </c>
       <c r="G11">
         <v>1.0</v>
       </c>
       <c r="H11" s="1">
         <v>99684.0</v>
       </c>
       <c r="I11" s="1">
-        <v>1570.3</v>
+        <v>-725.45</v>
       </c>
       <c r="J11" s="1">
-        <v>1.5752778780948</v>
+        <v>-0.72774968901729</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
-      <c r="L11" t="s">
-        <v>63</v>
+      <c r="L11">
+        <v>232.88</v>
       </c>
       <c r="M11" s="1">
-        <v>98863.89</v>
+        <v>98725.67</v>
       </c>
       <c r="N11" s="1">
-        <v>101254.3</v>
+        <v>98958.55</v>
       </c>
       <c r="O11" s="1">
-        <v>0.21</v>
+        <v>0.2</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
-        <v>64</v>
+        <v>62</v>
       </c>
       <c r="B12" t="s">
-        <v>65</v>
+        <v>63</v>
       </c>
       <c r="C12" s="1">
         <v>1467000.0</v>
       </c>
       <c r="D12" s="1">
-        <v>98.4260276</v>
+        <v>98.13683589</v>
       </c>
       <c r="E12" s="1">
         <v>99.556461</v>
       </c>
       <c r="F12" t="s">
         <v>8</v>
       </c>
       <c r="G12">
         <v>1.0</v>
       </c>
       <c r="H12" s="1">
         <v>1460493.28</v>
       </c>
       <c r="I12" s="1">
-        <v>4366.51</v>
+        <v>7660.03</v>
       </c>
       <c r="J12" s="1">
-        <v>0.29897501479774</v>
+        <v>0.52448238584158</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12" t="s">
-        <v>66</v>
+        <v>64</v>
       </c>
       <c r="M12" s="1">
-        <v>1443909.82</v>
+        <v>1439667.39</v>
       </c>
       <c r="N12" s="1">
-        <v>1464859.79</v>
+        <v>1468153.31</v>
       </c>
       <c r="O12" s="1">
-        <v>3.05</v>
+        <v>3.02</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
-        <v>67</v>
+        <v>65</v>
       </c>
       <c r="B13" t="s">
-        <v>68</v>
+        <v>66</v>
       </c>
       <c r="C13" s="1">
-        <v>540000.0</v>
+        <v>240000.0</v>
       </c>
       <c r="D13" s="1">
-        <v>97.699959</v>
+        <v>97.71997668</v>
       </c>
       <c r="E13" s="1">
         <v>99.791763</v>
       </c>
       <c r="F13" t="s">
         <v>8</v>
       </c>
       <c r="G13">
         <v>1.0</v>
       </c>
       <c r="H13" s="1">
-        <v>538875.52</v>
+        <v>239500.23</v>
       </c>
       <c r="I13" s="1">
-        <v>-3343.69</v>
+        <v>-410.64</v>
       </c>
       <c r="J13" s="1">
-        <v>-0.62049395006847</v>
+        <v>-0.17145703784919</v>
       </c>
       <c r="K13">
         <v>0.0</v>
       </c>
       <c r="L13" t="s">
-        <v>69</v>
+        <v>67</v>
       </c>
       <c r="M13" s="1">
-        <v>527579.78</v>
+        <v>234527.95</v>
       </c>
       <c r="N13" s="1">
-        <v>535531.83</v>
+        <v>239089.59</v>
       </c>
       <c r="O13" s="1">
-        <v>1.11</v>
+        <v>0.49</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
+        <v>68</v>
+      </c>
+      <c r="B14" t="s">
+        <v>69</v>
+      </c>
+      <c r="C14" s="1">
+        <v>334000.0</v>
+      </c>
+      <c r="D14" s="1">
+        <v>99.99374939</v>
+      </c>
+      <c r="E14" s="1">
+        <v>99.58</v>
+      </c>
+      <c r="F14" t="s">
+        <v>8</v>
+      </c>
+      <c r="G14">
+        <v>1.0</v>
+      </c>
+      <c r="H14" s="1">
+        <v>332597.2</v>
+      </c>
+      <c r="I14" s="1">
+        <v>2548.64</v>
+      </c>
+      <c r="J14" s="1">
+        <v>0.76628426216456</v>
+      </c>
+      <c r="K14">
+        <v>0.0</v>
+      </c>
+      <c r="L14" t="s">
         <v>70</v>
       </c>
-      <c r="B14" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M14" s="1">
-        <v>98839.28</v>
+        <v>333979.13</v>
       </c>
       <c r="N14" s="1">
-        <v>98903.66</v>
+        <v>335145.84</v>
       </c>
       <c r="O14" s="1">
-        <v>0.21</v>
+        <v>0.69</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
+        <v>71</v>
+      </c>
+      <c r="B15" t="s">
         <v>72</v>
       </c>
-      <c r="B15" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C15" s="1">
-        <v>300000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D15" s="1">
-        <v>97.25584848</v>
+        <v>99.16049878</v>
       </c>
       <c r="E15" s="1">
-        <v>98.691</v>
+        <v>95.89134</v>
       </c>
       <c r="F15" t="s">
         <v>8</v>
       </c>
       <c r="G15">
         <v>1.0</v>
       </c>
       <c r="H15" s="1">
-        <v>296073.0</v>
+        <v>95891.34</v>
       </c>
       <c r="I15" s="1">
-        <v>2109.61</v>
+        <v>3350.67</v>
       </c>
       <c r="J15" s="1">
-        <v>0.71253035568931</v>
+        <v>3.4942362886993</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
-      <c r="L15" t="s">
-        <v>74</v>
+      <c r="L15">
+        <v>81.51</v>
       </c>
       <c r="M15" s="1">
-        <v>291767.54</v>
+        <v>99160.5</v>
       </c>
       <c r="N15" s="1">
-        <v>298182.61</v>
+        <v>99242.01</v>
       </c>
       <c r="O15" s="1">
-        <v>0.62</v>
+        <v>0.2</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
+        <v>73</v>
+      </c>
+      <c r="B16" t="s">
+        <v>74</v>
+      </c>
+      <c r="C16" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="D16" s="1">
+        <v>97.57465586</v>
+      </c>
+      <c r="E16" s="1">
+        <v>98.691</v>
+      </c>
+      <c r="F16" t="s">
+        <v>8</v>
+      </c>
+      <c r="G16">
+        <v>1.0</v>
+      </c>
+      <c r="H16" s="1">
+        <v>296073.0</v>
+      </c>
+      <c r="I16" s="1">
+        <v>4504.39</v>
+      </c>
+      <c r="J16" s="1">
+        <v>1.5213781736261</v>
+      </c>
+      <c r="K16">
+        <v>0.0</v>
+      </c>
+      <c r="L16" t="s">
         <v>75</v>
       </c>
-      <c r="B16" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M16" s="1">
-        <v>195214.73</v>
+        <v>292723.97</v>
       </c>
       <c r="N16" s="1">
-        <v>198451.03</v>
+        <v>300577.39</v>
       </c>
       <c r="O16" s="1">
-        <v>0.41</v>
+        <v>0.62</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
+        <v>76</v>
+      </c>
+      <c r="B17" t="s">
+        <v>77</v>
+      </c>
+      <c r="C17" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="D17" s="1">
+        <v>97.30906627</v>
+      </c>
+      <c r="E17" s="1">
+        <v>99.830165</v>
+      </c>
+      <c r="F17" t="s">
+        <v>8</v>
+      </c>
+      <c r="G17">
+        <v>1.0</v>
+      </c>
+      <c r="H17" s="1">
+        <v>199660.33</v>
+      </c>
+      <c r="I17" s="1">
+        <v>-881.24</v>
+      </c>
+      <c r="J17" s="1">
+        <v>-0.44136960006026</v>
+      </c>
+      <c r="K17">
+        <v>0.0</v>
+      </c>
+      <c r="L17" t="s">
         <v>78</v>
       </c>
-      <c r="B17" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M17" s="1">
-        <v>475241.31</v>
+        <v>194618.13</v>
       </c>
       <c r="N17" s="1">
-        <v>481262.78</v>
+        <v>198779.09</v>
       </c>
       <c r="O17" s="1">
-        <v>1.0</v>
+        <v>0.41</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
+        <v>79</v>
+      </c>
+      <c r="B18" t="s">
+        <v>80</v>
+      </c>
+      <c r="C18" s="1">
+        <v>470000.0</v>
+      </c>
+      <c r="D18" s="1">
+        <v>100.9007606</v>
+      </c>
+      <c r="E18" s="1">
+        <v>102.934987</v>
+      </c>
+      <c r="F18" t="s">
+        <v>8</v>
+      </c>
+      <c r="G18">
+        <v>1.0</v>
+      </c>
+      <c r="H18" s="1">
+        <v>483794.44</v>
+      </c>
+      <c r="I18" s="1">
+        <v>-1205.49</v>
+      </c>
+      <c r="J18" s="1">
+        <v>-0.24917400869675</v>
+      </c>
+      <c r="K18">
+        <v>0.0</v>
+      </c>
+      <c r="L18" t="s">
         <v>81</v>
       </c>
-      <c r="B18" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M18" s="1">
-        <v>135969.2</v>
+        <v>474233.57</v>
       </c>
       <c r="N18" s="1">
-        <v>137097.8</v>
+        <v>482588.95</v>
       </c>
       <c r="O18" s="1">
-        <v>0.29</v>
+        <v>0.99</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
+        <v>82</v>
+      </c>
+      <c r="B19" t="s">
+        <v>83</v>
+      </c>
+      <c r="C19" s="1">
+        <v>135000.0</v>
+      </c>
+      <c r="D19" s="1">
+        <v>100.21303691</v>
+      </c>
+      <c r="E19" s="1">
+        <v>104.823259</v>
+      </c>
+      <c r="F19" t="s">
+        <v>8</v>
+      </c>
+      <c r="G19">
+        <v>1.0</v>
+      </c>
+      <c r="H19" s="1">
+        <v>141511.4</v>
+      </c>
+      <c r="I19" s="1">
+        <v>-4501.2</v>
+      </c>
+      <c r="J19" s="1">
+        <v>-3.1808038080324</v>
+      </c>
+      <c r="K19">
+        <v>0.0</v>
+      </c>
+      <c r="L19" t="s">
         <v>84</v>
       </c>
-      <c r="B19" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M19" s="1">
-        <v>99914.25</v>
+        <v>135287.6</v>
       </c>
       <c r="N19" s="1">
-        <v>100837.44</v>
+        <v>137010.2</v>
       </c>
       <c r="O19" s="1">
-        <v>0.21</v>
+        <v>0.28</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
+        <v>85</v>
+      </c>
+      <c r="B20" t="s">
         <v>86</v>
       </c>
-      <c r="B20" t="s">
+      <c r="C20" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="D20" s="1">
+        <v>99.5730833</v>
+      </c>
+      <c r="E20" s="1">
+        <v>104.07483</v>
+      </c>
+      <c r="F20" t="s">
+        <v>8</v>
+      </c>
+      <c r="G20">
+        <v>1.0</v>
+      </c>
+      <c r="H20" s="1">
+        <v>104074.83</v>
+      </c>
+      <c r="I20" s="1">
+        <v>-3092.66</v>
+      </c>
+      <c r="J20" s="1">
+        <v>-2.97157343423</v>
+      </c>
+      <c r="K20">
+        <v>0.0</v>
+      </c>
+      <c r="L20" t="s">
         <v>87</v>
       </c>
-      <c r="C20" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M20" s="1">
-        <v>908404.88</v>
+        <v>99573.09</v>
       </c>
       <c r="N20" s="1">
-        <v>915897.69</v>
+        <v>100982.17</v>
       </c>
       <c r="O20" s="1">
-        <v>1.91</v>
+        <v>0.21</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
+        <v>88</v>
+      </c>
+      <c r="B21" t="s">
         <v>89</v>
       </c>
-      <c r="B21" t="s">
+      <c r="C21" s="1">
+        <v>1020000.0</v>
+      </c>
+      <c r="D21" s="1">
+        <v>88.93242121</v>
+      </c>
+      <c r="E21" s="1">
+        <v>89.242955</v>
+      </c>
+      <c r="F21" t="s">
+        <v>8</v>
+      </c>
+      <c r="G21">
+        <v>1.0</v>
+      </c>
+      <c r="H21" s="1">
+        <v>910278.14</v>
+      </c>
+      <c r="I21" s="1">
+        <v>6246.6</v>
+      </c>
+      <c r="J21" s="1">
+        <v>0.68622981542762</v>
+      </c>
+      <c r="K21">
+        <v>0.0</v>
+      </c>
+      <c r="L21" t="s">
         <v>90</v>
       </c>
-      <c r="C21" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M21" s="1">
-        <v>197085.49</v>
+        <v>907110.7</v>
       </c>
       <c r="N21" s="1">
-        <v>197118.37</v>
+        <v>916524.74</v>
       </c>
       <c r="O21" s="1">
-        <v>0.41</v>
+        <v>1.88</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
         <v>91</v>
       </c>
       <c r="B22" t="s">
         <v>92</v>
       </c>
       <c r="C22" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D22" s="1">
-        <v>100.17850578</v>
+        <v>98.65346304</v>
       </c>
       <c r="E22" s="1">
-        <v>99.762</v>
+        <v>99.783035</v>
       </c>
       <c r="F22" t="s">
         <v>8</v>
       </c>
       <c r="G22">
         <v>1.0</v>
       </c>
       <c r="H22" s="1">
-        <v>99762.0</v>
+        <v>199566.07</v>
       </c>
       <c r="I22" s="1">
-        <v>453.49</v>
+        <v>-1404.35</v>
       </c>
       <c r="J22" s="1">
-        <v>0.45457188107696</v>
+        <v>-0.70370178658126</v>
       </c>
       <c r="K22">
         <v>0.0</v>
       </c>
       <c r="L22">
-        <v>36.99</v>
+        <v>854.79</v>
       </c>
       <c r="M22" s="1">
-        <v>100178.5</v>
+        <v>197306.93</v>
       </c>
       <c r="N22" s="1">
-        <v>100215.49</v>
+        <v>198161.72</v>
       </c>
       <c r="O22" s="1">
-        <v>0.21</v>
+        <v>0.41</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
         <v>93</v>
       </c>
       <c r="B23" t="s">
         <v>94</v>
       </c>
       <c r="C23" s="1">
-        <v>160000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D23" s="1">
-        <v>98.21489802</v>
+        <v>100.25605906</v>
       </c>
       <c r="E23" s="1">
-        <v>99.799</v>
+        <v>99.762</v>
       </c>
       <c r="F23" t="s">
         <v>8</v>
       </c>
       <c r="G23">
         <v>1.0</v>
       </c>
       <c r="H23" s="1">
-        <v>159678.4</v>
+        <v>99762.0</v>
       </c>
       <c r="I23" s="1">
-        <v>-82.51</v>
+        <v>993.37</v>
       </c>
       <c r="J23" s="1">
-        <v>-0.05167261195002</v>
+        <v>0.99573986086887</v>
       </c>
       <c r="K23">
         <v>0.0</v>
       </c>
-      <c r="L23" t="s">
-        <v>95</v>
+      <c r="L23">
+        <v>499.32</v>
       </c>
       <c r="M23" s="1">
-        <v>157143.84</v>
+        <v>100256.05</v>
       </c>
       <c r="N23" s="1">
-        <v>159595.89</v>
+        <v>100755.37</v>
       </c>
       <c r="O23" s="1">
-        <v>0.33</v>
+        <v>0.21</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
+        <v>95</v>
+      </c>
+      <c r="B24" t="s">
         <v>96</v>
       </c>
-      <c r="B24" t="s">
+      <c r="C24" s="1">
+        <v>160000.0</v>
+      </c>
+      <c r="D24" s="1">
+        <v>98.13817519</v>
+      </c>
+      <c r="E24" s="1">
+        <v>99.799</v>
+      </c>
+      <c r="F24" t="s">
+        <v>8</v>
+      </c>
+      <c r="G24">
+        <v>1.0</v>
+      </c>
+      <c r="H24" s="1">
+        <v>159678.4</v>
+      </c>
+      <c r="I24" s="1">
+        <v>479.67</v>
+      </c>
+      <c r="J24" s="1">
+        <v>0.30039754907364</v>
+      </c>
+      <c r="K24">
+        <v>0.0</v>
+      </c>
+      <c r="L24" t="s">
         <v>97</v>
       </c>
-      <c r="C24" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M24" s="1">
-        <v>189430.37</v>
+        <v>157021.08</v>
       </c>
       <c r="N24" s="1">
-        <v>190457.77</v>
+        <v>160158.07</v>
       </c>
       <c r="O24" s="1">
-        <v>0.4</v>
+        <v>0.33</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
+        <v>98</v>
+      </c>
+      <c r="B25" t="s">
         <v>99</v>
       </c>
-      <c r="B25" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C25" s="1">
-        <v>100000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D25" s="1">
-        <v>98.02267557</v>
+        <v>99.45700385</v>
       </c>
       <c r="E25" s="1">
-        <v>96.98237</v>
+        <v>99.491</v>
       </c>
       <c r="F25" t="s">
         <v>8</v>
       </c>
       <c r="G25">
         <v>1.0</v>
       </c>
       <c r="H25" s="1">
-        <v>96982.37</v>
+        <v>596946.0</v>
       </c>
       <c r="I25" s="1">
-        <v>1968.05</v>
+        <v>104.24</v>
       </c>
       <c r="J25" s="1">
-        <v>2.0292863537981</v>
+        <v>0.017462216012839</v>
       </c>
       <c r="K25">
         <v>0.0</v>
       </c>
       <c r="L25">
-        <v>927.74</v>
+        <v>308.22</v>
       </c>
       <c r="M25" s="1">
-        <v>98022.68</v>
+        <v>596742.02</v>
       </c>
       <c r="N25" s="1">
-        <v>98950.42</v>
+        <v>597050.24</v>
       </c>
       <c r="O25" s="1">
-        <v>0.21</v>
+        <v>1.23</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
+        <v>100</v>
+      </c>
+      <c r="B26" t="s">
         <v>101</v>
       </c>
-      <c r="B26" t="s">
+      <c r="C26" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="D26" s="1">
+        <v>94.88594254</v>
+      </c>
+      <c r="E26" s="1">
+        <v>96.246745</v>
+      </c>
+      <c r="F26" t="s">
+        <v>8</v>
+      </c>
+      <c r="G26">
+        <v>1.0</v>
+      </c>
+      <c r="H26" s="1">
+        <v>192493.49</v>
+      </c>
+      <c r="I26" s="1">
+        <v>-1522.97</v>
+      </c>
+      <c r="J26" s="1">
+        <v>-0.79118000302244</v>
+      </c>
+      <c r="K26">
+        <v>0.0</v>
+      </c>
+      <c r="L26" t="s">
         <v>102</v>
       </c>
-      <c r="C26" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M26" s="1">
-        <v>297150.92</v>
+        <v>189771.89</v>
       </c>
       <c r="N26" s="1">
-        <v>297639.14</v>
+        <v>190970.52</v>
       </c>
       <c r="O26" s="1">
-        <v>0.62</v>
+        <v>0.39</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
         <v>103</v>
       </c>
       <c r="B27" t="s">
         <v>104</v>
       </c>
       <c r="C27" s="1">
-        <v>300000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D27" s="1">
-        <v>101.08333082</v>
+        <v>98.22563463</v>
       </c>
       <c r="E27" s="1">
-        <v>104.945653</v>
+        <v>96.98237</v>
       </c>
       <c r="F27" t="s">
         <v>8</v>
       </c>
       <c r="G27">
         <v>1.0</v>
       </c>
       <c r="H27" s="1">
-        <v>314836.96</v>
+        <v>96982.37</v>
       </c>
       <c r="I27" s="1">
-        <v>-11500.67</v>
+        <v>2325.11</v>
       </c>
       <c r="J27" s="1">
-        <v>-3.6528970423295</v>
+        <v>2.3974563624296</v>
       </c>
       <c r="K27">
         <v>0.0</v>
       </c>
-      <c r="L27">
-        <v>86.3</v>
+      <c r="L27" t="s">
+        <v>105</v>
       </c>
       <c r="M27" s="1">
-        <v>303249.99</v>
+        <v>98225.63</v>
       </c>
       <c r="N27" s="1">
-        <v>303336.29</v>
+        <v>99307.48</v>
       </c>
       <c r="O27" s="1">
-        <v>0.63</v>
+        <v>0.2</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B28" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="C28" s="1">
-        <v>413000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D28" s="1">
-        <v>100.23223939</v>
+        <v>99.32768988</v>
       </c>
       <c r="E28" s="1">
-        <v>99.757</v>
+        <v>96.18004</v>
       </c>
       <c r="F28" t="s">
         <v>8</v>
       </c>
       <c r="G28">
         <v>1.0</v>
       </c>
       <c r="H28" s="1">
-        <v>411996.41</v>
+        <v>288540.12</v>
       </c>
       <c r="I28" s="1">
-        <v>3070.2</v>
+        <v>10054.46</v>
       </c>
       <c r="J28" s="1">
-        <v>0.74520066813204</v>
+        <v>3.4845968733915</v>
       </c>
       <c r="K28">
         <v>0.0</v>
       </c>
-      <c r="L28" t="s">
-        <v>107</v>
+      <c r="L28">
+        <v>611.51</v>
       </c>
       <c r="M28" s="1">
-        <v>413959.15</v>
+        <v>297983.07</v>
       </c>
       <c r="N28" s="1">
-        <v>415066.61</v>
+        <v>298594.58</v>
       </c>
       <c r="O28" s="1">
-        <v>0.86</v>
+        <v>0.61</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
         <v>108</v>
       </c>
       <c r="B29" t="s">
         <v>109</v>
       </c>
       <c r="C29" s="1">
-        <v>100000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D29" s="1">
-        <v>96.06275572</v>
+        <v>99.04336696</v>
       </c>
       <c r="E29" s="1">
-        <v>92.84792</v>
+        <v>99.427</v>
       </c>
       <c r="F29" t="s">
         <v>8</v>
       </c>
       <c r="G29">
         <v>1.0</v>
       </c>
       <c r="H29" s="1">
-        <v>92847.92</v>
+        <v>596562.0</v>
       </c>
       <c r="I29" s="1">
-        <v>3267.99</v>
+        <v>-1870.29</v>
       </c>
       <c r="J29" s="1">
-        <v>3.5197234359154</v>
+        <v>-0.31351142043912</v>
       </c>
       <c r="K29">
         <v>0.0</v>
       </c>
       <c r="L29">
-        <v>53.15</v>
+        <v>431.51</v>
       </c>
       <c r="M29" s="1">
-        <v>96062.76</v>
+        <v>594260.2</v>
       </c>
       <c r="N29" s="1">
-        <v>96115.91</v>
+        <v>594691.71</v>
       </c>
       <c r="O29" s="1">
-        <v>0.2</v>
+        <v>1.22</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
         <v>110</v>
       </c>
       <c r="B30" t="s">
         <v>111</v>
       </c>
       <c r="C30" s="1">
-        <v>200000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D30" s="1">
-        <v>94.43560012</v>
+        <v>100.86601777</v>
       </c>
       <c r="E30" s="1">
-        <v>91.485975</v>
+        <v>104.945653</v>
       </c>
       <c r="F30" t="s">
         <v>8</v>
       </c>
       <c r="G30">
         <v>1.0</v>
       </c>
       <c r="H30" s="1">
-        <v>182971.95</v>
+        <v>314836.96</v>
       </c>
       <c r="I30" s="1">
-        <v>6303.36</v>
+        <v>-10714.25</v>
       </c>
       <c r="J30" s="1">
-        <v>3.4449870594919</v>
+        <v>-3.4031106131885</v>
       </c>
       <c r="K30">
         <v>0.0</v>
       </c>
-      <c r="L30">
-        <v>404.11</v>
+      <c r="L30" t="s">
+        <v>112</v>
       </c>
       <c r="M30" s="1">
-        <v>188871.2</v>
+        <v>302598.05</v>
       </c>
       <c r="N30" s="1">
-        <v>189275.31</v>
+        <v>304122.71</v>
       </c>
       <c r="O30" s="1">
-        <v>0.39</v>
+        <v>0.63</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B31" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="C31" s="1">
-        <v>500000.0</v>
+        <v>413000.0</v>
       </c>
       <c r="D31" s="1">
-        <v>100.31067451</v>
+        <v>100.3348315</v>
       </c>
       <c r="E31" s="1">
-        <v>103.290392</v>
+        <v>99.757</v>
       </c>
       <c r="F31" t="s">
         <v>8</v>
       </c>
       <c r="G31">
         <v>1.0</v>
       </c>
       <c r="H31" s="1">
-        <v>516451.96</v>
+        <v>411996.41</v>
       </c>
       <c r="I31" s="1">
-        <v>1402.78</v>
+        <v>5544.76</v>
       </c>
       <c r="J31" s="1">
-        <v>0.27161868066102</v>
+        <v>1.3458272609706</v>
       </c>
       <c r="K31">
         <v>0.0</v>
       </c>
       <c r="L31" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="M31" s="1">
-        <v>501553.37</v>
+        <v>414382.85</v>
       </c>
       <c r="N31" s="1">
-        <v>517854.74</v>
+        <v>417541.17</v>
       </c>
       <c r="O31" s="1">
-        <v>1.08</v>
+        <v>0.86</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B32" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="C32" s="1">
-        <v>1000000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D32" s="1">
-        <v>98.15670518</v>
+        <v>96.32230584</v>
       </c>
       <c r="E32" s="1">
-        <v>99.867094</v>
+        <v>92.84792</v>
       </c>
       <c r="F32" t="s">
         <v>8</v>
       </c>
       <c r="G32">
         <v>1.0</v>
       </c>
       <c r="H32" s="1">
-        <v>998670.94</v>
+        <v>92847.92</v>
       </c>
       <c r="I32" s="1">
-        <v>4163.24</v>
+        <v>3541.24</v>
       </c>
       <c r="J32" s="1">
-        <v>0.41687805594904</v>
+        <v>3.8140218973134</v>
       </c>
       <c r="K32">
         <v>0.0</v>
       </c>
-      <c r="L32" t="s">
-        <v>117</v>
+      <c r="L32">
+        <v>66.85</v>
       </c>
       <c r="M32" s="1">
-        <v>981567.06</v>
+        <v>96322.31</v>
       </c>
       <c r="N32" s="1">
-        <v>1002834.18</v>
+        <v>96389.16</v>
       </c>
       <c r="O32" s="1">
-        <v>2.09</v>
+        <v>0.2</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
         <v>118</v>
       </c>
       <c r="B33" t="s">
         <v>119</v>
       </c>
       <c r="C33" s="1">
-        <v>400000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D33" s="1">
-        <v>99.76534619</v>
+        <v>94.48780327</v>
       </c>
       <c r="E33" s="1">
-        <v>98.199808</v>
+        <v>91.485975</v>
       </c>
       <c r="F33" t="s">
         <v>8</v>
       </c>
       <c r="G33">
         <v>1.0</v>
       </c>
       <c r="H33" s="1">
-        <v>392799.23</v>
+        <v>182971.95</v>
       </c>
       <c r="I33" s="1">
-        <v>9582.7</v>
+        <v>6476.26</v>
       </c>
       <c r="J33" s="1">
-        <v>2.4395923586714</v>
+        <v>3.5394824179335</v>
       </c>
       <c r="K33">
         <v>0.0</v>
       </c>
-      <c r="L33" t="s">
-        <v>120</v>
+      <c r="L33">
+        <v>472.6</v>
       </c>
       <c r="M33" s="1">
-        <v>399061.38</v>
+        <v>188975.61</v>
       </c>
       <c r="N33" s="1">
-        <v>402381.93</v>
+        <v>189448.21</v>
       </c>
       <c r="O33" s="1">
-        <v>0.84</v>
+        <v>0.39</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
+        <v>120</v>
+      </c>
+      <c r="B34" t="s">
         <v>121</v>
       </c>
-      <c r="B34" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C34" s="1">
-        <v>100000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D34" s="1">
-        <v>97.2913472</v>
+        <v>100.12575445</v>
       </c>
       <c r="E34" s="1">
-        <v>96.0814</v>
+        <v>103.290392</v>
       </c>
       <c r="F34" t="s">
         <v>8</v>
       </c>
       <c r="G34">
         <v>1.0</v>
       </c>
       <c r="H34" s="1">
-        <v>96081.4</v>
+        <v>516451.96</v>
       </c>
       <c r="I34" s="1">
-        <v>1534.6</v>
+        <v>-14624.56</v>
       </c>
       <c r="J34" s="1">
-        <v>1.5971873848633</v>
+        <v>-2.8317367601819</v>
       </c>
       <c r="K34">
         <v>0.0</v>
       </c>
-      <c r="L34">
-        <v>324.66</v>
+      <c r="L34" t="s">
+        <v>102</v>
       </c>
       <c r="M34" s="1">
-        <v>97291.34</v>
+        <v>500628.77</v>
       </c>
       <c r="N34" s="1">
-        <v>97616.0</v>
+        <v>501827.4</v>
       </c>
       <c r="O34" s="1">
-        <v>0.2</v>
+        <v>1.03</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
+        <v>122</v>
+      </c>
+      <c r="B35" t="s">
         <v>123</v>
       </c>
-      <c r="B35" t="s">
+      <c r="C35" s="1">
+        <v>1000000.0</v>
+      </c>
+      <c r="D35" s="1">
+        <v>98.35454431</v>
+      </c>
+      <c r="E35" s="1">
+        <v>99.867094</v>
+      </c>
+      <c r="F35" t="s">
+        <v>8</v>
+      </c>
+      <c r="G35">
+        <v>1.0</v>
+      </c>
+      <c r="H35" s="1">
+        <v>998670.94</v>
+      </c>
+      <c r="I35" s="1">
+        <v>10764.91</v>
+      </c>
+      <c r="J35" s="1">
+        <v>1.0779236251733</v>
+      </c>
+      <c r="K35">
+        <v>0.0</v>
+      </c>
+      <c r="L35" t="s">
         <v>124</v>
       </c>
-      <c r="C35" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M35" s="1">
-        <v>507629.86</v>
+        <v>983545.44</v>
       </c>
       <c r="N35" s="1">
-        <v>523172.67</v>
+        <v>1009435.85</v>
       </c>
       <c r="O35" s="1">
-        <v>1.09</v>
+        <v>2.07</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
+        <v>125</v>
+      </c>
+      <c r="B36" t="s">
         <v>126</v>
       </c>
-      <c r="B36" t="s">
+      <c r="C36" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="D36" s="1">
+        <v>99.96194762</v>
+      </c>
+      <c r="E36" s="1">
+        <v>98.199808</v>
+      </c>
+      <c r="F36" t="s">
+        <v>8</v>
+      </c>
+      <c r="G36">
+        <v>1.0</v>
+      </c>
+      <c r="H36" s="1">
+        <v>392799.23</v>
+      </c>
+      <c r="I36" s="1">
+        <v>10917.05</v>
+      </c>
+      <c r="J36" s="1">
+        <v>2.7792951630786</v>
+      </c>
+      <c r="K36">
+        <v>0.0</v>
+      </c>
+      <c r="L36" t="s">
         <v>127</v>
       </c>
-      <c r="C36" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M36" s="1">
-        <v>101681.72</v>
+        <v>399847.79</v>
       </c>
       <c r="N36" s="1">
-        <v>104994.05</v>
+        <v>403716.28</v>
       </c>
       <c r="O36" s="1">
-        <v>0.22</v>
+        <v>0.83</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
+        <v>128</v>
+      </c>
+      <c r="B37" t="s">
         <v>129</v>
       </c>
-      <c r="B37" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C37" s="1">
-        <v>500000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D37" s="1">
-        <v>102.08721776</v>
+        <v>97.62239415</v>
       </c>
       <c r="E37" s="1">
-        <v>102.534722</v>
+        <v>96.0814</v>
       </c>
       <c r="F37" t="s">
         <v>8</v>
       </c>
       <c r="G37">
         <v>1.0</v>
       </c>
       <c r="H37" s="1">
-        <v>512673.61</v>
+        <v>96081.4</v>
       </c>
       <c r="I37" s="1">
-        <v>15431.08</v>
+        <v>1542.02</v>
       </c>
       <c r="J37" s="1">
-        <v>3.0099228239971</v>
+        <v>1.604910003393</v>
       </c>
       <c r="K37">
         <v>0.0</v>
       </c>
-      <c r="L37" t="s">
-        <v>131</v>
+      <c r="L37">
+        <v>1.03</v>
       </c>
       <c r="M37" s="1">
-        <v>510436.09</v>
+        <v>97622.39</v>
       </c>
       <c r="N37" s="1">
-        <v>528104.69</v>
+        <v>97623.42</v>
       </c>
       <c r="O37" s="1">
-        <v>1.1</v>
+        <v>0.2</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
+        <v>130</v>
+      </c>
+      <c r="B38" t="s">
+        <v>131</v>
+      </c>
+      <c r="C38" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="D38" s="1">
+        <v>101.16090422</v>
+      </c>
+      <c r="E38" s="1">
+        <v>105.371746</v>
+      </c>
+      <c r="F38" t="s">
+        <v>8</v>
+      </c>
+      <c r="G38">
+        <v>1.0</v>
+      </c>
+      <c r="H38" s="1">
+        <v>526858.73</v>
+      </c>
+      <c r="I38" s="1">
+        <v>-3028.52</v>
+      </c>
+      <c r="J38" s="1">
+        <v>-0.57482581715975</v>
+      </c>
+      <c r="K38">
+        <v>0.0</v>
+      </c>
+      <c r="L38" t="s">
         <v>132</v>
       </c>
-      <c r="B38" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M38" s="1">
-        <v>106980.81</v>
+        <v>505804.53</v>
       </c>
       <c r="N38" s="1">
-        <v>108739.68</v>
+        <v>523830.21</v>
       </c>
       <c r="O38" s="1">
-        <v>0.23</v>
+        <v>1.08</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
+        <v>133</v>
+      </c>
+      <c r="B39" t="s">
+        <v>134</v>
+      </c>
+      <c r="C39" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="D39" s="1">
+        <v>101.36029763</v>
+      </c>
+      <c r="E39" s="1">
+        <v>105.72405</v>
+      </c>
+      <c r="F39" t="s">
+        <v>8</v>
+      </c>
+      <c r="G39">
+        <v>1.0</v>
+      </c>
+      <c r="H39" s="1">
+        <v>105724.05</v>
+      </c>
+      <c r="I39" s="1">
+        <v>-520.6</v>
+      </c>
+      <c r="J39" s="1">
+        <v>-0.49241397770895</v>
+      </c>
+      <c r="K39">
+        <v>0.0</v>
+      </c>
+      <c r="L39" t="s">
         <v>135</v>
       </c>
-      <c r="B39" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M39" s="1">
-        <v>299849.32</v>
+        <v>101360.3</v>
       </c>
       <c r="N39" s="1">
-        <v>300420.7</v>
+        <v>105203.45</v>
       </c>
       <c r="O39" s="1">
-        <v>0.63</v>
+        <v>0.22</v>
       </c>
       <c r="P39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
+        <v>136</v>
+      </c>
+      <c r="B40" t="s">
         <v>137</v>
       </c>
-      <c r="B40" t="s">
+      <c r="C40" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="D40" s="1">
+        <v>101.94031636</v>
+      </c>
+      <c r="E40" s="1">
+        <v>102.534722</v>
+      </c>
+      <c r="F40" t="s">
+        <v>8</v>
+      </c>
+      <c r="G40">
+        <v>1.0</v>
+      </c>
+      <c r="H40" s="1">
+        <v>512673.61</v>
+      </c>
+      <c r="I40" s="1">
+        <v>17528.08</v>
+      </c>
+      <c r="J40" s="1">
+        <v>3.4189549955575</v>
+      </c>
+      <c r="K40">
+        <v>0.0</v>
+      </c>
+      <c r="L40" t="s">
         <v>138</v>
       </c>
-      <c r="C40" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M40" s="1">
-        <v>376822.7</v>
+        <v>509701.58</v>
       </c>
       <c r="N40" s="1">
-        <v>390925.44</v>
+        <v>530201.69</v>
       </c>
       <c r="O40" s="1">
-        <v>0.81</v>
+        <v>1.09</v>
       </c>
       <c r="P40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
+        <v>139</v>
+      </c>
+      <c r="B41" t="s">
         <v>140</v>
       </c>
-      <c r="B41" t="s">
+      <c r="C41" s="1">
+        <v>110000.0</v>
+      </c>
+      <c r="D41" s="1">
+        <v>97.98215803</v>
+      </c>
+      <c r="E41" s="1">
+        <v>99.333</v>
+      </c>
+      <c r="F41" t="s">
+        <v>8</v>
+      </c>
+      <c r="G41">
+        <v>1.0</v>
+      </c>
+      <c r="H41" s="1">
+        <v>109266.3</v>
+      </c>
+      <c r="I41" s="1">
+        <v>819.18</v>
+      </c>
+      <c r="J41" s="1">
+        <v>0.74970965430329</v>
+      </c>
+      <c r="K41">
+        <v>0.0</v>
+      </c>
+      <c r="L41" t="s">
         <v>141</v>
       </c>
-      <c r="C41" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M41" s="1">
-        <v>284608.79</v>
+        <v>107780.38</v>
       </c>
       <c r="N41" s="1">
-        <v>288688.58</v>
+        <v>110085.48</v>
       </c>
       <c r="O41" s="1">
-        <v>0.6</v>
+        <v>0.23</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
+        <v>142</v>
+      </c>
+      <c r="B42" t="s">
         <v>143</v>
       </c>
-      <c r="B42" t="s">
+      <c r="C42" s="1">
+        <v>299000.0</v>
+      </c>
+      <c r="D42" s="1">
+        <v>100.55036814</v>
+      </c>
+      <c r="E42" s="1">
+        <v>99.298</v>
+      </c>
+      <c r="F42" t="s">
+        <v>8</v>
+      </c>
+      <c r="G42">
+        <v>1.0</v>
+      </c>
+      <c r="H42" s="1">
+        <v>296901.02</v>
+      </c>
+      <c r="I42" s="1">
+        <v>5903.11</v>
+      </c>
+      <c r="J42" s="1">
+        <v>1.9882417379368</v>
+      </c>
+      <c r="K42">
+        <v>0.0</v>
+      </c>
+      <c r="L42" t="s">
         <v>144</v>
       </c>
-      <c r="C42" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M42" s="1">
-        <v>491195.77</v>
+        <v>300645.6</v>
       </c>
       <c r="N42" s="1">
-        <v>492078.88</v>
+        <v>302804.13</v>
       </c>
       <c r="O42" s="1">
-        <v>1.02</v>
+        <v>0.62</v>
       </c>
       <c r="P42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
         <v>145</v>
       </c>
       <c r="B43" t="s">
         <v>146</v>
       </c>
       <c r="C43" s="1">
-        <v>305000.0</v>
+        <v>355000.0</v>
       </c>
       <c r="D43" s="1">
-        <v>96.766</v>
+        <v>105.94093675</v>
       </c>
       <c r="E43" s="1">
-        <v>101.542662</v>
+        <v>107.865242</v>
       </c>
       <c r="F43" t="s">
         <v>8</v>
       </c>
       <c r="G43">
         <v>1.0</v>
       </c>
       <c r="H43" s="1">
-        <v>309705.12</v>
+        <v>382921.61</v>
       </c>
       <c r="I43" s="1">
-        <v>-13338.79</v>
+        <v>9702.96</v>
       </c>
       <c r="J43" s="1">
-        <v>-4.306932349068</v>
+        <v>2.5339285500236</v>
       </c>
       <c r="K43">
         <v>0.0</v>
       </c>
       <c r="L43" t="s">
         <v>147</v>
       </c>
       <c r="M43" s="1">
-        <v>295136.3</v>
+        <v>376090.32</v>
       </c>
       <c r="N43" s="1">
-        <v>296366.33</v>
+        <v>392624.57</v>
       </c>
       <c r="O43" s="1">
-        <v>0.62</v>
+        <v>0.81</v>
       </c>
       <c r="P43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
         <v>148</v>
       </c>
       <c r="B44" t="s">
         <v>149</v>
       </c>
       <c r="C44" s="1">
-        <v>800000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D44" s="1">
-        <v>104.00273572</v>
+        <v>94.93255967</v>
       </c>
       <c r="E44" s="1">
-        <v>104.38516</v>
+        <v>93.44648</v>
       </c>
       <c r="F44" t="s">
         <v>8</v>
       </c>
       <c r="G44">
         <v>1.0</v>
       </c>
       <c r="H44" s="1">
-        <v>835081.28</v>
+        <v>280339.44</v>
       </c>
       <c r="I44" s="1">
-        <v>10748.82</v>
+        <v>4978.1</v>
       </c>
       <c r="J44" s="1">
-        <v>1.2871585386275</v>
+        <v>1.7757401527234</v>
       </c>
       <c r="K44">
         <v>0.0</v>
       </c>
-      <c r="L44" t="s">
-        <v>150</v>
+      <c r="L44">
+        <v>519.86</v>
       </c>
       <c r="M44" s="1">
-        <v>832021.88</v>
+        <v>284797.68</v>
       </c>
       <c r="N44" s="1">
-        <v>845830.1</v>
+        <v>285317.54</v>
       </c>
       <c r="O44" s="1">
-        <v>1.76</v>
+        <v>0.59</v>
       </c>
       <c r="P44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
+        <v>150</v>
+      </c>
+      <c r="B45" t="s">
         <v>151</v>
       </c>
-      <c r="B45" t="s">
+      <c r="C45" s="1">
+        <v>494000.0</v>
+      </c>
+      <c r="D45" s="1">
+        <v>99.40351936</v>
+      </c>
+      <c r="E45" s="1">
+        <v>101.132352</v>
+      </c>
+      <c r="F45" t="s">
+        <v>8</v>
+      </c>
+      <c r="G45">
+        <v>1.0</v>
+      </c>
+      <c r="H45" s="1">
+        <v>499593.82</v>
+      </c>
+      <c r="I45" s="1">
+        <v>-5204.24</v>
+      </c>
+      <c r="J45" s="1">
+        <v>-1.0416942307253</v>
+      </c>
+      <c r="K45">
+        <v>0.0</v>
+      </c>
+      <c r="L45" t="s">
         <v>152</v>
       </c>
-      <c r="C45" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M45" s="1">
-        <v>100282.24</v>
+        <v>491053.39</v>
       </c>
       <c r="N45" s="1">
-        <v>102466.19</v>
+        <v>494389.58</v>
       </c>
       <c r="O45" s="1">
-        <v>0.21</v>
+        <v>1.02</v>
       </c>
       <c r="P45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
+        <v>153</v>
+      </c>
+      <c r="B46" t="s">
         <v>154</v>
       </c>
-      <c r="B46" t="s">
+      <c r="C46" s="1">
+        <v>305000.0</v>
+      </c>
+      <c r="D46" s="1">
+        <v>96.6145</v>
+      </c>
+      <c r="E46" s="1">
+        <v>101.542662</v>
+      </c>
+      <c r="F46" t="s">
+        <v>8</v>
+      </c>
+      <c r="G46">
+        <v>1.0</v>
+      </c>
+      <c r="H46" s="1">
+        <v>309705.12</v>
+      </c>
+      <c r="I46" s="1">
+        <v>-12839.91</v>
+      </c>
+      <c r="J46" s="1">
+        <v>-4.1458500912093</v>
+      </c>
+      <c r="K46">
+        <v>0.0</v>
+      </c>
+      <c r="L46" t="s">
         <v>155</v>
       </c>
-      <c r="C46" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M46" s="1">
-        <v>106867.03</v>
+        <v>294674.22</v>
       </c>
       <c r="N46" s="1">
-        <v>109179.02</v>
+        <v>296865.21</v>
       </c>
       <c r="O46" s="1">
-        <v>0.23</v>
+        <v>0.61</v>
       </c>
       <c r="P46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
+        <v>156</v>
+      </c>
+      <c r="B47" t="s">
         <v>157</v>
       </c>
-      <c r="B47" t="s">
+      <c r="C47" s="1">
+        <v>800000.0</v>
+      </c>
+      <c r="D47" s="1">
+        <v>103.94404226</v>
+      </c>
+      <c r="E47" s="1">
+        <v>104.38516</v>
+      </c>
+      <c r="F47" t="s">
+        <v>8</v>
+      </c>
+      <c r="G47">
+        <v>1.0</v>
+      </c>
+      <c r="H47" s="1">
+        <v>835081.28</v>
+      </c>
+      <c r="I47" s="1">
+        <v>15073.8</v>
+      </c>
+      <c r="J47" s="1">
+        <v>1.8050698011097</v>
+      </c>
+      <c r="K47">
+        <v>0.0</v>
+      </c>
+      <c r="L47" t="s">
         <v>158</v>
       </c>
-      <c r="C47" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M47" s="1">
-        <v>100135.49</v>
+        <v>831552.34</v>
       </c>
       <c r="N47" s="1">
-        <v>101927.27</v>
+        <v>850155.08</v>
       </c>
       <c r="O47" s="1">
-        <v>0.21</v>
+        <v>1.75</v>
       </c>
       <c r="P47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
+        <v>159</v>
+      </c>
+      <c r="B48" t="s">
         <v>160</v>
       </c>
-      <c r="B48" t="s">
+      <c r="C48" s="1">
+        <v>101000.0</v>
+      </c>
+      <c r="D48" s="1">
+        <v>99.23111959</v>
+      </c>
+      <c r="E48" s="1">
+        <v>99.824</v>
+      </c>
+      <c r="F48" t="s">
+        <v>8</v>
+      </c>
+      <c r="G48">
+        <v>1.0</v>
+      </c>
+      <c r="H48" s="1">
+        <v>100822.24</v>
+      </c>
+      <c r="I48" s="1">
+        <v>1965.62</v>
+      </c>
+      <c r="J48" s="1">
+        <v>1.9495896937025</v>
+      </c>
+      <c r="K48">
+        <v>0.0</v>
+      </c>
+      <c r="L48" t="s">
         <v>161</v>
       </c>
-      <c r="C48" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M48" s="1">
-        <v>465073.01</v>
+        <v>100223.43</v>
       </c>
       <c r="N48" s="1">
-        <v>472388.08</v>
+        <v>102787.86</v>
       </c>
       <c r="O48" s="1">
-        <v>0.98</v>
+        <v>0.21</v>
       </c>
       <c r="P48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
+        <v>162</v>
+      </c>
+      <c r="B49" t="s">
         <v>163</v>
       </c>
-      <c r="B49" t="s">
+      <c r="C49" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="D49" s="1">
+        <v>106.50031804</v>
+      </c>
+      <c r="E49" s="1">
+        <v>110.72922</v>
+      </c>
+      <c r="F49" t="s">
+        <v>8</v>
+      </c>
+      <c r="G49">
+        <v>1.0</v>
+      </c>
+      <c r="H49" s="1">
+        <v>110729.22</v>
+      </c>
+      <c r="I49" s="1">
+        <v>-1180.61</v>
+      </c>
+      <c r="J49" s="1">
+        <v>-1.0662135974587</v>
+      </c>
+      <c r="K49">
+        <v>0.0</v>
+      </c>
+      <c r="L49" t="s">
         <v>164</v>
       </c>
-      <c r="C49" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M49" s="1">
-        <v>200979.64</v>
+        <v>106500.32</v>
       </c>
       <c r="N49" s="1">
-        <v>201234.43</v>
+        <v>109548.61</v>
       </c>
       <c r="O49" s="1">
-        <v>0.42</v>
+        <v>0.23</v>
       </c>
       <c r="P49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
         <v>165</v>
       </c>
       <c r="B50" t="s">
         <v>166</v>
       </c>
       <c r="C50" s="1">
-        <v>300000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D50" s="1">
-        <v>98.51524523</v>
+        <v>100.10243176</v>
       </c>
       <c r="E50" s="1">
-        <v>99.977263</v>
+        <v>101.31079</v>
       </c>
       <c r="F50" t="s">
         <v>8</v>
       </c>
       <c r="G50">
         <v>1.0</v>
       </c>
       <c r="H50" s="1">
-        <v>299931.79</v>
+        <v>101310.79</v>
       </c>
       <c r="I50" s="1">
-        <v>-1460.03</v>
+        <v>994.38</v>
       </c>
       <c r="J50" s="1">
-        <v>-0.48678734588288</v>
+        <v>0.98151440730055</v>
       </c>
       <c r="K50">
         <v>0.0</v>
       </c>
       <c r="L50" t="s">
         <v>167</v>
       </c>
       <c r="M50" s="1">
-        <v>295545.73</v>
+        <v>100102.43</v>
       </c>
       <c r="N50" s="1">
-        <v>298471.76</v>
+        <v>102305.17</v>
       </c>
       <c r="O50" s="1">
-        <v>0.62</v>
+        <v>0.21</v>
       </c>
       <c r="P50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
         <v>168</v>
       </c>
       <c r="B51" t="s">
         <v>169</v>
       </c>
       <c r="C51" s="1">
-        <v>400000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D51" s="1">
-        <v>99.83070564</v>
+        <v>92.81659519</v>
       </c>
       <c r="E51" s="1">
-        <v>101.98272</v>
+        <v>93.11093</v>
       </c>
       <c r="F51" t="s">
         <v>8</v>
       </c>
       <c r="G51">
         <v>1.0</v>
       </c>
       <c r="H51" s="1">
-        <v>407930.88</v>
+        <v>465554.65</v>
       </c>
       <c r="I51" s="1">
-        <v>4682.35</v>
+        <v>7213.26</v>
       </c>
       <c r="J51" s="1">
-        <v>1.147829259702</v>
+        <v>1.5493906032299</v>
       </c>
       <c r="K51">
         <v>0.0</v>
       </c>
       <c r="L51" t="s">
         <v>170</v>
       </c>
       <c r="M51" s="1">
-        <v>399322.82</v>
+        <v>464082.98</v>
       </c>
       <c r="N51" s="1">
-        <v>412613.23</v>
+        <v>472767.91</v>
       </c>
       <c r="O51" s="1">
-        <v>0.86</v>
+        <v>0.97</v>
       </c>
       <c r="P51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
         <v>171</v>
       </c>
       <c r="B52" t="s">
         <v>172</v>
       </c>
       <c r="C52" s="1">
-        <v>300000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D52" s="1">
-        <v>103.87170061</v>
+        <v>100.45540228</v>
       </c>
       <c r="E52" s="1">
-        <v>110.511247</v>
+        <v>99.572</v>
       </c>
       <c r="F52" t="s">
         <v>8</v>
       </c>
       <c r="G52">
         <v>1.0</v>
       </c>
       <c r="H52" s="1">
-        <v>331533.74</v>
+        <v>199144.0</v>
       </c>
       <c r="I52" s="1">
-        <v>-18796.72</v>
+        <v>3083.24</v>
       </c>
       <c r="J52" s="1">
-        <v>-5.6696250583726</v>
+        <v>1.5482464949986</v>
       </c>
       <c r="K52">
         <v>0.0</v>
       </c>
       <c r="L52" t="s">
         <v>173</v>
       </c>
       <c r="M52" s="1">
-        <v>311615.1</v>
+        <v>200910.8</v>
       </c>
       <c r="N52" s="1">
-        <v>312737.02</v>
+        <v>202227.24</v>
       </c>
       <c r="O52" s="1">
-        <v>0.65</v>
+        <v>0.42</v>
       </c>
       <c r="P52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
         <v>174</v>
       </c>
       <c r="B53" t="s">
         <v>175</v>
       </c>
       <c r="C53" s="1">
-        <v>100000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D53" s="1">
-        <v>100.30817502</v>
+        <v>98.64240014</v>
       </c>
       <c r="E53" s="1">
-        <v>104.05285</v>
+        <v>99.977263</v>
       </c>
       <c r="F53" t="s">
         <v>8</v>
       </c>
       <c r="G53">
         <v>1.0</v>
       </c>
       <c r="H53" s="1">
-        <v>104052.85</v>
+        <v>299931.79</v>
       </c>
       <c r="I53" s="1">
-        <v>-3633.72</v>
+        <v>565.27</v>
       </c>
       <c r="J53" s="1">
-        <v>-3.4921869030978</v>
+        <v>0.18846618426143</v>
       </c>
       <c r="K53">
         <v>0.0</v>
       </c>
-      <c r="L53">
-        <v>110.96</v>
+      <c r="L53" t="s">
+        <v>176</v>
       </c>
       <c r="M53" s="1">
-        <v>100308.17</v>
+        <v>295927.2</v>
       </c>
       <c r="N53" s="1">
-        <v>100419.13</v>
+        <v>300497.06</v>
       </c>
       <c r="O53" s="1">
-        <v>0.21</v>
+        <v>0.62</v>
       </c>
       <c r="P53">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B54" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="C54" s="1">
-        <v>200000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D54" s="1">
-        <v>99.29263752</v>
+        <v>99.78176342</v>
       </c>
       <c r="E54" s="1">
-        <v>103.191215</v>
+        <v>101.98272</v>
       </c>
       <c r="F54" t="s">
         <v>8</v>
       </c>
       <c r="G54">
         <v>1.0</v>
       </c>
       <c r="H54" s="1">
-        <v>206382.43</v>
+        <v>407930.88</v>
       </c>
       <c r="I54" s="1">
-        <v>-7558.8</v>
+        <v>6746.86</v>
       </c>
       <c r="J54" s="1">
-        <v>-3.6625210779813</v>
+        <v>1.6539223507669</v>
       </c>
       <c r="K54">
         <v>0.0</v>
       </c>
-      <c r="L54">
-        <v>238.36</v>
+      <c r="L54" t="s">
+        <v>179</v>
       </c>
       <c r="M54" s="1">
-        <v>198585.27</v>
+        <v>399127.06</v>
       </c>
       <c r="N54" s="1">
-        <v>198823.63</v>
+        <v>414677.74</v>
       </c>
       <c r="O54" s="1">
-        <v>0.41</v>
+        <v>0.85</v>
       </c>
       <c r="P54">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="B55" t="s">
-        <v>179</v>
+        <v>181</v>
       </c>
       <c r="C55" s="1">
-        <v>600000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D55" s="1">
-        <v>98.07607377</v>
+        <v>103.4482684</v>
       </c>
       <c r="E55" s="1">
-        <v>99.92378</v>
+        <v>110.511247</v>
       </c>
       <c r="F55" t="s">
         <v>8</v>
       </c>
       <c r="G55">
         <v>1.0</v>
       </c>
       <c r="H55" s="1">
-        <v>599542.68</v>
+        <v>331533.74</v>
       </c>
       <c r="I55" s="1">
-        <v>267.36</v>
+        <v>-17909.48</v>
       </c>
       <c r="J55" s="1">
-        <v>0.044593989538826</v>
+        <v>-5.4020082541222</v>
       </c>
       <c r="K55">
         <v>0.0</v>
       </c>
       <c r="L55" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="M55" s="1">
-        <v>588456.44</v>
+        <v>310344.81</v>
       </c>
       <c r="N55" s="1">
-        <v>599810.04</v>
+        <v>313624.26</v>
       </c>
       <c r="O55" s="1">
-        <v>1.25</v>
+        <v>0.64</v>
       </c>
       <c r="P55">
         <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" t="s">
-        <v>181</v>
+        <v>183</v>
       </c>
       <c r="B56" t="s">
-        <v>182</v>
+        <v>184</v>
       </c>
       <c r="C56" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D56" s="1">
-        <v>87.49061394</v>
+        <v>100.15454076</v>
       </c>
       <c r="E56" s="1">
-        <v>87.8623</v>
+        <v>104.05285</v>
       </c>
       <c r="F56" t="s">
         <v>8</v>
       </c>
       <c r="G56">
         <v>1.0</v>
       </c>
       <c r="H56" s="1">
-        <v>175724.6</v>
+        <v>104052.85</v>
       </c>
       <c r="I56" s="1">
-        <v>581.97</v>
+        <v>-3325.02</v>
       </c>
       <c r="J56" s="1">
-        <v>0.33118299885161</v>
+        <v>-3.1955107428581</v>
       </c>
       <c r="K56">
         <v>0.0</v>
       </c>
-      <c r="L56" t="s">
-        <v>183</v>
+      <c r="L56">
+        <v>573.29</v>
       </c>
       <c r="M56" s="1">
-        <v>174981.23</v>
+        <v>100154.54</v>
       </c>
       <c r="N56" s="1">
-        <v>176306.57</v>
+        <v>100727.83</v>
       </c>
       <c r="O56" s="1">
-        <v>0.37</v>
+        <v>0.21</v>
       </c>
       <c r="P56">
         <v>1</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B57" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="C57" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D57" s="1">
-        <v>95.98457468</v>
+        <v>99.39593534</v>
       </c>
       <c r="E57" s="1">
-        <v>98.434</v>
+        <v>103.191215</v>
       </c>
       <c r="F57" t="s">
         <v>8</v>
       </c>
       <c r="G57">
         <v>1.0</v>
       </c>
       <c r="H57" s="1">
-        <v>98434.0</v>
+        <v>206382.43</v>
       </c>
       <c r="I57" s="1">
-        <v>599.55</v>
+        <v>-6359.05</v>
       </c>
       <c r="J57" s="1">
-        <v>0.60908832314038</v>
+        <v>-3.0811973674309</v>
       </c>
       <c r="K57">
         <v>0.0</v>
       </c>
       <c r="L57" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="M57" s="1">
-        <v>95984.58</v>
+        <v>198791.87</v>
       </c>
       <c r="N57" s="1">
-        <v>99033.55</v>
+        <v>200023.38</v>
       </c>
       <c r="O57" s="1">
-        <v>0.21</v>
+        <v>0.41</v>
       </c>
       <c r="P57">
         <v>1</v>
       </c>
     </row>
     <row r="58" spans="1:16">
       <c r="A58" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B58" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="C58" s="1">
         <v>600000.0</v>
       </c>
       <c r="D58" s="1">
-        <v>97.98318751</v>
+        <v>98.50021065</v>
       </c>
       <c r="E58" s="1">
-        <v>99.282902</v>
+        <v>99.92378</v>
       </c>
       <c r="F58" t="s">
         <v>8</v>
       </c>
       <c r="G58">
         <v>1.0</v>
       </c>
       <c r="H58" s="1">
-        <v>595697.41</v>
+        <v>599542.68</v>
       </c>
       <c r="I58" s="1">
-        <v>-86.64</v>
+        <v>5709.72</v>
       </c>
       <c r="J58" s="1">
-        <v>-0.014544296910742</v>
+        <v>0.95234587802823</v>
       </c>
       <c r="K58">
         <v>0.0</v>
       </c>
       <c r="L58" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="M58" s="1">
-        <v>587899.13</v>
+        <v>591001.27</v>
       </c>
       <c r="N58" s="1">
-        <v>595610.77</v>
+        <v>605252.4</v>
       </c>
       <c r="O58" s="1">
         <v>1.24</v>
       </c>
       <c r="P58">
         <v>1</v>
       </c>
     </row>
     <row r="59" spans="1:16">
       <c r="A59" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="B59" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="C59" s="1">
-        <v>150000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D59" s="1">
-        <v>99.02596911</v>
+        <v>87.6580069</v>
       </c>
       <c r="E59" s="1">
-        <v>100.356793</v>
+        <v>87.8623</v>
       </c>
       <c r="F59" t="s">
         <v>8</v>
       </c>
       <c r="G59">
         <v>1.0</v>
       </c>
       <c r="H59" s="1">
-        <v>150535.19</v>
+        <v>175724.6</v>
       </c>
       <c r="I59" s="1">
-        <v>190.07</v>
+        <v>1224.98</v>
       </c>
       <c r="J59" s="1">
-        <v>0.12626283595218</v>
+        <v>0.69710217010026</v>
       </c>
       <c r="K59">
         <v>0.0</v>
       </c>
       <c r="L59" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="M59" s="1">
-        <v>148538.96</v>
+        <v>175316.02</v>
       </c>
       <c r="N59" s="1">
-        <v>150725.26</v>
+        <v>176949.58</v>
       </c>
       <c r="O59" s="1">
-        <v>0.31</v>
+        <v>0.36</v>
       </c>
       <c r="P59">
         <v>1</v>
       </c>
     </row>
     <row r="60" spans="1:16">
       <c r="A60" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="B60" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="C60" s="1">
-        <v>130000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D60" s="1">
-        <v>104.42793759</v>
+        <v>96.75131504</v>
       </c>
       <c r="E60" s="1">
-        <v>109.600592</v>
+        <v>98.434</v>
       </c>
       <c r="F60" t="s">
         <v>8</v>
       </c>
       <c r="G60">
         <v>1.0</v>
       </c>
       <c r="H60" s="1">
-        <v>142480.77</v>
+        <v>98434.0</v>
       </c>
       <c r="I60" s="1">
-        <v>-1598.36</v>
+        <v>1862.86</v>
       </c>
       <c r="J60" s="1">
-        <v>-1.1218075253243</v>
+        <v>1.8924964951135</v>
       </c>
       <c r="K60">
         <v>0.0</v>
       </c>
       <c r="L60" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="M60" s="1">
-        <v>135756.31</v>
+        <v>96751.31</v>
       </c>
       <c r="N60" s="1">
-        <v>140882.41</v>
+        <v>100296.86</v>
       </c>
       <c r="O60" s="1">
-        <v>0.29</v>
+        <v>0.21</v>
       </c>
       <c r="P60">
         <v>1</v>
       </c>
     </row>
     <row r="61" spans="1:16">
       <c r="A61" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="B61" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="C61" s="1">
         <v>600000.0</v>
       </c>
       <c r="D61" s="1">
-        <v>85.20742961</v>
+        <v>98.14294802</v>
       </c>
       <c r="E61" s="1">
-        <v>85.527105</v>
+        <v>99.282902</v>
       </c>
       <c r="F61" t="s">
         <v>8</v>
       </c>
       <c r="G61">
         <v>1.0</v>
       </c>
       <c r="H61" s="1">
-        <v>513162.63</v>
+        <v>595697.41</v>
       </c>
       <c r="I61" s="1">
-        <v>948.39</v>
+        <v>3645.89</v>
       </c>
       <c r="J61" s="1">
-        <v>0.18481275614321</v>
+        <v>0.6120372421965</v>
       </c>
       <c r="K61">
         <v>0.0</v>
       </c>
       <c r="L61" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="M61" s="1">
-        <v>511244.58</v>
+        <v>588857.68</v>
       </c>
       <c r="N61" s="1">
-        <v>514111.02</v>
+        <v>599343.3</v>
       </c>
       <c r="O61" s="1">
-        <v>1.07</v>
+        <v>1.23</v>
       </c>
       <c r="P61">
         <v>1</v>
       </c>
     </row>
     <row r="62" spans="1:16">
       <c r="A62" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="B62" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="C62" s="1">
-        <v>1000000.0</v>
+        <v>150000.0</v>
       </c>
       <c r="D62" s="1">
-        <v>98.89989045</v>
+        <v>98.93885016</v>
       </c>
       <c r="E62" s="1">
-        <v>100.789118</v>
+        <v>100.356793</v>
       </c>
       <c r="F62" t="s">
         <v>8</v>
       </c>
       <c r="G62">
         <v>1.0</v>
       </c>
       <c r="H62" s="1">
-        <v>1007891.18</v>
+        <v>150535.19</v>
       </c>
       <c r="I62" s="1">
-        <v>9789.23</v>
+        <v>778.56</v>
       </c>
       <c r="J62" s="1">
-        <v>0.97125862337638</v>
+        <v>0.51719468384768</v>
       </c>
       <c r="K62">
         <v>0.0</v>
       </c>
       <c r="L62" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="M62" s="1">
-        <v>988998.9</v>
+        <v>148408.27</v>
       </c>
       <c r="N62" s="1">
-        <v>1017680.41</v>
+        <v>151313.75</v>
       </c>
       <c r="O62" s="1">
-        <v>2.12</v>
+        <v>0.31</v>
       </c>
       <c r="P62">
         <v>1</v>
       </c>
     </row>
     <row r="63" spans="1:16">
       <c r="A63" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="B63" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="C63" s="1">
-        <v>288000.0</v>
+        <v>130000.0</v>
       </c>
       <c r="D63" s="1">
-        <v>97.94538497</v>
+        <v>103.98299184</v>
       </c>
       <c r="E63" s="1">
-        <v>100.0</v>
+        <v>109.600592</v>
       </c>
       <c r="F63" t="s">
         <v>8</v>
       </c>
       <c r="G63">
         <v>1.0</v>
       </c>
       <c r="H63" s="1">
-        <v>288000.0</v>
+        <v>142480.77</v>
       </c>
       <c r="I63" s="1">
-        <v>846.45</v>
+        <v>-1330.89</v>
       </c>
       <c r="J63" s="1">
-        <v>0.29390625</v>
+        <v>-0.93408394690736</v>
       </c>
       <c r="K63">
         <v>0.0</v>
       </c>
       <c r="L63" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="M63" s="1">
-        <v>282082.71</v>
+        <v>135177.89</v>
       </c>
       <c r="N63" s="1">
-        <v>288846.45</v>
+        <v>141149.88</v>
       </c>
       <c r="O63" s="1">
-        <v>0.6</v>
+        <v>0.29</v>
       </c>
       <c r="P63">
         <v>1</v>
       </c>
     </row>
     <row r="64" spans="1:16">
       <c r="A64" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="B64" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="C64" s="1">
-        <v>500000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D64" s="1">
-        <v>97.66517233</v>
+        <v>85.38910725</v>
       </c>
       <c r="E64" s="1">
-        <v>99.498222</v>
+        <v>85.527105</v>
       </c>
       <c r="F64" t="s">
         <v>8</v>
       </c>
       <c r="G64">
         <v>1.0</v>
       </c>
       <c r="H64" s="1">
-        <v>497491.11</v>
+        <v>513162.63</v>
       </c>
       <c r="I64" s="1">
-        <v>-6228.6</v>
+        <v>2552.15</v>
       </c>
       <c r="J64" s="1">
-        <v>-1.2520022719602</v>
+        <v>0.49733746200498</v>
       </c>
       <c r="K64">
         <v>0.0</v>
       </c>
       <c r="L64" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="M64" s="1">
-        <v>488325.87</v>
+        <v>512334.64</v>
       </c>
       <c r="N64" s="1">
-        <v>491262.51</v>
+        <v>515714.78</v>
       </c>
       <c r="O64" s="1">
-        <v>1.02</v>
+        <v>1.06</v>
       </c>
       <c r="P64">
         <v>1</v>
       </c>
     </row>
     <row r="65" spans="1:16">
       <c r="A65" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="B65" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="C65" s="1">
-        <v>540000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="D65" s="1">
-        <v>100.20574217</v>
+        <v>98.96557014</v>
       </c>
       <c r="E65" s="1">
-        <v>101.900644</v>
+        <v>100.789118</v>
       </c>
       <c r="F65" t="s">
         <v>8</v>
       </c>
       <c r="G65">
         <v>1.0</v>
       </c>
       <c r="H65" s="1">
-        <v>550263.48</v>
+        <v>1007891.18</v>
       </c>
       <c r="I65" s="1">
-        <v>4983.69</v>
+        <v>-16523.15</v>
       </c>
       <c r="J65" s="1">
-        <v>0.90569157887781</v>
+        <v>-1.6393783701927</v>
       </c>
       <c r="K65">
         <v>0.0</v>
       </c>
       <c r="L65" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="M65" s="1">
-        <v>541111.01</v>
+        <v>989655.7</v>
       </c>
       <c r="N65" s="1">
-        <v>555247.17</v>
+        <v>991368.03</v>
       </c>
       <c r="O65" s="1">
-        <v>1.16</v>
+        <v>2.04</v>
       </c>
       <c r="P65">
         <v>1</v>
       </c>
     </row>
     <row r="66" spans="1:16">
       <c r="A66" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="B66" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="C66" s="1">
-        <v>130000.0</v>
+        <v>288000.0</v>
       </c>
       <c r="D66" s="1">
-        <v>104.22233421</v>
+        <v>98.00116665</v>
       </c>
       <c r="E66" s="1">
-        <v>109.789346</v>
+        <v>100.0</v>
       </c>
       <c r="F66" t="s">
         <v>8</v>
       </c>
       <c r="G66">
         <v>1.0</v>
       </c>
       <c r="H66" s="1">
-        <v>142726.15</v>
+        <v>288000.0</v>
       </c>
       <c r="I66" s="1">
-        <v>-6987.8</v>
+        <v>2477.48</v>
       </c>
       <c r="J66" s="1">
-        <v>-4.895949340748</v>
+        <v>0.86023611111111</v>
       </c>
       <c r="K66">
         <v>0.0</v>
       </c>
-      <c r="L66">
-        <v>249.32</v>
+      <c r="L66" t="s">
+        <v>214</v>
       </c>
       <c r="M66" s="1">
-        <v>135489.03</v>
+        <v>282243.36</v>
       </c>
       <c r="N66" s="1">
-        <v>135738.35</v>
+        <v>290477.48</v>
       </c>
       <c r="O66" s="1">
-        <v>0.28</v>
+        <v>0.6</v>
       </c>
       <c r="P66">
         <v>1</v>
       </c>
     </row>
     <row r="67" spans="1:16">
       <c r="A67" t="s">
-        <v>213</v>
+        <v>215</v>
       </c>
       <c r="B67" t="s">
-        <v>214</v>
+        <v>216</v>
       </c>
       <c r="C67" s="1">
-        <v>100000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D67" s="1">
-        <v>96.62674221</v>
+        <v>98.39634881</v>
       </c>
       <c r="E67" s="1">
-        <v>98.975</v>
+        <v>99.498222</v>
       </c>
       <c r="F67" t="s">
         <v>8</v>
       </c>
       <c r="G67">
         <v>1.0</v>
       </c>
       <c r="H67" s="1">
-        <v>98975.0</v>
+        <v>497491.11</v>
       </c>
       <c r="I67" s="1">
-        <v>-487.98</v>
+        <v>423.85</v>
       </c>
       <c r="J67" s="1">
-        <v>-0.49303359434201</v>
+        <v>0.085197502323207</v>
       </c>
       <c r="K67">
         <v>0.0</v>
       </c>
       <c r="L67" t="s">
-        <v>215</v>
+        <v>217</v>
       </c>
       <c r="M67" s="1">
-        <v>96626.75</v>
+        <v>491981.74</v>
       </c>
       <c r="N67" s="1">
-        <v>98487.02</v>
+        <v>497914.96</v>
       </c>
       <c r="O67" s="1">
-        <v>0.21</v>
+        <v>1.02</v>
       </c>
       <c r="P67">
         <v>1</v>
       </c>
     </row>
     <row r="68" spans="1:16">
       <c r="A68" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
       <c r="B68" t="s">
-        <v>217</v>
+        <v>219</v>
       </c>
       <c r="C68" s="1">
-        <v>100000.0</v>
+        <v>240000.0</v>
       </c>
       <c r="D68" s="1">
-        <v>100.47818434</v>
+        <v>100.05094632</v>
       </c>
       <c r="E68" s="1">
-        <v>99.711</v>
+        <v>101.900646</v>
       </c>
       <c r="F68" t="s">
         <v>8</v>
       </c>
       <c r="G68">
         <v>1.0</v>
       </c>
       <c r="H68" s="1">
-        <v>99711.0</v>
+        <v>244561.55</v>
       </c>
       <c r="I68" s="1">
-        <v>1680.88</v>
+        <v>2994.15</v>
       </c>
       <c r="J68" s="1">
-        <v>1.6857518227678</v>
+        <v>1.2242930256207</v>
       </c>
       <c r="K68">
         <v>0.0</v>
       </c>
-      <c r="L68">
-        <v>913.7</v>
+      <c r="L68" t="s">
+        <v>220</v>
       </c>
       <c r="M68" s="1">
-        <v>100478.18</v>
+        <v>240122.28</v>
       </c>
       <c r="N68" s="1">
-        <v>101391.88</v>
+        <v>247555.7</v>
       </c>
       <c r="O68" s="1">
-        <v>0.21</v>
+        <v>0.51</v>
       </c>
       <c r="P68">
         <v>1</v>
       </c>
     </row>
     <row r="69" spans="1:16">
       <c r="A69" t="s">
-        <v>218</v>
+        <v>221</v>
       </c>
       <c r="B69" t="s">
-        <v>219</v>
+        <v>222</v>
       </c>
       <c r="C69" s="1">
-        <v>200000.0</v>
+        <v>372000.0</v>
       </c>
       <c r="D69" s="1">
-        <v>98.59035584</v>
+        <v>100.21639139</v>
       </c>
       <c r="E69" s="1">
-        <v>102.91498</v>
+        <v>99.731</v>
       </c>
       <c r="F69" t="s">
         <v>8</v>
       </c>
       <c r="G69">
         <v>1.0</v>
       </c>
       <c r="H69" s="1">
-        <v>205829.96</v>
+        <v>370999.32</v>
       </c>
       <c r="I69" s="1">
-        <v>-6717.74</v>
+        <v>2226.07</v>
       </c>
       <c r="J69" s="1">
-        <v>-3.2637328404475</v>
+        <v>0.60001996769159</v>
       </c>
       <c r="K69">
         <v>0.0</v>
       </c>
-      <c r="L69" t="s">
-        <v>220</v>
+      <c r="L69">
+        <v>420.41</v>
       </c>
       <c r="M69" s="1">
-        <v>197180.71</v>
+        <v>372804.98</v>
       </c>
       <c r="N69" s="1">
-        <v>199112.22</v>
+        <v>373225.39</v>
       </c>
       <c r="O69" s="1">
-        <v>0.41</v>
+        <v>0.77</v>
       </c>
       <c r="P69">
         <v>1</v>
       </c>
     </row>
     <row r="70" spans="1:16">
       <c r="A70" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="B70" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="C70" s="1">
-        <v>193000.0</v>
+        <v>130000.0</v>
       </c>
       <c r="D70" s="1">
-        <v>99.19127661</v>
+        <v>104.1171629</v>
       </c>
       <c r="E70" s="1">
-        <v>99.223</v>
+        <v>109.789346</v>
       </c>
       <c r="F70" t="s">
         <v>8</v>
       </c>
       <c r="G70">
         <v>1.0</v>
       </c>
       <c r="H70" s="1">
-        <v>191500.39</v>
+        <v>142726.15</v>
       </c>
       <c r="I70" s="1">
-        <v>6700.38</v>
+        <v>-6345.41</v>
       </c>
       <c r="J70" s="1">
-        <v>3.4988858247234</v>
+        <v>-4.4458636346598</v>
       </c>
       <c r="K70">
         <v>0.0</v>
       </c>
       <c r="L70" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
       <c r="M70" s="1">
-        <v>191439.16</v>
+        <v>135352.32</v>
       </c>
       <c r="N70" s="1">
-        <v>198200.77</v>
+        <v>136380.74</v>
       </c>
       <c r="O70" s="1">
-        <v>0.41</v>
+        <v>0.28</v>
       </c>
       <c r="P70">
         <v>1</v>
       </c>
     </row>
     <row r="71" spans="1:16">
       <c r="A71" t="s">
-        <v>224</v>
+        <v>226</v>
       </c>
       <c r="B71" t="s">
-        <v>225</v>
+        <v>227</v>
       </c>
       <c r="C71" s="1">
-        <v>285000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D71" s="1">
-        <v>99.43433139</v>
+        <v>97.00531171</v>
       </c>
       <c r="E71" s="1">
-        <v>102.724621</v>
+        <v>98.975</v>
       </c>
       <c r="F71" t="s">
         <v>8</v>
       </c>
       <c r="G71">
         <v>1.0</v>
       </c>
       <c r="H71" s="1">
-        <v>292765.17</v>
+        <v>98975.0</v>
       </c>
       <c r="I71" s="1">
-        <v>-7479.93</v>
+        <v>370.04</v>
       </c>
       <c r="J71" s="1">
-        <v>-2.5549248225122</v>
+        <v>0.37387218994696</v>
       </c>
       <c r="K71">
         <v>0.0</v>
       </c>
       <c r="L71" t="s">
-        <v>226</v>
+        <v>228</v>
       </c>
       <c r="M71" s="1">
-        <v>283387.84</v>
+        <v>97005.31</v>
       </c>
       <c r="N71" s="1">
-        <v>285285.24</v>
+        <v>99345.04</v>
       </c>
       <c r="O71" s="1">
-        <v>0.59</v>
+        <v>0.2</v>
       </c>
       <c r="P71">
         <v>1</v>
       </c>
     </row>
     <row r="72" spans="1:16">
       <c r="A72" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
       <c r="B72" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="C72" s="1">
-        <v>349000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D72" s="1">
-        <v>97.40453961</v>
+        <v>100.54899596</v>
       </c>
       <c r="E72" s="1">
-        <v>99.735</v>
+        <v>99.711</v>
       </c>
       <c r="F72" t="s">
         <v>8</v>
       </c>
       <c r="G72">
         <v>1.0</v>
       </c>
       <c r="H72" s="1">
-        <v>348075.15</v>
+        <v>99711.0</v>
       </c>
       <c r="I72" s="1">
-        <v>-6584.32</v>
+        <v>2248.27</v>
       </c>
       <c r="J72" s="1">
-        <v>-1.8916374811589</v>
+        <v>2.2547863325009</v>
       </c>
       <c r="K72">
         <v>0.0</v>
       </c>
       <c r="L72" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="M72" s="1">
-        <v>339941.84</v>
+        <v>100549.0</v>
       </c>
       <c r="N72" s="1">
-        <v>341490.83</v>
+        <v>101959.27</v>
       </c>
       <c r="O72" s="1">
-        <v>0.71</v>
+        <v>0.21</v>
       </c>
       <c r="P72">
         <v>1</v>
       </c>
     </row>
     <row r="73" spans="1:16">
       <c r="A73" t="s">
-        <v>230</v>
+        <v>232</v>
       </c>
       <c r="B73" t="s">
-        <v>231</v>
+        <v>233</v>
       </c>
       <c r="C73" s="1">
-        <v>300000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D73" s="1">
-        <v>98.37618693</v>
+        <v>99.02269847</v>
       </c>
       <c r="E73" s="1">
-        <v>101.14437</v>
+        <v>102.91498</v>
       </c>
       <c r="F73" t="s">
         <v>8</v>
       </c>
       <c r="G73">
         <v>1.0</v>
       </c>
       <c r="H73" s="1">
-        <v>303433.11</v>
+        <v>205829.96</v>
       </c>
       <c r="I73" s="1">
-        <v>-8010.71</v>
+        <v>-4825.66</v>
       </c>
       <c r="J73" s="1">
-        <v>-2.6400250124319</v>
+        <v>-2.3444886254654</v>
       </c>
       <c r="K73">
         <v>0.0</v>
       </c>
-      <c r="L73">
-        <v>293.84</v>
+      <c r="L73" t="s">
+        <v>234</v>
       </c>
       <c r="M73" s="1">
-        <v>295128.56</v>
+        <v>198045.4</v>
       </c>
       <c r="N73" s="1">
-        <v>295422.4</v>
+        <v>201004.3</v>
       </c>
       <c r="O73" s="1">
-        <v>0.61</v>
+        <v>0.41</v>
       </c>
       <c r="P73">
         <v>1</v>
       </c>
     </row>
     <row r="74" spans="1:16">
       <c r="A74" t="s">
-        <v>232</v>
+        <v>235</v>
       </c>
       <c r="B74" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="C74" s="1">
-        <v>200000.0</v>
+        <v>193000.0</v>
       </c>
       <c r="D74" s="1">
-        <v>88.17811428</v>
+        <v>98.72292329</v>
       </c>
       <c r="E74" s="1">
-        <v>86.69767</v>
+        <v>99.223</v>
       </c>
       <c r="F74" t="s">
         <v>8</v>
       </c>
       <c r="G74">
         <v>1.0</v>
       </c>
       <c r="H74" s="1">
-        <v>173395.34</v>
+        <v>191500.39</v>
       </c>
       <c r="I74" s="1">
-        <v>3448.56</v>
+        <v>-449.6</v>
       </c>
       <c r="J74" s="1">
-        <v>1.9888423760408</v>
+        <v>-0.23477758974799</v>
       </c>
       <c r="K74">
         <v>0.0</v>
       </c>
       <c r="L74">
-        <v>487.67</v>
+        <v>515.55</v>
       </c>
       <c r="M74" s="1">
-        <v>176356.23</v>
+        <v>190535.24</v>
       </c>
       <c r="N74" s="1">
-        <v>176843.9</v>
+        <v>191050.79</v>
       </c>
       <c r="O74" s="1">
-        <v>0.37</v>
+        <v>0.39</v>
       </c>
       <c r="P74">
         <v>1</v>
       </c>
     </row>
     <row r="75" spans="1:16">
       <c r="A75" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
       <c r="B75" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
       <c r="C75" s="1">
-        <v>200000.0</v>
+        <v>285000.0</v>
       </c>
       <c r="D75" s="1">
-        <v>95.68747497</v>
+        <v>99.61823701</v>
       </c>
       <c r="E75" s="1">
-        <v>93.376495</v>
+        <v>102.724621</v>
       </c>
       <c r="F75" t="s">
         <v>8</v>
       </c>
       <c r="G75">
         <v>1.0</v>
       </c>
       <c r="H75" s="1">
-        <v>186752.99</v>
+        <v>292765.17</v>
       </c>
       <c r="I75" s="1">
-        <v>5780.86</v>
+        <v>-6516.58</v>
       </c>
       <c r="J75" s="1">
-        <v>3.0954578023088</v>
+        <v>-2.2258727020021</v>
       </c>
       <c r="K75">
         <v>0.0</v>
       </c>
       <c r="L75" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="M75" s="1">
-        <v>191374.95</v>
+        <v>283911.98</v>
       </c>
       <c r="N75" s="1">
-        <v>192533.85</v>
+        <v>286248.59</v>
       </c>
       <c r="O75" s="1">
-        <v>0.4</v>
+        <v>0.59</v>
       </c>
       <c r="P75">
         <v>1</v>
       </c>
     </row>
     <row r="76" spans="1:16">
       <c r="A76" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="B76" t="s">
-        <v>238</v>
+        <v>241</v>
       </c>
       <c r="C76" s="1">
-        <v>100000.0</v>
+        <v>349000.0</v>
       </c>
       <c r="D76" s="1">
-        <v>92.86197945</v>
+        <v>97.50302269</v>
       </c>
       <c r="E76" s="1">
-        <v>94.91756</v>
+        <v>99.735</v>
       </c>
       <c r="F76" t="s">
         <v>8</v>
       </c>
       <c r="G76">
         <v>1.0</v>
       </c>
       <c r="H76" s="1">
-        <v>94917.56</v>
+        <v>348075.15</v>
       </c>
       <c r="I76" s="1">
-        <v>-1933.32</v>
+        <v>-4806.37</v>
       </c>
       <c r="J76" s="1">
-        <v>-2.0368412335926</v>
+        <v>-1.380842614016</v>
       </c>
       <c r="K76">
         <v>0.0</v>
       </c>
-      <c r="L76">
-        <v>122.26</v>
+      <c r="L76" t="s">
+        <v>242</v>
       </c>
       <c r="M76" s="1">
-        <v>92861.98</v>
+        <v>340285.55</v>
       </c>
       <c r="N76" s="1">
-        <v>92984.24</v>
+        <v>343268.78</v>
       </c>
       <c r="O76" s="1">
-        <v>0.19</v>
+        <v>0.71</v>
       </c>
       <c r="P76">
         <v>1</v>
       </c>
     </row>
     <row r="77" spans="1:16">
       <c r="A77" t="s">
-        <v>239</v>
+        <v>243</v>
       </c>
       <c r="B77" t="s">
-        <v>240</v>
+        <v>244</v>
       </c>
       <c r="C77" s="1">
-        <v>400000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D77" s="1">
-        <v>100.55460226</v>
+        <v>98.42523991</v>
       </c>
       <c r="E77" s="1">
-        <v>100.0</v>
+        <v>101.14437</v>
       </c>
       <c r="F77" t="s">
         <v>8</v>
       </c>
       <c r="G77">
         <v>1.0</v>
       </c>
       <c r="H77" s="1">
-        <v>400000.0</v>
+        <v>303433.11</v>
       </c>
       <c r="I77" s="1">
-        <v>2410.02</v>
+        <v>-6527.94</v>
       </c>
       <c r="J77" s="1">
-        <v>0.602505</v>
+        <v>-2.1513604761194</v>
       </c>
       <c r="K77">
         <v>0.0</v>
       </c>
-      <c r="L77">
-        <v>191.61</v>
+      <c r="L77" t="s">
+        <v>245</v>
       </c>
       <c r="M77" s="1">
-        <v>402218.41</v>
+        <v>295275.72</v>
       </c>
       <c r="N77" s="1">
-        <v>402410.02</v>
+        <v>296905.17</v>
       </c>
       <c r="O77" s="1">
-        <v>0.84</v>
+        <v>0.61</v>
       </c>
       <c r="P77">
         <v>1</v>
       </c>
     </row>
     <row r="78" spans="1:16">
       <c r="A78" t="s">
-        <v>241</v>
+        <v>246</v>
       </c>
       <c r="B78" t="s">
-        <v>242</v>
+        <v>247</v>
       </c>
       <c r="C78" s="1">
-        <v>140000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D78" s="1">
-        <v>97.54680763</v>
+        <v>88.42888778</v>
       </c>
       <c r="E78" s="1">
-        <v>96.7943</v>
+        <v>86.69767</v>
       </c>
       <c r="F78" t="s">
         <v>8</v>
       </c>
       <c r="G78">
         <v>1.0</v>
       </c>
       <c r="H78" s="1">
-        <v>135512.02</v>
+        <v>173395.34</v>
       </c>
       <c r="I78" s="1">
-        <v>1930.91</v>
+        <v>4087.09</v>
       </c>
       <c r="J78" s="1">
-        <v>1.4248994295857</v>
+        <v>2.3570933336501</v>
       </c>
       <c r="K78">
         <v>0.0</v>
       </c>
       <c r="L78">
-        <v>877.4</v>
+        <v>624.66</v>
       </c>
       <c r="M78" s="1">
-        <v>136565.53</v>
+        <v>176857.77</v>
       </c>
       <c r="N78" s="1">
-        <v>137442.93</v>
+        <v>177482.43</v>
       </c>
       <c r="O78" s="1">
-        <v>0.29</v>
+        <v>0.36</v>
       </c>
       <c r="P78">
         <v>1</v>
       </c>
     </row>
     <row r="79" spans="1:16">
       <c r="A79" t="s">
-        <v>243</v>
+        <v>248</v>
       </c>
       <c r="B79" t="s">
-        <v>244</v>
+        <v>249</v>
       </c>
       <c r="C79" s="1">
-        <v>145000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D79" s="1">
-        <v>92.63513106</v>
+        <v>95.69201408</v>
       </c>
       <c r="E79" s="1">
-        <v>93.402414</v>
+        <v>93.376495</v>
       </c>
       <c r="F79" t="s">
         <v>8</v>
       </c>
       <c r="G79">
         <v>1.0</v>
       </c>
       <c r="H79" s="1">
-        <v>135433.5</v>
+        <v>186752.99</v>
       </c>
       <c r="I79" s="1">
-        <v>-970.54</v>
+        <v>6200.9</v>
       </c>
       <c r="J79" s="1">
-        <v>-0.71661738048563</v>
+        <v>3.3203752186243</v>
       </c>
       <c r="K79">
         <v>0.0</v>
       </c>
-      <c r="L79">
-        <v>142.02</v>
+      <c r="L79" t="s">
+        <v>250</v>
       </c>
       <c r="M79" s="1">
-        <v>134320.94</v>
+        <v>191384.03</v>
       </c>
       <c r="N79" s="1">
-        <v>134462.96</v>
+        <v>192953.89</v>
       </c>
       <c r="O79" s="1">
-        <v>0.28</v>
+        <v>0.4</v>
       </c>
       <c r="P79">
         <v>1</v>
       </c>
     </row>
     <row r="80" spans="1:16">
       <c r="A80" t="s">
-        <v>245</v>
+        <v>251</v>
       </c>
       <c r="B80" t="s">
-        <v>246</v>
+        <v>252</v>
       </c>
       <c r="C80" s="1">
-        <v>135000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D80" s="1">
-        <v>100.75223226</v>
+        <v>92.93507846</v>
       </c>
       <c r="E80" s="1">
-        <v>105.064793</v>
+        <v>94.91756</v>
       </c>
       <c r="F80" t="s">
         <v>8</v>
       </c>
       <c r="G80">
         <v>1.0</v>
       </c>
       <c r="H80" s="1">
-        <v>141837.47</v>
+        <v>94917.56</v>
       </c>
       <c r="I80" s="1">
-        <v>-4636.08</v>
+        <v>-1569.13</v>
       </c>
       <c r="J80" s="1">
-        <v>-3.2685862205523</v>
+        <v>-1.6531503759684</v>
       </c>
       <c r="K80">
         <v>0.0</v>
       </c>
-      <c r="L80" t="s">
-        <v>247</v>
+      <c r="L80">
+        <v>413.36</v>
       </c>
       <c r="M80" s="1">
-        <v>136015.52</v>
+        <v>92935.07</v>
       </c>
       <c r="N80" s="1">
-        <v>137201.39</v>
+        <v>93348.43</v>
       </c>
       <c r="O80" s="1">
-        <v>0.29</v>
+        <v>0.19</v>
       </c>
       <c r="P80">
         <v>1</v>
       </c>
     </row>
     <row r="81" spans="1:16">
       <c r="A81" t="s">
-        <v>248</v>
+        <v>253</v>
       </c>
       <c r="B81" t="s">
-        <v>249</v>
+        <v>254</v>
       </c>
       <c r="C81" s="1">
-        <v>130000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D81" s="1">
-        <v>101.02105293</v>
+        <v>100.22925721</v>
       </c>
       <c r="E81" s="1">
-        <v>107.1356</v>
+        <v>100.0</v>
       </c>
       <c r="F81" t="s">
         <v>8</v>
       </c>
       <c r="G81">
         <v>1.0</v>
       </c>
       <c r="H81" s="1">
-        <v>139276.28</v>
+        <v>400000.0</v>
       </c>
       <c r="I81" s="1">
-        <v>-6596.38</v>
+        <v>3503.82</v>
       </c>
       <c r="J81" s="1">
-        <v>-4.7361833615889</v>
+        <v>0.875955</v>
       </c>
       <c r="K81">
         <v>0.0</v>
       </c>
       <c r="L81" t="s">
-        <v>250</v>
+        <v>255</v>
       </c>
       <c r="M81" s="1">
-        <v>131327.37</v>
+        <v>400917.03</v>
       </c>
       <c r="N81" s="1">
-        <v>132679.9</v>
+        <v>403503.82</v>
       </c>
       <c r="O81" s="1">
-        <v>0.28</v>
+        <v>0.83</v>
       </c>
       <c r="P81">
         <v>1</v>
       </c>
     </row>
     <row r="82" spans="1:16">
       <c r="A82" t="s">
-        <v>251</v>
+        <v>256</v>
       </c>
       <c r="B82" t="s">
-        <v>252</v>
+        <v>257</v>
       </c>
       <c r="C82" s="1">
-        <v>300000.0</v>
+        <v>140000.0</v>
       </c>
       <c r="D82" s="1">
-        <v>102.66019389</v>
+        <v>97.74243703</v>
       </c>
       <c r="E82" s="1">
-        <v>106.30133</v>
+        <v>96.7943</v>
       </c>
       <c r="F82" t="s">
         <v>8</v>
       </c>
       <c r="G82">
         <v>1.0</v>
       </c>
       <c r="H82" s="1">
-        <v>318903.99</v>
+        <v>135512.02</v>
       </c>
       <c r="I82" s="1">
-        <v>-3230.26</v>
+        <v>2444.52</v>
       </c>
       <c r="J82" s="1">
-        <v>-1.0129255516684</v>
+        <v>1.8039137782759</v>
       </c>
       <c r="K82">
         <v>0.0</v>
       </c>
       <c r="L82" t="s">
-        <v>253</v>
+        <v>258</v>
       </c>
       <c r="M82" s="1">
-        <v>307980.58</v>
+        <v>136839.42</v>
       </c>
       <c r="N82" s="1">
-        <v>315673.73</v>
+        <v>137956.54</v>
       </c>
       <c r="O82" s="1">
-        <v>0.66</v>
+        <v>0.28</v>
       </c>
       <c r="P82">
         <v>1</v>
       </c>
     </row>
     <row r="83" spans="1:16">
       <c r="A83" t="s">
-        <v>254</v>
+        <v>259</v>
       </c>
       <c r="B83" t="s">
-        <v>255</v>
+        <v>260</v>
       </c>
       <c r="C83" s="1">
-        <v>300000.0</v>
+        <v>145000.0</v>
       </c>
       <c r="D83" s="1">
-        <v>81.01824724</v>
+        <v>92.64314485</v>
       </c>
       <c r="E83" s="1">
-        <v>82.438423</v>
+        <v>93.402414</v>
       </c>
       <c r="F83" t="s">
         <v>8</v>
       </c>
       <c r="G83">
         <v>1.0</v>
       </c>
       <c r="H83" s="1">
-        <v>247315.27</v>
+        <v>135433.5</v>
       </c>
       <c r="I83" s="1">
-        <v>-2000.25</v>
+        <v>-636.15</v>
       </c>
       <c r="J83" s="1">
-        <v>-0.80878548259475</v>
+        <v>-0.46971391863904</v>
       </c>
       <c r="K83">
         <v>0.0</v>
       </c>
-      <c r="L83" t="s">
-        <v>256</v>
+      <c r="L83">
+        <v>464.79</v>
       </c>
       <c r="M83" s="1">
-        <v>243054.75</v>
+        <v>134332.56</v>
       </c>
       <c r="N83" s="1">
-        <v>245315.02</v>
+        <v>134797.35</v>
       </c>
       <c r="O83" s="1">
-        <v>0.51</v>
+        <v>0.28</v>
       </c>
       <c r="P83">
         <v>1</v>
       </c>
     </row>
     <row r="84" spans="1:16">
       <c r="A84" t="s">
-        <v>257</v>
+        <v>261</v>
       </c>
       <c r="B84" t="s">
-        <v>258</v>
+        <v>262</v>
       </c>
       <c r="C84" s="1">
-        <v>100000.0</v>
+        <v>135000.0</v>
       </c>
       <c r="D84" s="1">
-        <v>103.25125859</v>
+        <v>100.38830633</v>
       </c>
       <c r="E84" s="1">
-        <v>109.37547</v>
+        <v>105.064793</v>
       </c>
       <c r="F84" t="s">
         <v>8</v>
       </c>
       <c r="G84">
         <v>1.0</v>
       </c>
       <c r="H84" s="1">
-        <v>109375.47</v>
+        <v>141837.47</v>
       </c>
       <c r="I84" s="1">
-        <v>-5565.31</v>
+        <v>-4503.24</v>
       </c>
       <c r="J84" s="1">
-        <v>-5.0882615635846</v>
+        <v>-3.1749297276665</v>
       </c>
       <c r="K84">
         <v>0.0</v>
       </c>
-      <c r="L84">
-        <v>558.9</v>
+      <c r="L84" t="s">
+        <v>263</v>
       </c>
       <c r="M84" s="1">
-        <v>103251.26</v>
+        <v>135524.21</v>
       </c>
       <c r="N84" s="1">
-        <v>103810.16</v>
+        <v>137334.23</v>
       </c>
       <c r="O84" s="1">
-        <v>0.22</v>
+        <v>0.28</v>
       </c>
       <c r="P84">
         <v>1</v>
       </c>
     </row>
     <row r="85" spans="1:16">
       <c r="A85" t="s">
-        <v>259</v>
+        <v>264</v>
       </c>
       <c r="B85" t="s">
-        <v>260</v>
+        <v>265</v>
       </c>
       <c r="C85" s="1">
-        <v>825000.0</v>
+        <v>130000.0</v>
       </c>
       <c r="D85" s="1">
-        <v>67.75578722</v>
+        <v>101.03347237</v>
       </c>
       <c r="E85" s="1">
-        <v>74.717804</v>
+        <v>107.1356</v>
       </c>
       <c r="F85" t="s">
         <v>8</v>
       </c>
       <c r="G85">
         <v>1.0</v>
       </c>
       <c r="H85" s="1">
-        <v>616421.88</v>
+        <v>139276.28</v>
       </c>
       <c r="I85" s="1">
-        <v>-55317.63</v>
+        <v>-5890.16</v>
       </c>
       <c r="J85" s="1">
-        <v>-8.9739887234373</v>
+        <v>-4.2291192728582</v>
       </c>
       <c r="K85">
         <v>0.0</v>
       </c>
       <c r="L85" t="s">
-        <v>261</v>
+        <v>266</v>
       </c>
       <c r="M85" s="1">
-        <v>558985.24</v>
+        <v>131343.52</v>
       </c>
       <c r="N85" s="1">
-        <v>561104.25</v>
+        <v>133386.12</v>
       </c>
       <c r="O85" s="1">
-        <v>1.17</v>
+        <v>0.27</v>
       </c>
       <c r="P85">
         <v>1</v>
       </c>
     </row>
     <row r="86" spans="1:16">
       <c r="A86" t="s">
-        <v>262</v>
+        <v>267</v>
       </c>
       <c r="B86" t="s">
-        <v>263</v>
+        <v>268</v>
       </c>
       <c r="C86" s="1">
-        <v>132000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D86" s="1">
-        <v>99.90649549</v>
+        <v>102.7250024</v>
       </c>
       <c r="E86" s="1">
-        <v>99.973</v>
+        <v>106.30133</v>
       </c>
       <c r="F86" t="s">
         <v>8</v>
       </c>
       <c r="G86">
         <v>1.0</v>
       </c>
       <c r="H86" s="1">
-        <v>131964.36</v>
+        <v>318903.99</v>
       </c>
       <c r="I86" s="1">
-        <v>1028.79</v>
+        <v>-1392.0</v>
       </c>
       <c r="J86" s="1">
-        <v>0.77959685478716</v>
+        <v>-0.43649500904645</v>
       </c>
       <c r="K86">
         <v>0.0</v>
       </c>
       <c r="L86" t="s">
-        <v>264</v>
+        <v>269</v>
       </c>
       <c r="M86" s="1">
-        <v>131876.57</v>
+        <v>308175.0</v>
       </c>
       <c r="N86" s="1">
-        <v>132993.15</v>
+        <v>317511.99</v>
       </c>
       <c r="O86" s="1">
-        <v>0.28</v>
+        <v>0.65</v>
       </c>
       <c r="P86">
         <v>1</v>
       </c>
     </row>
     <row r="87" spans="1:16">
       <c r="A87" t="s">
-        <v>265</v>
+        <v>270</v>
       </c>
       <c r="B87" t="s">
-        <v>266</v>
+        <v>271</v>
       </c>
       <c r="C87" s="1">
-        <v>100000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D87" s="1">
-        <v>97.96805907</v>
+        <v>81.23349869</v>
       </c>
       <c r="E87" s="1">
-        <v>99.766</v>
+        <v>82.438423</v>
       </c>
       <c r="F87" t="s">
         <v>8</v>
       </c>
       <c r="G87">
         <v>1.0</v>
       </c>
       <c r="H87" s="1">
-        <v>99766.0</v>
+        <v>247315.27</v>
       </c>
       <c r="I87" s="1">
-        <v>798.63</v>
+        <v>-943.54</v>
       </c>
       <c r="J87" s="1">
-        <v>0.8005031774352</v>
+        <v>-0.38151303799397</v>
       </c>
       <c r="K87">
         <v>0.0</v>
       </c>
       <c r="L87" t="s">
-        <v>267</v>
+        <v>272</v>
       </c>
       <c r="M87" s="1">
-        <v>97968.05</v>
+        <v>243700.5</v>
       </c>
       <c r="N87" s="1">
-        <v>100564.63</v>
+        <v>246371.73</v>
       </c>
       <c r="O87" s="1">
-        <v>0.21</v>
+        <v>0.51</v>
       </c>
       <c r="P87">
         <v>1</v>
       </c>
     </row>
     <row r="88" spans="1:16">
       <c r="A88" t="s">
-        <v>268</v>
+        <v>273</v>
       </c>
       <c r="B88" t="s">
-        <v>269</v>
+        <v>274</v>
       </c>
       <c r="C88" s="1">
-        <v>135000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D88" s="1">
-        <v>98.03519512</v>
+        <v>103.43895625</v>
       </c>
       <c r="E88" s="1">
-        <v>104.002956</v>
+        <v>109.37547</v>
       </c>
       <c r="F88" t="s">
         <v>8</v>
       </c>
       <c r="G88">
         <v>1.0</v>
       </c>
       <c r="H88" s="1">
-        <v>140403.99</v>
+        <v>109375.47</v>
       </c>
       <c r="I88" s="1">
-        <v>-7690.85</v>
+        <v>-4795.42</v>
       </c>
       <c r="J88" s="1">
-        <v>-5.4776577218354</v>
+        <v>-4.3843651597566</v>
       </c>
       <c r="K88">
         <v>0.0</v>
       </c>
-      <c r="L88">
-        <v>365.63</v>
+      <c r="L88" t="s">
+        <v>275</v>
       </c>
       <c r="M88" s="1">
-        <v>132347.51</v>
+        <v>103438.95</v>
       </c>
       <c r="N88" s="1">
-        <v>132713.14</v>
+        <v>104580.05</v>
       </c>
       <c r="O88" s="1">
-        <v>0.28</v>
+        <v>0.21</v>
       </c>
       <c r="P88">
         <v>1</v>
       </c>
     </row>
     <row r="89" spans="1:16">
       <c r="A89" t="s">
-        <v>270</v>
+        <v>276</v>
       </c>
       <c r="B89" t="s">
-        <v>271</v>
+        <v>277</v>
       </c>
       <c r="C89" s="1">
-        <v>370000.0</v>
+        <v>825000.0</v>
       </c>
       <c r="D89" s="1">
-        <v>77.4935</v>
+        <v>68.3971702</v>
       </c>
       <c r="E89" s="1">
-        <v>83.324986</v>
+        <v>74.717804</v>
       </c>
       <c r="F89" t="s">
         <v>8</v>
       </c>
       <c r="G89">
         <v>1.0</v>
       </c>
       <c r="H89" s="1">
-        <v>308302.45</v>
+        <v>616421.88</v>
       </c>
       <c r="I89" s="1">
-        <v>-16272.32</v>
+        <v>-48613.55</v>
       </c>
       <c r="J89" s="1">
-        <v>-5.2780378488721</v>
+        <v>-7.8864088990482</v>
       </c>
       <c r="K89">
         <v>0.0</v>
       </c>
       <c r="L89" t="s">
-        <v>272</v>
+        <v>278</v>
       </c>
       <c r="M89" s="1">
-        <v>286725.95</v>
+        <v>564276.65</v>
       </c>
       <c r="N89" s="1">
-        <v>292030.13</v>
+        <v>567808.33</v>
       </c>
       <c r="O89" s="1">
-        <v>0.61</v>
+        <v>1.17</v>
       </c>
       <c r="P89">
         <v>1</v>
       </c>
     </row>
     <row r="90" spans="1:16">
       <c r="A90" t="s">
-        <v>273</v>
+        <v>279</v>
       </c>
       <c r="B90" t="s">
-        <v>274</v>
+        <v>280</v>
       </c>
       <c r="C90" s="1">
-        <v>500000.0</v>
+        <v>132000.0</v>
       </c>
       <c r="D90" s="1">
-        <v>93.8010796</v>
+        <v>100.17377861</v>
       </c>
       <c r="E90" s="1">
-        <v>94.882578</v>
+        <v>99.973</v>
       </c>
       <c r="F90" t="s">
         <v>8</v>
       </c>
       <c r="G90">
         <v>1.0</v>
       </c>
       <c r="H90" s="1">
-        <v>474412.89</v>
+        <v>131964.36</v>
       </c>
       <c r="I90" s="1">
-        <v>-4583.86</v>
+        <v>1969.27</v>
       </c>
       <c r="J90" s="1">
-        <v>-0.96621742297095</v>
+        <v>1.4922741261353</v>
       </c>
       <c r="K90">
         <v>0.0</v>
       </c>
-      <c r="L90">
-        <v>823.63</v>
+      <c r="L90" t="s">
+        <v>281</v>
       </c>
       <c r="M90" s="1">
-        <v>469005.4</v>
+        <v>132229.38</v>
       </c>
       <c r="N90" s="1">
-        <v>469829.03</v>
+        <v>133933.63</v>
       </c>
       <c r="O90" s="1">
-        <v>0.98</v>
+        <v>0.28</v>
       </c>
       <c r="P90">
         <v>1</v>
       </c>
     </row>
     <row r="91" spans="1:16">
       <c r="A91" t="s">
-        <v>275</v>
+        <v>282</v>
       </c>
       <c r="B91" t="s">
-        <v>276</v>
+        <v>283</v>
       </c>
       <c r="C91" s="1">
-        <v>500000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D91" s="1">
-        <v>91.22853267</v>
+        <v>99.25487817</v>
       </c>
       <c r="E91" s="1">
-        <v>99.086382</v>
+        <v>99.766</v>
       </c>
       <c r="F91" t="s">
         <v>8</v>
       </c>
       <c r="G91">
         <v>1.0</v>
       </c>
       <c r="H91" s="1">
-        <v>495431.91</v>
+        <v>99766.0</v>
       </c>
       <c r="I91" s="1">
-        <v>-31234.45</v>
+        <v>-511.12</v>
       </c>
       <c r="J91" s="1">
-        <v>-6.304488945817</v>
+        <v>-0.51231882605296</v>
       </c>
       <c r="K91">
         <v>0.0</v>
       </c>
-      <c r="L91" t="s">
-        <v>277</v>
+      <c r="L91">
+        <v>0.0</v>
       </c>
       <c r="M91" s="1">
-        <v>456142.67</v>
+        <v>99254.88</v>
       </c>
       <c r="N91" s="1">
-        <v>464197.46</v>
+        <v>99254.88</v>
       </c>
       <c r="O91" s="1">
-        <v>0.97</v>
+        <v>0.2</v>
       </c>
       <c r="P91">
         <v>1</v>
       </c>
     </row>
     <row r="92" spans="1:16">
       <c r="A92" t="s">
-        <v>278</v>
+        <v>284</v>
       </c>
       <c r="B92" t="s">
-        <v>279</v>
+        <v>285</v>
       </c>
       <c r="C92" s="1">
-        <v>700000.0</v>
+        <v>135000.0</v>
       </c>
       <c r="D92" s="1">
-        <v>97.86370315</v>
+        <v>97.96345071</v>
       </c>
       <c r="E92" s="1">
-        <v>99.957446</v>
+        <v>104.002956</v>
       </c>
       <c r="F92" t="s">
         <v>8</v>
       </c>
       <c r="G92">
         <v>1.0</v>
       </c>
       <c r="H92" s="1">
-        <v>699702.12</v>
+        <v>140403.99</v>
       </c>
       <c r="I92" s="1">
-        <v>8098.6</v>
+        <v>-7190.52</v>
       </c>
       <c r="J92" s="1">
-        <v>1.157435395508</v>
+        <v>-5.1213074500233</v>
       </c>
       <c r="K92">
         <v>0.0</v>
       </c>
-      <c r="L92" t="s">
-        <v>280</v>
+      <c r="L92">
+        <v>962.81</v>
       </c>
       <c r="M92" s="1">
-        <v>685045.93</v>
+        <v>132250.66</v>
       </c>
       <c r="N92" s="1">
-        <v>707800.72</v>
+        <v>133213.47</v>
       </c>
       <c r="O92" s="1">
-        <v>1.47</v>
+        <v>0.27</v>
       </c>
       <c r="P92">
         <v>1</v>
       </c>
     </row>
     <row r="93" spans="1:16">
       <c r="A93" t="s">
-        <v>281</v>
+        <v>286</v>
       </c>
       <c r="B93" t="s">
-        <v>282</v>
+        <v>287</v>
       </c>
       <c r="C93" s="1">
-        <v>100000.0</v>
+        <v>370000.0</v>
       </c>
       <c r="D93" s="1">
-        <v>98.36839078</v>
+        <v>77.578</v>
       </c>
       <c r="E93" s="1">
-        <v>100.0</v>
+        <v>83.324986</v>
       </c>
       <c r="F93" t="s">
         <v>8</v>
       </c>
       <c r="G93">
         <v>1.0</v>
       </c>
       <c r="H93" s="1">
-        <v>100000.0</v>
+        <v>308302.45</v>
       </c>
       <c r="I93" s="1">
-        <v>73.87</v>
+        <v>-15072.69</v>
       </c>
       <c r="J93" s="1">
-        <v>0.07387</v>
+        <v>-4.888929685768</v>
       </c>
       <c r="K93">
         <v>0.0</v>
       </c>
       <c r="L93" t="s">
-        <v>283</v>
+        <v>288</v>
       </c>
       <c r="M93" s="1">
-        <v>98368.39</v>
+        <v>287038.6</v>
       </c>
       <c r="N93" s="1">
-        <v>100073.87</v>
+        <v>293229.76</v>
       </c>
       <c r="O93" s="1">
-        <v>0.21</v>
+        <v>0.6</v>
       </c>
       <c r="P93">
         <v>1</v>
       </c>
     </row>
     <row r="94" spans="1:16">
       <c r="A94" t="s">
-        <v>284</v>
+        <v>289</v>
       </c>
       <c r="B94" t="s">
-        <v>285</v>
+        <v>290</v>
       </c>
       <c r="C94" s="1">
-        <v>600000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D94" s="1">
-        <v>103.80199762</v>
+        <v>93.64138357</v>
       </c>
       <c r="E94" s="1">
-        <v>108.334343</v>
+        <v>94.882578</v>
       </c>
       <c r="F94" t="s">
         <v>8</v>
       </c>
       <c r="G94">
         <v>1.0</v>
       </c>
       <c r="H94" s="1">
-        <v>650006.06</v>
+        <v>474412.89</v>
       </c>
       <c r="I94" s="1">
-        <v>-26873.79</v>
+        <v>-4269.33</v>
       </c>
       <c r="J94" s="1">
-        <v>-4.1343906855268</v>
+        <v>-0.89991863416696</v>
       </c>
       <c r="K94">
         <v>0.0</v>
       </c>
-      <c r="L94">
-        <v>320.28</v>
+      <c r="L94" t="s">
+        <v>291</v>
       </c>
       <c r="M94" s="1">
-        <v>622811.99</v>
+        <v>468206.92</v>
       </c>
       <c r="N94" s="1">
-        <v>623132.27</v>
+        <v>470143.56</v>
       </c>
       <c r="O94" s="1">
-        <v>1.3</v>
+        <v>0.97</v>
       </c>
       <c r="P94">
         <v>1</v>
       </c>
     </row>
     <row r="95" spans="1:16">
       <c r="A95" t="s">
-        <v>286</v>
+        <v>292</v>
       </c>
       <c r="B95" t="s">
-        <v>287</v>
+        <v>293</v>
       </c>
       <c r="C95" s="1">
-        <v>300000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D95" s="1">
-        <v>97.12601906</v>
+        <v>91.34767184</v>
       </c>
       <c r="E95" s="1">
-        <v>98.642</v>
+        <v>99.086382</v>
       </c>
       <c r="F95" t="s">
         <v>8</v>
       </c>
       <c r="G95">
         <v>1.0</v>
       </c>
       <c r="H95" s="1">
-        <v>295926.0</v>
+        <v>495431.91</v>
       </c>
       <c r="I95" s="1">
-        <v>7426.37</v>
+        <v>-29268.89</v>
       </c>
       <c r="J95" s="1">
-        <v>2.5095361678257</v>
+        <v>-5.9077522883013</v>
       </c>
       <c r="K95">
         <v>0.0</v>
       </c>
       <c r="L95" t="s">
-        <v>288</v>
+        <v>294</v>
       </c>
       <c r="M95" s="1">
-        <v>291378.05</v>
+        <v>456738.36</v>
       </c>
       <c r="N95" s="1">
-        <v>303352.37</v>
+        <v>466163.02</v>
       </c>
       <c r="O95" s="1">
-        <v>0.63</v>
+        <v>0.96</v>
       </c>
       <c r="P95">
         <v>1</v>
       </c>
     </row>
     <row r="96" spans="1:16">
       <c r="A96" t="s">
-        <v>289</v>
+        <v>295</v>
       </c>
       <c r="B96" t="s">
-        <v>290</v>
+        <v>296</v>
       </c>
       <c r="C96" s="1">
-        <v>200000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D96" s="1">
-        <v>90.47165086</v>
+        <v>98.40139906</v>
       </c>
       <c r="E96" s="1">
-        <v>89.22416</v>
+        <v>99.957446</v>
       </c>
       <c r="F96" t="s">
         <v>8</v>
       </c>
       <c r="G96">
         <v>1.0</v>
       </c>
       <c r="H96" s="1">
-        <v>178448.32</v>
+        <v>699702.12</v>
       </c>
       <c r="I96" s="1">
-        <v>2993.61</v>
+        <v>-9281.37</v>
       </c>
       <c r="J96" s="1">
-        <v>1.6775781357874</v>
+        <v>-1.3264744717366</v>
       </c>
       <c r="K96">
         <v>0.0</v>
       </c>
-      <c r="L96">
-        <v>498.63</v>
+      <c r="L96" t="s">
+        <v>297</v>
       </c>
       <c r="M96" s="1">
-        <v>180943.3</v>
+        <v>688809.79</v>
       </c>
       <c r="N96" s="1">
-        <v>181441.93</v>
+        <v>690420.75</v>
       </c>
       <c r="O96" s="1">
-        <v>0.38</v>
+        <v>1.42</v>
       </c>
       <c r="P96">
         <v>1</v>
       </c>
     </row>
     <row r="97" spans="1:16">
       <c r="A97" t="s">
-        <v>291</v>
+        <v>298</v>
       </c>
       <c r="B97" t="s">
-        <v>292</v>
+        <v>299</v>
       </c>
       <c r="C97" s="1">
         <v>100000.0</v>
       </c>
       <c r="D97" s="1">
-        <v>98.51418428</v>
+        <v>97.95997451</v>
       </c>
       <c r="E97" s="1">
-        <v>99.75655</v>
+        <v>100.0</v>
       </c>
       <c r="F97" t="s">
         <v>8</v>
       </c>
       <c r="G97">
         <v>1.0</v>
       </c>
       <c r="H97" s="1">
-        <v>99756.55</v>
+        <v>100000.0</v>
       </c>
       <c r="I97" s="1">
-        <v>25.78</v>
+        <v>179.15</v>
       </c>
       <c r="J97" s="1">
-        <v>0.025842914575534</v>
+        <v>0.17915</v>
       </c>
       <c r="K97">
         <v>0.0</v>
       </c>
       <c r="L97" t="s">
-        <v>293</v>
+        <v>300</v>
       </c>
       <c r="M97" s="1">
-        <v>98514.18</v>
+        <v>97959.97</v>
       </c>
       <c r="N97" s="1">
-        <v>99782.33</v>
+        <v>100179.15</v>
       </c>
       <c r="O97" s="1">
         <v>0.21</v>
       </c>
       <c r="P97">
         <v>1</v>
       </c>
     </row>
     <row r="98" spans="1:16">
       <c r="A98" t="s">
-        <v>294</v>
+        <v>301</v>
       </c>
       <c r="B98" t="s">
-        <v>295</v>
+        <v>302</v>
       </c>
       <c r="C98" s="1">
-        <v>100000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D98" s="1">
-        <v>101.4862431</v>
+        <v>103.50134866</v>
       </c>
       <c r="E98" s="1">
-        <v>107.36234</v>
+        <v>108.334343</v>
       </c>
       <c r="F98" t="s">
         <v>8</v>
       </c>
       <c r="G98">
         <v>1.0</v>
       </c>
       <c r="H98" s="1">
-        <v>107362.34</v>
+        <v>650006.06</v>
       </c>
       <c r="I98" s="1">
-        <v>-5141.85</v>
+        <v>-24674.12</v>
       </c>
       <c r="J98" s="1">
-        <v>-4.7892491911037</v>
+        <v>-3.7959830712963</v>
       </c>
       <c r="K98">
         <v>0.0</v>
       </c>
-      <c r="L98">
-        <v>734.25</v>
+      <c r="L98" t="s">
+        <v>303</v>
       </c>
       <c r="M98" s="1">
-        <v>101486.24</v>
+        <v>621008.09</v>
       </c>
       <c r="N98" s="1">
-        <v>102220.49</v>
+        <v>625331.94</v>
       </c>
       <c r="O98" s="1">
-        <v>0.21</v>
+        <v>1.29</v>
       </c>
       <c r="P98">
         <v>1</v>
       </c>
     </row>
     <row r="99" spans="1:16">
       <c r="A99" t="s">
-        <v>296</v>
+        <v>304</v>
       </c>
       <c r="B99" t="s">
-        <v>297</v>
+        <v>305</v>
       </c>
       <c r="C99" s="1">
         <v>300000.0</v>
       </c>
       <c r="D99" s="1">
-        <v>101.23145889</v>
+        <v>96.74321303</v>
       </c>
       <c r="E99" s="1">
-        <v>103.74867</v>
+        <v>98.642</v>
       </c>
       <c r="F99" t="s">
         <v>8</v>
       </c>
       <c r="G99">
         <v>1.0</v>
       </c>
       <c r="H99" s="1">
-        <v>311246.01</v>
+        <v>295926.0</v>
       </c>
       <c r="I99" s="1">
-        <v>551.45</v>
+        <v>-5049.1</v>
       </c>
       <c r="J99" s="1">
-        <v>0.17717496201799</v>
+        <v>-1.7062035779215</v>
       </c>
       <c r="K99">
         <v>0.0</v>
       </c>
-      <c r="L99" t="s">
-        <v>298</v>
+      <c r="L99">
+        <v>647.26</v>
       </c>
       <c r="M99" s="1">
-        <v>303694.38</v>
+        <v>290229.64</v>
       </c>
       <c r="N99" s="1">
-        <v>311797.46</v>
+        <v>290876.9</v>
       </c>
       <c r="O99" s="1">
-        <v>0.65</v>
+        <v>0.6</v>
       </c>
       <c r="P99">
         <v>1</v>
       </c>
     </row>
     <row r="100" spans="1:16">
       <c r="A100" t="s">
-        <v>299</v>
+        <v>306</v>
       </c>
       <c r="B100" t="s">
-        <v>300</v>
+        <v>307</v>
       </c>
       <c r="C100" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D100" s="1">
-        <v>100.12790963</v>
+        <v>90.59044681</v>
       </c>
       <c r="E100" s="1">
-        <v>99.884</v>
+        <v>89.22416</v>
       </c>
       <c r="F100" t="s">
         <v>8</v>
       </c>
       <c r="G100">
         <v>1.0</v>
       </c>
       <c r="H100" s="1">
-        <v>99884.0</v>
+        <v>178448.32</v>
       </c>
       <c r="I100" s="1">
-        <v>3926.1</v>
+        <v>3505.18</v>
       </c>
       <c r="J100" s="1">
-        <v>3.9306595650955</v>
+        <v>1.9642549730925</v>
       </c>
       <c r="K100">
         <v>0.0</v>
       </c>
-      <c r="L100" t="s">
-        <v>301</v>
+      <c r="L100">
+        <v>772.6</v>
       </c>
       <c r="M100" s="1">
-        <v>100127.91</v>
+        <v>181180.9</v>
       </c>
       <c r="N100" s="1">
-        <v>103810.1</v>
+        <v>181953.5</v>
       </c>
       <c r="O100" s="1">
-        <v>0.22</v>
+        <v>0.37</v>
       </c>
       <c r="P100">
         <v>1</v>
       </c>
     </row>
     <row r="101" spans="1:16">
       <c r="A101" t="s">
-        <v>302</v>
+        <v>308</v>
       </c>
       <c r="B101" t="s">
-        <v>303</v>
+        <v>309</v>
       </c>
       <c r="C101" s="1">
-        <v>150000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D101" s="1">
-        <v>102.54526503</v>
+        <v>98.27838078</v>
       </c>
       <c r="E101" s="1">
-        <v>106.489533</v>
+        <v>99.75655</v>
       </c>
       <c r="F101" t="s">
         <v>8</v>
       </c>
       <c r="G101">
         <v>1.0</v>
       </c>
       <c r="H101" s="1">
-        <v>159734.3</v>
+        <v>99756.55</v>
       </c>
       <c r="I101" s="1">
-        <v>-1504.76</v>
+        <v>183.82</v>
       </c>
       <c r="J101" s="1">
-        <v>-0.94203937413567</v>
+        <v>0.18426860191135</v>
       </c>
       <c r="K101">
         <v>0.0</v>
       </c>
       <c r="L101" t="s">
-        <v>304</v>
+        <v>310</v>
       </c>
       <c r="M101" s="1">
-        <v>153817.9</v>
+        <v>98278.38</v>
       </c>
       <c r="N101" s="1">
-        <v>158229.54</v>
+        <v>99940.37</v>
       </c>
       <c r="O101" s="1">
-        <v>0.33</v>
+        <v>0.21</v>
       </c>
       <c r="P101">
         <v>1</v>
       </c>
     </row>
     <row r="102" spans="1:16">
       <c r="A102" t="s">
-        <v>305</v>
+        <v>311</v>
       </c>
       <c r="B102" t="s">
-        <v>306</v>
+        <v>312</v>
       </c>
       <c r="C102" s="1">
-        <v>500000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D102" s="1">
-        <v>106.12294866</v>
+        <v>101.4224872</v>
       </c>
       <c r="E102" s="1">
-        <v>110.013816</v>
+        <v>107.36234</v>
       </c>
       <c r="F102" t="s">
         <v>8</v>
       </c>
       <c r="G102">
         <v>1.0</v>
       </c>
       <c r="H102" s="1">
-        <v>550069.08</v>
+        <v>107362.34</v>
       </c>
       <c r="I102" s="1">
-        <v>2984.02</v>
+        <v>-4657.66</v>
       </c>
       <c r="J102" s="1">
-        <v>0.54248095530111</v>
+        <v>-4.3382623739386</v>
       </c>
       <c r="K102">
         <v>0.0</v>
       </c>
       <c r="L102" t="s">
-        <v>307</v>
+        <v>313</v>
       </c>
       <c r="M102" s="1">
-        <v>530614.74</v>
+        <v>101422.49</v>
       </c>
       <c r="N102" s="1">
-        <v>553053.1</v>
+        <v>102704.68</v>
       </c>
       <c r="O102" s="1">
-        <v>1.15</v>
+        <v>0.21</v>
       </c>
       <c r="P102">
         <v>1</v>
       </c>
     </row>
     <row r="103" spans="1:16">
       <c r="A103" t="s">
-        <v>308</v>
+        <v>314</v>
       </c>
       <c r="B103" t="s">
-        <v>309</v>
+        <v>315</v>
       </c>
       <c r="C103" s="1">
-        <v>600000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D103" s="1">
-        <v>92.486</v>
+        <v>101.05160531</v>
       </c>
       <c r="E103" s="1">
-        <v>104.270342</v>
+        <v>103.74867</v>
       </c>
       <c r="F103" t="s">
         <v>8</v>
       </c>
       <c r="G103">
         <v>1.0</v>
       </c>
       <c r="H103" s="1">
-        <v>625622.05</v>
+        <v>311246.01</v>
       </c>
       <c r="I103" s="1">
-        <v>-61632.08</v>
+        <v>1707.09</v>
       </c>
       <c r="J103" s="1">
-        <v>-9.8513279702977</v>
+        <v>0.54846968158724</v>
       </c>
       <c r="K103">
         <v>0.0</v>
       </c>
       <c r="L103" t="s">
-        <v>310</v>
+        <v>316</v>
       </c>
       <c r="M103" s="1">
-        <v>554916.0</v>
+        <v>303154.81</v>
       </c>
       <c r="N103" s="1">
-        <v>563989.97</v>
+        <v>312953.1</v>
       </c>
       <c r="O103" s="1">
-        <v>1.17</v>
+        <v>0.64</v>
       </c>
       <c r="P103">
         <v>1</v>
       </c>
     </row>
     <row r="104" spans="1:16">
       <c r="A104" t="s">
-        <v>311</v>
+        <v>317</v>
       </c>
       <c r="B104" t="s">
-        <v>312</v>
+        <v>318</v>
       </c>
       <c r="C104" s="1">
-        <v>285000.0</v>
+        <v>150000.0</v>
       </c>
       <c r="D104" s="1">
-        <v>97.97574142</v>
+        <v>102.20578719</v>
       </c>
       <c r="E104" s="1">
-        <v>97.791014</v>
+        <v>106.489533</v>
       </c>
       <c r="F104" t="s">
         <v>8</v>
       </c>
       <c r="G104">
         <v>1.0</v>
       </c>
       <c r="H104" s="1">
-        <v>278704.39</v>
+        <v>159734.3</v>
       </c>
       <c r="I104" s="1">
-        <v>2611.27</v>
+        <v>-1037.95</v>
       </c>
       <c r="J104" s="1">
-        <v>0.93693177922314</v>
+        <v>-0.64979782050568</v>
       </c>
       <c r="K104">
         <v>0.0</v>
       </c>
       <c r="L104" t="s">
-        <v>313</v>
+        <v>319</v>
       </c>
       <c r="M104" s="1">
-        <v>279230.87</v>
+        <v>153308.68</v>
       </c>
       <c r="N104" s="1">
-        <v>281315.66</v>
+        <v>158696.35</v>
       </c>
       <c r="O104" s="1">
-        <v>0.59</v>
+        <v>0.33</v>
       </c>
       <c r="P104">
         <v>1</v>
       </c>
     </row>
     <row r="105" spans="1:16">
       <c r="A105" t="s">
-        <v>314</v>
+        <v>320</v>
       </c>
       <c r="B105" t="s">
-        <v>315</v>
+        <v>321</v>
       </c>
       <c r="C105" s="1">
-        <v>365000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D105" s="1">
-        <v>101.36308716</v>
+        <v>105.71355397</v>
       </c>
       <c r="E105" s="1">
-        <v>105.094956</v>
+        <v>110.013816</v>
       </c>
       <c r="F105" t="s">
         <v>8</v>
       </c>
       <c r="G105">
         <v>1.0</v>
       </c>
       <c r="H105" s="1">
-        <v>383596.59</v>
+        <v>550069.08</v>
       </c>
       <c r="I105" s="1">
-        <v>-3081.32</v>
+        <v>-20098.91</v>
       </c>
       <c r="J105" s="1">
-        <v>-0.80327095712712</v>
+        <v>-3.6538883443512</v>
       </c>
       <c r="K105">
         <v>0.0</v>
       </c>
       <c r="L105" t="s">
-        <v>316</v>
+        <v>322</v>
       </c>
       <c r="M105" s="1">
-        <v>369975.27</v>
+        <v>528567.77</v>
       </c>
       <c r="N105" s="1">
-        <v>380515.27</v>
+        <v>529970.17</v>
       </c>
       <c r="O105" s="1">
-        <v>0.79</v>
+        <v>1.09</v>
       </c>
       <c r="P105">
         <v>1</v>
       </c>
     </row>
     <row r="106" spans="1:16">
       <c r="A106" t="s">
-        <v>317</v>
+        <v>323</v>
       </c>
       <c r="B106" t="s">
-        <v>318</v>
+        <v>324</v>
       </c>
       <c r="C106" s="1">
-        <v>295000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D106" s="1">
-        <v>101.351</v>
+        <v>93.207</v>
       </c>
       <c r="E106" s="1">
-        <v>105.485329</v>
+        <v>104.270342</v>
       </c>
       <c r="F106" t="s">
         <v>8</v>
       </c>
       <c r="G106">
         <v>1.0</v>
       </c>
       <c r="H106" s="1">
-        <v>311181.72</v>
+        <v>625622.05</v>
       </c>
       <c r="I106" s="1">
-        <v>-6550.75</v>
+        <v>-54840.32</v>
       </c>
       <c r="J106" s="1">
-        <v>-2.1051204421648</v>
+        <v>-8.7657268473833</v>
       </c>
       <c r="K106">
         <v>0.0</v>
       </c>
       <c r="L106" t="s">
-        <v>319</v>
+        <v>325</v>
       </c>
       <c r="M106" s="1">
-        <v>298985.45</v>
+        <v>559242.0</v>
       </c>
       <c r="N106" s="1">
-        <v>304630.97</v>
+        <v>570781.73</v>
       </c>
       <c r="O106" s="1">
-        <v>0.63</v>
+        <v>1.17</v>
       </c>
       <c r="P106">
         <v>1</v>
       </c>
     </row>
     <row r="107" spans="1:16">
       <c r="A107" t="s">
-        <v>320</v>
+        <v>326</v>
       </c>
       <c r="B107" t="s">
-        <v>321</v>
+        <v>327</v>
       </c>
       <c r="C107" s="1">
-        <v>200000.0</v>
+        <v>285000.0</v>
       </c>
       <c r="D107" s="1">
-        <v>98.64562001</v>
+        <v>98.02013037</v>
       </c>
       <c r="E107" s="1">
-        <v>100.292605</v>
+        <v>97.791014</v>
       </c>
       <c r="F107" t="s">
         <v>8</v>
       </c>
       <c r="G107">
         <v>1.0</v>
       </c>
       <c r="H107" s="1">
-        <v>200585.21</v>
+        <v>278704.39</v>
       </c>
       <c r="I107" s="1">
-        <v>1413.56</v>
+        <v>3323.39</v>
       </c>
       <c r="J107" s="1">
-        <v>0.7047179600131</v>
+        <v>1.1924426450549</v>
       </c>
       <c r="K107">
         <v>0.0</v>
       </c>
       <c r="L107" t="s">
-        <v>322</v>
+        <v>328</v>
       </c>
       <c r="M107" s="1">
-        <v>197291.24</v>
+        <v>279357.37</v>
       </c>
       <c r="N107" s="1">
-        <v>201998.77</v>
+        <v>282027.78</v>
       </c>
       <c r="O107" s="1">
-        <v>0.42</v>
+        <v>0.58</v>
       </c>
       <c r="P107">
         <v>1</v>
       </c>
     </row>
     <row r="108" spans="1:16">
       <c r="A108" t="s">
-        <v>323</v>
+        <v>329</v>
       </c>
       <c r="B108" t="s">
-        <v>324</v>
+        <v>330</v>
       </c>
       <c r="C108" s="1">
-        <v>500000.0</v>
+        <v>365000.0</v>
       </c>
       <c r="D108" s="1">
-        <v>101.42850822</v>
+        <v>101.14373305</v>
       </c>
       <c r="E108" s="1">
-        <v>106.064042</v>
+        <v>105.094956</v>
       </c>
       <c r="F108" t="s">
         <v>8</v>
       </c>
       <c r="G108">
         <v>1.0</v>
       </c>
       <c r="H108" s="1">
-        <v>530320.21</v>
+        <v>383596.59</v>
       </c>
       <c r="I108" s="1">
-        <v>-21944.79</v>
+        <v>-1944.46</v>
       </c>
       <c r="J108" s="1">
-        <v>-4.1380263444985</v>
+        <v>-0.506902316311</v>
       </c>
       <c r="K108">
         <v>0.0</v>
       </c>
       <c r="L108" t="s">
-        <v>325</v>
+        <v>331</v>
       </c>
       <c r="M108" s="1">
-        <v>507142.54</v>
+        <v>369174.63</v>
       </c>
       <c r="N108" s="1">
-        <v>508375.42</v>
+        <v>381652.13</v>
       </c>
       <c r="O108" s="1">
-        <v>1.06</v>
+        <v>0.78</v>
       </c>
       <c r="P108">
         <v>1</v>
       </c>
     </row>
     <row r="109" spans="1:16">
       <c r="A109" t="s">
-        <v>326</v>
+        <v>332</v>
       </c>
       <c r="B109" t="s">
-        <v>327</v>
+        <v>333</v>
       </c>
       <c r="C109" s="1">
-        <v>100000.0</v>
+        <v>295000.0</v>
       </c>
       <c r="D109" s="1">
-        <v>100.5118329</v>
+        <v>101.451</v>
       </c>
       <c r="E109" s="1">
-        <v>99.297</v>
+        <v>105.485329</v>
       </c>
       <c r="F109" t="s">
         <v>8</v>
       </c>
       <c r="G109">
         <v>1.0</v>
       </c>
       <c r="H109" s="1">
-        <v>99297.0</v>
+        <v>311181.72</v>
       </c>
       <c r="I109" s="1">
-        <v>1584.7</v>
+        <v>-10595.53</v>
       </c>
       <c r="J109" s="1">
-        <v>1.5959193127688</v>
+        <v>-3.4049332974958</v>
       </c>
       <c r="K109">
         <v>0.0</v>
       </c>
-      <c r="L109">
-        <v>369.86</v>
+      <c r="L109" t="s">
+        <v>334</v>
       </c>
       <c r="M109" s="1">
-        <v>100511.84</v>
+        <v>299280.45</v>
       </c>
       <c r="N109" s="1">
-        <v>100881.7</v>
+        <v>300586.19</v>
       </c>
       <c r="O109" s="1">
-        <v>0.21</v>
+        <v>0.62</v>
       </c>
       <c r="P109">
         <v>1</v>
       </c>
     </row>
     <row r="110" spans="1:16">
       <c r="A110" t="s">
-        <v>328</v>
+        <v>335</v>
       </c>
       <c r="B110" t="s">
-        <v>329</v>
+        <v>336</v>
       </c>
       <c r="C110" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D110" s="1">
-        <v>101.05303554</v>
+        <v>99.6020034</v>
       </c>
       <c r="E110" s="1">
-        <v>100.24168</v>
+        <v>99.616</v>
       </c>
       <c r="F110" t="s">
         <v>8</v>
       </c>
       <c r="G110">
         <v>1.0</v>
       </c>
       <c r="H110" s="1">
-        <v>100241.68</v>
+        <v>199232.0</v>
       </c>
       <c r="I110" s="1">
-        <v>964.78</v>
+        <v>766.53</v>
       </c>
       <c r="J110" s="1">
-        <v>0.96245394131463</v>
+        <v>0.38474241085769</v>
       </c>
       <c r="K110">
         <v>0.0</v>
       </c>
       <c r="L110">
-        <v>153.42</v>
+        <v>794.52</v>
       </c>
       <c r="M110" s="1">
-        <v>101053.04</v>
+        <v>199204.01</v>
       </c>
       <c r="N110" s="1">
-        <v>101206.46</v>
+        <v>199998.53</v>
       </c>
       <c r="O110" s="1">
-        <v>0.21</v>
+        <v>0.41</v>
       </c>
       <c r="P110">
         <v>1</v>
       </c>
     </row>
     <row r="111" spans="1:16">
       <c r="A111" t="s">
-        <v>330</v>
+        <v>337</v>
       </c>
       <c r="B111" t="s">
-        <v>331</v>
+        <v>338</v>
       </c>
       <c r="C111" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D111" s="1">
-        <v>99.55001585</v>
+        <v>98.36669097</v>
       </c>
       <c r="E111" s="1">
-        <v>99.884</v>
+        <v>100.292605</v>
       </c>
       <c r="F111" t="s">
         <v>8</v>
       </c>
       <c r="G111">
         <v>1.0</v>
       </c>
       <c r="H111" s="1">
-        <v>99884.0</v>
+        <v>200585.21</v>
       </c>
       <c r="I111" s="1">
-        <v>53.34</v>
+        <v>1848.86</v>
       </c>
       <c r="J111" s="1">
-        <v>0.053401946257659</v>
+        <v>0.92173296326284</v>
       </c>
       <c r="K111">
         <v>0.0</v>
       </c>
-      <c r="L111">
-        <v>387.33</v>
+      <c r="L111" t="s">
+        <v>339</v>
       </c>
       <c r="M111" s="1">
-        <v>99550.01</v>
+        <v>196733.39</v>
       </c>
       <c r="N111" s="1">
-        <v>99937.34</v>
+        <v>202434.07</v>
       </c>
       <c r="O111" s="1">
-        <v>0.21</v>
+        <v>0.42</v>
       </c>
       <c r="P111">
         <v>1</v>
       </c>
     </row>
     <row r="112" spans="1:16">
       <c r="A112" t="s">
-        <v>332</v>
+        <v>340</v>
       </c>
       <c r="B112" t="s">
-        <v>333</v>
+        <v>341</v>
       </c>
       <c r="C112" s="1">
-        <v>100000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D112" s="1">
-        <v>96.28566277</v>
+        <v>101.15478637</v>
       </c>
       <c r="E112" s="1">
-        <v>97.65639</v>
+        <v>106.064042</v>
       </c>
       <c r="F112" t="s">
         <v>8</v>
       </c>
       <c r="G112">
         <v>1.0</v>
       </c>
       <c r="H112" s="1">
-        <v>97656.39</v>
+        <v>530320.21</v>
       </c>
       <c r="I112" s="1">
-        <v>-810.59</v>
+        <v>-20744.91</v>
       </c>
       <c r="J112" s="1">
-        <v>-0.8300429700504</v>
+        <v>-3.9117705885657</v>
       </c>
       <c r="K112">
         <v>0.0</v>
       </c>
-      <c r="L112">
-        <v>560.14</v>
+      <c r="L112" t="s">
+        <v>342</v>
       </c>
       <c r="M112" s="1">
-        <v>96285.66</v>
+        <v>505773.93</v>
       </c>
       <c r="N112" s="1">
-        <v>96845.8</v>
+        <v>509575.3</v>
       </c>
       <c r="O112" s="1">
-        <v>0.2</v>
+        <v>1.05</v>
       </c>
       <c r="P112">
         <v>1</v>
       </c>
     </row>
     <row r="113" spans="1:16">
       <c r="A113" t="s">
-        <v>334</v>
+        <v>343</v>
       </c>
       <c r="B113" t="s">
-        <v>335</v>
+        <v>344</v>
       </c>
       <c r="C113" s="1">
-        <v>300000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D113" s="1">
-        <v>83.19442518</v>
+        <v>100.24291043</v>
       </c>
       <c r="E113" s="1">
-        <v>86.56115</v>
+        <v>99.297</v>
       </c>
       <c r="F113" t="s">
         <v>8</v>
       </c>
       <c r="G113">
         <v>1.0</v>
       </c>
       <c r="H113" s="1">
-        <v>259683.45</v>
+        <v>99297.0</v>
       </c>
       <c r="I113" s="1">
-        <v>-7988.87</v>
+        <v>1778.1</v>
       </c>
       <c r="J113" s="1">
-        <v>-3.0763878098508</v>
+        <v>1.7906885404393</v>
       </c>
       <c r="K113">
         <v>0.0</v>
       </c>
-      <c r="L113" t="s">
-        <v>336</v>
+      <c r="L113">
+        <v>832.19</v>
       </c>
       <c r="M113" s="1">
-        <v>249583.28</v>
+        <v>100242.91</v>
       </c>
       <c r="N113" s="1">
-        <v>251694.58</v>
+        <v>101075.1</v>
       </c>
       <c r="O113" s="1">
-        <v>0.52</v>
+        <v>0.21</v>
       </c>
       <c r="P113">
         <v>1</v>
       </c>
     </row>
     <row r="114" spans="1:16">
       <c r="A114" t="s">
-        <v>337</v>
+        <v>345</v>
       </c>
       <c r="B114" t="s">
-        <v>338</v>
+        <v>346</v>
       </c>
       <c r="C114" s="1">
-        <v>300000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D114" s="1">
-        <v>96.81403862</v>
+        <v>100.68090053</v>
       </c>
       <c r="E114" s="1">
-        <v>99.507</v>
+        <v>100.24168</v>
       </c>
       <c r="F114" t="s">
         <v>8</v>
       </c>
       <c r="G114">
         <v>1.0</v>
       </c>
       <c r="H114" s="1">
-        <v>298521.0</v>
+        <v>100241.68</v>
       </c>
       <c r="I114" s="1">
-        <v>-1519.98</v>
+        <v>1072.1</v>
       </c>
       <c r="J114" s="1">
-        <v>-0.50917020913102</v>
+        <v>1.0695151956751</v>
       </c>
       <c r="K114">
         <v>0.0</v>
       </c>
-      <c r="L114" t="s">
-        <v>339</v>
+      <c r="L114">
+        <v>632.88</v>
       </c>
       <c r="M114" s="1">
-        <v>290442.12</v>
+        <v>100680.9</v>
       </c>
       <c r="N114" s="1">
-        <v>297001.02</v>
+        <v>101313.78</v>
       </c>
       <c r="O114" s="1">
-        <v>0.62</v>
+        <v>0.21</v>
       </c>
       <c r="P114">
         <v>1</v>
       </c>
     </row>
     <row r="115" spans="1:16">
       <c r="A115" t="s">
-        <v>340</v>
+        <v>347</v>
       </c>
       <c r="B115" t="s">
-        <v>341</v>
+        <v>348</v>
       </c>
       <c r="C115" s="1">
-        <v>139000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D115" s="1">
-        <v>98.65139411</v>
+        <v>99.63559129</v>
       </c>
       <c r="E115" s="1">
-        <v>99.647</v>
+        <v>99.884</v>
       </c>
       <c r="F115" t="s">
         <v>8</v>
       </c>
       <c r="G115">
         <v>1.0</v>
       </c>
       <c r="H115" s="1">
-        <v>138509.33</v>
+        <v>99884.0</v>
       </c>
       <c r="I115" s="1">
-        <v>484.99</v>
+        <v>635.5</v>
       </c>
       <c r="J115" s="1">
-        <v>0.35014969749691</v>
+        <v>0.6362380361219</v>
       </c>
       <c r="K115">
         <v>0.0</v>
       </c>
-      <c r="L115" t="s">
-        <v>342</v>
+      <c r="L115">
+        <v>883.9</v>
       </c>
       <c r="M115" s="1">
-        <v>137125.44</v>
+        <v>99635.6</v>
       </c>
       <c r="N115" s="1">
-        <v>138994.32</v>
+        <v>100519.5</v>
       </c>
       <c r="O115" s="1">
-        <v>0.29</v>
+        <v>0.21</v>
       </c>
       <c r="P115">
         <v>1</v>
       </c>
     </row>
     <row r="116" spans="1:16">
       <c r="A116" t="s">
-        <v>343</v>
+        <v>349</v>
       </c>
       <c r="B116" t="s">
-        <v>344</v>
+        <v>350</v>
       </c>
       <c r="C116" s="1">
-        <v>500000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D116" s="1">
-        <v>93.85045736</v>
+        <v>96.55406404</v>
       </c>
       <c r="E116" s="1">
-        <v>95.15085</v>
+        <v>97.65639</v>
       </c>
       <c r="F116" t="s">
         <v>8</v>
       </c>
       <c r="G116">
         <v>1.0</v>
       </c>
       <c r="H116" s="1">
-        <v>475754.25</v>
+        <v>97656.39</v>
       </c>
       <c r="I116" s="1">
-        <v>-5056.76</v>
+        <v>-343.56</v>
       </c>
       <c r="J116" s="1">
-        <v>-1.0628932899706</v>
+        <v>-0.35180493565244</v>
       </c>
       <c r="K116">
         <v>0.0</v>
       </c>
-      <c r="L116" t="s">
-        <v>345</v>
+      <c r="L116">
+        <v>758.77</v>
       </c>
       <c r="M116" s="1">
-        <v>469252.28</v>
+        <v>96554.06</v>
       </c>
       <c r="N116" s="1">
-        <v>470697.49</v>
+        <v>97312.83</v>
       </c>
       <c r="O116" s="1">
-        <v>0.98</v>
+        <v>0.2</v>
       </c>
       <c r="P116">
         <v>1</v>
       </c>
     </row>
     <row r="117" spans="1:16">
       <c r="A117" t="s">
-        <v>346</v>
+        <v>351</v>
       </c>
       <c r="B117" t="s">
-        <v>347</v>
+        <v>352</v>
       </c>
       <c r="C117" s="1">
-        <v>500000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D117" s="1">
-        <v>101.38445156</v>
+        <v>84.14064949</v>
       </c>
       <c r="E117" s="1">
-        <v>104.254864</v>
+        <v>86.56115</v>
       </c>
       <c r="F117" t="s">
         <v>8</v>
       </c>
       <c r="G117">
         <v>1.0</v>
       </c>
       <c r="H117" s="1">
-        <v>521274.32</v>
+        <v>259683.45</v>
       </c>
       <c r="I117" s="1">
-        <v>-1761.08</v>
+        <v>-4379.65</v>
       </c>
       <c r="J117" s="1">
-        <v>-0.33784131165333</v>
+        <v>-1.6865341245274</v>
       </c>
       <c r="K117">
         <v>0.0</v>
       </c>
       <c r="L117" t="s">
-        <v>348</v>
+        <v>353</v>
       </c>
       <c r="M117" s="1">
-        <v>506922.25</v>
+        <v>252421.95</v>
       </c>
       <c r="N117" s="1">
-        <v>519513.24</v>
+        <v>255303.8</v>
       </c>
       <c r="O117" s="1">
-        <v>1.08</v>
+        <v>0.52</v>
       </c>
       <c r="P117">
         <v>1</v>
       </c>
     </row>
     <row r="118" spans="1:16">
       <c r="A118" t="s">
-        <v>349</v>
+        <v>354</v>
       </c>
       <c r="B118" t="s">
-        <v>350</v>
+        <v>355</v>
       </c>
       <c r="C118" s="1">
-        <v>415000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D118" s="1">
-        <v>68.7395</v>
+        <v>96.80389114</v>
       </c>
       <c r="E118" s="1">
-        <v>74.176043</v>
+        <v>99.507</v>
       </c>
       <c r="F118" t="s">
         <v>8</v>
       </c>
       <c r="G118">
         <v>1.0</v>
       </c>
       <c r="H118" s="1">
-        <v>307830.58</v>
+        <v>298521.0</v>
       </c>
       <c r="I118" s="1">
-        <v>-22021.59</v>
+        <v>-112.07</v>
       </c>
       <c r="J118" s="1">
-        <v>-7.1538019387158</v>
+        <v>-0.037541747481752</v>
       </c>
       <c r="K118">
         <v>0.0</v>
       </c>
-      <c r="L118">
-        <v>540.07</v>
+      <c r="L118" t="s">
+        <v>356</v>
       </c>
       <c r="M118" s="1">
-        <v>285268.92</v>
+        <v>290411.67</v>
       </c>
       <c r="N118" s="1">
-        <v>285808.99</v>
+        <v>298408.93</v>
       </c>
       <c r="O118" s="1">
-        <v>0.59</v>
+        <v>0.61</v>
       </c>
       <c r="P118">
         <v>1</v>
       </c>
     </row>
     <row r="119" spans="1:16">
       <c r="A119" t="s">
-        <v>351</v>
+        <v>357</v>
       </c>
       <c r="B119" t="s">
-        <v>352</v>
+        <v>358</v>
       </c>
       <c r="C119" s="1">
-        <v>641000.0</v>
+        <v>139000.0</v>
       </c>
       <c r="D119" s="1">
-        <v>97.26036868</v>
+        <v>98.71562584</v>
       </c>
       <c r="E119" s="1">
-        <v>99.423502</v>
+        <v>99.647</v>
       </c>
       <c r="F119" t="s">
         <v>8</v>
       </c>
       <c r="G119">
         <v>1.0</v>
       </c>
       <c r="H119" s="1">
-        <v>637304.65</v>
+        <v>138509.33</v>
       </c>
       <c r="I119" s="1">
-        <v>-5190.23</v>
+        <v>1193.11</v>
       </c>
       <c r="J119" s="1">
-        <v>-0.81440328420638</v>
+        <v>0.86139323610908</v>
       </c>
       <c r="K119">
         <v>0.0</v>
       </c>
       <c r="L119" t="s">
-        <v>353</v>
+        <v>359</v>
       </c>
       <c r="M119" s="1">
-        <v>623438.97</v>
+        <v>137214.72</v>
       </c>
       <c r="N119" s="1">
-        <v>632114.42</v>
+        <v>139702.44</v>
       </c>
       <c r="O119" s="1">
-        <v>1.32</v>
+        <v>0.29</v>
       </c>
       <c r="P119">
         <v>1</v>
       </c>
     </row>
     <row r="120" spans="1:16">
       <c r="A120" t="s">
-        <v>354</v>
+        <v>360</v>
       </c>
       <c r="B120" t="s">
-        <v>355</v>
+        <v>361</v>
       </c>
       <c r="C120" s="1">
-        <v>600000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D120" s="1">
-        <v>98.31700083</v>
+        <v>94.21166442</v>
       </c>
       <c r="E120" s="1">
-        <v>99.815013</v>
+        <v>95.15085</v>
       </c>
       <c r="F120" t="s">
         <v>8</v>
       </c>
       <c r="G120">
         <v>1.0</v>
       </c>
       <c r="H120" s="1">
-        <v>598890.08</v>
+        <v>475754.25</v>
       </c>
       <c r="I120" s="1">
-        <v>3381.79</v>
+        <v>-2908.26</v>
       </c>
       <c r="J120" s="1">
-        <v>0.56467624242499</v>
+        <v>-0.61129459169309</v>
       </c>
       <c r="K120">
         <v>0.0</v>
       </c>
       <c r="L120" t="s">
-        <v>356</v>
+        <v>362</v>
       </c>
       <c r="M120" s="1">
-        <v>589902.01</v>
+        <v>471058.32</v>
       </c>
       <c r="N120" s="1">
-        <v>602271.87</v>
+        <v>472845.99</v>
       </c>
       <c r="O120" s="1">
-        <v>1.25</v>
+        <v>0.97</v>
       </c>
       <c r="P120">
         <v>1</v>
       </c>
     </row>
     <row r="121" spans="1:16">
       <c r="A121" t="s">
-        <v>357</v>
+        <v>363</v>
       </c>
       <c r="B121" t="s">
-        <v>358</v>
+        <v>364</v>
       </c>
       <c r="C121" s="1">
-        <v>130000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D121" s="1">
-        <v>102.40216309</v>
+        <v>101.19828209</v>
       </c>
       <c r="E121" s="1">
-        <v>105.578454</v>
+        <v>104.254864</v>
       </c>
       <c r="F121" t="s">
         <v>8</v>
       </c>
       <c r="G121">
         <v>1.0</v>
       </c>
       <c r="H121" s="1">
-        <v>137251.99</v>
+        <v>521274.32</v>
       </c>
       <c r="I121" s="1">
-        <v>169.73</v>
+        <v>93.69</v>
       </c>
       <c r="J121" s="1">
-        <v>0.12366305217141</v>
+        <v>0.017973262139597</v>
       </c>
       <c r="K121">
         <v>0.0</v>
       </c>
       <c r="L121" t="s">
-        <v>359</v>
+        <v>365</v>
       </c>
       <c r="M121" s="1">
-        <v>133122.82</v>
+        <v>505991.41</v>
       </c>
       <c r="N121" s="1">
-        <v>137421.72</v>
+        <v>521368.01</v>
       </c>
       <c r="O121" s="1">
-        <v>0.29</v>
+        <v>1.07</v>
       </c>
       <c r="P121">
         <v>1</v>
       </c>
     </row>
     <row r="122" spans="1:16">
       <c r="A122" t="s">
-        <v>360</v>
+        <v>366</v>
       </c>
       <c r="B122" t="s">
-        <v>361</v>
+        <v>367</v>
       </c>
       <c r="C122" s="1">
-        <v>155000.0</v>
+        <v>415000.0</v>
       </c>
       <c r="D122" s="1">
-        <v>92.61164514</v>
+        <v>68.978</v>
       </c>
       <c r="E122" s="1">
-        <v>91.593929</v>
+        <v>74.176043</v>
       </c>
       <c r="F122" t="s">
         <v>8</v>
       </c>
       <c r="G122">
         <v>1.0</v>
       </c>
       <c r="H122" s="1">
-        <v>141970.59</v>
+        <v>307830.58</v>
       </c>
       <c r="I122" s="1">
-        <v>2636.45</v>
+        <v>-20747.56</v>
       </c>
       <c r="J122" s="1">
-        <v>1.8570395460074</v>
+        <v>-6.739928177376</v>
       </c>
       <c r="K122">
         <v>0.0</v>
       </c>
-      <c r="L122" t="s">
-        <v>362</v>
+      <c r="L122">
+        <v>824.32</v>
       </c>
       <c r="M122" s="1">
-        <v>143548.05</v>
+        <v>286258.7</v>
       </c>
       <c r="N122" s="1">
-        <v>144607.04</v>
+        <v>287083.02</v>
       </c>
       <c r="O122" s="1">
-        <v>0.3</v>
+        <v>0.59</v>
       </c>
       <c r="P122">
         <v>1</v>
       </c>
     </row>
     <row r="123" spans="1:16">
       <c r="A123" t="s">
-        <v>363</v>
+        <v>368</v>
       </c>
       <c r="B123" t="s">
-        <v>364</v>
+        <v>369</v>
       </c>
       <c r="C123" s="1">
-        <v>280000.0</v>
+        <v>641000.0</v>
       </c>
       <c r="D123" s="1">
-        <v>88.77986404</v>
+        <v>97.83935001</v>
       </c>
       <c r="E123" s="1">
-        <v>89.961514</v>
+        <v>99.423502</v>
       </c>
       <c r="F123" t="s">
         <v>8</v>
       </c>
       <c r="G123">
         <v>1.0</v>
       </c>
       <c r="H123" s="1">
-        <v>251892.24</v>
+        <v>637304.65</v>
       </c>
       <c r="I123" s="1">
-        <v>518.37</v>
+        <v>1374.8</v>
       </c>
       <c r="J123" s="1">
-        <v>0.20579038083904</v>
+        <v>0.21572100564463</v>
       </c>
       <c r="K123">
         <v>0.0</v>
       </c>
       <c r="L123" t="s">
-        <v>365</v>
+        <v>370</v>
       </c>
       <c r="M123" s="1">
-        <v>248583.62</v>
+        <v>627150.23</v>
       </c>
       <c r="N123" s="1">
-        <v>252410.61</v>
+        <v>638679.45</v>
       </c>
       <c r="O123" s="1">
-        <v>0.53</v>
+        <v>1.31</v>
       </c>
       <c r="P123">
         <v>1</v>
       </c>
     </row>
     <row r="124" spans="1:16">
       <c r="A124" t="s">
-        <v>366</v>
+        <v>371</v>
       </c>
       <c r="B124" t="s">
-        <v>367</v>
+        <v>372</v>
       </c>
       <c r="C124" s="1">
-        <v>445000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D124" s="1">
-        <v>95.47244221</v>
+        <v>98.58781672</v>
       </c>
       <c r="E124" s="1">
-        <v>96.392049</v>
+        <v>99.815013</v>
       </c>
       <c r="F124" t="s">
         <v>8</v>
       </c>
       <c r="G124">
         <v>1.0</v>
       </c>
       <c r="H124" s="1">
-        <v>428944.62</v>
+        <v>598890.08</v>
       </c>
       <c r="I124" s="1">
-        <v>453.76</v>
+        <v>7883.4</v>
       </c>
       <c r="J124" s="1">
-        <v>0.10578521768148</v>
+        <v>1.3163350443207</v>
       </c>
       <c r="K124">
         <v>0.0</v>
       </c>
       <c r="L124" t="s">
-        <v>368</v>
+        <v>373</v>
       </c>
       <c r="M124" s="1">
-        <v>424852.37</v>
+        <v>591526.9</v>
       </c>
       <c r="N124" s="1">
-        <v>429398.38</v>
+        <v>606773.48</v>
       </c>
       <c r="O124" s="1">
-        <v>0.89</v>
+        <v>1.25</v>
       </c>
       <c r="P124">
         <v>1</v>
       </c>
     </row>
     <row r="125" spans="1:16">
       <c r="A125" t="s">
-        <v>369</v>
+        <v>374</v>
       </c>
       <c r="B125" t="s">
-        <v>370</v>
+        <v>375</v>
       </c>
       <c r="C125" s="1">
-        <v>300000.0</v>
+        <v>130000.0</v>
       </c>
       <c r="D125" s="1">
-        <v>95.4044938</v>
+        <v>102.20841385</v>
       </c>
       <c r="E125" s="1">
-        <v>98.007783</v>
+        <v>105.578454</v>
       </c>
       <c r="F125" t="s">
         <v>8</v>
       </c>
       <c r="G125">
         <v>1.0</v>
       </c>
       <c r="H125" s="1">
-        <v>294023.35</v>
+        <v>137251.99</v>
       </c>
       <c r="I125" s="1">
-        <v>-5516.72</v>
+        <v>674.7</v>
       </c>
       <c r="J125" s="1">
-        <v>-1.8762863561687</v>
+        <v>0.49157757202646</v>
       </c>
       <c r="K125">
         <v>0.0</v>
       </c>
       <c r="L125" t="s">
-        <v>371</v>
+        <v>376</v>
       </c>
       <c r="M125" s="1">
-        <v>286213.48</v>
+        <v>132870.94</v>
       </c>
       <c r="N125" s="1">
-        <v>288506.63</v>
+        <v>137926.69</v>
       </c>
       <c r="O125" s="1">
-        <v>0.6</v>
+        <v>0.28</v>
       </c>
       <c r="P125">
         <v>1</v>
       </c>
     </row>
     <row r="126" spans="1:16">
       <c r="A126" t="s">
-        <v>372</v>
+        <v>377</v>
       </c>
       <c r="B126" t="s">
-        <v>373</v>
+        <v>378</v>
       </c>
       <c r="C126" s="1">
-        <v>500000.0</v>
+        <v>155000.0</v>
       </c>
       <c r="D126" s="1">
-        <v>98.47590609</v>
+        <v>92.93014128</v>
       </c>
       <c r="E126" s="1">
-        <v>102.242292</v>
+        <v>91.593929</v>
       </c>
       <c r="F126" t="s">
         <v>8</v>
       </c>
       <c r="G126">
         <v>1.0</v>
       </c>
       <c r="H126" s="1">
-        <v>511211.46</v>
+        <v>141970.59</v>
       </c>
       <c r="I126" s="1">
-        <v>-5655.56</v>
+        <v>3315.91</v>
       </c>
       <c r="J126" s="1">
-        <v>-1.106305402465</v>
+        <v>2.3356316262403</v>
       </c>
       <c r="K126">
         <v>0.0</v>
       </c>
       <c r="L126" t="s">
-        <v>374</v>
+        <v>379</v>
       </c>
       <c r="M126" s="1">
-        <v>492379.53</v>
+        <v>144041.72</v>
       </c>
       <c r="N126" s="1">
-        <v>505555.9</v>
+        <v>145286.5</v>
       </c>
       <c r="O126" s="1">
-        <v>1.05</v>
+        <v>0.3</v>
       </c>
       <c r="P126">
         <v>1</v>
       </c>
     </row>
     <row r="127" spans="1:16">
       <c r="A127" t="s">
-        <v>375</v>
+        <v>380</v>
       </c>
       <c r="B127" t="s">
-        <v>376</v>
+        <v>381</v>
       </c>
       <c r="C127" s="1">
-        <v>100000.0</v>
+        <v>280000.0</v>
       </c>
       <c r="D127" s="1">
-        <v>99.6894899</v>
+        <v>88.86945747</v>
       </c>
       <c r="E127" s="1">
-        <v>100.0</v>
+        <v>89.961514</v>
       </c>
       <c r="F127" t="s">
         <v>8</v>
       </c>
       <c r="G127">
         <v>1.0</v>
       </c>
       <c r="H127" s="1">
-        <v>100000.0</v>
+        <v>251892.24</v>
       </c>
       <c r="I127" s="1">
-        <v>1834.01</v>
+        <v>1392.51</v>
       </c>
       <c r="J127" s="1">
-        <v>1.83401</v>
+        <v>0.5528197295796</v>
       </c>
       <c r="K127">
         <v>0.0</v>
       </c>
       <c r="L127" t="s">
-        <v>377</v>
+        <v>382</v>
       </c>
       <c r="M127" s="1">
-        <v>99689.49</v>
+        <v>248834.48</v>
       </c>
       <c r="N127" s="1">
-        <v>101834.01</v>
+        <v>253284.75</v>
       </c>
       <c r="O127" s="1">
-        <v>0.21</v>
+        <v>0.52</v>
       </c>
       <c r="P127">
         <v>1</v>
       </c>
     </row>
     <row r="128" spans="1:16">
       <c r="A128" t="s">
-        <v>378</v>
+        <v>383</v>
       </c>
       <c r="B128" t="s">
-        <v>379</v>
+        <v>384</v>
       </c>
       <c r="C128" s="1">
-        <v>600000.0</v>
+        <v>445000.0</v>
       </c>
       <c r="D128" s="1">
-        <v>80.10349006</v>
+        <v>95.09348643</v>
       </c>
       <c r="E128" s="1">
-        <v>81.08293</v>
+        <v>96.392049</v>
       </c>
       <c r="F128" t="s">
         <v>8</v>
       </c>
       <c r="G128">
         <v>1.0</v>
       </c>
       <c r="H128" s="1">
-        <v>486497.58</v>
+        <v>428944.62</v>
       </c>
       <c r="I128" s="1">
-        <v>-4668.42</v>
+        <v>215.18</v>
       </c>
       <c r="J128" s="1">
-        <v>-0.95959778463852</v>
+        <v>0.050164984001897</v>
       </c>
       <c r="K128">
         <v>0.0</v>
       </c>
       <c r="L128" t="s">
-        <v>380</v>
+        <v>385</v>
       </c>
       <c r="M128" s="1">
-        <v>480620.94</v>
+        <v>423166.02</v>
       </c>
       <c r="N128" s="1">
-        <v>481829.16</v>
+        <v>429159.8</v>
       </c>
       <c r="O128" s="1">
-        <v>1.0</v>
+        <v>0.88</v>
       </c>
       <c r="P128">
         <v>1</v>
       </c>
     </row>
     <row r="129" spans="1:16">
       <c r="A129" t="s">
-        <v>381</v>
+        <v>386</v>
       </c>
       <c r="B129" t="s">
-        <v>382</v>
+        <v>387</v>
       </c>
       <c r="C129" s="1">
-        <v>483000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D129" s="1">
-        <v>97.47868064</v>
+        <v>95.63652683</v>
       </c>
       <c r="E129" s="1">
-        <v>99.429627</v>
+        <v>98.007783</v>
       </c>
       <c r="F129" t="s">
         <v>8</v>
       </c>
       <c r="G129">
         <v>1.0</v>
       </c>
       <c r="H129" s="1">
-        <v>480245.1</v>
+        <v>294023.35</v>
       </c>
       <c r="I129" s="1">
-        <v>848.95</v>
+        <v>-3587.74</v>
       </c>
       <c r="J129" s="1">
-        <v>0.17677431794723</v>
+        <v>-1.2202228156369</v>
       </c>
       <c r="K129">
         <v>0.0</v>
       </c>
       <c r="L129" t="s">
-        <v>383</v>
+        <v>388</v>
       </c>
       <c r="M129" s="1">
-        <v>470822.03</v>
+        <v>286909.58</v>
       </c>
       <c r="N129" s="1">
-        <v>481094.05</v>
+        <v>290435.61</v>
       </c>
       <c r="O129" s="1">
-        <v>1.0</v>
+        <v>0.6</v>
       </c>
       <c r="P129">
         <v>1</v>
       </c>
     </row>
     <row r="130" spans="1:16">
       <c r="A130" t="s">
-        <v>384</v>
+        <v>389</v>
       </c>
       <c r="B130" t="s">
-        <v>385</v>
+        <v>390</v>
       </c>
       <c r="C130" s="1">
-        <v>900000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D130" s="1">
-        <v>100.6036346</v>
+        <v>98.46217594</v>
       </c>
       <c r="E130" s="1">
-        <v>102.181054</v>
+        <v>102.242292</v>
       </c>
       <c r="F130" t="s">
         <v>8</v>
       </c>
       <c r="G130">
         <v>1.0</v>
       </c>
       <c r="H130" s="1">
-        <v>919629.49</v>
+        <v>511211.46</v>
       </c>
       <c r="I130" s="1">
-        <v>-74.18</v>
+        <v>-3412.57</v>
       </c>
       <c r="J130" s="1">
-        <v>-0.0080662920020105</v>
+        <v>-0.66754567669512</v>
       </c>
       <c r="K130">
         <v>0.0</v>
       </c>
       <c r="L130" t="s">
-        <v>386</v>
+        <v>391</v>
       </c>
       <c r="M130" s="1">
-        <v>905432.71</v>
+        <v>492310.88</v>
       </c>
       <c r="N130" s="1">
-        <v>919555.31</v>
+        <v>507798.89</v>
       </c>
       <c r="O130" s="1">
-        <v>1.91</v>
+        <v>1.04</v>
       </c>
       <c r="P130">
         <v>1</v>
       </c>
     </row>
     <row r="131" spans="1:16">
       <c r="A131" t="s">
-        <v>387</v>
+        <v>392</v>
       </c>
       <c r="B131" t="s">
-        <v>388</v>
+        <v>393</v>
       </c>
       <c r="C131" s="1">
-        <v>700000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D131" s="1">
-        <v>65.279</v>
+        <v>100.35527202</v>
       </c>
       <c r="E131" s="1">
-        <v>68.824779</v>
+        <v>100.0</v>
       </c>
       <c r="F131" t="s">
         <v>8</v>
       </c>
       <c r="G131">
         <v>1.0</v>
       </c>
       <c r="H131" s="1">
-        <v>481773.45</v>
+        <v>300000.0</v>
       </c>
       <c r="I131" s="1">
-        <v>-19757.44</v>
+        <v>2612.05</v>
       </c>
       <c r="J131" s="1">
-        <v>-4.1009814882908</v>
+        <v>0.87068333333333</v>
       </c>
       <c r="K131">
         <v>0.0</v>
       </c>
       <c r="L131" t="s">
-        <v>389</v>
+        <v>394</v>
       </c>
       <c r="M131" s="1">
-        <v>456953.0</v>
+        <v>301065.82</v>
       </c>
       <c r="N131" s="1">
-        <v>462016.01</v>
+        <v>302612.05</v>
       </c>
       <c r="O131" s="1">
-        <v>0.96</v>
+        <v>0.62</v>
       </c>
       <c r="P131">
         <v>1</v>
       </c>
     </row>
     <row r="132" spans="1:16">
       <c r="A132" t="s">
-        <v>390</v>
+        <v>395</v>
       </c>
       <c r="B132" t="s">
-        <v>391</v>
+        <v>396</v>
       </c>
       <c r="C132" s="1">
-        <v>102000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D132" s="1">
-        <v>99.95580359</v>
+        <v>99.85273405</v>
       </c>
       <c r="E132" s="1">
-        <v>99.646</v>
+        <v>100.0</v>
       </c>
       <c r="F132" t="s">
         <v>8</v>
       </c>
       <c r="G132">
         <v>1.0</v>
       </c>
       <c r="H132" s="1">
-        <v>101638.92</v>
+        <v>100000.0</v>
       </c>
       <c r="I132" s="1">
-        <v>638.77</v>
+        <v>2528.08</v>
       </c>
       <c r="J132" s="1">
-        <v>0.62846988141944</v>
+        <v>2.52808</v>
       </c>
       <c r="K132">
         <v>0.0</v>
       </c>
-      <c r="L132">
-        <v>322.77</v>
+      <c r="L132" t="s">
+        <v>397</v>
       </c>
       <c r="M132" s="1">
-        <v>101954.92</v>
+        <v>99852.74</v>
       </c>
       <c r="N132" s="1">
-        <v>102277.69</v>
+        <v>102528.08</v>
       </c>
       <c r="O132" s="1">
         <v>0.21</v>
       </c>
       <c r="P132">
         <v>1</v>
       </c>
     </row>
     <row r="133" spans="1:16">
       <c r="A133" t="s">
-        <v>392</v>
+        <v>398</v>
       </c>
       <c r="B133" t="s">
-        <v>393</v>
+        <v>399</v>
       </c>
       <c r="C133" s="1">
-        <v>360000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D133" s="1">
-        <v>102.36663171</v>
+        <v>80.49646001</v>
       </c>
       <c r="E133" s="1">
-        <v>105.116214</v>
+        <v>81.08293</v>
       </c>
       <c r="F133" t="s">
         <v>8</v>
       </c>
       <c r="G133">
         <v>1.0</v>
       </c>
       <c r="H133" s="1">
-        <v>378418.37</v>
+        <v>486497.58</v>
       </c>
       <c r="I133" s="1">
-        <v>-942.88</v>
+        <v>-1694.16</v>
       </c>
       <c r="J133" s="1">
-        <v>-0.24916337967419</v>
+        <v>-0.34823605905707</v>
       </c>
       <c r="K133">
         <v>0.0</v>
       </c>
       <c r="L133" t="s">
-        <v>394</v>
+        <v>400</v>
       </c>
       <c r="M133" s="1">
-        <v>368519.87</v>
+        <v>482978.76</v>
       </c>
       <c r="N133" s="1">
-        <v>377475.49</v>
+        <v>484803.42</v>
       </c>
       <c r="O133" s="1">
-        <v>0.79</v>
+        <v>1.0</v>
       </c>
       <c r="P133">
         <v>1</v>
       </c>
     </row>
     <row r="134" spans="1:16">
       <c r="A134" t="s">
-        <v>395</v>
+        <v>401</v>
       </c>
       <c r="B134" t="s">
-        <v>396</v>
+        <v>402</v>
       </c>
       <c r="C134" s="1">
-        <v>240000.0</v>
+        <v>483000.0</v>
       </c>
       <c r="D134" s="1">
-        <v>99.19688393</v>
+        <v>97.49146172</v>
       </c>
       <c r="E134" s="1">
-        <v>101.505154</v>
+        <v>99.429627</v>
       </c>
       <c r="F134" t="s">
         <v>8</v>
       </c>
       <c r="G134">
         <v>1.0</v>
       </c>
       <c r="H134" s="1">
-        <v>243612.37</v>
+        <v>480245.1</v>
       </c>
       <c r="I134" s="1">
-        <v>-1399.85</v>
+        <v>3143.73</v>
       </c>
       <c r="J134" s="1">
-        <v>-0.57462188804288</v>
+        <v>0.65460949002915</v>
       </c>
       <c r="K134">
         <v>0.0</v>
       </c>
       <c r="L134" t="s">
-        <v>397</v>
+        <v>403</v>
       </c>
       <c r="M134" s="1">
-        <v>238072.52</v>
+        <v>470883.76</v>
       </c>
       <c r="N134" s="1">
-        <v>242212.52</v>
+        <v>483388.83</v>
       </c>
       <c r="O134" s="1">
-        <v>0.5</v>
+        <v>0.99</v>
       </c>
       <c r="P134">
         <v>1</v>
       </c>
     </row>
     <row r="135" spans="1:16">
       <c r="A135" t="s">
-        <v>398</v>
+        <v>404</v>
       </c>
       <c r="B135" t="s">
-        <v>399</v>
+        <v>405</v>
       </c>
       <c r="C135" s="1">
-        <v>140000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D135" s="1">
-        <v>100.26658266</v>
+        <v>100.25838588</v>
       </c>
       <c r="E135" s="1">
-        <v>101.271864</v>
+        <v>102.181054</v>
       </c>
       <c r="F135" t="s">
         <v>8</v>
       </c>
       <c r="G135">
         <v>1.0</v>
       </c>
       <c r="H135" s="1">
-        <v>141780.61</v>
+        <v>919629.49</v>
       </c>
       <c r="I135" s="1">
-        <v>126.85</v>
+        <v>1287.76</v>
       </c>
       <c r="J135" s="1">
-        <v>0.089469215853987</v>
+        <v>0.14003030720557</v>
       </c>
       <c r="K135">
         <v>0.0</v>
       </c>
       <c r="L135" t="s">
-        <v>400</v>
+        <v>406</v>
       </c>
       <c r="M135" s="1">
-        <v>140373.21</v>
+        <v>902325.47</v>
       </c>
       <c r="N135" s="1">
-        <v>141907.46</v>
+        <v>920917.25</v>
       </c>
       <c r="O135" s="1">
-        <v>0.3</v>
+        <v>1.89</v>
       </c>
       <c r="P135">
         <v>1</v>
       </c>
     </row>
     <row r="136" spans="1:16">
       <c r="A136" t="s">
-        <v>401</v>
+        <v>407</v>
       </c>
       <c r="B136" t="s">
-        <v>402</v>
+        <v>408</v>
       </c>
       <c r="C136" s="1">
-        <v>130000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D136" s="1">
-        <v>97.97154275</v>
+        <v>65.641</v>
       </c>
       <c r="E136" s="1">
-        <v>105.684715</v>
+        <v>68.824779</v>
       </c>
       <c r="F136" t="s">
         <v>8</v>
       </c>
       <c r="G136">
         <v>1.0</v>
       </c>
       <c r="H136" s="1">
-        <v>137390.13</v>
+        <v>481773.45</v>
       </c>
       <c r="I136" s="1">
-        <v>-9639.8</v>
+        <v>-16264.53</v>
       </c>
       <c r="J136" s="1">
-        <v>-7.0163700987837</v>
+        <v>-3.3759705936473</v>
       </c>
       <c r="K136">
         <v>0.0</v>
       </c>
-      <c r="L136">
-        <v>387.33</v>
+      <c r="L136" t="s">
+        <v>409</v>
       </c>
       <c r="M136" s="1">
-        <v>127363.0</v>
+        <v>459487.0</v>
       </c>
       <c r="N136" s="1">
-        <v>127750.33</v>
+        <v>465508.92</v>
       </c>
       <c r="O136" s="1">
-        <v>0.27</v>
+        <v>0.96</v>
       </c>
       <c r="P136">
         <v>1</v>
       </c>
     </row>
     <row r="137" spans="1:16">
       <c r="A137" t="s">
-        <v>403</v>
+        <v>410</v>
       </c>
       <c r="B137" t="s">
-        <v>404</v>
+        <v>411</v>
       </c>
       <c r="C137" s="1">
-        <v>135000.0</v>
+        <v>102000.0</v>
       </c>
       <c r="D137" s="1">
-        <v>97.23021262</v>
+        <v>99.67338907</v>
       </c>
       <c r="E137" s="1">
-        <v>103.578504</v>
+        <v>99.646</v>
       </c>
       <c r="F137" t="s">
         <v>8</v>
       </c>
       <c r="G137">
         <v>1.0</v>
       </c>
       <c r="H137" s="1">
-        <v>139830.98</v>
+        <v>101638.92</v>
       </c>
       <c r="I137" s="1">
-        <v>-7908.6</v>
+        <v>839.75</v>
       </c>
       <c r="J137" s="1">
-        <v>-5.655828200589</v>
+        <v>0.82620909391796</v>
       </c>
       <c r="K137">
         <v>0.0</v>
       </c>
       <c r="L137">
-        <v>661.59</v>
+        <v>811.81</v>
       </c>
       <c r="M137" s="1">
-        <v>131260.79</v>
+        <v>101666.86</v>
       </c>
       <c r="N137" s="1">
-        <v>131922.38</v>
+        <v>102478.67</v>
       </c>
       <c r="O137" s="1">
-        <v>0.27</v>
+        <v>0.21</v>
       </c>
       <c r="P137">
         <v>1</v>
       </c>
     </row>
     <row r="138" spans="1:16">
       <c r="A138" t="s">
-        <v>405</v>
+        <v>412</v>
       </c>
       <c r="B138" t="s">
-        <v>406</v>
+        <v>413</v>
       </c>
       <c r="C138" s="1">
-        <v>300000.0</v>
+        <v>360000.0</v>
       </c>
       <c r="D138" s="1">
-        <v>98.56797322</v>
+        <v>102.32809184</v>
       </c>
       <c r="E138" s="1">
-        <v>99.860373</v>
+        <v>105.116214</v>
       </c>
       <c r="F138" t="s">
         <v>8</v>
       </c>
       <c r="G138">
         <v>1.0</v>
       </c>
       <c r="H138" s="1">
-        <v>299581.12</v>
+        <v>378418.37</v>
       </c>
       <c r="I138" s="1">
-        <v>2768.01</v>
+        <v>890.98</v>
       </c>
       <c r="J138" s="1">
-        <v>0.92396009468153</v>
+        <v>0.23544840066829</v>
       </c>
       <c r="K138">
         <v>0.0</v>
       </c>
       <c r="L138" t="s">
-        <v>407</v>
+        <v>414</v>
       </c>
       <c r="M138" s="1">
-        <v>295703.92</v>
+        <v>368381.13</v>
       </c>
       <c r="N138" s="1">
-        <v>302349.13</v>
+        <v>379309.35</v>
       </c>
       <c r="O138" s="1">
-        <v>0.63</v>
+        <v>0.78</v>
       </c>
       <c r="P138">
         <v>1</v>
       </c>
     </row>
     <row r="139" spans="1:16">
       <c r="A139" t="s">
-        <v>408</v>
+        <v>415</v>
       </c>
       <c r="B139" t="s">
-        <v>409</v>
+        <v>416</v>
       </c>
       <c r="C139" s="1">
-        <v>140000.0</v>
+        <v>240000.0</v>
       </c>
       <c r="D139" s="1">
-        <v>99.52170319</v>
+        <v>98.91765931</v>
       </c>
       <c r="E139" s="1">
-        <v>98.412086</v>
+        <v>101.505154</v>
       </c>
       <c r="F139" t="s">
         <v>8</v>
       </c>
       <c r="G139">
         <v>1.0</v>
       </c>
       <c r="H139" s="1">
-        <v>137776.92</v>
+        <v>243612.37</v>
       </c>
       <c r="I139" s="1">
-        <v>2513.33</v>
+        <v>-1124.78</v>
       </c>
       <c r="J139" s="1">
-        <v>1.8242024861639</v>
+        <v>-0.46170890254875</v>
       </c>
       <c r="K139">
         <v>0.0</v>
       </c>
-      <c r="L139">
-        <v>959.86</v>
+      <c r="L139" t="s">
+        <v>417</v>
       </c>
       <c r="M139" s="1">
-        <v>139330.39</v>
+        <v>237402.38</v>
       </c>
       <c r="N139" s="1">
-        <v>140290.25</v>
+        <v>242487.59</v>
       </c>
       <c r="O139" s="1">
-        <v>0.29</v>
+        <v>0.5</v>
       </c>
       <c r="P139">
         <v>1</v>
       </c>
     </row>
     <row r="140" spans="1:16">
       <c r="A140" t="s">
-        <v>410</v>
+        <v>418</v>
       </c>
       <c r="B140" t="s">
-        <v>411</v>
+        <v>419</v>
       </c>
       <c r="C140" s="1">
         <v>140000.0</v>
       </c>
       <c r="D140" s="1">
-        <v>99.12629741</v>
+        <v>100.17474846</v>
       </c>
       <c r="E140" s="1">
-        <v>98.960671</v>
+        <v>101.271864</v>
       </c>
       <c r="F140" t="s">
         <v>8</v>
       </c>
       <c r="G140">
         <v>1.0</v>
       </c>
       <c r="H140" s="1">
-        <v>138544.94</v>
+        <v>141780.61</v>
       </c>
       <c r="I140" s="1">
-        <v>2379.82</v>
+        <v>597.6</v>
       </c>
       <c r="J140" s="1">
-        <v>1.7177242272435</v>
+        <v>0.4214962821785</v>
       </c>
       <c r="K140">
         <v>0.0</v>
       </c>
       <c r="L140" t="s">
-        <v>412</v>
+        <v>420</v>
       </c>
       <c r="M140" s="1">
-        <v>138776.81</v>
+        <v>140244.65</v>
       </c>
       <c r="N140" s="1">
-        <v>140924.76</v>
+        <v>142378.21</v>
       </c>
       <c r="O140" s="1">
         <v>0.29</v>
       </c>
       <c r="P140">
         <v>1</v>
       </c>
     </row>
     <row r="141" spans="1:16">
       <c r="A141" t="s">
-        <v>413</v>
+        <v>421</v>
       </c>
       <c r="B141" t="s">
-        <v>414</v>
+        <v>422</v>
       </c>
       <c r="C141" s="1">
         <v>130000.0</v>
       </c>
       <c r="D141" s="1">
-        <v>106.64696861</v>
+        <v>98.30428908</v>
       </c>
       <c r="E141" s="1">
-        <v>110.213723</v>
+        <v>105.684715</v>
       </c>
       <c r="F141" t="s">
         <v>8</v>
       </c>
       <c r="G141">
         <v>1.0</v>
       </c>
       <c r="H141" s="1">
-        <v>143277.84</v>
+        <v>137390.13</v>
       </c>
       <c r="I141" s="1">
-        <v>-1848.01</v>
+        <v>-8539.42</v>
       </c>
       <c r="J141" s="1">
-        <v>-1.289808668249</v>
+        <v>-6.2154537593057</v>
       </c>
       <c r="K141">
         <v>0.0</v>
       </c>
       <c r="L141" t="s">
-        <v>415</v>
+        <v>423</v>
       </c>
       <c r="M141" s="1">
-        <v>138641.06</v>
+        <v>127795.57</v>
       </c>
       <c r="N141" s="1">
-        <v>141429.83</v>
+        <v>128850.71</v>
       </c>
       <c r="O141" s="1">
-        <v>0.29</v>
+        <v>0.26</v>
       </c>
       <c r="P141">
         <v>1</v>
       </c>
     </row>
     <row r="142" spans="1:16">
       <c r="A142" t="s">
-        <v>416</v>
+        <v>424</v>
       </c>
       <c r="B142" t="s">
-        <v>417</v>
+        <v>425</v>
       </c>
       <c r="C142" s="1">
-        <v>550000.0</v>
+        <v>135000.0</v>
       </c>
       <c r="D142" s="1">
-        <v>98.20083235</v>
+        <v>97.52875029</v>
       </c>
       <c r="E142" s="1">
-        <v>99.944829</v>
+        <v>103.578504</v>
       </c>
       <c r="F142" t="s">
         <v>8</v>
       </c>
       <c r="G142">
         <v>1.0</v>
       </c>
       <c r="H142" s="1">
-        <v>549696.56</v>
+        <v>139830.98</v>
       </c>
       <c r="I142" s="1">
-        <v>2703.91</v>
+        <v>-6881.43</v>
       </c>
       <c r="J142" s="1">
-        <v>0.49189138094661</v>
+        <v>-4.9212484958626</v>
       </c>
       <c r="K142">
         <v>0.0</v>
       </c>
       <c r="L142" t="s">
-        <v>418</v>
+        <v>426</v>
       </c>
       <c r="M142" s="1">
-        <v>540104.58</v>
+        <v>131663.81</v>
       </c>
       <c r="N142" s="1">
-        <v>552400.47</v>
+        <v>132949.55</v>
       </c>
       <c r="O142" s="1">
-        <v>1.15</v>
+        <v>0.27</v>
       </c>
       <c r="P142">
         <v>1</v>
       </c>
     </row>
     <row r="143" spans="1:16">
       <c r="A143" t="s">
-        <v>419</v>
+        <v>427</v>
       </c>
       <c r="B143" t="s">
-        <v>420</v>
+        <v>428</v>
       </c>
       <c r="C143" s="1">
-        <v>100000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D143" s="1">
-        <v>101.51333377</v>
+        <v>98.48488701</v>
       </c>
       <c r="E143" s="1">
-        <v>104.27347</v>
+        <v>99.860373</v>
       </c>
       <c r="F143" t="s">
         <v>8</v>
       </c>
       <c r="G143">
         <v>1.0</v>
       </c>
       <c r="H143" s="1">
-        <v>104273.47</v>
+        <v>299581.12</v>
       </c>
       <c r="I143" s="1">
-        <v>106.3</v>
+        <v>3648.88</v>
       </c>
       <c r="J143" s="1">
-        <v>0.1019434761306</v>
+        <v>1.2179939777246</v>
       </c>
       <c r="K143">
         <v>0.0</v>
       </c>
       <c r="L143" t="s">
-        <v>198</v>
+        <v>429</v>
       </c>
       <c r="M143" s="1">
-        <v>101513.33</v>
+        <v>295454.66</v>
       </c>
       <c r="N143" s="1">
-        <v>104379.77</v>
+        <v>303230.0</v>
       </c>
       <c r="O143" s="1">
-        <v>0.22</v>
+        <v>0.62</v>
       </c>
       <c r="P143">
         <v>1</v>
       </c>
     </row>
     <row r="144" spans="1:16">
       <c r="A144" t="s">
-        <v>421</v>
+        <v>430</v>
       </c>
       <c r="B144" t="s">
-        <v>422</v>
+        <v>431</v>
       </c>
       <c r="C144" s="1">
-        <v>200000.0</v>
+        <v>140000.0</v>
       </c>
       <c r="D144" s="1">
-        <v>91.70523083</v>
+        <v>99.6026625</v>
       </c>
       <c r="E144" s="1">
-        <v>95.837535</v>
+        <v>98.412086</v>
       </c>
       <c r="F144" t="s">
         <v>8</v>
       </c>
       <c r="G144">
         <v>1.0</v>
       </c>
       <c r="H144" s="1">
-        <v>191675.07</v>
+        <v>137776.92</v>
       </c>
       <c r="I144" s="1">
-        <v>-7646.12</v>
+        <v>2938.31</v>
       </c>
       <c r="J144" s="1">
-        <v>-3.9891051037571</v>
+        <v>2.1326576323524</v>
       </c>
       <c r="K144">
         <v>0.0</v>
       </c>
-      <c r="L144">
-        <v>618.49</v>
+      <c r="L144" t="s">
+        <v>432</v>
       </c>
       <c r="M144" s="1">
-        <v>183410.46</v>
+        <v>139443.72</v>
       </c>
       <c r="N144" s="1">
-        <v>184028.95</v>
+        <v>140715.23</v>
       </c>
       <c r="O144" s="1">
-        <v>0.38</v>
+        <v>0.29</v>
       </c>
       <c r="P144">
         <v>1</v>
       </c>
     </row>
     <row r="145" spans="1:16">
       <c r="A145" t="s">
-        <v>423</v>
+        <v>433</v>
       </c>
       <c r="B145" t="s">
-        <v>424</v>
+        <v>434</v>
       </c>
       <c r="C145" s="1">
-        <v>560000.0</v>
+        <v>140000.0</v>
       </c>
       <c r="D145" s="1">
-        <v>84.21733563</v>
+        <v>99.12664293</v>
       </c>
       <c r="E145" s="1">
-        <v>85.126713</v>
+        <v>98.960671</v>
       </c>
       <c r="F145" t="s">
         <v>8</v>
       </c>
       <c r="G145">
         <v>1.0</v>
       </c>
       <c r="H145" s="1">
-        <v>476709.59</v>
+        <v>138544.94</v>
       </c>
       <c r="I145" s="1">
-        <v>-1985.66</v>
+        <v>265.92</v>
       </c>
       <c r="J145" s="1">
-        <v>-0.41653451947547</v>
+        <v>0.19193772071358</v>
       </c>
       <c r="K145">
         <v>0.0</v>
       </c>
-      <c r="L145" t="s">
-        <v>425</v>
+      <c r="L145">
+        <v>33.56</v>
       </c>
       <c r="M145" s="1">
-        <v>471617.08</v>
+        <v>138777.3</v>
       </c>
       <c r="N145" s="1">
-        <v>474723.93</v>
+        <v>138810.86</v>
       </c>
       <c r="O145" s="1">
-        <v>0.99</v>
+        <v>0.29</v>
       </c>
       <c r="P145">
         <v>1</v>
       </c>
     </row>
     <row r="146" spans="1:16">
       <c r="A146" t="s">
-        <v>426</v>
+        <v>435</v>
       </c>
       <c r="B146" t="s">
-        <v>427</v>
+        <v>436</v>
       </c>
       <c r="C146" s="1">
-        <v>200000.0</v>
+        <v>130000.0</v>
       </c>
       <c r="D146" s="1">
-        <v>95.0320263</v>
+        <v>106.27148685</v>
       </c>
       <c r="E146" s="1">
-        <v>100.243095</v>
+        <v>110.213723</v>
       </c>
       <c r="F146" t="s">
         <v>8</v>
       </c>
       <c r="G146">
         <v>1.0</v>
       </c>
       <c r="H146" s="1">
-        <v>200486.19</v>
+        <v>143277.84</v>
       </c>
       <c r="I146" s="1">
-        <v>-9155.29</v>
+        <v>-1534.77</v>
       </c>
       <c r="J146" s="1">
-        <v>-4.5665439599605</v>
+        <v>-1.0711844902184</v>
       </c>
       <c r="K146">
         <v>0.0</v>
       </c>
       <c r="L146" t="s">
-        <v>428</v>
+        <v>437</v>
       </c>
       <c r="M146" s="1">
-        <v>190064.05</v>
+        <v>138152.93</v>
       </c>
       <c r="N146" s="1">
-        <v>191330.9</v>
+        <v>141743.07</v>
       </c>
       <c r="O146" s="1">
-        <v>0.4</v>
+        <v>0.29</v>
       </c>
       <c r="P146">
         <v>1</v>
       </c>
     </row>
     <row r="147" spans="1:16">
       <c r="A147" t="s">
-        <v>429</v>
+        <v>438</v>
       </c>
       <c r="B147" t="s">
-        <v>430</v>
+        <v>439</v>
       </c>
       <c r="C147" s="1">
-        <v>200000.0</v>
+        <v>550000.0</v>
       </c>
       <c r="D147" s="1">
-        <v>101.77490959</v>
+        <v>98.07927019</v>
       </c>
       <c r="E147" s="1">
-        <v>99.948</v>
+        <v>99.944829</v>
       </c>
       <c r="F147" t="s">
         <v>8</v>
       </c>
       <c r="G147">
         <v>1.0</v>
       </c>
       <c r="H147" s="1">
-        <v>199896.0</v>
+        <v>549696.56</v>
       </c>
       <c r="I147" s="1">
-        <v>8654.37</v>
+        <v>4295.59</v>
       </c>
       <c r="J147" s="1">
-        <v>4.3294363068796</v>
+        <v>0.7814474953236</v>
       </c>
       <c r="K147">
         <v>0.0</v>
       </c>
       <c r="L147" t="s">
-        <v>431</v>
+        <v>440</v>
       </c>
       <c r="M147" s="1">
-        <v>203549.82</v>
+        <v>539435.99</v>
       </c>
       <c r="N147" s="1">
-        <v>208550.37</v>
+        <v>553992.15</v>
       </c>
       <c r="O147" s="1">
-        <v>0.43</v>
+        <v>1.14</v>
       </c>
       <c r="P147">
         <v>1</v>
       </c>
     </row>
     <row r="148" spans="1:16">
       <c r="A148" t="s">
-        <v>432</v>
+        <v>441</v>
       </c>
       <c r="B148" t="s">
-        <v>433</v>
+        <v>442</v>
       </c>
       <c r="C148" s="1">
-        <v>150000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D148" s="1">
-        <v>92.99048287</v>
+        <v>101.58658608</v>
       </c>
       <c r="E148" s="1">
-        <v>90.382013</v>
+        <v>104.27347</v>
       </c>
       <c r="F148" t="s">
         <v>8</v>
       </c>
       <c r="G148">
         <v>1.0</v>
       </c>
       <c r="H148" s="1">
-        <v>135573.02</v>
+        <v>104273.47</v>
       </c>
       <c r="I148" s="1">
-        <v>3990.79</v>
+        <v>710.38</v>
       </c>
       <c r="J148" s="1">
-        <v>2.9436461620461</v>
+        <v>0.68126628949818</v>
       </c>
       <c r="K148">
         <v>0.0</v>
       </c>
-      <c r="L148">
-        <v>78.08</v>
+      <c r="L148" t="s">
+        <v>443</v>
       </c>
       <c r="M148" s="1">
-        <v>139485.73</v>
+        <v>101586.59</v>
       </c>
       <c r="N148" s="1">
-        <v>139563.81</v>
+        <v>104983.85</v>
       </c>
       <c r="O148" s="1">
-        <v>0.29</v>
+        <v>0.22</v>
       </c>
       <c r="P148">
         <v>1</v>
       </c>
     </row>
     <row r="149" spans="1:16">
       <c r="A149" t="s">
-        <v>434</v>
+        <v>444</v>
       </c>
       <c r="B149" t="s">
-        <v>435</v>
+        <v>445</v>
       </c>
       <c r="C149" s="1">
-        <v>160000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D149" s="1">
-        <v>87.78270576</v>
+        <v>91.94099621</v>
       </c>
       <c r="E149" s="1">
-        <v>86.219563</v>
+        <v>95.837535</v>
       </c>
       <c r="F149" t="s">
         <v>8</v>
       </c>
       <c r="G149">
         <v>1.0</v>
       </c>
       <c r="H149" s="1">
-        <v>137951.3</v>
+        <v>191675.07</v>
       </c>
       <c r="I149" s="1">
-        <v>2564.59</v>
+        <v>-7071.84</v>
       </c>
       <c r="J149" s="1">
-        <v>1.8590546084017</v>
+        <v>-3.6894938919287</v>
       </c>
       <c r="K149">
         <v>0.0</v>
       </c>
       <c r="L149">
-        <v>63.56</v>
+        <v>721.23</v>
       </c>
       <c r="M149" s="1">
-        <v>140452.33</v>
+        <v>183882.0</v>
       </c>
       <c r="N149" s="1">
-        <v>140515.89</v>
+        <v>184603.23</v>
       </c>
       <c r="O149" s="1">
-        <v>0.29</v>
+        <v>0.38</v>
       </c>
       <c r="P149">
         <v>1</v>
       </c>
     </row>
     <row r="150" spans="1:16">
       <c r="A150" t="s">
-        <v>436</v>
+        <v>446</v>
       </c>
       <c r="B150" t="s">
-        <v>437</v>
+        <v>447</v>
       </c>
       <c r="C150" s="1">
-        <v>140000.0</v>
+        <v>560000.0</v>
       </c>
       <c r="D150" s="1">
-        <v>97.1192882</v>
+        <v>84.50161596</v>
       </c>
       <c r="E150" s="1">
-        <v>98.939836</v>
+        <v>85.126713</v>
       </c>
       <c r="F150" t="s">
         <v>8</v>
       </c>
       <c r="G150">
         <v>1.0</v>
       </c>
       <c r="H150" s="1">
-        <v>138515.77</v>
+        <v>476709.59</v>
       </c>
       <c r="I150" s="1">
-        <v>316.44</v>
+        <v>181.65</v>
       </c>
       <c r="J150" s="1">
-        <v>0.22845052227627</v>
+        <v>0.038104960296687</v>
       </c>
       <c r="K150">
         <v>0.0</v>
       </c>
       <c r="L150" t="s">
-        <v>438</v>
+        <v>448</v>
       </c>
       <c r="M150" s="1">
-        <v>135967.0</v>
+        <v>473209.05</v>
       </c>
       <c r="N150" s="1">
-        <v>138832.21</v>
+        <v>476891.24</v>
       </c>
       <c r="O150" s="1">
-        <v>0.29</v>
+        <v>0.98</v>
       </c>
       <c r="P150">
         <v>1</v>
       </c>
     </row>
     <row r="151" spans="1:16">
       <c r="A151" t="s">
-        <v>439</v>
+        <v>449</v>
       </c>
       <c r="B151" t="s">
-        <v>440</v>
+        <v>450</v>
       </c>
       <c r="C151" s="1">
-        <v>400000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D151" s="1">
-        <v>99.66263121</v>
+        <v>95.21339099</v>
       </c>
       <c r="E151" s="1">
-        <v>98.91284</v>
+        <v>100.243095</v>
       </c>
       <c r="F151" t="s">
         <v>8</v>
       </c>
       <c r="G151">
         <v>1.0</v>
       </c>
       <c r="H151" s="1">
-        <v>395651.36</v>
+        <v>200486.19</v>
       </c>
       <c r="I151" s="1">
-        <v>4643.0</v>
+        <v>-8573.38</v>
       </c>
       <c r="J151" s="1">
-        <v>1.1735079085789</v>
+        <v>-4.2762945417837</v>
       </c>
       <c r="K151">
         <v>0.0</v>
       </c>
       <c r="L151" t="s">
-        <v>441</v>
+        <v>451</v>
       </c>
       <c r="M151" s="1">
-        <v>398650.52</v>
+        <v>190426.78</v>
       </c>
       <c r="N151" s="1">
-        <v>400294.36</v>
+        <v>191912.81</v>
       </c>
       <c r="O151" s="1">
-        <v>0.83</v>
+        <v>0.39</v>
       </c>
       <c r="P151">
         <v>1</v>
       </c>
     </row>
     <row r="152" spans="1:16">
       <c r="A152" t="s">
-        <v>442</v>
+        <v>452</v>
       </c>
       <c r="B152" t="s">
-        <v>443</v>
+        <v>453</v>
       </c>
       <c r="C152" s="1">
-        <v>150000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D152" s="1">
-        <v>92.36406101</v>
+        <v>101.35974234</v>
       </c>
       <c r="E152" s="1">
-        <v>90.429947</v>
+        <v>99.948</v>
       </c>
       <c r="F152" t="s">
         <v>8</v>
       </c>
       <c r="G152">
         <v>1.0</v>
       </c>
       <c r="H152" s="1">
-        <v>135644.92</v>
+        <v>199896.0</v>
       </c>
       <c r="I152" s="1">
-        <v>2935.59</v>
+        <v>9426.77</v>
       </c>
       <c r="J152" s="1">
-        <v>2.1641724585042</v>
+        <v>4.7158372353624</v>
       </c>
       <c r="K152">
         <v>0.0</v>
       </c>
-      <c r="L152">
-        <v>34.42</v>
+      <c r="L152" t="s">
+        <v>454</v>
       </c>
       <c r="M152" s="1">
-        <v>138546.09</v>
+        <v>202719.48</v>
       </c>
       <c r="N152" s="1">
-        <v>138580.51</v>
+        <v>209322.77</v>
       </c>
       <c r="O152" s="1">
-        <v>0.29</v>
+        <v>0.43</v>
       </c>
       <c r="P152">
         <v>1</v>
       </c>
     </row>
     <row r="153" spans="1:16">
       <c r="A153" t="s">
-        <v>444</v>
+        <v>455</v>
       </c>
       <c r="B153" t="s">
-        <v>445</v>
+        <v>456</v>
       </c>
       <c r="C153" s="1">
-        <v>300000.0</v>
+        <v>150000.0</v>
       </c>
       <c r="D153" s="1">
-        <v>100.15051181</v>
+        <v>92.9110543</v>
       </c>
       <c r="E153" s="1">
-        <v>104.254153</v>
+        <v>90.382013</v>
       </c>
       <c r="F153" t="s">
         <v>8</v>
       </c>
       <c r="G153">
         <v>1.0</v>
       </c>
       <c r="H153" s="1">
-        <v>312762.46</v>
+        <v>135573.02</v>
       </c>
       <c r="I153" s="1">
-        <v>-3282.16</v>
+        <v>3897.33</v>
       </c>
       <c r="J153" s="1">
-        <v>-1.0494098300672</v>
+        <v>2.8747091419812</v>
       </c>
       <c r="K153">
         <v>0.0</v>
       </c>
-      <c r="L153" t="s">
-        <v>446</v>
+      <c r="L153">
+        <v>103.77</v>
       </c>
       <c r="M153" s="1">
-        <v>300451.53</v>
+        <v>139366.58</v>
       </c>
       <c r="N153" s="1">
-        <v>309480.3</v>
+        <v>139470.35</v>
       </c>
       <c r="O153" s="1">
-        <v>0.64</v>
+        <v>0.29</v>
       </c>
       <c r="P153">
         <v>1</v>
       </c>
     </row>
     <row r="154" spans="1:16">
       <c r="A154" t="s">
-        <v>447</v>
+        <v>457</v>
       </c>
       <c r="B154" t="s">
-        <v>448</v>
+        <v>458</v>
       </c>
       <c r="C154" s="1">
-        <v>500000.0</v>
+        <v>160000.0</v>
       </c>
       <c r="D154" s="1">
-        <v>92.9750467</v>
+        <v>87.60824646</v>
       </c>
       <c r="E154" s="1">
-        <v>95.381538</v>
+        <v>86.219563</v>
       </c>
       <c r="F154" t="s">
         <v>8</v>
       </c>
       <c r="G154">
         <v>1.0</v>
       </c>
       <c r="H154" s="1">
-        <v>476907.69</v>
+        <v>137951.3</v>
       </c>
       <c r="I154" s="1">
-        <v>-11186.57</v>
+        <v>2395.05</v>
       </c>
       <c r="J154" s="1">
-        <v>-2.3456468064082</v>
+        <v>1.7361561652554</v>
       </c>
       <c r="K154">
         <v>0.0</v>
       </c>
       <c r="L154">
-        <v>845.89</v>
+        <v>173.15</v>
       </c>
       <c r="M154" s="1">
-        <v>464875.23</v>
+        <v>140173.2</v>
       </c>
       <c r="N154" s="1">
-        <v>465721.12</v>
+        <v>140346.35</v>
       </c>
       <c r="O154" s="1">
-        <v>0.97</v>
+        <v>0.29</v>
       </c>
       <c r="P154">
         <v>1</v>
       </c>
     </row>
     <row r="155" spans="1:16">
       <c r="A155" t="s">
-        <v>449</v>
+        <v>459</v>
       </c>
       <c r="B155" t="s">
-        <v>450</v>
+        <v>460</v>
       </c>
       <c r="C155" s="1">
-        <v>400000.0</v>
+        <v>140000.0</v>
       </c>
       <c r="D155" s="1">
-        <v>105.81274291</v>
+        <v>97.15051927</v>
       </c>
       <c r="E155" s="1">
-        <v>109.314258</v>
+        <v>98.939836</v>
       </c>
       <c r="F155" t="s">
         <v>8</v>
       </c>
       <c r="G155">
         <v>1.0</v>
       </c>
       <c r="H155" s="1">
-        <v>437257.03</v>
+        <v>138515.77</v>
       </c>
       <c r="I155" s="1">
-        <v>-5896.47</v>
+        <v>-2358.33</v>
       </c>
       <c r="J155" s="1">
-        <v>-1.3485134818759</v>
+        <v>-1.7025714833769</v>
       </c>
       <c r="K155">
         <v>0.0</v>
       </c>
-      <c r="L155" t="s">
-        <v>451</v>
+      <c r="L155">
+        <v>146.71</v>
       </c>
       <c r="M155" s="1">
-        <v>423250.97</v>
+        <v>136010.73</v>
       </c>
       <c r="N155" s="1">
-        <v>431360.56</v>
+        <v>136157.44</v>
       </c>
       <c r="O155" s="1">
-        <v>0.9</v>
+        <v>0.28</v>
       </c>
       <c r="P155">
         <v>1</v>
       </c>
     </row>
     <row r="156" spans="1:16">
       <c r="A156" t="s">
-        <v>452</v>
+        <v>461</v>
       </c>
       <c r="B156" t="s">
-        <v>453</v>
+        <v>462</v>
       </c>
       <c r="C156" s="1">
-        <v>-2.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D156" s="1">
-        <v>115.69</v>
+        <v>99.92334066</v>
       </c>
       <c r="E156" s="1">
-        <v>115.54</v>
+        <v>98.91284</v>
       </c>
       <c r="F156" t="s">
         <v>8</v>
       </c>
       <c r="G156">
         <v>1.0</v>
       </c>
       <c r="H156" s="1">
-        <v>0.0</v>
+        <v>395651.36</v>
       </c>
       <c r="I156" s="1">
-        <v>-300.0</v>
+        <v>5959.81</v>
       </c>
       <c r="J156" s="1">
-        <v>0</v>
+        <v>1.5063287031289</v>
       </c>
       <c r="K156">
         <v>0.0</v>
       </c>
-      <c r="L156">
-        <v>0.0</v>
+      <c r="L156" t="s">
+        <v>463</v>
       </c>
       <c r="M156" s="1">
-        <v>-300.0</v>
+        <v>399693.36</v>
       </c>
       <c r="N156" s="1">
-        <v>-300.0</v>
+        <v>401611.17</v>
       </c>
       <c r="O156" s="1">
-        <v>0.0</v>
+        <v>0.83</v>
       </c>
       <c r="P156">
         <v>1</v>
       </c>
     </row>
     <row r="157" spans="1:16">
       <c r="A157" t="s">
-        <v>454</v>
+        <v>464</v>
       </c>
       <c r="B157" t="s">
-        <v>455</v>
+        <v>465</v>
       </c>
       <c r="C157" s="1">
-        <v>2.0</v>
+        <v>150000.0</v>
       </c>
       <c r="D157" s="1">
-        <v>125.44</v>
+        <v>92.46150233</v>
       </c>
       <c r="E157" s="1">
-        <v>124.49</v>
+        <v>90.429947</v>
       </c>
       <c r="F157" t="s">
         <v>8</v>
       </c>
       <c r="G157">
         <v>1.0</v>
       </c>
       <c r="H157" s="1">
-        <v>0.0</v>
+        <v>135644.92</v>
       </c>
       <c r="I157" s="1">
-        <v>1900.0</v>
+        <v>3107.44</v>
       </c>
       <c r="J157" s="1">
-        <v>0</v>
+        <v>2.2908635280997</v>
       </c>
       <c r="K157">
         <v>0.0</v>
       </c>
       <c r="L157">
-        <v>0.0</v>
+        <v>60.1</v>
       </c>
       <c r="M157" s="1">
-        <v>1900.0</v>
+        <v>138692.26</v>
       </c>
       <c r="N157" s="1">
-        <v>1900.0</v>
+        <v>138752.36</v>
       </c>
       <c r="O157" s="1">
-        <v>0.0</v>
+        <v>0.29</v>
       </c>
       <c r="P157">
         <v>1</v>
       </c>
     </row>
     <row r="158" spans="1:16">
       <c r="A158" t="s">
-        <v>456</v>
+        <v>466</v>
       </c>
       <c r="B158" t="s">
-        <v>457</v>
+        <v>467</v>
       </c>
       <c r="C158" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="D158" s="1">
+        <v>99.63992796</v>
+      </c>
+      <c r="E158" s="1">
+        <v>104.254153</v>
+      </c>
+      <c r="F158" t="s">
+        <v>8</v>
+      </c>
+      <c r="G158">
+        <v>1.0</v>
+      </c>
+      <c r="H158" s="1">
+        <v>312762.46</v>
+      </c>
+      <c r="I158" s="1">
+        <v>-13228.29</v>
+      </c>
+      <c r="J158" s="1">
+        <v>-4.2295005609049</v>
+      </c>
+      <c r="K158">
+        <v>0.0</v>
+      </c>
+      <c r="L158">
+        <v>614.38</v>
+      </c>
+      <c r="M158" s="1">
+        <v>298919.79</v>
+      </c>
+      <c r="N158" s="1">
+        <v>299534.17</v>
+      </c>
+      <c r="O158" s="1">
+        <v>0.62</v>
+      </c>
+      <c r="P158">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="159" spans="1:16">
+      <c r="A159" t="s">
+        <v>468</v>
+      </c>
+      <c r="B159" t="s">
+        <v>469</v>
+      </c>
+      <c r="C159" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="D159" s="1">
+        <v>92.86252864</v>
+      </c>
+      <c r="E159" s="1">
+        <v>95.381538</v>
+      </c>
+      <c r="F159" t="s">
+        <v>8</v>
+      </c>
+      <c r="G159">
+        <v>1.0</v>
+      </c>
+      <c r="H159" s="1">
+        <v>476907.69</v>
+      </c>
+      <c r="I159" s="1">
+        <v>-10122.44</v>
+      </c>
+      <c r="J159" s="1">
+        <v>-2.1225155752888</v>
+      </c>
+      <c r="K159">
+        <v>0.0</v>
+      </c>
+      <c r="L159" t="s">
+        <v>470</v>
+      </c>
+      <c r="M159" s="1">
+        <v>464312.65</v>
+      </c>
+      <c r="N159" s="1">
+        <v>466785.25</v>
+      </c>
+      <c r="O159" s="1">
+        <v>0.96</v>
+      </c>
+      <c r="P159">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="160" spans="1:16">
+      <c r="A160" t="s">
+        <v>471</v>
+      </c>
+      <c r="B160" t="s">
+        <v>472</v>
+      </c>
+      <c r="C160" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="D160" s="1">
+        <v>105.44957876</v>
+      </c>
+      <c r="E160" s="1">
+        <v>109.314258</v>
+      </c>
+      <c r="F160" t="s">
+        <v>8</v>
+      </c>
+      <c r="G160">
+        <v>1.0</v>
+      </c>
+      <c r="H160" s="1">
+        <v>437257.03</v>
+      </c>
+      <c r="I160" s="1">
+        <v>-4609.4</v>
+      </c>
+      <c r="J160" s="1">
+        <v>-1.054162582589</v>
+      </c>
+      <c r="K160">
+        <v>0.0</v>
+      </c>
+      <c r="L160" t="s">
+        <v>473</v>
+      </c>
+      <c r="M160" s="1">
+        <v>421798.31</v>
+      </c>
+      <c r="N160" s="1">
+        <v>432647.63</v>
+      </c>
+      <c r="O160" s="1">
+        <v>0.89</v>
+      </c>
+      <c r="P160">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="161" spans="1:16">
+      <c r="A161" t="s">
+        <v>474</v>
+      </c>
+      <c r="B161" t="s">
+        <v>475</v>
+      </c>
+      <c r="C161" s="1">
+        <v>11.0</v>
+      </c>
+      <c r="D161" s="1">
+        <v>114.48</v>
+      </c>
+      <c r="E161" s="1">
+        <v>114.62</v>
+      </c>
+      <c r="F161" t="s">
+        <v>8</v>
+      </c>
+      <c r="G161">
+        <v>1.0</v>
+      </c>
+      <c r="H161" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I161" s="1">
+        <v>-1540.0</v>
+      </c>
+      <c r="J161" s="1">
+        <v>0</v>
+      </c>
+      <c r="K161">
+        <v>0.0</v>
+      </c>
+      <c r="L161">
+        <v>0.0</v>
+      </c>
+      <c r="M161" s="1">
+        <v>-1540.0</v>
+      </c>
+      <c r="N161" s="1">
+        <v>-1540.0</v>
+      </c>
+      <c r="O161" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P161">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="162" spans="1:16">
+      <c r="A162" t="s">
+        <v>476</v>
+      </c>
+      <c r="B162" t="s">
+        <v>477</v>
+      </c>
+      <c r="C162" s="1">
         <v>23.0</v>
       </c>
-      <c r="D158" s="1">
-[...17 lines deleted...]
-      <c r="J158" s="1">
+      <c r="D162" s="1">
+        <v>105.625</v>
+      </c>
+      <c r="E162" s="1">
+        <v>105.69</v>
+      </c>
+      <c r="F162" t="s">
+        <v>8</v>
+      </c>
+      <c r="G162">
+        <v>1.0</v>
+      </c>
+      <c r="H162" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I162" s="1">
+        <v>-1495.0</v>
+      </c>
+      <c r="J162" s="1">
         <v>0</v>
       </c>
-      <c r="K158">
-[...14 lines deleted...]
-      <c r="P158">
+      <c r="K162">
+        <v>0.0</v>
+      </c>
+      <c r="L162">
+        <v>0.0</v>
+      </c>
+      <c r="M162" s="1">
+        <v>-1495.0</v>
+      </c>
+      <c r="N162" s="1">
+        <v>-1495.0</v>
+      </c>
+      <c r="O162" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P162">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>