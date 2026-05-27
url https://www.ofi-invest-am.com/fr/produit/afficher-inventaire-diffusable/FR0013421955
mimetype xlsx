--- v0 (2026-05-07)
+++ v1 (2026-05-27)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="738">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="747">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>X</t>
   </si>
   <si>
     <t>FR0007493010</t>
   </si>
   <si>
@@ -154,50 +154,56 @@
   <si>
     <t>DE0008404005</t>
   </si>
   <si>
     <t>ALLIANZ SE-REG</t>
   </si>
   <si>
     <t>FR0010220475</t>
   </si>
   <si>
     <t>ALSTOM</t>
   </si>
   <si>
     <t>ES0109067019</t>
   </si>
   <si>
     <t>AMADEUS IT GROUP</t>
   </si>
   <si>
     <t>LU0569974404</t>
   </si>
   <si>
     <t>APERAM</t>
   </si>
   <si>
+    <t>NL0015073VL9</t>
+  </si>
+  <si>
+    <t>APERAM RTS</t>
+  </si>
+  <si>
     <t>NL0010273215</t>
   </si>
   <si>
     <t>ASML HOLDING NV</t>
   </si>
   <si>
     <t>FR0000120628</t>
   </si>
   <si>
     <t>AXA</t>
   </si>
   <si>
     <t>ES0113900J37</t>
   </si>
   <si>
     <t>BANCO SANTANDER</t>
   </si>
   <si>
     <t>FR0013280286</t>
   </si>
   <si>
     <t>BIOMERIEUX</t>
   </si>
   <si>
     <t>DE0005190003</t>
@@ -550,1725 +556,1746 @@
   <si>
     <t>EUR/USD 15/04/26</t>
   </si>
   <si>
     <t>USD</t>
   </si>
   <si>
     <t>LU2244386053</t>
   </si>
   <si>
     <t>BNP Prbs Esy E HY SR</t>
   </si>
   <si>
     <t>FR001400KPZ3</t>
   </si>
   <si>
     <t>OFI INVEST ESG LIQ I</t>
   </si>
   <si>
     <t>XS2986639701</t>
   </si>
   <si>
     <t>A2A EX 3.625 01-35</t>
   </si>
   <si>
+    <t>1 894.14</t>
+  </si>
+  <si>
     <t>XS2809859536</t>
   </si>
   <si>
     <t>ACHM BV 5.625 11-44</t>
   </si>
   <si>
-    <t>1 541.10</t>
+    <t>1 864.73</t>
   </si>
   <si>
     <t>XS2388141892</t>
   </si>
   <si>
     <t>ADEC IN 1.0 03-82</t>
   </si>
   <si>
-    <t>1 786.30</t>
+    <t>1 901.37</t>
   </si>
   <si>
     <t>BE6363767821</t>
   </si>
   <si>
     <t>AGEA NV 4.625 05-56</t>
   </si>
   <si>
-    <t>10 795.89</t>
+    <t>11 594.18</t>
   </si>
   <si>
     <t>XS3237229193</t>
   </si>
   <si>
     <t>AIB GRO 3.75 12-36</t>
   </si>
   <si>
-    <t>2 294.18</t>
+    <t>2 982.43</t>
   </si>
   <si>
     <t>FR0014013VX5</t>
   </si>
   <si>
     <t>AIR LIQ 3.0 05-33</t>
   </si>
   <si>
-    <t>1 594.52</t>
+    <t>1 939.73</t>
   </si>
   <si>
     <t>XS2829852842</t>
   </si>
   <si>
     <t>ALLI 4.5 PERP</t>
   </si>
   <si>
-    <t>5 621.92</t>
-[...8 lines deleted...]
-    <t>4 074.52</t>
+    <t>6 139.73</t>
   </si>
   <si>
     <t>DE000A4DFLN3</t>
   </si>
   <si>
     <t>ALLI SE 4.431 07-55</t>
   </si>
   <si>
-    <t>7 283.84</t>
+    <t>8 048.64</t>
   </si>
   <si>
     <t>DE000A351U49</t>
   </si>
   <si>
     <t>ALLI SE 5.824 07-53</t>
   </si>
   <si>
-    <t>3 191.23</t>
+    <t>3 526.31</t>
   </si>
   <si>
     <t>XS3064423174</t>
   </si>
   <si>
     <t>ALPH 3.0 05-33</t>
   </si>
   <si>
-    <t>2 301.37</t>
+    <t>2 473.97</t>
   </si>
   <si>
     <t>XS3224609456</t>
   </si>
   <si>
     <t>ALPH 3.5 11-38</t>
   </si>
   <si>
-    <t>3 157.48</t>
+    <t>3 848.18</t>
   </si>
   <si>
     <t>XS2761146468</t>
   </si>
   <si>
     <t>ALPH BA 5.0 05-30</t>
   </si>
   <si>
-    <t>3 753.42</t>
+    <t>4 041.10</t>
   </si>
   <si>
     <t>XS2640904319</t>
   </si>
   <si>
     <t>ALPH BA 6.875 06-29</t>
   </si>
   <si>
-    <t>4 294.52</t>
+    <t>4 690.07</t>
   </si>
   <si>
     <t>FR001400ZZD7</t>
   </si>
   <si>
     <t>ARKEMA 4.25 PERP</t>
   </si>
   <si>
-    <t>5 973.61</t>
+    <t>6 516.67</t>
   </si>
   <si>
     <t>XS2919279633</t>
   </si>
   <si>
     <t>ASB Ban 3.185 04-29</t>
   </si>
   <si>
-    <t>7 853.42</t>
+    <t>8 403.16</t>
   </si>
   <si>
     <t>XS2790191303</t>
   </si>
   <si>
     <t>ASR NED 6.625 PERP</t>
   </si>
   <si>
-    <t>1 638.05</t>
+    <t>2 402.47</t>
   </si>
   <si>
     <t>XS2872909770</t>
   </si>
   <si>
     <t>ASTR FI 3.278 08-33</t>
   </si>
   <si>
-    <t>4 090.67</t>
+    <t>4 545.19</t>
   </si>
   <si>
     <t>XS2314312179</t>
   </si>
   <si>
     <t>AXA 1.375 10-41</t>
   </si>
   <si>
+    <t>1 107.53</t>
+  </si>
+  <si>
     <t>XS2431029441</t>
   </si>
   <si>
     <t>AXA 1.875 07-42</t>
   </si>
   <si>
-    <t>1 104.45</t>
+    <t>1 212.33</t>
   </si>
   <si>
     <t>XS1346228577</t>
   </si>
   <si>
     <t>AXA SA 3.38 07-47</t>
   </si>
   <si>
-    <t>6 075.00</t>
-[...8 lines deleted...]
-    <t>2 218.84</t>
+    <t>6 657.53</t>
   </si>
   <si>
     <t>IT0005675126</t>
   </si>
   <si>
     <t>BANC BP 3.125 10-31</t>
   </si>
   <si>
-    <t>2 636.99</t>
+    <t>3 140.41</t>
   </si>
   <si>
     <t>IT0005632267</t>
   </si>
   <si>
     <t>BANC BP 3.375 01-30</t>
   </si>
   <si>
     <t>XS3090080733</t>
   </si>
   <si>
     <t>BANC DE 3.5 06-31</t>
   </si>
   <si>
+    <t>5 043.84</t>
+  </si>
+  <si>
+    <t>XS2743029840</t>
+  </si>
+  <si>
+    <t>BANC SA 3.75 01-34</t>
+  </si>
+  <si>
+    <t>XS2705604234</t>
+  </si>
+  <si>
+    <t>BANC SA 4.875 10-31</t>
+  </si>
+  <si>
+    <t>1 816.44</t>
+  </si>
+  <si>
+    <t>XS3112064947</t>
+  </si>
+  <si>
+    <t>BANK OF 3.25 01-32</t>
+  </si>
+  <si>
+    <t>1 703.62</t>
+  </si>
+  <si>
+    <t>FR0014015J95</t>
+  </si>
+  <si>
+    <t>BANQ FE 3.5 07-33</t>
+  </si>
+  <si>
+    <t>1 179.45</t>
+  </si>
+  <si>
+    <t>XS2831195644</t>
+  </si>
+  <si>
+    <t>BARC 4.973 05-36</t>
+  </si>
+  <si>
+    <t>7 520.81</t>
+  </si>
+  <si>
+    <t>XS3170898723</t>
+  </si>
+  <si>
+    <t>BAWA BK 3.375 09-33</t>
+  </si>
+  <si>
+    <t>3 365.75</t>
+  </si>
+  <si>
+    <t>BE0390167337</t>
+  </si>
+  <si>
+    <t>BELF SA 3.375 02-31</t>
+  </si>
+  <si>
+    <t>BE6365319829</t>
+  </si>
+  <si>
+    <t>BELF SA 3.375 05-30</t>
+  </si>
+  <si>
+    <t>10 319.18</t>
+  </si>
+  <si>
+    <t>XS3215466338</t>
+  </si>
+  <si>
+    <t>BMS IRE 3.363 11-33</t>
+  </si>
+  <si>
+    <t>2 529.99</t>
+  </si>
+  <si>
+    <t>FR0014010KM7</t>
+  </si>
+  <si>
+    <t>BNP PAR 3.78 01-36</t>
+  </si>
+  <si>
+    <t>FR001400KY44</t>
+  </si>
+  <si>
+    <t>BNP PAR 4.125 09-32</t>
+  </si>
+  <si>
+    <t>1 785.62</t>
+  </si>
+  <si>
+    <t>XS2555221246</t>
+  </si>
+  <si>
+    <t>BOOK 4.75 11-34</t>
+  </si>
+  <si>
+    <t>4 216.44</t>
+  </si>
+  <si>
+    <t>FR001400WP90</t>
+  </si>
+  <si>
+    <t>BPCE 4.0 01-34</t>
+  </si>
+  <si>
+    <t>1 841.10</t>
+  </si>
+  <si>
+    <t>FR0014001R34</t>
+  </si>
+  <si>
+    <t>BQ POST 0.75 08-32</t>
+  </si>
+  <si>
+    <t>FR0013461795</t>
+  </si>
+  <si>
+    <t>BQ POST 3.875 PERP</t>
+  </si>
+  <si>
+    <t>2 205.11</t>
+  </si>
+  <si>
+    <t>XS3227880021</t>
+  </si>
+  <si>
+    <t>BRIT TE 3.375 11-32</t>
+  </si>
+  <si>
+    <t>2 342.53</t>
+  </si>
+  <si>
+    <t>FR0014013058</t>
+  </si>
+  <si>
+    <t>BURE VE 3.375 10-33</t>
+  </si>
+  <si>
+    <t>4 244.18</t>
+  </si>
+  <si>
+    <t>FR001400N2M9</t>
+  </si>
+  <si>
+    <t>CA 3.75 01-34</t>
+  </si>
+  <si>
+    <t>XS3226502485</t>
+  </si>
+  <si>
+    <t>CAIX 3.875 05-38</t>
+  </si>
+  <si>
+    <t>2 314.38</t>
+  </si>
+  <si>
+    <t>FR0014012S89</t>
+  </si>
+  <si>
+    <t>CAPG 3.5 09-34</t>
+  </si>
+  <si>
+    <t>3 049.32</t>
+  </si>
+  <si>
+    <t>XS2387052744</t>
+  </si>
+  <si>
+    <t>CAST HE 0.875 09-29</t>
+  </si>
+  <si>
+    <t>XS2793256137</t>
+  </si>
+  <si>
+    <t>CBRE GI 4.75 03-34</t>
+  </si>
+  <si>
+    <t>8 875.34</t>
+  </si>
+  <si>
+    <t>FR001400Q486</t>
+  </si>
+  <si>
+    <t>CIE GEN 3.125 05-31</t>
+  </si>
+  <si>
+    <t>7 474.32</t>
+  </si>
+  <si>
+    <t>FR0013521630</t>
+  </si>
+  <si>
+    <t>CNP ASS 2.5 06-51</t>
+  </si>
+  <si>
+    <t>6 739.73</t>
+  </si>
+  <si>
+    <t>FR0013066388</t>
+  </si>
+  <si>
+    <t>CNP ASS 4.5 06-47</t>
+  </si>
+  <si>
+    <t>3 279.45</t>
+  </si>
+  <si>
+    <t>DE000CZ45YV9</t>
+  </si>
+  <si>
+    <t>COMM AK 4.0 07-32</t>
+  </si>
+  <si>
+    <t>2 520.55</t>
+  </si>
+  <si>
+    <t>XS2796609787</t>
+  </si>
+  <si>
+    <t>COMP DE 3.375 04-30</t>
+  </si>
+  <si>
+    <t>9 126.37</t>
+  </si>
+  <si>
+    <t>FR0014010IN9</t>
+  </si>
+  <si>
+    <t>COVI 3.625 06-34</t>
+  </si>
+  <si>
+    <t>5 144.52</t>
+  </si>
+  <si>
+    <t>FR001400MDV4</t>
+  </si>
+  <si>
+    <t>COVI 4.625 06-32</t>
+  </si>
+  <si>
+    <t>13 735.62</t>
+  </si>
+  <si>
+    <t>FR0014004QI5</t>
+  </si>
+  <si>
+    <t>COVI HO 1.0 07-29</t>
+  </si>
+  <si>
+    <t>1 200.00</t>
+  </si>
+  <si>
+    <t>FR001400Q7X2</t>
+  </si>
+  <si>
+    <t>COVI HO 4.125 05-33</t>
+  </si>
+  <si>
+    <t>9 628.77</t>
+  </si>
+  <si>
+    <t>FR001400KZZ2</t>
+  </si>
+  <si>
+    <t>CRED MU 4.125 04-31</t>
+  </si>
+  <si>
+    <t>7 571.92</t>
+  </si>
+  <si>
+    <t>FR001400PZV0</t>
+  </si>
+  <si>
+    <t>CRED MU 4.81 05-35</t>
+  </si>
+  <si>
+    <t>7 696.00</t>
+  </si>
+  <si>
+    <t>BE0390287564</t>
+  </si>
+  <si>
+    <t>CRELAN 4.0 04-37</t>
+  </si>
+  <si>
+    <t>BE0002989706</t>
+  </si>
+  <si>
+    <t>CRELAN 5.25 01-32</t>
+  </si>
+  <si>
+    <t>1 121.92</t>
+  </si>
+  <si>
+    <t>XS3007624417</t>
+  </si>
+  <si>
+    <t>CRIT CA 3.25 02-31</t>
+  </si>
+  <si>
+    <t>XS2900380812</t>
+  </si>
+  <si>
+    <t>DAIM TR 3.375 09-30</t>
+  </si>
+  <si>
+    <t>2 977.40</t>
+  </si>
+  <si>
+    <t>FR001400YP56</t>
+  </si>
+  <si>
+    <t>DANONE 3.438 04-33</t>
+  </si>
+  <si>
+    <t>6 216.66</t>
+  </si>
+  <si>
+    <t>DE000DL19VS4</t>
+  </si>
+  <si>
+    <t>DEUT BK 1.75 11-30</t>
+  </si>
+  <si>
+    <t>DE000A4DE9Y3</t>
+  </si>
+  <si>
+    <t>DEUT BK 3.375 02-31</t>
+  </si>
+  <si>
+    <t>DE000A30VT06</t>
+  </si>
+  <si>
+    <t>DEUT BK 5.0 09-30</t>
+  </si>
+  <si>
+    <t>4 904.11</t>
+  </si>
+  <si>
+    <t>XS3032045471</t>
+  </si>
+  <si>
+    <t>DEUT PO 3.0 03-30</t>
+  </si>
+  <si>
+    <t>4 354.19</t>
+  </si>
+  <si>
+    <t>XS2280835260</t>
+  </si>
+  <si>
+    <t>DIGI IN 0.625 07-31</t>
+  </si>
+  <si>
+    <t>XS2977974927</t>
+  </si>
+  <si>
+    <t>DNB BAN 3.0 01-31</t>
+  </si>
+  <si>
+    <t>XS3074473474</t>
+  </si>
+  <si>
+    <t>DNB BAN 3.125 05-31</t>
+  </si>
+  <si>
+    <t>2 457.19</t>
+  </si>
+  <si>
+    <t>XS2847684938</t>
+  </si>
+  <si>
+    <t>DSB 3.125 09-34</t>
+  </si>
+  <si>
+    <t>3 082.19</t>
+  </si>
+  <si>
+    <t>XS3204041266</t>
+  </si>
+  <si>
+    <t>DZ BANK 3.706 10-35</t>
+  </si>
+  <si>
+    <t>2 822.65</t>
+  </si>
+  <si>
+    <t>XS3166221948</t>
+  </si>
+  <si>
+    <t>EAST JA 3.727 09-37</t>
+  </si>
+  <si>
+    <t>6 690.22</t>
+  </si>
+  <si>
+    <t>XS3071203056</t>
+  </si>
+  <si>
+    <t>EATO CA 3.625 05-35</t>
+  </si>
+  <si>
+    <t>5 919.18</t>
+  </si>
+  <si>
+    <t>FR0014006UO0</t>
+  </si>
+  <si>
+    <t>EDF 1.0 11-33</t>
+  </si>
+  <si>
+    <t>FR001400D6O8</t>
+  </si>
+  <si>
+    <t>EDF 4.75 10-34</t>
+  </si>
+  <si>
+    <t>5 543.84</t>
+  </si>
+  <si>
+    <t>PTEDP6OM0007</t>
+  </si>
+  <si>
+    <t>EDP 4.375 12-55</t>
+  </si>
+  <si>
+    <t>XS3171675393</t>
+  </si>
+  <si>
+    <t>EDP SER 3.125 12-31</t>
+  </si>
+  <si>
+    <t>2 203.77</t>
+  </si>
+  <si>
+    <t>BE6352705782</t>
+  </si>
+  <si>
+    <t>ELIA GR 3.875 06-31</t>
+  </si>
+  <si>
+    <t>5 626.71</t>
+  </si>
+  <si>
+    <t>XS3070067072</t>
+  </si>
+  <si>
+    <t>ELIS CO 2.875 05-30</t>
+  </si>
+  <si>
+    <t>9 346.90</t>
+  </si>
+  <si>
+    <t>XS3086867440</t>
+  </si>
+  <si>
+    <t>ELM BV 3.375 06-30</t>
+  </si>
+  <si>
+    <t>4 752.74</t>
+  </si>
+  <si>
+    <t>XS1492580516</t>
+  </si>
+  <si>
+    <t>ELM BV 4.5 PERP</t>
+  </si>
+  <si>
+    <t>17 753.42</t>
+  </si>
+  <si>
+    <t>XS2312746345</t>
+  </si>
+  <si>
+    <t>ENEL 1.875 PERP</t>
+  </si>
+  <si>
+    <t>2 712.33</t>
+  </si>
+  <si>
+    <t>XS3274805376</t>
+  </si>
+  <si>
+    <t>EON SE 3.448 01-34</t>
+  </si>
+  <si>
+    <t>2 136.63</t>
+  </si>
+  <si>
+    <t>XS1428782160</t>
+  </si>
+  <si>
+    <t>ESB FIN 1.88 06-31</t>
+  </si>
+  <si>
+    <t>5 383.56</t>
+  </si>
+  <si>
+    <t>FR001400RX89</t>
+  </si>
+  <si>
+    <t>ESSI 3.0 03-32</t>
+  </si>
+  <si>
+    <t>11 934.25</t>
+  </si>
+  <si>
+    <t>XS2113167568</t>
+  </si>
+  <si>
+    <t>ESSI AB 0.5 02-30</t>
+  </si>
+  <si>
+    <t>DE000A4DFWV3</t>
+  </si>
+  <si>
+    <t>EVON IN 4.25 09-55</t>
+  </si>
+  <si>
+    <t>4 075.34</t>
+  </si>
+  <si>
+    <t>XS2982065018</t>
+  </si>
+  <si>
+    <t>EXPE FI 3.51 12-33</t>
+  </si>
+  <si>
+    <t>1 297.64</t>
+  </si>
+  <si>
+    <t>XS2950696869</t>
+  </si>
+  <si>
+    <t>FING EM 2.75 12-29</t>
+  </si>
+  <si>
+    <t>1 341.10</t>
+  </si>
+  <si>
+    <t>XS3299544711</t>
+  </si>
+  <si>
+    <t>FORD MO 3.305 05-29</t>
+  </si>
+  <si>
+    <t>XS2764790833</t>
+  </si>
+  <si>
+    <t>FORT 3.7 08-29</t>
+  </si>
+  <si>
+    <t>2 027.40</t>
+  </si>
+  <si>
+    <t>XS3148184156</t>
+  </si>
+  <si>
+    <t>GIVA FI 2.875 09-29</t>
+  </si>
+  <si>
+    <t>2 756.85</t>
+  </si>
+  <si>
+    <t>XS2715302001</t>
+  </si>
+  <si>
+    <t>GIVA FI 4.125 11-33</t>
+  </si>
+  <si>
+    <t>1 073.63</t>
+  </si>
+  <si>
+    <t>BE6371086297</t>
+  </si>
+  <si>
+    <t>GROU BR 3.75 01-36</t>
+  </si>
+  <si>
+    <t>FR0014006144</t>
+  </si>
+  <si>
+    <t>GROU DE 1.85 04-42</t>
+  </si>
+  <si>
+    <t>1 601.64</t>
+  </si>
+  <si>
+    <t>XS2198574209</t>
+  </si>
+  <si>
+    <t>HANN RU 1.75 10-40</t>
+  </si>
+  <si>
+    <t>DE000A383PT8</t>
+  </si>
+  <si>
+    <t>HOWO WO 3.875 06-30</t>
+  </si>
+  <si>
+    <t>5 754.11</t>
+  </si>
+  <si>
+    <t>ES0244251056</t>
+  </si>
+  <si>
+    <t>IBER 3.125 08-31</t>
+  </si>
+  <si>
+    <t>XS3224600232</t>
+  </si>
+  <si>
+    <t>IBER FI 3.75 PERP</t>
+  </si>
+  <si>
+    <t>3 636.99</t>
+  </si>
+  <si>
+    <t>XS2295333988</t>
+  </si>
+  <si>
+    <t>IBER IN 1.825 PERP</t>
+  </si>
+  <si>
+    <t>XS2244941063</t>
+  </si>
+  <si>
+    <t>IBER IN 1.874 PERP</t>
+  </si>
+  <si>
+    <t>3 172.96</t>
+  </si>
+  <si>
+    <t>FR001400ZRC6</t>
+  </si>
+  <si>
+    <t>ICAD PR 4.375 05-35</t>
+  </si>
+  <si>
+    <t>13 664.38</t>
+  </si>
+  <si>
+    <t>XS3190744907</t>
+  </si>
+  <si>
+    <t>IDS FIN 3.25 10-29</t>
+  </si>
+  <si>
+    <t>2 820.02</t>
+  </si>
+  <si>
+    <t>FR00140141X5</t>
+  </si>
+  <si>
+    <t>IMERYS 4.0 11-32</t>
+  </si>
+  <si>
+    <t>2 235.62</t>
+  </si>
+  <si>
+    <t>XS3074456891</t>
+  </si>
+  <si>
+    <t>INFO 3.375 06-31</t>
+  </si>
+  <si>
+    <t>3 851.38</t>
+  </si>
+  <si>
+    <t>XS3153087559</t>
+  </si>
+  <si>
+    <t>ING GRO 3.875 08-37</t>
+  </si>
+  <si>
+    <t>10 351.03</t>
+  </si>
+  <si>
+    <t>XS2022424993</t>
+  </si>
+  <si>
+    <t>INTE 1.75 07-29</t>
+  </si>
+  <si>
     <t>4 641.10</t>
   </si>
   <si>
-    <t>XS2743029840</t>
-[...682 lines deleted...]
-  <si>
     <t>XS3032046016</t>
   </si>
   <si>
     <t>INVE AB 3.5 03-34</t>
   </si>
   <si>
-    <t>4 939.12</t>
+    <t>5 267.36</t>
   </si>
   <si>
     <t>XS2752472436</t>
   </si>
   <si>
     <t>IREN 3.875 07-32</t>
   </si>
   <si>
-    <t>4 310.27</t>
+    <t>4 756.16</t>
   </si>
   <si>
     <t>XS2977890313</t>
   </si>
   <si>
     <t>IREN 4.5 PERP</t>
   </si>
   <si>
-    <t>7 224.66</t>
+    <t>7 742.47</t>
   </si>
   <si>
     <t>XS2957380228</t>
   </si>
   <si>
     <t>JOHN NT 3.125 12-33</t>
   </si>
   <si>
-    <t>XS2986317506</t>
-[...2 lines deleted...]
-    <t>JPM CHA 3.588 01-36</t>
+    <t>XS3300349639</t>
+  </si>
+  <si>
+    <t>JPM CHA 3.136 02-32</t>
   </si>
   <si>
     <t>BE0002990712</t>
   </si>
   <si>
     <t>KBC GRO 4.75 04-35</t>
   </si>
   <si>
-    <t>15 564.38</t>
+    <t>16 657.53</t>
   </si>
   <si>
     <t>FR001400NDQ2</t>
   </si>
   <si>
     <t>KLEP 3.875 09-33</t>
   </si>
   <si>
-    <t>5 945.21</t>
+    <t>6 836.99</t>
   </si>
   <si>
     <t>XS2852136063</t>
   </si>
   <si>
     <t>Koni DS 3.625 07-34</t>
   </si>
   <si>
-    <t>4 429.45</t>
+    <t>4 846.58</t>
   </si>
   <si>
     <t>XS2229470146</t>
   </si>
   <si>
     <t>KPN 0.875 12-32</t>
   </si>
   <si>
     <t>FR0013455854</t>
   </si>
   <si>
     <t>LA MOND 4.375 PERP</t>
   </si>
   <si>
-    <t>2 620.19</t>
+    <t>3 125.00</t>
   </si>
   <si>
     <t>XS2815980664</t>
   </si>
   <si>
     <t>LLOY BA 3.875 05-32</t>
   </si>
   <si>
-    <t>2 887.67</t>
+    <t>3 110.62</t>
   </si>
   <si>
     <t>XS3069338336</t>
   </si>
   <si>
     <t>LLOY BA 4.0 05-35</t>
   </si>
   <si>
-    <t>5 494.47</t>
+    <t>5 911.01</t>
   </si>
   <si>
     <t>XS2679904685</t>
   </si>
   <si>
     <t>LSEG NE 4.231 09-30</t>
   </si>
   <si>
-    <t>4 659.90</t>
+    <t>5 390.18</t>
   </si>
   <si>
     <t>FR001400ZEB6</t>
   </si>
   <si>
     <t>LVMH MO 3.0 03-32</t>
   </si>
   <si>
-    <t>4 586.30</t>
+    <t>4 931.51</t>
   </si>
   <si>
     <t>XS3070027522</t>
   </si>
   <si>
     <t>MAGN IN 3.625 05-31</t>
   </si>
   <si>
-    <t>4 974.20</t>
+    <t>5 368.38</t>
   </si>
   <si>
     <t>XS2023644540</t>
   </si>
   <si>
     <t>MERC FI 0.875 07-31</t>
   </si>
   <si>
-    <t>1 582.19</t>
+    <t>1 733.22</t>
   </si>
   <si>
     <t>XS3223939466</t>
   </si>
   <si>
     <t>MERC KG 3.75 11-55</t>
   </si>
   <si>
-    <t>5 609.59</t>
-[...8 lines deleted...]
-    <t>2 486.30</t>
+    <t>XS3293638568</t>
+  </si>
+  <si>
+    <t>MIZU FI 3.21 05-32</t>
   </si>
   <si>
     <t>XS3025943419</t>
   </si>
   <si>
     <t>MOND FI 3.75 05-33</t>
   </si>
   <si>
-    <t>5 408.22</t>
+    <t>5 753.42</t>
   </si>
   <si>
     <t>XS2790333889</t>
   </si>
   <si>
     <t>MORG ST 3.955 03-35</t>
   </si>
   <si>
-    <t>17 662.05</t>
+    <t>18 799.79</t>
   </si>
   <si>
     <t>XS3059437460</t>
   </si>
   <si>
     <t>NATI BU 4.0 07-35</t>
   </si>
   <si>
-    <t>2 201.10</t>
+    <t>2 438.14</t>
   </si>
   <si>
     <t>XS2434710872</t>
   </si>
   <si>
     <t>NATL GR 1.054 01-31</t>
   </si>
   <si>
     <t>XS2894910665</t>
   </si>
   <si>
     <t>NATL GR 3.631 09-31</t>
   </si>
   <si>
-    <t>3 183.34</t>
+    <t>3 601.16</t>
   </si>
   <si>
     <t>XS2898838516</t>
   </si>
   <si>
     <t>NATW GR 3.575 09-32</t>
   </si>
   <si>
-    <t>2 957.95</t>
+    <t>3 369.32</t>
   </si>
   <si>
     <t>XS3009472989</t>
   </si>
   <si>
     <t>NATW GR 3.723 02-35</t>
   </si>
   <si>
-    <t>10 710.00</t>
+    <t>XS3303513066</t>
+  </si>
+  <si>
+    <t>NETW FI 3.5 09-33</t>
   </si>
   <si>
     <t>XS2602037629</t>
   </si>
   <si>
     <t>NN GROU 6.375 PERP</t>
   </si>
   <si>
-    <t>7 977.56</t>
-[...8 lines deleted...]
-    <t>8 345.19</t>
+    <t>9 087.02</t>
   </si>
   <si>
     <t>XS3232967318</t>
   </si>
   <si>
     <t>NORD BK 3.25 11-35</t>
   </si>
   <si>
-    <t>2 217.12</t>
+    <t>2 778.08</t>
   </si>
   <si>
     <t>XS3100081507</t>
   </si>
   <si>
     <t>NTT FIN 3.678 07-33</t>
   </si>
   <si>
-    <t>3 643.44</t>
+    <t>4 009.52</t>
+  </si>
+  <si>
+    <t>XS2776001377</t>
+  </si>
+  <si>
+    <t>OMNI FI 3.7 03-32</t>
+  </si>
+  <si>
+    <t>7 339.18</t>
   </si>
   <si>
     <t>XS3284416917</t>
   </si>
   <si>
     <t>OP CORP 3.25 01-32</t>
   </si>
   <si>
+    <t>1 589.92</t>
+  </si>
+  <si>
     <t>FR001400GDJ1</t>
   </si>
   <si>
     <t>ORANGE 5.375 PERP</t>
   </si>
   <si>
-    <t>8 776.71</t>
+    <t>9 395.21</t>
   </si>
   <si>
     <t>XS2901491261</t>
   </si>
   <si>
     <t>P3 GROU 4.0 04-32</t>
   </si>
   <si>
-    <t>3 254.79</t>
+    <t>3 484.93</t>
   </si>
   <si>
     <t>XS2439004412</t>
   </si>
   <si>
     <t>PROL EU 1.0 02-29</t>
   </si>
   <si>
     <t>XS2810794680</t>
   </si>
   <si>
     <t>PROL EU 4.0 05-34</t>
   </si>
   <si>
-    <t>3 079.45</t>
+    <t>3 309.59</t>
   </si>
   <si>
     <t>XS2187529180</t>
   </si>
   <si>
     <t>PROL IN 1.625 06-32</t>
   </si>
   <si>
-    <t>1 324.49</t>
+    <t>1 441.35</t>
   </si>
   <si>
     <t>BE0002830116</t>
   </si>
   <si>
     <t>PROX 0.75 11-36</t>
   </si>
   <si>
+    <t>FR0014010CI2</t>
+  </si>
+  <si>
+    <t>PUBL GR 3.375 06-32</t>
+  </si>
+  <si>
+    <t>4 882.19</t>
+  </si>
+  <si>
     <t>CH1353015048</t>
   </si>
   <si>
     <t>RAIF SC 3.852 09-32</t>
   </si>
   <si>
-    <t>3 377.10</t>
+    <t>3 820.34</t>
   </si>
   <si>
     <t>FR0014015EO5</t>
   </si>
   <si>
     <t>RCI BAN 3.75 02-32</t>
   </si>
   <si>
     <t>XS2744299335</t>
   </si>
   <si>
     <t>RED ELE 3.0 01-34</t>
   </si>
   <si>
     <t>XS2552369469</t>
   </si>
   <si>
     <t>RED ELE 4.625 PERP</t>
   </si>
   <si>
-    <t>14 217.12</t>
+    <t>15 813.70</t>
+  </si>
+  <si>
+    <t>XS2838500218</t>
+  </si>
+  <si>
+    <t>REDEIA 3.375 07-32</t>
+  </si>
+  <si>
+    <t>2 191.44</t>
   </si>
   <si>
     <t>XS2779010300</t>
   </si>
   <si>
     <t>RELX FI 3.375 03-33</t>
   </si>
   <si>
-    <t>6 047.26</t>
+    <t>6 435.62</t>
   </si>
   <si>
     <t>XS2979759359</t>
   </si>
   <si>
     <t>ROYA BA 3.25 01-31</t>
   </si>
   <si>
+    <t>1 424.66</t>
+  </si>
+  <si>
     <t>FR001400J150</t>
   </si>
   <si>
     <t>RTE EDF 3.75 07-35</t>
   </si>
   <si>
-    <t>9 082.19</t>
+    <t>9 945.21</t>
   </si>
   <si>
     <t>FR001400Y1I6</t>
   </si>
   <si>
     <t>SANOFI 2.75 03-31</t>
   </si>
   <si>
-    <t>5 063.01</t>
-[...5 lines deleted...]
-    <t>SCHN EL 3.0 01-31</t>
+    <t>5 379.45</t>
   </si>
   <si>
     <t>XS2894895684</t>
   </si>
   <si>
     <t>SCOT HY 3.375 09-32</t>
   </si>
   <si>
-    <t>4 410.62</t>
+    <t>4 993.15</t>
   </si>
   <si>
     <t>XS2974156031</t>
   </si>
   <si>
     <t>SELP FI 3.75 01-32</t>
   </si>
   <si>
     <t>FR0014012ID6</t>
   </si>
   <si>
     <t>SG 3.75 09-33</t>
   </si>
   <si>
-    <t>1 623.29</t>
+    <t>1 839.04</t>
   </si>
   <si>
     <t>FR0014014A53</t>
   </si>
   <si>
     <t>SG 3.875 11-35</t>
   </si>
   <si>
-    <t>2 611.64</t>
+    <t>3 280.48</t>
   </si>
   <si>
     <t>XS2616008970</t>
   </si>
   <si>
     <t>SIKA CA 3.75 05-30</t>
   </si>
   <si>
-    <t>5 815.07</t>
+    <t>6 246.58</t>
   </si>
   <si>
     <t>XS3237109965</t>
   </si>
   <si>
     <t>SMUR KA 3.489 11-31</t>
   </si>
   <si>
     <t>FR001400P728</t>
   </si>
   <si>
     <t>SOCI DE 3.125 01-34</t>
   </si>
   <si>
     <t>XS3027988263</t>
   </si>
   <si>
     <t>SSE 3.5 03-32</t>
   </si>
   <si>
-    <t>8 928.07</t>
+    <t>9 497.95</t>
   </si>
   <si>
     <t>XS2439704318</t>
   </si>
   <si>
     <t>SSE 4.0 PERP</t>
   </si>
   <si>
-    <t>6 465.75</t>
+    <t>6 926.03</t>
   </si>
   <si>
     <t>XS2631822868</t>
   </si>
   <si>
     <t>STAT AS 3.5 06-33</t>
   </si>
   <si>
-    <t>4 717.81</t>
+    <t>5 120.55</t>
   </si>
   <si>
     <t>FR001400DQ92</t>
   </si>
   <si>
     <t>SUEZ SA 5.0 11-32</t>
   </si>
   <si>
-    <t>2 712.33</t>
+    <t>3 287.67</t>
   </si>
   <si>
     <t>BE6365314770</t>
   </si>
   <si>
     <t>SYEN SA 3.375 05-31</t>
   </si>
   <si>
     <t>XS2314267449</t>
   </si>
   <si>
     <t>TELE AB 0.75 03-31</t>
   </si>
   <si>
     <t>XS2623868994</t>
   </si>
   <si>
     <t>TELE AB 3.75 11-29</t>
   </si>
   <si>
+    <t>1 037.67</t>
+  </si>
+  <si>
+    <t>XS2589828941</t>
+  </si>
+  <si>
+    <t>TELI CO 3.625 02-32</t>
+  </si>
+  <si>
     <t>XS1966038249</t>
   </si>
   <si>
     <t>TELS CO 1.375 03-29</t>
   </si>
   <si>
-    <t>2 418.49</t>
+    <t>2 576.71</t>
   </si>
   <si>
     <t>XS3166363906</t>
   </si>
   <si>
     <t>TELS GR 3.375 03-35</t>
   </si>
   <si>
-    <t>5 954.79</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2549543226</t>
   </si>
   <si>
     <t>TENN HO 4.25 04-32</t>
   </si>
   <si>
-    <t>3 353.42</t>
+    <t>3 597.95</t>
   </si>
   <si>
     <t>XS3128477521</t>
   </si>
   <si>
     <t>TERN RE 3.0 07-31</t>
   </si>
   <si>
-    <t>5 005.48</t>
+    <t>5 523.29</t>
+  </si>
+  <si>
+    <t>XS3281650823</t>
+  </si>
+  <si>
+    <t>TERN RE 3.875 PERP</t>
   </si>
   <si>
     <t>XS2798269069</t>
   </si>
   <si>
     <t>TERN RE 4.75 PERP</t>
   </si>
   <si>
-    <t>7 938.36</t>
+    <t>8 484.93</t>
   </si>
   <si>
     <t>FR001400L263</t>
   </si>
   <si>
     <t>THAL SE 4.25 10-31</t>
   </si>
   <si>
-    <t>2 678.08</t>
+    <t>3 167.12</t>
   </si>
   <si>
     <t>XS3238212164</t>
   </si>
   <si>
     <t>THE MAG 3.75 11-34</t>
   </si>
   <si>
-    <t>2 740.68</t>
+    <t>3 497.98</t>
+  </si>
+  <si>
+    <t>XS3304304945</t>
+  </si>
+  <si>
+    <t>THE SAG 3.821 02-33</t>
+  </si>
+  <si>
+    <t>XS3298843924</t>
+  </si>
+  <si>
+    <t>TMOB U 3.625 02-35</t>
   </si>
   <si>
     <t>XS2980851351</t>
   </si>
   <si>
     <t>TORO DO 4.03 01-36</t>
   </si>
   <si>
+    <t>1 042.06</t>
+  </si>
+  <si>
     <t>XS2778764006</t>
   </si>
   <si>
     <t>TRAN FI 3.713 03-32</t>
   </si>
   <si>
-    <t>6 815.64</t>
+    <t>7 242.89</t>
   </si>
   <si>
     <t>XS3047435659</t>
   </si>
   <si>
     <t>TRAN FI 4.143 04-35</t>
   </si>
   <si>
-    <t>3 393.85</t>
+    <t>3 632.22</t>
   </si>
   <si>
     <t>CH1474856957</t>
   </si>
   <si>
     <t>UBS GRO 3.162 08-31</t>
   </si>
   <si>
-    <t>3 170.66</t>
+    <t>3 534.51</t>
   </si>
   <si>
     <t>CH1305916897</t>
   </si>
   <si>
     <t>UBS GRO 4.125 06-33</t>
   </si>
   <si>
-    <t>2 780.14</t>
+    <t>3 017.47</t>
   </si>
   <si>
     <t>BE0390119825</t>
   </si>
   <si>
     <t>UCB 4.25 03-30</t>
   </si>
   <si>
-    <t>7 615.07</t>
+    <t>8 104.11</t>
   </si>
   <si>
     <t>FR001400SIL1</t>
   </si>
   <si>
     <t>UNIB RO 3.875 09-34</t>
   </si>
   <si>
-    <t>4 841.10</t>
+    <t>5 509.93</t>
   </si>
   <si>
     <t>ES0280907041</t>
   </si>
   <si>
     <t>UNIC BA 5.5 06-34</t>
   </si>
   <si>
-    <t>3 510.96</t>
+    <t>3 827.40</t>
   </si>
   <si>
     <t>XS2496289138</t>
   </si>
   <si>
     <t>UNIV MU 3.75 06-32</t>
   </si>
   <si>
-    <t>8 622.43</t>
+    <t>9 427.19</t>
   </si>
   <si>
     <t>FR00140007L3</t>
   </si>
   <si>
     <t>VEOL EN 2.5 PERP</t>
   </si>
   <si>
-    <t>4 054.79</t>
+    <t>4 342.47</t>
   </si>
   <si>
     <t>FR001400UHP0</t>
   </si>
   <si>
     <t>VEOL EN 2.974 01-31</t>
   </si>
   <si>
     <t>XS2821745374</t>
   </si>
   <si>
     <t>VERB AG 3.25 05-31</t>
   </si>
   <si>
-    <t>4 790.41</t>
-[...17 lines deleted...]
-    <t>5 117.12</t>
+    <t>5 164.38</t>
+  </si>
+  <si>
+    <t>XS3305144001</t>
+  </si>
+  <si>
+    <t>VERI CO 4.246 08-56</t>
   </si>
   <si>
     <t>DE000A3MP4V7</t>
   </si>
   <si>
     <t>VONO SE 0.75 09-32</t>
   </si>
   <si>
     <t>FR0014003S72</t>
   </si>
   <si>
     <t>WENDEL 1.0 06-31</t>
   </si>
   <si>
-    <t>1 391.78</t>
+    <t>1 506.85</t>
   </si>
   <si>
     <t>XS2198580271</t>
   </si>
   <si>
     <t>WOLT KL 0.75 07-30</t>
   </si>
   <si>
     <t>CH1471403852</t>
   </si>
   <si>
     <t>ZUER KA 3.153 09-31</t>
   </si>
   <si>
-    <t>2 626.06</t>
-[...5 lines deleted...]
-    <t>CBOT USUL 30A 0326</t>
+    <t>2 988.87</t>
+  </si>
+  <si>
+    <t>WNM6 Comdty</t>
+  </si>
+  <si>
+    <t>CBOT USUL 30A 0626</t>
   </si>
   <si>
     <t>LWEH6 Index</t>
   </si>
   <si>
     <t>E MIN SP 500 0326</t>
   </si>
   <si>
     <t>RTYH6 Index</t>
   </si>
   <si>
     <t>E-MIN RUS 200 0326</t>
   </si>
   <si>
     <t>SLBH6 Index</t>
   </si>
   <si>
     <t>EMINI SP500 E 0326</t>
   </si>
   <si>
-    <t>RXH6 Comdty</t>
-[...2 lines deleted...]
-    <t>EURO BUND 0326</t>
+    <t>RXM6 Comdty</t>
+  </si>
+  <si>
+    <t>EURO BUND 0626</t>
   </si>
   <si>
     <t>XSSH6 Index</t>
   </si>
   <si>
     <t>EUX SX5 50 ES 0326</t>
   </si>
   <si>
-    <t>G H6 Comdty</t>
-[...2 lines deleted...]
-    <t>LONG GILT FUT 0326</t>
+    <t>G M6 Comdty</t>
+  </si>
+  <si>
+    <t>LONG GILT FUT 0626</t>
   </si>
   <si>
     <t>GBP</t>
   </si>
   <si>
     <t>ASDZ27 Index</t>
   </si>
   <si>
     <t>SP 500 ANNL D 1227</t>
   </si>
   <si>
-    <t>UXYH6 Comdty</t>
-[...11 lines deleted...]
-    <t>OIRL0000025E</t>
+    <t>UXYM6 Comdty</t>
+  </si>
+  <si>
+    <t>US 10Y ULT 0626</t>
+  </si>
+  <si>
+    <t>TYM6 Comdty</t>
+  </si>
+  <si>
+    <t>US 10YR NOTE 0626</t>
+  </si>
+  <si>
+    <t>SFRU6P 96.25</t>
   </si>
   <si>
     <t>BBG CA 260911 P96.25</t>
   </si>
   <si>
-    <t>OIRL0000025D</t>
+    <t>SFRU6P 96.5</t>
   </si>
   <si>
     <t>BBG CA 260911 P96.5</t>
   </si>
   <si>
-    <t>OIRL0000027W</t>
+    <t>SFRU6P 96.75</t>
   </si>
   <si>
     <t>BBG CA 260911 P96.75</t>
   </si>
   <si>
-    <t>OIRL000002AC</t>
+    <t>0RZ6C 97.875</t>
   </si>
   <si>
     <t>EUR MI 261211 C97.87</t>
   </si>
   <si>
-    <t>OIRL000002AB</t>
+    <t>0RZ6C 98 Com</t>
   </si>
   <si>
     <t>EUR MI 261211 C98</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
@@ -2638,151 +2665,151 @@
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
         <v>8806.0</v>
       </c>
       <c r="D2">
-        <v>5526.94</v>
+        <v>5588.58</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>48670269.61</v>
+        <v>49213038.35</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>48670269.61</v>
+        <v>49213038.35</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
-        <v>654.5</v>
+        <v>654.594</v>
       </c>
       <c r="D3">
-        <v>16869.32</v>
+        <v>17057.44</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>11040970.48</v>
+        <v>11165702.27</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>11040970.48</v>
+        <v>11165702.27</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="1">
-        <v>23086.621</v>
+        <v>23492.703</v>
       </c>
       <c r="D4">
-        <v>120.93</v>
+        <v>122.22</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
-        <v>2791928.8</v>
+        <v>2871349.15</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
       <c r="H4">
-        <v>2791928.8</v>
+        <v>2871349.15</v>
       </c>
       <c r="I4" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P281"/>
+  <dimension ref="A1:P285"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O281" sqref="O281"/>
+      <selection activeCell="O285" sqref="O285"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>13</v>
       </c>
       <c r="B1" t="s">
         <v>14</v>
       </c>
       <c r="C1" t="s">
         <v>15</v>
       </c>
       <c r="D1" t="s">
         <v>16</v>
       </c>
       <c r="E1" t="s">
         <v>17</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>18</v>
@@ -2801,14039 +2828,14239 @@
       </c>
       <c r="L1" t="s">
         <v>23</v>
       </c>
       <c r="M1" t="s">
         <v>24</v>
       </c>
       <c r="N1" t="s">
         <v>25</v>
       </c>
       <c r="O1" t="s">
         <v>26</v>
       </c>
       <c r="P1" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>28</v>
       </c>
       <c r="B2" t="s">
         <v>29</v>
       </c>
       <c r="C2" s="1">
-        <v>2040.0</v>
+        <v>2000.0</v>
       </c>
       <c r="D2" s="1">
-        <v>48.78</v>
+        <v>49.26</v>
       </c>
       <c r="E2" s="1">
-        <v>34.90483333</v>
+        <v>34.904835</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
         <v>1.0</v>
       </c>
       <c r="H2" s="1">
-        <v>71205.86</v>
+        <v>69809.67</v>
       </c>
       <c r="I2" s="1">
-        <v>28305.34</v>
+        <v>28710.33</v>
       </c>
       <c r="J2" s="1">
-        <v>39.751419335431</v>
+        <v>41.126580314733</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>99511.2</v>
+        <v>98520.0</v>
       </c>
       <c r="N2" s="1">
-        <v>99511.2</v>
+        <v>98520.0</v>
       </c>
       <c r="O2" s="1">
         <v>0.16</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>30</v>
       </c>
       <c r="B3" t="s">
         <v>31</v>
       </c>
       <c r="C3" s="1">
         <v>493.0</v>
       </c>
       <c r="D3" s="1">
-        <v>152.85</v>
+        <v>158.2</v>
       </c>
       <c r="E3" s="1">
         <v>167.52561866</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
         <v>1.0</v>
       </c>
       <c r="H3" s="1">
         <v>82590.13</v>
       </c>
       <c r="I3" s="1">
-        <v>-7235.08</v>
+        <v>-4597.53</v>
       </c>
       <c r="J3" s="1">
-        <v>-8.7602235279203</v>
+        <v>-5.5666821204907</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
         <v>0.0</v>
       </c>
       <c r="M3" s="1">
-        <v>75355.05</v>
+        <v>77992.6</v>
       </c>
       <c r="N3" s="1">
-        <v>75355.05</v>
+        <v>77992.6</v>
       </c>
       <c r="O3" s="1">
         <v>0.12</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>32</v>
       </c>
       <c r="B4" t="s">
         <v>33</v>
       </c>
       <c r="C4" s="1">
         <v>57.0</v>
       </c>
       <c r="D4" s="1">
-        <v>1134.8</v>
+        <v>994.8</v>
       </c>
       <c r="E4" s="1">
         <v>1427.29245614</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
         <v>1.0</v>
       </c>
       <c r="H4" s="1">
         <v>81355.67</v>
       </c>
       <c r="I4" s="1">
-        <v>-16672.07</v>
+        <v>-24652.07</v>
       </c>
       <c r="J4" s="1">
-        <v>-20.49281875498</v>
+        <v>-30.301600367866</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4" s="1">
-        <v>64683.6</v>
+        <v>56703.6</v>
       </c>
       <c r="N4" s="1">
-        <v>64683.6</v>
+        <v>56703.6</v>
       </c>
       <c r="O4" s="1">
-        <v>0.1</v>
+        <v>0.09</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>34</v>
       </c>
       <c r="B5" t="s">
         <v>35</v>
       </c>
       <c r="C5" s="1">
-        <v>1287.0</v>
+        <v>1262.0</v>
       </c>
       <c r="D5" s="1">
-        <v>167.74</v>
+        <v>178.24</v>
       </c>
       <c r="E5" s="1">
-        <v>128.37536131</v>
+        <v>128.3753645</v>
       </c>
       <c r="F5" t="s">
         <v>8</v>
       </c>
       <c r="G5">
         <v>1.0</v>
       </c>
       <c r="H5" s="1">
-        <v>165219.09</v>
+        <v>162009.71</v>
       </c>
       <c r="I5" s="1">
-        <v>50662.29</v>
+        <v>62929.17</v>
       </c>
       <c r="J5" s="1">
-        <v>30.663702360302</v>
+        <v>38.842838494063</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5" s="1">
-        <v>215881.38</v>
+        <v>224938.88</v>
       </c>
       <c r="N5" s="1">
-        <v>215881.38</v>
+        <v>224938.88</v>
       </c>
       <c r="O5" s="1">
-        <v>0.35</v>
+        <v>0.36</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>36</v>
       </c>
       <c r="B6" t="s">
         <v>37</v>
       </c>
       <c r="C6" s="1">
-        <v>1641.0</v>
+        <v>1609.0</v>
       </c>
       <c r="D6" s="1">
-        <v>191.3</v>
+        <v>184.24</v>
       </c>
       <c r="E6" s="1">
-        <v>159.98948812</v>
+        <v>159.98949037</v>
       </c>
       <c r="F6" t="s">
         <v>8</v>
       </c>
       <c r="G6">
         <v>1.0</v>
       </c>
       <c r="H6" s="1">
-        <v>262542.75</v>
+        <v>257423.09</v>
       </c>
       <c r="I6" s="1">
-        <v>51380.55</v>
+        <v>39019.07</v>
       </c>
       <c r="J6" s="1">
-        <v>19.570355684931</v>
+        <v>15.157564148577</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6">
         <v>0.0</v>
       </c>
       <c r="M6" s="1">
-        <v>313923.3</v>
+        <v>296442.16</v>
       </c>
       <c r="N6" s="1">
-        <v>313923.3</v>
+        <v>296442.16</v>
       </c>
       <c r="O6" s="1">
-        <v>0.5</v>
+        <v>0.47</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>38</v>
       </c>
       <c r="B7" t="s">
         <v>39</v>
       </c>
       <c r="C7" s="1">
-        <v>1298.0</v>
+        <v>1272.0</v>
       </c>
       <c r="D7" s="1">
-        <v>387.2</v>
+        <v>382.2</v>
       </c>
       <c r="E7" s="1">
-        <v>264.00596302</v>
+        <v>264.00595912</v>
       </c>
       <c r="F7" t="s">
         <v>8</v>
       </c>
       <c r="G7">
         <v>1.0</v>
       </c>
       <c r="H7" s="1">
-        <v>342679.74</v>
+        <v>335815.58</v>
       </c>
       <c r="I7" s="1">
-        <v>159905.86</v>
+        <v>150342.82</v>
       </c>
       <c r="J7" s="1">
-        <v>46.663353952586</v>
+        <v>44.769459475347</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7">
         <v>0.0</v>
       </c>
       <c r="M7" s="1">
-        <v>502585.6</v>
+        <v>486158.4</v>
       </c>
       <c r="N7" s="1">
-        <v>502585.6</v>
+        <v>486158.4</v>
       </c>
       <c r="O7" s="1">
-        <v>0.8</v>
+        <v>0.77</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>40</v>
       </c>
       <c r="B8" t="s">
         <v>41</v>
       </c>
       <c r="C8" s="1">
-        <v>4815.0</v>
+        <v>4720.0</v>
       </c>
       <c r="D8" s="1">
-        <v>28.43</v>
+        <v>28.29</v>
       </c>
       <c r="E8" s="1">
-        <v>20.05368847</v>
+        <v>20.05368856</v>
       </c>
       <c r="F8" t="s">
         <v>8</v>
       </c>
       <c r="G8">
         <v>1.0</v>
       </c>
       <c r="H8" s="1">
-        <v>96558.51</v>
+        <v>94653.41</v>
       </c>
       <c r="I8" s="1">
-        <v>40331.94</v>
+        <v>38875.39</v>
       </c>
       <c r="J8" s="1">
-        <v>41.76943078347</v>
+        <v>41.071304245668</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
         <v>0.0</v>
       </c>
       <c r="M8" s="1">
-        <v>136890.45</v>
+        <v>133528.8</v>
       </c>
       <c r="N8" s="1">
-        <v>136890.45</v>
+        <v>133528.8</v>
       </c>
       <c r="O8" s="1">
-        <v>0.22</v>
+        <v>0.21</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
         <v>42</v>
       </c>
       <c r="B9" t="s">
         <v>43</v>
       </c>
       <c r="C9" s="1">
         <v>890.0</v>
       </c>
       <c r="D9" s="1">
-        <v>52.14</v>
+        <v>52.74</v>
       </c>
       <c r="E9" s="1">
         <v>67.54492135</v>
       </c>
       <c r="F9" t="s">
         <v>8</v>
       </c>
       <c r="G9">
         <v>1.0</v>
       </c>
       <c r="H9" s="1">
         <v>60114.98</v>
       </c>
       <c r="I9" s="1">
-        <v>-13710.38</v>
+        <v>-13176.38</v>
       </c>
       <c r="J9" s="1">
-        <v>-22.806927657632</v>
+        <v>-21.918629932173</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9">
         <v>0.0</v>
       </c>
       <c r="M9" s="1">
-        <v>46404.6</v>
+        <v>46938.6</v>
       </c>
       <c r="N9" s="1">
-        <v>46404.6</v>
+        <v>46938.6</v>
       </c>
       <c r="O9" s="1">
         <v>0.07</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
         <v>44</v>
       </c>
       <c r="B10" t="s">
         <v>45</v>
       </c>
       <c r="C10" s="1">
-        <v>3557.0</v>
+        <v>3487.0</v>
       </c>
       <c r="D10" s="1">
-        <v>41.5</v>
+        <v>44.42</v>
       </c>
       <c r="E10" s="1">
-        <v>30.69737981</v>
+        <v>30.69737884</v>
       </c>
       <c r="F10" t="s">
         <v>8</v>
       </c>
       <c r="G10">
         <v>1.0</v>
       </c>
       <c r="H10" s="1">
-        <v>109190.58</v>
+        <v>107041.76</v>
       </c>
       <c r="I10" s="1">
-        <v>38424.92</v>
+        <v>47850.78</v>
       </c>
       <c r="J10" s="1">
-        <v>35.190691358174</v>
+        <v>44.702908472357</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10">
         <v>0.0</v>
       </c>
       <c r="M10" s="1">
-        <v>147615.5</v>
+        <v>154892.54</v>
       </c>
       <c r="N10" s="1">
-        <v>147615.5</v>
+        <v>154892.54</v>
       </c>
       <c r="O10" s="1">
         <v>0.24</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
         <v>46</v>
       </c>
       <c r="B11" t="s">
         <v>47</v>
       </c>
       <c r="C11" s="1">
-        <v>928.0</v>
+        <v>3557.0</v>
       </c>
       <c r="D11" s="1">
-        <v>1193.8</v>
+        <v>0.0</v>
       </c>
       <c r="E11" s="1">
-        <v>605.02332974</v>
+        <v>0.0</v>
       </c>
       <c r="F11" t="s">
         <v>8</v>
       </c>
       <c r="G11">
         <v>1.0</v>
       </c>
       <c r="H11" s="1">
-        <v>561461.65</v>
+        <v>0.0</v>
       </c>
       <c r="I11" s="1">
-        <v>546384.75</v>
+        <v>0.0</v>
       </c>
       <c r="J11" s="1">
-        <v>97.314705287529</v>
+        <v>0</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11">
         <v>0.0</v>
       </c>
       <c r="M11" s="1">
-        <v>1107846.4</v>
+        <v>0.0</v>
       </c>
       <c r="N11" s="1">
-        <v>1107846.4</v>
+        <v>0.0</v>
       </c>
       <c r="O11" s="1">
-        <v>1.77</v>
+        <v>0.0</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
         <v>48</v>
       </c>
       <c r="B12" t="s">
         <v>49</v>
       </c>
       <c r="C12" s="1">
-        <v>3628.0</v>
+        <v>910.0</v>
       </c>
       <c r="D12" s="1">
-        <v>39.66</v>
+        <v>1233.4</v>
       </c>
       <c r="E12" s="1">
-        <v>30.93182745</v>
+        <v>605.02332967</v>
       </c>
       <c r="F12" t="s">
         <v>8</v>
       </c>
       <c r="G12">
         <v>1.0</v>
       </c>
       <c r="H12" s="1">
-        <v>112220.67</v>
+        <v>550571.23</v>
       </c>
       <c r="I12" s="1">
-        <v>31665.81</v>
+        <v>571822.77</v>
       </c>
       <c r="J12" s="1">
-        <v>28.217448710652</v>
+        <v>103.85990746374</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
       <c r="M12" s="1">
-        <v>143886.48</v>
+        <v>1122394.0</v>
       </c>
       <c r="N12" s="1">
-        <v>143886.48</v>
+        <v>1122394.0</v>
       </c>
       <c r="O12" s="1">
-        <v>0.23</v>
+        <v>1.77</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
         <v>50</v>
       </c>
       <c r="B13" t="s">
         <v>51</v>
       </c>
       <c r="C13" s="1">
-        <v>27722.0</v>
+        <v>3556.0</v>
       </c>
       <c r="D13" s="1">
-        <v>10.66</v>
+        <v>41.46</v>
       </c>
       <c r="E13" s="1">
-        <v>3.99873458</v>
+        <v>30.9318279</v>
       </c>
       <c r="F13" t="s">
         <v>8</v>
       </c>
       <c r="G13">
         <v>1.0</v>
       </c>
       <c r="H13" s="1">
-        <v>110852.92</v>
+        <v>109993.58</v>
       </c>
       <c r="I13" s="1">
-        <v>184663.6</v>
+        <v>37438.18</v>
       </c>
       <c r="J13" s="1">
-        <v>166.58433535174</v>
+        <v>34.036695596234</v>
       </c>
       <c r="K13">
         <v>0.0</v>
       </c>
       <c r="L13">
         <v>0.0</v>
       </c>
       <c r="M13" s="1">
-        <v>295516.52</v>
+        <v>147431.76</v>
       </c>
       <c r="N13" s="1">
-        <v>295516.52</v>
+        <v>147431.76</v>
       </c>
       <c r="O13" s="1">
-        <v>0.47</v>
+        <v>0.23</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
         <v>52</v>
       </c>
       <c r="B14" t="s">
         <v>53</v>
       </c>
       <c r="C14" s="1">
-        <v>992.0</v>
+        <v>27174.0</v>
       </c>
       <c r="D14" s="1">
-        <v>94.8</v>
+        <v>10.79</v>
       </c>
       <c r="E14" s="1">
-        <v>98.898125</v>
+        <v>3.99873445</v>
       </c>
       <c r="F14" t="s">
         <v>8</v>
       </c>
       <c r="G14">
         <v>1.0</v>
       </c>
       <c r="H14" s="1">
-        <v>98106.94</v>
+        <v>108661.61</v>
       </c>
       <c r="I14" s="1">
-        <v>-4065.34</v>
+        <v>184545.85</v>
       </c>
       <c r="J14" s="1">
-        <v>-4.1437843235147</v>
+        <v>169.83537240061</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
       <c r="L14">
         <v>0.0</v>
       </c>
       <c r="M14" s="1">
-        <v>94041.6</v>
+        <v>293207.46</v>
       </c>
       <c r="N14" s="1">
-        <v>94041.6</v>
+        <v>293207.46</v>
       </c>
       <c r="O14" s="1">
-        <v>0.15</v>
+        <v>0.46</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
         <v>54</v>
       </c>
       <c r="B15" t="s">
         <v>55</v>
       </c>
       <c r="C15" s="1">
-        <v>1091.0</v>
+        <v>972.0</v>
       </c>
       <c r="D15" s="1">
-        <v>88.44</v>
+        <v>100.0</v>
       </c>
       <c r="E15" s="1">
-        <v>78.07187901</v>
+        <v>98.89812757</v>
       </c>
       <c r="F15" t="s">
         <v>8</v>
       </c>
       <c r="G15">
         <v>1.0</v>
       </c>
       <c r="H15" s="1">
-        <v>85176.42</v>
+        <v>96128.98</v>
       </c>
       <c r="I15" s="1">
-        <v>11311.62</v>
+        <v>1071.02</v>
       </c>
       <c r="J15" s="1">
-        <v>13.280224738255</v>
+        <v>1.1141489278259</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15">
         <v>0.0</v>
       </c>
       <c r="M15" s="1">
-        <v>96488.04</v>
+        <v>97200.0</v>
       </c>
       <c r="N15" s="1">
-        <v>96488.04</v>
+        <v>97200.0</v>
       </c>
       <c r="O15" s="1">
         <v>0.15</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
         <v>56</v>
       </c>
       <c r="B16" t="s">
         <v>57</v>
       </c>
       <c r="C16" s="1">
-        <v>5302.0</v>
+        <v>1069.0</v>
       </c>
       <c r="D16" s="1">
-        <v>27.96</v>
+        <v>89.46</v>
       </c>
       <c r="E16" s="1">
-        <v>23.38217465</v>
+        <v>78.07188026</v>
       </c>
       <c r="F16" t="s">
         <v>8</v>
       </c>
       <c r="G16">
         <v>1.0</v>
       </c>
       <c r="H16" s="1">
-        <v>123972.29</v>
+        <v>83458.84</v>
       </c>
       <c r="I16" s="1">
-        <v>24271.63</v>
+        <v>12173.9</v>
       </c>
       <c r="J16" s="1">
-        <v>19.578270273139</v>
+        <v>14.586711245927</v>
       </c>
       <c r="K16">
         <v>0.0</v>
       </c>
       <c r="L16">
         <v>0.0</v>
       </c>
       <c r="M16" s="1">
-        <v>148243.92</v>
+        <v>95632.74</v>
       </c>
       <c r="N16" s="1">
-        <v>148243.92</v>
+        <v>95632.74</v>
       </c>
       <c r="O16" s="1">
-        <v>0.24</v>
+        <v>0.15</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
         <v>58</v>
       </c>
       <c r="B17" t="s">
         <v>59</v>
       </c>
       <c r="C17" s="1">
-        <v>11569.0</v>
+        <v>5197.0</v>
       </c>
       <c r="D17" s="1">
-        <v>10.87</v>
+        <v>29.42</v>
       </c>
       <c r="E17" s="1">
-        <v>4.8303276</v>
+        <v>23.38217433</v>
       </c>
       <c r="F17" t="s">
         <v>8</v>
       </c>
       <c r="G17">
         <v>1.0</v>
       </c>
       <c r="H17" s="1">
-        <v>55882.06</v>
+        <v>121517.16</v>
       </c>
       <c r="I17" s="1">
-        <v>69872.97</v>
+        <v>31378.58</v>
       </c>
       <c r="J17" s="1">
-        <v>125.03649650711</v>
+        <v>25.822344761843</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17">
         <v>0.0</v>
       </c>
       <c r="M17" s="1">
-        <v>125755.03</v>
+        <v>152895.74</v>
       </c>
       <c r="N17" s="1">
-        <v>125755.03</v>
+        <v>152895.74</v>
       </c>
       <c r="O17" s="1">
-        <v>0.2</v>
+        <v>0.24</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
         <v>60</v>
       </c>
       <c r="B18" t="s">
         <v>61</v>
       </c>
       <c r="C18" s="1">
-        <v>481.0</v>
+        <v>11340.0</v>
       </c>
       <c r="D18" s="1">
-        <v>115.4</v>
+        <v>10.52</v>
       </c>
       <c r="E18" s="1">
-        <v>121.64931393</v>
+        <v>4.83032716</v>
       </c>
       <c r="F18" t="s">
         <v>8</v>
       </c>
       <c r="G18">
         <v>1.0</v>
       </c>
       <c r="H18" s="1">
-        <v>58513.32</v>
+        <v>54775.91</v>
       </c>
       <c r="I18" s="1">
-        <v>-3005.92</v>
+        <v>64520.89</v>
       </c>
       <c r="J18" s="1">
-        <v>-5.1371550956261</v>
+        <v>117.79063095437</v>
       </c>
       <c r="K18">
         <v>0.0</v>
       </c>
       <c r="L18">
         <v>0.0</v>
       </c>
       <c r="M18" s="1">
-        <v>55507.4</v>
+        <v>119296.8</v>
       </c>
       <c r="N18" s="1">
-        <v>55507.4</v>
+        <v>119296.8</v>
       </c>
       <c r="O18" s="1">
-        <v>0.09</v>
+        <v>0.19</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
         <v>62</v>
       </c>
       <c r="B19" t="s">
         <v>63</v>
       </c>
       <c r="C19" s="1">
-        <v>6994.0</v>
+        <v>481.0</v>
       </c>
       <c r="D19" s="1">
-        <v>34.01</v>
+        <v>106.95</v>
       </c>
       <c r="E19" s="1">
-        <v>12.05354018</v>
+        <v>121.64931393</v>
       </c>
       <c r="F19" t="s">
         <v>8</v>
       </c>
       <c r="G19">
         <v>1.0</v>
       </c>
       <c r="H19" s="1">
-        <v>84302.46</v>
+        <v>58513.32</v>
       </c>
       <c r="I19" s="1">
-        <v>153563.48</v>
+        <v>-7070.37</v>
       </c>
       <c r="J19" s="1">
-        <v>182.15776858706</v>
+        <v>-12.083351277965</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
       <c r="L19">
         <v>0.0</v>
       </c>
       <c r="M19" s="1">
-        <v>237865.94</v>
+        <v>51442.95</v>
       </c>
       <c r="N19" s="1">
-        <v>237865.94</v>
+        <v>51442.95</v>
       </c>
       <c r="O19" s="1">
-        <v>0.38</v>
+        <v>0.08</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
         <v>64</v>
       </c>
       <c r="B20" t="s">
         <v>65</v>
       </c>
       <c r="C20" s="1">
-        <v>1951.0</v>
+        <v>6856.0</v>
       </c>
       <c r="D20" s="1">
-        <v>69.16</v>
+        <v>34.65</v>
       </c>
       <c r="E20" s="1">
-        <v>61.613306</v>
+        <v>12.05353996</v>
       </c>
       <c r="F20" t="s">
         <v>8</v>
       </c>
       <c r="G20">
         <v>1.0</v>
       </c>
       <c r="H20" s="1">
-        <v>120207.56</v>
+        <v>82639.07</v>
       </c>
       <c r="I20" s="1">
-        <v>14723.6</v>
+        <v>154921.33</v>
       </c>
       <c r="J20" s="1">
-        <v>12.248480877575</v>
+        <v>187.4674170462</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20">
         <v>0.0</v>
       </c>
       <c r="M20" s="1">
-        <v>134931.16</v>
+        <v>237560.4</v>
       </c>
       <c r="N20" s="1">
-        <v>134931.16</v>
+        <v>237560.4</v>
       </c>
       <c r="O20" s="1">
-        <v>0.22</v>
+        <v>0.38</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
         <v>66</v>
       </c>
       <c r="B21" t="s">
         <v>67</v>
       </c>
       <c r="C21" s="1">
-        <v>2331.0</v>
+        <v>1912.0</v>
       </c>
       <c r="D21" s="1">
-        <v>22.25</v>
+        <v>72.64</v>
       </c>
       <c r="E21" s="1">
-        <v>35.14176319</v>
+        <v>61.61330544</v>
       </c>
       <c r="F21" t="s">
         <v>8</v>
       </c>
       <c r="G21">
         <v>1.0</v>
       </c>
       <c r="H21" s="1">
-        <v>81915.45</v>
+        <v>117804.64</v>
       </c>
       <c r="I21" s="1">
-        <v>-30050.7</v>
+        <v>21083.04</v>
       </c>
       <c r="J21" s="1">
-        <v>-36.685020957585</v>
+        <v>17.896612561271</v>
       </c>
       <c r="K21">
         <v>0.0</v>
       </c>
       <c r="L21">
         <v>0.0</v>
       </c>
       <c r="M21" s="1">
-        <v>51864.75</v>
+        <v>138887.68</v>
       </c>
       <c r="N21" s="1">
-        <v>51864.75</v>
+        <v>138887.68</v>
       </c>
       <c r="O21" s="1">
-        <v>0.08</v>
+        <v>0.22</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
         <v>68</v>
       </c>
       <c r="B22" t="s">
         <v>69</v>
       </c>
       <c r="C22" s="1">
-        <v>1761.0</v>
+        <v>2331.0</v>
       </c>
       <c r="D22" s="1">
-        <v>70.52</v>
+        <v>18.55</v>
       </c>
       <c r="E22" s="1">
-        <v>107.86507666</v>
+        <v>35.14176319</v>
       </c>
       <c r="F22" t="s">
         <v>8</v>
       </c>
       <c r="G22">
         <v>1.0</v>
       </c>
       <c r="H22" s="1">
-        <v>189950.4</v>
+        <v>81915.45</v>
       </c>
       <c r="I22" s="1">
-        <v>-65764.68</v>
+        <v>-38675.4</v>
       </c>
       <c r="J22" s="1">
-        <v>-34.622027645112</v>
+        <v>-47.213803989357</v>
       </c>
       <c r="K22">
         <v>0.0</v>
       </c>
       <c r="L22">
         <v>0.0</v>
       </c>
       <c r="M22" s="1">
-        <v>124185.72</v>
+        <v>43240.05</v>
       </c>
       <c r="N22" s="1">
-        <v>124185.72</v>
+        <v>43240.05</v>
       </c>
       <c r="O22" s="1">
-        <v>0.2</v>
+        <v>0.07</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
         <v>70</v>
       </c>
       <c r="B23" t="s">
         <v>71</v>
       </c>
       <c r="C23" s="1">
-        <v>9575.0</v>
+        <v>1726.0</v>
       </c>
       <c r="D23" s="1">
-        <v>17.69</v>
+        <v>60.44</v>
       </c>
       <c r="E23" s="1">
-        <v>13.59532428</v>
+        <v>107.86507532</v>
       </c>
       <c r="F23" t="s">
         <v>8</v>
       </c>
       <c r="G23">
         <v>1.0</v>
       </c>
       <c r="H23" s="1">
-        <v>130175.23</v>
+        <v>186175.12</v>
       </c>
       <c r="I23" s="1">
-        <v>39206.52</v>
+        <v>-81855.68</v>
       </c>
       <c r="J23" s="1">
-        <v>30.118264434793</v>
+        <v>-43.967034907779</v>
       </c>
       <c r="K23">
         <v>0.0</v>
       </c>
       <c r="L23">
         <v>0.0</v>
       </c>
       <c r="M23" s="1">
-        <v>169381.75</v>
+        <v>104319.44</v>
       </c>
       <c r="N23" s="1">
-        <v>169381.75</v>
+        <v>104319.44</v>
       </c>
       <c r="O23" s="1">
-        <v>0.27</v>
+        <v>0.16</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
         <v>72</v>
       </c>
       <c r="B24" t="s">
         <v>73</v>
       </c>
       <c r="C24" s="1">
-        <v>19281.0</v>
+        <v>9386.0</v>
       </c>
       <c r="D24" s="1">
-        <v>4.326</v>
+        <v>19.68</v>
       </c>
       <c r="E24" s="1">
-        <v>3.17668845</v>
+        <v>13.59532389</v>
       </c>
       <c r="F24" t="s">
         <v>8</v>
       </c>
       <c r="G24">
         <v>1.0</v>
       </c>
       <c r="H24" s="1">
-        <v>61249.73</v>
+        <v>127605.71</v>
       </c>
       <c r="I24" s="1">
-        <v>22159.88</v>
+        <v>57110.77</v>
       </c>
       <c r="J24" s="1">
-        <v>36.179555403754</v>
+        <v>44.755653959372</v>
       </c>
       <c r="K24">
         <v>0.0</v>
       </c>
       <c r="L24">
         <v>0.0</v>
       </c>
       <c r="M24" s="1">
-        <v>83409.61</v>
+        <v>184716.48</v>
       </c>
       <c r="N24" s="1">
-        <v>83409.61</v>
+        <v>184716.48</v>
       </c>
       <c r="O24" s="1">
-        <v>0.13</v>
+        <v>0.29</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
         <v>74</v>
       </c>
       <c r="B25" t="s">
         <v>75</v>
       </c>
       <c r="C25" s="1">
-        <v>36188.0</v>
+        <v>19281.0</v>
       </c>
       <c r="D25" s="1">
-        <v>9.478</v>
+        <v>4.516</v>
       </c>
       <c r="E25" s="1">
-        <v>6.95718111</v>
+        <v>3.17668845</v>
       </c>
       <c r="F25" t="s">
         <v>8</v>
       </c>
       <c r="G25">
         <v>1.0</v>
       </c>
       <c r="H25" s="1">
-        <v>251766.47</v>
+        <v>61249.73</v>
       </c>
       <c r="I25" s="1">
-        <v>91223.39</v>
+        <v>25823.27</v>
       </c>
       <c r="J25" s="1">
-        <v>36.23333559866</v>
+        <v>42.160626667252</v>
       </c>
       <c r="K25">
         <v>0.0</v>
       </c>
       <c r="L25">
         <v>0.0</v>
       </c>
       <c r="M25" s="1">
-        <v>342989.86</v>
+        <v>87073.0</v>
       </c>
       <c r="N25" s="1">
-        <v>342989.86</v>
+        <v>87073.0</v>
       </c>
       <c r="O25" s="1">
-        <v>0.55</v>
+        <v>0.14</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
         <v>76</v>
       </c>
       <c r="B26" t="s">
         <v>77</v>
       </c>
       <c r="C26" s="1">
-        <v>1156.0</v>
+        <v>35473.0</v>
       </c>
       <c r="D26" s="1">
-        <v>107.0</v>
+        <v>10.194</v>
       </c>
       <c r="E26" s="1">
-        <v>54.87600346</v>
+        <v>6.95718124</v>
       </c>
       <c r="F26" t="s">
         <v>8</v>
       </c>
       <c r="G26">
         <v>1.0</v>
       </c>
       <c r="H26" s="1">
-        <v>63436.66</v>
+        <v>246792.09</v>
       </c>
       <c r="I26" s="1">
-        <v>60255.34</v>
+        <v>114819.67</v>
       </c>
       <c r="J26" s="1">
-        <v>94.985044925127</v>
+        <v>46.524858231883</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26" s="1">
-        <v>123692.0</v>
+        <v>361611.76</v>
       </c>
       <c r="N26" s="1">
-        <v>123692.0</v>
+        <v>361611.76</v>
       </c>
       <c r="O26" s="1">
-        <v>0.2</v>
+        <v>0.57</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
         <v>78</v>
       </c>
       <c r="B27" t="s">
         <v>79</v>
       </c>
       <c r="C27" s="1">
-        <v>584.0</v>
+        <v>1133.0</v>
       </c>
       <c r="D27" s="1">
-        <v>255.1</v>
+        <v>100.7</v>
       </c>
       <c r="E27" s="1">
-        <v>204.46633562</v>
+        <v>54.87600177</v>
       </c>
       <c r="F27" t="s">
         <v>8</v>
       </c>
       <c r="G27">
         <v>1.0</v>
       </c>
       <c r="H27" s="1">
-        <v>119408.34</v>
+        <v>62174.51</v>
       </c>
       <c r="I27" s="1">
-        <v>29570.06</v>
+        <v>51918.59</v>
       </c>
       <c r="J27" s="1">
-        <v>24.763814654822</v>
+        <v>83.504622714357</v>
       </c>
       <c r="K27">
         <v>0.0</v>
       </c>
       <c r="L27">
         <v>0.0</v>
       </c>
       <c r="M27" s="1">
-        <v>148978.4</v>
+        <v>114093.1</v>
       </c>
       <c r="N27" s="1">
-        <v>148978.4</v>
+        <v>114093.1</v>
       </c>
       <c r="O27" s="1">
-        <v>0.24</v>
+        <v>0.18</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
         <v>80</v>
       </c>
       <c r="B28" t="s">
         <v>81</v>
       </c>
       <c r="C28" s="1">
-        <v>4334.0</v>
+        <v>572.0</v>
       </c>
       <c r="D28" s="1">
-        <v>35.65</v>
+        <v>225.2</v>
       </c>
       <c r="E28" s="1">
-        <v>21.45053992</v>
+        <v>204.46632867</v>
       </c>
       <c r="F28" t="s">
         <v>8</v>
       </c>
       <c r="G28">
         <v>1.0</v>
       </c>
       <c r="H28" s="1">
-        <v>92966.64</v>
+        <v>116954.74</v>
       </c>
       <c r="I28" s="1">
-        <v>61540.46</v>
+        <v>11859.66</v>
       </c>
       <c r="J28" s="1">
-        <v>66.196282881687</v>
+        <v>10.140384220426</v>
       </c>
       <c r="K28">
         <v>0.0</v>
       </c>
       <c r="L28">
         <v>0.0</v>
       </c>
       <c r="M28" s="1">
-        <v>154507.1</v>
+        <v>128814.4</v>
       </c>
       <c r="N28" s="1">
-        <v>154507.1</v>
+        <v>128814.4</v>
       </c>
       <c r="O28" s="1">
-        <v>0.25</v>
+        <v>0.2</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
         <v>82</v>
       </c>
       <c r="B29" t="s">
         <v>83</v>
       </c>
       <c r="C29" s="1">
-        <v>46.0</v>
+        <v>4248.0</v>
       </c>
       <c r="D29" s="1">
-        <v>2055.0</v>
+        <v>36.16</v>
       </c>
       <c r="E29" s="1">
-        <v>1167.04152174</v>
+        <v>21.45053908</v>
       </c>
       <c r="F29" t="s">
         <v>8</v>
       </c>
       <c r="G29">
         <v>1.0</v>
       </c>
       <c r="H29" s="1">
-        <v>53683.91</v>
+        <v>91121.89</v>
       </c>
       <c r="I29" s="1">
-        <v>40846.09</v>
+        <v>62485.79</v>
       </c>
       <c r="J29" s="1">
-        <v>76.086279855547</v>
+        <v>68.573852012947</v>
       </c>
       <c r="K29">
         <v>0.0</v>
       </c>
       <c r="L29">
         <v>0.0</v>
       </c>
       <c r="M29" s="1">
-        <v>94530.0</v>
+        <v>153607.68</v>
       </c>
       <c r="N29" s="1">
-        <v>94530.0</v>
+        <v>153607.68</v>
       </c>
       <c r="O29" s="1">
-        <v>0.15</v>
+        <v>0.24</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
         <v>84</v>
       </c>
       <c r="B30" t="s">
         <v>85</v>
       </c>
       <c r="C30" s="1">
-        <v>11449.0</v>
+        <v>45.0</v>
       </c>
       <c r="D30" s="1">
-        <v>19.365</v>
+        <v>2049.0</v>
       </c>
       <c r="E30" s="1">
-        <v>11.96283518</v>
+        <v>1167.04155556</v>
       </c>
       <c r="F30" t="s">
         <v>8</v>
       </c>
       <c r="G30">
         <v>1.0</v>
       </c>
       <c r="H30" s="1">
-        <v>136962.5</v>
+        <v>52516.87</v>
       </c>
       <c r="I30" s="1">
-        <v>84747.39</v>
+        <v>39688.13</v>
       </c>
       <c r="J30" s="1">
-        <v>61.876345715068</v>
+        <v>75.572154243008</v>
       </c>
       <c r="K30">
         <v>0.0</v>
       </c>
       <c r="L30">
         <v>0.0</v>
       </c>
       <c r="M30" s="1">
-        <v>221709.89</v>
+        <v>92205.0</v>
       </c>
       <c r="N30" s="1">
-        <v>221709.89</v>
+        <v>92205.0</v>
       </c>
       <c r="O30" s="1">
-        <v>0.35</v>
+        <v>0.15</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
         <v>86</v>
       </c>
       <c r="B31" t="s">
         <v>87</v>
       </c>
       <c r="C31" s="1">
-        <v>779.0</v>
+        <v>11223.0</v>
       </c>
       <c r="D31" s="1">
-        <v>86.18</v>
+        <v>20.05</v>
       </c>
       <c r="E31" s="1">
-        <v>147.68730424</v>
+        <v>11.96283525</v>
       </c>
       <c r="F31" t="s">
         <v>8</v>
       </c>
       <c r="G31">
         <v>1.0</v>
       </c>
       <c r="H31" s="1">
-        <v>115048.41</v>
+        <v>134258.9</v>
       </c>
       <c r="I31" s="1">
-        <v>-47914.19</v>
+        <v>90762.25</v>
       </c>
       <c r="J31" s="1">
-        <v>-41.646981475016</v>
+        <v>67.602408480928</v>
       </c>
       <c r="K31">
         <v>0.0</v>
       </c>
       <c r="L31">
         <v>0.0</v>
       </c>
       <c r="M31" s="1">
-        <v>67134.22</v>
+        <v>225021.15</v>
       </c>
       <c r="N31" s="1">
-        <v>67134.22</v>
+        <v>225021.15</v>
       </c>
       <c r="O31" s="1">
-        <v>0.11</v>
+        <v>0.36</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
         <v>88</v>
       </c>
       <c r="B32" t="s">
         <v>89</v>
       </c>
       <c r="C32" s="1">
-        <v>3957.0</v>
+        <v>779.0</v>
       </c>
       <c r="D32" s="1">
-        <v>57.14</v>
+        <v>81.4</v>
       </c>
       <c r="E32" s="1">
-        <v>45.07858984</v>
+        <v>147.68730424</v>
       </c>
       <c r="F32" t="s">
         <v>8</v>
       </c>
       <c r="G32">
         <v>1.0</v>
       </c>
       <c r="H32" s="1">
-        <v>178375.98</v>
+        <v>115048.41</v>
       </c>
       <c r="I32" s="1">
-        <v>47727.0</v>
+        <v>-51637.81</v>
       </c>
       <c r="J32" s="1">
-        <v>26.756405206575</v>
+        <v>-44.883549455399</v>
       </c>
       <c r="K32">
         <v>0.0</v>
       </c>
       <c r="L32">
         <v>0.0</v>
       </c>
       <c r="M32" s="1">
-        <v>226102.98</v>
+        <v>63410.6</v>
       </c>
       <c r="N32" s="1">
-        <v>226102.98</v>
+        <v>63410.6</v>
       </c>
       <c r="O32" s="1">
-        <v>0.36</v>
+        <v>0.1</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
         <v>90</v>
       </c>
       <c r="B33" t="s">
         <v>91</v>
       </c>
       <c r="C33" s="1">
-        <v>7989.0</v>
+        <v>3879.0</v>
       </c>
       <c r="D33" s="1">
-        <v>42.035</v>
+        <v>56.82</v>
       </c>
       <c r="E33" s="1">
-        <v>33.86953686</v>
+        <v>45.07858984</v>
       </c>
       <c r="F33" t="s">
         <v>8</v>
       </c>
       <c r="G33">
         <v>1.0</v>
       </c>
       <c r="H33" s="1">
-        <v>270583.73</v>
+        <v>174859.85</v>
       </c>
       <c r="I33" s="1">
-        <v>65233.89</v>
+        <v>45544.93</v>
       </c>
       <c r="J33" s="1">
-        <v>24.108578146957</v>
+        <v>26.046533838385</v>
       </c>
       <c r="K33">
         <v>0.0</v>
       </c>
       <c r="L33">
         <v>0.0</v>
       </c>
       <c r="M33" s="1">
-        <v>335817.62</v>
+        <v>220404.78</v>
       </c>
       <c r="N33" s="1">
-        <v>335817.62</v>
+        <v>220404.78</v>
       </c>
       <c r="O33" s="1">
-        <v>0.54</v>
+        <v>0.35</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
         <v>92</v>
       </c>
       <c r="B34" t="s">
         <v>93</v>
       </c>
       <c r="C34" s="1">
-        <v>25626.0</v>
+        <v>7831.0</v>
       </c>
       <c r="D34" s="1">
-        <v>5.966</v>
+        <v>45.825</v>
       </c>
       <c r="E34" s="1">
-        <v>2.45020565</v>
+        <v>33.86953646</v>
       </c>
       <c r="F34" t="s">
         <v>8</v>
       </c>
       <c r="G34">
         <v>1.0</v>
       </c>
       <c r="H34" s="1">
-        <v>62788.97</v>
+        <v>265232.34</v>
       </c>
       <c r="I34" s="1">
-        <v>90095.75</v>
+        <v>93623.24</v>
       </c>
       <c r="J34" s="1">
-        <v>143.48977216858</v>
+        <v>35.298576334997</v>
       </c>
       <c r="K34">
         <v>0.0</v>
       </c>
       <c r="L34">
         <v>0.0</v>
       </c>
       <c r="M34" s="1">
-        <v>152884.72</v>
+        <v>358855.58</v>
       </c>
       <c r="N34" s="1">
-        <v>152884.72</v>
+        <v>358855.58</v>
       </c>
       <c r="O34" s="1">
-        <v>0.24</v>
+        <v>0.57</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
         <v>94</v>
       </c>
       <c r="B35" t="s">
         <v>95</v>
       </c>
       <c r="C35" s="1">
-        <v>1094.0</v>
+        <v>25120.0</v>
       </c>
       <c r="D35" s="1">
-        <v>120.25</v>
+        <v>5.835</v>
       </c>
       <c r="E35" s="1">
-        <v>74.62232176</v>
+        <v>2.45020581</v>
       </c>
       <c r="F35" t="s">
         <v>8</v>
       </c>
       <c r="G35">
         <v>1.0</v>
       </c>
       <c r="H35" s="1">
-        <v>81636.82</v>
+        <v>61549.17</v>
       </c>
       <c r="I35" s="1">
-        <v>49916.68</v>
+        <v>85026.03</v>
       </c>
       <c r="J35" s="1">
-        <v>61.144811863078</v>
+        <v>138.14326009595</v>
       </c>
       <c r="K35">
         <v>0.0</v>
       </c>
       <c r="L35">
         <v>0.0</v>
       </c>
       <c r="M35" s="1">
-        <v>131553.5</v>
+        <v>146575.2</v>
       </c>
       <c r="N35" s="1">
-        <v>131553.5</v>
+        <v>146575.2</v>
       </c>
       <c r="O35" s="1">
-        <v>0.21</v>
+        <v>0.23</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
         <v>96</v>
       </c>
       <c r="B36" t="s">
         <v>97</v>
       </c>
       <c r="C36" s="1">
-        <v>1643.0</v>
+        <v>1072.0</v>
       </c>
       <c r="D36" s="1">
-        <v>77.0</v>
+        <v>114.8</v>
       </c>
       <c r="E36" s="1">
-        <v>102.37347535</v>
+        <v>74.62232276</v>
       </c>
       <c r="F36" t="s">
         <v>8</v>
       </c>
       <c r="G36">
         <v>1.0</v>
       </c>
       <c r="H36" s="1">
-        <v>168199.62</v>
+        <v>79995.13</v>
       </c>
       <c r="I36" s="1">
-        <v>-41688.62</v>
+        <v>43070.47</v>
       </c>
       <c r="J36" s="1">
-        <v>-24.785204627692</v>
+        <v>53.8413650931</v>
       </c>
       <c r="K36">
         <v>0.0</v>
       </c>
       <c r="L36">
         <v>0.0</v>
       </c>
       <c r="M36" s="1">
-        <v>126511.0</v>
+        <v>123065.6</v>
       </c>
       <c r="N36" s="1">
-        <v>126511.0</v>
+        <v>123065.6</v>
       </c>
       <c r="O36" s="1">
-        <v>0.2</v>
+        <v>0.19</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
         <v>98</v>
       </c>
       <c r="B37" t="s">
         <v>99</v>
       </c>
       <c r="C37" s="1">
-        <v>2115.0</v>
+        <v>1611.0</v>
       </c>
       <c r="D37" s="1">
-        <v>61.05</v>
+        <v>75.3</v>
       </c>
       <c r="E37" s="1">
-        <v>38.14647754</v>
+        <v>102.3734761</v>
       </c>
       <c r="F37" t="s">
         <v>8</v>
       </c>
       <c r="G37">
         <v>1.0</v>
       </c>
       <c r="H37" s="1">
-        <v>80679.8</v>
+        <v>164923.67</v>
       </c>
       <c r="I37" s="1">
-        <v>48440.95</v>
+        <v>-43615.37</v>
       </c>
       <c r="J37" s="1">
-        <v>60.040989194321</v>
+        <v>-26.44579155921</v>
       </c>
       <c r="K37">
         <v>0.0</v>
       </c>
       <c r="L37">
         <v>0.0</v>
       </c>
       <c r="M37" s="1">
-        <v>129120.75</v>
+        <v>121308.3</v>
       </c>
       <c r="N37" s="1">
-        <v>129120.75</v>
+        <v>121308.3</v>
       </c>
       <c r="O37" s="1">
-        <v>0.21</v>
+        <v>0.19</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
         <v>100</v>
       </c>
       <c r="B38" t="s">
         <v>101</v>
       </c>
       <c r="C38" s="1">
-        <v>863.0</v>
+        <v>2073.0</v>
       </c>
       <c r="D38" s="1">
-        <v>106.8</v>
+        <v>58.0</v>
       </c>
       <c r="E38" s="1">
-        <v>87.72477404</v>
+        <v>38.14647853</v>
       </c>
       <c r="F38" t="s">
         <v>8</v>
       </c>
       <c r="G38">
         <v>1.0</v>
       </c>
       <c r="H38" s="1">
-        <v>75706.48</v>
+        <v>79077.65</v>
       </c>
       <c r="I38" s="1">
-        <v>16461.92</v>
+        <v>41156.35</v>
       </c>
       <c r="J38" s="1">
-        <v>21.744400215147</v>
+        <v>52.045489465102</v>
       </c>
       <c r="K38">
         <v>0.0</v>
       </c>
       <c r="L38">
         <v>0.0</v>
       </c>
       <c r="M38" s="1">
-        <v>92168.4</v>
+        <v>120234.0</v>
       </c>
       <c r="N38" s="1">
-        <v>92168.4</v>
+        <v>120234.0</v>
       </c>
       <c r="O38" s="1">
-        <v>0.15</v>
+        <v>0.19</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
         <v>102</v>
       </c>
       <c r="B39" t="s">
         <v>103</v>
       </c>
       <c r="C39" s="1">
-        <v>58295.0</v>
+        <v>846.0</v>
       </c>
       <c r="D39" s="1">
-        <v>4.477</v>
+        <v>111.5</v>
       </c>
       <c r="E39" s="1">
-        <v>3.66370615</v>
+        <v>87.72477541</v>
       </c>
       <c r="F39" t="s">
         <v>8</v>
       </c>
       <c r="G39">
         <v>1.0</v>
       </c>
       <c r="H39" s="1">
-        <v>213575.75</v>
+        <v>74215.16</v>
       </c>
       <c r="I39" s="1">
-        <v>47410.97</v>
+        <v>20113.84</v>
       </c>
       <c r="J39" s="1">
-        <v>22.198667217603</v>
+        <v>27.102063783195</v>
       </c>
       <c r="K39">
         <v>0.0</v>
       </c>
       <c r="L39">
         <v>0.0</v>
       </c>
       <c r="M39" s="1">
-        <v>260986.72</v>
+        <v>94329.0</v>
       </c>
       <c r="N39" s="1">
-        <v>260986.72</v>
+        <v>94329.0</v>
       </c>
       <c r="O39" s="1">
-        <v>0.42</v>
+        <v>0.15</v>
       </c>
       <c r="P39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
         <v>104</v>
       </c>
       <c r="B40" t="s">
         <v>105</v>
       </c>
       <c r="C40" s="1">
-        <v>438.0</v>
+        <v>57143.0</v>
       </c>
       <c r="D40" s="1">
-        <v>394.05</v>
+        <v>4.801</v>
       </c>
       <c r="E40" s="1">
-        <v>327.90641553</v>
+        <v>3.66370614</v>
       </c>
       <c r="F40" t="s">
         <v>8</v>
       </c>
       <c r="G40">
         <v>1.0</v>
       </c>
       <c r="H40" s="1">
-        <v>143623.01</v>
+        <v>209355.16</v>
       </c>
       <c r="I40" s="1">
-        <v>28970.89</v>
+        <v>64988.38</v>
       </c>
       <c r="J40" s="1">
-        <v>20.171482271539</v>
+        <v>31.042167768877</v>
       </c>
       <c r="K40">
         <v>0.0</v>
       </c>
       <c r="L40">
         <v>0.0</v>
       </c>
       <c r="M40" s="1">
-        <v>172593.9</v>
+        <v>274343.54</v>
       </c>
       <c r="N40" s="1">
-        <v>172593.9</v>
+        <v>274343.54</v>
       </c>
       <c r="O40" s="1">
-        <v>0.28</v>
+        <v>0.43</v>
       </c>
       <c r="P40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
         <v>106</v>
       </c>
       <c r="B41" t="s">
         <v>107</v>
       </c>
       <c r="C41" s="1">
-        <v>1029.0</v>
+        <v>429.0</v>
       </c>
       <c r="D41" s="1">
-        <v>140.85</v>
+        <v>397.4</v>
       </c>
       <c r="E41" s="1">
-        <v>103.97844509</v>
+        <v>327.90641026</v>
       </c>
       <c r="F41" t="s">
         <v>8</v>
       </c>
       <c r="G41">
         <v>1.0</v>
       </c>
       <c r="H41" s="1">
-        <v>106993.82</v>
+        <v>140671.85</v>
       </c>
       <c r="I41" s="1">
-        <v>37940.83</v>
+        <v>29812.75</v>
       </c>
       <c r="J41" s="1">
-        <v>35.460767734062</v>
+        <v>21.193117173052</v>
       </c>
       <c r="K41">
         <v>0.0</v>
       </c>
       <c r="L41">
         <v>0.0</v>
       </c>
       <c r="M41" s="1">
-        <v>144934.65</v>
+        <v>170484.6</v>
       </c>
       <c r="N41" s="1">
-        <v>144934.65</v>
+        <v>170484.6</v>
       </c>
       <c r="O41" s="1">
-        <v>0.23</v>
+        <v>0.27</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
         <v>108</v>
       </c>
       <c r="B42" t="s">
         <v>109</v>
       </c>
       <c r="C42" s="1">
-        <v>422.0</v>
+        <v>1009.0</v>
       </c>
       <c r="D42" s="1">
-        <v>536.2</v>
+        <v>153.85</v>
       </c>
       <c r="E42" s="1">
-        <v>572.89689573</v>
+        <v>103.978444</v>
       </c>
       <c r="F42" t="s">
         <v>8</v>
       </c>
       <c r="G42">
         <v>1.0</v>
       </c>
       <c r="H42" s="1">
-        <v>241762.49</v>
+        <v>104914.25</v>
       </c>
       <c r="I42" s="1">
-        <v>-15486.09</v>
+        <v>50320.4</v>
       </c>
       <c r="J42" s="1">
-        <v>-6.4054973953983</v>
+        <v>47.963360553976</v>
       </c>
       <c r="K42">
         <v>0.0</v>
       </c>
       <c r="L42">
         <v>0.0</v>
       </c>
       <c r="M42" s="1">
-        <v>226276.4</v>
+        <v>155234.65</v>
       </c>
       <c r="N42" s="1">
-        <v>226276.4</v>
+        <v>155234.65</v>
       </c>
       <c r="O42" s="1">
-        <v>0.36</v>
+        <v>0.25</v>
       </c>
       <c r="P42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
         <v>110</v>
       </c>
       <c r="B43" t="s">
         <v>111</v>
       </c>
       <c r="C43" s="1">
-        <v>250.0</v>
+        <v>414.0</v>
       </c>
       <c r="D43" s="1">
-        <v>532.0</v>
+        <v>544.1</v>
       </c>
       <c r="E43" s="1">
-        <v>582.5416</v>
+        <v>572.89688406</v>
       </c>
       <c r="F43" t="s">
         <v>8</v>
       </c>
       <c r="G43">
         <v>1.0</v>
       </c>
       <c r="H43" s="1">
-        <v>145635.4</v>
+        <v>237179.31</v>
       </c>
       <c r="I43" s="1">
-        <v>-12635.4</v>
+        <v>-11921.91</v>
       </c>
       <c r="J43" s="1">
-        <v>-8.6760499164352</v>
+        <v>-5.0265387819873</v>
       </c>
       <c r="K43">
         <v>0.0</v>
       </c>
       <c r="L43">
         <v>0.0</v>
       </c>
       <c r="M43" s="1">
-        <v>133000.0</v>
+        <v>225257.4</v>
       </c>
       <c r="N43" s="1">
-        <v>133000.0</v>
+        <v>225257.4</v>
       </c>
       <c r="O43" s="1">
-        <v>0.21</v>
+        <v>0.36</v>
       </c>
       <c r="P43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
         <v>112</v>
       </c>
       <c r="B44" t="s">
         <v>113</v>
       </c>
       <c r="C44" s="1">
-        <v>954.0</v>
+        <v>245.0</v>
       </c>
       <c r="D44" s="1">
-        <v>70.95</v>
+        <v>555.6</v>
       </c>
       <c r="E44" s="1">
-        <v>86.70493711</v>
+        <v>582.54159184</v>
       </c>
       <c r="F44" t="s">
         <v>8</v>
       </c>
       <c r="G44">
         <v>1.0</v>
       </c>
       <c r="H44" s="1">
-        <v>82716.51</v>
+        <v>142722.69</v>
       </c>
       <c r="I44" s="1">
-        <v>-15030.21</v>
+        <v>-6600.69</v>
       </c>
       <c r="J44" s="1">
-        <v>-18.170749708855</v>
+        <v>-4.6248357566691</v>
       </c>
       <c r="K44">
         <v>0.0</v>
       </c>
       <c r="L44">
         <v>0.0</v>
       </c>
       <c r="M44" s="1">
-        <v>67686.3</v>
+        <v>136122.0</v>
       </c>
       <c r="N44" s="1">
-        <v>67686.3</v>
+        <v>136122.0</v>
       </c>
       <c r="O44" s="1">
-        <v>0.11</v>
+        <v>0.22</v>
       </c>
       <c r="P44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
         <v>114</v>
       </c>
       <c r="B45" t="s">
         <v>115</v>
       </c>
       <c r="C45" s="1">
-        <v>3721.0</v>
+        <v>954.0</v>
       </c>
       <c r="D45" s="1">
-        <v>16.51</v>
+        <v>67.8</v>
       </c>
       <c r="E45" s="1">
-        <v>13.37</v>
+        <v>86.70493711</v>
       </c>
       <c r="F45" t="s">
         <v>8</v>
       </c>
       <c r="G45">
         <v>1.0</v>
       </c>
       <c r="H45" s="1">
-        <v>49749.77</v>
+        <v>82716.51</v>
       </c>
       <c r="I45" s="1">
-        <v>11683.94</v>
+        <v>-18035.31</v>
       </c>
       <c r="J45" s="1">
-        <v>23.485415108452</v>
+        <v>-21.803760821147</v>
       </c>
       <c r="K45">
         <v>0.0</v>
       </c>
       <c r="L45">
         <v>0.0</v>
       </c>
       <c r="M45" s="1">
-        <v>61433.71</v>
+        <v>64681.2</v>
       </c>
       <c r="N45" s="1">
-        <v>61433.71</v>
+        <v>64681.2</v>
       </c>
       <c r="O45" s="1">
         <v>0.1</v>
       </c>
       <c r="P45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
         <v>116</v>
       </c>
       <c r="B46" t="s">
         <v>117</v>
       </c>
       <c r="C46" s="1">
-        <v>2323.0</v>
+        <v>3721.0</v>
       </c>
       <c r="D46" s="1">
-        <v>46.0</v>
+        <v>18.19</v>
       </c>
       <c r="E46" s="1">
-        <v>50.06087387</v>
+        <v>13.37</v>
       </c>
       <c r="F46" t="s">
         <v>8</v>
       </c>
       <c r="G46">
         <v>1.0</v>
       </c>
       <c r="H46" s="1">
-        <v>116291.41</v>
+        <v>49749.77</v>
       </c>
       <c r="I46" s="1">
-        <v>-9433.41</v>
+        <v>17935.22</v>
       </c>
       <c r="J46" s="1">
-        <v>-8.1118717195019</v>
+        <v>36.05086013463</v>
       </c>
       <c r="K46">
         <v>0.0</v>
       </c>
       <c r="L46">
         <v>0.0</v>
       </c>
       <c r="M46" s="1">
-        <v>106858.0</v>
+        <v>67684.99</v>
       </c>
       <c r="N46" s="1">
-        <v>106858.0</v>
+        <v>67684.99</v>
       </c>
       <c r="O46" s="1">
-        <v>0.17</v>
+        <v>0.11</v>
       </c>
       <c r="P46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
         <v>118</v>
       </c>
       <c r="B47" t="s">
         <v>119</v>
       </c>
       <c r="C47" s="1">
-        <v>1669.0</v>
+        <v>2277.0</v>
       </c>
       <c r="D47" s="1">
-        <v>102.95</v>
+        <v>43.51</v>
       </c>
       <c r="E47" s="1">
-        <v>57.68680048</v>
+        <v>50.06087396</v>
       </c>
       <c r="F47" t="s">
         <v>8</v>
       </c>
       <c r="G47">
         <v>1.0</v>
       </c>
       <c r="H47" s="1">
-        <v>96279.27</v>
+        <v>113988.61</v>
       </c>
       <c r="I47" s="1">
-        <v>75544.28</v>
+        <v>-14916.34</v>
       </c>
       <c r="J47" s="1">
-        <v>78.463702518725</v>
+        <v>-13.085816205672</v>
       </c>
       <c r="K47">
         <v>0.0</v>
       </c>
       <c r="L47">
         <v>0.0</v>
       </c>
       <c r="M47" s="1">
-        <v>171823.55</v>
+        <v>99072.27</v>
       </c>
       <c r="N47" s="1">
-        <v>171823.55</v>
+        <v>99072.27</v>
       </c>
       <c r="O47" s="1">
-        <v>0.27</v>
+        <v>0.16</v>
       </c>
       <c r="P47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
         <v>120</v>
       </c>
       <c r="B48" t="s">
         <v>121</v>
       </c>
       <c r="C48" s="1">
-        <v>2109.0</v>
+        <v>1636.0</v>
       </c>
       <c r="D48" s="1">
-        <v>78.84</v>
+        <v>102.5</v>
       </c>
       <c r="E48" s="1">
-        <v>69.84269796</v>
+        <v>57.68680318</v>
       </c>
       <c r="F48" t="s">
         <v>8</v>
       </c>
       <c r="G48">
         <v>1.0</v>
       </c>
       <c r="H48" s="1">
-        <v>147298.25</v>
+        <v>94375.61</v>
       </c>
       <c r="I48" s="1">
-        <v>18975.31</v>
+        <v>73314.39</v>
       </c>
       <c r="J48" s="1">
-        <v>12.882237229567</v>
+        <v>77.683619740312</v>
       </c>
       <c r="K48">
         <v>0.0</v>
       </c>
       <c r="L48">
         <v>0.0</v>
       </c>
       <c r="M48" s="1">
-        <v>166273.56</v>
+        <v>167690.0</v>
       </c>
       <c r="N48" s="1">
-        <v>166273.56</v>
+        <v>167690.0</v>
       </c>
       <c r="O48" s="1">
         <v>0.27</v>
       </c>
       <c r="P48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
         <v>122</v>
       </c>
       <c r="B49" t="s">
         <v>123</v>
       </c>
       <c r="C49" s="1">
-        <v>2169.0</v>
+        <v>2067.0</v>
       </c>
       <c r="D49" s="1">
-        <v>30.87</v>
+        <v>75.42</v>
       </c>
       <c r="E49" s="1">
-        <v>37.29683725</v>
+        <v>69.84269956</v>
       </c>
       <c r="F49" t="s">
         <v>8</v>
       </c>
       <c r="G49">
         <v>1.0</v>
       </c>
       <c r="H49" s="1">
-        <v>80896.84</v>
+        <v>144364.86</v>
       </c>
       <c r="I49" s="1">
-        <v>-13939.81</v>
+        <v>11528.28</v>
       </c>
       <c r="J49" s="1">
-        <v>-17.231587785135</v>
+        <v>7.9855166970688</v>
       </c>
       <c r="K49">
         <v>0.0</v>
       </c>
       <c r="L49">
         <v>0.0</v>
       </c>
       <c r="M49" s="1">
-        <v>66957.03</v>
+        <v>155893.14</v>
       </c>
       <c r="N49" s="1">
-        <v>66957.03</v>
+        <v>155893.14</v>
       </c>
       <c r="O49" s="1">
-        <v>0.11</v>
+        <v>0.25</v>
       </c>
       <c r="P49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
         <v>124</v>
       </c>
       <c r="B50" t="s">
         <v>125</v>
       </c>
       <c r="C50" s="1">
-        <v>1035.0</v>
+        <v>2169.0</v>
       </c>
       <c r="D50" s="1">
-        <v>308.0</v>
+        <v>32.11</v>
       </c>
       <c r="E50" s="1">
-        <v>105.968</v>
+        <v>37.29683725</v>
       </c>
       <c r="F50" t="s">
         <v>8</v>
       </c>
       <c r="G50">
         <v>1.0</v>
       </c>
       <c r="H50" s="1">
-        <v>109676.88</v>
+        <v>80896.84</v>
       </c>
       <c r="I50" s="1">
-        <v>209103.12</v>
+        <v>-11250.25</v>
       </c>
       <c r="J50" s="1">
-        <v>190.65378227389</v>
+        <v>-13.906909095584</v>
       </c>
       <c r="K50">
         <v>0.0</v>
       </c>
       <c r="L50">
         <v>0.0</v>
       </c>
       <c r="M50" s="1">
-        <v>318780.0</v>
+        <v>69646.59</v>
       </c>
       <c r="N50" s="1">
-        <v>318780.0</v>
+        <v>69646.59</v>
       </c>
       <c r="O50" s="1">
-        <v>0.51</v>
+        <v>0.11</v>
       </c>
       <c r="P50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
         <v>126</v>
       </c>
       <c r="B51" t="s">
         <v>127</v>
       </c>
       <c r="C51" s="1">
-        <v>2550.0</v>
+        <v>1015.0</v>
       </c>
       <c r="D51" s="1">
-        <v>88.34</v>
+        <v>340.0</v>
       </c>
       <c r="E51" s="1">
-        <v>46.71807843</v>
+        <v>105.968</v>
       </c>
       <c r="F51" t="s">
         <v>8</v>
       </c>
       <c r="G51">
         <v>1.0</v>
       </c>
       <c r="H51" s="1">
-        <v>119131.1</v>
+        <v>107557.52</v>
       </c>
       <c r="I51" s="1">
-        <v>106135.9</v>
+        <v>237542.48</v>
       </c>
       <c r="J51" s="1">
-        <v>89.091681349371</v>
+        <v>220.85157783482</v>
       </c>
       <c r="K51">
         <v>0.0</v>
       </c>
       <c r="L51">
         <v>0.0</v>
       </c>
       <c r="M51" s="1">
-        <v>225267.0</v>
+        <v>345100.0</v>
       </c>
       <c r="N51" s="1">
-        <v>225267.0</v>
+        <v>345100.0</v>
       </c>
       <c r="O51" s="1">
-        <v>0.36</v>
+        <v>0.55</v>
       </c>
       <c r="P51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
         <v>128</v>
       </c>
       <c r="B52" t="s">
         <v>129</v>
       </c>
       <c r="C52" s="1">
-        <v>2695.0</v>
+        <v>2500.0</v>
       </c>
       <c r="D52" s="1">
-        <v>80.36</v>
+        <v>86.24</v>
       </c>
       <c r="E52" s="1">
-        <v>89.55896846</v>
+        <v>46.71808</v>
       </c>
       <c r="F52" t="s">
         <v>8</v>
       </c>
       <c r="G52">
         <v>1.0</v>
       </c>
       <c r="H52" s="1">
-        <v>241361.42</v>
+        <v>116795.2</v>
       </c>
       <c r="I52" s="1">
-        <v>-24791.22</v>
+        <v>98804.8</v>
       </c>
       <c r="J52" s="1">
-        <v>-10.271409573245</v>
+        <v>84.596627258654</v>
       </c>
       <c r="K52">
         <v>0.0</v>
       </c>
       <c r="L52">
         <v>0.0</v>
       </c>
       <c r="M52" s="1">
-        <v>216570.2</v>
+        <v>215600.0</v>
       </c>
       <c r="N52" s="1">
-        <v>216570.2</v>
+        <v>215600.0</v>
       </c>
       <c r="O52" s="1">
-        <v>0.35</v>
+        <v>0.34</v>
       </c>
       <c r="P52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
         <v>130</v>
       </c>
       <c r="B53" t="s">
         <v>131</v>
       </c>
       <c r="C53" s="1">
-        <v>2811.0</v>
+        <v>2642.0</v>
       </c>
       <c r="D53" s="1">
-        <v>171.22</v>
+        <v>82.2</v>
       </c>
       <c r="E53" s="1">
-        <v>181.70537887</v>
+        <v>89.55896669</v>
       </c>
       <c r="F53" t="s">
         <v>8</v>
       </c>
       <c r="G53">
         <v>1.0</v>
       </c>
       <c r="H53" s="1">
-        <v>510773.82</v>
+        <v>236614.79</v>
       </c>
       <c r="I53" s="1">
-        <v>-29474.4</v>
+        <v>-19442.39</v>
       </c>
       <c r="J53" s="1">
-        <v>-5.7705385135049</v>
+        <v>-8.2168954865416</v>
       </c>
       <c r="K53">
         <v>0.0</v>
       </c>
       <c r="L53">
         <v>0.0</v>
       </c>
       <c r="M53" s="1">
-        <v>481299.42</v>
+        <v>217172.4</v>
       </c>
       <c r="N53" s="1">
-        <v>481299.42</v>
+        <v>217172.4</v>
       </c>
       <c r="O53" s="1">
-        <v>0.77</v>
+        <v>0.34</v>
       </c>
       <c r="P53">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
         <v>132</v>
       </c>
       <c r="B54" t="s">
         <v>133</v>
       </c>
       <c r="C54" s="1">
-        <v>1966.0</v>
+        <v>2755.0</v>
       </c>
       <c r="D54" s="1">
-        <v>252.9</v>
+        <v>170.96</v>
       </c>
       <c r="E54" s="1">
-        <v>195.04291455</v>
+        <v>181.70537931</v>
       </c>
       <c r="F54" t="s">
         <v>8</v>
       </c>
       <c r="G54">
         <v>1.0</v>
       </c>
       <c r="H54" s="1">
-        <v>383454.37</v>
+        <v>500598.32</v>
       </c>
       <c r="I54" s="1">
-        <v>113747.03</v>
+        <v>-29603.52</v>
       </c>
       <c r="J54" s="1">
-        <v>29.66377198935</v>
+        <v>-5.9136275167683</v>
       </c>
       <c r="K54">
         <v>0.0</v>
       </c>
       <c r="L54">
         <v>0.0</v>
       </c>
       <c r="M54" s="1">
-        <v>497201.4</v>
+        <v>470994.8</v>
       </c>
       <c r="N54" s="1">
-        <v>497201.4</v>
+        <v>470994.8</v>
       </c>
       <c r="O54" s="1">
-        <v>0.8</v>
+        <v>0.74</v>
       </c>
       <c r="P54">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="s">
         <v>134</v>
       </c>
       <c r="B55" t="s">
         <v>135</v>
       </c>
       <c r="C55" s="1">
-        <v>755.0</v>
+        <v>1927.0</v>
       </c>
       <c r="D55" s="1">
-        <v>250.5</v>
+        <v>276.7</v>
       </c>
       <c r="E55" s="1">
-        <v>152.21491391</v>
+        <v>195.04291645</v>
       </c>
       <c r="F55" t="s">
         <v>8</v>
       </c>
       <c r="G55">
         <v>1.0</v>
       </c>
       <c r="H55" s="1">
-        <v>114922.26</v>
+        <v>375847.7</v>
       </c>
       <c r="I55" s="1">
-        <v>74205.24</v>
+        <v>157353.2</v>
       </c>
       <c r="J55" s="1">
-        <v>64.56994493495</v>
+        <v>41.866213362487</v>
       </c>
       <c r="K55">
         <v>0.0</v>
       </c>
       <c r="L55">
         <v>0.0</v>
       </c>
       <c r="M55" s="1">
-        <v>189127.5</v>
+        <v>533200.9</v>
       </c>
       <c r="N55" s="1">
-        <v>189127.5</v>
+        <v>533200.9</v>
       </c>
       <c r="O55" s="1">
-        <v>0.3</v>
+        <v>0.84</v>
       </c>
       <c r="P55">
         <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" t="s">
         <v>136</v>
       </c>
       <c r="B56" t="s">
         <v>137</v>
       </c>
       <c r="C56" s="1">
-        <v>4776.0</v>
+        <v>740.0</v>
       </c>
       <c r="D56" s="1">
-        <v>72.58</v>
+        <v>247.4</v>
       </c>
       <c r="E56" s="1">
-        <v>24.95241625</v>
+        <v>152.21491892</v>
       </c>
       <c r="F56" t="s">
         <v>8</v>
       </c>
       <c r="G56">
         <v>1.0</v>
       </c>
       <c r="H56" s="1">
-        <v>119172.74</v>
+        <v>112639.04</v>
       </c>
       <c r="I56" s="1">
-        <v>227469.34</v>
+        <v>70436.96</v>
       </c>
       <c r="J56" s="1">
-        <v>190.87363435631</v>
+        <v>62.533345454649</v>
       </c>
       <c r="K56">
         <v>0.0</v>
       </c>
       <c r="L56">
         <v>0.0</v>
       </c>
       <c r="M56" s="1">
-        <v>346642.08</v>
+        <v>183076.0</v>
       </c>
       <c r="N56" s="1">
-        <v>346642.08</v>
+        <v>183076.0</v>
       </c>
       <c r="O56" s="1">
-        <v>0.55</v>
+        <v>0.29</v>
       </c>
       <c r="P56">
         <v>1</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57" t="s">
         <v>138</v>
       </c>
       <c r="B57" t="s">
         <v>139</v>
       </c>
       <c r="C57" s="1">
-        <v>542.0</v>
+        <v>4682.0</v>
       </c>
       <c r="D57" s="1">
-        <v>135.3</v>
+        <v>73.86</v>
       </c>
       <c r="E57" s="1">
-        <v>198.45797048</v>
+        <v>24.95241563</v>
       </c>
       <c r="F57" t="s">
         <v>8</v>
       </c>
       <c r="G57">
         <v>1.0</v>
       </c>
       <c r="H57" s="1">
-        <v>107564.22</v>
+        <v>116827.21</v>
       </c>
       <c r="I57" s="1">
-        <v>-34231.62</v>
+        <v>228985.31</v>
       </c>
       <c r="J57" s="1">
-        <v>-31.824355719774</v>
+        <v>196.00340537106</v>
       </c>
       <c r="K57">
         <v>0.0</v>
       </c>
       <c r="L57">
         <v>0.0</v>
       </c>
       <c r="M57" s="1">
-        <v>73332.6</v>
+        <v>345812.52</v>
       </c>
       <c r="N57" s="1">
-        <v>73332.6</v>
+        <v>345812.52</v>
       </c>
       <c r="O57" s="1">
-        <v>0.12</v>
+        <v>0.55</v>
       </c>
       <c r="P57">
         <v>1</v>
       </c>
     </row>
     <row r="58" spans="1:16">
       <c r="A58" t="s">
         <v>140</v>
       </c>
       <c r="B58" t="s">
         <v>141</v>
       </c>
       <c r="C58" s="1">
-        <v>1466.0</v>
+        <v>542.0</v>
       </c>
       <c r="D58" s="1">
-        <v>48.36</v>
+        <v>131.2</v>
       </c>
       <c r="E58" s="1">
-        <v>47.81890177</v>
+        <v>198.45797048</v>
       </c>
       <c r="F58" t="s">
         <v>8</v>
       </c>
       <c r="G58">
         <v>1.0</v>
       </c>
       <c r="H58" s="1">
-        <v>70102.51</v>
+        <v>107564.22</v>
       </c>
       <c r="I58" s="1">
-        <v>793.25</v>
+        <v>-36453.82</v>
       </c>
       <c r="J58" s="1">
-        <v>1.1315572010189</v>
+        <v>-33.890284334326</v>
       </c>
       <c r="K58">
         <v>0.0</v>
       </c>
       <c r="L58">
         <v>0.0</v>
       </c>
       <c r="M58" s="1">
-        <v>70895.76</v>
+        <v>71110.4</v>
       </c>
       <c r="N58" s="1">
-        <v>70895.76</v>
+        <v>71110.4</v>
       </c>
       <c r="O58" s="1">
         <v>0.11</v>
       </c>
       <c r="P58">
         <v>1</v>
       </c>
     </row>
     <row r="59" spans="1:16">
       <c r="A59" t="s">
         <v>142</v>
       </c>
       <c r="B59" t="s">
         <v>143</v>
       </c>
       <c r="C59" s="1">
-        <v>2271.0</v>
+        <v>1466.0</v>
       </c>
       <c r="D59" s="1">
-        <v>24.87</v>
+        <v>52.5</v>
       </c>
       <c r="E59" s="1">
-        <v>25.97900044</v>
+        <v>47.81890177</v>
       </c>
       <c r="F59" t="s">
         <v>8</v>
       </c>
       <c r="G59">
         <v>1.0</v>
       </c>
       <c r="H59" s="1">
-        <v>58998.31</v>
+        <v>70102.51</v>
       </c>
       <c r="I59" s="1">
-        <v>-2518.54</v>
+        <v>6862.49</v>
       </c>
       <c r="J59" s="1">
-        <v>-4.2688341411813</v>
+        <v>9.7892215271607</v>
       </c>
       <c r="K59">
         <v>0.0</v>
       </c>
       <c r="L59">
         <v>0.0</v>
       </c>
       <c r="M59" s="1">
-        <v>56479.77</v>
+        <v>76965.0</v>
       </c>
       <c r="N59" s="1">
-        <v>56479.77</v>
+        <v>76965.0</v>
       </c>
       <c r="O59" s="1">
-        <v>0.09</v>
+        <v>0.12</v>
       </c>
       <c r="P59">
         <v>1</v>
       </c>
     </row>
     <row r="60" spans="1:16">
       <c r="A60" t="s">
         <v>144</v>
       </c>
       <c r="B60" t="s">
         <v>145</v>
       </c>
       <c r="C60" s="1">
-        <v>8838.0</v>
+        <v>2271.0</v>
       </c>
       <c r="D60" s="1">
-        <v>32.72</v>
+        <v>28.405</v>
       </c>
       <c r="E60" s="1">
-        <v>14.94934487</v>
+        <v>25.97900044</v>
       </c>
       <c r="F60" t="s">
         <v>8</v>
       </c>
       <c r="G60">
         <v>1.0</v>
       </c>
       <c r="H60" s="1">
-        <v>132122.31</v>
+        <v>58998.31</v>
       </c>
       <c r="I60" s="1">
-        <v>157057.05</v>
+        <v>5509.45</v>
       </c>
       <c r="J60" s="1">
-        <v>118.87246748865</v>
+        <v>9.3383183348811</v>
       </c>
       <c r="K60">
         <v>0.0</v>
       </c>
       <c r="L60">
         <v>0.0</v>
       </c>
       <c r="M60" s="1">
-        <v>289179.36</v>
+        <v>64507.76</v>
       </c>
       <c r="N60" s="1">
-        <v>289179.36</v>
+        <v>64507.76</v>
       </c>
       <c r="O60" s="1">
-        <v>0.46</v>
+        <v>0.1</v>
       </c>
       <c r="P60">
         <v>1</v>
       </c>
     </row>
     <row r="61" spans="1:16">
       <c r="A61" t="s">
         <v>146</v>
       </c>
       <c r="B61" t="s">
         <v>147</v>
       </c>
       <c r="C61" s="1">
-        <v>9207.0</v>
+        <v>8663.0</v>
       </c>
       <c r="D61" s="1">
-        <v>9.478</v>
+        <v>36.62</v>
       </c>
       <c r="E61" s="1">
-        <v>7.74099272</v>
+        <v>14.94934434</v>
       </c>
       <c r="F61" t="s">
         <v>8</v>
       </c>
       <c r="G61">
         <v>1.0</v>
       </c>
       <c r="H61" s="1">
-        <v>71271.32</v>
+        <v>129506.17</v>
       </c>
       <c r="I61" s="1">
-        <v>15992.63</v>
+        <v>187732.89</v>
       </c>
       <c r="J61" s="1">
-        <v>22.439082087998</v>
+        <v>144.96057600962</v>
       </c>
       <c r="K61">
         <v>0.0</v>
       </c>
       <c r="L61">
         <v>0.0</v>
       </c>
       <c r="M61" s="1">
-        <v>87263.95</v>
+        <v>317239.06</v>
       </c>
       <c r="N61" s="1">
-        <v>87263.95</v>
+        <v>317239.06</v>
       </c>
       <c r="O61" s="1">
-        <v>0.14</v>
+        <v>0.5</v>
       </c>
       <c r="P61">
         <v>1</v>
       </c>
     </row>
     <row r="62" spans="1:16">
       <c r="A62" t="s">
         <v>148</v>
       </c>
       <c r="B62" t="s">
         <v>149</v>
       </c>
       <c r="C62" s="1">
-        <v>269.0</v>
+        <v>9207.0</v>
       </c>
       <c r="D62" s="1">
-        <v>247.1</v>
+        <v>10.2</v>
       </c>
       <c r="E62" s="1">
-        <v>257.10241636</v>
+        <v>7.74099272</v>
       </c>
       <c r="F62" t="s">
         <v>8</v>
       </c>
       <c r="G62">
         <v>1.0</v>
       </c>
       <c r="H62" s="1">
-        <v>69160.55</v>
+        <v>71271.32</v>
       </c>
       <c r="I62" s="1">
-        <v>-2690.65</v>
+        <v>22640.08</v>
       </c>
       <c r="J62" s="1">
-        <v>-3.8904404317201</v>
+        <v>31.766045584676</v>
       </c>
       <c r="K62">
         <v>0.0</v>
       </c>
       <c r="L62">
         <v>0.0</v>
       </c>
       <c r="M62" s="1">
-        <v>66469.9</v>
+        <v>93911.4</v>
       </c>
       <c r="N62" s="1">
-        <v>66469.9</v>
+        <v>93911.4</v>
       </c>
       <c r="O62" s="1">
-        <v>0.11</v>
+        <v>0.15</v>
       </c>
       <c r="P62">
         <v>1</v>
       </c>
     </row>
     <row r="63" spans="1:16">
       <c r="A63" t="s">
         <v>150</v>
       </c>
       <c r="B63" t="s">
         <v>151</v>
       </c>
       <c r="C63" s="1">
-        <v>1052.0</v>
+        <v>269.0</v>
       </c>
       <c r="D63" s="1">
-        <v>96.06</v>
+        <v>254.9</v>
       </c>
       <c r="E63" s="1">
-        <v>59.79887833</v>
+        <v>257.10241636</v>
       </c>
       <c r="F63" t="s">
         <v>8</v>
       </c>
       <c r="G63">
         <v>1.0</v>
       </c>
       <c r="H63" s="1">
-        <v>62908.42</v>
+        <v>69160.55</v>
       </c>
       <c r="I63" s="1">
-        <v>38146.7</v>
+        <v>-592.45</v>
       </c>
       <c r="J63" s="1">
-        <v>60.638464612527</v>
+        <v>-0.85662997185534</v>
       </c>
       <c r="K63">
         <v>0.0</v>
       </c>
       <c r="L63">
         <v>0.0</v>
       </c>
       <c r="M63" s="1">
-        <v>101055.12</v>
+        <v>68568.1</v>
       </c>
       <c r="N63" s="1">
-        <v>101055.12</v>
+        <v>68568.1</v>
       </c>
       <c r="O63" s="1">
-        <v>0.16</v>
+        <v>0.11</v>
       </c>
       <c r="P63">
         <v>1</v>
       </c>
     </row>
     <row r="64" spans="1:16">
       <c r="A64" t="s">
         <v>152</v>
       </c>
       <c r="B64" t="s">
         <v>153</v>
       </c>
       <c r="C64" s="1">
-        <v>5571.0</v>
+        <v>1031.0</v>
       </c>
       <c r="D64" s="1">
-        <v>73.94</v>
+        <v>106.15</v>
       </c>
       <c r="E64" s="1">
-        <v>30.9056489</v>
+        <v>59.79887488</v>
       </c>
       <c r="F64" t="s">
         <v>8</v>
       </c>
       <c r="G64">
         <v>1.0</v>
       </c>
       <c r="H64" s="1">
-        <v>172175.37</v>
+        <v>61652.64</v>
       </c>
       <c r="I64" s="1">
-        <v>239744.37</v>
+        <v>47788.01</v>
       </c>
       <c r="J64" s="1">
-        <v>139.24428912219</v>
+        <v>77.511701039891</v>
       </c>
       <c r="K64">
         <v>0.0</v>
       </c>
       <c r="L64">
         <v>0.0</v>
       </c>
       <c r="M64" s="1">
-        <v>411919.74</v>
+        <v>109440.65</v>
       </c>
       <c r="N64" s="1">
-        <v>411919.74</v>
+        <v>109440.65</v>
       </c>
       <c r="O64" s="1">
-        <v>0.66</v>
+        <v>0.17</v>
       </c>
       <c r="P64">
         <v>1</v>
       </c>
     </row>
     <row r="65" spans="1:16">
       <c r="A65" t="s">
         <v>154</v>
       </c>
       <c r="B65" t="s">
         <v>155</v>
       </c>
       <c r="C65" s="1">
-        <v>655.0</v>
+        <v>5461.0</v>
       </c>
       <c r="D65" s="1">
-        <v>262.0</v>
+        <v>72.41</v>
       </c>
       <c r="E65" s="1">
-        <v>89.32755725</v>
+        <v>30.90564915</v>
       </c>
       <c r="F65" t="s">
         <v>8</v>
       </c>
       <c r="G65">
         <v>1.0</v>
       </c>
       <c r="H65" s="1">
-        <v>58509.55</v>
+        <v>168775.75</v>
       </c>
       <c r="I65" s="1">
-        <v>113100.45</v>
+        <v>226655.26</v>
       </c>
       <c r="J65" s="1">
-        <v>193.30254633645</v>
+        <v>134.29373591882</v>
       </c>
       <c r="K65">
         <v>0.0</v>
       </c>
       <c r="L65">
         <v>0.0</v>
       </c>
       <c r="M65" s="1">
-        <v>171610.0</v>
+        <v>395431.01</v>
       </c>
       <c r="N65" s="1">
-        <v>171610.0</v>
+        <v>395431.01</v>
       </c>
       <c r="O65" s="1">
-        <v>0.27</v>
+        <v>0.63</v>
       </c>
       <c r="P65">
         <v>1</v>
       </c>
     </row>
     <row r="66" spans="1:16">
       <c r="A66" t="s">
         <v>156</v>
       </c>
       <c r="B66" t="s">
         <v>157</v>
       </c>
       <c r="C66" s="1">
-        <v>4205.0</v>
+        <v>642.0</v>
       </c>
       <c r="D66" s="1">
-        <v>18.52</v>
+        <v>252.3</v>
       </c>
       <c r="E66" s="1">
-        <v>13.54244709</v>
+        <v>89.32755452</v>
       </c>
       <c r="F66" t="s">
         <v>8</v>
       </c>
       <c r="G66">
         <v>1.0</v>
       </c>
       <c r="H66" s="1">
-        <v>56945.99</v>
+        <v>57348.29</v>
       </c>
       <c r="I66" s="1">
-        <v>20930.61</v>
+        <v>104628.31</v>
       </c>
       <c r="J66" s="1">
-        <v>36.755195580936</v>
+        <v>182.44364391685</v>
       </c>
       <c r="K66">
         <v>0.0</v>
       </c>
       <c r="L66">
         <v>0.0</v>
       </c>
       <c r="M66" s="1">
-        <v>77876.6</v>
+        <v>161976.6</v>
       </c>
       <c r="N66" s="1">
-        <v>77876.6</v>
+        <v>161976.6</v>
       </c>
       <c r="O66" s="1">
-        <v>0.12</v>
+        <v>0.26</v>
       </c>
       <c r="P66">
         <v>1</v>
       </c>
     </row>
     <row r="67" spans="1:16">
       <c r="A67" t="s">
         <v>158</v>
       </c>
       <c r="B67" t="s">
         <v>159</v>
       </c>
       <c r="C67" s="1">
-        <v>3663.0</v>
+        <v>4205.0</v>
       </c>
       <c r="D67" s="1">
-        <v>32.02</v>
+        <v>19.76</v>
       </c>
       <c r="E67" s="1">
-        <v>31.31230139</v>
+        <v>13.54244709</v>
       </c>
       <c r="F67" t="s">
         <v>8</v>
       </c>
       <c r="G67">
         <v>1.0</v>
       </c>
       <c r="H67" s="1">
-        <v>114696.96</v>
+        <v>56945.99</v>
       </c>
       <c r="I67" s="1">
-        <v>2592.3</v>
+        <v>26144.81</v>
       </c>
       <c r="J67" s="1">
-        <v>2.2601296494693</v>
+        <v>45.911590965404</v>
       </c>
       <c r="K67">
         <v>0.0</v>
       </c>
       <c r="L67">
         <v>0.0</v>
       </c>
       <c r="M67" s="1">
-        <v>117289.26</v>
+        <v>83090.8</v>
       </c>
       <c r="N67" s="1">
-        <v>117289.26</v>
+        <v>83090.8</v>
       </c>
       <c r="O67" s="1">
-        <v>0.19</v>
+        <v>0.13</v>
       </c>
       <c r="P67">
         <v>1</v>
       </c>
     </row>
     <row r="68" spans="1:16">
       <c r="A68" t="s">
         <v>160</v>
       </c>
       <c r="B68" t="s">
         <v>161</v>
       </c>
       <c r="C68" s="1">
-        <v>4130.0</v>
+        <v>3591.0</v>
       </c>
       <c r="D68" s="1">
-        <v>34.16</v>
+        <v>35.96</v>
       </c>
       <c r="E68" s="1">
-        <v>17.20058354</v>
+        <v>31.31230019</v>
       </c>
       <c r="F68" t="s">
         <v>8</v>
       </c>
       <c r="G68">
         <v>1.0</v>
       </c>
       <c r="H68" s="1">
-        <v>71038.41</v>
+        <v>112442.47</v>
       </c>
       <c r="I68" s="1">
-        <v>70042.39</v>
+        <v>16689.89</v>
       </c>
       <c r="J68" s="1">
-        <v>98.597913438659</v>
+        <v>14.843048182773</v>
       </c>
       <c r="K68">
         <v>0.0</v>
       </c>
       <c r="L68">
         <v>0.0</v>
       </c>
       <c r="M68" s="1">
-        <v>141080.8</v>
+        <v>129132.36</v>
       </c>
       <c r="N68" s="1">
-        <v>141080.8</v>
+        <v>129132.36</v>
       </c>
       <c r="O68" s="1">
-        <v>0.23</v>
+        <v>0.2</v>
       </c>
       <c r="P68">
         <v>1</v>
       </c>
     </row>
     <row r="69" spans="1:16">
       <c r="A69" t="s">
         <v>162</v>
       </c>
       <c r="B69" t="s">
         <v>163</v>
       </c>
       <c r="C69" s="1">
-        <v>2315.0</v>
+        <v>4048.0</v>
       </c>
       <c r="D69" s="1">
-        <v>29.54</v>
+        <v>36.9</v>
       </c>
       <c r="E69" s="1">
-        <v>26.52603456</v>
+        <v>17.200583</v>
       </c>
       <c r="F69" t="s">
         <v>8</v>
       </c>
       <c r="G69">
         <v>1.0</v>
       </c>
       <c r="H69" s="1">
-        <v>61407.77</v>
+        <v>69627.96</v>
       </c>
       <c r="I69" s="1">
-        <v>6977.33</v>
+        <v>79743.24</v>
       </c>
       <c r="J69" s="1">
-        <v>11.362291775129</v>
+        <v>114.52761218338</v>
       </c>
       <c r="K69">
         <v>0.0</v>
       </c>
       <c r="L69">
         <v>0.0</v>
       </c>
       <c r="M69" s="1">
-        <v>68385.1</v>
+        <v>149371.2</v>
       </c>
       <c r="N69" s="1">
-        <v>68385.1</v>
+        <v>149371.2</v>
       </c>
       <c r="O69" s="1">
-        <v>0.11</v>
+        <v>0.24</v>
       </c>
       <c r="P69">
         <v>1</v>
       </c>
     </row>
     <row r="70" spans="1:16">
       <c r="A70" t="s">
         <v>164</v>
       </c>
       <c r="B70" t="s">
         <v>165</v>
       </c>
       <c r="C70" s="1">
-        <v>955.0</v>
+        <v>2315.0</v>
       </c>
       <c r="D70" s="1">
-        <v>67.7</v>
+        <v>27.8</v>
       </c>
       <c r="E70" s="1">
-        <v>157.78990576</v>
+        <v>26.52603456</v>
       </c>
       <c r="F70" t="s">
         <v>8</v>
       </c>
       <c r="G70">
         <v>1.0</v>
       </c>
       <c r="H70" s="1">
-        <v>150689.36</v>
+        <v>61407.77</v>
       </c>
       <c r="I70" s="1">
-        <v>-86035.86</v>
+        <v>2949.23</v>
       </c>
       <c r="J70" s="1">
-        <v>-57.094847307069</v>
+        <v>4.8026984207373</v>
       </c>
       <c r="K70">
         <v>0.0</v>
       </c>
       <c r="L70">
         <v>0.0</v>
       </c>
       <c r="M70" s="1">
-        <v>64653.5</v>
+        <v>64357.0</v>
       </c>
       <c r="N70" s="1">
-        <v>64653.5</v>
+        <v>64357.0</v>
       </c>
       <c r="O70" s="1">
         <v>0.1</v>
       </c>
       <c r="P70">
         <v>1</v>
       </c>
     </row>
     <row r="71" spans="1:16">
       <c r="A71" t="s">
         <v>166</v>
       </c>
       <c r="B71" t="s">
         <v>167</v>
       </c>
       <c r="C71" s="1">
-        <v>-948825.88</v>
+        <v>955.0</v>
       </c>
       <c r="D71" s="1">
-        <v>0.08706542</v>
+        <v>68.1</v>
       </c>
       <c r="E71" s="1">
-        <v>0.08466368</v>
+        <v>157.78990576</v>
       </c>
       <c r="F71" t="s">
-        <v>168</v>
+        <v>8</v>
       </c>
       <c r="G71">
-        <v>11.49</v>
+        <v>1.0</v>
       </c>
       <c r="H71" s="1">
-        <v>0.0</v>
+        <v>150689.36</v>
       </c>
       <c r="I71" s="1">
-        <v>26916.26</v>
+        <v>-85653.86</v>
       </c>
       <c r="J71" s="1">
-        <v>0</v>
+        <v>-56.841345666343</v>
       </c>
       <c r="K71">
         <v>0.0</v>
       </c>
       <c r="L71">
         <v>0.0</v>
       </c>
       <c r="M71" s="1">
-        <v>0.0</v>
+        <v>65035.5</v>
       </c>
       <c r="N71" s="1">
-        <v>26916.26</v>
+        <v>65035.5</v>
       </c>
       <c r="O71" s="1">
-        <v>0.04</v>
+        <v>0.1</v>
       </c>
       <c r="P71">
         <v>1</v>
       </c>
     </row>
     <row r="72" spans="1:16">
       <c r="A72" t="s">
+        <v>168</v>
+      </c>
+      <c r="B72" t="s">
         <v>169</v>
       </c>
-      <c r="B72" t="s">
+      <c r="C72" s="1">
+        <v>-948825.88</v>
+      </c>
+      <c r="D72" s="1">
+        <v>0.08878587</v>
+      </c>
+      <c r="E72" s="1">
+        <v>0.08466368</v>
+      </c>
+      <c r="F72" t="s">
         <v>170</v>
       </c>
-      <c r="C72" s="1">
-[...10 lines deleted...]
-      </c>
       <c r="G72">
-        <v>1.18</v>
+        <v>11.26</v>
       </c>
       <c r="H72" s="1">
         <v>0.0</v>
       </c>
       <c r="I72" s="1">
-        <v>10303.01</v>
+        <v>46197.33</v>
       </c>
       <c r="J72" s="1">
         <v>0</v>
       </c>
       <c r="K72">
         <v>0.0</v>
       </c>
       <c r="L72">
         <v>0.0</v>
       </c>
       <c r="M72" s="1">
         <v>0.0</v>
       </c>
       <c r="N72" s="1">
-        <v>10303.01</v>
+        <v>46197.33</v>
       </c>
       <c r="O72" s="1">
-        <v>0.02</v>
+        <v>0.07</v>
       </c>
       <c r="P72">
         <v>1</v>
       </c>
     </row>
     <row r="73" spans="1:16">
       <c r="A73" t="s">
+        <v>171</v>
+      </c>
+      <c r="B73" t="s">
         <v>172</v>
       </c>
-      <c r="B73" t="s">
+      <c r="C73" s="1">
+        <v>1002368.35</v>
+      </c>
+      <c r="D73" s="1">
+        <v>1.0</v>
+      </c>
+      <c r="E73" s="1">
+        <v>1.0</v>
+      </c>
+      <c r="F73" t="s">
         <v>173</v>
       </c>
-      <c r="C73" s="1">
-[...10 lines deleted...]
-      </c>
       <c r="G73">
-        <v>1.0</v>
+        <v>1.18</v>
       </c>
       <c r="H73" s="1">
-        <v>2326611.98</v>
+        <v>0.0</v>
       </c>
       <c r="I73" s="1">
-        <v>140764.21</v>
+        <v>8396.46</v>
       </c>
       <c r="J73" s="1">
-        <v>6.050179884314</v>
+        <v>0</v>
       </c>
       <c r="K73">
         <v>0.0</v>
       </c>
       <c r="L73">
         <v>0.0</v>
       </c>
       <c r="M73" s="1">
-        <v>2467376.19</v>
+        <v>0.0</v>
       </c>
       <c r="N73" s="1">
-        <v>2467376.19</v>
+        <v>8396.46</v>
       </c>
       <c r="O73" s="1">
-        <v>3.95</v>
+        <v>0.01</v>
       </c>
       <c r="P73">
         <v>1</v>
       </c>
     </row>
     <row r="74" spans="1:16">
       <c r="A74" t="s">
         <v>174</v>
       </c>
       <c r="B74" t="s">
         <v>175</v>
       </c>
       <c r="C74" s="1">
-        <v>1342.0</v>
+        <v>218584.0</v>
       </c>
       <c r="D74" s="1">
-        <v>1068.84</v>
+        <v>11.28</v>
       </c>
       <c r="E74" s="1">
-        <v>1067.87237705</v>
+        <v>10.64401777</v>
       </c>
       <c r="F74" t="s">
         <v>8</v>
       </c>
       <c r="G74">
         <v>1.0</v>
       </c>
       <c r="H74" s="1">
-        <v>1433084.73</v>
+        <v>2326611.98</v>
       </c>
       <c r="I74" s="1">
-        <v>1298.55</v>
+        <v>139015.54</v>
       </c>
       <c r="J74" s="1">
-        <v>0.090612227792002</v>
+        <v>5.975020381353</v>
       </c>
       <c r="K74">
         <v>0.0</v>
       </c>
       <c r="L74">
         <v>0.0</v>
       </c>
       <c r="M74" s="1">
-        <v>1434383.28</v>
+        <v>2465627.52</v>
       </c>
       <c r="N74" s="1">
-        <v>1434383.28</v>
+        <v>2465627.52</v>
       </c>
       <c r="O74" s="1">
-        <v>2.29</v>
+        <v>3.9</v>
       </c>
       <c r="P74">
         <v>1</v>
       </c>
     </row>
     <row r="75" spans="1:16">
       <c r="A75" t="s">
         <v>176</v>
       </c>
       <c r="B75" t="s">
         <v>177</v>
       </c>
       <c r="C75" s="1">
-        <v>596000.0</v>
+        <v>1117.0</v>
       </c>
       <c r="D75" s="1">
-        <v>99.59222662</v>
+        <v>1070.11</v>
       </c>
       <c r="E75" s="1">
-        <v>100.5575</v>
+        <v>1069.05177261</v>
       </c>
       <c r="F75" t="s">
         <v>8</v>
       </c>
       <c r="G75">
         <v>1.0</v>
       </c>
       <c r="H75" s="1">
-        <v>599322.7</v>
+        <v>1194130.83</v>
       </c>
       <c r="I75" s="1">
-        <v>-5101.92</v>
+        <v>1182.04</v>
       </c>
       <c r="J75" s="1">
-        <v>-0.85128095431727</v>
+        <v>0.09898747861656</v>
       </c>
       <c r="K75">
         <v>0.0</v>
       </c>
       <c r="L75">
-        <v>651.11</v>
+        <v>0.0</v>
       </c>
       <c r="M75" s="1">
-        <v>593569.67</v>
+        <v>1195312.87</v>
       </c>
       <c r="N75" s="1">
-        <v>594220.78</v>
+        <v>1195312.87</v>
       </c>
       <c r="O75" s="1">
-        <v>0.95</v>
+        <v>1.89</v>
       </c>
       <c r="P75">
         <v>1</v>
       </c>
     </row>
     <row r="76" spans="1:16">
       <c r="A76" t="s">
         <v>178</v>
       </c>
       <c r="B76" t="s">
         <v>179</v>
       </c>
       <c r="C76" s="1">
-        <v>100000.0</v>
+        <v>596000.0</v>
       </c>
       <c r="D76" s="1">
-        <v>109.55863206</v>
+        <v>100.53073213</v>
       </c>
       <c r="E76" s="1">
-        <v>106.88494</v>
+        <v>100.5575</v>
       </c>
       <c r="F76" t="s">
         <v>8</v>
       </c>
       <c r="G76">
         <v>1.0</v>
       </c>
       <c r="H76" s="1">
-        <v>106884.94</v>
+        <v>599322.7</v>
       </c>
       <c r="I76" s="1">
-        <v>4214.79</v>
+        <v>1734.6</v>
       </c>
       <c r="J76" s="1">
-        <v>3.9432964082686</v>
+        <v>0.28942671452291</v>
       </c>
       <c r="K76">
         <v>0.0</v>
       </c>
       <c r="L76" t="s">
         <v>180</v>
       </c>
       <c r="M76" s="1">
-        <v>109558.63</v>
+        <v>599163.16</v>
       </c>
       <c r="N76" s="1">
-        <v>111099.73</v>
+        <v>601057.3</v>
       </c>
       <c r="O76" s="1">
-        <v>0.18</v>
+        <v>0.95</v>
       </c>
       <c r="P76">
         <v>1</v>
       </c>
     </row>
     <row r="77" spans="1:16">
       <c r="A77" t="s">
         <v>181</v>
       </c>
       <c r="B77" t="s">
         <v>182</v>
       </c>
       <c r="C77" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D77" s="1">
-        <v>98.05189196</v>
+        <v>110.16022772</v>
       </c>
       <c r="E77" s="1">
-        <v>93.68148</v>
+        <v>106.88494</v>
       </c>
       <c r="F77" t="s">
         <v>8</v>
       </c>
       <c r="G77">
         <v>1.0</v>
       </c>
       <c r="H77" s="1">
-        <v>187362.96</v>
+        <v>106884.94</v>
       </c>
       <c r="I77" s="1">
-        <v>10527.13</v>
+        <v>5140.01</v>
       </c>
       <c r="J77" s="1">
-        <v>5.6185758380418</v>
+        <v>4.8089188242984</v>
       </c>
       <c r="K77">
         <v>0.0</v>
       </c>
       <c r="L77" t="s">
         <v>183</v>
       </c>
       <c r="M77" s="1">
-        <v>196103.79</v>
+        <v>110160.22</v>
       </c>
       <c r="N77" s="1">
-        <v>197890.09</v>
+        <v>112024.95</v>
       </c>
       <c r="O77" s="1">
-        <v>0.32</v>
+        <v>0.18</v>
       </c>
       <c r="P77">
         <v>1</v>
       </c>
     </row>
     <row r="78" spans="1:16">
       <c r="A78" t="s">
         <v>184</v>
       </c>
       <c r="B78" t="s">
         <v>185</v>
       </c>
       <c r="C78" s="1">
-        <v>300000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D78" s="1">
-        <v>103.17412262</v>
+        <v>98.25008389</v>
       </c>
       <c r="E78" s="1">
-        <v>99.89</v>
+        <v>93.68148</v>
       </c>
       <c r="F78" t="s">
         <v>8</v>
       </c>
       <c r="G78">
         <v>1.0</v>
       </c>
       <c r="H78" s="1">
-        <v>299670.0</v>
+        <v>187362.96</v>
       </c>
       <c r="I78" s="1">
-        <v>20648.26</v>
+        <v>11038.58</v>
       </c>
       <c r="J78" s="1">
-        <v>6.8903326993026</v>
+        <v>5.8915486817672</v>
       </c>
       <c r="K78">
         <v>0.0</v>
       </c>
       <c r="L78" t="s">
         <v>186</v>
       </c>
       <c r="M78" s="1">
-        <v>309522.37</v>
+        <v>196500.17</v>
       </c>
       <c r="N78" s="1">
-        <v>320318.26</v>
+        <v>198401.54</v>
       </c>
       <c r="O78" s="1">
-        <v>0.51</v>
+        <v>0.31</v>
       </c>
       <c r="P78">
         <v>1</v>
       </c>
     </row>
     <row r="79" spans="1:16">
       <c r="A79" t="s">
         <v>187</v>
       </c>
       <c r="B79" t="s">
         <v>188</v>
       </c>
       <c r="C79" s="1">
-        <v>319000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D79" s="1">
-        <v>99.81456281</v>
+        <v>104.75890684</v>
       </c>
       <c r="E79" s="1">
-        <v>99.853972</v>
+        <v>99.89</v>
       </c>
       <c r="F79" t="s">
         <v>8</v>
       </c>
       <c r="G79">
         <v>1.0</v>
       </c>
       <c r="H79" s="1">
-        <v>318534.17</v>
+        <v>299670.0</v>
       </c>
       <c r="I79" s="1">
-        <v>2168.46</v>
+        <v>26200.9</v>
       </c>
       <c r="J79" s="1">
-        <v>0.68076212985251</v>
+        <v>8.7432509093336</v>
       </c>
       <c r="K79">
         <v>0.0</v>
       </c>
       <c r="L79" t="s">
         <v>189</v>
       </c>
       <c r="M79" s="1">
-        <v>318408.45</v>
+        <v>314276.72</v>
       </c>
       <c r="N79" s="1">
-        <v>320702.63</v>
+        <v>325870.9</v>
       </c>
       <c r="O79" s="1">
-        <v>0.51</v>
+        <v>0.52</v>
       </c>
       <c r="P79">
         <v>1</v>
       </c>
     </row>
     <row r="80" spans="1:16">
       <c r="A80" t="s">
         <v>190</v>
       </c>
       <c r="B80" t="s">
         <v>191</v>
       </c>
       <c r="C80" s="1">
-        <v>200000.0</v>
+        <v>319000.0</v>
       </c>
       <c r="D80" s="1">
-        <v>98.44860684</v>
+        <v>100.22048513</v>
       </c>
       <c r="E80" s="1">
-        <v>99.253</v>
+        <v>99.853972</v>
       </c>
       <c r="F80" t="s">
         <v>8</v>
       </c>
       <c r="G80">
         <v>1.0</v>
       </c>
       <c r="H80" s="1">
-        <v>198506.0</v>
+        <v>318534.17</v>
       </c>
       <c r="I80" s="1">
-        <v>-14.27</v>
+        <v>4151.61</v>
       </c>
       <c r="J80" s="1">
-        <v>-0.0071886995859067</v>
+        <v>1.3033483974419</v>
       </c>
       <c r="K80">
         <v>0.0</v>
       </c>
       <c r="L80" t="s">
         <v>192</v>
       </c>
       <c r="M80" s="1">
-        <v>196897.21</v>
+        <v>319703.35</v>
       </c>
       <c r="N80" s="1">
-        <v>198491.73</v>
+        <v>322685.78</v>
       </c>
       <c r="O80" s="1">
-        <v>0.32</v>
+        <v>0.51</v>
       </c>
       <c r="P80">
         <v>1</v>
       </c>
     </row>
     <row r="81" spans="1:16">
       <c r="A81" t="s">
         <v>193</v>
       </c>
       <c r="B81" t="s">
         <v>194</v>
       </c>
       <c r="C81" s="1">
         <v>200000.0</v>
       </c>
       <c r="D81" s="1">
-        <v>103.64440682</v>
+        <v>99.07901185</v>
       </c>
       <c r="E81" s="1">
-        <v>105.889435</v>
+        <v>99.253</v>
       </c>
       <c r="F81" t="s">
         <v>8</v>
       </c>
       <c r="G81">
         <v>1.0</v>
       </c>
       <c r="H81" s="1">
-        <v>211778.87</v>
+        <v>198506.0</v>
       </c>
       <c r="I81" s="1">
-        <v>1131.86</v>
+        <v>1591.75</v>
       </c>
       <c r="J81" s="1">
-        <v>0.53445369691509</v>
+        <v>0.80186493103483</v>
       </c>
       <c r="K81">
         <v>0.0</v>
       </c>
       <c r="L81" t="s">
         <v>195</v>
       </c>
       <c r="M81" s="1">
-        <v>207288.81</v>
+        <v>198158.02</v>
       </c>
       <c r="N81" s="1">
-        <v>212910.73</v>
+        <v>200097.75</v>
       </c>
       <c r="O81" s="1">
-        <v>0.34</v>
+        <v>0.32</v>
       </c>
       <c r="P81">
         <v>1</v>
       </c>
     </row>
     <row r="82" spans="1:16">
       <c r="A82" t="s">
         <v>196</v>
       </c>
       <c r="B82" t="s">
         <v>197</v>
       </c>
       <c r="C82" s="1">
         <v>200000.0</v>
       </c>
       <c r="D82" s="1">
-        <v>89.83686373</v>
+        <v>103.69241417</v>
       </c>
       <c r="E82" s="1">
-        <v>86.214315</v>
+        <v>105.889435</v>
       </c>
       <c r="F82" t="s">
         <v>8</v>
       </c>
       <c r="G82">
         <v>1.0</v>
       </c>
       <c r="H82" s="1">
-        <v>172428.63</v>
+        <v>211778.87</v>
       </c>
       <c r="I82" s="1">
-        <v>11319.62</v>
+        <v>1745.68</v>
       </c>
       <c r="J82" s="1">
-        <v>6.5648146714383</v>
+        <v>0.8242937550852</v>
       </c>
       <c r="K82">
         <v>0.0</v>
       </c>
       <c r="L82" t="s">
         <v>198</v>
       </c>
       <c r="M82" s="1">
-        <v>179673.73</v>
+        <v>207384.82</v>
       </c>
       <c r="N82" s="1">
-        <v>183748.25</v>
+        <v>213524.55</v>
       </c>
       <c r="O82" s="1">
-        <v>0.29</v>
+        <v>0.34</v>
       </c>
       <c r="P82">
         <v>1</v>
       </c>
     </row>
     <row r="83" spans="1:16">
       <c r="A83" t="s">
         <v>199</v>
       </c>
       <c r="B83" t="s">
         <v>200</v>
       </c>
       <c r="C83" s="1">
         <v>300000.0</v>
       </c>
       <c r="D83" s="1">
-        <v>104.14783305</v>
+        <v>104.31769306</v>
       </c>
       <c r="E83" s="1">
         <v>100.021</v>
       </c>
       <c r="F83" t="s">
         <v>8</v>
       </c>
       <c r="G83">
         <v>1.0</v>
       </c>
       <c r="H83" s="1">
         <v>300063.0</v>
       </c>
       <c r="I83" s="1">
-        <v>19664.33</v>
+        <v>20938.72</v>
       </c>
       <c r="J83" s="1">
-        <v>6.5534004525716</v>
+        <v>6.9781079306679</v>
       </c>
       <c r="K83">
         <v>0.0</v>
       </c>
       <c r="L83" t="s">
         <v>201</v>
       </c>
       <c r="M83" s="1">
-        <v>312443.49</v>
+        <v>312953.08</v>
       </c>
       <c r="N83" s="1">
-        <v>319727.33</v>
+        <v>321001.72</v>
       </c>
       <c r="O83" s="1">
         <v>0.51</v>
       </c>
       <c r="P83">
         <v>1</v>
       </c>
     </row>
     <row r="84" spans="1:16">
       <c r="A84" t="s">
         <v>202</v>
       </c>
       <c r="B84" t="s">
         <v>203</v>
       </c>
       <c r="C84" s="1">
         <v>100000.0</v>
       </c>
       <c r="D84" s="1">
-        <v>112.76419396</v>
+        <v>112.96234795</v>
       </c>
       <c r="E84" s="1">
         <v>115.12564</v>
       </c>
       <c r="F84" t="s">
         <v>8</v>
       </c>
       <c r="G84">
         <v>1.0</v>
       </c>
       <c r="H84" s="1">
         <v>115125.64</v>
       </c>
       <c r="I84" s="1">
-        <v>829.79</v>
+        <v>1363.02</v>
       </c>
       <c r="J84" s="1">
-        <v>0.72076906586578</v>
+        <v>1.1839413009995</v>
       </c>
       <c r="K84">
         <v>0.0</v>
       </c>
       <c r="L84" t="s">
         <v>204</v>
       </c>
       <c r="M84" s="1">
-        <v>112764.2</v>
+        <v>112962.35</v>
       </c>
       <c r="N84" s="1">
-        <v>115955.43</v>
+        <v>116488.66</v>
       </c>
       <c r="O84" s="1">
-        <v>0.19</v>
+        <v>0.18</v>
       </c>
       <c r="P84">
         <v>1</v>
       </c>
     </row>
     <row r="85" spans="1:16">
       <c r="A85" t="s">
         <v>205</v>
       </c>
       <c r="B85" t="s">
         <v>206</v>
       </c>
       <c r="C85" s="1">
         <v>100000.0</v>
       </c>
       <c r="D85" s="1">
-        <v>98.70165881</v>
+        <v>99.58111451</v>
       </c>
       <c r="E85" s="1">
         <v>99.433</v>
       </c>
       <c r="F85" t="s">
         <v>8</v>
       </c>
       <c r="G85">
         <v>1.0</v>
       </c>
       <c r="H85" s="1">
         <v>99433.0</v>
       </c>
       <c r="I85" s="1">
-        <v>1570.03</v>
+        <v>2622.09</v>
       </c>
       <c r="J85" s="1">
-        <v>1.5789828326612</v>
+        <v>2.6370420283005</v>
       </c>
       <c r="K85">
         <v>0.0</v>
       </c>
       <c r="L85" t="s">
         <v>207</v>
       </c>
       <c r="M85" s="1">
-        <v>98701.66</v>
+        <v>99581.12</v>
       </c>
       <c r="N85" s="1">
-        <v>101003.03</v>
+        <v>102055.09</v>
       </c>
       <c r="O85" s="1">
         <v>0.16</v>
       </c>
       <c r="P85">
         <v>1</v>
       </c>
     </row>
     <row r="86" spans="1:16">
       <c r="A86" t="s">
         <v>208</v>
       </c>
       <c r="B86" t="s">
         <v>209</v>
       </c>
       <c r="C86" s="1">
         <v>343000.0</v>
       </c>
       <c r="D86" s="1">
-        <v>96.91554692</v>
+        <v>98.00331121</v>
       </c>
       <c r="E86" s="1">
         <v>98.803</v>
       </c>
       <c r="F86" t="s">
         <v>8</v>
       </c>
       <c r="G86">
         <v>1.0</v>
       </c>
       <c r="H86" s="1">
         <v>338894.29</v>
       </c>
       <c r="I86" s="1">
-        <v>-3316.48</v>
+        <v>1105.25</v>
       </c>
       <c r="J86" s="1">
-        <v>-0.9786178457005</v>
+        <v>0.32613414643251</v>
       </c>
       <c r="K86">
         <v>0.0</v>
       </c>
       <c r="L86" t="s">
         <v>210</v>
       </c>
       <c r="M86" s="1">
-        <v>332420.33</v>
+        <v>336151.36</v>
       </c>
       <c r="N86" s="1">
-        <v>335577.81</v>
+        <v>339999.54</v>
       </c>
       <c r="O86" s="1">
         <v>0.54</v>
       </c>
       <c r="P86">
         <v>1</v>
       </c>
     </row>
     <row r="87" spans="1:16">
       <c r="A87" t="s">
         <v>211</v>
       </c>
       <c r="B87" t="s">
         <v>212</v>
       </c>
       <c r="C87" s="1">
         <v>100000.0</v>
       </c>
       <c r="D87" s="1">
-        <v>106.02934823</v>
+        <v>106.04099216</v>
       </c>
       <c r="E87" s="1">
         <v>107.26644</v>
       </c>
       <c r="F87" t="s">
         <v>8</v>
       </c>
       <c r="G87">
         <v>1.0</v>
       </c>
       <c r="H87" s="1">
         <v>107266.44</v>
       </c>
       <c r="I87" s="1">
-        <v>2516.33</v>
+        <v>2815.65</v>
       </c>
       <c r="J87" s="1">
-        <v>2.345868847703</v>
+        <v>2.6249123211323</v>
       </c>
       <c r="K87">
         <v>0.0</v>
       </c>
       <c r="L87" t="s">
         <v>213</v>
       </c>
       <c r="M87" s="1">
-        <v>106029.35</v>
+        <v>106040.99</v>
       </c>
       <c r="N87" s="1">
-        <v>109782.77</v>
+        <v>110082.09</v>
       </c>
       <c r="O87" s="1">
-        <v>0.18</v>
+        <v>0.17</v>
       </c>
       <c r="P87">
         <v>1</v>
       </c>
     </row>
     <row r="88" spans="1:16">
       <c r="A88" t="s">
         <v>214</v>
       </c>
       <c r="B88" t="s">
         <v>215</v>
       </c>
       <c r="C88" s="1">
         <v>100000.0</v>
       </c>
       <c r="D88" s="1">
-        <v>109.1879058</v>
+        <v>109.19020143</v>
       </c>
       <c r="E88" s="1">
         <v>111.205</v>
       </c>
       <c r="F88" t="s">
         <v>8</v>
       </c>
       <c r="G88">
         <v>1.0</v>
       </c>
       <c r="H88" s="1">
         <v>111205.0</v>
       </c>
       <c r="I88" s="1">
-        <v>2277.43</v>
+        <v>2675.27</v>
       </c>
       <c r="J88" s="1">
-        <v>2.0479564767771</v>
+        <v>2.4057101749022</v>
       </c>
       <c r="K88">
         <v>0.0</v>
       </c>
       <c r="L88" t="s">
         <v>216</v>
       </c>
       <c r="M88" s="1">
-        <v>109187.91</v>
+        <v>109190.2</v>
       </c>
       <c r="N88" s="1">
-        <v>113482.43</v>
+        <v>113880.27</v>
       </c>
       <c r="O88" s="1">
         <v>0.18</v>
       </c>
       <c r="P88">
         <v>1</v>
       </c>
     </row>
     <row r="89" spans="1:16">
       <c r="A89" t="s">
         <v>217</v>
       </c>
       <c r="B89" t="s">
         <v>218</v>
       </c>
       <c r="C89" s="1">
         <v>200000.0</v>
       </c>
       <c r="D89" s="1">
-        <v>101.00718673</v>
+        <v>100.66929851</v>
       </c>
       <c r="E89" s="1">
         <v>100.0</v>
       </c>
       <c r="F89" t="s">
         <v>8</v>
       </c>
       <c r="G89">
         <v>1.0</v>
       </c>
       <c r="H89" s="1">
         <v>200000.0</v>
       </c>
       <c r="I89" s="1">
-        <v>7987.98</v>
+        <v>7855.26</v>
       </c>
       <c r="J89" s="1">
-        <v>3.99399</v>
+        <v>3.92763</v>
       </c>
       <c r="K89">
         <v>0.0</v>
       </c>
       <c r="L89" t="s">
         <v>219</v>
       </c>
       <c r="M89" s="1">
-        <v>202014.37</v>
+        <v>201338.59</v>
       </c>
       <c r="N89" s="1">
-        <v>207987.98</v>
+        <v>207855.26</v>
       </c>
       <c r="O89" s="1">
         <v>0.33</v>
       </c>
       <c r="P89">
         <v>1</v>
       </c>
     </row>
     <row r="90" spans="1:16">
       <c r="A90" t="s">
         <v>220</v>
       </c>
       <c r="B90" t="s">
         <v>221</v>
       </c>
       <c r="C90" s="1">
         <v>300000.0</v>
       </c>
       <c r="D90" s="1">
-        <v>100.94880083</v>
+        <v>101.32348812</v>
       </c>
       <c r="E90" s="1">
         <v>101.80409</v>
       </c>
       <c r="F90" t="s">
         <v>8</v>
       </c>
       <c r="G90">
         <v>1.0</v>
       </c>
       <c r="H90" s="1">
         <v>305412.27</v>
       </c>
       <c r="I90" s="1">
-        <v>5287.56</v>
+        <v>6961.36</v>
       </c>
       <c r="J90" s="1">
-        <v>1.7312860416512</v>
+        <v>2.2793321303037</v>
       </c>
       <c r="K90">
         <v>0.0</v>
       </c>
       <c r="L90" t="s">
         <v>222</v>
       </c>
       <c r="M90" s="1">
-        <v>302846.41</v>
+        <v>303970.47</v>
       </c>
       <c r="N90" s="1">
-        <v>310699.83</v>
+        <v>312373.63</v>
       </c>
       <c r="O90" s="1">
-        <v>0.5</v>
+        <v>0.49</v>
       </c>
       <c r="P90">
         <v>1</v>
       </c>
     </row>
     <row r="91" spans="1:16">
       <c r="A91" t="s">
         <v>223</v>
       </c>
       <c r="B91" t="s">
         <v>224</v>
       </c>
       <c r="C91" s="1">
         <v>200000.0</v>
       </c>
       <c r="D91" s="1">
-        <v>108.67831177</v>
+        <v>108.77364668</v>
       </c>
       <c r="E91" s="1">
         <v>105.40625</v>
       </c>
       <c r="F91" t="s">
         <v>8</v>
       </c>
       <c r="G91">
         <v>1.0</v>
       </c>
       <c r="H91" s="1">
         <v>210812.5</v>
       </c>
       <c r="I91" s="1">
-        <v>8182.17</v>
+        <v>9137.27</v>
       </c>
       <c r="J91" s="1">
-        <v>3.8812546694337</v>
+        <v>4.3343112955826</v>
       </c>
       <c r="K91">
         <v>0.0</v>
       </c>
       <c r="L91" t="s">
         <v>225</v>
       </c>
       <c r="M91" s="1">
-        <v>217356.62</v>
+        <v>217547.3</v>
       </c>
       <c r="N91" s="1">
-        <v>218994.67</v>
+        <v>219949.77</v>
       </c>
       <c r="O91" s="1">
         <v>0.35</v>
       </c>
       <c r="P91">
         <v>1</v>
       </c>
     </row>
     <row r="92" spans="1:16">
       <c r="A92" t="s">
         <v>226</v>
       </c>
       <c r="B92" t="s">
         <v>227</v>
       </c>
       <c r="C92" s="1">
         <v>241000.0</v>
       </c>
       <c r="D92" s="1">
-        <v>100.34061603</v>
+        <v>100.97212499</v>
       </c>
       <c r="E92" s="1">
         <v>101.536286</v>
       </c>
       <c r="F92" t="s">
         <v>8</v>
       </c>
       <c r="G92">
         <v>1.0</v>
       </c>
       <c r="H92" s="1">
         <v>244702.45</v>
       </c>
       <c r="I92" s="1">
-        <v>1209.11</v>
+        <v>3185.57</v>
       </c>
       <c r="J92" s="1">
-        <v>0.49411438258996</v>
+        <v>1.301813692507</v>
       </c>
       <c r="K92">
         <v>0.0</v>
       </c>
       <c r="L92" t="s">
         <v>228</v>
       </c>
       <c r="M92" s="1">
-        <v>241820.89</v>
+        <v>243342.83</v>
       </c>
       <c r="N92" s="1">
-        <v>245911.56</v>
+        <v>247888.02</v>
       </c>
       <c r="O92" s="1">
         <v>0.39</v>
       </c>
       <c r="P92">
         <v>1</v>
       </c>
     </row>
     <row r="93" spans="1:16">
       <c r="A93" t="s">
         <v>229</v>
       </c>
       <c r="B93" t="s">
         <v>230</v>
       </c>
       <c r="C93" s="1">
         <v>200000.0</v>
       </c>
       <c r="D93" s="1">
-        <v>90.0516142</v>
+        <v>90.41903649</v>
       </c>
       <c r="E93" s="1">
         <v>86.70411</v>
       </c>
       <c r="F93" t="s">
         <v>8</v>
       </c>
       <c r="G93">
         <v>1.0</v>
       </c>
       <c r="H93" s="1">
         <v>173408.22</v>
       </c>
       <c r="I93" s="1">
-        <v>7644.32</v>
+        <v>8537.39</v>
       </c>
       <c r="J93" s="1">
-        <v>4.4082800688456</v>
+        <v>4.923290256944</v>
       </c>
       <c r="K93">
         <v>0.0</v>
       </c>
-      <c r="L93">
-        <v>949.32</v>
+      <c r="L93" t="s">
+        <v>231</v>
       </c>
       <c r="M93" s="1">
-        <v>180103.22</v>
+        <v>180838.08</v>
       </c>
       <c r="N93" s="1">
-        <v>181052.54</v>
+        <v>181945.61</v>
       </c>
       <c r="O93" s="1">
         <v>0.29</v>
       </c>
       <c r="P93">
         <v>1</v>
       </c>
     </row>
     <row r="94" spans="1:16">
       <c r="A94" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="B94" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="C94" s="1">
         <v>100000.0</v>
       </c>
       <c r="D94" s="1">
-        <v>90.43992573</v>
+        <v>90.38383786</v>
       </c>
       <c r="E94" s="1">
         <v>87.72907</v>
       </c>
       <c r="F94" t="s">
         <v>8</v>
       </c>
       <c r="G94">
         <v>1.0</v>
       </c>
       <c r="H94" s="1">
         <v>87729.07</v>
       </c>
       <c r="I94" s="1">
-        <v>3815.31</v>
+        <v>3867.1</v>
       </c>
       <c r="J94" s="1">
-        <v>4.3489689335587</v>
+        <v>4.4080029572866</v>
       </c>
       <c r="K94">
         <v>0.0</v>
       </c>
       <c r="L94" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="M94" s="1">
-        <v>90439.93</v>
+        <v>90383.84</v>
       </c>
       <c r="N94" s="1">
-        <v>91544.38</v>
+        <v>91596.17</v>
       </c>
       <c r="O94" s="1">
-        <v>0.15</v>
+        <v>0.14</v>
       </c>
       <c r="P94">
         <v>1</v>
       </c>
     </row>
     <row r="95" spans="1:16">
       <c r="A95" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="B95" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="C95" s="1">
         <v>300000.0</v>
       </c>
       <c r="D95" s="1">
-        <v>100.66550885</v>
+        <v>100.85234335</v>
       </c>
       <c r="E95" s="1">
         <v>114.752053</v>
       </c>
       <c r="F95" t="s">
         <v>8</v>
       </c>
       <c r="G95">
         <v>1.0</v>
       </c>
       <c r="H95" s="1">
         <v>344256.16</v>
       </c>
       <c r="I95" s="1">
-        <v>-36184.63</v>
+        <v>-35041.6</v>
       </c>
       <c r="J95" s="1">
-        <v>-10.510960791522</v>
+        <v>-10.178931874451</v>
       </c>
       <c r="K95">
         <v>0.0</v>
       </c>
       <c r="L95" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="M95" s="1">
-        <v>301996.53</v>
+        <v>302557.03</v>
       </c>
       <c r="N95" s="1">
-        <v>308071.53</v>
+        <v>309214.56</v>
       </c>
       <c r="O95" s="1">
         <v>0.49</v>
       </c>
       <c r="P95">
         <v>1</v>
       </c>
     </row>
     <row r="96" spans="1:16">
       <c r="A96" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="B96" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="C96" s="1">
-        <v>100000.0</v>
+        <v>280000.0</v>
       </c>
       <c r="D96" s="1">
-        <v>103.40392844</v>
+        <v>99.98216045</v>
       </c>
       <c r="E96" s="1">
-        <v>99.817</v>
+        <v>99.799</v>
       </c>
       <c r="F96" t="s">
         <v>8</v>
       </c>
       <c r="G96">
         <v>1.0</v>
       </c>
       <c r="H96" s="1">
-        <v>99817.0</v>
+        <v>279437.2</v>
       </c>
       <c r="I96" s="1">
-        <v>5805.76</v>
+        <v>3653.26</v>
       </c>
       <c r="J96" s="1">
-        <v>5.8164040193554</v>
+        <v>1.3073635149508</v>
       </c>
       <c r="K96">
         <v>0.0</v>
       </c>
       <c r="L96" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="M96" s="1">
-        <v>103403.92</v>
+        <v>279950.05</v>
       </c>
       <c r="N96" s="1">
-        <v>105622.76</v>
+        <v>283090.46</v>
       </c>
       <c r="O96" s="1">
-        <v>0.17</v>
+        <v>0.45</v>
       </c>
       <c r="P96">
         <v>1</v>
       </c>
     </row>
     <row r="97" spans="1:16">
       <c r="A97" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="B97" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="C97" s="1">
-        <v>280000.0</v>
+        <v>198000.0</v>
       </c>
       <c r="D97" s="1">
-        <v>99.64305932</v>
+        <v>101.78799038</v>
       </c>
       <c r="E97" s="1">
-        <v>99.799</v>
+        <v>99.607</v>
       </c>
       <c r="F97" t="s">
         <v>8</v>
       </c>
       <c r="G97">
         <v>1.0</v>
       </c>
       <c r="H97" s="1">
-        <v>279437.2</v>
+        <v>197221.86</v>
       </c>
       <c r="I97" s="1">
-        <v>2200.35</v>
+        <v>5069.0</v>
       </c>
       <c r="J97" s="1">
-        <v>0.78742200394221</v>
+        <v>2.5702019035821</v>
       </c>
       <c r="K97">
         <v>0.0</v>
       </c>
-      <c r="L97" t="s">
-        <v>242</v>
+      <c r="L97">
+        <v>750.64</v>
       </c>
       <c r="M97" s="1">
-        <v>279000.56</v>
+        <v>201540.22</v>
       </c>
       <c r="N97" s="1">
-        <v>281637.55</v>
+        <v>202290.86</v>
       </c>
       <c r="O97" s="1">
-        <v>0.45</v>
+        <v>0.32</v>
       </c>
       <c r="P97">
         <v>1</v>
       </c>
     </row>
     <row r="98" spans="1:16">
       <c r="A98" t="s">
         <v>243</v>
       </c>
       <c r="B98" t="s">
         <v>244</v>
       </c>
       <c r="C98" s="1">
-        <v>198000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D98" s="1">
-        <v>101.38247165</v>
+        <v>101.33671499</v>
       </c>
       <c r="E98" s="1">
-        <v>99.607</v>
+        <v>99.991</v>
       </c>
       <c r="F98" t="s">
         <v>8</v>
       </c>
       <c r="G98">
         <v>1.0</v>
       </c>
       <c r="H98" s="1">
-        <v>197221.86</v>
+        <v>199982.0</v>
       </c>
       <c r="I98" s="1">
-        <v>3881.6</v>
+        <v>7735.27</v>
       </c>
       <c r="J98" s="1">
-        <v>1.9681388259902</v>
+        <v>3.8679831184807</v>
       </c>
       <c r="K98">
         <v>0.0</v>
       </c>
-      <c r="L98">
-        <v>366.16</v>
+      <c r="L98" t="s">
+        <v>245</v>
       </c>
       <c r="M98" s="1">
-        <v>200737.3</v>
+        <v>202673.43</v>
       </c>
       <c r="N98" s="1">
-        <v>201103.46</v>
+        <v>207717.27</v>
       </c>
       <c r="O98" s="1">
-        <v>0.32</v>
+        <v>0.33</v>
       </c>
       <c r="P98">
         <v>1</v>
       </c>
     </row>
     <row r="99" spans="1:16">
       <c r="A99" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="B99" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
       <c r="C99" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D99" s="1">
-        <v>100.82409075</v>
+        <v>103.10153408</v>
       </c>
       <c r="E99" s="1">
-        <v>99.991</v>
+        <v>105.79411</v>
       </c>
       <c r="F99" t="s">
         <v>8</v>
       </c>
       <c r="G99">
         <v>1.0</v>
       </c>
       <c r="H99" s="1">
-        <v>199982.0</v>
+        <v>105794.11</v>
       </c>
       <c r="I99" s="1">
-        <v>6307.28</v>
+        <v>-2148.06</v>
       </c>
       <c r="J99" s="1">
-        <v>3.1539238531468</v>
+        <v>-2.0304154928852</v>
       </c>
       <c r="K99">
         <v>0.0</v>
       </c>
-      <c r="L99" t="s">
-        <v>247</v>
+      <c r="L99">
+        <v>544.52</v>
       </c>
       <c r="M99" s="1">
-        <v>201648.18</v>
+        <v>103101.53</v>
       </c>
       <c r="N99" s="1">
-        <v>206289.28</v>
+        <v>103646.05</v>
       </c>
       <c r="O99" s="1">
-        <v>0.33</v>
+        <v>0.16</v>
       </c>
       <c r="P99">
         <v>1</v>
       </c>
     </row>
     <row r="100" spans="1:16">
       <c r="A100" t="s">
         <v>248</v>
       </c>
       <c r="B100" t="s">
         <v>249</v>
       </c>
       <c r="C100" s="1">
         <v>100000.0</v>
       </c>
       <c r="D100" s="1">
-        <v>102.37857036</v>
+        <v>108.36111846</v>
       </c>
       <c r="E100" s="1">
-        <v>105.79411</v>
+        <v>108.64856</v>
       </c>
       <c r="F100" t="s">
         <v>8</v>
       </c>
       <c r="G100">
         <v>1.0</v>
       </c>
       <c r="H100" s="1">
-        <v>105794.11</v>
+        <v>108648.56</v>
       </c>
       <c r="I100" s="1">
-        <v>-3086.77</v>
+        <v>1529.0</v>
       </c>
       <c r="J100" s="1">
-        <v>-2.9177144171826</v>
+        <v>1.4072897054503</v>
       </c>
       <c r="K100">
         <v>0.0</v>
       </c>
-      <c r="L100">
-        <v>328.77</v>
+      <c r="L100" t="s">
+        <v>250</v>
       </c>
       <c r="M100" s="1">
-        <v>102378.57</v>
+        <v>108361.12</v>
       </c>
       <c r="N100" s="1">
-        <v>102707.34</v>
+        <v>110177.56</v>
       </c>
       <c r="O100" s="1">
-        <v>0.16</v>
+        <v>0.17</v>
       </c>
       <c r="P100">
         <v>1</v>
       </c>
     </row>
     <row r="101" spans="1:16">
       <c r="A101" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
       <c r="B101" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="C101" s="1">
-        <v>100000.0</v>
+        <v>361000.0</v>
       </c>
       <c r="D101" s="1">
-        <v>108.29822602</v>
+        <v>100.51764131</v>
       </c>
       <c r="E101" s="1">
-        <v>108.64856</v>
+        <v>99.459</v>
       </c>
       <c r="F101" t="s">
         <v>8</v>
       </c>
       <c r="G101">
         <v>1.0</v>
       </c>
       <c r="H101" s="1">
-        <v>108648.56</v>
+        <v>359046.99</v>
       </c>
       <c r="I101" s="1">
-        <v>1185.62</v>
+        <v>5525.32</v>
       </c>
       <c r="J101" s="1">
-        <v>1.0912431789248</v>
+        <v>1.5388849242268</v>
       </c>
       <c r="K101">
         <v>0.0</v>
       </c>
       <c r="L101" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="M101" s="1">
-        <v>108298.22</v>
+        <v>362868.69</v>
       </c>
       <c r="N101" s="1">
-        <v>109834.18</v>
+        <v>364572.31</v>
       </c>
       <c r="O101" s="1">
-        <v>0.18</v>
+        <v>0.58</v>
       </c>
       <c r="P101">
         <v>1</v>
       </c>
     </row>
     <row r="102" spans="1:16">
       <c r="A102" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="B102" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="C102" s="1">
-        <v>361000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D102" s="1">
-        <v>100.10544803</v>
+        <v>100.18356946</v>
       </c>
       <c r="E102" s="1">
-        <v>99.459</v>
+        <v>99.292</v>
       </c>
       <c r="F102" t="s">
         <v>8</v>
       </c>
       <c r="G102">
         <v>1.0</v>
       </c>
       <c r="H102" s="1">
-        <v>359046.99</v>
+        <v>297876.0</v>
       </c>
       <c r="I102" s="1">
-        <v>3362.28</v>
+        <v>3854.16</v>
       </c>
       <c r="J102" s="1">
-        <v>0.93644567247312</v>
+        <v>1.2938806751803</v>
       </c>
       <c r="K102">
         <v>0.0</v>
       </c>
       <c r="L102" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="M102" s="1">
-        <v>361380.67</v>
+        <v>300550.71</v>
       </c>
       <c r="N102" s="1">
-        <v>362409.27</v>
+        <v>301730.16</v>
       </c>
       <c r="O102" s="1">
-        <v>0.58</v>
+        <v>0.48</v>
       </c>
       <c r="P102">
         <v>1</v>
       </c>
     </row>
     <row r="103" spans="1:16">
       <c r="A103" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
       <c r="B103" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="C103" s="1">
-        <v>300000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D103" s="1">
-        <v>99.62773186</v>
+        <v>105.56162189</v>
       </c>
       <c r="E103" s="1">
-        <v>99.292</v>
+        <v>107.330955</v>
       </c>
       <c r="F103" t="s">
         <v>8</v>
       </c>
       <c r="G103">
         <v>1.0</v>
       </c>
       <c r="H103" s="1">
-        <v>297876.0</v>
+        <v>214661.91</v>
       </c>
       <c r="I103" s="1">
-        <v>1582.54</v>
+        <v>3982.14</v>
       </c>
       <c r="J103" s="1">
-        <v>0.53127475862439</v>
+        <v>1.8550752669628</v>
       </c>
       <c r="K103">
         <v>0.0</v>
       </c>
-      <c r="L103">
-        <v>575.34</v>
+      <c r="L103" t="s">
+        <v>259</v>
       </c>
       <c r="M103" s="1">
-        <v>298883.2</v>
+        <v>211123.24</v>
       </c>
       <c r="N103" s="1">
-        <v>299458.54</v>
+        <v>218644.05</v>
       </c>
       <c r="O103" s="1">
-        <v>0.48</v>
+        <v>0.35</v>
       </c>
       <c r="P103">
         <v>1</v>
       </c>
     </row>
     <row r="104" spans="1:16">
       <c r="A104" t="s">
-        <v>258</v>
+        <v>260</v>
       </c>
       <c r="B104" t="s">
-        <v>259</v>
+        <v>261</v>
       </c>
       <c r="C104" s="1">
         <v>200000.0</v>
       </c>
       <c r="D104" s="1">
-        <v>105.39178025</v>
+        <v>100.12428074</v>
       </c>
       <c r="E104" s="1">
-        <v>107.330955</v>
+        <v>99.860205</v>
       </c>
       <c r="F104" t="s">
         <v>8</v>
       </c>
       <c r="G104">
         <v>1.0</v>
       </c>
       <c r="H104" s="1">
-        <v>214661.91</v>
+        <v>199720.41</v>
       </c>
       <c r="I104" s="1">
-        <v>3070.23</v>
+        <v>3893.9</v>
       </c>
       <c r="J104" s="1">
-        <v>1.4302630587793</v>
+        <v>1.9496755489336</v>
       </c>
       <c r="K104">
         <v>0.0</v>
       </c>
       <c r="L104" t="s">
-        <v>260</v>
+        <v>262</v>
       </c>
       <c r="M104" s="1">
-        <v>210783.56</v>
+        <v>200248.56</v>
       </c>
       <c r="N104" s="1">
-        <v>217732.14</v>
+        <v>203614.31</v>
       </c>
       <c r="O104" s="1">
-        <v>0.35</v>
+        <v>0.32</v>
       </c>
       <c r="P104">
         <v>1</v>
       </c>
     </row>
     <row r="105" spans="1:16">
       <c r="A105" t="s">
-        <v>261</v>
+        <v>263</v>
       </c>
       <c r="B105" t="s">
-        <v>262</v>
+        <v>264</v>
       </c>
       <c r="C105" s="1">
         <v>200000.0</v>
       </c>
       <c r="D105" s="1">
-        <v>99.52419819</v>
+        <v>100.86530222</v>
       </c>
       <c r="E105" s="1">
-        <v>99.860205</v>
+        <v>99.848095</v>
       </c>
       <c r="F105" t="s">
         <v>8</v>
       </c>
       <c r="G105">
         <v>1.0</v>
       </c>
       <c r="H105" s="1">
-        <v>199720.41</v>
+        <v>199696.19</v>
       </c>
       <c r="I105" s="1">
-        <v>2305.38</v>
+        <v>2237.84</v>
       </c>
       <c r="J105" s="1">
-        <v>1.1543036587998</v>
+        <v>1.1206222812764</v>
       </c>
       <c r="K105">
         <v>0.0</v>
       </c>
-      <c r="L105" t="s">
-        <v>263</v>
+      <c r="L105">
+        <v>203.42</v>
       </c>
       <c r="M105" s="1">
-        <v>199048.39</v>
+        <v>201730.61</v>
       </c>
       <c r="N105" s="1">
-        <v>202025.79</v>
+        <v>201934.03</v>
       </c>
       <c r="O105" s="1">
         <v>0.32</v>
       </c>
       <c r="P105">
         <v>1</v>
       </c>
     </row>
     <row r="106" spans="1:16">
       <c r="A106" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="B106" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
       <c r="C106" s="1">
-        <v>200000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D106" s="1">
-        <v>100.54089427</v>
+        <v>101.40091181</v>
       </c>
       <c r="E106" s="1">
-        <v>99.848095</v>
+        <v>102.14904</v>
       </c>
       <c r="F106" t="s">
         <v>8</v>
       </c>
       <c r="G106">
         <v>1.0</v>
       </c>
       <c r="H106" s="1">
-        <v>199696.19</v>
+        <v>408596.16</v>
       </c>
       <c r="I106" s="1">
-        <v>7950.67</v>
+        <v>7326.67</v>
       </c>
       <c r="J106" s="1">
-        <v>3.9813829197242</v>
+        <v>1.7931323681554</v>
       </c>
       <c r="K106">
         <v>0.0</v>
       </c>
       <c r="L106" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="M106" s="1">
-        <v>201081.79</v>
+        <v>405603.65</v>
       </c>
       <c r="N106" s="1">
-        <v>207646.86</v>
+        <v>415922.83</v>
       </c>
       <c r="O106" s="1">
-        <v>0.33</v>
+        <v>0.66</v>
       </c>
       <c r="P106">
         <v>1</v>
       </c>
     </row>
     <row r="107" spans="1:16">
       <c r="A107" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="B107" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
       <c r="C107" s="1">
-        <v>400000.0</v>
+        <v>243000.0</v>
       </c>
       <c r="D107" s="1">
-        <v>101.15637289</v>
+        <v>100.7092268</v>
       </c>
       <c r="E107" s="1">
-        <v>102.14904</v>
+        <v>100.0</v>
       </c>
       <c r="F107" t="s">
         <v>8</v>
       </c>
       <c r="G107">
         <v>1.0</v>
       </c>
       <c r="H107" s="1">
-        <v>408596.16</v>
+        <v>243000.0</v>
       </c>
       <c r="I107" s="1">
-        <v>5571.8</v>
+        <v>4253.41</v>
       </c>
       <c r="J107" s="1">
-        <v>1.3636447293093</v>
+        <v>1.7503744855967</v>
       </c>
       <c r="K107">
         <v>0.0</v>
       </c>
       <c r="L107" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="M107" s="1">
-        <v>404625.49</v>
+        <v>244723.42</v>
       </c>
       <c r="N107" s="1">
-        <v>414167.96</v>
+        <v>247253.41</v>
       </c>
       <c r="O107" s="1">
-        <v>0.66</v>
+        <v>0.39</v>
       </c>
       <c r="P107">
         <v>1</v>
       </c>
     </row>
     <row r="108" spans="1:16">
       <c r="A108" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="B108" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
       <c r="C108" s="1">
-        <v>243000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D108" s="1">
-        <v>99.74165135</v>
+        <v>100.59115055</v>
       </c>
       <c r="E108" s="1">
-        <v>100.0</v>
+        <v>101.80907</v>
       </c>
       <c r="F108" t="s">
         <v>8</v>
       </c>
       <c r="G108">
         <v>1.0</v>
       </c>
       <c r="H108" s="1">
-        <v>243000.0</v>
+        <v>203618.14</v>
       </c>
       <c r="I108" s="1">
-        <v>1432.03</v>
+        <v>-1545.3</v>
       </c>
       <c r="J108" s="1">
-        <v>0.58931275720165</v>
+        <v>-0.75892059518862</v>
       </c>
       <c r="K108">
         <v>0.0</v>
       </c>
-      <c r="L108" t="s">
-        <v>272</v>
+      <c r="L108">
+        <v>890.54</v>
       </c>
       <c r="M108" s="1">
-        <v>242372.22</v>
+        <v>201182.3</v>
       </c>
       <c r="N108" s="1">
-        <v>244432.03</v>
+        <v>202072.84</v>
       </c>
       <c r="O108" s="1">
-        <v>0.39</v>
+        <v>0.32</v>
       </c>
       <c r="P108">
         <v>1</v>
       </c>
     </row>
     <row r="109" spans="1:16">
       <c r="A109" t="s">
         <v>273</v>
       </c>
       <c r="B109" t="s">
         <v>274</v>
       </c>
       <c r="C109" s="1">
-        <v>307000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D109" s="1">
-        <v>101.25000648</v>
+        <v>105.24156954</v>
       </c>
       <c r="E109" s="1">
-        <v>99.785</v>
+        <v>107.83085</v>
       </c>
       <c r="F109" t="s">
         <v>8</v>
       </c>
       <c r="G109">
         <v>1.0</v>
       </c>
       <c r="H109" s="1">
-        <v>306339.95</v>
+        <v>107830.85</v>
       </c>
       <c r="I109" s="1">
-        <v>11768.84</v>
+        <v>-803.66</v>
       </c>
       <c r="J109" s="1">
-        <v>3.8417581513609</v>
+        <v>-0.74529691642049</v>
       </c>
       <c r="K109">
         <v>0.0</v>
       </c>
       <c r="L109" t="s">
         <v>275</v>
       </c>
       <c r="M109" s="1">
-        <v>310837.52</v>
+        <v>105241.57</v>
       </c>
       <c r="N109" s="1">
-        <v>318108.79</v>
+        <v>107027.19</v>
       </c>
       <c r="O109" s="1">
-        <v>0.51</v>
+        <v>0.17</v>
       </c>
       <c r="P109">
         <v>1</v>
       </c>
     </row>
     <row r="110" spans="1:16">
       <c r="A110" t="s">
         <v>276</v>
       </c>
       <c r="B110" t="s">
         <v>277</v>
       </c>
       <c r="C110" s="1">
-        <v>200000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D110" s="1">
-        <v>100.59938404</v>
+        <v>108.05777225</v>
       </c>
       <c r="E110" s="1">
-        <v>101.80907</v>
+        <v>109.55781</v>
       </c>
       <c r="F110" t="s">
         <v>8</v>
       </c>
       <c r="G110">
         <v>1.0</v>
       </c>
       <c r="H110" s="1">
-        <v>203618.14</v>
+        <v>328673.43</v>
       </c>
       <c r="I110" s="1">
-        <v>-1963.75</v>
+        <v>-283.67</v>
       </c>
       <c r="J110" s="1">
-        <v>-0.96442782553657</v>
+        <v>-0.086307554583892</v>
       </c>
       <c r="K110">
         <v>0.0</v>
       </c>
-      <c r="L110">
-        <v>455.62</v>
+      <c r="L110" t="s">
+        <v>278</v>
       </c>
       <c r="M110" s="1">
-        <v>201198.77</v>
+        <v>324173.32</v>
       </c>
       <c r="N110" s="1">
-        <v>201654.39</v>
+        <v>328389.76</v>
       </c>
       <c r="O110" s="1">
-        <v>0.32</v>
+        <v>0.52</v>
       </c>
       <c r="P110">
         <v>1</v>
       </c>
     </row>
     <row r="111" spans="1:16">
       <c r="A111" t="s">
-        <v>278</v>
+        <v>279</v>
       </c>
       <c r="B111" t="s">
-        <v>279</v>
+        <v>280</v>
       </c>
       <c r="C111" s="1">
-        <v>100000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D111" s="1">
-        <v>104.81440154</v>
+        <v>102.27561717</v>
       </c>
       <c r="E111" s="1">
-        <v>107.83085</v>
+        <v>102.95621</v>
       </c>
       <c r="F111" t="s">
         <v>8</v>
       </c>
       <c r="G111">
         <v>1.0</v>
       </c>
       <c r="H111" s="1">
-        <v>107830.85</v>
+        <v>411824.84</v>
       </c>
       <c r="I111" s="1">
-        <v>-1468.16</v>
+        <v>-881.28</v>
       </c>
       <c r="J111" s="1">
-        <v>-1.3615398561729</v>
+        <v>-0.21399389118927</v>
       </c>
       <c r="K111">
         <v>0.0</v>
       </c>
       <c r="L111" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
       <c r="M111" s="1">
-        <v>104814.4</v>
+        <v>409102.46</v>
       </c>
       <c r="N111" s="1">
-        <v>106362.69</v>
+        <v>410943.56</v>
       </c>
       <c r="O111" s="1">
-        <v>0.17</v>
+        <v>0.65</v>
       </c>
       <c r="P111">
         <v>1</v>
       </c>
     </row>
     <row r="112" spans="1:16">
       <c r="A112" t="s">
-        <v>281</v>
+        <v>282</v>
       </c>
       <c r="B112" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
       <c r="C112" s="1">
-        <v>300000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D112" s="1">
-        <v>107.74065692</v>
+        <v>97.52852892</v>
       </c>
       <c r="E112" s="1">
-        <v>109.55781</v>
+        <v>93.94781</v>
       </c>
       <c r="F112" t="s">
         <v>8</v>
       </c>
       <c r="G112">
         <v>1.0</v>
       </c>
       <c r="H112" s="1">
-        <v>328673.43</v>
+        <v>93947.81</v>
       </c>
       <c r="I112" s="1">
-        <v>-2054.88</v>
+        <v>4018.39</v>
       </c>
       <c r="J112" s="1">
-        <v>-0.62520417302975</v>
+        <v>4.2772577668388</v>
       </c>
       <c r="K112">
         <v>0.0</v>
       </c>
-      <c r="L112" t="s">
-        <v>283</v>
+      <c r="L112">
+        <v>437.67</v>
       </c>
       <c r="M112" s="1">
-        <v>323221.97</v>
+        <v>97528.53</v>
       </c>
       <c r="N112" s="1">
-        <v>326618.55</v>
+        <v>97966.2</v>
       </c>
       <c r="O112" s="1">
-        <v>0.52</v>
+        <v>0.15</v>
       </c>
       <c r="P112">
         <v>1</v>
       </c>
     </row>
     <row r="113" spans="1:16">
       <c r="A113" t="s">
         <v>284</v>
       </c>
       <c r="B113" t="s">
         <v>285</v>
       </c>
       <c r="C113" s="1">
-        <v>400000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D113" s="1">
-        <v>102.04151617</v>
+        <v>100.06693255</v>
       </c>
       <c r="E113" s="1">
-        <v>102.95621</v>
+        <v>101.27229</v>
       </c>
       <c r="F113" t="s">
         <v>8</v>
       </c>
       <c r="G113">
         <v>1.0</v>
       </c>
       <c r="H113" s="1">
-        <v>411824.84</v>
+        <v>202544.58</v>
       </c>
       <c r="I113" s="1">
-        <v>-2738.23</v>
+        <v>-205.6</v>
       </c>
       <c r="J113" s="1">
-        <v>-0.66490161205429</v>
+        <v>-0.10150851728543</v>
       </c>
       <c r="K113">
         <v>0.0</v>
       </c>
-      <c r="L113">
-        <v>920.55</v>
+      <c r="L113" t="s">
+        <v>286</v>
       </c>
       <c r="M113" s="1">
-        <v>408166.06</v>
+        <v>200133.87</v>
       </c>
       <c r="N113" s="1">
-        <v>409086.61</v>
+        <v>202338.98</v>
       </c>
       <c r="O113" s="1">
-        <v>0.65</v>
+        <v>0.32</v>
       </c>
       <c r="P113">
         <v>1</v>
       </c>
     </row>
     <row r="114" spans="1:16">
       <c r="A114" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="B114" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
       <c r="C114" s="1">
-        <v>100000.0</v>
+        <v>239000.0</v>
       </c>
       <c r="D114" s="1">
-        <v>97.39062964</v>
+        <v>100.2163982</v>
       </c>
       <c r="E114" s="1">
-        <v>93.94781</v>
+        <v>99.528</v>
       </c>
       <c r="F114" t="s">
         <v>8</v>
       </c>
       <c r="G114">
         <v>1.0</v>
       </c>
       <c r="H114" s="1">
-        <v>93947.81</v>
+        <v>237871.92</v>
       </c>
       <c r="I114" s="1">
-        <v>3837.34</v>
+        <v>3987.8</v>
       </c>
       <c r="J114" s="1">
-        <v>4.0845443869314</v>
+        <v>1.6764484013077</v>
       </c>
       <c r="K114">
         <v>0.0</v>
       </c>
-      <c r="L114">
-        <v>394.52</v>
+      <c r="L114" t="s">
+        <v>289</v>
       </c>
       <c r="M114" s="1">
-        <v>97390.63</v>
+        <v>239517.19</v>
       </c>
       <c r="N114" s="1">
-        <v>97785.15</v>
+        <v>241859.72</v>
       </c>
       <c r="O114" s="1">
-        <v>0.16</v>
+        <v>0.38</v>
       </c>
       <c r="P114">
         <v>1</v>
       </c>
     </row>
     <row r="115" spans="1:16">
       <c r="A115" t="s">
-        <v>288</v>
+        <v>290</v>
       </c>
       <c r="B115" t="s">
-        <v>289</v>
+        <v>291</v>
       </c>
       <c r="C115" s="1">
-        <v>200000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D115" s="1">
-        <v>100.02293947</v>
+        <v>100.22489044</v>
       </c>
       <c r="E115" s="1">
-        <v>101.27229</v>
+        <v>100.689793</v>
       </c>
       <c r="F115" t="s">
         <v>8</v>
       </c>
       <c r="G115">
         <v>1.0</v>
       </c>
       <c r="H115" s="1">
-        <v>202544.58</v>
+        <v>302069.38</v>
       </c>
       <c r="I115" s="1">
-        <v>-743.18</v>
+        <v>2849.47</v>
       </c>
       <c r="J115" s="1">
-        <v>-0.36692169200479</v>
+        <v>0.94331639969599</v>
       </c>
       <c r="K115">
         <v>0.0</v>
       </c>
       <c r="L115" t="s">
-        <v>290</v>
+        <v>292</v>
       </c>
       <c r="M115" s="1">
-        <v>200045.88</v>
+        <v>300674.67</v>
       </c>
       <c r="N115" s="1">
-        <v>201801.4</v>
+        <v>304918.85</v>
       </c>
       <c r="O115" s="1">
-        <v>0.32</v>
+        <v>0.48</v>
       </c>
       <c r="P115">
         <v>1</v>
       </c>
     </row>
     <row r="116" spans="1:16">
       <c r="A116" t="s">
-        <v>291</v>
+        <v>293</v>
       </c>
       <c r="B116" t="s">
-        <v>292</v>
+        <v>294</v>
       </c>
       <c r="C116" s="1">
-        <v>239000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D116" s="1">
-        <v>99.49351091</v>
+        <v>102.89766545</v>
       </c>
       <c r="E116" s="1">
-        <v>99.528</v>
+        <v>99.861</v>
       </c>
       <c r="F116" t="s">
         <v>8</v>
       </c>
       <c r="G116">
         <v>1.0</v>
       </c>
       <c r="H116" s="1">
-        <v>237871.92</v>
+        <v>99861.0</v>
       </c>
       <c r="I116" s="1">
-        <v>1796.01</v>
+        <v>3447.62</v>
       </c>
       <c r="J116" s="1">
-        <v>0.7550323720429</v>
+        <v>3.4524188622185</v>
       </c>
       <c r="K116">
         <v>0.0</v>
       </c>
-      <c r="L116" t="s">
-        <v>293</v>
+      <c r="L116">
+        <v>410.96</v>
       </c>
       <c r="M116" s="1">
-        <v>237789.49</v>
+        <v>102897.66</v>
       </c>
       <c r="N116" s="1">
-        <v>239667.93</v>
+        <v>103308.62</v>
       </c>
       <c r="O116" s="1">
-        <v>0.38</v>
+        <v>0.16</v>
       </c>
       <c r="P116">
         <v>1</v>
       </c>
     </row>
     <row r="117" spans="1:16">
       <c r="A117" t="s">
-        <v>294</v>
+        <v>295</v>
       </c>
       <c r="B117" t="s">
-        <v>295</v>
+        <v>296</v>
       </c>
       <c r="C117" s="1">
         <v>200000.0</v>
       </c>
       <c r="D117" s="1">
-        <v>100.19561632</v>
+        <v>100.37471106</v>
       </c>
       <c r="E117" s="1">
-        <v>100.69055</v>
+        <v>101.46918</v>
       </c>
       <c r="F117" t="s">
         <v>8</v>
       </c>
       <c r="G117">
         <v>1.0</v>
       </c>
       <c r="H117" s="1">
-        <v>201381.1</v>
+        <v>202938.36</v>
       </c>
       <c r="I117" s="1">
-        <v>499.86</v>
+        <v>125.45</v>
       </c>
       <c r="J117" s="1">
-        <v>0.24821594479323</v>
+        <v>0.061816799938661</v>
       </c>
       <c r="K117">
         <v>0.0</v>
       </c>
       <c r="L117" t="s">
-        <v>296</v>
+        <v>297</v>
       </c>
       <c r="M117" s="1">
-        <v>200391.23</v>
+        <v>200749.43</v>
       </c>
       <c r="N117" s="1">
-        <v>201880.96</v>
+        <v>203063.81</v>
       </c>
       <c r="O117" s="1">
         <v>0.32</v>
       </c>
       <c r="P117">
         <v>1</v>
       </c>
     </row>
     <row r="118" spans="1:16">
       <c r="A118" t="s">
-        <v>297</v>
+        <v>298</v>
       </c>
       <c r="B118" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
       <c r="C118" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D118" s="1">
-        <v>102.049324</v>
+        <v>97.97010716</v>
       </c>
       <c r="E118" s="1">
-        <v>99.861</v>
+        <v>99.077</v>
       </c>
       <c r="F118" t="s">
         <v>8</v>
       </c>
       <c r="G118">
         <v>1.0</v>
       </c>
       <c r="H118" s="1">
-        <v>99861.0</v>
+        <v>198154.0</v>
       </c>
       <c r="I118" s="1">
-        <v>2383.53</v>
+        <v>835.53</v>
       </c>
       <c r="J118" s="1">
-        <v>2.3868477183285</v>
+        <v>0.42165689312353</v>
       </c>
       <c r="K118">
         <v>0.0</v>
       </c>
-      <c r="L118">
-        <v>195.21</v>
+      <c r="L118" t="s">
+        <v>300</v>
       </c>
       <c r="M118" s="1">
-        <v>102049.32</v>
+        <v>195940.21</v>
       </c>
       <c r="N118" s="1">
-        <v>102244.53</v>
+        <v>198989.53</v>
       </c>
       <c r="O118" s="1">
-        <v>0.16</v>
+        <v>0.31</v>
       </c>
       <c r="P118">
         <v>1</v>
       </c>
     </row>
     <row r="119" spans="1:16">
       <c r="A119" t="s">
-        <v>299</v>
+        <v>301</v>
       </c>
       <c r="B119" t="s">
-        <v>300</v>
+        <v>302</v>
       </c>
       <c r="C119" s="1">
         <v>200000.0</v>
       </c>
       <c r="D119" s="1">
-        <v>100.20785063</v>
+        <v>95.23955066</v>
       </c>
       <c r="E119" s="1">
-        <v>99.625</v>
+        <v>92.52377</v>
       </c>
       <c r="F119" t="s">
         <v>8</v>
       </c>
       <c r="G119">
         <v>1.0</v>
       </c>
       <c r="H119" s="1">
-        <v>199250.0</v>
+        <v>185047.54</v>
       </c>
       <c r="I119" s="1">
-        <v>1611.59</v>
+        <v>6232.25</v>
       </c>
       <c r="J119" s="1">
-        <v>0.80882810539523</v>
+        <v>3.3679183198004</v>
       </c>
       <c r="K119">
         <v>0.0</v>
       </c>
       <c r="L119">
-        <v>445.89</v>
+        <v>800.68</v>
       </c>
       <c r="M119" s="1">
-        <v>200415.7</v>
+        <v>190479.11</v>
       </c>
       <c r="N119" s="1">
-        <v>200861.59</v>
+        <v>191279.79</v>
       </c>
       <c r="O119" s="1">
-        <v>0.32</v>
+        <v>0.3</v>
       </c>
       <c r="P119">
         <v>1</v>
       </c>
     </row>
     <row r="120" spans="1:16">
       <c r="A120" t="s">
-        <v>301</v>
+        <v>303</v>
       </c>
       <c r="B120" t="s">
-        <v>302</v>
+        <v>304</v>
       </c>
       <c r="C120" s="1">
         <v>200000.0</v>
       </c>
       <c r="D120" s="1">
-        <v>97.4589956</v>
+        <v>106.10243252</v>
       </c>
       <c r="E120" s="1">
-        <v>99.077</v>
+        <v>109.343945</v>
       </c>
       <c r="F120" t="s">
         <v>8</v>
       </c>
       <c r="G120">
         <v>1.0</v>
       </c>
       <c r="H120" s="1">
-        <v>198154.0</v>
+        <v>218687.89</v>
       </c>
       <c r="I120" s="1">
-        <v>-589.43</v>
+        <v>2392.32</v>
       </c>
       <c r="J120" s="1">
-        <v>-0.29746056097783</v>
+        <v>1.0939426046865</v>
       </c>
       <c r="K120">
         <v>0.0</v>
       </c>
       <c r="L120" t="s">
-        <v>303</v>
+        <v>305</v>
       </c>
       <c r="M120" s="1">
-        <v>194917.99</v>
+        <v>212204.87</v>
       </c>
       <c r="N120" s="1">
-        <v>197564.57</v>
+        <v>221080.21</v>
       </c>
       <c r="O120" s="1">
-        <v>0.32</v>
+        <v>0.35</v>
       </c>
       <c r="P120">
         <v>1</v>
       </c>
     </row>
     <row r="121" spans="1:16">
       <c r="A121" t="s">
-        <v>304</v>
+        <v>306</v>
       </c>
       <c r="B121" t="s">
-        <v>305</v>
+        <v>307</v>
       </c>
       <c r="C121" s="1">
-        <v>200000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D121" s="1">
-        <v>94.86867682</v>
+        <v>101.12701548</v>
       </c>
       <c r="E121" s="1">
-        <v>92.52377</v>
+        <v>102.00267</v>
       </c>
       <c r="F121" t="s">
         <v>8</v>
       </c>
       <c r="G121">
         <v>1.0</v>
       </c>
       <c r="H121" s="1">
-        <v>185047.54</v>
+        <v>306008.01</v>
       </c>
       <c r="I121" s="1">
-        <v>5389.81</v>
+        <v>4847.35</v>
       </c>
       <c r="J121" s="1">
-        <v>2.9126623353112</v>
+        <v>1.5840598420937</v>
       </c>
       <c r="K121">
         <v>0.0</v>
       </c>
-      <c r="L121">
-        <v>700.0</v>
+      <c r="L121" t="s">
+        <v>308</v>
       </c>
       <c r="M121" s="1">
-        <v>189737.35</v>
+        <v>303381.04</v>
       </c>
       <c r="N121" s="1">
-        <v>190437.35</v>
+        <v>310855.36</v>
       </c>
       <c r="O121" s="1">
-        <v>0.3</v>
+        <v>0.49</v>
       </c>
       <c r="P121">
         <v>1</v>
       </c>
     </row>
     <row r="122" spans="1:16">
       <c r="A122" t="s">
-        <v>306</v>
+        <v>309</v>
       </c>
       <c r="B122" t="s">
-        <v>307</v>
+        <v>310</v>
       </c>
       <c r="C122" s="1">
-        <v>200000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D122" s="1">
-        <v>104.98981908</v>
+        <v>95.5467072</v>
       </c>
       <c r="E122" s="1">
-        <v>109.343945</v>
+        <v>110.17804</v>
       </c>
       <c r="F122" t="s">
         <v>8</v>
       </c>
       <c r="G122">
         <v>1.0</v>
       </c>
       <c r="H122" s="1">
-        <v>218687.89</v>
+        <v>440712.16</v>
       </c>
       <c r="I122" s="1">
-        <v>-379.48</v>
+        <v>-51785.61</v>
       </c>
       <c r="J122" s="1">
-        <v>-0.17352584086846</v>
+        <v>-11.750438199845</v>
       </c>
       <c r="K122">
         <v>0.0</v>
       </c>
       <c r="L122" t="s">
-        <v>308</v>
+        <v>311</v>
       </c>
       <c r="M122" s="1">
-        <v>209979.64</v>
+        <v>382186.82</v>
       </c>
       <c r="N122" s="1">
-        <v>218308.41</v>
+        <v>388926.55</v>
       </c>
       <c r="O122" s="1">
-        <v>0.35</v>
+        <v>0.61</v>
       </c>
       <c r="P122">
         <v>1</v>
       </c>
     </row>
     <row r="123" spans="1:16">
       <c r="A123" t="s">
-        <v>309</v>
+        <v>312</v>
       </c>
       <c r="B123" t="s">
-        <v>310</v>
+        <v>313</v>
       </c>
       <c r="C123" s="1">
-        <v>300000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D123" s="1">
-        <v>100.64971049</v>
+        <v>101.94170279</v>
       </c>
       <c r="E123" s="1">
-        <v>102.00267</v>
+        <v>118.97397</v>
       </c>
       <c r="F123" t="s">
         <v>8</v>
       </c>
       <c r="G123">
         <v>1.0</v>
       </c>
       <c r="H123" s="1">
-        <v>306008.01</v>
+        <v>118973.97</v>
       </c>
       <c r="I123" s="1">
-        <v>2876.05</v>
+        <v>-13752.82</v>
       </c>
       <c r="J123" s="1">
-        <v>0.93986101867072</v>
+        <v>-11.559520120241</v>
       </c>
       <c r="K123">
         <v>0.0</v>
       </c>
       <c r="L123" t="s">
-        <v>311</v>
+        <v>314</v>
       </c>
       <c r="M123" s="1">
-        <v>301949.13</v>
+        <v>101941.7</v>
       </c>
       <c r="N123" s="1">
-        <v>308884.06</v>
+        <v>105221.15</v>
       </c>
       <c r="O123" s="1">
-        <v>0.49</v>
+        <v>0.17</v>
       </c>
       <c r="P123">
         <v>1</v>
       </c>
     </row>
     <row r="124" spans="1:16">
       <c r="A124" t="s">
-        <v>312</v>
+        <v>315</v>
       </c>
       <c r="B124" t="s">
-        <v>313</v>
+        <v>316</v>
       </c>
       <c r="C124" s="1">
-        <v>400000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D124" s="1">
-        <v>95.3393841</v>
+        <v>103.3900482</v>
       </c>
       <c r="E124" s="1">
-        <v>110.17804</v>
+        <v>103.19873</v>
       </c>
       <c r="F124" t="s">
         <v>8</v>
       </c>
       <c r="G124">
         <v>1.0</v>
       </c>
       <c r="H124" s="1">
-        <v>440712.16</v>
+        <v>103198.73</v>
       </c>
       <c r="I124" s="1">
-        <v>-53190.24</v>
+        <v>2711.87</v>
       </c>
       <c r="J124" s="1">
-        <v>-12.06915643081</v>
+        <v>2.6278133461526</v>
       </c>
       <c r="K124">
         <v>0.0</v>
       </c>
       <c r="L124" t="s">
-        <v>314</v>
+        <v>317</v>
       </c>
       <c r="M124" s="1">
-        <v>381357.54</v>
+        <v>103390.05</v>
       </c>
       <c r="N124" s="1">
-        <v>387521.92</v>
+        <v>105910.6</v>
       </c>
       <c r="O124" s="1">
-        <v>0.62</v>
+        <v>0.17</v>
       </c>
       <c r="P124">
         <v>1</v>
       </c>
     </row>
     <row r="125" spans="1:16">
       <c r="A125" t="s">
-        <v>315</v>
+        <v>318</v>
       </c>
       <c r="B125" t="s">
-        <v>316</v>
+        <v>319</v>
       </c>
       <c r="C125" s="1">
-        <v>100000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D125" s="1">
-        <v>102.01100087</v>
+        <v>101.98633133</v>
       </c>
       <c r="E125" s="1">
-        <v>118.97397</v>
+        <v>103.308053</v>
       </c>
       <c r="F125" t="s">
         <v>8</v>
       </c>
       <c r="G125">
         <v>1.0</v>
       </c>
       <c r="H125" s="1">
-        <v>118973.97</v>
+        <v>309924.16</v>
       </c>
       <c r="I125" s="1">
-        <v>-13942.42</v>
+        <v>5161.2</v>
       </c>
       <c r="J125" s="1">
-        <v>-11.718882710226</v>
+        <v>1.6653106359956</v>
       </c>
       <c r="K125">
         <v>0.0</v>
       </c>
       <c r="L125" t="s">
-        <v>317</v>
+        <v>320</v>
       </c>
       <c r="M125" s="1">
-        <v>102011.0</v>
+        <v>305958.99</v>
       </c>
       <c r="N125" s="1">
-        <v>105031.55</v>
+        <v>315085.36</v>
       </c>
       <c r="O125" s="1">
-        <v>0.17</v>
+        <v>0.5</v>
       </c>
       <c r="P125">
         <v>1</v>
       </c>
     </row>
     <row r="126" spans="1:16">
       <c r="A126" t="s">
-        <v>318</v>
+        <v>321</v>
       </c>
       <c r="B126" t="s">
-        <v>319</v>
+        <v>322</v>
       </c>
       <c r="C126" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D126" s="1">
-        <v>102.98544434</v>
+        <v>99.59572177</v>
       </c>
       <c r="E126" s="1">
-        <v>103.19873</v>
+        <v>98.434</v>
       </c>
       <c r="F126" t="s">
         <v>8</v>
       </c>
       <c r="G126">
         <v>1.0</v>
       </c>
       <c r="H126" s="1">
-        <v>103198.73</v>
+        <v>196868.0</v>
       </c>
       <c r="I126" s="1">
-        <v>2077.13</v>
+        <v>7467.96</v>
       </c>
       <c r="J126" s="1">
-        <v>2.0127476374952</v>
+        <v>3.7933843996993</v>
       </c>
       <c r="K126">
         <v>0.0</v>
       </c>
       <c r="L126" t="s">
-        <v>320</v>
+        <v>323</v>
       </c>
       <c r="M126" s="1">
-        <v>102985.45</v>
+        <v>199191.44</v>
       </c>
       <c r="N126" s="1">
-        <v>105275.86</v>
+        <v>204335.96</v>
       </c>
       <c r="O126" s="1">
-        <v>0.17</v>
+        <v>0.32</v>
       </c>
       <c r="P126">
         <v>1</v>
       </c>
     </row>
     <row r="127" spans="1:16">
       <c r="A127" t="s">
-        <v>321</v>
+        <v>324</v>
       </c>
       <c r="B127" t="s">
-        <v>322</v>
+        <v>325</v>
       </c>
       <c r="C127" s="1">
-        <v>300000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D127" s="1">
-        <v>101.77473349</v>
+        <v>106.28936084</v>
       </c>
       <c r="E127" s="1">
-        <v>103.308053</v>
+        <v>108.631028</v>
       </c>
       <c r="F127" t="s">
         <v>8</v>
       </c>
       <c r="G127">
         <v>1.0</v>
       </c>
       <c r="H127" s="1">
-        <v>309924.16</v>
+        <v>434524.11</v>
       </c>
       <c r="I127" s="1">
-        <v>3943.88</v>
+        <v>4368.95</v>
       </c>
       <c r="J127" s="1">
-        <v>1.2725306733105</v>
+        <v>1.0054562910215</v>
       </c>
       <c r="K127">
         <v>0.0</v>
       </c>
       <c r="L127" t="s">
-        <v>323</v>
+        <v>326</v>
       </c>
       <c r="M127" s="1">
-        <v>305324.2</v>
+        <v>425157.44</v>
       </c>
       <c r="N127" s="1">
-        <v>313868.04</v>
+        <v>438893.06</v>
       </c>
       <c r="O127" s="1">
-        <v>0.5</v>
+        <v>0.69</v>
       </c>
       <c r="P127">
         <v>1</v>
       </c>
     </row>
     <row r="128" spans="1:16">
       <c r="A128" t="s">
-        <v>324</v>
+        <v>327</v>
       </c>
       <c r="B128" t="s">
-        <v>325</v>
+        <v>328</v>
       </c>
       <c r="C128" s="1">
         <v>200000.0</v>
       </c>
       <c r="D128" s="1">
-        <v>98.43978864</v>
+        <v>94.42248025</v>
       </c>
       <c r="E128" s="1">
-        <v>98.434</v>
+        <v>89.952795</v>
       </c>
       <c r="F128" t="s">
         <v>8</v>
       </c>
       <c r="G128">
         <v>1.0</v>
       </c>
       <c r="H128" s="1">
-        <v>196868.0</v>
+        <v>179905.59</v>
       </c>
       <c r="I128" s="1">
-        <v>4738.97</v>
+        <v>10139.37</v>
       </c>
       <c r="J128" s="1">
-        <v>2.4071814616901</v>
+        <v>5.63593938354</v>
       </c>
       <c r="K128">
         <v>0.0</v>
       </c>
       <c r="L128" t="s">
-        <v>326</v>
+        <v>329</v>
       </c>
       <c r="M128" s="1">
-        <v>196879.57</v>
+        <v>188844.96</v>
       </c>
       <c r="N128" s="1">
-        <v>201606.97</v>
+        <v>190044.96</v>
       </c>
       <c r="O128" s="1">
-        <v>0.32</v>
+        <v>0.3</v>
       </c>
       <c r="P128">
         <v>1</v>
       </c>
     </row>
     <row r="129" spans="1:16">
       <c r="A129" t="s">
-        <v>327</v>
+        <v>330</v>
       </c>
       <c r="B129" t="s">
-        <v>328</v>
+        <v>331</v>
       </c>
       <c r="C129" s="1">
-        <v>400000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D129" s="1">
-        <v>105.57247539</v>
+        <v>102.79594208</v>
       </c>
       <c r="E129" s="1">
-        <v>108.631028</v>
+        <v>103.866857</v>
       </c>
       <c r="F129" t="s">
         <v>8</v>
       </c>
       <c r="G129">
         <v>1.0</v>
       </c>
       <c r="H129" s="1">
-        <v>434524.11</v>
+        <v>311600.57</v>
       </c>
       <c r="I129" s="1">
-        <v>437.02</v>
+        <v>6416.02</v>
       </c>
       <c r="J129" s="1">
-        <v>0.10057439620554</v>
+        <v>2.0590527161102</v>
       </c>
       <c r="K129">
         <v>0.0</v>
       </c>
       <c r="L129" t="s">
-        <v>329</v>
+        <v>332</v>
       </c>
       <c r="M129" s="1">
-        <v>422289.9</v>
+        <v>308387.82</v>
       </c>
       <c r="N129" s="1">
-        <v>434961.13</v>
+        <v>318016.59</v>
       </c>
       <c r="O129" s="1">
-        <v>0.7</v>
+        <v>0.5</v>
       </c>
       <c r="P129">
         <v>1</v>
       </c>
     </row>
     <row r="130" spans="1:16">
       <c r="A130" t="s">
-        <v>330</v>
+        <v>333</v>
       </c>
       <c r="B130" t="s">
-        <v>331</v>
+        <v>334</v>
       </c>
       <c r="C130" s="1">
         <v>200000.0</v>
       </c>
       <c r="D130" s="1">
-        <v>93.99268583</v>
+        <v>105.18821185</v>
       </c>
       <c r="E130" s="1">
-        <v>89.952795</v>
+        <v>105.294465</v>
       </c>
       <c r="F130" t="s">
         <v>8</v>
       </c>
       <c r="G130">
         <v>1.0</v>
       </c>
       <c r="H130" s="1">
-        <v>179905.59</v>
+        <v>210588.93</v>
       </c>
       <c r="I130" s="1">
-        <v>9164.71</v>
+        <v>7359.41</v>
       </c>
       <c r="J130" s="1">
-        <v>5.0941774516289</v>
+        <v>3.4946803709008</v>
       </c>
       <c r="K130">
         <v>0.0</v>
       </c>
       <c r="L130" t="s">
-        <v>332</v>
+        <v>335</v>
       </c>
       <c r="M130" s="1">
-        <v>187985.37</v>
+        <v>210376.42</v>
       </c>
       <c r="N130" s="1">
-        <v>189070.3</v>
+        <v>217948.34</v>
       </c>
       <c r="O130" s="1">
-        <v>0.3</v>
+        <v>0.34</v>
       </c>
       <c r="P130">
         <v>1</v>
       </c>
     </row>
     <row r="131" spans="1:16">
       <c r="A131" t="s">
-        <v>333</v>
+        <v>336</v>
       </c>
       <c r="B131" t="s">
-        <v>334</v>
+        <v>337</v>
       </c>
       <c r="C131" s="1">
-        <v>300000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D131" s="1">
-        <v>102.04653599</v>
+        <v>104.83922261</v>
       </c>
       <c r="E131" s="1">
-        <v>103.866857</v>
+        <v>106.10956</v>
       </c>
       <c r="F131" t="s">
         <v>8</v>
       </c>
       <c r="G131">
         <v>1.0</v>
       </c>
       <c r="H131" s="1">
-        <v>311600.57</v>
+        <v>212219.12</v>
       </c>
       <c r="I131" s="1">
-        <v>3455.82</v>
+        <v>5155.33</v>
       </c>
       <c r="J131" s="1">
-        <v>1.1090544539119</v>
+        <v>2.429248599278</v>
       </c>
       <c r="K131">
         <v>0.0</v>
       </c>
       <c r="L131" t="s">
-        <v>335</v>
+        <v>338</v>
       </c>
       <c r="M131" s="1">
-        <v>306139.61</v>
+        <v>209678.45</v>
       </c>
       <c r="N131" s="1">
-        <v>315056.39</v>
+        <v>217374.45</v>
       </c>
       <c r="O131" s="1">
-        <v>0.5</v>
+        <v>0.34</v>
       </c>
       <c r="P131">
         <v>1</v>
       </c>
     </row>
     <row r="132" spans="1:16">
       <c r="A132" t="s">
-        <v>336</v>
+        <v>339</v>
       </c>
       <c r="B132" t="s">
-        <v>337</v>
+        <v>340</v>
       </c>
       <c r="C132" s="1">
         <v>200000.0</v>
       </c>
       <c r="D132" s="1">
-        <v>104.5803448</v>
+        <v>100.48509381</v>
       </c>
       <c r="E132" s="1">
-        <v>105.294465</v>
+        <v>99.852</v>
       </c>
       <c r="F132" t="s">
         <v>8</v>
       </c>
       <c r="G132">
         <v>1.0</v>
       </c>
       <c r="H132" s="1">
-        <v>210588.93</v>
+        <v>199704.0</v>
       </c>
       <c r="I132" s="1">
-        <v>5669.02</v>
+        <v>1967.56</v>
       </c>
       <c r="J132" s="1">
-        <v>2.6919838568912</v>
+        <v>0.98523815246565</v>
       </c>
       <c r="K132">
         <v>0.0</v>
       </c>
-      <c r="L132" t="s">
-        <v>338</v>
+      <c r="L132">
+        <v>701.37</v>
       </c>
       <c r="M132" s="1">
-        <v>209160.69</v>
+        <v>200970.19</v>
       </c>
       <c r="N132" s="1">
-        <v>216257.95</v>
+        <v>201671.56</v>
       </c>
       <c r="O132" s="1">
-        <v>0.35</v>
+        <v>0.32</v>
       </c>
       <c r="P132">
         <v>1</v>
       </c>
     </row>
     <row r="133" spans="1:16">
       <c r="A133" t="s">
-        <v>339</v>
+        <v>341</v>
       </c>
       <c r="B133" t="s">
-        <v>340</v>
+        <v>342</v>
       </c>
       <c r="C133" s="1">
         <v>200000.0</v>
       </c>
       <c r="D133" s="1">
-        <v>104.82720474</v>
+        <v>108.78724515</v>
       </c>
       <c r="E133" s="1">
-        <v>106.10956</v>
+        <v>111.32808</v>
       </c>
       <c r="F133" t="s">
         <v>8</v>
       </c>
       <c r="G133">
         <v>1.0</v>
       </c>
       <c r="H133" s="1">
-        <v>212219.12</v>
+        <v>222656.16</v>
       </c>
       <c r="I133" s="1">
-        <v>4577.81</v>
+        <v>-3959.75</v>
       </c>
       <c r="J133" s="1">
-        <v>2.157114778348</v>
+        <v>-1.7784147539417</v>
       </c>
       <c r="K133">
         <v>0.0</v>
       </c>
       <c r="L133" t="s">
-        <v>341</v>
+        <v>343</v>
       </c>
       <c r="M133" s="1">
-        <v>209654.41</v>
+        <v>217574.49</v>
       </c>
       <c r="N133" s="1">
-        <v>216796.93</v>
+        <v>218696.41</v>
       </c>
       <c r="O133" s="1">
         <v>0.35</v>
       </c>
       <c r="P133">
         <v>1</v>
       </c>
     </row>
     <row r="134" spans="1:16">
       <c r="A134" t="s">
-        <v>342</v>
+        <v>344</v>
       </c>
       <c r="B134" t="s">
-        <v>343</v>
+        <v>345</v>
       </c>
       <c r="C134" s="1">
         <v>200000.0</v>
       </c>
       <c r="D134" s="1">
-        <v>100.19528911</v>
+        <v>100.46198056</v>
       </c>
       <c r="E134" s="1">
-        <v>99.852</v>
+        <v>99.507</v>
       </c>
       <c r="F134" t="s">
         <v>8</v>
       </c>
       <c r="G134">
         <v>1.0</v>
       </c>
       <c r="H134" s="1">
-        <v>199704.0</v>
+        <v>199014.0</v>
       </c>
       <c r="I134" s="1">
-        <v>927.67</v>
+        <v>2016.81</v>
       </c>
       <c r="J134" s="1">
-        <v>0.46452249329007</v>
+        <v>1.0134010672616</v>
       </c>
       <c r="K134">
         <v>0.0</v>
       </c>
       <c r="L134">
-        <v>241.1</v>
+        <v>106.85</v>
       </c>
       <c r="M134" s="1">
-        <v>200390.57</v>
+        <v>200923.96</v>
       </c>
       <c r="N134" s="1">
-        <v>200631.67</v>
+        <v>201030.81</v>
       </c>
       <c r="O134" s="1">
         <v>0.32</v>
       </c>
       <c r="P134">
         <v>1</v>
       </c>
     </row>
     <row r="135" spans="1:16">
       <c r="A135" t="s">
-        <v>344</v>
+        <v>346</v>
       </c>
       <c r="B135" t="s">
-        <v>345</v>
+        <v>347</v>
       </c>
       <c r="C135" s="1">
         <v>200000.0</v>
       </c>
       <c r="D135" s="1">
-        <v>108.63537928</v>
+        <v>101.8818647</v>
       </c>
       <c r="E135" s="1">
-        <v>111.32808</v>
+        <v>101.18063</v>
       </c>
       <c r="F135" t="s">
         <v>8</v>
       </c>
       <c r="G135">
         <v>1.0</v>
       </c>
       <c r="H135" s="1">
-        <v>222656.16</v>
+        <v>202361.26</v>
       </c>
       <c r="I135" s="1">
-        <v>-4867.59</v>
+        <v>4379.87</v>
       </c>
       <c r="J135" s="1">
-        <v>-2.186146567874</v>
+        <v>2.1643816607981</v>
       </c>
       <c r="K135">
         <v>0.0</v>
       </c>
-      <c r="L135">
-        <v>517.81</v>
+      <c r="L135" t="s">
+        <v>348</v>
       </c>
       <c r="M135" s="1">
-        <v>217270.76</v>
+        <v>203763.73</v>
       </c>
       <c r="N135" s="1">
-        <v>217788.57</v>
+        <v>206741.13</v>
       </c>
       <c r="O135" s="1">
-        <v>0.35</v>
+        <v>0.33</v>
       </c>
       <c r="P135">
         <v>1</v>
       </c>
     </row>
     <row r="136" spans="1:16">
       <c r="A136" t="s">
-        <v>346</v>
+        <v>349</v>
       </c>
       <c r="B136" t="s">
-        <v>347</v>
+        <v>350</v>
       </c>
       <c r="C136" s="1">
         <v>200000.0</v>
       </c>
       <c r="D136" s="1">
-        <v>99.9462574</v>
+        <v>101.47147169</v>
       </c>
       <c r="E136" s="1">
-        <v>99.507</v>
+        <v>102.31341</v>
       </c>
       <c r="F136" t="s">
         <v>8</v>
       </c>
       <c r="G136">
         <v>1.0</v>
       </c>
       <c r="H136" s="1">
-        <v>199014.0</v>
+        <v>204626.82</v>
       </c>
       <c r="I136" s="1">
-        <v>7111.39</v>
+        <v>4532.78</v>
       </c>
       <c r="J136" s="1">
-        <v>3.5733114253269</v>
+        <v>2.2151446227821</v>
       </c>
       <c r="K136">
         <v>0.0</v>
       </c>
       <c r="L136" t="s">
-        <v>348</v>
+        <v>351</v>
       </c>
       <c r="M136" s="1">
-        <v>199892.51</v>
+        <v>202942.94</v>
       </c>
       <c r="N136" s="1">
-        <v>206125.39</v>
+        <v>209159.6</v>
       </c>
       <c r="O136" s="1">
         <v>0.33</v>
       </c>
       <c r="P136">
         <v>1</v>
       </c>
     </row>
     <row r="137" spans="1:16">
       <c r="A137" t="s">
-        <v>349</v>
+        <v>352</v>
       </c>
       <c r="B137" t="s">
-        <v>350</v>
+        <v>353</v>
       </c>
       <c r="C137" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D137" s="1">
-        <v>101.80478567</v>
+        <v>95.09111957</v>
       </c>
       <c r="E137" s="1">
-        <v>101.18063</v>
+        <v>92.13552</v>
       </c>
       <c r="F137" t="s">
         <v>8</v>
       </c>
       <c r="G137">
         <v>1.0</v>
       </c>
       <c r="H137" s="1">
-        <v>202361.26</v>
+        <v>92135.52</v>
       </c>
       <c r="I137" s="1">
-        <v>3837.35</v>
+        <v>3454.23</v>
       </c>
       <c r="J137" s="1">
-        <v>1.8962868683462</v>
+        <v>3.7490752752033</v>
       </c>
       <c r="K137">
         <v>0.0</v>
       </c>
-      <c r="L137" t="s">
-        <v>351</v>
+      <c r="L137">
+        <v>498.63</v>
       </c>
       <c r="M137" s="1">
-        <v>203609.57</v>
+        <v>95091.12</v>
       </c>
       <c r="N137" s="1">
-        <v>206198.61</v>
+        <v>95589.75</v>
       </c>
       <c r="O137" s="1">
-        <v>0.33</v>
+        <v>0.15</v>
       </c>
       <c r="P137">
         <v>1</v>
       </c>
     </row>
     <row r="138" spans="1:16">
       <c r="A138" t="s">
-        <v>352</v>
+        <v>354</v>
       </c>
       <c r="B138" t="s">
-        <v>353</v>
+        <v>355</v>
       </c>
       <c r="C138" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D138" s="1">
-        <v>100.8413118</v>
+        <v>100.65159065</v>
       </c>
       <c r="E138" s="1">
-        <v>102.31341</v>
+        <v>99.589</v>
       </c>
       <c r="F138" t="s">
         <v>8</v>
       </c>
       <c r="G138">
         <v>1.0</v>
       </c>
       <c r="H138" s="1">
-        <v>204626.82</v>
+        <v>99589.0</v>
       </c>
       <c r="I138" s="1">
-        <v>2876.86</v>
+        <v>1229.03</v>
       </c>
       <c r="J138" s="1">
-        <v>1.4059056383714</v>
+        <v>1.2341021598771</v>
       </c>
       <c r="K138">
         <v>0.0</v>
       </c>
-      <c r="L138" t="s">
-        <v>354</v>
+      <c r="L138">
+        <v>166.44</v>
       </c>
       <c r="M138" s="1">
-        <v>201682.63</v>
+        <v>100651.59</v>
       </c>
       <c r="N138" s="1">
-        <v>207503.68</v>
+        <v>100818.03</v>
       </c>
       <c r="O138" s="1">
-        <v>0.33</v>
+        <v>0.16</v>
       </c>
       <c r="P138">
         <v>1</v>
       </c>
     </row>
     <row r="139" spans="1:16">
       <c r="A139" t="s">
-        <v>355</v>
+        <v>356</v>
       </c>
       <c r="B139" t="s">
-        <v>356</v>
+        <v>357</v>
       </c>
       <c r="C139" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D139" s="1">
-        <v>94.99003574</v>
+        <v>106.20055576</v>
       </c>
       <c r="E139" s="1">
-        <v>92.13552</v>
+        <v>107.779585</v>
       </c>
       <c r="F139" t="s">
         <v>8</v>
       </c>
       <c r="G139">
         <v>1.0</v>
       </c>
       <c r="H139" s="1">
-        <v>92135.52</v>
+        <v>215559.17</v>
       </c>
       <c r="I139" s="1">
-        <v>3252.46</v>
+        <v>1746.05</v>
       </c>
       <c r="J139" s="1">
-        <v>3.53008264348</v>
+        <v>0.81000961360169</v>
       </c>
       <c r="K139">
         <v>0.0</v>
       </c>
-      <c r="L139">
-        <v>397.95</v>
+      <c r="L139" t="s">
+        <v>358</v>
       </c>
       <c r="M139" s="1">
-        <v>94990.03</v>
+        <v>212401.11</v>
       </c>
       <c r="N139" s="1">
-        <v>95387.98</v>
+        <v>217305.22</v>
       </c>
       <c r="O139" s="1">
-        <v>0.15</v>
+        <v>0.34</v>
       </c>
       <c r="P139">
         <v>1</v>
       </c>
     </row>
     <row r="140" spans="1:16">
       <c r="A140" t="s">
-        <v>357</v>
+        <v>359</v>
       </c>
       <c r="B140" t="s">
-        <v>358</v>
+        <v>360</v>
       </c>
       <c r="C140" s="1">
-        <v>100000.0</v>
+        <v>154000.0</v>
       </c>
       <c r="D140" s="1">
-        <v>100.59779745</v>
+        <v>101.35129793</v>
       </c>
       <c r="E140" s="1">
-        <v>99.589</v>
+        <v>99.43</v>
       </c>
       <c r="F140" t="s">
         <v>8</v>
       </c>
       <c r="G140">
         <v>1.0</v>
       </c>
       <c r="H140" s="1">
-        <v>99589.0</v>
+        <v>153122.2</v>
       </c>
       <c r="I140" s="1">
-        <v>4356.06</v>
+        <v>7312.99</v>
       </c>
       <c r="J140" s="1">
-        <v>4.3740372932754</v>
+        <v>4.7759175351451</v>
       </c>
       <c r="K140">
         <v>0.0</v>
       </c>
       <c r="L140" t="s">
-        <v>359</v>
+        <v>361</v>
       </c>
       <c r="M140" s="1">
-        <v>100597.8</v>
+        <v>156081.0</v>
       </c>
       <c r="N140" s="1">
-        <v>103945.06</v>
+        <v>160435.19</v>
       </c>
       <c r="O140" s="1">
-        <v>0.17</v>
+        <v>0.25</v>
       </c>
       <c r="P140">
         <v>1</v>
       </c>
     </row>
     <row r="141" spans="1:16">
       <c r="A141" t="s">
-        <v>360</v>
+        <v>362</v>
       </c>
       <c r="B141" t="s">
-        <v>361</v>
+        <v>363</v>
       </c>
       <c r="C141" s="1">
         <v>200000.0</v>
       </c>
       <c r="D141" s="1">
-        <v>106.14696254</v>
+        <v>86.81474108</v>
       </c>
       <c r="E141" s="1">
-        <v>107.779585</v>
+        <v>86.13295</v>
       </c>
       <c r="F141" t="s">
         <v>8</v>
       </c>
       <c r="G141">
         <v>1.0</v>
       </c>
       <c r="H141" s="1">
-        <v>215559.17</v>
+        <v>172265.9</v>
       </c>
       <c r="I141" s="1">
-        <v>1063.52</v>
+        <v>2154.68</v>
       </c>
       <c r="J141" s="1">
-        <v>0.4933772940395</v>
+        <v>1.2507873003305</v>
       </c>
       <c r="K141">
         <v>0.0</v>
       </c>
-      <c r="L141" t="s">
-        <v>362</v>
+      <c r="L141">
+        <v>791.1</v>
       </c>
       <c r="M141" s="1">
-        <v>212293.92</v>
+        <v>173629.48</v>
       </c>
       <c r="N141" s="1">
-        <v>216622.69</v>
+        <v>174420.58</v>
       </c>
       <c r="O141" s="1">
-        <v>0.35</v>
+        <v>0.28</v>
       </c>
       <c r="P141">
         <v>1</v>
       </c>
     </row>
     <row r="142" spans="1:16">
       <c r="A142" t="s">
-        <v>363</v>
+        <v>364</v>
       </c>
       <c r="B142" t="s">
-        <v>364</v>
+        <v>365</v>
       </c>
       <c r="C142" s="1">
-        <v>154000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D142" s="1">
-        <v>101.00217427</v>
+        <v>100.92959614</v>
       </c>
       <c r="E142" s="1">
-        <v>99.43</v>
+        <v>103.33767</v>
       </c>
       <c r="F142" t="s">
         <v>8</v>
       </c>
       <c r="G142">
         <v>1.0</v>
       </c>
       <c r="H142" s="1">
-        <v>153122.2</v>
+        <v>206675.34</v>
       </c>
       <c r="I142" s="1">
-        <v>6509.53</v>
+        <v>-4043.54</v>
       </c>
       <c r="J142" s="1">
-        <v>4.2511993688701</v>
+        <v>-1.956469504296</v>
       </c>
       <c r="K142">
         <v>0.0</v>
       </c>
-      <c r="L142" t="s">
-        <v>365</v>
+      <c r="L142">
+        <v>772.6</v>
       </c>
       <c r="M142" s="1">
-        <v>155543.35</v>
+        <v>201859.2</v>
       </c>
       <c r="N142" s="1">
-        <v>159631.73</v>
+        <v>202631.8</v>
       </c>
       <c r="O142" s="1">
-        <v>0.26</v>
+        <v>0.32</v>
       </c>
       <c r="P142">
         <v>1</v>
       </c>
     </row>
     <row r="143" spans="1:16">
       <c r="A143" t="s">
         <v>366</v>
       </c>
       <c r="B143" t="s">
         <v>367</v>
       </c>
       <c r="C143" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D143" s="1">
-        <v>85.96996411</v>
+        <v>100.73236036</v>
       </c>
       <c r="E143" s="1">
-        <v>86.13295</v>
+        <v>103.0087</v>
       </c>
       <c r="F143" t="s">
         <v>8</v>
       </c>
       <c r="G143">
         <v>1.0</v>
       </c>
       <c r="H143" s="1">
-        <v>172265.9</v>
+        <v>103008.7</v>
       </c>
       <c r="I143" s="1">
-        <v>393.21</v>
+        <v>180.85</v>
       </c>
       <c r="J143" s="1">
-        <v>0.22825759479967</v>
+        <v>0.17556769476753</v>
       </c>
       <c r="K143">
         <v>0.0</v>
       </c>
-      <c r="L143">
-        <v>719.18</v>
+      <c r="L143" t="s">
+        <v>368</v>
       </c>
       <c r="M143" s="1">
-        <v>171939.93</v>
+        <v>100732.36</v>
       </c>
       <c r="N143" s="1">
-        <v>172659.11</v>
+        <v>103189.55</v>
       </c>
       <c r="O143" s="1">
-        <v>0.28</v>
+        <v>0.16</v>
       </c>
       <c r="P143">
         <v>1</v>
       </c>
     </row>
     <row r="144" spans="1:16">
       <c r="A144" t="s">
-        <v>368</v>
+        <v>369</v>
       </c>
       <c r="B144" t="s">
-        <v>369</v>
+        <v>370</v>
       </c>
       <c r="C144" s="1">
         <v>200000.0</v>
       </c>
       <c r="D144" s="1">
-        <v>100.54809515</v>
+        <v>100.9257572</v>
       </c>
       <c r="E144" s="1">
-        <v>103.33767</v>
+        <v>100.96133</v>
       </c>
       <c r="F144" t="s">
         <v>8</v>
       </c>
       <c r="G144">
         <v>1.0</v>
       </c>
       <c r="H144" s="1">
-        <v>206675.34</v>
+        <v>201922.66</v>
       </c>
       <c r="I144" s="1">
-        <v>-5151.75</v>
+        <v>3011.05</v>
       </c>
       <c r="J144" s="1">
-        <v>-2.4926776460123</v>
+        <v>1.4911897456184</v>
       </c>
       <c r="K144">
         <v>0.0</v>
       </c>
-      <c r="L144">
-        <v>427.4</v>
+      <c r="L144" t="s">
+        <v>371</v>
       </c>
       <c r="M144" s="1">
-        <v>201096.19</v>
+        <v>201851.52</v>
       </c>
       <c r="N144" s="1">
-        <v>201523.59</v>
+        <v>204933.71</v>
       </c>
       <c r="O144" s="1">
         <v>0.32</v>
       </c>
       <c r="P144">
         <v>1</v>
       </c>
     </row>
     <row r="145" spans="1:16">
       <c r="A145" t="s">
-        <v>370</v>
+        <v>372</v>
       </c>
       <c r="B145" t="s">
-        <v>371</v>
+        <v>373</v>
       </c>
       <c r="C145" s="1">
         <v>200000.0</v>
       </c>
       <c r="D145" s="1">
-        <v>99.54396141</v>
+        <v>100.67347213</v>
       </c>
       <c r="E145" s="1">
-        <v>100.96133</v>
+        <v>100.0</v>
       </c>
       <c r="F145" t="s">
         <v>8</v>
       </c>
       <c r="G145">
         <v>1.0</v>
       </c>
       <c r="H145" s="1">
-        <v>201922.66</v>
+        <v>200000.0</v>
       </c>
       <c r="I145" s="1">
-        <v>-112.13</v>
+        <v>4169.6</v>
       </c>
       <c r="J145" s="1">
-        <v>-0.055531162277676</v>
+        <v>2.0848</v>
       </c>
       <c r="K145">
         <v>0.0</v>
       </c>
       <c r="L145" t="s">
-        <v>372</v>
+        <v>374</v>
       </c>
       <c r="M145" s="1">
-        <v>199087.93</v>
+        <v>201346.95</v>
       </c>
       <c r="N145" s="1">
-        <v>201810.53</v>
+        <v>204169.6</v>
       </c>
       <c r="O145" s="1">
         <v>0.32</v>
       </c>
       <c r="P145">
         <v>1</v>
       </c>
     </row>
     <row r="146" spans="1:16">
       <c r="A146" t="s">
-        <v>373</v>
+        <v>375</v>
       </c>
       <c r="B146" t="s">
-        <v>374</v>
+        <v>376</v>
       </c>
       <c r="C146" s="1">
-        <v>200000.0</v>
+        <v>360000.0</v>
       </c>
       <c r="D146" s="1">
-        <v>100.20277027</v>
+        <v>100.87946951</v>
       </c>
       <c r="E146" s="1">
         <v>100.0</v>
       </c>
       <c r="F146" t="s">
         <v>8</v>
       </c>
       <c r="G146">
         <v>1.0</v>
       </c>
       <c r="H146" s="1">
-        <v>200000.0</v>
+        <v>360000.0</v>
       </c>
       <c r="I146" s="1">
-        <v>2801.75</v>
+        <v>9856.31</v>
       </c>
       <c r="J146" s="1">
-        <v>1.400875</v>
+        <v>2.7378638888889</v>
       </c>
       <c r="K146">
         <v>0.0</v>
       </c>
       <c r="L146" t="s">
-        <v>375</v>
+        <v>377</v>
       </c>
       <c r="M146" s="1">
-        <v>200405.54</v>
+        <v>363166.09</v>
       </c>
       <c r="N146" s="1">
-        <v>202801.75</v>
+        <v>369856.31</v>
       </c>
       <c r="O146" s="1">
-        <v>0.32</v>
+        <v>0.58</v>
       </c>
       <c r="P146">
         <v>1</v>
       </c>
     </row>
     <row r="147" spans="1:16">
       <c r="A147" t="s">
-        <v>376</v>
+        <v>378</v>
       </c>
       <c r="B147" t="s">
-        <v>377</v>
+        <v>379</v>
       </c>
       <c r="C147" s="1">
-        <v>360000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D147" s="1">
-        <v>99.37653792</v>
+        <v>100.63424321</v>
       </c>
       <c r="E147" s="1">
-        <v>100.0</v>
+        <v>100.73781</v>
       </c>
       <c r="F147" t="s">
         <v>8</v>
       </c>
       <c r="G147">
         <v>1.0</v>
       </c>
       <c r="H147" s="1">
-        <v>360000.0</v>
+        <v>201475.62</v>
       </c>
       <c r="I147" s="1">
-        <v>3673.81</v>
+        <v>5712.04</v>
       </c>
       <c r="J147" s="1">
-        <v>1.0205027777778</v>
+        <v>2.835102331488</v>
       </c>
       <c r="K147">
         <v>0.0</v>
       </c>
       <c r="L147" t="s">
-        <v>378</v>
+        <v>380</v>
       </c>
       <c r="M147" s="1">
-        <v>357755.54</v>
+        <v>201268.48</v>
       </c>
       <c r="N147" s="1">
-        <v>363673.81</v>
+        <v>207187.66</v>
       </c>
       <c r="O147" s="1">
-        <v>0.58</v>
+        <v>0.33</v>
       </c>
       <c r="P147">
         <v>1</v>
       </c>
     </row>
     <row r="148" spans="1:16">
       <c r="A148" t="s">
-        <v>379</v>
+        <v>381</v>
       </c>
       <c r="B148" t="s">
-        <v>380</v>
+        <v>382</v>
       </c>
       <c r="C148" s="1">
         <v>200000.0</v>
       </c>
       <c r="D148" s="1">
-        <v>100.60848196</v>
+        <v>83.94199458</v>
       </c>
       <c r="E148" s="1">
-        <v>100.73781</v>
+        <v>97.799</v>
       </c>
       <c r="F148" t="s">
         <v>8</v>
       </c>
       <c r="G148">
         <v>1.0</v>
       </c>
       <c r="H148" s="1">
-        <v>201475.62</v>
+        <v>195598.0</v>
       </c>
       <c r="I148" s="1">
-        <v>5243.4</v>
+        <v>-27198.94</v>
       </c>
       <c r="J148" s="1">
-        <v>2.6024985057745</v>
+        <v>-13.905530731398</v>
       </c>
       <c r="K148">
         <v>0.0</v>
       </c>
-      <c r="L148" t="s">
-        <v>381</v>
+      <c r="L148">
+        <v>515.07</v>
       </c>
       <c r="M148" s="1">
-        <v>201216.97</v>
+        <v>167883.99</v>
       </c>
       <c r="N148" s="1">
-        <v>206719.02</v>
+        <v>168399.06</v>
       </c>
       <c r="O148" s="1">
-        <v>0.33</v>
+        <v>0.27</v>
       </c>
       <c r="P148">
         <v>1</v>
       </c>
     </row>
     <row r="149" spans="1:16">
       <c r="A149" t="s">
-        <v>382</v>
+        <v>383</v>
       </c>
       <c r="B149" t="s">
-        <v>383</v>
+        <v>384</v>
       </c>
       <c r="C149" s="1">
-        <v>200000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D149" s="1">
-        <v>83.18629147</v>
+        <v>108.68315571</v>
       </c>
       <c r="E149" s="1">
-        <v>97.799</v>
+        <v>111.667327</v>
       </c>
       <c r="F149" t="s">
         <v>8</v>
       </c>
       <c r="G149">
         <v>1.0</v>
       </c>
       <c r="H149" s="1">
-        <v>195598.0</v>
+        <v>335001.98</v>
       </c>
       <c r="I149" s="1">
-        <v>-28825.42</v>
+        <v>-3408.68</v>
       </c>
       <c r="J149" s="1">
-        <v>-14.737072976206</v>
+        <v>-1.0175104039684</v>
       </c>
       <c r="K149">
         <v>0.0</v>
       </c>
-      <c r="L149">
-        <v>400.0</v>
+      <c r="L149" t="s">
+        <v>385</v>
       </c>
       <c r="M149" s="1">
-        <v>166372.58</v>
+        <v>326049.46</v>
       </c>
       <c r="N149" s="1">
-        <v>166772.58</v>
+        <v>331593.3</v>
       </c>
       <c r="O149" s="1">
-        <v>0.27</v>
+        <v>0.52</v>
       </c>
       <c r="P149">
         <v>1</v>
       </c>
     </row>
     <row r="150" spans="1:16">
       <c r="A150" t="s">
-        <v>384</v>
+        <v>386</v>
       </c>
       <c r="B150" t="s">
-        <v>385</v>
+        <v>387</v>
       </c>
       <c r="C150" s="1">
         <v>300000.0</v>
       </c>
       <c r="D150" s="1">
-        <v>107.99854971</v>
+        <v>100.69625963</v>
       </c>
       <c r="E150" s="1">
-        <v>111.667327</v>
+        <v>99.259</v>
       </c>
       <c r="F150" t="s">
         <v>8</v>
       </c>
       <c r="G150">
         <v>1.0</v>
       </c>
       <c r="H150" s="1">
-        <v>335001.98</v>
+        <v>297777.0</v>
       </c>
       <c r="I150" s="1">
-        <v>-6282.36</v>
+        <v>4347.74</v>
       </c>
       <c r="J150" s="1">
-        <v>-1.8753202593012</v>
+        <v>1.4600657539031</v>
       </c>
       <c r="K150">
         <v>0.0</v>
       </c>
-      <c r="L150" t="s">
-        <v>386</v>
+      <c r="L150">
+        <v>35.96</v>
       </c>
       <c r="M150" s="1">
-        <v>323995.65</v>
+        <v>302088.78</v>
       </c>
       <c r="N150" s="1">
-        <v>328719.62</v>
+        <v>302124.74</v>
       </c>
       <c r="O150" s="1">
-        <v>0.53</v>
+        <v>0.48</v>
       </c>
       <c r="P150">
         <v>1</v>
       </c>
     </row>
     <row r="151" spans="1:16">
       <c r="A151" t="s">
-        <v>387</v>
+        <v>388</v>
       </c>
       <c r="B151" t="s">
-        <v>388</v>
+        <v>389</v>
       </c>
       <c r="C151" s="1">
-        <v>300000.0</v>
+        <v>286000.0</v>
       </c>
       <c r="D151" s="1">
-        <v>100.37428349</v>
+        <v>100.185772</v>
       </c>
       <c r="E151" s="1">
-        <v>99.259</v>
+        <v>99.362</v>
       </c>
       <c r="F151" t="s">
         <v>8</v>
       </c>
       <c r="G151">
         <v>1.0</v>
       </c>
       <c r="H151" s="1">
-        <v>297777.0</v>
+        <v>284175.32</v>
       </c>
       <c r="I151" s="1">
-        <v>5862.97</v>
+        <v>4559.76</v>
       </c>
       <c r="J151" s="1">
-        <v>1.968912978504</v>
+        <v>1.6045587632311</v>
       </c>
       <c r="K151">
         <v>0.0</v>
       </c>
       <c r="L151" t="s">
-        <v>389</v>
+        <v>390</v>
       </c>
       <c r="M151" s="1">
-        <v>301122.85</v>
+        <v>286531.31</v>
       </c>
       <c r="N151" s="1">
-        <v>303639.97</v>
+        <v>288735.08</v>
       </c>
       <c r="O151" s="1">
-        <v>0.49</v>
+        <v>0.46</v>
       </c>
       <c r="P151">
         <v>1</v>
       </c>
     </row>
     <row r="152" spans="1:16">
       <c r="A152" t="s">
-        <v>390</v>
+        <v>391</v>
       </c>
       <c r="B152" t="s">
-        <v>391</v>
+        <v>392</v>
       </c>
       <c r="C152" s="1">
-        <v>286000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D152" s="1">
-        <v>99.64831855</v>
+        <v>103.11192587</v>
       </c>
       <c r="E152" s="1">
-        <v>99.362</v>
+        <v>103.330135</v>
       </c>
       <c r="F152" t="s">
         <v>8</v>
       </c>
       <c r="G152">
         <v>1.0</v>
       </c>
       <c r="H152" s="1">
-        <v>284175.32</v>
+        <v>206660.27</v>
       </c>
       <c r="I152" s="1">
-        <v>2508.43</v>
+        <v>5190.29</v>
       </c>
       <c r="J152" s="1">
-        <v>0.88270508501583</v>
+        <v>2.5115083803965</v>
       </c>
       <c r="K152">
         <v>0.0</v>
       </c>
       <c r="L152" t="s">
-        <v>392</v>
+        <v>393</v>
       </c>
       <c r="M152" s="1">
-        <v>284994.2</v>
+        <v>206223.85</v>
       </c>
       <c r="N152" s="1">
-        <v>286683.75</v>
+        <v>211850.56</v>
       </c>
       <c r="O152" s="1">
-        <v>0.46</v>
+        <v>0.33</v>
       </c>
       <c r="P152">
         <v>1</v>
       </c>
     </row>
     <row r="153" spans="1:16">
       <c r="A153" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="B153" t="s">
-        <v>394</v>
+        <v>395</v>
       </c>
       <c r="C153" s="1">
-        <v>200000.0</v>
+        <v>405000.0</v>
       </c>
       <c r="D153" s="1">
-        <v>102.44991058</v>
+        <v>100.15117717</v>
       </c>
       <c r="E153" s="1">
-        <v>103.330135</v>
+        <v>100.771835</v>
       </c>
       <c r="F153" t="s">
         <v>8</v>
       </c>
       <c r="G153">
         <v>1.0</v>
       </c>
       <c r="H153" s="1">
-        <v>206660.27</v>
+        <v>408125.93</v>
       </c>
       <c r="I153" s="1">
-        <v>3420.37</v>
+        <v>6833.24</v>
       </c>
       <c r="J153" s="1">
-        <v>1.6550689689895</v>
+        <v>1.6742969504535</v>
       </c>
       <c r="K153">
         <v>0.0</v>
       </c>
       <c r="L153" t="s">
-        <v>395</v>
+        <v>396</v>
       </c>
       <c r="M153" s="1">
-        <v>204899.82</v>
+        <v>405612.27</v>
       </c>
       <c r="N153" s="1">
-        <v>210080.64</v>
+        <v>414959.17</v>
       </c>
       <c r="O153" s="1">
-        <v>0.34</v>
+        <v>0.66</v>
       </c>
       <c r="P153">
         <v>1</v>
       </c>
     </row>
     <row r="154" spans="1:16">
       <c r="A154" t="s">
-        <v>396</v>
+        <v>397</v>
       </c>
       <c r="B154" t="s">
-        <v>397</v>
+        <v>398</v>
       </c>
       <c r="C154" s="1">
-        <v>405000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D154" s="1">
-        <v>99.65438803</v>
+        <v>100.6377162</v>
       </c>
       <c r="E154" s="1">
-        <v>100.771835</v>
+        <v>99.517</v>
       </c>
       <c r="F154" t="s">
         <v>8</v>
       </c>
       <c r="G154">
         <v>1.0</v>
       </c>
       <c r="H154" s="1">
-        <v>408125.93</v>
+        <v>199034.0</v>
       </c>
       <c r="I154" s="1">
-        <v>4151.33</v>
+        <v>6994.17</v>
       </c>
       <c r="J154" s="1">
-        <v>1.0171688919643</v>
+        <v>3.5140578996553</v>
       </c>
       <c r="K154">
         <v>0.0</v>
       </c>
       <c r="L154" t="s">
-        <v>398</v>
+        <v>399</v>
       </c>
       <c r="M154" s="1">
-        <v>403600.27</v>
+        <v>201275.43</v>
       </c>
       <c r="N154" s="1">
-        <v>412277.26</v>
+        <v>206028.17</v>
       </c>
       <c r="O154" s="1">
-        <v>0.66</v>
+        <v>0.33</v>
       </c>
       <c r="P154">
         <v>1</v>
       </c>
     </row>
     <row r="155" spans="1:16">
       <c r="A155" t="s">
-        <v>399</v>
+        <v>400</v>
       </c>
       <c r="B155" t="s">
-        <v>400</v>
+        <v>401</v>
       </c>
       <c r="C155" s="1">
-        <v>200000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D155" s="1">
-        <v>100.39535352</v>
+        <v>101.38130598</v>
       </c>
       <c r="E155" s="1">
-        <v>99.517</v>
+        <v>105.45526</v>
       </c>
       <c r="F155" t="s">
         <v>8</v>
       </c>
       <c r="G155">
         <v>1.0</v>
       </c>
       <c r="H155" s="1">
-        <v>199034.0</v>
+        <v>527276.3</v>
       </c>
       <c r="I155" s="1">
-        <v>6121.09</v>
+        <v>-2616.35</v>
       </c>
       <c r="J155" s="1">
-        <v>3.0753991780299</v>
+        <v>-0.49620094815564</v>
       </c>
       <c r="K155">
         <v>0.0</v>
       </c>
       <c r="L155" t="s">
-        <v>401</v>
+        <v>402</v>
       </c>
       <c r="M155" s="1">
-        <v>200790.71</v>
+        <v>506906.53</v>
       </c>
       <c r="N155" s="1">
-        <v>205155.09</v>
+        <v>524659.95</v>
       </c>
       <c r="O155" s="1">
-        <v>0.33</v>
+        <v>0.83</v>
       </c>
       <c r="P155">
         <v>1</v>
       </c>
     </row>
     <row r="156" spans="1:16">
       <c r="A156" t="s">
-        <v>402</v>
+        <v>403</v>
       </c>
       <c r="B156" t="s">
-        <v>403</v>
+        <v>404</v>
       </c>
       <c r="C156" s="1">
-        <v>500000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D156" s="1">
-        <v>101.75306024</v>
+        <v>92.14700846</v>
       </c>
       <c r="E156" s="1">
-        <v>105.45526</v>
+        <v>88.26085</v>
       </c>
       <c r="F156" t="s">
         <v>8</v>
       </c>
       <c r="G156">
         <v>1.0</v>
       </c>
       <c r="H156" s="1">
-        <v>527276.3</v>
+        <v>264782.55</v>
       </c>
       <c r="I156" s="1">
-        <v>-2052.09</v>
+        <v>14370.8</v>
       </c>
       <c r="J156" s="1">
-        <v>-0.38918684568224</v>
+        <v>5.4273969338236</v>
       </c>
       <c r="K156">
         <v>0.0</v>
       </c>
       <c r="L156" t="s">
-        <v>404</v>
+        <v>405</v>
       </c>
       <c r="M156" s="1">
-        <v>508765.31</v>
+        <v>276441.02</v>
       </c>
       <c r="N156" s="1">
-        <v>525224.21</v>
+        <v>279153.35</v>
       </c>
       <c r="O156" s="1">
-        <v>0.84</v>
+        <v>0.44</v>
       </c>
       <c r="P156">
         <v>1</v>
       </c>
     </row>
     <row r="157" spans="1:16">
       <c r="A157" t="s">
-        <v>405</v>
+        <v>406</v>
       </c>
       <c r="B157" t="s">
-        <v>406</v>
+        <v>407</v>
       </c>
       <c r="C157" s="1">
-        <v>300000.0</v>
+        <v>526000.0</v>
       </c>
       <c r="D157" s="1">
-        <v>92.13991055</v>
+        <v>100.71539722</v>
       </c>
       <c r="E157" s="1">
-        <v>88.26085</v>
+        <v>100.0</v>
       </c>
       <c r="F157" t="s">
         <v>8</v>
       </c>
       <c r="G157">
         <v>1.0</v>
       </c>
       <c r="H157" s="1">
-        <v>264782.55</v>
+        <v>526000.0</v>
       </c>
       <c r="I157" s="1">
-        <v>14025.88</v>
+        <v>5899.62</v>
       </c>
       <c r="J157" s="1">
-        <v>5.2971315519093</v>
+        <v>1.1216007604563</v>
       </c>
       <c r="K157">
         <v>0.0</v>
       </c>
       <c r="L157" t="s">
-        <v>407</v>
+        <v>408</v>
       </c>
       <c r="M157" s="1">
-        <v>276419.73</v>
+        <v>529762.99</v>
       </c>
       <c r="N157" s="1">
-        <v>278808.43</v>
+        <v>531899.62</v>
       </c>
       <c r="O157" s="1">
-        <v>0.45</v>
+        <v>0.84</v>
       </c>
       <c r="P157">
         <v>1</v>
       </c>
     </row>
     <row r="158" spans="1:16">
       <c r="A158" t="s">
-        <v>408</v>
+        <v>409</v>
       </c>
       <c r="B158" t="s">
-        <v>409</v>
+        <v>410</v>
       </c>
       <c r="C158" s="1">
         <v>400000.0</v>
       </c>
       <c r="D158" s="1">
-        <v>96.70172041</v>
+        <v>94.81332361</v>
       </c>
       <c r="E158" s="1">
-        <v>98.135288</v>
+        <v>93.21363</v>
       </c>
       <c r="F158" t="s">
         <v>8</v>
       </c>
       <c r="G158">
         <v>1.0</v>
       </c>
       <c r="H158" s="1">
-        <v>392541.15</v>
+        <v>372854.52</v>
       </c>
       <c r="I158" s="1">
-        <v>-4550.71</v>
+        <v>11782.34</v>
       </c>
       <c r="J158" s="1">
-        <v>-1.1592950191337</v>
+        <v>3.1600367886113</v>
       </c>
       <c r="K158">
         <v>0.0</v>
       </c>
       <c r="L158" t="s">
-        <v>410</v>
+        <v>411</v>
       </c>
       <c r="M158" s="1">
-        <v>386806.88</v>
+        <v>379253.3</v>
       </c>
       <c r="N158" s="1">
-        <v>387990.44</v>
+        <v>384636.86</v>
       </c>
       <c r="O158" s="1">
-        <v>0.62</v>
+        <v>0.61</v>
       </c>
       <c r="P158">
         <v>1</v>
       </c>
     </row>
     <row r="159" spans="1:16">
       <c r="A159" t="s">
-        <v>411</v>
+        <v>412</v>
       </c>
       <c r="B159" t="s">
-        <v>412</v>
+        <v>413</v>
       </c>
       <c r="C159" s="1">
-        <v>526000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D159" s="1">
-        <v>99.93049293</v>
+        <v>100.33038901</v>
       </c>
       <c r="E159" s="1">
-        <v>100.0</v>
+        <v>102.171095</v>
       </c>
       <c r="F159" t="s">
         <v>8</v>
       </c>
       <c r="G159">
         <v>1.0</v>
       </c>
       <c r="H159" s="1">
-        <v>526000.0</v>
+        <v>408684.38</v>
       </c>
       <c r="I159" s="1">
-        <v>727.55</v>
+        <v>4571.42</v>
       </c>
       <c r="J159" s="1">
-        <v>0.1383174904943</v>
+        <v>1.1185697872769</v>
       </c>
       <c r="K159">
         <v>0.0</v>
       </c>
       <c r="L159" t="s">
-        <v>413</v>
+        <v>414</v>
       </c>
       <c r="M159" s="1">
-        <v>525634.39</v>
+        <v>401321.55</v>
       </c>
       <c r="N159" s="1">
-        <v>526727.55</v>
+        <v>413255.8</v>
       </c>
       <c r="O159" s="1">
-        <v>0.84</v>
+        <v>0.65</v>
       </c>
       <c r="P159">
         <v>1</v>
       </c>
     </row>
     <row r="160" spans="1:16">
       <c r="A160" t="s">
-        <v>414</v>
+        <v>415</v>
       </c>
       <c r="B160" t="s">
-        <v>415</v>
+        <v>416</v>
       </c>
       <c r="C160" s="1">
-        <v>400000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D160" s="1">
-        <v>94.18213034</v>
+        <v>91.39268062</v>
       </c>
       <c r="E160" s="1">
-        <v>93.21363</v>
+        <v>89.80285</v>
       </c>
       <c r="F160" t="s">
         <v>8</v>
       </c>
       <c r="G160">
         <v>1.0</v>
       </c>
       <c r="H160" s="1">
-        <v>372854.52</v>
+        <v>89802.85</v>
       </c>
       <c r="I160" s="1">
-        <v>8826.06</v>
+        <v>1628.19</v>
       </c>
       <c r="J160" s="1">
-        <v>2.3671591804761</v>
+        <v>1.8130716341408</v>
       </c>
       <c r="K160">
         <v>0.0</v>
       </c>
-      <c r="L160" t="s">
-        <v>416</v>
+      <c r="L160">
+        <v>38.36</v>
       </c>
       <c r="M160" s="1">
-        <v>376728.53</v>
+        <v>91392.68</v>
       </c>
       <c r="N160" s="1">
-        <v>381680.58</v>
+        <v>91431.04</v>
       </c>
       <c r="O160" s="1">
-        <v>0.61</v>
+        <v>0.14</v>
       </c>
       <c r="P160">
         <v>1</v>
       </c>
     </row>
     <row r="161" spans="1:16">
       <c r="A161" t="s">
         <v>417</v>
       </c>
       <c r="B161" t="s">
         <v>418</v>
       </c>
       <c r="C161" s="1">
-        <v>400000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D161" s="1">
-        <v>100.09095307</v>
+        <v>100.38906621</v>
       </c>
       <c r="E161" s="1">
-        <v>102.171095</v>
+        <v>99.766</v>
       </c>
       <c r="F161" t="s">
         <v>8</v>
       </c>
       <c r="G161">
         <v>1.0</v>
       </c>
       <c r="H161" s="1">
-        <v>408684.38</v>
+        <v>199532.0</v>
       </c>
       <c r="I161" s="1">
-        <v>2923.27</v>
+        <v>5321.47</v>
       </c>
       <c r="J161" s="1">
-        <v>0.71528791973894</v>
+        <v>2.6669757231923</v>
       </c>
       <c r="K161">
         <v>0.0</v>
       </c>
       <c r="L161" t="s">
         <v>419</v>
       </c>
       <c r="M161" s="1">
-        <v>400363.81</v>
+        <v>200778.13</v>
       </c>
       <c r="N161" s="1">
-        <v>411607.65</v>
+        <v>204853.47</v>
       </c>
       <c r="O161" s="1">
-        <v>0.66</v>
+        <v>0.32</v>
       </c>
       <c r="P161">
         <v>1</v>
       </c>
     </row>
     <row r="162" spans="1:16">
       <c r="A162" t="s">
         <v>420</v>
       </c>
       <c r="B162" t="s">
         <v>421</v>
       </c>
       <c r="C162" s="1">
-        <v>100000.0</v>
+        <v>173000.0</v>
       </c>
       <c r="D162" s="1">
-        <v>91.0100934</v>
+        <v>100.61584456</v>
       </c>
       <c r="E162" s="1">
-        <v>89.80285</v>
+        <v>99.945</v>
       </c>
       <c r="F162" t="s">
         <v>8</v>
       </c>
       <c r="G162">
         <v>1.0</v>
       </c>
       <c r="H162" s="1">
-        <v>89802.85</v>
+        <v>172904.85</v>
       </c>
       <c r="I162" s="1">
-        <v>1216.83</v>
+        <v>2458.2</v>
       </c>
       <c r="J162" s="1">
-        <v>1.3550015394834</v>
+        <v>1.4217067942282</v>
       </c>
       <c r="K162">
         <v>0.0</v>
       </c>
-      <c r="L162">
-        <v>9.59</v>
+      <c r="L162" t="s">
+        <v>422</v>
       </c>
       <c r="M162" s="1">
-        <v>91010.09</v>
+        <v>174065.41</v>
       </c>
       <c r="N162" s="1">
-        <v>91019.68</v>
+        <v>175363.05</v>
       </c>
       <c r="O162" s="1">
-        <v>0.15</v>
+        <v>0.28</v>
       </c>
       <c r="P162">
         <v>1</v>
       </c>
     </row>
     <row r="163" spans="1:16">
       <c r="A163" t="s">
-        <v>422</v>
+        <v>423</v>
       </c>
       <c r="B163" t="s">
-        <v>423</v>
+        <v>424</v>
       </c>
       <c r="C163" s="1">
         <v>200000.0</v>
       </c>
       <c r="D163" s="1">
-        <v>100.26098868</v>
+        <v>100.44281321</v>
       </c>
       <c r="E163" s="1">
-        <v>99.766</v>
+        <v>99.562235</v>
       </c>
       <c r="F163" t="s">
         <v>8</v>
       </c>
       <c r="G163">
         <v>1.0</v>
       </c>
       <c r="H163" s="1">
-        <v>199532.0</v>
+        <v>199124.47</v>
       </c>
       <c r="I163" s="1">
-        <v>4576.28</v>
+        <v>3102.25</v>
       </c>
       <c r="J163" s="1">
-        <v>2.2935068059259</v>
+        <v>1.5579451385357</v>
       </c>
       <c r="K163">
         <v>0.0</v>
       </c>
       <c r="L163" t="s">
-        <v>424</v>
+        <v>425</v>
       </c>
       <c r="M163" s="1">
-        <v>200521.98</v>
+        <v>200885.62</v>
       </c>
       <c r="N163" s="1">
-        <v>204108.28</v>
+        <v>202226.72</v>
       </c>
       <c r="O163" s="1">
-        <v>0.33</v>
+        <v>0.32</v>
       </c>
       <c r="P163">
         <v>1</v>
       </c>
     </row>
     <row r="164" spans="1:16">
       <c r="A164" t="s">
-        <v>425</v>
+        <v>426</v>
       </c>
       <c r="B164" t="s">
-        <v>426</v>
+        <v>427</v>
       </c>
       <c r="C164" s="1">
-        <v>173000.0</v>
+        <v>315000.0</v>
       </c>
       <c r="D164" s="1">
-        <v>99.57539579</v>
+        <v>100.28489468</v>
       </c>
       <c r="E164" s="1">
-        <v>99.945</v>
+        <v>99.998</v>
       </c>
       <c r="F164" t="s">
         <v>8</v>
       </c>
       <c r="G164">
         <v>1.0</v>
       </c>
       <c r="H164" s="1">
-        <v>172904.85</v>
+        <v>314993.7</v>
       </c>
       <c r="I164" s="1">
-        <v>308.86</v>
+        <v>1303.03</v>
       </c>
       <c r="J164" s="1">
-        <v>0.17863003842865</v>
+        <v>0.41366859083213</v>
       </c>
       <c r="K164">
         <v>0.0</v>
       </c>
       <c r="L164">
-        <v>948.28</v>
+        <v>399.32</v>
       </c>
       <c r="M164" s="1">
-        <v>172265.43</v>
+        <v>315897.41</v>
       </c>
       <c r="N164" s="1">
-        <v>173213.71</v>
+        <v>316296.73</v>
       </c>
       <c r="O164" s="1">
-        <v>0.28</v>
+        <v>0.5</v>
       </c>
       <c r="P164">
         <v>1</v>
       </c>
     </row>
     <row r="165" spans="1:16">
       <c r="A165" t="s">
-        <v>427</v>
+        <v>428</v>
       </c>
       <c r="B165" t="s">
-        <v>428</v>
+        <v>429</v>
       </c>
       <c r="C165" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D165" s="1">
-        <v>99.96663449</v>
+        <v>102.85073722</v>
       </c>
       <c r="E165" s="1">
-        <v>99.562235</v>
+        <v>103.59713</v>
       </c>
       <c r="F165" t="s">
         <v>8</v>
       </c>
       <c r="G165">
         <v>1.0</v>
       </c>
       <c r="H165" s="1">
-        <v>199124.47</v>
+        <v>103597.13</v>
       </c>
       <c r="I165" s="1">
-        <v>1833.46</v>
+        <v>1281.0</v>
       </c>
       <c r="J165" s="1">
-        <v>0.92076076837769</v>
+        <v>1.236520741453</v>
       </c>
       <c r="K165">
         <v>0.0</v>
       </c>
       <c r="L165" t="s">
-        <v>429</v>
+        <v>430</v>
       </c>
       <c r="M165" s="1">
-        <v>199933.27</v>
+        <v>102850.73</v>
       </c>
       <c r="N165" s="1">
-        <v>200957.93</v>
+        <v>104878.13</v>
       </c>
       <c r="O165" s="1">
-        <v>0.32</v>
+        <v>0.17</v>
       </c>
       <c r="P165">
         <v>1</v>
       </c>
     </row>
     <row r="166" spans="1:16">
       <c r="A166" t="s">
-        <v>430</v>
+        <v>431</v>
       </c>
       <c r="B166" t="s">
-        <v>431</v>
+        <v>432</v>
       </c>
       <c r="C166" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D166" s="1">
-        <v>102.65089019</v>
+        <v>100.49071622</v>
       </c>
       <c r="E166" s="1">
-        <v>103.59713</v>
+        <v>101.029315</v>
       </c>
       <c r="F166" t="s">
         <v>8</v>
       </c>
       <c r="G166">
         <v>1.0</v>
       </c>
       <c r="H166" s="1">
-        <v>103597.13</v>
+        <v>202058.63</v>
       </c>
       <c r="I166" s="1">
-        <v>868.28</v>
+        <v>1679.65</v>
       </c>
       <c r="J166" s="1">
-        <v>0.83813132661107</v>
+        <v>0.83126862732861</v>
       </c>
       <c r="K166">
         <v>0.0</v>
       </c>
       <c r="L166" t="s">
-        <v>432</v>
+        <v>433</v>
       </c>
       <c r="M166" s="1">
-        <v>102650.89</v>
+        <v>200981.43</v>
       </c>
       <c r="N166" s="1">
-        <v>104465.41</v>
+        <v>203738.28</v>
       </c>
       <c r="O166" s="1">
-        <v>0.17</v>
+        <v>0.32</v>
       </c>
       <c r="P166">
         <v>1</v>
       </c>
     </row>
     <row r="167" spans="1:16">
       <c r="A167" t="s">
-        <v>433</v>
+        <v>434</v>
       </c>
       <c r="B167" t="s">
-        <v>434</v>
+        <v>435</v>
       </c>
       <c r="C167" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D167" s="1">
-        <v>100.21146514</v>
+        <v>105.54058518</v>
       </c>
       <c r="E167" s="1">
-        <v>101.029315</v>
+        <v>105.02966</v>
       </c>
       <c r="F167" t="s">
         <v>8</v>
       </c>
       <c r="G167">
         <v>1.0</v>
       </c>
       <c r="H167" s="1">
-        <v>202058.63</v>
+        <v>105029.66</v>
       </c>
       <c r="I167" s="1">
-        <v>790.33</v>
+        <v>1584.56</v>
       </c>
       <c r="J167" s="1">
-        <v>0.39113894813599</v>
+        <v>1.5086785961223</v>
       </c>
       <c r="K167">
         <v>0.0</v>
       </c>
       <c r="L167" t="s">
-        <v>435</v>
+        <v>436</v>
       </c>
       <c r="M167" s="1">
-        <v>200422.93</v>
+        <v>105540.59</v>
       </c>
       <c r="N167" s="1">
-        <v>202848.96</v>
+        <v>106614.22</v>
       </c>
       <c r="O167" s="1">
-        <v>0.32</v>
+        <v>0.17</v>
       </c>
       <c r="P167">
         <v>1</v>
       </c>
     </row>
     <row r="168" spans="1:16">
       <c r="A168" t="s">
-        <v>436</v>
+        <v>437</v>
       </c>
       <c r="B168" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="C168" s="1">
         <v>100000.0</v>
       </c>
       <c r="D168" s="1">
-        <v>104.55245404</v>
+        <v>101.49035949</v>
       </c>
       <c r="E168" s="1">
-        <v>105.02966</v>
+        <v>99.24</v>
       </c>
       <c r="F168" t="s">
         <v>8</v>
       </c>
       <c r="G168">
         <v>1.0</v>
       </c>
       <c r="H168" s="1">
-        <v>105029.66</v>
+        <v>99240.0</v>
       </c>
       <c r="I168" s="1">
-        <v>359.1</v>
+        <v>2671.59</v>
       </c>
       <c r="J168" s="1">
-        <v>0.34190342042429</v>
+        <v>2.6920495767836</v>
       </c>
       <c r="K168">
         <v>0.0</v>
       </c>
       <c r="L168">
-        <v>836.3</v>
+        <v>421.23</v>
       </c>
       <c r="M168" s="1">
-        <v>104552.46</v>
+        <v>101490.36</v>
       </c>
       <c r="N168" s="1">
-        <v>105388.76</v>
+        <v>101911.59</v>
       </c>
       <c r="O168" s="1">
-        <v>0.17</v>
+        <v>0.16</v>
       </c>
       <c r="P168">
         <v>1</v>
       </c>
     </row>
     <row r="169" spans="1:16">
       <c r="A169" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="B169" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="C169" s="1">
         <v>100000.0</v>
       </c>
       <c r="D169" s="1">
-        <v>100.13382782</v>
+        <v>90.51315947</v>
       </c>
       <c r="E169" s="1">
-        <v>99.24</v>
+        <v>86.79501</v>
       </c>
       <c r="F169" t="s">
         <v>8</v>
       </c>
       <c r="G169">
         <v>1.0</v>
       </c>
       <c r="H169" s="1">
-        <v>99240.0</v>
+        <v>86795.01</v>
       </c>
       <c r="I169" s="1">
-        <v>1099.31</v>
+        <v>5319.79</v>
       </c>
       <c r="J169" s="1">
-        <v>1.1077287384119</v>
+        <v>6.1291426776724</v>
       </c>
       <c r="K169">
         <v>0.0</v>
       </c>
-      <c r="L169">
-        <v>205.48</v>
+      <c r="L169" t="s">
+        <v>441</v>
       </c>
       <c r="M169" s="1">
-        <v>100133.83</v>
+        <v>90513.16</v>
       </c>
       <c r="N169" s="1">
-        <v>100339.31</v>
+        <v>92114.8</v>
       </c>
       <c r="O169" s="1">
-        <v>0.16</v>
+        <v>0.15</v>
       </c>
       <c r="P169">
         <v>1</v>
       </c>
     </row>
     <row r="170" spans="1:16">
       <c r="A170" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
       <c r="B170" t="s">
-        <v>441</v>
+        <v>443</v>
       </c>
       <c r="C170" s="1">
         <v>100000.0</v>
       </c>
       <c r="D170" s="1">
-        <v>90.16487567</v>
+        <v>93.85229021</v>
       </c>
       <c r="E170" s="1">
-        <v>86.79501</v>
+        <v>91.24889</v>
       </c>
       <c r="F170" t="s">
         <v>8</v>
       </c>
       <c r="G170">
         <v>1.0</v>
       </c>
       <c r="H170" s="1">
-        <v>86795.01</v>
+        <v>91248.89</v>
       </c>
       <c r="I170" s="1">
-        <v>4865.07</v>
+        <v>3303.4</v>
       </c>
       <c r="J170" s="1">
-        <v>5.6052415916537</v>
+        <v>3.6202084211655</v>
       </c>
       <c r="K170">
         <v>0.0</v>
       </c>
-      <c r="L170" t="s">
-        <v>442</v>
+      <c r="L170">
+        <v>700.0</v>
       </c>
       <c r="M170" s="1">
-        <v>90164.87</v>
+        <v>93852.29</v>
       </c>
       <c r="N170" s="1">
-        <v>91660.08</v>
+        <v>94552.29</v>
       </c>
       <c r="O170" s="1">
         <v>0.15</v>
       </c>
       <c r="P170">
         <v>1</v>
       </c>
     </row>
     <row r="171" spans="1:16">
       <c r="A171" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="B171" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
       <c r="C171" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D171" s="1">
-        <v>93.54206012</v>
+        <v>103.471795</v>
       </c>
       <c r="E171" s="1">
-        <v>91.24889</v>
+        <v>104.402385</v>
       </c>
       <c r="F171" t="s">
         <v>8</v>
       </c>
       <c r="G171">
         <v>1.0</v>
       </c>
       <c r="H171" s="1">
-        <v>91248.89</v>
+        <v>208804.77</v>
       </c>
       <c r="I171" s="1">
-        <v>2892.49</v>
+        <v>3892.93</v>
       </c>
       <c r="J171" s="1">
-        <v>3.1698906145598</v>
+        <v>1.8643874850177</v>
       </c>
       <c r="K171">
         <v>0.0</v>
       </c>
-      <c r="L171">
-        <v>599.32</v>
+      <c r="L171" t="s">
+        <v>446</v>
       </c>
       <c r="M171" s="1">
-        <v>93542.06</v>
+        <v>206943.59</v>
       </c>
       <c r="N171" s="1">
-        <v>94141.38</v>
+        <v>212697.7</v>
       </c>
       <c r="O171" s="1">
-        <v>0.15</v>
+        <v>0.34</v>
       </c>
       <c r="P171">
         <v>1</v>
       </c>
     </row>
     <row r="172" spans="1:16">
       <c r="A172" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="B172" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
       <c r="C172" s="1">
         <v>200000.0</v>
       </c>
       <c r="D172" s="1">
-        <v>103.04363611</v>
+        <v>100.35203369</v>
       </c>
       <c r="E172" s="1">
-        <v>104.402385</v>
+        <v>99.67</v>
       </c>
       <c r="F172" t="s">
         <v>8</v>
       </c>
       <c r="G172">
         <v>1.0</v>
       </c>
       <c r="H172" s="1">
-        <v>208804.77</v>
+        <v>199340.0</v>
       </c>
       <c r="I172" s="1">
-        <v>2590.72</v>
+        <v>1723.66</v>
       </c>
       <c r="J172" s="1">
-        <v>1.2407379390806</v>
+        <v>0.86468345540283</v>
       </c>
       <c r="K172">
         <v>0.0</v>
       </c>
-      <c r="L172" t="s">
-        <v>447</v>
+      <c r="L172">
+        <v>359.59</v>
       </c>
       <c r="M172" s="1">
-        <v>206087.27</v>
+        <v>200704.07</v>
       </c>
       <c r="N172" s="1">
-        <v>211395.49</v>
+        <v>201063.66</v>
       </c>
       <c r="O172" s="1">
-        <v>0.34</v>
+        <v>0.32</v>
       </c>
       <c r="P172">
         <v>1</v>
       </c>
     </row>
     <row r="173" spans="1:16">
       <c r="A173" t="s">
-        <v>448</v>
+        <v>449</v>
       </c>
       <c r="B173" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="C173" s="1">
-        <v>200000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D173" s="1">
-        <v>100.03406398</v>
+        <v>99.51096668</v>
       </c>
       <c r="E173" s="1">
-        <v>99.67</v>
+        <v>100.09758</v>
       </c>
       <c r="F173" t="s">
         <v>8</v>
       </c>
       <c r="G173">
         <v>1.0</v>
       </c>
       <c r="H173" s="1">
-        <v>199340.0</v>
+        <v>300292.74</v>
       </c>
       <c r="I173" s="1">
-        <v>728.13</v>
+        <v>1877.15</v>
       </c>
       <c r="J173" s="1">
-        <v>0.36527039229457</v>
+        <v>0.62510668756094</v>
       </c>
       <c r="K173">
         <v>0.0</v>
       </c>
-      <c r="L173">
-        <v>0.0</v>
+      <c r="L173" t="s">
+        <v>451</v>
       </c>
       <c r="M173" s="1">
-        <v>200068.13</v>
+        <v>298532.9</v>
       </c>
       <c r="N173" s="1">
-        <v>200068.13</v>
+        <v>302169.89</v>
       </c>
       <c r="O173" s="1">
-        <v>0.32</v>
+        <v>0.48</v>
       </c>
       <c r="P173">
         <v>1</v>
       </c>
     </row>
     <row r="174" spans="1:16">
       <c r="A174" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="B174" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="C174" s="1">
-        <v>300000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D174" s="1">
-        <v>99.47106041</v>
+        <v>94.32320349</v>
       </c>
       <c r="E174" s="1">
-        <v>100.09758</v>
+        <v>96.29</v>
       </c>
       <c r="F174" t="s">
         <v>8</v>
       </c>
       <c r="G174">
         <v>1.0</v>
       </c>
       <c r="H174" s="1">
-        <v>300292.74</v>
+        <v>385160.0</v>
       </c>
       <c r="I174" s="1">
-        <v>1110.17</v>
+        <v>-7427.19</v>
       </c>
       <c r="J174" s="1">
-        <v>0.36969591739048</v>
+        <v>-1.928338872157</v>
       </c>
       <c r="K174">
         <v>0.0</v>
       </c>
-      <c r="L174" t="s">
-        <v>452</v>
+      <c r="L174">
+        <v>440.0</v>
       </c>
       <c r="M174" s="1">
-        <v>298413.18</v>
+        <v>377292.81</v>
       </c>
       <c r="N174" s="1">
-        <v>301402.91</v>
+        <v>377732.81</v>
       </c>
       <c r="O174" s="1">
-        <v>0.48</v>
+        <v>0.6</v>
       </c>
       <c r="P174">
         <v>1</v>
       </c>
     </row>
     <row r="175" spans="1:16">
       <c r="A175" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="B175" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="C175" s="1">
-        <v>400000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D175" s="1">
-        <v>94.34585309</v>
+        <v>99.83638044</v>
       </c>
       <c r="E175" s="1">
-        <v>96.29</v>
+        <v>99.456365</v>
       </c>
       <c r="F175" t="s">
         <v>8</v>
       </c>
       <c r="G175">
         <v>1.0</v>
       </c>
       <c r="H175" s="1">
-        <v>385160.0</v>
+        <v>198912.73</v>
       </c>
       <c r="I175" s="1">
-        <v>-7756.59</v>
+        <v>3933.0</v>
       </c>
       <c r="J175" s="1">
-        <v>-2.0138617717312</v>
+        <v>1.9772490176974</v>
       </c>
       <c r="K175">
         <v>0.0</v>
       </c>
-      <c r="L175">
-        <v>20.0</v>
+      <c r="L175" t="s">
+        <v>456</v>
       </c>
       <c r="M175" s="1">
-        <v>377383.41</v>
+        <v>199672.77</v>
       </c>
       <c r="N175" s="1">
-        <v>377403.41</v>
+        <v>202845.73</v>
       </c>
       <c r="O175" s="1">
-        <v>0.6</v>
+        <v>0.32</v>
       </c>
       <c r="P175">
         <v>1</v>
       </c>
     </row>
     <row r="176" spans="1:16">
       <c r="A176" t="s">
-        <v>455</v>
+        <v>457</v>
       </c>
       <c r="B176" t="s">
-        <v>456</v>
+        <v>458</v>
       </c>
       <c r="C176" s="1">
-        <v>200000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D176" s="1">
-        <v>99.8411841</v>
+        <v>100.16137513</v>
       </c>
       <c r="E176" s="1">
-        <v>99.456365</v>
+        <v>98.642</v>
       </c>
       <c r="F176" t="s">
         <v>8</v>
       </c>
       <c r="G176">
         <v>1.0</v>
       </c>
       <c r="H176" s="1">
-        <v>198912.73</v>
+        <v>394568.0</v>
       </c>
       <c r="I176" s="1">
-        <v>3726.96</v>
+        <v>19741.88</v>
       </c>
       <c r="J176" s="1">
-        <v>1.8736659036352</v>
+        <v>5.0034163946392</v>
       </c>
       <c r="K176">
         <v>0.0</v>
       </c>
       <c r="L176" t="s">
-        <v>457</v>
+        <v>459</v>
       </c>
       <c r="M176" s="1">
-        <v>199682.36</v>
+        <v>400645.5</v>
       </c>
       <c r="N176" s="1">
-        <v>202639.69</v>
+        <v>414309.88</v>
       </c>
       <c r="O176" s="1">
-        <v>0.32</v>
+        <v>0.66</v>
       </c>
       <c r="P176">
         <v>1</v>
       </c>
     </row>
     <row r="177" spans="1:16">
       <c r="A177" t="s">
-        <v>458</v>
+        <v>460</v>
       </c>
       <c r="B177" t="s">
-        <v>459</v>
+        <v>461</v>
       </c>
       <c r="C177" s="1">
-        <v>400000.0</v>
+        <v>207000.0</v>
       </c>
       <c r="D177" s="1">
-        <v>99.60223243</v>
+        <v>100.11004426</v>
       </c>
       <c r="E177" s="1">
-        <v>98.642</v>
+        <v>99.628</v>
       </c>
       <c r="F177" t="s">
         <v>8</v>
       </c>
       <c r="G177">
         <v>1.0</v>
       </c>
       <c r="H177" s="1">
-        <v>394568.0</v>
+        <v>206229.96</v>
       </c>
       <c r="I177" s="1">
-        <v>16498.46</v>
+        <v>3817.85</v>
       </c>
       <c r="J177" s="1">
-        <v>4.1813983901381</v>
+        <v>1.8512586629023</v>
       </c>
       <c r="K177">
         <v>0.0</v>
       </c>
       <c r="L177" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
       <c r="M177" s="1">
-        <v>398408.93</v>
+        <v>207227.79</v>
       </c>
       <c r="N177" s="1">
-        <v>411066.46</v>
+        <v>210047.81</v>
       </c>
       <c r="O177" s="1">
-        <v>0.66</v>
+        <v>0.33</v>
       </c>
       <c r="P177">
         <v>1</v>
       </c>
     </row>
     <row r="178" spans="1:16">
       <c r="A178" t="s">
-        <v>461</v>
+        <v>463</v>
       </c>
       <c r="B178" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
       <c r="C178" s="1">
-        <v>207000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D178" s="1">
-        <v>99.757084</v>
+        <v>100.61131089</v>
       </c>
       <c r="E178" s="1">
-        <v>99.628</v>
+        <v>99.736</v>
       </c>
       <c r="F178" t="s">
         <v>8</v>
       </c>
       <c r="G178">
         <v>1.0</v>
       </c>
       <c r="H178" s="1">
-        <v>206229.96</v>
+        <v>199472.0</v>
       </c>
       <c r="I178" s="1">
-        <v>2700.16</v>
+        <v>3986.24</v>
       </c>
       <c r="J178" s="1">
-        <v>1.3092957007798</v>
+        <v>1.9983957648191</v>
       </c>
       <c r="K178">
         <v>0.0</v>
       </c>
       <c r="L178" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="M178" s="1">
-        <v>206497.16</v>
+        <v>201222.62</v>
       </c>
       <c r="N178" s="1">
-        <v>208930.12</v>
+        <v>203458.24</v>
       </c>
       <c r="O178" s="1">
-        <v>0.33</v>
+        <v>0.32</v>
       </c>
       <c r="P178">
         <v>1</v>
       </c>
     </row>
     <row r="179" spans="1:16">
       <c r="A179" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="B179" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
       <c r="C179" s="1">
-        <v>200000.0</v>
+        <v>156000.0</v>
       </c>
       <c r="D179" s="1">
-        <v>100.75335305</v>
+        <v>100.25261571</v>
       </c>
       <c r="E179" s="1">
-        <v>99.736</v>
+        <v>99.594</v>
       </c>
       <c r="F179" t="s">
         <v>8</v>
       </c>
       <c r="G179">
         <v>1.0</v>
       </c>
       <c r="H179" s="1">
-        <v>199472.0</v>
+        <v>155366.64</v>
       </c>
       <c r="I179" s="1">
-        <v>3810.05</v>
+        <v>4878.82</v>
       </c>
       <c r="J179" s="1">
-        <v>1.910067578407</v>
+        <v>3.14019792151</v>
       </c>
       <c r="K179">
         <v>0.0</v>
       </c>
       <c r="L179" t="s">
-        <v>466</v>
+        <v>468</v>
       </c>
       <c r="M179" s="1">
-        <v>201506.71</v>
+        <v>156394.08</v>
       </c>
       <c r="N179" s="1">
-        <v>203282.05</v>
+        <v>160245.46</v>
       </c>
       <c r="O179" s="1">
-        <v>0.33</v>
+        <v>0.25</v>
       </c>
       <c r="P179">
         <v>1</v>
       </c>
     </row>
     <row r="180" spans="1:16">
       <c r="A180" t="s">
-        <v>467</v>
+        <v>469</v>
       </c>
       <c r="B180" t="s">
-        <v>468</v>
+        <v>470</v>
       </c>
       <c r="C180" s="1">
-        <v>156000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D180" s="1">
-        <v>99.8553269</v>
+        <v>100.42032692</v>
       </c>
       <c r="E180" s="1">
-        <v>99.594</v>
+        <v>100.350342</v>
       </c>
       <c r="F180" t="s">
         <v>8</v>
       </c>
       <c r="G180">
         <v>1.0</v>
       </c>
       <c r="H180" s="1">
-        <v>155366.64</v>
+        <v>501751.71</v>
       </c>
       <c r="I180" s="1">
-        <v>3956.14</v>
+        <v>10700.95</v>
       </c>
       <c r="J180" s="1">
-        <v>2.546325260043</v>
+        <v>2.1327181924303</v>
       </c>
       <c r="K180">
         <v>0.0</v>
       </c>
       <c r="L180" t="s">
-        <v>469</v>
+        <v>471</v>
       </c>
       <c r="M180" s="1">
-        <v>155774.31</v>
+        <v>502101.63</v>
       </c>
       <c r="N180" s="1">
-        <v>159322.78</v>
+        <v>512452.66</v>
       </c>
       <c r="O180" s="1">
-        <v>0.25</v>
+        <v>0.81</v>
       </c>
       <c r="P180">
         <v>1</v>
       </c>
     </row>
     <row r="181" spans="1:16">
       <c r="A181" t="s">
-        <v>470</v>
+        <v>472</v>
       </c>
       <c r="B181" t="s">
-        <v>471</v>
+        <v>473</v>
       </c>
       <c r="C181" s="1">
-        <v>500000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D181" s="1">
-        <v>100.03497401</v>
+        <v>97.05465648</v>
       </c>
       <c r="E181" s="1">
-        <v>100.350342</v>
+        <v>99.266</v>
       </c>
       <c r="F181" t="s">
         <v>8</v>
       </c>
       <c r="G181">
         <v>1.0</v>
       </c>
       <c r="H181" s="1">
-        <v>501751.71</v>
+        <v>397064.0</v>
       </c>
       <c r="I181" s="1">
-        <v>7659.46</v>
+        <v>-4204.28</v>
       </c>
       <c r="J181" s="1">
-        <v>1.5265438756552</v>
+        <v>-1.0588418995426</v>
       </c>
       <c r="K181">
         <v>0.0</v>
       </c>
       <c r="L181" t="s">
-        <v>472</v>
+        <v>474</v>
       </c>
       <c r="M181" s="1">
-        <v>500174.87</v>
+        <v>388218.62</v>
       </c>
       <c r="N181" s="1">
-        <v>509411.17</v>
+        <v>392859.72</v>
       </c>
       <c r="O181" s="1">
-        <v>0.82</v>
+        <v>0.62</v>
       </c>
       <c r="P181">
         <v>1</v>
       </c>
     </row>
     <row r="182" spans="1:16">
       <c r="A182" t="s">
-        <v>473</v>
+        <v>475</v>
       </c>
       <c r="B182" t="s">
-        <v>474</v>
+        <v>476</v>
       </c>
       <c r="C182" s="1">
-        <v>400000.0</v>
+        <v>163000.0</v>
       </c>
       <c r="D182" s="1">
-        <v>96.80907056</v>
+        <v>101.85841389</v>
       </c>
       <c r="E182" s="1">
-        <v>99.266</v>
+        <v>99.115</v>
       </c>
       <c r="F182" t="s">
         <v>8</v>
       </c>
       <c r="G182">
         <v>1.0</v>
       </c>
       <c r="H182" s="1">
-        <v>397064.0</v>
+        <v>161557.45</v>
       </c>
       <c r="I182" s="1">
-        <v>-5589.36</v>
+        <v>9739.12</v>
       </c>
       <c r="J182" s="1">
-        <v>-1.4076723147906</v>
+        <v>6.028270438782</v>
       </c>
       <c r="K182">
         <v>0.0</v>
       </c>
       <c r="L182" t="s">
-        <v>475</v>
+        <v>477</v>
       </c>
       <c r="M182" s="1">
-        <v>387236.28</v>
+        <v>166029.21</v>
       </c>
       <c r="N182" s="1">
-        <v>391474.64</v>
+        <v>171296.57</v>
       </c>
       <c r="O182" s="1">
-        <v>0.63</v>
+        <v>0.27</v>
       </c>
       <c r="P182">
         <v>1</v>
       </c>
     </row>
     <row r="183" spans="1:16">
       <c r="A183" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="B183" t="s">
-        <v>477</v>
+        <v>479</v>
       </c>
       <c r="C183" s="1">
-        <v>163000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D183" s="1">
-        <v>100.93252592</v>
+        <v>103.53860067</v>
       </c>
       <c r="E183" s="1">
-        <v>99.115</v>
+        <v>104.22441</v>
       </c>
       <c r="F183" t="s">
         <v>8</v>
       </c>
       <c r="G183">
         <v>1.0</v>
       </c>
       <c r="H183" s="1">
-        <v>161557.45</v>
+        <v>208448.82</v>
       </c>
       <c r="I183" s="1">
-        <v>7901.69</v>
+        <v>3384.55</v>
       </c>
       <c r="J183" s="1">
-        <v>4.8909474617234</v>
+        <v>1.623683933543</v>
       </c>
       <c r="K183">
         <v>0.0</v>
       </c>
       <c r="L183" t="s">
-        <v>478</v>
+        <v>480</v>
       </c>
       <c r="M183" s="1">
-        <v>164520.02</v>
+        <v>207077.21</v>
       </c>
       <c r="N183" s="1">
-        <v>169459.14</v>
+        <v>211833.37</v>
       </c>
       <c r="O183" s="1">
-        <v>0.27</v>
+        <v>0.33</v>
       </c>
       <c r="P183">
         <v>1</v>
       </c>
     </row>
     <row r="184" spans="1:16">
       <c r="A184" t="s">
-        <v>479</v>
+        <v>481</v>
       </c>
       <c r="B184" t="s">
-        <v>480</v>
+        <v>482</v>
       </c>
       <c r="C184" s="1">
         <v>200000.0</v>
       </c>
       <c r="D184" s="1">
-        <v>103.02216305</v>
+        <v>102.06370786</v>
       </c>
       <c r="E184" s="1">
-        <v>104.22441</v>
+        <v>100.698165</v>
       </c>
       <c r="F184" t="s">
         <v>8</v>
       </c>
       <c r="G184">
         <v>1.0</v>
       </c>
       <c r="H184" s="1">
-        <v>208448.82</v>
+        <v>201396.33</v>
       </c>
       <c r="I184" s="1">
-        <v>1905.78</v>
+        <v>10473.55</v>
       </c>
       <c r="J184" s="1">
-        <v>0.91426758856203</v>
+        <v>5.2004671584631</v>
       </c>
       <c r="K184">
         <v>0.0</v>
       </c>
       <c r="L184" t="s">
-        <v>481</v>
+        <v>483</v>
       </c>
       <c r="M184" s="1">
-        <v>206044.33</v>
+        <v>204127.41</v>
       </c>
       <c r="N184" s="1">
-        <v>210354.6</v>
+        <v>211869.88</v>
       </c>
       <c r="O184" s="1">
-        <v>0.34</v>
+        <v>0.33</v>
       </c>
       <c r="P184">
         <v>1</v>
       </c>
     </row>
     <row r="185" spans="1:16">
       <c r="A185" t="s">
-        <v>482</v>
+        <v>484</v>
       </c>
       <c r="B185" t="s">
-        <v>483</v>
+        <v>485</v>
       </c>
       <c r="C185" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D185" s="1">
-        <v>102.17558712</v>
+        <v>98.74571964</v>
       </c>
       <c r="E185" s="1">
-        <v>100.698165</v>
+        <v>97.56729</v>
       </c>
       <c r="F185" t="s">
         <v>8</v>
       </c>
       <c r="G185">
         <v>1.0</v>
       </c>
       <c r="H185" s="1">
-        <v>201396.33</v>
+        <v>97567.29</v>
       </c>
       <c r="I185" s="1">
-        <v>10179.5</v>
+        <v>1880.48</v>
       </c>
       <c r="J185" s="1">
-        <v>5.0544615187377</v>
+        <v>1.9273672559728</v>
       </c>
       <c r="K185">
         <v>0.0</v>
       </c>
-      <c r="L185" t="s">
-        <v>484</v>
+      <c r="L185">
+        <v>702.05</v>
       </c>
       <c r="M185" s="1">
-        <v>204351.17</v>
+        <v>98745.72</v>
       </c>
       <c r="N185" s="1">
-        <v>211575.83</v>
+        <v>99447.77</v>
       </c>
       <c r="O185" s="1">
-        <v>0.34</v>
+        <v>0.16</v>
       </c>
       <c r="P185">
         <v>1</v>
       </c>
     </row>
     <row r="186" spans="1:16">
       <c r="A186" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="B186" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="C186" s="1">
-        <v>100000.0</v>
+        <v>446000.0</v>
       </c>
       <c r="D186" s="1">
-        <v>97.97761593</v>
+        <v>100.0643005</v>
       </c>
       <c r="E186" s="1">
-        <v>97.56729</v>
+        <v>100.0</v>
       </c>
       <c r="F186" t="s">
         <v>8</v>
       </c>
       <c r="G186">
         <v>1.0</v>
       </c>
       <c r="H186" s="1">
-        <v>97567.29</v>
+        <v>446000.0</v>
       </c>
       <c r="I186" s="1">
-        <v>932.59</v>
+        <v>784.93</v>
       </c>
       <c r="J186" s="1">
-        <v>0.95584288545885</v>
+        <v>0.1759932735426</v>
       </c>
       <c r="K186">
         <v>0.0</v>
       </c>
       <c r="L186">
-        <v>522.26</v>
+        <v>498.15</v>
       </c>
       <c r="M186" s="1">
-        <v>97977.62</v>
+        <v>446286.78</v>
       </c>
       <c r="N186" s="1">
-        <v>98499.88</v>
+        <v>446784.93</v>
       </c>
       <c r="O186" s="1">
-        <v>0.16</v>
+        <v>0.71</v>
       </c>
       <c r="P186">
         <v>1</v>
       </c>
     </row>
     <row r="187" spans="1:16">
       <c r="A187" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
       <c r="B187" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="C187" s="1">
-        <v>329000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D187" s="1">
-        <v>99.46176369</v>
+        <v>104.91051254</v>
       </c>
       <c r="E187" s="1">
-        <v>100.0</v>
+        <v>107.118658</v>
       </c>
       <c r="F187" t="s">
         <v>8</v>
       </c>
       <c r="G187">
         <v>1.0</v>
       </c>
       <c r="H187" s="1">
-        <v>329000.0</v>
+        <v>428474.63</v>
       </c>
       <c r="I187" s="1">
-        <v>-1188.66</v>
+        <v>7824.95</v>
       </c>
       <c r="J187" s="1">
-        <v>-0.36129483282675</v>
+        <v>1.8262341459983</v>
       </c>
       <c r="K187">
         <v>0.0</v>
       </c>
-      <c r="L187">
-        <v>582.14</v>
+      <c r="L187" t="s">
+        <v>490</v>
       </c>
       <c r="M187" s="1">
-        <v>327229.2</v>
+        <v>419642.05</v>
       </c>
       <c r="N187" s="1">
-        <v>327811.34</v>
+        <v>436299.58</v>
       </c>
       <c r="O187" s="1">
-        <v>0.52</v>
+        <v>0.69</v>
       </c>
       <c r="P187">
         <v>1</v>
       </c>
     </row>
     <row r="188" spans="1:16">
       <c r="A188" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="B188" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
       <c r="C188" s="1">
         <v>400000.0</v>
       </c>
       <c r="D188" s="1">
-        <v>104.78461558</v>
+        <v>103.08718505</v>
       </c>
       <c r="E188" s="1">
-        <v>107.118658</v>
+        <v>103.340575</v>
       </c>
       <c r="F188" t="s">
         <v>8</v>
       </c>
       <c r="G188">
         <v>1.0</v>
       </c>
       <c r="H188" s="1">
-        <v>428474.63</v>
+        <v>413362.3</v>
       </c>
       <c r="I188" s="1">
-        <v>6228.22</v>
+        <v>5823.43</v>
       </c>
       <c r="J188" s="1">
-        <v>1.4535796436769</v>
+        <v>1.4087956255324</v>
       </c>
       <c r="K188">
         <v>0.0</v>
       </c>
       <c r="L188" t="s">
-        <v>491</v>
+        <v>493</v>
       </c>
       <c r="M188" s="1">
-        <v>419138.47</v>
+        <v>412348.74</v>
       </c>
       <c r="N188" s="1">
-        <v>434702.85</v>
+        <v>419185.73</v>
       </c>
       <c r="O188" s="1">
-        <v>0.7</v>
+        <v>0.66</v>
       </c>
       <c r="P188">
         <v>1</v>
       </c>
     </row>
     <row r="189" spans="1:16">
       <c r="A189" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="B189" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
       <c r="C189" s="1">
-        <v>400000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D189" s="1">
-        <v>102.20620949</v>
+        <v>101.51248314</v>
       </c>
       <c r="E189" s="1">
-        <v>103.340575</v>
+        <v>102.59092</v>
       </c>
       <c r="F189" t="s">
         <v>8</v>
       </c>
       <c r="G189">
         <v>1.0</v>
       </c>
       <c r="H189" s="1">
-        <v>413362.3</v>
+        <v>205181.84</v>
       </c>
       <c r="I189" s="1">
-        <v>1407.74</v>
+        <v>2689.7</v>
       </c>
       <c r="J189" s="1">
-        <v>0.34055839151272</v>
+        <v>1.3108859926395</v>
       </c>
       <c r="K189">
         <v>0.0</v>
       </c>
       <c r="L189" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
       <c r="M189" s="1">
-        <v>408824.83</v>
+        <v>203024.96</v>
       </c>
       <c r="N189" s="1">
-        <v>414770.04</v>
+        <v>207871.54</v>
       </c>
       <c r="O189" s="1">
-        <v>0.66</v>
+        <v>0.33</v>
       </c>
       <c r="P189">
         <v>1</v>
       </c>
     </row>
     <row r="190" spans="1:16">
       <c r="A190" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="B190" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
       <c r="C190" s="1">
         <v>200000.0</v>
       </c>
       <c r="D190" s="1">
-        <v>100.82842712</v>
+        <v>85.73754664</v>
       </c>
       <c r="E190" s="1">
-        <v>102.59092</v>
+        <v>86.11621</v>
       </c>
       <c r="F190" t="s">
         <v>8</v>
       </c>
       <c r="G190">
         <v>1.0</v>
       </c>
       <c r="H190" s="1">
-        <v>205181.84</v>
+        <v>172232.42</v>
       </c>
       <c r="I190" s="1">
-        <v>904.47</v>
+        <v>-378.56</v>
       </c>
       <c r="J190" s="1">
-        <v>0.44081386539861</v>
+        <v>-0.21979601749775</v>
       </c>
       <c r="K190">
         <v>0.0</v>
       </c>
-      <c r="L190" t="s">
-        <v>497</v>
+      <c r="L190">
+        <v>378.77</v>
       </c>
       <c r="M190" s="1">
-        <v>201656.86</v>
+        <v>171475.09</v>
       </c>
       <c r="N190" s="1">
-        <v>206086.31</v>
+        <v>171853.86</v>
       </c>
       <c r="O190" s="1">
-        <v>0.33</v>
+        <v>0.27</v>
       </c>
       <c r="P190">
         <v>1</v>
       </c>
     </row>
     <row r="191" spans="1:16">
       <c r="A191" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="B191" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="C191" s="1">
         <v>200000.0</v>
       </c>
       <c r="D191" s="1">
-        <v>85.10203767</v>
+        <v>99.65078771</v>
       </c>
       <c r="E191" s="1">
-        <v>86.11621</v>
+        <v>104.21729</v>
       </c>
       <c r="F191" t="s">
         <v>8</v>
       </c>
       <c r="G191">
         <v>1.0</v>
       </c>
       <c r="H191" s="1">
-        <v>172232.42</v>
+        <v>208434.58</v>
       </c>
       <c r="I191" s="1">
-        <v>-1750.26</v>
+        <v>-6008.0</v>
       </c>
       <c r="J191" s="1">
-        <v>-1.0162198266737</v>
+        <v>-2.8824391806772</v>
       </c>
       <c r="K191">
         <v>0.0</v>
       </c>
-      <c r="L191">
-        <v>278.08</v>
+      <c r="L191" t="s">
+        <v>501</v>
       </c>
       <c r="M191" s="1">
-        <v>170204.08</v>
+        <v>199301.58</v>
       </c>
       <c r="N191" s="1">
-        <v>170482.16</v>
+        <v>202426.58</v>
       </c>
       <c r="O191" s="1">
-        <v>0.27</v>
+        <v>0.32</v>
       </c>
       <c r="P191">
         <v>1</v>
       </c>
     </row>
     <row r="192" spans="1:16">
       <c r="A192" t="s">
-        <v>500</v>
+        <v>502</v>
       </c>
       <c r="B192" t="s">
-        <v>501</v>
+        <v>503</v>
       </c>
       <c r="C192" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D192" s="1">
-        <v>99.94817101</v>
+        <v>103.42086153</v>
       </c>
       <c r="E192" s="1">
-        <v>104.21729</v>
+        <v>104.19095</v>
       </c>
       <c r="F192" t="s">
         <v>8</v>
       </c>
       <c r="G192">
         <v>1.0</v>
       </c>
       <c r="H192" s="1">
-        <v>208434.58</v>
+        <v>104190.95</v>
       </c>
       <c r="I192" s="1">
-        <v>-5918.05</v>
+        <v>2340.53</v>
       </c>
       <c r="J192" s="1">
-        <v>-2.83928415333</v>
+        <v>2.2463851227002</v>
       </c>
       <c r="K192">
         <v>0.0</v>
       </c>
       <c r="L192" t="s">
-        <v>502</v>
+        <v>504</v>
       </c>
       <c r="M192" s="1">
-        <v>199896.34</v>
+        <v>103420.86</v>
       </c>
       <c r="N192" s="1">
-        <v>202516.53</v>
+        <v>106531.48</v>
       </c>
       <c r="O192" s="1">
-        <v>0.32</v>
+        <v>0.17</v>
       </c>
       <c r="P192">
         <v>1</v>
       </c>
     </row>
     <row r="193" spans="1:16">
       <c r="A193" t="s">
-        <v>503</v>
+        <v>505</v>
       </c>
       <c r="B193" t="s">
-        <v>504</v>
+        <v>506</v>
       </c>
       <c r="C193" s="1">
-        <v>100000.0</v>
+        <v>181000.0</v>
       </c>
       <c r="D193" s="1">
-        <v>103.0118167</v>
+        <v>102.14352668</v>
       </c>
       <c r="E193" s="1">
-        <v>104.19095</v>
+        <v>99.609</v>
       </c>
       <c r="F193" t="s">
         <v>8</v>
       </c>
       <c r="G193">
         <v>1.0</v>
       </c>
       <c r="H193" s="1">
-        <v>104190.95</v>
+        <v>180292.29</v>
       </c>
       <c r="I193" s="1">
-        <v>1708.54</v>
+        <v>10498.51</v>
       </c>
       <c r="J193" s="1">
-        <v>1.6398161260647</v>
+        <v>5.8230498930376</v>
       </c>
       <c r="K193">
         <v>0.0</v>
       </c>
       <c r="L193" t="s">
-        <v>505</v>
+        <v>507</v>
       </c>
       <c r="M193" s="1">
-        <v>103011.82</v>
+        <v>184879.79</v>
       </c>
       <c r="N193" s="1">
-        <v>105899.49</v>
+        <v>190790.8</v>
       </c>
       <c r="O193" s="1">
-        <v>0.17</v>
+        <v>0.3</v>
       </c>
       <c r="P193">
         <v>1</v>
       </c>
     </row>
     <row r="194" spans="1:16">
       <c r="A194" t="s">
-        <v>506</v>
+        <v>508</v>
       </c>
       <c r="B194" t="s">
-        <v>507</v>
+        <v>509</v>
       </c>
       <c r="C194" s="1">
-        <v>181000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D194" s="1">
-        <v>101.83657832</v>
+        <v>105.26284545</v>
       </c>
       <c r="E194" s="1">
-        <v>99.609</v>
+        <v>106.85536</v>
       </c>
       <c r="F194" t="s">
         <v>8</v>
       </c>
       <c r="G194">
         <v>1.0</v>
       </c>
       <c r="H194" s="1">
-        <v>180292.29</v>
+        <v>320566.08</v>
       </c>
       <c r="I194" s="1">
-        <v>9526.38</v>
+        <v>612.63</v>
       </c>
       <c r="J194" s="1">
-        <v>5.2838532363198</v>
+        <v>0.19110880352656</v>
       </c>
       <c r="K194">
         <v>0.0</v>
       </c>
       <c r="L194" t="s">
-        <v>508</v>
+        <v>510</v>
       </c>
       <c r="M194" s="1">
-        <v>184324.2</v>
+        <v>315788.53</v>
       </c>
       <c r="N194" s="1">
-        <v>189818.67</v>
+        <v>321178.71</v>
       </c>
       <c r="O194" s="1">
-        <v>0.3</v>
+        <v>0.51</v>
       </c>
       <c r="P194">
         <v>1</v>
       </c>
     </row>
     <row r="195" spans="1:16">
       <c r="A195" t="s">
-        <v>509</v>
+        <v>511</v>
       </c>
       <c r="B195" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="C195" s="1">
-        <v>300000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D195" s="1">
-        <v>104.92935527</v>
+        <v>100.54612254</v>
       </c>
       <c r="E195" s="1">
-        <v>106.85536</v>
+        <v>99.423</v>
       </c>
       <c r="F195" t="s">
         <v>8</v>
       </c>
       <c r="G195">
         <v>1.0</v>
       </c>
       <c r="H195" s="1">
-        <v>320566.08</v>
+        <v>198846.0</v>
       </c>
       <c r="I195" s="1">
-        <v>-1118.12</v>
+        <v>7177.75</v>
       </c>
       <c r="J195" s="1">
-        <v>-0.34879548079447</v>
+        <v>3.6097029862306</v>
       </c>
       <c r="K195">
         <v>0.0</v>
       </c>
       <c r="L195" t="s">
-        <v>511</v>
+        <v>513</v>
       </c>
       <c r="M195" s="1">
-        <v>314788.06</v>
+        <v>201092.24</v>
       </c>
       <c r="N195" s="1">
-        <v>319447.96</v>
+        <v>206023.75</v>
       </c>
       <c r="O195" s="1">
-        <v>0.51</v>
+        <v>0.33</v>
       </c>
       <c r="P195">
         <v>1</v>
       </c>
     </row>
     <row r="196" spans="1:16">
       <c r="A196" t="s">
-        <v>512</v>
+        <v>514</v>
       </c>
       <c r="B196" t="s">
-        <v>513</v>
+        <v>515</v>
       </c>
       <c r="C196" s="1">
-        <v>200000.0</v>
+        <v>189000.0</v>
       </c>
       <c r="D196" s="1">
-        <v>99.99907899</v>
+        <v>102.37103193</v>
       </c>
       <c r="E196" s="1">
-        <v>99.423</v>
+        <v>99.424</v>
       </c>
       <c r="F196" t="s">
         <v>8</v>
       </c>
       <c r="G196">
         <v>1.0</v>
       </c>
       <c r="H196" s="1">
-        <v>198846.0</v>
+        <v>187911.36</v>
       </c>
       <c r="I196" s="1">
-        <v>5738.46</v>
+        <v>10938.27</v>
       </c>
       <c r="J196" s="1">
-        <v>2.8858815364654</v>
+        <v>5.8209732503666</v>
       </c>
       <c r="K196">
         <v>0.0</v>
       </c>
       <c r="L196" t="s">
-        <v>514</v>
+        <v>516</v>
       </c>
       <c r="M196" s="1">
-        <v>199998.16</v>
+        <v>193481.25</v>
       </c>
       <c r="N196" s="1">
-        <v>204584.46</v>
+        <v>198849.63</v>
       </c>
       <c r="O196" s="1">
-        <v>0.33</v>
+        <v>0.31</v>
       </c>
       <c r="P196">
         <v>1</v>
       </c>
     </row>
     <row r="197" spans="1:16">
       <c r="A197" t="s">
-        <v>515</v>
+        <v>517</v>
       </c>
       <c r="B197" t="s">
-        <v>516</v>
+        <v>518</v>
       </c>
       <c r="C197" s="1">
-        <v>189000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D197" s="1">
-        <v>101.71161931</v>
+        <v>89.95315931</v>
       </c>
       <c r="E197" s="1">
-        <v>99.424</v>
+        <v>87.895683</v>
       </c>
       <c r="F197" t="s">
         <v>8</v>
       </c>
       <c r="G197">
         <v>1.0</v>
       </c>
       <c r="H197" s="1">
-        <v>187911.36</v>
+        <v>263687.05</v>
       </c>
       <c r="I197" s="1">
-        <v>9297.8</v>
+        <v>7905.65</v>
       </c>
       <c r="J197" s="1">
-        <v>4.9479712136616</v>
+        <v>2.9981184134754</v>
       </c>
       <c r="K197">
         <v>0.0</v>
       </c>
       <c r="L197" t="s">
-        <v>517</v>
+        <v>519</v>
       </c>
       <c r="M197" s="1">
-        <v>192234.96</v>
+        <v>269859.48</v>
       </c>
       <c r="N197" s="1">
-        <v>197209.16</v>
+        <v>271592.7</v>
       </c>
       <c r="O197" s="1">
-        <v>0.32</v>
+        <v>0.43</v>
       </c>
       <c r="P197">
         <v>1</v>
       </c>
     </row>
     <row r="198" spans="1:16">
       <c r="A198" t="s">
-        <v>518</v>
+        <v>520</v>
       </c>
       <c r="B198" t="s">
-        <v>519</v>
+        <v>521</v>
       </c>
       <c r="C198" s="1">
-        <v>300000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D198" s="1">
-        <v>89.59773919</v>
+        <v>100.00138816</v>
       </c>
       <c r="E198" s="1">
-        <v>87.895683</v>
+        <v>99.779</v>
       </c>
       <c r="F198" t="s">
         <v>8</v>
       </c>
       <c r="G198">
         <v>1.0</v>
       </c>
       <c r="H198" s="1">
-        <v>263687.05</v>
+        <v>698453.0</v>
       </c>
       <c r="I198" s="1">
-        <v>6688.36</v>
+        <v>2060.14</v>
       </c>
       <c r="J198" s="1">
-        <v>2.5364764784619</v>
+        <v>0.29495757051656</v>
       </c>
       <c r="K198">
         <v>0.0</v>
       </c>
-      <c r="L198" t="s">
-        <v>520</v>
+      <c r="L198">
+        <v>503.42</v>
       </c>
       <c r="M198" s="1">
-        <v>268793.22</v>
+        <v>700009.72</v>
       </c>
       <c r="N198" s="1">
-        <v>270375.41</v>
+        <v>700513.14</v>
       </c>
       <c r="O198" s="1">
-        <v>0.43</v>
+        <v>1.11</v>
       </c>
       <c r="P198">
         <v>1</v>
       </c>
     </row>
     <row r="199" spans="1:16">
       <c r="A199" t="s">
-        <v>521</v>
+        <v>522</v>
       </c>
       <c r="B199" t="s">
-        <v>522</v>
+        <v>523</v>
       </c>
       <c r="C199" s="1">
-        <v>700000.0</v>
+        <v>420000.0</v>
       </c>
       <c r="D199" s="1">
-        <v>100.13479492</v>
+        <v>100.29417343</v>
       </c>
       <c r="E199" s="1">
-        <v>99.779</v>
+        <v>100.0</v>
       </c>
       <c r="F199" t="s">
         <v>8</v>
       </c>
       <c r="G199">
         <v>1.0</v>
       </c>
       <c r="H199" s="1">
-        <v>698453.0</v>
+        <v>420000.0</v>
       </c>
       <c r="I199" s="1">
-        <v>8100.15</v>
+        <v>1789.58</v>
       </c>
       <c r="J199" s="1">
-        <v>1.1597272830097</v>
+        <v>0.42609047619048</v>
       </c>
       <c r="K199">
         <v>0.0</v>
       </c>
-      <c r="L199" t="s">
-        <v>523</v>
+      <c r="L199">
+        <v>554.05</v>
       </c>
       <c r="M199" s="1">
-        <v>700943.56</v>
+        <v>421235.53</v>
       </c>
       <c r="N199" s="1">
-        <v>706553.15</v>
+        <v>421789.58</v>
       </c>
       <c r="O199" s="1">
-        <v>1.13</v>
+        <v>0.67</v>
       </c>
       <c r="P199">
         <v>1</v>
       </c>
     </row>
     <row r="200" spans="1:16">
       <c r="A200" t="s">
         <v>524</v>
       </c>
       <c r="B200" t="s">
         <v>525</v>
       </c>
       <c r="C200" s="1">
-        <v>300000.0</v>
+        <v>160000.0</v>
       </c>
       <c r="D200" s="1">
-        <v>96.81111085</v>
+        <v>100.66734317</v>
       </c>
       <c r="E200" s="1">
-        <v>95.206177</v>
+        <v>99.215</v>
       </c>
       <c r="F200" t="s">
         <v>8</v>
       </c>
       <c r="G200">
         <v>1.0</v>
       </c>
       <c r="H200" s="1">
-        <v>285618.53</v>
+        <v>158744.0</v>
       </c>
       <c r="I200" s="1">
-        <v>7301.1</v>
+        <v>8077.17</v>
       </c>
       <c r="J200" s="1">
-        <v>2.5562417116284</v>
+        <v>5.0881734112785</v>
       </c>
       <c r="K200">
         <v>0.0</v>
       </c>
       <c r="L200" t="s">
         <v>526</v>
       </c>
       <c r="M200" s="1">
-        <v>290433.33</v>
+        <v>161067.75</v>
       </c>
       <c r="N200" s="1">
-        <v>292919.63</v>
+        <v>166821.17</v>
       </c>
       <c r="O200" s="1">
-        <v>0.47</v>
+        <v>0.26</v>
       </c>
       <c r="P200">
         <v>1</v>
       </c>
     </row>
     <row r="201" spans="1:16">
       <c r="A201" t="s">
         <v>527</v>
       </c>
       <c r="B201" t="s">
         <v>528</v>
       </c>
       <c r="C201" s="1">
-        <v>160000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D201" s="1">
-        <v>99.84492715</v>
+        <v>102.08922562</v>
       </c>
       <c r="E201" s="1">
-        <v>99.215</v>
+        <v>105.21141</v>
       </c>
       <c r="F201" t="s">
         <v>8</v>
       </c>
       <c r="G201">
         <v>1.0</v>
       </c>
       <c r="H201" s="1">
-        <v>158744.0</v>
+        <v>526057.05</v>
       </c>
       <c r="I201" s="1">
-        <v>6416.1</v>
+        <v>3188.87</v>
       </c>
       <c r="J201" s="1">
-        <v>4.0417905558635</v>
+        <v>0.60618330274254</v>
       </c>
       <c r="K201">
         <v>0.0</v>
       </c>
       <c r="L201" t="s">
         <v>529</v>
       </c>
       <c r="M201" s="1">
-        <v>159751.88</v>
+        <v>510446.13</v>
       </c>
       <c r="N201" s="1">
-        <v>165160.1</v>
+        <v>529245.92</v>
       </c>
       <c r="O201" s="1">
-        <v>0.26</v>
+        <v>0.84</v>
       </c>
       <c r="P201">
         <v>1</v>
       </c>
     </row>
     <row r="202" spans="1:16">
       <c r="A202" t="s">
         <v>530</v>
       </c>
       <c r="B202" t="s">
         <v>531</v>
       </c>
       <c r="C202" s="1">
-        <v>500000.0</v>
+        <v>103000.0</v>
       </c>
       <c r="D202" s="1">
-        <v>102.02778111</v>
+        <v>102.16888672</v>
       </c>
       <c r="E202" s="1">
-        <v>105.21141</v>
+        <v>99.833</v>
       </c>
       <c r="F202" t="s">
         <v>8</v>
       </c>
       <c r="G202">
         <v>1.0</v>
       </c>
       <c r="H202" s="1">
-        <v>526057.05</v>
+        <v>102827.99</v>
       </c>
       <c r="I202" s="1">
-        <v>1743.91</v>
+        <v>4844.1</v>
       </c>
       <c r="J202" s="1">
-        <v>0.33150586994319</v>
+        <v>4.710876873116</v>
       </c>
       <c r="K202">
         <v>0.0</v>
       </c>
       <c r="L202" t="s">
         <v>532</v>
       </c>
       <c r="M202" s="1">
-        <v>510138.91</v>
+        <v>105233.95</v>
       </c>
       <c r="N202" s="1">
-        <v>527800.96</v>
+        <v>107672.09</v>
       </c>
       <c r="O202" s="1">
-        <v>0.84</v>
+        <v>0.17</v>
       </c>
       <c r="P202">
         <v>1</v>
       </c>
     </row>
     <row r="203" spans="1:16">
       <c r="A203" t="s">
         <v>533</v>
       </c>
       <c r="B203" t="s">
         <v>534</v>
       </c>
       <c r="C203" s="1">
-        <v>103000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D203" s="1">
-        <v>102.00203045</v>
+        <v>91.00731532</v>
       </c>
       <c r="E203" s="1">
-        <v>99.833</v>
+        <v>87.597493</v>
       </c>
       <c r="F203" t="s">
         <v>8</v>
       </c>
       <c r="G203">
         <v>1.0</v>
       </c>
       <c r="H203" s="1">
-        <v>102827.99</v>
+        <v>350389.97</v>
       </c>
       <c r="I203" s="1">
-        <v>4435.2</v>
+        <v>14124.42</v>
       </c>
       <c r="J203" s="1">
-        <v>4.3132224990491</v>
+        <v>4.0310571675325</v>
       </c>
       <c r="K203">
         <v>0.0</v>
       </c>
-      <c r="L203" t="s">
-        <v>535</v>
+      <c r="L203">
+        <v>485.13</v>
       </c>
       <c r="M203" s="1">
-        <v>105062.09</v>
+        <v>364029.26</v>
       </c>
       <c r="N203" s="1">
-        <v>107263.19</v>
+        <v>364514.39</v>
       </c>
       <c r="O203" s="1">
-        <v>0.17</v>
+        <v>0.58</v>
       </c>
       <c r="P203">
         <v>1</v>
       </c>
     </row>
     <row r="204" spans="1:16">
       <c r="A204" t="s">
+        <v>535</v>
+      </c>
+      <c r="B204" t="s">
         <v>536</v>
       </c>
-      <c r="B204" t="s">
+      <c r="C204" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="D204" s="1">
+        <v>102.54746945</v>
+      </c>
+      <c r="E204" s="1">
+        <v>102.261475</v>
+      </c>
+      <c r="F204" t="s">
+        <v>8</v>
+      </c>
+      <c r="G204">
+        <v>1.0</v>
+      </c>
+      <c r="H204" s="1">
+        <v>204522.95</v>
+      </c>
+      <c r="I204" s="1">
+        <v>4173.15</v>
+      </c>
+      <c r="J204" s="1">
+        <v>2.0404311594371</v>
+      </c>
+      <c r="K204">
+        <v>0.0</v>
+      </c>
+      <c r="L204" t="s">
         <v>537</v>
       </c>
-      <c r="C204" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M204" s="1">
-        <v>361977.22</v>
+        <v>205094.94</v>
       </c>
       <c r="N204" s="1">
-        <v>362219.78</v>
+        <v>208696.1</v>
       </c>
       <c r="O204" s="1">
-        <v>0.58</v>
+        <v>0.33</v>
       </c>
       <c r="P204">
         <v>1</v>
       </c>
     </row>
     <row r="205" spans="1:16">
       <c r="A205" t="s">
         <v>538</v>
       </c>
       <c r="B205" t="s">
         <v>539</v>
       </c>
       <c r="C205" s="1">
         <v>200000.0</v>
       </c>
       <c r="D205" s="1">
-        <v>102.128391</v>
+        <v>101.80180473</v>
       </c>
       <c r="E205" s="1">
-        <v>102.261475</v>
+        <v>101.52877</v>
       </c>
       <c r="F205" t="s">
         <v>8</v>
       </c>
       <c r="G205">
         <v>1.0</v>
       </c>
       <c r="H205" s="1">
-        <v>204522.95</v>
+        <v>203057.54</v>
       </c>
       <c r="I205" s="1">
-        <v>2917.17</v>
+        <v>3915.38</v>
       </c>
       <c r="J205" s="1">
-        <v>1.4263289278783</v>
+        <v>1.9282120723023</v>
       </c>
       <c r="K205">
         <v>0.0</v>
       </c>
       <c r="L205" t="s">
         <v>540</v>
       </c>
       <c r="M205" s="1">
-        <v>204256.78</v>
+        <v>203603.6</v>
       </c>
       <c r="N205" s="1">
-        <v>207440.12</v>
+        <v>206972.92</v>
       </c>
       <c r="O205" s="1">
         <v>0.33</v>
       </c>
       <c r="P205">
         <v>1</v>
       </c>
     </row>
     <row r="206" spans="1:16">
       <c r="A206" t="s">
         <v>541</v>
       </c>
       <c r="B206" t="s">
         <v>542</v>
       </c>
       <c r="C206" s="1">
-        <v>200000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D206" s="1">
-        <v>101.69150326</v>
+        <v>101.20981402</v>
       </c>
       <c r="E206" s="1">
-        <v>101.52877</v>
+        <v>99.9268</v>
       </c>
       <c r="F206" t="s">
         <v>8</v>
       </c>
       <c r="G206">
         <v>1.0</v>
       </c>
       <c r="H206" s="1">
-        <v>203057.54</v>
+        <v>299780.4</v>
       </c>
       <c r="I206" s="1">
-        <v>3283.41</v>
+        <v>4032.64</v>
       </c>
       <c r="J206" s="1">
-        <v>1.6169850181382</v>
+        <v>1.3451980182827</v>
       </c>
       <c r="K206">
         <v>0.0</v>
       </c>
-      <c r="L206" t="s">
-        <v>543</v>
+      <c r="L206">
+        <v>183.6</v>
       </c>
       <c r="M206" s="1">
-        <v>203383.0</v>
+        <v>303629.44</v>
       </c>
       <c r="N206" s="1">
-        <v>206340.95</v>
+        <v>303813.04</v>
       </c>
       <c r="O206" s="1">
-        <v>0.33</v>
+        <v>0.48</v>
       </c>
       <c r="P206">
         <v>1</v>
       </c>
     </row>
     <row r="207" spans="1:16">
       <c r="A207" t="s">
+        <v>543</v>
+      </c>
+      <c r="B207" t="s">
         <v>544</v>
       </c>
-      <c r="B207" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C207" s="1">
-        <v>300000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D207" s="1">
-        <v>100.95650747</v>
+        <v>100.2531155</v>
       </c>
       <c r="E207" s="1">
-        <v>99.9268</v>
+        <v>99.794</v>
       </c>
       <c r="F207" t="s">
         <v>8</v>
       </c>
       <c r="G207">
         <v>1.0</v>
       </c>
       <c r="H207" s="1">
-        <v>299780.4</v>
+        <v>99794.0</v>
       </c>
       <c r="I207" s="1">
-        <v>13799.12</v>
+        <v>459.12</v>
       </c>
       <c r="J207" s="1">
-        <v>4.6030761183853</v>
+        <v>0.46006773954346</v>
       </c>
       <c r="K207">
         <v>0.0</v>
       </c>
-      <c r="L207" t="s">
-        <v>546</v>
+      <c r="L207">
+        <v>0.0</v>
       </c>
       <c r="M207" s="1">
-        <v>302869.52</v>
+        <v>100253.12</v>
       </c>
       <c r="N207" s="1">
-        <v>313579.52</v>
+        <v>100253.12</v>
       </c>
       <c r="O207" s="1">
-        <v>0.5</v>
+        <v>0.16</v>
       </c>
       <c r="P207">
         <v>1</v>
       </c>
     </row>
     <row r="208" spans="1:16">
       <c r="A208" t="s">
-        <v>547</v>
+        <v>545</v>
       </c>
       <c r="B208" t="s">
-        <v>548</v>
+        <v>546</v>
       </c>
       <c r="C208" s="1">
         <v>300000.0</v>
       </c>
       <c r="D208" s="1">
-        <v>106.81932555</v>
+        <v>106.6526101</v>
       </c>
       <c r="E208" s="1">
         <v>107.12865</v>
       </c>
       <c r="F208" t="s">
         <v>8</v>
       </c>
       <c r="G208">
         <v>1.0</v>
       </c>
       <c r="H208" s="1">
         <v>321385.95</v>
       </c>
       <c r="I208" s="1">
-        <v>7049.58</v>
+        <v>7658.9</v>
       </c>
       <c r="J208" s="1">
-        <v>2.1934935239079</v>
+        <v>2.3830848859448</v>
       </c>
       <c r="K208">
         <v>0.0</v>
       </c>
       <c r="L208" t="s">
-        <v>549</v>
+        <v>547</v>
       </c>
       <c r="M208" s="1">
-        <v>320457.97</v>
+        <v>319957.83</v>
       </c>
       <c r="N208" s="1">
-        <v>328435.53</v>
+        <v>329044.85</v>
       </c>
       <c r="O208" s="1">
-        <v>0.53</v>
+        <v>0.52</v>
       </c>
       <c r="P208">
         <v>1</v>
       </c>
     </row>
     <row r="209" spans="1:16">
       <c r="A209" t="s">
+        <v>548</v>
+      </c>
+      <c r="B209" t="s">
+        <v>549</v>
+      </c>
+      <c r="C209" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="D209" s="1">
+        <v>99.34157591</v>
+      </c>
+      <c r="E209" s="1">
+        <v>99.274177</v>
+      </c>
+      <c r="F209" t="s">
+        <v>8</v>
+      </c>
+      <c r="G209">
+        <v>1.0</v>
+      </c>
+      <c r="H209" s="1">
+        <v>297822.53</v>
+      </c>
+      <c r="I209" s="1">
+        <v>2980.28</v>
+      </c>
+      <c r="J209" s="1">
+        <v>1.0006899075097</v>
+      </c>
+      <c r="K209">
+        <v>0.0</v>
+      </c>
+      <c r="L209" t="s">
         <v>550</v>
       </c>
-      <c r="B209" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M209" s="1">
-        <v>345006.5</v>
+        <v>298024.73</v>
       </c>
       <c r="N209" s="1">
-        <v>353351.69</v>
+        <v>300802.81</v>
       </c>
       <c r="O209" s="1">
-        <v>0.57</v>
+        <v>0.48</v>
       </c>
       <c r="P209">
         <v>1</v>
       </c>
     </row>
     <row r="210" spans="1:16">
       <c r="A210" t="s">
+        <v>551</v>
+      </c>
+      <c r="B210" t="s">
+        <v>552</v>
+      </c>
+      <c r="C210" s="1">
+        <v>173000.0</v>
+      </c>
+      <c r="D210" s="1">
+        <v>101.84905439</v>
+      </c>
+      <c r="E210" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F210" t="s">
+        <v>8</v>
+      </c>
+      <c r="G210">
+        <v>1.0</v>
+      </c>
+      <c r="H210" s="1">
+        <v>173000.0</v>
+      </c>
+      <c r="I210" s="1">
+        <v>7208.39</v>
+      </c>
+      <c r="J210" s="1">
+        <v>4.1666994219653</v>
+      </c>
+      <c r="K210">
+        <v>0.0</v>
+      </c>
+      <c r="L210" t="s">
         <v>553</v>
       </c>
-      <c r="B210" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M210" s="1">
-        <v>297533.07</v>
+        <v>176198.87</v>
       </c>
       <c r="N210" s="1">
-        <v>299750.19</v>
+        <v>180208.39</v>
       </c>
       <c r="O210" s="1">
-        <v>0.48</v>
+        <v>0.28</v>
       </c>
       <c r="P210">
         <v>1</v>
       </c>
     </row>
     <row r="211" spans="1:16">
       <c r="A211" t="s">
+        <v>554</v>
+      </c>
+      <c r="B211" t="s">
+        <v>555</v>
+      </c>
+      <c r="C211" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="D211" s="1">
+        <v>100.94253627</v>
+      </c>
+      <c r="E211" s="1">
+        <v>104.747945</v>
+      </c>
+      <c r="F211" t="s">
+        <v>8</v>
+      </c>
+      <c r="G211">
+        <v>1.0</v>
+      </c>
+      <c r="H211" s="1">
+        <v>209495.89</v>
+      </c>
+      <c r="I211" s="1">
+        <v>-271.64</v>
+      </c>
+      <c r="J211" s="1">
+        <v>-0.1296636416113</v>
+      </c>
+      <c r="K211">
+        <v>0.0</v>
+      </c>
+      <c r="L211" t="s">
         <v>556</v>
       </c>
-      <c r="B211" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M211" s="1">
-        <v>175262.16</v>
+        <v>201885.07</v>
       </c>
       <c r="N211" s="1">
-        <v>178905.6</v>
+        <v>209224.25</v>
       </c>
       <c r="O211" s="1">
-        <v>0.29</v>
+        <v>0.33</v>
       </c>
       <c r="P211">
         <v>1</v>
       </c>
     </row>
     <row r="212" spans="1:16">
       <c r="A212" t="s">
-        <v>559</v>
+        <v>557</v>
       </c>
       <c r="B212" t="s">
-        <v>560</v>
+        <v>558</v>
       </c>
       <c r="C212" s="1">
         <v>558000.0</v>
       </c>
       <c r="D212" s="1">
-        <v>100.12067435</v>
+        <v>100.64938515</v>
       </c>
       <c r="E212" s="1">
         <v>99.728</v>
       </c>
       <c r="F212" t="s">
         <v>8</v>
       </c>
       <c r="G212">
         <v>1.0</v>
       </c>
       <c r="H212" s="1">
         <v>556482.24</v>
       </c>
       <c r="I212" s="1">
-        <v>2737.66</v>
+        <v>6731.25</v>
       </c>
       <c r="J212" s="1">
-        <v>0.4919581979831</v>
+        <v>1.2096073362557</v>
       </c>
       <c r="K212">
         <v>0.0</v>
       </c>
-      <c r="L212">
-        <v>546.53</v>
+      <c r="L212" t="s">
+        <v>559</v>
       </c>
       <c r="M212" s="1">
-        <v>558673.37</v>
+        <v>561623.57</v>
       </c>
       <c r="N212" s="1">
-        <v>559219.9</v>
+        <v>563213.49</v>
       </c>
       <c r="O212" s="1">
         <v>0.89</v>
       </c>
       <c r="P212">
         <v>1</v>
       </c>
     </row>
     <row r="213" spans="1:16">
       <c r="A213" t="s">
+        <v>560</v>
+      </c>
+      <c r="B213" t="s">
         <v>561</v>
-      </c>
-[...1 lines deleted...]
-        <v>562</v>
       </c>
       <c r="C213" s="1">
         <v>200000.0</v>
       </c>
       <c r="D213" s="1">
-        <v>106.34661298</v>
+        <v>106.32326497</v>
       </c>
       <c r="E213" s="1">
         <v>110.136705</v>
       </c>
       <c r="F213" t="s">
         <v>8</v>
       </c>
       <c r="G213">
         <v>1.0</v>
       </c>
       <c r="H213" s="1">
         <v>220273.41</v>
       </c>
       <c r="I213" s="1">
-        <v>1196.53</v>
+        <v>1768.33</v>
       </c>
       <c r="J213" s="1">
-        <v>0.54320219585287</v>
+        <v>0.8027886797594</v>
       </c>
       <c r="K213">
         <v>0.0</v>
       </c>
       <c r="L213" t="s">
-        <v>563</v>
+        <v>562</v>
       </c>
       <c r="M213" s="1">
-        <v>212693.23</v>
+        <v>212646.53</v>
       </c>
       <c r="N213" s="1">
-        <v>221469.94</v>
+        <v>222041.74</v>
       </c>
       <c r="O213" s="1">
         <v>0.35</v>
       </c>
       <c r="P213">
         <v>1</v>
       </c>
     </row>
     <row r="214" spans="1:16">
       <c r="A214" t="s">
+        <v>563</v>
+      </c>
+      <c r="B214" t="s">
         <v>564</v>
-      </c>
-[...1 lines deleted...]
-        <v>565</v>
       </c>
       <c r="C214" s="1">
         <v>100000.0</v>
       </c>
       <c r="D214" s="1">
-        <v>101.90303149</v>
+        <v>102.62322266</v>
       </c>
       <c r="E214" s="1">
         <v>104.48644</v>
       </c>
       <c r="F214" t="s">
         <v>8</v>
       </c>
       <c r="G214">
         <v>1.0</v>
       </c>
       <c r="H214" s="1">
         <v>104486.44</v>
       </c>
       <c r="I214" s="1">
-        <v>671.39</v>
+        <v>1621.71</v>
       </c>
       <c r="J214" s="1">
-        <v>0.64256184821686</v>
+        <v>1.5520769967854</v>
       </c>
       <c r="K214">
         <v>0.0</v>
       </c>
       <c r="L214" t="s">
-        <v>566</v>
+        <v>565</v>
       </c>
       <c r="M214" s="1">
-        <v>101903.04</v>
+        <v>102623.22</v>
       </c>
       <c r="N214" s="1">
-        <v>105157.83</v>
+        <v>106108.15</v>
       </c>
       <c r="O214" s="1">
         <v>0.17</v>
       </c>
       <c r="P214">
         <v>1</v>
       </c>
     </row>
     <row r="215" spans="1:16">
       <c r="A215" t="s">
+        <v>566</v>
+      </c>
+      <c r="B215" t="s">
         <v>567</v>
-      </c>
-[...1 lines deleted...]
-        <v>568</v>
       </c>
       <c r="C215" s="1">
         <v>100000.0</v>
       </c>
       <c r="D215" s="1">
-        <v>95.11615417</v>
+        <v>95.49635348</v>
       </c>
       <c r="E215" s="1">
         <v>93.20203</v>
       </c>
       <c r="F215" t="s">
         <v>8</v>
       </c>
       <c r="G215">
         <v>1.0</v>
       </c>
       <c r="H215" s="1">
         <v>93202.03</v>
       </c>
       <c r="I215" s="1">
-        <v>1919.6</v>
+        <v>2357.34</v>
       </c>
       <c r="J215" s="1">
-        <v>2.0596117917174</v>
+        <v>2.5292796734148</v>
       </c>
       <c r="K215">
         <v>0.0</v>
       </c>
       <c r="L215">
-        <v>5.48</v>
+        <v>63.01</v>
       </c>
       <c r="M215" s="1">
-        <v>95116.15</v>
+        <v>95496.36</v>
       </c>
       <c r="N215" s="1">
-        <v>95121.63</v>
+        <v>95559.37</v>
       </c>
       <c r="O215" s="1">
         <v>0.15</v>
       </c>
       <c r="P215">
         <v>1</v>
       </c>
     </row>
     <row r="216" spans="1:16">
       <c r="A216" t="s">
+        <v>568</v>
+      </c>
+      <c r="B216" t="s">
         <v>569</v>
-      </c>
-[...1 lines deleted...]
-        <v>570</v>
       </c>
       <c r="C216" s="1">
         <v>100000.0</v>
       </c>
       <c r="D216" s="1">
-        <v>102.49328565</v>
+        <v>103.47319946</v>
       </c>
       <c r="E216" s="1">
         <v>104.93085</v>
       </c>
       <c r="F216" t="s">
         <v>8</v>
       </c>
       <c r="G216">
         <v>1.0</v>
       </c>
       <c r="H216" s="1">
         <v>104930.85</v>
       </c>
       <c r="I216" s="1">
-        <v>641.89</v>
+        <v>1851.94</v>
       </c>
       <c r="J216" s="1">
-        <v>0.61172667523421</v>
+        <v>1.7649147033499</v>
       </c>
       <c r="K216">
         <v>0.0</v>
       </c>
       <c r="L216" t="s">
-        <v>571</v>
+        <v>570</v>
       </c>
       <c r="M216" s="1">
-        <v>102493.29</v>
+        <v>103473.2</v>
       </c>
       <c r="N216" s="1">
-        <v>105572.74</v>
+        <v>106782.79</v>
       </c>
       <c r="O216" s="1">
         <v>0.17</v>
       </c>
       <c r="P216">
         <v>1</v>
       </c>
     </row>
     <row r="217" spans="1:16">
       <c r="A217" t="s">
+        <v>571</v>
+      </c>
+      <c r="B217" t="s">
         <v>572</v>
-      </c>
-[...1 lines deleted...]
-        <v>573</v>
       </c>
       <c r="C217" s="1">
         <v>125000.0</v>
       </c>
       <c r="D217" s="1">
-        <v>89.81200923</v>
+        <v>90.60696403</v>
       </c>
       <c r="E217" s="1">
         <v>88.629904</v>
       </c>
       <c r="F217" t="s">
         <v>8</v>
       </c>
       <c r="G217">
         <v>1.0</v>
       </c>
       <c r="H217" s="1">
         <v>110787.38</v>
       </c>
       <c r="I217" s="1">
-        <v>2802.12</v>
+        <v>3912.68</v>
       </c>
       <c r="J217" s="1">
-        <v>2.5292772516148</v>
+        <v>3.5317018960102</v>
       </c>
       <c r="K217">
         <v>0.0</v>
       </c>
       <c r="L217" t="s">
-        <v>574</v>
+        <v>573</v>
       </c>
       <c r="M217" s="1">
-        <v>112265.01</v>
+        <v>113258.71</v>
       </c>
       <c r="N217" s="1">
-        <v>113589.5</v>
+        <v>114700.06</v>
       </c>
       <c r="O217" s="1">
         <v>0.18</v>
       </c>
       <c r="P217">
         <v>1</v>
       </c>
     </row>
     <row r="218" spans="1:16">
       <c r="A218" t="s">
+        <v>574</v>
+      </c>
+      <c r="B218" t="s">
         <v>575</v>
-      </c>
-[...1 lines deleted...]
-        <v>576</v>
       </c>
       <c r="C218" s="1">
         <v>300000.0</v>
       </c>
       <c r="D218" s="1">
-        <v>75.71532417</v>
+        <v>76.85532725</v>
       </c>
       <c r="E218" s="1">
         <v>74.625297</v>
       </c>
       <c r="F218" t="s">
         <v>8</v>
       </c>
       <c r="G218">
         <v>1.0</v>
       </c>
       <c r="H218" s="1">
         <v>223875.89</v>
       </c>
       <c r="I218" s="1">
-        <v>3794.06</v>
+        <v>7343.52</v>
       </c>
       <c r="J218" s="1">
-        <v>1.6947157641674</v>
+        <v>3.2801745645768</v>
       </c>
       <c r="K218">
         <v>0.0</v>
       </c>
       <c r="L218">
-        <v>523.97</v>
+        <v>653.42</v>
       </c>
       <c r="M218" s="1">
-        <v>227145.98</v>
+        <v>230565.99</v>
       </c>
       <c r="N218" s="1">
-        <v>227669.95</v>
+        <v>231219.41</v>
       </c>
       <c r="O218" s="1">
-        <v>0.36</v>
+        <v>0.37</v>
       </c>
       <c r="P218">
         <v>1</v>
       </c>
     </row>
     <row r="219" spans="1:16">
       <c r="A219" t="s">
+        <v>576</v>
+      </c>
+      <c r="B219" t="s">
         <v>577</v>
-      </c>
-[...1 lines deleted...]
-        <v>578</v>
       </c>
       <c r="C219" s="1">
         <v>200000.0</v>
       </c>
       <c r="D219" s="1">
-        <v>102.37351526</v>
+        <v>100.15863597</v>
       </c>
       <c r="E219" s="1">
-        <v>102.81184</v>
+        <v>102.315135</v>
       </c>
       <c r="F219" t="s">
         <v>8</v>
       </c>
       <c r="G219">
         <v>1.0</v>
       </c>
       <c r="H219" s="1">
-        <v>205623.68</v>
+        <v>204630.27</v>
       </c>
       <c r="I219" s="1">
-        <v>2500.45</v>
+        <v>569.19</v>
       </c>
       <c r="J219" s="1">
-        <v>1.2160321223703</v>
+        <v>0.27815532863246</v>
       </c>
       <c r="K219">
         <v>0.0</v>
       </c>
       <c r="L219" t="s">
-        <v>579</v>
+        <v>578</v>
       </c>
       <c r="M219" s="1">
-        <v>204747.03</v>
+        <v>200317.27</v>
       </c>
       <c r="N219" s="1">
-        <v>208124.13</v>
+        <v>205199.46</v>
       </c>
       <c r="O219" s="1">
-        <v>0.33</v>
+        <v>0.32</v>
       </c>
       <c r="P219">
         <v>1</v>
       </c>
     </row>
     <row r="220" spans="1:16">
       <c r="A220" t="s">
+        <v>579</v>
+      </c>
+      <c r="B220" t="s">
         <v>580</v>
       </c>
-      <c r="B220" t="s">
+      <c r="C220" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="D220" s="1">
+        <v>103.21544501</v>
+      </c>
+      <c r="E220" s="1">
+        <v>102.81184</v>
+      </c>
+      <c r="F220" t="s">
+        <v>8</v>
+      </c>
+      <c r="G220">
+        <v>1.0</v>
+      </c>
+      <c r="H220" s="1">
+        <v>205623.68</v>
+      </c>
+      <c r="I220" s="1">
+        <v>4627.55</v>
+      </c>
+      <c r="J220" s="1">
+        <v>2.2504946901057</v>
+      </c>
+      <c r="K220">
+        <v>0.0</v>
+      </c>
+      <c r="L220" t="s">
         <v>581</v>
       </c>
-      <c r="C220" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M220" s="1">
-        <v>100620.83</v>
+        <v>206430.89</v>
       </c>
       <c r="N220" s="1">
-        <v>100877.68</v>
+        <v>210251.23</v>
       </c>
       <c r="O220" s="1">
-        <v>0.16</v>
+        <v>0.33</v>
       </c>
       <c r="P220">
         <v>1</v>
       </c>
     </row>
     <row r="221" spans="1:16">
       <c r="A221" t="s">
         <v>582</v>
       </c>
       <c r="B221" t="s">
         <v>583</v>
       </c>
       <c r="C221" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D221" s="1">
-        <v>97.76691103</v>
+        <v>101.02866124</v>
       </c>
       <c r="E221" s="1">
-        <v>100.164425</v>
+        <v>99.711</v>
       </c>
       <c r="F221" t="s">
         <v>8</v>
       </c>
       <c r="G221">
         <v>1.0</v>
       </c>
       <c r="H221" s="1">
-        <v>200328.85</v>
+        <v>99711.0</v>
       </c>
       <c r="I221" s="1">
-        <v>-4400.51</v>
+        <v>1790.26</v>
       </c>
       <c r="J221" s="1">
-        <v>-2.1966431694686</v>
+        <v>1.7954488471683</v>
       </c>
       <c r="K221">
         <v>0.0</v>
       </c>
       <c r="L221">
-        <v>394.52</v>
+        <v>472.6</v>
       </c>
       <c r="M221" s="1">
-        <v>195533.82</v>
+        <v>101028.66</v>
       </c>
       <c r="N221" s="1">
-        <v>195928.34</v>
+        <v>101501.26</v>
       </c>
       <c r="O221" s="1">
-        <v>0.31</v>
+        <v>0.16</v>
       </c>
       <c r="P221">
         <v>1</v>
       </c>
     </row>
     <row r="222" spans="1:16">
       <c r="A222" t="s">
         <v>584</v>
       </c>
       <c r="B222" t="s">
         <v>585</v>
       </c>
       <c r="C222" s="1">
-        <v>600000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D222" s="1">
-        <v>103.559428</v>
+        <v>98.59120165</v>
       </c>
       <c r="E222" s="1">
-        <v>106.507427</v>
+        <v>100.164425</v>
       </c>
       <c r="F222" t="s">
         <v>8</v>
       </c>
       <c r="G222">
         <v>1.0</v>
       </c>
       <c r="H222" s="1">
-        <v>639044.56</v>
+        <v>200328.85</v>
       </c>
       <c r="I222" s="1">
-        <v>-3470.87</v>
+        <v>-2406.72</v>
       </c>
       <c r="J222" s="1">
-        <v>-0.54313426907194</v>
+        <v>-1.2013846233331</v>
       </c>
       <c r="K222">
         <v>0.0</v>
       </c>
-      <c r="L222" t="s">
-        <v>586</v>
+      <c r="L222">
+        <v>739.73</v>
       </c>
       <c r="M222" s="1">
-        <v>621356.57</v>
+        <v>197182.4</v>
       </c>
       <c r="N222" s="1">
-        <v>635573.69</v>
+        <v>197922.13</v>
       </c>
       <c r="O222" s="1">
-        <v>1.02</v>
+        <v>0.31</v>
       </c>
       <c r="P222">
         <v>1</v>
       </c>
     </row>
     <row r="223" spans="1:16">
       <c r="A223" t="s">
+        <v>586</v>
+      </c>
+      <c r="B223" t="s">
         <v>587</v>
       </c>
-      <c r="B223" t="s">
+      <c r="C223" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="D223" s="1">
+        <v>103.33959616</v>
+      </c>
+      <c r="E223" s="1">
+        <v>106.507427</v>
+      </c>
+      <c r="F223" t="s">
+        <v>8</v>
+      </c>
+      <c r="G223">
+        <v>1.0</v>
+      </c>
+      <c r="H223" s="1">
+        <v>639044.56</v>
+      </c>
+      <c r="I223" s="1">
+        <v>-3193.28</v>
+      </c>
+      <c r="J223" s="1">
+        <v>-0.49969598364158</v>
+      </c>
+      <c r="K223">
+        <v>0.0</v>
+      </c>
+      <c r="L223" t="s">
         <v>588</v>
       </c>
-      <c r="C223" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M223" s="1">
-        <v>198507.06</v>
+        <v>620037.58</v>
       </c>
       <c r="N223" s="1">
-        <v>204554.32</v>
+        <v>635851.28</v>
       </c>
       <c r="O223" s="1">
-        <v>0.33</v>
+        <v>1.01</v>
       </c>
       <c r="P223">
         <v>1</v>
       </c>
     </row>
     <row r="224" spans="1:16">
       <c r="A224" t="s">
+        <v>589</v>
+      </c>
+      <c r="B224" t="s">
         <v>590</v>
       </c>
-      <c r="B224" t="s">
+      <c r="C224" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="D224" s="1">
+        <v>101.02088113</v>
+      </c>
+      <c r="E224" s="1">
+        <v>102.77747</v>
+      </c>
+      <c r="F224" t="s">
+        <v>8</v>
+      </c>
+      <c r="G224">
+        <v>1.0</v>
+      </c>
+      <c r="H224" s="1">
+        <v>102777.47</v>
+      </c>
+      <c r="I224" s="1">
+        <v>434.85</v>
+      </c>
+      <c r="J224" s="1">
+        <v>0.42309856430597</v>
+      </c>
+      <c r="K224">
+        <v>0.0</v>
+      </c>
+      <c r="L224" t="s">
         <v>591</v>
       </c>
-      <c r="C224" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M224" s="1">
-        <v>403949.14</v>
+        <v>101020.88</v>
       </c>
       <c r="N224" s="1">
-        <v>404625.85</v>
+        <v>103212.32</v>
       </c>
       <c r="O224" s="1">
-        <v>0.65</v>
+        <v>0.16</v>
       </c>
       <c r="P224">
         <v>1</v>
       </c>
     </row>
     <row r="225" spans="1:16">
       <c r="A225" t="s">
         <v>592</v>
       </c>
       <c r="B225" t="s">
         <v>593</v>
       </c>
       <c r="C225" s="1">
-        <v>400000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D225" s="1">
-        <v>101.23632752</v>
+        <v>100.31193066</v>
       </c>
       <c r="E225" s="1">
-        <v>103.11278</v>
+        <v>103.09502</v>
       </c>
       <c r="F225" t="s">
         <v>8</v>
       </c>
       <c r="G225">
         <v>1.0</v>
       </c>
       <c r="H225" s="1">
-        <v>412451.12</v>
+        <v>206190.04</v>
       </c>
       <c r="I225" s="1">
-        <v>1576.38</v>
+        <v>869.44</v>
       </c>
       <c r="J225" s="1">
-        <v>0.38219801657952</v>
+        <v>0.42166925230724</v>
       </c>
       <c r="K225">
         <v>0.0</v>
       </c>
       <c r="L225" t="s">
         <v>594</v>
       </c>
       <c r="M225" s="1">
-        <v>404945.31</v>
+        <v>200623.86</v>
       </c>
       <c r="N225" s="1">
-        <v>414027.5</v>
+        <v>207059.48</v>
       </c>
       <c r="O225" s="1">
-        <v>0.66</v>
+        <v>0.33</v>
       </c>
       <c r="P225">
         <v>1</v>
       </c>
     </row>
     <row r="226" spans="1:16">
       <c r="A226" t="s">
         <v>595</v>
       </c>
       <c r="B226" t="s">
         <v>596</v>
       </c>
       <c r="C226" s="1">
-        <v>200000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D226" s="1">
-        <v>99.64179712</v>
+        <v>101.25067427</v>
       </c>
       <c r="E226" s="1">
-        <v>101.73356</v>
+        <v>99.513355</v>
       </c>
       <c r="F226" t="s">
         <v>8</v>
       </c>
       <c r="G226">
         <v>1.0</v>
       </c>
       <c r="H226" s="1">
-        <v>203467.12</v>
+        <v>398053.42</v>
       </c>
       <c r="I226" s="1">
-        <v>879.49</v>
+        <v>8373.93</v>
       </c>
       <c r="J226" s="1">
-        <v>0.43225165815489</v>
+        <v>2.1037201489187</v>
       </c>
       <c r="K226">
         <v>0.0</v>
       </c>
       <c r="L226" t="s">
         <v>597</v>
       </c>
       <c r="M226" s="1">
-        <v>199283.6</v>
+        <v>405002.69</v>
       </c>
       <c r="N226" s="1">
-        <v>204346.61</v>
+        <v>406427.35</v>
       </c>
       <c r="O226" s="1">
-        <v>0.33</v>
+        <v>0.64</v>
       </c>
       <c r="P226">
         <v>1</v>
       </c>
     </row>
     <row r="227" spans="1:16">
       <c r="A227" t="s">
         <v>598</v>
       </c>
       <c r="B227" t="s">
         <v>599</v>
       </c>
       <c r="C227" s="1">
-        <v>100000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D227" s="1">
-        <v>100.74186684</v>
+        <v>102.36281149</v>
       </c>
       <c r="E227" s="1">
-        <v>103.1998</v>
+        <v>103.11278</v>
       </c>
       <c r="F227" t="s">
         <v>8</v>
       </c>
       <c r="G227">
         <v>1.0</v>
       </c>
       <c r="H227" s="1">
-        <v>103199.8</v>
+        <v>412451.12</v>
       </c>
       <c r="I227" s="1">
-        <v>-2203.14</v>
+        <v>6945.33</v>
       </c>
       <c r="J227" s="1">
-        <v>-2.1348297186622</v>
+        <v>1.683915902568</v>
       </c>
       <c r="K227">
         <v>0.0</v>
       </c>
-      <c r="L227">
-        <v>254.79</v>
+      <c r="L227" t="s">
+        <v>600</v>
       </c>
       <c r="M227" s="1">
-        <v>100741.87</v>
+        <v>409451.24</v>
       </c>
       <c r="N227" s="1">
-        <v>100996.66</v>
+        <v>419396.45</v>
       </c>
       <c r="O227" s="1">
-        <v>0.16</v>
+        <v>0.66</v>
       </c>
       <c r="P227">
         <v>1</v>
       </c>
     </row>
     <row r="228" spans="1:16">
       <c r="A228" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="B228" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="C228" s="1">
-        <v>300000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D228" s="1">
-        <v>100.44514376</v>
+        <v>99.91895315</v>
       </c>
       <c r="E228" s="1">
-        <v>100.662453</v>
+        <v>101.73356</v>
       </c>
       <c r="F228" t="s">
         <v>8</v>
       </c>
       <c r="G228">
         <v>1.0</v>
       </c>
       <c r="H228" s="1">
-        <v>301987.36</v>
+        <v>203467.12</v>
       </c>
       <c r="I228" s="1">
-        <v>3758.69</v>
+        <v>1750.24</v>
       </c>
       <c r="J228" s="1">
-        <v>1.2446514317685</v>
+        <v>0.8602077819748</v>
       </c>
       <c r="K228">
         <v>0.0</v>
       </c>
       <c r="L228" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
       <c r="M228" s="1">
-        <v>301335.43</v>
+        <v>199837.91</v>
       </c>
       <c r="N228" s="1">
-        <v>305746.05</v>
+        <v>205217.36</v>
       </c>
       <c r="O228" s="1">
-        <v>0.49</v>
+        <v>0.32</v>
       </c>
       <c r="P228">
         <v>1</v>
       </c>
     </row>
     <row r="229" spans="1:16">
       <c r="A229" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="B229" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="C229" s="1">
-        <v>100000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D229" s="1">
-        <v>101.11079857</v>
+        <v>101.18706513</v>
       </c>
       <c r="E229" s="1">
-        <v>99.499</v>
+        <v>100.662453</v>
       </c>
       <c r="F229" t="s">
         <v>8</v>
       </c>
       <c r="G229">
         <v>1.0</v>
       </c>
       <c r="H229" s="1">
-        <v>99499.0</v>
+        <v>301987.36</v>
       </c>
       <c r="I229" s="1">
-        <v>1868.65</v>
+        <v>6566.99</v>
       </c>
       <c r="J229" s="1">
-        <v>1.8780590759706</v>
+        <v>2.1745910159948</v>
       </c>
       <c r="K229">
         <v>0.0</v>
       </c>
-      <c r="L229">
-        <v>256.85</v>
+      <c r="L229" t="s">
+        <v>606</v>
       </c>
       <c r="M229" s="1">
-        <v>101110.8</v>
+        <v>303561.2</v>
       </c>
       <c r="N229" s="1">
-        <v>101367.65</v>
+        <v>308554.35</v>
       </c>
       <c r="O229" s="1">
-        <v>0.16</v>
+        <v>0.49</v>
       </c>
       <c r="P229">
         <v>1</v>
       </c>
     </row>
     <row r="230" spans="1:16">
       <c r="A230" t="s">
-        <v>605</v>
+        <v>607</v>
       </c>
       <c r="B230" t="s">
-        <v>606</v>
+        <v>608</v>
       </c>
       <c r="C230" s="1">
         <v>100000.0</v>
       </c>
       <c r="D230" s="1">
-        <v>100.69887582</v>
+        <v>101.79863415</v>
       </c>
       <c r="E230" s="1">
-        <v>100.34301</v>
+        <v>99.499</v>
       </c>
       <c r="F230" t="s">
         <v>8</v>
       </c>
       <c r="G230">
         <v>1.0</v>
       </c>
       <c r="H230" s="1">
-        <v>100343.01</v>
+        <v>99499.0</v>
       </c>
       <c r="I230" s="1">
-        <v>1979.15</v>
+        <v>2772.24</v>
       </c>
       <c r="J230" s="1">
-        <v>1.9723845238448</v>
+        <v>2.7861988562699</v>
       </c>
       <c r="K230">
         <v>0.0</v>
       </c>
-      <c r="L230" t="s">
-        <v>607</v>
+      <c r="L230">
+        <v>472.6</v>
       </c>
       <c r="M230" s="1">
-        <v>100698.87</v>
+        <v>101798.64</v>
       </c>
       <c r="N230" s="1">
-        <v>102322.16</v>
+        <v>102271.24</v>
       </c>
       <c r="O230" s="1">
         <v>0.16</v>
       </c>
       <c r="P230">
         <v>1</v>
       </c>
     </row>
     <row r="231" spans="1:16">
       <c r="A231" t="s">
-        <v>608</v>
+        <v>609</v>
       </c>
       <c r="B231" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
       <c r="C231" s="1">
-        <v>300000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D231" s="1">
-        <v>100.58292753</v>
+        <v>100.89090421</v>
       </c>
       <c r="E231" s="1">
-        <v>99.871</v>
+        <v>100.34301</v>
       </c>
       <c r="F231" t="s">
         <v>8</v>
       </c>
       <c r="G231">
         <v>1.0</v>
       </c>
       <c r="H231" s="1">
-        <v>299613.0</v>
+        <v>100343.01</v>
       </c>
       <c r="I231" s="1">
-        <v>4747.43</v>
+        <v>2386.94</v>
       </c>
       <c r="J231" s="1">
-        <v>1.5845206983676</v>
+        <v>2.3787805448531</v>
       </c>
       <c r="K231">
         <v>0.0</v>
       </c>
       <c r="L231" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="M231" s="1">
-        <v>301748.79</v>
+        <v>100890.91</v>
       </c>
       <c r="N231" s="1">
-        <v>304360.43</v>
+        <v>102729.95</v>
       </c>
       <c r="O231" s="1">
-        <v>0.49</v>
+        <v>0.16</v>
       </c>
       <c r="P231">
         <v>1</v>
       </c>
     </row>
     <row r="232" spans="1:16">
       <c r="A232" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="B232" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
       <c r="C232" s="1">
-        <v>200000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D232" s="1">
-        <v>103.11815703</v>
+        <v>100.61774146</v>
       </c>
       <c r="E232" s="1">
-        <v>105.431765</v>
+        <v>99.871</v>
       </c>
       <c r="F232" t="s">
         <v>8</v>
       </c>
       <c r="G232">
         <v>1.0</v>
       </c>
       <c r="H232" s="1">
-        <v>210863.53</v>
+        <v>299613.0</v>
       </c>
       <c r="I232" s="1">
-        <v>1187.85</v>
+        <v>5520.7</v>
       </c>
       <c r="J232" s="1">
-        <v>0.56332643202928</v>
+        <v>1.8426103006211</v>
       </c>
       <c r="K232">
         <v>0.0</v>
       </c>
       <c r="L232" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="M232" s="1">
-        <v>206236.31</v>
+        <v>301853.22</v>
       </c>
       <c r="N232" s="1">
-        <v>212051.38</v>
+        <v>305133.7</v>
       </c>
       <c r="O232" s="1">
-        <v>0.34</v>
+        <v>0.48</v>
       </c>
       <c r="P232">
         <v>1</v>
       </c>
     </row>
     <row r="233" spans="1:16">
       <c r="A233" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="B233" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
       <c r="C233" s="1">
-        <v>102000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D233" s="1">
-        <v>100.87805125</v>
+        <v>103.49014776</v>
       </c>
       <c r="E233" s="1">
-        <v>100.0</v>
+        <v>105.431765</v>
       </c>
       <c r="F233" t="s">
         <v>8</v>
       </c>
       <c r="G233">
         <v>1.0</v>
       </c>
       <c r="H233" s="1">
-        <v>102000.0</v>
+        <v>210863.53</v>
       </c>
       <c r="I233" s="1">
-        <v>1656.12</v>
+        <v>2363.34</v>
       </c>
       <c r="J233" s="1">
-        <v>1.6236470588235</v>
+        <v>1.1207912529967</v>
       </c>
       <c r="K233">
         <v>0.0</v>
       </c>
-      <c r="L233">
-        <v>760.51</v>
+      <c r="L233" t="s">
+        <v>617</v>
       </c>
       <c r="M233" s="1">
-        <v>102895.61</v>
+        <v>206980.29</v>
       </c>
       <c r="N233" s="1">
-        <v>103656.12</v>
+        <v>213226.87</v>
       </c>
       <c r="O233" s="1">
-        <v>0.17</v>
+        <v>0.34</v>
       </c>
       <c r="P233">
         <v>1</v>
       </c>
     </row>
     <row r="234" spans="1:16">
       <c r="A234" t="s">
-        <v>616</v>
+        <v>618</v>
       </c>
       <c r="B234" t="s">
-        <v>617</v>
+        <v>619</v>
       </c>
       <c r="C234" s="1">
-        <v>100000.0</v>
+        <v>102000.0</v>
       </c>
       <c r="D234" s="1">
-        <v>98.08345139</v>
+        <v>101.41836122</v>
       </c>
       <c r="E234" s="1">
-        <v>96.94368</v>
+        <v>100.0</v>
       </c>
       <c r="F234" t="s">
         <v>8</v>
       </c>
       <c r="G234">
         <v>1.0</v>
       </c>
       <c r="H234" s="1">
-        <v>96943.68</v>
+        <v>102000.0</v>
       </c>
       <c r="I234" s="1">
-        <v>1439.43</v>
+        <v>2411.99</v>
       </c>
       <c r="J234" s="1">
-        <v>1.4848105621738</v>
+        <v>2.3646960784314</v>
       </c>
       <c r="K234">
         <v>0.0</v>
       </c>
       <c r="L234">
-        <v>299.66</v>
+        <v>965.26</v>
       </c>
       <c r="M234" s="1">
-        <v>98083.45</v>
+        <v>103446.73</v>
       </c>
       <c r="N234" s="1">
-        <v>98383.11</v>
+        <v>104411.99</v>
       </c>
       <c r="O234" s="1">
-        <v>0.16</v>
+        <v>0.17</v>
       </c>
       <c r="P234">
         <v>1</v>
       </c>
     </row>
     <row r="235" spans="1:16">
       <c r="A235" t="s">
-        <v>618</v>
+        <v>620</v>
       </c>
       <c r="B235" t="s">
-        <v>619</v>
+        <v>621</v>
       </c>
       <c r="C235" s="1">
-        <v>283000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D235" s="1">
-        <v>101.57637456</v>
+        <v>98.8853216</v>
       </c>
       <c r="E235" s="1">
-        <v>99.646</v>
+        <v>96.94368</v>
       </c>
       <c r="F235" t="s">
         <v>8</v>
       </c>
       <c r="G235">
         <v>1.0</v>
       </c>
       <c r="H235" s="1">
-        <v>281998.18</v>
+        <v>96943.68</v>
       </c>
       <c r="I235" s="1">
-        <v>14391.03</v>
+        <v>2421.09</v>
       </c>
       <c r="J235" s="1">
-        <v>5.103235063432</v>
+        <v>2.4974191200499</v>
       </c>
       <c r="K235">
         <v>0.0</v>
       </c>
-      <c r="L235" t="s">
-        <v>620</v>
+      <c r="L235">
+        <v>479.45</v>
       </c>
       <c r="M235" s="1">
-        <v>287461.14</v>
+        <v>98885.32</v>
       </c>
       <c r="N235" s="1">
-        <v>296389.21</v>
+        <v>99364.77</v>
       </c>
       <c r="O235" s="1">
-        <v>0.47</v>
+        <v>0.16</v>
       </c>
       <c r="P235">
         <v>1</v>
       </c>
     </row>
     <row r="236" spans="1:16">
       <c r="A236" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
       <c r="B236" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="C236" s="1">
-        <v>200000.0</v>
+        <v>283000.0</v>
       </c>
       <c r="D236" s="1">
-        <v>101.3543018</v>
+        <v>102.27809112</v>
       </c>
       <c r="E236" s="1">
-        <v>103.40919</v>
+        <v>99.646</v>
       </c>
       <c r="F236" t="s">
         <v>8</v>
       </c>
       <c r="G236">
         <v>1.0</v>
       </c>
       <c r="H236" s="1">
-        <v>206818.38</v>
+        <v>281998.18</v>
       </c>
       <c r="I236" s="1">
-        <v>2355.98</v>
+        <v>16946.76</v>
       </c>
       <c r="J236" s="1">
-        <v>1.1391540732502</v>
+        <v>6.0095281466001</v>
       </c>
       <c r="K236">
         <v>0.0</v>
       </c>
       <c r="L236" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="M236" s="1">
-        <v>202708.61</v>
+        <v>289446.99</v>
       </c>
       <c r="N236" s="1">
-        <v>209174.36</v>
+        <v>298944.94</v>
       </c>
       <c r="O236" s="1">
-        <v>0.33</v>
+        <v>0.47</v>
       </c>
       <c r="P236">
         <v>1</v>
       </c>
     </row>
     <row r="237" spans="1:16">
       <c r="A237" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
       <c r="B237" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="C237" s="1">
         <v>200000.0</v>
       </c>
       <c r="D237" s="1">
-        <v>101.10532328</v>
+        <v>101.15749964</v>
       </c>
       <c r="E237" s="1">
-        <v>103.372055</v>
+        <v>103.40919</v>
       </c>
       <c r="F237" t="s">
         <v>8</v>
       </c>
       <c r="G237">
         <v>1.0</v>
       </c>
       <c r="H237" s="1">
-        <v>206744.11</v>
+        <v>206818.38</v>
       </c>
       <c r="I237" s="1">
-        <v>184.34</v>
+        <v>2422.65</v>
       </c>
       <c r="J237" s="1">
-        <v>0.089163362380674</v>
+        <v>1.1713900863163</v>
       </c>
       <c r="K237">
         <v>0.0</v>
       </c>
       <c r="L237" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="M237" s="1">
-        <v>202210.64</v>
+        <v>202315.0</v>
       </c>
       <c r="N237" s="1">
-        <v>206928.45</v>
+        <v>209241.03</v>
       </c>
       <c r="O237" s="1">
         <v>0.33</v>
       </c>
       <c r="P237">
         <v>1</v>
       </c>
     </row>
     <row r="238" spans="1:16">
       <c r="A238" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
       <c r="B238" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="C238" s="1">
         <v>200000.0</v>
       </c>
       <c r="D238" s="1">
-        <v>108.18210803</v>
+        <v>101.85599053</v>
       </c>
       <c r="E238" s="1">
-        <v>109.294795</v>
+        <v>103.372055</v>
       </c>
       <c r="F238" t="s">
         <v>8</v>
       </c>
       <c r="G238">
         <v>1.0</v>
       </c>
       <c r="H238" s="1">
-        <v>218589.59</v>
+        <v>206744.11</v>
       </c>
       <c r="I238" s="1">
-        <v>486.95</v>
+        <v>2088.42</v>
       </c>
       <c r="J238" s="1">
-        <v>0.22276907148232</v>
+        <v>1.0101472781982</v>
       </c>
       <c r="K238">
         <v>0.0</v>
       </c>
       <c r="L238" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="M238" s="1">
-        <v>216364.21</v>
+        <v>203711.98</v>
       </c>
       <c r="N238" s="1">
-        <v>219076.54</v>
+        <v>208832.53</v>
       </c>
       <c r="O238" s="1">
-        <v>0.35</v>
+        <v>0.33</v>
       </c>
       <c r="P238">
         <v>1</v>
       </c>
     </row>
     <row r="239" spans="1:16">
       <c r="A239" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
       <c r="B239" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="C239" s="1">
-        <v>400000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D239" s="1">
-        <v>100.81710564</v>
+        <v>108.93210773</v>
       </c>
       <c r="E239" s="1">
-        <v>101.977208</v>
+        <v>109.294795</v>
       </c>
       <c r="F239" t="s">
         <v>8</v>
       </c>
       <c r="G239">
         <v>1.0</v>
       </c>
       <c r="H239" s="1">
-        <v>407908.83</v>
+        <v>218589.59</v>
       </c>
       <c r="I239" s="1">
-        <v>4902.06</v>
+        <v>2562.3</v>
       </c>
       <c r="J239" s="1">
-        <v>1.2017538330808</v>
+        <v>1.1721967180596</v>
       </c>
       <c r="K239">
         <v>0.0</v>
       </c>
       <c r="L239" t="s">
-        <v>269</v>
+        <v>633</v>
       </c>
       <c r="M239" s="1">
-        <v>403268.42</v>
+        <v>217864.22</v>
       </c>
       <c r="N239" s="1">
-        <v>412810.89</v>
+        <v>221151.89</v>
       </c>
       <c r="O239" s="1">
-        <v>0.66</v>
+        <v>0.35</v>
       </c>
       <c r="P239">
         <v>1</v>
       </c>
     </row>
     <row r="240" spans="1:16">
       <c r="A240" t="s">
-        <v>632</v>
+        <v>634</v>
       </c>
       <c r="B240" t="s">
-        <v>633</v>
+        <v>635</v>
       </c>
       <c r="C240" s="1">
-        <v>100000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D240" s="1">
-        <v>90.32766079</v>
+        <v>100.76611357</v>
       </c>
       <c r="E240" s="1">
-        <v>87.329</v>
+        <v>101.977208</v>
       </c>
       <c r="F240" t="s">
         <v>8</v>
       </c>
       <c r="G240">
         <v>1.0</v>
       </c>
       <c r="H240" s="1">
-        <v>87329.0</v>
+        <v>407908.83</v>
       </c>
       <c r="I240" s="1">
-        <v>3664.41</v>
+        <v>5474.8</v>
       </c>
       <c r="J240" s="1">
-        <v>4.196097516289</v>
+        <v>1.3421626592393</v>
       </c>
       <c r="K240">
         <v>0.0</v>
       </c>
-      <c r="L240">
-        <v>665.75</v>
+      <c r="L240" t="s">
+        <v>267</v>
       </c>
       <c r="M240" s="1">
-        <v>90327.66</v>
+        <v>403064.45</v>
       </c>
       <c r="N240" s="1">
-        <v>90993.41</v>
+        <v>413383.63</v>
       </c>
       <c r="O240" s="1">
-        <v>0.15</v>
+        <v>0.65</v>
       </c>
       <c r="P240">
         <v>1</v>
       </c>
     </row>
     <row r="241" spans="1:16">
       <c r="A241" t="s">
-        <v>634</v>
+        <v>636</v>
       </c>
       <c r="B241" t="s">
-        <v>635</v>
+        <v>637</v>
       </c>
       <c r="C241" s="1">
         <v>100000.0</v>
       </c>
       <c r="D241" s="1">
-        <v>102.64395972</v>
+        <v>90.84826664</v>
       </c>
       <c r="E241" s="1">
-        <v>101.91515</v>
+        <v>87.329</v>
       </c>
       <c r="F241" t="s">
         <v>8</v>
       </c>
       <c r="G241">
         <v>1.0</v>
       </c>
       <c r="H241" s="1">
-        <v>101915.15</v>
+        <v>87329.0</v>
       </c>
       <c r="I241" s="1">
-        <v>1550.73</v>
+        <v>4228.17</v>
       </c>
       <c r="J241" s="1">
-        <v>1.5215892828495</v>
+        <v>4.8416562653872</v>
       </c>
       <c r="K241">
         <v>0.0</v>
       </c>
       <c r="L241">
-        <v>821.92</v>
+        <v>708.9</v>
       </c>
       <c r="M241" s="1">
-        <v>102643.96</v>
+        <v>90848.27</v>
       </c>
       <c r="N241" s="1">
-        <v>103465.88</v>
+        <v>91557.17</v>
       </c>
       <c r="O241" s="1">
-        <v>0.17</v>
+        <v>0.14</v>
       </c>
       <c r="P241">
         <v>1</v>
       </c>
     </row>
     <row r="242" spans="1:16">
       <c r="A242" t="s">
-        <v>636</v>
+        <v>638</v>
       </c>
       <c r="B242" t="s">
-        <v>637</v>
+        <v>639</v>
       </c>
       <c r="C242" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D242" s="1">
-        <v>96.21673704</v>
+        <v>103.057123</v>
       </c>
       <c r="E242" s="1">
-        <v>94.709275</v>
+        <v>101.91515</v>
       </c>
       <c r="F242" t="s">
         <v>8</v>
       </c>
       <c r="G242">
         <v>1.0</v>
       </c>
       <c r="H242" s="1">
-        <v>189418.55</v>
+        <v>101915.15</v>
       </c>
       <c r="I242" s="1">
-        <v>5433.42</v>
+        <v>2179.64</v>
       </c>
       <c r="J242" s="1">
-        <v>2.868473019142</v>
+        <v>2.1386810498734</v>
       </c>
       <c r="K242">
         <v>0.0</v>
       </c>
       <c r="L242" t="s">
-        <v>638</v>
+        <v>640</v>
       </c>
       <c r="M242" s="1">
-        <v>192433.48</v>
+        <v>103057.12</v>
       </c>
       <c r="N242" s="1">
-        <v>194851.97</v>
+        <v>104094.79</v>
       </c>
       <c r="O242" s="1">
-        <v>0.31</v>
+        <v>0.16</v>
       </c>
       <c r="P242">
         <v>1</v>
       </c>
     </row>
     <row r="243" spans="1:16">
       <c r="A243" t="s">
-        <v>639</v>
+        <v>641</v>
       </c>
       <c r="B243" t="s">
-        <v>640</v>
+        <v>642</v>
       </c>
       <c r="C243" s="1">
-        <v>400000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D243" s="1">
-        <v>99.199045</v>
+        <v>103.03143102</v>
       </c>
       <c r="E243" s="1">
-        <v>101.297303</v>
+        <v>102.94893</v>
       </c>
       <c r="F243" t="s">
         <v>8</v>
       </c>
       <c r="G243">
         <v>1.0</v>
       </c>
       <c r="H243" s="1">
-        <v>405189.21</v>
+        <v>205897.86</v>
       </c>
       <c r="I243" s="1">
-        <v>-2438.24</v>
+        <v>343.77</v>
       </c>
       <c r="J243" s="1">
-        <v>-0.60175343761005</v>
+        <v>0.16696142446551</v>
       </c>
       <c r="K243">
         <v>0.0</v>
       </c>
-      <c r="L243" t="s">
-        <v>641</v>
+      <c r="L243">
+        <v>178.77</v>
       </c>
       <c r="M243" s="1">
-        <v>396796.18</v>
+        <v>206062.86</v>
       </c>
       <c r="N243" s="1">
-        <v>402750.97</v>
+        <v>206241.63</v>
       </c>
       <c r="O243" s="1">
-        <v>0.64</v>
+        <v>0.33</v>
       </c>
       <c r="P243">
         <v>1</v>
       </c>
     </row>
     <row r="244" spans="1:16">
       <c r="A244" t="s">
-        <v>642</v>
+        <v>643</v>
       </c>
       <c r="B244" t="s">
-        <v>643</v>
+        <v>644</v>
       </c>
       <c r="C244" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D244" s="1">
-        <v>106.23462943</v>
+        <v>96.55693617</v>
       </c>
       <c r="E244" s="1">
-        <v>108.69382</v>
+        <v>94.709275</v>
       </c>
       <c r="F244" t="s">
         <v>8</v>
       </c>
       <c r="G244">
         <v>1.0</v>
       </c>
       <c r="H244" s="1">
-        <v>108693.82</v>
+        <v>189418.55</v>
       </c>
       <c r="I244" s="1">
-        <v>894.23</v>
+        <v>6272.03</v>
       </c>
       <c r="J244" s="1">
-        <v>0.82270546752336</v>
+        <v>3.3112015692233</v>
       </c>
       <c r="K244">
         <v>0.0</v>
       </c>
       <c r="L244" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="M244" s="1">
-        <v>106234.63</v>
+        <v>193113.87</v>
       </c>
       <c r="N244" s="1">
-        <v>109588.05</v>
+        <v>195690.58</v>
       </c>
       <c r="O244" s="1">
-        <v>0.18</v>
+        <v>0.31</v>
       </c>
       <c r="P244">
         <v>1</v>
       </c>
     </row>
     <row r="245" spans="1:16">
       <c r="A245" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="B245" t="s">
-        <v>646</v>
+        <v>647</v>
       </c>
       <c r="C245" s="1">
-        <v>300000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D245" s="1">
-        <v>99.46562893</v>
+        <v>100.15693073</v>
       </c>
       <c r="E245" s="1">
-        <v>99.589</v>
+        <v>101.297303</v>
       </c>
       <c r="F245" t="s">
         <v>8</v>
       </c>
       <c r="G245">
         <v>1.0</v>
       </c>
       <c r="H245" s="1">
-        <v>298767.0</v>
+        <v>405189.21</v>
       </c>
       <c r="I245" s="1">
-        <v>4635.37</v>
+        <v>-4524.5</v>
       </c>
       <c r="J245" s="1">
-        <v>1.5514999983265</v>
+        <v>-1.1166388167148</v>
       </c>
       <c r="K245">
         <v>0.0</v>
       </c>
-      <c r="L245" t="s">
-        <v>647</v>
+      <c r="L245">
+        <v>36.99</v>
       </c>
       <c r="M245" s="1">
-        <v>298396.89</v>
+        <v>400627.72</v>
       </c>
       <c r="N245" s="1">
-        <v>303402.37</v>
+        <v>400664.71</v>
       </c>
       <c r="O245" s="1">
-        <v>0.49</v>
+        <v>0.63</v>
       </c>
       <c r="P245">
         <v>1</v>
       </c>
     </row>
     <row r="246" spans="1:16">
       <c r="A246" t="s">
         <v>648</v>
       </c>
       <c r="B246" t="s">
         <v>649</v>
       </c>
       <c r="C246" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D246" s="1">
-        <v>104.40619192</v>
+        <v>107.05255533</v>
       </c>
       <c r="E246" s="1">
-        <v>103.39893</v>
+        <v>108.69382</v>
       </c>
       <c r="F246" t="s">
         <v>8</v>
       </c>
       <c r="G246">
         <v>1.0</v>
       </c>
       <c r="H246" s="1">
-        <v>206797.86</v>
+        <v>108693.82</v>
       </c>
       <c r="I246" s="1">
-        <v>9952.88</v>
+        <v>1956.68</v>
       </c>
       <c r="J246" s="1">
-        <v>4.8128544463661</v>
+        <v>1.8001759437657</v>
       </c>
       <c r="K246">
         <v>0.0</v>
       </c>
       <c r="L246" t="s">
         <v>650</v>
       </c>
       <c r="M246" s="1">
-        <v>208812.38</v>
+        <v>107052.55</v>
       </c>
       <c r="N246" s="1">
-        <v>216750.74</v>
+        <v>110650.5</v>
       </c>
       <c r="O246" s="1">
-        <v>0.35</v>
+        <v>0.17</v>
       </c>
       <c r="P246">
         <v>1</v>
       </c>
     </row>
     <row r="247" spans="1:16">
       <c r="A247" t="s">
         <v>651</v>
       </c>
       <c r="B247" t="s">
         <v>652</v>
       </c>
       <c r="C247" s="1">
-        <v>200000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D247" s="1">
-        <v>106.01839652</v>
+        <v>100.13207813</v>
       </c>
       <c r="E247" s="1">
-        <v>109.3363</v>
+        <v>99.589</v>
       </c>
       <c r="F247" t="s">
         <v>8</v>
       </c>
       <c r="G247">
         <v>1.0</v>
       </c>
       <c r="H247" s="1">
-        <v>218672.6</v>
+        <v>298767.0</v>
       </c>
       <c r="I247" s="1">
-        <v>-3957.72</v>
+        <v>7152.52</v>
       </c>
       <c r="J247" s="1">
-        <v>-1.8098838171769</v>
+        <v>2.3940127256357</v>
       </c>
       <c r="K247">
         <v>0.0</v>
       </c>
       <c r="L247" t="s">
         <v>653</v>
       </c>
       <c r="M247" s="1">
-        <v>212036.8</v>
+        <v>300396.23</v>
       </c>
       <c r="N247" s="1">
-        <v>214714.88</v>
+        <v>305919.52</v>
       </c>
       <c r="O247" s="1">
-        <v>0.34</v>
+        <v>0.48</v>
       </c>
       <c r="P247">
         <v>1</v>
       </c>
     </row>
     <row r="248" spans="1:16">
       <c r="A248" t="s">
         <v>654</v>
       </c>
       <c r="B248" t="s">
         <v>655</v>
       </c>
       <c r="C248" s="1">
-        <v>351000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D248" s="1">
-        <v>99.92363053</v>
+        <v>99.76192018</v>
       </c>
       <c r="E248" s="1">
-        <v>99.947</v>
+        <v>100.13095</v>
       </c>
       <c r="F248" t="s">
         <v>8</v>
       </c>
       <c r="G248">
         <v>1.0</v>
       </c>
       <c r="H248" s="1">
-        <v>350813.97</v>
+        <v>100130.95</v>
       </c>
       <c r="I248" s="1">
-        <v>2658.66</v>
+        <v>-35.35</v>
       </c>
       <c r="J248" s="1">
-        <v>0.75785465441983</v>
+        <v>-0.03530376971356</v>
       </c>
       <c r="K248">
         <v>0.0</v>
       </c>
-      <c r="L248" t="s">
-        <v>656</v>
+      <c r="L248">
+        <v>333.68</v>
       </c>
       <c r="M248" s="1">
-        <v>350731.95</v>
+        <v>99761.92</v>
       </c>
       <c r="N248" s="1">
-        <v>353472.63</v>
+        <v>100095.6</v>
       </c>
       <c r="O248" s="1">
-        <v>0.57</v>
+        <v>0.16</v>
       </c>
       <c r="P248">
         <v>1</v>
       </c>
     </row>
     <row r="249" spans="1:16">
       <c r="A249" t="s">
+        <v>656</v>
+      </c>
+      <c r="B249" t="s">
         <v>657</v>
       </c>
-      <c r="B249" t="s">
+      <c r="C249" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="D249" s="1">
+        <v>104.32050984</v>
+      </c>
+      <c r="E249" s="1">
+        <v>103.39893</v>
+      </c>
+      <c r="F249" t="s">
+        <v>8</v>
+      </c>
+      <c r="G249">
+        <v>1.0</v>
+      </c>
+      <c r="H249" s="1">
+        <v>206797.86</v>
+      </c>
+      <c r="I249" s="1">
+        <v>10328.09</v>
+      </c>
+      <c r="J249" s="1">
+        <v>4.9942924941293</v>
+      </c>
+      <c r="K249">
+        <v>0.0</v>
+      </c>
+      <c r="L249" t="s">
         <v>658</v>
       </c>
-      <c r="C249" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M249" s="1">
-        <v>246318.26</v>
+        <v>208641.02</v>
       </c>
       <c r="N249" s="1">
-        <v>246799.21</v>
+        <v>217125.95</v>
       </c>
       <c r="O249" s="1">
-        <v>0.39</v>
+        <v>0.34</v>
       </c>
       <c r="P249">
         <v>1</v>
       </c>
     </row>
     <row r="250" spans="1:16">
       <c r="A250" t="s">
         <v>659</v>
       </c>
       <c r="B250" t="s">
         <v>660</v>
       </c>
       <c r="C250" s="1">
         <v>200000.0</v>
       </c>
       <c r="D250" s="1">
-        <v>102.29346694</v>
+        <v>106.28228744</v>
       </c>
       <c r="E250" s="1">
-        <v>104.6323</v>
+        <v>109.3363</v>
       </c>
       <c r="F250" t="s">
         <v>8</v>
       </c>
       <c r="G250">
         <v>1.0</v>
       </c>
       <c r="H250" s="1">
-        <v>209264.6</v>
+        <v>218672.6</v>
       </c>
       <c r="I250" s="1">
-        <v>2137.98</v>
+        <v>-2940.9</v>
       </c>
       <c r="J250" s="1">
-        <v>1.0216634825001</v>
+        <v>-1.3448872881193</v>
       </c>
       <c r="K250">
         <v>0.0</v>
       </c>
       <c r="L250" t="s">
         <v>661</v>
       </c>
       <c r="M250" s="1">
-        <v>204586.94</v>
+        <v>212564.58</v>
       </c>
       <c r="N250" s="1">
-        <v>211402.58</v>
+        <v>215731.7</v>
       </c>
       <c r="O250" s="1">
         <v>0.34</v>
       </c>
       <c r="P250">
         <v>1</v>
       </c>
     </row>
     <row r="251" spans="1:16">
       <c r="A251" t="s">
         <v>662</v>
       </c>
       <c r="B251" t="s">
         <v>663</v>
       </c>
       <c r="C251" s="1">
-        <v>100000.0</v>
+        <v>351000.0</v>
       </c>
       <c r="D251" s="1">
-        <v>103.05100875</v>
+        <v>100.44704205</v>
       </c>
       <c r="E251" s="1">
-        <v>100.0</v>
+        <v>99.947</v>
       </c>
       <c r="F251" t="s">
         <v>8</v>
       </c>
       <c r="G251">
         <v>1.0</v>
       </c>
       <c r="H251" s="1">
-        <v>100000.0</v>
+        <v>350813.97</v>
       </c>
       <c r="I251" s="1">
-        <v>6444.86</v>
+        <v>5253.13</v>
       </c>
       <c r="J251" s="1">
-        <v>6.44486</v>
+        <v>1.497411861905</v>
       </c>
       <c r="K251">
         <v>0.0</v>
       </c>
       <c r="L251" t="s">
         <v>664</v>
       </c>
       <c r="M251" s="1">
-        <v>103051.01</v>
+        <v>352569.12</v>
       </c>
       <c r="N251" s="1">
-        <v>106444.86</v>
+        <v>356067.1</v>
       </c>
       <c r="O251" s="1">
-        <v>0.17</v>
+        <v>0.56</v>
       </c>
       <c r="P251">
         <v>1</v>
       </c>
     </row>
     <row r="252" spans="1:16">
       <c r="A252" t="s">
         <v>665</v>
       </c>
       <c r="B252" t="s">
         <v>666</v>
       </c>
       <c r="C252" s="1">
-        <v>200000.0</v>
+        <v>212000.0</v>
       </c>
       <c r="D252" s="1">
-        <v>100.04490573</v>
+        <v>99.94245547</v>
       </c>
       <c r="E252" s="1">
         <v>100.0</v>
       </c>
       <c r="F252" t="s">
         <v>8</v>
       </c>
       <c r="G252">
         <v>1.0</v>
       </c>
       <c r="H252" s="1">
-        <v>200000.0</v>
+        <v>212000.0</v>
       </c>
       <c r="I252" s="1">
-        <v>3260.47</v>
+        <v>11.16</v>
       </c>
       <c r="J252" s="1">
-        <v>1.630235</v>
+        <v>0.0052641509433962</v>
       </c>
       <c r="K252">
         <v>0.0</v>
       </c>
-      <c r="L252" t="s">
-        <v>667</v>
+      <c r="L252">
+        <v>133.16</v>
       </c>
       <c r="M252" s="1">
-        <v>200089.81</v>
+        <v>211878.0</v>
       </c>
       <c r="N252" s="1">
-        <v>203260.47</v>
+        <v>212011.16</v>
       </c>
       <c r="O252" s="1">
-        <v>0.33</v>
+        <v>0.34</v>
       </c>
       <c r="P252">
         <v>1</v>
       </c>
     </row>
     <row r="253" spans="1:16">
       <c r="A253" t="s">
+        <v>667</v>
+      </c>
+      <c r="B253" t="s">
         <v>668</v>
       </c>
-      <c r="B253" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C253" s="1">
-        <v>100000.0</v>
+        <v>399000.0</v>
       </c>
       <c r="D253" s="1">
-        <v>104.00459119</v>
+        <v>100.46400317</v>
       </c>
       <c r="E253" s="1">
-        <v>106.26549</v>
+        <v>99.902</v>
       </c>
       <c r="F253" t="s">
         <v>8</v>
       </c>
       <c r="G253">
         <v>1.0</v>
       </c>
       <c r="H253" s="1">
-        <v>106265.49</v>
+        <v>398608.98</v>
       </c>
       <c r="I253" s="1">
-        <v>519.24</v>
+        <v>2717.91</v>
       </c>
       <c r="J253" s="1">
-        <v>0.48862523477754</v>
+        <v>0.68184866281738</v>
       </c>
       <c r="K253">
         <v>0.0</v>
       </c>
-      <c r="L253" t="s">
-        <v>670</v>
+      <c r="L253">
+        <v>475.52</v>
       </c>
       <c r="M253" s="1">
-        <v>104004.59</v>
+        <v>400851.37</v>
       </c>
       <c r="N253" s="1">
-        <v>106784.73</v>
+        <v>401326.89</v>
       </c>
       <c r="O253" s="1">
-        <v>0.17</v>
+        <v>0.63</v>
       </c>
       <c r="P253">
         <v>1</v>
       </c>
     </row>
     <row r="254" spans="1:16">
       <c r="A254" t="s">
+        <v>669</v>
+      </c>
+      <c r="B254" t="s">
+        <v>670</v>
+      </c>
+      <c r="C254" s="1">
+        <v>242000.0</v>
+      </c>
+      <c r="D254" s="1">
+        <v>102.18499178</v>
+      </c>
+      <c r="E254" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F254" t="s">
+        <v>8</v>
+      </c>
+      <c r="G254">
+        <v>1.0</v>
+      </c>
+      <c r="H254" s="1">
+        <v>242000.0</v>
+      </c>
+      <c r="I254" s="1">
+        <v>6329.74</v>
+      </c>
+      <c r="J254" s="1">
+        <v>2.6155950413223</v>
+      </c>
+      <c r="K254">
+        <v>0.0</v>
+      </c>
+      <c r="L254" t="s">
         <v>671</v>
       </c>
-      <c r="B254" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M254" s="1">
-        <v>206887.72</v>
+        <v>247287.68</v>
       </c>
       <c r="N254" s="1">
-        <v>214502.79</v>
+        <v>248329.74</v>
       </c>
       <c r="O254" s="1">
-        <v>0.34</v>
+        <v>0.39</v>
       </c>
       <c r="P254">
         <v>1</v>
       </c>
     </row>
     <row r="255" spans="1:16">
       <c r="A255" t="s">
+        <v>672</v>
+      </c>
+      <c r="B255" t="s">
+        <v>673</v>
+      </c>
+      <c r="C255" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="D255" s="1">
+        <v>102.80347277</v>
+      </c>
+      <c r="E255" s="1">
+        <v>104.6323</v>
+      </c>
+      <c r="F255" t="s">
+        <v>8</v>
+      </c>
+      <c r="G255">
+        <v>1.0</v>
+      </c>
+      <c r="H255" s="1">
+        <v>209264.6</v>
+      </c>
+      <c r="I255" s="1">
+        <v>3585.24</v>
+      </c>
+      <c r="J255" s="1">
+        <v>1.713256805021</v>
+      </c>
+      <c r="K255">
+        <v>0.0</v>
+      </c>
+      <c r="L255" t="s">
         <v>674</v>
       </c>
-      <c r="B255" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M255" s="1">
-        <v>301604.16</v>
+        <v>205606.95</v>
       </c>
       <c r="N255" s="1">
-        <v>306445.26</v>
+        <v>212849.84</v>
       </c>
       <c r="O255" s="1">
-        <v>0.49</v>
+        <v>0.34</v>
       </c>
       <c r="P255">
         <v>1</v>
       </c>
     </row>
     <row r="256" spans="1:16">
       <c r="A256" t="s">
-        <v>677</v>
+        <v>675</v>
       </c>
       <c r="B256" t="s">
-        <v>678</v>
+        <v>676</v>
       </c>
       <c r="C256" s="1">
         <v>100000.0</v>
       </c>
       <c r="D256" s="1">
-        <v>105.9698638</v>
+        <v>104.10973586</v>
       </c>
       <c r="E256" s="1">
-        <v>109.11452</v>
+        <v>100.0</v>
       </c>
       <c r="F256" t="s">
         <v>8</v>
       </c>
       <c r="G256">
         <v>1.0</v>
       </c>
       <c r="H256" s="1">
-        <v>109114.52</v>
+        <v>100000.0</v>
       </c>
       <c r="I256" s="1">
-        <v>366.3</v>
+        <v>7741.96</v>
       </c>
       <c r="J256" s="1">
-        <v>0.33570234282294</v>
+        <v>7.74196</v>
       </c>
       <c r="K256">
         <v>0.0</v>
       </c>
       <c r="L256" t="s">
-        <v>679</v>
+        <v>677</v>
       </c>
       <c r="M256" s="1">
-        <v>105969.86</v>
+        <v>104109.74</v>
       </c>
       <c r="N256" s="1">
-        <v>109480.82</v>
+        <v>107741.96</v>
       </c>
       <c r="O256" s="1">
-        <v>0.18</v>
+        <v>0.17</v>
       </c>
       <c r="P256">
         <v>1</v>
       </c>
     </row>
     <row r="257" spans="1:16">
       <c r="A257" t="s">
+        <v>678</v>
+      </c>
+      <c r="B257" t="s">
+        <v>679</v>
+      </c>
+      <c r="C257" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="D257" s="1">
+        <v>100.29066877</v>
+      </c>
+      <c r="E257" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F257" t="s">
+        <v>8</v>
+      </c>
+      <c r="G257">
+        <v>1.0</v>
+      </c>
+      <c r="H257" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="I257" s="1">
+        <v>4115.85</v>
+      </c>
+      <c r="J257" s="1">
+        <v>2.057925</v>
+      </c>
+      <c r="K257">
+        <v>0.0</v>
+      </c>
+      <c r="L257" t="s">
         <v>680</v>
       </c>
-      <c r="B257" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M257" s="1">
-        <v>380680.83</v>
+        <v>200581.34</v>
       </c>
       <c r="N257" s="1">
-        <v>389303.26</v>
+        <v>204115.85</v>
       </c>
       <c r="O257" s="1">
-        <v>0.62</v>
+        <v>0.32</v>
       </c>
       <c r="P257">
         <v>1</v>
       </c>
     </row>
     <row r="258" spans="1:16">
       <c r="A258" t="s">
+        <v>681</v>
+      </c>
+      <c r="B258" t="s">
+        <v>682</v>
+      </c>
+      <c r="C258" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="D258" s="1">
+        <v>104.25085146</v>
+      </c>
+      <c r="E258" s="1">
+        <v>106.26549</v>
+      </c>
+      <c r="F258" t="s">
+        <v>8</v>
+      </c>
+      <c r="G258">
+        <v>1.0</v>
+      </c>
+      <c r="H258" s="1">
+        <v>106265.49</v>
+      </c>
+      <c r="I258" s="1">
+        <v>1002.83</v>
+      </c>
+      <c r="J258" s="1">
+        <v>0.94370241928965</v>
+      </c>
+      <c r="K258">
+        <v>0.0</v>
+      </c>
+      <c r="L258" t="s">
         <v>683</v>
       </c>
-      <c r="B258" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M258" s="1">
-        <v>194259.06</v>
+        <v>104250.85</v>
       </c>
       <c r="N258" s="1">
-        <v>198313.85</v>
+        <v>107268.32</v>
       </c>
       <c r="O258" s="1">
-        <v>0.32</v>
+        <v>0.17</v>
       </c>
       <c r="P258">
         <v>1</v>
       </c>
     </row>
     <row r="259" spans="1:16">
       <c r="A259" t="s">
-        <v>686</v>
+        <v>684</v>
       </c>
       <c r="B259" t="s">
-        <v>687</v>
+        <v>685</v>
       </c>
       <c r="C259" s="1">
         <v>200000.0</v>
       </c>
       <c r="D259" s="1">
-        <v>99.65944693</v>
+        <v>103.88594543</v>
       </c>
       <c r="E259" s="1">
-        <v>98.64377</v>
+        <v>105.74276</v>
       </c>
       <c r="F259" t="s">
         <v>8</v>
       </c>
       <c r="G259">
         <v>1.0</v>
       </c>
       <c r="H259" s="1">
-        <v>197287.54</v>
+        <v>211485.52</v>
       </c>
       <c r="I259" s="1">
-        <v>2536.53</v>
+        <v>4390.48</v>
       </c>
       <c r="J259" s="1">
-        <v>1.2857020772827</v>
+        <v>2.0760191998015</v>
       </c>
       <c r="K259">
         <v>0.0</v>
       </c>
-      <c r="L259">
-        <v>505.17</v>
+      <c r="L259" t="s">
+        <v>686</v>
       </c>
       <c r="M259" s="1">
-        <v>199318.9</v>
+        <v>207771.89</v>
       </c>
       <c r="N259" s="1">
-        <v>199824.07</v>
+        <v>215876.0</v>
       </c>
       <c r="O259" s="1">
-        <v>0.32</v>
+        <v>0.34</v>
       </c>
       <c r="P259">
         <v>1</v>
       </c>
     </row>
     <row r="260" spans="1:16">
       <c r="A260" t="s">
+        <v>687</v>
+      </c>
+      <c r="B260" t="s">
         <v>688</v>
       </c>
-      <c r="B260" t="s">
+      <c r="C260" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="D260" s="1">
+        <v>101.6676351</v>
+      </c>
+      <c r="E260" s="1">
+        <v>100.260973</v>
+      </c>
+      <c r="F260" t="s">
+        <v>8</v>
+      </c>
+      <c r="G260">
+        <v>1.0</v>
+      </c>
+      <c r="H260" s="1">
+        <v>300782.92</v>
+      </c>
+      <c r="I260" s="1">
+        <v>9729.92</v>
+      </c>
+      <c r="J260" s="1">
+        <v>3.2348645328664</v>
+      </c>
+      <c r="K260">
+        <v>0.0</v>
+      </c>
+      <c r="L260" t="s">
         <v>689</v>
       </c>
-      <c r="C260" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M260" s="1">
-        <v>203385.05</v>
+        <v>305002.91</v>
       </c>
       <c r="N260" s="1">
-        <v>208175.46</v>
+        <v>310512.84</v>
       </c>
       <c r="O260" s="1">
-        <v>0.33</v>
+        <v>0.49</v>
       </c>
       <c r="P260">
         <v>1</v>
       </c>
     </row>
     <row r="261" spans="1:16">
       <c r="A261" t="s">
+        <v>690</v>
+      </c>
+      <c r="B261" t="s">
         <v>691</v>
       </c>
-      <c r="B261" t="s">
+      <c r="C261" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="D261" s="1">
+        <v>105.8915998</v>
+      </c>
+      <c r="E261" s="1">
+        <v>109.11452</v>
+      </c>
+      <c r="F261" t="s">
+        <v>8</v>
+      </c>
+      <c r="G261">
+        <v>1.0</v>
+      </c>
+      <c r="H261" s="1">
+        <v>109114.52</v>
+      </c>
+      <c r="I261" s="1">
+        <v>604.48</v>
+      </c>
+      <c r="J261" s="1">
+        <v>0.55398676546439</v>
+      </c>
+      <c r="K261">
+        <v>0.0</v>
+      </c>
+      <c r="L261" t="s">
         <v>692</v>
       </c>
-      <c r="C261" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M261" s="1">
-        <v>532414.92</v>
+        <v>105891.6</v>
       </c>
       <c r="N261" s="1">
-        <v>537783.62</v>
+        <v>109719.0</v>
       </c>
       <c r="O261" s="1">
-        <v>0.86</v>
+        <v>0.17</v>
       </c>
       <c r="P261">
         <v>1</v>
       </c>
     </row>
     <row r="262" spans="1:16">
       <c r="A262" t="s">
+        <v>693</v>
+      </c>
+      <c r="B262" t="s">
         <v>694</v>
       </c>
-      <c r="B262" t="s">
+      <c r="C262" s="1">
+        <v>373000.0</v>
+      </c>
+      <c r="D262" s="1">
+        <v>102.40852838</v>
+      </c>
+      <c r="E262" s="1">
+        <v>103.399775</v>
+      </c>
+      <c r="F262" t="s">
+        <v>8</v>
+      </c>
+      <c r="G262">
+        <v>1.0</v>
+      </c>
+      <c r="H262" s="1">
+        <v>385681.16</v>
+      </c>
+      <c r="I262" s="1">
+        <v>5729.84</v>
+      </c>
+      <c r="J262" s="1">
+        <v>1.4856416631811</v>
+      </c>
+      <c r="K262">
+        <v>0.0</v>
+      </c>
+      <c r="L262" t="s">
         <v>695</v>
       </c>
-      <c r="C262" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M262" s="1">
-        <v>201198.87</v>
+        <v>381983.81</v>
       </c>
       <c r="N262" s="1">
-        <v>206315.99</v>
+        <v>391411.0</v>
       </c>
       <c r="O262" s="1">
-        <v>0.33</v>
+        <v>0.62</v>
       </c>
       <c r="P262">
         <v>1</v>
       </c>
     </row>
     <row r="263" spans="1:16">
       <c r="A263" t="s">
+        <v>696</v>
+      </c>
+      <c r="B263" t="s">
         <v>697</v>
-      </c>
-[...1 lines deleted...]
-        <v>698</v>
       </c>
       <c r="C263" s="1">
         <v>200000.0</v>
       </c>
       <c r="D263" s="1">
-        <v>83.9247139</v>
+        <v>97.10115774</v>
       </c>
       <c r="E263" s="1">
-        <v>82.064325</v>
+        <v>99.085615</v>
       </c>
       <c r="F263" t="s">
         <v>8</v>
       </c>
       <c r="G263">
         <v>1.0</v>
       </c>
       <c r="H263" s="1">
-        <v>164128.65</v>
+        <v>198171.23</v>
       </c>
       <c r="I263" s="1">
-        <v>4386.53</v>
+        <v>373.55</v>
       </c>
       <c r="J263" s="1">
-        <v>2.6726168770656</v>
+        <v>0.18849860295059</v>
       </c>
       <c r="K263">
         <v>0.0</v>
       </c>
-      <c r="L263">
-        <v>665.75</v>
+      <c r="L263" t="s">
+        <v>698</v>
       </c>
       <c r="M263" s="1">
-        <v>167849.43</v>
+        <v>194202.31</v>
       </c>
       <c r="N263" s="1">
-        <v>168515.18</v>
+        <v>198544.78</v>
       </c>
       <c r="O263" s="1">
-        <v>0.27</v>
+        <v>0.31</v>
       </c>
       <c r="P263">
         <v>1</v>
       </c>
     </row>
     <row r="264" spans="1:16">
       <c r="A264" t="s">
         <v>699</v>
       </c>
       <c r="B264" t="s">
         <v>700</v>
       </c>
       <c r="C264" s="1">
         <v>200000.0</v>
       </c>
       <c r="D264" s="1">
-        <v>89.48346204</v>
+        <v>100.06120589</v>
       </c>
       <c r="E264" s="1">
-        <v>99.462</v>
+        <v>98.64377</v>
       </c>
       <c r="F264" t="s">
         <v>8</v>
       </c>
       <c r="G264">
         <v>1.0</v>
       </c>
       <c r="H264" s="1">
-        <v>198924.0</v>
+        <v>197287.54</v>
       </c>
       <c r="I264" s="1">
-        <v>-18565.3</v>
+        <v>3682.26</v>
       </c>
       <c r="J264" s="1">
-        <v>-9.3328607910559</v>
+        <v>1.8664432634722</v>
       </c>
       <c r="K264">
         <v>0.0</v>
       </c>
-      <c r="L264" t="s">
-        <v>701</v>
+      <c r="L264">
+        <v>847.39</v>
       </c>
       <c r="M264" s="1">
-        <v>178966.92</v>
+        <v>200122.41</v>
       </c>
       <c r="N264" s="1">
-        <v>180358.7</v>
+        <v>200969.8</v>
       </c>
       <c r="O264" s="1">
-        <v>0.29</v>
+        <v>0.32</v>
       </c>
       <c r="P264">
         <v>1</v>
       </c>
     </row>
     <row r="265" spans="1:16">
       <c r="A265" t="s">
+        <v>701</v>
+      </c>
+      <c r="B265" t="s">
         <v>702</v>
       </c>
-      <c r="B265" t="s">
+      <c r="C265" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="D265" s="1">
+        <v>102.13310808</v>
+      </c>
+      <c r="E265" s="1">
+        <v>103.524275</v>
+      </c>
+      <c r="F265" t="s">
+        <v>8</v>
+      </c>
+      <c r="G265">
+        <v>1.0</v>
+      </c>
+      <c r="H265" s="1">
+        <v>207048.55</v>
+      </c>
+      <c r="I265" s="1">
+        <v>2382.05</v>
+      </c>
+      <c r="J265" s="1">
+        <v>1.1504789577131</v>
+      </c>
+      <c r="K265">
+        <v>0.0</v>
+      </c>
+      <c r="L265" t="s">
         <v>703</v>
       </c>
-      <c r="C265" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M265" s="1">
-        <v>90722.31</v>
+        <v>204266.22</v>
       </c>
       <c r="N265" s="1">
-        <v>91178.47</v>
+        <v>209430.6</v>
       </c>
       <c r="O265" s="1">
-        <v>0.15</v>
+        <v>0.33</v>
       </c>
       <c r="P265">
         <v>1</v>
       </c>
     </row>
     <row r="266" spans="1:16">
       <c r="A266" t="s">
         <v>704</v>
       </c>
       <c r="B266" t="s">
         <v>705</v>
       </c>
       <c r="C266" s="1">
-        <v>200000.0</v>
+        <v>368000.0</v>
       </c>
       <c r="D266" s="1">
-        <v>100.3091742</v>
+        <v>100.17313485</v>
       </c>
       <c r="E266" s="1">
         <v>100.0</v>
       </c>
       <c r="F266" t="s">
         <v>8</v>
       </c>
       <c r="G266">
         <v>1.0</v>
       </c>
       <c r="H266" s="1">
-        <v>200000.0</v>
+        <v>368000.0</v>
       </c>
       <c r="I266" s="1">
-        <v>3244.41</v>
+        <v>979.62</v>
       </c>
       <c r="J266" s="1">
-        <v>1.622205</v>
+        <v>0.26620108695652</v>
       </c>
       <c r="K266">
         <v>0.0</v>
       </c>
-      <c r="L266" t="s">
-        <v>706</v>
+      <c r="L266">
+        <v>342.49</v>
       </c>
       <c r="M266" s="1">
-        <v>200618.35</v>
+        <v>368637.13</v>
       </c>
       <c r="N266" s="1">
-        <v>203244.41</v>
+        <v>368979.62</v>
       </c>
       <c r="O266" s="1">
-        <v>0.33</v>
+        <v>0.58</v>
       </c>
       <c r="P266">
         <v>1</v>
       </c>
     </row>
     <row r="267" spans="1:16">
       <c r="A267" t="s">
+        <v>706</v>
+      </c>
+      <c r="B267" t="s">
         <v>707</v>
       </c>
-      <c r="B267" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C267" s="1">
-        <v>-20.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D267" s="1">
-        <v>117.78125</v>
+        <v>84.85241506</v>
       </c>
       <c r="E267" s="1">
-        <v>120.765625</v>
+        <v>82.064325</v>
       </c>
       <c r="F267" t="s">
-        <v>171</v>
+        <v>8</v>
       </c>
       <c r="G267">
-        <v>1.18</v>
+        <v>1.0</v>
       </c>
       <c r="H267" s="1">
-        <v>0.0</v>
+        <v>164128.65</v>
       </c>
       <c r="I267" s="1">
-        <v>50499.18</v>
+        <v>6328.23</v>
       </c>
       <c r="J267" s="1">
-        <v>0</v>
+        <v>3.8556522581524</v>
       </c>
       <c r="K267">
         <v>0.0</v>
       </c>
       <c r="L267">
-        <v>0.0</v>
+        <v>752.05</v>
       </c>
       <c r="M267" s="1">
-        <v>50499.18</v>
+        <v>169704.83</v>
       </c>
       <c r="N267" s="1">
-        <v>50499.18</v>
+        <v>170456.88</v>
       </c>
       <c r="O267" s="1">
-        <v>0.08</v>
+        <v>0.27</v>
       </c>
       <c r="P267">
         <v>1</v>
       </c>
     </row>
     <row r="268" spans="1:16">
       <c r="A268" t="s">
+        <v>708</v>
+      </c>
+      <c r="B268" t="s">
         <v>709</v>
       </c>
-      <c r="B268" t="s">
+      <c r="C268" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="D268" s="1">
+        <v>90.11057643</v>
+      </c>
+      <c r="E268" s="1">
+        <v>99.462</v>
+      </c>
+      <c r="F268" t="s">
+        <v>8</v>
+      </c>
+      <c r="G268">
+        <v>1.0</v>
+      </c>
+      <c r="H268" s="1">
+        <v>198924.0</v>
+      </c>
+      <c r="I268" s="1">
+        <v>-17196.0</v>
+      </c>
+      <c r="J268" s="1">
+        <v>-8.6445074500814</v>
+      </c>
+      <c r="K268">
+        <v>0.0</v>
+      </c>
+      <c r="L268" t="s">
         <v>710</v>
       </c>
-      <c r="C268" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M268" s="1">
-        <v>-5939.68</v>
+        <v>180221.15</v>
       </c>
       <c r="N268" s="1">
-        <v>-5939.68</v>
+        <v>181728.0</v>
       </c>
       <c r="O268" s="1">
-        <v>-0.01</v>
+        <v>0.29</v>
       </c>
       <c r="P268">
         <v>1</v>
       </c>
     </row>
     <row r="269" spans="1:16">
       <c r="A269" t="s">
         <v>711</v>
       </c>
       <c r="B269" t="s">
         <v>712</v>
       </c>
       <c r="C269" s="1">
-        <v>3.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D269" s="1">
-        <v>2677.9</v>
+        <v>91.09248275</v>
       </c>
       <c r="E269" s="1">
-        <v>2641.6216749</v>
+        <v>88.81745</v>
       </c>
       <c r="F269" t="s">
-        <v>171</v>
+        <v>8</v>
       </c>
       <c r="G269">
-        <v>1.18</v>
+        <v>1.0</v>
       </c>
       <c r="H269" s="1">
-        <v>0.0</v>
+        <v>88817.45</v>
       </c>
       <c r="I269" s="1">
-        <v>4604.04</v>
+        <v>2774.35</v>
       </c>
       <c r="J269" s="1">
-        <v>0</v>
+        <v>3.1236541918283</v>
       </c>
       <c r="K269">
         <v>0.0</v>
       </c>
       <c r="L269">
-        <v>0.0</v>
+        <v>499.32</v>
       </c>
       <c r="M269" s="1">
-        <v>4604.04</v>
+        <v>91092.48</v>
       </c>
       <c r="N269" s="1">
-        <v>4604.04</v>
+        <v>91591.8</v>
       </c>
       <c r="O269" s="1">
-        <v>0.01</v>
+        <v>0.14</v>
       </c>
       <c r="P269">
         <v>1</v>
       </c>
     </row>
     <row r="270" spans="1:16">
       <c r="A270" t="s">
         <v>713</v>
       </c>
       <c r="B270" t="s">
         <v>714</v>
       </c>
       <c r="C270" s="1">
-        <v>10.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D270" s="1">
-        <v>620.56</v>
+        <v>100.58101887</v>
       </c>
       <c r="E270" s="1">
-        <v>608.80460608</v>
+        <v>100.0</v>
       </c>
       <c r="F270" t="s">
-        <v>171</v>
+        <v>8</v>
       </c>
       <c r="G270">
-        <v>1.18</v>
+        <v>1.0</v>
       </c>
       <c r="H270" s="1">
-        <v>0.0</v>
+        <v>200000.0</v>
       </c>
       <c r="I270" s="1">
-        <v>49728.81</v>
+        <v>4150.91</v>
       </c>
       <c r="J270" s="1">
-        <v>0</v>
+        <v>2.075455</v>
       </c>
       <c r="K270">
         <v>0.0</v>
       </c>
-      <c r="L270">
-        <v>0.0</v>
+      <c r="L270" t="s">
+        <v>715</v>
       </c>
       <c r="M270" s="1">
-        <v>49728.81</v>
+        <v>201162.04</v>
       </c>
       <c r="N270" s="1">
-        <v>49728.81</v>
+        <v>204150.91</v>
       </c>
       <c r="O270" s="1">
-        <v>0.08</v>
+        <v>0.32</v>
       </c>
       <c r="P270">
         <v>1</v>
       </c>
     </row>
     <row r="271" spans="1:16">
       <c r="A271" t="s">
-        <v>715</v>
+        <v>716</v>
       </c>
       <c r="B271" t="s">
-        <v>716</v>
+        <v>717</v>
       </c>
       <c r="C271" s="1">
-        <v>48.0</v>
+        <v>-20.0</v>
       </c>
       <c r="D271" s="1">
-        <v>128.2</v>
+        <v>121.59375</v>
       </c>
       <c r="E271" s="1">
-        <v>128.52229167</v>
+        <v>120.125</v>
       </c>
       <c r="F271" t="s">
-        <v>8</v>
+        <v>173</v>
       </c>
       <c r="G271">
-        <v>1.0</v>
+        <v>1.18</v>
       </c>
       <c r="H271" s="1">
         <v>0.0</v>
       </c>
       <c r="I271" s="1">
-        <v>-15470.0</v>
+        <v>-24879.31</v>
       </c>
       <c r="J271" s="1">
         <v>0</v>
       </c>
       <c r="K271">
         <v>0.0</v>
       </c>
       <c r="L271">
         <v>0.0</v>
       </c>
       <c r="M271" s="1">
-        <v>-15470.0</v>
+        <v>-24879.31</v>
       </c>
       <c r="N271" s="1">
-        <v>-15470.0</v>
+        <v>-24879.31</v>
       </c>
       <c r="O271" s="1">
-        <v>-0.02</v>
+        <v>-0.04</v>
       </c>
       <c r="P271">
         <v>1</v>
       </c>
     </row>
     <row r="272" spans="1:16">
       <c r="A272" t="s">
-        <v>717</v>
+        <v>718</v>
       </c>
       <c r="B272" t="s">
-        <v>718</v>
+        <v>719</v>
       </c>
       <c r="C272" s="1">
-        <v>76.0</v>
+        <v>-2.0</v>
       </c>
       <c r="D272" s="1">
-        <v>262.6</v>
+        <v>8294.0</v>
       </c>
       <c r="E272" s="1">
-        <v>251.1</v>
+        <v>8032.99</v>
       </c>
       <c r="F272" t="s">
-        <v>8</v>
+        <v>173</v>
       </c>
       <c r="G272">
-        <v>1.0</v>
+        <v>1.18</v>
       </c>
       <c r="H272" s="1">
         <v>0.0</v>
       </c>
       <c r="I272" s="1">
-        <v>87400.0</v>
+        <v>-8842.55</v>
       </c>
       <c r="J272" s="1">
         <v>0</v>
       </c>
       <c r="K272">
         <v>0.0</v>
       </c>
       <c r="L272">
         <v>0.0</v>
       </c>
       <c r="M272" s="1">
-        <v>87400.0</v>
+        <v>-8842.55</v>
       </c>
       <c r="N272" s="1">
-        <v>87400.0</v>
+        <v>-8842.55</v>
       </c>
       <c r="O272" s="1">
-        <v>0.14</v>
+        <v>-0.01</v>
       </c>
       <c r="P272">
         <v>1</v>
       </c>
     </row>
     <row r="273" spans="1:16">
       <c r="A273" t="s">
-        <v>719</v>
+        <v>720</v>
       </c>
       <c r="B273" t="s">
-        <v>720</v>
+        <v>721</v>
       </c>
       <c r="C273" s="1">
-        <v>12.0</v>
+        <v>3.0</v>
       </c>
       <c r="D273" s="1">
-        <v>90.65</v>
+        <v>2634.7</v>
       </c>
       <c r="E273" s="1">
-        <v>92.04083333</v>
+        <v>2641.6216749</v>
       </c>
       <c r="F273" t="s">
-        <v>721</v>
+        <v>173</v>
       </c>
       <c r="G273">
-        <v>0.87</v>
+        <v>1.18</v>
       </c>
       <c r="H273" s="1">
         <v>0.0</v>
       </c>
       <c r="I273" s="1">
-        <v>-19224.79</v>
+        <v>-879.35</v>
       </c>
       <c r="J273" s="1">
         <v>0</v>
       </c>
       <c r="K273">
         <v>0.0</v>
       </c>
       <c r="L273">
         <v>0.0</v>
       </c>
       <c r="M273" s="1">
-        <v>-19224.79</v>
+        <v>-879.35</v>
       </c>
       <c r="N273" s="1">
-        <v>-19224.79</v>
+        <v>-879.35</v>
       </c>
       <c r="O273" s="1">
-        <v>-0.03</v>
+        <v>0.0</v>
       </c>
       <c r="P273">
         <v>1</v>
       </c>
     </row>
     <row r="274" spans="1:16">
       <c r="A274" t="s">
         <v>722</v>
       </c>
       <c r="B274" t="s">
         <v>723</v>
       </c>
       <c r="C274" s="1">
-        <v>54.0</v>
+        <v>10.0</v>
       </c>
       <c r="D274" s="1">
-        <v>82.05</v>
+        <v>610.74</v>
       </c>
       <c r="E274" s="1">
-        <v>81.83333333</v>
+        <v>608.80460608</v>
       </c>
       <c r="F274" t="s">
-        <v>171</v>
+        <v>173</v>
       </c>
       <c r="G274">
         <v>1.18</v>
       </c>
       <c r="H274" s="1">
         <v>0.0</v>
       </c>
       <c r="I274" s="1">
-        <v>2474.72</v>
+        <v>8195.96</v>
       </c>
       <c r="J274" s="1">
         <v>0</v>
       </c>
       <c r="K274">
         <v>0.0</v>
       </c>
       <c r="L274">
         <v>0.0</v>
       </c>
       <c r="M274" s="1">
-        <v>2474.72</v>
+        <v>8195.96</v>
       </c>
       <c r="N274" s="1">
-        <v>2474.72</v>
+        <v>8195.96</v>
       </c>
       <c r="O274" s="1">
-        <v>0.0</v>
+        <v>0.01</v>
       </c>
       <c r="P274">
         <v>1</v>
       </c>
     </row>
     <row r="275" spans="1:16">
       <c r="A275" t="s">
         <v>724</v>
       </c>
       <c r="B275" t="s">
         <v>725</v>
       </c>
       <c r="C275" s="1">
-        <v>42.0</v>
+        <v>48.0</v>
       </c>
       <c r="D275" s="1">
-        <v>114.515625</v>
+        <v>129.2</v>
       </c>
       <c r="E275" s="1">
-        <v>115.9921875</v>
+        <v>128.94</v>
       </c>
       <c r="F275" t="s">
-        <v>171</v>
+        <v>8</v>
       </c>
       <c r="G275">
-        <v>1.18</v>
+        <v>1.0</v>
       </c>
       <c r="H275" s="1">
         <v>0.0</v>
       </c>
       <c r="I275" s="1">
-        <v>-52468.91</v>
+        <v>12480.0</v>
       </c>
       <c r="J275" s="1">
         <v>0</v>
       </c>
       <c r="K275">
         <v>0.0</v>
       </c>
       <c r="L275">
         <v>0.0</v>
       </c>
       <c r="M275" s="1">
-        <v>-52468.91</v>
+        <v>12480.0</v>
       </c>
       <c r="N275" s="1">
-        <v>-52468.91</v>
+        <v>12480.0</v>
       </c>
       <c r="O275" s="1">
-        <v>-0.08</v>
+        <v>0.02</v>
       </c>
       <c r="P275">
         <v>1</v>
       </c>
     </row>
     <row r="276" spans="1:16">
       <c r="A276" t="s">
         <v>726</v>
       </c>
       <c r="B276" t="s">
         <v>727</v>
       </c>
       <c r="C276" s="1">
-        <v>-10.0</v>
+        <v>76.0</v>
       </c>
       <c r="D276" s="1">
-        <v>112.109375</v>
+        <v>268.9</v>
       </c>
       <c r="E276" s="1">
-        <v>111.609375</v>
+        <v>251.1</v>
       </c>
       <c r="F276" t="s">
-        <v>171</v>
+        <v>8</v>
       </c>
       <c r="G276">
-        <v>1.18</v>
+        <v>1.0</v>
       </c>
       <c r="H276" s="1">
         <v>0.0</v>
       </c>
       <c r="I276" s="1">
-        <v>-4230.3</v>
+        <v>135280.0</v>
       </c>
       <c r="J276" s="1">
         <v>0</v>
       </c>
       <c r="K276">
         <v>0.0</v>
       </c>
       <c r="L276">
         <v>0.0</v>
       </c>
       <c r="M276" s="1">
-        <v>-4230.3</v>
+        <v>135280.0</v>
       </c>
       <c r="N276" s="1">
-        <v>-4230.3</v>
+        <v>135280.0</v>
       </c>
       <c r="O276" s="1">
-        <v>-0.01</v>
+        <v>0.21</v>
       </c>
       <c r="P276">
         <v>1</v>
       </c>
     </row>
     <row r="277" spans="1:16">
       <c r="A277" t="s">
         <v>728</v>
       </c>
       <c r="B277" t="s">
         <v>729</v>
       </c>
       <c r="C277" s="1">
-        <v>180.0</v>
+        <v>12.0</v>
       </c>
       <c r="D277" s="1">
-        <v>0.005</v>
+        <v>93.68</v>
       </c>
       <c r="E277" s="1">
-        <v>0.05</v>
+        <v>92.45666667</v>
       </c>
       <c r="F277" t="s">
-        <v>171</v>
+        <v>730</v>
       </c>
       <c r="G277">
-        <v>1.18</v>
+        <v>0.88</v>
       </c>
       <c r="H277" s="1">
-        <v>19284.33</v>
+        <v>0.0</v>
       </c>
       <c r="I277" s="1">
-        <v>-17380.7</v>
+        <v>16716.01</v>
       </c>
       <c r="J277" s="1">
-        <v>-90.128617380018</v>
+        <v>0</v>
       </c>
       <c r="K277">
         <v>0.0</v>
       </c>
       <c r="L277">
         <v>0.0</v>
       </c>
       <c r="M277" s="1">
-        <v>1903.63</v>
+        <v>16716.01</v>
       </c>
       <c r="N277" s="1">
-        <v>1903.63</v>
+        <v>16716.01</v>
       </c>
       <c r="O277" s="1">
-        <v>0.0</v>
+        <v>0.03</v>
       </c>
       <c r="P277">
         <v>1</v>
       </c>
     </row>
     <row r="278" spans="1:16">
       <c r="A278" t="s">
-        <v>730</v>
+        <v>731</v>
       </c>
       <c r="B278" t="s">
-        <v>731</v>
+        <v>732</v>
       </c>
       <c r="C278" s="1">
-        <v>-360.0</v>
+        <v>54.0</v>
       </c>
       <c r="D278" s="1">
-        <v>0.0475</v>
+        <v>81.35</v>
       </c>
       <c r="E278" s="1">
-        <v>0.08914583</v>
+        <v>81.83333333</v>
       </c>
       <c r="F278" t="s">
-        <v>171</v>
+        <v>173</v>
       </c>
       <c r="G278">
         <v>1.18</v>
       </c>
       <c r="H278" s="1">
-        <v>-68745.97</v>
+        <v>0.0</v>
       </c>
       <c r="I278" s="1">
-        <v>32576.93</v>
+        <v>-5526.38</v>
       </c>
       <c r="J278" s="1">
-        <v>-47.387403217963</v>
+        <v>0</v>
       </c>
       <c r="K278">
         <v>0.0</v>
       </c>
       <c r="L278">
         <v>0.0</v>
       </c>
       <c r="M278" s="1">
-        <v>-36169.04</v>
+        <v>-5526.38</v>
       </c>
       <c r="N278" s="1">
-        <v>-36169.04</v>
+        <v>-5526.38</v>
       </c>
       <c r="O278" s="1">
-        <v>-0.06</v>
+        <v>-0.01</v>
       </c>
       <c r="P278">
         <v>1</v>
       </c>
     </row>
     <row r="279" spans="1:16">
       <c r="A279" t="s">
-        <v>732</v>
+        <v>733</v>
       </c>
       <c r="B279" t="s">
-        <v>733</v>
+        <v>734</v>
       </c>
       <c r="C279" s="1">
-        <v>180.0</v>
+        <v>40.0</v>
       </c>
       <c r="D279" s="1">
-        <v>0.16</v>
+        <v>116.734375</v>
       </c>
       <c r="E279" s="1">
-        <v>0.19905624</v>
+        <v>115.8125</v>
       </c>
       <c r="F279" t="s">
-        <v>171</v>
+        <v>173</v>
       </c>
       <c r="G279">
         <v>1.18</v>
       </c>
       <c r="H279" s="1">
-        <v>76724.74</v>
+        <v>0.0</v>
       </c>
       <c r="I279" s="1">
-        <v>-15808.46</v>
+        <v>31231.47</v>
       </c>
       <c r="J279" s="1">
-        <v>-20.604123259329</v>
+        <v>0</v>
       </c>
       <c r="K279">
         <v>0.0</v>
       </c>
       <c r="L279">
         <v>0.0</v>
       </c>
       <c r="M279" s="1">
-        <v>60916.28</v>
+        <v>31231.47</v>
       </c>
       <c r="N279" s="1">
-        <v>60916.28</v>
+        <v>31231.47</v>
       </c>
       <c r="O279" s="1">
-        <v>0.1</v>
+        <v>0.05</v>
       </c>
       <c r="P279">
         <v>1</v>
       </c>
     </row>
     <row r="280" spans="1:16">
       <c r="A280" t="s">
-        <v>734</v>
+        <v>735</v>
       </c>
       <c r="B280" t="s">
-        <v>735</v>
+        <v>736</v>
       </c>
       <c r="C280" s="1">
-        <v>195.0</v>
+        <v>-10.0</v>
       </c>
       <c r="D280" s="1">
-        <v>0.125</v>
+        <v>113.8125</v>
       </c>
       <c r="E280" s="1">
-        <v>0.10729487</v>
+        <v>113.015625</v>
       </c>
       <c r="F280" t="s">
-        <v>8</v>
+        <v>173</v>
       </c>
       <c r="G280">
-        <v>1.0</v>
+        <v>1.18</v>
       </c>
       <c r="H280" s="1">
         <v>0.0</v>
       </c>
       <c r="I280" s="1">
-        <v>8631.25</v>
+        <v>-6749.17</v>
       </c>
       <c r="J280" s="1">
         <v>0</v>
       </c>
       <c r="K280">
         <v>0.0</v>
       </c>
       <c r="L280">
         <v>0.0</v>
       </c>
       <c r="M280" s="1">
-        <v>8631.25</v>
+        <v>-6749.17</v>
       </c>
       <c r="N280" s="1">
-        <v>8631.25</v>
+        <v>-6749.17</v>
       </c>
       <c r="O280" s="1">
-        <v>0.01</v>
+        <v>-0.01</v>
       </c>
       <c r="P280">
         <v>1</v>
       </c>
     </row>
     <row r="281" spans="1:16">
       <c r="A281" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="B281" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
       <c r="C281" s="1">
+        <v>180.0</v>
+      </c>
+      <c r="D281" s="1">
+        <v>0.005</v>
+      </c>
+      <c r="E281" s="1">
+        <v>0.05</v>
+      </c>
+      <c r="F281" t="s">
+        <v>173</v>
+      </c>
+      <c r="G281">
+        <v>1.18</v>
+      </c>
+      <c r="H281" s="1">
+        <v>19284.33</v>
+      </c>
+      <c r="I281" s="1">
+        <v>-17378.68</v>
+      </c>
+      <c r="J281" s="1">
+        <v>-90.118142554084</v>
+      </c>
+      <c r="K281">
+        <v>0.0</v>
+      </c>
+      <c r="L281">
+        <v>0.0</v>
+      </c>
+      <c r="M281" s="1">
+        <v>1905.65</v>
+      </c>
+      <c r="N281" s="1">
+        <v>1905.65</v>
+      </c>
+      <c r="O281" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P281">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="282" spans="1:16">
+      <c r="A282" t="s">
+        <v>739</v>
+      </c>
+      <c r="B282" t="s">
+        <v>740</v>
+      </c>
+      <c r="C282" s="1">
+        <v>-360.0</v>
+      </c>
+      <c r="D282" s="1">
+        <v>0.0475</v>
+      </c>
+      <c r="E282" s="1">
+        <v>0.08914583</v>
+      </c>
+      <c r="F282" t="s">
+        <v>173</v>
+      </c>
+      <c r="G282">
+        <v>1.18</v>
+      </c>
+      <c r="H282" s="1">
+        <v>-68745.97</v>
+      </c>
+      <c r="I282" s="1">
+        <v>32538.64</v>
+      </c>
+      <c r="J282" s="1">
+        <v>-47.331705407604</v>
+      </c>
+      <c r="K282">
+        <v>0.0</v>
+      </c>
+      <c r="L282">
+        <v>0.0</v>
+      </c>
+      <c r="M282" s="1">
+        <v>-36207.33</v>
+      </c>
+      <c r="N282" s="1">
+        <v>-36207.33</v>
+      </c>
+      <c r="O282" s="1">
+        <v>-0.06</v>
+      </c>
+      <c r="P282">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="283" spans="1:16">
+      <c r="A283" t="s">
+        <v>741</v>
+      </c>
+      <c r="B283" t="s">
+        <v>742</v>
+      </c>
+      <c r="C283" s="1">
+        <v>180.0</v>
+      </c>
+      <c r="D283" s="1">
+        <v>0.1725</v>
+      </c>
+      <c r="E283" s="1">
+        <v>0.19905624</v>
+      </c>
+      <c r="F283" t="s">
+        <v>173</v>
+      </c>
+      <c r="G283">
+        <v>1.18</v>
+      </c>
+      <c r="H283" s="1">
+        <v>76724.74</v>
+      </c>
+      <c r="I283" s="1">
+        <v>-10979.84</v>
+      </c>
+      <c r="J283" s="1">
+        <v>-14.310690397908</v>
+      </c>
+      <c r="K283">
+        <v>0.0</v>
+      </c>
+      <c r="L283">
+        <v>0.0</v>
+      </c>
+      <c r="M283" s="1">
+        <v>65744.9</v>
+      </c>
+      <c r="N283" s="1">
+        <v>65744.9</v>
+      </c>
+      <c r="O283" s="1">
+        <v>0.1</v>
+      </c>
+      <c r="P283">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="284" spans="1:16">
+      <c r="A284" t="s">
+        <v>743</v>
+      </c>
+      <c r="B284" t="s">
+        <v>744</v>
+      </c>
+      <c r="C284" s="1">
+        <v>195.0</v>
+      </c>
+      <c r="D284" s="1">
+        <v>0.1875</v>
+      </c>
+      <c r="E284" s="1">
+        <v>0.10729487</v>
+      </c>
+      <c r="F284" t="s">
+        <v>8</v>
+      </c>
+      <c r="G284">
+        <v>1.0</v>
+      </c>
+      <c r="H284" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I284" s="1">
+        <v>39100.0</v>
+      </c>
+      <c r="J284" s="1">
+        <v>0</v>
+      </c>
+      <c r="K284">
+        <v>0.0</v>
+      </c>
+      <c r="L284">
+        <v>0.0</v>
+      </c>
+      <c r="M284" s="1">
+        <v>39100.0</v>
+      </c>
+      <c r="N284" s="1">
+        <v>39100.0</v>
+      </c>
+      <c r="O284" s="1">
+        <v>0.06</v>
+      </c>
+      <c r="P284">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="285" spans="1:16">
+      <c r="A285" t="s">
+        <v>745</v>
+      </c>
+      <c r="B285" t="s">
+        <v>746</v>
+      </c>
+      <c r="C285" s="1">
         <v>-195.0</v>
       </c>
-      <c r="D281" s="1">
-[...2 lines deleted...]
-      <c r="E281" s="1">
+      <c r="D285" s="1">
+        <v>0.13</v>
+      </c>
+      <c r="E285" s="1">
         <v>0.06982051</v>
       </c>
-      <c r="F281" t="s">
-[...11 lines deleted...]
-      <c r="J281" s="1">
+      <c r="F285" t="s">
+        <v>8</v>
+      </c>
+      <c r="G285">
+        <v>1.0</v>
+      </c>
+      <c r="H285" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I285" s="1">
+        <v>-29337.5</v>
+      </c>
+      <c r="J285" s="1">
         <v>0</v>
       </c>
-      <c r="K281">
-[...14 lines deleted...]
-      <c r="P281">
+      <c r="K285">
+        <v>0.0</v>
+      </c>
+      <c r="L285">
+        <v>0.0</v>
+      </c>
+      <c r="M285" s="1">
+        <v>-29337.5</v>
+      </c>
+      <c r="N285" s="1">
+        <v>-29337.5</v>
+      </c>
+      <c r="O285" s="1">
+        <v>-0.05</v>
+      </c>
+      <c r="P285">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>