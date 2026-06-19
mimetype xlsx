--- v1 (2026-05-27)
+++ v2 (2026-06-19)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="747">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="752">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>X</t>
   </si>
   <si>
     <t>FR0007493010</t>
   </si>
   <si>
@@ -106,104 +106,92 @@
   <si>
     <t>CC (EUR)</t>
   </si>
   <si>
     <t>Interets (EUR)</t>
   </si>
   <si>
     <t>VBCE (EUR)</t>
   </si>
   <si>
     <t>VBCI (EUR)</t>
   </si>
   <si>
     <t>Poids</t>
   </si>
   <si>
     <t>Nb.</t>
   </si>
   <si>
     <t>FR0000120404</t>
   </si>
   <si>
     <t>ACCOR SA</t>
   </si>
   <si>
-    <t>DE000A1EWWW0</t>
-[...4 lines deleted...]
-  <si>
     <t>NL0012969182</t>
   </si>
   <si>
     <t>ADYEN NV</t>
   </si>
   <si>
     <t>FR0000120073</t>
   </si>
   <si>
     <t>AIR LIQUIDE SA</t>
   </si>
   <si>
     <t>NL0000235190</t>
   </si>
   <si>
     <t>AIRBUS SE</t>
   </si>
   <si>
     <t>DE0008404005</t>
   </si>
   <si>
     <t>ALLIANZ SE-REG</t>
   </si>
   <si>
     <t>FR0010220475</t>
   </si>
   <si>
     <t>ALSTOM</t>
   </si>
   <si>
     <t>ES0109067019</t>
   </si>
   <si>
     <t>AMADEUS IT GROUP</t>
   </si>
   <si>
     <t>LU0569974404</t>
   </si>
   <si>
     <t>APERAM</t>
   </si>
   <si>
-    <t>NL0015073VL9</t>
-[...4 lines deleted...]
-  <si>
     <t>NL0010273215</t>
   </si>
   <si>
     <t>ASML HOLDING NV</t>
   </si>
   <si>
     <t>FR0000120628</t>
   </si>
   <si>
     <t>AXA</t>
   </si>
   <si>
     <t>ES0113900J37</t>
   </si>
   <si>
     <t>BANCO SANTANDER</t>
   </si>
   <si>
     <t>FR0013280286</t>
   </si>
   <si>
     <t>BIOMERIEUX</t>
   </si>
   <si>
     <t>DE0005190003</t>
@@ -250,50 +238,56 @@
   <si>
     <t>CH1216478797</t>
   </si>
   <si>
     <t>DSM-FIRMENICH AG</t>
   </si>
   <si>
     <t>DE000ENAG999</t>
   </si>
   <si>
     <t>E.ON SE</t>
   </si>
   <si>
     <t>PTEDP0AM0009</t>
   </si>
   <si>
     <t>EDP SA</t>
   </si>
   <si>
     <t>IT0003128367</t>
   </si>
   <si>
     <t>ENEL SPA</t>
   </si>
   <si>
+    <t>FR0010208488</t>
+  </si>
+  <si>
+    <t>ENGIE</t>
+  </si>
+  <si>
     <t>AT0000652011</t>
   </si>
   <si>
     <t>ERSTE GROUP BANK</t>
   </si>
   <si>
     <t>FR0000121667</t>
   </si>
   <si>
     <t>ESSILORLUXOTTICA</t>
   </si>
   <si>
     <t>IT0000062072</t>
   </si>
   <si>
     <t>GENERALI</t>
   </si>
   <si>
     <t>FR0000052292</t>
   </si>
   <si>
     <t>HERMES INTERNATIONAL</t>
   </si>
   <si>
     <t>ES0144580Y14</t>
@@ -334,62 +328,62 @@
   <si>
     <t>IE0004906560</t>
   </si>
   <si>
     <t>KERRY GROUP-A</t>
   </si>
   <si>
     <t>DE000KGX8881</t>
   </si>
   <si>
     <t>KION GROUP AG</t>
   </si>
   <si>
     <t>DE000KBX1006</t>
   </si>
   <si>
     <t>KNORR-BREMSE AG</t>
   </si>
   <si>
     <t>NL0000009082</t>
   </si>
   <si>
     <t>KPN (KONIN) NV</t>
   </si>
   <si>
+    <t>FR0010307819</t>
+  </si>
+  <si>
+    <t>LEGRAND SA</t>
+  </si>
+  <si>
     <t>FR0000120321</t>
   </si>
   <si>
     <t>L'OREAL</t>
   </si>
   <si>
-    <t>FR0010307819</t>
-[...4 lines deleted...]
-  <si>
     <t>FR0000121014</t>
   </si>
   <si>
     <t>LVMH MOET HENNE</t>
   </si>
   <si>
     <t>DE0008430026</t>
   </si>
   <si>
     <t>MUENCHEN RUECK</t>
   </si>
   <si>
     <t>DE0006452907</t>
   </si>
   <si>
     <t>NEMETSCHEK SE</t>
   </si>
   <si>
     <t>FR0000133308</t>
   </si>
   <si>
     <t>ORANGE</t>
   </si>
   <si>
     <t>NL0013654783</t>
@@ -538,1767 +532,1788 @@
   <si>
     <t>NL0000395903</t>
   </si>
   <si>
     <t>WOLTERS KLUWER</t>
   </si>
   <si>
     <t>ICAT0002BOWC</t>
   </si>
   <si>
     <t>EUR/NOK 15/04/26</t>
   </si>
   <si>
     <t>NOK</t>
   </si>
   <si>
     <t>ICAT0002BOW9</t>
   </si>
   <si>
     <t>EUR/USD 15/04/26</t>
   </si>
   <si>
     <t>USD</t>
   </si>
   <si>
+    <t>FR001400SDL2</t>
+  </si>
+  <si>
+    <t>AM LAB ISR ACT EMERG</t>
+  </si>
+  <si>
     <t>LU2244386053</t>
   </si>
   <si>
     <t>BNP Prbs Esy E HY SR</t>
   </si>
   <si>
     <t>FR001400KPZ3</t>
   </si>
   <si>
     <t>OFI INVEST ESG LIQ I</t>
   </si>
   <si>
     <t>XS2986639701</t>
   </si>
   <si>
     <t>A2A EX 3.625 01-35</t>
   </si>
   <si>
-    <t>1 894.14</t>
+    <t>3 077.97</t>
   </si>
   <si>
     <t>XS2809859536</t>
   </si>
   <si>
     <t>ACHM BV 5.625 11-44</t>
   </si>
   <si>
-    <t>1 864.73</t>
-[...8 lines deleted...]
-    <t>1 901.37</t>
+    <t>2 172.95</t>
   </si>
   <si>
     <t>BE6363767821</t>
   </si>
   <si>
     <t>AGEA NV 4.625 05-56</t>
   </si>
   <si>
-    <t>11 594.18</t>
+    <t>12 354.45</t>
   </si>
   <si>
     <t>XS3237229193</t>
   </si>
   <si>
     <t>AIB GRO 3.75 12-36</t>
   </si>
   <si>
-    <t>2 982.43</t>
+    <t>3 637.91</t>
   </si>
   <si>
     <t>FR0014013VX5</t>
   </si>
   <si>
     <t>AIR LIQ 3.0 05-33</t>
   </si>
   <si>
-    <t>1 939.73</t>
+    <t>2 268.49</t>
+  </si>
+  <si>
+    <t>XS3324546251</t>
+  </si>
+  <si>
+    <t>AKZO NO 4.0 03-31</t>
   </si>
   <si>
     <t>XS2829852842</t>
   </si>
   <si>
     <t>ALLI 4.5 PERP</t>
   </si>
   <si>
-    <t>6 139.73</t>
+    <t>6 632.88</t>
   </si>
   <si>
     <t>DE000A4DFLN3</t>
   </si>
   <si>
     <t>ALLI SE 4.431 07-55</t>
   </si>
   <si>
-    <t>8 048.64</t>
+    <t>8 777.02</t>
   </si>
   <si>
     <t>DE000A351U49</t>
   </si>
   <si>
     <t>ALLI SE 5.824 07-53</t>
   </si>
   <si>
-    <t>3 526.31</t>
+    <t>3 845.44</t>
   </si>
   <si>
     <t>XS3064423174</t>
   </si>
   <si>
     <t>ALPH 3.0 05-33</t>
   </si>
   <si>
-    <t>2 473.97</t>
+    <t>2 638.36</t>
   </si>
   <si>
     <t>XS3224609456</t>
   </si>
   <si>
     <t>ALPH 3.5 11-38</t>
   </si>
   <si>
-    <t>3 848.18</t>
+    <t>1 878.59</t>
   </si>
   <si>
     <t>XS2761146468</t>
   </si>
   <si>
     <t>ALPH BA 5.0 05-30</t>
   </si>
   <si>
-    <t>4 041.10</t>
+    <t>4 315.07</t>
   </si>
   <si>
     <t>XS2640904319</t>
   </si>
   <si>
     <t>ALPH BA 6.875 06-29</t>
   </si>
   <si>
-    <t>4 690.07</t>
+    <t>5 066.78</t>
   </si>
   <si>
     <t>FR001400ZZD7</t>
   </si>
   <si>
     <t>ARKEMA 4.25 PERP</t>
   </si>
   <si>
-    <t>6 516.67</t>
+    <t>6 988.89</t>
   </si>
   <si>
     <t>XS2919279633</t>
   </si>
   <si>
     <t>ASB Ban 3.185 04-29</t>
   </si>
   <si>
-    <t>8 403.16</t>
+    <t>8 926.73</t>
   </si>
   <si>
     <t>XS2790191303</t>
   </si>
   <si>
     <t>ASR NED 6.625 PERP</t>
   </si>
   <si>
-    <t>2 402.47</t>
+    <t>3 130.49</t>
   </si>
   <si>
     <t>XS2872909770</t>
   </si>
   <si>
     <t>ASTR FI 3.278 08-33</t>
   </si>
   <si>
-    <t>4 545.19</t>
+    <t>4 978.07</t>
   </si>
   <si>
     <t>XS2314312179</t>
   </si>
   <si>
     <t>AXA 1.375 10-41</t>
   </si>
   <si>
-    <t>1 107.53</t>
+    <t>1 258.22</t>
   </si>
   <si>
     <t>XS2431029441</t>
   </si>
   <si>
     <t>AXA 1.875 07-42</t>
   </si>
   <si>
-    <t>1 212.33</t>
+    <t>1 315.07</t>
   </si>
   <si>
     <t>XS1346228577</t>
   </si>
   <si>
     <t>AXA SA 3.38 07-47</t>
   </si>
   <si>
+    <t>7 212.33</t>
+  </si>
+  <si>
+    <t>IT0005675126</t>
+  </si>
+  <si>
+    <t>BANC BP 3.125 10-31</t>
+  </si>
+  <si>
+    <t>3 619.86</t>
+  </si>
+  <si>
+    <t>IT0005632267</t>
+  </si>
+  <si>
+    <t>BANC BP 3.375 01-30</t>
+  </si>
+  <si>
+    <t>1 116.80</t>
+  </si>
+  <si>
+    <t>XS3090080733</t>
+  </si>
+  <si>
+    <t>BANC DE 3.5 06-31</t>
+  </si>
+  <si>
+    <t>5 427.40</t>
+  </si>
+  <si>
+    <t>XS2743029840</t>
+  </si>
+  <si>
+    <t>BANC SA 3.75 01-34</t>
+  </si>
+  <si>
+    <t>XS2705604234</t>
+  </si>
+  <si>
+    <t>BANC SA 4.875 10-31</t>
+  </si>
+  <si>
+    <t>2 083.56</t>
+  </si>
+  <si>
+    <t>XS3112064947</t>
+  </si>
+  <si>
+    <t>BANK OF 3.25 01-32</t>
+  </si>
+  <si>
+    <t>2 346.50</t>
+  </si>
+  <si>
+    <t>FR0014015J95</t>
+  </si>
+  <si>
+    <t>BANQ FE 3.5 07-33</t>
+  </si>
+  <si>
+    <t>1 754.79</t>
+  </si>
+  <si>
+    <t>XS2831195644</t>
+  </si>
+  <si>
+    <t>BARC 4.973 05-36</t>
+  </si>
+  <si>
+    <t>8 065.80</t>
+  </si>
+  <si>
+    <t>XS3170898723</t>
+  </si>
+  <si>
+    <t>BAWA BK 3.375 09-33</t>
+  </si>
+  <si>
+    <t>3 735.62</t>
+  </si>
+  <si>
+    <t>BE0390167337</t>
+  </si>
+  <si>
+    <t>BELF SA 3.375 02-31</t>
+  </si>
+  <si>
+    <t>BE6365319829</t>
+  </si>
+  <si>
+    <t>BELF SA 3.375 05-30</t>
+  </si>
+  <si>
+    <t>11 058.90</t>
+  </si>
+  <si>
+    <t>XS3215466338</t>
+  </si>
+  <si>
+    <t>BMS IRE 3.363 11-33</t>
+  </si>
+  <si>
+    <t>2 977.78</t>
+  </si>
+  <si>
+    <t>FR0014010KM7</t>
+  </si>
+  <si>
+    <t>BNP PAR 3.78 01-36</t>
+  </si>
+  <si>
+    <t>1 304.74</t>
+  </si>
+  <si>
+    <t>FR001400KY44</t>
+  </si>
+  <si>
+    <t>BNP PAR 4.125 09-32</t>
+  </si>
+  <si>
+    <t>2 011.64</t>
+  </si>
+  <si>
+    <t>XS2555221246</t>
+  </si>
+  <si>
+    <t>BOOK 4.75 11-34</t>
+  </si>
+  <si>
+    <t>4 997.26</t>
+  </si>
+  <si>
+    <t>FR001400WP90</t>
+  </si>
+  <si>
+    <t>BPCE 4.0 01-34</t>
+  </si>
+  <si>
+    <t>2 717.81</t>
+  </si>
+  <si>
+    <t>FR0014001R34</t>
+  </si>
+  <si>
+    <t>BQ POST 0.75 08-32</t>
+  </si>
+  <si>
+    <t>FR0013461795</t>
+  </si>
+  <si>
+    <t>BQ POST 3.875 PERP</t>
+  </si>
+  <si>
+    <t>2 633.29</t>
+  </si>
+  <si>
+    <t>XS3227880021</t>
+  </si>
+  <si>
+    <t>BRIT TE 3.375 11-32</t>
+  </si>
+  <si>
+    <t>2 784.51</t>
+  </si>
+  <si>
+    <t>FR0014013058</t>
+  </si>
+  <si>
+    <t>BURE VE 3.375 10-33</t>
+  </si>
+  <si>
+    <t>4 798.97</t>
+  </si>
+  <si>
+    <t>FR001400N2M9</t>
+  </si>
+  <si>
+    <t>CA 3.75 01-34</t>
+  </si>
+  <si>
+    <t>XS3226502485</t>
+  </si>
+  <si>
+    <t>CAIX 3.875 05-38</t>
+  </si>
+  <si>
+    <t>2 739.04</t>
+  </si>
+  <si>
+    <t>FR0014012S89</t>
+  </si>
+  <si>
+    <t>CAPG 3.5 09-34</t>
+  </si>
+  <si>
+    <t>3 432.88</t>
+  </si>
+  <si>
+    <t>XS2387052744</t>
+  </si>
+  <si>
+    <t>CAST HE 0.875 09-29</t>
+  </si>
+  <si>
+    <t>XS2793256137</t>
+  </si>
+  <si>
+    <t>CBRE GI 4.75 03-34</t>
+  </si>
+  <si>
+    <t>9 395.89</t>
+  </si>
+  <si>
+    <t>FR001400Q486</t>
+  </si>
+  <si>
+    <t>CIE GEN 3.125 05-31</t>
+  </si>
+  <si>
+    <t>7 988.01</t>
+  </si>
+  <si>
+    <t>FR0013521630</t>
+  </si>
+  <si>
+    <t>CNP ASS 2.5 06-51</t>
+  </si>
+  <si>
+    <t>7 287.67</t>
+  </si>
+  <si>
+    <t>FR0013066388</t>
+  </si>
+  <si>
+    <t>CNP ASS 4.5 06-47</t>
+  </si>
+  <si>
+    <t>3 526.03</t>
+  </si>
+  <si>
+    <t>DE000CZ45YV9</t>
+  </si>
+  <si>
+    <t>COMM AK 4.0 07-32</t>
+  </si>
+  <si>
+    <t>2 739.73</t>
+  </si>
+  <si>
+    <t>XS2796609787</t>
+  </si>
+  <si>
+    <t>COMP DE 3.375 04-30</t>
+  </si>
+  <si>
+    <t>9 681.16</t>
+  </si>
+  <si>
+    <t>FR0014010IN9</t>
+  </si>
+  <si>
+    <t>COVI 3.625 06-34</t>
+  </si>
+  <si>
+    <t>5 541.78</t>
+  </si>
+  <si>
+    <t>FR001400MDV4</t>
+  </si>
+  <si>
+    <t>COVI 4.625 06-32</t>
+  </si>
+  <si>
+    <t>14 749.32</t>
+  </si>
+  <si>
+    <t>FR0014004QI5</t>
+  </si>
+  <si>
+    <t>COVI HO 1.0 07-29</t>
+  </si>
+  <si>
+    <t>1 309.59</t>
+  </si>
+  <si>
+    <t>FR001400Q7X2</t>
+  </si>
+  <si>
+    <t>COVI HO 4.125 05-33</t>
+  </si>
+  <si>
+    <t>10 306.85</t>
+  </si>
+  <si>
+    <t>FR001400KZZ2</t>
+  </si>
+  <si>
+    <t>CRED MU 4.125 04-31</t>
+  </si>
+  <si>
+    <t>8 023.97</t>
+  </si>
+  <si>
+    <t>FR001400PZV0</t>
+  </si>
+  <si>
+    <t>CRED MU 4.81 05-35</t>
+  </si>
+  <si>
+    <t>8 223.12</t>
+  </si>
+  <si>
+    <t>BE0390287564</t>
+  </si>
+  <si>
+    <t>CRELAN 4.0 04-37</t>
+  </si>
+  <si>
+    <t>1 139.73</t>
+  </si>
+  <si>
+    <t>BE0002989706</t>
+  </si>
+  <si>
+    <t>CRELAN 5.25 01-32</t>
+  </si>
+  <si>
+    <t>1 697.26</t>
+  </si>
+  <si>
+    <t>XS3007624417</t>
+  </si>
+  <si>
+    <t>CRIT CA 3.25 02-31</t>
+  </si>
+  <si>
+    <t>XS2900380812</t>
+  </si>
+  <si>
+    <t>DAIM TR 3.375 09-30</t>
+  </si>
+  <si>
+    <t>3 347.26</t>
+  </si>
+  <si>
+    <t>FR001400YP56</t>
+  </si>
+  <si>
+    <t>DANONE 3.438 04-33</t>
+  </si>
+  <si>
+    <t>6 593.42</t>
+  </si>
+  <si>
+    <t>DE000DL19VS4</t>
+  </si>
+  <si>
+    <t>DEUT BK 1.75 11-30</t>
+  </si>
+  <si>
+    <t>DE000A4DE9Y3</t>
+  </si>
+  <si>
+    <t>DEUT BK 3.375 02-31</t>
+  </si>
+  <si>
+    <t>DE000A30VT06</t>
+  </si>
+  <si>
+    <t>DEUT BK 5.0 09-30</t>
+  </si>
+  <si>
+    <t>5 452.05</t>
+  </si>
+  <si>
+    <t>XS3032045471</t>
+  </si>
+  <si>
+    <t>DEUT PO 3.0 03-30</t>
+  </si>
+  <si>
+    <t>4 607.34</t>
+  </si>
+  <si>
+    <t>XS2280835260</t>
+  </si>
+  <si>
+    <t>DIGI IN 0.625 07-31</t>
+  </si>
+  <si>
+    <t>XS2977974927</t>
+  </si>
+  <si>
+    <t>DNB BAN 3.0 01-31</t>
+  </si>
+  <si>
+    <t>1 101.37</t>
+  </si>
+  <si>
+    <t>XS3074473474</t>
+  </si>
+  <si>
+    <t>DNB BAN 3.125 05-31</t>
+  </si>
+  <si>
+    <t>2 628.42</t>
+  </si>
+  <si>
+    <t>XS2847684938</t>
+  </si>
+  <si>
+    <t>DSB 3.125 09-34</t>
+  </si>
+  <si>
+    <t>3 424.66</t>
+  </si>
+  <si>
+    <t>XS3204041266</t>
+  </si>
+  <si>
+    <t>DZ BANK 3.706 10-35</t>
+  </si>
+  <si>
+    <t>3 228.79</t>
+  </si>
+  <si>
+    <t>XS3166221948</t>
+  </si>
+  <si>
+    <t>EAST JA 3.727 09-37</t>
+  </si>
+  <si>
+    <t>7 425.41</t>
+  </si>
+  <si>
+    <t>XS3071203056</t>
+  </si>
+  <si>
+    <t>EATO CA 3.625 05-35</t>
+  </si>
+  <si>
+    <t>6 316.44</t>
+  </si>
+  <si>
+    <t>FR0014006UO0</t>
+  </si>
+  <si>
+    <t>EDF 1.0 11-33</t>
+  </si>
+  <si>
+    <t>FR001400D6O8</t>
+  </si>
+  <si>
+    <t>EDF 4.75 10-34</t>
+  </si>
+  <si>
+    <t>6 324.66</t>
+  </si>
+  <si>
+    <t>PTEDP6OM0007</t>
+  </si>
+  <si>
+    <t>EDP 4.375 12-55</t>
+  </si>
+  <si>
+    <t>XS3171675393</t>
+  </si>
+  <si>
+    <t>EDP SER 3.125 12-31</t>
+  </si>
+  <si>
+    <t>2 693.49</t>
+  </si>
+  <si>
+    <t>BE6352705782</t>
+  </si>
+  <si>
+    <t>ELIA GR 3.875 06-31</t>
+  </si>
+  <si>
+    <t>6 051.37</t>
+  </si>
+  <si>
+    <t>XS3070067072</t>
+  </si>
+  <si>
+    <t>ELIS CO 2.875 05-30</t>
+  </si>
+  <si>
+    <t>9 984.91</t>
+  </si>
+  <si>
+    <t>FR0014016ZV3</t>
+  </si>
+  <si>
+    <t>ELIS EX 3.875 03-32</t>
+  </si>
+  <si>
+    <t>XS3086867440</t>
+  </si>
+  <si>
+    <t>ELM BV 3.375 06-30</t>
+  </si>
+  <si>
+    <t>5 122.60</t>
+  </si>
+  <si>
+    <t>XS1492580516</t>
+  </si>
+  <si>
+    <t>ELM BV 4.5 PERP</t>
+  </si>
+  <si>
+    <t>18 986.30</t>
+  </si>
+  <si>
+    <t>XS2312746345</t>
+  </si>
+  <si>
+    <t>ENEL 1.875 PERP</t>
+  </si>
+  <si>
+    <t>3 020.55</t>
+  </si>
+  <si>
+    <t>XS3274805376</t>
+  </si>
+  <si>
+    <t>EON SE 3.448 01-34</t>
+  </si>
+  <si>
+    <t>3 130.41</t>
+  </si>
+  <si>
+    <t>XS1428782160</t>
+  </si>
+  <si>
+    <t>ESB FIN 1.88 06-31</t>
+  </si>
+  <si>
+    <t>5 794.52</t>
+  </si>
+  <si>
+    <t>FR001400RX89</t>
+  </si>
+  <si>
+    <t>ESSI 3.0 03-32</t>
+  </si>
+  <si>
+    <t>XS2113167568</t>
+  </si>
+  <si>
+    <t>ESSI AB 0.5 02-30</t>
+  </si>
+  <si>
+    <t>DE000A4DFWV3</t>
+  </si>
+  <si>
+    <t>EVON IN 4.25 09-55</t>
+  </si>
+  <si>
+    <t>4 541.10</t>
+  </si>
+  <si>
+    <t>XS2982065018</t>
+  </si>
+  <si>
+    <t>EXPE FI 3.51 12-33</t>
+  </si>
+  <si>
+    <t>1 630.37</t>
+  </si>
+  <si>
+    <t>XS2950696869</t>
+  </si>
+  <si>
+    <t>FING EM 2.75 12-29</t>
+  </si>
+  <si>
+    <t>1 642.47</t>
+  </si>
+  <si>
+    <t>XS3299544711</t>
+  </si>
+  <si>
+    <t>FORD MO 3.305 05-29</t>
+  </si>
+  <si>
+    <t>XS2764790833</t>
+  </si>
+  <si>
+    <t>FORT 3.7 08-29</t>
+  </si>
+  <si>
+    <t>2 230.14</t>
+  </si>
+  <si>
+    <t>XS3148184156</t>
+  </si>
+  <si>
+    <t>GIVA FI 2.875 09-29</t>
+  </si>
+  <si>
+    <t>3 071.92</t>
+  </si>
+  <si>
+    <t>XS2715302001</t>
+  </si>
+  <si>
+    <t>GIVA FI 4.125 11-33</t>
+  </si>
+  <si>
+    <t>1 299.66</t>
+  </si>
+  <si>
+    <t>BE6371086297</t>
+  </si>
+  <si>
+    <t>GROU BR 3.75 01-36</t>
+  </si>
+  <si>
+    <t>FR0014006144</t>
+  </si>
+  <si>
+    <t>GROU DE 1.85 04-42</t>
+  </si>
+  <si>
+    <t>1 703.01</t>
+  </si>
+  <si>
+    <t>XS2198574209</t>
+  </si>
+  <si>
+    <t>HANN RU 1.75 10-40</t>
+  </si>
+  <si>
+    <t>DE000A383PT8</t>
+  </si>
+  <si>
+    <t>HOWO WO 3.875 06-30</t>
+  </si>
+  <si>
+    <t>6 178.77</t>
+  </si>
+  <si>
+    <t>ES0244251056</t>
+  </si>
+  <si>
+    <t>IBER 3.125 08-31</t>
+  </si>
+  <si>
+    <t>XS3224600232</t>
+  </si>
+  <si>
+    <t>IBER FI 3.75 PERP</t>
+  </si>
+  <si>
+    <t>4 253.42</t>
+  </si>
+  <si>
+    <t>XS2295333988</t>
+  </si>
+  <si>
+    <t>IBER IN 1.825 PERP</t>
+  </si>
+  <si>
+    <t>XS2244941063</t>
+  </si>
+  <si>
+    <t>IBER IN 1.874 PERP</t>
+  </si>
+  <si>
+    <t>3 378.33</t>
+  </si>
+  <si>
+    <t>FR001400ZRC6</t>
+  </si>
+  <si>
+    <t>ICAD PR 4.375 05-35</t>
+  </si>
+  <si>
+    <t>14 623.29</t>
+  </si>
+  <si>
+    <t>XS3190744907</t>
+  </si>
+  <si>
+    <t>IDS FIN 3.25 10-29</t>
+  </si>
+  <si>
+    <t>3 188.65</t>
+  </si>
+  <si>
+    <t>FR00140141X5</t>
+  </si>
+  <si>
+    <t>IMERYS 4.0 11-32</t>
+  </si>
+  <si>
+    <t>2 673.97</t>
+  </si>
+  <si>
+    <t>XS3074456891</t>
+  </si>
+  <si>
+    <t>INFO 3.375 06-31</t>
+  </si>
+  <si>
+    <t>4 139.88</t>
+  </si>
+  <si>
+    <t>XS3153087559</t>
+  </si>
+  <si>
+    <t>ING GRO 3.875 08-37</t>
+  </si>
+  <si>
+    <t>11 412.67</t>
+  </si>
+  <si>
+    <t>XS2022424993</t>
+  </si>
+  <si>
+    <t>INTE 1.75 07-29</t>
+  </si>
+  <si>
+    <t>5 024.66</t>
+  </si>
+  <si>
+    <t>XS3032046016</t>
+  </si>
+  <si>
+    <t>INVE AB 3.5 03-34</t>
+  </si>
+  <si>
+    <t>5 579.96</t>
+  </si>
+  <si>
+    <t>XS2752472436</t>
+  </si>
+  <si>
+    <t>IREN 3.875 07-32</t>
+  </si>
+  <si>
+    <t>5 180.82</t>
+  </si>
+  <si>
+    <t>XS2977890313</t>
+  </si>
+  <si>
+    <t>IREN 4.5 PERP</t>
+  </si>
+  <si>
+    <t>8 235.62</t>
+  </si>
+  <si>
+    <t>XS2957380228</t>
+  </si>
+  <si>
+    <t>JOHN NT 3.125 12-33</t>
+  </si>
+  <si>
+    <t>XS3300349639</t>
+  </si>
+  <si>
+    <t>JPM CHA 3.136 02-32</t>
+  </si>
+  <si>
+    <t>1 264.54</t>
+  </si>
+  <si>
+    <t>BE0002990712</t>
+  </si>
+  <si>
+    <t>KBC GRO 4.75 04-35</t>
+  </si>
+  <si>
+    <t>17 698.63</t>
+  </si>
+  <si>
+    <t>FR001400NDQ2</t>
+  </si>
+  <si>
+    <t>KLEP 3.875 09-33</t>
+  </si>
+  <si>
+    <t>7 686.30</t>
+  </si>
+  <si>
+    <t>XS2852136063</t>
+  </si>
+  <si>
+    <t>Koni DS 3.625 07-34</t>
+  </si>
+  <si>
+    <t>5 243.84</t>
+  </si>
+  <si>
+    <t>XS2229470146</t>
+  </si>
+  <si>
+    <t>KPN 0.875 12-32</t>
+  </si>
+  <si>
+    <t>FR0013455854</t>
+  </si>
+  <si>
+    <t>LA MOND 4.375 PERP</t>
+  </si>
+  <si>
+    <t>3 605.77</t>
+  </si>
+  <si>
+    <t>XS2815980664</t>
+  </si>
+  <si>
+    <t>LLOY BA 3.875 05-32</t>
+  </si>
+  <si>
+    <t>3 322.95</t>
+  </si>
+  <si>
+    <t>XS3069338336</t>
+  </si>
+  <si>
+    <t>LLOY BA 4.0 05-35</t>
+  </si>
+  <si>
+    <t>6 307.73</t>
+  </si>
+  <si>
+    <t>XS2679904685</t>
+  </si>
+  <si>
+    <t>LSEG NE 4.231 09-30</t>
+  </si>
+  <si>
+    <t>6 085.68</t>
+  </si>
+  <si>
+    <t>FR001400ZEB6</t>
+  </si>
+  <si>
+    <t>LVMH MO 3.0 03-32</t>
+  </si>
+  <si>
+    <t>XS3070027522</t>
+  </si>
+  <si>
+    <t>MAGN IN 3.625 05-31</t>
+  </si>
+  <si>
+    <t>5 743.79</t>
+  </si>
+  <si>
+    <t>XS2023644540</t>
+  </si>
+  <si>
+    <t>MERC FI 0.875 07-31</t>
+  </si>
+  <si>
+    <t>1 877.05</t>
+  </si>
+  <si>
+    <t>XS3223939466</t>
+  </si>
+  <si>
+    <t>MERC KG 3.75 11-55</t>
+  </si>
+  <si>
+    <t>1 941.78</t>
+  </si>
+  <si>
+    <t>XS3293638568</t>
+  </si>
+  <si>
+    <t>MIZU FI 3.21 05-32</t>
+  </si>
+  <si>
+    <t>1 292.79</t>
+  </si>
+  <si>
+    <t>XS3025943419</t>
+  </si>
+  <si>
+    <t>MOND FI 3.75 05-33</t>
+  </si>
+  <si>
+    <t>6 082.19</t>
+  </si>
+  <si>
+    <t>XS2790333889</t>
+  </si>
+  <si>
+    <t>MORG ST 3.955 03-35</t>
+  </si>
+  <si>
+    <t>XS3059437460</t>
+  </si>
+  <si>
+    <t>NATI BU 4.0 07-35</t>
+  </si>
+  <si>
+    <t>2 663.89</t>
+  </si>
+  <si>
+    <t>XS2434710872</t>
+  </si>
+  <si>
+    <t>NATL GR 1.054 01-31</t>
+  </si>
+  <si>
+    <t>XS2894910665</t>
+  </si>
+  <si>
+    <t>NATL GR 3.631 09-31</t>
+  </si>
+  <si>
+    <t>3 999.07</t>
+  </si>
+  <si>
+    <t>XS2898838516</t>
+  </si>
+  <si>
+    <t>NATW GR 3.575 09-32</t>
+  </si>
+  <si>
+    <t>3 761.10</t>
+  </si>
+  <si>
+    <t>XS3009472989</t>
+  </si>
+  <si>
+    <t>NATW GR 3.723 02-35</t>
+  </si>
+  <si>
+    <t>XS3303513066</t>
+  </si>
+  <si>
+    <t>NETW FI 3.5 09-33</t>
+  </si>
+  <si>
+    <t>XS2602037629</t>
+  </si>
+  <si>
+    <t>NN GROU 6.375 PERP</t>
+  </si>
+  <si>
+    <t>XS3232967318</t>
+  </si>
+  <si>
+    <t>NORD BK 3.25 11-35</t>
+  </si>
+  <si>
+    <t>3 312.33</t>
+  </si>
+  <si>
+    <t>XS3100081507</t>
+  </si>
+  <si>
+    <t>NTT FIN 3.678 07-33</t>
+  </si>
+  <si>
+    <t>4 358.18</t>
+  </si>
+  <si>
+    <t>XS3308054124</t>
+  </si>
+  <si>
+    <t>NV LUCH 3.625 11-35</t>
+  </si>
+  <si>
+    <t>XS2776001377</t>
+  </si>
+  <si>
+    <t>OMNI FI 3.7 03-32</t>
+  </si>
+  <si>
+    <t>XS3284416917</t>
+  </si>
+  <si>
+    <t>OP CORP 3.25 01-32</t>
+  </si>
+  <si>
+    <t>2 583.62</t>
+  </si>
+  <si>
+    <t>FR001400GDJ1</t>
+  </si>
+  <si>
+    <t>ORANGE 5.375 PERP</t>
+  </si>
+  <si>
+    <t>9 984.25</t>
+  </si>
+  <si>
+    <t>XS2901491261</t>
+  </si>
+  <si>
+    <t>P3 GROU 4.0 04-32</t>
+  </si>
+  <si>
+    <t>3 704.11</t>
+  </si>
+  <si>
+    <t>XS2439004412</t>
+  </si>
+  <si>
+    <t>PROL EU 1.0 02-29</t>
+  </si>
+  <si>
+    <t>XS2810794680</t>
+  </si>
+  <si>
+    <t>PROL EU 4.0 05-34</t>
+  </si>
+  <si>
+    <t>3 528.77</t>
+  </si>
+  <si>
+    <t>XS2187529180</t>
+  </si>
+  <si>
+    <t>PROL IN 1.625 06-32</t>
+  </si>
+  <si>
+    <t>1 552.65</t>
+  </si>
+  <si>
+    <t>BE0002830116</t>
+  </si>
+  <si>
+    <t>PROX 0.75 11-36</t>
+  </si>
+  <si>
+    <t>FR0014010CI2</t>
+  </si>
+  <si>
+    <t>PUBL GR 3.375 06-32</t>
+  </si>
+  <si>
+    <t>5 252.05</t>
+  </si>
+  <si>
+    <t>CH1353015048</t>
+  </si>
+  <si>
+    <t>RAIF SC 3.852 09-32</t>
+  </si>
+  <si>
+    <t>4 242.48</t>
+  </si>
+  <si>
+    <t>FR0014015EO5</t>
+  </si>
+  <si>
+    <t>RCI BAN 3.75 02-32</t>
+  </si>
+  <si>
+    <t>XS2744299335</t>
+  </si>
+  <si>
+    <t>RED ELE 3.0 01-34</t>
+  </si>
+  <si>
+    <t>1 068.49</t>
+  </si>
+  <si>
+    <t>XS2552369469</t>
+  </si>
+  <si>
+    <t>RED ELE 4.625 PERP</t>
+  </si>
+  <si>
+    <t>17 334.25</t>
+  </si>
+  <si>
+    <t>XS2838500218</t>
+  </si>
+  <si>
+    <t>REDEIA 3.375 07-32</t>
+  </si>
+  <si>
+    <t>2 376.37</t>
+  </si>
+  <si>
+    <t>XS2779010300</t>
+  </si>
+  <si>
+    <t>RELX FI 3.375 03-33</t>
+  </si>
+  <si>
+    <t>XS2979759359</t>
+  </si>
+  <si>
+    <t>ROYA BA 3.25 01-31</t>
+  </si>
+  <si>
+    <t>2 136.99</t>
+  </si>
+  <si>
+    <t>FR001400J150</t>
+  </si>
+  <si>
+    <t>RTE EDF 3.75 07-35</t>
+  </si>
+  <si>
+    <t>10 767.12</t>
+  </si>
+  <si>
+    <t>FR001400Y1I6</t>
+  </si>
+  <si>
+    <t>SANOFI 2.75 03-31</t>
+  </si>
+  <si>
+    <t>XS2894895684</t>
+  </si>
+  <si>
+    <t>SCOT HY 3.375 09-32</t>
+  </si>
+  <si>
+    <t>5 547.95</t>
+  </si>
+  <si>
+    <t>XS2974156031</t>
+  </si>
+  <si>
+    <t>SELP FI 3.75 01-32</t>
+  </si>
+  <si>
+    <t>FR0014012ID6</t>
+  </si>
+  <si>
+    <t>SG 3.75 09-33</t>
+  </si>
+  <si>
+    <t>2 044.52</t>
+  </si>
+  <si>
+    <t>FR0014014A53</t>
+  </si>
+  <si>
+    <t>SG 3.875 11-35</t>
+  </si>
+  <si>
+    <t>3 917.47</t>
+  </si>
+  <si>
+    <t>XS2616008970</t>
+  </si>
+  <si>
+    <t>SIKA CA 3.75 05-30</t>
+  </si>
+  <si>
     <t>6 657.53</t>
   </si>
   <si>
-    <t>IT0005675126</t>
-[...1138 lines deleted...]
-  <si>
     <t>XS3237109965</t>
   </si>
   <si>
     <t>SMUR KA 3.489 11-31</t>
   </si>
   <si>
+    <t>1 160.26</t>
+  </si>
+  <si>
     <t>FR001400P728</t>
   </si>
   <si>
     <t>SOCI DE 3.125 01-34</t>
   </si>
   <si>
     <t>XS3027988263</t>
   </si>
   <si>
     <t>SSE 3.5 03-32</t>
   </si>
   <si>
-    <t>9 497.95</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2439704318</t>
   </si>
   <si>
     <t>SSE 4.0 PERP</t>
   </si>
   <si>
-    <t>6 926.03</t>
+    <t>7 364.38</t>
   </si>
   <si>
     <t>XS2631822868</t>
   </si>
   <si>
     <t>STAT AS 3.5 06-33</t>
   </si>
   <si>
-    <t>5 120.55</t>
+    <t>5 504.11</t>
+  </si>
+  <si>
+    <t>XS3307413842</t>
+  </si>
+  <si>
+    <t>STEL NV 6.25 PERP</t>
   </si>
   <si>
     <t>FR001400DQ92</t>
   </si>
   <si>
     <t>SUEZ SA 5.0 11-32</t>
   </si>
   <si>
-    <t>3 287.67</t>
+    <t>3 835.62</t>
   </si>
   <si>
     <t>BE6365314770</t>
   </si>
   <si>
     <t>SYEN SA 3.375 05-31</t>
   </si>
   <si>
     <t>XS2314267449</t>
   </si>
   <si>
     <t>TELE AB 0.75 03-31</t>
   </si>
   <si>
     <t>XS2623868994</t>
   </si>
   <si>
     <t>TELE AB 3.75 11-29</t>
   </si>
   <si>
-    <t>1 037.67</t>
+    <t>1 243.15</t>
   </si>
   <si>
     <t>XS2589828941</t>
   </si>
   <si>
     <t>TELI CO 3.625 02-32</t>
   </si>
   <si>
     <t>XS1966038249</t>
   </si>
   <si>
     <t>TELS CO 1.375 03-29</t>
   </si>
   <si>
-    <t>2 576.71</t>
+    <t>2 727.40</t>
   </si>
   <si>
     <t>XS3166363906</t>
   </si>
   <si>
     <t>TELS GR 3.375 03-35</t>
   </si>
   <si>
     <t>XS2549543226</t>
   </si>
   <si>
     <t>TENN HO 4.25 04-32</t>
   </si>
   <si>
-    <t>3 597.95</t>
+    <t>3 830.82</t>
   </si>
   <si>
     <t>XS3128477521</t>
   </si>
   <si>
     <t>TERN RE 3.0 07-31</t>
   </si>
   <si>
-    <t>5 523.29</t>
+    <t>6 016.44</t>
   </si>
   <si>
     <t>XS3281650823</t>
   </si>
   <si>
     <t>TERN RE 3.875 PERP</t>
   </si>
   <si>
     <t>XS2798269069</t>
   </si>
   <si>
     <t>TERN RE 4.75 PERP</t>
   </si>
   <si>
-    <t>8 484.93</t>
+    <t>9 005.48</t>
   </si>
   <si>
     <t>FR001400L263</t>
   </si>
   <si>
     <t>THAL SE 4.25 10-31</t>
   </si>
   <si>
-    <t>3 167.12</t>
+    <t>3 632.88</t>
   </si>
   <si>
     <t>XS3238212164</t>
   </si>
   <si>
     <t>THE MAG 3.75 11-34</t>
   </si>
   <si>
-    <t>3 497.98</t>
+    <t>4 219.21</t>
   </si>
   <si>
     <t>XS3304304945</t>
   </si>
   <si>
     <t>THE SAG 3.821 02-33</t>
   </si>
   <si>
     <t>XS3298843924</t>
   </si>
   <si>
     <t>TMOB U 3.625 02-35</t>
   </si>
   <si>
+    <t>1 268.05</t>
+  </si>
+  <si>
     <t>XS2980851351</t>
   </si>
   <si>
     <t>TORO DO 4.03 01-36</t>
   </si>
   <si>
-    <t>1 042.06</t>
+    <t>1 576.45</t>
   </si>
   <si>
     <t>XS2778764006</t>
   </si>
   <si>
     <t>TRAN FI 3.713 03-32</t>
   </si>
   <si>
-    <t>7 242.89</t>
-[...1 lines deleted...]
-  <si>
     <t>XS3047435659</t>
   </si>
   <si>
     <t>TRAN FI 4.143 04-35</t>
   </si>
   <si>
-    <t>3 632.22</t>
+    <t>3 859.23</t>
   </si>
   <si>
     <t>CH1474856957</t>
   </si>
   <si>
     <t>UBS GRO 3.162 08-31</t>
   </si>
   <si>
-    <t>3 534.51</t>
+    <t>3 881.03</t>
   </si>
   <si>
     <t>CH1305916897</t>
   </si>
   <si>
     <t>UBS GRO 4.125 06-33</t>
   </si>
   <si>
-    <t>3 017.47</t>
+    <t>3 243.49</t>
   </si>
   <si>
     <t>BE0390119825</t>
   </si>
   <si>
     <t>UCB 4.25 03-30</t>
   </si>
   <si>
-    <t>8 104.11</t>
-[...1 lines deleted...]
-  <si>
     <t>FR001400SIL1</t>
   </si>
   <si>
     <t>UNIB RO 3.875 09-34</t>
   </si>
   <si>
-    <t>5 509.93</t>
+    <t>6 146.92</t>
   </si>
   <si>
     <t>ES0280907041</t>
   </si>
   <si>
     <t>UNIC BA 5.5 06-34</t>
   </si>
   <si>
-    <t>3 827.40</t>
+    <t>4 128.77</t>
   </si>
   <si>
     <t>XS2496289138</t>
   </si>
   <si>
     <t>UNIV MU 3.75 06-32</t>
   </si>
   <si>
-    <t>9 427.19</t>
+    <t>10 193.63</t>
   </si>
   <si>
     <t>FR00140007L3</t>
   </si>
   <si>
     <t>VEOL EN 2.5 PERP</t>
   </si>
   <si>
-    <t>4 342.47</t>
+    <t>4 616.44</t>
   </si>
   <si>
     <t>FR001400UHP0</t>
   </si>
   <si>
     <t>VEOL EN 2.974 01-31</t>
   </si>
   <si>
+    <t>1 173.30</t>
+  </si>
+  <si>
     <t>XS2821745374</t>
   </si>
   <si>
     <t>VERB AG 3.25 05-31</t>
   </si>
   <si>
-    <t>5 164.38</t>
-[...5 lines deleted...]
-    <t>VERI CO 4.246 08-56</t>
+    <t>5 520.55</t>
+  </si>
+  <si>
+    <t>XS3310548105</t>
+  </si>
+  <si>
+    <t>VEST WI 3.75 06-33</t>
   </si>
   <si>
     <t>DE000A3MP4V7</t>
   </si>
   <si>
     <t>VONO SE 0.75 09-32</t>
   </si>
   <si>
     <t>FR0014003S72</t>
   </si>
   <si>
     <t>WENDEL 1.0 06-31</t>
   </si>
   <si>
-    <t>1 506.85</t>
+    <t>1 616.44</t>
   </si>
   <si>
     <t>XS2198580271</t>
   </si>
   <si>
     <t>WOLT KL 0.75 07-30</t>
   </si>
   <si>
     <t>CH1471403852</t>
   </si>
   <si>
     <t>ZUER KA 3.153 09-31</t>
   </si>
   <si>
-    <t>2 988.87</t>
-[...23 lines deleted...]
-    <t>EMINI SP500 E 0326</t>
+    <t>3 334.41</t>
+  </si>
+  <si>
+    <t>LWEM6 Index</t>
+  </si>
+  <si>
+    <t>E MIN SP 500 0626</t>
+  </si>
+  <si>
+    <t>SLBM6 Index</t>
+  </si>
+  <si>
+    <t>EMINI SP500 E 0626</t>
   </si>
   <si>
     <t>RXM6 Comdty</t>
   </si>
   <si>
     <t>EURO BUND 0626</t>
   </si>
   <si>
-    <t>XSSH6 Index</t>
-[...11 lines deleted...]
-    <t>GBP</t>
+    <t>VGM6 Index</t>
+  </si>
+  <si>
+    <t>EURO STOXX 50 0626</t>
   </si>
   <si>
     <t>ASDZ27 Index</t>
   </si>
   <si>
     <t>SP 500 ANNL D 1227</t>
   </si>
   <si>
-    <t>UXYM6 Comdty</t>
-[...4 lines deleted...]
-  <si>
     <t>TYM6 Comdty</t>
   </si>
   <si>
     <t>US 10YR NOTE 0626</t>
   </si>
   <si>
-    <t>SFRU6P 96.25</t>
+    <t>OIRL0000025E</t>
   </si>
   <si>
     <t>BBG CA 260911 P96.25</t>
   </si>
   <si>
-    <t>SFRU6P 96.5</t>
+    <t>OIRL0000025D</t>
   </si>
   <si>
     <t>BBG CA 260911 P96.5</t>
   </si>
   <si>
-    <t>SFRU6P 96.75</t>
+    <t>OIRL0000027W</t>
   </si>
   <si>
     <t>BBG CA 260911 P96.75</t>
   </si>
   <si>
-    <t>0RZ6C 97.875</t>
+    <t>OIRL000002AC</t>
   </si>
   <si>
     <t>EUR MI 261211 C97.87</t>
   </si>
   <si>
-    <t>0RZ6C 98 Com</t>
+    <t>OIRL000002AB</t>
   </si>
   <si>
     <t>EUR MI 261211 C98</t>
+  </si>
+  <si>
+    <t>OINL000021MW</t>
+  </si>
+  <si>
+    <t>EURO S 260320 P5775</t>
+  </si>
+  <si>
+    <t>OINL000020C3</t>
+  </si>
+  <si>
+    <t>EURO S 260320 P5800</t>
+  </si>
+  <si>
+    <t>OINL00002243</t>
+  </si>
+  <si>
+    <t>EURO S 260918 C6350</t>
+  </si>
+  <si>
+    <t>OINL00001ZMH</t>
+  </si>
+  <si>
+    <t>EURO S 261218 C6600</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -2665,151 +2680,151 @@
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
         <v>8806.0</v>
       </c>
       <c r="D2">
-        <v>5588.58</v>
+        <v>5344.74</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>49213038.35</v>
+        <v>47065868.32</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>49213038.35</v>
+        <v>47065868.32</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
-        <v>654.594</v>
+        <v>655.825</v>
       </c>
       <c r="D3">
-        <v>17057.44</v>
+        <v>16313.22</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>11165702.27</v>
+        <v>10698623.09</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>11165702.27</v>
+        <v>10698623.09</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="1">
-        <v>23492.703</v>
+        <v>23936.667</v>
       </c>
       <c r="D4">
-        <v>122.22</v>
+        <v>116.83</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
-        <v>2871349.15</v>
+        <v>2796692.29</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
       <c r="H4">
-        <v>2871349.15</v>
+        <v>2796692.29</v>
       </c>
       <c r="I4" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P285"/>
+  <dimension ref="A1:P288"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O285" sqref="O285"/>
+      <selection activeCell="O288" sqref="O288"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>13</v>
       </c>
       <c r="B1" t="s">
         <v>14</v>
       </c>
       <c r="C1" t="s">
         <v>15</v>
       </c>
       <c r="D1" t="s">
         <v>16</v>
       </c>
       <c r="E1" t="s">
         <v>17</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>18</v>
@@ -2831,14236 +2846,14386 @@
       </c>
       <c r="M1" t="s">
         <v>24</v>
       </c>
       <c r="N1" t="s">
         <v>25</v>
       </c>
       <c r="O1" t="s">
         <v>26</v>
       </c>
       <c r="P1" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>28</v>
       </c>
       <c r="B2" t="s">
         <v>29</v>
       </c>
       <c r="C2" s="1">
         <v>2000.0</v>
       </c>
       <c r="D2" s="1">
-        <v>49.26</v>
+        <v>39.5</v>
       </c>
       <c r="E2" s="1">
         <v>34.904835</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
         <v>1.0</v>
       </c>
       <c r="H2" s="1">
         <v>69809.67</v>
       </c>
       <c r="I2" s="1">
-        <v>28710.33</v>
+        <v>9190.33</v>
       </c>
       <c r="J2" s="1">
-        <v>41.126580314733</v>
+        <v>13.164838051806</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>98520.0</v>
+        <v>79000.0</v>
       </c>
       <c r="N2" s="1">
-        <v>98520.0</v>
+        <v>79000.0</v>
       </c>
       <c r="O2" s="1">
-        <v>0.16</v>
+        <v>0.13</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>30</v>
       </c>
       <c r="B3" t="s">
         <v>31</v>
       </c>
       <c r="C3" s="1">
-        <v>493.0</v>
+        <v>57.0</v>
       </c>
       <c r="D3" s="1">
-        <v>158.2</v>
+        <v>865.6</v>
       </c>
       <c r="E3" s="1">
-        <v>167.52561866</v>
+        <v>1427.29245614</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
         <v>1.0</v>
       </c>
       <c r="H3" s="1">
-        <v>82590.13</v>
+        <v>81355.67</v>
       </c>
       <c r="I3" s="1">
-        <v>-4597.53</v>
+        <v>-32016.47</v>
       </c>
       <c r="J3" s="1">
-        <v>-5.5666821204907</v>
+        <v>-39.353704542044</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
         <v>0.0</v>
       </c>
       <c r="M3" s="1">
-        <v>77992.6</v>
+        <v>49339.2</v>
       </c>
       <c r="N3" s="1">
-        <v>77992.6</v>
+        <v>49339.2</v>
       </c>
       <c r="O3" s="1">
-        <v>0.12</v>
+        <v>0.08</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>32</v>
       </c>
       <c r="B4" t="s">
         <v>33</v>
       </c>
       <c r="C4" s="1">
-        <v>57.0</v>
+        <v>1262.0</v>
       </c>
       <c r="D4" s="1">
-        <v>994.8</v>
+        <v>168.28</v>
       </c>
       <c r="E4" s="1">
-        <v>1427.29245614</v>
+        <v>128.3753645</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
         <v>1.0</v>
       </c>
       <c r="H4" s="1">
-        <v>81355.67</v>
+        <v>162009.71</v>
       </c>
       <c r="I4" s="1">
-        <v>-24652.07</v>
+        <v>50359.65</v>
       </c>
       <c r="J4" s="1">
-        <v>-30.301600367866</v>
+        <v>31.084340562056</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4" s="1">
-        <v>56703.6</v>
+        <v>212369.36</v>
       </c>
       <c r="N4" s="1">
-        <v>56703.6</v>
+        <v>212369.36</v>
       </c>
       <c r="O4" s="1">
-        <v>0.09</v>
+        <v>0.35</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>34</v>
       </c>
       <c r="B5" t="s">
         <v>35</v>
       </c>
       <c r="C5" s="1">
-        <v>1262.0</v>
+        <v>1609.0</v>
       </c>
       <c r="D5" s="1">
-        <v>178.24</v>
+        <v>163.96</v>
       </c>
       <c r="E5" s="1">
-        <v>128.3753645</v>
+        <v>159.98949037</v>
       </c>
       <c r="F5" t="s">
         <v>8</v>
       </c>
       <c r="G5">
         <v>1.0</v>
       </c>
       <c r="H5" s="1">
-        <v>162009.71</v>
+        <v>257423.09</v>
       </c>
       <c r="I5" s="1">
-        <v>62929.17</v>
+        <v>6388.55</v>
       </c>
       <c r="J5" s="1">
-        <v>38.842838494063</v>
+        <v>2.4817315338729</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5" s="1">
-        <v>224938.88</v>
+        <v>263811.64</v>
       </c>
       <c r="N5" s="1">
-        <v>224938.88</v>
+        <v>263811.64</v>
       </c>
       <c r="O5" s="1">
-        <v>0.36</v>
+        <v>0.44</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>36</v>
       </c>
       <c r="B6" t="s">
         <v>37</v>
       </c>
       <c r="C6" s="1">
-        <v>1609.0</v>
+        <v>1272.0</v>
       </c>
       <c r="D6" s="1">
-        <v>184.24</v>
+        <v>353.2</v>
       </c>
       <c r="E6" s="1">
-        <v>159.98949037</v>
+        <v>264.00595912</v>
       </c>
       <c r="F6" t="s">
         <v>8</v>
       </c>
       <c r="G6">
         <v>1.0</v>
       </c>
       <c r="H6" s="1">
-        <v>257423.09</v>
+        <v>335815.58</v>
       </c>
       <c r="I6" s="1">
-        <v>39019.07</v>
+        <v>113454.82</v>
       </c>
       <c r="J6" s="1">
-        <v>15.157564148577</v>
+        <v>33.784858939541</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6">
         <v>0.0</v>
       </c>
       <c r="M6" s="1">
-        <v>296442.16</v>
+        <v>449270.4</v>
       </c>
       <c r="N6" s="1">
-        <v>296442.16</v>
+        <v>449270.4</v>
       </c>
       <c r="O6" s="1">
-        <v>0.47</v>
+        <v>0.74</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>38</v>
       </c>
       <c r="B7" t="s">
         <v>39</v>
       </c>
       <c r="C7" s="1">
-        <v>1272.0</v>
+        <v>4720.0</v>
       </c>
       <c r="D7" s="1">
-        <v>382.2</v>
+        <v>23.36</v>
       </c>
       <c r="E7" s="1">
-        <v>264.00595912</v>
+        <v>20.05368856</v>
       </c>
       <c r="F7" t="s">
         <v>8</v>
       </c>
       <c r="G7">
         <v>1.0</v>
       </c>
       <c r="H7" s="1">
-        <v>335815.58</v>
+        <v>94653.41</v>
       </c>
       <c r="I7" s="1">
-        <v>150342.82</v>
+        <v>15605.79</v>
       </c>
       <c r="J7" s="1">
-        <v>44.769459475347</v>
+        <v>16.487298238912</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7">
         <v>0.0</v>
       </c>
       <c r="M7" s="1">
-        <v>486158.4</v>
+        <v>110259.2</v>
       </c>
       <c r="N7" s="1">
-        <v>486158.4</v>
+        <v>110259.2</v>
       </c>
       <c r="O7" s="1">
-        <v>0.77</v>
+        <v>0.18</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>40</v>
       </c>
       <c r="B8" t="s">
         <v>41</v>
       </c>
       <c r="C8" s="1">
-        <v>4720.0</v>
+        <v>890.0</v>
       </c>
       <c r="D8" s="1">
-        <v>28.29</v>
+        <v>49.1</v>
       </c>
       <c r="E8" s="1">
-        <v>20.05368856</v>
+        <v>67.54492135</v>
       </c>
       <c r="F8" t="s">
         <v>8</v>
       </c>
       <c r="G8">
         <v>1.0</v>
       </c>
       <c r="H8" s="1">
-        <v>94653.41</v>
+        <v>60114.98</v>
       </c>
       <c r="I8" s="1">
-        <v>38875.39</v>
+        <v>-16415.98</v>
       </c>
       <c r="J8" s="1">
-        <v>41.071304245668</v>
+        <v>-27.30763613329</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
         <v>0.0</v>
       </c>
       <c r="M8" s="1">
-        <v>133528.8</v>
+        <v>43699.0</v>
       </c>
       <c r="N8" s="1">
-        <v>133528.8</v>
+        <v>43699.0</v>
       </c>
       <c r="O8" s="1">
-        <v>0.21</v>
+        <v>0.07</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
         <v>42</v>
       </c>
       <c r="B9" t="s">
         <v>43</v>
       </c>
       <c r="C9" s="1">
-        <v>890.0</v>
+        <v>3531.0</v>
       </c>
       <c r="D9" s="1">
-        <v>52.74</v>
+        <v>33.34</v>
       </c>
       <c r="E9" s="1">
-        <v>67.54492135</v>
+        <v>30.76847635</v>
       </c>
       <c r="F9" t="s">
         <v>8</v>
       </c>
       <c r="G9">
         <v>1.0</v>
       </c>
       <c r="H9" s="1">
-        <v>60114.98</v>
+        <v>108643.49</v>
       </c>
       <c r="I9" s="1">
-        <v>-13176.38</v>
+        <v>9080.05</v>
       </c>
       <c r="J9" s="1">
-        <v>-21.918629932173</v>
+        <v>8.3576567726239</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9">
         <v>0.0</v>
       </c>
       <c r="M9" s="1">
-        <v>46938.6</v>
+        <v>117723.54</v>
       </c>
       <c r="N9" s="1">
-        <v>46938.6</v>
+        <v>117723.54</v>
       </c>
       <c r="O9" s="1">
-        <v>0.07</v>
+        <v>0.19</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
         <v>44</v>
       </c>
       <c r="B10" t="s">
         <v>45</v>
       </c>
       <c r="C10" s="1">
-        <v>3487.0</v>
+        <v>910.0</v>
       </c>
       <c r="D10" s="1">
-        <v>44.42</v>
+        <v>1168.6</v>
       </c>
       <c r="E10" s="1">
-        <v>30.69737884</v>
+        <v>605.02332967</v>
       </c>
       <c r="F10" t="s">
         <v>8</v>
       </c>
       <c r="G10">
         <v>1.0</v>
       </c>
       <c r="H10" s="1">
-        <v>107041.76</v>
+        <v>550571.23</v>
       </c>
       <c r="I10" s="1">
-        <v>47850.78</v>
+        <v>512854.77</v>
       </c>
       <c r="J10" s="1">
-        <v>44.702908472357</v>
+        <v>93.149576667855</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10">
         <v>0.0</v>
       </c>
       <c r="M10" s="1">
-        <v>154892.54</v>
+        <v>1063426.0</v>
       </c>
       <c r="N10" s="1">
-        <v>154892.54</v>
+        <v>1063426.0</v>
       </c>
       <c r="O10" s="1">
-        <v>0.24</v>
+        <v>1.76</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
         <v>46</v>
       </c>
       <c r="B11" t="s">
         <v>47</v>
       </c>
       <c r="C11" s="1">
-        <v>3557.0</v>
+        <v>3556.0</v>
       </c>
       <c r="D11" s="1">
-        <v>0.0</v>
+        <v>38.44</v>
       </c>
       <c r="E11" s="1">
-        <v>0.0</v>
+        <v>30.9318279</v>
       </c>
       <c r="F11" t="s">
         <v>8</v>
       </c>
       <c r="G11">
         <v>1.0</v>
       </c>
       <c r="H11" s="1">
-        <v>0.0</v>
+        <v>109993.58</v>
       </c>
       <c r="I11" s="1">
-        <v>0.0</v>
+        <v>26699.06</v>
       </c>
       <c r="J11" s="1">
-        <v>0</v>
+        <v>24.273289404709</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11">
         <v>0.0</v>
       </c>
       <c r="M11" s="1">
-        <v>0.0</v>
+        <v>136692.64</v>
       </c>
       <c r="N11" s="1">
-        <v>0.0</v>
+        <v>136692.64</v>
       </c>
       <c r="O11" s="1">
-        <v>0.0</v>
+        <v>0.23</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
         <v>48</v>
       </c>
       <c r="B12" t="s">
         <v>49</v>
       </c>
       <c r="C12" s="1">
-        <v>910.0</v>
+        <v>27174.0</v>
       </c>
       <c r="D12" s="1">
-        <v>1233.4</v>
+        <v>9.35</v>
       </c>
       <c r="E12" s="1">
-        <v>605.02332967</v>
+        <v>3.99873445</v>
       </c>
       <c r="F12" t="s">
         <v>8</v>
       </c>
       <c r="G12">
         <v>1.0</v>
       </c>
       <c r="H12" s="1">
-        <v>550571.23</v>
+        <v>108661.61</v>
       </c>
       <c r="I12" s="1">
-        <v>571822.77</v>
+        <v>145415.29</v>
       </c>
       <c r="J12" s="1">
-        <v>103.85990746374</v>
+        <v>133.82397886429</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
       <c r="M12" s="1">
-        <v>1122394.0</v>
+        <v>254076.9</v>
       </c>
       <c r="N12" s="1">
-        <v>1122394.0</v>
+        <v>254076.9</v>
       </c>
       <c r="O12" s="1">
-        <v>1.77</v>
+        <v>0.42</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
         <v>50</v>
       </c>
       <c r="B13" t="s">
         <v>51</v>
       </c>
       <c r="C13" s="1">
-        <v>3556.0</v>
+        <v>972.0</v>
       </c>
       <c r="D13" s="1">
-        <v>41.46</v>
+        <v>92.6</v>
       </c>
       <c r="E13" s="1">
-        <v>30.9318279</v>
+        <v>98.89812757</v>
       </c>
       <c r="F13" t="s">
         <v>8</v>
       </c>
       <c r="G13">
         <v>1.0</v>
       </c>
       <c r="H13" s="1">
-        <v>109993.58</v>
+        <v>96128.98</v>
       </c>
       <c r="I13" s="1">
-        <v>37438.18</v>
+        <v>-6121.78</v>
       </c>
       <c r="J13" s="1">
-        <v>34.036695596234</v>
+        <v>-6.3682980928332</v>
       </c>
       <c r="K13">
         <v>0.0</v>
       </c>
       <c r="L13">
         <v>0.0</v>
       </c>
       <c r="M13" s="1">
-        <v>147431.76</v>
+        <v>90007.2</v>
       </c>
       <c r="N13" s="1">
-        <v>147431.76</v>
+        <v>90007.2</v>
       </c>
       <c r="O13" s="1">
-        <v>0.23</v>
+        <v>0.15</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
         <v>52</v>
       </c>
       <c r="B14" t="s">
         <v>53</v>
       </c>
       <c r="C14" s="1">
-        <v>27174.0</v>
+        <v>1069.0</v>
       </c>
       <c r="D14" s="1">
-        <v>10.79</v>
+        <v>76.34</v>
       </c>
       <c r="E14" s="1">
-        <v>3.99873445</v>
+        <v>78.07188026</v>
       </c>
       <c r="F14" t="s">
         <v>8</v>
       </c>
       <c r="G14">
         <v>1.0</v>
       </c>
       <c r="H14" s="1">
-        <v>108661.61</v>
+        <v>83458.84</v>
       </c>
       <c r="I14" s="1">
-        <v>184545.85</v>
+        <v>-1851.38</v>
       </c>
       <c r="J14" s="1">
-        <v>169.83537240061</v>
+        <v>-2.2183150400844</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
       <c r="L14">
         <v>0.0</v>
       </c>
       <c r="M14" s="1">
-        <v>293207.46</v>
+        <v>81607.46</v>
       </c>
       <c r="N14" s="1">
-        <v>293207.46</v>
+        <v>81607.46</v>
       </c>
       <c r="O14" s="1">
-        <v>0.46</v>
+        <v>0.13</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
         <v>54</v>
       </c>
       <c r="B15" t="s">
         <v>55</v>
       </c>
       <c r="C15" s="1">
-        <v>972.0</v>
+        <v>5197.0</v>
       </c>
       <c r="D15" s="1">
-        <v>100.0</v>
+        <v>26.74</v>
       </c>
       <c r="E15" s="1">
-        <v>98.89812757</v>
+        <v>23.38217433</v>
       </c>
       <c r="F15" t="s">
         <v>8</v>
       </c>
       <c r="G15">
         <v>1.0</v>
       </c>
       <c r="H15" s="1">
-        <v>96128.98</v>
+        <v>121517.16</v>
       </c>
       <c r="I15" s="1">
-        <v>1071.02</v>
+        <v>17450.62</v>
       </c>
       <c r="J15" s="1">
-        <v>1.1141489278259</v>
+        <v>14.36062198952</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15">
         <v>0.0</v>
       </c>
       <c r="M15" s="1">
-        <v>97200.0</v>
+        <v>138967.78</v>
       </c>
       <c r="N15" s="1">
-        <v>97200.0</v>
+        <v>138967.78</v>
       </c>
       <c r="O15" s="1">
-        <v>0.15</v>
+        <v>0.23</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
         <v>56</v>
       </c>
       <c r="B16" t="s">
         <v>57</v>
       </c>
       <c r="C16" s="1">
-        <v>1069.0</v>
+        <v>8154.0</v>
       </c>
       <c r="D16" s="1">
-        <v>89.46</v>
+        <v>10.095</v>
       </c>
       <c r="E16" s="1">
-        <v>78.07188026</v>
+        <v>4.83032745</v>
       </c>
       <c r="F16" t="s">
         <v>8</v>
       </c>
       <c r="G16">
         <v>1.0</v>
       </c>
       <c r="H16" s="1">
-        <v>83458.84</v>
+        <v>39386.49</v>
       </c>
       <c r="I16" s="1">
-        <v>12173.9</v>
+        <v>42928.14</v>
       </c>
       <c r="J16" s="1">
-        <v>14.586711245927</v>
+        <v>108.99204270297</v>
       </c>
       <c r="K16">
         <v>0.0</v>
       </c>
       <c r="L16">
         <v>0.0</v>
       </c>
       <c r="M16" s="1">
-        <v>95632.74</v>
+        <v>82314.63</v>
       </c>
       <c r="N16" s="1">
-        <v>95632.74</v>
+        <v>82314.63</v>
       </c>
       <c r="O16" s="1">
-        <v>0.15</v>
+        <v>0.14</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
         <v>58</v>
       </c>
       <c r="B17" t="s">
         <v>59</v>
       </c>
       <c r="C17" s="1">
-        <v>5197.0</v>
+        <v>481.0</v>
       </c>
       <c r="D17" s="1">
-        <v>29.42</v>
+        <v>101.1</v>
       </c>
       <c r="E17" s="1">
-        <v>23.38217433</v>
+        <v>121.64931393</v>
       </c>
       <c r="F17" t="s">
         <v>8</v>
       </c>
       <c r="G17">
         <v>1.0</v>
       </c>
       <c r="H17" s="1">
-        <v>121517.16</v>
+        <v>58513.32</v>
       </c>
       <c r="I17" s="1">
-        <v>31378.58</v>
+        <v>-9884.22</v>
       </c>
       <c r="J17" s="1">
-        <v>25.822344761843</v>
+        <v>-16.892256327277</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17">
         <v>0.0</v>
       </c>
       <c r="M17" s="1">
-        <v>152895.74</v>
+        <v>48629.1</v>
       </c>
       <c r="N17" s="1">
-        <v>152895.74</v>
+        <v>48629.1</v>
       </c>
       <c r="O17" s="1">
-        <v>0.24</v>
+        <v>0.08</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
         <v>60</v>
       </c>
       <c r="B18" t="s">
         <v>61</v>
       </c>
       <c r="C18" s="1">
-        <v>11340.0</v>
+        <v>6856.0</v>
       </c>
       <c r="D18" s="1">
-        <v>10.52</v>
+        <v>31.16</v>
       </c>
       <c r="E18" s="1">
-        <v>4.83032716</v>
+        <v>12.05353996</v>
       </c>
       <c r="F18" t="s">
         <v>8</v>
       </c>
       <c r="G18">
         <v>1.0</v>
       </c>
       <c r="H18" s="1">
-        <v>54775.91</v>
+        <v>82639.07</v>
       </c>
       <c r="I18" s="1">
-        <v>64520.89</v>
+        <v>130993.89</v>
       </c>
       <c r="J18" s="1">
-        <v>117.79063095437</v>
+        <v>158.51326739277</v>
       </c>
       <c r="K18">
         <v>0.0</v>
       </c>
       <c r="L18">
         <v>0.0</v>
       </c>
       <c r="M18" s="1">
-        <v>119296.8</v>
+        <v>213632.96</v>
       </c>
       <c r="N18" s="1">
-        <v>119296.8</v>
+        <v>213632.96</v>
       </c>
       <c r="O18" s="1">
-        <v>0.19</v>
+        <v>0.35</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
         <v>62</v>
       </c>
       <c r="B19" t="s">
         <v>63</v>
       </c>
       <c r="C19" s="1">
-        <v>481.0</v>
+        <v>1912.0</v>
       </c>
       <c r="D19" s="1">
-        <v>106.95</v>
+        <v>69.42</v>
       </c>
       <c r="E19" s="1">
-        <v>121.64931393</v>
+        <v>61.61330544</v>
       </c>
       <c r="F19" t="s">
         <v>8</v>
       </c>
       <c r="G19">
         <v>1.0</v>
       </c>
       <c r="H19" s="1">
-        <v>58513.32</v>
+        <v>117804.64</v>
       </c>
       <c r="I19" s="1">
-        <v>-7070.37</v>
+        <v>14926.4</v>
       </c>
       <c r="J19" s="1">
-        <v>-12.083351277965</v>
+        <v>12.670468667448</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
       <c r="L19">
         <v>0.0</v>
       </c>
       <c r="M19" s="1">
-        <v>51442.95</v>
+        <v>132731.04</v>
       </c>
       <c r="N19" s="1">
-        <v>51442.95</v>
+        <v>132731.04</v>
       </c>
       <c r="O19" s="1">
-        <v>0.08</v>
+        <v>0.22</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
         <v>64</v>
       </c>
       <c r="B20" t="s">
         <v>65</v>
       </c>
       <c r="C20" s="1">
-        <v>6856.0</v>
+        <v>2331.0</v>
       </c>
       <c r="D20" s="1">
-        <v>34.65</v>
+        <v>17.7</v>
       </c>
       <c r="E20" s="1">
-        <v>12.05353996</v>
+        <v>35.14176319</v>
       </c>
       <c r="F20" t="s">
         <v>8</v>
       </c>
       <c r="G20">
         <v>1.0</v>
       </c>
       <c r="H20" s="1">
-        <v>82639.07</v>
+        <v>81915.45</v>
       </c>
       <c r="I20" s="1">
-        <v>154921.33</v>
+        <v>-40656.75</v>
       </c>
       <c r="J20" s="1">
-        <v>187.4674170462</v>
+        <v>-49.632578469629</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20">
         <v>0.0</v>
       </c>
       <c r="M20" s="1">
-        <v>237560.4</v>
+        <v>41258.7</v>
       </c>
       <c r="N20" s="1">
-        <v>237560.4</v>
+        <v>41258.7</v>
       </c>
       <c r="O20" s="1">
-        <v>0.38</v>
+        <v>0.07</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
         <v>66</v>
       </c>
       <c r="B21" t="s">
         <v>67</v>
       </c>
       <c r="C21" s="1">
-        <v>1912.0</v>
+        <v>1726.0</v>
       </c>
       <c r="D21" s="1">
-        <v>72.64</v>
+        <v>58.1</v>
       </c>
       <c r="E21" s="1">
-        <v>61.61330544</v>
+        <v>107.86507532</v>
       </c>
       <c r="F21" t="s">
         <v>8</v>
       </c>
       <c r="G21">
         <v>1.0</v>
       </c>
       <c r="H21" s="1">
-        <v>117804.64</v>
+        <v>186175.12</v>
       </c>
       <c r="I21" s="1">
-        <v>21083.04</v>
+        <v>-85894.52</v>
       </c>
       <c r="J21" s="1">
-        <v>17.896612561271</v>
+        <v>-46.136411782627</v>
       </c>
       <c r="K21">
         <v>0.0</v>
       </c>
       <c r="L21">
         <v>0.0</v>
       </c>
       <c r="M21" s="1">
-        <v>138887.68</v>
+        <v>100280.6</v>
       </c>
       <c r="N21" s="1">
-        <v>138887.68</v>
+        <v>100280.6</v>
       </c>
       <c r="O21" s="1">
-        <v>0.22</v>
+        <v>0.17</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
         <v>68</v>
       </c>
       <c r="B22" t="s">
         <v>69</v>
       </c>
       <c r="C22" s="1">
-        <v>2331.0</v>
+        <v>9386.0</v>
       </c>
       <c r="D22" s="1">
-        <v>18.55</v>
+        <v>19.295</v>
       </c>
       <c r="E22" s="1">
-        <v>35.14176319</v>
+        <v>13.59532389</v>
       </c>
       <c r="F22" t="s">
         <v>8</v>
       </c>
       <c r="G22">
         <v>1.0</v>
       </c>
       <c r="H22" s="1">
-        <v>81915.45</v>
+        <v>127605.71</v>
       </c>
       <c r="I22" s="1">
-        <v>-38675.4</v>
+        <v>53497.16</v>
       </c>
       <c r="J22" s="1">
-        <v>-47.213803989357</v>
+        <v>41.92379792409</v>
       </c>
       <c r="K22">
         <v>0.0</v>
       </c>
       <c r="L22">
         <v>0.0</v>
       </c>
       <c r="M22" s="1">
-        <v>43240.05</v>
+        <v>181102.87</v>
       </c>
       <c r="N22" s="1">
-        <v>43240.05</v>
+        <v>181102.87</v>
       </c>
       <c r="O22" s="1">
-        <v>0.07</v>
+        <v>0.3</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
         <v>70</v>
       </c>
       <c r="B23" t="s">
         <v>71</v>
       </c>
       <c r="C23" s="1">
-        <v>1726.0</v>
+        <v>19281.0</v>
       </c>
       <c r="D23" s="1">
-        <v>60.44</v>
+        <v>4.337</v>
       </c>
       <c r="E23" s="1">
-        <v>107.86507532</v>
+        <v>3.17668845</v>
       </c>
       <c r="F23" t="s">
         <v>8</v>
       </c>
       <c r="G23">
         <v>1.0</v>
       </c>
       <c r="H23" s="1">
-        <v>186175.12</v>
+        <v>61249.73</v>
       </c>
       <c r="I23" s="1">
-        <v>-81855.68</v>
+        <v>22371.97</v>
       </c>
       <c r="J23" s="1">
-        <v>-43.967034907779</v>
+        <v>36.525826317928</v>
       </c>
       <c r="K23">
         <v>0.0</v>
       </c>
       <c r="L23">
         <v>0.0</v>
       </c>
       <c r="M23" s="1">
-        <v>104319.44</v>
+        <v>83621.7</v>
       </c>
       <c r="N23" s="1">
-        <v>104319.44</v>
+        <v>83621.7</v>
       </c>
       <c r="O23" s="1">
-        <v>0.16</v>
+        <v>0.14</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
         <v>72</v>
       </c>
       <c r="B24" t="s">
         <v>73</v>
       </c>
       <c r="C24" s="1">
-        <v>9386.0</v>
+        <v>35473.0</v>
       </c>
       <c r="D24" s="1">
-        <v>19.68</v>
+        <v>9.437</v>
       </c>
       <c r="E24" s="1">
-        <v>13.59532389</v>
+        <v>6.95718124</v>
       </c>
       <c r="F24" t="s">
         <v>8</v>
       </c>
       <c r="G24">
         <v>1.0</v>
       </c>
       <c r="H24" s="1">
-        <v>127605.71</v>
+        <v>246792.09</v>
       </c>
       <c r="I24" s="1">
-        <v>57110.77</v>
+        <v>87966.61</v>
       </c>
       <c r="J24" s="1">
-        <v>44.755653959372</v>
+        <v>35.644015170827</v>
       </c>
       <c r="K24">
         <v>0.0</v>
       </c>
       <c r="L24">
         <v>0.0</v>
       </c>
       <c r="M24" s="1">
-        <v>184716.48</v>
+        <v>334758.7</v>
       </c>
       <c r="N24" s="1">
-        <v>184716.48</v>
+        <v>334758.7</v>
       </c>
       <c r="O24" s="1">
-        <v>0.29</v>
+        <v>0.55</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
         <v>74</v>
       </c>
       <c r="B25" t="s">
         <v>75</v>
       </c>
       <c r="C25" s="1">
-        <v>19281.0</v>
+        <v>5291.0</v>
       </c>
       <c r="D25" s="1">
-        <v>4.516</v>
+        <v>27.29</v>
       </c>
       <c r="E25" s="1">
-        <v>3.17668845</v>
+        <v>27.27949915</v>
       </c>
       <c r="F25" t="s">
         <v>8</v>
       </c>
       <c r="G25">
         <v>1.0</v>
       </c>
       <c r="H25" s="1">
-        <v>61249.73</v>
+        <v>144335.83</v>
       </c>
       <c r="I25" s="1">
-        <v>25823.27</v>
+        <v>55.56</v>
       </c>
       <c r="J25" s="1">
-        <v>42.160626667252</v>
+        <v>0.038493560469358</v>
       </c>
       <c r="K25">
         <v>0.0</v>
       </c>
       <c r="L25">
         <v>0.0</v>
       </c>
       <c r="M25" s="1">
-        <v>87073.0</v>
+        <v>144391.39</v>
       </c>
       <c r="N25" s="1">
-        <v>87073.0</v>
+        <v>144391.39</v>
       </c>
       <c r="O25" s="1">
-        <v>0.14</v>
+        <v>0.24</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
         <v>76</v>
       </c>
       <c r="B26" t="s">
         <v>77</v>
       </c>
       <c r="C26" s="1">
-        <v>35473.0</v>
+        <v>1133.0</v>
       </c>
       <c r="D26" s="1">
-        <v>10.194</v>
+        <v>90.85</v>
       </c>
       <c r="E26" s="1">
-        <v>6.95718124</v>
+        <v>54.87600177</v>
       </c>
       <c r="F26" t="s">
         <v>8</v>
       </c>
       <c r="G26">
         <v>1.0</v>
       </c>
       <c r="H26" s="1">
-        <v>246792.09</v>
+        <v>62174.51</v>
       </c>
       <c r="I26" s="1">
-        <v>114819.67</v>
+        <v>40758.54</v>
       </c>
       <c r="J26" s="1">
-        <v>46.524858231883</v>
+        <v>65.555064285991</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26" s="1">
-        <v>361611.76</v>
+        <v>102933.05</v>
       </c>
       <c r="N26" s="1">
-        <v>361611.76</v>
+        <v>102933.05</v>
       </c>
       <c r="O26" s="1">
-        <v>0.57</v>
+        <v>0.17</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
         <v>78</v>
       </c>
       <c r="B27" t="s">
         <v>79</v>
       </c>
       <c r="C27" s="1">
-        <v>1133.0</v>
+        <v>572.0</v>
       </c>
       <c r="D27" s="1">
-        <v>100.7</v>
+        <v>198.7</v>
       </c>
       <c r="E27" s="1">
-        <v>54.87600177</v>
+        <v>204.46632867</v>
       </c>
       <c r="F27" t="s">
         <v>8</v>
       </c>
       <c r="G27">
         <v>1.0</v>
       </c>
       <c r="H27" s="1">
-        <v>62174.51</v>
+        <v>116954.74</v>
       </c>
       <c r="I27" s="1">
-        <v>51918.59</v>
+        <v>-3298.34</v>
       </c>
       <c r="J27" s="1">
-        <v>83.504622714357</v>
+        <v>-2.8201849706989</v>
       </c>
       <c r="K27">
         <v>0.0</v>
       </c>
       <c r="L27">
         <v>0.0</v>
       </c>
       <c r="M27" s="1">
-        <v>114093.1</v>
+        <v>113656.4</v>
       </c>
       <c r="N27" s="1">
-        <v>114093.1</v>
+        <v>113656.4</v>
       </c>
       <c r="O27" s="1">
-        <v>0.18</v>
+        <v>0.19</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
         <v>80</v>
       </c>
       <c r="B28" t="s">
         <v>81</v>
       </c>
       <c r="C28" s="1">
-        <v>572.0</v>
+        <v>4248.0</v>
       </c>
       <c r="D28" s="1">
-        <v>225.2</v>
+        <v>33.76</v>
       </c>
       <c r="E28" s="1">
-        <v>204.46632867</v>
+        <v>21.45053908</v>
       </c>
       <c r="F28" t="s">
         <v>8</v>
       </c>
       <c r="G28">
         <v>1.0</v>
       </c>
       <c r="H28" s="1">
-        <v>116954.74</v>
+        <v>91121.89</v>
       </c>
       <c r="I28" s="1">
-        <v>11859.66</v>
+        <v>52290.59</v>
       </c>
       <c r="J28" s="1">
-        <v>10.140384220426</v>
+        <v>57.385322012087</v>
       </c>
       <c r="K28">
         <v>0.0</v>
       </c>
       <c r="L28">
         <v>0.0</v>
       </c>
       <c r="M28" s="1">
-        <v>128814.4</v>
+        <v>143412.48</v>
       </c>
       <c r="N28" s="1">
-        <v>128814.4</v>
+        <v>143412.48</v>
       </c>
       <c r="O28" s="1">
-        <v>0.2</v>
+        <v>0.24</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
         <v>82</v>
       </c>
       <c r="B29" t="s">
         <v>83</v>
       </c>
       <c r="C29" s="1">
-        <v>4248.0</v>
+        <v>45.0</v>
       </c>
       <c r="D29" s="1">
-        <v>36.16</v>
+        <v>1742.0</v>
       </c>
       <c r="E29" s="1">
-        <v>21.45053908</v>
+        <v>1167.04155556</v>
       </c>
       <c r="F29" t="s">
         <v>8</v>
       </c>
       <c r="G29">
         <v>1.0</v>
       </c>
       <c r="H29" s="1">
-        <v>91121.89</v>
+        <v>52516.87</v>
       </c>
       <c r="I29" s="1">
-        <v>62485.79</v>
+        <v>25873.13</v>
       </c>
       <c r="J29" s="1">
-        <v>68.573852012947</v>
+        <v>49.266321469653</v>
       </c>
       <c r="K29">
         <v>0.0</v>
       </c>
       <c r="L29">
         <v>0.0</v>
       </c>
       <c r="M29" s="1">
-        <v>153607.68</v>
+        <v>78390.0</v>
       </c>
       <c r="N29" s="1">
-        <v>153607.68</v>
+        <v>78390.0</v>
       </c>
       <c r="O29" s="1">
-        <v>0.24</v>
+        <v>0.13</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
         <v>84</v>
       </c>
       <c r="B30" t="s">
         <v>85</v>
       </c>
       <c r="C30" s="1">
-        <v>45.0</v>
+        <v>11223.0</v>
       </c>
       <c r="D30" s="1">
-        <v>2049.0</v>
+        <v>19.56</v>
       </c>
       <c r="E30" s="1">
-        <v>1167.04155556</v>
+        <v>11.96283525</v>
       </c>
       <c r="F30" t="s">
         <v>8</v>
       </c>
       <c r="G30">
         <v>1.0</v>
       </c>
       <c r="H30" s="1">
-        <v>52516.87</v>
+        <v>134258.9</v>
       </c>
       <c r="I30" s="1">
-        <v>39688.13</v>
+        <v>85262.98</v>
       </c>
       <c r="J30" s="1">
-        <v>75.572154243008</v>
+        <v>63.506389520546</v>
       </c>
       <c r="K30">
         <v>0.0</v>
       </c>
       <c r="L30">
         <v>0.0</v>
       </c>
       <c r="M30" s="1">
-        <v>92205.0</v>
+        <v>219521.88</v>
       </c>
       <c r="N30" s="1">
-        <v>92205.0</v>
+        <v>219521.88</v>
       </c>
       <c r="O30" s="1">
-        <v>0.15</v>
+        <v>0.36</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
         <v>86</v>
       </c>
       <c r="B31" t="s">
         <v>87</v>
       </c>
       <c r="C31" s="1">
-        <v>11223.0</v>
+        <v>779.0</v>
       </c>
       <c r="D31" s="1">
-        <v>20.05</v>
+        <v>70.1</v>
       </c>
       <c r="E31" s="1">
-        <v>11.96283525</v>
+        <v>147.68730424</v>
       </c>
       <c r="F31" t="s">
         <v>8</v>
       </c>
       <c r="G31">
         <v>1.0</v>
       </c>
       <c r="H31" s="1">
-        <v>134258.9</v>
+        <v>115048.41</v>
       </c>
       <c r="I31" s="1">
-        <v>90762.25</v>
+        <v>-60440.51</v>
       </c>
       <c r="J31" s="1">
-        <v>67.602408480928</v>
+        <v>-52.534850329527</v>
       </c>
       <c r="K31">
         <v>0.0</v>
       </c>
       <c r="L31">
         <v>0.0</v>
       </c>
       <c r="M31" s="1">
-        <v>225021.15</v>
+        <v>54607.9</v>
       </c>
       <c r="N31" s="1">
-        <v>225021.15</v>
+        <v>54607.9</v>
       </c>
       <c r="O31" s="1">
-        <v>0.36</v>
+        <v>0.09</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
         <v>88</v>
       </c>
       <c r="B32" t="s">
         <v>89</v>
       </c>
       <c r="C32" s="1">
-        <v>779.0</v>
+        <v>3879.0</v>
       </c>
       <c r="D32" s="1">
-        <v>81.4</v>
+        <v>50.8</v>
       </c>
       <c r="E32" s="1">
-        <v>147.68730424</v>
+        <v>45.07858984</v>
       </c>
       <c r="F32" t="s">
         <v>8</v>
       </c>
       <c r="G32">
         <v>1.0</v>
       </c>
       <c r="H32" s="1">
-        <v>115048.41</v>
+        <v>174859.85</v>
       </c>
       <c r="I32" s="1">
-        <v>-51637.81</v>
+        <v>22193.35</v>
       </c>
       <c r="J32" s="1">
-        <v>-44.883549455399</v>
+        <v>12.692078827701</v>
       </c>
       <c r="K32">
         <v>0.0</v>
       </c>
       <c r="L32">
         <v>0.0</v>
       </c>
       <c r="M32" s="1">
-        <v>63410.6</v>
+        <v>197053.2</v>
       </c>
       <c r="N32" s="1">
-        <v>63410.6</v>
+        <v>197053.2</v>
       </c>
       <c r="O32" s="1">
-        <v>0.1</v>
+        <v>0.33</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
         <v>90</v>
       </c>
       <c r="B33" t="s">
         <v>91</v>
       </c>
       <c r="C33" s="1">
-        <v>3879.0</v>
+        <v>7831.0</v>
       </c>
       <c r="D33" s="1">
-        <v>56.82</v>
+        <v>37.095</v>
       </c>
       <c r="E33" s="1">
-        <v>45.07858984</v>
+        <v>33.86953646</v>
       </c>
       <c r="F33" t="s">
         <v>8</v>
       </c>
       <c r="G33">
         <v>1.0</v>
       </c>
       <c r="H33" s="1">
-        <v>174859.85</v>
+        <v>265232.34</v>
       </c>
       <c r="I33" s="1">
-        <v>45544.93</v>
+        <v>25258.61</v>
       </c>
       <c r="J33" s="1">
-        <v>26.046533838385</v>
+        <v>9.5232014316203</v>
       </c>
       <c r="K33">
         <v>0.0</v>
       </c>
       <c r="L33">
         <v>0.0</v>
       </c>
       <c r="M33" s="1">
-        <v>220404.78</v>
+        <v>290490.95</v>
       </c>
       <c r="N33" s="1">
-        <v>220404.78</v>
+        <v>290490.95</v>
       </c>
       <c r="O33" s="1">
-        <v>0.35</v>
+        <v>0.48</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
         <v>92</v>
       </c>
       <c r="B34" t="s">
         <v>93</v>
       </c>
       <c r="C34" s="1">
-        <v>7831.0</v>
+        <v>25120.0</v>
       </c>
       <c r="D34" s="1">
-        <v>45.825</v>
+        <v>5.078</v>
       </c>
       <c r="E34" s="1">
-        <v>33.86953646</v>
+        <v>2.45020581</v>
       </c>
       <c r="F34" t="s">
         <v>8</v>
       </c>
       <c r="G34">
         <v>1.0</v>
       </c>
       <c r="H34" s="1">
-        <v>265232.34</v>
+        <v>61549.17</v>
       </c>
       <c r="I34" s="1">
-        <v>93623.24</v>
+        <v>66010.19</v>
       </c>
       <c r="J34" s="1">
-        <v>35.298576334997</v>
+        <v>107.24789627545</v>
       </c>
       <c r="K34">
         <v>0.0</v>
       </c>
       <c r="L34">
         <v>0.0</v>
       </c>
       <c r="M34" s="1">
-        <v>358855.58</v>
+        <v>127559.36</v>
       </c>
       <c r="N34" s="1">
-        <v>358855.58</v>
+        <v>127559.36</v>
       </c>
       <c r="O34" s="1">
-        <v>0.57</v>
+        <v>0.21</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
         <v>94</v>
       </c>
       <c r="B35" t="s">
         <v>95</v>
       </c>
       <c r="C35" s="1">
-        <v>25120.0</v>
+        <v>1072.0</v>
       </c>
       <c r="D35" s="1">
-        <v>5.835</v>
+        <v>105.55</v>
       </c>
       <c r="E35" s="1">
-        <v>2.45020581</v>
+        <v>74.62232276</v>
       </c>
       <c r="F35" t="s">
         <v>8</v>
       </c>
       <c r="G35">
         <v>1.0</v>
       </c>
       <c r="H35" s="1">
-        <v>61549.17</v>
+        <v>79995.13</v>
       </c>
       <c r="I35" s="1">
-        <v>85026.03</v>
+        <v>33154.47</v>
       </c>
       <c r="J35" s="1">
-        <v>138.14326009595</v>
+        <v>41.445610501539</v>
       </c>
       <c r="K35">
         <v>0.0</v>
       </c>
       <c r="L35">
         <v>0.0</v>
       </c>
       <c r="M35" s="1">
-        <v>146575.2</v>
+        <v>113149.6</v>
       </c>
       <c r="N35" s="1">
-        <v>146575.2</v>
+        <v>113149.6</v>
       </c>
       <c r="O35" s="1">
-        <v>0.23</v>
+        <v>0.19</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
         <v>96</v>
       </c>
       <c r="B36" t="s">
         <v>97</v>
       </c>
       <c r="C36" s="1">
-        <v>1072.0</v>
+        <v>1611.0</v>
       </c>
       <c r="D36" s="1">
-        <v>114.8</v>
+        <v>66.1</v>
       </c>
       <c r="E36" s="1">
-        <v>74.62232276</v>
+        <v>102.3734761</v>
       </c>
       <c r="F36" t="s">
         <v>8</v>
       </c>
       <c r="G36">
         <v>1.0</v>
       </c>
       <c r="H36" s="1">
-        <v>79995.13</v>
+        <v>164923.67</v>
       </c>
       <c r="I36" s="1">
-        <v>43070.47</v>
+        <v>-58436.57</v>
       </c>
       <c r="J36" s="1">
-        <v>53.8413650931</v>
+        <v>-35.432494316916</v>
       </c>
       <c r="K36">
         <v>0.0</v>
       </c>
       <c r="L36">
         <v>0.0</v>
       </c>
       <c r="M36" s="1">
-        <v>123065.6</v>
+        <v>106487.1</v>
       </c>
       <c r="N36" s="1">
-        <v>123065.6</v>
+        <v>106487.1</v>
       </c>
       <c r="O36" s="1">
-        <v>0.19</v>
+        <v>0.18</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
         <v>98</v>
       </c>
       <c r="B37" t="s">
         <v>99</v>
       </c>
       <c r="C37" s="1">
-        <v>1611.0</v>
+        <v>2073.0</v>
       </c>
       <c r="D37" s="1">
-        <v>75.3</v>
+        <v>44.58</v>
       </c>
       <c r="E37" s="1">
-        <v>102.3734761</v>
+        <v>38.14647853</v>
       </c>
       <c r="F37" t="s">
         <v>8</v>
       </c>
       <c r="G37">
         <v>1.0</v>
       </c>
       <c r="H37" s="1">
-        <v>164923.67</v>
+        <v>79077.65</v>
       </c>
       <c r="I37" s="1">
-        <v>-43615.37</v>
+        <v>13336.69</v>
       </c>
       <c r="J37" s="1">
-        <v>-26.44579155921</v>
+        <v>16.865308971625</v>
       </c>
       <c r="K37">
         <v>0.0</v>
       </c>
       <c r="L37">
         <v>0.0</v>
       </c>
       <c r="M37" s="1">
-        <v>121308.3</v>
+        <v>92414.34</v>
       </c>
       <c r="N37" s="1">
-        <v>121308.3</v>
+        <v>92414.34</v>
       </c>
       <c r="O37" s="1">
-        <v>0.19</v>
+        <v>0.15</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
         <v>100</v>
       </c>
       <c r="B38" t="s">
         <v>101</v>
       </c>
       <c r="C38" s="1">
-        <v>2073.0</v>
+        <v>846.0</v>
       </c>
       <c r="D38" s="1">
-        <v>58.0</v>
+        <v>95.7</v>
       </c>
       <c r="E38" s="1">
-        <v>38.14647853</v>
+        <v>87.72477541</v>
       </c>
       <c r="F38" t="s">
         <v>8</v>
       </c>
       <c r="G38">
         <v>1.0</v>
       </c>
       <c r="H38" s="1">
-        <v>79077.65</v>
+        <v>74215.16</v>
       </c>
       <c r="I38" s="1">
-        <v>41156.35</v>
+        <v>6747.04</v>
       </c>
       <c r="J38" s="1">
-        <v>52.045489465102</v>
+        <v>9.0911883771456</v>
       </c>
       <c r="K38">
         <v>0.0</v>
       </c>
       <c r="L38">
         <v>0.0</v>
       </c>
       <c r="M38" s="1">
-        <v>120234.0</v>
+        <v>80962.2</v>
       </c>
       <c r="N38" s="1">
-        <v>120234.0</v>
+        <v>80962.2</v>
       </c>
       <c r="O38" s="1">
-        <v>0.19</v>
+        <v>0.13</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
         <v>102</v>
       </c>
       <c r="B39" t="s">
         <v>103</v>
       </c>
       <c r="C39" s="1">
-        <v>846.0</v>
+        <v>57143.0</v>
       </c>
       <c r="D39" s="1">
-        <v>111.5</v>
+        <v>4.763</v>
       </c>
       <c r="E39" s="1">
-        <v>87.72477541</v>
+        <v>3.66370614</v>
       </c>
       <c r="F39" t="s">
         <v>8</v>
       </c>
       <c r="G39">
         <v>1.0</v>
       </c>
       <c r="H39" s="1">
-        <v>74215.16</v>
+        <v>209355.16</v>
       </c>
       <c r="I39" s="1">
-        <v>20113.84</v>
+        <v>62816.95</v>
       </c>
       <c r="J39" s="1">
-        <v>27.102063783195</v>
+        <v>30.004968590218</v>
       </c>
       <c r="K39">
         <v>0.0</v>
       </c>
       <c r="L39">
         <v>0.0</v>
       </c>
       <c r="M39" s="1">
-        <v>94329.0</v>
+        <v>272172.11</v>
       </c>
       <c r="N39" s="1">
-        <v>94329.0</v>
+        <v>272172.11</v>
       </c>
       <c r="O39" s="1">
-        <v>0.15</v>
+        <v>0.45</v>
       </c>
       <c r="P39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
         <v>104</v>
       </c>
       <c r="B40" t="s">
         <v>105</v>
       </c>
       <c r="C40" s="1">
-        <v>57143.0</v>
+        <v>1009.0</v>
       </c>
       <c r="D40" s="1">
-        <v>4.801</v>
+        <v>135.3</v>
       </c>
       <c r="E40" s="1">
-        <v>3.66370614</v>
+        <v>103.978444</v>
       </c>
       <c r="F40" t="s">
         <v>8</v>
       </c>
       <c r="G40">
         <v>1.0</v>
       </c>
       <c r="H40" s="1">
-        <v>209355.16</v>
+        <v>104914.25</v>
       </c>
       <c r="I40" s="1">
-        <v>64988.38</v>
+        <v>31603.45</v>
       </c>
       <c r="J40" s="1">
-        <v>31.042167768877</v>
+        <v>30.123124361085</v>
       </c>
       <c r="K40">
         <v>0.0</v>
       </c>
       <c r="L40">
         <v>0.0</v>
       </c>
       <c r="M40" s="1">
-        <v>274343.54</v>
+        <v>136517.7</v>
       </c>
       <c r="N40" s="1">
-        <v>274343.54</v>
+        <v>136517.7</v>
       </c>
       <c r="O40" s="1">
-        <v>0.43</v>
+        <v>0.23</v>
       </c>
       <c r="P40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
         <v>106</v>
       </c>
       <c r="B41" t="s">
         <v>107</v>
       </c>
       <c r="C41" s="1">
         <v>429.0</v>
       </c>
       <c r="D41" s="1">
-        <v>397.4</v>
+        <v>345.3</v>
       </c>
       <c r="E41" s="1">
         <v>327.90641026</v>
       </c>
       <c r="F41" t="s">
         <v>8</v>
       </c>
       <c r="G41">
         <v>1.0</v>
       </c>
       <c r="H41" s="1">
         <v>140671.85</v>
       </c>
       <c r="I41" s="1">
-        <v>29812.75</v>
+        <v>7461.85</v>
       </c>
       <c r="J41" s="1">
-        <v>21.193117173052</v>
+        <v>5.3044372417083</v>
       </c>
       <c r="K41">
         <v>0.0</v>
       </c>
       <c r="L41">
         <v>0.0</v>
       </c>
       <c r="M41" s="1">
-        <v>170484.6</v>
+        <v>148133.7</v>
       </c>
       <c r="N41" s="1">
-        <v>170484.6</v>
+        <v>148133.7</v>
       </c>
       <c r="O41" s="1">
-        <v>0.27</v>
+        <v>0.24</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
         <v>108</v>
       </c>
       <c r="B42" t="s">
         <v>109</v>
       </c>
       <c r="C42" s="1">
-        <v>1009.0</v>
+        <v>414.0</v>
       </c>
       <c r="D42" s="1">
-        <v>153.85</v>
+        <v>460.25</v>
       </c>
       <c r="E42" s="1">
-        <v>103.978444</v>
+        <v>572.89688406</v>
       </c>
       <c r="F42" t="s">
         <v>8</v>
       </c>
       <c r="G42">
         <v>1.0</v>
       </c>
       <c r="H42" s="1">
-        <v>104914.25</v>
+        <v>237179.31</v>
       </c>
       <c r="I42" s="1">
-        <v>50320.4</v>
+        <v>-46635.81</v>
       </c>
       <c r="J42" s="1">
-        <v>47.963360553976</v>
+        <v>-19.662680526392</v>
       </c>
       <c r="K42">
         <v>0.0</v>
       </c>
       <c r="L42">
         <v>0.0</v>
       </c>
       <c r="M42" s="1">
-        <v>155234.65</v>
+        <v>190543.5</v>
       </c>
       <c r="N42" s="1">
-        <v>155234.65</v>
+        <v>190543.5</v>
       </c>
       <c r="O42" s="1">
-        <v>0.25</v>
+        <v>0.31</v>
       </c>
       <c r="P42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
         <v>110</v>
       </c>
       <c r="B43" t="s">
         <v>111</v>
       </c>
       <c r="C43" s="1">
-        <v>414.0</v>
+        <v>245.0</v>
       </c>
       <c r="D43" s="1">
-        <v>544.1</v>
+        <v>529.6</v>
       </c>
       <c r="E43" s="1">
-        <v>572.89688406</v>
+        <v>582.54159184</v>
       </c>
       <c r="F43" t="s">
         <v>8</v>
       </c>
       <c r="G43">
         <v>1.0</v>
       </c>
       <c r="H43" s="1">
-        <v>237179.31</v>
+        <v>142722.69</v>
       </c>
       <c r="I43" s="1">
-        <v>-11921.91</v>
+        <v>-12970.69</v>
       </c>
       <c r="J43" s="1">
-        <v>-5.0265387819873</v>
+        <v>-9.0880363872065</v>
       </c>
       <c r="K43">
         <v>0.0</v>
       </c>
       <c r="L43">
         <v>0.0</v>
       </c>
       <c r="M43" s="1">
-        <v>225257.4</v>
+        <v>129752.0</v>
       </c>
       <c r="N43" s="1">
-        <v>225257.4</v>
+        <v>129752.0</v>
       </c>
       <c r="O43" s="1">
-        <v>0.36</v>
+        <v>0.21</v>
       </c>
       <c r="P43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
         <v>112</v>
       </c>
       <c r="B44" t="s">
         <v>113</v>
       </c>
       <c r="C44" s="1">
-        <v>245.0</v>
+        <v>954.0</v>
       </c>
       <c r="D44" s="1">
-        <v>555.6</v>
+        <v>70.45</v>
       </c>
       <c r="E44" s="1">
-        <v>582.54159184</v>
+        <v>86.70493711</v>
       </c>
       <c r="F44" t="s">
         <v>8</v>
       </c>
       <c r="G44">
         <v>1.0</v>
       </c>
       <c r="H44" s="1">
-        <v>142722.69</v>
+        <v>82716.51</v>
       </c>
       <c r="I44" s="1">
-        <v>-6600.69</v>
+        <v>-15507.21</v>
       </c>
       <c r="J44" s="1">
-        <v>-4.6248357566691</v>
+        <v>-18.747418139377</v>
       </c>
       <c r="K44">
         <v>0.0</v>
       </c>
       <c r="L44">
         <v>0.0</v>
       </c>
       <c r="M44" s="1">
-        <v>136122.0</v>
+        <v>67209.3</v>
       </c>
       <c r="N44" s="1">
-        <v>136122.0</v>
+        <v>67209.3</v>
       </c>
       <c r="O44" s="1">
-        <v>0.22</v>
+        <v>0.11</v>
       </c>
       <c r="P44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
         <v>114</v>
       </c>
       <c r="B45" t="s">
         <v>115</v>
       </c>
       <c r="C45" s="1">
-        <v>954.0</v>
+        <v>3721.0</v>
       </c>
       <c r="D45" s="1">
-        <v>67.8</v>
+        <v>17.165</v>
       </c>
       <c r="E45" s="1">
-        <v>86.70493711</v>
+        <v>13.37</v>
       </c>
       <c r="F45" t="s">
         <v>8</v>
       </c>
       <c r="G45">
         <v>1.0</v>
       </c>
       <c r="H45" s="1">
-        <v>82716.51</v>
+        <v>49749.77</v>
       </c>
       <c r="I45" s="1">
-        <v>-18035.31</v>
+        <v>14121.2</v>
       </c>
       <c r="J45" s="1">
-        <v>-21.803760821147</v>
+        <v>28.384452832646</v>
       </c>
       <c r="K45">
         <v>0.0</v>
       </c>
       <c r="L45">
         <v>0.0</v>
       </c>
       <c r="M45" s="1">
-        <v>64681.2</v>
+        <v>63870.97</v>
       </c>
       <c r="N45" s="1">
-        <v>64681.2</v>
+        <v>63870.97</v>
       </c>
       <c r="O45" s="1">
-        <v>0.1</v>
+        <v>0.11</v>
       </c>
       <c r="P45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
         <v>116</v>
       </c>
       <c r="B46" t="s">
         <v>117</v>
       </c>
       <c r="C46" s="1">
-        <v>3721.0</v>
+        <v>2277.0</v>
       </c>
       <c r="D46" s="1">
-        <v>18.19</v>
+        <v>40.54</v>
       </c>
       <c r="E46" s="1">
-        <v>13.37</v>
+        <v>50.06087396</v>
       </c>
       <c r="F46" t="s">
         <v>8</v>
       </c>
       <c r="G46">
         <v>1.0</v>
       </c>
       <c r="H46" s="1">
-        <v>49749.77</v>
+        <v>113988.61</v>
       </c>
       <c r="I46" s="1">
-        <v>17935.22</v>
+        <v>-21679.03</v>
       </c>
       <c r="J46" s="1">
-        <v>36.05086013463</v>
+        <v>-19.018593173476</v>
       </c>
       <c r="K46">
         <v>0.0</v>
       </c>
       <c r="L46">
         <v>0.0</v>
       </c>
       <c r="M46" s="1">
-        <v>67684.99</v>
+        <v>92309.58</v>
       </c>
       <c r="N46" s="1">
-        <v>67684.99</v>
+        <v>92309.58</v>
       </c>
       <c r="O46" s="1">
-        <v>0.11</v>
+        <v>0.15</v>
       </c>
       <c r="P46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
         <v>118</v>
       </c>
       <c r="B47" t="s">
         <v>119</v>
       </c>
       <c r="C47" s="1">
-        <v>2277.0</v>
+        <v>1636.0</v>
       </c>
       <c r="D47" s="1">
-        <v>43.51</v>
+        <v>94.66</v>
       </c>
       <c r="E47" s="1">
-        <v>50.06087396</v>
+        <v>57.68680318</v>
       </c>
       <c r="F47" t="s">
         <v>8</v>
       </c>
       <c r="G47">
         <v>1.0</v>
       </c>
       <c r="H47" s="1">
-        <v>113988.61</v>
+        <v>94375.61</v>
       </c>
       <c r="I47" s="1">
-        <v>-14916.34</v>
+        <v>60488.15</v>
       </c>
       <c r="J47" s="1">
-        <v>-13.085816205672</v>
+        <v>64.09298970359</v>
       </c>
       <c r="K47">
         <v>0.0</v>
       </c>
       <c r="L47">
         <v>0.0</v>
       </c>
       <c r="M47" s="1">
-        <v>99072.27</v>
+        <v>154863.76</v>
       </c>
       <c r="N47" s="1">
-        <v>99072.27</v>
+        <v>154863.76</v>
       </c>
       <c r="O47" s="1">
-        <v>0.16</v>
+        <v>0.26</v>
       </c>
       <c r="P47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
         <v>120</v>
       </c>
       <c r="B48" t="s">
         <v>121</v>
       </c>
       <c r="C48" s="1">
-        <v>1636.0</v>
+        <v>2067.0</v>
       </c>
       <c r="D48" s="1">
-        <v>102.5</v>
+        <v>71.58</v>
       </c>
       <c r="E48" s="1">
-        <v>57.68680318</v>
+        <v>69.84269956</v>
       </c>
       <c r="F48" t="s">
         <v>8</v>
       </c>
       <c r="G48">
         <v>1.0</v>
       </c>
       <c r="H48" s="1">
-        <v>94375.61</v>
+        <v>144364.86</v>
       </c>
       <c r="I48" s="1">
-        <v>73314.39</v>
+        <v>3591.0</v>
       </c>
       <c r="J48" s="1">
-        <v>77.683619740312</v>
+        <v>2.4874474300741</v>
       </c>
       <c r="K48">
         <v>0.0</v>
       </c>
       <c r="L48">
         <v>0.0</v>
       </c>
       <c r="M48" s="1">
-        <v>167690.0</v>
+        <v>147955.86</v>
       </c>
       <c r="N48" s="1">
-        <v>167690.0</v>
+        <v>147955.86</v>
       </c>
       <c r="O48" s="1">
-        <v>0.27</v>
+        <v>0.24</v>
       </c>
       <c r="P48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
         <v>122</v>
       </c>
       <c r="B49" t="s">
         <v>123</v>
       </c>
       <c r="C49" s="1">
-        <v>2067.0</v>
+        <v>2169.0</v>
       </c>
       <c r="D49" s="1">
-        <v>75.42</v>
+        <v>27.32</v>
       </c>
       <c r="E49" s="1">
-        <v>69.84269956</v>
+        <v>37.29683725</v>
       </c>
       <c r="F49" t="s">
         <v>8</v>
       </c>
       <c r="G49">
         <v>1.0</v>
       </c>
       <c r="H49" s="1">
-        <v>144364.86</v>
+        <v>80896.84</v>
       </c>
       <c r="I49" s="1">
-        <v>11528.28</v>
+        <v>-21639.76</v>
       </c>
       <c r="J49" s="1">
-        <v>7.9855166970688</v>
+        <v>-26.74982113022</v>
       </c>
       <c r="K49">
         <v>0.0</v>
       </c>
       <c r="L49">
         <v>0.0</v>
       </c>
       <c r="M49" s="1">
-        <v>155893.14</v>
+        <v>59257.08</v>
       </c>
       <c r="N49" s="1">
-        <v>155893.14</v>
+        <v>59257.08</v>
       </c>
       <c r="O49" s="1">
-        <v>0.25</v>
+        <v>0.1</v>
       </c>
       <c r="P49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
         <v>124</v>
       </c>
       <c r="B50" t="s">
         <v>125</v>
       </c>
       <c r="C50" s="1">
-        <v>2169.0</v>
+        <v>1015.0</v>
       </c>
       <c r="D50" s="1">
-        <v>32.11</v>
+        <v>293.2</v>
       </c>
       <c r="E50" s="1">
-        <v>37.29683725</v>
+        <v>105.968</v>
       </c>
       <c r="F50" t="s">
         <v>8</v>
       </c>
       <c r="G50">
         <v>1.0</v>
       </c>
       <c r="H50" s="1">
-        <v>80896.84</v>
+        <v>107557.52</v>
       </c>
       <c r="I50" s="1">
-        <v>-11250.25</v>
+        <v>190040.48</v>
       </c>
       <c r="J50" s="1">
-        <v>-13.906909095584</v>
+        <v>176.68730182697</v>
       </c>
       <c r="K50">
         <v>0.0</v>
       </c>
       <c r="L50">
         <v>0.0</v>
       </c>
       <c r="M50" s="1">
-        <v>69646.59</v>
+        <v>297598.0</v>
       </c>
       <c r="N50" s="1">
-        <v>69646.59</v>
+        <v>297598.0</v>
       </c>
       <c r="O50" s="1">
-        <v>0.11</v>
+        <v>0.49</v>
       </c>
       <c r="P50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
         <v>126</v>
       </c>
       <c r="B51" t="s">
         <v>127</v>
       </c>
       <c r="C51" s="1">
-        <v>1015.0</v>
+        <v>2500.0</v>
       </c>
       <c r="D51" s="1">
-        <v>340.0</v>
+        <v>68.32</v>
       </c>
       <c r="E51" s="1">
-        <v>105.968</v>
+        <v>46.71808</v>
       </c>
       <c r="F51" t="s">
         <v>8</v>
       </c>
       <c r="G51">
         <v>1.0</v>
       </c>
       <c r="H51" s="1">
-        <v>107557.52</v>
+        <v>116795.2</v>
       </c>
       <c r="I51" s="1">
-        <v>237542.48</v>
+        <v>54004.8</v>
       </c>
       <c r="J51" s="1">
-        <v>220.85157783482</v>
+        <v>46.238886529583</v>
       </c>
       <c r="K51">
         <v>0.0</v>
       </c>
       <c r="L51">
         <v>0.0</v>
       </c>
       <c r="M51" s="1">
-        <v>345100.0</v>
+        <v>170800.0</v>
       </c>
       <c r="N51" s="1">
-        <v>345100.0</v>
+        <v>170800.0</v>
       </c>
       <c r="O51" s="1">
-        <v>0.55</v>
+        <v>0.28</v>
       </c>
       <c r="P51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
         <v>128</v>
       </c>
       <c r="B52" t="s">
         <v>129</v>
       </c>
       <c r="C52" s="1">
-        <v>2500.0</v>
+        <v>2642.0</v>
       </c>
       <c r="D52" s="1">
-        <v>86.24</v>
+        <v>78.15</v>
       </c>
       <c r="E52" s="1">
-        <v>46.71808</v>
+        <v>89.55896669</v>
       </c>
       <c r="F52" t="s">
         <v>8</v>
       </c>
       <c r="G52">
         <v>1.0</v>
       </c>
       <c r="H52" s="1">
-        <v>116795.2</v>
+        <v>236614.79</v>
       </c>
       <c r="I52" s="1">
-        <v>98804.8</v>
+        <v>-30142.49</v>
       </c>
       <c r="J52" s="1">
-        <v>84.596627258654</v>
+        <v>-12.739055745416</v>
       </c>
       <c r="K52">
         <v>0.0</v>
       </c>
       <c r="L52">
         <v>0.0</v>
       </c>
       <c r="M52" s="1">
-        <v>215600.0</v>
+        <v>206472.3</v>
       </c>
       <c r="N52" s="1">
-        <v>215600.0</v>
+        <v>206472.3</v>
       </c>
       <c r="O52" s="1">
         <v>0.34</v>
       </c>
       <c r="P52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
         <v>130</v>
       </c>
       <c r="B53" t="s">
         <v>131</v>
       </c>
       <c r="C53" s="1">
-        <v>2642.0</v>
+        <v>2755.0</v>
       </c>
       <c r="D53" s="1">
-        <v>82.2</v>
+        <v>160.0</v>
       </c>
       <c r="E53" s="1">
-        <v>89.55896669</v>
+        <v>181.70537931</v>
       </c>
       <c r="F53" t="s">
         <v>8</v>
       </c>
       <c r="G53">
         <v>1.0</v>
       </c>
       <c r="H53" s="1">
-        <v>236614.79</v>
+        <v>500598.32</v>
       </c>
       <c r="I53" s="1">
-        <v>-19442.39</v>
+        <v>-59798.32</v>
       </c>
       <c r="J53" s="1">
-        <v>-8.2168954865416</v>
+        <v>-11.945369692811</v>
       </c>
       <c r="K53">
         <v>0.0</v>
       </c>
       <c r="L53">
         <v>0.0</v>
       </c>
       <c r="M53" s="1">
-        <v>217172.4</v>
+        <v>440800.0</v>
       </c>
       <c r="N53" s="1">
-        <v>217172.4</v>
+        <v>440800.0</v>
       </c>
       <c r="O53" s="1">
-        <v>0.34</v>
+        <v>0.73</v>
       </c>
       <c r="P53">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
         <v>132</v>
       </c>
       <c r="B54" t="s">
         <v>133</v>
       </c>
       <c r="C54" s="1">
-        <v>2755.0</v>
+        <v>1927.0</v>
       </c>
       <c r="D54" s="1">
-        <v>170.96</v>
+        <v>243.4</v>
       </c>
       <c r="E54" s="1">
-        <v>181.70537931</v>
+        <v>195.04291645</v>
       </c>
       <c r="F54" t="s">
         <v>8</v>
       </c>
       <c r="G54">
         <v>1.0</v>
       </c>
       <c r="H54" s="1">
-        <v>500598.32</v>
+        <v>375847.7</v>
       </c>
       <c r="I54" s="1">
-        <v>-29603.52</v>
+        <v>93184.1</v>
       </c>
       <c r="J54" s="1">
-        <v>-5.9136275167683</v>
+        <v>24.793047822296</v>
       </c>
       <c r="K54">
         <v>0.0</v>
       </c>
       <c r="L54">
         <v>0.0</v>
       </c>
       <c r="M54" s="1">
-        <v>470994.8</v>
+        <v>469031.8</v>
       </c>
       <c r="N54" s="1">
-        <v>470994.8</v>
+        <v>469031.8</v>
       </c>
       <c r="O54" s="1">
-        <v>0.74</v>
+        <v>0.77</v>
       </c>
       <c r="P54">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="s">
         <v>134</v>
       </c>
       <c r="B55" t="s">
         <v>135</v>
       </c>
       <c r="C55" s="1">
-        <v>1927.0</v>
+        <v>740.0</v>
       </c>
       <c r="D55" s="1">
-        <v>276.7</v>
+        <v>210.3</v>
       </c>
       <c r="E55" s="1">
-        <v>195.04291645</v>
+        <v>152.21491892</v>
       </c>
       <c r="F55" t="s">
         <v>8</v>
       </c>
       <c r="G55">
         <v>1.0</v>
       </c>
       <c r="H55" s="1">
-        <v>375847.7</v>
+        <v>112639.04</v>
       </c>
       <c r="I55" s="1">
-        <v>157353.2</v>
+        <v>42982.96</v>
       </c>
       <c r="J55" s="1">
-        <v>41.866213362487</v>
+        <v>38.159913294716</v>
       </c>
       <c r="K55">
         <v>0.0</v>
       </c>
       <c r="L55">
         <v>0.0</v>
       </c>
       <c r="M55" s="1">
-        <v>533200.9</v>
+        <v>155622.0</v>
       </c>
       <c r="N55" s="1">
-        <v>533200.9</v>
+        <v>155622.0</v>
       </c>
       <c r="O55" s="1">
-        <v>0.84</v>
+        <v>0.26</v>
       </c>
       <c r="P55">
         <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" t="s">
         <v>136</v>
       </c>
       <c r="B56" t="s">
         <v>137</v>
       </c>
       <c r="C56" s="1">
-        <v>740.0</v>
+        <v>4682.0</v>
       </c>
       <c r="D56" s="1">
-        <v>247.4</v>
+        <v>63.68</v>
       </c>
       <c r="E56" s="1">
-        <v>152.21491892</v>
+        <v>24.95241563</v>
       </c>
       <c r="F56" t="s">
         <v>8</v>
       </c>
       <c r="G56">
         <v>1.0</v>
       </c>
       <c r="H56" s="1">
-        <v>112639.04</v>
+        <v>116827.21</v>
       </c>
       <c r="I56" s="1">
-        <v>70436.96</v>
+        <v>181322.55</v>
       </c>
       <c r="J56" s="1">
-        <v>62.533345454649</v>
+        <v>155.20575215312</v>
       </c>
       <c r="K56">
         <v>0.0</v>
       </c>
       <c r="L56">
         <v>0.0</v>
       </c>
       <c r="M56" s="1">
-        <v>183076.0</v>
+        <v>298149.76</v>
       </c>
       <c r="N56" s="1">
-        <v>183076.0</v>
+        <v>298149.76</v>
       </c>
       <c r="O56" s="1">
-        <v>0.29</v>
+        <v>0.49</v>
       </c>
       <c r="P56">
         <v>1</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57" t="s">
         <v>138</v>
       </c>
       <c r="B57" t="s">
         <v>139</v>
       </c>
       <c r="C57" s="1">
-        <v>4682.0</v>
+        <v>542.0</v>
       </c>
       <c r="D57" s="1">
-        <v>73.86</v>
+        <v>123.9</v>
       </c>
       <c r="E57" s="1">
-        <v>24.95241563</v>
+        <v>198.45797048</v>
       </c>
       <c r="F57" t="s">
         <v>8</v>
       </c>
       <c r="G57">
         <v>1.0</v>
       </c>
       <c r="H57" s="1">
-        <v>116827.21</v>
+        <v>107564.22</v>
       </c>
       <c r="I57" s="1">
-        <v>228985.31</v>
+        <v>-40410.42</v>
       </c>
       <c r="J57" s="1">
-        <v>196.00340537106</v>
+        <v>-37.568645038285</v>
       </c>
       <c r="K57">
         <v>0.0</v>
       </c>
       <c r="L57">
         <v>0.0</v>
       </c>
       <c r="M57" s="1">
-        <v>345812.52</v>
+        <v>67153.8</v>
       </c>
       <c r="N57" s="1">
-        <v>345812.52</v>
+        <v>67153.8</v>
       </c>
       <c r="O57" s="1">
-        <v>0.55</v>
+        <v>0.11</v>
       </c>
       <c r="P57">
         <v>1</v>
       </c>
     </row>
     <row r="58" spans="1:16">
       <c r="A58" t="s">
         <v>140</v>
       </c>
       <c r="B58" t="s">
         <v>141</v>
       </c>
       <c r="C58" s="1">
-        <v>542.0</v>
+        <v>1466.0</v>
       </c>
       <c r="D58" s="1">
-        <v>131.2</v>
+        <v>44.88</v>
       </c>
       <c r="E58" s="1">
-        <v>198.45797048</v>
+        <v>47.81890177</v>
       </c>
       <c r="F58" t="s">
         <v>8</v>
       </c>
       <c r="G58">
         <v>1.0</v>
       </c>
       <c r="H58" s="1">
-        <v>107564.22</v>
+        <v>70102.51</v>
       </c>
       <c r="I58" s="1">
-        <v>-36453.82</v>
+        <v>-4308.43</v>
       </c>
       <c r="J58" s="1">
-        <v>-33.890284334326</v>
+        <v>-6.1458997687815</v>
       </c>
       <c r="K58">
         <v>0.0</v>
       </c>
       <c r="L58">
         <v>0.0</v>
       </c>
       <c r="M58" s="1">
-        <v>71110.4</v>
+        <v>65794.08</v>
       </c>
       <c r="N58" s="1">
-        <v>71110.4</v>
+        <v>65794.08</v>
       </c>
       <c r="O58" s="1">
         <v>0.11</v>
       </c>
       <c r="P58">
         <v>1</v>
       </c>
     </row>
     <row r="59" spans="1:16">
       <c r="A59" t="s">
         <v>142</v>
       </c>
       <c r="B59" t="s">
         <v>143</v>
       </c>
       <c r="C59" s="1">
-        <v>1466.0</v>
+        <v>2271.0</v>
       </c>
       <c r="D59" s="1">
-        <v>52.5</v>
+        <v>27.79</v>
       </c>
       <c r="E59" s="1">
-        <v>47.81890177</v>
+        <v>25.97900044</v>
       </c>
       <c r="F59" t="s">
         <v>8</v>
       </c>
       <c r="G59">
         <v>1.0</v>
       </c>
       <c r="H59" s="1">
-        <v>70102.51</v>
+        <v>58998.31</v>
       </c>
       <c r="I59" s="1">
-        <v>6862.49</v>
+        <v>4112.78</v>
       </c>
       <c r="J59" s="1">
-        <v>9.7892215271607</v>
+        <v>6.9710132374978</v>
       </c>
       <c r="K59">
         <v>0.0</v>
       </c>
       <c r="L59">
         <v>0.0</v>
       </c>
       <c r="M59" s="1">
-        <v>76965.0</v>
+        <v>63111.09</v>
       </c>
       <c r="N59" s="1">
-        <v>76965.0</v>
+        <v>63111.09</v>
       </c>
       <c r="O59" s="1">
-        <v>0.12</v>
+        <v>0.1</v>
       </c>
       <c r="P59">
         <v>1</v>
       </c>
     </row>
     <row r="60" spans="1:16">
       <c r="A60" t="s">
         <v>144</v>
       </c>
       <c r="B60" t="s">
         <v>145</v>
       </c>
       <c r="C60" s="1">
-        <v>2271.0</v>
+        <v>8663.0</v>
       </c>
       <c r="D60" s="1">
-        <v>28.405</v>
+        <v>32.52</v>
       </c>
       <c r="E60" s="1">
-        <v>25.97900044</v>
+        <v>14.94934434</v>
       </c>
       <c r="F60" t="s">
         <v>8</v>
       </c>
       <c r="G60">
         <v>1.0</v>
       </c>
       <c r="H60" s="1">
-        <v>58998.31</v>
+        <v>129506.17</v>
       </c>
       <c r="I60" s="1">
-        <v>5509.45</v>
+        <v>152214.59</v>
       </c>
       <c r="J60" s="1">
-        <v>9.3383183348811</v>
+        <v>117.53462402602</v>
       </c>
       <c r="K60">
         <v>0.0</v>
       </c>
       <c r="L60">
         <v>0.0</v>
       </c>
       <c r="M60" s="1">
-        <v>64507.76</v>
+        <v>281720.76</v>
       </c>
       <c r="N60" s="1">
-        <v>64507.76</v>
+        <v>281720.76</v>
       </c>
       <c r="O60" s="1">
-        <v>0.1</v>
+        <v>0.47</v>
       </c>
       <c r="P60">
         <v>1</v>
       </c>
     </row>
     <row r="61" spans="1:16">
       <c r="A61" t="s">
         <v>146</v>
       </c>
       <c r="B61" t="s">
         <v>147</v>
       </c>
       <c r="C61" s="1">
-        <v>8663.0</v>
+        <v>9207.0</v>
       </c>
       <c r="D61" s="1">
-        <v>36.62</v>
+        <v>9.802</v>
       </c>
       <c r="E61" s="1">
-        <v>14.94934434</v>
+        <v>7.74099272</v>
       </c>
       <c r="F61" t="s">
         <v>8</v>
       </c>
       <c r="G61">
         <v>1.0</v>
       </c>
       <c r="H61" s="1">
-        <v>129506.17</v>
+        <v>71271.32</v>
       </c>
       <c r="I61" s="1">
-        <v>187732.89</v>
+        <v>18975.69</v>
       </c>
       <c r="J61" s="1">
-        <v>144.96057600962</v>
+        <v>26.624580546565</v>
       </c>
       <c r="K61">
         <v>0.0</v>
       </c>
       <c r="L61">
         <v>0.0</v>
       </c>
       <c r="M61" s="1">
-        <v>317239.06</v>
+        <v>90247.01</v>
       </c>
       <c r="N61" s="1">
-        <v>317239.06</v>
+        <v>90247.01</v>
       </c>
       <c r="O61" s="1">
-        <v>0.5</v>
+        <v>0.15</v>
       </c>
       <c r="P61">
         <v>1</v>
       </c>
     </row>
     <row r="62" spans="1:16">
       <c r="A62" t="s">
         <v>148</v>
       </c>
       <c r="B62" t="s">
         <v>149</v>
       </c>
       <c r="C62" s="1">
-        <v>9207.0</v>
+        <v>269.0</v>
       </c>
       <c r="D62" s="1">
-        <v>10.2</v>
+        <v>249.1</v>
       </c>
       <c r="E62" s="1">
-        <v>7.74099272</v>
+        <v>257.10241636</v>
       </c>
       <c r="F62" t="s">
         <v>8</v>
       </c>
       <c r="G62">
         <v>1.0</v>
       </c>
       <c r="H62" s="1">
-        <v>71271.32</v>
+        <v>69160.55</v>
       </c>
       <c r="I62" s="1">
-        <v>22640.08</v>
+        <v>-2152.65</v>
       </c>
       <c r="J62" s="1">
-        <v>31.766045584676</v>
+        <v>-3.1125403138061</v>
       </c>
       <c r="K62">
         <v>0.0</v>
       </c>
       <c r="L62">
         <v>0.0</v>
       </c>
       <c r="M62" s="1">
-        <v>93911.4</v>
+        <v>67007.9</v>
       </c>
       <c r="N62" s="1">
-        <v>93911.4</v>
+        <v>67007.9</v>
       </c>
       <c r="O62" s="1">
-        <v>0.15</v>
+        <v>0.11</v>
       </c>
       <c r="P62">
         <v>1</v>
       </c>
     </row>
     <row r="63" spans="1:16">
       <c r="A63" t="s">
         <v>150</v>
       </c>
       <c r="B63" t="s">
         <v>151</v>
       </c>
       <c r="C63" s="1">
-        <v>269.0</v>
+        <v>1031.0</v>
       </c>
       <c r="D63" s="1">
-        <v>254.9</v>
+        <v>95.18</v>
       </c>
       <c r="E63" s="1">
-        <v>257.10241636</v>
+        <v>59.79887488</v>
       </c>
       <c r="F63" t="s">
         <v>8</v>
       </c>
       <c r="G63">
         <v>1.0</v>
       </c>
       <c r="H63" s="1">
-        <v>69160.55</v>
+        <v>61652.64</v>
       </c>
       <c r="I63" s="1">
-        <v>-592.45</v>
+        <v>36477.94</v>
       </c>
       <c r="J63" s="1">
-        <v>-0.85662997185534</v>
+        <v>59.166874281458</v>
       </c>
       <c r="K63">
         <v>0.0</v>
       </c>
       <c r="L63">
         <v>0.0</v>
       </c>
       <c r="M63" s="1">
-        <v>68568.1</v>
+        <v>98130.58</v>
       </c>
       <c r="N63" s="1">
-        <v>68568.1</v>
+        <v>98130.58</v>
       </c>
       <c r="O63" s="1">
-        <v>0.11</v>
+        <v>0.16</v>
       </c>
       <c r="P63">
         <v>1</v>
       </c>
     </row>
     <row r="64" spans="1:16">
       <c r="A64" t="s">
         <v>152</v>
       </c>
       <c r="B64" t="s">
         <v>153</v>
       </c>
       <c r="C64" s="1">
-        <v>1031.0</v>
+        <v>5461.0</v>
       </c>
       <c r="D64" s="1">
-        <v>106.15</v>
+        <v>62.01</v>
       </c>
       <c r="E64" s="1">
-        <v>59.79887488</v>
+        <v>30.90564915</v>
       </c>
       <c r="F64" t="s">
         <v>8</v>
       </c>
       <c r="G64">
         <v>1.0</v>
       </c>
       <c r="H64" s="1">
-        <v>61652.64</v>
+        <v>168775.75</v>
       </c>
       <c r="I64" s="1">
-        <v>47788.01</v>
+        <v>169860.86</v>
       </c>
       <c r="J64" s="1">
-        <v>77.511701039891</v>
+        <v>100.64293004179</v>
       </c>
       <c r="K64">
         <v>0.0</v>
       </c>
       <c r="L64">
         <v>0.0</v>
       </c>
       <c r="M64" s="1">
-        <v>109440.65</v>
+        <v>338636.61</v>
       </c>
       <c r="N64" s="1">
-        <v>109440.65</v>
+        <v>338636.61</v>
       </c>
       <c r="O64" s="1">
-        <v>0.17</v>
+        <v>0.56</v>
       </c>
       <c r="P64">
         <v>1</v>
       </c>
     </row>
     <row r="65" spans="1:16">
       <c r="A65" t="s">
         <v>154</v>
       </c>
       <c r="B65" t="s">
         <v>155</v>
       </c>
       <c r="C65" s="1">
-        <v>5461.0</v>
+        <v>642.0</v>
       </c>
       <c r="D65" s="1">
-        <v>72.41</v>
+        <v>252.0</v>
       </c>
       <c r="E65" s="1">
-        <v>30.90564915</v>
+        <v>89.32755452</v>
       </c>
       <c r="F65" t="s">
         <v>8</v>
       </c>
       <c r="G65">
         <v>1.0</v>
       </c>
       <c r="H65" s="1">
-        <v>168775.75</v>
+        <v>57348.29</v>
       </c>
       <c r="I65" s="1">
-        <v>226655.26</v>
+        <v>104435.71</v>
       </c>
       <c r="J65" s="1">
-        <v>134.29373591882</v>
+        <v>182.10780129625</v>
       </c>
       <c r="K65">
         <v>0.0</v>
       </c>
       <c r="L65">
         <v>0.0</v>
       </c>
       <c r="M65" s="1">
-        <v>395431.01</v>
+        <v>161784.0</v>
       </c>
       <c r="N65" s="1">
-        <v>395431.01</v>
+        <v>161784.0</v>
       </c>
       <c r="O65" s="1">
-        <v>0.63</v>
+        <v>0.27</v>
       </c>
       <c r="P65">
         <v>1</v>
       </c>
     </row>
     <row r="66" spans="1:16">
       <c r="A66" t="s">
         <v>156</v>
       </c>
       <c r="B66" t="s">
         <v>157</v>
       </c>
       <c r="C66" s="1">
-        <v>642.0</v>
+        <v>4205.0</v>
       </c>
       <c r="D66" s="1">
-        <v>252.3</v>
+        <v>19.685</v>
       </c>
       <c r="E66" s="1">
-        <v>89.32755452</v>
+        <v>13.54244709</v>
       </c>
       <c r="F66" t="s">
         <v>8</v>
       </c>
       <c r="G66">
         <v>1.0</v>
       </c>
       <c r="H66" s="1">
-        <v>57348.29</v>
+        <v>56945.99</v>
       </c>
       <c r="I66" s="1">
-        <v>104628.31</v>
+        <v>25829.44</v>
       </c>
       <c r="J66" s="1">
-        <v>182.44364391685</v>
+        <v>45.35778550869</v>
       </c>
       <c r="K66">
         <v>0.0</v>
       </c>
       <c r="L66">
         <v>0.0</v>
       </c>
       <c r="M66" s="1">
-        <v>161976.6</v>
+        <v>82775.43</v>
       </c>
       <c r="N66" s="1">
-        <v>161976.6</v>
+        <v>82775.43</v>
       </c>
       <c r="O66" s="1">
-        <v>0.26</v>
+        <v>0.14</v>
       </c>
       <c r="P66">
         <v>1</v>
       </c>
     </row>
     <row r="67" spans="1:16">
       <c r="A67" t="s">
         <v>158</v>
       </c>
       <c r="B67" t="s">
         <v>159</v>
       </c>
       <c r="C67" s="1">
-        <v>4205.0</v>
+        <v>3591.0</v>
       </c>
       <c r="D67" s="1">
-        <v>19.76</v>
+        <v>31.62</v>
       </c>
       <c r="E67" s="1">
-        <v>13.54244709</v>
+        <v>31.31230019</v>
       </c>
       <c r="F67" t="s">
         <v>8</v>
       </c>
       <c r="G67">
         <v>1.0</v>
       </c>
       <c r="H67" s="1">
-        <v>56945.99</v>
+        <v>112442.47</v>
       </c>
       <c r="I67" s="1">
-        <v>26144.81</v>
+        <v>1104.95</v>
       </c>
       <c r="J67" s="1">
-        <v>45.911590965404</v>
+        <v>0.98268029864517</v>
       </c>
       <c r="K67">
         <v>0.0</v>
       </c>
       <c r="L67">
         <v>0.0</v>
       </c>
       <c r="M67" s="1">
-        <v>83090.8</v>
+        <v>113547.42</v>
       </c>
       <c r="N67" s="1">
-        <v>83090.8</v>
+        <v>113547.42</v>
       </c>
       <c r="O67" s="1">
-        <v>0.13</v>
+        <v>0.19</v>
       </c>
       <c r="P67">
         <v>1</v>
       </c>
     </row>
     <row r="68" spans="1:16">
       <c r="A68" t="s">
         <v>160</v>
       </c>
       <c r="B68" t="s">
         <v>161</v>
       </c>
       <c r="C68" s="1">
-        <v>3591.0</v>
+        <v>4048.0</v>
       </c>
       <c r="D68" s="1">
-        <v>35.96</v>
+        <v>32.11</v>
       </c>
       <c r="E68" s="1">
-        <v>31.31230019</v>
+        <v>17.200583</v>
       </c>
       <c r="F68" t="s">
         <v>8</v>
       </c>
       <c r="G68">
         <v>1.0</v>
       </c>
       <c r="H68" s="1">
-        <v>112442.47</v>
+        <v>69627.96</v>
       </c>
       <c r="I68" s="1">
-        <v>16689.89</v>
+        <v>60353.32</v>
       </c>
       <c r="J68" s="1">
-        <v>14.843048182773</v>
+        <v>86.679718894536</v>
       </c>
       <c r="K68">
         <v>0.0</v>
       </c>
       <c r="L68">
         <v>0.0</v>
       </c>
       <c r="M68" s="1">
-        <v>129132.36</v>
+        <v>129981.28</v>
       </c>
       <c r="N68" s="1">
-        <v>129132.36</v>
+        <v>129981.28</v>
       </c>
       <c r="O68" s="1">
-        <v>0.2</v>
+        <v>0.21</v>
       </c>
       <c r="P68">
         <v>1</v>
       </c>
     </row>
     <row r="69" spans="1:16">
       <c r="A69" t="s">
         <v>162</v>
       </c>
       <c r="B69" t="s">
         <v>163</v>
       </c>
       <c r="C69" s="1">
-        <v>4048.0</v>
+        <v>2315.0</v>
       </c>
       <c r="D69" s="1">
-        <v>36.9</v>
+        <v>22.16</v>
       </c>
       <c r="E69" s="1">
-        <v>17.200583</v>
+        <v>26.52603456</v>
       </c>
       <c r="F69" t="s">
         <v>8</v>
       </c>
       <c r="G69">
         <v>1.0</v>
       </c>
       <c r="H69" s="1">
-        <v>69627.96</v>
+        <v>61407.77</v>
       </c>
       <c r="I69" s="1">
-        <v>79743.24</v>
+        <v>-10107.37</v>
       </c>
       <c r="J69" s="1">
-        <v>114.52761218338</v>
+        <v>-16.459431762463</v>
       </c>
       <c r="K69">
         <v>0.0</v>
       </c>
       <c r="L69">
         <v>0.0</v>
       </c>
       <c r="M69" s="1">
-        <v>149371.2</v>
+        <v>51300.4</v>
       </c>
       <c r="N69" s="1">
-        <v>149371.2</v>
+        <v>51300.4</v>
       </c>
       <c r="O69" s="1">
-        <v>0.24</v>
+        <v>0.08</v>
       </c>
       <c r="P69">
         <v>1</v>
       </c>
     </row>
     <row r="70" spans="1:16">
       <c r="A70" t="s">
         <v>164</v>
       </c>
       <c r="B70" t="s">
         <v>165</v>
       </c>
       <c r="C70" s="1">
-        <v>2315.0</v>
+        <v>955.0</v>
       </c>
       <c r="D70" s="1">
-        <v>27.8</v>
+        <v>65.06</v>
       </c>
       <c r="E70" s="1">
-        <v>26.52603456</v>
+        <v>157.78990576</v>
       </c>
       <c r="F70" t="s">
         <v>8</v>
       </c>
       <c r="G70">
         <v>1.0</v>
       </c>
       <c r="H70" s="1">
-        <v>61407.77</v>
+        <v>150689.36</v>
       </c>
       <c r="I70" s="1">
-        <v>2949.23</v>
+        <v>-88557.06</v>
       </c>
       <c r="J70" s="1">
-        <v>4.8026984207373</v>
+        <v>-58.767958135863</v>
       </c>
       <c r="K70">
         <v>0.0</v>
       </c>
       <c r="L70">
         <v>0.0</v>
       </c>
       <c r="M70" s="1">
-        <v>64357.0</v>
+        <v>62132.3</v>
       </c>
       <c r="N70" s="1">
-        <v>64357.0</v>
+        <v>62132.3</v>
       </c>
       <c r="O70" s="1">
         <v>0.1</v>
       </c>
       <c r="P70">
         <v>1</v>
       </c>
     </row>
     <row r="71" spans="1:16">
       <c r="A71" t="s">
         <v>166</v>
       </c>
       <c r="B71" t="s">
         <v>167</v>
       </c>
       <c r="C71" s="1">
-        <v>955.0</v>
+        <v>52405.72</v>
       </c>
       <c r="D71" s="1">
-        <v>68.1</v>
+        <v>1.0</v>
       </c>
       <c r="E71" s="1">
-        <v>157.78990576</v>
+        <v>1.0</v>
       </c>
       <c r="F71" t="s">
-        <v>8</v>
+        <v>168</v>
       </c>
       <c r="G71">
         <v>1.0</v>
       </c>
       <c r="H71" s="1">
-        <v>150689.36</v>
+        <v>0.0</v>
       </c>
       <c r="I71" s="1">
-        <v>-85653.86</v>
+        <v>52115.97</v>
       </c>
       <c r="J71" s="1">
-        <v>-56.841345666343</v>
+        <v>0</v>
       </c>
       <c r="K71">
         <v>0.0</v>
       </c>
       <c r="L71">
         <v>0.0</v>
       </c>
       <c r="M71" s="1">
-        <v>65035.5</v>
+        <v>0.0</v>
       </c>
       <c r="N71" s="1">
-        <v>65035.5</v>
+        <v>52115.97</v>
       </c>
       <c r="O71" s="1">
-        <v>0.1</v>
+        <v>0.09</v>
       </c>
       <c r="P71">
         <v>1</v>
       </c>
     </row>
     <row r="72" spans="1:16">
       <c r="A72" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B72" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="C72" s="1">
-        <v>-948825.88</v>
+        <v>-751999.98</v>
       </c>
       <c r="D72" s="1">
-        <v>0.08878587</v>
+        <v>0.86732287</v>
       </c>
       <c r="E72" s="1">
-        <v>0.08466368</v>
+        <v>0.86678277</v>
       </c>
       <c r="F72" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="G72">
-        <v>11.26</v>
+        <v>1.15</v>
       </c>
       <c r="H72" s="1">
         <v>0.0</v>
       </c>
       <c r="I72" s="1">
-        <v>46197.33</v>
+        <v>-16816.63</v>
       </c>
       <c r="J72" s="1">
         <v>0</v>
       </c>
       <c r="K72">
         <v>0.0</v>
       </c>
       <c r="L72">
         <v>0.0</v>
       </c>
       <c r="M72" s="1">
         <v>0.0</v>
       </c>
       <c r="N72" s="1">
-        <v>46197.33</v>
+        <v>-16816.63</v>
       </c>
       <c r="O72" s="1">
-        <v>0.07</v>
+        <v>-0.03</v>
       </c>
       <c r="P72">
         <v>1</v>
       </c>
     </row>
     <row r="73" spans="1:16">
       <c r="A73" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B73" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="C73" s="1">
-        <v>1002368.35</v>
+        <v>49546.0</v>
       </c>
       <c r="D73" s="1">
-        <v>1.0</v>
+        <v>6.194</v>
       </c>
       <c r="E73" s="1">
-        <v>1.0</v>
+        <v>6.32100008</v>
       </c>
       <c r="F73" t="s">
-        <v>173</v>
+        <v>8</v>
       </c>
       <c r="G73">
-        <v>1.18</v>
+        <v>1.0</v>
       </c>
       <c r="H73" s="1">
-        <v>0.0</v>
+        <v>313180.27</v>
       </c>
       <c r="I73" s="1">
-        <v>8396.46</v>
+        <v>-6292.35</v>
       </c>
       <c r="J73" s="1">
-        <v>0</v>
+        <v>-2.0091782921063</v>
       </c>
       <c r="K73">
         <v>0.0</v>
       </c>
       <c r="L73">
         <v>0.0</v>
       </c>
       <c r="M73" s="1">
-        <v>0.0</v>
+        <v>306887.92</v>
       </c>
       <c r="N73" s="1">
-        <v>8396.46</v>
+        <v>306887.92</v>
       </c>
       <c r="O73" s="1">
-        <v>0.01</v>
+        <v>0.51</v>
       </c>
       <c r="P73">
         <v>1</v>
       </c>
     </row>
     <row r="74" spans="1:16">
       <c r="A74" t="s">
         <v>174</v>
       </c>
       <c r="B74" t="s">
         <v>175</v>
       </c>
       <c r="C74" s="1">
         <v>218584.0</v>
       </c>
       <c r="D74" s="1">
-        <v>11.28</v>
+        <v>11.052</v>
       </c>
       <c r="E74" s="1">
         <v>10.64401777</v>
       </c>
       <c r="F74" t="s">
         <v>8</v>
       </c>
       <c r="G74">
         <v>1.0</v>
       </c>
       <c r="H74" s="1">
         <v>2326611.98</v>
       </c>
       <c r="I74" s="1">
-        <v>139015.54</v>
+        <v>89178.39</v>
       </c>
       <c r="J74" s="1">
-        <v>5.975020381353</v>
+        <v>3.8329721830109</v>
       </c>
       <c r="K74">
         <v>0.0</v>
       </c>
       <c r="L74">
         <v>0.0</v>
       </c>
       <c r="M74" s="1">
-        <v>2465627.52</v>
+        <v>2415790.37</v>
       </c>
       <c r="N74" s="1">
-        <v>2465627.52</v>
+        <v>2415790.37</v>
       </c>
       <c r="O74" s="1">
-        <v>3.9</v>
+        <v>3.99</v>
       </c>
       <c r="P74">
         <v>1</v>
       </c>
     </row>
     <row r="75" spans="1:16">
       <c r="A75" t="s">
         <v>176</v>
       </c>
       <c r="B75" t="s">
         <v>177</v>
       </c>
       <c r="C75" s="1">
-        <v>1117.0</v>
+        <v>1427.0</v>
       </c>
       <c r="D75" s="1">
-        <v>1070.11</v>
+        <v>1071.41</v>
       </c>
       <c r="E75" s="1">
-        <v>1069.05177261</v>
+        <v>1070.2380869</v>
       </c>
       <c r="F75" t="s">
         <v>8</v>
       </c>
       <c r="G75">
         <v>1.0</v>
       </c>
       <c r="H75" s="1">
-        <v>1194130.83</v>
+        <v>1527229.75</v>
       </c>
       <c r="I75" s="1">
-        <v>1182.04</v>
+        <v>1672.32</v>
       </c>
       <c r="J75" s="1">
-        <v>0.09898747861656</v>
+        <v>0.10950022418042</v>
       </c>
       <c r="K75">
         <v>0.0</v>
       </c>
       <c r="L75">
         <v>0.0</v>
       </c>
       <c r="M75" s="1">
-        <v>1195312.87</v>
+        <v>1528902.07</v>
       </c>
       <c r="N75" s="1">
-        <v>1195312.87</v>
+        <v>1528902.07</v>
       </c>
       <c r="O75" s="1">
-        <v>1.89</v>
+        <v>2.52</v>
       </c>
       <c r="P75">
         <v>1</v>
       </c>
     </row>
     <row r="76" spans="1:16">
       <c r="A76" t="s">
         <v>178</v>
       </c>
       <c r="B76" t="s">
         <v>179</v>
       </c>
       <c r="C76" s="1">
         <v>596000.0</v>
       </c>
       <c r="D76" s="1">
-        <v>100.53073213</v>
+        <v>97.49870967</v>
       </c>
       <c r="E76" s="1">
         <v>100.5575</v>
       </c>
       <c r="F76" t="s">
         <v>8</v>
       </c>
       <c r="G76">
         <v>1.0</v>
       </c>
       <c r="H76" s="1">
         <v>599322.7</v>
       </c>
       <c r="I76" s="1">
-        <v>1734.6</v>
+        <v>-15152.42</v>
       </c>
       <c r="J76" s="1">
-        <v>0.28942671452291</v>
+        <v>-2.5282573144651</v>
       </c>
       <c r="K76">
         <v>0.0</v>
       </c>
       <c r="L76" t="s">
         <v>180</v>
       </c>
       <c r="M76" s="1">
-        <v>599163.16</v>
+        <v>581092.31</v>
       </c>
       <c r="N76" s="1">
-        <v>601057.3</v>
+        <v>584170.28</v>
       </c>
       <c r="O76" s="1">
-        <v>0.95</v>
+        <v>0.96</v>
       </c>
       <c r="P76">
         <v>1</v>
       </c>
     </row>
     <row r="77" spans="1:16">
       <c r="A77" t="s">
         <v>181</v>
       </c>
       <c r="B77" t="s">
         <v>182</v>
       </c>
       <c r="C77" s="1">
         <v>100000.0</v>
       </c>
       <c r="D77" s="1">
-        <v>110.16022772</v>
+        <v>106.50290949</v>
       </c>
       <c r="E77" s="1">
         <v>106.88494</v>
       </c>
       <c r="F77" t="s">
         <v>8</v>
       </c>
       <c r="G77">
         <v>1.0</v>
       </c>
       <c r="H77" s="1">
         <v>106884.94</v>
       </c>
       <c r="I77" s="1">
-        <v>5140.01</v>
+        <v>1790.91</v>
       </c>
       <c r="J77" s="1">
-        <v>4.8089188242984</v>
+        <v>1.6755494272626</v>
       </c>
       <c r="K77">
         <v>0.0</v>
       </c>
       <c r="L77" t="s">
         <v>183</v>
       </c>
       <c r="M77" s="1">
-        <v>110160.22</v>
+        <v>106502.9</v>
       </c>
       <c r="N77" s="1">
-        <v>112024.95</v>
+        <v>108675.85</v>
       </c>
       <c r="O77" s="1">
         <v>0.18</v>
       </c>
       <c r="P77">
         <v>1</v>
       </c>
     </row>
     <row r="78" spans="1:16">
       <c r="A78" t="s">
         <v>184</v>
       </c>
       <c r="B78" t="s">
         <v>185</v>
       </c>
       <c r="C78" s="1">
-        <v>200000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D78" s="1">
-        <v>98.25008389</v>
+        <v>101.25178835</v>
       </c>
       <c r="E78" s="1">
-        <v>93.68148</v>
+        <v>99.89</v>
       </c>
       <c r="F78" t="s">
         <v>8</v>
       </c>
       <c r="G78">
         <v>1.0</v>
       </c>
       <c r="H78" s="1">
-        <v>187362.96</v>
+        <v>299670.0</v>
       </c>
       <c r="I78" s="1">
-        <v>11038.58</v>
+        <v>16439.82</v>
       </c>
       <c r="J78" s="1">
-        <v>5.8915486817672</v>
+        <v>5.4859745720292</v>
       </c>
       <c r="K78">
         <v>0.0</v>
       </c>
       <c r="L78" t="s">
         <v>186</v>
       </c>
       <c r="M78" s="1">
-        <v>196500.17</v>
+        <v>303755.37</v>
       </c>
       <c r="N78" s="1">
-        <v>198401.54</v>
+        <v>316109.82</v>
       </c>
       <c r="O78" s="1">
-        <v>0.31</v>
+        <v>0.52</v>
       </c>
       <c r="P78">
         <v>1</v>
       </c>
     </row>
     <row r="79" spans="1:16">
       <c r="A79" t="s">
         <v>187</v>
       </c>
       <c r="B79" t="s">
         <v>188</v>
       </c>
       <c r="C79" s="1">
-        <v>300000.0</v>
+        <v>319000.0</v>
       </c>
       <c r="D79" s="1">
-        <v>104.75890684</v>
+        <v>97.52037598</v>
       </c>
       <c r="E79" s="1">
-        <v>99.89</v>
+        <v>99.853972</v>
       </c>
       <c r="F79" t="s">
         <v>8</v>
       </c>
       <c r="G79">
         <v>1.0</v>
       </c>
       <c r="H79" s="1">
-        <v>299670.0</v>
+        <v>318534.17</v>
       </c>
       <c r="I79" s="1">
-        <v>26200.9</v>
+        <v>-3806.26</v>
       </c>
       <c r="J79" s="1">
-        <v>8.7432509093336</v>
+        <v>-1.1949298877417</v>
       </c>
       <c r="K79">
         <v>0.0</v>
       </c>
       <c r="L79" t="s">
         <v>189</v>
       </c>
       <c r="M79" s="1">
-        <v>314276.72</v>
+        <v>311090.0</v>
       </c>
       <c r="N79" s="1">
-        <v>325870.9</v>
+        <v>314727.91</v>
       </c>
       <c r="O79" s="1">
         <v>0.52</v>
       </c>
       <c r="P79">
         <v>1</v>
       </c>
     </row>
     <row r="80" spans="1:16">
       <c r="A80" t="s">
         <v>190</v>
       </c>
       <c r="B80" t="s">
         <v>191</v>
       </c>
       <c r="C80" s="1">
-        <v>319000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D80" s="1">
-        <v>100.22048513</v>
+        <v>96.47380175</v>
       </c>
       <c r="E80" s="1">
-        <v>99.853972</v>
+        <v>99.253</v>
       </c>
       <c r="F80" t="s">
         <v>8</v>
       </c>
       <c r="G80">
         <v>1.0</v>
       </c>
       <c r="H80" s="1">
-        <v>318534.17</v>
+        <v>198506.0</v>
       </c>
       <c r="I80" s="1">
-        <v>4151.61</v>
+        <v>-3289.9</v>
       </c>
       <c r="J80" s="1">
-        <v>1.3033483974419</v>
+        <v>-1.6573302570199</v>
       </c>
       <c r="K80">
         <v>0.0</v>
       </c>
       <c r="L80" t="s">
         <v>192</v>
       </c>
       <c r="M80" s="1">
-        <v>319703.35</v>
+        <v>192947.61</v>
       </c>
       <c r="N80" s="1">
-        <v>322685.78</v>
+        <v>195216.1</v>
       </c>
       <c r="O80" s="1">
-        <v>0.51</v>
+        <v>0.32</v>
       </c>
       <c r="P80">
         <v>1</v>
       </c>
     </row>
     <row r="81" spans="1:16">
       <c r="A81" t="s">
         <v>193</v>
       </c>
       <c r="B81" t="s">
         <v>194</v>
       </c>
       <c r="C81" s="1">
-        <v>200000.0</v>
+        <v>248000.0</v>
       </c>
       <c r="D81" s="1">
-        <v>99.07901185</v>
+        <v>100.02201747</v>
       </c>
       <c r="E81" s="1">
-        <v>99.253</v>
+        <v>99.955</v>
       </c>
       <c r="F81" t="s">
         <v>8</v>
       </c>
       <c r="G81">
         <v>1.0</v>
       </c>
       <c r="H81" s="1">
-        <v>198506.0</v>
+        <v>247888.4</v>
       </c>
       <c r="I81" s="1">
-        <v>1591.75</v>
+        <v>166.2</v>
       </c>
       <c r="J81" s="1">
-        <v>0.80186493103483</v>
+        <v>0.067046299867198</v>
       </c>
       <c r="K81">
         <v>0.0</v>
       </c>
-      <c r="L81" t="s">
-        <v>195</v>
+      <c r="L81">
+        <v>0.0</v>
       </c>
       <c r="M81" s="1">
-        <v>198158.02</v>
+        <v>248054.6</v>
       </c>
       <c r="N81" s="1">
-        <v>200097.75</v>
+        <v>248054.6</v>
       </c>
       <c r="O81" s="1">
-        <v>0.32</v>
+        <v>0.41</v>
       </c>
       <c r="P81">
         <v>1</v>
       </c>
     </row>
     <row r="82" spans="1:16">
       <c r="A82" t="s">
+        <v>195</v>
+      </c>
+      <c r="B82" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>197</v>
       </c>
       <c r="C82" s="1">
         <v>200000.0</v>
       </c>
       <c r="D82" s="1">
-        <v>103.69241417</v>
+        <v>100.97820264</v>
       </c>
       <c r="E82" s="1">
         <v>105.889435</v>
       </c>
       <c r="F82" t="s">
         <v>8</v>
       </c>
       <c r="G82">
         <v>1.0</v>
       </c>
       <c r="H82" s="1">
         <v>211778.87</v>
       </c>
       <c r="I82" s="1">
-        <v>1745.68</v>
+        <v>-3189.59</v>
       </c>
       <c r="J82" s="1">
-        <v>0.8242937550852</v>
+        <v>-1.506094540971</v>
       </c>
       <c r="K82">
         <v>0.0</v>
       </c>
       <c r="L82" t="s">
-        <v>198</v>
+        <v>197</v>
       </c>
       <c r="M82" s="1">
-        <v>207384.82</v>
+        <v>201956.4</v>
       </c>
       <c r="N82" s="1">
-        <v>213524.55</v>
+        <v>208589.28</v>
       </c>
       <c r="O82" s="1">
         <v>0.34</v>
       </c>
       <c r="P82">
         <v>1</v>
       </c>
     </row>
     <row r="83" spans="1:16">
       <c r="A83" t="s">
+        <v>198</v>
+      </c>
+      <c r="B83" t="s">
         <v>199</v>
-      </c>
-[...1 lines deleted...]
-        <v>200</v>
       </c>
       <c r="C83" s="1">
         <v>300000.0</v>
       </c>
       <c r="D83" s="1">
-        <v>104.31769306</v>
+        <v>100.79991701</v>
       </c>
       <c r="E83" s="1">
         <v>100.021</v>
       </c>
       <c r="F83" t="s">
         <v>8</v>
       </c>
       <c r="G83">
         <v>1.0</v>
       </c>
       <c r="H83" s="1">
         <v>300063.0</v>
       </c>
       <c r="I83" s="1">
-        <v>20938.72</v>
+        <v>11113.77</v>
       </c>
       <c r="J83" s="1">
-        <v>6.9781079306679</v>
+        <v>3.7038121994381</v>
       </c>
       <c r="K83">
         <v>0.0</v>
       </c>
       <c r="L83" t="s">
-        <v>201</v>
+        <v>200</v>
       </c>
       <c r="M83" s="1">
-        <v>312953.08</v>
+        <v>302399.75</v>
       </c>
       <c r="N83" s="1">
-        <v>321001.72</v>
+        <v>311176.77</v>
       </c>
       <c r="O83" s="1">
         <v>0.51</v>
       </c>
       <c r="P83">
         <v>1</v>
       </c>
     </row>
     <row r="84" spans="1:16">
       <c r="A84" t="s">
+        <v>201</v>
+      </c>
+      <c r="B84" t="s">
         <v>202</v>
-      </c>
-[...1 lines deleted...]
-        <v>203</v>
       </c>
       <c r="C84" s="1">
         <v>100000.0</v>
       </c>
       <c r="D84" s="1">
-        <v>112.96234795</v>
+        <v>109.51863016</v>
       </c>
       <c r="E84" s="1">
         <v>115.12564</v>
       </c>
       <c r="F84" t="s">
         <v>8</v>
       </c>
       <c r="G84">
         <v>1.0</v>
       </c>
       <c r="H84" s="1">
         <v>115125.64</v>
       </c>
       <c r="I84" s="1">
-        <v>1363.02</v>
+        <v>-1761.57</v>
       </c>
       <c r="J84" s="1">
-        <v>1.1839413009995</v>
+        <v>-1.5301283015669</v>
       </c>
       <c r="K84">
         <v>0.0</v>
       </c>
       <c r="L84" t="s">
-        <v>204</v>
+        <v>203</v>
       </c>
       <c r="M84" s="1">
-        <v>112962.35</v>
+        <v>109518.63</v>
       </c>
       <c r="N84" s="1">
-        <v>116488.66</v>
+        <v>113364.07</v>
       </c>
       <c r="O84" s="1">
-        <v>0.18</v>
+        <v>0.19</v>
       </c>
       <c r="P84">
         <v>1</v>
       </c>
     </row>
     <row r="85" spans="1:16">
       <c r="A85" t="s">
+        <v>204</v>
+      </c>
+      <c r="B85" t="s">
         <v>205</v>
-      </c>
-[...1 lines deleted...]
-        <v>206</v>
       </c>
       <c r="C85" s="1">
         <v>100000.0</v>
       </c>
       <c r="D85" s="1">
-        <v>99.58111451</v>
+        <v>97.13790587</v>
       </c>
       <c r="E85" s="1">
         <v>99.433</v>
       </c>
       <c r="F85" t="s">
         <v>8</v>
       </c>
       <c r="G85">
         <v>1.0</v>
       </c>
       <c r="H85" s="1">
         <v>99433.0</v>
       </c>
       <c r="I85" s="1">
-        <v>2622.09</v>
+        <v>343.26</v>
       </c>
       <c r="J85" s="1">
-        <v>2.6370420283005</v>
+        <v>0.34521738255911</v>
       </c>
       <c r="K85">
         <v>0.0</v>
       </c>
       <c r="L85" t="s">
-        <v>207</v>
+        <v>206</v>
       </c>
       <c r="M85" s="1">
-        <v>99581.12</v>
+        <v>97137.9</v>
       </c>
       <c r="N85" s="1">
-        <v>102055.09</v>
+        <v>99776.26</v>
       </c>
       <c r="O85" s="1">
         <v>0.16</v>
       </c>
       <c r="P85">
         <v>1</v>
       </c>
     </row>
     <row r="86" spans="1:16">
       <c r="A86" t="s">
+        <v>207</v>
+      </c>
+      <c r="B86" t="s">
         <v>208</v>
       </c>
-      <c r="B86" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C86" s="1">
-        <v>343000.0</v>
+        <v>143000.0</v>
       </c>
       <c r="D86" s="1">
-        <v>98.00331121</v>
+        <v>95.6658247</v>
       </c>
       <c r="E86" s="1">
         <v>98.803</v>
       </c>
       <c r="F86" t="s">
         <v>8</v>
       </c>
       <c r="G86">
         <v>1.0</v>
       </c>
       <c r="H86" s="1">
-        <v>338894.29</v>
+        <v>141288.29</v>
       </c>
       <c r="I86" s="1">
-        <v>1105.25</v>
+        <v>-2607.57</v>
       </c>
       <c r="J86" s="1">
-        <v>0.32613414643251</v>
+        <v>-1.8455669609987</v>
       </c>
       <c r="K86">
         <v>0.0</v>
       </c>
       <c r="L86" t="s">
-        <v>210</v>
+        <v>209</v>
       </c>
       <c r="M86" s="1">
-        <v>336151.36</v>
+        <v>136802.13</v>
       </c>
       <c r="N86" s="1">
-        <v>339999.54</v>
+        <v>138680.72</v>
       </c>
       <c r="O86" s="1">
-        <v>0.54</v>
+        <v>0.23</v>
       </c>
       <c r="P86">
         <v>1</v>
       </c>
     </row>
     <row r="87" spans="1:16">
       <c r="A87" t="s">
+        <v>210</v>
+      </c>
+      <c r="B87" t="s">
         <v>211</v>
-      </c>
-[...1 lines deleted...]
-        <v>212</v>
       </c>
       <c r="C87" s="1">
         <v>100000.0</v>
       </c>
       <c r="D87" s="1">
-        <v>106.04099216</v>
+        <v>104.50432249</v>
       </c>
       <c r="E87" s="1">
         <v>107.26644</v>
       </c>
       <c r="F87" t="s">
         <v>8</v>
       </c>
       <c r="G87">
         <v>1.0</v>
       </c>
       <c r="H87" s="1">
         <v>107266.44</v>
       </c>
       <c r="I87" s="1">
-        <v>2815.65</v>
+        <v>1552.95</v>
       </c>
       <c r="J87" s="1">
-        <v>2.6249123211323</v>
+        <v>1.4477501071164</v>
       </c>
       <c r="K87">
         <v>0.0</v>
       </c>
       <c r="L87" t="s">
-        <v>213</v>
+        <v>212</v>
       </c>
       <c r="M87" s="1">
-        <v>106040.99</v>
+        <v>104504.32</v>
       </c>
       <c r="N87" s="1">
-        <v>110082.09</v>
+        <v>108819.39</v>
       </c>
       <c r="O87" s="1">
-        <v>0.17</v>
+        <v>0.18</v>
       </c>
       <c r="P87">
         <v>1</v>
       </c>
     </row>
     <row r="88" spans="1:16">
       <c r="A88" t="s">
+        <v>213</v>
+      </c>
+      <c r="B88" t="s">
         <v>214</v>
-      </c>
-[...1 lines deleted...]
-        <v>215</v>
       </c>
       <c r="C88" s="1">
         <v>100000.0</v>
       </c>
       <c r="D88" s="1">
-        <v>109.19020143</v>
+        <v>107.91472913</v>
       </c>
       <c r="E88" s="1">
         <v>111.205</v>
       </c>
       <c r="F88" t="s">
         <v>8</v>
       </c>
       <c r="G88">
         <v>1.0</v>
       </c>
       <c r="H88" s="1">
         <v>111205.0</v>
       </c>
       <c r="I88" s="1">
-        <v>2675.27</v>
+        <v>1776.51</v>
       </c>
       <c r="J88" s="1">
-        <v>2.4057101749022</v>
+        <v>1.5975091048064</v>
       </c>
       <c r="K88">
         <v>0.0</v>
       </c>
       <c r="L88" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
       <c r="M88" s="1">
-        <v>109190.2</v>
+        <v>107914.73</v>
       </c>
       <c r="N88" s="1">
-        <v>113880.27</v>
+        <v>112981.51</v>
       </c>
       <c r="O88" s="1">
-        <v>0.18</v>
+        <v>0.19</v>
       </c>
       <c r="P88">
         <v>1</v>
       </c>
     </row>
     <row r="89" spans="1:16">
       <c r="A89" t="s">
+        <v>216</v>
+      </c>
+      <c r="B89" t="s">
         <v>217</v>
-      </c>
-[...1 lines deleted...]
-        <v>218</v>
       </c>
       <c r="C89" s="1">
         <v>200000.0</v>
       </c>
       <c r="D89" s="1">
-        <v>100.66929851</v>
+        <v>98.15199407</v>
       </c>
       <c r="E89" s="1">
         <v>100.0</v>
       </c>
       <c r="F89" t="s">
         <v>8</v>
       </c>
       <c r="G89">
         <v>1.0</v>
       </c>
       <c r="H89" s="1">
         <v>200000.0</v>
       </c>
       <c r="I89" s="1">
-        <v>7855.26</v>
+        <v>3292.88</v>
       </c>
       <c r="J89" s="1">
-        <v>3.92763</v>
+        <v>1.64644</v>
       </c>
       <c r="K89">
         <v>0.0</v>
       </c>
       <c r="L89" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
       <c r="M89" s="1">
-        <v>201338.59</v>
+        <v>196303.99</v>
       </c>
       <c r="N89" s="1">
-        <v>207855.26</v>
+        <v>203292.88</v>
       </c>
       <c r="O89" s="1">
-        <v>0.33</v>
+        <v>0.34</v>
       </c>
       <c r="P89">
         <v>1</v>
       </c>
     </row>
     <row r="90" spans="1:16">
       <c r="A90" t="s">
+        <v>219</v>
+      </c>
+      <c r="B90" t="s">
         <v>220</v>
-      </c>
-[...1 lines deleted...]
-        <v>221</v>
       </c>
       <c r="C90" s="1">
         <v>300000.0</v>
       </c>
       <c r="D90" s="1">
-        <v>101.32348812</v>
+        <v>99.69454477</v>
       </c>
       <c r="E90" s="1">
         <v>101.80409</v>
       </c>
       <c r="F90" t="s">
         <v>8</v>
       </c>
       <c r="G90">
         <v>1.0</v>
       </c>
       <c r="H90" s="1">
         <v>305412.27</v>
       </c>
       <c r="I90" s="1">
-        <v>6961.36</v>
+        <v>2598.09</v>
       </c>
       <c r="J90" s="1">
-        <v>2.2793321303037</v>
+        <v>0.85068291460589</v>
       </c>
       <c r="K90">
         <v>0.0</v>
       </c>
       <c r="L90" t="s">
-        <v>222</v>
+        <v>221</v>
       </c>
       <c r="M90" s="1">
-        <v>303970.47</v>
+        <v>299083.63</v>
       </c>
       <c r="N90" s="1">
-        <v>312373.63</v>
+        <v>308010.36</v>
       </c>
       <c r="O90" s="1">
-        <v>0.49</v>
+        <v>0.51</v>
       </c>
       <c r="P90">
         <v>1</v>
       </c>
     </row>
     <row r="91" spans="1:16">
       <c r="A91" t="s">
+        <v>222</v>
+      </c>
+      <c r="B91" t="s">
         <v>223</v>
-      </c>
-[...1 lines deleted...]
-        <v>224</v>
       </c>
       <c r="C91" s="1">
         <v>200000.0</v>
       </c>
       <c r="D91" s="1">
-        <v>108.77364668</v>
+        <v>106.0543094</v>
       </c>
       <c r="E91" s="1">
         <v>105.40625</v>
       </c>
       <c r="F91" t="s">
         <v>8</v>
       </c>
       <c r="G91">
         <v>1.0</v>
       </c>
       <c r="H91" s="1">
         <v>210812.5</v>
       </c>
       <c r="I91" s="1">
-        <v>9137.27</v>
+        <v>4426.61</v>
       </c>
       <c r="J91" s="1">
-        <v>4.3343112955826</v>
+        <v>2.099785354284</v>
       </c>
       <c r="K91">
         <v>0.0</v>
       </c>
       <c r="L91" t="s">
-        <v>225</v>
+        <v>224</v>
       </c>
       <c r="M91" s="1">
-        <v>217547.3</v>
+        <v>212108.62</v>
       </c>
       <c r="N91" s="1">
-        <v>219949.77</v>
+        <v>215239.11</v>
       </c>
       <c r="O91" s="1">
-        <v>0.35</v>
+        <v>0.36</v>
       </c>
       <c r="P91">
         <v>1</v>
       </c>
     </row>
     <row r="92" spans="1:16">
       <c r="A92" t="s">
+        <v>225</v>
+      </c>
+      <c r="B92" t="s">
         <v>226</v>
-      </c>
-[...1 lines deleted...]
-        <v>227</v>
       </c>
       <c r="C92" s="1">
         <v>241000.0</v>
       </c>
       <c r="D92" s="1">
-        <v>100.97212499</v>
+        <v>98.27913094</v>
       </c>
       <c r="E92" s="1">
         <v>101.536286</v>
       </c>
       <c r="F92" t="s">
         <v>8</v>
       </c>
       <c r="G92">
         <v>1.0</v>
       </c>
       <c r="H92" s="1">
         <v>244702.45</v>
       </c>
       <c r="I92" s="1">
-        <v>3185.57</v>
+        <v>-2871.67</v>
       </c>
       <c r="J92" s="1">
-        <v>1.301813692507</v>
+        <v>-1.1735354509119</v>
       </c>
       <c r="K92">
         <v>0.0</v>
       </c>
       <c r="L92" t="s">
-        <v>228</v>
+        <v>227</v>
       </c>
       <c r="M92" s="1">
-        <v>243342.83</v>
+        <v>236852.71</v>
       </c>
       <c r="N92" s="1">
-        <v>247888.02</v>
+        <v>241830.78</v>
       </c>
       <c r="O92" s="1">
-        <v>0.39</v>
+        <v>0.4</v>
       </c>
       <c r="P92">
         <v>1</v>
       </c>
     </row>
     <row r="93" spans="1:16">
       <c r="A93" t="s">
+        <v>228</v>
+      </c>
+      <c r="B93" t="s">
         <v>229</v>
-      </c>
-[...1 lines deleted...]
-        <v>230</v>
       </c>
       <c r="C93" s="1">
         <v>200000.0</v>
       </c>
       <c r="D93" s="1">
-        <v>90.41903649</v>
+        <v>88.11953142</v>
       </c>
       <c r="E93" s="1">
         <v>86.70411</v>
       </c>
       <c r="F93" t="s">
         <v>8</v>
       </c>
       <c r="G93">
         <v>1.0</v>
       </c>
       <c r="H93" s="1">
         <v>173408.22</v>
       </c>
       <c r="I93" s="1">
-        <v>8537.39</v>
+        <v>4089.06</v>
       </c>
       <c r="J93" s="1">
-        <v>4.923290256944</v>
+        <v>2.3580543067682</v>
       </c>
       <c r="K93">
         <v>0.0</v>
       </c>
       <c r="L93" t="s">
-        <v>231</v>
+        <v>230</v>
       </c>
       <c r="M93" s="1">
-        <v>180838.08</v>
+        <v>176239.06</v>
       </c>
       <c r="N93" s="1">
-        <v>181945.61</v>
+        <v>177497.28</v>
       </c>
       <c r="O93" s="1">
         <v>0.29</v>
       </c>
       <c r="P93">
         <v>1</v>
       </c>
     </row>
     <row r="94" spans="1:16">
       <c r="A94" t="s">
+        <v>231</v>
+      </c>
+      <c r="B94" t="s">
         <v>232</v>
-      </c>
-[...1 lines deleted...]
-        <v>233</v>
       </c>
       <c r="C94" s="1">
         <v>100000.0</v>
       </c>
       <c r="D94" s="1">
-        <v>90.38383786</v>
+        <v>88.05413601</v>
       </c>
       <c r="E94" s="1">
         <v>87.72907</v>
       </c>
       <c r="F94" t="s">
         <v>8</v>
       </c>
       <c r="G94">
         <v>1.0</v>
       </c>
       <c r="H94" s="1">
         <v>87729.07</v>
       </c>
       <c r="I94" s="1">
-        <v>3867.1</v>
+        <v>1640.13</v>
       </c>
       <c r="J94" s="1">
-        <v>4.4080029572866</v>
+        <v>1.8695399369901</v>
       </c>
       <c r="K94">
         <v>0.0</v>
       </c>
       <c r="L94" t="s">
-        <v>234</v>
+        <v>233</v>
       </c>
       <c r="M94" s="1">
-        <v>90383.84</v>
+        <v>88054.13</v>
       </c>
       <c r="N94" s="1">
-        <v>91596.17</v>
+        <v>89369.2</v>
       </c>
       <c r="O94" s="1">
-        <v>0.14</v>
+        <v>0.15</v>
       </c>
       <c r="P94">
         <v>1</v>
       </c>
     </row>
     <row r="95" spans="1:16">
       <c r="A95" t="s">
+        <v>234</v>
+      </c>
+      <c r="B95" t="s">
         <v>235</v>
-      </c>
-[...1 lines deleted...]
-        <v>236</v>
       </c>
       <c r="C95" s="1">
         <v>300000.0</v>
       </c>
       <c r="D95" s="1">
-        <v>100.85234335</v>
+        <v>100.36849381</v>
       </c>
       <c r="E95" s="1">
         <v>114.752053</v>
       </c>
       <c r="F95" t="s">
         <v>8</v>
       </c>
       <c r="G95">
         <v>1.0</v>
       </c>
       <c r="H95" s="1">
         <v>344256.16</v>
       </c>
       <c r="I95" s="1">
-        <v>-35041.6</v>
+        <v>-35938.35</v>
       </c>
       <c r="J95" s="1">
-        <v>-10.178931874451</v>
+        <v>-10.439421040425</v>
       </c>
       <c r="K95">
         <v>0.0</v>
       </c>
       <c r="L95" t="s">
-        <v>237</v>
+        <v>236</v>
       </c>
       <c r="M95" s="1">
-        <v>302557.03</v>
+        <v>301105.48</v>
       </c>
       <c r="N95" s="1">
-        <v>309214.56</v>
+        <v>308317.81</v>
       </c>
       <c r="O95" s="1">
-        <v>0.49</v>
+        <v>0.51</v>
       </c>
       <c r="P95">
         <v>1</v>
       </c>
     </row>
     <row r="96" spans="1:16">
       <c r="A96" t="s">
+        <v>237</v>
+      </c>
+      <c r="B96" t="s">
         <v>238</v>
-      </c>
-[...1 lines deleted...]
-        <v>239</v>
       </c>
       <c r="C96" s="1">
         <v>280000.0</v>
       </c>
       <c r="D96" s="1">
-        <v>99.98216045</v>
+        <v>97.73282615</v>
       </c>
       <c r="E96" s="1">
         <v>99.799</v>
       </c>
       <c r="F96" t="s">
         <v>8</v>
       </c>
       <c r="G96">
         <v>1.0</v>
       </c>
       <c r="H96" s="1">
         <v>279437.2</v>
       </c>
       <c r="I96" s="1">
-        <v>3653.26</v>
+        <v>-2165.42</v>
       </c>
       <c r="J96" s="1">
-        <v>1.3073635149508</v>
+        <v>-0.77492187869045</v>
       </c>
       <c r="K96">
         <v>0.0</v>
       </c>
       <c r="L96" t="s">
-        <v>240</v>
+        <v>239</v>
       </c>
       <c r="M96" s="1">
-        <v>279950.05</v>
+        <v>273651.92</v>
       </c>
       <c r="N96" s="1">
-        <v>283090.46</v>
+        <v>277271.78</v>
       </c>
       <c r="O96" s="1">
-        <v>0.45</v>
+        <v>0.46</v>
       </c>
       <c r="P96">
         <v>1</v>
       </c>
     </row>
     <row r="97" spans="1:16">
       <c r="A97" t="s">
+        <v>240</v>
+      </c>
+      <c r="B97" t="s">
         <v>241</v>
-      </c>
-[...1 lines deleted...]
-        <v>242</v>
       </c>
       <c r="C97" s="1">
         <v>198000.0</v>
       </c>
       <c r="D97" s="1">
-        <v>101.78799038</v>
+        <v>99.82311089</v>
       </c>
       <c r="E97" s="1">
         <v>99.607</v>
       </c>
       <c r="F97" t="s">
         <v>8</v>
       </c>
       <c r="G97">
         <v>1.0</v>
       </c>
       <c r="H97" s="1">
         <v>197221.86</v>
       </c>
       <c r="I97" s="1">
-        <v>5069.0</v>
+        <v>1544.7</v>
       </c>
       <c r="J97" s="1">
-        <v>2.5702019035821</v>
+        <v>0.78322960750903</v>
       </c>
       <c r="K97">
         <v>0.0</v>
       </c>
-      <c r="L97">
-        <v>750.64</v>
+      <c r="L97" t="s">
+        <v>242</v>
       </c>
       <c r="M97" s="1">
-        <v>201540.22</v>
+        <v>197649.76</v>
       </c>
       <c r="N97" s="1">
-        <v>202290.86</v>
+        <v>198766.56</v>
       </c>
       <c r="O97" s="1">
-        <v>0.32</v>
+        <v>0.33</v>
       </c>
       <c r="P97">
         <v>1</v>
       </c>
     </row>
     <row r="98" spans="1:16">
       <c r="A98" t="s">
         <v>243</v>
       </c>
       <c r="B98" t="s">
         <v>244</v>
       </c>
       <c r="C98" s="1">
         <v>200000.0</v>
       </c>
       <c r="D98" s="1">
-        <v>101.33671499</v>
+        <v>99.31381318</v>
       </c>
       <c r="E98" s="1">
         <v>99.991</v>
       </c>
       <c r="F98" t="s">
         <v>8</v>
       </c>
       <c r="G98">
         <v>1.0</v>
       </c>
       <c r="H98" s="1">
         <v>199982.0</v>
       </c>
       <c r="I98" s="1">
-        <v>7735.27</v>
+        <v>4073.02</v>
       </c>
       <c r="J98" s="1">
-        <v>3.8679831184807</v>
+        <v>2.0366933023972</v>
       </c>
       <c r="K98">
         <v>0.0</v>
       </c>
       <c r="L98" t="s">
         <v>245</v>
       </c>
       <c r="M98" s="1">
-        <v>202673.43</v>
+        <v>198627.62</v>
       </c>
       <c r="N98" s="1">
-        <v>207717.27</v>
+        <v>204055.02</v>
       </c>
       <c r="O98" s="1">
-        <v>0.33</v>
+        <v>0.34</v>
       </c>
       <c r="P98">
         <v>1</v>
       </c>
     </row>
     <row r="99" spans="1:16">
       <c r="A99" t="s">
         <v>246</v>
       </c>
       <c r="B99" t="s">
         <v>247</v>
       </c>
       <c r="C99" s="1">
         <v>100000.0</v>
       </c>
       <c r="D99" s="1">
-        <v>103.10153408</v>
+        <v>100.54948247</v>
       </c>
       <c r="E99" s="1">
         <v>105.79411</v>
       </c>
       <c r="F99" t="s">
         <v>8</v>
       </c>
       <c r="G99">
         <v>1.0</v>
       </c>
       <c r="H99" s="1">
         <v>105794.11</v>
       </c>
       <c r="I99" s="1">
-        <v>-2148.06</v>
+        <v>-4494.63</v>
       </c>
       <c r="J99" s="1">
-        <v>-2.0304154928852</v>
+        <v>-4.2484690310264</v>
       </c>
       <c r="K99">
         <v>0.0</v>
       </c>
       <c r="L99">
-        <v>544.52</v>
+        <v>750.0</v>
       </c>
       <c r="M99" s="1">
-        <v>103101.53</v>
+        <v>100549.48</v>
       </c>
       <c r="N99" s="1">
-        <v>103646.05</v>
+        <v>101299.48</v>
       </c>
       <c r="O99" s="1">
-        <v>0.16</v>
+        <v>0.17</v>
       </c>
       <c r="P99">
         <v>1</v>
       </c>
     </row>
     <row r="100" spans="1:16">
       <c r="A100" t="s">
         <v>248</v>
       </c>
       <c r="B100" t="s">
         <v>249</v>
       </c>
       <c r="C100" s="1">
         <v>100000.0</v>
       </c>
       <c r="D100" s="1">
-        <v>108.36111846</v>
+        <v>105.52741546</v>
       </c>
       <c r="E100" s="1">
         <v>108.64856</v>
       </c>
       <c r="F100" t="s">
         <v>8</v>
       </c>
       <c r="G100">
         <v>1.0</v>
       </c>
       <c r="H100" s="1">
         <v>108648.56</v>
       </c>
       <c r="I100" s="1">
-        <v>1529.0</v>
+        <v>-1037.58</v>
       </c>
       <c r="J100" s="1">
-        <v>1.4072897054503</v>
+        <v>-0.95498734635783</v>
       </c>
       <c r="K100">
         <v>0.0</v>
       </c>
       <c r="L100" t="s">
         <v>250</v>
       </c>
       <c r="M100" s="1">
-        <v>108361.12</v>
+        <v>105527.42</v>
       </c>
       <c r="N100" s="1">
-        <v>110177.56</v>
+        <v>107610.98</v>
       </c>
       <c r="O100" s="1">
-        <v>0.17</v>
+        <v>0.18</v>
       </c>
       <c r="P100">
         <v>1</v>
       </c>
     </row>
     <row r="101" spans="1:16">
       <c r="A101" t="s">
         <v>251</v>
       </c>
       <c r="B101" t="s">
         <v>252</v>
       </c>
       <c r="C101" s="1">
         <v>361000.0</v>
       </c>
       <c r="D101" s="1">
-        <v>100.51764131</v>
+        <v>98.22288041</v>
       </c>
       <c r="E101" s="1">
         <v>99.459</v>
       </c>
       <c r="F101" t="s">
         <v>8</v>
       </c>
       <c r="G101">
         <v>1.0</v>
       </c>
       <c r="H101" s="1">
         <v>359046.99</v>
       </c>
       <c r="I101" s="1">
-        <v>5525.32</v>
+        <v>-2115.89</v>
       </c>
       <c r="J101" s="1">
-        <v>1.5388849242268</v>
+        <v>-0.58930726588183</v>
       </c>
       <c r="K101">
         <v>0.0</v>
       </c>
       <c r="L101" t="s">
         <v>253</v>
       </c>
       <c r="M101" s="1">
-        <v>362868.69</v>
+        <v>354584.6</v>
       </c>
       <c r="N101" s="1">
-        <v>364572.31</v>
+        <v>356931.1</v>
       </c>
       <c r="O101" s="1">
-        <v>0.58</v>
+        <v>0.59</v>
       </c>
       <c r="P101">
         <v>1</v>
       </c>
     </row>
     <row r="102" spans="1:16">
       <c r="A102" t="s">
         <v>254</v>
       </c>
       <c r="B102" t="s">
         <v>255</v>
       </c>
       <c r="C102" s="1">
         <v>300000.0</v>
       </c>
       <c r="D102" s="1">
-        <v>100.18356946</v>
+        <v>97.61955722</v>
       </c>
       <c r="E102" s="1">
         <v>99.292</v>
       </c>
       <c r="F102" t="s">
         <v>8</v>
       </c>
       <c r="G102">
         <v>1.0</v>
       </c>
       <c r="H102" s="1">
         <v>297876.0</v>
       </c>
       <c r="I102" s="1">
-        <v>3854.16</v>
+        <v>-3262.53</v>
       </c>
       <c r="J102" s="1">
-        <v>1.2938806751803</v>
+        <v>-1.0952644724651</v>
       </c>
       <c r="K102">
         <v>0.0</v>
       </c>
       <c r="L102" t="s">
         <v>256</v>
       </c>
       <c r="M102" s="1">
-        <v>300550.71</v>
+        <v>292858.68</v>
       </c>
       <c r="N102" s="1">
-        <v>301730.16</v>
+        <v>294613.47</v>
       </c>
       <c r="O102" s="1">
-        <v>0.48</v>
+        <v>0.49</v>
       </c>
       <c r="P102">
         <v>1</v>
       </c>
     </row>
     <row r="103" spans="1:16">
       <c r="A103" t="s">
         <v>257</v>
       </c>
       <c r="B103" t="s">
         <v>258</v>
       </c>
       <c r="C103" s="1">
         <v>200000.0</v>
       </c>
       <c r="D103" s="1">
-        <v>105.56162189</v>
+        <v>103.05713538</v>
       </c>
       <c r="E103" s="1">
         <v>107.330955</v>
       </c>
       <c r="F103" t="s">
         <v>8</v>
       </c>
       <c r="G103">
         <v>1.0</v>
       </c>
       <c r="H103" s="1">
         <v>214661.91</v>
       </c>
       <c r="I103" s="1">
-        <v>3982.14</v>
+        <v>-481.84</v>
       </c>
       <c r="J103" s="1">
-        <v>1.8550752669628</v>
+        <v>-0.22446460110226</v>
       </c>
       <c r="K103">
         <v>0.0</v>
       </c>
       <c r="L103" t="s">
         <v>259</v>
       </c>
       <c r="M103" s="1">
-        <v>211123.24</v>
+        <v>206114.27</v>
       </c>
       <c r="N103" s="1">
-        <v>218644.05</v>
+        <v>214180.07</v>
       </c>
       <c r="O103" s="1">
         <v>0.35</v>
       </c>
       <c r="P103">
         <v>1</v>
       </c>
     </row>
     <row r="104" spans="1:16">
       <c r="A104" t="s">
         <v>260</v>
       </c>
       <c r="B104" t="s">
         <v>261</v>
       </c>
       <c r="C104" s="1">
         <v>200000.0</v>
       </c>
       <c r="D104" s="1">
-        <v>100.12428074</v>
+        <v>97.82244235</v>
       </c>
       <c r="E104" s="1">
         <v>99.860205</v>
       </c>
       <c r="F104" t="s">
         <v>8</v>
       </c>
       <c r="G104">
         <v>1.0</v>
       </c>
       <c r="H104" s="1">
         <v>199720.41</v>
       </c>
       <c r="I104" s="1">
-        <v>3893.9</v>
+        <v>-339.91</v>
       </c>
       <c r="J104" s="1">
-        <v>1.9496755489336</v>
+        <v>-0.17019292119418</v>
       </c>
       <c r="K104">
         <v>0.0</v>
       </c>
       <c r="L104" t="s">
         <v>262</v>
       </c>
       <c r="M104" s="1">
-        <v>200248.56</v>
+        <v>195644.88</v>
       </c>
       <c r="N104" s="1">
-        <v>203614.31</v>
+        <v>199380.5</v>
       </c>
       <c r="O104" s="1">
-        <v>0.32</v>
+        <v>0.33</v>
       </c>
       <c r="P104">
         <v>1</v>
       </c>
     </row>
     <row r="105" spans="1:16">
       <c r="A105" t="s">
         <v>263</v>
       </c>
       <c r="B105" t="s">
         <v>264</v>
       </c>
       <c r="C105" s="1">
         <v>200000.0</v>
       </c>
       <c r="D105" s="1">
-        <v>100.86530222</v>
+        <v>98.54675449</v>
       </c>
       <c r="E105" s="1">
         <v>99.848095</v>
       </c>
       <c r="F105" t="s">
         <v>8</v>
       </c>
       <c r="G105">
         <v>1.0</v>
       </c>
       <c r="H105" s="1">
         <v>199696.19</v>
       </c>
       <c r="I105" s="1">
-        <v>2237.84</v>
+        <v>-2029.39</v>
       </c>
       <c r="J105" s="1">
-        <v>1.1206222812764</v>
+        <v>-1.0162387174237</v>
       </c>
       <c r="K105">
         <v>0.0</v>
       </c>
       <c r="L105">
-        <v>203.42</v>
+        <v>573.29</v>
       </c>
       <c r="M105" s="1">
-        <v>201730.61</v>
+        <v>197093.51</v>
       </c>
       <c r="N105" s="1">
-        <v>201934.03</v>
+        <v>197666.8</v>
       </c>
       <c r="O105" s="1">
-        <v>0.32</v>
+        <v>0.33</v>
       </c>
       <c r="P105">
         <v>1</v>
       </c>
     </row>
     <row r="106" spans="1:16">
       <c r="A106" t="s">
         <v>265</v>
       </c>
       <c r="B106" t="s">
         <v>266</v>
       </c>
       <c r="C106" s="1">
         <v>400000.0</v>
       </c>
       <c r="D106" s="1">
-        <v>101.40091181</v>
+        <v>99.14728627</v>
       </c>
       <c r="E106" s="1">
         <v>102.14904</v>
       </c>
       <c r="F106" t="s">
         <v>8</v>
       </c>
       <c r="G106">
         <v>1.0</v>
       </c>
       <c r="H106" s="1">
         <v>408596.16</v>
       </c>
       <c r="I106" s="1">
-        <v>7326.67</v>
+        <v>-948.11</v>
       </c>
       <c r="J106" s="1">
-        <v>1.7931323681554</v>
+        <v>-0.23204084933153</v>
       </c>
       <c r="K106">
         <v>0.0</v>
       </c>
       <c r="L106" t="s">
         <v>267</v>
       </c>
       <c r="M106" s="1">
-        <v>405603.65</v>
+        <v>396589.15</v>
       </c>
       <c r="N106" s="1">
-        <v>415922.83</v>
+        <v>407648.05</v>
       </c>
       <c r="O106" s="1">
-        <v>0.66</v>
+        <v>0.67</v>
       </c>
       <c r="P106">
         <v>1</v>
       </c>
     </row>
     <row r="107" spans="1:16">
       <c r="A107" t="s">
         <v>268</v>
       </c>
       <c r="B107" t="s">
         <v>269</v>
       </c>
       <c r="C107" s="1">
         <v>243000.0</v>
       </c>
       <c r="D107" s="1">
-        <v>100.7092268</v>
+        <v>97.77295669</v>
       </c>
       <c r="E107" s="1">
         <v>100.0</v>
       </c>
       <c r="F107" t="s">
         <v>8</v>
       </c>
       <c r="G107">
         <v>1.0</v>
       </c>
       <c r="H107" s="1">
         <v>243000.0</v>
       </c>
       <c r="I107" s="1">
-        <v>4253.41</v>
+        <v>-2433.94</v>
       </c>
       <c r="J107" s="1">
-        <v>1.7503744855967</v>
+        <v>-1.001621399177</v>
       </c>
       <c r="K107">
         <v>0.0</v>
       </c>
       <c r="L107" t="s">
         <v>270</v>
       </c>
       <c r="M107" s="1">
-        <v>244723.42</v>
+        <v>237588.28</v>
       </c>
       <c r="N107" s="1">
-        <v>247253.41</v>
+        <v>240566.06</v>
       </c>
       <c r="O107" s="1">
-        <v>0.39</v>
+        <v>0.4</v>
       </c>
       <c r="P107">
         <v>1</v>
       </c>
     </row>
     <row r="108" spans="1:16">
       <c r="A108" t="s">
         <v>271</v>
       </c>
       <c r="B108" t="s">
         <v>272</v>
       </c>
       <c r="C108" s="1">
         <v>200000.0</v>
       </c>
       <c r="D108" s="1">
-        <v>100.59115055</v>
+        <v>98.1222855</v>
       </c>
       <c r="E108" s="1">
         <v>101.80907</v>
       </c>
       <c r="F108" t="s">
         <v>8</v>
       </c>
       <c r="G108">
         <v>1.0</v>
       </c>
       <c r="H108" s="1">
         <v>203618.14</v>
       </c>
       <c r="I108" s="1">
-        <v>-1545.3</v>
+        <v>-6068.83</v>
       </c>
       <c r="J108" s="1">
-        <v>-0.75892059518862</v>
+        <v>-2.9804957456148</v>
       </c>
       <c r="K108">
         <v>0.0</v>
       </c>
-      <c r="L108">
-        <v>890.54</v>
+      <c r="L108" t="s">
+        <v>273</v>
       </c>
       <c r="M108" s="1">
-        <v>201182.3</v>
+        <v>196244.57</v>
       </c>
       <c r="N108" s="1">
-        <v>202072.84</v>
+        <v>197549.31</v>
       </c>
       <c r="O108" s="1">
-        <v>0.32</v>
+        <v>0.33</v>
       </c>
       <c r="P108">
         <v>1</v>
       </c>
     </row>
     <row r="109" spans="1:16">
       <c r="A109" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="B109" t="s">
-        <v>274</v>
+        <v>275</v>
       </c>
       <c r="C109" s="1">
         <v>100000.0</v>
       </c>
       <c r="D109" s="1">
-        <v>105.24156954</v>
+        <v>103.02558704</v>
       </c>
       <c r="E109" s="1">
         <v>107.83085</v>
       </c>
       <c r="F109" t="s">
         <v>8</v>
       </c>
       <c r="G109">
         <v>1.0</v>
       </c>
       <c r="H109" s="1">
         <v>107830.85</v>
       </c>
       <c r="I109" s="1">
-        <v>-803.66</v>
+        <v>-2793.62</v>
       </c>
       <c r="J109" s="1">
-        <v>-0.74529691642049</v>
+        <v>-2.5907428161792</v>
       </c>
       <c r="K109">
         <v>0.0</v>
       </c>
       <c r="L109" t="s">
-        <v>275</v>
+        <v>276</v>
       </c>
       <c r="M109" s="1">
-        <v>105241.57</v>
+        <v>103025.59</v>
       </c>
       <c r="N109" s="1">
-        <v>107027.19</v>
+        <v>105037.23</v>
       </c>
       <c r="O109" s="1">
         <v>0.17</v>
       </c>
       <c r="P109">
         <v>1</v>
       </c>
     </row>
     <row r="110" spans="1:16">
       <c r="A110" t="s">
-        <v>276</v>
+        <v>277</v>
       </c>
       <c r="B110" t="s">
-        <v>277</v>
+        <v>278</v>
       </c>
       <c r="C110" s="1">
         <v>300000.0</v>
       </c>
       <c r="D110" s="1">
-        <v>108.05777225</v>
+        <v>105.44635834</v>
       </c>
       <c r="E110" s="1">
         <v>109.55781</v>
       </c>
       <c r="F110" t="s">
         <v>8</v>
       </c>
       <c r="G110">
         <v>1.0</v>
       </c>
       <c r="H110" s="1">
         <v>328673.43</v>
       </c>
       <c r="I110" s="1">
-        <v>-283.67</v>
+        <v>-7337.09</v>
       </c>
       <c r="J110" s="1">
-        <v>-0.086307554583892</v>
+        <v>-2.2323343873583</v>
       </c>
       <c r="K110">
         <v>0.0</v>
       </c>
       <c r="L110" t="s">
-        <v>278</v>
+        <v>279</v>
       </c>
       <c r="M110" s="1">
-        <v>324173.32</v>
+        <v>316339.08</v>
       </c>
       <c r="N110" s="1">
-        <v>328389.76</v>
+        <v>321336.34</v>
       </c>
       <c r="O110" s="1">
-        <v>0.52</v>
+        <v>0.53</v>
       </c>
       <c r="P110">
         <v>1</v>
       </c>
     </row>
     <row r="111" spans="1:16">
       <c r="A111" t="s">
-        <v>279</v>
+        <v>280</v>
       </c>
       <c r="B111" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
       <c r="C111" s="1">
         <v>400000.0</v>
       </c>
       <c r="D111" s="1">
-        <v>102.27561717</v>
+        <v>99.65451113</v>
       </c>
       <c r="E111" s="1">
         <v>102.95621</v>
       </c>
       <c r="F111" t="s">
         <v>8</v>
       </c>
       <c r="G111">
         <v>1.0</v>
       </c>
       <c r="H111" s="1">
         <v>411824.84</v>
       </c>
       <c r="I111" s="1">
-        <v>-881.28</v>
+        <v>-10488.99</v>
       </c>
       <c r="J111" s="1">
-        <v>-0.21399389118927</v>
+        <v>-2.5469541856679</v>
       </c>
       <c r="K111">
         <v>0.0</v>
       </c>
       <c r="L111" t="s">
-        <v>281</v>
+        <v>282</v>
       </c>
       <c r="M111" s="1">
-        <v>409102.46</v>
+        <v>398618.04</v>
       </c>
       <c r="N111" s="1">
-        <v>410943.56</v>
+        <v>401335.85</v>
       </c>
       <c r="O111" s="1">
-        <v>0.65</v>
+        <v>0.66</v>
       </c>
       <c r="P111">
         <v>1</v>
       </c>
     </row>
     <row r="112" spans="1:16">
       <c r="A112" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
       <c r="B112" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="C112" s="1">
         <v>100000.0</v>
       </c>
       <c r="D112" s="1">
-        <v>97.52852892</v>
+        <v>96.74650984</v>
       </c>
       <c r="E112" s="1">
         <v>93.94781</v>
       </c>
       <c r="F112" t="s">
         <v>8</v>
       </c>
       <c r="G112">
         <v>1.0</v>
       </c>
       <c r="H112" s="1">
         <v>93947.81</v>
       </c>
       <c r="I112" s="1">
-        <v>4018.39</v>
+        <v>3277.47</v>
       </c>
       <c r="J112" s="1">
-        <v>4.2772577668388</v>
+        <v>3.488607131981</v>
       </c>
       <c r="K112">
         <v>0.0</v>
       </c>
       <c r="L112">
-        <v>437.67</v>
+        <v>478.77</v>
       </c>
       <c r="M112" s="1">
-        <v>97528.53</v>
+        <v>96746.51</v>
       </c>
       <c r="N112" s="1">
-        <v>97966.2</v>
+        <v>97225.28</v>
       </c>
       <c r="O112" s="1">
-        <v>0.15</v>
+        <v>0.16</v>
       </c>
       <c r="P112">
         <v>1</v>
       </c>
     </row>
     <row r="113" spans="1:16">
       <c r="A113" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="B113" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="C113" s="1">
         <v>200000.0</v>
       </c>
       <c r="D113" s="1">
-        <v>100.06693255</v>
+        <v>99.75362617</v>
       </c>
       <c r="E113" s="1">
         <v>101.27229</v>
       </c>
       <c r="F113" t="s">
         <v>8</v>
       </c>
       <c r="G113">
         <v>1.0</v>
       </c>
       <c r="H113" s="1">
         <v>202544.58</v>
       </c>
       <c r="I113" s="1">
-        <v>-205.6</v>
+        <v>-404.04</v>
       </c>
       <c r="J113" s="1">
-        <v>-0.10150851728543</v>
+        <v>-0.19948201033076</v>
       </c>
       <c r="K113">
         <v>0.0</v>
       </c>
       <c r="L113" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="M113" s="1">
-        <v>200133.87</v>
+        <v>199507.25</v>
       </c>
       <c r="N113" s="1">
-        <v>202338.98</v>
+        <v>202140.54</v>
       </c>
       <c r="O113" s="1">
-        <v>0.32</v>
+        <v>0.33</v>
       </c>
       <c r="P113">
         <v>1</v>
       </c>
     </row>
     <row r="114" spans="1:16">
       <c r="A114" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
       <c r="B114" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
       <c r="C114" s="1">
         <v>239000.0</v>
       </c>
       <c r="D114" s="1">
-        <v>100.2163982</v>
+        <v>97.75847025</v>
       </c>
       <c r="E114" s="1">
         <v>99.528</v>
       </c>
       <c r="F114" t="s">
         <v>8</v>
       </c>
       <c r="G114">
         <v>1.0</v>
       </c>
       <c r="H114" s="1">
         <v>237871.92</v>
       </c>
       <c r="I114" s="1">
-        <v>3987.8</v>
+        <v>-1444.66</v>
       </c>
       <c r="J114" s="1">
-        <v>1.6764484013077</v>
+        <v>-0.60732683370109</v>
       </c>
       <c r="K114">
         <v>0.0</v>
       </c>
       <c r="L114" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="M114" s="1">
-        <v>239517.19</v>
+        <v>233642.75</v>
       </c>
       <c r="N114" s="1">
-        <v>241859.72</v>
+        <v>236427.26</v>
       </c>
       <c r="O114" s="1">
-        <v>0.38</v>
+        <v>0.39</v>
       </c>
       <c r="P114">
         <v>1</v>
       </c>
     </row>
     <row r="115" spans="1:16">
       <c r="A115" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
       <c r="B115" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
       <c r="C115" s="1">
         <v>300000.0</v>
       </c>
       <c r="D115" s="1">
-        <v>100.22489044</v>
+        <v>97.52431996</v>
       </c>
       <c r="E115" s="1">
         <v>100.689793</v>
       </c>
       <c r="F115" t="s">
         <v>8</v>
       </c>
       <c r="G115">
         <v>1.0</v>
       </c>
       <c r="H115" s="1">
         <v>302069.38</v>
       </c>
       <c r="I115" s="1">
-        <v>2849.47</v>
+        <v>-4697.45</v>
       </c>
       <c r="J115" s="1">
-        <v>0.94331639969599</v>
+        <v>-1.5550897611668</v>
       </c>
       <c r="K115">
         <v>0.0</v>
       </c>
       <c r="L115" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="M115" s="1">
-        <v>300674.67</v>
+        <v>292572.96</v>
       </c>
       <c r="N115" s="1">
-        <v>304918.85</v>
+        <v>297371.93</v>
       </c>
       <c r="O115" s="1">
-        <v>0.48</v>
+        <v>0.49</v>
       </c>
       <c r="P115">
         <v>1</v>
       </c>
     </row>
     <row r="116" spans="1:16">
       <c r="A116" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
       <c r="B116" t="s">
-        <v>294</v>
+        <v>295</v>
       </c>
       <c r="C116" s="1">
         <v>100000.0</v>
       </c>
       <c r="D116" s="1">
-        <v>102.89766545</v>
+        <v>100.06403993</v>
       </c>
       <c r="E116" s="1">
         <v>99.861</v>
       </c>
       <c r="F116" t="s">
         <v>8</v>
       </c>
       <c r="G116">
         <v>1.0</v>
       </c>
       <c r="H116" s="1">
         <v>99861.0</v>
       </c>
       <c r="I116" s="1">
-        <v>3447.62</v>
+        <v>819.48</v>
       </c>
       <c r="J116" s="1">
-        <v>3.4524188622185</v>
+        <v>0.82062066272118</v>
       </c>
       <c r="K116">
         <v>0.0</v>
       </c>
       <c r="L116">
-        <v>410.96</v>
+        <v>616.44</v>
       </c>
       <c r="M116" s="1">
-        <v>102897.66</v>
+        <v>100064.04</v>
       </c>
       <c r="N116" s="1">
-        <v>103308.62</v>
+        <v>100680.48</v>
       </c>
       <c r="O116" s="1">
-        <v>0.16</v>
+        <v>0.17</v>
       </c>
       <c r="P116">
         <v>1</v>
       </c>
     </row>
     <row r="117" spans="1:16">
       <c r="A117" t="s">
-        <v>295</v>
+        <v>296</v>
       </c>
       <c r="B117" t="s">
-        <v>296</v>
+        <v>297</v>
       </c>
       <c r="C117" s="1">
         <v>200000.0</v>
       </c>
       <c r="D117" s="1">
-        <v>100.37471106</v>
+        <v>97.34695677</v>
       </c>
       <c r="E117" s="1">
         <v>101.46918</v>
       </c>
       <c r="F117" t="s">
         <v>8</v>
       </c>
       <c r="G117">
         <v>1.0</v>
       </c>
       <c r="H117" s="1">
         <v>202938.36</v>
       </c>
       <c r="I117" s="1">
-        <v>125.45</v>
+        <v>-5505.41</v>
       </c>
       <c r="J117" s="1">
-        <v>0.061816799938661</v>
+        <v>-2.7128483742551</v>
       </c>
       <c r="K117">
         <v>0.0</v>
       </c>
       <c r="L117" t="s">
-        <v>297</v>
+        <v>298</v>
       </c>
       <c r="M117" s="1">
-        <v>200749.43</v>
+        <v>194693.91</v>
       </c>
       <c r="N117" s="1">
-        <v>203063.81</v>
+        <v>197432.95</v>
       </c>
       <c r="O117" s="1">
-        <v>0.32</v>
+        <v>0.33</v>
       </c>
       <c r="P117">
         <v>1</v>
       </c>
     </row>
     <row r="118" spans="1:16">
       <c r="A118" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
       <c r="B118" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
       <c r="C118" s="1">
         <v>200000.0</v>
       </c>
       <c r="D118" s="1">
-        <v>97.97010716</v>
+        <v>95.72701333</v>
       </c>
       <c r="E118" s="1">
         <v>99.077</v>
       </c>
       <c r="F118" t="s">
         <v>8</v>
       </c>
       <c r="G118">
         <v>1.0</v>
       </c>
       <c r="H118" s="1">
         <v>198154.0</v>
       </c>
       <c r="I118" s="1">
-        <v>835.53</v>
+        <v>-3267.1</v>
       </c>
       <c r="J118" s="1">
-        <v>0.42165689312353</v>
+        <v>-1.6487681298384</v>
       </c>
       <c r="K118">
         <v>0.0</v>
       </c>
       <c r="L118" t="s">
-        <v>300</v>
+        <v>301</v>
       </c>
       <c r="M118" s="1">
-        <v>195940.21</v>
+        <v>191454.02</v>
       </c>
       <c r="N118" s="1">
-        <v>198989.53</v>
+        <v>194886.9</v>
       </c>
       <c r="O118" s="1">
-        <v>0.31</v>
+        <v>0.32</v>
       </c>
       <c r="P118">
         <v>1</v>
       </c>
     </row>
     <row r="119" spans="1:16">
       <c r="A119" t="s">
-        <v>301</v>
+        <v>302</v>
       </c>
       <c r="B119" t="s">
-        <v>302</v>
+        <v>303</v>
       </c>
       <c r="C119" s="1">
         <v>200000.0</v>
       </c>
       <c r="D119" s="1">
-        <v>95.23955066</v>
+        <v>93.83786503</v>
       </c>
       <c r="E119" s="1">
         <v>92.52377</v>
       </c>
       <c r="F119" t="s">
         <v>8</v>
       </c>
       <c r="G119">
         <v>1.0</v>
       </c>
       <c r="H119" s="1">
         <v>185047.54</v>
       </c>
       <c r="I119" s="1">
-        <v>6232.25</v>
+        <v>3524.77</v>
       </c>
       <c r="J119" s="1">
-        <v>3.3679183198004</v>
+        <v>1.9047916011204</v>
       </c>
       <c r="K119">
         <v>0.0</v>
       </c>
       <c r="L119">
-        <v>800.68</v>
+        <v>896.58</v>
       </c>
       <c r="M119" s="1">
-        <v>190479.11</v>
+        <v>187675.73</v>
       </c>
       <c r="N119" s="1">
-        <v>191279.79</v>
+        <v>188572.31</v>
       </c>
       <c r="O119" s="1">
-        <v>0.3</v>
+        <v>0.31</v>
       </c>
       <c r="P119">
         <v>1</v>
       </c>
     </row>
     <row r="120" spans="1:16">
       <c r="A120" t="s">
-        <v>303</v>
+        <v>304</v>
       </c>
       <c r="B120" t="s">
-        <v>304</v>
+        <v>305</v>
       </c>
       <c r="C120" s="1">
         <v>200000.0</v>
       </c>
       <c r="D120" s="1">
-        <v>106.10243252</v>
+        <v>103.33076542</v>
       </c>
       <c r="E120" s="1">
         <v>109.343945</v>
       </c>
       <c r="F120" t="s">
         <v>8</v>
       </c>
       <c r="G120">
         <v>1.0</v>
       </c>
       <c r="H120" s="1">
         <v>218687.89</v>
       </c>
       <c r="I120" s="1">
-        <v>2392.32</v>
+        <v>-2630.47</v>
       </c>
       <c r="J120" s="1">
-        <v>1.0939426046865</v>
+        <v>-1.2028420961033</v>
       </c>
       <c r="K120">
         <v>0.0</v>
       </c>
       <c r="L120" t="s">
-        <v>305</v>
+        <v>306</v>
       </c>
       <c r="M120" s="1">
-        <v>212204.87</v>
+        <v>206661.53</v>
       </c>
       <c r="N120" s="1">
-        <v>221080.21</v>
+        <v>216057.42</v>
       </c>
       <c r="O120" s="1">
-        <v>0.35</v>
+        <v>0.36</v>
       </c>
       <c r="P120">
         <v>1</v>
       </c>
     </row>
     <row r="121" spans="1:16">
       <c r="A121" t="s">
-        <v>306</v>
+        <v>307</v>
       </c>
       <c r="B121" t="s">
-        <v>307</v>
+        <v>308</v>
       </c>
       <c r="C121" s="1">
         <v>300000.0</v>
       </c>
       <c r="D121" s="1">
-        <v>101.12701548</v>
+        <v>98.24092199</v>
       </c>
       <c r="E121" s="1">
         <v>102.00267</v>
       </c>
       <c r="F121" t="s">
         <v>8</v>
       </c>
       <c r="G121">
         <v>1.0</v>
       </c>
       <c r="H121" s="1">
         <v>306008.01</v>
       </c>
       <c r="I121" s="1">
-        <v>4847.35</v>
+        <v>-3297.23</v>
       </c>
       <c r="J121" s="1">
-        <v>1.5840598420937</v>
+        <v>-1.0774979386977</v>
       </c>
       <c r="K121">
         <v>0.0</v>
       </c>
       <c r="L121" t="s">
-        <v>308</v>
+        <v>309</v>
       </c>
       <c r="M121" s="1">
-        <v>303381.04</v>
+        <v>294722.77</v>
       </c>
       <c r="N121" s="1">
-        <v>310855.36</v>
+        <v>302710.78</v>
       </c>
       <c r="O121" s="1">
-        <v>0.49</v>
+        <v>0.5</v>
       </c>
       <c r="P121">
         <v>1</v>
       </c>
     </row>
     <row r="122" spans="1:16">
       <c r="A122" t="s">
-        <v>309</v>
+        <v>310</v>
       </c>
       <c r="B122" t="s">
-        <v>310</v>
+        <v>311</v>
       </c>
       <c r="C122" s="1">
         <v>400000.0</v>
       </c>
       <c r="D122" s="1">
-        <v>95.5467072</v>
+        <v>92.97149846</v>
       </c>
       <c r="E122" s="1">
         <v>110.17804</v>
       </c>
       <c r="F122" t="s">
         <v>8</v>
       </c>
       <c r="G122">
         <v>1.0</v>
       </c>
       <c r="H122" s="1">
         <v>440712.16</v>
       </c>
       <c r="I122" s="1">
-        <v>-51785.61</v>
+        <v>-61538.49</v>
       </c>
       <c r="J122" s="1">
-        <v>-11.750438199845</v>
+        <v>-13.963420024535</v>
       </c>
       <c r="K122">
         <v>0.0</v>
       </c>
       <c r="L122" t="s">
-        <v>311</v>
+        <v>312</v>
       </c>
       <c r="M122" s="1">
-        <v>382186.82</v>
+        <v>371886.0</v>
       </c>
       <c r="N122" s="1">
-        <v>388926.55</v>
+        <v>379173.67</v>
       </c>
       <c r="O122" s="1">
-        <v>0.61</v>
+        <v>0.63</v>
       </c>
       <c r="P122">
         <v>1</v>
       </c>
     </row>
     <row r="123" spans="1:16">
       <c r="A123" t="s">
-        <v>312</v>
+        <v>313</v>
       </c>
       <c r="B123" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="C123" s="1">
         <v>100000.0</v>
       </c>
       <c r="D123" s="1">
-        <v>101.94170279</v>
+        <v>101.35706292</v>
       </c>
       <c r="E123" s="1">
         <v>118.97397</v>
       </c>
       <c r="F123" t="s">
         <v>8</v>
       </c>
       <c r="G123">
         <v>1.0</v>
       </c>
       <c r="H123" s="1">
         <v>118973.97</v>
       </c>
       <c r="I123" s="1">
-        <v>-13752.82</v>
+        <v>-14090.88</v>
       </c>
       <c r="J123" s="1">
-        <v>-11.559520120241</v>
+        <v>-11.843666307849</v>
       </c>
       <c r="K123">
         <v>0.0</v>
       </c>
       <c r="L123" t="s">
-        <v>314</v>
+        <v>315</v>
       </c>
       <c r="M123" s="1">
-        <v>101941.7</v>
+        <v>101357.06</v>
       </c>
       <c r="N123" s="1">
-        <v>105221.15</v>
+        <v>104883.09</v>
       </c>
       <c r="O123" s="1">
         <v>0.17</v>
       </c>
       <c r="P123">
         <v>1</v>
       </c>
     </row>
     <row r="124" spans="1:16">
       <c r="A124" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="B124" t="s">
-        <v>316</v>
+        <v>317</v>
       </c>
       <c r="C124" s="1">
         <v>100000.0</v>
       </c>
       <c r="D124" s="1">
-        <v>103.3900482</v>
+        <v>100.87300071</v>
       </c>
       <c r="E124" s="1">
         <v>103.19873</v>
       </c>
       <c r="F124" t="s">
         <v>8</v>
       </c>
       <c r="G124">
         <v>1.0</v>
       </c>
       <c r="H124" s="1">
         <v>103198.73</v>
       </c>
       <c r="I124" s="1">
-        <v>2711.87</v>
+        <v>414.0</v>
       </c>
       <c r="J124" s="1">
-        <v>2.6278133461526</v>
+        <v>0.40116772754859</v>
       </c>
       <c r="K124">
         <v>0.0</v>
       </c>
       <c r="L124" t="s">
-        <v>317</v>
+        <v>318</v>
       </c>
       <c r="M124" s="1">
-        <v>103390.05</v>
+        <v>100873.0</v>
       </c>
       <c r="N124" s="1">
-        <v>105910.6</v>
+        <v>103612.73</v>
       </c>
       <c r="O124" s="1">
         <v>0.17</v>
       </c>
       <c r="P124">
         <v>1</v>
       </c>
     </row>
     <row r="125" spans="1:16">
       <c r="A125" t="s">
-        <v>318</v>
+        <v>319</v>
       </c>
       <c r="B125" t="s">
-        <v>319</v>
+        <v>320</v>
       </c>
       <c r="C125" s="1">
         <v>300000.0</v>
       </c>
       <c r="D125" s="1">
-        <v>101.98633133</v>
+        <v>99.73846642</v>
       </c>
       <c r="E125" s="1">
         <v>103.308053</v>
       </c>
       <c r="F125" t="s">
         <v>8</v>
       </c>
       <c r="G125">
         <v>1.0</v>
       </c>
       <c r="H125" s="1">
         <v>309924.16</v>
       </c>
       <c r="I125" s="1">
-        <v>5161.2</v>
+        <v>-1027.6</v>
       </c>
       <c r="J125" s="1">
-        <v>1.6653106359956</v>
+        <v>-0.3315649867374</v>
       </c>
       <c r="K125">
         <v>0.0</v>
       </c>
       <c r="L125" t="s">
-        <v>320</v>
+        <v>321</v>
       </c>
       <c r="M125" s="1">
-        <v>305958.99</v>
+        <v>299215.4</v>
       </c>
       <c r="N125" s="1">
-        <v>315085.36</v>
+        <v>308896.56</v>
       </c>
       <c r="O125" s="1">
-        <v>0.5</v>
+        <v>0.51</v>
       </c>
       <c r="P125">
         <v>1</v>
       </c>
     </row>
     <row r="126" spans="1:16">
       <c r="A126" t="s">
-        <v>321</v>
+        <v>322</v>
       </c>
       <c r="B126" t="s">
-        <v>322</v>
+        <v>323</v>
       </c>
       <c r="C126" s="1">
         <v>200000.0</v>
       </c>
       <c r="D126" s="1">
-        <v>99.59572177</v>
+        <v>96.20305928</v>
       </c>
       <c r="E126" s="1">
         <v>98.434</v>
       </c>
       <c r="F126" t="s">
         <v>8</v>
       </c>
       <c r="G126">
         <v>1.0</v>
       </c>
       <c r="H126" s="1">
         <v>196868.0</v>
       </c>
       <c r="I126" s="1">
-        <v>7467.96</v>
+        <v>1079.9</v>
       </c>
       <c r="J126" s="1">
-        <v>3.7933843996993</v>
+        <v>0.54854013857001</v>
       </c>
       <c r="K126">
         <v>0.0</v>
       </c>
       <c r="L126" t="s">
-        <v>323</v>
+        <v>324</v>
       </c>
       <c r="M126" s="1">
-        <v>199191.44</v>
+        <v>192406.12</v>
       </c>
       <c r="N126" s="1">
-        <v>204335.96</v>
+        <v>197947.9</v>
       </c>
       <c r="O126" s="1">
-        <v>0.32</v>
+        <v>0.33</v>
       </c>
       <c r="P126">
         <v>1</v>
       </c>
     </row>
     <row r="127" spans="1:16">
       <c r="A127" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="B127" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="C127" s="1">
         <v>400000.0</v>
       </c>
       <c r="D127" s="1">
-        <v>106.28936084</v>
+        <v>102.84437097</v>
       </c>
       <c r="E127" s="1">
         <v>108.631028</v>
       </c>
       <c r="F127" t="s">
         <v>8</v>
       </c>
       <c r="G127">
         <v>1.0</v>
       </c>
       <c r="H127" s="1">
         <v>434524.11</v>
       </c>
       <c r="I127" s="1">
-        <v>4368.95</v>
+        <v>-8397.31</v>
       </c>
       <c r="J127" s="1">
-        <v>1.0054562910215</v>
+        <v>-1.9325302800804</v>
       </c>
       <c r="K127">
         <v>0.0</v>
       </c>
       <c r="L127" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
       <c r="M127" s="1">
-        <v>425157.44</v>
+        <v>411377.48</v>
       </c>
       <c r="N127" s="1">
-        <v>438893.06</v>
+        <v>426126.8</v>
       </c>
       <c r="O127" s="1">
-        <v>0.69</v>
+        <v>0.7</v>
       </c>
       <c r="P127">
         <v>1</v>
       </c>
     </row>
     <row r="128" spans="1:16">
       <c r="A128" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="B128" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="C128" s="1">
         <v>200000.0</v>
       </c>
       <c r="D128" s="1">
-        <v>94.42248025</v>
+        <v>92.74223924</v>
       </c>
       <c r="E128" s="1">
         <v>89.952795</v>
       </c>
       <c r="F128" t="s">
         <v>8</v>
       </c>
       <c r="G128">
         <v>1.0</v>
       </c>
       <c r="H128" s="1">
         <v>179905.59</v>
       </c>
       <c r="I128" s="1">
-        <v>10139.37</v>
+        <v>6888.48</v>
       </c>
       <c r="J128" s="1">
-        <v>5.63593938354</v>
+        <v>3.8289416132095</v>
       </c>
       <c r="K128">
         <v>0.0</v>
       </c>
       <c r="L128" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
       <c r="M128" s="1">
-        <v>188844.96</v>
+        <v>185484.48</v>
       </c>
       <c r="N128" s="1">
-        <v>190044.96</v>
+        <v>186794.07</v>
       </c>
       <c r="O128" s="1">
-        <v>0.3</v>
+        <v>0.31</v>
       </c>
       <c r="P128">
         <v>1</v>
       </c>
     </row>
     <row r="129" spans="1:16">
       <c r="A129" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="B129" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="C129" s="1">
         <v>300000.0</v>
       </c>
       <c r="D129" s="1">
-        <v>102.79594208</v>
+        <v>99.24642095</v>
       </c>
       <c r="E129" s="1">
         <v>103.866857</v>
       </c>
       <c r="F129" t="s">
         <v>8</v>
       </c>
       <c r="G129">
         <v>1.0</v>
       </c>
       <c r="H129" s="1">
         <v>311600.57</v>
       </c>
       <c r="I129" s="1">
-        <v>6416.02</v>
+        <v>-3554.46</v>
       </c>
       <c r="J129" s="1">
-        <v>2.0590527161102</v>
+        <v>-1.1407103651961</v>
       </c>
       <c r="K129">
         <v>0.0</v>
       </c>
       <c r="L129" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
       <c r="M129" s="1">
-        <v>308387.82</v>
+        <v>297739.26</v>
       </c>
       <c r="N129" s="1">
-        <v>318016.59</v>
+        <v>308046.11</v>
       </c>
       <c r="O129" s="1">
-        <v>0.5</v>
+        <v>0.51</v>
       </c>
       <c r="P129">
         <v>1</v>
       </c>
     </row>
     <row r="130" spans="1:16">
       <c r="A130" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="B130" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="C130" s="1">
         <v>200000.0</v>
       </c>
       <c r="D130" s="1">
-        <v>105.18821185</v>
+        <v>102.84891677</v>
       </c>
       <c r="E130" s="1">
         <v>105.294465</v>
       </c>
       <c r="F130" t="s">
         <v>8</v>
       </c>
       <c r="G130">
         <v>1.0</v>
       </c>
       <c r="H130" s="1">
         <v>210588.93</v>
       </c>
       <c r="I130" s="1">
-        <v>7359.41</v>
+        <v>3132.88</v>
       </c>
       <c r="J130" s="1">
-        <v>3.4946803709008</v>
+        <v>1.4876755392603</v>
       </c>
       <c r="K130">
         <v>0.0</v>
       </c>
       <c r="L130" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
       <c r="M130" s="1">
-        <v>210376.42</v>
+        <v>205697.84</v>
       </c>
       <c r="N130" s="1">
-        <v>217948.34</v>
+        <v>213721.81</v>
       </c>
       <c r="O130" s="1">
-        <v>0.34</v>
+        <v>0.35</v>
       </c>
       <c r="P130">
         <v>1</v>
       </c>
     </row>
     <row r="131" spans="1:16">
       <c r="A131" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="B131" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="C131" s="1">
         <v>200000.0</v>
       </c>
       <c r="D131" s="1">
-        <v>104.83922261</v>
+        <v>102.81685586</v>
       </c>
       <c r="E131" s="1">
         <v>106.10956</v>
       </c>
       <c r="F131" t="s">
         <v>8</v>
       </c>
       <c r="G131">
         <v>1.0</v>
       </c>
       <c r="H131" s="1">
         <v>212219.12</v>
       </c>
       <c r="I131" s="1">
-        <v>5155.33</v>
+        <v>1637.72</v>
       </c>
       <c r="J131" s="1">
-        <v>2.429248599278</v>
+        <v>0.77171180428983</v>
       </c>
       <c r="K131">
         <v>0.0</v>
       </c>
       <c r="L131" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
       <c r="M131" s="1">
-        <v>209678.45</v>
+        <v>205633.72</v>
       </c>
       <c r="N131" s="1">
-        <v>217374.45</v>
+        <v>213856.84</v>
       </c>
       <c r="O131" s="1">
-        <v>0.34</v>
+        <v>0.35</v>
       </c>
       <c r="P131">
         <v>1</v>
       </c>
     </row>
     <row r="132" spans="1:16">
       <c r="A132" t="s">
-        <v>339</v>
+        <v>340</v>
       </c>
       <c r="B132" t="s">
-        <v>340</v>
+        <v>341</v>
       </c>
       <c r="C132" s="1">
         <v>200000.0</v>
       </c>
       <c r="D132" s="1">
-        <v>100.48509381</v>
+        <v>98.49412368</v>
       </c>
       <c r="E132" s="1">
         <v>99.852</v>
       </c>
       <c r="F132" t="s">
         <v>8</v>
       </c>
       <c r="G132">
         <v>1.0</v>
       </c>
       <c r="H132" s="1">
         <v>199704.0</v>
       </c>
       <c r="I132" s="1">
-        <v>1967.56</v>
+        <v>-1576.03</v>
       </c>
       <c r="J132" s="1">
-        <v>0.98523815246565</v>
+        <v>-0.78918299082642</v>
       </c>
       <c r="K132">
         <v>0.0</v>
       </c>
-      <c r="L132">
-        <v>701.37</v>
+      <c r="L132" t="s">
+        <v>342</v>
       </c>
       <c r="M132" s="1">
-        <v>200970.19</v>
+        <v>196988.24</v>
       </c>
       <c r="N132" s="1">
-        <v>201671.56</v>
+        <v>198127.97</v>
       </c>
       <c r="O132" s="1">
-        <v>0.32</v>
+        <v>0.33</v>
       </c>
       <c r="P132">
         <v>1</v>
       </c>
     </row>
     <row r="133" spans="1:16">
       <c r="A133" t="s">
-        <v>341</v>
+        <v>343</v>
       </c>
       <c r="B133" t="s">
-        <v>342</v>
+        <v>344</v>
       </c>
       <c r="C133" s="1">
         <v>200000.0</v>
       </c>
       <c r="D133" s="1">
-        <v>108.78724515</v>
+        <v>106.33128629</v>
       </c>
       <c r="E133" s="1">
         <v>111.32808</v>
       </c>
       <c r="F133" t="s">
         <v>8</v>
       </c>
       <c r="G133">
         <v>1.0</v>
       </c>
       <c r="H133" s="1">
         <v>222656.16</v>
       </c>
       <c r="I133" s="1">
-        <v>-3959.75</v>
+        <v>-8296.33</v>
       </c>
       <c r="J133" s="1">
-        <v>-1.7784147539417</v>
+        <v>-3.7260725236616</v>
       </c>
       <c r="K133">
         <v>0.0</v>
       </c>
       <c r="L133" t="s">
-        <v>343</v>
+        <v>345</v>
       </c>
       <c r="M133" s="1">
-        <v>217574.49</v>
+        <v>212662.57</v>
       </c>
       <c r="N133" s="1">
-        <v>218696.41</v>
+        <v>214359.83</v>
       </c>
       <c r="O133" s="1">
         <v>0.35</v>
       </c>
       <c r="P133">
         <v>1</v>
       </c>
     </row>
     <row r="134" spans="1:16">
       <c r="A134" t="s">
-        <v>344</v>
+        <v>346</v>
       </c>
       <c r="B134" t="s">
-        <v>345</v>
+        <v>347</v>
       </c>
       <c r="C134" s="1">
         <v>200000.0</v>
       </c>
       <c r="D134" s="1">
-        <v>100.46198056</v>
+        <v>98.46546364</v>
       </c>
       <c r="E134" s="1">
         <v>99.507</v>
       </c>
       <c r="F134" t="s">
         <v>8</v>
       </c>
       <c r="G134">
         <v>1.0</v>
       </c>
       <c r="H134" s="1">
         <v>199014.0</v>
       </c>
       <c r="I134" s="1">
-        <v>2016.81</v>
+        <v>-1620.06</v>
       </c>
       <c r="J134" s="1">
-        <v>1.0134010672616</v>
+        <v>-0.81404323313938</v>
       </c>
       <c r="K134">
         <v>0.0</v>
       </c>
       <c r="L134">
-        <v>106.85</v>
+        <v>463.01</v>
       </c>
       <c r="M134" s="1">
-        <v>200923.96</v>
+        <v>196930.93</v>
       </c>
       <c r="N134" s="1">
-        <v>201030.81</v>
+        <v>197393.94</v>
       </c>
       <c r="O134" s="1">
-        <v>0.32</v>
+        <v>0.33</v>
       </c>
       <c r="P134">
         <v>1</v>
       </c>
     </row>
     <row r="135" spans="1:16">
       <c r="A135" t="s">
-        <v>346</v>
+        <v>348</v>
       </c>
       <c r="B135" t="s">
-        <v>347</v>
+        <v>349</v>
       </c>
       <c r="C135" s="1">
         <v>200000.0</v>
       </c>
       <c r="D135" s="1">
-        <v>101.8818647</v>
+        <v>99.37575694</v>
       </c>
       <c r="E135" s="1">
         <v>101.18063</v>
       </c>
       <c r="F135" t="s">
         <v>8</v>
       </c>
       <c r="G135">
         <v>1.0</v>
       </c>
       <c r="H135" s="1">
         <v>202361.26</v>
       </c>
       <c r="I135" s="1">
-        <v>4379.87</v>
+        <v>-262.49</v>
       </c>
       <c r="J135" s="1">
-        <v>2.1643816607981</v>
+        <v>-0.12971356276394</v>
       </c>
       <c r="K135">
         <v>0.0</v>
       </c>
       <c r="L135" t="s">
-        <v>348</v>
+        <v>350</v>
       </c>
       <c r="M135" s="1">
-        <v>203763.73</v>
+        <v>198751.51</v>
       </c>
       <c r="N135" s="1">
-        <v>206741.13</v>
+        <v>202098.77</v>
       </c>
       <c r="O135" s="1">
         <v>0.33</v>
       </c>
       <c r="P135">
         <v>1</v>
       </c>
     </row>
     <row r="136" spans="1:16">
       <c r="A136" t="s">
-        <v>349</v>
+        <v>351</v>
       </c>
       <c r="B136" t="s">
-        <v>350</v>
+        <v>352</v>
       </c>
       <c r="C136" s="1">
         <v>200000.0</v>
       </c>
       <c r="D136" s="1">
-        <v>101.47147169</v>
+        <v>98.81568458</v>
       </c>
       <c r="E136" s="1">
         <v>102.31341</v>
       </c>
       <c r="F136" t="s">
         <v>8</v>
       </c>
       <c r="G136">
         <v>1.0</v>
       </c>
       <c r="H136" s="1">
         <v>204626.82</v>
       </c>
       <c r="I136" s="1">
-        <v>4532.78</v>
+        <v>-402.03</v>
       </c>
       <c r="J136" s="1">
-        <v>2.2151446227821</v>
+        <v>-0.1964698469145</v>
       </c>
       <c r="K136">
         <v>0.0</v>
       </c>
       <c r="L136" t="s">
-        <v>351</v>
+        <v>353</v>
       </c>
       <c r="M136" s="1">
-        <v>202942.94</v>
+        <v>197631.37</v>
       </c>
       <c r="N136" s="1">
-        <v>209159.6</v>
+        <v>204224.79</v>
       </c>
       <c r="O136" s="1">
-        <v>0.33</v>
+        <v>0.34</v>
       </c>
       <c r="P136">
         <v>1</v>
       </c>
     </row>
     <row r="137" spans="1:16">
       <c r="A137" t="s">
-        <v>352</v>
+        <v>354</v>
       </c>
       <c r="B137" t="s">
-        <v>353</v>
+        <v>355</v>
       </c>
       <c r="C137" s="1">
         <v>100000.0</v>
       </c>
       <c r="D137" s="1">
-        <v>95.09111957</v>
+        <v>93.26765645</v>
       </c>
       <c r="E137" s="1">
         <v>92.13552</v>
       </c>
       <c r="F137" t="s">
         <v>8</v>
       </c>
       <c r="G137">
         <v>1.0</v>
       </c>
       <c r="H137" s="1">
         <v>92135.52</v>
       </c>
       <c r="I137" s="1">
-        <v>3454.23</v>
+        <v>1726.66</v>
       </c>
       <c r="J137" s="1">
-        <v>3.7490752752033</v>
+        <v>1.8740437998288</v>
       </c>
       <c r="K137">
         <v>0.0</v>
       </c>
       <c r="L137">
-        <v>498.63</v>
+        <v>594.52</v>
       </c>
       <c r="M137" s="1">
-        <v>95091.12</v>
+        <v>93267.66</v>
       </c>
       <c r="N137" s="1">
-        <v>95589.75</v>
+        <v>93862.18</v>
       </c>
       <c r="O137" s="1">
         <v>0.15</v>
       </c>
       <c r="P137">
         <v>1</v>
       </c>
     </row>
     <row r="138" spans="1:16">
       <c r="A138" t="s">
-        <v>354</v>
+        <v>356</v>
       </c>
       <c r="B138" t="s">
-        <v>355</v>
+        <v>357</v>
       </c>
       <c r="C138" s="1">
         <v>100000.0</v>
       </c>
       <c r="D138" s="1">
-        <v>100.65159065</v>
+        <v>98.68978102</v>
       </c>
       <c r="E138" s="1">
         <v>99.589</v>
       </c>
       <c r="F138" t="s">
         <v>8</v>
       </c>
       <c r="G138">
         <v>1.0</v>
       </c>
       <c r="H138" s="1">
         <v>99589.0</v>
       </c>
       <c r="I138" s="1">
-        <v>1229.03</v>
+        <v>-547.85</v>
       </c>
       <c r="J138" s="1">
-        <v>1.2341021598771</v>
+        <v>-0.55011095602928</v>
       </c>
       <c r="K138">
         <v>0.0</v>
       </c>
       <c r="L138">
-        <v>166.44</v>
+        <v>351.37</v>
       </c>
       <c r="M138" s="1">
-        <v>100651.59</v>
+        <v>98689.78</v>
       </c>
       <c r="N138" s="1">
-        <v>100818.03</v>
+        <v>99041.15</v>
       </c>
       <c r="O138" s="1">
         <v>0.16</v>
       </c>
       <c r="P138">
         <v>1</v>
       </c>
     </row>
     <row r="139" spans="1:16">
       <c r="A139" t="s">
-        <v>356</v>
+        <v>358</v>
       </c>
       <c r="B139" t="s">
-        <v>357</v>
+        <v>359</v>
       </c>
       <c r="C139" s="1">
         <v>200000.0</v>
       </c>
       <c r="D139" s="1">
-        <v>106.20055576</v>
+        <v>104.03879208</v>
       </c>
       <c r="E139" s="1">
         <v>107.779585</v>
       </c>
       <c r="F139" t="s">
         <v>8</v>
       </c>
       <c r="G139">
         <v>1.0</v>
       </c>
       <c r="H139" s="1">
         <v>215559.17</v>
       </c>
       <c r="I139" s="1">
-        <v>1746.05</v>
+        <v>-2029.53</v>
       </c>
       <c r="J139" s="1">
-        <v>0.81000961360169</v>
+        <v>-0.94151874865727</v>
       </c>
       <c r="K139">
         <v>0.0</v>
       </c>
       <c r="L139" t="s">
-        <v>358</v>
+        <v>360</v>
       </c>
       <c r="M139" s="1">
-        <v>212401.11</v>
+        <v>208077.59</v>
       </c>
       <c r="N139" s="1">
-        <v>217305.22</v>
+        <v>213529.64</v>
       </c>
       <c r="O139" s="1">
-        <v>0.34</v>
+        <v>0.35</v>
       </c>
       <c r="P139">
         <v>1</v>
       </c>
     </row>
     <row r="140" spans="1:16">
       <c r="A140" t="s">
-        <v>359</v>
+        <v>361</v>
       </c>
       <c r="B140" t="s">
-        <v>360</v>
+        <v>362</v>
       </c>
       <c r="C140" s="1">
         <v>154000.0</v>
       </c>
       <c r="D140" s="1">
-        <v>101.35129793</v>
+        <v>99.33183499</v>
       </c>
       <c r="E140" s="1">
         <v>99.43</v>
       </c>
       <c r="F140" t="s">
         <v>8</v>
       </c>
       <c r="G140">
         <v>1.0</v>
       </c>
       <c r="H140" s="1">
         <v>153122.2</v>
       </c>
       <c r="I140" s="1">
-        <v>7312.99</v>
+        <v>4456.17</v>
       </c>
       <c r="J140" s="1">
-        <v>4.7759175351451</v>
+        <v>2.9102050519128</v>
       </c>
       <c r="K140">
         <v>0.0</v>
       </c>
       <c r="L140" t="s">
-        <v>361</v>
+        <v>363</v>
       </c>
       <c r="M140" s="1">
-        <v>156081.0</v>
+        <v>152971.03</v>
       </c>
       <c r="N140" s="1">
-        <v>160435.19</v>
+        <v>157578.37</v>
       </c>
       <c r="O140" s="1">
-        <v>0.25</v>
+        <v>0.26</v>
       </c>
       <c r="P140">
         <v>1</v>
       </c>
     </row>
     <row r="141" spans="1:16">
       <c r="A141" t="s">
-        <v>362</v>
+        <v>364</v>
       </c>
       <c r="B141" t="s">
-        <v>363</v>
+        <v>365</v>
       </c>
       <c r="C141" s="1">
         <v>200000.0</v>
       </c>
       <c r="D141" s="1">
-        <v>86.81474108</v>
+        <v>84.04746348</v>
       </c>
       <c r="E141" s="1">
         <v>86.13295</v>
       </c>
       <c r="F141" t="s">
         <v>8</v>
       </c>
       <c r="G141">
         <v>1.0</v>
       </c>
       <c r="H141" s="1">
         <v>172265.9</v>
       </c>
       <c r="I141" s="1">
-        <v>2154.68</v>
+        <v>-3311.38</v>
       </c>
       <c r="J141" s="1">
-        <v>1.2507873003305</v>
+        <v>-1.9222492669762</v>
       </c>
       <c r="K141">
         <v>0.0</v>
       </c>
       <c r="L141">
-        <v>791.1</v>
+        <v>859.59</v>
       </c>
       <c r="M141" s="1">
-        <v>173629.48</v>
+        <v>168094.93</v>
       </c>
       <c r="N141" s="1">
-        <v>174420.58</v>
+        <v>168954.52</v>
       </c>
       <c r="O141" s="1">
         <v>0.28</v>
       </c>
       <c r="P141">
         <v>1</v>
       </c>
     </row>
     <row r="142" spans="1:16">
       <c r="A142" t="s">
-        <v>364</v>
+        <v>366</v>
       </c>
       <c r="B142" t="s">
-        <v>365</v>
+        <v>367</v>
       </c>
       <c r="C142" s="1">
         <v>200000.0</v>
       </c>
       <c r="D142" s="1">
-        <v>100.92959614</v>
+        <v>98.83628638</v>
       </c>
       <c r="E142" s="1">
         <v>103.33767</v>
       </c>
       <c r="F142" t="s">
         <v>8</v>
       </c>
       <c r="G142">
         <v>1.0</v>
       </c>
       <c r="H142" s="1">
         <v>206675.34</v>
       </c>
       <c r="I142" s="1">
-        <v>-4043.54</v>
+        <v>-7901.4</v>
       </c>
       <c r="J142" s="1">
-        <v>-1.956469504296</v>
+        <v>-3.8230976177419</v>
       </c>
       <c r="K142">
         <v>0.0</v>
       </c>
-      <c r="L142">
-        <v>772.6</v>
+      <c r="L142" t="s">
+        <v>368</v>
       </c>
       <c r="M142" s="1">
-        <v>201859.2</v>
+        <v>197672.57</v>
       </c>
       <c r="N142" s="1">
-        <v>202631.8</v>
+        <v>198773.94</v>
       </c>
       <c r="O142" s="1">
-        <v>0.32</v>
+        <v>0.33</v>
       </c>
       <c r="P142">
         <v>1</v>
       </c>
     </row>
     <row r="143" spans="1:16">
       <c r="A143" t="s">
-        <v>366</v>
+        <v>369</v>
       </c>
       <c r="B143" t="s">
-        <v>367</v>
+        <v>370</v>
       </c>
       <c r="C143" s="1">
         <v>100000.0</v>
       </c>
       <c r="D143" s="1">
-        <v>100.73236036</v>
+        <v>98.44465707</v>
       </c>
       <c r="E143" s="1">
         <v>103.0087</v>
       </c>
       <c r="F143" t="s">
         <v>8</v>
       </c>
       <c r="G143">
         <v>1.0</v>
       </c>
       <c r="H143" s="1">
         <v>103008.7</v>
       </c>
       <c r="I143" s="1">
-        <v>180.85</v>
+        <v>-1935.62</v>
       </c>
       <c r="J143" s="1">
-        <v>0.17556769476753</v>
+        <v>-1.879083999701</v>
       </c>
       <c r="K143">
         <v>0.0</v>
       </c>
       <c r="L143" t="s">
-        <v>368</v>
+        <v>371</v>
       </c>
       <c r="M143" s="1">
-        <v>100732.36</v>
+        <v>98444.66</v>
       </c>
       <c r="N143" s="1">
-        <v>103189.55</v>
+        <v>101073.08</v>
       </c>
       <c r="O143" s="1">
-        <v>0.16</v>
+        <v>0.17</v>
       </c>
       <c r="P143">
         <v>1</v>
       </c>
     </row>
     <row r="144" spans="1:16">
       <c r="A144" t="s">
-        <v>369</v>
+        <v>372</v>
       </c>
       <c r="B144" t="s">
-        <v>370</v>
+        <v>373</v>
       </c>
       <c r="C144" s="1">
         <v>200000.0</v>
       </c>
       <c r="D144" s="1">
-        <v>100.9257572</v>
+        <v>98.02621051</v>
       </c>
       <c r="E144" s="1">
         <v>100.96133</v>
       </c>
       <c r="F144" t="s">
         <v>8</v>
       </c>
       <c r="G144">
         <v>1.0</v>
       </c>
       <c r="H144" s="1">
         <v>201922.66</v>
       </c>
       <c r="I144" s="1">
-        <v>3011.05</v>
+        <v>-2445.58</v>
       </c>
       <c r="J144" s="1">
-        <v>1.4911897456184</v>
+        <v>-1.2111468816823</v>
       </c>
       <c r="K144">
         <v>0.0</v>
       </c>
       <c r="L144" t="s">
-        <v>371</v>
+        <v>374</v>
       </c>
       <c r="M144" s="1">
-        <v>201851.52</v>
+        <v>196052.42</v>
       </c>
       <c r="N144" s="1">
-        <v>204933.71</v>
+        <v>199477.08</v>
       </c>
       <c r="O144" s="1">
-        <v>0.32</v>
+        <v>0.33</v>
       </c>
       <c r="P144">
         <v>1</v>
       </c>
     </row>
     <row r="145" spans="1:16">
       <c r="A145" t="s">
-        <v>372</v>
+        <v>375</v>
       </c>
       <c r="B145" t="s">
-        <v>373</v>
+        <v>376</v>
       </c>
       <c r="C145" s="1">
         <v>200000.0</v>
       </c>
       <c r="D145" s="1">
-        <v>100.67347213</v>
+        <v>98.50032468</v>
       </c>
       <c r="E145" s="1">
         <v>100.0</v>
       </c>
       <c r="F145" t="s">
         <v>8</v>
       </c>
       <c r="G145">
         <v>1.0</v>
       </c>
       <c r="H145" s="1">
         <v>200000.0</v>
       </c>
       <c r="I145" s="1">
-        <v>4169.6</v>
+        <v>229.44</v>
       </c>
       <c r="J145" s="1">
-        <v>2.0848</v>
+        <v>0.11472</v>
       </c>
       <c r="K145">
         <v>0.0</v>
       </c>
       <c r="L145" t="s">
-        <v>374</v>
+        <v>377</v>
       </c>
       <c r="M145" s="1">
-        <v>201346.95</v>
+        <v>197000.65</v>
       </c>
       <c r="N145" s="1">
-        <v>204169.6</v>
+        <v>200229.44</v>
       </c>
       <c r="O145" s="1">
-        <v>0.32</v>
+        <v>0.33</v>
       </c>
       <c r="P145">
         <v>1</v>
       </c>
     </row>
     <row r="146" spans="1:16">
       <c r="A146" t="s">
-        <v>375</v>
+        <v>378</v>
       </c>
       <c r="B146" t="s">
-        <v>376</v>
+        <v>379</v>
       </c>
       <c r="C146" s="1">
         <v>360000.0</v>
       </c>
       <c r="D146" s="1">
-        <v>100.87946951</v>
+        <v>97.95444756</v>
       </c>
       <c r="E146" s="1">
         <v>100.0</v>
       </c>
       <c r="F146" t="s">
         <v>8</v>
       </c>
       <c r="G146">
         <v>1.0</v>
       </c>
       <c r="H146" s="1">
         <v>360000.0</v>
       </c>
       <c r="I146" s="1">
-        <v>9856.31</v>
+        <v>61.42</v>
       </c>
       <c r="J146" s="1">
-        <v>2.7378638888889</v>
+        <v>0.017061111111111</v>
       </c>
       <c r="K146">
         <v>0.0</v>
       </c>
       <c r="L146" t="s">
-        <v>377</v>
+        <v>380</v>
       </c>
       <c r="M146" s="1">
-        <v>363166.09</v>
+        <v>352636.01</v>
       </c>
       <c r="N146" s="1">
-        <v>369856.31</v>
+        <v>360061.42</v>
       </c>
       <c r="O146" s="1">
-        <v>0.58</v>
+        <v>0.59</v>
       </c>
       <c r="P146">
         <v>1</v>
       </c>
     </row>
     <row r="147" spans="1:16">
       <c r="A147" t="s">
-        <v>378</v>
+        <v>381</v>
       </c>
       <c r="B147" t="s">
-        <v>379</v>
+        <v>382</v>
       </c>
       <c r="C147" s="1">
         <v>200000.0</v>
       </c>
       <c r="D147" s="1">
-        <v>100.63424321</v>
+        <v>98.36133762</v>
       </c>
       <c r="E147" s="1">
         <v>100.73781</v>
       </c>
       <c r="F147" t="s">
         <v>8</v>
       </c>
       <c r="G147">
         <v>1.0</v>
       </c>
       <c r="H147" s="1">
         <v>201475.62</v>
       </c>
       <c r="I147" s="1">
-        <v>5712.04</v>
+        <v>1563.49</v>
       </c>
       <c r="J147" s="1">
-        <v>2.835102331488</v>
+        <v>0.77601945088939</v>
       </c>
       <c r="K147">
         <v>0.0</v>
       </c>
       <c r="L147" t="s">
-        <v>380</v>
+        <v>383</v>
       </c>
       <c r="M147" s="1">
-        <v>201268.48</v>
+        <v>196722.67</v>
       </c>
       <c r="N147" s="1">
-        <v>207187.66</v>
+        <v>203039.11</v>
       </c>
       <c r="O147" s="1">
-        <v>0.33</v>
+        <v>0.34</v>
       </c>
       <c r="P147">
         <v>1</v>
       </c>
     </row>
     <row r="148" spans="1:16">
       <c r="A148" t="s">
-        <v>381</v>
+        <v>384</v>
       </c>
       <c r="B148" t="s">
-        <v>382</v>
+        <v>385</v>
       </c>
       <c r="C148" s="1">
         <v>200000.0</v>
       </c>
       <c r="D148" s="1">
-        <v>83.94199458</v>
+        <v>81.45059012</v>
       </c>
       <c r="E148" s="1">
         <v>97.799</v>
       </c>
       <c r="F148" t="s">
         <v>8</v>
       </c>
       <c r="G148">
         <v>1.0</v>
       </c>
       <c r="H148" s="1">
         <v>195598.0</v>
       </c>
       <c r="I148" s="1">
-        <v>-27198.94</v>
+        <v>-32072.16</v>
       </c>
       <c r="J148" s="1">
-        <v>-13.905530731398</v>
+        <v>-16.396977474207</v>
       </c>
       <c r="K148">
         <v>0.0</v>
       </c>
       <c r="L148">
-        <v>515.07</v>
+        <v>624.66</v>
       </c>
       <c r="M148" s="1">
-        <v>167883.99</v>
+        <v>162901.18</v>
       </c>
       <c r="N148" s="1">
-        <v>168399.06</v>
+        <v>163525.84</v>
       </c>
       <c r="O148" s="1">
         <v>0.27</v>
       </c>
       <c r="P148">
         <v>1</v>
       </c>
     </row>
     <row r="149" spans="1:16">
       <c r="A149" t="s">
-        <v>383</v>
+        <v>386</v>
       </c>
       <c r="B149" t="s">
-        <v>384</v>
+        <v>387</v>
       </c>
       <c r="C149" s="1">
         <v>300000.0</v>
       </c>
       <c r="D149" s="1">
-        <v>108.68315571</v>
+        <v>105.83188874</v>
       </c>
       <c r="E149" s="1">
         <v>111.667327</v>
       </c>
       <c r="F149" t="s">
         <v>8</v>
       </c>
       <c r="G149">
         <v>1.0</v>
       </c>
       <c r="H149" s="1">
         <v>335001.98</v>
       </c>
       <c r="I149" s="1">
-        <v>-3408.68</v>
+        <v>-11181.66</v>
       </c>
       <c r="J149" s="1">
-        <v>-1.0175104039684</v>
+        <v>-3.337789227395</v>
       </c>
       <c r="K149">
         <v>0.0</v>
       </c>
       <c r="L149" t="s">
-        <v>385</v>
+        <v>388</v>
       </c>
       <c r="M149" s="1">
-        <v>326049.46</v>
+        <v>317495.66</v>
       </c>
       <c r="N149" s="1">
-        <v>331593.3</v>
+        <v>323820.32</v>
       </c>
       <c r="O149" s="1">
-        <v>0.52</v>
+        <v>0.53</v>
       </c>
       <c r="P149">
         <v>1</v>
       </c>
     </row>
     <row r="150" spans="1:16">
       <c r="A150" t="s">
-        <v>386</v>
+        <v>389</v>
       </c>
       <c r="B150" t="s">
-        <v>387</v>
+        <v>390</v>
       </c>
       <c r="C150" s="1">
         <v>300000.0</v>
       </c>
       <c r="D150" s="1">
-        <v>100.69625963</v>
+        <v>97.53143239</v>
       </c>
       <c r="E150" s="1">
         <v>99.259</v>
       </c>
       <c r="F150" t="s">
         <v>8</v>
       </c>
       <c r="G150">
         <v>1.0</v>
       </c>
       <c r="H150" s="1">
         <v>297777.0</v>
       </c>
       <c r="I150" s="1">
-        <v>4347.74</v>
+        <v>-4427.57</v>
       </c>
       <c r="J150" s="1">
-        <v>1.4600657539031</v>
+        <v>-1.4868744060152</v>
       </c>
       <c r="K150">
         <v>0.0</v>
       </c>
       <c r="L150">
-        <v>35.96</v>
+        <v>755.14</v>
       </c>
       <c r="M150" s="1">
-        <v>302088.78</v>
+        <v>292594.29</v>
       </c>
       <c r="N150" s="1">
-        <v>302124.74</v>
+        <v>293349.43</v>
       </c>
       <c r="O150" s="1">
         <v>0.48</v>
       </c>
       <c r="P150">
         <v>1</v>
       </c>
     </row>
     <row r="151" spans="1:16">
       <c r="A151" t="s">
-        <v>388</v>
+        <v>391</v>
       </c>
       <c r="B151" t="s">
-        <v>389</v>
+        <v>392</v>
       </c>
       <c r="C151" s="1">
         <v>286000.0</v>
       </c>
       <c r="D151" s="1">
-        <v>100.185772</v>
+        <v>97.71561929</v>
       </c>
       <c r="E151" s="1">
         <v>99.362</v>
       </c>
       <c r="F151" t="s">
         <v>8</v>
       </c>
       <c r="G151">
         <v>1.0</v>
       </c>
       <c r="H151" s="1">
         <v>284175.32</v>
       </c>
       <c r="I151" s="1">
-        <v>4559.76</v>
+        <v>-2015.16</v>
       </c>
       <c r="J151" s="1">
-        <v>1.6045587632311</v>
+        <v>-0.70912562005736</v>
       </c>
       <c r="K151">
         <v>0.0</v>
       </c>
       <c r="L151" t="s">
-        <v>390</v>
+        <v>393</v>
       </c>
       <c r="M151" s="1">
-        <v>286531.31</v>
+        <v>279466.67</v>
       </c>
       <c r="N151" s="1">
-        <v>288735.08</v>
+        <v>282160.16</v>
       </c>
       <c r="O151" s="1">
-        <v>0.46</v>
+        <v>0.47</v>
       </c>
       <c r="P151">
         <v>1</v>
       </c>
     </row>
     <row r="152" spans="1:16">
       <c r="A152" t="s">
-        <v>391</v>
+        <v>394</v>
       </c>
       <c r="B152" t="s">
-        <v>392</v>
+        <v>395</v>
       </c>
       <c r="C152" s="1">
         <v>200000.0</v>
       </c>
       <c r="D152" s="1">
-        <v>103.11192587</v>
+        <v>100.66826921</v>
       </c>
       <c r="E152" s="1">
         <v>103.330135</v>
       </c>
       <c r="F152" t="s">
         <v>8</v>
       </c>
       <c r="G152">
         <v>1.0</v>
       </c>
       <c r="H152" s="1">
         <v>206660.27</v>
       </c>
       <c r="I152" s="1">
-        <v>5190.29</v>
+        <v>727.64</v>
       </c>
       <c r="J152" s="1">
-        <v>2.5115083803965</v>
+        <v>0.35209476886873</v>
       </c>
       <c r="K152">
         <v>0.0</v>
       </c>
       <c r="L152" t="s">
-        <v>393</v>
+        <v>396</v>
       </c>
       <c r="M152" s="1">
-        <v>206223.85</v>
+        <v>201336.54</v>
       </c>
       <c r="N152" s="1">
-        <v>211850.56</v>
+        <v>207387.91</v>
       </c>
       <c r="O152" s="1">
-        <v>0.33</v>
+        <v>0.34</v>
       </c>
       <c r="P152">
         <v>1</v>
       </c>
     </row>
     <row r="153" spans="1:16">
       <c r="A153" t="s">
-        <v>394</v>
+        <v>397</v>
       </c>
       <c r="B153" t="s">
-        <v>395</v>
+        <v>398</v>
       </c>
       <c r="C153" s="1">
         <v>405000.0</v>
       </c>
       <c r="D153" s="1">
-        <v>100.15117717</v>
+        <v>97.98321703</v>
       </c>
       <c r="E153" s="1">
         <v>100.771835</v>
       </c>
       <c r="F153" t="s">
         <v>8</v>
       </c>
       <c r="G153">
         <v>1.0</v>
       </c>
       <c r="H153" s="1">
         <v>408125.93</v>
       </c>
       <c r="I153" s="1">
-        <v>6833.24</v>
+        <v>-1308.99</v>
       </c>
       <c r="J153" s="1">
-        <v>1.6742969504535</v>
+        <v>-0.32073188782688</v>
       </c>
       <c r="K153">
         <v>0.0</v>
       </c>
       <c r="L153" t="s">
-        <v>396</v>
+        <v>399</v>
       </c>
       <c r="M153" s="1">
-        <v>405612.27</v>
+        <v>396832.03</v>
       </c>
       <c r="N153" s="1">
-        <v>414959.17</v>
+        <v>406816.94</v>
       </c>
       <c r="O153" s="1">
-        <v>0.66</v>
+        <v>0.67</v>
       </c>
       <c r="P153">
         <v>1</v>
       </c>
     </row>
     <row r="154" spans="1:16">
       <c r="A154" t="s">
-        <v>397</v>
+        <v>400</v>
       </c>
       <c r="B154" t="s">
-        <v>398</v>
+        <v>401</v>
       </c>
       <c r="C154" s="1">
         <v>200000.0</v>
       </c>
       <c r="D154" s="1">
-        <v>100.6377162</v>
+        <v>99.50975288</v>
       </c>
       <c r="E154" s="1">
-        <v>99.517</v>
+        <v>99.821</v>
       </c>
       <c r="F154" t="s">
         <v>8</v>
       </c>
       <c r="G154">
         <v>1.0</v>
       </c>
       <c r="H154" s="1">
-        <v>199034.0</v>
+        <v>199642.0</v>
       </c>
       <c r="I154" s="1">
-        <v>6994.17</v>
+        <v>-622.49</v>
       </c>
       <c r="J154" s="1">
-        <v>3.5140578996553</v>
+        <v>-0.3118031275984</v>
       </c>
       <c r="K154">
         <v>0.0</v>
       </c>
-      <c r="L154" t="s">
-        <v>399</v>
+      <c r="L154">
+        <v>0.0</v>
       </c>
       <c r="M154" s="1">
-        <v>201275.43</v>
+        <v>199019.51</v>
       </c>
       <c r="N154" s="1">
-        <v>206028.17</v>
+        <v>199019.51</v>
       </c>
       <c r="O154" s="1">
         <v>0.33</v>
       </c>
       <c r="P154">
         <v>1</v>
       </c>
     </row>
     <row r="155" spans="1:16">
       <c r="A155" t="s">
-        <v>400</v>
+        <v>402</v>
       </c>
       <c r="B155" t="s">
-        <v>401</v>
+        <v>403</v>
       </c>
       <c r="C155" s="1">
-        <v>500000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D155" s="1">
-        <v>101.38130598</v>
+        <v>98.36162912</v>
       </c>
       <c r="E155" s="1">
-        <v>105.45526</v>
+        <v>99.517</v>
       </c>
       <c r="F155" t="s">
         <v>8</v>
       </c>
       <c r="G155">
         <v>1.0</v>
       </c>
       <c r="H155" s="1">
-        <v>527276.3</v>
+        <v>199034.0</v>
       </c>
       <c r="I155" s="1">
-        <v>-2616.35</v>
+        <v>2811.86</v>
       </c>
       <c r="J155" s="1">
-        <v>-0.49620094815564</v>
+        <v>1.4127535998875</v>
       </c>
       <c r="K155">
         <v>0.0</v>
       </c>
       <c r="L155" t="s">
-        <v>402</v>
+        <v>404</v>
       </c>
       <c r="M155" s="1">
-        <v>506906.53</v>
+        <v>196723.26</v>
       </c>
       <c r="N155" s="1">
-        <v>524659.95</v>
+        <v>201845.86</v>
       </c>
       <c r="O155" s="1">
-        <v>0.83</v>
+        <v>0.33</v>
       </c>
       <c r="P155">
         <v>1</v>
       </c>
     </row>
     <row r="156" spans="1:16">
       <c r="A156" t="s">
-        <v>403</v>
+        <v>405</v>
       </c>
       <c r="B156" t="s">
-        <v>404</v>
+        <v>406</v>
       </c>
       <c r="C156" s="1">
-        <v>300000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D156" s="1">
-        <v>92.14700846</v>
+        <v>100.3024341</v>
       </c>
       <c r="E156" s="1">
-        <v>88.26085</v>
+        <v>105.45526</v>
       </c>
       <c r="F156" t="s">
         <v>8</v>
       </c>
       <c r="G156">
         <v>1.0</v>
       </c>
       <c r="H156" s="1">
-        <v>264782.55</v>
+        <v>527276.3</v>
       </c>
       <c r="I156" s="1">
-        <v>14370.8</v>
+        <v>-6777.83</v>
       </c>
       <c r="J156" s="1">
-        <v>5.4273969338236</v>
+        <v>-1.285441807265</v>
       </c>
       <c r="K156">
         <v>0.0</v>
       </c>
       <c r="L156" t="s">
-        <v>405</v>
+        <v>407</v>
       </c>
       <c r="M156" s="1">
-        <v>276441.02</v>
+        <v>501512.17</v>
       </c>
       <c r="N156" s="1">
-        <v>279153.35</v>
+        <v>520498.47</v>
       </c>
       <c r="O156" s="1">
-        <v>0.44</v>
+        <v>0.86</v>
       </c>
       <c r="P156">
         <v>1</v>
       </c>
     </row>
     <row r="157" spans="1:16">
       <c r="A157" t="s">
-        <v>406</v>
+        <v>408</v>
       </c>
       <c r="B157" t="s">
-        <v>407</v>
+        <v>409</v>
       </c>
       <c r="C157" s="1">
-        <v>526000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D157" s="1">
-        <v>100.71539722</v>
+        <v>89.87475813</v>
       </c>
       <c r="E157" s="1">
-        <v>100.0</v>
+        <v>88.26085</v>
       </c>
       <c r="F157" t="s">
         <v>8</v>
       </c>
       <c r="G157">
         <v>1.0</v>
       </c>
       <c r="H157" s="1">
-        <v>526000.0</v>
+        <v>264782.55</v>
       </c>
       <c r="I157" s="1">
-        <v>5899.62</v>
+        <v>7862.27</v>
       </c>
       <c r="J157" s="1">
-        <v>1.1216007604563</v>
+        <v>2.9693308716908</v>
       </c>
       <c r="K157">
         <v>0.0</v>
       </c>
       <c r="L157" t="s">
-        <v>408</v>
+        <v>410</v>
       </c>
       <c r="M157" s="1">
-        <v>529762.99</v>
+        <v>269624.27</v>
       </c>
       <c r="N157" s="1">
-        <v>531899.62</v>
+        <v>272644.82</v>
       </c>
       <c r="O157" s="1">
-        <v>0.84</v>
+        <v>0.45</v>
       </c>
       <c r="P157">
         <v>1</v>
       </c>
     </row>
     <row r="158" spans="1:16">
       <c r="A158" t="s">
-        <v>409</v>
+        <v>411</v>
       </c>
       <c r="B158" t="s">
-        <v>410</v>
+        <v>412</v>
       </c>
       <c r="C158" s="1">
-        <v>400000.0</v>
+        <v>526000.0</v>
       </c>
       <c r="D158" s="1">
-        <v>94.81332361</v>
+        <v>98.19712083</v>
       </c>
       <c r="E158" s="1">
-        <v>93.21363</v>
+        <v>100.0</v>
       </c>
       <c r="F158" t="s">
         <v>8</v>
       </c>
       <c r="G158">
         <v>1.0</v>
       </c>
       <c r="H158" s="1">
-        <v>372854.52</v>
+        <v>526000.0</v>
       </c>
       <c r="I158" s="1">
-        <v>11782.34</v>
+        <v>-6352.74</v>
       </c>
       <c r="J158" s="1">
-        <v>3.1600367886113</v>
+        <v>-1.2077452471483</v>
       </c>
       <c r="K158">
         <v>0.0</v>
       </c>
       <c r="L158" t="s">
-        <v>411</v>
+        <v>413</v>
       </c>
       <c r="M158" s="1">
-        <v>379253.3</v>
+        <v>516516.85</v>
       </c>
       <c r="N158" s="1">
-        <v>384636.86</v>
+        <v>519647.26</v>
       </c>
       <c r="O158" s="1">
-        <v>0.61</v>
+        <v>0.86</v>
       </c>
       <c r="P158">
         <v>1</v>
       </c>
     </row>
     <row r="159" spans="1:16">
       <c r="A159" t="s">
-        <v>412</v>
+        <v>414</v>
       </c>
       <c r="B159" t="s">
-        <v>413</v>
+        <v>415</v>
       </c>
       <c r="C159" s="1">
         <v>400000.0</v>
       </c>
       <c r="D159" s="1">
-        <v>100.33038901</v>
+        <v>92.69065984</v>
       </c>
       <c r="E159" s="1">
-        <v>102.171095</v>
+        <v>93.21363</v>
       </c>
       <c r="F159" t="s">
         <v>8</v>
       </c>
       <c r="G159">
         <v>1.0</v>
       </c>
       <c r="H159" s="1">
-        <v>408684.38</v>
+        <v>372854.52</v>
       </c>
       <c r="I159" s="1">
-        <v>4571.42</v>
+        <v>3702.64</v>
       </c>
       <c r="J159" s="1">
-        <v>1.1185697872769</v>
+        <v>0.99305219633652</v>
       </c>
       <c r="K159">
         <v>0.0</v>
       </c>
       <c r="L159" t="s">
-        <v>414</v>
+        <v>416</v>
       </c>
       <c r="M159" s="1">
-        <v>401321.55</v>
+        <v>370762.64</v>
       </c>
       <c r="N159" s="1">
-        <v>413255.8</v>
+        <v>376557.16</v>
       </c>
       <c r="O159" s="1">
-        <v>0.65</v>
+        <v>0.62</v>
       </c>
       <c r="P159">
         <v>1</v>
       </c>
     </row>
     <row r="160" spans="1:16">
       <c r="A160" t="s">
-        <v>415</v>
+        <v>417</v>
       </c>
       <c r="B160" t="s">
-        <v>416</v>
+        <v>418</v>
       </c>
       <c r="C160" s="1">
-        <v>100000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D160" s="1">
-        <v>91.39268062</v>
+        <v>97.99185588</v>
       </c>
       <c r="E160" s="1">
-        <v>89.80285</v>
+        <v>102.171095</v>
       </c>
       <c r="F160" t="s">
         <v>8</v>
       </c>
       <c r="G160">
         <v>1.0</v>
       </c>
       <c r="H160" s="1">
-        <v>89802.85</v>
+        <v>408684.38</v>
       </c>
       <c r="I160" s="1">
-        <v>1628.19</v>
+        <v>-16125.18</v>
       </c>
       <c r="J160" s="1">
-        <v>1.8130716341408</v>
+        <v>-3.9456315898347</v>
       </c>
       <c r="K160">
         <v>0.0</v>
       </c>
       <c r="L160">
-        <v>38.36</v>
+        <v>591.78</v>
       </c>
       <c r="M160" s="1">
-        <v>91392.68</v>
+        <v>391967.42</v>
       </c>
       <c r="N160" s="1">
-        <v>91431.04</v>
+        <v>392559.2</v>
       </c>
       <c r="O160" s="1">
-        <v>0.14</v>
+        <v>0.65</v>
       </c>
       <c r="P160">
         <v>1</v>
       </c>
     </row>
     <row r="161" spans="1:16">
       <c r="A161" t="s">
-        <v>417</v>
+        <v>419</v>
       </c>
       <c r="B161" t="s">
-        <v>418</v>
+        <v>420</v>
       </c>
       <c r="C161" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D161" s="1">
-        <v>100.38906621</v>
+        <v>89.8096714</v>
       </c>
       <c r="E161" s="1">
-        <v>99.766</v>
+        <v>89.80285</v>
       </c>
       <c r="F161" t="s">
         <v>8</v>
       </c>
       <c r="G161">
         <v>1.0</v>
       </c>
       <c r="H161" s="1">
-        <v>199532.0</v>
+        <v>89802.85</v>
       </c>
       <c r="I161" s="1">
-        <v>5321.47</v>
+        <v>72.57</v>
       </c>
       <c r="J161" s="1">
-        <v>2.6669757231923</v>
+        <v>0.080810352900827</v>
       </c>
       <c r="K161">
         <v>0.0</v>
       </c>
-      <c r="L161" t="s">
-        <v>419</v>
+      <c r="L161">
+        <v>65.75</v>
       </c>
       <c r="M161" s="1">
-        <v>200778.13</v>
+        <v>89809.67</v>
       </c>
       <c r="N161" s="1">
-        <v>204853.47</v>
+        <v>89875.42</v>
       </c>
       <c r="O161" s="1">
-        <v>0.32</v>
+        <v>0.15</v>
       </c>
       <c r="P161">
         <v>1</v>
       </c>
     </row>
     <row r="162" spans="1:16">
       <c r="A162" t="s">
-        <v>420</v>
+        <v>421</v>
       </c>
       <c r="B162" t="s">
-        <v>421</v>
+        <v>422</v>
       </c>
       <c r="C162" s="1">
-        <v>173000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D162" s="1">
-        <v>100.61584456</v>
+        <v>97.73779528</v>
       </c>
       <c r="E162" s="1">
-        <v>99.945</v>
+        <v>99.766</v>
       </c>
       <c r="F162" t="s">
         <v>8</v>
       </c>
       <c r="G162">
         <v>1.0</v>
       </c>
       <c r="H162" s="1">
-        <v>172904.85</v>
+        <v>199532.0</v>
       </c>
       <c r="I162" s="1">
-        <v>2458.2</v>
+        <v>484.69</v>
       </c>
       <c r="J162" s="1">
-        <v>1.4217067942282</v>
+        <v>0.24291341739671</v>
       </c>
       <c r="K162">
         <v>0.0</v>
       </c>
       <c r="L162" t="s">
-        <v>422</v>
+        <v>423</v>
       </c>
       <c r="M162" s="1">
-        <v>174065.41</v>
+        <v>195475.59</v>
       </c>
       <c r="N162" s="1">
-        <v>175363.05</v>
+        <v>200016.69</v>
       </c>
       <c r="O162" s="1">
-        <v>0.28</v>
+        <v>0.33</v>
       </c>
       <c r="P162">
         <v>1</v>
       </c>
     </row>
     <row r="163" spans="1:16">
       <c r="A163" t="s">
-        <v>423</v>
+        <v>424</v>
       </c>
       <c r="B163" t="s">
-        <v>424</v>
+        <v>425</v>
       </c>
       <c r="C163" s="1">
-        <v>200000.0</v>
+        <v>173000.0</v>
       </c>
       <c r="D163" s="1">
-        <v>100.44281321</v>
+        <v>98.0332211</v>
       </c>
       <c r="E163" s="1">
-        <v>99.562235</v>
+        <v>99.945</v>
       </c>
       <c r="F163" t="s">
         <v>8</v>
       </c>
       <c r="G163">
         <v>1.0</v>
       </c>
       <c r="H163" s="1">
-        <v>199124.47</v>
+        <v>172904.85</v>
       </c>
       <c r="I163" s="1">
-        <v>3102.25</v>
+        <v>-1677.01</v>
       </c>
       <c r="J163" s="1">
-        <v>1.5579451385357</v>
+        <v>-0.96990338906051</v>
       </c>
       <c r="K163">
         <v>0.0</v>
       </c>
       <c r="L163" t="s">
-        <v>425</v>
+        <v>426</v>
       </c>
       <c r="M163" s="1">
-        <v>200885.62</v>
+        <v>169597.47</v>
       </c>
       <c r="N163" s="1">
-        <v>202226.72</v>
+        <v>171227.84</v>
       </c>
       <c r="O163" s="1">
-        <v>0.32</v>
+        <v>0.28</v>
       </c>
       <c r="P163">
         <v>1</v>
       </c>
     </row>
     <row r="164" spans="1:16">
       <c r="A164" t="s">
-        <v>426</v>
+        <v>427</v>
       </c>
       <c r="B164" t="s">
-        <v>427</v>
+        <v>428</v>
       </c>
       <c r="C164" s="1">
-        <v>315000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D164" s="1">
-        <v>100.28489468</v>
+        <v>98.52823937</v>
       </c>
       <c r="E164" s="1">
-        <v>99.998</v>
+        <v>99.562235</v>
       </c>
       <c r="F164" t="s">
         <v>8</v>
       </c>
       <c r="G164">
         <v>1.0</v>
       </c>
       <c r="H164" s="1">
-        <v>314993.7</v>
+        <v>199124.47</v>
       </c>
       <c r="I164" s="1">
-        <v>1303.03</v>
+        <v>-425.53</v>
       </c>
       <c r="J164" s="1">
-        <v>0.41366859083213</v>
+        <v>-0.21370050602018</v>
       </c>
       <c r="K164">
         <v>0.0</v>
       </c>
-      <c r="L164">
-        <v>399.32</v>
+      <c r="L164" t="s">
+        <v>429</v>
       </c>
       <c r="M164" s="1">
-        <v>315897.41</v>
+        <v>197056.47</v>
       </c>
       <c r="N164" s="1">
-        <v>316296.73</v>
+        <v>198698.94</v>
       </c>
       <c r="O164" s="1">
-        <v>0.5</v>
+        <v>0.33</v>
       </c>
       <c r="P164">
         <v>1</v>
       </c>
     </row>
     <row r="165" spans="1:16">
       <c r="A165" t="s">
-        <v>428</v>
+        <v>430</v>
       </c>
       <c r="B165" t="s">
-        <v>429</v>
+        <v>431</v>
       </c>
       <c r="C165" s="1">
-        <v>100000.0</v>
+        <v>315000.0</v>
       </c>
       <c r="D165" s="1">
-        <v>102.85073722</v>
+        <v>97.8999625</v>
       </c>
       <c r="E165" s="1">
-        <v>103.59713</v>
+        <v>99.998</v>
       </c>
       <c r="F165" t="s">
         <v>8</v>
       </c>
       <c r="G165">
         <v>1.0</v>
       </c>
       <c r="H165" s="1">
-        <v>103597.13</v>
+        <v>314993.7</v>
       </c>
       <c r="I165" s="1">
-        <v>1281.0</v>
+        <v>-5639.05</v>
       </c>
       <c r="J165" s="1">
-        <v>1.236520741453</v>
+        <v>-1.7902104073828</v>
       </c>
       <c r="K165">
         <v>0.0</v>
       </c>
-      <c r="L165" t="s">
-        <v>430</v>
+      <c r="L165">
+        <v>969.77</v>
       </c>
       <c r="M165" s="1">
-        <v>102850.73</v>
+        <v>308384.88</v>
       </c>
       <c r="N165" s="1">
-        <v>104878.13</v>
+        <v>309354.65</v>
       </c>
       <c r="O165" s="1">
-        <v>0.17</v>
+        <v>0.51</v>
       </c>
       <c r="P165">
         <v>1</v>
       </c>
     </row>
     <row r="166" spans="1:16">
       <c r="A166" t="s">
-        <v>431</v>
+        <v>432</v>
       </c>
       <c r="B166" t="s">
-        <v>432</v>
+        <v>433</v>
       </c>
       <c r="C166" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D166" s="1">
-        <v>100.49071622</v>
+        <v>101.28536324</v>
       </c>
       <c r="E166" s="1">
-        <v>101.029315</v>
+        <v>103.59713</v>
       </c>
       <c r="F166" t="s">
         <v>8</v>
       </c>
       <c r="G166">
         <v>1.0</v>
       </c>
       <c r="H166" s="1">
-        <v>202058.63</v>
+        <v>103597.13</v>
       </c>
       <c r="I166" s="1">
-        <v>1679.65</v>
+        <v>-81.63</v>
       </c>
       <c r="J166" s="1">
-        <v>0.83126862732861</v>
+        <v>-0.078795619145048</v>
       </c>
       <c r="K166">
         <v>0.0</v>
       </c>
       <c r="L166" t="s">
-        <v>433</v>
+        <v>434</v>
       </c>
       <c r="M166" s="1">
-        <v>200981.43</v>
+        <v>101285.36</v>
       </c>
       <c r="N166" s="1">
-        <v>203738.28</v>
+        <v>103515.5</v>
       </c>
       <c r="O166" s="1">
-        <v>0.32</v>
+        <v>0.17</v>
       </c>
       <c r="P166">
         <v>1</v>
       </c>
     </row>
     <row r="167" spans="1:16">
       <c r="A167" t="s">
-        <v>434</v>
+        <v>435</v>
       </c>
       <c r="B167" t="s">
-        <v>435</v>
+        <v>436</v>
       </c>
       <c r="C167" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D167" s="1">
-        <v>105.54058518</v>
+        <v>98.38352344</v>
       </c>
       <c r="E167" s="1">
-        <v>105.02966</v>
+        <v>101.029315</v>
       </c>
       <c r="F167" t="s">
         <v>8</v>
       </c>
       <c r="G167">
         <v>1.0</v>
       </c>
       <c r="H167" s="1">
-        <v>105029.66</v>
+        <v>202058.63</v>
       </c>
       <c r="I167" s="1">
-        <v>1584.56</v>
+        <v>-2219.67</v>
       </c>
       <c r="J167" s="1">
-        <v>1.5086785961223</v>
+        <v>-1.0985276897107</v>
       </c>
       <c r="K167">
         <v>0.0</v>
       </c>
       <c r="L167" t="s">
-        <v>436</v>
+        <v>437</v>
       </c>
       <c r="M167" s="1">
-        <v>105540.59</v>
+        <v>196767.04</v>
       </c>
       <c r="N167" s="1">
-        <v>106614.22</v>
+        <v>199838.96</v>
       </c>
       <c r="O167" s="1">
-        <v>0.17</v>
+        <v>0.33</v>
       </c>
       <c r="P167">
         <v>1</v>
       </c>
     </row>
     <row r="168" spans="1:16">
       <c r="A168" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="B168" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="C168" s="1">
         <v>100000.0</v>
       </c>
       <c r="D168" s="1">
-        <v>101.49035949</v>
+        <v>102.26419312</v>
       </c>
       <c r="E168" s="1">
-        <v>99.24</v>
+        <v>105.02966</v>
       </c>
       <c r="F168" t="s">
         <v>8</v>
       </c>
       <c r="G168">
         <v>1.0</v>
       </c>
       <c r="H168" s="1">
-        <v>99240.0</v>
+        <v>105029.66</v>
       </c>
       <c r="I168" s="1">
-        <v>2671.59</v>
+        <v>-1465.81</v>
       </c>
       <c r="J168" s="1">
-        <v>2.6920495767836</v>
+        <v>-1.3956152957174</v>
       </c>
       <c r="K168">
         <v>0.0</v>
       </c>
-      <c r="L168">
-        <v>421.23</v>
+      <c r="L168" t="s">
+        <v>440</v>
       </c>
       <c r="M168" s="1">
-        <v>101490.36</v>
+        <v>102264.19</v>
       </c>
       <c r="N168" s="1">
-        <v>101911.59</v>
+        <v>103563.85</v>
       </c>
       <c r="O168" s="1">
-        <v>0.16</v>
+        <v>0.17</v>
       </c>
       <c r="P168">
         <v>1</v>
       </c>
     </row>
     <row r="169" spans="1:16">
       <c r="A169" t="s">
-        <v>439</v>
+        <v>441</v>
       </c>
       <c r="B169" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
       <c r="C169" s="1">
         <v>100000.0</v>
       </c>
       <c r="D169" s="1">
-        <v>90.51315947</v>
+        <v>98.41412695</v>
       </c>
       <c r="E169" s="1">
-        <v>86.79501</v>
+        <v>99.24</v>
       </c>
       <c r="F169" t="s">
         <v>8</v>
       </c>
       <c r="G169">
         <v>1.0</v>
       </c>
       <c r="H169" s="1">
-        <v>86795.01</v>
+        <v>99240.0</v>
       </c>
       <c r="I169" s="1">
-        <v>5319.79</v>
+        <v>-199.16</v>
       </c>
       <c r="J169" s="1">
-        <v>6.1291426776724</v>
+        <v>-0.20068520757759</v>
       </c>
       <c r="K169">
         <v>0.0</v>
       </c>
-      <c r="L169" t="s">
-        <v>441</v>
+      <c r="L169">
+        <v>626.71</v>
       </c>
       <c r="M169" s="1">
-        <v>90513.16</v>
+        <v>98414.13</v>
       </c>
       <c r="N169" s="1">
-        <v>92114.8</v>
+        <v>99040.84</v>
       </c>
       <c r="O169" s="1">
-        <v>0.15</v>
+        <v>0.16</v>
       </c>
       <c r="P169">
         <v>1</v>
       </c>
     </row>
     <row r="170" spans="1:16">
       <c r="A170" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="B170" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="C170" s="1">
         <v>100000.0</v>
       </c>
       <c r="D170" s="1">
-        <v>93.85229021</v>
+        <v>87.80010167</v>
       </c>
       <c r="E170" s="1">
-        <v>91.24889</v>
+        <v>86.79501</v>
       </c>
       <c r="F170" t="s">
         <v>8</v>
       </c>
       <c r="G170">
         <v>1.0</v>
       </c>
       <c r="H170" s="1">
-        <v>91248.89</v>
+        <v>86795.01</v>
       </c>
       <c r="I170" s="1">
-        <v>3303.4</v>
+        <v>2708.11</v>
       </c>
       <c r="J170" s="1">
-        <v>3.6202084211655</v>
+        <v>3.1201217673689</v>
       </c>
       <c r="K170">
         <v>0.0</v>
       </c>
-      <c r="L170">
-        <v>700.0</v>
+      <c r="L170" t="s">
+        <v>445</v>
       </c>
       <c r="M170" s="1">
-        <v>93852.29</v>
+        <v>87800.11</v>
       </c>
       <c r="N170" s="1">
-        <v>94552.29</v>
+        <v>89503.12</v>
       </c>
       <c r="O170" s="1">
         <v>0.15</v>
       </c>
       <c r="P170">
         <v>1</v>
       </c>
     </row>
     <row r="171" spans="1:16">
       <c r="A171" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="B171" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="C171" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D171" s="1">
-        <v>103.471795</v>
+        <v>91.50533944</v>
       </c>
       <c r="E171" s="1">
-        <v>104.402385</v>
+        <v>91.24889</v>
       </c>
       <c r="F171" t="s">
         <v>8</v>
       </c>
       <c r="G171">
         <v>1.0</v>
       </c>
       <c r="H171" s="1">
-        <v>208804.77</v>
+        <v>91248.89</v>
       </c>
       <c r="I171" s="1">
-        <v>3892.93</v>
+        <v>1052.34</v>
       </c>
       <c r="J171" s="1">
-        <v>1.8643874850177</v>
+        <v>1.1532633438062</v>
       </c>
       <c r="K171">
         <v>0.0</v>
       </c>
-      <c r="L171" t="s">
-        <v>446</v>
+      <c r="L171">
+        <v>795.89</v>
       </c>
       <c r="M171" s="1">
-        <v>206943.59</v>
+        <v>91505.34</v>
       </c>
       <c r="N171" s="1">
-        <v>212697.7</v>
+        <v>92301.23</v>
       </c>
       <c r="O171" s="1">
-        <v>0.34</v>
+        <v>0.15</v>
       </c>
       <c r="P171">
         <v>1</v>
       </c>
     </row>
     <row r="172" spans="1:16">
       <c r="A172" t="s">
-        <v>447</v>
+        <v>448</v>
       </c>
       <c r="B172" t="s">
-        <v>448</v>
+        <v>449</v>
       </c>
       <c r="C172" s="1">
         <v>200000.0</v>
       </c>
       <c r="D172" s="1">
-        <v>100.35203369</v>
+        <v>100.61909893</v>
       </c>
       <c r="E172" s="1">
-        <v>99.67</v>
+        <v>104.402385</v>
       </c>
       <c r="F172" t="s">
         <v>8</v>
       </c>
       <c r="G172">
         <v>1.0</v>
       </c>
       <c r="H172" s="1">
-        <v>199340.0</v>
+        <v>208804.77</v>
       </c>
       <c r="I172" s="1">
-        <v>1723.66</v>
+        <v>-1387.81</v>
       </c>
       <c r="J172" s="1">
-        <v>0.86468345540283</v>
+        <v>-0.66464477799046</v>
       </c>
       <c r="K172">
         <v>0.0</v>
       </c>
-      <c r="L172">
-        <v>359.59</v>
+      <c r="L172" t="s">
+        <v>450</v>
       </c>
       <c r="M172" s="1">
-        <v>200704.07</v>
+        <v>201238.19</v>
       </c>
       <c r="N172" s="1">
-        <v>201063.66</v>
+        <v>207416.96</v>
       </c>
       <c r="O172" s="1">
-        <v>0.32</v>
+        <v>0.34</v>
       </c>
       <c r="P172">
         <v>1</v>
       </c>
     </row>
     <row r="173" spans="1:16">
       <c r="A173" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
       <c r="B173" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="C173" s="1">
-        <v>300000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D173" s="1">
-        <v>99.51096668</v>
+        <v>98.02590858</v>
       </c>
       <c r="E173" s="1">
-        <v>100.09758</v>
+        <v>99.67</v>
       </c>
       <c r="F173" t="s">
         <v>8</v>
       </c>
       <c r="G173">
         <v>1.0</v>
       </c>
       <c r="H173" s="1">
-        <v>300292.74</v>
+        <v>199340.0</v>
       </c>
       <c r="I173" s="1">
-        <v>1877.15</v>
+        <v>-2586.13</v>
       </c>
       <c r="J173" s="1">
-        <v>0.62510668756094</v>
+        <v>-1.2973462426006</v>
       </c>
       <c r="K173">
         <v>0.0</v>
       </c>
-      <c r="L173" t="s">
-        <v>451</v>
+      <c r="L173">
+        <v>702.05</v>
       </c>
       <c r="M173" s="1">
-        <v>298532.9</v>
+        <v>196051.82</v>
       </c>
       <c r="N173" s="1">
-        <v>302169.89</v>
+        <v>196753.87</v>
       </c>
       <c r="O173" s="1">
-        <v>0.48</v>
+        <v>0.32</v>
       </c>
       <c r="P173">
         <v>1</v>
       </c>
     </row>
     <row r="174" spans="1:16">
       <c r="A174" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="B174" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="C174" s="1">
-        <v>400000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D174" s="1">
-        <v>94.32320349</v>
+        <v>97.0997517</v>
       </c>
       <c r="E174" s="1">
-        <v>96.29</v>
+        <v>100.09758</v>
       </c>
       <c r="F174" t="s">
         <v>8</v>
       </c>
       <c r="G174">
         <v>1.0</v>
       </c>
       <c r="H174" s="1">
-        <v>385160.0</v>
+        <v>300292.74</v>
       </c>
       <c r="I174" s="1">
-        <v>-7427.19</v>
+        <v>-4740.06</v>
       </c>
       <c r="J174" s="1">
-        <v>-1.928338872157</v>
+        <v>-1.5784797194897</v>
       </c>
       <c r="K174">
         <v>0.0</v>
       </c>
-      <c r="L174">
-        <v>440.0</v>
+      <c r="L174" t="s">
+        <v>455</v>
       </c>
       <c r="M174" s="1">
-        <v>377292.81</v>
+        <v>291299.26</v>
       </c>
       <c r="N174" s="1">
-        <v>377732.81</v>
+        <v>295552.68</v>
       </c>
       <c r="O174" s="1">
-        <v>0.6</v>
+        <v>0.49</v>
       </c>
       <c r="P174">
         <v>1</v>
       </c>
     </row>
     <row r="175" spans="1:16">
       <c r="A175" t="s">
-        <v>454</v>
+        <v>456</v>
       </c>
       <c r="B175" t="s">
-        <v>455</v>
+        <v>457</v>
       </c>
       <c r="C175" s="1">
-        <v>200000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D175" s="1">
-        <v>99.83638044</v>
+        <v>92.81253693</v>
       </c>
       <c r="E175" s="1">
-        <v>99.456365</v>
+        <v>96.29</v>
       </c>
       <c r="F175" t="s">
         <v>8</v>
       </c>
       <c r="G175">
         <v>1.0</v>
       </c>
       <c r="H175" s="1">
-        <v>198912.73</v>
+        <v>385160.0</v>
       </c>
       <c r="I175" s="1">
-        <v>3933.0</v>
+        <v>-13069.85</v>
       </c>
       <c r="J175" s="1">
-        <v>1.9772490176974</v>
+        <v>-3.3933560078928</v>
       </c>
       <c r="K175">
         <v>0.0</v>
       </c>
-      <c r="L175" t="s">
-        <v>456</v>
+      <c r="L175">
+        <v>840.0</v>
       </c>
       <c r="M175" s="1">
-        <v>199672.77</v>
+        <v>371250.15</v>
       </c>
       <c r="N175" s="1">
-        <v>202845.73</v>
+        <v>372090.15</v>
       </c>
       <c r="O175" s="1">
-        <v>0.32</v>
+        <v>0.61</v>
       </c>
       <c r="P175">
         <v>1</v>
       </c>
     </row>
     <row r="176" spans="1:16">
       <c r="A176" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="B176" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="C176" s="1">
-        <v>400000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D176" s="1">
-        <v>100.16137513</v>
+        <v>99.83019141</v>
       </c>
       <c r="E176" s="1">
-        <v>98.642</v>
+        <v>99.456365</v>
       </c>
       <c r="F176" t="s">
         <v>8</v>
       </c>
       <c r="G176">
         <v>1.0</v>
       </c>
       <c r="H176" s="1">
-        <v>394568.0</v>
+        <v>198912.73</v>
       </c>
       <c r="I176" s="1">
-        <v>19741.88</v>
+        <v>4125.99</v>
       </c>
       <c r="J176" s="1">
-        <v>5.0034163946392</v>
+        <v>2.0742714656825</v>
       </c>
       <c r="K176">
         <v>0.0</v>
       </c>
       <c r="L176" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="M176" s="1">
-        <v>400645.5</v>
+        <v>199660.39</v>
       </c>
       <c r="N176" s="1">
-        <v>414309.88</v>
+        <v>203038.72</v>
       </c>
       <c r="O176" s="1">
-        <v>0.66</v>
+        <v>0.34</v>
       </c>
       <c r="P176">
         <v>1</v>
       </c>
     </row>
     <row r="177" spans="1:16">
       <c r="A177" t="s">
-        <v>460</v>
+        <v>461</v>
       </c>
       <c r="B177" t="s">
-        <v>461</v>
+        <v>462</v>
       </c>
       <c r="C177" s="1">
-        <v>207000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D177" s="1">
-        <v>100.11004426</v>
+        <v>95.72320901</v>
       </c>
       <c r="E177" s="1">
-        <v>99.628</v>
+        <v>98.642</v>
       </c>
       <c r="F177" t="s">
         <v>8</v>
       </c>
       <c r="G177">
         <v>1.0</v>
       </c>
       <c r="H177" s="1">
-        <v>206229.96</v>
+        <v>394568.0</v>
       </c>
       <c r="I177" s="1">
-        <v>3817.85</v>
+        <v>2948.12</v>
       </c>
       <c r="J177" s="1">
-        <v>1.8512586629023</v>
+        <v>0.74717665902962</v>
       </c>
       <c r="K177">
         <v>0.0</v>
       </c>
       <c r="L177" t="s">
-        <v>462</v>
+        <v>463</v>
       </c>
       <c r="M177" s="1">
-        <v>207227.79</v>
+        <v>382892.83</v>
       </c>
       <c r="N177" s="1">
-        <v>210047.81</v>
+        <v>397516.12</v>
       </c>
       <c r="O177" s="1">
-        <v>0.33</v>
+        <v>0.66</v>
       </c>
       <c r="P177">
         <v>1</v>
       </c>
     </row>
     <row r="178" spans="1:16">
       <c r="A178" t="s">
-        <v>463</v>
+        <v>464</v>
       </c>
       <c r="B178" t="s">
-        <v>464</v>
+        <v>465</v>
       </c>
       <c r="C178" s="1">
-        <v>200000.0</v>
+        <v>207000.0</v>
       </c>
       <c r="D178" s="1">
-        <v>100.61131089</v>
+        <v>98.25490394</v>
       </c>
       <c r="E178" s="1">
-        <v>99.736</v>
+        <v>99.628</v>
       </c>
       <c r="F178" t="s">
         <v>8</v>
       </c>
       <c r="G178">
         <v>1.0</v>
       </c>
       <c r="H178" s="1">
-        <v>199472.0</v>
+        <v>206229.96</v>
       </c>
       <c r="I178" s="1">
-        <v>3986.24</v>
+        <v>346.34</v>
       </c>
       <c r="J178" s="1">
-        <v>1.9983957648191</v>
+        <v>0.16793874178126</v>
       </c>
       <c r="K178">
         <v>0.0</v>
       </c>
       <c r="L178" t="s">
-        <v>465</v>
+        <v>466</v>
       </c>
       <c r="M178" s="1">
-        <v>201222.62</v>
+        <v>203387.65</v>
       </c>
       <c r="N178" s="1">
-        <v>203458.24</v>
+        <v>206576.3</v>
       </c>
       <c r="O178" s="1">
-        <v>0.32</v>
+        <v>0.34</v>
       </c>
       <c r="P178">
         <v>1</v>
       </c>
     </row>
     <row r="179" spans="1:16">
       <c r="A179" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
       <c r="B179" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
       <c r="C179" s="1">
-        <v>156000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D179" s="1">
-        <v>100.25261571</v>
+        <v>97.68352625</v>
       </c>
       <c r="E179" s="1">
-        <v>99.594</v>
+        <v>99.736</v>
       </c>
       <c r="F179" t="s">
         <v>8</v>
       </c>
       <c r="G179">
         <v>1.0</v>
       </c>
       <c r="H179" s="1">
-        <v>155366.64</v>
+        <v>199472.0</v>
       </c>
       <c r="I179" s="1">
-        <v>4878.82</v>
+        <v>-1430.97</v>
       </c>
       <c r="J179" s="1">
-        <v>3.14019792151</v>
+        <v>-0.71737888024384</v>
       </c>
       <c r="K179">
         <v>0.0</v>
       </c>
       <c r="L179" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="M179" s="1">
-        <v>156394.08</v>
+        <v>195367.06</v>
       </c>
       <c r="N179" s="1">
-        <v>160245.46</v>
+        <v>198041.03</v>
       </c>
       <c r="O179" s="1">
-        <v>0.25</v>
+        <v>0.33</v>
       </c>
       <c r="P179">
         <v>1</v>
       </c>
     </row>
     <row r="180" spans="1:16">
       <c r="A180" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="B180" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="C180" s="1">
-        <v>500000.0</v>
+        <v>156000.0</v>
       </c>
       <c r="D180" s="1">
-        <v>100.42032692</v>
+        <v>97.45151611</v>
       </c>
       <c r="E180" s="1">
-        <v>100.350342</v>
+        <v>99.594</v>
       </c>
       <c r="F180" t="s">
         <v>8</v>
       </c>
       <c r="G180">
         <v>1.0</v>
       </c>
       <c r="H180" s="1">
-        <v>501751.71</v>
+        <v>155366.64</v>
       </c>
       <c r="I180" s="1">
-        <v>10700.95</v>
+        <v>797.6</v>
       </c>
       <c r="J180" s="1">
-        <v>2.1327181924303</v>
+        <v>0.5133663185353</v>
       </c>
       <c r="K180">
         <v>0.0</v>
       </c>
       <c r="L180" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="M180" s="1">
-        <v>502101.63</v>
+        <v>152024.36</v>
       </c>
       <c r="N180" s="1">
-        <v>512452.66</v>
+        <v>156164.24</v>
       </c>
       <c r="O180" s="1">
-        <v>0.81</v>
+        <v>0.26</v>
       </c>
       <c r="P180">
         <v>1</v>
       </c>
     </row>
     <row r="181" spans="1:16">
       <c r="A181" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="B181" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="C181" s="1">
-        <v>400000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D181" s="1">
-        <v>97.05465648</v>
+        <v>98.10409038</v>
       </c>
       <c r="E181" s="1">
-        <v>99.266</v>
+        <v>100.350342</v>
       </c>
       <c r="F181" t="s">
         <v>8</v>
       </c>
       <c r="G181">
         <v>1.0</v>
       </c>
       <c r="H181" s="1">
-        <v>397064.0</v>
+        <v>501751.71</v>
       </c>
       <c r="I181" s="1">
-        <v>-4204.28</v>
+        <v>181.41</v>
       </c>
       <c r="J181" s="1">
-        <v>-1.0588418995426</v>
+        <v>0.036155332684367</v>
       </c>
       <c r="K181">
         <v>0.0</v>
       </c>
       <c r="L181" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="M181" s="1">
-        <v>388218.62</v>
+        <v>490520.45</v>
       </c>
       <c r="N181" s="1">
-        <v>392859.72</v>
+        <v>501933.12</v>
       </c>
       <c r="O181" s="1">
-        <v>0.62</v>
+        <v>0.83</v>
       </c>
       <c r="P181">
         <v>1</v>
       </c>
     </row>
     <row r="182" spans="1:16">
       <c r="A182" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
       <c r="B182" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="C182" s="1">
-        <v>163000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D182" s="1">
-        <v>101.85841389</v>
+        <v>95.42925064</v>
       </c>
       <c r="E182" s="1">
-        <v>99.115</v>
+        <v>99.266</v>
       </c>
       <c r="F182" t="s">
         <v>8</v>
       </c>
       <c r="G182">
         <v>1.0</v>
       </c>
       <c r="H182" s="1">
-        <v>161557.45</v>
+        <v>397064.0</v>
       </c>
       <c r="I182" s="1">
-        <v>9739.12</v>
+        <v>-10322.34</v>
       </c>
       <c r="J182" s="1">
-        <v>6.028270438782</v>
+        <v>-2.5996665524953</v>
       </c>
       <c r="K182">
         <v>0.0</v>
       </c>
       <c r="L182" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="M182" s="1">
-        <v>166029.21</v>
+        <v>381717.0</v>
       </c>
       <c r="N182" s="1">
-        <v>171296.57</v>
+        <v>386741.66</v>
       </c>
       <c r="O182" s="1">
-        <v>0.27</v>
+        <v>0.64</v>
       </c>
       <c r="P182">
         <v>1</v>
       </c>
     </row>
     <row r="183" spans="1:16">
       <c r="A183" t="s">
-        <v>478</v>
+        <v>479</v>
       </c>
       <c r="B183" t="s">
-        <v>479</v>
+        <v>480</v>
       </c>
       <c r="C183" s="1">
-        <v>200000.0</v>
+        <v>163000.0</v>
       </c>
       <c r="D183" s="1">
-        <v>103.53860067</v>
+        <v>98.59825408</v>
       </c>
       <c r="E183" s="1">
-        <v>104.22441</v>
+        <v>99.115</v>
       </c>
       <c r="F183" t="s">
         <v>8</v>
       </c>
       <c r="G183">
         <v>1.0</v>
       </c>
       <c r="H183" s="1">
-        <v>208448.82</v>
+        <v>161557.45</v>
       </c>
       <c r="I183" s="1">
-        <v>3384.55</v>
+        <v>4737.66</v>
       </c>
       <c r="J183" s="1">
-        <v>1.623683933543</v>
+        <v>2.9324924353535</v>
       </c>
       <c r="K183">
         <v>0.0</v>
       </c>
       <c r="L183" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
       <c r="M183" s="1">
-        <v>207077.21</v>
+        <v>160715.15</v>
       </c>
       <c r="N183" s="1">
-        <v>211833.37</v>
+        <v>166295.11</v>
       </c>
       <c r="O183" s="1">
-        <v>0.33</v>
+        <v>0.27</v>
       </c>
       <c r="P183">
         <v>1</v>
       </c>
     </row>
     <row r="184" spans="1:16">
       <c r="A184" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="B184" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="C184" s="1">
         <v>200000.0</v>
       </c>
       <c r="D184" s="1">
-        <v>102.06370786</v>
+        <v>101.25431168</v>
       </c>
       <c r="E184" s="1">
-        <v>100.698165</v>
+        <v>104.22441</v>
       </c>
       <c r="F184" t="s">
         <v>8</v>
       </c>
       <c r="G184">
         <v>1.0</v>
       </c>
       <c r="H184" s="1">
-        <v>201396.33</v>
+        <v>208448.82</v>
       </c>
       <c r="I184" s="1">
-        <v>10473.55</v>
+        <v>-759.37</v>
       </c>
       <c r="J184" s="1">
-        <v>5.2004671584631</v>
+        <v>-0.36429565780224</v>
       </c>
       <c r="K184">
         <v>0.0</v>
       </c>
       <c r="L184" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
       <c r="M184" s="1">
-        <v>204127.41</v>
+        <v>202508.63</v>
       </c>
       <c r="N184" s="1">
-        <v>211869.88</v>
+        <v>207689.45</v>
       </c>
       <c r="O184" s="1">
-        <v>0.33</v>
+        <v>0.34</v>
       </c>
       <c r="P184">
         <v>1</v>
       </c>
     </row>
     <row r="185" spans="1:16">
       <c r="A185" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="B185" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="C185" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D185" s="1">
-        <v>98.74571964</v>
+        <v>99.5908033</v>
       </c>
       <c r="E185" s="1">
-        <v>97.56729</v>
+        <v>100.698165</v>
       </c>
       <c r="F185" t="s">
         <v>8</v>
       </c>
       <c r="G185">
         <v>1.0</v>
       </c>
       <c r="H185" s="1">
-        <v>97567.29</v>
+        <v>201396.33</v>
       </c>
       <c r="I185" s="1">
-        <v>1880.48</v>
+        <v>6020.89</v>
       </c>
       <c r="J185" s="1">
-        <v>1.9273672559728</v>
+        <v>2.9895728487207</v>
       </c>
       <c r="K185">
         <v>0.0</v>
       </c>
-      <c r="L185">
-        <v>702.05</v>
+      <c r="L185" t="s">
+        <v>487</v>
       </c>
       <c r="M185" s="1">
-        <v>98745.72</v>
+        <v>199181.6</v>
       </c>
       <c r="N185" s="1">
-        <v>99447.77</v>
+        <v>207417.22</v>
       </c>
       <c r="O185" s="1">
-        <v>0.16</v>
+        <v>0.34</v>
       </c>
       <c r="P185">
         <v>1</v>
       </c>
     </row>
     <row r="186" spans="1:16">
       <c r="A186" t="s">
-        <v>486</v>
+        <v>488</v>
       </c>
       <c r="B186" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
       <c r="C186" s="1">
-        <v>446000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D186" s="1">
-        <v>100.0643005</v>
+        <v>95.35871672</v>
       </c>
       <c r="E186" s="1">
-        <v>100.0</v>
+        <v>97.56729</v>
       </c>
       <c r="F186" t="s">
         <v>8</v>
       </c>
       <c r="G186">
         <v>1.0</v>
       </c>
       <c r="H186" s="1">
-        <v>446000.0</v>
+        <v>97567.29</v>
       </c>
       <c r="I186" s="1">
-        <v>784.93</v>
+        <v>-1335.29</v>
       </c>
       <c r="J186" s="1">
-        <v>0.1759932735426</v>
+        <v>-1.3685836718433</v>
       </c>
       <c r="K186">
         <v>0.0</v>
       </c>
       <c r="L186">
-        <v>498.15</v>
+        <v>873.29</v>
       </c>
       <c r="M186" s="1">
-        <v>446286.78</v>
+        <v>95358.71</v>
       </c>
       <c r="N186" s="1">
-        <v>446784.93</v>
+        <v>96232.0</v>
       </c>
       <c r="O186" s="1">
-        <v>0.71</v>
+        <v>0.16</v>
       </c>
       <c r="P186">
         <v>1</v>
       </c>
     </row>
     <row r="187" spans="1:16">
       <c r="A187" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
       <c r="B187" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="C187" s="1">
-        <v>400000.0</v>
+        <v>446000.0</v>
       </c>
       <c r="D187" s="1">
-        <v>104.91051254</v>
+        <v>97.94358734</v>
       </c>
       <c r="E187" s="1">
-        <v>107.118658</v>
+        <v>100.0</v>
       </c>
       <c r="F187" t="s">
         <v>8</v>
       </c>
       <c r="G187">
         <v>1.0</v>
       </c>
       <c r="H187" s="1">
-        <v>428474.63</v>
+        <v>446000.0</v>
       </c>
       <c r="I187" s="1">
-        <v>7824.95</v>
+        <v>-7907.06</v>
       </c>
       <c r="J187" s="1">
-        <v>1.8262341459983</v>
+        <v>-1.7728834080717</v>
       </c>
       <c r="K187">
         <v>0.0</v>
       </c>
       <c r="L187" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
       <c r="M187" s="1">
-        <v>419642.05</v>
+        <v>436828.4</v>
       </c>
       <c r="N187" s="1">
-        <v>436299.58</v>
+        <v>438092.94</v>
       </c>
       <c r="O187" s="1">
-        <v>0.69</v>
+        <v>0.72</v>
       </c>
       <c r="P187">
         <v>1</v>
       </c>
     </row>
     <row r="188" spans="1:16">
       <c r="A188" t="s">
-        <v>491</v>
+        <v>493</v>
       </c>
       <c r="B188" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="C188" s="1">
         <v>400000.0</v>
       </c>
       <c r="D188" s="1">
-        <v>103.08718505</v>
+        <v>102.76791801</v>
       </c>
       <c r="E188" s="1">
-        <v>103.340575</v>
+        <v>107.118658</v>
       </c>
       <c r="F188" t="s">
         <v>8</v>
       </c>
       <c r="G188">
         <v>1.0</v>
       </c>
       <c r="H188" s="1">
-        <v>413362.3</v>
+        <v>428474.63</v>
       </c>
       <c r="I188" s="1">
-        <v>5823.43</v>
+        <v>295.67</v>
       </c>
       <c r="J188" s="1">
-        <v>1.4087956255324</v>
+        <v>0.069005252422996</v>
       </c>
       <c r="K188">
         <v>0.0</v>
       </c>
       <c r="L188" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
       <c r="M188" s="1">
-        <v>412348.74</v>
+        <v>411071.67</v>
       </c>
       <c r="N188" s="1">
-        <v>419185.73</v>
+        <v>428770.3</v>
       </c>
       <c r="O188" s="1">
-        <v>0.66</v>
+        <v>0.71</v>
       </c>
       <c r="P188">
         <v>1</v>
       </c>
     </row>
     <row r="189" spans="1:16">
       <c r="A189" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
       <c r="B189" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="C189" s="1">
-        <v>200000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D189" s="1">
-        <v>101.51248314</v>
+        <v>99.99332647</v>
       </c>
       <c r="E189" s="1">
-        <v>102.59092</v>
+        <v>103.340575</v>
       </c>
       <c r="F189" t="s">
         <v>8</v>
       </c>
       <c r="G189">
         <v>1.0</v>
       </c>
       <c r="H189" s="1">
-        <v>205181.84</v>
+        <v>413362.3</v>
       </c>
       <c r="I189" s="1">
-        <v>2689.7</v>
+        <v>-5702.69</v>
       </c>
       <c r="J189" s="1">
-        <v>1.3108859926395</v>
+        <v>-1.3795863822124</v>
       </c>
       <c r="K189">
         <v>0.0</v>
       </c>
       <c r="L189" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
       <c r="M189" s="1">
-        <v>203024.96</v>
+        <v>399973.31</v>
       </c>
       <c r="N189" s="1">
-        <v>207871.54</v>
+        <v>407659.61</v>
       </c>
       <c r="O189" s="1">
-        <v>0.33</v>
+        <v>0.67</v>
       </c>
       <c r="P189">
         <v>1</v>
       </c>
     </row>
     <row r="190" spans="1:16">
       <c r="A190" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="B190" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
       <c r="C190" s="1">
         <v>200000.0</v>
       </c>
       <c r="D190" s="1">
-        <v>85.73754664</v>
+        <v>97.8536526</v>
       </c>
       <c r="E190" s="1">
-        <v>86.11621</v>
+        <v>102.59092</v>
       </c>
       <c r="F190" t="s">
         <v>8</v>
       </c>
       <c r="G190">
         <v>1.0</v>
       </c>
       <c r="H190" s="1">
-        <v>172232.42</v>
+        <v>205181.84</v>
       </c>
       <c r="I190" s="1">
-        <v>-378.56</v>
+        <v>-4230.7</v>
       </c>
       <c r="J190" s="1">
-        <v>-0.21979601749775</v>
+        <v>-2.0619271179165</v>
       </c>
       <c r="K190">
         <v>0.0</v>
       </c>
-      <c r="L190">
-        <v>378.77</v>
+      <c r="L190" t="s">
+        <v>501</v>
       </c>
       <c r="M190" s="1">
-        <v>171475.09</v>
+        <v>195707.3</v>
       </c>
       <c r="N190" s="1">
-        <v>171853.86</v>
+        <v>200951.14</v>
       </c>
       <c r="O190" s="1">
-        <v>0.27</v>
+        <v>0.33</v>
       </c>
       <c r="P190">
         <v>1</v>
       </c>
     </row>
     <row r="191" spans="1:16">
       <c r="A191" t="s">
-        <v>499</v>
+        <v>502</v>
       </c>
       <c r="B191" t="s">
-        <v>500</v>
+        <v>503</v>
       </c>
       <c r="C191" s="1">
         <v>200000.0</v>
       </c>
       <c r="D191" s="1">
-        <v>99.65078771</v>
+        <v>83.38912907</v>
       </c>
       <c r="E191" s="1">
-        <v>104.21729</v>
+        <v>86.11621</v>
       </c>
       <c r="F191" t="s">
         <v>8</v>
       </c>
       <c r="G191">
         <v>1.0</v>
       </c>
       <c r="H191" s="1">
-        <v>208434.58</v>
+        <v>172232.42</v>
       </c>
       <c r="I191" s="1">
-        <v>-6008.0</v>
+        <v>-4979.5</v>
       </c>
       <c r="J191" s="1">
-        <v>-2.8824391806772</v>
+        <v>-2.8911513871779</v>
       </c>
       <c r="K191">
         <v>0.0</v>
       </c>
-      <c r="L191" t="s">
-        <v>501</v>
+      <c r="L191">
+        <v>474.66</v>
       </c>
       <c r="M191" s="1">
-        <v>199301.58</v>
+        <v>166778.26</v>
       </c>
       <c r="N191" s="1">
-        <v>202426.58</v>
+        <v>167252.92</v>
       </c>
       <c r="O191" s="1">
-        <v>0.32</v>
+        <v>0.28</v>
       </c>
       <c r="P191">
         <v>1</v>
       </c>
     </row>
     <row r="192" spans="1:16">
       <c r="A192" t="s">
-        <v>502</v>
+        <v>504</v>
       </c>
       <c r="B192" t="s">
-        <v>503</v>
+        <v>505</v>
       </c>
       <c r="C192" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D192" s="1">
-        <v>103.42086153</v>
+        <v>97.18674026</v>
       </c>
       <c r="E192" s="1">
-        <v>104.19095</v>
+        <v>104.21729</v>
       </c>
       <c r="F192" t="s">
         <v>8</v>
       </c>
       <c r="G192">
         <v>1.0</v>
       </c>
       <c r="H192" s="1">
-        <v>104190.95</v>
+        <v>208434.58</v>
       </c>
       <c r="I192" s="1">
-        <v>2340.53</v>
+        <v>-10455.33</v>
       </c>
       <c r="J192" s="1">
-        <v>2.2463851227002</v>
+        <v>-5.0161206456242</v>
       </c>
       <c r="K192">
         <v>0.0</v>
       </c>
       <c r="L192" t="s">
-        <v>504</v>
+        <v>506</v>
       </c>
       <c r="M192" s="1">
-        <v>103420.86</v>
+        <v>194373.48</v>
       </c>
       <c r="N192" s="1">
-        <v>106531.48</v>
+        <v>197979.25</v>
       </c>
       <c r="O192" s="1">
-        <v>0.17</v>
+        <v>0.33</v>
       </c>
       <c r="P192">
         <v>1</v>
       </c>
     </row>
     <row r="193" spans="1:16">
       <c r="A193" t="s">
-        <v>505</v>
+        <v>507</v>
       </c>
       <c r="B193" t="s">
-        <v>506</v>
+        <v>508</v>
       </c>
       <c r="C193" s="1">
-        <v>181000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D193" s="1">
-        <v>102.14352668</v>
+        <v>100.71423433</v>
       </c>
       <c r="E193" s="1">
-        <v>99.609</v>
+        <v>104.19095</v>
       </c>
       <c r="F193" t="s">
         <v>8</v>
       </c>
       <c r="G193">
         <v>1.0</v>
       </c>
       <c r="H193" s="1">
-        <v>180292.29</v>
+        <v>104190.95</v>
       </c>
       <c r="I193" s="1">
-        <v>10498.51</v>
+        <v>-153.77</v>
       </c>
       <c r="J193" s="1">
-        <v>5.8230498930376</v>
+        <v>-0.14758479503258</v>
       </c>
       <c r="K193">
         <v>0.0</v>
       </c>
       <c r="L193" t="s">
-        <v>507</v>
+        <v>509</v>
       </c>
       <c r="M193" s="1">
-        <v>184879.79</v>
+        <v>100714.23</v>
       </c>
       <c r="N193" s="1">
-        <v>190790.8</v>
+        <v>104037.18</v>
       </c>
       <c r="O193" s="1">
-        <v>0.3</v>
+        <v>0.17</v>
       </c>
       <c r="P193">
         <v>1</v>
       </c>
     </row>
     <row r="194" spans="1:16">
       <c r="A194" t="s">
-        <v>508</v>
+        <v>510</v>
       </c>
       <c r="B194" t="s">
-        <v>509</v>
+        <v>511</v>
       </c>
       <c r="C194" s="1">
-        <v>300000.0</v>
+        <v>181000.0</v>
       </c>
       <c r="D194" s="1">
-        <v>105.26284545</v>
+        <v>100.07845937</v>
       </c>
       <c r="E194" s="1">
-        <v>106.85536</v>
+        <v>99.609</v>
       </c>
       <c r="F194" t="s">
         <v>8</v>
       </c>
       <c r="G194">
         <v>1.0</v>
       </c>
       <c r="H194" s="1">
-        <v>320566.08</v>
+        <v>180292.29</v>
       </c>
       <c r="I194" s="1">
-        <v>612.63</v>
+        <v>7157.45</v>
       </c>
       <c r="J194" s="1">
-        <v>0.19110880352656</v>
+        <v>3.9699146314022</v>
       </c>
       <c r="K194">
         <v>0.0</v>
       </c>
       <c r="L194" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="M194" s="1">
-        <v>315788.53</v>
+        <v>181142.01</v>
       </c>
       <c r="N194" s="1">
-        <v>321178.71</v>
+        <v>187449.74</v>
       </c>
       <c r="O194" s="1">
-        <v>0.51</v>
+        <v>0.31</v>
       </c>
       <c r="P194">
         <v>1</v>
       </c>
     </row>
     <row r="195" spans="1:16">
       <c r="A195" t="s">
-        <v>511</v>
+        <v>513</v>
       </c>
       <c r="B195" t="s">
-        <v>512</v>
+        <v>514</v>
       </c>
       <c r="C195" s="1">
-        <v>200000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D195" s="1">
-        <v>100.54612254</v>
+        <v>102.96134394</v>
       </c>
       <c r="E195" s="1">
-        <v>99.423</v>
+        <v>106.85536</v>
       </c>
       <c r="F195" t="s">
         <v>8</v>
       </c>
       <c r="G195">
         <v>1.0</v>
       </c>
       <c r="H195" s="1">
-        <v>198846.0</v>
+        <v>320566.08</v>
       </c>
       <c r="I195" s="1">
-        <v>7177.75</v>
+        <v>-5596.36</v>
       </c>
       <c r="J195" s="1">
-        <v>3.6097029862306</v>
+        <v>-1.7457742253953</v>
       </c>
       <c r="K195">
         <v>0.0</v>
       </c>
       <c r="L195" t="s">
-        <v>513</v>
+        <v>515</v>
       </c>
       <c r="M195" s="1">
-        <v>201092.24</v>
+        <v>308884.04</v>
       </c>
       <c r="N195" s="1">
-        <v>206023.75</v>
+        <v>314969.72</v>
       </c>
       <c r="O195" s="1">
-        <v>0.33</v>
+        <v>0.52</v>
       </c>
       <c r="P195">
         <v>1</v>
       </c>
     </row>
     <row r="196" spans="1:16">
       <c r="A196" t="s">
-        <v>514</v>
+        <v>516</v>
       </c>
       <c r="B196" t="s">
-        <v>515</v>
+        <v>517</v>
       </c>
       <c r="C196" s="1">
-        <v>189000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D196" s="1">
-        <v>102.37103193</v>
+        <v>98.15178766</v>
       </c>
       <c r="E196" s="1">
-        <v>99.424</v>
+        <v>99.423</v>
       </c>
       <c r="F196" t="s">
         <v>8</v>
       </c>
       <c r="G196">
         <v>1.0</v>
       </c>
       <c r="H196" s="1">
-        <v>187911.36</v>
+        <v>198846.0</v>
       </c>
       <c r="I196" s="1">
-        <v>10938.27</v>
+        <v>-2279.41</v>
       </c>
       <c r="J196" s="1">
-        <v>5.8209732503666</v>
+        <v>-1.1463192621426</v>
       </c>
       <c r="K196">
         <v>0.0</v>
       </c>
-      <c r="L196" t="s">
-        <v>516</v>
+      <c r="L196">
+        <v>263.01</v>
       </c>
       <c r="M196" s="1">
-        <v>193481.25</v>
+        <v>196303.58</v>
       </c>
       <c r="N196" s="1">
-        <v>198849.63</v>
+        <v>196566.59</v>
       </c>
       <c r="O196" s="1">
-        <v>0.31</v>
+        <v>0.32</v>
       </c>
       <c r="P196">
         <v>1</v>
       </c>
     </row>
     <row r="197" spans="1:16">
       <c r="A197" t="s">
-        <v>517</v>
+        <v>518</v>
       </c>
       <c r="B197" t="s">
-        <v>518</v>
+        <v>519</v>
       </c>
       <c r="C197" s="1">
-        <v>300000.0</v>
+        <v>189000.0</v>
       </c>
       <c r="D197" s="1">
-        <v>89.95315931</v>
+        <v>99.8334147</v>
       </c>
       <c r="E197" s="1">
-        <v>87.895683</v>
+        <v>99.424</v>
       </c>
       <c r="F197" t="s">
         <v>8</v>
       </c>
       <c r="G197">
         <v>1.0</v>
       </c>
       <c r="H197" s="1">
-        <v>263687.05</v>
+        <v>187911.36</v>
       </c>
       <c r="I197" s="1">
-        <v>7905.65</v>
+        <v>6517.58</v>
       </c>
       <c r="J197" s="1">
-        <v>2.9981184134754</v>
+        <v>3.4684332016968</v>
       </c>
       <c r="K197">
         <v>0.0</v>
       </c>
       <c r="L197" t="s">
-        <v>519</v>
+        <v>520</v>
       </c>
       <c r="M197" s="1">
-        <v>269859.48</v>
+        <v>188685.15</v>
       </c>
       <c r="N197" s="1">
-        <v>271592.7</v>
+        <v>194428.94</v>
       </c>
       <c r="O197" s="1">
-        <v>0.43</v>
+        <v>0.32</v>
       </c>
       <c r="P197">
         <v>1</v>
       </c>
     </row>
     <row r="198" spans="1:16">
       <c r="A198" t="s">
-        <v>520</v>
+        <v>521</v>
       </c>
       <c r="B198" t="s">
-        <v>521</v>
+        <v>522</v>
       </c>
       <c r="C198" s="1">
-        <v>700000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D198" s="1">
-        <v>100.00138816</v>
+        <v>87.64138647</v>
       </c>
       <c r="E198" s="1">
-        <v>99.779</v>
+        <v>87.895683</v>
       </c>
       <c r="F198" t="s">
         <v>8</v>
       </c>
       <c r="G198">
         <v>1.0</v>
       </c>
       <c r="H198" s="1">
-        <v>698453.0</v>
+        <v>263687.05</v>
       </c>
       <c r="I198" s="1">
-        <v>2060.14</v>
+        <v>1114.16</v>
       </c>
       <c r="J198" s="1">
-        <v>0.29495757051656</v>
+        <v>0.42253117853152</v>
       </c>
       <c r="K198">
         <v>0.0</v>
       </c>
-      <c r="L198">
-        <v>503.42</v>
+      <c r="L198" t="s">
+        <v>523</v>
       </c>
       <c r="M198" s="1">
-        <v>700009.72</v>
+        <v>262924.16</v>
       </c>
       <c r="N198" s="1">
-        <v>700513.14</v>
+        <v>264801.21</v>
       </c>
       <c r="O198" s="1">
-        <v>1.11</v>
+        <v>0.44</v>
       </c>
       <c r="P198">
         <v>1</v>
       </c>
     </row>
     <row r="199" spans="1:16">
       <c r="A199" t="s">
-        <v>522</v>
+        <v>524</v>
       </c>
       <c r="B199" t="s">
-        <v>523</v>
+        <v>525</v>
       </c>
       <c r="C199" s="1">
-        <v>420000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D199" s="1">
-        <v>100.29417343</v>
+        <v>98.00266848</v>
       </c>
       <c r="E199" s="1">
-        <v>100.0</v>
+        <v>99.779</v>
       </c>
       <c r="F199" t="s">
         <v>8</v>
       </c>
       <c r="G199">
         <v>1.0</v>
       </c>
       <c r="H199" s="1">
-        <v>420000.0</v>
+        <v>698453.0</v>
       </c>
       <c r="I199" s="1">
-        <v>1789.58</v>
+        <v>-10492.54</v>
       </c>
       <c r="J199" s="1">
-        <v>0.42609047619048</v>
+        <v>-1.5022542676458</v>
       </c>
       <c r="K199">
         <v>0.0</v>
       </c>
-      <c r="L199">
-        <v>554.05</v>
+      <c r="L199" t="s">
+        <v>526</v>
       </c>
       <c r="M199" s="1">
-        <v>421235.53</v>
+        <v>686018.68</v>
       </c>
       <c r="N199" s="1">
-        <v>421789.58</v>
+        <v>687960.46</v>
       </c>
       <c r="O199" s="1">
-        <v>0.67</v>
+        <v>1.14</v>
       </c>
       <c r="P199">
         <v>1</v>
       </c>
     </row>
     <row r="200" spans="1:16">
       <c r="A200" t="s">
-        <v>524</v>
+        <v>527</v>
       </c>
       <c r="B200" t="s">
-        <v>525</v>
+        <v>528</v>
       </c>
       <c r="C200" s="1">
-        <v>160000.0</v>
+        <v>420000.0</v>
       </c>
       <c r="D200" s="1">
-        <v>100.66734317</v>
+        <v>97.60498668</v>
       </c>
       <c r="E200" s="1">
-        <v>99.215</v>
+        <v>100.0</v>
       </c>
       <c r="F200" t="s">
         <v>8</v>
       </c>
       <c r="G200">
         <v>1.0</v>
       </c>
       <c r="H200" s="1">
-        <v>158744.0</v>
+        <v>420000.0</v>
       </c>
       <c r="I200" s="1">
-        <v>8077.17</v>
+        <v>-8766.26</v>
       </c>
       <c r="J200" s="1">
-        <v>5.0881734112785</v>
+        <v>-2.0872047619048</v>
       </c>
       <c r="K200">
         <v>0.0</v>
       </c>
       <c r="L200" t="s">
-        <v>526</v>
+        <v>529</v>
       </c>
       <c r="M200" s="1">
-        <v>161067.75</v>
+        <v>409940.95</v>
       </c>
       <c r="N200" s="1">
-        <v>166821.17</v>
+        <v>411233.74</v>
       </c>
       <c r="O200" s="1">
-        <v>0.26</v>
+        <v>0.68</v>
       </c>
       <c r="P200">
         <v>1</v>
       </c>
     </row>
     <row r="201" spans="1:16">
       <c r="A201" t="s">
-        <v>527</v>
+        <v>530</v>
       </c>
       <c r="B201" t="s">
-        <v>528</v>
+        <v>531</v>
       </c>
       <c r="C201" s="1">
-        <v>500000.0</v>
+        <v>160000.0</v>
       </c>
       <c r="D201" s="1">
-        <v>102.08922562</v>
+        <v>97.47187982</v>
       </c>
       <c r="E201" s="1">
-        <v>105.21141</v>
+        <v>99.215</v>
       </c>
       <c r="F201" t="s">
         <v>8</v>
       </c>
       <c r="G201">
         <v>1.0</v>
       </c>
       <c r="H201" s="1">
-        <v>526057.05</v>
+        <v>158744.0</v>
       </c>
       <c r="I201" s="1">
-        <v>3188.87</v>
+        <v>3293.2</v>
       </c>
       <c r="J201" s="1">
-        <v>0.60618330274254</v>
+        <v>2.0745351005392</v>
       </c>
       <c r="K201">
         <v>0.0</v>
       </c>
       <c r="L201" t="s">
-        <v>529</v>
+        <v>532</v>
       </c>
       <c r="M201" s="1">
-        <v>510446.13</v>
+        <v>155955.01</v>
       </c>
       <c r="N201" s="1">
-        <v>529245.92</v>
+        <v>162037.2</v>
       </c>
       <c r="O201" s="1">
-        <v>0.84</v>
+        <v>0.27</v>
       </c>
       <c r="P201">
         <v>1</v>
       </c>
     </row>
     <row r="202" spans="1:16">
       <c r="A202" t="s">
-        <v>530</v>
+        <v>533</v>
       </c>
       <c r="B202" t="s">
-        <v>531</v>
+        <v>534</v>
       </c>
       <c r="C202" s="1">
-        <v>103000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D202" s="1">
-        <v>102.16888672</v>
+        <v>99.39239134</v>
       </c>
       <c r="E202" s="1">
-        <v>99.833</v>
+        <v>105.21141</v>
       </c>
       <c r="F202" t="s">
         <v>8</v>
       </c>
       <c r="G202">
         <v>1.0</v>
       </c>
       <c r="H202" s="1">
-        <v>102827.99</v>
+        <v>526057.05</v>
       </c>
       <c r="I202" s="1">
-        <v>4844.1</v>
+        <v>-28986.74</v>
       </c>
       <c r="J202" s="1">
-        <v>4.710876873116</v>
+        <v>-5.510189436678</v>
       </c>
       <c r="K202">
         <v>0.0</v>
       </c>
-      <c r="L202" t="s">
-        <v>532</v>
+      <c r="L202">
+        <v>108.36</v>
       </c>
       <c r="M202" s="1">
-        <v>105233.95</v>
+        <v>496961.95</v>
       </c>
       <c r="N202" s="1">
-        <v>107672.09</v>
+        <v>497070.31</v>
       </c>
       <c r="O202" s="1">
-        <v>0.17</v>
+        <v>0.82</v>
       </c>
       <c r="P202">
         <v>1</v>
       </c>
     </row>
     <row r="203" spans="1:16">
       <c r="A203" t="s">
-        <v>533</v>
+        <v>535</v>
       </c>
       <c r="B203" t="s">
-        <v>534</v>
+        <v>536</v>
       </c>
       <c r="C203" s="1">
-        <v>400000.0</v>
+        <v>103000.0</v>
       </c>
       <c r="D203" s="1">
-        <v>91.00731532</v>
+        <v>99.61854069</v>
       </c>
       <c r="E203" s="1">
-        <v>87.597493</v>
+        <v>99.833</v>
       </c>
       <c r="F203" t="s">
         <v>8</v>
       </c>
       <c r="G203">
         <v>1.0</v>
       </c>
       <c r="H203" s="1">
-        <v>350389.97</v>
+        <v>102827.99</v>
       </c>
       <c r="I203" s="1">
-        <v>14124.42</v>
+        <v>2443.0</v>
       </c>
       <c r="J203" s="1">
-        <v>4.0310571675325</v>
+        <v>2.3758122666795</v>
       </c>
       <c r="K203">
         <v>0.0</v>
       </c>
-      <c r="L203">
-        <v>485.13</v>
+      <c r="L203" t="s">
+        <v>537</v>
       </c>
       <c r="M203" s="1">
-        <v>364029.26</v>
+        <v>102607.1</v>
       </c>
       <c r="N203" s="1">
-        <v>364514.39</v>
+        <v>105270.99</v>
       </c>
       <c r="O203" s="1">
-        <v>0.58</v>
+        <v>0.17</v>
       </c>
       <c r="P203">
         <v>1</v>
       </c>
     </row>
     <row r="204" spans="1:16">
       <c r="A204" t="s">
-        <v>535</v>
+        <v>538</v>
       </c>
       <c r="B204" t="s">
-        <v>536</v>
+        <v>539</v>
       </c>
       <c r="C204" s="1">
-        <v>200000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D204" s="1">
-        <v>102.54746945</v>
+        <v>89.03747664</v>
       </c>
       <c r="E204" s="1">
-        <v>102.261475</v>
+        <v>87.597493</v>
       </c>
       <c r="F204" t="s">
         <v>8</v>
       </c>
       <c r="G204">
         <v>1.0</v>
       </c>
       <c r="H204" s="1">
-        <v>204522.95</v>
+        <v>350389.97</v>
       </c>
       <c r="I204" s="1">
-        <v>4173.15</v>
+        <v>6476.08</v>
       </c>
       <c r="J204" s="1">
-        <v>2.0404311594371</v>
+        <v>1.8482492521119</v>
       </c>
       <c r="K204">
         <v>0.0</v>
       </c>
-      <c r="L204" t="s">
-        <v>537</v>
+      <c r="L204">
+        <v>716.14</v>
       </c>
       <c r="M204" s="1">
-        <v>205094.94</v>
+        <v>356149.91</v>
       </c>
       <c r="N204" s="1">
-        <v>208696.1</v>
+        <v>356866.05</v>
       </c>
       <c r="O204" s="1">
-        <v>0.33</v>
+        <v>0.59</v>
       </c>
       <c r="P204">
         <v>1</v>
       </c>
     </row>
     <row r="205" spans="1:16">
       <c r="A205" t="s">
-        <v>538</v>
+        <v>540</v>
       </c>
       <c r="B205" t="s">
-        <v>539</v>
+        <v>541</v>
       </c>
       <c r="C205" s="1">
         <v>200000.0</v>
       </c>
       <c r="D205" s="1">
-        <v>101.80180473</v>
+        <v>100.21161496</v>
       </c>
       <c r="E205" s="1">
-        <v>101.52877</v>
+        <v>102.261475</v>
       </c>
       <c r="F205" t="s">
         <v>8</v>
       </c>
       <c r="G205">
         <v>1.0</v>
       </c>
       <c r="H205" s="1">
-        <v>203057.54</v>
+        <v>204522.95</v>
       </c>
       <c r="I205" s="1">
-        <v>3915.38</v>
+        <v>-100.65</v>
       </c>
       <c r="J205" s="1">
-        <v>1.9282120723023</v>
+        <v>-0.049212081089188</v>
       </c>
       <c r="K205">
         <v>0.0</v>
       </c>
       <c r="L205" t="s">
-        <v>540</v>
+        <v>542</v>
       </c>
       <c r="M205" s="1">
-        <v>203603.6</v>
+        <v>200423.23</v>
       </c>
       <c r="N205" s="1">
-        <v>206972.92</v>
+        <v>204422.3</v>
       </c>
       <c r="O205" s="1">
-        <v>0.33</v>
+        <v>0.34</v>
       </c>
       <c r="P205">
         <v>1</v>
       </c>
     </row>
     <row r="206" spans="1:16">
       <c r="A206" t="s">
-        <v>541</v>
+        <v>543</v>
       </c>
       <c r="B206" t="s">
-        <v>542</v>
+        <v>544</v>
       </c>
       <c r="C206" s="1">
-        <v>300000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D206" s="1">
-        <v>101.20981402</v>
+        <v>99.52651194</v>
       </c>
       <c r="E206" s="1">
-        <v>99.9268</v>
+        <v>101.52877</v>
       </c>
       <c r="F206" t="s">
         <v>8</v>
       </c>
       <c r="G206">
         <v>1.0</v>
       </c>
       <c r="H206" s="1">
-        <v>299780.4</v>
+        <v>203057.54</v>
       </c>
       <c r="I206" s="1">
-        <v>4032.64</v>
+        <v>-243.42</v>
       </c>
       <c r="J206" s="1">
-        <v>1.3451980182827</v>
+        <v>-0.1198773510208</v>
       </c>
       <c r="K206">
         <v>0.0</v>
       </c>
-      <c r="L206">
-        <v>183.6</v>
+      <c r="L206" t="s">
+        <v>545</v>
       </c>
       <c r="M206" s="1">
-        <v>303629.44</v>
+        <v>199053.02</v>
       </c>
       <c r="N206" s="1">
-        <v>303813.04</v>
+        <v>202814.12</v>
       </c>
       <c r="O206" s="1">
-        <v>0.48</v>
+        <v>0.33</v>
       </c>
       <c r="P206">
         <v>1</v>
       </c>
     </row>
     <row r="207" spans="1:16">
       <c r="A207" t="s">
-        <v>543</v>
+        <v>546</v>
       </c>
       <c r="B207" t="s">
-        <v>544</v>
+        <v>547</v>
       </c>
       <c r="C207" s="1">
-        <v>100000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D207" s="1">
-        <v>100.2531155</v>
+        <v>98.92092524</v>
       </c>
       <c r="E207" s="1">
-        <v>99.794</v>
+        <v>99.9268</v>
       </c>
       <c r="F207" t="s">
         <v>8</v>
       </c>
       <c r="G207">
         <v>1.0</v>
       </c>
       <c r="H207" s="1">
-        <v>99794.0</v>
+        <v>299780.4</v>
       </c>
       <c r="I207" s="1">
-        <v>459.12</v>
+        <v>-2222.02</v>
       </c>
       <c r="J207" s="1">
-        <v>0.46006773954346</v>
+        <v>-0.7412159033746</v>
       </c>
       <c r="K207">
         <v>0.0</v>
       </c>
       <c r="L207">
-        <v>0.0</v>
+        <v>795.6</v>
       </c>
       <c r="M207" s="1">
-        <v>100253.12</v>
+        <v>296762.78</v>
       </c>
       <c r="N207" s="1">
-        <v>100253.12</v>
+        <v>297558.38</v>
       </c>
       <c r="O207" s="1">
-        <v>0.16</v>
+        <v>0.49</v>
       </c>
       <c r="P207">
         <v>1</v>
       </c>
     </row>
     <row r="208" spans="1:16">
       <c r="A208" t="s">
-        <v>545</v>
+        <v>548</v>
       </c>
       <c r="B208" t="s">
-        <v>546</v>
+        <v>549</v>
       </c>
       <c r="C208" s="1">
-        <v>300000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D208" s="1">
-        <v>106.6526101</v>
+        <v>97.78487417</v>
       </c>
       <c r="E208" s="1">
-        <v>107.12865</v>
+        <v>99.794</v>
       </c>
       <c r="F208" t="s">
         <v>8</v>
       </c>
       <c r="G208">
         <v>1.0</v>
       </c>
       <c r="H208" s="1">
-        <v>321385.95</v>
+        <v>99794.0</v>
       </c>
       <c r="I208" s="1">
-        <v>7658.9</v>
+        <v>-1836.52</v>
       </c>
       <c r="J208" s="1">
-        <v>2.3830848859448</v>
+        <v>-1.8403110407439</v>
       </c>
       <c r="K208">
         <v>0.0</v>
       </c>
-      <c r="L208" t="s">
-        <v>547</v>
+      <c r="L208">
+        <v>172.6</v>
       </c>
       <c r="M208" s="1">
-        <v>319957.83</v>
+        <v>97784.88</v>
       </c>
       <c r="N208" s="1">
-        <v>329044.85</v>
+        <v>97957.48</v>
       </c>
       <c r="O208" s="1">
-        <v>0.52</v>
+        <v>0.16</v>
       </c>
       <c r="P208">
         <v>1</v>
       </c>
     </row>
     <row r="209" spans="1:16">
       <c r="A209" t="s">
-        <v>548</v>
+        <v>550</v>
       </c>
       <c r="B209" t="s">
-        <v>549</v>
+        <v>551</v>
       </c>
       <c r="C209" s="1">
         <v>300000.0</v>
       </c>
       <c r="D209" s="1">
-        <v>99.34157591</v>
+        <v>103.88344597</v>
       </c>
       <c r="E209" s="1">
-        <v>99.274177</v>
+        <v>107.12865</v>
       </c>
       <c r="F209" t="s">
         <v>8</v>
       </c>
       <c r="G209">
         <v>1.0</v>
       </c>
       <c r="H209" s="1">
-        <v>297822.53</v>
+        <v>321385.95</v>
       </c>
       <c r="I209" s="1">
-        <v>2980.28</v>
+        <v>-9163.94</v>
       </c>
       <c r="J209" s="1">
-        <v>1.0006899075097</v>
+        <v>-2.8513816487622</v>
       </c>
       <c r="K209">
         <v>0.0</v>
       </c>
-      <c r="L209" t="s">
-        <v>550</v>
+      <c r="L209">
+        <v>571.67</v>
       </c>
       <c r="M209" s="1">
-        <v>298024.73</v>
+        <v>311650.34</v>
       </c>
       <c r="N209" s="1">
-        <v>300802.81</v>
+        <v>312222.01</v>
       </c>
       <c r="O209" s="1">
-        <v>0.48</v>
+        <v>0.52</v>
       </c>
       <c r="P209">
         <v>1</v>
       </c>
     </row>
     <row r="210" spans="1:16">
       <c r="A210" t="s">
-        <v>551</v>
+        <v>552</v>
       </c>
       <c r="B210" t="s">
-        <v>552</v>
+        <v>553</v>
       </c>
       <c r="C210" s="1">
-        <v>173000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D210" s="1">
-        <v>101.84905439</v>
+        <v>96.63731411</v>
       </c>
       <c r="E210" s="1">
-        <v>100.0</v>
+        <v>99.274177</v>
       </c>
       <c r="F210" t="s">
         <v>8</v>
       </c>
       <c r="G210">
         <v>1.0</v>
       </c>
       <c r="H210" s="1">
-        <v>173000.0</v>
+        <v>297822.53</v>
       </c>
       <c r="I210" s="1">
-        <v>7208.39</v>
+        <v>-4598.26</v>
       </c>
       <c r="J210" s="1">
-        <v>4.1666994219653</v>
+        <v>-1.5439597534814</v>
       </c>
       <c r="K210">
         <v>0.0</v>
       </c>
       <c r="L210" t="s">
-        <v>553</v>
+        <v>554</v>
       </c>
       <c r="M210" s="1">
-        <v>176198.87</v>
+        <v>289911.94</v>
       </c>
       <c r="N210" s="1">
-        <v>180208.39</v>
+        <v>293224.27</v>
       </c>
       <c r="O210" s="1">
-        <v>0.28</v>
+        <v>0.48</v>
       </c>
       <c r="P210">
         <v>1</v>
       </c>
     </row>
     <row r="211" spans="1:16">
       <c r="A211" t="s">
-        <v>554</v>
+        <v>555</v>
       </c>
       <c r="B211" t="s">
-        <v>555</v>
+        <v>556</v>
       </c>
       <c r="C211" s="1">
-        <v>200000.0</v>
+        <v>173000.0</v>
       </c>
       <c r="D211" s="1">
-        <v>100.94253627</v>
+        <v>99.42816763</v>
       </c>
       <c r="E211" s="1">
-        <v>104.747945</v>
+        <v>100.0</v>
       </c>
       <c r="F211" t="s">
         <v>8</v>
       </c>
       <c r="G211">
         <v>1.0</v>
       </c>
       <c r="H211" s="1">
-        <v>209495.89</v>
+        <v>173000.0</v>
       </c>
       <c r="I211" s="1">
-        <v>-271.64</v>
+        <v>3368.91</v>
       </c>
       <c r="J211" s="1">
-        <v>-0.1296636416113</v>
+        <v>1.9473468208092</v>
       </c>
       <c r="K211">
         <v>0.0</v>
       </c>
       <c r="L211" t="s">
-        <v>556</v>
+        <v>557</v>
       </c>
       <c r="M211" s="1">
-        <v>201885.07</v>
+        <v>172010.73</v>
       </c>
       <c r="N211" s="1">
-        <v>209224.25</v>
+        <v>176368.91</v>
       </c>
       <c r="O211" s="1">
-        <v>0.33</v>
+        <v>0.29</v>
       </c>
       <c r="P211">
         <v>1</v>
       </c>
     </row>
     <row r="212" spans="1:16">
       <c r="A212" t="s">
-        <v>557</v>
+        <v>558</v>
       </c>
       <c r="B212" t="s">
-        <v>558</v>
+        <v>559</v>
       </c>
       <c r="C212" s="1">
-        <v>558000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D212" s="1">
-        <v>100.64938515</v>
+        <v>98.66593001</v>
       </c>
       <c r="E212" s="1">
-        <v>99.728</v>
+        <v>99.326</v>
       </c>
       <c r="F212" t="s">
         <v>8</v>
       </c>
       <c r="G212">
         <v>1.0</v>
       </c>
       <c r="H212" s="1">
-        <v>556482.24</v>
+        <v>99326.0</v>
       </c>
       <c r="I212" s="1">
-        <v>6731.25</v>
+        <v>-630.28</v>
       </c>
       <c r="J212" s="1">
-        <v>1.2096073362557</v>
+        <v>-0.63455691359765</v>
       </c>
       <c r="K212">
         <v>0.0</v>
       </c>
-      <c r="L212" t="s">
-        <v>559</v>
+      <c r="L212">
+        <v>29.79</v>
       </c>
       <c r="M212" s="1">
-        <v>561623.57</v>
+        <v>98665.93</v>
       </c>
       <c r="N212" s="1">
-        <v>563213.49</v>
+        <v>98695.72</v>
       </c>
       <c r="O212" s="1">
-        <v>0.89</v>
+        <v>0.16</v>
       </c>
       <c r="P212">
         <v>1</v>
       </c>
     </row>
     <row r="213" spans="1:16">
       <c r="A213" t="s">
         <v>560</v>
       </c>
       <c r="B213" t="s">
         <v>561</v>
       </c>
       <c r="C213" s="1">
         <v>200000.0</v>
       </c>
       <c r="D213" s="1">
-        <v>106.32326497</v>
+        <v>99.23036363</v>
       </c>
       <c r="E213" s="1">
-        <v>110.136705</v>
+        <v>104.747945</v>
       </c>
       <c r="F213" t="s">
         <v>8</v>
       </c>
       <c r="G213">
         <v>1.0</v>
       </c>
       <c r="H213" s="1">
-        <v>220273.41</v>
+        <v>209495.89</v>
       </c>
       <c r="I213" s="1">
-        <v>1768.33</v>
+        <v>-10690.51</v>
       </c>
       <c r="J213" s="1">
-        <v>0.8027886797594</v>
+        <v>-5.1029688458327</v>
       </c>
       <c r="K213">
         <v>0.0</v>
       </c>
-      <c r="L213" t="s">
-        <v>562</v>
+      <c r="L213">
+        <v>344.66</v>
       </c>
       <c r="M213" s="1">
-        <v>212646.53</v>
+        <v>198460.72</v>
       </c>
       <c r="N213" s="1">
-        <v>222041.74</v>
+        <v>198805.38</v>
       </c>
       <c r="O213" s="1">
-        <v>0.35</v>
+        <v>0.33</v>
       </c>
       <c r="P213">
         <v>1</v>
       </c>
     </row>
     <row r="214" spans="1:16">
       <c r="A214" t="s">
+        <v>562</v>
+      </c>
+      <c r="B214" t="s">
         <v>563</v>
       </c>
-      <c r="B214" t="s">
+      <c r="C214" s="1">
+        <v>558000.0</v>
+      </c>
+      <c r="D214" s="1">
+        <v>98.44380541</v>
+      </c>
+      <c r="E214" s="1">
+        <v>99.728</v>
+      </c>
+      <c r="F214" t="s">
+        <v>8</v>
+      </c>
+      <c r="G214">
+        <v>1.0</v>
+      </c>
+      <c r="H214" s="1">
+        <v>556482.24</v>
+      </c>
+      <c r="I214" s="1">
+        <v>-4582.19</v>
+      </c>
+      <c r="J214" s="1">
+        <v>-0.82342070790974</v>
+      </c>
+      <c r="K214">
+        <v>0.0</v>
+      </c>
+      <c r="L214" t="s">
         <v>564</v>
       </c>
-      <c r="C214" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M214" s="1">
-        <v>102623.22</v>
+        <v>549316.43</v>
       </c>
       <c r="N214" s="1">
-        <v>106108.15</v>
+        <v>551900.05</v>
       </c>
       <c r="O214" s="1">
-        <v>0.17</v>
+        <v>0.91</v>
       </c>
       <c r="P214">
         <v>1</v>
       </c>
     </row>
     <row r="215" spans="1:16">
       <c r="A215" t="s">
+        <v>565</v>
+      </c>
+      <c r="B215" t="s">
         <v>566</v>
       </c>
-      <c r="B215" t="s">
+      <c r="C215" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="D215" s="1">
+        <v>104.12739779</v>
+      </c>
+      <c r="E215" s="1">
+        <v>110.136705</v>
+      </c>
+      <c r="F215" t="s">
+        <v>8</v>
+      </c>
+      <c r="G215">
+        <v>1.0</v>
+      </c>
+      <c r="H215" s="1">
+        <v>220273.41</v>
+      </c>
+      <c r="I215" s="1">
+        <v>-2034.37</v>
+      </c>
+      <c r="J215" s="1">
+        <v>-0.92356585390856</v>
+      </c>
+      <c r="K215">
+        <v>0.0</v>
+      </c>
+      <c r="L215" t="s">
         <v>567</v>
       </c>
-      <c r="C215" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M215" s="1">
-        <v>95496.36</v>
+        <v>208254.79</v>
       </c>
       <c r="N215" s="1">
-        <v>95559.37</v>
+        <v>218239.04</v>
       </c>
       <c r="O215" s="1">
-        <v>0.15</v>
+        <v>0.36</v>
       </c>
       <c r="P215">
         <v>1</v>
       </c>
     </row>
     <row r="216" spans="1:16">
       <c r="A216" t="s">
         <v>568</v>
       </c>
       <c r="B216" t="s">
         <v>569</v>
       </c>
       <c r="C216" s="1">
         <v>100000.0</v>
       </c>
       <c r="D216" s="1">
-        <v>103.47319946</v>
+        <v>99.39539173</v>
       </c>
       <c r="E216" s="1">
-        <v>104.93085</v>
+        <v>104.48644</v>
       </c>
       <c r="F216" t="s">
         <v>8</v>
       </c>
       <c r="G216">
         <v>1.0</v>
       </c>
       <c r="H216" s="1">
-        <v>104930.85</v>
+        <v>104486.44</v>
       </c>
       <c r="I216" s="1">
-        <v>1851.94</v>
+        <v>-1386.94</v>
       </c>
       <c r="J216" s="1">
-        <v>1.7649147033499</v>
+        <v>-1.32738755383</v>
       </c>
       <c r="K216">
         <v>0.0</v>
       </c>
       <c r="L216" t="s">
         <v>570</v>
       </c>
       <c r="M216" s="1">
-        <v>103473.2</v>
+        <v>99395.39</v>
       </c>
       <c r="N216" s="1">
-        <v>106782.79</v>
+        <v>103099.5</v>
       </c>
       <c r="O216" s="1">
         <v>0.17</v>
       </c>
       <c r="P216">
         <v>1</v>
       </c>
     </row>
     <row r="217" spans="1:16">
       <c r="A217" t="s">
         <v>571</v>
       </c>
       <c r="B217" t="s">
         <v>572</v>
       </c>
       <c r="C217" s="1">
-        <v>125000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D217" s="1">
-        <v>90.60696403</v>
+        <v>94.0574794</v>
       </c>
       <c r="E217" s="1">
-        <v>88.629904</v>
+        <v>93.20203</v>
       </c>
       <c r="F217" t="s">
         <v>8</v>
       </c>
       <c r="G217">
         <v>1.0</v>
       </c>
       <c r="H217" s="1">
-        <v>110787.38</v>
+        <v>93202.03</v>
       </c>
       <c r="I217" s="1">
-        <v>3912.68</v>
+        <v>973.26</v>
       </c>
       <c r="J217" s="1">
-        <v>3.5317018960102</v>
+        <v>1.0442476413872</v>
       </c>
       <c r="K217">
         <v>0.0</v>
       </c>
-      <c r="L217" t="s">
-        <v>573</v>
+      <c r="L217">
+        <v>117.81</v>
       </c>
       <c r="M217" s="1">
-        <v>113258.71</v>
+        <v>94057.48</v>
       </c>
       <c r="N217" s="1">
-        <v>114700.06</v>
+        <v>94175.29</v>
       </c>
       <c r="O217" s="1">
-        <v>0.18</v>
+        <v>0.16</v>
       </c>
       <c r="P217">
         <v>1</v>
       </c>
     </row>
     <row r="218" spans="1:16">
       <c r="A218" t="s">
+        <v>573</v>
+      </c>
+      <c r="B218" t="s">
         <v>574</v>
       </c>
-      <c r="B218" t="s">
+      <c r="C218" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="D218" s="1">
+        <v>99.7570776</v>
+      </c>
+      <c r="E218" s="1">
+        <v>104.93085</v>
+      </c>
+      <c r="F218" t="s">
+        <v>8</v>
+      </c>
+      <c r="G218">
+        <v>1.0</v>
+      </c>
+      <c r="H218" s="1">
+        <v>104930.85</v>
+      </c>
+      <c r="I218" s="1">
+        <v>-1645.01</v>
+      </c>
+      <c r="J218" s="1">
+        <v>-1.5677086385939</v>
+      </c>
+      <c r="K218">
+        <v>0.0</v>
+      </c>
+      <c r="L218" t="s">
         <v>575</v>
       </c>
-      <c r="C218" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M218" s="1">
-        <v>230565.99</v>
+        <v>99757.07</v>
       </c>
       <c r="N218" s="1">
-        <v>231219.41</v>
+        <v>103285.84</v>
       </c>
       <c r="O218" s="1">
-        <v>0.37</v>
+        <v>0.17</v>
       </c>
       <c r="P218">
         <v>1</v>
       </c>
     </row>
     <row r="219" spans="1:16">
       <c r="A219" t="s">
         <v>576</v>
       </c>
       <c r="B219" t="s">
         <v>577</v>
       </c>
       <c r="C219" s="1">
-        <v>200000.0</v>
+        <v>125000.0</v>
       </c>
       <c r="D219" s="1">
-        <v>100.15863597</v>
+        <v>87.82613643</v>
       </c>
       <c r="E219" s="1">
-        <v>102.315135</v>
+        <v>88.629904</v>
       </c>
       <c r="F219" t="s">
         <v>8</v>
       </c>
       <c r="G219">
         <v>1.0</v>
       </c>
       <c r="H219" s="1">
-        <v>204630.27</v>
+        <v>110787.38</v>
       </c>
       <c r="I219" s="1">
-        <v>569.19</v>
+        <v>547.94</v>
       </c>
       <c r="J219" s="1">
-        <v>0.27815532863246</v>
+        <v>0.49458701884637</v>
       </c>
       <c r="K219">
         <v>0.0</v>
       </c>
       <c r="L219" t="s">
         <v>578</v>
       </c>
       <c r="M219" s="1">
-        <v>200317.27</v>
+        <v>109782.67</v>
       </c>
       <c r="N219" s="1">
-        <v>205199.46</v>
+        <v>111335.32</v>
       </c>
       <c r="O219" s="1">
-        <v>0.32</v>
+        <v>0.18</v>
       </c>
       <c r="P219">
         <v>1</v>
       </c>
     </row>
     <row r="220" spans="1:16">
       <c r="A220" t="s">
         <v>579</v>
       </c>
       <c r="B220" t="s">
         <v>580</v>
       </c>
       <c r="C220" s="1">
-        <v>200000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D220" s="1">
-        <v>103.21544501</v>
+        <v>74.18749585</v>
       </c>
       <c r="E220" s="1">
-        <v>102.81184</v>
+        <v>74.625297</v>
       </c>
       <c r="F220" t="s">
         <v>8</v>
       </c>
       <c r="G220">
         <v>1.0</v>
       </c>
       <c r="H220" s="1">
-        <v>205623.68</v>
+        <v>223875.89</v>
       </c>
       <c r="I220" s="1">
-        <v>4627.55</v>
+        <v>-536.69</v>
       </c>
       <c r="J220" s="1">
-        <v>2.2504946901057</v>
+        <v>-0.23972657350463</v>
       </c>
       <c r="K220">
         <v>0.0</v>
       </c>
-      <c r="L220" t="s">
-        <v>581</v>
+      <c r="L220">
+        <v>776.71</v>
       </c>
       <c r="M220" s="1">
-        <v>206430.89</v>
+        <v>222562.49</v>
       </c>
       <c r="N220" s="1">
-        <v>210251.23</v>
+        <v>223339.2</v>
       </c>
       <c r="O220" s="1">
-        <v>0.33</v>
+        <v>0.37</v>
       </c>
       <c r="P220">
         <v>1</v>
       </c>
     </row>
     <row r="221" spans="1:16">
       <c r="A221" t="s">
+        <v>581</v>
+      </c>
+      <c r="B221" t="s">
         <v>582</v>
       </c>
-      <c r="B221" t="s">
+      <c r="C221" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="D221" s="1">
+        <v>97.69032881</v>
+      </c>
+      <c r="E221" s="1">
+        <v>102.315135</v>
+      </c>
+      <c r="F221" t="s">
+        <v>8</v>
+      </c>
+      <c r="G221">
+        <v>1.0</v>
+      </c>
+      <c r="H221" s="1">
+        <v>204630.27</v>
+      </c>
+      <c r="I221" s="1">
+        <v>-3997.56</v>
+      </c>
+      <c r="J221" s="1">
+        <v>-1.9535526195611</v>
+      </c>
+      <c r="K221">
+        <v>0.0</v>
+      </c>
+      <c r="L221" t="s">
         <v>583</v>
       </c>
-      <c r="C221" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M221" s="1">
-        <v>101028.66</v>
+        <v>195380.66</v>
       </c>
       <c r="N221" s="1">
-        <v>101501.26</v>
+        <v>200632.71</v>
       </c>
       <c r="O221" s="1">
-        <v>0.16</v>
+        <v>0.33</v>
       </c>
       <c r="P221">
         <v>1</v>
       </c>
     </row>
     <row r="222" spans="1:16">
       <c r="A222" t="s">
         <v>584</v>
       </c>
       <c r="B222" t="s">
         <v>585</v>
       </c>
       <c r="C222" s="1">
         <v>200000.0</v>
       </c>
       <c r="D222" s="1">
-        <v>98.59120165</v>
+        <v>100.6769977</v>
       </c>
       <c r="E222" s="1">
-        <v>100.164425</v>
+        <v>102.81184</v>
       </c>
       <c r="F222" t="s">
         <v>8</v>
       </c>
       <c r="G222">
         <v>1.0</v>
       </c>
       <c r="H222" s="1">
-        <v>200328.85</v>
+        <v>205623.68</v>
       </c>
       <c r="I222" s="1">
-        <v>-2406.72</v>
+        <v>-27.21</v>
       </c>
       <c r="J222" s="1">
-        <v>-1.2013846233331</v>
+        <v>-0.013232911695774</v>
       </c>
       <c r="K222">
         <v>0.0</v>
       </c>
-      <c r="L222">
-        <v>739.73</v>
+      <c r="L222" t="s">
+        <v>586</v>
       </c>
       <c r="M222" s="1">
-        <v>197182.4</v>
+        <v>201353.99</v>
       </c>
       <c r="N222" s="1">
-        <v>197922.13</v>
+        <v>205596.47</v>
       </c>
       <c r="O222" s="1">
-        <v>0.31</v>
+        <v>0.34</v>
       </c>
       <c r="P222">
         <v>1</v>
       </c>
     </row>
     <row r="223" spans="1:16">
       <c r="A223" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="B223" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
       <c r="C223" s="1">
-        <v>600000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D223" s="1">
-        <v>103.33959616</v>
+        <v>98.26551712</v>
       </c>
       <c r="E223" s="1">
-        <v>106.507427</v>
+        <v>99.711</v>
       </c>
       <c r="F223" t="s">
         <v>8</v>
       </c>
       <c r="G223">
         <v>1.0</v>
       </c>
       <c r="H223" s="1">
-        <v>639044.56</v>
+        <v>99711.0</v>
       </c>
       <c r="I223" s="1">
-        <v>-3193.28</v>
+        <v>-767.4</v>
       </c>
       <c r="J223" s="1">
-        <v>-0.49969598364158</v>
+        <v>-0.7696242139784</v>
       </c>
       <c r="K223">
         <v>0.0</v>
       </c>
-      <c r="L223" t="s">
-        <v>588</v>
+      <c r="L223">
+        <v>678.08</v>
       </c>
       <c r="M223" s="1">
-        <v>620037.58</v>
+        <v>98265.52</v>
       </c>
       <c r="N223" s="1">
-        <v>635851.28</v>
+        <v>98943.6</v>
       </c>
       <c r="O223" s="1">
-        <v>1.01</v>
+        <v>0.16</v>
       </c>
       <c r="P223">
         <v>1</v>
       </c>
     </row>
     <row r="224" spans="1:16">
       <c r="A224" t="s">
         <v>589</v>
       </c>
       <c r="B224" t="s">
         <v>590</v>
       </c>
       <c r="C224" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D224" s="1">
-        <v>101.02088113</v>
+        <v>95.53297297</v>
       </c>
       <c r="E224" s="1">
-        <v>102.77747</v>
+        <v>100.164425</v>
       </c>
       <c r="F224" t="s">
         <v>8</v>
       </c>
       <c r="G224">
         <v>1.0</v>
       </c>
       <c r="H224" s="1">
-        <v>102777.47</v>
+        <v>200328.85</v>
       </c>
       <c r="I224" s="1">
-        <v>434.85</v>
+        <v>-8194.41</v>
       </c>
       <c r="J224" s="1">
-        <v>0.42309856430597</v>
+        <v>-4.0904792295269</v>
       </c>
       <c r="K224">
         <v>0.0</v>
       </c>
       <c r="L224" t="s">
         <v>591</v>
       </c>
       <c r="M224" s="1">
-        <v>101020.88</v>
+        <v>191065.95</v>
       </c>
       <c r="N224" s="1">
-        <v>103212.32</v>
+        <v>192134.44</v>
       </c>
       <c r="O224" s="1">
-        <v>0.16</v>
+        <v>0.32</v>
       </c>
       <c r="P224">
         <v>1</v>
       </c>
     </row>
     <row r="225" spans="1:16">
       <c r="A225" t="s">
         <v>592</v>
       </c>
       <c r="B225" t="s">
         <v>593</v>
       </c>
       <c r="C225" s="1">
-        <v>200000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D225" s="1">
-        <v>100.31193066</v>
+        <v>102.32331971</v>
       </c>
       <c r="E225" s="1">
-        <v>103.09502</v>
+        <v>106.507427</v>
       </c>
       <c r="F225" t="s">
         <v>8</v>
       </c>
       <c r="G225">
         <v>1.0</v>
       </c>
       <c r="H225" s="1">
-        <v>206190.04</v>
+        <v>639044.56</v>
       </c>
       <c r="I225" s="1">
-        <v>869.44</v>
+        <v>-7770.4</v>
       </c>
       <c r="J225" s="1">
-        <v>0.42166925230724</v>
+        <v>-1.2159402467959</v>
       </c>
       <c r="K225">
         <v>0.0</v>
       </c>
       <c r="L225" t="s">
         <v>594</v>
       </c>
       <c r="M225" s="1">
-        <v>200623.86</v>
+        <v>613939.91</v>
       </c>
       <c r="N225" s="1">
-        <v>207059.48</v>
+        <v>631274.16</v>
       </c>
       <c r="O225" s="1">
-        <v>0.33</v>
+        <v>1.04</v>
       </c>
       <c r="P225">
         <v>1</v>
       </c>
     </row>
     <row r="226" spans="1:16">
       <c r="A226" t="s">
         <v>595</v>
       </c>
       <c r="B226" t="s">
         <v>596</v>
       </c>
       <c r="C226" s="1">
-        <v>400000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D226" s="1">
-        <v>101.25067427</v>
+        <v>98.32413474</v>
       </c>
       <c r="E226" s="1">
-        <v>99.513355</v>
+        <v>102.77747</v>
       </c>
       <c r="F226" t="s">
         <v>8</v>
       </c>
       <c r="G226">
         <v>1.0</v>
       </c>
       <c r="H226" s="1">
-        <v>398053.42</v>
+        <v>102777.47</v>
       </c>
       <c r="I226" s="1">
-        <v>8373.93</v>
+        <v>-2076.97</v>
       </c>
       <c r="J226" s="1">
-        <v>2.1037201489187</v>
+        <v>-2.0208417272774</v>
       </c>
       <c r="K226">
         <v>0.0</v>
       </c>
       <c r="L226" t="s">
         <v>597</v>
       </c>
       <c r="M226" s="1">
-        <v>405002.69</v>
+        <v>98324.13</v>
       </c>
       <c r="N226" s="1">
-        <v>406427.35</v>
+        <v>100700.5</v>
       </c>
       <c r="O226" s="1">
-        <v>0.64</v>
+        <v>0.17</v>
       </c>
       <c r="P226">
         <v>1</v>
       </c>
     </row>
     <row r="227" spans="1:16">
       <c r="A227" t="s">
         <v>598</v>
       </c>
       <c r="B227" t="s">
         <v>599</v>
       </c>
       <c r="C227" s="1">
-        <v>400000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D227" s="1">
-        <v>102.36281149</v>
+        <v>97.98560544</v>
       </c>
       <c r="E227" s="1">
-        <v>103.11278</v>
+        <v>103.09502</v>
       </c>
       <c r="F227" t="s">
         <v>8</v>
       </c>
       <c r="G227">
         <v>1.0</v>
       </c>
       <c r="H227" s="1">
-        <v>412451.12</v>
+        <v>206190.04</v>
       </c>
       <c r="I227" s="1">
-        <v>6945.33</v>
+        <v>-10163.35</v>
       </c>
       <c r="J227" s="1">
-        <v>1.683915902568</v>
+        <v>-4.9291178177181</v>
       </c>
       <c r="K227">
         <v>0.0</v>
       </c>
-      <c r="L227" t="s">
-        <v>600</v>
+      <c r="L227">
+        <v>55.48</v>
       </c>
       <c r="M227" s="1">
-        <v>409451.24</v>
+        <v>195971.21</v>
       </c>
       <c r="N227" s="1">
-        <v>419396.45</v>
+        <v>196026.69</v>
       </c>
       <c r="O227" s="1">
-        <v>0.66</v>
+        <v>0.32</v>
       </c>
       <c r="P227">
         <v>1</v>
       </c>
     </row>
     <row r="228" spans="1:16">
       <c r="A228" t="s">
+        <v>600</v>
+      </c>
+      <c r="B228" t="s">
         <v>601</v>
       </c>
-      <c r="B228" t="s">
+      <c r="C228" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="D228" s="1">
+        <v>99.16986853</v>
+      </c>
+      <c r="E228" s="1">
+        <v>99.513355</v>
+      </c>
+      <c r="F228" t="s">
+        <v>8</v>
+      </c>
+      <c r="G228">
+        <v>1.0</v>
+      </c>
+      <c r="H228" s="1">
+        <v>398053.42</v>
+      </c>
+      <c r="I228" s="1">
+        <v>763.04</v>
+      </c>
+      <c r="J228" s="1">
+        <v>0.19169286373673</v>
+      </c>
+      <c r="K228">
+        <v>0.0</v>
+      </c>
+      <c r="L228" t="s">
         <v>602</v>
       </c>
-      <c r="C228" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M228" s="1">
-        <v>199837.91</v>
+        <v>396679.47</v>
       </c>
       <c r="N228" s="1">
-        <v>205217.36</v>
+        <v>398816.46</v>
       </c>
       <c r="O228" s="1">
-        <v>0.32</v>
+        <v>0.66</v>
       </c>
       <c r="P228">
         <v>1</v>
       </c>
     </row>
     <row r="229" spans="1:16">
       <c r="A229" t="s">
+        <v>603</v>
+      </c>
+      <c r="B229" t="s">
         <v>604</v>
       </c>
-      <c r="B229" t="s">
+      <c r="C229" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="D229" s="1">
+        <v>99.06092267</v>
+      </c>
+      <c r="E229" s="1">
+        <v>103.11278</v>
+      </c>
+      <c r="F229" t="s">
+        <v>8</v>
+      </c>
+      <c r="G229">
+        <v>1.0</v>
+      </c>
+      <c r="H229" s="1">
+        <v>412451.12</v>
+      </c>
+      <c r="I229" s="1">
+        <v>-5440.31</v>
+      </c>
+      <c r="J229" s="1">
+        <v>-1.3190193300966</v>
+      </c>
+      <c r="K229">
+        <v>0.0</v>
+      </c>
+      <c r="L229" t="s">
         <v>605</v>
       </c>
-      <c r="C229" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M229" s="1">
-        <v>303561.2</v>
+        <v>396243.69</v>
       </c>
       <c r="N229" s="1">
-        <v>308554.35</v>
+        <v>407010.81</v>
       </c>
       <c r="O229" s="1">
-        <v>0.49</v>
+        <v>0.67</v>
       </c>
       <c r="P229">
         <v>1</v>
       </c>
     </row>
     <row r="230" spans="1:16">
       <c r="A230" t="s">
+        <v>606</v>
+      </c>
+      <c r="B230" t="s">
         <v>607</v>
       </c>
-      <c r="B230" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C230" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D230" s="1">
-        <v>101.79863415</v>
+        <v>97.96640919</v>
       </c>
       <c r="E230" s="1">
-        <v>99.499</v>
+        <v>101.73356</v>
       </c>
       <c r="F230" t="s">
         <v>8</v>
       </c>
       <c r="G230">
         <v>1.0</v>
       </c>
       <c r="H230" s="1">
-        <v>99499.0</v>
+        <v>203467.12</v>
       </c>
       <c r="I230" s="1">
-        <v>2772.24</v>
+        <v>-7353.48</v>
       </c>
       <c r="J230" s="1">
-        <v>2.7861988562699</v>
+        <v>-3.6140876226095</v>
       </c>
       <c r="K230">
         <v>0.0</v>
       </c>
       <c r="L230">
-        <v>472.6</v>
+        <v>180.82</v>
       </c>
       <c r="M230" s="1">
-        <v>101798.64</v>
+        <v>195932.82</v>
       </c>
       <c r="N230" s="1">
-        <v>102271.24</v>
+        <v>196113.64</v>
       </c>
       <c r="O230" s="1">
-        <v>0.16</v>
+        <v>0.32</v>
       </c>
       <c r="P230">
         <v>1</v>
       </c>
     </row>
     <row r="231" spans="1:16">
       <c r="A231" t="s">
+        <v>608</v>
+      </c>
+      <c r="B231" t="s">
         <v>609</v>
       </c>
-      <c r="B231" t="s">
+      <c r="C231" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="D231" s="1">
+        <v>98.31967569</v>
+      </c>
+      <c r="E231" s="1">
+        <v>100.662453</v>
+      </c>
+      <c r="F231" t="s">
+        <v>8</v>
+      </c>
+      <c r="G231">
+        <v>1.0</v>
+      </c>
+      <c r="H231" s="1">
+        <v>301987.36</v>
+      </c>
+      <c r="I231" s="1">
+        <v>-1480.39</v>
+      </c>
+      <c r="J231" s="1">
+        <v>-0.49021588188327</v>
+      </c>
+      <c r="K231">
+        <v>0.0</v>
+      </c>
+      <c r="L231" t="s">
         <v>610</v>
       </c>
-      <c r="C231" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M231" s="1">
-        <v>100890.91</v>
+        <v>294959.02</v>
       </c>
       <c r="N231" s="1">
-        <v>102729.95</v>
+        <v>300506.97</v>
       </c>
       <c r="O231" s="1">
-        <v>0.16</v>
+        <v>0.5</v>
       </c>
       <c r="P231">
         <v>1</v>
       </c>
     </row>
     <row r="232" spans="1:16">
       <c r="A232" t="s">
+        <v>611</v>
+      </c>
+      <c r="B232" t="s">
         <v>612</v>
       </c>
-      <c r="B232" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C232" s="1">
-        <v>300000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D232" s="1">
-        <v>100.61774146</v>
+        <v>98.704495</v>
       </c>
       <c r="E232" s="1">
-        <v>99.871</v>
+        <v>99.499</v>
       </c>
       <c r="F232" t="s">
         <v>8</v>
       </c>
       <c r="G232">
         <v>1.0</v>
       </c>
       <c r="H232" s="1">
-        <v>299613.0</v>
+        <v>99499.0</v>
       </c>
       <c r="I232" s="1">
-        <v>5520.7</v>
+        <v>-116.42</v>
       </c>
       <c r="J232" s="1">
-        <v>1.8426103006211</v>
+        <v>-0.11700620106735</v>
       </c>
       <c r="K232">
         <v>0.0</v>
       </c>
-      <c r="L232" t="s">
-        <v>614</v>
+      <c r="L232">
+        <v>678.08</v>
       </c>
       <c r="M232" s="1">
-        <v>301853.22</v>
+        <v>98704.5</v>
       </c>
       <c r="N232" s="1">
-        <v>305133.7</v>
+        <v>99382.58</v>
       </c>
       <c r="O232" s="1">
-        <v>0.48</v>
+        <v>0.16</v>
       </c>
       <c r="P232">
         <v>1</v>
       </c>
     </row>
     <row r="233" spans="1:16">
       <c r="A233" t="s">
+        <v>613</v>
+      </c>
+      <c r="B233" t="s">
+        <v>614</v>
+      </c>
+      <c r="C233" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="D233" s="1">
+        <v>98.42710719</v>
+      </c>
+      <c r="E233" s="1">
+        <v>100.34301</v>
+      </c>
+      <c r="F233" t="s">
+        <v>8</v>
+      </c>
+      <c r="G233">
+        <v>1.0</v>
+      </c>
+      <c r="H233" s="1">
+        <v>100343.01</v>
+      </c>
+      <c r="I233" s="1">
+        <v>128.62</v>
+      </c>
+      <c r="J233" s="1">
+        <v>0.12818032865468</v>
+      </c>
+      <c r="K233">
+        <v>0.0</v>
+      </c>
+      <c r="L233" t="s">
         <v>615</v>
       </c>
-      <c r="B233" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M233" s="1">
-        <v>206980.29</v>
+        <v>98427.11</v>
       </c>
       <c r="N233" s="1">
-        <v>213226.87</v>
+        <v>100471.63</v>
       </c>
       <c r="O233" s="1">
-        <v>0.34</v>
+        <v>0.17</v>
       </c>
       <c r="P233">
         <v>1</v>
       </c>
     </row>
     <row r="234" spans="1:16">
       <c r="A234" t="s">
+        <v>616</v>
+      </c>
+      <c r="B234" t="s">
+        <v>617</v>
+      </c>
+      <c r="C234" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="D234" s="1">
+        <v>98.55771604</v>
+      </c>
+      <c r="E234" s="1">
+        <v>99.871</v>
+      </c>
+      <c r="F234" t="s">
+        <v>8</v>
+      </c>
+      <c r="G234">
+        <v>1.0</v>
+      </c>
+      <c r="H234" s="1">
+        <v>299613.0</v>
+      </c>
+      <c r="I234" s="1">
+        <v>-22.39</v>
+      </c>
+      <c r="J234" s="1">
+        <v>-0.0074729734691085</v>
+      </c>
+      <c r="K234">
+        <v>0.0</v>
+      </c>
+      <c r="L234" t="s">
         <v>618</v>
       </c>
-      <c r="B234" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M234" s="1">
-        <v>103446.73</v>
+        <v>295673.14</v>
       </c>
       <c r="N234" s="1">
-        <v>104411.99</v>
+        <v>299590.61</v>
       </c>
       <c r="O234" s="1">
-        <v>0.17</v>
+        <v>0.49</v>
       </c>
       <c r="P234">
         <v>1</v>
       </c>
     </row>
     <row r="235" spans="1:16">
       <c r="A235" t="s">
+        <v>619</v>
+      </c>
+      <c r="B235" t="s">
         <v>620</v>
       </c>
-      <c r="B235" t="s">
+      <c r="C235" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="D235" s="1">
+        <v>101.25213678</v>
+      </c>
+      <c r="E235" s="1">
+        <v>105.431765</v>
+      </c>
+      <c r="F235" t="s">
+        <v>8</v>
+      </c>
+      <c r="G235">
+        <v>1.0</v>
+      </c>
+      <c r="H235" s="1">
+        <v>210863.53</v>
+      </c>
+      <c r="I235" s="1">
+        <v>-1701.72</v>
+      </c>
+      <c r="J235" s="1">
+        <v>-0.80702433464905</v>
+      </c>
+      <c r="K235">
+        <v>0.0</v>
+      </c>
+      <c r="L235" t="s">
         <v>621</v>
       </c>
-      <c r="C235" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M235" s="1">
-        <v>98885.32</v>
+        <v>202504.28</v>
       </c>
       <c r="N235" s="1">
-        <v>99364.77</v>
+        <v>209161.81</v>
       </c>
       <c r="O235" s="1">
-        <v>0.16</v>
+        <v>0.35</v>
       </c>
       <c r="P235">
         <v>1</v>
       </c>
     </row>
     <row r="236" spans="1:16">
       <c r="A236" t="s">
         <v>622</v>
       </c>
       <c r="B236" t="s">
         <v>623</v>
       </c>
       <c r="C236" s="1">
-        <v>283000.0</v>
+        <v>102000.0</v>
       </c>
       <c r="D236" s="1">
-        <v>102.27809112</v>
+        <v>98.91020753</v>
       </c>
       <c r="E236" s="1">
-        <v>99.646</v>
+        <v>100.0</v>
       </c>
       <c r="F236" t="s">
         <v>8</v>
       </c>
       <c r="G236">
         <v>1.0</v>
       </c>
       <c r="H236" s="1">
-        <v>281998.18</v>
+        <v>102000.0</v>
       </c>
       <c r="I236" s="1">
-        <v>16946.76</v>
+        <v>48.67</v>
       </c>
       <c r="J236" s="1">
-        <v>6.0095281466001</v>
+        <v>0.04771568627451</v>
       </c>
       <c r="K236">
         <v>0.0</v>
       </c>
       <c r="L236" t="s">
         <v>624</v>
       </c>
       <c r="M236" s="1">
-        <v>289446.99</v>
+        <v>100888.41</v>
       </c>
       <c r="N236" s="1">
-        <v>298944.94</v>
+        <v>102048.67</v>
       </c>
       <c r="O236" s="1">
-        <v>0.47</v>
+        <v>0.17</v>
       </c>
       <c r="P236">
         <v>1</v>
       </c>
     </row>
     <row r="237" spans="1:16">
       <c r="A237" t="s">
         <v>625</v>
       </c>
       <c r="B237" t="s">
         <v>626</v>
       </c>
       <c r="C237" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D237" s="1">
-        <v>101.15749964</v>
+        <v>96.33199386</v>
       </c>
       <c r="E237" s="1">
-        <v>103.40919</v>
+        <v>96.94368</v>
       </c>
       <c r="F237" t="s">
         <v>8</v>
       </c>
       <c r="G237">
         <v>1.0</v>
       </c>
       <c r="H237" s="1">
-        <v>206818.38</v>
+        <v>96943.68</v>
       </c>
       <c r="I237" s="1">
-        <v>2422.65</v>
+        <v>39.0</v>
       </c>
       <c r="J237" s="1">
-        <v>1.1713900863163</v>
+        <v>0.040229543586544</v>
       </c>
       <c r="K237">
         <v>0.0</v>
       </c>
-      <c r="L237" t="s">
-        <v>627</v>
+      <c r="L237">
+        <v>650.68</v>
       </c>
       <c r="M237" s="1">
-        <v>202315.0</v>
+        <v>96332.0</v>
       </c>
       <c r="N237" s="1">
-        <v>209241.03</v>
+        <v>96982.68</v>
       </c>
       <c r="O237" s="1">
-        <v>0.33</v>
+        <v>0.16</v>
       </c>
       <c r="P237">
         <v>1</v>
       </c>
     </row>
     <row r="238" spans="1:16">
       <c r="A238" t="s">
+        <v>627</v>
+      </c>
+      <c r="B238" t="s">
         <v>628</v>
       </c>
-      <c r="B238" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C238" s="1">
-        <v>200000.0</v>
+        <v>283000.0</v>
       </c>
       <c r="D238" s="1">
-        <v>101.85599053</v>
+        <v>99.98762694</v>
       </c>
       <c r="E238" s="1">
-        <v>103.372055</v>
+        <v>99.646</v>
       </c>
       <c r="F238" t="s">
         <v>8</v>
       </c>
       <c r="G238">
         <v>1.0</v>
       </c>
       <c r="H238" s="1">
-        <v>206744.11</v>
+        <v>281998.18</v>
       </c>
       <c r="I238" s="1">
-        <v>2088.42</v>
+        <v>1102.49</v>
       </c>
       <c r="J238" s="1">
-        <v>1.0101472781982</v>
+        <v>0.39095642390316</v>
       </c>
       <c r="K238">
         <v>0.0</v>
       </c>
-      <c r="L238" t="s">
-        <v>630</v>
+      <c r="L238">
+        <v>135.68</v>
       </c>
       <c r="M238" s="1">
-        <v>203711.98</v>
+        <v>282964.99</v>
       </c>
       <c r="N238" s="1">
-        <v>208832.53</v>
+        <v>283100.67</v>
       </c>
       <c r="O238" s="1">
-        <v>0.33</v>
+        <v>0.47</v>
       </c>
       <c r="P238">
         <v>1</v>
       </c>
     </row>
     <row r="239" spans="1:16">
       <c r="A239" t="s">
-        <v>631</v>
+        <v>629</v>
       </c>
       <c r="B239" t="s">
-        <v>632</v>
+        <v>630</v>
       </c>
       <c r="C239" s="1">
         <v>200000.0</v>
       </c>
       <c r="D239" s="1">
-        <v>108.93210773</v>
+        <v>100.09143307</v>
       </c>
       <c r="E239" s="1">
-        <v>109.294795</v>
+        <v>103.40919</v>
       </c>
       <c r="F239" t="s">
         <v>8</v>
       </c>
       <c r="G239">
         <v>1.0</v>
       </c>
       <c r="H239" s="1">
-        <v>218589.59</v>
+        <v>206818.38</v>
       </c>
       <c r="I239" s="1">
-        <v>2562.3</v>
+        <v>728.87</v>
       </c>
       <c r="J239" s="1">
-        <v>1.1721967180596</v>
+        <v>0.35242032163679</v>
       </c>
       <c r="K239">
         <v>0.0</v>
       </c>
       <c r="L239" t="s">
-        <v>633</v>
+        <v>631</v>
       </c>
       <c r="M239" s="1">
-        <v>217864.22</v>
+        <v>200182.87</v>
       </c>
       <c r="N239" s="1">
-        <v>221151.89</v>
+        <v>207547.25</v>
       </c>
       <c r="O239" s="1">
-        <v>0.35</v>
+        <v>0.34</v>
       </c>
       <c r="P239">
         <v>1</v>
       </c>
     </row>
     <row r="240" spans="1:16">
       <c r="A240" t="s">
+        <v>632</v>
+      </c>
+      <c r="B240" t="s">
+        <v>633</v>
+      </c>
+      <c r="C240" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="D240" s="1">
+        <v>99.11613174</v>
+      </c>
+      <c r="E240" s="1">
+        <v>103.372055</v>
+      </c>
+      <c r="F240" t="s">
+        <v>8</v>
+      </c>
+      <c r="G240">
+        <v>1.0</v>
+      </c>
+      <c r="H240" s="1">
+        <v>206744.11</v>
+      </c>
+      <c r="I240" s="1">
+        <v>-3007.74</v>
+      </c>
+      <c r="J240" s="1">
+        <v>-1.4548129085757</v>
+      </c>
+      <c r="K240">
+        <v>0.0</v>
+      </c>
+      <c r="L240" t="s">
         <v>634</v>
       </c>
-      <c r="B240" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M240" s="1">
-        <v>403064.45</v>
+        <v>198232.26</v>
       </c>
       <c r="N240" s="1">
-        <v>413383.63</v>
+        <v>203736.37</v>
       </c>
       <c r="O240" s="1">
-        <v>0.65</v>
+        <v>0.34</v>
       </c>
       <c r="P240">
         <v>1</v>
       </c>
     </row>
     <row r="241" spans="1:16">
       <c r="A241" t="s">
+        <v>635</v>
+      </c>
+      <c r="B241" t="s">
         <v>636</v>
       </c>
-      <c r="B241" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C241" s="1">
-        <v>100000.0</v>
+        <v>254000.0</v>
       </c>
       <c r="D241" s="1">
-        <v>90.84826664</v>
+        <v>98.49258775</v>
       </c>
       <c r="E241" s="1">
-        <v>87.329</v>
+        <v>99.492</v>
       </c>
       <c r="F241" t="s">
         <v>8</v>
       </c>
       <c r="G241">
         <v>1.0</v>
       </c>
       <c r="H241" s="1">
-        <v>87329.0</v>
+        <v>252709.68</v>
       </c>
       <c r="I241" s="1">
-        <v>4228.17</v>
+        <v>-2234.06</v>
       </c>
       <c r="J241" s="1">
-        <v>4.8416562653872</v>
+        <v>-0.8840421150468</v>
       </c>
       <c r="K241">
         <v>0.0</v>
       </c>
       <c r="L241">
-        <v>708.9</v>
+        <v>304.45</v>
       </c>
       <c r="M241" s="1">
-        <v>90848.27</v>
+        <v>250171.17</v>
       </c>
       <c r="N241" s="1">
-        <v>91557.17</v>
+        <v>250475.62</v>
       </c>
       <c r="O241" s="1">
-        <v>0.14</v>
+        <v>0.41</v>
       </c>
       <c r="P241">
         <v>1</v>
       </c>
     </row>
     <row r="242" spans="1:16">
       <c r="A242" t="s">
+        <v>637</v>
+      </c>
+      <c r="B242" t="s">
         <v>638</v>
       </c>
-      <c r="B242" t="s">
+      <c r="C242" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="D242" s="1">
+        <v>106.15699725</v>
+      </c>
+      <c r="E242" s="1">
+        <v>109.294795</v>
+      </c>
+      <c r="F242" t="s">
+        <v>8</v>
+      </c>
+      <c r="G242">
+        <v>1.0</v>
+      </c>
+      <c r="H242" s="1">
+        <v>218589.59</v>
+      </c>
+      <c r="I242" s="1">
+        <v>-2439.98</v>
+      </c>
+      <c r="J242" s="1">
+        <v>-1.1162379690634</v>
+      </c>
+      <c r="K242">
+        <v>0.0</v>
+      </c>
+      <c r="L242" t="s">
         <v>639</v>
       </c>
-      <c r="C242" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M242" s="1">
-        <v>103057.12</v>
+        <v>212313.99</v>
       </c>
       <c r="N242" s="1">
-        <v>104094.79</v>
+        <v>216149.61</v>
       </c>
       <c r="O242" s="1">
-        <v>0.16</v>
+        <v>0.36</v>
       </c>
       <c r="P242">
         <v>1</v>
       </c>
     </row>
     <row r="243" spans="1:16">
       <c r="A243" t="s">
+        <v>640</v>
+      </c>
+      <c r="B243" t="s">
         <v>641</v>
       </c>
-      <c r="B243" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C243" s="1">
-        <v>200000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D243" s="1">
-        <v>103.03143102</v>
+        <v>98.02063328</v>
       </c>
       <c r="E243" s="1">
-        <v>102.94893</v>
+        <v>101.977208</v>
       </c>
       <c r="F243" t="s">
         <v>8</v>
       </c>
       <c r="G243">
         <v>1.0</v>
       </c>
       <c r="H243" s="1">
-        <v>205897.86</v>
+        <v>407908.83</v>
       </c>
       <c r="I243" s="1">
-        <v>343.77</v>
+        <v>-4767.39</v>
       </c>
       <c r="J243" s="1">
-        <v>0.16696142446551</v>
+        <v>-1.1687391028039</v>
       </c>
       <c r="K243">
         <v>0.0</v>
       </c>
-      <c r="L243">
-        <v>178.77</v>
+      <c r="L243" t="s">
+        <v>267</v>
       </c>
       <c r="M243" s="1">
-        <v>206062.86</v>
+        <v>392082.54</v>
       </c>
       <c r="N243" s="1">
-        <v>206241.63</v>
+        <v>403141.44</v>
       </c>
       <c r="O243" s="1">
-        <v>0.33</v>
+        <v>0.67</v>
       </c>
       <c r="P243">
         <v>1</v>
       </c>
     </row>
     <row r="244" spans="1:16">
       <c r="A244" t="s">
+        <v>642</v>
+      </c>
+      <c r="B244" t="s">
         <v>643</v>
       </c>
-      <c r="B244" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C244" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D244" s="1">
-        <v>96.55693617</v>
+        <v>88.70820386</v>
       </c>
       <c r="E244" s="1">
-        <v>94.709275</v>
+        <v>87.329</v>
       </c>
       <c r="F244" t="s">
         <v>8</v>
       </c>
       <c r="G244">
         <v>1.0</v>
       </c>
       <c r="H244" s="1">
-        <v>189418.55</v>
+        <v>87329.0</v>
       </c>
       <c r="I244" s="1">
-        <v>6272.03</v>
+        <v>1379.2</v>
       </c>
       <c r="J244" s="1">
-        <v>3.3112015692233</v>
+        <v>1.5793150041796</v>
       </c>
       <c r="K244">
         <v>0.0</v>
       </c>
-      <c r="L244" t="s">
-        <v>645</v>
+      <c r="L244">
+        <v>0.0</v>
       </c>
       <c r="M244" s="1">
-        <v>193113.87</v>
+        <v>88708.2</v>
       </c>
       <c r="N244" s="1">
-        <v>195690.58</v>
+        <v>88708.2</v>
       </c>
       <c r="O244" s="1">
-        <v>0.31</v>
+        <v>0.15</v>
       </c>
       <c r="P244">
         <v>1</v>
       </c>
     </row>
     <row r="245" spans="1:16">
       <c r="A245" t="s">
+        <v>644</v>
+      </c>
+      <c r="B245" t="s">
+        <v>645</v>
+      </c>
+      <c r="C245" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="D245" s="1">
+        <v>101.10384693</v>
+      </c>
+      <c r="E245" s="1">
+        <v>101.91515</v>
+      </c>
+      <c r="F245" t="s">
+        <v>8</v>
+      </c>
+      <c r="G245">
+        <v>1.0</v>
+      </c>
+      <c r="H245" s="1">
+        <v>101915.15</v>
+      </c>
+      <c r="I245" s="1">
+        <v>431.85</v>
+      </c>
+      <c r="J245" s="1">
+        <v>0.42373484217018</v>
+      </c>
+      <c r="K245">
+        <v>0.0</v>
+      </c>
+      <c r="L245" t="s">
         <v>646</v>
       </c>
-      <c r="B245" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M245" s="1">
-        <v>400627.72</v>
+        <v>101103.85</v>
       </c>
       <c r="N245" s="1">
-        <v>400664.71</v>
+        <v>102347.0</v>
       </c>
       <c r="O245" s="1">
-        <v>0.63</v>
+        <v>0.17</v>
       </c>
       <c r="P245">
         <v>1</v>
       </c>
     </row>
     <row r="246" spans="1:16">
       <c r="A246" t="s">
+        <v>647</v>
+      </c>
+      <c r="B246" t="s">
         <v>648</v>
       </c>
-      <c r="B246" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C246" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D246" s="1">
-        <v>107.05255533</v>
+        <v>100.97361017</v>
       </c>
       <c r="E246" s="1">
-        <v>108.69382</v>
+        <v>102.94893</v>
       </c>
       <c r="F246" t="s">
         <v>8</v>
       </c>
       <c r="G246">
         <v>1.0</v>
       </c>
       <c r="H246" s="1">
-        <v>108693.82</v>
+        <v>205897.86</v>
       </c>
       <c r="I246" s="1">
-        <v>1956.68</v>
+        <v>-3374.61</v>
       </c>
       <c r="J246" s="1">
-        <v>1.8001759437657</v>
+        <v>-1.6389728382801</v>
       </c>
       <c r="K246">
         <v>0.0</v>
       </c>
-      <c r="L246" t="s">
-        <v>650</v>
+      <c r="L246">
+        <v>576.03</v>
       </c>
       <c r="M246" s="1">
-        <v>107052.55</v>
+        <v>201947.22</v>
       </c>
       <c r="N246" s="1">
-        <v>110650.5</v>
+        <v>202523.25</v>
       </c>
       <c r="O246" s="1">
-        <v>0.17</v>
+        <v>0.33</v>
       </c>
       <c r="P246">
         <v>1</v>
       </c>
     </row>
     <row r="247" spans="1:16">
       <c r="A247" t="s">
+        <v>649</v>
+      </c>
+      <c r="B247" t="s">
+        <v>650</v>
+      </c>
+      <c r="C247" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="D247" s="1">
+        <v>94.96710534</v>
+      </c>
+      <c r="E247" s="1">
+        <v>94.709275</v>
+      </c>
+      <c r="F247" t="s">
+        <v>8</v>
+      </c>
+      <c r="G247">
+        <v>1.0</v>
+      </c>
+      <c r="H247" s="1">
+        <v>189418.55</v>
+      </c>
+      <c r="I247" s="1">
+        <v>3243.06</v>
+      </c>
+      <c r="J247" s="1">
+        <v>1.7121132011622</v>
+      </c>
+      <c r="K247">
+        <v>0.0</v>
+      </c>
+      <c r="L247" t="s">
         <v>651</v>
       </c>
-      <c r="B247" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M247" s="1">
-        <v>300396.23</v>
+        <v>189934.21</v>
       </c>
       <c r="N247" s="1">
-        <v>305919.52</v>
+        <v>192661.61</v>
       </c>
       <c r="O247" s="1">
-        <v>0.48</v>
+        <v>0.32</v>
       </c>
       <c r="P247">
         <v>1</v>
       </c>
     </row>
     <row r="248" spans="1:16">
       <c r="A248" t="s">
-        <v>654</v>
+        <v>652</v>
       </c>
       <c r="B248" t="s">
-        <v>655</v>
+        <v>653</v>
       </c>
       <c r="C248" s="1">
-        <v>100000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D248" s="1">
-        <v>99.76192018</v>
+        <v>97.24107653</v>
       </c>
       <c r="E248" s="1">
-        <v>100.13095</v>
+        <v>101.297303</v>
       </c>
       <c r="F248" t="s">
         <v>8</v>
       </c>
       <c r="G248">
         <v>1.0</v>
       </c>
       <c r="H248" s="1">
-        <v>100130.95</v>
+        <v>405189.21</v>
       </c>
       <c r="I248" s="1">
-        <v>-35.35</v>
+        <v>-15448.19</v>
       </c>
       <c r="J248" s="1">
-        <v>-0.03530376971356</v>
+        <v>-3.8125867172031</v>
       </c>
       <c r="K248">
         <v>0.0</v>
       </c>
       <c r="L248">
-        <v>333.68</v>
+        <v>776.71</v>
       </c>
       <c r="M248" s="1">
-        <v>99761.92</v>
+        <v>388964.31</v>
       </c>
       <c r="N248" s="1">
-        <v>100095.6</v>
+        <v>389741.02</v>
       </c>
       <c r="O248" s="1">
-        <v>0.16</v>
+        <v>0.64</v>
       </c>
       <c r="P248">
         <v>1</v>
       </c>
     </row>
     <row r="249" spans="1:16">
       <c r="A249" t="s">
+        <v>654</v>
+      </c>
+      <c r="B249" t="s">
+        <v>655</v>
+      </c>
+      <c r="C249" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="D249" s="1">
+        <v>104.63687913</v>
+      </c>
+      <c r="E249" s="1">
+        <v>108.69382</v>
+      </c>
+      <c r="F249" t="s">
+        <v>8</v>
+      </c>
+      <c r="G249">
+        <v>1.0</v>
+      </c>
+      <c r="H249" s="1">
+        <v>108693.82</v>
+      </c>
+      <c r="I249" s="1">
+        <v>-226.12</v>
+      </c>
+      <c r="J249" s="1">
+        <v>-0.20803390661953</v>
+      </c>
+      <c r="K249">
+        <v>0.0</v>
+      </c>
+      <c r="L249" t="s">
         <v>656</v>
       </c>
-      <c r="B249" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M249" s="1">
-        <v>208641.02</v>
+        <v>104636.88</v>
       </c>
       <c r="N249" s="1">
-        <v>217125.95</v>
+        <v>108467.7</v>
       </c>
       <c r="O249" s="1">
-        <v>0.34</v>
+        <v>0.18</v>
       </c>
       <c r="P249">
         <v>1</v>
       </c>
     </row>
     <row r="250" spans="1:16">
       <c r="A250" t="s">
+        <v>657</v>
+      </c>
+      <c r="B250" t="s">
+        <v>658</v>
+      </c>
+      <c r="C250" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="D250" s="1">
+        <v>97.88555344</v>
+      </c>
+      <c r="E250" s="1">
+        <v>99.589</v>
+      </c>
+      <c r="F250" t="s">
+        <v>8</v>
+      </c>
+      <c r="G250">
+        <v>1.0</v>
+      </c>
+      <c r="H250" s="1">
+        <v>298767.0</v>
+      </c>
+      <c r="I250" s="1">
+        <v>906.1</v>
+      </c>
+      <c r="J250" s="1">
+        <v>0.30327981336627</v>
+      </c>
+      <c r="K250">
+        <v>0.0</v>
+      </c>
+      <c r="L250" t="s">
         <v>659</v>
       </c>
-      <c r="B250" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M250" s="1">
-        <v>212564.58</v>
+        <v>293656.66</v>
       </c>
       <c r="N250" s="1">
-        <v>215731.7</v>
+        <v>299673.1</v>
       </c>
       <c r="O250" s="1">
-        <v>0.34</v>
+        <v>0.49</v>
       </c>
       <c r="P250">
         <v>1</v>
       </c>
     </row>
     <row r="251" spans="1:16">
       <c r="A251" t="s">
-        <v>662</v>
+        <v>660</v>
       </c>
       <c r="B251" t="s">
-        <v>663</v>
+        <v>661</v>
       </c>
       <c r="C251" s="1">
-        <v>351000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D251" s="1">
-        <v>100.44704205</v>
+        <v>97.73877649</v>
       </c>
       <c r="E251" s="1">
-        <v>99.947</v>
+        <v>100.13095</v>
       </c>
       <c r="F251" t="s">
         <v>8</v>
       </c>
       <c r="G251">
         <v>1.0</v>
       </c>
       <c r="H251" s="1">
-        <v>350813.97</v>
+        <v>100130.95</v>
       </c>
       <c r="I251" s="1">
-        <v>5253.13</v>
+        <v>-1843.22</v>
       </c>
       <c r="J251" s="1">
-        <v>1.497411861905</v>
+        <v>-1.8408094600121</v>
       </c>
       <c r="K251">
         <v>0.0</v>
       </c>
-      <c r="L251" t="s">
-        <v>664</v>
+      <c r="L251">
+        <v>548.96</v>
       </c>
       <c r="M251" s="1">
-        <v>352569.12</v>
+        <v>97738.77</v>
       </c>
       <c r="N251" s="1">
-        <v>356067.1</v>
+        <v>98287.73</v>
       </c>
       <c r="O251" s="1">
-        <v>0.56</v>
+        <v>0.16</v>
       </c>
       <c r="P251">
         <v>1</v>
       </c>
     </row>
     <row r="252" spans="1:16">
       <c r="A252" t="s">
-        <v>665</v>
+        <v>662</v>
       </c>
       <c r="B252" t="s">
-        <v>666</v>
+        <v>663</v>
       </c>
       <c r="C252" s="1">
-        <v>212000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D252" s="1">
-        <v>99.94245547</v>
+        <v>101.97451575</v>
       </c>
       <c r="E252" s="1">
-        <v>100.0</v>
+        <v>103.39893</v>
       </c>
       <c r="F252" t="s">
         <v>8</v>
       </c>
       <c r="G252">
         <v>1.0</v>
       </c>
       <c r="H252" s="1">
-        <v>212000.0</v>
+        <v>206797.86</v>
       </c>
       <c r="I252" s="1">
-        <v>11.16</v>
+        <v>6156.65</v>
       </c>
       <c r="J252" s="1">
-        <v>0.0052641509433962</v>
+        <v>2.9771342894941</v>
       </c>
       <c r="K252">
         <v>0.0</v>
       </c>
-      <c r="L252">
-        <v>133.16</v>
+      <c r="L252" t="s">
+        <v>664</v>
       </c>
       <c r="M252" s="1">
-        <v>211878.0</v>
+        <v>203949.03</v>
       </c>
       <c r="N252" s="1">
-        <v>212011.16</v>
+        <v>212954.51</v>
       </c>
       <c r="O252" s="1">
-        <v>0.34</v>
+        <v>0.35</v>
       </c>
       <c r="P252">
         <v>1</v>
       </c>
     </row>
     <row r="253" spans="1:16">
       <c r="A253" t="s">
+        <v>665</v>
+      </c>
+      <c r="B253" t="s">
+        <v>666</v>
+      </c>
+      <c r="C253" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="D253" s="1">
+        <v>103.92046116</v>
+      </c>
+      <c r="E253" s="1">
+        <v>109.3363</v>
+      </c>
+      <c r="F253" t="s">
+        <v>8</v>
+      </c>
+      <c r="G253">
+        <v>1.0</v>
+      </c>
+      <c r="H253" s="1">
+        <v>218672.6</v>
+      </c>
+      <c r="I253" s="1">
+        <v>-7198.8</v>
+      </c>
+      <c r="J253" s="1">
+        <v>-3.2920448195156</v>
+      </c>
+      <c r="K253">
+        <v>0.0</v>
+      </c>
+      <c r="L253" t="s">
         <v>667</v>
       </c>
-      <c r="B253" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M253" s="1">
-        <v>400851.37</v>
+        <v>207840.92</v>
       </c>
       <c r="N253" s="1">
-        <v>401326.89</v>
+        <v>211473.8</v>
       </c>
       <c r="O253" s="1">
-        <v>0.63</v>
+        <v>0.35</v>
       </c>
       <c r="P253">
         <v>1</v>
       </c>
     </row>
     <row r="254" spans="1:16">
       <c r="A254" t="s">
+        <v>668</v>
+      </c>
+      <c r="B254" t="s">
         <v>669</v>
       </c>
-      <c r="B254" t="s">
+      <c r="C254" s="1">
+        <v>351000.0</v>
+      </c>
+      <c r="D254" s="1">
+        <v>97.98507454</v>
+      </c>
+      <c r="E254" s="1">
+        <v>99.947</v>
+      </c>
+      <c r="F254" t="s">
+        <v>8</v>
+      </c>
+      <c r="G254">
+        <v>1.0</v>
+      </c>
+      <c r="H254" s="1">
+        <v>350813.97</v>
+      </c>
+      <c r="I254" s="1">
+        <v>-2667.15</v>
+      </c>
+      <c r="J254" s="1">
+        <v>-0.76027474048425</v>
+      </c>
+      <c r="K254">
+        <v>0.0</v>
+      </c>
+      <c r="L254" t="s">
         <v>670</v>
       </c>
-      <c r="C254" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M254" s="1">
-        <v>247287.68</v>
+        <v>343927.61</v>
       </c>
       <c r="N254" s="1">
-        <v>248329.74</v>
+        <v>348146.82</v>
       </c>
       <c r="O254" s="1">
-        <v>0.39</v>
+        <v>0.57</v>
       </c>
       <c r="P254">
         <v>1</v>
       </c>
     </row>
     <row r="255" spans="1:16">
       <c r="A255" t="s">
+        <v>671</v>
+      </c>
+      <c r="B255" t="s">
         <v>672</v>
       </c>
-      <c r="B255" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C255" s="1">
-        <v>200000.0</v>
+        <v>212000.0</v>
       </c>
       <c r="D255" s="1">
-        <v>102.80347277</v>
+        <v>97.42550679</v>
       </c>
       <c r="E255" s="1">
-        <v>104.6323</v>
+        <v>100.0</v>
       </c>
       <c r="F255" t="s">
         <v>8</v>
       </c>
       <c r="G255">
         <v>1.0</v>
       </c>
       <c r="H255" s="1">
-        <v>209264.6</v>
+        <v>212000.0</v>
       </c>
       <c r="I255" s="1">
-        <v>3585.24</v>
+        <v>-4880.9</v>
       </c>
       <c r="J255" s="1">
-        <v>1.713256805021</v>
+        <v>-2.3023113207547</v>
       </c>
       <c r="K255">
         <v>0.0</v>
       </c>
-      <c r="L255" t="s">
-        <v>674</v>
+      <c r="L255">
+        <v>577.02</v>
       </c>
       <c r="M255" s="1">
-        <v>205606.95</v>
+        <v>206542.08</v>
       </c>
       <c r="N255" s="1">
-        <v>212849.84</v>
+        <v>207119.1</v>
       </c>
       <c r="O255" s="1">
         <v>0.34</v>
       </c>
       <c r="P255">
         <v>1</v>
       </c>
     </row>
     <row r="256" spans="1:16">
       <c r="A256" t="s">
+        <v>673</v>
+      </c>
+      <c r="B256" t="s">
+        <v>674</v>
+      </c>
+      <c r="C256" s="1">
+        <v>399000.0</v>
+      </c>
+      <c r="D256" s="1">
+        <v>97.76679768</v>
+      </c>
+      <c r="E256" s="1">
+        <v>99.902</v>
+      </c>
+      <c r="F256" t="s">
+        <v>8</v>
+      </c>
+      <c r="G256">
+        <v>1.0</v>
+      </c>
+      <c r="H256" s="1">
+        <v>398608.98</v>
+      </c>
+      <c r="I256" s="1">
+        <v>-7251.4</v>
+      </c>
+      <c r="J256" s="1">
+        <v>-1.8191762764602</v>
+      </c>
+      <c r="K256">
+        <v>0.0</v>
+      </c>
+      <c r="L256" t="s">
         <v>675</v>
       </c>
-      <c r="B256" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M256" s="1">
-        <v>104109.74</v>
+        <v>390089.53</v>
       </c>
       <c r="N256" s="1">
-        <v>107741.96</v>
+        <v>391357.58</v>
       </c>
       <c r="O256" s="1">
-        <v>0.17</v>
+        <v>0.65</v>
       </c>
       <c r="P256">
         <v>1</v>
       </c>
     </row>
     <row r="257" spans="1:16">
       <c r="A257" t="s">
-        <v>678</v>
+        <v>676</v>
       </c>
       <c r="B257" t="s">
-        <v>679</v>
+        <v>677</v>
       </c>
       <c r="C257" s="1">
-        <v>200000.0</v>
+        <v>242000.0</v>
       </c>
       <c r="D257" s="1">
-        <v>100.29066877</v>
+        <v>99.56921412</v>
       </c>
       <c r="E257" s="1">
         <v>100.0</v>
       </c>
       <c r="F257" t="s">
         <v>8</v>
       </c>
       <c r="G257">
         <v>1.0</v>
       </c>
       <c r="H257" s="1">
-        <v>200000.0</v>
+        <v>242000.0</v>
       </c>
       <c r="I257" s="1">
-        <v>4115.85</v>
+        <v>533.95</v>
       </c>
       <c r="J257" s="1">
-        <v>2.057925</v>
+        <v>0.22064049586777</v>
       </c>
       <c r="K257">
         <v>0.0</v>
       </c>
       <c r="L257" t="s">
-        <v>680</v>
+        <v>678</v>
       </c>
       <c r="M257" s="1">
-        <v>200581.34</v>
+        <v>240957.5</v>
       </c>
       <c r="N257" s="1">
-        <v>204115.85</v>
+        <v>242533.95</v>
       </c>
       <c r="O257" s="1">
-        <v>0.32</v>
+        <v>0.4</v>
       </c>
       <c r="P257">
         <v>1</v>
       </c>
     </row>
     <row r="258" spans="1:16">
       <c r="A258" t="s">
-        <v>681</v>
+        <v>679</v>
       </c>
       <c r="B258" t="s">
-        <v>682</v>
+        <v>680</v>
       </c>
       <c r="C258" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D258" s="1">
-        <v>104.25085146</v>
+        <v>100.65949622</v>
       </c>
       <c r="E258" s="1">
-        <v>106.26549</v>
+        <v>104.6323</v>
       </c>
       <c r="F258" t="s">
         <v>8</v>
       </c>
       <c r="G258">
         <v>1.0</v>
       </c>
       <c r="H258" s="1">
-        <v>106265.49</v>
+        <v>209264.6</v>
       </c>
       <c r="I258" s="1">
-        <v>1002.83</v>
+        <v>-7721.81</v>
       </c>
       <c r="J258" s="1">
-        <v>0.94370241928965</v>
+        <v>-3.6899743195935</v>
       </c>
       <c r="K258">
         <v>0.0</v>
       </c>
-      <c r="L258" t="s">
-        <v>683</v>
+      <c r="L258">
+        <v>223.8</v>
       </c>
       <c r="M258" s="1">
-        <v>104250.85</v>
+        <v>201318.99</v>
       </c>
       <c r="N258" s="1">
-        <v>107268.32</v>
+        <v>201542.79</v>
       </c>
       <c r="O258" s="1">
-        <v>0.17</v>
+        <v>0.33</v>
       </c>
       <c r="P258">
         <v>1</v>
       </c>
     </row>
     <row r="259" spans="1:16">
       <c r="A259" t="s">
-        <v>684</v>
+        <v>681</v>
       </c>
       <c r="B259" t="s">
-        <v>685</v>
+        <v>682</v>
       </c>
       <c r="C259" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D259" s="1">
-        <v>103.88594543</v>
+        <v>101.15108036</v>
       </c>
       <c r="E259" s="1">
-        <v>105.74276</v>
+        <v>100.0</v>
       </c>
       <c r="F259" t="s">
         <v>8</v>
       </c>
       <c r="G259">
         <v>1.0</v>
       </c>
       <c r="H259" s="1">
-        <v>211485.52</v>
+        <v>100000.0</v>
       </c>
       <c r="I259" s="1">
-        <v>4390.48</v>
+        <v>5010.31</v>
       </c>
       <c r="J259" s="1">
-        <v>2.0760191998015</v>
+        <v>5.01031</v>
       </c>
       <c r="K259">
         <v>0.0</v>
       </c>
       <c r="L259" t="s">
-        <v>686</v>
+        <v>683</v>
       </c>
       <c r="M259" s="1">
-        <v>207771.89</v>
+        <v>101151.08</v>
       </c>
       <c r="N259" s="1">
-        <v>215876.0</v>
+        <v>105010.31</v>
       </c>
       <c r="O259" s="1">
-        <v>0.34</v>
+        <v>0.17</v>
       </c>
       <c r="P259">
         <v>1</v>
       </c>
     </row>
     <row r="260" spans="1:16">
       <c r="A260" t="s">
-        <v>687</v>
+        <v>684</v>
       </c>
       <c r="B260" t="s">
-        <v>688</v>
+        <v>685</v>
       </c>
       <c r="C260" s="1">
-        <v>300000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D260" s="1">
-        <v>101.6676351</v>
+        <v>98.29608714</v>
       </c>
       <c r="E260" s="1">
-        <v>100.260973</v>
+        <v>100.0</v>
       </c>
       <c r="F260" t="s">
         <v>8</v>
       </c>
       <c r="G260">
         <v>1.0</v>
       </c>
       <c r="H260" s="1">
-        <v>300782.92</v>
+        <v>200000.0</v>
       </c>
       <c r="I260" s="1">
-        <v>9729.92</v>
+        <v>473.2</v>
       </c>
       <c r="J260" s="1">
-        <v>3.2348645328664</v>
+        <v>0.2366</v>
       </c>
       <c r="K260">
         <v>0.0</v>
       </c>
       <c r="L260" t="s">
-        <v>689</v>
+        <v>686</v>
       </c>
       <c r="M260" s="1">
-        <v>305002.91</v>
+        <v>196592.17</v>
       </c>
       <c r="N260" s="1">
-        <v>310512.84</v>
+        <v>200473.2</v>
       </c>
       <c r="O260" s="1">
-        <v>0.49</v>
+        <v>0.33</v>
       </c>
       <c r="P260">
         <v>1</v>
       </c>
     </row>
     <row r="261" spans="1:16">
       <c r="A261" t="s">
-        <v>690</v>
+        <v>687</v>
       </c>
       <c r="B261" t="s">
-        <v>691</v>
+        <v>688</v>
       </c>
       <c r="C261" s="1">
         <v>100000.0</v>
       </c>
       <c r="D261" s="1">
-        <v>105.8915998</v>
+        <v>101.64450429</v>
       </c>
       <c r="E261" s="1">
-        <v>109.11452</v>
+        <v>106.26549</v>
       </c>
       <c r="F261" t="s">
         <v>8</v>
       </c>
       <c r="G261">
         <v>1.0</v>
       </c>
       <c r="H261" s="1">
-        <v>109114.52</v>
+        <v>106265.49</v>
       </c>
       <c r="I261" s="1">
-        <v>604.48</v>
+        <v>-1377.49</v>
       </c>
       <c r="J261" s="1">
-        <v>0.55398676546439</v>
+        <v>-1.2962721952348</v>
       </c>
       <c r="K261">
         <v>0.0</v>
       </c>
       <c r="L261" t="s">
-        <v>692</v>
+        <v>689</v>
       </c>
       <c r="M261" s="1">
-        <v>105891.6</v>
+        <v>101644.51</v>
       </c>
       <c r="N261" s="1">
-        <v>109719.0</v>
+        <v>104888.0</v>
       </c>
       <c r="O261" s="1">
         <v>0.17</v>
       </c>
       <c r="P261">
         <v>1</v>
       </c>
     </row>
     <row r="262" spans="1:16">
       <c r="A262" t="s">
-        <v>693</v>
+        <v>690</v>
       </c>
       <c r="B262" t="s">
-        <v>694</v>
+        <v>691</v>
       </c>
       <c r="C262" s="1">
-        <v>373000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D262" s="1">
-        <v>102.40852838</v>
+        <v>102.21279213</v>
       </c>
       <c r="E262" s="1">
-        <v>103.399775</v>
+        <v>105.74276</v>
       </c>
       <c r="F262" t="s">
         <v>8</v>
       </c>
       <c r="G262">
         <v>1.0</v>
       </c>
       <c r="H262" s="1">
-        <v>385681.16</v>
+        <v>211485.52</v>
       </c>
       <c r="I262" s="1">
-        <v>5729.84</v>
+        <v>-6990.07</v>
       </c>
       <c r="J262" s="1">
-        <v>1.4856416631811</v>
+        <v>-3.3052239226591</v>
       </c>
       <c r="K262">
         <v>0.0</v>
       </c>
-      <c r="L262" t="s">
-        <v>695</v>
+      <c r="L262">
+        <v>69.86</v>
       </c>
       <c r="M262" s="1">
-        <v>381983.81</v>
+        <v>204425.59</v>
       </c>
       <c r="N262" s="1">
-        <v>391411.0</v>
+        <v>204495.45</v>
       </c>
       <c r="O262" s="1">
-        <v>0.62</v>
+        <v>0.34</v>
       </c>
       <c r="P262">
         <v>1</v>
       </c>
     </row>
     <row r="263" spans="1:16">
       <c r="A263" t="s">
-        <v>696</v>
+        <v>692</v>
       </c>
       <c r="B263" t="s">
-        <v>697</v>
+        <v>693</v>
       </c>
       <c r="C263" s="1">
-        <v>200000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D263" s="1">
-        <v>97.10115774</v>
+        <v>97.9874375</v>
       </c>
       <c r="E263" s="1">
-        <v>99.085615</v>
+        <v>100.260973</v>
       </c>
       <c r="F263" t="s">
         <v>8</v>
       </c>
       <c r="G263">
         <v>1.0</v>
       </c>
       <c r="H263" s="1">
-        <v>198171.23</v>
+        <v>300782.92</v>
       </c>
       <c r="I263" s="1">
-        <v>373.55</v>
+        <v>-673.69</v>
       </c>
       <c r="J263" s="1">
-        <v>0.18849860295059</v>
+        <v>-0.22397880837117</v>
       </c>
       <c r="K263">
         <v>0.0</v>
       </c>
       <c r="L263" t="s">
-        <v>698</v>
+        <v>694</v>
       </c>
       <c r="M263" s="1">
-        <v>194202.31</v>
+        <v>293962.31</v>
       </c>
       <c r="N263" s="1">
-        <v>198544.78</v>
+        <v>300109.23</v>
       </c>
       <c r="O263" s="1">
-        <v>0.31</v>
+        <v>0.5</v>
       </c>
       <c r="P263">
         <v>1</v>
       </c>
     </row>
     <row r="264" spans="1:16">
       <c r="A264" t="s">
-        <v>699</v>
+        <v>695</v>
       </c>
       <c r="B264" t="s">
-        <v>700</v>
+        <v>696</v>
       </c>
       <c r="C264" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D264" s="1">
-        <v>100.06120589</v>
+        <v>104.27737379</v>
       </c>
       <c r="E264" s="1">
-        <v>98.64377</v>
+        <v>109.11452</v>
       </c>
       <c r="F264" t="s">
         <v>8</v>
       </c>
       <c r="G264">
         <v>1.0</v>
       </c>
       <c r="H264" s="1">
-        <v>197287.54</v>
+        <v>109114.52</v>
       </c>
       <c r="I264" s="1">
-        <v>3682.26</v>
+        <v>-708.38</v>
       </c>
       <c r="J264" s="1">
-        <v>1.8664432634722</v>
+        <v>-0.64920782312015</v>
       </c>
       <c r="K264">
         <v>0.0</v>
       </c>
-      <c r="L264">
-        <v>847.39</v>
+      <c r="L264" t="s">
+        <v>697</v>
       </c>
       <c r="M264" s="1">
-        <v>200122.41</v>
+        <v>104277.37</v>
       </c>
       <c r="N264" s="1">
-        <v>200969.8</v>
+        <v>108406.14</v>
       </c>
       <c r="O264" s="1">
-        <v>0.32</v>
+        <v>0.18</v>
       </c>
       <c r="P264">
         <v>1</v>
       </c>
     </row>
     <row r="265" spans="1:16">
       <c r="A265" t="s">
-        <v>701</v>
+        <v>698</v>
       </c>
       <c r="B265" t="s">
-        <v>702</v>
+        <v>699</v>
       </c>
       <c r="C265" s="1">
-        <v>200000.0</v>
+        <v>373000.0</v>
       </c>
       <c r="D265" s="1">
-        <v>102.13310808</v>
+        <v>99.71567171</v>
       </c>
       <c r="E265" s="1">
-        <v>103.524275</v>
+        <v>103.399775</v>
       </c>
       <c r="F265" t="s">
         <v>8</v>
       </c>
       <c r="G265">
         <v>1.0</v>
       </c>
       <c r="H265" s="1">
-        <v>207048.55</v>
+        <v>385681.16</v>
       </c>
       <c r="I265" s="1">
-        <v>2382.05</v>
+        <v>-3548.07</v>
       </c>
       <c r="J265" s="1">
-        <v>1.1504789577131</v>
+        <v>-0.91994900658357</v>
       </c>
       <c r="K265">
         <v>0.0</v>
       </c>
       <c r="L265" t="s">
-        <v>703</v>
+        <v>700</v>
       </c>
       <c r="M265" s="1">
-        <v>204266.22</v>
+        <v>371939.46</v>
       </c>
       <c r="N265" s="1">
-        <v>209430.6</v>
+        <v>382133.09</v>
       </c>
       <c r="O265" s="1">
-        <v>0.33</v>
+        <v>0.63</v>
       </c>
       <c r="P265">
         <v>1</v>
       </c>
     </row>
     <row r="266" spans="1:16">
       <c r="A266" t="s">
-        <v>704</v>
+        <v>701</v>
       </c>
       <c r="B266" t="s">
-        <v>705</v>
+        <v>702</v>
       </c>
       <c r="C266" s="1">
-        <v>368000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D266" s="1">
-        <v>100.17313485</v>
+        <v>95.11931935</v>
       </c>
       <c r="E266" s="1">
-        <v>100.0</v>
+        <v>99.085615</v>
       </c>
       <c r="F266" t="s">
         <v>8</v>
       </c>
       <c r="G266">
         <v>1.0</v>
       </c>
       <c r="H266" s="1">
-        <v>368000.0</v>
+        <v>198171.23</v>
       </c>
       <c r="I266" s="1">
-        <v>979.62</v>
+        <v>-3316.15</v>
       </c>
       <c r="J266" s="1">
-        <v>0.26620108695652</v>
+        <v>-1.6733761000525</v>
       </c>
       <c r="K266">
         <v>0.0</v>
       </c>
-      <c r="L266">
-        <v>342.49</v>
+      <c r="L266" t="s">
+        <v>703</v>
       </c>
       <c r="M266" s="1">
-        <v>368637.13</v>
+        <v>190238.64</v>
       </c>
       <c r="N266" s="1">
-        <v>368979.62</v>
+        <v>194855.08</v>
       </c>
       <c r="O266" s="1">
-        <v>0.58</v>
+        <v>0.32</v>
       </c>
       <c r="P266">
         <v>1</v>
       </c>
     </row>
     <row r="267" spans="1:16">
       <c r="A267" t="s">
-        <v>706</v>
+        <v>704</v>
       </c>
       <c r="B267" t="s">
-        <v>707</v>
+        <v>705</v>
       </c>
       <c r="C267" s="1">
         <v>200000.0</v>
       </c>
       <c r="D267" s="1">
-        <v>84.85241506</v>
+        <v>97.83920207</v>
       </c>
       <c r="E267" s="1">
-        <v>82.064325</v>
+        <v>98.64377</v>
       </c>
       <c r="F267" t="s">
         <v>8</v>
       </c>
       <c r="G267">
         <v>1.0</v>
       </c>
       <c r="H267" s="1">
-        <v>164128.65</v>
+        <v>197287.54</v>
       </c>
       <c r="I267" s="1">
-        <v>6328.23</v>
+        <v>-435.83</v>
       </c>
       <c r="J267" s="1">
-        <v>3.8556522581524</v>
+        <v>-0.22091106209748</v>
       </c>
       <c r="K267">
         <v>0.0</v>
       </c>
-      <c r="L267">
-        <v>752.05</v>
+      <c r="L267" t="s">
+        <v>706</v>
       </c>
       <c r="M267" s="1">
-        <v>169704.83</v>
+        <v>195678.41</v>
       </c>
       <c r="N267" s="1">
-        <v>170456.88</v>
+        <v>196851.71</v>
       </c>
       <c r="O267" s="1">
-        <v>0.27</v>
+        <v>0.33</v>
       </c>
       <c r="P267">
         <v>1</v>
       </c>
     </row>
     <row r="268" spans="1:16">
       <c r="A268" t="s">
+        <v>707</v>
+      </c>
+      <c r="B268" t="s">
         <v>708</v>
-      </c>
-[...1 lines deleted...]
-        <v>709</v>
       </c>
       <c r="C268" s="1">
         <v>200000.0</v>
       </c>
       <c r="D268" s="1">
-        <v>90.11057643</v>
+        <v>99.90048255</v>
       </c>
       <c r="E268" s="1">
-        <v>99.462</v>
+        <v>103.524275</v>
       </c>
       <c r="F268" t="s">
         <v>8</v>
       </c>
       <c r="G268">
         <v>1.0</v>
       </c>
       <c r="H268" s="1">
-        <v>198924.0</v>
+        <v>207048.55</v>
       </c>
       <c r="I268" s="1">
-        <v>-17196.0</v>
+        <v>-1727.04</v>
       </c>
       <c r="J268" s="1">
-        <v>-8.6445074500814</v>
+        <v>-0.83412320443683</v>
       </c>
       <c r="K268">
         <v>0.0</v>
       </c>
       <c r="L268" t="s">
-        <v>710</v>
+        <v>709</v>
       </c>
       <c r="M268" s="1">
-        <v>180221.15</v>
+        <v>199800.96</v>
       </c>
       <c r="N268" s="1">
-        <v>181728.0</v>
+        <v>205321.51</v>
       </c>
       <c r="O268" s="1">
-        <v>0.29</v>
+        <v>0.34</v>
       </c>
       <c r="P268">
         <v>1</v>
       </c>
     </row>
     <row r="269" spans="1:16">
       <c r="A269" t="s">
+        <v>710</v>
+      </c>
+      <c r="B269" t="s">
         <v>711</v>
       </c>
-      <c r="B269" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C269" s="1">
-        <v>100000.0</v>
+        <v>159000.0</v>
       </c>
       <c r="D269" s="1">
-        <v>91.09248275</v>
+        <v>99.24902405</v>
       </c>
       <c r="E269" s="1">
-        <v>88.81745</v>
+        <v>99.695</v>
       </c>
       <c r="F269" t="s">
         <v>8</v>
       </c>
       <c r="G269">
         <v>1.0</v>
       </c>
       <c r="H269" s="1">
-        <v>88817.45</v>
+        <v>158515.05</v>
       </c>
       <c r="I269" s="1">
-        <v>2774.35</v>
+        <v>-627.42</v>
       </c>
       <c r="J269" s="1">
-        <v>3.1236541918283</v>
+        <v>-0.39581099712614</v>
       </c>
       <c r="K269">
         <v>0.0</v>
       </c>
       <c r="L269">
-        <v>499.32</v>
+        <v>81.68</v>
       </c>
       <c r="M269" s="1">
-        <v>91092.48</v>
+        <v>157805.95</v>
       </c>
       <c r="N269" s="1">
-        <v>91591.8</v>
+        <v>157887.63</v>
       </c>
       <c r="O269" s="1">
-        <v>0.14</v>
+        <v>0.26</v>
       </c>
       <c r="P269">
         <v>1</v>
       </c>
     </row>
     <row r="270" spans="1:16">
       <c r="A270" t="s">
+        <v>712</v>
+      </c>
+      <c r="B270" t="s">
         <v>713</v>
-      </c>
-[...1 lines deleted...]
-        <v>714</v>
       </c>
       <c r="C270" s="1">
         <v>200000.0</v>
       </c>
       <c r="D270" s="1">
-        <v>100.58101887</v>
+        <v>82.385092</v>
       </c>
       <c r="E270" s="1">
-        <v>100.0</v>
+        <v>82.064325</v>
       </c>
       <c r="F270" t="s">
         <v>8</v>
       </c>
       <c r="G270">
         <v>1.0</v>
       </c>
       <c r="H270" s="1">
-        <v>200000.0</v>
+        <v>164128.65</v>
       </c>
       <c r="I270" s="1">
-        <v>4150.91</v>
+        <v>1475.78</v>
       </c>
       <c r="J270" s="1">
-        <v>2.075455</v>
+        <v>0.89916050610299</v>
       </c>
       <c r="K270">
         <v>0.0</v>
       </c>
-      <c r="L270" t="s">
-        <v>715</v>
+      <c r="L270">
+        <v>834.25</v>
       </c>
       <c r="M270" s="1">
-        <v>201162.04</v>
+        <v>164770.18</v>
       </c>
       <c r="N270" s="1">
-        <v>204150.91</v>
+        <v>165604.43</v>
       </c>
       <c r="O270" s="1">
-        <v>0.32</v>
+        <v>0.27</v>
       </c>
       <c r="P270">
         <v>1</v>
       </c>
     </row>
     <row r="271" spans="1:16">
       <c r="A271" t="s">
+        <v>714</v>
+      </c>
+      <c r="B271" t="s">
+        <v>715</v>
+      </c>
+      <c r="C271" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="D271" s="1">
+        <v>87.82963522</v>
+      </c>
+      <c r="E271" s="1">
+        <v>99.462</v>
+      </c>
+      <c r="F271" t="s">
+        <v>8</v>
+      </c>
+      <c r="G271">
+        <v>1.0</v>
+      </c>
+      <c r="H271" s="1">
+        <v>198924.0</v>
+      </c>
+      <c r="I271" s="1">
+        <v>-21648.29</v>
+      </c>
+      <c r="J271" s="1">
+        <v>-10.882693893145</v>
+      </c>
+      <c r="K271">
+        <v>0.0</v>
+      </c>
+      <c r="L271" t="s">
         <v>716</v>
       </c>
-      <c r="B271" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M271" s="1">
-        <v>-24879.31</v>
+        <v>175659.27</v>
       </c>
       <c r="N271" s="1">
-        <v>-24879.31</v>
+        <v>177275.71</v>
       </c>
       <c r="O271" s="1">
-        <v>-0.04</v>
+        <v>0.29</v>
       </c>
       <c r="P271">
         <v>1</v>
       </c>
     </row>
     <row r="272" spans="1:16">
       <c r="A272" t="s">
+        <v>717</v>
+      </c>
+      <c r="B272" t="s">
         <v>718</v>
       </c>
-      <c r="B272" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C272" s="1">
-        <v>-2.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D272" s="1">
-        <v>8294.0</v>
+        <v>89.22757553</v>
       </c>
       <c r="E272" s="1">
-        <v>8032.99</v>
+        <v>88.81745</v>
       </c>
       <c r="F272" t="s">
-        <v>173</v>
+        <v>8</v>
       </c>
       <c r="G272">
-        <v>1.18</v>
+        <v>1.0</v>
       </c>
       <c r="H272" s="1">
-        <v>0.0</v>
+        <v>88817.45</v>
       </c>
       <c r="I272" s="1">
-        <v>-8842.55</v>
+        <v>950.54</v>
       </c>
       <c r="J272" s="1">
-        <v>0</v>
+        <v>1.0702176205239</v>
       </c>
       <c r="K272">
         <v>0.0</v>
       </c>
       <c r="L272">
-        <v>0.0</v>
+        <v>540.41</v>
       </c>
       <c r="M272" s="1">
-        <v>-8842.55</v>
+        <v>89227.58</v>
       </c>
       <c r="N272" s="1">
-        <v>-8842.55</v>
+        <v>89767.99</v>
       </c>
       <c r="O272" s="1">
-        <v>-0.01</v>
+        <v>0.15</v>
       </c>
       <c r="P272">
         <v>1</v>
       </c>
     </row>
     <row r="273" spans="1:16">
       <c r="A273" t="s">
+        <v>719</v>
+      </c>
+      <c r="B273" t="s">
         <v>720</v>
       </c>
-      <c r="B273" t="s">
+      <c r="C273" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="D273" s="1">
+        <v>98.13682881</v>
+      </c>
+      <c r="E273" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F273" t="s">
+        <v>8</v>
+      </c>
+      <c r="G273">
+        <v>1.0</v>
+      </c>
+      <c r="H273" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="I273" s="1">
+        <v>-391.94</v>
+      </c>
+      <c r="J273" s="1">
+        <v>-0.19597</v>
+      </c>
+      <c r="K273">
+        <v>0.0</v>
+      </c>
+      <c r="L273" t="s">
         <v>721</v>
       </c>
-      <c r="C273" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M273" s="1">
-        <v>-879.35</v>
+        <v>196273.65</v>
       </c>
       <c r="N273" s="1">
-        <v>-879.35</v>
+        <v>199608.06</v>
       </c>
       <c r="O273" s="1">
-        <v>0.0</v>
+        <v>0.33</v>
       </c>
       <c r="P273">
         <v>1</v>
       </c>
     </row>
     <row r="274" spans="1:16">
       <c r="A274" t="s">
         <v>722</v>
       </c>
       <c r="B274" t="s">
         <v>723</v>
       </c>
       <c r="C274" s="1">
-        <v>10.0</v>
+        <v>-2.0</v>
       </c>
       <c r="D274" s="1">
-        <v>610.74</v>
+        <v>7858.5</v>
       </c>
       <c r="E274" s="1">
-        <v>608.80460608</v>
+        <v>7866.48</v>
       </c>
       <c r="F274" t="s">
-        <v>173</v>
+        <v>171</v>
       </c>
       <c r="G274">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H274" s="1">
         <v>0.0</v>
       </c>
       <c r="I274" s="1">
-        <v>8195.96</v>
+        <v>277.24</v>
       </c>
       <c r="J274" s="1">
         <v>0</v>
       </c>
       <c r="K274">
         <v>0.0</v>
       </c>
       <c r="L274">
         <v>0.0</v>
       </c>
       <c r="M274" s="1">
-        <v>8195.96</v>
+        <v>277.24</v>
       </c>
       <c r="N274" s="1">
-        <v>8195.96</v>
+        <v>277.24</v>
       </c>
       <c r="O274" s="1">
-        <v>0.01</v>
+        <v>0.0</v>
       </c>
       <c r="P274">
         <v>1</v>
       </c>
     </row>
     <row r="275" spans="1:16">
       <c r="A275" t="s">
         <v>724</v>
       </c>
       <c r="B275" t="s">
         <v>725</v>
       </c>
       <c r="C275" s="1">
-        <v>48.0</v>
+        <v>11.0</v>
       </c>
       <c r="D275" s="1">
-        <v>129.2</v>
+        <v>588.82</v>
       </c>
       <c r="E275" s="1">
-        <v>128.94</v>
+        <v>591.08</v>
       </c>
       <c r="F275" t="s">
-        <v>8</v>
+        <v>171</v>
       </c>
       <c r="G275">
-        <v>1.0</v>
+        <v>1.15</v>
       </c>
       <c r="H275" s="1">
         <v>0.0</v>
       </c>
       <c r="I275" s="1">
-        <v>12480.0</v>
+        <v>-10796.02</v>
       </c>
       <c r="J275" s="1">
         <v>0</v>
       </c>
       <c r="K275">
         <v>0.0</v>
       </c>
       <c r="L275">
         <v>0.0</v>
       </c>
       <c r="M275" s="1">
-        <v>12480.0</v>
+        <v>-10796.02</v>
       </c>
       <c r="N275" s="1">
-        <v>12480.0</v>
+        <v>-10796.02</v>
       </c>
       <c r="O275" s="1">
-        <v>0.02</v>
+        <v>-0.02</v>
       </c>
       <c r="P275">
         <v>1</v>
       </c>
     </row>
     <row r="276" spans="1:16">
       <c r="A276" t="s">
         <v>726</v>
       </c>
       <c r="B276" t="s">
         <v>727</v>
       </c>
       <c r="C276" s="1">
-        <v>76.0</v>
+        <v>46.0</v>
       </c>
       <c r="D276" s="1">
-        <v>268.9</v>
+        <v>125.97</v>
       </c>
       <c r="E276" s="1">
-        <v>251.1</v>
+        <v>128.94</v>
       </c>
       <c r="F276" t="s">
         <v>8</v>
       </c>
       <c r="G276">
         <v>1.0</v>
       </c>
       <c r="H276" s="1">
         <v>0.0</v>
       </c>
       <c r="I276" s="1">
-        <v>135280.0</v>
+        <v>-136620.0</v>
       </c>
       <c r="J276" s="1">
         <v>0</v>
       </c>
       <c r="K276">
         <v>0.0</v>
       </c>
       <c r="L276">
         <v>0.0</v>
       </c>
       <c r="M276" s="1">
-        <v>135280.0</v>
+        <v>-136620.0</v>
       </c>
       <c r="N276" s="1">
-        <v>135280.0</v>
+        <v>-136620.0</v>
       </c>
       <c r="O276" s="1">
-        <v>0.21</v>
+        <v>-0.23</v>
       </c>
       <c r="P276">
         <v>1</v>
       </c>
     </row>
     <row r="277" spans="1:16">
       <c r="A277" t="s">
         <v>728</v>
       </c>
       <c r="B277" t="s">
         <v>729</v>
       </c>
       <c r="C277" s="1">
-        <v>12.0</v>
+        <v>-151.0</v>
       </c>
       <c r="D277" s="1">
-        <v>93.68</v>
+        <v>5545.0</v>
       </c>
       <c r="E277" s="1">
-        <v>92.45666667</v>
+        <v>5551.99337748</v>
       </c>
       <c r="F277" t="s">
-        <v>730</v>
+        <v>8</v>
       </c>
       <c r="G277">
-        <v>0.88</v>
+        <v>1.0</v>
       </c>
       <c r="H277" s="1">
         <v>0.0</v>
       </c>
       <c r="I277" s="1">
-        <v>16716.01</v>
+        <v>10560.0</v>
       </c>
       <c r="J277" s="1">
         <v>0</v>
       </c>
       <c r="K277">
         <v>0.0</v>
       </c>
       <c r="L277">
         <v>0.0</v>
       </c>
       <c r="M277" s="1">
-        <v>16716.01</v>
+        <v>10560.0</v>
       </c>
       <c r="N277" s="1">
-        <v>16716.01</v>
+        <v>10560.0</v>
       </c>
       <c r="O277" s="1">
-        <v>0.03</v>
+        <v>0.02</v>
       </c>
       <c r="P277">
         <v>1</v>
       </c>
     </row>
     <row r="278" spans="1:16">
       <c r="A278" t="s">
+        <v>730</v>
+      </c>
+      <c r="B278" t="s">
         <v>731</v>
-      </c>
-[...1 lines deleted...]
-        <v>732</v>
       </c>
       <c r="C278" s="1">
         <v>54.0</v>
       </c>
       <c r="D278" s="1">
-        <v>81.35</v>
+        <v>79.7</v>
       </c>
       <c r="E278" s="1">
         <v>81.83333333</v>
       </c>
       <c r="F278" t="s">
-        <v>173</v>
+        <v>171</v>
       </c>
       <c r="G278">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H278" s="1">
         <v>0.0</v>
       </c>
       <c r="I278" s="1">
-        <v>-5526.38</v>
+        <v>-25014.11</v>
       </c>
       <c r="J278" s="1">
         <v>0</v>
       </c>
       <c r="K278">
         <v>0.0</v>
       </c>
       <c r="L278">
         <v>0.0</v>
       </c>
       <c r="M278" s="1">
-        <v>-5526.38</v>
+        <v>-25014.11</v>
       </c>
       <c r="N278" s="1">
-        <v>-5526.38</v>
+        <v>-25014.11</v>
       </c>
       <c r="O278" s="1">
-        <v>-0.01</v>
+        <v>-0.04</v>
       </c>
       <c r="P278">
         <v>1</v>
       </c>
     </row>
     <row r="279" spans="1:16">
       <c r="A279" t="s">
+        <v>732</v>
+      </c>
+      <c r="B279" t="s">
         <v>733</v>
       </c>
-      <c r="B279" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C279" s="1">
-        <v>40.0</v>
+        <v>6.0</v>
       </c>
       <c r="D279" s="1">
-        <v>116.734375</v>
+        <v>111.21875</v>
       </c>
       <c r="E279" s="1">
-        <v>115.8125</v>
+        <v>112.4375</v>
       </c>
       <c r="F279" t="s">
-        <v>173</v>
+        <v>171</v>
       </c>
       <c r="G279">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H279" s="1">
         <v>0.0</v>
       </c>
       <c r="I279" s="1">
-        <v>31231.47</v>
+        <v>-6351.24</v>
       </c>
       <c r="J279" s="1">
         <v>0</v>
       </c>
       <c r="K279">
         <v>0.0</v>
       </c>
       <c r="L279">
         <v>0.0</v>
       </c>
       <c r="M279" s="1">
-        <v>31231.47</v>
+        <v>-6351.24</v>
       </c>
       <c r="N279" s="1">
-        <v>31231.47</v>
+        <v>-6351.24</v>
       </c>
       <c r="O279" s="1">
-        <v>0.05</v>
+        <v>-0.01</v>
       </c>
       <c r="P279">
         <v>1</v>
       </c>
     </row>
     <row r="280" spans="1:16">
       <c r="A280" t="s">
+        <v>734</v>
+      </c>
+      <c r="B280" t="s">
         <v>735</v>
       </c>
-      <c r="B280" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C280" s="1">
-        <v>-10.0</v>
+        <v>180.0</v>
       </c>
       <c r="D280" s="1">
-        <v>113.8125</v>
+        <v>0.21</v>
       </c>
       <c r="E280" s="1">
-        <v>113.015625</v>
+        <v>0.05</v>
       </c>
       <c r="F280" t="s">
-        <v>173</v>
+        <v>171</v>
       </c>
       <c r="G280">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H280" s="1">
-        <v>0.0</v>
+        <v>19284.33</v>
       </c>
       <c r="I280" s="1">
-        <v>-6749.17</v>
+        <v>62793.23</v>
       </c>
       <c r="J280" s="1">
-        <v>0</v>
+        <v>325.61789805505</v>
       </c>
       <c r="K280">
         <v>0.0</v>
       </c>
       <c r="L280">
         <v>0.0</v>
       </c>
       <c r="M280" s="1">
-        <v>-6749.17</v>
+        <v>82077.56</v>
       </c>
       <c r="N280" s="1">
-        <v>-6749.17</v>
+        <v>82077.56</v>
       </c>
       <c r="O280" s="1">
-        <v>-0.01</v>
+        <v>0.14</v>
       </c>
       <c r="P280">
         <v>1</v>
       </c>
     </row>
     <row r="281" spans="1:16">
       <c r="A281" t="s">
+        <v>736</v>
+      </c>
+      <c r="B281" t="s">
         <v>737</v>
       </c>
-      <c r="B281" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C281" s="1">
-        <v>180.0</v>
+        <v>-360.0</v>
       </c>
       <c r="D281" s="1">
-        <v>0.005</v>
+        <v>0.3625</v>
       </c>
       <c r="E281" s="1">
-        <v>0.05</v>
+        <v>0.08914583</v>
       </c>
       <c r="F281" t="s">
-        <v>173</v>
+        <v>171</v>
       </c>
       <c r="G281">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H281" s="1">
-        <v>19284.33</v>
+        <v>-68745.97</v>
       </c>
       <c r="I281" s="1">
-        <v>-17378.68</v>
+        <v>-214617.04</v>
       </c>
       <c r="J281" s="1">
-        <v>-90.118142554084</v>
+        <v>312.18853992459</v>
       </c>
       <c r="K281">
         <v>0.0</v>
       </c>
       <c r="L281">
         <v>0.0</v>
       </c>
       <c r="M281" s="1">
-        <v>1905.65</v>
+        <v>-283363.01</v>
       </c>
       <c r="N281" s="1">
-        <v>1905.65</v>
+        <v>-283363.01</v>
       </c>
       <c r="O281" s="1">
-        <v>0.0</v>
+        <v>-0.47</v>
       </c>
       <c r="P281">
         <v>1</v>
       </c>
     </row>
     <row r="282" spans="1:16">
       <c r="A282" t="s">
+        <v>738</v>
+      </c>
+      <c r="B282" t="s">
         <v>739</v>
       </c>
-      <c r="B282" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C282" s="1">
-        <v>-360.0</v>
+        <v>180.0</v>
       </c>
       <c r="D282" s="1">
-        <v>0.0475</v>
+        <v>0.5575</v>
       </c>
       <c r="E282" s="1">
-        <v>0.08914583</v>
+        <v>0.19905624</v>
       </c>
       <c r="F282" t="s">
-        <v>173</v>
+        <v>171</v>
       </c>
       <c r="G282">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H282" s="1">
-        <v>-68745.97</v>
+        <v>76724.74</v>
       </c>
       <c r="I282" s="1">
-        <v>32538.64</v>
+        <v>141171.64</v>
       </c>
       <c r="J282" s="1">
-        <v>-47.331705407604</v>
+        <v>183.99754759677</v>
       </c>
       <c r="K282">
         <v>0.0</v>
       </c>
       <c r="L282">
         <v>0.0</v>
       </c>
       <c r="M282" s="1">
-        <v>-36207.33</v>
+        <v>217896.38</v>
       </c>
       <c r="N282" s="1">
-        <v>-36207.33</v>
+        <v>217896.38</v>
       </c>
       <c r="O282" s="1">
-        <v>-0.06</v>
+        <v>0.36</v>
       </c>
       <c r="P282">
         <v>1</v>
       </c>
     </row>
     <row r="283" spans="1:16">
       <c r="A283" t="s">
+        <v>740</v>
+      </c>
+      <c r="B283" t="s">
         <v>741</v>
       </c>
-      <c r="B283" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C283" s="1">
-        <v>180.0</v>
+        <v>195.0</v>
       </c>
       <c r="D283" s="1">
-        <v>0.1725</v>
+        <v>0.105</v>
       </c>
       <c r="E283" s="1">
-        <v>0.19905624</v>
+        <v>0.10729487</v>
       </c>
       <c r="F283" t="s">
-        <v>173</v>
+        <v>8</v>
       </c>
       <c r="G283">
-        <v>1.18</v>
+        <v>1.0</v>
       </c>
       <c r="H283" s="1">
-        <v>76724.74</v>
+        <v>0.0</v>
       </c>
       <c r="I283" s="1">
-        <v>-10979.84</v>
+        <v>-1118.75</v>
       </c>
       <c r="J283" s="1">
-        <v>-14.310690397908</v>
+        <v>0</v>
       </c>
       <c r="K283">
         <v>0.0</v>
       </c>
       <c r="L283">
         <v>0.0</v>
       </c>
       <c r="M283" s="1">
-        <v>65744.9</v>
+        <v>-1118.75</v>
       </c>
       <c r="N283" s="1">
-        <v>65744.9</v>
+        <v>-1118.75</v>
       </c>
       <c r="O283" s="1">
-        <v>0.1</v>
+        <v>0.0</v>
       </c>
       <c r="P283">
         <v>1</v>
       </c>
     </row>
     <row r="284" spans="1:16">
       <c r="A284" t="s">
+        <v>742</v>
+      </c>
+      <c r="B284" t="s">
         <v>743</v>
       </c>
-      <c r="B284" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C284" s="1">
-        <v>195.0</v>
+        <v>-195.0</v>
       </c>
       <c r="D284" s="1">
-        <v>0.1875</v>
+        <v>0.075</v>
       </c>
       <c r="E284" s="1">
-        <v>0.10729487</v>
+        <v>0.06982051</v>
       </c>
       <c r="F284" t="s">
         <v>8</v>
       </c>
       <c r="G284">
         <v>1.0</v>
       </c>
       <c r="H284" s="1">
         <v>0.0</v>
       </c>
       <c r="I284" s="1">
-        <v>39100.0</v>
+        <v>-2525.0</v>
       </c>
       <c r="J284" s="1">
         <v>0</v>
       </c>
       <c r="K284">
         <v>0.0</v>
       </c>
       <c r="L284">
         <v>0.0</v>
       </c>
       <c r="M284" s="1">
-        <v>39100.0</v>
+        <v>-2525.0</v>
       </c>
       <c r="N284" s="1">
-        <v>39100.0</v>
+        <v>-2525.0</v>
       </c>
       <c r="O284" s="1">
-        <v>0.06</v>
+        <v>0.0</v>
       </c>
       <c r="P284">
         <v>1</v>
       </c>
     </row>
     <row r="285" spans="1:16">
       <c r="A285" t="s">
+        <v>744</v>
+      </c>
+      <c r="B285" t="s">
         <v>745</v>
       </c>
-      <c r="B285" t="s">
+      <c r="C285" s="1">
+        <v>-368.0</v>
+      </c>
+      <c r="D285" s="1">
+        <v>159.8</v>
+      </c>
+      <c r="E285" s="1">
+        <v>43.53032609</v>
+      </c>
+      <c r="F285" t="s">
+        <v>8</v>
+      </c>
+      <c r="G285">
+        <v>1.0</v>
+      </c>
+      <c r="H285" s="1">
+        <v>-160191.6</v>
+      </c>
+      <c r="I285" s="1">
+        <v>-427872.4</v>
+      </c>
+      <c r="J285" s="1">
+        <v>267.10039727426</v>
+      </c>
+      <c r="K285">
+        <v>0.0</v>
+      </c>
+      <c r="L285">
+        <v>0.0</v>
+      </c>
+      <c r="M285" s="1">
+        <v>-588064.0</v>
+      </c>
+      <c r="N285" s="1">
+        <v>-588064.0</v>
+      </c>
+      <c r="O285" s="1">
+        <v>-0.97</v>
+      </c>
+      <c r="P285">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="286" spans="1:16">
+      <c r="A286" t="s">
         <v>746</v>
       </c>
-      <c r="C285" s="1">
-[...2 lines deleted...]
-      <c r="D285" s="1">
+      <c r="B286" t="s">
+        <v>747</v>
+      </c>
+      <c r="C286" s="1">
+        <v>368.0</v>
+      </c>
+      <c r="D286" s="1">
+        <v>184.4</v>
+      </c>
+      <c r="E286" s="1">
+        <v>47.94380435</v>
+      </c>
+      <c r="F286" t="s">
+        <v>8</v>
+      </c>
+      <c r="G286">
+        <v>1.0</v>
+      </c>
+      <c r="H286" s="1">
+        <v>176433.2</v>
+      </c>
+      <c r="I286" s="1">
+        <v>502158.8</v>
+      </c>
+      <c r="J286" s="1">
+        <v>284.61695417869</v>
+      </c>
+      <c r="K286">
+        <v>0.0</v>
+      </c>
+      <c r="L286">
+        <v>0.0</v>
+      </c>
+      <c r="M286" s="1">
+        <v>678592.0</v>
+      </c>
+      <c r="N286" s="1">
+        <v>678592.0</v>
+      </c>
+      <c r="O286" s="1">
+        <v>1.12</v>
+      </c>
+      <c r="P286">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="287" spans="1:16">
+      <c r="A287" t="s">
+        <v>748</v>
+      </c>
+      <c r="B287" t="s">
+        <v>749</v>
+      </c>
+      <c r="C287" s="1">
+        <v>160.0</v>
+      </c>
+      <c r="D287" s="1">
+        <v>49.7</v>
+      </c>
+      <c r="E287" s="1">
+        <v>75.3</v>
+      </c>
+      <c r="F287" t="s">
+        <v>8</v>
+      </c>
+      <c r="G287">
+        <v>1.0</v>
+      </c>
+      <c r="H287" s="1">
+        <v>120480.0</v>
+      </c>
+      <c r="I287" s="1">
+        <v>-40960.0</v>
+      </c>
+      <c r="J287" s="1">
+        <v>-33.997343957503</v>
+      </c>
+      <c r="K287">
+        <v>0.0</v>
+      </c>
+      <c r="L287">
+        <v>0.0</v>
+      </c>
+      <c r="M287" s="1">
+        <v>79520.0</v>
+      </c>
+      <c r="N287" s="1">
+        <v>79520.0</v>
+      </c>
+      <c r="O287" s="1">
         <v>0.13</v>
       </c>
-      <c r="E285" s="1">
-[...32 lines deleted...]
-      <c r="P285">
+      <c r="P287">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="288" spans="1:16">
+      <c r="A288" t="s">
+        <v>750</v>
+      </c>
+      <c r="B288" t="s">
+        <v>751</v>
+      </c>
+      <c r="C288" s="1">
+        <v>410.0</v>
+      </c>
+      <c r="D288" s="1">
+        <v>48.8</v>
+      </c>
+      <c r="E288" s="1">
+        <v>53.2</v>
+      </c>
+      <c r="F288" t="s">
+        <v>8</v>
+      </c>
+      <c r="G288">
+        <v>1.0</v>
+      </c>
+      <c r="H288" s="1">
+        <v>218120.0</v>
+      </c>
+      <c r="I288" s="1">
+        <v>-18040.0</v>
+      </c>
+      <c r="J288" s="1">
+        <v>-8.2706766917293</v>
+      </c>
+      <c r="K288">
+        <v>0.0</v>
+      </c>
+      <c r="L288">
+        <v>0.0</v>
+      </c>
+      <c r="M288" s="1">
+        <v>200080.0</v>
+      </c>
+      <c r="N288" s="1">
+        <v>200080.0</v>
+      </c>
+      <c r="O288" s="1">
+        <v>0.33</v>
+      </c>
+      <c r="P288">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>