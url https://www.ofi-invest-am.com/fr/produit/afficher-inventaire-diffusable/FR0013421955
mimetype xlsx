--- v2 (2026-06-19)
+++ v3 (2026-07-16)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="752">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="706">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>X</t>
   </si>
   <si>
     <t>FR0007493010</t>
   </si>
   <si>
@@ -100,56 +100,50 @@
   <si>
     <t>PMV (EUR)</t>
   </si>
   <si>
     <t>Var.</t>
   </si>
   <si>
     <t>CC (EUR)</t>
   </si>
   <si>
     <t>Interets (EUR)</t>
   </si>
   <si>
     <t>VBCE (EUR)</t>
   </si>
   <si>
     <t>VBCI (EUR)</t>
   </si>
   <si>
     <t>Poids</t>
   </si>
   <si>
     <t>Nb.</t>
   </si>
   <si>
-    <t>FR0000120404</t>
-[...4 lines deleted...]
-  <si>
     <t>NL0012969182</t>
   </si>
   <si>
     <t>ADYEN NV</t>
   </si>
   <si>
     <t>FR0000120073</t>
   </si>
   <si>
     <t>AIR LIQUIDE SA</t>
   </si>
   <si>
     <t>NL0000235190</t>
   </si>
   <si>
     <t>AIRBUS SE</t>
   </si>
   <si>
     <t>DE0008404005</t>
   </si>
   <si>
     <t>ALLIANZ SE-REG</t>
   </si>
   <si>
     <t>FR0010220475</t>
@@ -346,68 +340,68 @@
   <si>
     <t>NL0000009082</t>
   </si>
   <si>
     <t>KPN (KONIN) NV</t>
   </si>
   <si>
     <t>FR0010307819</t>
   </si>
   <si>
     <t>LEGRAND SA</t>
   </si>
   <si>
     <t>FR0000120321</t>
   </si>
   <si>
     <t>L'OREAL</t>
   </si>
   <si>
     <t>FR0000121014</t>
   </si>
   <si>
     <t>LVMH MOET HENNE</t>
   </si>
   <si>
+    <t>IT0004965148</t>
+  </si>
+  <si>
+    <t>MONCLER SPA</t>
+  </si>
+  <si>
     <t>DE0008430026</t>
   </si>
   <si>
     <t>MUENCHEN RUECK</t>
   </si>
   <si>
     <t>DE0006452907</t>
   </si>
   <si>
     <t>NEMETSCHEK SE</t>
   </si>
   <si>
-    <t>FR0000133308</t>
-[...4 lines deleted...]
-  <si>
     <t>NL0013654783</t>
   </si>
   <si>
     <t>PROSUS NV</t>
   </si>
   <si>
     <t>IT0004176001</t>
   </si>
   <si>
     <t>PRYSMIAN SPA</t>
   </si>
   <si>
     <t>FR0000130577</t>
   </si>
   <si>
     <t>PUBLICIS GROUPE</t>
   </si>
   <si>
     <t>FR0000131906</t>
   </si>
   <si>
     <t>RENAULT SA</t>
   </si>
   <si>
     <t>FR0000073272</t>
@@ -514,1794 +508,1662 @@
   <si>
     <t>FR0000124141</t>
   </si>
   <si>
     <t>VEOLIA ENVIRONNE</t>
   </si>
   <si>
     <t>FI0009003727</t>
   </si>
   <si>
     <t>WARTSILA OYJ ABP</t>
   </si>
   <si>
     <t>AT0000831706</t>
   </si>
   <si>
     <t>WIENERBERGER AG</t>
   </si>
   <si>
     <t>NL0000395903</t>
   </si>
   <si>
     <t>WOLTERS KLUWER</t>
   </si>
   <si>
-    <t>ICAT0002BOWC</t>
-[...11 lines deleted...]
-    <t>EUR/USD 15/04/26</t>
+    <t>FR001400SDL2</t>
+  </si>
+  <si>
+    <t>AM LAB ISR ACT EMERG</t>
+  </si>
+  <si>
+    <t>LU2244386053</t>
+  </si>
+  <si>
+    <t>BNP Prbs Esy E HY SR</t>
+  </si>
+  <si>
+    <t>FR001400KPZ3</t>
+  </si>
+  <si>
+    <t>OFI INVEST ESG LIQ I</t>
+  </si>
+  <si>
+    <t>XS2986639701</t>
+  </si>
+  <si>
+    <t>A2A EX 3.625 01-35</t>
+  </si>
+  <si>
+    <t>4 735.34</t>
+  </si>
+  <si>
+    <t>XS2809859536</t>
+  </si>
+  <si>
+    <t>ACHM BV 5.625 11-44</t>
+  </si>
+  <si>
+    <t>2 604.45</t>
+  </si>
+  <si>
+    <t>BE6363767821</t>
+  </si>
+  <si>
+    <t>AGEA NV 4.625 05-56</t>
+  </si>
+  <si>
+    <t>13 418.84</t>
+  </si>
+  <si>
+    <t>XS3237229193</t>
+  </si>
+  <si>
+    <t>AIB GRO 3.75 12-36</t>
+  </si>
+  <si>
+    <t>4 555.58</t>
+  </si>
+  <si>
+    <t>FR0014013VX5</t>
+  </si>
+  <si>
+    <t>AIR LIQ 3.0 05-33</t>
+  </si>
+  <si>
+    <t>2 728.77</t>
+  </si>
+  <si>
+    <t>XS3324546251</t>
+  </si>
+  <si>
+    <t>AKZO NO 4.0 03-31</t>
+  </si>
+  <si>
+    <t>XS2829852842</t>
+  </si>
+  <si>
+    <t>ALLI 4.5 PERP</t>
+  </si>
+  <si>
+    <t>7 323.29</t>
+  </si>
+  <si>
+    <t>DE000A351U49</t>
+  </si>
+  <si>
+    <t>ALLI SE 5.824 07-53</t>
+  </si>
+  <si>
+    <t>4 292.21</t>
+  </si>
+  <si>
+    <t>XS3064423174</t>
+  </si>
+  <si>
+    <t>ALPH 3.0 05-33</t>
+  </si>
+  <si>
+    <t>2 868.49</t>
+  </si>
+  <si>
+    <t>XS2761146468</t>
+  </si>
+  <si>
+    <t>ALPH BA 5.0 05-30</t>
+  </si>
+  <si>
+    <t>4 698.63</t>
+  </si>
+  <si>
+    <t>XS2640904319</t>
+  </si>
+  <si>
+    <t>ALPH BA 6.875 06-29</t>
+  </si>
+  <si>
+    <t>5 594.18</t>
+  </si>
+  <si>
+    <t>FR001400ZZD7</t>
+  </si>
+  <si>
+    <t>ARKEMA 4.25 PERP</t>
+  </si>
+  <si>
+    <t>7 626.39</t>
+  </si>
+  <si>
+    <t>XS2919279633</t>
+  </si>
+  <si>
+    <t>ASB Ban 3.185 04-29</t>
+  </si>
+  <si>
+    <t>XS2790191303</t>
+  </si>
+  <si>
+    <t>ASR NED 6.625 PERP</t>
+  </si>
+  <si>
+    <t>4 149.73</t>
+  </si>
+  <si>
+    <t>XS2872909770</t>
+  </si>
+  <si>
+    <t>ASTR FI 3.278 08-33</t>
+  </si>
+  <si>
+    <t>5 584.10</t>
+  </si>
+  <si>
+    <t>XS2431029441</t>
+  </si>
+  <si>
+    <t>AXA 1.875 07-42</t>
+  </si>
+  <si>
+    <t>1 458.90</t>
+  </si>
+  <si>
+    <t>XS1346228577</t>
+  </si>
+  <si>
+    <t>AXA SA 3.38 07-47</t>
+  </si>
+  <si>
+    <t>7 989.04</t>
+  </si>
+  <si>
+    <t>IT0005632267</t>
+  </si>
+  <si>
+    <t>BANC BP 3.375 01-30</t>
+  </si>
+  <si>
+    <t>1 629.43</t>
+  </si>
+  <si>
+    <t>XS3090080733</t>
+  </si>
+  <si>
+    <t>BANC DE 3.5 06-31</t>
+  </si>
+  <si>
+    <t>5 964.38</t>
+  </si>
+  <si>
+    <t>XS3112064947</t>
+  </si>
+  <si>
+    <t>BANK OF 3.25 01-32</t>
+  </si>
+  <si>
+    <t>3 246.53</t>
+  </si>
+  <si>
+    <t>FR0014015J95</t>
+  </si>
+  <si>
+    <t>BANQ FE 3.5 07-33</t>
+  </si>
+  <si>
+    <t>2 560.27</t>
+  </si>
+  <si>
+    <t>XS2831195644</t>
+  </si>
+  <si>
+    <t>BARC 4.973 05-36</t>
+  </si>
+  <si>
+    <t>8 828.78</t>
+  </si>
+  <si>
+    <t>XS3170898723</t>
+  </si>
+  <si>
+    <t>BAWA BK 3.375 09-33</t>
+  </si>
+  <si>
+    <t>4 253.42</t>
+  </si>
+  <si>
+    <t>BE0390167337</t>
+  </si>
+  <si>
+    <t>BELF SA 3.375 02-31</t>
+  </si>
+  <si>
+    <t>BE6365319829</t>
+  </si>
+  <si>
+    <t>BELF SA 3.375 05-30</t>
+  </si>
+  <si>
+    <t>6 047.26</t>
+  </si>
+  <si>
+    <t>XS3332496184</t>
+  </si>
+  <si>
+    <t>BK IREL 3.875 04-34</t>
+  </si>
+  <si>
+    <t>XS3215466338</t>
+  </si>
+  <si>
+    <t>BMS IRE 3.363 11-33</t>
+  </si>
+  <si>
+    <t>3 604.68</t>
+  </si>
+  <si>
+    <t>FR0014010KM7</t>
+  </si>
+  <si>
+    <t>BNP PAR 3.78 01-36</t>
+  </si>
+  <si>
+    <t>1 884.62</t>
+  </si>
+  <si>
+    <t>FR001400KY44</t>
+  </si>
+  <si>
+    <t>BNP PAR 4.125 09-32</t>
+  </si>
+  <si>
+    <t>2 328.08</t>
+  </si>
+  <si>
+    <t>XS2555221246</t>
+  </si>
+  <si>
+    <t>BOOK 4.75 11-34</t>
+  </si>
+  <si>
+    <t>6 090.41</t>
+  </si>
+  <si>
+    <t>FR001400WP90</t>
+  </si>
+  <si>
+    <t>BPCE 4.0 01-34</t>
+  </si>
+  <si>
+    <t>3 945.21</t>
+  </si>
+  <si>
+    <t>FR0014001R34</t>
+  </si>
+  <si>
+    <t>BQ POST 0.75 08-32</t>
+  </si>
+  <si>
+    <t>FR0013461795</t>
+  </si>
+  <si>
+    <t>BQ POST 3.875 PERP</t>
+  </si>
+  <si>
+    <t>3 232.73</t>
+  </si>
+  <si>
+    <t>XS3227880021</t>
+  </si>
+  <si>
+    <t>BRIT TE 3.375 11-32</t>
+  </si>
+  <si>
+    <t>3 403.29</t>
+  </si>
+  <si>
+    <t>FR0014013058</t>
+  </si>
+  <si>
+    <t>BURE VE 3.375 10-33</t>
+  </si>
+  <si>
+    <t>5 575.68</t>
+  </si>
+  <si>
+    <t>FR001400N2M9</t>
+  </si>
+  <si>
+    <t>CA 3.75 01-34</t>
+  </si>
+  <si>
+    <t>XS3226502485</t>
+  </si>
+  <si>
+    <t>CAIX 3.875 05-38</t>
+  </si>
+  <si>
+    <t>3 333.56</t>
+  </si>
+  <si>
+    <t>FR0014012S89</t>
+  </si>
+  <si>
+    <t>CAPG 3.5 09-34</t>
+  </si>
+  <si>
+    <t>3 969.86</t>
+  </si>
+  <si>
+    <t>XS2387052744</t>
+  </si>
+  <si>
+    <t>CAST HE 0.875 09-29</t>
+  </si>
+  <si>
+    <t>1 030.82</t>
+  </si>
+  <si>
+    <t>XS2793256137</t>
+  </si>
+  <si>
+    <t>CBRE GI 4.75 03-34</t>
+  </si>
+  <si>
+    <t>FR001400Q486</t>
+  </si>
+  <si>
+    <t>CIE GEN 3.125 05-31</t>
+  </si>
+  <si>
+    <t>8 707.19</t>
+  </si>
+  <si>
+    <t>FR0013521630</t>
+  </si>
+  <si>
+    <t>CNP ASS 2.5 06-51</t>
+  </si>
+  <si>
+    <t>8 054.79</t>
+  </si>
+  <si>
+    <t>FR0013066388</t>
+  </si>
+  <si>
+    <t>CNP ASS 4.5 06-47</t>
+  </si>
+  <si>
+    <t>3 871.23</t>
+  </si>
+  <si>
+    <t>XS3326476523</t>
+  </si>
+  <si>
+    <t>COCA CO 4.0 10-33</t>
+  </si>
+  <si>
+    <t>DE000CZ45YV9</t>
+  </si>
+  <si>
+    <t>COMM AK 4.0 07-32</t>
+  </si>
+  <si>
+    <t>3 046.58</t>
+  </si>
+  <si>
+    <t>XS2796609787</t>
+  </si>
+  <si>
+    <t>COMP DE 3.375 04-30</t>
+  </si>
+  <si>
+    <t>FR001400MDV4</t>
+  </si>
+  <si>
+    <t>COVI 4.625 06-32</t>
+  </si>
+  <si>
+    <t>16 168.49</t>
+  </si>
+  <si>
+    <t>FR001400Q7X2</t>
+  </si>
+  <si>
+    <t>COVI HO 4.125 05-33</t>
+  </si>
+  <si>
+    <t>11 256.16</t>
+  </si>
+  <si>
+    <t>FR001400PZV0</t>
+  </si>
+  <si>
+    <t>CRED MU 4.81 05-35</t>
+  </si>
+  <si>
+    <t>8 961.10</t>
+  </si>
+  <si>
+    <t>BE0390287564</t>
+  </si>
+  <si>
+    <t>CRELAN 4.0 04-37</t>
+  </si>
+  <si>
+    <t>1 753.42</t>
+  </si>
+  <si>
+    <t>BE0002989706</t>
+  </si>
+  <si>
+    <t>CRELAN 5.25 01-32</t>
+  </si>
+  <si>
+    <t>2 502.74</t>
+  </si>
+  <si>
+    <t>XS2900380812</t>
+  </si>
+  <si>
+    <t>DAIM TR 3.375 09-30</t>
+  </si>
+  <si>
+    <t>3 865.07</t>
+  </si>
+  <si>
+    <t>FR0014017HO4</t>
+  </si>
+  <si>
+    <t>DANONE 3.785 04-34</t>
+  </si>
+  <si>
+    <t>DE000DL19VS4</t>
+  </si>
+  <si>
+    <t>DEUT BK 1.75 11-30</t>
+  </si>
+  <si>
+    <t>DE000A4DE9Y3</t>
+  </si>
+  <si>
+    <t>DEUT BK 3.375 02-31</t>
+  </si>
+  <si>
+    <t>DE000A30VT06</t>
+  </si>
+  <si>
+    <t>DEUT BK 5.0 09-30</t>
+  </si>
+  <si>
+    <t>6 219.18</t>
+  </si>
+  <si>
+    <t>XS2280835260</t>
+  </si>
+  <si>
+    <t>DIGI IN 0.625 07-31</t>
+  </si>
+  <si>
+    <t>XS2977974927</t>
+  </si>
+  <si>
+    <t>DNB BAN 3.0 01-31</t>
+  </si>
+  <si>
+    <t>1 561.64</t>
+  </si>
+  <si>
+    <t>XS3074473474</t>
+  </si>
+  <si>
+    <t>DNB BAN 3.125 05-31</t>
+  </si>
+  <si>
+    <t>2 868.15</t>
+  </si>
+  <si>
+    <t>XS2847684938</t>
+  </si>
+  <si>
+    <t>DSB 3.125 09-34</t>
+  </si>
+  <si>
+    <t>3 904.11</t>
+  </si>
+  <si>
+    <t>XS3204041266</t>
+  </si>
+  <si>
+    <t>DZ BANK 3.706 10-35</t>
+  </si>
+  <si>
+    <t>3 797.38</t>
+  </si>
+  <si>
+    <t>XS3166221948</t>
+  </si>
+  <si>
+    <t>EAST JA 3.727 09-37</t>
+  </si>
+  <si>
+    <t>8 454.67</t>
+  </si>
+  <si>
+    <t>XS3071203056</t>
+  </si>
+  <si>
+    <t>EATO CA 3.625 05-35</t>
+  </si>
+  <si>
+    <t>6 872.60</t>
+  </si>
+  <si>
+    <t>FR0014006UO0</t>
+  </si>
+  <si>
+    <t>EDF 1.0 11-33</t>
+  </si>
+  <si>
+    <t>PTEDP6OM0007</t>
+  </si>
+  <si>
+    <t>EDP 4.375 12-55</t>
+  </si>
+  <si>
+    <t>1 761.99</t>
+  </si>
+  <si>
+    <t>XS3171675393</t>
+  </si>
+  <si>
+    <t>EDP SER 3.125 12-31</t>
+  </si>
+  <si>
+    <t>3 379.11</t>
+  </si>
+  <si>
+    <t>XS2904504979</t>
+  </si>
+  <si>
+    <t>EFG EUR 4.0 09-30</t>
+  </si>
+  <si>
+    <t>4 558.90</t>
+  </si>
+  <si>
+    <t>BE6352705782</t>
+  </si>
+  <si>
+    <t>ELIA GR 3.875 06-31</t>
+  </si>
+  <si>
+    <t>6 645.89</t>
+  </si>
+  <si>
+    <t>XS3070067072</t>
+  </si>
+  <si>
+    <t>ELIS CO 2.875 05-30</t>
+  </si>
+  <si>
+    <t>10 878.13</t>
+  </si>
+  <si>
+    <t>FR0014016ZV3</t>
+  </si>
+  <si>
+    <t>ELIS EX 3.875 03-32</t>
+  </si>
+  <si>
+    <t>XS3086867440</t>
+  </si>
+  <si>
+    <t>ELM BV 3.375 06-30</t>
+  </si>
+  <si>
+    <t>5 640.41</t>
+  </si>
+  <si>
+    <t>XS1492580516</t>
+  </si>
+  <si>
+    <t>ELM BV 4.5 PERP</t>
+  </si>
+  <si>
+    <t>20 712.33</t>
+  </si>
+  <si>
+    <t>XS2312746345</t>
+  </si>
+  <si>
+    <t>ENEL 1.875 PERP</t>
+  </si>
+  <si>
+    <t>3 452.05</t>
+  </si>
+  <si>
+    <t>XS3274805376</t>
+  </si>
+  <si>
+    <t>EON SE 3.448 01-34</t>
+  </si>
+  <si>
+    <t>4 521.70</t>
+  </si>
+  <si>
+    <t>XS1428782160</t>
+  </si>
+  <si>
+    <t>ESB FIN 1.88 06-31</t>
+  </si>
+  <si>
+    <t>6 369.86</t>
+  </si>
+  <si>
+    <t>FR001400RX89</t>
+  </si>
+  <si>
+    <t>ESSI 3.0 03-32</t>
+  </si>
+  <si>
+    <t>1 512.33</t>
+  </si>
+  <si>
+    <t>FR0014017VR8</t>
+  </si>
+  <si>
+    <t>EURAZEO 4.625 04-31</t>
+  </si>
+  <si>
+    <t>DE000A4DFWV3</t>
+  </si>
+  <si>
+    <t>EVON IN 4.25 09-55</t>
+  </si>
+  <si>
+    <t>5 193.15</t>
+  </si>
+  <si>
+    <t>XS2982065018</t>
+  </si>
+  <si>
+    <t>EXPE FI 3.51 12-33</t>
+  </si>
+  <si>
+    <t>2 096.19</t>
+  </si>
+  <si>
+    <t>XS3299544711</t>
+  </si>
+  <si>
+    <t>FORD MO 3.305 05-29</t>
+  </si>
+  <si>
+    <t>1 768.40</t>
+  </si>
+  <si>
+    <t>XS2764790833</t>
+  </si>
+  <si>
+    <t>FORT 3.7 08-29</t>
+  </si>
+  <si>
+    <t>2 513.97</t>
+  </si>
+  <si>
+    <t>XS3148184156</t>
+  </si>
+  <si>
+    <t>GIVA FI 2.875 09-29</t>
+  </si>
+  <si>
+    <t>3 513.01</t>
+  </si>
+  <si>
+    <t>BE6371086297</t>
+  </si>
+  <si>
+    <t>GROU BR 3.75 01-36</t>
+  </si>
+  <si>
+    <t>FR0014006144</t>
+  </si>
+  <si>
+    <t>GROU DE 1.85 04-42</t>
+  </si>
+  <si>
+    <t>1 844.93</t>
+  </si>
+  <si>
+    <t>XS2198574209</t>
+  </si>
+  <si>
+    <t>HANN RU 1.75 10-40</t>
+  </si>
+  <si>
+    <t>XS3319131119</t>
+  </si>
+  <si>
+    <t>HENK AG 3.625 04-31</t>
+  </si>
+  <si>
+    <t>XS2385390724</t>
+  </si>
+  <si>
+    <t>HIME SA 0.625 09-28</t>
+  </si>
+  <si>
+    <t>DE000A383PT8</t>
+  </si>
+  <si>
+    <t>HOWO WO 3.875 06-30</t>
+  </si>
+  <si>
+    <t>6 773.29</t>
+  </si>
+  <si>
+    <t>XS3224600232</t>
+  </si>
+  <si>
+    <t>IBER FI 3.75 PERP</t>
+  </si>
+  <si>
+    <t>5 116.44</t>
+  </si>
+  <si>
+    <t>XS2295333988</t>
+  </si>
+  <si>
+    <t>IBER IN 1.825 PERP</t>
+  </si>
+  <si>
+    <t>1 400.00</t>
+  </si>
+  <si>
+    <t>XS2244941063</t>
+  </si>
+  <si>
+    <t>IBER IN 1.874 PERP</t>
+  </si>
+  <si>
+    <t>3 665.85</t>
+  </si>
+  <si>
+    <t>FR001400ZRC6</t>
+  </si>
+  <si>
+    <t>ICAD PR 4.375 05-35</t>
+  </si>
+  <si>
+    <t>15 965.75</t>
+  </si>
+  <si>
+    <t>XS3190744907</t>
+  </si>
+  <si>
+    <t>IDS FIN 3.25 10-29</t>
+  </si>
+  <si>
+    <t>3 704.73</t>
+  </si>
+  <si>
+    <t>FR00140141X5</t>
+  </si>
+  <si>
+    <t>IMERYS 4.0 11-32</t>
+  </si>
+  <si>
+    <t>3 287.67</t>
+  </si>
+  <si>
+    <t>XS3074456891</t>
+  </si>
+  <si>
+    <t>INFO 3.375 06-31</t>
+  </si>
+  <si>
+    <t>4 543.77</t>
+  </si>
+  <si>
+    <t>XS2244936659</t>
+  </si>
+  <si>
+    <t>INFR WI 1.625 10-28</t>
+  </si>
+  <si>
+    <t>1 611.64</t>
+  </si>
+  <si>
+    <t>XS3153087559</t>
+  </si>
+  <si>
+    <t>ING GRO 3.875 08-37</t>
+  </si>
+  <si>
+    <t>12 898.97</t>
+  </si>
+  <si>
+    <t>XS3032046016</t>
+  </si>
+  <si>
+    <t>INVE AB 3.5 03-34</t>
+  </si>
+  <si>
+    <t>XS2752472436</t>
+  </si>
+  <si>
+    <t>IREN 3.875 07-32</t>
+  </si>
+  <si>
+    <t>5 775.34</t>
+  </si>
+  <si>
+    <t>XS2977890313</t>
+  </si>
+  <si>
+    <t>IREN 4.5 PERP</t>
+  </si>
+  <si>
+    <t>8 926.03</t>
+  </si>
+  <si>
+    <t>XS2957380228</t>
+  </si>
+  <si>
+    <t>JOHN NT 3.125 12-33</t>
+  </si>
+  <si>
+    <t>1 113.01</t>
+  </si>
+  <si>
+    <t>XS3300349639</t>
+  </si>
+  <si>
+    <t>JPM CHA 3.136 02-32</t>
+  </si>
+  <si>
+    <t>2 337.48</t>
+  </si>
+  <si>
+    <t>BE0002990712</t>
+  </si>
+  <si>
+    <t>KBC GRO 4.75 04-35</t>
+  </si>
+  <si>
+    <t>FR001400NDQ2</t>
+  </si>
+  <si>
+    <t>KLEP 3.875 09-33</t>
+  </si>
+  <si>
+    <t>8 875.34</t>
+  </si>
+  <si>
+    <t>XS2852136063</t>
+  </si>
+  <si>
+    <t>Koni DS 3.625 07-34</t>
+  </si>
+  <si>
+    <t>5 800.00</t>
+  </si>
+  <si>
+    <t>XS2229470146</t>
+  </si>
+  <si>
+    <t>KPN 0.875 12-32</t>
+  </si>
+  <si>
+    <t>FR0013455854</t>
+  </si>
+  <si>
+    <t>LA MOND 4.375 PERP</t>
+  </si>
+  <si>
+    <t>4 278.85</t>
+  </si>
+  <si>
+    <t>XS2815980664</t>
+  </si>
+  <si>
+    <t>LLOY BA 3.875 05-32</t>
+  </si>
+  <si>
+    <t>3 620.21</t>
+  </si>
+  <si>
+    <t>XS3069338336</t>
+  </si>
+  <si>
+    <t>LLOY BA 4.0 05-35</t>
+  </si>
+  <si>
+    <t>6 863.12</t>
+  </si>
+  <si>
+    <t>XS2679904685</t>
+  </si>
+  <si>
+    <t>LSEG NE 4.231 09-30</t>
+  </si>
+  <si>
+    <t>7 059.39</t>
+  </si>
+  <si>
+    <t>FR001400ZEB6</t>
+  </si>
+  <si>
+    <t>LVMH MO 3.0 03-32</t>
+  </si>
+  <si>
+    <t>XS3320665444</t>
+  </si>
+  <si>
+    <t>MAPL PA 4.728 03-35</t>
+  </si>
+  <si>
+    <t>XS2023644540</t>
+  </si>
+  <si>
+    <t>MERC FI 0.875 07-31</t>
+  </si>
+  <si>
+    <t>2 078.42</t>
+  </si>
+  <si>
+    <t>XS3223939466</t>
+  </si>
+  <si>
+    <t>MERC KG 3.75 11-55</t>
+  </si>
+  <si>
+    <t>2 825.34</t>
+  </si>
+  <si>
+    <t>XS3293638568</t>
+  </si>
+  <si>
+    <t>MIZU FI 3.21 05-32</t>
+  </si>
+  <si>
+    <t>2 327.03</t>
+  </si>
+  <si>
+    <t>XS3025943419</t>
+  </si>
+  <si>
+    <t>MOND FI 3.75 05-33</t>
+  </si>
+  <si>
+    <t>6 542.47</t>
+  </si>
+  <si>
+    <t>XS2790333889</t>
+  </si>
+  <si>
+    <t>MORG ST 3.955 03-35</t>
+  </si>
+  <si>
+    <t>1 625.34</t>
+  </si>
+  <si>
+    <t>XS3059437460</t>
+  </si>
+  <si>
+    <t>NATI BU 4.0 07-35</t>
+  </si>
+  <si>
+    <t>2 979.95</t>
+  </si>
+  <si>
+    <t>XS2434710872</t>
+  </si>
+  <si>
+    <t>NATL GR 1.054 01-31</t>
+  </si>
+  <si>
+    <t>XS2894910665</t>
+  </si>
+  <si>
+    <t>NATL GR 3.631 09-31</t>
+  </si>
+  <si>
+    <t>4 556.16</t>
+  </si>
+  <si>
+    <t>XS2898838516</t>
+  </si>
+  <si>
+    <t>NATW GR 3.575 09-32</t>
+  </si>
+  <si>
+    <t>4 309.59</t>
+  </si>
+  <si>
+    <t>XS3009472989</t>
+  </si>
+  <si>
+    <t>NATW GR 3.723 02-35</t>
+  </si>
+  <si>
+    <t>1 101.60</t>
+  </si>
+  <si>
+    <t>XS3303513066</t>
+  </si>
+  <si>
+    <t>NETW FI 3.5 09-33</t>
+  </si>
+  <si>
+    <t>XS2602037629</t>
+  </si>
+  <si>
+    <t>NN GROU 6.375 PERP</t>
+  </si>
+  <si>
+    <t>2 026.83</t>
+  </si>
+  <si>
+    <t>XS3232967318</t>
+  </si>
+  <si>
+    <t>NORD BK 3.25 11-35</t>
+  </si>
+  <si>
+    <t>4 060.27</t>
+  </si>
+  <si>
+    <t>XS3100081507</t>
+  </si>
+  <si>
+    <t>NTT FIN 3.678 07-33</t>
+  </si>
+  <si>
+    <t>4 846.29</t>
+  </si>
+  <si>
+    <t>XS3308054124</t>
+  </si>
+  <si>
+    <t>NV LUCH 3.625 11-35</t>
+  </si>
+  <si>
+    <t>XS2776001377</t>
+  </si>
+  <si>
+    <t>OMNI FI 3.7 03-32</t>
+  </si>
+  <si>
+    <t>XS3284416917</t>
+  </si>
+  <si>
+    <t>OP CORP 3.25 01-32</t>
+  </si>
+  <si>
+    <t>3 262.47</t>
+  </si>
+  <si>
+    <t>FR001400GDJ1</t>
+  </si>
+  <si>
+    <t>ORANGE 5.375 PERP</t>
+  </si>
+  <si>
+    <t>XS2901491261</t>
+  </si>
+  <si>
+    <t>P3 GROU 4.0 04-32</t>
+  </si>
+  <si>
+    <t>XS2439004412</t>
+  </si>
+  <si>
+    <t>PROL EU 1.0 02-29</t>
+  </si>
+  <si>
+    <t>XS2810794680</t>
+  </si>
+  <si>
+    <t>PROL EU 4.0 05-34</t>
+  </si>
+  <si>
+    <t>3 835.62</t>
+  </si>
+  <si>
+    <t>XS2187529180</t>
+  </si>
+  <si>
+    <t>PROL IN 1.625 06-32</t>
+  </si>
+  <si>
+    <t>1 708.48</t>
+  </si>
+  <si>
+    <t>BE0002830116</t>
+  </si>
+  <si>
+    <t>PROX 0.75 11-36</t>
+  </si>
+  <si>
+    <t>FR0014010CI2</t>
+  </si>
+  <si>
+    <t>PUBL GR 3.375 06-32</t>
+  </si>
+  <si>
+    <t>5 769.86</t>
+  </si>
+  <si>
+    <t>CH1353015048</t>
+  </si>
+  <si>
+    <t>RAIF SC 3.852 09-32</t>
+  </si>
+  <si>
+    <t>4 833.47</t>
+  </si>
+  <si>
+    <t>FR0014015EO5</t>
+  </si>
+  <si>
+    <t>RCI BAN 3.75 02-32</t>
+  </si>
+  <si>
+    <t>XS2744299335</t>
+  </si>
+  <si>
+    <t>RED ELE 3.0 01-34</t>
+  </si>
+  <si>
+    <t>1 528.77</t>
+  </si>
+  <si>
+    <t>XS2779010300</t>
+  </si>
+  <si>
+    <t>RELX FI 3.375 03-33</t>
+  </si>
+  <si>
+    <t>XS2979759359</t>
+  </si>
+  <si>
+    <t>ROYA BA 3.25 01-31</t>
+  </si>
+  <si>
+    <t>3 134.25</t>
+  </si>
+  <si>
+    <t>FR001400J150</t>
+  </si>
+  <si>
+    <t>RTE EDF 3.75 07-35</t>
+  </si>
+  <si>
+    <t>11 917.81</t>
+  </si>
+  <si>
+    <t>FR001400Y1I6</t>
+  </si>
+  <si>
+    <t>SANOFI 2.75 03-31</t>
+  </si>
+  <si>
+    <t>XS2894895684</t>
+  </si>
+  <si>
+    <t>SCOT HY 3.375 09-32</t>
+  </si>
+  <si>
+    <t>6 324.66</t>
+  </si>
+  <si>
+    <t>XS2974156031</t>
+  </si>
+  <si>
+    <t>SELP FI 3.75 01-32</t>
+  </si>
+  <si>
+    <t>FR0014012ID6</t>
+  </si>
+  <si>
+    <t>SG 3.75 09-33</t>
+  </si>
+  <si>
+    <t>2 332.19</t>
+  </si>
+  <si>
+    <t>FR0014014A53</t>
+  </si>
+  <si>
+    <t>SG 3.875 11-35</t>
+  </si>
+  <si>
+    <t>4 809.25</t>
+  </si>
+  <si>
+    <t>XS2616008970</t>
+  </si>
+  <si>
+    <t>SIKA CA 3.75 05-30</t>
+  </si>
+  <si>
+    <t>7 232.88</t>
+  </si>
+  <si>
+    <t>XS3237109965</t>
+  </si>
+  <si>
+    <t>SMUR KA 3.489 11-31</t>
+  </si>
+  <si>
+    <t>1 433.26</t>
+  </si>
+  <si>
+    <t>FR001400P728</t>
+  </si>
+  <si>
+    <t>SOCI DE 3.125 01-34</t>
+  </si>
+  <si>
+    <t>XS3317460619</t>
+  </si>
+  <si>
+    <t>SOFT 3.936 06-32</t>
+  </si>
+  <si>
+    <t>XS3027988263</t>
+  </si>
+  <si>
+    <t>SSE 3.5 03-32</t>
+  </si>
+  <si>
+    <t>XS2439704318</t>
+  </si>
+  <si>
+    <t>SSE 4.0 PERP</t>
+  </si>
+  <si>
+    <t>7 978.08</t>
+  </si>
+  <si>
+    <t>XS2631822868</t>
+  </si>
+  <si>
+    <t>STAT AS 3.5 06-33</t>
+  </si>
+  <si>
+    <t>6 041.10</t>
+  </si>
+  <si>
+    <t>XS3307413842</t>
+  </si>
+  <si>
+    <t>STEL NV 6.25 PERP</t>
+  </si>
+  <si>
+    <t>1 522.26</t>
+  </si>
+  <si>
+    <t>BE6365314770</t>
+  </si>
+  <si>
+    <t>SYEN SA 3.375 05-31</t>
+  </si>
+  <si>
+    <t>12 094.52</t>
+  </si>
+  <si>
+    <t>XS2314267449</t>
+  </si>
+  <si>
+    <t>TELE AB 0.75 03-31</t>
+  </si>
+  <si>
+    <t>XS2623868994</t>
+  </si>
+  <si>
+    <t>TELE AB 3.75 11-29</t>
+  </si>
+  <si>
+    <t>1 530.82</t>
+  </si>
+  <si>
+    <t>XS2589828941</t>
+  </si>
+  <si>
+    <t>TELI CO 3.625 02-32</t>
+  </si>
+  <si>
+    <t>1 132.19</t>
+  </si>
+  <si>
+    <t>XS1966038249</t>
+  </si>
+  <si>
+    <t>TELS CO 1.375 03-29</t>
+  </si>
+  <si>
+    <t>XS3166363906</t>
+  </si>
+  <si>
+    <t>TELS GR 3.375 03-35</t>
+  </si>
+  <si>
+    <t>1 812.33</t>
+  </si>
+  <si>
+    <t>XS2549543226</t>
+  </si>
+  <si>
+    <t>TENN HO 4.25 04-32</t>
+  </si>
+  <si>
+    <t>4 156.85</t>
+  </si>
+  <si>
+    <t>XS3128477521</t>
+  </si>
+  <si>
+    <t>TERN RE 3.0 07-31</t>
+  </si>
+  <si>
+    <t>6 706.85</t>
+  </si>
+  <si>
+    <t>XS3281650823</t>
+  </si>
+  <si>
+    <t>TERN RE 3.875 PERP</t>
+  </si>
+  <si>
+    <t>XS2798269069</t>
+  </si>
+  <si>
+    <t>TERN RE 4.75 PERP</t>
+  </si>
+  <si>
+    <t>FR001400L263</t>
+  </si>
+  <si>
+    <t>THAL SE 4.25 10-31</t>
+  </si>
+  <si>
+    <t>4 284.93</t>
+  </si>
+  <si>
+    <t>XS3238212164</t>
+  </si>
+  <si>
+    <t>THE MAG 3.75 11-34</t>
+  </si>
+  <si>
+    <t>3 739.21</t>
+  </si>
+  <si>
+    <t>XS3304304945</t>
+  </si>
+  <si>
+    <t>THE SAG 3.821 02-33</t>
+  </si>
+  <si>
+    <t>1 198.43</t>
+  </si>
+  <si>
+    <t>XS3298843924</t>
+  </si>
+  <si>
+    <t>TMOB U 3.625 02-35</t>
+  </si>
+  <si>
+    <t>2 377.60</t>
+  </si>
+  <si>
+    <t>XS2980851351</t>
+  </si>
+  <si>
+    <t>TORO DO 4.03 01-36</t>
+  </si>
+  <si>
+    <t>2 324.59</t>
+  </si>
+  <si>
+    <t>XS2778764006</t>
+  </si>
+  <si>
+    <t>TRAN FI 3.713 03-32</t>
+  </si>
+  <si>
+    <t>XS3047435659</t>
+  </si>
+  <si>
+    <t>TRAN FI 4.143 04-35</t>
+  </si>
+  <si>
+    <t>CH1305916897</t>
+  </si>
+  <si>
+    <t>UBS GRO 4.125 06-33</t>
+  </si>
+  <si>
+    <t>3 559.93</t>
+  </si>
+  <si>
+    <t>BE0390119825</t>
+  </si>
+  <si>
+    <t>UCB 4.25 03-30</t>
+  </si>
+  <si>
+    <t>FR001400SIL1</t>
+  </si>
+  <si>
+    <t>UNIB RO 3.875 09-34</t>
+  </si>
+  <si>
+    <t>7 038.70</t>
+  </si>
+  <si>
+    <t>IT0005704900</t>
+  </si>
+  <si>
+    <t>UNIC 3.776 04-32</t>
+  </si>
+  <si>
+    <t>XS2496289138</t>
+  </si>
+  <si>
+    <t>UNIV MU 3.75 06-32</t>
+  </si>
+  <si>
+    <t>11 266.64</t>
+  </si>
+  <si>
+    <t>FR00140007L3</t>
+  </si>
+  <si>
+    <t>VEOL EN 2.5 PERP</t>
+  </si>
+  <si>
+    <t>FR001400UHP0</t>
+  </si>
+  <si>
+    <t>VEOL EN 2.974 01-31</t>
+  </si>
+  <si>
+    <t>1 629.59</t>
+  </si>
+  <si>
+    <t>FR0014017P12</t>
+  </si>
+  <si>
+    <t>VEOL EN 3.69 04-31</t>
+  </si>
+  <si>
+    <t>XS2821745374</t>
+  </si>
+  <si>
+    <t>VERB AG 3.25 05-31</t>
+  </si>
+  <si>
+    <t>6 019.18</t>
+  </si>
+  <si>
+    <t>XS3310548105</t>
+  </si>
+  <si>
+    <t>VEST WI 3.75 06-33</t>
+  </si>
+  <si>
+    <t>DE000A3MP4V7</t>
+  </si>
+  <si>
+    <t>VONO SE 0.75 09-32</t>
+  </si>
+  <si>
+    <t>FR0014003S72</t>
+  </si>
+  <si>
+    <t>WENDEL 1.0 06-31</t>
+  </si>
+  <si>
+    <t>1 769.86</t>
+  </si>
+  <si>
+    <t>XS2198580271</t>
+  </si>
+  <si>
+    <t>WOLT KL 0.75 07-30</t>
+  </si>
+  <si>
+    <t>CH1471403852</t>
+  </si>
+  <si>
+    <t>ZUER KA 3.153 09-31</t>
+  </si>
+  <si>
+    <t>3 818.15</t>
+  </si>
+  <si>
+    <t>SLBM6 Index</t>
+  </si>
+  <si>
+    <t>EMINI SP500 E 0626</t>
   </si>
   <si>
     <t>USD</t>
   </si>
   <si>
-    <t>FR001400SDL2</t>
-[...1660 lines deleted...]
-  <si>
     <t>RXM6 Comdty</t>
   </si>
   <si>
     <t>EURO BUND 0626</t>
   </si>
   <si>
     <t>VGM6 Index</t>
   </si>
   <si>
     <t>EURO STOXX 50 0626</t>
   </si>
   <si>
+    <t>XSSM6 Index</t>
+  </si>
+  <si>
+    <t>EUX SX5 50 ES 0626</t>
+  </si>
+  <si>
     <t>ASDZ27 Index</t>
   </si>
   <si>
     <t>SP 500 ANNL D 1227</t>
   </si>
   <si>
-    <t>TYM6 Comdty</t>
-[...4 lines deleted...]
-  <si>
     <t>OIRL0000025E</t>
   </si>
   <si>
     <t>BBG CA 260911 P96.25</t>
   </si>
   <si>
     <t>OIRL0000025D</t>
   </si>
   <si>
     <t>BBG CA 260911 P96.5</t>
   </si>
   <si>
     <t>OIRL0000027W</t>
   </si>
   <si>
     <t>BBG CA 260911 P96.75</t>
   </si>
   <si>
     <t>OIRL000002AC</t>
   </si>
   <si>
     <t>EUR MI 261211 C97.87</t>
   </si>
   <si>
     <t>OIRL000002AB</t>
   </si>
   <si>
     <t>EUR MI 261211 C98</t>
   </si>
   <si>
-    <t>OINL000021MW</t>
-[...8 lines deleted...]
-    <t>EURO S 260320 P5800</t>
+    <t>OINL000021VL</t>
+  </si>
+  <si>
+    <t>EURO S 260417 C5800</t>
+  </si>
+  <si>
+    <t>OINL000021O0</t>
+  </si>
+  <si>
+    <t>EURO S 260417 C5950</t>
+  </si>
+  <si>
+    <t>OINL000021OA</t>
+  </si>
+  <si>
+    <t>EURO S 260417 C6100</t>
   </si>
   <si>
     <t>OINL00002243</t>
   </si>
   <si>
     <t>EURO S 260918 C6350</t>
   </si>
   <si>
     <t>OINL00001ZMH</t>
   </si>
   <si>
     <t>EURO S 261218 C6600</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -2680,151 +2542,151 @@
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
         <v>8806.0</v>
       </c>
       <c r="D2">
-        <v>5344.74</v>
+        <v>5463.93</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>47065868.32</v>
+        <v>48115426.78</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>47065868.32</v>
+        <v>48115426.78</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
-        <v>655.825</v>
+        <v>514.06</v>
       </c>
       <c r="D3">
-        <v>16313.22</v>
+        <v>16677.0</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>10698623.09</v>
+        <v>8572983.67</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>10698623.09</v>
+        <v>8572983.67</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="1">
-        <v>23936.667</v>
+        <v>24209.498</v>
       </c>
       <c r="D4">
-        <v>116.83</v>
+        <v>119.36</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
-        <v>2796692.29</v>
+        <v>2889788.8</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
       <c r="H4">
-        <v>2796692.29</v>
+        <v>2889788.8</v>
       </c>
       <c r="I4" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P288"/>
+  <dimension ref="A1:P273"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O288" sqref="O288"/>
+      <selection activeCell="O273" sqref="O273"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>13</v>
       </c>
       <c r="B1" t="s">
         <v>14</v>
       </c>
       <c r="C1" t="s">
         <v>15</v>
       </c>
       <c r="D1" t="s">
         <v>16</v>
       </c>
       <c r="E1" t="s">
         <v>17</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>18</v>
@@ -2843,14389 +2705,13639 @@
       </c>
       <c r="L1" t="s">
         <v>23</v>
       </c>
       <c r="M1" t="s">
         <v>24</v>
       </c>
       <c r="N1" t="s">
         <v>25</v>
       </c>
       <c r="O1" t="s">
         <v>26</v>
       </c>
       <c r="P1" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>28</v>
       </c>
       <c r="B2" t="s">
         <v>29</v>
       </c>
       <c r="C2" s="1">
-        <v>2000.0</v>
+        <v>55.0</v>
       </c>
       <c r="D2" s="1">
-        <v>39.5</v>
+        <v>958.0</v>
       </c>
       <c r="E2" s="1">
-        <v>34.904835</v>
+        <v>1427.29254545</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
         <v>1.0</v>
       </c>
       <c r="H2" s="1">
-        <v>69809.67</v>
+        <v>78501.09</v>
       </c>
       <c r="I2" s="1">
-        <v>9190.33</v>
+        <v>-25811.09</v>
       </c>
       <c r="J2" s="1">
-        <v>13.164838051806</v>
+        <v>-32.879912877643</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>79000.0</v>
+        <v>52690.0</v>
       </c>
       <c r="N2" s="1">
-        <v>79000.0</v>
+        <v>52690.0</v>
       </c>
       <c r="O2" s="1">
-        <v>0.13</v>
+        <v>0.09</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>30</v>
       </c>
       <c r="B3" t="s">
         <v>31</v>
       </c>
       <c r="C3" s="1">
-        <v>57.0</v>
+        <v>1223.0</v>
       </c>
       <c r="D3" s="1">
-        <v>865.6</v>
+        <v>186.38</v>
       </c>
       <c r="E3" s="1">
-        <v>1427.29245614</v>
+        <v>128.37536386</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
         <v>1.0</v>
       </c>
       <c r="H3" s="1">
-        <v>81355.67</v>
+        <v>157003.07</v>
       </c>
       <c r="I3" s="1">
-        <v>-32016.47</v>
+        <v>70939.67</v>
       </c>
       <c r="J3" s="1">
-        <v>-39.353704542044</v>
+        <v>45.183619657883</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
         <v>0.0</v>
       </c>
       <c r="M3" s="1">
-        <v>49339.2</v>
+        <v>227942.74</v>
       </c>
       <c r="N3" s="1">
-        <v>49339.2</v>
+        <v>227942.74</v>
       </c>
       <c r="O3" s="1">
-        <v>0.08</v>
+        <v>0.38</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>32</v>
       </c>
       <c r="B4" t="s">
         <v>33</v>
       </c>
       <c r="C4" s="1">
-        <v>1262.0</v>
+        <v>1559.0</v>
       </c>
       <c r="D4" s="1">
-        <v>168.28</v>
+        <v>171.78</v>
       </c>
       <c r="E4" s="1">
-        <v>128.3753645</v>
+        <v>159.98949326</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
         <v>1.0</v>
       </c>
       <c r="H4" s="1">
-        <v>162009.71</v>
+        <v>249423.62</v>
       </c>
       <c r="I4" s="1">
-        <v>50359.65</v>
+        <v>18381.4</v>
       </c>
       <c r="J4" s="1">
-        <v>31.084340562056</v>
+        <v>7.3695506464063</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4" s="1">
-        <v>212369.36</v>
+        <v>267805.02</v>
       </c>
       <c r="N4" s="1">
-        <v>212369.36</v>
+        <v>267805.02</v>
       </c>
       <c r="O4" s="1">
-        <v>0.35</v>
+        <v>0.45</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>34</v>
       </c>
       <c r="B5" t="s">
         <v>35</v>
       </c>
       <c r="C5" s="1">
-        <v>1609.0</v>
+        <v>1233.0</v>
       </c>
       <c r="D5" s="1">
-        <v>163.96</v>
+        <v>385.9</v>
       </c>
       <c r="E5" s="1">
-        <v>159.98949037</v>
+        <v>264.00596107</v>
       </c>
       <c r="F5" t="s">
         <v>8</v>
       </c>
       <c r="G5">
         <v>1.0</v>
       </c>
       <c r="H5" s="1">
-        <v>257423.09</v>
+        <v>325519.35</v>
       </c>
       <c r="I5" s="1">
-        <v>6388.55</v>
+        <v>150295.35</v>
       </c>
       <c r="J5" s="1">
-        <v>2.4817315338729</v>
+        <v>46.170941911748</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5" s="1">
-        <v>263811.64</v>
+        <v>475814.7</v>
       </c>
       <c r="N5" s="1">
-        <v>263811.64</v>
+        <v>475814.7</v>
       </c>
       <c r="O5" s="1">
-        <v>0.44</v>
+        <v>0.8</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>36</v>
       </c>
       <c r="B6" t="s">
         <v>37</v>
       </c>
       <c r="C6" s="1">
-        <v>1272.0</v>
+        <v>4575.0</v>
       </c>
       <c r="D6" s="1">
-        <v>353.2</v>
+        <v>22.84</v>
       </c>
       <c r="E6" s="1">
-        <v>264.00595912</v>
+        <v>20.05368962</v>
       </c>
       <c r="F6" t="s">
         <v>8</v>
       </c>
       <c r="G6">
         <v>1.0</v>
       </c>
       <c r="H6" s="1">
-        <v>335815.58</v>
+        <v>91745.63</v>
       </c>
       <c r="I6" s="1">
-        <v>113454.82</v>
+        <v>12747.37</v>
       </c>
       <c r="J6" s="1">
-        <v>33.784858939541</v>
+        <v>13.894253055977</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6">
         <v>0.0</v>
       </c>
       <c r="M6" s="1">
-        <v>449270.4</v>
+        <v>104493.0</v>
       </c>
       <c r="N6" s="1">
-        <v>449270.4</v>
+        <v>104493.0</v>
       </c>
       <c r="O6" s="1">
-        <v>0.74</v>
+        <v>0.18</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>38</v>
       </c>
       <c r="B7" t="s">
         <v>39</v>
       </c>
       <c r="C7" s="1">
-        <v>4720.0</v>
+        <v>862.0</v>
       </c>
       <c r="D7" s="1">
-        <v>23.36</v>
+        <v>52.44</v>
       </c>
       <c r="E7" s="1">
-        <v>20.05368856</v>
+        <v>67.54491879</v>
       </c>
       <c r="F7" t="s">
         <v>8</v>
       </c>
       <c r="G7">
         <v>1.0</v>
       </c>
       <c r="H7" s="1">
-        <v>94653.41</v>
+        <v>58223.72</v>
       </c>
       <c r="I7" s="1">
-        <v>15605.79</v>
+        <v>-13020.44</v>
       </c>
       <c r="J7" s="1">
-        <v>16.487298238912</v>
+        <v>-22.362775858362</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7">
         <v>0.0</v>
       </c>
       <c r="M7" s="1">
-        <v>110259.2</v>
+        <v>45203.28</v>
       </c>
       <c r="N7" s="1">
-        <v>110259.2</v>
+        <v>45203.28</v>
       </c>
       <c r="O7" s="1">
-        <v>0.18</v>
+        <v>0.08</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>40</v>
       </c>
       <c r="B8" t="s">
         <v>41</v>
       </c>
       <c r="C8" s="1">
-        <v>890.0</v>
+        <v>3422.0</v>
       </c>
       <c r="D8" s="1">
-        <v>49.1</v>
+        <v>41.3</v>
       </c>
       <c r="E8" s="1">
-        <v>67.54492135</v>
+        <v>30.7684775</v>
       </c>
       <c r="F8" t="s">
         <v>8</v>
       </c>
       <c r="G8">
         <v>1.0</v>
       </c>
       <c r="H8" s="1">
-        <v>60114.98</v>
+        <v>105289.73</v>
       </c>
       <c r="I8" s="1">
-        <v>-16415.98</v>
+        <v>36038.87</v>
       </c>
       <c r="J8" s="1">
-        <v>-27.30763613329</v>
+        <v>34.228286082603</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
         <v>0.0</v>
       </c>
       <c r="M8" s="1">
-        <v>43699.0</v>
+        <v>141328.6</v>
       </c>
       <c r="N8" s="1">
-        <v>43699.0</v>
+        <v>141328.6</v>
       </c>
       <c r="O8" s="1">
-        <v>0.07</v>
+        <v>0.24</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
         <v>42</v>
       </c>
       <c r="B9" t="s">
         <v>43</v>
       </c>
       <c r="C9" s="1">
-        <v>3531.0</v>
+        <v>882.0</v>
       </c>
       <c r="D9" s="1">
-        <v>33.34</v>
+        <v>1222.6</v>
       </c>
       <c r="E9" s="1">
-        <v>30.76847635</v>
+        <v>605.02333333</v>
       </c>
       <c r="F9" t="s">
         <v>8</v>
       </c>
       <c r="G9">
         <v>1.0</v>
       </c>
       <c r="H9" s="1">
-        <v>108643.49</v>
+        <v>533630.58</v>
       </c>
       <c r="I9" s="1">
-        <v>9080.05</v>
+        <v>544702.62</v>
       </c>
       <c r="J9" s="1">
-        <v>8.3576567726239</v>
+        <v>102.07485110767</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9">
         <v>0.0</v>
       </c>
       <c r="M9" s="1">
-        <v>117723.54</v>
+        <v>1078333.2</v>
       </c>
       <c r="N9" s="1">
-        <v>117723.54</v>
+        <v>1078333.2</v>
       </c>
       <c r="O9" s="1">
-        <v>0.19</v>
+        <v>1.81</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
         <v>44</v>
       </c>
       <c r="B10" t="s">
         <v>45</v>
       </c>
       <c r="C10" s="1">
-        <v>910.0</v>
+        <v>3447.0</v>
       </c>
       <c r="D10" s="1">
-        <v>1168.6</v>
+        <v>42.29</v>
       </c>
       <c r="E10" s="1">
-        <v>605.02332967</v>
+        <v>30.93182768</v>
       </c>
       <c r="F10" t="s">
         <v>8</v>
       </c>
       <c r="G10">
         <v>1.0</v>
       </c>
       <c r="H10" s="1">
-        <v>550571.23</v>
+        <v>106622.01</v>
       </c>
       <c r="I10" s="1">
-        <v>512854.77</v>
+        <v>39151.62</v>
       </c>
       <c r="J10" s="1">
-        <v>93.149576667855</v>
+        <v>36.72001681454</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10">
         <v>0.0</v>
       </c>
       <c r="M10" s="1">
-        <v>1063426.0</v>
+        <v>145773.63</v>
       </c>
       <c r="N10" s="1">
-        <v>1063426.0</v>
+        <v>145773.63</v>
       </c>
       <c r="O10" s="1">
-        <v>1.76</v>
+        <v>0.24</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
         <v>46</v>
       </c>
       <c r="B11" t="s">
         <v>47</v>
       </c>
       <c r="C11" s="1">
-        <v>3556.0</v>
+        <v>26348.0</v>
       </c>
       <c r="D11" s="1">
-        <v>38.44</v>
+        <v>10.526</v>
       </c>
       <c r="E11" s="1">
-        <v>30.9318279</v>
+        <v>3.99873463</v>
       </c>
       <c r="F11" t="s">
         <v>8</v>
       </c>
       <c r="G11">
         <v>1.0</v>
       </c>
       <c r="H11" s="1">
-        <v>109993.58</v>
+        <v>105358.66</v>
       </c>
       <c r="I11" s="1">
-        <v>26699.06</v>
+        <v>171980.39</v>
       </c>
       <c r="J11" s="1">
-        <v>24.273289404709</v>
+        <v>163.23327384764</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11">
         <v>0.0</v>
       </c>
       <c r="M11" s="1">
-        <v>136692.64</v>
+        <v>277339.05</v>
       </c>
       <c r="N11" s="1">
-        <v>136692.64</v>
+        <v>277339.05</v>
       </c>
       <c r="O11" s="1">
-        <v>0.23</v>
+        <v>0.47</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
         <v>48</v>
       </c>
       <c r="B12" t="s">
         <v>49</v>
       </c>
       <c r="C12" s="1">
-        <v>27174.0</v>
+        <v>942.0</v>
       </c>
       <c r="D12" s="1">
-        <v>9.35</v>
+        <v>91.1</v>
       </c>
       <c r="E12" s="1">
-        <v>3.99873445</v>
+        <v>98.89813163</v>
       </c>
       <c r="F12" t="s">
         <v>8</v>
       </c>
       <c r="G12">
         <v>1.0</v>
       </c>
       <c r="H12" s="1">
-        <v>108661.61</v>
+        <v>93162.04</v>
       </c>
       <c r="I12" s="1">
-        <v>145415.29</v>
+        <v>-7345.84</v>
       </c>
       <c r="J12" s="1">
-        <v>133.82397886429</v>
+        <v>-7.8850141108975</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
       <c r="M12" s="1">
-        <v>254076.9</v>
+        <v>85816.2</v>
       </c>
       <c r="N12" s="1">
-        <v>254076.9</v>
+        <v>85816.2</v>
       </c>
       <c r="O12" s="1">
-        <v>0.42</v>
+        <v>0.14</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
         <v>50</v>
       </c>
       <c r="B13" t="s">
         <v>51</v>
       </c>
       <c r="C13" s="1">
-        <v>972.0</v>
+        <v>1037.0</v>
       </c>
       <c r="D13" s="1">
-        <v>92.6</v>
+        <v>81.0</v>
       </c>
       <c r="E13" s="1">
-        <v>98.89812757</v>
+        <v>78.07188042</v>
       </c>
       <c r="F13" t="s">
         <v>8</v>
       </c>
       <c r="G13">
         <v>1.0</v>
       </c>
       <c r="H13" s="1">
-        <v>96128.98</v>
+        <v>80960.54</v>
       </c>
       <c r="I13" s="1">
-        <v>-6121.78</v>
+        <v>3036.46</v>
       </c>
       <c r="J13" s="1">
-        <v>-6.3682980928332</v>
+        <v>3.7505431658435</v>
       </c>
       <c r="K13">
         <v>0.0</v>
       </c>
       <c r="L13">
         <v>0.0</v>
       </c>
       <c r="M13" s="1">
-        <v>90007.2</v>
+        <v>83997.0</v>
       </c>
       <c r="N13" s="1">
-        <v>90007.2</v>
+        <v>83997.0</v>
       </c>
       <c r="O13" s="1">
-        <v>0.15</v>
+        <v>0.14</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
         <v>52</v>
       </c>
       <c r="B14" t="s">
         <v>53</v>
       </c>
       <c r="C14" s="1">
-        <v>1069.0</v>
+        <v>5038.0</v>
       </c>
       <c r="D14" s="1">
-        <v>76.34</v>
+        <v>28.85</v>
       </c>
       <c r="E14" s="1">
-        <v>78.07188026</v>
+        <v>23.38217348</v>
       </c>
       <c r="F14" t="s">
         <v>8</v>
       </c>
       <c r="G14">
         <v>1.0</v>
       </c>
       <c r="H14" s="1">
-        <v>83458.84</v>
+        <v>117799.39</v>
       </c>
       <c r="I14" s="1">
-        <v>-1851.38</v>
+        <v>27546.91</v>
       </c>
       <c r="J14" s="1">
-        <v>-2.2183150400844</v>
+        <v>23.384594775915</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
       <c r="L14">
         <v>0.0</v>
       </c>
       <c r="M14" s="1">
-        <v>81607.46</v>
+        <v>145346.3</v>
       </c>
       <c r="N14" s="1">
-        <v>81607.46</v>
+        <v>145346.3</v>
       </c>
       <c r="O14" s="1">
-        <v>0.13</v>
+        <v>0.24</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
         <v>54</v>
       </c>
       <c r="B15" t="s">
         <v>55</v>
       </c>
       <c r="C15" s="1">
-        <v>5197.0</v>
+        <v>7903.0</v>
       </c>
       <c r="D15" s="1">
-        <v>26.74</v>
+        <v>10.655</v>
       </c>
       <c r="E15" s="1">
-        <v>23.38217433</v>
+        <v>4.83032772</v>
       </c>
       <c r="F15" t="s">
         <v>8</v>
       </c>
       <c r="G15">
         <v>1.0</v>
       </c>
       <c r="H15" s="1">
-        <v>121517.16</v>
+        <v>38174.08</v>
       </c>
       <c r="I15" s="1">
-        <v>17450.62</v>
+        <v>46032.39</v>
       </c>
       <c r="J15" s="1">
-        <v>14.36062198952</v>
+        <v>120.58546008181</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15">
         <v>0.0</v>
       </c>
       <c r="M15" s="1">
-        <v>138967.78</v>
+        <v>84206.47</v>
       </c>
       <c r="N15" s="1">
-        <v>138967.78</v>
+        <v>84206.47</v>
       </c>
       <c r="O15" s="1">
-        <v>0.23</v>
+        <v>0.14</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
         <v>56</v>
       </c>
       <c r="B16" t="s">
         <v>57</v>
       </c>
       <c r="C16" s="1">
-        <v>8154.0</v>
+        <v>467.0</v>
       </c>
       <c r="D16" s="1">
-        <v>10.095</v>
+        <v>108.95</v>
       </c>
       <c r="E16" s="1">
-        <v>4.83032745</v>
+        <v>121.64931478</v>
       </c>
       <c r="F16" t="s">
         <v>8</v>
       </c>
       <c r="G16">
         <v>1.0</v>
       </c>
       <c r="H16" s="1">
-        <v>39386.49</v>
+        <v>56810.23</v>
       </c>
       <c r="I16" s="1">
-        <v>42928.14</v>
+        <v>-5930.58</v>
       </c>
       <c r="J16" s="1">
-        <v>108.99204270297</v>
+        <v>-10.439281798366</v>
       </c>
       <c r="K16">
         <v>0.0</v>
       </c>
       <c r="L16">
         <v>0.0</v>
       </c>
       <c r="M16" s="1">
-        <v>82314.63</v>
+        <v>50879.65</v>
       </c>
       <c r="N16" s="1">
-        <v>82314.63</v>
+        <v>50879.65</v>
       </c>
       <c r="O16" s="1">
-        <v>0.14</v>
+        <v>0.09</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
         <v>58</v>
       </c>
       <c r="B17" t="s">
         <v>59</v>
       </c>
       <c r="C17" s="1">
-        <v>481.0</v>
+        <v>6645.0</v>
       </c>
       <c r="D17" s="1">
-        <v>101.1</v>
+        <v>34.72</v>
       </c>
       <c r="E17" s="1">
-        <v>121.64931393</v>
+        <v>12.0535395</v>
       </c>
       <c r="F17" t="s">
         <v>8</v>
       </c>
       <c r="G17">
         <v>1.0</v>
       </c>
       <c r="H17" s="1">
-        <v>58513.32</v>
+        <v>80095.77</v>
       </c>
       <c r="I17" s="1">
-        <v>-9884.22</v>
+        <v>150618.63</v>
       </c>
       <c r="J17" s="1">
-        <v>-16.892256327277</v>
+        <v>188.04817033409</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17">
         <v>0.0</v>
       </c>
       <c r="M17" s="1">
-        <v>48629.1</v>
+        <v>230714.4</v>
       </c>
       <c r="N17" s="1">
-        <v>48629.1</v>
+        <v>230714.4</v>
       </c>
       <c r="O17" s="1">
-        <v>0.08</v>
+        <v>0.39</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
         <v>60</v>
       </c>
       <c r="B18" t="s">
         <v>61</v>
       </c>
       <c r="C18" s="1">
-        <v>6856.0</v>
+        <v>2739.0</v>
       </c>
       <c r="D18" s="1">
-        <v>31.16</v>
+        <v>67.48</v>
       </c>
       <c r="E18" s="1">
-        <v>12.05353996</v>
+        <v>64.30678715</v>
       </c>
       <c r="F18" t="s">
         <v>8</v>
       </c>
       <c r="G18">
         <v>1.0</v>
       </c>
       <c r="H18" s="1">
-        <v>82639.07</v>
+        <v>176136.29</v>
       </c>
       <c r="I18" s="1">
-        <v>130993.89</v>
+        <v>8691.43</v>
       </c>
       <c r="J18" s="1">
-        <v>158.51326739277</v>
+        <v>4.9344913532583</v>
       </c>
       <c r="K18">
         <v>0.0</v>
       </c>
       <c r="L18">
         <v>0.0</v>
       </c>
       <c r="M18" s="1">
-        <v>213632.96</v>
+        <v>184827.72</v>
       </c>
       <c r="N18" s="1">
-        <v>213632.96</v>
+        <v>184827.72</v>
       </c>
       <c r="O18" s="1">
-        <v>0.35</v>
+        <v>0.31</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
         <v>62</v>
       </c>
       <c r="B19" t="s">
         <v>63</v>
       </c>
       <c r="C19" s="1">
-        <v>1912.0</v>
+        <v>2259.0</v>
       </c>
       <c r="D19" s="1">
-        <v>69.42</v>
+        <v>18.61</v>
       </c>
       <c r="E19" s="1">
-        <v>61.61330544</v>
+        <v>35.14176184</v>
       </c>
       <c r="F19" t="s">
         <v>8</v>
       </c>
       <c r="G19">
         <v>1.0</v>
       </c>
       <c r="H19" s="1">
-        <v>117804.64</v>
+        <v>79385.24</v>
       </c>
       <c r="I19" s="1">
-        <v>14926.4</v>
+        <v>-37345.25</v>
       </c>
       <c r="J19" s="1">
-        <v>12.670468667448</v>
+        <v>-47.043064932474</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
       <c r="L19">
         <v>0.0</v>
       </c>
       <c r="M19" s="1">
-        <v>132731.04</v>
+        <v>42039.99</v>
       </c>
       <c r="N19" s="1">
-        <v>132731.04</v>
+        <v>42039.99</v>
       </c>
       <c r="O19" s="1">
-        <v>0.22</v>
+        <v>0.07</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
         <v>64</v>
       </c>
       <c r="B20" t="s">
         <v>65</v>
       </c>
       <c r="C20" s="1">
-        <v>2331.0</v>
+        <v>1673.0</v>
       </c>
       <c r="D20" s="1">
-        <v>17.7</v>
+        <v>64.36</v>
       </c>
       <c r="E20" s="1">
-        <v>35.14176319</v>
+        <v>107.86507472</v>
       </c>
       <c r="F20" t="s">
         <v>8</v>
       </c>
       <c r="G20">
         <v>1.0</v>
       </c>
       <c r="H20" s="1">
-        <v>81915.45</v>
+        <v>180458.27</v>
       </c>
       <c r="I20" s="1">
-        <v>-40656.75</v>
+        <v>-72783.99</v>
       </c>
       <c r="J20" s="1">
-        <v>-49.632578469629</v>
+        <v>-40.332864767018</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20">
         <v>0.0</v>
       </c>
       <c r="M20" s="1">
-        <v>41258.7</v>
+        <v>107674.28</v>
       </c>
       <c r="N20" s="1">
-        <v>41258.7</v>
+        <v>107674.28</v>
       </c>
       <c r="O20" s="1">
-        <v>0.07</v>
+        <v>0.18</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
         <v>66</v>
       </c>
       <c r="B21" t="s">
         <v>67</v>
       </c>
       <c r="C21" s="1">
-        <v>1726.0</v>
+        <v>9098.0</v>
       </c>
       <c r="D21" s="1">
-        <v>58.1</v>
+        <v>19.21</v>
       </c>
       <c r="E21" s="1">
-        <v>107.86507532</v>
+        <v>13.59532425</v>
       </c>
       <c r="F21" t="s">
         <v>8</v>
       </c>
       <c r="G21">
         <v>1.0</v>
       </c>
       <c r="H21" s="1">
-        <v>186175.12</v>
+        <v>123690.26</v>
       </c>
       <c r="I21" s="1">
-        <v>-85894.52</v>
+        <v>51082.32</v>
       </c>
       <c r="J21" s="1">
-        <v>-46.136411782627</v>
+        <v>41.298579209066</v>
       </c>
       <c r="K21">
         <v>0.0</v>
       </c>
       <c r="L21">
         <v>0.0</v>
       </c>
       <c r="M21" s="1">
-        <v>100280.6</v>
+        <v>174772.58</v>
       </c>
       <c r="N21" s="1">
-        <v>100280.6</v>
+        <v>174772.58</v>
       </c>
       <c r="O21" s="1">
-        <v>0.17</v>
+        <v>0.29</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
         <v>68</v>
       </c>
       <c r="B22" t="s">
         <v>69</v>
       </c>
       <c r="C22" s="1">
-        <v>9386.0</v>
+        <v>18694.0</v>
       </c>
       <c r="D22" s="1">
-        <v>19.295</v>
+        <v>4.52</v>
       </c>
       <c r="E22" s="1">
-        <v>13.59532389</v>
+        <v>3.17668824</v>
       </c>
       <c r="F22" t="s">
         <v>8</v>
       </c>
       <c r="G22">
         <v>1.0</v>
       </c>
       <c r="H22" s="1">
-        <v>127605.71</v>
+        <v>59385.01</v>
       </c>
       <c r="I22" s="1">
-        <v>53497.16</v>
+        <v>25111.87</v>
       </c>
       <c r="J22" s="1">
-        <v>41.92379792409</v>
+        <v>42.286546722818</v>
       </c>
       <c r="K22">
         <v>0.0</v>
       </c>
       <c r="L22">
         <v>0.0</v>
       </c>
       <c r="M22" s="1">
-        <v>181102.87</v>
+        <v>84496.88</v>
       </c>
       <c r="N22" s="1">
-        <v>181102.87</v>
+        <v>84496.88</v>
       </c>
       <c r="O22" s="1">
-        <v>0.3</v>
+        <v>0.14</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
         <v>70</v>
       </c>
       <c r="B23" t="s">
         <v>71</v>
       </c>
       <c r="C23" s="1">
-        <v>19281.0</v>
+        <v>34393.0</v>
       </c>
       <c r="D23" s="1">
-        <v>4.337</v>
+        <v>9.696</v>
       </c>
       <c r="E23" s="1">
-        <v>3.17668845</v>
+        <v>6.95718111</v>
       </c>
       <c r="F23" t="s">
         <v>8</v>
       </c>
       <c r="G23">
         <v>1.0</v>
       </c>
       <c r="H23" s="1">
-        <v>61249.73</v>
+        <v>239278.33</v>
       </c>
       <c r="I23" s="1">
-        <v>22371.97</v>
+        <v>94196.2</v>
       </c>
       <c r="J23" s="1">
-        <v>36.525826317928</v>
+        <v>39.366790966821</v>
       </c>
       <c r="K23">
         <v>0.0</v>
       </c>
       <c r="L23">
         <v>0.0</v>
       </c>
       <c r="M23" s="1">
-        <v>83621.7</v>
+        <v>333474.53</v>
       </c>
       <c r="N23" s="1">
-        <v>83621.7</v>
+        <v>333474.53</v>
       </c>
       <c r="O23" s="1">
-        <v>0.14</v>
+        <v>0.56</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
         <v>72</v>
       </c>
       <c r="B24" t="s">
         <v>73</v>
       </c>
       <c r="C24" s="1">
-        <v>35473.0</v>
+        <v>5129.0</v>
       </c>
       <c r="D24" s="1">
-        <v>9.437</v>
+        <v>28.28</v>
       </c>
       <c r="E24" s="1">
-        <v>6.95718124</v>
+        <v>27.27949893</v>
       </c>
       <c r="F24" t="s">
         <v>8</v>
       </c>
       <c r="G24">
         <v>1.0</v>
       </c>
       <c r="H24" s="1">
-        <v>246792.09</v>
+        <v>139916.55</v>
       </c>
       <c r="I24" s="1">
-        <v>87966.61</v>
+        <v>5131.57</v>
       </c>
       <c r="J24" s="1">
-        <v>35.644015170827</v>
+        <v>3.6675932904292</v>
       </c>
       <c r="K24">
         <v>0.0</v>
       </c>
       <c r="L24">
         <v>0.0</v>
       </c>
       <c r="M24" s="1">
-        <v>334758.7</v>
+        <v>145048.12</v>
       </c>
       <c r="N24" s="1">
-        <v>334758.7</v>
+        <v>145048.12</v>
       </c>
       <c r="O24" s="1">
-        <v>0.55</v>
+        <v>0.24</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
         <v>74</v>
       </c>
       <c r="B25" t="s">
         <v>75</v>
       </c>
       <c r="C25" s="1">
-        <v>5291.0</v>
+        <v>1099.0</v>
       </c>
       <c r="D25" s="1">
-        <v>27.29</v>
+        <v>105.3</v>
       </c>
       <c r="E25" s="1">
-        <v>27.27949915</v>
+        <v>54.87600546</v>
       </c>
       <c r="F25" t="s">
         <v>8</v>
       </c>
       <c r="G25">
         <v>1.0</v>
       </c>
       <c r="H25" s="1">
-        <v>144335.83</v>
+        <v>60308.73</v>
       </c>
       <c r="I25" s="1">
-        <v>55.56</v>
+        <v>55415.97</v>
       </c>
       <c r="J25" s="1">
-        <v>0.038493560469358</v>
+        <v>91.887144696962</v>
       </c>
       <c r="K25">
         <v>0.0</v>
       </c>
       <c r="L25">
         <v>0.0</v>
       </c>
       <c r="M25" s="1">
-        <v>144391.39</v>
+        <v>115724.7</v>
       </c>
       <c r="N25" s="1">
-        <v>144391.39</v>
+        <v>115724.7</v>
       </c>
       <c r="O25" s="1">
-        <v>0.24</v>
+        <v>0.19</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
         <v>76</v>
       </c>
       <c r="B26" t="s">
         <v>77</v>
       </c>
       <c r="C26" s="1">
-        <v>1133.0</v>
+        <v>555.0</v>
       </c>
       <c r="D26" s="1">
-        <v>90.85</v>
+        <v>206.9</v>
       </c>
       <c r="E26" s="1">
-        <v>54.87600177</v>
+        <v>204.46632432</v>
       </c>
       <c r="F26" t="s">
         <v>8</v>
       </c>
       <c r="G26">
         <v>1.0</v>
       </c>
       <c r="H26" s="1">
-        <v>62174.51</v>
+        <v>113478.81</v>
       </c>
       <c r="I26" s="1">
-        <v>40758.54</v>
+        <v>1350.69</v>
       </c>
       <c r="J26" s="1">
-        <v>65.555064285991</v>
+        <v>1.1902574586392</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26" s="1">
-        <v>102933.05</v>
+        <v>114829.5</v>
       </c>
       <c r="N26" s="1">
-        <v>102933.05</v>
+        <v>114829.5</v>
       </c>
       <c r="O26" s="1">
-        <v>0.17</v>
+        <v>0.19</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
         <v>78</v>
       </c>
       <c r="B27" t="s">
         <v>79</v>
       </c>
       <c r="C27" s="1">
-        <v>572.0</v>
+        <v>4117.0</v>
       </c>
       <c r="D27" s="1">
-        <v>198.7</v>
+        <v>36.87</v>
       </c>
       <c r="E27" s="1">
-        <v>204.46632867</v>
+        <v>21.45053923</v>
       </c>
       <c r="F27" t="s">
         <v>8</v>
       </c>
       <c r="G27">
         <v>1.0</v>
       </c>
       <c r="H27" s="1">
-        <v>116954.74</v>
+        <v>88311.87</v>
       </c>
       <c r="I27" s="1">
-        <v>-3298.34</v>
+        <v>63481.92</v>
       </c>
       <c r="J27" s="1">
-        <v>-2.8201849706989</v>
+        <v>71.883790933201</v>
       </c>
       <c r="K27">
         <v>0.0</v>
       </c>
       <c r="L27">
         <v>0.0</v>
       </c>
       <c r="M27" s="1">
-        <v>113656.4</v>
+        <v>151793.79</v>
       </c>
       <c r="N27" s="1">
-        <v>113656.4</v>
+        <v>151793.79</v>
       </c>
       <c r="O27" s="1">
-        <v>0.19</v>
+        <v>0.25</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
         <v>80</v>
       </c>
       <c r="B28" t="s">
         <v>81</v>
       </c>
       <c r="C28" s="1">
-        <v>4248.0</v>
+        <v>44.0</v>
       </c>
       <c r="D28" s="1">
-        <v>33.76</v>
+        <v>1654.5</v>
       </c>
       <c r="E28" s="1">
-        <v>21.45053908</v>
+        <v>1167.04159091</v>
       </c>
       <c r="F28" t="s">
         <v>8</v>
       </c>
       <c r="G28">
         <v>1.0</v>
       </c>
       <c r="H28" s="1">
-        <v>91121.89</v>
+        <v>51349.83</v>
       </c>
       <c r="I28" s="1">
-        <v>52290.59</v>
+        <v>21448.17</v>
       </c>
       <c r="J28" s="1">
-        <v>57.385322012087</v>
+        <v>41.768726400847</v>
       </c>
       <c r="K28">
         <v>0.0</v>
       </c>
       <c r="L28">
         <v>0.0</v>
       </c>
       <c r="M28" s="1">
-        <v>143412.48</v>
+        <v>72798.0</v>
       </c>
       <c r="N28" s="1">
-        <v>143412.48</v>
+        <v>72798.0</v>
       </c>
       <c r="O28" s="1">
-        <v>0.24</v>
+        <v>0.12</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
         <v>82</v>
       </c>
       <c r="B29" t="s">
         <v>83</v>
       </c>
       <c r="C29" s="1">
-        <v>45.0</v>
+        <v>10879.0</v>
       </c>
       <c r="D29" s="1">
-        <v>1742.0</v>
+        <v>19.86</v>
       </c>
       <c r="E29" s="1">
-        <v>1167.04155556</v>
+        <v>11.96283482</v>
       </c>
       <c r="F29" t="s">
         <v>8</v>
       </c>
       <c r="G29">
         <v>1.0</v>
       </c>
       <c r="H29" s="1">
-        <v>52516.87</v>
+        <v>130143.68</v>
       </c>
       <c r="I29" s="1">
-        <v>25873.13</v>
+        <v>85913.26</v>
       </c>
       <c r="J29" s="1">
-        <v>49.266321469653</v>
+        <v>66.014162193662</v>
       </c>
       <c r="K29">
         <v>0.0</v>
       </c>
       <c r="L29">
         <v>0.0</v>
       </c>
       <c r="M29" s="1">
-        <v>78390.0</v>
+        <v>216056.94</v>
       </c>
       <c r="N29" s="1">
-        <v>78390.0</v>
+        <v>216056.94</v>
       </c>
       <c r="O29" s="1">
-        <v>0.13</v>
+        <v>0.36</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
         <v>84</v>
       </c>
       <c r="B30" t="s">
         <v>85</v>
       </c>
       <c r="C30" s="1">
-        <v>11223.0</v>
+        <v>755.0</v>
       </c>
       <c r="D30" s="1">
-        <v>19.56</v>
+        <v>98.4</v>
       </c>
       <c r="E30" s="1">
-        <v>11.96283525</v>
+        <v>147.68729801</v>
       </c>
       <c r="F30" t="s">
         <v>8</v>
       </c>
       <c r="G30">
         <v>1.0</v>
       </c>
       <c r="H30" s="1">
-        <v>134258.9</v>
+        <v>111503.91</v>
       </c>
       <c r="I30" s="1">
-        <v>85262.98</v>
+        <v>-37211.91</v>
       </c>
       <c r="J30" s="1">
-        <v>63.506389520546</v>
+        <v>-33.372740023197</v>
       </c>
       <c r="K30">
         <v>0.0</v>
       </c>
       <c r="L30">
         <v>0.0</v>
       </c>
       <c r="M30" s="1">
-        <v>219521.88</v>
+        <v>74292.0</v>
       </c>
       <c r="N30" s="1">
-        <v>219521.88</v>
+        <v>74292.0</v>
       </c>
       <c r="O30" s="1">
-        <v>0.36</v>
+        <v>0.12</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
         <v>86</v>
       </c>
       <c r="B31" t="s">
         <v>87</v>
       </c>
       <c r="C31" s="1">
-        <v>779.0</v>
+        <v>3760.0</v>
       </c>
       <c r="D31" s="1">
-        <v>70.1</v>
+        <v>53.1</v>
       </c>
       <c r="E31" s="1">
-        <v>147.68730424</v>
+        <v>45.07859043</v>
       </c>
       <c r="F31" t="s">
         <v>8</v>
       </c>
       <c r="G31">
         <v>1.0</v>
       </c>
       <c r="H31" s="1">
-        <v>115048.41</v>
+        <v>169495.5</v>
       </c>
       <c r="I31" s="1">
-        <v>-60440.51</v>
+        <v>30160.5</v>
       </c>
       <c r="J31" s="1">
-        <v>-52.534850329527</v>
+        <v>17.794277724187</v>
       </c>
       <c r="K31">
         <v>0.0</v>
       </c>
       <c r="L31">
         <v>0.0</v>
       </c>
       <c r="M31" s="1">
-        <v>54607.9</v>
+        <v>199656.0</v>
       </c>
       <c r="N31" s="1">
-        <v>54607.9</v>
+        <v>199656.0</v>
       </c>
       <c r="O31" s="1">
-        <v>0.09</v>
+        <v>0.34</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
         <v>88</v>
       </c>
       <c r="B32" t="s">
         <v>89</v>
       </c>
       <c r="C32" s="1">
-        <v>3879.0</v>
+        <v>7591.0</v>
       </c>
       <c r="D32" s="1">
-        <v>50.8</v>
+        <v>46.005</v>
       </c>
       <c r="E32" s="1">
-        <v>45.07858984</v>
+        <v>33.86953629</v>
       </c>
       <c r="F32" t="s">
         <v>8</v>
       </c>
       <c r="G32">
         <v>1.0</v>
       </c>
       <c r="H32" s="1">
-        <v>174859.85</v>
+        <v>257103.65</v>
       </c>
       <c r="I32" s="1">
-        <v>22193.35</v>
+        <v>92120.31</v>
       </c>
       <c r="J32" s="1">
-        <v>12.692078827701</v>
+        <v>35.830028084004</v>
       </c>
       <c r="K32">
         <v>0.0</v>
       </c>
       <c r="L32">
         <v>0.0</v>
       </c>
       <c r="M32" s="1">
-        <v>197053.2</v>
+        <v>349223.96</v>
       </c>
       <c r="N32" s="1">
-        <v>197053.2</v>
+        <v>349223.96</v>
       </c>
       <c r="O32" s="1">
-        <v>0.33</v>
+        <v>0.59</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
         <v>90</v>
       </c>
       <c r="B33" t="s">
         <v>91</v>
       </c>
       <c r="C33" s="1">
-        <v>7831.0</v>
+        <v>24357.0</v>
       </c>
       <c r="D33" s="1">
-        <v>37.095</v>
+        <v>5.742</v>
       </c>
       <c r="E33" s="1">
-        <v>33.86953646</v>
+        <v>2.45020569</v>
       </c>
       <c r="F33" t="s">
         <v>8</v>
       </c>
       <c r="G33">
         <v>1.0</v>
       </c>
       <c r="H33" s="1">
-        <v>265232.34</v>
+        <v>59679.66</v>
       </c>
       <c r="I33" s="1">
-        <v>25258.61</v>
+        <v>80178.23</v>
       </c>
       <c r="J33" s="1">
-        <v>9.5232014316203</v>
+        <v>134.34766551954</v>
       </c>
       <c r="K33">
         <v>0.0</v>
       </c>
       <c r="L33">
         <v>0.0</v>
       </c>
       <c r="M33" s="1">
-        <v>290490.95</v>
+        <v>139857.89</v>
       </c>
       <c r="N33" s="1">
-        <v>290490.95</v>
+        <v>139857.89</v>
       </c>
       <c r="O33" s="1">
-        <v>0.48</v>
+        <v>0.23</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
         <v>92</v>
       </c>
       <c r="B34" t="s">
         <v>93</v>
       </c>
       <c r="C34" s="1">
-        <v>25120.0</v>
+        <v>1039.0</v>
       </c>
       <c r="D34" s="1">
-        <v>5.078</v>
+        <v>117.05</v>
       </c>
       <c r="E34" s="1">
-        <v>2.45020581</v>
+        <v>74.62231954</v>
       </c>
       <c r="F34" t="s">
         <v>8</v>
       </c>
       <c r="G34">
         <v>1.0</v>
       </c>
       <c r="H34" s="1">
-        <v>61549.17</v>
+        <v>77532.59</v>
       </c>
       <c r="I34" s="1">
-        <v>66010.19</v>
+        <v>44082.36</v>
       </c>
       <c r="J34" s="1">
-        <v>107.24789627545</v>
+        <v>56.856555417535</v>
       </c>
       <c r="K34">
         <v>0.0</v>
       </c>
       <c r="L34">
         <v>0.0</v>
       </c>
       <c r="M34" s="1">
-        <v>127559.36</v>
+        <v>121614.95</v>
       </c>
       <c r="N34" s="1">
-        <v>127559.36</v>
+        <v>121614.95</v>
       </c>
       <c r="O34" s="1">
-        <v>0.21</v>
+        <v>0.2</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
         <v>94</v>
       </c>
       <c r="B35" t="s">
         <v>95</v>
       </c>
       <c r="C35" s="1">
-        <v>1072.0</v>
+        <v>1561.0</v>
       </c>
       <c r="D35" s="1">
-        <v>105.55</v>
+        <v>67.35</v>
       </c>
       <c r="E35" s="1">
-        <v>74.62232276</v>
+        <v>102.37347854</v>
       </c>
       <c r="F35" t="s">
         <v>8</v>
       </c>
       <c r="G35">
         <v>1.0</v>
       </c>
       <c r="H35" s="1">
-        <v>79995.13</v>
+        <v>159805.0</v>
       </c>
       <c r="I35" s="1">
-        <v>33154.47</v>
+        <v>-54671.65</v>
       </c>
       <c r="J35" s="1">
-        <v>41.445610501539</v>
+        <v>-34.211476486968</v>
       </c>
       <c r="K35">
         <v>0.0</v>
       </c>
       <c r="L35">
         <v>0.0</v>
       </c>
       <c r="M35" s="1">
-        <v>113149.6</v>
+        <v>105133.35</v>
       </c>
       <c r="N35" s="1">
-        <v>113149.6</v>
+        <v>105133.35</v>
       </c>
       <c r="O35" s="1">
-        <v>0.19</v>
+        <v>0.18</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
         <v>96</v>
       </c>
       <c r="B36" t="s">
         <v>97</v>
       </c>
       <c r="C36" s="1">
-        <v>1611.0</v>
+        <v>2009.0</v>
       </c>
       <c r="D36" s="1">
-        <v>66.1</v>
+        <v>47.3</v>
       </c>
       <c r="E36" s="1">
-        <v>102.3734761</v>
+        <v>38.14648084</v>
       </c>
       <c r="F36" t="s">
         <v>8</v>
       </c>
       <c r="G36">
         <v>1.0</v>
       </c>
       <c r="H36" s="1">
-        <v>164923.67</v>
+        <v>76636.28</v>
       </c>
       <c r="I36" s="1">
-        <v>-58436.57</v>
+        <v>18389.42</v>
       </c>
       <c r="J36" s="1">
-        <v>-35.432494316916</v>
+        <v>23.995710647751</v>
       </c>
       <c r="K36">
         <v>0.0</v>
       </c>
       <c r="L36">
         <v>0.0</v>
       </c>
       <c r="M36" s="1">
-        <v>106487.1</v>
+        <v>95025.7</v>
       </c>
       <c r="N36" s="1">
-        <v>106487.1</v>
+        <v>95025.7</v>
       </c>
       <c r="O36" s="1">
-        <v>0.18</v>
+        <v>0.16</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
         <v>98</v>
       </c>
       <c r="B37" t="s">
         <v>99</v>
       </c>
       <c r="C37" s="1">
-        <v>2073.0</v>
+        <v>820.0</v>
       </c>
       <c r="D37" s="1">
-        <v>44.58</v>
+        <v>101.9</v>
       </c>
       <c r="E37" s="1">
-        <v>38.14647853</v>
+        <v>87.72478049</v>
       </c>
       <c r="F37" t="s">
         <v>8</v>
       </c>
       <c r="G37">
         <v>1.0</v>
       </c>
       <c r="H37" s="1">
-        <v>79077.65</v>
+        <v>71934.32</v>
       </c>
       <c r="I37" s="1">
-        <v>13336.69</v>
+        <v>11623.68</v>
       </c>
       <c r="J37" s="1">
-        <v>16.865308971625</v>
+        <v>16.158740362041</v>
       </c>
       <c r="K37">
         <v>0.0</v>
       </c>
       <c r="L37">
         <v>0.0</v>
       </c>
       <c r="M37" s="1">
-        <v>92414.34</v>
+        <v>83558.0</v>
       </c>
       <c r="N37" s="1">
-        <v>92414.34</v>
+        <v>83558.0</v>
       </c>
       <c r="O37" s="1">
-        <v>0.15</v>
+        <v>0.14</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
         <v>100</v>
       </c>
       <c r="B38" t="s">
         <v>101</v>
       </c>
       <c r="C38" s="1">
-        <v>846.0</v>
+        <v>55402.0</v>
       </c>
       <c r="D38" s="1">
-        <v>95.7</v>
+        <v>4.799</v>
       </c>
       <c r="E38" s="1">
-        <v>87.72477541</v>
+        <v>3.66370618</v>
       </c>
       <c r="F38" t="s">
         <v>8</v>
       </c>
       <c r="G38">
         <v>1.0</v>
       </c>
       <c r="H38" s="1">
-        <v>74215.16</v>
+        <v>202976.65</v>
       </c>
       <c r="I38" s="1">
-        <v>6747.04</v>
+        <v>62897.55</v>
       </c>
       <c r="J38" s="1">
-        <v>9.0911883771456</v>
+        <v>30.987579113164</v>
       </c>
       <c r="K38">
         <v>0.0</v>
       </c>
       <c r="L38">
         <v>0.0</v>
       </c>
       <c r="M38" s="1">
-        <v>80962.2</v>
+        <v>265874.2</v>
       </c>
       <c r="N38" s="1">
-        <v>80962.2</v>
+        <v>265874.2</v>
       </c>
       <c r="O38" s="1">
-        <v>0.13</v>
+        <v>0.45</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
         <v>102</v>
       </c>
       <c r="B39" t="s">
         <v>103</v>
       </c>
       <c r="C39" s="1">
-        <v>57143.0</v>
+        <v>979.0</v>
       </c>
       <c r="D39" s="1">
-        <v>4.763</v>
+        <v>147.55</v>
       </c>
       <c r="E39" s="1">
-        <v>3.66370614</v>
+        <v>103.9784474</v>
       </c>
       <c r="F39" t="s">
         <v>8</v>
       </c>
       <c r="G39">
         <v>1.0</v>
       </c>
       <c r="H39" s="1">
-        <v>209355.16</v>
+        <v>101794.9</v>
       </c>
       <c r="I39" s="1">
-        <v>62816.95</v>
+        <v>42656.55</v>
       </c>
       <c r="J39" s="1">
-        <v>30.004968590218</v>
+        <v>41.904407784673</v>
       </c>
       <c r="K39">
         <v>0.0</v>
       </c>
       <c r="L39">
         <v>0.0</v>
       </c>
       <c r="M39" s="1">
-        <v>272172.11</v>
+        <v>144451.45</v>
       </c>
       <c r="N39" s="1">
-        <v>272172.11</v>
+        <v>144451.45</v>
       </c>
       <c r="O39" s="1">
-        <v>0.45</v>
+        <v>0.24</v>
       </c>
       <c r="P39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
         <v>104</v>
       </c>
       <c r="B40" t="s">
         <v>105</v>
       </c>
       <c r="C40" s="1">
-        <v>1009.0</v>
+        <v>416.0</v>
       </c>
       <c r="D40" s="1">
-        <v>135.3</v>
+        <v>349.9</v>
       </c>
       <c r="E40" s="1">
-        <v>103.978444</v>
+        <v>327.90641827</v>
       </c>
       <c r="F40" t="s">
         <v>8</v>
       </c>
       <c r="G40">
         <v>1.0</v>
       </c>
       <c r="H40" s="1">
-        <v>104914.25</v>
+        <v>136409.07</v>
       </c>
       <c r="I40" s="1">
-        <v>31603.45</v>
+        <v>9149.33</v>
       </c>
       <c r="J40" s="1">
-        <v>30.123124361085</v>
+        <v>6.7072739371363</v>
       </c>
       <c r="K40">
         <v>0.0</v>
       </c>
       <c r="L40">
         <v>0.0</v>
       </c>
       <c r="M40" s="1">
-        <v>136517.7</v>
+        <v>145558.4</v>
       </c>
       <c r="N40" s="1">
-        <v>136517.7</v>
+        <v>145558.4</v>
       </c>
       <c r="O40" s="1">
-        <v>0.23</v>
+        <v>0.24</v>
       </c>
       <c r="P40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
         <v>106</v>
       </c>
       <c r="B41" t="s">
         <v>107</v>
       </c>
       <c r="C41" s="1">
-        <v>429.0</v>
+        <v>170.0</v>
       </c>
       <c r="D41" s="1">
-        <v>345.3</v>
+        <v>484.05</v>
       </c>
       <c r="E41" s="1">
-        <v>327.90641026</v>
+        <v>572.89688235</v>
       </c>
       <c r="F41" t="s">
         <v>8</v>
       </c>
       <c r="G41">
         <v>1.0</v>
       </c>
       <c r="H41" s="1">
-        <v>140671.85</v>
+        <v>97392.47</v>
       </c>
       <c r="I41" s="1">
-        <v>7461.85</v>
+        <v>-15103.97</v>
       </c>
       <c r="J41" s="1">
-        <v>5.3044372417083</v>
+        <v>-15.508355009376</v>
       </c>
       <c r="K41">
         <v>0.0</v>
       </c>
       <c r="L41">
         <v>0.0</v>
       </c>
       <c r="M41" s="1">
-        <v>148133.7</v>
+        <v>82288.5</v>
       </c>
       <c r="N41" s="1">
-        <v>148133.7</v>
+        <v>82288.5</v>
       </c>
       <c r="O41" s="1">
-        <v>0.24</v>
+        <v>0.14</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
         <v>108</v>
       </c>
       <c r="B42" t="s">
         <v>109</v>
       </c>
       <c r="C42" s="1">
-        <v>414.0</v>
+        <v>2164.0</v>
       </c>
       <c r="D42" s="1">
-        <v>460.25</v>
+        <v>55.22</v>
       </c>
       <c r="E42" s="1">
-        <v>572.89688406</v>
+        <v>52.72430222</v>
       </c>
       <c r="F42" t="s">
         <v>8</v>
       </c>
       <c r="G42">
         <v>1.0</v>
       </c>
       <c r="H42" s="1">
-        <v>237179.31</v>
+        <v>114095.39</v>
       </c>
       <c r="I42" s="1">
-        <v>-46635.81</v>
+        <v>5400.69</v>
       </c>
       <c r="J42" s="1">
-        <v>-19.662680526392</v>
+        <v>4.7334866027453</v>
       </c>
       <c r="K42">
         <v>0.0</v>
       </c>
       <c r="L42">
         <v>0.0</v>
       </c>
       <c r="M42" s="1">
-        <v>190543.5</v>
+        <v>119496.08</v>
       </c>
       <c r="N42" s="1">
-        <v>190543.5</v>
+        <v>119496.08</v>
       </c>
       <c r="O42" s="1">
-        <v>0.31</v>
+        <v>0.2</v>
       </c>
       <c r="P42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
         <v>110</v>
       </c>
       <c r="B43" t="s">
         <v>111</v>
       </c>
       <c r="C43" s="1">
-        <v>245.0</v>
+        <v>237.0</v>
       </c>
       <c r="D43" s="1">
-        <v>529.6</v>
+        <v>560.2</v>
       </c>
       <c r="E43" s="1">
-        <v>582.54159184</v>
+        <v>582.54160338</v>
       </c>
       <c r="F43" t="s">
         <v>8</v>
       </c>
       <c r="G43">
         <v>1.0</v>
       </c>
       <c r="H43" s="1">
-        <v>142722.69</v>
+        <v>138062.36</v>
       </c>
       <c r="I43" s="1">
-        <v>-12970.69</v>
+        <v>-5294.96</v>
       </c>
       <c r="J43" s="1">
-        <v>-9.0880363872065</v>
+        <v>-3.8351944729903</v>
       </c>
       <c r="K43">
         <v>0.0</v>
       </c>
       <c r="L43">
         <v>0.0</v>
       </c>
       <c r="M43" s="1">
-        <v>129752.0</v>
+        <v>132767.4</v>
       </c>
       <c r="N43" s="1">
-        <v>129752.0</v>
+        <v>132767.4</v>
       </c>
       <c r="O43" s="1">
-        <v>0.21</v>
+        <v>0.22</v>
       </c>
       <c r="P43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
         <v>112</v>
       </c>
       <c r="B44" t="s">
         <v>113</v>
       </c>
       <c r="C44" s="1">
-        <v>954.0</v>
+        <v>924.0</v>
       </c>
       <c r="D44" s="1">
-        <v>70.45</v>
+        <v>63.05</v>
       </c>
       <c r="E44" s="1">
-        <v>86.70493711</v>
+        <v>86.70493506</v>
       </c>
       <c r="F44" t="s">
         <v>8</v>
       </c>
       <c r="G44">
         <v>1.0</v>
       </c>
       <c r="H44" s="1">
-        <v>82716.51</v>
+        <v>80115.36</v>
       </c>
       <c r="I44" s="1">
-        <v>-15507.21</v>
+        <v>-21857.16</v>
       </c>
       <c r="J44" s="1">
-        <v>-18.747418139377</v>
+        <v>-27.282109198536</v>
       </c>
       <c r="K44">
         <v>0.0</v>
       </c>
       <c r="L44">
         <v>0.0</v>
       </c>
       <c r="M44" s="1">
-        <v>67209.3</v>
+        <v>58258.2</v>
       </c>
       <c r="N44" s="1">
-        <v>67209.3</v>
+        <v>58258.2</v>
       </c>
       <c r="O44" s="1">
-        <v>0.11</v>
+        <v>0.1</v>
       </c>
       <c r="P44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
         <v>114</v>
       </c>
       <c r="B45" t="s">
         <v>115</v>
       </c>
       <c r="C45" s="1">
-        <v>3721.0</v>
+        <v>2207.0</v>
       </c>
       <c r="D45" s="1">
-        <v>17.165</v>
+        <v>42.74</v>
       </c>
       <c r="E45" s="1">
-        <v>13.37</v>
+        <v>50.06087449</v>
       </c>
       <c r="F45" t="s">
         <v>8</v>
       </c>
       <c r="G45">
         <v>1.0</v>
       </c>
       <c r="H45" s="1">
-        <v>49749.77</v>
+        <v>110484.35</v>
       </c>
       <c r="I45" s="1">
-        <v>14121.2</v>
+        <v>-16157.17</v>
       </c>
       <c r="J45" s="1">
-        <v>28.384452832646</v>
+        <v>-14.623944477204</v>
       </c>
       <c r="K45">
         <v>0.0</v>
       </c>
       <c r="L45">
         <v>0.0</v>
       </c>
       <c r="M45" s="1">
-        <v>63870.97</v>
+        <v>94327.18</v>
       </c>
       <c r="N45" s="1">
-        <v>63870.97</v>
+        <v>94327.18</v>
       </c>
       <c r="O45" s="1">
-        <v>0.11</v>
+        <v>0.16</v>
       </c>
       <c r="P45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
         <v>116</v>
       </c>
       <c r="B46" t="s">
         <v>117</v>
       </c>
       <c r="C46" s="1">
-        <v>2277.0</v>
+        <v>1585.0</v>
       </c>
       <c r="D46" s="1">
-        <v>40.54</v>
+        <v>121.0</v>
       </c>
       <c r="E46" s="1">
-        <v>50.06087396</v>
+        <v>57.68680126</v>
       </c>
       <c r="F46" t="s">
         <v>8</v>
       </c>
       <c r="G46">
         <v>1.0</v>
       </c>
       <c r="H46" s="1">
-        <v>113988.61</v>
+        <v>91433.58</v>
       </c>
       <c r="I46" s="1">
-        <v>-21679.03</v>
+        <v>100351.42</v>
       </c>
       <c r="J46" s="1">
-        <v>-19.018593173476</v>
+        <v>109.75335319912</v>
       </c>
       <c r="K46">
         <v>0.0</v>
       </c>
       <c r="L46">
         <v>0.0</v>
       </c>
       <c r="M46" s="1">
-        <v>92309.58</v>
+        <v>191785.0</v>
       </c>
       <c r="N46" s="1">
-        <v>92309.58</v>
+        <v>191785.0</v>
       </c>
       <c r="O46" s="1">
-        <v>0.15</v>
+        <v>0.32</v>
       </c>
       <c r="P46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
         <v>118</v>
       </c>
       <c r="B47" t="s">
         <v>119</v>
       </c>
       <c r="C47" s="1">
-        <v>1636.0</v>
+        <v>2003.0</v>
       </c>
       <c r="D47" s="1">
-        <v>94.66</v>
+        <v>80.38</v>
       </c>
       <c r="E47" s="1">
-        <v>57.68680318</v>
+        <v>69.84270095</v>
       </c>
       <c r="F47" t="s">
         <v>8</v>
       </c>
       <c r="G47">
         <v>1.0</v>
       </c>
       <c r="H47" s="1">
-        <v>94375.61</v>
+        <v>139894.93</v>
       </c>
       <c r="I47" s="1">
-        <v>60488.15</v>
+        <v>21106.21</v>
       </c>
       <c r="J47" s="1">
-        <v>64.09298970359</v>
+        <v>15.087187219723</v>
       </c>
       <c r="K47">
         <v>0.0</v>
       </c>
       <c r="L47">
         <v>0.0</v>
       </c>
       <c r="M47" s="1">
-        <v>154863.76</v>
+        <v>161001.14</v>
       </c>
       <c r="N47" s="1">
-        <v>154863.76</v>
+        <v>161001.14</v>
       </c>
       <c r="O47" s="1">
-        <v>0.26</v>
+        <v>0.27</v>
       </c>
       <c r="P47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
         <v>120</v>
       </c>
       <c r="B48" t="s">
         <v>121</v>
       </c>
       <c r="C48" s="1">
-        <v>2067.0</v>
+        <v>2102.0</v>
       </c>
       <c r="D48" s="1">
-        <v>71.58</v>
+        <v>31.45</v>
       </c>
       <c r="E48" s="1">
-        <v>69.84269956</v>
+        <v>37.29683635</v>
       </c>
       <c r="F48" t="s">
         <v>8</v>
       </c>
       <c r="G48">
         <v>1.0</v>
       </c>
       <c r="H48" s="1">
-        <v>144364.86</v>
+        <v>78397.95</v>
       </c>
       <c r="I48" s="1">
-        <v>3591.0</v>
+        <v>-12290.05</v>
       </c>
       <c r="J48" s="1">
-        <v>2.4874474300741</v>
+        <v>-15.676494092001</v>
       </c>
       <c r="K48">
         <v>0.0</v>
       </c>
       <c r="L48">
         <v>0.0</v>
       </c>
       <c r="M48" s="1">
-        <v>147955.86</v>
+        <v>66107.9</v>
       </c>
       <c r="N48" s="1">
-        <v>147955.86</v>
+        <v>66107.9</v>
       </c>
       <c r="O48" s="1">
-        <v>0.24</v>
+        <v>0.11</v>
       </c>
       <c r="P48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
         <v>122</v>
       </c>
       <c r="B49" t="s">
         <v>123</v>
       </c>
       <c r="C49" s="1">
-        <v>2169.0</v>
+        <v>984.0</v>
       </c>
       <c r="D49" s="1">
-        <v>27.32</v>
+        <v>298.2</v>
       </c>
       <c r="E49" s="1">
-        <v>37.29683725</v>
+        <v>105.96799797</v>
       </c>
       <c r="F49" t="s">
         <v>8</v>
       </c>
       <c r="G49">
         <v>1.0</v>
       </c>
       <c r="H49" s="1">
-        <v>80896.84</v>
+        <v>104272.51</v>
       </c>
       <c r="I49" s="1">
-        <v>-21639.76</v>
+        <v>189156.29</v>
       </c>
       <c r="J49" s="1">
-        <v>-26.74982113022</v>
+        <v>181.40571278087</v>
       </c>
       <c r="K49">
         <v>0.0</v>
       </c>
       <c r="L49">
         <v>0.0</v>
       </c>
       <c r="M49" s="1">
-        <v>59257.08</v>
+        <v>293428.8</v>
       </c>
       <c r="N49" s="1">
-        <v>59257.08</v>
+        <v>293428.8</v>
       </c>
       <c r="O49" s="1">
-        <v>0.1</v>
+        <v>0.49</v>
       </c>
       <c r="P49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
         <v>124</v>
       </c>
       <c r="B50" t="s">
         <v>125</v>
       </c>
       <c r="C50" s="1">
-        <v>1015.0</v>
+        <v>2424.0</v>
       </c>
       <c r="D50" s="1">
-        <v>293.2</v>
+        <v>77.88</v>
       </c>
       <c r="E50" s="1">
-        <v>105.968</v>
+        <v>46.71808168</v>
       </c>
       <c r="F50" t="s">
         <v>8</v>
       </c>
       <c r="G50">
         <v>1.0</v>
       </c>
       <c r="H50" s="1">
-        <v>107557.52</v>
+        <v>113244.63</v>
       </c>
       <c r="I50" s="1">
-        <v>190040.48</v>
+        <v>75536.49</v>
       </c>
       <c r="J50" s="1">
-        <v>176.68730182697</v>
+        <v>66.702050242912</v>
       </c>
       <c r="K50">
         <v>0.0</v>
       </c>
       <c r="L50">
         <v>0.0</v>
       </c>
       <c r="M50" s="1">
-        <v>297598.0</v>
+        <v>188781.12</v>
       </c>
       <c r="N50" s="1">
-        <v>297598.0</v>
+        <v>188781.12</v>
       </c>
       <c r="O50" s="1">
-        <v>0.49</v>
+        <v>0.32</v>
       </c>
       <c r="P50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
         <v>126</v>
       </c>
       <c r="B51" t="s">
         <v>127</v>
       </c>
       <c r="C51" s="1">
-        <v>2500.0</v>
+        <v>2561.0</v>
       </c>
       <c r="D51" s="1">
-        <v>68.32</v>
+        <v>80.85</v>
       </c>
       <c r="E51" s="1">
-        <v>46.71808</v>
+        <v>89.55896525</v>
       </c>
       <c r="F51" t="s">
         <v>8</v>
       </c>
       <c r="G51">
         <v>1.0</v>
       </c>
       <c r="H51" s="1">
-        <v>116795.2</v>
+        <v>229360.51</v>
       </c>
       <c r="I51" s="1">
-        <v>54004.8</v>
+        <v>-22303.66</v>
       </c>
       <c r="J51" s="1">
-        <v>46.238886529583</v>
+        <v>-9.7242807839937</v>
       </c>
       <c r="K51">
         <v>0.0</v>
       </c>
       <c r="L51">
         <v>0.0</v>
       </c>
       <c r="M51" s="1">
-        <v>170800.0</v>
+        <v>207056.85</v>
       </c>
       <c r="N51" s="1">
-        <v>170800.0</v>
+        <v>207056.85</v>
       </c>
       <c r="O51" s="1">
-        <v>0.28</v>
+        <v>0.35</v>
       </c>
       <c r="P51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
         <v>128</v>
       </c>
       <c r="B52" t="s">
         <v>129</v>
       </c>
       <c r="C52" s="1">
-        <v>2642.0</v>
+        <v>2670.0</v>
       </c>
       <c r="D52" s="1">
-        <v>78.15</v>
+        <v>151.66</v>
       </c>
       <c r="E52" s="1">
-        <v>89.55896669</v>
+        <v>181.70537828</v>
       </c>
       <c r="F52" t="s">
         <v>8</v>
       </c>
       <c r="G52">
         <v>1.0</v>
       </c>
       <c r="H52" s="1">
-        <v>236614.79</v>
+        <v>485153.36</v>
       </c>
       <c r="I52" s="1">
-        <v>-30142.49</v>
+        <v>-80221.16</v>
       </c>
       <c r="J52" s="1">
-        <v>-12.739055745416</v>
+        <v>-16.535216822986</v>
       </c>
       <c r="K52">
         <v>0.0</v>
       </c>
       <c r="L52">
         <v>0.0</v>
       </c>
       <c r="M52" s="1">
-        <v>206472.3</v>
+        <v>404932.2</v>
       </c>
       <c r="N52" s="1">
-        <v>206472.3</v>
+        <v>404932.2</v>
       </c>
       <c r="O52" s="1">
-        <v>0.34</v>
+        <v>0.68</v>
       </c>
       <c r="P52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
         <v>130</v>
       </c>
       <c r="B53" t="s">
         <v>131</v>
       </c>
       <c r="C53" s="1">
-        <v>2755.0</v>
+        <v>1868.0</v>
       </c>
       <c r="D53" s="1">
-        <v>160.0</v>
+        <v>267.75</v>
       </c>
       <c r="E53" s="1">
-        <v>181.70537931</v>
+        <v>195.04291756</v>
       </c>
       <c r="F53" t="s">
         <v>8</v>
       </c>
       <c r="G53">
         <v>1.0</v>
       </c>
       <c r="H53" s="1">
-        <v>500598.32</v>
+        <v>364340.17</v>
       </c>
       <c r="I53" s="1">
-        <v>-59798.32</v>
+        <v>135816.83</v>
       </c>
       <c r="J53" s="1">
-        <v>-11.945369692811</v>
+        <v>37.277478901105</v>
       </c>
       <c r="K53">
         <v>0.0</v>
       </c>
       <c r="L53">
         <v>0.0</v>
       </c>
       <c r="M53" s="1">
-        <v>440800.0</v>
+        <v>500157.0</v>
       </c>
       <c r="N53" s="1">
-        <v>440800.0</v>
+        <v>500157.0</v>
       </c>
       <c r="O53" s="1">
-        <v>0.73</v>
+        <v>0.84</v>
       </c>
       <c r="P53">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
         <v>132</v>
       </c>
       <c r="B54" t="s">
         <v>133</v>
       </c>
       <c r="C54" s="1">
-        <v>1927.0</v>
+        <v>717.0</v>
       </c>
       <c r="D54" s="1">
-        <v>243.4</v>
+        <v>239.6</v>
       </c>
       <c r="E54" s="1">
-        <v>195.04291645</v>
+        <v>152.21492329</v>
       </c>
       <c r="F54" t="s">
         <v>8</v>
       </c>
       <c r="G54">
         <v>1.0</v>
       </c>
       <c r="H54" s="1">
-        <v>375847.7</v>
+        <v>109138.1</v>
       </c>
       <c r="I54" s="1">
-        <v>93184.1</v>
+        <v>62655.1</v>
       </c>
       <c r="J54" s="1">
-        <v>24.793047822296</v>
+        <v>57.409007486845</v>
       </c>
       <c r="K54">
         <v>0.0</v>
       </c>
       <c r="L54">
         <v>0.0</v>
       </c>
       <c r="M54" s="1">
-        <v>469031.8</v>
+        <v>171793.2</v>
       </c>
       <c r="N54" s="1">
-        <v>469031.8</v>
+        <v>171793.2</v>
       </c>
       <c r="O54" s="1">
-        <v>0.77</v>
+        <v>0.29</v>
       </c>
       <c r="P54">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="s">
         <v>134</v>
       </c>
       <c r="B55" t="s">
         <v>135</v>
       </c>
       <c r="C55" s="1">
-        <v>740.0</v>
+        <v>4538.0</v>
       </c>
       <c r="D55" s="1">
-        <v>210.3</v>
+        <v>71.8</v>
       </c>
       <c r="E55" s="1">
-        <v>152.21491892</v>
+        <v>24.95241516</v>
       </c>
       <c r="F55" t="s">
         <v>8</v>
       </c>
       <c r="G55">
         <v>1.0</v>
       </c>
       <c r="H55" s="1">
-        <v>112639.04</v>
+        <v>113234.06</v>
       </c>
       <c r="I55" s="1">
-        <v>42982.96</v>
+        <v>212594.34</v>
       </c>
       <c r="J55" s="1">
-        <v>38.159913294716</v>
+        <v>187.74769711516</v>
       </c>
       <c r="K55">
         <v>0.0</v>
       </c>
       <c r="L55">
         <v>0.0</v>
       </c>
       <c r="M55" s="1">
-        <v>155622.0</v>
+        <v>325828.4</v>
       </c>
       <c r="N55" s="1">
-        <v>155622.0</v>
+        <v>325828.4</v>
       </c>
       <c r="O55" s="1">
-        <v>0.26</v>
+        <v>0.55</v>
       </c>
       <c r="P55">
         <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" t="s">
         <v>136</v>
       </c>
       <c r="B56" t="s">
         <v>137</v>
       </c>
       <c r="C56" s="1">
-        <v>4682.0</v>
+        <v>526.0</v>
       </c>
       <c r="D56" s="1">
-        <v>63.68</v>
+        <v>129.2</v>
       </c>
       <c r="E56" s="1">
-        <v>24.95241563</v>
+        <v>198.45796578</v>
       </c>
       <c r="F56" t="s">
         <v>8</v>
       </c>
       <c r="G56">
         <v>1.0</v>
       </c>
       <c r="H56" s="1">
-        <v>116827.21</v>
+        <v>104388.89</v>
       </c>
       <c r="I56" s="1">
-        <v>181322.55</v>
+        <v>-36429.69</v>
       </c>
       <c r="J56" s="1">
-        <v>155.20575215312</v>
+        <v>-34.898052848344</v>
       </c>
       <c r="K56">
         <v>0.0</v>
       </c>
       <c r="L56">
         <v>0.0</v>
       </c>
       <c r="M56" s="1">
-        <v>298149.76</v>
+        <v>67959.2</v>
       </c>
       <c r="N56" s="1">
-        <v>298149.76</v>
+        <v>67959.2</v>
       </c>
       <c r="O56" s="1">
-        <v>0.49</v>
+        <v>0.11</v>
       </c>
       <c r="P56">
         <v>1</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57" t="s">
         <v>138</v>
       </c>
       <c r="B57" t="s">
         <v>139</v>
       </c>
       <c r="C57" s="1">
-        <v>542.0</v>
+        <v>1421.0</v>
       </c>
       <c r="D57" s="1">
-        <v>123.9</v>
+        <v>47.58</v>
       </c>
       <c r="E57" s="1">
-        <v>198.45797048</v>
+        <v>47.81890218</v>
       </c>
       <c r="F57" t="s">
         <v>8</v>
       </c>
       <c r="G57">
         <v>1.0</v>
       </c>
       <c r="H57" s="1">
-        <v>107564.22</v>
+        <v>67950.66</v>
       </c>
       <c r="I57" s="1">
-        <v>-40410.42</v>
+        <v>-339.48</v>
       </c>
       <c r="J57" s="1">
-        <v>-37.568645038285</v>
+        <v>-0.49959779640109</v>
       </c>
       <c r="K57">
         <v>0.0</v>
       </c>
       <c r="L57">
         <v>0.0</v>
       </c>
       <c r="M57" s="1">
-        <v>67153.8</v>
+        <v>67611.18</v>
       </c>
       <c r="N57" s="1">
-        <v>67153.8</v>
+        <v>67611.18</v>
       </c>
       <c r="O57" s="1">
         <v>0.11</v>
       </c>
       <c r="P57">
         <v>1</v>
       </c>
     </row>
     <row r="58" spans="1:16">
       <c r="A58" t="s">
         <v>140</v>
       </c>
       <c r="B58" t="s">
         <v>141</v>
       </c>
       <c r="C58" s="1">
-        <v>1466.0</v>
+        <v>2201.0</v>
       </c>
       <c r="D58" s="1">
-        <v>44.88</v>
+        <v>34.96</v>
       </c>
       <c r="E58" s="1">
-        <v>47.81890177</v>
+        <v>25.97900045</v>
       </c>
       <c r="F58" t="s">
         <v>8</v>
       </c>
       <c r="G58">
         <v>1.0</v>
       </c>
       <c r="H58" s="1">
-        <v>70102.51</v>
+        <v>57179.78</v>
       </c>
       <c r="I58" s="1">
-        <v>-4308.43</v>
+        <v>19767.18</v>
       </c>
       <c r="J58" s="1">
-        <v>-6.1458997687815</v>
+        <v>34.570227447535</v>
       </c>
       <c r="K58">
         <v>0.0</v>
       </c>
       <c r="L58">
         <v>0.0</v>
       </c>
       <c r="M58" s="1">
-        <v>65794.08</v>
+        <v>76946.96</v>
       </c>
       <c r="N58" s="1">
-        <v>65794.08</v>
+        <v>76946.96</v>
       </c>
       <c r="O58" s="1">
-        <v>0.11</v>
+        <v>0.13</v>
       </c>
       <c r="P58">
         <v>1</v>
       </c>
     </row>
     <row r="59" spans="1:16">
       <c r="A59" t="s">
         <v>142</v>
       </c>
       <c r="B59" t="s">
         <v>143</v>
       </c>
       <c r="C59" s="1">
-        <v>2271.0</v>
+        <v>8397.0</v>
       </c>
       <c r="D59" s="1">
-        <v>27.79</v>
+        <v>39.62</v>
       </c>
       <c r="E59" s="1">
-        <v>25.97900044</v>
+        <v>14.94934381</v>
       </c>
       <c r="F59" t="s">
         <v>8</v>
       </c>
       <c r="G59">
         <v>1.0</v>
       </c>
       <c r="H59" s="1">
-        <v>58998.31</v>
+        <v>125529.64</v>
       </c>
       <c r="I59" s="1">
-        <v>4112.78</v>
+        <v>207159.5</v>
       </c>
       <c r="J59" s="1">
-        <v>6.9710132374978</v>
+        <v>165.02835505622</v>
       </c>
       <c r="K59">
         <v>0.0</v>
       </c>
       <c r="L59">
         <v>0.0</v>
       </c>
       <c r="M59" s="1">
-        <v>63111.09</v>
+        <v>332689.14</v>
       </c>
       <c r="N59" s="1">
-        <v>63111.09</v>
+        <v>332689.14</v>
       </c>
       <c r="O59" s="1">
-        <v>0.1</v>
+        <v>0.56</v>
       </c>
       <c r="P59">
         <v>1</v>
       </c>
     </row>
     <row r="60" spans="1:16">
       <c r="A60" t="s">
         <v>144</v>
       </c>
       <c r="B60" t="s">
         <v>145</v>
       </c>
       <c r="C60" s="1">
-        <v>8663.0</v>
+        <v>8925.0</v>
       </c>
       <c r="D60" s="1">
-        <v>32.52</v>
+        <v>10.18</v>
       </c>
       <c r="E60" s="1">
-        <v>14.94934434</v>
+        <v>7.74099272</v>
       </c>
       <c r="F60" t="s">
         <v>8</v>
       </c>
       <c r="G60">
         <v>1.0</v>
       </c>
       <c r="H60" s="1">
-        <v>129506.17</v>
+        <v>69088.36</v>
       </c>
       <c r="I60" s="1">
-        <v>152214.59</v>
+        <v>21768.14</v>
       </c>
       <c r="J60" s="1">
-        <v>117.53462402602</v>
+        <v>31.507680888648</v>
       </c>
       <c r="K60">
         <v>0.0</v>
       </c>
       <c r="L60">
         <v>0.0</v>
       </c>
       <c r="M60" s="1">
-        <v>281720.76</v>
+        <v>90856.5</v>
       </c>
       <c r="N60" s="1">
-        <v>281720.76</v>
+        <v>90856.5</v>
       </c>
       <c r="O60" s="1">
-        <v>0.47</v>
+        <v>0.15</v>
       </c>
       <c r="P60">
         <v>1</v>
       </c>
     </row>
     <row r="61" spans="1:16">
       <c r="A61" t="s">
         <v>146</v>
       </c>
       <c r="B61" t="s">
         <v>147</v>
       </c>
       <c r="C61" s="1">
-        <v>9207.0</v>
+        <v>260.0</v>
       </c>
       <c r="D61" s="1">
-        <v>9.802</v>
+        <v>267.4</v>
       </c>
       <c r="E61" s="1">
-        <v>7.74099272</v>
+        <v>257.10242308</v>
       </c>
       <c r="F61" t="s">
         <v>8</v>
       </c>
       <c r="G61">
         <v>1.0</v>
       </c>
       <c r="H61" s="1">
-        <v>71271.32</v>
+        <v>66846.63</v>
       </c>
       <c r="I61" s="1">
-        <v>18975.69</v>
+        <v>2677.37</v>
       </c>
       <c r="J61" s="1">
-        <v>26.624580546565</v>
+        <v>4.0052430466577</v>
       </c>
       <c r="K61">
         <v>0.0</v>
       </c>
       <c r="L61">
         <v>0.0</v>
       </c>
       <c r="M61" s="1">
-        <v>90247.01</v>
+        <v>69524.0</v>
       </c>
       <c r="N61" s="1">
-        <v>90247.01</v>
+        <v>69524.0</v>
       </c>
       <c r="O61" s="1">
-        <v>0.15</v>
+        <v>0.12</v>
       </c>
       <c r="P61">
         <v>1</v>
       </c>
     </row>
     <row r="62" spans="1:16">
       <c r="A62" t="s">
         <v>148</v>
       </c>
       <c r="B62" t="s">
         <v>149</v>
       </c>
       <c r="C62" s="1">
-        <v>269.0</v>
+        <v>1000.0</v>
       </c>
       <c r="D62" s="1">
-        <v>249.1</v>
+        <v>104.15</v>
       </c>
       <c r="E62" s="1">
-        <v>257.10241636</v>
+        <v>59.79887</v>
       </c>
       <c r="F62" t="s">
         <v>8</v>
       </c>
       <c r="G62">
         <v>1.0</v>
       </c>
       <c r="H62" s="1">
-        <v>69160.55</v>
+        <v>59798.87</v>
       </c>
       <c r="I62" s="1">
-        <v>-2152.65</v>
+        <v>44351.13</v>
       </c>
       <c r="J62" s="1">
-        <v>-3.1125403138061</v>
+        <v>74.16717071744</v>
       </c>
       <c r="K62">
         <v>0.0</v>
       </c>
       <c r="L62">
         <v>0.0</v>
       </c>
       <c r="M62" s="1">
-        <v>67007.9</v>
+        <v>104150.0</v>
       </c>
       <c r="N62" s="1">
-        <v>67007.9</v>
+        <v>104150.0</v>
       </c>
       <c r="O62" s="1">
-        <v>0.11</v>
+        <v>0.17</v>
       </c>
       <c r="P62">
         <v>1</v>
       </c>
     </row>
     <row r="63" spans="1:16">
       <c r="A63" t="s">
         <v>150</v>
       </c>
       <c r="B63" t="s">
         <v>151</v>
       </c>
       <c r="C63" s="1">
-        <v>1031.0</v>
+        <v>5293.0</v>
       </c>
       <c r="D63" s="1">
-        <v>95.18</v>
+        <v>69.18</v>
       </c>
       <c r="E63" s="1">
-        <v>59.79887488</v>
+        <v>30.90564897</v>
       </c>
       <c r="F63" t="s">
         <v>8</v>
       </c>
       <c r="G63">
         <v>1.0</v>
       </c>
       <c r="H63" s="1">
-        <v>61652.64</v>
+        <v>163583.6</v>
       </c>
       <c r="I63" s="1">
-        <v>36477.94</v>
+        <v>202586.14</v>
       </c>
       <c r="J63" s="1">
-        <v>59.166874281458</v>
+        <v>123.84257346091</v>
       </c>
       <c r="K63">
         <v>0.0</v>
       </c>
       <c r="L63">
         <v>0.0</v>
       </c>
       <c r="M63" s="1">
-        <v>98130.58</v>
+        <v>366169.74</v>
       </c>
       <c r="N63" s="1">
-        <v>98130.58</v>
+        <v>366169.74</v>
       </c>
       <c r="O63" s="1">
-        <v>0.16</v>
+        <v>0.61</v>
       </c>
       <c r="P63">
         <v>1</v>
       </c>
     </row>
     <row r="64" spans="1:16">
       <c r="A64" t="s">
         <v>152</v>
       </c>
       <c r="B64" t="s">
         <v>153</v>
       </c>
       <c r="C64" s="1">
-        <v>5461.0</v>
+        <v>622.0</v>
       </c>
       <c r="D64" s="1">
-        <v>62.01</v>
+        <v>258.7</v>
       </c>
       <c r="E64" s="1">
-        <v>30.90564915</v>
+        <v>89.32755627</v>
       </c>
       <c r="F64" t="s">
         <v>8</v>
       </c>
       <c r="G64">
         <v>1.0</v>
       </c>
       <c r="H64" s="1">
-        <v>168775.75</v>
+        <v>55561.74</v>
       </c>
       <c r="I64" s="1">
-        <v>169860.86</v>
+        <v>105349.66</v>
       </c>
       <c r="J64" s="1">
-        <v>100.64293004179</v>
+        <v>189.60828080618</v>
       </c>
       <c r="K64">
         <v>0.0</v>
       </c>
       <c r="L64">
         <v>0.0</v>
       </c>
       <c r="M64" s="1">
-        <v>338636.61</v>
+        <v>160911.4</v>
       </c>
       <c r="N64" s="1">
-        <v>338636.61</v>
+        <v>160911.4</v>
       </c>
       <c r="O64" s="1">
-        <v>0.56</v>
+        <v>0.27</v>
       </c>
       <c r="P64">
         <v>1</v>
       </c>
     </row>
     <row r="65" spans="1:16">
       <c r="A65" t="s">
         <v>154</v>
       </c>
       <c r="B65" t="s">
         <v>155</v>
       </c>
       <c r="C65" s="1">
-        <v>642.0</v>
+        <v>4076.0</v>
       </c>
       <c r="D65" s="1">
-        <v>252.0</v>
+        <v>23.8</v>
       </c>
       <c r="E65" s="1">
-        <v>89.32755452</v>
+        <v>13.54244603</v>
       </c>
       <c r="F65" t="s">
         <v>8</v>
       </c>
       <c r="G65">
         <v>1.0</v>
       </c>
       <c r="H65" s="1">
-        <v>57348.29</v>
+        <v>55199.01</v>
       </c>
       <c r="I65" s="1">
-        <v>104435.71</v>
+        <v>41809.79</v>
       </c>
       <c r="J65" s="1">
-        <v>182.10780129625</v>
+        <v>75.743731635767</v>
       </c>
       <c r="K65">
         <v>0.0</v>
       </c>
       <c r="L65">
         <v>0.0</v>
       </c>
       <c r="M65" s="1">
-        <v>161784.0</v>
+        <v>97008.8</v>
       </c>
       <c r="N65" s="1">
-        <v>161784.0</v>
+        <v>97008.8</v>
       </c>
       <c r="O65" s="1">
-        <v>0.27</v>
+        <v>0.16</v>
       </c>
       <c r="P65">
         <v>1</v>
       </c>
     </row>
     <row r="66" spans="1:16">
       <c r="A66" t="s">
         <v>156</v>
       </c>
       <c r="B66" t="s">
         <v>157</v>
       </c>
       <c r="C66" s="1">
-        <v>4205.0</v>
+        <v>3480.0</v>
       </c>
       <c r="D66" s="1">
-        <v>19.685</v>
+        <v>35.24</v>
       </c>
       <c r="E66" s="1">
-        <v>13.54244709</v>
+        <v>31.31229885</v>
       </c>
       <c r="F66" t="s">
         <v>8</v>
       </c>
       <c r="G66">
         <v>1.0</v>
       </c>
       <c r="H66" s="1">
-        <v>56945.99</v>
+        <v>108966.8</v>
       </c>
       <c r="I66" s="1">
-        <v>25829.44</v>
+        <v>13668.4</v>
       </c>
       <c r="J66" s="1">
-        <v>45.35778550869</v>
+        <v>12.543637144525</v>
       </c>
       <c r="K66">
         <v>0.0</v>
       </c>
       <c r="L66">
         <v>0.0</v>
       </c>
       <c r="M66" s="1">
-        <v>82775.43</v>
+        <v>122635.2</v>
       </c>
       <c r="N66" s="1">
-        <v>82775.43</v>
+        <v>122635.2</v>
       </c>
       <c r="O66" s="1">
-        <v>0.14</v>
+        <v>0.21</v>
       </c>
       <c r="P66">
         <v>1</v>
       </c>
     </row>
     <row r="67" spans="1:16">
       <c r="A67" t="s">
         <v>158</v>
       </c>
       <c r="B67" t="s">
         <v>159</v>
       </c>
       <c r="C67" s="1">
-        <v>3591.0</v>
+        <v>3924.0</v>
       </c>
       <c r="D67" s="1">
-        <v>31.62</v>
+        <v>36.0</v>
       </c>
       <c r="E67" s="1">
-        <v>31.31230019</v>
+        <v>17.20058359</v>
       </c>
       <c r="F67" t="s">
         <v>8</v>
       </c>
       <c r="G67">
         <v>1.0</v>
       </c>
       <c r="H67" s="1">
-        <v>112442.47</v>
+        <v>67495.09</v>
       </c>
       <c r="I67" s="1">
-        <v>1104.95</v>
+        <v>73768.91</v>
       </c>
       <c r="J67" s="1">
-        <v>0.98268029864517</v>
+        <v>109.29522428965</v>
       </c>
       <c r="K67">
         <v>0.0</v>
       </c>
       <c r="L67">
         <v>0.0</v>
       </c>
       <c r="M67" s="1">
-        <v>113547.42</v>
+        <v>141264.0</v>
       </c>
       <c r="N67" s="1">
-        <v>113547.42</v>
+        <v>141264.0</v>
       </c>
       <c r="O67" s="1">
-        <v>0.19</v>
+        <v>0.24</v>
       </c>
       <c r="P67">
         <v>1</v>
       </c>
     </row>
     <row r="68" spans="1:16">
       <c r="A68" t="s">
         <v>160</v>
       </c>
       <c r="B68" t="s">
         <v>161</v>
       </c>
       <c r="C68" s="1">
-        <v>4048.0</v>
+        <v>2243.0</v>
       </c>
       <c r="D68" s="1">
-        <v>32.11</v>
+        <v>24.92</v>
       </c>
       <c r="E68" s="1">
-        <v>17.200583</v>
+        <v>26.52603656</v>
       </c>
       <c r="F68" t="s">
         <v>8</v>
       </c>
       <c r="G68">
         <v>1.0</v>
       </c>
       <c r="H68" s="1">
-        <v>69627.96</v>
+        <v>59497.9</v>
       </c>
       <c r="I68" s="1">
-        <v>60353.32</v>
+        <v>-3602.34</v>
       </c>
       <c r="J68" s="1">
-        <v>86.679718894536</v>
+        <v>-6.0545666317635</v>
       </c>
       <c r="K68">
         <v>0.0</v>
       </c>
       <c r="L68">
         <v>0.0</v>
       </c>
       <c r="M68" s="1">
-        <v>129981.28</v>
+        <v>55895.56</v>
       </c>
       <c r="N68" s="1">
-        <v>129981.28</v>
+        <v>55895.56</v>
       </c>
       <c r="O68" s="1">
-        <v>0.21</v>
+        <v>0.09</v>
       </c>
       <c r="P68">
         <v>1</v>
       </c>
     </row>
     <row r="69" spans="1:16">
       <c r="A69" t="s">
         <v>162</v>
       </c>
       <c r="B69" t="s">
         <v>163</v>
       </c>
       <c r="C69" s="1">
-        <v>2315.0</v>
+        <v>925.0</v>
       </c>
       <c r="D69" s="1">
-        <v>22.16</v>
+        <v>69.7</v>
       </c>
       <c r="E69" s="1">
-        <v>26.52603456</v>
+        <v>157.7899027</v>
       </c>
       <c r="F69" t="s">
         <v>8</v>
       </c>
       <c r="G69">
         <v>1.0</v>
       </c>
       <c r="H69" s="1">
-        <v>61407.77</v>
+        <v>145955.66</v>
       </c>
       <c r="I69" s="1">
-        <v>-10107.37</v>
+        <v>-81483.16</v>
       </c>
       <c r="J69" s="1">
-        <v>-16.459431762463</v>
+        <v>-55.827338247794</v>
       </c>
       <c r="K69">
         <v>0.0</v>
       </c>
       <c r="L69">
         <v>0.0</v>
       </c>
       <c r="M69" s="1">
-        <v>51300.4</v>
+        <v>64472.5</v>
       </c>
       <c r="N69" s="1">
-        <v>51300.4</v>
+        <v>64472.5</v>
       </c>
       <c r="O69" s="1">
-        <v>0.08</v>
+        <v>0.11</v>
       </c>
       <c r="P69">
         <v>1</v>
       </c>
     </row>
     <row r="70" spans="1:16">
       <c r="A70" t="s">
         <v>164</v>
       </c>
       <c r="B70" t="s">
         <v>165</v>
       </c>
       <c r="C70" s="1">
-        <v>955.0</v>
+        <v>49546.0</v>
       </c>
       <c r="D70" s="1">
-        <v>65.06</v>
+        <v>6.635</v>
       </c>
       <c r="E70" s="1">
-        <v>157.78990576</v>
+        <v>6.32100008</v>
       </c>
       <c r="F70" t="s">
         <v>8</v>
       </c>
       <c r="G70">
         <v>1.0</v>
       </c>
       <c r="H70" s="1">
-        <v>150689.36</v>
+        <v>313180.27</v>
       </c>
       <c r="I70" s="1">
-        <v>-88557.06</v>
+        <v>15557.44</v>
       </c>
       <c r="J70" s="1">
-        <v>-58.767958135863</v>
+        <v>4.9675670820515</v>
       </c>
       <c r="K70">
         <v>0.0</v>
       </c>
       <c r="L70">
         <v>0.0</v>
       </c>
       <c r="M70" s="1">
-        <v>62132.3</v>
+        <v>328737.71</v>
       </c>
       <c r="N70" s="1">
-        <v>62132.3</v>
+        <v>328737.71</v>
       </c>
       <c r="O70" s="1">
-        <v>0.1</v>
+        <v>0.55</v>
       </c>
       <c r="P70">
         <v>1</v>
       </c>
     </row>
     <row r="71" spans="1:16">
       <c r="A71" t="s">
         <v>166</v>
       </c>
       <c r="B71" t="s">
         <v>167</v>
       </c>
       <c r="C71" s="1">
-        <v>52405.72</v>
+        <v>218584.0</v>
       </c>
       <c r="D71" s="1">
-        <v>1.0</v>
+        <v>11.21</v>
       </c>
       <c r="E71" s="1">
-        <v>1.0</v>
+        <v>10.64401777</v>
       </c>
       <c r="F71" t="s">
-        <v>168</v>
+        <v>8</v>
       </c>
       <c r="G71">
         <v>1.0</v>
       </c>
       <c r="H71" s="1">
-        <v>0.0</v>
+        <v>2326611.98</v>
       </c>
       <c r="I71" s="1">
-        <v>52115.97</v>
+        <v>123714.66</v>
       </c>
       <c r="J71" s="1">
-        <v>0</v>
+        <v>5.3173739782772</v>
       </c>
       <c r="K71">
         <v>0.0</v>
       </c>
       <c r="L71">
         <v>0.0</v>
       </c>
       <c r="M71" s="1">
-        <v>0.0</v>
+        <v>2450326.64</v>
       </c>
       <c r="N71" s="1">
-        <v>52115.97</v>
+        <v>2450326.64</v>
       </c>
       <c r="O71" s="1">
-        <v>0.09</v>
+        <v>4.11</v>
       </c>
       <c r="P71">
         <v>1</v>
       </c>
     </row>
     <row r="72" spans="1:16">
       <c r="A72" t="s">
+        <v>168</v>
+      </c>
+      <c r="B72" t="s">
         <v>169</v>
       </c>
-      <c r="B72" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C72" s="1">
-        <v>-751999.98</v>
+        <v>721.0</v>
       </c>
       <c r="D72" s="1">
-        <v>0.86732287</v>
+        <v>1073.08</v>
       </c>
       <c r="E72" s="1">
-        <v>0.86678277</v>
+        <v>1072.83167822</v>
       </c>
       <c r="F72" t="s">
-        <v>171</v>
+        <v>8</v>
       </c>
       <c r="G72">
-        <v>1.15</v>
+        <v>1.0</v>
       </c>
       <c r="H72" s="1">
-        <v>0.0</v>
+        <v>773511.64</v>
       </c>
       <c r="I72" s="1">
-        <v>-16816.63</v>
+        <v>179.04</v>
       </c>
       <c r="J72" s="1">
-        <v>0</v>
+        <v>0.023146387299356</v>
       </c>
       <c r="K72">
         <v>0.0</v>
       </c>
       <c r="L72">
         <v>0.0</v>
       </c>
       <c r="M72" s="1">
-        <v>0.0</v>
+        <v>773690.68</v>
       </c>
       <c r="N72" s="1">
-        <v>-16816.63</v>
+        <v>773690.68</v>
       </c>
       <c r="O72" s="1">
-        <v>-0.03</v>
+        <v>1.3</v>
       </c>
       <c r="P72">
         <v>1</v>
       </c>
     </row>
     <row r="73" spans="1:16">
       <c r="A73" t="s">
+        <v>170</v>
+      </c>
+      <c r="B73" t="s">
+        <v>171</v>
+      </c>
+      <c r="C73" s="1">
+        <v>596000.0</v>
+      </c>
+      <c r="D73" s="1">
+        <v>97.51700215</v>
+      </c>
+      <c r="E73" s="1">
+        <v>100.5575</v>
+      </c>
+      <c r="F73" t="s">
+        <v>8</v>
+      </c>
+      <c r="G73">
+        <v>1.0</v>
+      </c>
+      <c r="H73" s="1">
+        <v>599322.7</v>
+      </c>
+      <c r="I73" s="1">
+        <v>-13386.02</v>
+      </c>
+      <c r="J73" s="1">
+        <v>-2.2335246103643</v>
+      </c>
+      <c r="K73">
+        <v>0.0</v>
+      </c>
+      <c r="L73" t="s">
         <v>172</v>
       </c>
-      <c r="B73" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M73" s="1">
-        <v>306887.92</v>
+        <v>581201.34</v>
       </c>
       <c r="N73" s="1">
-        <v>306887.92</v>
+        <v>585936.68</v>
       </c>
       <c r="O73" s="1">
-        <v>0.51</v>
+        <v>0.98</v>
       </c>
       <c r="P73">
         <v>1</v>
       </c>
     </row>
     <row r="74" spans="1:16">
       <c r="A74" t="s">
+        <v>173</v>
+      </c>
+      <c r="B74" t="s">
         <v>174</v>
       </c>
-      <c r="B74" t="s">
+      <c r="C74" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="D74" s="1">
+        <v>107.10546659</v>
+      </c>
+      <c r="E74" s="1">
+        <v>106.88494</v>
+      </c>
+      <c r="F74" t="s">
+        <v>8</v>
+      </c>
+      <c r="G74">
+        <v>1.0</v>
+      </c>
+      <c r="H74" s="1">
+        <v>106884.94</v>
+      </c>
+      <c r="I74" s="1">
+        <v>2824.98</v>
+      </c>
+      <c r="J74" s="1">
+        <v>2.6430103249345</v>
+      </c>
+      <c r="K74">
+        <v>0.0</v>
+      </c>
+      <c r="L74" t="s">
         <v>175</v>
       </c>
-      <c r="C74" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M74" s="1">
-        <v>2415790.37</v>
+        <v>107105.47</v>
       </c>
       <c r="N74" s="1">
-        <v>2415790.37</v>
+        <v>109709.92</v>
       </c>
       <c r="O74" s="1">
-        <v>3.99</v>
+        <v>0.18</v>
       </c>
       <c r="P74">
         <v>1</v>
       </c>
     </row>
     <row r="75" spans="1:16">
       <c r="A75" t="s">
         <v>176</v>
       </c>
       <c r="B75" t="s">
         <v>177</v>
       </c>
       <c r="C75" s="1">
-        <v>1427.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D75" s="1">
-        <v>1071.41</v>
+        <v>102.00530981</v>
       </c>
       <c r="E75" s="1">
-        <v>1070.2380869</v>
+        <v>99.89</v>
       </c>
       <c r="F75" t="s">
         <v>8</v>
       </c>
       <c r="G75">
         <v>1.0</v>
       </c>
       <c r="H75" s="1">
-        <v>1527229.75</v>
+        <v>299670.0</v>
       </c>
       <c r="I75" s="1">
-        <v>1672.32</v>
+        <v>19764.77</v>
       </c>
       <c r="J75" s="1">
-        <v>0.10950022418042</v>
+        <v>6.5955117295692</v>
       </c>
       <c r="K75">
         <v>0.0</v>
       </c>
-      <c r="L75">
-        <v>0.0</v>
+      <c r="L75" t="s">
+        <v>178</v>
       </c>
       <c r="M75" s="1">
-        <v>1528902.07</v>
+        <v>306015.93</v>
       </c>
       <c r="N75" s="1">
-        <v>1528902.07</v>
+        <v>319434.77</v>
       </c>
       <c r="O75" s="1">
-        <v>2.52</v>
+        <v>0.54</v>
       </c>
       <c r="P75">
         <v>1</v>
       </c>
     </row>
     <row r="76" spans="1:16">
       <c r="A76" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B76" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="C76" s="1">
-        <v>596000.0</v>
+        <v>319000.0</v>
       </c>
       <c r="D76" s="1">
-        <v>97.49870967</v>
+        <v>98.4260276</v>
       </c>
       <c r="E76" s="1">
-        <v>100.5575</v>
+        <v>99.853972</v>
       </c>
       <c r="F76" t="s">
         <v>8</v>
       </c>
       <c r="G76">
         <v>1.0</v>
       </c>
       <c r="H76" s="1">
-        <v>599322.7</v>
+        <v>318534.17</v>
       </c>
       <c r="I76" s="1">
-        <v>-15152.42</v>
+        <v>0.44</v>
       </c>
       <c r="J76" s="1">
-        <v>-2.5282573144651</v>
+        <v>0.00013813274726539</v>
       </c>
       <c r="K76">
         <v>0.0</v>
       </c>
       <c r="L76" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="M76" s="1">
-        <v>581092.31</v>
+        <v>313979.03</v>
       </c>
       <c r="N76" s="1">
-        <v>584170.28</v>
+        <v>318534.61</v>
       </c>
       <c r="O76" s="1">
-        <v>0.96</v>
+        <v>0.53</v>
       </c>
       <c r="P76">
         <v>1</v>
       </c>
     </row>
     <row r="77" spans="1:16">
       <c r="A77" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B77" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="C77" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D77" s="1">
-        <v>106.50290949</v>
+        <v>97.10241467</v>
       </c>
       <c r="E77" s="1">
-        <v>106.88494</v>
+        <v>99.253</v>
       </c>
       <c r="F77" t="s">
         <v>8</v>
       </c>
       <c r="G77">
         <v>1.0</v>
       </c>
       <c r="H77" s="1">
-        <v>106884.94</v>
+        <v>198506.0</v>
       </c>
       <c r="I77" s="1">
-        <v>1790.91</v>
+        <v>-1572.4</v>
       </c>
       <c r="J77" s="1">
-        <v>1.6755494272626</v>
+        <v>-0.79211711484791</v>
       </c>
       <c r="K77">
         <v>0.0</v>
       </c>
       <c r="L77" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="M77" s="1">
-        <v>106502.9</v>
+        <v>194204.83</v>
       </c>
       <c r="N77" s="1">
-        <v>108675.85</v>
+        <v>196933.6</v>
       </c>
       <c r="O77" s="1">
-        <v>0.18</v>
+        <v>0.33</v>
       </c>
       <c r="P77">
         <v>1</v>
       </c>
     </row>
     <row r="78" spans="1:16">
       <c r="A78" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B78" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="C78" s="1">
-        <v>300000.0</v>
+        <v>248000.0</v>
       </c>
       <c r="D78" s="1">
-        <v>101.25178835</v>
+        <v>100.54502499</v>
       </c>
       <c r="E78" s="1">
-        <v>99.89</v>
+        <v>99.955</v>
       </c>
       <c r="F78" t="s">
         <v>8</v>
       </c>
       <c r="G78">
         <v>1.0</v>
       </c>
       <c r="H78" s="1">
-        <v>299670.0</v>
+        <v>247888.4</v>
       </c>
       <c r="I78" s="1">
-        <v>16439.82</v>
+        <v>2169.89</v>
       </c>
       <c r="J78" s="1">
-        <v>5.4859745720292</v>
+        <v>0.8753495524599</v>
       </c>
       <c r="K78">
         <v>0.0</v>
       </c>
-      <c r="L78" t="s">
-        <v>186</v>
+      <c r="L78">
+        <v>706.63</v>
       </c>
       <c r="M78" s="1">
-        <v>303755.37</v>
+        <v>249351.66</v>
       </c>
       <c r="N78" s="1">
-        <v>316109.82</v>
+        <v>250058.29</v>
       </c>
       <c r="O78" s="1">
-        <v>0.52</v>
+        <v>0.42</v>
       </c>
       <c r="P78">
         <v>1</v>
       </c>
     </row>
     <row r="79" spans="1:16">
       <c r="A79" t="s">
         <v>187</v>
       </c>
       <c r="B79" t="s">
         <v>188</v>
       </c>
       <c r="C79" s="1">
-        <v>319000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D79" s="1">
-        <v>97.52037598</v>
+        <v>101.67946805</v>
       </c>
       <c r="E79" s="1">
-        <v>99.853972</v>
+        <v>105.889435</v>
       </c>
       <c r="F79" t="s">
         <v>8</v>
       </c>
       <c r="G79">
         <v>1.0</v>
       </c>
       <c r="H79" s="1">
-        <v>318534.17</v>
+        <v>211778.87</v>
       </c>
       <c r="I79" s="1">
-        <v>-3806.26</v>
+        <v>-1096.65</v>
       </c>
       <c r="J79" s="1">
-        <v>-1.1949298877417</v>
+        <v>-0.51782786450792</v>
       </c>
       <c r="K79">
         <v>0.0</v>
       </c>
       <c r="L79" t="s">
         <v>189</v>
       </c>
       <c r="M79" s="1">
-        <v>311090.0</v>
+        <v>203358.93</v>
       </c>
       <c r="N79" s="1">
-        <v>314727.91</v>
+        <v>210682.22</v>
       </c>
       <c r="O79" s="1">
-        <v>0.52</v>
+        <v>0.35</v>
       </c>
       <c r="P79">
         <v>1</v>
       </c>
     </row>
     <row r="80" spans="1:16">
       <c r="A80" t="s">
         <v>190</v>
       </c>
       <c r="B80" t="s">
         <v>191</v>
       </c>
       <c r="C80" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D80" s="1">
-        <v>96.47380175</v>
+        <v>110.20278208</v>
       </c>
       <c r="E80" s="1">
-        <v>99.253</v>
+        <v>115.12564</v>
       </c>
       <c r="F80" t="s">
         <v>8</v>
       </c>
       <c r="G80">
         <v>1.0</v>
       </c>
       <c r="H80" s="1">
-        <v>198506.0</v>
+        <v>115125.64</v>
       </c>
       <c r="I80" s="1">
-        <v>-3289.9</v>
+        <v>-630.65</v>
       </c>
       <c r="J80" s="1">
-        <v>-1.6573302570199</v>
+        <v>-0.54779282877385</v>
       </c>
       <c r="K80">
         <v>0.0</v>
       </c>
       <c r="L80" t="s">
         <v>192</v>
       </c>
       <c r="M80" s="1">
-        <v>192947.61</v>
+        <v>110202.78</v>
       </c>
       <c r="N80" s="1">
-        <v>195216.1</v>
+        <v>114494.99</v>
       </c>
       <c r="O80" s="1">
-        <v>0.32</v>
+        <v>0.19</v>
       </c>
       <c r="P80">
         <v>1</v>
       </c>
     </row>
     <row r="81" spans="1:16">
       <c r="A81" t="s">
         <v>193</v>
       </c>
       <c r="B81" t="s">
         <v>194</v>
       </c>
       <c r="C81" s="1">
-        <v>248000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D81" s="1">
-        <v>100.02201747</v>
+        <v>97.78758616</v>
       </c>
       <c r="E81" s="1">
-        <v>99.955</v>
+        <v>99.433</v>
       </c>
       <c r="F81" t="s">
         <v>8</v>
       </c>
       <c r="G81">
         <v>1.0</v>
       </c>
       <c r="H81" s="1">
-        <v>247888.4</v>
+        <v>99433.0</v>
       </c>
       <c r="I81" s="1">
-        <v>166.2</v>
+        <v>1223.08</v>
       </c>
       <c r="J81" s="1">
-        <v>0.067046299867198</v>
+        <v>1.2300544084962</v>
       </c>
       <c r="K81">
         <v>0.0</v>
       </c>
-      <c r="L81">
-        <v>0.0</v>
+      <c r="L81" t="s">
+        <v>195</v>
       </c>
       <c r="M81" s="1">
-        <v>248054.6</v>
+        <v>97787.59</v>
       </c>
       <c r="N81" s="1">
-        <v>248054.6</v>
+        <v>100656.08</v>
       </c>
       <c r="O81" s="1">
-        <v>0.41</v>
+        <v>0.17</v>
       </c>
       <c r="P81">
         <v>1</v>
       </c>
     </row>
     <row r="82" spans="1:16">
       <c r="A82" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="B82" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="C82" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D82" s="1">
-        <v>100.97820264</v>
+        <v>103.91726523</v>
       </c>
       <c r="E82" s="1">
-        <v>105.889435</v>
+        <v>107.26644</v>
       </c>
       <c r="F82" t="s">
         <v>8</v>
       </c>
       <c r="G82">
         <v>1.0</v>
       </c>
       <c r="H82" s="1">
-        <v>211778.87</v>
+        <v>107266.44</v>
       </c>
       <c r="I82" s="1">
-        <v>-3189.59</v>
+        <v>1349.46</v>
       </c>
       <c r="J82" s="1">
-        <v>-1.506094540971</v>
+        <v>1.2580449206667</v>
       </c>
       <c r="K82">
         <v>0.0</v>
       </c>
       <c r="L82" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="M82" s="1">
-        <v>201956.4</v>
+        <v>103917.27</v>
       </c>
       <c r="N82" s="1">
-        <v>208589.28</v>
+        <v>108615.9</v>
       </c>
       <c r="O82" s="1">
-        <v>0.34</v>
+        <v>0.18</v>
       </c>
       <c r="P82">
         <v>1</v>
       </c>
     </row>
     <row r="83" spans="1:16">
       <c r="A83" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="B83" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="C83" s="1">
-        <v>300000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D83" s="1">
-        <v>100.79991701</v>
+        <v>107.30499605</v>
       </c>
       <c r="E83" s="1">
-        <v>100.021</v>
+        <v>111.205</v>
       </c>
       <c r="F83" t="s">
         <v>8</v>
       </c>
       <c r="G83">
         <v>1.0</v>
       </c>
       <c r="H83" s="1">
-        <v>300063.0</v>
+        <v>111205.0</v>
       </c>
       <c r="I83" s="1">
-        <v>11113.77</v>
+        <v>1694.17</v>
       </c>
       <c r="J83" s="1">
-        <v>3.7038121994381</v>
+        <v>1.5234656715076</v>
       </c>
       <c r="K83">
         <v>0.0</v>
       </c>
       <c r="L83" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="M83" s="1">
-        <v>302399.75</v>
+        <v>107304.99</v>
       </c>
       <c r="N83" s="1">
-        <v>311176.77</v>
+        <v>112899.17</v>
       </c>
       <c r="O83" s="1">
-        <v>0.51</v>
+        <v>0.19</v>
       </c>
       <c r="P83">
         <v>1</v>
       </c>
     </row>
     <row r="84" spans="1:16">
       <c r="A84" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="B84" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="C84" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D84" s="1">
-        <v>109.51863016</v>
+        <v>99.15151659</v>
       </c>
       <c r="E84" s="1">
-        <v>115.12564</v>
+        <v>100.0</v>
       </c>
       <c r="F84" t="s">
         <v>8</v>
       </c>
       <c r="G84">
         <v>1.0</v>
       </c>
       <c r="H84" s="1">
-        <v>115125.64</v>
+        <v>200000.0</v>
       </c>
       <c r="I84" s="1">
-        <v>-1761.57</v>
+        <v>5929.42</v>
       </c>
       <c r="J84" s="1">
-        <v>-1.5301283015669</v>
+        <v>2.96471</v>
       </c>
       <c r="K84">
         <v>0.0</v>
       </c>
       <c r="L84" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="M84" s="1">
-        <v>109518.63</v>
+        <v>198303.03</v>
       </c>
       <c r="N84" s="1">
-        <v>113364.07</v>
+        <v>205929.42</v>
       </c>
       <c r="O84" s="1">
-        <v>0.19</v>
+        <v>0.35</v>
       </c>
       <c r="P84">
         <v>1</v>
       </c>
     </row>
     <row r="85" spans="1:16">
       <c r="A85" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="B85" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="C85" s="1">
-        <v>100000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D85" s="1">
-        <v>97.13790587</v>
+        <v>100.16558778</v>
       </c>
       <c r="E85" s="1">
-        <v>99.433</v>
+        <v>101.80409</v>
       </c>
       <c r="F85" t="s">
         <v>8</v>
       </c>
       <c r="G85">
         <v>1.0</v>
       </c>
       <c r="H85" s="1">
-        <v>99433.0</v>
+        <v>305412.27</v>
       </c>
       <c r="I85" s="1">
-        <v>343.26</v>
+        <v>-4810.79</v>
       </c>
       <c r="J85" s="1">
-        <v>0.34521738255911</v>
+        <v>-1.5751790194939</v>
       </c>
       <c r="K85">
         <v>0.0</v>
       </c>
-      <c r="L85" t="s">
-        <v>206</v>
+      <c r="L85">
+        <v>104.71</v>
       </c>
       <c r="M85" s="1">
-        <v>97137.9</v>
+        <v>300496.77</v>
       </c>
       <c r="N85" s="1">
-        <v>99776.26</v>
+        <v>300601.48</v>
       </c>
       <c r="O85" s="1">
-        <v>0.16</v>
+        <v>0.5</v>
       </c>
       <c r="P85">
         <v>1</v>
       </c>
     </row>
     <row r="86" spans="1:16">
       <c r="A86" t="s">
         <v>207</v>
       </c>
       <c r="B86" t="s">
         <v>208</v>
       </c>
       <c r="C86" s="1">
-        <v>143000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D86" s="1">
-        <v>95.6658247</v>
+        <v>106.5256327</v>
       </c>
       <c r="E86" s="1">
-        <v>98.803</v>
+        <v>105.40625</v>
       </c>
       <c r="F86" t="s">
         <v>8</v>
       </c>
       <c r="G86">
         <v>1.0</v>
       </c>
       <c r="H86" s="1">
-        <v>141288.29</v>
+        <v>210812.5</v>
       </c>
       <c r="I86" s="1">
-        <v>-2607.57</v>
+        <v>6388.49</v>
       </c>
       <c r="J86" s="1">
-        <v>-1.8455669609987</v>
+        <v>3.0304132819449</v>
       </c>
       <c r="K86">
         <v>0.0</v>
       </c>
       <c r="L86" t="s">
         <v>209</v>
       </c>
       <c r="M86" s="1">
-        <v>136802.13</v>
+        <v>213051.26</v>
       </c>
       <c r="N86" s="1">
-        <v>138680.72</v>
+        <v>217200.99</v>
       </c>
       <c r="O86" s="1">
-        <v>0.23</v>
+        <v>0.36</v>
       </c>
       <c r="P86">
         <v>1</v>
       </c>
     </row>
     <row r="87" spans="1:16">
       <c r="A87" t="s">
         <v>210</v>
       </c>
       <c r="B87" t="s">
         <v>211</v>
       </c>
       <c r="C87" s="1">
-        <v>100000.0</v>
+        <v>241000.0</v>
       </c>
       <c r="D87" s="1">
-        <v>104.50432249</v>
+        <v>99.16627405</v>
       </c>
       <c r="E87" s="1">
-        <v>107.26644</v>
+        <v>101.536286</v>
       </c>
       <c r="F87" t="s">
         <v>8</v>
       </c>
       <c r="G87">
         <v>1.0</v>
       </c>
       <c r="H87" s="1">
-        <v>107266.44</v>
+        <v>244702.45</v>
       </c>
       <c r="I87" s="1">
-        <v>1552.95</v>
+        <v>-127.63</v>
       </c>
       <c r="J87" s="1">
-        <v>1.4477501071164</v>
+        <v>-0.05215722196488</v>
       </c>
       <c r="K87">
         <v>0.0</v>
       </c>
       <c r="L87" t="s">
         <v>212</v>
       </c>
       <c r="M87" s="1">
-        <v>104504.32</v>
+        <v>238990.72</v>
       </c>
       <c r="N87" s="1">
-        <v>108819.39</v>
+        <v>244574.82</v>
       </c>
       <c r="O87" s="1">
-        <v>0.18</v>
+        <v>0.41</v>
       </c>
       <c r="P87">
         <v>1</v>
       </c>
     </row>
     <row r="88" spans="1:16">
       <c r="A88" t="s">
         <v>213</v>
       </c>
       <c r="B88" t="s">
         <v>214</v>
       </c>
       <c r="C88" s="1">
         <v>100000.0</v>
       </c>
       <c r="D88" s="1">
-        <v>107.91472913</v>
+        <v>89.19276234</v>
       </c>
       <c r="E88" s="1">
-        <v>111.205</v>
+        <v>87.72907</v>
       </c>
       <c r="F88" t="s">
         <v>8</v>
       </c>
       <c r="G88">
         <v>1.0</v>
       </c>
       <c r="H88" s="1">
-        <v>111205.0</v>
+        <v>87729.07</v>
       </c>
       <c r="I88" s="1">
-        <v>1776.51</v>
+        <v>2922.6</v>
       </c>
       <c r="J88" s="1">
-        <v>1.5975091048064</v>
+        <v>3.3313928894949</v>
       </c>
       <c r="K88">
         <v>0.0</v>
       </c>
       <c r="L88" t="s">
         <v>215</v>
       </c>
       <c r="M88" s="1">
-        <v>107914.73</v>
+        <v>89192.77</v>
       </c>
       <c r="N88" s="1">
-        <v>112981.51</v>
+        <v>90651.67</v>
       </c>
       <c r="O88" s="1">
-        <v>0.19</v>
+        <v>0.15</v>
       </c>
       <c r="P88">
         <v>1</v>
       </c>
     </row>
     <row r="89" spans="1:16">
       <c r="A89" t="s">
         <v>216</v>
       </c>
       <c r="B89" t="s">
         <v>217</v>
       </c>
       <c r="C89" s="1">
-        <v>200000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D89" s="1">
-        <v>98.15199407</v>
+        <v>100.26495586</v>
       </c>
       <c r="E89" s="1">
-        <v>100.0</v>
+        <v>114.752053</v>
       </c>
       <c r="F89" t="s">
         <v>8</v>
       </c>
       <c r="G89">
         <v>1.0</v>
       </c>
       <c r="H89" s="1">
-        <v>200000.0</v>
+        <v>344256.16</v>
       </c>
       <c r="I89" s="1">
-        <v>3292.88</v>
+        <v>-35472.25</v>
       </c>
       <c r="J89" s="1">
-        <v>1.64644</v>
+        <v>-10.304027675206</v>
       </c>
       <c r="K89">
         <v>0.0</v>
       </c>
       <c r="L89" t="s">
         <v>218</v>
       </c>
       <c r="M89" s="1">
-        <v>196303.99</v>
+        <v>300794.87</v>
       </c>
       <c r="N89" s="1">
-        <v>203292.88</v>
+        <v>308783.91</v>
       </c>
       <c r="O89" s="1">
-        <v>0.34</v>
+        <v>0.52</v>
       </c>
       <c r="P89">
         <v>1</v>
       </c>
     </row>
     <row r="90" spans="1:16">
       <c r="A90" t="s">
         <v>219</v>
       </c>
       <c r="B90" t="s">
         <v>220</v>
       </c>
       <c r="C90" s="1">
-        <v>300000.0</v>
+        <v>198000.0</v>
       </c>
       <c r="D90" s="1">
-        <v>99.69454477</v>
+        <v>100.14234149</v>
       </c>
       <c r="E90" s="1">
-        <v>101.80409</v>
+        <v>99.607</v>
       </c>
       <c r="F90" t="s">
         <v>8</v>
       </c>
       <c r="G90">
         <v>1.0</v>
       </c>
       <c r="H90" s="1">
-        <v>305412.27</v>
+        <v>197221.86</v>
       </c>
       <c r="I90" s="1">
-        <v>2598.09</v>
+        <v>2689.41</v>
       </c>
       <c r="J90" s="1">
-        <v>0.85068291460589</v>
+        <v>1.3636470115432</v>
       </c>
       <c r="K90">
         <v>0.0</v>
       </c>
       <c r="L90" t="s">
         <v>221</v>
       </c>
       <c r="M90" s="1">
-        <v>299083.63</v>
+        <v>198281.84</v>
       </c>
       <c r="N90" s="1">
-        <v>308010.36</v>
+        <v>199911.27</v>
       </c>
       <c r="O90" s="1">
-        <v>0.51</v>
+        <v>0.34</v>
       </c>
       <c r="P90">
         <v>1</v>
       </c>
     </row>
     <row r="91" spans="1:16">
       <c r="A91" t="s">
         <v>222</v>
       </c>
       <c r="B91" t="s">
         <v>223</v>
       </c>
       <c r="C91" s="1">
         <v>200000.0</v>
       </c>
       <c r="D91" s="1">
-        <v>106.0543094</v>
+        <v>99.41295415</v>
       </c>
       <c r="E91" s="1">
-        <v>105.40625</v>
+        <v>99.991</v>
       </c>
       <c r="F91" t="s">
         <v>8</v>
       </c>
       <c r="G91">
         <v>1.0</v>
       </c>
       <c r="H91" s="1">
-        <v>210812.5</v>
+        <v>199982.0</v>
       </c>
       <c r="I91" s="1">
-        <v>4426.61</v>
+        <v>4808.29</v>
       </c>
       <c r="J91" s="1">
-        <v>2.099785354284</v>
+        <v>2.4043613925253</v>
       </c>
       <c r="K91">
         <v>0.0</v>
       </c>
       <c r="L91" t="s">
         <v>224</v>
       </c>
       <c r="M91" s="1">
-        <v>212108.62</v>
+        <v>198825.91</v>
       </c>
       <c r="N91" s="1">
-        <v>215239.11</v>
+        <v>204790.29</v>
       </c>
       <c r="O91" s="1">
-        <v>0.36</v>
+        <v>0.34</v>
       </c>
       <c r="P91">
         <v>1</v>
       </c>
     </row>
     <row r="92" spans="1:16">
       <c r="A92" t="s">
         <v>225</v>
       </c>
       <c r="B92" t="s">
         <v>226</v>
       </c>
       <c r="C92" s="1">
-        <v>241000.0</v>
+        <v>361000.0</v>
       </c>
       <c r="D92" s="1">
-        <v>98.27913094</v>
+        <v>98.90558487</v>
       </c>
       <c r="E92" s="1">
-        <v>101.536286</v>
+        <v>99.459</v>
       </c>
       <c r="F92" t="s">
         <v>8</v>
       </c>
       <c r="G92">
         <v>1.0</v>
       </c>
       <c r="H92" s="1">
-        <v>244702.45</v>
+        <v>359046.99</v>
       </c>
       <c r="I92" s="1">
-        <v>-2871.67</v>
+        <v>1248.7</v>
       </c>
       <c r="J92" s="1">
-        <v>-1.1735354509119</v>
+        <v>0.34778177641874</v>
       </c>
       <c r="K92">
         <v>0.0</v>
       </c>
       <c r="L92" t="s">
         <v>227</v>
       </c>
       <c r="M92" s="1">
-        <v>236852.71</v>
+        <v>357049.16</v>
       </c>
       <c r="N92" s="1">
-        <v>241830.78</v>
+        <v>360295.69</v>
       </c>
       <c r="O92" s="1">
-        <v>0.4</v>
+        <v>0.6</v>
       </c>
       <c r="P92">
         <v>1</v>
       </c>
     </row>
     <row r="93" spans="1:16">
       <c r="A93" t="s">
         <v>228</v>
       </c>
       <c r="B93" t="s">
         <v>229</v>
       </c>
       <c r="C93" s="1">
-        <v>200000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D93" s="1">
-        <v>88.11953142</v>
+        <v>98.38022457</v>
       </c>
       <c r="E93" s="1">
-        <v>86.70411</v>
+        <v>99.292</v>
       </c>
       <c r="F93" t="s">
         <v>8</v>
       </c>
       <c r="G93">
         <v>1.0</v>
       </c>
       <c r="H93" s="1">
-        <v>173408.22</v>
+        <v>297876.0</v>
       </c>
       <c r="I93" s="1">
-        <v>4089.06</v>
+        <v>-175.05</v>
       </c>
       <c r="J93" s="1">
-        <v>2.3580543067682</v>
+        <v>-0.058766063731217</v>
       </c>
       <c r="K93">
         <v>0.0</v>
       </c>
       <c r="L93" t="s">
         <v>230</v>
       </c>
       <c r="M93" s="1">
-        <v>176239.06</v>
+        <v>295140.68</v>
       </c>
       <c r="N93" s="1">
-        <v>177497.28</v>
+        <v>297700.95</v>
       </c>
       <c r="O93" s="1">
-        <v>0.29</v>
+        <v>0.5</v>
       </c>
       <c r="P93">
         <v>1</v>
       </c>
     </row>
     <row r="94" spans="1:16">
       <c r="A94" t="s">
         <v>231</v>
       </c>
       <c r="B94" t="s">
         <v>232</v>
       </c>
       <c r="C94" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D94" s="1">
-        <v>88.05413601</v>
+        <v>103.89201527</v>
       </c>
       <c r="E94" s="1">
-        <v>87.72907</v>
+        <v>107.330955</v>
       </c>
       <c r="F94" t="s">
         <v>8</v>
       </c>
       <c r="G94">
         <v>1.0</v>
       </c>
       <c r="H94" s="1">
-        <v>87729.07</v>
+        <v>214661.91</v>
       </c>
       <c r="I94" s="1">
-        <v>1640.13</v>
+        <v>1950.9</v>
       </c>
       <c r="J94" s="1">
-        <v>1.8695399369901</v>
+        <v>0.90882448590903</v>
       </c>
       <c r="K94">
         <v>0.0</v>
       </c>
       <c r="L94" t="s">
         <v>233</v>
       </c>
       <c r="M94" s="1">
-        <v>88054.13</v>
+        <v>207784.03</v>
       </c>
       <c r="N94" s="1">
-        <v>89369.2</v>
+        <v>216612.81</v>
       </c>
       <c r="O94" s="1">
-        <v>0.15</v>
+        <v>0.36</v>
       </c>
       <c r="P94">
         <v>1</v>
       </c>
     </row>
     <row r="95" spans="1:16">
       <c r="A95" t="s">
         <v>234</v>
       </c>
       <c r="B95" t="s">
         <v>235</v>
       </c>
       <c r="C95" s="1">
-        <v>300000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D95" s="1">
-        <v>100.36849381</v>
+        <v>98.15670518</v>
       </c>
       <c r="E95" s="1">
-        <v>114.752053</v>
+        <v>99.860205</v>
       </c>
       <c r="F95" t="s">
         <v>8</v>
       </c>
       <c r="G95">
         <v>1.0</v>
       </c>
       <c r="H95" s="1">
-        <v>344256.16</v>
+        <v>199720.41</v>
       </c>
       <c r="I95" s="1">
-        <v>-35938.35</v>
+        <v>846.43</v>
       </c>
       <c r="J95" s="1">
-        <v>-10.439421040425</v>
+        <v>0.423807461641</v>
       </c>
       <c r="K95">
         <v>0.0</v>
       </c>
       <c r="L95" t="s">
         <v>236</v>
       </c>
       <c r="M95" s="1">
-        <v>301105.48</v>
+        <v>196313.42</v>
       </c>
       <c r="N95" s="1">
-        <v>308317.81</v>
+        <v>200566.84</v>
       </c>
       <c r="O95" s="1">
-        <v>0.51</v>
+        <v>0.34</v>
       </c>
       <c r="P95">
         <v>1</v>
       </c>
     </row>
     <row r="96" spans="1:16">
       <c r="A96" t="s">
         <v>237</v>
       </c>
       <c r="B96" t="s">
         <v>238</v>
       </c>
       <c r="C96" s="1">
-        <v>280000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D96" s="1">
-        <v>97.73282615</v>
+        <v>99.09002464</v>
       </c>
       <c r="E96" s="1">
-        <v>99.799</v>
+        <v>99.84809</v>
       </c>
       <c r="F96" t="s">
         <v>8</v>
       </c>
       <c r="G96">
         <v>1.0</v>
       </c>
       <c r="H96" s="1">
-        <v>279437.2</v>
+        <v>99848.09</v>
       </c>
       <c r="I96" s="1">
-        <v>-2165.42</v>
+        <v>-212.52</v>
       </c>
       <c r="J96" s="1">
-        <v>-0.77492187869045</v>
+        <v>-0.21284333030306</v>
       </c>
       <c r="K96">
         <v>0.0</v>
       </c>
-      <c r="L96" t="s">
-        <v>239</v>
+      <c r="L96">
+        <v>545.55</v>
       </c>
       <c r="M96" s="1">
-        <v>273651.92</v>
+        <v>99090.02</v>
       </c>
       <c r="N96" s="1">
-        <v>277271.78</v>
+        <v>99635.57</v>
       </c>
       <c r="O96" s="1">
-        <v>0.46</v>
+        <v>0.17</v>
       </c>
       <c r="P96">
         <v>1</v>
       </c>
     </row>
     <row r="97" spans="1:16">
       <c r="A97" t="s">
+        <v>239</v>
+      </c>
+      <c r="B97" t="s">
         <v>240</v>
       </c>
-      <c r="B97" t="s">
+      <c r="C97" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="D97" s="1">
+        <v>99.76099861</v>
+      </c>
+      <c r="E97" s="1">
+        <v>102.14904</v>
+      </c>
+      <c r="F97" t="s">
+        <v>8</v>
+      </c>
+      <c r="G97">
+        <v>1.0</v>
+      </c>
+      <c r="H97" s="1">
+        <v>204298.08</v>
+      </c>
+      <c r="I97" s="1">
+        <v>1271.18</v>
+      </c>
+      <c r="J97" s="1">
+        <v>0.62221828026969</v>
+      </c>
+      <c r="K97">
+        <v>0.0</v>
+      </c>
+      <c r="L97" t="s">
         <v>241</v>
       </c>
-      <c r="C97" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M97" s="1">
-        <v>197649.76</v>
+        <v>199522.0</v>
       </c>
       <c r="N97" s="1">
-        <v>198766.56</v>
+        <v>205569.26</v>
       </c>
       <c r="O97" s="1">
-        <v>0.33</v>
+        <v>0.35</v>
       </c>
       <c r="P97">
         <v>1</v>
       </c>
     </row>
     <row r="98" spans="1:16">
       <c r="A98" t="s">
+        <v>242</v>
+      </c>
+      <c r="B98" t="s">
         <v>243</v>
       </c>
-      <c r="B98" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C98" s="1">
-        <v>200000.0</v>
+        <v>299000.0</v>
       </c>
       <c r="D98" s="1">
-        <v>99.31381318</v>
+        <v>100.28405591</v>
       </c>
       <c r="E98" s="1">
-        <v>99.991</v>
+        <v>99.298</v>
       </c>
       <c r="F98" t="s">
         <v>8</v>
       </c>
       <c r="G98">
         <v>1.0</v>
       </c>
       <c r="H98" s="1">
-        <v>199982.0</v>
+        <v>296901.02</v>
       </c>
       <c r="I98" s="1">
-        <v>4073.02</v>
+        <v>3519.68</v>
       </c>
       <c r="J98" s="1">
-        <v>2.0366933023972</v>
+        <v>1.1854725187539</v>
       </c>
       <c r="K98">
         <v>0.0</v>
       </c>
-      <c r="L98" t="s">
-        <v>245</v>
+      <c r="L98">
+        <v>571.38</v>
       </c>
       <c r="M98" s="1">
-        <v>198627.62</v>
+        <v>299849.32</v>
       </c>
       <c r="N98" s="1">
-        <v>204055.02</v>
+        <v>300420.7</v>
       </c>
       <c r="O98" s="1">
-        <v>0.34</v>
+        <v>0.5</v>
       </c>
       <c r="P98">
         <v>1</v>
       </c>
     </row>
     <row r="99" spans="1:16">
       <c r="A99" t="s">
+        <v>244</v>
+      </c>
+      <c r="B99" t="s">
+        <v>245</v>
+      </c>
+      <c r="C99" s="1">
+        <v>243000.0</v>
+      </c>
+      <c r="D99" s="1">
+        <v>98.36499715</v>
+      </c>
+      <c r="E99" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F99" t="s">
+        <v>8</v>
+      </c>
+      <c r="G99">
+        <v>1.0</v>
+      </c>
+      <c r="H99" s="1">
+        <v>243000.0</v>
+      </c>
+      <c r="I99" s="1">
+        <v>-368.38</v>
+      </c>
+      <c r="J99" s="1">
+        <v>-0.15159670781893</v>
+      </c>
+      <c r="K99">
+        <v>0.0</v>
+      </c>
+      <c r="L99" t="s">
         <v>246</v>
       </c>
-      <c r="B99" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M99" s="1">
-        <v>100549.48</v>
+        <v>239026.94</v>
       </c>
       <c r="N99" s="1">
-        <v>101299.48</v>
+        <v>242631.62</v>
       </c>
       <c r="O99" s="1">
-        <v>0.17</v>
+        <v>0.41</v>
       </c>
       <c r="P99">
         <v>1</v>
       </c>
     </row>
     <row r="100" spans="1:16">
       <c r="A100" t="s">
+        <v>247</v>
+      </c>
+      <c r="B100" t="s">
         <v>248</v>
       </c>
-      <c r="B100" t="s">
+      <c r="C100" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="D100" s="1">
+        <v>99.09503221</v>
+      </c>
+      <c r="E100" s="1">
+        <v>101.80907</v>
+      </c>
+      <c r="F100" t="s">
+        <v>8</v>
+      </c>
+      <c r="G100">
+        <v>1.0</v>
+      </c>
+      <c r="H100" s="1">
+        <v>203618.14</v>
+      </c>
+      <c r="I100" s="1">
+        <v>-3543.45</v>
+      </c>
+      <c r="J100" s="1">
+        <v>-1.7402427897632</v>
+      </c>
+      <c r="K100">
+        <v>0.0</v>
+      </c>
+      <c r="L100" t="s">
         <v>249</v>
       </c>
-      <c r="C100" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M100" s="1">
-        <v>105527.42</v>
+        <v>198190.07</v>
       </c>
       <c r="N100" s="1">
-        <v>107610.98</v>
+        <v>200074.69</v>
       </c>
       <c r="O100" s="1">
-        <v>0.18</v>
+        <v>0.34</v>
       </c>
       <c r="P100">
         <v>1</v>
       </c>
     </row>
     <row r="101" spans="1:16">
       <c r="A101" t="s">
+        <v>250</v>
+      </c>
+      <c r="B101" t="s">
         <v>251</v>
       </c>
-      <c r="B101" t="s">
+      <c r="C101" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="D101" s="1">
+        <v>103.41075214</v>
+      </c>
+      <c r="E101" s="1">
+        <v>107.83085</v>
+      </c>
+      <c r="F101" t="s">
+        <v>8</v>
+      </c>
+      <c r="G101">
+        <v>1.0</v>
+      </c>
+      <c r="H101" s="1">
+        <v>107830.85</v>
+      </c>
+      <c r="I101" s="1">
+        <v>-2092.02</v>
+      </c>
+      <c r="J101" s="1">
+        <v>-1.9400941381803</v>
+      </c>
+      <c r="K101">
+        <v>0.0</v>
+      </c>
+      <c r="L101" t="s">
         <v>252</v>
       </c>
-      <c r="C101" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M101" s="1">
-        <v>354584.6</v>
+        <v>103410.75</v>
       </c>
       <c r="N101" s="1">
-        <v>356931.1</v>
+        <v>105738.83</v>
       </c>
       <c r="O101" s="1">
-        <v>0.59</v>
+        <v>0.18</v>
       </c>
       <c r="P101">
         <v>1</v>
       </c>
     </row>
     <row r="102" spans="1:16">
       <c r="A102" t="s">
+        <v>253</v>
+      </c>
+      <c r="B102" t="s">
         <v>254</v>
-      </c>
-[...1 lines deleted...]
-        <v>255</v>
       </c>
       <c r="C102" s="1">
         <v>300000.0</v>
       </c>
       <c r="D102" s="1">
-        <v>97.61955722</v>
+        <v>106.13520291</v>
       </c>
       <c r="E102" s="1">
-        <v>99.292</v>
+        <v>109.55781</v>
       </c>
       <c r="F102" t="s">
         <v>8</v>
       </c>
       <c r="G102">
         <v>1.0</v>
       </c>
       <c r="H102" s="1">
-        <v>297876.0</v>
+        <v>328673.43</v>
       </c>
       <c r="I102" s="1">
-        <v>-3262.53</v>
+        <v>-4177.41</v>
       </c>
       <c r="J102" s="1">
-        <v>-1.0952644724651</v>
+        <v>-1.2709910868061</v>
       </c>
       <c r="K102">
         <v>0.0</v>
       </c>
       <c r="L102" t="s">
-        <v>256</v>
+        <v>255</v>
       </c>
       <c r="M102" s="1">
-        <v>292858.68</v>
+        <v>318405.61</v>
       </c>
       <c r="N102" s="1">
-        <v>294613.47</v>
+        <v>324496.02</v>
       </c>
       <c r="O102" s="1">
-        <v>0.49</v>
+        <v>0.54</v>
       </c>
       <c r="P102">
         <v>1</v>
       </c>
     </row>
     <row r="103" spans="1:16">
       <c r="A103" t="s">
+        <v>256</v>
+      </c>
+      <c r="B103" t="s">
         <v>257</v>
       </c>
-      <c r="B103" t="s">
+      <c r="C103" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="D103" s="1">
+        <v>100.69920885</v>
+      </c>
+      <c r="E103" s="1">
+        <v>102.95621</v>
+      </c>
+      <c r="F103" t="s">
+        <v>8</v>
+      </c>
+      <c r="G103">
+        <v>1.0</v>
+      </c>
+      <c r="H103" s="1">
+        <v>411824.84</v>
+      </c>
+      <c r="I103" s="1">
+        <v>-5082.8</v>
+      </c>
+      <c r="J103" s="1">
+        <v>-1.2342140410957</v>
+      </c>
+      <c r="K103">
+        <v>0.0</v>
+      </c>
+      <c r="L103" t="s">
         <v>258</v>
       </c>
-      <c r="C103" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M103" s="1">
-        <v>206114.27</v>
+        <v>402796.83</v>
       </c>
       <c r="N103" s="1">
-        <v>214180.07</v>
+        <v>406742.04</v>
       </c>
       <c r="O103" s="1">
-        <v>0.35</v>
+        <v>0.68</v>
       </c>
       <c r="P103">
         <v>1</v>
       </c>
     </row>
     <row r="104" spans="1:16">
       <c r="A104" t="s">
+        <v>259</v>
+      </c>
+      <c r="B104" t="s">
         <v>260</v>
       </c>
-      <c r="B104" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C104" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D104" s="1">
-        <v>97.82244235</v>
+        <v>97.22337196</v>
       </c>
       <c r="E104" s="1">
-        <v>99.860205</v>
+        <v>93.94781</v>
       </c>
       <c r="F104" t="s">
         <v>8</v>
       </c>
       <c r="G104">
         <v>1.0</v>
       </c>
       <c r="H104" s="1">
-        <v>199720.41</v>
+        <v>93947.81</v>
       </c>
       <c r="I104" s="1">
-        <v>-339.91</v>
+        <v>3811.86</v>
       </c>
       <c r="J104" s="1">
-        <v>-0.17019292119418</v>
+        <v>4.0574229457823</v>
       </c>
       <c r="K104">
         <v>0.0</v>
       </c>
-      <c r="L104" t="s">
-        <v>262</v>
+      <c r="L104">
+        <v>536.3</v>
       </c>
       <c r="M104" s="1">
-        <v>195644.88</v>
+        <v>97223.37</v>
       </c>
       <c r="N104" s="1">
-        <v>199380.5</v>
+        <v>97759.67</v>
       </c>
       <c r="O104" s="1">
-        <v>0.33</v>
+        <v>0.16</v>
       </c>
       <c r="P104">
         <v>1</v>
       </c>
     </row>
     <row r="105" spans="1:16">
       <c r="A105" t="s">
-        <v>263</v>
+        <v>261</v>
       </c>
       <c r="B105" t="s">
-        <v>264</v>
+        <v>262</v>
       </c>
       <c r="C105" s="1">
         <v>200000.0</v>
       </c>
       <c r="D105" s="1">
-        <v>98.54675449</v>
+        <v>99.9622036</v>
       </c>
       <c r="E105" s="1">
-        <v>99.848095</v>
+        <v>101.27229</v>
       </c>
       <c r="F105" t="s">
         <v>8</v>
       </c>
       <c r="G105">
         <v>1.0</v>
       </c>
       <c r="H105" s="1">
-        <v>199696.19</v>
+        <v>202544.58</v>
       </c>
       <c r="I105" s="1">
-        <v>-2029.39</v>
+        <v>612.56</v>
       </c>
       <c r="J105" s="1">
-        <v>-1.0162387174237</v>
+        <v>0.30243218554651</v>
       </c>
       <c r="K105">
         <v>0.0</v>
       </c>
-      <c r="L105">
-        <v>573.29</v>
+      <c r="L105" t="s">
+        <v>263</v>
       </c>
       <c r="M105" s="1">
-        <v>197093.51</v>
+        <v>199924.41</v>
       </c>
       <c r="N105" s="1">
-        <v>197666.8</v>
+        <v>203157.14</v>
       </c>
       <c r="O105" s="1">
-        <v>0.33</v>
+        <v>0.34</v>
       </c>
       <c r="P105">
         <v>1</v>
       </c>
     </row>
     <row r="106" spans="1:16">
       <c r="A106" t="s">
+        <v>264</v>
+      </c>
+      <c r="B106" t="s">
         <v>265</v>
       </c>
-      <c r="B106" t="s">
+      <c r="C106" s="1">
+        <v>239000.0</v>
+      </c>
+      <c r="D106" s="1">
+        <v>98.29220987</v>
+      </c>
+      <c r="E106" s="1">
+        <v>99.528</v>
+      </c>
+      <c r="F106" t="s">
+        <v>8</v>
+      </c>
+      <c r="G106">
+        <v>1.0</v>
+      </c>
+      <c r="H106" s="1">
+        <v>237871.92</v>
+      </c>
+      <c r="I106" s="1">
+        <v>449.76</v>
+      </c>
+      <c r="J106" s="1">
+        <v>0.18907654169521</v>
+      </c>
+      <c r="K106">
+        <v>0.0</v>
+      </c>
+      <c r="L106" t="s">
         <v>266</v>
       </c>
-      <c r="C106" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M106" s="1">
-        <v>396589.15</v>
+        <v>234918.39</v>
       </c>
       <c r="N106" s="1">
-        <v>407648.05</v>
+        <v>238321.68</v>
       </c>
       <c r="O106" s="1">
-        <v>0.67</v>
+        <v>0.4</v>
       </c>
       <c r="P106">
         <v>1</v>
       </c>
     </row>
     <row r="107" spans="1:16">
       <c r="A107" t="s">
+        <v>267</v>
+      </c>
+      <c r="B107" t="s">
         <v>268</v>
       </c>
-      <c r="B107" t="s">
+      <c r="C107" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="D107" s="1">
+        <v>97.47375289</v>
+      </c>
+      <c r="E107" s="1">
+        <v>100.689793</v>
+      </c>
+      <c r="F107" t="s">
+        <v>8</v>
+      </c>
+      <c r="G107">
+        <v>1.0</v>
+      </c>
+      <c r="H107" s="1">
+        <v>302069.38</v>
+      </c>
+      <c r="I107" s="1">
+        <v>-4072.44</v>
+      </c>
+      <c r="J107" s="1">
+        <v>-1.3481803418804</v>
+      </c>
+      <c r="K107">
+        <v>0.0</v>
+      </c>
+      <c r="L107" t="s">
         <v>269</v>
       </c>
-      <c r="C107" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M107" s="1">
-        <v>237588.28</v>
+        <v>292421.26</v>
       </c>
       <c r="N107" s="1">
-        <v>240566.06</v>
+        <v>297996.94</v>
       </c>
       <c r="O107" s="1">
-        <v>0.4</v>
+        <v>0.5</v>
       </c>
       <c r="P107">
         <v>1</v>
       </c>
     </row>
     <row r="108" spans="1:16">
       <c r="A108" t="s">
+        <v>270</v>
+      </c>
+      <c r="B108" t="s">
         <v>271</v>
       </c>
-      <c r="B108" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C108" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D108" s="1">
-        <v>98.1222855</v>
+        <v>100.47985493</v>
       </c>
       <c r="E108" s="1">
-        <v>101.80907</v>
+        <v>99.861</v>
       </c>
       <c r="F108" t="s">
         <v>8</v>
       </c>
       <c r="G108">
         <v>1.0</v>
       </c>
       <c r="H108" s="1">
-        <v>203618.14</v>
+        <v>99861.0</v>
       </c>
       <c r="I108" s="1">
-        <v>-6068.83</v>
+        <v>1522.96</v>
       </c>
       <c r="J108" s="1">
-        <v>-2.9804957456148</v>
+        <v>1.5250798610068</v>
       </c>
       <c r="K108">
         <v>0.0</v>
       </c>
-      <c r="L108" t="s">
-        <v>273</v>
+      <c r="L108">
+        <v>904.11</v>
       </c>
       <c r="M108" s="1">
-        <v>196244.57</v>
+        <v>100479.85</v>
       </c>
       <c r="N108" s="1">
-        <v>197549.31</v>
+        <v>101383.96</v>
       </c>
       <c r="O108" s="1">
-        <v>0.33</v>
+        <v>0.17</v>
       </c>
       <c r="P108">
         <v>1</v>
       </c>
     </row>
     <row r="109" spans="1:16">
       <c r="A109" t="s">
+        <v>272</v>
+      </c>
+      <c r="B109" t="s">
+        <v>273</v>
+      </c>
+      <c r="C109" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="D109" s="1">
+        <v>98.05093276</v>
+      </c>
+      <c r="E109" s="1">
+        <v>101.46918</v>
+      </c>
+      <c r="F109" t="s">
+        <v>8</v>
+      </c>
+      <c r="G109">
+        <v>1.0</v>
+      </c>
+      <c r="H109" s="1">
+        <v>202938.36</v>
+      </c>
+      <c r="I109" s="1">
+        <v>-3502.93</v>
+      </c>
+      <c r="J109" s="1">
+        <v>-1.7261054046165</v>
+      </c>
+      <c r="K109">
+        <v>0.0</v>
+      </c>
+      <c r="L109" t="s">
         <v>274</v>
       </c>
-      <c r="B109" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M109" s="1">
-        <v>103025.59</v>
+        <v>196101.87</v>
       </c>
       <c r="N109" s="1">
-        <v>105037.23</v>
+        <v>199435.43</v>
       </c>
       <c r="O109" s="1">
-        <v>0.17</v>
+        <v>0.33</v>
       </c>
       <c r="P109">
         <v>1</v>
       </c>
     </row>
     <row r="110" spans="1:16">
       <c r="A110" t="s">
+        <v>275</v>
+      </c>
+      <c r="B110" t="s">
+        <v>276</v>
+      </c>
+      <c r="C110" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="D110" s="1">
+        <v>96.10487586</v>
+      </c>
+      <c r="E110" s="1">
+        <v>99.077</v>
+      </c>
+      <c r="F110" t="s">
+        <v>8</v>
+      </c>
+      <c r="G110">
+        <v>1.0</v>
+      </c>
+      <c r="H110" s="1">
+        <v>198154.0</v>
+      </c>
+      <c r="I110" s="1">
+        <v>-1974.39</v>
+      </c>
+      <c r="J110" s="1">
+        <v>-0.99639169534806</v>
+      </c>
+      <c r="K110">
+        <v>0.0</v>
+      </c>
+      <c r="L110" t="s">
         <v>277</v>
       </c>
-      <c r="B110" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M110" s="1">
-        <v>316339.08</v>
+        <v>192209.75</v>
       </c>
       <c r="N110" s="1">
-        <v>321336.34</v>
+        <v>196179.61</v>
       </c>
       <c r="O110" s="1">
-        <v>0.53</v>
+        <v>0.33</v>
       </c>
       <c r="P110">
         <v>1</v>
       </c>
     </row>
     <row r="111" spans="1:16">
       <c r="A111" t="s">
+        <v>278</v>
+      </c>
+      <c r="B111" t="s">
+        <v>279</v>
+      </c>
+      <c r="C111" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="D111" s="1">
+        <v>93.77790382</v>
+      </c>
+      <c r="E111" s="1">
+        <v>92.52377</v>
+      </c>
+      <c r="F111" t="s">
+        <v>8</v>
+      </c>
+      <c r="G111">
+        <v>1.0</v>
+      </c>
+      <c r="H111" s="1">
+        <v>185047.54</v>
+      </c>
+      <c r="I111" s="1">
+        <v>3539.09</v>
+      </c>
+      <c r="J111" s="1">
+        <v>1.9125301530623</v>
+      </c>
+      <c r="K111">
+        <v>0.0</v>
+      </c>
+      <c r="L111" t="s">
         <v>280</v>
       </c>
-      <c r="B111" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M111" s="1">
-        <v>398618.04</v>
+        <v>187555.81</v>
       </c>
       <c r="N111" s="1">
-        <v>401335.85</v>
+        <v>188586.63</v>
       </c>
       <c r="O111" s="1">
-        <v>0.66</v>
+        <v>0.32</v>
       </c>
       <c r="P111">
         <v>1</v>
       </c>
     </row>
     <row r="112" spans="1:16">
       <c r="A112" t="s">
-        <v>283</v>
+        <v>281</v>
       </c>
       <c r="B112" t="s">
-        <v>284</v>
+        <v>282</v>
       </c>
       <c r="C112" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D112" s="1">
-        <v>96.74650984</v>
+        <v>103.25312405</v>
       </c>
       <c r="E112" s="1">
-        <v>93.94781</v>
+        <v>109.343945</v>
       </c>
       <c r="F112" t="s">
         <v>8</v>
       </c>
       <c r="G112">
         <v>1.0</v>
       </c>
       <c r="H112" s="1">
-        <v>93947.81</v>
+        <v>218687.89</v>
       </c>
       <c r="I112" s="1">
-        <v>3277.47</v>
+        <v>-11556.98</v>
       </c>
       <c r="J112" s="1">
-        <v>3.488607131981</v>
+        <v>-5.2846913471066</v>
       </c>
       <c r="K112">
         <v>0.0</v>
       </c>
       <c r="L112">
-        <v>478.77</v>
+        <v>624.66</v>
       </c>
       <c r="M112" s="1">
-        <v>96746.51</v>
+        <v>206506.25</v>
       </c>
       <c r="N112" s="1">
-        <v>97225.28</v>
+        <v>207130.91</v>
       </c>
       <c r="O112" s="1">
-        <v>0.16</v>
+        <v>0.35</v>
       </c>
       <c r="P112">
         <v>1</v>
       </c>
     </row>
     <row r="113" spans="1:16">
       <c r="A113" t="s">
+        <v>283</v>
+      </c>
+      <c r="B113" t="s">
+        <v>284</v>
+      </c>
+      <c r="C113" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="D113" s="1">
+        <v>99.17749879</v>
+      </c>
+      <c r="E113" s="1">
+        <v>102.00267</v>
+      </c>
+      <c r="F113" t="s">
+        <v>8</v>
+      </c>
+      <c r="G113">
+        <v>1.0</v>
+      </c>
+      <c r="H113" s="1">
+        <v>306008.01</v>
+      </c>
+      <c r="I113" s="1">
+        <v>231.68</v>
+      </c>
+      <c r="J113" s="1">
+        <v>0.07571043646864</v>
+      </c>
+      <c r="K113">
+        <v>0.0</v>
+      </c>
+      <c r="L113" t="s">
         <v>285</v>
       </c>
-      <c r="B113" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M113" s="1">
-        <v>199507.25</v>
+        <v>297532.5</v>
       </c>
       <c r="N113" s="1">
-        <v>202140.54</v>
+        <v>306239.69</v>
       </c>
       <c r="O113" s="1">
-        <v>0.33</v>
+        <v>0.51</v>
       </c>
       <c r="P113">
         <v>1</v>
       </c>
     </row>
     <row r="114" spans="1:16">
       <c r="A114" t="s">
+        <v>286</v>
+      </c>
+      <c r="B114" t="s">
+        <v>287</v>
+      </c>
+      <c r="C114" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="D114" s="1">
+        <v>93.81057907</v>
+      </c>
+      <c r="E114" s="1">
+        <v>110.17804</v>
+      </c>
+      <c r="F114" t="s">
+        <v>8</v>
+      </c>
+      <c r="G114">
+        <v>1.0</v>
+      </c>
+      <c r="H114" s="1">
+        <v>440712.16</v>
+      </c>
+      <c r="I114" s="1">
+        <v>-57415.05</v>
+      </c>
+      <c r="J114" s="1">
+        <v>-13.027788931442</v>
+      </c>
+      <c r="K114">
+        <v>0.0</v>
+      </c>
+      <c r="L114" t="s">
         <v>288</v>
       </c>
-      <c r="B114" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M114" s="1">
-        <v>233642.75</v>
+        <v>375242.32</v>
       </c>
       <c r="N114" s="1">
-        <v>236427.26</v>
+        <v>383297.11</v>
       </c>
       <c r="O114" s="1">
-        <v>0.39</v>
+        <v>0.64</v>
       </c>
       <c r="P114">
         <v>1</v>
       </c>
     </row>
     <row r="115" spans="1:16">
       <c r="A115" t="s">
+        <v>289</v>
+      </c>
+      <c r="B115" t="s">
+        <v>290</v>
+      </c>
+      <c r="C115" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="D115" s="1">
+        <v>101.17160262</v>
+      </c>
+      <c r="E115" s="1">
+        <v>118.97397</v>
+      </c>
+      <c r="F115" t="s">
+        <v>8</v>
+      </c>
+      <c r="G115">
+        <v>1.0</v>
+      </c>
+      <c r="H115" s="1">
+        <v>118973.97</v>
+      </c>
+      <c r="I115" s="1">
+        <v>-13931.13</v>
+      </c>
+      <c r="J115" s="1">
+        <v>-11.709393239546</v>
+      </c>
+      <c r="K115">
+        <v>0.0</v>
+      </c>
+      <c r="L115" t="s">
         <v>291</v>
       </c>
-      <c r="B115" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M115" s="1">
-        <v>292572.96</v>
+        <v>101171.61</v>
       </c>
       <c r="N115" s="1">
-        <v>297371.93</v>
+        <v>105042.84</v>
       </c>
       <c r="O115" s="1">
-        <v>0.49</v>
+        <v>0.18</v>
       </c>
       <c r="P115">
         <v>1</v>
       </c>
     </row>
     <row r="116" spans="1:16">
       <c r="A116" t="s">
-        <v>294</v>
+        <v>292</v>
       </c>
       <c r="B116" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
       <c r="C116" s="1">
-        <v>100000.0</v>
+        <v>214000.0</v>
       </c>
       <c r="D116" s="1">
-        <v>100.06403993</v>
+        <v>101.80699918</v>
       </c>
       <c r="E116" s="1">
-        <v>99.861</v>
+        <v>99.943</v>
       </c>
       <c r="F116" t="s">
         <v>8</v>
       </c>
       <c r="G116">
         <v>1.0</v>
       </c>
       <c r="H116" s="1">
-        <v>99861.0</v>
+        <v>213878.02</v>
       </c>
       <c r="I116" s="1">
-        <v>819.48</v>
+        <v>4434.55</v>
       </c>
       <c r="J116" s="1">
-        <v>0.82062066272118</v>
+        <v>2.0734014650033</v>
       </c>
       <c r="K116">
         <v>0.0</v>
       </c>
       <c r="L116">
-        <v>616.44</v>
+        <v>445.59</v>
       </c>
       <c r="M116" s="1">
-        <v>100064.04</v>
+        <v>217866.98</v>
       </c>
       <c r="N116" s="1">
-        <v>100680.48</v>
+        <v>218312.57</v>
       </c>
       <c r="O116" s="1">
-        <v>0.17</v>
+        <v>0.37</v>
       </c>
       <c r="P116">
         <v>1</v>
       </c>
     </row>
     <row r="117" spans="1:16">
       <c r="A117" t="s">
+        <v>294</v>
+      </c>
+      <c r="B117" t="s">
+        <v>295</v>
+      </c>
+      <c r="C117" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="D117" s="1">
+        <v>101.63109503</v>
+      </c>
+      <c r="E117" s="1">
+        <v>103.19873</v>
+      </c>
+      <c r="F117" t="s">
+        <v>8</v>
+      </c>
+      <c r="G117">
+        <v>1.0</v>
+      </c>
+      <c r="H117" s="1">
+        <v>103198.73</v>
+      </c>
+      <c r="I117" s="1">
+        <v>1478.94</v>
+      </c>
+      <c r="J117" s="1">
+        <v>1.4330990313544</v>
+      </c>
+      <c r="K117">
+        <v>0.0</v>
+      </c>
+      <c r="L117" t="s">
         <v>296</v>
       </c>
-      <c r="B117" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M117" s="1">
-        <v>194693.91</v>
+        <v>101631.09</v>
       </c>
       <c r="N117" s="1">
-        <v>197432.95</v>
+        <v>104677.67</v>
       </c>
       <c r="O117" s="1">
-        <v>0.33</v>
+        <v>0.18</v>
       </c>
       <c r="P117">
         <v>1</v>
       </c>
     </row>
     <row r="118" spans="1:16">
       <c r="A118" t="s">
-        <v>299</v>
+        <v>297</v>
       </c>
       <c r="B118" t="s">
-        <v>300</v>
+        <v>298</v>
       </c>
       <c r="C118" s="1">
-        <v>200000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D118" s="1">
-        <v>95.72701333</v>
+        <v>100.30817502</v>
       </c>
       <c r="E118" s="1">
-        <v>99.077</v>
+        <v>103.308053</v>
       </c>
       <c r="F118" t="s">
         <v>8</v>
       </c>
       <c r="G118">
         <v>1.0</v>
       </c>
       <c r="H118" s="1">
-        <v>198154.0</v>
+        <v>309924.16</v>
       </c>
       <c r="I118" s="1">
-        <v>-3267.1</v>
+        <v>-8666.76</v>
       </c>
       <c r="J118" s="1">
-        <v>-1.6487681298384</v>
+        <v>-2.7964131612069</v>
       </c>
       <c r="K118">
         <v>0.0</v>
       </c>
-      <c r="L118" t="s">
-        <v>301</v>
+      <c r="L118">
+        <v>332.88</v>
       </c>
       <c r="M118" s="1">
-        <v>191454.02</v>
+        <v>300924.52</v>
       </c>
       <c r="N118" s="1">
-        <v>194886.9</v>
+        <v>301257.4</v>
       </c>
       <c r="O118" s="1">
-        <v>0.32</v>
+        <v>0.51</v>
       </c>
       <c r="P118">
         <v>1</v>
       </c>
     </row>
     <row r="119" spans="1:16">
       <c r="A119" t="s">
-        <v>302</v>
+        <v>299</v>
       </c>
       <c r="B119" t="s">
-        <v>303</v>
+        <v>300</v>
       </c>
       <c r="C119" s="1">
-        <v>200000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D119" s="1">
-        <v>93.83786503</v>
+        <v>103.9020252</v>
       </c>
       <c r="E119" s="1">
-        <v>92.52377</v>
+        <v>108.631028</v>
       </c>
       <c r="F119" t="s">
         <v>8</v>
       </c>
       <c r="G119">
         <v>1.0</v>
       </c>
       <c r="H119" s="1">
-        <v>185047.54</v>
+        <v>434524.11</v>
       </c>
       <c r="I119" s="1">
-        <v>3524.77</v>
+        <v>-2747.52</v>
       </c>
       <c r="J119" s="1">
-        <v>1.9047916011204</v>
+        <v>-0.63230553535913</v>
       </c>
       <c r="K119">
         <v>0.0</v>
       </c>
-      <c r="L119">
-        <v>896.58</v>
+      <c r="L119" t="s">
+        <v>301</v>
       </c>
       <c r="M119" s="1">
-        <v>187675.73</v>
+        <v>415608.1</v>
       </c>
       <c r="N119" s="1">
-        <v>188572.31</v>
+        <v>431776.59</v>
       </c>
       <c r="O119" s="1">
-        <v>0.31</v>
+        <v>0.72</v>
       </c>
       <c r="P119">
         <v>1</v>
       </c>
     </row>
     <row r="120" spans="1:16">
       <c r="A120" t="s">
+        <v>302</v>
+      </c>
+      <c r="B120" t="s">
+        <v>303</v>
+      </c>
+      <c r="C120" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="D120" s="1">
+        <v>100.01143317</v>
+      </c>
+      <c r="E120" s="1">
+        <v>103.866857</v>
+      </c>
+      <c r="F120" t="s">
+        <v>8</v>
+      </c>
+      <c r="G120">
+        <v>1.0</v>
+      </c>
+      <c r="H120" s="1">
+        <v>311600.57</v>
+      </c>
+      <c r="I120" s="1">
+        <v>-310.11</v>
+      </c>
+      <c r="J120" s="1">
+        <v>-0.099521640798026</v>
+      </c>
+      <c r="K120">
+        <v>0.0</v>
+      </c>
+      <c r="L120" t="s">
         <v>304</v>
       </c>
-      <c r="B120" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M120" s="1">
-        <v>206661.53</v>
+        <v>300034.3</v>
       </c>
       <c r="N120" s="1">
-        <v>216057.42</v>
+        <v>311290.46</v>
       </c>
       <c r="O120" s="1">
-        <v>0.36</v>
+        <v>0.52</v>
       </c>
       <c r="P120">
         <v>1</v>
       </c>
     </row>
     <row r="121" spans="1:16">
       <c r="A121" t="s">
+        <v>305</v>
+      </c>
+      <c r="B121" t="s">
+        <v>306</v>
+      </c>
+      <c r="C121" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="D121" s="1">
+        <v>103.11533259</v>
+      </c>
+      <c r="E121" s="1">
+        <v>106.10956</v>
+      </c>
+      <c r="F121" t="s">
+        <v>8</v>
+      </c>
+      <c r="G121">
+        <v>1.0</v>
+      </c>
+      <c r="H121" s="1">
+        <v>212219.12</v>
+      </c>
+      <c r="I121" s="1">
+        <v>2972.64</v>
+      </c>
+      <c r="J121" s="1">
+        <v>1.4007408945999</v>
+      </c>
+      <c r="K121">
+        <v>0.0</v>
+      </c>
+      <c r="L121" t="s">
         <v>307</v>
       </c>
-      <c r="B121" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M121" s="1">
-        <v>294722.77</v>
+        <v>206230.66</v>
       </c>
       <c r="N121" s="1">
-        <v>302710.78</v>
+        <v>215191.76</v>
       </c>
       <c r="O121" s="1">
-        <v>0.5</v>
+        <v>0.36</v>
       </c>
       <c r="P121">
         <v>1</v>
       </c>
     </row>
     <row r="122" spans="1:16">
       <c r="A122" t="s">
+        <v>308</v>
+      </c>
+      <c r="B122" t="s">
+        <v>309</v>
+      </c>
+      <c r="C122" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="D122" s="1">
+        <v>99.4871464</v>
+      </c>
+      <c r="E122" s="1">
+        <v>99.852</v>
+      </c>
+      <c r="F122" t="s">
+        <v>8</v>
+      </c>
+      <c r="G122">
+        <v>1.0</v>
+      </c>
+      <c r="H122" s="1">
+        <v>199704.0</v>
+      </c>
+      <c r="I122" s="1">
+        <v>1023.72</v>
+      </c>
+      <c r="J122" s="1">
+        <v>0.51261867563995</v>
+      </c>
+      <c r="K122">
+        <v>0.0</v>
+      </c>
+      <c r="L122" t="s">
         <v>310</v>
       </c>
-      <c r="B122" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M122" s="1">
-        <v>371886.0</v>
+        <v>198974.3</v>
       </c>
       <c r="N122" s="1">
-        <v>379173.67</v>
+        <v>200727.72</v>
       </c>
       <c r="O122" s="1">
-        <v>0.63</v>
+        <v>0.34</v>
       </c>
       <c r="P122">
         <v>1</v>
       </c>
     </row>
     <row r="123" spans="1:16">
       <c r="A123" t="s">
+        <v>311</v>
+      </c>
+      <c r="B123" t="s">
+        <v>312</v>
+      </c>
+      <c r="C123" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="D123" s="1">
+        <v>107.15281142</v>
+      </c>
+      <c r="E123" s="1">
+        <v>111.32808</v>
+      </c>
+      <c r="F123" t="s">
+        <v>8</v>
+      </c>
+      <c r="G123">
+        <v>1.0</v>
+      </c>
+      <c r="H123" s="1">
+        <v>222656.16</v>
+      </c>
+      <c r="I123" s="1">
+        <v>-5847.8</v>
+      </c>
+      <c r="J123" s="1">
+        <v>-2.6263814124882</v>
+      </c>
+      <c r="K123">
+        <v>0.0</v>
+      </c>
+      <c r="L123" t="s">
         <v>313</v>
       </c>
-      <c r="B123" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M123" s="1">
-        <v>101357.06</v>
+        <v>214305.62</v>
       </c>
       <c r="N123" s="1">
-        <v>104883.09</v>
+        <v>216808.36</v>
       </c>
       <c r="O123" s="1">
-        <v>0.17</v>
+        <v>0.36</v>
       </c>
       <c r="P123">
         <v>1</v>
       </c>
     </row>
     <row r="124" spans="1:16">
       <c r="A124" t="s">
+        <v>314</v>
+      </c>
+      <c r="B124" t="s">
+        <v>315</v>
+      </c>
+      <c r="C124" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="D124" s="1">
+        <v>100.15122316</v>
+      </c>
+      <c r="E124" s="1">
+        <v>101.18063</v>
+      </c>
+      <c r="F124" t="s">
+        <v>8</v>
+      </c>
+      <c r="G124">
+        <v>1.0</v>
+      </c>
+      <c r="H124" s="1">
+        <v>202361.26</v>
+      </c>
+      <c r="I124" s="1">
+        <v>1806.25</v>
+      </c>
+      <c r="J124" s="1">
+        <v>0.89258685185099</v>
+      </c>
+      <c r="K124">
+        <v>0.0</v>
+      </c>
+      <c r="L124" t="s">
         <v>316</v>
       </c>
-      <c r="B124" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M124" s="1">
-        <v>100873.0</v>
+        <v>200302.44</v>
       </c>
       <c r="N124" s="1">
-        <v>103612.73</v>
+        <v>204167.51</v>
       </c>
       <c r="O124" s="1">
-        <v>0.17</v>
+        <v>0.34</v>
       </c>
       <c r="P124">
         <v>1</v>
       </c>
     </row>
     <row r="125" spans="1:16">
       <c r="A125" t="s">
-        <v>319</v>
+        <v>317</v>
       </c>
       <c r="B125" t="s">
-        <v>320</v>
+        <v>318</v>
       </c>
       <c r="C125" s="1">
-        <v>300000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D125" s="1">
-        <v>99.73846642</v>
+        <v>101.07888843</v>
       </c>
       <c r="E125" s="1">
-        <v>103.308053</v>
+        <v>100.0</v>
       </c>
       <c r="F125" t="s">
         <v>8</v>
       </c>
       <c r="G125">
         <v>1.0</v>
       </c>
       <c r="H125" s="1">
-        <v>309924.16</v>
+        <v>100000.0</v>
       </c>
       <c r="I125" s="1">
-        <v>-1027.6</v>
+        <v>1275.92</v>
       </c>
       <c r="J125" s="1">
-        <v>-0.3315649867374</v>
+        <v>1.27592</v>
       </c>
       <c r="K125">
         <v>0.0</v>
       </c>
-      <c r="L125" t="s">
-        <v>321</v>
+      <c r="L125">
+        <v>197.03</v>
       </c>
       <c r="M125" s="1">
-        <v>299215.4</v>
+        <v>101078.89</v>
       </c>
       <c r="N125" s="1">
-        <v>308896.56</v>
+        <v>101275.92</v>
       </c>
       <c r="O125" s="1">
-        <v>0.51</v>
+        <v>0.17</v>
       </c>
       <c r="P125">
         <v>1</v>
       </c>
     </row>
     <row r="126" spans="1:16">
       <c r="A126" t="s">
-        <v>322</v>
+        <v>319</v>
       </c>
       <c r="B126" t="s">
-        <v>323</v>
+        <v>320</v>
       </c>
       <c r="C126" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D126" s="1">
-        <v>96.20305928</v>
+        <v>94.05963152</v>
       </c>
       <c r="E126" s="1">
-        <v>98.434</v>
+        <v>92.13552</v>
       </c>
       <c r="F126" t="s">
         <v>8</v>
       </c>
       <c r="G126">
         <v>1.0</v>
       </c>
       <c r="H126" s="1">
-        <v>196868.0</v>
+        <v>92135.52</v>
       </c>
       <c r="I126" s="1">
-        <v>1079.9</v>
+        <v>2652.88</v>
       </c>
       <c r="J126" s="1">
-        <v>0.54854013857001</v>
+        <v>2.8793238481749</v>
       </c>
       <c r="K126">
         <v>0.0</v>
       </c>
-      <c r="L126" t="s">
-        <v>324</v>
+      <c r="L126">
+        <v>728.77</v>
       </c>
       <c r="M126" s="1">
-        <v>192406.12</v>
+        <v>94059.63</v>
       </c>
       <c r="N126" s="1">
-        <v>197947.9</v>
+        <v>94788.4</v>
       </c>
       <c r="O126" s="1">
-        <v>0.33</v>
+        <v>0.16</v>
       </c>
       <c r="P126">
         <v>1</v>
       </c>
     </row>
     <row r="127" spans="1:16">
       <c r="A127" t="s">
-        <v>325</v>
+        <v>321</v>
       </c>
       <c r="B127" t="s">
-        <v>326</v>
+        <v>322</v>
       </c>
       <c r="C127" s="1">
-        <v>400000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D127" s="1">
-        <v>102.84437097</v>
+        <v>99.37617639</v>
       </c>
       <c r="E127" s="1">
-        <v>108.631028</v>
+        <v>99.589</v>
       </c>
       <c r="F127" t="s">
         <v>8</v>
       </c>
       <c r="G127">
         <v>1.0</v>
       </c>
       <c r="H127" s="1">
-        <v>434524.11</v>
+        <v>99589.0</v>
       </c>
       <c r="I127" s="1">
-        <v>-8397.31</v>
+        <v>397.45</v>
       </c>
       <c r="J127" s="1">
-        <v>-1.9325302800804</v>
+        <v>0.3990902609726</v>
       </c>
       <c r="K127">
         <v>0.0</v>
       </c>
-      <c r="L127" t="s">
-        <v>327</v>
+      <c r="L127">
+        <v>610.27</v>
       </c>
       <c r="M127" s="1">
-        <v>411377.48</v>
+        <v>99376.18</v>
       </c>
       <c r="N127" s="1">
-        <v>426126.8</v>
+        <v>99986.45</v>
       </c>
       <c r="O127" s="1">
-        <v>0.7</v>
+        <v>0.17</v>
       </c>
       <c r="P127">
         <v>1</v>
       </c>
     </row>
     <row r="128" spans="1:16">
       <c r="A128" t="s">
-        <v>328</v>
+        <v>323</v>
       </c>
       <c r="B128" t="s">
-        <v>329</v>
+        <v>324</v>
       </c>
       <c r="C128" s="1">
         <v>200000.0</v>
       </c>
       <c r="D128" s="1">
-        <v>92.74223924</v>
+        <v>104.6834076</v>
       </c>
       <c r="E128" s="1">
-        <v>89.952795</v>
+        <v>107.779585</v>
       </c>
       <c r="F128" t="s">
         <v>8</v>
       </c>
       <c r="G128">
         <v>1.0</v>
       </c>
       <c r="H128" s="1">
-        <v>179905.59</v>
+        <v>215559.17</v>
       </c>
       <c r="I128" s="1">
-        <v>6888.48</v>
+        <v>26.82</v>
       </c>
       <c r="J128" s="1">
-        <v>3.8289416132095</v>
+        <v>0.012442059412272</v>
       </c>
       <c r="K128">
         <v>0.0</v>
       </c>
       <c r="L128" t="s">
-        <v>330</v>
+        <v>325</v>
       </c>
       <c r="M128" s="1">
-        <v>185484.48</v>
+        <v>209366.81</v>
       </c>
       <c r="N128" s="1">
-        <v>186794.07</v>
+        <v>215585.99</v>
       </c>
       <c r="O128" s="1">
-        <v>0.31</v>
+        <v>0.36</v>
       </c>
       <c r="P128">
         <v>1</v>
       </c>
     </row>
     <row r="129" spans="1:16">
       <c r="A129" t="s">
-        <v>331</v>
+        <v>326</v>
       </c>
       <c r="B129" t="s">
-        <v>332</v>
+        <v>327</v>
       </c>
       <c r="C129" s="1">
-        <v>300000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D129" s="1">
-        <v>99.24642095</v>
+        <v>85.20742961</v>
       </c>
       <c r="E129" s="1">
-        <v>103.866857</v>
+        <v>86.13295</v>
       </c>
       <c r="F129" t="s">
         <v>8</v>
       </c>
       <c r="G129">
         <v>1.0</v>
       </c>
       <c r="H129" s="1">
-        <v>311600.57</v>
+        <v>172265.9</v>
       </c>
       <c r="I129" s="1">
-        <v>-3554.46</v>
+        <v>-895.56</v>
       </c>
       <c r="J129" s="1">
-        <v>-1.1407103651961</v>
+        <v>-0.51987073471883</v>
       </c>
       <c r="K129">
         <v>0.0</v>
       </c>
-      <c r="L129" t="s">
-        <v>333</v>
+      <c r="L129">
+        <v>955.48</v>
       </c>
       <c r="M129" s="1">
-        <v>297739.26</v>
+        <v>170414.86</v>
       </c>
       <c r="N129" s="1">
-        <v>308046.11</v>
+        <v>171370.34</v>
       </c>
       <c r="O129" s="1">
-        <v>0.51</v>
+        <v>0.29</v>
       </c>
       <c r="P129">
         <v>1</v>
       </c>
     </row>
     <row r="130" spans="1:16">
       <c r="A130" t="s">
-        <v>334</v>
+        <v>328</v>
       </c>
       <c r="B130" t="s">
-        <v>335</v>
+        <v>329</v>
       </c>
       <c r="C130" s="1">
         <v>200000.0</v>
       </c>
       <c r="D130" s="1">
-        <v>102.84891677</v>
+        <v>99.21851981</v>
       </c>
       <c r="E130" s="1">
-        <v>105.294465</v>
+        <v>103.33767</v>
       </c>
       <c r="F130" t="s">
         <v>8</v>
       </c>
       <c r="G130">
         <v>1.0</v>
       </c>
       <c r="H130" s="1">
-        <v>210588.93</v>
+        <v>206675.34</v>
       </c>
       <c r="I130" s="1">
-        <v>3132.88</v>
+        <v>-6676.66</v>
       </c>
       <c r="J130" s="1">
-        <v>1.4876755392603</v>
+        <v>-3.2305063584267</v>
       </c>
       <c r="K130">
         <v>0.0</v>
       </c>
       <c r="L130" t="s">
-        <v>336</v>
+        <v>330</v>
       </c>
       <c r="M130" s="1">
-        <v>205697.84</v>
+        <v>198437.04</v>
       </c>
       <c r="N130" s="1">
-        <v>213721.81</v>
+        <v>199998.68</v>
       </c>
       <c r="O130" s="1">
-        <v>0.35</v>
+        <v>0.34</v>
       </c>
       <c r="P130">
         <v>1</v>
       </c>
     </row>
     <row r="131" spans="1:16">
       <c r="A131" t="s">
-        <v>337</v>
+        <v>331</v>
       </c>
       <c r="B131" t="s">
-        <v>338</v>
+        <v>332</v>
       </c>
       <c r="C131" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D131" s="1">
-        <v>102.81685586</v>
+        <v>98.89989045</v>
       </c>
       <c r="E131" s="1">
-        <v>106.10956</v>
+        <v>103.0087</v>
       </c>
       <c r="F131" t="s">
         <v>8</v>
       </c>
       <c r="G131">
         <v>1.0</v>
       </c>
       <c r="H131" s="1">
-        <v>212219.12</v>
+        <v>103008.7</v>
       </c>
       <c r="I131" s="1">
-        <v>1637.72</v>
+        <v>-1240.66</v>
       </c>
       <c r="J131" s="1">
-        <v>0.77171180428983</v>
+        <v>-1.2044225390671</v>
       </c>
       <c r="K131">
         <v>0.0</v>
       </c>
       <c r="L131" t="s">
-        <v>339</v>
+        <v>333</v>
       </c>
       <c r="M131" s="1">
-        <v>205633.72</v>
+        <v>98899.89</v>
       </c>
       <c r="N131" s="1">
-        <v>213856.84</v>
+        <v>101768.04</v>
       </c>
       <c r="O131" s="1">
-        <v>0.35</v>
+        <v>0.17</v>
       </c>
       <c r="P131">
         <v>1</v>
       </c>
     </row>
     <row r="132" spans="1:16">
       <c r="A132" t="s">
-        <v>340</v>
+        <v>334</v>
       </c>
       <c r="B132" t="s">
-        <v>341</v>
+        <v>335</v>
       </c>
       <c r="C132" s="1">
         <v>200000.0</v>
       </c>
       <c r="D132" s="1">
-        <v>98.49412368</v>
+        <v>97.85246273</v>
       </c>
       <c r="E132" s="1">
-        <v>99.852</v>
+        <v>100.96133</v>
       </c>
       <c r="F132" t="s">
         <v>8</v>
       </c>
       <c r="G132">
         <v>1.0</v>
       </c>
       <c r="H132" s="1">
-        <v>199704.0</v>
+        <v>201922.66</v>
       </c>
       <c r="I132" s="1">
-        <v>-1576.03</v>
+        <v>-2313.62</v>
       </c>
       <c r="J132" s="1">
-        <v>-0.78918299082642</v>
+        <v>-1.1457951276989</v>
       </c>
       <c r="K132">
         <v>0.0</v>
       </c>
       <c r="L132" t="s">
-        <v>342</v>
+        <v>336</v>
       </c>
       <c r="M132" s="1">
-        <v>196988.24</v>
+        <v>195704.93</v>
       </c>
       <c r="N132" s="1">
-        <v>198127.97</v>
+        <v>199609.04</v>
       </c>
       <c r="O132" s="1">
-        <v>0.33</v>
+        <v>0.34</v>
       </c>
       <c r="P132">
         <v>1</v>
       </c>
     </row>
     <row r="133" spans="1:16">
       <c r="A133" t="s">
-        <v>343</v>
+        <v>337</v>
       </c>
       <c r="B133" t="s">
-        <v>344</v>
+        <v>338</v>
       </c>
       <c r="C133" s="1">
         <v>200000.0</v>
       </c>
       <c r="D133" s="1">
-        <v>106.33128629</v>
+        <v>98.84002866</v>
       </c>
       <c r="E133" s="1">
-        <v>111.32808</v>
+        <v>100.0</v>
       </c>
       <c r="F133" t="s">
         <v>8</v>
       </c>
       <c r="G133">
         <v>1.0</v>
       </c>
       <c r="H133" s="1">
-        <v>222656.16</v>
+        <v>200000.0</v>
       </c>
       <c r="I133" s="1">
-        <v>-8296.33</v>
+        <v>1477.44</v>
       </c>
       <c r="J133" s="1">
-        <v>-3.7260725236616</v>
+        <v>0.73872</v>
       </c>
       <c r="K133">
         <v>0.0</v>
       </c>
       <c r="L133" t="s">
-        <v>345</v>
+        <v>339</v>
       </c>
       <c r="M133" s="1">
-        <v>212662.57</v>
+        <v>197680.06</v>
       </c>
       <c r="N133" s="1">
-        <v>214359.83</v>
+        <v>201477.44</v>
       </c>
       <c r="O133" s="1">
-        <v>0.35</v>
+        <v>0.34</v>
       </c>
       <c r="P133">
         <v>1</v>
       </c>
     </row>
     <row r="134" spans="1:16">
       <c r="A134" t="s">
-        <v>346</v>
+        <v>340</v>
       </c>
       <c r="B134" t="s">
-        <v>347</v>
+        <v>341</v>
       </c>
       <c r="C134" s="1">
-        <v>200000.0</v>
+        <v>360000.0</v>
       </c>
       <c r="D134" s="1">
-        <v>98.46546364</v>
+        <v>97.94538497</v>
       </c>
       <c r="E134" s="1">
-        <v>99.507</v>
+        <v>100.0</v>
       </c>
       <c r="F134" t="s">
         <v>8</v>
       </c>
       <c r="G134">
         <v>1.0</v>
       </c>
       <c r="H134" s="1">
-        <v>199014.0</v>
+        <v>360000.0</v>
       </c>
       <c r="I134" s="1">
-        <v>-1620.06</v>
+        <v>1058.06</v>
       </c>
       <c r="J134" s="1">
-        <v>-0.81404323313938</v>
+        <v>0.29390555555556</v>
       </c>
       <c r="K134">
         <v>0.0</v>
       </c>
-      <c r="L134">
-        <v>463.01</v>
+      <c r="L134" t="s">
+        <v>342</v>
       </c>
       <c r="M134" s="1">
-        <v>196930.93</v>
+        <v>352603.39</v>
       </c>
       <c r="N134" s="1">
-        <v>197393.94</v>
+        <v>361058.06</v>
       </c>
       <c r="O134" s="1">
-        <v>0.33</v>
+        <v>0.61</v>
       </c>
       <c r="P134">
         <v>1</v>
       </c>
     </row>
     <row r="135" spans="1:16">
       <c r="A135" t="s">
-        <v>348</v>
+        <v>343</v>
       </c>
       <c r="B135" t="s">
-        <v>349</v>
+        <v>344</v>
       </c>
       <c r="C135" s="1">
         <v>200000.0</v>
       </c>
       <c r="D135" s="1">
-        <v>99.37575694</v>
+        <v>99.08065527</v>
       </c>
       <c r="E135" s="1">
-        <v>101.18063</v>
+        <v>100.73781</v>
       </c>
       <c r="F135" t="s">
         <v>8</v>
       </c>
       <c r="G135">
         <v>1.0</v>
       </c>
       <c r="H135" s="1">
-        <v>202361.26</v>
+        <v>201475.62</v>
       </c>
       <c r="I135" s="1">
-        <v>-262.49</v>
+        <v>3558.29</v>
       </c>
       <c r="J135" s="1">
-        <v>-0.12971356276394</v>
+        <v>1.7661144311158</v>
       </c>
       <c r="K135">
         <v>0.0</v>
       </c>
       <c r="L135" t="s">
-        <v>350</v>
+        <v>345</v>
       </c>
       <c r="M135" s="1">
-        <v>198751.51</v>
+        <v>198161.31</v>
       </c>
       <c r="N135" s="1">
-        <v>202098.77</v>
+        <v>205033.91</v>
       </c>
       <c r="O135" s="1">
-        <v>0.33</v>
+        <v>0.34</v>
       </c>
       <c r="P135">
         <v>1</v>
       </c>
     </row>
     <row r="136" spans="1:16">
       <c r="A136" t="s">
-        <v>351</v>
+        <v>346</v>
       </c>
       <c r="B136" t="s">
-        <v>352</v>
+        <v>347</v>
       </c>
       <c r="C136" s="1">
         <v>200000.0</v>
       </c>
       <c r="D136" s="1">
-        <v>98.81568458</v>
+        <v>81.83357672</v>
       </c>
       <c r="E136" s="1">
-        <v>102.31341</v>
+        <v>97.799</v>
       </c>
       <c r="F136" t="s">
         <v>8</v>
       </c>
       <c r="G136">
         <v>1.0</v>
       </c>
       <c r="H136" s="1">
-        <v>204626.82</v>
+        <v>195598.0</v>
       </c>
       <c r="I136" s="1">
-        <v>-402.03</v>
+        <v>-31152.76</v>
       </c>
       <c r="J136" s="1">
-        <v>-0.1964698469145</v>
+        <v>-15.926931768218</v>
       </c>
       <c r="K136">
         <v>0.0</v>
       </c>
-      <c r="L136" t="s">
-        <v>353</v>
+      <c r="L136">
+        <v>778.08</v>
       </c>
       <c r="M136" s="1">
-        <v>197631.37</v>
+        <v>163667.16</v>
       </c>
       <c r="N136" s="1">
-        <v>204224.79</v>
+        <v>164445.24</v>
       </c>
       <c r="O136" s="1">
-        <v>0.34</v>
+        <v>0.28</v>
       </c>
       <c r="P136">
         <v>1</v>
       </c>
     </row>
     <row r="137" spans="1:16">
       <c r="A137" t="s">
-        <v>354</v>
+        <v>348</v>
       </c>
       <c r="B137" t="s">
-        <v>355</v>
+        <v>349</v>
       </c>
       <c r="C137" s="1">
-        <v>100000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D137" s="1">
-        <v>93.26765645</v>
+        <v>97.66517233</v>
       </c>
       <c r="E137" s="1">
-        <v>92.13552</v>
+        <v>99.259</v>
       </c>
       <c r="F137" t="s">
         <v>8</v>
       </c>
       <c r="G137">
         <v>1.0</v>
       </c>
       <c r="H137" s="1">
-        <v>92135.52</v>
+        <v>297777.0</v>
       </c>
       <c r="I137" s="1">
-        <v>1726.66</v>
+        <v>-3019.5</v>
       </c>
       <c r="J137" s="1">
-        <v>1.8740437998288</v>
+        <v>-1.0140138425735</v>
       </c>
       <c r="K137">
         <v>0.0</v>
       </c>
-      <c r="L137">
-        <v>594.52</v>
+      <c r="L137" t="s">
+        <v>350</v>
       </c>
       <c r="M137" s="1">
-        <v>93267.66</v>
+        <v>292995.51</v>
       </c>
       <c r="N137" s="1">
-        <v>93862.18</v>
+        <v>294757.5</v>
       </c>
       <c r="O137" s="1">
-        <v>0.15</v>
+        <v>0.49</v>
       </c>
       <c r="P137">
         <v>1</v>
       </c>
     </row>
     <row r="138" spans="1:16">
       <c r="A138" t="s">
-        <v>356</v>
+        <v>351</v>
       </c>
       <c r="B138" t="s">
-        <v>357</v>
+        <v>352</v>
       </c>
       <c r="C138" s="1">
-        <v>100000.0</v>
+        <v>286000.0</v>
       </c>
       <c r="D138" s="1">
-        <v>98.68978102</v>
+        <v>98.06713997</v>
       </c>
       <c r="E138" s="1">
-        <v>99.589</v>
+        <v>99.362</v>
       </c>
       <c r="F138" t="s">
         <v>8</v>
       </c>
       <c r="G138">
         <v>1.0</v>
       </c>
       <c r="H138" s="1">
-        <v>99589.0</v>
+        <v>284175.32</v>
       </c>
       <c r="I138" s="1">
-        <v>-547.85</v>
+        <v>-324.19</v>
       </c>
       <c r="J138" s="1">
-        <v>-0.55011095602928</v>
+        <v>-0.11408098352806</v>
       </c>
       <c r="K138">
         <v>0.0</v>
       </c>
-      <c r="L138">
-        <v>351.37</v>
+      <c r="L138" t="s">
+        <v>353</v>
       </c>
       <c r="M138" s="1">
-        <v>98689.78</v>
+        <v>280472.02</v>
       </c>
       <c r="N138" s="1">
-        <v>99041.15</v>
+        <v>283851.13</v>
       </c>
       <c r="O138" s="1">
-        <v>0.16</v>
+        <v>0.48</v>
       </c>
       <c r="P138">
         <v>1</v>
       </c>
     </row>
     <row r="139" spans="1:16">
       <c r="A139" t="s">
-        <v>358</v>
+        <v>354</v>
       </c>
       <c r="B139" t="s">
-        <v>359</v>
+        <v>355</v>
       </c>
       <c r="C139" s="1">
         <v>200000.0</v>
       </c>
       <c r="D139" s="1">
-        <v>104.03879208</v>
+        <v>100.97377988</v>
       </c>
       <c r="E139" s="1">
-        <v>107.779585</v>
+        <v>102.62119</v>
       </c>
       <c r="F139" t="s">
         <v>8</v>
       </c>
       <c r="G139">
         <v>1.0</v>
       </c>
       <c r="H139" s="1">
-        <v>215559.17</v>
+        <v>205242.38</v>
       </c>
       <c r="I139" s="1">
-        <v>-2029.53</v>
+        <v>1264.08</v>
       </c>
       <c r="J139" s="1">
-        <v>-0.94151874865727</v>
+        <v>0.61589619064055</v>
       </c>
       <c r="K139">
         <v>0.0</v>
       </c>
       <c r="L139" t="s">
-        <v>360</v>
+        <v>356</v>
       </c>
       <c r="M139" s="1">
-        <v>208077.59</v>
+        <v>201947.56</v>
       </c>
       <c r="N139" s="1">
-        <v>213529.64</v>
+        <v>206506.46</v>
       </c>
       <c r="O139" s="1">
         <v>0.35</v>
       </c>
       <c r="P139">
         <v>1</v>
       </c>
     </row>
     <row r="140" spans="1:16">
       <c r="A140" t="s">
-        <v>361</v>
+        <v>357</v>
       </c>
       <c r="B140" t="s">
-        <v>362</v>
+        <v>358</v>
       </c>
       <c r="C140" s="1">
-        <v>154000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D140" s="1">
-        <v>99.33183499</v>
+        <v>100.54847957</v>
       </c>
       <c r="E140" s="1">
-        <v>99.43</v>
+        <v>103.330135</v>
       </c>
       <c r="F140" t="s">
         <v>8</v>
       </c>
       <c r="G140">
         <v>1.0</v>
       </c>
       <c r="H140" s="1">
-        <v>153122.2</v>
+        <v>206660.27</v>
       </c>
       <c r="I140" s="1">
-        <v>4456.17</v>
+        <v>1082.58</v>
       </c>
       <c r="J140" s="1">
-        <v>2.9102050519128</v>
+        <v>0.52384524611334</v>
       </c>
       <c r="K140">
         <v>0.0</v>
       </c>
       <c r="L140" t="s">
-        <v>363</v>
+        <v>359</v>
       </c>
       <c r="M140" s="1">
-        <v>152971.03</v>
+        <v>201096.96</v>
       </c>
       <c r="N140" s="1">
-        <v>157578.37</v>
+        <v>207742.85</v>
       </c>
       <c r="O140" s="1">
-        <v>0.26</v>
+        <v>0.35</v>
       </c>
       <c r="P140">
         <v>1</v>
       </c>
     </row>
     <row r="141" spans="1:16">
       <c r="A141" t="s">
-        <v>364</v>
+        <v>360</v>
       </c>
       <c r="B141" t="s">
-        <v>365</v>
+        <v>361</v>
       </c>
       <c r="C141" s="1">
-        <v>200000.0</v>
+        <v>405000.0</v>
       </c>
       <c r="D141" s="1">
-        <v>84.04746348</v>
+        <v>98.24963363</v>
       </c>
       <c r="E141" s="1">
-        <v>86.13295</v>
+        <v>100.771835</v>
       </c>
       <c r="F141" t="s">
         <v>8</v>
       </c>
       <c r="G141">
         <v>1.0</v>
       </c>
       <c r="H141" s="1">
-        <v>172265.9</v>
+        <v>408125.93</v>
       </c>
       <c r="I141" s="1">
-        <v>-3311.38</v>
+        <v>663.22</v>
       </c>
       <c r="J141" s="1">
-        <v>-1.9222492669762</v>
+        <v>0.16250376446309</v>
       </c>
       <c r="K141">
         <v>0.0</v>
       </c>
-      <c r="L141">
-        <v>859.59</v>
+      <c r="L141" t="s">
+        <v>362</v>
       </c>
       <c r="M141" s="1">
-        <v>168094.93</v>
+        <v>397911.02</v>
       </c>
       <c r="N141" s="1">
-        <v>168954.52</v>
+        <v>408789.15</v>
       </c>
       <c r="O141" s="1">
-        <v>0.28</v>
+        <v>0.69</v>
       </c>
       <c r="P141">
         <v>1</v>
       </c>
     </row>
     <row r="142" spans="1:16">
       <c r="A142" t="s">
-        <v>366</v>
+        <v>363</v>
       </c>
       <c r="B142" t="s">
-        <v>367</v>
+        <v>364</v>
       </c>
       <c r="C142" s="1">
         <v>200000.0</v>
       </c>
       <c r="D142" s="1">
-        <v>98.83628638</v>
+        <v>99.99313062</v>
       </c>
       <c r="E142" s="1">
-        <v>103.33767</v>
+        <v>99.821</v>
       </c>
       <c r="F142" t="s">
         <v>8</v>
       </c>
       <c r="G142">
         <v>1.0</v>
       </c>
       <c r="H142" s="1">
-        <v>206675.34</v>
+        <v>199642.0</v>
       </c>
       <c r="I142" s="1">
-        <v>-7901.4</v>
+        <v>938.78</v>
       </c>
       <c r="J142" s="1">
-        <v>-3.8230976177419</v>
+        <v>0.47023171476944</v>
       </c>
       <c r="K142">
         <v>0.0</v>
       </c>
-      <c r="L142" t="s">
-        <v>368</v>
+      <c r="L142">
+        <v>594.52</v>
       </c>
       <c r="M142" s="1">
-        <v>197672.57</v>
+        <v>199986.26</v>
       </c>
       <c r="N142" s="1">
-        <v>198773.94</v>
+        <v>200580.78</v>
       </c>
       <c r="O142" s="1">
-        <v>0.33</v>
+        <v>0.34</v>
       </c>
       <c r="P142">
         <v>1</v>
       </c>
     </row>
     <row r="143" spans="1:16">
       <c r="A143" t="s">
-        <v>369</v>
+        <v>365</v>
       </c>
       <c r="B143" t="s">
-        <v>370</v>
+        <v>366</v>
       </c>
       <c r="C143" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D143" s="1">
-        <v>98.44465707</v>
+        <v>98.93094982</v>
       </c>
       <c r="E143" s="1">
-        <v>103.0087</v>
+        <v>99.517</v>
       </c>
       <c r="F143" t="s">
         <v>8</v>
       </c>
       <c r="G143">
         <v>1.0</v>
       </c>
       <c r="H143" s="1">
-        <v>103008.7</v>
+        <v>199034.0</v>
       </c>
       <c r="I143" s="1">
-        <v>-1935.62</v>
+        <v>4468.31</v>
       </c>
       <c r="J143" s="1">
-        <v>-1.879083999701</v>
+        <v>2.2449983419918</v>
       </c>
       <c r="K143">
         <v>0.0</v>
       </c>
       <c r="L143" t="s">
-        <v>371</v>
+        <v>367</v>
       </c>
       <c r="M143" s="1">
-        <v>98444.66</v>
+        <v>197861.9</v>
       </c>
       <c r="N143" s="1">
-        <v>101073.08</v>
+        <v>203502.31</v>
       </c>
       <c r="O143" s="1">
-        <v>0.17</v>
+        <v>0.34</v>
       </c>
       <c r="P143">
         <v>1</v>
       </c>
     </row>
     <row r="144" spans="1:16">
       <c r="A144" t="s">
-        <v>372</v>
+        <v>368</v>
       </c>
       <c r="B144" t="s">
-        <v>373</v>
+        <v>369</v>
       </c>
       <c r="C144" s="1">
-        <v>200000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D144" s="1">
-        <v>98.02621051</v>
+        <v>100.43514379</v>
       </c>
       <c r="E144" s="1">
-        <v>100.96133</v>
+        <v>105.45526</v>
       </c>
       <c r="F144" t="s">
         <v>8</v>
       </c>
       <c r="G144">
         <v>1.0</v>
       </c>
       <c r="H144" s="1">
-        <v>201922.66</v>
+        <v>527276.3</v>
       </c>
       <c r="I144" s="1">
-        <v>-2445.58</v>
+        <v>-4388.25</v>
       </c>
       <c r="J144" s="1">
-        <v>-1.2111468816823</v>
+        <v>-0.83224867114262</v>
       </c>
       <c r="K144">
         <v>0.0</v>
       </c>
       <c r="L144" t="s">
-        <v>374</v>
+        <v>370</v>
       </c>
       <c r="M144" s="1">
-        <v>196052.42</v>
+        <v>502175.72</v>
       </c>
       <c r="N144" s="1">
-        <v>199477.08</v>
+        <v>522888.05</v>
       </c>
       <c r="O144" s="1">
-        <v>0.33</v>
+        <v>0.88</v>
       </c>
       <c r="P144">
         <v>1</v>
       </c>
     </row>
     <row r="145" spans="1:16">
       <c r="A145" t="s">
-        <v>375</v>
+        <v>371</v>
       </c>
       <c r="B145" t="s">
-        <v>376</v>
+        <v>372</v>
       </c>
       <c r="C145" s="1">
-        <v>200000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D145" s="1">
-        <v>98.50032468</v>
+        <v>90.95353607</v>
       </c>
       <c r="E145" s="1">
-        <v>100.0</v>
+        <v>88.26085</v>
       </c>
       <c r="F145" t="s">
         <v>8</v>
       </c>
       <c r="G145">
         <v>1.0</v>
       </c>
       <c r="H145" s="1">
-        <v>200000.0</v>
+        <v>264782.55</v>
       </c>
       <c r="I145" s="1">
-        <v>229.44</v>
+        <v>11530.11</v>
       </c>
       <c r="J145" s="1">
-        <v>0.11472</v>
+        <v>4.3545581081533</v>
       </c>
       <c r="K145">
         <v>0.0</v>
       </c>
       <c r="L145" t="s">
-        <v>377</v>
+        <v>373</v>
       </c>
       <c r="M145" s="1">
-        <v>197000.65</v>
+        <v>272860.61</v>
       </c>
       <c r="N145" s="1">
-        <v>200229.44</v>
+        <v>276312.66</v>
       </c>
       <c r="O145" s="1">
-        <v>0.33</v>
+        <v>0.46</v>
       </c>
       <c r="P145">
         <v>1</v>
       </c>
     </row>
     <row r="146" spans="1:16">
       <c r="A146" t="s">
-        <v>378</v>
+        <v>374</v>
       </c>
       <c r="B146" t="s">
-        <v>379</v>
+        <v>375</v>
       </c>
       <c r="C146" s="1">
-        <v>360000.0</v>
+        <v>526000.0</v>
       </c>
       <c r="D146" s="1">
-        <v>97.95444756</v>
+        <v>98.56684061</v>
       </c>
       <c r="E146" s="1">
         <v>100.0</v>
       </c>
       <c r="F146" t="s">
         <v>8</v>
       </c>
       <c r="G146">
         <v>1.0</v>
       </c>
       <c r="H146" s="1">
-        <v>360000.0</v>
+        <v>526000.0</v>
       </c>
       <c r="I146" s="1">
-        <v>61.42</v>
+        <v>-3016.72</v>
       </c>
       <c r="J146" s="1">
-        <v>0.017061111111111</v>
+        <v>-0.57352091254753</v>
       </c>
       <c r="K146">
         <v>0.0</v>
       </c>
       <c r="L146" t="s">
-        <v>380</v>
+        <v>376</v>
       </c>
       <c r="M146" s="1">
-        <v>352636.01</v>
+        <v>518461.58</v>
       </c>
       <c r="N146" s="1">
-        <v>360061.42</v>
+        <v>522983.28</v>
       </c>
       <c r="O146" s="1">
-        <v>0.59</v>
+        <v>0.88</v>
       </c>
       <c r="P146">
         <v>1</v>
       </c>
     </row>
     <row r="147" spans="1:16">
       <c r="A147" t="s">
-        <v>381</v>
+        <v>377</v>
       </c>
       <c r="B147" t="s">
-        <v>382</v>
+        <v>378</v>
       </c>
       <c r="C147" s="1">
-        <v>200000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D147" s="1">
-        <v>98.36133762</v>
+        <v>92.80730908</v>
       </c>
       <c r="E147" s="1">
-        <v>100.73781</v>
+        <v>93.21363</v>
       </c>
       <c r="F147" t="s">
         <v>8</v>
       </c>
       <c r="G147">
         <v>1.0</v>
       </c>
       <c r="H147" s="1">
-        <v>201475.62</v>
+        <v>372854.52</v>
       </c>
       <c r="I147" s="1">
-        <v>1563.49</v>
+        <v>4744.58</v>
       </c>
       <c r="J147" s="1">
-        <v>0.77601945088939</v>
+        <v>1.2725016716976</v>
       </c>
       <c r="K147">
         <v>0.0</v>
       </c>
       <c r="L147" t="s">
-        <v>383</v>
+        <v>379</v>
       </c>
       <c r="M147" s="1">
-        <v>196722.67</v>
+        <v>371229.24</v>
       </c>
       <c r="N147" s="1">
-        <v>203039.11</v>
+        <v>377599.1</v>
       </c>
       <c r="O147" s="1">
-        <v>0.34</v>
+        <v>0.63</v>
       </c>
       <c r="P147">
         <v>1</v>
       </c>
     </row>
     <row r="148" spans="1:16">
       <c r="A148" t="s">
-        <v>384</v>
+        <v>380</v>
       </c>
       <c r="B148" t="s">
-        <v>385</v>
+        <v>381</v>
       </c>
       <c r="C148" s="1">
-        <v>200000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D148" s="1">
-        <v>81.45059012</v>
+        <v>98.32889426</v>
       </c>
       <c r="E148" s="1">
-        <v>97.799</v>
+        <v>102.171095</v>
       </c>
       <c r="F148" t="s">
         <v>8</v>
       </c>
       <c r="G148">
         <v>1.0</v>
       </c>
       <c r="H148" s="1">
-        <v>195598.0</v>
+        <v>408684.38</v>
       </c>
       <c r="I148" s="1">
-        <v>-32072.16</v>
+        <v>-13856.47</v>
       </c>
       <c r="J148" s="1">
-        <v>-16.396977474207</v>
+        <v>-3.3905063853921</v>
       </c>
       <c r="K148">
         <v>0.0</v>
       </c>
-      <c r="L148">
-        <v>624.66</v>
+      <c r="L148" t="s">
+        <v>382</v>
       </c>
       <c r="M148" s="1">
-        <v>162901.18</v>
+        <v>393315.58</v>
       </c>
       <c r="N148" s="1">
-        <v>163525.84</v>
+        <v>394827.91</v>
       </c>
       <c r="O148" s="1">
-        <v>0.27</v>
+        <v>0.66</v>
       </c>
       <c r="P148">
         <v>1</v>
       </c>
     </row>
     <row r="149" spans="1:16">
       <c r="A149" t="s">
-        <v>386</v>
+        <v>383</v>
       </c>
       <c r="B149" t="s">
-        <v>387</v>
+        <v>384</v>
       </c>
       <c r="C149" s="1">
-        <v>300000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D149" s="1">
-        <v>105.83188874</v>
+        <v>100.78347277</v>
       </c>
       <c r="E149" s="1">
-        <v>111.667327</v>
+        <v>99.651</v>
       </c>
       <c r="F149" t="s">
         <v>8</v>
       </c>
       <c r="G149">
         <v>1.0</v>
       </c>
       <c r="H149" s="1">
-        <v>335001.98</v>
+        <v>99651.0</v>
       </c>
       <c r="I149" s="1">
-        <v>-11181.66</v>
+        <v>1170.49</v>
       </c>
       <c r="J149" s="1">
-        <v>-3.337789227395</v>
+        <v>1.1745893167153</v>
       </c>
       <c r="K149">
         <v>0.0</v>
       </c>
-      <c r="L149" t="s">
-        <v>388</v>
+      <c r="L149">
+        <v>38.01</v>
       </c>
       <c r="M149" s="1">
-        <v>317495.66</v>
+        <v>100783.48</v>
       </c>
       <c r="N149" s="1">
-        <v>323820.32</v>
+        <v>100821.49</v>
       </c>
       <c r="O149" s="1">
-        <v>0.53</v>
+        <v>0.17</v>
       </c>
       <c r="P149">
         <v>1</v>
       </c>
     </row>
     <row r="150" spans="1:16">
       <c r="A150" t="s">
-        <v>389</v>
+        <v>385</v>
       </c>
       <c r="B150" t="s">
-        <v>390</v>
+        <v>386</v>
       </c>
       <c r="C150" s="1">
-        <v>300000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D150" s="1">
-        <v>97.53143239</v>
+        <v>97.96805907</v>
       </c>
       <c r="E150" s="1">
-        <v>99.259</v>
+        <v>99.766</v>
       </c>
       <c r="F150" t="s">
         <v>8</v>
       </c>
       <c r="G150">
         <v>1.0</v>
       </c>
       <c r="H150" s="1">
-        <v>297777.0</v>
+        <v>199532.0</v>
       </c>
       <c r="I150" s="1">
-        <v>-4427.57</v>
+        <v>1597.27</v>
       </c>
       <c r="J150" s="1">
-        <v>-1.4868744060152</v>
+        <v>0.80050818916264</v>
       </c>
       <c r="K150">
         <v>0.0</v>
       </c>
-      <c r="L150">
-        <v>755.14</v>
+      <c r="L150" t="s">
+        <v>387</v>
       </c>
       <c r="M150" s="1">
-        <v>292594.29</v>
+        <v>195936.12</v>
       </c>
       <c r="N150" s="1">
-        <v>293349.43</v>
+        <v>201129.27</v>
       </c>
       <c r="O150" s="1">
-        <v>0.48</v>
+        <v>0.34</v>
       </c>
       <c r="P150">
         <v>1</v>
       </c>
     </row>
     <row r="151" spans="1:16">
       <c r="A151" t="s">
-        <v>391</v>
+        <v>388</v>
       </c>
       <c r="B151" t="s">
-        <v>392</v>
+        <v>389</v>
       </c>
       <c r="C151" s="1">
-        <v>286000.0</v>
+        <v>173000.0</v>
       </c>
       <c r="D151" s="1">
-        <v>97.71561929</v>
+        <v>98.38940822</v>
       </c>
       <c r="E151" s="1">
-        <v>99.362</v>
+        <v>99.945</v>
       </c>
       <c r="F151" t="s">
         <v>8</v>
       </c>
       <c r="G151">
         <v>1.0</v>
       </c>
       <c r="H151" s="1">
-        <v>284175.32</v>
+        <v>172904.85</v>
       </c>
       <c r="I151" s="1">
-        <v>-2015.16</v>
+        <v>-594.98</v>
       </c>
       <c r="J151" s="1">
-        <v>-0.70912562005736</v>
+        <v>-0.34410833472861</v>
       </c>
       <c r="K151">
         <v>0.0</v>
       </c>
       <c r="L151" t="s">
-        <v>393</v>
+        <v>390</v>
       </c>
       <c r="M151" s="1">
-        <v>279466.67</v>
+        <v>170213.68</v>
       </c>
       <c r="N151" s="1">
-        <v>282160.16</v>
+        <v>172309.87</v>
       </c>
       <c r="O151" s="1">
-        <v>0.47</v>
+        <v>0.29</v>
       </c>
       <c r="P151">
         <v>1</v>
       </c>
     </row>
     <row r="152" spans="1:16">
       <c r="A152" t="s">
-        <v>394</v>
+        <v>391</v>
       </c>
       <c r="B152" t="s">
-        <v>395</v>
+        <v>392</v>
       </c>
       <c r="C152" s="1">
-        <v>200000.0</v>
+        <v>315000.0</v>
       </c>
       <c r="D152" s="1">
-        <v>100.66826921</v>
+        <v>98.54945863</v>
       </c>
       <c r="E152" s="1">
-        <v>103.330135</v>
+        <v>99.998</v>
       </c>
       <c r="F152" t="s">
         <v>8</v>
       </c>
       <c r="G152">
         <v>1.0</v>
       </c>
       <c r="H152" s="1">
-        <v>206660.27</v>
+        <v>314993.7</v>
       </c>
       <c r="I152" s="1">
-        <v>727.64</v>
+        <v>-2794.5</v>
       </c>
       <c r="J152" s="1">
-        <v>0.35209476886873</v>
+        <v>-0.88716060035486</v>
       </c>
       <c r="K152">
         <v>0.0</v>
       </c>
       <c r="L152" t="s">
-        <v>396</v>
+        <v>393</v>
       </c>
       <c r="M152" s="1">
-        <v>201336.54</v>
+        <v>310430.8</v>
       </c>
       <c r="N152" s="1">
-        <v>207387.91</v>
+        <v>312199.2</v>
       </c>
       <c r="O152" s="1">
-        <v>0.34</v>
+        <v>0.52</v>
       </c>
       <c r="P152">
         <v>1</v>
       </c>
     </row>
     <row r="153" spans="1:16">
       <c r="A153" t="s">
-        <v>397</v>
+        <v>394</v>
       </c>
       <c r="B153" t="s">
-        <v>398</v>
+        <v>395</v>
       </c>
       <c r="C153" s="1">
-        <v>405000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D153" s="1">
-        <v>97.98321703</v>
+        <v>101.27973265</v>
       </c>
       <c r="E153" s="1">
-        <v>100.771835</v>
+        <v>103.59713</v>
       </c>
       <c r="F153" t="s">
         <v>8</v>
       </c>
       <c r="G153">
         <v>1.0</v>
       </c>
       <c r="H153" s="1">
-        <v>408125.93</v>
+        <v>103597.13</v>
       </c>
       <c r="I153" s="1">
-        <v>-1308.99</v>
+        <v>196.58</v>
       </c>
       <c r="J153" s="1">
-        <v>-0.32073188782688</v>
+        <v>0.18975429145576</v>
       </c>
       <c r="K153">
         <v>0.0</v>
       </c>
       <c r="L153" t="s">
-        <v>399</v>
+        <v>396</v>
       </c>
       <c r="M153" s="1">
-        <v>396832.03</v>
+        <v>101279.74</v>
       </c>
       <c r="N153" s="1">
-        <v>406816.94</v>
+        <v>103793.71</v>
       </c>
       <c r="O153" s="1">
-        <v>0.67</v>
+        <v>0.17</v>
       </c>
       <c r="P153">
         <v>1</v>
       </c>
     </row>
     <row r="154" spans="1:16">
       <c r="A154" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
       <c r="B154" t="s">
-        <v>401</v>
+        <v>398</v>
       </c>
       <c r="C154" s="1">
         <v>200000.0</v>
       </c>
       <c r="D154" s="1">
-        <v>99.50975288</v>
+        <v>99.11694351</v>
       </c>
       <c r="E154" s="1">
-        <v>99.821</v>
+        <v>101.029315</v>
       </c>
       <c r="F154" t="s">
         <v>8</v>
       </c>
       <c r="G154">
         <v>1.0</v>
       </c>
       <c r="H154" s="1">
-        <v>199642.0</v>
+        <v>202058.63</v>
       </c>
       <c r="I154" s="1">
-        <v>-622.49</v>
+        <v>-311.73</v>
       </c>
       <c r="J154" s="1">
-        <v>-0.3118031275984</v>
+        <v>-0.15427700365978</v>
       </c>
       <c r="K154">
         <v>0.0</v>
       </c>
-      <c r="L154">
-        <v>0.0</v>
+      <c r="L154" t="s">
+        <v>399</v>
       </c>
       <c r="M154" s="1">
-        <v>199019.51</v>
+        <v>198233.89</v>
       </c>
       <c r="N154" s="1">
-        <v>199019.51</v>
+        <v>201746.9</v>
       </c>
       <c r="O154" s="1">
-        <v>0.33</v>
+        <v>0.34</v>
       </c>
       <c r="P154">
         <v>1</v>
       </c>
     </row>
     <row r="155" spans="1:16">
       <c r="A155" t="s">
-        <v>402</v>
+        <v>400</v>
       </c>
       <c r="B155" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
       <c r="C155" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D155" s="1">
-        <v>98.36162912</v>
+        <v>98.57460562</v>
       </c>
       <c r="E155" s="1">
-        <v>99.517</v>
+        <v>99.24</v>
       </c>
       <c r="F155" t="s">
         <v>8</v>
       </c>
       <c r="G155">
         <v>1.0</v>
       </c>
       <c r="H155" s="1">
-        <v>199034.0</v>
+        <v>99240.0</v>
       </c>
       <c r="I155" s="1">
-        <v>2811.86</v>
+        <v>248.99</v>
       </c>
       <c r="J155" s="1">
-        <v>1.4127535998875</v>
+        <v>0.25089681580008</v>
       </c>
       <c r="K155">
         <v>0.0</v>
       </c>
-      <c r="L155" t="s">
-        <v>404</v>
+      <c r="L155">
+        <v>914.38</v>
       </c>
       <c r="M155" s="1">
-        <v>196723.26</v>
+        <v>98574.61</v>
       </c>
       <c r="N155" s="1">
-        <v>201845.86</v>
+        <v>99488.99</v>
       </c>
       <c r="O155" s="1">
-        <v>0.33</v>
+        <v>0.17</v>
       </c>
       <c r="P155">
         <v>1</v>
       </c>
     </row>
     <row r="156" spans="1:16">
       <c r="A156" t="s">
-        <v>405</v>
+        <v>402</v>
       </c>
       <c r="B156" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="C156" s="1">
-        <v>500000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D156" s="1">
-        <v>100.3024341</v>
+        <v>88.83497983</v>
       </c>
       <c r="E156" s="1">
-        <v>105.45526</v>
+        <v>86.79501</v>
       </c>
       <c r="F156" t="s">
         <v>8</v>
       </c>
       <c r="G156">
         <v>1.0</v>
       </c>
       <c r="H156" s="1">
-        <v>527276.3</v>
+        <v>86795.01</v>
       </c>
       <c r="I156" s="1">
-        <v>-6777.83</v>
+        <v>3884.9</v>
       </c>
       <c r="J156" s="1">
-        <v>-1.285441807265</v>
+        <v>4.4759485597156</v>
       </c>
       <c r="K156">
         <v>0.0</v>
       </c>
       <c r="L156" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
       <c r="M156" s="1">
-        <v>501512.17</v>
+        <v>88834.98</v>
       </c>
       <c r="N156" s="1">
-        <v>520498.47</v>
+        <v>90679.91</v>
       </c>
       <c r="O156" s="1">
-        <v>0.86</v>
+        <v>0.15</v>
       </c>
       <c r="P156">
         <v>1</v>
       </c>
     </row>
     <row r="157" spans="1:16">
       <c r="A157" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
       <c r="B157" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="C157" s="1">
-        <v>300000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D157" s="1">
-        <v>89.87475813</v>
+        <v>92.35240214</v>
       </c>
       <c r="E157" s="1">
-        <v>88.26085</v>
+        <v>91.24889</v>
       </c>
       <c r="F157" t="s">
         <v>8</v>
       </c>
       <c r="G157">
         <v>1.0</v>
       </c>
       <c r="H157" s="1">
-        <v>264782.55</v>
+        <v>91248.89</v>
       </c>
       <c r="I157" s="1">
-        <v>7862.27</v>
+        <v>2033.65</v>
       </c>
       <c r="J157" s="1">
-        <v>2.9693308716908</v>
+        <v>2.2286846448214</v>
       </c>
       <c r="K157">
         <v>0.0</v>
       </c>
-      <c r="L157" t="s">
-        <v>410</v>
+      <c r="L157">
+        <v>930.14</v>
       </c>
       <c r="M157" s="1">
-        <v>269624.27</v>
+        <v>92352.4</v>
       </c>
       <c r="N157" s="1">
-        <v>272644.82</v>
+        <v>93282.54</v>
       </c>
       <c r="O157" s="1">
-        <v>0.45</v>
+        <v>0.16</v>
       </c>
       <c r="P157">
         <v>1</v>
       </c>
     </row>
     <row r="158" spans="1:16">
       <c r="A158" t="s">
-        <v>411</v>
+        <v>407</v>
       </c>
       <c r="B158" t="s">
-        <v>412</v>
+        <v>408</v>
       </c>
       <c r="C158" s="1">
-        <v>526000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D158" s="1">
-        <v>98.19712083</v>
+        <v>101.18268595</v>
       </c>
       <c r="E158" s="1">
-        <v>100.0</v>
+        <v>99.942</v>
       </c>
       <c r="F158" t="s">
         <v>8</v>
       </c>
       <c r="G158">
         <v>1.0</v>
       </c>
       <c r="H158" s="1">
-        <v>526000.0</v>
+        <v>299826.0</v>
       </c>
       <c r="I158" s="1">
-        <v>-6352.74</v>
+        <v>4258.36</v>
       </c>
       <c r="J158" s="1">
-        <v>-1.2077452471483</v>
+        <v>1.4202770940479</v>
       </c>
       <c r="K158">
         <v>0.0</v>
       </c>
-      <c r="L158" t="s">
-        <v>413</v>
+      <c r="L158">
+        <v>536.3</v>
       </c>
       <c r="M158" s="1">
-        <v>516516.85</v>
+        <v>303548.06</v>
       </c>
       <c r="N158" s="1">
-        <v>519647.26</v>
+        <v>304084.36</v>
       </c>
       <c r="O158" s="1">
-        <v>0.86</v>
+        <v>0.51</v>
       </c>
       <c r="P158">
         <v>1</v>
       </c>
     </row>
     <row r="159" spans="1:16">
       <c r="A159" t="s">
-        <v>414</v>
+        <v>409</v>
       </c>
       <c r="B159" t="s">
-        <v>415</v>
+        <v>410</v>
       </c>
       <c r="C159" s="1">
-        <v>400000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D159" s="1">
-        <v>92.69065984</v>
+        <v>94.1849197</v>
       </c>
       <c r="E159" s="1">
-        <v>93.21363</v>
+        <v>94.99127</v>
       </c>
       <c r="F159" t="s">
         <v>8</v>
       </c>
       <c r="G159">
         <v>1.0</v>
       </c>
       <c r="H159" s="1">
-        <v>372854.52</v>
+        <v>189982.54</v>
       </c>
       <c r="I159" s="1">
-        <v>3702.64</v>
+        <v>-872.97</v>
       </c>
       <c r="J159" s="1">
-        <v>0.99305219633652</v>
+        <v>-0.45950012037948</v>
       </c>
       <c r="K159">
         <v>0.0</v>
       </c>
-      <c r="L159" t="s">
-        <v>416</v>
+      <c r="L159">
+        <v>739.73</v>
       </c>
       <c r="M159" s="1">
-        <v>370762.64</v>
+        <v>188369.84</v>
       </c>
       <c r="N159" s="1">
-        <v>376557.16</v>
+        <v>189109.57</v>
       </c>
       <c r="O159" s="1">
-        <v>0.62</v>
+        <v>0.32</v>
       </c>
       <c r="P159">
         <v>1</v>
       </c>
     </row>
     <row r="160" spans="1:16">
       <c r="A160" t="s">
-        <v>417</v>
+        <v>411</v>
       </c>
       <c r="B160" t="s">
-        <v>418</v>
+        <v>412</v>
       </c>
       <c r="C160" s="1">
-        <v>400000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D160" s="1">
-        <v>97.99185588</v>
+        <v>101.15510293</v>
       </c>
       <c r="E160" s="1">
-        <v>102.171095</v>
+        <v>104.402385</v>
       </c>
       <c r="F160" t="s">
         <v>8</v>
       </c>
       <c r="G160">
         <v>1.0</v>
       </c>
       <c r="H160" s="1">
-        <v>408684.38</v>
+        <v>208804.77</v>
       </c>
       <c r="I160" s="1">
-        <v>-16125.18</v>
+        <v>278.72</v>
       </c>
       <c r="J160" s="1">
-        <v>-3.9456315898347</v>
+        <v>0.13348354062984</v>
       </c>
       <c r="K160">
         <v>0.0</v>
       </c>
-      <c r="L160">
-        <v>591.78</v>
+      <c r="L160" t="s">
+        <v>413</v>
       </c>
       <c r="M160" s="1">
-        <v>391967.42</v>
+        <v>202310.2</v>
       </c>
       <c r="N160" s="1">
-        <v>392559.2</v>
+        <v>209083.49</v>
       </c>
       <c r="O160" s="1">
-        <v>0.65</v>
+        <v>0.35</v>
       </c>
       <c r="P160">
         <v>1</v>
       </c>
     </row>
     <row r="161" spans="1:16">
       <c r="A161" t="s">
-        <v>419</v>
+        <v>414</v>
       </c>
       <c r="B161" t="s">
-        <v>420</v>
+        <v>415</v>
       </c>
       <c r="C161" s="1">
-        <v>100000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D161" s="1">
-        <v>89.8096714</v>
+        <v>98.36839078</v>
       </c>
       <c r="E161" s="1">
-        <v>89.80285</v>
+        <v>100.09758</v>
       </c>
       <c r="F161" t="s">
         <v>8</v>
       </c>
       <c r="G161">
         <v>1.0</v>
       </c>
       <c r="H161" s="1">
-        <v>89802.85</v>
+        <v>300292.74</v>
       </c>
       <c r="I161" s="1">
-        <v>72.57</v>
+        <v>-71.13</v>
       </c>
       <c r="J161" s="1">
-        <v>0.080810352900827</v>
+        <v>-0.023686886336313</v>
       </c>
       <c r="K161">
         <v>0.0</v>
       </c>
-      <c r="L161">
-        <v>65.75</v>
+      <c r="L161" t="s">
+        <v>416</v>
       </c>
       <c r="M161" s="1">
-        <v>89809.67</v>
+        <v>295105.17</v>
       </c>
       <c r="N161" s="1">
-        <v>89875.42</v>
+        <v>300221.61</v>
       </c>
       <c r="O161" s="1">
-        <v>0.15</v>
+        <v>0.5</v>
       </c>
       <c r="P161">
         <v>1</v>
       </c>
     </row>
     <row r="162" spans="1:16">
       <c r="A162" t="s">
-        <v>421</v>
+        <v>417</v>
       </c>
       <c r="B162" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
       <c r="C162" s="1">
-        <v>200000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D162" s="1">
-        <v>97.73779528</v>
+        <v>93.42986421</v>
       </c>
       <c r="E162" s="1">
-        <v>99.766</v>
+        <v>96.29</v>
       </c>
       <c r="F162" t="s">
         <v>8</v>
       </c>
       <c r="G162">
         <v>1.0</v>
       </c>
       <c r="H162" s="1">
-        <v>199532.0</v>
+        <v>385160.0</v>
       </c>
       <c r="I162" s="1">
-        <v>484.69</v>
+        <v>-10040.54</v>
       </c>
       <c r="J162" s="1">
-        <v>0.24291341739671</v>
+        <v>-2.606849101672</v>
       </c>
       <c r="K162">
         <v>0.0</v>
       </c>
       <c r="L162" t="s">
-        <v>423</v>
+        <v>419</v>
       </c>
       <c r="M162" s="1">
-        <v>195475.59</v>
+        <v>373719.46</v>
       </c>
       <c r="N162" s="1">
-        <v>200016.69</v>
+        <v>375119.46</v>
       </c>
       <c r="O162" s="1">
-        <v>0.33</v>
+        <v>0.63</v>
       </c>
       <c r="P162">
         <v>1</v>
       </c>
     </row>
     <row r="163" spans="1:16">
       <c r="A163" t="s">
-        <v>424</v>
+        <v>420</v>
       </c>
       <c r="B163" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="C163" s="1">
-        <v>173000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D163" s="1">
-        <v>98.0332211</v>
+        <v>99.97122071</v>
       </c>
       <c r="E163" s="1">
-        <v>99.945</v>
+        <v>99.456365</v>
       </c>
       <c r="F163" t="s">
         <v>8</v>
       </c>
       <c r="G163">
         <v>1.0</v>
       </c>
       <c r="H163" s="1">
-        <v>172904.85</v>
+        <v>198912.73</v>
       </c>
       <c r="I163" s="1">
-        <v>-1677.01</v>
+        <v>4695.56</v>
       </c>
       <c r="J163" s="1">
-        <v>-0.96990338906051</v>
+        <v>2.3606131191302</v>
       </c>
       <c r="K163">
         <v>0.0</v>
       </c>
       <c r="L163" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
       <c r="M163" s="1">
-        <v>169597.47</v>
+        <v>199942.44</v>
       </c>
       <c r="N163" s="1">
-        <v>171227.84</v>
+        <v>203608.29</v>
       </c>
       <c r="O163" s="1">
-        <v>0.28</v>
+        <v>0.34</v>
       </c>
       <c r="P163">
         <v>1</v>
       </c>
     </row>
     <row r="164" spans="1:16">
       <c r="A164" t="s">
-        <v>427</v>
+        <v>423</v>
       </c>
       <c r="B164" t="s">
-        <v>428</v>
+        <v>424</v>
       </c>
       <c r="C164" s="1">
-        <v>200000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D164" s="1">
-        <v>98.52823937</v>
+        <v>97.12601906</v>
       </c>
       <c r="E164" s="1">
-        <v>99.562235</v>
+        <v>98.642</v>
       </c>
       <c r="F164" t="s">
         <v>8</v>
       </c>
       <c r="G164">
         <v>1.0</v>
       </c>
       <c r="H164" s="1">
-        <v>199124.47</v>
+        <v>394568.0</v>
       </c>
       <c r="I164" s="1">
-        <v>-425.53</v>
+        <v>9901.83</v>
       </c>
       <c r="J164" s="1">
-        <v>-0.21370050602018</v>
+        <v>2.5095370126315</v>
       </c>
       <c r="K164">
         <v>0.0</v>
       </c>
       <c r="L164" t="s">
-        <v>429</v>
+        <v>425</v>
       </c>
       <c r="M164" s="1">
-        <v>197056.47</v>
+        <v>388504.08</v>
       </c>
       <c r="N164" s="1">
-        <v>198698.94</v>
+        <v>404469.83</v>
       </c>
       <c r="O164" s="1">
-        <v>0.33</v>
+        <v>0.68</v>
       </c>
       <c r="P164">
         <v>1</v>
       </c>
     </row>
     <row r="165" spans="1:16">
       <c r="A165" t="s">
-        <v>430</v>
+        <v>426</v>
       </c>
       <c r="B165" t="s">
-        <v>431</v>
+        <v>427</v>
       </c>
       <c r="C165" s="1">
-        <v>315000.0</v>
+        <v>207000.0</v>
       </c>
       <c r="D165" s="1">
-        <v>97.8999625</v>
+        <v>98.10560965</v>
       </c>
       <c r="E165" s="1">
-        <v>99.998</v>
+        <v>99.628</v>
       </c>
       <c r="F165" t="s">
         <v>8</v>
       </c>
       <c r="G165">
         <v>1.0</v>
       </c>
       <c r="H165" s="1">
-        <v>314993.7</v>
+        <v>206229.96</v>
       </c>
       <c r="I165" s="1">
-        <v>-5639.05</v>
+        <v>553.38</v>
       </c>
       <c r="J165" s="1">
-        <v>-1.7902104073828</v>
+        <v>0.26833152661233</v>
       </c>
       <c r="K165">
         <v>0.0</v>
       </c>
-      <c r="L165">
-        <v>969.77</v>
+      <c r="L165" t="s">
+        <v>428</v>
       </c>
       <c r="M165" s="1">
-        <v>308384.88</v>
+        <v>203078.61</v>
       </c>
       <c r="N165" s="1">
-        <v>309354.65</v>
+        <v>206783.34</v>
       </c>
       <c r="O165" s="1">
-        <v>0.51</v>
+        <v>0.35</v>
       </c>
       <c r="P165">
         <v>1</v>
       </c>
     </row>
     <row r="166" spans="1:16">
       <c r="A166" t="s">
-        <v>432</v>
+        <v>429</v>
       </c>
       <c r="B166" t="s">
-        <v>433</v>
+        <v>430</v>
       </c>
       <c r="C166" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D166" s="1">
-        <v>101.28536324</v>
+        <v>98.53879178</v>
       </c>
       <c r="E166" s="1">
-        <v>103.59713</v>
+        <v>99.736</v>
       </c>
       <c r="F166" t="s">
         <v>8</v>
       </c>
       <c r="G166">
         <v>1.0</v>
       </c>
       <c r="H166" s="1">
-        <v>103597.13</v>
+        <v>199472.0</v>
       </c>
       <c r="I166" s="1">
-        <v>-81.63</v>
+        <v>893.25</v>
       </c>
       <c r="J166" s="1">
-        <v>-0.078795619145048</v>
+        <v>0.44780721103714</v>
       </c>
       <c r="K166">
         <v>0.0</v>
       </c>
       <c r="L166" t="s">
-        <v>434</v>
+        <v>431</v>
       </c>
       <c r="M166" s="1">
-        <v>101285.36</v>
+        <v>197077.58</v>
       </c>
       <c r="N166" s="1">
-        <v>103515.5</v>
+        <v>200365.25</v>
       </c>
       <c r="O166" s="1">
-        <v>0.17</v>
+        <v>0.34</v>
       </c>
       <c r="P166">
         <v>1</v>
       </c>
     </row>
     <row r="167" spans="1:16">
       <c r="A167" t="s">
-        <v>435</v>
+        <v>432</v>
       </c>
       <c r="B167" t="s">
-        <v>436</v>
+        <v>433</v>
       </c>
       <c r="C167" s="1">
-        <v>200000.0</v>
+        <v>156000.0</v>
       </c>
       <c r="D167" s="1">
-        <v>98.38352344</v>
+        <v>98.44268583</v>
       </c>
       <c r="E167" s="1">
-        <v>101.029315</v>
+        <v>99.594</v>
       </c>
       <c r="F167" t="s">
         <v>8</v>
       </c>
       <c r="G167">
         <v>1.0</v>
       </c>
       <c r="H167" s="1">
-        <v>202058.63</v>
+        <v>155366.64</v>
       </c>
       <c r="I167" s="1">
-        <v>-2219.67</v>
+        <v>2747.72</v>
       </c>
       <c r="J167" s="1">
-        <v>-1.0985276897107</v>
+        <v>1.7685392436883</v>
       </c>
       <c r="K167">
         <v>0.0</v>
       </c>
       <c r="L167" t="s">
-        <v>437</v>
+        <v>434</v>
       </c>
       <c r="M167" s="1">
-        <v>196767.04</v>
+        <v>153570.59</v>
       </c>
       <c r="N167" s="1">
-        <v>199838.96</v>
+        <v>158114.36</v>
       </c>
       <c r="O167" s="1">
-        <v>0.33</v>
+        <v>0.27</v>
       </c>
       <c r="P167">
         <v>1</v>
       </c>
     </row>
     <row r="168" spans="1:16">
       <c r="A168" t="s">
-        <v>438</v>
+        <v>435</v>
       </c>
       <c r="B168" t="s">
-        <v>439</v>
+        <v>436</v>
       </c>
       <c r="C168" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D168" s="1">
-        <v>102.26419312</v>
+        <v>95.24027863</v>
       </c>
       <c r="E168" s="1">
-        <v>105.02966</v>
+        <v>94.321235</v>
       </c>
       <c r="F168" t="s">
         <v>8</v>
       </c>
       <c r="G168">
         <v>1.0</v>
       </c>
       <c r="H168" s="1">
-        <v>105029.66</v>
+        <v>188642.47</v>
       </c>
       <c r="I168" s="1">
-        <v>-1465.81</v>
+        <v>3449.73</v>
       </c>
       <c r="J168" s="1">
-        <v>-1.3956152957174</v>
+        <v>1.828713332687</v>
       </c>
       <c r="K168">
         <v>0.0</v>
       </c>
       <c r="L168" t="s">
-        <v>440</v>
+        <v>437</v>
       </c>
       <c r="M168" s="1">
-        <v>102264.19</v>
+        <v>190480.56</v>
       </c>
       <c r="N168" s="1">
-        <v>103563.85</v>
+        <v>192092.2</v>
       </c>
       <c r="O168" s="1">
-        <v>0.17</v>
+        <v>0.32</v>
       </c>
       <c r="P168">
         <v>1</v>
       </c>
     </row>
     <row r="169" spans="1:16">
       <c r="A169" t="s">
-        <v>441</v>
+        <v>438</v>
       </c>
       <c r="B169" t="s">
-        <v>442</v>
+        <v>439</v>
       </c>
       <c r="C169" s="1">
-        <v>100000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D169" s="1">
-        <v>98.41412695</v>
+        <v>98.49094884</v>
       </c>
       <c r="E169" s="1">
-        <v>99.24</v>
+        <v>100.350342</v>
       </c>
       <c r="F169" t="s">
         <v>8</v>
       </c>
       <c r="G169">
         <v>1.0</v>
       </c>
       <c r="H169" s="1">
-        <v>99240.0</v>
+        <v>501751.71</v>
       </c>
       <c r="I169" s="1">
-        <v>-199.16</v>
+        <v>3602.01</v>
       </c>
       <c r="J169" s="1">
-        <v>-0.20068520757759</v>
+        <v>0.71788694053479</v>
       </c>
       <c r="K169">
         <v>0.0</v>
       </c>
-      <c r="L169">
-        <v>626.71</v>
+      <c r="L169" t="s">
+        <v>440</v>
       </c>
       <c r="M169" s="1">
-        <v>98414.13</v>
+        <v>492454.75</v>
       </c>
       <c r="N169" s="1">
-        <v>99040.84</v>
+        <v>505353.72</v>
       </c>
       <c r="O169" s="1">
-        <v>0.16</v>
+        <v>0.85</v>
       </c>
       <c r="P169">
         <v>1</v>
       </c>
     </row>
     <row r="170" spans="1:16">
       <c r="A170" t="s">
-        <v>443</v>
+        <v>441</v>
       </c>
       <c r="B170" t="s">
-        <v>444</v>
+        <v>442</v>
       </c>
       <c r="C170" s="1">
-        <v>100000.0</v>
+        <v>163000.0</v>
       </c>
       <c r="D170" s="1">
-        <v>87.80010167</v>
+        <v>99.79048068</v>
       </c>
       <c r="E170" s="1">
-        <v>86.79501</v>
+        <v>99.115</v>
       </c>
       <c r="F170" t="s">
         <v>8</v>
       </c>
       <c r="G170">
         <v>1.0</v>
       </c>
       <c r="H170" s="1">
-        <v>86795.01</v>
+        <v>161557.45</v>
       </c>
       <c r="I170" s="1">
-        <v>2708.11</v>
+        <v>1413.64</v>
       </c>
       <c r="J170" s="1">
-        <v>3.1201217673689</v>
+        <v>0.87500762112796</v>
       </c>
       <c r="K170">
         <v>0.0</v>
       </c>
-      <c r="L170" t="s">
-        <v>445</v>
+      <c r="L170">
+        <v>312.6</v>
       </c>
       <c r="M170" s="1">
-        <v>87800.11</v>
+        <v>162658.49</v>
       </c>
       <c r="N170" s="1">
-        <v>89503.12</v>
+        <v>162971.09</v>
       </c>
       <c r="O170" s="1">
-        <v>0.15</v>
+        <v>0.27</v>
       </c>
       <c r="P170">
         <v>1</v>
       </c>
     </row>
     <row r="171" spans="1:16">
       <c r="A171" t="s">
-        <v>446</v>
+        <v>443</v>
       </c>
       <c r="B171" t="s">
-        <v>447</v>
+        <v>444</v>
       </c>
       <c r="C171" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D171" s="1">
-        <v>91.50533944</v>
+        <v>101.36308716</v>
       </c>
       <c r="E171" s="1">
-        <v>91.24889</v>
+        <v>104.22441</v>
       </c>
       <c r="F171" t="s">
         <v>8</v>
       </c>
       <c r="G171">
         <v>1.0</v>
       </c>
       <c r="H171" s="1">
-        <v>91248.89</v>
+        <v>208448.82</v>
       </c>
       <c r="I171" s="1">
-        <v>1052.34</v>
+        <v>52.7</v>
       </c>
       <c r="J171" s="1">
-        <v>1.1532633438062</v>
+        <v>0.025281985285405</v>
       </c>
       <c r="K171">
         <v>0.0</v>
       </c>
-      <c r="L171">
-        <v>795.89</v>
+      <c r="L171" t="s">
+        <v>445</v>
       </c>
       <c r="M171" s="1">
-        <v>91505.34</v>
+        <v>202726.18</v>
       </c>
       <c r="N171" s="1">
-        <v>92301.23</v>
+        <v>208501.52</v>
       </c>
       <c r="O171" s="1">
-        <v>0.15</v>
+        <v>0.35</v>
       </c>
       <c r="P171">
         <v>1</v>
       </c>
     </row>
     <row r="172" spans="1:16">
       <c r="A172" t="s">
-        <v>448</v>
+        <v>446</v>
       </c>
       <c r="B172" t="s">
-        <v>449</v>
+        <v>447</v>
       </c>
       <c r="C172" s="1">
         <v>200000.0</v>
       </c>
       <c r="D172" s="1">
-        <v>100.61909893</v>
+        <v>100.00172017</v>
       </c>
       <c r="E172" s="1">
-        <v>104.402385</v>
+        <v>100.698165</v>
       </c>
       <c r="F172" t="s">
         <v>8</v>
       </c>
       <c r="G172">
         <v>1.0</v>
       </c>
       <c r="H172" s="1">
-        <v>208804.77</v>
+        <v>201396.33</v>
       </c>
       <c r="I172" s="1">
-        <v>-1387.81</v>
+        <v>7533.14</v>
       </c>
       <c r="J172" s="1">
-        <v>-0.66464477799046</v>
+        <v>3.740455449213</v>
       </c>
       <c r="K172">
         <v>0.0</v>
       </c>
       <c r="L172" t="s">
-        <v>450</v>
+        <v>448</v>
       </c>
       <c r="M172" s="1">
-        <v>201238.19</v>
+        <v>200003.44</v>
       </c>
       <c r="N172" s="1">
-        <v>207416.96</v>
+        <v>208929.47</v>
       </c>
       <c r="O172" s="1">
-        <v>0.34</v>
+        <v>0.35</v>
       </c>
       <c r="P172">
         <v>1</v>
       </c>
     </row>
     <row r="173" spans="1:16">
       <c r="A173" t="s">
+        <v>449</v>
+      </c>
+      <c r="B173" t="s">
+        <v>450</v>
+      </c>
+      <c r="C173" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="D173" s="1">
+        <v>96.36824823</v>
+      </c>
+      <c r="E173" s="1">
+        <v>97.56729</v>
+      </c>
+      <c r="F173" t="s">
+        <v>8</v>
+      </c>
+      <c r="G173">
+        <v>1.0</v>
+      </c>
+      <c r="H173" s="1">
+        <v>97567.29</v>
+      </c>
+      <c r="I173" s="1">
+        <v>-86.03</v>
+      </c>
+      <c r="J173" s="1">
+        <v>-0.088175043090774</v>
+      </c>
+      <c r="K173">
+        <v>0.0</v>
+      </c>
+      <c r="L173" t="s">
         <v>451</v>
       </c>
-      <c r="B173" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M173" s="1">
-        <v>196051.82</v>
+        <v>96368.25</v>
       </c>
       <c r="N173" s="1">
-        <v>196753.87</v>
+        <v>97481.26</v>
       </c>
       <c r="O173" s="1">
-        <v>0.32</v>
+        <v>0.16</v>
       </c>
       <c r="P173">
         <v>1</v>
       </c>
     </row>
     <row r="174" spans="1:16">
       <c r="A174" t="s">
+        <v>452</v>
+      </c>
+      <c r="B174" t="s">
         <v>453</v>
       </c>
-      <c r="B174" t="s">
+      <c r="C174" s="1">
+        <v>446000.0</v>
+      </c>
+      <c r="D174" s="1">
+        <v>98.46272231</v>
+      </c>
+      <c r="E174" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F174" t="s">
+        <v>8</v>
+      </c>
+      <c r="G174">
+        <v>1.0</v>
+      </c>
+      <c r="H174" s="1">
+        <v>446000.0</v>
+      </c>
+      <c r="I174" s="1">
+        <v>-4518.78</v>
+      </c>
+      <c r="J174" s="1">
+        <v>-1.0131793721973</v>
+      </c>
+      <c r="K174">
+        <v>0.0</v>
+      </c>
+      <c r="L174" t="s">
         <v>454</v>
       </c>
-      <c r="C174" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M174" s="1">
-        <v>291299.26</v>
+        <v>439143.74</v>
       </c>
       <c r="N174" s="1">
-        <v>295552.68</v>
+        <v>441481.22</v>
       </c>
       <c r="O174" s="1">
-        <v>0.49</v>
+        <v>0.74</v>
       </c>
       <c r="P174">
         <v>1</v>
       </c>
     </row>
     <row r="175" spans="1:16">
       <c r="A175" t="s">
+        <v>455</v>
+      </c>
+      <c r="B175" t="s">
         <v>456</v>
-      </c>
-[...1 lines deleted...]
-        <v>457</v>
       </c>
       <c r="C175" s="1">
         <v>400000.0</v>
       </c>
       <c r="D175" s="1">
-        <v>92.81253693</v>
+        <v>103.55997345</v>
       </c>
       <c r="E175" s="1">
-        <v>96.29</v>
+        <v>107.118658</v>
       </c>
       <c r="F175" t="s">
         <v>8</v>
       </c>
       <c r="G175">
         <v>1.0</v>
       </c>
       <c r="H175" s="1">
-        <v>385160.0</v>
+        <v>428474.63</v>
       </c>
       <c r="I175" s="1">
-        <v>-13069.85</v>
+        <v>-14078.57</v>
       </c>
       <c r="J175" s="1">
-        <v>-3.3933560078928</v>
+        <v>-3.285741795261</v>
       </c>
       <c r="K175">
         <v>0.0</v>
       </c>
       <c r="L175">
-        <v>840.0</v>
+        <v>156.16</v>
       </c>
       <c r="M175" s="1">
-        <v>371250.15</v>
+        <v>414239.9</v>
       </c>
       <c r="N175" s="1">
-        <v>372090.15</v>
+        <v>414396.06</v>
       </c>
       <c r="O175" s="1">
-        <v>0.61</v>
+        <v>0.7</v>
       </c>
       <c r="P175">
         <v>1</v>
       </c>
     </row>
     <row r="176" spans="1:16">
       <c r="A176" t="s">
+        <v>457</v>
+      </c>
+      <c r="B176" t="s">
         <v>458</v>
       </c>
-      <c r="B176" t="s">
+      <c r="C176" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="D176" s="1">
+        <v>99.82569857</v>
+      </c>
+      <c r="E176" s="1">
+        <v>103.340575</v>
+      </c>
+      <c r="F176" t="s">
+        <v>8</v>
+      </c>
+      <c r="G176">
+        <v>1.0</v>
+      </c>
+      <c r="H176" s="1">
+        <v>413362.3</v>
+      </c>
+      <c r="I176" s="1">
+        <v>-5184.16</v>
+      </c>
+      <c r="J176" s="1">
+        <v>-1.2541443668182</v>
+      </c>
+      <c r="K176">
+        <v>0.0</v>
+      </c>
+      <c r="L176" t="s">
         <v>459</v>
       </c>
-      <c r="C176" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M176" s="1">
-        <v>199660.39</v>
+        <v>399302.8</v>
       </c>
       <c r="N176" s="1">
-        <v>203038.72</v>
+        <v>408178.14</v>
       </c>
       <c r="O176" s="1">
-        <v>0.34</v>
+        <v>0.69</v>
       </c>
       <c r="P176">
         <v>1</v>
       </c>
     </row>
     <row r="177" spans="1:16">
       <c r="A177" t="s">
+        <v>460</v>
+      </c>
+      <c r="B177" t="s">
         <v>461</v>
       </c>
-      <c r="B177" t="s">
+      <c r="C177" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="D177" s="1">
+        <v>99.08015413</v>
+      </c>
+      <c r="E177" s="1">
+        <v>102.59092</v>
+      </c>
+      <c r="F177" t="s">
+        <v>8</v>
+      </c>
+      <c r="G177">
+        <v>1.0</v>
+      </c>
+      <c r="H177" s="1">
+        <v>205181.84</v>
+      </c>
+      <c r="I177" s="1">
+        <v>-1221.53</v>
+      </c>
+      <c r="J177" s="1">
+        <v>-0.59534021139493</v>
+      </c>
+      <c r="K177">
+        <v>0.0</v>
+      </c>
+      <c r="L177" t="s">
         <v>462</v>
       </c>
-      <c r="C177" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M177" s="1">
-        <v>382892.83</v>
+        <v>198160.31</v>
       </c>
       <c r="N177" s="1">
-        <v>397516.12</v>
+        <v>203960.31</v>
       </c>
       <c r="O177" s="1">
-        <v>0.66</v>
+        <v>0.34</v>
       </c>
       <c r="P177">
         <v>1</v>
       </c>
     </row>
     <row r="178" spans="1:16">
       <c r="A178" t="s">
+        <v>463</v>
+      </c>
+      <c r="B178" t="s">
         <v>464</v>
       </c>
-      <c r="B178" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C178" s="1">
-        <v>207000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D178" s="1">
-        <v>98.25490394</v>
+        <v>84.23694708</v>
       </c>
       <c r="E178" s="1">
-        <v>99.628</v>
+        <v>86.11621</v>
       </c>
       <c r="F178" t="s">
         <v>8</v>
       </c>
       <c r="G178">
         <v>1.0</v>
       </c>
       <c r="H178" s="1">
-        <v>206229.96</v>
+        <v>172232.42</v>
       </c>
       <c r="I178" s="1">
-        <v>346.34</v>
+        <v>-3149.62</v>
       </c>
       <c r="J178" s="1">
-        <v>0.16793874178126</v>
+        <v>-1.8287033300699</v>
       </c>
       <c r="K178">
         <v>0.0</v>
       </c>
-      <c r="L178" t="s">
-        <v>466</v>
+      <c r="L178">
+        <v>608.9</v>
       </c>
       <c r="M178" s="1">
-        <v>203387.65</v>
+        <v>168473.9</v>
       </c>
       <c r="N178" s="1">
-        <v>206576.3</v>
+        <v>169082.8</v>
       </c>
       <c r="O178" s="1">
-        <v>0.34</v>
+        <v>0.28</v>
       </c>
       <c r="P178">
         <v>1</v>
       </c>
     </row>
     <row r="179" spans="1:16">
       <c r="A179" t="s">
-        <v>467</v>
+        <v>465</v>
       </c>
       <c r="B179" t="s">
-        <v>468</v>
+        <v>466</v>
       </c>
       <c r="C179" s="1">
         <v>200000.0</v>
       </c>
       <c r="D179" s="1">
-        <v>97.68352625</v>
+        <v>99.68394638</v>
       </c>
       <c r="E179" s="1">
-        <v>99.736</v>
+        <v>104.21729</v>
       </c>
       <c r="F179" t="s">
         <v>8</v>
       </c>
       <c r="G179">
         <v>1.0</v>
       </c>
       <c r="H179" s="1">
-        <v>199472.0</v>
+        <v>208434.58</v>
       </c>
       <c r="I179" s="1">
-        <v>-1430.97</v>
+        <v>-4787.84</v>
       </c>
       <c r="J179" s="1">
-        <v>-0.71737888024384</v>
+        <v>-2.297046871973</v>
       </c>
       <c r="K179">
         <v>0.0</v>
       </c>
       <c r="L179" t="s">
-        <v>469</v>
+        <v>467</v>
       </c>
       <c r="M179" s="1">
-        <v>195367.06</v>
+        <v>199367.89</v>
       </c>
       <c r="N179" s="1">
-        <v>198041.03</v>
+        <v>203646.74</v>
       </c>
       <c r="O179" s="1">
-        <v>0.33</v>
+        <v>0.34</v>
       </c>
       <c r="P179">
         <v>1</v>
       </c>
     </row>
     <row r="180" spans="1:16">
       <c r="A180" t="s">
+        <v>468</v>
+      </c>
+      <c r="B180" t="s">
+        <v>469</v>
+      </c>
+      <c r="C180" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="D180" s="1">
+        <v>101.76911718</v>
+      </c>
+      <c r="E180" s="1">
+        <v>104.19095</v>
+      </c>
+      <c r="F180" t="s">
+        <v>8</v>
+      </c>
+      <c r="G180">
+        <v>1.0</v>
+      </c>
+      <c r="H180" s="1">
+        <v>104190.95</v>
+      </c>
+      <c r="I180" s="1">
+        <v>1198.37</v>
+      </c>
+      <c r="J180" s="1">
+        <v>1.1501670730519</v>
+      </c>
+      <c r="K180">
+        <v>0.0</v>
+      </c>
+      <c r="L180" t="s">
         <v>470</v>
       </c>
-      <c r="B180" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M180" s="1">
-        <v>152024.36</v>
+        <v>101769.11</v>
       </c>
       <c r="N180" s="1">
-        <v>156164.24</v>
+        <v>105389.32</v>
       </c>
       <c r="O180" s="1">
-        <v>0.26</v>
+        <v>0.18</v>
       </c>
       <c r="P180">
         <v>1</v>
       </c>
     </row>
     <row r="181" spans="1:16">
       <c r="A181" t="s">
+        <v>471</v>
+      </c>
+      <c r="B181" t="s">
+        <v>472</v>
+      </c>
+      <c r="C181" s="1">
+        <v>181000.0</v>
+      </c>
+      <c r="D181" s="1">
+        <v>100.79295075</v>
+      </c>
+      <c r="E181" s="1">
+        <v>99.609</v>
+      </c>
+      <c r="F181" t="s">
+        <v>8</v>
+      </c>
+      <c r="G181">
+        <v>1.0</v>
+      </c>
+      <c r="H181" s="1">
+        <v>180292.29</v>
+      </c>
+      <c r="I181" s="1">
+        <v>9006.07</v>
+      </c>
+      <c r="J181" s="1">
+        <v>4.9952607513056</v>
+      </c>
+      <c r="K181">
+        <v>0.0</v>
+      </c>
+      <c r="L181" t="s">
         <v>473</v>
       </c>
-      <c r="B181" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M181" s="1">
-        <v>490520.45</v>
+        <v>182435.24</v>
       </c>
       <c r="N181" s="1">
-        <v>501933.12</v>
+        <v>189298.36</v>
       </c>
       <c r="O181" s="1">
-        <v>0.83</v>
+        <v>0.32</v>
       </c>
       <c r="P181">
         <v>1</v>
       </c>
     </row>
     <row r="182" spans="1:16">
       <c r="A182" t="s">
+        <v>474</v>
+      </c>
+      <c r="B182" t="s">
+        <v>475</v>
+      </c>
+      <c r="C182" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="D182" s="1">
+        <v>103.69287778</v>
+      </c>
+      <c r="E182" s="1">
+        <v>106.85536</v>
+      </c>
+      <c r="F182" t="s">
+        <v>8</v>
+      </c>
+      <c r="G182">
+        <v>1.0</v>
+      </c>
+      <c r="H182" s="1">
+        <v>320566.08</v>
+      </c>
+      <c r="I182" s="1">
+        <v>-2428.05</v>
+      </c>
+      <c r="J182" s="1">
+        <v>-0.75742573886794</v>
+      </c>
+      <c r="K182">
+        <v>0.0</v>
+      </c>
+      <c r="L182" t="s">
         <v>476</v>
       </c>
-      <c r="B182" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M182" s="1">
-        <v>381717.0</v>
+        <v>311078.64</v>
       </c>
       <c r="N182" s="1">
-        <v>386741.66</v>
+        <v>318138.03</v>
       </c>
       <c r="O182" s="1">
-        <v>0.64</v>
+        <v>0.53</v>
       </c>
       <c r="P182">
         <v>1</v>
       </c>
     </row>
     <row r="183" spans="1:16">
       <c r="A183" t="s">
-        <v>479</v>
+        <v>477</v>
       </c>
       <c r="B183" t="s">
-        <v>480</v>
+        <v>478</v>
       </c>
       <c r="C183" s="1">
-        <v>163000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D183" s="1">
-        <v>98.59825408</v>
+        <v>98.38471923</v>
       </c>
       <c r="E183" s="1">
-        <v>99.115</v>
+        <v>99.423</v>
       </c>
       <c r="F183" t="s">
         <v>8</v>
       </c>
       <c r="G183">
         <v>1.0</v>
       </c>
       <c r="H183" s="1">
-        <v>161557.45</v>
+        <v>198846.0</v>
       </c>
       <c r="I183" s="1">
-        <v>4737.66</v>
+        <v>-1353.27</v>
       </c>
       <c r="J183" s="1">
-        <v>2.9324924353535</v>
+        <v>-0.68056184182734</v>
       </c>
       <c r="K183">
         <v>0.0</v>
       </c>
-      <c r="L183" t="s">
-        <v>481</v>
+      <c r="L183">
+        <v>723.29</v>
       </c>
       <c r="M183" s="1">
-        <v>160715.15</v>
+        <v>196769.44</v>
       </c>
       <c r="N183" s="1">
-        <v>166295.11</v>
+        <v>197492.73</v>
       </c>
       <c r="O183" s="1">
-        <v>0.27</v>
+        <v>0.33</v>
       </c>
       <c r="P183">
         <v>1</v>
       </c>
     </row>
     <row r="184" spans="1:16">
       <c r="A184" t="s">
-        <v>482</v>
+        <v>479</v>
       </c>
       <c r="B184" t="s">
-        <v>483</v>
+        <v>480</v>
       </c>
       <c r="C184" s="1">
-        <v>200000.0</v>
+        <v>238000.0</v>
       </c>
       <c r="D184" s="1">
-        <v>101.25431168</v>
+        <v>101.17872833</v>
       </c>
       <c r="E184" s="1">
-        <v>104.22441</v>
+        <v>100.0</v>
       </c>
       <c r="F184" t="s">
         <v>8</v>
       </c>
       <c r="G184">
         <v>1.0</v>
       </c>
       <c r="H184" s="1">
-        <v>208448.82</v>
+        <v>238000.0</v>
       </c>
       <c r="I184" s="1">
-        <v>-759.37</v>
+        <v>3576.1</v>
       </c>
       <c r="J184" s="1">
-        <v>-0.36429565780224</v>
+        <v>1.5025630252101</v>
       </c>
       <c r="K184">
         <v>0.0</v>
       </c>
-      <c r="L184" t="s">
-        <v>484</v>
+      <c r="L184">
+        <v>770.73</v>
       </c>
       <c r="M184" s="1">
-        <v>202508.63</v>
+        <v>240805.37</v>
       </c>
       <c r="N184" s="1">
-        <v>207689.45</v>
+        <v>241576.1</v>
       </c>
       <c r="O184" s="1">
-        <v>0.34</v>
+        <v>0.41</v>
       </c>
       <c r="P184">
         <v>1</v>
       </c>
     </row>
     <row r="185" spans="1:16">
       <c r="A185" t="s">
-        <v>485</v>
+        <v>481</v>
       </c>
       <c r="B185" t="s">
-        <v>486</v>
+        <v>482</v>
       </c>
       <c r="C185" s="1">
-        <v>200000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D185" s="1">
-        <v>99.5908033</v>
+        <v>88.59178688</v>
       </c>
       <c r="E185" s="1">
-        <v>100.698165</v>
+        <v>87.895683</v>
       </c>
       <c r="F185" t="s">
         <v>8</v>
       </c>
       <c r="G185">
         <v>1.0</v>
       </c>
       <c r="H185" s="1">
-        <v>201396.33</v>
+        <v>263687.05</v>
       </c>
       <c r="I185" s="1">
-        <v>6020.89</v>
+        <v>4166.74</v>
       </c>
       <c r="J185" s="1">
-        <v>2.9895728487207</v>
+        <v>1.5801837822525</v>
       </c>
       <c r="K185">
         <v>0.0</v>
       </c>
       <c r="L185" t="s">
-        <v>487</v>
+        <v>483</v>
       </c>
       <c r="M185" s="1">
-        <v>199181.6</v>
+        <v>265775.37</v>
       </c>
       <c r="N185" s="1">
-        <v>207417.22</v>
+        <v>267853.79</v>
       </c>
       <c r="O185" s="1">
-        <v>0.34</v>
+        <v>0.45</v>
       </c>
       <c r="P185">
         <v>1</v>
       </c>
     </row>
     <row r="186" spans="1:16">
       <c r="A186" t="s">
-        <v>488</v>
+        <v>484</v>
       </c>
       <c r="B186" t="s">
-        <v>489</v>
+        <v>485</v>
       </c>
       <c r="C186" s="1">
-        <v>100000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D186" s="1">
-        <v>95.35871672</v>
+        <v>98.35680952</v>
       </c>
       <c r="E186" s="1">
-        <v>97.56729</v>
+        <v>99.779</v>
       </c>
       <c r="F186" t="s">
         <v>8</v>
       </c>
       <c r="G186">
         <v>1.0</v>
       </c>
       <c r="H186" s="1">
-        <v>97567.29</v>
+        <v>498895.0</v>
       </c>
       <c r="I186" s="1">
-        <v>-1335.29</v>
+        <v>-4285.61</v>
       </c>
       <c r="J186" s="1">
-        <v>-1.3685836718433</v>
+        <v>-0.85902043516171</v>
       </c>
       <c r="K186">
         <v>0.0</v>
       </c>
-      <c r="L186">
-        <v>873.29</v>
+      <c r="L186" t="s">
+        <v>486</v>
       </c>
       <c r="M186" s="1">
-        <v>95358.71</v>
+        <v>491784.05</v>
       </c>
       <c r="N186" s="1">
-        <v>96232.0</v>
+        <v>494609.39</v>
       </c>
       <c r="O186" s="1">
-        <v>0.16</v>
+        <v>0.83</v>
       </c>
       <c r="P186">
         <v>1</v>
       </c>
     </row>
     <row r="187" spans="1:16">
       <c r="A187" t="s">
-        <v>490</v>
+        <v>487</v>
       </c>
       <c r="B187" t="s">
-        <v>491</v>
+        <v>488</v>
       </c>
       <c r="C187" s="1">
-        <v>446000.0</v>
+        <v>420000.0</v>
       </c>
       <c r="D187" s="1">
-        <v>97.94358734</v>
+        <v>98.09264567</v>
       </c>
       <c r="E187" s="1">
         <v>100.0</v>
       </c>
       <c r="F187" t="s">
         <v>8</v>
       </c>
       <c r="G187">
         <v>1.0</v>
       </c>
       <c r="H187" s="1">
-        <v>446000.0</v>
+        <v>420000.0</v>
       </c>
       <c r="I187" s="1">
-        <v>-7907.06</v>
+        <v>-5683.86</v>
       </c>
       <c r="J187" s="1">
-        <v>-1.7728834080717</v>
+        <v>-1.3533</v>
       </c>
       <c r="K187">
         <v>0.0</v>
       </c>
       <c r="L187" t="s">
-        <v>492</v>
+        <v>489</v>
       </c>
       <c r="M187" s="1">
-        <v>436828.4</v>
+        <v>411989.11</v>
       </c>
       <c r="N187" s="1">
-        <v>438092.94</v>
+        <v>414316.14</v>
       </c>
       <c r="O187" s="1">
-        <v>0.72</v>
+        <v>0.7</v>
       </c>
       <c r="P187">
         <v>1</v>
       </c>
     </row>
     <row r="188" spans="1:16">
       <c r="A188" t="s">
-        <v>493</v>
+        <v>490</v>
       </c>
       <c r="B188" t="s">
-        <v>494</v>
+        <v>491</v>
       </c>
       <c r="C188" s="1">
-        <v>400000.0</v>
+        <v>160000.0</v>
       </c>
       <c r="D188" s="1">
-        <v>102.76791801</v>
+        <v>98.10753341</v>
       </c>
       <c r="E188" s="1">
-        <v>107.118658</v>
+        <v>99.215</v>
       </c>
       <c r="F188" t="s">
         <v>8</v>
       </c>
       <c r="G188">
         <v>1.0</v>
       </c>
       <c r="H188" s="1">
-        <v>428474.63</v>
+        <v>158744.0</v>
       </c>
       <c r="I188" s="1">
-        <v>295.67</v>
+        <v>4770.52</v>
       </c>
       <c r="J188" s="1">
-        <v>0.069005252422996</v>
+        <v>3.0051655495641</v>
       </c>
       <c r="K188">
         <v>0.0</v>
       </c>
       <c r="L188" t="s">
-        <v>495</v>
+        <v>492</v>
       </c>
       <c r="M188" s="1">
-        <v>411071.67</v>
+        <v>156972.05</v>
       </c>
       <c r="N188" s="1">
-        <v>428770.3</v>
+        <v>163514.52</v>
       </c>
       <c r="O188" s="1">
-        <v>0.71</v>
+        <v>0.27</v>
       </c>
       <c r="P188">
         <v>1</v>
       </c>
     </row>
     <row r="189" spans="1:16">
       <c r="A189" t="s">
-        <v>496</v>
+        <v>493</v>
       </c>
       <c r="B189" t="s">
-        <v>497</v>
+        <v>494</v>
       </c>
       <c r="C189" s="1">
-        <v>400000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D189" s="1">
-        <v>99.99332647</v>
+        <v>100.54720541</v>
       </c>
       <c r="E189" s="1">
-        <v>103.340575</v>
+        <v>105.21141</v>
       </c>
       <c r="F189" t="s">
         <v>8</v>
       </c>
       <c r="G189">
         <v>1.0</v>
       </c>
       <c r="H189" s="1">
-        <v>413362.3</v>
+        <v>526057.05</v>
       </c>
       <c r="I189" s="1">
-        <v>-5702.69</v>
+        <v>-21695.68</v>
       </c>
       <c r="J189" s="1">
-        <v>-1.3795863822124</v>
+        <v>-4.1242066806252</v>
       </c>
       <c r="K189">
         <v>0.0</v>
       </c>
       <c r="L189" t="s">
-        <v>498</v>
+        <v>495</v>
       </c>
       <c r="M189" s="1">
-        <v>399973.31</v>
+        <v>502736.03</v>
       </c>
       <c r="N189" s="1">
-        <v>407659.61</v>
+        <v>504361.37</v>
       </c>
       <c r="O189" s="1">
-        <v>0.67</v>
+        <v>0.85</v>
       </c>
       <c r="P189">
         <v>1</v>
       </c>
     </row>
     <row r="190" spans="1:16">
       <c r="A190" t="s">
-        <v>499</v>
+        <v>496</v>
       </c>
       <c r="B190" t="s">
-        <v>500</v>
+        <v>497</v>
       </c>
       <c r="C190" s="1">
-        <v>200000.0</v>
+        <v>103000.0</v>
       </c>
       <c r="D190" s="1">
-        <v>97.8536526</v>
+        <v>100.50100116</v>
       </c>
       <c r="E190" s="1">
-        <v>102.59092</v>
+        <v>99.833</v>
       </c>
       <c r="F190" t="s">
         <v>8</v>
       </c>
       <c r="G190">
         <v>1.0</v>
       </c>
       <c r="H190" s="1">
-        <v>205181.84</v>
+        <v>102827.99</v>
       </c>
       <c r="I190" s="1">
-        <v>-4230.7</v>
+        <v>3667.99</v>
       </c>
       <c r="J190" s="1">
-        <v>-2.0619271179165</v>
+        <v>3.5671124175431</v>
       </c>
       <c r="K190">
         <v>0.0</v>
       </c>
       <c r="L190" t="s">
-        <v>501</v>
+        <v>498</v>
       </c>
       <c r="M190" s="1">
-        <v>195707.3</v>
+        <v>103516.03</v>
       </c>
       <c r="N190" s="1">
-        <v>200951.14</v>
+        <v>106495.98</v>
       </c>
       <c r="O190" s="1">
-        <v>0.33</v>
+        <v>0.18</v>
       </c>
       <c r="P190">
         <v>1</v>
       </c>
     </row>
     <row r="191" spans="1:16">
       <c r="A191" t="s">
-        <v>502</v>
+        <v>499</v>
       </c>
       <c r="B191" t="s">
-        <v>503</v>
+        <v>500</v>
       </c>
       <c r="C191" s="1">
         <v>200000.0</v>
       </c>
       <c r="D191" s="1">
-        <v>83.38912907</v>
+        <v>89.4533391</v>
       </c>
       <c r="E191" s="1">
-        <v>86.11621</v>
+        <v>87.59749</v>
       </c>
       <c r="F191" t="s">
         <v>8</v>
       </c>
       <c r="G191">
         <v>1.0</v>
       </c>
       <c r="H191" s="1">
-        <v>172232.42</v>
+        <v>175194.98</v>
       </c>
       <c r="I191" s="1">
-        <v>-4979.5</v>
+        <v>4231.48</v>
       </c>
       <c r="J191" s="1">
-        <v>-2.8911513871779</v>
+        <v>2.4152975159448</v>
       </c>
       <c r="K191">
         <v>0.0</v>
       </c>
       <c r="L191">
-        <v>474.66</v>
+        <v>519.78</v>
       </c>
       <c r="M191" s="1">
-        <v>166778.26</v>
+        <v>178906.68</v>
       </c>
       <c r="N191" s="1">
-        <v>167252.92</v>
+        <v>179426.46</v>
       </c>
       <c r="O191" s="1">
-        <v>0.28</v>
+        <v>0.3</v>
       </c>
       <c r="P191">
         <v>1</v>
       </c>
     </row>
     <row r="192" spans="1:16">
       <c r="A192" t="s">
-        <v>504</v>
+        <v>501</v>
       </c>
       <c r="B192" t="s">
-        <v>505</v>
+        <v>502</v>
       </c>
       <c r="C192" s="1">
         <v>200000.0</v>
       </c>
       <c r="D192" s="1">
-        <v>97.18674026</v>
+        <v>100.31918537</v>
       </c>
       <c r="E192" s="1">
-        <v>104.21729</v>
+        <v>102.261475</v>
       </c>
       <c r="F192" t="s">
         <v>8</v>
       </c>
       <c r="G192">
         <v>1.0</v>
       </c>
       <c r="H192" s="1">
-        <v>208434.58</v>
+        <v>204522.95</v>
       </c>
       <c r="I192" s="1">
-        <v>-10455.33</v>
+        <v>671.58</v>
       </c>
       <c r="J192" s="1">
-        <v>-5.0161206456242</v>
+        <v>0.32836412735099</v>
       </c>
       <c r="K192">
         <v>0.0</v>
       </c>
       <c r="L192" t="s">
-        <v>506</v>
+        <v>503</v>
       </c>
       <c r="M192" s="1">
-        <v>194373.48</v>
+        <v>200638.37</v>
       </c>
       <c r="N192" s="1">
-        <v>197979.25</v>
+        <v>205194.53</v>
       </c>
       <c r="O192" s="1">
-        <v>0.33</v>
+        <v>0.34</v>
       </c>
       <c r="P192">
         <v>1</v>
       </c>
     </row>
     <row r="193" spans="1:16">
       <c r="A193" t="s">
-        <v>507</v>
+        <v>504</v>
       </c>
       <c r="B193" t="s">
-        <v>508</v>
+        <v>505</v>
       </c>
       <c r="C193" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D193" s="1">
-        <v>100.71423433</v>
+        <v>100.24979283</v>
       </c>
       <c r="E193" s="1">
-        <v>104.19095</v>
+        <v>101.52877</v>
       </c>
       <c r="F193" t="s">
         <v>8</v>
       </c>
       <c r="G193">
         <v>1.0</v>
       </c>
       <c r="H193" s="1">
-        <v>104190.95</v>
+        <v>203057.54</v>
       </c>
       <c r="I193" s="1">
-        <v>-153.77</v>
+        <v>1751.63</v>
       </c>
       <c r="J193" s="1">
-        <v>-0.14758479503258</v>
+        <v>0.86262741092993</v>
       </c>
       <c r="K193">
         <v>0.0</v>
       </c>
       <c r="L193" t="s">
-        <v>509</v>
+        <v>506</v>
       </c>
       <c r="M193" s="1">
-        <v>100714.23</v>
+        <v>200499.58</v>
       </c>
       <c r="N193" s="1">
-        <v>104037.18</v>
+        <v>204809.17</v>
       </c>
       <c r="O193" s="1">
-        <v>0.17</v>
+        <v>0.34</v>
       </c>
       <c r="P193">
         <v>1</v>
       </c>
     </row>
     <row r="194" spans="1:16">
       <c r="A194" t="s">
-        <v>510</v>
+        <v>507</v>
       </c>
       <c r="B194" t="s">
-        <v>511</v>
+        <v>508</v>
       </c>
       <c r="C194" s="1">
-        <v>181000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D194" s="1">
-        <v>100.07845937</v>
+        <v>99.63393658</v>
       </c>
       <c r="E194" s="1">
-        <v>99.609</v>
+        <v>99.9268</v>
       </c>
       <c r="F194" t="s">
         <v>8</v>
       </c>
       <c r="G194">
         <v>1.0</v>
       </c>
       <c r="H194" s="1">
-        <v>180292.29</v>
+        <v>199853.6</v>
       </c>
       <c r="I194" s="1">
-        <v>7157.45</v>
+        <v>515.87</v>
       </c>
       <c r="J194" s="1">
-        <v>3.9699146314022</v>
+        <v>0.25812394672901</v>
       </c>
       <c r="K194">
         <v>0.0</v>
       </c>
       <c r="L194" t="s">
-        <v>512</v>
+        <v>509</v>
       </c>
       <c r="M194" s="1">
-        <v>181142.01</v>
+        <v>199267.87</v>
       </c>
       <c r="N194" s="1">
-        <v>187449.74</v>
+        <v>200369.47</v>
       </c>
       <c r="O194" s="1">
-        <v>0.31</v>
+        <v>0.34</v>
       </c>
       <c r="P194">
         <v>1</v>
       </c>
     </row>
     <row r="195" spans="1:16">
       <c r="A195" t="s">
-        <v>513</v>
+        <v>510</v>
       </c>
       <c r="B195" t="s">
-        <v>514</v>
+        <v>511</v>
       </c>
       <c r="C195" s="1">
-        <v>300000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D195" s="1">
-        <v>102.96134394</v>
+        <v>98.09209256</v>
       </c>
       <c r="E195" s="1">
-        <v>106.85536</v>
+        <v>99.794</v>
       </c>
       <c r="F195" t="s">
         <v>8</v>
       </c>
       <c r="G195">
         <v>1.0</v>
       </c>
       <c r="H195" s="1">
-        <v>320566.08</v>
+        <v>99794.0</v>
       </c>
       <c r="I195" s="1">
-        <v>-5596.36</v>
+        <v>-1260.81</v>
       </c>
       <c r="J195" s="1">
-        <v>-1.7457742253953</v>
+        <v>-1.2634126300178</v>
       </c>
       <c r="K195">
         <v>0.0</v>
       </c>
-      <c r="L195" t="s">
-        <v>515</v>
+      <c r="L195">
+        <v>441.1</v>
       </c>
       <c r="M195" s="1">
-        <v>308884.04</v>
+        <v>98092.09</v>
       </c>
       <c r="N195" s="1">
-        <v>314969.72</v>
+        <v>98533.19</v>
       </c>
       <c r="O195" s="1">
-        <v>0.52</v>
+        <v>0.17</v>
       </c>
       <c r="P195">
         <v>1</v>
       </c>
     </row>
     <row r="196" spans="1:16">
       <c r="A196" t="s">
-        <v>516</v>
+        <v>512</v>
       </c>
       <c r="B196" t="s">
-        <v>517</v>
+        <v>513</v>
       </c>
       <c r="C196" s="1">
-        <v>200000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D196" s="1">
-        <v>98.15178766</v>
+        <v>105.64609385</v>
       </c>
       <c r="E196" s="1">
-        <v>99.423</v>
+        <v>107.12865</v>
       </c>
       <c r="F196" t="s">
         <v>8</v>
       </c>
       <c r="G196">
         <v>1.0</v>
       </c>
       <c r="H196" s="1">
-        <v>198846.0</v>
+        <v>321385.95</v>
       </c>
       <c r="I196" s="1">
-        <v>-2279.41</v>
+        <v>-2420.83</v>
       </c>
       <c r="J196" s="1">
-        <v>-1.1463192621426</v>
+        <v>-0.75324699166221</v>
       </c>
       <c r="K196">
         <v>0.0</v>
       </c>
-      <c r="L196">
-        <v>263.01</v>
+      <c r="L196" t="s">
+        <v>514</v>
       </c>
       <c r="M196" s="1">
-        <v>196303.58</v>
+        <v>316938.29</v>
       </c>
       <c r="N196" s="1">
-        <v>196566.59</v>
+        <v>318965.12</v>
       </c>
       <c r="O196" s="1">
-        <v>0.32</v>
+        <v>0.54</v>
       </c>
       <c r="P196">
         <v>1</v>
       </c>
     </row>
     <row r="197" spans="1:16">
       <c r="A197" t="s">
-        <v>518</v>
+        <v>515</v>
       </c>
       <c r="B197" t="s">
-        <v>519</v>
+        <v>516</v>
       </c>
       <c r="C197" s="1">
-        <v>189000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D197" s="1">
-        <v>99.8334147</v>
+        <v>97.26036868</v>
       </c>
       <c r="E197" s="1">
-        <v>99.424</v>
+        <v>99.274177</v>
       </c>
       <c r="F197" t="s">
         <v>8</v>
       </c>
       <c r="G197">
         <v>1.0</v>
       </c>
       <c r="H197" s="1">
-        <v>187911.36</v>
+        <v>297822.53</v>
       </c>
       <c r="I197" s="1">
-        <v>6517.58</v>
+        <v>-1981.15</v>
       </c>
       <c r="J197" s="1">
-        <v>3.4684332016968</v>
+        <v>-0.66521159430081</v>
       </c>
       <c r="K197">
         <v>0.0</v>
       </c>
       <c r="L197" t="s">
-        <v>520</v>
+        <v>517</v>
       </c>
       <c r="M197" s="1">
-        <v>188685.15</v>
+        <v>291781.11</v>
       </c>
       <c r="N197" s="1">
-        <v>194428.94</v>
+        <v>295841.38</v>
       </c>
       <c r="O197" s="1">
-        <v>0.32</v>
+        <v>0.5</v>
       </c>
       <c r="P197">
         <v>1</v>
       </c>
     </row>
     <row r="198" spans="1:16">
       <c r="A198" t="s">
-        <v>521</v>
+        <v>518</v>
       </c>
       <c r="B198" t="s">
-        <v>522</v>
+        <v>519</v>
       </c>
       <c r="C198" s="1">
-        <v>300000.0</v>
+        <v>173000.0</v>
       </c>
       <c r="D198" s="1">
-        <v>87.64138647</v>
+        <v>99.83264722</v>
       </c>
       <c r="E198" s="1">
-        <v>87.895683</v>
+        <v>100.0</v>
       </c>
       <c r="F198" t="s">
         <v>8</v>
       </c>
       <c r="G198">
         <v>1.0</v>
       </c>
       <c r="H198" s="1">
-        <v>263687.05</v>
+        <v>173000.0</v>
       </c>
       <c r="I198" s="1">
-        <v>1114.16</v>
+        <v>4556.77</v>
       </c>
       <c r="J198" s="1">
-        <v>0.42253117853152</v>
+        <v>2.6339710982659</v>
       </c>
       <c r="K198">
         <v>0.0</v>
       </c>
       <c r="L198" t="s">
-        <v>523</v>
+        <v>520</v>
       </c>
       <c r="M198" s="1">
-        <v>262924.16</v>
+        <v>172710.48</v>
       </c>
       <c r="N198" s="1">
-        <v>264801.21</v>
+        <v>177556.77</v>
       </c>
       <c r="O198" s="1">
-        <v>0.44</v>
+        <v>0.3</v>
       </c>
       <c r="P198">
         <v>1</v>
       </c>
     </row>
     <row r="199" spans="1:16">
       <c r="A199" t="s">
-        <v>524</v>
+        <v>521</v>
       </c>
       <c r="B199" t="s">
-        <v>525</v>
+        <v>522</v>
       </c>
       <c r="C199" s="1">
-        <v>700000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D199" s="1">
-        <v>98.00266848</v>
+        <v>98.7416244</v>
       </c>
       <c r="E199" s="1">
-        <v>99.779</v>
+        <v>99.326</v>
       </c>
       <c r="F199" t="s">
         <v>8</v>
       </c>
       <c r="G199">
         <v>1.0</v>
       </c>
       <c r="H199" s="1">
-        <v>698453.0</v>
+        <v>99326.0</v>
       </c>
       <c r="I199" s="1">
-        <v>-10492.54</v>
+        <v>-276.5</v>
       </c>
       <c r="J199" s="1">
-        <v>-1.5022542676458</v>
+        <v>-0.27837625596521</v>
       </c>
       <c r="K199">
         <v>0.0</v>
       </c>
-      <c r="L199" t="s">
-        <v>526</v>
+      <c r="L199">
+        <v>307.88</v>
       </c>
       <c r="M199" s="1">
-        <v>686018.68</v>
+        <v>98741.62</v>
       </c>
       <c r="N199" s="1">
-        <v>687960.46</v>
+        <v>99049.5</v>
       </c>
       <c r="O199" s="1">
-        <v>1.14</v>
+        <v>0.17</v>
       </c>
       <c r="P199">
         <v>1</v>
       </c>
     </row>
     <row r="200" spans="1:16">
       <c r="A200" t="s">
-        <v>527</v>
+        <v>523</v>
       </c>
       <c r="B200" t="s">
-        <v>528</v>
+        <v>524</v>
       </c>
       <c r="C200" s="1">
-        <v>420000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D200" s="1">
-        <v>97.60498668</v>
+        <v>99.34896645</v>
       </c>
       <c r="E200" s="1">
-        <v>100.0</v>
+        <v>104.747945</v>
       </c>
       <c r="F200" t="s">
         <v>8</v>
       </c>
       <c r="G200">
         <v>1.0</v>
       </c>
       <c r="H200" s="1">
-        <v>420000.0</v>
+        <v>209495.89</v>
       </c>
       <c r="I200" s="1">
-        <v>-8766.26</v>
+        <v>-9885.63</v>
       </c>
       <c r="J200" s="1">
-        <v>-2.0872047619048</v>
+        <v>-4.7187703777864</v>
       </c>
       <c r="K200">
         <v>0.0</v>
       </c>
-      <c r="L200" t="s">
-        <v>529</v>
+      <c r="L200">
+        <v>912.33</v>
       </c>
       <c r="M200" s="1">
-        <v>409940.95</v>
+        <v>198697.93</v>
       </c>
       <c r="N200" s="1">
-        <v>411233.74</v>
+        <v>199610.26</v>
       </c>
       <c r="O200" s="1">
-        <v>0.68</v>
+        <v>0.34</v>
       </c>
       <c r="P200">
         <v>1</v>
       </c>
     </row>
     <row r="201" spans="1:16">
       <c r="A201" t="s">
-        <v>530</v>
+        <v>525</v>
       </c>
       <c r="B201" t="s">
-        <v>531</v>
+        <v>526</v>
       </c>
       <c r="C201" s="1">
-        <v>160000.0</v>
+        <v>458000.0</v>
       </c>
       <c r="D201" s="1">
-        <v>97.47187982</v>
+        <v>98.69388714</v>
       </c>
       <c r="E201" s="1">
-        <v>99.215</v>
+        <v>99.728</v>
       </c>
       <c r="F201" t="s">
         <v>8</v>
       </c>
       <c r="G201">
         <v>1.0</v>
       </c>
       <c r="H201" s="1">
-        <v>158744.0</v>
+        <v>456754.24</v>
       </c>
       <c r="I201" s="1">
-        <v>3293.2</v>
+        <v>-1473.77</v>
       </c>
       <c r="J201" s="1">
-        <v>2.0745351005392</v>
+        <v>-0.32266148202587</v>
       </c>
       <c r="K201">
         <v>0.0</v>
       </c>
       <c r="L201" t="s">
-        <v>532</v>
+        <v>527</v>
       </c>
       <c r="M201" s="1">
-        <v>155955.01</v>
+        <v>452018.0</v>
       </c>
       <c r="N201" s="1">
-        <v>162037.2</v>
+        <v>455280.47</v>
       </c>
       <c r="O201" s="1">
-        <v>0.27</v>
+        <v>0.76</v>
       </c>
       <c r="P201">
         <v>1</v>
       </c>
     </row>
     <row r="202" spans="1:16">
       <c r="A202" t="s">
-        <v>533</v>
+        <v>528</v>
       </c>
       <c r="B202" t="s">
-        <v>534</v>
+        <v>529</v>
       </c>
       <c r="C202" s="1">
-        <v>500000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D202" s="1">
-        <v>99.39239134</v>
+        <v>104.44961126</v>
       </c>
       <c r="E202" s="1">
-        <v>105.21141</v>
+        <v>110.136705</v>
       </c>
       <c r="F202" t="s">
         <v>8</v>
       </c>
       <c r="G202">
         <v>1.0</v>
       </c>
       <c r="H202" s="1">
-        <v>526057.05</v>
+        <v>220273.41</v>
       </c>
       <c r="I202" s="1">
-        <v>-28986.74</v>
+        <v>-11315.28</v>
       </c>
       <c r="J202" s="1">
-        <v>-5.510189436678</v>
+        <v>-5.1369250605418</v>
       </c>
       <c r="K202">
         <v>0.0</v>
       </c>
       <c r="L202">
-        <v>108.36</v>
+        <v>58.9</v>
       </c>
       <c r="M202" s="1">
-        <v>496961.95</v>
+        <v>208899.23</v>
       </c>
       <c r="N202" s="1">
-        <v>497070.31</v>
+        <v>208958.13</v>
       </c>
       <c r="O202" s="1">
-        <v>0.82</v>
+        <v>0.35</v>
       </c>
       <c r="P202">
         <v>1</v>
       </c>
     </row>
     <row r="203" spans="1:16">
       <c r="A203" t="s">
-        <v>535</v>
+        <v>530</v>
       </c>
       <c r="B203" t="s">
-        <v>536</v>
+        <v>531</v>
       </c>
       <c r="C203" s="1">
-        <v>103000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D203" s="1">
-        <v>99.61854069</v>
+        <v>99.9250067</v>
       </c>
       <c r="E203" s="1">
-        <v>99.833</v>
+        <v>104.48644</v>
       </c>
       <c r="F203" t="s">
         <v>8</v>
       </c>
       <c r="G203">
         <v>1.0</v>
       </c>
       <c r="H203" s="1">
-        <v>102827.99</v>
+        <v>104486.44</v>
       </c>
       <c r="I203" s="1">
-        <v>2443.0</v>
+        <v>-4550.47</v>
       </c>
       <c r="J203" s="1">
-        <v>2.3758122666795</v>
+        <v>-4.3550818651683</v>
       </c>
       <c r="K203">
         <v>0.0</v>
       </c>
-      <c r="L203" t="s">
-        <v>537</v>
+      <c r="L203">
+        <v>10.96</v>
       </c>
       <c r="M203" s="1">
-        <v>102607.1</v>
+        <v>99925.01</v>
       </c>
       <c r="N203" s="1">
-        <v>105270.99</v>
+        <v>99935.97</v>
       </c>
       <c r="O203" s="1">
         <v>0.17</v>
       </c>
       <c r="P203">
         <v>1</v>
       </c>
     </row>
     <row r="204" spans="1:16">
       <c r="A204" t="s">
-        <v>538</v>
+        <v>532</v>
       </c>
       <c r="B204" t="s">
-        <v>539</v>
+        <v>533</v>
       </c>
       <c r="C204" s="1">
-        <v>400000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D204" s="1">
-        <v>89.03747664</v>
+        <v>94.37389995</v>
       </c>
       <c r="E204" s="1">
-        <v>87.597493</v>
+        <v>93.20203</v>
       </c>
       <c r="F204" t="s">
         <v>8</v>
       </c>
       <c r="G204">
         <v>1.0</v>
       </c>
       <c r="H204" s="1">
-        <v>350389.97</v>
+        <v>93202.03</v>
       </c>
       <c r="I204" s="1">
-        <v>6476.08</v>
+        <v>1366.39</v>
       </c>
       <c r="J204" s="1">
-        <v>1.8482492521119</v>
+        <v>1.4660517587439</v>
       </c>
       <c r="K204">
         <v>0.0</v>
       </c>
       <c r="L204">
-        <v>716.14</v>
+        <v>194.52</v>
       </c>
       <c r="M204" s="1">
-        <v>356149.91</v>
+        <v>94373.9</v>
       </c>
       <c r="N204" s="1">
-        <v>356866.05</v>
+        <v>94568.42</v>
       </c>
       <c r="O204" s="1">
-        <v>0.59</v>
+        <v>0.16</v>
       </c>
       <c r="P204">
         <v>1</v>
       </c>
     </row>
     <row r="205" spans="1:16">
       <c r="A205" t="s">
-        <v>540</v>
+        <v>534</v>
       </c>
       <c r="B205" t="s">
-        <v>541</v>
+        <v>535</v>
       </c>
       <c r="C205" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D205" s="1">
-        <v>100.21161496</v>
+        <v>100.44756464</v>
       </c>
       <c r="E205" s="1">
-        <v>102.261475</v>
+        <v>104.93085</v>
       </c>
       <c r="F205" t="s">
         <v>8</v>
       </c>
       <c r="G205">
         <v>1.0</v>
       </c>
       <c r="H205" s="1">
-        <v>204522.95</v>
+        <v>104930.85</v>
       </c>
       <c r="I205" s="1">
-        <v>-100.65</v>
+        <v>-647.67</v>
       </c>
       <c r="J205" s="1">
-        <v>-0.049212081089188</v>
+        <v>-0.61723506480697</v>
       </c>
       <c r="K205">
         <v>0.0</v>
       </c>
       <c r="L205" t="s">
-        <v>542</v>
+        <v>536</v>
       </c>
       <c r="M205" s="1">
-        <v>200423.23</v>
+        <v>100447.56</v>
       </c>
       <c r="N205" s="1">
-        <v>204422.3</v>
+        <v>104283.18</v>
       </c>
       <c r="O205" s="1">
-        <v>0.34</v>
+        <v>0.18</v>
       </c>
       <c r="P205">
         <v>1</v>
       </c>
     </row>
     <row r="206" spans="1:16">
       <c r="A206" t="s">
-        <v>543</v>
+        <v>537</v>
       </c>
       <c r="B206" t="s">
-        <v>544</v>
+        <v>538</v>
       </c>
       <c r="C206" s="1">
-        <v>200000.0</v>
+        <v>125000.0</v>
       </c>
       <c r="D206" s="1">
-        <v>99.52651194</v>
+        <v>88.77986404</v>
       </c>
       <c r="E206" s="1">
-        <v>101.52877</v>
+        <v>88.629904</v>
       </c>
       <c r="F206" t="s">
         <v>8</v>
       </c>
       <c r="G206">
         <v>1.0</v>
       </c>
       <c r="H206" s="1">
-        <v>203057.54</v>
+        <v>110787.38</v>
       </c>
       <c r="I206" s="1">
-        <v>-243.42</v>
+        <v>1895.93</v>
       </c>
       <c r="J206" s="1">
-        <v>-0.1198773510208</v>
+        <v>1.7113230766898</v>
       </c>
       <c r="K206">
         <v>0.0</v>
       </c>
       <c r="L206" t="s">
-        <v>545</v>
+        <v>539</v>
       </c>
       <c r="M206" s="1">
-        <v>199053.02</v>
+        <v>110974.83</v>
       </c>
       <c r="N206" s="1">
-        <v>202814.12</v>
+        <v>112683.31</v>
       </c>
       <c r="O206" s="1">
-        <v>0.33</v>
+        <v>0.19</v>
       </c>
       <c r="P206">
         <v>1</v>
       </c>
     </row>
     <row r="207" spans="1:16">
       <c r="A207" t="s">
-        <v>546</v>
+        <v>540</v>
       </c>
       <c r="B207" t="s">
-        <v>547</v>
+        <v>541</v>
       </c>
       <c r="C207" s="1">
         <v>300000.0</v>
       </c>
       <c r="D207" s="1">
-        <v>98.92092524</v>
+        <v>74.37412216</v>
       </c>
       <c r="E207" s="1">
-        <v>99.9268</v>
+        <v>74.625297</v>
       </c>
       <c r="F207" t="s">
         <v>8</v>
       </c>
       <c r="G207">
         <v>1.0</v>
       </c>
       <c r="H207" s="1">
-        <v>299780.4</v>
+        <v>223875.89</v>
       </c>
       <c r="I207" s="1">
-        <v>-2222.02</v>
+        <v>195.79</v>
       </c>
       <c r="J207" s="1">
-        <v>-0.7412159033746</v>
+        <v>0.087454705372696</v>
       </c>
       <c r="K207">
         <v>0.0</v>
       </c>
       <c r="L207">
-        <v>795.6</v>
+        <v>949.32</v>
       </c>
       <c r="M207" s="1">
-        <v>296762.78</v>
+        <v>223122.36</v>
       </c>
       <c r="N207" s="1">
-        <v>297558.38</v>
+        <v>224071.68</v>
       </c>
       <c r="O207" s="1">
-        <v>0.49</v>
+        <v>0.38</v>
       </c>
       <c r="P207">
         <v>1</v>
       </c>
     </row>
     <row r="208" spans="1:16">
       <c r="A208" t="s">
-        <v>548</v>
+        <v>542</v>
       </c>
       <c r="B208" t="s">
-        <v>549</v>
+        <v>543</v>
       </c>
       <c r="C208" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D208" s="1">
-        <v>97.78487417</v>
+        <v>97.84050382</v>
       </c>
       <c r="E208" s="1">
-        <v>99.794</v>
+        <v>102.315135</v>
       </c>
       <c r="F208" t="s">
         <v>8</v>
       </c>
       <c r="G208">
         <v>1.0</v>
       </c>
       <c r="H208" s="1">
-        <v>99794.0</v>
+        <v>204630.27</v>
       </c>
       <c r="I208" s="1">
-        <v>-1836.52</v>
+        <v>-3179.4</v>
       </c>
       <c r="J208" s="1">
-        <v>-1.8403110407439</v>
+        <v>-1.5537290743935</v>
       </c>
       <c r="K208">
         <v>0.0</v>
       </c>
-      <c r="L208">
-        <v>172.6</v>
+      <c r="L208" t="s">
+        <v>544</v>
       </c>
       <c r="M208" s="1">
-        <v>97784.88</v>
+        <v>195681.01</v>
       </c>
       <c r="N208" s="1">
-        <v>97957.48</v>
+        <v>201450.87</v>
       </c>
       <c r="O208" s="1">
-        <v>0.16</v>
+        <v>0.34</v>
       </c>
       <c r="P208">
         <v>1</v>
       </c>
     </row>
     <row r="209" spans="1:16">
       <c r="A209" t="s">
-        <v>550</v>
+        <v>545</v>
       </c>
       <c r="B209" t="s">
-        <v>551</v>
+        <v>546</v>
       </c>
       <c r="C209" s="1">
-        <v>300000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D209" s="1">
-        <v>103.88344597</v>
+        <v>100.92919686</v>
       </c>
       <c r="E209" s="1">
-        <v>107.12865</v>
+        <v>102.81184</v>
       </c>
       <c r="F209" t="s">
         <v>8</v>
       </c>
       <c r="G209">
         <v>1.0</v>
       </c>
       <c r="H209" s="1">
-        <v>321385.95</v>
+        <v>205623.68</v>
       </c>
       <c r="I209" s="1">
-        <v>-9163.94</v>
+        <v>1068.18</v>
       </c>
       <c r="J209" s="1">
-        <v>-2.8513816487622</v>
+        <v>0.51948297005481</v>
       </c>
       <c r="K209">
         <v>0.0</v>
       </c>
-      <c r="L209">
-        <v>571.67</v>
+      <c r="L209" t="s">
+        <v>547</v>
       </c>
       <c r="M209" s="1">
-        <v>311650.34</v>
+        <v>201858.39</v>
       </c>
       <c r="N209" s="1">
-        <v>312222.01</v>
+        <v>206691.86</v>
       </c>
       <c r="O209" s="1">
-        <v>0.52</v>
+        <v>0.35</v>
       </c>
       <c r="P209">
         <v>1</v>
       </c>
     </row>
     <row r="210" spans="1:16">
       <c r="A210" t="s">
-        <v>552</v>
+        <v>548</v>
       </c>
       <c r="B210" t="s">
-        <v>553</v>
+        <v>549</v>
       </c>
       <c r="C210" s="1">
-        <v>300000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D210" s="1">
-        <v>96.63731411</v>
+        <v>98.87459163</v>
       </c>
       <c r="E210" s="1">
-        <v>99.274177</v>
+        <v>99.711</v>
       </c>
       <c r="F210" t="s">
         <v>8</v>
       </c>
       <c r="G210">
         <v>1.0</v>
       </c>
       <c r="H210" s="1">
-        <v>297822.53</v>
+        <v>99711.0</v>
       </c>
       <c r="I210" s="1">
-        <v>-4598.26</v>
+        <v>129.35</v>
       </c>
       <c r="J210" s="1">
-        <v>-1.5439597534814</v>
+        <v>0.12972490497538</v>
       </c>
       <c r="K210">
         <v>0.0</v>
       </c>
-      <c r="L210" t="s">
-        <v>554</v>
+      <c r="L210">
+        <v>965.75</v>
       </c>
       <c r="M210" s="1">
-        <v>289911.94</v>
+        <v>98874.6</v>
       </c>
       <c r="N210" s="1">
-        <v>293224.27</v>
+        <v>99840.35</v>
       </c>
       <c r="O210" s="1">
-        <v>0.48</v>
+        <v>0.17</v>
       </c>
       <c r="P210">
         <v>1</v>
       </c>
     </row>
     <row r="211" spans="1:16">
       <c r="A211" t="s">
-        <v>555</v>
+        <v>550</v>
       </c>
       <c r="B211" t="s">
-        <v>556</v>
+        <v>551</v>
       </c>
       <c r="C211" s="1">
-        <v>173000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D211" s="1">
-        <v>99.42816763</v>
+        <v>95.4044938</v>
       </c>
       <c r="E211" s="1">
-        <v>100.0</v>
+        <v>100.164425</v>
       </c>
       <c r="F211" t="s">
         <v>8</v>
       </c>
       <c r="G211">
         <v>1.0</v>
       </c>
       <c r="H211" s="1">
-        <v>173000.0</v>
+        <v>200328.85</v>
       </c>
       <c r="I211" s="1">
-        <v>3368.91</v>
+        <v>-7991.1</v>
       </c>
       <c r="J211" s="1">
-        <v>1.9473468208092</v>
+        <v>-3.9889911013816</v>
       </c>
       <c r="K211">
         <v>0.0</v>
       </c>
       <c r="L211" t="s">
-        <v>557</v>
+        <v>552</v>
       </c>
       <c r="M211" s="1">
-        <v>172010.73</v>
+        <v>190808.98</v>
       </c>
       <c r="N211" s="1">
-        <v>176368.91</v>
+        <v>192337.75</v>
       </c>
       <c r="O211" s="1">
-        <v>0.29</v>
+        <v>0.32</v>
       </c>
       <c r="P211">
         <v>1</v>
       </c>
     </row>
     <row r="212" spans="1:16">
       <c r="A212" t="s">
-        <v>558</v>
+        <v>553</v>
       </c>
       <c r="B212" t="s">
-        <v>559</v>
+        <v>554</v>
       </c>
       <c r="C212" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D212" s="1">
-        <v>98.66593001</v>
+        <v>98.04338411</v>
       </c>
       <c r="E212" s="1">
-        <v>99.326</v>
+        <v>103.09502</v>
       </c>
       <c r="F212" t="s">
         <v>8</v>
       </c>
       <c r="G212">
         <v>1.0</v>
       </c>
       <c r="H212" s="1">
-        <v>99326.0</v>
+        <v>206190.04</v>
       </c>
       <c r="I212" s="1">
-        <v>-630.28</v>
+        <v>-9529.98</v>
       </c>
       <c r="J212" s="1">
-        <v>-0.63455691359765</v>
+        <v>-4.621940031633</v>
       </c>
       <c r="K212">
         <v>0.0</v>
       </c>
       <c r="L212">
-        <v>29.79</v>
+        <v>573.29</v>
       </c>
       <c r="M212" s="1">
-        <v>98665.93</v>
+        <v>196086.77</v>
       </c>
       <c r="N212" s="1">
-        <v>98695.72</v>
+        <v>196660.06</v>
       </c>
       <c r="O212" s="1">
-        <v>0.16</v>
+        <v>0.33</v>
       </c>
       <c r="P212">
         <v>1</v>
       </c>
     </row>
     <row r="213" spans="1:16">
       <c r="A213" t="s">
-        <v>560</v>
+        <v>555</v>
       </c>
       <c r="B213" t="s">
-        <v>561</v>
+        <v>556</v>
       </c>
       <c r="C213" s="1">
-        <v>200000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D213" s="1">
-        <v>99.23036363</v>
+        <v>99.63869164</v>
       </c>
       <c r="E213" s="1">
-        <v>104.747945</v>
+        <v>99.513355</v>
       </c>
       <c r="F213" t="s">
         <v>8</v>
       </c>
       <c r="G213">
         <v>1.0</v>
       </c>
       <c r="H213" s="1">
-        <v>209495.89</v>
+        <v>398053.42</v>
       </c>
       <c r="I213" s="1">
-        <v>-10690.51</v>
+        <v>3635.59</v>
       </c>
       <c r="J213" s="1">
-        <v>-5.1029688458327</v>
+        <v>0.91334223431619</v>
       </c>
       <c r="K213">
         <v>0.0</v>
       </c>
-      <c r="L213">
-        <v>344.66</v>
+      <c r="L213" t="s">
+        <v>557</v>
       </c>
       <c r="M213" s="1">
-        <v>198460.72</v>
+        <v>398554.76</v>
       </c>
       <c r="N213" s="1">
-        <v>198805.38</v>
+        <v>401689.01</v>
       </c>
       <c r="O213" s="1">
-        <v>0.33</v>
+        <v>0.67</v>
       </c>
       <c r="P213">
         <v>1</v>
       </c>
     </row>
     <row r="214" spans="1:16">
       <c r="A214" t="s">
-        <v>562</v>
+        <v>558</v>
       </c>
       <c r="B214" t="s">
-        <v>563</v>
+        <v>559</v>
       </c>
       <c r="C214" s="1">
-        <v>558000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D214" s="1">
-        <v>98.44380541</v>
+        <v>99.09640877</v>
       </c>
       <c r="E214" s="1">
-        <v>99.728</v>
+        <v>103.11278</v>
       </c>
       <c r="F214" t="s">
         <v>8</v>
       </c>
       <c r="G214">
         <v>1.0</v>
       </c>
       <c r="H214" s="1">
-        <v>556482.24</v>
+        <v>412451.12</v>
       </c>
       <c r="I214" s="1">
-        <v>-4582.19</v>
+        <v>-4147.68</v>
       </c>
       <c r="J214" s="1">
-        <v>-0.82342070790974</v>
+        <v>-1.0056173444262</v>
       </c>
       <c r="K214">
         <v>0.0</v>
       </c>
       <c r="L214" t="s">
-        <v>564</v>
+        <v>560</v>
       </c>
       <c r="M214" s="1">
-        <v>549316.43</v>
+        <v>396385.63</v>
       </c>
       <c r="N214" s="1">
-        <v>551900.05</v>
+        <v>408303.44</v>
       </c>
       <c r="O214" s="1">
-        <v>0.91</v>
+        <v>0.69</v>
       </c>
       <c r="P214">
         <v>1</v>
       </c>
     </row>
     <row r="215" spans="1:16">
       <c r="A215" t="s">
-        <v>565</v>
+        <v>561</v>
       </c>
       <c r="B215" t="s">
-        <v>566</v>
+        <v>562</v>
       </c>
       <c r="C215" s="1">
         <v>200000.0</v>
       </c>
       <c r="D215" s="1">
-        <v>104.12739779</v>
+        <v>98.60637399</v>
       </c>
       <c r="E215" s="1">
-        <v>110.136705</v>
+        <v>101.73356</v>
       </c>
       <c r="F215" t="s">
         <v>8</v>
       </c>
       <c r="G215">
         <v>1.0</v>
       </c>
       <c r="H215" s="1">
-        <v>220273.41</v>
+        <v>203467.12</v>
       </c>
       <c r="I215" s="1">
-        <v>-2034.37</v>
+        <v>-5651.63</v>
       </c>
       <c r="J215" s="1">
-        <v>-0.92356585390856</v>
+        <v>-2.7776625530454</v>
       </c>
       <c r="K215">
         <v>0.0</v>
       </c>
-      <c r="L215" t="s">
-        <v>567</v>
+      <c r="L215">
+        <v>602.74</v>
       </c>
       <c r="M215" s="1">
-        <v>208254.79</v>
+        <v>197212.75</v>
       </c>
       <c r="N215" s="1">
-        <v>218239.04</v>
+        <v>197815.49</v>
       </c>
       <c r="O215" s="1">
-        <v>0.36</v>
+        <v>0.33</v>
       </c>
       <c r="P215">
         <v>1</v>
       </c>
     </row>
     <row r="216" spans="1:16">
       <c r="A216" t="s">
-        <v>568</v>
+        <v>563</v>
       </c>
       <c r="B216" t="s">
-        <v>569</v>
+        <v>564</v>
       </c>
       <c r="C216" s="1">
-        <v>100000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D216" s="1">
-        <v>99.39539173</v>
+        <v>98.74158387</v>
       </c>
       <c r="E216" s="1">
-        <v>104.48644</v>
+        <v>100.662453</v>
       </c>
       <c r="F216" t="s">
         <v>8</v>
       </c>
       <c r="G216">
         <v>1.0</v>
       </c>
       <c r="H216" s="1">
-        <v>104486.44</v>
+        <v>301987.36</v>
       </c>
       <c r="I216" s="1">
-        <v>-1386.94</v>
+        <v>562.05</v>
       </c>
       <c r="J216" s="1">
-        <v>-1.32738755383</v>
+        <v>0.18611706132336</v>
       </c>
       <c r="K216">
         <v>0.0</v>
       </c>
       <c r="L216" t="s">
-        <v>570</v>
+        <v>565</v>
       </c>
       <c r="M216" s="1">
-        <v>99395.39</v>
+        <v>296224.75</v>
       </c>
       <c r="N216" s="1">
-        <v>103099.5</v>
+        <v>302549.41</v>
       </c>
       <c r="O216" s="1">
-        <v>0.17</v>
+        <v>0.51</v>
       </c>
       <c r="P216">
         <v>1</v>
       </c>
     </row>
     <row r="217" spans="1:16">
       <c r="A217" t="s">
-        <v>571</v>
+        <v>566</v>
       </c>
       <c r="B217" t="s">
-        <v>572</v>
+        <v>567</v>
       </c>
       <c r="C217" s="1">
         <v>100000.0</v>
       </c>
       <c r="D217" s="1">
-        <v>94.0574794</v>
+        <v>99.51201497</v>
       </c>
       <c r="E217" s="1">
-        <v>93.20203</v>
+        <v>99.499</v>
       </c>
       <c r="F217" t="s">
         <v>8</v>
       </c>
       <c r="G217">
         <v>1.0</v>
       </c>
       <c r="H217" s="1">
-        <v>93202.03</v>
+        <v>99499.0</v>
       </c>
       <c r="I217" s="1">
-        <v>973.26</v>
+        <v>978.77</v>
       </c>
       <c r="J217" s="1">
-        <v>1.0442476413872</v>
+        <v>0.98369832862642</v>
       </c>
       <c r="K217">
         <v>0.0</v>
       </c>
       <c r="L217">
-        <v>117.81</v>
+        <v>965.75</v>
       </c>
       <c r="M217" s="1">
-        <v>94057.48</v>
+        <v>99512.02</v>
       </c>
       <c r="N217" s="1">
-        <v>94175.29</v>
+        <v>100477.77</v>
       </c>
       <c r="O217" s="1">
-        <v>0.16</v>
+        <v>0.17</v>
       </c>
       <c r="P217">
         <v>1</v>
       </c>
     </row>
     <row r="218" spans="1:16">
       <c r="A218" t="s">
-        <v>573</v>
+        <v>568</v>
       </c>
       <c r="B218" t="s">
-        <v>574</v>
+        <v>569</v>
       </c>
       <c r="C218" s="1">
         <v>100000.0</v>
       </c>
       <c r="D218" s="1">
-        <v>99.7570776</v>
+        <v>99.20323963</v>
       </c>
       <c r="E218" s="1">
-        <v>104.93085</v>
+        <v>100.34301</v>
       </c>
       <c r="F218" t="s">
         <v>8</v>
       </c>
       <c r="G218">
         <v>1.0</v>
       </c>
       <c r="H218" s="1">
-        <v>104930.85</v>
+        <v>100343.01</v>
       </c>
       <c r="I218" s="1">
-        <v>-1645.01</v>
+        <v>1192.42</v>
       </c>
       <c r="J218" s="1">
-        <v>-1.5677086385939</v>
+        <v>1.1883438617199</v>
       </c>
       <c r="K218">
         <v>0.0</v>
       </c>
       <c r="L218" t="s">
-        <v>575</v>
+        <v>570</v>
       </c>
       <c r="M218" s="1">
-        <v>99757.07</v>
+        <v>99203.24</v>
       </c>
       <c r="N218" s="1">
-        <v>103285.84</v>
+        <v>101535.43</v>
       </c>
       <c r="O218" s="1">
         <v>0.17</v>
       </c>
       <c r="P218">
         <v>1</v>
       </c>
     </row>
     <row r="219" spans="1:16">
       <c r="A219" t="s">
-        <v>576</v>
+        <v>571</v>
       </c>
       <c r="B219" t="s">
-        <v>577</v>
+        <v>572</v>
       </c>
       <c r="C219" s="1">
-        <v>125000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D219" s="1">
-        <v>87.82613643</v>
+        <v>99.06218714</v>
       </c>
       <c r="E219" s="1">
-        <v>88.629904</v>
+        <v>99.871</v>
       </c>
       <c r="F219" t="s">
         <v>8</v>
       </c>
       <c r="G219">
         <v>1.0</v>
       </c>
       <c r="H219" s="1">
-        <v>110787.38</v>
+        <v>299613.0</v>
       </c>
       <c r="I219" s="1">
-        <v>547.94</v>
+        <v>2382.81</v>
       </c>
       <c r="J219" s="1">
-        <v>0.49458701884637</v>
+        <v>0.79529593175196</v>
       </c>
       <c r="K219">
         <v>0.0</v>
       </c>
       <c r="L219" t="s">
-        <v>578</v>
+        <v>573</v>
       </c>
       <c r="M219" s="1">
-        <v>109782.67</v>
+        <v>297186.56</v>
       </c>
       <c r="N219" s="1">
-        <v>111335.32</v>
+        <v>301995.81</v>
       </c>
       <c r="O219" s="1">
-        <v>0.18</v>
+        <v>0.51</v>
       </c>
       <c r="P219">
         <v>1</v>
       </c>
     </row>
     <row r="220" spans="1:16">
       <c r="A220" t="s">
-        <v>579</v>
+        <v>574</v>
       </c>
       <c r="B220" t="s">
-        <v>580</v>
+        <v>575</v>
       </c>
       <c r="C220" s="1">
-        <v>300000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D220" s="1">
-        <v>74.18749585</v>
+        <v>101.4751527</v>
       </c>
       <c r="E220" s="1">
-        <v>74.625297</v>
+        <v>105.431765</v>
       </c>
       <c r="F220" t="s">
         <v>8</v>
       </c>
       <c r="G220">
         <v>1.0</v>
       </c>
       <c r="H220" s="1">
-        <v>223875.89</v>
+        <v>210863.53</v>
       </c>
       <c r="I220" s="1">
-        <v>-536.69</v>
+        <v>-680.35</v>
       </c>
       <c r="J220" s="1">
-        <v>-0.23972657350463</v>
+        <v>-0.32264944061213</v>
       </c>
       <c r="K220">
         <v>0.0</v>
       </c>
-      <c r="L220">
-        <v>776.71</v>
+      <c r="L220" t="s">
+        <v>576</v>
       </c>
       <c r="M220" s="1">
-        <v>222562.49</v>
+        <v>202950.3</v>
       </c>
       <c r="N220" s="1">
-        <v>223339.2</v>
+        <v>210183.18</v>
       </c>
       <c r="O220" s="1">
-        <v>0.37</v>
+        <v>0.35</v>
       </c>
       <c r="P220">
         <v>1</v>
       </c>
     </row>
     <row r="221" spans="1:16">
       <c r="A221" t="s">
-        <v>581</v>
+        <v>577</v>
       </c>
       <c r="B221" t="s">
-        <v>582</v>
+        <v>578</v>
       </c>
       <c r="C221" s="1">
-        <v>200000.0</v>
+        <v>102000.0</v>
       </c>
       <c r="D221" s="1">
-        <v>97.69032881</v>
+        <v>99.41049796</v>
       </c>
       <c r="E221" s="1">
-        <v>102.315135</v>
+        <v>100.0</v>
       </c>
       <c r="F221" t="s">
         <v>8</v>
       </c>
       <c r="G221">
         <v>1.0</v>
       </c>
       <c r="H221" s="1">
-        <v>204630.27</v>
+        <v>102000.0</v>
       </c>
       <c r="I221" s="1">
-        <v>-3997.56</v>
+        <v>831.97</v>
       </c>
       <c r="J221" s="1">
-        <v>-1.9535526195611</v>
+        <v>0.8156568627451</v>
       </c>
       <c r="K221">
         <v>0.0</v>
       </c>
       <c r="L221" t="s">
-        <v>583</v>
+        <v>579</v>
       </c>
       <c r="M221" s="1">
-        <v>195380.66</v>
+        <v>101398.71</v>
       </c>
       <c r="N221" s="1">
-        <v>200632.71</v>
+        <v>102831.97</v>
       </c>
       <c r="O221" s="1">
-        <v>0.33</v>
+        <v>0.17</v>
       </c>
       <c r="P221">
         <v>1</v>
       </c>
     </row>
     <row r="222" spans="1:16">
       <c r="A222" t="s">
-        <v>584</v>
+        <v>580</v>
       </c>
       <c r="B222" t="s">
-        <v>585</v>
+        <v>581</v>
       </c>
       <c r="C222" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D222" s="1">
-        <v>100.6769977</v>
+        <v>96.80362896</v>
       </c>
       <c r="E222" s="1">
-        <v>102.81184</v>
+        <v>96.94368</v>
       </c>
       <c r="F222" t="s">
         <v>8</v>
       </c>
       <c r="G222">
         <v>1.0</v>
       </c>
       <c r="H222" s="1">
-        <v>205623.68</v>
+        <v>96943.68</v>
       </c>
       <c r="I222" s="1">
-        <v>-27.21</v>
+        <v>750.36</v>
       </c>
       <c r="J222" s="1">
-        <v>-0.013232911695774</v>
+        <v>0.77401641860511</v>
       </c>
       <c r="K222">
         <v>0.0</v>
       </c>
-      <c r="L222" t="s">
-        <v>586</v>
+      <c r="L222">
+        <v>890.41</v>
       </c>
       <c r="M222" s="1">
-        <v>201353.99</v>
+        <v>96803.63</v>
       </c>
       <c r="N222" s="1">
-        <v>205596.47</v>
+        <v>97694.04</v>
       </c>
       <c r="O222" s="1">
-        <v>0.34</v>
+        <v>0.16</v>
       </c>
       <c r="P222">
         <v>1</v>
       </c>
     </row>
     <row r="223" spans="1:16">
       <c r="A223" t="s">
-        <v>587</v>
+        <v>582</v>
       </c>
       <c r="B223" t="s">
-        <v>588</v>
+        <v>583</v>
       </c>
       <c r="C223" s="1">
-        <v>100000.0</v>
+        <v>136000.0</v>
       </c>
       <c r="D223" s="1">
-        <v>98.26551712</v>
+        <v>100.53005997</v>
       </c>
       <c r="E223" s="1">
-        <v>99.711</v>
+        <v>100.0</v>
       </c>
       <c r="F223" t="s">
         <v>8</v>
       </c>
       <c r="G223">
         <v>1.0</v>
       </c>
       <c r="H223" s="1">
-        <v>99711.0</v>
+        <v>136000.0</v>
       </c>
       <c r="I223" s="1">
-        <v>-767.4</v>
+        <v>764.88</v>
       </c>
       <c r="J223" s="1">
-        <v>-0.7696242139784</v>
+        <v>0.56241176470588</v>
       </c>
       <c r="K223">
         <v>0.0</v>
       </c>
       <c r="L223">
-        <v>678.08</v>
+        <v>44.0</v>
       </c>
       <c r="M223" s="1">
-        <v>98265.52</v>
+        <v>136720.88</v>
       </c>
       <c r="N223" s="1">
-        <v>98943.6</v>
+        <v>136764.88</v>
       </c>
       <c r="O223" s="1">
-        <v>0.16</v>
+        <v>0.23</v>
       </c>
       <c r="P223">
         <v>1</v>
       </c>
     </row>
     <row r="224" spans="1:16">
       <c r="A224" t="s">
-        <v>589</v>
+        <v>584</v>
       </c>
       <c r="B224" t="s">
-        <v>590</v>
+        <v>585</v>
       </c>
       <c r="C224" s="1">
-        <v>200000.0</v>
+        <v>283000.0</v>
       </c>
       <c r="D224" s="1">
-        <v>95.53297297</v>
+        <v>99.95580359</v>
       </c>
       <c r="E224" s="1">
-        <v>100.164425</v>
+        <v>99.646</v>
       </c>
       <c r="F224" t="s">
         <v>8</v>
       </c>
       <c r="G224">
         <v>1.0</v>
       </c>
       <c r="H224" s="1">
-        <v>200328.85</v>
+        <v>281998.18</v>
       </c>
       <c r="I224" s="1">
-        <v>-8194.41</v>
+        <v>1772.26</v>
       </c>
       <c r="J224" s="1">
-        <v>-4.0904792295269</v>
+        <v>0.62846504895883</v>
       </c>
       <c r="K224">
         <v>0.0</v>
       </c>
-      <c r="L224" t="s">
-        <v>591</v>
+      <c r="L224">
+        <v>895.52</v>
       </c>
       <c r="M224" s="1">
-        <v>191065.95</v>
+        <v>282874.92</v>
       </c>
       <c r="N224" s="1">
-        <v>192134.44</v>
+        <v>283770.44</v>
       </c>
       <c r="O224" s="1">
-        <v>0.32</v>
+        <v>0.48</v>
       </c>
       <c r="P224">
         <v>1</v>
       </c>
     </row>
     <row r="225" spans="1:16">
       <c r="A225" t="s">
-        <v>592</v>
+        <v>586</v>
       </c>
       <c r="B225" t="s">
-        <v>593</v>
+        <v>587</v>
       </c>
       <c r="C225" s="1">
-        <v>600000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D225" s="1">
-        <v>102.32331971</v>
+        <v>100.42042819</v>
       </c>
       <c r="E225" s="1">
-        <v>106.507427</v>
+        <v>103.40919</v>
       </c>
       <c r="F225" t="s">
         <v>8</v>
       </c>
       <c r="G225">
         <v>1.0</v>
       </c>
       <c r="H225" s="1">
-        <v>639044.56</v>
+        <v>206818.38</v>
       </c>
       <c r="I225" s="1">
-        <v>-7770.4</v>
+        <v>2000.56</v>
       </c>
       <c r="J225" s="1">
-        <v>-1.2159402467959</v>
+        <v>0.96730280935379</v>
       </c>
       <c r="K225">
         <v>0.0</v>
       </c>
       <c r="L225" t="s">
-        <v>594</v>
+        <v>588</v>
       </c>
       <c r="M225" s="1">
-        <v>613939.91</v>
+        <v>200840.86</v>
       </c>
       <c r="N225" s="1">
-        <v>631274.16</v>
+        <v>208818.94</v>
       </c>
       <c r="O225" s="1">
-        <v>1.04</v>
+        <v>0.35</v>
       </c>
       <c r="P225">
         <v>1</v>
       </c>
     </row>
     <row r="226" spans="1:16">
       <c r="A226" t="s">
-        <v>595</v>
+        <v>589</v>
       </c>
       <c r="B226" t="s">
-        <v>596</v>
+        <v>590</v>
       </c>
       <c r="C226" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D226" s="1">
-        <v>98.32413474</v>
+        <v>99.42457326</v>
       </c>
       <c r="E226" s="1">
-        <v>102.77747</v>
+        <v>103.372055</v>
       </c>
       <c r="F226" t="s">
         <v>8</v>
       </c>
       <c r="G226">
         <v>1.0</v>
       </c>
       <c r="H226" s="1">
-        <v>102777.47</v>
+        <v>206744.11</v>
       </c>
       <c r="I226" s="1">
-        <v>-2076.97</v>
+        <v>-1853.87</v>
       </c>
       <c r="J226" s="1">
-        <v>-2.0208417272774</v>
+        <v>-0.89669785514083</v>
       </c>
       <c r="K226">
         <v>0.0</v>
       </c>
       <c r="L226" t="s">
-        <v>597</v>
+        <v>591</v>
       </c>
       <c r="M226" s="1">
-        <v>98324.13</v>
+        <v>198849.14</v>
       </c>
       <c r="N226" s="1">
-        <v>100700.5</v>
+        <v>204890.24</v>
       </c>
       <c r="O226" s="1">
-        <v>0.17</v>
+        <v>0.34</v>
       </c>
       <c r="P226">
         <v>1</v>
       </c>
     </row>
     <row r="227" spans="1:16">
       <c r="A227" t="s">
-        <v>598</v>
+        <v>592</v>
       </c>
       <c r="B227" t="s">
-        <v>599</v>
+        <v>593</v>
       </c>
       <c r="C227" s="1">
-        <v>200000.0</v>
+        <v>254000.0</v>
       </c>
       <c r="D227" s="1">
-        <v>97.98560544</v>
+        <v>99.57816476</v>
       </c>
       <c r="E227" s="1">
-        <v>103.09502</v>
+        <v>99.492</v>
       </c>
       <c r="F227" t="s">
         <v>8</v>
       </c>
       <c r="G227">
         <v>1.0</v>
       </c>
       <c r="H227" s="1">
-        <v>206190.04</v>
+        <v>252709.68</v>
       </c>
       <c r="I227" s="1">
-        <v>-10163.35</v>
+        <v>1741.12</v>
       </c>
       <c r="J227" s="1">
-        <v>-4.9291178177181</v>
+        <v>0.68898033506275</v>
       </c>
       <c r="K227">
         <v>0.0</v>
       </c>
-      <c r="L227">
-        <v>55.48</v>
+      <c r="L227" t="s">
+        <v>594</v>
       </c>
       <c r="M227" s="1">
-        <v>195971.21</v>
+        <v>252928.54</v>
       </c>
       <c r="N227" s="1">
-        <v>196026.69</v>
+        <v>254450.8</v>
       </c>
       <c r="O227" s="1">
-        <v>0.32</v>
+        <v>0.43</v>
       </c>
       <c r="P227">
         <v>1</v>
       </c>
     </row>
     <row r="228" spans="1:16">
       <c r="A228" t="s">
-        <v>600</v>
+        <v>595</v>
       </c>
       <c r="B228" t="s">
-        <v>601</v>
+        <v>596</v>
       </c>
       <c r="C228" s="1">
         <v>400000.0</v>
       </c>
       <c r="D228" s="1">
-        <v>99.16986853</v>
+        <v>99.14282028</v>
       </c>
       <c r="E228" s="1">
-        <v>99.513355</v>
+        <v>101.977208</v>
       </c>
       <c r="F228" t="s">
         <v>8</v>
       </c>
       <c r="G228">
         <v>1.0</v>
       </c>
       <c r="H228" s="1">
-        <v>398053.42</v>
+        <v>407908.83</v>
       </c>
       <c r="I228" s="1">
-        <v>763.04</v>
+        <v>756.97</v>
       </c>
       <c r="J228" s="1">
-        <v>0.19169286373673</v>
+        <v>0.18557333019734</v>
       </c>
       <c r="K228">
         <v>0.0</v>
       </c>
       <c r="L228" t="s">
-        <v>602</v>
+        <v>597</v>
       </c>
       <c r="M228" s="1">
-        <v>396679.47</v>
+        <v>396571.28</v>
       </c>
       <c r="N228" s="1">
-        <v>398816.46</v>
+        <v>408665.8</v>
       </c>
       <c r="O228" s="1">
-        <v>0.66</v>
+        <v>0.69</v>
       </c>
       <c r="P228">
         <v>1</v>
       </c>
     </row>
     <row r="229" spans="1:16">
       <c r="A229" t="s">
-        <v>603</v>
+        <v>598</v>
       </c>
       <c r="B229" t="s">
-        <v>604</v>
+        <v>599</v>
       </c>
       <c r="C229" s="1">
-        <v>400000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D229" s="1">
-        <v>99.06092267</v>
+        <v>88.66068294</v>
       </c>
       <c r="E229" s="1">
-        <v>103.11278</v>
+        <v>87.329</v>
       </c>
       <c r="F229" t="s">
         <v>8</v>
       </c>
       <c r="G229">
         <v>1.0</v>
       </c>
       <c r="H229" s="1">
-        <v>412451.12</v>
+        <v>87329.0</v>
       </c>
       <c r="I229" s="1">
-        <v>-5440.31</v>
+        <v>1389.22</v>
       </c>
       <c r="J229" s="1">
-        <v>-1.3190193300966</v>
+        <v>1.5907888559356</v>
       </c>
       <c r="K229">
         <v>0.0</v>
       </c>
-      <c r="L229" t="s">
-        <v>605</v>
+      <c r="L229">
+        <v>57.53</v>
       </c>
       <c r="M229" s="1">
-        <v>396243.69</v>
+        <v>88660.69</v>
       </c>
       <c r="N229" s="1">
-        <v>407010.81</v>
+        <v>88718.22</v>
       </c>
       <c r="O229" s="1">
-        <v>0.67</v>
+        <v>0.15</v>
       </c>
       <c r="P229">
         <v>1</v>
       </c>
     </row>
     <row r="230" spans="1:16">
       <c r="A230" t="s">
-        <v>606</v>
+        <v>600</v>
       </c>
       <c r="B230" t="s">
-        <v>607</v>
+        <v>601</v>
       </c>
       <c r="C230" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D230" s="1">
-        <v>97.96640919</v>
+        <v>101.33498591</v>
       </c>
       <c r="E230" s="1">
-        <v>101.73356</v>
+        <v>101.91515</v>
       </c>
       <c r="F230" t="s">
         <v>8</v>
       </c>
       <c r="G230">
         <v>1.0</v>
       </c>
       <c r="H230" s="1">
-        <v>203467.12</v>
+        <v>101915.15</v>
       </c>
       <c r="I230" s="1">
-        <v>-7353.48</v>
+        <v>950.66</v>
       </c>
       <c r="J230" s="1">
-        <v>-3.6140876226095</v>
+        <v>0.93279556572305</v>
       </c>
       <c r="K230">
         <v>0.0</v>
       </c>
-      <c r="L230">
-        <v>180.82</v>
+      <c r="L230" t="s">
+        <v>602</v>
       </c>
       <c r="M230" s="1">
-        <v>195932.82</v>
+        <v>101334.99</v>
       </c>
       <c r="N230" s="1">
-        <v>196113.64</v>
+        <v>102865.81</v>
       </c>
       <c r="O230" s="1">
-        <v>0.32</v>
+        <v>0.17</v>
       </c>
       <c r="P230">
         <v>1</v>
       </c>
     </row>
     <row r="231" spans="1:16">
       <c r="A231" t="s">
-        <v>608</v>
+        <v>603</v>
       </c>
       <c r="B231" t="s">
-        <v>609</v>
+        <v>604</v>
       </c>
       <c r="C231" s="1">
-        <v>300000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D231" s="1">
-        <v>98.31967569</v>
+        <v>100.74801076</v>
       </c>
       <c r="E231" s="1">
-        <v>100.662453</v>
+        <v>102.94893</v>
       </c>
       <c r="F231" t="s">
         <v>8</v>
       </c>
       <c r="G231">
         <v>1.0</v>
       </c>
       <c r="H231" s="1">
-        <v>301987.36</v>
+        <v>205897.86</v>
       </c>
       <c r="I231" s="1">
-        <v>-1480.39</v>
+        <v>-3269.65</v>
       </c>
       <c r="J231" s="1">
-        <v>-0.49021588188327</v>
+        <v>-1.587996106419</v>
       </c>
       <c r="K231">
         <v>0.0</v>
       </c>
       <c r="L231" t="s">
-        <v>610</v>
+        <v>605</v>
       </c>
       <c r="M231" s="1">
-        <v>294959.02</v>
+        <v>201496.02</v>
       </c>
       <c r="N231" s="1">
-        <v>300506.97</v>
+        <v>202628.21</v>
       </c>
       <c r="O231" s="1">
-        <v>0.5</v>
+        <v>0.34</v>
       </c>
       <c r="P231">
         <v>1</v>
       </c>
     </row>
     <row r="232" spans="1:16">
       <c r="A232" t="s">
-        <v>611</v>
+        <v>606</v>
       </c>
       <c r="B232" t="s">
-        <v>612</v>
+        <v>607</v>
       </c>
       <c r="C232" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D232" s="1">
-        <v>98.704495</v>
+        <v>95.29752058</v>
       </c>
       <c r="E232" s="1">
-        <v>99.499</v>
+        <v>94.709275</v>
       </c>
       <c r="F232" t="s">
         <v>8</v>
       </c>
       <c r="G232">
         <v>1.0</v>
       </c>
       <c r="H232" s="1">
-        <v>99499.0</v>
+        <v>189418.55</v>
       </c>
       <c r="I232" s="1">
-        <v>-116.42</v>
+        <v>1364.85</v>
       </c>
       <c r="J232" s="1">
-        <v>-0.11700620106735</v>
+        <v>0.72054716921864</v>
       </c>
       <c r="K232">
         <v>0.0</v>
       </c>
       <c r="L232">
-        <v>678.08</v>
+        <v>188.36</v>
       </c>
       <c r="M232" s="1">
-        <v>98704.5</v>
+        <v>190595.04</v>
       </c>
       <c r="N232" s="1">
-        <v>99382.58</v>
+        <v>190783.4</v>
       </c>
       <c r="O232" s="1">
-        <v>0.16</v>
+        <v>0.32</v>
       </c>
       <c r="P232">
         <v>1</v>
       </c>
     </row>
     <row r="233" spans="1:16">
       <c r="A233" t="s">
-        <v>613</v>
+        <v>608</v>
       </c>
       <c r="B233" t="s">
-        <v>614</v>
+        <v>609</v>
       </c>
       <c r="C233" s="1">
-        <v>100000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D233" s="1">
-        <v>98.42710719</v>
+        <v>97.35790193</v>
       </c>
       <c r="E233" s="1">
-        <v>100.34301</v>
+        <v>101.297303</v>
       </c>
       <c r="F233" t="s">
         <v>8</v>
       </c>
       <c r="G233">
         <v>1.0</v>
       </c>
       <c r="H233" s="1">
-        <v>100343.01</v>
+        <v>405189.21</v>
       </c>
       <c r="I233" s="1">
-        <v>128.62</v>
+        <v>-13945.27</v>
       </c>
       <c r="J233" s="1">
-        <v>0.12818032865468</v>
+        <v>-3.4416686466059</v>
       </c>
       <c r="K233">
         <v>0.0</v>
       </c>
       <c r="L233" t="s">
-        <v>615</v>
+        <v>610</v>
       </c>
       <c r="M233" s="1">
-        <v>98427.11</v>
+        <v>389431.61</v>
       </c>
       <c r="N233" s="1">
-        <v>100471.63</v>
+        <v>391243.94</v>
       </c>
       <c r="O233" s="1">
-        <v>0.17</v>
+        <v>0.66</v>
       </c>
       <c r="P233">
         <v>1</v>
       </c>
     </row>
     <row r="234" spans="1:16">
       <c r="A234" t="s">
-        <v>616</v>
+        <v>611</v>
       </c>
       <c r="B234" t="s">
-        <v>617</v>
+        <v>612</v>
       </c>
       <c r="C234" s="1">
-        <v>300000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D234" s="1">
-        <v>98.55771604</v>
+        <v>104.94048025</v>
       </c>
       <c r="E234" s="1">
-        <v>99.871</v>
+        <v>108.69382</v>
       </c>
       <c r="F234" t="s">
         <v>8</v>
       </c>
       <c r="G234">
         <v>1.0</v>
       </c>
       <c r="H234" s="1">
-        <v>299613.0</v>
+        <v>108693.82</v>
       </c>
       <c r="I234" s="1">
-        <v>-22.39</v>
+        <v>403.51</v>
       </c>
       <c r="J234" s="1">
-        <v>-0.0074729734691085</v>
+        <v>0.37123545754487</v>
       </c>
       <c r="K234">
         <v>0.0</v>
       </c>
       <c r="L234" t="s">
-        <v>618</v>
+        <v>613</v>
       </c>
       <c r="M234" s="1">
-        <v>295673.14</v>
+        <v>104940.48</v>
       </c>
       <c r="N234" s="1">
-        <v>299590.61</v>
+        <v>109097.33</v>
       </c>
       <c r="O234" s="1">
-        <v>0.49</v>
+        <v>0.18</v>
       </c>
       <c r="P234">
         <v>1</v>
       </c>
     </row>
     <row r="235" spans="1:16">
       <c r="A235" t="s">
-        <v>619</v>
+        <v>614</v>
       </c>
       <c r="B235" t="s">
-        <v>620</v>
+        <v>615</v>
       </c>
       <c r="C235" s="1">
-        <v>200000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D235" s="1">
-        <v>101.25213678</v>
+        <v>98.20083235</v>
       </c>
       <c r="E235" s="1">
-        <v>105.431765</v>
+        <v>99.589</v>
       </c>
       <c r="F235" t="s">
         <v>8</v>
       </c>
       <c r="G235">
         <v>1.0</v>
       </c>
       <c r="H235" s="1">
-        <v>210863.53</v>
+        <v>298767.0</v>
       </c>
       <c r="I235" s="1">
-        <v>-1701.72</v>
+        <v>2542.35</v>
       </c>
       <c r="J235" s="1">
-        <v>-0.80702433464905</v>
+        <v>0.85094739378847</v>
       </c>
       <c r="K235">
         <v>0.0</v>
       </c>
       <c r="L235" t="s">
-        <v>621</v>
+        <v>616</v>
       </c>
       <c r="M235" s="1">
-        <v>202504.28</v>
+        <v>294602.5</v>
       </c>
       <c r="N235" s="1">
-        <v>209161.81</v>
+        <v>301309.35</v>
       </c>
       <c r="O235" s="1">
-        <v>0.35</v>
+        <v>0.51</v>
       </c>
       <c r="P235">
         <v>1</v>
       </c>
     </row>
     <row r="236" spans="1:16">
       <c r="A236" t="s">
-        <v>622</v>
+        <v>617</v>
       </c>
       <c r="B236" t="s">
-        <v>623</v>
+        <v>618</v>
       </c>
       <c r="C236" s="1">
-        <v>102000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D236" s="1">
-        <v>98.91020753</v>
+        <v>97.43512652</v>
       </c>
       <c r="E236" s="1">
-        <v>100.0</v>
+        <v>100.13095</v>
       </c>
       <c r="F236" t="s">
         <v>8</v>
       </c>
       <c r="G236">
         <v>1.0</v>
       </c>
       <c r="H236" s="1">
-        <v>102000.0</v>
+        <v>100130.95</v>
       </c>
       <c r="I236" s="1">
-        <v>48.67</v>
+        <v>-1856.24</v>
       </c>
       <c r="J236" s="1">
-        <v>0.04771568627451</v>
+        <v>-1.8538124326195</v>
       </c>
       <c r="K236">
         <v>0.0</v>
       </c>
-      <c r="L236" t="s">
-        <v>624</v>
+      <c r="L236">
+        <v>839.58</v>
       </c>
       <c r="M236" s="1">
-        <v>100888.41</v>
+        <v>97435.13</v>
       </c>
       <c r="N236" s="1">
-        <v>102048.67</v>
+        <v>98274.71</v>
       </c>
       <c r="O236" s="1">
-        <v>0.17</v>
+        <v>0.16</v>
       </c>
       <c r="P236">
         <v>1</v>
       </c>
     </row>
     <row r="237" spans="1:16">
       <c r="A237" t="s">
-        <v>625</v>
+        <v>619</v>
       </c>
       <c r="B237" t="s">
-        <v>626</v>
+        <v>620</v>
       </c>
       <c r="C237" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D237" s="1">
-        <v>96.33199386</v>
+        <v>102.57618205</v>
       </c>
       <c r="E237" s="1">
-        <v>96.94368</v>
+        <v>103.39893</v>
       </c>
       <c r="F237" t="s">
         <v>8</v>
       </c>
       <c r="G237">
         <v>1.0</v>
       </c>
       <c r="H237" s="1">
-        <v>96943.68</v>
+        <v>206797.86</v>
       </c>
       <c r="I237" s="1">
-        <v>39.0</v>
+        <v>-1411.25</v>
       </c>
       <c r="J237" s="1">
-        <v>0.040229543586544</v>
+        <v>-0.68242969245426</v>
       </c>
       <c r="K237">
         <v>0.0</v>
       </c>
       <c r="L237">
-        <v>650.68</v>
+        <v>234.25</v>
       </c>
       <c r="M237" s="1">
-        <v>96332.0</v>
+        <v>205152.36</v>
       </c>
       <c r="N237" s="1">
-        <v>96982.68</v>
+        <v>205386.61</v>
       </c>
       <c r="O237" s="1">
-        <v>0.16</v>
+        <v>0.34</v>
       </c>
       <c r="P237">
         <v>1</v>
       </c>
     </row>
     <row r="238" spans="1:16">
       <c r="A238" t="s">
-        <v>627</v>
+        <v>621</v>
       </c>
       <c r="B238" t="s">
-        <v>628</v>
+        <v>622</v>
       </c>
       <c r="C238" s="1">
-        <v>283000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D238" s="1">
-        <v>99.98762694</v>
+        <v>104.20745583</v>
       </c>
       <c r="E238" s="1">
-        <v>99.646</v>
+        <v>109.3363</v>
       </c>
       <c r="F238" t="s">
         <v>8</v>
       </c>
       <c r="G238">
         <v>1.0</v>
       </c>
       <c r="H238" s="1">
-        <v>281998.18</v>
+        <v>218672.6</v>
       </c>
       <c r="I238" s="1">
-        <v>1102.49</v>
+        <v>-5972.76</v>
       </c>
       <c r="J238" s="1">
-        <v>0.39095642390316</v>
+        <v>-2.7313710085306</v>
       </c>
       <c r="K238">
         <v>0.0</v>
       </c>
-      <c r="L238">
-        <v>135.68</v>
+      <c r="L238" t="s">
+        <v>623</v>
       </c>
       <c r="M238" s="1">
-        <v>282964.99</v>
+        <v>208414.91</v>
       </c>
       <c r="N238" s="1">
-        <v>283100.67</v>
+        <v>212699.84</v>
       </c>
       <c r="O238" s="1">
-        <v>0.47</v>
+        <v>0.36</v>
       </c>
       <c r="P238">
         <v>1</v>
       </c>
     </row>
     <row r="239" spans="1:16">
       <c r="A239" t="s">
-        <v>629</v>
+        <v>624</v>
       </c>
       <c r="B239" t="s">
-        <v>630</v>
+        <v>625</v>
       </c>
       <c r="C239" s="1">
-        <v>200000.0</v>
+        <v>251000.0</v>
       </c>
       <c r="D239" s="1">
-        <v>100.09143307</v>
+        <v>98.18503418</v>
       </c>
       <c r="E239" s="1">
-        <v>103.40919</v>
+        <v>99.947</v>
       </c>
       <c r="F239" t="s">
         <v>8</v>
       </c>
       <c r="G239">
         <v>1.0</v>
       </c>
       <c r="H239" s="1">
-        <v>206818.38</v>
+        <v>250866.97</v>
       </c>
       <c r="I239" s="1">
-        <v>728.87</v>
+        <v>-683.32</v>
       </c>
       <c r="J239" s="1">
-        <v>0.35242032163679</v>
+        <v>-0.27238340703043</v>
       </c>
       <c r="K239">
         <v>0.0</v>
       </c>
       <c r="L239" t="s">
-        <v>631</v>
+        <v>626</v>
       </c>
       <c r="M239" s="1">
-        <v>200182.87</v>
+        <v>246444.44</v>
       </c>
       <c r="N239" s="1">
-        <v>207547.25</v>
+        <v>250183.65</v>
       </c>
       <c r="O239" s="1">
-        <v>0.34</v>
+        <v>0.42</v>
       </c>
       <c r="P239">
         <v>1</v>
       </c>
     </row>
     <row r="240" spans="1:16">
       <c r="A240" t="s">
-        <v>632</v>
+        <v>627</v>
       </c>
       <c r="B240" t="s">
-        <v>633</v>
+        <v>628</v>
       </c>
       <c r="C240" s="1">
-        <v>200000.0</v>
+        <v>212000.0</v>
       </c>
       <c r="D240" s="1">
-        <v>99.11613174</v>
+        <v>98.18091954</v>
       </c>
       <c r="E240" s="1">
-        <v>103.372055</v>
+        <v>100.0</v>
       </c>
       <c r="F240" t="s">
         <v>8</v>
       </c>
       <c r="G240">
         <v>1.0</v>
       </c>
       <c r="H240" s="1">
-        <v>206744.11</v>
+        <v>212000.0</v>
       </c>
       <c r="I240" s="1">
-        <v>-3007.74</v>
+        <v>-2658.02</v>
       </c>
       <c r="J240" s="1">
-        <v>-1.4548129085757</v>
+        <v>-1.2537830188679</v>
       </c>
       <c r="K240">
         <v>0.0</v>
       </c>
       <c r="L240" t="s">
-        <v>634</v>
+        <v>629</v>
       </c>
       <c r="M240" s="1">
-        <v>198232.26</v>
+        <v>208143.55</v>
       </c>
       <c r="N240" s="1">
-        <v>203736.37</v>
+        <v>209341.98</v>
       </c>
       <c r="O240" s="1">
-        <v>0.34</v>
+        <v>0.35</v>
       </c>
       <c r="P240">
         <v>1</v>
       </c>
     </row>
     <row r="241" spans="1:16">
       <c r="A241" t="s">
-        <v>635</v>
+        <v>630</v>
       </c>
       <c r="B241" t="s">
-        <v>636</v>
+        <v>631</v>
       </c>
       <c r="C241" s="1">
-        <v>254000.0</v>
+        <v>399000.0</v>
       </c>
       <c r="D241" s="1">
-        <v>98.49258775</v>
+        <v>98.20024946</v>
       </c>
       <c r="E241" s="1">
-        <v>99.492</v>
+        <v>99.902</v>
       </c>
       <c r="F241" t="s">
         <v>8</v>
       </c>
       <c r="G241">
         <v>1.0</v>
       </c>
       <c r="H241" s="1">
-        <v>252709.68</v>
+        <v>398608.98</v>
       </c>
       <c r="I241" s="1">
-        <v>-2234.06</v>
+        <v>-4412.38</v>
       </c>
       <c r="J241" s="1">
-        <v>-0.8840421150468</v>
+        <v>-1.1069444546884</v>
       </c>
       <c r="K241">
         <v>0.0</v>
       </c>
-      <c r="L241">
-        <v>304.45</v>
+      <c r="L241" t="s">
+        <v>632</v>
       </c>
       <c r="M241" s="1">
-        <v>250171.17</v>
+        <v>391819.0</v>
       </c>
       <c r="N241" s="1">
-        <v>250475.62</v>
+        <v>394196.6</v>
       </c>
       <c r="O241" s="1">
-        <v>0.41</v>
+        <v>0.66</v>
       </c>
       <c r="P241">
         <v>1</v>
       </c>
     </row>
     <row r="242" spans="1:16">
       <c r="A242" t="s">
-        <v>637</v>
+        <v>633</v>
       </c>
       <c r="B242" t="s">
-        <v>638</v>
+        <v>634</v>
       </c>
       <c r="C242" s="1">
-        <v>200000.0</v>
+        <v>242000.0</v>
       </c>
       <c r="D242" s="1">
-        <v>106.15699725</v>
+        <v>100.32363871</v>
       </c>
       <c r="E242" s="1">
-        <v>109.294795</v>
+        <v>100.0</v>
       </c>
       <c r="F242" t="s">
         <v>8</v>
       </c>
       <c r="G242">
         <v>1.0</v>
       </c>
       <c r="H242" s="1">
-        <v>218589.59</v>
+        <v>242000.0</v>
       </c>
       <c r="I242" s="1">
-        <v>-2439.98</v>
+        <v>3107.8</v>
       </c>
       <c r="J242" s="1">
-        <v>-1.1162379690634</v>
+        <v>1.2842148760331</v>
       </c>
       <c r="K242">
         <v>0.0</v>
       </c>
       <c r="L242" t="s">
-        <v>639</v>
+        <v>635</v>
       </c>
       <c r="M242" s="1">
-        <v>212313.99</v>
+        <v>242783.21</v>
       </c>
       <c r="N242" s="1">
-        <v>216149.61</v>
+        <v>245107.8</v>
       </c>
       <c r="O242" s="1">
-        <v>0.36</v>
+        <v>0.41</v>
       </c>
       <c r="P242">
         <v>1</v>
       </c>
     </row>
     <row r="243" spans="1:16">
       <c r="A243" t="s">
-        <v>640</v>
+        <v>636</v>
       </c>
       <c r="B243" t="s">
-        <v>641</v>
+        <v>637</v>
       </c>
       <c r="C243" s="1">
-        <v>400000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D243" s="1">
-        <v>98.02063328</v>
+        <v>100.41329511</v>
       </c>
       <c r="E243" s="1">
-        <v>101.977208</v>
+        <v>104.6323</v>
       </c>
       <c r="F243" t="s">
         <v>8</v>
       </c>
       <c r="G243">
         <v>1.0</v>
       </c>
       <c r="H243" s="1">
-        <v>407908.83</v>
+        <v>209264.6</v>
       </c>
       <c r="I243" s="1">
-        <v>-4767.39</v>
+        <v>-7644.55</v>
       </c>
       <c r="J243" s="1">
-        <v>-1.1687391028039</v>
+        <v>-3.6530545538997</v>
       </c>
       <c r="K243">
         <v>0.0</v>
       </c>
-      <c r="L243" t="s">
-        <v>267</v>
+      <c r="L243">
+        <v>793.46</v>
       </c>
       <c r="M243" s="1">
-        <v>392082.54</v>
+        <v>200826.59</v>
       </c>
       <c r="N243" s="1">
-        <v>403141.44</v>
+        <v>201620.05</v>
       </c>
       <c r="O243" s="1">
-        <v>0.67</v>
+        <v>0.34</v>
       </c>
       <c r="P243">
         <v>1</v>
       </c>
     </row>
     <row r="244" spans="1:16">
       <c r="A244" t="s">
-        <v>642</v>
+        <v>638</v>
       </c>
       <c r="B244" t="s">
-        <v>643</v>
+        <v>639</v>
       </c>
       <c r="C244" s="1">
         <v>100000.0</v>
       </c>
       <c r="D244" s="1">
-        <v>88.70820386</v>
+        <v>101.3874811</v>
       </c>
       <c r="E244" s="1">
-        <v>87.329</v>
+        <v>100.0</v>
       </c>
       <c r="F244" t="s">
         <v>8</v>
       </c>
       <c r="G244">
         <v>1.0</v>
       </c>
       <c r="H244" s="1">
-        <v>87329.0</v>
+        <v>100000.0</v>
       </c>
       <c r="I244" s="1">
-        <v>1379.2</v>
+        <v>1421.53</v>
       </c>
       <c r="J244" s="1">
-        <v>1.5793150041796</v>
+        <v>1.42153</v>
       </c>
       <c r="K244">
         <v>0.0</v>
       </c>
       <c r="L244">
-        <v>0.0</v>
+        <v>34.05</v>
       </c>
       <c r="M244" s="1">
-        <v>88708.2</v>
+        <v>101387.48</v>
       </c>
       <c r="N244" s="1">
-        <v>88708.2</v>
+        <v>101421.53</v>
       </c>
       <c r="O244" s="1">
-        <v>0.15</v>
+        <v>0.17</v>
       </c>
       <c r="P244">
         <v>1</v>
       </c>
     </row>
     <row r="245" spans="1:16">
       <c r="A245" t="s">
-        <v>644</v>
+        <v>640</v>
       </c>
       <c r="B245" t="s">
-        <v>645</v>
+        <v>641</v>
       </c>
       <c r="C245" s="1">
         <v>100000.0</v>
       </c>
       <c r="D245" s="1">
-        <v>101.10384693</v>
+        <v>102.61925486</v>
       </c>
       <c r="E245" s="1">
-        <v>101.91515</v>
+        <v>106.26549</v>
       </c>
       <c r="F245" t="s">
         <v>8</v>
       </c>
       <c r="G245">
         <v>1.0</v>
       </c>
       <c r="H245" s="1">
-        <v>101915.15</v>
+        <v>106265.49</v>
       </c>
       <c r="I245" s="1">
-        <v>431.85</v>
+        <v>-86.3</v>
       </c>
       <c r="J245" s="1">
-        <v>0.42373484217018</v>
+        <v>-0.081211689702838</v>
       </c>
       <c r="K245">
         <v>0.0</v>
       </c>
       <c r="L245" t="s">
-        <v>646</v>
+        <v>642</v>
       </c>
       <c r="M245" s="1">
-        <v>101103.85</v>
+        <v>102619.26</v>
       </c>
       <c r="N245" s="1">
-        <v>102347.0</v>
+        <v>106179.19</v>
       </c>
       <c r="O245" s="1">
-        <v>0.17</v>
+        <v>0.18</v>
       </c>
       <c r="P245">
         <v>1</v>
       </c>
     </row>
     <row r="246" spans="1:16">
       <c r="A246" t="s">
-        <v>647</v>
+        <v>643</v>
       </c>
       <c r="B246" t="s">
-        <v>648</v>
+        <v>644</v>
       </c>
       <c r="C246" s="1">
         <v>200000.0</v>
       </c>
       <c r="D246" s="1">
-        <v>100.97361017</v>
+        <v>102.11580542</v>
       </c>
       <c r="E246" s="1">
-        <v>102.94893</v>
+        <v>105.74276</v>
       </c>
       <c r="F246" t="s">
         <v>8</v>
       </c>
       <c r="G246">
         <v>1.0</v>
       </c>
       <c r="H246" s="1">
-        <v>205897.86</v>
+        <v>211485.52</v>
       </c>
       <c r="I246" s="1">
-        <v>-3374.61</v>
+        <v>-6531.99</v>
       </c>
       <c r="J246" s="1">
-        <v>-1.6389728382801</v>
+        <v>-3.0886228050034</v>
       </c>
       <c r="K246">
         <v>0.0</v>
       </c>
       <c r="L246">
-        <v>576.03</v>
+        <v>721.92</v>
       </c>
       <c r="M246" s="1">
-        <v>201947.22</v>
+        <v>204231.61</v>
       </c>
       <c r="N246" s="1">
-        <v>202523.25</v>
+        <v>204953.53</v>
       </c>
       <c r="O246" s="1">
-        <v>0.33</v>
+        <v>0.34</v>
       </c>
       <c r="P246">
         <v>1</v>
       </c>
     </row>
     <row r="247" spans="1:16">
       <c r="A247" t="s">
-        <v>649</v>
+        <v>645</v>
       </c>
       <c r="B247" t="s">
-        <v>650</v>
+        <v>646</v>
       </c>
       <c r="C247" s="1">
-        <v>200000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D247" s="1">
-        <v>94.96710534</v>
+        <v>98.74490676</v>
       </c>
       <c r="E247" s="1">
-        <v>94.709275</v>
+        <v>100.260973</v>
       </c>
       <c r="F247" t="s">
         <v>8</v>
       </c>
       <c r="G247">
         <v>1.0</v>
       </c>
       <c r="H247" s="1">
-        <v>189418.55</v>
+        <v>300782.92</v>
       </c>
       <c r="I247" s="1">
-        <v>3243.06</v>
+        <v>2490.5</v>
       </c>
       <c r="J247" s="1">
-        <v>1.7121132011622</v>
+        <v>0.82800579235018</v>
       </c>
       <c r="K247">
         <v>0.0</v>
       </c>
       <c r="L247" t="s">
-        <v>651</v>
+        <v>647</v>
       </c>
       <c r="M247" s="1">
-        <v>189934.21</v>
+        <v>296234.72</v>
       </c>
       <c r="N247" s="1">
-        <v>192661.61</v>
+        <v>303273.42</v>
       </c>
       <c r="O247" s="1">
-        <v>0.32</v>
+        <v>0.51</v>
       </c>
       <c r="P247">
         <v>1</v>
       </c>
     </row>
     <row r="248" spans="1:16">
       <c r="A248" t="s">
-        <v>652</v>
+        <v>648</v>
       </c>
       <c r="B248" t="s">
-        <v>653</v>
+        <v>649</v>
       </c>
       <c r="C248" s="1">
-        <v>400000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D248" s="1">
-        <v>97.24107653</v>
+        <v>100.34542244</v>
       </c>
       <c r="E248" s="1">
-        <v>101.297303</v>
+        <v>100.0</v>
       </c>
       <c r="F248" t="s">
         <v>8</v>
       </c>
       <c r="G248">
         <v>1.0</v>
       </c>
       <c r="H248" s="1">
-        <v>405189.21</v>
+        <v>200000.0</v>
       </c>
       <c r="I248" s="1">
-        <v>-15448.19</v>
+        <v>773.61</v>
       </c>
       <c r="J248" s="1">
-        <v>-3.8125867172031</v>
+        <v>0.386805</v>
       </c>
       <c r="K248">
         <v>0.0</v>
       </c>
       <c r="L248">
-        <v>776.71</v>
+        <v>82.76</v>
       </c>
       <c r="M248" s="1">
-        <v>388964.31</v>
+        <v>200690.85</v>
       </c>
       <c r="N248" s="1">
-        <v>389741.02</v>
+        <v>200773.61</v>
       </c>
       <c r="O248" s="1">
-        <v>0.64</v>
+        <v>0.34</v>
       </c>
       <c r="P248">
         <v>1</v>
       </c>
     </row>
     <row r="249" spans="1:16">
       <c r="A249" t="s">
-        <v>654</v>
+        <v>650</v>
       </c>
       <c r="B249" t="s">
-        <v>655</v>
+        <v>651</v>
       </c>
       <c r="C249" s="1">
-        <v>100000.0</v>
+        <v>373000.0</v>
       </c>
       <c r="D249" s="1">
-        <v>104.63687913</v>
+        <v>99.25110281</v>
       </c>
       <c r="E249" s="1">
-        <v>108.69382</v>
+        <v>103.399775</v>
       </c>
       <c r="F249" t="s">
         <v>8</v>
       </c>
       <c r="G249">
         <v>1.0</v>
       </c>
       <c r="H249" s="1">
-        <v>108693.82</v>
+        <v>385681.16</v>
       </c>
       <c r="I249" s="1">
-        <v>-226.12</v>
+        <v>-4207.9</v>
       </c>
       <c r="J249" s="1">
-        <v>-0.20803390661953</v>
+        <v>-1.091030736373</v>
       </c>
       <c r="K249">
         <v>0.0</v>
       </c>
       <c r="L249" t="s">
-        <v>656</v>
+        <v>652</v>
       </c>
       <c r="M249" s="1">
-        <v>104636.88</v>
+        <v>370206.62</v>
       </c>
       <c r="N249" s="1">
-        <v>108467.7</v>
+        <v>381473.26</v>
       </c>
       <c r="O249" s="1">
-        <v>0.18</v>
+        <v>0.64</v>
       </c>
       <c r="P249">
         <v>1</v>
       </c>
     </row>
     <row r="250" spans="1:16">
       <c r="A250" t="s">
-        <v>657</v>
+        <v>653</v>
       </c>
       <c r="B250" t="s">
-        <v>658</v>
+        <v>654</v>
       </c>
       <c r="C250" s="1">
-        <v>300000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D250" s="1">
-        <v>97.88555344</v>
+        <v>96.02365551</v>
       </c>
       <c r="E250" s="1">
-        <v>99.589</v>
+        <v>99.085615</v>
       </c>
       <c r="F250" t="s">
         <v>8</v>
       </c>
       <c r="G250">
         <v>1.0</v>
       </c>
       <c r="H250" s="1">
-        <v>298767.0</v>
+        <v>198171.23</v>
       </c>
       <c r="I250" s="1">
-        <v>906.1</v>
+        <v>-6123.92</v>
       </c>
       <c r="J250" s="1">
-        <v>0.30327981336627</v>
+        <v>-3.0902164759234</v>
       </c>
       <c r="K250">
         <v>0.0</v>
       </c>
-      <c r="L250" t="s">
-        <v>659</v>
+      <c r="L250">
+        <v>0.0</v>
       </c>
       <c r="M250" s="1">
-        <v>293656.66</v>
+        <v>192047.31</v>
       </c>
       <c r="N250" s="1">
-        <v>299673.1</v>
+        <v>192047.31</v>
       </c>
       <c r="O250" s="1">
-        <v>0.49</v>
+        <v>0.32</v>
       </c>
       <c r="P250">
         <v>1</v>
       </c>
     </row>
     <row r="251" spans="1:16">
       <c r="A251" t="s">
-        <v>660</v>
+        <v>655</v>
       </c>
       <c r="B251" t="s">
-        <v>661</v>
+        <v>656</v>
       </c>
       <c r="C251" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D251" s="1">
-        <v>97.73877649</v>
+        <v>98.19297119</v>
       </c>
       <c r="E251" s="1">
-        <v>100.13095</v>
+        <v>98.64377</v>
       </c>
       <c r="F251" t="s">
         <v>8</v>
       </c>
       <c r="G251">
         <v>1.0</v>
       </c>
       <c r="H251" s="1">
-        <v>100130.95</v>
+        <v>197287.54</v>
       </c>
       <c r="I251" s="1">
-        <v>-1843.22</v>
+        <v>727.99</v>
       </c>
       <c r="J251" s="1">
-        <v>-1.8408094600121</v>
+        <v>0.36899948167026</v>
       </c>
       <c r="K251">
         <v>0.0</v>
       </c>
-      <c r="L251">
-        <v>548.96</v>
+      <c r="L251" t="s">
+        <v>657</v>
       </c>
       <c r="M251" s="1">
-        <v>97738.77</v>
+        <v>196385.94</v>
       </c>
       <c r="N251" s="1">
-        <v>98287.73</v>
+        <v>198015.53</v>
       </c>
       <c r="O251" s="1">
-        <v>0.16</v>
+        <v>0.33</v>
       </c>
       <c r="P251">
         <v>1</v>
       </c>
     </row>
     <row r="252" spans="1:16">
       <c r="A252" t="s">
-        <v>662</v>
+        <v>658</v>
       </c>
       <c r="B252" t="s">
-        <v>663</v>
+        <v>659</v>
       </c>
       <c r="C252" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D252" s="1">
-        <v>101.97451575</v>
+        <v>100.78301527</v>
       </c>
       <c r="E252" s="1">
-        <v>103.39893</v>
+        <v>100.0</v>
       </c>
       <c r="F252" t="s">
         <v>8</v>
       </c>
       <c r="G252">
         <v>1.0</v>
       </c>
       <c r="H252" s="1">
-        <v>206797.86</v>
+        <v>100000.0</v>
       </c>
       <c r="I252" s="1">
-        <v>6156.65</v>
+        <v>884.11</v>
       </c>
       <c r="J252" s="1">
-        <v>2.9771342894941</v>
+        <v>0.88411</v>
       </c>
       <c r="K252">
         <v>0.0</v>
       </c>
-      <c r="L252" t="s">
-        <v>664</v>
+      <c r="L252">
+        <v>101.1</v>
       </c>
       <c r="M252" s="1">
-        <v>203949.03</v>
+        <v>100783.01</v>
       </c>
       <c r="N252" s="1">
-        <v>212954.51</v>
+        <v>100884.11</v>
       </c>
       <c r="O252" s="1">
-        <v>0.35</v>
+        <v>0.17</v>
       </c>
       <c r="P252">
         <v>1</v>
       </c>
     </row>
     <row r="253" spans="1:16">
       <c r="A253" t="s">
-        <v>665</v>
+        <v>660</v>
       </c>
       <c r="B253" t="s">
-        <v>666</v>
+        <v>661</v>
       </c>
       <c r="C253" s="1">
         <v>200000.0</v>
       </c>
       <c r="D253" s="1">
-        <v>103.92046116</v>
+        <v>100.15051181</v>
       </c>
       <c r="E253" s="1">
-        <v>109.3363</v>
+        <v>103.524275</v>
       </c>
       <c r="F253" t="s">
         <v>8</v>
       </c>
       <c r="G253">
         <v>1.0</v>
       </c>
       <c r="H253" s="1">
-        <v>218672.6</v>
+        <v>207048.55</v>
       </c>
       <c r="I253" s="1">
-        <v>-7198.8</v>
+        <v>-728.35</v>
       </c>
       <c r="J253" s="1">
-        <v>-3.2920448195156</v>
+        <v>-0.35177739713705</v>
       </c>
       <c r="K253">
         <v>0.0</v>
       </c>
       <c r="L253" t="s">
-        <v>667</v>
+        <v>662</v>
       </c>
       <c r="M253" s="1">
-        <v>207840.92</v>
+        <v>200301.02</v>
       </c>
       <c r="N253" s="1">
-        <v>211473.8</v>
+        <v>206320.2</v>
       </c>
       <c r="O253" s="1">
         <v>0.35</v>
       </c>
       <c r="P253">
         <v>1</v>
       </c>
     </row>
     <row r="254" spans="1:16">
       <c r="A254" t="s">
-        <v>668</v>
+        <v>663</v>
       </c>
       <c r="B254" t="s">
-        <v>669</v>
+        <v>664</v>
       </c>
       <c r="C254" s="1">
-        <v>351000.0</v>
+        <v>159000.0</v>
       </c>
       <c r="D254" s="1">
-        <v>97.98507454</v>
+        <v>99.67719045</v>
       </c>
       <c r="E254" s="1">
-        <v>99.947</v>
+        <v>99.695</v>
       </c>
       <c r="F254" t="s">
         <v>8</v>
       </c>
       <c r="G254">
         <v>1.0</v>
       </c>
       <c r="H254" s="1">
-        <v>350813.97</v>
+        <v>158515.05</v>
       </c>
       <c r="I254" s="1">
-        <v>-2667.15</v>
+        <v>510.76</v>
       </c>
       <c r="J254" s="1">
-        <v>-0.76027474048425</v>
+        <v>0.32221546156027</v>
       </c>
       <c r="K254">
         <v>0.0</v>
       </c>
-      <c r="L254" t="s">
-        <v>670</v>
+      <c r="L254">
+        <v>539.08</v>
       </c>
       <c r="M254" s="1">
-        <v>343927.61</v>
+        <v>158486.73</v>
       </c>
       <c r="N254" s="1">
-        <v>348146.82</v>
+        <v>159025.81</v>
       </c>
       <c r="O254" s="1">
-        <v>0.57</v>
+        <v>0.27</v>
       </c>
       <c r="P254">
         <v>1</v>
       </c>
     </row>
     <row r="255" spans="1:16">
       <c r="A255" t="s">
-        <v>671</v>
+        <v>665</v>
       </c>
       <c r="B255" t="s">
-        <v>672</v>
+        <v>666</v>
       </c>
       <c r="C255" s="1">
-        <v>212000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D255" s="1">
-        <v>97.42550679</v>
+        <v>82.87316837</v>
       </c>
       <c r="E255" s="1">
-        <v>100.0</v>
+        <v>82.064325</v>
       </c>
       <c r="F255" t="s">
         <v>8</v>
       </c>
       <c r="G255">
         <v>1.0</v>
       </c>
       <c r="H255" s="1">
-        <v>212000.0</v>
+        <v>164128.65</v>
       </c>
       <c r="I255" s="1">
-        <v>-4880.9</v>
+        <v>2567.0</v>
       </c>
       <c r="J255" s="1">
-        <v>-2.3023113207547</v>
+        <v>1.5640170073902</v>
       </c>
       <c r="K255">
         <v>0.0</v>
       </c>
       <c r="L255">
-        <v>577.02</v>
+        <v>949.32</v>
       </c>
       <c r="M255" s="1">
-        <v>206542.08</v>
+        <v>165746.33</v>
       </c>
       <c r="N255" s="1">
-        <v>207119.1</v>
+        <v>166695.65</v>
       </c>
       <c r="O255" s="1">
-        <v>0.34</v>
+        <v>0.28</v>
       </c>
       <c r="P255">
         <v>1</v>
       </c>
     </row>
     <row r="256" spans="1:16">
       <c r="A256" t="s">
-        <v>673</v>
+        <v>667</v>
       </c>
       <c r="B256" t="s">
-        <v>674</v>
+        <v>668</v>
       </c>
       <c r="C256" s="1">
-        <v>399000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D256" s="1">
-        <v>97.76679768</v>
+        <v>88.77021835</v>
       </c>
       <c r="E256" s="1">
-        <v>99.902</v>
+        <v>99.462</v>
       </c>
       <c r="F256" t="s">
         <v>8</v>
       </c>
       <c r="G256">
         <v>1.0</v>
       </c>
       <c r="H256" s="1">
-        <v>398608.98</v>
+        <v>198924.0</v>
       </c>
       <c r="I256" s="1">
-        <v>-7251.4</v>
+        <v>-19613.7</v>
       </c>
       <c r="J256" s="1">
-        <v>-1.8191762764602</v>
+        <v>-9.8598962417808</v>
       </c>
       <c r="K256">
         <v>0.0</v>
       </c>
       <c r="L256" t="s">
-        <v>675</v>
+        <v>669</v>
       </c>
       <c r="M256" s="1">
-        <v>390089.53</v>
+        <v>177540.44</v>
       </c>
       <c r="N256" s="1">
-        <v>391357.58</v>
+        <v>179310.3</v>
       </c>
       <c r="O256" s="1">
-        <v>0.65</v>
+        <v>0.3</v>
       </c>
       <c r="P256">
         <v>1</v>
       </c>
     </row>
     <row r="257" spans="1:16">
       <c r="A257" t="s">
-        <v>676</v>
+        <v>670</v>
       </c>
       <c r="B257" t="s">
-        <v>677</v>
+        <v>671</v>
       </c>
       <c r="C257" s="1">
-        <v>242000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D257" s="1">
-        <v>99.56921412</v>
+        <v>89.83592886</v>
       </c>
       <c r="E257" s="1">
-        <v>100.0</v>
+        <v>88.81745</v>
       </c>
       <c r="F257" t="s">
         <v>8</v>
       </c>
       <c r="G257">
         <v>1.0</v>
       </c>
       <c r="H257" s="1">
-        <v>242000.0</v>
+        <v>88817.45</v>
       </c>
       <c r="I257" s="1">
-        <v>533.95</v>
+        <v>1616.42</v>
       </c>
       <c r="J257" s="1">
-        <v>0.22064049586777</v>
+        <v>1.8199351591382</v>
       </c>
       <c r="K257">
         <v>0.0</v>
       </c>
-      <c r="L257" t="s">
-        <v>678</v>
+      <c r="L257">
+        <v>597.95</v>
       </c>
       <c r="M257" s="1">
-        <v>240957.5</v>
+        <v>89835.92</v>
       </c>
       <c r="N257" s="1">
-        <v>242533.95</v>
+        <v>90433.87</v>
       </c>
       <c r="O257" s="1">
-        <v>0.4</v>
+        <v>0.15</v>
       </c>
       <c r="P257">
         <v>1</v>
       </c>
     </row>
     <row r="258" spans="1:16">
       <c r="A258" t="s">
-        <v>679</v>
+        <v>672</v>
       </c>
       <c r="B258" t="s">
-        <v>680</v>
+        <v>673</v>
       </c>
       <c r="C258" s="1">
         <v>200000.0</v>
       </c>
       <c r="D258" s="1">
-        <v>100.65949622</v>
+        <v>98.78516477</v>
       </c>
       <c r="E258" s="1">
-        <v>104.6323</v>
+        <v>100.0</v>
       </c>
       <c r="F258" t="s">
         <v>8</v>
       </c>
       <c r="G258">
         <v>1.0</v>
       </c>
       <c r="H258" s="1">
-        <v>209264.6</v>
+        <v>200000.0</v>
       </c>
       <c r="I258" s="1">
-        <v>-7721.81</v>
+        <v>1388.48</v>
       </c>
       <c r="J258" s="1">
-        <v>-3.6899743195935</v>
+        <v>0.69424</v>
       </c>
       <c r="K258">
         <v>0.0</v>
       </c>
-      <c r="L258">
-        <v>223.8</v>
+      <c r="L258" t="s">
+        <v>674</v>
       </c>
       <c r="M258" s="1">
-        <v>201318.99</v>
+        <v>197570.33</v>
       </c>
       <c r="N258" s="1">
-        <v>201542.79</v>
+        <v>201388.48</v>
       </c>
       <c r="O258" s="1">
-        <v>0.33</v>
+        <v>0.34</v>
       </c>
       <c r="P258">
         <v>1</v>
       </c>
     </row>
     <row r="259" spans="1:16">
       <c r="A259" t="s">
-        <v>681</v>
+        <v>675</v>
       </c>
       <c r="B259" t="s">
-        <v>682</v>
+        <v>676</v>
       </c>
       <c r="C259" s="1">
-        <v>100000.0</v>
+        <v>7.0</v>
       </c>
       <c r="D259" s="1">
-        <v>101.15108036</v>
+        <v>623.98</v>
       </c>
       <c r="E259" s="1">
-        <v>100.0</v>
+        <v>591.08</v>
       </c>
       <c r="F259" t="s">
-        <v>8</v>
+        <v>677</v>
       </c>
       <c r="G259">
-        <v>1.0</v>
+        <v>1.18</v>
       </c>
       <c r="H259" s="1">
-        <v>100000.0</v>
+        <v>0.0</v>
       </c>
       <c r="I259" s="1">
-        <v>5010.31</v>
+        <v>97825.16</v>
       </c>
       <c r="J259" s="1">
-        <v>5.01031</v>
+        <v>0</v>
       </c>
       <c r="K259">
         <v>0.0</v>
       </c>
-      <c r="L259" t="s">
-        <v>683</v>
+      <c r="L259">
+        <v>0.0</v>
       </c>
       <c r="M259" s="1">
-        <v>101151.08</v>
+        <v>97825.16</v>
       </c>
       <c r="N259" s="1">
-        <v>105010.31</v>
+        <v>97825.16</v>
       </c>
       <c r="O259" s="1">
-        <v>0.17</v>
+        <v>0.16</v>
       </c>
       <c r="P259">
         <v>1</v>
       </c>
     </row>
     <row r="260" spans="1:16">
       <c r="A260" t="s">
-        <v>684</v>
+        <v>678</v>
       </c>
       <c r="B260" t="s">
-        <v>685</v>
+        <v>679</v>
       </c>
       <c r="C260" s="1">
-        <v>200000.0</v>
+        <v>39.0</v>
       </c>
       <c r="D260" s="1">
-        <v>98.29608714</v>
+        <v>125.44</v>
       </c>
       <c r="E260" s="1">
-        <v>100.0</v>
+        <v>128.94</v>
       </c>
       <c r="F260" t="s">
         <v>8</v>
       </c>
       <c r="G260">
         <v>1.0</v>
       </c>
       <c r="H260" s="1">
-        <v>200000.0</v>
+        <v>0.0</v>
       </c>
       <c r="I260" s="1">
-        <v>473.2</v>
+        <v>-136500.0</v>
       </c>
       <c r="J260" s="1">
-        <v>0.2366</v>
+        <v>0</v>
       </c>
       <c r="K260">
         <v>0.0</v>
       </c>
-      <c r="L260" t="s">
-        <v>686</v>
+      <c r="L260">
+        <v>0.0</v>
       </c>
       <c r="M260" s="1">
-        <v>196592.17</v>
+        <v>-136500.0</v>
       </c>
       <c r="N260" s="1">
-        <v>200473.2</v>
+        <v>-136500.0</v>
       </c>
       <c r="O260" s="1">
-        <v>0.33</v>
+        <v>-0.23</v>
       </c>
       <c r="P260">
         <v>1</v>
       </c>
     </row>
     <row r="261" spans="1:16">
       <c r="A261" t="s">
-        <v>687</v>
+        <v>680</v>
       </c>
       <c r="B261" t="s">
-        <v>688</v>
+        <v>681</v>
       </c>
       <c r="C261" s="1">
-        <v>100000.0</v>
+        <v>-60.0</v>
       </c>
       <c r="D261" s="1">
-        <v>101.64450429</v>
+        <v>5877.0</v>
       </c>
       <c r="E261" s="1">
-        <v>106.26549</v>
+        <v>5567.5886978</v>
       </c>
       <c r="F261" t="s">
         <v>8</v>
       </c>
       <c r="G261">
         <v>1.0</v>
       </c>
       <c r="H261" s="1">
-        <v>106265.49</v>
+        <v>0.0</v>
       </c>
       <c r="I261" s="1">
-        <v>-1377.49</v>
+        <v>-185646.78</v>
       </c>
       <c r="J261" s="1">
-        <v>-1.2962721952348</v>
+        <v>0</v>
       </c>
       <c r="K261">
         <v>0.0</v>
       </c>
-      <c r="L261" t="s">
-        <v>689</v>
+      <c r="L261">
+        <v>0.0</v>
       </c>
       <c r="M261" s="1">
-        <v>101644.51</v>
+        <v>-185646.78</v>
       </c>
       <c r="N261" s="1">
-        <v>104888.0</v>
+        <v>-185646.78</v>
       </c>
       <c r="O261" s="1">
-        <v>0.17</v>
+        <v>-0.31</v>
       </c>
       <c r="P261">
         <v>1</v>
       </c>
     </row>
     <row r="262" spans="1:16">
       <c r="A262" t="s">
-        <v>690</v>
+        <v>682</v>
       </c>
       <c r="B262" t="s">
-        <v>691</v>
+        <v>683</v>
       </c>
       <c r="C262" s="1">
-        <v>200000.0</v>
+        <v>12.0</v>
       </c>
       <c r="D262" s="1">
-        <v>102.21279213</v>
+        <v>256.45</v>
       </c>
       <c r="E262" s="1">
-        <v>105.74276</v>
+        <v>258.6</v>
       </c>
       <c r="F262" t="s">
         <v>8</v>
       </c>
       <c r="G262">
         <v>1.0</v>
       </c>
       <c r="H262" s="1">
-        <v>211485.52</v>
+        <v>0.0</v>
       </c>
       <c r="I262" s="1">
-        <v>-6990.07</v>
+        <v>-2580.0</v>
       </c>
       <c r="J262" s="1">
-        <v>-3.3052239226591</v>
+        <v>0</v>
       </c>
       <c r="K262">
         <v>0.0</v>
       </c>
       <c r="L262">
-        <v>69.86</v>
+        <v>0.0</v>
       </c>
       <c r="M262" s="1">
-        <v>204425.59</v>
+        <v>-2580.0</v>
       </c>
       <c r="N262" s="1">
-        <v>204495.45</v>
+        <v>-2580.0</v>
       </c>
       <c r="O262" s="1">
-        <v>0.34</v>
+        <v>0.0</v>
       </c>
       <c r="P262">
         <v>1</v>
       </c>
     </row>
     <row r="263" spans="1:16">
       <c r="A263" t="s">
-        <v>692</v>
+        <v>684</v>
       </c>
       <c r="B263" t="s">
-        <v>693</v>
+        <v>685</v>
       </c>
       <c r="C263" s="1">
-        <v>300000.0</v>
+        <v>54.0</v>
       </c>
       <c r="D263" s="1">
-        <v>97.9874375</v>
+        <v>82.2</v>
       </c>
       <c r="E263" s="1">
-        <v>100.260973</v>
+        <v>81.83333333</v>
       </c>
       <c r="F263" t="s">
-        <v>8</v>
+        <v>677</v>
       </c>
       <c r="G263">
-        <v>1.0</v>
+        <v>1.18</v>
       </c>
       <c r="H263" s="1">
-        <v>300782.92</v>
+        <v>0.0</v>
       </c>
       <c r="I263" s="1">
-        <v>-673.69</v>
+        <v>4205.25</v>
       </c>
       <c r="J263" s="1">
-        <v>-0.22397880837117</v>
+        <v>0</v>
       </c>
       <c r="K263">
         <v>0.0</v>
       </c>
-      <c r="L263" t="s">
-        <v>694</v>
+      <c r="L263">
+        <v>0.0</v>
       </c>
       <c r="M263" s="1">
-        <v>293962.31</v>
+        <v>4205.25</v>
       </c>
       <c r="N263" s="1">
-        <v>300109.23</v>
+        <v>4205.25</v>
       </c>
       <c r="O263" s="1">
-        <v>0.5</v>
+        <v>0.01</v>
       </c>
       <c r="P263">
         <v>1</v>
       </c>
     </row>
     <row r="264" spans="1:16">
       <c r="A264" t="s">
-        <v>695</v>
+        <v>686</v>
       </c>
       <c r="B264" t="s">
-        <v>696</v>
+        <v>687</v>
       </c>
       <c r="C264" s="1">
-        <v>100000.0</v>
+        <v>180.0</v>
       </c>
       <c r="D264" s="1">
-        <v>104.27737379</v>
+        <v>0.085</v>
       </c>
       <c r="E264" s="1">
-        <v>109.11452</v>
+        <v>0.05</v>
       </c>
       <c r="F264" t="s">
-        <v>8</v>
+        <v>677</v>
       </c>
       <c r="G264">
-        <v>1.0</v>
+        <v>1.18</v>
       </c>
       <c r="H264" s="1">
-        <v>109114.52</v>
+        <v>19284.33</v>
       </c>
       <c r="I264" s="1">
-        <v>-708.38</v>
+        <v>13210.79</v>
       </c>
       <c r="J264" s="1">
-        <v>-0.64920782312015</v>
+        <v>68.505309751493</v>
       </c>
       <c r="K264">
         <v>0.0</v>
       </c>
-      <c r="L264" t="s">
-        <v>697</v>
+      <c r="L264">
+        <v>0.0</v>
       </c>
       <c r="M264" s="1">
-        <v>104277.37</v>
+        <v>32495.12</v>
       </c>
       <c r="N264" s="1">
-        <v>108406.14</v>
+        <v>32495.12</v>
       </c>
       <c r="O264" s="1">
-        <v>0.18</v>
+        <v>0.05</v>
       </c>
       <c r="P264">
         <v>1</v>
       </c>
     </row>
     <row r="265" spans="1:16">
       <c r="A265" t="s">
-        <v>698</v>
+        <v>688</v>
       </c>
       <c r="B265" t="s">
-        <v>699</v>
+        <v>689</v>
       </c>
       <c r="C265" s="1">
-        <v>373000.0</v>
+        <v>-360.0</v>
       </c>
       <c r="D265" s="1">
-        <v>99.71567171</v>
+        <v>0.23</v>
       </c>
       <c r="E265" s="1">
-        <v>103.399775</v>
+        <v>0.08914583</v>
       </c>
       <c r="F265" t="s">
-        <v>8</v>
+        <v>677</v>
       </c>
       <c r="G265">
-        <v>1.0</v>
+        <v>1.18</v>
       </c>
       <c r="H265" s="1">
-        <v>385681.16</v>
+        <v>-68745.97</v>
       </c>
       <c r="I265" s="1">
-        <v>-3548.07</v>
+        <v>-107109.95</v>
       </c>
       <c r="J265" s="1">
-        <v>-0.91994900658357</v>
+        <v>155.80542393976</v>
       </c>
       <c r="K265">
         <v>0.0</v>
       </c>
-      <c r="L265" t="s">
-        <v>700</v>
+      <c r="L265">
+        <v>0.0</v>
       </c>
       <c r="M265" s="1">
-        <v>371939.46</v>
+        <v>-175855.92</v>
       </c>
       <c r="N265" s="1">
-        <v>382133.09</v>
+        <v>-175855.92</v>
       </c>
       <c r="O265" s="1">
-        <v>0.63</v>
+        <v>-0.3</v>
       </c>
       <c r="P265">
         <v>1</v>
       </c>
     </row>
     <row r="266" spans="1:16">
       <c r="A266" t="s">
-        <v>701</v>
+        <v>690</v>
       </c>
       <c r="B266" t="s">
-        <v>702</v>
+        <v>691</v>
       </c>
       <c r="C266" s="1">
-        <v>200000.0</v>
+        <v>180.0</v>
       </c>
       <c r="D266" s="1">
-        <v>95.11931935</v>
+        <v>0.4425</v>
       </c>
       <c r="E266" s="1">
-        <v>99.085615</v>
+        <v>0.19905624</v>
       </c>
       <c r="F266" t="s">
-        <v>8</v>
+        <v>677</v>
       </c>
       <c r="G266">
-        <v>1.0</v>
+        <v>1.18</v>
       </c>
       <c r="H266" s="1">
-        <v>198171.23</v>
+        <v>76724.74</v>
       </c>
       <c r="I266" s="1">
-        <v>-3316.15</v>
+        <v>92441.01</v>
       </c>
       <c r="J266" s="1">
-        <v>-1.6733761000525</v>
+        <v>120.48396644941</v>
       </c>
       <c r="K266">
         <v>0.0</v>
       </c>
-      <c r="L266" t="s">
-        <v>703</v>
+      <c r="L266">
+        <v>0.0</v>
       </c>
       <c r="M266" s="1">
-        <v>190238.64</v>
+        <v>169165.75</v>
       </c>
       <c r="N266" s="1">
-        <v>194855.08</v>
+        <v>169165.75</v>
       </c>
       <c r="O266" s="1">
-        <v>0.32</v>
+        <v>0.28</v>
       </c>
       <c r="P266">
         <v>1</v>
       </c>
     </row>
     <row r="267" spans="1:16">
       <c r="A267" t="s">
-        <v>704</v>
+        <v>692</v>
       </c>
       <c r="B267" t="s">
-        <v>705</v>
+        <v>693</v>
       </c>
       <c r="C267" s="1">
-        <v>200000.0</v>
+        <v>322.0</v>
       </c>
       <c r="D267" s="1">
-        <v>97.83920207</v>
+        <v>0.07</v>
       </c>
       <c r="E267" s="1">
-        <v>98.64377</v>
+        <v>0.1083618</v>
       </c>
       <c r="F267" t="s">
         <v>8</v>
       </c>
       <c r="G267">
         <v>1.0</v>
       </c>
       <c r="H267" s="1">
-        <v>197287.54</v>
+        <v>0.0</v>
       </c>
       <c r="I267" s="1">
-        <v>-435.83</v>
+        <v>-30881.25</v>
       </c>
       <c r="J267" s="1">
-        <v>-0.22091106209748</v>
+        <v>0</v>
       </c>
       <c r="K267">
         <v>0.0</v>
       </c>
-      <c r="L267" t="s">
-        <v>706</v>
+      <c r="L267">
+        <v>0.0</v>
       </c>
       <c r="M267" s="1">
-        <v>195678.41</v>
+        <v>-30881.25</v>
       </c>
       <c r="N267" s="1">
-        <v>196851.71</v>
+        <v>-30881.25</v>
       </c>
       <c r="O267" s="1">
-        <v>0.33</v>
+        <v>-0.05</v>
       </c>
       <c r="P267">
         <v>1</v>
       </c>
     </row>
     <row r="268" spans="1:16">
       <c r="A268" t="s">
-        <v>707</v>
+        <v>694</v>
       </c>
       <c r="B268" t="s">
-        <v>708</v>
+        <v>695</v>
       </c>
       <c r="C268" s="1">
-        <v>200000.0</v>
+        <v>-322.0</v>
       </c>
       <c r="D268" s="1">
-        <v>99.90048255</v>
+        <v>0.0475</v>
       </c>
       <c r="E268" s="1">
-        <v>103.524275</v>
+        <v>0.0738354</v>
       </c>
       <c r="F268" t="s">
         <v>8</v>
       </c>
       <c r="G268">
         <v>1.0</v>
       </c>
       <c r="H268" s="1">
-        <v>207048.55</v>
+        <v>0.0</v>
       </c>
       <c r="I268" s="1">
-        <v>-1727.04</v>
+        <v>21200.0</v>
       </c>
       <c r="J268" s="1">
-        <v>-0.83412320443683</v>
+        <v>0</v>
       </c>
       <c r="K268">
         <v>0.0</v>
       </c>
-      <c r="L268" t="s">
-        <v>709</v>
+      <c r="L268">
+        <v>0.0</v>
       </c>
       <c r="M268" s="1">
-        <v>199800.96</v>
+        <v>21200.0</v>
       </c>
       <c r="N268" s="1">
-        <v>205321.51</v>
+        <v>21200.0</v>
       </c>
       <c r="O268" s="1">
-        <v>0.34</v>
+        <v>0.04</v>
       </c>
       <c r="P268">
         <v>1</v>
       </c>
     </row>
     <row r="269" spans="1:16">
       <c r="A269" t="s">
-        <v>710</v>
+        <v>696</v>
       </c>
       <c r="B269" t="s">
-        <v>711</v>
+        <v>697</v>
       </c>
       <c r="C269" s="1">
-        <v>159000.0</v>
+        <v>188.0</v>
       </c>
       <c r="D269" s="1">
-        <v>99.24902405</v>
+        <v>135.4</v>
       </c>
       <c r="E269" s="1">
-        <v>99.695</v>
+        <v>44.2</v>
       </c>
       <c r="F269" t="s">
         <v>8</v>
       </c>
       <c r="G269">
         <v>1.0</v>
       </c>
       <c r="H269" s="1">
-        <v>158515.05</v>
+        <v>83096.0</v>
       </c>
       <c r="I269" s="1">
-        <v>-627.42</v>
+        <v>171456.0</v>
       </c>
       <c r="J269" s="1">
-        <v>-0.39581099712614</v>
+        <v>206.33484162896</v>
       </c>
       <c r="K269">
         <v>0.0</v>
       </c>
       <c r="L269">
-        <v>81.68</v>
+        <v>0.0</v>
       </c>
       <c r="M269" s="1">
-        <v>157805.95</v>
+        <v>254552.0</v>
       </c>
       <c r="N269" s="1">
-        <v>157887.63</v>
+        <v>254552.0</v>
       </c>
       <c r="O269" s="1">
-        <v>0.26</v>
+        <v>0.43</v>
       </c>
       <c r="P269">
         <v>1</v>
       </c>
     </row>
     <row r="270" spans="1:16">
       <c r="A270" t="s">
-        <v>712</v>
+        <v>698</v>
       </c>
       <c r="B270" t="s">
-        <v>713</v>
+        <v>699</v>
       </c>
       <c r="C270" s="1">
-        <v>200000.0</v>
+        <v>-376.0</v>
       </c>
       <c r="D270" s="1">
-        <v>82.385092</v>
+        <v>16.3</v>
       </c>
       <c r="E270" s="1">
-        <v>82.064325</v>
+        <v>13.62657181</v>
       </c>
       <c r="F270" t="s">
         <v>8</v>
       </c>
       <c r="G270">
         <v>1.0</v>
       </c>
       <c r="H270" s="1">
-        <v>164128.65</v>
+        <v>-51235.91</v>
       </c>
       <c r="I270" s="1">
-        <v>1475.78</v>
+        <v>-10052.09</v>
       </c>
       <c r="J270" s="1">
-        <v>0.89916050610299</v>
+        <v>19.619227998488</v>
       </c>
       <c r="K270">
         <v>0.0</v>
       </c>
       <c r="L270">
-        <v>834.25</v>
+        <v>0.0</v>
       </c>
       <c r="M270" s="1">
-        <v>164770.18</v>
+        <v>-61288.0</v>
       </c>
       <c r="N270" s="1">
-        <v>165604.43</v>
+        <v>-61288.0</v>
       </c>
       <c r="O270" s="1">
-        <v>0.27</v>
+        <v>-0.1</v>
       </c>
       <c r="P270">
         <v>1</v>
       </c>
     </row>
     <row r="271" spans="1:16">
       <c r="A271" t="s">
-        <v>714</v>
+        <v>700</v>
       </c>
       <c r="B271" t="s">
-        <v>715</v>
+        <v>701</v>
       </c>
       <c r="C271" s="1">
-        <v>200000.0</v>
+        <v>188.0</v>
       </c>
       <c r="D271" s="1">
-        <v>87.82963522</v>
+        <v>0.5</v>
       </c>
       <c r="E271" s="1">
-        <v>99.462</v>
+        <v>3.03914362</v>
       </c>
       <c r="F271" t="s">
         <v>8</v>
       </c>
       <c r="G271">
         <v>1.0</v>
       </c>
       <c r="H271" s="1">
-        <v>198924.0</v>
+        <v>5713.59</v>
       </c>
       <c r="I271" s="1">
-        <v>-21648.29</v>
+        <v>-4773.59</v>
       </c>
       <c r="J271" s="1">
-        <v>-10.882693893145</v>
+        <v>-83.547996968631</v>
       </c>
       <c r="K271">
         <v>0.0</v>
       </c>
-      <c r="L271" t="s">
-        <v>716</v>
+      <c r="L271">
+        <v>0.0</v>
       </c>
       <c r="M271" s="1">
-        <v>175659.27</v>
+        <v>940.0</v>
       </c>
       <c r="N271" s="1">
-        <v>177275.71</v>
+        <v>940.0</v>
       </c>
       <c r="O271" s="1">
-        <v>0.29</v>
+        <v>0.0</v>
       </c>
       <c r="P271">
         <v>1</v>
       </c>
     </row>
     <row r="272" spans="1:16">
       <c r="A272" t="s">
-        <v>717</v>
+        <v>702</v>
       </c>
       <c r="B272" t="s">
-        <v>718</v>
+        <v>703</v>
       </c>
       <c r="C272" s="1">
-        <v>100000.0</v>
+        <v>160.0</v>
       </c>
       <c r="D272" s="1">
-        <v>89.22757553</v>
+        <v>81.3</v>
       </c>
       <c r="E272" s="1">
-        <v>88.81745</v>
+        <v>75.3</v>
       </c>
       <c r="F272" t="s">
         <v>8</v>
       </c>
       <c r="G272">
         <v>1.0</v>
       </c>
       <c r="H272" s="1">
-        <v>88817.45</v>
+        <v>120480.0</v>
       </c>
       <c r="I272" s="1">
-        <v>950.54</v>
+        <v>9600.0</v>
       </c>
       <c r="J272" s="1">
-        <v>1.0702176205239</v>
+        <v>7.9681274900398</v>
       </c>
       <c r="K272">
         <v>0.0</v>
       </c>
       <c r="L272">
-        <v>540.41</v>
+        <v>0.0</v>
       </c>
       <c r="M272" s="1">
-        <v>89227.58</v>
+        <v>130080.0</v>
       </c>
       <c r="N272" s="1">
-        <v>89767.99</v>
+        <v>130080.0</v>
       </c>
       <c r="O272" s="1">
-        <v>0.15</v>
+        <v>0.22</v>
       </c>
       <c r="P272">
         <v>1</v>
       </c>
     </row>
     <row r="273" spans="1:16">
       <c r="A273" t="s">
-        <v>719</v>
+        <v>704</v>
       </c>
       <c r="B273" t="s">
-        <v>720</v>
+        <v>705</v>
       </c>
       <c r="C273" s="1">
-        <v>200000.0</v>
+        <v>410.0</v>
       </c>
       <c r="D273" s="1">
-        <v>98.13682881</v>
+        <v>76.4</v>
       </c>
       <c r="E273" s="1">
-        <v>100.0</v>
+        <v>53.2</v>
       </c>
       <c r="F273" t="s">
         <v>8</v>
       </c>
       <c r="G273">
         <v>1.0</v>
       </c>
       <c r="H273" s="1">
-        <v>200000.0</v>
+        <v>218120.0</v>
       </c>
       <c r="I273" s="1">
-        <v>-391.94</v>
+        <v>95120.0</v>
       </c>
       <c r="J273" s="1">
-        <v>-0.19597</v>
+        <v>43.609022556391</v>
       </c>
       <c r="K273">
         <v>0.0</v>
       </c>
-      <c r="L273" t="s">
-        <v>721</v>
+      <c r="L273">
+        <v>0.0</v>
       </c>
       <c r="M273" s="1">
-        <v>196273.65</v>
+        <v>313240.0</v>
       </c>
       <c r="N273" s="1">
-        <v>199608.06</v>
+        <v>313240.0</v>
       </c>
       <c r="O273" s="1">
-        <v>0.33</v>
+        <v>0.53</v>
       </c>
       <c r="P273">
-        <v>1</v>
-[...748 lines deleted...]
-      <c r="P288">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>