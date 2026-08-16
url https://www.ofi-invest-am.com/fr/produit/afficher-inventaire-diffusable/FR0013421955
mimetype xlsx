--- v3 (2026-07-16)
+++ v4 (2026-08-16)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="706">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="717">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>X</t>
   </si>
   <si>
     <t>FR0007493010</t>
   </si>
   <si>
@@ -124,56 +124,50 @@
   <si>
     <t>NL0012969182</t>
   </si>
   <si>
     <t>ADYEN NV</t>
   </si>
   <si>
     <t>FR0000120073</t>
   </si>
   <si>
     <t>AIR LIQUIDE SA</t>
   </si>
   <si>
     <t>NL0000235190</t>
   </si>
   <si>
     <t>AIRBUS SE</t>
   </si>
   <si>
     <t>DE0008404005</t>
   </si>
   <si>
     <t>ALLIANZ SE-REG</t>
   </si>
   <si>
-    <t>FR0010220475</t>
-[...4 lines deleted...]
-  <si>
     <t>ES0109067019</t>
   </si>
   <si>
     <t>AMADEUS IT GROUP</t>
   </si>
   <si>
     <t>LU0569974404</t>
   </si>
   <si>
     <t>APERAM</t>
   </si>
   <si>
     <t>NL0010273215</t>
   </si>
   <si>
     <t>ASML HOLDING NV</t>
   </si>
   <si>
     <t>FR0000120628</t>
   </si>
   <si>
     <t>AXA</t>
   </si>
   <si>
     <t>ES0113900J37</t>
@@ -532,1650 +526,1689 @@
   <si>
     <t>FR001400SDL2</t>
   </si>
   <si>
     <t>AM LAB ISR ACT EMERG</t>
   </si>
   <si>
     <t>LU2244386053</t>
   </si>
   <si>
     <t>BNP Prbs Esy E HY SR</t>
   </si>
   <si>
     <t>FR001400KPZ3</t>
   </si>
   <si>
     <t>OFI INVEST ESG LIQ I</t>
   </si>
   <si>
     <t>XS2986639701</t>
   </si>
   <si>
     <t>A2A EX 3.625 01-35</t>
   </si>
   <si>
-    <t>4 735.34</t>
+    <t>6 451.90</t>
   </si>
   <si>
     <t>XS2809859536</t>
   </si>
   <si>
     <t>ACHM BV 5.625 11-44</t>
   </si>
   <si>
-    <t>2 604.45</t>
+    <t>3 051.37</t>
   </si>
   <si>
     <t>BE6363767821</t>
   </si>
   <si>
     <t>AGEA NV 4.625 05-56</t>
   </si>
   <si>
-    <t>13 418.84</t>
-[...1 lines deleted...]
-  <si>
     <t>XS3237229193</t>
   </si>
   <si>
     <t>AIB GRO 3.75 12-36</t>
   </si>
   <si>
-    <t>4 555.58</t>
+    <t>5 506.03</t>
   </si>
   <si>
     <t>FR0014013VX5</t>
   </si>
   <si>
     <t>AIR LIQ 3.0 05-33</t>
   </si>
   <si>
-    <t>2 728.77</t>
+    <t>XS2251233651</t>
+  </si>
+  <si>
+    <t>AKEL RE 1.125 01-29</t>
   </si>
   <si>
     <t>XS3324546251</t>
   </si>
   <si>
     <t>AKZO NO 4.0 03-31</t>
   </si>
   <si>
+    <t>1 494.79</t>
+  </si>
+  <si>
+    <t>XS3359749481</t>
+  </si>
+  <si>
+    <t>ALLI 3.25 04-31</t>
+  </si>
+  <si>
     <t>XS2829852842</t>
   </si>
   <si>
     <t>ALLI 4.5 PERP</t>
   </si>
   <si>
-    <t>7 323.29</t>
+    <t>8 038.36</t>
   </si>
   <si>
     <t>DE000A351U49</t>
   </si>
   <si>
     <t>ALLI SE 5.824 07-53</t>
   </si>
   <si>
-    <t>4 292.21</t>
+    <t>4 754.94</t>
   </si>
   <si>
     <t>XS3064423174</t>
   </si>
   <si>
     <t>ALPH 3.0 05-33</t>
   </si>
   <si>
-    <t>2 868.49</t>
+    <t>XS3357187809</t>
+  </si>
+  <si>
+    <t>ALPH BA 3.75 05-32</t>
   </si>
   <si>
     <t>XS2761146468</t>
   </si>
   <si>
     <t>ALPH BA 5.0 05-30</t>
   </si>
   <si>
-    <t>4 698.63</t>
-[...10 lines deleted...]
-  <si>
     <t>FR001400ZZD7</t>
   </si>
   <si>
     <t>ARKEMA 4.25 PERP</t>
   </si>
   <si>
-    <t>7 626.39</t>
-[...5 lines deleted...]
-    <t>ASB Ban 3.185 04-29</t>
+    <t>8 311.11</t>
+  </si>
+  <si>
+    <t>XS3196024296</t>
+  </si>
+  <si>
+    <t>AROU 3.25 01-31</t>
+  </si>
+  <si>
+    <t>4 879.45</t>
   </si>
   <si>
     <t>XS2790191303</t>
   </si>
   <si>
     <t>ASR NED 6.625 PERP</t>
   </si>
   <si>
-    <t>4 149.73</t>
+    <t>5 205.36</t>
   </si>
   <si>
     <t>XS2872909770</t>
   </si>
   <si>
     <t>ASTR FI 3.278 08-33</t>
   </si>
   <si>
-    <t>5 584.10</t>
+    <t>6 211.77</t>
   </si>
   <si>
     <t>XS2431029441</t>
   </si>
   <si>
     <t>AXA 1.875 07-42</t>
   </si>
   <si>
-    <t>1 458.90</t>
+    <t>1 607.88</t>
   </si>
   <si>
     <t>XS1346228577</t>
   </si>
   <si>
     <t>AXA SA 3.38 07-47</t>
   </si>
   <si>
-    <t>7 989.04</t>
+    <t>8 793.49</t>
+  </si>
+  <si>
+    <t>XS2432565187</t>
+  </si>
+  <si>
+    <t>BALD FI 2.0 01-31</t>
+  </si>
+  <si>
+    <t>1 326.03</t>
   </si>
   <si>
     <t>IT0005632267</t>
   </si>
   <si>
     <t>BANC BP 3.375 01-30</t>
   </si>
   <si>
-    <t>1 629.43</t>
+    <t>2 160.37</t>
   </si>
   <si>
     <t>XS3090080733</t>
   </si>
   <si>
     <t>BANC DE 3.5 06-31</t>
   </si>
   <si>
-    <t>5 964.38</t>
+    <t>6 520.55</t>
+  </si>
+  <si>
+    <t>XS3352075058</t>
+  </si>
+  <si>
+    <t>BANC SA 4.25 04-38</t>
   </si>
   <si>
     <t>XS3112064947</t>
   </si>
   <si>
     <t>BANK OF 3.25 01-32</t>
   </si>
   <si>
-    <t>3 246.53</t>
+    <t>4 178.70</t>
   </si>
   <si>
     <t>FR0014015J95</t>
   </si>
   <si>
     <t>BANQ FE 3.5 07-33</t>
   </si>
   <si>
-    <t>2 560.27</t>
+    <t>3 394.52</t>
   </si>
   <si>
     <t>XS2831195644</t>
   </si>
   <si>
     <t>BARC 4.973 05-36</t>
   </si>
   <si>
-    <t>8 828.78</t>
-[...8 lines deleted...]
-    <t>4 253.42</t>
+    <t>9 619.01</t>
   </si>
   <si>
     <t>BE0390167337</t>
   </si>
   <si>
     <t>BELF SA 3.375 02-31</t>
   </si>
   <si>
     <t>BE6365319829</t>
   </si>
   <si>
     <t>BELF SA 3.375 05-30</t>
   </si>
   <si>
-    <t>6 047.26</t>
+    <t>6 583.56</t>
   </si>
   <si>
     <t>XS3332496184</t>
   </si>
   <si>
     <t>BK IREL 3.875 04-34</t>
   </si>
   <si>
+    <t>1 491.93</t>
+  </si>
+  <si>
     <t>XS3215466338</t>
   </si>
   <si>
     <t>BMS IRE 3.363 11-33</t>
   </si>
   <si>
-    <t>3 604.68</t>
+    <t>4 253.96</t>
   </si>
   <si>
     <t>FR0014010KM7</t>
   </si>
   <si>
     <t>BNP PAR 3.78 01-36</t>
   </si>
   <si>
-    <t>1 884.62</t>
+    <t>2 485.22</t>
   </si>
   <si>
     <t>FR001400KY44</t>
   </si>
   <si>
     <t>BNP PAR 4.125 09-32</t>
   </si>
   <si>
-    <t>2 328.08</t>
+    <t>2 655.82</t>
   </si>
   <si>
     <t>XS2555221246</t>
   </si>
   <si>
     <t>BOOK 4.75 11-34</t>
   </si>
   <si>
-    <t>6 090.41</t>
+    <t>7 222.60</t>
   </si>
   <si>
     <t>FR001400WP90</t>
   </si>
   <si>
     <t>BPCE 4.0 01-34</t>
   </si>
   <si>
-    <t>3 945.21</t>
+    <t>5 216.44</t>
   </si>
   <si>
     <t>FR0014001R34</t>
   </si>
   <si>
     <t>BQ POST 0.75 08-32</t>
   </si>
   <si>
     <t>FR0013461795</t>
   </si>
   <si>
     <t>BQ POST 3.875 PERP</t>
   </si>
   <si>
-    <t>3 232.73</t>
+    <t>3 853.59</t>
   </si>
   <si>
     <t>XS3227880021</t>
   </si>
   <si>
     <t>BRIT TE 3.375 11-32</t>
   </si>
   <si>
-    <t>3 403.29</t>
+    <t>4 044.17</t>
   </si>
   <si>
     <t>FR0014013058</t>
   </si>
   <si>
     <t>BURE VE 3.375 10-33</t>
   </si>
   <si>
-    <t>5 575.68</t>
+    <t>6 380.14</t>
   </si>
   <si>
     <t>FR001400N2M9</t>
   </si>
   <si>
     <t>CA 3.75 01-34</t>
   </si>
   <si>
+    <t>1 202.05</t>
+  </si>
+  <si>
     <t>XS3226502485</t>
   </si>
   <si>
     <t>CAIX 3.875 05-38</t>
   </si>
   <si>
-    <t>3 333.56</t>
-[...1 lines deleted...]
-  <si>
     <t>FR0014012S89</t>
   </si>
   <si>
     <t>CAPG 3.5 09-34</t>
   </si>
   <si>
-    <t>3 969.86</t>
+    <t>4 526.03</t>
   </si>
   <si>
     <t>XS2387052744</t>
   </si>
   <si>
     <t>CAST HE 0.875 09-29</t>
   </si>
   <si>
-    <t>1 030.82</t>
+    <t>1 169.86</t>
   </si>
   <si>
     <t>XS2793256137</t>
   </si>
   <si>
     <t>CBRE GI 4.75 03-34</t>
   </si>
   <si>
+    <t>1 379.45</t>
+  </si>
+  <si>
     <t>FR001400Q486</t>
   </si>
   <si>
     <t>CIE GEN 3.125 05-31</t>
   </si>
   <si>
-    <t>8 707.19</t>
-[...1 lines deleted...]
-  <si>
     <t>FR0013521630</t>
   </si>
   <si>
     <t>CNP ASS 2.5 06-51</t>
   </si>
   <si>
-    <t>8 054.79</t>
+    <t>8 849.32</t>
   </si>
   <si>
     <t>FR0013066388</t>
   </si>
   <si>
     <t>CNP ASS 4.5 06-47</t>
   </si>
   <si>
-    <t>3 871.23</t>
+    <t>4 228.77</t>
   </si>
   <si>
     <t>XS3326476523</t>
   </si>
   <si>
     <t>COCA CO 4.0 10-33</t>
   </si>
   <si>
+    <t>1 125.70</t>
+  </si>
+  <si>
     <t>DE000CZ45YV9</t>
   </si>
   <si>
     <t>COMM AK 4.0 07-32</t>
   </si>
   <si>
-    <t>3 046.58</t>
+    <t>3 364.38</t>
   </si>
   <si>
     <t>XS2796609787</t>
   </si>
   <si>
     <t>COMP DE 3.375 04-30</t>
   </si>
   <si>
+    <t>1 137.33</t>
+  </si>
+  <si>
     <t>FR001400MDV4</t>
   </si>
   <si>
     <t>COVI 4.625 06-32</t>
   </si>
   <si>
-    <t>16 168.49</t>
+    <t>8 819.18</t>
   </si>
   <si>
     <t>FR001400Q7X2</t>
   </si>
   <si>
     <t>COVI HO 4.125 05-33</t>
   </si>
   <si>
-    <t>11 256.16</t>
+    <t>12 239.38</t>
   </si>
   <si>
     <t>FR001400PZV0</t>
   </si>
   <si>
     <t>CRED MU 4.81 05-35</t>
   </si>
   <si>
-    <t>8 961.10</t>
-[...1 lines deleted...]
-  <si>
     <t>BE0390287564</t>
   </si>
   <si>
     <t>CRELAN 4.0 04-37</t>
   </si>
   <si>
-    <t>1 753.42</t>
-[...1 lines deleted...]
-  <si>
     <t>BE0002989706</t>
   </si>
   <si>
     <t>CRELAN 5.25 01-32</t>
   </si>
   <si>
-    <t>2 502.74</t>
+    <t>3 336.99</t>
   </si>
   <si>
     <t>XS2900380812</t>
   </si>
   <si>
     <t>DAIM TR 3.375 09-30</t>
   </si>
   <si>
-    <t>3 865.07</t>
+    <t>4 401.37</t>
+  </si>
+  <si>
+    <t>XS3352082930</t>
+  </si>
+  <si>
+    <t>DANA 3.25 04-30</t>
   </si>
   <si>
     <t>FR0014017HO4</t>
   </si>
   <si>
     <t>DANONE 3.785 04-34</t>
   </si>
   <si>
+    <t>XS3351033785</t>
+  </si>
+  <si>
+    <t>DANS ST 3.625 04-36</t>
+  </si>
+  <si>
     <t>DE000DL19VS4</t>
   </si>
   <si>
     <t>DEUT BK 1.75 11-30</t>
   </si>
   <si>
     <t>DE000A4DE9Y3</t>
   </si>
   <si>
     <t>DEUT BK 3.375 02-31</t>
   </si>
   <si>
     <t>DE000A30VT06</t>
   </si>
   <si>
     <t>DEUT BK 5.0 09-30</t>
   </si>
   <si>
-    <t>6 219.18</t>
+    <t>7 013.70</t>
   </si>
   <si>
     <t>XS2280835260</t>
   </si>
   <si>
     <t>DIGI IN 0.625 07-31</t>
   </si>
   <si>
+    <t>1 054.79</t>
+  </si>
+  <si>
     <t>XS2977974927</t>
   </si>
   <si>
     <t>DNB BAN 3.0 01-31</t>
   </si>
   <si>
-    <t>1 561.64</t>
+    <t>2 038.36</t>
   </si>
   <si>
     <t>XS3074473474</t>
   </si>
   <si>
     <t>DNB BAN 3.125 05-31</t>
   </si>
   <si>
-    <t>2 868.15</t>
+    <t>3 116.44</t>
   </si>
   <si>
     <t>XS2847684938</t>
   </si>
   <si>
     <t>DSB 3.125 09-34</t>
   </si>
   <si>
-    <t>3 904.11</t>
+    <t>4 400.68</t>
   </si>
   <si>
     <t>XS3204041266</t>
   </si>
   <si>
     <t>DZ BANK 3.706 10-35</t>
   </si>
   <si>
-    <t>3 797.38</t>
+    <t>4 386.28</t>
   </si>
   <si>
     <t>XS3166221948</t>
   </si>
   <si>
     <t>EAST JA 3.727 09-37</t>
   </si>
   <si>
-    <t>8 454.67</t>
+    <t>9 520.70</t>
   </si>
   <si>
     <t>XS3071203056</t>
   </si>
   <si>
     <t>EATO CA 3.625 05-35</t>
   </si>
   <si>
-    <t>6 872.60</t>
-[...1 lines deleted...]
-  <si>
     <t>FR0014006UO0</t>
   </si>
   <si>
     <t>EDF 1.0 11-33</t>
   </si>
   <si>
     <t>PTEDP6OM0007</t>
   </si>
   <si>
     <t>EDP 4.375 12-55</t>
   </si>
   <si>
-    <t>1 761.99</t>
+    <t>2 804.79</t>
   </si>
   <si>
     <t>XS3171675393</t>
   </si>
   <si>
     <t>EDP SER 3.125 12-31</t>
   </si>
   <si>
-    <t>3 379.11</t>
+    <t>4 089.21</t>
   </si>
   <si>
     <t>XS2904504979</t>
   </si>
   <si>
     <t>EFG EUR 4.0 09-30</t>
   </si>
   <si>
-    <t>4 558.90</t>
-[...8 lines deleted...]
-    <t>6 645.89</t>
+    <t>5 194.52</t>
+  </si>
+  <si>
+    <t>BE6373697216</t>
+  </si>
+  <si>
+    <t>ELIA GR 4.625 PERP</t>
   </si>
   <si>
     <t>XS3070067072</t>
   </si>
   <si>
     <t>ELIS CO 2.875 05-30</t>
   </si>
   <si>
-    <t>10 878.13</t>
-[...1 lines deleted...]
-  <si>
     <t>FR0014016ZV3</t>
   </si>
   <si>
     <t>ELIS EX 3.875 03-32</t>
   </si>
   <si>
+    <t>1 210.27</t>
+  </si>
+  <si>
     <t>XS3086867440</t>
   </si>
   <si>
     <t>ELM BV 3.375 06-30</t>
   </si>
   <si>
-    <t>5 640.41</t>
+    <t>6 176.71</t>
   </si>
   <si>
     <t>XS1492580516</t>
   </si>
   <si>
     <t>ELM BV 4.5 PERP</t>
   </si>
   <si>
-    <t>20 712.33</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2312746345</t>
   </si>
   <si>
     <t>ENEL 1.875 PERP</t>
   </si>
   <si>
-    <t>3 452.05</t>
+    <t>3 898.97</t>
+  </si>
+  <si>
+    <t>FR0014016Z94</t>
+  </si>
+  <si>
+    <t>ENGIE 4.371 PERP</t>
+  </si>
+  <si>
+    <t>1 185.61</t>
   </si>
   <si>
     <t>XS3274805376</t>
   </si>
   <si>
     <t>EON SE 3.448 01-34</t>
   </si>
   <si>
-    <t>4 521.70</t>
+    <t>5 962.68</t>
   </si>
   <si>
     <t>XS1428782160</t>
   </si>
   <si>
     <t>ESB FIN 1.88 06-31</t>
   </si>
   <si>
-    <t>6 369.86</t>
+    <t>6 965.75</t>
   </si>
   <si>
     <t>FR001400RX89</t>
   </si>
   <si>
     <t>ESSI 3.0 03-32</t>
   </si>
   <si>
-    <t>1 512.33</t>
+    <t>2 465.75</t>
   </si>
   <si>
     <t>FR0014017VR8</t>
   </si>
   <si>
     <t>EURAZEO 4.625 04-31</t>
   </si>
   <si>
     <t>DE000A4DFWV3</t>
   </si>
   <si>
     <t>EVON IN 4.25 09-55</t>
   </si>
   <si>
-    <t>5 193.15</t>
+    <t>5 868.49</t>
   </si>
   <si>
     <t>XS2982065018</t>
   </si>
   <si>
     <t>EXPE FI 3.51 12-33</t>
   </si>
   <si>
-    <t>2 096.19</t>
+    <t>2 578.65</t>
+  </si>
+  <si>
+    <t>XS3003232272</t>
+  </si>
+  <si>
+    <t>FAST AB 4.0 02-32</t>
+  </si>
+  <si>
+    <t>1 950.68</t>
   </si>
   <si>
     <t>XS3299544711</t>
   </si>
   <si>
     <t>FORD MO 3.305 05-29</t>
   </si>
   <si>
-    <t>1 768.40</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2764790833</t>
   </si>
   <si>
     <t>FORT 3.7 08-29</t>
   </si>
   <si>
-    <t>2 513.97</t>
-[...8 lines deleted...]
-    <t>3 513.01</t>
+    <t>2 807.95</t>
+  </si>
+  <si>
+    <t>XS3350929454</t>
+  </si>
+  <si>
+    <t>GOLD SA 4.188 04-36</t>
   </si>
   <si>
     <t>BE6371086297</t>
   </si>
   <si>
     <t>GROU BR 3.75 01-36</t>
   </si>
   <si>
+    <t>1 212.33</t>
+  </si>
+  <si>
     <t>FR0014006144</t>
   </si>
   <si>
     <t>GROU DE 1.85 04-42</t>
   </si>
   <si>
-    <t>1 844.93</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2198574209</t>
   </si>
   <si>
     <t>HANN RU 1.75 10-40</t>
   </si>
   <si>
+    <t>1 069.18</t>
+  </si>
+  <si>
     <t>XS3319131119</t>
   </si>
   <si>
     <t>HENK AG 3.625 04-31</t>
   </si>
   <si>
+    <t>1 400.34</t>
+  </si>
+  <si>
     <t>XS2385390724</t>
   </si>
   <si>
     <t>HIME SA 0.625 09-28</t>
   </si>
   <si>
     <t>DE000A383PT8</t>
   </si>
   <si>
     <t>HOWO WO 3.875 06-30</t>
   </si>
   <si>
-    <t>6 773.29</t>
+    <t>7 389.04</t>
   </si>
   <si>
     <t>XS3224600232</t>
   </si>
   <si>
     <t>IBER FI 3.75 PERP</t>
   </si>
   <si>
-    <t>5 116.44</t>
-[...17 lines deleted...]
-    <t>3 665.85</t>
+    <t>8 013.70</t>
   </si>
   <si>
     <t>FR001400ZRC6</t>
   </si>
   <si>
     <t>ICAD PR 4.375 05-35</t>
   </si>
   <si>
-    <t>15 965.75</t>
+    <t>8 678.08</t>
+  </si>
+  <si>
+    <t>FR0014018J01</t>
+  </si>
+  <si>
+    <t>8 702.05</t>
   </si>
   <si>
     <t>XS3190744907</t>
   </si>
   <si>
     <t>IDS FIN 3.25 10-29</t>
   </si>
   <si>
-    <t>3 704.73</t>
+    <t>4 239.25</t>
   </si>
   <si>
     <t>FR00140141X5</t>
   </si>
   <si>
     <t>IMERYS 4.0 11-32</t>
   </si>
   <si>
-    <t>3 287.67</t>
-[...8 lines deleted...]
-    <t>4 543.77</t>
+    <t>3 923.29</t>
+  </si>
+  <si>
+    <t>XS3324619231</t>
+  </si>
+  <si>
+    <t>INFO 3.75 04-32</t>
   </si>
   <si>
     <t>XS2244936659</t>
   </si>
   <si>
     <t>INFR WI 1.625 10-28</t>
   </si>
   <si>
-    <t>1 611.64</t>
+    <t>1 869.86</t>
   </si>
   <si>
     <t>XS3153087559</t>
   </si>
   <si>
     <t>ING GRO 3.875 08-37</t>
   </si>
   <si>
-    <t>12 898.97</t>
+    <t>14 438.36</t>
   </si>
   <si>
     <t>XS3032046016</t>
   </si>
   <si>
     <t>INVE AB 3.5 03-34</t>
   </si>
   <si>
     <t>XS2752472436</t>
   </si>
   <si>
     <t>IREN 3.875 07-32</t>
   </si>
   <si>
-    <t>5 775.34</t>
+    <t>6 391.10</t>
   </si>
   <si>
     <t>XS2977890313</t>
   </si>
   <si>
     <t>IREN 4.5 PERP</t>
   </si>
   <si>
-    <t>8 926.03</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2957380228</t>
   </si>
   <si>
     <t>JOHN NT 3.125 12-33</t>
   </si>
   <si>
-    <t>1 113.01</t>
+    <t>1 361.30</t>
   </si>
   <si>
     <t>XS3300349639</t>
   </si>
   <si>
     <t>JPM CHA 3.136 02-32</t>
   </si>
   <si>
-    <t>2 337.48</t>
+    <t>3 448.74</t>
   </si>
   <si>
     <t>BE0002990712</t>
   </si>
   <si>
     <t>KBC GRO 4.75 04-35</t>
   </si>
   <si>
+    <t>1 665.75</t>
+  </si>
+  <si>
     <t>FR001400NDQ2</t>
   </si>
   <si>
     <t>KLEP 3.875 09-33</t>
   </si>
   <si>
-    <t>8 875.34</t>
+    <t>10 106.85</t>
   </si>
   <si>
     <t>XS2852136063</t>
   </si>
   <si>
     <t>Koni DS 3.625 07-34</t>
   </si>
   <si>
-    <t>5 800.00</t>
+    <t>6 376.03</t>
   </si>
   <si>
     <t>XS2229470146</t>
   </si>
   <si>
     <t>KPN 0.875 12-32</t>
   </si>
   <si>
     <t>FR0013455854</t>
   </si>
   <si>
     <t>LA MOND 4.375 PERP</t>
   </si>
   <si>
-    <t>4 278.85</t>
+    <t>DE000A3E5VK1</t>
+  </si>
+  <si>
+    <t>LEG IMM 0.75 06-31</t>
+  </si>
+  <si>
+    <t>1 327.40</t>
   </si>
   <si>
     <t>XS2815980664</t>
   </si>
   <si>
     <t>LLOY BA 3.875 05-32</t>
   </si>
   <si>
-    <t>3 620.21</t>
-[...1 lines deleted...]
-  <si>
     <t>XS3069338336</t>
   </si>
   <si>
     <t>LLOY BA 4.0 05-35</t>
   </si>
   <si>
-    <t>6 863.12</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2679904685</t>
   </si>
   <si>
     <t>LSEG NE 4.231 09-30</t>
   </si>
   <si>
-    <t>7 059.39</t>
+    <t>8 067.88</t>
   </si>
   <si>
     <t>FR001400ZEB6</t>
   </si>
   <si>
     <t>LVMH MO 3.0 03-32</t>
   </si>
   <si>
+    <t>1 200.00</t>
+  </si>
+  <si>
     <t>XS3320665444</t>
   </si>
   <si>
     <t>MAPL PA 4.728 03-35</t>
   </si>
   <si>
+    <t>1 664.77</t>
+  </si>
+  <si>
     <t>XS2023644540</t>
   </si>
   <si>
     <t>MERC FI 0.875 07-31</t>
   </si>
   <si>
-    <t>2 078.42</t>
+    <t>2 286.99</t>
   </si>
   <si>
     <t>XS3223939466</t>
   </si>
   <si>
     <t>MERC KG 3.75 11-55</t>
   </si>
   <si>
-    <t>2 825.34</t>
+    <t>4 315.07</t>
   </si>
   <si>
     <t>XS3293638568</t>
   </si>
   <si>
     <t>MIZU FI 3.21 05-32</t>
   </si>
   <si>
-    <t>2 327.03</t>
+    <t>3 398.20</t>
   </si>
   <si>
     <t>XS3025943419</t>
   </si>
   <si>
     <t>MOND FI 3.75 05-33</t>
   </si>
   <si>
-    <t>6 542.47</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2790333889</t>
   </si>
   <si>
     <t>MORG ST 3.955 03-35</t>
   </si>
   <si>
-    <t>1 625.34</t>
+    <t>3 196.51</t>
   </si>
   <si>
     <t>XS3059437460</t>
   </si>
   <si>
     <t>NATI BU 4.0 07-35</t>
   </si>
   <si>
-    <t>2 979.95</t>
+    <t>6 518.25</t>
   </si>
   <si>
     <t>XS2434710872</t>
   </si>
   <si>
     <t>NATL GR 1.054 01-31</t>
   </si>
   <si>
     <t>XS2894910665</t>
   </si>
   <si>
     <t>NATL GR 3.631 09-31</t>
   </si>
   <si>
-    <t>4 556.16</t>
+    <t>5 133.14</t>
   </si>
   <si>
     <t>XS2898838516</t>
   </si>
   <si>
     <t>NATW GR 3.575 09-32</t>
   </si>
   <si>
-    <t>4 309.59</t>
+    <t>4 877.67</t>
   </si>
   <si>
     <t>XS3009472989</t>
   </si>
   <si>
     <t>NATW GR 3.723 02-35</t>
   </si>
   <si>
-    <t>1 101.60</t>
+    <t>1 693.20</t>
   </si>
   <si>
     <t>XS3303513066</t>
   </si>
   <si>
     <t>NETW FI 3.5 09-33</t>
   </si>
   <si>
     <t>XS2602037629</t>
   </si>
   <si>
     <t>NN GROU 6.375 PERP</t>
   </si>
   <si>
-    <t>2 026.83</t>
+    <t>3 533.97</t>
   </si>
   <si>
     <t>XS3232967318</t>
   </si>
   <si>
     <t>NORD BK 3.25 11-35</t>
   </si>
   <si>
-    <t>4 060.27</t>
+    <t>4 834.93</t>
   </si>
   <si>
     <t>XS3100081507</t>
   </si>
   <si>
     <t>NTT FIN 3.678 07-33</t>
   </si>
   <si>
-    <t>4 846.29</t>
+    <t>5 351.84</t>
   </si>
   <si>
     <t>XS3308054124</t>
   </si>
   <si>
     <t>NV LUCH 3.625 11-35</t>
   </si>
   <si>
+    <t>1 191.78</t>
+  </si>
+  <si>
     <t>XS2776001377</t>
   </si>
   <si>
     <t>OMNI FI 3.7 03-32</t>
   </si>
   <si>
+    <t>1 500.27</t>
+  </si>
+  <si>
     <t>XS3284416917</t>
   </si>
   <si>
     <t>OP CORP 3.25 01-32</t>
   </si>
   <si>
-    <t>3 262.47</t>
+    <t>4 445.11</t>
   </si>
   <si>
     <t>FR001400GDJ1</t>
   </si>
   <si>
     <t>ORANGE 5.375 PERP</t>
   </si>
   <si>
+    <t>XS3195025054</t>
+  </si>
+  <si>
+    <t>P3 GROU 3.75 04-33</t>
+  </si>
+  <si>
     <t>XS2901491261</t>
   </si>
   <si>
     <t>P3 GROU 4.0 04-32</t>
   </si>
   <si>
-    <t>XS2439004412</t>
-[...2 lines deleted...]
-    <t>PROL EU 1.0 02-29</t>
+    <t>XS3296830444</t>
+  </si>
+  <si>
+    <t>PKO BAN 3.75 05-30</t>
   </si>
   <si>
     <t>XS2810794680</t>
   </si>
   <si>
     <t>PROL EU 4.0 05-34</t>
   </si>
   <si>
-    <t>3 835.62</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2187529180</t>
   </si>
   <si>
     <t>PROL IN 1.625 06-32</t>
   </si>
   <si>
-    <t>1 708.48</t>
-[...1 lines deleted...]
-  <si>
     <t>BE0002830116</t>
   </si>
   <si>
     <t>PROX 0.75 11-36</t>
   </si>
   <si>
+    <t>1 128.08</t>
+  </si>
+  <si>
     <t>FR0014010CI2</t>
   </si>
   <si>
     <t>PUBL GR 3.375 06-32</t>
   </si>
   <si>
-    <t>5 769.86</t>
+    <t>6 306.16</t>
   </si>
   <si>
     <t>CH1353015048</t>
   </si>
   <si>
     <t>RAIF SC 3.852 09-32</t>
   </si>
   <si>
-    <t>4 833.47</t>
+    <t>5 445.57</t>
   </si>
   <si>
     <t>FR0014015EO5</t>
   </si>
   <si>
     <t>RCI BAN 3.75 02-32</t>
   </si>
   <si>
+    <t>1 263.70</t>
+  </si>
+  <si>
     <t>XS2744299335</t>
   </si>
   <si>
     <t>RED ELE 3.0 01-34</t>
   </si>
   <si>
-    <t>1 528.77</t>
+    <t>2 005.48</t>
+  </si>
+  <si>
+    <t>XS3348120653</t>
+  </si>
+  <si>
+    <t>REDEIA 4.375 PERP</t>
   </si>
   <si>
     <t>XS2779010300</t>
   </si>
   <si>
     <t>RELX FI 3.375 03-33</t>
   </si>
   <si>
+    <t>1 109.59</t>
+  </si>
+  <si>
     <t>XS2979759359</t>
   </si>
   <si>
     <t>ROYA BA 3.25 01-31</t>
   </si>
   <si>
-    <t>3 134.25</t>
+    <t>4 167.12</t>
   </si>
   <si>
     <t>FR001400J150</t>
   </si>
   <si>
     <t>RTE EDF 3.75 07-35</t>
   </si>
   <si>
-    <t>11 917.81</t>
-[...5 lines deleted...]
-    <t>SANOFI 2.75 03-31</t>
+    <t>13 109.59</t>
   </si>
   <si>
     <t>XS2894895684</t>
   </si>
   <si>
     <t>SCOT HY 3.375 09-32</t>
   </si>
   <si>
-    <t>6 324.66</t>
+    <t>7 129.11</t>
   </si>
   <si>
     <t>XS2974156031</t>
   </si>
   <si>
     <t>SELP FI 3.75 01-32</t>
   </si>
   <si>
+    <t>XS3310387256</t>
+  </si>
+  <si>
+    <t>SELP FI 3.875 04-31</t>
+  </si>
+  <si>
     <t>FR0014012ID6</t>
   </si>
   <si>
     <t>SG 3.75 09-33</t>
   </si>
   <si>
-    <t>2 332.19</t>
+    <t>2 630.14</t>
   </si>
   <si>
     <t>FR0014014A53</t>
   </si>
   <si>
     <t>SG 3.875 11-35</t>
   </si>
   <si>
-    <t>4 809.25</t>
+    <t>5 732.88</t>
   </si>
   <si>
     <t>XS2616008970</t>
   </si>
   <si>
     <t>SIKA CA 3.75 05-30</t>
   </si>
   <si>
-    <t>7 232.88</t>
-[...1 lines deleted...]
-  <si>
     <t>XS3237109965</t>
   </si>
   <si>
     <t>SMUR KA 3.489 11-31</t>
   </si>
   <si>
-    <t>1 433.26</t>
+    <t>1 716.01</t>
   </si>
   <si>
     <t>FR001400P728</t>
   </si>
   <si>
     <t>SOCI DE 3.125 01-34</t>
   </si>
   <si>
+    <t>1 138.70</t>
+  </si>
+  <si>
     <t>XS3317460619</t>
   </si>
   <si>
     <t>SOFT 3.936 06-32</t>
   </si>
   <si>
     <t>XS3027988263</t>
   </si>
   <si>
     <t>SSE 3.5 03-32</t>
   </si>
   <si>
+    <t>1 682.49</t>
+  </si>
+  <si>
     <t>XS2439704318</t>
   </si>
   <si>
     <t>SSE 4.0 PERP</t>
   </si>
   <si>
-    <t>7 978.08</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2631822868</t>
   </si>
   <si>
     <t>STAT AS 3.5 06-33</t>
   </si>
   <si>
-    <t>6 041.10</t>
+    <t>6 597.26</t>
   </si>
   <si>
     <t>XS3307413842</t>
   </si>
   <si>
     <t>STEL NV 6.25 PERP</t>
   </si>
   <si>
-    <t>1 522.26</t>
-[...8 lines deleted...]
-    <t>12 094.52</t>
+    <t>2 783.56</t>
+  </si>
+  <si>
+    <t>XS3326547992</t>
+  </si>
+  <si>
+    <t>SWIS RE 4.399 04-37</t>
+  </si>
+  <si>
+    <t>XS3324584260</t>
+  </si>
+  <si>
+    <t>SYDN AI 3.965 04-34</t>
   </si>
   <si>
     <t>XS2314267449</t>
   </si>
   <si>
     <t>TELE AB 0.75 03-31</t>
   </si>
   <si>
     <t>XS2623868994</t>
   </si>
   <si>
     <t>TELE AB 3.75 11-29</t>
   </si>
   <si>
-    <t>1 530.82</t>
+    <t>1 828.77</t>
   </si>
   <si>
     <t>XS2589828941</t>
   </si>
   <si>
     <t>TELI CO 3.625 02-32</t>
   </si>
   <si>
-    <t>1 132.19</t>
+    <t>1 708.22</t>
   </si>
   <si>
     <t>XS1966038249</t>
   </si>
   <si>
     <t>TELS CO 1.375 03-29</t>
   </si>
   <si>
     <t>XS3166363906</t>
   </si>
   <si>
     <t>TELS GR 3.375 03-35</t>
   </si>
   <si>
-    <t>1 812.33</t>
+    <t>2 884.93</t>
   </si>
   <si>
     <t>XS2549543226</t>
   </si>
   <si>
     <t>TENN HO 4.25 04-32</t>
   </si>
   <si>
-    <t>4 156.85</t>
-[...1 lines deleted...]
-  <si>
     <t>XS3128477521</t>
   </si>
   <si>
     <t>TERN RE 3.0 07-31</t>
   </si>
   <si>
-    <t>6 706.85</t>
+    <t>7 421.92</t>
   </si>
   <si>
     <t>XS3281650823</t>
   </si>
   <si>
     <t>TERN RE 3.875 PERP</t>
   </si>
   <si>
+    <t>1 151.74</t>
+  </si>
+  <si>
     <t>XS2798269069</t>
   </si>
   <si>
     <t>TERN RE 4.75 PERP</t>
   </si>
   <si>
     <t>FR001400L263</t>
   </si>
   <si>
     <t>THAL SE 4.25 10-31</t>
   </si>
   <si>
-    <t>4 284.93</t>
+    <t>4 960.27</t>
   </si>
   <si>
     <t>XS3238212164</t>
   </si>
   <si>
     <t>THE MAG 3.75 11-34</t>
   </si>
   <si>
-    <t>3 739.21</t>
+    <t>4 487.05</t>
   </si>
   <si>
     <t>XS3304304945</t>
   </si>
   <si>
     <t>THE SAG 3.821 02-33</t>
   </si>
   <si>
-    <t>1 198.43</t>
+    <t>1 842.04</t>
   </si>
   <si>
     <t>XS3298843924</t>
   </si>
   <si>
     <t>TMOB U 3.625 02-35</t>
   </si>
   <si>
-    <t>2 377.60</t>
+    <t>3 526.78</t>
   </si>
   <si>
     <t>XS2980851351</t>
   </si>
   <si>
     <t>TORO DO 4.03 01-36</t>
   </si>
   <si>
-    <t>2 324.59</t>
+    <t>3 099.46</t>
   </si>
   <si>
     <t>XS2778764006</t>
   </si>
   <si>
     <t>TRAN FI 3.713 03-32</t>
   </si>
   <si>
+    <t>1 383.47</t>
+  </si>
+  <si>
     <t>XS3047435659</t>
   </si>
   <si>
     <t>TRAN FI 4.143 04-35</t>
   </si>
   <si>
     <t>CH1305916897</t>
   </si>
   <si>
     <t>UBS GRO 4.125 06-33</t>
   </si>
   <si>
-    <t>3 559.93</t>
+    <t>3 887.67</t>
   </si>
   <si>
     <t>BE0390119825</t>
   </si>
   <si>
     <t>UCB 4.25 03-30</t>
   </si>
   <si>
+    <t>1 397.26</t>
+  </si>
+  <si>
     <t>FR001400SIL1</t>
   </si>
   <si>
     <t>UNIB RO 3.875 09-34</t>
   </si>
   <si>
-    <t>7 038.70</t>
+    <t>7 962.33</t>
   </si>
   <si>
     <t>IT0005704900</t>
   </si>
   <si>
     <t>UNIC 3.776 04-32</t>
   </si>
   <si>
     <t>XS2496289138</t>
   </si>
   <si>
     <t>UNIV MU 3.75 06-32</t>
   </si>
   <si>
-    <t>11 266.64</t>
+    <t>12 377.98</t>
   </si>
   <si>
     <t>FR00140007L3</t>
   </si>
   <si>
     <t>VEOL EN 2.5 PERP</t>
   </si>
   <si>
     <t>FR001400UHP0</t>
   </si>
   <si>
     <t>VEOL EN 2.974 01-31</t>
   </si>
   <si>
-    <t>1 629.59</t>
+    <t>2 102.17</t>
   </si>
   <si>
     <t>FR0014017P12</t>
   </si>
   <si>
     <t>VEOL EN 3.69 04-31</t>
   </si>
   <si>
-    <t>XS2821745374</t>
-[...7 lines deleted...]
-  <si>
     <t>XS3310548105</t>
   </si>
   <si>
     <t>VEST WI 3.75 06-33</t>
   </si>
   <si>
+    <t>1 012.81</t>
+  </si>
+  <si>
     <t>DE000A3MP4V7</t>
   </si>
   <si>
     <t>VONO SE 0.75 09-32</t>
   </si>
   <si>
+    <t>1 068.49</t>
+  </si>
+  <si>
     <t>FR0014003S72</t>
   </si>
   <si>
     <t>WENDEL 1.0 06-31</t>
   </si>
   <si>
-    <t>1 769.86</t>
+    <t>1 928.77</t>
   </si>
   <si>
     <t>XS2198580271</t>
   </si>
   <si>
     <t>WOLT KL 0.75 07-30</t>
   </si>
   <si>
     <t>CH1471403852</t>
   </si>
   <si>
     <t>ZUER KA 3.153 09-31</t>
   </si>
   <si>
-    <t>3 818.15</t>
+    <t>4 319.18</t>
   </si>
   <si>
     <t>SLBM6 Index</t>
   </si>
   <si>
     <t>EMINI SP500 E 0626</t>
   </si>
   <si>
     <t>USD</t>
   </si>
   <si>
+    <t>IKM6 Comdty</t>
+  </si>
+  <si>
+    <t>EURO BTP 0626</t>
+  </si>
+  <si>
     <t>RXM6 Comdty</t>
   </si>
   <si>
     <t>EURO BUND 0626</t>
   </si>
   <si>
     <t>VGM6 Index</t>
   </si>
   <si>
     <t>EURO STOXX 50 0626</t>
   </si>
   <si>
     <t>XSSM6 Index</t>
   </si>
   <si>
     <t>EUX SX5 50 ES 0626</t>
   </si>
   <si>
     <t>ASDZ27 Index</t>
   </si>
   <si>
     <t>SP 500 ANNL D 1227</t>
   </si>
   <si>
+    <t>TYM6 Comdty</t>
+  </si>
+  <si>
+    <t>US 10YR NOTE 0626</t>
+  </si>
+  <si>
     <t>OIRL0000025E</t>
   </si>
   <si>
     <t>BBG CA 260911 P96.25</t>
   </si>
   <si>
     <t>OIRL0000025D</t>
   </si>
   <si>
     <t>BBG CA 260911 P96.5</t>
   </si>
   <si>
     <t>OIRL0000027W</t>
   </si>
   <si>
     <t>BBG CA 260911 P96.75</t>
   </si>
   <si>
     <t>OIRL000002AC</t>
   </si>
   <si>
     <t>EUR MI 261211 C97.87</t>
   </si>
   <si>
     <t>OIRL000002AB</t>
   </si>
   <si>
     <t>EUR MI 261211 C98</t>
   </si>
   <si>
-    <t>OINL000021VL</t>
-[...16 lines deleted...]
-  <si>
     <t>OINL00002243</t>
   </si>
   <si>
     <t>EURO S 260918 C6350</t>
-  </si>
-[...4 lines deleted...]
-    <t>EURO S 261218 C6600</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -2495,198 +2528,198 @@
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:N4"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="C4" sqref="C4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="11.711" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="0"/>
-    <col min="8" max="8" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="9.10" bestFit="true" style="0"/>
     <col min="14" max="14" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
         <v>8806.0</v>
       </c>
       <c r="D2">
-        <v>5463.93</v>
+        <v>5464.85</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>48115426.78</v>
+        <v>48123553.6</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>48115426.78</v>
+        <v>48123553.6</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
-        <v>514.06</v>
+        <v>515.826</v>
       </c>
       <c r="D3">
-        <v>16677.0</v>
+        <v>16679.82</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>8572983.67</v>
+        <v>8603888.21</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>8572983.67</v>
+        <v>8603888.21</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="1">
-        <v>24209.498</v>
+        <v>24266.007</v>
       </c>
       <c r="D4">
-        <v>119.36</v>
+        <v>119.3</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
-        <v>2889788.8</v>
+        <v>2895141.08</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
       <c r="H4">
-        <v>2889788.8</v>
+        <v>2895141.08</v>
       </c>
       <c r="I4" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P273"/>
+  <dimension ref="A1:P279"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O273" sqref="O273"/>
+      <selection activeCell="O279" sqref="O279"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>13</v>
       </c>
       <c r="B1" t="s">
         <v>14</v>
       </c>
       <c r="C1" t="s">
         <v>15</v>
       </c>
       <c r="D1" t="s">
         <v>16</v>
       </c>
       <c r="E1" t="s">
         <v>17</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>18</v>
@@ -2708,13636 +2741,13936 @@
       </c>
       <c r="M1" t="s">
         <v>24</v>
       </c>
       <c r="N1" t="s">
         <v>25</v>
       </c>
       <c r="O1" t="s">
         <v>26</v>
       </c>
       <c r="P1" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>28</v>
       </c>
       <c r="B2" t="s">
         <v>29</v>
       </c>
       <c r="C2" s="1">
         <v>55.0</v>
       </c>
       <c r="D2" s="1">
-        <v>958.0</v>
+        <v>890.8</v>
       </c>
       <c r="E2" s="1">
         <v>1427.29254545</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
         <v>1.0</v>
       </c>
       <c r="H2" s="1">
         <v>78501.09</v>
       </c>
       <c r="I2" s="1">
-        <v>-25811.09</v>
+        <v>-29507.09</v>
       </c>
       <c r="J2" s="1">
-        <v>-32.879912877643</v>
+        <v>-37.588127757207</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>52690.0</v>
+        <v>48994.0</v>
       </c>
       <c r="N2" s="1">
-        <v>52690.0</v>
+        <v>48994.0</v>
       </c>
       <c r="O2" s="1">
-        <v>0.09</v>
+        <v>0.08</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>30</v>
       </c>
       <c r="B3" t="s">
         <v>31</v>
       </c>
       <c r="C3" s="1">
         <v>1223.0</v>
       </c>
       <c r="D3" s="1">
-        <v>186.38</v>
+        <v>176.24</v>
       </c>
       <c r="E3" s="1">
         <v>128.37536386</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
         <v>1.0</v>
       </c>
       <c r="H3" s="1">
         <v>157003.07</v>
       </c>
       <c r="I3" s="1">
-        <v>70939.67</v>
+        <v>58538.45</v>
       </c>
       <c r="J3" s="1">
-        <v>45.183619657883</v>
+        <v>37.284907868362</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
         <v>0.0</v>
       </c>
       <c r="M3" s="1">
-        <v>227942.74</v>
+        <v>215541.52</v>
       </c>
       <c r="N3" s="1">
-        <v>227942.74</v>
+        <v>215541.52</v>
       </c>
       <c r="O3" s="1">
-        <v>0.38</v>
+        <v>0.36</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>32</v>
       </c>
       <c r="B4" t="s">
         <v>33</v>
       </c>
       <c r="C4" s="1">
         <v>1559.0</v>
       </c>
       <c r="D4" s="1">
-        <v>171.78</v>
+        <v>167.68</v>
       </c>
       <c r="E4" s="1">
         <v>159.98949326</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
         <v>1.0</v>
       </c>
       <c r="H4" s="1">
         <v>249423.62</v>
       </c>
       <c r="I4" s="1">
-        <v>18381.4</v>
+        <v>11989.5</v>
       </c>
       <c r="J4" s="1">
-        <v>7.3695506464063</v>
+        <v>4.8068823634265</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4" s="1">
-        <v>267805.02</v>
+        <v>261413.12</v>
       </c>
       <c r="N4" s="1">
-        <v>267805.02</v>
+        <v>261413.12</v>
       </c>
       <c r="O4" s="1">
-        <v>0.45</v>
+        <v>0.44</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>34</v>
       </c>
       <c r="B5" t="s">
         <v>35</v>
       </c>
       <c r="C5" s="1">
         <v>1233.0</v>
       </c>
       <c r="D5" s="1">
-        <v>385.9</v>
+        <v>374.5</v>
       </c>
       <c r="E5" s="1">
         <v>264.00596107</v>
       </c>
       <c r="F5" t="s">
         <v>8</v>
       </c>
       <c r="G5">
         <v>1.0</v>
       </c>
       <c r="H5" s="1">
         <v>325519.35</v>
       </c>
       <c r="I5" s="1">
-        <v>150295.35</v>
+        <v>136239.15</v>
       </c>
       <c r="J5" s="1">
-        <v>46.170941911748</v>
+        <v>41.852857595101</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5" s="1">
-        <v>475814.7</v>
+        <v>461758.5</v>
       </c>
       <c r="N5" s="1">
-        <v>475814.7</v>
+        <v>461758.5</v>
       </c>
       <c r="O5" s="1">
-        <v>0.8</v>
+        <v>0.77</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>36</v>
       </c>
       <c r="B6" t="s">
         <v>37</v>
       </c>
       <c r="C6" s="1">
-        <v>4575.0</v>
+        <v>862.0</v>
       </c>
       <c r="D6" s="1">
-        <v>22.84</v>
+        <v>51.04</v>
       </c>
       <c r="E6" s="1">
-        <v>20.05368962</v>
+        <v>67.54491879</v>
       </c>
       <c r="F6" t="s">
         <v>8</v>
       </c>
       <c r="G6">
         <v>1.0</v>
       </c>
       <c r="H6" s="1">
-        <v>91745.63</v>
+        <v>58223.72</v>
       </c>
       <c r="I6" s="1">
-        <v>12747.37</v>
+        <v>-14227.24</v>
       </c>
       <c r="J6" s="1">
-        <v>13.894253055977</v>
+        <v>-24.435470629496</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6">
         <v>0.0</v>
       </c>
       <c r="M6" s="1">
-        <v>104493.0</v>
+        <v>43996.48</v>
       </c>
       <c r="N6" s="1">
-        <v>104493.0</v>
+        <v>43996.48</v>
       </c>
       <c r="O6" s="1">
-        <v>0.18</v>
+        <v>0.07</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>38</v>
       </c>
       <c r="B7" t="s">
         <v>39</v>
       </c>
       <c r="C7" s="1">
-        <v>862.0</v>
+        <v>3422.0</v>
       </c>
       <c r="D7" s="1">
-        <v>52.44</v>
+        <v>47.5</v>
       </c>
       <c r="E7" s="1">
-        <v>67.54491879</v>
+        <v>30.7684775</v>
       </c>
       <c r="F7" t="s">
         <v>8</v>
       </c>
       <c r="G7">
         <v>1.0</v>
       </c>
       <c r="H7" s="1">
-        <v>58223.72</v>
+        <v>105289.73</v>
       </c>
       <c r="I7" s="1">
-        <v>-13020.44</v>
+        <v>57255.27</v>
       </c>
       <c r="J7" s="1">
-        <v>-22.362775858362</v>
+        <v>54.378779392824</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7">
         <v>0.0</v>
       </c>
       <c r="M7" s="1">
-        <v>45203.28</v>
+        <v>162545.0</v>
       </c>
       <c r="N7" s="1">
-        <v>45203.28</v>
+        <v>162545.0</v>
       </c>
       <c r="O7" s="1">
-        <v>0.08</v>
+        <v>0.27</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>40</v>
       </c>
       <c r="B8" t="s">
         <v>41</v>
       </c>
       <c r="C8" s="1">
-        <v>3422.0</v>
+        <v>882.0</v>
       </c>
       <c r="D8" s="1">
-        <v>41.3</v>
+        <v>1306.6</v>
       </c>
       <c r="E8" s="1">
-        <v>30.7684775</v>
+        <v>605.02333333</v>
       </c>
       <c r="F8" t="s">
         <v>8</v>
       </c>
       <c r="G8">
         <v>1.0</v>
       </c>
       <c r="H8" s="1">
-        <v>105289.73</v>
+        <v>533630.58</v>
       </c>
       <c r="I8" s="1">
-        <v>36038.87</v>
+        <v>618790.62</v>
       </c>
       <c r="J8" s="1">
-        <v>34.228286082603</v>
+        <v>115.95861316643</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
         <v>0.0</v>
       </c>
       <c r="M8" s="1">
-        <v>141328.6</v>
+        <v>1152421.2</v>
       </c>
       <c r="N8" s="1">
-        <v>141328.6</v>
+        <v>1152421.2</v>
       </c>
       <c r="O8" s="1">
-        <v>0.24</v>
+        <v>1.93</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
         <v>42</v>
       </c>
       <c r="B9" t="s">
         <v>43</v>
       </c>
       <c r="C9" s="1">
-        <v>882.0</v>
+        <v>3447.0</v>
       </c>
       <c r="D9" s="1">
-        <v>1222.6</v>
+        <v>39.18</v>
       </c>
       <c r="E9" s="1">
-        <v>605.02333333</v>
+        <v>30.93182768</v>
       </c>
       <c r="F9" t="s">
         <v>8</v>
       </c>
       <c r="G9">
         <v>1.0</v>
       </c>
       <c r="H9" s="1">
-        <v>533630.58</v>
+        <v>106622.01</v>
       </c>
       <c r="I9" s="1">
-        <v>544702.62</v>
+        <v>28431.45</v>
       </c>
       <c r="J9" s="1">
-        <v>102.07485110767</v>
+        <v>26.665648115244</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9">
         <v>0.0</v>
       </c>
       <c r="M9" s="1">
-        <v>1078333.2</v>
+        <v>135053.46</v>
       </c>
       <c r="N9" s="1">
-        <v>1078333.2</v>
+        <v>135053.46</v>
       </c>
       <c r="O9" s="1">
-        <v>1.81</v>
+        <v>0.23</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
         <v>44</v>
       </c>
       <c r="B10" t="s">
         <v>45</v>
       </c>
       <c r="C10" s="1">
-        <v>3447.0</v>
+        <v>26348.0</v>
       </c>
       <c r="D10" s="1">
-        <v>42.29</v>
+        <v>10.182</v>
       </c>
       <c r="E10" s="1">
-        <v>30.93182768</v>
+        <v>3.99873463</v>
       </c>
       <c r="F10" t="s">
         <v>8</v>
       </c>
       <c r="G10">
         <v>1.0</v>
       </c>
       <c r="H10" s="1">
-        <v>106622.01</v>
+        <v>105358.66</v>
       </c>
       <c r="I10" s="1">
-        <v>39151.62</v>
+        <v>162916.68</v>
       </c>
       <c r="J10" s="1">
-        <v>36.72001681454</v>
+        <v>154.63055433697</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10">
         <v>0.0</v>
       </c>
       <c r="M10" s="1">
-        <v>145773.63</v>
+        <v>268275.34</v>
       </c>
       <c r="N10" s="1">
-        <v>145773.63</v>
+        <v>268275.34</v>
       </c>
       <c r="O10" s="1">
-        <v>0.24</v>
+        <v>0.45</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
         <v>46</v>
       </c>
       <c r="B11" t="s">
         <v>47</v>
       </c>
       <c r="C11" s="1">
-        <v>26348.0</v>
+        <v>942.0</v>
       </c>
       <c r="D11" s="1">
-        <v>10.526</v>
+        <v>71.65</v>
       </c>
       <c r="E11" s="1">
-        <v>3.99873463</v>
+        <v>98.89813163</v>
       </c>
       <c r="F11" t="s">
         <v>8</v>
       </c>
       <c r="G11">
         <v>1.0</v>
       </c>
       <c r="H11" s="1">
-        <v>105358.66</v>
+        <v>93162.04</v>
       </c>
       <c r="I11" s="1">
-        <v>171980.39</v>
+        <v>-25667.74</v>
       </c>
       <c r="J11" s="1">
-        <v>163.23327384764</v>
+        <v>-27.551715269438</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11">
         <v>0.0</v>
       </c>
       <c r="M11" s="1">
-        <v>277339.05</v>
+        <v>67494.3</v>
       </c>
       <c r="N11" s="1">
-        <v>277339.05</v>
+        <v>67494.3</v>
       </c>
       <c r="O11" s="1">
-        <v>0.47</v>
+        <v>0.11</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
         <v>48</v>
       </c>
       <c r="B12" t="s">
         <v>49</v>
       </c>
       <c r="C12" s="1">
-        <v>942.0</v>
+        <v>1037.0</v>
       </c>
       <c r="D12" s="1">
-        <v>91.1</v>
+        <v>74.4</v>
       </c>
       <c r="E12" s="1">
-        <v>98.89813163</v>
+        <v>78.07188042</v>
       </c>
       <c r="F12" t="s">
         <v>8</v>
       </c>
       <c r="G12">
         <v>1.0</v>
       </c>
       <c r="H12" s="1">
-        <v>93162.04</v>
+        <v>80960.54</v>
       </c>
       <c r="I12" s="1">
-        <v>-7345.84</v>
+        <v>-3807.74</v>
       </c>
       <c r="J12" s="1">
-        <v>-7.8850141108975</v>
+        <v>-4.7032047958178</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
       <c r="M12" s="1">
-        <v>85816.2</v>
+        <v>77152.8</v>
       </c>
       <c r="N12" s="1">
-        <v>85816.2</v>
+        <v>77152.8</v>
       </c>
       <c r="O12" s="1">
-        <v>0.14</v>
+        <v>0.13</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
         <v>50</v>
       </c>
       <c r="B13" t="s">
         <v>51</v>
       </c>
       <c r="C13" s="1">
-        <v>1037.0</v>
+        <v>5038.0</v>
       </c>
       <c r="D13" s="1">
-        <v>81.0</v>
+        <v>26.47</v>
       </c>
       <c r="E13" s="1">
-        <v>78.07188042</v>
+        <v>23.38217348</v>
       </c>
       <c r="F13" t="s">
         <v>8</v>
       </c>
       <c r="G13">
         <v>1.0</v>
       </c>
       <c r="H13" s="1">
-        <v>80960.54</v>
+        <v>117799.39</v>
       </c>
       <c r="I13" s="1">
-        <v>3036.46</v>
+        <v>15556.47</v>
       </c>
       <c r="J13" s="1">
-        <v>3.7505431658435</v>
+        <v>13.2059003022</v>
       </c>
       <c r="K13">
         <v>0.0</v>
       </c>
       <c r="L13">
         <v>0.0</v>
       </c>
       <c r="M13" s="1">
-        <v>83997.0</v>
+        <v>133355.86</v>
       </c>
       <c r="N13" s="1">
-        <v>83997.0</v>
+        <v>133355.86</v>
       </c>
       <c r="O13" s="1">
-        <v>0.14</v>
+        <v>0.22</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
         <v>52</v>
       </c>
       <c r="B14" t="s">
         <v>53</v>
       </c>
       <c r="C14" s="1">
-        <v>5038.0</v>
+        <v>7903.0</v>
       </c>
       <c r="D14" s="1">
-        <v>28.85</v>
+        <v>10.955</v>
       </c>
       <c r="E14" s="1">
-        <v>23.38217348</v>
+        <v>4.83032772</v>
       </c>
       <c r="F14" t="s">
         <v>8</v>
       </c>
       <c r="G14">
         <v>1.0</v>
       </c>
       <c r="H14" s="1">
-        <v>117799.39</v>
+        <v>38174.08</v>
       </c>
       <c r="I14" s="1">
-        <v>27546.91</v>
+        <v>48403.29</v>
       </c>
       <c r="J14" s="1">
-        <v>23.384594775915</v>
+        <v>126.79621879558</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
       <c r="L14">
         <v>0.0</v>
       </c>
       <c r="M14" s="1">
-        <v>145346.3</v>
+        <v>86577.37</v>
       </c>
       <c r="N14" s="1">
-        <v>145346.3</v>
+        <v>86577.37</v>
       </c>
       <c r="O14" s="1">
-        <v>0.24</v>
+        <v>0.15</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
         <v>54</v>
       </c>
       <c r="B15" t="s">
         <v>55</v>
       </c>
       <c r="C15" s="1">
-        <v>7903.0</v>
+        <v>467.0</v>
       </c>
       <c r="D15" s="1">
-        <v>10.655</v>
+        <v>100.0</v>
       </c>
       <c r="E15" s="1">
-        <v>4.83032772</v>
+        <v>121.64931478</v>
       </c>
       <c r="F15" t="s">
         <v>8</v>
       </c>
       <c r="G15">
         <v>1.0</v>
       </c>
       <c r="H15" s="1">
-        <v>38174.08</v>
+        <v>56810.23</v>
       </c>
       <c r="I15" s="1">
-        <v>46032.39</v>
+        <v>-10110.23</v>
       </c>
       <c r="J15" s="1">
-        <v>120.58546008181</v>
+        <v>-17.796495455132</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15">
         <v>0.0</v>
       </c>
       <c r="M15" s="1">
-        <v>84206.47</v>
+        <v>46700.0</v>
       </c>
       <c r="N15" s="1">
-        <v>84206.47</v>
+        <v>46700.0</v>
       </c>
       <c r="O15" s="1">
-        <v>0.14</v>
+        <v>0.08</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
         <v>56</v>
       </c>
       <c r="B16" t="s">
         <v>57</v>
       </c>
       <c r="C16" s="1">
-        <v>467.0</v>
+        <v>6645.0</v>
       </c>
       <c r="D16" s="1">
-        <v>108.95</v>
+        <v>36.48</v>
       </c>
       <c r="E16" s="1">
-        <v>121.64931478</v>
+        <v>12.0535395</v>
       </c>
       <c r="F16" t="s">
         <v>8</v>
       </c>
       <c r="G16">
         <v>1.0</v>
       </c>
       <c r="H16" s="1">
-        <v>56810.23</v>
+        <v>80095.77</v>
       </c>
       <c r="I16" s="1">
-        <v>-5930.58</v>
+        <v>162313.83</v>
       </c>
       <c r="J16" s="1">
-        <v>-10.439281798366</v>
+        <v>202.64969048927</v>
       </c>
       <c r="K16">
         <v>0.0</v>
       </c>
       <c r="L16">
         <v>0.0</v>
       </c>
       <c r="M16" s="1">
-        <v>50879.65</v>
+        <v>242409.6</v>
       </c>
       <c r="N16" s="1">
-        <v>50879.65</v>
+        <v>242409.6</v>
       </c>
       <c r="O16" s="1">
-        <v>0.09</v>
+        <v>0.41</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
         <v>58</v>
       </c>
       <c r="B17" t="s">
         <v>59</v>
       </c>
       <c r="C17" s="1">
-        <v>6645.0</v>
+        <v>2739.0</v>
       </c>
       <c r="D17" s="1">
-        <v>34.72</v>
+        <v>61.24</v>
       </c>
       <c r="E17" s="1">
-        <v>12.0535395</v>
+        <v>64.30678715</v>
       </c>
       <c r="F17" t="s">
         <v>8</v>
       </c>
       <c r="G17">
         <v>1.0</v>
       </c>
       <c r="H17" s="1">
-        <v>80095.77</v>
+        <v>176136.29</v>
       </c>
       <c r="I17" s="1">
-        <v>150618.63</v>
+        <v>-8399.93</v>
       </c>
       <c r="J17" s="1">
-        <v>188.04817033409</v>
+        <v>-4.7689945098764</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17">
         <v>0.0</v>
       </c>
       <c r="M17" s="1">
-        <v>230714.4</v>
+        <v>167736.36</v>
       </c>
       <c r="N17" s="1">
-        <v>230714.4</v>
+        <v>167736.36</v>
       </c>
       <c r="O17" s="1">
-        <v>0.39</v>
+        <v>0.28</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
         <v>60</v>
       </c>
       <c r="B18" t="s">
         <v>61</v>
       </c>
       <c r="C18" s="1">
-        <v>2739.0</v>
+        <v>2259.0</v>
       </c>
       <c r="D18" s="1">
-        <v>67.48</v>
+        <v>19.92</v>
       </c>
       <c r="E18" s="1">
-        <v>64.30678715</v>
+        <v>35.14176184</v>
       </c>
       <c r="F18" t="s">
         <v>8</v>
       </c>
       <c r="G18">
         <v>1.0</v>
       </c>
       <c r="H18" s="1">
-        <v>176136.29</v>
+        <v>79385.24</v>
       </c>
       <c r="I18" s="1">
-        <v>8691.43</v>
+        <v>-34385.96</v>
       </c>
       <c r="J18" s="1">
-        <v>4.9344913532583</v>
+        <v>-43.315306472589</v>
       </c>
       <c r="K18">
         <v>0.0</v>
       </c>
       <c r="L18">
         <v>0.0</v>
       </c>
       <c r="M18" s="1">
-        <v>184827.72</v>
+        <v>44999.28</v>
       </c>
       <c r="N18" s="1">
-        <v>184827.72</v>
+        <v>44999.28</v>
       </c>
       <c r="O18" s="1">
-        <v>0.31</v>
+        <v>0.08</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
         <v>62</v>
       </c>
       <c r="B19" t="s">
         <v>63</v>
       </c>
       <c r="C19" s="1">
-        <v>2259.0</v>
+        <v>1673.0</v>
       </c>
       <c r="D19" s="1">
-        <v>18.61</v>
+        <v>66.0</v>
       </c>
       <c r="E19" s="1">
-        <v>35.14176184</v>
+        <v>107.86507472</v>
       </c>
       <c r="F19" t="s">
         <v>8</v>
       </c>
       <c r="G19">
         <v>1.0</v>
       </c>
       <c r="H19" s="1">
-        <v>79385.24</v>
+        <v>180458.27</v>
       </c>
       <c r="I19" s="1">
-        <v>-37345.25</v>
+        <v>-70040.27</v>
       </c>
       <c r="J19" s="1">
-        <v>-47.043064932474</v>
+        <v>-38.812446777862</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
       <c r="L19">
         <v>0.0</v>
       </c>
       <c r="M19" s="1">
-        <v>42039.99</v>
+        <v>110418.0</v>
       </c>
       <c r="N19" s="1">
-        <v>42039.99</v>
+        <v>110418.0</v>
       </c>
       <c r="O19" s="1">
-        <v>0.07</v>
+        <v>0.19</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
         <v>64</v>
       </c>
       <c r="B20" t="s">
         <v>65</v>
       </c>
       <c r="C20" s="1">
-        <v>1673.0</v>
+        <v>9098.0</v>
       </c>
       <c r="D20" s="1">
-        <v>64.36</v>
+        <v>17.865</v>
       </c>
       <c r="E20" s="1">
-        <v>107.86507472</v>
+        <v>13.59532425</v>
       </c>
       <c r="F20" t="s">
         <v>8</v>
       </c>
       <c r="G20">
         <v>1.0</v>
       </c>
       <c r="H20" s="1">
-        <v>180458.27</v>
+        <v>123690.26</v>
       </c>
       <c r="I20" s="1">
-        <v>-72783.99</v>
+        <v>38845.51</v>
       </c>
       <c r="J20" s="1">
-        <v>-40.332864767018</v>
+        <v>31.405472023424</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20">
         <v>0.0</v>
       </c>
       <c r="M20" s="1">
-        <v>107674.28</v>
+        <v>162535.77</v>
       </c>
       <c r="N20" s="1">
-        <v>107674.28</v>
+        <v>162535.77</v>
       </c>
       <c r="O20" s="1">
-        <v>0.18</v>
+        <v>0.27</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
         <v>66</v>
       </c>
       <c r="B21" t="s">
         <v>67</v>
       </c>
       <c r="C21" s="1">
-        <v>9098.0</v>
+        <v>18694.0</v>
       </c>
       <c r="D21" s="1">
-        <v>19.21</v>
+        <v>4.276</v>
       </c>
       <c r="E21" s="1">
-        <v>13.59532425</v>
+        <v>3.17668824</v>
       </c>
       <c r="F21" t="s">
         <v>8</v>
       </c>
       <c r="G21">
         <v>1.0</v>
       </c>
       <c r="H21" s="1">
-        <v>123690.26</v>
+        <v>59385.01</v>
       </c>
       <c r="I21" s="1">
-        <v>51082.32</v>
+        <v>20550.53</v>
       </c>
       <c r="J21" s="1">
-        <v>41.298579209066</v>
+        <v>34.605584810039</v>
       </c>
       <c r="K21">
         <v>0.0</v>
       </c>
       <c r="L21">
         <v>0.0</v>
       </c>
       <c r="M21" s="1">
-        <v>174772.58</v>
+        <v>79935.54</v>
       </c>
       <c r="N21" s="1">
-        <v>174772.58</v>
+        <v>79935.54</v>
       </c>
       <c r="O21" s="1">
-        <v>0.29</v>
+        <v>0.13</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
         <v>68</v>
       </c>
       <c r="B22" t="s">
         <v>69</v>
       </c>
       <c r="C22" s="1">
-        <v>18694.0</v>
+        <v>34393.0</v>
       </c>
       <c r="D22" s="1">
-        <v>4.52</v>
+        <v>9.484</v>
       </c>
       <c r="E22" s="1">
-        <v>3.17668824</v>
+        <v>6.95718111</v>
       </c>
       <c r="F22" t="s">
         <v>8</v>
       </c>
       <c r="G22">
         <v>1.0</v>
       </c>
       <c r="H22" s="1">
-        <v>59385.01</v>
+        <v>239278.33</v>
       </c>
       <c r="I22" s="1">
-        <v>25111.87</v>
+        <v>86904.88</v>
       </c>
       <c r="J22" s="1">
-        <v>42.286546722818</v>
+        <v>36.319578124772</v>
       </c>
       <c r="K22">
         <v>0.0</v>
       </c>
       <c r="L22">
         <v>0.0</v>
       </c>
       <c r="M22" s="1">
-        <v>84496.88</v>
+        <v>326183.21</v>
       </c>
       <c r="N22" s="1">
-        <v>84496.88</v>
+        <v>326183.21</v>
       </c>
       <c r="O22" s="1">
-        <v>0.14</v>
+        <v>0.55</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
         <v>70</v>
       </c>
       <c r="B23" t="s">
         <v>71</v>
       </c>
       <c r="C23" s="1">
-        <v>34393.0</v>
+        <v>5129.0</v>
       </c>
       <c r="D23" s="1">
-        <v>9.696</v>
+        <v>26.6</v>
       </c>
       <c r="E23" s="1">
-        <v>6.95718111</v>
+        <v>27.27949893</v>
       </c>
       <c r="F23" t="s">
         <v>8</v>
       </c>
       <c r="G23">
         <v>1.0</v>
       </c>
       <c r="H23" s="1">
-        <v>239278.33</v>
+        <v>139916.55</v>
       </c>
       <c r="I23" s="1">
-        <v>94196.2</v>
+        <v>-3485.15</v>
       </c>
       <c r="J23" s="1">
-        <v>39.366790966821</v>
+        <v>-2.4908775981112</v>
       </c>
       <c r="K23">
         <v>0.0</v>
       </c>
       <c r="L23">
         <v>0.0</v>
       </c>
       <c r="M23" s="1">
-        <v>333474.53</v>
+        <v>136431.4</v>
       </c>
       <c r="N23" s="1">
-        <v>333474.53</v>
+        <v>136431.4</v>
       </c>
       <c r="O23" s="1">
-        <v>0.56</v>
+        <v>0.23</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
         <v>72</v>
       </c>
       <c r="B24" t="s">
         <v>73</v>
       </c>
       <c r="C24" s="1">
-        <v>5129.0</v>
+        <v>1099.0</v>
       </c>
       <c r="D24" s="1">
-        <v>28.28</v>
+        <v>97.0</v>
       </c>
       <c r="E24" s="1">
-        <v>27.27949893</v>
+        <v>54.87600546</v>
       </c>
       <c r="F24" t="s">
         <v>8</v>
       </c>
       <c r="G24">
         <v>1.0</v>
       </c>
       <c r="H24" s="1">
-        <v>139916.55</v>
+        <v>60308.73</v>
       </c>
       <c r="I24" s="1">
-        <v>5131.57</v>
+        <v>46294.27</v>
       </c>
       <c r="J24" s="1">
-        <v>3.6675932904292</v>
+        <v>76.762137090269</v>
       </c>
       <c r="K24">
         <v>0.0</v>
       </c>
       <c r="L24">
         <v>0.0</v>
       </c>
       <c r="M24" s="1">
-        <v>145048.12</v>
+        <v>106603.0</v>
       </c>
       <c r="N24" s="1">
-        <v>145048.12</v>
+        <v>106603.0</v>
       </c>
       <c r="O24" s="1">
-        <v>0.24</v>
+        <v>0.18</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
         <v>74</v>
       </c>
       <c r="B25" t="s">
         <v>75</v>
       </c>
       <c r="C25" s="1">
-        <v>1099.0</v>
+        <v>555.0</v>
       </c>
       <c r="D25" s="1">
-        <v>105.3</v>
+        <v>173.25</v>
       </c>
       <c r="E25" s="1">
-        <v>54.87600546</v>
+        <v>204.46632432</v>
       </c>
       <c r="F25" t="s">
         <v>8</v>
       </c>
       <c r="G25">
         <v>1.0</v>
       </c>
       <c r="H25" s="1">
-        <v>60308.73</v>
+        <v>113478.81</v>
       </c>
       <c r="I25" s="1">
-        <v>55415.97</v>
+        <v>-17325.06</v>
       </c>
       <c r="J25" s="1">
-        <v>91.887144696962</v>
+        <v>-15.267220373566</v>
       </c>
       <c r="K25">
         <v>0.0</v>
       </c>
       <c r="L25">
         <v>0.0</v>
       </c>
       <c r="M25" s="1">
-        <v>115724.7</v>
+        <v>96153.75</v>
       </c>
       <c r="N25" s="1">
-        <v>115724.7</v>
+        <v>96153.75</v>
       </c>
       <c r="O25" s="1">
-        <v>0.19</v>
+        <v>0.16</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
         <v>76</v>
       </c>
       <c r="B26" t="s">
         <v>77</v>
       </c>
       <c r="C26" s="1">
-        <v>555.0</v>
+        <v>4117.0</v>
       </c>
       <c r="D26" s="1">
-        <v>206.9</v>
+        <v>38.63</v>
       </c>
       <c r="E26" s="1">
-        <v>204.46632432</v>
+        <v>21.45053923</v>
       </c>
       <c r="F26" t="s">
         <v>8</v>
       </c>
       <c r="G26">
         <v>1.0</v>
       </c>
       <c r="H26" s="1">
-        <v>113478.81</v>
+        <v>88311.87</v>
       </c>
       <c r="I26" s="1">
-        <v>1350.69</v>
+        <v>70727.84</v>
       </c>
       <c r="J26" s="1">
-        <v>1.1902574586392</v>
+        <v>80.08871287631</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26" s="1">
-        <v>114829.5</v>
+        <v>159039.71</v>
       </c>
       <c r="N26" s="1">
-        <v>114829.5</v>
+        <v>159039.71</v>
       </c>
       <c r="O26" s="1">
-        <v>0.19</v>
+        <v>0.27</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
         <v>78</v>
       </c>
       <c r="B27" t="s">
         <v>79</v>
       </c>
       <c r="C27" s="1">
-        <v>4117.0</v>
+        <v>44.0</v>
       </c>
       <c r="D27" s="1">
-        <v>36.87</v>
+        <v>1575.5</v>
       </c>
       <c r="E27" s="1">
-        <v>21.45053923</v>
+        <v>1167.04159091</v>
       </c>
       <c r="F27" t="s">
         <v>8</v>
       </c>
       <c r="G27">
         <v>1.0</v>
       </c>
       <c r="H27" s="1">
-        <v>88311.87</v>
+        <v>51349.83</v>
       </c>
       <c r="I27" s="1">
-        <v>63481.92</v>
+        <v>17972.17</v>
       </c>
       <c r="J27" s="1">
-        <v>71.883790933201</v>
+        <v>34.999473221236</v>
       </c>
       <c r="K27">
         <v>0.0</v>
       </c>
       <c r="L27">
         <v>0.0</v>
       </c>
       <c r="M27" s="1">
-        <v>151793.79</v>
+        <v>69322.0</v>
       </c>
       <c r="N27" s="1">
-        <v>151793.79</v>
+        <v>69322.0</v>
       </c>
       <c r="O27" s="1">
-        <v>0.25</v>
+        <v>0.12</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
         <v>80</v>
       </c>
       <c r="B28" t="s">
         <v>81</v>
       </c>
       <c r="C28" s="1">
-        <v>44.0</v>
+        <v>10879.0</v>
       </c>
       <c r="D28" s="1">
-        <v>1654.5</v>
+        <v>19.2</v>
       </c>
       <c r="E28" s="1">
-        <v>1167.04159091</v>
+        <v>11.96283482</v>
       </c>
       <c r="F28" t="s">
         <v>8</v>
       </c>
       <c r="G28">
         <v>1.0</v>
       </c>
       <c r="H28" s="1">
-        <v>51349.83</v>
+        <v>130143.68</v>
       </c>
       <c r="I28" s="1">
-        <v>21448.17</v>
+        <v>78733.12</v>
       </c>
       <c r="J28" s="1">
-        <v>41.768726400847</v>
+        <v>60.497075232543</v>
       </c>
       <c r="K28">
         <v>0.0</v>
       </c>
       <c r="L28">
         <v>0.0</v>
       </c>
       <c r="M28" s="1">
-        <v>72798.0</v>
+        <v>208876.8</v>
       </c>
       <c r="N28" s="1">
-        <v>72798.0</v>
+        <v>208876.8</v>
       </c>
       <c r="O28" s="1">
-        <v>0.12</v>
+        <v>0.35</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
         <v>82</v>
       </c>
       <c r="B29" t="s">
         <v>83</v>
       </c>
       <c r="C29" s="1">
-        <v>10879.0</v>
+        <v>755.0</v>
       </c>
       <c r="D29" s="1">
-        <v>19.86</v>
+        <v>96.02</v>
       </c>
       <c r="E29" s="1">
-        <v>11.96283482</v>
+        <v>147.68729801</v>
       </c>
       <c r="F29" t="s">
         <v>8</v>
       </c>
       <c r="G29">
         <v>1.0</v>
       </c>
       <c r="H29" s="1">
-        <v>130143.68</v>
+        <v>111503.91</v>
       </c>
       <c r="I29" s="1">
-        <v>85913.26</v>
+        <v>-39008.81</v>
       </c>
       <c r="J29" s="1">
-        <v>66.014162193662</v>
+        <v>-34.984253018571</v>
       </c>
       <c r="K29">
         <v>0.0</v>
       </c>
       <c r="L29">
         <v>0.0</v>
       </c>
       <c r="M29" s="1">
-        <v>216056.94</v>
+        <v>72495.1</v>
       </c>
       <c r="N29" s="1">
-        <v>216056.94</v>
+        <v>72495.1</v>
       </c>
       <c r="O29" s="1">
-        <v>0.36</v>
+        <v>0.12</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
         <v>84</v>
       </c>
       <c r="B30" t="s">
         <v>85</v>
       </c>
       <c r="C30" s="1">
-        <v>755.0</v>
+        <v>3760.0</v>
       </c>
       <c r="D30" s="1">
-        <v>98.4</v>
+        <v>49.48</v>
       </c>
       <c r="E30" s="1">
-        <v>147.68729801</v>
+        <v>45.07859043</v>
       </c>
       <c r="F30" t="s">
         <v>8</v>
       </c>
       <c r="G30">
         <v>1.0</v>
       </c>
       <c r="H30" s="1">
-        <v>111503.91</v>
+        <v>169495.5</v>
       </c>
       <c r="I30" s="1">
-        <v>-37211.91</v>
+        <v>16549.3</v>
       </c>
       <c r="J30" s="1">
-        <v>-33.372740023197</v>
+        <v>9.763858037529</v>
       </c>
       <c r="K30">
         <v>0.0</v>
       </c>
       <c r="L30">
         <v>0.0</v>
       </c>
       <c r="M30" s="1">
-        <v>74292.0</v>
+        <v>186044.8</v>
       </c>
       <c r="N30" s="1">
-        <v>74292.0</v>
+        <v>186044.8</v>
       </c>
       <c r="O30" s="1">
-        <v>0.12</v>
+        <v>0.31</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
         <v>86</v>
       </c>
       <c r="B31" t="s">
         <v>87</v>
       </c>
       <c r="C31" s="1">
-        <v>3760.0</v>
+        <v>7591.0</v>
       </c>
       <c r="D31" s="1">
-        <v>53.1</v>
+        <v>65.19</v>
       </c>
       <c r="E31" s="1">
-        <v>45.07859043</v>
+        <v>33.86953629</v>
       </c>
       <c r="F31" t="s">
         <v>8</v>
       </c>
       <c r="G31">
         <v>1.0</v>
       </c>
       <c r="H31" s="1">
-        <v>169495.5</v>
+        <v>257103.65</v>
       </c>
       <c r="I31" s="1">
-        <v>30160.5</v>
+        <v>237753.64</v>
       </c>
       <c r="J31" s="1">
-        <v>17.794277724187</v>
+        <v>92.47384858208</v>
       </c>
       <c r="K31">
         <v>0.0</v>
       </c>
       <c r="L31">
         <v>0.0</v>
       </c>
       <c r="M31" s="1">
-        <v>199656.0</v>
+        <v>494857.29</v>
       </c>
       <c r="N31" s="1">
-        <v>199656.0</v>
+        <v>494857.29</v>
       </c>
       <c r="O31" s="1">
-        <v>0.34</v>
+        <v>0.83</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
         <v>88</v>
       </c>
       <c r="B32" t="s">
         <v>89</v>
       </c>
       <c r="C32" s="1">
-        <v>7591.0</v>
+        <v>24357.0</v>
       </c>
       <c r="D32" s="1">
-        <v>46.005</v>
+        <v>5.735</v>
       </c>
       <c r="E32" s="1">
-        <v>33.86953629</v>
+        <v>2.45020569</v>
       </c>
       <c r="F32" t="s">
         <v>8</v>
       </c>
       <c r="G32">
         <v>1.0</v>
       </c>
       <c r="H32" s="1">
-        <v>257103.65</v>
+        <v>59679.66</v>
       </c>
       <c r="I32" s="1">
-        <v>92120.31</v>
+        <v>80007.74</v>
       </c>
       <c r="J32" s="1">
-        <v>35.830028084004</v>
+        <v>134.06199029954</v>
       </c>
       <c r="K32">
         <v>0.0</v>
       </c>
       <c r="L32">
         <v>0.0</v>
       </c>
       <c r="M32" s="1">
-        <v>349223.96</v>
+        <v>139687.4</v>
       </c>
       <c r="N32" s="1">
-        <v>349223.96</v>
+        <v>139687.4</v>
       </c>
       <c r="O32" s="1">
-        <v>0.59</v>
+        <v>0.23</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
         <v>90</v>
       </c>
       <c r="B33" t="s">
         <v>91</v>
       </c>
       <c r="C33" s="1">
-        <v>24357.0</v>
+        <v>1039.0</v>
       </c>
       <c r="D33" s="1">
-        <v>5.742</v>
+        <v>111.55</v>
       </c>
       <c r="E33" s="1">
-        <v>2.45020569</v>
+        <v>74.62231954</v>
       </c>
       <c r="F33" t="s">
         <v>8</v>
       </c>
       <c r="G33">
         <v>1.0</v>
       </c>
       <c r="H33" s="1">
-        <v>59679.66</v>
+        <v>77532.59</v>
       </c>
       <c r="I33" s="1">
-        <v>80178.23</v>
+        <v>38367.86</v>
       </c>
       <c r="J33" s="1">
-        <v>134.34766551954</v>
+        <v>49.486106423118</v>
       </c>
       <c r="K33">
         <v>0.0</v>
       </c>
       <c r="L33">
         <v>0.0</v>
       </c>
       <c r="M33" s="1">
-        <v>139857.89</v>
+        <v>115900.45</v>
       </c>
       <c r="N33" s="1">
-        <v>139857.89</v>
+        <v>115900.45</v>
       </c>
       <c r="O33" s="1">
-        <v>0.23</v>
+        <v>0.19</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
         <v>92</v>
       </c>
       <c r="B34" t="s">
         <v>93</v>
       </c>
       <c r="C34" s="1">
-        <v>1039.0</v>
+        <v>1561.0</v>
       </c>
       <c r="D34" s="1">
-        <v>117.05</v>
+        <v>72.3</v>
       </c>
       <c r="E34" s="1">
-        <v>74.62231954</v>
+        <v>102.37347854</v>
       </c>
       <c r="F34" t="s">
         <v>8</v>
       </c>
       <c r="G34">
         <v>1.0</v>
       </c>
       <c r="H34" s="1">
-        <v>77532.59</v>
+        <v>159805.0</v>
       </c>
       <c r="I34" s="1">
-        <v>44082.36</v>
+        <v>-46944.7</v>
       </c>
       <c r="J34" s="1">
-        <v>56.856555417535</v>
+        <v>-29.376239792247</v>
       </c>
       <c r="K34">
         <v>0.0</v>
       </c>
       <c r="L34">
         <v>0.0</v>
       </c>
       <c r="M34" s="1">
-        <v>121614.95</v>
+        <v>112860.3</v>
       </c>
       <c r="N34" s="1">
-        <v>121614.95</v>
+        <v>112860.3</v>
       </c>
       <c r="O34" s="1">
-        <v>0.2</v>
+        <v>0.19</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
         <v>94</v>
       </c>
       <c r="B35" t="s">
         <v>95</v>
       </c>
       <c r="C35" s="1">
-        <v>1561.0</v>
+        <v>2009.0</v>
       </c>
       <c r="D35" s="1">
-        <v>67.35</v>
+        <v>44.52</v>
       </c>
       <c r="E35" s="1">
-        <v>102.37347854</v>
+        <v>38.14648084</v>
       </c>
       <c r="F35" t="s">
         <v>8</v>
       </c>
       <c r="G35">
         <v>1.0</v>
       </c>
       <c r="H35" s="1">
-        <v>159805.0</v>
+        <v>76636.28</v>
       </c>
       <c r="I35" s="1">
-        <v>-54671.65</v>
+        <v>12804.4</v>
       </c>
       <c r="J35" s="1">
-        <v>-34.211476486968</v>
+        <v>16.708013489172</v>
       </c>
       <c r="K35">
         <v>0.0</v>
       </c>
       <c r="L35">
         <v>0.0</v>
       </c>
       <c r="M35" s="1">
-        <v>105133.35</v>
+        <v>89440.68</v>
       </c>
       <c r="N35" s="1">
-        <v>105133.35</v>
+        <v>89440.68</v>
       </c>
       <c r="O35" s="1">
-        <v>0.18</v>
+        <v>0.15</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
         <v>96</v>
       </c>
       <c r="B36" t="s">
         <v>97</v>
       </c>
       <c r="C36" s="1">
-        <v>2009.0</v>
+        <v>820.0</v>
       </c>
       <c r="D36" s="1">
-        <v>47.3</v>
+        <v>102.1</v>
       </c>
       <c r="E36" s="1">
-        <v>38.14648084</v>
+        <v>87.72478049</v>
       </c>
       <c r="F36" t="s">
         <v>8</v>
       </c>
       <c r="G36">
         <v>1.0</v>
       </c>
       <c r="H36" s="1">
-        <v>76636.28</v>
+        <v>71934.32</v>
       </c>
       <c r="I36" s="1">
-        <v>18389.42</v>
+        <v>11787.68</v>
       </c>
       <c r="J36" s="1">
-        <v>23.995710647751</v>
+        <v>16.386726113488</v>
       </c>
       <c r="K36">
         <v>0.0</v>
       </c>
       <c r="L36">
         <v>0.0</v>
       </c>
       <c r="M36" s="1">
-        <v>95025.7</v>
+        <v>83722.0</v>
       </c>
       <c r="N36" s="1">
-        <v>95025.7</v>
+        <v>83722.0</v>
       </c>
       <c r="O36" s="1">
-        <v>0.16</v>
+        <v>0.14</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
         <v>98</v>
       </c>
       <c r="B37" t="s">
         <v>99</v>
       </c>
       <c r="C37" s="1">
-        <v>820.0</v>
+        <v>55402.0</v>
       </c>
       <c r="D37" s="1">
-        <v>101.9</v>
+        <v>4.593</v>
       </c>
       <c r="E37" s="1">
-        <v>87.72478049</v>
+        <v>3.66370618</v>
       </c>
       <c r="F37" t="s">
         <v>8</v>
       </c>
       <c r="G37">
         <v>1.0</v>
       </c>
       <c r="H37" s="1">
-        <v>71934.32</v>
+        <v>202976.65</v>
       </c>
       <c r="I37" s="1">
-        <v>11623.68</v>
+        <v>51484.74</v>
       </c>
       <c r="J37" s="1">
-        <v>16.158740362041</v>
+        <v>25.364858470174</v>
       </c>
       <c r="K37">
         <v>0.0</v>
       </c>
       <c r="L37">
         <v>0.0</v>
       </c>
       <c r="M37" s="1">
-        <v>83558.0</v>
+        <v>254461.39</v>
       </c>
       <c r="N37" s="1">
-        <v>83558.0</v>
+        <v>254461.39</v>
       </c>
       <c r="O37" s="1">
-        <v>0.14</v>
+        <v>0.43</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
         <v>100</v>
       </c>
       <c r="B38" t="s">
         <v>101</v>
       </c>
       <c r="C38" s="1">
-        <v>55402.0</v>
+        <v>979.0</v>
       </c>
       <c r="D38" s="1">
-        <v>4.799</v>
+        <v>152.1</v>
       </c>
       <c r="E38" s="1">
-        <v>3.66370618</v>
+        <v>103.9784474</v>
       </c>
       <c r="F38" t="s">
         <v>8</v>
       </c>
       <c r="G38">
         <v>1.0</v>
       </c>
       <c r="H38" s="1">
-        <v>202976.65</v>
+        <v>101794.9</v>
       </c>
       <c r="I38" s="1">
-        <v>62897.55</v>
+        <v>47111.0</v>
       </c>
       <c r="J38" s="1">
-        <v>30.987579113164</v>
+        <v>46.280314632658</v>
       </c>
       <c r="K38">
         <v>0.0</v>
       </c>
       <c r="L38">
         <v>0.0</v>
       </c>
       <c r="M38" s="1">
-        <v>265874.2</v>
+        <v>148905.9</v>
       </c>
       <c r="N38" s="1">
-        <v>265874.2</v>
+        <v>148905.9</v>
       </c>
       <c r="O38" s="1">
-        <v>0.45</v>
+        <v>0.25</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
         <v>102</v>
       </c>
       <c r="B39" t="s">
         <v>103</v>
       </c>
       <c r="C39" s="1">
-        <v>979.0</v>
+        <v>416.0</v>
       </c>
       <c r="D39" s="1">
-        <v>147.55</v>
+        <v>357.1</v>
       </c>
       <c r="E39" s="1">
-        <v>103.9784474</v>
+        <v>327.90641827</v>
       </c>
       <c r="F39" t="s">
         <v>8</v>
       </c>
       <c r="G39">
         <v>1.0</v>
       </c>
       <c r="H39" s="1">
-        <v>101794.9</v>
+        <v>136409.07</v>
       </c>
       <c r="I39" s="1">
-        <v>42656.55</v>
+        <v>12144.53</v>
       </c>
       <c r="J39" s="1">
-        <v>41.904407784673</v>
+        <v>8.9030223576775</v>
       </c>
       <c r="K39">
         <v>0.0</v>
       </c>
       <c r="L39">
         <v>0.0</v>
       </c>
       <c r="M39" s="1">
-        <v>144451.45</v>
+        <v>148553.6</v>
       </c>
       <c r="N39" s="1">
-        <v>144451.45</v>
+        <v>148553.6</v>
       </c>
       <c r="O39" s="1">
-        <v>0.24</v>
+        <v>0.25</v>
       </c>
       <c r="P39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
         <v>104</v>
       </c>
       <c r="B40" t="s">
         <v>105</v>
       </c>
       <c r="C40" s="1">
-        <v>416.0</v>
+        <v>170.0</v>
       </c>
       <c r="D40" s="1">
-        <v>349.9</v>
+        <v>455.6</v>
       </c>
       <c r="E40" s="1">
-        <v>327.90641827</v>
+        <v>572.89688235</v>
       </c>
       <c r="F40" t="s">
         <v>8</v>
       </c>
       <c r="G40">
         <v>1.0</v>
       </c>
       <c r="H40" s="1">
-        <v>136409.07</v>
+        <v>97392.47</v>
       </c>
       <c r="I40" s="1">
-        <v>9149.33</v>
+        <v>-19940.47</v>
       </c>
       <c r="J40" s="1">
-        <v>6.7072739371363</v>
+        <v>-20.47434467983</v>
       </c>
       <c r="K40">
         <v>0.0</v>
       </c>
       <c r="L40">
         <v>0.0</v>
       </c>
       <c r="M40" s="1">
-        <v>145558.4</v>
+        <v>77452.0</v>
       </c>
       <c r="N40" s="1">
-        <v>145558.4</v>
+        <v>77452.0</v>
       </c>
       <c r="O40" s="1">
-        <v>0.24</v>
+        <v>0.13</v>
       </c>
       <c r="P40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
         <v>106</v>
       </c>
       <c r="B41" t="s">
         <v>107</v>
       </c>
       <c r="C41" s="1">
-        <v>170.0</v>
+        <v>2164.0</v>
       </c>
       <c r="D41" s="1">
-        <v>484.05</v>
+        <v>49.71</v>
       </c>
       <c r="E41" s="1">
-        <v>572.89688235</v>
+        <v>52.72430222</v>
       </c>
       <c r="F41" t="s">
         <v>8</v>
       </c>
       <c r="G41">
         <v>1.0</v>
       </c>
       <c r="H41" s="1">
-        <v>97392.47</v>
+        <v>114095.39</v>
       </c>
       <c r="I41" s="1">
-        <v>-15103.97</v>
+        <v>-6522.95</v>
       </c>
       <c r="J41" s="1">
-        <v>-15.508355009376</v>
+        <v>-5.7171021546094</v>
       </c>
       <c r="K41">
         <v>0.0</v>
       </c>
       <c r="L41">
         <v>0.0</v>
       </c>
       <c r="M41" s="1">
-        <v>82288.5</v>
+        <v>107572.44</v>
       </c>
       <c r="N41" s="1">
-        <v>82288.5</v>
+        <v>107572.44</v>
       </c>
       <c r="O41" s="1">
-        <v>0.14</v>
+        <v>0.18</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
         <v>108</v>
       </c>
       <c r="B42" t="s">
         <v>109</v>
       </c>
       <c r="C42" s="1">
-        <v>2164.0</v>
+        <v>237.0</v>
       </c>
       <c r="D42" s="1">
-        <v>55.22</v>
+        <v>473.0</v>
       </c>
       <c r="E42" s="1">
-        <v>52.72430222</v>
+        <v>582.54160338</v>
       </c>
       <c r="F42" t="s">
         <v>8</v>
       </c>
       <c r="G42">
         <v>1.0</v>
       </c>
       <c r="H42" s="1">
-        <v>114095.39</v>
+        <v>138062.36</v>
       </c>
       <c r="I42" s="1">
-        <v>5400.69</v>
+        <v>-25961.36</v>
       </c>
       <c r="J42" s="1">
-        <v>4.7334866027453</v>
+        <v>-18.804082445063</v>
       </c>
       <c r="K42">
         <v>0.0</v>
       </c>
       <c r="L42">
         <v>0.0</v>
       </c>
       <c r="M42" s="1">
-        <v>119496.08</v>
+        <v>112101.0</v>
       </c>
       <c r="N42" s="1">
-        <v>119496.08</v>
+        <v>112101.0</v>
       </c>
       <c r="O42" s="1">
-        <v>0.2</v>
+        <v>0.19</v>
       </c>
       <c r="P42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
         <v>110</v>
       </c>
       <c r="B43" t="s">
         <v>111</v>
       </c>
       <c r="C43" s="1">
-        <v>237.0</v>
+        <v>924.0</v>
       </c>
       <c r="D43" s="1">
-        <v>560.2</v>
+        <v>59.95</v>
       </c>
       <c r="E43" s="1">
-        <v>582.54160338</v>
+        <v>86.70493506</v>
       </c>
       <c r="F43" t="s">
         <v>8</v>
       </c>
       <c r="G43">
         <v>1.0</v>
       </c>
       <c r="H43" s="1">
-        <v>138062.36</v>
+        <v>80115.36</v>
       </c>
       <c r="I43" s="1">
-        <v>-5294.96</v>
+        <v>-24721.56</v>
       </c>
       <c r="J43" s="1">
-        <v>-3.8351944729903</v>
+        <v>-30.857453551978</v>
       </c>
       <c r="K43">
         <v>0.0</v>
       </c>
       <c r="L43">
         <v>0.0</v>
       </c>
       <c r="M43" s="1">
-        <v>132767.4</v>
+        <v>55393.8</v>
       </c>
       <c r="N43" s="1">
-        <v>132767.4</v>
+        <v>55393.8</v>
       </c>
       <c r="O43" s="1">
-        <v>0.22</v>
+        <v>0.09</v>
       </c>
       <c r="P43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
         <v>112</v>
       </c>
       <c r="B44" t="s">
         <v>113</v>
       </c>
       <c r="C44" s="1">
-        <v>924.0</v>
+        <v>2207.0</v>
       </c>
       <c r="D44" s="1">
-        <v>63.05</v>
+        <v>39.095</v>
       </c>
       <c r="E44" s="1">
-        <v>86.70493506</v>
+        <v>50.06087449</v>
       </c>
       <c r="F44" t="s">
         <v>8</v>
       </c>
       <c r="G44">
         <v>1.0</v>
       </c>
       <c r="H44" s="1">
-        <v>80115.36</v>
+        <v>110484.35</v>
       </c>
       <c r="I44" s="1">
-        <v>-21857.16</v>
+        <v>-24201.68</v>
       </c>
       <c r="J44" s="1">
-        <v>-27.282109198536</v>
+        <v>-21.905075243688</v>
       </c>
       <c r="K44">
         <v>0.0</v>
       </c>
       <c r="L44">
         <v>0.0</v>
       </c>
       <c r="M44" s="1">
-        <v>58258.2</v>
+        <v>86282.67</v>
       </c>
       <c r="N44" s="1">
-        <v>58258.2</v>
+        <v>86282.67</v>
       </c>
       <c r="O44" s="1">
-        <v>0.1</v>
+        <v>0.14</v>
       </c>
       <c r="P44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
         <v>114</v>
       </c>
       <c r="B45" t="s">
         <v>115</v>
       </c>
       <c r="C45" s="1">
-        <v>2207.0</v>
+        <v>1585.0</v>
       </c>
       <c r="D45" s="1">
-        <v>42.74</v>
+        <v>153.15</v>
       </c>
       <c r="E45" s="1">
-        <v>50.06087449</v>
+        <v>57.68680126</v>
       </c>
       <c r="F45" t="s">
         <v>8</v>
       </c>
       <c r="G45">
         <v>1.0</v>
       </c>
       <c r="H45" s="1">
-        <v>110484.35</v>
+        <v>91433.58</v>
       </c>
       <c r="I45" s="1">
-        <v>-16157.17</v>
+        <v>151309.17</v>
       </c>
       <c r="J45" s="1">
-        <v>-14.623944477204</v>
+        <v>165.48533919376</v>
       </c>
       <c r="K45">
         <v>0.0</v>
       </c>
       <c r="L45">
         <v>0.0</v>
       </c>
       <c r="M45" s="1">
-        <v>94327.18</v>
+        <v>242742.75</v>
       </c>
       <c r="N45" s="1">
-        <v>94327.18</v>
+        <v>242742.75</v>
       </c>
       <c r="O45" s="1">
-        <v>0.16</v>
+        <v>0.41</v>
       </c>
       <c r="P45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
         <v>116</v>
       </c>
       <c r="B46" t="s">
         <v>117</v>
       </c>
       <c r="C46" s="1">
-        <v>1585.0</v>
+        <v>2003.0</v>
       </c>
       <c r="D46" s="1">
-        <v>121.0</v>
+        <v>77.1</v>
       </c>
       <c r="E46" s="1">
-        <v>57.68680126</v>
+        <v>69.84270095</v>
       </c>
       <c r="F46" t="s">
         <v>8</v>
       </c>
       <c r="G46">
         <v>1.0</v>
       </c>
       <c r="H46" s="1">
-        <v>91433.58</v>
+        <v>139894.93</v>
       </c>
       <c r="I46" s="1">
-        <v>100351.42</v>
+        <v>14536.37</v>
       </c>
       <c r="J46" s="1">
-        <v>109.75335319912</v>
+        <v>10.390919813892</v>
       </c>
       <c r="K46">
         <v>0.0</v>
       </c>
       <c r="L46">
         <v>0.0</v>
       </c>
       <c r="M46" s="1">
-        <v>191785.0</v>
+        <v>154431.3</v>
       </c>
       <c r="N46" s="1">
-        <v>191785.0</v>
+        <v>154431.3</v>
       </c>
       <c r="O46" s="1">
-        <v>0.32</v>
+        <v>0.26</v>
       </c>
       <c r="P46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
         <v>118</v>
       </c>
       <c r="B47" t="s">
         <v>119</v>
       </c>
       <c r="C47" s="1">
-        <v>2003.0</v>
+        <v>2102.0</v>
       </c>
       <c r="D47" s="1">
-        <v>80.38</v>
+        <v>28.39</v>
       </c>
       <c r="E47" s="1">
-        <v>69.84270095</v>
+        <v>37.29683635</v>
       </c>
       <c r="F47" t="s">
         <v>8</v>
       </c>
       <c r="G47">
         <v>1.0</v>
       </c>
       <c r="H47" s="1">
-        <v>139894.93</v>
+        <v>78397.95</v>
       </c>
       <c r="I47" s="1">
-        <v>21106.21</v>
+        <v>-18722.17</v>
       </c>
       <c r="J47" s="1">
-        <v>15.087187219723</v>
+        <v>-23.880943315482</v>
       </c>
       <c r="K47">
         <v>0.0</v>
       </c>
       <c r="L47">
         <v>0.0</v>
       </c>
       <c r="M47" s="1">
-        <v>161001.14</v>
+        <v>59675.78</v>
       </c>
       <c r="N47" s="1">
-        <v>161001.14</v>
+        <v>59675.78</v>
       </c>
       <c r="O47" s="1">
-        <v>0.27</v>
+        <v>0.1</v>
       </c>
       <c r="P47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
         <v>120</v>
       </c>
       <c r="B48" t="s">
         <v>121</v>
       </c>
       <c r="C48" s="1">
-        <v>2102.0</v>
+        <v>984.0</v>
       </c>
       <c r="D48" s="1">
-        <v>31.45</v>
+        <v>271.4</v>
       </c>
       <c r="E48" s="1">
-        <v>37.29683635</v>
+        <v>105.96799797</v>
       </c>
       <c r="F48" t="s">
         <v>8</v>
       </c>
       <c r="G48">
         <v>1.0</v>
       </c>
       <c r="H48" s="1">
-        <v>78397.95</v>
+        <v>104272.51</v>
       </c>
       <c r="I48" s="1">
-        <v>-12290.05</v>
+        <v>162785.09</v>
       </c>
       <c r="J48" s="1">
-        <v>-15.676494092001</v>
+        <v>156.1150585135</v>
       </c>
       <c r="K48">
         <v>0.0</v>
       </c>
       <c r="L48">
         <v>0.0</v>
       </c>
       <c r="M48" s="1">
-        <v>66107.9</v>
+        <v>267057.6</v>
       </c>
       <c r="N48" s="1">
-        <v>66107.9</v>
+        <v>267057.6</v>
       </c>
       <c r="O48" s="1">
-        <v>0.11</v>
+        <v>0.45</v>
       </c>
       <c r="P48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
         <v>122</v>
       </c>
       <c r="B49" t="s">
         <v>123</v>
       </c>
       <c r="C49" s="1">
-        <v>984.0</v>
+        <v>2424.0</v>
       </c>
       <c r="D49" s="1">
-        <v>298.2</v>
+        <v>74.42</v>
       </c>
       <c r="E49" s="1">
-        <v>105.96799797</v>
+        <v>46.71808168</v>
       </c>
       <c r="F49" t="s">
         <v>8</v>
       </c>
       <c r="G49">
         <v>1.0</v>
       </c>
       <c r="H49" s="1">
-        <v>104272.51</v>
+        <v>113244.63</v>
       </c>
       <c r="I49" s="1">
-        <v>189156.29</v>
+        <v>67149.45</v>
       </c>
       <c r="J49" s="1">
-        <v>181.40571278087</v>
+        <v>59.295924230579</v>
       </c>
       <c r="K49">
         <v>0.0</v>
       </c>
       <c r="L49">
         <v>0.0</v>
       </c>
       <c r="M49" s="1">
-        <v>293428.8</v>
+        <v>180394.08</v>
       </c>
       <c r="N49" s="1">
-        <v>293428.8</v>
+        <v>180394.08</v>
       </c>
       <c r="O49" s="1">
-        <v>0.49</v>
+        <v>0.3</v>
       </c>
       <c r="P49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
         <v>124</v>
       </c>
       <c r="B50" t="s">
         <v>125</v>
       </c>
       <c r="C50" s="1">
-        <v>2424.0</v>
+        <v>2561.0</v>
       </c>
       <c r="D50" s="1">
-        <v>77.88</v>
+        <v>73.96</v>
       </c>
       <c r="E50" s="1">
-        <v>46.71808168</v>
+        <v>89.55896525</v>
       </c>
       <c r="F50" t="s">
         <v>8</v>
       </c>
       <c r="G50">
         <v>1.0</v>
       </c>
       <c r="H50" s="1">
-        <v>113244.63</v>
+        <v>229360.51</v>
       </c>
       <c r="I50" s="1">
-        <v>75536.49</v>
+        <v>-39948.95</v>
       </c>
       <c r="J50" s="1">
-        <v>66.702050242912</v>
+        <v>-17.417536262018</v>
       </c>
       <c r="K50">
         <v>0.0</v>
       </c>
       <c r="L50">
         <v>0.0</v>
       </c>
       <c r="M50" s="1">
-        <v>188781.12</v>
+        <v>189411.56</v>
       </c>
       <c r="N50" s="1">
-        <v>188781.12</v>
+        <v>189411.56</v>
       </c>
       <c r="O50" s="1">
         <v>0.32</v>
       </c>
       <c r="P50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
         <v>126</v>
       </c>
       <c r="B51" t="s">
         <v>127</v>
       </c>
       <c r="C51" s="1">
-        <v>2561.0</v>
+        <v>2670.0</v>
       </c>
       <c r="D51" s="1">
-        <v>80.85</v>
+        <v>144.06</v>
       </c>
       <c r="E51" s="1">
-        <v>89.55896525</v>
+        <v>181.70537828</v>
       </c>
       <c r="F51" t="s">
         <v>8</v>
       </c>
       <c r="G51">
         <v>1.0</v>
       </c>
       <c r="H51" s="1">
-        <v>229360.51</v>
+        <v>485153.36</v>
       </c>
       <c r="I51" s="1">
-        <v>-22303.66</v>
+        <v>-100513.16</v>
       </c>
       <c r="J51" s="1">
-        <v>-9.7242807839937</v>
+        <v>-20.71781178636</v>
       </c>
       <c r="K51">
         <v>0.0</v>
       </c>
       <c r="L51">
         <v>0.0</v>
       </c>
       <c r="M51" s="1">
-        <v>207056.85</v>
+        <v>384640.2</v>
       </c>
       <c r="N51" s="1">
-        <v>207056.85</v>
+        <v>384640.2</v>
       </c>
       <c r="O51" s="1">
-        <v>0.35</v>
+        <v>0.65</v>
       </c>
       <c r="P51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
         <v>128</v>
       </c>
       <c r="B52" t="s">
         <v>129</v>
       </c>
       <c r="C52" s="1">
-        <v>2670.0</v>
+        <v>1868.0</v>
       </c>
       <c r="D52" s="1">
-        <v>151.66</v>
+        <v>263.75</v>
       </c>
       <c r="E52" s="1">
-        <v>181.70537828</v>
+        <v>195.04291756</v>
       </c>
       <c r="F52" t="s">
         <v>8</v>
       </c>
       <c r="G52">
         <v>1.0</v>
       </c>
       <c r="H52" s="1">
-        <v>485153.36</v>
+        <v>364340.17</v>
       </c>
       <c r="I52" s="1">
-        <v>-80221.16</v>
+        <v>128344.83</v>
       </c>
       <c r="J52" s="1">
-        <v>-16.535216822986</v>
+        <v>35.226648217242</v>
       </c>
       <c r="K52">
         <v>0.0</v>
       </c>
       <c r="L52">
         <v>0.0</v>
       </c>
       <c r="M52" s="1">
-        <v>404932.2</v>
+        <v>492685.0</v>
       </c>
       <c r="N52" s="1">
-        <v>404932.2</v>
+        <v>492685.0</v>
       </c>
       <c r="O52" s="1">
-        <v>0.68</v>
+        <v>0.83</v>
       </c>
       <c r="P52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
         <v>130</v>
       </c>
       <c r="B53" t="s">
         <v>131</v>
       </c>
       <c r="C53" s="1">
-        <v>1868.0</v>
+        <v>717.0</v>
       </c>
       <c r="D53" s="1">
-        <v>267.75</v>
+        <v>259.6</v>
       </c>
       <c r="E53" s="1">
-        <v>195.04291756</v>
+        <v>152.21492329</v>
       </c>
       <c r="F53" t="s">
         <v>8</v>
       </c>
       <c r="G53">
         <v>1.0</v>
       </c>
       <c r="H53" s="1">
-        <v>364340.17</v>
+        <v>109138.1</v>
       </c>
       <c r="I53" s="1">
-        <v>135816.83</v>
+        <v>76995.1</v>
       </c>
       <c r="J53" s="1">
-        <v>37.277478901105</v>
+        <v>70.548323637666</v>
       </c>
       <c r="K53">
         <v>0.0</v>
       </c>
       <c r="L53">
         <v>0.0</v>
       </c>
       <c r="M53" s="1">
-        <v>500157.0</v>
+        <v>186133.2</v>
       </c>
       <c r="N53" s="1">
-        <v>500157.0</v>
+        <v>186133.2</v>
       </c>
       <c r="O53" s="1">
-        <v>0.84</v>
+        <v>0.31</v>
       </c>
       <c r="P53">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
         <v>132</v>
       </c>
       <c r="B54" t="s">
         <v>133</v>
       </c>
       <c r="C54" s="1">
-        <v>717.0</v>
+        <v>4538.0</v>
       </c>
       <c r="D54" s="1">
-        <v>239.6</v>
+        <v>66.51</v>
       </c>
       <c r="E54" s="1">
-        <v>152.21492329</v>
+        <v>24.95241516</v>
       </c>
       <c r="F54" t="s">
         <v>8</v>
       </c>
       <c r="G54">
         <v>1.0</v>
       </c>
       <c r="H54" s="1">
-        <v>109138.1</v>
+        <v>113234.06</v>
       </c>
       <c r="I54" s="1">
-        <v>62655.1</v>
+        <v>188588.32</v>
       </c>
       <c r="J54" s="1">
-        <v>57.409007486845</v>
+        <v>166.54734450041</v>
       </c>
       <c r="K54">
         <v>0.0</v>
       </c>
       <c r="L54">
         <v>0.0</v>
       </c>
       <c r="M54" s="1">
-        <v>171793.2</v>
+        <v>301822.38</v>
       </c>
       <c r="N54" s="1">
-        <v>171793.2</v>
+        <v>301822.38</v>
       </c>
       <c r="O54" s="1">
-        <v>0.29</v>
+        <v>0.51</v>
       </c>
       <c r="P54">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="s">
         <v>134</v>
       </c>
       <c r="B55" t="s">
         <v>135</v>
       </c>
       <c r="C55" s="1">
-        <v>4538.0</v>
+        <v>526.0</v>
       </c>
       <c r="D55" s="1">
-        <v>71.8</v>
+        <v>133.8</v>
       </c>
       <c r="E55" s="1">
-        <v>24.95241516</v>
+        <v>198.45796578</v>
       </c>
       <c r="F55" t="s">
         <v>8</v>
       </c>
       <c r="G55">
         <v>1.0</v>
       </c>
       <c r="H55" s="1">
-        <v>113234.06</v>
+        <v>104388.89</v>
       </c>
       <c r="I55" s="1">
-        <v>212594.34</v>
+        <v>-34010.09</v>
       </c>
       <c r="J55" s="1">
-        <v>187.74769711516</v>
+        <v>-32.580181664926</v>
       </c>
       <c r="K55">
         <v>0.0</v>
       </c>
       <c r="L55">
         <v>0.0</v>
       </c>
       <c r="M55" s="1">
-        <v>325828.4</v>
+        <v>70378.8</v>
       </c>
       <c r="N55" s="1">
-        <v>325828.4</v>
+        <v>70378.8</v>
       </c>
       <c r="O55" s="1">
-        <v>0.55</v>
+        <v>0.12</v>
       </c>
       <c r="P55">
         <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" t="s">
         <v>136</v>
       </c>
       <c r="B56" t="s">
         <v>137</v>
       </c>
       <c r="C56" s="1">
-        <v>526.0</v>
+        <v>1421.0</v>
       </c>
       <c r="D56" s="1">
-        <v>129.2</v>
+        <v>47.88</v>
       </c>
       <c r="E56" s="1">
-        <v>198.45796578</v>
+        <v>47.81890218</v>
       </c>
       <c r="F56" t="s">
         <v>8</v>
       </c>
       <c r="G56">
         <v>1.0</v>
       </c>
       <c r="H56" s="1">
-        <v>104388.89</v>
+        <v>67950.66</v>
       </c>
       <c r="I56" s="1">
-        <v>-36429.69</v>
+        <v>86.82</v>
       </c>
       <c r="J56" s="1">
-        <v>-34.898052848344</v>
+        <v>0.12776917840092</v>
       </c>
       <c r="K56">
         <v>0.0</v>
       </c>
       <c r="L56">
         <v>0.0</v>
       </c>
       <c r="M56" s="1">
-        <v>67959.2</v>
+        <v>68037.48</v>
       </c>
       <c r="N56" s="1">
-        <v>67959.2</v>
+        <v>68037.48</v>
       </c>
       <c r="O56" s="1">
         <v>0.11</v>
       </c>
       <c r="P56">
         <v>1</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57" t="s">
         <v>138</v>
       </c>
       <c r="B57" t="s">
         <v>139</v>
       </c>
       <c r="C57" s="1">
-        <v>1421.0</v>
+        <v>2201.0</v>
       </c>
       <c r="D57" s="1">
-        <v>47.58</v>
+        <v>52.85</v>
       </c>
       <c r="E57" s="1">
-        <v>47.81890218</v>
+        <v>25.97900045</v>
       </c>
       <c r="F57" t="s">
         <v>8</v>
       </c>
       <c r="G57">
         <v>1.0</v>
       </c>
       <c r="H57" s="1">
-        <v>67950.66</v>
+        <v>57179.78</v>
       </c>
       <c r="I57" s="1">
-        <v>-339.48</v>
+        <v>59143.07</v>
       </c>
       <c r="J57" s="1">
-        <v>-0.49959779640109</v>
+        <v>103.43353891883</v>
       </c>
       <c r="K57">
         <v>0.0</v>
       </c>
       <c r="L57">
         <v>0.0</v>
       </c>
       <c r="M57" s="1">
-        <v>67611.18</v>
+        <v>116322.85</v>
       </c>
       <c r="N57" s="1">
-        <v>67611.18</v>
+        <v>116322.85</v>
       </c>
       <c r="O57" s="1">
-        <v>0.11</v>
+        <v>0.2</v>
       </c>
       <c r="P57">
         <v>1</v>
       </c>
     </row>
     <row r="58" spans="1:16">
       <c r="A58" t="s">
         <v>140</v>
       </c>
       <c r="B58" t="s">
         <v>141</v>
       </c>
       <c r="C58" s="1">
-        <v>2201.0</v>
+        <v>8397.0</v>
       </c>
       <c r="D58" s="1">
-        <v>34.96</v>
+        <v>37.08</v>
       </c>
       <c r="E58" s="1">
-        <v>25.97900045</v>
+        <v>14.94934381</v>
       </c>
       <c r="F58" t="s">
         <v>8</v>
       </c>
       <c r="G58">
         <v>1.0</v>
       </c>
       <c r="H58" s="1">
-        <v>57179.78</v>
+        <v>125529.64</v>
       </c>
       <c r="I58" s="1">
-        <v>19767.18</v>
+        <v>185831.12</v>
       </c>
       <c r="J58" s="1">
-        <v>34.570227447535</v>
+        <v>148.03764274318</v>
       </c>
       <c r="K58">
         <v>0.0</v>
       </c>
       <c r="L58">
         <v>0.0</v>
       </c>
       <c r="M58" s="1">
-        <v>76946.96</v>
+        <v>311360.76</v>
       </c>
       <c r="N58" s="1">
-        <v>76946.96</v>
+        <v>311360.76</v>
       </c>
       <c r="O58" s="1">
-        <v>0.13</v>
+        <v>0.52</v>
       </c>
       <c r="P58">
         <v>1</v>
       </c>
     </row>
     <row r="59" spans="1:16">
       <c r="A59" t="s">
         <v>142</v>
       </c>
       <c r="B59" t="s">
         <v>143</v>
       </c>
       <c r="C59" s="1">
-        <v>8397.0</v>
+        <v>8925.0</v>
       </c>
       <c r="D59" s="1">
-        <v>39.62</v>
+        <v>9.666</v>
       </c>
       <c r="E59" s="1">
-        <v>14.94934381</v>
+        <v>7.74099272</v>
       </c>
       <c r="F59" t="s">
         <v>8</v>
       </c>
       <c r="G59">
         <v>1.0</v>
       </c>
       <c r="H59" s="1">
-        <v>125529.64</v>
+        <v>69088.36</v>
       </c>
       <c r="I59" s="1">
-        <v>207159.5</v>
+        <v>17180.69</v>
       </c>
       <c r="J59" s="1">
-        <v>165.02835505622</v>
+        <v>24.86770564535</v>
       </c>
       <c r="K59">
         <v>0.0</v>
       </c>
       <c r="L59">
         <v>0.0</v>
       </c>
       <c r="M59" s="1">
-        <v>332689.14</v>
+        <v>86269.05</v>
       </c>
       <c r="N59" s="1">
-        <v>332689.14</v>
+        <v>86269.05</v>
       </c>
       <c r="O59" s="1">
-        <v>0.56</v>
+        <v>0.14</v>
       </c>
       <c r="P59">
         <v>1</v>
       </c>
     </row>
     <row r="60" spans="1:16">
       <c r="A60" t="s">
         <v>144</v>
       </c>
       <c r="B60" t="s">
         <v>145</v>
       </c>
       <c r="C60" s="1">
-        <v>8925.0</v>
+        <v>260.0</v>
       </c>
       <c r="D60" s="1">
-        <v>10.18</v>
+        <v>219.4</v>
       </c>
       <c r="E60" s="1">
-        <v>7.74099272</v>
+        <v>257.10242308</v>
       </c>
       <c r="F60" t="s">
         <v>8</v>
       </c>
       <c r="G60">
         <v>1.0</v>
       </c>
       <c r="H60" s="1">
-        <v>69088.36</v>
+        <v>66846.63</v>
       </c>
       <c r="I60" s="1">
-        <v>21768.14</v>
+        <v>-9802.63</v>
       </c>
       <c r="J60" s="1">
-        <v>31.507680888648</v>
+        <v>-14.6643592953</v>
       </c>
       <c r="K60">
         <v>0.0</v>
       </c>
       <c r="L60">
         <v>0.0</v>
       </c>
       <c r="M60" s="1">
-        <v>90856.5</v>
+        <v>57044.0</v>
       </c>
       <c r="N60" s="1">
-        <v>90856.5</v>
+        <v>57044.0</v>
       </c>
       <c r="O60" s="1">
-        <v>0.15</v>
+        <v>0.1</v>
       </c>
       <c r="P60">
         <v>1</v>
       </c>
     </row>
     <row r="61" spans="1:16">
       <c r="A61" t="s">
         <v>146</v>
       </c>
       <c r="B61" t="s">
         <v>147</v>
       </c>
       <c r="C61" s="1">
-        <v>260.0</v>
+        <v>1000.0</v>
       </c>
       <c r="D61" s="1">
-        <v>267.4</v>
+        <v>95.0</v>
       </c>
       <c r="E61" s="1">
-        <v>257.10242308</v>
+        <v>59.79887</v>
       </c>
       <c r="F61" t="s">
         <v>8</v>
       </c>
       <c r="G61">
         <v>1.0</v>
       </c>
       <c r="H61" s="1">
-        <v>66846.63</v>
+        <v>59798.87</v>
       </c>
       <c r="I61" s="1">
-        <v>2677.37</v>
+        <v>35201.13</v>
       </c>
       <c r="J61" s="1">
-        <v>4.0052430466577</v>
+        <v>58.865878234823</v>
       </c>
       <c r="K61">
         <v>0.0</v>
       </c>
       <c r="L61">
         <v>0.0</v>
       </c>
       <c r="M61" s="1">
-        <v>69524.0</v>
+        <v>95000.0</v>
       </c>
       <c r="N61" s="1">
-        <v>69524.0</v>
+        <v>95000.0</v>
       </c>
       <c r="O61" s="1">
-        <v>0.12</v>
+        <v>0.16</v>
       </c>
       <c r="P61">
         <v>1</v>
       </c>
     </row>
     <row r="62" spans="1:16">
       <c r="A62" t="s">
         <v>148</v>
       </c>
       <c r="B62" t="s">
         <v>149</v>
       </c>
       <c r="C62" s="1">
-        <v>1000.0</v>
+        <v>5293.0</v>
       </c>
       <c r="D62" s="1">
-        <v>104.15</v>
+        <v>71.26</v>
       </c>
       <c r="E62" s="1">
-        <v>59.79887</v>
+        <v>30.90564897</v>
       </c>
       <c r="F62" t="s">
         <v>8</v>
       </c>
       <c r="G62">
         <v>1.0</v>
       </c>
       <c r="H62" s="1">
-        <v>59798.87</v>
+        <v>163583.6</v>
       </c>
       <c r="I62" s="1">
-        <v>44351.13</v>
+        <v>213595.58</v>
       </c>
       <c r="J62" s="1">
-        <v>74.16717071744</v>
+        <v>130.57273467511</v>
       </c>
       <c r="K62">
         <v>0.0</v>
       </c>
       <c r="L62">
         <v>0.0</v>
       </c>
       <c r="M62" s="1">
-        <v>104150.0</v>
+        <v>377179.18</v>
       </c>
       <c r="N62" s="1">
-        <v>104150.0</v>
+        <v>377179.18</v>
       </c>
       <c r="O62" s="1">
-        <v>0.17</v>
+        <v>0.63</v>
       </c>
       <c r="P62">
         <v>1</v>
       </c>
     </row>
     <row r="63" spans="1:16">
       <c r="A63" t="s">
         <v>150</v>
       </c>
       <c r="B63" t="s">
         <v>151</v>
       </c>
       <c r="C63" s="1">
-        <v>5293.0</v>
+        <v>622.0</v>
       </c>
       <c r="D63" s="1">
-        <v>69.18</v>
+        <v>237.0</v>
       </c>
       <c r="E63" s="1">
-        <v>30.90564897</v>
+        <v>89.32755627</v>
       </c>
       <c r="F63" t="s">
         <v>8</v>
       </c>
       <c r="G63">
         <v>1.0</v>
       </c>
       <c r="H63" s="1">
-        <v>163583.6</v>
+        <v>55561.74</v>
       </c>
       <c r="I63" s="1">
-        <v>202586.14</v>
+        <v>91852.26</v>
       </c>
       <c r="J63" s="1">
-        <v>123.84257346091</v>
+        <v>165.31566506017</v>
       </c>
       <c r="K63">
         <v>0.0</v>
       </c>
       <c r="L63">
         <v>0.0</v>
       </c>
       <c r="M63" s="1">
-        <v>366169.74</v>
+        <v>147414.0</v>
       </c>
       <c r="N63" s="1">
-        <v>366169.74</v>
+        <v>147414.0</v>
       </c>
       <c r="O63" s="1">
-        <v>0.61</v>
+        <v>0.25</v>
       </c>
       <c r="P63">
         <v>1</v>
       </c>
     </row>
     <row r="64" spans="1:16">
       <c r="A64" t="s">
         <v>152</v>
       </c>
       <c r="B64" t="s">
         <v>153</v>
       </c>
       <c r="C64" s="1">
-        <v>622.0</v>
+        <v>4076.0</v>
       </c>
       <c r="D64" s="1">
-        <v>258.7</v>
+        <v>26.62</v>
       </c>
       <c r="E64" s="1">
-        <v>89.32755627</v>
+        <v>13.54244603</v>
       </c>
       <c r="F64" t="s">
         <v>8</v>
       </c>
       <c r="G64">
         <v>1.0</v>
       </c>
       <c r="H64" s="1">
-        <v>55561.74</v>
+        <v>55199.01</v>
       </c>
       <c r="I64" s="1">
-        <v>105349.66</v>
+        <v>53304.11</v>
       </c>
       <c r="J64" s="1">
-        <v>189.60828080618</v>
+        <v>96.567148577484</v>
       </c>
       <c r="K64">
         <v>0.0</v>
       </c>
       <c r="L64">
         <v>0.0</v>
       </c>
       <c r="M64" s="1">
-        <v>160911.4</v>
+        <v>108503.12</v>
       </c>
       <c r="N64" s="1">
-        <v>160911.4</v>
+        <v>108503.12</v>
       </c>
       <c r="O64" s="1">
-        <v>0.27</v>
+        <v>0.18</v>
       </c>
       <c r="P64">
         <v>1</v>
       </c>
     </row>
     <row r="65" spans="1:16">
       <c r="A65" t="s">
         <v>154</v>
       </c>
       <c r="B65" t="s">
         <v>155</v>
       </c>
       <c r="C65" s="1">
-        <v>4076.0</v>
+        <v>3480.0</v>
       </c>
       <c r="D65" s="1">
-        <v>23.8</v>
+        <v>33.62</v>
       </c>
       <c r="E65" s="1">
-        <v>13.54244603</v>
+        <v>31.31229885</v>
       </c>
       <c r="F65" t="s">
         <v>8</v>
       </c>
       <c r="G65">
         <v>1.0</v>
       </c>
       <c r="H65" s="1">
-        <v>55199.01</v>
+        <v>108966.8</v>
       </c>
       <c r="I65" s="1">
-        <v>41809.79</v>
+        <v>8030.8</v>
       </c>
       <c r="J65" s="1">
-        <v>75.743731635767</v>
+        <v>7.3699512144984</v>
       </c>
       <c r="K65">
         <v>0.0</v>
       </c>
       <c r="L65">
         <v>0.0</v>
       </c>
       <c r="M65" s="1">
-        <v>97008.8</v>
+        <v>116997.6</v>
       </c>
       <c r="N65" s="1">
-        <v>97008.8</v>
+        <v>116997.6</v>
       </c>
       <c r="O65" s="1">
-        <v>0.16</v>
+        <v>0.2</v>
       </c>
       <c r="P65">
         <v>1</v>
       </c>
     </row>
     <row r="66" spans="1:16">
       <c r="A66" t="s">
         <v>156</v>
       </c>
       <c r="B66" t="s">
         <v>157</v>
       </c>
       <c r="C66" s="1">
-        <v>3480.0</v>
+        <v>3924.0</v>
       </c>
       <c r="D66" s="1">
-        <v>35.24</v>
+        <v>34.34</v>
       </c>
       <c r="E66" s="1">
-        <v>31.31229885</v>
+        <v>17.20058359</v>
       </c>
       <c r="F66" t="s">
         <v>8</v>
       </c>
       <c r="G66">
         <v>1.0</v>
       </c>
       <c r="H66" s="1">
-        <v>108966.8</v>
+        <v>67495.09</v>
       </c>
       <c r="I66" s="1">
-        <v>13668.4</v>
+        <v>67255.07</v>
       </c>
       <c r="J66" s="1">
-        <v>12.543637144525</v>
+        <v>99.644388947403</v>
       </c>
       <c r="K66">
         <v>0.0</v>
       </c>
       <c r="L66">
         <v>0.0</v>
       </c>
       <c r="M66" s="1">
-        <v>122635.2</v>
+        <v>134750.16</v>
       </c>
       <c r="N66" s="1">
-        <v>122635.2</v>
+        <v>134750.16</v>
       </c>
       <c r="O66" s="1">
-        <v>0.21</v>
+        <v>0.23</v>
       </c>
       <c r="P66">
         <v>1</v>
       </c>
     </row>
     <row r="67" spans="1:16">
       <c r="A67" t="s">
         <v>158</v>
       </c>
       <c r="B67" t="s">
         <v>159</v>
       </c>
       <c r="C67" s="1">
-        <v>3924.0</v>
+        <v>2243.0</v>
       </c>
       <c r="D67" s="1">
-        <v>36.0</v>
+        <v>22.34</v>
       </c>
       <c r="E67" s="1">
-        <v>17.20058359</v>
+        <v>26.52603656</v>
       </c>
       <c r="F67" t="s">
         <v>8</v>
       </c>
       <c r="G67">
         <v>1.0</v>
       </c>
       <c r="H67" s="1">
-        <v>67495.09</v>
+        <v>59497.9</v>
       </c>
       <c r="I67" s="1">
-        <v>73768.91</v>
+        <v>-9389.28</v>
       </c>
       <c r="J67" s="1">
-        <v>109.29522428965</v>
+        <v>-15.78085949252</v>
       </c>
       <c r="K67">
         <v>0.0</v>
       </c>
       <c r="L67">
         <v>0.0</v>
       </c>
       <c r="M67" s="1">
-        <v>141264.0</v>
+        <v>50108.62</v>
       </c>
       <c r="N67" s="1">
-        <v>141264.0</v>
+        <v>50108.62</v>
       </c>
       <c r="O67" s="1">
-        <v>0.24</v>
+        <v>0.08</v>
       </c>
       <c r="P67">
         <v>1</v>
       </c>
     </row>
     <row r="68" spans="1:16">
       <c r="A68" t="s">
         <v>160</v>
       </c>
       <c r="B68" t="s">
         <v>161</v>
       </c>
       <c r="C68" s="1">
-        <v>2243.0</v>
+        <v>925.0</v>
       </c>
       <c r="D68" s="1">
-        <v>24.92</v>
+        <v>61.22</v>
       </c>
       <c r="E68" s="1">
-        <v>26.52603656</v>
+        <v>157.7899027</v>
       </c>
       <c r="F68" t="s">
         <v>8</v>
       </c>
       <c r="G68">
         <v>1.0</v>
       </c>
       <c r="H68" s="1">
-        <v>59497.9</v>
+        <v>145955.66</v>
       </c>
       <c r="I68" s="1">
-        <v>-3602.34</v>
+        <v>-89327.16</v>
       </c>
       <c r="J68" s="1">
-        <v>-6.0545666317635</v>
+        <v>-61.201573135293</v>
       </c>
       <c r="K68">
         <v>0.0</v>
       </c>
       <c r="L68">
         <v>0.0</v>
       </c>
       <c r="M68" s="1">
-        <v>55895.56</v>
+        <v>56628.5</v>
       </c>
       <c r="N68" s="1">
-        <v>55895.56</v>
+        <v>56628.5</v>
       </c>
       <c r="O68" s="1">
         <v>0.09</v>
       </c>
       <c r="P68">
         <v>1</v>
       </c>
     </row>
     <row r="69" spans="1:16">
       <c r="A69" t="s">
         <v>162</v>
       </c>
       <c r="B69" t="s">
         <v>163</v>
       </c>
       <c r="C69" s="1">
-        <v>925.0</v>
+        <v>83871.0</v>
       </c>
       <c r="D69" s="1">
-        <v>69.7</v>
+        <v>7.098</v>
       </c>
       <c r="E69" s="1">
-        <v>157.7899027</v>
+        <v>6.6885151</v>
       </c>
       <c r="F69" t="s">
         <v>8</v>
       </c>
       <c r="G69">
         <v>1.0</v>
       </c>
       <c r="H69" s="1">
-        <v>145955.66</v>
+        <v>560972.45</v>
       </c>
       <c r="I69" s="1">
-        <v>-81483.16</v>
+        <v>34343.91</v>
       </c>
       <c r="J69" s="1">
-        <v>-55.827338247794</v>
+        <v>6.1222097448814</v>
       </c>
       <c r="K69">
         <v>0.0</v>
       </c>
       <c r="L69">
         <v>0.0</v>
       </c>
       <c r="M69" s="1">
-        <v>64472.5</v>
+        <v>595316.36</v>
       </c>
       <c r="N69" s="1">
-        <v>64472.5</v>
+        <v>595316.36</v>
       </c>
       <c r="O69" s="1">
-        <v>0.11</v>
+        <v>1.0</v>
       </c>
       <c r="P69">
         <v>1</v>
       </c>
     </row>
     <row r="70" spans="1:16">
       <c r="A70" t="s">
         <v>164</v>
       </c>
       <c r="B70" t="s">
         <v>165</v>
       </c>
       <c r="C70" s="1">
-        <v>49546.0</v>
+        <v>218584.0</v>
       </c>
       <c r="D70" s="1">
-        <v>6.635</v>
+        <v>11.2</v>
       </c>
       <c r="E70" s="1">
-        <v>6.32100008</v>
+        <v>10.64401777</v>
       </c>
       <c r="F70" t="s">
         <v>8</v>
       </c>
       <c r="G70">
         <v>1.0</v>
       </c>
       <c r="H70" s="1">
-        <v>313180.27</v>
+        <v>2326611.98</v>
       </c>
       <c r="I70" s="1">
-        <v>15557.44</v>
+        <v>121528.82</v>
       </c>
       <c r="J70" s="1">
-        <v>4.9675670820515</v>
+        <v>5.2234244921235</v>
       </c>
       <c r="K70">
         <v>0.0</v>
       </c>
       <c r="L70">
         <v>0.0</v>
       </c>
       <c r="M70" s="1">
-        <v>328737.71</v>
+        <v>2448140.8</v>
       </c>
       <c r="N70" s="1">
-        <v>328737.71</v>
+        <v>2448140.8</v>
       </c>
       <c r="O70" s="1">
-        <v>0.55</v>
+        <v>4.11</v>
       </c>
       <c r="P70">
         <v>1</v>
       </c>
     </row>
     <row r="71" spans="1:16">
       <c r="A71" t="s">
         <v>166</v>
       </c>
       <c r="B71" t="s">
         <v>167</v>
       </c>
       <c r="C71" s="1">
-        <v>218584.0</v>
+        <v>1310.0</v>
       </c>
       <c r="D71" s="1">
-        <v>11.21</v>
+        <v>1074.87</v>
       </c>
       <c r="E71" s="1">
-        <v>10.64401777</v>
+        <v>1073.95180916</v>
       </c>
       <c r="F71" t="s">
         <v>8</v>
       </c>
       <c r="G71">
         <v>1.0</v>
       </c>
       <c r="H71" s="1">
-        <v>2326611.98</v>
+        <v>1406876.87</v>
       </c>
       <c r="I71" s="1">
-        <v>123714.66</v>
+        <v>1202.83</v>
       </c>
       <c r="J71" s="1">
-        <v>5.3173739782772</v>
+        <v>0.085496465657297</v>
       </c>
       <c r="K71">
         <v>0.0</v>
       </c>
       <c r="L71">
         <v>0.0</v>
       </c>
       <c r="M71" s="1">
-        <v>2450326.64</v>
+        <v>1408079.7</v>
       </c>
       <c r="N71" s="1">
-        <v>2450326.64</v>
+        <v>1408079.7</v>
       </c>
       <c r="O71" s="1">
-        <v>4.11</v>
+        <v>2.36</v>
       </c>
       <c r="P71">
         <v>1</v>
       </c>
     </row>
     <row r="72" spans="1:16">
       <c r="A72" t="s">
         <v>168</v>
       </c>
       <c r="B72" t="s">
         <v>169</v>
       </c>
       <c r="C72" s="1">
-        <v>721.0</v>
+        <v>596000.0</v>
       </c>
       <c r="D72" s="1">
-        <v>1073.08</v>
+        <v>96.97327277</v>
       </c>
       <c r="E72" s="1">
-        <v>1072.83167822</v>
+        <v>100.5575</v>
       </c>
       <c r="F72" t="s">
         <v>8</v>
       </c>
       <c r="G72">
         <v>1.0</v>
       </c>
       <c r="H72" s="1">
-        <v>773511.64</v>
+        <v>599322.7</v>
       </c>
       <c r="I72" s="1">
-        <v>179.04</v>
+        <v>-14910.09</v>
       </c>
       <c r="J72" s="1">
-        <v>0.023146387299356</v>
+        <v>-2.4878233379113</v>
       </c>
       <c r="K72">
         <v>0.0</v>
       </c>
-      <c r="L72">
-        <v>0.0</v>
+      <c r="L72" t="s">
+        <v>170</v>
       </c>
       <c r="M72" s="1">
-        <v>773690.68</v>
+        <v>577960.71</v>
       </c>
       <c r="N72" s="1">
-        <v>773690.68</v>
+        <v>584412.61</v>
       </c>
       <c r="O72" s="1">
-        <v>1.3</v>
+        <v>0.98</v>
       </c>
       <c r="P72">
         <v>1</v>
       </c>
     </row>
     <row r="73" spans="1:16">
       <c r="A73" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B73" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="C73" s="1">
-        <v>596000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D73" s="1">
-        <v>97.51700215</v>
+        <v>106.58649473</v>
       </c>
       <c r="E73" s="1">
-        <v>100.5575</v>
+        <v>106.88494</v>
       </c>
       <c r="F73" t="s">
         <v>8</v>
       </c>
       <c r="G73">
         <v>1.0</v>
       </c>
       <c r="H73" s="1">
-        <v>599322.7</v>
+        <v>106884.94</v>
       </c>
       <c r="I73" s="1">
-        <v>-13386.02</v>
+        <v>2752.92</v>
       </c>
       <c r="J73" s="1">
-        <v>-2.2335246103643</v>
+        <v>2.5755920338263</v>
       </c>
       <c r="K73">
         <v>0.0</v>
       </c>
       <c r="L73" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="M73" s="1">
-        <v>581201.34</v>
+        <v>106586.49</v>
       </c>
       <c r="N73" s="1">
-        <v>585936.68</v>
+        <v>109637.86</v>
       </c>
       <c r="O73" s="1">
-        <v>0.98</v>
+        <v>0.18</v>
       </c>
       <c r="P73">
         <v>1</v>
       </c>
     </row>
     <row r="74" spans="1:16">
       <c r="A74" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B74" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="C74" s="1">
-        <v>100000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D74" s="1">
-        <v>107.10546659</v>
+        <v>100.58224794</v>
       </c>
       <c r="E74" s="1">
-        <v>106.88494</v>
+        <v>99.89</v>
       </c>
       <c r="F74" t="s">
         <v>8</v>
       </c>
       <c r="G74">
         <v>1.0</v>
       </c>
       <c r="H74" s="1">
-        <v>106884.94</v>
+        <v>299670.0</v>
       </c>
       <c r="I74" s="1">
-        <v>2824.98</v>
+        <v>2722.98</v>
       </c>
       <c r="J74" s="1">
-        <v>2.6430103249345</v>
+        <v>0.90865952547803</v>
       </c>
       <c r="K74">
         <v>0.0</v>
       </c>
-      <c r="L74" t="s">
-        <v>175</v>
+      <c r="L74">
+        <v>646.23</v>
       </c>
       <c r="M74" s="1">
-        <v>107105.47</v>
+        <v>301746.75</v>
       </c>
       <c r="N74" s="1">
-        <v>109709.92</v>
+        <v>302392.98</v>
       </c>
       <c r="O74" s="1">
-        <v>0.18</v>
+        <v>0.51</v>
       </c>
       <c r="P74">
         <v>1</v>
       </c>
     </row>
     <row r="75" spans="1:16">
       <c r="A75" t="s">
         <v>176</v>
       </c>
       <c r="B75" t="s">
         <v>177</v>
       </c>
       <c r="C75" s="1">
-        <v>300000.0</v>
+        <v>319000.0</v>
       </c>
       <c r="D75" s="1">
-        <v>102.00530981</v>
+        <v>97.52642874</v>
       </c>
       <c r="E75" s="1">
-        <v>99.89</v>
+        <v>99.853972</v>
       </c>
       <c r="F75" t="s">
         <v>8</v>
       </c>
       <c r="G75">
         <v>1.0</v>
       </c>
       <c r="H75" s="1">
-        <v>299670.0</v>
+        <v>318534.17</v>
       </c>
       <c r="I75" s="1">
-        <v>19764.77</v>
+        <v>-1918.83</v>
       </c>
       <c r="J75" s="1">
-        <v>6.5955117295692</v>
+        <v>-0.60239377144374</v>
       </c>
       <c r="K75">
         <v>0.0</v>
       </c>
       <c r="L75" t="s">
         <v>178</v>
       </c>
       <c r="M75" s="1">
-        <v>306015.93</v>
+        <v>311109.31</v>
       </c>
       <c r="N75" s="1">
-        <v>319434.77</v>
+        <v>316615.34</v>
       </c>
       <c r="O75" s="1">
-        <v>0.54</v>
+        <v>0.53</v>
       </c>
       <c r="P75">
         <v>1</v>
       </c>
     </row>
     <row r="76" spans="1:16">
       <c r="A76" t="s">
         <v>179</v>
       </c>
       <c r="B76" t="s">
         <v>180</v>
       </c>
       <c r="C76" s="1">
-        <v>319000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D76" s="1">
-        <v>98.4260276</v>
+        <v>96.10430013</v>
       </c>
       <c r="E76" s="1">
-        <v>99.853972</v>
+        <v>99.253</v>
       </c>
       <c r="F76" t="s">
         <v>8</v>
       </c>
       <c r="G76">
         <v>1.0</v>
       </c>
       <c r="H76" s="1">
-        <v>318534.17</v>
+        <v>198506.0</v>
       </c>
       <c r="I76" s="1">
-        <v>0.44</v>
+        <v>-6067.26</v>
       </c>
       <c r="J76" s="1">
-        <v>0.00013813274726539</v>
+        <v>-3.0564617694175</v>
       </c>
       <c r="K76">
         <v>0.0</v>
       </c>
-      <c r="L76" t="s">
-        <v>181</v>
+      <c r="L76">
+        <v>230.14</v>
       </c>
       <c r="M76" s="1">
-        <v>313979.03</v>
+        <v>192208.6</v>
       </c>
       <c r="N76" s="1">
-        <v>318534.61</v>
+        <v>192438.74</v>
       </c>
       <c r="O76" s="1">
-        <v>0.53</v>
+        <v>0.32</v>
       </c>
       <c r="P76">
         <v>1</v>
       </c>
     </row>
     <row r="77" spans="1:16">
       <c r="A77" t="s">
+        <v>181</v>
+      </c>
+      <c r="B77" t="s">
         <v>182</v>
-      </c>
-[...1 lines deleted...]
-        <v>183</v>
       </c>
       <c r="C77" s="1">
         <v>200000.0</v>
       </c>
       <c r="D77" s="1">
-        <v>97.10241467</v>
+        <v>93.44309274</v>
       </c>
       <c r="E77" s="1">
-        <v>99.253</v>
+        <v>94.08838</v>
       </c>
       <c r="F77" t="s">
         <v>8</v>
       </c>
       <c r="G77">
         <v>1.0</v>
       </c>
       <c r="H77" s="1">
-        <v>198506.0</v>
+        <v>188176.76</v>
       </c>
       <c r="I77" s="1">
-        <v>-1572.4</v>
+        <v>-501.53</v>
       </c>
       <c r="J77" s="1">
-        <v>-0.79211711484791</v>
+        <v>-0.2665206904402</v>
       </c>
       <c r="K77">
         <v>0.0</v>
       </c>
-      <c r="L77" t="s">
-        <v>184</v>
+      <c r="L77">
+        <v>789.04</v>
       </c>
       <c r="M77" s="1">
-        <v>194204.83</v>
+        <v>186886.19</v>
       </c>
       <c r="N77" s="1">
-        <v>196933.6</v>
+        <v>187675.23</v>
       </c>
       <c r="O77" s="1">
-        <v>0.33</v>
+        <v>0.31</v>
       </c>
       <c r="P77">
         <v>1</v>
       </c>
     </row>
     <row r="78" spans="1:16">
       <c r="A78" t="s">
-        <v>185</v>
+        <v>183</v>
       </c>
       <c r="B78" t="s">
-        <v>186</v>
+        <v>184</v>
       </c>
       <c r="C78" s="1">
         <v>248000.0</v>
       </c>
       <c r="D78" s="1">
-        <v>100.54502499</v>
+        <v>100.02500828</v>
       </c>
       <c r="E78" s="1">
         <v>99.955</v>
       </c>
       <c r="F78" t="s">
         <v>8</v>
       </c>
       <c r="G78">
         <v>1.0</v>
       </c>
       <c r="H78" s="1">
         <v>247888.4</v>
       </c>
       <c r="I78" s="1">
-        <v>2169.89</v>
+        <v>1668.42</v>
       </c>
       <c r="J78" s="1">
-        <v>0.8753495524599</v>
+        <v>0.67305287379321</v>
       </c>
       <c r="K78">
         <v>0.0</v>
       </c>
-      <c r="L78">
-        <v>706.63</v>
+      <c r="L78" t="s">
+        <v>185</v>
       </c>
       <c r="M78" s="1">
-        <v>249351.66</v>
+        <v>248062.03</v>
       </c>
       <c r="N78" s="1">
-        <v>250058.29</v>
+        <v>249556.82</v>
       </c>
       <c r="O78" s="1">
         <v>0.42</v>
       </c>
       <c r="P78">
         <v>1</v>
       </c>
     </row>
     <row r="79" spans="1:16">
       <c r="A79" t="s">
+        <v>186</v>
+      </c>
+      <c r="B79" t="s">
         <v>187</v>
       </c>
-      <c r="B79" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C79" s="1">
-        <v>200000.0</v>
+        <v>119000.0</v>
       </c>
       <c r="D79" s="1">
-        <v>101.67946805</v>
+        <v>99.03719702</v>
       </c>
       <c r="E79" s="1">
-        <v>105.889435</v>
+        <v>99.646</v>
       </c>
       <c r="F79" t="s">
         <v>8</v>
       </c>
       <c r="G79">
         <v>1.0</v>
       </c>
       <c r="H79" s="1">
-        <v>211778.87</v>
+        <v>118578.74</v>
       </c>
       <c r="I79" s="1">
-        <v>-1096.65</v>
+        <v>-523.15</v>
       </c>
       <c r="J79" s="1">
-        <v>-0.51782786450792</v>
+        <v>-0.44118363882092</v>
       </c>
       <c r="K79">
         <v>0.0</v>
       </c>
-      <c r="L79" t="s">
-        <v>189</v>
+      <c r="L79">
+        <v>201.32</v>
       </c>
       <c r="M79" s="1">
-        <v>203358.93</v>
+        <v>117854.27</v>
       </c>
       <c r="N79" s="1">
-        <v>210682.22</v>
+        <v>118055.59</v>
       </c>
       <c r="O79" s="1">
-        <v>0.35</v>
+        <v>0.2</v>
       </c>
       <c r="P79">
         <v>1</v>
       </c>
     </row>
     <row r="80" spans="1:16">
       <c r="A80" t="s">
+        <v>188</v>
+      </c>
+      <c r="B80" t="s">
+        <v>189</v>
+      </c>
+      <c r="C80" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="D80" s="1">
+        <v>100.64021493</v>
+      </c>
+      <c r="E80" s="1">
+        <v>105.889435</v>
+      </c>
+      <c r="F80" t="s">
+        <v>8</v>
+      </c>
+      <c r="G80">
+        <v>1.0</v>
+      </c>
+      <c r="H80" s="1">
+        <v>211778.87</v>
+      </c>
+      <c r="I80" s="1">
+        <v>-2460.08</v>
+      </c>
+      <c r="J80" s="1">
+        <v>-1.1616267477487</v>
+      </c>
+      <c r="K80">
+        <v>0.0</v>
+      </c>
+      <c r="L80" t="s">
         <v>190</v>
       </c>
-      <c r="B80" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M80" s="1">
-        <v>110202.78</v>
+        <v>201280.43</v>
       </c>
       <c r="N80" s="1">
-        <v>114494.99</v>
+        <v>209318.79</v>
       </c>
       <c r="O80" s="1">
-        <v>0.19</v>
+        <v>0.35</v>
       </c>
       <c r="P80">
         <v>1</v>
       </c>
     </row>
     <row r="81" spans="1:16">
       <c r="A81" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="B81" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
       <c r="C81" s="1">
         <v>100000.0</v>
       </c>
       <c r="D81" s="1">
-        <v>97.78758616</v>
+        <v>109.21067741</v>
       </c>
       <c r="E81" s="1">
-        <v>99.433</v>
+        <v>115.12564</v>
       </c>
       <c r="F81" t="s">
         <v>8</v>
       </c>
       <c r="G81">
         <v>1.0</v>
       </c>
       <c r="H81" s="1">
-        <v>99433.0</v>
+        <v>115125.64</v>
       </c>
       <c r="I81" s="1">
-        <v>1223.08</v>
+        <v>-1160.03</v>
       </c>
       <c r="J81" s="1">
-        <v>1.2300544084962</v>
+        <v>-1.0076208914018</v>
       </c>
       <c r="K81">
         <v>0.0</v>
       </c>
       <c r="L81" t="s">
-        <v>195</v>
+        <v>193</v>
       </c>
       <c r="M81" s="1">
-        <v>97787.59</v>
+        <v>109210.67</v>
       </c>
       <c r="N81" s="1">
-        <v>100656.08</v>
+        <v>113965.61</v>
       </c>
       <c r="O81" s="1">
-        <v>0.17</v>
+        <v>0.19</v>
       </c>
       <c r="P81">
         <v>1</v>
       </c>
     </row>
     <row r="82" spans="1:16">
       <c r="A82" t="s">
-        <v>196</v>
+        <v>194</v>
       </c>
       <c r="B82" t="s">
-        <v>197</v>
+        <v>195</v>
       </c>
       <c r="C82" s="1">
         <v>100000.0</v>
       </c>
       <c r="D82" s="1">
-        <v>103.91726523</v>
+        <v>96.50856064</v>
       </c>
       <c r="E82" s="1">
-        <v>107.26644</v>
+        <v>99.433</v>
       </c>
       <c r="F82" t="s">
         <v>8</v>
       </c>
       <c r="G82">
         <v>1.0</v>
       </c>
       <c r="H82" s="1">
-        <v>107266.44</v>
+        <v>99433.0</v>
       </c>
       <c r="I82" s="1">
-        <v>1349.46</v>
+        <v>-2817.59</v>
       </c>
       <c r="J82" s="1">
-        <v>1.2580449206667</v>
+        <v>-2.8336568342502</v>
       </c>
       <c r="K82">
         <v>0.0</v>
       </c>
-      <c r="L82" t="s">
-        <v>198</v>
+      <c r="L82">
+        <v>106.85</v>
       </c>
       <c r="M82" s="1">
-        <v>103917.27</v>
+        <v>96508.56</v>
       </c>
       <c r="N82" s="1">
-        <v>108615.9</v>
+        <v>96615.41</v>
       </c>
       <c r="O82" s="1">
-        <v>0.18</v>
+        <v>0.16</v>
       </c>
       <c r="P82">
         <v>1</v>
       </c>
     </row>
     <row r="83" spans="1:16">
       <c r="A83" t="s">
-        <v>199</v>
+        <v>196</v>
       </c>
       <c r="B83" t="s">
-        <v>200</v>
+        <v>197</v>
       </c>
       <c r="C83" s="1">
-        <v>100000.0</v>
+        <v>268000.0</v>
       </c>
       <c r="D83" s="1">
-        <v>107.30499605</v>
+        <v>99.22306412</v>
       </c>
       <c r="E83" s="1">
-        <v>111.205</v>
+        <v>99.58</v>
       </c>
       <c r="F83" t="s">
         <v>8</v>
       </c>
       <c r="G83">
         <v>1.0</v>
       </c>
       <c r="H83" s="1">
-        <v>111205.0</v>
+        <v>266874.4</v>
       </c>
       <c r="I83" s="1">
-        <v>1694.17</v>
+        <v>-598.64</v>
       </c>
       <c r="J83" s="1">
-        <v>1.5234656715076</v>
+        <v>-0.2243152584137</v>
       </c>
       <c r="K83">
         <v>0.0</v>
       </c>
-      <c r="L83" t="s">
-        <v>201</v>
+      <c r="L83">
+        <v>357.95</v>
       </c>
       <c r="M83" s="1">
-        <v>107304.99</v>
+        <v>265917.81</v>
       </c>
       <c r="N83" s="1">
-        <v>112899.17</v>
+        <v>266275.76</v>
       </c>
       <c r="O83" s="1">
-        <v>0.19</v>
+        <v>0.45</v>
       </c>
       <c r="P83">
         <v>1</v>
       </c>
     </row>
     <row r="84" spans="1:16">
       <c r="A84" t="s">
-        <v>202</v>
+        <v>198</v>
       </c>
       <c r="B84" t="s">
-        <v>203</v>
+        <v>199</v>
       </c>
       <c r="C84" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D84" s="1">
-        <v>99.15151659</v>
+        <v>103.62376558</v>
       </c>
       <c r="E84" s="1">
-        <v>100.0</v>
+        <v>107.26644</v>
       </c>
       <c r="F84" t="s">
         <v>8</v>
       </c>
       <c r="G84">
         <v>1.0</v>
       </c>
       <c r="H84" s="1">
-        <v>200000.0</v>
+        <v>107266.44</v>
       </c>
       <c r="I84" s="1">
-        <v>5929.42</v>
+        <v>-3546.78</v>
       </c>
       <c r="J84" s="1">
-        <v>2.96471</v>
+        <v>-3.3065141343369</v>
       </c>
       <c r="K84">
         <v>0.0</v>
       </c>
-      <c r="L84" t="s">
-        <v>204</v>
+      <c r="L84">
+        <v>95.89</v>
       </c>
       <c r="M84" s="1">
-        <v>198303.03</v>
+        <v>103623.77</v>
       </c>
       <c r="N84" s="1">
-        <v>205929.42</v>
+        <v>103719.66</v>
       </c>
       <c r="O84" s="1">
-        <v>0.35</v>
+        <v>0.17</v>
       </c>
       <c r="P84">
         <v>1</v>
       </c>
     </row>
     <row r="85" spans="1:16">
       <c r="A85" t="s">
-        <v>205</v>
+        <v>200</v>
       </c>
       <c r="B85" t="s">
-        <v>206</v>
+        <v>201</v>
       </c>
       <c r="C85" s="1">
-        <v>300000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D85" s="1">
-        <v>100.16558778</v>
+        <v>98.31495783</v>
       </c>
       <c r="E85" s="1">
-        <v>101.80409</v>
+        <v>100.0</v>
       </c>
       <c r="F85" t="s">
         <v>8</v>
       </c>
       <c r="G85">
         <v>1.0</v>
       </c>
       <c r="H85" s="1">
-        <v>305412.27</v>
+        <v>200000.0</v>
       </c>
       <c r="I85" s="1">
-        <v>-4810.79</v>
+        <v>4941.03</v>
       </c>
       <c r="J85" s="1">
-        <v>-1.5751790194939</v>
+        <v>2.470515</v>
       </c>
       <c r="K85">
         <v>0.0</v>
       </c>
-      <c r="L85">
-        <v>104.71</v>
+      <c r="L85" t="s">
+        <v>202</v>
       </c>
       <c r="M85" s="1">
-        <v>300496.77</v>
+        <v>196629.92</v>
       </c>
       <c r="N85" s="1">
-        <v>300601.48</v>
+        <v>204941.03</v>
       </c>
       <c r="O85" s="1">
-        <v>0.5</v>
+        <v>0.34</v>
       </c>
       <c r="P85">
         <v>1</v>
       </c>
     </row>
     <row r="86" spans="1:16">
       <c r="A86" t="s">
-        <v>207</v>
+        <v>203</v>
       </c>
       <c r="B86" t="s">
-        <v>208</v>
+        <v>204</v>
       </c>
       <c r="C86" s="1">
-        <v>200000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D86" s="1">
-        <v>106.5256327</v>
+        <v>95.82511289</v>
       </c>
       <c r="E86" s="1">
-        <v>105.40625</v>
+        <v>97.072878</v>
       </c>
       <c r="F86" t="s">
         <v>8</v>
       </c>
       <c r="G86">
         <v>1.0</v>
       </c>
       <c r="H86" s="1">
-        <v>210812.5</v>
+        <v>388291.51</v>
       </c>
       <c r="I86" s="1">
-        <v>6388.49</v>
+        <v>-111.61</v>
       </c>
       <c r="J86" s="1">
-        <v>3.0304132819449</v>
+        <v>-0.028743868234461</v>
       </c>
       <c r="K86">
         <v>0.0</v>
       </c>
       <c r="L86" t="s">
-        <v>209</v>
+        <v>205</v>
       </c>
       <c r="M86" s="1">
-        <v>213051.26</v>
+        <v>383300.45</v>
       </c>
       <c r="N86" s="1">
-        <v>217200.99</v>
+        <v>388179.9</v>
       </c>
       <c r="O86" s="1">
-        <v>0.36</v>
+        <v>0.65</v>
       </c>
       <c r="P86">
         <v>1</v>
       </c>
     </row>
     <row r="87" spans="1:16">
       <c r="A87" t="s">
-        <v>210</v>
+        <v>206</v>
       </c>
       <c r="B87" t="s">
-        <v>211</v>
+        <v>207</v>
       </c>
       <c r="C87" s="1">
-        <v>241000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D87" s="1">
-        <v>99.16627405</v>
+        <v>106.08583307</v>
       </c>
       <c r="E87" s="1">
-        <v>101.536286</v>
+        <v>105.40625</v>
       </c>
       <c r="F87" t="s">
         <v>8</v>
       </c>
       <c r="G87">
         <v>1.0</v>
       </c>
       <c r="H87" s="1">
-        <v>244702.45</v>
+        <v>210812.5</v>
       </c>
       <c r="I87" s="1">
-        <v>-127.63</v>
+        <v>6564.52</v>
       </c>
       <c r="J87" s="1">
-        <v>-0.05215722196488</v>
+        <v>3.1139140231248</v>
       </c>
       <c r="K87">
         <v>0.0</v>
       </c>
       <c r="L87" t="s">
-        <v>212</v>
+        <v>208</v>
       </c>
       <c r="M87" s="1">
-        <v>238990.72</v>
+        <v>212171.66</v>
       </c>
       <c r="N87" s="1">
-        <v>244574.82</v>
+        <v>217377.02</v>
       </c>
       <c r="O87" s="1">
-        <v>0.41</v>
+        <v>0.36</v>
       </c>
       <c r="P87">
         <v>1</v>
       </c>
     </row>
     <row r="88" spans="1:16">
       <c r="A88" t="s">
-        <v>213</v>
+        <v>209</v>
       </c>
       <c r="B88" t="s">
-        <v>214</v>
+        <v>210</v>
       </c>
       <c r="C88" s="1">
-        <v>100000.0</v>
+        <v>241000.0</v>
       </c>
       <c r="D88" s="1">
-        <v>89.19276234</v>
+        <v>98.06107584</v>
       </c>
       <c r="E88" s="1">
-        <v>87.72907</v>
+        <v>101.536286</v>
       </c>
       <c r="F88" t="s">
         <v>8</v>
       </c>
       <c r="G88">
         <v>1.0</v>
       </c>
       <c r="H88" s="1">
-        <v>87729.07</v>
+        <v>244702.45</v>
       </c>
       <c r="I88" s="1">
-        <v>2922.6</v>
+        <v>-2163.49</v>
       </c>
       <c r="J88" s="1">
-        <v>3.3313928894949</v>
+        <v>-0.8841309108266</v>
       </c>
       <c r="K88">
         <v>0.0</v>
       </c>
       <c r="L88" t="s">
-        <v>215</v>
+        <v>211</v>
       </c>
       <c r="M88" s="1">
-        <v>89192.77</v>
+        <v>236327.19</v>
       </c>
       <c r="N88" s="1">
-        <v>90651.67</v>
+        <v>242538.96</v>
       </c>
       <c r="O88" s="1">
-        <v>0.15</v>
+        <v>0.41</v>
       </c>
       <c r="P88">
         <v>1</v>
       </c>
     </row>
     <row r="89" spans="1:16">
       <c r="A89" t="s">
-        <v>216</v>
+        <v>212</v>
       </c>
       <c r="B89" t="s">
-        <v>217</v>
+        <v>213</v>
       </c>
       <c r="C89" s="1">
-        <v>300000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D89" s="1">
-        <v>100.26495586</v>
+        <v>88.5920096</v>
       </c>
       <c r="E89" s="1">
-        <v>114.752053</v>
+        <v>87.72907</v>
       </c>
       <c r="F89" t="s">
         <v>8</v>
       </c>
       <c r="G89">
         <v>1.0</v>
       </c>
       <c r="H89" s="1">
-        <v>344256.16</v>
+        <v>87729.07</v>
       </c>
       <c r="I89" s="1">
-        <v>-35472.25</v>
+        <v>2470.82</v>
       </c>
       <c r="J89" s="1">
-        <v>-10.304027675206</v>
+        <v>2.8164210563272</v>
       </c>
       <c r="K89">
         <v>0.0</v>
       </c>
       <c r="L89" t="s">
-        <v>218</v>
+        <v>214</v>
       </c>
       <c r="M89" s="1">
-        <v>300794.87</v>
+        <v>88592.01</v>
       </c>
       <c r="N89" s="1">
-        <v>308783.91</v>
+        <v>90199.89</v>
       </c>
       <c r="O89" s="1">
-        <v>0.52</v>
+        <v>0.15</v>
       </c>
       <c r="P89">
         <v>1</v>
       </c>
     </row>
     <row r="90" spans="1:16">
       <c r="A90" t="s">
-        <v>219</v>
+        <v>215</v>
       </c>
       <c r="B90" t="s">
-        <v>220</v>
+        <v>216</v>
       </c>
       <c r="C90" s="1">
-        <v>198000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D90" s="1">
-        <v>100.14234149</v>
+        <v>100.12101934</v>
       </c>
       <c r="E90" s="1">
-        <v>99.607</v>
+        <v>114.752053</v>
       </c>
       <c r="F90" t="s">
         <v>8</v>
       </c>
       <c r="G90">
         <v>1.0</v>
       </c>
       <c r="H90" s="1">
-        <v>197221.86</v>
+        <v>344256.16</v>
       </c>
       <c r="I90" s="1">
-        <v>2689.41</v>
+        <v>-35099.61</v>
       </c>
       <c r="J90" s="1">
-        <v>1.3636470115432</v>
+        <v>-10.195782698558</v>
       </c>
       <c r="K90">
         <v>0.0</v>
       </c>
       <c r="L90" t="s">
-        <v>221</v>
+        <v>217</v>
       </c>
       <c r="M90" s="1">
-        <v>198281.84</v>
+        <v>300363.06</v>
       </c>
       <c r="N90" s="1">
-        <v>199911.27</v>
+        <v>309156.55</v>
       </c>
       <c r="O90" s="1">
-        <v>0.34</v>
+        <v>0.52</v>
       </c>
       <c r="P90">
         <v>1</v>
       </c>
     </row>
     <row r="91" spans="1:16">
       <c r="A91" t="s">
-        <v>222</v>
+        <v>218</v>
       </c>
       <c r="B91" t="s">
-        <v>223</v>
+        <v>219</v>
       </c>
       <c r="C91" s="1">
         <v>200000.0</v>
       </c>
       <c r="D91" s="1">
-        <v>99.41295415</v>
+        <v>91.30402256</v>
       </c>
       <c r="E91" s="1">
-        <v>99.991</v>
+        <v>92.2246</v>
       </c>
       <c r="F91" t="s">
         <v>8</v>
       </c>
       <c r="G91">
         <v>1.0</v>
       </c>
       <c r="H91" s="1">
-        <v>199982.0</v>
+        <v>184449.2</v>
       </c>
       <c r="I91" s="1">
-        <v>4808.29</v>
+        <v>-515.13</v>
       </c>
       <c r="J91" s="1">
-        <v>2.4043613925253</v>
+        <v>-0.2792801486805</v>
       </c>
       <c r="K91">
         <v>0.0</v>
       </c>
       <c r="L91" t="s">
-        <v>224</v>
+        <v>220</v>
       </c>
       <c r="M91" s="1">
-        <v>198825.91</v>
+        <v>182608.04</v>
       </c>
       <c r="N91" s="1">
-        <v>204790.29</v>
+        <v>183934.07</v>
       </c>
       <c r="O91" s="1">
-        <v>0.34</v>
+        <v>0.31</v>
       </c>
       <c r="P91">
         <v>1</v>
       </c>
     </row>
     <row r="92" spans="1:16">
       <c r="A92" t="s">
-        <v>225</v>
+        <v>221</v>
       </c>
       <c r="B92" t="s">
-        <v>226</v>
+        <v>222</v>
       </c>
       <c r="C92" s="1">
-        <v>361000.0</v>
+        <v>198000.0</v>
       </c>
       <c r="D92" s="1">
-        <v>98.90558487</v>
+        <v>99.59901409</v>
       </c>
       <c r="E92" s="1">
-        <v>99.459</v>
+        <v>99.607</v>
       </c>
       <c r="F92" t="s">
         <v>8</v>
       </c>
       <c r="G92">
         <v>1.0</v>
       </c>
       <c r="H92" s="1">
-        <v>359046.99</v>
+        <v>197221.86</v>
       </c>
       <c r="I92" s="1">
-        <v>1248.7</v>
+        <v>2144.56</v>
       </c>
       <c r="J92" s="1">
-        <v>0.34778177641874</v>
+        <v>1.0873845323231</v>
       </c>
       <c r="K92">
         <v>0.0</v>
       </c>
       <c r="L92" t="s">
-        <v>227</v>
+        <v>223</v>
       </c>
       <c r="M92" s="1">
-        <v>357049.16</v>
+        <v>197206.05</v>
       </c>
       <c r="N92" s="1">
-        <v>360295.69</v>
+        <v>199366.42</v>
       </c>
       <c r="O92" s="1">
-        <v>0.6</v>
+        <v>0.33</v>
       </c>
       <c r="P92">
         <v>1</v>
       </c>
     </row>
     <row r="93" spans="1:16">
       <c r="A93" t="s">
-        <v>228</v>
+        <v>224</v>
       </c>
       <c r="B93" t="s">
-        <v>229</v>
+        <v>225</v>
       </c>
       <c r="C93" s="1">
-        <v>300000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D93" s="1">
-        <v>98.38022457</v>
+        <v>98.64329593</v>
       </c>
       <c r="E93" s="1">
-        <v>99.292</v>
+        <v>99.991</v>
       </c>
       <c r="F93" t="s">
         <v>8</v>
       </c>
       <c r="G93">
         <v>1.0</v>
       </c>
       <c r="H93" s="1">
-        <v>297876.0</v>
+        <v>199982.0</v>
       </c>
       <c r="I93" s="1">
-        <v>-175.05</v>
+        <v>3825.14</v>
       </c>
       <c r="J93" s="1">
-        <v>-0.058766063731217</v>
+        <v>1.9127421467932</v>
       </c>
       <c r="K93">
         <v>0.0</v>
       </c>
       <c r="L93" t="s">
-        <v>230</v>
+        <v>226</v>
       </c>
       <c r="M93" s="1">
-        <v>295140.68</v>
+        <v>197286.59</v>
       </c>
       <c r="N93" s="1">
-        <v>297700.95</v>
+        <v>203807.14</v>
       </c>
       <c r="O93" s="1">
-        <v>0.5</v>
+        <v>0.34</v>
       </c>
       <c r="P93">
         <v>1</v>
       </c>
     </row>
     <row r="94" spans="1:16">
       <c r="A94" t="s">
-        <v>231</v>
+        <v>227</v>
       </c>
       <c r="B94" t="s">
-        <v>232</v>
+        <v>228</v>
       </c>
       <c r="C94" s="1">
-        <v>200000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D94" s="1">
-        <v>103.89201527</v>
+        <v>99.52829142</v>
       </c>
       <c r="E94" s="1">
-        <v>107.330955</v>
+        <v>99.834</v>
       </c>
       <c r="F94" t="s">
         <v>8</v>
       </c>
       <c r="G94">
         <v>1.0</v>
       </c>
       <c r="H94" s="1">
-        <v>214661.91</v>
+        <v>299502.0</v>
       </c>
       <c r="I94" s="1">
-        <v>1950.9</v>
+        <v>26.02</v>
       </c>
       <c r="J94" s="1">
-        <v>0.90882448590903</v>
+        <v>0.0086877550066444</v>
       </c>
       <c r="K94">
         <v>0.0</v>
       </c>
-      <c r="L94" t="s">
-        <v>233</v>
+      <c r="L94">
+        <v>943.15</v>
       </c>
       <c r="M94" s="1">
-        <v>207784.03</v>
+        <v>298584.87</v>
       </c>
       <c r="N94" s="1">
-        <v>216612.81</v>
+        <v>299528.02</v>
       </c>
       <c r="O94" s="1">
-        <v>0.36</v>
+        <v>0.5</v>
       </c>
       <c r="P94">
         <v>1</v>
       </c>
     </row>
     <row r="95" spans="1:16">
       <c r="A95" t="s">
-        <v>234</v>
+        <v>229</v>
       </c>
       <c r="B95" t="s">
-        <v>235</v>
+        <v>230</v>
       </c>
       <c r="C95" s="1">
-        <v>200000.0</v>
+        <v>361000.0</v>
       </c>
       <c r="D95" s="1">
-        <v>98.15670518</v>
+        <v>98.33468987</v>
       </c>
       <c r="E95" s="1">
-        <v>99.860205</v>
+        <v>99.459</v>
       </c>
       <c r="F95" t="s">
         <v>8</v>
       </c>
       <c r="G95">
         <v>1.0</v>
       </c>
       <c r="H95" s="1">
-        <v>199720.41</v>
+        <v>359046.99</v>
       </c>
       <c r="I95" s="1">
-        <v>846.43</v>
+        <v>119.94</v>
       </c>
       <c r="J95" s="1">
-        <v>0.423807461641</v>
+        <v>0.033405098313176</v>
       </c>
       <c r="K95">
         <v>0.0</v>
       </c>
       <c r="L95" t="s">
-        <v>236</v>
+        <v>231</v>
       </c>
       <c r="M95" s="1">
-        <v>196313.42</v>
+        <v>354988.23</v>
       </c>
       <c r="N95" s="1">
-        <v>200566.84</v>
+        <v>359166.93</v>
       </c>
       <c r="O95" s="1">
-        <v>0.34</v>
+        <v>0.6</v>
       </c>
       <c r="P95">
         <v>1</v>
       </c>
     </row>
     <row r="96" spans="1:16">
       <c r="A96" t="s">
-        <v>237</v>
+        <v>232</v>
       </c>
       <c r="B96" t="s">
-        <v>238</v>
+        <v>233</v>
       </c>
       <c r="C96" s="1">
-        <v>100000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D96" s="1">
-        <v>99.09002464</v>
+        <v>97.64427467</v>
       </c>
       <c r="E96" s="1">
-        <v>99.84809</v>
+        <v>99.292</v>
       </c>
       <c r="F96" t="s">
         <v>8</v>
       </c>
       <c r="G96">
         <v>1.0</v>
       </c>
       <c r="H96" s="1">
-        <v>99848.09</v>
+        <v>297876.0</v>
       </c>
       <c r="I96" s="1">
-        <v>-212.52</v>
+        <v>-1548.66</v>
       </c>
       <c r="J96" s="1">
-        <v>-0.21284333030306</v>
+        <v>-0.51990089836039</v>
       </c>
       <c r="K96">
         <v>0.0</v>
       </c>
-      <c r="L96">
-        <v>545.55</v>
+      <c r="L96" t="s">
+        <v>234</v>
       </c>
       <c r="M96" s="1">
-        <v>99090.02</v>
+        <v>292932.82</v>
       </c>
       <c r="N96" s="1">
-        <v>99635.57</v>
+        <v>296327.34</v>
       </c>
       <c r="O96" s="1">
-        <v>0.17</v>
+        <v>0.5</v>
       </c>
       <c r="P96">
         <v>1</v>
       </c>
     </row>
     <row r="97" spans="1:16">
       <c r="A97" t="s">
-        <v>239</v>
+        <v>235</v>
       </c>
       <c r="B97" t="s">
-        <v>240</v>
+        <v>236</v>
       </c>
       <c r="C97" s="1">
         <v>200000.0</v>
       </c>
       <c r="D97" s="1">
-        <v>99.76099861</v>
+        <v>103.03960558</v>
       </c>
       <c r="E97" s="1">
-        <v>102.14904</v>
+        <v>107.330955</v>
       </c>
       <c r="F97" t="s">
         <v>8</v>
       </c>
       <c r="G97">
         <v>1.0</v>
       </c>
       <c r="H97" s="1">
-        <v>204298.08</v>
+        <v>214661.91</v>
       </c>
       <c r="I97" s="1">
-        <v>1271.18</v>
+        <v>1036.31</v>
       </c>
       <c r="J97" s="1">
-        <v>0.62221828026969</v>
+        <v>0.48276380285631</v>
       </c>
       <c r="K97">
         <v>0.0</v>
       </c>
       <c r="L97" t="s">
-        <v>241</v>
+        <v>237</v>
       </c>
       <c r="M97" s="1">
-        <v>199522.0</v>
+        <v>206079.21</v>
       </c>
       <c r="N97" s="1">
-        <v>205569.26</v>
+        <v>215698.22</v>
       </c>
       <c r="O97" s="1">
-        <v>0.35</v>
+        <v>0.36</v>
       </c>
       <c r="P97">
         <v>1</v>
       </c>
     </row>
     <row r="98" spans="1:16">
       <c r="A98" t="s">
-        <v>242</v>
+        <v>238</v>
       </c>
       <c r="B98" t="s">
-        <v>243</v>
+        <v>239</v>
       </c>
       <c r="C98" s="1">
-        <v>299000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D98" s="1">
-        <v>100.28405591</v>
+        <v>98.42749348</v>
       </c>
       <c r="E98" s="1">
-        <v>99.298</v>
+        <v>99.84809</v>
       </c>
       <c r="F98" t="s">
         <v>8</v>
       </c>
       <c r="G98">
         <v>1.0</v>
       </c>
       <c r="H98" s="1">
-        <v>296901.02</v>
+        <v>99848.09</v>
       </c>
       <c r="I98" s="1">
-        <v>3519.68</v>
+        <v>-606.9</v>
       </c>
       <c r="J98" s="1">
-        <v>1.1854725187539</v>
+        <v>-0.60782334444254</v>
       </c>
       <c r="K98">
         <v>0.0</v>
       </c>
       <c r="L98">
-        <v>571.38</v>
+        <v>813.7</v>
       </c>
       <c r="M98" s="1">
-        <v>299849.32</v>
+        <v>98427.49</v>
       </c>
       <c r="N98" s="1">
-        <v>300420.7</v>
+        <v>99241.19</v>
       </c>
       <c r="O98" s="1">
-        <v>0.5</v>
+        <v>0.17</v>
       </c>
       <c r="P98">
         <v>1</v>
       </c>
     </row>
     <row r="99" spans="1:16">
       <c r="A99" t="s">
-        <v>244</v>
+        <v>240</v>
       </c>
       <c r="B99" t="s">
-        <v>245</v>
+        <v>241</v>
       </c>
       <c r="C99" s="1">
-        <v>243000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D99" s="1">
-        <v>98.36499715</v>
+        <v>99.15905704</v>
       </c>
       <c r="E99" s="1">
-        <v>100.0</v>
+        <v>102.14904</v>
       </c>
       <c r="F99" t="s">
         <v>8</v>
       </c>
       <c r="G99">
         <v>1.0</v>
       </c>
       <c r="H99" s="1">
-        <v>243000.0</v>
+        <v>204298.08</v>
       </c>
       <c r="I99" s="1">
-        <v>-368.38</v>
+        <v>603.6</v>
       </c>
       <c r="J99" s="1">
-        <v>-0.15159670781893</v>
+        <v>0.29545064740697</v>
       </c>
       <c r="K99">
         <v>0.0</v>
       </c>
       <c r="L99" t="s">
-        <v>246</v>
+        <v>242</v>
       </c>
       <c r="M99" s="1">
-        <v>239026.94</v>
+        <v>198318.12</v>
       </c>
       <c r="N99" s="1">
-        <v>242631.62</v>
+        <v>204901.68</v>
       </c>
       <c r="O99" s="1">
-        <v>0.41</v>
+        <v>0.34</v>
       </c>
       <c r="P99">
         <v>1</v>
       </c>
     </row>
     <row r="100" spans="1:16">
       <c r="A100" t="s">
-        <v>247</v>
+        <v>243</v>
       </c>
       <c r="B100" t="s">
-        <v>248</v>
+        <v>244</v>
       </c>
       <c r="C100" s="1">
-        <v>200000.0</v>
+        <v>299000.0</v>
       </c>
       <c r="D100" s="1">
-        <v>99.09503221</v>
+        <v>99.60557714</v>
       </c>
       <c r="E100" s="1">
-        <v>101.80907</v>
+        <v>99.298</v>
       </c>
       <c r="F100" t="s">
         <v>8</v>
       </c>
       <c r="G100">
         <v>1.0</v>
       </c>
       <c r="H100" s="1">
-        <v>203618.14</v>
+        <v>296901.02</v>
       </c>
       <c r="I100" s="1">
-        <v>-3543.45</v>
+        <v>2411.58</v>
       </c>
       <c r="J100" s="1">
-        <v>-1.7402427897632</v>
+        <v>0.81225049344728</v>
       </c>
       <c r="K100">
         <v>0.0</v>
       </c>
       <c r="L100" t="s">
-        <v>249</v>
+        <v>245</v>
       </c>
       <c r="M100" s="1">
-        <v>198190.07</v>
+        <v>297820.67</v>
       </c>
       <c r="N100" s="1">
-        <v>200074.69</v>
+        <v>299312.6</v>
       </c>
       <c r="O100" s="1">
-        <v>0.34</v>
+        <v>0.5</v>
       </c>
       <c r="P100">
         <v>1</v>
       </c>
     </row>
     <row r="101" spans="1:16">
       <c r="A101" t="s">
-        <v>250</v>
+        <v>246</v>
       </c>
       <c r="B101" t="s">
-        <v>251</v>
+        <v>247</v>
       </c>
       <c r="C101" s="1">
-        <v>100000.0</v>
+        <v>243000.0</v>
       </c>
       <c r="D101" s="1">
-        <v>103.41075214</v>
+        <v>97.40426932</v>
       </c>
       <c r="E101" s="1">
-        <v>107.83085</v>
+        <v>100.0</v>
       </c>
       <c r="F101" t="s">
         <v>8</v>
       </c>
       <c r="G101">
         <v>1.0</v>
       </c>
       <c r="H101" s="1">
-        <v>107830.85</v>
+        <v>243000.0</v>
       </c>
       <c r="I101" s="1">
-        <v>-2092.02</v>
+        <v>-2053.66</v>
       </c>
       <c r="J101" s="1">
-        <v>-1.9400941381803</v>
+        <v>-0.84512757201646</v>
       </c>
       <c r="K101">
         <v>0.0</v>
       </c>
       <c r="L101" t="s">
-        <v>252</v>
+        <v>248</v>
       </c>
       <c r="M101" s="1">
-        <v>103410.75</v>
+        <v>236692.38</v>
       </c>
       <c r="N101" s="1">
-        <v>105738.83</v>
+        <v>240946.34</v>
       </c>
       <c r="O101" s="1">
-        <v>0.18</v>
+        <v>0.4</v>
       </c>
       <c r="P101">
         <v>1</v>
       </c>
     </row>
     <row r="102" spans="1:16">
       <c r="A102" t="s">
-        <v>253</v>
+        <v>249</v>
       </c>
       <c r="B102" t="s">
-        <v>254</v>
+        <v>250</v>
       </c>
       <c r="C102" s="1">
-        <v>300000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D102" s="1">
-        <v>106.13520291</v>
+        <v>98.45784888</v>
       </c>
       <c r="E102" s="1">
-        <v>109.55781</v>
+        <v>101.80907</v>
       </c>
       <c r="F102" t="s">
         <v>8</v>
       </c>
       <c r="G102">
         <v>1.0</v>
       </c>
       <c r="H102" s="1">
-        <v>328673.43</v>
+        <v>203618.14</v>
       </c>
       <c r="I102" s="1">
-        <v>-4177.41</v>
+        <v>-4217.23</v>
       </c>
       <c r="J102" s="1">
-        <v>-1.2709910868061</v>
+        <v>-2.0711465098345</v>
       </c>
       <c r="K102">
         <v>0.0</v>
       </c>
       <c r="L102" t="s">
-        <v>255</v>
+        <v>251</v>
       </c>
       <c r="M102" s="1">
-        <v>318405.61</v>
+        <v>196915.69</v>
       </c>
       <c r="N102" s="1">
-        <v>324496.02</v>
+        <v>199400.91</v>
       </c>
       <c r="O102" s="1">
-        <v>0.54</v>
+        <v>0.33</v>
       </c>
       <c r="P102">
         <v>1</v>
       </c>
     </row>
     <row r="103" spans="1:16">
       <c r="A103" t="s">
-        <v>256</v>
+        <v>252</v>
       </c>
       <c r="B103" t="s">
-        <v>257</v>
+        <v>253</v>
       </c>
       <c r="C103" s="1">
-        <v>400000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D103" s="1">
-        <v>100.69920885</v>
+        <v>102.50221643</v>
       </c>
       <c r="E103" s="1">
-        <v>102.95621</v>
+        <v>107.83085</v>
       </c>
       <c r="F103" t="s">
         <v>8</v>
       </c>
       <c r="G103">
         <v>1.0</v>
       </c>
       <c r="H103" s="1">
-        <v>411824.84</v>
+        <v>107830.85</v>
       </c>
       <c r="I103" s="1">
-        <v>-5082.8</v>
+        <v>-2672.81</v>
       </c>
       <c r="J103" s="1">
-        <v>-1.2342140410957</v>
+        <v>-2.4787062329565</v>
       </c>
       <c r="K103">
         <v>0.0</v>
       </c>
       <c r="L103" t="s">
-        <v>258</v>
+        <v>254</v>
       </c>
       <c r="M103" s="1">
-        <v>402796.83</v>
+        <v>102502.22</v>
       </c>
       <c r="N103" s="1">
-        <v>406742.04</v>
+        <v>105158.04</v>
       </c>
       <c r="O103" s="1">
-        <v>0.68</v>
+        <v>0.18</v>
       </c>
       <c r="P103">
         <v>1</v>
       </c>
     </row>
     <row r="104" spans="1:16">
       <c r="A104" t="s">
-        <v>259</v>
+        <v>255</v>
       </c>
       <c r="B104" t="s">
-        <v>260</v>
+        <v>256</v>
       </c>
       <c r="C104" s="1">
-        <v>100000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D104" s="1">
-        <v>97.22337196</v>
+        <v>104.6840297</v>
       </c>
       <c r="E104" s="1">
-        <v>93.94781</v>
+        <v>109.55781</v>
       </c>
       <c r="F104" t="s">
         <v>8</v>
       </c>
       <c r="G104">
         <v>1.0</v>
       </c>
       <c r="H104" s="1">
-        <v>93947.81</v>
+        <v>328673.43</v>
       </c>
       <c r="I104" s="1">
-        <v>3811.86</v>
+        <v>-7398.74</v>
       </c>
       <c r="J104" s="1">
-        <v>4.0574229457823</v>
+        <v>-2.2510916078613</v>
       </c>
       <c r="K104">
         <v>0.0</v>
       </c>
-      <c r="L104">
-        <v>536.3</v>
+      <c r="L104" t="s">
+        <v>257</v>
       </c>
       <c r="M104" s="1">
-        <v>97223.37</v>
+        <v>314052.09</v>
       </c>
       <c r="N104" s="1">
-        <v>97759.67</v>
+        <v>321274.69</v>
       </c>
       <c r="O104" s="1">
-        <v>0.16</v>
+        <v>0.54</v>
       </c>
       <c r="P104">
         <v>1</v>
       </c>
     </row>
     <row r="105" spans="1:16">
       <c r="A105" t="s">
-        <v>261</v>
+        <v>258</v>
       </c>
       <c r="B105" t="s">
-        <v>262</v>
+        <v>259</v>
       </c>
       <c r="C105" s="1">
-        <v>200000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D105" s="1">
-        <v>99.9622036</v>
+        <v>99.70950349</v>
       </c>
       <c r="E105" s="1">
-        <v>101.27229</v>
+        <v>102.95621</v>
       </c>
       <c r="F105" t="s">
         <v>8</v>
       </c>
       <c r="G105">
         <v>1.0</v>
       </c>
       <c r="H105" s="1">
-        <v>202544.58</v>
+        <v>411824.84</v>
       </c>
       <c r="I105" s="1">
-        <v>612.56</v>
+        <v>-7770.39</v>
       </c>
       <c r="J105" s="1">
-        <v>0.30243218554651</v>
+        <v>-1.8868191632151</v>
       </c>
       <c r="K105">
         <v>0.0</v>
       </c>
       <c r="L105" t="s">
-        <v>263</v>
+        <v>260</v>
       </c>
       <c r="M105" s="1">
-        <v>199924.41</v>
+        <v>398838.01</v>
       </c>
       <c r="N105" s="1">
-        <v>203157.14</v>
+        <v>404054.45</v>
       </c>
       <c r="O105" s="1">
-        <v>0.34</v>
+        <v>0.68</v>
       </c>
       <c r="P105">
         <v>1</v>
       </c>
     </row>
     <row r="106" spans="1:16">
       <c r="A106" t="s">
-        <v>264</v>
+        <v>261</v>
       </c>
       <c r="B106" t="s">
-        <v>265</v>
+        <v>262</v>
       </c>
       <c r="C106" s="1">
-        <v>239000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D106" s="1">
-        <v>98.29220987</v>
+        <v>97.33288039</v>
       </c>
       <c r="E106" s="1">
-        <v>99.528</v>
+        <v>93.94781</v>
       </c>
       <c r="F106" t="s">
         <v>8</v>
       </c>
       <c r="G106">
         <v>1.0</v>
       </c>
       <c r="H106" s="1">
-        <v>237871.92</v>
+        <v>93947.81</v>
       </c>
       <c r="I106" s="1">
-        <v>449.76</v>
+        <v>3980.96</v>
       </c>
       <c r="J106" s="1">
-        <v>0.18907654169521</v>
+        <v>4.2374164975213</v>
       </c>
       <c r="K106">
         <v>0.0</v>
       </c>
-      <c r="L106" t="s">
-        <v>266</v>
+      <c r="L106">
+        <v>595.89</v>
       </c>
       <c r="M106" s="1">
-        <v>234918.39</v>
+        <v>97332.88</v>
       </c>
       <c r="N106" s="1">
-        <v>238321.68</v>
+        <v>97928.77</v>
       </c>
       <c r="O106" s="1">
-        <v>0.4</v>
+        <v>0.16</v>
       </c>
       <c r="P106">
         <v>1</v>
       </c>
     </row>
     <row r="107" spans="1:16">
       <c r="A107" t="s">
-        <v>267</v>
+        <v>263</v>
       </c>
       <c r="B107" t="s">
-        <v>268</v>
+        <v>264</v>
       </c>
       <c r="C107" s="1">
-        <v>300000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D107" s="1">
-        <v>97.47375289</v>
+        <v>100.0</v>
       </c>
       <c r="E107" s="1">
-        <v>100.689793</v>
+        <v>101.27229</v>
       </c>
       <c r="F107" t="s">
         <v>8</v>
       </c>
       <c r="G107">
         <v>1.0</v>
       </c>
       <c r="H107" s="1">
-        <v>302069.38</v>
+        <v>202544.58</v>
       </c>
       <c r="I107" s="1">
-        <v>-4072.44</v>
+        <v>1309.01</v>
       </c>
       <c r="J107" s="1">
-        <v>-1.3481803418804</v>
+        <v>0.64628241348152</v>
       </c>
       <c r="K107">
         <v>0.0</v>
       </c>
       <c r="L107" t="s">
-        <v>269</v>
+        <v>265</v>
       </c>
       <c r="M107" s="1">
-        <v>292421.26</v>
+        <v>200000.0</v>
       </c>
       <c r="N107" s="1">
-        <v>297996.94</v>
+        <v>203853.59</v>
       </c>
       <c r="O107" s="1">
-        <v>0.5</v>
+        <v>0.34</v>
       </c>
       <c r="P107">
         <v>1</v>
       </c>
     </row>
     <row r="108" spans="1:16">
       <c r="A108" t="s">
-        <v>270</v>
+        <v>266</v>
       </c>
       <c r="B108" t="s">
-        <v>271</v>
+        <v>267</v>
       </c>
       <c r="C108" s="1">
-        <v>100000.0</v>
+        <v>239000.0</v>
       </c>
       <c r="D108" s="1">
-        <v>100.47985493</v>
+        <v>97.35064723</v>
       </c>
       <c r="E108" s="1">
-        <v>99.861</v>
+        <v>99.528</v>
       </c>
       <c r="F108" t="s">
         <v>8</v>
       </c>
       <c r="G108">
         <v>1.0</v>
       </c>
       <c r="H108" s="1">
-        <v>99861.0</v>
+        <v>237871.92</v>
       </c>
       <c r="I108" s="1">
-        <v>1522.96</v>
+        <v>-1159.7</v>
       </c>
       <c r="J108" s="1">
-        <v>1.5250798610068</v>
+        <v>-0.4875312731322</v>
       </c>
       <c r="K108">
         <v>0.0</v>
       </c>
-      <c r="L108">
-        <v>904.11</v>
+      <c r="L108" t="s">
+        <v>268</v>
       </c>
       <c r="M108" s="1">
-        <v>100479.85</v>
+        <v>232668.05</v>
       </c>
       <c r="N108" s="1">
-        <v>101383.96</v>
+        <v>236712.22</v>
       </c>
       <c r="O108" s="1">
-        <v>0.17</v>
+        <v>0.4</v>
       </c>
       <c r="P108">
         <v>1</v>
       </c>
     </row>
     <row r="109" spans="1:16">
       <c r="A109" t="s">
-        <v>272</v>
+        <v>269</v>
       </c>
       <c r="B109" t="s">
-        <v>273</v>
+        <v>270</v>
       </c>
       <c r="C109" s="1">
-        <v>200000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D109" s="1">
-        <v>98.05093276</v>
+        <v>96.78820829</v>
       </c>
       <c r="E109" s="1">
-        <v>101.46918</v>
+        <v>100.689793</v>
       </c>
       <c r="F109" t="s">
         <v>8</v>
       </c>
       <c r="G109">
         <v>1.0</v>
       </c>
       <c r="H109" s="1">
-        <v>202938.36</v>
+        <v>302069.38</v>
       </c>
       <c r="I109" s="1">
-        <v>-3502.93</v>
+        <v>-5324.62</v>
       </c>
       <c r="J109" s="1">
-        <v>-1.7261054046165</v>
+        <v>-1.7627142479652</v>
       </c>
       <c r="K109">
         <v>0.0</v>
       </c>
       <c r="L109" t="s">
-        <v>274</v>
+        <v>271</v>
       </c>
       <c r="M109" s="1">
-        <v>196101.87</v>
+        <v>290364.62</v>
       </c>
       <c r="N109" s="1">
-        <v>199435.43</v>
+        <v>296744.76</v>
       </c>
       <c r="O109" s="1">
-        <v>0.33</v>
+        <v>0.5</v>
       </c>
       <c r="P109">
         <v>1</v>
       </c>
     </row>
     <row r="110" spans="1:16">
       <c r="A110" t="s">
-        <v>275</v>
+        <v>272</v>
       </c>
       <c r="B110" t="s">
-        <v>276</v>
+        <v>273</v>
       </c>
       <c r="C110" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D110" s="1">
-        <v>96.10487586</v>
+        <v>99.67234533</v>
       </c>
       <c r="E110" s="1">
-        <v>99.077</v>
+        <v>99.861</v>
       </c>
       <c r="F110" t="s">
         <v>8</v>
       </c>
       <c r="G110">
         <v>1.0</v>
       </c>
       <c r="H110" s="1">
-        <v>198154.0</v>
+        <v>99861.0</v>
       </c>
       <c r="I110" s="1">
-        <v>-1974.39</v>
+        <v>1013.4</v>
       </c>
       <c r="J110" s="1">
-        <v>-0.99639169534806</v>
+        <v>1.0148105867155</v>
       </c>
       <c r="K110">
         <v>0.0</v>
       </c>
       <c r="L110" t="s">
-        <v>277</v>
+        <v>274</v>
       </c>
       <c r="M110" s="1">
-        <v>192209.75</v>
+        <v>99672.35</v>
       </c>
       <c r="N110" s="1">
-        <v>196179.61</v>
+        <v>100874.4</v>
       </c>
       <c r="O110" s="1">
-        <v>0.33</v>
+        <v>0.17</v>
       </c>
       <c r="P110">
         <v>1</v>
       </c>
     </row>
     <row r="111" spans="1:16">
       <c r="A111" t="s">
-        <v>278</v>
+        <v>275</v>
       </c>
       <c r="B111" t="s">
-        <v>279</v>
+        <v>276</v>
       </c>
       <c r="C111" s="1">
         <v>200000.0</v>
       </c>
       <c r="D111" s="1">
-        <v>93.77790382</v>
+        <v>97.64666546</v>
       </c>
       <c r="E111" s="1">
-        <v>92.52377</v>
+        <v>101.46918</v>
       </c>
       <c r="F111" t="s">
         <v>8</v>
       </c>
       <c r="G111">
         <v>1.0</v>
       </c>
       <c r="H111" s="1">
-        <v>185047.54</v>
+        <v>202938.36</v>
       </c>
       <c r="I111" s="1">
-        <v>3539.09</v>
+        <v>-7538.86</v>
       </c>
       <c r="J111" s="1">
-        <v>1.9125301530623</v>
+        <v>-3.7148521353972</v>
       </c>
       <c r="K111">
         <v>0.0</v>
       </c>
-      <c r="L111" t="s">
-        <v>280</v>
+      <c r="L111">
+        <v>106.16</v>
       </c>
       <c r="M111" s="1">
-        <v>187555.81</v>
+        <v>195293.34</v>
       </c>
       <c r="N111" s="1">
-        <v>188586.63</v>
+        <v>195399.5</v>
       </c>
       <c r="O111" s="1">
-        <v>0.32</v>
+        <v>0.33</v>
       </c>
       <c r="P111">
         <v>1</v>
       </c>
     </row>
     <row r="112" spans="1:16">
       <c r="A112" t="s">
-        <v>281</v>
+        <v>277</v>
       </c>
       <c r="B112" t="s">
-        <v>282</v>
+        <v>278</v>
       </c>
       <c r="C112" s="1">
         <v>200000.0</v>
       </c>
       <c r="D112" s="1">
-        <v>103.25312405</v>
+        <v>94.88985593</v>
       </c>
       <c r="E112" s="1">
-        <v>109.343945</v>
+        <v>99.077</v>
       </c>
       <c r="F112" t="s">
         <v>8</v>
       </c>
       <c r="G112">
         <v>1.0</v>
       </c>
       <c r="H112" s="1">
-        <v>218687.89</v>
+        <v>198154.0</v>
       </c>
       <c r="I112" s="1">
-        <v>-11556.98</v>
+        <v>-3848.26</v>
       </c>
       <c r="J112" s="1">
-        <v>-5.2846913471066</v>
+        <v>-1.9420551692118</v>
       </c>
       <c r="K112">
         <v>0.0</v>
       </c>
-      <c r="L112">
-        <v>624.66</v>
+      <c r="L112" t="s">
+        <v>279</v>
       </c>
       <c r="M112" s="1">
-        <v>206506.25</v>
+        <v>189779.71</v>
       </c>
       <c r="N112" s="1">
-        <v>207130.91</v>
+        <v>194305.74</v>
       </c>
       <c r="O112" s="1">
-        <v>0.35</v>
+        <v>0.33</v>
       </c>
       <c r="P112">
         <v>1</v>
       </c>
     </row>
     <row r="113" spans="1:16">
       <c r="A113" t="s">
-        <v>283</v>
+        <v>280</v>
       </c>
       <c r="B113" t="s">
-        <v>284</v>
+        <v>281</v>
       </c>
       <c r="C113" s="1">
-        <v>300000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D113" s="1">
-        <v>99.17749879</v>
+        <v>93.5476516</v>
       </c>
       <c r="E113" s="1">
-        <v>102.00267</v>
+        <v>92.52377</v>
       </c>
       <c r="F113" t="s">
         <v>8</v>
       </c>
       <c r="G113">
         <v>1.0</v>
       </c>
       <c r="H113" s="1">
-        <v>306008.01</v>
+        <v>185047.54</v>
       </c>
       <c r="I113" s="1">
-        <v>231.68</v>
+        <v>3217.63</v>
       </c>
       <c r="J113" s="1">
-        <v>0.07571043646864</v>
+        <v>1.7388126316081</v>
       </c>
       <c r="K113">
         <v>0.0</v>
       </c>
       <c r="L113" t="s">
-        <v>285</v>
+        <v>282</v>
       </c>
       <c r="M113" s="1">
-        <v>297532.5</v>
+        <v>187095.31</v>
       </c>
       <c r="N113" s="1">
-        <v>306239.69</v>
+        <v>188265.17</v>
       </c>
       <c r="O113" s="1">
-        <v>0.51</v>
+        <v>0.32</v>
       </c>
       <c r="P113">
         <v>1</v>
       </c>
     </row>
     <row r="114" spans="1:16">
       <c r="A114" t="s">
-        <v>286</v>
+        <v>283</v>
       </c>
       <c r="B114" t="s">
-        <v>287</v>
+        <v>284</v>
       </c>
       <c r="C114" s="1">
-        <v>400000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D114" s="1">
-        <v>93.81057907</v>
+        <v>102.5657898</v>
       </c>
       <c r="E114" s="1">
-        <v>110.17804</v>
+        <v>109.343945</v>
       </c>
       <c r="F114" t="s">
         <v>8</v>
       </c>
       <c r="G114">
         <v>1.0</v>
       </c>
       <c r="H114" s="1">
-        <v>440712.16</v>
+        <v>218687.89</v>
       </c>
       <c r="I114" s="1">
-        <v>-57415.05</v>
+        <v>-12176.86</v>
       </c>
       <c r="J114" s="1">
-        <v>-13.027788931442</v>
+        <v>-5.5681455429471</v>
       </c>
       <c r="K114">
         <v>0.0</v>
       </c>
       <c r="L114" t="s">
-        <v>288</v>
+        <v>285</v>
       </c>
       <c r="M114" s="1">
-        <v>375242.32</v>
+        <v>205131.58</v>
       </c>
       <c r="N114" s="1">
-        <v>383297.11</v>
+        <v>206511.03</v>
       </c>
       <c r="O114" s="1">
-        <v>0.64</v>
+        <v>0.35</v>
       </c>
       <c r="P114">
         <v>1</v>
       </c>
     </row>
     <row r="115" spans="1:16">
       <c r="A115" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="B115" t="s">
-        <v>290</v>
+        <v>287</v>
       </c>
       <c r="C115" s="1">
-        <v>100000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D115" s="1">
-        <v>101.17160262</v>
+        <v>98.3020903</v>
       </c>
       <c r="E115" s="1">
-        <v>118.97397</v>
+        <v>102.00267</v>
       </c>
       <c r="F115" t="s">
         <v>8</v>
       </c>
       <c r="G115">
         <v>1.0</v>
       </c>
       <c r="H115" s="1">
-        <v>118973.97</v>
+        <v>306008.01</v>
       </c>
       <c r="I115" s="1">
-        <v>-13931.13</v>
+        <v>-11024.68</v>
       </c>
       <c r="J115" s="1">
-        <v>-11.709393239546</v>
+        <v>-3.6027422942295</v>
       </c>
       <c r="K115">
         <v>0.0</v>
       </c>
-      <c r="L115" t="s">
-        <v>291</v>
+      <c r="L115">
+        <v>77.05</v>
       </c>
       <c r="M115" s="1">
-        <v>101171.61</v>
+        <v>294906.28</v>
       </c>
       <c r="N115" s="1">
-        <v>105042.84</v>
+        <v>294983.33</v>
       </c>
       <c r="O115" s="1">
-        <v>0.18</v>
+        <v>0.49</v>
       </c>
       <c r="P115">
         <v>1</v>
       </c>
     </row>
     <row r="116" spans="1:16">
       <c r="A116" t="s">
-        <v>292</v>
+        <v>288</v>
       </c>
       <c r="B116" t="s">
-        <v>293</v>
+        <v>289</v>
       </c>
       <c r="C116" s="1">
-        <v>214000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D116" s="1">
-        <v>101.80699918</v>
+        <v>93.1744051</v>
       </c>
       <c r="E116" s="1">
-        <v>99.943</v>
+        <v>110.17804</v>
       </c>
       <c r="F116" t="s">
         <v>8</v>
       </c>
       <c r="G116">
         <v>1.0</v>
       </c>
       <c r="H116" s="1">
-        <v>213878.02</v>
+        <v>440712.16</v>
       </c>
       <c r="I116" s="1">
-        <v>4434.55</v>
+        <v>-59165.22</v>
       </c>
       <c r="J116" s="1">
-        <v>2.0734014650033</v>
+        <v>-13.424912078668</v>
       </c>
       <c r="K116">
         <v>0.0</v>
       </c>
-      <c r="L116">
-        <v>445.59</v>
+      <c r="L116" t="s">
+        <v>290</v>
       </c>
       <c r="M116" s="1">
-        <v>217866.98</v>
+        <v>372697.62</v>
       </c>
       <c r="N116" s="1">
-        <v>218312.57</v>
+        <v>381546.94</v>
       </c>
       <c r="O116" s="1">
-        <v>0.37</v>
+        <v>0.64</v>
       </c>
       <c r="P116">
         <v>1</v>
       </c>
     </row>
     <row r="117" spans="1:16">
       <c r="A117" t="s">
-        <v>294</v>
+        <v>291</v>
       </c>
       <c r="B117" t="s">
-        <v>295</v>
+        <v>292</v>
       </c>
       <c r="C117" s="1">
         <v>100000.0</v>
       </c>
       <c r="D117" s="1">
-        <v>101.63109503</v>
+        <v>101.09031805</v>
       </c>
       <c r="E117" s="1">
-        <v>103.19873</v>
+        <v>118.97397</v>
       </c>
       <c r="F117" t="s">
         <v>8</v>
       </c>
       <c r="G117">
         <v>1.0</v>
       </c>
       <c r="H117" s="1">
-        <v>103198.73</v>
+        <v>118973.97</v>
       </c>
       <c r="I117" s="1">
-        <v>1478.94</v>
+        <v>-13654.88</v>
       </c>
       <c r="J117" s="1">
-        <v>1.4330990313544</v>
+        <v>-11.477199592482</v>
       </c>
       <c r="K117">
         <v>0.0</v>
       </c>
       <c r="L117" t="s">
-        <v>296</v>
+        <v>293</v>
       </c>
       <c r="M117" s="1">
-        <v>101631.09</v>
+        <v>101090.32</v>
       </c>
       <c r="N117" s="1">
-        <v>104677.67</v>
+        <v>105319.09</v>
       </c>
       <c r="O117" s="1">
         <v>0.18</v>
       </c>
       <c r="P117">
         <v>1</v>
       </c>
     </row>
     <row r="118" spans="1:16">
       <c r="A118" t="s">
-        <v>297</v>
+        <v>294</v>
       </c>
       <c r="B118" t="s">
-        <v>298</v>
+        <v>295</v>
       </c>
       <c r="C118" s="1">
-        <v>300000.0</v>
+        <v>214000.0</v>
       </c>
       <c r="D118" s="1">
-        <v>100.30817502</v>
+        <v>100.78126975</v>
       </c>
       <c r="E118" s="1">
-        <v>103.308053</v>
+        <v>99.943</v>
       </c>
       <c r="F118" t="s">
         <v>8</v>
       </c>
       <c r="G118">
         <v>1.0</v>
       </c>
       <c r="H118" s="1">
-        <v>309924.16</v>
+        <v>213878.02</v>
       </c>
       <c r="I118" s="1">
-        <v>-8666.76</v>
+        <v>2919.6</v>
       </c>
       <c r="J118" s="1">
-        <v>-2.7964131612069</v>
+        <v>1.3650771594014</v>
       </c>
       <c r="K118">
         <v>0.0</v>
       </c>
-      <c r="L118">
-        <v>332.88</v>
+      <c r="L118" t="s">
+        <v>296</v>
       </c>
       <c r="M118" s="1">
-        <v>300924.52</v>
+        <v>215671.92</v>
       </c>
       <c r="N118" s="1">
-        <v>301257.4</v>
+        <v>216797.62</v>
       </c>
       <c r="O118" s="1">
-        <v>0.51</v>
+        <v>0.36</v>
       </c>
       <c r="P118">
         <v>1</v>
       </c>
     </row>
     <row r="119" spans="1:16">
       <c r="A119" t="s">
+        <v>297</v>
+      </c>
+      <c r="B119" t="s">
+        <v>298</v>
+      </c>
+      <c r="C119" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="D119" s="1">
+        <v>100.89579297</v>
+      </c>
+      <c r="E119" s="1">
+        <v>103.19873</v>
+      </c>
+      <c r="F119" t="s">
+        <v>8</v>
+      </c>
+      <c r="G119">
+        <v>1.0</v>
+      </c>
+      <c r="H119" s="1">
+        <v>103198.73</v>
+      </c>
+      <c r="I119" s="1">
+        <v>1061.45</v>
+      </c>
+      <c r="J119" s="1">
+        <v>1.0285494792426</v>
+      </c>
+      <c r="K119">
+        <v>0.0</v>
+      </c>
+      <c r="L119" t="s">
         <v>299</v>
       </c>
-      <c r="B119" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M119" s="1">
-        <v>415608.1</v>
+        <v>100895.8</v>
       </c>
       <c r="N119" s="1">
-        <v>431776.59</v>
+        <v>104260.18</v>
       </c>
       <c r="O119" s="1">
-        <v>0.72</v>
+        <v>0.17</v>
       </c>
       <c r="P119">
         <v>1</v>
       </c>
     </row>
     <row r="120" spans="1:16">
       <c r="A120" t="s">
-        <v>302</v>
+        <v>300</v>
       </c>
       <c r="B120" t="s">
-        <v>303</v>
+        <v>301</v>
       </c>
       <c r="C120" s="1">
         <v>300000.0</v>
       </c>
       <c r="D120" s="1">
-        <v>100.01143317</v>
+        <v>99.78356771</v>
       </c>
       <c r="E120" s="1">
-        <v>103.866857</v>
+        <v>103.308053</v>
       </c>
       <c r="F120" t="s">
         <v>8</v>
       </c>
       <c r="G120">
         <v>1.0</v>
       </c>
       <c r="H120" s="1">
-        <v>311600.57</v>
+        <v>309924.16</v>
       </c>
       <c r="I120" s="1">
-        <v>-310.11</v>
+        <v>-9436.13</v>
       </c>
       <c r="J120" s="1">
-        <v>-0.099521640798026</v>
+        <v>-3.0446577640156</v>
       </c>
       <c r="K120">
         <v>0.0</v>
       </c>
       <c r="L120" t="s">
-        <v>304</v>
+        <v>302</v>
       </c>
       <c r="M120" s="1">
-        <v>300034.3</v>
+        <v>299350.7</v>
       </c>
       <c r="N120" s="1">
-        <v>311290.46</v>
+        <v>300488.03</v>
       </c>
       <c r="O120" s="1">
-        <v>0.52</v>
+        <v>0.5</v>
       </c>
       <c r="P120">
         <v>1</v>
       </c>
     </row>
     <row r="121" spans="1:16">
       <c r="A121" t="s">
-        <v>305</v>
+        <v>303</v>
       </c>
       <c r="B121" t="s">
-        <v>306</v>
+        <v>304</v>
       </c>
       <c r="C121" s="1">
         <v>200000.0</v>
       </c>
       <c r="D121" s="1">
-        <v>103.11533259</v>
+        <v>103.17582702</v>
       </c>
       <c r="E121" s="1">
-        <v>106.10956</v>
+        <v>108.631025</v>
       </c>
       <c r="F121" t="s">
         <v>8</v>
       </c>
       <c r="G121">
         <v>1.0</v>
       </c>
       <c r="H121" s="1">
-        <v>212219.12</v>
+        <v>217262.05</v>
       </c>
       <c r="I121" s="1">
-        <v>2972.64</v>
+        <v>-2091.22</v>
       </c>
       <c r="J121" s="1">
-        <v>1.4007408945999</v>
+        <v>-0.96253349353925</v>
       </c>
       <c r="K121">
         <v>0.0</v>
       </c>
       <c r="L121" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="M121" s="1">
-        <v>206230.66</v>
+        <v>206351.65</v>
       </c>
       <c r="N121" s="1">
-        <v>215191.76</v>
+        <v>215170.83</v>
       </c>
       <c r="O121" s="1">
         <v>0.36</v>
       </c>
       <c r="P121">
         <v>1</v>
       </c>
     </row>
     <row r="122" spans="1:16">
       <c r="A122" t="s">
+        <v>306</v>
+      </c>
+      <c r="B122" t="s">
+        <v>307</v>
+      </c>
+      <c r="C122" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="D122" s="1">
+        <v>99.08494237</v>
+      </c>
+      <c r="E122" s="1">
+        <v>103.866857</v>
+      </c>
+      <c r="F122" t="s">
+        <v>8</v>
+      </c>
+      <c r="G122">
+        <v>1.0</v>
+      </c>
+      <c r="H122" s="1">
+        <v>311600.57</v>
+      </c>
+      <c r="I122" s="1">
+        <v>-2106.36</v>
+      </c>
+      <c r="J122" s="1">
+        <v>-0.67598079169111</v>
+      </c>
+      <c r="K122">
+        <v>0.0</v>
+      </c>
+      <c r="L122" t="s">
         <v>308</v>
       </c>
-      <c r="B122" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M122" s="1">
-        <v>198974.3</v>
+        <v>297254.83</v>
       </c>
       <c r="N122" s="1">
-        <v>200727.72</v>
+        <v>309494.21</v>
       </c>
       <c r="O122" s="1">
-        <v>0.34</v>
+        <v>0.52</v>
       </c>
       <c r="P122">
         <v>1</v>
       </c>
     </row>
     <row r="123" spans="1:16">
       <c r="A123" t="s">
-        <v>311</v>
+        <v>309</v>
       </c>
       <c r="B123" t="s">
-        <v>312</v>
+        <v>310</v>
       </c>
       <c r="C123" s="1">
         <v>200000.0</v>
       </c>
       <c r="D123" s="1">
-        <v>107.15281142</v>
+        <v>102.55774302</v>
       </c>
       <c r="E123" s="1">
-        <v>111.32808</v>
+        <v>106.10956</v>
       </c>
       <c r="F123" t="s">
         <v>8</v>
       </c>
       <c r="G123">
         <v>1.0</v>
       </c>
       <c r="H123" s="1">
-        <v>222656.16</v>
+        <v>212219.12</v>
       </c>
       <c r="I123" s="1">
-        <v>-5847.8</v>
+        <v>-6998.21</v>
       </c>
       <c r="J123" s="1">
-        <v>-2.6263814124882</v>
+        <v>-3.2976340680331</v>
       </c>
       <c r="K123">
         <v>0.0</v>
       </c>
-      <c r="L123" t="s">
-        <v>313</v>
+      <c r="L123">
+        <v>105.42</v>
       </c>
       <c r="M123" s="1">
-        <v>214305.62</v>
+        <v>205115.49</v>
       </c>
       <c r="N123" s="1">
-        <v>216808.36</v>
+        <v>205220.91</v>
       </c>
       <c r="O123" s="1">
-        <v>0.36</v>
+        <v>0.34</v>
       </c>
       <c r="P123">
         <v>1</v>
       </c>
     </row>
     <row r="124" spans="1:16">
       <c r="A124" t="s">
-        <v>314</v>
+        <v>311</v>
       </c>
       <c r="B124" t="s">
-        <v>315</v>
+        <v>312</v>
       </c>
       <c r="C124" s="1">
         <v>200000.0</v>
       </c>
       <c r="D124" s="1">
-        <v>100.15122316</v>
+        <v>98.36427096</v>
       </c>
       <c r="E124" s="1">
-        <v>101.18063</v>
+        <v>99.852</v>
       </c>
       <c r="F124" t="s">
         <v>8</v>
       </c>
       <c r="G124">
         <v>1.0</v>
       </c>
       <c r="H124" s="1">
-        <v>202361.26</v>
+        <v>199704.0</v>
       </c>
       <c r="I124" s="1">
-        <v>1806.25</v>
+        <v>-2559.02</v>
       </c>
       <c r="J124" s="1">
-        <v>0.89258685185099</v>
+        <v>-1.2814064815928</v>
       </c>
       <c r="K124">
         <v>0.0</v>
       </c>
-      <c r="L124" t="s">
-        <v>316</v>
+      <c r="L124">
+        <v>416.44</v>
       </c>
       <c r="M124" s="1">
-        <v>200302.44</v>
+        <v>196728.54</v>
       </c>
       <c r="N124" s="1">
-        <v>204167.51</v>
+        <v>197144.98</v>
       </c>
       <c r="O124" s="1">
-        <v>0.34</v>
+        <v>0.33</v>
       </c>
       <c r="P124">
         <v>1</v>
       </c>
     </row>
     <row r="125" spans="1:16">
       <c r="A125" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="B125" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
       <c r="C125" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D125" s="1">
-        <v>101.07888843</v>
+        <v>105.96630891</v>
       </c>
       <c r="E125" s="1">
-        <v>100.0</v>
+        <v>111.32808</v>
       </c>
       <c r="F125" t="s">
         <v>8</v>
       </c>
       <c r="G125">
         <v>1.0</v>
       </c>
       <c r="H125" s="1">
-        <v>100000.0</v>
+        <v>222656.16</v>
       </c>
       <c r="I125" s="1">
-        <v>1275.92</v>
+        <v>-7386.56</v>
       </c>
       <c r="J125" s="1">
-        <v>1.27592</v>
+        <v>-3.3174739023614</v>
       </c>
       <c r="K125">
         <v>0.0</v>
       </c>
-      <c r="L125">
-        <v>197.03</v>
+      <c r="L125" t="s">
+        <v>315</v>
       </c>
       <c r="M125" s="1">
-        <v>101078.89</v>
+        <v>211932.61</v>
       </c>
       <c r="N125" s="1">
-        <v>101275.92</v>
+        <v>215269.6</v>
       </c>
       <c r="O125" s="1">
-        <v>0.17</v>
+        <v>0.36</v>
       </c>
       <c r="P125">
         <v>1</v>
       </c>
     </row>
     <row r="126" spans="1:16">
       <c r="A126" t="s">
-        <v>319</v>
+        <v>316</v>
       </c>
       <c r="B126" t="s">
-        <v>320</v>
+        <v>317</v>
       </c>
       <c r="C126" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D126" s="1">
-        <v>94.05963152</v>
+        <v>99.44366093</v>
       </c>
       <c r="E126" s="1">
-        <v>92.13552</v>
+        <v>101.18063</v>
       </c>
       <c r="F126" t="s">
         <v>8</v>
       </c>
       <c r="G126">
         <v>1.0</v>
       </c>
       <c r="H126" s="1">
-        <v>92135.52</v>
+        <v>202361.26</v>
       </c>
       <c r="I126" s="1">
-        <v>2652.88</v>
+        <v>927.43</v>
       </c>
       <c r="J126" s="1">
-        <v>2.8793238481749</v>
+        <v>0.45830412402058</v>
       </c>
       <c r="K126">
         <v>0.0</v>
       </c>
-      <c r="L126">
-        <v>728.77</v>
+      <c r="L126" t="s">
+        <v>318</v>
       </c>
       <c r="M126" s="1">
-        <v>94059.63</v>
+        <v>198887.32</v>
       </c>
       <c r="N126" s="1">
-        <v>94788.4</v>
+        <v>203288.69</v>
       </c>
       <c r="O126" s="1">
-        <v>0.16</v>
+        <v>0.34</v>
       </c>
       <c r="P126">
         <v>1</v>
       </c>
     </row>
     <row r="127" spans="1:16">
       <c r="A127" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
       <c r="B127" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
       <c r="C127" s="1">
-        <v>100000.0</v>
+        <v>148000.0</v>
       </c>
       <c r="D127" s="1">
-        <v>99.37617639</v>
+        <v>99.57533352</v>
       </c>
       <c r="E127" s="1">
-        <v>99.589</v>
+        <v>99.934</v>
       </c>
       <c r="F127" t="s">
         <v>8</v>
       </c>
       <c r="G127">
         <v>1.0</v>
       </c>
       <c r="H127" s="1">
-        <v>99589.0</v>
+        <v>147902.32</v>
       </c>
       <c r="I127" s="1">
-        <v>397.45</v>
+        <v>-267.26</v>
       </c>
       <c r="J127" s="1">
-        <v>0.3990902609726</v>
+        <v>-0.18070034330766</v>
       </c>
       <c r="K127">
         <v>0.0</v>
       </c>
       <c r="L127">
-        <v>610.27</v>
+        <v>263.56</v>
       </c>
       <c r="M127" s="1">
-        <v>99376.18</v>
+        <v>147371.5</v>
       </c>
       <c r="N127" s="1">
-        <v>99986.45</v>
+        <v>147635.06</v>
       </c>
       <c r="O127" s="1">
-        <v>0.17</v>
+        <v>0.25</v>
       </c>
       <c r="P127">
         <v>1</v>
       </c>
     </row>
     <row r="128" spans="1:16">
       <c r="A128" t="s">
-        <v>323</v>
+        <v>321</v>
       </c>
       <c r="B128" t="s">
-        <v>324</v>
+        <v>322</v>
       </c>
       <c r="C128" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D128" s="1">
-        <v>104.6834076</v>
+        <v>99.88623817</v>
       </c>
       <c r="E128" s="1">
-        <v>107.779585</v>
+        <v>100.0</v>
       </c>
       <c r="F128" t="s">
         <v>8</v>
       </c>
       <c r="G128">
         <v>1.0</v>
       </c>
       <c r="H128" s="1">
-        <v>215559.17</v>
+        <v>100000.0</v>
       </c>
       <c r="I128" s="1">
-        <v>26.82</v>
+        <v>383.99</v>
       </c>
       <c r="J128" s="1">
-        <v>0.012442059412272</v>
+        <v>0.38399</v>
       </c>
       <c r="K128">
         <v>0.0</v>
       </c>
-      <c r="L128" t="s">
-        <v>325</v>
+      <c r="L128">
+        <v>497.75</v>
       </c>
       <c r="M128" s="1">
-        <v>209366.81</v>
+        <v>99886.24</v>
       </c>
       <c r="N128" s="1">
-        <v>215585.99</v>
+        <v>100383.99</v>
       </c>
       <c r="O128" s="1">
-        <v>0.36</v>
+        <v>0.17</v>
       </c>
       <c r="P128">
         <v>1</v>
       </c>
     </row>
     <row r="129" spans="1:16">
       <c r="A129" t="s">
-        <v>326</v>
+        <v>323</v>
       </c>
       <c r="B129" t="s">
-        <v>327</v>
+        <v>324</v>
       </c>
       <c r="C129" s="1">
-        <v>200000.0</v>
+        <v>135000.0</v>
       </c>
       <c r="D129" s="1">
-        <v>85.20742961</v>
+        <v>99.24256593</v>
       </c>
       <c r="E129" s="1">
-        <v>86.13295</v>
+        <v>99.662</v>
       </c>
       <c r="F129" t="s">
         <v>8</v>
       </c>
       <c r="G129">
         <v>1.0</v>
       </c>
       <c r="H129" s="1">
-        <v>172265.9</v>
+        <v>134543.7</v>
       </c>
       <c r="I129" s="1">
-        <v>-895.56</v>
+        <v>-204.23</v>
       </c>
       <c r="J129" s="1">
-        <v>-0.51987073471883</v>
+        <v>-0.15179454705051</v>
       </c>
       <c r="K129">
         <v>0.0</v>
       </c>
       <c r="L129">
-        <v>955.48</v>
+        <v>362.0</v>
       </c>
       <c r="M129" s="1">
-        <v>170414.86</v>
+        <v>133977.47</v>
       </c>
       <c r="N129" s="1">
-        <v>171370.34</v>
+        <v>134339.47</v>
       </c>
       <c r="O129" s="1">
-        <v>0.29</v>
+        <v>0.23</v>
       </c>
       <c r="P129">
         <v>1</v>
       </c>
     </row>
     <row r="130" spans="1:16">
       <c r="A130" t="s">
-        <v>328</v>
+        <v>325</v>
       </c>
       <c r="B130" t="s">
-        <v>329</v>
+        <v>326</v>
       </c>
       <c r="C130" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D130" s="1">
-        <v>99.21851981</v>
+        <v>93.72311447</v>
       </c>
       <c r="E130" s="1">
-        <v>103.33767</v>
+        <v>92.13552</v>
       </c>
       <c r="F130" t="s">
         <v>8</v>
       </c>
       <c r="G130">
         <v>1.0</v>
       </c>
       <c r="H130" s="1">
-        <v>206675.34</v>
+        <v>92135.52</v>
       </c>
       <c r="I130" s="1">
-        <v>-6676.66</v>
+        <v>2455.4</v>
       </c>
       <c r="J130" s="1">
-        <v>-3.2305063584267</v>
+        <v>2.6649874011673</v>
       </c>
       <c r="K130">
         <v>0.0</v>
       </c>
-      <c r="L130" t="s">
-        <v>330</v>
+      <c r="L130">
+        <v>867.81</v>
       </c>
       <c r="M130" s="1">
-        <v>198437.04</v>
+        <v>93723.11</v>
       </c>
       <c r="N130" s="1">
-        <v>199998.68</v>
+        <v>94590.92</v>
       </c>
       <c r="O130" s="1">
-        <v>0.34</v>
+        <v>0.16</v>
       </c>
       <c r="P130">
         <v>1</v>
       </c>
     </row>
     <row r="131" spans="1:16">
       <c r="A131" t="s">
-        <v>331</v>
+        <v>327</v>
       </c>
       <c r="B131" t="s">
-        <v>332</v>
+        <v>328</v>
       </c>
       <c r="C131" s="1">
         <v>100000.0</v>
       </c>
       <c r="D131" s="1">
-        <v>98.89989045</v>
+        <v>98.77895266</v>
       </c>
       <c r="E131" s="1">
-        <v>103.0087</v>
+        <v>99.589</v>
       </c>
       <c r="F131" t="s">
         <v>8</v>
       </c>
       <c r="G131">
         <v>1.0</v>
       </c>
       <c r="H131" s="1">
-        <v>103008.7</v>
+        <v>99589.0</v>
       </c>
       <c r="I131" s="1">
-        <v>-1240.66</v>
+        <v>68.38</v>
       </c>
       <c r="J131" s="1">
-        <v>-1.2044225390671</v>
+        <v>0.068662201648776</v>
       </c>
       <c r="K131">
         <v>0.0</v>
       </c>
-      <c r="L131" t="s">
-        <v>333</v>
+      <c r="L131">
+        <v>878.42</v>
       </c>
       <c r="M131" s="1">
-        <v>98899.89</v>
+        <v>98778.96</v>
       </c>
       <c r="N131" s="1">
-        <v>101768.04</v>
+        <v>99657.38</v>
       </c>
       <c r="O131" s="1">
         <v>0.17</v>
       </c>
       <c r="P131">
         <v>1</v>
       </c>
     </row>
     <row r="132" spans="1:16">
       <c r="A132" t="s">
-        <v>334</v>
+        <v>329</v>
       </c>
       <c r="B132" t="s">
-        <v>335</v>
+        <v>330</v>
       </c>
       <c r="C132" s="1">
         <v>200000.0</v>
       </c>
       <c r="D132" s="1">
-        <v>97.85246273</v>
+        <v>103.99765308</v>
       </c>
       <c r="E132" s="1">
-        <v>100.96133</v>
+        <v>107.779585</v>
       </c>
       <c r="F132" t="s">
         <v>8</v>
       </c>
       <c r="G132">
         <v>1.0</v>
       </c>
       <c r="H132" s="1">
-        <v>201922.66</v>
+        <v>215559.17</v>
       </c>
       <c r="I132" s="1">
-        <v>-2313.62</v>
+        <v>-550.17</v>
       </c>
       <c r="J132" s="1">
-        <v>-1.1457951276989</v>
+        <v>-0.25522922546046</v>
       </c>
       <c r="K132">
         <v>0.0</v>
       </c>
       <c r="L132" t="s">
-        <v>336</v>
+        <v>331</v>
       </c>
       <c r="M132" s="1">
-        <v>195704.93</v>
+        <v>207995.3</v>
       </c>
       <c r="N132" s="1">
-        <v>199609.04</v>
+        <v>215009.0</v>
       </c>
       <c r="O132" s="1">
-        <v>0.34</v>
+        <v>0.36</v>
       </c>
       <c r="P132">
         <v>1</v>
       </c>
     </row>
     <row r="133" spans="1:16">
       <c r="A133" t="s">
-        <v>337</v>
+        <v>332</v>
       </c>
       <c r="B133" t="s">
-        <v>338</v>
+        <v>333</v>
       </c>
       <c r="C133" s="1">
         <v>200000.0</v>
       </c>
       <c r="D133" s="1">
-        <v>98.84002866</v>
+        <v>84.7474485</v>
       </c>
       <c r="E133" s="1">
-        <v>100.0</v>
+        <v>86.13295</v>
       </c>
       <c r="F133" t="s">
         <v>8</v>
       </c>
       <c r="G133">
         <v>1.0</v>
       </c>
       <c r="H133" s="1">
-        <v>200000.0</v>
+        <v>172265.9</v>
       </c>
       <c r="I133" s="1">
-        <v>1477.44</v>
+        <v>-1716.21</v>
       </c>
       <c r="J133" s="1">
-        <v>0.73872</v>
+        <v>-0.99625636878802</v>
       </c>
       <c r="K133">
         <v>0.0</v>
       </c>
       <c r="L133" t="s">
-        <v>339</v>
+        <v>334</v>
       </c>
       <c r="M133" s="1">
-        <v>197680.06</v>
+        <v>169494.9</v>
       </c>
       <c r="N133" s="1">
-        <v>201477.44</v>
+        <v>170549.69</v>
       </c>
       <c r="O133" s="1">
-        <v>0.34</v>
+        <v>0.29</v>
       </c>
       <c r="P133">
         <v>1</v>
       </c>
     </row>
     <row r="134" spans="1:16">
       <c r="A134" t="s">
-        <v>340</v>
+        <v>335</v>
       </c>
       <c r="B134" t="s">
-        <v>341</v>
+        <v>336</v>
       </c>
       <c r="C134" s="1">
-        <v>360000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D134" s="1">
-        <v>97.94538497</v>
+        <v>98.79940503</v>
       </c>
       <c r="E134" s="1">
-        <v>100.0</v>
+        <v>103.33767</v>
       </c>
       <c r="F134" t="s">
         <v>8</v>
       </c>
       <c r="G134">
         <v>1.0</v>
       </c>
       <c r="H134" s="1">
-        <v>360000.0</v>
+        <v>206675.34</v>
       </c>
       <c r="I134" s="1">
-        <v>1058.06</v>
+        <v>-7038.17</v>
       </c>
       <c r="J134" s="1">
-        <v>0.29390555555556</v>
+        <v>-3.4054232111098</v>
       </c>
       <c r="K134">
         <v>0.0</v>
       </c>
       <c r="L134" t="s">
-        <v>342</v>
+        <v>337</v>
       </c>
       <c r="M134" s="1">
-        <v>352603.39</v>
+        <v>197598.81</v>
       </c>
       <c r="N134" s="1">
-        <v>361058.06</v>
+        <v>199637.17</v>
       </c>
       <c r="O134" s="1">
-        <v>0.61</v>
+        <v>0.33</v>
       </c>
       <c r="P134">
         <v>1</v>
       </c>
     </row>
     <row r="135" spans="1:16">
       <c r="A135" t="s">
-        <v>343</v>
+        <v>338</v>
       </c>
       <c r="B135" t="s">
-        <v>344</v>
+        <v>339</v>
       </c>
       <c r="C135" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D135" s="1">
-        <v>99.08065527</v>
+        <v>98.52923868</v>
       </c>
       <c r="E135" s="1">
-        <v>100.73781</v>
+        <v>103.0087</v>
       </c>
       <c r="F135" t="s">
         <v>8</v>
       </c>
       <c r="G135">
         <v>1.0</v>
       </c>
       <c r="H135" s="1">
-        <v>201475.62</v>
+        <v>103008.7</v>
       </c>
       <c r="I135" s="1">
-        <v>3558.29</v>
+        <v>-1363.02</v>
       </c>
       <c r="J135" s="1">
-        <v>1.7661144311158</v>
+        <v>-1.3232086221843</v>
       </c>
       <c r="K135">
         <v>0.0</v>
       </c>
       <c r="L135" t="s">
-        <v>345</v>
+        <v>340</v>
       </c>
       <c r="M135" s="1">
-        <v>198161.31</v>
+        <v>98529.24</v>
       </c>
       <c r="N135" s="1">
-        <v>205033.91</v>
+        <v>101645.68</v>
       </c>
       <c r="O135" s="1">
-        <v>0.34</v>
+        <v>0.17</v>
       </c>
       <c r="P135">
         <v>1</v>
       </c>
     </row>
     <row r="136" spans="1:16">
       <c r="A136" t="s">
-        <v>346</v>
+        <v>341</v>
       </c>
       <c r="B136" t="s">
-        <v>347</v>
+        <v>342</v>
       </c>
       <c r="C136" s="1">
         <v>200000.0</v>
       </c>
       <c r="D136" s="1">
-        <v>81.83357672</v>
+        <v>96.89623823</v>
       </c>
       <c r="E136" s="1">
-        <v>97.799</v>
+        <v>100.96133</v>
       </c>
       <c r="F136" t="s">
         <v>8</v>
       </c>
       <c r="G136">
         <v>1.0</v>
       </c>
       <c r="H136" s="1">
-        <v>195598.0</v>
+        <v>201922.66</v>
       </c>
       <c r="I136" s="1">
-        <v>-31152.76</v>
+        <v>-3729.5</v>
       </c>
       <c r="J136" s="1">
-        <v>-15.926931768218</v>
+        <v>-1.8469942897939</v>
       </c>
       <c r="K136">
         <v>0.0</v>
       </c>
-      <c r="L136">
-        <v>778.08</v>
+      <c r="L136" t="s">
+        <v>343</v>
       </c>
       <c r="M136" s="1">
-        <v>163667.16</v>
+        <v>193792.48</v>
       </c>
       <c r="N136" s="1">
-        <v>164445.24</v>
+        <v>198193.16</v>
       </c>
       <c r="O136" s="1">
-        <v>0.28</v>
+        <v>0.33</v>
       </c>
       <c r="P136">
         <v>1</v>
       </c>
     </row>
     <row r="137" spans="1:16">
       <c r="A137" t="s">
-        <v>348</v>
+        <v>344</v>
       </c>
       <c r="B137" t="s">
-        <v>349</v>
+        <v>345</v>
       </c>
       <c r="C137" s="1">
-        <v>300000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D137" s="1">
-        <v>97.66517233</v>
+        <v>98.30862917</v>
       </c>
       <c r="E137" s="1">
-        <v>99.259</v>
+        <v>100.0</v>
       </c>
       <c r="F137" t="s">
         <v>8</v>
       </c>
       <c r="G137">
         <v>1.0</v>
       </c>
       <c r="H137" s="1">
-        <v>297777.0</v>
+        <v>200000.0</v>
       </c>
       <c r="I137" s="1">
-        <v>-3019.5</v>
+        <v>1003.54</v>
       </c>
       <c r="J137" s="1">
-        <v>-1.0140138425735</v>
+        <v>0.50177</v>
       </c>
       <c r="K137">
         <v>0.0</v>
       </c>
       <c r="L137" t="s">
-        <v>350</v>
+        <v>346</v>
       </c>
       <c r="M137" s="1">
-        <v>292995.51</v>
+        <v>196617.26</v>
       </c>
       <c r="N137" s="1">
-        <v>294757.5</v>
+        <v>201003.54</v>
       </c>
       <c r="O137" s="1">
-        <v>0.49</v>
+        <v>0.34</v>
       </c>
       <c r="P137">
         <v>1</v>
       </c>
     </row>
     <row r="138" spans="1:16">
       <c r="A138" t="s">
-        <v>351</v>
+        <v>347</v>
       </c>
       <c r="B138" t="s">
-        <v>352</v>
+        <v>348</v>
       </c>
       <c r="C138" s="1">
-        <v>286000.0</v>
+        <v>360000.0</v>
       </c>
       <c r="D138" s="1">
-        <v>98.06713997</v>
+        <v>96.79690165</v>
       </c>
       <c r="E138" s="1">
-        <v>99.362</v>
+        <v>100.0</v>
       </c>
       <c r="F138" t="s">
         <v>8</v>
       </c>
       <c r="G138">
         <v>1.0</v>
       </c>
       <c r="H138" s="1">
-        <v>284175.32</v>
+        <v>360000.0</v>
       </c>
       <c r="I138" s="1">
-        <v>-324.19</v>
+        <v>-2010.46</v>
       </c>
       <c r="J138" s="1">
-        <v>-0.11408098352806</v>
+        <v>-0.55846111111111</v>
       </c>
       <c r="K138">
         <v>0.0</v>
       </c>
       <c r="L138" t="s">
-        <v>353</v>
+        <v>349</v>
       </c>
       <c r="M138" s="1">
-        <v>280472.02</v>
+        <v>348468.84</v>
       </c>
       <c r="N138" s="1">
-        <v>283851.13</v>
+        <v>357989.54</v>
       </c>
       <c r="O138" s="1">
-        <v>0.48</v>
+        <v>0.6</v>
       </c>
       <c r="P138">
         <v>1</v>
       </c>
     </row>
     <row r="139" spans="1:16">
       <c r="A139" t="s">
-        <v>354</v>
+        <v>350</v>
       </c>
       <c r="B139" t="s">
-        <v>355</v>
+        <v>351</v>
       </c>
       <c r="C139" s="1">
         <v>200000.0</v>
       </c>
       <c r="D139" s="1">
-        <v>100.97377988</v>
+        <v>97.98003769</v>
       </c>
       <c r="E139" s="1">
-        <v>102.62119</v>
+        <v>100.73781</v>
       </c>
       <c r="F139" t="s">
         <v>8</v>
       </c>
       <c r="G139">
         <v>1.0</v>
       </c>
       <c r="H139" s="1">
-        <v>205242.38</v>
+        <v>201475.62</v>
       </c>
       <c r="I139" s="1">
-        <v>1264.08</v>
+        <v>-5316.91</v>
       </c>
       <c r="J139" s="1">
-        <v>0.61589619064055</v>
+        <v>-2.6389843098634</v>
       </c>
       <c r="K139">
         <v>0.0</v>
       </c>
-      <c r="L139" t="s">
-        <v>356</v>
+      <c r="L139">
+        <v>198.63</v>
       </c>
       <c r="M139" s="1">
-        <v>201947.56</v>
+        <v>195960.08</v>
       </c>
       <c r="N139" s="1">
-        <v>206506.46</v>
+        <v>196158.71</v>
       </c>
       <c r="O139" s="1">
-        <v>0.35</v>
+        <v>0.33</v>
       </c>
       <c r="P139">
         <v>1</v>
       </c>
     </row>
     <row r="140" spans="1:16">
       <c r="A140" t="s">
-        <v>357</v>
+        <v>352</v>
       </c>
       <c r="B140" t="s">
-        <v>358</v>
+        <v>353</v>
       </c>
       <c r="C140" s="1">
         <v>200000.0</v>
       </c>
       <c r="D140" s="1">
-        <v>100.54847957</v>
+        <v>81.24544199</v>
       </c>
       <c r="E140" s="1">
-        <v>103.330135</v>
+        <v>97.799</v>
       </c>
       <c r="F140" t="s">
         <v>8</v>
       </c>
       <c r="G140">
         <v>1.0</v>
       </c>
       <c r="H140" s="1">
-        <v>206660.27</v>
+        <v>195598.0</v>
       </c>
       <c r="I140" s="1">
-        <v>1082.58</v>
+        <v>-32170.13</v>
       </c>
       <c r="J140" s="1">
-        <v>0.52384524611334</v>
+        <v>-16.447064898414</v>
       </c>
       <c r="K140">
         <v>0.0</v>
       </c>
-      <c r="L140" t="s">
-        <v>359</v>
+      <c r="L140">
+        <v>936.99</v>
       </c>
       <c r="M140" s="1">
-        <v>201096.96</v>
+        <v>162490.88</v>
       </c>
       <c r="N140" s="1">
-        <v>207742.85</v>
+        <v>163427.87</v>
       </c>
       <c r="O140" s="1">
-        <v>0.35</v>
+        <v>0.27</v>
       </c>
       <c r="P140">
         <v>1</v>
       </c>
     </row>
     <row r="141" spans="1:16">
       <c r="A141" t="s">
-        <v>360</v>
+        <v>354</v>
       </c>
       <c r="B141" t="s">
-        <v>361</v>
+        <v>355</v>
       </c>
       <c r="C141" s="1">
-        <v>405000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D141" s="1">
-        <v>98.24963363</v>
+        <v>97.49339865</v>
       </c>
       <c r="E141" s="1">
-        <v>100.771835</v>
+        <v>99.259</v>
       </c>
       <c r="F141" t="s">
         <v>8</v>
       </c>
       <c r="G141">
         <v>1.0</v>
       </c>
       <c r="H141" s="1">
-        <v>408125.93</v>
+        <v>297777.0</v>
       </c>
       <c r="I141" s="1">
-        <v>663.22</v>
+        <v>-2492.01</v>
       </c>
       <c r="J141" s="1">
-        <v>0.16250376446309</v>
+        <v>-0.8368712157084</v>
       </c>
       <c r="K141">
         <v>0.0</v>
       </c>
       <c r="L141" t="s">
-        <v>362</v>
+        <v>356</v>
       </c>
       <c r="M141" s="1">
-        <v>397911.02</v>
+        <v>292480.2</v>
       </c>
       <c r="N141" s="1">
-        <v>408789.15</v>
+        <v>295284.99</v>
       </c>
       <c r="O141" s="1">
-        <v>0.69</v>
+        <v>0.5</v>
       </c>
       <c r="P141">
         <v>1</v>
       </c>
     </row>
     <row r="142" spans="1:16">
       <c r="A142" t="s">
-        <v>363</v>
+        <v>357</v>
       </c>
       <c r="B142" t="s">
-        <v>364</v>
+        <v>358</v>
       </c>
       <c r="C142" s="1">
-        <v>200000.0</v>
+        <v>286000.0</v>
       </c>
       <c r="D142" s="1">
-        <v>99.99313062</v>
+        <v>97.39131074</v>
       </c>
       <c r="E142" s="1">
-        <v>99.821</v>
+        <v>99.362</v>
       </c>
       <c r="F142" t="s">
         <v>8</v>
       </c>
       <c r="G142">
         <v>1.0</v>
       </c>
       <c r="H142" s="1">
-        <v>199642.0</v>
+        <v>284175.32</v>
       </c>
       <c r="I142" s="1">
-        <v>938.78</v>
+        <v>-1546.96</v>
       </c>
       <c r="J142" s="1">
-        <v>0.47023171476944</v>
+        <v>-0.54436817384423</v>
       </c>
       <c r="K142">
         <v>0.0</v>
       </c>
-      <c r="L142">
-        <v>594.52</v>
+      <c r="L142" t="s">
+        <v>359</v>
       </c>
       <c r="M142" s="1">
-        <v>199986.26</v>
+        <v>278539.15</v>
       </c>
       <c r="N142" s="1">
-        <v>200580.78</v>
+        <v>282628.36</v>
       </c>
       <c r="O142" s="1">
-        <v>0.34</v>
+        <v>0.47</v>
       </c>
       <c r="P142">
         <v>1</v>
       </c>
     </row>
     <row r="143" spans="1:16">
       <c r="A143" t="s">
-        <v>365</v>
+        <v>360</v>
       </c>
       <c r="B143" t="s">
-        <v>366</v>
+        <v>361</v>
       </c>
       <c r="C143" s="1">
         <v>200000.0</v>
       </c>
       <c r="D143" s="1">
-        <v>98.93094982</v>
+        <v>101.12211649</v>
       </c>
       <c r="E143" s="1">
-        <v>99.517</v>
+        <v>102.62119</v>
       </c>
       <c r="F143" t="s">
         <v>8</v>
       </c>
       <c r="G143">
         <v>1.0</v>
       </c>
       <c r="H143" s="1">
-        <v>199034.0</v>
+        <v>205242.38</v>
       </c>
       <c r="I143" s="1">
-        <v>4468.31</v>
+        <v>2196.37</v>
       </c>
       <c r="J143" s="1">
-        <v>2.2449983419918</v>
+        <v>1.070134735331</v>
       </c>
       <c r="K143">
         <v>0.0</v>
       </c>
       <c r="L143" t="s">
-        <v>367</v>
+        <v>362</v>
       </c>
       <c r="M143" s="1">
-        <v>197861.9</v>
+        <v>202244.23</v>
       </c>
       <c r="N143" s="1">
-        <v>203502.31</v>
+        <v>207438.75</v>
       </c>
       <c r="O143" s="1">
-        <v>0.34</v>
+        <v>0.35</v>
       </c>
       <c r="P143">
         <v>1</v>
       </c>
     </row>
     <row r="144" spans="1:16">
       <c r="A144" t="s">
-        <v>368</v>
+        <v>363</v>
       </c>
       <c r="B144" t="s">
-        <v>369</v>
+        <v>364</v>
       </c>
       <c r="C144" s="1">
-        <v>500000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D144" s="1">
-        <v>100.43514379</v>
+        <v>99.83424576</v>
       </c>
       <c r="E144" s="1">
-        <v>105.45526</v>
+        <v>99.451</v>
       </c>
       <c r="F144" t="s">
         <v>8</v>
       </c>
       <c r="G144">
         <v>1.0</v>
       </c>
       <c r="H144" s="1">
-        <v>527276.3</v>
+        <v>397804.0</v>
       </c>
       <c r="I144" s="1">
-        <v>-4388.25</v>
+        <v>2242.57</v>
       </c>
       <c r="J144" s="1">
-        <v>-0.83224867114262</v>
+        <v>0.56373741842717</v>
       </c>
       <c r="K144">
         <v>0.0</v>
       </c>
-      <c r="L144" t="s">
-        <v>370</v>
+      <c r="L144">
+        <v>709.59</v>
       </c>
       <c r="M144" s="1">
-        <v>502175.72</v>
+        <v>399336.98</v>
       </c>
       <c r="N144" s="1">
-        <v>522888.05</v>
+        <v>400046.57</v>
       </c>
       <c r="O144" s="1">
-        <v>0.88</v>
+        <v>0.67</v>
       </c>
       <c r="P144">
         <v>1</v>
       </c>
     </row>
     <row r="145" spans="1:16">
       <c r="A145" t="s">
-        <v>371</v>
+        <v>365</v>
       </c>
       <c r="B145" t="s">
-        <v>372</v>
+        <v>366</v>
       </c>
       <c r="C145" s="1">
-        <v>300000.0</v>
+        <v>405000.0</v>
       </c>
       <c r="D145" s="1">
-        <v>90.95353607</v>
+        <v>97.67488924</v>
       </c>
       <c r="E145" s="1">
-        <v>88.26085</v>
+        <v>100.771835</v>
       </c>
       <c r="F145" t="s">
         <v>8</v>
       </c>
       <c r="G145">
         <v>1.0</v>
       </c>
       <c r="H145" s="1">
-        <v>264782.55</v>
+        <v>408125.93</v>
       </c>
       <c r="I145" s="1">
-        <v>11530.11</v>
+        <v>-12383.13</v>
       </c>
       <c r="J145" s="1">
-        <v>4.3545581081533</v>
+        <v>-3.0341443877384</v>
       </c>
       <c r="K145">
         <v>0.0</v>
       </c>
-      <c r="L145" t="s">
-        <v>373</v>
+      <c r="L145">
+        <v>159.5</v>
       </c>
       <c r="M145" s="1">
-        <v>272860.61</v>
+        <v>395583.3</v>
       </c>
       <c r="N145" s="1">
-        <v>276312.66</v>
+        <v>395742.8</v>
       </c>
       <c r="O145" s="1">
-        <v>0.46</v>
+        <v>0.66</v>
       </c>
       <c r="P145">
         <v>1</v>
       </c>
     </row>
     <row r="146" spans="1:16">
       <c r="A146" t="s">
-        <v>374</v>
+        <v>367</v>
       </c>
       <c r="B146" t="s">
-        <v>375</v>
+        <v>368</v>
       </c>
       <c r="C146" s="1">
-        <v>526000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D146" s="1">
-        <v>98.56684061</v>
+        <v>99.41580838</v>
       </c>
       <c r="E146" s="1">
-        <v>100.0</v>
+        <v>99.821</v>
       </c>
       <c r="F146" t="s">
         <v>8</v>
       </c>
       <c r="G146">
         <v>1.0</v>
       </c>
       <c r="H146" s="1">
-        <v>526000.0</v>
+        <v>199642.0</v>
       </c>
       <c r="I146" s="1">
-        <v>-3016.72</v>
+        <v>399.89</v>
       </c>
       <c r="J146" s="1">
-        <v>-0.57352091254753</v>
+        <v>0.20030354334258</v>
       </c>
       <c r="K146">
         <v>0.0</v>
       </c>
       <c r="L146" t="s">
-        <v>376</v>
+        <v>369</v>
       </c>
       <c r="M146" s="1">
-        <v>518461.58</v>
+        <v>198831.62</v>
       </c>
       <c r="N146" s="1">
-        <v>522983.28</v>
+        <v>200041.89</v>
       </c>
       <c r="O146" s="1">
-        <v>0.88</v>
+        <v>0.34</v>
       </c>
       <c r="P146">
         <v>1</v>
       </c>
     </row>
     <row r="147" spans="1:16">
       <c r="A147" t="s">
-        <v>377</v>
+        <v>370</v>
       </c>
       <c r="B147" t="s">
-        <v>378</v>
+        <v>371</v>
       </c>
       <c r="C147" s="1">
-        <v>400000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D147" s="1">
-        <v>92.80730908</v>
+        <v>98.65323558</v>
       </c>
       <c r="E147" s="1">
-        <v>93.21363</v>
+        <v>99.517</v>
       </c>
       <c r="F147" t="s">
         <v>8</v>
       </c>
       <c r="G147">
         <v>1.0</v>
       </c>
       <c r="H147" s="1">
-        <v>372854.52</v>
+        <v>199034.0</v>
       </c>
       <c r="I147" s="1">
-        <v>4744.58</v>
+        <v>4449.18</v>
       </c>
       <c r="J147" s="1">
-        <v>1.2725016716976</v>
+        <v>2.2353869188179</v>
       </c>
       <c r="K147">
         <v>0.0</v>
       </c>
       <c r="L147" t="s">
-        <v>379</v>
+        <v>372</v>
       </c>
       <c r="M147" s="1">
-        <v>371229.24</v>
+        <v>197306.47</v>
       </c>
       <c r="N147" s="1">
-        <v>377599.1</v>
+        <v>203483.18</v>
       </c>
       <c r="O147" s="1">
-        <v>0.63</v>
+        <v>0.34</v>
       </c>
       <c r="P147">
         <v>1</v>
       </c>
     </row>
     <row r="148" spans="1:16">
       <c r="A148" t="s">
-        <v>380</v>
+        <v>373</v>
       </c>
       <c r="B148" t="s">
-        <v>381</v>
+        <v>374</v>
       </c>
       <c r="C148" s="1">
-        <v>400000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D148" s="1">
-        <v>98.32889426</v>
+        <v>100.42276175</v>
       </c>
       <c r="E148" s="1">
-        <v>102.171095</v>
+        <v>105.45526</v>
       </c>
       <c r="F148" t="s">
         <v>8</v>
       </c>
       <c r="G148">
         <v>1.0</v>
       </c>
       <c r="H148" s="1">
-        <v>408684.38</v>
+        <v>527276.3</v>
       </c>
       <c r="I148" s="1">
-        <v>-13856.47</v>
+        <v>-25162.49</v>
       </c>
       <c r="J148" s="1">
-        <v>-3.3905063853921</v>
+        <v>-4.772164043785</v>
       </c>
       <c r="K148">
         <v>0.0</v>
       </c>
-      <c r="L148" t="s">
-        <v>382</v>
+      <c r="L148">
+        <v>0.0</v>
       </c>
       <c r="M148" s="1">
-        <v>393315.58</v>
+        <v>502113.81</v>
       </c>
       <c r="N148" s="1">
-        <v>394827.91</v>
+        <v>502113.81</v>
       </c>
       <c r="O148" s="1">
-        <v>0.66</v>
+        <v>0.84</v>
       </c>
       <c r="P148">
         <v>1</v>
       </c>
     </row>
     <row r="149" spans="1:16">
       <c r="A149" t="s">
-        <v>383</v>
+        <v>375</v>
       </c>
       <c r="B149" t="s">
-        <v>384</v>
+        <v>376</v>
       </c>
       <c r="C149" s="1">
-        <v>100000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D149" s="1">
-        <v>100.78347277</v>
+        <v>90.50115315</v>
       </c>
       <c r="E149" s="1">
-        <v>99.651</v>
+        <v>88.26085</v>
       </c>
       <c r="F149" t="s">
         <v>8</v>
       </c>
       <c r="G149">
         <v>1.0</v>
       </c>
       <c r="H149" s="1">
-        <v>99651.0</v>
+        <v>264782.55</v>
       </c>
       <c r="I149" s="1">
-        <v>1170.49</v>
+        <v>10619.88</v>
       </c>
       <c r="J149" s="1">
-        <v>1.1745893167153</v>
+        <v>4.0107930073186</v>
       </c>
       <c r="K149">
         <v>0.0</v>
       </c>
-      <c r="L149">
-        <v>38.01</v>
+      <c r="L149" t="s">
+        <v>377</v>
       </c>
       <c r="M149" s="1">
-        <v>100783.48</v>
+        <v>271503.46</v>
       </c>
       <c r="N149" s="1">
-        <v>100821.49</v>
+        <v>275402.43</v>
       </c>
       <c r="O149" s="1">
-        <v>0.17</v>
+        <v>0.46</v>
       </c>
       <c r="P149">
         <v>1</v>
       </c>
     </row>
     <row r="150" spans="1:16">
       <c r="A150" t="s">
-        <v>385</v>
+        <v>378</v>
       </c>
       <c r="B150" t="s">
-        <v>386</v>
+        <v>379</v>
       </c>
       <c r="C150" s="1">
-        <v>200000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D150" s="1">
-        <v>97.96805907</v>
+        <v>100.10990038</v>
       </c>
       <c r="E150" s="1">
-        <v>99.766</v>
+        <v>100.510873</v>
       </c>
       <c r="F150" t="s">
         <v>8</v>
       </c>
       <c r="G150">
         <v>1.0</v>
       </c>
       <c r="H150" s="1">
-        <v>199532.0</v>
+        <v>301532.62</v>
       </c>
       <c r="I150" s="1">
-        <v>1597.27</v>
+        <v>-17.31</v>
       </c>
       <c r="J150" s="1">
-        <v>0.80050818916264</v>
+        <v>-0.0057406724353737</v>
       </c>
       <c r="K150">
         <v>0.0</v>
       </c>
       <c r="L150" t="s">
-        <v>387</v>
+        <v>380</v>
       </c>
       <c r="M150" s="1">
-        <v>195936.12</v>
+        <v>300329.7</v>
       </c>
       <c r="N150" s="1">
-        <v>201129.27</v>
+        <v>301515.31</v>
       </c>
       <c r="O150" s="1">
-        <v>0.34</v>
+        <v>0.51</v>
       </c>
       <c r="P150">
         <v>1</v>
       </c>
     </row>
     <row r="151" spans="1:16">
       <c r="A151" t="s">
-        <v>388</v>
+        <v>381</v>
       </c>
       <c r="B151" t="s">
-        <v>389</v>
+        <v>382</v>
       </c>
       <c r="C151" s="1">
-        <v>173000.0</v>
+        <v>526000.0</v>
       </c>
       <c r="D151" s="1">
-        <v>98.38940822</v>
+        <v>97.58979907</v>
       </c>
       <c r="E151" s="1">
-        <v>99.945</v>
+        <v>100.0</v>
       </c>
       <c r="F151" t="s">
         <v>8</v>
       </c>
       <c r="G151">
         <v>1.0</v>
       </c>
       <c r="H151" s="1">
-        <v>172904.85</v>
+        <v>526000.0</v>
       </c>
       <c r="I151" s="1">
-        <v>-594.98</v>
+        <v>-6714.98</v>
       </c>
       <c r="J151" s="1">
-        <v>-0.34410833472861</v>
+        <v>-1.2766121673004</v>
       </c>
       <c r="K151">
         <v>0.0</v>
       </c>
       <c r="L151" t="s">
-        <v>390</v>
+        <v>383</v>
       </c>
       <c r="M151" s="1">
-        <v>170213.68</v>
+        <v>513322.34</v>
       </c>
       <c r="N151" s="1">
-        <v>172309.87</v>
+        <v>519285.02</v>
       </c>
       <c r="O151" s="1">
-        <v>0.29</v>
+        <v>0.87</v>
       </c>
       <c r="P151">
         <v>1</v>
       </c>
     </row>
     <row r="152" spans="1:16">
       <c r="A152" t="s">
-        <v>391</v>
+        <v>384</v>
       </c>
       <c r="B152" t="s">
-        <v>392</v>
+        <v>385</v>
       </c>
       <c r="C152" s="1">
-        <v>315000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D152" s="1">
-        <v>98.54945863</v>
+        <v>92.28186659</v>
       </c>
       <c r="E152" s="1">
-        <v>99.998</v>
+        <v>93.21363</v>
       </c>
       <c r="F152" t="s">
         <v>8</v>
       </c>
       <c r="G152">
         <v>1.0</v>
       </c>
       <c r="H152" s="1">
-        <v>314993.7</v>
+        <v>372854.52</v>
       </c>
       <c r="I152" s="1">
-        <v>-2794.5</v>
+        <v>3238.7</v>
       </c>
       <c r="J152" s="1">
-        <v>-0.88716060035486</v>
+        <v>0.86862296855084</v>
       </c>
       <c r="K152">
         <v>0.0</v>
       </c>
       <c r="L152" t="s">
-        <v>393</v>
+        <v>386</v>
       </c>
       <c r="M152" s="1">
-        <v>310430.8</v>
+        <v>369127.47</v>
       </c>
       <c r="N152" s="1">
-        <v>312199.2</v>
+        <v>376093.22</v>
       </c>
       <c r="O152" s="1">
-        <v>0.52</v>
+        <v>0.63</v>
       </c>
       <c r="P152">
         <v>1</v>
       </c>
     </row>
     <row r="153" spans="1:16">
       <c r="A153" t="s">
-        <v>394</v>
+        <v>387</v>
       </c>
       <c r="B153" t="s">
-        <v>395</v>
+        <v>388</v>
       </c>
       <c r="C153" s="1">
-        <v>100000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D153" s="1">
-        <v>101.27973265</v>
+        <v>97.53851228</v>
       </c>
       <c r="E153" s="1">
-        <v>103.59713</v>
+        <v>102.171095</v>
       </c>
       <c r="F153" t="s">
         <v>8</v>
       </c>
       <c r="G153">
         <v>1.0</v>
       </c>
       <c r="H153" s="1">
-        <v>103597.13</v>
+        <v>408684.38</v>
       </c>
       <c r="I153" s="1">
-        <v>196.58</v>
+        <v>-16064.58</v>
       </c>
       <c r="J153" s="1">
-        <v>0.18975429145576</v>
+        <v>-3.9308035212895</v>
       </c>
       <c r="K153">
         <v>0.0</v>
       </c>
       <c r="L153" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="M153" s="1">
-        <v>101279.74</v>
+        <v>390154.05</v>
       </c>
       <c r="N153" s="1">
-        <v>103793.71</v>
+        <v>392619.8</v>
       </c>
       <c r="O153" s="1">
-        <v>0.17</v>
+        <v>0.66</v>
       </c>
       <c r="P153">
         <v>1</v>
       </c>
     </row>
     <row r="154" spans="1:16">
       <c r="A154" t="s">
-        <v>397</v>
+        <v>390</v>
       </c>
       <c r="B154" t="s">
-        <v>398</v>
+        <v>391</v>
       </c>
       <c r="C154" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D154" s="1">
-        <v>99.11694351</v>
+        <v>100.84412539</v>
       </c>
       <c r="E154" s="1">
-        <v>101.029315</v>
+        <v>99.651</v>
       </c>
       <c r="F154" t="s">
         <v>8</v>
       </c>
       <c r="G154">
         <v>1.0</v>
       </c>
       <c r="H154" s="1">
-        <v>202058.63</v>
+        <v>99651.0</v>
       </c>
       <c r="I154" s="1">
-        <v>-311.73</v>
+        <v>1598.6</v>
       </c>
       <c r="J154" s="1">
-        <v>-0.15427700365978</v>
+        <v>1.6041986533</v>
       </c>
       <c r="K154">
         <v>0.0</v>
       </c>
-      <c r="L154" t="s">
-        <v>399</v>
+      <c r="L154">
+        <v>405.48</v>
       </c>
       <c r="M154" s="1">
-        <v>198233.89</v>
+        <v>100844.12</v>
       </c>
       <c r="N154" s="1">
-        <v>201746.9</v>
+        <v>101249.6</v>
       </c>
       <c r="O154" s="1">
-        <v>0.34</v>
+        <v>0.17</v>
       </c>
       <c r="P154">
         <v>1</v>
       </c>
     </row>
     <row r="155" spans="1:16">
       <c r="A155" t="s">
-        <v>400</v>
+        <v>392</v>
       </c>
       <c r="B155" t="s">
-        <v>401</v>
+        <v>393</v>
       </c>
       <c r="C155" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D155" s="1">
-        <v>98.57460562</v>
+        <v>98.22471073</v>
       </c>
       <c r="E155" s="1">
-        <v>99.24</v>
+        <v>99.766</v>
       </c>
       <c r="F155" t="s">
         <v>8</v>
       </c>
       <c r="G155">
         <v>1.0</v>
       </c>
       <c r="H155" s="1">
-        <v>99240.0</v>
+        <v>199532.0</v>
       </c>
       <c r="I155" s="1">
-        <v>248.99</v>
+        <v>2785.91</v>
       </c>
       <c r="J155" s="1">
-        <v>0.25089681580008</v>
+        <v>1.3962221598541</v>
       </c>
       <c r="K155">
         <v>0.0</v>
       </c>
-      <c r="L155">
-        <v>914.38</v>
+      <c r="L155" t="s">
+        <v>394</v>
       </c>
       <c r="M155" s="1">
-        <v>98574.61</v>
+        <v>196449.42</v>
       </c>
       <c r="N155" s="1">
-        <v>99488.99</v>
+        <v>202317.91</v>
       </c>
       <c r="O155" s="1">
-        <v>0.17</v>
+        <v>0.34</v>
       </c>
       <c r="P155">
         <v>1</v>
       </c>
     </row>
     <row r="156" spans="1:16">
       <c r="A156" t="s">
-        <v>402</v>
+        <v>395</v>
       </c>
       <c r="B156" t="s">
-        <v>403</v>
+        <v>396</v>
       </c>
       <c r="C156" s="1">
-        <v>100000.0</v>
+        <v>173000.0</v>
       </c>
       <c r="D156" s="1">
-        <v>88.83497983</v>
+        <v>97.56269776</v>
       </c>
       <c r="E156" s="1">
-        <v>86.79501</v>
+        <v>99.945</v>
       </c>
       <c r="F156" t="s">
         <v>8</v>
       </c>
       <c r="G156">
         <v>1.0</v>
       </c>
       <c r="H156" s="1">
-        <v>86795.01</v>
+        <v>172904.85</v>
       </c>
       <c r="I156" s="1">
-        <v>3884.9</v>
+        <v>-1542.73</v>
       </c>
       <c r="J156" s="1">
-        <v>4.4759485597156</v>
+        <v>-0.89224217828476</v>
       </c>
       <c r="K156">
         <v>0.0</v>
       </c>
       <c r="L156" t="s">
-        <v>404</v>
+        <v>397</v>
       </c>
       <c r="M156" s="1">
-        <v>88834.98</v>
+        <v>168783.47</v>
       </c>
       <c r="N156" s="1">
-        <v>90679.91</v>
+        <v>171362.12</v>
       </c>
       <c r="O156" s="1">
-        <v>0.15</v>
+        <v>0.29</v>
       </c>
       <c r="P156">
         <v>1</v>
       </c>
     </row>
     <row r="157" spans="1:16">
       <c r="A157" t="s">
-        <v>405</v>
+        <v>398</v>
       </c>
       <c r="B157" t="s">
-        <v>406</v>
+        <v>399</v>
       </c>
       <c r="C157" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D157" s="1">
-        <v>92.35240214</v>
+        <v>97.90205173</v>
       </c>
       <c r="E157" s="1">
-        <v>91.24889</v>
+        <v>99.365065</v>
       </c>
       <c r="F157" t="s">
         <v>8</v>
       </c>
       <c r="G157">
         <v>1.0</v>
       </c>
       <c r="H157" s="1">
-        <v>91248.89</v>
+        <v>198730.13</v>
       </c>
       <c r="I157" s="1">
-        <v>2033.65</v>
+        <v>-975.34</v>
       </c>
       <c r="J157" s="1">
-        <v>2.2286846448214</v>
+        <v>-0.49078617318874</v>
       </c>
       <c r="K157">
         <v>0.0</v>
       </c>
-      <c r="L157">
-        <v>930.14</v>
+      <c r="L157" t="s">
+        <v>400</v>
       </c>
       <c r="M157" s="1">
-        <v>92352.4</v>
+        <v>195804.11</v>
       </c>
       <c r="N157" s="1">
-        <v>93282.54</v>
+        <v>197754.79</v>
       </c>
       <c r="O157" s="1">
-        <v>0.16</v>
+        <v>0.33</v>
       </c>
       <c r="P157">
         <v>1</v>
       </c>
     </row>
     <row r="158" spans="1:16">
       <c r="A158" t="s">
-        <v>407</v>
+        <v>401</v>
       </c>
       <c r="B158" t="s">
-        <v>408</v>
+        <v>402</v>
       </c>
       <c r="C158" s="1">
-        <v>300000.0</v>
+        <v>315000.0</v>
       </c>
       <c r="D158" s="1">
-        <v>101.18268595</v>
+        <v>98.27282817</v>
       </c>
       <c r="E158" s="1">
-        <v>99.942</v>
+        <v>99.998</v>
       </c>
       <c r="F158" t="s">
         <v>8</v>
       </c>
       <c r="G158">
         <v>1.0</v>
       </c>
       <c r="H158" s="1">
-        <v>299826.0</v>
+        <v>314993.7</v>
       </c>
       <c r="I158" s="1">
-        <v>4258.36</v>
+        <v>-5377.25</v>
       </c>
       <c r="J158" s="1">
-        <v>1.4202770940479</v>
+        <v>-1.7070976340162</v>
       </c>
       <c r="K158">
         <v>0.0</v>
       </c>
       <c r="L158">
-        <v>536.3</v>
+        <v>57.05</v>
       </c>
       <c r="M158" s="1">
-        <v>303548.06</v>
+        <v>309559.4</v>
       </c>
       <c r="N158" s="1">
-        <v>304084.36</v>
+        <v>309616.45</v>
       </c>
       <c r="O158" s="1">
-        <v>0.51</v>
+        <v>0.52</v>
       </c>
       <c r="P158">
         <v>1</v>
       </c>
     </row>
     <row r="159" spans="1:16">
       <c r="A159" t="s">
-        <v>409</v>
+        <v>403</v>
       </c>
       <c r="B159" t="s">
-        <v>410</v>
+        <v>404</v>
       </c>
       <c r="C159" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D159" s="1">
-        <v>94.1849197</v>
+        <v>100.73091523</v>
       </c>
       <c r="E159" s="1">
-        <v>94.99127</v>
+        <v>103.59713</v>
       </c>
       <c r="F159" t="s">
         <v>8</v>
       </c>
       <c r="G159">
         <v>1.0</v>
       </c>
       <c r="H159" s="1">
-        <v>189982.54</v>
+        <v>103597.13</v>
       </c>
       <c r="I159" s="1">
-        <v>-872.97</v>
+        <v>-58.27</v>
       </c>
       <c r="J159" s="1">
-        <v>-0.45950012037948</v>
+        <v>-0.056246731931666</v>
       </c>
       <c r="K159">
         <v>0.0</v>
       </c>
-      <c r="L159">
-        <v>739.73</v>
+      <c r="L159" t="s">
+        <v>405</v>
       </c>
       <c r="M159" s="1">
-        <v>188369.84</v>
+        <v>100730.91</v>
       </c>
       <c r="N159" s="1">
-        <v>189109.57</v>
+        <v>103538.86</v>
       </c>
       <c r="O159" s="1">
-        <v>0.32</v>
+        <v>0.17</v>
       </c>
       <c r="P159">
         <v>1</v>
       </c>
     </row>
     <row r="160" spans="1:16">
       <c r="A160" t="s">
-        <v>411</v>
+        <v>406</v>
       </c>
       <c r="B160" t="s">
-        <v>412</v>
+        <v>407</v>
       </c>
       <c r="C160" s="1">
-        <v>200000.0</v>
+        <v>162000.0</v>
       </c>
       <c r="D160" s="1">
-        <v>101.15510293</v>
+        <v>99.71516433</v>
       </c>
       <c r="E160" s="1">
-        <v>104.402385</v>
+        <v>100.0</v>
       </c>
       <c r="F160" t="s">
         <v>8</v>
       </c>
       <c r="G160">
         <v>1.0</v>
       </c>
       <c r="H160" s="1">
-        <v>208804.77</v>
+        <v>162000.0</v>
       </c>
       <c r="I160" s="1">
-        <v>278.72</v>
+        <v>40.44</v>
       </c>
       <c r="J160" s="1">
-        <v>0.13348354062984</v>
+        <v>0.024962962962963</v>
       </c>
       <c r="K160">
         <v>0.0</v>
       </c>
-      <c r="L160" t="s">
-        <v>413</v>
+      <c r="L160">
+        <v>501.87</v>
       </c>
       <c r="M160" s="1">
-        <v>202310.2</v>
+        <v>161538.57</v>
       </c>
       <c r="N160" s="1">
-        <v>209083.49</v>
+        <v>162040.44</v>
       </c>
       <c r="O160" s="1">
-        <v>0.35</v>
+        <v>0.27</v>
       </c>
       <c r="P160">
         <v>1</v>
       </c>
     </row>
     <row r="161" spans="1:16">
       <c r="A161" t="s">
-        <v>414</v>
+        <v>408</v>
       </c>
       <c r="B161" t="s">
-        <v>415</v>
+        <v>409</v>
       </c>
       <c r="C161" s="1">
-        <v>300000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D161" s="1">
-        <v>98.36839078</v>
+        <v>97.60528153</v>
       </c>
       <c r="E161" s="1">
-        <v>100.09758</v>
+        <v>99.24</v>
       </c>
       <c r="F161" t="s">
         <v>8</v>
       </c>
       <c r="G161">
         <v>1.0</v>
       </c>
       <c r="H161" s="1">
-        <v>300292.74</v>
+        <v>99240.0</v>
       </c>
       <c r="I161" s="1">
-        <v>-71.13</v>
+        <v>-422.39</v>
       </c>
       <c r="J161" s="1">
-        <v>-0.023686886336313</v>
+        <v>-0.42562474808545</v>
       </c>
       <c r="K161">
         <v>0.0</v>
       </c>
       <c r="L161" t="s">
-        <v>416</v>
+        <v>410</v>
       </c>
       <c r="M161" s="1">
-        <v>295105.17</v>
+        <v>97605.28</v>
       </c>
       <c r="N161" s="1">
-        <v>300221.61</v>
+        <v>98817.61</v>
       </c>
       <c r="O161" s="1">
-        <v>0.5</v>
+        <v>0.17</v>
       </c>
       <c r="P161">
         <v>1</v>
       </c>
     </row>
     <row r="162" spans="1:16">
       <c r="A162" t="s">
-        <v>417</v>
+        <v>411</v>
       </c>
       <c r="B162" t="s">
-        <v>418</v>
+        <v>412</v>
       </c>
       <c r="C162" s="1">
-        <v>400000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D162" s="1">
-        <v>93.42986421</v>
+        <v>88.3876194</v>
       </c>
       <c r="E162" s="1">
-        <v>96.29</v>
+        <v>87.837985</v>
       </c>
       <c r="F162" t="s">
         <v>8</v>
       </c>
       <c r="G162">
         <v>1.0</v>
       </c>
       <c r="H162" s="1">
-        <v>385160.0</v>
+        <v>175675.97</v>
       </c>
       <c r="I162" s="1">
-        <v>-10040.54</v>
+        <v>1383.1</v>
       </c>
       <c r="J162" s="1">
-        <v>-2.606849101672</v>
+        <v>0.78730175788982</v>
       </c>
       <c r="K162">
         <v>0.0</v>
       </c>
-      <c r="L162" t="s">
-        <v>419</v>
+      <c r="L162">
+        <v>283.84</v>
       </c>
       <c r="M162" s="1">
-        <v>373719.46</v>
+        <v>176775.23</v>
       </c>
       <c r="N162" s="1">
-        <v>375119.46</v>
+        <v>177059.07</v>
       </c>
       <c r="O162" s="1">
-        <v>0.63</v>
+        <v>0.3</v>
       </c>
       <c r="P162">
         <v>1</v>
       </c>
     </row>
     <row r="163" spans="1:16">
       <c r="A163" t="s">
-        <v>420</v>
+        <v>413</v>
       </c>
       <c r="B163" t="s">
-        <v>421</v>
+        <v>414</v>
       </c>
       <c r="C163" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D163" s="1">
-        <v>99.97122071</v>
+        <v>91.88600147</v>
       </c>
       <c r="E163" s="1">
-        <v>99.456365</v>
+        <v>91.24889</v>
       </c>
       <c r="F163" t="s">
         <v>8</v>
       </c>
       <c r="G163">
         <v>1.0</v>
       </c>
       <c r="H163" s="1">
-        <v>198912.73</v>
+        <v>91248.89</v>
       </c>
       <c r="I163" s="1">
-        <v>4695.56</v>
+        <v>1706.29</v>
       </c>
       <c r="J163" s="1">
-        <v>2.3606131191302</v>
+        <v>1.8699295958559</v>
       </c>
       <c r="K163">
         <v>0.0</v>
       </c>
       <c r="L163" t="s">
-        <v>422</v>
+        <v>415</v>
       </c>
       <c r="M163" s="1">
-        <v>199942.44</v>
+        <v>91886.0</v>
       </c>
       <c r="N163" s="1">
-        <v>203608.29</v>
+        <v>92955.18</v>
       </c>
       <c r="O163" s="1">
-        <v>0.34</v>
+        <v>0.16</v>
       </c>
       <c r="P163">
         <v>1</v>
       </c>
     </row>
     <row r="164" spans="1:16">
       <c r="A164" t="s">
-        <v>423</v>
+        <v>416</v>
       </c>
       <c r="B164" t="s">
-        <v>424</v>
+        <v>417</v>
       </c>
       <c r="C164" s="1">
-        <v>400000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D164" s="1">
-        <v>97.12601906</v>
+        <v>100.72475605</v>
       </c>
       <c r="E164" s="1">
-        <v>98.642</v>
+        <v>99.942</v>
       </c>
       <c r="F164" t="s">
         <v>8</v>
       </c>
       <c r="G164">
         <v>1.0</v>
       </c>
       <c r="H164" s="1">
-        <v>394568.0</v>
+        <v>299826.0</v>
       </c>
       <c r="I164" s="1">
-        <v>9901.83</v>
+        <v>3748.61</v>
       </c>
       <c r="J164" s="1">
-        <v>2.5095370126315</v>
+        <v>1.2502618185214</v>
       </c>
       <c r="K164">
         <v>0.0</v>
       </c>
       <c r="L164" t="s">
-        <v>425</v>
+        <v>418</v>
       </c>
       <c r="M164" s="1">
-        <v>388504.08</v>
+        <v>302174.27</v>
       </c>
       <c r="N164" s="1">
-        <v>404469.83</v>
+        <v>303574.61</v>
       </c>
       <c r="O164" s="1">
-        <v>0.68</v>
+        <v>0.51</v>
       </c>
       <c r="P164">
         <v>1</v>
       </c>
     </row>
     <row r="165" spans="1:16">
       <c r="A165" t="s">
-        <v>426</v>
+        <v>419</v>
       </c>
       <c r="B165" t="s">
-        <v>427</v>
+        <v>420</v>
       </c>
       <c r="C165" s="1">
-        <v>207000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D165" s="1">
-        <v>98.10560965</v>
+        <v>93.92929901</v>
       </c>
       <c r="E165" s="1">
-        <v>99.628</v>
+        <v>94.99127</v>
       </c>
       <c r="F165" t="s">
         <v>8</v>
       </c>
       <c r="G165">
         <v>1.0</v>
       </c>
       <c r="H165" s="1">
-        <v>206229.96</v>
+        <v>189982.54</v>
       </c>
       <c r="I165" s="1">
-        <v>553.38</v>
+        <v>-1284.9</v>
       </c>
       <c r="J165" s="1">
-        <v>0.26833152661233</v>
+        <v>-0.67632530863099</v>
       </c>
       <c r="K165">
         <v>0.0</v>
       </c>
-      <c r="L165" t="s">
-        <v>428</v>
+      <c r="L165">
+        <v>839.04</v>
       </c>
       <c r="M165" s="1">
-        <v>203078.61</v>
+        <v>187858.6</v>
       </c>
       <c r="N165" s="1">
-        <v>206783.34</v>
+        <v>188697.64</v>
       </c>
       <c r="O165" s="1">
-        <v>0.35</v>
+        <v>0.32</v>
       </c>
       <c r="P165">
         <v>1</v>
       </c>
     </row>
     <row r="166" spans="1:16">
       <c r="A166" t="s">
-        <v>429</v>
+        <v>421</v>
       </c>
       <c r="B166" t="s">
-        <v>430</v>
+        <v>422</v>
       </c>
       <c r="C166" s="1">
         <v>200000.0</v>
       </c>
       <c r="D166" s="1">
-        <v>98.53879178</v>
+        <v>100.94301174</v>
       </c>
       <c r="E166" s="1">
-        <v>99.736</v>
+        <v>104.402385</v>
       </c>
       <c r="F166" t="s">
         <v>8</v>
       </c>
       <c r="G166">
         <v>1.0</v>
       </c>
       <c r="H166" s="1">
-        <v>199472.0</v>
+        <v>208804.77</v>
       </c>
       <c r="I166" s="1">
-        <v>893.25</v>
+        <v>470.29</v>
       </c>
       <c r="J166" s="1">
-        <v>0.44780721103714</v>
+        <v>0.22522952899974</v>
       </c>
       <c r="K166">
         <v>0.0</v>
       </c>
       <c r="L166" t="s">
-        <v>431</v>
+        <v>423</v>
       </c>
       <c r="M166" s="1">
-        <v>197077.58</v>
+        <v>201886.02</v>
       </c>
       <c r="N166" s="1">
-        <v>200365.25</v>
+        <v>209275.06</v>
       </c>
       <c r="O166" s="1">
-        <v>0.34</v>
+        <v>0.35</v>
       </c>
       <c r="P166">
         <v>1</v>
       </c>
     </row>
     <row r="167" spans="1:16">
       <c r="A167" t="s">
-        <v>432</v>
+        <v>424</v>
       </c>
       <c r="B167" t="s">
-        <v>433</v>
+        <v>425</v>
       </c>
       <c r="C167" s="1">
-        <v>156000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D167" s="1">
-        <v>98.44268583</v>
+        <v>97.27318678</v>
       </c>
       <c r="E167" s="1">
-        <v>99.594</v>
+        <v>99.985515</v>
       </c>
       <c r="F167" t="s">
         <v>8</v>
       </c>
       <c r="G167">
         <v>1.0</v>
       </c>
       <c r="H167" s="1">
-        <v>155366.64</v>
+        <v>399942.06</v>
       </c>
       <c r="I167" s="1">
-        <v>2747.72</v>
+        <v>-2835.61</v>
       </c>
       <c r="J167" s="1">
-        <v>1.7685392436883</v>
+        <v>-0.70900519940313</v>
       </c>
       <c r="K167">
         <v>0.0</v>
       </c>
       <c r="L167" t="s">
-        <v>434</v>
+        <v>426</v>
       </c>
       <c r="M167" s="1">
-        <v>153570.59</v>
+        <v>389092.75</v>
       </c>
       <c r="N167" s="1">
-        <v>158114.36</v>
+        <v>397106.45</v>
       </c>
       <c r="O167" s="1">
-        <v>0.27</v>
+        <v>0.67</v>
       </c>
       <c r="P167">
         <v>1</v>
       </c>
     </row>
     <row r="168" spans="1:16">
       <c r="A168" t="s">
-        <v>435</v>
+        <v>427</v>
       </c>
       <c r="B168" t="s">
-        <v>436</v>
+        <v>428</v>
       </c>
       <c r="C168" s="1">
         <v>200000.0</v>
       </c>
       <c r="D168" s="1">
-        <v>95.24027863</v>
+        <v>95.59317885</v>
       </c>
       <c r="E168" s="1">
-        <v>94.321235</v>
+        <v>98.642</v>
       </c>
       <c r="F168" t="s">
         <v>8</v>
       </c>
       <c r="G168">
         <v>1.0</v>
       </c>
       <c r="H168" s="1">
-        <v>188642.47</v>
+        <v>197284.0</v>
       </c>
       <c r="I168" s="1">
-        <v>3449.73</v>
+        <v>2580.44</v>
       </c>
       <c r="J168" s="1">
-        <v>1.828713332687</v>
+        <v>1.3079824010057</v>
       </c>
       <c r="K168">
         <v>0.0</v>
       </c>
       <c r="L168" t="s">
-        <v>437</v>
+        <v>429</v>
       </c>
       <c r="M168" s="1">
-        <v>190480.56</v>
+        <v>191186.36</v>
       </c>
       <c r="N168" s="1">
-        <v>192092.2</v>
+        <v>199864.44</v>
       </c>
       <c r="O168" s="1">
-        <v>0.32</v>
+        <v>0.34</v>
       </c>
       <c r="P168">
         <v>1</v>
       </c>
     </row>
     <row r="169" spans="1:16">
       <c r="A169" t="s">
-        <v>438</v>
+        <v>430</v>
       </c>
       <c r="B169" t="s">
-        <v>439</v>
+        <v>428</v>
       </c>
       <c r="C169" s="1">
-        <v>500000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D169" s="1">
-        <v>98.49094884</v>
+        <v>95.58508558</v>
       </c>
       <c r="E169" s="1">
-        <v>100.350342</v>
+        <v>99.747025</v>
       </c>
       <c r="F169" t="s">
         <v>8</v>
       </c>
       <c r="G169">
         <v>1.0</v>
       </c>
       <c r="H169" s="1">
-        <v>501751.71</v>
+        <v>199494.05</v>
       </c>
       <c r="I169" s="1">
-        <v>3602.01</v>
+        <v>378.17</v>
       </c>
       <c r="J169" s="1">
-        <v>0.71788694053479</v>
+        <v>0.1895645509227</v>
       </c>
       <c r="K169">
         <v>0.0</v>
       </c>
       <c r="L169" t="s">
-        <v>440</v>
+        <v>431</v>
       </c>
       <c r="M169" s="1">
-        <v>492454.75</v>
+        <v>191170.17</v>
       </c>
       <c r="N169" s="1">
-        <v>505353.72</v>
+        <v>199872.22</v>
       </c>
       <c r="O169" s="1">
-        <v>0.85</v>
+        <v>0.34</v>
       </c>
       <c r="P169">
         <v>1</v>
       </c>
     </row>
     <row r="170" spans="1:16">
       <c r="A170" t="s">
-        <v>441</v>
+        <v>432</v>
       </c>
       <c r="B170" t="s">
-        <v>442</v>
+        <v>433</v>
       </c>
       <c r="C170" s="1">
-        <v>163000.0</v>
+        <v>207000.0</v>
       </c>
       <c r="D170" s="1">
-        <v>99.79048068</v>
+        <v>97.69745828</v>
       </c>
       <c r="E170" s="1">
-        <v>99.115</v>
+        <v>99.628</v>
       </c>
       <c r="F170" t="s">
         <v>8</v>
       </c>
       <c r="G170">
         <v>1.0</v>
       </c>
       <c r="H170" s="1">
-        <v>161557.45</v>
+        <v>206229.96</v>
       </c>
       <c r="I170" s="1">
-        <v>1413.64</v>
+        <v>243.03</v>
       </c>
       <c r="J170" s="1">
-        <v>0.87500762112796</v>
+        <v>0.11784417744153</v>
       </c>
       <c r="K170">
         <v>0.0</v>
       </c>
-      <c r="L170">
-        <v>312.6</v>
+      <c r="L170" t="s">
+        <v>434</v>
       </c>
       <c r="M170" s="1">
-        <v>162658.49</v>
+        <v>202233.74</v>
       </c>
       <c r="N170" s="1">
-        <v>162971.09</v>
+        <v>206472.99</v>
       </c>
       <c r="O170" s="1">
-        <v>0.27</v>
+        <v>0.35</v>
       </c>
       <c r="P170">
         <v>1</v>
       </c>
     </row>
     <row r="171" spans="1:16">
       <c r="A171" t="s">
-        <v>443</v>
+        <v>435</v>
       </c>
       <c r="B171" t="s">
-        <v>444</v>
+        <v>436</v>
       </c>
       <c r="C171" s="1">
         <v>200000.0</v>
       </c>
       <c r="D171" s="1">
-        <v>101.36308716</v>
+        <v>97.96764561</v>
       </c>
       <c r="E171" s="1">
-        <v>104.22441</v>
+        <v>99.736</v>
       </c>
       <c r="F171" t="s">
         <v>8</v>
       </c>
       <c r="G171">
         <v>1.0</v>
       </c>
       <c r="H171" s="1">
-        <v>208448.82</v>
+        <v>199472.0</v>
       </c>
       <c r="I171" s="1">
-        <v>52.7</v>
+        <v>386.58</v>
       </c>
       <c r="J171" s="1">
-        <v>0.025281985285405</v>
+        <v>0.19380163631988</v>
       </c>
       <c r="K171">
         <v>0.0</v>
       </c>
       <c r="L171" t="s">
-        <v>445</v>
+        <v>437</v>
       </c>
       <c r="M171" s="1">
-        <v>202726.18</v>
+        <v>195935.29</v>
       </c>
       <c r="N171" s="1">
-        <v>208501.52</v>
+        <v>199858.58</v>
       </c>
       <c r="O171" s="1">
-        <v>0.35</v>
+        <v>0.34</v>
       </c>
       <c r="P171">
         <v>1</v>
       </c>
     </row>
     <row r="172" spans="1:16">
       <c r="A172" t="s">
-        <v>446</v>
+        <v>438</v>
       </c>
       <c r="B172" t="s">
-        <v>447</v>
+        <v>439</v>
       </c>
       <c r="C172" s="1">
-        <v>200000.0</v>
+        <v>193000.0</v>
       </c>
       <c r="D172" s="1">
-        <v>100.00172017</v>
+        <v>98.66099422</v>
       </c>
       <c r="E172" s="1">
-        <v>100.698165</v>
+        <v>99.394</v>
       </c>
       <c r="F172" t="s">
         <v>8</v>
       </c>
       <c r="G172">
         <v>1.0</v>
       </c>
       <c r="H172" s="1">
-        <v>201396.33</v>
+        <v>191830.42</v>
       </c>
       <c r="I172" s="1">
-        <v>7533.14</v>
+        <v>-1018.13</v>
       </c>
       <c r="J172" s="1">
-        <v>3.740455449213</v>
+        <v>-0.53074481096377</v>
       </c>
       <c r="K172">
         <v>0.0</v>
       </c>
-      <c r="L172" t="s">
-        <v>448</v>
+      <c r="L172">
+        <v>396.58</v>
       </c>
       <c r="M172" s="1">
-        <v>200003.44</v>
+        <v>190415.71</v>
       </c>
       <c r="N172" s="1">
-        <v>208929.47</v>
+        <v>190812.29</v>
       </c>
       <c r="O172" s="1">
-        <v>0.35</v>
+        <v>0.32</v>
       </c>
       <c r="P172">
         <v>1</v>
       </c>
     </row>
     <row r="173" spans="1:16">
       <c r="A173" t="s">
-        <v>449</v>
+        <v>440</v>
       </c>
       <c r="B173" t="s">
-        <v>450</v>
+        <v>441</v>
       </c>
       <c r="C173" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D173" s="1">
-        <v>96.36824823</v>
+        <v>95.00759086</v>
       </c>
       <c r="E173" s="1">
-        <v>97.56729</v>
+        <v>94.321235</v>
       </c>
       <c r="F173" t="s">
         <v>8</v>
       </c>
       <c r="G173">
         <v>1.0</v>
       </c>
       <c r="H173" s="1">
-        <v>97567.29</v>
+        <v>188642.47</v>
       </c>
       <c r="I173" s="1">
-        <v>-86.03</v>
+        <v>3242.57</v>
       </c>
       <c r="J173" s="1">
-        <v>-0.088175043090774</v>
+        <v>1.7188971285204</v>
       </c>
       <c r="K173">
         <v>0.0</v>
       </c>
       <c r="L173" t="s">
-        <v>451</v>
+        <v>442</v>
       </c>
       <c r="M173" s="1">
-        <v>96368.25</v>
+        <v>190015.18</v>
       </c>
       <c r="N173" s="1">
-        <v>97481.26</v>
+        <v>191885.04</v>
       </c>
       <c r="O173" s="1">
-        <v>0.16</v>
+        <v>0.32</v>
       </c>
       <c r="P173">
         <v>1</v>
       </c>
     </row>
     <row r="174" spans="1:16">
       <c r="A174" t="s">
-        <v>452</v>
+        <v>443</v>
       </c>
       <c r="B174" t="s">
-        <v>453</v>
+        <v>444</v>
       </c>
       <c r="C174" s="1">
-        <v>446000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D174" s="1">
-        <v>98.46272231</v>
+        <v>97.80903477</v>
       </c>
       <c r="E174" s="1">
-        <v>100.0</v>
+        <v>100.350342</v>
       </c>
       <c r="F174" t="s">
         <v>8</v>
       </c>
       <c r="G174">
         <v>1.0</v>
       </c>
       <c r="H174" s="1">
-        <v>446000.0</v>
+        <v>501751.71</v>
       </c>
       <c r="I174" s="1">
-        <v>-4518.78</v>
+        <v>1731.82</v>
       </c>
       <c r="J174" s="1">
-        <v>-1.0131793721973</v>
+        <v>0.34515477784819</v>
       </c>
       <c r="K174">
         <v>0.0</v>
       </c>
       <c r="L174" t="s">
-        <v>454</v>
+        <v>445</v>
       </c>
       <c r="M174" s="1">
-        <v>439143.74</v>
+        <v>489045.17</v>
       </c>
       <c r="N174" s="1">
-        <v>441481.22</v>
+        <v>503483.53</v>
       </c>
       <c r="O174" s="1">
-        <v>0.74</v>
+        <v>0.84</v>
       </c>
       <c r="P174">
         <v>1</v>
       </c>
     </row>
     <row r="175" spans="1:16">
       <c r="A175" t="s">
-        <v>455</v>
+        <v>446</v>
       </c>
       <c r="B175" t="s">
-        <v>456</v>
+        <v>447</v>
       </c>
       <c r="C175" s="1">
-        <v>400000.0</v>
+        <v>163000.0</v>
       </c>
       <c r="D175" s="1">
-        <v>103.55997345</v>
+        <v>98.81465683</v>
       </c>
       <c r="E175" s="1">
-        <v>107.118658</v>
+        <v>99.115</v>
       </c>
       <c r="F175" t="s">
         <v>8</v>
       </c>
       <c r="G175">
         <v>1.0</v>
       </c>
       <c r="H175" s="1">
-        <v>428474.63</v>
+        <v>161557.45</v>
       </c>
       <c r="I175" s="1">
-        <v>-14078.57</v>
+        <v>276.32</v>
       </c>
       <c r="J175" s="1">
-        <v>-3.285741795261</v>
+        <v>0.17103513332254</v>
       </c>
       <c r="K175">
         <v>0.0</v>
       </c>
       <c r="L175">
-        <v>156.16</v>
+        <v>765.88</v>
       </c>
       <c r="M175" s="1">
-        <v>414239.9</v>
+        <v>161067.89</v>
       </c>
       <c r="N175" s="1">
-        <v>414396.06</v>
+        <v>161833.77</v>
       </c>
       <c r="O175" s="1">
-        <v>0.7</v>
+        <v>0.27</v>
       </c>
       <c r="P175">
         <v>1</v>
       </c>
     </row>
     <row r="176" spans="1:16">
       <c r="A176" t="s">
-        <v>457</v>
+        <v>448</v>
       </c>
       <c r="B176" t="s">
-        <v>458</v>
+        <v>449</v>
       </c>
       <c r="C176" s="1">
-        <v>400000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D176" s="1">
-        <v>99.82569857</v>
+        <v>100.51367334</v>
       </c>
       <c r="E176" s="1">
-        <v>103.340575</v>
+        <v>104.22441</v>
       </c>
       <c r="F176" t="s">
         <v>8</v>
       </c>
       <c r="G176">
         <v>1.0</v>
       </c>
       <c r="H176" s="1">
-        <v>413362.3</v>
+        <v>208448.82</v>
       </c>
       <c r="I176" s="1">
-        <v>-5184.16</v>
+        <v>-1030.38</v>
       </c>
       <c r="J176" s="1">
-        <v>-1.2541443668182</v>
+        <v>-0.49430838706595</v>
       </c>
       <c r="K176">
         <v>0.0</v>
       </c>
       <c r="L176" t="s">
-        <v>459</v>
+        <v>450</v>
       </c>
       <c r="M176" s="1">
-        <v>399302.8</v>
+        <v>201027.34</v>
       </c>
       <c r="N176" s="1">
-        <v>408178.14</v>
+        <v>207418.44</v>
       </c>
       <c r="O176" s="1">
-        <v>0.69</v>
+        <v>0.35</v>
       </c>
       <c r="P176">
         <v>1</v>
       </c>
     </row>
     <row r="177" spans="1:16">
       <c r="A177" t="s">
-        <v>460</v>
+        <v>451</v>
       </c>
       <c r="B177" t="s">
-        <v>461</v>
+        <v>452</v>
       </c>
       <c r="C177" s="1">
         <v>200000.0</v>
       </c>
       <c r="D177" s="1">
-        <v>99.08015413</v>
+        <v>100.24118339</v>
       </c>
       <c r="E177" s="1">
-        <v>102.59092</v>
+        <v>100.698165</v>
       </c>
       <c r="F177" t="s">
         <v>8</v>
       </c>
       <c r="G177">
         <v>1.0</v>
       </c>
       <c r="H177" s="1">
-        <v>205181.84</v>
+        <v>201396.33</v>
       </c>
       <c r="I177" s="1">
-        <v>-1221.53</v>
+        <v>-272.87</v>
       </c>
       <c r="J177" s="1">
-        <v>-0.59534021139493</v>
+        <v>-0.13548906278481</v>
       </c>
       <c r="K177">
         <v>0.0</v>
       </c>
-      <c r="L177" t="s">
-        <v>462</v>
+      <c r="L177">
+        <v>641.1</v>
       </c>
       <c r="M177" s="1">
-        <v>198160.31</v>
+        <v>200482.36</v>
       </c>
       <c r="N177" s="1">
-        <v>203960.31</v>
+        <v>201123.46</v>
       </c>
       <c r="O177" s="1">
         <v>0.34</v>
       </c>
       <c r="P177">
         <v>1</v>
       </c>
     </row>
     <row r="178" spans="1:16">
       <c r="A178" t="s">
-        <v>463</v>
+        <v>453</v>
       </c>
       <c r="B178" t="s">
-        <v>464</v>
+        <v>454</v>
       </c>
       <c r="C178" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D178" s="1">
-        <v>84.23694708</v>
+        <v>95.6854462</v>
       </c>
       <c r="E178" s="1">
-        <v>86.11621</v>
+        <v>97.56729</v>
       </c>
       <c r="F178" t="s">
         <v>8</v>
       </c>
       <c r="G178">
         <v>1.0</v>
       </c>
       <c r="H178" s="1">
-        <v>172232.42</v>
+        <v>97567.29</v>
       </c>
       <c r="I178" s="1">
-        <v>-3149.62</v>
+        <v>-520.54</v>
       </c>
       <c r="J178" s="1">
-        <v>-1.8287033300699</v>
+        <v>-0.53351896931851</v>
       </c>
       <c r="K178">
         <v>0.0</v>
       </c>
-      <c r="L178">
-        <v>608.9</v>
+      <c r="L178" t="s">
+        <v>455</v>
       </c>
       <c r="M178" s="1">
-        <v>168473.9</v>
+        <v>95685.45</v>
       </c>
       <c r="N178" s="1">
-        <v>169082.8</v>
+        <v>97046.75</v>
       </c>
       <c r="O178" s="1">
-        <v>0.28</v>
+        <v>0.16</v>
       </c>
       <c r="P178">
         <v>1</v>
       </c>
     </row>
     <row r="179" spans="1:16">
       <c r="A179" t="s">
-        <v>465</v>
+        <v>456</v>
       </c>
       <c r="B179" t="s">
-        <v>466</v>
+        <v>457</v>
       </c>
       <c r="C179" s="1">
-        <v>200000.0</v>
+        <v>446000.0</v>
       </c>
       <c r="D179" s="1">
-        <v>99.68394638</v>
+        <v>97.85903166</v>
       </c>
       <c r="E179" s="1">
-        <v>104.21729</v>
+        <v>100.0</v>
       </c>
       <c r="F179" t="s">
         <v>8</v>
       </c>
       <c r="G179">
         <v>1.0</v>
       </c>
       <c r="H179" s="1">
-        <v>208434.58</v>
+        <v>446000.0</v>
       </c>
       <c r="I179" s="1">
-        <v>-4787.84</v>
+        <v>-6099.98</v>
       </c>
       <c r="J179" s="1">
-        <v>-2.297046871973</v>
+        <v>-1.3677085201794</v>
       </c>
       <c r="K179">
         <v>0.0</v>
       </c>
       <c r="L179" t="s">
-        <v>467</v>
+        <v>458</v>
       </c>
       <c r="M179" s="1">
-        <v>199367.89</v>
+        <v>436451.28</v>
       </c>
       <c r="N179" s="1">
-        <v>203646.74</v>
+        <v>439900.02</v>
       </c>
       <c r="O179" s="1">
-        <v>0.34</v>
+        <v>0.74</v>
       </c>
       <c r="P179">
         <v>1</v>
       </c>
     </row>
     <row r="180" spans="1:16">
       <c r="A180" t="s">
-        <v>468</v>
+        <v>459</v>
       </c>
       <c r="B180" t="s">
-        <v>469</v>
+        <v>460</v>
       </c>
       <c r="C180" s="1">
-        <v>100000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D180" s="1">
-        <v>101.76911718</v>
+        <v>102.93235127</v>
       </c>
       <c r="E180" s="1">
-        <v>104.19095</v>
+        <v>107.118658</v>
       </c>
       <c r="F180" t="s">
         <v>8</v>
       </c>
       <c r="G180">
         <v>1.0</v>
       </c>
       <c r="H180" s="1">
-        <v>104190.95</v>
+        <v>428474.63</v>
       </c>
       <c r="I180" s="1">
-        <v>1198.37</v>
+        <v>-15079.47</v>
       </c>
       <c r="J180" s="1">
-        <v>1.1501670730519</v>
+        <v>-3.5193378893868</v>
       </c>
       <c r="K180">
         <v>0.0</v>
       </c>
       <c r="L180" t="s">
-        <v>470</v>
+        <v>461</v>
       </c>
       <c r="M180" s="1">
-        <v>101769.11</v>
+        <v>411729.41</v>
       </c>
       <c r="N180" s="1">
-        <v>105389.32</v>
+        <v>413395.16</v>
       </c>
       <c r="O180" s="1">
-        <v>0.18</v>
+        <v>0.69</v>
       </c>
       <c r="P180">
         <v>1</v>
       </c>
     </row>
     <row r="181" spans="1:16">
       <c r="A181" t="s">
-        <v>471</v>
+        <v>462</v>
       </c>
       <c r="B181" t="s">
-        <v>472</v>
+        <v>463</v>
       </c>
       <c r="C181" s="1">
-        <v>181000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D181" s="1">
-        <v>100.79295075</v>
+        <v>99.51397526</v>
       </c>
       <c r="E181" s="1">
-        <v>99.609</v>
+        <v>103.340575</v>
       </c>
       <c r="F181" t="s">
         <v>8</v>
       </c>
       <c r="G181">
         <v>1.0</v>
       </c>
       <c r="H181" s="1">
-        <v>180292.29</v>
+        <v>413362.3</v>
       </c>
       <c r="I181" s="1">
-        <v>9006.07</v>
+        <v>-5199.55</v>
       </c>
       <c r="J181" s="1">
-        <v>4.9952607513056</v>
+        <v>-1.2578674929959</v>
       </c>
       <c r="K181">
         <v>0.0</v>
       </c>
       <c r="L181" t="s">
-        <v>473</v>
+        <v>464</v>
       </c>
       <c r="M181" s="1">
-        <v>182435.24</v>
+        <v>398055.9</v>
       </c>
       <c r="N181" s="1">
-        <v>189298.36</v>
+        <v>408162.75</v>
       </c>
       <c r="O181" s="1">
-        <v>0.32</v>
+        <v>0.68</v>
       </c>
       <c r="P181">
         <v>1</v>
       </c>
     </row>
     <row r="182" spans="1:16">
       <c r="A182" t="s">
-        <v>474</v>
+        <v>465</v>
       </c>
       <c r="B182" t="s">
-        <v>475</v>
+        <v>466</v>
       </c>
       <c r="C182" s="1">
-        <v>300000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D182" s="1">
-        <v>103.69287778</v>
+        <v>98.03740953</v>
       </c>
       <c r="E182" s="1">
-        <v>106.85536</v>
+        <v>102.59092</v>
       </c>
       <c r="F182" t="s">
         <v>8</v>
       </c>
       <c r="G182">
         <v>1.0</v>
       </c>
       <c r="H182" s="1">
-        <v>320566.08</v>
+        <v>205181.84</v>
       </c>
       <c r="I182" s="1">
-        <v>-2428.05</v>
+        <v>-2730.99</v>
       </c>
       <c r="J182" s="1">
-        <v>-0.75742573886794</v>
+        <v>-1.3310096059183</v>
       </c>
       <c r="K182">
         <v>0.0</v>
       </c>
       <c r="L182" t="s">
-        <v>476</v>
+        <v>467</v>
       </c>
       <c r="M182" s="1">
-        <v>311078.64</v>
+        <v>196074.82</v>
       </c>
       <c r="N182" s="1">
-        <v>318138.03</v>
+        <v>202450.85</v>
       </c>
       <c r="O182" s="1">
-        <v>0.53</v>
+        <v>0.34</v>
       </c>
       <c r="P182">
         <v>1</v>
       </c>
     </row>
     <row r="183" spans="1:16">
       <c r="A183" t="s">
-        <v>477</v>
+        <v>468</v>
       </c>
       <c r="B183" t="s">
-        <v>478</v>
+        <v>469</v>
       </c>
       <c r="C183" s="1">
         <v>200000.0</v>
       </c>
       <c r="D183" s="1">
-        <v>98.38471923</v>
+        <v>83.62055409</v>
       </c>
       <c r="E183" s="1">
-        <v>99.423</v>
+        <v>86.11621</v>
       </c>
       <c r="F183" t="s">
         <v>8</v>
       </c>
       <c r="G183">
         <v>1.0</v>
       </c>
       <c r="H183" s="1">
-        <v>198846.0</v>
+        <v>172232.42</v>
       </c>
       <c r="I183" s="1">
-        <v>-1353.27</v>
+        <v>-4243.37</v>
       </c>
       <c r="J183" s="1">
-        <v>-0.68056184182734</v>
+        <v>-2.463746372489</v>
       </c>
       <c r="K183">
         <v>0.0</v>
       </c>
       <c r="L183">
-        <v>723.29</v>
+        <v>747.95</v>
       </c>
       <c r="M183" s="1">
-        <v>196769.44</v>
+        <v>167241.1</v>
       </c>
       <c r="N183" s="1">
-        <v>197492.73</v>
+        <v>167989.05</v>
       </c>
       <c r="O183" s="1">
-        <v>0.33</v>
+        <v>0.28</v>
       </c>
       <c r="P183">
         <v>1</v>
       </c>
     </row>
     <row r="184" spans="1:16">
       <c r="A184" t="s">
-        <v>479</v>
+        <v>470</v>
       </c>
       <c r="B184" t="s">
-        <v>480</v>
+        <v>471</v>
       </c>
       <c r="C184" s="1">
-        <v>238000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D184" s="1">
-        <v>101.17872833</v>
+        <v>99.41279986</v>
       </c>
       <c r="E184" s="1">
-        <v>100.0</v>
+        <v>104.21729</v>
       </c>
       <c r="F184" t="s">
         <v>8</v>
       </c>
       <c r="G184">
         <v>1.0</v>
       </c>
       <c r="H184" s="1">
-        <v>238000.0</v>
+        <v>208434.58</v>
       </c>
       <c r="I184" s="1">
-        <v>3576.1</v>
+        <v>-9011.3</v>
       </c>
       <c r="J184" s="1">
-        <v>1.5025630252101</v>
+        <v>-4.3233229342271</v>
       </c>
       <c r="K184">
         <v>0.0</v>
       </c>
       <c r="L184">
-        <v>770.73</v>
+        <v>597.68</v>
       </c>
       <c r="M184" s="1">
-        <v>240805.37</v>
+        <v>198825.6</v>
       </c>
       <c r="N184" s="1">
-        <v>241576.1</v>
+        <v>199423.28</v>
       </c>
       <c r="O184" s="1">
-        <v>0.41</v>
+        <v>0.33</v>
       </c>
       <c r="P184">
         <v>1</v>
       </c>
     </row>
     <row r="185" spans="1:16">
       <c r="A185" t="s">
-        <v>481</v>
+        <v>472</v>
       </c>
       <c r="B185" t="s">
-        <v>482</v>
+        <v>473</v>
       </c>
       <c r="C185" s="1">
-        <v>300000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D185" s="1">
-        <v>88.59178688</v>
+        <v>85.44555325</v>
       </c>
       <c r="E185" s="1">
-        <v>87.895683</v>
+        <v>86.59193</v>
       </c>
       <c r="F185" t="s">
         <v>8</v>
       </c>
       <c r="G185">
         <v>1.0</v>
       </c>
       <c r="H185" s="1">
-        <v>263687.05</v>
+        <v>173183.86</v>
       </c>
       <c r="I185" s="1">
-        <v>4166.74</v>
+        <v>-965.36</v>
       </c>
       <c r="J185" s="1">
-        <v>1.5801837822525</v>
+        <v>-0.55741914979837</v>
       </c>
       <c r="K185">
         <v>0.0</v>
       </c>
       <c r="L185" t="s">
-        <v>483</v>
+        <v>474</v>
       </c>
       <c r="M185" s="1">
-        <v>265775.37</v>
+        <v>170891.1</v>
       </c>
       <c r="N185" s="1">
-        <v>267853.79</v>
+        <v>172218.5</v>
       </c>
       <c r="O185" s="1">
-        <v>0.45</v>
+        <v>0.29</v>
       </c>
       <c r="P185">
         <v>1</v>
       </c>
     </row>
     <row r="186" spans="1:16">
       <c r="A186" t="s">
-        <v>484</v>
+        <v>475</v>
       </c>
       <c r="B186" t="s">
-        <v>485</v>
+        <v>476</v>
       </c>
       <c r="C186" s="1">
-        <v>500000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D186" s="1">
-        <v>98.35680952</v>
+        <v>100.73234543</v>
       </c>
       <c r="E186" s="1">
-        <v>99.779</v>
+        <v>104.19095</v>
       </c>
       <c r="F186" t="s">
         <v>8</v>
       </c>
       <c r="G186">
         <v>1.0</v>
       </c>
       <c r="H186" s="1">
-        <v>498895.0</v>
+        <v>104190.95</v>
       </c>
       <c r="I186" s="1">
-        <v>-4285.61</v>
+        <v>-3405.52</v>
       </c>
       <c r="J186" s="1">
-        <v>-0.85902043516171</v>
+        <v>-3.2685372385989</v>
       </c>
       <c r="K186">
         <v>0.0</v>
       </c>
-      <c r="L186" t="s">
-        <v>486</v>
+      <c r="L186">
+        <v>53.08</v>
       </c>
       <c r="M186" s="1">
-        <v>491784.05</v>
+        <v>100732.35</v>
       </c>
       <c r="N186" s="1">
-        <v>494609.39</v>
+        <v>100785.43</v>
       </c>
       <c r="O186" s="1">
-        <v>0.83</v>
+        <v>0.17</v>
       </c>
       <c r="P186">
         <v>1</v>
       </c>
     </row>
     <row r="187" spans="1:16">
       <c r="A187" t="s">
-        <v>487</v>
+        <v>477</v>
       </c>
       <c r="B187" t="s">
-        <v>488</v>
+        <v>478</v>
       </c>
       <c r="C187" s="1">
-        <v>420000.0</v>
+        <v>181000.0</v>
       </c>
       <c r="D187" s="1">
-        <v>98.09264567</v>
+        <v>100.04653956</v>
       </c>
       <c r="E187" s="1">
-        <v>100.0</v>
+        <v>99.609</v>
       </c>
       <c r="F187" t="s">
         <v>8</v>
       </c>
       <c r="G187">
         <v>1.0</v>
       </c>
       <c r="H187" s="1">
-        <v>420000.0</v>
+        <v>180292.29</v>
       </c>
       <c r="I187" s="1">
-        <v>-5683.86</v>
+        <v>990.3</v>
       </c>
       <c r="J187" s="1">
-        <v>-1.3533</v>
+        <v>0.54927473604113</v>
       </c>
       <c r="K187">
         <v>0.0</v>
       </c>
-      <c r="L187" t="s">
-        <v>489</v>
+      <c r="L187">
+        <v>198.36</v>
       </c>
       <c r="M187" s="1">
-        <v>411989.11</v>
+        <v>181084.23</v>
       </c>
       <c r="N187" s="1">
-        <v>414316.14</v>
+        <v>181282.59</v>
       </c>
       <c r="O187" s="1">
-        <v>0.7</v>
+        <v>0.3</v>
       </c>
       <c r="P187">
         <v>1</v>
       </c>
     </row>
     <row r="188" spans="1:16">
       <c r="A188" t="s">
-        <v>490</v>
+        <v>479</v>
       </c>
       <c r="B188" t="s">
-        <v>491</v>
+        <v>480</v>
       </c>
       <c r="C188" s="1">
-        <v>160000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D188" s="1">
-        <v>98.10753341</v>
+        <v>102.82513625</v>
       </c>
       <c r="E188" s="1">
-        <v>99.215</v>
+        <v>106.85536</v>
       </c>
       <c r="F188" t="s">
         <v>8</v>
       </c>
       <c r="G188">
         <v>1.0</v>
       </c>
       <c r="H188" s="1">
-        <v>158744.0</v>
+        <v>320566.08</v>
       </c>
       <c r="I188" s="1">
-        <v>4770.52</v>
+        <v>-4022.79</v>
       </c>
       <c r="J188" s="1">
-        <v>3.0051655495641</v>
+        <v>-1.2549019534444</v>
       </c>
       <c r="K188">
         <v>0.0</v>
       </c>
       <c r="L188" t="s">
-        <v>492</v>
+        <v>481</v>
       </c>
       <c r="M188" s="1">
-        <v>156972.05</v>
+        <v>308475.41</v>
       </c>
       <c r="N188" s="1">
-        <v>163514.52</v>
+        <v>316543.29</v>
       </c>
       <c r="O188" s="1">
-        <v>0.27</v>
+        <v>0.53</v>
       </c>
       <c r="P188">
         <v>1</v>
       </c>
     </row>
     <row r="189" spans="1:16">
       <c r="A189" t="s">
-        <v>493</v>
+        <v>482</v>
       </c>
       <c r="B189" t="s">
-        <v>494</v>
+        <v>483</v>
       </c>
       <c r="C189" s="1">
-        <v>500000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D189" s="1">
-        <v>100.54720541</v>
+        <v>97.46830705</v>
       </c>
       <c r="E189" s="1">
-        <v>105.21141</v>
+        <v>99.423</v>
       </c>
       <c r="F189" t="s">
         <v>8</v>
       </c>
       <c r="G189">
         <v>1.0</v>
       </c>
       <c r="H189" s="1">
-        <v>526057.05</v>
+        <v>198846.0</v>
       </c>
       <c r="I189" s="1">
-        <v>-21695.68</v>
+        <v>-2709.39</v>
       </c>
       <c r="J189" s="1">
-        <v>-4.1242066806252</v>
+        <v>-1.3625569536224</v>
       </c>
       <c r="K189">
         <v>0.0</v>
       </c>
       <c r="L189" t="s">
-        <v>495</v>
+        <v>484</v>
       </c>
       <c r="M189" s="1">
-        <v>502736.03</v>
+        <v>194936.61</v>
       </c>
       <c r="N189" s="1">
-        <v>504361.37</v>
+        <v>196136.61</v>
       </c>
       <c r="O189" s="1">
-        <v>0.85</v>
+        <v>0.33</v>
       </c>
       <c r="P189">
         <v>1</v>
       </c>
     </row>
     <row r="190" spans="1:16">
       <c r="A190" t="s">
-        <v>496</v>
+        <v>485</v>
       </c>
       <c r="B190" t="s">
-        <v>497</v>
+        <v>486</v>
       </c>
       <c r="C190" s="1">
-        <v>103000.0</v>
+        <v>238000.0</v>
       </c>
       <c r="D190" s="1">
-        <v>100.50100116</v>
+        <v>100.00053213</v>
       </c>
       <c r="E190" s="1">
-        <v>99.833</v>
+        <v>100.0</v>
       </c>
       <c r="F190" t="s">
         <v>8</v>
       </c>
       <c r="G190">
         <v>1.0</v>
       </c>
       <c r="H190" s="1">
-        <v>102827.99</v>
+        <v>238000.0</v>
       </c>
       <c r="I190" s="1">
-        <v>3667.99</v>
+        <v>1666.04</v>
       </c>
       <c r="J190" s="1">
-        <v>3.5671124175431</v>
+        <v>0.70001680672269</v>
       </c>
       <c r="K190">
         <v>0.0</v>
       </c>
       <c r="L190" t="s">
-        <v>498</v>
+        <v>487</v>
       </c>
       <c r="M190" s="1">
-        <v>103516.03</v>
+        <v>238001.27</v>
       </c>
       <c r="N190" s="1">
-        <v>106495.98</v>
+        <v>239666.04</v>
       </c>
       <c r="O190" s="1">
-        <v>0.18</v>
+        <v>0.4</v>
       </c>
       <c r="P190">
         <v>1</v>
       </c>
     </row>
     <row r="191" spans="1:16">
       <c r="A191" t="s">
-        <v>499</v>
+        <v>488</v>
       </c>
       <c r="B191" t="s">
-        <v>500</v>
+        <v>489</v>
       </c>
       <c r="C191" s="1">
-        <v>200000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D191" s="1">
-        <v>89.4533391</v>
+        <v>88.05528261</v>
       </c>
       <c r="E191" s="1">
-        <v>87.59749</v>
+        <v>87.895683</v>
       </c>
       <c r="F191" t="s">
         <v>8</v>
       </c>
       <c r="G191">
         <v>1.0</v>
       </c>
       <c r="H191" s="1">
-        <v>175194.98</v>
+        <v>263687.05</v>
       </c>
       <c r="I191" s="1">
-        <v>4231.48</v>
+        <v>2765.78</v>
       </c>
       <c r="J191" s="1">
-        <v>2.4152975159448</v>
+        <v>1.0488873078902</v>
       </c>
       <c r="K191">
         <v>0.0</v>
       </c>
-      <c r="L191">
-        <v>519.78</v>
+      <c r="L191" t="s">
+        <v>490</v>
       </c>
       <c r="M191" s="1">
-        <v>178906.68</v>
+        <v>264165.84</v>
       </c>
       <c r="N191" s="1">
-        <v>179426.46</v>
+        <v>266452.83</v>
       </c>
       <c r="O191" s="1">
-        <v>0.3</v>
+        <v>0.45</v>
       </c>
       <c r="P191">
         <v>1</v>
       </c>
     </row>
     <row r="192" spans="1:16">
       <c r="A192" t="s">
-        <v>501</v>
+        <v>491</v>
       </c>
       <c r="B192" t="s">
-        <v>502</v>
+        <v>492</v>
       </c>
       <c r="C192" s="1">
-        <v>200000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D192" s="1">
-        <v>100.31918537</v>
+        <v>98.03387158</v>
       </c>
       <c r="E192" s="1">
-        <v>102.261475</v>
+        <v>99.779</v>
       </c>
       <c r="F192" t="s">
         <v>8</v>
       </c>
       <c r="G192">
         <v>1.0</v>
       </c>
       <c r="H192" s="1">
-        <v>204522.95</v>
+        <v>498895.0</v>
       </c>
       <c r="I192" s="1">
-        <v>671.58</v>
+        <v>-4410.57</v>
       </c>
       <c r="J192" s="1">
-        <v>0.32836412735099</v>
+        <v>-0.88406778981549</v>
       </c>
       <c r="K192">
         <v>0.0</v>
       </c>
       <c r="L192" t="s">
-        <v>503</v>
+        <v>493</v>
       </c>
       <c r="M192" s="1">
-        <v>200638.37</v>
+        <v>490169.36</v>
       </c>
       <c r="N192" s="1">
-        <v>205194.53</v>
+        <v>494484.43</v>
       </c>
       <c r="O192" s="1">
-        <v>0.34</v>
+        <v>0.83</v>
       </c>
       <c r="P192">
         <v>1</v>
       </c>
     </row>
     <row r="193" spans="1:16">
       <c r="A193" t="s">
-        <v>504</v>
+        <v>494</v>
       </c>
       <c r="B193" t="s">
-        <v>505</v>
+        <v>495</v>
       </c>
       <c r="C193" s="1">
-        <v>200000.0</v>
+        <v>420000.0</v>
       </c>
       <c r="D193" s="1">
-        <v>100.24979283</v>
+        <v>97.89602783</v>
       </c>
       <c r="E193" s="1">
-        <v>101.52877</v>
+        <v>100.0</v>
       </c>
       <c r="F193" t="s">
         <v>8</v>
       </c>
       <c r="G193">
         <v>1.0</v>
       </c>
       <c r="H193" s="1">
-        <v>203057.54</v>
+        <v>420000.0</v>
       </c>
       <c r="I193" s="1">
-        <v>1751.63</v>
+        <v>-5438.48</v>
       </c>
       <c r="J193" s="1">
-        <v>0.86262741092993</v>
+        <v>-1.2948761904762</v>
       </c>
       <c r="K193">
         <v>0.0</v>
       </c>
       <c r="L193" t="s">
-        <v>506</v>
+        <v>496</v>
       </c>
       <c r="M193" s="1">
-        <v>200499.58</v>
+        <v>411163.32</v>
       </c>
       <c r="N193" s="1">
-        <v>204809.17</v>
+        <v>414561.52</v>
       </c>
       <c r="O193" s="1">
-        <v>0.34</v>
+        <v>0.7</v>
       </c>
       <c r="P193">
         <v>1</v>
       </c>
     </row>
     <row r="194" spans="1:16">
       <c r="A194" t="s">
-        <v>507</v>
+        <v>497</v>
       </c>
       <c r="B194" t="s">
-        <v>508</v>
+        <v>498</v>
       </c>
       <c r="C194" s="1">
-        <v>200000.0</v>
+        <v>160000.0</v>
       </c>
       <c r="D194" s="1">
-        <v>99.63393658</v>
+        <v>97.25272172</v>
       </c>
       <c r="E194" s="1">
-        <v>99.9268</v>
+        <v>99.215</v>
       </c>
       <c r="F194" t="s">
         <v>8</v>
       </c>
       <c r="G194">
         <v>1.0</v>
       </c>
       <c r="H194" s="1">
-        <v>199853.6</v>
+        <v>158744.0</v>
       </c>
       <c r="I194" s="1">
-        <v>515.87</v>
+        <v>-3123.21</v>
       </c>
       <c r="J194" s="1">
-        <v>0.25812394672901</v>
+        <v>-1.9674507382956</v>
       </c>
       <c r="K194">
         <v>0.0</v>
       </c>
-      <c r="L194" t="s">
-        <v>509</v>
+      <c r="L194">
+        <v>16.44</v>
       </c>
       <c r="M194" s="1">
-        <v>199267.87</v>
+        <v>155604.35</v>
       </c>
       <c r="N194" s="1">
-        <v>200369.47</v>
+        <v>155620.79</v>
       </c>
       <c r="O194" s="1">
-        <v>0.34</v>
+        <v>0.26</v>
       </c>
       <c r="P194">
         <v>1</v>
       </c>
     </row>
     <row r="195" spans="1:16">
       <c r="A195" t="s">
-        <v>510</v>
+        <v>499</v>
       </c>
       <c r="B195" t="s">
-        <v>511</v>
+        <v>500</v>
       </c>
       <c r="C195" s="1">
-        <v>100000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D195" s="1">
-        <v>98.09209256</v>
+        <v>99.66626213</v>
       </c>
       <c r="E195" s="1">
-        <v>99.794</v>
+        <v>105.21141</v>
       </c>
       <c r="F195" t="s">
         <v>8</v>
       </c>
       <c r="G195">
         <v>1.0</v>
       </c>
       <c r="H195" s="1">
-        <v>99794.0</v>
+        <v>526057.05</v>
       </c>
       <c r="I195" s="1">
-        <v>-1260.81</v>
+        <v>-24529.23</v>
       </c>
       <c r="J195" s="1">
-        <v>-1.2634126300178</v>
+        <v>-4.6628459783972</v>
       </c>
       <c r="K195">
         <v>0.0</v>
       </c>
-      <c r="L195">
-        <v>441.1</v>
+      <c r="L195" t="s">
+        <v>501</v>
       </c>
       <c r="M195" s="1">
-        <v>98092.09</v>
+        <v>498331.31</v>
       </c>
       <c r="N195" s="1">
-        <v>98533.19</v>
+        <v>501527.82</v>
       </c>
       <c r="O195" s="1">
-        <v>0.17</v>
+        <v>0.84</v>
       </c>
       <c r="P195">
         <v>1</v>
       </c>
     </row>
     <row r="196" spans="1:16">
       <c r="A196" t="s">
-        <v>512</v>
+        <v>502</v>
       </c>
       <c r="B196" t="s">
-        <v>513</v>
+        <v>503</v>
       </c>
       <c r="C196" s="1">
-        <v>300000.0</v>
+        <v>203000.0</v>
       </c>
       <c r="D196" s="1">
-        <v>105.64609385</v>
+        <v>100.01439373</v>
       </c>
       <c r="E196" s="1">
-        <v>107.12865</v>
+        <v>101.619099</v>
       </c>
       <c r="F196" t="s">
         <v>8</v>
       </c>
       <c r="G196">
         <v>1.0</v>
       </c>
       <c r="H196" s="1">
-        <v>321385.95</v>
+        <v>206286.77</v>
       </c>
       <c r="I196" s="1">
-        <v>-2420.83</v>
+        <v>3260.7</v>
       </c>
       <c r="J196" s="1">
-        <v>-0.75324699166221</v>
+        <v>1.5806636557449</v>
       </c>
       <c r="K196">
         <v>0.0</v>
       </c>
       <c r="L196" t="s">
-        <v>514</v>
+        <v>504</v>
       </c>
       <c r="M196" s="1">
-        <v>316938.29</v>
+        <v>203029.22</v>
       </c>
       <c r="N196" s="1">
-        <v>318965.12</v>
+        <v>209547.47</v>
       </c>
       <c r="O196" s="1">
-        <v>0.54</v>
+        <v>0.35</v>
       </c>
       <c r="P196">
         <v>1</v>
       </c>
     </row>
     <row r="197" spans="1:16">
       <c r="A197" t="s">
-        <v>515</v>
+        <v>505</v>
       </c>
       <c r="B197" t="s">
-        <v>516</v>
+        <v>506</v>
       </c>
       <c r="C197" s="1">
-        <v>300000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D197" s="1">
-        <v>97.26036868</v>
+        <v>89.02255347</v>
       </c>
       <c r="E197" s="1">
-        <v>99.274177</v>
+        <v>87.59749</v>
       </c>
       <c r="F197" t="s">
         <v>8</v>
       </c>
       <c r="G197">
         <v>1.0</v>
       </c>
       <c r="H197" s="1">
-        <v>297822.53</v>
+        <v>175194.98</v>
       </c>
       <c r="I197" s="1">
-        <v>-1981.15</v>
+        <v>3537.39</v>
       </c>
       <c r="J197" s="1">
-        <v>-0.66521159430081</v>
+        <v>2.0191160728464</v>
       </c>
       <c r="K197">
         <v>0.0</v>
       </c>
-      <c r="L197" t="s">
-        <v>517</v>
+      <c r="L197">
+        <v>687.27</v>
       </c>
       <c r="M197" s="1">
-        <v>291781.11</v>
+        <v>178045.1</v>
       </c>
       <c r="N197" s="1">
-        <v>295841.38</v>
+        <v>178732.37</v>
       </c>
       <c r="O197" s="1">
-        <v>0.5</v>
+        <v>0.3</v>
       </c>
       <c r="P197">
         <v>1</v>
       </c>
     </row>
     <row r="198" spans="1:16">
       <c r="A198" t="s">
-        <v>518</v>
+        <v>507</v>
       </c>
       <c r="B198" t="s">
-        <v>519</v>
+        <v>508</v>
       </c>
       <c r="C198" s="1">
-        <v>173000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D198" s="1">
-        <v>99.83264722</v>
+        <v>99.85925134</v>
       </c>
       <c r="E198" s="1">
-        <v>100.0</v>
+        <v>102.261475</v>
       </c>
       <c r="F198" t="s">
         <v>8</v>
       </c>
       <c r="G198">
         <v>1.0</v>
       </c>
       <c r="H198" s="1">
-        <v>173000.0</v>
+        <v>204522.95</v>
       </c>
       <c r="I198" s="1">
-        <v>4556.77</v>
+        <v>328.69</v>
       </c>
       <c r="J198" s="1">
-        <v>2.6339710982659</v>
+        <v>0.160710570623</v>
       </c>
       <c r="K198">
         <v>0.0</v>
       </c>
       <c r="L198" t="s">
-        <v>520</v>
+        <v>509</v>
       </c>
       <c r="M198" s="1">
-        <v>172710.48</v>
+        <v>199718.5</v>
       </c>
       <c r="N198" s="1">
-        <v>177556.77</v>
+        <v>204851.64</v>
       </c>
       <c r="O198" s="1">
-        <v>0.3</v>
+        <v>0.34</v>
       </c>
       <c r="P198">
         <v>1</v>
       </c>
     </row>
     <row r="199" spans="1:16">
       <c r="A199" t="s">
-        <v>521</v>
+        <v>510</v>
       </c>
       <c r="B199" t="s">
-        <v>522</v>
+        <v>511</v>
       </c>
       <c r="C199" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D199" s="1">
-        <v>98.7416244</v>
+        <v>99.38452035</v>
       </c>
       <c r="E199" s="1">
-        <v>99.326</v>
+        <v>101.52877</v>
       </c>
       <c r="F199" t="s">
         <v>8</v>
       </c>
       <c r="G199">
         <v>1.0</v>
       </c>
       <c r="H199" s="1">
-        <v>99326.0</v>
+        <v>203057.54</v>
       </c>
       <c r="I199" s="1">
-        <v>-276.5</v>
+        <v>589.17</v>
       </c>
       <c r="J199" s="1">
-        <v>-0.27837625596521</v>
+        <v>0.29014928477908</v>
       </c>
       <c r="K199">
         <v>0.0</v>
       </c>
-      <c r="L199">
-        <v>307.88</v>
+      <c r="L199" t="s">
+        <v>512</v>
       </c>
       <c r="M199" s="1">
-        <v>98741.62</v>
+        <v>198769.04</v>
       </c>
       <c r="N199" s="1">
-        <v>99049.5</v>
+        <v>203646.71</v>
       </c>
       <c r="O199" s="1">
-        <v>0.17</v>
+        <v>0.34</v>
       </c>
       <c r="P199">
         <v>1</v>
       </c>
     </row>
     <row r="200" spans="1:16">
       <c r="A200" t="s">
-        <v>523</v>
+        <v>513</v>
       </c>
       <c r="B200" t="s">
-        <v>524</v>
+        <v>514</v>
       </c>
       <c r="C200" s="1">
         <v>200000.0</v>
       </c>
       <c r="D200" s="1">
-        <v>99.34896645</v>
+        <v>98.9157704</v>
       </c>
       <c r="E200" s="1">
-        <v>104.747945</v>
+        <v>99.9268</v>
       </c>
       <c r="F200" t="s">
         <v>8</v>
       </c>
       <c r="G200">
         <v>1.0</v>
       </c>
       <c r="H200" s="1">
-        <v>209495.89</v>
+        <v>199853.6</v>
       </c>
       <c r="I200" s="1">
-        <v>-9885.63</v>
+        <v>-328.86</v>
       </c>
       <c r="J200" s="1">
-        <v>-4.7187703777864</v>
+        <v>-0.16455045093008</v>
       </c>
       <c r="K200">
         <v>0.0</v>
       </c>
-      <c r="L200">
-        <v>912.33</v>
+      <c r="L200" t="s">
+        <v>515</v>
       </c>
       <c r="M200" s="1">
-        <v>198697.93</v>
+        <v>197831.54</v>
       </c>
       <c r="N200" s="1">
-        <v>199610.26</v>
+        <v>199524.74</v>
       </c>
       <c r="O200" s="1">
-        <v>0.34</v>
+        <v>0.33</v>
       </c>
       <c r="P200">
         <v>1</v>
       </c>
     </row>
     <row r="201" spans="1:16">
       <c r="A201" t="s">
-        <v>525</v>
+        <v>516</v>
       </c>
       <c r="B201" t="s">
-        <v>526</v>
+        <v>517</v>
       </c>
       <c r="C201" s="1">
-        <v>458000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D201" s="1">
-        <v>98.69388714</v>
+        <v>97.17255438</v>
       </c>
       <c r="E201" s="1">
-        <v>99.728</v>
+        <v>99.794</v>
       </c>
       <c r="F201" t="s">
         <v>8</v>
       </c>
       <c r="G201">
         <v>1.0</v>
       </c>
       <c r="H201" s="1">
-        <v>456754.24</v>
+        <v>99794.0</v>
       </c>
       <c r="I201" s="1">
-        <v>-1473.77</v>
+        <v>-1902.27</v>
       </c>
       <c r="J201" s="1">
-        <v>-0.32266148202587</v>
+        <v>-1.9061967653366</v>
       </c>
       <c r="K201">
         <v>0.0</v>
       </c>
-      <c r="L201" t="s">
-        <v>527</v>
+      <c r="L201">
+        <v>719.18</v>
       </c>
       <c r="M201" s="1">
-        <v>452018.0</v>
+        <v>97172.55</v>
       </c>
       <c r="N201" s="1">
-        <v>455280.47</v>
+        <v>97891.73</v>
       </c>
       <c r="O201" s="1">
-        <v>0.76</v>
+        <v>0.16</v>
       </c>
       <c r="P201">
         <v>1</v>
       </c>
     </row>
     <row r="202" spans="1:16">
       <c r="A202" t="s">
-        <v>528</v>
+        <v>518</v>
       </c>
       <c r="B202" t="s">
-        <v>529</v>
+        <v>519</v>
       </c>
       <c r="C202" s="1">
-        <v>200000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D202" s="1">
-        <v>104.44961126</v>
+        <v>104.87641521</v>
       </c>
       <c r="E202" s="1">
-        <v>110.136705</v>
+        <v>107.12865</v>
       </c>
       <c r="F202" t="s">
         <v>8</v>
       </c>
       <c r="G202">
         <v>1.0</v>
       </c>
       <c r="H202" s="1">
-        <v>220273.41</v>
+        <v>321385.95</v>
       </c>
       <c r="I202" s="1">
-        <v>-11315.28</v>
+        <v>-3222.74</v>
       </c>
       <c r="J202" s="1">
-        <v>-5.1369250605418</v>
+        <v>-1.002763188621</v>
       </c>
       <c r="K202">
         <v>0.0</v>
       </c>
-      <c r="L202">
-        <v>58.9</v>
+      <c r="L202" t="s">
+        <v>520</v>
       </c>
       <c r="M202" s="1">
-        <v>208899.23</v>
+        <v>314629.24</v>
       </c>
       <c r="N202" s="1">
-        <v>208958.13</v>
+        <v>318163.21</v>
       </c>
       <c r="O202" s="1">
-        <v>0.35</v>
+        <v>0.53</v>
       </c>
       <c r="P202">
         <v>1</v>
       </c>
     </row>
     <row r="203" spans="1:16">
       <c r="A203" t="s">
-        <v>530</v>
+        <v>521</v>
       </c>
       <c r="B203" t="s">
-        <v>531</v>
+        <v>522</v>
       </c>
       <c r="C203" s="1">
-        <v>100000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D203" s="1">
-        <v>99.9250067</v>
+        <v>97.26573482</v>
       </c>
       <c r="E203" s="1">
-        <v>104.48644</v>
+        <v>99.274177</v>
       </c>
       <c r="F203" t="s">
         <v>8</v>
       </c>
       <c r="G203">
         <v>1.0</v>
       </c>
       <c r="H203" s="1">
-        <v>104486.44</v>
+        <v>297822.53</v>
       </c>
       <c r="I203" s="1">
-        <v>-4550.47</v>
+        <v>-1190.39</v>
       </c>
       <c r="J203" s="1">
-        <v>-4.3550818651683</v>
+        <v>-0.39969776631741</v>
       </c>
       <c r="K203">
         <v>0.0</v>
       </c>
-      <c r="L203">
-        <v>10.96</v>
+      <c r="L203" t="s">
+        <v>523</v>
       </c>
       <c r="M203" s="1">
-        <v>99925.01</v>
+        <v>291797.21</v>
       </c>
       <c r="N203" s="1">
-        <v>99935.97</v>
+        <v>296632.14</v>
       </c>
       <c r="O203" s="1">
-        <v>0.17</v>
+        <v>0.5</v>
       </c>
       <c r="P203">
         <v>1</v>
       </c>
     </row>
     <row r="204" spans="1:16">
       <c r="A204" t="s">
-        <v>532</v>
+        <v>524</v>
       </c>
       <c r="B204" t="s">
-        <v>533</v>
+        <v>525</v>
       </c>
       <c r="C204" s="1">
-        <v>100000.0</v>
+        <v>173000.0</v>
       </c>
       <c r="D204" s="1">
-        <v>94.37389995</v>
+        <v>98.78389371</v>
       </c>
       <c r="E204" s="1">
-        <v>93.20203</v>
+        <v>100.0</v>
       </c>
       <c r="F204" t="s">
         <v>8</v>
       </c>
       <c r="G204">
         <v>1.0</v>
       </c>
       <c r="H204" s="1">
-        <v>93202.03</v>
+        <v>173000.0</v>
       </c>
       <c r="I204" s="1">
-        <v>1366.39</v>
+        <v>3247.98</v>
       </c>
       <c r="J204" s="1">
-        <v>1.4660517587439</v>
+        <v>1.8774450867052</v>
       </c>
       <c r="K204">
         <v>0.0</v>
       </c>
-      <c r="L204">
-        <v>194.52</v>
+      <c r="L204" t="s">
+        <v>526</v>
       </c>
       <c r="M204" s="1">
-        <v>94373.9</v>
+        <v>170896.14</v>
       </c>
       <c r="N204" s="1">
-        <v>94568.42</v>
+        <v>176247.98</v>
       </c>
       <c r="O204" s="1">
-        <v>0.16</v>
+        <v>0.3</v>
       </c>
       <c r="P204">
         <v>1</v>
       </c>
     </row>
     <row r="205" spans="1:16">
       <c r="A205" t="s">
-        <v>534</v>
+        <v>527</v>
       </c>
       <c r="B205" t="s">
-        <v>535</v>
+        <v>528</v>
       </c>
       <c r="C205" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D205" s="1">
-        <v>100.44756464</v>
+        <v>97.73944189</v>
       </c>
       <c r="E205" s="1">
-        <v>104.93085</v>
+        <v>99.164425</v>
       </c>
       <c r="F205" t="s">
         <v>8</v>
       </c>
       <c r="G205">
         <v>1.0</v>
       </c>
       <c r="H205" s="1">
-        <v>104930.85</v>
+        <v>198328.85</v>
       </c>
       <c r="I205" s="1">
-        <v>-647.67</v>
+        <v>-1658.19</v>
       </c>
       <c r="J205" s="1">
-        <v>-0.61723506480697</v>
+        <v>-0.83608108452199</v>
       </c>
       <c r="K205">
         <v>0.0</v>
       </c>
       <c r="L205" t="s">
-        <v>536</v>
+        <v>529</v>
       </c>
       <c r="M205" s="1">
-        <v>100447.56</v>
+        <v>195478.88</v>
       </c>
       <c r="N205" s="1">
-        <v>104283.18</v>
+        <v>196670.66</v>
       </c>
       <c r="O205" s="1">
-        <v>0.18</v>
+        <v>0.33</v>
       </c>
       <c r="P205">
         <v>1</v>
       </c>
     </row>
     <row r="206" spans="1:16">
       <c r="A206" t="s">
-        <v>537</v>
+        <v>530</v>
       </c>
       <c r="B206" t="s">
-        <v>538</v>
+        <v>531</v>
       </c>
       <c r="C206" s="1">
-        <v>125000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D206" s="1">
-        <v>88.77986404</v>
+        <v>98.60159025</v>
       </c>
       <c r="E206" s="1">
-        <v>88.629904</v>
+        <v>104.747945</v>
       </c>
       <c r="F206" t="s">
         <v>8</v>
       </c>
       <c r="G206">
         <v>1.0</v>
       </c>
       <c r="H206" s="1">
-        <v>110787.38</v>
+        <v>209495.89</v>
       </c>
       <c r="I206" s="1">
-        <v>1895.93</v>
+        <v>-10792.44</v>
       </c>
       <c r="J206" s="1">
-        <v>1.7113230766898</v>
+        <v>-5.1516237382986</v>
       </c>
       <c r="K206">
         <v>0.0</v>
       </c>
       <c r="L206" t="s">
-        <v>539</v>
+        <v>532</v>
       </c>
       <c r="M206" s="1">
-        <v>110974.83</v>
+        <v>197203.18</v>
       </c>
       <c r="N206" s="1">
-        <v>112683.31</v>
+        <v>198703.45</v>
       </c>
       <c r="O206" s="1">
-        <v>0.19</v>
+        <v>0.33</v>
       </c>
       <c r="P206">
         <v>1</v>
       </c>
     </row>
     <row r="207" spans="1:16">
       <c r="A207" t="s">
-        <v>540</v>
+        <v>533</v>
       </c>
       <c r="B207" t="s">
-        <v>541</v>
+        <v>534</v>
       </c>
       <c r="C207" s="1">
-        <v>300000.0</v>
+        <v>458000.0</v>
       </c>
       <c r="D207" s="1">
-        <v>74.37412216</v>
+        <v>98.05073455</v>
       </c>
       <c r="E207" s="1">
-        <v>74.625297</v>
+        <v>99.728</v>
       </c>
       <c r="F207" t="s">
         <v>8</v>
       </c>
       <c r="G207">
         <v>1.0</v>
       </c>
       <c r="H207" s="1">
-        <v>223875.89</v>
+        <v>456754.24</v>
       </c>
       <c r="I207" s="1">
-        <v>195.79</v>
+        <v>-3236.77</v>
       </c>
       <c r="J207" s="1">
-        <v>0.087454705372696</v>
+        <v>-0.70864585734333</v>
       </c>
       <c r="K207">
         <v>0.0</v>
       </c>
-      <c r="L207">
-        <v>949.32</v>
+      <c r="L207" t="s">
+        <v>535</v>
       </c>
       <c r="M207" s="1">
-        <v>223122.36</v>
+        <v>449072.36</v>
       </c>
       <c r="N207" s="1">
-        <v>224071.68</v>
+        <v>453517.47</v>
       </c>
       <c r="O207" s="1">
-        <v>0.38</v>
+        <v>0.76</v>
       </c>
       <c r="P207">
         <v>1</v>
       </c>
     </row>
     <row r="208" spans="1:16">
       <c r="A208" t="s">
-        <v>542</v>
+        <v>536</v>
       </c>
       <c r="B208" t="s">
-        <v>543</v>
+        <v>537</v>
       </c>
       <c r="C208" s="1">
         <v>200000.0</v>
       </c>
       <c r="D208" s="1">
-        <v>97.84050382</v>
+        <v>104.23760926</v>
       </c>
       <c r="E208" s="1">
-        <v>102.315135</v>
+        <v>110.136705</v>
       </c>
       <c r="F208" t="s">
         <v>8</v>
       </c>
       <c r="G208">
         <v>1.0</v>
       </c>
       <c r="H208" s="1">
-        <v>204630.27</v>
+        <v>220273.41</v>
       </c>
       <c r="I208" s="1">
-        <v>-3179.4</v>
+        <v>-10885.18</v>
       </c>
       <c r="J208" s="1">
-        <v>-1.5537290743935</v>
+        <v>-4.9416677210381</v>
       </c>
       <c r="K208">
         <v>0.0</v>
       </c>
-      <c r="L208" t="s">
-        <v>544</v>
+      <c r="L208">
+        <v>913.01</v>
       </c>
       <c r="M208" s="1">
-        <v>195681.01</v>
+        <v>208475.22</v>
       </c>
       <c r="N208" s="1">
-        <v>201450.87</v>
+        <v>209388.23</v>
       </c>
       <c r="O208" s="1">
-        <v>0.34</v>
+        <v>0.35</v>
       </c>
       <c r="P208">
         <v>1</v>
       </c>
     </row>
     <row r="209" spans="1:16">
       <c r="A209" t="s">
-        <v>545</v>
+        <v>538</v>
       </c>
       <c r="B209" t="s">
-        <v>546</v>
+        <v>539</v>
       </c>
       <c r="C209" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D209" s="1">
-        <v>100.92919686</v>
+        <v>96.49877519</v>
       </c>
       <c r="E209" s="1">
-        <v>102.81184</v>
+        <v>97.52712</v>
       </c>
       <c r="F209" t="s">
         <v>8</v>
       </c>
       <c r="G209">
         <v>1.0</v>
       </c>
       <c r="H209" s="1">
-        <v>205623.68</v>
+        <v>97527.12</v>
       </c>
       <c r="I209" s="1">
-        <v>1068.18</v>
+        <v>-545.47</v>
       </c>
       <c r="J209" s="1">
-        <v>0.51948297005481</v>
+        <v>-0.559300838577</v>
       </c>
       <c r="K209">
         <v>0.0</v>
       </c>
-      <c r="L209" t="s">
-        <v>547</v>
+      <c r="L209">
+        <v>482.88</v>
       </c>
       <c r="M209" s="1">
-        <v>201858.39</v>
+        <v>96498.77</v>
       </c>
       <c r="N209" s="1">
-        <v>206691.86</v>
+        <v>96981.65</v>
       </c>
       <c r="O209" s="1">
-        <v>0.35</v>
+        <v>0.16</v>
       </c>
       <c r="P209">
         <v>1</v>
       </c>
     </row>
     <row r="210" spans="1:16">
       <c r="A210" t="s">
-        <v>548</v>
+        <v>540</v>
       </c>
       <c r="B210" t="s">
-        <v>549</v>
+        <v>541</v>
       </c>
       <c r="C210" s="1">
         <v>100000.0</v>
       </c>
       <c r="D210" s="1">
-        <v>98.87459163</v>
+        <v>98.97180755</v>
       </c>
       <c r="E210" s="1">
-        <v>99.711</v>
+        <v>104.48644</v>
       </c>
       <c r="F210" t="s">
         <v>8</v>
       </c>
       <c r="G210">
         <v>1.0</v>
       </c>
       <c r="H210" s="1">
-        <v>99711.0</v>
+        <v>104486.44</v>
       </c>
       <c r="I210" s="1">
-        <v>129.35</v>
+        <v>-5185.87</v>
       </c>
       <c r="J210" s="1">
-        <v>0.12972490497538</v>
+        <v>-4.9631990524321</v>
       </c>
       <c r="K210">
         <v>0.0</v>
       </c>
       <c r="L210">
-        <v>965.75</v>
+        <v>328.77</v>
       </c>
       <c r="M210" s="1">
-        <v>98874.6</v>
+        <v>98971.8</v>
       </c>
       <c r="N210" s="1">
-        <v>99840.35</v>
+        <v>99300.57</v>
       </c>
       <c r="O210" s="1">
         <v>0.17</v>
       </c>
       <c r="P210">
         <v>1</v>
       </c>
     </row>
     <row r="211" spans="1:16">
       <c r="A211" t="s">
-        <v>550</v>
+        <v>542</v>
       </c>
       <c r="B211" t="s">
-        <v>551</v>
+        <v>543</v>
       </c>
       <c r="C211" s="1">
-        <v>200000.0</v>
+        <v>171000.0</v>
       </c>
       <c r="D211" s="1">
-        <v>95.4044938</v>
+        <v>99.88798231</v>
       </c>
       <c r="E211" s="1">
-        <v>100.164425</v>
+        <v>99.958</v>
       </c>
       <c r="F211" t="s">
         <v>8</v>
       </c>
       <c r="G211">
         <v>1.0</v>
       </c>
       <c r="H211" s="1">
-        <v>200328.85</v>
+        <v>170928.18</v>
       </c>
       <c r="I211" s="1">
-        <v>-7991.1</v>
+        <v>108.66</v>
       </c>
       <c r="J211" s="1">
-        <v>-3.9889911013816</v>
+        <v>0.063570559284022</v>
       </c>
       <c r="K211">
         <v>0.0</v>
       </c>
-      <c r="L211" t="s">
-        <v>552</v>
+      <c r="L211">
+        <v>228.39</v>
       </c>
       <c r="M211" s="1">
-        <v>190808.98</v>
+        <v>170808.45</v>
       </c>
       <c r="N211" s="1">
-        <v>192337.75</v>
+        <v>171036.84</v>
       </c>
       <c r="O211" s="1">
-        <v>0.32</v>
+        <v>0.29</v>
       </c>
       <c r="P211">
         <v>1</v>
       </c>
     </row>
     <row r="212" spans="1:16">
       <c r="A212" t="s">
-        <v>553</v>
+        <v>544</v>
       </c>
       <c r="B212" t="s">
-        <v>554</v>
+        <v>545</v>
       </c>
       <c r="C212" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D212" s="1">
-        <v>98.04338411</v>
+        <v>99.84958791</v>
       </c>
       <c r="E212" s="1">
-        <v>103.09502</v>
+        <v>104.93085</v>
       </c>
       <c r="F212" t="s">
         <v>8</v>
       </c>
       <c r="G212">
         <v>1.0</v>
       </c>
       <c r="H212" s="1">
-        <v>206190.04</v>
+        <v>104930.85</v>
       </c>
       <c r="I212" s="1">
-        <v>-9529.98</v>
+        <v>-4927.84</v>
       </c>
       <c r="J212" s="1">
-        <v>-4.621940031633</v>
+        <v>-4.6962737841159</v>
       </c>
       <c r="K212">
         <v>0.0</v>
       </c>
       <c r="L212">
-        <v>573.29</v>
+        <v>153.42</v>
       </c>
       <c r="M212" s="1">
-        <v>196086.77</v>
+        <v>99849.59</v>
       </c>
       <c r="N212" s="1">
-        <v>196660.06</v>
+        <v>100003.01</v>
       </c>
       <c r="O212" s="1">
-        <v>0.33</v>
+        <v>0.17</v>
       </c>
       <c r="P212">
         <v>1</v>
       </c>
     </row>
     <row r="213" spans="1:16">
       <c r="A213" t="s">
-        <v>555</v>
+        <v>546</v>
       </c>
       <c r="B213" t="s">
-        <v>556</v>
+        <v>547</v>
       </c>
       <c r="C213" s="1">
-        <v>400000.0</v>
+        <v>125000.0</v>
       </c>
       <c r="D213" s="1">
-        <v>99.63869164</v>
+        <v>88.29724784</v>
       </c>
       <c r="E213" s="1">
-        <v>99.513355</v>
+        <v>88.629904</v>
       </c>
       <c r="F213" t="s">
         <v>8</v>
       </c>
       <c r="G213">
         <v>1.0</v>
       </c>
       <c r="H213" s="1">
-        <v>398053.42</v>
+        <v>110787.38</v>
       </c>
       <c r="I213" s="1">
-        <v>3635.59</v>
+        <v>1454.04</v>
       </c>
       <c r="J213" s="1">
-        <v>0.91334223431619</v>
+        <v>1.3124599570818</v>
       </c>
       <c r="K213">
         <v>0.0</v>
       </c>
       <c r="L213" t="s">
-        <v>557</v>
+        <v>442</v>
       </c>
       <c r="M213" s="1">
-        <v>398554.76</v>
+        <v>110371.56</v>
       </c>
       <c r="N213" s="1">
-        <v>401689.01</v>
+        <v>112241.42</v>
       </c>
       <c r="O213" s="1">
-        <v>0.67</v>
+        <v>0.19</v>
       </c>
       <c r="P213">
         <v>1</v>
       </c>
     </row>
     <row r="214" spans="1:16">
       <c r="A214" t="s">
-        <v>558</v>
+        <v>548</v>
       </c>
       <c r="B214" t="s">
-        <v>559</v>
+        <v>549</v>
       </c>
       <c r="C214" s="1">
-        <v>400000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D214" s="1">
-        <v>99.09640877</v>
+        <v>73.79244185</v>
       </c>
       <c r="E214" s="1">
-        <v>103.11278</v>
+        <v>74.625297</v>
       </c>
       <c r="F214" t="s">
         <v>8</v>
       </c>
       <c r="G214">
         <v>1.0</v>
       </c>
       <c r="H214" s="1">
-        <v>412451.12</v>
+        <v>223875.89</v>
       </c>
       <c r="I214" s="1">
-        <v>-4147.68</v>
+        <v>-1370.48</v>
       </c>
       <c r="J214" s="1">
-        <v>-1.0056173444262</v>
+        <v>-0.61216060380597</v>
       </c>
       <c r="K214">
         <v>0.0</v>
       </c>
       <c r="L214" t="s">
-        <v>560</v>
+        <v>550</v>
       </c>
       <c r="M214" s="1">
-        <v>396385.63</v>
+        <v>221377.33</v>
       </c>
       <c r="N214" s="1">
-        <v>408303.44</v>
+        <v>222505.41</v>
       </c>
       <c r="O214" s="1">
-        <v>0.69</v>
+        <v>0.37</v>
       </c>
       <c r="P214">
         <v>1</v>
       </c>
     </row>
     <row r="215" spans="1:16">
       <c r="A215" t="s">
-        <v>561</v>
+        <v>551</v>
       </c>
       <c r="B215" t="s">
-        <v>562</v>
+        <v>552</v>
       </c>
       <c r="C215" s="1">
         <v>200000.0</v>
       </c>
       <c r="D215" s="1">
-        <v>98.60637399</v>
+        <v>97.51537446</v>
       </c>
       <c r="E215" s="1">
-        <v>101.73356</v>
+        <v>102.315135</v>
       </c>
       <c r="F215" t="s">
         <v>8</v>
       </c>
       <c r="G215">
         <v>1.0</v>
       </c>
       <c r="H215" s="1">
-        <v>203467.12</v>
+        <v>204630.27</v>
       </c>
       <c r="I215" s="1">
-        <v>-5651.63</v>
+        <v>-3293.36</v>
       </c>
       <c r="J215" s="1">
-        <v>-2.7776625530454</v>
+        <v>-1.609419759843</v>
       </c>
       <c r="K215">
         <v>0.0</v>
       </c>
-      <c r="L215">
-        <v>602.74</v>
+      <c r="L215" t="s">
+        <v>553</v>
       </c>
       <c r="M215" s="1">
-        <v>197212.75</v>
+        <v>195030.75</v>
       </c>
       <c r="N215" s="1">
-        <v>197815.49</v>
+        <v>201336.91</v>
       </c>
       <c r="O215" s="1">
-        <v>0.33</v>
+        <v>0.34</v>
       </c>
       <c r="P215">
         <v>1</v>
       </c>
     </row>
     <row r="216" spans="1:16">
       <c r="A216" t="s">
-        <v>563</v>
+        <v>554</v>
       </c>
       <c r="B216" t="s">
-        <v>564</v>
+        <v>555</v>
       </c>
       <c r="C216" s="1">
-        <v>300000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D216" s="1">
-        <v>98.74158387</v>
+        <v>100.57796321</v>
       </c>
       <c r="E216" s="1">
-        <v>100.662453</v>
+        <v>102.81184</v>
       </c>
       <c r="F216" t="s">
         <v>8</v>
       </c>
       <c r="G216">
         <v>1.0</v>
       </c>
       <c r="H216" s="1">
-        <v>301987.36</v>
+        <v>205623.68</v>
       </c>
       <c r="I216" s="1">
-        <v>562.05</v>
+        <v>977.81</v>
       </c>
       <c r="J216" s="1">
-        <v>0.18611706132336</v>
+        <v>0.47553375175466</v>
       </c>
       <c r="K216">
         <v>0.0</v>
       </c>
       <c r="L216" t="s">
-        <v>565</v>
+        <v>556</v>
       </c>
       <c r="M216" s="1">
-        <v>296224.75</v>
+        <v>201155.92</v>
       </c>
       <c r="N216" s="1">
-        <v>302549.41</v>
+        <v>206601.49</v>
       </c>
       <c r="O216" s="1">
-        <v>0.51</v>
+        <v>0.35</v>
       </c>
       <c r="P216">
         <v>1</v>
       </c>
     </row>
     <row r="217" spans="1:16">
       <c r="A217" t="s">
-        <v>566</v>
+        <v>557</v>
       </c>
       <c r="B217" t="s">
-        <v>567</v>
+        <v>558</v>
       </c>
       <c r="C217" s="1">
         <v>100000.0</v>
       </c>
       <c r="D217" s="1">
-        <v>99.51201497</v>
+        <v>98.03978654</v>
       </c>
       <c r="E217" s="1">
-        <v>99.499</v>
+        <v>99.711</v>
       </c>
       <c r="F217" t="s">
         <v>8</v>
       </c>
       <c r="G217">
         <v>1.0</v>
       </c>
       <c r="H217" s="1">
-        <v>99499.0</v>
+        <v>99711.0</v>
       </c>
       <c r="I217" s="1">
-        <v>978.77</v>
+        <v>-407.51</v>
       </c>
       <c r="J217" s="1">
-        <v>0.98369832862642</v>
+        <v>-0.40869111732908</v>
       </c>
       <c r="K217">
         <v>0.0</v>
       </c>
-      <c r="L217">
-        <v>965.75</v>
+      <c r="L217" t="s">
+        <v>559</v>
       </c>
       <c r="M217" s="1">
-        <v>99512.02</v>
+        <v>98039.79</v>
       </c>
       <c r="N217" s="1">
-        <v>100477.77</v>
+        <v>99303.49</v>
       </c>
       <c r="O217" s="1">
         <v>0.17</v>
       </c>
       <c r="P217">
         <v>1</v>
       </c>
     </row>
     <row r="218" spans="1:16">
       <c r="A218" t="s">
-        <v>568</v>
+        <v>560</v>
       </c>
       <c r="B218" t="s">
-        <v>569</v>
+        <v>561</v>
       </c>
       <c r="C218" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D218" s="1">
-        <v>99.20323963</v>
+        <v>94.66712433</v>
       </c>
       <c r="E218" s="1">
-        <v>100.34301</v>
+        <v>100.164425</v>
       </c>
       <c r="F218" t="s">
         <v>8</v>
       </c>
       <c r="G218">
         <v>1.0</v>
       </c>
       <c r="H218" s="1">
-        <v>100343.01</v>
+        <v>200328.85</v>
       </c>
       <c r="I218" s="1">
-        <v>1192.42</v>
+        <v>-8989.12</v>
       </c>
       <c r="J218" s="1">
-        <v>1.1883438617199</v>
+        <v>-4.4871819510769</v>
       </c>
       <c r="K218">
         <v>0.0</v>
       </c>
       <c r="L218" t="s">
-        <v>570</v>
+        <v>562</v>
       </c>
       <c r="M218" s="1">
-        <v>99203.24</v>
+        <v>189334.25</v>
       </c>
       <c r="N218" s="1">
-        <v>101535.43</v>
+        <v>191339.73</v>
       </c>
       <c r="O218" s="1">
-        <v>0.17</v>
+        <v>0.32</v>
       </c>
       <c r="P218">
         <v>1</v>
       </c>
     </row>
     <row r="219" spans="1:16">
       <c r="A219" t="s">
-        <v>571</v>
+        <v>563</v>
       </c>
       <c r="B219" t="s">
-        <v>572</v>
+        <v>564</v>
       </c>
       <c r="C219" s="1">
-        <v>300000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D219" s="1">
-        <v>99.06218714</v>
+        <v>100.15104161</v>
       </c>
       <c r="E219" s="1">
-        <v>99.871</v>
+        <v>100.141695</v>
       </c>
       <c r="F219" t="s">
         <v>8</v>
       </c>
       <c r="G219">
         <v>1.0</v>
       </c>
       <c r="H219" s="1">
-        <v>299613.0</v>
+        <v>200283.39</v>
       </c>
       <c r="I219" s="1">
-        <v>2382.81</v>
+        <v>546.09</v>
       </c>
       <c r="J219" s="1">
-        <v>0.79529593175196</v>
+        <v>0.27265865631693</v>
       </c>
       <c r="K219">
         <v>0.0</v>
       </c>
-      <c r="L219" t="s">
-        <v>573</v>
+      <c r="L219">
+        <v>527.4</v>
       </c>
       <c r="M219" s="1">
-        <v>297186.56</v>
+        <v>200302.08</v>
       </c>
       <c r="N219" s="1">
-        <v>301995.81</v>
+        <v>200829.48</v>
       </c>
       <c r="O219" s="1">
-        <v>0.51</v>
+        <v>0.34</v>
       </c>
       <c r="P219">
         <v>1</v>
       </c>
     </row>
     <row r="220" spans="1:16">
       <c r="A220" t="s">
-        <v>574</v>
+        <v>565</v>
       </c>
       <c r="B220" t="s">
-        <v>575</v>
+        <v>566</v>
       </c>
       <c r="C220" s="1">
         <v>200000.0</v>
       </c>
       <c r="D220" s="1">
-        <v>101.4751527</v>
+        <v>97.29495779</v>
       </c>
       <c r="E220" s="1">
-        <v>105.431765</v>
+        <v>103.09502</v>
       </c>
       <c r="F220" t="s">
         <v>8</v>
       </c>
       <c r="G220">
         <v>1.0</v>
       </c>
       <c r="H220" s="1">
-        <v>210863.53</v>
+        <v>206190.04</v>
       </c>
       <c r="I220" s="1">
-        <v>-680.35</v>
+        <v>-10490.54</v>
       </c>
       <c r="J220" s="1">
-        <v>-0.32264944061213</v>
+        <v>-5.0878015252337</v>
       </c>
       <c r="K220">
         <v>0.0</v>
       </c>
       <c r="L220" t="s">
-        <v>576</v>
+        <v>567</v>
       </c>
       <c r="M220" s="1">
-        <v>202950.3</v>
+        <v>194589.91</v>
       </c>
       <c r="N220" s="1">
-        <v>210183.18</v>
+        <v>195699.5</v>
       </c>
       <c r="O220" s="1">
-        <v>0.35</v>
+        <v>0.33</v>
       </c>
       <c r="P220">
         <v>1</v>
       </c>
     </row>
     <row r="221" spans="1:16">
       <c r="A221" t="s">
-        <v>577</v>
+        <v>568</v>
       </c>
       <c r="B221" t="s">
-        <v>578</v>
+        <v>569</v>
       </c>
       <c r="C221" s="1">
-        <v>102000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D221" s="1">
-        <v>99.41049796</v>
+        <v>99.25605892</v>
       </c>
       <c r="E221" s="1">
-        <v>100.0</v>
+        <v>99.513355</v>
       </c>
       <c r="F221" t="s">
         <v>8</v>
       </c>
       <c r="G221">
         <v>1.0</v>
       </c>
       <c r="H221" s="1">
-        <v>102000.0</v>
+        <v>398053.42</v>
       </c>
       <c r="I221" s="1">
-        <v>831.97</v>
+        <v>3137.94</v>
       </c>
       <c r="J221" s="1">
-        <v>0.8156568627451</v>
+        <v>0.78832132631846</v>
       </c>
       <c r="K221">
         <v>0.0</v>
       </c>
       <c r="L221" t="s">
-        <v>579</v>
+        <v>570</v>
       </c>
       <c r="M221" s="1">
-        <v>101398.71</v>
+        <v>397024.24</v>
       </c>
       <c r="N221" s="1">
-        <v>102831.97</v>
+        <v>401191.36</v>
       </c>
       <c r="O221" s="1">
-        <v>0.17</v>
+        <v>0.67</v>
       </c>
       <c r="P221">
         <v>1</v>
       </c>
     </row>
     <row r="222" spans="1:16">
       <c r="A222" t="s">
-        <v>580</v>
+        <v>571</v>
       </c>
       <c r="B222" t="s">
-        <v>581</v>
+        <v>572</v>
       </c>
       <c r="C222" s="1">
-        <v>100000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D222" s="1">
-        <v>96.80362896</v>
+        <v>98.51387184</v>
       </c>
       <c r="E222" s="1">
-        <v>96.94368</v>
+        <v>103.11278</v>
       </c>
       <c r="F222" t="s">
         <v>8</v>
       </c>
       <c r="G222">
         <v>1.0</v>
       </c>
       <c r="H222" s="1">
-        <v>96943.68</v>
+        <v>412451.12</v>
       </c>
       <c r="I222" s="1">
-        <v>750.36</v>
+        <v>-5286.04</v>
       </c>
       <c r="J222" s="1">
-        <v>0.77401641860511</v>
+        <v>-1.2816161100496</v>
       </c>
       <c r="K222">
         <v>0.0</v>
       </c>
-      <c r="L222">
-        <v>890.41</v>
+      <c r="L222" t="s">
+        <v>573</v>
       </c>
       <c r="M222" s="1">
-        <v>96803.63</v>
+        <v>394055.49</v>
       </c>
       <c r="N222" s="1">
-        <v>97694.04</v>
+        <v>407165.08</v>
       </c>
       <c r="O222" s="1">
-        <v>0.16</v>
+        <v>0.68</v>
       </c>
       <c r="P222">
         <v>1</v>
       </c>
     </row>
     <row r="223" spans="1:16">
       <c r="A223" t="s">
-        <v>582</v>
+        <v>574</v>
       </c>
       <c r="B223" t="s">
-        <v>583</v>
+        <v>575</v>
       </c>
       <c r="C223" s="1">
-        <v>136000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D223" s="1">
-        <v>100.53005997</v>
+        <v>97.96993663</v>
       </c>
       <c r="E223" s="1">
-        <v>100.0</v>
+        <v>100.662453</v>
       </c>
       <c r="F223" t="s">
         <v>8</v>
       </c>
       <c r="G223">
         <v>1.0</v>
       </c>
       <c r="H223" s="1">
-        <v>136000.0</v>
+        <v>301987.36</v>
       </c>
       <c r="I223" s="1">
-        <v>764.88</v>
+        <v>-948.44</v>
       </c>
       <c r="J223" s="1">
-        <v>0.56241176470588</v>
+        <v>-0.31406612515173</v>
       </c>
       <c r="K223">
         <v>0.0</v>
       </c>
-      <c r="L223">
-        <v>44.0</v>
+      <c r="L223" t="s">
+        <v>576</v>
       </c>
       <c r="M223" s="1">
-        <v>136720.88</v>
+        <v>293909.81</v>
       </c>
       <c r="N223" s="1">
-        <v>136764.88</v>
+        <v>301038.92</v>
       </c>
       <c r="O223" s="1">
-        <v>0.23</v>
+        <v>0.5</v>
       </c>
       <c r="P223">
         <v>1</v>
       </c>
     </row>
     <row r="224" spans="1:16">
       <c r="A224" t="s">
-        <v>584</v>
+        <v>577</v>
       </c>
       <c r="B224" t="s">
-        <v>585</v>
+        <v>578</v>
       </c>
       <c r="C224" s="1">
-        <v>283000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D224" s="1">
-        <v>99.95580359</v>
+        <v>98.82851269</v>
       </c>
       <c r="E224" s="1">
-        <v>99.646</v>
+        <v>99.499</v>
       </c>
       <c r="F224" t="s">
         <v>8</v>
       </c>
       <c r="G224">
         <v>1.0</v>
       </c>
       <c r="H224" s="1">
-        <v>281998.18</v>
+        <v>99499.0</v>
       </c>
       <c r="I224" s="1">
-        <v>1772.26</v>
+        <v>593.21</v>
       </c>
       <c r="J224" s="1">
-        <v>0.62846504895883</v>
+        <v>0.59619694670298</v>
       </c>
       <c r="K224">
         <v>0.0</v>
       </c>
-      <c r="L224">
-        <v>895.52</v>
+      <c r="L224" t="s">
+        <v>559</v>
       </c>
       <c r="M224" s="1">
-        <v>282874.92</v>
+        <v>98828.51</v>
       </c>
       <c r="N224" s="1">
-        <v>283770.44</v>
+        <v>100092.21</v>
       </c>
       <c r="O224" s="1">
-        <v>0.48</v>
+        <v>0.17</v>
       </c>
       <c r="P224">
         <v>1</v>
       </c>
     </row>
     <row r="225" spans="1:16">
       <c r="A225" t="s">
-        <v>586</v>
+        <v>579</v>
       </c>
       <c r="B225" t="s">
-        <v>587</v>
+        <v>580</v>
       </c>
       <c r="C225" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D225" s="1">
-        <v>100.42042819</v>
+        <v>99.73248544</v>
       </c>
       <c r="E225" s="1">
-        <v>103.40919</v>
+        <v>99.897</v>
       </c>
       <c r="F225" t="s">
         <v>8</v>
       </c>
       <c r="G225">
         <v>1.0</v>
       </c>
       <c r="H225" s="1">
-        <v>206818.38</v>
+        <v>99897.0</v>
       </c>
       <c r="I225" s="1">
-        <v>2000.56</v>
+        <v>132.75</v>
       </c>
       <c r="J225" s="1">
-        <v>0.96730280935379</v>
+        <v>0.13288687347968</v>
       </c>
       <c r="K225">
         <v>0.0</v>
       </c>
-      <c r="L225" t="s">
-        <v>588</v>
+      <c r="L225">
+        <v>297.26</v>
       </c>
       <c r="M225" s="1">
-        <v>200840.86</v>
+        <v>99732.49</v>
       </c>
       <c r="N225" s="1">
-        <v>208818.94</v>
+        <v>100029.75</v>
       </c>
       <c r="O225" s="1">
-        <v>0.35</v>
+        <v>0.17</v>
       </c>
       <c r="P225">
         <v>1</v>
       </c>
     </row>
     <row r="226" spans="1:16">
       <c r="A226" t="s">
-        <v>589</v>
+        <v>581</v>
       </c>
       <c r="B226" t="s">
-        <v>590</v>
+        <v>582</v>
       </c>
       <c r="C226" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D226" s="1">
-        <v>99.42457326</v>
+        <v>98.31661427</v>
       </c>
       <c r="E226" s="1">
-        <v>103.372055</v>
+        <v>100.34301</v>
       </c>
       <c r="F226" t="s">
         <v>8</v>
       </c>
       <c r="G226">
         <v>1.0</v>
       </c>
       <c r="H226" s="1">
-        <v>206744.11</v>
+        <v>100343.01</v>
       </c>
       <c r="I226" s="1">
-        <v>-1853.87</v>
+        <v>603.74</v>
       </c>
       <c r="J226" s="1">
-        <v>-0.89669785514083</v>
+        <v>0.60167619049897</v>
       </c>
       <c r="K226">
         <v>0.0</v>
       </c>
       <c r="L226" t="s">
-        <v>591</v>
+        <v>583</v>
       </c>
       <c r="M226" s="1">
-        <v>198849.14</v>
+        <v>98316.61</v>
       </c>
       <c r="N226" s="1">
-        <v>204890.24</v>
+        <v>100946.75</v>
       </c>
       <c r="O226" s="1">
-        <v>0.34</v>
+        <v>0.17</v>
       </c>
       <c r="P226">
         <v>1</v>
       </c>
     </row>
     <row r="227" spans="1:16">
       <c r="A227" t="s">
-        <v>592</v>
+        <v>584</v>
       </c>
       <c r="B227" t="s">
-        <v>593</v>
+        <v>585</v>
       </c>
       <c r="C227" s="1">
-        <v>254000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D227" s="1">
-        <v>99.57816476</v>
+        <v>98.54239054</v>
       </c>
       <c r="E227" s="1">
-        <v>99.492</v>
+        <v>99.871</v>
       </c>
       <c r="F227" t="s">
         <v>8</v>
       </c>
       <c r="G227">
         <v>1.0</v>
       </c>
       <c r="H227" s="1">
-        <v>252709.68</v>
+        <v>299613.0</v>
       </c>
       <c r="I227" s="1">
-        <v>1741.12</v>
+        <v>1747.05</v>
       </c>
       <c r="J227" s="1">
-        <v>0.68898033506275</v>
+        <v>0.58310220184037</v>
       </c>
       <c r="K227">
         <v>0.0</v>
       </c>
       <c r="L227" t="s">
-        <v>594</v>
+        <v>586</v>
       </c>
       <c r="M227" s="1">
-        <v>252928.54</v>
+        <v>295627.17</v>
       </c>
       <c r="N227" s="1">
-        <v>254450.8</v>
+        <v>301360.05</v>
       </c>
       <c r="O227" s="1">
-        <v>0.43</v>
+        <v>0.51</v>
       </c>
       <c r="P227">
         <v>1</v>
       </c>
     </row>
     <row r="228" spans="1:16">
       <c r="A228" t="s">
-        <v>595</v>
+        <v>587</v>
       </c>
       <c r="B228" t="s">
-        <v>596</v>
+        <v>588</v>
       </c>
       <c r="C228" s="1">
-        <v>400000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D228" s="1">
-        <v>99.14282028</v>
+        <v>101.11563402</v>
       </c>
       <c r="E228" s="1">
-        <v>101.977208</v>
+        <v>105.431765</v>
       </c>
       <c r="F228" t="s">
         <v>8</v>
       </c>
       <c r="G228">
         <v>1.0</v>
       </c>
       <c r="H228" s="1">
-        <v>407908.83</v>
+        <v>210863.53</v>
       </c>
       <c r="I228" s="1">
-        <v>756.97</v>
+        <v>-8303.49</v>
       </c>
       <c r="J228" s="1">
-        <v>0.18557333019734</v>
+        <v>-3.9378502294825</v>
       </c>
       <c r="K228">
         <v>0.0</v>
       </c>
-      <c r="L228" t="s">
-        <v>597</v>
+      <c r="L228">
+        <v>328.77</v>
       </c>
       <c r="M228" s="1">
-        <v>396571.28</v>
+        <v>202231.27</v>
       </c>
       <c r="N228" s="1">
-        <v>408665.8</v>
+        <v>202560.04</v>
       </c>
       <c r="O228" s="1">
-        <v>0.69</v>
+        <v>0.34</v>
       </c>
       <c r="P228">
         <v>1</v>
       </c>
     </row>
     <row r="229" spans="1:16">
       <c r="A229" t="s">
-        <v>598</v>
+        <v>589</v>
       </c>
       <c r="B229" t="s">
-        <v>599</v>
+        <v>590</v>
       </c>
       <c r="C229" s="1">
-        <v>100000.0</v>
+        <v>102000.0</v>
       </c>
       <c r="D229" s="1">
-        <v>88.66068294</v>
+        <v>98.29656412</v>
       </c>
       <c r="E229" s="1">
-        <v>87.329</v>
+        <v>100.0</v>
       </c>
       <c r="F229" t="s">
         <v>8</v>
       </c>
       <c r="G229">
         <v>1.0</v>
       </c>
       <c r="H229" s="1">
-        <v>87329.0</v>
+        <v>102000.0</v>
       </c>
       <c r="I229" s="1">
-        <v>1389.22</v>
+        <v>-21.49</v>
       </c>
       <c r="J229" s="1">
-        <v>1.5907888559356</v>
+        <v>-0.02106862745098</v>
       </c>
       <c r="K229">
         <v>0.0</v>
       </c>
-      <c r="L229">
-        <v>57.53</v>
+      <c r="L229" t="s">
+        <v>591</v>
       </c>
       <c r="M229" s="1">
-        <v>88660.69</v>
+        <v>100262.5</v>
       </c>
       <c r="N229" s="1">
-        <v>88718.22</v>
+        <v>101978.51</v>
       </c>
       <c r="O229" s="1">
-        <v>0.15</v>
+        <v>0.17</v>
       </c>
       <c r="P229">
         <v>1</v>
       </c>
     </row>
     <row r="230" spans="1:16">
       <c r="A230" t="s">
-        <v>600</v>
+        <v>592</v>
       </c>
       <c r="B230" t="s">
-        <v>601</v>
+        <v>593</v>
       </c>
       <c r="C230" s="1">
         <v>100000.0</v>
       </c>
       <c r="D230" s="1">
-        <v>101.33498591</v>
+        <v>95.64777206</v>
       </c>
       <c r="E230" s="1">
-        <v>101.91515</v>
+        <v>96.94368</v>
       </c>
       <c r="F230" t="s">
         <v>8</v>
       </c>
       <c r="G230">
         <v>1.0</v>
       </c>
       <c r="H230" s="1">
-        <v>101915.15</v>
+        <v>96943.68</v>
       </c>
       <c r="I230" s="1">
-        <v>950.66</v>
+        <v>-157.21</v>
       </c>
       <c r="J230" s="1">
-        <v>0.93279556572305</v>
+        <v>-0.16216632172412</v>
       </c>
       <c r="K230">
         <v>0.0</v>
       </c>
       <c r="L230" t="s">
-        <v>602</v>
+        <v>594</v>
       </c>
       <c r="M230" s="1">
-        <v>101334.99</v>
+        <v>95647.77</v>
       </c>
       <c r="N230" s="1">
-        <v>102865.81</v>
+        <v>96786.47</v>
       </c>
       <c r="O230" s="1">
-        <v>0.17</v>
+        <v>0.16</v>
       </c>
       <c r="P230">
         <v>1</v>
       </c>
     </row>
     <row r="231" spans="1:16">
       <c r="A231" t="s">
-        <v>603</v>
+        <v>595</v>
       </c>
       <c r="B231" t="s">
-        <v>604</v>
+        <v>596</v>
       </c>
       <c r="C231" s="1">
-        <v>200000.0</v>
+        <v>136000.0</v>
       </c>
       <c r="D231" s="1">
-        <v>100.74801076</v>
+        <v>99.68952684</v>
       </c>
       <c r="E231" s="1">
-        <v>102.94893</v>
+        <v>100.0</v>
       </c>
       <c r="F231" t="s">
         <v>8</v>
       </c>
       <c r="G231">
         <v>1.0</v>
       </c>
       <c r="H231" s="1">
-        <v>205897.86</v>
+        <v>136000.0</v>
       </c>
       <c r="I231" s="1">
-        <v>-3269.65</v>
+        <v>47.06</v>
       </c>
       <c r="J231" s="1">
-        <v>-1.587996106419</v>
+        <v>0.034602941176471</v>
       </c>
       <c r="K231">
         <v>0.0</v>
       </c>
-      <c r="L231" t="s">
-        <v>605</v>
+      <c r="L231">
+        <v>469.3</v>
       </c>
       <c r="M231" s="1">
-        <v>201496.02</v>
+        <v>135577.76</v>
       </c>
       <c r="N231" s="1">
-        <v>202628.21</v>
+        <v>136047.06</v>
       </c>
       <c r="O231" s="1">
-        <v>0.34</v>
+        <v>0.23</v>
       </c>
       <c r="P231">
         <v>1</v>
       </c>
     </row>
     <row r="232" spans="1:16">
       <c r="A232" t="s">
-        <v>606</v>
+        <v>597</v>
       </c>
       <c r="B232" t="s">
-        <v>607</v>
+        <v>598</v>
       </c>
       <c r="C232" s="1">
-        <v>200000.0</v>
+        <v>283000.0</v>
       </c>
       <c r="D232" s="1">
-        <v>95.29752058</v>
+        <v>99.11372181</v>
       </c>
       <c r="E232" s="1">
-        <v>94.709275</v>
+        <v>99.646</v>
       </c>
       <c r="F232" t="s">
         <v>8</v>
       </c>
       <c r="G232">
         <v>1.0</v>
       </c>
       <c r="H232" s="1">
-        <v>189418.55</v>
+        <v>281998.18</v>
       </c>
       <c r="I232" s="1">
-        <v>1364.85</v>
+        <v>176.15</v>
       </c>
       <c r="J232" s="1">
-        <v>0.72054716921864</v>
+        <v>0.062464942149627</v>
       </c>
       <c r="K232">
         <v>0.0</v>
       </c>
-      <c r="L232">
-        <v>188.36</v>
+      <c r="L232" t="s">
+        <v>599</v>
       </c>
       <c r="M232" s="1">
-        <v>190595.04</v>
+        <v>280491.84</v>
       </c>
       <c r="N232" s="1">
-        <v>190783.4</v>
+        <v>282174.33</v>
       </c>
       <c r="O232" s="1">
-        <v>0.32</v>
+        <v>0.47</v>
       </c>
       <c r="P232">
         <v>1</v>
       </c>
     </row>
     <row r="233" spans="1:16">
       <c r="A233" t="s">
-        <v>608</v>
+        <v>600</v>
       </c>
       <c r="B233" t="s">
-        <v>609</v>
+        <v>601</v>
       </c>
       <c r="C233" s="1">
-        <v>400000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D233" s="1">
-        <v>97.35790193</v>
+        <v>100.23874155</v>
       </c>
       <c r="E233" s="1">
-        <v>101.297303</v>
+        <v>103.40919</v>
       </c>
       <c r="F233" t="s">
         <v>8</v>
       </c>
       <c r="G233">
         <v>1.0</v>
       </c>
       <c r="H233" s="1">
-        <v>405189.21</v>
+        <v>206818.38</v>
       </c>
       <c r="I233" s="1">
-        <v>-13945.27</v>
+        <v>-5727.2</v>
       </c>
       <c r="J233" s="1">
-        <v>-3.4416686466059</v>
+        <v>-2.7691929508393</v>
       </c>
       <c r="K233">
         <v>0.0</v>
       </c>
-      <c r="L233" t="s">
-        <v>610</v>
+      <c r="L233">
+        <v>613.7</v>
       </c>
       <c r="M233" s="1">
-        <v>389431.61</v>
+        <v>200477.48</v>
       </c>
       <c r="N233" s="1">
-        <v>391243.94</v>
+        <v>201091.18</v>
       </c>
       <c r="O233" s="1">
-        <v>0.66</v>
+        <v>0.34</v>
       </c>
       <c r="P233">
         <v>1</v>
       </c>
     </row>
     <row r="234" spans="1:16">
       <c r="A234" t="s">
-        <v>611</v>
+        <v>602</v>
       </c>
       <c r="B234" t="s">
-        <v>612</v>
+        <v>603</v>
       </c>
       <c r="C234" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D234" s="1">
-        <v>104.94048025</v>
+        <v>98.66852796</v>
       </c>
       <c r="E234" s="1">
-        <v>108.69382</v>
+        <v>103.372055</v>
       </c>
       <c r="F234" t="s">
         <v>8</v>
       </c>
       <c r="G234">
         <v>1.0</v>
       </c>
       <c r="H234" s="1">
-        <v>108693.82</v>
+        <v>206744.11</v>
       </c>
       <c r="I234" s="1">
-        <v>403.51</v>
+        <v>-2809.79</v>
       </c>
       <c r="J234" s="1">
-        <v>0.37123545754487</v>
+        <v>-1.3590665291505</v>
       </c>
       <c r="K234">
         <v>0.0</v>
       </c>
       <c r="L234" t="s">
-        <v>613</v>
+        <v>604</v>
       </c>
       <c r="M234" s="1">
-        <v>104940.48</v>
+        <v>197337.06</v>
       </c>
       <c r="N234" s="1">
-        <v>109097.33</v>
+        <v>203934.32</v>
       </c>
       <c r="O234" s="1">
-        <v>0.18</v>
+        <v>0.34</v>
       </c>
       <c r="P234">
         <v>1</v>
       </c>
     </row>
     <row r="235" spans="1:16">
       <c r="A235" t="s">
-        <v>614</v>
+        <v>605</v>
       </c>
       <c r="B235" t="s">
-        <v>615</v>
+        <v>606</v>
       </c>
       <c r="C235" s="1">
-        <v>300000.0</v>
+        <v>254000.0</v>
       </c>
       <c r="D235" s="1">
-        <v>98.20083235</v>
+        <v>98.26679408</v>
       </c>
       <c r="E235" s="1">
-        <v>99.589</v>
+        <v>99.492</v>
       </c>
       <c r="F235" t="s">
         <v>8</v>
       </c>
       <c r="G235">
         <v>1.0</v>
       </c>
       <c r="H235" s="1">
-        <v>298767.0</v>
+        <v>252709.68</v>
       </c>
       <c r="I235" s="1">
-        <v>2542.35</v>
+        <v>-328.46</v>
       </c>
       <c r="J235" s="1">
-        <v>0.85094739378847</v>
+        <v>-0.12997523482282</v>
       </c>
       <c r="K235">
         <v>0.0</v>
       </c>
       <c r="L235" t="s">
-        <v>616</v>
+        <v>607</v>
       </c>
       <c r="M235" s="1">
-        <v>294602.5</v>
+        <v>249597.66</v>
       </c>
       <c r="N235" s="1">
-        <v>301309.35</v>
+        <v>252381.22</v>
       </c>
       <c r="O235" s="1">
-        <v>0.51</v>
+        <v>0.42</v>
       </c>
       <c r="P235">
         <v>1</v>
       </c>
     </row>
     <row r="236" spans="1:16">
       <c r="A236" t="s">
-        <v>617</v>
+        <v>608</v>
       </c>
       <c r="B236" t="s">
-        <v>618</v>
+        <v>609</v>
       </c>
       <c r="C236" s="1">
-        <v>100000.0</v>
+        <v>205000.0</v>
       </c>
       <c r="D236" s="1">
-        <v>97.43512652</v>
+        <v>99.6905285</v>
       </c>
       <c r="E236" s="1">
-        <v>100.13095</v>
+        <v>100.0</v>
       </c>
       <c r="F236" t="s">
         <v>8</v>
       </c>
       <c r="G236">
         <v>1.0</v>
       </c>
       <c r="H236" s="1">
-        <v>100130.95</v>
+        <v>205000.0</v>
       </c>
       <c r="I236" s="1">
-        <v>-1856.24</v>
+        <v>41.93</v>
       </c>
       <c r="J236" s="1">
-        <v>-1.8538124326195</v>
+        <v>0.020453658536585</v>
       </c>
       <c r="K236">
         <v>0.0</v>
       </c>
       <c r="L236">
-        <v>839.58</v>
+        <v>676.35</v>
       </c>
       <c r="M236" s="1">
-        <v>97435.13</v>
+        <v>204365.58</v>
       </c>
       <c r="N236" s="1">
-        <v>98274.71</v>
+        <v>205041.93</v>
       </c>
       <c r="O236" s="1">
-        <v>0.16</v>
+        <v>0.34</v>
       </c>
       <c r="P236">
         <v>1</v>
       </c>
     </row>
     <row r="237" spans="1:16">
       <c r="A237" t="s">
-        <v>619</v>
+        <v>610</v>
       </c>
       <c r="B237" t="s">
-        <v>620</v>
+        <v>611</v>
       </c>
       <c r="C237" s="1">
-        <v>200000.0</v>
+        <v>183000.0</v>
       </c>
       <c r="D237" s="1">
-        <v>102.57618205</v>
+        <v>99.21476768</v>
       </c>
       <c r="E237" s="1">
-        <v>103.39893</v>
+        <v>100.0</v>
       </c>
       <c r="F237" t="s">
         <v>8</v>
       </c>
       <c r="G237">
         <v>1.0</v>
       </c>
       <c r="H237" s="1">
-        <v>206797.86</v>
+        <v>183000.0</v>
       </c>
       <c r="I237" s="1">
-        <v>-1411.25</v>
+        <v>-1019.51</v>
       </c>
       <c r="J237" s="1">
-        <v>-0.68242969245426</v>
+        <v>-0.55710928961749</v>
       </c>
       <c r="K237">
         <v>0.0</v>
       </c>
       <c r="L237">
-        <v>234.25</v>
+        <v>417.47</v>
       </c>
       <c r="M237" s="1">
-        <v>205152.36</v>
+        <v>181563.02</v>
       </c>
       <c r="N237" s="1">
-        <v>205386.61</v>
+        <v>181980.49</v>
       </c>
       <c r="O237" s="1">
-        <v>0.34</v>
+        <v>0.31</v>
       </c>
       <c r="P237">
         <v>1</v>
       </c>
     </row>
     <row r="238" spans="1:16">
       <c r="A238" t="s">
-        <v>621</v>
+        <v>612</v>
       </c>
       <c r="B238" t="s">
-        <v>622</v>
+        <v>613</v>
       </c>
       <c r="C238" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D238" s="1">
-        <v>104.20745583</v>
+        <v>88.02514387</v>
       </c>
       <c r="E238" s="1">
-        <v>109.3363</v>
+        <v>87.329</v>
       </c>
       <c r="F238" t="s">
         <v>8</v>
       </c>
       <c r="G238">
         <v>1.0</v>
       </c>
       <c r="H238" s="1">
-        <v>218672.6</v>
+        <v>87329.0</v>
       </c>
       <c r="I238" s="1">
-        <v>-5972.76</v>
+        <v>813.27</v>
       </c>
       <c r="J238" s="1">
-        <v>-2.7313710085306</v>
+        <v>0.93127139896254</v>
       </c>
       <c r="K238">
         <v>0.0</v>
       </c>
-      <c r="L238" t="s">
-        <v>623</v>
+      <c r="L238">
+        <v>117.12</v>
       </c>
       <c r="M238" s="1">
-        <v>208414.91</v>
+        <v>88025.15</v>
       </c>
       <c r="N238" s="1">
-        <v>212699.84</v>
+        <v>88142.27</v>
       </c>
       <c r="O238" s="1">
-        <v>0.36</v>
+        <v>0.15</v>
       </c>
       <c r="P238">
         <v>1</v>
       </c>
     </row>
     <row r="239" spans="1:16">
       <c r="A239" t="s">
-        <v>624</v>
+        <v>614</v>
       </c>
       <c r="B239" t="s">
-        <v>625</v>
+        <v>615</v>
       </c>
       <c r="C239" s="1">
-        <v>251000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D239" s="1">
-        <v>98.18503418</v>
+        <v>100.9561979</v>
       </c>
       <c r="E239" s="1">
-        <v>99.947</v>
+        <v>101.91515</v>
       </c>
       <c r="F239" t="s">
         <v>8</v>
       </c>
       <c r="G239">
         <v>1.0</v>
       </c>
       <c r="H239" s="1">
-        <v>250866.97</v>
+        <v>101915.15</v>
       </c>
       <c r="I239" s="1">
-        <v>-683.32</v>
+        <v>869.82</v>
       </c>
       <c r="J239" s="1">
-        <v>-0.27238340703043</v>
+        <v>0.85347467967226</v>
       </c>
       <c r="K239">
         <v>0.0</v>
       </c>
       <c r="L239" t="s">
-        <v>626</v>
+        <v>616</v>
       </c>
       <c r="M239" s="1">
-        <v>246444.44</v>
+        <v>100956.2</v>
       </c>
       <c r="N239" s="1">
-        <v>250183.65</v>
+        <v>102784.97</v>
       </c>
       <c r="O239" s="1">
-        <v>0.42</v>
+        <v>0.17</v>
       </c>
       <c r="P239">
         <v>1</v>
       </c>
     </row>
     <row r="240" spans="1:16">
       <c r="A240" t="s">
-        <v>627</v>
+        <v>617</v>
       </c>
       <c r="B240" t="s">
-        <v>628</v>
+        <v>618</v>
       </c>
       <c r="C240" s="1">
-        <v>212000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D240" s="1">
-        <v>98.18091954</v>
+        <v>99.99549558</v>
       </c>
       <c r="E240" s="1">
-        <v>100.0</v>
+        <v>102.94893</v>
       </c>
       <c r="F240" t="s">
         <v>8</v>
       </c>
       <c r="G240">
         <v>1.0</v>
       </c>
       <c r="H240" s="1">
-        <v>212000.0</v>
+        <v>205897.86</v>
       </c>
       <c r="I240" s="1">
-        <v>-2658.02</v>
+        <v>-4198.65</v>
       </c>
       <c r="J240" s="1">
-        <v>-1.2537830188679</v>
+        <v>-2.0391906938712</v>
       </c>
       <c r="K240">
         <v>0.0</v>
       </c>
       <c r="L240" t="s">
-        <v>629</v>
+        <v>619</v>
       </c>
       <c r="M240" s="1">
-        <v>208143.55</v>
+        <v>199990.99</v>
       </c>
       <c r="N240" s="1">
-        <v>209341.98</v>
+        <v>201699.21</v>
       </c>
       <c r="O240" s="1">
-        <v>0.35</v>
+        <v>0.34</v>
       </c>
       <c r="P240">
         <v>1</v>
       </c>
     </row>
     <row r="241" spans="1:16">
       <c r="A241" t="s">
-        <v>630</v>
+        <v>620</v>
       </c>
       <c r="B241" t="s">
-        <v>631</v>
+        <v>621</v>
       </c>
       <c r="C241" s="1">
-        <v>399000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D241" s="1">
-        <v>98.20024946</v>
+        <v>94.97889716</v>
       </c>
       <c r="E241" s="1">
-        <v>99.902</v>
+        <v>94.709275</v>
       </c>
       <c r="F241" t="s">
         <v>8</v>
       </c>
       <c r="G241">
         <v>1.0</v>
       </c>
       <c r="H241" s="1">
-        <v>398608.98</v>
+        <v>189418.55</v>
       </c>
       <c r="I241" s="1">
-        <v>-4412.38</v>
+        <v>946.09</v>
       </c>
       <c r="J241" s="1">
-        <v>-1.1069444546884</v>
+        <v>0.49947061679017</v>
       </c>
       <c r="K241">
         <v>0.0</v>
       </c>
-      <c r="L241" t="s">
-        <v>632</v>
+      <c r="L241">
+        <v>406.85</v>
       </c>
       <c r="M241" s="1">
-        <v>391819.0</v>
+        <v>189957.79</v>
       </c>
       <c r="N241" s="1">
-        <v>394196.6</v>
+        <v>190364.64</v>
       </c>
       <c r="O241" s="1">
-        <v>0.66</v>
+        <v>0.32</v>
       </c>
       <c r="P241">
         <v>1</v>
       </c>
     </row>
     <row r="242" spans="1:16">
       <c r="A242" t="s">
-        <v>633</v>
+        <v>622</v>
       </c>
       <c r="B242" t="s">
-        <v>634</v>
+        <v>623</v>
       </c>
       <c r="C242" s="1">
-        <v>242000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D242" s="1">
-        <v>100.32363871</v>
+        <v>96.69522108</v>
       </c>
       <c r="E242" s="1">
-        <v>100.0</v>
+        <v>101.297303</v>
       </c>
       <c r="F242" t="s">
         <v>8</v>
       </c>
       <c r="G242">
         <v>1.0</v>
       </c>
       <c r="H242" s="1">
-        <v>242000.0</v>
+        <v>405189.21</v>
       </c>
       <c r="I242" s="1">
-        <v>3107.8</v>
+        <v>-15523.39</v>
       </c>
       <c r="J242" s="1">
-        <v>1.2842148760331</v>
+        <v>-3.83114594784</v>
       </c>
       <c r="K242">
         <v>0.0</v>
       </c>
       <c r="L242" t="s">
-        <v>635</v>
+        <v>624</v>
       </c>
       <c r="M242" s="1">
-        <v>242783.21</v>
+        <v>386780.89</v>
       </c>
       <c r="N242" s="1">
-        <v>245107.8</v>
+        <v>389665.82</v>
       </c>
       <c r="O242" s="1">
-        <v>0.41</v>
+        <v>0.65</v>
       </c>
       <c r="P242">
         <v>1</v>
       </c>
     </row>
     <row r="243" spans="1:16">
       <c r="A243" t="s">
-        <v>636</v>
+        <v>625</v>
       </c>
       <c r="B243" t="s">
-        <v>637</v>
+        <v>626</v>
       </c>
       <c r="C243" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D243" s="1">
-        <v>100.41329511</v>
+        <v>103.95258801</v>
       </c>
       <c r="E243" s="1">
-        <v>104.6323</v>
+        <v>108.69382</v>
       </c>
       <c r="F243" t="s">
         <v>8</v>
       </c>
       <c r="G243">
         <v>1.0</v>
       </c>
       <c r="H243" s="1">
-        <v>209264.6</v>
+        <v>108693.82</v>
       </c>
       <c r="I243" s="1">
-        <v>-7644.55</v>
+        <v>-4496.71</v>
       </c>
       <c r="J243" s="1">
-        <v>-3.6530545538997</v>
+        <v>-4.1370429339957</v>
       </c>
       <c r="K243">
         <v>0.0</v>
       </c>
       <c r="L243">
-        <v>793.46</v>
+        <v>244.52</v>
       </c>
       <c r="M243" s="1">
-        <v>200826.59</v>
+        <v>103952.59</v>
       </c>
       <c r="N243" s="1">
-        <v>201620.05</v>
+        <v>104197.11</v>
       </c>
       <c r="O243" s="1">
-        <v>0.34</v>
+        <v>0.17</v>
       </c>
       <c r="P243">
         <v>1</v>
       </c>
     </row>
     <row r="244" spans="1:16">
       <c r="A244" t="s">
-        <v>638</v>
+        <v>627</v>
       </c>
       <c r="B244" t="s">
-        <v>639</v>
+        <v>628</v>
       </c>
       <c r="C244" s="1">
-        <v>100000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D244" s="1">
-        <v>101.3874811</v>
+        <v>97.53014157</v>
       </c>
       <c r="E244" s="1">
-        <v>100.0</v>
+        <v>99.589</v>
       </c>
       <c r="F244" t="s">
         <v>8</v>
       </c>
       <c r="G244">
         <v>1.0</v>
       </c>
       <c r="H244" s="1">
-        <v>100000.0</v>
+        <v>298767.0</v>
       </c>
       <c r="I244" s="1">
-        <v>1421.53</v>
+        <v>1245.34</v>
       </c>
       <c r="J244" s="1">
-        <v>1.42153</v>
+        <v>0.41682649020809</v>
       </c>
       <c r="K244">
         <v>0.0</v>
       </c>
-      <c r="L244">
-        <v>34.05</v>
+      <c r="L244" t="s">
+        <v>629</v>
       </c>
       <c r="M244" s="1">
-        <v>101387.48</v>
+        <v>292590.42</v>
       </c>
       <c r="N244" s="1">
-        <v>101421.53</v>
+        <v>300012.34</v>
       </c>
       <c r="O244" s="1">
-        <v>0.17</v>
+        <v>0.5</v>
       </c>
       <c r="P244">
         <v>1</v>
       </c>
     </row>
     <row r="245" spans="1:16">
       <c r="A245" t="s">
-        <v>640</v>
+        <v>630</v>
       </c>
       <c r="B245" t="s">
-        <v>641</v>
+        <v>631</v>
       </c>
       <c r="C245" s="1">
         <v>100000.0</v>
       </c>
       <c r="D245" s="1">
-        <v>102.61925486</v>
+        <v>96.9667879</v>
       </c>
       <c r="E245" s="1">
-        <v>106.26549</v>
+        <v>100.13095</v>
       </c>
       <c r="F245" t="s">
         <v>8</v>
       </c>
       <c r="G245">
         <v>1.0</v>
       </c>
       <c r="H245" s="1">
-        <v>106265.49</v>
+        <v>100130.95</v>
       </c>
       <c r="I245" s="1">
-        <v>-86.3</v>
+        <v>-2012.43</v>
       </c>
       <c r="J245" s="1">
-        <v>-0.081211689702838</v>
+        <v>-2.0097981692973</v>
       </c>
       <c r="K245">
         <v>0.0</v>
       </c>
       <c r="L245" t="s">
-        <v>642</v>
+        <v>632</v>
       </c>
       <c r="M245" s="1">
-        <v>102619.26</v>
+        <v>96966.78</v>
       </c>
       <c r="N245" s="1">
-        <v>106179.19</v>
+        <v>98118.52</v>
       </c>
       <c r="O245" s="1">
-        <v>0.18</v>
+        <v>0.16</v>
       </c>
       <c r="P245">
         <v>1</v>
       </c>
     </row>
     <row r="246" spans="1:16">
       <c r="A246" t="s">
-        <v>643</v>
+        <v>633</v>
       </c>
       <c r="B246" t="s">
-        <v>644</v>
+        <v>634</v>
       </c>
       <c r="C246" s="1">
         <v>200000.0</v>
       </c>
       <c r="D246" s="1">
-        <v>102.11580542</v>
+        <v>102.04548412</v>
       </c>
       <c r="E246" s="1">
-        <v>105.74276</v>
+        <v>103.39893</v>
       </c>
       <c r="F246" t="s">
         <v>8</v>
       </c>
       <c r="G246">
         <v>1.0</v>
       </c>
       <c r="H246" s="1">
-        <v>211485.52</v>
+        <v>206797.86</v>
       </c>
       <c r="I246" s="1">
-        <v>-6531.99</v>
+        <v>-1717.85</v>
       </c>
       <c r="J246" s="1">
-        <v>-3.0886228050034</v>
+        <v>-0.83069041430119</v>
       </c>
       <c r="K246">
         <v>0.0</v>
       </c>
       <c r="L246">
-        <v>721.92</v>
+        <v>989.04</v>
       </c>
       <c r="M246" s="1">
-        <v>204231.61</v>
+        <v>204090.97</v>
       </c>
       <c r="N246" s="1">
-        <v>204953.53</v>
+        <v>205080.01</v>
       </c>
       <c r="O246" s="1">
         <v>0.34</v>
       </c>
       <c r="P246">
         <v>1</v>
       </c>
     </row>
     <row r="247" spans="1:16">
       <c r="A247" t="s">
-        <v>645</v>
+        <v>635</v>
       </c>
       <c r="B247" t="s">
-        <v>646</v>
+        <v>636</v>
       </c>
       <c r="C247" s="1">
-        <v>300000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D247" s="1">
-        <v>98.74490676</v>
+        <v>103.31774893</v>
       </c>
       <c r="E247" s="1">
-        <v>100.260973</v>
+        <v>109.3363</v>
       </c>
       <c r="F247" t="s">
         <v>8</v>
       </c>
       <c r="G247">
         <v>1.0</v>
       </c>
       <c r="H247" s="1">
-        <v>300782.92</v>
+        <v>218672.6</v>
       </c>
       <c r="I247" s="1">
-        <v>2490.5</v>
+        <v>-7076.83</v>
       </c>
       <c r="J247" s="1">
-        <v>0.82800579235018</v>
+        <v>-3.2362673695744</v>
       </c>
       <c r="K247">
         <v>0.0</v>
       </c>
       <c r="L247" t="s">
-        <v>647</v>
+        <v>637</v>
       </c>
       <c r="M247" s="1">
-        <v>296234.72</v>
+        <v>206635.5</v>
       </c>
       <c r="N247" s="1">
-        <v>303273.42</v>
+        <v>211595.77</v>
       </c>
       <c r="O247" s="1">
-        <v>0.51</v>
+        <v>0.35</v>
       </c>
       <c r="P247">
         <v>1</v>
       </c>
     </row>
     <row r="248" spans="1:16">
       <c r="A248" t="s">
-        <v>648</v>
+        <v>638</v>
       </c>
       <c r="B248" t="s">
-        <v>649</v>
+        <v>639</v>
       </c>
       <c r="C248" s="1">
-        <v>200000.0</v>
+        <v>251000.0</v>
       </c>
       <c r="D248" s="1">
-        <v>100.34542244</v>
+        <v>97.75327361</v>
       </c>
       <c r="E248" s="1">
-        <v>100.0</v>
+        <v>99.947</v>
       </c>
       <c r="F248" t="s">
         <v>8</v>
       </c>
       <c r="G248">
         <v>1.0</v>
       </c>
       <c r="H248" s="1">
-        <v>200000.0</v>
+        <v>250866.97</v>
       </c>
       <c r="I248" s="1">
-        <v>773.61</v>
+        <v>-1019.2</v>
       </c>
       <c r="J248" s="1">
-        <v>0.386805</v>
+        <v>-0.40627110057574</v>
       </c>
       <c r="K248">
         <v>0.0</v>
       </c>
-      <c r="L248">
-        <v>82.76</v>
+      <c r="L248" t="s">
+        <v>640</v>
       </c>
       <c r="M248" s="1">
-        <v>200690.85</v>
+        <v>245360.72</v>
       </c>
       <c r="N248" s="1">
-        <v>200773.61</v>
+        <v>249847.77</v>
       </c>
       <c r="O248" s="1">
-        <v>0.34</v>
+        <v>0.42</v>
       </c>
       <c r="P248">
         <v>1</v>
       </c>
     </row>
     <row r="249" spans="1:16">
       <c r="A249" t="s">
-        <v>650</v>
+        <v>641</v>
       </c>
       <c r="B249" t="s">
-        <v>651</v>
+        <v>642</v>
       </c>
       <c r="C249" s="1">
-        <v>373000.0</v>
+        <v>212000.0</v>
       </c>
       <c r="D249" s="1">
-        <v>99.25110281</v>
+        <v>97.56438641</v>
       </c>
       <c r="E249" s="1">
-        <v>103.399775</v>
+        <v>100.0</v>
       </c>
       <c r="F249" t="s">
         <v>8</v>
       </c>
       <c r="G249">
         <v>1.0</v>
       </c>
       <c r="H249" s="1">
-        <v>385681.16</v>
+        <v>212000.0</v>
       </c>
       <c r="I249" s="1">
-        <v>-4207.9</v>
+        <v>-3321.46</v>
       </c>
       <c r="J249" s="1">
-        <v>-1.091030736373</v>
+        <v>-1.5667264150943</v>
       </c>
       <c r="K249">
         <v>0.0</v>
       </c>
       <c r="L249" t="s">
-        <v>652</v>
+        <v>643</v>
       </c>
       <c r="M249" s="1">
-        <v>370206.62</v>
+        <v>206836.5</v>
       </c>
       <c r="N249" s="1">
-        <v>381473.26</v>
+        <v>208678.54</v>
       </c>
       <c r="O249" s="1">
-        <v>0.64</v>
+        <v>0.35</v>
       </c>
       <c r="P249">
         <v>1</v>
       </c>
     </row>
     <row r="250" spans="1:16">
       <c r="A250" t="s">
-        <v>653</v>
+        <v>644</v>
       </c>
       <c r="B250" t="s">
-        <v>654</v>
+        <v>645</v>
       </c>
       <c r="C250" s="1">
-        <v>200000.0</v>
+        <v>399000.0</v>
       </c>
       <c r="D250" s="1">
-        <v>96.02365551</v>
+        <v>97.28202874</v>
       </c>
       <c r="E250" s="1">
-        <v>99.085615</v>
+        <v>99.902</v>
       </c>
       <c r="F250" t="s">
         <v>8</v>
       </c>
       <c r="G250">
         <v>1.0</v>
       </c>
       <c r="H250" s="1">
-        <v>198171.23</v>
+        <v>398608.98</v>
       </c>
       <c r="I250" s="1">
-        <v>-6123.92</v>
+        <v>-6926.91</v>
       </c>
       <c r="J250" s="1">
-        <v>-3.0902164759234</v>
+        <v>-1.7377706844437</v>
       </c>
       <c r="K250">
         <v>0.0</v>
       </c>
-      <c r="L250">
-        <v>0.0</v>
+      <c r="L250" t="s">
+        <v>646</v>
       </c>
       <c r="M250" s="1">
-        <v>192047.31</v>
+        <v>388155.29</v>
       </c>
       <c r="N250" s="1">
-        <v>192047.31</v>
+        <v>391682.07</v>
       </c>
       <c r="O250" s="1">
-        <v>0.32</v>
+        <v>0.66</v>
       </c>
       <c r="P250">
         <v>1</v>
       </c>
     </row>
     <row r="251" spans="1:16">
       <c r="A251" t="s">
-        <v>655</v>
+        <v>647</v>
       </c>
       <c r="B251" t="s">
-        <v>656</v>
+        <v>648</v>
       </c>
       <c r="C251" s="1">
-        <v>200000.0</v>
+        <v>242000.0</v>
       </c>
       <c r="D251" s="1">
-        <v>98.19297119</v>
+        <v>99.87359439</v>
       </c>
       <c r="E251" s="1">
-        <v>98.64377</v>
+        <v>100.0</v>
       </c>
       <c r="F251" t="s">
         <v>8</v>
       </c>
       <c r="G251">
         <v>1.0</v>
       </c>
       <c r="H251" s="1">
-        <v>197287.54</v>
+        <v>242000.0</v>
       </c>
       <c r="I251" s="1">
-        <v>727.99</v>
+        <v>2793.55</v>
       </c>
       <c r="J251" s="1">
-        <v>0.36899948167026</v>
+        <v>1.1543595041322</v>
       </c>
       <c r="K251">
         <v>0.0</v>
       </c>
       <c r="L251" t="s">
-        <v>657</v>
+        <v>649</v>
       </c>
       <c r="M251" s="1">
-        <v>196385.94</v>
+        <v>241694.09</v>
       </c>
       <c r="N251" s="1">
-        <v>198015.53</v>
+        <v>244793.55</v>
       </c>
       <c r="O251" s="1">
-        <v>0.33</v>
+        <v>0.41</v>
       </c>
       <c r="P251">
         <v>1</v>
       </c>
     </row>
     <row r="252" spans="1:16">
       <c r="A252" t="s">
-        <v>658</v>
+        <v>650</v>
       </c>
       <c r="B252" t="s">
-        <v>659</v>
+        <v>651</v>
       </c>
       <c r="C252" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D252" s="1">
-        <v>100.78301527</v>
+        <v>99.66040992</v>
       </c>
       <c r="E252" s="1">
-        <v>100.0</v>
+        <v>104.6323</v>
       </c>
       <c r="F252" t="s">
         <v>8</v>
       </c>
       <c r="G252">
         <v>1.0</v>
       </c>
       <c r="H252" s="1">
-        <v>100000.0</v>
+        <v>209264.6</v>
       </c>
       <c r="I252" s="1">
-        <v>884.11</v>
+        <v>-8560.31</v>
       </c>
       <c r="J252" s="1">
-        <v>0.88411</v>
+        <v>-4.0906632082063</v>
       </c>
       <c r="K252">
         <v>0.0</v>
       </c>
-      <c r="L252">
-        <v>101.1</v>
+      <c r="L252" t="s">
+        <v>652</v>
       </c>
       <c r="M252" s="1">
-        <v>100783.01</v>
+        <v>199320.82</v>
       </c>
       <c r="N252" s="1">
-        <v>100884.11</v>
+        <v>200704.29</v>
       </c>
       <c r="O252" s="1">
-        <v>0.17</v>
+        <v>0.34</v>
       </c>
       <c r="P252">
         <v>1</v>
       </c>
     </row>
     <row r="253" spans="1:16">
       <c r="A253" t="s">
-        <v>660</v>
+        <v>653</v>
       </c>
       <c r="B253" t="s">
-        <v>661</v>
+        <v>654</v>
       </c>
       <c r="C253" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D253" s="1">
-        <v>100.15051181</v>
+        <v>100.29270538</v>
       </c>
       <c r="E253" s="1">
-        <v>103.524275</v>
+        <v>100.0</v>
       </c>
       <c r="F253" t="s">
         <v>8</v>
       </c>
       <c r="G253">
         <v>1.0</v>
       </c>
       <c r="H253" s="1">
-        <v>207048.55</v>
+        <v>100000.0</v>
       </c>
       <c r="I253" s="1">
-        <v>-728.35</v>
+        <v>655.93</v>
       </c>
       <c r="J253" s="1">
-        <v>-0.35177739713705</v>
+        <v>0.65593</v>
       </c>
       <c r="K253">
         <v>0.0</v>
       </c>
-      <c r="L253" t="s">
-        <v>662</v>
+      <c r="L253">
+        <v>363.22</v>
       </c>
       <c r="M253" s="1">
-        <v>200301.02</v>
+        <v>100292.71</v>
       </c>
       <c r="N253" s="1">
-        <v>206320.2</v>
+        <v>100655.93</v>
       </c>
       <c r="O253" s="1">
-        <v>0.35</v>
+        <v>0.17</v>
       </c>
       <c r="P253">
         <v>1</v>
       </c>
     </row>
     <row r="254" spans="1:16">
       <c r="A254" t="s">
-        <v>663</v>
+        <v>655</v>
       </c>
       <c r="B254" t="s">
-        <v>664</v>
+        <v>656</v>
       </c>
       <c r="C254" s="1">
-        <v>159000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D254" s="1">
-        <v>99.67719045</v>
+        <v>101.87002743</v>
       </c>
       <c r="E254" s="1">
-        <v>99.695</v>
+        <v>106.26549</v>
       </c>
       <c r="F254" t="s">
         <v>8</v>
       </c>
       <c r="G254">
         <v>1.0</v>
       </c>
       <c r="H254" s="1">
-        <v>158515.05</v>
+        <v>106265.49</v>
       </c>
       <c r="I254" s="1">
-        <v>510.76</v>
+        <v>-507.79</v>
       </c>
       <c r="J254" s="1">
-        <v>0.32221546156027</v>
+        <v>-0.47785033504292</v>
       </c>
       <c r="K254">
         <v>0.0</v>
       </c>
-      <c r="L254">
-        <v>539.08</v>
+      <c r="L254" t="s">
+        <v>657</v>
       </c>
       <c r="M254" s="1">
-        <v>158486.73</v>
+        <v>101870.03</v>
       </c>
       <c r="N254" s="1">
-        <v>159025.81</v>
+        <v>105757.7</v>
       </c>
       <c r="O254" s="1">
-        <v>0.27</v>
+        <v>0.18</v>
       </c>
       <c r="P254">
         <v>1</v>
       </c>
     </row>
     <row r="255" spans="1:16">
       <c r="A255" t="s">
-        <v>665</v>
+        <v>658</v>
       </c>
       <c r="B255" t="s">
-        <v>666</v>
+        <v>659</v>
       </c>
       <c r="C255" s="1">
         <v>200000.0</v>
       </c>
       <c r="D255" s="1">
-        <v>82.87316837</v>
+        <v>101.54706169</v>
       </c>
       <c r="E255" s="1">
-        <v>82.064325</v>
+        <v>105.74276</v>
       </c>
       <c r="F255" t="s">
         <v>8</v>
       </c>
       <c r="G255">
         <v>1.0</v>
       </c>
       <c r="H255" s="1">
-        <v>164128.65</v>
+        <v>211485.52</v>
       </c>
       <c r="I255" s="1">
-        <v>2567.0</v>
+        <v>-6994.14</v>
       </c>
       <c r="J255" s="1">
-        <v>1.5640170073902</v>
+        <v>-3.3071484042974</v>
       </c>
       <c r="K255">
         <v>0.0</v>
       </c>
-      <c r="L255">
-        <v>949.32</v>
+      <c r="L255" t="s">
+        <v>660</v>
       </c>
       <c r="M255" s="1">
-        <v>165746.33</v>
+        <v>203094.12</v>
       </c>
       <c r="N255" s="1">
-        <v>166695.65</v>
+        <v>204491.38</v>
       </c>
       <c r="O255" s="1">
-        <v>0.28</v>
+        <v>0.34</v>
       </c>
       <c r="P255">
         <v>1</v>
       </c>
     </row>
     <row r="256" spans="1:16">
       <c r="A256" t="s">
-        <v>667</v>
+        <v>661</v>
       </c>
       <c r="B256" t="s">
-        <v>668</v>
+        <v>662</v>
       </c>
       <c r="C256" s="1">
-        <v>200000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D256" s="1">
-        <v>88.77021835</v>
+        <v>97.92305229</v>
       </c>
       <c r="E256" s="1">
-        <v>99.462</v>
+        <v>100.260973</v>
       </c>
       <c r="F256" t="s">
         <v>8</v>
       </c>
       <c r="G256">
         <v>1.0</v>
       </c>
       <c r="H256" s="1">
-        <v>198924.0</v>
+        <v>300782.92</v>
       </c>
       <c r="I256" s="1">
-        <v>-19613.7</v>
+        <v>948.57</v>
       </c>
       <c r="J256" s="1">
-        <v>-9.8598962417808</v>
+        <v>0.31536697628974</v>
       </c>
       <c r="K256">
         <v>0.0</v>
       </c>
       <c r="L256" t="s">
-        <v>669</v>
+        <v>663</v>
       </c>
       <c r="M256" s="1">
-        <v>177540.44</v>
+        <v>293769.16</v>
       </c>
       <c r="N256" s="1">
-        <v>179310.3</v>
+        <v>301731.49</v>
       </c>
       <c r="O256" s="1">
-        <v>0.3</v>
+        <v>0.51</v>
       </c>
       <c r="P256">
         <v>1</v>
       </c>
     </row>
     <row r="257" spans="1:16">
       <c r="A257" t="s">
-        <v>670</v>
+        <v>664</v>
       </c>
       <c r="B257" t="s">
-        <v>671</v>
+        <v>665</v>
       </c>
       <c r="C257" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D257" s="1">
-        <v>89.83592886</v>
+        <v>99.66579153</v>
       </c>
       <c r="E257" s="1">
-        <v>88.81745</v>
+        <v>100.0</v>
       </c>
       <c r="F257" t="s">
         <v>8</v>
       </c>
       <c r="G257">
         <v>1.0</v>
       </c>
       <c r="H257" s="1">
-        <v>88817.45</v>
+        <v>200000.0</v>
       </c>
       <c r="I257" s="1">
-        <v>1616.42</v>
+        <v>14.37</v>
       </c>
       <c r="J257" s="1">
-        <v>1.8199351591382</v>
+        <v>0.007185</v>
       </c>
       <c r="K257">
         <v>0.0</v>
       </c>
       <c r="L257">
-        <v>597.95</v>
+        <v>682.78</v>
       </c>
       <c r="M257" s="1">
-        <v>89835.92</v>
+        <v>199331.59</v>
       </c>
       <c r="N257" s="1">
-        <v>90433.87</v>
+        <v>200014.37</v>
       </c>
       <c r="O257" s="1">
-        <v>0.15</v>
+        <v>0.34</v>
       </c>
       <c r="P257">
         <v>1</v>
       </c>
     </row>
     <row r="258" spans="1:16">
       <c r="A258" t="s">
-        <v>672</v>
+        <v>666</v>
       </c>
       <c r="B258" t="s">
-        <v>673</v>
+        <v>667</v>
       </c>
       <c r="C258" s="1">
-        <v>200000.0</v>
+        <v>373000.0</v>
       </c>
       <c r="D258" s="1">
-        <v>98.78516477</v>
+        <v>98.96058298</v>
       </c>
       <c r="E258" s="1">
-        <v>100.0</v>
+        <v>103.399775</v>
       </c>
       <c r="F258" t="s">
         <v>8</v>
       </c>
       <c r="G258">
         <v>1.0</v>
       </c>
       <c r="H258" s="1">
-        <v>200000.0</v>
+        <v>385681.16</v>
       </c>
       <c r="I258" s="1">
-        <v>1388.48</v>
+        <v>-4180.21</v>
       </c>
       <c r="J258" s="1">
-        <v>0.69424</v>
+        <v>-1.0838512308976</v>
       </c>
       <c r="K258">
         <v>0.0</v>
       </c>
       <c r="L258" t="s">
-        <v>674</v>
+        <v>668</v>
       </c>
       <c r="M258" s="1">
-        <v>197570.33</v>
+        <v>369122.97</v>
       </c>
       <c r="N258" s="1">
-        <v>201388.48</v>
+        <v>381500.95</v>
       </c>
       <c r="O258" s="1">
-        <v>0.34</v>
+        <v>0.64</v>
       </c>
       <c r="P258">
         <v>1</v>
       </c>
     </row>
     <row r="259" spans="1:16">
       <c r="A259" t="s">
-        <v>675</v>
+        <v>669</v>
       </c>
       <c r="B259" t="s">
-        <v>676</v>
+        <v>670</v>
       </c>
       <c r="C259" s="1">
-        <v>7.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D259" s="1">
-        <v>623.98</v>
+        <v>95.67937004</v>
       </c>
       <c r="E259" s="1">
-        <v>591.08</v>
+        <v>99.085615</v>
       </c>
       <c r="F259" t="s">
-        <v>677</v>
+        <v>8</v>
       </c>
       <c r="G259">
-        <v>1.18</v>
+        <v>1.0</v>
       </c>
       <c r="H259" s="1">
-        <v>0.0</v>
+        <v>198171.23</v>
       </c>
       <c r="I259" s="1">
-        <v>97825.16</v>
+        <v>-6415.23</v>
       </c>
       <c r="J259" s="1">
-        <v>0</v>
+        <v>-3.237215613992</v>
       </c>
       <c r="K259">
         <v>0.0</v>
       </c>
       <c r="L259">
-        <v>0.0</v>
+        <v>397.26</v>
       </c>
       <c r="M259" s="1">
-        <v>97825.16</v>
+        <v>191358.74</v>
       </c>
       <c r="N259" s="1">
-        <v>97825.16</v>
+        <v>191756.0</v>
       </c>
       <c r="O259" s="1">
-        <v>0.16</v>
+        <v>0.32</v>
       </c>
       <c r="P259">
         <v>1</v>
       </c>
     </row>
     <row r="260" spans="1:16">
       <c r="A260" t="s">
-        <v>678</v>
+        <v>671</v>
       </c>
       <c r="B260" t="s">
-        <v>679</v>
+        <v>672</v>
       </c>
       <c r="C260" s="1">
-        <v>39.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D260" s="1">
-        <v>125.44</v>
+        <v>97.56396563</v>
       </c>
       <c r="E260" s="1">
-        <v>128.94</v>
+        <v>98.64377</v>
       </c>
       <c r="F260" t="s">
         <v>8</v>
       </c>
       <c r="G260">
         <v>1.0</v>
       </c>
       <c r="H260" s="1">
-        <v>0.0</v>
+        <v>197287.54</v>
       </c>
       <c r="I260" s="1">
-        <v>-136500.0</v>
+        <v>-57.44</v>
       </c>
       <c r="J260" s="1">
-        <v>0</v>
+        <v>-0.029114864527177</v>
       </c>
       <c r="K260">
         <v>0.0</v>
       </c>
-      <c r="L260">
-        <v>0.0</v>
+      <c r="L260" t="s">
+        <v>673</v>
       </c>
       <c r="M260" s="1">
-        <v>-136500.0</v>
+        <v>195127.93</v>
       </c>
       <c r="N260" s="1">
-        <v>-136500.0</v>
+        <v>197230.1</v>
       </c>
       <c r="O260" s="1">
-        <v>-0.23</v>
+        <v>0.33</v>
       </c>
       <c r="P260">
         <v>1</v>
       </c>
     </row>
     <row r="261" spans="1:16">
       <c r="A261" t="s">
-        <v>680</v>
+        <v>674</v>
       </c>
       <c r="B261" t="s">
-        <v>681</v>
+        <v>675</v>
       </c>
       <c r="C261" s="1">
-        <v>-60.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D261" s="1">
-        <v>5877.0</v>
+        <v>100.21110248</v>
       </c>
       <c r="E261" s="1">
-        <v>5567.5886978</v>
+        <v>100.0</v>
       </c>
       <c r="F261" t="s">
         <v>8</v>
       </c>
       <c r="G261">
         <v>1.0</v>
       </c>
       <c r="H261" s="1">
-        <v>0.0</v>
+        <v>100000.0</v>
       </c>
       <c r="I261" s="1">
-        <v>-185646.78</v>
+        <v>605.38</v>
       </c>
       <c r="J261" s="1">
-        <v>0</v>
+        <v>0.60538</v>
       </c>
       <c r="K261">
         <v>0.0</v>
       </c>
       <c r="L261">
-        <v>0.0</v>
+        <v>394.27</v>
       </c>
       <c r="M261" s="1">
-        <v>-185646.78</v>
+        <v>100211.11</v>
       </c>
       <c r="N261" s="1">
-        <v>-185646.78</v>
+        <v>100605.38</v>
       </c>
       <c r="O261" s="1">
-        <v>-0.31</v>
+        <v>0.17</v>
       </c>
       <c r="P261">
         <v>1</v>
       </c>
     </row>
     <row r="262" spans="1:16">
       <c r="A262" t="s">
-        <v>682</v>
+        <v>676</v>
       </c>
       <c r="B262" t="s">
-        <v>683</v>
+        <v>677</v>
       </c>
       <c r="C262" s="1">
-        <v>12.0</v>
+        <v>159000.0</v>
       </c>
       <c r="D262" s="1">
-        <v>256.45</v>
+        <v>98.84727866</v>
       </c>
       <c r="E262" s="1">
-        <v>258.6</v>
+        <v>99.695</v>
       </c>
       <c r="F262" t="s">
         <v>8</v>
       </c>
       <c r="G262">
         <v>1.0</v>
       </c>
       <c r="H262" s="1">
-        <v>0.0</v>
+        <v>158515.05</v>
       </c>
       <c r="I262" s="1">
-        <v>-2580.0</v>
+        <v>-335.07</v>
       </c>
       <c r="J262" s="1">
-        <v>0</v>
+        <v>-0.21138055976388</v>
       </c>
       <c r="K262">
         <v>0.0</v>
       </c>
-      <c r="L262">
-        <v>0.0</v>
+      <c r="L262" t="s">
+        <v>678</v>
       </c>
       <c r="M262" s="1">
-        <v>-2580.0</v>
+        <v>157167.17</v>
       </c>
       <c r="N262" s="1">
-        <v>-2580.0</v>
+        <v>158179.98</v>
       </c>
       <c r="O262" s="1">
-        <v>0.0</v>
+        <v>0.27</v>
       </c>
       <c r="P262">
         <v>1</v>
       </c>
     </row>
     <row r="263" spans="1:16">
       <c r="A263" t="s">
-        <v>684</v>
+        <v>679</v>
       </c>
       <c r="B263" t="s">
-        <v>685</v>
+        <v>680</v>
       </c>
       <c r="C263" s="1">
-        <v>54.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D263" s="1">
-        <v>82.2</v>
+        <v>82.36235862</v>
       </c>
       <c r="E263" s="1">
-        <v>81.83333333</v>
+        <v>82.064325</v>
       </c>
       <c r="F263" t="s">
-        <v>677</v>
+        <v>8</v>
       </c>
       <c r="G263">
-        <v>1.18</v>
+        <v>1.0</v>
       </c>
       <c r="H263" s="1">
-        <v>0.0</v>
+        <v>164128.65</v>
       </c>
       <c r="I263" s="1">
-        <v>4205.25</v>
+        <v>1664.56</v>
       </c>
       <c r="J263" s="1">
-        <v>0</v>
+        <v>1.0141800349908</v>
       </c>
       <c r="K263">
         <v>0.0</v>
       </c>
-      <c r="L263">
-        <v>0.0</v>
+      <c r="L263" t="s">
+        <v>681</v>
       </c>
       <c r="M263" s="1">
-        <v>4205.25</v>
+        <v>164724.72</v>
       </c>
       <c r="N263" s="1">
-        <v>4205.25</v>
+        <v>165793.21</v>
       </c>
       <c r="O263" s="1">
-        <v>0.01</v>
+        <v>0.28</v>
       </c>
       <c r="P263">
         <v>1</v>
       </c>
     </row>
     <row r="264" spans="1:16">
       <c r="A264" t="s">
-        <v>686</v>
+        <v>682</v>
       </c>
       <c r="B264" t="s">
-        <v>687</v>
+        <v>683</v>
       </c>
       <c r="C264" s="1">
-        <v>180.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D264" s="1">
-        <v>0.085</v>
+        <v>88.16010485</v>
       </c>
       <c r="E264" s="1">
-        <v>0.05</v>
+        <v>99.462</v>
       </c>
       <c r="F264" t="s">
-        <v>677</v>
+        <v>8</v>
       </c>
       <c r="G264">
-        <v>1.18</v>
+        <v>1.0</v>
       </c>
       <c r="H264" s="1">
-        <v>19284.33</v>
+        <v>198924.0</v>
       </c>
       <c r="I264" s="1">
-        <v>13210.79</v>
+        <v>-20675.02</v>
       </c>
       <c r="J264" s="1">
-        <v>68.505309751493</v>
+        <v>-10.393426635298</v>
       </c>
       <c r="K264">
         <v>0.0</v>
       </c>
-      <c r="L264">
-        <v>0.0</v>
+      <c r="L264" t="s">
+        <v>684</v>
       </c>
       <c r="M264" s="1">
-        <v>32495.12</v>
+        <v>176320.21</v>
       </c>
       <c r="N264" s="1">
-        <v>32495.12</v>
+        <v>178248.98</v>
       </c>
       <c r="O264" s="1">
-        <v>0.05</v>
+        <v>0.3</v>
       </c>
       <c r="P264">
         <v>1</v>
       </c>
     </row>
     <row r="265" spans="1:16">
       <c r="A265" t="s">
-        <v>688</v>
+        <v>685</v>
       </c>
       <c r="B265" t="s">
-        <v>689</v>
+        <v>686</v>
       </c>
       <c r="C265" s="1">
-        <v>-360.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D265" s="1">
-        <v>0.23</v>
+        <v>89.47861545</v>
       </c>
       <c r="E265" s="1">
-        <v>0.08914583</v>
+        <v>88.81745</v>
       </c>
       <c r="F265" t="s">
-        <v>677</v>
+        <v>8</v>
       </c>
       <c r="G265">
-        <v>1.18</v>
+        <v>1.0</v>
       </c>
       <c r="H265" s="1">
-        <v>-68745.97</v>
+        <v>88817.45</v>
       </c>
       <c r="I265" s="1">
-        <v>-107109.95</v>
+        <v>1318.7</v>
       </c>
       <c r="J265" s="1">
-        <v>155.80542393976</v>
+        <v>1.4847307595523</v>
       </c>
       <c r="K265">
         <v>0.0</v>
       </c>
       <c r="L265">
-        <v>0.0</v>
+        <v>657.53</v>
       </c>
       <c r="M265" s="1">
-        <v>-175855.92</v>
+        <v>89478.62</v>
       </c>
       <c r="N265" s="1">
-        <v>-175855.92</v>
+        <v>90136.15</v>
       </c>
       <c r="O265" s="1">
-        <v>-0.3</v>
+        <v>0.15</v>
       </c>
       <c r="P265">
         <v>1</v>
       </c>
     </row>
     <row r="266" spans="1:16">
       <c r="A266" t="s">
-        <v>690</v>
+        <v>687</v>
       </c>
       <c r="B266" t="s">
-        <v>691</v>
+        <v>688</v>
       </c>
       <c r="C266" s="1">
-        <v>180.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D266" s="1">
-        <v>0.4425</v>
+        <v>98.55227246</v>
       </c>
       <c r="E266" s="1">
-        <v>0.19905624</v>
+        <v>100.0</v>
       </c>
       <c r="F266" t="s">
-        <v>677</v>
+        <v>8</v>
       </c>
       <c r="G266">
-        <v>1.18</v>
+        <v>1.0</v>
       </c>
       <c r="H266" s="1">
-        <v>76724.74</v>
+        <v>200000.0</v>
       </c>
       <c r="I266" s="1">
-        <v>92441.01</v>
+        <v>1423.72</v>
       </c>
       <c r="J266" s="1">
-        <v>120.48396644941</v>
+        <v>0.71186</v>
       </c>
       <c r="K266">
         <v>0.0</v>
       </c>
-      <c r="L266">
-        <v>0.0</v>
+      <c r="L266" t="s">
+        <v>689</v>
       </c>
       <c r="M266" s="1">
-        <v>169165.75</v>
+        <v>197104.54</v>
       </c>
       <c r="N266" s="1">
-        <v>169165.75</v>
+        <v>201423.72</v>
       </c>
       <c r="O266" s="1">
-        <v>0.28</v>
+        <v>0.34</v>
       </c>
       <c r="P266">
         <v>1</v>
       </c>
     </row>
     <row r="267" spans="1:16">
       <c r="A267" t="s">
+        <v>690</v>
+      </c>
+      <c r="B267" t="s">
+        <v>691</v>
+      </c>
+      <c r="C267" s="1">
+        <v>13.0</v>
+      </c>
+      <c r="D267" s="1">
+        <v>657.12</v>
+      </c>
+      <c r="E267" s="1">
+        <v>619.59384615</v>
+      </c>
+      <c r="F267" t="s">
         <v>692</v>
       </c>
-      <c r="B267" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="G267">
-        <v>1.0</v>
+        <v>1.16</v>
       </c>
       <c r="H267" s="1">
         <v>0.0</v>
       </c>
       <c r="I267" s="1">
-        <v>-30881.25</v>
+        <v>209733.45</v>
       </c>
       <c r="J267" s="1">
         <v>0</v>
       </c>
       <c r="K267">
         <v>0.0</v>
       </c>
       <c r="L267">
         <v>0.0</v>
       </c>
       <c r="M267" s="1">
-        <v>-30881.25</v>
+        <v>209733.45</v>
       </c>
       <c r="N267" s="1">
-        <v>-30881.25</v>
+        <v>209733.45</v>
       </c>
       <c r="O267" s="1">
-        <v>-0.05</v>
+        <v>0.35</v>
       </c>
       <c r="P267">
         <v>1</v>
       </c>
     </row>
     <row r="268" spans="1:16">
       <c r="A268" t="s">
+        <v>693</v>
+      </c>
+      <c r="B268" t="s">
         <v>694</v>
       </c>
-      <c r="B268" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C268" s="1">
-        <v>-322.0</v>
+        <v>26.0</v>
       </c>
       <c r="D268" s="1">
-        <v>0.0475</v>
+        <v>116.5</v>
       </c>
       <c r="E268" s="1">
-        <v>0.0738354</v>
+        <v>118.15461538</v>
       </c>
       <c r="F268" t="s">
         <v>8</v>
       </c>
       <c r="G268">
         <v>1.0</v>
       </c>
       <c r="H268" s="1">
         <v>0.0</v>
       </c>
       <c r="I268" s="1">
-        <v>21200.0</v>
+        <v>-43020.0</v>
       </c>
       <c r="J268" s="1">
         <v>0</v>
       </c>
       <c r="K268">
         <v>0.0</v>
       </c>
       <c r="L268">
         <v>0.0</v>
       </c>
       <c r="M268" s="1">
-        <v>21200.0</v>
+        <v>-43020.0</v>
       </c>
       <c r="N268" s="1">
-        <v>21200.0</v>
+        <v>-43020.0</v>
       </c>
       <c r="O268" s="1">
-        <v>0.04</v>
+        <v>-0.07</v>
       </c>
       <c r="P268">
         <v>1</v>
       </c>
     </row>
     <row r="269" spans="1:16">
       <c r="A269" t="s">
+        <v>695</v>
+      </c>
+      <c r="B269" t="s">
         <v>696</v>
       </c>
-      <c r="B269" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C269" s="1">
-        <v>188.0</v>
+        <v>29.0</v>
       </c>
       <c r="D269" s="1">
-        <v>135.4</v>
+        <v>124.27</v>
       </c>
       <c r="E269" s="1">
-        <v>44.2</v>
+        <v>128.94</v>
       </c>
       <c r="F269" t="s">
         <v>8</v>
       </c>
       <c r="G269">
         <v>1.0</v>
       </c>
       <c r="H269" s="1">
-        <v>83096.0</v>
+        <v>0.0</v>
       </c>
       <c r="I269" s="1">
-        <v>171456.0</v>
+        <v>-135430.0</v>
       </c>
       <c r="J269" s="1">
-        <v>206.33484162896</v>
+        <v>0</v>
       </c>
       <c r="K269">
         <v>0.0</v>
       </c>
       <c r="L269">
         <v>0.0</v>
       </c>
       <c r="M269" s="1">
-        <v>254552.0</v>
+        <v>-135430.0</v>
       </c>
       <c r="N269" s="1">
-        <v>254552.0</v>
+        <v>-135430.0</v>
       </c>
       <c r="O269" s="1">
-        <v>0.43</v>
+        <v>-0.23</v>
       </c>
       <c r="P269">
         <v>1</v>
       </c>
     </row>
     <row r="270" spans="1:16">
       <c r="A270" t="s">
+        <v>697</v>
+      </c>
+      <c r="B270" t="s">
         <v>698</v>
       </c>
-      <c r="B270" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C270" s="1">
-        <v>-376.0</v>
+        <v>-10.0</v>
       </c>
       <c r="D270" s="1">
-        <v>16.3</v>
+        <v>5816.0</v>
       </c>
       <c r="E270" s="1">
-        <v>13.62657181</v>
+        <v>6008.0</v>
       </c>
       <c r="F270" t="s">
         <v>8</v>
       </c>
       <c r="G270">
         <v>1.0</v>
       </c>
       <c r="H270" s="1">
-        <v>-51235.91</v>
+        <v>0.0</v>
       </c>
       <c r="I270" s="1">
-        <v>-10052.09</v>
+        <v>19200.0</v>
       </c>
       <c r="J270" s="1">
-        <v>19.619227998488</v>
+        <v>0</v>
       </c>
       <c r="K270">
         <v>0.0</v>
       </c>
       <c r="L270">
         <v>0.0</v>
       </c>
       <c r="M270" s="1">
-        <v>-61288.0</v>
+        <v>19200.0</v>
       </c>
       <c r="N270" s="1">
-        <v>-61288.0</v>
+        <v>19200.0</v>
       </c>
       <c r="O270" s="1">
-        <v>-0.1</v>
+        <v>0.03</v>
       </c>
       <c r="P270">
         <v>1</v>
       </c>
     </row>
     <row r="271" spans="1:16">
       <c r="A271" t="s">
+        <v>699</v>
+      </c>
+      <c r="B271" t="s">
         <v>700</v>
       </c>
-      <c r="B271" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C271" s="1">
-        <v>188.0</v>
+        <v>57.0</v>
       </c>
       <c r="D271" s="1">
-        <v>0.5</v>
+        <v>255.5</v>
       </c>
       <c r="E271" s="1">
-        <v>3.03914362</v>
+        <v>261.24473684</v>
       </c>
       <c r="F271" t="s">
         <v>8</v>
       </c>
       <c r="G271">
         <v>1.0</v>
       </c>
       <c r="H271" s="1">
-        <v>5713.59</v>
+        <v>0.0</v>
       </c>
       <c r="I271" s="1">
-        <v>-4773.59</v>
+        <v>-32745.0</v>
       </c>
       <c r="J271" s="1">
-        <v>-83.547996968631</v>
+        <v>0</v>
       </c>
       <c r="K271">
         <v>0.0</v>
       </c>
       <c r="L271">
         <v>0.0</v>
       </c>
       <c r="M271" s="1">
-        <v>940.0</v>
+        <v>-32745.0</v>
       </c>
       <c r="N271" s="1">
-        <v>940.0</v>
+        <v>-32745.0</v>
       </c>
       <c r="O271" s="1">
-        <v>0.0</v>
+        <v>-0.05</v>
       </c>
       <c r="P271">
         <v>1</v>
       </c>
     </row>
     <row r="272" spans="1:16">
       <c r="A272" t="s">
+        <v>701</v>
+      </c>
+      <c r="B272" t="s">
         <v>702</v>
       </c>
-      <c r="B272" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C272" s="1">
-        <v>160.0</v>
+        <v>54.0</v>
       </c>
       <c r="D272" s="1">
-        <v>81.3</v>
+        <v>83.9</v>
       </c>
       <c r="E272" s="1">
-        <v>75.3</v>
+        <v>81.83333333</v>
       </c>
       <c r="F272" t="s">
-        <v>8</v>
+        <v>692</v>
       </c>
       <c r="G272">
-        <v>1.0</v>
+        <v>1.16</v>
       </c>
       <c r="H272" s="1">
-        <v>120480.0</v>
+        <v>0.0</v>
       </c>
       <c r="I272" s="1">
-        <v>9600.0</v>
+        <v>23989.68</v>
       </c>
       <c r="J272" s="1">
-        <v>7.9681274900398</v>
+        <v>0</v>
       </c>
       <c r="K272">
         <v>0.0</v>
       </c>
       <c r="L272">
         <v>0.0</v>
       </c>
       <c r="M272" s="1">
-        <v>130080.0</v>
+        <v>23989.68</v>
       </c>
       <c r="N272" s="1">
-        <v>130080.0</v>
+        <v>23989.68</v>
       </c>
       <c r="O272" s="1">
-        <v>0.22</v>
+        <v>0.04</v>
       </c>
       <c r="P272">
         <v>1</v>
       </c>
     </row>
     <row r="273" spans="1:16">
       <c r="A273" t="s">
+        <v>703</v>
+      </c>
+      <c r="B273" t="s">
         <v>704</v>
       </c>
-      <c r="B273" t="s">
+      <c r="C273" s="1">
+        <v>-19.0</v>
+      </c>
+      <c r="D273" s="1">
+        <v>109.171875</v>
+      </c>
+      <c r="E273" s="1">
+        <v>110.84046053</v>
+      </c>
+      <c r="F273" t="s">
+        <v>692</v>
+      </c>
+      <c r="G273">
+        <v>1.16</v>
+      </c>
+      <c r="H273" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I273" s="1">
+        <v>27259.79</v>
+      </c>
+      <c r="J273" s="1">
+        <v>0</v>
+      </c>
+      <c r="K273">
+        <v>0.0</v>
+      </c>
+      <c r="L273">
+        <v>0.0</v>
+      </c>
+      <c r="M273" s="1">
+        <v>27259.79</v>
+      </c>
+      <c r="N273" s="1">
+        <v>27259.79</v>
+      </c>
+      <c r="O273" s="1">
+        <v>0.05</v>
+      </c>
+      <c r="P273">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="274" spans="1:16">
+      <c r="A274" t="s">
         <v>705</v>
       </c>
-      <c r="C273" s="1">
-[...38 lines deleted...]
-      <c r="P273">
+      <c r="B274" t="s">
+        <v>706</v>
+      </c>
+      <c r="C274" s="1">
+        <v>180.0</v>
+      </c>
+      <c r="D274" s="1">
+        <v>0.1075</v>
+      </c>
+      <c r="E274" s="1">
+        <v>0.05</v>
+      </c>
+      <c r="F274" t="s">
+        <v>692</v>
+      </c>
+      <c r="G274">
+        <v>1.16</v>
+      </c>
+      <c r="H274" s="1">
+        <v>19284.33</v>
+      </c>
+      <c r="I274" s="1">
+        <v>22310.68</v>
+      </c>
+      <c r="J274" s="1">
+        <v>115.69331161622</v>
+      </c>
+      <c r="K274">
+        <v>0.0</v>
+      </c>
+      <c r="L274">
+        <v>0.0</v>
+      </c>
+      <c r="M274" s="1">
+        <v>41595.01</v>
+      </c>
+      <c r="N274" s="1">
+        <v>41595.01</v>
+      </c>
+      <c r="O274" s="1">
+        <v>0.07</v>
+      </c>
+      <c r="P274">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="275" spans="1:16">
+      <c r="A275" t="s">
+        <v>707</v>
+      </c>
+      <c r="B275" t="s">
+        <v>708</v>
+      </c>
+      <c r="C275" s="1">
+        <v>-360.0</v>
+      </c>
+      <c r="D275" s="1">
+        <v>0.2825</v>
+      </c>
+      <c r="E275" s="1">
+        <v>0.08914583</v>
+      </c>
+      <c r="F275" t="s">
+        <v>692</v>
+      </c>
+      <c r="G275">
+        <v>1.16</v>
+      </c>
+      <c r="H275" s="1">
+        <v>-68745.97</v>
+      </c>
+      <c r="I275" s="1">
+        <v>-149869.68</v>
+      </c>
+      <c r="J275" s="1">
+        <v>218.00504087731</v>
+      </c>
+      <c r="K275">
+        <v>0.0</v>
+      </c>
+      <c r="L275">
+        <v>0.0</v>
+      </c>
+      <c r="M275" s="1">
+        <v>-218615.65</v>
+      </c>
+      <c r="N275" s="1">
+        <v>-218615.65</v>
+      </c>
+      <c r="O275" s="1">
+        <v>-0.37</v>
+      </c>
+      <c r="P275">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="276" spans="1:16">
+      <c r="A276" t="s">
+        <v>709</v>
+      </c>
+      <c r="B276" t="s">
+        <v>710</v>
+      </c>
+      <c r="C276" s="1">
+        <v>180.0</v>
+      </c>
+      <c r="D276" s="1">
+        <v>0.5125</v>
+      </c>
+      <c r="E276" s="1">
+        <v>0.19905624</v>
+      </c>
+      <c r="F276" t="s">
+        <v>692</v>
+      </c>
+      <c r="G276">
+        <v>1.16</v>
+      </c>
+      <c r="H276" s="1">
+        <v>76724.74</v>
+      </c>
+      <c r="I276" s="1">
+        <v>121577.07</v>
+      </c>
+      <c r="J276" s="1">
+        <v>158.45875789217</v>
+      </c>
+      <c r="K276">
+        <v>0.0</v>
+      </c>
+      <c r="L276">
+        <v>0.0</v>
+      </c>
+      <c r="M276" s="1">
+        <v>198301.81</v>
+      </c>
+      <c r="N276" s="1">
+        <v>198301.81</v>
+      </c>
+      <c r="O276" s="1">
+        <v>0.33</v>
+      </c>
+      <c r="P276">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="277" spans="1:16">
+      <c r="A277" t="s">
+        <v>711</v>
+      </c>
+      <c r="B277" t="s">
+        <v>712</v>
+      </c>
+      <c r="C277" s="1">
+        <v>322.0</v>
+      </c>
+      <c r="D277" s="1">
+        <v>0.0475</v>
+      </c>
+      <c r="E277" s="1">
+        <v>0.1083618</v>
+      </c>
+      <c r="F277" t="s">
+        <v>8</v>
+      </c>
+      <c r="G277">
+        <v>1.0</v>
+      </c>
+      <c r="H277" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I277" s="1">
+        <v>-48993.75</v>
+      </c>
+      <c r="J277" s="1">
+        <v>0</v>
+      </c>
+      <c r="K277">
+        <v>0.0</v>
+      </c>
+      <c r="L277">
+        <v>0.0</v>
+      </c>
+      <c r="M277" s="1">
+        <v>-48993.75</v>
+      </c>
+      <c r="N277" s="1">
+        <v>-48993.75</v>
+      </c>
+      <c r="O277" s="1">
+        <v>-0.08</v>
+      </c>
+      <c r="P277">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="278" spans="1:16">
+      <c r="A278" t="s">
+        <v>713</v>
+      </c>
+      <c r="B278" t="s">
+        <v>714</v>
+      </c>
+      <c r="C278" s="1">
+        <v>-322.0</v>
+      </c>
+      <c r="D278" s="1">
+        <v>0.035</v>
+      </c>
+      <c r="E278" s="1">
+        <v>0.0738354</v>
+      </c>
+      <c r="F278" t="s">
+        <v>8</v>
+      </c>
+      <c r="G278">
+        <v>1.0</v>
+      </c>
+      <c r="H278" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I278" s="1">
+        <v>31262.5</v>
+      </c>
+      <c r="J278" s="1">
+        <v>0</v>
+      </c>
+      <c r="K278">
+        <v>0.0</v>
+      </c>
+      <c r="L278">
+        <v>0.0</v>
+      </c>
+      <c r="M278" s="1">
+        <v>31262.5</v>
+      </c>
+      <c r="N278" s="1">
+        <v>31262.5</v>
+      </c>
+      <c r="O278" s="1">
+        <v>0.05</v>
+      </c>
+      <c r="P278">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="279" spans="1:16">
+      <c r="A279" t="s">
+        <v>715</v>
+      </c>
+      <c r="B279" t="s">
+        <v>716</v>
+      </c>
+      <c r="C279" s="1">
+        <v>160.0</v>
+      </c>
+      <c r="D279" s="1">
+        <v>59.6</v>
+      </c>
+      <c r="E279" s="1">
+        <v>75.3</v>
+      </c>
+      <c r="F279" t="s">
+        <v>8</v>
+      </c>
+      <c r="G279">
+        <v>1.0</v>
+      </c>
+      <c r="H279" s="1">
+        <v>120480.0</v>
+      </c>
+      <c r="I279" s="1">
+        <v>-25120.0</v>
+      </c>
+      <c r="J279" s="1">
+        <v>-20.849933598938</v>
+      </c>
+      <c r="K279">
+        <v>0.0</v>
+      </c>
+      <c r="L279">
+        <v>0.0</v>
+      </c>
+      <c r="M279" s="1">
+        <v>95360.0</v>
+      </c>
+      <c r="N279" s="1">
+        <v>95360.0</v>
+      </c>
+      <c r="O279" s="1">
+        <v>0.16</v>
+      </c>
+      <c r="P279">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>