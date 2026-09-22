--- v4 (2026-08-13)
+++ v5 (2026-09-22)
@@ -142,51 +142,51 @@
   <si>
     <t>FR0010220475</t>
   </si>
   <si>
     <t>ALSTOM SA</t>
   </si>
   <si>
     <t>NL0010273215</t>
   </si>
   <si>
     <t>ASML HOLDING NV</t>
   </si>
   <si>
     <t>GB0009895292</t>
   </si>
   <si>
     <t>ASTRAZENECA PLC</t>
   </si>
   <si>
     <t>GBP</t>
   </si>
   <si>
     <t>ES0113900J37</t>
   </si>
   <si>
-    <t>BANCO SANTANDER</t>
+    <t>BANCO SANTANDER SA</t>
   </si>
   <si>
     <t>DE0005190003</t>
   </si>
   <si>
     <t>BMW AG</t>
   </si>
   <si>
     <t>FR0000131104</t>
   </si>
   <si>
     <t>BNP PARIBAS SA</t>
   </si>
   <si>
     <t>DE000CBK1001</t>
   </si>
   <si>
     <t>COMMERZBANK AG</t>
   </si>
   <si>
     <t>FR0000125007</t>
   </si>
   <si>
     <t>COMPAGNIE DE SAINT GOBAIN SA</t>
   </si>
@@ -792,2969 +792,2969 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:N6"/>
+  <dimension ref="A1:Z6"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="C6" sqref="C6"/>
+      <selection activeCell="B6" sqref="B6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="11.711" bestFit="true" customWidth="true" style="0"/>
-[...4 lines deleted...]
-    <col min="9" max="9" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="9.283" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="9.10" bestFit="true" style="0"/>
     <col min="13" max="13" width="9.10" bestFit="true" style="0"/>
     <col min="14" max="14" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:14">
+    <row r="1" spans="1:26">
       <c r="A1" t="s">
+        <v>1</v>
+      </c>
+      <c r="B1" t="s">
+        <v>2</v>
+      </c>
+      <c r="C1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D1" t="s">
+        <v>4</v>
+      </c>
+      <c r="E1" t="s">
+        <v>5</v>
+      </c>
+      <c r="F1" t="s">
+        <v>4</v>
+      </c>
+      <c r="G1" t="s">
+        <v>5</v>
+      </c>
+      <c r="H1" t="s">
+        <v>4</v>
+      </c>
+      <c r="Z1" t="s">
         <v>0</v>
       </c>
-      <c r="B1" t="s">
-[...24 lines deleted...]
-    <row r="2" spans="1:14">
+    </row>
+    <row r="2" spans="1:26">
       <c r="A2" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2" s="1">
+        <v>8246.9572</v>
+      </c>
+      <c r="C2">
+        <v>5509.14</v>
+      </c>
+      <c r="D2" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2">
+        <v>45433645.37</v>
+      </c>
+      <c r="F2" t="s">
+        <v>8</v>
+      </c>
+      <c r="G2">
+        <v>45433645.37</v>
+      </c>
+      <c r="H2" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z2" t="s">
         <v>6</v>
       </c>
-      <c r="B2" t="s">
-[...24 lines deleted...]
-    <row r="3" spans="1:14">
+    </row>
+    <row r="3" spans="1:26">
       <c r="A3" t="s">
+        <v>10</v>
+      </c>
+      <c r="B3" s="1">
+        <v>132833.3291</v>
+      </c>
+      <c r="C3">
+        <v>155.27</v>
+      </c>
+      <c r="D3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E3">
+        <v>20625063.85</v>
+      </c>
+      <c r="F3" t="s">
+        <v>8</v>
+      </c>
+      <c r="G3">
+        <v>20625063.85</v>
+      </c>
+      <c r="H3" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z3" t="s">
         <v>9</v>
       </c>
-      <c r="B3" t="s">
-[...24 lines deleted...]
-    <row r="4" spans="1:14">
+    </row>
+    <row r="4" spans="1:26">
       <c r="A4" t="s">
+        <v>12</v>
+      </c>
+      <c r="B4" s="1">
+        <v>5809.6792</v>
+      </c>
+      <c r="C4">
+        <v>1692.07</v>
+      </c>
+      <c r="D4" t="s">
+        <v>8</v>
+      </c>
+      <c r="E4">
+        <v>9830394.26</v>
+      </c>
+      <c r="F4" t="s">
+        <v>8</v>
+      </c>
+      <c r="G4">
+        <v>9830394.26</v>
+      </c>
+      <c r="H4" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z4" t="s">
         <v>11</v>
       </c>
-      <c r="B4" t="s">
-[...24 lines deleted...]
-    <row r="5" spans="1:14">
+    </row>
+    <row r="5" spans="1:26">
       <c r="A5" t="s">
+        <v>14</v>
+      </c>
+      <c r="B5" s="1">
+        <v>723143.3101</v>
+      </c>
+      <c r="C5">
+        <v>161.53</v>
+      </c>
+      <c r="D5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E5">
+        <v>116815963.09</v>
+      </c>
+      <c r="F5" t="s">
+        <v>8</v>
+      </c>
+      <c r="G5">
+        <v>116815963.09</v>
+      </c>
+      <c r="H5" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z5" t="s">
         <v>13</v>
       </c>
-      <c r="B5" t="s">
-[...24 lines deleted...]
-    <row r="6" spans="1:14">
+    </row>
+    <row r="6" spans="1:26">
       <c r="A6" t="s">
+        <v>16</v>
+      </c>
+      <c r="B6" s="1">
+        <v>15149.941</v>
+      </c>
+      <c r="C6">
+        <v>158.63</v>
+      </c>
+      <c r="D6" t="s">
+        <v>8</v>
+      </c>
+      <c r="E6">
+        <v>2403254.84</v>
+      </c>
+      <c r="F6" t="s">
+        <v>8</v>
+      </c>
+      <c r="G6">
+        <v>2403254.84</v>
+      </c>
+      <c r="H6" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z6" t="s">
         <v>15</v>
-      </c>
-[...22 lines deleted...]
-        <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P54"/>
+  <dimension ref="A1:Z54"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O54" sqref="O54"/>
+      <selection activeCell="N54" sqref="N54"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
-    <row r="1" spans="1:16">
+    <row r="1" spans="1:26">
       <c r="A1" t="s">
+        <v>18</v>
+      </c>
+      <c r="B1" t="s">
+        <v>19</v>
+      </c>
+      <c r="C1" t="s">
+        <v>20</v>
+      </c>
+      <c r="D1" t="s">
+        <v>21</v>
+      </c>
+      <c r="E1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" t="s">
+        <v>22</v>
+      </c>
+      <c r="G1" t="s">
+        <v>23</v>
+      </c>
+      <c r="H1" t="s">
+        <v>24</v>
+      </c>
+      <c r="I1" t="s">
+        <v>25</v>
+      </c>
+      <c r="J1" t="s">
+        <v>26</v>
+      </c>
+      <c r="K1" t="s">
+        <v>27</v>
+      </c>
+      <c r="L1" t="s">
+        <v>28</v>
+      </c>
+      <c r="M1" t="s">
+        <v>29</v>
+      </c>
+      <c r="N1" t="s">
+        <v>30</v>
+      </c>
+      <c r="O1" t="s">
+        <v>31</v>
+      </c>
+      <c r="Z1" t="s">
         <v>17</v>
       </c>
-      <c r="B1" t="s">
-[...45 lines deleted...]
-    <row r="2" spans="1:16">
+    </row>
+    <row r="2" spans="1:26">
       <c r="A2" t="s">
+        <v>33</v>
+      </c>
+      <c r="B2" s="1">
+        <v>15120.0</v>
+      </c>
+      <c r="C2" s="1">
+        <v>406.6</v>
+      </c>
+      <c r="D2" s="1">
+        <v>359.8034966931</v>
+      </c>
+      <c r="E2" t="s">
+        <v>8</v>
+      </c>
+      <c r="F2">
+        <v>1.0</v>
+      </c>
+      <c r="G2" s="1">
+        <v>5440228.87</v>
+      </c>
+      <c r="H2" s="1">
+        <v>707563.13</v>
+      </c>
+      <c r="I2" s="1">
+        <v>13.006127994023</v>
+      </c>
+      <c r="J2">
+        <v>0.0</v>
+      </c>
+      <c r="K2">
+        <v>0.0</v>
+      </c>
+      <c r="L2" s="1">
+        <v>6147792.0</v>
+      </c>
+      <c r="M2" s="1">
+        <v>6147792.0</v>
+      </c>
+      <c r="N2" s="1">
+        <v>3.15</v>
+      </c>
+      <c r="O2">
+        <v>1</v>
+      </c>
+      <c r="Z2" t="s">
         <v>32</v>
       </c>
-      <c r="B2" t="s">
-[...45 lines deleted...]
-    <row r="3" spans="1:16">
+    </row>
+    <row r="3" spans="1:26">
       <c r="A3" t="s">
+        <v>35</v>
+      </c>
+      <c r="B3" s="1">
+        <v>60000.0</v>
+      </c>
+      <c r="C3" s="1">
+        <v>16.21</v>
+      </c>
+      <c r="D3" s="1">
+        <v>28.1958666667</v>
+      </c>
+      <c r="E3" t="s">
+        <v>8</v>
+      </c>
+      <c r="F3">
+        <v>1.0</v>
+      </c>
+      <c r="G3" s="1">
+        <v>1691752.0</v>
+      </c>
+      <c r="H3" s="1">
+        <v>-719152.0</v>
+      </c>
+      <c r="I3" s="1">
+        <v>-42.509303964174</v>
+      </c>
+      <c r="J3">
+        <v>0.0</v>
+      </c>
+      <c r="K3">
+        <v>0.0</v>
+      </c>
+      <c r="L3" s="1">
+        <v>972600.0</v>
+      </c>
+      <c r="M3" s="1">
+        <v>972600.0</v>
+      </c>
+      <c r="N3" s="1">
+        <v>0.5</v>
+      </c>
+      <c r="O3">
+        <v>1</v>
+      </c>
+      <c r="Z3" t="s">
         <v>34</v>
       </c>
-      <c r="B3" t="s">
-[...38 lines deleted...]
-      <c r="O3" s="1">
+    </row>
+    <row r="4" spans="1:26">
+      <c r="A4" t="s">
+        <v>37</v>
+      </c>
+      <c r="B4" s="1">
+        <v>7450.0</v>
+      </c>
+      <c r="C4" s="1">
+        <v>1655.8</v>
+      </c>
+      <c r="D4" s="1">
+        <v>136.1780469799</v>
+      </c>
+      <c r="E4" t="s">
+        <v>8</v>
+      </c>
+      <c r="F4">
+        <v>1.0</v>
+      </c>
+      <c r="G4" s="1">
+        <v>1014526.45</v>
+      </c>
+      <c r="H4" s="1">
+        <v>11321183.55</v>
+      </c>
+      <c r="I4" s="1">
+        <v>1115.908170753</v>
+      </c>
+      <c r="J4">
+        <v>0.0</v>
+      </c>
+      <c r="K4">
+        <v>0.0</v>
+      </c>
+      <c r="L4" s="1">
+        <v>12335710.0</v>
+      </c>
+      <c r="M4" s="1">
+        <v>12335710.0</v>
+      </c>
+      <c r="N4" s="1">
+        <v>6.32</v>
+      </c>
+      <c r="O4">
+        <v>1</v>
+      </c>
+      <c r="Z4" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="5" spans="1:26">
+      <c r="A5" t="s">
+        <v>39</v>
+      </c>
+      <c r="B5" s="1">
+        <v>36000.0</v>
+      </c>
+      <c r="C5" s="1">
+        <v>132.9</v>
+      </c>
+      <c r="D5" s="1">
+        <v>85.5636991667</v>
+      </c>
+      <c r="E5" t="s">
+        <v>40</v>
+      </c>
+      <c r="F5">
+        <v>0.86</v>
+      </c>
+      <c r="G5" s="1">
+        <v>3546216.2</v>
+      </c>
+      <c r="H5" s="1">
+        <v>1997700.37</v>
+      </c>
+      <c r="I5" s="1">
+        <v>56.333293215456</v>
+      </c>
+      <c r="J5">
+        <v>0.0</v>
+      </c>
+      <c r="K5">
+        <v>0.0</v>
+      </c>
+      <c r="L5" s="1">
+        <v>5543916.57</v>
+      </c>
+      <c r="M5" s="1">
+        <v>5543916.57</v>
+      </c>
+      <c r="N5" s="1">
+        <v>2.84</v>
+      </c>
+      <c r="O5">
+        <v>1</v>
+      </c>
+      <c r="Z5" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="6" spans="1:26">
+      <c r="A6" t="s">
+        <v>42</v>
+      </c>
+      <c r="B6" s="1">
+        <v>490000.0</v>
+      </c>
+      <c r="C6" s="1">
+        <v>11.998</v>
+      </c>
+      <c r="D6" s="1">
+        <v>8.0278463265</v>
+      </c>
+      <c r="E6" t="s">
+        <v>8</v>
+      </c>
+      <c r="F6">
+        <v>1.0</v>
+      </c>
+      <c r="G6" s="1">
+        <v>3933644.7</v>
+      </c>
+      <c r="H6" s="1">
+        <v>1945375.3</v>
+      </c>
+      <c r="I6" s="1">
+        <v>49.454779177184</v>
+      </c>
+      <c r="J6">
+        <v>0.0</v>
+      </c>
+      <c r="K6">
+        <v>0.0</v>
+      </c>
+      <c r="L6" s="1">
+        <v>5879020.0</v>
+      </c>
+      <c r="M6" s="1">
+        <v>5879020.0</v>
+      </c>
+      <c r="N6" s="1">
+        <v>3.01</v>
+      </c>
+      <c r="O6">
+        <v>1</v>
+      </c>
+      <c r="Z6" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="7" spans="1:26">
+      <c r="A7" t="s">
+        <v>44</v>
+      </c>
+      <c r="B7" s="1">
+        <v>26000.0</v>
+      </c>
+      <c r="C7" s="1">
+        <v>60.94</v>
+      </c>
+      <c r="D7" s="1">
+        <v>83.6266965385</v>
+      </c>
+      <c r="E7" t="s">
+        <v>8</v>
+      </c>
+      <c r="F7">
+        <v>1.0</v>
+      </c>
+      <c r="G7" s="1">
+        <v>2174294.11</v>
+      </c>
+      <c r="H7" s="1">
+        <v>-589854.11</v>
+      </c>
+      <c r="I7" s="1">
+        <v>-27.128533683054</v>
+      </c>
+      <c r="J7">
+        <v>0.0</v>
+      </c>
+      <c r="K7">
+        <v>0.0</v>
+      </c>
+      <c r="L7" s="1">
+        <v>1584440.0</v>
+      </c>
+      <c r="M7" s="1">
+        <v>1584440.0</v>
+      </c>
+      <c r="N7" s="1">
+        <v>0.81</v>
+      </c>
+      <c r="O7">
+        <v>1</v>
+      </c>
+      <c r="Z7" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="8" spans="1:26">
+      <c r="A8" t="s">
+        <v>46</v>
+      </c>
+      <c r="B8" s="1">
+        <v>34000.0</v>
+      </c>
+      <c r="C8" s="1">
+        <v>101.84</v>
+      </c>
+      <c r="D8" s="1">
+        <v>79.2368891176</v>
+      </c>
+      <c r="E8" t="s">
+        <v>8</v>
+      </c>
+      <c r="F8">
+        <v>1.0</v>
+      </c>
+      <c r="G8" s="1">
+        <v>2694054.23</v>
+      </c>
+      <c r="H8" s="1">
+        <v>768505.77</v>
+      </c>
+      <c r="I8" s="1">
+        <v>28.52599481637</v>
+      </c>
+      <c r="J8">
+        <v>0.0</v>
+      </c>
+      <c r="K8">
+        <v>0.0</v>
+      </c>
+      <c r="L8" s="1">
+        <v>3462560.0</v>
+      </c>
+      <c r="M8" s="1">
+        <v>3462560.0</v>
+      </c>
+      <c r="N8" s="1">
+        <v>1.77</v>
+      </c>
+      <c r="O8">
+        <v>1</v>
+      </c>
+      <c r="Z8" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="9" spans="1:26">
+      <c r="A9" t="s">
+        <v>48</v>
+      </c>
+      <c r="B9" s="1">
+        <v>72000.0</v>
+      </c>
+      <c r="C9" s="1">
+        <v>38.1</v>
+      </c>
+      <c r="D9" s="1">
+        <v>32.8527</v>
+      </c>
+      <c r="E9" t="s">
+        <v>8</v>
+      </c>
+      <c r="F9">
+        <v>1.0</v>
+      </c>
+      <c r="G9" s="1">
+        <v>2365394.4</v>
+      </c>
+      <c r="H9" s="1">
+        <v>377805.6</v>
+      </c>
+      <c r="I9" s="1">
+        <v>15.972203197911</v>
+      </c>
+      <c r="J9">
+        <v>0.0</v>
+      </c>
+      <c r="K9">
+        <v>0.0</v>
+      </c>
+      <c r="L9" s="1">
+        <v>2743200.0</v>
+      </c>
+      <c r="M9" s="1">
+        <v>2743200.0</v>
+      </c>
+      <c r="N9" s="1">
+        <v>1.41</v>
+      </c>
+      <c r="O9">
+        <v>1</v>
+      </c>
+      <c r="Z9" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="10" spans="1:26">
+      <c r="A10" t="s">
+        <v>50</v>
+      </c>
+      <c r="B10" s="1">
+        <v>65000.0</v>
+      </c>
+      <c r="C10" s="1">
+        <v>78.1</v>
+      </c>
+      <c r="D10" s="1">
+        <v>43.1065861538</v>
+      </c>
+      <c r="E10" t="s">
+        <v>8</v>
+      </c>
+      <c r="F10">
+        <v>1.0</v>
+      </c>
+      <c r="G10" s="1">
+        <v>2801928.1</v>
+      </c>
+      <c r="H10" s="1">
+        <v>2274571.9</v>
+      </c>
+      <c r="I10" s="1">
+        <v>81.178810405592</v>
+      </c>
+      <c r="J10">
+        <v>0.0</v>
+      </c>
+      <c r="K10">
+        <v>0.0</v>
+      </c>
+      <c r="L10" s="1">
+        <v>5076500.0</v>
+      </c>
+      <c r="M10" s="1">
+        <v>5076500.0</v>
+      </c>
+      <c r="N10" s="1">
+        <v>2.6</v>
+      </c>
+      <c r="O10">
+        <v>1</v>
+      </c>
+      <c r="Z10" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="11" spans="1:26">
+      <c r="A11" t="s">
+        <v>52</v>
+      </c>
+      <c r="B11" s="1">
+        <v>47700.0</v>
+      </c>
+      <c r="C11" s="1">
+        <v>66.64</v>
+      </c>
+      <c r="D11" s="1">
+        <v>60.8797595388</v>
+      </c>
+      <c r="E11" t="s">
+        <v>8</v>
+      </c>
+      <c r="F11">
+        <v>1.0</v>
+      </c>
+      <c r="G11" s="1">
+        <v>2903964.53</v>
+      </c>
+      <c r="H11" s="1">
+        <v>274763.47</v>
+      </c>
+      <c r="I11" s="1">
+        <v>9.4616675638252</v>
+      </c>
+      <c r="J11">
+        <v>0.0</v>
+      </c>
+      <c r="K11">
+        <v>0.0</v>
+      </c>
+      <c r="L11" s="1">
+        <v>3178728.0</v>
+      </c>
+      <c r="M11" s="1">
+        <v>3178728.0</v>
+      </c>
+      <c r="N11" s="1">
+        <v>1.63</v>
+      </c>
+      <c r="O11">
+        <v>1</v>
+      </c>
+      <c r="Z11" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="12" spans="1:26">
+      <c r="A12" t="s">
+        <v>54</v>
+      </c>
+      <c r="B12" s="1">
+        <v>109000.0</v>
+      </c>
+      <c r="C12" s="1">
+        <v>17.03</v>
+      </c>
+      <c r="D12" s="1">
+        <v>23.5723145872</v>
+      </c>
+      <c r="E12" t="s">
+        <v>8</v>
+      </c>
+      <c r="F12">
+        <v>1.0</v>
+      </c>
+      <c r="G12" s="1">
+        <v>2569382.29</v>
+      </c>
+      <c r="H12" s="1">
+        <v>-713112.29</v>
+      </c>
+      <c r="I12" s="1">
+        <v>-27.754230764936</v>
+      </c>
+      <c r="J12">
+        <v>0.0</v>
+      </c>
+      <c r="K12">
+        <v>0.0</v>
+      </c>
+      <c r="L12" s="1">
+        <v>1856270.0</v>
+      </c>
+      <c r="M12" s="1">
+        <v>1856270.0</v>
+      </c>
+      <c r="N12" s="1">
+        <v>0.95</v>
+      </c>
+      <c r="O12">
+        <v>1</v>
+      </c>
+      <c r="Z12" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="13" spans="1:26">
+      <c r="A13" t="s">
+        <v>56</v>
+      </c>
+      <c r="B13" s="1">
+        <v>12900.0</v>
+      </c>
+      <c r="C13" s="1">
+        <v>244.0</v>
+      </c>
+      <c r="D13" s="1">
+        <v>236.6301325581</v>
+      </c>
+      <c r="E13" t="s">
+        <v>8</v>
+      </c>
+      <c r="F13">
+        <v>1.0</v>
+      </c>
+      <c r="G13" s="1">
+        <v>3052528.71</v>
+      </c>
+      <c r="H13" s="1">
+        <v>95071.29</v>
+      </c>
+      <c r="I13" s="1">
+        <v>3.1145092817161</v>
+      </c>
+      <c r="J13">
+        <v>0.0</v>
+      </c>
+      <c r="K13">
+        <v>0.0</v>
+      </c>
+      <c r="L13" s="1">
+        <v>3147600.0</v>
+      </c>
+      <c r="M13" s="1">
+        <v>3147600.0</v>
+      </c>
+      <c r="N13" s="1">
+        <v>1.61</v>
+      </c>
+      <c r="O13">
+        <v>1</v>
+      </c>
+      <c r="Z13" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="14" spans="1:26">
+      <c r="A14" t="s">
+        <v>58</v>
+      </c>
+      <c r="B14" s="1">
+        <v>176000.0</v>
+      </c>
+      <c r="C14" s="1">
+        <v>17.805</v>
+      </c>
+      <c r="D14" s="1">
+        <v>12.3161271023</v>
+      </c>
+      <c r="E14" t="s">
+        <v>8</v>
+      </c>
+      <c r="F14">
+        <v>1.0</v>
+      </c>
+      <c r="G14" s="1">
+        <v>2167638.37</v>
+      </c>
+      <c r="H14" s="1">
+        <v>966041.63</v>
+      </c>
+      <c r="I14" s="1">
+        <v>44.566549631616</v>
+      </c>
+      <c r="J14">
+        <v>0.0</v>
+      </c>
+      <c r="K14">
+        <v>0.0</v>
+      </c>
+      <c r="L14" s="1">
+        <v>3133680.0</v>
+      </c>
+      <c r="M14" s="1">
+        <v>3133680.0</v>
+      </c>
+      <c r="N14" s="1">
+        <v>1.61</v>
+      </c>
+      <c r="O14">
+        <v>1</v>
+      </c>
+      <c r="Z14" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="15" spans="1:26">
+      <c r="A15" t="s">
+        <v>60</v>
+      </c>
+      <c r="B15" s="1">
+        <v>375000.0</v>
+      </c>
+      <c r="C15" s="1">
+        <v>9.821</v>
+      </c>
+      <c r="D15" s="1">
+        <v>7.2085022133</v>
+      </c>
+      <c r="E15" t="s">
+        <v>8</v>
+      </c>
+      <c r="F15">
+        <v>1.0</v>
+      </c>
+      <c r="G15" s="1">
+        <v>2703188.33</v>
+      </c>
+      <c r="H15" s="1">
+        <v>979686.67</v>
+      </c>
+      <c r="I15" s="1">
+        <v>36.24189477024</v>
+      </c>
+      <c r="J15">
+        <v>0.0</v>
+      </c>
+      <c r="K15">
+        <v>0.0</v>
+      </c>
+      <c r="L15" s="1">
+        <v>3682875.0</v>
+      </c>
+      <c r="M15" s="1">
+        <v>3682875.0</v>
+      </c>
+      <c r="N15" s="1">
+        <v>1.89</v>
+      </c>
+      <c r="O15">
+        <v>1</v>
+      </c>
+      <c r="Z15" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="16" spans="1:26">
+      <c r="A16" t="s">
+        <v>62</v>
+      </c>
+      <c r="B16" s="1">
+        <v>32000.0</v>
+      </c>
+      <c r="C16" s="1">
+        <v>116.5</v>
+      </c>
+      <c r="D16" s="1">
+        <v>99.8127734375</v>
+      </c>
+      <c r="E16" t="s">
+        <v>8</v>
+      </c>
+      <c r="F16">
+        <v>1.0</v>
+      </c>
+      <c r="G16" s="1">
+        <v>3194008.75</v>
+      </c>
+      <c r="H16" s="1">
+        <v>533991.25</v>
+      </c>
+      <c r="I16" s="1">
+        <v>16.71852808794</v>
+      </c>
+      <c r="J16">
+        <v>0.0</v>
+      </c>
+      <c r="K16">
+        <v>0.0</v>
+      </c>
+      <c r="L16" s="1">
+        <v>3728000.0</v>
+      </c>
+      <c r="M16" s="1">
+        <v>3728000.0</v>
+      </c>
+      <c r="N16" s="1">
+        <v>1.91</v>
+      </c>
+      <c r="O16">
+        <v>1</v>
+      </c>
+      <c r="Z16" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="17" spans="1:26">
+      <c r="A17" t="s">
+        <v>64</v>
+      </c>
+      <c r="B17" s="1">
+        <v>6443.0</v>
+      </c>
+      <c r="C17" s="1">
+        <v>168.5</v>
+      </c>
+      <c r="D17" s="1">
+        <v>271.9823187956</v>
+      </c>
+      <c r="E17" t="s">
+        <v>8</v>
+      </c>
+      <c r="F17">
+        <v>1.0</v>
+      </c>
+      <c r="G17" s="1">
+        <v>1752382.08</v>
+      </c>
+      <c r="H17" s="1">
+        <v>-666736.58</v>
+      </c>
+      <c r="I17" s="1">
+        <v>-38.047443397732</v>
+      </c>
+      <c r="J17">
+        <v>0.0</v>
+      </c>
+      <c r="K17">
+        <v>0.0</v>
+      </c>
+      <c r="L17" s="1">
+        <v>1085645.5</v>
+      </c>
+      <c r="M17" s="1">
+        <v>1085645.5</v>
+      </c>
+      <c r="N17" s="1">
         <v>0.56</v>
       </c>
-      <c r="P3">
-[...160 lines deleted...]
-      <c r="C7" s="1">
+      <c r="O17">
+        <v>1</v>
+      </c>
+      <c r="Z17" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="18" spans="1:26">
+      <c r="A18" t="s">
+        <v>66</v>
+      </c>
+      <c r="B18" s="1">
+        <v>80600.0</v>
+      </c>
+      <c r="C18" s="1">
+        <v>42.82</v>
+      </c>
+      <c r="D18" s="1">
+        <v>33.2773218362</v>
+      </c>
+      <c r="E18" t="s">
+        <v>8</v>
+      </c>
+      <c r="F18">
+        <v>1.0</v>
+      </c>
+      <c r="G18" s="1">
+        <v>2682152.14</v>
+      </c>
+      <c r="H18" s="1">
+        <v>769139.86</v>
+      </c>
+      <c r="I18" s="1">
+        <v>28.676220432447</v>
+      </c>
+      <c r="J18">
+        <v>0.0</v>
+      </c>
+      <c r="K18">
+        <v>0.0</v>
+      </c>
+      <c r="L18" s="1">
+        <v>3451292.0</v>
+      </c>
+      <c r="M18" s="1">
+        <v>3451292.0</v>
+      </c>
+      <c r="N18" s="1">
+        <v>1.77</v>
+      </c>
+      <c r="O18">
+        <v>1</v>
+      </c>
+      <c r="Z18" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="19" spans="1:26">
+      <c r="A19" t="s">
+        <v>68</v>
+      </c>
+      <c r="B19" s="1">
+        <v>1370.0</v>
+      </c>
+      <c r="C19" s="1">
+        <v>3251.0</v>
+      </c>
+      <c r="D19" s="1">
+        <v>3467.5727664234</v>
+      </c>
+      <c r="E19" t="s">
+        <v>69</v>
+      </c>
+      <c r="F19">
+        <v>0.92</v>
+      </c>
+      <c r="G19" s="1">
+        <v>4623823.95</v>
+      </c>
+      <c r="H19" s="1">
+        <v>194295.91</v>
+      </c>
+      <c r="I19" s="1">
+        <v>4.2020611533015</v>
+      </c>
+      <c r="J19">
+        <v>0.0</v>
+      </c>
+      <c r="K19">
+        <v>0.0</v>
+      </c>
+      <c r="L19" s="1">
+        <v>4818119.86</v>
+      </c>
+      <c r="M19" s="1">
+        <v>4818119.86</v>
+      </c>
+      <c r="N19" s="1">
+        <v>2.47</v>
+      </c>
+      <c r="O19">
+        <v>1</v>
+      </c>
+      <c r="Z19" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="20" spans="1:26">
+      <c r="A20" t="s">
+        <v>71</v>
+      </c>
+      <c r="B20" s="1">
+        <v>63000.0</v>
+      </c>
+      <c r="C20" s="1">
+        <v>71.0</v>
+      </c>
+      <c r="D20" s="1">
+        <v>81.554415873</v>
+      </c>
+      <c r="E20" t="s">
+        <v>8</v>
+      </c>
+      <c r="F20">
+        <v>1.0</v>
+      </c>
+      <c r="G20" s="1">
+        <v>5137928.2</v>
+      </c>
+      <c r="H20" s="1">
+        <v>-664928.2</v>
+      </c>
+      <c r="I20" s="1">
+        <v>-12.941562710043</v>
+      </c>
+      <c r="J20">
+        <v>0.0</v>
+      </c>
+      <c r="K20">
+        <v>0.0</v>
+      </c>
+      <c r="L20" s="1">
+        <v>4473000.0</v>
+      </c>
+      <c r="M20" s="1">
+        <v>4473000.0</v>
+      </c>
+      <c r="N20" s="1">
+        <v>2.29</v>
+      </c>
+      <c r="O20">
+        <v>1</v>
+      </c>
+      <c r="Z20" t="s">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="21" spans="1:26">
+      <c r="A21" t="s">
+        <v>73</v>
+      </c>
+      <c r="B21" s="1">
+        <v>1380.0</v>
+      </c>
+      <c r="C21" s="1">
+        <v>1620.0</v>
+      </c>
+      <c r="D21" s="1">
+        <v>2245.9676231884</v>
+      </c>
+      <c r="E21" t="s">
+        <v>8</v>
+      </c>
+      <c r="F21">
+        <v>1.0</v>
+      </c>
+      <c r="G21" s="1">
+        <v>3099435.32</v>
+      </c>
+      <c r="H21" s="1">
+        <v>-863835.32</v>
+      </c>
+      <c r="I21" s="1">
+        <v>-27.870732272613</v>
+      </c>
+      <c r="J21">
+        <v>0.0</v>
+      </c>
+      <c r="K21">
+        <v>0.0</v>
+      </c>
+      <c r="L21" s="1">
+        <v>2235600.0</v>
+      </c>
+      <c r="M21" s="1">
+        <v>2235600.0</v>
+      </c>
+      <c r="N21" s="1">
+        <v>1.15</v>
+      </c>
+      <c r="O21">
+        <v>1</v>
+      </c>
+      <c r="Z21" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="22" spans="1:26">
+      <c r="A22" t="s">
+        <v>75</v>
+      </c>
+      <c r="B22" s="1">
+        <v>92000.0</v>
+      </c>
+      <c r="C22" s="1">
+        <v>85.94</v>
+      </c>
+      <c r="D22" s="1">
+        <v>25.9981596739</v>
+      </c>
+      <c r="E22" t="s">
+        <v>8</v>
+      </c>
+      <c r="F22">
+        <v>1.0</v>
+      </c>
+      <c r="G22" s="1">
+        <v>2391830.69</v>
+      </c>
+      <c r="H22" s="1">
+        <v>5514649.31</v>
+      </c>
+      <c r="I22" s="1">
+        <v>230.56185929281</v>
+      </c>
+      <c r="J22">
+        <v>0.0</v>
+      </c>
+      <c r="K22">
+        <v>0.0</v>
+      </c>
+      <c r="L22" s="1">
+        <v>7906480.0</v>
+      </c>
+      <c r="M22" s="1">
+        <v>7906480.0</v>
+      </c>
+      <c r="N22" s="1">
+        <v>4.05</v>
+      </c>
+      <c r="O22">
+        <v>1</v>
+      </c>
+      <c r="Z22" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="23" spans="1:26">
+      <c r="A23" t="s">
+        <v>77</v>
+      </c>
+      <c r="B23" s="1">
+        <v>705000.0</v>
+      </c>
+      <c r="C23" s="1">
+        <v>6.234</v>
+      </c>
+      <c r="D23" s="1">
+        <v>5.0783809645</v>
+      </c>
+      <c r="E23" t="s">
+        <v>8</v>
+      </c>
+      <c r="F23">
+        <v>1.0</v>
+      </c>
+      <c r="G23" s="1">
+        <v>3580258.58</v>
+      </c>
+      <c r="H23" s="1">
+        <v>814711.42</v>
+      </c>
+      <c r="I23" s="1">
+        <v>22.755658615027</v>
+      </c>
+      <c r="J23">
+        <v>0.0</v>
+      </c>
+      <c r="K23">
+        <v>0.0</v>
+      </c>
+      <c r="L23" s="1">
+        <v>4394970.0</v>
+      </c>
+      <c r="M23" s="1">
+        <v>4394970.0</v>
+      </c>
+      <c r="N23" s="1">
+        <v>2.25</v>
+      </c>
+      <c r="O23">
+        <v>1</v>
+      </c>
+      <c r="Z23" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="24" spans="1:26">
+      <c r="A24" t="s">
+        <v>79</v>
+      </c>
+      <c r="B24" s="1">
+        <v>34000.0</v>
+      </c>
+      <c r="C24" s="1">
+        <v>104.0</v>
+      </c>
+      <c r="D24" s="1">
+        <v>70.4415011765</v>
+      </c>
+      <c r="E24" t="s">
+        <v>8</v>
+      </c>
+      <c r="F24">
+        <v>1.0</v>
+      </c>
+      <c r="G24" s="1">
+        <v>2395011.04</v>
+      </c>
+      <c r="H24" s="1">
+        <v>1140988.96</v>
+      </c>
+      <c r="I24" s="1">
+        <v>47.640238017441</v>
+      </c>
+      <c r="J24">
+        <v>0.0</v>
+      </c>
+      <c r="K24">
+        <v>0.0</v>
+      </c>
+      <c r="L24" s="1">
+        <v>3536000.0</v>
+      </c>
+      <c r="M24" s="1">
+        <v>3536000.0</v>
+      </c>
+      <c r="N24" s="1">
+        <v>1.81</v>
+      </c>
+      <c r="O24">
+        <v>1</v>
+      </c>
+      <c r="Z24" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="25" spans="1:26">
+      <c r="A25" t="s">
+        <v>81</v>
+      </c>
+      <c r="B25" s="1">
+        <v>557000.0</v>
+      </c>
+      <c r="C25" s="1">
+        <v>4.361</v>
+      </c>
+      <c r="D25" s="1">
+        <v>3.954370018</v>
+      </c>
+      <c r="E25" t="s">
+        <v>8</v>
+      </c>
+      <c r="F25">
+        <v>1.0</v>
+      </c>
+      <c r="G25" s="1">
+        <v>2202584.1</v>
+      </c>
+      <c r="H25" s="1">
+        <v>226492.9</v>
+      </c>
+      <c r="I25" s="1">
+        <v>10.283053437097</v>
+      </c>
+      <c r="J25">
+        <v>0.0</v>
+      </c>
+      <c r="K25">
+        <v>0.0</v>
+      </c>
+      <c r="L25" s="1">
+        <v>2429077.0</v>
+      </c>
+      <c r="M25" s="1">
+        <v>2429077.0</v>
+      </c>
+      <c r="N25" s="1">
+        <v>1.24</v>
+      </c>
+      <c r="O25">
+        <v>1</v>
+      </c>
+      <c r="Z25" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="26" spans="1:26">
+      <c r="A26" t="s">
+        <v>83</v>
+      </c>
+      <c r="B26" s="1">
+        <v>17600.0</v>
+      </c>
+      <c r="C26" s="1">
+        <v>165.7</v>
+      </c>
+      <c r="D26" s="1">
+        <v>89.7914329545</v>
+      </c>
+      <c r="E26" t="s">
+        <v>8</v>
+      </c>
+      <c r="F26">
+        <v>1.0</v>
+      </c>
+      <c r="G26" s="1">
+        <v>1580329.22</v>
+      </c>
+      <c r="H26" s="1">
+        <v>1335990.78</v>
+      </c>
+      <c r="I26" s="1">
+        <v>84.538763385012</v>
+      </c>
+      <c r="J26">
+        <v>0.0</v>
+      </c>
+      <c r="K26">
+        <v>0.0</v>
+      </c>
+      <c r="L26" s="1">
+        <v>2916320.0</v>
+      </c>
+      <c r="M26" s="1">
+        <v>2916320.0</v>
+      </c>
+      <c r="N26" s="1">
+        <v>1.49</v>
+      </c>
+      <c r="O26">
+        <v>1</v>
+      </c>
+      <c r="Z26" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="27" spans="1:26">
+      <c r="A27" t="s">
+        <v>85</v>
+      </c>
+      <c r="B27" s="1">
+        <v>6600.0</v>
+      </c>
+      <c r="C27" s="1">
+        <v>500.4</v>
+      </c>
+      <c r="D27" s="1">
+        <v>550.93275</v>
+      </c>
+      <c r="E27" t="s">
+        <v>69</v>
+      </c>
+      <c r="F27">
+        <v>0.92</v>
+      </c>
+      <c r="G27" s="1">
+        <v>3896604.6</v>
+      </c>
+      <c r="H27" s="1">
+        <v>-323865.53</v>
+      </c>
+      <c r="I27" s="1">
+        <v>-8.3114804617333</v>
+      </c>
+      <c r="J27">
+        <v>0.0</v>
+      </c>
+      <c r="K27">
+        <v>0.0</v>
+      </c>
+      <c r="L27" s="1">
+        <v>3572739.07</v>
+      </c>
+      <c r="M27" s="1">
+        <v>3572739.07</v>
+      </c>
+      <c r="N27" s="1">
+        <v>1.83</v>
+      </c>
+      <c r="O27">
+        <v>1</v>
+      </c>
+      <c r="Z27" t="s">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="28" spans="1:26">
+      <c r="A28" t="s">
+        <v>87</v>
+      </c>
+      <c r="B28" s="1">
+        <v>12300.0</v>
+      </c>
+      <c r="C28" s="1">
+        <v>378.1</v>
+      </c>
+      <c r="D28" s="1">
+        <v>279.2342926829</v>
+      </c>
+      <c r="E28" t="s">
+        <v>8</v>
+      </c>
+      <c r="F28">
+        <v>1.0</v>
+      </c>
+      <c r="G28" s="1">
+        <v>3434581.8</v>
+      </c>
+      <c r="H28" s="1">
+        <v>1216048.2</v>
+      </c>
+      <c r="I28" s="1">
+        <v>35.406004888281</v>
+      </c>
+      <c r="J28">
+        <v>0.0</v>
+      </c>
+      <c r="K28">
+        <v>0.0</v>
+      </c>
+      <c r="L28" s="1">
+        <v>4650630.0</v>
+      </c>
+      <c r="M28" s="1">
+        <v>4650630.0</v>
+      </c>
+      <c r="N28" s="1">
+        <v>2.38</v>
+      </c>
+      <c r="O28">
+        <v>1</v>
+      </c>
+      <c r="Z28" t="s">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="29" spans="1:26">
+      <c r="A29" t="s">
+        <v>89</v>
+      </c>
+      <c r="B29" s="1">
+        <v>5000.0</v>
+      </c>
+      <c r="C29" s="1">
+        <v>481.35</v>
+      </c>
+      <c r="D29" s="1">
+        <v>631.8973</v>
+      </c>
+      <c r="E29" t="s">
+        <v>8</v>
+      </c>
+      <c r="F29">
+        <v>1.0</v>
+      </c>
+      <c r="G29" s="1">
+        <v>3159486.5</v>
+      </c>
+      <c r="H29" s="1">
+        <v>-752736.5</v>
+      </c>
+      <c r="I29" s="1">
+        <v>-23.824646821564</v>
+      </c>
+      <c r="J29">
+        <v>0.0</v>
+      </c>
+      <c r="K29">
+        <v>0.0</v>
+      </c>
+      <c r="L29" s="1">
+        <v>2406750.0</v>
+      </c>
+      <c r="M29" s="1">
+        <v>2406750.0</v>
+      </c>
+      <c r="N29" s="1">
+        <v>1.23</v>
+      </c>
+      <c r="O29">
+        <v>1</v>
+      </c>
+      <c r="Z29" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="30" spans="1:26">
+      <c r="A30" t="s">
+        <v>91</v>
+      </c>
+      <c r="B30" s="1">
+        <v>209000.0</v>
+      </c>
+      <c r="C30" s="1">
+        <v>15.72</v>
+      </c>
+      <c r="D30" s="1">
+        <v>9.372537512</v>
+      </c>
+      <c r="E30" t="s">
+        <v>8</v>
+      </c>
+      <c r="F30">
+        <v>1.0</v>
+      </c>
+      <c r="G30" s="1">
+        <v>1958860.34</v>
+      </c>
+      <c r="H30" s="1">
+        <v>1326619.66</v>
+      </c>
+      <c r="I30" s="1">
+        <v>67.724055304525</v>
+      </c>
+      <c r="J30">
+        <v>0.0</v>
+      </c>
+      <c r="K30">
+        <v>0.0</v>
+      </c>
+      <c r="L30" s="1">
+        <v>3285480.0</v>
+      </c>
+      <c r="M30" s="1">
+        <v>3285480.0</v>
+      </c>
+      <c r="N30" s="1">
+        <v>1.68</v>
+      </c>
+      <c r="O30">
+        <v>1</v>
+      </c>
+      <c r="Z30" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="31" spans="1:26">
+      <c r="A31" t="s">
+        <v>93</v>
+      </c>
+      <c r="B31" s="1">
+        <v>4000.0</v>
+      </c>
+      <c r="C31" s="1">
+        <v>478.0</v>
+      </c>
+      <c r="D31" s="1">
+        <v>557.338</v>
+      </c>
+      <c r="E31" t="s">
+        <v>8</v>
+      </c>
+      <c r="F31">
+        <v>1.0</v>
+      </c>
+      <c r="G31" s="1">
+        <v>2229352.0</v>
+      </c>
+      <c r="H31" s="1">
+        <v>-317352.0</v>
+      </c>
+      <c r="I31" s="1">
+        <v>-14.23516788735</v>
+      </c>
+      <c r="J31">
+        <v>0.0</v>
+      </c>
+      <c r="K31">
+        <v>0.0</v>
+      </c>
+      <c r="L31" s="1">
+        <v>1912000.0</v>
+      </c>
+      <c r="M31" s="1">
+        <v>1912000.0</v>
+      </c>
+      <c r="N31" s="1">
+        <v>0.98</v>
+      </c>
+      <c r="O31">
+        <v>1</v>
+      </c>
+      <c r="Z31" t="s">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="32" spans="1:26">
+      <c r="A32" t="s">
+        <v>95</v>
+      </c>
+      <c r="B32" s="1">
+        <v>51000.0</v>
+      </c>
+      <c r="C32" s="1">
+        <v>390.8</v>
+      </c>
+      <c r="D32" s="1">
+        <v>358.8201784314</v>
+      </c>
+      <c r="E32" t="s">
+        <v>96</v>
+      </c>
+      <c r="F32">
+        <v>7.47</v>
+      </c>
+      <c r="G32" s="1">
+        <v>2454590.24</v>
+      </c>
+      <c r="H32" s="1">
+        <v>211880.21</v>
+      </c>
+      <c r="I32" s="1">
+        <v>8.6319992048856</v>
+      </c>
+      <c r="J32">
+        <v>0.0</v>
+      </c>
+      <c r="K32">
+        <v>0.0</v>
+      </c>
+      <c r="L32" s="1">
+        <v>2666470.45</v>
+      </c>
+      <c r="M32" s="1">
+        <v>2666470.45</v>
+      </c>
+      <c r="N32" s="1">
+        <v>1.37</v>
+      </c>
+      <c r="O32">
+        <v>1</v>
+      </c>
+      <c r="Z32" t="s">
+        <v>94</v>
+      </c>
+    </row>
+    <row r="33" spans="1:26">
+      <c r="A33" t="s">
+        <v>98</v>
+      </c>
+      <c r="B33" s="1">
+        <v>190000.0</v>
+      </c>
+      <c r="C33" s="1">
+        <v>151.75</v>
+      </c>
+      <c r="D33" s="1">
+        <v>258.2997771053</v>
+      </c>
+      <c r="E33" t="s">
+        <v>96</v>
+      </c>
+      <c r="F33">
+        <v>7.47</v>
+      </c>
+      <c r="G33" s="1">
+        <v>6582982.9</v>
+      </c>
+      <c r="H33" s="1">
+        <v>-2725585.85</v>
+      </c>
+      <c r="I33" s="1">
+        <v>-41.403507975085</v>
+      </c>
+      <c r="J33">
+        <v>0.0</v>
+      </c>
+      <c r="K33">
+        <v>0.0</v>
+      </c>
+      <c r="L33" s="1">
+        <v>3857397.05</v>
+      </c>
+      <c r="M33" s="1">
+        <v>3857397.05</v>
+      </c>
+      <c r="N33" s="1">
+        <v>1.98</v>
+      </c>
+      <c r="O33">
+        <v>1</v>
+      </c>
+      <c r="Z33" t="s">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="34" spans="1:26">
+      <c r="A34" t="s">
+        <v>100</v>
+      </c>
+      <c r="B34" s="1">
+        <v>21000.0</v>
+      </c>
+      <c r="C34" s="1">
+        <v>63.48</v>
+      </c>
+      <c r="D34" s="1">
+        <v>131.0369847619</v>
+      </c>
+      <c r="E34" t="s">
+        <v>8</v>
+      </c>
+      <c r="F34">
+        <v>1.0</v>
+      </c>
+      <c r="G34" s="1">
+        <v>2751776.68</v>
+      </c>
+      <c r="H34" s="1">
+        <v>-1418696.68</v>
+      </c>
+      <c r="I34" s="1">
+        <v>-51.555661849711</v>
+      </c>
+      <c r="J34">
+        <v>0.0</v>
+      </c>
+      <c r="K34">
+        <v>0.0</v>
+      </c>
+      <c r="L34" s="1">
+        <v>1333080.0</v>
+      </c>
+      <c r="M34" s="1">
+        <v>1333080.0</v>
+      </c>
+      <c r="N34" s="1">
+        <v>0.68</v>
+      </c>
+      <c r="O34">
+        <v>1</v>
+      </c>
+      <c r="Z34" t="s">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="35" spans="1:26">
+      <c r="A35" t="s">
+        <v>102</v>
+      </c>
+      <c r="B35" s="1">
+        <v>31000.0</v>
+      </c>
+      <c r="C35" s="1">
+        <v>154.7</v>
+      </c>
+      <c r="D35" s="1">
+        <v>30.2405564516</v>
+      </c>
+      <c r="E35" t="s">
+        <v>8</v>
+      </c>
+      <c r="F35">
+        <v>1.0</v>
+      </c>
+      <c r="G35" s="1">
+        <v>937457.25</v>
+      </c>
+      <c r="H35" s="1">
+        <v>3858242.75</v>
+      </c>
+      <c r="I35" s="1">
+        <v>411.56466068186</v>
+      </c>
+      <c r="J35">
+        <v>0.0</v>
+      </c>
+      <c r="K35">
+        <v>0.0</v>
+      </c>
+      <c r="L35" s="1">
+        <v>4795700.0</v>
+      </c>
+      <c r="M35" s="1">
+        <v>4795700.0</v>
+      </c>
+      <c r="N35" s="1">
+        <v>2.46</v>
+      </c>
+      <c r="O35">
+        <v>1</v>
+      </c>
+      <c r="Z35" t="s">
+        <v>101</v>
+      </c>
+    </row>
+    <row r="36" spans="1:26">
+      <c r="A36" t="s">
+        <v>104</v>
+      </c>
+      <c r="B36" s="1">
+        <v>1900.0</v>
+      </c>
+      <c r="C36" s="1">
+        <v>663.5</v>
+      </c>
+      <c r="D36" s="1">
+        <v>651.9657789474</v>
+      </c>
+      <c r="E36" t="s">
+        <v>8</v>
+      </c>
+      <c r="F36">
+        <v>1.0</v>
+      </c>
+      <c r="G36" s="1">
+        <v>1238734.98</v>
+      </c>
+      <c r="H36" s="1">
+        <v>21915.02</v>
+      </c>
+      <c r="I36" s="1">
+        <v>1.7691451645291</v>
+      </c>
+      <c r="J36">
+        <v>0.0</v>
+      </c>
+      <c r="K36">
+        <v>0.0</v>
+      </c>
+      <c r="L36" s="1">
+        <v>1260650.0</v>
+      </c>
+      <c r="M36" s="1">
+        <v>1260650.0</v>
+      </c>
+      <c r="N36" s="1">
+        <v>0.65</v>
+      </c>
+      <c r="O36">
+        <v>1</v>
+      </c>
+      <c r="Z36" t="s">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="37" spans="1:26">
+      <c r="A37" t="s">
+        <v>106</v>
+      </c>
+      <c r="B37" s="1">
         <v>26000.0</v>
       </c>
-      <c r="D7" s="1">
-[...605 lines deleted...]
-      <c r="F19" t="s">
+      <c r="C37" s="1">
+        <v>27.82</v>
+      </c>
+      <c r="D37" s="1">
+        <v>36.13845</v>
+      </c>
+      <c r="E37" t="s">
+        <v>8</v>
+      </c>
+      <c r="F37">
+        <v>1.0</v>
+      </c>
+      <c r="G37" s="1">
+        <v>939599.7</v>
+      </c>
+      <c r="H37" s="1">
+        <v>-216279.7</v>
+      </c>
+      <c r="I37" s="1">
+        <v>-23.018281082891</v>
+      </c>
+      <c r="J37">
+        <v>0.0</v>
+      </c>
+      <c r="K37">
+        <v>0.0</v>
+      </c>
+      <c r="L37" s="1">
+        <v>723320.0</v>
+      </c>
+      <c r="M37" s="1">
+        <v>723320.0</v>
+      </c>
+      <c r="N37" s="1">
+        <v>0.37</v>
+      </c>
+      <c r="O37">
+        <v>1</v>
+      </c>
+      <c r="Z37" t="s">
+        <v>105</v>
+      </c>
+    </row>
+    <row r="38" spans="1:26">
+      <c r="A38" t="s">
+        <v>108</v>
+      </c>
+      <c r="B38" s="1">
+        <v>15600.0</v>
+      </c>
+      <c r="C38" s="1">
+        <v>318.6</v>
+      </c>
+      <c r="D38" s="1">
+        <v>276.757175</v>
+      </c>
+      <c r="E38" t="s">
         <v>69</v>
       </c>
-      <c r="G19">
+      <c r="F38">
         <v>0.92</v>
       </c>
-      <c r="H19" s="1">
-[...393 lines deleted...]
-      <c r="F27" t="s">
+      <c r="G38" s="1">
+        <v>4161184.62</v>
+      </c>
+      <c r="H38" s="1">
+        <v>1215448.87</v>
+      </c>
+      <c r="I38" s="1">
+        <v>29.209203171572</v>
+      </c>
+      <c r="J38">
+        <v>0.0</v>
+      </c>
+      <c r="K38">
+        <v>0.0</v>
+      </c>
+      <c r="L38" s="1">
+        <v>5376633.49</v>
+      </c>
+      <c r="M38" s="1">
+        <v>5376633.49</v>
+      </c>
+      <c r="N38" s="1">
+        <v>2.76</v>
+      </c>
+      <c r="O38">
+        <v>1</v>
+      </c>
+      <c r="Z38" t="s">
+        <v>107</v>
+      </c>
+    </row>
+    <row r="39" spans="1:26">
+      <c r="A39" t="s">
+        <v>110</v>
+      </c>
+      <c r="B39" s="1">
+        <v>98000.0</v>
+      </c>
+      <c r="C39" s="1">
+        <v>405.0</v>
+      </c>
+      <c r="D39" s="1">
+        <v>239.3382</v>
+      </c>
+      <c r="E39" t="s">
+        <v>111</v>
+      </c>
+      <c r="F39">
+        <v>10.99</v>
+      </c>
+      <c r="G39" s="1">
+        <v>2072833.15</v>
+      </c>
+      <c r="H39" s="1">
+        <v>1537974.71</v>
+      </c>
+      <c r="I39" s="1">
+        <v>74.196744200082</v>
+      </c>
+      <c r="J39">
+        <v>0.0</v>
+      </c>
+      <c r="K39">
+        <v>0.0</v>
+      </c>
+      <c r="L39" s="1">
+        <v>3610807.86</v>
+      </c>
+      <c r="M39" s="1">
+        <v>3610807.86</v>
+      </c>
+      <c r="N39" s="1">
+        <v>1.85</v>
+      </c>
+      <c r="O39">
+        <v>1</v>
+      </c>
+      <c r="Z39" t="s">
+        <v>109</v>
+      </c>
+    </row>
+    <row r="40" spans="1:26">
+      <c r="A40" t="s">
+        <v>113</v>
+      </c>
+      <c r="B40" s="1">
+        <v>33000.0</v>
+      </c>
+      <c r="C40" s="1">
+        <v>132.22</v>
+      </c>
+      <c r="D40" s="1">
+        <v>112.8702724242</v>
+      </c>
+      <c r="E40" t="s">
+        <v>8</v>
+      </c>
+      <c r="F40">
+        <v>1.0</v>
+      </c>
+      <c r="G40" s="1">
+        <v>3724718.99</v>
+      </c>
+      <c r="H40" s="1">
+        <v>638541.01</v>
+      </c>
+      <c r="I40" s="1">
+        <v>17.143333811607</v>
+      </c>
+      <c r="J40">
+        <v>0.0</v>
+      </c>
+      <c r="K40">
+        <v>0.0</v>
+      </c>
+      <c r="L40" s="1">
+        <v>4363260.0</v>
+      </c>
+      <c r="M40" s="1">
+        <v>4363260.0</v>
+      </c>
+      <c r="N40" s="1">
+        <v>2.24</v>
+      </c>
+      <c r="O40">
+        <v>1</v>
+      </c>
+      <c r="Z40" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="41" spans="1:26">
+      <c r="A41" t="s">
+        <v>115</v>
+      </c>
+      <c r="B41" s="1">
+        <v>19800.0</v>
+      </c>
+      <c r="C41" s="1">
+        <v>292.75</v>
+      </c>
+      <c r="D41" s="1">
+        <v>99.5747722222</v>
+      </c>
+      <c r="E41" t="s">
+        <v>8</v>
+      </c>
+      <c r="F41">
+        <v>1.0</v>
+      </c>
+      <c r="G41" s="1">
+        <v>1971580.49</v>
+      </c>
+      <c r="H41" s="1">
+        <v>3824869.51</v>
+      </c>
+      <c r="I41" s="1">
+        <v>194.00017039122</v>
+      </c>
+      <c r="J41">
+        <v>0.0</v>
+      </c>
+      <c r="K41">
+        <v>0.0</v>
+      </c>
+      <c r="L41" s="1">
+        <v>5796450.0</v>
+      </c>
+      <c r="M41" s="1">
+        <v>5796450.0</v>
+      </c>
+      <c r="N41" s="1">
+        <v>2.97</v>
+      </c>
+      <c r="O41">
+        <v>1</v>
+      </c>
+      <c r="Z41" t="s">
+        <v>114</v>
+      </c>
+    </row>
+    <row r="42" spans="1:26">
+      <c r="A42" t="s">
+        <v>117</v>
+      </c>
+      <c r="B42" s="1">
+        <v>21825.0</v>
+      </c>
+      <c r="C42" s="1">
+        <v>89.84</v>
+      </c>
+      <c r="D42" s="1">
+        <v>83.8475857961</v>
+      </c>
+      <c r="E42" t="s">
         <v>69</v>
       </c>
-      <c r="G27">
+      <c r="F42">
         <v>0.92</v>
       </c>
-      <c r="H27" s="1">
-[...543 lines deleted...]
-      <c r="F38" t="s">
+      <c r="G42" s="1">
+        <v>1949706.27</v>
+      </c>
+      <c r="H42" s="1">
+        <v>171407.97</v>
+      </c>
+      <c r="I42" s="1">
+        <v>8.7914765745714</v>
+      </c>
+      <c r="J42">
+        <v>0.0</v>
+      </c>
+      <c r="K42">
+        <v>0.0</v>
+      </c>
+      <c r="L42" s="1">
+        <v>2121114.24</v>
+      </c>
+      <c r="M42" s="1">
+        <v>2121114.24</v>
+      </c>
+      <c r="N42" s="1">
+        <v>1.09</v>
+      </c>
+      <c r="O42">
+        <v>1</v>
+      </c>
+      <c r="Z42" t="s">
+        <v>116</v>
+      </c>
+    </row>
+    <row r="43" spans="1:26">
+      <c r="A43" t="s">
+        <v>119</v>
+      </c>
+      <c r="B43" s="1">
+        <v>28000.0</v>
+      </c>
+      <c r="C43" s="1">
+        <v>169.14</v>
+      </c>
+      <c r="D43" s="1">
+        <v>58.4362639286</v>
+      </c>
+      <c r="E43" t="s">
+        <v>8</v>
+      </c>
+      <c r="F43">
+        <v>1.0</v>
+      </c>
+      <c r="G43" s="1">
+        <v>1636215.39</v>
+      </c>
+      <c r="H43" s="1">
+        <v>3099704.61</v>
+      </c>
+      <c r="I43" s="1">
+        <v>189.44355547224</v>
+      </c>
+      <c r="J43">
+        <v>0.0</v>
+      </c>
+      <c r="K43">
+        <v>0.0</v>
+      </c>
+      <c r="L43" s="1">
+        <v>4735920.0</v>
+      </c>
+      <c r="M43" s="1">
+        <v>4735920.0</v>
+      </c>
+      <c r="N43" s="1">
+        <v>2.43</v>
+      </c>
+      <c r="O43">
+        <v>1</v>
+      </c>
+      <c r="Z43" t="s">
+        <v>118</v>
+      </c>
+    </row>
+    <row r="44" spans="1:26">
+      <c r="A44" t="s">
+        <v>121</v>
+      </c>
+      <c r="B44" s="1">
+        <v>15000.0</v>
+      </c>
+      <c r="C44" s="1">
+        <v>279.0</v>
+      </c>
+      <c r="D44" s="1">
+        <v>236.43985</v>
+      </c>
+      <c r="E44" t="s">
+        <v>8</v>
+      </c>
+      <c r="F44">
+        <v>1.0</v>
+      </c>
+      <c r="G44" s="1">
+        <v>3546597.75</v>
+      </c>
+      <c r="H44" s="1">
+        <v>638402.25</v>
+      </c>
+      <c r="I44" s="1">
+        <v>18.000413212917</v>
+      </c>
+      <c r="J44">
+        <v>0.0</v>
+      </c>
+      <c r="K44">
+        <v>0.0</v>
+      </c>
+      <c r="L44" s="1">
+        <v>4185000.0</v>
+      </c>
+      <c r="M44" s="1">
+        <v>4185000.0</v>
+      </c>
+      <c r="N44" s="1">
+        <v>2.14</v>
+      </c>
+      <c r="O44">
+        <v>1</v>
+      </c>
+      <c r="Z44" t="s">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="45" spans="1:26">
+      <c r="A45" t="s">
+        <v>123</v>
+      </c>
+      <c r="B45" s="1">
+        <v>11900.0</v>
+      </c>
+      <c r="C45" s="1">
+        <v>163.6</v>
+      </c>
+      <c r="D45" s="1">
+        <v>297.3704890756</v>
+      </c>
+      <c r="E45" t="s">
         <v>69</v>
       </c>
-      <c r="G38">
+      <c r="F45">
         <v>0.92</v>
       </c>
-      <c r="H38" s="1">
-[...328 lines deleted...]
-      <c r="A45" t="s">
+      <c r="G45" s="1">
+        <v>3429859.82</v>
+      </c>
+      <c r="H45" s="1">
+        <v>-1323801.84</v>
+      </c>
+      <c r="I45" s="1">
+        <v>-38.59638321895</v>
+      </c>
+      <c r="J45">
+        <v>0.0</v>
+      </c>
+      <c r="K45">
+        <v>0.0</v>
+      </c>
+      <c r="L45" s="1">
+        <v>2106057.98</v>
+      </c>
+      <c r="M45" s="1">
+        <v>2106057.98</v>
+      </c>
+      <c r="N45" s="1">
+        <v>1.08</v>
+      </c>
+      <c r="O45">
+        <v>1</v>
+      </c>
+      <c r="Z45" t="s">
         <v>122</v>
       </c>
-      <c r="B45" t="s">
-[...45 lines deleted...]
-    <row r="46" spans="1:16">
+    </row>
+    <row r="46" spans="1:26">
       <c r="A46" t="s">
-        <v>124</v>
-[...1 lines deleted...]
-      <c r="B46" t="s">
         <v>125</v>
       </c>
+      <c r="B46" s="1">
+        <v>30000.0</v>
+      </c>
       <c r="C46" s="1">
-        <v>30000.0</v>
+        <v>0.001</v>
       </c>
       <c r="D46" s="1">
-        <v>0.001</v>
-[...8 lines deleted...]
-        <v>1.0</v>
+        <v>0.0</v>
+      </c>
+      <c r="E46" t="s">
+        <v>8</v>
+      </c>
+      <c r="F46">
+        <v>1.0</v>
+      </c>
+      <c r="G46" s="1">
+        <v>0.0</v>
       </c>
       <c r="H46" s="1">
-        <v>0.0</v>
+        <v>30.0</v>
       </c>
       <c r="I46" s="1">
+        <v>0</v>
+      </c>
+      <c r="J46">
+        <v>0.0</v>
+      </c>
+      <c r="K46">
+        <v>0.0</v>
+      </c>
+      <c r="L46" s="1">
         <v>30.0</v>
-      </c>
-[...7 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="M46" s="1">
         <v>30.0</v>
       </c>
       <c r="N46" s="1">
-        <v>30.0</v>
-[...8 lines deleted...]
-    <row r="47" spans="1:16">
+        <v>0.0</v>
+      </c>
+      <c r="O46">
+        <v>1</v>
+      </c>
+      <c r="Z46" t="s">
+        <v>124</v>
+      </c>
+    </row>
+    <row r="47" spans="1:26">
       <c r="A47" t="s">
+        <v>127</v>
+      </c>
+      <c r="B47" s="1">
+        <v>30000.0</v>
+      </c>
+      <c r="C47" s="1">
+        <v>78.92</v>
+      </c>
+      <c r="D47" s="1">
+        <v>56.558639</v>
+      </c>
+      <c r="E47" t="s">
+        <v>8</v>
+      </c>
+      <c r="F47">
+        <v>1.0</v>
+      </c>
+      <c r="G47" s="1">
+        <v>1696759.17</v>
+      </c>
+      <c r="H47" s="1">
+        <v>670840.83</v>
+      </c>
+      <c r="I47" s="1">
+        <v>39.536596699224</v>
+      </c>
+      <c r="J47">
+        <v>0.0</v>
+      </c>
+      <c r="K47">
+        <v>0.0</v>
+      </c>
+      <c r="L47" s="1">
+        <v>2367600.0</v>
+      </c>
+      <c r="M47" s="1">
+        <v>2367600.0</v>
+      </c>
+      <c r="N47" s="1">
+        <v>1.21</v>
+      </c>
+      <c r="O47">
+        <v>1</v>
+      </c>
+      <c r="Z47" t="s">
         <v>126</v>
       </c>
-      <c r="B47" t="s">
-[...45 lines deleted...]
-    <row r="48" spans="1:16">
+    </row>
+    <row r="48" spans="1:26">
       <c r="A48" t="s">
+        <v>129</v>
+      </c>
+      <c r="B48" s="1">
+        <v>26000.0</v>
+      </c>
+      <c r="C48" s="1">
+        <v>86.36</v>
+      </c>
+      <c r="D48" s="1">
+        <v>78.7765515385</v>
+      </c>
+      <c r="E48" t="s">
+        <v>8</v>
+      </c>
+      <c r="F48">
+        <v>1.0</v>
+      </c>
+      <c r="G48" s="1">
+        <v>2048190.34</v>
+      </c>
+      <c r="H48" s="1">
+        <v>197169.66</v>
+      </c>
+      <c r="I48" s="1">
+        <v>9.6265301202426</v>
+      </c>
+      <c r="J48">
+        <v>0.0</v>
+      </c>
+      <c r="K48">
+        <v>0.0</v>
+      </c>
+      <c r="L48" s="1">
+        <v>2245360.0</v>
+      </c>
+      <c r="M48" s="1">
+        <v>2245360.0</v>
+      </c>
+      <c r="N48" s="1">
+        <v>1.15</v>
+      </c>
+      <c r="O48">
+        <v>1</v>
+      </c>
+      <c r="Z48" t="s">
         <v>128</v>
       </c>
-      <c r="B48" t="s">
-[...45 lines deleted...]
-    <row r="49" spans="1:16">
+    </row>
+    <row r="49" spans="1:26">
       <c r="A49" t="s">
+        <v>131</v>
+      </c>
+      <c r="B49" s="1">
+        <v>140000.0</v>
+      </c>
+      <c r="C49" s="1">
+        <v>35.1</v>
+      </c>
+      <c r="D49" s="1">
+        <v>20.5651097143</v>
+      </c>
+      <c r="E49" t="s">
+        <v>8</v>
+      </c>
+      <c r="F49">
+        <v>1.0</v>
+      </c>
+      <c r="G49" s="1">
+        <v>2879115.36</v>
+      </c>
+      <c r="H49" s="1">
+        <v>2034884.64</v>
+      </c>
+      <c r="I49" s="1">
+        <v>70.677426416147</v>
+      </c>
+      <c r="J49">
+        <v>0.0</v>
+      </c>
+      <c r="K49">
+        <v>0.0</v>
+      </c>
+      <c r="L49" s="1">
+        <v>4914000.0</v>
+      </c>
+      <c r="M49" s="1">
+        <v>4914000.0</v>
+      </c>
+      <c r="N49" s="1">
+        <v>2.52</v>
+      </c>
+      <c r="O49">
+        <v>1</v>
+      </c>
+      <c r="Z49" t="s">
         <v>130</v>
       </c>
-      <c r="B49" t="s">
-[...45 lines deleted...]
-    <row r="50" spans="1:16">
+    </row>
+    <row r="50" spans="1:26">
       <c r="A50" t="s">
+        <v>133</v>
+      </c>
+      <c r="B50" s="1">
+        <v>12000.0</v>
+      </c>
+      <c r="C50" s="1">
+        <v>247.6</v>
+      </c>
+      <c r="D50" s="1">
+        <v>248.9732125</v>
+      </c>
+      <c r="E50" t="s">
+        <v>8</v>
+      </c>
+      <c r="F50">
+        <v>1.0</v>
+      </c>
+      <c r="G50" s="1">
+        <v>2987678.55</v>
+      </c>
+      <c r="H50" s="1">
+        <v>-16478.55</v>
+      </c>
+      <c r="I50" s="1">
+        <v>-0.55155029981388</v>
+      </c>
+      <c r="J50">
+        <v>0.0</v>
+      </c>
+      <c r="K50">
+        <v>0.0</v>
+      </c>
+      <c r="L50" s="1">
+        <v>2971200.0</v>
+      </c>
+      <c r="M50" s="1">
+        <v>2971200.0</v>
+      </c>
+      <c r="N50" s="1">
+        <v>1.52</v>
+      </c>
+      <c r="O50">
+        <v>1</v>
+      </c>
+      <c r="Z50" t="s">
         <v>132</v>
       </c>
-      <c r="B50" t="s">
-[...45 lines deleted...]
-    <row r="51" spans="1:16">
+    </row>
+    <row r="51" spans="1:26">
       <c r="A51" t="s">
+        <v>135</v>
+      </c>
+      <c r="B51" s="1">
+        <v>36000.0</v>
+      </c>
+      <c r="C51" s="1">
+        <v>80.04</v>
+      </c>
+      <c r="D51" s="1">
+        <v>66.1572</v>
+      </c>
+      <c r="E51" t="s">
+        <v>8</v>
+      </c>
+      <c r="F51">
+        <v>1.0</v>
+      </c>
+      <c r="G51" s="1">
+        <v>2381659.2</v>
+      </c>
+      <c r="H51" s="1">
+        <v>499780.8</v>
+      </c>
+      <c r="I51" s="1">
+        <v>20.984564038381</v>
+      </c>
+      <c r="J51">
+        <v>0.0</v>
+      </c>
+      <c r="K51">
+        <v>0.0</v>
+      </c>
+      <c r="L51" s="1">
+        <v>2881440.0</v>
+      </c>
+      <c r="M51" s="1">
+        <v>2881440.0</v>
+      </c>
+      <c r="N51" s="1">
+        <v>1.48</v>
+      </c>
+      <c r="O51">
+        <v>1</v>
+      </c>
+      <c r="Z51" t="s">
         <v>134</v>
       </c>
-      <c r="B51" t="s">
-[...45 lines deleted...]
-    <row r="52" spans="1:16">
+    </row>
+    <row r="52" spans="1:26">
       <c r="A52" t="s">
+        <v>137</v>
+      </c>
+      <c r="B52" s="1">
+        <v>160000.0</v>
+      </c>
+      <c r="C52" s="1">
+        <v>184.15</v>
+      </c>
+      <c r="D52" s="1">
+        <v>161.168750875</v>
+      </c>
+      <c r="E52" t="s">
+        <v>96</v>
+      </c>
+      <c r="F52">
+        <v>7.47</v>
+      </c>
+      <c r="G52" s="1">
+        <v>3460582.63</v>
+      </c>
+      <c r="H52" s="1">
+        <v>481300.55</v>
+      </c>
+      <c r="I52" s="1">
+        <v>13.908078536475</v>
+      </c>
+      <c r="J52">
+        <v>0.0</v>
+      </c>
+      <c r="K52">
+        <v>0.0</v>
+      </c>
+      <c r="L52" s="1">
+        <v>3941883.18</v>
+      </c>
+      <c r="M52" s="1">
+        <v>3941883.18</v>
+      </c>
+      <c r="N52" s="1">
+        <v>2.02</v>
+      </c>
+      <c r="O52">
+        <v>1</v>
+      </c>
+      <c r="Z52" t="s">
         <v>136</v>
       </c>
-      <c r="B52" t="s">
-[...45 lines deleted...]
-    <row r="53" spans="1:16">
+    </row>
+    <row r="53" spans="1:26">
       <c r="A53" t="s">
+        <v>139</v>
+      </c>
+      <c r="B53" s="1">
+        <v>64000.0</v>
+      </c>
+      <c r="C53" s="1">
+        <v>34.27</v>
+      </c>
+      <c r="D53" s="1">
+        <v>9.8637085938</v>
+      </c>
+      <c r="E53" t="s">
+        <v>8</v>
+      </c>
+      <c r="F53">
+        <v>1.0</v>
+      </c>
+      <c r="G53" s="1">
+        <v>631277.35</v>
+      </c>
+      <c r="H53" s="1">
+        <v>1562002.65</v>
+      </c>
+      <c r="I53" s="1">
+        <v>247.43524379577</v>
+      </c>
+      <c r="J53">
+        <v>0.0</v>
+      </c>
+      <c r="K53">
+        <v>0.0</v>
+      </c>
+      <c r="L53" s="1">
+        <v>2193280.0</v>
+      </c>
+      <c r="M53" s="1">
+        <v>2193280.0</v>
+      </c>
+      <c r="N53" s="1">
+        <v>1.12</v>
+      </c>
+      <c r="O53">
+        <v>1</v>
+      </c>
+      <c r="Z53" t="s">
         <v>138</v>
       </c>
-      <c r="B53" t="s">
-[...45 lines deleted...]
-    <row r="54" spans="1:16">
+    </row>
+    <row r="54" spans="1:26">
       <c r="A54" t="s">
+        <v>141</v>
+      </c>
+      <c r="B54" s="1">
+        <v>27000.0</v>
+      </c>
+      <c r="C54" s="1">
+        <v>56.54</v>
+      </c>
+      <c r="D54" s="1">
+        <v>93.9182333333</v>
+      </c>
+      <c r="E54" t="s">
+        <v>8</v>
+      </c>
+      <c r="F54">
+        <v>1.0</v>
+      </c>
+      <c r="G54" s="1">
+        <v>2535792.3</v>
+      </c>
+      <c r="H54" s="1">
+        <v>-1009212.3</v>
+      </c>
+      <c r="I54" s="1">
+        <v>-39.798697235574</v>
+      </c>
+      <c r="J54">
+        <v>0.0</v>
+      </c>
+      <c r="K54">
+        <v>0.0</v>
+      </c>
+      <c r="L54" s="1">
+        <v>1526580.0</v>
+      </c>
+      <c r="M54" s="1">
+        <v>1526580.0</v>
+      </c>
+      <c r="N54" s="1">
+        <v>0.78</v>
+      </c>
+      <c r="O54">
+        <v>1</v>
+      </c>
+      <c r="Z54" t="s">
         <v>140</v>
-      </c>
-[...43 lines deleted...]
-        <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">