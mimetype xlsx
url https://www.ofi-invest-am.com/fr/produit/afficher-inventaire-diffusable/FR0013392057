--- v0 (2026-05-01)
+++ v1 (2026-05-25)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="606">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="568">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>I</t>
   </si>
   <si>
     <t>FR0011024249</t>
   </si>
   <si>
@@ -106,1776 +106,1662 @@
   <si>
     <t>CC (EUR)</t>
   </si>
   <si>
     <t>Interets (EUR)</t>
   </si>
   <si>
     <t>VBCE (EUR)</t>
   </si>
   <si>
     <t>VBCI (EUR)</t>
   </si>
   <si>
     <t>Poids</t>
   </si>
   <si>
     <t>Nb.</t>
   </si>
   <si>
     <t>FR001400KPZ3</t>
   </si>
   <si>
     <t>Ofi Invest ESG Liquidités PART I</t>
   </si>
   <si>
+    <t>RX100326</t>
+  </si>
+  <si>
+    <t>EURO-BUND MAR 26</t>
+  </si>
+  <si>
     <t>OE100326</t>
   </si>
   <si>
     <t>EURO-BOBL MAR 26</t>
   </si>
   <si>
-    <t>RX100326</t>
-[...4 lines deleted...]
-  <si>
     <t>OAT100326</t>
   </si>
   <si>
     <t>EURO-OAT MAR 26</t>
   </si>
   <si>
     <t>XS2986639701</t>
   </si>
   <si>
     <t>A2A SPA 3.625 30/01/2035</t>
   </si>
   <si>
+    <t>2 458.25</t>
+  </si>
+  <si>
     <t>XS2809859536</t>
   </si>
   <si>
     <t>ACHMEA BV 02/11/2044</t>
   </si>
   <si>
-    <t>3 353.73</t>
+    <t>6 022.29</t>
   </si>
   <si>
     <t>XS2388141892</t>
   </si>
   <si>
     <t>ADECCO INTERNATIONAL FINANCIAL SER 21/03/2082</t>
   </si>
   <si>
-    <t>7 865.75</t>
+    <t>3 758.90</t>
   </si>
   <si>
     <t>BE6363767821</t>
   </si>
   <si>
     <t>AGEAS SA 02/05/2056</t>
   </si>
   <si>
-    <t>24 569.52</t>
+    <t>34 326.37</t>
+  </si>
+  <si>
+    <t>BE6369832363</t>
+  </si>
+  <si>
+    <t>AGEAS SA PERP</t>
+  </si>
+  <si>
+    <t>11 750.00</t>
   </si>
   <si>
     <t>BE6317598850</t>
   </si>
   <si>
-    <t>AGEAS SA PERP</t>
-[...8 lines deleted...]
-    <t>6 309.59</t>
+    <t>11 126.03</t>
   </si>
   <si>
     <t>XS3237229193</t>
   </si>
   <si>
     <t>AIB GROUP PLC 02/12/2036</t>
   </si>
   <si>
-    <t>6 783.29</t>
+    <t>11 155.07</t>
   </si>
   <si>
     <t>FR0014013VX5</t>
   </si>
   <si>
     <t>AIR LIQUIDE FINANCE SA 3 05/05/2033</t>
   </si>
   <si>
-    <t>4 438.36</t>
-[...8 lines deleted...]
-    <t>9 616.44</t>
+    <t>6 558.90</t>
   </si>
   <si>
     <t>XS2829852842</t>
   </si>
   <si>
     <t>ALLIANDER NV PERP</t>
   </si>
   <si>
-    <t>10 898.63</t>
+    <t>15 102.74</t>
   </si>
   <si>
     <t>DE000A4DFLN3</t>
   </si>
   <si>
     <t>ALLIANZ SE 25/07/2055</t>
   </si>
   <si>
-    <t>11 714.84</t>
-[...2 lines deleted...]
-    <t>DE000A289FK7</t>
+    <t>15 805.92</t>
+  </si>
+  <si>
+    <t>DE000A3E5TR0</t>
   </si>
   <si>
     <t>ALLIANZ SE PERP</t>
   </si>
   <si>
-    <t>8 026.03</t>
-[...5 lines deleted...]
-    <t>15 899.18</t>
+    <t>8 633.42</t>
   </si>
   <si>
     <t>XS2761146468</t>
   </si>
   <si>
     <t>ALPHA BANK SA 12/05/2030</t>
   </si>
   <si>
-    <t>10 972.60</t>
+    <t>15 945.21</t>
   </si>
   <si>
     <t>XS2640904319</t>
   </si>
   <si>
     <t>ALPHA BANK SA 27/06/2029</t>
   </si>
   <si>
-    <t>12 488.01</t>
+    <t>18 458.90</t>
   </si>
   <si>
     <t>XS3064423174</t>
   </si>
   <si>
     <t>ALPHABET INC 3 06/05/2033</t>
   </si>
   <si>
-    <t>13 463.01</t>
+    <t>17 087.67</t>
   </si>
   <si>
     <t>XS3224609456</t>
   </si>
   <si>
     <t>ALPHABET INC 3.5 06/11/2038</t>
   </si>
   <si>
-    <t>7 800.30</t>
+    <t>12 070.88</t>
   </si>
   <si>
     <t>XS3229091015</t>
   </si>
   <si>
     <t>AMCOR UK FINANCE PLC 3.75 20/02/2033</t>
   </si>
   <si>
-    <t>3 221.51</t>
-[...1 lines deleted...]
-  <si>
     <t>FR001400ZZD7</t>
   </si>
   <si>
     <t>ARKEMA SA PERP</t>
   </si>
   <si>
-    <t>14 671.23</t>
+    <t>19 282.19</t>
   </si>
   <si>
     <t>XS3070545234</t>
   </si>
   <si>
     <t>AROUNDTOWN SA 3.5 13/05/2030</t>
   </si>
   <si>
-    <t>30 608.22</t>
+    <t>41 712.33</t>
   </si>
   <si>
     <t>XS2919279633</t>
   </si>
   <si>
     <t>ASB BANK LTD 3.185 16/04/2029</t>
   </si>
   <si>
-    <t>20 453.81</t>
+    <t>27 661.51</t>
   </si>
   <si>
     <t>XS2790191303</t>
   </si>
   <si>
     <t>ASR NEDERLAND NV PERP</t>
   </si>
   <si>
-    <t>2 758.90</t>
-[...8 lines deleted...]
-    <t>13 426.03</t>
+    <t>6 752.05</t>
   </si>
   <si>
     <t>XS2872909770</t>
   </si>
   <si>
     <t>ASTRAZENECA FINANCE LLC 3.278 05/08/2033</t>
   </si>
   <si>
-    <t>25 089.72</t>
+    <t>35 798.45</t>
   </si>
   <si>
     <t>XS2737652474</t>
   </si>
   <si>
     <t>AXA SA PERP</t>
   </si>
   <si>
-    <t>2 992.38</t>
+    <t>8 461.49</t>
   </si>
   <si>
     <t>IT0005675126</t>
   </si>
   <si>
     <t>BANCO BPM SPA 23/10/2031</t>
   </si>
   <si>
-    <t>7 407.53</t>
+    <t>11 308.22</t>
   </si>
   <si>
     <t>IT0005632267</t>
   </si>
   <si>
     <t>BANCO BPM SPA 3.375 21/01/2030</t>
   </si>
   <si>
+    <t>3 048.32</t>
+  </si>
+  <si>
     <t>XS3090080733</t>
   </si>
   <si>
     <t>BANCO DE CREDITO SOCIAL COOPERATIV 13/06/2031</t>
   </si>
   <si>
-    <t>9 013.70</t>
+    <t>12 417.81</t>
   </si>
   <si>
     <t>XS2743029840</t>
   </si>
   <si>
     <t>BANCO SANTANDER SA 3.75 09/01/2034</t>
   </si>
   <si>
-    <t>2 054.79</t>
+    <t>5 034.25</t>
+  </si>
+  <si>
+    <t>XS2705604234</t>
+  </si>
+  <si>
+    <t>BANCO SANTANDER SA 4.875 18/10/2031</t>
+  </si>
+  <si>
+    <t>14 104.11</t>
   </si>
   <si>
     <t>XS2345798271</t>
   </si>
   <si>
     <t>BANK OF AMERICA CORP 24/05/2032</t>
   </si>
   <si>
-    <t>12 318.25</t>
+    <t>16 847.01</t>
   </si>
   <si>
     <t>XS2817924660</t>
   </si>
   <si>
     <t>BANK OF IRELAND GROUP PLC 10/08/2034</t>
   </si>
   <si>
+    <t>3 478.95</t>
+  </si>
+  <si>
     <t>XS3112064947</t>
   </si>
   <si>
     <t>BANK OF MONTREAL 09/01/2032</t>
   </si>
   <si>
-    <t>2 947.26</t>
+    <t>7 085.53</t>
   </si>
   <si>
     <t>FR0014015J95</t>
   </si>
   <si>
     <t>BANQUE FEDERATIVE DU CREDIT MUTUEL 21/07/2033</t>
   </si>
   <si>
-    <t>1 246.58</t>
-[...8 lines deleted...]
-    <t>4 854.28</t>
+    <t>4 257.53</t>
   </si>
   <si>
     <t>XS2831195644</t>
   </si>
   <si>
     <t>BARCLAYS PLC 31/05/2036</t>
   </si>
   <si>
-    <t>10 136.75</t>
+    <t>14 823.63</t>
   </si>
   <si>
     <t>XS3170898723</t>
   </si>
   <si>
     <t>BAWAG PSK BANK FUER ARBEIT UND WIR 02/09/2033</t>
   </si>
   <si>
-    <t>7 119.86</t>
+    <t>9 875.34</t>
   </si>
   <si>
     <t>BE0390167337</t>
   </si>
   <si>
     <t>BELFIUS BANQUE SA 3.375 20/02/2031</t>
   </si>
   <si>
-    <t>32 178.08</t>
-[...1 lines deleted...]
-  <si>
     <t>BE6365319829</t>
   </si>
   <si>
     <t>BELFIUS BANQUE SA 3.375 28/05/2030</t>
   </si>
   <si>
-    <t>20 888.01</t>
+    <t>27 970.89</t>
   </si>
   <si>
     <t>XS3215466338</t>
   </si>
   <si>
     <t>BMS IRELAND CAPITAL FUNDING DAC 3.363 10/11/2033</t>
   </si>
   <si>
-    <t>5 067.07</t>
-[...8 lines deleted...]
-    <t>19 002.79</t>
+    <t>8 506.36</t>
   </si>
   <si>
     <t>FR001400LZI6</t>
   </si>
   <si>
     <t>BNP PARIBAS SA 13/11/2032</t>
   </si>
   <si>
-    <t>9 604.11</t>
+    <t>15 173.97</t>
   </si>
   <si>
     <t>FR0014010KM7</t>
   </si>
   <si>
     <t>BNP PARIBAS SA 19/01/2036</t>
   </si>
   <si>
-    <t>1 087.28</t>
+    <t>3 634.63</t>
   </si>
   <si>
     <t>XS2621007660</t>
   </si>
   <si>
     <t>BOOKING HOLDINGS INC 4.125 12/05/2033</t>
   </si>
   <si>
-    <t>17 139.21</t>
+    <t>21 968.51</t>
   </si>
   <si>
     <t>FR0014005V67</t>
   </si>
   <si>
     <t>BPCE SA 13/10/2046</t>
   </si>
   <si>
-    <t>11 841.78</t>
+    <t>17 547.26</t>
   </si>
   <si>
     <t>FR0014015DL3</t>
   </si>
   <si>
     <t>BPCE SA 16/01/2037</t>
   </si>
   <si>
     <t>XS3227880021</t>
   </si>
   <si>
     <t>BT FINANCE PLC 3.375 17/11/2032</t>
   </si>
   <si>
-    <t>4 918.81</t>
-[...14 lines deleted...]
-    <t>CAIXABANK SA 3.875 20/01/2037</t>
+    <t>8 318.59</t>
+  </si>
+  <si>
+    <t>FR0014013058</t>
+  </si>
+  <si>
+    <t>BUREAU VERITAS SA 3.375 01/10/2033</t>
+  </si>
+  <si>
+    <t>15 155.14</t>
+  </si>
+  <si>
+    <t>XS3226502485</t>
+  </si>
+  <si>
+    <t>CAIXABANK SA 14/05/2038</t>
+  </si>
+  <si>
+    <t>7 803.08</t>
   </si>
   <si>
     <t>FR0014012S89</t>
   </si>
   <si>
     <t>CAPGEMINI SE 3.5 25/09/2034</t>
   </si>
   <si>
-    <t>7 536.99</t>
+    <t>11 890.41</t>
   </si>
   <si>
     <t>XS2387052744</t>
   </si>
   <si>
     <t>CASTELLUM HELSINKI FINANCE HOLDING 0.875 17/09/2029</t>
   </si>
   <si>
-    <t>2 332.53</t>
+    <t>3 516.78</t>
   </si>
   <si>
     <t>XS2793256137</t>
   </si>
   <si>
     <t>CBRE GLOBAL INVESTORS OPEN-ENDED F 4.75 27/03/2034</t>
   </si>
   <si>
-    <t>15 845.09</t>
+    <t>21 445.66</t>
   </si>
   <si>
     <t>FR001400RIX8</t>
   </si>
   <si>
     <t>CNP ASSURANCES 16/07/2054</t>
   </si>
   <si>
-    <t>13 489.73</t>
+    <t>18 110.96</t>
   </si>
   <si>
     <t>DE000CZ45YV9</t>
   </si>
   <si>
     <t>COMMERZBANK AG 16/07/2032</t>
   </si>
   <si>
-    <t>8 854.79</t>
-[...17 lines deleted...]
-    <t>2 084.18</t>
+    <t>12 383.56</t>
   </si>
   <si>
     <t>FR001400Q7X2</t>
   </si>
   <si>
     <t>COVIVIO HOTELS SCA 4.125 23/05/2033</t>
   </si>
   <si>
-    <t>20 252.05</t>
-[...8 lines deleted...]
-    <t>6 010.27</t>
+    <t>28 479.45</t>
   </si>
   <si>
     <t>FR0014010IN9</t>
   </si>
   <si>
     <t>COVIVIO SA 3.625 17/06/2034</t>
   </si>
   <si>
-    <t>6 882.53</t>
+    <t>10 130.14</t>
   </si>
   <si>
     <t>FR001400MDV4</t>
   </si>
   <si>
     <t>COVIVIO SA 4.625 05/06/2032</t>
   </si>
   <si>
-    <t>12 316.44</t>
+    <t>37 215.42</t>
   </si>
   <si>
     <t>FR001400KDS4</t>
   </si>
   <si>
     <t>CREDIT AGRICOLE SA 28/08/2033</t>
   </si>
   <si>
-    <t>9 583.56</t>
+    <t>13 787.67</t>
   </si>
   <si>
     <t>FR001400PZV0</t>
   </si>
   <si>
     <t>CREDIT MUTUEL ARKEA 15/05/2035</t>
   </si>
   <si>
-    <t>10 437.04</t>
+    <t>15 181.15</t>
   </si>
   <si>
     <t>FR0013236544</t>
   </si>
   <si>
     <t>CREDIT MUTUEL ARKEA 3.5 09/02/2029</t>
   </si>
   <si>
-    <t>13 769.86</t>
-[...1 lines deleted...]
-  <si>
     <t>BE0002989706</t>
   </si>
   <si>
     <t>CRELAN SA 23/01/2032</t>
   </si>
   <si>
+    <t>3 523.97</t>
+  </si>
+  <si>
     <t>BE0390287564</t>
   </si>
   <si>
-    <t>CRELAN SA-BRUSSELS HEAD OFFICE 4 30/04/2037</t>
+    <t>CRELAN SA-BRUSSELS HEAD OFFICE 30/04/2037</t>
+  </si>
+  <si>
+    <t>2 761.64</t>
   </si>
   <si>
     <t>XS2900380812</t>
   </si>
   <si>
     <t>DAIMLER TRUCK INTERNATIONAL FINANC 3.375 23/09/2030</t>
   </si>
   <si>
-    <t>2 459.59</t>
+    <t>2 903.42</t>
   </si>
   <si>
     <t>FR001400YP56</t>
   </si>
   <si>
     <t>DANONE SA 3.438 07/04/2033</t>
   </si>
   <si>
-    <t>11 378.37</t>
+    <t>15 353.26</t>
   </si>
   <si>
     <t>DE000A30VT06</t>
   </si>
   <si>
     <t>DEUTSCHE BANK AG (PARIS BRANCH) 05/09/2030</t>
   </si>
   <si>
-    <t>28 958.90</t>
+    <t>40 753.42</t>
   </si>
   <si>
     <t>DE000A4DE9Y3</t>
   </si>
   <si>
     <t>DEUTSCHE BANK AG 13/02/2031</t>
   </si>
   <si>
-    <t>9 847.60</t>
-[...1 lines deleted...]
-  <si>
     <t>DE000A351ZT4</t>
   </si>
   <si>
     <t>DEUTSCHE BOERSE AG 3.875 28/09/2033</t>
   </si>
   <si>
-    <t>5 435.62</t>
+    <t>8 068.49</t>
   </si>
   <si>
     <t>XS3032045471</t>
   </si>
   <si>
     <t>DEUTSCHE POST AG 3 24/03/2030</t>
   </si>
   <si>
-    <t>14 440.77</t>
+    <t>18 332.05</t>
   </si>
   <si>
     <t>XS2280835260</t>
   </si>
   <si>
     <t>DIGITAL INTREPID HOLDING BV 0.625 15/07/2031</t>
   </si>
   <si>
-    <t>3 476.03</t>
+    <t>4 664.38</t>
   </si>
   <si>
     <t>XS2977974927</t>
   </si>
   <si>
     <t>DNB BANK ASA 15/01/2031</t>
   </si>
   <si>
+    <t>1 767.12</t>
+  </si>
+  <si>
+    <t>XS3074473474</t>
+  </si>
+  <si>
+    <t>DNB BANK ASA 20/05/2031</t>
+  </si>
+  <si>
+    <t>9 691.78</t>
+  </si>
+  <si>
     <t>XS2852136063</t>
   </si>
   <si>
     <t>DSM BV 3.625 02/07/2034</t>
   </si>
   <si>
-    <t>15 595.64</t>
-[...8 lines deleted...]
-    <t>2 424.95</t>
+    <t>22 095.62</t>
   </si>
   <si>
     <t>XS3204041266</t>
   </si>
   <si>
     <t>DZ BANK AG DEUTSCHE ZENTRAL GENOSS 15/10/2035</t>
   </si>
   <si>
-    <t>5 635.15</t>
+    <t>8 224.27</t>
   </si>
   <si>
     <t>XS3274805376</t>
   </si>
   <si>
     <t>E.ON SE 3.448 19/01/2034</t>
   </si>
   <si>
-    <t>2 114.14</t>
+    <t>6 970.44</t>
   </si>
   <si>
     <t>XS3166221948</t>
   </si>
   <si>
     <t>EAST JAPAN RAILWAY COMPANY 3.727 02/09/2037</t>
   </si>
   <si>
-    <t>15 866.40</t>
+    <t>21 974.19</t>
   </si>
   <si>
     <t>XS3071203056</t>
   </si>
   <si>
     <t>EATON CAPITAL UNLIMITED CO 3.625 09/05/2035</t>
   </si>
   <si>
-    <t>18 770.55</t>
+    <t>26 278.77</t>
   </si>
   <si>
     <t>PTEDP6OM0007</t>
   </si>
   <si>
     <t>EDP SA 02/12/2055</t>
   </si>
   <si>
-    <t>5 285.96</t>
+    <t>9 385.27</t>
   </si>
   <si>
     <t>XS3171675393</t>
   </si>
   <si>
     <t>EDP SERVICIOS FINANCIEROS ESPANA S 3.125 03/12/2031</t>
   </si>
   <si>
-    <t>3 264.55</t>
+    <t>5 264.55</t>
   </si>
   <si>
     <t>FR001400D6O8</t>
   </si>
   <si>
     <t>ELECTRICITE DE FRANCE SA 4.75 12/10/2034</t>
   </si>
   <si>
-    <t>5 934.25</t>
+    <t>8 979.45</t>
   </si>
   <si>
     <t>BE6352705782</t>
   </si>
   <si>
     <t>ELIA GROUP SA 3.875 11/06/2031</t>
   </si>
   <si>
-    <t>17 612.67</t>
+    <t>24 938.01</t>
   </si>
   <si>
     <t>XS3070067072</t>
   </si>
   <si>
     <t>ELISA OYJ 2.875 14/05/2030</t>
   </si>
   <si>
-    <t>24 171.27</t>
+    <t>33 189.47</t>
   </si>
   <si>
     <t>XS3086867440</t>
   </si>
   <si>
     <t>ELM BV 3.375 19/06/2030</t>
   </si>
   <si>
-    <t>10 587.33</t>
+    <t>14 036.30</t>
   </si>
   <si>
     <t>XS1492580516</t>
   </si>
   <si>
     <t>ELM BV FOR SWISS LIFE INSURANCE &amp; PERP</t>
   </si>
   <si>
-    <t>52 890.41</t>
+    <t>71 778.08</t>
   </si>
   <si>
     <t>XS2312746345</t>
   </si>
   <si>
     <t>ENEL SPA NC30 PERP</t>
   </si>
   <si>
-    <t>5 321.92</t>
+    <t>7 952.05</t>
   </si>
   <si>
     <t>FR001400KHG0</t>
   </si>
   <si>
     <t>ENGIE SA 3.875 06/01/2031</t>
   </si>
   <si>
-    <t>2 378.08</t>
-[...17 lines deleted...]
-    <t>6 049.32</t>
+    <t>5 520.55</t>
   </si>
   <si>
     <t>FR001400RX89</t>
   </si>
   <si>
     <t>ESSILORLUXOTTICA SA 3 05/03/2032</t>
   </si>
   <si>
-    <t>19 273.97</t>
+    <t>26 556.16</t>
   </si>
   <si>
     <t>XS2113167568</t>
   </si>
   <si>
     <t>ESSITY AB (PUBL) 0.5 03/02/2030</t>
   </si>
   <si>
     <t>XS2386877133</t>
   </si>
   <si>
     <t>ESSITY CAPITAL BV 0.25 15/09/2029</t>
   </si>
   <si>
     <t>DE000A4DFWV3</t>
   </si>
   <si>
     <t>EVONIK INDUSTRIES AG 09/09/2055</t>
   </si>
   <si>
-    <t>8 558.22</t>
+    <t>11 946.58</t>
   </si>
   <si>
     <t>XS2982065018</t>
   </si>
   <si>
     <t>EXPERIAN PLC 3.51 15/12/2033</t>
   </si>
   <si>
-    <t>2 307.95</t>
+    <t>4 127.38</t>
   </si>
   <si>
     <t>XS2950696869</t>
   </si>
   <si>
     <t>FINGRID OYJ 2.75 04/12/2029</t>
   </si>
   <si>
-    <t>2 720.77</t>
-[...26 lines deleted...]
-    <t>1 678.77</t>
+    <t>4 431.64</t>
+  </si>
+  <si>
+    <t>XS3299544711</t>
+  </si>
+  <si>
+    <t>FORD MOTOR CREDIT COMPANY LLC 3.305 17/05/2029</t>
   </si>
   <si>
     <t>FR0012602779</t>
   </si>
   <si>
     <t>GDF SUEZ 1.5 13/03/2035</t>
   </si>
   <si>
-    <t>4 031.51</t>
+    <t>5 769.86</t>
   </si>
   <si>
     <t>XS3148184156</t>
   </si>
   <si>
     <t>GIVAUDAN FINANCE EUROPE BV 2.875 09/09/2029</t>
   </si>
   <si>
-    <t>6 947.26</t>
+    <t>9 428.42</t>
   </si>
   <si>
     <t>XS2715302001</t>
   </si>
   <si>
     <t>GIVAUDAN FINANCE EUROPE BV 4.125 28/11/2033</t>
   </si>
   <si>
-    <t>3 634.52</t>
-[...14 lines deleted...]
-    <t>4 379.18</t>
+    <t>5 964.86</t>
   </si>
   <si>
     <t>DE000A383PT8</t>
   </si>
   <si>
     <t>HOWOGE WOHNUNGSBAU GMBH 3.875 05/06/2030</t>
   </si>
   <si>
-    <t>23 218.15</t>
+    <t>31 180.48</t>
+  </si>
+  <si>
+    <t>ES0244251056</t>
+  </si>
+  <si>
+    <t>IBERCAJA BANCO SA 10/08/2031</t>
   </si>
   <si>
     <t>XS3224600232</t>
   </si>
   <si>
     <t>IBERDROLA FINANZAS SAU PERP</t>
   </si>
   <si>
-    <t>4 623.29</t>
+    <t>7 027.40</t>
+  </si>
+  <si>
+    <t>XS2244941063</t>
+  </si>
+  <si>
+    <t>IBERDROLA INTERNATIONAL BV PERP</t>
+  </si>
+  <si>
+    <t>10 961.62</t>
   </si>
   <si>
     <t>XS2295333988</t>
   </si>
   <si>
-    <t>IBERDROLA INTERNATIONAL BV PERP</t>
-[...10 lines deleted...]
-  <si>
     <t>FR001400ZRC6</t>
   </si>
   <si>
     <t>ICADE 4.375 22/05/2035</t>
   </si>
   <si>
-    <t>30 804.79</t>
+    <t>40 417.81</t>
   </si>
   <si>
     <t>XS3190744907</t>
   </si>
   <si>
     <t>IDS FINANCING PLC 3.25 01/01/2029</t>
   </si>
   <si>
-    <t>5 798.80</t>
+    <t>8 238.88</t>
   </si>
   <si>
     <t>FR00140141X5</t>
   </si>
   <si>
     <t>IMERYS S.A. 4 21/11/2032</t>
   </si>
   <si>
-    <t>4 054.79</t>
+    <t>6 443.84</t>
   </si>
   <si>
     <t>XS3074456891</t>
   </si>
   <si>
     <t>INFORMA PLC 3.375 09/06/2031</t>
   </si>
   <si>
-    <t>9 215.41</t>
+    <t>12 572.66</t>
   </si>
   <si>
     <t>XS3153087559</t>
   </si>
   <si>
     <t>ING GROEP NV 20/08/2037</t>
   </si>
   <si>
-    <t>24 821.23</t>
-[...8 lines deleted...]
-    <t>4 554.79</t>
+    <t>34 471.58</t>
   </si>
   <si>
     <t>IT0005611550</t>
   </si>
   <si>
     <t>INTESA SANPAOLO SPA 16/09/2032</t>
   </si>
   <si>
-    <t>11 355.92</t>
+    <t>16 762.37</t>
   </si>
   <si>
     <t>XS3032046016</t>
   </si>
   <si>
     <t>INVESTOR AB 3.5 31/03/2034</t>
   </si>
   <si>
-    <t>13 629.86</t>
+    <t>17 881.64</t>
   </si>
   <si>
     <t>XS2977890313</t>
   </si>
   <si>
     <t>IREN SPA PERP</t>
   </si>
   <si>
-    <t>10 578.08</t>
+    <t>15 287.67</t>
   </si>
   <si>
     <t>XS2957380228</t>
   </si>
   <si>
     <t>JOHNSON CONTROLS INTERNATIONAL PLC 3.125 11/12/2033</t>
   </si>
   <si>
-    <t>1 604.28</t>
-[...8 lines deleted...]
-    <t>1 383.00</t>
+    <t>2 985.10</t>
+  </si>
+  <si>
+    <t>XS3300349639</t>
+  </si>
+  <si>
+    <t>JPMORGAN CHASE &amp; CO 18/02/2032</t>
+  </si>
+  <si>
+    <t>1 218.66</t>
   </si>
   <si>
     <t>BE0002990712</t>
   </si>
   <si>
     <t>KBC GROEP NV 17/04/2035</t>
   </si>
   <si>
-    <t>49 400.00</t>
+    <t>65 797.26</t>
+  </si>
+  <si>
+    <t>FR0013300605</t>
+  </si>
+  <si>
+    <t>KLEPIERRE SA 1.625 13/12/2032</t>
+  </si>
+  <si>
+    <t>2 030.14</t>
   </si>
   <si>
     <t>FR001400NDQ2</t>
   </si>
   <si>
     <t>KLEPIERRE SA 3.875 23/09/2033</t>
   </si>
   <si>
-    <t>7 059.93</t>
+    <t>10 000.68</t>
   </si>
   <si>
     <t>XS2229470146</t>
   </si>
   <si>
     <t>KONINKLIJKE KPN NV 0.875 14/12/2032</t>
   </si>
   <si>
+    <t>2 876.71</t>
+  </si>
+  <si>
     <t>FR0014001R34</t>
   </si>
   <si>
     <t>LA BANQUE POSTALE 02/08/2032</t>
   </si>
   <si>
-    <t>4 561.64</t>
+    <t>6 441.78</t>
   </si>
   <si>
     <t>XS3069338336</t>
   </si>
   <si>
     <t>LLOYDS BANKING GROUP PLC 09/05/2035</t>
   </si>
   <si>
-    <t>10 918.36</t>
+    <t>15 110.79</t>
   </si>
   <si>
     <t>XS2815980664</t>
   </si>
   <si>
     <t>LLOYDS BANKING GROUP PLC 14/05/2032</t>
   </si>
   <si>
-    <t>10 887.69</t>
+    <t>14 941.89</t>
   </si>
   <si>
     <t>XS2679904685</t>
   </si>
   <si>
     <t>LSEG NETHERLANDS BV 4.231 29/09/2030</t>
   </si>
   <si>
-    <t>12 542.77</t>
+    <t>18 413.78</t>
   </si>
   <si>
     <t>FR001400ZEB6</t>
   </si>
   <si>
     <t>LVMH MOET HENNESSY LOUIS VUITTON S 3 07/03/2032</t>
   </si>
   <si>
-    <t>31 298.63</t>
+    <t>41 358.90</t>
   </si>
   <si>
     <t>XS1689185426</t>
   </si>
   <si>
     <t>MAGNA INTERNATIONAL INC 1.5 25/09/2027</t>
   </si>
   <si>
     <t>XS3070027522</t>
   </si>
   <si>
     <t>MAGNA INTERNATIONAL INC 3.625 21/05/2031</t>
   </si>
   <si>
-    <t>15 860.82</t>
+    <t>20 136.92</t>
   </si>
   <si>
     <t>XS3238212164</t>
   </si>
   <si>
     <t>MAGNUM ICC FINANCE BV 3.75 26/11/2034</t>
   </si>
   <si>
-    <t>6 727.50</t>
+    <t>10 978.46</t>
   </si>
   <si>
     <t>XS2023644540</t>
   </si>
   <si>
     <t>MERCK FINANCIAL SERVICES GMBH 0.875 05/07/2031</t>
   </si>
   <si>
-    <t>4 595.55</t>
+    <t>6 249.66</t>
   </si>
   <si>
     <t>XS3223939466</t>
   </si>
   <si>
     <t>MERCK KGAA 24/11/2055</t>
   </si>
   <si>
-    <t>13 130.14</t>
-[...8 lines deleted...]
-    <t>13 100.55</t>
+    <t>XS3293638568</t>
+  </si>
+  <si>
+    <t>MIZUHO FINANCIAL GROUP INC 3.21 16/05/2032</t>
+  </si>
+  <si>
+    <t>1 450.13</t>
   </si>
   <si>
     <t>XS2790333889</t>
   </si>
   <si>
     <t>MORGAN STANLEY 21/03/2035</t>
   </si>
   <si>
-    <t>69 131.23</t>
-[...8 lines deleted...]
-    <t>26 742.90</t>
+    <t>74 332.33</t>
+  </si>
+  <si>
+    <t>XS3086253039</t>
+  </si>
+  <si>
+    <t>NATIONAL GRID NORTH AMERICA INC 3.15 03/06/2030</t>
+  </si>
+  <si>
+    <t>16 250.55</t>
   </si>
   <si>
     <t>XS2388449758</t>
   </si>
   <si>
     <t>NATIONALE NEDERLANDEN BANK N V 0.5 21/09/2028</t>
   </si>
   <si>
-    <t>3 698.63</t>
-[...8 lines deleted...]
-    <t>5 047.67</t>
+    <t>5 445.21</t>
   </si>
   <si>
     <t>XS2898838516</t>
   </si>
   <si>
     <t>NATWEST GROUP PLC 12/09/2032</t>
   </si>
   <si>
-    <t>17 221.12</t>
+    <t>25 027.74</t>
   </si>
   <si>
     <t>XS3009472989</t>
   </si>
   <si>
     <t>NATWEST GROUP PLC 25/02/2035</t>
   </si>
   <si>
-    <t>27 988.80</t>
+    <t>XS3303513066</t>
+  </si>
+  <si>
+    <t>NETWORK FINANCE COMPANY PTY LTD 3.5 05/09/2033</t>
   </si>
   <si>
     <t>XS2602037629</t>
   </si>
   <si>
     <t>NN GROUP NV PERP</t>
   </si>
   <si>
-    <t>14 150.39</t>
-[...8 lines deleted...]
-    <t>20 585.69</t>
+    <t>22 425.91</t>
   </si>
   <si>
     <t>XS3232967318</t>
   </si>
   <si>
     <t>NORDEA BANK ABP 19/11/2035</t>
   </si>
   <si>
-    <t>5 413.70</t>
+    <t>8 904.11</t>
   </si>
   <si>
     <t>XS3100081507</t>
   </si>
   <si>
     <t>NTT FINANCE CORP 3.678 16/07/2033</t>
   </si>
   <si>
-    <t>9 953.57</t>
-[...8 lines deleted...]
-    <t>6 936.16</t>
+    <t>13 413.51</t>
+  </si>
+  <si>
+    <t>XS2776001377</t>
+  </si>
+  <si>
+    <t>OMNICOM FINANCE HOLDINGS PLC 3.7 06/03/2032</t>
+  </si>
+  <si>
+    <t>25 403.29</t>
   </si>
   <si>
     <t>XS3284416917</t>
   </si>
   <si>
     <t>OP CORPORATE BANK PLC 30/01/2032</t>
   </si>
   <si>
+    <t>5 170.79</t>
+  </si>
+  <si>
     <t>FR001400GDJ1</t>
   </si>
   <si>
     <t>ORANGE SA PERP</t>
   </si>
   <si>
-    <t>51 423.29</t>
+    <t>69 580.48</t>
   </si>
   <si>
     <t>XS2901491261</t>
   </si>
   <si>
     <t>P3 GROUP SARL 4 19/04/2032</t>
   </si>
   <si>
-    <t>22 341.92</t>
+    <t>31 073.10</t>
   </si>
   <si>
     <t>XS3013011203</t>
   </si>
   <si>
     <t>PPG INDUSTRIES INC 3.25 04/03/2032</t>
   </si>
   <si>
-    <t>14 001.53</t>
+    <t>18 207.12</t>
   </si>
   <si>
     <t>XS2810794680</t>
   </si>
   <si>
     <t>PROLOGIS EURO FINANCE LLC 4 05/05/2034</t>
   </si>
   <si>
-    <t>15 013.70</t>
+    <t>19 594.52</t>
   </si>
   <si>
     <t>BE0002830116</t>
   </si>
   <si>
     <t>PROXIMUS NV 0.75 17/11/2036</t>
   </si>
   <si>
-    <t>1 282.19</t>
+    <t>1 676.71</t>
+  </si>
+  <si>
+    <t>FR0014010CI2</t>
+  </si>
+  <si>
+    <t>PUBLICIS GROUPE SA 3.375 12/06/2032</t>
+  </si>
+  <si>
+    <t>21 636.99</t>
   </si>
   <si>
     <t>CH1353015048</t>
   </si>
   <si>
     <t>RAIFFEISEN SCHWEIZ GENOSSENSCHAFT 03/09/2032</t>
   </si>
   <si>
-    <t>11 302.72</t>
+    <t>16 811.61</t>
   </si>
   <si>
     <t>FR0014015EO5</t>
   </si>
   <si>
     <t>RCI BANQUE SA 3.75 16/02/2032</t>
   </si>
   <si>
+    <t>1 726.03</t>
+  </si>
+  <si>
     <t>XS2552369469</t>
   </si>
   <si>
     <t>RED ELECTRICA CORPORACION SA PERP</t>
   </si>
   <si>
-    <t>25 089.04</t>
-[...5 lines deleted...]
-    <t>RED ELECTRICA FINANCIACIONES SAU 3 17/01/2034</t>
+    <t>36 189.04</t>
+  </si>
+  <si>
+    <t>XS2838500218</t>
+  </si>
+  <si>
+    <t>REDEIA CORPORACION SA 3.375 09/07/2032</t>
+  </si>
+  <si>
+    <t>8 617.81</t>
   </si>
   <si>
     <t>XS2779010300</t>
   </si>
   <si>
     <t>RELX FINANCE BV 3.375 20/03/2033</t>
   </si>
   <si>
-    <t>23 641.64</t>
+    <t>31 776.41</t>
   </si>
   <si>
     <t>FR001400U3P1</t>
   </si>
   <si>
     <t>ROQUETTE FRERES SA 3.774 25/11/2031</t>
   </si>
   <si>
-    <t>4 342.68</t>
+    <t>6 803.54</t>
   </si>
   <si>
     <t>XS2979759359</t>
   </si>
   <si>
     <t>ROYAL BANK OF CANADA 22/01/2031</t>
   </si>
   <si>
     <t>FR001400J150</t>
   </si>
   <si>
     <t>RTE RESEAU DE TRANSPORT D ELECTRIC 3.75 04/07/2035</t>
   </si>
   <si>
-    <t>21 986.30</t>
-[...8 lines deleted...]
-    <t>22 166.47</t>
+    <t>29 342.47</t>
+  </si>
+  <si>
+    <t>XS3304304945</t>
+  </si>
+  <si>
+    <t>SAGE GROUP PLC 3.821 25/02/2033</t>
   </si>
   <si>
     <t>FR001400Y1I6</t>
   </si>
   <si>
     <t>SANOFI SA 2.75 11/03/2031</t>
   </si>
   <si>
-    <t>17 351.37</t>
-[...23 lines deleted...]
-    <t>15 841.10</t>
+    <t>23 936.30</t>
   </si>
   <si>
     <t>XS2894895684</t>
   </si>
   <si>
     <t>SCOTTISH HYDRO ELECTRIC TRANSMISSI 3.375 04/09/2032</t>
   </si>
   <si>
-    <t>5 804.63</t>
-[...5 lines deleted...]
-    <t>SELP FINANCE SARL 3.75 16/01/2032</t>
+    <t>8 348.55</t>
   </si>
   <si>
     <t>XS2616008970</t>
   </si>
   <si>
     <t>SIKA CAPITAL BV 3.75 03/05/2030</t>
   </si>
   <si>
-    <t>23 875.89</t>
-[...8 lines deleted...]
-    <t>1 907.10</t>
+    <t>32 116.44</t>
   </si>
   <si>
     <t>FR0014014A53</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA 20/11/2035</t>
   </si>
   <si>
-    <t>7 166.10</t>
+    <t>11 561.30</t>
   </si>
   <si>
     <t>XS3027988263</t>
   </si>
   <si>
     <t>SSE PLC 3.5 18/03/2032</t>
   </si>
   <si>
-    <t>17 013.07</t>
+    <t>21 598.93</t>
   </si>
   <si>
     <t>XS2439704318</t>
   </si>
   <si>
     <t>SSE PLC PERP</t>
   </si>
   <si>
-    <t>22 093.15</t>
+    <t>30 772.60</t>
   </si>
   <si>
     <t>XS2021467753</t>
   </si>
   <si>
     <t>STANDARD CHARTERED PLC 02/07/2027</t>
   </si>
   <si>
     <t>XS2726853554</t>
   </si>
   <si>
     <t>STATKRAFT AS 3.125 13/12/2031</t>
   </si>
   <si>
-    <t>1 994.52</t>
+    <t>3 565.75</t>
   </si>
   <si>
     <t>XS2768793676</t>
   </si>
   <si>
     <t>STATNETT SF 3.375 26/02/2036</t>
   </si>
   <si>
-    <t>22 136.30</t>
-[...1 lines deleted...]
-  <si>
     <t>FR001400DQ92</t>
   </si>
   <si>
     <t>SUEZ SA (FR) 5 03/11/2032</t>
   </si>
   <si>
-    <t>7 561.64</t>
+    <t>11 123.29</t>
   </si>
   <si>
     <t>BE6365314770</t>
   </si>
   <si>
     <t>SYENSQO NV 3.375 28/05/2031</t>
   </si>
   <si>
-    <t>23 208.90</t>
+    <t>30 513.70</t>
+  </si>
+  <si>
+    <t>XS3298843924</t>
+  </si>
+  <si>
+    <t>T-MOBILE USA INC 3.625 19/02/2035</t>
+  </si>
+  <si>
+    <t>1 143.32</t>
   </si>
   <si>
     <t>XS2314267449</t>
   </si>
   <si>
     <t>TELE2 AB 0.75 23/03/2031</t>
   </si>
   <si>
-    <t>3 908.22</t>
+    <t>4 904.79</t>
   </si>
   <si>
     <t>XS2623868994</t>
   </si>
   <si>
     <t>TELE2 AB 3.75 22/11/2029</t>
   </si>
   <si>
-    <t>3 832.50</t>
+    <t>6 089.08</t>
+  </si>
+  <si>
+    <t>XS2589828941</t>
+  </si>
+  <si>
+    <t>TELIA COMPANY AB 3.625 22/02/2032</t>
   </si>
   <si>
     <t>XS3166363906</t>
   </si>
   <si>
     <t>TELSTRA GROUP LTD 3.375 02/03/2035</t>
   </si>
   <si>
-    <t>18 511.64</t>
+    <t>26 334.25</t>
   </si>
   <si>
     <t>XS2549543226</t>
   </si>
   <si>
     <t>TENNET NETHERLANDS BV 4.25 28/04/2032</t>
   </si>
   <si>
-    <t>19 631.51</t>
+    <t>24 859.59</t>
   </si>
   <si>
     <t>XS3128477521</t>
   </si>
   <si>
     <t>TERNA RETE ELETTRICA NAZIONALE SPA 3 22/07/2031</t>
   </si>
   <si>
-    <t>12 082.19</t>
+    <t>17 178.08</t>
+  </si>
+  <si>
+    <t>XS3281650823</t>
+  </si>
+  <si>
+    <t>TERNA RETE ELETTRICA NAZIONALE SPA PERP</t>
+  </si>
+  <si>
+    <t>1 345.49</t>
   </si>
   <si>
     <t>XS2798269069</t>
   </si>
   <si>
-    <t>TERNA RETE ELETTRICA NAZIONALE SPA PERP</t>
-[...2 lines deleted...]
-    <t>11 634.25</t>
+    <t>16 761.64</t>
   </si>
   <si>
     <t>FR001400L263</t>
   </si>
   <si>
     <t>THALES SA 4.25 18/10/2031</t>
   </si>
   <si>
-    <t>7 545.21</t>
+    <t>10 758.90</t>
   </si>
   <si>
     <t>XS2980851351</t>
   </si>
   <si>
     <t>TORONTO-DOMINION BANK/THE 23/01/2036</t>
   </si>
   <si>
+    <t>3 818.01</t>
+  </si>
+  <si>
     <t>XS3047435659</t>
   </si>
   <si>
     <t>TRANSURBAN FINANCE COMPANY PTY LTD 4.143 17/04/2035</t>
   </si>
   <si>
-    <t>9 479.18</t>
+    <t>13 845.11</t>
+  </si>
+  <si>
+    <t>XS2614623978</t>
+  </si>
+  <si>
+    <t>TRANSURBAN FINANCE COMPANY PTY LTD 4.225 26/04/2033</t>
+  </si>
+  <si>
+    <t>14 214.52</t>
   </si>
   <si>
     <t>CH1305916897</t>
   </si>
   <si>
     <t>UBS GROUP AG 09/06/2033</t>
   </si>
   <si>
-    <t>13 045.96</t>
+    <t>20 300.54</t>
   </si>
   <si>
     <t>CH1474856957</t>
   </si>
   <si>
     <t>UBS GROUP AG 11/08/2031</t>
   </si>
   <si>
-    <t>6 800.12</t>
+    <t>11 192.61</t>
   </si>
   <si>
     <t>BE0390119825</t>
   </si>
   <si>
     <t>UCB SA 4.25 20/03/2030</t>
   </si>
   <si>
-    <t>22 356.16</t>
+    <t>28 038.36</t>
   </si>
   <si>
     <t>FR001400SIL1</t>
   </si>
   <si>
     <t>UNIBAIL-RODAMCO-WESTFIELD SE 3.875 11/09/2034</t>
   </si>
   <si>
-    <t>9 236.30</t>
+    <t>12 559.25</t>
   </si>
   <si>
     <t>ES0280907041</t>
   </si>
   <si>
     <t>UNICAJA BANCO SA 22/06/2034</t>
   </si>
   <si>
-    <t>10 216.44</t>
+    <t>15 068.49</t>
   </si>
   <si>
     <t>XS2496289138</t>
   </si>
   <si>
     <t>UNIVERSAL MUSIC GROUP NV 3.75 30/06/2032</t>
   </si>
   <si>
-    <t>22 710.82</t>
+    <t>30 183.70</t>
   </si>
   <si>
     <t>FR001400UHP0</t>
   </si>
   <si>
     <t>VEOLIA ENVIRONNEMENT SA 2.974 10/01/2031</t>
   </si>
   <si>
-    <t>1 173.30</t>
+    <t>2 737.71</t>
   </si>
   <si>
     <t>FR00140007L3</t>
   </si>
   <si>
     <t>VEOLIA ENVIRONNEMENT SA NC8.5 PERP</t>
   </si>
   <si>
-    <t>13 856.16</t>
+    <t>19 294.52</t>
   </si>
   <si>
     <t>XS2821745374</t>
   </si>
   <si>
     <t>VERBUND AG 3.25 17/05/2031</t>
   </si>
   <si>
-    <t>11 664.38</t>
-[...17 lines deleted...]
-    <t>17 389.73</t>
+    <t>15 279.45</t>
+  </si>
+  <si>
+    <t>XS3305144001</t>
+  </si>
+  <si>
+    <t>VERIZON COMMUNICATIONS INC 15/08/2056</t>
   </si>
   <si>
     <t>DE000A3MP4V7</t>
   </si>
   <si>
     <t>VONOVIA SE 0.75 01/09/2032</t>
   </si>
   <si>
-    <t>2 866.44</t>
+    <t>4 045.89</t>
   </si>
   <si>
     <t>XS2198580271</t>
   </si>
   <si>
     <t>WOLTERS KLUWER NV 0.75 03/07/2030</t>
   </si>
   <si>
-    <t>4 859.59</t>
+    <t>5 402.05</t>
+  </si>
+  <si>
+    <t>XS2592516210</t>
+  </si>
+  <si>
+    <t>WOLTERS KLUWER NV 3.75 03/04/2031</t>
+  </si>
+  <si>
+    <t>6 780.82</t>
   </si>
   <si>
     <t>CH1471403852</t>
   </si>
   <si>
     <t>ZUERCHER KANTONALBANK 11/09/2031</t>
   </si>
   <si>
-    <t>7 515.37</t>
+    <t>11 679.06</t>
   </si>
   <si>
     <t>CDS-00107052</t>
   </si>
   <si>
     <t>PAR20251127050130061</t>
   </si>
   <si>
-    <t>-108 694.40</t>
+    <t>-169 361.10</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -2239,154 +2125,154 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
-        <v>76062.6221</v>
+        <v>71194.3521</v>
       </c>
       <c r="D2">
-        <v>1480.12</v>
+        <v>1486.68</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>112582146.14</v>
+        <v>105843277.42</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>112582146.14</v>
+        <v>105843277.42</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
-        <v>274916.0387</v>
+        <v>617096.0233</v>
       </c>
       <c r="D3">
-        <v>101.53</v>
+        <v>101.94</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>27914866.68</v>
+        <v>62909185.97</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>27914866.68</v>
+        <v>62909185.97</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="1">
         <v>10.0</v>
       </c>
       <c r="D4">
-        <v>101.21</v>
+        <v>101.66</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
-        <v>1012.13</v>
+        <v>1016.62</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
       <c r="H4">
-        <v>1012.13</v>
+        <v>1016.62</v>
       </c>
       <c r="I4" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P203"/>
+  <dimension ref="A1:P190"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O203" sqref="O203"/>
+      <selection activeCell="O190" sqref="O190"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>13</v>
       </c>
       <c r="B1" t="s">
         <v>14</v>
       </c>
       <c r="C1" t="s">
         <v>15</v>
       </c>
       <c r="D1" t="s">
         <v>16</v>
       </c>
       <c r="E1" t="s">
         <v>17</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>18</v>
@@ -2405,10139 +2291,9489 @@
       </c>
       <c r="L1" t="s">
         <v>23</v>
       </c>
       <c r="M1" t="s">
         <v>24</v>
       </c>
       <c r="N1" t="s">
         <v>25</v>
       </c>
       <c r="O1" t="s">
         <v>26</v>
       </c>
       <c r="P1" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>28</v>
       </c>
       <c r="B2" t="s">
         <v>29</v>
       </c>
       <c r="C2" s="1">
-        <v>3043.0</v>
+        <v>6307.0</v>
       </c>
       <c r="D2" s="1">
-        <v>1068.42</v>
+        <v>1070.05</v>
       </c>
       <c r="E2" s="1">
-        <v>1067.2584291817</v>
+        <v>1069.5383161567</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
         <v>1.0</v>
       </c>
       <c r="H2" s="1">
-        <v>3247667.4</v>
+        <v>6745578.16</v>
       </c>
       <c r="I2" s="1">
-        <v>3534.66</v>
+        <v>3227.19</v>
       </c>
       <c r="J2" s="1">
-        <v>0.10883688397402</v>
+        <v>0.04784156262745</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>3251202.06</v>
+        <v>6748805.35</v>
       </c>
       <c r="N2" s="1">
-        <v>3251202.06</v>
+        <v>6748805.35</v>
       </c>
       <c r="O2" s="1">
-        <v>2.31</v>
+        <v>4.0</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>30</v>
       </c>
       <c r="B3" t="s">
         <v>31</v>
       </c>
       <c r="C3" s="1">
-        <v>131.0</v>
+        <v>3.0</v>
       </c>
       <c r="D3" s="1">
-        <v>116.61</v>
+        <v>129.63</v>
       </c>
       <c r="E3" s="1">
-        <v>116.61389313</v>
+        <v>128.6</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
         <v>1.0</v>
       </c>
       <c r="H3" s="1">
         <v>0.0</v>
       </c>
       <c r="I3" s="1">
-        <v>-510.0</v>
+        <v>3090.0</v>
       </c>
       <c r="J3" s="1">
         <v>0</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
         <v>0.0</v>
       </c>
       <c r="M3" s="1">
-        <v>-510.0</v>
+        <v>3090.0</v>
       </c>
       <c r="N3" s="1">
-        <v>-510.0</v>
+        <v>3090.0</v>
       </c>
       <c r="O3" s="1">
         <v>0.0</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>32</v>
       </c>
       <c r="B4" t="s">
         <v>33</v>
       </c>
       <c r="C4" s="1">
-        <v>3.0</v>
+        <v>-44.0</v>
       </c>
       <c r="D4" s="1">
-        <v>128.17</v>
+        <v>117.14</v>
       </c>
       <c r="E4" s="1">
-        <v>128.6</v>
+        <v>117.18</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
         <v>1.0</v>
       </c>
       <c r="H4" s="1">
         <v>0.0</v>
       </c>
       <c r="I4" s="1">
-        <v>-1290.0</v>
+        <v>1760.0</v>
       </c>
       <c r="J4" s="1">
         <v>0</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4" s="1">
-        <v>-1290.0</v>
+        <v>1760.0</v>
       </c>
       <c r="N4" s="1">
-        <v>-1290.0</v>
+        <v>1760.0</v>
       </c>
       <c r="O4" s="1">
         <v>0.0</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>34</v>
       </c>
       <c r="B5" t="s">
         <v>35</v>
       </c>
       <c r="C5" s="1">
         <v>-56.0</v>
       </c>
       <c r="D5" s="1">
-        <v>121.93</v>
+        <v>123.58</v>
       </c>
       <c r="E5" s="1">
         <v>121.25</v>
       </c>
       <c r="F5" t="s">
         <v>8</v>
       </c>
       <c r="G5">
         <v>1.0</v>
       </c>
       <c r="H5" s="1">
         <v>0.0</v>
       </c>
       <c r="I5" s="1">
-        <v>-38080.0</v>
+        <v>-130480.0</v>
       </c>
       <c r="J5" s="1">
         <v>0</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5" s="1">
-        <v>-38080.0</v>
+        <v>-130480.0</v>
       </c>
       <c r="N5" s="1">
-        <v>-38080.0</v>
+        <v>-130480.0</v>
       </c>
       <c r="O5" s="1">
-        <v>-0.03</v>
+        <v>-0.08</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>36</v>
       </c>
       <c r="B6" t="s">
         <v>37</v>
       </c>
       <c r="C6" s="1">
-        <v>684000.0</v>
+        <v>884000.0</v>
       </c>
       <c r="D6" s="1">
-        <v>99.584</v>
+        <v>100.307</v>
       </c>
       <c r="E6" s="1">
-        <v>99.08</v>
+        <v>99.3340724</v>
       </c>
       <c r="F6" t="s">
         <v>8</v>
       </c>
       <c r="G6">
         <v>1.0</v>
       </c>
       <c r="H6" s="1">
-        <v>677707.2</v>
+        <v>878113.2</v>
       </c>
       <c r="I6" s="1">
-        <v>3447.36</v>
+        <v>8600.68</v>
       </c>
       <c r="J6" s="1">
-        <v>0.5086798546629</v>
+        <v>0.97945002990503</v>
       </c>
       <c r="K6">
-        <v>0.04</v>
-[...2 lines deleted...]
-        <v>271.73</v>
+        <v>0.28</v>
+      </c>
+      <c r="L6" t="s">
+        <v>38</v>
       </c>
       <c r="M6" s="1">
-        <v>681154.56</v>
+        <v>886713.88</v>
       </c>
       <c r="N6" s="1">
-        <v>681426.29</v>
+        <v>889172.13</v>
       </c>
       <c r="O6" s="1">
-        <v>0.49</v>
+        <v>0.53</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B7" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="C7" s="1">
-        <v>234000.0</v>
+        <v>334000.0</v>
       </c>
       <c r="D7" s="1">
-        <v>109.401</v>
+        <v>110.471</v>
       </c>
       <c r="E7" s="1">
-        <v>99.38299573</v>
+        <v>102.64317665</v>
       </c>
       <c r="F7" t="s">
         <v>8</v>
       </c>
       <c r="G7">
         <v>1.0</v>
       </c>
       <c r="H7" s="1">
-        <v>232556.21</v>
+        <v>342828.21</v>
       </c>
       <c r="I7" s="1">
-        <v>23442.13</v>
+        <v>26144.93</v>
       </c>
       <c r="J7" s="1">
-        <v>10.080199535416</v>
+        <v>7.6262481433485</v>
       </c>
       <c r="K7">
-        <v>1.43</v>
+        <v>1.8</v>
       </c>
       <c r="L7" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="M7" s="1">
-        <v>255998.34</v>
+        <v>368973.14</v>
       </c>
       <c r="N7" s="1">
-        <v>259352.07</v>
+        <v>374995.43</v>
       </c>
       <c r="O7" s="1">
-        <v>0.18</v>
+        <v>0.22</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B8" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="C8" s="1">
-        <v>900000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D8" s="1">
-        <v>98.129</v>
+        <v>98.315</v>
       </c>
       <c r="E8" s="1">
-        <v>84.07545556</v>
+        <v>84.075455</v>
       </c>
       <c r="F8" t="s">
         <v>8</v>
       </c>
       <c r="G8">
         <v>1.0</v>
       </c>
       <c r="H8" s="1">
-        <v>756679.1</v>
+        <v>336301.82</v>
       </c>
       <c r="I8" s="1">
-        <v>126481.9</v>
+        <v>56958.18</v>
       </c>
       <c r="J8" s="1">
-        <v>16.715394940867</v>
+        <v>16.936625558553</v>
       </c>
       <c r="K8">
-        <v>0.87</v>
+        <v>0.94</v>
       </c>
       <c r="L8" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="M8" s="1">
-        <v>883161.0</v>
+        <v>393260.0</v>
       </c>
       <c r="N8" s="1">
-        <v>891026.75</v>
+        <v>397018.9</v>
       </c>
       <c r="O8" s="1">
-        <v>0.63</v>
+        <v>0.24</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B9" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="C9" s="1">
-        <v>700000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D9" s="1">
-        <v>103.201</v>
+        <v>104.69</v>
       </c>
       <c r="E9" s="1">
-        <v>99.89</v>
+        <v>100.84511111</v>
       </c>
       <c r="F9" t="s">
         <v>8</v>
       </c>
       <c r="G9">
         <v>1.0</v>
       </c>
       <c r="H9" s="1">
-        <v>699230.0</v>
+        <v>907606.0</v>
       </c>
       <c r="I9" s="1">
-        <v>23177.0</v>
+        <v>34604.0</v>
       </c>
       <c r="J9" s="1">
-        <v>3.3146461107218</v>
+        <v>3.8126676112763</v>
       </c>
       <c r="K9">
-        <v>3.51</v>
+        <v>3.81</v>
       </c>
       <c r="L9" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="M9" s="1">
-        <v>722407.0</v>
+        <v>942210.0</v>
       </c>
       <c r="N9" s="1">
-        <v>746976.52</v>
+        <v>976536.37</v>
       </c>
       <c r="O9" s="1">
-        <v>0.53</v>
+        <v>0.58</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B10" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="C10" s="1">
-        <v>400000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="D10" s="1">
-        <v>97.848</v>
+        <v>102.565</v>
       </c>
       <c r="E10" s="1">
-        <v>85.8945975</v>
+        <v>100.4938</v>
       </c>
       <c r="F10" t="s">
         <v>8</v>
       </c>
       <c r="G10">
         <v>1.0</v>
       </c>
       <c r="H10" s="1">
-        <v>343578.39</v>
+        <v>1004938.0</v>
       </c>
       <c r="I10" s="1">
-        <v>47813.61</v>
+        <v>20712.0</v>
       </c>
       <c r="J10" s="1">
-        <v>13.916361270568</v>
+        <v>2.0610226700553</v>
       </c>
       <c r="K10">
-        <v>2.53</v>
+        <v>1.18</v>
       </c>
       <c r="L10" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="M10" s="1">
-        <v>391392.0</v>
+        <v>1025650.0</v>
       </c>
       <c r="N10" s="1">
-        <v>401498.85</v>
+        <v>1037400.0</v>
       </c>
       <c r="O10" s="1">
-        <v>0.29</v>
+        <v>0.61</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B11" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="C11" s="1">
-        <v>800000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D11" s="1">
-        <v>101.866</v>
+        <v>98.227</v>
       </c>
       <c r="E11" s="1">
-        <v>100.0</v>
+        <v>85.8945975</v>
       </c>
       <c r="F11" t="s">
         <v>8</v>
       </c>
       <c r="G11">
         <v>1.0</v>
       </c>
       <c r="H11" s="1">
-        <v>800000.0</v>
+        <v>343578.39</v>
       </c>
       <c r="I11" s="1">
-        <v>14928.0</v>
+        <v>49329.61</v>
       </c>
       <c r="J11" s="1">
-        <v>1.866</v>
+        <v>14.357599731462</v>
       </c>
       <c r="K11">
-        <v>0.79</v>
+        <v>2.78</v>
       </c>
       <c r="L11" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="M11" s="1">
-        <v>814928.0</v>
+        <v>392908.0</v>
       </c>
       <c r="N11" s="1">
-        <v>821237.59</v>
+        <v>404034.03</v>
       </c>
       <c r="O11" s="1">
-        <v>0.58</v>
+        <v>0.24</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B12" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="C12" s="1">
-        <v>1048000.0</v>
+        <v>1248000.0</v>
       </c>
       <c r="D12" s="1">
-        <v>99.828</v>
+        <v>100.143</v>
       </c>
       <c r="E12" s="1">
-        <v>99.33</v>
+        <v>99.46317308</v>
       </c>
       <c r="F12" t="s">
         <v>8</v>
       </c>
       <c r="G12">
         <v>1.0</v>
       </c>
       <c r="H12" s="1">
-        <v>1040978.4</v>
+        <v>1241300.4</v>
       </c>
       <c r="I12" s="1">
-        <v>5219.04</v>
+        <v>8484.24</v>
       </c>
       <c r="J12" s="1">
-        <v>0.50135910601027</v>
+        <v>0.68349611423633</v>
       </c>
       <c r="K12">
-        <v>0.65</v>
+        <v>0.89</v>
       </c>
       <c r="L12" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="M12" s="1">
-        <v>1046197.44</v>
+        <v>1249784.64</v>
       </c>
       <c r="N12" s="1">
-        <v>1052980.73</v>
+        <v>1260939.71</v>
       </c>
       <c r="O12" s="1">
         <v>0.75</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B13" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="C13" s="1">
-        <v>600000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D13" s="1">
-        <v>98.401</v>
+        <v>98.916</v>
       </c>
       <c r="E13" s="1">
-        <v>99.253</v>
+        <v>99.19042857</v>
       </c>
       <c r="F13" t="s">
         <v>8</v>
       </c>
       <c r="G13">
         <v>1.0</v>
       </c>
       <c r="H13" s="1">
-        <v>595518.0</v>
+        <v>694333.0</v>
       </c>
       <c r="I13" s="1">
-        <v>-5112.0</v>
+        <v>-1921.0</v>
       </c>
       <c r="J13" s="1">
-        <v>-0.85841234018115</v>
+        <v>-0.27666839974479</v>
       </c>
       <c r="K13">
-        <v>0.74</v>
+        <v>0.94</v>
       </c>
       <c r="L13" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="M13" s="1">
-        <v>590406.0</v>
+        <v>692412.0</v>
       </c>
       <c r="N13" s="1">
-        <v>594844.36</v>
+        <v>698970.9</v>
       </c>
       <c r="O13" s="1">
-        <v>0.42</v>
+        <v>0.41</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B14" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="C14" s="1">
-        <v>600000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D14" s="1">
-        <v>105.696</v>
+        <v>103.926</v>
       </c>
       <c r="E14" s="1">
-        <v>99.922</v>
+        <v>101.340404</v>
       </c>
       <c r="F14" t="s">
         <v>8</v>
       </c>
       <c r="G14">
         <v>1.0</v>
       </c>
       <c r="H14" s="1">
-        <v>599532.0</v>
+        <v>506702.02</v>
       </c>
       <c r="I14" s="1">
-        <v>34644.0</v>
+        <v>12927.98</v>
       </c>
       <c r="J14" s="1">
-        <v>5.7785072356438</v>
+        <v>2.5513969729191</v>
       </c>
       <c r="K14">
-        <v>1.6</v>
+        <v>3.02</v>
       </c>
       <c r="L14" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="M14" s="1">
-        <v>634176.0</v>
+        <v>519630.0</v>
       </c>
       <c r="N14" s="1">
-        <v>643792.44</v>
+        <v>534732.74</v>
       </c>
       <c r="O14" s="1">
-        <v>0.46</v>
+        <v>0.32</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B15" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="C15" s="1">
-        <v>400000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D15" s="1">
-        <v>103.611</v>
+        <v>104.644</v>
       </c>
       <c r="E15" s="1">
-        <v>100.672755</v>
+        <v>102.38683333</v>
       </c>
       <c r="F15" t="s">
         <v>8</v>
       </c>
       <c r="G15">
         <v>1.0</v>
       </c>
       <c r="H15" s="1">
-        <v>402691.02</v>
+        <v>614321.0</v>
       </c>
       <c r="I15" s="1">
-        <v>11752.98</v>
+        <v>13543.0</v>
       </c>
       <c r="J15" s="1">
-        <v>2.9186099059274</v>
+        <v>2.2045477852784</v>
       </c>
       <c r="K15">
-        <v>2.72</v>
+        <v>2.63</v>
       </c>
       <c r="L15" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="M15" s="1">
-        <v>414444.0</v>
+        <v>627864.0</v>
       </c>
       <c r="N15" s="1">
-        <v>425342.63</v>
+        <v>643669.92</v>
       </c>
       <c r="O15" s="1">
-        <v>0.3</v>
+        <v>0.38</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B16" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="C16" s="1">
-        <v>500000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D16" s="1">
-        <v>104.094</v>
+        <v>90.153</v>
       </c>
       <c r="E16" s="1">
-        <v>101.9686</v>
+        <v>77.70662</v>
       </c>
       <c r="F16" t="s">
         <v>8</v>
       </c>
       <c r="G16">
         <v>1.0</v>
       </c>
       <c r="H16" s="1">
-        <v>509843.0</v>
+        <v>310826.48</v>
       </c>
       <c r="I16" s="1">
-        <v>10627.0</v>
+        <v>49785.52</v>
       </c>
       <c r="J16" s="1">
-        <v>2.0843671483182</v>
+        <v>16.017142426218</v>
       </c>
       <c r="K16">
-        <v>2.34</v>
+        <v>2.16</v>
       </c>
       <c r="L16" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="M16" s="1">
-        <v>520470.0</v>
+        <v>360612.0</v>
       </c>
       <c r="N16" s="1">
-        <v>532184.84</v>
+        <v>369245.42</v>
       </c>
       <c r="O16" s="1">
-        <v>0.38</v>
+        <v>0.22</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B17" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="C17" s="1">
         <v>400000.0</v>
       </c>
       <c r="D17" s="1">
-        <v>91.71</v>
+        <v>106.007</v>
       </c>
       <c r="E17" s="1">
-        <v>77.55</v>
+        <v>106.5227</v>
       </c>
       <c r="F17" t="s">
         <v>8</v>
       </c>
       <c r="G17">
         <v>1.0</v>
       </c>
       <c r="H17" s="1">
-        <v>310200.0</v>
+        <v>426090.8</v>
       </c>
       <c r="I17" s="1">
-        <v>56640.0</v>
+        <v>-2062.8</v>
       </c>
       <c r="J17" s="1">
-        <v>18.25918762089</v>
+        <v>-0.48412216363273</v>
       </c>
       <c r="K17">
-        <v>2.01</v>
+        <v>3.99</v>
       </c>
       <c r="L17" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="M17" s="1">
-        <v>366840.0</v>
+        <v>424028.0</v>
       </c>
       <c r="N17" s="1">
-        <v>374866.03</v>
+        <v>439973.21</v>
       </c>
       <c r="O17" s="1">
-        <v>0.27</v>
+        <v>0.26</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B18" t="s">
-        <v>68</v>
+        <v>72</v>
       </c>
       <c r="C18" s="1">
-        <v>800000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D18" s="1">
-        <v>89.562</v>
+        <v>109.173</v>
       </c>
       <c r="E18" s="1">
-        <v>74.60777625</v>
+        <v>110.69175</v>
       </c>
       <c r="F18" t="s">
         <v>8</v>
       </c>
       <c r="G18">
         <v>1.0</v>
       </c>
       <c r="H18" s="1">
-        <v>596862.21</v>
+        <v>442767.0</v>
       </c>
       <c r="I18" s="1">
-        <v>119633.79</v>
+        <v>-6075.0</v>
       </c>
       <c r="J18" s="1">
-        <v>20.043786990636</v>
+        <v>-1.3720534728198</v>
       </c>
       <c r="K18">
-        <v>1.99</v>
+        <v>4.61</v>
       </c>
       <c r="L18" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="M18" s="1">
-        <v>716496.0</v>
+        <v>436692.0</v>
       </c>
       <c r="N18" s="1">
-        <v>732395.18</v>
+        <v>455150.9</v>
       </c>
       <c r="O18" s="1">
-        <v>0.52</v>
+        <v>0.27</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="B19" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="C19" s="1">
-        <v>300000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D19" s="1">
-        <v>106.135</v>
+        <v>99.215</v>
       </c>
       <c r="E19" s="1">
-        <v>106.63493333</v>
+        <v>99.38842857</v>
       </c>
       <c r="F19" t="s">
         <v>8</v>
       </c>
       <c r="G19">
         <v>1.0</v>
       </c>
       <c r="H19" s="1">
-        <v>319904.8</v>
+        <v>695719.0</v>
       </c>
       <c r="I19" s="1">
-        <v>-1499.8</v>
+        <v>-1214.0</v>
       </c>
       <c r="J19" s="1">
-        <v>-0.46882697602537</v>
+        <v>-0.17449573750322</v>
       </c>
       <c r="K19">
-        <v>3.66</v>
+        <v>2.44</v>
       </c>
       <c r="L19" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="M19" s="1">
-        <v>318405.0</v>
+        <v>694505.0</v>
       </c>
       <c r="N19" s="1">
-        <v>329377.6</v>
+        <v>711592.67</v>
       </c>
       <c r="O19" s="1">
-        <v>0.23</v>
+        <v>0.42</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="B20" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="C20" s="1">
-        <v>300000.0</v>
+        <v>1114000.0</v>
       </c>
       <c r="D20" s="1">
-        <v>109.248</v>
+        <v>97.908</v>
       </c>
       <c r="E20" s="1">
-        <v>111.15333333</v>
+        <v>98.63818851</v>
       </c>
       <c r="F20" t="s">
         <v>8</v>
       </c>
       <c r="G20">
         <v>1.0</v>
       </c>
       <c r="H20" s="1">
-        <v>333460.0</v>
+        <v>1098829.42</v>
       </c>
       <c r="I20" s="1">
-        <v>-5716.0</v>
+        <v>-8134.3</v>
       </c>
       <c r="J20" s="1">
-        <v>-1.7141486235231</v>
+        <v>-0.74026958615651</v>
       </c>
       <c r="K20">
-        <v>4.16</v>
+        <v>1.08</v>
       </c>
       <c r="L20" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="M20" s="1">
-        <v>327744.0</v>
+        <v>1090695.12</v>
       </c>
       <c r="N20" s="1">
-        <v>340232.01</v>
+        <v>1102766.0</v>
       </c>
       <c r="O20" s="1">
-        <v>0.24</v>
+        <v>0.65</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="B21" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="C21" s="1">
-        <v>600000.0</v>
+        <v>502000.0</v>
       </c>
       <c r="D21" s="1">
-        <v>98.752</v>
+        <v>100.801</v>
       </c>
       <c r="E21" s="1">
-        <v>99.433</v>
+        <v>99.91623904</v>
       </c>
       <c r="F21" t="s">
         <v>8</v>
       </c>
       <c r="G21">
         <v>1.0</v>
       </c>
       <c r="H21" s="1">
-        <v>596598.0</v>
+        <v>501579.52</v>
       </c>
       <c r="I21" s="1">
-        <v>-4086.0</v>
+        <v>4441.5</v>
       </c>
       <c r="J21" s="1">
-        <v>-0.68488328824435</v>
+        <v>0.88550266167167</v>
       </c>
       <c r="K21">
-        <v>2.24</v>
-[...2 lines deleted...]
-        <v>80</v>
+        <v>0.07</v>
+      </c>
+      <c r="L21">
+        <v>361.03</v>
       </c>
       <c r="M21" s="1">
-        <v>592512.0</v>
+        <v>506021.02</v>
       </c>
       <c r="N21" s="1">
-        <v>605975.01</v>
+        <v>506382.05</v>
       </c>
       <c r="O21" s="1">
-        <v>0.43</v>
+        <v>0.3</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="B22" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="C22" s="1">
-        <v>914000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D22" s="1">
-        <v>97.138</v>
+        <v>101.116</v>
       </c>
       <c r="E22" s="1">
-        <v>98.803</v>
+        <v>100.2235</v>
       </c>
       <c r="F22" t="s">
         <v>8</v>
       </c>
       <c r="G22">
         <v>1.0</v>
       </c>
       <c r="H22" s="1">
-        <v>903059.42</v>
+        <v>601341.0</v>
       </c>
       <c r="I22" s="1">
-        <v>-15218.1</v>
+        <v>5355.0</v>
       </c>
       <c r="J22" s="1">
-        <v>-1.6851715028896</v>
+        <v>0.89050971079637</v>
       </c>
       <c r="K22">
-        <v>0.85</v>
+        <v>3.21</v>
       </c>
       <c r="L22" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="M22" s="1">
-        <v>887841.32</v>
+        <v>606696.0</v>
       </c>
       <c r="N22" s="1">
-        <v>895641.62</v>
+        <v>625978.19</v>
       </c>
       <c r="O22" s="1">
-        <v>0.64</v>
+        <v>0.37</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="B23" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="C23" s="1">
-        <v>402000.0</v>
+        <v>1500000.0</v>
       </c>
       <c r="D23" s="1">
-        <v>99.999</v>
+        <v>99.812</v>
       </c>
       <c r="E23" s="1">
-        <v>99.726</v>
+        <v>98.1092</v>
       </c>
       <c r="F23" t="s">
         <v>8</v>
       </c>
       <c r="G23">
         <v>1.0</v>
       </c>
       <c r="H23" s="1">
-        <v>400898.52</v>
+        <v>1471638.0</v>
       </c>
       <c r="I23" s="1">
-        <v>1097.46</v>
+        <v>25542.0</v>
       </c>
       <c r="J23" s="1">
-        <v>0.27375007520606</v>
+        <v>1.7356170471271</v>
       </c>
       <c r="K23">
-        <v>0.8</v>
+        <v>2.78</v>
       </c>
       <c r="L23" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="M23" s="1">
-        <v>401995.98</v>
+        <v>1497180.0</v>
       </c>
       <c r="N23" s="1">
-        <v>405217.49</v>
+        <v>1538892.33</v>
       </c>
       <c r="O23" s="1">
-        <v>0.29</v>
+        <v>0.91</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="B24" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="C24" s="1">
-        <v>500000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="D24" s="1">
-        <v>100.701</v>
+        <v>101.209</v>
       </c>
       <c r="E24" s="1">
-        <v>100.0</v>
+        <v>100.510473</v>
       </c>
       <c r="F24" t="s">
         <v>8</v>
       </c>
       <c r="G24">
         <v>1.0</v>
       </c>
       <c r="H24" s="1">
-        <v>500000.0</v>
+        <v>1005104.73</v>
       </c>
       <c r="I24" s="1">
-        <v>3505.0</v>
+        <v>6985.27</v>
       </c>
       <c r="J24" s="1">
-        <v>0.701</v>
+        <v>0.69497931822488</v>
       </c>
       <c r="K24">
-        <v>2.93</v>
+        <v>2.77</v>
       </c>
       <c r="L24" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="M24" s="1">
-        <v>503505.0</v>
+        <v>1012090.0</v>
       </c>
       <c r="N24" s="1">
-        <v>518176.23</v>
+        <v>1039751.51</v>
       </c>
       <c r="O24" s="1">
-        <v>0.37</v>
+        <v>0.62</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="B25" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="C25" s="1">
-        <v>1200000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D25" s="1">
-        <v>99.704</v>
+        <v>109.287</v>
       </c>
       <c r="E25" s="1">
-        <v>97.673</v>
+        <v>105.55</v>
       </c>
       <c r="F25" t="s">
         <v>8</v>
       </c>
       <c r="G25">
         <v>1.0</v>
       </c>
       <c r="H25" s="1">
-        <v>1172076.0</v>
+        <v>633300.0</v>
       </c>
       <c r="I25" s="1">
-        <v>24372.0</v>
+        <v>22422.0</v>
       </c>
       <c r="J25" s="1">
-        <v>2.0793873434828</v>
+        <v>3.5405021316911</v>
       </c>
       <c r="K25">
-        <v>2.55</v>
+        <v>1.13</v>
       </c>
       <c r="L25" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="M25" s="1">
-        <v>1196448.0</v>
+        <v>655722.0</v>
       </c>
       <c r="N25" s="1">
-        <v>1227056.22</v>
+        <v>662474.05</v>
       </c>
       <c r="O25" s="1">
-        <v>0.87</v>
+        <v>0.39</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="B26" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="C26" s="1">
-        <v>800000.0</v>
+        <v>1935000.0</v>
       </c>
       <c r="D26" s="1">
-        <v>101.032</v>
+        <v>100.891</v>
       </c>
       <c r="E26" s="1">
-        <v>100.32859125</v>
+        <v>100.91270646</v>
       </c>
       <c r="F26" t="s">
         <v>8</v>
       </c>
       <c r="G26">
         <v>1.0</v>
       </c>
       <c r="H26" s="1">
-        <v>802628.73</v>
+        <v>1952660.87</v>
       </c>
       <c r="I26" s="1">
-        <v>5627.27</v>
+        <v>-420.02</v>
       </c>
       <c r="J26" s="1">
-        <v>0.70110498038115</v>
+        <v>-0.021510135551597</v>
       </c>
       <c r="K26">
-        <v>2.56</v>
+        <v>1.85</v>
       </c>
       <c r="L26" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="M26" s="1">
-        <v>808256.0</v>
+        <v>1952240.85</v>
       </c>
       <c r="N26" s="1">
-        <v>828709.81</v>
+        <v>1988039.3</v>
       </c>
       <c r="O26" s="1">
-        <v>0.59</v>
+        <v>1.18</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="B27" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="C27" s="1">
-        <v>400000.0</v>
+        <v>1144000.0</v>
       </c>
       <c r="D27" s="1">
-        <v>108.607</v>
+        <v>109.588</v>
       </c>
       <c r="E27" s="1">
-        <v>103.75</v>
+        <v>104.49157955</v>
       </c>
       <c r="F27" t="s">
         <v>8</v>
       </c>
       <c r="G27">
         <v>1.0</v>
       </c>
       <c r="H27" s="1">
-        <v>415000.0</v>
+        <v>1195383.67</v>
       </c>
       <c r="I27" s="1">
-        <v>19428.0</v>
+        <v>58303.05</v>
       </c>
       <c r="J27" s="1">
-        <v>4.6814457831325</v>
+        <v>4.877350382409</v>
       </c>
       <c r="K27">
-        <v>0.69</v>
+        <v>0.74</v>
       </c>
       <c r="L27" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="M27" s="1">
-        <v>434428.0</v>
+        <v>1253686.72</v>
       </c>
       <c r="N27" s="1">
-        <v>437186.9</v>
+        <v>1262148.21</v>
       </c>
       <c r="O27" s="1">
-        <v>0.31</v>
+        <v>0.75</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="B28" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="C28" s="1">
-        <v>900000.0</v>
+        <v>1040000.0</v>
       </c>
       <c r="D28" s="1">
-        <v>104.298</v>
+        <v>99.906</v>
       </c>
       <c r="E28" s="1">
-        <v>107.31572222</v>
+        <v>99.82996154</v>
       </c>
       <c r="F28" t="s">
         <v>8</v>
       </c>
       <c r="G28">
         <v>1.0</v>
       </c>
       <c r="H28" s="1">
-        <v>965841.5</v>
+        <v>1038231.6</v>
       </c>
       <c r="I28" s="1">
-        <v>-27159.5</v>
+        <v>790.8</v>
       </c>
       <c r="J28" s="1">
-        <v>-2.812003832927</v>
+        <v>0.076167976393706</v>
       </c>
       <c r="K28">
-        <v>1.49</v>
+        <v>1.09</v>
       </c>
       <c r="L28" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="M28" s="1">
-        <v>938682.0</v>
+        <v>1039022.4</v>
       </c>
       <c r="N28" s="1">
-        <v>952108.03</v>
+        <v>1050330.62</v>
       </c>
       <c r="O28" s="1">
-        <v>0.68</v>
+        <v>0.62</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B29" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="C29" s="1">
-        <v>1535000.0</v>
+        <v>891000.0</v>
       </c>
       <c r="D29" s="1">
-        <v>100.561</v>
+        <v>101.673</v>
       </c>
       <c r="E29" s="1">
-        <v>100.93269511</v>
+        <v>100.07568687</v>
       </c>
       <c r="F29" t="s">
         <v>8</v>
       </c>
       <c r="G29">
         <v>1.0</v>
       </c>
       <c r="H29" s="1">
-        <v>1549316.87</v>
+        <v>891674.37</v>
       </c>
       <c r="I29" s="1">
-        <v>-5705.52</v>
+        <v>14232.06</v>
       </c>
       <c r="J29" s="1">
-        <v>-0.36826036755154</v>
+        <v>1.5961050893501</v>
       </c>
       <c r="K29">
-        <v>1.63</v>
+        <v>0.34</v>
       </c>
       <c r="L29" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="M29" s="1">
-        <v>1543611.35</v>
+        <v>905906.43</v>
       </c>
       <c r="N29" s="1">
-        <v>1568701.07</v>
+        <v>908954.75</v>
       </c>
       <c r="O29" s="1">
-        <v>1.12</v>
+        <v>0.54</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B30" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="C30" s="1">
-        <v>944000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D30" s="1">
-        <v>108.617</v>
+        <v>101.179</v>
       </c>
       <c r="E30" s="1">
-        <v>103.51204131</v>
+        <v>100.223</v>
       </c>
       <c r="F30" t="s">
         <v>8</v>
       </c>
       <c r="G30">
         <v>1.0</v>
       </c>
       <c r="H30" s="1">
-        <v>977153.67</v>
+        <v>501115.0</v>
       </c>
       <c r="I30" s="1">
-        <v>48190.81</v>
+        <v>4780.0</v>
       </c>
       <c r="J30" s="1">
-        <v>4.9317534671901</v>
+        <v>0.95387286351436</v>
       </c>
       <c r="K30">
-        <v>0.32</v>
+        <v>2.48</v>
       </c>
       <c r="L30" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="M30" s="1">
-        <v>1025344.48</v>
+        <v>505895.0</v>
       </c>
       <c r="N30" s="1">
-        <v>1028336.86</v>
+        <v>518312.81</v>
       </c>
       <c r="O30" s="1">
-        <v>0.73</v>
+        <v>0.31</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B31" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="C31" s="1">
-        <v>840000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="D31" s="1">
-        <v>99.685</v>
+        <v>103.019</v>
       </c>
       <c r="E31" s="1">
-        <v>99.799</v>
+        <v>102.7138</v>
       </c>
       <c r="F31" t="s">
         <v>8</v>
       </c>
       <c r="G31">
         <v>1.0</v>
       </c>
       <c r="H31" s="1">
-        <v>838311.6</v>
+        <v>1027138.0</v>
       </c>
       <c r="I31" s="1">
-        <v>-957.6</v>
+        <v>3052.0</v>
       </c>
       <c r="J31" s="1">
-        <v>-0.11422960149901</v>
+        <v>0.29713631469189</v>
       </c>
       <c r="K31">
-        <v>0.88</v>
+        <v>0.5</v>
       </c>
       <c r="L31" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="M31" s="1">
-        <v>837354.0</v>
+        <v>1030190.0</v>
       </c>
       <c r="N31" s="1">
-        <v>844761.53</v>
+        <v>1035224.25</v>
       </c>
       <c r="O31" s="1">
-        <v>0.6</v>
+        <v>0.61</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B32" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="C32" s="1">
-        <v>691000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D32" s="1">
-        <v>101.454</v>
+        <v>108.401</v>
       </c>
       <c r="E32" s="1">
-        <v>99.607</v>
+        <v>108.565</v>
       </c>
       <c r="F32" t="s">
         <v>8</v>
       </c>
       <c r="G32">
         <v>1.0</v>
       </c>
       <c r="H32" s="1">
-        <v>688284.37</v>
+        <v>868520.0</v>
       </c>
       <c r="I32" s="1">
-        <v>12762.77</v>
+        <v>-1312.0</v>
       </c>
       <c r="J32" s="1">
-        <v>1.8542873492827</v>
+        <v>-0.15106157601437</v>
       </c>
       <c r="K32">
-        <v>0.12</v>
-[...2 lines deleted...]
-        <v>830.62</v>
+        <v>1.76</v>
+      </c>
+      <c r="L32" t="s">
+        <v>114</v>
       </c>
       <c r="M32" s="1">
-        <v>701047.14</v>
+        <v>867208.0</v>
       </c>
       <c r="N32" s="1">
-        <v>701877.76</v>
+        <v>881312.11</v>
       </c>
       <c r="O32" s="1">
-        <v>0.5</v>
+        <v>0.52</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="B33" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="C33" s="1">
-        <v>400000.0</v>
+        <v>2000000.0</v>
       </c>
       <c r="D33" s="1">
-        <v>100.854</v>
+        <v>90.028</v>
       </c>
       <c r="E33" s="1">
-        <v>99.991</v>
+        <v>89.011</v>
       </c>
       <c r="F33" t="s">
         <v>8</v>
       </c>
       <c r="G33">
         <v>1.0</v>
       </c>
       <c r="H33" s="1">
-        <v>399964.0</v>
+        <v>1780220.0</v>
       </c>
       <c r="I33" s="1">
-        <v>3452.0</v>
+        <v>20340.0</v>
       </c>
       <c r="J33" s="1">
-        <v>0.86307767699093</v>
+        <v>1.1425554144993</v>
       </c>
       <c r="K33">
-        <v>2.25</v>
+        <v>0.84</v>
       </c>
       <c r="L33" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="M33" s="1">
-        <v>403416.0</v>
+        <v>1800560.0</v>
       </c>
       <c r="N33" s="1">
-        <v>412429.7</v>
+        <v>1817407.01</v>
       </c>
       <c r="O33" s="1">
-        <v>0.29</v>
+        <v>1.08</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="B34" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="C34" s="1">
-        <v>800000.0</v>
+        <v>133000.0</v>
       </c>
       <c r="D34" s="1">
-        <v>102.391</v>
+        <v>104.482</v>
       </c>
       <c r="E34" s="1">
-        <v>102.64</v>
+        <v>103.37567669</v>
       </c>
       <c r="F34" t="s">
         <v>8</v>
       </c>
       <c r="G34">
         <v>1.0</v>
       </c>
       <c r="H34" s="1">
-        <v>821120.0</v>
+        <v>137489.65</v>
       </c>
       <c r="I34" s="1">
-        <v>-1992.0</v>
+        <v>1471.41</v>
       </c>
       <c r="J34" s="1">
-        <v>-0.24259547934528</v>
+        <v>1.0701969202773</v>
       </c>
       <c r="K34">
-        <v>0.26</v>
+        <v>2.62</v>
       </c>
       <c r="L34" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="M34" s="1">
-        <v>819128.0</v>
+        <v>138961.06</v>
       </c>
       <c r="N34" s="1">
-        <v>821182.79</v>
+        <v>142440.01</v>
       </c>
       <c r="O34" s="1">
-        <v>0.58</v>
+        <v>0.08</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="B35" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="C35" s="1">
-        <v>1600000.0</v>
+        <v>1624000.0</v>
       </c>
       <c r="D35" s="1">
-        <v>89.772</v>
+        <v>100.394</v>
       </c>
       <c r="E35" s="1">
-        <v>88.748</v>
+        <v>99.63892611</v>
       </c>
       <c r="F35" t="s">
         <v>8</v>
       </c>
       <c r="G35">
         <v>1.0</v>
       </c>
       <c r="H35" s="1">
-        <v>1419968.0</v>
+        <v>1618136.16</v>
       </c>
       <c r="I35" s="1">
-        <v>16384.0</v>
+        <v>12262.4</v>
       </c>
       <c r="J35" s="1">
-        <v>1.1538288186776</v>
+        <v>0.75781014621168</v>
       </c>
       <c r="K35">
-        <v>0.77</v>
+        <v>0.44</v>
       </c>
       <c r="L35" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="M35" s="1">
-        <v>1436352.0</v>
+        <v>1630398.56</v>
       </c>
       <c r="N35" s="1">
-        <v>1448670.25</v>
+        <v>1637484.09</v>
       </c>
       <c r="O35" s="1">
-        <v>1.03</v>
+        <v>0.97</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="B36" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="C36" s="1">
-        <v>33000.0</v>
+        <v>1200000.0</v>
       </c>
       <c r="D36" s="1">
-        <v>104.417</v>
+        <v>100.033</v>
       </c>
       <c r="E36" s="1">
-        <v>99.84742424</v>
+        <v>99.41516667</v>
       </c>
       <c r="F36" t="s">
         <v>8</v>
       </c>
       <c r="G36">
         <v>1.0</v>
       </c>
       <c r="H36" s="1">
-        <v>32949.65</v>
+        <v>1192982.0</v>
       </c>
       <c r="I36" s="1">
-        <v>1507.96</v>
+        <v>7414.0</v>
       </c>
       <c r="J36" s="1">
-        <v>4.5765584763419</v>
+        <v>0.6214678846789</v>
       </c>
       <c r="K36">
-        <v>2.3</v>
-[...2 lines deleted...]
-        <v>760.13</v>
+        <v>0.35</v>
+      </c>
+      <c r="L36" t="s">
+        <v>126</v>
       </c>
       <c r="M36" s="1">
-        <v>34457.61</v>
+        <v>1200396.0</v>
       </c>
       <c r="N36" s="1">
-        <v>35217.74</v>
+        <v>1204653.53</v>
       </c>
       <c r="O36" s="1">
-        <v>0.03</v>
+        <v>0.71</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
-        <v>124</v>
+        <v>127</v>
       </c>
       <c r="B37" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="C37" s="1">
-        <v>1324000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D37" s="1">
-        <v>100.104</v>
+        <v>105.824</v>
       </c>
       <c r="E37" s="1">
-        <v>99.459</v>
+        <v>105.58525</v>
       </c>
       <c r="F37" t="s">
         <v>8</v>
       </c>
       <c r="G37">
         <v>1.0</v>
       </c>
       <c r="H37" s="1">
-        <v>1316837.16</v>
+        <v>422341.0</v>
       </c>
       <c r="I37" s="1">
-        <v>8539.8</v>
+        <v>955.0</v>
       </c>
       <c r="J37" s="1">
-        <v>0.6485084306096</v>
+        <v>0.22612059923143</v>
       </c>
       <c r="K37">
-        <v>0.22</v>
+        <v>3.71</v>
       </c>
       <c r="L37" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="M37" s="1">
-        <v>1325376.96</v>
+        <v>423296.0</v>
       </c>
       <c r="N37" s="1">
-        <v>1328324.22</v>
+        <v>438119.63</v>
       </c>
       <c r="O37" s="1">
-        <v>0.95</v>
+        <v>0.26</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="B38" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="C38" s="1">
-        <v>1000000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D38" s="1">
-        <v>99.564</v>
+        <v>100.018</v>
       </c>
       <c r="E38" s="1">
-        <v>99.292</v>
+        <v>99.778</v>
       </c>
       <c r="F38" t="s">
         <v>8</v>
       </c>
       <c r="G38">
         <v>1.0</v>
       </c>
       <c r="H38" s="1">
-        <v>992920.0</v>
+        <v>598668.0</v>
       </c>
       <c r="I38" s="1">
-        <v>2720.0</v>
+        <v>1440.0</v>
       </c>
       <c r="J38" s="1">
-        <v>0.27393949160053</v>
+        <v>0.24053398544769</v>
       </c>
       <c r="K38">
-        <v>0.12</v>
+        <v>1.65</v>
       </c>
       <c r="L38" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="M38" s="1">
-        <v>995640.0</v>
+        <v>600108.0</v>
       </c>
       <c r="N38" s="1">
-        <v>996886.58</v>
+        <v>609983.34</v>
       </c>
       <c r="O38" s="1">
-        <v>0.71</v>
+        <v>0.36</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="B39" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
       <c r="C39" s="1">
-        <v>600000.0</v>
+        <v>1200000.0</v>
       </c>
       <c r="D39" s="1">
-        <v>89.317</v>
+        <v>100.774</v>
       </c>
       <c r="E39" s="1">
-        <v>86.92</v>
+        <v>100.07266667</v>
       </c>
       <c r="F39" t="s">
         <v>8</v>
       </c>
       <c r="G39">
         <v>1.0</v>
       </c>
       <c r="H39" s="1">
-        <v>521520.0</v>
+        <v>1200872.0</v>
       </c>
       <c r="I39" s="1">
-        <v>14382.0</v>
+        <v>8416.0</v>
       </c>
       <c r="J39" s="1">
-        <v>2.7577082374597</v>
+        <v>0.70082406784403</v>
       </c>
       <c r="K39">
-        <v>0.81</v>
-[...2 lines deleted...]
-        <v>132</v>
+        <v>0.06</v>
+      </c>
+      <c r="L39">
+        <v>776.71</v>
       </c>
       <c r="M39" s="1">
-        <v>535902.0</v>
+        <v>1209288.0</v>
       </c>
       <c r="N39" s="1">
-        <v>540756.28</v>
+        <v>1210064.71</v>
       </c>
       <c r="O39" s="1">
-        <v>0.38</v>
+        <v>0.72</v>
       </c>
       <c r="P39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="B40" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="C40" s="1">
-        <v>300000.0</v>
+        <v>1100000.0</v>
       </c>
       <c r="D40" s="1">
-        <v>105.462</v>
+        <v>101.366</v>
       </c>
       <c r="E40" s="1">
-        <v>105.478</v>
+        <v>101.00763636</v>
       </c>
       <c r="F40" t="s">
         <v>8</v>
       </c>
       <c r="G40">
         <v>1.0</v>
       </c>
       <c r="H40" s="1">
-        <v>316434.0</v>
+        <v>1111084.0</v>
       </c>
       <c r="I40" s="1">
-        <v>-48.0</v>
+        <v>3942.0</v>
       </c>
       <c r="J40" s="1">
-        <v>-0.015169039989382</v>
+        <v>0.35478865684323</v>
       </c>
       <c r="K40">
-        <v>3.38</v>
+        <v>2.54</v>
       </c>
       <c r="L40" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="M40" s="1">
-        <v>316386.0</v>
+        <v>1115026.0</v>
       </c>
       <c r="N40" s="1">
-        <v>326522.75</v>
+        <v>1142996.89</v>
       </c>
       <c r="O40" s="1">
-        <v>0.23</v>
+        <v>0.68</v>
       </c>
       <c r="P40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="B41" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="C41" s="1">
-        <v>500000.0</v>
+        <v>847000.0</v>
       </c>
       <c r="D41" s="1">
-        <v>99.729</v>
+        <v>100.477</v>
       </c>
       <c r="E41" s="1">
-        <v>99.74</v>
+        <v>100.09043684</v>
       </c>
       <c r="F41" t="s">
         <v>8</v>
       </c>
       <c r="G41">
         <v>1.0</v>
       </c>
       <c r="H41" s="1">
-        <v>498700.0</v>
+        <v>847766.0</v>
       </c>
       <c r="I41" s="1">
-        <v>-55.0</v>
+        <v>3274.19</v>
       </c>
       <c r="J41" s="1">
-        <v>-0.01102867455384</v>
+        <v>0.38621388449171</v>
       </c>
       <c r="K41">
-        <v>1.42</v>
+        <v>1.0</v>
       </c>
       <c r="L41" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="M41" s="1">
-        <v>498645.0</v>
+        <v>851040.19</v>
       </c>
       <c r="N41" s="1">
-        <v>505764.86</v>
+        <v>859546.55</v>
       </c>
       <c r="O41" s="1">
-        <v>0.36</v>
+        <v>0.51</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="B42" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="C42" s="1">
-        <v>1000000.0</v>
+        <v>1100000.0</v>
       </c>
       <c r="D42" s="1">
-        <v>100.548</v>
+        <v>107.036</v>
       </c>
       <c r="E42" s="1">
-        <v>99.933</v>
+        <v>101.24545455</v>
       </c>
       <c r="F42" t="s">
         <v>8</v>
       </c>
       <c r="G42">
         <v>1.0</v>
       </c>
       <c r="H42" s="1">
-        <v>999330.0</v>
+        <v>1113700.0</v>
       </c>
       <c r="I42" s="1">
-        <v>6150.0</v>
+        <v>63696.0</v>
       </c>
       <c r="J42" s="1">
-        <v>0.61541232625859</v>
+        <v>5.7193139983838</v>
       </c>
       <c r="K42">
-        <v>3.22</v>
+        <v>1.38</v>
       </c>
       <c r="L42" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="M42" s="1">
-        <v>1005480.0</v>
+        <v>1177396.0</v>
       </c>
       <c r="N42" s="1">
-        <v>1037658.08</v>
+        <v>1192569.97</v>
       </c>
       <c r="O42" s="1">
-        <v>0.74</v>
+        <v>0.71</v>
       </c>
       <c r="P42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="B43" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="C43" s="1">
         <v>900000.0</v>
       </c>
       <c r="D43" s="1">
-        <v>101.217</v>
+        <v>100.618</v>
       </c>
       <c r="E43" s="1">
-        <v>100.91</v>
+        <v>100.19044444</v>
       </c>
       <c r="F43" t="s">
         <v>8</v>
       </c>
       <c r="G43">
         <v>1.0</v>
       </c>
       <c r="H43" s="1">
-        <v>908190.0</v>
+        <v>901714.0</v>
       </c>
       <c r="I43" s="1">
-        <v>2763.0</v>
+        <v>3848.0</v>
       </c>
       <c r="J43" s="1">
-        <v>0.30423149340997</v>
+        <v>0.42674284751041</v>
       </c>
       <c r="K43">
-        <v>2.32</v>
+        <v>0.4</v>
       </c>
       <c r="L43" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="M43" s="1">
-        <v>910953.0</v>
+        <v>905562.0</v>
       </c>
       <c r="N43" s="1">
-        <v>931841.01</v>
+        <v>909196.63</v>
       </c>
       <c r="O43" s="1">
-        <v>0.66</v>
+        <v>0.54</v>
       </c>
       <c r="P43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="B44" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="C44" s="1">
-        <v>647000.0</v>
+        <v>668000.0</v>
       </c>
       <c r="D44" s="1">
-        <v>99.735</v>
+        <v>104.01</v>
       </c>
       <c r="E44" s="1">
-        <v>100.0</v>
+        <v>100.33886377</v>
       </c>
       <c r="F44" t="s">
         <v>8</v>
       </c>
       <c r="G44">
         <v>1.0</v>
       </c>
       <c r="H44" s="1">
-        <v>647000.0</v>
+        <v>670263.61</v>
       </c>
       <c r="I44" s="1">
-        <v>-1714.55</v>
+        <v>24523.19</v>
       </c>
       <c r="J44" s="1">
-        <v>-0.265</v>
+        <v>3.6587380896301</v>
       </c>
       <c r="K44">
-        <v>0.78</v>
+        <v>3.29</v>
       </c>
       <c r="L44" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="M44" s="1">
-        <v>645285.45</v>
+        <v>694786.8</v>
       </c>
       <c r="N44" s="1">
-        <v>650352.52</v>
+        <v>716755.31</v>
       </c>
       <c r="O44" s="1">
-        <v>0.46</v>
+        <v>0.42</v>
       </c>
       <c r="P44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="B45" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="C45" s="1">
-        <v>824000.0</v>
+        <v>2200000.0</v>
       </c>
       <c r="D45" s="1">
-        <v>101.243</v>
+        <v>90.414</v>
       </c>
       <c r="E45" s="1">
-        <v>99.785</v>
+        <v>89.44927273</v>
       </c>
       <c r="F45" t="s">
         <v>8</v>
       </c>
       <c r="G45">
         <v>1.0</v>
       </c>
       <c r="H45" s="1">
-        <v>822228.4</v>
+        <v>1967884.0</v>
       </c>
       <c r="I45" s="1">
-        <v>12013.92</v>
+        <v>21224.0</v>
       </c>
       <c r="J45" s="1">
-        <v>1.4611414541264</v>
+        <v>1.0785188557862</v>
       </c>
       <c r="K45">
-        <v>2.31</v>
+        <v>0.8</v>
       </c>
       <c r="L45" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="M45" s="1">
-        <v>834242.32</v>
+        <v>1989108.0</v>
       </c>
       <c r="N45" s="1">
-        <v>853245.11</v>
+        <v>2006655.26</v>
       </c>
       <c r="O45" s="1">
-        <v>0.61</v>
+        <v>1.19</v>
       </c>
       <c r="P45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="B46" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="C46" s="1">
-        <v>900000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D46" s="1">
-        <v>107.094</v>
+        <v>100.785</v>
       </c>
       <c r="E46" s="1">
-        <v>99.922</v>
+        <v>99.832</v>
       </c>
       <c r="F46" t="s">
         <v>8</v>
       </c>
       <c r="G46">
         <v>1.0</v>
       </c>
       <c r="H46" s="1">
-        <v>899298.0</v>
+        <v>99832.0</v>
       </c>
       <c r="I46" s="1">
-        <v>64548.0</v>
+        <v>953.0</v>
       </c>
       <c r="J46" s="1">
-        <v>7.1775985268509</v>
+        <v>0.95460373427358</v>
       </c>
       <c r="K46">
-        <v>1.07</v>
-[...2 lines deleted...]
-        <v>153</v>
+        <v>0.46</v>
+      </c>
+      <c r="L46">
+        <v>460.27</v>
       </c>
       <c r="M46" s="1">
-        <v>963846.0</v>
+        <v>100785.0</v>
       </c>
       <c r="N46" s="1">
-        <v>973450.11</v>
+        <v>101245.27</v>
       </c>
       <c r="O46" s="1">
-        <v>0.69</v>
+        <v>0.06</v>
       </c>
       <c r="P46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B47" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="C47" s="1">
-        <v>700000.0</v>
+        <v>882000.0</v>
       </c>
       <c r="D47" s="1">
-        <v>100.572</v>
+        <v>100.009</v>
       </c>
       <c r="E47" s="1">
-        <v>100.028</v>
+        <v>99.62663946</v>
       </c>
       <c r="F47" t="s">
         <v>8</v>
       </c>
       <c r="G47">
         <v>1.0</v>
       </c>
       <c r="H47" s="1">
-        <v>700196.0</v>
+        <v>878706.96</v>
       </c>
       <c r="I47" s="1">
-        <v>3808.0</v>
+        <v>3372.42</v>
       </c>
       <c r="J47" s="1">
-        <v>0.54384772263766</v>
+        <v>0.38379347763446</v>
       </c>
       <c r="K47">
-        <v>0.16</v>
+        <v>0.94</v>
       </c>
       <c r="L47" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="M47" s="1">
-        <v>704004.0</v>
+        <v>882079.38</v>
       </c>
       <c r="N47" s="1">
-        <v>705091.28</v>
+        <v>890397.97</v>
       </c>
       <c r="O47" s="1">
-        <v>0.5</v>
+        <v>0.53</v>
       </c>
       <c r="P47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B48" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="C48" s="1">
-        <v>568000.0</v>
+        <v>1100000.0</v>
       </c>
       <c r="D48" s="1">
-        <v>104.351</v>
+        <v>99.963</v>
       </c>
       <c r="E48" s="1">
-        <v>99.69869894</v>
+        <v>99.53527273</v>
       </c>
       <c r="F48" t="s">
         <v>8</v>
       </c>
       <c r="G48">
         <v>1.0</v>
       </c>
       <c r="H48" s="1">
-        <v>566288.61</v>
+        <v>1094888.0</v>
       </c>
       <c r="I48" s="1">
-        <v>26425.07</v>
+        <v>4705.0</v>
       </c>
       <c r="J48" s="1">
-        <v>4.6663608508743</v>
+        <v>0.42972431883444</v>
       </c>
       <c r="K48">
-        <v>3.02</v>
+        <v>1.38</v>
       </c>
       <c r="L48" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="M48" s="1">
-        <v>592713.68</v>
+        <v>1099593.0</v>
       </c>
       <c r="N48" s="1">
-        <v>609852.89</v>
+        <v>1114748.14</v>
       </c>
       <c r="O48" s="1">
-        <v>0.43</v>
+        <v>0.66</v>
       </c>
       <c r="P48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B49" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="C49" s="1">
-        <v>1800000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D49" s="1">
-        <v>90.872</v>
+        <v>100.347</v>
       </c>
       <c r="E49" s="1">
-        <v>89.15</v>
+        <v>100.43242857</v>
       </c>
       <c r="F49" t="s">
         <v>8</v>
       </c>
       <c r="G49">
         <v>1.0</v>
       </c>
       <c r="H49" s="1">
-        <v>1604700.0</v>
+        <v>703027.0</v>
       </c>
       <c r="I49" s="1">
-        <v>30996.0</v>
+        <v>-598.0</v>
       </c>
       <c r="J49" s="1">
-        <v>1.9315759955132</v>
+        <v>-0.085060744466429</v>
       </c>
       <c r="K49">
-        <v>0.66</v>
+        <v>1.11</v>
       </c>
       <c r="L49" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="M49" s="1">
-        <v>1635696.0</v>
+        <v>702429.0</v>
       </c>
       <c r="N49" s="1">
-        <v>1647537.78</v>
+        <v>710232.08</v>
       </c>
       <c r="O49" s="1">
-        <v>1.17</v>
+        <v>0.42</v>
       </c>
       <c r="P49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B50" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="C50" s="1">
-        <v>100000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D50" s="1">
-        <v>100.642</v>
+        <v>97.947</v>
       </c>
       <c r="E50" s="1">
-        <v>99.832</v>
+        <v>98.8365</v>
       </c>
       <c r="F50" t="s">
         <v>8</v>
       </c>
       <c r="G50">
         <v>1.0</v>
       </c>
       <c r="H50" s="1">
-        <v>99832.0</v>
+        <v>790692.0</v>
       </c>
       <c r="I50" s="1">
-        <v>810.0</v>
+        <v>-7116.0</v>
       </c>
       <c r="J50" s="1">
-        <v>0.81136308999119</v>
+        <v>-0.89997116449895</v>
       </c>
       <c r="K50">
-        <v>0.2</v>
-[...2 lines deleted...]
-        <v>197.26</v>
+        <v>1.49</v>
+      </c>
+      <c r="L50" t="s">
+        <v>166</v>
       </c>
       <c r="M50" s="1">
-        <v>100642.0</v>
+        <v>783576.0</v>
       </c>
       <c r="N50" s="1">
-        <v>100839.26</v>
+        <v>795466.41</v>
       </c>
       <c r="O50" s="1">
-        <v>0.07</v>
+        <v>0.47</v>
       </c>
       <c r="P50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
-        <v>165</v>
+        <v>167</v>
       </c>
       <c r="B51" t="s">
-        <v>166</v>
+        <v>168</v>
       </c>
       <c r="C51" s="1">
-        <v>682000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D51" s="1">
-        <v>99.576</v>
+        <v>95.154</v>
       </c>
       <c r="E51" s="1">
-        <v>99.528</v>
+        <v>93.08490778</v>
       </c>
       <c r="F51" t="s">
         <v>8</v>
       </c>
       <c r="G51">
         <v>1.0</v>
       </c>
       <c r="H51" s="1">
-        <v>678780.96</v>
+        <v>837764.17</v>
       </c>
       <c r="I51" s="1">
-        <v>327.36</v>
+        <v>18621.83</v>
       </c>
       <c r="J51" s="1">
-        <v>0.048227634434531</v>
+        <v>2.2228009584129</v>
       </c>
       <c r="K51">
-        <v>0.72</v>
+        <v>0.39</v>
       </c>
       <c r="L51" t="s">
-        <v>167</v>
+        <v>169</v>
       </c>
       <c r="M51" s="1">
-        <v>679108.32</v>
+        <v>856386.0</v>
       </c>
       <c r="N51" s="1">
-        <v>684027.13</v>
+        <v>859902.78</v>
       </c>
       <c r="O51" s="1">
-        <v>0.49</v>
+        <v>0.51</v>
       </c>
       <c r="P51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
-        <v>168</v>
+        <v>170</v>
       </c>
       <c r="B52" t="s">
-        <v>169</v>
+        <v>171</v>
       </c>
       <c r="C52" s="1">
-        <v>800000.0</v>
+        <v>489000.0</v>
       </c>
       <c r="D52" s="1">
-        <v>100.119</v>
+        <v>105.864</v>
       </c>
       <c r="E52" s="1">
-        <v>99.92</v>
+        <v>101.25988957</v>
       </c>
       <c r="F52" t="s">
         <v>8</v>
       </c>
       <c r="G52">
         <v>1.0</v>
       </c>
       <c r="H52" s="1">
-        <v>799360.0</v>
+        <v>495160.86</v>
       </c>
       <c r="I52" s="1">
-        <v>1592.0</v>
+        <v>22514.1</v>
       </c>
       <c r="J52" s="1">
-        <v>0.19915932746197</v>
+        <v>4.5468254498144</v>
       </c>
       <c r="K52">
-        <v>0.68</v>
+        <v>4.39</v>
       </c>
       <c r="L52" t="s">
-        <v>170</v>
+        <v>172</v>
       </c>
       <c r="M52" s="1">
-        <v>800952.0</v>
+        <v>517674.96</v>
       </c>
       <c r="N52" s="1">
-        <v>806431.45</v>
+        <v>539120.62</v>
       </c>
       <c r="O52" s="1">
-        <v>0.57</v>
+        <v>0.32</v>
       </c>
       <c r="P52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
-        <v>171</v>
+        <v>173</v>
       </c>
       <c r="B53" t="s">
-        <v>172</v>
+        <v>174</v>
       </c>
       <c r="C53" s="1">
         <v>600000.0</v>
       </c>
       <c r="D53" s="1">
-        <v>100.209</v>
+        <v>106.534</v>
       </c>
       <c r="E53" s="1">
-        <v>99.625</v>
+        <v>101.035</v>
       </c>
       <c r="F53" t="s">
         <v>8</v>
       </c>
       <c r="G53">
         <v>1.0</v>
       </c>
       <c r="H53" s="1">
-        <v>597750.0</v>
+        <v>606210.0</v>
       </c>
       <c r="I53" s="1">
-        <v>3504.0</v>
+        <v>32994.0</v>
       </c>
       <c r="J53" s="1">
-        <v>0.5861982434128</v>
+        <v>5.4426683822438</v>
       </c>
       <c r="K53">
-        <v>0.15</v>
-[...2 lines deleted...]
-        <v>891.78</v>
+        <v>3.02</v>
+      </c>
+      <c r="L53" t="s">
+        <v>175</v>
       </c>
       <c r="M53" s="1">
-        <v>601254.0</v>
+        <v>639204.0</v>
       </c>
       <c r="N53" s="1">
-        <v>602145.78</v>
+        <v>657314.96</v>
       </c>
       <c r="O53" s="1">
-        <v>0.43</v>
+        <v>0.39</v>
       </c>
       <c r="P53">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
-        <v>173</v>
+        <v>176</v>
       </c>
       <c r="B54" t="s">
-        <v>174</v>
+        <v>177</v>
       </c>
       <c r="C54" s="1">
-        <v>600000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D54" s="1">
-        <v>98.087</v>
+        <v>103.302</v>
       </c>
       <c r="E54" s="1">
-        <v>99.077</v>
+        <v>100.3582</v>
       </c>
       <c r="F54" t="s">
         <v>8</v>
       </c>
       <c r="G54">
         <v>1.0</v>
       </c>
       <c r="H54" s="1">
-        <v>594462.0</v>
+        <v>501791.0</v>
       </c>
       <c r="I54" s="1">
-        <v>-5940.0</v>
+        <v>14719.0</v>
       </c>
       <c r="J54" s="1">
-        <v>-0.99922282669035</v>
+        <v>2.9332929446722</v>
       </c>
       <c r="K54">
-        <v>1.26</v>
+        <v>2.48</v>
       </c>
       <c r="L54" t="s">
-        <v>175</v>
+        <v>178</v>
       </c>
       <c r="M54" s="1">
-        <v>588522.0</v>
+        <v>516510.0</v>
       </c>
       <c r="N54" s="1">
-        <v>596058.99</v>
+        <v>528893.56</v>
       </c>
       <c r="O54" s="1">
-        <v>0.42</v>
+        <v>0.31</v>
       </c>
       <c r="P54">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="s">
-        <v>176</v>
+        <v>179</v>
       </c>
       <c r="B55" t="s">
-        <v>177</v>
+        <v>180</v>
       </c>
       <c r="C55" s="1">
-        <v>700000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D55" s="1">
-        <v>94.922</v>
+        <v>102.699</v>
       </c>
       <c r="E55" s="1">
-        <v>92.47773857</v>
+        <v>102.79084</v>
       </c>
       <c r="F55" t="s">
         <v>8</v>
       </c>
       <c r="G55">
         <v>1.0</v>
       </c>
       <c r="H55" s="1">
-        <v>647344.17</v>
+        <v>925117.56</v>
       </c>
       <c r="I55" s="1">
-        <v>17109.83</v>
+        <v>-826.56</v>
       </c>
       <c r="J55" s="1">
-        <v>2.6430808823072</v>
+        <v>-0.089346482624327</v>
       </c>
       <c r="K55">
-        <v>0.33</v>
+        <v>3.16</v>
       </c>
       <c r="L55" t="s">
-        <v>178</v>
+        <v>181</v>
       </c>
       <c r="M55" s="1">
-        <v>664454.0</v>
+        <v>924291.0</v>
       </c>
       <c r="N55" s="1">
-        <v>666786.53</v>
+        <v>952770.45</v>
       </c>
       <c r="O55" s="1">
-        <v>0.47</v>
+        <v>0.56</v>
       </c>
       <c r="P55">
         <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" t="s">
-        <v>179</v>
+        <v>182</v>
       </c>
       <c r="B56" t="s">
-        <v>180</v>
+        <v>183</v>
       </c>
       <c r="C56" s="1">
-        <v>389000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D56" s="1">
-        <v>104.935</v>
+        <v>99.397</v>
       </c>
       <c r="E56" s="1">
-        <v>100.11821594</v>
+        <v>98.623</v>
       </c>
       <c r="F56" t="s">
         <v>8</v>
       </c>
       <c r="G56">
         <v>1.0</v>
       </c>
       <c r="H56" s="1">
-        <v>389459.86</v>
+        <v>394492.0</v>
       </c>
       <c r="I56" s="1">
-        <v>18737.29</v>
+        <v>3096.0</v>
       </c>
       <c r="J56" s="1">
-        <v>4.8110965787334</v>
+        <v>0.7848067894913</v>
       </c>
       <c r="K56">
-        <v>4.07</v>
+        <v>2.53</v>
       </c>
       <c r="L56" t="s">
-        <v>181</v>
+        <v>184</v>
       </c>
       <c r="M56" s="1">
-        <v>408197.15</v>
+        <v>397588.0</v>
       </c>
       <c r="N56" s="1">
-        <v>424042.24</v>
+        <v>407718.14</v>
       </c>
       <c r="O56" s="1">
-        <v>0.3</v>
+        <v>0.24</v>
       </c>
       <c r="P56">
         <v>1</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57" t="s">
-        <v>182</v>
+        <v>185</v>
       </c>
       <c r="B57" t="s">
-        <v>183</v>
+        <v>186</v>
       </c>
       <c r="C57" s="1">
-        <v>500000.0</v>
+        <v>1100000.0</v>
       </c>
       <c r="D57" s="1">
-        <v>105.824</v>
+        <v>106.105</v>
       </c>
       <c r="E57" s="1">
-        <v>99.961</v>
+        <v>103.84281818</v>
       </c>
       <c r="F57" t="s">
         <v>8</v>
       </c>
       <c r="G57">
         <v>1.0</v>
       </c>
       <c r="H57" s="1">
-        <v>499805.0</v>
+        <v>1142271.0</v>
       </c>
       <c r="I57" s="1">
-        <v>29315.0</v>
+        <v>24884.0</v>
       </c>
       <c r="J57" s="1">
-        <v>5.8652874621102</v>
+        <v>2.178467281407</v>
       </c>
       <c r="K57">
-        <v>2.7</v>
+        <v>3.38</v>
       </c>
       <c r="L57" t="s">
-        <v>184</v>
+        <v>187</v>
       </c>
       <c r="M57" s="1">
-        <v>529120.0</v>
+        <v>1167155.0</v>
       </c>
       <c r="N57" s="1">
-        <v>542609.73</v>
+        <v>1204370.42</v>
       </c>
       <c r="O57" s="1">
-        <v>0.39</v>
+        <v>0.71</v>
       </c>
       <c r="P57">
         <v>1</v>
       </c>
     </row>
     <row r="58" spans="1:16">
       <c r="A58" t="s">
-        <v>185</v>
+        <v>188</v>
       </c>
       <c r="B58" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
       <c r="C58" s="1">
-        <v>400000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D58" s="1">
-        <v>103.094</v>
+        <v>105.736</v>
       </c>
       <c r="E58" s="1">
-        <v>99.611</v>
+        <v>106.513</v>
       </c>
       <c r="F58" t="s">
         <v>8</v>
       </c>
       <c r="G58">
         <v>1.0</v>
       </c>
       <c r="H58" s="1">
-        <v>398444.0</v>
+        <v>532565.0</v>
       </c>
       <c r="I58" s="1">
-        <v>13932.0</v>
+        <v>-3885.0</v>
       </c>
       <c r="J58" s="1">
-        <v>3.4966017809278</v>
+        <v>-0.72948841925399</v>
       </c>
       <c r="K58">
-        <v>2.21</v>
+        <v>2.76</v>
       </c>
       <c r="L58" t="s">
-        <v>187</v>
+        <v>190</v>
       </c>
       <c r="M58" s="1">
-        <v>412376.0</v>
+        <v>528680.0</v>
       </c>
       <c r="N58" s="1">
-        <v>421230.79</v>
+        <v>542467.67</v>
       </c>
       <c r="O58" s="1">
-        <v>0.3</v>
+        <v>0.32</v>
       </c>
       <c r="P58">
         <v>1</v>
       </c>
     </row>
     <row r="59" spans="1:16">
       <c r="A59" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="B59" t="s">
-        <v>189</v>
+        <v>192</v>
       </c>
       <c r="C59" s="1">
-        <v>700000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D59" s="1">
-        <v>99.854</v>
+        <v>104.891</v>
       </c>
       <c r="E59" s="1">
-        <v>97.54204286</v>
+        <v>101.255</v>
       </c>
       <c r="F59" t="s">
         <v>8</v>
       </c>
       <c r="G59">
         <v>1.0</v>
       </c>
       <c r="H59" s="1">
-        <v>682794.3</v>
+        <v>405020.0</v>
       </c>
       <c r="I59" s="1">
-        <v>16183.7</v>
+        <v>14544.0</v>
       </c>
       <c r="J59" s="1">
-        <v>2.3702160372458</v>
+        <v>3.5909337810478</v>
       </c>
       <c r="K59">
-        <v>0.98</v>
+        <v>3.8</v>
       </c>
       <c r="L59" t="s">
-        <v>190</v>
+        <v>193</v>
       </c>
       <c r="M59" s="1">
-        <v>698978.0</v>
+        <v>419564.0</v>
       </c>
       <c r="N59" s="1">
-        <v>705817.38</v>
+        <v>434745.15</v>
       </c>
       <c r="O59" s="1">
-        <v>0.5</v>
+        <v>0.26</v>
       </c>
       <c r="P59">
         <v>1</v>
       </c>
     </row>
     <row r="60" spans="1:16">
       <c r="A60" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="B60" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="C60" s="1">
-        <v>180000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D60" s="1">
-        <v>99.935</v>
+        <v>101.175</v>
       </c>
       <c r="E60" s="1">
-        <v>99.494</v>
+        <v>101.8682</v>
       </c>
       <c r="F60" t="s">
         <v>8</v>
       </c>
       <c r="G60">
         <v>1.0</v>
       </c>
       <c r="H60" s="1">
-        <v>179089.2</v>
+        <v>509341.0</v>
       </c>
       <c r="I60" s="1">
-        <v>793.8</v>
+        <v>-3466.0</v>
       </c>
       <c r="J60" s="1">
-        <v>0.44324280861157</v>
+        <v>-0.68048713926426</v>
       </c>
       <c r="K60">
-        <v>1.16</v>
-[...2 lines deleted...]
-        <v>193</v>
+        <v>0.17</v>
+      </c>
+      <c r="L60">
+        <v>863.01</v>
       </c>
       <c r="M60" s="1">
-        <v>179883.0</v>
+        <v>505875.0</v>
       </c>
       <c r="N60" s="1">
-        <v>181967.18</v>
+        <v>506738.01</v>
       </c>
       <c r="O60" s="1">
-        <v>0.13</v>
+        <v>0.3</v>
       </c>
       <c r="P60">
         <v>1</v>
       </c>
     </row>
     <row r="61" spans="1:16">
       <c r="A61" t="s">
-        <v>194</v>
+        <v>196</v>
       </c>
       <c r="B61" t="s">
-        <v>195</v>
+        <v>197</v>
       </c>
       <c r="C61" s="1">
         <v>700000.0</v>
       </c>
       <c r="D61" s="1">
-        <v>101.966</v>
+        <v>108.804</v>
       </c>
       <c r="E61" s="1">
-        <v>102.80622286</v>
+        <v>109.24371429</v>
       </c>
       <c r="F61" t="s">
         <v>8</v>
       </c>
       <c r="G61">
         <v>1.0</v>
       </c>
       <c r="H61" s="1">
-        <v>719643.56</v>
+        <v>764706.0</v>
       </c>
       <c r="I61" s="1">
-        <v>-5881.56</v>
+        <v>-3078.0</v>
       </c>
       <c r="J61" s="1">
-        <v>-0.81728793626667</v>
+        <v>-0.40250763038344</v>
       </c>
       <c r="K61">
-        <v>2.89</v>
+        <v>0.5</v>
       </c>
       <c r="L61" t="s">
-        <v>196</v>
+        <v>198</v>
       </c>
       <c r="M61" s="1">
-        <v>713762.0</v>
+        <v>761628.0</v>
       </c>
       <c r="N61" s="1">
-        <v>734014.05</v>
+        <v>765151.97</v>
       </c>
       <c r="O61" s="1">
-        <v>0.52</v>
+        <v>0.45</v>
       </c>
       <c r="P61">
         <v>1</v>
       </c>
     </row>
     <row r="62" spans="1:16">
       <c r="A62" t="s">
-        <v>197</v>
+        <v>199</v>
       </c>
       <c r="B62" t="s">
-        <v>198</v>
+        <v>200</v>
       </c>
       <c r="C62" s="1">
-        <v>600000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D62" s="1">
-        <v>94.265</v>
+        <v>100.457</v>
       </c>
       <c r="E62" s="1">
-        <v>90.411</v>
+        <v>99.984</v>
       </c>
       <c r="F62" t="s">
         <v>8</v>
       </c>
       <c r="G62">
         <v>1.0</v>
       </c>
       <c r="H62" s="1">
-        <v>542466.0</v>
+        <v>899856.0</v>
       </c>
       <c r="I62" s="1">
-        <v>23124.0</v>
+        <v>4257.0</v>
       </c>
       <c r="J62" s="1">
-        <v>4.2627556381414</v>
+        <v>0.47307569211074</v>
       </c>
       <c r="K62">
-        <v>1.0</v>
+        <v>0.31</v>
       </c>
       <c r="L62" t="s">
-        <v>199</v>
+        <v>201</v>
       </c>
       <c r="M62" s="1">
-        <v>565590.0</v>
+        <v>904113.0</v>
       </c>
       <c r="N62" s="1">
-        <v>571600.27</v>
+        <v>906874.64</v>
       </c>
       <c r="O62" s="1">
-        <v>0.41</v>
+        <v>0.54</v>
       </c>
       <c r="P62">
         <v>1</v>
       </c>
     </row>
     <row r="63" spans="1:16">
       <c r="A63" t="s">
-        <v>200</v>
+        <v>202</v>
       </c>
       <c r="B63" t="s">
-        <v>201</v>
+        <v>203</v>
       </c>
       <c r="C63" s="1">
-        <v>300000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D63" s="1">
-        <v>98.289</v>
+        <v>101.839</v>
       </c>
       <c r="E63" s="1">
-        <v>98.434</v>
+        <v>99.653</v>
       </c>
       <c r="F63" t="s">
         <v>8</v>
       </c>
       <c r="G63">
         <v>1.0</v>
       </c>
       <c r="H63" s="1">
-        <v>295302.0</v>
+        <v>199306.0</v>
       </c>
       <c r="I63" s="1">
-        <v>-435.0</v>
+        <v>4372.0</v>
       </c>
       <c r="J63" s="1">
-        <v>-0.14730682487758</v>
+        <v>2.1936118330607</v>
       </c>
       <c r="K63">
-        <v>2.29</v>
+        <v>1.45</v>
       </c>
       <c r="L63" t="s">
-        <v>202</v>
+        <v>204</v>
       </c>
       <c r="M63" s="1">
-        <v>294867.0</v>
+        <v>203678.0</v>
       </c>
       <c r="N63" s="1">
-        <v>301749.53</v>
+        <v>206581.42</v>
       </c>
       <c r="O63" s="1">
-        <v>0.21</v>
+        <v>0.12</v>
       </c>
       <c r="P63">
         <v>1</v>
       </c>
     </row>
     <row r="64" spans="1:16">
       <c r="A64" t="s">
-        <v>203</v>
+        <v>205</v>
       </c>
       <c r="B64" t="s">
-        <v>204</v>
+        <v>206</v>
       </c>
       <c r="C64" s="1">
-        <v>400000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D64" s="1">
-        <v>105.557</v>
+        <v>101.386</v>
       </c>
       <c r="E64" s="1">
-        <v>99.661</v>
+        <v>101.631</v>
       </c>
       <c r="F64" t="s">
         <v>8</v>
       </c>
       <c r="G64">
         <v>1.0</v>
       </c>
       <c r="H64" s="1">
-        <v>398644.0</v>
+        <v>508155.0</v>
       </c>
       <c r="I64" s="1">
-        <v>23584.0</v>
+        <v>-1225.0</v>
       </c>
       <c r="J64" s="1">
-        <v>5.9160554279006</v>
+        <v>-0.24106817801655</v>
       </c>
       <c r="K64">
-        <v>3.08</v>
+        <v>3.07</v>
       </c>
       <c r="L64" t="s">
-        <v>205</v>
+        <v>207</v>
       </c>
       <c r="M64" s="1">
-        <v>422228.0</v>
+        <v>506930.0</v>
       </c>
       <c r="N64" s="1">
-        <v>434544.44</v>
+        <v>522283.26</v>
       </c>
       <c r="O64" s="1">
         <v>0.31</v>
       </c>
       <c r="P64">
         <v>1</v>
       </c>
     </row>
     <row r="65" spans="1:16">
       <c r="A65" t="s">
-        <v>206</v>
+        <v>208</v>
       </c>
       <c r="B65" t="s">
-        <v>207</v>
+        <v>209</v>
       </c>
       <c r="C65" s="1">
-        <v>400000.0</v>
+        <v>1700000.0</v>
       </c>
       <c r="D65" s="1">
-        <v>105.812</v>
+        <v>106.171</v>
       </c>
       <c r="E65" s="1">
-        <v>106.68</v>
+        <v>100.91250647</v>
       </c>
       <c r="F65" t="s">
         <v>8</v>
       </c>
       <c r="G65">
         <v>1.0</v>
       </c>
       <c r="H65" s="1">
-        <v>426720.0</v>
+        <v>1715512.61</v>
       </c>
       <c r="I65" s="1">
-        <v>-3472.0</v>
+        <v>89394.39</v>
       </c>
       <c r="J65" s="1">
-        <v>-0.81364829396325</v>
+        <v>5.2109433343075</v>
       </c>
       <c r="K65">
         <v>2.4</v>
       </c>
       <c r="L65" t="s">
-        <v>208</v>
+        <v>210</v>
       </c>
       <c r="M65" s="1">
-        <v>423248.0</v>
+        <v>1804907.0</v>
       </c>
       <c r="N65" s="1">
-        <v>432831.56</v>
+        <v>1845660.42</v>
       </c>
       <c r="O65" s="1">
-        <v>0.31</v>
+        <v>1.09</v>
       </c>
       <c r="P65">
         <v>1</v>
       </c>
     </row>
     <row r="66" spans="1:16">
       <c r="A66" t="s">
-        <v>209</v>
+        <v>211</v>
       </c>
       <c r="B66" t="s">
-        <v>210</v>
+        <v>212</v>
       </c>
       <c r="C66" s="1">
-        <v>300000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D66" s="1">
-        <v>104.809</v>
+        <v>100.718</v>
       </c>
       <c r="E66" s="1">
-        <v>100.0</v>
+        <v>99.895</v>
       </c>
       <c r="F66" t="s">
         <v>8</v>
       </c>
       <c r="G66">
         <v>1.0</v>
       </c>
       <c r="H66" s="1">
-        <v>300000.0</v>
+        <v>399580.0</v>
       </c>
       <c r="I66" s="1">
-        <v>14427.0</v>
+        <v>3292.0</v>
       </c>
       <c r="J66" s="1">
-        <v>4.809</v>
+        <v>0.82386505831123</v>
       </c>
       <c r="K66">
-        <v>3.48</v>
-[...2 lines deleted...]
-        <v>211</v>
+        <v>0.13</v>
+      </c>
+      <c r="L66">
+        <v>517.81</v>
       </c>
       <c r="M66" s="1">
-        <v>314427.0</v>
+        <v>402872.0</v>
       </c>
       <c r="N66" s="1">
-        <v>324864.04</v>
+        <v>403389.81</v>
       </c>
       <c r="O66" s="1">
-        <v>0.23</v>
+        <v>0.24</v>
       </c>
       <c r="P66">
         <v>1</v>
       </c>
     </row>
     <row r="67" spans="1:16">
       <c r="A67" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="B67" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="C67" s="1">
-        <v>400000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D67" s="1">
-        <v>101.387</v>
+        <v>104.364</v>
       </c>
       <c r="E67" s="1">
-        <v>102.0</v>
+        <v>99.538246</v>
       </c>
       <c r="F67" t="s">
         <v>8</v>
       </c>
       <c r="G67">
         <v>1.0</v>
       </c>
       <c r="H67" s="1">
-        <v>408000.0</v>
+        <v>497691.23</v>
       </c>
       <c r="I67" s="1">
-        <v>-2452.0</v>
+        <v>24128.77</v>
       </c>
       <c r="J67" s="1">
-        <v>-0.60098039215686</v>
+        <v>4.848140482604</v>
       </c>
       <c r="K67">
-        <v>3.44</v>
+        <v>1.61</v>
       </c>
       <c r="L67" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="M67" s="1">
-        <v>405548.0</v>
+        <v>521820.0</v>
       </c>
       <c r="N67" s="1">
-        <v>419317.86</v>
+        <v>529888.49</v>
       </c>
       <c r="O67" s="1">
-        <v>0.3</v>
+        <v>0.31</v>
       </c>
       <c r="P67">
         <v>1</v>
       </c>
     </row>
     <row r="68" spans="1:16">
       <c r="A68" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="B68" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="C68" s="1">
-        <v>600000.0</v>
+        <v>656000.0</v>
       </c>
       <c r="D68" s="1">
-        <v>108.626</v>
+        <v>101.251</v>
       </c>
       <c r="E68" s="1">
-        <v>109.3</v>
+        <v>99.70957317</v>
       </c>
       <c r="F68" t="s">
         <v>8</v>
       </c>
       <c r="G68">
         <v>1.0</v>
       </c>
       <c r="H68" s="1">
-        <v>655800.0</v>
+        <v>654094.8</v>
       </c>
       <c r="I68" s="1">
-        <v>-4044.0</v>
+        <v>10111.76</v>
       </c>
       <c r="J68" s="1">
-        <v>-0.61665141811528</v>
+        <v>1.5459165857915</v>
       </c>
       <c r="K68">
-        <v>0.16</v>
-[...2 lines deleted...]
-        <v>949.32</v>
+        <v>2.79</v>
+      </c>
+      <c r="L68" t="s">
+        <v>218</v>
       </c>
       <c r="M68" s="1">
-        <v>651756.0</v>
+        <v>664206.56</v>
       </c>
       <c r="N68" s="1">
-        <v>652705.32</v>
+        <v>682538.61</v>
       </c>
       <c r="O68" s="1">
-        <v>0.46</v>
+        <v>0.4</v>
       </c>
       <c r="P68">
         <v>1</v>
       </c>
     </row>
     <row r="69" spans="1:16">
       <c r="A69" t="s">
-        <v>217</v>
+        <v>219</v>
       </c>
       <c r="B69" t="s">
-        <v>218</v>
+        <v>220</v>
       </c>
       <c r="C69" s="1">
-        <v>700000.0</v>
+        <v>1200000.0</v>
       </c>
       <c r="D69" s="1">
-        <v>100.322</v>
+        <v>86.646</v>
       </c>
       <c r="E69" s="1">
-        <v>99.852</v>
+        <v>86.06233333</v>
       </c>
       <c r="F69" t="s">
         <v>8</v>
       </c>
       <c r="G69">
         <v>1.0</v>
       </c>
       <c r="H69" s="1">
-        <v>698964.0</v>
+        <v>1032748.0</v>
       </c>
       <c r="I69" s="1">
-        <v>3290.0</v>
+        <v>7004.0</v>
       </c>
       <c r="J69" s="1">
-        <v>0.4706966310139</v>
+        <v>0.67819061377993</v>
       </c>
       <c r="K69">
-        <v>0.04</v>
-[...2 lines deleted...]
-        <v>306.85</v>
+        <v>0.39</v>
+      </c>
+      <c r="L69" t="s">
+        <v>221</v>
       </c>
       <c r="M69" s="1">
-        <v>702254.0</v>
+        <v>1039752.0</v>
       </c>
       <c r="N69" s="1">
-        <v>702560.85</v>
+        <v>1044416.38</v>
       </c>
       <c r="O69" s="1">
-        <v>0.5</v>
+        <v>0.62</v>
       </c>
       <c r="P69">
         <v>1</v>
       </c>
     </row>
     <row r="70" spans="1:16">
       <c r="A70" t="s">
-        <v>219</v>
+        <v>222</v>
       </c>
       <c r="B70" t="s">
-        <v>220</v>
+        <v>223</v>
       </c>
       <c r="C70" s="1">
-        <v>200000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D70" s="1">
-        <v>101.743</v>
+        <v>100.788</v>
       </c>
       <c r="E70" s="1">
-        <v>99.653</v>
+        <v>100.6852</v>
       </c>
       <c r="F70" t="s">
         <v>8</v>
       </c>
       <c r="G70">
         <v>1.0</v>
       </c>
       <c r="H70" s="1">
-        <v>199306.0</v>
+        <v>503426.0</v>
       </c>
       <c r="I70" s="1">
-        <v>4180.0</v>
+        <v>514.0</v>
       </c>
       <c r="J70" s="1">
-        <v>2.0972775531093</v>
+        <v>0.10210040800435</v>
       </c>
       <c r="K70">
-        <v>1.23</v>
+        <v>0.35</v>
       </c>
       <c r="L70" t="s">
-        <v>221</v>
+        <v>224</v>
       </c>
       <c r="M70" s="1">
-        <v>203486.0</v>
+        <v>503940.0</v>
       </c>
       <c r="N70" s="1">
-        <v>205945.59</v>
+        <v>505707.12</v>
       </c>
       <c r="O70" s="1">
-        <v>0.15</v>
+        <v>0.3</v>
       </c>
       <c r="P70">
         <v>1</v>
       </c>
     </row>
     <row r="71" spans="1:16">
       <c r="A71" t="s">
-        <v>222</v>
+        <v>225</v>
       </c>
       <c r="B71" t="s">
-        <v>223</v>
+        <v>226</v>
       </c>
       <c r="C71" s="1">
         <v>400000.0</v>
       </c>
       <c r="D71" s="1">
-        <v>100.514</v>
+        <v>100.659</v>
       </c>
       <c r="E71" s="1">
-        <v>101.72</v>
+        <v>100.62</v>
       </c>
       <c r="F71" t="s">
         <v>8</v>
       </c>
       <c r="G71">
         <v>1.0</v>
       </c>
       <c r="H71" s="1">
-        <v>406880.0</v>
+        <v>402480.0</v>
       </c>
       <c r="I71" s="1">
-        <v>-4824.0</v>
+        <v>156.0</v>
       </c>
       <c r="J71" s="1">
-        <v>-1.1856075501376</v>
+        <v>0.038759689922481</v>
       </c>
       <c r="K71">
-        <v>2.84</v>
+        <v>2.42</v>
       </c>
       <c r="L71" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="M71" s="1">
-        <v>402056.0</v>
+        <v>402636.0</v>
       </c>
       <c r="N71" s="1">
-        <v>413434.37</v>
+        <v>412327.78</v>
       </c>
       <c r="O71" s="1">
-        <v>0.29</v>
+        <v>0.24</v>
       </c>
       <c r="P71">
         <v>1</v>
       </c>
     </row>
     <row r="72" spans="1:16">
       <c r="A72" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="B72" t="s">
-        <v>226</v>
+        <v>229</v>
       </c>
       <c r="C72" s="1">
-        <v>1400000.0</v>
+        <v>927000.0</v>
       </c>
       <c r="D72" s="1">
-        <v>106.309</v>
+        <v>101.322</v>
       </c>
       <c r="E72" s="1">
-        <v>99.76618643</v>
+        <v>99.84305502</v>
       </c>
       <c r="F72" t="s">
         <v>8</v>
       </c>
       <c r="G72">
         <v>1.0</v>
       </c>
       <c r="H72" s="1">
-        <v>1396726.61</v>
+        <v>925545.12</v>
       </c>
       <c r="I72" s="1">
-        <v>91599.39</v>
+        <v>13709.82</v>
       </c>
       <c r="J72" s="1">
-        <v>6.5581474101077</v>
+        <v>1.4812697624077</v>
       </c>
       <c r="K72">
-        <v>2.07</v>
+        <v>2.38</v>
       </c>
       <c r="L72" t="s">
-        <v>227</v>
+        <v>230</v>
       </c>
       <c r="M72" s="1">
-        <v>1488326.0</v>
+        <v>939254.94</v>
       </c>
       <c r="N72" s="1">
-        <v>1517284.9</v>
+        <v>961350.56</v>
       </c>
       <c r="O72" s="1">
-        <v>1.08</v>
+        <v>0.57</v>
       </c>
       <c r="P72">
         <v>1</v>
       </c>
     </row>
     <row r="73" spans="1:16">
       <c r="A73" t="s">
-        <v>228</v>
+        <v>231</v>
       </c>
       <c r="B73" t="s">
-        <v>229</v>
+        <v>232</v>
       </c>
       <c r="C73" s="1">
-        <v>300000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D73" s="1">
-        <v>100.635</v>
+        <v>100.581</v>
       </c>
       <c r="E73" s="1">
-        <v>99.589</v>
+        <v>100.09683333</v>
       </c>
       <c r="F73" t="s">
         <v>8</v>
       </c>
       <c r="G73">
         <v>1.0</v>
       </c>
       <c r="H73" s="1">
-        <v>298767.0</v>
+        <v>600581.0</v>
       </c>
       <c r="I73" s="1">
-        <v>3138.0</v>
+        <v>2905.0</v>
       </c>
       <c r="J73" s="1">
-        <v>1.0503168020565</v>
+        <v>0.48369828549355</v>
       </c>
       <c r="K73">
-        <v>3.28</v>
+        <v>1.37</v>
       </c>
       <c r="L73" t="s">
-        <v>230</v>
+        <v>233</v>
       </c>
       <c r="M73" s="1">
-        <v>301905.0</v>
+        <v>603486.0</v>
       </c>
       <c r="N73" s="1">
-        <v>311752.6</v>
+        <v>611710.27</v>
       </c>
       <c r="O73" s="1">
-        <v>0.22</v>
+        <v>0.36</v>
       </c>
       <c r="P73">
         <v>1</v>
       </c>
     </row>
     <row r="74" spans="1:16">
       <c r="A74" t="s">
-        <v>231</v>
+        <v>234</v>
       </c>
       <c r="B74" t="s">
-        <v>232</v>
+        <v>235</v>
       </c>
       <c r="C74" s="1">
-        <v>400000.0</v>
+        <v>1892000.0</v>
       </c>
       <c r="D74" s="1">
-        <v>104.06</v>
+        <v>100.503</v>
       </c>
       <c r="E74" s="1">
-        <v>98.3573075</v>
+        <v>100.08562368</v>
       </c>
       <c r="F74" t="s">
         <v>8</v>
       </c>
       <c r="G74">
         <v>1.0</v>
       </c>
       <c r="H74" s="1">
-        <v>393429.23</v>
+        <v>1893620.0</v>
       </c>
       <c r="I74" s="1">
-        <v>22810.77</v>
+        <v>7896.76</v>
       </c>
       <c r="J74" s="1">
-        <v>5.7979347391143</v>
+        <v>0.41701925412702</v>
       </c>
       <c r="K74">
-        <v>1.36</v>
+        <v>0.37</v>
       </c>
       <c r="L74" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="M74" s="1">
-        <v>416240.0</v>
+        <v>1901516.76</v>
       </c>
       <c r="N74" s="1">
-        <v>421675.62</v>
+        <v>1908487.2</v>
       </c>
       <c r="O74" s="1">
-        <v>0.3</v>
+        <v>1.13</v>
       </c>
       <c r="P74">
         <v>1</v>
       </c>
     </row>
     <row r="75" spans="1:16">
       <c r="A75" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
       <c r="B75" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
       <c r="C75" s="1">
-        <v>556000.0</v>
+        <v>1209000.0</v>
       </c>
       <c r="D75" s="1">
-        <v>101.016</v>
+        <v>100.467</v>
       </c>
       <c r="E75" s="1">
-        <v>99.43</v>
+        <v>100.0172043</v>
       </c>
       <c r="F75" t="s">
         <v>8</v>
       </c>
       <c r="G75">
         <v>1.0</v>
       </c>
       <c r="H75" s="1">
-        <v>552830.8</v>
+        <v>1209208.0</v>
       </c>
       <c r="I75" s="1">
-        <v>8818.16</v>
+        <v>5438.03</v>
       </c>
       <c r="J75" s="1">
-        <v>1.5950920245399</v>
+        <v>0.44971832802959</v>
       </c>
       <c r="K75">
-        <v>2.6</v>
+        <v>1.82</v>
       </c>
       <c r="L75" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="M75" s="1">
-        <v>561648.96</v>
+        <v>1214646.03</v>
       </c>
       <c r="N75" s="1">
-        <v>576089.73</v>
+        <v>1236620.22</v>
       </c>
       <c r="O75" s="1">
-        <v>0.41</v>
+        <v>0.73</v>
       </c>
       <c r="P75">
         <v>1</v>
       </c>
     </row>
     <row r="76" spans="1:16">
       <c r="A76" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="B76" t="s">
-        <v>238</v>
+        <v>241</v>
       </c>
       <c r="C76" s="1">
-        <v>1000000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D76" s="1">
-        <v>85.85</v>
+        <v>100.932</v>
       </c>
       <c r="E76" s="1">
-        <v>85.96</v>
+        <v>100.49511111</v>
       </c>
       <c r="F76" t="s">
         <v>8</v>
       </c>
       <c r="G76">
         <v>1.0</v>
       </c>
       <c r="H76" s="1">
-        <v>859600.0</v>
+        <v>904456.0</v>
       </c>
       <c r="I76" s="1">
-        <v>-1100.0</v>
+        <v>3932.0</v>
       </c>
       <c r="J76" s="1">
-        <v>-0.12796649604467</v>
+        <v>0.43473646036955</v>
       </c>
       <c r="K76">
-        <v>0.35</v>
+        <v>2.92</v>
       </c>
       <c r="L76" t="s">
-        <v>239</v>
+        <v>242</v>
       </c>
       <c r="M76" s="1">
-        <v>858500.0</v>
+        <v>908388.0</v>
       </c>
       <c r="N76" s="1">
-        <v>861976.03</v>
+        <v>934666.77</v>
       </c>
       <c r="O76" s="1">
-        <v>0.61</v>
+        <v>0.55</v>
       </c>
       <c r="P76">
         <v>1</v>
       </c>
     </row>
     <row r="77" spans="1:16">
       <c r="A77" t="s">
-        <v>240</v>
+        <v>243</v>
       </c>
       <c r="B77" t="s">
-        <v>241</v>
+        <v>244</v>
       </c>
       <c r="C77" s="1">
-        <v>400000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D77" s="1">
-        <v>100.539</v>
+        <v>100.951</v>
       </c>
       <c r="E77" s="1">
-        <v>100.65</v>
+        <v>99.631</v>
       </c>
       <c r="F77" t="s">
         <v>8</v>
       </c>
       <c r="G77">
         <v>1.0</v>
       </c>
       <c r="H77" s="1">
-        <v>402600.0</v>
+        <v>896679.0</v>
       </c>
       <c r="I77" s="1">
-        <v>-444.0</v>
+        <v>11880.0</v>
       </c>
       <c r="J77" s="1">
-        <v>-0.11028315946349</v>
+        <v>1.3248888398189</v>
       </c>
       <c r="K77">
-        <v>0.16</v>
-[...2 lines deleted...]
-        <v>624.66</v>
+        <v>1.04</v>
+      </c>
+      <c r="L77" t="s">
+        <v>245</v>
       </c>
       <c r="M77" s="1">
-        <v>402156.0</v>
+        <v>908559.0</v>
       </c>
       <c r="N77" s="1">
-        <v>402780.66</v>
+        <v>917944.27</v>
       </c>
       <c r="O77" s="1">
-        <v>0.29</v>
+        <v>0.54</v>
       </c>
       <c r="P77">
         <v>1</v>
       </c>
     </row>
     <row r="78" spans="1:16">
       <c r="A78" t="s">
-        <v>242</v>
+        <v>246</v>
       </c>
       <c r="B78" t="s">
-        <v>243</v>
+        <v>247</v>
       </c>
       <c r="C78" s="1">
-        <v>727000.0</v>
+        <v>715000.0</v>
       </c>
       <c r="D78" s="1">
-        <v>100.705</v>
+        <v>99.998</v>
       </c>
       <c r="E78" s="1">
-        <v>99.456</v>
+        <v>99.4468951</v>
       </c>
       <c r="F78" t="s">
         <v>8</v>
       </c>
       <c r="G78">
         <v>1.0</v>
       </c>
       <c r="H78" s="1">
-        <v>723045.12</v>
+        <v>711045.3</v>
       </c>
       <c r="I78" s="1">
-        <v>9080.23</v>
+        <v>3940.4</v>
       </c>
       <c r="J78" s="1">
-        <v>1.2558317245817</v>
+        <v>0.55417003670512</v>
       </c>
       <c r="K78">
-        <v>2.15</v>
+        <v>0.74</v>
       </c>
       <c r="L78" t="s">
-        <v>244</v>
+        <v>248</v>
       </c>
       <c r="M78" s="1">
-        <v>732125.35</v>
+        <v>714985.7</v>
       </c>
       <c r="N78" s="1">
-        <v>747720.99</v>
+        <v>720250.25</v>
       </c>
       <c r="O78" s="1">
-        <v>0.53</v>
+        <v>0.43</v>
       </c>
       <c r="P78">
         <v>1</v>
       </c>
     </row>
     <row r="79" spans="1:16">
       <c r="A79" t="s">
-        <v>245</v>
+        <v>249</v>
       </c>
       <c r="B79" t="s">
-        <v>246</v>
+        <v>250</v>
       </c>
       <c r="C79" s="1">
-        <v>306000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D79" s="1">
-        <v>101.066</v>
+        <v>108.587</v>
       </c>
       <c r="E79" s="1">
-        <v>99.571</v>
+        <v>108.7698</v>
       </c>
       <c r="F79" t="s">
         <v>8</v>
       </c>
       <c r="G79">
         <v>1.0</v>
       </c>
       <c r="H79" s="1">
-        <v>304687.26</v>
+        <v>543849.0</v>
       </c>
       <c r="I79" s="1">
-        <v>4574.7</v>
+        <v>-914.0</v>
       </c>
       <c r="J79" s="1">
-        <v>1.5014411826737</v>
+        <v>-0.16806135526589</v>
       </c>
       <c r="K79">
-        <v>0.79</v>
+        <v>1.8</v>
       </c>
       <c r="L79" t="s">
-        <v>247</v>
+        <v>251</v>
       </c>
       <c r="M79" s="1">
-        <v>309261.96</v>
+        <v>542935.0</v>
       </c>
       <c r="N79" s="1">
-        <v>311686.91</v>
+        <v>551914.45</v>
       </c>
       <c r="O79" s="1">
-        <v>0.22</v>
+        <v>0.33</v>
       </c>
       <c r="P79">
         <v>1</v>
       </c>
     </row>
     <row r="80" spans="1:16">
       <c r="A80" t="s">
-        <v>248</v>
+        <v>252</v>
       </c>
       <c r="B80" t="s">
-        <v>249</v>
+        <v>253</v>
       </c>
       <c r="C80" s="1">
-        <v>500000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D80" s="1">
-        <v>100.19</v>
+        <v>102.983</v>
       </c>
       <c r="E80" s="1">
-        <v>100.0</v>
+        <v>100.96222222</v>
       </c>
       <c r="F80" t="s">
         <v>8</v>
       </c>
       <c r="G80">
         <v>1.0</v>
       </c>
       <c r="H80" s="1">
-        <v>500000.0</v>
+        <v>908660.0</v>
       </c>
       <c r="I80" s="1">
-        <v>950.0</v>
+        <v>18187.0</v>
       </c>
       <c r="J80" s="1">
-        <v>0.19</v>
+        <v>2.0015187198732</v>
       </c>
       <c r="K80">
-        <v>1.13</v>
+        <v>2.77</v>
       </c>
       <c r="L80" t="s">
-        <v>250</v>
+        <v>254</v>
       </c>
       <c r="M80" s="1">
-        <v>500950.0</v>
+        <v>926847.0</v>
       </c>
       <c r="N80" s="1">
-        <v>506585.15</v>
+        <v>951785.01</v>
       </c>
       <c r="O80" s="1">
-        <v>0.36</v>
+        <v>0.56</v>
       </c>
       <c r="P80">
         <v>1</v>
       </c>
     </row>
     <row r="81" spans="1:16">
       <c r="A81" t="s">
-        <v>251</v>
+        <v>255</v>
       </c>
       <c r="B81" t="s">
-        <v>252</v>
+        <v>256</v>
       </c>
       <c r="C81" s="1">
-        <v>1492000.0</v>
+        <v>1458000.0</v>
       </c>
       <c r="D81" s="1">
-        <v>99.869</v>
+        <v>99.999</v>
       </c>
       <c r="E81" s="1">
-        <v>100.0</v>
+        <v>99.3870535</v>
       </c>
       <c r="F81" t="s">
         <v>8</v>
       </c>
       <c r="G81">
         <v>1.0</v>
       </c>
       <c r="H81" s="1">
-        <v>1492000.0</v>
+        <v>1449063.24</v>
       </c>
       <c r="I81" s="1">
-        <v>-1954.52</v>
+        <v>8922.18</v>
       </c>
       <c r="J81" s="1">
-        <v>-0.131</v>
+        <v>0.61572053956734</v>
       </c>
       <c r="K81">
-        <v>0.14</v>
+        <v>2.28</v>
       </c>
       <c r="L81" t="s">
-        <v>253</v>
+        <v>257</v>
       </c>
       <c r="M81" s="1">
-        <v>1490045.48</v>
+        <v>1457985.42</v>
       </c>
       <c r="N81" s="1">
-        <v>1492159.62</v>
+        <v>1491174.89</v>
       </c>
       <c r="O81" s="1">
-        <v>1.06</v>
+        <v>0.88</v>
       </c>
       <c r="P81">
         <v>1</v>
       </c>
     </row>
     <row r="82" spans="1:16">
       <c r="A82" t="s">
-        <v>254</v>
+        <v>258</v>
       </c>
       <c r="B82" t="s">
-        <v>255</v>
+        <v>259</v>
       </c>
       <c r="C82" s="1">
-        <v>1009000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D82" s="1">
-        <v>99.587</v>
+        <v>100.561</v>
       </c>
       <c r="E82" s="1">
-        <v>100.0</v>
+        <v>99.7035</v>
       </c>
       <c r="F82" t="s">
         <v>8</v>
       </c>
       <c r="G82">
         <v>1.0</v>
       </c>
       <c r="H82" s="1">
-        <v>1009000.0</v>
+        <v>598221.0</v>
       </c>
       <c r="I82" s="1">
-        <v>-4167.17</v>
+        <v>5145.0</v>
       </c>
       <c r="J82" s="1">
-        <v>-0.413</v>
+        <v>0.86005004839349</v>
       </c>
       <c r="K82">
-        <v>1.57</v>
+        <v>2.34</v>
       </c>
       <c r="L82" t="s">
-        <v>256</v>
+        <v>260</v>
       </c>
       <c r="M82" s="1">
-        <v>1004832.83</v>
+        <v>603366.0</v>
       </c>
       <c r="N82" s="1">
-        <v>1020699.23</v>
+        <v>617402.3</v>
       </c>
       <c r="O82" s="1">
-        <v>0.73</v>
+        <v>0.37</v>
       </c>
       <c r="P82">
         <v>1</v>
       </c>
     </row>
     <row r="83" spans="1:16">
       <c r="A83" t="s">
-        <v>257</v>
+        <v>261</v>
       </c>
       <c r="B83" t="s">
-        <v>258</v>
+        <v>262</v>
       </c>
       <c r="C83" s="1">
-        <v>700000.0</v>
+        <v>2050000.0</v>
       </c>
       <c r="D83" s="1">
-        <v>100.863</v>
+        <v>101.638</v>
       </c>
       <c r="E83" s="1">
-        <v>100.42</v>
+        <v>96.98605268</v>
       </c>
       <c r="F83" t="s">
         <v>8</v>
       </c>
       <c r="G83">
         <v>1.0</v>
       </c>
       <c r="H83" s="1">
-        <v>702940.0</v>
+        <v>1988214.08</v>
       </c>
       <c r="I83" s="1">
-        <v>3101.0</v>
+        <v>95364.92</v>
       </c>
       <c r="J83" s="1">
-        <v>0.44114718183629</v>
+        <v>4.7965116513006</v>
       </c>
       <c r="K83">
-        <v>2.68</v>
+        <v>3.5</v>
       </c>
       <c r="L83" t="s">
-        <v>259</v>
+        <v>263</v>
       </c>
       <c r="M83" s="1">
-        <v>706041.0</v>
+        <v>2083579.0</v>
       </c>
       <c r="N83" s="1">
-        <v>724811.55</v>
+        <v>2155357.08</v>
       </c>
       <c r="O83" s="1">
-        <v>0.52</v>
+        <v>1.28</v>
       </c>
       <c r="P83">
         <v>1</v>
       </c>
     </row>
     <row r="84" spans="1:16">
       <c r="A84" t="s">
-        <v>260</v>
+        <v>264</v>
       </c>
       <c r="B84" t="s">
-        <v>261</v>
+        <v>265</v>
       </c>
       <c r="C84" s="1">
-        <v>700000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D84" s="1">
-        <v>100.344</v>
+        <v>92.28</v>
       </c>
       <c r="E84" s="1">
-        <v>99.259</v>
+        <v>83.47740778</v>
       </c>
       <c r="F84" t="s">
         <v>8</v>
       </c>
       <c r="G84">
         <v>1.0</v>
       </c>
       <c r="H84" s="1">
-        <v>694813.0</v>
+        <v>751296.67</v>
       </c>
       <c r="I84" s="1">
-        <v>7595.0</v>
+        <v>79223.33</v>
       </c>
       <c r="J84" s="1">
-        <v>1.093099870037</v>
+        <v>10.544879694462</v>
       </c>
       <c r="K84">
-        <v>0.76</v>
+        <v>0.88</v>
       </c>
       <c r="L84" t="s">
-        <v>262</v>
+        <v>266</v>
       </c>
       <c r="M84" s="1">
-        <v>702408.0</v>
+        <v>830520.0</v>
       </c>
       <c r="N84" s="1">
-        <v>707693.96</v>
+        <v>838472.05</v>
       </c>
       <c r="O84" s="1">
         <v>0.5</v>
       </c>
       <c r="P84">
         <v>1</v>
       </c>
     </row>
     <row r="85" spans="1:16">
       <c r="A85" t="s">
-        <v>263</v>
+        <v>267</v>
       </c>
       <c r="B85" t="s">
-        <v>264</v>
+        <v>268</v>
       </c>
       <c r="C85" s="1">
-        <v>615000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="D85" s="1">
-        <v>99.51</v>
+        <v>104.063</v>
       </c>
       <c r="E85" s="1">
-        <v>99.362</v>
+        <v>100.4068</v>
       </c>
       <c r="F85" t="s">
         <v>8</v>
       </c>
       <c r="G85">
         <v>1.0</v>
       </c>
       <c r="H85" s="1">
-        <v>611076.3</v>
+        <v>1004068.0</v>
       </c>
       <c r="I85" s="1">
-        <v>910.2</v>
+        <v>36562.0</v>
       </c>
       <c r="J85" s="1">
-        <v>0.14895030293271</v>
+        <v>3.6413868383416</v>
       </c>
       <c r="K85">
-        <v>0.53</v>
+        <v>0.55</v>
       </c>
       <c r="L85" t="s">
-        <v>265</v>
+        <v>269</v>
       </c>
       <c r="M85" s="1">
-        <v>611986.5</v>
+        <v>1040630.0</v>
       </c>
       <c r="N85" s="1">
-        <v>615251.05</v>
+        <v>1046150.55</v>
       </c>
       <c r="O85" s="1">
-        <v>0.44</v>
+        <v>0.62</v>
       </c>
       <c r="P85">
         <v>1</v>
       </c>
     </row>
     <row r="86" spans="1:16">
       <c r="A86" t="s">
-        <v>266</v>
+        <v>270</v>
       </c>
       <c r="B86" t="s">
-        <v>267</v>
+        <v>271</v>
       </c>
       <c r="C86" s="1">
-        <v>400000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D86" s="1">
-        <v>107.937</v>
+        <v>100.167</v>
       </c>
       <c r="E86" s="1">
-        <v>108.846</v>
+        <v>100.28911111</v>
       </c>
       <c r="F86" t="s">
         <v>8</v>
       </c>
       <c r="G86">
         <v>1.0</v>
       </c>
       <c r="H86" s="1">
-        <v>435384.0</v>
+        <v>902602.0</v>
       </c>
       <c r="I86" s="1">
-        <v>-3636.0</v>
+        <v>-1099.0</v>
       </c>
       <c r="J86" s="1">
-        <v>-0.83512485530015</v>
+        <v>-0.12175909204721</v>
       </c>
       <c r="K86">
-        <v>1.48</v>
+        <v>2.95</v>
       </c>
       <c r="L86" t="s">
-        <v>268</v>
+        <v>272</v>
       </c>
       <c r="M86" s="1">
-        <v>431748.0</v>
+        <v>901503.0</v>
       </c>
       <c r="N86" s="1">
-        <v>437682.25</v>
+        <v>928059.16</v>
       </c>
       <c r="O86" s="1">
-        <v>0.31</v>
+        <v>0.55</v>
       </c>
       <c r="P86">
         <v>1</v>
       </c>
     </row>
     <row r="87" spans="1:16">
       <c r="A87" t="s">
-        <v>269</v>
+        <v>273</v>
       </c>
       <c r="B87" t="s">
-        <v>270</v>
+        <v>274</v>
       </c>
       <c r="C87" s="1">
-        <v>700000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D87" s="1">
-        <v>102.453</v>
+        <v>91.2</v>
       </c>
       <c r="E87" s="1">
-        <v>100.4</v>
+        <v>90.19025</v>
       </c>
       <c r="F87" t="s">
         <v>8</v>
       </c>
       <c r="G87">
         <v>1.0</v>
       </c>
       <c r="H87" s="1">
-        <v>702800.0</v>
+        <v>360761.0</v>
       </c>
       <c r="I87" s="1">
-        <v>14371.0</v>
+        <v>4039.0</v>
       </c>
       <c r="J87" s="1">
-        <v>2.0448207171315</v>
+        <v>1.1195777814121</v>
       </c>
       <c r="K87">
-        <v>2.52</v>
-[...2 lines deleted...]
-        <v>271</v>
+        <v>0.03</v>
+      </c>
+      <c r="L87">
+        <v>131.51</v>
       </c>
       <c r="M87" s="1">
-        <v>717171.0</v>
+        <v>364800.0</v>
       </c>
       <c r="N87" s="1">
-        <v>734783.67</v>
+        <v>364931.51</v>
       </c>
       <c r="O87" s="1">
-        <v>0.52</v>
+        <v>0.22</v>
       </c>
       <c r="P87">
         <v>1</v>
       </c>
     </row>
     <row r="88" spans="1:16">
       <c r="A88" t="s">
-        <v>272</v>
+        <v>275</v>
       </c>
       <c r="B88" t="s">
-        <v>273</v>
+        <v>276</v>
       </c>
       <c r="C88" s="1">
-        <v>1158000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D88" s="1">
-        <v>99.544</v>
+        <v>91.486</v>
       </c>
       <c r="E88" s="1">
-        <v>99.228</v>
+        <v>89.875</v>
       </c>
       <c r="F88" t="s">
         <v>8</v>
       </c>
       <c r="G88">
         <v>1.0</v>
       </c>
       <c r="H88" s="1">
-        <v>1149060.24</v>
+        <v>89875.0</v>
       </c>
       <c r="I88" s="1">
-        <v>3659.28</v>
+        <v>1611.0</v>
       </c>
       <c r="J88" s="1">
-        <v>0.31845849961704</v>
+        <v>1.7924895688456</v>
       </c>
       <c r="K88">
-        <v>2.09</v>
-[...2 lines deleted...]
-        <v>274</v>
+        <v>0.11</v>
+      </c>
+      <c r="L88">
+        <v>113.01</v>
       </c>
       <c r="M88" s="1">
-        <v>1152719.52</v>
+        <v>91486.0</v>
       </c>
       <c r="N88" s="1">
-        <v>1176890.79</v>
+        <v>91599.01</v>
       </c>
       <c r="O88" s="1">
-        <v>0.84</v>
+        <v>0.05</v>
       </c>
       <c r="P88">
         <v>1</v>
       </c>
     </row>
     <row r="89" spans="1:16">
       <c r="A89" t="s">
-        <v>275</v>
+        <v>277</v>
       </c>
       <c r="B89" t="s">
-        <v>276</v>
+        <v>278</v>
       </c>
       <c r="C89" s="1">
-        <v>500000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D89" s="1">
-        <v>100.652</v>
+        <v>100.625</v>
       </c>
       <c r="E89" s="1">
-        <v>99.517</v>
+        <v>99.92916667</v>
       </c>
       <c r="F89" t="s">
         <v>8</v>
       </c>
       <c r="G89">
         <v>1.0</v>
       </c>
       <c r="H89" s="1">
-        <v>497585.0</v>
+        <v>599575.0</v>
       </c>
       <c r="I89" s="1">
-        <v>5675.0</v>
+        <v>4175.0</v>
       </c>
       <c r="J89" s="1">
-        <v>1.1405086568124</v>
+        <v>0.69632656464996</v>
       </c>
       <c r="K89">
-        <v>2.12</v>
+        <v>1.99</v>
       </c>
       <c r="L89" t="s">
-        <v>277</v>
+        <v>279</v>
       </c>
       <c r="M89" s="1">
-        <v>503260.0</v>
+        <v>603750.0</v>
       </c>
       <c r="N89" s="1">
-        <v>513847.33</v>
+        <v>615696.58</v>
       </c>
       <c r="O89" s="1">
-        <v>0.37</v>
+        <v>0.36</v>
       </c>
       <c r="P89">
         <v>1</v>
       </c>
     </row>
     <row r="90" spans="1:16">
       <c r="A90" t="s">
-        <v>278</v>
+        <v>280</v>
       </c>
       <c r="B90" t="s">
-        <v>279</v>
+        <v>281</v>
       </c>
       <c r="C90" s="1">
-        <v>1650000.0</v>
+        <v>580000.0</v>
       </c>
       <c r="D90" s="1">
-        <v>101.878</v>
+        <v>100.393</v>
       </c>
       <c r="E90" s="1">
-        <v>95.81418667</v>
+        <v>100.00810345</v>
       </c>
       <c r="F90" t="s">
         <v>8</v>
       </c>
       <c r="G90">
         <v>1.0</v>
       </c>
       <c r="H90" s="1">
-        <v>1580934.08</v>
+        <v>580047.0</v>
       </c>
       <c r="I90" s="1">
-        <v>100052.92</v>
+        <v>2232.4</v>
       </c>
       <c r="J90" s="1">
-        <v>6.3287218148906</v>
+        <v>0.38486536435841</v>
       </c>
       <c r="K90">
-        <v>3.21</v>
+        <v>0.71</v>
       </c>
       <c r="L90" t="s">
-        <v>280</v>
+        <v>282</v>
       </c>
       <c r="M90" s="1">
-        <v>1680987.0</v>
+        <v>582279.4</v>
       </c>
       <c r="N90" s="1">
-        <v>1733877.41</v>
+        <v>586406.78</v>
       </c>
       <c r="O90" s="1">
-        <v>1.23</v>
+        <v>0.35</v>
       </c>
       <c r="P90">
         <v>1</v>
       </c>
     </row>
     <row r="91" spans="1:16">
       <c r="A91" t="s">
-        <v>281</v>
+        <v>283</v>
       </c>
       <c r="B91" t="s">
-        <v>282</v>
+        <v>284</v>
       </c>
       <c r="C91" s="1">
-        <v>700000.0</v>
+        <v>692000.0</v>
       </c>
       <c r="D91" s="1">
-        <v>92.174</v>
+        <v>100.275</v>
       </c>
       <c r="E91" s="1">
-        <v>80.91952429</v>
+        <v>99.77159538</v>
       </c>
       <c r="F91" t="s">
         <v>8</v>
       </c>
       <c r="G91">
         <v>1.0</v>
       </c>
       <c r="H91" s="1">
-        <v>566436.67</v>
+        <v>690419.44</v>
       </c>
       <c r="I91" s="1">
-        <v>78781.33</v>
+        <v>3483.56</v>
       </c>
       <c r="J91" s="1">
-        <v>13.908232671448</v>
+        <v>0.50455705592531</v>
       </c>
       <c r="K91">
-        <v>0.76</v>
+        <v>0.64</v>
       </c>
       <c r="L91" t="s">
-        <v>283</v>
+        <v>285</v>
       </c>
       <c r="M91" s="1">
-        <v>645218.0</v>
+        <v>693903.0</v>
       </c>
       <c r="N91" s="1">
-        <v>650539.92</v>
+        <v>698334.64</v>
       </c>
       <c r="O91" s="1">
-        <v>0.46</v>
+        <v>0.41</v>
       </c>
       <c r="P91">
         <v>1</v>
       </c>
     </row>
     <row r="92" spans="1:16">
       <c r="A92" t="s">
-        <v>284</v>
+        <v>286</v>
       </c>
       <c r="B92" t="s">
-        <v>285</v>
+        <v>287</v>
       </c>
       <c r="C92" s="1">
-        <v>800000.0</v>
+        <v>1100000.0</v>
       </c>
       <c r="D92" s="1">
-        <v>103.779</v>
+        <v>100.223</v>
       </c>
       <c r="E92" s="1">
-        <v>99.4865</v>
+        <v>100.03090909</v>
       </c>
       <c r="F92" t="s">
         <v>8</v>
       </c>
       <c r="G92">
         <v>1.0</v>
       </c>
       <c r="H92" s="1">
-        <v>795892.0</v>
+        <v>1100340.0</v>
       </c>
       <c r="I92" s="1">
-        <v>34340.0</v>
+        <v>2113.0</v>
       </c>
       <c r="J92" s="1">
-        <v>4.3146557573138</v>
+        <v>0.19203155388335</v>
       </c>
       <c r="K92">
-        <v>0.3</v>
-[...2 lines deleted...]
-        <v>286</v>
+        <v>0.09</v>
+      </c>
+      <c r="L92">
+        <v>996.03</v>
       </c>
       <c r="M92" s="1">
-        <v>830232.0</v>
+        <v>1102453.0</v>
       </c>
       <c r="N92" s="1">
-        <v>832610.08</v>
+        <v>1103449.03</v>
       </c>
       <c r="O92" s="1">
-        <v>0.59</v>
+        <v>0.65</v>
       </c>
       <c r="P92">
         <v>1</v>
       </c>
     </row>
     <row r="93" spans="1:16">
       <c r="A93" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
       <c r="B93" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
       <c r="C93" s="1">
-        <v>285000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D93" s="1">
-        <v>94.152</v>
+        <v>84.657</v>
       </c>
       <c r="E93" s="1">
-        <v>88.92790877</v>
+        <v>82.42825</v>
       </c>
       <c r="F93" t="s">
         <v>8</v>
       </c>
       <c r="G93">
         <v>1.0</v>
       </c>
       <c r="H93" s="1">
-        <v>253444.54</v>
+        <v>329713.0</v>
       </c>
       <c r="I93" s="1">
-        <v>14888.66</v>
+        <v>8915.0</v>
       </c>
       <c r="J93" s="1">
-        <v>5.8745238701927</v>
+        <v>2.7038666961873</v>
       </c>
       <c r="K93">
-        <v>1.2</v>
+        <v>1.44</v>
       </c>
       <c r="L93" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="M93" s="1">
-        <v>268333.2</v>
+        <v>338628.0</v>
       </c>
       <c r="N93" s="1">
-        <v>271759.06</v>
+        <v>344397.86</v>
       </c>
       <c r="O93" s="1">
-        <v>0.19</v>
+        <v>0.2</v>
       </c>
       <c r="P93">
         <v>1</v>
       </c>
     </row>
     <row r="94" spans="1:16">
       <c r="A94" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
       <c r="B94" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
       <c r="C94" s="1">
-        <v>200000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D94" s="1">
-        <v>104.044</v>
+        <v>100.364</v>
       </c>
       <c r="E94" s="1">
-        <v>102.316</v>
+        <v>100.68171429</v>
       </c>
       <c r="F94" t="s">
         <v>8</v>
       </c>
       <c r="G94">
         <v>1.0</v>
       </c>
       <c r="H94" s="1">
-        <v>204632.0</v>
+        <v>704772.0</v>
       </c>
       <c r="I94" s="1">
-        <v>3456.0</v>
+        <v>-2224.0</v>
       </c>
       <c r="J94" s="1">
-        <v>1.688885413816</v>
+        <v>-0.31556304734013</v>
       </c>
       <c r="K94">
-        <v>3.02</v>
+        <v>1.35</v>
       </c>
       <c r="L94" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="M94" s="1">
-        <v>208088.0</v>
+        <v>702548.0</v>
       </c>
       <c r="N94" s="1">
-        <v>214137.32</v>
+        <v>711976.42</v>
       </c>
       <c r="O94" s="1">
-        <v>0.15</v>
+        <v>0.42</v>
       </c>
       <c r="P94">
         <v>1</v>
       </c>
     </row>
     <row r="95" spans="1:16">
       <c r="A95" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
       <c r="B95" t="s">
-        <v>294</v>
+        <v>295</v>
       </c>
       <c r="C95" s="1">
-        <v>700000.0</v>
+        <v>580000.0</v>
       </c>
       <c r="D95" s="1">
-        <v>99.958</v>
+        <v>105.287</v>
       </c>
       <c r="E95" s="1">
-        <v>100.33</v>
+        <v>102.24853966</v>
       </c>
       <c r="F95" t="s">
         <v>8</v>
       </c>
       <c r="G95">
         <v>1.0</v>
       </c>
       <c r="H95" s="1">
-        <v>702310.0</v>
+        <v>593041.53</v>
       </c>
       <c r="I95" s="1">
-        <v>-2604.0</v>
+        <v>17623.07</v>
       </c>
       <c r="J95" s="1">
-        <v>-0.37077643775541</v>
+        <v>2.9716418005329</v>
       </c>
       <c r="K95">
-        <v>2.75</v>
+        <v>1.03</v>
       </c>
       <c r="L95" t="s">
-        <v>295</v>
+        <v>296</v>
       </c>
       <c r="M95" s="1">
-        <v>699706.0</v>
+        <v>610664.6</v>
       </c>
       <c r="N95" s="1">
-        <v>718979.97</v>
+        <v>616629.46</v>
       </c>
       <c r="O95" s="1">
-        <v>0.51</v>
+        <v>0.37</v>
       </c>
       <c r="P95">
         <v>1</v>
       </c>
     </row>
     <row r="96" spans="1:16">
       <c r="A96" t="s">
-        <v>296</v>
+        <v>297</v>
       </c>
       <c r="B96" t="s">
-        <v>297</v>
+        <v>298</v>
       </c>
       <c r="C96" s="1">
-        <v>300000.0</v>
+        <v>1100000.0</v>
       </c>
       <c r="D96" s="1">
-        <v>90.983</v>
+        <v>103.391</v>
       </c>
       <c r="E96" s="1">
-        <v>89.875</v>
+        <v>100.55165909</v>
       </c>
       <c r="F96" t="s">
         <v>8</v>
       </c>
       <c r="G96">
         <v>1.0</v>
       </c>
       <c r="H96" s="1">
-        <v>269625.0</v>
+        <v>1106068.25</v>
       </c>
       <c r="I96" s="1">
-        <v>3324.0</v>
+        <v>31232.75</v>
       </c>
       <c r="J96" s="1">
-        <v>1.2328233657858</v>
+        <v>2.8237633617998</v>
       </c>
       <c r="K96">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>2.83</v>
+      </c>
+      <c r="L96" t="s">
+        <v>299</v>
       </c>
       <c r="M96" s="1">
-        <v>272949.0</v>
+        <v>1137301.0</v>
       </c>
       <c r="N96" s="1">
-        <v>272949.0</v>
+        <v>1168481.48</v>
       </c>
       <c r="O96" s="1">
-        <v>0.19</v>
+        <v>0.69</v>
       </c>
       <c r="P96">
         <v>1</v>
       </c>
     </row>
     <row r="97" spans="1:16">
       <c r="A97" t="s">
-        <v>298</v>
+        <v>300</v>
       </c>
       <c r="B97" t="s">
-        <v>299</v>
+        <v>301</v>
       </c>
       <c r="C97" s="1">
-        <v>100000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D97" s="1">
-        <v>91.288</v>
+        <v>100.239</v>
       </c>
       <c r="E97" s="1">
-        <v>89.875</v>
+        <v>99.772</v>
       </c>
       <c r="F97" t="s">
         <v>8</v>
       </c>
       <c r="G97">
         <v>1.0</v>
       </c>
       <c r="H97" s="1">
-        <v>89875.0</v>
+        <v>598632.0</v>
       </c>
       <c r="I97" s="1">
-        <v>1413.0</v>
+        <v>2802.0</v>
       </c>
       <c r="J97" s="1">
-        <v>1.5721835883171</v>
+        <v>0.4680671932005</v>
       </c>
       <c r="K97">
-        <v>0.1</v>
+        <v>0.15</v>
       </c>
       <c r="L97">
-        <v>96.58</v>
+        <v>873.29</v>
       </c>
       <c r="M97" s="1">
-        <v>91288.0</v>
+        <v>601434.0</v>
       </c>
       <c r="N97" s="1">
-        <v>91384.58</v>
+        <v>602307.29</v>
       </c>
       <c r="O97" s="1">
-        <v>0.07</v>
+        <v>0.36</v>
       </c>
       <c r="P97">
         <v>1</v>
       </c>
     </row>
     <row r="98" spans="1:16">
       <c r="A98" t="s">
-        <v>300</v>
+        <v>302</v>
       </c>
       <c r="B98" t="s">
-        <v>301</v>
+        <v>303</v>
       </c>
       <c r="C98" s="1">
-        <v>500000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D98" s="1">
-        <v>99.69</v>
+        <v>99.876</v>
       </c>
       <c r="E98" s="1">
-        <v>99.766</v>
+        <v>99.99133333</v>
       </c>
       <c r="F98" t="s">
         <v>8</v>
       </c>
       <c r="G98">
         <v>1.0</v>
       </c>
       <c r="H98" s="1">
-        <v>498830.0</v>
+        <v>599948.0</v>
       </c>
       <c r="I98" s="1">
-        <v>-380.0</v>
+        <v>-692.0</v>
       </c>
       <c r="J98" s="1">
-        <v>-0.076178257121665</v>
+        <v>-0.11534332975525</v>
       </c>
       <c r="K98">
-        <v>1.71</v>
+        <v>1.17</v>
       </c>
       <c r="L98" t="s">
-        <v>302</v>
+        <v>304</v>
       </c>
       <c r="M98" s="1">
-        <v>498450.0</v>
+        <v>599256.0</v>
       </c>
       <c r="N98" s="1">
-        <v>507008.22</v>
+        <v>606283.4</v>
       </c>
       <c r="O98" s="1">
         <v>0.36</v>
       </c>
       <c r="P98">
         <v>1</v>
       </c>
     </row>
     <row r="99" spans="1:16">
       <c r="A99" t="s">
-        <v>303</v>
+        <v>305</v>
       </c>
       <c r="B99" t="s">
-        <v>304</v>
+        <v>306</v>
       </c>
       <c r="C99" s="1">
-        <v>480000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D99" s="1">
-        <v>100.206</v>
+        <v>99.852</v>
       </c>
       <c r="E99" s="1">
-        <v>99.945</v>
+        <v>95.31451</v>
       </c>
       <c r="F99" t="s">
         <v>8</v>
       </c>
       <c r="G99">
         <v>1.0</v>
       </c>
       <c r="H99" s="1">
-        <v>479736.0</v>
+        <v>667201.57</v>
       </c>
       <c r="I99" s="1">
-        <v>1252.8</v>
+        <v>31762.43</v>
       </c>
       <c r="J99" s="1">
-        <v>0.26114362899595</v>
+        <v>4.7605448530344</v>
       </c>
       <c r="K99">
-        <v>0.48</v>
+        <v>1.57</v>
       </c>
       <c r="L99" t="s">
-        <v>305</v>
+        <v>307</v>
       </c>
       <c r="M99" s="1">
-        <v>480988.8</v>
+        <v>698964.0</v>
       </c>
       <c r="N99" s="1">
-        <v>483296.75</v>
+        <v>709925.62</v>
       </c>
       <c r="O99" s="1">
-        <v>0.34</v>
+        <v>0.42</v>
       </c>
       <c r="P99">
         <v>1</v>
       </c>
     </row>
     <row r="100" spans="1:16">
       <c r="A100" t="s">
+        <v>308</v>
+      </c>
+      <c r="B100" t="s">
         <v>306</v>
       </c>
-      <c r="B100" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C100" s="1">
-        <v>592000.0</v>
+        <v>1100000.0</v>
       </c>
       <c r="D100" s="1">
-        <v>99.912</v>
+        <v>94.57</v>
       </c>
       <c r="E100" s="1">
-        <v>99.682</v>
+        <v>94.52690909</v>
       </c>
       <c r="F100" t="s">
         <v>8</v>
       </c>
       <c r="G100">
         <v>1.0</v>
       </c>
       <c r="H100" s="1">
-        <v>590117.44</v>
+        <v>1039796.0</v>
       </c>
       <c r="I100" s="1">
-        <v>1361.6</v>
+        <v>474.0</v>
       </c>
       <c r="J100" s="1">
-        <v>0.2307337332718</v>
+        <v>0.045585864919657</v>
       </c>
       <c r="K100">
-        <v>0.46</v>
-[...2 lines deleted...]
-        <v>308</v>
+        <v>0.09</v>
+      </c>
+      <c r="L100">
+        <v>990.0</v>
       </c>
       <c r="M100" s="1">
-        <v>591479.04</v>
+        <v>1040270.0</v>
       </c>
       <c r="N100" s="1">
-        <v>594199.81</v>
+        <v>1041260.0</v>
       </c>
       <c r="O100" s="1">
-        <v>0.42</v>
+        <v>0.62</v>
       </c>
       <c r="P100">
         <v>1</v>
       </c>
     </row>
     <row r="101" spans="1:16">
       <c r="A101" t="s">
         <v>309</v>
       </c>
       <c r="B101" t="s">
         <v>310</v>
       </c>
       <c r="C101" s="1">
-        <v>400000.0</v>
+        <v>1200000.0</v>
       </c>
       <c r="D101" s="1">
-        <v>102.58</v>
+        <v>100.076</v>
       </c>
       <c r="E101" s="1">
-        <v>100.1083875</v>
+        <v>98.91583333</v>
       </c>
       <c r="F101" t="s">
         <v>8</v>
       </c>
       <c r="G101">
         <v>1.0</v>
       </c>
       <c r="H101" s="1">
-        <v>400433.55</v>
+        <v>1186990.0</v>
       </c>
       <c r="I101" s="1">
-        <v>9886.45</v>
+        <v>13922.0</v>
       </c>
       <c r="J101" s="1">
-        <v>2.4689364814711</v>
+        <v>1.1728826696097</v>
       </c>
       <c r="K101">
-        <v>1.74</v>
+        <v>3.37</v>
       </c>
       <c r="L101" t="s">
         <v>311</v>
       </c>
       <c r="M101" s="1">
-        <v>410320.0</v>
+        <v>1200912.0</v>
       </c>
       <c r="N101" s="1">
-        <v>417294.25</v>
+        <v>1241329.81</v>
       </c>
       <c r="O101" s="1">
-        <v>0.3</v>
+        <v>0.74</v>
       </c>
       <c r="P101">
         <v>1</v>
       </c>
     </row>
     <row r="102" spans="1:16">
       <c r="A102" t="s">
         <v>312</v>
       </c>
       <c r="B102" t="s">
         <v>313</v>
       </c>
       <c r="C102" s="1">
-        <v>800000.0</v>
+        <v>621000.0</v>
       </c>
       <c r="D102" s="1">
-        <v>102.714</v>
+        <v>100.005</v>
       </c>
       <c r="E102" s="1">
-        <v>103.15</v>
+        <v>99.68758132</v>
       </c>
       <c r="F102" t="s">
         <v>8</v>
       </c>
       <c r="G102">
         <v>1.0</v>
       </c>
       <c r="H102" s="1">
-        <v>825200.0</v>
+        <v>619059.88</v>
       </c>
       <c r="I102" s="1">
-        <v>-3488.0</v>
+        <v>1971.17</v>
       </c>
       <c r="J102" s="1">
-        <v>-0.42268540959767</v>
+        <v>0.31841346268474</v>
       </c>
       <c r="K102">
-        <v>2.77</v>
+        <v>1.33</v>
       </c>
       <c r="L102" t="s">
         <v>314</v>
       </c>
       <c r="M102" s="1">
-        <v>821712.0</v>
+        <v>621031.05</v>
       </c>
       <c r="N102" s="1">
-        <v>843892.82</v>
+        <v>629269.93</v>
       </c>
       <c r="O102" s="1">
-        <v>0.6</v>
+        <v>0.37</v>
       </c>
       <c r="P102">
         <v>1</v>
       </c>
     </row>
     <row r="103" spans="1:16">
       <c r="A103" t="s">
         <v>315</v>
       </c>
       <c r="B103" t="s">
         <v>316</v>
       </c>
       <c r="C103" s="1">
-        <v>344000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D103" s="1">
-        <v>101.023</v>
+        <v>100.468</v>
       </c>
       <c r="E103" s="1">
-        <v>99.558</v>
+        <v>99.996</v>
       </c>
       <c r="F103" t="s">
         <v>8</v>
       </c>
       <c r="G103">
         <v>1.0</v>
       </c>
       <c r="H103" s="1">
-        <v>342479.52</v>
+        <v>599976.0</v>
       </c>
       <c r="I103" s="1">
-        <v>5039.6</v>
+        <v>2832.0</v>
       </c>
       <c r="J103" s="1">
-        <v>1.4715040478917</v>
+        <v>0.47201888075523</v>
       </c>
       <c r="K103">
-        <v>0.49</v>
+        <v>1.07</v>
       </c>
       <c r="L103" t="s">
         <v>317</v>
       </c>
       <c r="M103" s="1">
-        <v>347519.12</v>
+        <v>602808.0</v>
       </c>
       <c r="N103" s="1">
-        <v>349197.89</v>
+        <v>609251.84</v>
       </c>
       <c r="O103" s="1">
-        <v>0.25</v>
+        <v>0.36</v>
       </c>
       <c r="P103">
         <v>1</v>
       </c>
     </row>
     <row r="104" spans="1:16">
       <c r="A104" t="s">
         <v>318</v>
       </c>
       <c r="B104" t="s">
         <v>319</v>
       </c>
       <c r="C104" s="1">
-        <v>300000.0</v>
+        <v>517000.0</v>
       </c>
       <c r="D104" s="1">
-        <v>83.747</v>
+        <v>100.232</v>
       </c>
       <c r="E104" s="1">
-        <v>81.75</v>
+        <v>99.72939652</v>
       </c>
       <c r="F104" t="s">
         <v>8</v>
       </c>
       <c r="G104">
         <v>1.0</v>
       </c>
       <c r="H104" s="1">
-        <v>245250.0</v>
+        <v>515600.98</v>
       </c>
       <c r="I104" s="1">
-        <v>5991.0</v>
+        <v>2598.46</v>
       </c>
       <c r="J104" s="1">
-        <v>2.4428134556575</v>
+        <v>0.50396723450758</v>
       </c>
       <c r="K104">
-        <v>1.34</v>
+        <v>2.43</v>
       </c>
       <c r="L104" t="s">
         <v>320</v>
       </c>
       <c r="M104" s="1">
-        <v>251241.0</v>
+        <v>518199.44</v>
       </c>
       <c r="N104" s="1">
-        <v>255272.51</v>
+        <v>530772.1</v>
       </c>
       <c r="O104" s="1">
-        <v>0.18</v>
+        <v>0.31</v>
       </c>
       <c r="P104">
         <v>1</v>
       </c>
     </row>
     <row r="105" spans="1:16">
       <c r="A105" t="s">
         <v>321</v>
       </c>
       <c r="B105" t="s">
         <v>322</v>
       </c>
       <c r="C105" s="1">
-        <v>600000.0</v>
+        <v>1700000.0</v>
       </c>
       <c r="D105" s="1">
-        <v>100.198</v>
+        <v>100.564</v>
       </c>
       <c r="E105" s="1">
-        <v>100.73</v>
+        <v>100.08276471</v>
       </c>
       <c r="F105" t="s">
         <v>8</v>
       </c>
       <c r="G105">
         <v>1.0</v>
       </c>
       <c r="H105" s="1">
-        <v>604380.0</v>
+        <v>1701407.0</v>
       </c>
       <c r="I105" s="1">
-        <v>-3192.0</v>
+        <v>8181.0</v>
       </c>
       <c r="J105" s="1">
-        <v>-0.52814454482279</v>
+        <v>0.48083733051527</v>
       </c>
       <c r="K105">
-        <v>1.16</v>
+        <v>2.03</v>
       </c>
       <c r="L105" t="s">
         <v>323</v>
       </c>
       <c r="M105" s="1">
-        <v>601188.0</v>
+        <v>1709588.0</v>
       </c>
       <c r="N105" s="1">
-        <v>608135.26</v>
+        <v>1744059.58</v>
       </c>
       <c r="O105" s="1">
-        <v>0.43</v>
+        <v>1.03</v>
       </c>
       <c r="P105">
         <v>1</v>
       </c>
     </row>
     <row r="106" spans="1:16">
       <c r="A106" t="s">
         <v>324</v>
       </c>
       <c r="B106" t="s">
         <v>325</v>
       </c>
       <c r="C106" s="1">
-        <v>480000.0</v>
+        <v>969000.0</v>
       </c>
       <c r="D106" s="1">
-        <v>104.53</v>
+        <v>102.911</v>
       </c>
       <c r="E106" s="1">
-        <v>101.63323542</v>
+        <v>100.48161094</v>
       </c>
       <c r="F106" t="s">
         <v>8</v>
       </c>
       <c r="G106">
         <v>1.0</v>
       </c>
       <c r="H106" s="1">
-        <v>487839.53</v>
+        <v>973666.81</v>
       </c>
       <c r="I106" s="1">
-        <v>13904.47</v>
+        <v>23540.78</v>
       </c>
       <c r="J106" s="1">
-        <v>2.8502138807817</v>
+        <v>2.4177449367921</v>
       </c>
       <c r="K106">
-        <v>0.76</v>
+        <v>1.73</v>
       </c>
       <c r="L106" t="s">
         <v>326</v>
       </c>
       <c r="M106" s="1">
-        <v>501744.0</v>
+        <v>997207.59</v>
       </c>
       <c r="N106" s="1">
-        <v>505378.52</v>
+        <v>1013969.96</v>
       </c>
       <c r="O106" s="1">
-        <v>0.36</v>
+        <v>0.6</v>
       </c>
       <c r="P106">
         <v>1</v>
       </c>
     </row>
     <row r="107" spans="1:16">
       <c r="A107" t="s">
         <v>327</v>
       </c>
       <c r="B107" t="s">
         <v>328</v>
       </c>
       <c r="C107" s="1">
-        <v>400000.0</v>
+        <v>560000.0</v>
       </c>
       <c r="D107" s="1">
-        <v>100.079</v>
+        <v>101.716</v>
       </c>
       <c r="E107" s="1">
-        <v>99.24</v>
+        <v>99.56446429</v>
       </c>
       <c r="F107" t="s">
         <v>8</v>
       </c>
       <c r="G107">
         <v>1.0</v>
       </c>
       <c r="H107" s="1">
-        <v>396960.0</v>
+        <v>557561.0</v>
       </c>
       <c r="I107" s="1">
-        <v>3356.0</v>
+        <v>12048.6</v>
       </c>
       <c r="J107" s="1">
-        <v>0.84542523176139</v>
+        <v>2.160947412032</v>
       </c>
       <c r="K107">
-        <v>0.13</v>
-[...2 lines deleted...]
-        <v>534.25</v>
+        <v>3.19</v>
+      </c>
+      <c r="L107" t="s">
+        <v>329</v>
       </c>
       <c r="M107" s="1">
-        <v>400316.0</v>
+        <v>569609.6</v>
       </c>
       <c r="N107" s="1">
-        <v>400850.25</v>
+        <v>587491.24</v>
       </c>
       <c r="O107" s="1">
-        <v>0.29</v>
+        <v>0.35</v>
       </c>
       <c r="P107">
         <v>1</v>
       </c>
     </row>
     <row r="108" spans="1:16">
       <c r="A108" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
       <c r="B108" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="C108" s="1">
-        <v>300000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D108" s="1">
-        <v>90.042</v>
+        <v>102.29</v>
       </c>
       <c r="E108" s="1">
-        <v>85.48</v>
+        <v>101.1515</v>
       </c>
       <c r="F108" t="s">
         <v>8</v>
       </c>
       <c r="G108">
         <v>1.0</v>
       </c>
       <c r="H108" s="1">
-        <v>256440.0</v>
+        <v>404606.0</v>
       </c>
       <c r="I108" s="1">
-        <v>13686.0</v>
+        <v>4554.0</v>
       </c>
       <c r="J108" s="1">
-        <v>5.3369209171736</v>
+        <v>1.1255394136518</v>
       </c>
       <c r="K108">
-        <v>1.46</v>
+        <v>3.82</v>
       </c>
       <c r="L108" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="M108" s="1">
-        <v>270126.0</v>
+        <v>409160.0</v>
       </c>
       <c r="N108" s="1">
-        <v>274505.18</v>
+        <v>424447.67</v>
       </c>
       <c r="O108" s="1">
-        <v>0.2</v>
+        <v>0.25</v>
       </c>
       <c r="P108">
         <v>1</v>
       </c>
     </row>
     <row r="109" spans="1:16">
       <c r="A109" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
       <c r="B109" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="C109" s="1">
-        <v>900000.0</v>
+        <v>447000.0</v>
       </c>
       <c r="D109" s="1">
-        <v>102.952</v>
+        <v>98.506</v>
       </c>
       <c r="E109" s="1">
-        <v>99.91758333</v>
+        <v>99.16931096</v>
       </c>
       <c r="F109" t="s">
         <v>8</v>
       </c>
       <c r="G109">
         <v>1.0</v>
       </c>
       <c r="H109" s="1">
-        <v>899258.25</v>
+        <v>443286.82</v>
       </c>
       <c r="I109" s="1">
-        <v>27309.75</v>
+        <v>-2965.0</v>
       </c>
       <c r="J109" s="1">
-        <v>3.0369195945659</v>
+        <v>-0.66886716821402</v>
       </c>
       <c r="K109">
-        <v>2.58</v>
+        <v>0.67</v>
       </c>
       <c r="L109" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="M109" s="1">
-        <v>926568.0</v>
+        <v>440321.82</v>
       </c>
       <c r="N109" s="1">
-        <v>949786.15</v>
+        <v>443306.92</v>
       </c>
       <c r="O109" s="1">
-        <v>0.68</v>
+        <v>0.26</v>
       </c>
       <c r="P109">
         <v>1</v>
       </c>
     </row>
     <row r="110" spans="1:16">
       <c r="A110" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
       <c r="B110" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="C110" s="1">
-        <v>500000.0</v>
+        <v>1576000.0</v>
       </c>
       <c r="D110" s="1">
-        <v>99.494</v>
+        <v>100.062</v>
       </c>
       <c r="E110" s="1">
-        <v>100.0</v>
+        <v>100.03007614</v>
       </c>
       <c r="F110" t="s">
         <v>8</v>
       </c>
       <c r="G110">
         <v>1.0</v>
       </c>
       <c r="H110" s="1">
-        <v>500000.0</v>
+        <v>1576474.0</v>
       </c>
       <c r="I110" s="1">
-        <v>-2530.0</v>
+        <v>503.12</v>
       </c>
       <c r="J110" s="1">
-        <v>-0.506</v>
+        <v>0.031914259290036</v>
       </c>
       <c r="K110">
-        <v>0.92</v>
+        <v>0.08</v>
       </c>
       <c r="L110" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="M110" s="1">
-        <v>497470.0</v>
+        <v>1576977.12</v>
       </c>
       <c r="N110" s="1">
-        <v>502093.29</v>
+        <v>1578195.78</v>
       </c>
       <c r="O110" s="1">
-        <v>0.36</v>
+        <v>0.94</v>
       </c>
       <c r="P110">
         <v>1</v>
       </c>
     </row>
     <row r="111" spans="1:16">
       <c r="A111" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
       <c r="B111" t="s">
-        <v>339</v>
+        <v>340</v>
       </c>
       <c r="C111" s="1">
-        <v>900000.0</v>
+        <v>1600000.0</v>
       </c>
       <c r="D111" s="1">
-        <v>94.29</v>
+        <v>105.042</v>
       </c>
       <c r="E111" s="1">
-        <v>94.5</v>
+        <v>101.59326188</v>
       </c>
       <c r="F111" t="s">
         <v>8</v>
       </c>
       <c r="G111">
         <v>1.0</v>
       </c>
       <c r="H111" s="1">
-        <v>850500.0</v>
+        <v>1625492.19</v>
       </c>
       <c r="I111" s="1">
-        <v>-1890.0</v>
+        <v>55179.81</v>
       </c>
       <c r="J111" s="1">
-        <v>-0.22222222222222</v>
+        <v>3.3946524221688</v>
       </c>
       <c r="K111">
-        <v>1.8</v>
+        <v>4.11</v>
       </c>
       <c r="L111" t="s">
-        <v>340</v>
+        <v>341</v>
       </c>
       <c r="M111" s="1">
-        <v>848610.0</v>
+        <v>1680672.0</v>
       </c>
       <c r="N111" s="1">
-        <v>864765.0</v>
+        <v>1746469.26</v>
       </c>
       <c r="O111" s="1">
-        <v>0.62</v>
+        <v>1.03</v>
       </c>
       <c r="P111">
         <v>1</v>
       </c>
     </row>
     <row r="112" spans="1:16">
       <c r="A112" t="s">
-        <v>341</v>
+        <v>342</v>
       </c>
       <c r="B112" t="s">
-        <v>339</v>
+        <v>343</v>
       </c>
       <c r="C112" s="1">
         <v>600000.0</v>
       </c>
       <c r="D112" s="1">
-        <v>99.833</v>
+        <v>89.953</v>
       </c>
       <c r="E112" s="1">
-        <v>94.54726167</v>
+        <v>90.05</v>
       </c>
       <c r="F112" t="s">
         <v>8</v>
       </c>
       <c r="G112">
         <v>1.0</v>
       </c>
       <c r="H112" s="1">
-        <v>567283.57</v>
+        <v>540300.0</v>
       </c>
       <c r="I112" s="1">
-        <v>31714.43</v>
+        <v>-582.0</v>
       </c>
       <c r="J112" s="1">
-        <v>5.5905779185532</v>
+        <v>-0.10771793448084</v>
       </c>
       <c r="K112">
-        <v>1.44</v>
+        <v>0.34</v>
       </c>
       <c r="L112" t="s">
-        <v>342</v>
+        <v>344</v>
       </c>
       <c r="M112" s="1">
-        <v>598998.0</v>
+        <v>539718.0</v>
       </c>
       <c r="N112" s="1">
-        <v>607654.34</v>
+        <v>541748.14</v>
       </c>
       <c r="O112" s="1">
-        <v>0.43</v>
+        <v>0.32</v>
       </c>
       <c r="P112">
         <v>1</v>
       </c>
     </row>
     <row r="113" spans="1:16">
       <c r="A113" t="s">
-        <v>343</v>
+        <v>345</v>
       </c>
       <c r="B113" t="s">
-        <v>344</v>
+        <v>346</v>
       </c>
       <c r="C113" s="1">
-        <v>1000000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D113" s="1">
-        <v>99.511</v>
+        <v>102.929</v>
       </c>
       <c r="E113" s="1">
-        <v>98.642</v>
+        <v>99.33326</v>
       </c>
       <c r="F113" t="s">
         <v>8</v>
       </c>
       <c r="G113">
         <v>1.0</v>
       </c>
       <c r="H113" s="1">
-        <v>986420.0</v>
+        <v>595999.56</v>
       </c>
       <c r="I113" s="1">
-        <v>8690.0</v>
+        <v>21574.44</v>
       </c>
       <c r="J113" s="1">
-        <v>0.88096348411427</v>
+        <v>3.6198751556125</v>
       </c>
       <c r="K113">
-        <v>3.08</v>
+        <v>1.67</v>
       </c>
       <c r="L113" t="s">
-        <v>345</v>
+        <v>347</v>
       </c>
       <c r="M113" s="1">
-        <v>995110.0</v>
+        <v>617574.0</v>
       </c>
       <c r="N113" s="1">
-        <v>1025914.79</v>
+        <v>627574.68</v>
       </c>
       <c r="O113" s="1">
-        <v>0.73</v>
+        <v>0.37</v>
       </c>
       <c r="P113">
         <v>1</v>
       </c>
     </row>
     <row r="114" spans="1:16">
       <c r="A114" t="s">
-        <v>346</v>
+        <v>348</v>
       </c>
       <c r="B114" t="s">
-        <v>347</v>
+        <v>349</v>
       </c>
       <c r="C114" s="1">
-        <v>521000.0</v>
+        <v>1600000.0</v>
       </c>
       <c r="D114" s="1">
-        <v>99.721</v>
+        <v>85.523</v>
       </c>
       <c r="E114" s="1">
-        <v>99.628</v>
+        <v>85.4121875</v>
       </c>
       <c r="F114" t="s">
         <v>8</v>
       </c>
       <c r="G114">
         <v>1.0</v>
       </c>
       <c r="H114" s="1">
-        <v>519061.88</v>
+        <v>1366595.0</v>
       </c>
       <c r="I114" s="1">
-        <v>484.53</v>
+        <v>1773.0</v>
       </c>
       <c r="J114" s="1">
-        <v>0.093347251776609</v>
+        <v>0.129738510678</v>
       </c>
       <c r="K114">
-        <v>1.11</v>
+        <v>0.18</v>
       </c>
       <c r="L114" t="s">
-        <v>348</v>
+        <v>350</v>
       </c>
       <c r="M114" s="1">
-        <v>519546.41</v>
+        <v>1368368.0</v>
       </c>
       <c r="N114" s="1">
-        <v>525345.21</v>
+        <v>1371244.71</v>
       </c>
       <c r="O114" s="1">
-        <v>0.37</v>
+        <v>0.81</v>
       </c>
       <c r="P114">
         <v>1</v>
       </c>
     </row>
     <row r="115" spans="1:16">
       <c r="A115" t="s">
-        <v>349</v>
+        <v>351</v>
       </c>
       <c r="B115" t="s">
-        <v>350</v>
+        <v>352</v>
       </c>
       <c r="C115" s="1">
-        <v>500000.0</v>
+        <v>1500000.0</v>
       </c>
       <c r="D115" s="1">
-        <v>100.498</v>
+        <v>97.548</v>
       </c>
       <c r="E115" s="1">
-        <v>99.736</v>
+        <v>90.06196067</v>
       </c>
       <c r="F115" t="s">
         <v>8</v>
       </c>
       <c r="G115">
         <v>1.0</v>
       </c>
       <c r="H115" s="1">
-        <v>498680.0</v>
+        <v>1350929.41</v>
       </c>
       <c r="I115" s="1">
-        <v>3810.0</v>
+        <v>112290.59</v>
       </c>
       <c r="J115" s="1">
-        <v>0.76401700489292</v>
+        <v>8.3120990015311</v>
       </c>
       <c r="K115">
-        <v>0.81</v>
+        <v>0.43</v>
       </c>
       <c r="L115" t="s">
-        <v>351</v>
+        <v>353</v>
       </c>
       <c r="M115" s="1">
-        <v>502490.0</v>
+        <v>1463220.0</v>
       </c>
       <c r="N115" s="1">
-        <v>506544.79</v>
+        <v>1469661.78</v>
       </c>
       <c r="O115" s="1">
-        <v>0.36</v>
+        <v>0.87</v>
       </c>
       <c r="P115">
         <v>1</v>
       </c>
     </row>
     <row r="116" spans="1:16">
       <c r="A116" t="s">
-        <v>352</v>
+        <v>354</v>
       </c>
       <c r="B116" t="s">
-        <v>353</v>
+        <v>355</v>
       </c>
       <c r="C116" s="1">
-        <v>417000.0</v>
+        <v>469000.0</v>
       </c>
       <c r="D116" s="1">
-        <v>100.208</v>
+        <v>102.164</v>
       </c>
       <c r="E116" s="1">
-        <v>99.594</v>
+        <v>100.15782729</v>
       </c>
       <c r="F116" t="s">
         <v>8</v>
       </c>
       <c r="G116">
         <v>1.0</v>
       </c>
       <c r="H116" s="1">
-        <v>415306.98</v>
+        <v>469740.21</v>
       </c>
       <c r="I116" s="1">
-        <v>2560.38</v>
+        <v>9408.95</v>
       </c>
       <c r="J116" s="1">
-        <v>0.61650300218889</v>
+        <v>2.0030114092213</v>
       </c>
       <c r="K116">
-        <v>2.21</v>
+        <v>3.22</v>
       </c>
       <c r="L116" t="s">
-        <v>354</v>
+        <v>356</v>
       </c>
       <c r="M116" s="1">
-        <v>417867.36</v>
+        <v>479149.16</v>
       </c>
       <c r="N116" s="1">
-        <v>427082.77</v>
+        <v>494259.95</v>
       </c>
       <c r="O116" s="1">
-        <v>0.3</v>
+        <v>0.29</v>
       </c>
       <c r="P116">
         <v>1</v>
       </c>
     </row>
     <row r="117" spans="1:16">
       <c r="A117" t="s">
-        <v>355</v>
+        <v>357</v>
       </c>
       <c r="B117" t="s">
-        <v>356</v>
+        <v>358</v>
       </c>
       <c r="C117" s="1">
-        <v>1400000.0</v>
+        <v>487000.0</v>
       </c>
       <c r="D117" s="1">
-        <v>100.105</v>
+        <v>103.367</v>
       </c>
       <c r="E117" s="1">
-        <v>100.0</v>
+        <v>100.5846961</v>
       </c>
       <c r="F117" t="s">
         <v>8</v>
       </c>
       <c r="G117">
         <v>1.0</v>
       </c>
       <c r="H117" s="1">
-        <v>1400000.0</v>
+        <v>489847.47</v>
       </c>
       <c r="I117" s="1">
-        <v>1470.0</v>
+        <v>13549.82</v>
       </c>
       <c r="J117" s="1">
-        <v>0.105</v>
+        <v>2.7661304446464</v>
       </c>
       <c r="K117">
-        <v>1.77</v>
+        <v>3.07</v>
       </c>
       <c r="L117" t="s">
-        <v>357</v>
+        <v>359</v>
       </c>
       <c r="M117" s="1">
-        <v>1401470.0</v>
+        <v>503397.29</v>
       </c>
       <c r="N117" s="1">
-        <v>1426291.23</v>
+        <v>518339.18</v>
       </c>
       <c r="O117" s="1">
-        <v>1.02</v>
+        <v>0.31</v>
       </c>
       <c r="P117">
         <v>1</v>
       </c>
     </row>
     <row r="118" spans="1:16">
       <c r="A118" t="s">
-        <v>358</v>
+        <v>360</v>
       </c>
       <c r="B118" t="s">
-        <v>359</v>
+        <v>361</v>
       </c>
       <c r="C118" s="1">
-        <v>400000.0</v>
+        <v>1052000.0</v>
       </c>
       <c r="D118" s="1">
-        <v>98.723</v>
+        <v>105.157</v>
       </c>
       <c r="E118" s="1">
-        <v>98.82</v>
+        <v>102.3524135</v>
       </c>
       <c r="F118" t="s">
         <v>8</v>
       </c>
       <c r="G118">
         <v>1.0</v>
       </c>
       <c r="H118" s="1">
-        <v>395280.0</v>
+        <v>1076747.39</v>
       </c>
       <c r="I118" s="1">
-        <v>-388.0</v>
+        <v>29504.25</v>
       </c>
       <c r="J118" s="1">
-        <v>-0.098158267557175</v>
+        <v>2.7401273756512</v>
       </c>
       <c r="K118">
-        <v>1.14</v>
+        <v>1.75</v>
       </c>
       <c r="L118" t="s">
-        <v>360</v>
+        <v>362</v>
       </c>
       <c r="M118" s="1">
-        <v>394892.0</v>
+        <v>1106251.64</v>
       </c>
       <c r="N118" s="1">
-        <v>399446.79</v>
+        <v>1124665.42</v>
       </c>
       <c r="O118" s="1">
-        <v>0.28</v>
+        <v>0.67</v>
       </c>
       <c r="P118">
         <v>1</v>
       </c>
     </row>
     <row r="119" spans="1:16">
       <c r="A119" t="s">
-        <v>361</v>
+        <v>363</v>
       </c>
       <c r="B119" t="s">
-        <v>362</v>
+        <v>364</v>
       </c>
       <c r="C119" s="1">
-        <v>769000.0</v>
+        <v>1700000.0</v>
       </c>
       <c r="D119" s="1">
-        <v>102.697</v>
+        <v>100.363</v>
       </c>
       <c r="E119" s="1">
-        <v>99.849</v>
+        <v>99.57176471</v>
       </c>
       <c r="F119" t="s">
         <v>8</v>
       </c>
       <c r="G119">
         <v>1.0</v>
       </c>
       <c r="H119" s="1">
-        <v>767838.81</v>
+        <v>1692720.0</v>
       </c>
       <c r="I119" s="1">
-        <v>21901.12</v>
+        <v>13451.0</v>
       </c>
       <c r="J119" s="1">
-        <v>2.8523069835452</v>
+        <v>0.79463821541661</v>
       </c>
       <c r="K119">
-        <v>1.48</v>
+        <v>2.43</v>
       </c>
       <c r="L119" t="s">
-        <v>363</v>
+        <v>365</v>
       </c>
       <c r="M119" s="1">
-        <v>789739.93</v>
+        <v>1706171.0</v>
       </c>
       <c r="N119" s="1">
-        <v>801095.85</v>
+        <v>1747529.9</v>
       </c>
       <c r="O119" s="1">
-        <v>0.57</v>
+        <v>1.04</v>
       </c>
       <c r="P119">
         <v>1</v>
       </c>
     </row>
     <row r="120" spans="1:16">
       <c r="A120" t="s">
-        <v>364</v>
+        <v>366</v>
       </c>
       <c r="B120" t="s">
-        <v>365</v>
+        <v>367</v>
       </c>
       <c r="C120" s="1">
-        <v>460000.0</v>
+        <v>139000.0</v>
       </c>
       <c r="D120" s="1">
-        <v>100.998</v>
+        <v>98.589</v>
       </c>
       <c r="E120" s="1">
-        <v>99.115</v>
+        <v>100.21819424</v>
       </c>
       <c r="F120" t="s">
         <v>8</v>
       </c>
       <c r="G120">
         <v>1.0</v>
       </c>
       <c r="H120" s="1">
-        <v>455929.0</v>
+        <v>139303.29</v>
       </c>
       <c r="I120" s="1">
-        <v>8661.8</v>
+        <v>-2264.58</v>
       </c>
       <c r="J120" s="1">
-        <v>1.899813348131</v>
+        <v>-1.6256471760286</v>
       </c>
       <c r="K120">
-        <v>2.96</v>
-[...2 lines deleted...]
-        <v>366</v>
+        <v>0.64</v>
+      </c>
+      <c r="L120">
+        <v>885.41</v>
       </c>
       <c r="M120" s="1">
-        <v>464590.8</v>
+        <v>137038.71</v>
       </c>
       <c r="N120" s="1">
-        <v>478220.66</v>
+        <v>137924.12</v>
       </c>
       <c r="O120" s="1">
-        <v>0.34</v>
+        <v>0.08</v>
       </c>
       <c r="P120">
         <v>1</v>
       </c>
     </row>
     <row r="121" spans="1:16">
       <c r="A121" t="s">
-        <v>367</v>
+        <v>368</v>
       </c>
       <c r="B121" t="s">
-        <v>368</v>
+        <v>369</v>
       </c>
       <c r="C121" s="1">
-        <v>300000.0</v>
+        <v>719000.0</v>
       </c>
       <c r="D121" s="1">
-        <v>102.227</v>
+        <v>102.28</v>
       </c>
       <c r="E121" s="1">
-        <v>100.75</v>
+        <v>99.80049513</v>
       </c>
       <c r="F121" t="s">
         <v>8</v>
       </c>
       <c r="G121">
         <v>1.0</v>
       </c>
       <c r="H121" s="1">
-        <v>302250.0</v>
+        <v>717565.56</v>
       </c>
       <c r="I121" s="1">
-        <v>4431.0</v>
+        <v>17827.64</v>
       </c>
       <c r="J121" s="1">
-        <v>1.4660049627792</v>
+        <v>2.484461489484</v>
       </c>
       <c r="K121">
-        <v>3.53</v>
+        <v>2.8</v>
       </c>
       <c r="L121" t="s">
-        <v>369</v>
+        <v>370</v>
       </c>
       <c r="M121" s="1">
-        <v>306681.0</v>
+        <v>735393.2</v>
       </c>
       <c r="N121" s="1">
-        <v>317259.08</v>
+        <v>755530.12</v>
       </c>
       <c r="O121" s="1">
-        <v>0.23</v>
+        <v>0.45</v>
       </c>
       <c r="P121">
         <v>1</v>
       </c>
     </row>
     <row r="122" spans="1:16">
       <c r="A122" t="s">
-        <v>370</v>
+        <v>371</v>
       </c>
       <c r="B122" t="s">
-        <v>371</v>
+        <v>372</v>
       </c>
       <c r="C122" s="1">
-        <v>347000.0</v>
+        <v>1149000.0</v>
       </c>
       <c r="D122" s="1">
-        <v>98.12</v>
+        <v>100.257</v>
       </c>
       <c r="E122" s="1">
-        <v>99.406</v>
+        <v>99.96353612</v>
       </c>
       <c r="F122" t="s">
         <v>8</v>
       </c>
       <c r="G122">
         <v>1.0</v>
       </c>
       <c r="H122" s="1">
-        <v>344938.82</v>
+        <v>1148581.03</v>
       </c>
       <c r="I122" s="1">
-        <v>-4462.42</v>
+        <v>3371.9</v>
       </c>
       <c r="J122" s="1">
-        <v>-1.2936844858459</v>
+        <v>0.29357092899227</v>
       </c>
       <c r="K122">
-        <v>0.46</v>
+        <v>0.96</v>
       </c>
       <c r="L122" t="s">
-        <v>372</v>
+        <v>373</v>
       </c>
       <c r="M122" s="1">
-        <v>340476.4</v>
+        <v>1151952.93</v>
       </c>
       <c r="N122" s="1">
-        <v>342080.68</v>
+        <v>1162931.39</v>
       </c>
       <c r="O122" s="1">
-        <v>0.24</v>
+        <v>0.69</v>
       </c>
       <c r="P122">
         <v>1</v>
       </c>
     </row>
     <row r="123" spans="1:16">
       <c r="A123" t="s">
-        <v>373</v>
+        <v>374</v>
       </c>
       <c r="B123" t="s">
-        <v>374</v>
+        <v>375</v>
       </c>
       <c r="C123" s="1">
-        <v>1279000.0</v>
+        <v>1100000.0</v>
       </c>
       <c r="D123" s="1">
-        <v>99.343</v>
+        <v>89.85</v>
       </c>
       <c r="E123" s="1">
-        <v>100.0</v>
+        <v>90.12445818</v>
       </c>
       <c r="F123" t="s">
         <v>8</v>
       </c>
       <c r="G123">
         <v>1.0</v>
       </c>
       <c r="H123" s="1">
-        <v>1279000.0</v>
+        <v>991369.04</v>
       </c>
       <c r="I123" s="1">
-        <v>-8403.03</v>
+        <v>-3019.04</v>
       </c>
       <c r="J123" s="1">
-        <v>-0.657</v>
+        <v>-0.30453240702373</v>
       </c>
       <c r="K123">
-        <v>0.11</v>
+        <v>0.57</v>
       </c>
       <c r="L123" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
       <c r="M123" s="1">
-        <v>1270596.97</v>
+        <v>988350.0</v>
       </c>
       <c r="N123" s="1">
-        <v>1271979.97</v>
+        <v>994599.66</v>
       </c>
       <c r="O123" s="1">
-        <v>0.91</v>
+        <v>0.59</v>
       </c>
       <c r="P123">
         <v>1</v>
       </c>
     </row>
     <row r="124" spans="1:16">
       <c r="A124" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
       <c r="B124" t="s">
-        <v>377</v>
+        <v>378</v>
       </c>
       <c r="C124" s="1">
-        <v>1300000.0</v>
+        <v>2200000.0</v>
       </c>
       <c r="D124" s="1">
-        <v>105.025</v>
+        <v>100.152</v>
       </c>
       <c r="E124" s="1">
-        <v>100.79047615</v>
+        <v>99.87081818</v>
       </c>
       <c r="F124" t="s">
         <v>8</v>
       </c>
       <c r="G124">
         <v>1.0</v>
       </c>
       <c r="H124" s="1">
-        <v>1310276.19</v>
+        <v>2197158.0</v>
       </c>
       <c r="I124" s="1">
-        <v>55048.81</v>
+        <v>6186.0</v>
       </c>
       <c r="J124" s="1">
-        <v>4.2013134650642</v>
+        <v>0.28154552380848</v>
       </c>
       <c r="K124">
-        <v>3.8</v>
-[...2 lines deleted...]
-        <v>378</v>
+        <v>0.03</v>
+      </c>
+      <c r="L124">
+        <v>678.08</v>
       </c>
       <c r="M124" s="1">
-        <v>1365325.0</v>
+        <v>2203344.0</v>
       </c>
       <c r="N124" s="1">
-        <v>1414725.0</v>
+        <v>2204022.08</v>
       </c>
       <c r="O124" s="1">
-        <v>1.01</v>
+        <v>1.31</v>
       </c>
       <c r="P124">
         <v>1</v>
       </c>
     </row>
     <row r="125" spans="1:16">
       <c r="A125" t="s">
         <v>379</v>
       </c>
       <c r="B125" t="s">
         <v>380</v>
       </c>
       <c r="C125" s="1">
-        <v>500000.0</v>
+        <v>1499000.0</v>
       </c>
       <c r="D125" s="1">
-        <v>102.234</v>
+        <v>100.215</v>
       </c>
       <c r="E125" s="1">
-        <v>98.631112</v>
+        <v>100.05043362</v>
       </c>
       <c r="F125" t="s">
         <v>8</v>
       </c>
       <c r="G125">
         <v>1.0</v>
       </c>
       <c r="H125" s="1">
-        <v>493155.56</v>
+        <v>1499756.0</v>
       </c>
       <c r="I125" s="1">
-        <v>18014.44</v>
+        <v>2466.85</v>
       </c>
       <c r="J125" s="1">
-        <v>3.6528920002443</v>
+        <v>0.16448342263675</v>
       </c>
       <c r="K125">
-        <v>1.41</v>
+        <v>0.1</v>
       </c>
       <c r="L125" t="s">
         <v>381</v>
       </c>
       <c r="M125" s="1">
-        <v>511170.0</v>
+        <v>1502222.85</v>
       </c>
       <c r="N125" s="1">
-        <v>518229.93</v>
+        <v>1503672.98</v>
       </c>
       <c r="O125" s="1">
-        <v>0.37</v>
+        <v>0.89</v>
       </c>
       <c r="P125">
         <v>1</v>
       </c>
     </row>
     <row r="126" spans="1:16">
       <c r="A126" t="s">
         <v>382</v>
       </c>
       <c r="B126" t="s">
         <v>383</v>
       </c>
       <c r="C126" s="1">
-        <v>500000.0</v>
+        <v>2000000.0</v>
       </c>
       <c r="D126" s="1">
-        <v>85.119</v>
+        <v>102.346</v>
       </c>
       <c r="E126" s="1">
-        <v>85.3474</v>
+        <v>103.15</v>
       </c>
       <c r="F126" t="s">
         <v>8</v>
       </c>
       <c r="G126">
         <v>1.0</v>
       </c>
       <c r="H126" s="1">
-        <v>426737.0</v>
+        <v>2063000.0</v>
       </c>
       <c r="I126" s="1">
-        <v>-1142.0</v>
+        <v>-16080.0</v>
       </c>
       <c r="J126" s="1">
-        <v>-0.26761213581199</v>
+        <v>-0.77944740668929</v>
       </c>
       <c r="K126">
-        <v>0.12</v>
-[...2 lines deleted...]
-        <v>611.3</v>
+        <v>3.72</v>
+      </c>
+      <c r="L126" t="s">
+        <v>384</v>
       </c>
       <c r="M126" s="1">
-        <v>425595.0</v>
+        <v>2046920.0</v>
       </c>
       <c r="N126" s="1">
-        <v>426206.3</v>
+        <v>2121252.33</v>
       </c>
       <c r="O126" s="1">
-        <v>0.3</v>
+        <v>1.26</v>
       </c>
       <c r="P126">
         <v>1</v>
       </c>
     </row>
     <row r="127" spans="1:16">
       <c r="A127" t="s">
-        <v>384</v>
+        <v>385</v>
       </c>
       <c r="B127" t="s">
-        <v>385</v>
+        <v>386</v>
       </c>
       <c r="C127" s="1">
-        <v>1200000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D127" s="1">
-        <v>97.41</v>
+        <v>100.744</v>
       </c>
       <c r="E127" s="1">
-        <v>88.17595083</v>
+        <v>100.77214286</v>
       </c>
       <c r="F127" t="s">
         <v>8</v>
       </c>
       <c r="G127">
         <v>1.0</v>
       </c>
       <c r="H127" s="1">
-        <v>1058111.41</v>
+        <v>705405.0</v>
       </c>
       <c r="I127" s="1">
-        <v>110808.59</v>
+        <v>-197.0</v>
       </c>
       <c r="J127" s="1">
-        <v>10.472298942509</v>
+        <v>-0.02792721911526</v>
       </c>
       <c r="K127">
-        <v>0.38</v>
+        <v>2.32</v>
       </c>
       <c r="L127" t="s">
-        <v>386</v>
+        <v>387</v>
       </c>
       <c r="M127" s="1">
-        <v>1168920.0</v>
+        <v>705208.0</v>
       </c>
       <c r="N127" s="1">
-        <v>1173481.64</v>
+        <v>721458.55</v>
       </c>
       <c r="O127" s="1">
-        <v>0.84</v>
+        <v>0.43</v>
       </c>
       <c r="P127">
         <v>1</v>
       </c>
     </row>
     <row r="128" spans="1:16">
       <c r="A128" t="s">
-        <v>387</v>
+        <v>388</v>
       </c>
       <c r="B128" t="s">
-        <v>388</v>
+        <v>389</v>
       </c>
       <c r="C128" s="1">
-        <v>369000.0</v>
+        <v>2500000.0</v>
       </c>
       <c r="D128" s="1">
-        <v>102.009</v>
+        <v>94.774</v>
       </c>
       <c r="E128" s="1">
-        <v>99.609</v>
+        <v>90.6358808</v>
       </c>
       <c r="F128" t="s">
         <v>8</v>
       </c>
       <c r="G128">
         <v>1.0</v>
       </c>
       <c r="H128" s="1">
-        <v>367557.21</v>
+        <v>2265897.02</v>
       </c>
       <c r="I128" s="1">
-        <v>8856.0</v>
+        <v>103452.98</v>
       </c>
       <c r="J128" s="1">
-        <v>2.4094208354667</v>
+        <v>4.5656523260708</v>
       </c>
       <c r="K128">
-        <v>2.96</v>
+        <v>0.22</v>
       </c>
       <c r="L128" t="s">
-        <v>389</v>
+        <v>390</v>
       </c>
       <c r="M128" s="1">
-        <v>376413.21</v>
+        <v>2369350.0</v>
       </c>
       <c r="N128" s="1">
-        <v>387331.57</v>
+        <v>2374795.21</v>
       </c>
       <c r="O128" s="1">
-        <v>0.28</v>
+        <v>1.41</v>
       </c>
       <c r="P128">
         <v>1</v>
       </c>
     </row>
     <row r="129" spans="1:16">
       <c r="A129" t="s">
-        <v>390</v>
+        <v>391</v>
       </c>
       <c r="B129" t="s">
-        <v>391</v>
+        <v>392</v>
       </c>
       <c r="C129" s="1">
-        <v>387000.0</v>
+        <v>1521000.0</v>
       </c>
       <c r="D129" s="1">
-        <v>102.796</v>
+        <v>101.793</v>
       </c>
       <c r="E129" s="1">
-        <v>99.8554186</v>
+        <v>100.36824458</v>
       </c>
       <c r="F129" t="s">
         <v>8</v>
       </c>
       <c r="G129">
         <v>1.0</v>
       </c>
       <c r="H129" s="1">
-        <v>386440.47</v>
+        <v>1526601.0</v>
       </c>
       <c r="I129" s="1">
-        <v>11380.05</v>
+        <v>21670.53</v>
       </c>
       <c r="J129" s="1">
-        <v>2.9448390847884</v>
+        <v>1.4195280888719</v>
       </c>
       <c r="K129">
-        <v>2.81</v>
+        <v>1.65</v>
       </c>
       <c r="L129" t="s">
-        <v>392</v>
+        <v>393</v>
       </c>
       <c r="M129" s="1">
-        <v>397820.52</v>
+        <v>1548271.53</v>
       </c>
       <c r="N129" s="1">
-        <v>408708.21</v>
+        <v>1573299.27</v>
       </c>
       <c r="O129" s="1">
-        <v>0.29</v>
+        <v>0.93</v>
       </c>
       <c r="P129">
         <v>1</v>
       </c>
     </row>
     <row r="130" spans="1:16">
       <c r="A130" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="B130" t="s">
-        <v>394</v>
+        <v>395</v>
       </c>
       <c r="C130" s="1">
-        <v>852000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="D130" s="1">
-        <v>105.156</v>
+        <v>101.219</v>
       </c>
       <c r="E130" s="1">
-        <v>101.7043885</v>
+        <v>99.5</v>
       </c>
       <c r="F130" t="s">
         <v>8</v>
       </c>
       <c r="G130">
         <v>1.0</v>
       </c>
       <c r="H130" s="1">
-        <v>866521.39</v>
+        <v>995000.0</v>
       </c>
       <c r="I130" s="1">
-        <v>29407.73</v>
+        <v>17190.0</v>
       </c>
       <c r="J130" s="1">
-        <v>3.3937685023563</v>
+        <v>1.7276381909548</v>
       </c>
       <c r="K130">
-        <v>1.47</v>
-[...2 lines deleted...]
-        <v>395</v>
+        <v>0.02</v>
+      </c>
+      <c r="L130">
+        <v>204.0</v>
       </c>
       <c r="M130" s="1">
-        <v>895929.12</v>
+        <v>1012190.0</v>
       </c>
       <c r="N130" s="1">
-        <v>908471.89</v>
+        <v>1012394.0</v>
       </c>
       <c r="O130" s="1">
-        <v>0.65</v>
+        <v>0.6</v>
       </c>
       <c r="P130">
         <v>1</v>
       </c>
     </row>
     <row r="131" spans="1:16">
       <c r="A131" t="s">
         <v>396</v>
       </c>
       <c r="B131" t="s">
         <v>397</v>
       </c>
       <c r="C131" s="1">
-        <v>1400000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D131" s="1">
-        <v>100.004</v>
+        <v>99.894</v>
       </c>
       <c r="E131" s="1">
-        <v>99.423</v>
+        <v>99.794</v>
       </c>
       <c r="F131" t="s">
         <v>8</v>
       </c>
       <c r="G131">
         <v>1.0</v>
       </c>
       <c r="H131" s="1">
-        <v>1391922.0</v>
+        <v>498970.0</v>
       </c>
       <c r="I131" s="1">
-        <v>8134.0</v>
+        <v>500.0</v>
       </c>
       <c r="J131" s="1">
-        <v>0.58437182543275</v>
+        <v>0.10020642523599</v>
       </c>
       <c r="K131">
-        <v>2.24</v>
-[...2 lines deleted...]
-        <v>398</v>
+        <v>0.0</v>
+      </c>
+      <c r="L131">
+        <v>0.0</v>
       </c>
       <c r="M131" s="1">
-        <v>1400056.0</v>
+        <v>499470.0</v>
       </c>
       <c r="N131" s="1">
-        <v>1431354.63</v>
+        <v>499470.0</v>
       </c>
       <c r="O131" s="1">
-        <v>1.02</v>
+        <v>0.3</v>
       </c>
       <c r="P131">
         <v>1</v>
       </c>
     </row>
     <row r="132" spans="1:16">
       <c r="A132" t="s">
+        <v>398</v>
+      </c>
+      <c r="B132" t="s">
         <v>399</v>
       </c>
-      <c r="B132" t="s">
+      <c r="C132" s="1">
+        <v>758000.0</v>
+      </c>
+      <c r="D132" s="1">
+        <v>107.322</v>
+      </c>
+      <c r="E132" s="1">
+        <v>101.92626517</v>
+      </c>
+      <c r="F132" t="s">
+        <v>8</v>
+      </c>
+      <c r="G132">
+        <v>1.0</v>
+      </c>
+      <c r="H132" s="1">
+        <v>772601.09</v>
+      </c>
+      <c r="I132" s="1">
+        <v>40899.67</v>
+      </c>
+      <c r="J132" s="1">
+        <v>5.2937629171608</v>
+      </c>
+      <c r="K132">
+        <v>2.96</v>
+      </c>
+      <c r="L132" t="s">
         <v>400</v>
       </c>
-      <c r="C132" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M132" s="1">
-        <v>38362.74</v>
+        <v>813500.76</v>
       </c>
       <c r="N132" s="1">
-        <v>38572.7</v>
+        <v>835926.67</v>
       </c>
       <c r="O132" s="1">
-        <v>0.03</v>
+        <v>0.5</v>
       </c>
       <c r="P132">
         <v>1</v>
       </c>
     </row>
     <row r="133" spans="1:16">
       <c r="A133" t="s">
         <v>401</v>
       </c>
       <c r="B133" t="s">
         <v>402</v>
       </c>
       <c r="C133" s="1">
-        <v>619000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="D133" s="1">
-        <v>101.989</v>
+        <v>99.462</v>
       </c>
       <c r="E133" s="1">
-        <v>99.424</v>
+        <v>99.1876</v>
       </c>
       <c r="F133" t="s">
         <v>8</v>
       </c>
       <c r="G133">
         <v>1.0</v>
       </c>
       <c r="H133" s="1">
-        <v>615434.56</v>
+        <v>991876.0</v>
       </c>
       <c r="I133" s="1">
-        <v>15877.35</v>
+        <v>2744.0</v>
       </c>
       <c r="J133" s="1">
-        <v>2.5798599935629</v>
+        <v>0.27664748416133</v>
       </c>
       <c r="K133">
-        <v>2.56</v>
+        <v>0.89</v>
       </c>
       <c r="L133" t="s">
         <v>403</v>
       </c>
       <c r="M133" s="1">
-        <v>631311.91</v>
+        <v>994620.0</v>
       </c>
       <c r="N133" s="1">
-        <v>647172.73</v>
+        <v>1003524.11</v>
       </c>
       <c r="O133" s="1">
-        <v>0.46</v>
+        <v>0.59</v>
       </c>
       <c r="P133">
         <v>1</v>
       </c>
     </row>
     <row r="134" spans="1:16">
       <c r="A134" t="s">
         <v>404</v>
       </c>
       <c r="B134" t="s">
         <v>405</v>
       </c>
       <c r="C134" s="1">
-        <v>949000.0</v>
+        <v>589000.0</v>
       </c>
       <c r="D134" s="1">
-        <v>99.964</v>
+        <v>101.631</v>
       </c>
       <c r="E134" s="1">
-        <v>99.947</v>
+        <v>100.27266553</v>
       </c>
       <c r="F134" t="s">
         <v>8</v>
       </c>
       <c r="G134">
         <v>1.0</v>
       </c>
       <c r="H134" s="1">
-        <v>948497.03</v>
+        <v>590606.0</v>
       </c>
       <c r="I134" s="1">
-        <v>161.33</v>
+        <v>8000.59</v>
       </c>
       <c r="J134" s="1">
-        <v>0.017009014777832</v>
+        <v>1.3546408265409</v>
       </c>
       <c r="K134">
-        <v>0.71</v>
+        <v>2.28</v>
       </c>
       <c r="L134" t="s">
         <v>406</v>
       </c>
       <c r="M134" s="1">
-        <v>948658.36</v>
+        <v>598606.59</v>
       </c>
       <c r="N134" s="1">
-        <v>955385.86</v>
+        <v>612020.1</v>
       </c>
       <c r="O134" s="1">
-        <v>0.68</v>
+        <v>0.36</v>
       </c>
       <c r="P134">
         <v>1</v>
       </c>
     </row>
     <row r="135" spans="1:16">
       <c r="A135" t="s">
         <v>407</v>
       </c>
       <c r="B135" t="s">
         <v>408</v>
       </c>
       <c r="C135" s="1">
-        <v>900000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D135" s="1">
-        <v>89.62</v>
+        <v>100.867</v>
       </c>
       <c r="E135" s="1">
-        <v>90.17878222</v>
+        <v>101.20214286</v>
       </c>
       <c r="F135" t="s">
         <v>8</v>
       </c>
       <c r="G135">
         <v>1.0</v>
       </c>
       <c r="H135" s="1">
-        <v>811609.04</v>
+        <v>708415.0</v>
       </c>
       <c r="I135" s="1">
-        <v>-5029.04</v>
+        <v>-2346.0</v>
       </c>
       <c r="J135" s="1">
-        <v>-0.61963824355628</v>
+        <v>-0.33116181899028</v>
       </c>
       <c r="K135">
-        <v>0.51</v>
+        <v>3.63</v>
       </c>
       <c r="L135" t="s">
         <v>409</v>
       </c>
       <c r="M135" s="1">
-        <v>806580.0</v>
+        <v>706069.0</v>
       </c>
       <c r="N135" s="1">
-        <v>811175.55</v>
+        <v>731472.29</v>
       </c>
       <c r="O135" s="1">
-        <v>0.58</v>
+        <v>0.43</v>
       </c>
       <c r="P135">
         <v>1</v>
       </c>
     </row>
     <row r="136" spans="1:16">
       <c r="A136" t="s">
         <v>410</v>
       </c>
       <c r="B136" t="s">
         <v>411</v>
       </c>
       <c r="C136" s="1">
-        <v>1800000.0</v>
+        <v>2074000.0</v>
       </c>
       <c r="D136" s="1">
-        <v>100.11</v>
+        <v>100.476</v>
       </c>
       <c r="E136" s="1">
-        <v>99.779</v>
+        <v>99.87245516</v>
       </c>
       <c r="F136" t="s">
         <v>8</v>
       </c>
       <c r="G136">
         <v>1.0</v>
       </c>
       <c r="H136" s="1">
-        <v>1796022.0</v>
+        <v>2071354.72</v>
       </c>
       <c r="I136" s="1">
-        <v>5958.0</v>
+        <v>12517.52</v>
       </c>
       <c r="J136" s="1">
-        <v>0.33173313021778</v>
+        <v>0.60431561427586</v>
       </c>
       <c r="K136">
-        <v>0.73</v>
+        <v>0.25</v>
       </c>
       <c r="L136" t="s">
         <v>412</v>
       </c>
       <c r="M136" s="1">
-        <v>1801980.0</v>
+        <v>2083872.24</v>
       </c>
       <c r="N136" s="1">
-        <v>1815110.14</v>
+        <v>2089043.03</v>
       </c>
       <c r="O136" s="1">
-        <v>1.29</v>
+        <v>1.24</v>
       </c>
       <c r="P136">
         <v>1</v>
       </c>
     </row>
     <row r="137" spans="1:16">
       <c r="A137" t="s">
         <v>413</v>
       </c>
       <c r="B137" t="s">
         <v>414</v>
       </c>
       <c r="C137" s="1">
-        <v>396000.0</v>
+        <v>1500000.0</v>
       </c>
       <c r="D137" s="1">
-        <v>99.845</v>
+        <v>106.458</v>
       </c>
       <c r="E137" s="1">
-        <v>99.215</v>
+        <v>101.10285133</v>
       </c>
       <c r="F137" t="s">
         <v>8</v>
       </c>
       <c r="G137">
         <v>1.0</v>
       </c>
       <c r="H137" s="1">
-        <v>392891.4</v>
+        <v>1516542.77</v>
       </c>
       <c r="I137" s="1">
-        <v>2494.8</v>
+        <v>80327.23</v>
       </c>
       <c r="J137" s="1">
-        <v>0.63498462934032</v>
+        <v>5.2967335698683</v>
       </c>
       <c r="K137">
-        <v>3.31</v>
+        <v>4.64</v>
       </c>
       <c r="L137" t="s">
         <v>415</v>
       </c>
       <c r="M137" s="1">
-        <v>395386.2</v>
+        <v>1596870.0</v>
       </c>
       <c r="N137" s="1">
-        <v>408486.75</v>
+        <v>1666450.48</v>
       </c>
       <c r="O137" s="1">
-        <v>0.29</v>
+        <v>0.99</v>
       </c>
       <c r="P137">
         <v>1</v>
       </c>
     </row>
     <row r="138" spans="1:16">
       <c r="A138" t="s">
         <v>416</v>
       </c>
       <c r="B138" t="s">
         <v>417</v>
       </c>
       <c r="C138" s="1">
-        <v>2000000.0</v>
+        <v>903000.0</v>
       </c>
       <c r="D138" s="1">
-        <v>102.036</v>
+        <v>102.387</v>
       </c>
       <c r="E138" s="1">
-        <v>103.15</v>
+        <v>102.44851606</v>
       </c>
       <c r="F138" t="s">
         <v>8</v>
       </c>
       <c r="G138">
         <v>1.0</v>
       </c>
       <c r="H138" s="1">
-        <v>2063000.0</v>
+        <v>925110.1</v>
       </c>
       <c r="I138" s="1">
-        <v>-22280.0</v>
+        <v>-555.49</v>
       </c>
       <c r="J138" s="1">
-        <v>-1.079980610761</v>
+        <v>-0.060045825896831</v>
       </c>
       <c r="K138">
-        <v>3.46</v>
+        <v>3.44</v>
       </c>
       <c r="L138" t="s">
         <v>418</v>
       </c>
       <c r="M138" s="1">
-        <v>2040720.0</v>
+        <v>924554.61</v>
       </c>
       <c r="N138" s="1">
-        <v>2109851.23</v>
+        <v>955627.71</v>
       </c>
       <c r="O138" s="1">
-        <v>1.5</v>
+        <v>0.57</v>
       </c>
       <c r="P138">
         <v>1</v>
       </c>
     </row>
     <row r="139" spans="1:16">
       <c r="A139" t="s">
         <v>419</v>
       </c>
       <c r="B139" t="s">
         <v>420</v>
       </c>
       <c r="C139" s="1">
-        <v>1633000.0</v>
+        <v>568000.0</v>
       </c>
       <c r="D139" s="1">
-        <v>102.529</v>
+        <v>99.796</v>
       </c>
       <c r="E139" s="1">
-        <v>100.14422045</v>
+        <v>99.49946479</v>
       </c>
       <c r="F139" t="s">
         <v>8</v>
       </c>
       <c r="G139">
         <v>1.0</v>
       </c>
       <c r="H139" s="1">
-        <v>1635355.12</v>
+        <v>565156.96</v>
       </c>
       <c r="I139" s="1">
-        <v>38943.45</v>
+        <v>1684.32</v>
       </c>
       <c r="J139" s="1">
-        <v>2.3813451600653</v>
+        <v>0.29802694104661</v>
       </c>
       <c r="K139">
-        <v>1.64</v>
+        <v>3.21</v>
       </c>
       <c r="L139" t="s">
         <v>421</v>
       </c>
       <c r="M139" s="1">
-        <v>1674298.57</v>
+        <v>566841.28</v>
       </c>
       <c r="N139" s="1">
-        <v>1701041.47</v>
+        <v>585048.4</v>
       </c>
       <c r="O139" s="1">
-        <v>1.21</v>
+        <v>0.35</v>
       </c>
       <c r="P139">
         <v>1</v>
       </c>
     </row>
     <row r="140" spans="1:16">
       <c r="A140" t="s">
         <v>422</v>
       </c>
       <c r="B140" t="s">
         <v>423</v>
       </c>
       <c r="C140" s="1">
-        <v>2000000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D140" s="1">
-        <v>94.631</v>
+        <v>103.375</v>
       </c>
       <c r="E140" s="1">
-        <v>89.591601</v>
+        <v>103.074</v>
       </c>
       <c r="F140" t="s">
         <v>8</v>
       </c>
       <c r="G140">
         <v>1.0</v>
       </c>
       <c r="H140" s="1">
-        <v>1791832.02</v>
+        <v>618444.0</v>
       </c>
       <c r="I140" s="1">
-        <v>100787.98</v>
+        <v>1806.0</v>
       </c>
       <c r="J140" s="1">
-        <v>5.6248565085917</v>
+        <v>0.29202320662825</v>
       </c>
       <c r="K140">
-        <v>0.18</v>
+        <v>3.27</v>
       </c>
       <c r="L140" t="s">
         <v>424</v>
       </c>
       <c r="M140" s="1">
-        <v>1892620.0</v>
+        <v>620250.0</v>
       </c>
       <c r="N140" s="1">
-        <v>1896318.63</v>
+        <v>639844.52</v>
       </c>
       <c r="O140" s="1">
-        <v>1.35</v>
+        <v>0.38</v>
       </c>
       <c r="P140">
         <v>1</v>
       </c>
     </row>
     <row r="141" spans="1:16">
       <c r="A141" t="s">
         <v>425</v>
       </c>
       <c r="B141" t="s">
         <v>426</v>
       </c>
       <c r="C141" s="1">
-        <v>245000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D141" s="1">
-        <v>102.087</v>
+        <v>76.618</v>
       </c>
       <c r="E141" s="1">
-        <v>99.833</v>
+        <v>74.2877775</v>
       </c>
       <c r="F141" t="s">
         <v>8</v>
       </c>
       <c r="G141">
         <v>1.0</v>
       </c>
       <c r="H141" s="1">
-        <v>244590.85</v>
+        <v>594302.22</v>
       </c>
       <c r="I141" s="1">
-        <v>5522.3</v>
+        <v>18641.78</v>
       </c>
       <c r="J141" s="1">
-        <v>2.2577704766961</v>
+        <v>3.1367508605302</v>
       </c>
       <c r="K141">
-        <v>2.06</v>
+        <v>0.21</v>
       </c>
       <c r="L141" t="s">
         <v>427</v>
       </c>
       <c r="M141" s="1">
-        <v>250113.15</v>
+        <v>612944.0</v>
       </c>
       <c r="N141" s="1">
-        <v>255160.82</v>
+        <v>614620.71</v>
       </c>
       <c r="O141" s="1">
-        <v>0.18</v>
+        <v>0.36</v>
       </c>
       <c r="P141">
         <v>1</v>
       </c>
     </row>
     <row r="142" spans="1:16">
       <c r="A142" t="s">
         <v>428</v>
       </c>
       <c r="B142" t="s">
         <v>429</v>
       </c>
       <c r="C142" s="1">
-        <v>1221000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D142" s="1">
-        <v>101.848</v>
+        <v>99.933</v>
       </c>
       <c r="E142" s="1">
-        <v>100.0</v>
+        <v>99.96944444</v>
       </c>
       <c r="F142" t="s">
         <v>8</v>
       </c>
       <c r="G142">
         <v>1.0</v>
       </c>
       <c r="H142" s="1">
-        <v>1221000.0</v>
+        <v>899725.0</v>
       </c>
       <c r="I142" s="1">
-        <v>22564.08</v>
+        <v>-328.0</v>
       </c>
       <c r="J142" s="1">
-        <v>1.848</v>
+        <v>-0.03645558365056</v>
       </c>
       <c r="K142">
-        <v>1.41</v>
+        <v>2.4</v>
       </c>
       <c r="L142" t="s">
         <v>430</v>
       </c>
       <c r="M142" s="1">
-        <v>1243564.08</v>
+        <v>899397.0</v>
       </c>
       <c r="N142" s="1">
-        <v>1260785.2</v>
+        <v>921033.99</v>
       </c>
       <c r="O142" s="1">
-        <v>0.9</v>
+        <v>0.55</v>
       </c>
       <c r="P142">
         <v>1</v>
       </c>
     </row>
     <row r="143" spans="1:16">
       <c r="A143" t="s">
         <v>431</v>
       </c>
       <c r="B143" t="s">
         <v>432</v>
       </c>
       <c r="C143" s="1">
-        <v>800000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D143" s="1">
-        <v>101.005</v>
+        <v>103.056</v>
       </c>
       <c r="E143" s="1">
-        <v>99.07</v>
+        <v>100.66511111</v>
       </c>
       <c r="F143" t="s">
         <v>8</v>
       </c>
       <c r="G143">
         <v>1.0</v>
       </c>
       <c r="H143" s="1">
-        <v>792560.0</v>
+        <v>905986.0</v>
       </c>
       <c r="I143" s="1">
-        <v>15480.0</v>
+        <v>21518.0</v>
       </c>
       <c r="J143" s="1">
-        <v>1.9531644291915</v>
+        <v>2.3750918888371</v>
       </c>
       <c r="K143">
-        <v>3.5</v>
+        <v>1.87</v>
       </c>
       <c r="L143" t="s">
         <v>433</v>
       </c>
       <c r="M143" s="1">
-        <v>808040.0</v>
+        <v>927504.0</v>
       </c>
       <c r="N143" s="1">
-        <v>836028.8</v>
+        <v>944315.61</v>
       </c>
       <c r="O143" s="1">
-        <v>0.6</v>
+        <v>0.56</v>
       </c>
       <c r="P143">
         <v>1</v>
       </c>
     </row>
     <row r="144" spans="1:16">
       <c r="A144" t="s">
         <v>434</v>
       </c>
       <c r="B144" t="s">
         <v>435</v>
       </c>
       <c r="C144" s="1">
-        <v>558000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D144" s="1">
-        <v>106.843</v>
+        <v>100.829</v>
       </c>
       <c r="E144" s="1">
-        <v>100.02743548</v>
+        <v>99.974</v>
       </c>
       <c r="F144" t="s">
         <v>8</v>
       </c>
       <c r="G144">
         <v>1.0</v>
       </c>
       <c r="H144" s="1">
-        <v>558153.09</v>
+        <v>399896.0</v>
       </c>
       <c r="I144" s="1">
-        <v>38030.85</v>
+        <v>3420.0</v>
       </c>
       <c r="J144" s="1">
-        <v>6.8136951458963</v>
+        <v>0.85522235781303</v>
       </c>
       <c r="K144">
-        <v>2.54</v>
+        <v>0.43</v>
       </c>
       <c r="L144" t="s">
         <v>436</v>
       </c>
       <c r="M144" s="1">
-        <v>596183.94</v>
+        <v>403316.0</v>
       </c>
       <c r="N144" s="1">
-        <v>610334.33</v>
+        <v>405042.03</v>
       </c>
       <c r="O144" s="1">
-        <v>0.43</v>
+        <v>0.24</v>
       </c>
       <c r="P144">
         <v>1</v>
       </c>
     </row>
     <row r="145" spans="1:16">
       <c r="A145" t="s">
         <v>437</v>
       </c>
       <c r="B145" t="s">
         <v>438</v>
       </c>
       <c r="C145" s="1">
-        <v>862000.0</v>
+        <v>1400000.0</v>
       </c>
       <c r="D145" s="1">
-        <v>101.533</v>
+        <v>103.504</v>
       </c>
       <c r="E145" s="1">
-        <v>100.0</v>
+        <v>103.28592857</v>
       </c>
       <c r="F145" t="s">
         <v>8</v>
       </c>
       <c r="G145">
         <v>1.0</v>
       </c>
       <c r="H145" s="1">
-        <v>862000.0</v>
+        <v>1446003.0</v>
       </c>
       <c r="I145" s="1">
-        <v>13214.46</v>
+        <v>3053.0</v>
       </c>
       <c r="J145" s="1">
-        <v>1.533</v>
+        <v>0.21113372517208</v>
       </c>
       <c r="K145">
-        <v>2.39</v>
+        <v>2.58</v>
       </c>
       <c r="L145" t="s">
         <v>439</v>
       </c>
       <c r="M145" s="1">
-        <v>875214.46</v>
+        <v>1449056.0</v>
       </c>
       <c r="N145" s="1">
-        <v>895800.15</v>
+        <v>1485245.04</v>
       </c>
       <c r="O145" s="1">
-        <v>0.64</v>
+        <v>0.88</v>
       </c>
       <c r="P145">
         <v>1</v>
       </c>
     </row>
     <row r="146" spans="1:16">
       <c r="A146" t="s">
         <v>440</v>
       </c>
       <c r="B146" t="s">
         <v>441</v>
       </c>
       <c r="C146" s="1">
-        <v>800000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D146" s="1">
-        <v>99.221</v>
+        <v>100.816</v>
       </c>
       <c r="E146" s="1">
-        <v>99.105</v>
+        <v>100.66</v>
       </c>
       <c r="F146" t="s">
         <v>8</v>
       </c>
       <c r="G146">
         <v>1.0</v>
       </c>
       <c r="H146" s="1">
-        <v>792840.0</v>
+        <v>402640.0</v>
       </c>
       <c r="I146" s="1">
-        <v>928.0</v>
+        <v>624.0</v>
       </c>
       <c r="J146" s="1">
-        <v>0.11704757580344</v>
+        <v>0.15497715080469</v>
       </c>
       <c r="K146">
-        <v>0.68</v>
+        <v>2.15</v>
       </c>
       <c r="L146" t="s">
         <v>442</v>
       </c>
       <c r="M146" s="1">
-        <v>793768.0</v>
+        <v>403264.0</v>
       </c>
       <c r="N146" s="1">
-        <v>799181.7</v>
+        <v>411881.81</v>
       </c>
       <c r="O146" s="1">
-        <v>0.57</v>
+        <v>0.24</v>
       </c>
       <c r="P146">
         <v>1</v>
       </c>
     </row>
     <row r="147" spans="1:16">
       <c r="A147" t="s">
         <v>443</v>
       </c>
       <c r="B147" t="s">
         <v>444</v>
       </c>
       <c r="C147" s="1">
-        <v>489000.0</v>
+        <v>999000.0</v>
       </c>
       <c r="D147" s="1">
-        <v>101.352</v>
+        <v>99.956</v>
       </c>
       <c r="E147" s="1">
-        <v>100.0</v>
+        <v>99.95190691</v>
       </c>
       <c r="F147" t="s">
         <v>8</v>
       </c>
       <c r="G147">
         <v>1.0</v>
       </c>
       <c r="H147" s="1">
-        <v>489000.0</v>
+        <v>998519.55</v>
       </c>
       <c r="I147" s="1">
-        <v>6611.28</v>
+        <v>40.89</v>
       </c>
       <c r="J147" s="1">
-        <v>1.352</v>
+        <v>0.0040950625353304</v>
       </c>
       <c r="K147">
-        <v>2.04</v>
+        <v>3.18</v>
       </c>
       <c r="L147" t="s">
         <v>445</v>
       </c>
       <c r="M147" s="1">
-        <v>495611.28</v>
+        <v>998560.44</v>
       </c>
       <c r="N147" s="1">
-        <v>505564.85</v>
+        <v>1030336.85</v>
       </c>
       <c r="O147" s="1">
-        <v>0.36</v>
+        <v>0.61</v>
       </c>
       <c r="P147">
         <v>1</v>
       </c>
     </row>
     <row r="148" spans="1:16">
       <c r="A148" t="s">
         <v>446</v>
       </c>
       <c r="B148" t="s">
         <v>447</v>
       </c>
       <c r="C148" s="1">
-        <v>360000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D148" s="1">
-        <v>101.995</v>
+        <v>101.425</v>
       </c>
       <c r="E148" s="1">
-        <v>99.893</v>
+        <v>100.22785714</v>
       </c>
       <c r="F148" t="s">
         <v>8</v>
       </c>
       <c r="G148">
         <v>1.0</v>
       </c>
       <c r="H148" s="1">
-        <v>359614.8</v>
+        <v>701595.0</v>
       </c>
       <c r="I148" s="1">
-        <v>7567.2</v>
+        <v>8380.0</v>
       </c>
       <c r="J148" s="1">
-        <v>2.1042515491576</v>
+        <v>1.1944212829339</v>
       </c>
       <c r="K148">
-        <v>1.93</v>
+        <v>0.97</v>
       </c>
       <c r="L148" t="s">
         <v>448</v>
       </c>
       <c r="M148" s="1">
-        <v>367182.0</v>
+        <v>709975.0</v>
       </c>
       <c r="N148" s="1">
-        <v>374118.16</v>
+        <v>716778.54</v>
       </c>
       <c r="O148" s="1">
-        <v>0.27</v>
+        <v>0.42</v>
       </c>
       <c r="P148">
         <v>1</v>
       </c>
     </row>
     <row r="149" spans="1:16">
       <c r="A149" t="s">
         <v>449</v>
       </c>
       <c r="B149" t="s">
         <v>450</v>
       </c>
       <c r="C149" s="1">
-        <v>1674000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D149" s="1">
-        <v>100.155</v>
+        <v>101.201</v>
       </c>
       <c r="E149" s="1">
-        <v>99.728</v>
+        <v>99.447</v>
       </c>
       <c r="F149" t="s">
         <v>8</v>
       </c>
       <c r="G149">
         <v>1.0</v>
       </c>
       <c r="H149" s="1">
-        <v>1669446.72</v>
+        <v>198894.0</v>
       </c>
       <c r="I149" s="1">
-        <v>7147.98</v>
+        <v>3508.0</v>
       </c>
       <c r="J149" s="1">
-        <v>0.42816460773303</v>
+        <v>1.7637535571712</v>
       </c>
       <c r="K149">
-        <v>0.04</v>
+        <v>0.32</v>
       </c>
       <c r="L149">
-        <v>596.22</v>
+        <v>641.1</v>
       </c>
       <c r="M149" s="1">
-        <v>1676594.7</v>
+        <v>202402.0</v>
       </c>
       <c r="N149" s="1">
-        <v>1677190.92</v>
+        <v>203043.1</v>
       </c>
       <c r="O149" s="1">
-        <v>1.19</v>
+        <v>0.12</v>
       </c>
       <c r="P149">
         <v>1</v>
       </c>
     </row>
     <row r="150" spans="1:16">
       <c r="A150" t="s">
         <v>451</v>
       </c>
       <c r="B150" t="s">
         <v>452</v>
       </c>
       <c r="C150" s="1">
         <v>1200000.0</v>
       </c>
       <c r="D150" s="1">
-        <v>106.363</v>
+        <v>102.051</v>
       </c>
       <c r="E150" s="1">
-        <v>99.73906417</v>
+        <v>99.91491667</v>
       </c>
       <c r="F150" t="s">
         <v>8</v>
       </c>
       <c r="G150">
         <v>1.0</v>
       </c>
       <c r="H150" s="1">
-        <v>1196868.77</v>
+        <v>1198979.0</v>
       </c>
       <c r="I150" s="1">
-        <v>79487.23</v>
+        <v>25633.0</v>
       </c>
       <c r="J150" s="1">
-        <v>6.6412652742205</v>
+        <v>2.1379023319007</v>
       </c>
       <c r="K150">
-        <v>4.29</v>
+        <v>2.45</v>
       </c>
       <c r="L150" t="s">
         <v>453</v>
       </c>
       <c r="M150" s="1">
-        <v>1276356.0</v>
+        <v>1224612.0</v>
       </c>
       <c r="N150" s="1">
-        <v>1327779.29</v>
+        <v>1253954.47</v>
       </c>
       <c r="O150" s="1">
-        <v>0.95</v>
+        <v>0.74</v>
       </c>
       <c r="P150">
         <v>1</v>
       </c>
     </row>
     <row r="151" spans="1:16">
       <c r="A151" t="s">
         <v>454</v>
       </c>
       <c r="B151" t="s">
         <v>455</v>
       </c>
       <c r="C151" s="1">
-        <v>703000.0</v>
+        <v>604000.0</v>
       </c>
       <c r="D151" s="1">
-        <v>101.777</v>
+        <v>100.159</v>
       </c>
       <c r="E151" s="1">
-        <v>102.47</v>
+        <v>100.0</v>
       </c>
       <c r="F151" t="s">
         <v>8</v>
       </c>
       <c r="G151">
         <v>1.0</v>
       </c>
       <c r="H151" s="1">
-        <v>720364.1</v>
+        <v>604000.0</v>
       </c>
       <c r="I151" s="1">
-        <v>-4871.79</v>
+        <v>960.36</v>
       </c>
       <c r="J151" s="1">
-        <v>-0.67629550112228</v>
+        <v>0.159</v>
       </c>
       <c r="K151">
-        <v>3.18</v>
-[...2 lines deleted...]
-        <v>456</v>
+        <v>0.02</v>
+      </c>
+      <c r="L151">
+        <v>126.46</v>
       </c>
       <c r="M151" s="1">
-        <v>715492.31</v>
+        <v>604960.36</v>
       </c>
       <c r="N151" s="1">
-        <v>737834.23</v>
+        <v>605086.82</v>
       </c>
       <c r="O151" s="1">
-        <v>0.53</v>
+        <v>0.36</v>
       </c>
       <c r="P151">
         <v>1</v>
       </c>
     </row>
     <row r="152" spans="1:16">
       <c r="A152" t="s">
+        <v>456</v>
+      </c>
+      <c r="B152" t="s">
         <v>457</v>
       </c>
-      <c r="B152" t="s">
+      <c r="C152" s="1">
+        <v>900000.0</v>
+      </c>
+      <c r="D152" s="1">
+        <v>99.785</v>
+      </c>
+      <c r="E152" s="1">
+        <v>99.40533333</v>
+      </c>
+      <c r="F152" t="s">
+        <v>8</v>
+      </c>
+      <c r="G152">
+        <v>1.0</v>
+      </c>
+      <c r="H152" s="1">
+        <v>894648.0</v>
+      </c>
+      <c r="I152" s="1">
+        <v>3417.0</v>
+      </c>
+      <c r="J152" s="1">
+        <v>0.38193792418918</v>
+      </c>
+      <c r="K152">
+        <v>2.66</v>
+      </c>
+      <c r="L152" t="s">
         <v>458</v>
       </c>
-      <c r="C152" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M152" s="1">
-        <v>464092.2</v>
+        <v>898065.0</v>
       </c>
       <c r="N152" s="1">
-        <v>478093.73</v>
+        <v>922001.3</v>
       </c>
       <c r="O152" s="1">
-        <v>0.34</v>
+        <v>0.55</v>
       </c>
       <c r="P152">
         <v>1</v>
       </c>
     </row>
     <row r="153" spans="1:16">
       <c r="A153" t="s">
+        <v>459</v>
+      </c>
+      <c r="B153" t="s">
         <v>460</v>
       </c>
-      <c r="B153" t="s">
+      <c r="C153" s="1">
+        <v>513000.0</v>
+      </c>
+      <c r="D153" s="1">
+        <v>100.993</v>
+      </c>
+      <c r="E153" s="1">
+        <v>99.55553606</v>
+      </c>
+      <c r="F153" t="s">
+        <v>8</v>
+      </c>
+      <c r="G153">
+        <v>1.0</v>
+      </c>
+      <c r="H153" s="1">
+        <v>510719.9</v>
+      </c>
+      <c r="I153" s="1">
+        <v>7374.19</v>
+      </c>
+      <c r="J153" s="1">
+        <v>1.4438814700582</v>
+      </c>
+      <c r="K153">
+        <v>1.63</v>
+      </c>
+      <c r="L153" t="s">
         <v>461</v>
       </c>
-      <c r="C153" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M153" s="1">
-        <v>511520.0</v>
+        <v>518094.09</v>
       </c>
       <c r="N153" s="1">
-        <v>526533.7</v>
+        <v>526442.64</v>
       </c>
       <c r="O153" s="1">
-        <v>0.37</v>
+        <v>0.31</v>
       </c>
       <c r="P153">
         <v>1</v>
       </c>
     </row>
     <row r="154" spans="1:16">
       <c r="A154" t="s">
+        <v>462</v>
+      </c>
+      <c r="B154" t="s">
         <v>463</v>
       </c>
-      <c r="B154" t="s">
+      <c r="C154" s="1">
+        <v>1042000.0</v>
+      </c>
+      <c r="D154" s="1">
+        <v>103.381</v>
+      </c>
+      <c r="E154" s="1">
+        <v>100.89933973</v>
+      </c>
+      <c r="F154" t="s">
+        <v>8</v>
+      </c>
+      <c r="G154">
+        <v>1.0</v>
+      </c>
+      <c r="H154" s="1">
+        <v>1051371.12</v>
+      </c>
+      <c r="I154" s="1">
+        <v>25858.9</v>
+      </c>
+      <c r="J154" s="1">
+        <v>2.4595406425088</v>
+      </c>
+      <c r="K154">
+        <v>3.08</v>
+      </c>
+      <c r="L154" t="s">
         <v>464</v>
       </c>
-      <c r="C154" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M154" s="1">
-        <v>605688.0</v>
+        <v>1077230.02</v>
       </c>
       <c r="N154" s="1">
-        <v>606970.19</v>
+        <v>1109346.46</v>
       </c>
       <c r="O154" s="1">
-        <v>0.43</v>
+        <v>0.66</v>
       </c>
       <c r="P154">
         <v>1</v>
       </c>
     </row>
     <row r="155" spans="1:16">
       <c r="A155" t="s">
+        <v>465</v>
+      </c>
+      <c r="B155" t="s">
         <v>466</v>
       </c>
-      <c r="B155" t="s">
+      <c r="C155" s="1">
+        <v>1100000.0</v>
+      </c>
+      <c r="D155" s="1">
+        <v>100.688</v>
+      </c>
+      <c r="E155" s="1">
+        <v>100.04172727</v>
+      </c>
+      <c r="F155" t="s">
+        <v>8</v>
+      </c>
+      <c r="G155">
+        <v>1.0</v>
+      </c>
+      <c r="H155" s="1">
+        <v>1100459.0</v>
+      </c>
+      <c r="I155" s="1">
+        <v>7109.0</v>
+      </c>
+      <c r="J155" s="1">
+        <v>0.64600316776909</v>
+      </c>
+      <c r="K155">
+        <v>1.05</v>
+      </c>
+      <c r="L155" t="s">
         <v>467</v>
       </c>
-      <c r="C155" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M155" s="1">
-        <v>716296.0</v>
+        <v>1107568.0</v>
       </c>
       <c r="N155" s="1">
-        <v>727598.72</v>
+        <v>1119129.3</v>
       </c>
       <c r="O155" s="1">
-        <v>0.52</v>
+        <v>0.66</v>
       </c>
       <c r="P155">
         <v>1</v>
       </c>
     </row>
     <row r="156" spans="1:16">
       <c r="A156" t="s">
+        <v>468</v>
+      </c>
+      <c r="B156" t="s">
         <v>469</v>
       </c>
-      <c r="B156" t="s">
+      <c r="C156" s="1">
+        <v>651000.0</v>
+      </c>
+      <c r="D156" s="1">
+        <v>102.072</v>
+      </c>
+      <c r="E156" s="1">
+        <v>100.01896467</v>
+      </c>
+      <c r="F156" t="s">
+        <v>8</v>
+      </c>
+      <c r="G156">
+        <v>1.0</v>
+      </c>
+      <c r="H156" s="1">
+        <v>651123.46</v>
+      </c>
+      <c r="I156" s="1">
+        <v>13365.26</v>
+      </c>
+      <c r="J156" s="1">
+        <v>2.0526460527163</v>
+      </c>
+      <c r="K156">
+        <v>3.32</v>
+      </c>
+      <c r="L156" t="s">
         <v>470</v>
       </c>
-      <c r="C156" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M156" s="1">
-        <v>301560.0</v>
+        <v>664488.72</v>
       </c>
       <c r="N156" s="1">
-        <v>302114.79</v>
+        <v>686087.65</v>
       </c>
       <c r="O156" s="1">
-        <v>0.22</v>
+        <v>0.41</v>
       </c>
       <c r="P156">
         <v>1</v>
       </c>
     </row>
     <row r="157" spans="1:16">
       <c r="A157" t="s">
         <v>471</v>
       </c>
       <c r="B157" t="s">
         <v>472</v>
       </c>
       <c r="C157" s="1">
-        <v>1100000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D157" s="1">
-        <v>103.515</v>
+        <v>101.29</v>
       </c>
       <c r="E157" s="1">
-        <v>103.2</v>
+        <v>98.29879778</v>
       </c>
       <c r="F157" t="s">
         <v>8</v>
       </c>
       <c r="G157">
         <v>1.0</v>
       </c>
       <c r="H157" s="1">
-        <v>1135200.0</v>
+        <v>884689.18</v>
       </c>
       <c r="I157" s="1">
-        <v>3465.0</v>
+        <v>26920.82</v>
       </c>
       <c r="J157" s="1">
-        <v>0.30523255813953</v>
+        <v>3.0429692832911</v>
       </c>
       <c r="K157">
-        <v>2.28</v>
+        <v>3.42</v>
       </c>
       <c r="L157" t="s">
         <v>473</v>
       </c>
       <c r="M157" s="1">
-        <v>1138665.0</v>
+        <v>911610.0</v>
       </c>
       <c r="N157" s="1">
-        <v>1163754.04</v>
+        <v>942382.6</v>
       </c>
       <c r="O157" s="1">
-        <v>0.83</v>
+        <v>0.56</v>
       </c>
       <c r="P157">
         <v>1</v>
       </c>
     </row>
     <row r="158" spans="1:16">
       <c r="A158" t="s">
         <v>474</v>
       </c>
       <c r="B158" t="s">
         <v>475</v>
       </c>
       <c r="C158" s="1">
-        <v>300000.0</v>
+        <v>133000.0</v>
       </c>
       <c r="D158" s="1">
-        <v>97.789</v>
+        <v>99.522</v>
       </c>
       <c r="E158" s="1">
-        <v>98.99416333</v>
+        <v>99.73502256</v>
       </c>
       <c r="F158" t="s">
         <v>8</v>
       </c>
       <c r="G158">
         <v>1.0</v>
       </c>
       <c r="H158" s="1">
-        <v>296982.49</v>
+        <v>132647.58</v>
       </c>
       <c r="I158" s="1">
-        <v>-3615.49</v>
+        <v>-283.32</v>
       </c>
       <c r="J158" s="1">
-        <v>-1.2174084741494</v>
+        <v>-0.21358851778525</v>
       </c>
       <c r="K158">
-        <v>0.14</v>
+        <v>0.59</v>
       </c>
       <c r="L158">
-        <v>419.18</v>
+        <v>787.07</v>
       </c>
       <c r="M158" s="1">
-        <v>293367.0</v>
+        <v>132364.26</v>
       </c>
       <c r="N158" s="1">
-        <v>293786.18</v>
+        <v>133151.33</v>
       </c>
       <c r="O158" s="1">
-        <v>0.21</v>
+        <v>0.08</v>
       </c>
       <c r="P158">
         <v>1</v>
       </c>
     </row>
     <row r="159" spans="1:16">
       <c r="A159" t="s">
         <v>476</v>
       </c>
       <c r="B159" t="s">
         <v>477</v>
       </c>
       <c r="C159" s="1">
-        <v>799000.0</v>
+        <v>548000.0</v>
       </c>
       <c r="D159" s="1">
-        <v>99.971</v>
+        <v>100.436</v>
       </c>
       <c r="E159" s="1">
-        <v>99.97165832</v>
+        <v>99.30427007</v>
       </c>
       <c r="F159" t="s">
         <v>8</v>
       </c>
       <c r="G159">
         <v>1.0</v>
       </c>
       <c r="H159" s="1">
-        <v>798773.55</v>
+        <v>544187.4</v>
       </c>
       <c r="I159" s="1">
-        <v>-5.26</v>
+        <v>6201.88</v>
       </c>
       <c r="J159" s="1">
-        <v>-0.00065850953627596</v>
+        <v>1.1396588748655</v>
       </c>
       <c r="K159">
-        <v>2.96</v>
+        <v>0.65</v>
       </c>
       <c r="L159" t="s">
         <v>478</v>
       </c>
       <c r="M159" s="1">
-        <v>798768.29</v>
+        <v>550389.28</v>
       </c>
       <c r="N159" s="1">
-        <v>822409.93</v>
+        <v>553955.03</v>
       </c>
       <c r="O159" s="1">
-        <v>0.59</v>
+        <v>0.33</v>
       </c>
       <c r="P159">
         <v>1</v>
       </c>
     </row>
     <row r="160" spans="1:16">
       <c r="A160" t="s">
         <v>479</v>
       </c>
       <c r="B160" t="s">
         <v>480</v>
       </c>
       <c r="C160" s="1">
-        <v>600000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D160" s="1">
-        <v>101.337</v>
+        <v>99.528</v>
       </c>
       <c r="E160" s="1">
-        <v>100.0</v>
+        <v>98.59955556</v>
       </c>
       <c r="F160" t="s">
         <v>8</v>
       </c>
       <c r="G160">
         <v>1.0</v>
       </c>
       <c r="H160" s="1">
-        <v>600000.0</v>
+        <v>887396.0</v>
       </c>
       <c r="I160" s="1">
-        <v>8022.0</v>
+        <v>8356.0</v>
       </c>
       <c r="J160" s="1">
-        <v>1.337</v>
+        <v>0.94163147005396</v>
       </c>
       <c r="K160">
-        <v>0.72</v>
-[...2 lines deleted...]
-        <v>481</v>
+        <v>0.01</v>
+      </c>
+      <c r="L160">
+        <v>83.22</v>
       </c>
       <c r="M160" s="1">
-        <v>608022.0</v>
+        <v>895752.0</v>
       </c>
       <c r="N160" s="1">
-        <v>612364.68</v>
+        <v>895835.22</v>
       </c>
       <c r="O160" s="1">
-        <v>0.44</v>
+        <v>0.53</v>
       </c>
       <c r="P160">
         <v>1</v>
       </c>
     </row>
     <row r="161" spans="1:16">
       <c r="A161" t="s">
+        <v>481</v>
+      </c>
+      <c r="B161" t="s">
         <v>482</v>
       </c>
-      <c r="B161" t="s">
+      <c r="C161" s="1">
+        <v>700000.0</v>
+      </c>
+      <c r="D161" s="1">
+        <v>108.775</v>
+      </c>
+      <c r="E161" s="1">
+        <v>108.31357143</v>
+      </c>
+      <c r="F161" t="s">
+        <v>8</v>
+      </c>
+      <c r="G161">
+        <v>1.0</v>
+      </c>
+      <c r="H161" s="1">
+        <v>758195.0</v>
+      </c>
+      <c r="I161" s="1">
+        <v>3230.0</v>
+      </c>
+      <c r="J161" s="1">
+        <v>0.42601177797269</v>
+      </c>
+      <c r="K161">
+        <v>1.59</v>
+      </c>
+      <c r="L161" t="s">
         <v>483</v>
       </c>
-      <c r="C161" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M161" s="1">
-        <v>202188.0</v>
+        <v>761425.0</v>
       </c>
       <c r="N161" s="1">
-        <v>202401.7</v>
+        <v>772548.29</v>
       </c>
       <c r="O161" s="1">
-        <v>0.14</v>
+        <v>0.46</v>
       </c>
       <c r="P161">
         <v>1</v>
       </c>
     </row>
     <row r="162" spans="1:16">
       <c r="A162" t="s">
         <v>484</v>
       </c>
       <c r="B162" t="s">
         <v>485</v>
       </c>
       <c r="C162" s="1">
-        <v>1000000.0</v>
+        <v>1200000.0</v>
       </c>
       <c r="D162" s="1">
-        <v>101.162</v>
+        <v>101.06</v>
       </c>
       <c r="E162" s="1">
-        <v>99.5075</v>
+        <v>100.58933333</v>
       </c>
       <c r="F162" t="s">
         <v>8</v>
       </c>
       <c r="G162">
         <v>1.0</v>
       </c>
       <c r="H162" s="1">
-        <v>995075.0</v>
+        <v>1207072.0</v>
       </c>
       <c r="I162" s="1">
-        <v>16545.0</v>
+        <v>5648.0</v>
       </c>
       <c r="J162" s="1">
-        <v>1.6626887420546</v>
+        <v>0.4679091222396</v>
       </c>
       <c r="K162">
-        <v>2.2</v>
+        <v>2.54</v>
       </c>
       <c r="L162" t="s">
         <v>486</v>
       </c>
       <c r="M162" s="1">
-        <v>1011620.0</v>
+        <v>1212720.0</v>
       </c>
       <c r="N162" s="1">
-        <v>1033606.3</v>
+        <v>1243233.7</v>
       </c>
       <c r="O162" s="1">
         <v>0.74</v>
       </c>
       <c r="P162">
         <v>1</v>
       </c>
     </row>
     <row r="163" spans="1:16">
       <c r="A163" t="s">
         <v>487</v>
       </c>
       <c r="B163" t="s">
         <v>488</v>
       </c>
       <c r="C163" s="1">
-        <v>600000.0</v>
+        <v>1439000.0</v>
       </c>
       <c r="D163" s="1">
-        <v>102.22</v>
+        <v>100.084</v>
       </c>
       <c r="E163" s="1">
-        <v>99.91268667</v>
+        <v>99.90992217</v>
       </c>
       <c r="F163" t="s">
         <v>8</v>
       </c>
       <c r="G163">
         <v>1.0</v>
       </c>
       <c r="H163" s="1">
-        <v>599476.12</v>
+        <v>1437703.78</v>
       </c>
       <c r="I163" s="1">
-        <v>13843.88</v>
+        <v>2504.98</v>
       </c>
       <c r="J163" s="1">
-        <v>2.3093296860599</v>
+        <v>0.17423477873864</v>
       </c>
       <c r="K163">
-        <v>3.69</v>
+        <v>0.08</v>
       </c>
       <c r="L163" t="s">
         <v>489</v>
       </c>
       <c r="M163" s="1">
-        <v>613320.0</v>
+        <v>1440208.76</v>
       </c>
       <c r="N163" s="1">
-        <v>635486.47</v>
+        <v>1441352.08</v>
       </c>
       <c r="O163" s="1">
-        <v>0.45</v>
+        <v>0.85</v>
       </c>
       <c r="P163">
         <v>1</v>
       </c>
     </row>
     <row r="164" spans="1:16">
       <c r="A164" t="s">
         <v>490</v>
       </c>
       <c r="B164" t="s">
         <v>491</v>
       </c>
       <c r="C164" s="1">
         <v>700000.0</v>
       </c>
       <c r="D164" s="1">
-        <v>99.704</v>
+        <v>90.691</v>
       </c>
       <c r="E164" s="1">
-        <v>99.3</v>
+        <v>86.18353143</v>
       </c>
       <c r="F164" t="s">
         <v>8</v>
       </c>
       <c r="G164">
         <v>1.0</v>
       </c>
       <c r="H164" s="1">
-        <v>695100.0</v>
+        <v>603284.72</v>
       </c>
       <c r="I164" s="1">
-        <v>2828.0</v>
+        <v>31552.28</v>
       </c>
       <c r="J164" s="1">
-        <v>0.40684793554884</v>
+        <v>5.2300810801242</v>
       </c>
       <c r="K164">
-        <v>2.48</v>
+        <v>0.7</v>
       </c>
       <c r="L164" t="s">
         <v>492</v>
       </c>
       <c r="M164" s="1">
-        <v>697928.0</v>
+        <v>634837.0</v>
       </c>
       <c r="N164" s="1">
-        <v>715279.37</v>
+        <v>639741.79</v>
       </c>
       <c r="O164" s="1">
-        <v>0.51</v>
+        <v>0.38</v>
       </c>
       <c r="P164">
         <v>1</v>
       </c>
     </row>
     <row r="165" spans="1:16">
       <c r="A165" t="s">
         <v>493</v>
       </c>
       <c r="B165" t="s">
         <v>494</v>
       </c>
       <c r="C165" s="1">
-        <v>300000.0</v>
+        <v>611000.0</v>
       </c>
       <c r="D165" s="1">
-        <v>98.35</v>
+        <v>102.953</v>
       </c>
       <c r="E165" s="1">
-        <v>97.40336667</v>
+        <v>100.27221113</v>
       </c>
       <c r="F165" t="s">
         <v>8</v>
       </c>
       <c r="G165">
         <v>1.0</v>
       </c>
       <c r="H165" s="1">
-        <v>292210.1</v>
+        <v>612663.21</v>
       </c>
       <c r="I165" s="1">
-        <v>2839.9</v>
+        <v>16379.62</v>
       </c>
       <c r="J165" s="1">
-        <v>0.97186921328181</v>
+        <v>2.6735112754689</v>
       </c>
       <c r="K165">
-        <v>0.08</v>
-[...2 lines deleted...]
-        <v>234.25</v>
+        <v>1.0</v>
+      </c>
+      <c r="L165" t="s">
+        <v>495</v>
       </c>
       <c r="M165" s="1">
-        <v>295050.0</v>
+        <v>629042.83</v>
       </c>
       <c r="N165" s="1">
-        <v>295284.25</v>
+        <v>635131.91</v>
       </c>
       <c r="O165" s="1">
-        <v>0.21</v>
+        <v>0.38</v>
       </c>
       <c r="P165">
         <v>1</v>
       </c>
     </row>
     <row r="166" spans="1:16">
       <c r="A166" t="s">
-        <v>495</v>
+        <v>496</v>
       </c>
       <c r="B166" t="s">
-        <v>496</v>
+        <v>497</v>
       </c>
       <c r="C166" s="1">
         <v>800000.0</v>
       </c>
       <c r="D166" s="1">
-        <v>100.711</v>
+        <v>102.886</v>
       </c>
       <c r="E166" s="1">
-        <v>99.492</v>
+        <v>102.939</v>
       </c>
       <c r="F166" t="s">
         <v>8</v>
       </c>
       <c r="G166">
         <v>1.0</v>
       </c>
       <c r="H166" s="1">
-        <v>795936.0</v>
+        <v>823512.0</v>
       </c>
       <c r="I166" s="1">
-        <v>9752.0</v>
+        <v>-424.0</v>
       </c>
       <c r="J166" s="1">
-        <v>1.2252241386242</v>
+        <v>-0.051486802863832</v>
       </c>
       <c r="K166">
-        <v>1.26</v>
-[...2 lines deleted...]
-        <v>497</v>
+        <v>0.05</v>
+      </c>
+      <c r="L166">
+        <v>397.26</v>
       </c>
       <c r="M166" s="1">
-        <v>805688.0</v>
+        <v>823088.0</v>
       </c>
       <c r="N166" s="1">
-        <v>815748.27</v>
+        <v>823485.26</v>
       </c>
       <c r="O166" s="1">
-        <v>0.58</v>
+        <v>0.49</v>
       </c>
       <c r="P166">
         <v>1</v>
       </c>
     </row>
     <row r="167" spans="1:16">
       <c r="A167" t="s">
         <v>498</v>
       </c>
       <c r="B167" t="s">
         <v>499</v>
       </c>
       <c r="C167" s="1">
-        <v>700000.0</v>
+        <v>1600000.0</v>
       </c>
       <c r="D167" s="1">
-        <v>101.88</v>
+        <v>99.861</v>
       </c>
       <c r="E167" s="1">
-        <v>102.622</v>
+        <v>100.5860625</v>
       </c>
       <c r="F167" t="s">
         <v>8</v>
       </c>
       <c r="G167">
         <v>1.0</v>
       </c>
       <c r="H167" s="1">
-        <v>718354.0</v>
+        <v>1609377.0</v>
       </c>
       <c r="I167" s="1">
-        <v>-5194.0</v>
+        <v>-11601.0</v>
       </c>
       <c r="J167" s="1">
-        <v>-0.72304184287969</v>
+        <v>-0.72083793915285</v>
       </c>
       <c r="K167">
-        <v>2.26</v>
+        <v>1.65</v>
       </c>
       <c r="L167" t="s">
         <v>500</v>
       </c>
       <c r="M167" s="1">
-        <v>713160.0</v>
+        <v>1597776.0</v>
       </c>
       <c r="N167" s="1">
-        <v>729001.1</v>
+        <v>1624110.25</v>
       </c>
       <c r="O167" s="1">
-        <v>0.52</v>
+        <v>0.96</v>
       </c>
       <c r="P167">
         <v>1</v>
       </c>
     </row>
     <row r="168" spans="1:16">
       <c r="A168" t="s">
         <v>501</v>
       </c>
       <c r="B168" t="s">
         <v>502</v>
       </c>
       <c r="C168" s="1">
-        <v>413000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D168" s="1">
-        <v>100.26</v>
+        <v>106.776</v>
       </c>
       <c r="E168" s="1">
-        <v>99.23</v>
+        <v>104.86114286</v>
       </c>
       <c r="F168" t="s">
         <v>8</v>
       </c>
       <c r="G168">
         <v>1.0</v>
       </c>
       <c r="H168" s="1">
-        <v>409819.9</v>
+        <v>734028.0</v>
       </c>
       <c r="I168" s="1">
-        <v>4253.9</v>
+        <v>13404.0</v>
       </c>
       <c r="J168" s="1">
-        <v>1.0379925425778</v>
+        <v>1.8260883781</v>
       </c>
       <c r="K168">
-        <v>1.41</v>
+        <v>3.55</v>
       </c>
       <c r="L168" t="s">
         <v>503</v>
       </c>
       <c r="M168" s="1">
-        <v>414073.8</v>
+        <v>747432.0</v>
       </c>
       <c r="N168" s="1">
-        <v>419878.43</v>
+        <v>772291.59</v>
       </c>
       <c r="O168" s="1">
-        <v>0.3</v>
+        <v>0.46</v>
       </c>
       <c r="P168">
         <v>1</v>
       </c>
     </row>
     <row r="169" spans="1:16">
       <c r="A169" t="s">
         <v>504</v>
       </c>
       <c r="B169" t="s">
         <v>505</v>
       </c>
       <c r="C169" s="1">
-        <v>266000.0</v>
+        <v>950000.0</v>
       </c>
       <c r="D169" s="1">
-        <v>101.081</v>
+        <v>99.948</v>
       </c>
       <c r="E169" s="1">
-        <v>99.499</v>
+        <v>99.64942105</v>
       </c>
       <c r="F169" t="s">
         <v>8</v>
       </c>
       <c r="G169">
         <v>1.0</v>
       </c>
       <c r="H169" s="1">
-        <v>264667.34</v>
+        <v>946669.5</v>
       </c>
       <c r="I169" s="1">
-        <v>4208.12</v>
+        <v>2836.5</v>
       </c>
       <c r="J169" s="1">
-        <v>1.5899657282988</v>
+        <v>0.29962938491205</v>
       </c>
       <c r="K169">
-        <v>0.18</v>
-[...2 lines deleted...]
-        <v>491.92</v>
+        <v>1.81</v>
+      </c>
+      <c r="L169" t="s">
+        <v>506</v>
       </c>
       <c r="M169" s="1">
-        <v>268875.46</v>
+        <v>949506.0</v>
       </c>
       <c r="N169" s="1">
-        <v>269367.38</v>
+        <v>966684.08</v>
       </c>
       <c r="O169" s="1">
-        <v>0.19</v>
+        <v>0.57</v>
       </c>
       <c r="P169">
         <v>1</v>
       </c>
     </row>
     <row r="170" spans="1:16">
       <c r="A170" t="s">
-        <v>506</v>
+        <v>507</v>
       </c>
       <c r="B170" t="s">
-        <v>507</v>
+        <v>508</v>
       </c>
       <c r="C170" s="1">
-        <v>842000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D170" s="1">
-        <v>103.191</v>
+        <v>99.891</v>
       </c>
       <c r="E170" s="1">
-        <v>100.31224703</v>
+        <v>99.908</v>
       </c>
       <c r="F170" t="s">
         <v>8</v>
       </c>
       <c r="G170">
         <v>1.0</v>
       </c>
       <c r="H170" s="1">
-        <v>844629.12</v>
+        <v>499540.0</v>
       </c>
       <c r="I170" s="1">
-        <v>24239.1</v>
+        <v>-85.0</v>
       </c>
       <c r="J170" s="1">
-        <v>2.8697921284078</v>
+        <v>-0.01701565440205</v>
       </c>
       <c r="K170">
-        <v>2.84</v>
+        <v>0.27</v>
       </c>
       <c r="L170" t="s">
-        <v>508</v>
+        <v>509</v>
       </c>
       <c r="M170" s="1">
-        <v>868868.22</v>
+        <v>499455.0</v>
       </c>
       <c r="N170" s="1">
-        <v>892744.11</v>
+        <v>500800.49</v>
       </c>
       <c r="O170" s="1">
-        <v>0.64</v>
+        <v>0.3</v>
       </c>
       <c r="P170">
         <v>1</v>
       </c>
     </row>
     <row r="171" spans="1:16">
       <c r="A171" t="s">
-        <v>509</v>
+        <v>510</v>
       </c>
       <c r="B171" t="s">
-        <v>510</v>
+        <v>508</v>
       </c>
       <c r="C171" s="1">
-        <v>281000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D171" s="1">
-        <v>100.737</v>
+        <v>104.491</v>
       </c>
       <c r="E171" s="1">
-        <v>100.0</v>
+        <v>103.50275</v>
       </c>
       <c r="F171" t="s">
         <v>8</v>
       </c>
       <c r="G171">
         <v>1.0</v>
       </c>
       <c r="H171" s="1">
-        <v>281000.0</v>
+        <v>414011.0</v>
       </c>
       <c r="I171" s="1">
-        <v>2070.97</v>
+        <v>3953.0</v>
       </c>
       <c r="J171" s="1">
-        <v>0.737</v>
+        <v>0.95480554864484</v>
       </c>
       <c r="K171">
-        <v>0.68</v>
+        <v>4.19</v>
       </c>
       <c r="L171" t="s">
         <v>511</v>
       </c>
       <c r="M171" s="1">
-        <v>283070.97</v>
+        <v>417964.0</v>
       </c>
       <c r="N171" s="1">
-        <v>284978.07</v>
+        <v>434725.64</v>
       </c>
       <c r="O171" s="1">
-        <v>0.2</v>
+        <v>0.26</v>
       </c>
       <c r="P171">
         <v>1</v>
       </c>
     </row>
     <row r="172" spans="1:16">
       <c r="A172" t="s">
         <v>512</v>
       </c>
       <c r="B172" t="s">
         <v>513</v>
       </c>
       <c r="C172" s="1">
-        <v>900000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D172" s="1">
-        <v>100.653</v>
+        <v>106.205</v>
       </c>
       <c r="E172" s="1">
-        <v>99.871</v>
+        <v>106.53128571</v>
       </c>
       <c r="F172" t="s">
         <v>8</v>
       </c>
       <c r="G172">
         <v>1.0</v>
       </c>
       <c r="H172" s="1">
-        <v>898839.0</v>
+        <v>745719.0</v>
       </c>
       <c r="I172" s="1">
-        <v>7038.0</v>
+        <v>-2284.0</v>
       </c>
       <c r="J172" s="1">
-        <v>0.78301008300708</v>
+        <v>-0.3062815886413</v>
       </c>
       <c r="K172">
-        <v>0.8</v>
+        <v>1.54</v>
       </c>
       <c r="L172" t="s">
         <v>514</v>
       </c>
       <c r="M172" s="1">
-        <v>905877.0</v>
+        <v>743435.0</v>
       </c>
       <c r="N172" s="1">
-        <v>913043.1</v>
+        <v>754193.9</v>
       </c>
       <c r="O172" s="1">
-        <v>0.65</v>
+        <v>0.45</v>
       </c>
       <c r="P172">
         <v>1</v>
       </c>
     </row>
     <row r="173" spans="1:16">
       <c r="A173" t="s">
         <v>515</v>
       </c>
       <c r="B173" t="s">
         <v>516</v>
       </c>
       <c r="C173" s="1">
-        <v>551000.0</v>
+        <v>988000.0</v>
       </c>
       <c r="D173" s="1">
-        <v>101.426</v>
+        <v>102.156</v>
       </c>
       <c r="E173" s="1">
-        <v>99.646</v>
+        <v>100.44048583</v>
       </c>
       <c r="F173" t="s">
         <v>8</v>
       </c>
       <c r="G173">
         <v>1.0</v>
       </c>
       <c r="H173" s="1">
-        <v>549049.46</v>
+        <v>992352.0</v>
       </c>
       <c r="I173" s="1">
-        <v>9807.8</v>
+        <v>16949.28</v>
       </c>
       <c r="J173" s="1">
-        <v>1.7863235854926</v>
+        <v>1.7079907129728</v>
       </c>
       <c r="K173">
-        <v>3.09</v>
+        <v>0.39</v>
       </c>
       <c r="L173" t="s">
         <v>517</v>
       </c>
       <c r="M173" s="1">
-        <v>558857.26</v>
+        <v>1009301.28</v>
       </c>
       <c r="N173" s="1">
-        <v>575870.33</v>
+        <v>1013119.29</v>
       </c>
       <c r="O173" s="1">
-        <v>0.41</v>
+        <v>0.6</v>
       </c>
       <c r="P173">
         <v>1</v>
       </c>
     </row>
     <row r="174" spans="1:16">
       <c r="A174" t="s">
         <v>518</v>
       </c>
       <c r="B174" t="s">
         <v>519</v>
       </c>
       <c r="C174" s="1">
-        <v>700000.0</v>
+        <v>386000.0</v>
       </c>
       <c r="D174" s="1">
-        <v>101.375</v>
+        <v>103.81</v>
       </c>
       <c r="E174" s="1">
-        <v>97.43845429</v>
+        <v>100.94948187</v>
       </c>
       <c r="F174" t="s">
         <v>8</v>
       </c>
       <c r="G174">
         <v>1.0</v>
       </c>
       <c r="H174" s="1">
-        <v>682069.18</v>
+        <v>389665.0</v>
       </c>
       <c r="I174" s="1">
-        <v>27555.82</v>
+        <v>11041.6</v>
       </c>
       <c r="J174" s="1">
-        <v>4.0400330066226</v>
+        <v>2.8336134885094</v>
       </c>
       <c r="K174">
-        <v>3.16</v>
+        <v>3.59</v>
       </c>
       <c r="L174" t="s">
         <v>520</v>
       </c>
       <c r="M174" s="1">
-        <v>709625.0</v>
+        <v>400706.6</v>
       </c>
       <c r="N174" s="1">
-        <v>731718.15</v>
+        <v>414551.71</v>
       </c>
       <c r="O174" s="1">
-        <v>0.52</v>
+        <v>0.25</v>
       </c>
       <c r="P174">
         <v>1</v>
       </c>
     </row>
     <row r="175" spans="1:16">
       <c r="A175" t="s">
         <v>521</v>
       </c>
       <c r="B175" t="s">
         <v>522</v>
       </c>
       <c r="C175" s="1">
-        <v>33000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D175" s="1">
-        <v>99.413</v>
+        <v>105.326</v>
       </c>
       <c r="E175" s="1">
-        <v>100.27145455</v>
+        <v>105.263</v>
       </c>
       <c r="F175" t="s">
         <v>8</v>
       </c>
       <c r="G175">
         <v>1.0</v>
       </c>
       <c r="H175" s="1">
-        <v>33089.58</v>
+        <v>421052.0</v>
       </c>
       <c r="I175" s="1">
-        <v>-283.29</v>
+        <v>252.0</v>
       </c>
       <c r="J175" s="1">
-        <v>-0.85613054018818</v>
+        <v>0.059850089775135</v>
       </c>
       <c r="K175">
-        <v>0.53</v>
-[...2 lines deleted...]
-        <v>175.76</v>
+        <v>3.55</v>
+      </c>
+      <c r="L175" t="s">
+        <v>523</v>
       </c>
       <c r="M175" s="1">
-        <v>32806.29</v>
+        <v>421304.0</v>
       </c>
       <c r="N175" s="1">
-        <v>32982.05</v>
+        <v>435518.52</v>
       </c>
       <c r="O175" s="1">
-        <v>0.02</v>
+        <v>0.26</v>
       </c>
       <c r="P175">
         <v>1</v>
       </c>
     </row>
     <row r="176" spans="1:16">
       <c r="A176" t="s">
-        <v>523</v>
+        <v>524</v>
       </c>
       <c r="B176" t="s">
-        <v>524</v>
+        <v>525</v>
       </c>
       <c r="C176" s="1">
-        <v>448000.0</v>
+        <v>683000.0</v>
       </c>
       <c r="D176" s="1">
-        <v>99.894</v>
+        <v>104.289</v>
       </c>
       <c r="E176" s="1">
-        <v>99.06571429</v>
+        <v>101.19198243</v>
       </c>
       <c r="F176" t="s">
         <v>8</v>
       </c>
       <c r="G176">
         <v>1.0</v>
       </c>
       <c r="H176" s="1">
-        <v>443814.4</v>
+        <v>691141.24</v>
       </c>
       <c r="I176" s="1">
-        <v>3710.72</v>
+        <v>21152.63</v>
       </c>
       <c r="J176" s="1">
-        <v>0.83609725146367</v>
+        <v>3.0605365120449</v>
       </c>
       <c r="K176">
-        <v>0.45</v>
+        <v>2.97</v>
       </c>
       <c r="L176" t="s">
-        <v>525</v>
+        <v>526</v>
       </c>
       <c r="M176" s="1">
-        <v>447525.12</v>
+        <v>712293.87</v>
       </c>
       <c r="N176" s="1">
-        <v>449519.64</v>
+        <v>732594.41</v>
       </c>
       <c r="O176" s="1">
-        <v>0.32</v>
+        <v>0.43</v>
       </c>
       <c r="P176">
         <v>1</v>
       </c>
     </row>
     <row r="177" spans="1:16">
       <c r="A177" t="s">
-        <v>526</v>
+        <v>527</v>
       </c>
       <c r="B177" t="s">
-        <v>527</v>
+        <v>528</v>
       </c>
       <c r="C177" s="1">
-        <v>700000.0</v>
+        <v>646000.0</v>
       </c>
       <c r="D177" s="1">
-        <v>98.238</v>
+        <v>100.253</v>
       </c>
       <c r="E177" s="1">
-        <v>98.41</v>
+        <v>100.09287926</v>
       </c>
       <c r="F177" t="s">
         <v>8</v>
       </c>
       <c r="G177">
         <v>1.0</v>
       </c>
       <c r="H177" s="1">
-        <v>688870.0</v>
+        <v>646600.0</v>
       </c>
       <c r="I177" s="1">
-        <v>-1204.0</v>
+        <v>1034.38</v>
       </c>
       <c r="J177" s="1">
-        <v>-0.17477898587542</v>
+        <v>0.15997216207856</v>
       </c>
       <c r="K177">
-        <v>3.16</v>
+        <v>1.73</v>
       </c>
       <c r="L177" t="s">
-        <v>528</v>
+        <v>529</v>
       </c>
       <c r="M177" s="1">
-        <v>687666.0</v>
+        <v>647634.38</v>
       </c>
       <c r="N177" s="1">
-        <v>709802.3</v>
+        <v>658826.99</v>
       </c>
       <c r="O177" s="1">
-        <v>0.51</v>
+        <v>0.39</v>
       </c>
       <c r="P177">
         <v>1</v>
       </c>
     </row>
     <row r="178" spans="1:16">
       <c r="A178" t="s">
-        <v>529</v>
+        <v>530</v>
       </c>
       <c r="B178" t="s">
-        <v>530</v>
+        <v>531</v>
       </c>
       <c r="C178" s="1">
-        <v>600000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D178" s="1">
-        <v>108.207</v>
+        <v>103.773</v>
       </c>
       <c r="E178" s="1">
-        <v>108.24</v>
+        <v>103.52879571</v>
       </c>
       <c r="F178" t="s">
         <v>8</v>
       </c>
       <c r="G178">
         <v>1.0</v>
       </c>
       <c r="H178" s="1">
-        <v>649440.0</v>
+        <v>724701.57</v>
       </c>
       <c r="I178" s="1">
-        <v>-198.0</v>
+        <v>1709.43</v>
       </c>
       <c r="J178" s="1">
-        <v>-0.030487804878049</v>
+        <v>0.2358805432145</v>
       </c>
       <c r="K178">
-        <v>1.26</v>
+        <v>4.01</v>
       </c>
       <c r="L178" t="s">
-        <v>531</v>
+        <v>532</v>
       </c>
       <c r="M178" s="1">
-        <v>649242.0</v>
+        <v>726411.0</v>
       </c>
       <c r="N178" s="1">
-        <v>656803.64</v>
+        <v>754449.36</v>
       </c>
       <c r="O178" s="1">
-        <v>0.47</v>
+        <v>0.45</v>
       </c>
       <c r="P178">
         <v>1</v>
       </c>
     </row>
     <row r="179" spans="1:16">
       <c r="A179" t="s">
-        <v>532</v>
+        <v>533</v>
       </c>
       <c r="B179" t="s">
-        <v>533</v>
+        <v>534</v>
       </c>
       <c r="C179" s="1">
-        <v>1000000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D179" s="1">
-        <v>100.768</v>
+        <v>101.405</v>
       </c>
       <c r="E179" s="1">
-        <v>100.507</v>
+        <v>99.75271429</v>
       </c>
       <c r="F179" t="s">
         <v>8</v>
       </c>
       <c r="G179">
         <v>1.0</v>
       </c>
       <c r="H179" s="1">
-        <v>1005070.0</v>
+        <v>698269.0</v>
       </c>
       <c r="I179" s="1">
-        <v>2610.0</v>
+        <v>11566.0</v>
       </c>
       <c r="J179" s="1">
-        <v>0.25968340513596</v>
+        <v>1.6563817096277</v>
       </c>
       <c r="K179">
-        <v>2.32</v>
+        <v>1.79</v>
       </c>
       <c r="L179" t="s">
-        <v>534</v>
+        <v>535</v>
       </c>
       <c r="M179" s="1">
-        <v>1007680.0</v>
+        <v>709835.0</v>
       </c>
       <c r="N179" s="1">
-        <v>1030888.9</v>
+        <v>722394.25</v>
       </c>
       <c r="O179" s="1">
-        <v>0.73</v>
+        <v>0.43</v>
       </c>
       <c r="P179">
         <v>1</v>
       </c>
     </row>
     <row r="180" spans="1:16">
       <c r="A180" t="s">
-        <v>535</v>
+        <v>536</v>
       </c>
       <c r="B180" t="s">
-        <v>536</v>
+        <v>537</v>
       </c>
       <c r="C180" s="1">
-        <v>600000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D180" s="1">
-        <v>90.286</v>
+        <v>105.873</v>
       </c>
       <c r="E180" s="1">
-        <v>85.43778667</v>
+        <v>105.84375</v>
       </c>
       <c r="F180" t="s">
         <v>8</v>
       </c>
       <c r="G180">
         <v>1.0</v>
       </c>
       <c r="H180" s="1">
-        <v>512626.72</v>
+        <v>423375.0</v>
       </c>
       <c r="I180" s="1">
-        <v>29089.28</v>
+        <v>117.0</v>
       </c>
       <c r="J180" s="1">
-        <v>5.6745539912551</v>
+        <v>0.027635075287865</v>
       </c>
       <c r="K180">
-        <v>0.65</v>
+        <v>3.77</v>
       </c>
       <c r="L180" t="s">
-        <v>537</v>
+        <v>538</v>
       </c>
       <c r="M180" s="1">
-        <v>541716.0</v>
+        <v>423492.0</v>
       </c>
       <c r="N180" s="1">
-        <v>545624.22</v>
+        <v>438560.49</v>
       </c>
       <c r="O180" s="1">
-        <v>0.39</v>
+        <v>0.26</v>
       </c>
       <c r="P180">
         <v>1</v>
       </c>
     </row>
     <row r="181" spans="1:16">
       <c r="A181" t="s">
-        <v>538</v>
+        <v>539</v>
       </c>
       <c r="B181" t="s">
-        <v>539</v>
+        <v>540</v>
       </c>
       <c r="C181" s="1">
-        <v>511000.0</v>
+        <v>1214000.0</v>
       </c>
       <c r="D181" s="1">
-        <v>102.632</v>
+        <v>102.304</v>
       </c>
       <c r="E181" s="1">
-        <v>99.74172407</v>
+        <v>102.86484432</v>
       </c>
       <c r="F181" t="s">
         <v>8</v>
       </c>
       <c r="G181">
         <v>1.0</v>
       </c>
       <c r="H181" s="1">
-        <v>509680.21</v>
+        <v>1248779.21</v>
       </c>
       <c r="I181" s="1">
-        <v>14769.31</v>
+        <v>-6808.65</v>
       </c>
       <c r="J181" s="1">
-        <v>2.8977601465044</v>
+        <v>-0.54522448367794</v>
       </c>
       <c r="K181">
+        <v>2.49</v>
+      </c>
+      <c r="L181" t="s">
+        <v>541</v>
+      </c>
+      <c r="M181" s="1">
+        <v>1241970.56</v>
+      </c>
+      <c r="N181" s="1">
+        <v>1272154.26</v>
+      </c>
+      <c r="O181" s="1">
         <v>0.75</v>
-      </c>
-[...10 lines deleted...]
-        <v>0.38</v>
       </c>
       <c r="P181">
         <v>1</v>
       </c>
     </row>
     <row r="182" spans="1:16">
       <c r="A182" t="s">
-        <v>541</v>
+        <v>542</v>
       </c>
       <c r="B182" t="s">
-        <v>542</v>
+        <v>543</v>
       </c>
       <c r="C182" s="1">
-        <v>1300000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D182" s="1">
-        <v>99.147</v>
+        <v>99.952</v>
       </c>
       <c r="E182" s="1">
-        <v>100.761</v>
+        <v>99.99142857</v>
       </c>
       <c r="F182" t="s">
         <v>8</v>
       </c>
       <c r="G182">
         <v>1.0</v>
       </c>
       <c r="H182" s="1">
-        <v>1309893.0</v>
+        <v>699940.0</v>
       </c>
       <c r="I182" s="1">
-        <v>-20982.0</v>
+        <v>-276.0</v>
       </c>
       <c r="J182" s="1">
-        <v>-1.6018102241939</v>
+        <v>-0.039431951310112</v>
       </c>
       <c r="K182">
-        <v>1.42</v>
+        <v>0.39</v>
       </c>
       <c r="L182" t="s">
-        <v>543</v>
+        <v>544</v>
       </c>
       <c r="M182" s="1">
-        <v>1288911.0</v>
+        <v>699664.0</v>
       </c>
       <c r="N182" s="1">
-        <v>1307422.64</v>
+        <v>702401.71</v>
       </c>
       <c r="O182" s="1">
-        <v>0.93</v>
+        <v>0.42</v>
       </c>
       <c r="P182">
         <v>1</v>
       </c>
     </row>
     <row r="183" spans="1:16">
       <c r="A183" t="s">
-        <v>544</v>
+        <v>545</v>
       </c>
       <c r="B183" t="s">
-        <v>545</v>
+        <v>546</v>
       </c>
       <c r="C183" s="1">
-        <v>600000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D183" s="1">
-        <v>106.138</v>
+        <v>97.203</v>
       </c>
       <c r="E183" s="1">
-        <v>104.55</v>
+        <v>97.25955556</v>
       </c>
       <c r="F183" t="s">
         <v>8</v>
       </c>
       <c r="G183">
         <v>1.0</v>
       </c>
       <c r="H183" s="1">
-        <v>627300.0</v>
+        <v>875336.0</v>
       </c>
       <c r="I183" s="1">
-        <v>9528.0</v>
+        <v>-509.0</v>
       </c>
       <c r="J183" s="1">
-        <v>1.5188904830225</v>
+        <v>-0.058149099317291</v>
       </c>
       <c r="K183">
-        <v>3.27</v>
+        <v>2.14</v>
       </c>
       <c r="L183" t="s">
-        <v>546</v>
+        <v>547</v>
       </c>
       <c r="M183" s="1">
-        <v>636828.0</v>
+        <v>874827.0</v>
       </c>
       <c r="N183" s="1">
-        <v>656459.51</v>
+        <v>894121.52</v>
       </c>
       <c r="O183" s="1">
-        <v>0.47</v>
+        <v>0.53</v>
       </c>
       <c r="P183">
         <v>1</v>
       </c>
     </row>
     <row r="184" spans="1:16">
       <c r="A184" t="s">
-        <v>547</v>
+        <v>548</v>
       </c>
       <c r="B184" t="s">
-        <v>548</v>
+        <v>549</v>
       </c>
       <c r="C184" s="1">
-        <v>750000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D184" s="1">
-        <v>99.344</v>
+        <v>101.947</v>
       </c>
       <c r="E184" s="1">
-        <v>99.589</v>
+        <v>99.696</v>
       </c>
       <c r="F184" t="s">
         <v>8</v>
       </c>
       <c r="G184">
         <v>1.0</v>
       </c>
       <c r="H184" s="1">
-        <v>746917.5</v>
+        <v>598176.0</v>
       </c>
       <c r="I184" s="1">
-        <v>-1837.5</v>
+        <v>13506.0</v>
       </c>
       <c r="J184" s="1">
-        <v>-0.2460111056442</v>
+        <v>2.2578639062751</v>
       </c>
       <c r="K184">
-        <v>1.61</v>
+        <v>2.55</v>
       </c>
       <c r="L184" t="s">
-        <v>549</v>
+        <v>550</v>
       </c>
       <c r="M184" s="1">
-        <v>745080.0</v>
+        <v>611682.0</v>
       </c>
       <c r="N184" s="1">
-        <v>757162.19</v>
+        <v>626961.45</v>
       </c>
       <c r="O184" s="1">
-        <v>0.54</v>
+        <v>0.37</v>
       </c>
       <c r="P184">
         <v>1</v>
       </c>
     </row>
     <row r="185" spans="1:16">
       <c r="A185" t="s">
-        <v>550</v>
+        <v>551</v>
       </c>
       <c r="B185" t="s">
-        <v>551</v>
+        <v>552</v>
       </c>
       <c r="C185" s="1">
-        <v>300000.0</v>
+        <v>980000.0</v>
       </c>
       <c r="D185" s="1">
-        <v>104.328</v>
+        <v>100.36</v>
       </c>
       <c r="E185" s="1">
-        <v>103.15</v>
+        <v>100.0</v>
       </c>
       <c r="F185" t="s">
         <v>8</v>
       </c>
       <c r="G185">
         <v>1.0</v>
       </c>
       <c r="H185" s="1">
-        <v>309450.0</v>
+        <v>980000.0</v>
       </c>
       <c r="I185" s="1">
-        <v>3534.0</v>
+        <v>3528.0</v>
       </c>
       <c r="J185" s="1">
-        <v>1.1420261754726</v>
+        <v>0.36</v>
       </c>
       <c r="K185">
-        <v>3.88</v>
-[...2 lines deleted...]
-        <v>552</v>
+        <v>0.05</v>
+      </c>
+      <c r="L185">
+        <v>456.03</v>
       </c>
       <c r="M185" s="1">
-        <v>312984.0</v>
+        <v>983528.0</v>
       </c>
       <c r="N185" s="1">
-        <v>324618.25</v>
+        <v>983984.03</v>
       </c>
       <c r="O185" s="1">
-        <v>0.23</v>
+        <v>0.58</v>
       </c>
       <c r="P185">
         <v>1</v>
       </c>
     </row>
     <row r="186" spans="1:16">
       <c r="A186" t="s">
         <v>553</v>
       </c>
       <c r="B186" t="s">
         <v>554</v>
       </c>
       <c r="C186" s="1">
-        <v>600000.0</v>
+        <v>1100000.0</v>
       </c>
       <c r="D186" s="1">
-        <v>106.16</v>
+        <v>84.567</v>
       </c>
       <c r="E186" s="1">
-        <v>106.6</v>
+        <v>81.54266545</v>
       </c>
       <c r="F186" t="s">
         <v>8</v>
       </c>
       <c r="G186">
         <v>1.0</v>
       </c>
       <c r="H186" s="1">
-        <v>639600.0</v>
+        <v>896969.32</v>
       </c>
       <c r="I186" s="1">
-        <v>-2640.0</v>
+        <v>33267.68</v>
       </c>
       <c r="J186" s="1">
-        <v>-0.41275797373358</v>
+        <v>3.7088983154965</v>
       </c>
       <c r="K186">
-        <v>1.26</v>
+        <v>0.37</v>
       </c>
       <c r="L186" t="s">
         <v>555</v>
       </c>
       <c r="M186" s="1">
-        <v>636960.0</v>
+        <v>930237.0</v>
       </c>
       <c r="N186" s="1">
-        <v>644505.21</v>
+        <v>934282.89</v>
       </c>
       <c r="O186" s="1">
-        <v>0.46</v>
+        <v>0.55</v>
       </c>
       <c r="P186">
         <v>1</v>
       </c>
     </row>
     <row r="187" spans="1:16">
       <c r="A187" t="s">
         <v>556</v>
       </c>
       <c r="B187" t="s">
         <v>557</v>
       </c>
       <c r="C187" s="1">
-        <v>788000.0</v>
+        <v>1100000.0</v>
       </c>
       <c r="D187" s="1">
-        <v>101.867</v>
+        <v>90.982</v>
       </c>
       <c r="E187" s="1">
-        <v>100.0</v>
+        <v>89.78073818</v>
       </c>
       <c r="F187" t="s">
         <v>8</v>
       </c>
       <c r="G187">
         <v>1.0</v>
       </c>
       <c r="H187" s="1">
-        <v>788000.0</v>
+        <v>987588.12</v>
       </c>
       <c r="I187" s="1">
-        <v>14711.96</v>
+        <v>13213.88</v>
       </c>
       <c r="J187" s="1">
-        <v>1.867</v>
+        <v>1.3379950338001</v>
       </c>
       <c r="K187">
-        <v>0.12</v>
-[...2 lines deleted...]
-        <v>957.04</v>
+        <v>0.49</v>
+      </c>
+      <c r="L187" t="s">
+        <v>558</v>
       </c>
       <c r="M187" s="1">
-        <v>802711.96</v>
+        <v>1000802.0</v>
       </c>
       <c r="N187" s="1">
-        <v>803669.0</v>
+        <v>1006204.05</v>
       </c>
       <c r="O187" s="1">
-        <v>0.57</v>
+        <v>0.6</v>
       </c>
       <c r="P187">
         <v>1</v>
       </c>
     </row>
     <row r="188" spans="1:16">
       <c r="A188" t="s">
-        <v>558</v>
+        <v>559</v>
       </c>
       <c r="B188" t="s">
-        <v>559</v>
+        <v>560</v>
       </c>
       <c r="C188" s="1">
-        <v>286000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D188" s="1">
-        <v>103.036</v>
+        <v>102.828</v>
       </c>
       <c r="E188" s="1">
-        <v>100.0</v>
+        <v>102.932</v>
       </c>
       <c r="F188" t="s">
         <v>8</v>
       </c>
       <c r="G188">
         <v>1.0</v>
       </c>
       <c r="H188" s="1">
-        <v>286000.0</v>
+        <v>205864.0</v>
       </c>
       <c r="I188" s="1">
-        <v>8682.96</v>
+        <v>-208.0</v>
       </c>
       <c r="J188" s="1">
-        <v>3.036</v>
+        <v>-0.10103757820697</v>
       </c>
       <c r="K188">
-        <v>3.31</v>
+        <v>3.39</v>
       </c>
       <c r="L188" t="s">
-        <v>560</v>
+        <v>561</v>
       </c>
       <c r="M188" s="1">
-        <v>294682.96</v>
+        <v>205656.0</v>
       </c>
       <c r="N188" s="1">
-        <v>304162.14</v>
+        <v>212436.82</v>
       </c>
       <c r="O188" s="1">
-        <v>0.22</v>
+        <v>0.13</v>
       </c>
       <c r="P188">
         <v>1</v>
       </c>
     </row>
     <row r="189" spans="1:16">
       <c r="A189" t="s">
-        <v>561</v>
+        <v>562</v>
       </c>
       <c r="B189" t="s">
-        <v>562</v>
+        <v>563</v>
       </c>
       <c r="C189" s="1">
-        <v>483000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D189" s="1">
-        <v>104.083</v>
+        <v>100.489</v>
       </c>
       <c r="E189" s="1">
-        <v>99.89466667</v>
+        <v>100.1375</v>
       </c>
       <c r="F189" t="s">
         <v>8</v>
       </c>
       <c r="G189">
         <v>1.0</v>
       </c>
       <c r="H189" s="1">
-        <v>482491.24</v>
+        <v>801100.0</v>
       </c>
       <c r="I189" s="1">
-        <v>20229.65</v>
+        <v>2812.0</v>
       </c>
       <c r="J189" s="1">
-        <v>4.1927496963468</v>
+        <v>0.35101735114218</v>
       </c>
       <c r="K189">
-        <v>2.7</v>
+        <v>1.46</v>
       </c>
       <c r="L189" t="s">
-        <v>563</v>
+        <v>564</v>
       </c>
       <c r="M189" s="1">
-        <v>502720.89</v>
+        <v>803912.0</v>
       </c>
       <c r="N189" s="1">
-        <v>515766.85</v>
+        <v>815591.06</v>
       </c>
       <c r="O189" s="1">
-        <v>0.37</v>
+        <v>0.48</v>
       </c>
       <c r="P189">
         <v>1</v>
       </c>
     </row>
     <row r="190" spans="1:16">
       <c r="A190" t="s">
-        <v>564</v>
+        <v>565</v>
       </c>
       <c r="B190" t="s">
-        <v>565</v>
+        <v>566</v>
       </c>
       <c r="C190" s="1">
-        <v>446000.0</v>
+        <v>-18200000.0</v>
       </c>
       <c r="D190" s="1">
-        <v>100.114</v>
+        <v>11.41705555</v>
       </c>
       <c r="E190" s="1">
-        <v>100.0</v>
+        <v>0.0</v>
       </c>
       <c r="F190" t="s">
         <v>8</v>
       </c>
       <c r="G190">
         <v>1.0</v>
       </c>
       <c r="H190" s="1">
-        <v>446000.0</v>
+        <v>0.0</v>
       </c>
       <c r="I190" s="1">
-        <v>508.44</v>
+        <v>-1908543.01</v>
       </c>
       <c r="J190" s="1">
-        <v>0.114</v>
+        <v>0</v>
       </c>
       <c r="K190">
-        <v>1.52</v>
+        <v>0.0</v>
       </c>
       <c r="L190" t="s">
-        <v>566</v>
+        <v>567</v>
       </c>
       <c r="M190" s="1">
-        <v>446508.44</v>
+        <v>-1908543.01</v>
       </c>
       <c r="N190" s="1">
-        <v>453308.56</v>
+        <v>-2077904.11</v>
       </c>
       <c r="O190" s="1">
-        <v>0.32</v>
+        <v>-1.23</v>
       </c>
       <c r="P190">
-        <v>1</v>
-[...648 lines deleted...]
-      <c r="P203">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>