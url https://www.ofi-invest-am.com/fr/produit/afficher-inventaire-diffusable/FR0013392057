--- v1 (2026-05-25)
+++ v2 (2026-06-19)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="568">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="548">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>I</t>
   </si>
   <si>
     <t>FR0011024249</t>
   </si>
   <si>
@@ -100,1668 +100,1608 @@
   <si>
     <t>PMV (EUR)</t>
   </si>
   <si>
     <t>Var.</t>
   </si>
   <si>
     <t>CC (EUR)</t>
   </si>
   <si>
     <t>Interets (EUR)</t>
   </si>
   <si>
     <t>VBCE (EUR)</t>
   </si>
   <si>
     <t>VBCI (EUR)</t>
   </si>
   <si>
     <t>Poids</t>
   </si>
   <si>
     <t>Nb.</t>
   </si>
   <si>
-    <t>FR001400KPZ3</t>
-[...20 lines deleted...]
-    <t>EURO-OAT MAR 26</t>
+    <t>OE100626</t>
+  </si>
+  <si>
+    <t>EURO-BOBL JUN 26</t>
   </si>
   <si>
     <t>XS2986639701</t>
   </si>
   <si>
     <t>A2A SPA 3.625 30/01/2035</t>
   </si>
   <si>
-    <t>2 458.25</t>
+    <t>4 048.88</t>
   </si>
   <si>
     <t>XS2809859536</t>
   </si>
   <si>
     <t>ACHMEA BV 02/11/2044</t>
   </si>
   <si>
-    <t>6 022.29</t>
-[...17 lines deleted...]
-    <t>34 326.37</t>
+    <t>7 257.64</t>
+  </si>
+  <si>
+    <t>BE6317598850</t>
+  </si>
+  <si>
+    <t>AGEAS SA PERP</t>
+  </si>
+  <si>
+    <t>12 145.21</t>
   </si>
   <si>
     <t>BE6369832363</t>
   </si>
   <si>
-    <t>AGEAS SA PERP</t>
-[...8 lines deleted...]
-    <t>11 126.03</t>
+    <t>15 613.01</t>
   </si>
   <si>
     <t>XS3237229193</t>
   </si>
   <si>
     <t>AIB GROUP PLC 02/12/2036</t>
   </si>
   <si>
-    <t>11 155.07</t>
+    <t>11 951.51</t>
   </si>
   <si>
     <t>FR0014013VX5</t>
   </si>
   <si>
     <t>AIR LIQUIDE FINANCE SA 3 05/05/2033</t>
   </si>
   <si>
-    <t>6 558.90</t>
+    <t>7 939.73</t>
+  </si>
+  <si>
+    <t>XS3324546251</t>
+  </si>
+  <si>
+    <t>AKZO NOBEL NV 4 25/03/2031</t>
   </si>
   <si>
     <t>XS2829852842</t>
   </si>
   <si>
     <t>ALLIANDER NV PERP</t>
   </si>
   <si>
-    <t>15 102.74</t>
+    <t>16 582.19</t>
   </si>
   <si>
     <t>DE000A4DFLN3</t>
   </si>
   <si>
     <t>ALLIANZ SE 25/07/2055</t>
   </si>
   <si>
-    <t>15 805.92</t>
+    <t>14 628.37</t>
   </si>
   <si>
     <t>DE000A3E5TR0</t>
   </si>
   <si>
     <t>ALLIANZ SE PERP</t>
   </si>
   <si>
-    <t>8 633.42</t>
-[...17 lines deleted...]
-    <t>18 458.90</t>
+    <t>9 317.26</t>
   </si>
   <si>
     <t>XS3064423174</t>
   </si>
   <si>
     <t>ALPHABET INC 3 06/05/2033</t>
   </si>
   <si>
-    <t>17 087.67</t>
+    <t>15 830.14</t>
   </si>
   <si>
     <t>XS3224609456</t>
   </si>
   <si>
     <t>ALPHABET INC 3.5 06/11/2038</t>
   </si>
   <si>
-    <t>12 070.88</t>
+    <t>4 125.01</t>
   </si>
   <si>
     <t>XS3229091015</t>
   </si>
   <si>
     <t>AMCOR UK FINANCE PLC 3.75 20/02/2033</t>
   </si>
   <si>
+    <t>1 598.84</t>
+  </si>
+  <si>
     <t>FR001400ZZD7</t>
   </si>
   <si>
     <t>ARKEMA SA PERP</t>
   </si>
   <si>
-    <t>19 282.19</t>
+    <t>20 958.90</t>
   </si>
   <si>
     <t>XS3070545234</t>
   </si>
   <si>
     <t>AROUNDTOWN SA 3.5 13/05/2030</t>
   </si>
   <si>
-    <t>41 712.33</t>
+    <t>45 164.38</t>
   </si>
   <si>
     <t>XS2919279633</t>
   </si>
   <si>
     <t>ASB BANK LTD 3.185 16/04/2029</t>
   </si>
   <si>
-    <t>27 661.51</t>
+    <t>26 780.18</t>
   </si>
   <si>
     <t>XS2790191303</t>
   </si>
   <si>
     <t>ASR NEDERLAND NV PERP</t>
   </si>
   <si>
-    <t>6 752.05</t>
+    <t>6 243.84</t>
   </si>
   <si>
     <t>XS2872909770</t>
   </si>
   <si>
     <t>ASTRAZENECA FINANCE LLC 3.278 05/08/2033</t>
   </si>
   <si>
-    <t>35 798.45</t>
+    <t>39 969.15</t>
   </si>
   <si>
     <t>XS2737652474</t>
   </si>
   <si>
     <t>AXA SA PERP</t>
   </si>
   <si>
-    <t>8 461.49</t>
+    <t>10 972.04</t>
+  </si>
+  <si>
+    <t>XS2762369549</t>
+  </si>
+  <si>
+    <t>BANCO BILBAO VIZCAYA ARGENTARIA SA 08/02/2036</t>
+  </si>
+  <si>
+    <t>4 594.52</t>
   </si>
   <si>
     <t>IT0005675126</t>
   </si>
   <si>
     <t>BANCO BPM SPA 23/10/2031</t>
   </si>
   <si>
-    <t>11 308.22</t>
+    <t>10 859.59</t>
   </si>
   <si>
     <t>IT0005632267</t>
   </si>
   <si>
     <t>BANCO BPM SPA 3.375 21/01/2030</t>
   </si>
   <si>
-    <t>3 048.32</t>
-[...8 lines deleted...]
-    <t>12 417.81</t>
+    <t>4 461.57</t>
   </si>
   <si>
     <t>XS2743029840</t>
   </si>
   <si>
     <t>BANCO SANTANDER SA 3.75 09/01/2034</t>
   </si>
   <si>
-    <t>5 034.25</t>
-[...8 lines deleted...]
-    <t>14 104.11</t>
+    <t>6 750.00</t>
+  </si>
+  <si>
+    <t>XS2817323749</t>
+  </si>
+  <si>
+    <t>BANCO SANTANDER SA PERP</t>
+  </si>
+  <si>
+    <t>3 657.30</t>
   </si>
   <si>
     <t>XS2345798271</t>
   </si>
   <si>
     <t>BANK OF AMERICA CORP 24/05/2032</t>
   </si>
   <si>
-    <t>16 847.01</t>
+    <t>15 551.79</t>
   </si>
   <si>
     <t>XS2817924660</t>
   </si>
   <si>
     <t>BANK OF IRELAND GROUP PLC 10/08/2034</t>
   </si>
   <si>
-    <t>3 478.95</t>
+    <t>3 894.35</t>
   </si>
   <si>
     <t>XS3112064947</t>
   </si>
   <si>
     <t>BANK OF MONTREAL 09/01/2032</t>
   </si>
   <si>
-    <t>7 085.53</t>
+    <t>9 256.00</t>
   </si>
   <si>
     <t>FR0014015J95</t>
   </si>
   <si>
     <t>BANQUE FEDERATIVE DU CREDIT MUTUEL 21/07/2033</t>
   </si>
   <si>
-    <t>4 257.53</t>
+    <t>5 849.32</t>
   </si>
   <si>
     <t>XS2831195644</t>
   </si>
   <si>
     <t>BARCLAYS PLC 31/05/2036</t>
   </si>
   <si>
-    <t>14 823.63</t>
+    <t>16 131.59</t>
   </si>
   <si>
     <t>XS3170898723</t>
   </si>
   <si>
     <t>BAWAG PSK BANK FUER ARBEIT UND WIR 02/09/2033</t>
   </si>
   <si>
-    <t>9 875.34</t>
+    <t>9 339.04</t>
   </si>
   <si>
     <t>BE0390167337</t>
   </si>
   <si>
     <t>BELFIUS BANQUE SA 3.375 20/02/2031</t>
   </si>
   <si>
+    <t>2 866.44</t>
+  </si>
+  <si>
     <t>BE6365319829</t>
   </si>
   <si>
     <t>BELFIUS BANQUE SA 3.375 28/05/2030</t>
   </si>
   <si>
-    <t>27 970.89</t>
+    <t>24 882.53</t>
   </si>
   <si>
     <t>XS3215466338</t>
   </si>
   <si>
     <t>BMS IRELAND CAPITAL FUNDING DAC 3.363 10/11/2033</t>
   </si>
   <si>
-    <t>8 506.36</t>
-[...17 lines deleted...]
-    <t>3 634.63</t>
+    <t>9 153.90</t>
+  </si>
+  <si>
+    <t>FR001400F2H9</t>
+  </si>
+  <si>
+    <t>BNP PARIBAS SA PERP</t>
+  </si>
+  <si>
+    <t>16 532.97</t>
   </si>
   <si>
     <t>XS2621007660</t>
   </si>
   <si>
     <t>BOOKING HOLDINGS INC 4.125 12/05/2033</t>
   </si>
   <si>
-    <t>21 968.51</t>
+    <t>23 780.34</t>
   </si>
   <si>
     <t>FR0014005V67</t>
   </si>
   <si>
     <t>BPCE SA 13/10/2046</t>
   </si>
   <si>
-    <t>17 547.26</t>
+    <t>16 871.92</t>
   </si>
   <si>
     <t>FR0014015DL3</t>
   </si>
   <si>
     <t>BPCE SA 16/01/2037</t>
   </si>
   <si>
     <t>XS3227880021</t>
   </si>
   <si>
     <t>BT FINANCE PLC 3.375 17/11/2032</t>
   </si>
   <si>
-    <t>8 318.59</t>
+    <t>9 110.84</t>
   </si>
   <si>
     <t>FR0014013058</t>
   </si>
   <si>
     <t>BUREAU VERITAS SA 3.375 01/10/2033</t>
   </si>
   <si>
-    <t>15 155.14</t>
+    <t>14 396.92</t>
   </si>
   <si>
     <t>XS3226502485</t>
   </si>
   <si>
     <t>CAIXABANK SA 14/05/2038</t>
   </si>
   <si>
-    <t>7 803.08</t>
+    <t>9 586.64</t>
   </si>
   <si>
     <t>FR0014012S89</t>
   </si>
   <si>
     <t>CAPGEMINI SE 3.5 25/09/2034</t>
   </si>
   <si>
-    <t>11 890.41</t>
+    <t>13 731.51</t>
   </si>
   <si>
     <t>XS2387052744</t>
   </si>
   <si>
     <t>CASTELLUM HELSINKI FINANCE HOLDING 0.875 17/09/2029</t>
   </si>
   <si>
-    <t>3 516.78</t>
+    <t>3 586.30</t>
   </si>
   <si>
     <t>XS2793256137</t>
   </si>
   <si>
     <t>CBRE GLOBAL INVESTORS OPEN-ENDED F 4.75 27/03/2034</t>
   </si>
   <si>
-    <t>21 445.66</t>
-[...8 lines deleted...]
-    <t>18 110.96</t>
+    <t>18 275.01</t>
   </si>
   <si>
     <t>DE000CZ45YV9</t>
   </si>
   <si>
     <t>COMMERZBANK AG 16/07/2032</t>
   </si>
   <si>
-    <t>12 383.56</t>
+    <t>10 958.90</t>
   </si>
   <si>
     <t>FR001400Q7X2</t>
   </si>
   <si>
     <t>COVIVIO HOTELS SCA 4.125 23/05/2033</t>
   </si>
   <si>
-    <t>28 479.45</t>
+    <t>30 920.55</t>
   </si>
   <si>
     <t>FR0014010IN9</t>
   </si>
   <si>
     <t>COVIVIO SA 3.625 17/06/2034</t>
   </si>
   <si>
-    <t>10 130.14</t>
+    <t>11 083.56</t>
   </si>
   <si>
     <t>FR001400MDV4</t>
   </si>
   <si>
     <t>COVIVIO SA 4.625 05/06/2032</t>
   </si>
   <si>
-    <t>37 215.42</t>
-[...8 lines deleted...]
-    <t>13 787.67</t>
+    <t>40 560.62</t>
+  </si>
+  <si>
+    <t>FR001400F067</t>
+  </si>
+  <si>
+    <t>CREDIT AGRICOLE SA PERP</t>
   </si>
   <si>
     <t>FR001400PZV0</t>
   </si>
   <si>
     <t>CREDIT MUTUEL ARKEA 15/05/2035</t>
   </si>
   <si>
-    <t>15 181.15</t>
-[...5 lines deleted...]
-    <t>CREDIT MUTUEL ARKEA 3.5 09/02/2029</t>
+    <t>12 334.68</t>
   </si>
   <si>
     <t>BE0002989706</t>
   </si>
   <si>
     <t>CRELAN SA 23/01/2032</t>
   </si>
   <si>
-    <t>3 523.97</t>
+    <t>5 091.78</t>
   </si>
   <si>
     <t>BE0390287564</t>
   </si>
   <si>
     <t>CRELAN SA-BRUSSELS HEAD OFFICE 30/04/2037</t>
   </si>
   <si>
-    <t>2 761.64</t>
+    <t>4 558.90</t>
   </si>
   <si>
     <t>XS2900380812</t>
   </si>
   <si>
     <t>DAIMLER TRUCK INTERNATIONAL FINANC 3.375 23/09/2030</t>
   </si>
   <si>
-    <t>2 903.42</t>
+    <t>3 347.26</t>
   </si>
   <si>
     <t>FR001400YP56</t>
   </si>
   <si>
     <t>DANONE SA 3.438 07/04/2033</t>
   </si>
   <si>
-    <t>15 353.26</t>
+    <t>16 483.56</t>
   </si>
   <si>
     <t>DE000A30VT06</t>
   </si>
   <si>
     <t>DEUTSCHE BANK AG (PARIS BRANCH) 05/09/2030</t>
   </si>
   <si>
-    <t>40 753.42</t>
+    <t>40 890.41</t>
   </si>
   <si>
     <t>DE000A4DE9Y3</t>
   </si>
   <si>
     <t>DEUTSCHE BANK AG 13/02/2031</t>
   </si>
   <si>
+    <t>1 054.11</t>
+  </si>
+  <si>
     <t>DE000A351ZT4</t>
   </si>
   <si>
     <t>DEUTSCHE BOERSE AG 3.875 28/09/2033</t>
   </si>
   <si>
-    <t>8 068.49</t>
+    <t>9 342.47</t>
   </si>
   <si>
     <t>XS3032045471</t>
   </si>
   <si>
     <t>DEUTSCHE POST AG 3 24/03/2030</t>
   </si>
   <si>
-    <t>18 332.05</t>
+    <t>16 634.30</t>
   </si>
   <si>
     <t>XS2280835260</t>
   </si>
   <si>
     <t>DIGITAL INTREPID HOLDING BV 0.625 15/07/2031</t>
   </si>
   <si>
-    <t>4 664.38</t>
+    <t>5 157.53</t>
   </si>
   <si>
     <t>XS2977974927</t>
   </si>
   <si>
     <t>DNB BANK ASA 15/01/2031</t>
   </si>
   <si>
-    <t>1 767.12</t>
+    <t>2 202.74</t>
   </si>
   <si>
     <t>XS3074473474</t>
   </si>
   <si>
     <t>DNB BANK ASA 20/05/2031</t>
   </si>
   <si>
-    <t>9 691.78</t>
+    <t>10 513.70</t>
   </si>
   <si>
     <t>XS2852136063</t>
   </si>
   <si>
     <t>DSM BV 3.625 02/07/2034</t>
   </si>
   <si>
-    <t>22 095.62</t>
+    <t>24 305.18</t>
   </si>
   <si>
     <t>XS3204041266</t>
   </si>
   <si>
     <t>DZ BANK AG DEUTSCHE ZENTRAL GENOSS 15/10/2035</t>
   </si>
   <si>
-    <t>8 224.27</t>
+    <t>8 071.97</t>
   </si>
   <si>
     <t>XS3274805376</t>
   </si>
   <si>
     <t>E.ON SE 3.448 19/01/2034</t>
   </si>
   <si>
-    <t>6 970.44</t>
+    <t>9 474.54</t>
   </si>
   <si>
     <t>XS3166221948</t>
   </si>
   <si>
     <t>EAST JAPAN RAILWAY COMPANY 3.727 02/09/2037</t>
   </si>
   <si>
-    <t>21 974.19</t>
+    <t>20 811.77</t>
   </si>
   <si>
     <t>XS3071203056</t>
   </si>
   <si>
     <t>EATON CAPITAL UNLIMITED CO 3.625 09/05/2035</t>
   </si>
   <si>
-    <t>26 278.77</t>
+    <t>25 265.75</t>
   </si>
   <si>
     <t>PTEDP6OM0007</t>
   </si>
   <si>
     <t>EDP SA 02/12/2055</t>
   </si>
   <si>
-    <t>9 385.27</t>
+    <t>2 265.41</t>
   </si>
   <si>
     <t>XS3171675393</t>
   </si>
   <si>
     <t>EDP SERVICIOS FINANCIEROS ESPANA S 3.125 03/12/2031</t>
   </si>
   <si>
-    <t>5 264.55</t>
+    <t>5 791.95</t>
   </si>
   <si>
     <t>FR001400D6O8</t>
   </si>
   <si>
     <t>ELECTRICITE DE FRANCE SA 4.75 12/10/2034</t>
   </si>
   <si>
-    <t>8 979.45</t>
+    <t>8 432.88</t>
   </si>
   <si>
     <t>BE6352705782</t>
   </si>
   <si>
     <t>ELIA GROUP SA 3.875 11/06/2031</t>
   </si>
   <si>
-    <t>24 938.01</t>
+    <t>24 205.48</t>
+  </si>
+  <si>
+    <t>FR0014016ZV3</t>
+  </si>
+  <si>
+    <t>ELIS SA 3.875 23/03/2032</t>
   </si>
   <si>
     <t>XS3070067072</t>
   </si>
   <si>
     <t>ELISA OYJ 2.875 14/05/2030</t>
   </si>
   <si>
-    <t>33 189.47</t>
+    <t>31 014.87</t>
   </si>
   <si>
     <t>XS3086867440</t>
   </si>
   <si>
     <t>ELM BV 3.375 19/06/2030</t>
   </si>
   <si>
-    <t>14 036.30</t>
+    <t>12 806.51</t>
   </si>
   <si>
     <t>XS1492580516</t>
   </si>
   <si>
     <t>ELM BV FOR SWISS LIFE INSURANCE &amp; PERP</t>
   </si>
   <si>
-    <t>71 778.08</t>
+    <t>77 843.84</t>
   </si>
   <si>
     <t>XS2312746345</t>
   </si>
   <si>
     <t>ENEL SPA NC30 PERP</t>
   </si>
   <si>
-    <t>7 952.05</t>
+    <t>9 061.64</t>
   </si>
   <si>
     <t>FR001400KHG0</t>
   </si>
   <si>
     <t>ENGIE SA 3.875 06/01/2031</t>
   </si>
   <si>
-    <t>5 520.55</t>
+    <t>5 647.95</t>
+  </si>
+  <si>
+    <t>AT0000A3RNZ8</t>
+  </si>
+  <si>
+    <t>ERSTE GROUP BANK AG 21/04/2036</t>
+  </si>
+  <si>
+    <t>4 386.99</t>
   </si>
   <si>
     <t>FR001400RX89</t>
   </si>
   <si>
     <t>ESSILORLUXOTTICA SA 3 05/03/2032</t>
   </si>
   <si>
-    <t>26 556.16</t>
+    <t>1 183.56</t>
   </si>
   <si>
     <t>XS2113167568</t>
   </si>
   <si>
     <t>ESSITY AB (PUBL) 0.5 03/02/2030</t>
   </si>
   <si>
     <t>XS2386877133</t>
   </si>
   <si>
     <t>ESSITY CAPITAL BV 0.25 15/09/2029</t>
   </si>
   <si>
     <t>DE000A4DFWV3</t>
   </si>
   <si>
     <t>EVONIK INDUSTRIES AG 09/09/2055</t>
   </si>
   <si>
-    <t>11 946.58</t>
+    <t>13 623.29</t>
   </si>
   <si>
     <t>XS2982065018</t>
   </si>
   <si>
     <t>EXPERIAN PLC 3.51 15/12/2033</t>
   </si>
   <si>
-    <t>4 127.38</t>
-[...8 lines deleted...]
-    <t>4 431.64</t>
+    <t>5 465.98</t>
   </si>
   <si>
     <t>XS3299544711</t>
   </si>
   <si>
     <t>FORD MOTOR CREDIT COMPANY LLC 3.305 17/05/2029</t>
   </si>
   <si>
-    <t>FR0012602779</t>
-[...5 lines deleted...]
-    <t>5 769.86</t>
+    <t>3 386.49</t>
   </si>
   <si>
     <t>XS3148184156</t>
   </si>
   <si>
     <t>GIVAUDAN FINANCE EUROPE BV 2.875 09/09/2029</t>
   </si>
   <si>
-    <t>9 428.42</t>
+    <t>9 215.75</t>
   </si>
   <si>
     <t>XS2715302001</t>
   </si>
   <si>
     <t>GIVAUDAN FINANCE EUROPE BV 4.125 28/11/2033</t>
   </si>
   <si>
-    <t>5 964.86</t>
+    <t>7 538.01</t>
   </si>
   <si>
     <t>DE000A383PT8</t>
   </si>
   <si>
     <t>HOWOGE WOHNUNGSBAU GMBH 3.875 05/06/2030</t>
   </si>
   <si>
-    <t>31 180.48</t>
+    <t>33 983.22</t>
   </si>
   <si>
     <t>ES0244251056</t>
   </si>
   <si>
     <t>IBERCAJA BANCO SA 10/08/2031</t>
   </si>
   <si>
+    <t>1 755.14</t>
+  </si>
+  <si>
     <t>XS3224600232</t>
   </si>
   <si>
     <t>IBERDROLA FINANZAS SAU PERP</t>
   </si>
   <si>
-    <t>7 027.40</t>
+    <t>8 506.85</t>
+  </si>
+  <si>
+    <t>XS2295333988</t>
+  </si>
+  <si>
+    <t>IBERDROLA INTERNATIONAL BV PERP</t>
+  </si>
+  <si>
+    <t>2 310.00</t>
   </si>
   <si>
     <t>XS2244941063</t>
   </si>
   <si>
-    <t>IBERDROLA INTERNATIONAL BV PERP</t>
-[...5 lines deleted...]
-    <t>XS2295333988</t>
+    <t>11 824.17</t>
   </si>
   <si>
     <t>FR001400ZRC6</t>
   </si>
   <si>
     <t>ICADE 4.375 22/05/2035</t>
   </si>
   <si>
-    <t>40 417.81</t>
+    <t>43 869.86</t>
   </si>
   <si>
     <t>XS3190744907</t>
   </si>
   <si>
     <t>IDS FINANCING PLC 3.25 01/01/2029</t>
   </si>
   <si>
-    <t>8 238.88</t>
+    <t>8 025.54</t>
   </si>
   <si>
     <t>FR00140141X5</t>
   </si>
   <si>
     <t>IMERYS S.A. 4 21/11/2032</t>
   </si>
   <si>
-    <t>6 443.84</t>
+    <t>6 684.93</t>
   </si>
   <si>
     <t>XS3074456891</t>
   </si>
   <si>
     <t>INFORMA PLC 3.375 09/06/2031</t>
   </si>
   <si>
-    <t>12 572.66</t>
+    <t>13 719.98</t>
   </si>
   <si>
     <t>XS3153087559</t>
   </si>
   <si>
     <t>ING GROEP NV 20/08/2037</t>
   </si>
   <si>
-    <t>34 471.58</t>
+    <t>34 238.01</t>
+  </si>
+  <si>
+    <t>XS2886191589</t>
+  </si>
+  <si>
+    <t>ING GROEP NV 26/08/2035</t>
+  </si>
+  <si>
+    <t>17 034.93</t>
   </si>
   <si>
     <t>IT0005611550</t>
   </si>
   <si>
     <t>INTESA SANPAOLO SPA 16/09/2032</t>
   </si>
   <si>
-    <t>16 762.37</t>
+    <t>7 317.32</t>
   </si>
   <si>
     <t>XS3032046016</t>
   </si>
   <si>
     <t>INVESTOR AB 3.5 31/03/2034</t>
   </si>
   <si>
-    <t>17 881.64</t>
+    <t>19 170.41</t>
   </si>
   <si>
     <t>XS2977890313</t>
   </si>
   <si>
     <t>IREN SPA PERP</t>
   </si>
   <si>
-    <t>15 287.67</t>
+    <t>16 471.23</t>
   </si>
   <si>
     <t>XS2957380228</t>
   </si>
   <si>
     <t>JOHNSON CONTROLS INTERNATIONAL PLC 3.125 11/12/2033</t>
   </si>
   <si>
-    <t>2 985.10</t>
+    <t>3 030.31</t>
   </si>
   <si>
     <t>XS3300349639</t>
   </si>
   <si>
     <t>JPMORGAN CHASE &amp; CO 18/02/2032</t>
   </si>
   <si>
-    <t>1 218.66</t>
+    <t>3 901.36</t>
   </si>
   <si>
     <t>BE0002990712</t>
   </si>
   <si>
     <t>KBC GROEP NV 17/04/2035</t>
   </si>
   <si>
-    <t>65 797.26</t>
+    <t>30 972.60</t>
+  </si>
+  <si>
+    <t>BE0390152180</t>
+  </si>
+  <si>
+    <t>KBC GROEP NV PERP</t>
   </si>
   <si>
     <t>FR0013300605</t>
   </si>
   <si>
     <t>KLEPIERRE SA 1.625 13/12/2032</t>
   </si>
   <si>
-    <t>2 030.14</t>
+    <t>2 671.23</t>
   </si>
   <si>
     <t>FR001400NDQ2</t>
   </si>
   <si>
     <t>KLEPIERRE SA 3.875 23/09/2033</t>
   </si>
   <si>
-    <t>10 000.68</t>
+    <t>11 529.45</t>
   </si>
   <si>
     <t>XS2229470146</t>
   </si>
   <si>
     <t>KONINKLIJKE KPN NV 0.875 14/12/2032</t>
   </si>
   <si>
-    <t>2 876.71</t>
+    <t>3 797.26</t>
   </si>
   <si>
     <t>FR0014001R34</t>
   </si>
   <si>
     <t>LA BANQUE POSTALE 02/08/2032</t>
   </si>
   <si>
-    <t>6 441.78</t>
+    <t>1 436.30</t>
   </si>
   <si>
     <t>XS3069338336</t>
   </si>
   <si>
     <t>LLOYDS BANKING GROUP PLC 09/05/2035</t>
   </si>
   <si>
-    <t>15 110.79</t>
+    <t>12 859.40</t>
   </si>
   <si>
     <t>XS2815980664</t>
   </si>
   <si>
     <t>LLOYDS BANKING GROUP PLC 14/05/2032</t>
   </si>
   <si>
-    <t>14 941.89</t>
+    <t>16 182.74</t>
   </si>
   <si>
     <t>XS2679904685</t>
   </si>
   <si>
     <t>LSEG NETHERLANDS BV 4.231 29/09/2030</t>
   </si>
   <si>
-    <t>18 413.78</t>
+    <t>21 340.47</t>
   </si>
   <si>
     <t>FR001400ZEB6</t>
   </si>
   <si>
     <t>LVMH MOET HENNESSY LOUIS VUITTON S 3 07/03/2032</t>
   </si>
   <si>
-    <t>41 358.90</t>
+    <t>2 235.62</t>
   </si>
   <si>
     <t>XS1689185426</t>
   </si>
   <si>
     <t>MAGNA INTERNATIONAL INC 1.5 25/09/2027</t>
   </si>
   <si>
+    <t>1 022.51</t>
+  </si>
+  <si>
     <t>XS3070027522</t>
   </si>
   <si>
     <t>MAGNA INTERNATIONAL INC 3.625 21/05/2031</t>
   </si>
   <si>
-    <t>20 136.92</t>
+    <t>18 811.66</t>
   </si>
   <si>
     <t>XS3238212164</t>
   </si>
   <si>
     <t>MAGNUM ICC FINANCE BV 3.75 26/11/2034</t>
   </si>
   <si>
-    <t>10 978.46</t>
+    <t>11 407.50</t>
   </si>
   <si>
     <t>XS2023644540</t>
   </si>
   <si>
     <t>MERCK FINANCIAL SERVICES GMBH 0.875 05/07/2031</t>
   </si>
   <si>
-    <t>6 249.66</t>
+    <t>6 882.53</t>
   </si>
   <si>
     <t>XS3223939466</t>
   </si>
   <si>
     <t>MERCK KGAA 24/11/2055</t>
   </si>
   <si>
+    <t>6 102.74</t>
+  </si>
+  <si>
     <t>XS3293638568</t>
   </si>
   <si>
     <t>MIZUHO FINANCIAL GROUP INC 3.21 16/05/2032</t>
   </si>
   <si>
-    <t>1 450.13</t>
+    <t>3 998.43</t>
   </si>
   <si>
     <t>XS2790333889</t>
   </si>
   <si>
     <t>MORGAN STANLEY 21/03/2035</t>
   </si>
   <si>
-    <t>74 332.33</t>
-[...1 lines deleted...]
-  <si>
     <t>XS3086253039</t>
   </si>
   <si>
     <t>NATIONAL GRID NORTH AMERICA INC 3.15 03/06/2030</t>
   </si>
   <si>
-    <t>16 250.55</t>
+    <t>15 171.78</t>
   </si>
   <si>
     <t>XS2388449758</t>
   </si>
   <si>
     <t>NATIONALE NEDERLANDEN BANK N V 0.5 21/09/2028</t>
   </si>
   <si>
-    <t>5 445.21</t>
+    <t>5 515.07</t>
   </si>
   <si>
     <t>XS2898838516</t>
   </si>
   <si>
     <t>NATWEST GROUP PLC 12/09/2032</t>
   </si>
   <si>
-    <t>25 027.74</t>
+    <t>24 842.04</t>
   </si>
   <si>
     <t>XS3009472989</t>
   </si>
   <si>
     <t>NATWEST GROUP PLC 25/02/2035</t>
   </si>
   <si>
+    <t>2 386.80</t>
+  </si>
+  <si>
     <t>XS3303513066</t>
   </si>
   <si>
     <t>NETWORK FINANCE COMPANY PTY LTD 3.5 05/09/2033</t>
   </si>
   <si>
     <t>XS2602037629</t>
   </si>
   <si>
     <t>NN GROUP NV PERP</t>
   </si>
   <si>
-    <t>22 425.91</t>
+    <t>1 063.31</t>
   </si>
   <si>
     <t>XS3232967318</t>
   </si>
   <si>
     <t>NORDEA BANK ABP 19/11/2035</t>
   </si>
   <si>
-    <t>8 904.11</t>
+    <t>22 082.19</t>
   </si>
   <si>
     <t>XS3100081507</t>
   </si>
   <si>
     <t>NTT FINANCE CORP 3.678 16/07/2033</t>
   </si>
   <si>
-    <t>13 413.51</t>
+    <t>12 318.78</t>
   </si>
   <si>
     <t>XS2776001377</t>
   </si>
   <si>
     <t>OMNICOM FINANCE HOLDINGS PLC 3.7 06/03/2032</t>
   </si>
   <si>
-    <t>25 403.29</t>
+    <t>1 206.30</t>
   </si>
   <si>
     <t>XS3284416917</t>
   </si>
   <si>
     <t>OP CORPORATE BANK PLC 30/01/2032</t>
   </si>
   <si>
-    <t>5 170.79</t>
+    <t>8 213.86</t>
   </si>
   <si>
     <t>FR001400GDJ1</t>
   </si>
   <si>
     <t>ORANGE SA PERP</t>
   </si>
   <si>
-    <t>69 580.48</t>
+    <t>74 881.85</t>
   </si>
   <si>
     <t>XS2901491261</t>
   </si>
   <si>
     <t>P3 GROUP SARL 4 19/04/2032</t>
   </si>
   <si>
-    <t>31 073.10</t>
+    <t>29 744.00</t>
   </si>
   <si>
     <t>XS3013011203</t>
   </si>
   <si>
     <t>PPG INDUSTRIES INC 3.25 04/03/2032</t>
   </si>
   <si>
-    <t>18 207.12</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2810794680</t>
   </si>
   <si>
     <t>PROLOGIS EURO FINANCE LLC 4 05/05/2034</t>
   </si>
   <si>
-    <t>19 594.52</t>
+    <t>21 172.60</t>
   </si>
   <si>
     <t>BE0002830116</t>
   </si>
   <si>
     <t>PROXIMUS NV 0.75 17/11/2036</t>
   </si>
   <si>
-    <t>1 676.71</t>
+    <t>2 071.23</t>
   </si>
   <si>
     <t>FR0014010CI2</t>
   </si>
   <si>
     <t>PUBLICIS GROUPE SA 3.375 12/06/2032</t>
   </si>
   <si>
-    <t>21 636.99</t>
+    <t>23 634.25</t>
   </si>
   <si>
     <t>CH1353015048</t>
   </si>
   <si>
     <t>RAIFFEISEN SCHWEIZ GENOSSENSCHAFT 03/09/2032</t>
   </si>
   <si>
-    <t>16 811.61</t>
+    <t>16 969.91</t>
   </si>
   <si>
     <t>FR0014015EO5</t>
   </si>
   <si>
     <t>RCI BANQUE SA 3.75 16/02/2032</t>
   </si>
   <si>
-    <t>1 726.03</t>
+    <t>2 034.25</t>
   </si>
   <si>
     <t>XS2552369469</t>
   </si>
   <si>
     <t>RED ELECTRICA CORPORACION SA PERP</t>
   </si>
   <si>
-    <t>36 189.04</t>
+    <t>34 668.49</t>
   </si>
   <si>
     <t>XS2838500218</t>
   </si>
   <si>
     <t>REDEIA CORPORACION SA 3.375 09/07/2032</t>
   </si>
   <si>
-    <t>8 617.81</t>
+    <t>9 505.48</t>
   </si>
   <si>
     <t>XS2779010300</t>
   </si>
   <si>
     <t>RELX FINANCE BV 3.375 20/03/2033</t>
   </si>
   <si>
-    <t>31 776.41</t>
-[...1 lines deleted...]
-  <si>
     <t>FR001400U3P1</t>
   </si>
   <si>
     <t>ROQUETTE FRERES SA 3.774 25/11/2031</t>
   </si>
   <si>
-    <t>6 803.54</t>
+    <t>8 540.61</t>
   </si>
   <si>
     <t>XS2979759359</t>
   </si>
   <si>
     <t>ROYAL BANK OF CANADA 22/01/2031</t>
   </si>
   <si>
+    <t>1 068.49</t>
+  </si>
+  <si>
+    <t>XS3308054124</t>
+  </si>
+  <si>
+    <t>ROYAL SCHIPHOL GROUP NV 3.625 20/11/2035</t>
+  </si>
+  <si>
     <t>FR001400J150</t>
   </si>
   <si>
     <t>RTE RESEAU DE TRANSPORT D ELECTRIC 3.75 04/07/2035</t>
   </si>
   <si>
-    <t>29 342.47</t>
+    <t>32 301.37</t>
   </si>
   <si>
     <t>XS3304304945</t>
   </si>
   <si>
     <t>SAGE GROUP PLC 3.821 25/02/2033</t>
   </si>
   <si>
+    <t>1 371.79</t>
+  </si>
+  <si>
     <t>FR001400Y1I6</t>
   </si>
   <si>
     <t>SANOFI SA 2.75 11/03/2031</t>
   </si>
   <si>
-    <t>23 936.30</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2894895684</t>
   </si>
   <si>
     <t>SCOTTISH HYDRO ELECTRIC TRANSMISSI 3.375 04/09/2032</t>
   </si>
   <si>
-    <t>8 348.55</t>
+    <t>9 486.99</t>
   </si>
   <si>
     <t>XS2616008970</t>
   </si>
   <si>
     <t>SIKA CAPITAL BV 3.75 03/05/2030</t>
   </si>
   <si>
-    <t>32 116.44</t>
+    <t>34 685.75</t>
   </si>
   <si>
     <t>FR0014014A53</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA 20/11/2035</t>
   </si>
   <si>
-    <t>11 561.30</t>
+    <t>5 223.29</t>
   </si>
   <si>
     <t>XS3027988263</t>
   </si>
   <si>
     <t>SSE PLC 3.5 18/03/2032</t>
   </si>
   <si>
-    <t>21 598.93</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2439704318</t>
   </si>
   <si>
     <t>SSE PLC PERP</t>
   </si>
   <si>
-    <t>30 772.60</t>
+    <t>33 139.73</t>
   </si>
   <si>
     <t>XS2021467753</t>
   </si>
   <si>
     <t>STANDARD CHARTERED PLC 02/07/2027</t>
   </si>
   <si>
     <t>XS2726853554</t>
   </si>
   <si>
     <t>STATKRAFT AS 3.125 13/12/2031</t>
   </si>
   <si>
-    <t>3 565.75</t>
+    <t>3 835.62</t>
   </si>
   <si>
     <t>XS2768793676</t>
   </si>
   <si>
     <t>STATNETT SF 3.375 26/02/2036</t>
   </si>
   <si>
+    <t>1 849.32</t>
+  </si>
+  <si>
+    <t>XS3307413842</t>
+  </si>
+  <si>
+    <t>STELLANTIS NV PERP</t>
+  </si>
+  <si>
     <t>FR001400DQ92</t>
   </si>
   <si>
     <t>SUEZ SA (FR) 5 03/11/2032</t>
   </si>
   <si>
-    <t>11 123.29</t>
+    <t>11 506.85</t>
   </si>
   <si>
     <t>BE6365314770</t>
   </si>
   <si>
     <t>SYENSQO NV 3.375 28/05/2031</t>
   </si>
   <si>
-    <t>30 513.70</t>
+    <t>33 176.71</t>
+  </si>
+  <si>
+    <t>XS2314267449</t>
+  </si>
+  <si>
+    <t>TELE2 AB 0.75 23/03/2031</t>
+  </si>
+  <si>
+    <t>XS2623868994</t>
+  </si>
+  <si>
+    <t>TELE2 AB 3.75 22/11/2029</t>
+  </si>
+  <si>
+    <t>6 352.50</t>
+  </si>
+  <si>
+    <t>XS2589828941</t>
+  </si>
+  <si>
+    <t>TELIA COMPANY AB 3.625 22/02/2032</t>
+  </si>
+  <si>
+    <t>2 016.10</t>
+  </si>
+  <si>
+    <t>XS3166363906</t>
+  </si>
+  <si>
+    <t>TELSTRA GROUP LTD 3.375 02/03/2035</t>
+  </si>
+  <si>
+    <t>2 718.49</t>
+  </si>
+  <si>
+    <t>XS3128477521</t>
+  </si>
+  <si>
+    <t>TERNA RETE ELETTRICA NAZIONALE SPA 3 22/07/2031</t>
+  </si>
+  <si>
+    <t>17 046.58</t>
+  </si>
+  <si>
+    <t>XS3281650823</t>
+  </si>
+  <si>
+    <t>TERNA RETE ELETTRICA NAZIONALE SPA PERP</t>
+  </si>
+  <si>
+    <t>2 744.79</t>
+  </si>
+  <si>
+    <t>XS2798269069</t>
+  </si>
+  <si>
+    <t>18 010.96</t>
+  </si>
+  <si>
+    <t>FR001400L263</t>
+  </si>
+  <si>
+    <t>THALES SA 4.25 18/10/2031</t>
+  </si>
+  <si>
+    <t>12 715.07</t>
   </si>
   <si>
     <t>XS3298843924</t>
   </si>
   <si>
     <t>T-MOBILE USA INC 3.625 19/02/2035</t>
   </si>
   <si>
-    <t>1 143.32</t>
-[...74 lines deleted...]
-    <t>10 758.90</t>
+    <t>3 937.64</t>
   </si>
   <si>
     <t>XS2980851351</t>
   </si>
   <si>
     <t>TORONTO-DOMINION BANK/THE 23/01/2036</t>
   </si>
   <si>
-    <t>3 818.01</t>
+    <t>6 436.08</t>
   </si>
   <si>
     <t>XS3047435659</t>
   </si>
   <si>
     <t>TRANSURBAN FINANCE COMPANY PTY LTD 4.143 17/04/2035</t>
   </si>
   <si>
-    <t>13 845.11</t>
+    <t>11 037.41</t>
   </si>
   <si>
     <t>XS2614623978</t>
   </si>
   <si>
     <t>TRANSURBAN FINANCE COMPANY PTY LTD 4.225 26/04/2033</t>
   </si>
   <si>
-    <t>14 214.52</t>
+    <t>11 494.32</t>
   </si>
   <si>
     <t>CH1305916897</t>
   </si>
   <si>
     <t>UBS GROUP AG 09/06/2033</t>
   </si>
   <si>
-    <t>20 300.54</t>
+    <t>22 153.06</t>
   </si>
   <si>
     <t>CH1474856957</t>
   </si>
   <si>
     <t>UBS GROUP AG 11/08/2031</t>
   </si>
   <si>
-    <t>11 192.61</t>
-[...8 lines deleted...]
-    <t>28 038.36</t>
+    <t>8 654.70</t>
   </si>
   <si>
     <t>FR001400SIL1</t>
   </si>
   <si>
     <t>UNIBAIL-RODAMCO-WESTFIELD SE 3.875 11/09/2034</t>
   </si>
   <si>
-    <t>12 559.25</t>
-[...8 lines deleted...]
-    <t>15 068.49</t>
+    <t>12 293.84</t>
   </si>
   <si>
     <t>XS2496289138</t>
   </si>
   <si>
     <t>UNIVERSAL MUSIC GROUP NV 3.75 30/06/2032</t>
   </si>
   <si>
-    <t>30 183.70</t>
+    <t>27 711.37</t>
   </si>
   <si>
     <t>FR001400UHP0</t>
   </si>
   <si>
     <t>VEOLIA ENVIRONNEMENT SA 2.974 10/01/2031</t>
   </si>
   <si>
-    <t>2 737.71</t>
+    <t>3 519.91</t>
   </si>
   <si>
     <t>FR00140007L3</t>
   </si>
   <si>
     <t>VEOLIA ENVIRONNEMENT SA NC8.5 PERP</t>
   </si>
   <si>
-    <t>19 294.52</t>
+    <t>20 773.97</t>
   </si>
   <si>
     <t>XS2821745374</t>
   </si>
   <si>
     <t>VERBUND AG 3.25 17/05/2031</t>
   </si>
   <si>
-    <t>15 279.45</t>
-[...5 lines deleted...]
-    <t>VERIZON COMMUNICATIONS INC 15/08/2056</t>
+    <t>8 280.82</t>
+  </si>
+  <si>
+    <t>XS3310548105</t>
+  </si>
+  <si>
+    <t>VESTAS WIND SYSTEMS A/S 3.75 15/06/2033</t>
   </si>
   <si>
     <t>DE000A3MP4V7</t>
   </si>
   <si>
     <t>VONOVIA SE 0.75 01/09/2032</t>
   </si>
   <si>
-    <t>4 045.89</t>
+    <t>4 588.36</t>
   </si>
   <si>
     <t>XS2198580271</t>
   </si>
   <si>
     <t>WOLTERS KLUWER NV 0.75 03/07/2030</t>
   </si>
   <si>
-    <t>5 402.05</t>
+    <t>5 944.52</t>
   </si>
   <si>
     <t>XS2592516210</t>
   </si>
   <si>
     <t>WOLTERS KLUWER NV 3.75 03/04/2031</t>
   </si>
   <si>
-    <t>6 780.82</t>
+    <t>7 273.97</t>
   </si>
   <si>
     <t>CH1471403852</t>
   </si>
   <si>
     <t>ZUERCHER KANTONALBANK 11/09/2031</t>
   </si>
   <si>
-    <t>11 679.06</t>
-[...8 lines deleted...]
-    <t>-169 361.10</t>
+    <t>13 337.62</t>
+  </si>
+  <si>
+    <t>CDS-00108119</t>
+  </si>
+  <si>
+    <t>PAR20260313050133025</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -2081,198 +2021,198 @@
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:N4"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="C4" sqref="C4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.282" bestFit="true" customWidth="true" style="0"/>
-    <col min="8" max="8" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="9.10" bestFit="true" style="0"/>
     <col min="14" max="14" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
-        <v>71194.3521</v>
+        <v>68228.6021</v>
       </c>
       <c r="D2">
-        <v>1486.68</v>
+        <v>1459.49</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>105843277.42</v>
+        <v>99579038.98</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>105843277.42</v>
+        <v>99579038.98</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
-        <v>617096.0233</v>
+        <v>429946.6522</v>
       </c>
       <c r="D3">
-        <v>101.94</v>
+        <v>100.04</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>62909185.97</v>
+        <v>43013730.76</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>62909185.97</v>
+        <v>43013730.76</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="1">
         <v>10.0</v>
       </c>
       <c r="D4">
-        <v>101.66</v>
+        <v>99.8</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
-        <v>1016.62</v>
+        <v>998.04</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
       <c r="H4">
-        <v>1016.62</v>
+        <v>998.04</v>
       </c>
       <c r="I4" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P190"/>
+  <dimension ref="A1:P182"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O190" sqref="O190"/>
+      <selection activeCell="O182" sqref="O182"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>13</v>
       </c>
       <c r="B1" t="s">
         <v>14</v>
       </c>
       <c r="C1" t="s">
         <v>15</v>
       </c>
       <c r="D1" t="s">
         <v>16</v>
       </c>
       <c r="E1" t="s">
         <v>17</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>18</v>
@@ -2291,9489 +2231,9089 @@
       </c>
       <c r="L1" t="s">
         <v>23</v>
       </c>
       <c r="M1" t="s">
         <v>24</v>
       </c>
       <c r="N1" t="s">
         <v>25</v>
       </c>
       <c r="O1" t="s">
         <v>26</v>
       </c>
       <c r="P1" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>28</v>
       </c>
       <c r="B2" t="s">
         <v>29</v>
       </c>
       <c r="C2" s="1">
-        <v>6307.0</v>
+        <v>20.0</v>
       </c>
       <c r="D2" s="1">
-        <v>1070.05</v>
+        <v>115.74</v>
       </c>
       <c r="E2" s="1">
-        <v>1069.5383161567</v>
+        <v>116.37</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
         <v>1.0</v>
       </c>
       <c r="H2" s="1">
-        <v>6745578.16</v>
+        <v>0.0</v>
       </c>
       <c r="I2" s="1">
-        <v>3227.19</v>
+        <v>-12600.0</v>
       </c>
       <c r="J2" s="1">
-        <v>0.04784156262745</v>
+        <v>0</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>6748805.35</v>
+        <v>-12600.0</v>
       </c>
       <c r="N2" s="1">
-        <v>6748805.35</v>
+        <v>-12600.0</v>
       </c>
       <c r="O2" s="1">
-        <v>4.0</v>
+        <v>-0.01</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>30</v>
       </c>
       <c r="B3" t="s">
         <v>31</v>
       </c>
       <c r="C3" s="1">
-        <v>3.0</v>
+        <v>784000.0</v>
       </c>
       <c r="D3" s="1">
-        <v>129.63</v>
+        <v>97.499</v>
       </c>
       <c r="E3" s="1">
-        <v>128.6</v>
+        <v>99.3340727</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
         <v>1.0</v>
       </c>
       <c r="H3" s="1">
-        <v>0.0</v>
+        <v>778779.13</v>
       </c>
       <c r="I3" s="1">
-        <v>3090.0</v>
+        <v>-14386.97</v>
       </c>
       <c r="J3" s="1">
-        <v>0</v>
+        <v>-1.8473748776498</v>
       </c>
       <c r="K3">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.52</v>
+      </c>
+      <c r="L3" t="s">
+        <v>32</v>
       </c>
       <c r="M3" s="1">
-        <v>3090.0</v>
+        <v>764392.16</v>
       </c>
       <c r="N3" s="1">
-        <v>3090.0</v>
+        <v>768441.04</v>
       </c>
       <c r="O3" s="1">
-        <v>0.0</v>
+        <v>0.54</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B4" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="C4" s="1">
-        <v>-44.0</v>
+        <v>334000.0</v>
       </c>
       <c r="D4" s="1">
-        <v>117.14</v>
+        <v>106.503</v>
       </c>
       <c r="E4" s="1">
-        <v>117.18</v>
+        <v>102.64317665</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
         <v>1.0</v>
       </c>
       <c r="H4" s="1">
-        <v>0.0</v>
+        <v>342828.21</v>
       </c>
       <c r="I4" s="1">
-        <v>1760.0</v>
+        <v>12891.81</v>
       </c>
       <c r="J4" s="1">
-        <v>0</v>
+        <v>3.7604285831671</v>
       </c>
       <c r="K4">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>2.17</v>
+      </c>
+      <c r="L4" t="s">
+        <v>35</v>
       </c>
       <c r="M4" s="1">
-        <v>1760.0</v>
+        <v>355720.02</v>
       </c>
       <c r="N4" s="1">
-        <v>1760.0</v>
+        <v>362977.66</v>
       </c>
       <c r="O4" s="1">
-        <v>0.0</v>
+        <v>0.25</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="B5" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="C5" s="1">
-        <v>-56.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D5" s="1">
-        <v>123.58</v>
+        <v>94.59</v>
       </c>
       <c r="E5" s="1">
-        <v>121.25</v>
+        <v>85.8945975</v>
       </c>
       <c r="F5" t="s">
         <v>8</v>
       </c>
       <c r="G5">
         <v>1.0</v>
       </c>
       <c r="H5" s="1">
-        <v>0.0</v>
+        <v>343578.39</v>
       </c>
       <c r="I5" s="1">
-        <v>-130480.0</v>
+        <v>34781.61</v>
       </c>
       <c r="J5" s="1">
-        <v>0</v>
+        <v>10.123340411485</v>
       </c>
       <c r="K5">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>3.04</v>
+      </c>
+      <c r="L5" t="s">
+        <v>38</v>
       </c>
       <c r="M5" s="1">
-        <v>-130480.0</v>
+        <v>378360.0</v>
       </c>
       <c r="N5" s="1">
-        <v>-130480.0</v>
+        <v>390505.21</v>
       </c>
       <c r="O5" s="1">
-        <v>-0.08</v>
+        <v>0.27</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="B6" t="s">
         <v>37</v>
       </c>
       <c r="C6" s="1">
-        <v>884000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="D6" s="1">
-        <v>100.307</v>
+        <v>98.599</v>
       </c>
       <c r="E6" s="1">
-        <v>99.3340724</v>
+        <v>100.4938</v>
       </c>
       <c r="F6" t="s">
         <v>8</v>
       </c>
       <c r="G6">
         <v>1.0</v>
       </c>
       <c r="H6" s="1">
-        <v>878113.2</v>
+        <v>1004938.0</v>
       </c>
       <c r="I6" s="1">
-        <v>8600.68</v>
+        <v>-18948.0</v>
       </c>
       <c r="J6" s="1">
-        <v>0.97945002990503</v>
+        <v>-1.8854894530807</v>
       </c>
       <c r="K6">
-        <v>0.28</v>
+        <v>1.56</v>
       </c>
       <c r="L6" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="M6" s="1">
-        <v>886713.88</v>
+        <v>985990.0</v>
       </c>
       <c r="N6" s="1">
-        <v>889172.13</v>
+        <v>1001603.01</v>
       </c>
       <c r="O6" s="1">
-        <v>0.53</v>
+        <v>0.7</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="B7" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="C7" s="1">
-        <v>334000.0</v>
+        <v>1048000.0</v>
       </c>
       <c r="D7" s="1">
-        <v>110.471</v>
+        <v>97.521</v>
       </c>
       <c r="E7" s="1">
-        <v>102.64317665</v>
+        <v>99.46317271</v>
       </c>
       <c r="F7" t="s">
         <v>8</v>
       </c>
       <c r="G7">
         <v>1.0</v>
       </c>
       <c r="H7" s="1">
-        <v>342828.21</v>
+        <v>1042374.05</v>
       </c>
       <c r="I7" s="1">
-        <v>26144.93</v>
+        <v>-20353.97</v>
       </c>
       <c r="J7" s="1">
-        <v>7.6262481433485</v>
+        <v>-1.9526550953566</v>
       </c>
       <c r="K7">
-        <v>1.8</v>
+        <v>1.14</v>
       </c>
       <c r="L7" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="M7" s="1">
-        <v>368973.14</v>
+        <v>1022020.08</v>
       </c>
       <c r="N7" s="1">
-        <v>374995.43</v>
+        <v>1033971.59</v>
       </c>
       <c r="O7" s="1">
-        <v>0.22</v>
+        <v>0.73</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="B8" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="C8" s="1">
-        <v>400000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D8" s="1">
-        <v>98.315</v>
+        <v>96.474</v>
       </c>
       <c r="E8" s="1">
-        <v>84.075455</v>
+        <v>99.19042857</v>
       </c>
       <c r="F8" t="s">
         <v>8</v>
       </c>
       <c r="G8">
         <v>1.0</v>
       </c>
       <c r="H8" s="1">
-        <v>336301.82</v>
+        <v>694333.0</v>
       </c>
       <c r="I8" s="1">
-        <v>56958.18</v>
+        <v>-19015.0</v>
       </c>
       <c r="J8" s="1">
-        <v>16.936625558553</v>
+        <v>-2.7385994904462</v>
       </c>
       <c r="K8">
-        <v>0.94</v>
+        <v>1.13</v>
       </c>
       <c r="L8" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="M8" s="1">
-        <v>393260.0</v>
+        <v>675318.0</v>
       </c>
       <c r="N8" s="1">
-        <v>397018.9</v>
+        <v>683257.73</v>
       </c>
       <c r="O8" s="1">
-        <v>0.24</v>
+        <v>0.48</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="B9" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="C9" s="1">
-        <v>900000.0</v>
+        <v>725000.0</v>
       </c>
       <c r="D9" s="1">
-        <v>104.69</v>
+        <v>100.022</v>
       </c>
       <c r="E9" s="1">
-        <v>100.84511111</v>
+        <v>99.955</v>
       </c>
       <c r="F9" t="s">
         <v>8</v>
       </c>
       <c r="G9">
         <v>1.0</v>
       </c>
       <c r="H9" s="1">
-        <v>907606.0</v>
+        <v>724673.75</v>
       </c>
       <c r="I9" s="1">
-        <v>34604.0</v>
+        <v>485.75</v>
       </c>
       <c r="J9" s="1">
-        <v>3.8126676112763</v>
+        <v>0.067030163573608</v>
       </c>
       <c r="K9">
-        <v>3.81</v>
-[...2 lines deleted...]
-        <v>47</v>
+        <v>0.0</v>
+      </c>
+      <c r="L9">
+        <v>0.0</v>
       </c>
       <c r="M9" s="1">
-        <v>942210.0</v>
+        <v>725159.5</v>
       </c>
       <c r="N9" s="1">
-        <v>976536.37</v>
+        <v>725159.5</v>
       </c>
       <c r="O9" s="1">
-        <v>0.58</v>
+        <v>0.51</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B10" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="C10" s="1">
-        <v>1000000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D10" s="1">
-        <v>102.565</v>
+        <v>100.979</v>
       </c>
       <c r="E10" s="1">
-        <v>100.4938</v>
+        <v>101.340404</v>
       </c>
       <c r="F10" t="s">
         <v>8</v>
       </c>
       <c r="G10">
         <v>1.0</v>
       </c>
       <c r="H10" s="1">
-        <v>1004938.0</v>
+        <v>506702.02</v>
       </c>
       <c r="I10" s="1">
-        <v>20712.0</v>
+        <v>-1807.02</v>
       </c>
       <c r="J10" s="1">
-        <v>2.0610226700553</v>
+        <v>-0.35662380031562</v>
       </c>
       <c r="K10">
-        <v>1.18</v>
+        <v>3.32</v>
       </c>
       <c r="L10" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="M10" s="1">
-        <v>1025650.0</v>
+        <v>504895.0</v>
       </c>
       <c r="N10" s="1">
-        <v>1037400.0</v>
+        <v>521477.19</v>
       </c>
       <c r="O10" s="1">
-        <v>0.61</v>
+        <v>0.37</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B11" t="s">
-        <v>49</v>
+        <v>53</v>
       </c>
       <c r="C11" s="1">
-        <v>400000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D11" s="1">
-        <v>98.227</v>
+        <v>100.8</v>
       </c>
       <c r="E11" s="1">
-        <v>85.8945975</v>
+        <v>102.386834</v>
       </c>
       <c r="F11" t="s">
         <v>8</v>
       </c>
       <c r="G11">
         <v>1.0</v>
       </c>
       <c r="H11" s="1">
-        <v>343578.39</v>
+        <v>511934.17</v>
       </c>
       <c r="I11" s="1">
-        <v>49329.61</v>
+        <v>-7934.17</v>
       </c>
       <c r="J11" s="1">
-        <v>14.357599731462</v>
+        <v>-1.5498418478298</v>
       </c>
       <c r="K11">
-        <v>2.78</v>
+        <v>2.93</v>
       </c>
       <c r="L11" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="M11" s="1">
-        <v>392908.0</v>
+        <v>504000.0</v>
       </c>
       <c r="N11" s="1">
-        <v>404034.03</v>
+        <v>518628.37</v>
       </c>
       <c r="O11" s="1">
-        <v>0.24</v>
+        <v>0.36</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="B12" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="C12" s="1">
-        <v>1248000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D12" s="1">
-        <v>100.143</v>
+        <v>86.465</v>
       </c>
       <c r="E12" s="1">
-        <v>99.46317308</v>
+        <v>77.70662</v>
       </c>
       <c r="F12" t="s">
         <v>8</v>
       </c>
       <c r="G12">
         <v>1.0</v>
       </c>
       <c r="H12" s="1">
-        <v>1241300.4</v>
+        <v>310826.48</v>
       </c>
       <c r="I12" s="1">
-        <v>8484.24</v>
+        <v>35033.52</v>
       </c>
       <c r="J12" s="1">
-        <v>0.68349611423633</v>
+        <v>11.271086041318</v>
       </c>
       <c r="K12">
-        <v>0.89</v>
+        <v>2.33</v>
       </c>
       <c r="L12" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="M12" s="1">
-        <v>1249784.64</v>
+        <v>345860.0</v>
       </c>
       <c r="N12" s="1">
-        <v>1260939.71</v>
+        <v>355177.26</v>
       </c>
       <c r="O12" s="1">
-        <v>0.75</v>
+        <v>0.25</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="B13" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="C13" s="1">
-        <v>700000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D13" s="1">
-        <v>98.916</v>
+        <v>97.138</v>
       </c>
       <c r="E13" s="1">
-        <v>99.19042857</v>
+        <v>99.38842833</v>
       </c>
       <c r="F13" t="s">
         <v>8</v>
       </c>
       <c r="G13">
         <v>1.0</v>
       </c>
       <c r="H13" s="1">
-        <v>694333.0</v>
+        <v>596330.57</v>
       </c>
       <c r="I13" s="1">
-        <v>-1921.0</v>
+        <v>-13502.57</v>
       </c>
       <c r="J13" s="1">
-        <v>-0.27666839974479</v>
+        <v>-2.2642760038279</v>
       </c>
       <c r="K13">
-        <v>0.94</v>
+        <v>2.64</v>
       </c>
       <c r="L13" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="M13" s="1">
-        <v>692412.0</v>
+        <v>582828.0</v>
       </c>
       <c r="N13" s="1">
-        <v>698970.9</v>
+        <v>598658.14</v>
       </c>
       <c r="O13" s="1">
-        <v>0.41</v>
+        <v>0.42</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="B14" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="C14" s="1">
-        <v>500000.0</v>
+        <v>314000.0</v>
       </c>
       <c r="D14" s="1">
-        <v>103.926</v>
+        <v>95.666</v>
       </c>
       <c r="E14" s="1">
-        <v>101.340404</v>
+        <v>98.6381879</v>
       </c>
       <c r="F14" t="s">
         <v>8</v>
       </c>
       <c r="G14">
         <v>1.0</v>
       </c>
       <c r="H14" s="1">
-        <v>506702.02</v>
+        <v>309723.91</v>
       </c>
       <c r="I14" s="1">
-        <v>12927.98</v>
+        <v>-9332.67</v>
       </c>
       <c r="J14" s="1">
-        <v>2.5513969729191</v>
+        <v>-3.0132223243598</v>
       </c>
       <c r="K14">
-        <v>3.02</v>
+        <v>1.31</v>
       </c>
       <c r="L14" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="M14" s="1">
-        <v>519630.0</v>
+        <v>300391.24</v>
       </c>
       <c r="N14" s="1">
-        <v>534732.74</v>
+        <v>304516.25</v>
       </c>
       <c r="O14" s="1">
-        <v>0.32</v>
+        <v>0.21</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="B15" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="C15" s="1">
-        <v>600000.0</v>
+        <v>502000.0</v>
       </c>
       <c r="D15" s="1">
-        <v>104.644</v>
+        <v>97.441</v>
       </c>
       <c r="E15" s="1">
-        <v>102.38683333</v>
+        <v>99.91623904</v>
       </c>
       <c r="F15" t="s">
         <v>8</v>
       </c>
       <c r="G15">
         <v>1.0</v>
       </c>
       <c r="H15" s="1">
-        <v>614321.0</v>
+        <v>501579.52</v>
       </c>
       <c r="I15" s="1">
-        <v>13543.0</v>
+        <v>-12425.7</v>
       </c>
       <c r="J15" s="1">
-        <v>2.2045477852784</v>
+        <v>-2.4773140657737</v>
       </c>
       <c r="K15">
-        <v>2.63</v>
+        <v>0.32</v>
       </c>
       <c r="L15" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="M15" s="1">
-        <v>627864.0</v>
+        <v>489153.82</v>
       </c>
       <c r="N15" s="1">
-        <v>643669.92</v>
+        <v>490752.66</v>
       </c>
       <c r="O15" s="1">
-        <v>0.38</v>
+        <v>0.34</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="B16" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="C16" s="1">
-        <v>400000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D16" s="1">
-        <v>90.153</v>
+        <v>98.152</v>
       </c>
       <c r="E16" s="1">
-        <v>77.70662</v>
+        <v>100.2235</v>
       </c>
       <c r="F16" t="s">
         <v>8</v>
       </c>
       <c r="G16">
         <v>1.0</v>
       </c>
       <c r="H16" s="1">
-        <v>310826.48</v>
+        <v>601341.0</v>
       </c>
       <c r="I16" s="1">
-        <v>49785.52</v>
+        <v>-12429.0</v>
       </c>
       <c r="J16" s="1">
-        <v>16.017142426218</v>
+        <v>-2.0668805220333</v>
       </c>
       <c r="K16">
-        <v>2.16</v>
+        <v>3.49</v>
       </c>
       <c r="L16" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="M16" s="1">
-        <v>360612.0</v>
+        <v>588912.0</v>
       </c>
       <c r="N16" s="1">
-        <v>369245.42</v>
+        <v>609870.9</v>
       </c>
       <c r="O16" s="1">
-        <v>0.22</v>
+        <v>0.43</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="B17" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="C17" s="1">
-        <v>400000.0</v>
+        <v>1500000.0</v>
       </c>
       <c r="D17" s="1">
-        <v>106.007</v>
+        <v>97.619</v>
       </c>
       <c r="E17" s="1">
-        <v>106.5227</v>
+        <v>98.1092</v>
       </c>
       <c r="F17" t="s">
         <v>8</v>
       </c>
       <c r="G17">
         <v>1.0</v>
       </c>
       <c r="H17" s="1">
-        <v>426090.8</v>
+        <v>1471638.0</v>
       </c>
       <c r="I17" s="1">
-        <v>-2062.8</v>
+        <v>-7353.0</v>
       </c>
       <c r="J17" s="1">
-        <v>-0.48412216363273</v>
+        <v>-0.4996473317487</v>
       </c>
       <c r="K17">
-        <v>3.99</v>
+        <v>3.01</v>
       </c>
       <c r="L17" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="M17" s="1">
-        <v>424028.0</v>
+        <v>1464285.0</v>
       </c>
       <c r="N17" s="1">
-        <v>439973.21</v>
+        <v>1509449.38</v>
       </c>
       <c r="O17" s="1">
-        <v>0.26</v>
+        <v>1.06</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="B18" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="C18" s="1">
-        <v>400000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D18" s="1">
-        <v>109.173</v>
+        <v>99.695</v>
       </c>
       <c r="E18" s="1">
-        <v>110.69175</v>
+        <v>100.51047333</v>
       </c>
       <c r="F18" t="s">
         <v>8</v>
       </c>
       <c r="G18">
         <v>1.0</v>
       </c>
       <c r="H18" s="1">
-        <v>442767.0</v>
+        <v>904594.26</v>
       </c>
       <c r="I18" s="1">
-        <v>-6075.0</v>
+        <v>-7339.26</v>
       </c>
       <c r="J18" s="1">
-        <v>-1.3720534728198</v>
+        <v>-0.81133170135305</v>
       </c>
       <c r="K18">
-        <v>4.61</v>
+        <v>2.98</v>
       </c>
       <c r="L18" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="M18" s="1">
-        <v>436692.0</v>
+        <v>897255.0</v>
       </c>
       <c r="N18" s="1">
-        <v>455150.9</v>
+        <v>924035.18</v>
       </c>
       <c r="O18" s="1">
-        <v>0.27</v>
+        <v>0.65</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="B19" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="C19" s="1">
-        <v>700000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D19" s="1">
-        <v>99.215</v>
+        <v>106.054</v>
       </c>
       <c r="E19" s="1">
-        <v>99.38842857</v>
+        <v>105.55</v>
       </c>
       <c r="F19" t="s">
         <v>8</v>
       </c>
       <c r="G19">
         <v>1.0</v>
       </c>
       <c r="H19" s="1">
-        <v>695719.0</v>
+        <v>422200.0</v>
       </c>
       <c r="I19" s="1">
-        <v>-1214.0</v>
+        <v>2016.0</v>
       </c>
       <c r="J19" s="1">
-        <v>-0.17449573750322</v>
+        <v>0.47749881572714</v>
       </c>
       <c r="K19">
-        <v>2.44</v>
+        <v>1.56</v>
       </c>
       <c r="L19" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="M19" s="1">
-        <v>694505.0</v>
+        <v>424216.0</v>
       </c>
       <c r="N19" s="1">
-        <v>711592.67</v>
+        <v>430459.84</v>
       </c>
       <c r="O19" s="1">
-        <v>0.42</v>
+        <v>0.3</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="B20" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="C20" s="1">
-        <v>1114000.0</v>
+        <v>1935000.0</v>
       </c>
       <c r="D20" s="1">
-        <v>97.908</v>
+        <v>98.28</v>
       </c>
       <c r="E20" s="1">
-        <v>98.63818851</v>
+        <v>100.91270646</v>
       </c>
       <c r="F20" t="s">
         <v>8</v>
       </c>
       <c r="G20">
         <v>1.0</v>
       </c>
       <c r="H20" s="1">
-        <v>1098829.42</v>
+        <v>1952660.87</v>
       </c>
       <c r="I20" s="1">
-        <v>-8134.3</v>
+        <v>-50942.87</v>
       </c>
       <c r="J20" s="1">
-        <v>-0.74026958615651</v>
+        <v>-2.6088949075935</v>
       </c>
       <c r="K20">
-        <v>1.08</v>
+        <v>2.07</v>
       </c>
       <c r="L20" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="M20" s="1">
-        <v>1090695.12</v>
+        <v>1901718.0</v>
       </c>
       <c r="N20" s="1">
-        <v>1102766.0</v>
+        <v>1941687.15</v>
       </c>
       <c r="O20" s="1">
-        <v>0.65</v>
+        <v>1.36</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="B21" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="C21" s="1">
-        <v>502000.0</v>
+        <v>944000.0</v>
       </c>
       <c r="D21" s="1">
-        <v>100.801</v>
+        <v>105.492</v>
       </c>
       <c r="E21" s="1">
-        <v>99.91623904</v>
+        <v>104.49157945</v>
       </c>
       <c r="F21" t="s">
         <v>8</v>
       </c>
       <c r="G21">
         <v>1.0</v>
       </c>
       <c r="H21" s="1">
-        <v>501579.52</v>
+        <v>986400.51</v>
       </c>
       <c r="I21" s="1">
-        <v>4441.5</v>
+        <v>9443.97</v>
       </c>
       <c r="J21" s="1">
-        <v>0.88550266167167</v>
+        <v>0.95741738819661</v>
       </c>
       <c r="K21">
-        <v>0.07</v>
-[...2 lines deleted...]
-        <v>361.03</v>
+        <v>1.16</v>
+      </c>
+      <c r="L21" t="s">
+        <v>84</v>
       </c>
       <c r="M21" s="1">
-        <v>506021.02</v>
+        <v>995844.48</v>
       </c>
       <c r="N21" s="1">
-        <v>506382.05</v>
+        <v>1006816.52</v>
       </c>
       <c r="O21" s="1">
-        <v>0.3</v>
+        <v>0.71</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
-        <v>82</v>
+        <v>85</v>
       </c>
       <c r="B22" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="C22" s="1">
-        <v>600000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D22" s="1">
-        <v>101.116</v>
+        <v>103.194</v>
       </c>
       <c r="E22" s="1">
-        <v>100.2235</v>
+        <v>105.76</v>
       </c>
       <c r="F22" t="s">
         <v>8</v>
       </c>
       <c r="G22">
         <v>1.0</v>
       </c>
       <c r="H22" s="1">
-        <v>601341.0</v>
+        <v>846080.0</v>
       </c>
       <c r="I22" s="1">
-        <v>5355.0</v>
+        <v>-20528.0</v>
       </c>
       <c r="J22" s="1">
-        <v>0.89050971079637</v>
+        <v>-2.4262481089259</v>
       </c>
       <c r="K22">
-        <v>3.21</v>
+        <v>0.57</v>
       </c>
       <c r="L22" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="M22" s="1">
-        <v>606696.0</v>
+        <v>825552.0</v>
       </c>
       <c r="N22" s="1">
-        <v>625978.19</v>
+        <v>830146.52</v>
       </c>
       <c r="O22" s="1">
-        <v>0.37</v>
+        <v>0.58</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
-        <v>85</v>
+        <v>88</v>
       </c>
       <c r="B23" t="s">
-        <v>86</v>
+        <v>89</v>
       </c>
       <c r="C23" s="1">
-        <v>1500000.0</v>
+        <v>840000.0</v>
       </c>
       <c r="D23" s="1">
-        <v>99.812</v>
+        <v>97.733</v>
       </c>
       <c r="E23" s="1">
-        <v>98.1092</v>
+        <v>99.8299619</v>
       </c>
       <c r="F23" t="s">
         <v>8</v>
       </c>
       <c r="G23">
         <v>1.0</v>
       </c>
       <c r="H23" s="1">
-        <v>1471638.0</v>
+        <v>838571.68</v>
       </c>
       <c r="I23" s="1">
-        <v>25542.0</v>
+        <v>-17614.48</v>
       </c>
       <c r="J23" s="1">
-        <v>1.7356170471271</v>
+        <v>-2.1005336121058</v>
       </c>
       <c r="K23">
-        <v>2.78</v>
+        <v>1.29</v>
       </c>
       <c r="L23" t="s">
-        <v>87</v>
+        <v>90</v>
       </c>
       <c r="M23" s="1">
-        <v>1497180.0</v>
+        <v>820957.2</v>
       </c>
       <c r="N23" s="1">
-        <v>1538892.33</v>
+        <v>831816.79</v>
       </c>
       <c r="O23" s="1">
-        <v>0.91</v>
+        <v>0.58</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
-        <v>88</v>
+        <v>91</v>
       </c>
       <c r="B24" t="s">
-        <v>89</v>
+        <v>92</v>
       </c>
       <c r="C24" s="1">
-        <v>1000000.0</v>
+        <v>791000.0</v>
       </c>
       <c r="D24" s="1">
-        <v>101.209</v>
+        <v>99.824</v>
       </c>
       <c r="E24" s="1">
-        <v>100.510473</v>
+        <v>100.07568647</v>
       </c>
       <c r="F24" t="s">
         <v>8</v>
       </c>
       <c r="G24">
         <v>1.0</v>
       </c>
       <c r="H24" s="1">
-        <v>1005104.73</v>
+        <v>791598.68</v>
       </c>
       <c r="I24" s="1">
-        <v>6985.27</v>
+        <v>-1990.84</v>
       </c>
       <c r="J24" s="1">
-        <v>0.69497931822488</v>
+        <v>-0.25149612427348</v>
       </c>
       <c r="K24">
-        <v>2.77</v>
+        <v>0.56</v>
       </c>
       <c r="L24" t="s">
-        <v>90</v>
+        <v>93</v>
       </c>
       <c r="M24" s="1">
-        <v>1012090.0</v>
+        <v>789607.84</v>
       </c>
       <c r="N24" s="1">
-        <v>1039751.51</v>
+        <v>794069.41</v>
       </c>
       <c r="O24" s="1">
-        <v>0.62</v>
+        <v>0.56</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
-        <v>91</v>
+        <v>94</v>
       </c>
       <c r="B25" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
       <c r="C25" s="1">
-        <v>600000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D25" s="1">
-        <v>109.287</v>
+        <v>100.55</v>
       </c>
       <c r="E25" s="1">
-        <v>105.55</v>
+        <v>102.7138</v>
       </c>
       <c r="F25" t="s">
         <v>8</v>
       </c>
       <c r="G25">
         <v>1.0</v>
       </c>
       <c r="H25" s="1">
-        <v>633300.0</v>
+        <v>924424.2</v>
       </c>
       <c r="I25" s="1">
-        <v>22422.0</v>
+        <v>-19474.2</v>
       </c>
       <c r="J25" s="1">
-        <v>3.5405021316911</v>
+        <v>-2.1066302677926</v>
       </c>
       <c r="K25">
-        <v>1.13</v>
+        <v>0.75</v>
       </c>
       <c r="L25" t="s">
-        <v>93</v>
+        <v>96</v>
       </c>
       <c r="M25" s="1">
-        <v>655722.0</v>
+        <v>904950.0</v>
       </c>
       <c r="N25" s="1">
-        <v>662474.05</v>
+        <v>911700.0</v>
       </c>
       <c r="O25" s="1">
-        <v>0.39</v>
+        <v>0.64</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
-        <v>94</v>
+        <v>97</v>
       </c>
       <c r="B26" t="s">
-        <v>95</v>
+        <v>98</v>
       </c>
       <c r="C26" s="1">
-        <v>1935000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D26" s="1">
-        <v>100.891</v>
+        <v>105.557</v>
       </c>
       <c r="E26" s="1">
-        <v>100.91270646</v>
+        <v>107.962</v>
       </c>
       <c r="F26" t="s">
         <v>8</v>
       </c>
       <c r="G26">
         <v>1.0</v>
       </c>
       <c r="H26" s="1">
-        <v>1952660.87</v>
+        <v>647772.0</v>
       </c>
       <c r="I26" s="1">
-        <v>-420.02</v>
+        <v>-14430.0</v>
       </c>
       <c r="J26" s="1">
-        <v>-0.021510135551597</v>
+        <v>-2.2276356495804</v>
       </c>
       <c r="K26">
-        <v>1.85</v>
+        <v>0.61</v>
       </c>
       <c r="L26" t="s">
-        <v>96</v>
+        <v>99</v>
       </c>
       <c r="M26" s="1">
-        <v>1952240.85</v>
+        <v>633342.0</v>
       </c>
       <c r="N26" s="1">
-        <v>1988039.3</v>
+        <v>636999.3</v>
       </c>
       <c r="O26" s="1">
-        <v>1.18</v>
+        <v>0.45</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
-        <v>97</v>
+        <v>100</v>
       </c>
       <c r="B27" t="s">
-        <v>98</v>
+        <v>101</v>
       </c>
       <c r="C27" s="1">
-        <v>1144000.0</v>
+        <v>1700000.0</v>
       </c>
       <c r="D27" s="1">
-        <v>109.588</v>
+        <v>88.312</v>
       </c>
       <c r="E27" s="1">
-        <v>104.49157955</v>
+        <v>89.011</v>
       </c>
       <c r="F27" t="s">
         <v>8</v>
       </c>
       <c r="G27">
         <v>1.0</v>
       </c>
       <c r="H27" s="1">
-        <v>1195383.67</v>
+        <v>1513187.0</v>
       </c>
       <c r="I27" s="1">
-        <v>58303.05</v>
+        <v>-11883.0</v>
       </c>
       <c r="J27" s="1">
-        <v>4.877350382409</v>
+        <v>-0.78529619934615</v>
       </c>
       <c r="K27">
-        <v>0.74</v>
+        <v>0.91</v>
       </c>
       <c r="L27" t="s">
-        <v>99</v>
+        <v>102</v>
       </c>
       <c r="M27" s="1">
-        <v>1253686.72</v>
+        <v>1501304.0</v>
       </c>
       <c r="N27" s="1">
-        <v>1262148.21</v>
+        <v>1516855.79</v>
       </c>
       <c r="O27" s="1">
-        <v>0.75</v>
+        <v>1.06</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
-        <v>100</v>
+        <v>103</v>
       </c>
       <c r="B28" t="s">
-        <v>101</v>
+        <v>104</v>
       </c>
       <c r="C28" s="1">
-        <v>1040000.0</v>
+        <v>133000.0</v>
       </c>
       <c r="D28" s="1">
-        <v>99.906</v>
+        <v>102.228</v>
       </c>
       <c r="E28" s="1">
-        <v>99.82996154</v>
+        <v>103.37567669</v>
       </c>
       <c r="F28" t="s">
         <v>8</v>
       </c>
       <c r="G28">
         <v>1.0</v>
       </c>
       <c r="H28" s="1">
-        <v>1038231.6</v>
+        <v>137489.65</v>
       </c>
       <c r="I28" s="1">
-        <v>790.8</v>
+        <v>-1526.41</v>
       </c>
       <c r="J28" s="1">
-        <v>0.076167976393706</v>
+        <v>-1.110199931413</v>
       </c>
       <c r="K28">
-        <v>1.09</v>
+        <v>2.93</v>
       </c>
       <c r="L28" t="s">
-        <v>102</v>
+        <v>105</v>
       </c>
       <c r="M28" s="1">
-        <v>1039022.4</v>
+        <v>135963.24</v>
       </c>
       <c r="N28" s="1">
-        <v>1050330.62</v>
+        <v>139857.59</v>
       </c>
       <c r="O28" s="1">
-        <v>0.62</v>
+        <v>0.1</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
-        <v>103</v>
+        <v>106</v>
       </c>
       <c r="B29" t="s">
-        <v>104</v>
+        <v>107</v>
       </c>
       <c r="C29" s="1">
-        <v>891000.0</v>
+        <v>1424000.0</v>
       </c>
       <c r="D29" s="1">
-        <v>101.673</v>
+        <v>98.223</v>
       </c>
       <c r="E29" s="1">
-        <v>100.07568687</v>
+        <v>99.63892626</v>
       </c>
       <c r="F29" t="s">
         <v>8</v>
       </c>
       <c r="G29">
         <v>1.0</v>
       </c>
       <c r="H29" s="1">
-        <v>891674.37</v>
+        <v>1418858.31</v>
       </c>
       <c r="I29" s="1">
-        <v>14232.06</v>
+        <v>-20162.79</v>
       </c>
       <c r="J29" s="1">
-        <v>1.5961050893501</v>
+        <v>-1.4210573288322</v>
       </c>
       <c r="K29">
-        <v>0.34</v>
+        <v>0.65</v>
       </c>
       <c r="L29" t="s">
-        <v>105</v>
+        <v>108</v>
       </c>
       <c r="M29" s="1">
-        <v>905906.43</v>
+        <v>1398695.52</v>
       </c>
       <c r="N29" s="1">
-        <v>908954.75</v>
+        <v>1407951.52</v>
       </c>
       <c r="O29" s="1">
-        <v>0.54</v>
+        <v>0.99</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
-        <v>106</v>
+        <v>109</v>
       </c>
       <c r="B30" t="s">
-        <v>107</v>
+        <v>110</v>
       </c>
       <c r="C30" s="1">
-        <v>500000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="D30" s="1">
-        <v>101.179</v>
+        <v>97.62</v>
       </c>
       <c r="E30" s="1">
-        <v>100.223</v>
+        <v>99.415167</v>
       </c>
       <c r="F30" t="s">
         <v>8</v>
       </c>
       <c r="G30">
         <v>1.0</v>
       </c>
       <c r="H30" s="1">
-        <v>501115.0</v>
+        <v>994151.67</v>
       </c>
       <c r="I30" s="1">
-        <v>4780.0</v>
+        <v>-17951.67</v>
       </c>
       <c r="J30" s="1">
-        <v>0.95387286351436</v>
+        <v>-1.8057274902531</v>
       </c>
       <c r="K30">
-        <v>2.48</v>
+        <v>0.58</v>
       </c>
       <c r="L30" t="s">
-        <v>108</v>
+        <v>111</v>
       </c>
       <c r="M30" s="1">
-        <v>505895.0</v>
+        <v>976200.0</v>
       </c>
       <c r="N30" s="1">
-        <v>518312.81</v>
+        <v>982049.32</v>
       </c>
       <c r="O30" s="1">
-        <v>0.31</v>
+        <v>0.69</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
-        <v>109</v>
+        <v>112</v>
       </c>
       <c r="B31" t="s">
-        <v>110</v>
+        <v>113</v>
       </c>
       <c r="C31" s="1">
-        <v>1000000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D31" s="1">
-        <v>103.019</v>
+        <v>103.057</v>
       </c>
       <c r="E31" s="1">
-        <v>102.7138</v>
+        <v>105.58525</v>
       </c>
       <c r="F31" t="s">
         <v>8</v>
       </c>
       <c r="G31">
         <v>1.0</v>
       </c>
       <c r="H31" s="1">
-        <v>1027138.0</v>
+        <v>422341.0</v>
       </c>
       <c r="I31" s="1">
-        <v>3052.0</v>
+        <v>-10113.0</v>
       </c>
       <c r="J31" s="1">
-        <v>0.29713631469189</v>
+        <v>-2.3945105968873</v>
       </c>
       <c r="K31">
-        <v>0.5</v>
+        <v>4.03</v>
       </c>
       <c r="L31" t="s">
-        <v>111</v>
+        <v>114</v>
       </c>
       <c r="M31" s="1">
-        <v>1030190.0</v>
+        <v>412228.0</v>
       </c>
       <c r="N31" s="1">
-        <v>1035224.25</v>
+        <v>428359.59</v>
       </c>
       <c r="O31" s="1">
-        <v>0.61</v>
+        <v>0.3</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
-        <v>112</v>
+        <v>115</v>
       </c>
       <c r="B32" t="s">
-        <v>113</v>
+        <v>116</v>
       </c>
       <c r="C32" s="1">
-        <v>800000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D32" s="1">
-        <v>108.401</v>
+        <v>97.822</v>
       </c>
       <c r="E32" s="1">
-        <v>108.565</v>
+        <v>99.778</v>
       </c>
       <c r="F32" t="s">
         <v>8</v>
       </c>
       <c r="G32">
         <v>1.0</v>
       </c>
       <c r="H32" s="1">
-        <v>868520.0</v>
+        <v>498890.0</v>
       </c>
       <c r="I32" s="1">
-        <v>-1312.0</v>
+        <v>-9780.0</v>
       </c>
       <c r="J32" s="1">
-        <v>-0.15106157601437</v>
+        <v>-1.9603519813987</v>
       </c>
       <c r="K32">
-        <v>1.76</v>
+        <v>1.87</v>
       </c>
       <c r="L32" t="s">
-        <v>114</v>
+        <v>117</v>
       </c>
       <c r="M32" s="1">
-        <v>867208.0</v>
+        <v>489110.0</v>
       </c>
       <c r="N32" s="1">
-        <v>881312.11</v>
+        <v>498449.04</v>
       </c>
       <c r="O32" s="1">
-        <v>0.52</v>
+        <v>0.35</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="B33" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="C33" s="1">
-        <v>2000000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="D33" s="1">
-        <v>90.028</v>
+        <v>98.547</v>
       </c>
       <c r="E33" s="1">
-        <v>89.011</v>
+        <v>100.072667</v>
       </c>
       <c r="F33" t="s">
         <v>8</v>
       </c>
       <c r="G33">
         <v>1.0</v>
       </c>
       <c r="H33" s="1">
-        <v>1780220.0</v>
+        <v>1000726.67</v>
       </c>
       <c r="I33" s="1">
-        <v>20340.0</v>
+        <v>-15256.67</v>
       </c>
       <c r="J33" s="1">
-        <v>1.1425554144993</v>
+        <v>-1.5245591486035</v>
       </c>
       <c r="K33">
-        <v>0.84</v>
+        <v>0.29</v>
       </c>
       <c r="L33" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="M33" s="1">
-        <v>1800560.0</v>
+        <v>985470.0</v>
       </c>
       <c r="N33" s="1">
-        <v>1817407.01</v>
+        <v>988336.44</v>
       </c>
       <c r="O33" s="1">
-        <v>1.08</v>
+        <v>0.69</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
-        <v>118</v>
+        <v>121</v>
       </c>
       <c r="B34" t="s">
-        <v>119</v>
+        <v>122</v>
       </c>
       <c r="C34" s="1">
-        <v>133000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D34" s="1">
-        <v>104.482</v>
+        <v>99.147</v>
       </c>
       <c r="E34" s="1">
-        <v>103.37567669</v>
+        <v>101.00763667</v>
       </c>
       <c r="F34" t="s">
         <v>8</v>
       </c>
       <c r="G34">
         <v>1.0</v>
       </c>
       <c r="H34" s="1">
-        <v>137489.65</v>
+        <v>909068.73</v>
       </c>
       <c r="I34" s="1">
-        <v>1471.41</v>
+        <v>-16745.73</v>
       </c>
       <c r="J34" s="1">
-        <v>1.0701969202773</v>
+        <v>-1.8420752411097</v>
       </c>
       <c r="K34">
-        <v>2.62</v>
+        <v>2.76</v>
       </c>
       <c r="L34" t="s">
-        <v>120</v>
+        <v>123</v>
       </c>
       <c r="M34" s="1">
-        <v>138961.06</v>
+        <v>892323.0</v>
       </c>
       <c r="N34" s="1">
-        <v>142440.01</v>
+        <v>917205.53</v>
       </c>
       <c r="O34" s="1">
-        <v>0.08</v>
+        <v>0.64</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
-        <v>121</v>
+        <v>124</v>
       </c>
       <c r="B35" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="C35" s="1">
-        <v>1624000.0</v>
+        <v>747000.0</v>
       </c>
       <c r="D35" s="1">
-        <v>100.394</v>
+        <v>97.773</v>
       </c>
       <c r="E35" s="1">
-        <v>99.63892611</v>
+        <v>100.09043641</v>
       </c>
       <c r="F35" t="s">
         <v>8</v>
       </c>
       <c r="G35">
         <v>1.0</v>
       </c>
       <c r="H35" s="1">
-        <v>1618136.16</v>
+        <v>747675.56</v>
       </c>
       <c r="I35" s="1">
-        <v>12262.4</v>
+        <v>-17311.25</v>
       </c>
       <c r="J35" s="1">
-        <v>0.75781014621168</v>
+        <v>-2.3153424996264</v>
       </c>
       <c r="K35">
-        <v>0.44</v>
+        <v>1.23</v>
       </c>
       <c r="L35" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="M35" s="1">
-        <v>1630398.56</v>
+        <v>730364.31</v>
       </c>
       <c r="N35" s="1">
-        <v>1637484.09</v>
+        <v>739518.21</v>
       </c>
       <c r="O35" s="1">
-        <v>0.97</v>
+        <v>0.52</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
-        <v>124</v>
+        <v>127</v>
       </c>
       <c r="B36" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="C36" s="1">
-        <v>1200000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D36" s="1">
-        <v>100.033</v>
+        <v>107.106</v>
       </c>
       <c r="E36" s="1">
-        <v>99.41516667</v>
+        <v>109.825</v>
       </c>
       <c r="F36" t="s">
         <v>8</v>
       </c>
       <c r="G36">
         <v>1.0</v>
       </c>
       <c r="H36" s="1">
-        <v>1192982.0</v>
+        <v>878600.0</v>
       </c>
       <c r="I36" s="1">
-        <v>7414.0</v>
+        <v>-21752.0</v>
       </c>
       <c r="J36" s="1">
-        <v>0.6214678846789</v>
+        <v>-2.4757568859549</v>
       </c>
       <c r="K36">
-        <v>0.35</v>
+        <v>2.07</v>
       </c>
       <c r="L36" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="M36" s="1">
-        <v>1200396.0</v>
+        <v>856848.0</v>
       </c>
       <c r="N36" s="1">
-        <v>1204653.53</v>
+        <v>873380.97</v>
       </c>
       <c r="O36" s="1">
-        <v>0.71</v>
+        <v>0.61</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="B37" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="C37" s="1">
-        <v>400000.0</v>
+        <v>668000.0</v>
       </c>
       <c r="D37" s="1">
-        <v>105.824</v>
+        <v>102.0</v>
       </c>
       <c r="E37" s="1">
-        <v>105.58525</v>
+        <v>100.33886377</v>
       </c>
       <c r="F37" t="s">
         <v>8</v>
       </c>
       <c r="G37">
         <v>1.0</v>
       </c>
       <c r="H37" s="1">
-        <v>422341.0</v>
+        <v>670263.61</v>
       </c>
       <c r="I37" s="1">
-        <v>955.0</v>
+        <v>11096.39</v>
       </c>
       <c r="J37" s="1">
-        <v>0.22612059923143</v>
+        <v>1.6555262488441</v>
       </c>
       <c r="K37">
-        <v>3.71</v>
+        <v>3.56</v>
       </c>
       <c r="L37" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="M37" s="1">
-        <v>423296.0</v>
+        <v>681360.0</v>
       </c>
       <c r="N37" s="1">
-        <v>438119.63</v>
+        <v>705140.34</v>
       </c>
       <c r="O37" s="1">
-        <v>0.26</v>
+        <v>0.49</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="B38" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
       <c r="C38" s="1">
-        <v>600000.0</v>
+        <v>1800000.0</v>
       </c>
       <c r="D38" s="1">
-        <v>100.018</v>
+        <v>88.134</v>
       </c>
       <c r="E38" s="1">
-        <v>99.778</v>
+        <v>89.44927278</v>
       </c>
       <c r="F38" t="s">
         <v>8</v>
       </c>
       <c r="G38">
         <v>1.0</v>
       </c>
       <c r="H38" s="1">
-        <v>598668.0</v>
+        <v>1610086.91</v>
       </c>
       <c r="I38" s="1">
-        <v>1440.0</v>
+        <v>-23674.91</v>
       </c>
       <c r="J38" s="1">
-        <v>0.24053398544769</v>
+        <v>-1.4704119295026</v>
       </c>
       <c r="K38">
-        <v>1.65</v>
+        <v>0.94</v>
       </c>
       <c r="L38" t="s">
-        <v>132</v>
+        <v>135</v>
       </c>
       <c r="M38" s="1">
-        <v>600108.0</v>
+        <v>1586412.0</v>
       </c>
       <c r="N38" s="1">
-        <v>609983.34</v>
+        <v>1603283.92</v>
       </c>
       <c r="O38" s="1">
-        <v>0.36</v>
+        <v>1.12</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="B39" t="s">
-        <v>134</v>
+        <v>137</v>
       </c>
       <c r="C39" s="1">
-        <v>1200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D39" s="1">
-        <v>100.774</v>
+        <v>98.299</v>
       </c>
       <c r="E39" s="1">
-        <v>100.07266667</v>
+        <v>99.832</v>
       </c>
       <c r="F39" t="s">
         <v>8</v>
       </c>
       <c r="G39">
         <v>1.0</v>
       </c>
       <c r="H39" s="1">
-        <v>1200872.0</v>
+        <v>99832.0</v>
       </c>
       <c r="I39" s="1">
-        <v>8416.0</v>
+        <v>-1533.0</v>
       </c>
       <c r="J39" s="1">
-        <v>0.70082406784403</v>
+        <v>-1.5355797740204</v>
       </c>
       <c r="K39">
-        <v>0.06</v>
+        <v>0.72</v>
       </c>
       <c r="L39">
-        <v>776.71</v>
+        <v>723.29</v>
       </c>
       <c r="M39" s="1">
-        <v>1209288.0</v>
+        <v>98299.0</v>
       </c>
       <c r="N39" s="1">
-        <v>1210064.71</v>
+        <v>99022.29</v>
       </c>
       <c r="O39" s="1">
-        <v>0.72</v>
+        <v>0.07</v>
       </c>
       <c r="P39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
-        <v>135</v>
+        <v>138</v>
       </c>
       <c r="B40" t="s">
-        <v>136</v>
+        <v>139</v>
       </c>
       <c r="C40" s="1">
-        <v>1100000.0</v>
+        <v>782000.0</v>
       </c>
       <c r="D40" s="1">
-        <v>101.366</v>
+        <v>97.759</v>
       </c>
       <c r="E40" s="1">
-        <v>101.00763636</v>
+        <v>99.62663939</v>
       </c>
       <c r="F40" t="s">
         <v>8</v>
       </c>
       <c r="G40">
         <v>1.0</v>
       </c>
       <c r="H40" s="1">
-        <v>1111084.0</v>
+        <v>779080.32</v>
       </c>
       <c r="I40" s="1">
-        <v>3942.0</v>
+        <v>-14604.94</v>
       </c>
       <c r="J40" s="1">
-        <v>0.35478865684323</v>
+        <v>-1.8746385481795</v>
       </c>
       <c r="K40">
-        <v>2.54</v>
+        <v>1.17</v>
       </c>
       <c r="L40" t="s">
-        <v>137</v>
+        <v>140</v>
       </c>
       <c r="M40" s="1">
-        <v>1115026.0</v>
+        <v>764475.38</v>
       </c>
       <c r="N40" s="1">
-        <v>1142996.89</v>
+        <v>773586.22</v>
       </c>
       <c r="O40" s="1">
-        <v>0.68</v>
+        <v>0.54</v>
       </c>
       <c r="P40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
-        <v>138</v>
+        <v>141</v>
       </c>
       <c r="B41" t="s">
-        <v>139</v>
+        <v>142</v>
       </c>
       <c r="C41" s="1">
-        <v>847000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D41" s="1">
-        <v>100.477</v>
+        <v>97.524</v>
       </c>
       <c r="E41" s="1">
-        <v>100.09043684</v>
+        <v>99.53527222</v>
       </c>
       <c r="F41" t="s">
         <v>8</v>
       </c>
       <c r="G41">
         <v>1.0</v>
       </c>
       <c r="H41" s="1">
-        <v>847766.0</v>
+        <v>895817.45</v>
       </c>
       <c r="I41" s="1">
-        <v>3274.19</v>
+        <v>-18101.45</v>
       </c>
       <c r="J41" s="1">
-        <v>0.38621388449171</v>
+        <v>-2.0206628035656</v>
       </c>
       <c r="K41">
-        <v>1.0</v>
+        <v>1.6</v>
       </c>
       <c r="L41" t="s">
-        <v>140</v>
+        <v>143</v>
       </c>
       <c r="M41" s="1">
-        <v>851040.19</v>
+        <v>877716.0</v>
       </c>
       <c r="N41" s="1">
-        <v>859546.55</v>
+        <v>892112.92</v>
       </c>
       <c r="O41" s="1">
-        <v>0.51</v>
+        <v>0.63</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
-        <v>141</v>
+        <v>144</v>
       </c>
       <c r="B42" t="s">
-        <v>142</v>
+        <v>145</v>
       </c>
       <c r="C42" s="1">
-        <v>1100000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D42" s="1">
-        <v>107.036</v>
+        <v>97.347</v>
       </c>
       <c r="E42" s="1">
-        <v>101.24545455</v>
+        <v>100.43242857</v>
       </c>
       <c r="F42" t="s">
         <v>8</v>
       </c>
       <c r="G42">
         <v>1.0</v>
       </c>
       <c r="H42" s="1">
-        <v>1113700.0</v>
+        <v>703027.0</v>
       </c>
       <c r="I42" s="1">
-        <v>63696.0</v>
+        <v>-21598.0</v>
       </c>
       <c r="J42" s="1">
-        <v>5.7193139983838</v>
+        <v>-3.0721437441236</v>
       </c>
       <c r="K42">
-        <v>1.38</v>
+        <v>1.37</v>
       </c>
       <c r="L42" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
       <c r="M42" s="1">
-        <v>1177396.0</v>
+        <v>681429.0</v>
       </c>
       <c r="N42" s="1">
-        <v>1192569.97</v>
+        <v>691015.64</v>
       </c>
       <c r="O42" s="1">
-        <v>0.71</v>
+        <v>0.48</v>
       </c>
       <c r="P42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="B43" t="s">
-        <v>145</v>
+        <v>148</v>
       </c>
       <c r="C43" s="1">
-        <v>900000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D43" s="1">
-        <v>100.618</v>
+        <v>95.727</v>
       </c>
       <c r="E43" s="1">
-        <v>100.19044444</v>
+        <v>98.8365</v>
       </c>
       <c r="F43" t="s">
         <v>8</v>
       </c>
       <c r="G43">
         <v>1.0</v>
       </c>
       <c r="H43" s="1">
-        <v>901714.0</v>
+        <v>790692.0</v>
       </c>
       <c r="I43" s="1">
-        <v>3848.0</v>
+        <v>-24876.0</v>
       </c>
       <c r="J43" s="1">
-        <v>0.42674284751041</v>
+        <v>-3.1461049308707</v>
       </c>
       <c r="K43">
-        <v>0.4</v>
+        <v>1.72</v>
       </c>
       <c r="L43" t="s">
-        <v>146</v>
+        <v>149</v>
       </c>
       <c r="M43" s="1">
-        <v>905562.0</v>
+        <v>765816.0</v>
       </c>
       <c r="N43" s="1">
-        <v>909196.63</v>
+        <v>779547.51</v>
       </c>
       <c r="O43" s="1">
-        <v>0.54</v>
+        <v>0.55</v>
       </c>
       <c r="P43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
-        <v>147</v>
+        <v>150</v>
       </c>
       <c r="B44" t="s">
-        <v>148</v>
+        <v>151</v>
       </c>
       <c r="C44" s="1">
-        <v>668000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D44" s="1">
-        <v>104.01</v>
+        <v>93.838</v>
       </c>
       <c r="E44" s="1">
-        <v>100.33886377</v>
+        <v>93.0849075</v>
       </c>
       <c r="F44" t="s">
         <v>8</v>
       </c>
       <c r="G44">
         <v>1.0</v>
       </c>
       <c r="H44" s="1">
-        <v>670263.61</v>
+        <v>744679.26</v>
       </c>
       <c r="I44" s="1">
-        <v>24523.19</v>
+        <v>6024.74</v>
       </c>
       <c r="J44" s="1">
-        <v>3.6587380896301</v>
+        <v>0.80903824285371</v>
       </c>
       <c r="K44">
-        <v>3.29</v>
+        <v>0.45</v>
       </c>
       <c r="L44" t="s">
-        <v>149</v>
+        <v>152</v>
       </c>
       <c r="M44" s="1">
-        <v>694786.8</v>
+        <v>750704.0</v>
       </c>
       <c r="N44" s="1">
-        <v>716755.31</v>
+        <v>754290.3</v>
       </c>
       <c r="O44" s="1">
-        <v>0.42</v>
+        <v>0.53</v>
       </c>
       <c r="P44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
       <c r="B45" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="C45" s="1">
-        <v>2200000.0</v>
+        <v>389000.0</v>
       </c>
       <c r="D45" s="1">
-        <v>90.414</v>
+        <v>103.331</v>
       </c>
       <c r="E45" s="1">
-        <v>89.44927273</v>
+        <v>101.25988946</v>
       </c>
       <c r="F45" t="s">
         <v>8</v>
       </c>
       <c r="G45">
         <v>1.0</v>
       </c>
       <c r="H45" s="1">
-        <v>1967884.0</v>
+        <v>393900.97</v>
       </c>
       <c r="I45" s="1">
-        <v>21224.0</v>
+        <v>8056.62</v>
       </c>
       <c r="J45" s="1">
-        <v>1.0785188557862</v>
+        <v>2.0453414978897</v>
       </c>
       <c r="K45">
-        <v>0.8</v>
+        <v>4.7</v>
       </c>
       <c r="L45" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="M45" s="1">
-        <v>1989108.0</v>
+        <v>401957.59</v>
       </c>
       <c r="N45" s="1">
-        <v>2006655.26</v>
+        <v>420232.6</v>
       </c>
       <c r="O45" s="1">
-        <v>1.19</v>
+        <v>0.29</v>
       </c>
       <c r="P45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
       <c r="B46" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="C46" s="1">
-        <v>100000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D46" s="1">
-        <v>100.785</v>
+        <v>100.873</v>
       </c>
       <c r="E46" s="1">
-        <v>99.832</v>
+        <v>100.3582</v>
       </c>
       <c r="F46" t="s">
         <v>8</v>
       </c>
       <c r="G46">
         <v>1.0</v>
       </c>
       <c r="H46" s="1">
-        <v>99832.0</v>
+        <v>401432.8</v>
       </c>
       <c r="I46" s="1">
-        <v>953.0</v>
+        <v>2059.2</v>
       </c>
       <c r="J46" s="1">
-        <v>0.95460373427358</v>
+        <v>0.51296256808113</v>
       </c>
       <c r="K46">
-        <v>0.46</v>
-[...2 lines deleted...]
-        <v>460.27</v>
+        <v>2.74</v>
+      </c>
+      <c r="L46" t="s">
+        <v>158</v>
       </c>
       <c r="M46" s="1">
-        <v>100785.0</v>
+        <v>403492.0</v>
       </c>
       <c r="N46" s="1">
-        <v>101245.27</v>
+        <v>414450.9</v>
       </c>
       <c r="O46" s="1">
-        <v>0.06</v>
+        <v>0.29</v>
       </c>
       <c r="P46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
-        <v>155</v>
+        <v>159</v>
       </c>
       <c r="B47" t="s">
-        <v>156</v>
+        <v>160</v>
       </c>
       <c r="C47" s="1">
-        <v>882000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D47" s="1">
-        <v>100.009</v>
+        <v>99.247</v>
       </c>
       <c r="E47" s="1">
-        <v>99.62663946</v>
+        <v>102.79084</v>
       </c>
       <c r="F47" t="s">
         <v>8</v>
       </c>
       <c r="G47">
         <v>1.0</v>
       </c>
       <c r="H47" s="1">
-        <v>878706.96</v>
+        <v>925117.56</v>
       </c>
       <c r="I47" s="1">
-        <v>3372.42</v>
+        <v>-31894.56</v>
       </c>
       <c r="J47" s="1">
-        <v>0.38379347763446</v>
+        <v>-3.4476223756903</v>
       </c>
       <c r="K47">
-        <v>0.94</v>
+        <v>3.44</v>
       </c>
       <c r="L47" t="s">
-        <v>157</v>
+        <v>161</v>
       </c>
       <c r="M47" s="1">
-        <v>882079.38</v>
+        <v>893223.0</v>
       </c>
       <c r="N47" s="1">
-        <v>890397.97</v>
+        <v>924143.55</v>
       </c>
       <c r="O47" s="1">
-        <v>0.53</v>
+        <v>0.65</v>
       </c>
       <c r="P47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
-        <v>158</v>
+        <v>162</v>
       </c>
       <c r="B48" t="s">
-        <v>159</v>
+        <v>163</v>
       </c>
       <c r="C48" s="1">
-        <v>1100000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D48" s="1">
-        <v>99.963</v>
+        <v>96.203</v>
       </c>
       <c r="E48" s="1">
-        <v>99.53527273</v>
+        <v>98.623</v>
       </c>
       <c r="F48" t="s">
         <v>8</v>
       </c>
       <c r="G48">
         <v>1.0</v>
       </c>
       <c r="H48" s="1">
-        <v>1094888.0</v>
+        <v>394492.0</v>
       </c>
       <c r="I48" s="1">
-        <v>4705.0</v>
+        <v>-9680.0</v>
       </c>
       <c r="J48" s="1">
-        <v>0.42972431883444</v>
+        <v>-2.4537886699857</v>
       </c>
       <c r="K48">
-        <v>1.38</v>
+        <v>2.77</v>
       </c>
       <c r="L48" t="s">
-        <v>160</v>
+        <v>164</v>
       </c>
       <c r="M48" s="1">
-        <v>1099593.0</v>
+        <v>384812.0</v>
       </c>
       <c r="N48" s="1">
-        <v>1114748.14</v>
+        <v>395895.56</v>
       </c>
       <c r="O48" s="1">
-        <v>0.66</v>
+        <v>0.28</v>
       </c>
       <c r="P48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
-        <v>161</v>
+        <v>165</v>
       </c>
       <c r="B49" t="s">
-        <v>162</v>
+        <v>166</v>
       </c>
       <c r="C49" s="1">
-        <v>700000.0</v>
+        <v>1100000.0</v>
       </c>
       <c r="D49" s="1">
-        <v>100.347</v>
+        <v>102.845</v>
       </c>
       <c r="E49" s="1">
-        <v>100.43242857</v>
+        <v>103.84281818</v>
       </c>
       <c r="F49" t="s">
         <v>8</v>
       </c>
       <c r="G49">
         <v>1.0</v>
       </c>
       <c r="H49" s="1">
-        <v>703027.0</v>
+        <v>1142271.0</v>
       </c>
       <c r="I49" s="1">
-        <v>-598.0</v>
+        <v>-10976.0</v>
       </c>
       <c r="J49" s="1">
-        <v>-0.085060744466429</v>
+        <v>-0.96089281790398</v>
       </c>
       <c r="K49">
-        <v>1.11</v>
+        <v>3.69</v>
       </c>
       <c r="L49" t="s">
-        <v>163</v>
+        <v>167</v>
       </c>
       <c r="M49" s="1">
-        <v>702429.0</v>
+        <v>1131295.0</v>
       </c>
       <c r="N49" s="1">
-        <v>710232.08</v>
+        <v>1171855.62</v>
       </c>
       <c r="O49" s="1">
-        <v>0.42</v>
+        <v>0.82</v>
       </c>
       <c r="P49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
-        <v>164</v>
+        <v>168</v>
       </c>
       <c r="B50" t="s">
-        <v>165</v>
+        <v>169</v>
       </c>
       <c r="C50" s="1">
-        <v>800000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D50" s="1">
-        <v>97.947</v>
+        <v>105.902</v>
       </c>
       <c r="E50" s="1">
-        <v>98.8365</v>
+        <v>107.34</v>
       </c>
       <c r="F50" t="s">
         <v>8</v>
       </c>
       <c r="G50">
         <v>1.0</v>
       </c>
       <c r="H50" s="1">
-        <v>790692.0</v>
+        <v>751380.0</v>
       </c>
       <c r="I50" s="1">
-        <v>-7116.0</v>
+        <v>-10066.0</v>
       </c>
       <c r="J50" s="1">
-        <v>-0.89997116449895</v>
+        <v>-1.3396683435811</v>
       </c>
       <c r="K50">
-        <v>1.49</v>
-[...2 lines deleted...]
-        <v>166</v>
+        <v>0.0</v>
+      </c>
+      <c r="L50">
+        <v>0.0</v>
       </c>
       <c r="M50" s="1">
-        <v>783576.0</v>
+        <v>741314.0</v>
       </c>
       <c r="N50" s="1">
-        <v>795466.41</v>
+        <v>741314.0</v>
       </c>
       <c r="O50" s="1">
-        <v>0.47</v>
+        <v>0.52</v>
       </c>
       <c r="P50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
-        <v>167</v>
+        <v>170</v>
       </c>
       <c r="B51" t="s">
-        <v>168</v>
+        <v>171</v>
       </c>
       <c r="C51" s="1">
-        <v>900000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D51" s="1">
-        <v>95.154</v>
+        <v>102.817</v>
       </c>
       <c r="E51" s="1">
-        <v>93.08490778</v>
+        <v>101.255</v>
       </c>
       <c r="F51" t="s">
         <v>8</v>
       </c>
       <c r="G51">
         <v>1.0</v>
       </c>
       <c r="H51" s="1">
-        <v>837764.17</v>
+        <v>303765.0</v>
       </c>
       <c r="I51" s="1">
-        <v>18621.83</v>
+        <v>4686.0</v>
       </c>
       <c r="J51" s="1">
-        <v>2.2228009584129</v>
+        <v>1.5426398696361</v>
       </c>
       <c r="K51">
-        <v>0.39</v>
+        <v>4.11</v>
       </c>
       <c r="L51" t="s">
-        <v>169</v>
+        <v>172</v>
       </c>
       <c r="M51" s="1">
-        <v>856386.0</v>
+        <v>308451.0</v>
       </c>
       <c r="N51" s="1">
-        <v>859902.78</v>
+        <v>320785.68</v>
       </c>
       <c r="O51" s="1">
-        <v>0.51</v>
+        <v>0.22</v>
       </c>
       <c r="P51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
-        <v>170</v>
+        <v>173</v>
       </c>
       <c r="B52" t="s">
-        <v>171</v>
+        <v>174</v>
       </c>
       <c r="C52" s="1">
-        <v>489000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D52" s="1">
-        <v>105.864</v>
+        <v>106.332</v>
       </c>
       <c r="E52" s="1">
-        <v>101.25988957</v>
+        <v>109.243715</v>
       </c>
       <c r="F52" t="s">
         <v>8</v>
       </c>
       <c r="G52">
         <v>1.0</v>
       </c>
       <c r="H52" s="1">
-        <v>495160.86</v>
+        <v>655462.29</v>
       </c>
       <c r="I52" s="1">
-        <v>22514.1</v>
+        <v>-17470.29</v>
       </c>
       <c r="J52" s="1">
-        <v>4.5468254498144</v>
+        <v>-2.6653386879053</v>
       </c>
       <c r="K52">
-        <v>4.39</v>
+        <v>0.85</v>
       </c>
       <c r="L52" t="s">
-        <v>172</v>
+        <v>175</v>
       </c>
       <c r="M52" s="1">
-        <v>517674.96</v>
+        <v>637992.0</v>
       </c>
       <c r="N52" s="1">
-        <v>539120.62</v>
+        <v>643083.78</v>
       </c>
       <c r="O52" s="1">
-        <v>0.32</v>
+        <v>0.45</v>
       </c>
       <c r="P52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
-        <v>173</v>
+        <v>176</v>
       </c>
       <c r="B53" t="s">
-        <v>174</v>
+        <v>177</v>
       </c>
       <c r="C53" s="1">
-        <v>600000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D53" s="1">
-        <v>106.534</v>
+        <v>98.494</v>
       </c>
       <c r="E53" s="1">
-        <v>101.035</v>
+        <v>99.984</v>
       </c>
       <c r="F53" t="s">
         <v>8</v>
       </c>
       <c r="G53">
         <v>1.0</v>
       </c>
       <c r="H53" s="1">
-        <v>606210.0</v>
+        <v>799872.0</v>
       </c>
       <c r="I53" s="1">
-        <v>32994.0</v>
+        <v>-11920.0</v>
       </c>
       <c r="J53" s="1">
-        <v>5.4426683822438</v>
+        <v>-1.4902384381501</v>
       </c>
       <c r="K53">
-        <v>3.02</v>
+        <v>0.57</v>
       </c>
       <c r="L53" t="s">
-        <v>175</v>
+        <v>178</v>
       </c>
       <c r="M53" s="1">
-        <v>639204.0</v>
+        <v>787952.0</v>
       </c>
       <c r="N53" s="1">
-        <v>657314.96</v>
+        <v>792510.9</v>
       </c>
       <c r="O53" s="1">
-        <v>0.39</v>
+        <v>0.56</v>
       </c>
       <c r="P53">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
-        <v>176</v>
+        <v>179</v>
       </c>
       <c r="B54" t="s">
-        <v>177</v>
+        <v>180</v>
       </c>
       <c r="C54" s="1">
-        <v>500000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D54" s="1">
-        <v>103.302</v>
+        <v>99.376</v>
       </c>
       <c r="E54" s="1">
-        <v>100.3582</v>
+        <v>99.653</v>
       </c>
       <c r="F54" t="s">
         <v>8</v>
       </c>
       <c r="G54">
         <v>1.0</v>
       </c>
       <c r="H54" s="1">
-        <v>501791.0</v>
+        <v>199306.0</v>
       </c>
       <c r="I54" s="1">
-        <v>14719.0</v>
+        <v>-554.0</v>
       </c>
       <c r="J54" s="1">
-        <v>2.9332929446722</v>
+        <v>-0.27796453694319</v>
       </c>
       <c r="K54">
-        <v>2.48</v>
+        <v>1.67</v>
       </c>
       <c r="L54" t="s">
-        <v>178</v>
+        <v>181</v>
       </c>
       <c r="M54" s="1">
-        <v>516510.0</v>
+        <v>198752.0</v>
       </c>
       <c r="N54" s="1">
-        <v>528893.56</v>
+        <v>202099.26</v>
       </c>
       <c r="O54" s="1">
-        <v>0.31</v>
+        <v>0.14</v>
       </c>
       <c r="P54">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="s">
-        <v>179</v>
+        <v>182</v>
       </c>
       <c r="B55" t="s">
-        <v>180</v>
+        <v>183</v>
       </c>
       <c r="C55" s="1">
-        <v>900000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D55" s="1">
-        <v>102.699</v>
+        <v>98.816</v>
       </c>
       <c r="E55" s="1">
-        <v>102.79084</v>
+        <v>101.631</v>
       </c>
       <c r="F55" t="s">
         <v>8</v>
       </c>
       <c r="G55">
         <v>1.0</v>
       </c>
       <c r="H55" s="1">
-        <v>925117.56</v>
+        <v>508155.0</v>
       </c>
       <c r="I55" s="1">
-        <v>-826.56</v>
+        <v>-14075.0</v>
       </c>
       <c r="J55" s="1">
-        <v>-0.089346482624327</v>
+        <v>-2.7698241678228</v>
       </c>
       <c r="K55">
-        <v>3.16</v>
+        <v>3.3</v>
       </c>
       <c r="L55" t="s">
-        <v>181</v>
+        <v>184</v>
       </c>
       <c r="M55" s="1">
-        <v>924291.0</v>
+        <v>494080.0</v>
       </c>
       <c r="N55" s="1">
-        <v>952770.45</v>
+        <v>510563.56</v>
       </c>
       <c r="O55" s="1">
-        <v>0.56</v>
+        <v>0.36</v>
       </c>
       <c r="P55">
         <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" t="s">
-        <v>182</v>
+        <v>185</v>
       </c>
       <c r="B56" t="s">
-        <v>183</v>
+        <v>186</v>
       </c>
       <c r="C56" s="1">
-        <v>400000.0</v>
+        <v>1500000.0</v>
       </c>
       <c r="D56" s="1">
-        <v>99.397</v>
+        <v>104.039</v>
       </c>
       <c r="E56" s="1">
-        <v>98.623</v>
+        <v>100.91250667</v>
       </c>
       <c r="F56" t="s">
         <v>8</v>
       </c>
       <c r="G56">
         <v>1.0</v>
       </c>
       <c r="H56" s="1">
-        <v>394492.0</v>
+        <v>1513687.6</v>
       </c>
       <c r="I56" s="1">
-        <v>3096.0</v>
+        <v>46897.4</v>
       </c>
       <c r="J56" s="1">
-        <v>0.7848067894913</v>
+        <v>3.0982218523822</v>
       </c>
       <c r="K56">
-        <v>2.53</v>
+        <v>2.73</v>
       </c>
       <c r="L56" t="s">
-        <v>184</v>
+        <v>187</v>
       </c>
       <c r="M56" s="1">
-        <v>397588.0</v>
+        <v>1560585.0</v>
       </c>
       <c r="N56" s="1">
-        <v>407718.14</v>
+        <v>1601475.41</v>
       </c>
       <c r="O56" s="1">
-        <v>0.24</v>
+        <v>1.12</v>
       </c>
       <c r="P56">
         <v>1</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57" t="s">
-        <v>185</v>
+        <v>188</v>
       </c>
       <c r="B57" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
       <c r="C57" s="1">
-        <v>1100000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D57" s="1">
-        <v>106.105</v>
+        <v>98.69</v>
       </c>
       <c r="E57" s="1">
-        <v>103.84281818</v>
+        <v>99.895</v>
       </c>
       <c r="F57" t="s">
         <v>8</v>
       </c>
       <c r="G57">
         <v>1.0</v>
       </c>
       <c r="H57" s="1">
-        <v>1142271.0</v>
+        <v>299685.0</v>
       </c>
       <c r="I57" s="1">
-        <v>24884.0</v>
+        <v>-3615.0</v>
       </c>
       <c r="J57" s="1">
-        <v>2.178467281407</v>
+        <v>-1.2062665799089</v>
       </c>
       <c r="K57">
-        <v>3.38</v>
+        <v>0.35</v>
       </c>
       <c r="L57" t="s">
-        <v>187</v>
+        <v>190</v>
       </c>
       <c r="M57" s="1">
-        <v>1167155.0</v>
+        <v>296070.0</v>
       </c>
       <c r="N57" s="1">
-        <v>1204370.42</v>
+        <v>297124.11</v>
       </c>
       <c r="O57" s="1">
-        <v>0.71</v>
+        <v>0.21</v>
       </c>
       <c r="P57">
         <v>1</v>
       </c>
     </row>
     <row r="58" spans="1:16">
       <c r="A58" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="B58" t="s">
-        <v>189</v>
+        <v>192</v>
       </c>
       <c r="C58" s="1">
         <v>500000.0</v>
       </c>
       <c r="D58" s="1">
-        <v>105.736</v>
+        <v>102.048</v>
       </c>
       <c r="E58" s="1">
-        <v>106.513</v>
+        <v>99.538246</v>
       </c>
       <c r="F58" t="s">
         <v>8</v>
       </c>
       <c r="G58">
         <v>1.0</v>
       </c>
       <c r="H58" s="1">
-        <v>532565.0</v>
+        <v>497691.23</v>
       </c>
       <c r="I58" s="1">
-        <v>-3885.0</v>
+        <v>12548.77</v>
       </c>
       <c r="J58" s="1">
-        <v>-0.72948841925399</v>
+        <v>2.5213966498867</v>
       </c>
       <c r="K58">
-        <v>2.76</v>
+        <v>1.87</v>
       </c>
       <c r="L58" t="s">
-        <v>190</v>
+        <v>193</v>
       </c>
       <c r="M58" s="1">
-        <v>528680.0</v>
+        <v>510240.0</v>
       </c>
       <c r="N58" s="1">
-        <v>542467.67</v>
+        <v>519582.47</v>
       </c>
       <c r="O58" s="1">
-        <v>0.32</v>
+        <v>0.36</v>
       </c>
       <c r="P58">
         <v>1</v>
       </c>
     </row>
     <row r="59" spans="1:16">
       <c r="A59" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="B59" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="C59" s="1">
-        <v>400000.0</v>
+        <v>556000.0</v>
       </c>
       <c r="D59" s="1">
-        <v>104.891</v>
+        <v>99.332</v>
       </c>
       <c r="E59" s="1">
-        <v>101.255</v>
+        <v>99.70957374</v>
       </c>
       <c r="F59" t="s">
         <v>8</v>
       </c>
       <c r="G59">
         <v>1.0</v>
       </c>
       <c r="H59" s="1">
-        <v>405020.0</v>
+        <v>554385.23</v>
       </c>
       <c r="I59" s="1">
-        <v>14544.0</v>
+        <v>-2099.31</v>
       </c>
       <c r="J59" s="1">
-        <v>3.5909337810478</v>
+        <v>-0.37867350831118</v>
       </c>
       <c r="K59">
-        <v>3.8</v>
+        <v>2.99</v>
       </c>
       <c r="L59" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
       <c r="M59" s="1">
-        <v>419564.0</v>
+        <v>552285.92</v>
       </c>
       <c r="N59" s="1">
-        <v>434745.15</v>
+        <v>568920.22</v>
       </c>
       <c r="O59" s="1">
-        <v>0.26</v>
+        <v>0.4</v>
       </c>
       <c r="P59">
         <v>1</v>
       </c>
     </row>
     <row r="60" spans="1:16">
       <c r="A60" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="B60" t="s">
-        <v>195</v>
+        <v>198</v>
       </c>
       <c r="C60" s="1">
-        <v>500000.0</v>
+        <v>1200000.0</v>
       </c>
       <c r="D60" s="1">
-        <v>101.175</v>
+        <v>84.048</v>
       </c>
       <c r="E60" s="1">
-        <v>101.8682</v>
+        <v>86.06233333</v>
       </c>
       <c r="F60" t="s">
         <v>8</v>
       </c>
       <c r="G60">
         <v>1.0</v>
       </c>
       <c r="H60" s="1">
-        <v>509341.0</v>
+        <v>1032748.0</v>
       </c>
       <c r="I60" s="1">
-        <v>-3466.0</v>
+        <v>-24172.0</v>
       </c>
       <c r="J60" s="1">
-        <v>-0.68048713926426</v>
+        <v>-2.3405516156894</v>
       </c>
       <c r="K60">
-        <v>0.17</v>
-[...2 lines deleted...]
-        <v>863.01</v>
+        <v>0.43</v>
+      </c>
+      <c r="L60" t="s">
+        <v>199</v>
       </c>
       <c r="M60" s="1">
-        <v>505875.0</v>
+        <v>1008576.0</v>
       </c>
       <c r="N60" s="1">
-        <v>506738.01</v>
+        <v>1013733.53</v>
       </c>
       <c r="O60" s="1">
-        <v>0.3</v>
+        <v>0.71</v>
       </c>
       <c r="P60">
         <v>1</v>
       </c>
     </row>
     <row r="61" spans="1:16">
       <c r="A61" t="s">
-        <v>196</v>
+        <v>200</v>
       </c>
       <c r="B61" t="s">
-        <v>197</v>
+        <v>201</v>
       </c>
       <c r="C61" s="1">
-        <v>700000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D61" s="1">
-        <v>108.804</v>
+        <v>98.837</v>
       </c>
       <c r="E61" s="1">
-        <v>109.24371429</v>
+        <v>100.6852</v>
       </c>
       <c r="F61" t="s">
         <v>8</v>
       </c>
       <c r="G61">
         <v>1.0</v>
       </c>
       <c r="H61" s="1">
-        <v>764706.0</v>
+        <v>402740.8</v>
       </c>
       <c r="I61" s="1">
-        <v>-3078.0</v>
+        <v>-7392.8</v>
       </c>
       <c r="J61" s="1">
-        <v>-0.40250763038344</v>
+        <v>-1.8356223158915</v>
       </c>
       <c r="K61">
-        <v>0.5</v>
+        <v>0.55</v>
       </c>
       <c r="L61" t="s">
-        <v>198</v>
+        <v>202</v>
       </c>
       <c r="M61" s="1">
-        <v>761628.0</v>
+        <v>395348.0</v>
       </c>
       <c r="N61" s="1">
-        <v>765151.97</v>
+        <v>397550.74</v>
       </c>
       <c r="O61" s="1">
-        <v>0.45</v>
+        <v>0.28</v>
       </c>
       <c r="P61">
         <v>1</v>
       </c>
     </row>
     <row r="62" spans="1:16">
       <c r="A62" t="s">
-        <v>199</v>
+        <v>203</v>
       </c>
       <c r="B62" t="s">
-        <v>200</v>
+        <v>204</v>
       </c>
       <c r="C62" s="1">
-        <v>900000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D62" s="1">
-        <v>100.457</v>
+        <v>98.445</v>
       </c>
       <c r="E62" s="1">
-        <v>99.984</v>
+        <v>100.62</v>
       </c>
       <c r="F62" t="s">
         <v>8</v>
       </c>
       <c r="G62">
         <v>1.0</v>
       </c>
       <c r="H62" s="1">
-        <v>899856.0</v>
+        <v>402480.0</v>
       </c>
       <c r="I62" s="1">
-        <v>4257.0</v>
+        <v>-8700.0</v>
       </c>
       <c r="J62" s="1">
-        <v>0.47307569211074</v>
+        <v>-2.1615980918306</v>
       </c>
       <c r="K62">
-        <v>0.31</v>
+        <v>2.63</v>
       </c>
       <c r="L62" t="s">
-        <v>201</v>
+        <v>205</v>
       </c>
       <c r="M62" s="1">
-        <v>904113.0</v>
+        <v>393780.0</v>
       </c>
       <c r="N62" s="1">
-        <v>906874.64</v>
+        <v>404293.7</v>
       </c>
       <c r="O62" s="1">
-        <v>0.54</v>
+        <v>0.28</v>
       </c>
       <c r="P62">
         <v>1</v>
       </c>
     </row>
     <row r="63" spans="1:16">
       <c r="A63" t="s">
-        <v>202</v>
+        <v>206</v>
       </c>
       <c r="B63" t="s">
-        <v>203</v>
+        <v>207</v>
       </c>
       <c r="C63" s="1">
-        <v>200000.0</v>
+        <v>927000.0</v>
       </c>
       <c r="D63" s="1">
-        <v>101.839</v>
+        <v>97.854</v>
       </c>
       <c r="E63" s="1">
-        <v>99.653</v>
+        <v>99.84305502</v>
       </c>
       <c r="F63" t="s">
         <v>8</v>
       </c>
       <c r="G63">
         <v>1.0</v>
       </c>
       <c r="H63" s="1">
-        <v>199306.0</v>
+        <v>925545.12</v>
       </c>
       <c r="I63" s="1">
-        <v>4372.0</v>
+        <v>-18438.54</v>
       </c>
       <c r="J63" s="1">
-        <v>2.1936118330607</v>
+        <v>-1.9921816453422</v>
       </c>
       <c r="K63">
-        <v>1.45</v>
+        <v>2.62</v>
       </c>
       <c r="L63" t="s">
-        <v>204</v>
+        <v>208</v>
       </c>
       <c r="M63" s="1">
-        <v>203678.0</v>
+        <v>907106.58</v>
       </c>
       <c r="N63" s="1">
-        <v>206581.42</v>
+        <v>931411.76</v>
       </c>
       <c r="O63" s="1">
-        <v>0.12</v>
+        <v>0.65</v>
       </c>
       <c r="P63">
         <v>1</v>
       </c>
     </row>
     <row r="64" spans="1:16">
       <c r="A64" t="s">
-        <v>205</v>
+        <v>209</v>
       </c>
       <c r="B64" t="s">
-        <v>206</v>
+        <v>210</v>
       </c>
       <c r="C64" s="1">
         <v>500000.0</v>
       </c>
       <c r="D64" s="1">
-        <v>101.386</v>
+        <v>98.501</v>
       </c>
       <c r="E64" s="1">
-        <v>101.631</v>
+        <v>100.096834</v>
       </c>
       <c r="F64" t="s">
         <v>8</v>
       </c>
       <c r="G64">
         <v>1.0</v>
       </c>
       <c r="H64" s="1">
-        <v>508155.0</v>
+        <v>500484.17</v>
       </c>
       <c r="I64" s="1">
-        <v>-1225.0</v>
+        <v>-7979.17</v>
       </c>
       <c r="J64" s="1">
-        <v>-0.24106817801655</v>
+        <v>-1.5942901850422</v>
       </c>
       <c r="K64">
-        <v>3.07</v>
+        <v>1.61</v>
       </c>
       <c r="L64" t="s">
-        <v>207</v>
+        <v>211</v>
       </c>
       <c r="M64" s="1">
-        <v>506930.0</v>
+        <v>492505.0</v>
       </c>
       <c r="N64" s="1">
-        <v>522283.26</v>
+        <v>500576.97</v>
       </c>
       <c r="O64" s="1">
-        <v>0.31</v>
+        <v>0.35</v>
       </c>
       <c r="P64">
         <v>1</v>
       </c>
     </row>
     <row r="65" spans="1:16">
       <c r="A65" t="s">
-        <v>208</v>
+        <v>212</v>
       </c>
       <c r="B65" t="s">
-        <v>209</v>
+        <v>213</v>
       </c>
       <c r="C65" s="1">
-        <v>1700000.0</v>
+        <v>1592000.0</v>
       </c>
       <c r="D65" s="1">
-        <v>106.171</v>
+        <v>98.197</v>
       </c>
       <c r="E65" s="1">
-        <v>100.91250647</v>
+        <v>100.08562374</v>
       </c>
       <c r="F65" t="s">
         <v>8</v>
       </c>
       <c r="G65">
         <v>1.0</v>
       </c>
       <c r="H65" s="1">
-        <v>1715512.61</v>
+        <v>1593363.13</v>
       </c>
       <c r="I65" s="1">
-        <v>89394.39</v>
+        <v>-30066.89</v>
       </c>
       <c r="J65" s="1">
-        <v>5.2109433343075</v>
+        <v>-1.8870080168103</v>
       </c>
       <c r="K65">
-        <v>2.4</v>
+        <v>0.6</v>
       </c>
       <c r="L65" t="s">
-        <v>210</v>
+        <v>214</v>
       </c>
       <c r="M65" s="1">
-        <v>1804907.0</v>
+        <v>1563296.24</v>
       </c>
       <c r="N65" s="1">
-        <v>1845660.42</v>
+        <v>1572770.78</v>
       </c>
       <c r="O65" s="1">
-        <v>1.09</v>
+        <v>1.1</v>
       </c>
       <c r="P65">
         <v>1</v>
       </c>
     </row>
     <row r="66" spans="1:16">
       <c r="A66" t="s">
-        <v>211</v>
+        <v>215</v>
       </c>
       <c r="B66" t="s">
-        <v>212</v>
+        <v>216</v>
       </c>
       <c r="C66" s="1">
-        <v>400000.0</v>
+        <v>1009000.0</v>
       </c>
       <c r="D66" s="1">
-        <v>100.718</v>
+        <v>97.955</v>
       </c>
       <c r="E66" s="1">
-        <v>99.895</v>
+        <v>100.01720416</v>
       </c>
       <c r="F66" t="s">
         <v>8</v>
       </c>
       <c r="G66">
         <v>1.0</v>
       </c>
       <c r="H66" s="1">
-        <v>399580.0</v>
+        <v>1009173.59</v>
       </c>
       <c r="I66" s="1">
-        <v>3292.0</v>
+        <v>-20807.64</v>
       </c>
       <c r="J66" s="1">
-        <v>0.82386505831123</v>
+        <v>-2.0618494386085</v>
       </c>
       <c r="K66">
-        <v>0.13</v>
-[...2 lines deleted...]
-        <v>517.81</v>
+        <v>2.06</v>
+      </c>
+      <c r="L66" t="s">
+        <v>217</v>
       </c>
       <c r="M66" s="1">
-        <v>402872.0</v>
+        <v>988365.95</v>
       </c>
       <c r="N66" s="1">
-        <v>403389.81</v>
+        <v>1009177.72</v>
       </c>
       <c r="O66" s="1">
-        <v>0.24</v>
+        <v>0.71</v>
       </c>
       <c r="P66">
         <v>1</v>
       </c>
     </row>
     <row r="67" spans="1:16">
       <c r="A67" t="s">
-        <v>213</v>
+        <v>218</v>
       </c>
       <c r="B67" t="s">
-        <v>214</v>
+        <v>219</v>
       </c>
       <c r="C67" s="1">
-        <v>500000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D67" s="1">
-        <v>104.364</v>
+        <v>98.362</v>
       </c>
       <c r="E67" s="1">
-        <v>99.538246</v>
+        <v>100.49511125</v>
       </c>
       <c r="F67" t="s">
         <v>8</v>
       </c>
       <c r="G67">
         <v>1.0</v>
       </c>
       <c r="H67" s="1">
-        <v>497691.23</v>
+        <v>803960.89</v>
       </c>
       <c r="I67" s="1">
-        <v>24128.77</v>
+        <v>-17064.89</v>
       </c>
       <c r="J67" s="1">
-        <v>4.848140482604</v>
+        <v>-2.1226020086624</v>
       </c>
       <c r="K67">
-        <v>1.61</v>
+        <v>3.16</v>
       </c>
       <c r="L67" t="s">
-        <v>215</v>
+        <v>220</v>
       </c>
       <c r="M67" s="1">
-        <v>521820.0</v>
+        <v>786896.0</v>
       </c>
       <c r="N67" s="1">
-        <v>529888.49</v>
+        <v>812161.75</v>
       </c>
       <c r="O67" s="1">
-        <v>0.31</v>
+        <v>0.57</v>
       </c>
       <c r="P67">
         <v>1</v>
       </c>
     </row>
     <row r="68" spans="1:16">
       <c r="A68" t="s">
-        <v>216</v>
+        <v>221</v>
       </c>
       <c r="B68" t="s">
-        <v>217</v>
+        <v>222</v>
       </c>
       <c r="C68" s="1">
-        <v>656000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D68" s="1">
-        <v>101.251</v>
+        <v>97.532</v>
       </c>
       <c r="E68" s="1">
-        <v>99.70957317</v>
+        <v>99.631</v>
       </c>
       <c r="F68" t="s">
         <v>8</v>
       </c>
       <c r="G68">
         <v>1.0</v>
       </c>
       <c r="H68" s="1">
-        <v>654094.8</v>
+        <v>896679.0</v>
       </c>
       <c r="I68" s="1">
-        <v>10111.76</v>
+        <v>-18891.0</v>
       </c>
       <c r="J68" s="1">
-        <v>1.5459165857915</v>
+        <v>-2.1067739960454</v>
       </c>
       <c r="K68">
-        <v>2.79</v>
+        <v>0.25</v>
       </c>
       <c r="L68" t="s">
-        <v>218</v>
+        <v>223</v>
       </c>
       <c r="M68" s="1">
-        <v>664206.56</v>
+        <v>877788.0</v>
       </c>
       <c r="N68" s="1">
-        <v>682538.61</v>
+        <v>880053.41</v>
       </c>
       <c r="O68" s="1">
-        <v>0.4</v>
+        <v>0.62</v>
       </c>
       <c r="P68">
         <v>1</v>
       </c>
     </row>
     <row r="69" spans="1:16">
       <c r="A69" t="s">
-        <v>219</v>
+        <v>224</v>
       </c>
       <c r="B69" t="s">
-        <v>220</v>
+        <v>225</v>
       </c>
       <c r="C69" s="1">
-        <v>1200000.0</v>
+        <v>615000.0</v>
       </c>
       <c r="D69" s="1">
-        <v>86.646</v>
+        <v>97.715</v>
       </c>
       <c r="E69" s="1">
-        <v>86.06233333</v>
+        <v>99.44689431</v>
       </c>
       <c r="F69" t="s">
         <v>8</v>
       </c>
       <c r="G69">
         <v>1.0</v>
       </c>
       <c r="H69" s="1">
-        <v>1032748.0</v>
+        <v>611598.4</v>
       </c>
       <c r="I69" s="1">
-        <v>7004.0</v>
+        <v>-10651.15</v>
       </c>
       <c r="J69" s="1">
-        <v>0.67819061377993</v>
+        <v>-1.741526792745</v>
       </c>
       <c r="K69">
-        <v>0.39</v>
+        <v>0.94</v>
       </c>
       <c r="L69" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="M69" s="1">
-        <v>1039752.0</v>
+        <v>600947.25</v>
       </c>
       <c r="N69" s="1">
-        <v>1044416.38</v>
+        <v>606739.2</v>
       </c>
       <c r="O69" s="1">
-        <v>0.62</v>
+        <v>0.43</v>
       </c>
       <c r="P69">
         <v>1</v>
       </c>
     </row>
     <row r="70" spans="1:16">
       <c r="A70" t="s">
-        <v>222</v>
+        <v>227</v>
       </c>
       <c r="B70" t="s">
-        <v>223</v>
+        <v>228</v>
       </c>
       <c r="C70" s="1">
-        <v>500000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D70" s="1">
-        <v>100.788</v>
+        <v>105.832</v>
       </c>
       <c r="E70" s="1">
-        <v>100.6852</v>
+        <v>108.7698</v>
       </c>
       <c r="F70" t="s">
         <v>8</v>
       </c>
       <c r="G70">
         <v>1.0</v>
       </c>
       <c r="H70" s="1">
-        <v>503426.0</v>
+        <v>435079.2</v>
       </c>
       <c r="I70" s="1">
-        <v>514.0</v>
+        <v>-11751.2</v>
       </c>
       <c r="J70" s="1">
-        <v>0.10210040800435</v>
+        <v>-2.7009335311824</v>
       </c>
       <c r="K70">
-        <v>0.35</v>
+        <v>2.11</v>
       </c>
       <c r="L70" t="s">
-        <v>224</v>
+        <v>229</v>
       </c>
       <c r="M70" s="1">
-        <v>503940.0</v>
+        <v>423328.0</v>
       </c>
       <c r="N70" s="1">
-        <v>505707.12</v>
+        <v>431760.88</v>
       </c>
       <c r="O70" s="1">
         <v>0.3</v>
       </c>
       <c r="P70">
         <v>1</v>
       </c>
     </row>
     <row r="71" spans="1:16">
       <c r="A71" t="s">
-        <v>225</v>
+        <v>230</v>
       </c>
       <c r="B71" t="s">
-        <v>226</v>
+        <v>231</v>
       </c>
       <c r="C71" s="1">
-        <v>400000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D71" s="1">
-        <v>100.659</v>
+        <v>100.669</v>
       </c>
       <c r="E71" s="1">
-        <v>100.62</v>
+        <v>100.9622225</v>
       </c>
       <c r="F71" t="s">
         <v>8</v>
       </c>
       <c r="G71">
         <v>1.0</v>
       </c>
       <c r="H71" s="1">
-        <v>402480.0</v>
+        <v>807697.78</v>
       </c>
       <c r="I71" s="1">
-        <v>156.0</v>
+        <v>-2345.78</v>
       </c>
       <c r="J71" s="1">
-        <v>0.038759689922481</v>
+        <v>-0.29042793704348</v>
       </c>
       <c r="K71">
-        <v>2.42</v>
+        <v>3.03</v>
       </c>
       <c r="L71" t="s">
-        <v>227</v>
+        <v>232</v>
       </c>
       <c r="M71" s="1">
-        <v>402636.0</v>
+        <v>805352.0</v>
       </c>
       <c r="N71" s="1">
-        <v>412327.78</v>
+        <v>829557.48</v>
       </c>
       <c r="O71" s="1">
-        <v>0.24</v>
+        <v>0.58</v>
       </c>
       <c r="P71">
         <v>1</v>
       </c>
     </row>
     <row r="72" spans="1:16">
       <c r="A72" t="s">
-        <v>228</v>
+        <v>233</v>
       </c>
       <c r="B72" t="s">
-        <v>229</v>
+        <v>234</v>
       </c>
       <c r="C72" s="1">
-        <v>927000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D72" s="1">
-        <v>101.322</v>
+        <v>99.51</v>
       </c>
       <c r="E72" s="1">
-        <v>99.84305502</v>
+        <v>99.821</v>
       </c>
       <c r="F72" t="s">
         <v>8</v>
       </c>
       <c r="G72">
         <v>1.0</v>
       </c>
       <c r="H72" s="1">
-        <v>925545.12</v>
+        <v>698747.0</v>
       </c>
       <c r="I72" s="1">
-        <v>13709.82</v>
+        <v>-2177.0</v>
       </c>
       <c r="J72" s="1">
-        <v>1.4812697624077</v>
+        <v>-0.31155768826199</v>
       </c>
       <c r="K72">
-        <v>2.38</v>
-[...2 lines deleted...]
-        <v>230</v>
+        <v>0.0</v>
+      </c>
+      <c r="L72">
+        <v>0.0</v>
       </c>
       <c r="M72" s="1">
-        <v>939254.94</v>
+        <v>696570.0</v>
       </c>
       <c r="N72" s="1">
-        <v>961350.56</v>
+        <v>696570.0</v>
       </c>
       <c r="O72" s="1">
-        <v>0.57</v>
+        <v>0.49</v>
       </c>
       <c r="P72">
         <v>1</v>
       </c>
     </row>
     <row r="73" spans="1:16">
       <c r="A73" t="s">
-        <v>231</v>
+        <v>235</v>
       </c>
       <c r="B73" t="s">
-        <v>232</v>
+        <v>236</v>
       </c>
       <c r="C73" s="1">
-        <v>600000.0</v>
+        <v>1258000.0</v>
       </c>
       <c r="D73" s="1">
-        <v>100.581</v>
+        <v>97.983</v>
       </c>
       <c r="E73" s="1">
-        <v>100.09683333</v>
+        <v>99.38705326</v>
       </c>
       <c r="F73" t="s">
         <v>8</v>
       </c>
       <c r="G73">
         <v>1.0</v>
       </c>
       <c r="H73" s="1">
-        <v>600581.0</v>
+        <v>1250289.13</v>
       </c>
       <c r="I73" s="1">
-        <v>2905.0</v>
+        <v>-17662.99</v>
       </c>
       <c r="J73" s="1">
-        <v>0.48369828549355</v>
+        <v>-1.4127124339632</v>
       </c>
       <c r="K73">
-        <v>1.37</v>
+        <v>2.47</v>
       </c>
       <c r="L73" t="s">
-        <v>233</v>
+        <v>237</v>
       </c>
       <c r="M73" s="1">
-        <v>603486.0</v>
+        <v>1232626.14</v>
       </c>
       <c r="N73" s="1">
-        <v>611710.27</v>
+        <v>1263641.01</v>
       </c>
       <c r="O73" s="1">
-        <v>0.36</v>
+        <v>0.89</v>
       </c>
       <c r="P73">
         <v>1</v>
       </c>
     </row>
     <row r="74" spans="1:16">
       <c r="A74" t="s">
-        <v>234</v>
+        <v>238</v>
       </c>
       <c r="B74" t="s">
-        <v>235</v>
+        <v>239</v>
       </c>
       <c r="C74" s="1">
-        <v>1892000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D74" s="1">
-        <v>100.503</v>
+        <v>98.362</v>
       </c>
       <c r="E74" s="1">
-        <v>100.08562368</v>
+        <v>99.7035</v>
       </c>
       <c r="F74" t="s">
         <v>8</v>
       </c>
       <c r="G74">
         <v>1.0</v>
       </c>
       <c r="H74" s="1">
-        <v>1893620.0</v>
+        <v>498517.5</v>
       </c>
       <c r="I74" s="1">
-        <v>7896.76</v>
+        <v>-6707.5</v>
       </c>
       <c r="J74" s="1">
-        <v>0.41701925412702</v>
+        <v>-1.3454893759998</v>
       </c>
       <c r="K74">
-        <v>0.37</v>
+        <v>2.56</v>
       </c>
       <c r="L74" t="s">
-        <v>236</v>
+        <v>240</v>
       </c>
       <c r="M74" s="1">
-        <v>1901516.76</v>
+        <v>491810.0</v>
       </c>
       <c r="N74" s="1">
-        <v>1908487.2</v>
+        <v>504616.51</v>
       </c>
       <c r="O74" s="1">
-        <v>1.13</v>
+        <v>0.35</v>
       </c>
       <c r="P74">
         <v>1</v>
       </c>
     </row>
     <row r="75" spans="1:16">
       <c r="A75" t="s">
-        <v>237</v>
+        <v>241</v>
       </c>
       <c r="B75" t="s">
-        <v>238</v>
+        <v>242</v>
       </c>
       <c r="C75" s="1">
-        <v>1209000.0</v>
+        <v>2050000.0</v>
       </c>
       <c r="D75" s="1">
-        <v>100.467</v>
+        <v>100.303</v>
       </c>
       <c r="E75" s="1">
-        <v>100.0172043</v>
+        <v>96.98605268</v>
       </c>
       <c r="F75" t="s">
         <v>8</v>
       </c>
       <c r="G75">
         <v>1.0</v>
       </c>
       <c r="H75" s="1">
-        <v>1209208.0</v>
+        <v>1988214.08</v>
       </c>
       <c r="I75" s="1">
-        <v>5438.03</v>
+        <v>67997.42</v>
       </c>
       <c r="J75" s="1">
-        <v>0.44971832802959</v>
+        <v>3.4200250709421</v>
       </c>
       <c r="K75">
-        <v>1.82</v>
+        <v>3.8</v>
       </c>
       <c r="L75" t="s">
-        <v>239</v>
+        <v>243</v>
       </c>
       <c r="M75" s="1">
-        <v>1214646.03</v>
+        <v>2056211.5</v>
       </c>
       <c r="N75" s="1">
-        <v>1236620.22</v>
+        <v>2134055.34</v>
       </c>
       <c r="O75" s="1">
-        <v>0.73</v>
+        <v>1.5</v>
       </c>
       <c r="P75">
         <v>1</v>
       </c>
     </row>
     <row r="76" spans="1:16">
       <c r="A76" t="s">
-        <v>240</v>
+        <v>244</v>
       </c>
       <c r="B76" t="s">
-        <v>241</v>
+        <v>245</v>
       </c>
       <c r="C76" s="1">
         <v>900000.0</v>
       </c>
       <c r="D76" s="1">
-        <v>100.932</v>
+        <v>89.875</v>
       </c>
       <c r="E76" s="1">
-        <v>100.49511111</v>
+        <v>83.47740778</v>
       </c>
       <c r="F76" t="s">
         <v>8</v>
       </c>
       <c r="G76">
         <v>1.0</v>
       </c>
       <c r="H76" s="1">
-        <v>904456.0</v>
+        <v>751296.67</v>
       </c>
       <c r="I76" s="1">
-        <v>3932.0</v>
+        <v>57578.33</v>
       </c>
       <c r="J76" s="1">
-        <v>0.43473646036955</v>
+        <v>7.6638606690484</v>
       </c>
       <c r="K76">
-        <v>2.92</v>
+        <v>1.01</v>
       </c>
       <c r="L76" t="s">
-        <v>242</v>
+        <v>246</v>
       </c>
       <c r="M76" s="1">
-        <v>908388.0</v>
+        <v>808875.0</v>
       </c>
       <c r="N76" s="1">
-        <v>934666.77</v>
+        <v>817936.64</v>
       </c>
       <c r="O76" s="1">
-        <v>0.55</v>
+        <v>0.57</v>
       </c>
       <c r="P76">
         <v>1</v>
       </c>
     </row>
     <row r="77" spans="1:16">
       <c r="A77" t="s">
-        <v>243</v>
+        <v>247</v>
       </c>
       <c r="B77" t="s">
-        <v>244</v>
+        <v>248</v>
       </c>
       <c r="C77" s="1">
-        <v>900000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D77" s="1">
-        <v>100.951</v>
+        <v>102.112</v>
       </c>
       <c r="E77" s="1">
-        <v>99.631</v>
+        <v>100.4068</v>
       </c>
       <c r="F77" t="s">
         <v>8</v>
       </c>
       <c r="G77">
         <v>1.0</v>
       </c>
       <c r="H77" s="1">
-        <v>896679.0</v>
+        <v>702847.6</v>
       </c>
       <c r="I77" s="1">
-        <v>11880.0</v>
+        <v>11936.4</v>
       </c>
       <c r="J77" s="1">
-        <v>1.3248888398189</v>
+        <v>1.698291350785</v>
       </c>
       <c r="K77">
-        <v>1.04</v>
+        <v>0.81</v>
       </c>
       <c r="L77" t="s">
-        <v>245</v>
+        <v>249</v>
       </c>
       <c r="M77" s="1">
-        <v>908559.0</v>
+        <v>714784.0</v>
       </c>
       <c r="N77" s="1">
-        <v>917944.27</v>
+        <v>720431.95</v>
       </c>
       <c r="O77" s="1">
-        <v>0.54</v>
+        <v>0.51</v>
       </c>
       <c r="P77">
         <v>1</v>
       </c>
     </row>
     <row r="78" spans="1:16">
       <c r="A78" t="s">
-        <v>246</v>
+        <v>250</v>
       </c>
       <c r="B78" t="s">
-        <v>247</v>
+        <v>251</v>
       </c>
       <c r="C78" s="1">
-        <v>715000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D78" s="1">
-        <v>99.998</v>
+        <v>98.113</v>
       </c>
       <c r="E78" s="1">
-        <v>99.4468951</v>
+        <v>100.231</v>
       </c>
       <c r="F78" t="s">
         <v>8</v>
       </c>
       <c r="G78">
         <v>1.0</v>
       </c>
       <c r="H78" s="1">
-        <v>711045.3</v>
+        <v>701617.0</v>
       </c>
       <c r="I78" s="1">
-        <v>3940.4</v>
+        <v>-14826.0</v>
       </c>
       <c r="J78" s="1">
-        <v>0.55417003670512</v>
+        <v>-2.1131186958127</v>
       </c>
       <c r="K78">
-        <v>0.74</v>
+        <v>0.63</v>
       </c>
       <c r="L78" t="s">
-        <v>248</v>
+        <v>252</v>
       </c>
       <c r="M78" s="1">
-        <v>714985.7</v>
+        <v>686791.0</v>
       </c>
       <c r="N78" s="1">
-        <v>720250.25</v>
+        <v>691177.99</v>
       </c>
       <c r="O78" s="1">
-        <v>0.43</v>
+        <v>0.48</v>
       </c>
       <c r="P78">
         <v>1</v>
       </c>
     </row>
     <row r="79" spans="1:16">
       <c r="A79" t="s">
-        <v>249</v>
+        <v>253</v>
       </c>
       <c r="B79" t="s">
-        <v>250</v>
+        <v>254</v>
       </c>
       <c r="C79" s="1">
-        <v>500000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D79" s="1">
-        <v>108.587</v>
+        <v>97.992</v>
       </c>
       <c r="E79" s="1">
-        <v>108.7698</v>
+        <v>100.28911125</v>
       </c>
       <c r="F79" t="s">
         <v>8</v>
       </c>
       <c r="G79">
         <v>1.0</v>
       </c>
       <c r="H79" s="1">
-        <v>543849.0</v>
+        <v>802312.89</v>
       </c>
       <c r="I79" s="1">
-        <v>-914.0</v>
+        <v>-18376.89</v>
       </c>
       <c r="J79" s="1">
-        <v>-0.16806135526589</v>
+        <v>-2.2904891880772</v>
       </c>
       <c r="K79">
-        <v>1.8</v>
+        <v>0.15</v>
       </c>
       <c r="L79" t="s">
-        <v>251</v>
+        <v>255</v>
       </c>
       <c r="M79" s="1">
-        <v>542935.0</v>
+        <v>783936.0</v>
       </c>
       <c r="N79" s="1">
-        <v>551914.45</v>
+        <v>785119.56</v>
       </c>
       <c r="O79" s="1">
-        <v>0.33</v>
+        <v>0.55</v>
       </c>
       <c r="P79">
         <v>1</v>
       </c>
     </row>
     <row r="80" spans="1:16">
       <c r="A80" t="s">
-        <v>252</v>
+        <v>256</v>
       </c>
       <c r="B80" t="s">
-        <v>253</v>
+        <v>257</v>
       </c>
       <c r="C80" s="1">
-        <v>900000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D80" s="1">
-        <v>102.983</v>
+        <v>89.81</v>
       </c>
       <c r="E80" s="1">
-        <v>100.96222222</v>
+        <v>90.19025</v>
       </c>
       <c r="F80" t="s">
         <v>8</v>
       </c>
       <c r="G80">
         <v>1.0</v>
       </c>
       <c r="H80" s="1">
-        <v>908660.0</v>
+        <v>360761.0</v>
       </c>
       <c r="I80" s="1">
-        <v>18187.0</v>
+        <v>-1521.0</v>
       </c>
       <c r="J80" s="1">
-        <v>2.0015187198732</v>
+        <v>-0.42160876591428</v>
       </c>
       <c r="K80">
-        <v>2.77</v>
-[...2 lines deleted...]
-        <v>254</v>
+        <v>0.07</v>
+      </c>
+      <c r="L80">
+        <v>263.01</v>
       </c>
       <c r="M80" s="1">
-        <v>926847.0</v>
+        <v>359240.0</v>
       </c>
       <c r="N80" s="1">
-        <v>951785.01</v>
+        <v>359503.01</v>
       </c>
       <c r="O80" s="1">
-        <v>0.56</v>
+        <v>0.25</v>
       </c>
       <c r="P80">
         <v>1</v>
       </c>
     </row>
     <row r="81" spans="1:16">
       <c r="A81" t="s">
-        <v>255</v>
+        <v>258</v>
       </c>
       <c r="B81" t="s">
-        <v>256</v>
+        <v>259</v>
       </c>
       <c r="C81" s="1">
-        <v>1458000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D81" s="1">
-        <v>99.999</v>
+        <v>90.512</v>
       </c>
       <c r="E81" s="1">
-        <v>99.3870535</v>
+        <v>89.875</v>
       </c>
       <c r="F81" t="s">
         <v>8</v>
       </c>
       <c r="G81">
         <v>1.0</v>
       </c>
       <c r="H81" s="1">
-        <v>1449063.24</v>
+        <v>89875.0</v>
       </c>
       <c r="I81" s="1">
-        <v>8922.18</v>
+        <v>637.0</v>
       </c>
       <c r="J81" s="1">
-        <v>0.61572053956734</v>
+        <v>0.70876216968011</v>
       </c>
       <c r="K81">
-        <v>2.28</v>
-[...2 lines deleted...]
-        <v>257</v>
+        <v>0.13</v>
+      </c>
+      <c r="L81">
+        <v>129.45</v>
       </c>
       <c r="M81" s="1">
-        <v>1457985.42</v>
+        <v>90512.0</v>
       </c>
       <c r="N81" s="1">
-        <v>1491174.89</v>
+        <v>90641.45</v>
       </c>
       <c r="O81" s="1">
-        <v>0.88</v>
+        <v>0.06</v>
       </c>
       <c r="P81">
         <v>1</v>
       </c>
     </row>
     <row r="82" spans="1:16">
       <c r="A82" t="s">
-        <v>258</v>
+        <v>260</v>
       </c>
       <c r="B82" t="s">
-        <v>259</v>
+        <v>261</v>
       </c>
       <c r="C82" s="1">
         <v>600000.0</v>
       </c>
       <c r="D82" s="1">
-        <v>100.561</v>
+        <v>97.738</v>
       </c>
       <c r="E82" s="1">
-        <v>99.7035</v>
+        <v>99.92916667</v>
       </c>
       <c r="F82" t="s">
         <v>8</v>
       </c>
       <c r="G82">
         <v>1.0</v>
       </c>
       <c r="H82" s="1">
-        <v>598221.0</v>
+        <v>599575.0</v>
       </c>
       <c r="I82" s="1">
-        <v>5145.0</v>
+        <v>-13147.0</v>
       </c>
       <c r="J82" s="1">
-        <v>0.86005004839349</v>
+        <v>-2.1927198432223</v>
       </c>
       <c r="K82">
-        <v>2.34</v>
+        <v>2.27</v>
       </c>
       <c r="L82" t="s">
-        <v>260</v>
+        <v>262</v>
       </c>
       <c r="M82" s="1">
-        <v>603366.0</v>
+        <v>586428.0</v>
       </c>
       <c r="N82" s="1">
-        <v>617402.3</v>
+        <v>600051.29</v>
       </c>
       <c r="O82" s="1">
-        <v>0.37</v>
+        <v>0.42</v>
       </c>
       <c r="P82">
         <v>1</v>
       </c>
     </row>
     <row r="83" spans="1:16">
       <c r="A83" t="s">
-        <v>261</v>
+        <v>263</v>
       </c>
       <c r="B83" t="s">
-        <v>262</v>
+        <v>264</v>
       </c>
       <c r="C83" s="1">
-        <v>2050000.0</v>
+        <v>580000.0</v>
       </c>
       <c r="D83" s="1">
-        <v>101.638</v>
+        <v>98.033</v>
       </c>
       <c r="E83" s="1">
-        <v>96.98605268</v>
+        <v>100.00810345</v>
       </c>
       <c r="F83" t="s">
         <v>8</v>
       </c>
       <c r="G83">
         <v>1.0</v>
       </c>
       <c r="H83" s="1">
-        <v>1988214.08</v>
+        <v>580047.0</v>
       </c>
       <c r="I83" s="1">
-        <v>95364.92</v>
+        <v>-11455.6</v>
       </c>
       <c r="J83" s="1">
-        <v>4.7965116513006</v>
+        <v>-1.9749434097582</v>
       </c>
       <c r="K83">
-        <v>3.5</v>
+        <v>0.94</v>
       </c>
       <c r="L83" t="s">
-        <v>263</v>
+        <v>265</v>
       </c>
       <c r="M83" s="1">
-        <v>2083579.0</v>
+        <v>568591.4</v>
       </c>
       <c r="N83" s="1">
-        <v>2155357.08</v>
+        <v>574057.38</v>
       </c>
       <c r="O83" s="1">
-        <v>1.28</v>
+        <v>0.4</v>
       </c>
       <c r="P83">
         <v>1</v>
       </c>
     </row>
     <row r="84" spans="1:16">
       <c r="A84" t="s">
-        <v>264</v>
+        <v>266</v>
       </c>
       <c r="B84" t="s">
-        <v>265</v>
+        <v>267</v>
       </c>
       <c r="C84" s="1">
-        <v>900000.0</v>
+        <v>1100000.0</v>
       </c>
       <c r="D84" s="1">
-        <v>92.28</v>
+        <v>97.9</v>
       </c>
       <c r="E84" s="1">
-        <v>83.47740778</v>
+        <v>100.03090909</v>
       </c>
       <c r="F84" t="s">
         <v>8</v>
       </c>
       <c r="G84">
         <v>1.0</v>
       </c>
       <c r="H84" s="1">
-        <v>751296.67</v>
+        <v>1100340.0</v>
       </c>
       <c r="I84" s="1">
-        <v>79223.33</v>
+        <v>-23440.0</v>
       </c>
       <c r="J84" s="1">
-        <v>10.544879694462</v>
+        <v>-2.1302506497992</v>
       </c>
       <c r="K84">
-        <v>0.88</v>
+        <v>0.31</v>
       </c>
       <c r="L84" t="s">
-        <v>266</v>
+        <v>268</v>
       </c>
       <c r="M84" s="1">
-        <v>830520.0</v>
+        <v>1076900.0</v>
       </c>
       <c r="N84" s="1">
-        <v>838472.05</v>
+        <v>1080286.49</v>
       </c>
       <c r="O84" s="1">
-        <v>0.5</v>
+        <v>0.76</v>
       </c>
       <c r="P84">
         <v>1</v>
       </c>
     </row>
     <row r="85" spans="1:16">
       <c r="A85" t="s">
-        <v>267</v>
+        <v>269</v>
       </c>
       <c r="B85" t="s">
-        <v>268</v>
+        <v>270</v>
       </c>
       <c r="C85" s="1">
-        <v>1000000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D85" s="1">
-        <v>104.063</v>
+        <v>98.384</v>
       </c>
       <c r="E85" s="1">
-        <v>100.4068</v>
+        <v>100.681715</v>
       </c>
       <c r="F85" t="s">
         <v>8</v>
       </c>
       <c r="G85">
         <v>1.0</v>
       </c>
       <c r="H85" s="1">
-        <v>1004068.0</v>
+        <v>604090.29</v>
       </c>
       <c r="I85" s="1">
-        <v>36562.0</v>
+        <v>-13786.29</v>
       </c>
       <c r="J85" s="1">
-        <v>3.6413868383416</v>
+        <v>-2.2821571920979</v>
       </c>
       <c r="K85">
-        <v>0.55</v>
+        <v>1.54</v>
       </c>
       <c r="L85" t="s">
-        <v>269</v>
+        <v>271</v>
       </c>
       <c r="M85" s="1">
-        <v>1040630.0</v>
+        <v>590304.0</v>
       </c>
       <c r="N85" s="1">
-        <v>1046150.55</v>
+        <v>599519.75</v>
       </c>
       <c r="O85" s="1">
-        <v>0.62</v>
+        <v>0.42</v>
       </c>
       <c r="P85">
         <v>1</v>
       </c>
     </row>
     <row r="86" spans="1:16">
       <c r="A86" t="s">
-        <v>270</v>
+        <v>272</v>
       </c>
       <c r="B86" t="s">
-        <v>271</v>
+        <v>273</v>
       </c>
       <c r="C86" s="1">
-        <v>900000.0</v>
+        <v>580000.0</v>
       </c>
       <c r="D86" s="1">
-        <v>100.167</v>
+        <v>102.265</v>
       </c>
       <c r="E86" s="1">
-        <v>100.28911111</v>
+        <v>102.24853966</v>
       </c>
       <c r="F86" t="s">
         <v>8</v>
       </c>
       <c r="G86">
         <v>1.0</v>
       </c>
       <c r="H86" s="1">
-        <v>902602.0</v>
+        <v>593041.53</v>
       </c>
       <c r="I86" s="1">
-        <v>-1099.0</v>
+        <v>95.47</v>
       </c>
       <c r="J86" s="1">
-        <v>-0.12175909204721</v>
+        <v>0.016098366669194</v>
       </c>
       <c r="K86">
-        <v>2.95</v>
+        <v>1.3</v>
       </c>
       <c r="L86" t="s">
-        <v>272</v>
+        <v>274</v>
       </c>
       <c r="M86" s="1">
-        <v>901503.0</v>
+        <v>593137.0</v>
       </c>
       <c r="N86" s="1">
-        <v>928059.16</v>
+        <v>600675.01</v>
       </c>
       <c r="O86" s="1">
-        <v>0.55</v>
+        <v>0.42</v>
       </c>
       <c r="P86">
         <v>1</v>
       </c>
     </row>
     <row r="87" spans="1:16">
       <c r="A87" t="s">
-        <v>273</v>
+        <v>275</v>
       </c>
       <c r="B87" t="s">
-        <v>274</v>
+        <v>276</v>
       </c>
       <c r="C87" s="1">
-        <v>400000.0</v>
+        <v>1100000.0</v>
       </c>
       <c r="D87" s="1">
-        <v>91.2</v>
+        <v>100.62</v>
       </c>
       <c r="E87" s="1">
-        <v>90.19025</v>
+        <v>100.55165909</v>
       </c>
       <c r="F87" t="s">
         <v>8</v>
       </c>
       <c r="G87">
         <v>1.0</v>
       </c>
       <c r="H87" s="1">
-        <v>360761.0</v>
+        <v>1106068.25</v>
       </c>
       <c r="I87" s="1">
-        <v>4039.0</v>
+        <v>751.75</v>
       </c>
       <c r="J87" s="1">
-        <v>1.1195777814121</v>
+        <v>0.067965968646148</v>
       </c>
       <c r="K87">
-        <v>0.03</v>
-[...2 lines deleted...]
-        <v>131.51</v>
+        <v>3.09</v>
+      </c>
+      <c r="L87" t="s">
+        <v>277</v>
       </c>
       <c r="M87" s="1">
-        <v>364800.0</v>
+        <v>1106820.0</v>
       </c>
       <c r="N87" s="1">
-        <v>364931.51</v>
+        <v>1140803.22</v>
       </c>
       <c r="O87" s="1">
-        <v>0.22</v>
+        <v>0.8</v>
       </c>
       <c r="P87">
         <v>1</v>
       </c>
     </row>
     <row r="88" spans="1:16">
       <c r="A88" t="s">
-        <v>275</v>
+        <v>278</v>
       </c>
       <c r="B88" t="s">
-        <v>276</v>
+        <v>279</v>
       </c>
       <c r="C88" s="1">
-        <v>100000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D88" s="1">
-        <v>91.486</v>
+        <v>98.025</v>
       </c>
       <c r="E88" s="1">
-        <v>89.875</v>
+        <v>99.772</v>
       </c>
       <c r="F88" t="s">
         <v>8</v>
       </c>
       <c r="G88">
         <v>1.0</v>
       </c>
       <c r="H88" s="1">
-        <v>89875.0</v>
+        <v>498860.0</v>
       </c>
       <c r="I88" s="1">
-        <v>1611.0</v>
+        <v>-8735.0</v>
       </c>
       <c r="J88" s="1">
-        <v>1.7924895688456</v>
+        <v>-1.7509922623582</v>
       </c>
       <c r="K88">
-        <v>0.11</v>
-[...2 lines deleted...]
-        <v>113.01</v>
+        <v>0.35</v>
+      </c>
+      <c r="L88" t="s">
+        <v>280</v>
       </c>
       <c r="M88" s="1">
-        <v>91486.0</v>
+        <v>490125.0</v>
       </c>
       <c r="N88" s="1">
-        <v>91599.01</v>
+        <v>491880.14</v>
       </c>
       <c r="O88" s="1">
-        <v>0.05</v>
+        <v>0.34</v>
       </c>
       <c r="P88">
         <v>1</v>
       </c>
     </row>
     <row r="89" spans="1:16">
       <c r="A89" t="s">
-        <v>277</v>
+        <v>281</v>
       </c>
       <c r="B89" t="s">
-        <v>278</v>
+        <v>282</v>
       </c>
       <c r="C89" s="1">
         <v>600000.0</v>
       </c>
       <c r="D89" s="1">
-        <v>100.625</v>
+        <v>97.1</v>
       </c>
       <c r="E89" s="1">
-        <v>99.92916667</v>
+        <v>99.99133333</v>
       </c>
       <c r="F89" t="s">
         <v>8</v>
       </c>
       <c r="G89">
         <v>1.0</v>
       </c>
       <c r="H89" s="1">
-        <v>599575.0</v>
+        <v>599948.0</v>
       </c>
       <c r="I89" s="1">
-        <v>4175.0</v>
+        <v>-17348.0</v>
       </c>
       <c r="J89" s="1">
-        <v>0.69632656464996</v>
+        <v>-2.8915839372746</v>
       </c>
       <c r="K89">
-        <v>1.99</v>
+        <v>1.42</v>
       </c>
       <c r="L89" t="s">
-        <v>279</v>
+        <v>283</v>
       </c>
       <c r="M89" s="1">
-        <v>603750.0</v>
+        <v>582600.0</v>
       </c>
       <c r="N89" s="1">
-        <v>615696.58</v>
+        <v>591106.85</v>
       </c>
       <c r="O89" s="1">
-        <v>0.36</v>
+        <v>0.41</v>
       </c>
       <c r="P89">
         <v>1</v>
       </c>
     </row>
     <row r="90" spans="1:16">
       <c r="A90" t="s">
-        <v>280</v>
+        <v>284</v>
       </c>
       <c r="B90" t="s">
-        <v>281</v>
+        <v>285</v>
       </c>
       <c r="C90" s="1">
-        <v>580000.0</v>
+        <v>1100000.0</v>
       </c>
       <c r="D90" s="1">
-        <v>100.393</v>
+        <v>92.813</v>
       </c>
       <c r="E90" s="1">
-        <v>100.00810345</v>
+        <v>94.52690909</v>
       </c>
       <c r="F90" t="s">
         <v>8</v>
       </c>
       <c r="G90">
         <v>1.0</v>
       </c>
       <c r="H90" s="1">
-        <v>580047.0</v>
+        <v>1039796.0</v>
       </c>
       <c r="I90" s="1">
-        <v>2232.4</v>
+        <v>-18853.0</v>
       </c>
       <c r="J90" s="1">
-        <v>0.38486536435841</v>
+        <v>-1.8131441167306</v>
       </c>
       <c r="K90">
-        <v>0.71</v>
+        <v>0.21</v>
       </c>
       <c r="L90" t="s">
-        <v>282</v>
+        <v>286</v>
       </c>
       <c r="M90" s="1">
-        <v>582279.4</v>
+        <v>1020943.0</v>
       </c>
       <c r="N90" s="1">
-        <v>586406.78</v>
+        <v>1023253.0</v>
       </c>
       <c r="O90" s="1">
-        <v>0.35</v>
+        <v>0.72</v>
       </c>
       <c r="P90">
         <v>1</v>
       </c>
     </row>
     <row r="91" spans="1:16">
       <c r="A91" t="s">
-        <v>283</v>
+        <v>287</v>
       </c>
       <c r="B91" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="C91" s="1">
-        <v>692000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D91" s="1">
-        <v>100.275</v>
+        <v>99.831</v>
       </c>
       <c r="E91" s="1">
-        <v>99.77159538</v>
+        <v>95.31451</v>
       </c>
       <c r="F91" t="s">
         <v>8</v>
       </c>
       <c r="G91">
         <v>1.0</v>
       </c>
       <c r="H91" s="1">
-        <v>690419.44</v>
+        <v>667201.57</v>
       </c>
       <c r="I91" s="1">
-        <v>3483.56</v>
+        <v>31615.43</v>
       </c>
       <c r="J91" s="1">
-        <v>0.50455705592531</v>
+        <v>4.7385125307784</v>
       </c>
       <c r="K91">
-        <v>0.64</v>
+        <v>1.69</v>
       </c>
       <c r="L91" t="s">
-        <v>285</v>
+        <v>288</v>
       </c>
       <c r="M91" s="1">
-        <v>693903.0</v>
+        <v>698817.0</v>
       </c>
       <c r="N91" s="1">
-        <v>698334.64</v>
+        <v>710641.17</v>
       </c>
       <c r="O91" s="1">
-        <v>0.41</v>
+        <v>0.5</v>
       </c>
       <c r="P91">
         <v>1</v>
       </c>
     </row>
     <row r="92" spans="1:16">
       <c r="A92" t="s">
-        <v>286</v>
+        <v>289</v>
       </c>
       <c r="B92" t="s">
-        <v>287</v>
+        <v>290</v>
       </c>
       <c r="C92" s="1">
-        <v>1100000.0</v>
+        <v>1200000.0</v>
       </c>
       <c r="D92" s="1">
-        <v>100.223</v>
+        <v>95.724</v>
       </c>
       <c r="E92" s="1">
-        <v>100.03090909</v>
+        <v>98.91583333</v>
       </c>
       <c r="F92" t="s">
         <v>8</v>
       </c>
       <c r="G92">
         <v>1.0</v>
       </c>
       <c r="H92" s="1">
-        <v>1100340.0</v>
+        <v>1186990.0</v>
       </c>
       <c r="I92" s="1">
-        <v>2113.0</v>
+        <v>-38302.0</v>
       </c>
       <c r="J92" s="1">
-        <v>0.19203155388335</v>
+        <v>-3.2268174121096</v>
       </c>
       <c r="K92">
-        <v>0.09</v>
-[...2 lines deleted...]
-        <v>996.03</v>
+        <v>3.66</v>
+      </c>
+      <c r="L92" t="s">
+        <v>291</v>
       </c>
       <c r="M92" s="1">
-        <v>1102453.0</v>
+        <v>1148688.0</v>
       </c>
       <c r="N92" s="1">
-        <v>1103449.03</v>
+        <v>1192557.86</v>
       </c>
       <c r="O92" s="1">
-        <v>0.65</v>
+        <v>0.84</v>
       </c>
       <c r="P92">
         <v>1</v>
       </c>
     </row>
     <row r="93" spans="1:16">
       <c r="A93" t="s">
-        <v>288</v>
+        <v>292</v>
       </c>
       <c r="B93" t="s">
-        <v>289</v>
+        <v>293</v>
       </c>
       <c r="C93" s="1">
-        <v>400000.0</v>
+        <v>521000.0</v>
       </c>
       <c r="D93" s="1">
-        <v>84.657</v>
+        <v>98.255</v>
       </c>
       <c r="E93" s="1">
-        <v>82.42825</v>
+        <v>99.68758157</v>
       </c>
       <c r="F93" t="s">
         <v>8</v>
       </c>
       <c r="G93">
         <v>1.0</v>
       </c>
       <c r="H93" s="1">
-        <v>329713.0</v>
+        <v>519372.3</v>
       </c>
       <c r="I93" s="1">
-        <v>8915.0</v>
+        <v>-7463.75</v>
       </c>
       <c r="J93" s="1">
-        <v>2.7038666961873</v>
+        <v>-1.4370712492753</v>
       </c>
       <c r="K93">
-        <v>1.44</v>
+        <v>1.54</v>
       </c>
       <c r="L93" t="s">
-        <v>290</v>
+        <v>294</v>
       </c>
       <c r="M93" s="1">
-        <v>338628.0</v>
+        <v>511908.55</v>
       </c>
       <c r="N93" s="1">
-        <v>344397.86</v>
+        <v>519934.09</v>
       </c>
       <c r="O93" s="1">
-        <v>0.2</v>
+        <v>0.36</v>
       </c>
       <c r="P93">
         <v>1</v>
       </c>
     </row>
     <row r="94" spans="1:16">
       <c r="A94" t="s">
-        <v>291</v>
+        <v>295</v>
       </c>
       <c r="B94" t="s">
-        <v>292</v>
+        <v>296</v>
       </c>
       <c r="C94" s="1">
-        <v>700000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D94" s="1">
-        <v>100.364</v>
+        <v>97.684</v>
       </c>
       <c r="E94" s="1">
-        <v>100.68171429</v>
+        <v>99.996</v>
       </c>
       <c r="F94" t="s">
         <v>8</v>
       </c>
       <c r="G94">
         <v>1.0</v>
       </c>
       <c r="H94" s="1">
-        <v>704772.0</v>
+        <v>499980.0</v>
       </c>
       <c r="I94" s="1">
-        <v>-2224.0</v>
+        <v>-11560.0</v>
       </c>
       <c r="J94" s="1">
-        <v>-0.31556304734013</v>
+        <v>-2.3120924836993</v>
       </c>
       <c r="K94">
-        <v>1.35</v>
+        <v>1.34</v>
       </c>
       <c r="L94" t="s">
-        <v>293</v>
+        <v>297</v>
       </c>
       <c r="M94" s="1">
-        <v>702548.0</v>
+        <v>488420.0</v>
       </c>
       <c r="N94" s="1">
-        <v>711976.42</v>
+        <v>495104.93</v>
       </c>
       <c r="O94" s="1">
-        <v>0.42</v>
+        <v>0.35</v>
       </c>
       <c r="P94">
         <v>1</v>
       </c>
     </row>
     <row r="95" spans="1:16">
       <c r="A95" t="s">
-        <v>294</v>
+        <v>298</v>
       </c>
       <c r="B95" t="s">
-        <v>295</v>
+        <v>299</v>
       </c>
       <c r="C95" s="1">
-        <v>580000.0</v>
+        <v>517000.0</v>
       </c>
       <c r="D95" s="1">
-        <v>105.287</v>
+        <v>97.452</v>
       </c>
       <c r="E95" s="1">
-        <v>102.24853966</v>
+        <v>99.72939652</v>
       </c>
       <c r="F95" t="s">
         <v>8</v>
       </c>
       <c r="G95">
         <v>1.0</v>
       </c>
       <c r="H95" s="1">
-        <v>593041.53</v>
+        <v>515600.98</v>
       </c>
       <c r="I95" s="1">
-        <v>17623.07</v>
+        <v>-11774.14</v>
       </c>
       <c r="J95" s="1">
-        <v>2.9716418005329</v>
+        <v>-2.2835759544134</v>
       </c>
       <c r="K95">
-        <v>1.03</v>
+        <v>2.65</v>
       </c>
       <c r="L95" t="s">
-        <v>296</v>
+        <v>300</v>
       </c>
       <c r="M95" s="1">
-        <v>610664.6</v>
+        <v>503826.84</v>
       </c>
       <c r="N95" s="1">
-        <v>616629.46</v>
+        <v>517546.82</v>
       </c>
       <c r="O95" s="1">
-        <v>0.37</v>
+        <v>0.36</v>
       </c>
       <c r="P95">
         <v>1</v>
       </c>
     </row>
     <row r="96" spans="1:16">
       <c r="A96" t="s">
-        <v>297</v>
+        <v>301</v>
       </c>
       <c r="B96" t="s">
-        <v>298</v>
+        <v>302</v>
       </c>
       <c r="C96" s="1">
-        <v>1100000.0</v>
+        <v>1500000.0</v>
       </c>
       <c r="D96" s="1">
-        <v>103.391</v>
+        <v>98.104</v>
       </c>
       <c r="E96" s="1">
-        <v>100.55165909</v>
+        <v>100.08276467</v>
       </c>
       <c r="F96" t="s">
         <v>8</v>
       </c>
       <c r="G96">
         <v>1.0</v>
       </c>
       <c r="H96" s="1">
-        <v>1106068.25</v>
+        <v>1501241.47</v>
       </c>
       <c r="I96" s="1">
-        <v>31232.75</v>
+        <v>-29681.47</v>
       </c>
       <c r="J96" s="1">
-        <v>2.8237633617998</v>
+        <v>-1.9771283030171</v>
       </c>
       <c r="K96">
-        <v>2.83</v>
+        <v>2.28</v>
       </c>
       <c r="L96" t="s">
-        <v>299</v>
+        <v>303</v>
       </c>
       <c r="M96" s="1">
-        <v>1137301.0</v>
+        <v>1471560.0</v>
       </c>
       <c r="N96" s="1">
-        <v>1168481.48</v>
+        <v>1505798.01</v>
       </c>
       <c r="O96" s="1">
-        <v>0.69</v>
+        <v>1.06</v>
       </c>
       <c r="P96">
         <v>1</v>
       </c>
     </row>
     <row r="97" spans="1:16">
       <c r="A97" t="s">
-        <v>300</v>
+        <v>304</v>
       </c>
       <c r="B97" t="s">
-        <v>301</v>
+        <v>305</v>
       </c>
       <c r="C97" s="1">
-        <v>600000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D97" s="1">
-        <v>100.239</v>
+        <v>100.791</v>
       </c>
       <c r="E97" s="1">
-        <v>99.772</v>
+        <v>103.012</v>
       </c>
       <c r="F97" t="s">
         <v>8</v>
       </c>
       <c r="G97">
         <v>1.0</v>
       </c>
       <c r="H97" s="1">
-        <v>598632.0</v>
+        <v>721084.0</v>
       </c>
       <c r="I97" s="1">
-        <v>2802.0</v>
+        <v>-15547.0</v>
       </c>
       <c r="J97" s="1">
-        <v>0.4680671932005</v>
+        <v>-2.156059488215</v>
       </c>
       <c r="K97">
-        <v>0.15</v>
-[...2 lines deleted...]
-        <v>873.29</v>
+        <v>2.43</v>
+      </c>
+      <c r="L97" t="s">
+        <v>306</v>
       </c>
       <c r="M97" s="1">
-        <v>601434.0</v>
+        <v>705537.0</v>
       </c>
       <c r="N97" s="1">
-        <v>602307.29</v>
+        <v>722571.93</v>
       </c>
       <c r="O97" s="1">
-        <v>0.36</v>
+        <v>0.51</v>
       </c>
       <c r="P97">
         <v>1</v>
       </c>
     </row>
     <row r="98" spans="1:16">
       <c r="A98" t="s">
-        <v>302</v>
+        <v>307</v>
       </c>
       <c r="B98" t="s">
-        <v>303</v>
+        <v>308</v>
       </c>
       <c r="C98" s="1">
-        <v>600000.0</v>
+        <v>369000.0</v>
       </c>
       <c r="D98" s="1">
-        <v>99.876</v>
+        <v>100.669</v>
       </c>
       <c r="E98" s="1">
-        <v>99.99133333</v>
+        <v>100.48160976</v>
       </c>
       <c r="F98" t="s">
         <v>8</v>
       </c>
       <c r="G98">
         <v>1.0</v>
       </c>
       <c r="H98" s="1">
-        <v>599948.0</v>
+        <v>370777.14</v>
       </c>
       <c r="I98" s="1">
-        <v>-692.0</v>
+        <v>691.47</v>
       </c>
       <c r="J98" s="1">
-        <v>-0.11534332975525</v>
+        <v>0.18649207985152</v>
       </c>
       <c r="K98">
-        <v>1.17</v>
+        <v>1.98</v>
       </c>
       <c r="L98" t="s">
-        <v>304</v>
+        <v>309</v>
       </c>
       <c r="M98" s="1">
-        <v>599256.0</v>
+        <v>371468.61</v>
       </c>
       <c r="N98" s="1">
-        <v>606283.4</v>
+        <v>378785.93</v>
       </c>
       <c r="O98" s="1">
-        <v>0.36</v>
+        <v>0.27</v>
       </c>
       <c r="P98">
         <v>1</v>
       </c>
     </row>
     <row r="99" spans="1:16">
       <c r="A99" t="s">
-        <v>305</v>
+        <v>310</v>
       </c>
       <c r="B99" t="s">
-        <v>306</v>
+        <v>311</v>
       </c>
       <c r="C99" s="1">
-        <v>700000.0</v>
+        <v>560000.0</v>
       </c>
       <c r="D99" s="1">
-        <v>99.852</v>
+        <v>98.598</v>
       </c>
       <c r="E99" s="1">
-        <v>95.31451</v>
+        <v>99.56446429</v>
       </c>
       <c r="F99" t="s">
         <v>8</v>
       </c>
       <c r="G99">
         <v>1.0</v>
       </c>
       <c r="H99" s="1">
-        <v>667201.57</v>
+        <v>557561.0</v>
       </c>
       <c r="I99" s="1">
-        <v>31762.43</v>
+        <v>-5412.2</v>
       </c>
       <c r="J99" s="1">
-        <v>4.7605448530344</v>
+        <v>-0.97069199603272</v>
       </c>
       <c r="K99">
-        <v>1.57</v>
+        <v>3.42</v>
       </c>
       <c r="L99" t="s">
-        <v>307</v>
+        <v>312</v>
       </c>
       <c r="M99" s="1">
-        <v>698964.0</v>
+        <v>552148.8</v>
       </c>
       <c r="N99" s="1">
-        <v>709925.62</v>
+        <v>571319.21</v>
       </c>
       <c r="O99" s="1">
-        <v>0.42</v>
+        <v>0.4</v>
       </c>
       <c r="P99">
         <v>1</v>
       </c>
     </row>
     <row r="100" spans="1:16">
       <c r="A100" t="s">
-        <v>308</v>
+        <v>313</v>
       </c>
       <c r="B100" t="s">
-        <v>306</v>
+        <v>314</v>
       </c>
       <c r="C100" s="1">
-        <v>1100000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D100" s="1">
-        <v>94.57</v>
+        <v>99.591</v>
       </c>
       <c r="E100" s="1">
-        <v>94.52690909</v>
+        <v>101.1515</v>
       </c>
       <c r="F100" t="s">
         <v>8</v>
       </c>
       <c r="G100">
         <v>1.0</v>
       </c>
       <c r="H100" s="1">
-        <v>1039796.0</v>
+        <v>404606.0</v>
       </c>
       <c r="I100" s="1">
-        <v>474.0</v>
+        <v>-6242.0</v>
       </c>
       <c r="J100" s="1">
-        <v>0.045585864919657</v>
+        <v>-1.5427354018477</v>
       </c>
       <c r="K100">
-        <v>0.09</v>
-[...2 lines deleted...]
-        <v>990.0</v>
+        <v>4.12</v>
+      </c>
+      <c r="L100" t="s">
+        <v>315</v>
       </c>
       <c r="M100" s="1">
-        <v>1040270.0</v>
+        <v>398364.0</v>
       </c>
       <c r="N100" s="1">
-        <v>1041260.0</v>
+        <v>414835.23</v>
       </c>
       <c r="O100" s="1">
-        <v>0.62</v>
+        <v>0.29</v>
       </c>
       <c r="P100">
         <v>1</v>
       </c>
     </row>
     <row r="101" spans="1:16">
       <c r="A101" t="s">
-        <v>309</v>
+        <v>316</v>
       </c>
       <c r="B101" t="s">
-        <v>310</v>
+        <v>317</v>
       </c>
       <c r="C101" s="1">
-        <v>1200000.0</v>
+        <v>347000.0</v>
       </c>
       <c r="D101" s="1">
-        <v>100.076</v>
+        <v>95.359</v>
       </c>
       <c r="E101" s="1">
-        <v>98.91583333</v>
+        <v>99.16931124</v>
       </c>
       <c r="F101" t="s">
         <v>8</v>
       </c>
       <c r="G101">
         <v>1.0</v>
       </c>
       <c r="H101" s="1">
-        <v>1186990.0</v>
+        <v>344117.51</v>
       </c>
       <c r="I101" s="1">
-        <v>13922.0</v>
+        <v>-13221.78</v>
       </c>
       <c r="J101" s="1">
-        <v>1.1728826696097</v>
+        <v>-3.84222819699</v>
       </c>
       <c r="K101">
-        <v>3.37</v>
+        <v>0.87</v>
       </c>
       <c r="L101" t="s">
-        <v>311</v>
+        <v>318</v>
       </c>
       <c r="M101" s="1">
-        <v>1200912.0</v>
+        <v>330895.73</v>
       </c>
       <c r="N101" s="1">
-        <v>1241329.81</v>
+        <v>333926.04</v>
       </c>
       <c r="O101" s="1">
-        <v>0.74</v>
+        <v>0.23</v>
       </c>
       <c r="P101">
         <v>1</v>
       </c>
     </row>
     <row r="102" spans="1:16">
       <c r="A102" t="s">
-        <v>312</v>
+        <v>319</v>
       </c>
       <c r="B102" t="s">
-        <v>313</v>
+        <v>320</v>
       </c>
       <c r="C102" s="1">
-        <v>621000.0</v>
+        <v>1376000.0</v>
       </c>
       <c r="D102" s="1">
-        <v>100.005</v>
+        <v>97.944</v>
       </c>
       <c r="E102" s="1">
-        <v>99.68758132</v>
+        <v>100.03007631</v>
       </c>
       <c r="F102" t="s">
         <v>8</v>
       </c>
       <c r="G102">
         <v>1.0</v>
       </c>
       <c r="H102" s="1">
-        <v>619059.88</v>
+        <v>1376413.85</v>
       </c>
       <c r="I102" s="1">
-        <v>1971.17</v>
+        <v>-28704.41</v>
       </c>
       <c r="J102" s="1">
-        <v>0.31841346268474</v>
+        <v>-2.0854490820475</v>
       </c>
       <c r="K102">
-        <v>1.33</v>
+        <v>0.28</v>
       </c>
       <c r="L102" t="s">
-        <v>314</v>
+        <v>321</v>
       </c>
       <c r="M102" s="1">
-        <v>621031.05</v>
+        <v>1347709.44</v>
       </c>
       <c r="N102" s="1">
-        <v>629269.93</v>
+        <v>1351610.8</v>
       </c>
       <c r="O102" s="1">
-        <v>0.37</v>
+        <v>0.95</v>
       </c>
       <c r="P102">
         <v>1</v>
       </c>
     </row>
     <row r="103" spans="1:16">
       <c r="A103" t="s">
-        <v>315</v>
+        <v>322</v>
       </c>
       <c r="B103" t="s">
-        <v>316</v>
+        <v>323</v>
       </c>
       <c r="C103" s="1">
-        <v>600000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D103" s="1">
-        <v>100.468</v>
+        <v>102.768</v>
       </c>
       <c r="E103" s="1">
-        <v>99.996</v>
+        <v>101.59326143</v>
       </c>
       <c r="F103" t="s">
         <v>8</v>
       </c>
       <c r="G103">
         <v>1.0</v>
       </c>
       <c r="H103" s="1">
-        <v>599976.0</v>
+        <v>711152.83</v>
       </c>
       <c r="I103" s="1">
-        <v>2832.0</v>
+        <v>8223.17</v>
       </c>
       <c r="J103" s="1">
-        <v>0.47201888075523</v>
+        <v>1.1563154434751</v>
       </c>
       <c r="K103">
-        <v>1.07</v>
+        <v>4.42</v>
       </c>
       <c r="L103" t="s">
-        <v>317</v>
+        <v>324</v>
       </c>
       <c r="M103" s="1">
-        <v>602808.0</v>
+        <v>719376.0</v>
       </c>
       <c r="N103" s="1">
-        <v>609251.84</v>
+        <v>750348.6</v>
       </c>
       <c r="O103" s="1">
-        <v>0.36</v>
+        <v>0.53</v>
       </c>
       <c r="P103">
         <v>1</v>
       </c>
     </row>
     <row r="104" spans="1:16">
       <c r="A104" t="s">
-        <v>318</v>
+        <v>325</v>
       </c>
       <c r="B104" t="s">
-        <v>319</v>
+        <v>326</v>
       </c>
       <c r="C104" s="1">
-        <v>517000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D104" s="1">
-        <v>100.232</v>
+        <v>103.129</v>
       </c>
       <c r="E104" s="1">
-        <v>99.72939652</v>
+        <v>105.93</v>
       </c>
       <c r="F104" t="s">
         <v>8</v>
       </c>
       <c r="G104">
         <v>1.0</v>
       </c>
       <c r="H104" s="1">
-        <v>515600.98</v>
+        <v>635580.0</v>
       </c>
       <c r="I104" s="1">
-        <v>2598.46</v>
+        <v>-16806.0</v>
       </c>
       <c r="J104" s="1">
-        <v>0.50396723450758</v>
+        <v>-2.6441989993392</v>
       </c>
       <c r="K104">
-        <v>2.43</v>
-[...2 lines deleted...]
-        <v>320</v>
+        <v>0.1</v>
+      </c>
+      <c r="L104">
+        <v>616.44</v>
       </c>
       <c r="M104" s="1">
-        <v>518199.44</v>
+        <v>618774.0</v>
       </c>
       <c r="N104" s="1">
-        <v>530772.1</v>
+        <v>619390.44</v>
       </c>
       <c r="O104" s="1">
-        <v>0.31</v>
+        <v>0.43</v>
       </c>
       <c r="P104">
         <v>1</v>
       </c>
     </row>
     <row r="105" spans="1:16">
       <c r="A105" t="s">
-        <v>321</v>
+        <v>327</v>
       </c>
       <c r="B105" t="s">
-        <v>322</v>
+        <v>328</v>
       </c>
       <c r="C105" s="1">
-        <v>1700000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D105" s="1">
-        <v>100.564</v>
+        <v>86.887</v>
       </c>
       <c r="E105" s="1">
-        <v>100.08276471</v>
+        <v>90.05</v>
       </c>
       <c r="F105" t="s">
         <v>8</v>
       </c>
       <c r="G105">
         <v>1.0</v>
       </c>
       <c r="H105" s="1">
-        <v>1701407.0</v>
+        <v>540300.0</v>
       </c>
       <c r="I105" s="1">
-        <v>8181.0</v>
+        <v>-18978.0</v>
       </c>
       <c r="J105" s="1">
-        <v>0.48083733051527</v>
+        <v>-3.5124930594114</v>
       </c>
       <c r="K105">
-        <v>2.03</v>
+        <v>0.45</v>
       </c>
       <c r="L105" t="s">
-        <v>323</v>
+        <v>329</v>
       </c>
       <c r="M105" s="1">
-        <v>1709588.0</v>
+        <v>521322.0</v>
       </c>
       <c r="N105" s="1">
-        <v>1744059.58</v>
+        <v>523993.23</v>
       </c>
       <c r="O105" s="1">
-        <v>1.03</v>
+        <v>0.37</v>
       </c>
       <c r="P105">
         <v>1</v>
       </c>
     </row>
     <row r="106" spans="1:16">
       <c r="A106" t="s">
-        <v>324</v>
+        <v>330</v>
       </c>
       <c r="B106" t="s">
-        <v>325</v>
+        <v>331</v>
       </c>
       <c r="C106" s="1">
-        <v>969000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D106" s="1">
-        <v>102.911</v>
+        <v>99.994</v>
       </c>
       <c r="E106" s="1">
-        <v>100.48161094</v>
+        <v>99.33326</v>
       </c>
       <c r="F106" t="s">
         <v>8</v>
       </c>
       <c r="G106">
         <v>1.0</v>
       </c>
       <c r="H106" s="1">
-        <v>973666.81</v>
+        <v>595999.56</v>
       </c>
       <c r="I106" s="1">
-        <v>23540.78</v>
+        <v>3964.44</v>
       </c>
       <c r="J106" s="1">
-        <v>2.4177449367921</v>
+        <v>0.66517498771308</v>
       </c>
       <c r="K106">
-        <v>1.73</v>
+        <v>1.92</v>
       </c>
       <c r="L106" t="s">
-        <v>326</v>
+        <v>332</v>
       </c>
       <c r="M106" s="1">
-        <v>997207.59</v>
+        <v>599964.0</v>
       </c>
       <c r="N106" s="1">
-        <v>1013969.96</v>
+        <v>611493.45</v>
       </c>
       <c r="O106" s="1">
-        <v>0.6</v>
+        <v>0.43</v>
       </c>
       <c r="P106">
         <v>1</v>
       </c>
     </row>
     <row r="107" spans="1:16">
       <c r="A107" t="s">
-        <v>327</v>
+        <v>333</v>
       </c>
       <c r="B107" t="s">
-        <v>328</v>
+        <v>334</v>
       </c>
       <c r="C107" s="1">
-        <v>560000.0</v>
+        <v>1600000.0</v>
       </c>
       <c r="D107" s="1">
-        <v>101.716</v>
+        <v>83.389</v>
       </c>
       <c r="E107" s="1">
-        <v>99.56446429</v>
+        <v>85.4121875</v>
       </c>
       <c r="F107" t="s">
         <v>8</v>
       </c>
       <c r="G107">
         <v>1.0</v>
       </c>
       <c r="H107" s="1">
-        <v>557561.0</v>
+        <v>1366595.0</v>
       </c>
       <c r="I107" s="1">
-        <v>12048.6</v>
+        <v>-32371.0</v>
       </c>
       <c r="J107" s="1">
-        <v>2.160947412032</v>
+        <v>-2.368733970196</v>
       </c>
       <c r="K107">
-        <v>3.19</v>
+        <v>0.24</v>
       </c>
       <c r="L107" t="s">
-        <v>329</v>
+        <v>335</v>
       </c>
       <c r="M107" s="1">
-        <v>569609.6</v>
+        <v>1334224.0</v>
       </c>
       <c r="N107" s="1">
-        <v>587491.24</v>
+        <v>1338021.26</v>
       </c>
       <c r="O107" s="1">
-        <v>0.35</v>
+        <v>0.94</v>
       </c>
       <c r="P107">
         <v>1</v>
       </c>
     </row>
     <row r="108" spans="1:16">
       <c r="A108" t="s">
-        <v>330</v>
+        <v>336</v>
       </c>
       <c r="B108" t="s">
-        <v>331</v>
+        <v>337</v>
       </c>
       <c r="C108" s="1">
-        <v>400000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D108" s="1">
-        <v>102.29</v>
+        <v>96.747</v>
       </c>
       <c r="E108" s="1">
-        <v>101.1515</v>
+        <v>90.06196</v>
       </c>
       <c r="F108" t="s">
         <v>8</v>
       </c>
       <c r="G108">
         <v>1.0</v>
       </c>
       <c r="H108" s="1">
-        <v>404606.0</v>
+        <v>270185.88</v>
       </c>
       <c r="I108" s="1">
-        <v>4554.0</v>
+        <v>20055.12</v>
       </c>
       <c r="J108" s="1">
-        <v>1.1255394136518</v>
+        <v>7.4227120973161</v>
       </c>
       <c r="K108">
-        <v>3.82</v>
+        <v>0.48</v>
       </c>
       <c r="L108" t="s">
-        <v>332</v>
+        <v>338</v>
       </c>
       <c r="M108" s="1">
-        <v>409160.0</v>
+        <v>290241.0</v>
       </c>
       <c r="N108" s="1">
-        <v>424447.67</v>
+        <v>291677.3</v>
       </c>
       <c r="O108" s="1">
-        <v>0.25</v>
+        <v>0.2</v>
       </c>
       <c r="P108">
         <v>1</v>
       </c>
     </row>
     <row r="109" spans="1:16">
       <c r="A109" t="s">
-        <v>333</v>
+        <v>339</v>
       </c>
       <c r="B109" t="s">
-        <v>334</v>
+        <v>340</v>
       </c>
       <c r="C109" s="1">
-        <v>447000.0</v>
+        <v>369000.0</v>
       </c>
       <c r="D109" s="1">
-        <v>98.506</v>
+        <v>100.079</v>
       </c>
       <c r="E109" s="1">
-        <v>99.16931096</v>
+        <v>100.15782656</v>
       </c>
       <c r="F109" t="s">
         <v>8</v>
       </c>
       <c r="G109">
         <v>1.0</v>
       </c>
       <c r="H109" s="1">
-        <v>443286.82</v>
+        <v>369582.38</v>
       </c>
       <c r="I109" s="1">
-        <v>-2965.0</v>
+        <v>-290.87</v>
       </c>
       <c r="J109" s="1">
-        <v>-0.66886716821402</v>
+        <v>-0.078702345063095</v>
       </c>
       <c r="K109">
-        <v>0.67</v>
+        <v>3.48</v>
       </c>
       <c r="L109" t="s">
-        <v>335</v>
+        <v>341</v>
       </c>
       <c r="M109" s="1">
-        <v>440321.82</v>
+        <v>369291.51</v>
       </c>
       <c r="N109" s="1">
-        <v>443306.92</v>
+        <v>382150.91</v>
       </c>
       <c r="O109" s="1">
-        <v>0.26</v>
+        <v>0.27</v>
       </c>
       <c r="P109">
         <v>1</v>
       </c>
     </row>
     <row r="110" spans="1:16">
       <c r="A110" t="s">
-        <v>336</v>
+        <v>342</v>
       </c>
       <c r="B110" t="s">
-        <v>337</v>
+        <v>343</v>
       </c>
       <c r="C110" s="1">
-        <v>1576000.0</v>
+        <v>487000.0</v>
       </c>
       <c r="D110" s="1">
-        <v>100.062</v>
+        <v>100.715</v>
       </c>
       <c r="E110" s="1">
-        <v>100.03007614</v>
+        <v>100.5846961</v>
       </c>
       <c r="F110" t="s">
         <v>8</v>
       </c>
       <c r="G110">
         <v>1.0</v>
       </c>
       <c r="H110" s="1">
-        <v>1576474.0</v>
+        <v>489847.47</v>
       </c>
       <c r="I110" s="1">
-        <v>503.12</v>
+        <v>634.58</v>
       </c>
       <c r="J110" s="1">
-        <v>0.031914259290036</v>
+        <v>0.12954644840771</v>
       </c>
       <c r="K110">
-        <v>0.08</v>
+        <v>3.32</v>
       </c>
       <c r="L110" t="s">
-        <v>338</v>
+        <v>344</v>
       </c>
       <c r="M110" s="1">
-        <v>1576977.12</v>
+        <v>490482.05</v>
       </c>
       <c r="N110" s="1">
-        <v>1578195.78</v>
+        <v>506664.79</v>
       </c>
       <c r="O110" s="1">
-        <v>0.94</v>
+        <v>0.36</v>
       </c>
       <c r="P110">
         <v>1</v>
       </c>
     </row>
     <row r="111" spans="1:16">
       <c r="A111" t="s">
-        <v>339</v>
+        <v>345</v>
       </c>
       <c r="B111" t="s">
-        <v>340</v>
+        <v>346</v>
       </c>
       <c r="C111" s="1">
-        <v>1600000.0</v>
+        <v>1052000.0</v>
       </c>
       <c r="D111" s="1">
-        <v>105.042</v>
+        <v>102.962</v>
       </c>
       <c r="E111" s="1">
-        <v>101.59326188</v>
+        <v>102.3524135</v>
       </c>
       <c r="F111" t="s">
         <v>8</v>
       </c>
       <c r="G111">
         <v>1.0</v>
       </c>
       <c r="H111" s="1">
-        <v>1625492.19</v>
+        <v>1076747.39</v>
       </c>
       <c r="I111" s="1">
-        <v>55179.81</v>
+        <v>6412.85</v>
       </c>
       <c r="J111" s="1">
-        <v>3.3946524221688</v>
+        <v>0.59557608957845</v>
       </c>
       <c r="K111">
-        <v>4.11</v>
+        <v>2.03</v>
       </c>
       <c r="L111" t="s">
-        <v>341</v>
+        <v>347</v>
       </c>
       <c r="M111" s="1">
-        <v>1680672.0</v>
+        <v>1083160.24</v>
       </c>
       <c r="N111" s="1">
-        <v>1746469.26</v>
+        <v>1104500.71</v>
       </c>
       <c r="O111" s="1">
-        <v>1.03</v>
+        <v>0.77</v>
       </c>
       <c r="P111">
         <v>1</v>
       </c>
     </row>
     <row r="112" spans="1:16">
       <c r="A112" t="s">
-        <v>342</v>
+        <v>348</v>
       </c>
       <c r="B112" t="s">
-        <v>343</v>
+        <v>349</v>
       </c>
       <c r="C112" s="1">
-        <v>600000.0</v>
+        <v>1700000.0</v>
       </c>
       <c r="D112" s="1">
-        <v>89.953</v>
+        <v>98.152</v>
       </c>
       <c r="E112" s="1">
-        <v>90.05</v>
+        <v>99.57176471</v>
       </c>
       <c r="F112" t="s">
         <v>8</v>
       </c>
       <c r="G112">
         <v>1.0</v>
       </c>
       <c r="H112" s="1">
-        <v>540300.0</v>
+        <v>1692720.0</v>
       </c>
       <c r="I112" s="1">
-        <v>-582.0</v>
+        <v>-24136.0</v>
       </c>
       <c r="J112" s="1">
-        <v>-0.10771793448084</v>
+        <v>-1.4258707878444</v>
       </c>
       <c r="K112">
-        <v>0.34</v>
+        <v>0.13</v>
       </c>
       <c r="L112" t="s">
-        <v>344</v>
+        <v>350</v>
       </c>
       <c r="M112" s="1">
-        <v>539718.0</v>
+        <v>1668584.0</v>
       </c>
       <c r="N112" s="1">
-        <v>541748.14</v>
+        <v>1670819.62</v>
       </c>
       <c r="O112" s="1">
-        <v>0.32</v>
+        <v>1.17</v>
       </c>
       <c r="P112">
         <v>1</v>
       </c>
     </row>
     <row r="113" spans="1:16">
       <c r="A113" t="s">
-        <v>345</v>
+        <v>351</v>
       </c>
       <c r="B113" t="s">
-        <v>346</v>
+        <v>352</v>
       </c>
       <c r="C113" s="1">
-        <v>600000.0</v>
+        <v>139000.0</v>
       </c>
       <c r="D113" s="1">
-        <v>102.929</v>
+        <v>97.745</v>
       </c>
       <c r="E113" s="1">
-        <v>99.33326</v>
+        <v>100.21819424</v>
       </c>
       <c r="F113" t="s">
         <v>8</v>
       </c>
       <c r="G113">
         <v>1.0</v>
       </c>
       <c r="H113" s="1">
-        <v>595999.56</v>
+        <v>139303.29</v>
       </c>
       <c r="I113" s="1">
-        <v>21574.44</v>
+        <v>-3437.74</v>
       </c>
       <c r="J113" s="1">
-        <v>3.6198751556125</v>
+        <v>-2.4678096260325</v>
       </c>
       <c r="K113">
-        <v>1.67</v>
+        <v>0.74</v>
       </c>
       <c r="L113" t="s">
-        <v>347</v>
+        <v>353</v>
       </c>
       <c r="M113" s="1">
-        <v>617574.0</v>
+        <v>135865.55</v>
       </c>
       <c r="N113" s="1">
-        <v>627574.68</v>
+        <v>136888.06</v>
       </c>
       <c r="O113" s="1">
-        <v>0.37</v>
+        <v>0.1</v>
       </c>
       <c r="P113">
         <v>1</v>
       </c>
     </row>
     <row r="114" spans="1:16">
       <c r="A114" t="s">
-        <v>348</v>
+        <v>354</v>
       </c>
       <c r="B114" t="s">
-        <v>349</v>
+        <v>355</v>
       </c>
       <c r="C114" s="1">
-        <v>1600000.0</v>
+        <v>619000.0</v>
       </c>
       <c r="D114" s="1">
-        <v>85.523</v>
+        <v>99.833</v>
       </c>
       <c r="E114" s="1">
-        <v>85.4121875</v>
+        <v>99.80049435</v>
       </c>
       <c r="F114" t="s">
         <v>8</v>
       </c>
       <c r="G114">
         <v>1.0</v>
       </c>
       <c r="H114" s="1">
-        <v>1366595.0</v>
+        <v>617765.06</v>
       </c>
       <c r="I114" s="1">
-        <v>1773.0</v>
+        <v>201.21</v>
       </c>
       <c r="J114" s="1">
-        <v>0.129738510678</v>
+        <v>0.032570634538638</v>
       </c>
       <c r="K114">
-        <v>0.18</v>
+        <v>3.04</v>
       </c>
       <c r="L114" t="s">
-        <v>350</v>
+        <v>356</v>
       </c>
       <c r="M114" s="1">
-        <v>1368368.0</v>
+        <v>617966.27</v>
       </c>
       <c r="N114" s="1">
-        <v>1371244.71</v>
+        <v>636777.93</v>
       </c>
       <c r="O114" s="1">
-        <v>0.81</v>
+        <v>0.45</v>
       </c>
       <c r="P114">
         <v>1</v>
       </c>
     </row>
     <row r="115" spans="1:16">
       <c r="A115" t="s">
-        <v>351</v>
+        <v>357</v>
       </c>
       <c r="B115" t="s">
-        <v>352</v>
+        <v>358</v>
       </c>
       <c r="C115" s="1">
-        <v>1500000.0</v>
+        <v>949000.0</v>
       </c>
       <c r="D115" s="1">
-        <v>97.548</v>
+        <v>97.985</v>
       </c>
       <c r="E115" s="1">
-        <v>90.06196067</v>
+        <v>99.96353635</v>
       </c>
       <c r="F115" t="s">
         <v>8</v>
       </c>
       <c r="G115">
         <v>1.0</v>
       </c>
       <c r="H115" s="1">
-        <v>1350929.41</v>
+        <v>948653.96</v>
       </c>
       <c r="I115" s="1">
-        <v>112290.59</v>
+        <v>-18776.31</v>
       </c>
       <c r="J115" s="1">
-        <v>8.3120990015311</v>
+        <v>-1.9792580637096</v>
       </c>
       <c r="K115">
-        <v>0.43</v>
+        <v>1.2</v>
       </c>
       <c r="L115" t="s">
-        <v>353</v>
+        <v>359</v>
       </c>
       <c r="M115" s="1">
-        <v>1463220.0</v>
+        <v>929877.65</v>
       </c>
       <c r="N115" s="1">
-        <v>1469661.78</v>
+        <v>941285.15</v>
       </c>
       <c r="O115" s="1">
-        <v>0.87</v>
+        <v>0.66</v>
       </c>
       <c r="P115">
         <v>1</v>
       </c>
     </row>
     <row r="116" spans="1:16">
       <c r="A116" t="s">
-        <v>354</v>
+        <v>360</v>
       </c>
       <c r="B116" t="s">
-        <v>355</v>
+        <v>361</v>
       </c>
       <c r="C116" s="1">
-        <v>469000.0</v>
+        <v>1100000.0</v>
       </c>
       <c r="D116" s="1">
-        <v>102.164</v>
+        <v>87.642</v>
       </c>
       <c r="E116" s="1">
-        <v>100.15782729</v>
+        <v>90.12445818</v>
       </c>
       <c r="F116" t="s">
         <v>8</v>
       </c>
       <c r="G116">
         <v>1.0</v>
       </c>
       <c r="H116" s="1">
-        <v>469740.21</v>
+        <v>991369.04</v>
       </c>
       <c r="I116" s="1">
-        <v>9408.95</v>
+        <v>-27307.04</v>
       </c>
       <c r="J116" s="1">
-        <v>2.0030114092213</v>
+        <v>-2.7544777876057</v>
       </c>
       <c r="K116">
-        <v>3.22</v>
+        <v>0.63</v>
       </c>
       <c r="L116" t="s">
-        <v>356</v>
+        <v>362</v>
       </c>
       <c r="M116" s="1">
-        <v>479149.16</v>
+        <v>964062.0</v>
       </c>
       <c r="N116" s="1">
-        <v>494259.95</v>
+        <v>970944.53</v>
       </c>
       <c r="O116" s="1">
-        <v>0.29</v>
+        <v>0.68</v>
       </c>
       <c r="P116">
         <v>1</v>
       </c>
     </row>
     <row r="117" spans="1:16">
       <c r="A117" t="s">
-        <v>357</v>
+        <v>363</v>
       </c>
       <c r="B117" t="s">
-        <v>358</v>
+        <v>364</v>
       </c>
       <c r="C117" s="1">
-        <v>487000.0</v>
+        <v>2200000.0</v>
       </c>
       <c r="D117" s="1">
-        <v>103.367</v>
+        <v>98.003</v>
       </c>
       <c r="E117" s="1">
-        <v>100.5846961</v>
+        <v>99.87081818</v>
       </c>
       <c r="F117" t="s">
         <v>8</v>
       </c>
       <c r="G117">
         <v>1.0</v>
       </c>
       <c r="H117" s="1">
-        <v>489847.47</v>
+        <v>2197158.0</v>
       </c>
       <c r="I117" s="1">
-        <v>13549.82</v>
+        <v>-41092.0</v>
       </c>
       <c r="J117" s="1">
-        <v>2.7661304446464</v>
+        <v>-1.8702341843418</v>
       </c>
       <c r="K117">
-        <v>3.07</v>
+        <v>0.28</v>
       </c>
       <c r="L117" t="s">
-        <v>359</v>
+        <v>365</v>
       </c>
       <c r="M117" s="1">
-        <v>503397.29</v>
+        <v>2156066.0</v>
       </c>
       <c r="N117" s="1">
-        <v>518339.18</v>
+        <v>2162168.74</v>
       </c>
       <c r="O117" s="1">
-        <v>0.31</v>
+        <v>1.52</v>
       </c>
       <c r="P117">
         <v>1</v>
       </c>
     </row>
     <row r="118" spans="1:16">
       <c r="A118" t="s">
-        <v>360</v>
+        <v>366</v>
       </c>
       <c r="B118" t="s">
-        <v>361</v>
+        <v>367</v>
       </c>
       <c r="C118" s="1">
-        <v>1052000.0</v>
+        <v>1299000.0</v>
       </c>
       <c r="D118" s="1">
-        <v>105.157</v>
+        <v>97.605</v>
       </c>
       <c r="E118" s="1">
-        <v>102.3524135</v>
+        <v>100.05043341</v>
       </c>
       <c r="F118" t="s">
         <v>8</v>
       </c>
       <c r="G118">
         <v>1.0</v>
       </c>
       <c r="H118" s="1">
-        <v>1076747.39</v>
+        <v>1299655.13</v>
       </c>
       <c r="I118" s="1">
-        <v>29504.25</v>
+        <v>-31766.18</v>
       </c>
       <c r="J118" s="1">
-        <v>2.7401273756512</v>
+        <v>-2.4442007165393</v>
       </c>
       <c r="K118">
-        <v>1.75</v>
+        <v>0.31</v>
       </c>
       <c r="L118" t="s">
-        <v>362</v>
+        <v>368</v>
       </c>
       <c r="M118" s="1">
-        <v>1106251.64</v>
+        <v>1267888.95</v>
       </c>
       <c r="N118" s="1">
-        <v>1124665.42</v>
+        <v>1271887.38</v>
       </c>
       <c r="O118" s="1">
-        <v>0.67</v>
+        <v>0.89</v>
       </c>
       <c r="P118">
         <v>1</v>
       </c>
     </row>
     <row r="119" spans="1:16">
       <c r="A119" t="s">
-        <v>363</v>
+        <v>369</v>
       </c>
       <c r="B119" t="s">
-        <v>364</v>
+        <v>370</v>
       </c>
       <c r="C119" s="1">
         <v>1700000.0</v>
       </c>
       <c r="D119" s="1">
-        <v>100.363</v>
+        <v>99.393</v>
       </c>
       <c r="E119" s="1">
-        <v>99.57176471</v>
+        <v>103.15</v>
       </c>
       <c r="F119" t="s">
         <v>8</v>
       </c>
       <c r="G119">
         <v>1.0</v>
       </c>
       <c r="H119" s="1">
-        <v>1692720.0</v>
+        <v>1753550.0</v>
       </c>
       <c r="I119" s="1">
-        <v>13451.0</v>
+        <v>-63869.0</v>
       </c>
       <c r="J119" s="1">
-        <v>0.79463821541661</v>
+        <v>-3.6422685409598</v>
       </c>
       <c r="K119">
-        <v>2.43</v>
-[...2 lines deleted...]
-        <v>365</v>
+        <v>0.02</v>
+      </c>
+      <c r="L119">
+        <v>368.41</v>
       </c>
       <c r="M119" s="1">
-        <v>1706171.0</v>
+        <v>1689681.0</v>
       </c>
       <c r="N119" s="1">
-        <v>1747529.9</v>
+        <v>1690049.41</v>
       </c>
       <c r="O119" s="1">
-        <v>1.04</v>
+        <v>1.19</v>
       </c>
       <c r="P119">
         <v>1</v>
       </c>
     </row>
     <row r="120" spans="1:16">
       <c r="A120" t="s">
-        <v>366</v>
+        <v>371</v>
       </c>
       <c r="B120" t="s">
-        <v>367</v>
+        <v>372</v>
       </c>
       <c r="C120" s="1">
-        <v>139000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D120" s="1">
-        <v>98.589</v>
+        <v>98.756</v>
       </c>
       <c r="E120" s="1">
-        <v>100.21819424</v>
+        <v>100.77214333</v>
       </c>
       <c r="F120" t="s">
         <v>8</v>
       </c>
       <c r="G120">
         <v>1.0</v>
       </c>
       <c r="H120" s="1">
-        <v>139303.29</v>
+        <v>604632.86</v>
       </c>
       <c r="I120" s="1">
-        <v>-2264.58</v>
+        <v>-12096.86</v>
       </c>
       <c r="J120" s="1">
-        <v>-1.6256471760286</v>
+        <v>-2.0006950995022</v>
       </c>
       <c r="K120">
-        <v>0.64</v>
-[...2 lines deleted...]
-        <v>885.41</v>
+        <v>2.53</v>
+      </c>
+      <c r="L120" t="s">
+        <v>373</v>
       </c>
       <c r="M120" s="1">
-        <v>137038.71</v>
+        <v>592536.0</v>
       </c>
       <c r="N120" s="1">
-        <v>137924.12</v>
+        <v>607707.78</v>
       </c>
       <c r="O120" s="1">
-        <v>0.08</v>
+        <v>0.43</v>
       </c>
       <c r="P120">
         <v>1</v>
       </c>
     </row>
     <row r="121" spans="1:16">
       <c r="A121" t="s">
-        <v>368</v>
+        <v>374</v>
       </c>
       <c r="B121" t="s">
-        <v>369</v>
+        <v>375</v>
       </c>
       <c r="C121" s="1">
-        <v>719000.0</v>
+        <v>2200000.0</v>
       </c>
       <c r="D121" s="1">
-        <v>102.28</v>
+        <v>93.282</v>
       </c>
       <c r="E121" s="1">
-        <v>99.80049513</v>
+        <v>90.63588091</v>
       </c>
       <c r="F121" t="s">
         <v>8</v>
       </c>
       <c r="G121">
         <v>1.0</v>
       </c>
       <c r="H121" s="1">
-        <v>717565.56</v>
+        <v>1993989.38</v>
       </c>
       <c r="I121" s="1">
-        <v>17827.64</v>
+        <v>58214.62</v>
       </c>
       <c r="J121" s="1">
-        <v>2.484461489484</v>
+        <v>2.9195050176245</v>
       </c>
       <c r="K121">
-        <v>2.8</v>
+        <v>0.25</v>
       </c>
       <c r="L121" t="s">
-        <v>370</v>
+        <v>376</v>
       </c>
       <c r="M121" s="1">
-        <v>735393.2</v>
+        <v>2052204.0</v>
       </c>
       <c r="N121" s="1">
-        <v>755530.12</v>
+        <v>2057719.07</v>
       </c>
       <c r="O121" s="1">
-        <v>0.45</v>
+        <v>1.44</v>
       </c>
       <c r="P121">
         <v>1</v>
       </c>
     </row>
     <row r="122" spans="1:16">
       <c r="A122" t="s">
-        <v>371</v>
+        <v>377</v>
       </c>
       <c r="B122" t="s">
-        <v>372</v>
+        <v>378</v>
       </c>
       <c r="C122" s="1">
-        <v>1149000.0</v>
+        <v>1321000.0</v>
       </c>
       <c r="D122" s="1">
-        <v>100.257</v>
+        <v>99.527</v>
       </c>
       <c r="E122" s="1">
-        <v>99.96353612</v>
+        <v>100.36824451</v>
       </c>
       <c r="F122" t="s">
         <v>8</v>
       </c>
       <c r="G122">
         <v>1.0</v>
       </c>
       <c r="H122" s="1">
-        <v>1148581.03</v>
+        <v>1325864.51</v>
       </c>
       <c r="I122" s="1">
-        <v>3371.9</v>
+        <v>-11112.84</v>
       </c>
       <c r="J122" s="1">
-        <v>0.29357092899227</v>
+        <v>-0.83815804074882</v>
       </c>
       <c r="K122">
-        <v>0.96</v>
+        <v>1.88</v>
       </c>
       <c r="L122" t="s">
-        <v>373</v>
+        <v>379</v>
       </c>
       <c r="M122" s="1">
-        <v>1151952.93</v>
+        <v>1314751.67</v>
       </c>
       <c r="N122" s="1">
-        <v>1162931.39</v>
+        <v>1339593.71</v>
       </c>
       <c r="O122" s="1">
-        <v>0.69</v>
+        <v>0.94</v>
       </c>
       <c r="P122">
         <v>1</v>
       </c>
     </row>
     <row r="123" spans="1:16">
       <c r="A123" t="s">
-        <v>374</v>
+        <v>380</v>
       </c>
       <c r="B123" t="s">
-        <v>375</v>
+        <v>381</v>
       </c>
       <c r="C123" s="1">
-        <v>1100000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D123" s="1">
-        <v>89.85</v>
+        <v>98.921</v>
       </c>
       <c r="E123" s="1">
-        <v>90.12445818</v>
+        <v>99.5</v>
       </c>
       <c r="F123" t="s">
         <v>8</v>
       </c>
       <c r="G123">
         <v>1.0</v>
       </c>
       <c r="H123" s="1">
-        <v>991369.04</v>
+        <v>895500.0</v>
       </c>
       <c r="I123" s="1">
-        <v>-3019.04</v>
+        <v>-5211.0</v>
       </c>
       <c r="J123" s="1">
-        <v>-0.30453240702373</v>
+        <v>-0.58190954773869</v>
       </c>
       <c r="K123">
-        <v>0.57</v>
+        <v>0.27</v>
       </c>
       <c r="L123" t="s">
-        <v>376</v>
+        <v>382</v>
       </c>
       <c r="M123" s="1">
-        <v>988350.0</v>
+        <v>890289.0</v>
       </c>
       <c r="N123" s="1">
-        <v>994599.66</v>
+        <v>892675.8</v>
       </c>
       <c r="O123" s="1">
-        <v>0.59</v>
+        <v>0.63</v>
       </c>
       <c r="P123">
         <v>1</v>
       </c>
     </row>
     <row r="124" spans="1:16">
       <c r="A124" t="s">
-        <v>377</v>
+        <v>383</v>
       </c>
       <c r="B124" t="s">
-        <v>378</v>
+        <v>384</v>
       </c>
       <c r="C124" s="1">
-        <v>2200000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D124" s="1">
-        <v>100.152</v>
+        <v>97.785</v>
       </c>
       <c r="E124" s="1">
-        <v>99.87081818</v>
+        <v>99.794</v>
       </c>
       <c r="F124" t="s">
         <v>8</v>
       </c>
       <c r="G124">
         <v>1.0</v>
       </c>
       <c r="H124" s="1">
-        <v>2197158.0</v>
+        <v>399176.0</v>
       </c>
       <c r="I124" s="1">
-        <v>6186.0</v>
+        <v>-8036.0</v>
       </c>
       <c r="J124" s="1">
-        <v>0.28154552380848</v>
+        <v>-2.013147082991</v>
       </c>
       <c r="K124">
-        <v>0.03</v>
+        <v>0.17</v>
       </c>
       <c r="L124">
-        <v>678.08</v>
+        <v>690.41</v>
       </c>
       <c r="M124" s="1">
-        <v>2203344.0</v>
+        <v>391140.0</v>
       </c>
       <c r="N124" s="1">
-        <v>2204022.08</v>
+        <v>391830.41</v>
       </c>
       <c r="O124" s="1">
-        <v>1.31</v>
+        <v>0.27</v>
       </c>
       <c r="P124">
         <v>1</v>
       </c>
     </row>
     <row r="125" spans="1:16">
       <c r="A125" t="s">
-        <v>379</v>
+        <v>385</v>
       </c>
       <c r="B125" t="s">
-        <v>380</v>
+        <v>386</v>
       </c>
       <c r="C125" s="1">
-        <v>1499000.0</v>
+        <v>558000.0</v>
       </c>
       <c r="D125" s="1">
-        <v>100.215</v>
+        <v>103.884</v>
       </c>
       <c r="E125" s="1">
-        <v>100.05043362</v>
+        <v>101.92626523</v>
       </c>
       <c r="F125" t="s">
         <v>8</v>
       </c>
       <c r="G125">
         <v>1.0</v>
       </c>
       <c r="H125" s="1">
-        <v>1499756.0</v>
+        <v>568748.56</v>
       </c>
       <c r="I125" s="1">
-        <v>2466.85</v>
+        <v>10924.16</v>
       </c>
       <c r="J125" s="1">
-        <v>0.16448342263675</v>
+        <v>1.9207362916224</v>
       </c>
       <c r="K125">
-        <v>0.1</v>
+        <v>0.19</v>
       </c>
       <c r="L125" t="s">
-        <v>381</v>
+        <v>387</v>
       </c>
       <c r="M125" s="1">
-        <v>1502222.85</v>
+        <v>579672.72</v>
       </c>
       <c r="N125" s="1">
-        <v>1503672.98</v>
+        <v>580736.03</v>
       </c>
       <c r="O125" s="1">
-        <v>0.89</v>
+        <v>0.41</v>
       </c>
       <c r="P125">
         <v>1</v>
       </c>
     </row>
     <row r="126" spans="1:16">
       <c r="A126" t="s">
-        <v>382</v>
+        <v>388</v>
       </c>
       <c r="B126" t="s">
-        <v>383</v>
+        <v>389</v>
       </c>
       <c r="C126" s="1">
         <v>2000000.0</v>
       </c>
       <c r="D126" s="1">
-        <v>102.346</v>
+        <v>96.637</v>
       </c>
       <c r="E126" s="1">
-        <v>103.15</v>
+        <v>99.2653</v>
       </c>
       <c r="F126" t="s">
         <v>8</v>
       </c>
       <c r="G126">
         <v>1.0</v>
       </c>
       <c r="H126" s="1">
-        <v>2063000.0</v>
+        <v>1985306.0</v>
       </c>
       <c r="I126" s="1">
-        <v>-16080.0</v>
+        <v>-52566.0</v>
       </c>
       <c r="J126" s="1">
-        <v>-0.77944740668929</v>
+        <v>-2.6477530415966</v>
       </c>
       <c r="K126">
-        <v>3.72</v>
+        <v>1.1</v>
       </c>
       <c r="L126" t="s">
-        <v>384</v>
+        <v>390</v>
       </c>
       <c r="M126" s="1">
-        <v>2046920.0</v>
+        <v>1932740.0</v>
       </c>
       <c r="N126" s="1">
-        <v>2121252.33</v>
+        <v>1954822.19</v>
       </c>
       <c r="O126" s="1">
-        <v>1.26</v>
+        <v>1.37</v>
       </c>
       <c r="P126">
         <v>1</v>
       </c>
     </row>
     <row r="127" spans="1:16">
       <c r="A127" t="s">
-        <v>385</v>
+        <v>391</v>
       </c>
       <c r="B127" t="s">
-        <v>386</v>
+        <v>392</v>
       </c>
       <c r="C127" s="1">
-        <v>700000.0</v>
+        <v>489000.0</v>
       </c>
       <c r="D127" s="1">
-        <v>100.744</v>
+        <v>99.428</v>
       </c>
       <c r="E127" s="1">
-        <v>100.77214286</v>
+        <v>100.27266462</v>
       </c>
       <c r="F127" t="s">
         <v>8</v>
       </c>
       <c r="G127">
         <v>1.0</v>
       </c>
       <c r="H127" s="1">
-        <v>705405.0</v>
+        <v>490333.33</v>
       </c>
       <c r="I127" s="1">
-        <v>-197.0</v>
+        <v>-4130.41</v>
       </c>
       <c r="J127" s="1">
-        <v>-0.02792721911526</v>
+        <v>-0.84236778274893</v>
       </c>
       <c r="K127">
-        <v>2.32</v>
+        <v>2.52</v>
       </c>
       <c r="L127" t="s">
-        <v>387</v>
+        <v>393</v>
       </c>
       <c r="M127" s="1">
-        <v>705208.0</v>
+        <v>486202.92</v>
       </c>
       <c r="N127" s="1">
-        <v>721458.55</v>
+        <v>498521.7</v>
       </c>
       <c r="O127" s="1">
-        <v>0.43</v>
+        <v>0.35</v>
       </c>
       <c r="P127">
         <v>1</v>
       </c>
     </row>
     <row r="128" spans="1:16">
       <c r="A128" t="s">
-        <v>388</v>
+        <v>394</v>
       </c>
       <c r="B128" t="s">
-        <v>389</v>
+        <v>395</v>
       </c>
       <c r="C128" s="1">
-        <v>2500000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D128" s="1">
-        <v>94.774</v>
+        <v>99.231</v>
       </c>
       <c r="E128" s="1">
-        <v>90.6358808</v>
+        <v>101.20214286</v>
       </c>
       <c r="F128" t="s">
         <v>8</v>
       </c>
       <c r="G128">
         <v>1.0</v>
       </c>
       <c r="H128" s="1">
-        <v>2265897.02</v>
+        <v>708415.0</v>
       </c>
       <c r="I128" s="1">
-        <v>103452.98</v>
+        <v>-13798.0</v>
       </c>
       <c r="J128" s="1">
-        <v>4.5656523260708</v>
+        <v>-1.9477283795515</v>
       </c>
       <c r="K128">
-        <v>0.22</v>
+        <v>0.17</v>
       </c>
       <c r="L128" t="s">
-        <v>390</v>
+        <v>396</v>
       </c>
       <c r="M128" s="1">
-        <v>2369350.0</v>
+        <v>694617.0</v>
       </c>
       <c r="N128" s="1">
-        <v>2374795.21</v>
+        <v>695823.3</v>
       </c>
       <c r="O128" s="1">
-        <v>1.41</v>
+        <v>0.49</v>
       </c>
       <c r="P128">
         <v>1</v>
       </c>
     </row>
     <row r="129" spans="1:16">
       <c r="A129" t="s">
-        <v>391</v>
+        <v>397</v>
       </c>
       <c r="B129" t="s">
-        <v>392</v>
+        <v>398</v>
       </c>
       <c r="C129" s="1">
-        <v>1521000.0</v>
+        <v>1774000.0</v>
       </c>
       <c r="D129" s="1">
-        <v>101.793</v>
+        <v>98.444</v>
       </c>
       <c r="E129" s="1">
-        <v>100.36824458</v>
+        <v>99.8724549</v>
       </c>
       <c r="F129" t="s">
         <v>8</v>
       </c>
       <c r="G129">
         <v>1.0</v>
       </c>
       <c r="H129" s="1">
-        <v>1526601.0</v>
+        <v>1771737.35</v>
       </c>
       <c r="I129" s="1">
-        <v>21670.53</v>
+        <v>-25340.79</v>
       </c>
       <c r="J129" s="1">
-        <v>1.4195280888719</v>
+        <v>-1.4302791550903</v>
       </c>
       <c r="K129">
-        <v>1.65</v>
+        <v>0.46</v>
       </c>
       <c r="L129" t="s">
-        <v>393</v>
+        <v>399</v>
       </c>
       <c r="M129" s="1">
-        <v>1548271.53</v>
+        <v>1746396.56</v>
       </c>
       <c r="N129" s="1">
-        <v>1573299.27</v>
+        <v>1754610.42</v>
       </c>
       <c r="O129" s="1">
-        <v>0.93</v>
+        <v>1.23</v>
       </c>
       <c r="P129">
         <v>1</v>
       </c>
     </row>
     <row r="130" spans="1:16">
       <c r="A130" t="s">
-        <v>394</v>
+        <v>400</v>
       </c>
       <c r="B130" t="s">
-        <v>395</v>
+        <v>401</v>
       </c>
       <c r="C130" s="1">
-        <v>1000000.0</v>
+        <v>1500000.0</v>
       </c>
       <c r="D130" s="1">
-        <v>101.219</v>
+        <v>104.128</v>
       </c>
       <c r="E130" s="1">
-        <v>99.5</v>
+        <v>101.10285133</v>
       </c>
       <c r="F130" t="s">
         <v>8</v>
       </c>
       <c r="G130">
         <v>1.0</v>
       </c>
       <c r="H130" s="1">
-        <v>995000.0</v>
+        <v>1516542.77</v>
       </c>
       <c r="I130" s="1">
-        <v>17190.0</v>
+        <v>45377.23</v>
       </c>
       <c r="J130" s="1">
-        <v>1.7276381909548</v>
+        <v>2.9921497037634</v>
       </c>
       <c r="K130">
-        <v>0.02</v>
-[...2 lines deleted...]
-        <v>204.0</v>
+        <v>4.99</v>
+      </c>
+      <c r="L130" t="s">
+        <v>402</v>
       </c>
       <c r="M130" s="1">
-        <v>1012190.0</v>
+        <v>1561920.0</v>
       </c>
       <c r="N130" s="1">
-        <v>1012394.0</v>
+        <v>1636801.85</v>
       </c>
       <c r="O130" s="1">
-        <v>0.6</v>
+        <v>1.15</v>
       </c>
       <c r="P130">
         <v>1</v>
       </c>
     </row>
     <row r="131" spans="1:16">
       <c r="A131" t="s">
-        <v>396</v>
+        <v>403</v>
       </c>
       <c r="B131" t="s">
-        <v>397</v>
+        <v>404</v>
       </c>
       <c r="C131" s="1">
-        <v>500000.0</v>
+        <v>803000.0</v>
       </c>
       <c r="D131" s="1">
-        <v>99.894</v>
+        <v>99.396</v>
       </c>
       <c r="E131" s="1">
-        <v>99.794</v>
+        <v>102.44851557</v>
       </c>
       <c r="F131" t="s">
         <v>8</v>
       </c>
       <c r="G131">
         <v>1.0</v>
       </c>
       <c r="H131" s="1">
-        <v>498970.0</v>
+        <v>822661.58</v>
       </c>
       <c r="I131" s="1">
-        <v>500.0</v>
+        <v>-24511.7</v>
       </c>
       <c r="J131" s="1">
-        <v>0.10020642523599</v>
+        <v>-2.9795605624369</v>
       </c>
       <c r="K131">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>3.7</v>
+      </c>
+      <c r="L131" t="s">
+        <v>405</v>
       </c>
       <c r="M131" s="1">
-        <v>499470.0</v>
+        <v>798149.88</v>
       </c>
       <c r="N131" s="1">
-        <v>499470.0</v>
+        <v>827893.88</v>
       </c>
       <c r="O131" s="1">
-        <v>0.3</v>
+        <v>0.58</v>
       </c>
       <c r="P131">
         <v>1</v>
       </c>
     </row>
     <row r="132" spans="1:16">
       <c r="A132" t="s">
-        <v>398</v>
+        <v>406</v>
       </c>
       <c r="B132" t="s">
-        <v>399</v>
+        <v>407</v>
       </c>
       <c r="C132" s="1">
-        <v>758000.0</v>
+        <v>468000.0</v>
       </c>
       <c r="D132" s="1">
-        <v>107.322</v>
+        <v>97.295</v>
       </c>
       <c r="E132" s="1">
-        <v>101.92626517</v>
+        <v>99.49946581</v>
       </c>
       <c r="F132" t="s">
         <v>8</v>
       </c>
       <c r="G132">
         <v>1.0</v>
       </c>
       <c r="H132" s="1">
-        <v>772601.09</v>
+        <v>465657.5</v>
       </c>
       <c r="I132" s="1">
-        <v>40899.67</v>
+        <v>-10316.9</v>
       </c>
       <c r="J132" s="1">
-        <v>5.2937629171608</v>
+        <v>-2.2155554243194</v>
       </c>
       <c r="K132">
-        <v>2.96</v>
-[...2 lines deleted...]
-        <v>400</v>
+        <v>0.17</v>
+      </c>
+      <c r="L132">
+        <v>791.75</v>
       </c>
       <c r="M132" s="1">
-        <v>813500.76</v>
+        <v>455340.6</v>
       </c>
       <c r="N132" s="1">
-        <v>835926.67</v>
+        <v>456132.35</v>
       </c>
       <c r="O132" s="1">
-        <v>0.5</v>
+        <v>0.32</v>
       </c>
       <c r="P132">
         <v>1</v>
       </c>
     </row>
     <row r="133" spans="1:16">
       <c r="A133" t="s">
-        <v>401</v>
+        <v>408</v>
       </c>
       <c r="B133" t="s">
-        <v>402</v>
+        <v>409</v>
       </c>
       <c r="C133" s="1">
-        <v>1000000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D133" s="1">
-        <v>99.462</v>
+        <v>99.757</v>
       </c>
       <c r="E133" s="1">
-        <v>99.1876</v>
+        <v>103.074</v>
       </c>
       <c r="F133" t="s">
         <v>8</v>
       </c>
       <c r="G133">
         <v>1.0</v>
       </c>
       <c r="H133" s="1">
-        <v>991876.0</v>
+        <v>618444.0</v>
       </c>
       <c r="I133" s="1">
-        <v>2744.0</v>
+        <v>-19902.0</v>
       </c>
       <c r="J133" s="1">
-        <v>0.27664748416133</v>
+        <v>-3.218076333508</v>
       </c>
       <c r="K133">
-        <v>0.89</v>
+        <v>3.53</v>
       </c>
       <c r="L133" t="s">
-        <v>403</v>
+        <v>410</v>
       </c>
       <c r="M133" s="1">
-        <v>994620.0</v>
+        <v>598542.0</v>
       </c>
       <c r="N133" s="1">
-        <v>1003524.11</v>
+        <v>619714.6</v>
       </c>
       <c r="O133" s="1">
-        <v>0.59</v>
+        <v>0.43</v>
       </c>
       <c r="P133">
         <v>1</v>
       </c>
     </row>
     <row r="134" spans="1:16">
       <c r="A134" t="s">
-        <v>404</v>
+        <v>411</v>
       </c>
       <c r="B134" t="s">
-        <v>405</v>
+        <v>412</v>
       </c>
       <c r="C134" s="1">
-        <v>589000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D134" s="1">
-        <v>101.631</v>
+        <v>74.188</v>
       </c>
       <c r="E134" s="1">
-        <v>100.27266553</v>
+        <v>74.2877775</v>
       </c>
       <c r="F134" t="s">
         <v>8</v>
       </c>
       <c r="G134">
         <v>1.0</v>
       </c>
       <c r="H134" s="1">
-        <v>590606.0</v>
+        <v>594302.22</v>
       </c>
       <c r="I134" s="1">
-        <v>8000.59</v>
+        <v>-798.22</v>
       </c>
       <c r="J134" s="1">
-        <v>1.3546408265409</v>
+        <v>-0.13431213499421</v>
       </c>
       <c r="K134">
-        <v>2.28</v>
+        <v>0.26</v>
       </c>
       <c r="L134" t="s">
-        <v>406</v>
+        <v>413</v>
       </c>
       <c r="M134" s="1">
-        <v>598606.59</v>
+        <v>593504.0</v>
       </c>
       <c r="N134" s="1">
-        <v>612020.1</v>
+        <v>595575.23</v>
       </c>
       <c r="O134" s="1">
-        <v>0.36</v>
+        <v>0.42</v>
       </c>
       <c r="P134">
         <v>1</v>
       </c>
     </row>
     <row r="135" spans="1:16">
       <c r="A135" t="s">
-        <v>407</v>
+        <v>414</v>
       </c>
       <c r="B135" t="s">
-        <v>408</v>
+        <v>415</v>
       </c>
       <c r="C135" s="1">
-        <v>700000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D135" s="1">
-        <v>100.867</v>
+        <v>97.69</v>
       </c>
       <c r="E135" s="1">
-        <v>101.20214286</v>
+        <v>99.96944444</v>
       </c>
       <c r="F135" t="s">
         <v>8</v>
       </c>
       <c r="G135">
         <v>1.0</v>
       </c>
       <c r="H135" s="1">
-        <v>708415.0</v>
+        <v>899725.0</v>
       </c>
       <c r="I135" s="1">
-        <v>-2346.0</v>
+        <v>-20515.0</v>
       </c>
       <c r="J135" s="1">
-        <v>-0.33116181899028</v>
+        <v>-2.2801411542416</v>
       </c>
       <c r="K135">
-        <v>3.63</v>
+        <v>2.63</v>
       </c>
       <c r="L135" t="s">
-        <v>409</v>
+        <v>416</v>
       </c>
       <c r="M135" s="1">
-        <v>706069.0</v>
+        <v>879210.0</v>
       </c>
       <c r="N135" s="1">
-        <v>731472.29</v>
+        <v>902844.25</v>
       </c>
       <c r="O135" s="1">
-        <v>0.43</v>
+        <v>0.63</v>
       </c>
       <c r="P135">
         <v>1</v>
       </c>
     </row>
     <row r="136" spans="1:16">
       <c r="A136" t="s">
-        <v>410</v>
+        <v>417</v>
       </c>
       <c r="B136" t="s">
-        <v>411</v>
+        <v>418</v>
       </c>
       <c r="C136" s="1">
-        <v>2074000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D136" s="1">
-        <v>100.476</v>
+        <v>100.677</v>
       </c>
       <c r="E136" s="1">
-        <v>99.87245516</v>
+        <v>100.66511125</v>
       </c>
       <c r="F136" t="s">
         <v>8</v>
       </c>
       <c r="G136">
         <v>1.0</v>
       </c>
       <c r="H136" s="1">
-        <v>2071354.72</v>
+        <v>805320.89</v>
       </c>
       <c r="I136" s="1">
-        <v>12517.52</v>
+        <v>95.11</v>
       </c>
       <c r="J136" s="1">
-        <v>0.60431561427586</v>
+        <v>0.011810199037554</v>
       </c>
       <c r="K136">
-        <v>0.25</v>
+        <v>2.12</v>
       </c>
       <c r="L136" t="s">
-        <v>412</v>
+        <v>419</v>
       </c>
       <c r="M136" s="1">
-        <v>2083872.24</v>
+        <v>805416.0</v>
       </c>
       <c r="N136" s="1">
-        <v>2089043.03</v>
+        <v>822385.91</v>
       </c>
       <c r="O136" s="1">
-        <v>1.24</v>
+        <v>0.58</v>
       </c>
       <c r="P136">
         <v>1</v>
       </c>
     </row>
     <row r="137" spans="1:16">
       <c r="A137" t="s">
-        <v>413</v>
+        <v>420</v>
       </c>
       <c r="B137" t="s">
-        <v>414</v>
+        <v>421</v>
       </c>
       <c r="C137" s="1">
-        <v>1500000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D137" s="1">
-        <v>106.458</v>
+        <v>98.266</v>
       </c>
       <c r="E137" s="1">
-        <v>101.10285133</v>
+        <v>99.974</v>
       </c>
       <c r="F137" t="s">
         <v>8</v>
       </c>
       <c r="G137">
         <v>1.0</v>
       </c>
       <c r="H137" s="1">
-        <v>1516542.77</v>
+        <v>299922.0</v>
       </c>
       <c r="I137" s="1">
-        <v>80327.23</v>
+        <v>-5124.0</v>
       </c>
       <c r="J137" s="1">
-        <v>5.2967335698683</v>
+        <v>-1.7084441954908</v>
       </c>
       <c r="K137">
-        <v>4.64</v>
+        <v>0.68</v>
       </c>
       <c r="L137" t="s">
-        <v>415</v>
+        <v>422</v>
       </c>
       <c r="M137" s="1">
-        <v>1596870.0</v>
+        <v>294798.0</v>
       </c>
       <c r="N137" s="1">
-        <v>1666450.48</v>
+        <v>296832.25</v>
       </c>
       <c r="O137" s="1">
-        <v>0.99</v>
+        <v>0.21</v>
       </c>
       <c r="P137">
         <v>1</v>
       </c>
     </row>
     <row r="138" spans="1:16">
       <c r="A138" t="s">
-        <v>416</v>
+        <v>423</v>
       </c>
       <c r="B138" t="s">
-        <v>417</v>
+        <v>424</v>
       </c>
       <c r="C138" s="1">
-        <v>903000.0</v>
+        <v>1200000.0</v>
       </c>
       <c r="D138" s="1">
-        <v>102.387</v>
+        <v>102.323</v>
       </c>
       <c r="E138" s="1">
-        <v>102.44851606</v>
+        <v>103.28592833</v>
       </c>
       <c r="F138" t="s">
         <v>8</v>
       </c>
       <c r="G138">
         <v>1.0</v>
       </c>
       <c r="H138" s="1">
-        <v>925110.1</v>
+        <v>1239431.14</v>
       </c>
       <c r="I138" s="1">
-        <v>-555.49</v>
+        <v>-11555.14</v>
       </c>
       <c r="J138" s="1">
-        <v>-0.060045825896831</v>
+        <v>-0.93229382634359</v>
       </c>
       <c r="K138">
-        <v>3.44</v>
+        <v>2.89</v>
       </c>
       <c r="L138" t="s">
-        <v>418</v>
+        <v>425</v>
       </c>
       <c r="M138" s="1">
-        <v>924554.61</v>
+        <v>1227876.0</v>
       </c>
       <c r="N138" s="1">
-        <v>955627.71</v>
+        <v>1262544.49</v>
       </c>
       <c r="O138" s="1">
-        <v>0.57</v>
+        <v>0.89</v>
       </c>
       <c r="P138">
         <v>1</v>
       </c>
     </row>
     <row r="139" spans="1:16">
       <c r="A139" t="s">
-        <v>419</v>
+        <v>426</v>
       </c>
       <c r="B139" t="s">
-        <v>420</v>
+        <v>427</v>
       </c>
       <c r="C139" s="1">
-        <v>568000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D139" s="1">
-        <v>99.796</v>
+        <v>98.324</v>
       </c>
       <c r="E139" s="1">
-        <v>99.49946479</v>
+        <v>100.66</v>
       </c>
       <c r="F139" t="s">
         <v>8</v>
       </c>
       <c r="G139">
         <v>1.0</v>
       </c>
       <c r="H139" s="1">
-        <v>565156.96</v>
+        <v>402640.0</v>
       </c>
       <c r="I139" s="1">
-        <v>1684.32</v>
+        <v>-9344.0</v>
       </c>
       <c r="J139" s="1">
-        <v>0.29802694104661</v>
+        <v>-2.3206834889728</v>
       </c>
       <c r="K139">
-        <v>3.21</v>
+        <v>2.38</v>
       </c>
       <c r="L139" t="s">
-        <v>421</v>
+        <v>428</v>
       </c>
       <c r="M139" s="1">
-        <v>566841.28</v>
+        <v>393296.0</v>
       </c>
       <c r="N139" s="1">
-        <v>585048.4</v>
+        <v>402801.48</v>
       </c>
       <c r="O139" s="1">
-        <v>0.35</v>
+        <v>0.28</v>
       </c>
       <c r="P139">
         <v>1</v>
       </c>
     </row>
     <row r="140" spans="1:16">
       <c r="A140" t="s">
-        <v>422</v>
+        <v>429</v>
       </c>
       <c r="B140" t="s">
-        <v>423</v>
+        <v>430</v>
       </c>
       <c r="C140" s="1">
-        <v>600000.0</v>
+        <v>999000.0</v>
       </c>
       <c r="D140" s="1">
-        <v>103.375</v>
+        <v>97.986</v>
       </c>
       <c r="E140" s="1">
-        <v>103.074</v>
+        <v>99.95190691</v>
       </c>
       <c r="F140" t="s">
         <v>8</v>
       </c>
       <c r="G140">
         <v>1.0</v>
       </c>
       <c r="H140" s="1">
-        <v>618444.0</v>
+        <v>998519.55</v>
       </c>
       <c r="I140" s="1">
-        <v>1806.0</v>
+        <v>-19639.41</v>
       </c>
       <c r="J140" s="1">
-        <v>0.29202320662825</v>
+        <v>-1.9668528272681</v>
       </c>
       <c r="K140">
-        <v>3.27</v>
-[...2 lines deleted...]
-        <v>424</v>
+        <v>0.03</v>
+      </c>
+      <c r="L140">
+        <v>277.12</v>
       </c>
       <c r="M140" s="1">
-        <v>620250.0</v>
+        <v>978880.14</v>
       </c>
       <c r="N140" s="1">
-        <v>639844.52</v>
+        <v>979157.26</v>
       </c>
       <c r="O140" s="1">
-        <v>0.38</v>
+        <v>0.69</v>
       </c>
       <c r="P140">
         <v>1</v>
       </c>
     </row>
     <row r="141" spans="1:16">
       <c r="A141" t="s">
-        <v>425</v>
+        <v>431</v>
       </c>
       <c r="B141" t="s">
-        <v>426</v>
+        <v>432</v>
       </c>
       <c r="C141" s="1">
-        <v>800000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D141" s="1">
-        <v>76.618</v>
+        <v>98.397</v>
       </c>
       <c r="E141" s="1">
-        <v>74.2877775</v>
+        <v>100.22785714</v>
       </c>
       <c r="F141" t="s">
         <v>8</v>
       </c>
       <c r="G141">
         <v>1.0</v>
       </c>
       <c r="H141" s="1">
-        <v>594302.22</v>
+        <v>701595.0</v>
       </c>
       <c r="I141" s="1">
-        <v>18641.78</v>
+        <v>-12816.0</v>
       </c>
       <c r="J141" s="1">
-        <v>3.1367508605302</v>
+        <v>-1.8266948880765</v>
       </c>
       <c r="K141">
-        <v>0.21</v>
+        <v>1.22</v>
       </c>
       <c r="L141" t="s">
-        <v>427</v>
+        <v>433</v>
       </c>
       <c r="M141" s="1">
-        <v>612944.0</v>
+        <v>688779.0</v>
       </c>
       <c r="N141" s="1">
-        <v>614620.71</v>
+        <v>697319.61</v>
       </c>
       <c r="O141" s="1">
-        <v>0.36</v>
+        <v>0.49</v>
       </c>
       <c r="P141">
         <v>1</v>
       </c>
     </row>
     <row r="142" spans="1:16">
       <c r="A142" t="s">
-        <v>428</v>
+        <v>434</v>
       </c>
       <c r="B142" t="s">
-        <v>429</v>
+        <v>435</v>
       </c>
       <c r="C142" s="1">
-        <v>900000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D142" s="1">
-        <v>99.933</v>
+        <v>99.17</v>
       </c>
       <c r="E142" s="1">
-        <v>99.96944444</v>
+        <v>99.447</v>
       </c>
       <c r="F142" t="s">
         <v>8</v>
       </c>
       <c r="G142">
         <v>1.0</v>
       </c>
       <c r="H142" s="1">
-        <v>899725.0</v>
+        <v>198894.0</v>
       </c>
       <c r="I142" s="1">
-        <v>-328.0</v>
+        <v>-554.0</v>
       </c>
       <c r="J142" s="1">
-        <v>-0.03645558365056</v>
+        <v>-0.27854032801392</v>
       </c>
       <c r="K142">
-        <v>2.4</v>
+        <v>0.53</v>
       </c>
       <c r="L142" t="s">
-        <v>430</v>
+        <v>436</v>
       </c>
       <c r="M142" s="1">
-        <v>899397.0</v>
+        <v>198340.0</v>
       </c>
       <c r="N142" s="1">
-        <v>921033.99</v>
+        <v>199408.49</v>
       </c>
       <c r="O142" s="1">
-        <v>0.55</v>
+        <v>0.14</v>
       </c>
       <c r="P142">
         <v>1</v>
       </c>
     </row>
     <row r="143" spans="1:16">
       <c r="A143" t="s">
-        <v>431</v>
+        <v>437</v>
       </c>
       <c r="B143" t="s">
-        <v>432</v>
+        <v>438</v>
       </c>
       <c r="C143" s="1">
-        <v>900000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D143" s="1">
-        <v>103.056</v>
+        <v>98.666</v>
       </c>
       <c r="E143" s="1">
-        <v>100.66511111</v>
+        <v>99.326</v>
       </c>
       <c r="F143" t="s">
         <v>8</v>
       </c>
       <c r="G143">
         <v>1.0</v>
       </c>
       <c r="H143" s="1">
-        <v>905986.0</v>
+        <v>397304.0</v>
       </c>
       <c r="I143" s="1">
-        <v>21518.0</v>
+        <v>-2640.0</v>
       </c>
       <c r="J143" s="1">
-        <v>2.3750918888371</v>
+        <v>-0.6644785856674</v>
       </c>
       <c r="K143">
-        <v>1.87</v>
-[...2 lines deleted...]
-        <v>433</v>
+        <v>0.03</v>
+      </c>
+      <c r="L143">
+        <v>119.18</v>
       </c>
       <c r="M143" s="1">
-        <v>927504.0</v>
+        <v>394664.0</v>
       </c>
       <c r="N143" s="1">
-        <v>944315.61</v>
+        <v>394783.18</v>
       </c>
       <c r="O143" s="1">
-        <v>0.56</v>
+        <v>0.28</v>
       </c>
       <c r="P143">
         <v>1</v>
       </c>
     </row>
     <row r="144" spans="1:16">
       <c r="A144" t="s">
-        <v>434</v>
+        <v>439</v>
       </c>
       <c r="B144" t="s">
-        <v>435</v>
+        <v>440</v>
       </c>
       <c r="C144" s="1">
-        <v>400000.0</v>
+        <v>1200000.0</v>
       </c>
       <c r="D144" s="1">
-        <v>100.829</v>
+        <v>99.061</v>
       </c>
       <c r="E144" s="1">
-        <v>99.974</v>
+        <v>99.91491667</v>
       </c>
       <c r="F144" t="s">
         <v>8</v>
       </c>
       <c r="G144">
         <v>1.0</v>
       </c>
       <c r="H144" s="1">
-        <v>399896.0</v>
+        <v>1198979.0</v>
       </c>
       <c r="I144" s="1">
-        <v>3420.0</v>
+        <v>-10247.0</v>
       </c>
       <c r="J144" s="1">
-        <v>0.85522235781303</v>
+        <v>-0.85464382612206</v>
       </c>
       <c r="K144">
-        <v>0.43</v>
+        <v>2.69</v>
       </c>
       <c r="L144" t="s">
-        <v>436</v>
+        <v>441</v>
       </c>
       <c r="M144" s="1">
-        <v>403316.0</v>
+        <v>1188732.0</v>
       </c>
       <c r="N144" s="1">
-        <v>405042.03</v>
+        <v>1221033.37</v>
       </c>
       <c r="O144" s="1">
-        <v>0.24</v>
+        <v>0.86</v>
       </c>
       <c r="P144">
         <v>1</v>
       </c>
     </row>
     <row r="145" spans="1:16">
       <c r="A145" t="s">
-        <v>437</v>
+        <v>442</v>
       </c>
       <c r="B145" t="s">
-        <v>438</v>
+        <v>443</v>
       </c>
       <c r="C145" s="1">
-        <v>1400000.0</v>
+        <v>504000.0</v>
       </c>
       <c r="D145" s="1">
-        <v>103.504</v>
+        <v>97.426</v>
       </c>
       <c r="E145" s="1">
-        <v>103.28592857</v>
+        <v>100.0</v>
       </c>
       <c r="F145" t="s">
         <v>8</v>
       </c>
       <c r="G145">
         <v>1.0</v>
       </c>
       <c r="H145" s="1">
-        <v>1446003.0</v>
+        <v>504000.0</v>
       </c>
       <c r="I145" s="1">
-        <v>3053.0</v>
+        <v>-12972.96</v>
       </c>
       <c r="J145" s="1">
-        <v>0.21113372517208</v>
+        <v>-2.574</v>
       </c>
       <c r="K145">
-        <v>2.58</v>
+        <v>0.27</v>
       </c>
       <c r="L145" t="s">
-        <v>439</v>
+        <v>444</v>
       </c>
       <c r="M145" s="1">
-        <v>1449056.0</v>
+        <v>491027.04</v>
       </c>
       <c r="N145" s="1">
-        <v>1485245.04</v>
+        <v>492398.83</v>
       </c>
       <c r="O145" s="1">
-        <v>0.88</v>
+        <v>0.35</v>
       </c>
       <c r="P145">
         <v>1</v>
       </c>
     </row>
     <row r="146" spans="1:16">
       <c r="A146" t="s">
-        <v>440</v>
+        <v>445</v>
       </c>
       <c r="B146" t="s">
-        <v>441</v>
+        <v>446</v>
       </c>
       <c r="C146" s="1">
-        <v>400000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D146" s="1">
-        <v>100.816</v>
+        <v>97.966</v>
       </c>
       <c r="E146" s="1">
-        <v>100.66</v>
+        <v>99.40533375</v>
       </c>
       <c r="F146" t="s">
         <v>8</v>
       </c>
       <c r="G146">
         <v>1.0</v>
       </c>
       <c r="H146" s="1">
-        <v>402640.0</v>
+        <v>795242.67</v>
       </c>
       <c r="I146" s="1">
-        <v>624.0</v>
+        <v>-11514.67</v>
       </c>
       <c r="J146" s="1">
-        <v>0.15497715080469</v>
+        <v>-1.4479441853893</v>
       </c>
       <c r="K146">
-        <v>2.15</v>
-[...2 lines deleted...]
-        <v>442</v>
+        <v>0.09</v>
+      </c>
+      <c r="L146">
+        <v>723.29</v>
       </c>
       <c r="M146" s="1">
-        <v>403264.0</v>
+        <v>783728.0</v>
       </c>
       <c r="N146" s="1">
-        <v>411881.81</v>
+        <v>784451.29</v>
       </c>
       <c r="O146" s="1">
-        <v>0.24</v>
+        <v>0.55</v>
       </c>
       <c r="P146">
         <v>1</v>
       </c>
     </row>
     <row r="147" spans="1:16">
       <c r="A147" t="s">
-        <v>443</v>
+        <v>447</v>
       </c>
       <c r="B147" t="s">
-        <v>444</v>
+        <v>448</v>
       </c>
       <c r="C147" s="1">
-        <v>999000.0</v>
+        <v>513000.0</v>
       </c>
       <c r="D147" s="1">
-        <v>99.956</v>
+        <v>98.32</v>
       </c>
       <c r="E147" s="1">
-        <v>99.95190691</v>
+        <v>99.55553606</v>
       </c>
       <c r="F147" t="s">
         <v>8</v>
       </c>
       <c r="G147">
         <v>1.0</v>
       </c>
       <c r="H147" s="1">
-        <v>998519.55</v>
+        <v>510719.9</v>
       </c>
       <c r="I147" s="1">
-        <v>40.89</v>
+        <v>-6338.3</v>
       </c>
       <c r="J147" s="1">
-        <v>0.0040950625353304</v>
+        <v>-1.2410520913714</v>
       </c>
       <c r="K147">
-        <v>3.18</v>
+        <v>1.85</v>
       </c>
       <c r="L147" t="s">
-        <v>445</v>
+        <v>449</v>
       </c>
       <c r="M147" s="1">
-        <v>998560.44</v>
+        <v>504381.6</v>
       </c>
       <c r="N147" s="1">
-        <v>1030336.85</v>
+        <v>513868.59</v>
       </c>
       <c r="O147" s="1">
-        <v>0.61</v>
+        <v>0.36</v>
       </c>
       <c r="P147">
         <v>1</v>
       </c>
     </row>
     <row r="148" spans="1:16">
       <c r="A148" t="s">
-        <v>446</v>
+        <v>450</v>
       </c>
       <c r="B148" t="s">
-        <v>447</v>
+        <v>451</v>
       </c>
       <c r="C148" s="1">
-        <v>700000.0</v>
+        <v>1042000.0</v>
       </c>
       <c r="D148" s="1">
-        <v>101.425</v>
+        <v>101.252</v>
       </c>
       <c r="E148" s="1">
-        <v>100.22785714</v>
+        <v>100.89933973</v>
       </c>
       <c r="F148" t="s">
         <v>8</v>
       </c>
       <c r="G148">
         <v>1.0</v>
       </c>
       <c r="H148" s="1">
-        <v>701595.0</v>
+        <v>1051371.12</v>
       </c>
       <c r="I148" s="1">
-        <v>8380.0</v>
+        <v>3674.72</v>
       </c>
       <c r="J148" s="1">
-        <v>1.1944212829339</v>
+        <v>0.34951692414758</v>
       </c>
       <c r="K148">
-        <v>0.97</v>
+        <v>3.33</v>
       </c>
       <c r="L148" t="s">
-        <v>448</v>
+        <v>452</v>
       </c>
       <c r="M148" s="1">
-        <v>709975.0</v>
+        <v>1055045.84</v>
       </c>
       <c r="N148" s="1">
-        <v>716778.54</v>
+        <v>1089731.59</v>
       </c>
       <c r="O148" s="1">
-        <v>0.42</v>
+        <v>0.76</v>
       </c>
       <c r="P148">
         <v>1</v>
       </c>
     </row>
     <row r="149" spans="1:16">
       <c r="A149" t="s">
-        <v>449</v>
+        <v>453</v>
       </c>
       <c r="B149" t="s">
-        <v>450</v>
+        <v>454</v>
       </c>
       <c r="C149" s="1">
-        <v>200000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D149" s="1">
-        <v>101.201</v>
+        <v>98.558</v>
       </c>
       <c r="E149" s="1">
-        <v>99.447</v>
+        <v>100.0417275</v>
       </c>
       <c r="F149" t="s">
         <v>8</v>
       </c>
       <c r="G149">
         <v>1.0</v>
       </c>
       <c r="H149" s="1">
-        <v>198894.0</v>
+        <v>400166.91</v>
       </c>
       <c r="I149" s="1">
-        <v>3508.0</v>
+        <v>-5934.91</v>
       </c>
       <c r="J149" s="1">
-        <v>1.7637535571712</v>
+        <v>-1.483108635844</v>
       </c>
       <c r="K149">
-        <v>0.32</v>
-[...2 lines deleted...]
-        <v>641.1</v>
+        <v>1.31</v>
+      </c>
+      <c r="L149" t="s">
+        <v>455</v>
       </c>
       <c r="M149" s="1">
-        <v>202402.0</v>
+        <v>394232.0</v>
       </c>
       <c r="N149" s="1">
-        <v>203043.1</v>
+        <v>399455.29</v>
       </c>
       <c r="O149" s="1">
-        <v>0.12</v>
+        <v>0.28</v>
       </c>
       <c r="P149">
         <v>1</v>
       </c>
     </row>
     <row r="150" spans="1:16">
       <c r="A150" t="s">
-        <v>451</v>
+        <v>456</v>
       </c>
       <c r="B150" t="s">
-        <v>452</v>
+        <v>457</v>
       </c>
       <c r="C150" s="1">
-        <v>1200000.0</v>
+        <v>551000.0</v>
       </c>
       <c r="D150" s="1">
-        <v>102.051</v>
+        <v>99.988</v>
       </c>
       <c r="E150" s="1">
-        <v>99.91491667</v>
+        <v>100.01896552</v>
       </c>
       <c r="F150" t="s">
         <v>8</v>
       </c>
       <c r="G150">
         <v>1.0</v>
       </c>
       <c r="H150" s="1">
-        <v>1198979.0</v>
+        <v>551104.5</v>
       </c>
       <c r="I150" s="1">
-        <v>25633.0</v>
+        <v>-170.62</v>
       </c>
       <c r="J150" s="1">
-        <v>2.1379023319007</v>
+        <v>-0.030959645584458</v>
       </c>
       <c r="K150">
-        <v>2.45</v>
-[...2 lines deleted...]
-        <v>453</v>
+        <v>0.05</v>
+      </c>
+      <c r="L150">
+        <v>264.18</v>
       </c>
       <c r="M150" s="1">
-        <v>1224612.0</v>
+        <v>550933.88</v>
       </c>
       <c r="N150" s="1">
-        <v>1253954.47</v>
+        <v>551198.06</v>
       </c>
       <c r="O150" s="1">
-        <v>0.74</v>
+        <v>0.39</v>
       </c>
       <c r="P150">
         <v>1</v>
       </c>
     </row>
     <row r="151" spans="1:16">
       <c r="A151" t="s">
-        <v>454</v>
+        <v>458</v>
       </c>
       <c r="B151" t="s">
-        <v>455</v>
+        <v>459</v>
       </c>
       <c r="C151" s="1">
-        <v>604000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D151" s="1">
-        <v>100.159</v>
+        <v>100.092</v>
       </c>
       <c r="E151" s="1">
-        <v>100.0</v>
+        <v>98.29879778</v>
       </c>
       <c r="F151" t="s">
         <v>8</v>
       </c>
       <c r="G151">
         <v>1.0</v>
       </c>
       <c r="H151" s="1">
-        <v>604000.0</v>
+        <v>884689.18</v>
       </c>
       <c r="I151" s="1">
-        <v>960.36</v>
+        <v>16138.82</v>
       </c>
       <c r="J151" s="1">
-        <v>0.159</v>
+        <v>1.8242361684586</v>
       </c>
       <c r="K151">
-        <v>0.02</v>
-[...2 lines deleted...]
-        <v>126.46</v>
+        <v>3.68</v>
+      </c>
+      <c r="L151" t="s">
+        <v>460</v>
       </c>
       <c r="M151" s="1">
-        <v>604960.36</v>
+        <v>900828.0</v>
       </c>
       <c r="N151" s="1">
-        <v>605086.82</v>
+        <v>933967.73</v>
       </c>
       <c r="O151" s="1">
-        <v>0.36</v>
+        <v>0.65</v>
       </c>
       <c r="P151">
         <v>1</v>
       </c>
     </row>
     <row r="152" spans="1:16">
       <c r="A152" t="s">
-        <v>456</v>
+        <v>461</v>
       </c>
       <c r="B152" t="s">
-        <v>457</v>
+        <v>462</v>
       </c>
       <c r="C152" s="1">
-        <v>900000.0</v>
+        <v>133000.0</v>
       </c>
       <c r="D152" s="1">
-        <v>99.785</v>
+        <v>99.537</v>
       </c>
       <c r="E152" s="1">
-        <v>99.40533333</v>
+        <v>99.73502256</v>
       </c>
       <c r="F152" t="s">
         <v>8</v>
       </c>
       <c r="G152">
         <v>1.0</v>
       </c>
       <c r="H152" s="1">
-        <v>894648.0</v>
+        <v>132647.58</v>
       </c>
       <c r="I152" s="1">
-        <v>3417.0</v>
+        <v>-263.37</v>
       </c>
       <c r="J152" s="1">
-        <v>0.38193792418918</v>
+        <v>-0.19854866556932</v>
       </c>
       <c r="K152">
-        <v>2.66</v>
-[...2 lines deleted...]
-        <v>458</v>
+        <v>0.65</v>
+      </c>
+      <c r="L152">
+        <v>865.78</v>
       </c>
       <c r="M152" s="1">
-        <v>898065.0</v>
+        <v>132384.21</v>
       </c>
       <c r="N152" s="1">
-        <v>922001.3</v>
+        <v>133249.99</v>
       </c>
       <c r="O152" s="1">
-        <v>0.55</v>
+        <v>0.09</v>
       </c>
       <c r="P152">
         <v>1</v>
       </c>
     </row>
     <row r="153" spans="1:16">
       <c r="A153" t="s">
-        <v>459</v>
+        <v>463</v>
       </c>
       <c r="B153" t="s">
-        <v>460</v>
+        <v>464</v>
       </c>
       <c r="C153" s="1">
-        <v>513000.0</v>
+        <v>448000.0</v>
       </c>
       <c r="D153" s="1">
-        <v>100.993</v>
+        <v>98.132</v>
       </c>
       <c r="E153" s="1">
-        <v>99.55553606</v>
+        <v>99.30427009</v>
       </c>
       <c r="F153" t="s">
         <v>8</v>
       </c>
       <c r="G153">
         <v>1.0</v>
       </c>
       <c r="H153" s="1">
-        <v>510719.9</v>
+        <v>444883.13</v>
       </c>
       <c r="I153" s="1">
-        <v>7374.19</v>
+        <v>-5251.77</v>
       </c>
       <c r="J153" s="1">
-        <v>1.4438814700582</v>
+        <v>-1.1804830630462</v>
       </c>
       <c r="K153">
-        <v>1.63</v>
+        <v>0.86</v>
       </c>
       <c r="L153" t="s">
-        <v>461</v>
+        <v>465</v>
       </c>
       <c r="M153" s="1">
-        <v>518094.09</v>
+        <v>439631.36</v>
       </c>
       <c r="N153" s="1">
-        <v>526442.64</v>
+        <v>443466.98</v>
       </c>
       <c r="O153" s="1">
         <v>0.31</v>
       </c>
       <c r="P153">
         <v>1</v>
       </c>
     </row>
     <row r="154" spans="1:16">
       <c r="A154" t="s">
-        <v>462</v>
+        <v>466</v>
       </c>
       <c r="B154" t="s">
-        <v>463</v>
+        <v>467</v>
       </c>
       <c r="C154" s="1">
-        <v>1042000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D154" s="1">
-        <v>103.381</v>
+        <v>96.891</v>
       </c>
       <c r="E154" s="1">
-        <v>100.89933973</v>
+        <v>98.599555</v>
       </c>
       <c r="F154" t="s">
         <v>8</v>
       </c>
       <c r="G154">
         <v>1.0</v>
       </c>
       <c r="H154" s="1">
-        <v>1051371.12</v>
+        <v>788796.44</v>
       </c>
       <c r="I154" s="1">
-        <v>25858.9</v>
+        <v>-13668.44</v>
       </c>
       <c r="J154" s="1">
-        <v>2.4595406425088</v>
+        <v>-1.7328222221693</v>
       </c>
       <c r="K154">
-        <v>3.08</v>
+        <v>0.23</v>
       </c>
       <c r="L154" t="s">
-        <v>464</v>
+        <v>468</v>
       </c>
       <c r="M154" s="1">
-        <v>1077230.02</v>
+        <v>775128.0</v>
       </c>
       <c r="N154" s="1">
-        <v>1109346.46</v>
+        <v>776977.32</v>
       </c>
       <c r="O154" s="1">
-        <v>0.66</v>
+        <v>0.54</v>
       </c>
       <c r="P154">
         <v>1</v>
       </c>
     </row>
     <row r="155" spans="1:16">
       <c r="A155" t="s">
-        <v>465</v>
+        <v>469</v>
       </c>
       <c r="B155" t="s">
-        <v>466</v>
+        <v>470</v>
       </c>
       <c r="C155" s="1">
-        <v>1100000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D155" s="1">
-        <v>100.688</v>
+        <v>98.493</v>
       </c>
       <c r="E155" s="1">
-        <v>100.04172727</v>
+        <v>99.492</v>
       </c>
       <c r="F155" t="s">
         <v>8</v>
       </c>
       <c r="G155">
         <v>1.0</v>
       </c>
       <c r="H155" s="1">
-        <v>1100459.0</v>
+        <v>795936.0</v>
       </c>
       <c r="I155" s="1">
-        <v>7109.0</v>
+        <v>-7992.0</v>
       </c>
       <c r="J155" s="1">
-        <v>0.64600316776909</v>
+        <v>-1.0041008322277</v>
       </c>
       <c r="K155">
-        <v>1.05</v>
-[...2 lines deleted...]
-        <v>467</v>
+        <v>0.12</v>
+      </c>
+      <c r="L155">
+        <v>958.9</v>
       </c>
       <c r="M155" s="1">
-        <v>1107568.0</v>
+        <v>787944.0</v>
       </c>
       <c r="N155" s="1">
-        <v>1119129.3</v>
+        <v>788902.9</v>
       </c>
       <c r="O155" s="1">
-        <v>0.66</v>
+        <v>0.55</v>
       </c>
       <c r="P155">
         <v>1</v>
       </c>
     </row>
     <row r="156" spans="1:16">
       <c r="A156" t="s">
-        <v>468</v>
+        <v>471</v>
       </c>
       <c r="B156" t="s">
-        <v>469</v>
+        <v>472</v>
       </c>
       <c r="C156" s="1">
-        <v>651000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D156" s="1">
-        <v>102.072</v>
+        <v>106.157</v>
       </c>
       <c r="E156" s="1">
-        <v>100.01896467</v>
+        <v>108.31357167</v>
       </c>
       <c r="F156" t="s">
         <v>8</v>
       </c>
       <c r="G156">
         <v>1.0</v>
       </c>
       <c r="H156" s="1">
-        <v>651123.46</v>
+        <v>649881.43</v>
       </c>
       <c r="I156" s="1">
-        <v>13365.26</v>
+        <v>-12939.43</v>
       </c>
       <c r="J156" s="1">
-        <v>2.0526460527163</v>
+        <v>-1.9910447356528</v>
       </c>
       <c r="K156">
-        <v>3.32</v>
+        <v>1.92</v>
       </c>
       <c r="L156" t="s">
-        <v>470</v>
+        <v>473</v>
       </c>
       <c r="M156" s="1">
-        <v>664488.72</v>
+        <v>636942.0</v>
       </c>
       <c r="N156" s="1">
-        <v>686087.65</v>
+        <v>648448.85</v>
       </c>
       <c r="O156" s="1">
-        <v>0.41</v>
+        <v>0.45</v>
       </c>
       <c r="P156">
         <v>1</v>
       </c>
     </row>
     <row r="157" spans="1:16">
       <c r="A157" t="s">
-        <v>471</v>
+        <v>474</v>
       </c>
       <c r="B157" t="s">
-        <v>472</v>
+        <v>475</v>
       </c>
       <c r="C157" s="1">
-        <v>900000.0</v>
+        <v>1200000.0</v>
       </c>
       <c r="D157" s="1">
-        <v>101.29</v>
+        <v>98.021</v>
       </c>
       <c r="E157" s="1">
-        <v>98.29879778</v>
+        <v>100.58933333</v>
       </c>
       <c r="F157" t="s">
         <v>8</v>
       </c>
       <c r="G157">
         <v>1.0</v>
       </c>
       <c r="H157" s="1">
-        <v>884689.18</v>
+        <v>1207072.0</v>
       </c>
       <c r="I157" s="1">
-        <v>26920.82</v>
+        <v>-30820.0</v>
       </c>
       <c r="J157" s="1">
-        <v>3.0429692832911</v>
+        <v>-2.5532859680284</v>
       </c>
       <c r="K157">
-        <v>3.42</v>
+        <v>2.76</v>
       </c>
       <c r="L157" t="s">
-        <v>473</v>
+        <v>476</v>
       </c>
       <c r="M157" s="1">
-        <v>911610.0</v>
+        <v>1176252.0</v>
       </c>
       <c r="N157" s="1">
-        <v>942382.6</v>
+        <v>1209428.71</v>
       </c>
       <c r="O157" s="1">
-        <v>0.56</v>
+        <v>0.85</v>
       </c>
       <c r="P157">
         <v>1</v>
       </c>
     </row>
     <row r="158" spans="1:16">
       <c r="A158" t="s">
-        <v>474</v>
+        <v>477</v>
       </c>
       <c r="B158" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
       <c r="C158" s="1">
-        <v>133000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D158" s="1">
-        <v>99.522</v>
+        <v>88.708</v>
       </c>
       <c r="E158" s="1">
-        <v>99.73502256</v>
+        <v>86.18353143</v>
       </c>
       <c r="F158" t="s">
         <v>8</v>
       </c>
       <c r="G158">
         <v>1.0</v>
       </c>
       <c r="H158" s="1">
-        <v>132647.58</v>
+        <v>603284.72</v>
       </c>
       <c r="I158" s="1">
-        <v>-283.32</v>
+        <v>17671.28</v>
       </c>
       <c r="J158" s="1">
-        <v>-0.21358851778525</v>
+        <v>2.9291774537237</v>
       </c>
       <c r="K158">
-        <v>0.59</v>
+        <v>0.0</v>
       </c>
       <c r="L158">
-        <v>787.07</v>
+        <v>0.0</v>
       </c>
       <c r="M158" s="1">
-        <v>132364.26</v>
+        <v>620956.0</v>
       </c>
       <c r="N158" s="1">
-        <v>133151.33</v>
+        <v>620956.0</v>
       </c>
       <c r="O158" s="1">
-        <v>0.08</v>
+        <v>0.44</v>
       </c>
       <c r="P158">
         <v>1</v>
       </c>
     </row>
     <row r="159" spans="1:16">
       <c r="A159" t="s">
-        <v>476</v>
+        <v>479</v>
       </c>
       <c r="B159" t="s">
-        <v>477</v>
+        <v>480</v>
       </c>
       <c r="C159" s="1">
-        <v>548000.0</v>
+        <v>511000.0</v>
       </c>
       <c r="D159" s="1">
-        <v>100.436</v>
+        <v>101.104</v>
       </c>
       <c r="E159" s="1">
-        <v>99.30427007</v>
+        <v>100.27221135</v>
       </c>
       <c r="F159" t="s">
         <v>8</v>
       </c>
       <c r="G159">
         <v>1.0</v>
       </c>
       <c r="H159" s="1">
-        <v>544187.4</v>
+        <v>512391.0</v>
       </c>
       <c r="I159" s="1">
-        <v>6201.88</v>
+        <v>4250.44</v>
       </c>
       <c r="J159" s="1">
-        <v>1.1396588748655</v>
+        <v>0.82953057333169</v>
       </c>
       <c r="K159">
-        <v>0.65</v>
+        <v>1.24</v>
       </c>
       <c r="L159" t="s">
-        <v>478</v>
+        <v>481</v>
       </c>
       <c r="M159" s="1">
-        <v>550389.28</v>
+        <v>516641.44</v>
       </c>
       <c r="N159" s="1">
-        <v>553955.03</v>
+        <v>522993.94</v>
       </c>
       <c r="O159" s="1">
-        <v>0.33</v>
+        <v>0.37</v>
       </c>
       <c r="P159">
         <v>1</v>
       </c>
     </row>
     <row r="160" spans="1:16">
       <c r="A160" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="B160" t="s">
-        <v>480</v>
+        <v>483</v>
       </c>
       <c r="C160" s="1">
-        <v>900000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D160" s="1">
-        <v>99.528</v>
+        <v>100.974</v>
       </c>
       <c r="E160" s="1">
-        <v>98.59955556</v>
+        <v>102.939</v>
       </c>
       <c r="F160" t="s">
         <v>8</v>
       </c>
       <c r="G160">
         <v>1.0</v>
       </c>
       <c r="H160" s="1">
-        <v>887396.0</v>
+        <v>720573.0</v>
       </c>
       <c r="I160" s="1">
-        <v>8356.0</v>
+        <v>-13755.0</v>
       </c>
       <c r="J160" s="1">
-        <v>0.94163147005396</v>
+        <v>-1.9088975024043</v>
       </c>
       <c r="K160">
-        <v>0.01</v>
-[...2 lines deleted...]
-        <v>83.22</v>
+        <v>0.29</v>
+      </c>
+      <c r="L160" t="s">
+        <v>484</v>
       </c>
       <c r="M160" s="1">
-        <v>895752.0</v>
+        <v>706818.0</v>
       </c>
       <c r="N160" s="1">
-        <v>895835.22</v>
+        <v>708834.1</v>
       </c>
       <c r="O160" s="1">
-        <v>0.53</v>
+        <v>0.5</v>
       </c>
       <c r="P160">
         <v>1</v>
       </c>
     </row>
     <row r="161" spans="1:16">
       <c r="A161" t="s">
-        <v>481</v>
+        <v>485</v>
       </c>
       <c r="B161" t="s">
-        <v>482</v>
+        <v>486</v>
       </c>
       <c r="C161" s="1">
-        <v>700000.0</v>
+        <v>1400000.0</v>
       </c>
       <c r="D161" s="1">
-        <v>108.775</v>
+        <v>97.241</v>
       </c>
       <c r="E161" s="1">
-        <v>108.31357143</v>
+        <v>100.58606214</v>
       </c>
       <c r="F161" t="s">
         <v>8</v>
       </c>
       <c r="G161">
         <v>1.0</v>
       </c>
       <c r="H161" s="1">
-        <v>758195.0</v>
+        <v>1408204.87</v>
       </c>
       <c r="I161" s="1">
-        <v>3230.0</v>
+        <v>-46830.87</v>
       </c>
       <c r="J161" s="1">
-        <v>0.42601177797269</v>
+        <v>-3.3255722230246</v>
       </c>
       <c r="K161">
-        <v>1.59</v>
+        <v>0.19</v>
       </c>
       <c r="L161" t="s">
-        <v>483</v>
+        <v>487</v>
       </c>
       <c r="M161" s="1">
-        <v>761425.0</v>
+        <v>1361374.0</v>
       </c>
       <c r="N161" s="1">
-        <v>772548.29</v>
+        <v>1364092.49</v>
       </c>
       <c r="O161" s="1">
-        <v>0.46</v>
+        <v>0.96</v>
       </c>
       <c r="P161">
         <v>1</v>
       </c>
     </row>
     <row r="162" spans="1:16">
       <c r="A162" t="s">
-        <v>484</v>
+        <v>488</v>
       </c>
       <c r="B162" t="s">
-        <v>485</v>
+        <v>489</v>
       </c>
       <c r="C162" s="1">
-        <v>1200000.0</v>
+        <v>850000.0</v>
       </c>
       <c r="D162" s="1">
-        <v>101.06</v>
+        <v>97.886</v>
       </c>
       <c r="E162" s="1">
-        <v>100.58933333</v>
+        <v>99.64942118</v>
       </c>
       <c r="F162" t="s">
         <v>8</v>
       </c>
       <c r="G162">
         <v>1.0</v>
       </c>
       <c r="H162" s="1">
-        <v>1207072.0</v>
+        <v>847020.08</v>
       </c>
       <c r="I162" s="1">
-        <v>5648.0</v>
+        <v>-14989.08</v>
       </c>
       <c r="J162" s="1">
-        <v>0.4679091222396</v>
+        <v>-1.7696251073528</v>
       </c>
       <c r="K162">
-        <v>2.54</v>
+        <v>2.01</v>
       </c>
       <c r="L162" t="s">
-        <v>486</v>
+        <v>490</v>
       </c>
       <c r="M162" s="1">
-        <v>1212720.0</v>
+        <v>832031.0</v>
       </c>
       <c r="N162" s="1">
-        <v>1243233.7</v>
+        <v>849077.58</v>
       </c>
       <c r="O162" s="1">
-        <v>0.74</v>
+        <v>0.6</v>
       </c>
       <c r="P162">
         <v>1</v>
       </c>
     </row>
     <row r="163" spans="1:16">
       <c r="A163" t="s">
-        <v>487</v>
+        <v>491</v>
       </c>
       <c r="B163" t="s">
-        <v>488</v>
+        <v>492</v>
       </c>
       <c r="C163" s="1">
-        <v>1439000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D163" s="1">
-        <v>100.084</v>
+        <v>97.739</v>
       </c>
       <c r="E163" s="1">
-        <v>99.90992217</v>
+        <v>99.908</v>
       </c>
       <c r="F163" t="s">
         <v>8</v>
       </c>
       <c r="G163">
         <v>1.0</v>
       </c>
       <c r="H163" s="1">
-        <v>1437703.78</v>
+        <v>499540.0</v>
       </c>
       <c r="I163" s="1">
-        <v>2504.98</v>
+        <v>-10845.0</v>
       </c>
       <c r="J163" s="1">
-        <v>0.17423477873864</v>
+        <v>-2.1709973175321</v>
       </c>
       <c r="K163">
-        <v>0.08</v>
+        <v>0.55</v>
       </c>
       <c r="L163" t="s">
-        <v>489</v>
+        <v>493</v>
       </c>
       <c r="M163" s="1">
-        <v>1440208.76</v>
+        <v>488695.0</v>
       </c>
       <c r="N163" s="1">
-        <v>1441352.08</v>
+        <v>491439.79</v>
       </c>
       <c r="O163" s="1">
-        <v>0.85</v>
+        <v>0.34</v>
       </c>
       <c r="P163">
         <v>1</v>
       </c>
     </row>
     <row r="164" spans="1:16">
       <c r="A164" t="s">
-        <v>490</v>
+        <v>494</v>
       </c>
       <c r="B164" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="C164" s="1">
-        <v>700000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D164" s="1">
-        <v>90.691</v>
+        <v>101.975</v>
       </c>
       <c r="E164" s="1">
-        <v>86.18353143</v>
+        <v>103.50275</v>
       </c>
       <c r="F164" t="s">
         <v>8</v>
       </c>
       <c r="G164">
         <v>1.0</v>
       </c>
       <c r="H164" s="1">
-        <v>603284.72</v>
+        <v>414011.0</v>
       </c>
       <c r="I164" s="1">
-        <v>31552.28</v>
+        <v>-6111.0</v>
       </c>
       <c r="J164" s="1">
-        <v>5.2300810801242</v>
+        <v>-1.476047737862</v>
       </c>
       <c r="K164">
-        <v>0.7</v>
+        <v>4.5</v>
       </c>
       <c r="L164" t="s">
-        <v>492</v>
+        <v>495</v>
       </c>
       <c r="M164" s="1">
-        <v>634837.0</v>
+        <v>407900.0</v>
       </c>
       <c r="N164" s="1">
-        <v>639741.79</v>
+        <v>425910.96</v>
       </c>
       <c r="O164" s="1">
-        <v>0.38</v>
+        <v>0.3</v>
       </c>
       <c r="P164">
         <v>1</v>
       </c>
     </row>
     <row r="165" spans="1:16">
       <c r="A165" t="s">
-        <v>493</v>
+        <v>496</v>
       </c>
       <c r="B165" t="s">
-        <v>494</v>
+        <v>497</v>
       </c>
       <c r="C165" s="1">
-        <v>611000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D165" s="1">
-        <v>102.953</v>
+        <v>103.921</v>
       </c>
       <c r="E165" s="1">
-        <v>100.27221113</v>
+        <v>106.53128571</v>
       </c>
       <c r="F165" t="s">
         <v>8</v>
       </c>
       <c r="G165">
         <v>1.0</v>
       </c>
       <c r="H165" s="1">
-        <v>612663.21</v>
+        <v>745719.0</v>
       </c>
       <c r="I165" s="1">
-        <v>16379.62</v>
+        <v>-18272.0</v>
       </c>
       <c r="J165" s="1">
-        <v>2.6735112754689</v>
+        <v>-2.4502527091304</v>
       </c>
       <c r="K165">
-        <v>1.0</v>
+        <v>1.82</v>
       </c>
       <c r="L165" t="s">
-        <v>495</v>
+        <v>498</v>
       </c>
       <c r="M165" s="1">
-        <v>629042.83</v>
+        <v>727447.0</v>
       </c>
       <c r="N165" s="1">
-        <v>635131.91</v>
+        <v>740162.07</v>
       </c>
       <c r="O165" s="1">
-        <v>0.38</v>
+        <v>0.52</v>
       </c>
       <c r="P165">
         <v>1</v>
       </c>
     </row>
     <row r="166" spans="1:16">
       <c r="A166" t="s">
-        <v>496</v>
+        <v>499</v>
       </c>
       <c r="B166" t="s">
-        <v>497</v>
+        <v>500</v>
       </c>
       <c r="C166" s="1">
-        <v>800000.0</v>
+        <v>1239000.0</v>
       </c>
       <c r="D166" s="1">
-        <v>102.886</v>
+        <v>97.767</v>
       </c>
       <c r="E166" s="1">
-        <v>102.939</v>
+        <v>99.90992252</v>
       </c>
       <c r="F166" t="s">
         <v>8</v>
       </c>
       <c r="G166">
         <v>1.0</v>
       </c>
       <c r="H166" s="1">
-        <v>823512.0</v>
+        <v>1237883.94</v>
       </c>
       <c r="I166" s="1">
-        <v>-424.0</v>
+        <v>-26550.81</v>
       </c>
       <c r="J166" s="1">
-        <v>-0.051486802863832</v>
+        <v>-2.1448545491268</v>
       </c>
       <c r="K166">
-        <v>0.05</v>
-[...2 lines deleted...]
-        <v>397.26</v>
+        <v>0.32</v>
+      </c>
+      <c r="L166" t="s">
+        <v>501</v>
       </c>
       <c r="M166" s="1">
-        <v>823088.0</v>
+        <v>1211333.13</v>
       </c>
       <c r="N166" s="1">
-        <v>823485.26</v>
+        <v>1215270.77</v>
       </c>
       <c r="O166" s="1">
-        <v>0.49</v>
+        <v>0.85</v>
       </c>
       <c r="P166">
         <v>1</v>
       </c>
     </row>
     <row r="167" spans="1:16">
       <c r="A167" t="s">
-        <v>498</v>
+        <v>502</v>
       </c>
       <c r="B167" t="s">
-        <v>499</v>
+        <v>503</v>
       </c>
       <c r="C167" s="1">
-        <v>1600000.0</v>
+        <v>988000.0</v>
       </c>
       <c r="D167" s="1">
-        <v>99.861</v>
+        <v>99.57</v>
       </c>
       <c r="E167" s="1">
-        <v>100.5860625</v>
+        <v>100.44048583</v>
       </c>
       <c r="F167" t="s">
         <v>8</v>
       </c>
       <c r="G167">
         <v>1.0</v>
       </c>
       <c r="H167" s="1">
-        <v>1609377.0</v>
+        <v>992352.0</v>
       </c>
       <c r="I167" s="1">
-        <v>-11601.0</v>
+        <v>-8600.4</v>
       </c>
       <c r="J167" s="1">
-        <v>-0.72083793915285</v>
+        <v>-0.86666827899777</v>
       </c>
       <c r="K167">
-        <v>1.65</v>
+        <v>0.65</v>
       </c>
       <c r="L167" t="s">
-        <v>500</v>
+        <v>504</v>
       </c>
       <c r="M167" s="1">
-        <v>1597776.0</v>
+        <v>983751.6</v>
       </c>
       <c r="N167" s="1">
-        <v>1624110.25</v>
+        <v>990187.68</v>
       </c>
       <c r="O167" s="1">
-        <v>0.96</v>
+        <v>0.69</v>
       </c>
       <c r="P167">
         <v>1</v>
       </c>
     </row>
     <row r="168" spans="1:16">
       <c r="A168" t="s">
-        <v>501</v>
+        <v>505</v>
       </c>
       <c r="B168" t="s">
-        <v>502</v>
+        <v>506</v>
       </c>
       <c r="C168" s="1">
-        <v>700000.0</v>
+        <v>286000.0</v>
       </c>
       <c r="D168" s="1">
-        <v>106.776</v>
+        <v>101.151</v>
       </c>
       <c r="E168" s="1">
-        <v>104.86114286</v>
+        <v>100.94948252</v>
       </c>
       <c r="F168" t="s">
         <v>8</v>
       </c>
       <c r="G168">
         <v>1.0</v>
       </c>
       <c r="H168" s="1">
-        <v>734028.0</v>
+        <v>288715.52</v>
       </c>
       <c r="I168" s="1">
-        <v>13404.0</v>
+        <v>576.34</v>
       </c>
       <c r="J168" s="1">
-        <v>1.8260883781</v>
+        <v>0.1996221055245</v>
       </c>
       <c r="K168">
-        <v>3.55</v>
+        <v>3.86</v>
       </c>
       <c r="L168" t="s">
-        <v>503</v>
+        <v>507</v>
       </c>
       <c r="M168" s="1">
-        <v>747432.0</v>
+        <v>289291.86</v>
       </c>
       <c r="N168" s="1">
-        <v>772291.59</v>
+        <v>300329.27</v>
       </c>
       <c r="O168" s="1">
-        <v>0.46</v>
+        <v>0.21</v>
       </c>
       <c r="P168">
         <v>1</v>
       </c>
     </row>
     <row r="169" spans="1:16">
       <c r="A169" t="s">
-        <v>504</v>
+        <v>508</v>
       </c>
       <c r="B169" t="s">
-        <v>505</v>
+        <v>509</v>
       </c>
       <c r="C169" s="1">
-        <v>950000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D169" s="1">
-        <v>99.948</v>
+        <v>103.016</v>
       </c>
       <c r="E169" s="1">
-        <v>99.64942105</v>
+        <v>105.263</v>
       </c>
       <c r="F169" t="s">
         <v>8</v>
       </c>
       <c r="G169">
         <v>1.0</v>
       </c>
       <c r="H169" s="1">
-        <v>946669.5</v>
+        <v>315789.0</v>
       </c>
       <c r="I169" s="1">
-        <v>2836.5</v>
+        <v>-6741.0</v>
       </c>
       <c r="J169" s="1">
-        <v>0.29962938491205</v>
+        <v>-2.1346532019798</v>
       </c>
       <c r="K169">
-        <v>1.81</v>
+        <v>3.83</v>
       </c>
       <c r="L169" t="s">
-        <v>506</v>
+        <v>510</v>
       </c>
       <c r="M169" s="1">
-        <v>949506.0</v>
+        <v>309048.0</v>
       </c>
       <c r="N169" s="1">
-        <v>966684.08</v>
+        <v>320542.32</v>
       </c>
       <c r="O169" s="1">
-        <v>0.57</v>
+        <v>0.22</v>
       </c>
       <c r="P169">
         <v>1</v>
       </c>
     </row>
     <row r="170" spans="1:16">
       <c r="A170" t="s">
-        <v>507</v>
+        <v>511</v>
       </c>
       <c r="B170" t="s">
-        <v>508</v>
+        <v>512</v>
       </c>
       <c r="C170" s="1">
-        <v>500000.0</v>
+        <v>683000.0</v>
       </c>
       <c r="D170" s="1">
-        <v>99.891</v>
+        <v>101.644</v>
       </c>
       <c r="E170" s="1">
-        <v>99.908</v>
+        <v>101.19198243</v>
       </c>
       <c r="F170" t="s">
         <v>8</v>
       </c>
       <c r="G170">
         <v>1.0</v>
       </c>
       <c r="H170" s="1">
-        <v>499540.0</v>
+        <v>691141.24</v>
       </c>
       <c r="I170" s="1">
-        <v>-85.0</v>
+        <v>3087.28</v>
       </c>
       <c r="J170" s="1">
-        <v>-0.01701565440205</v>
+        <v>0.44669306667332</v>
       </c>
       <c r="K170">
-        <v>0.27</v>
+        <v>3.24</v>
       </c>
       <c r="L170" t="s">
-        <v>509</v>
+        <v>513</v>
       </c>
       <c r="M170" s="1">
-        <v>499455.0</v>
+        <v>694228.52</v>
       </c>
       <c r="N170" s="1">
-        <v>500800.49</v>
+        <v>716381.58</v>
       </c>
       <c r="O170" s="1">
-        <v>0.3</v>
+        <v>0.5</v>
       </c>
       <c r="P170">
         <v>1</v>
       </c>
     </row>
     <row r="171" spans="1:16">
       <c r="A171" t="s">
-        <v>510</v>
+        <v>514</v>
       </c>
       <c r="B171" t="s">
-        <v>508</v>
+        <v>515</v>
       </c>
       <c r="C171" s="1">
-        <v>400000.0</v>
+        <v>446000.0</v>
       </c>
       <c r="D171" s="1">
-        <v>104.491</v>
+        <v>98.296</v>
       </c>
       <c r="E171" s="1">
-        <v>103.50275</v>
+        <v>100.09287892</v>
       </c>
       <c r="F171" t="s">
         <v>8</v>
       </c>
       <c r="G171">
         <v>1.0</v>
       </c>
       <c r="H171" s="1">
-        <v>414011.0</v>
+        <v>446414.24</v>
       </c>
       <c r="I171" s="1">
-        <v>3953.0</v>
+        <v>-8014.08</v>
       </c>
       <c r="J171" s="1">
-        <v>0.95480554864484</v>
+        <v>-1.7952115505993</v>
       </c>
       <c r="K171">
-        <v>4.19</v>
+        <v>1.94</v>
       </c>
       <c r="L171" t="s">
-        <v>511</v>
+        <v>516</v>
       </c>
       <c r="M171" s="1">
-        <v>417964.0</v>
+        <v>438400.16</v>
       </c>
       <c r="N171" s="1">
-        <v>434725.64</v>
+        <v>447054.86</v>
       </c>
       <c r="O171" s="1">
-        <v>0.26</v>
+        <v>0.31</v>
       </c>
       <c r="P171">
         <v>1</v>
       </c>
     </row>
     <row r="172" spans="1:16">
       <c r="A172" t="s">
-        <v>512</v>
+        <v>517</v>
       </c>
       <c r="B172" t="s">
-        <v>513</v>
+        <v>518</v>
       </c>
       <c r="C172" s="1">
-        <v>700000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D172" s="1">
-        <v>106.205</v>
+        <v>97.988</v>
       </c>
       <c r="E172" s="1">
-        <v>106.53128571</v>
+        <v>99.752715</v>
       </c>
       <c r="F172" t="s">
         <v>8</v>
       </c>
       <c r="G172">
         <v>1.0</v>
       </c>
       <c r="H172" s="1">
-        <v>745719.0</v>
+        <v>598516.29</v>
       </c>
       <c r="I172" s="1">
-        <v>-2284.0</v>
+        <v>-10588.29</v>
       </c>
       <c r="J172" s="1">
-        <v>-0.3062815886413</v>
+        <v>-1.7690896934484</v>
       </c>
       <c r="K172">
-        <v>1.54</v>
+        <v>2.05</v>
       </c>
       <c r="L172" t="s">
-        <v>514</v>
+        <v>519</v>
       </c>
       <c r="M172" s="1">
-        <v>743435.0</v>
+        <v>587928.0</v>
       </c>
       <c r="N172" s="1">
-        <v>754193.9</v>
+        <v>600221.84</v>
       </c>
       <c r="O172" s="1">
-        <v>0.45</v>
+        <v>0.42</v>
       </c>
       <c r="P172">
         <v>1</v>
       </c>
     </row>
     <row r="173" spans="1:16">
       <c r="A173" t="s">
-        <v>515</v>
+        <v>520</v>
       </c>
       <c r="B173" t="s">
-        <v>516</v>
+        <v>521</v>
       </c>
       <c r="C173" s="1">
-        <v>988000.0</v>
+        <v>1014000.0</v>
       </c>
       <c r="D173" s="1">
-        <v>102.156</v>
+        <v>99.715</v>
       </c>
       <c r="E173" s="1">
-        <v>100.44048583</v>
+        <v>102.86484418</v>
       </c>
       <c r="F173" t="s">
         <v>8</v>
       </c>
       <c r="G173">
         <v>1.0</v>
       </c>
       <c r="H173" s="1">
-        <v>992352.0</v>
+        <v>1043049.52</v>
       </c>
       <c r="I173" s="1">
-        <v>16949.28</v>
+        <v>-31939.42</v>
       </c>
       <c r="J173" s="1">
-        <v>1.7079907129728</v>
+        <v>-3.0621192366782</v>
       </c>
       <c r="K173">
-        <v>0.39</v>
+        <v>2.73</v>
       </c>
       <c r="L173" t="s">
-        <v>517</v>
+        <v>522</v>
       </c>
       <c r="M173" s="1">
-        <v>1009301.28</v>
+        <v>1011110.1</v>
       </c>
       <c r="N173" s="1">
-        <v>1013119.29</v>
+        <v>1038821.47</v>
       </c>
       <c r="O173" s="1">
-        <v>0.6</v>
+        <v>0.73</v>
       </c>
       <c r="P173">
         <v>1</v>
       </c>
     </row>
     <row r="174" spans="1:16">
       <c r="A174" t="s">
-        <v>518</v>
+        <v>523</v>
       </c>
       <c r="B174" t="s">
-        <v>519</v>
+        <v>524</v>
       </c>
       <c r="C174" s="1">
-        <v>386000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D174" s="1">
-        <v>103.81</v>
+        <v>97.84</v>
       </c>
       <c r="E174" s="1">
-        <v>100.94948187</v>
+        <v>99.99142833</v>
       </c>
       <c r="F174" t="s">
         <v>8</v>
       </c>
       <c r="G174">
         <v>1.0</v>
       </c>
       <c r="H174" s="1">
-        <v>389665.0</v>
+        <v>599948.57</v>
       </c>
       <c r="I174" s="1">
-        <v>11041.6</v>
+        <v>-12908.57</v>
       </c>
       <c r="J174" s="1">
-        <v>2.8336134885094</v>
+        <v>-2.1516127624073</v>
       </c>
       <c r="K174">
-        <v>3.59</v>
+        <v>0.59</v>
       </c>
       <c r="L174" t="s">
-        <v>520</v>
+        <v>525</v>
       </c>
       <c r="M174" s="1">
-        <v>400706.6</v>
+        <v>587040.0</v>
       </c>
       <c r="N174" s="1">
-        <v>414551.71</v>
+        <v>590559.91</v>
       </c>
       <c r="O174" s="1">
-        <v>0.25</v>
+        <v>0.41</v>
       </c>
       <c r="P174">
         <v>1</v>
       </c>
     </row>
     <row r="175" spans="1:16">
       <c r="A175" t="s">
-        <v>521</v>
+        <v>526</v>
       </c>
       <c r="B175" t="s">
-        <v>522</v>
+        <v>527</v>
       </c>
       <c r="C175" s="1">
-        <v>400000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D175" s="1">
-        <v>105.326</v>
+        <v>95.119</v>
       </c>
       <c r="E175" s="1">
-        <v>105.263</v>
+        <v>97.25955556</v>
       </c>
       <c r="F175" t="s">
         <v>8</v>
       </c>
       <c r="G175">
         <v>1.0</v>
       </c>
       <c r="H175" s="1">
-        <v>421052.0</v>
+        <v>875336.0</v>
       </c>
       <c r="I175" s="1">
-        <v>252.0</v>
+        <v>-19265.0</v>
       </c>
       <c r="J175" s="1">
-        <v>0.059850089775135</v>
+        <v>-2.2008691519599</v>
       </c>
       <c r="K175">
-        <v>3.55</v>
+        <v>2.31</v>
       </c>
       <c r="L175" t="s">
-        <v>523</v>
+        <v>528</v>
       </c>
       <c r="M175" s="1">
-        <v>421304.0</v>
+        <v>856071.0</v>
       </c>
       <c r="N175" s="1">
-        <v>435518.52</v>
+        <v>876844.97</v>
       </c>
       <c r="O175" s="1">
-        <v>0.26</v>
+        <v>0.61</v>
       </c>
       <c r="P175">
         <v>1</v>
       </c>
     </row>
     <row r="176" spans="1:16">
       <c r="A176" t="s">
-        <v>524</v>
+        <v>529</v>
       </c>
       <c r="B176" t="s">
-        <v>525</v>
+        <v>530</v>
       </c>
       <c r="C176" s="1">
-        <v>683000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D176" s="1">
-        <v>104.289</v>
+        <v>99.9</v>
       </c>
       <c r="E176" s="1">
-        <v>101.19198243</v>
+        <v>99.696</v>
       </c>
       <c r="F176" t="s">
         <v>8</v>
       </c>
       <c r="G176">
         <v>1.0</v>
       </c>
       <c r="H176" s="1">
-        <v>691141.24</v>
+        <v>299088.0</v>
       </c>
       <c r="I176" s="1">
-        <v>21152.63</v>
+        <v>612.0</v>
       </c>
       <c r="J176" s="1">
-        <v>3.0605365120449</v>
+        <v>0.20462205103515</v>
       </c>
       <c r="K176">
-        <v>2.97</v>
+        <v>2.76</v>
       </c>
       <c r="L176" t="s">
-        <v>526</v>
+        <v>531</v>
       </c>
       <c r="M176" s="1">
-        <v>712293.87</v>
+        <v>299700.0</v>
       </c>
       <c r="N176" s="1">
-        <v>732594.41</v>
+        <v>307980.82</v>
       </c>
       <c r="O176" s="1">
-        <v>0.43</v>
+        <v>0.22</v>
       </c>
       <c r="P176">
         <v>1</v>
       </c>
     </row>
     <row r="177" spans="1:16">
       <c r="A177" t="s">
-        <v>527</v>
+        <v>532</v>
       </c>
       <c r="B177" t="s">
-        <v>528</v>
+        <v>533</v>
       </c>
       <c r="C177" s="1">
-        <v>646000.0</v>
+        <v>431000.0</v>
       </c>
       <c r="D177" s="1">
-        <v>100.253</v>
+        <v>99.249</v>
       </c>
       <c r="E177" s="1">
-        <v>100.09287926</v>
+        <v>99.695</v>
       </c>
       <c r="F177" t="s">
         <v>8</v>
       </c>
       <c r="G177">
         <v>1.0</v>
       </c>
       <c r="H177" s="1">
-        <v>646600.0</v>
+        <v>429685.45</v>
       </c>
       <c r="I177" s="1">
-        <v>1034.38</v>
+        <v>-1922.26</v>
       </c>
       <c r="J177" s="1">
-        <v>0.15997216207856</v>
+        <v>-0.4473644616079</v>
       </c>
       <c r="K177">
-        <v>1.73</v>
-[...2 lines deleted...]
-        <v>529</v>
+        <v>0.05</v>
+      </c>
+      <c r="L177">
+        <v>221.4</v>
       </c>
       <c r="M177" s="1">
-        <v>647634.38</v>
+        <v>427763.19</v>
       </c>
       <c r="N177" s="1">
-        <v>658826.99</v>
+        <v>427984.59</v>
       </c>
       <c r="O177" s="1">
-        <v>0.39</v>
+        <v>0.3</v>
       </c>
       <c r="P177">
         <v>1</v>
       </c>
     </row>
     <row r="178" spans="1:16">
       <c r="A178" t="s">
-        <v>530</v>
+        <v>534</v>
       </c>
       <c r="B178" t="s">
-        <v>531</v>
+        <v>535</v>
       </c>
       <c r="C178" s="1">
-        <v>700000.0</v>
+        <v>1100000.0</v>
       </c>
       <c r="D178" s="1">
-        <v>103.773</v>
+        <v>82.385</v>
       </c>
       <c r="E178" s="1">
-        <v>103.52879571</v>
+        <v>81.54266545</v>
       </c>
       <c r="F178" t="s">
         <v>8</v>
       </c>
       <c r="G178">
         <v>1.0</v>
       </c>
       <c r="H178" s="1">
-        <v>724701.57</v>
+        <v>896969.32</v>
       </c>
       <c r="I178" s="1">
-        <v>1709.43</v>
+        <v>9265.68</v>
       </c>
       <c r="J178" s="1">
-        <v>0.2358805432145</v>
+        <v>1.0329985422467</v>
       </c>
       <c r="K178">
-        <v>4.01</v>
+        <v>0.42</v>
       </c>
       <c r="L178" t="s">
-        <v>532</v>
+        <v>536</v>
       </c>
       <c r="M178" s="1">
-        <v>726411.0</v>
+        <v>906235.0</v>
       </c>
       <c r="N178" s="1">
-        <v>754449.36</v>
+        <v>910823.36</v>
       </c>
       <c r="O178" s="1">
-        <v>0.45</v>
+        <v>0.64</v>
       </c>
       <c r="P178">
         <v>1</v>
       </c>
     </row>
     <row r="179" spans="1:16">
       <c r="A179" t="s">
-        <v>533</v>
+        <v>537</v>
       </c>
       <c r="B179" t="s">
-        <v>534</v>
+        <v>538</v>
       </c>
       <c r="C179" s="1">
-        <v>700000.0</v>
+        <v>1100000.0</v>
       </c>
       <c r="D179" s="1">
-        <v>101.405</v>
+        <v>89.228</v>
       </c>
       <c r="E179" s="1">
-        <v>99.75271429</v>
+        <v>89.78073818</v>
       </c>
       <c r="F179" t="s">
         <v>8</v>
       </c>
       <c r="G179">
         <v>1.0</v>
       </c>
       <c r="H179" s="1">
-        <v>698269.0</v>
+        <v>987588.12</v>
       </c>
       <c r="I179" s="1">
-        <v>11566.0</v>
+        <v>-6080.12</v>
       </c>
       <c r="J179" s="1">
-        <v>1.6563817096277</v>
+        <v>-0.61565341632502</v>
       </c>
       <c r="K179">
-        <v>1.79</v>
+        <v>0.54</v>
       </c>
       <c r="L179" t="s">
-        <v>535</v>
+        <v>539</v>
       </c>
       <c r="M179" s="1">
-        <v>709835.0</v>
+        <v>981508.0</v>
       </c>
       <c r="N179" s="1">
-        <v>722394.25</v>
+        <v>987452.52</v>
       </c>
       <c r="O179" s="1">
-        <v>0.43</v>
+        <v>0.69</v>
       </c>
       <c r="P179">
         <v>1</v>
       </c>
     </row>
     <row r="180" spans="1:16">
       <c r="A180" t="s">
-        <v>536</v>
+        <v>540</v>
       </c>
       <c r="B180" t="s">
-        <v>537</v>
+        <v>541</v>
       </c>
       <c r="C180" s="1">
-        <v>400000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D180" s="1">
-        <v>105.873</v>
+        <v>100.513</v>
       </c>
       <c r="E180" s="1">
-        <v>105.84375</v>
+        <v>102.932</v>
       </c>
       <c r="F180" t="s">
         <v>8</v>
       </c>
       <c r="G180">
         <v>1.0</v>
       </c>
       <c r="H180" s="1">
-        <v>423375.0</v>
+        <v>205864.0</v>
       </c>
       <c r="I180" s="1">
-        <v>117.0</v>
+        <v>-4838.0</v>
       </c>
       <c r="J180" s="1">
-        <v>0.027635075287865</v>
+        <v>-2.3500952084872</v>
       </c>
       <c r="K180">
-        <v>3.77</v>
+        <v>3.64</v>
       </c>
       <c r="L180" t="s">
-        <v>538</v>
+        <v>542</v>
       </c>
       <c r="M180" s="1">
-        <v>423492.0</v>
+        <v>201026.0</v>
       </c>
       <c r="N180" s="1">
-        <v>438560.49</v>
+        <v>208299.97</v>
       </c>
       <c r="O180" s="1">
-        <v>0.26</v>
+        <v>0.15</v>
       </c>
       <c r="P180">
         <v>1</v>
       </c>
     </row>
     <row r="181" spans="1:16">
       <c r="A181" t="s">
-        <v>539</v>
+        <v>543</v>
       </c>
       <c r="B181" t="s">
-        <v>540</v>
+        <v>544</v>
       </c>
       <c r="C181" s="1">
-        <v>1214000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D181" s="1">
-        <v>102.304</v>
+        <v>98.137</v>
       </c>
       <c r="E181" s="1">
-        <v>102.86484432</v>
+        <v>100.1375</v>
       </c>
       <c r="F181" t="s">
         <v>8</v>
       </c>
       <c r="G181">
         <v>1.0</v>
       </c>
       <c r="H181" s="1">
-        <v>1248779.21</v>
+        <v>801100.0</v>
       </c>
       <c r="I181" s="1">
-        <v>-6808.65</v>
+        <v>-16004.0</v>
       </c>
       <c r="J181" s="1">
-        <v>-0.54522448367794</v>
+        <v>-1.9977530895019</v>
       </c>
       <c r="K181">
-        <v>2.49</v>
+        <v>1.67</v>
       </c>
       <c r="L181" t="s">
-        <v>541</v>
+        <v>545</v>
       </c>
       <c r="M181" s="1">
-        <v>1241970.56</v>
+        <v>785096.0</v>
       </c>
       <c r="N181" s="1">
-        <v>1272154.26</v>
+        <v>798433.62</v>
       </c>
       <c r="O181" s="1">
-        <v>0.75</v>
+        <v>0.56</v>
       </c>
       <c r="P181">
         <v>1</v>
       </c>
     </row>
     <row r="182" spans="1:16">
       <c r="A182" t="s">
-        <v>542</v>
+        <v>546</v>
       </c>
       <c r="B182" t="s">
-        <v>543</v>
+        <v>547</v>
       </c>
       <c r="C182" s="1">
-        <v>700000.0</v>
+        <v>-4500000.0</v>
       </c>
       <c r="D182" s="1">
-        <v>99.952</v>
+        <v>7.65298889</v>
       </c>
       <c r="E182" s="1">
-        <v>99.99142857</v>
+        <v>0.0</v>
       </c>
       <c r="F182" t="s">
         <v>8</v>
       </c>
       <c r="G182">
         <v>1.0</v>
       </c>
       <c r="H182" s="1">
-        <v>699940.0</v>
+        <v>0.0</v>
       </c>
       <c r="I182" s="1">
-        <v>-276.0</v>
+        <v>-343759.5</v>
       </c>
       <c r="J182" s="1">
-        <v>-0.039431951310112</v>
+        <v>0</v>
       </c>
       <c r="K182">
-        <v>0.39</v>
-[...2 lines deleted...]
-        <v>544</v>
+        <v>0.0</v>
+      </c>
+      <c r="L182">
+        <v>-625.0</v>
       </c>
       <c r="M182" s="1">
-        <v>699664.0</v>
+        <v>-343759.5</v>
       </c>
       <c r="N182" s="1">
-        <v>702401.71</v>
+        <v>-344384.5</v>
       </c>
       <c r="O182" s="1">
-        <v>0.42</v>
+        <v>-0.24</v>
       </c>
       <c r="P182">
-        <v>1</v>
-[...398 lines deleted...]
-      <c r="P190">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>