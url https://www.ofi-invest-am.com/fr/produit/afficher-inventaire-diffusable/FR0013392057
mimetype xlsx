--- v2 (2026-06-19)
+++ v3 (2026-07-16)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="548">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="526">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>I</t>
   </si>
   <si>
     <t>FR0011024249</t>
   </si>
   <si>
@@ -100,1608 +100,1542 @@
   <si>
     <t>PMV (EUR)</t>
   </si>
   <si>
     <t>Var.</t>
   </si>
   <si>
     <t>CC (EUR)</t>
   </si>
   <si>
     <t>Interets (EUR)</t>
   </si>
   <si>
     <t>VBCE (EUR)</t>
   </si>
   <si>
     <t>VBCI (EUR)</t>
   </si>
   <si>
     <t>Poids</t>
   </si>
   <si>
     <t>Nb.</t>
   </si>
   <si>
+    <t>FR001400KPZ3</t>
+  </si>
+  <si>
+    <t>Ofi Invest ESG Liquidités PART I</t>
+  </si>
+  <si>
+    <t>DU100626</t>
+  </si>
+  <si>
+    <t>EURO-SCHATZ JUN 26</t>
+  </si>
+  <si>
     <t>OE100626</t>
   </si>
   <si>
     <t>EURO-BOBL JUN 26</t>
   </si>
   <si>
     <t>XS2986639701</t>
   </si>
   <si>
     <t>A2A SPA 3.625 30/01/2035</t>
   </si>
   <si>
-    <t>4 048.88</t>
+    <t>6 229.04</t>
   </si>
   <si>
     <t>XS2809859536</t>
   </si>
   <si>
     <t>ACHMEA BV 02/11/2044</t>
   </si>
   <si>
-    <t>7 257.64</t>
+    <t>8 698.87</t>
   </si>
   <si>
     <t>BE6317598850</t>
   </si>
   <si>
     <t>AGEAS SA PERP</t>
   </si>
   <si>
-    <t>12 145.21</t>
+    <t>13 334.25</t>
   </si>
   <si>
     <t>BE6369832363</t>
   </si>
   <si>
-    <t>15 613.01</t>
+    <t>20 119.86</t>
   </si>
   <si>
     <t>XS3237229193</t>
   </si>
   <si>
     <t>AIB GROUP PLC 02/12/2036</t>
   </si>
   <si>
-    <t>11 951.51</t>
+    <t>14 966.30</t>
   </si>
   <si>
     <t>FR0014013VX5</t>
   </si>
   <si>
     <t>AIR LIQUIDE FINANCE SA 3 05/05/2033</t>
   </si>
   <si>
-    <t>7 939.73</t>
+    <t>9 550.68</t>
   </si>
   <si>
     <t>XS3324546251</t>
   </si>
   <si>
     <t>AKZO NOBEL NV 4 25/03/2031</t>
   </si>
   <si>
+    <t>2 065.75</t>
+  </si>
+  <si>
     <t>XS2829852842</t>
   </si>
   <si>
     <t>ALLIANDER NV PERP</t>
   </si>
   <si>
-    <t>16 582.19</t>
-[...17 lines deleted...]
-    <t>9 317.26</t>
+    <t>18 308.22</t>
   </si>
   <si>
     <t>XS3064423174</t>
   </si>
   <si>
     <t>ALPHABET INC 3 06/05/2033</t>
   </si>
   <si>
-    <t>15 830.14</t>
+    <t>17 210.96</t>
   </si>
   <si>
     <t>XS3224609456</t>
   </si>
   <si>
     <t>ALPHABET INC 3.5 06/11/2038</t>
   </si>
   <si>
-    <t>4 125.01</t>
+    <t>4 968.08</t>
   </si>
   <si>
     <t>XS3229091015</t>
   </si>
   <si>
     <t>AMCOR UK FINANCE PLC 3.75 20/02/2033</t>
   </si>
   <si>
-    <t>1 598.84</t>
+    <t>3 042.95</t>
   </si>
   <si>
     <t>FR001400ZZD7</t>
   </si>
   <si>
     <t>ARKEMA SA PERP</t>
   </si>
   <si>
-    <t>20 958.90</t>
+    <t>22 915.07</t>
   </si>
   <si>
     <t>XS3070545234</t>
   </si>
   <si>
     <t>AROUNDTOWN SA 3.5 13/05/2030</t>
   </si>
   <si>
-    <t>45 164.38</t>
+    <t>49 191.78</t>
   </si>
   <si>
     <t>XS2919279633</t>
   </si>
   <si>
     <t>ASB BANK LTD 3.185 16/04/2029</t>
   </si>
   <si>
-    <t>26 780.18</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2790191303</t>
   </si>
   <si>
     <t>ASR NEDERLAND NV PERP</t>
   </si>
   <si>
-    <t>6 243.84</t>
+    <t>8 276.71</t>
   </si>
   <si>
     <t>XS2872909770</t>
   </si>
   <si>
     <t>ASTRAZENECA FINANCE LLC 3.278 05/08/2033</t>
   </si>
   <si>
-    <t>39 969.15</t>
+    <t>44 834.96</t>
   </si>
   <si>
     <t>XS2737652474</t>
   </si>
   <si>
     <t>AXA SA PERP</t>
   </si>
   <si>
-    <t>10 972.04</t>
+    <t>15 626.85</t>
   </si>
   <si>
     <t>XS2762369549</t>
   </si>
   <si>
     <t>BANCO BILBAO VIZCAYA ARGENTARIA SA 08/02/2036</t>
   </si>
   <si>
-    <t>4 594.52</t>
-[...8 lines deleted...]
-    <t>10 859.59</t>
+    <t>7 586.30</t>
   </si>
   <si>
     <t>IT0005632267</t>
   </si>
   <si>
     <t>BANCO BPM SPA 3.375 21/01/2030</t>
   </si>
   <si>
-    <t>4 461.57</t>
-[...8 lines deleted...]
-    <t>6 750.00</t>
+    <t>6 509.50</t>
   </si>
   <si>
     <t>XS2817323749</t>
   </si>
   <si>
     <t>BANCO SANTANDER SA PERP</t>
   </si>
   <si>
-    <t>3 657.30</t>
+    <t>6 960.67</t>
   </si>
   <si>
     <t>XS2345798271</t>
   </si>
   <si>
     <t>BANK OF AMERICA CORP 24/05/2032</t>
   </si>
   <si>
-    <t>15 551.79</t>
+    <t>16 988.92</t>
+  </si>
+  <si>
+    <t>XS3332496184</t>
+  </si>
+  <si>
+    <t>BANK OF IRELAND GROUP PLC 02/04/2034</t>
+  </si>
+  <si>
+    <t>1 616.67</t>
   </si>
   <si>
     <t>XS2817924660</t>
   </si>
   <si>
     <t>BANK OF IRELAND GROUP PLC 10/08/2034</t>
   </si>
   <si>
-    <t>3 894.35</t>
+    <t>4 378.98</t>
   </si>
   <si>
     <t>XS3112064947</t>
   </si>
   <si>
     <t>BANK OF MONTREAL 09/01/2032</t>
   </si>
   <si>
-    <t>9 256.00</t>
+    <t>12 806.25</t>
   </si>
   <si>
     <t>FR0014015J95</t>
   </si>
   <si>
     <t>BANQUE FEDERATIVE DU CREDIT MUTUEL 21/07/2033</t>
   </si>
   <si>
-    <t>5 849.32</t>
+    <t>8 534.25</t>
   </si>
   <si>
     <t>XS2831195644</t>
   </si>
   <si>
     <t>BARCLAYS PLC 31/05/2036</t>
   </si>
   <si>
-    <t>16 131.59</t>
+    <t>17 657.56</t>
   </si>
   <si>
     <t>XS3170898723</t>
   </si>
   <si>
     <t>BAWAG PSK BANK FUER ARBEIT UND WIR 02/09/2033</t>
   </si>
   <si>
-    <t>9 339.04</t>
+    <t>10 633.56</t>
   </si>
   <si>
     <t>BE0390167337</t>
   </si>
   <si>
     <t>BELFIUS BANQUE SA 3.375 20/02/2031</t>
   </si>
   <si>
-    <t>2 866.44</t>
+    <t>5 455.48</t>
   </si>
   <si>
     <t>BE6365319829</t>
   </si>
   <si>
     <t>BELFIUS BANQUE SA 3.375 28/05/2030</t>
   </si>
   <si>
-    <t>24 882.53</t>
+    <t>27 212.67</t>
   </si>
   <si>
     <t>XS3215466338</t>
   </si>
   <si>
     <t>BMS IRELAND CAPITAL FUNDING DAC 3.363 10/11/2033</t>
   </si>
   <si>
-    <t>9 153.90</t>
+    <t>11 081.04</t>
   </si>
   <si>
     <t>FR001400F2H9</t>
   </si>
   <si>
     <t>BNP PARIBAS SA PERP</t>
   </si>
   <si>
-    <t>16 532.97</t>
+    <t>21 071.43</t>
   </si>
   <si>
     <t>XS2621007660</t>
   </si>
   <si>
     <t>BOOKING HOLDINGS INC 4.125 12/05/2033</t>
   </si>
   <si>
-    <t>23 780.34</t>
+    <t>25 894.15</t>
   </si>
   <si>
     <t>FR0014005V67</t>
   </si>
   <si>
     <t>BPCE SA 13/10/2046</t>
   </si>
   <si>
-    <t>16 871.92</t>
-[...5 lines deleted...]
-    <t>BPCE SA 16/01/2037</t>
+    <t>22 006.85</t>
   </si>
   <si>
     <t>XS3227880021</t>
   </si>
   <si>
     <t>BT FINANCE PLC 3.375 17/11/2032</t>
   </si>
   <si>
-    <t>9 110.84</t>
+    <t>11 135.47</t>
   </si>
   <si>
     <t>FR0014013058</t>
   </si>
   <si>
     <t>BUREAU VERITAS SA 3.375 01/10/2033</t>
   </si>
   <si>
-    <t>14 396.92</t>
+    <t>14 868.49</t>
   </si>
   <si>
     <t>XS3226502485</t>
   </si>
   <si>
     <t>CAIXABANK SA 14/05/2038</t>
   </si>
   <si>
-    <t>9 586.64</t>
+    <t>11 667.47</t>
   </si>
   <si>
     <t>FR0014012S89</t>
   </si>
   <si>
     <t>CAPGEMINI SE 3.5 25/09/2034</t>
   </si>
   <si>
-    <t>13 731.51</t>
+    <t>15 879.45</t>
   </si>
   <si>
     <t>XS2387052744</t>
   </si>
   <si>
     <t>CASTELLUM HELSINKI FINANCE HOLDING 0.875 17/09/2029</t>
   </si>
   <si>
-    <t>3 586.30</t>
+    <t>4 123.29</t>
   </si>
   <si>
     <t>XS2793256137</t>
   </si>
   <si>
     <t>CBRE GLOBAL INVESTORS OPEN-ENDED F 4.75 27/03/2034</t>
   </si>
   <si>
-    <t>18 275.01</t>
+    <t>1 214.96</t>
+  </si>
+  <si>
+    <t>XS3326476523</t>
+  </si>
+  <si>
+    <t>COCA-COLA HBC FINANCE BV 4 01/10/2033</t>
+  </si>
+  <si>
+    <t>1 334.68</t>
   </si>
   <si>
     <t>DE000CZ45YV9</t>
   </si>
   <si>
     <t>COMMERZBANK AG 16/07/2032</t>
   </si>
   <si>
-    <t>10 958.90</t>
+    <t>12 186.30</t>
   </si>
   <si>
     <t>FR001400Q7X2</t>
   </si>
   <si>
     <t>COVIVIO HOTELS SCA 4.125 23/05/2033</t>
   </si>
   <si>
-    <t>30 920.55</t>
-[...8 lines deleted...]
-    <t>11 083.56</t>
+    <t>48 776.71</t>
   </si>
   <si>
     <t>FR001400MDV4</t>
   </si>
   <si>
     <t>COVIVIO SA 4.625 05/06/2032</t>
   </si>
   <si>
-    <t>40 560.62</t>
+    <t>44 463.36</t>
   </si>
   <si>
     <t>FR001400F067</t>
   </si>
   <si>
     <t>CREDIT AGRICOLE SA PERP</t>
   </si>
   <si>
+    <t>3 861.41</t>
+  </si>
+  <si>
     <t>FR001400PZV0</t>
   </si>
   <si>
     <t>CREDIT MUTUEL ARKEA 15/05/2035</t>
   </si>
   <si>
-    <t>12 334.68</t>
+    <t>13 441.64</t>
   </si>
   <si>
     <t>BE0002989706</t>
   </si>
   <si>
     <t>CRELAN SA 23/01/2032</t>
   </si>
   <si>
-    <t>5 091.78</t>
+    <t>7 508.22</t>
   </si>
   <si>
     <t>BE0390287564</t>
   </si>
   <si>
     <t>CRELAN SA-BRUSSELS HEAD OFFICE 30/04/2037</t>
   </si>
   <si>
-    <t>4 558.90</t>
+    <t>7 013.70</t>
   </si>
   <si>
     <t>XS2900380812</t>
   </si>
   <si>
     <t>DAIMLER TRUCK INTERNATIONAL FINANC 3.375 23/09/2030</t>
   </si>
   <si>
-    <t>3 347.26</t>
-[...8 lines deleted...]
-    <t>16 483.56</t>
+    <t>3 865.07</t>
+  </si>
+  <si>
+    <t>FR0014017HO4</t>
+  </si>
+  <si>
+    <t>DANONE SA 3.785 01/04/2034</t>
   </si>
   <si>
     <t>DE000A30VT06</t>
   </si>
   <si>
     <t>DEUTSCHE BANK AG (PARIS BRANCH) 05/09/2030</t>
   </si>
   <si>
-    <t>40 890.41</t>
+    <t>46 643.84</t>
   </si>
   <si>
     <t>DE000A4DE9Y3</t>
   </si>
   <si>
     <t>DEUTSCHE BANK AG 13/02/2031</t>
   </si>
   <si>
-    <t>1 054.11</t>
-[...17 lines deleted...]
-    <t>16 634.30</t>
+    <t>1 830.82</t>
   </si>
   <si>
     <t>XS2280835260</t>
   </si>
   <si>
     <t>DIGITAL INTREPID HOLDING BV 0.625 15/07/2031</t>
   </si>
   <si>
-    <t>5 157.53</t>
+    <t>5 732.88</t>
   </si>
   <si>
     <t>XS2977974927</t>
   </si>
   <si>
     <t>DNB BANK ASA 15/01/2031</t>
   </si>
   <si>
-    <t>2 202.74</t>
+    <t>3 123.29</t>
   </si>
   <si>
     <t>XS3074473474</t>
   </si>
   <si>
     <t>DNB BANK ASA 20/05/2031</t>
   </si>
   <si>
-    <t>10 513.70</t>
+    <t>11 472.60</t>
   </si>
   <si>
     <t>XS2852136063</t>
   </si>
   <si>
     <t>DSM BV 3.625 02/07/2034</t>
   </si>
   <si>
-    <t>24 305.18</t>
+    <t>18 183.00</t>
   </si>
   <si>
     <t>XS3204041266</t>
   </si>
   <si>
     <t>DZ BANK AG DEUTSCHE ZENTRAL GENOSS 15/10/2035</t>
   </si>
   <si>
-    <t>8 071.97</t>
+    <t>9 493.45</t>
   </si>
   <si>
     <t>XS3274805376</t>
   </si>
   <si>
     <t>E.ON SE 3.448 19/01/2034</t>
   </si>
   <si>
-    <t>9 474.54</t>
+    <t>13 685.44</t>
   </si>
   <si>
     <t>XS3166221948</t>
   </si>
   <si>
     <t>EAST JAPAN RAILWAY COMPANY 3.727 02/09/2037</t>
   </si>
   <si>
-    <t>20 811.77</t>
+    <t>23 696.57</t>
   </si>
   <si>
     <t>XS3071203056</t>
   </si>
   <si>
     <t>EATON CAPITAL UNLIMITED CO 3.625 09/05/2035</t>
   </si>
   <si>
-    <t>25 265.75</t>
+    <t>27 490.41</t>
   </si>
   <si>
     <t>PTEDP6OM0007</t>
   </si>
   <si>
     <t>EDP SA 02/12/2055</t>
   </si>
   <si>
-    <t>2 265.41</t>
+    <t>5 285.96</t>
   </si>
   <si>
     <t>XS3171675393</t>
   </si>
   <si>
     <t>EDP SERVICIOS FINANCIEROS ESPANA S 3.125 03/12/2031</t>
   </si>
   <si>
-    <t>5 791.95</t>
-[...8 lines deleted...]
-    <t>8 432.88</t>
+    <t>7 266.27</t>
   </si>
   <si>
     <t>BE6352705782</t>
   </si>
   <si>
     <t>ELIA GROUP SA 3.875 11/06/2031</t>
   </si>
   <si>
-    <t>24 205.48</t>
+    <t>26 583.56</t>
   </si>
   <si>
     <t>FR0014016ZV3</t>
   </si>
   <si>
     <t>ELIS SA 3.875 23/03/2032</t>
   </si>
   <si>
+    <t>2 080.82</t>
+  </si>
+  <si>
     <t>XS3070067072</t>
   </si>
   <si>
     <t>ELISA OYJ 2.875 14/05/2030</t>
   </si>
   <si>
-    <t>31 014.87</t>
+    <t>33 789.36</t>
   </si>
   <si>
     <t>XS3086867440</t>
   </si>
   <si>
     <t>ELM BV 3.375 19/06/2030</t>
   </si>
   <si>
-    <t>12 806.51</t>
+    <t>14 101.03</t>
   </si>
   <si>
     <t>XS1492580516</t>
   </si>
   <si>
     <t>ELM BV FOR SWISS LIFE INSURANCE &amp; PERP</t>
   </si>
   <si>
-    <t>77 843.84</t>
+    <t>84 920.55</t>
   </si>
   <si>
     <t>XS2312746345</t>
   </si>
   <si>
     <t>ENEL SPA NC30 PERP</t>
   </si>
   <si>
-    <t>9 061.64</t>
+    <t>10 356.16</t>
   </si>
   <si>
     <t>FR001400KHG0</t>
   </si>
   <si>
     <t>ENGIE SA 3.875 06/01/2031</t>
   </si>
   <si>
-    <t>5 647.95</t>
+    <t>7 728.77</t>
   </si>
   <si>
     <t>AT0000A3RNZ8</t>
   </si>
   <si>
     <t>ERSTE GROUP BANK AG 21/04/2036</t>
   </si>
   <si>
-    <t>4 386.99</t>
+    <t>6 400.68</t>
   </si>
   <si>
     <t>FR001400RX89</t>
   </si>
   <si>
     <t>ESSILORLUXOTTICA SA 3 05/03/2032</t>
   </si>
   <si>
-    <t>1 183.56</t>
-[...11 lines deleted...]
-    <t>ESSITY CAPITAL BV 0.25 15/09/2029</t>
+    <t>3 024.66</t>
+  </si>
+  <si>
+    <t>FR0014017VR8</t>
+  </si>
+  <si>
+    <t>EURAZEO SE 4.625 17/04/2031</t>
+  </si>
+  <si>
+    <t>XS2904504979</t>
+  </si>
+  <si>
+    <t>EUROBANK SA (ATHINA) 24/09/2030</t>
+  </si>
+  <si>
+    <t>11 397.26</t>
   </si>
   <si>
     <t>DE000A4DFWV3</t>
   </si>
   <si>
     <t>EVONIK INDUSTRIES AG 09/09/2055</t>
   </si>
   <si>
-    <t>13 623.29</t>
+    <t>15 579.45</t>
   </si>
   <si>
     <t>XS2982065018</t>
   </si>
   <si>
     <t>EXPERIAN PLC 3.51 15/12/2033</t>
   </si>
   <si>
-    <t>5 465.98</t>
+    <t>7 027.69</t>
   </si>
   <si>
     <t>XS3299544711</t>
   </si>
   <si>
     <t>FORD MOTOR CREDIT COMPANY LLC 3.305 17/05/2029</t>
   </si>
   <si>
-    <t>3 386.49</t>
+    <t>3 929.78</t>
   </si>
   <si>
     <t>XS3148184156</t>
   </si>
   <si>
     <t>GIVAUDAN FINANCE EUROPE BV 2.875 09/09/2029</t>
   </si>
   <si>
-    <t>9 215.75</t>
-[...8 lines deleted...]
-    <t>7 538.01</t>
+    <t>10 539.04</t>
+  </si>
+  <si>
+    <t>XS3319131119</t>
+  </si>
+  <si>
+    <t>HENKEL AG &amp; CO KGAA 3.625 02/04/2031</t>
+  </si>
+  <si>
+    <t>1 608.90</t>
+  </si>
+  <si>
+    <t>XS2385390724</t>
+  </si>
+  <si>
+    <t>HOLDING DINFRASTRUCTURES DES METIE 0.625 16/09/2028</t>
+  </si>
+  <si>
+    <t>2 589.04</t>
   </si>
   <si>
     <t>DE000A383PT8</t>
   </si>
   <si>
     <t>HOWOGE WOHNUNGSBAU GMBH 3.875 05/06/2030</t>
   </si>
   <si>
-    <t>33 983.22</t>
-[...8 lines deleted...]
-    <t>1 755.14</t>
+    <t>37 253.08</t>
   </si>
   <si>
     <t>XS3224600232</t>
   </si>
   <si>
     <t>IBERDROLA FINANZAS SAU PERP</t>
   </si>
   <si>
-    <t>8 506.85</t>
+    <t>10 232.88</t>
+  </si>
+  <si>
+    <t>XS2244941063</t>
+  </si>
+  <si>
+    <t>IBERDROLA INTERNATIONAL BV PERP</t>
+  </si>
+  <si>
+    <t>12 830.48</t>
   </si>
   <si>
     <t>XS2295333988</t>
   </si>
   <si>
-    <t>IBERDROLA INTERNATIONAL BV PERP</t>
-[...8 lines deleted...]
-    <t>11 824.17</t>
+    <t>3 850.00</t>
   </si>
   <si>
     <t>FR001400ZRC6</t>
   </si>
   <si>
     <t>ICADE 4.375 22/05/2035</t>
   </si>
   <si>
-    <t>43 869.86</t>
+    <t>47 897.26</t>
   </si>
   <si>
     <t>XS3190744907</t>
   </si>
   <si>
     <t>IDS FINANCING PLC 3.25 01/01/2029</t>
   </si>
   <si>
-    <t>8 025.54</t>
+    <t>9 324.47</t>
   </si>
   <si>
     <t>FR00140141X5</t>
   </si>
   <si>
     <t>IMERYS S.A. 4 21/11/2032</t>
   </si>
   <si>
-    <t>6 684.93</t>
+    <t>8 219.18</t>
   </si>
   <si>
     <t>XS3074456891</t>
   </si>
   <si>
     <t>INFORMA PLC 3.375 09/06/2031</t>
   </si>
   <si>
-    <t>13 719.98</t>
+    <t>15 058.51</t>
+  </si>
+  <si>
+    <t>XS2244936659</t>
+  </si>
+  <si>
+    <t>INFRASTRUTTURE WIRELESS ITALIANE S 1.625 21/10/2028</t>
+  </si>
+  <si>
+    <t>5 640.75</t>
   </si>
   <si>
     <t>XS3153087559</t>
   </si>
   <si>
     <t>ING GROEP NV 20/08/2037</t>
   </si>
   <si>
-    <t>34 238.01</t>
+    <t>38 696.92</t>
   </si>
   <si>
     <t>XS2886191589</t>
   </si>
   <si>
     <t>ING GROEP NV 26/08/2035</t>
   </si>
   <si>
-    <t>17 034.93</t>
-[...8 lines deleted...]
-    <t>7 317.32</t>
+    <t>19 317.12</t>
   </si>
   <si>
     <t>XS3032046016</t>
   </si>
   <si>
     <t>INVESTOR AB 3.5 31/03/2034</t>
   </si>
   <si>
-    <t>19 170.41</t>
+    <t>1 073.97</t>
   </si>
   <si>
     <t>XS2977890313</t>
   </si>
   <si>
     <t>IREN SPA PERP</t>
   </si>
   <si>
-    <t>16 471.23</t>
+    <t>17 852.05</t>
   </si>
   <si>
     <t>XS2957380228</t>
   </si>
   <si>
     <t>JOHNSON CONTROLS INTERNATIONAL PLC 3.125 11/12/2033</t>
   </si>
   <si>
-    <t>3 030.31</t>
+    <t>3 862.16</t>
   </si>
   <si>
     <t>XS3300349639</t>
   </si>
   <si>
     <t>JPMORGAN CHASE &amp; CO 18/02/2032</t>
   </si>
   <si>
-    <t>3 901.36</t>
+    <t>7 211.60</t>
   </si>
   <si>
     <t>BE0002990712</t>
   </si>
   <si>
     <t>KBC GROEP NV 17/04/2035</t>
   </si>
   <si>
-    <t>30 972.60</t>
-[...1 lines deleted...]
-  <si>
     <t>BE0390152180</t>
   </si>
   <si>
     <t>KBC GROEP NV PERP</t>
   </si>
   <si>
+    <t>3 493.15</t>
+  </si>
+  <si>
     <t>FR0013300605</t>
   </si>
   <si>
     <t>KLEPIERRE SA 1.625 13/12/2032</t>
   </si>
   <si>
-    <t>2 671.23</t>
+    <t>3 419.18</t>
   </si>
   <si>
     <t>FR001400NDQ2</t>
   </si>
   <si>
     <t>KLEPIERRE SA 3.875 23/09/2033</t>
   </si>
   <si>
-    <t>11 529.45</t>
+    <t>13 313.01</t>
   </si>
   <si>
     <t>XS2229470146</t>
   </si>
   <si>
     <t>KONINKLIJKE KPN NV 0.875 14/12/2032</t>
   </si>
   <si>
-    <t>3 797.26</t>
+    <t>4 871.23</t>
   </si>
   <si>
     <t>FR0014001R34</t>
   </si>
   <si>
     <t>LA BANQUE POSTALE 02/08/2032</t>
   </si>
   <si>
-    <t>1 436.30</t>
-[...1 lines deleted...]
-  <si>
     <t>XS3069338336</t>
   </si>
   <si>
     <t>LLOYDS BANKING GROUP PLC 09/05/2035</t>
   </si>
   <si>
-    <t>12 859.40</t>
+    <t>13 991.67</t>
   </si>
   <si>
     <t>XS2815980664</t>
   </si>
   <si>
     <t>LLOYDS BANKING GROUP PLC 14/05/2032</t>
   </si>
   <si>
-    <t>16 182.74</t>
+    <t>17 630.40</t>
   </si>
   <si>
     <t>XS2679904685</t>
   </si>
   <si>
     <t>LSEG NETHERLANDS BV 4.231 29/09/2030</t>
   </si>
   <si>
-    <t>21 340.47</t>
+    <t>24 754.94</t>
   </si>
   <si>
     <t>FR001400ZEB6</t>
   </si>
   <si>
     <t>LVMH MOET HENNESSY LOUIS VUITTON S 3 07/03/2032</t>
   </si>
   <si>
-    <t>2 235.62</t>
-[...17 lines deleted...]
-    <t>18 811.66</t>
+    <t>6 147.95</t>
   </si>
   <si>
     <t>XS3238212164</t>
   </si>
   <si>
     <t>MAGNUM ICC FINANCE BV 3.75 26/11/2034</t>
   </si>
   <si>
-    <t>11 407.50</t>
+    <t>8 178.60</t>
+  </si>
+  <si>
+    <t>XS3320665444</t>
+  </si>
+  <si>
+    <t>MAPLE PARENT HOLDINGS CORP 4.728 26/03/2035</t>
+  </si>
+  <si>
+    <t>2 312.19</t>
   </si>
   <si>
     <t>XS2023644540</t>
   </si>
   <si>
     <t>MERCK FINANCIAL SERVICES GMBH 0.875 05/07/2031</t>
   </si>
   <si>
-    <t>6 882.53</t>
+    <t>3 464.04</t>
   </si>
   <si>
     <t>XS3223939466</t>
   </si>
   <si>
     <t>MERCK KGAA 24/11/2055</t>
   </si>
   <si>
-    <t>6 102.74</t>
+    <t>12 431.51</t>
   </si>
   <si>
     <t>XS3293638568</t>
   </si>
   <si>
     <t>MIZUHO FINANCIAL GROUP INC 3.21 16/05/2032</t>
   </si>
   <si>
-    <t>3 998.43</t>
+    <t>7 197.17</t>
   </si>
   <si>
     <t>XS2790333889</t>
   </si>
   <si>
     <t>MORGAN STANLEY 21/03/2035</t>
   </si>
   <si>
+    <t>5 526.16</t>
+  </si>
+  <si>
     <t>XS3086253039</t>
   </si>
   <si>
     <t>NATIONAL GRID NORTH AMERICA INC 3.15 03/06/2030</t>
   </si>
   <si>
-    <t>15 171.78</t>
+    <t>16 621.64</t>
   </si>
   <si>
     <t>XS2388449758</t>
   </si>
   <si>
     <t>NATIONALE NEDERLANDEN BANK N V 0.5 21/09/2028</t>
   </si>
   <si>
-    <t>5 515.07</t>
+    <t>4 335.62</t>
   </si>
   <si>
     <t>XS2898838516</t>
   </si>
   <si>
     <t>NATWEST GROUP PLC 12/09/2032</t>
   </si>
   <si>
-    <t>24 842.04</t>
+    <t>28 464.84</t>
   </si>
   <si>
     <t>XS3009472989</t>
   </si>
   <si>
     <t>NATWEST GROUP PLC 25/02/2035</t>
   </si>
   <si>
-    <t>2 386.80</t>
+    <t>4 957.20</t>
   </si>
   <si>
     <t>XS3303513066</t>
   </si>
   <si>
     <t>NETWORK FINANCE COMPANY PTY LTD 3.5 05/09/2033</t>
   </si>
   <si>
+    <t>1 764.38</t>
+  </si>
+  <si>
     <t>XS2602037629</t>
   </si>
   <si>
     <t>NN GROUP NV PERP</t>
   </si>
   <si>
-    <t>1 063.31</t>
+    <t>3 769.91</t>
   </si>
   <si>
     <t>XS3232967318</t>
   </si>
   <si>
     <t>NORDEA BANK ABP 19/11/2035</t>
   </si>
   <si>
-    <t>22 082.19</t>
+    <t>27 068.49</t>
   </si>
   <si>
     <t>XS3100081507</t>
   </si>
   <si>
     <t>NTT FINANCE CORP 3.678 16/07/2033</t>
   </si>
   <si>
-    <t>12 318.78</t>
+    <t>13 698.48</t>
   </si>
   <si>
     <t>XS2776001377</t>
   </si>
   <si>
     <t>OMNICOM FINANCE HOLDINGS PLC 3.7 06/03/2032</t>
   </si>
   <si>
-    <t>1 206.30</t>
+    <t>3 193.15</t>
   </si>
   <si>
     <t>XS3284416917</t>
   </si>
   <si>
     <t>OP CORPORATE BANK PLC 30/01/2032</t>
   </si>
   <si>
-    <t>8 213.86</t>
+    <t>12 636.71</t>
   </si>
   <si>
     <t>FR001400GDJ1</t>
   </si>
   <si>
     <t>ORANGE SA PERP</t>
   </si>
   <si>
-    <t>74 881.85</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2901491261</t>
   </si>
   <si>
     <t>P3 GROUP SARL 4 19/04/2032</t>
   </si>
   <si>
-    <t>29 744.00</t>
-[...1 lines deleted...]
-  <si>
     <t>XS3013011203</t>
   </si>
   <si>
     <t>PPG INDUSTRIES INC 3.25 04/03/2032</t>
   </si>
   <si>
+    <t>1 958.55</t>
+  </si>
+  <si>
     <t>XS2810794680</t>
   </si>
   <si>
     <t>PROLOGIS EURO FINANCE LLC 4 05/05/2034</t>
   </si>
   <si>
-    <t>21 172.60</t>
+    <t>23 013.70</t>
   </si>
   <si>
     <t>BE0002830116</t>
   </si>
   <si>
     <t>PROXIMUS NV 0.75 17/11/2036</t>
   </si>
   <si>
-    <t>2 071.23</t>
+    <t>2 531.51</t>
   </si>
   <si>
     <t>FR0014010CI2</t>
   </si>
   <si>
     <t>PUBLICIS GROUPE SA 3.375 12/06/2032</t>
   </si>
   <si>
-    <t>23 634.25</t>
+    <t>25 964.38</t>
   </si>
   <si>
     <t>CH1353015048</t>
   </si>
   <si>
     <t>RAIFFEISEN SCHWEIZ GENOSSENSCHAFT 03/09/2032</t>
   </si>
   <si>
-    <t>16 969.91</t>
+    <t>19 333.87</t>
   </si>
   <si>
     <t>FR0014015EO5</t>
   </si>
   <si>
     <t>RCI BANQUE SA 3.75 16/02/2032</t>
   </si>
   <si>
-    <t>2 034.25</t>
-[...8 lines deleted...]
-    <t>34 668.49</t>
+    <t>2 897.26</t>
   </si>
   <si>
     <t>XS2838500218</t>
   </si>
   <si>
     <t>REDEIA CORPORACION SA 3.375 09/07/2032</t>
   </si>
   <si>
-    <t>9 505.48</t>
+    <t>10 541.10</t>
   </si>
   <si>
     <t>XS2779010300</t>
   </si>
   <si>
     <t>RELX FINANCE BV 3.375 20/03/2033</t>
   </si>
   <si>
+    <t>2 863.57</t>
+  </si>
+  <si>
     <t>FR001400U3P1</t>
   </si>
   <si>
     <t>ROQUETTE FRERES SA 3.774 25/11/2031</t>
   </si>
   <si>
-    <t>8 540.61</t>
-[...8 lines deleted...]
-    <t>1 068.49</t>
+    <t>10 567.20</t>
   </si>
   <si>
     <t>XS3308054124</t>
   </si>
   <si>
     <t>ROYAL SCHIPHOL GROUP NV 3.625 20/11/2035</t>
   </si>
   <si>
+    <t>1 231.51</t>
+  </si>
+  <si>
     <t>FR001400J150</t>
   </si>
   <si>
     <t>RTE RESEAU DE TRANSPORT D ELECTRIC 3.75 04/07/2035</t>
   </si>
   <si>
-    <t>32 301.37</t>
+    <t>35 753.42</t>
   </si>
   <si>
     <t>XS3304304945</t>
   </si>
   <si>
     <t>SAGE GROUP PLC 3.821 25/02/2033</t>
   </si>
   <si>
-    <t>1 371.79</t>
+    <t>2 849.11</t>
   </si>
   <si>
     <t>FR001400Y1I6</t>
   </si>
   <si>
     <t>SANOFI SA 2.75 11/03/2031</t>
   </si>
   <si>
+    <t>2 410.96</t>
+  </si>
+  <si>
     <t>XS2894895684</t>
   </si>
   <si>
     <t>SCOTTISH HYDRO ELECTRIC TRANSMISSI 3.375 04/09/2032</t>
   </si>
   <si>
-    <t>9 486.99</t>
+    <t>10 815.16</t>
   </si>
   <si>
     <t>XS2616008970</t>
   </si>
   <si>
     <t>SIKA CAPITAL BV 3.75 03/05/2030</t>
   </si>
   <si>
-    <t>34 685.75</t>
+    <t>37 683.29</t>
   </si>
   <si>
     <t>FR0014014A53</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA 20/11/2035</t>
   </si>
   <si>
-    <t>5 223.29</t>
+    <t>6 412.33</t>
+  </si>
+  <si>
+    <t>XS3317460619</t>
+  </si>
+  <si>
+    <t>SOFTBANK CORP 3.936 30/06/2032</t>
   </si>
   <si>
     <t>XS3027988263</t>
   </si>
   <si>
     <t>SSE PLC 3.5 18/03/2032</t>
   </si>
   <si>
+    <t>1 743.58</t>
+  </si>
+  <si>
     <t>XS2439704318</t>
   </si>
   <si>
     <t>SSE PLC PERP</t>
   </si>
   <si>
-    <t>33 139.73</t>
-[...5 lines deleted...]
-    <t>STANDARD CHARTERED PLC 02/07/2027</t>
+    <t>35 901.37</t>
   </si>
   <si>
     <t>XS2726853554</t>
   </si>
   <si>
     <t>STATKRAFT AS 3.125 13/12/2031</t>
   </si>
   <si>
-    <t>3 835.62</t>
+    <t>4 909.59</t>
   </si>
   <si>
     <t>XS2768793676</t>
   </si>
   <si>
     <t>STATNETT SF 3.375 26/02/2036</t>
   </si>
   <si>
-    <t>1 849.32</t>
+    <t>3 920.55</t>
   </si>
   <si>
     <t>XS3307413842</t>
   </si>
   <si>
     <t>STELLANTIS NV PERP</t>
   </si>
   <si>
-    <t>FR001400DQ92</t>
-[...5 lines deleted...]
-    <t>11 506.85</t>
+    <t>4 794.52</t>
   </si>
   <si>
     <t>BE6365314770</t>
   </si>
   <si>
     <t>SYENSQO NV 3.375 28/05/2031</t>
   </si>
   <si>
-    <t>33 176.71</t>
+    <t>36 283.56</t>
   </si>
   <si>
     <t>XS2314267449</t>
   </si>
   <si>
     <t>TELE2 AB 0.75 23/03/2031</t>
   </si>
   <si>
     <t>XS2623868994</t>
   </si>
   <si>
     <t>TELE2 AB 3.75 22/11/2029</t>
   </si>
   <si>
-    <t>6 352.50</t>
+    <t>7 822.50</t>
   </si>
   <si>
     <t>XS2589828941</t>
   </si>
   <si>
     <t>TELIA COMPANY AB 3.625 22/02/2032</t>
   </si>
   <si>
-    <t>2 016.10</t>
+    <t>3 962.67</t>
   </si>
   <si>
     <t>XS3166363906</t>
   </si>
   <si>
     <t>TELSTRA GROUP LTD 3.375 02/03/2035</t>
   </si>
   <si>
-    <t>2 718.49</t>
+    <t>6 343.15</t>
   </si>
   <si>
     <t>XS3128477521</t>
   </si>
   <si>
     <t>TERNA RETE ELETTRICA NAZIONALE SPA 3 22/07/2031</t>
   </si>
   <si>
-    <t>17 046.58</t>
+    <t>19 002.74</t>
+  </si>
+  <si>
+    <t>XS2798269069</t>
+  </si>
+  <si>
+    <t>TERNA RETE ELETTRICA NAZIONALE SPA PERP</t>
   </si>
   <si>
     <t>XS3281650823</t>
   </si>
   <si>
-    <t>TERNA RETE ELETTRICA NAZIONALE SPA PERP</t>
-[...8 lines deleted...]
-    <t>18 010.96</t>
+    <t>4 197.92</t>
   </si>
   <si>
     <t>FR001400L263</t>
   </si>
   <si>
     <t>THALES SA 4.25 18/10/2031</t>
   </si>
   <si>
-    <t>12 715.07</t>
+    <t>14 997.26</t>
   </si>
   <si>
     <t>XS3298843924</t>
   </si>
   <si>
     <t>T-MOBILE USA INC 3.625 19/02/2035</t>
   </si>
   <si>
-    <t>3 937.64</t>
+    <t>7 383.08</t>
   </si>
   <si>
     <t>XS2980851351</t>
   </si>
   <si>
     <t>TORONTO-DOMINION BANK/THE 23/01/2036</t>
   </si>
   <si>
-    <t>6 436.08</t>
+    <t>9 490.48</t>
   </si>
   <si>
     <t>XS3047435659</t>
   </si>
   <si>
     <t>TRANSURBAN FINANCE COMPANY PTY LTD 4.143 17/04/2035</t>
   </si>
   <si>
-    <t>11 037.41</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2614623978</t>
   </si>
   <si>
     <t>TRANSURBAN FINANCE COMPANY PTY LTD 4.225 26/04/2033</t>
   </si>
   <si>
-    <t>11 494.32</t>
+    <t>12 466.64</t>
   </si>
   <si>
     <t>CH1305916897</t>
   </si>
   <si>
     <t>UBS GROUP AG 09/06/2033</t>
   </si>
   <si>
-    <t>22 153.06</t>
-[...8 lines deleted...]
-    <t>8 654.70</t>
+    <t>24 314.33</t>
   </si>
   <si>
     <t>FR001400SIL1</t>
   </si>
   <si>
     <t>UNIBAIL-RODAMCO-WESTFIELD SE 3.875 11/09/2034</t>
   </si>
   <si>
-    <t>12 293.84</t>
+    <t>14 077.40</t>
+  </si>
+  <si>
+    <t>IT0005704900</t>
+  </si>
+  <si>
+    <t>UNICREDIT SPA 16/04/2032</t>
   </si>
   <si>
     <t>XS2496289138</t>
   </si>
   <si>
     <t>UNIVERSAL MUSIC GROUP NV 3.75 30/06/2032</t>
   </si>
   <si>
-    <t>27 711.37</t>
+    <t>30 628.36</t>
   </si>
   <si>
     <t>FR001400UHP0</t>
   </si>
   <si>
     <t>VEOLIA ENVIRONNEMENT SA 2.974 10/01/2031</t>
   </si>
   <si>
-    <t>3 519.91</t>
+    <t>4 888.77</t>
+  </si>
+  <si>
+    <t>FR0014017P12</t>
+  </si>
+  <si>
+    <t>VEOLIA ENVIRONNEMENT SA 3.69 10/04/2031</t>
   </si>
   <si>
     <t>FR00140007L3</t>
   </si>
   <si>
     <t>VEOLIA ENVIRONNEMENT SA NC8.5 PERP</t>
   </si>
   <si>
-    <t>20 773.97</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2821745374</t>
   </si>
   <si>
     <t>VERBUND AG 3.25 17/05/2031</t>
   </si>
   <si>
-    <t>8 280.82</t>
+    <t>9 028.77</t>
   </si>
   <si>
     <t>XS3310548105</t>
   </si>
   <si>
     <t>VESTAS WIND SYSTEMS A/S 3.75 15/06/2033</t>
   </si>
   <si>
+    <t>1 461.27</t>
+  </si>
+  <si>
     <t>DE000A3MP4V7</t>
   </si>
   <si>
     <t>VONOVIA SE 0.75 01/09/2032</t>
   </si>
   <si>
-    <t>4 588.36</t>
+    <t>5 221.23</t>
   </si>
   <si>
     <t>XS2198580271</t>
   </si>
   <si>
     <t>WOLTERS KLUWER NV 0.75 03/07/2030</t>
   </si>
   <si>
-    <t>5 944.52</t>
+    <t>6 577.40</t>
   </si>
   <si>
     <t>XS2592516210</t>
   </si>
   <si>
     <t>WOLTERS KLUWER NV 3.75 03/04/2031</t>
   </si>
   <si>
-    <t>7 273.97</t>
-[...1 lines deleted...]
-  <si>
     <t>CH1471403852</t>
   </si>
   <si>
     <t>ZUERCHER KANTONALBANK 11/09/2031</t>
   </si>
   <si>
-    <t>13 337.62</t>
-[...5 lines deleted...]
-    <t>PAR20260313050133025</t>
+    <t>15 272.61</t>
+  </si>
+  <si>
+    <t>CDS-00108779</t>
+  </si>
+  <si>
+    <t>PAR20260409050213052</t>
+  </si>
+  <si>
+    <t>-13 291.67</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -2021,198 +1955,198 @@
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:N4"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="C4" sqref="C4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="0"/>
-    <col min="8" max="8" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="9.10" bestFit="true" style="0"/>
     <col min="14" max="14" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
-        <v>68228.6021</v>
+        <v>65603.5021</v>
       </c>
       <c r="D2">
-        <v>1459.49</v>
+        <v>1469.69</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>99579038.98</v>
+        <v>96417388.5</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>99579038.98</v>
+        <v>96417388.5</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
-        <v>429946.6522</v>
+        <v>437142.8383</v>
       </c>
       <c r="D3">
-        <v>100.04</v>
+        <v>100.69</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>43013730.76</v>
+        <v>44019246.8</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>43013730.76</v>
+        <v>44019246.8</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="1">
         <v>10.0</v>
       </c>
       <c r="D4">
-        <v>99.8</v>
+        <v>100.49</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
-        <v>998.04</v>
+        <v>1004.99</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
       <c r="H4">
-        <v>998.04</v>
+        <v>1004.99</v>
       </c>
       <c r="I4" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P182"/>
+  <dimension ref="A1:P174"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O182" sqref="O182"/>
+      <selection activeCell="O174" sqref="O174"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>13</v>
       </c>
       <c r="B1" t="s">
         <v>14</v>
       </c>
       <c r="C1" t="s">
         <v>15</v>
       </c>
       <c r="D1" t="s">
         <v>16</v>
       </c>
       <c r="E1" t="s">
         <v>17</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>18</v>
@@ -2231,9089 +2165,8689 @@
       </c>
       <c r="L1" t="s">
         <v>23</v>
       </c>
       <c r="M1" t="s">
         <v>24</v>
       </c>
       <c r="N1" t="s">
         <v>25</v>
       </c>
       <c r="O1" t="s">
         <v>26</v>
       </c>
       <c r="P1" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>28</v>
       </c>
       <c r="B2" t="s">
         <v>29</v>
       </c>
       <c r="C2" s="1">
-        <v>20.0</v>
+        <v>3691.0</v>
       </c>
       <c r="D2" s="1">
-        <v>115.74</v>
+        <v>1073.08</v>
       </c>
       <c r="E2" s="1">
-        <v>116.37</v>
+        <v>1072.2813654836</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
         <v>1.0</v>
       </c>
       <c r="H2" s="1">
-        <v>0.0</v>
+        <v>3957790.52</v>
       </c>
       <c r="I2" s="1">
-        <v>-12600.0</v>
+        <v>2947.76</v>
       </c>
       <c r="J2" s="1">
-        <v>0</v>
+        <v>0.074479939883226</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>-12600.0</v>
+        <v>3960738.28</v>
       </c>
       <c r="N2" s="1">
-        <v>-12600.0</v>
+        <v>3960738.28</v>
       </c>
       <c r="O2" s="1">
-        <v>-0.01</v>
+        <v>2.82</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>30</v>
       </c>
       <c r="B3" t="s">
         <v>31</v>
       </c>
       <c r="C3" s="1">
-        <v>784000.0</v>
+        <v>138.0</v>
       </c>
       <c r="D3" s="1">
-        <v>97.499</v>
+        <v>105.975</v>
       </c>
       <c r="E3" s="1">
-        <v>99.3340727</v>
+        <v>105.725</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
         <v>1.0</v>
       </c>
       <c r="H3" s="1">
-        <v>778779.13</v>
+        <v>0.0</v>
       </c>
       <c r="I3" s="1">
-        <v>-14386.97</v>
+        <v>34500.0</v>
       </c>
       <c r="J3" s="1">
-        <v>-1.8473748776498</v>
+        <v>0</v>
       </c>
       <c r="K3">
-        <v>0.52</v>
-[...2 lines deleted...]
-        <v>32</v>
+        <v>0.0</v>
+      </c>
+      <c r="L3">
+        <v>0.0</v>
       </c>
       <c r="M3" s="1">
-        <v>764392.16</v>
+        <v>34500.0</v>
       </c>
       <c r="N3" s="1">
-        <v>768441.04</v>
+        <v>34500.0</v>
       </c>
       <c r="O3" s="1">
-        <v>0.54</v>
+        <v>0.02</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
+        <v>32</v>
+      </c>
+      <c r="B4" t="s">
         <v>33</v>
       </c>
-      <c r="B4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C4" s="1">
-        <v>334000.0</v>
+        <v>-15.0</v>
       </c>
       <c r="D4" s="1">
-        <v>106.503</v>
+        <v>115.69</v>
       </c>
       <c r="E4" s="1">
-        <v>102.64317665</v>
+        <v>115.54</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
         <v>1.0</v>
       </c>
       <c r="H4" s="1">
-        <v>342828.21</v>
+        <v>0.0</v>
       </c>
       <c r="I4" s="1">
-        <v>12891.81</v>
+        <v>-2250.0</v>
       </c>
       <c r="J4" s="1">
-        <v>3.7604285831671</v>
+        <v>0</v>
       </c>
       <c r="K4">
-        <v>2.17</v>
-[...2 lines deleted...]
-        <v>35</v>
+        <v>0.0</v>
+      </c>
+      <c r="L4">
+        <v>0.0</v>
       </c>
       <c r="M4" s="1">
-        <v>355720.02</v>
+        <v>-2250.0</v>
       </c>
       <c r="N4" s="1">
-        <v>362977.66</v>
+        <v>-2250.0</v>
       </c>
       <c r="O4" s="1">
-        <v>0.25</v>
+        <v>0.0</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
+        <v>34</v>
+      </c>
+      <c r="B5" t="s">
+        <v>35</v>
+      </c>
+      <c r="C5" s="1">
+        <v>784000.0</v>
+      </c>
+      <c r="D5" s="1">
+        <v>97.517</v>
+      </c>
+      <c r="E5" s="1">
+        <v>99.3340727</v>
+      </c>
+      <c r="F5" t="s">
+        <v>8</v>
+      </c>
+      <c r="G5">
+        <v>1.0</v>
+      </c>
+      <c r="H5" s="1">
+        <v>778779.13</v>
+      </c>
+      <c r="I5" s="1">
+        <v>-14245.85</v>
+      </c>
+      <c r="J5" s="1">
+        <v>-1.8292542071588</v>
+      </c>
+      <c r="K5">
+        <v>0.79</v>
+      </c>
+      <c r="L5" t="s">
         <v>36</v>
       </c>
-      <c r="B5" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M5" s="1">
-        <v>378360.0</v>
+        <v>764533.28</v>
       </c>
       <c r="N5" s="1">
-        <v>390505.21</v>
+        <v>770762.32</v>
       </c>
       <c r="O5" s="1">
-        <v>0.27</v>
+        <v>0.55</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
+        <v>37</v>
+      </c>
+      <c r="B6" t="s">
+        <v>38</v>
+      </c>
+      <c r="C6" s="1">
+        <v>334000.0</v>
+      </c>
+      <c r="D6" s="1">
+        <v>107.106</v>
+      </c>
+      <c r="E6" s="1">
+        <v>102.64317665</v>
+      </c>
+      <c r="F6" t="s">
+        <v>8</v>
+      </c>
+      <c r="G6">
+        <v>1.0</v>
+      </c>
+      <c r="H6" s="1">
+        <v>342828.21</v>
+      </c>
+      <c r="I6" s="1">
+        <v>14905.83</v>
+      </c>
+      <c r="J6" s="1">
+        <v>4.3479006584668</v>
+      </c>
+      <c r="K6">
+        <v>2.6</v>
+      </c>
+      <c r="L6" t="s">
         <v>39</v>
       </c>
-      <c r="B6" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M6" s="1">
-        <v>985990.0</v>
+        <v>357734.04</v>
       </c>
       <c r="N6" s="1">
-        <v>1001603.01</v>
+        <v>366432.91</v>
       </c>
       <c r="O6" s="1">
-        <v>0.7</v>
+        <v>0.26</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
+        <v>40</v>
+      </c>
+      <c r="B7" t="s">
         <v>41</v>
       </c>
-      <c r="B7" t="s">
+      <c r="C7" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="D7" s="1">
+        <v>95.936</v>
+      </c>
+      <c r="E7" s="1">
+        <v>85.8945975</v>
+      </c>
+      <c r="F7" t="s">
+        <v>8</v>
+      </c>
+      <c r="G7">
+        <v>1.0</v>
+      </c>
+      <c r="H7" s="1">
+        <v>343578.39</v>
+      </c>
+      <c r="I7" s="1">
+        <v>40165.61</v>
+      </c>
+      <c r="J7" s="1">
+        <v>11.690377267325</v>
+      </c>
+      <c r="K7">
+        <v>3.33</v>
+      </c>
+      <c r="L7" t="s">
         <v>42</v>
       </c>
-      <c r="C7" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M7" s="1">
-        <v>1022020.08</v>
+        <v>383744.0</v>
       </c>
       <c r="N7" s="1">
-        <v>1033971.59</v>
+        <v>397078.25</v>
       </c>
       <c r="O7" s="1">
-        <v>0.73</v>
+        <v>0.28</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
+        <v>43</v>
+      </c>
+      <c r="B8" t="s">
+        <v>41</v>
+      </c>
+      <c r="C8" s="1">
+        <v>1000000.0</v>
+      </c>
+      <c r="D8" s="1">
+        <v>100.059</v>
+      </c>
+      <c r="E8" s="1">
+        <v>100.4938</v>
+      </c>
+      <c r="F8" t="s">
+        <v>8</v>
+      </c>
+      <c r="G8">
+        <v>1.0</v>
+      </c>
+      <c r="H8" s="1">
+        <v>1004938.0</v>
+      </c>
+      <c r="I8" s="1">
+        <v>-4348.0</v>
+      </c>
+      <c r="J8" s="1">
+        <v>-0.43266350759947</v>
+      </c>
+      <c r="K8">
+        <v>2.01</v>
+      </c>
+      <c r="L8" t="s">
         <v>44</v>
       </c>
-      <c r="B8" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M8" s="1">
-        <v>675318.0</v>
+        <v>1000590.0</v>
       </c>
       <c r="N8" s="1">
-        <v>683257.73</v>
+        <v>1020709.86</v>
       </c>
       <c r="O8" s="1">
-        <v>0.48</v>
+        <v>0.73</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
+        <v>45</v>
+      </c>
+      <c r="B9" t="s">
+        <v>46</v>
+      </c>
+      <c r="C9" s="1">
+        <v>1048000.0</v>
+      </c>
+      <c r="D9" s="1">
+        <v>98.426</v>
+      </c>
+      <c r="E9" s="1">
+        <v>99.46317271</v>
+      </c>
+      <c r="F9" t="s">
+        <v>8</v>
+      </c>
+      <c r="G9">
+        <v>1.0</v>
+      </c>
+      <c r="H9" s="1">
+        <v>1042374.05</v>
+      </c>
+      <c r="I9" s="1">
+        <v>-10869.57</v>
+      </c>
+      <c r="J9" s="1">
+        <v>-1.0427705870076</v>
+      </c>
+      <c r="K9">
+        <v>1.43</v>
+      </c>
+      <c r="L9" t="s">
         <v>47</v>
       </c>
-      <c r="B9" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M9" s="1">
-        <v>725159.5</v>
+        <v>1031504.48</v>
       </c>
       <c r="N9" s="1">
-        <v>725159.5</v>
+        <v>1046470.78</v>
       </c>
       <c r="O9" s="1">
-        <v>0.51</v>
+        <v>0.75</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
+        <v>48</v>
+      </c>
+      <c r="B10" t="s">
         <v>49</v>
       </c>
-      <c r="B10" t="s">
+      <c r="C10" s="1">
+        <v>700000.0</v>
+      </c>
+      <c r="D10" s="1">
+        <v>97.103</v>
+      </c>
+      <c r="E10" s="1">
+        <v>99.19042857</v>
+      </c>
+      <c r="F10" t="s">
+        <v>8</v>
+      </c>
+      <c r="G10">
+        <v>1.0</v>
+      </c>
+      <c r="H10" s="1">
+        <v>694333.0</v>
+      </c>
+      <c r="I10" s="1">
+        <v>-14612.0</v>
+      </c>
+      <c r="J10" s="1">
+        <v>-2.1044657246595</v>
+      </c>
+      <c r="K10">
+        <v>1.36</v>
+      </c>
+      <c r="L10" t="s">
         <v>50</v>
       </c>
-      <c r="C10" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M10" s="1">
-        <v>504895.0</v>
+        <v>679721.0</v>
       </c>
       <c r="N10" s="1">
-        <v>521477.19</v>
+        <v>689271.68</v>
       </c>
       <c r="O10" s="1">
-        <v>0.37</v>
+        <v>0.49</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
+        <v>51</v>
+      </c>
+      <c r="B11" t="s">
         <v>52</v>
       </c>
-      <c r="B11" t="s">
+      <c r="C11" s="1">
+        <v>725000.0</v>
+      </c>
+      <c r="D11" s="1">
+        <v>100.545</v>
+      </c>
+      <c r="E11" s="1">
+        <v>99.955</v>
+      </c>
+      <c r="F11" t="s">
+        <v>8</v>
+      </c>
+      <c r="G11">
+        <v>1.0</v>
+      </c>
+      <c r="H11" s="1">
+        <v>724673.75</v>
+      </c>
+      <c r="I11" s="1">
+        <v>4277.5</v>
+      </c>
+      <c r="J11" s="1">
+        <v>0.59026561952879</v>
+      </c>
+      <c r="K11">
+        <v>0.28</v>
+      </c>
+      <c r="L11" t="s">
         <v>53</v>
       </c>
-      <c r="C11" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M11" s="1">
-        <v>504000.0</v>
+        <v>728951.25</v>
       </c>
       <c r="N11" s="1">
-        <v>518628.37</v>
+        <v>731017.0</v>
       </c>
       <c r="O11" s="1">
-        <v>0.36</v>
+        <v>0.52</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
+        <v>54</v>
+      </c>
+      <c r="B12" t="s">
         <v>55</v>
       </c>
-      <c r="B12" t="s">
+      <c r="C12" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="D12" s="1">
+        <v>101.679</v>
+      </c>
+      <c r="E12" s="1">
+        <v>101.340404</v>
+      </c>
+      <c r="F12" t="s">
+        <v>8</v>
+      </c>
+      <c r="G12">
+        <v>1.0</v>
+      </c>
+      <c r="H12" s="1">
+        <v>506702.02</v>
+      </c>
+      <c r="I12" s="1">
+        <v>1692.98</v>
+      </c>
+      <c r="J12" s="1">
+        <v>0.33411747598717</v>
+      </c>
+      <c r="K12">
+        <v>3.66</v>
+      </c>
+      <c r="L12" t="s">
         <v>56</v>
       </c>
-      <c r="C12" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M12" s="1">
-        <v>345860.0</v>
+        <v>508395.0</v>
       </c>
       <c r="N12" s="1">
-        <v>355177.26</v>
+        <v>526703.22</v>
       </c>
       <c r="O12" s="1">
-        <v>0.25</v>
+        <v>0.38</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
+        <v>57</v>
+      </c>
+      <c r="B13" t="s">
         <v>58</v>
-      </c>
-[...1 lines deleted...]
-        <v>59</v>
       </c>
       <c r="C13" s="1">
         <v>600000.0</v>
       </c>
       <c r="D13" s="1">
-        <v>97.138</v>
+        <v>97.788</v>
       </c>
       <c r="E13" s="1">
         <v>99.38842833</v>
       </c>
       <c r="F13" t="s">
         <v>8</v>
       </c>
       <c r="G13">
         <v>1.0</v>
       </c>
       <c r="H13" s="1">
         <v>596330.57</v>
       </c>
       <c r="I13" s="1">
-        <v>-13502.57</v>
+        <v>-9602.57</v>
       </c>
       <c r="J13" s="1">
-        <v>-2.2642760038279</v>
+        <v>-1.6102763271049</v>
       </c>
       <c r="K13">
-        <v>2.64</v>
+        <v>2.87</v>
       </c>
       <c r="L13" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="M13" s="1">
-        <v>582828.0</v>
+        <v>586728.0</v>
       </c>
       <c r="N13" s="1">
-        <v>598658.14</v>
+        <v>603938.96</v>
       </c>
       <c r="O13" s="1">
-        <v>0.42</v>
+        <v>0.43</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
+        <v>60</v>
+      </c>
+      <c r="B14" t="s">
         <v>61</v>
-      </c>
-[...1 lines deleted...]
-        <v>62</v>
       </c>
       <c r="C14" s="1">
         <v>314000.0</v>
       </c>
       <c r="D14" s="1">
-        <v>95.666</v>
+        <v>95.946</v>
       </c>
       <c r="E14" s="1">
         <v>98.6381879</v>
       </c>
       <c r="F14" t="s">
         <v>8</v>
       </c>
       <c r="G14">
         <v>1.0</v>
       </c>
       <c r="H14" s="1">
         <v>309723.91</v>
       </c>
       <c r="I14" s="1">
-        <v>-9332.67</v>
+        <v>-8453.47</v>
       </c>
       <c r="J14" s="1">
-        <v>-3.0132223243598</v>
+        <v>-2.729356606663</v>
       </c>
       <c r="K14">
-        <v>1.31</v>
+        <v>1.58</v>
       </c>
       <c r="L14" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="M14" s="1">
-        <v>300391.24</v>
+        <v>301270.44</v>
       </c>
       <c r="N14" s="1">
-        <v>304516.25</v>
+        <v>306238.52</v>
       </c>
       <c r="O14" s="1">
-        <v>0.21</v>
+        <v>0.22</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
+        <v>63</v>
+      </c>
+      <c r="B15" t="s">
         <v>64</v>
-      </c>
-[...1 lines deleted...]
-        <v>65</v>
       </c>
       <c r="C15" s="1">
         <v>502000.0</v>
       </c>
       <c r="D15" s="1">
-        <v>97.441</v>
+        <v>98.345</v>
       </c>
       <c r="E15" s="1">
         <v>99.91623904</v>
       </c>
       <c r="F15" t="s">
         <v>8</v>
       </c>
       <c r="G15">
         <v>1.0</v>
       </c>
       <c r="H15" s="1">
         <v>501579.52</v>
       </c>
       <c r="I15" s="1">
-        <v>-12425.7</v>
+        <v>-7887.62</v>
       </c>
       <c r="J15" s="1">
-        <v>-2.4773140657737</v>
+        <v>-1.572556231961</v>
       </c>
       <c r="K15">
-        <v>0.32</v>
+        <v>0.61</v>
       </c>
       <c r="L15" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="M15" s="1">
-        <v>489153.82</v>
+        <v>493691.9</v>
       </c>
       <c r="N15" s="1">
-        <v>490752.66</v>
+        <v>496734.85</v>
       </c>
       <c r="O15" s="1">
-        <v>0.34</v>
+        <v>0.35</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
+        <v>66</v>
+      </c>
+      <c r="B16" t="s">
         <v>67</v>
-      </c>
-[...1 lines deleted...]
-        <v>68</v>
       </c>
       <c r="C16" s="1">
         <v>600000.0</v>
       </c>
       <c r="D16" s="1">
-        <v>98.152</v>
+        <v>99.152</v>
       </c>
       <c r="E16" s="1">
         <v>100.2235</v>
       </c>
       <c r="F16" t="s">
         <v>8</v>
       </c>
       <c r="G16">
         <v>1.0</v>
       </c>
       <c r="H16" s="1">
         <v>601341.0</v>
       </c>
       <c r="I16" s="1">
-        <v>-12429.0</v>
+        <v>-6429.0</v>
       </c>
       <c r="J16" s="1">
-        <v>-2.0668805220333</v>
+        <v>-1.0691105379477</v>
       </c>
       <c r="K16">
-        <v>3.49</v>
+        <v>3.82</v>
       </c>
       <c r="L16" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="M16" s="1">
-        <v>588912.0</v>
+        <v>594912.0</v>
       </c>
       <c r="N16" s="1">
-        <v>609870.9</v>
+        <v>617827.07</v>
       </c>
       <c r="O16" s="1">
-        <v>0.43</v>
+        <v>0.44</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
+        <v>69</v>
+      </c>
+      <c r="B17" t="s">
         <v>70</v>
-      </c>
-[...1 lines deleted...]
-        <v>71</v>
       </c>
       <c r="C17" s="1">
         <v>1500000.0</v>
       </c>
       <c r="D17" s="1">
-        <v>97.619</v>
+        <v>98.146</v>
       </c>
       <c r="E17" s="1">
         <v>98.1092</v>
       </c>
       <c r="F17" t="s">
         <v>8</v>
       </c>
       <c r="G17">
         <v>1.0</v>
       </c>
       <c r="H17" s="1">
         <v>1471638.0</v>
       </c>
       <c r="I17" s="1">
-        <v>-7353.0</v>
+        <v>552.0</v>
       </c>
       <c r="J17" s="1">
-        <v>-0.4996473317487</v>
+        <v>0.037509224415243</v>
       </c>
       <c r="K17">
-        <v>3.01</v>
+        <v>3.28</v>
       </c>
       <c r="L17" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
       <c r="M17" s="1">
-        <v>1464285.0</v>
+        <v>1472190.0</v>
       </c>
       <c r="N17" s="1">
-        <v>1509449.38</v>
+        <v>1521381.78</v>
       </c>
       <c r="O17" s="1">
-        <v>1.06</v>
+        <v>1.08</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
+        <v>72</v>
+      </c>
+      <c r="B18" t="s">
         <v>73</v>
-      </c>
-[...1 lines deleted...]
-        <v>74</v>
       </c>
       <c r="C18" s="1">
         <v>900000.0</v>
       </c>
       <c r="D18" s="1">
-        <v>99.695</v>
+        <v>100.166</v>
       </c>
       <c r="E18" s="1">
         <v>100.51047333</v>
       </c>
       <c r="F18" t="s">
         <v>8</v>
       </c>
       <c r="G18">
         <v>1.0</v>
       </c>
       <c r="H18" s="1">
         <v>904594.26</v>
       </c>
       <c r="I18" s="1">
-        <v>-7339.26</v>
+        <v>-3100.26</v>
       </c>
       <c r="J18" s="1">
-        <v>-0.81133170135305</v>
+        <v>-0.34272381962716</v>
       </c>
       <c r="K18">
-        <v>2.98</v>
-[...2 lines deleted...]
-        <v>75</v>
+        <v>0.03</v>
+      </c>
+      <c r="L18">
+        <v>314.14</v>
       </c>
       <c r="M18" s="1">
-        <v>897255.0</v>
+        <v>901494.0</v>
       </c>
       <c r="N18" s="1">
-        <v>924035.18</v>
+        <v>901808.14</v>
       </c>
       <c r="O18" s="1">
-        <v>0.65</v>
+        <v>0.64</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
-        <v>76</v>
+        <v>74</v>
       </c>
       <c r="B19" t="s">
-        <v>77</v>
+        <v>75</v>
       </c>
       <c r="C19" s="1">
         <v>400000.0</v>
       </c>
       <c r="D19" s="1">
-        <v>106.054</v>
+        <v>106.526</v>
       </c>
       <c r="E19" s="1">
         <v>105.55</v>
       </c>
       <c r="F19" t="s">
         <v>8</v>
       </c>
       <c r="G19">
         <v>1.0</v>
       </c>
       <c r="H19" s="1">
         <v>422200.0</v>
       </c>
       <c r="I19" s="1">
-        <v>2016.0</v>
+        <v>3904.0</v>
       </c>
       <c r="J19" s="1">
-        <v>0.47749881572714</v>
+        <v>0.92468024632875</v>
       </c>
       <c r="K19">
-        <v>1.56</v>
+        <v>2.07</v>
       </c>
       <c r="L19" t="s">
-        <v>78</v>
+        <v>76</v>
       </c>
       <c r="M19" s="1">
-        <v>424216.0</v>
+        <v>426104.0</v>
       </c>
       <c r="N19" s="1">
-        <v>430459.84</v>
+        <v>434380.71</v>
       </c>
       <c r="O19" s="1">
-        <v>0.3</v>
+        <v>0.31</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
-        <v>79</v>
+        <v>77</v>
       </c>
       <c r="B20" t="s">
-        <v>80</v>
+        <v>78</v>
       </c>
       <c r="C20" s="1">
         <v>1935000.0</v>
       </c>
       <c r="D20" s="1">
-        <v>98.28</v>
+        <v>99.166</v>
       </c>
       <c r="E20" s="1">
         <v>100.91270646</v>
       </c>
       <c r="F20" t="s">
         <v>8</v>
       </c>
       <c r="G20">
         <v>1.0</v>
       </c>
       <c r="H20" s="1">
         <v>1952660.87</v>
       </c>
       <c r="I20" s="1">
-        <v>-50942.87</v>
+        <v>-33798.77</v>
       </c>
       <c r="J20" s="1">
-        <v>-2.6088949075935</v>
+        <v>-1.7309083476436</v>
       </c>
       <c r="K20">
-        <v>2.07</v>
+        <v>2.32</v>
       </c>
       <c r="L20" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="M20" s="1">
-        <v>1901718.0</v>
+        <v>1918862.1</v>
       </c>
       <c r="N20" s="1">
-        <v>1941687.15</v>
+        <v>1963697.06</v>
       </c>
       <c r="O20" s="1">
-        <v>1.36</v>
+        <v>1.4</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
-        <v>82</v>
+        <v>80</v>
       </c>
       <c r="B21" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="C21" s="1">
         <v>944000.0</v>
       </c>
       <c r="D21" s="1">
-        <v>105.492</v>
+        <v>107.149</v>
       </c>
       <c r="E21" s="1">
         <v>104.49157945</v>
       </c>
       <c r="F21" t="s">
         <v>8</v>
       </c>
       <c r="G21">
         <v>1.0</v>
       </c>
       <c r="H21" s="1">
         <v>986400.51</v>
       </c>
       <c r="I21" s="1">
-        <v>9443.97</v>
+        <v>25086.05</v>
       </c>
       <c r="J21" s="1">
-        <v>0.95741738819661</v>
+        <v>2.5431911019592</v>
       </c>
       <c r="K21">
-        <v>1.16</v>
+        <v>1.66</v>
       </c>
       <c r="L21" t="s">
-        <v>84</v>
+        <v>82</v>
       </c>
       <c r="M21" s="1">
-        <v>995844.48</v>
+        <v>1011486.56</v>
       </c>
       <c r="N21" s="1">
-        <v>1006816.52</v>
+        <v>1027113.41</v>
       </c>
       <c r="O21" s="1">
-        <v>0.71</v>
+        <v>0.73</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
-        <v>85</v>
+        <v>83</v>
       </c>
       <c r="B22" t="s">
-        <v>86</v>
+        <v>84</v>
       </c>
       <c r="C22" s="1">
         <v>800000.0</v>
       </c>
       <c r="D22" s="1">
-        <v>103.194</v>
+        <v>103.922</v>
       </c>
       <c r="E22" s="1">
         <v>105.76</v>
       </c>
       <c r="F22" t="s">
         <v>8</v>
       </c>
       <c r="G22">
         <v>1.0</v>
       </c>
       <c r="H22" s="1">
         <v>846080.0</v>
       </c>
       <c r="I22" s="1">
-        <v>-20528.0</v>
+        <v>-14704.0</v>
       </c>
       <c r="J22" s="1">
-        <v>-2.4262481089259</v>
+        <v>-1.7378971255673</v>
       </c>
       <c r="K22">
-        <v>0.57</v>
+        <v>0.95</v>
       </c>
       <c r="L22" t="s">
-        <v>87</v>
+        <v>85</v>
       </c>
       <c r="M22" s="1">
-        <v>825552.0</v>
+        <v>831376.0</v>
       </c>
       <c r="N22" s="1">
-        <v>830146.52</v>
+        <v>838962.3</v>
       </c>
       <c r="O22" s="1">
-        <v>0.58</v>
+        <v>0.6</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
+        <v>86</v>
+      </c>
+      <c r="B23" t="s">
+        <v>87</v>
+      </c>
+      <c r="C23" s="1">
+        <v>791000.0</v>
+      </c>
+      <c r="D23" s="1">
+        <v>100.143</v>
+      </c>
+      <c r="E23" s="1">
+        <v>100.07568647</v>
+      </c>
+      <c r="F23" t="s">
+        <v>8</v>
+      </c>
+      <c r="G23">
+        <v>1.0</v>
+      </c>
+      <c r="H23" s="1">
+        <v>791598.68</v>
+      </c>
+      <c r="I23" s="1">
+        <v>532.45</v>
+      </c>
+      <c r="J23" s="1">
+        <v>0.067262618477332</v>
+      </c>
+      <c r="K23">
+        <v>0.82</v>
+      </c>
+      <c r="L23" t="s">
         <v>88</v>
       </c>
-      <c r="B23" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M23" s="1">
-        <v>820957.2</v>
+        <v>792131.13</v>
       </c>
       <c r="N23" s="1">
-        <v>831816.79</v>
+        <v>798640.63</v>
       </c>
       <c r="O23" s="1">
-        <v>0.58</v>
+        <v>0.57</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
+        <v>89</v>
+      </c>
+      <c r="B24" t="s">
+        <v>90</v>
+      </c>
+      <c r="C24" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="D24" s="1">
+        <v>106.228</v>
+      </c>
+      <c r="E24" s="1">
+        <v>107.962</v>
+      </c>
+      <c r="F24" t="s">
+        <v>8</v>
+      </c>
+      <c r="G24">
+        <v>1.0</v>
+      </c>
+      <c r="H24" s="1">
+        <v>647772.0</v>
+      </c>
+      <c r="I24" s="1">
+        <v>-10404.0</v>
+      </c>
+      <c r="J24" s="1">
+        <v>-1.6061206720883</v>
+      </c>
+      <c r="K24">
+        <v>1.16</v>
+      </c>
+      <c r="L24" t="s">
         <v>91</v>
       </c>
-      <c r="B24" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M24" s="1">
-        <v>789607.84</v>
+        <v>637368.0</v>
       </c>
       <c r="N24" s="1">
-        <v>794069.41</v>
+        <v>644328.67</v>
       </c>
       <c r="O24" s="1">
-        <v>0.56</v>
+        <v>0.46</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
+        <v>92</v>
+      </c>
+      <c r="B25" t="s">
+        <v>93</v>
+      </c>
+      <c r="C25" s="1">
+        <v>1700000.0</v>
+      </c>
+      <c r="D25" s="1">
+        <v>89.052</v>
+      </c>
+      <c r="E25" s="1">
+        <v>89.011</v>
+      </c>
+      <c r="F25" t="s">
+        <v>8</v>
+      </c>
+      <c r="G25">
+        <v>1.0</v>
+      </c>
+      <c r="H25" s="1">
+        <v>1513187.0</v>
+      </c>
+      <c r="I25" s="1">
+        <v>697.0</v>
+      </c>
+      <c r="J25" s="1">
+        <v>0.046061722708429</v>
+      </c>
+      <c r="K25">
+        <v>1.0</v>
+      </c>
+      <c r="L25" t="s">
         <v>94</v>
       </c>
-      <c r="B25" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M25" s="1">
-        <v>904950.0</v>
+        <v>1513884.0</v>
       </c>
       <c r="N25" s="1">
-        <v>911700.0</v>
+        <v>1530872.92</v>
       </c>
       <c r="O25" s="1">
-        <v>0.64</v>
+        <v>1.09</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
+        <v>95</v>
+      </c>
+      <c r="B26" t="s">
+        <v>96</v>
+      </c>
+      <c r="C26" s="1">
+        <v>846000.0</v>
+      </c>
+      <c r="D26" s="1">
+        <v>100.284</v>
+      </c>
+      <c r="E26" s="1">
+        <v>99.298</v>
+      </c>
+      <c r="F26" t="s">
+        <v>8</v>
+      </c>
+      <c r="G26">
+        <v>1.0</v>
+      </c>
+      <c r="H26" s="1">
+        <v>840061.08</v>
+      </c>
+      <c r="I26" s="1">
+        <v>8341.56</v>
+      </c>
+      <c r="J26" s="1">
+        <v>0.99297065399102</v>
+      </c>
+      <c r="K26">
+        <v>0.19</v>
+      </c>
+      <c r="L26" t="s">
         <v>97</v>
       </c>
-      <c r="B26" t="s">
-[...26 lines deleted...]
-      <c r="K26">
+      <c r="M26" s="1">
+        <v>848402.64</v>
+      </c>
+      <c r="N26" s="1">
+        <v>850019.31</v>
+      </c>
+      <c r="O26" s="1">
         <v>0.61</v>
-      </c>
-[...10 lines deleted...]
-        <v>0.45</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
+        <v>98</v>
+      </c>
+      <c r="B27" t="s">
+        <v>99</v>
+      </c>
+      <c r="C27" s="1">
+        <v>133000.0</v>
+      </c>
+      <c r="D27" s="1">
+        <v>102.939</v>
+      </c>
+      <c r="E27" s="1">
+        <v>103.37567669</v>
+      </c>
+      <c r="F27" t="s">
+        <v>8</v>
+      </c>
+      <c r="G27">
+        <v>1.0</v>
+      </c>
+      <c r="H27" s="1">
+        <v>137489.65</v>
+      </c>
+      <c r="I27" s="1">
+        <v>-580.78</v>
+      </c>
+      <c r="J27" s="1">
+        <v>-0.42241725104399</v>
+      </c>
+      <c r="K27">
+        <v>3.29</v>
+      </c>
+      <c r="L27" t="s">
         <v>100</v>
       </c>
-      <c r="B27" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M27" s="1">
-        <v>1501304.0</v>
+        <v>136908.87</v>
       </c>
       <c r="N27" s="1">
-        <v>1516855.79</v>
+        <v>141287.85</v>
       </c>
       <c r="O27" s="1">
-        <v>1.06</v>
+        <v>0.1</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
+        <v>101</v>
+      </c>
+      <c r="B28" t="s">
+        <v>102</v>
+      </c>
+      <c r="C28" s="1">
+        <v>1424000.0</v>
+      </c>
+      <c r="D28" s="1">
+        <v>98.905</v>
+      </c>
+      <c r="E28" s="1">
+        <v>99.63892626</v>
+      </c>
+      <c r="F28" t="s">
+        <v>8</v>
+      </c>
+      <c r="G28">
+        <v>1.0</v>
+      </c>
+      <c r="H28" s="1">
+        <v>1418858.31</v>
+      </c>
+      <c r="I28" s="1">
+        <v>-10451.11</v>
+      </c>
+      <c r="J28" s="1">
+        <v>-0.73658588220835</v>
+      </c>
+      <c r="K28">
+        <v>0.9</v>
+      </c>
+      <c r="L28" t="s">
         <v>103</v>
       </c>
-      <c r="B28" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M28" s="1">
-        <v>135963.24</v>
+        <v>1408407.2</v>
       </c>
       <c r="N28" s="1">
-        <v>139857.59</v>
+        <v>1421213.45</v>
       </c>
       <c r="O28" s="1">
-        <v>0.1</v>
+        <v>1.01</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
+        <v>104</v>
+      </c>
+      <c r="B29" t="s">
+        <v>105</v>
+      </c>
+      <c r="C29" s="1">
+        <v>1000000.0</v>
+      </c>
+      <c r="D29" s="1">
+        <v>98.381</v>
+      </c>
+      <c r="E29" s="1">
+        <v>99.415167</v>
+      </c>
+      <c r="F29" t="s">
+        <v>8</v>
+      </c>
+      <c r="G29">
+        <v>1.0</v>
+      </c>
+      <c r="H29" s="1">
+        <v>994151.67</v>
+      </c>
+      <c r="I29" s="1">
+        <v>-10341.67</v>
+      </c>
+      <c r="J29" s="1">
+        <v>-1.0402507295491</v>
+      </c>
+      <c r="K29">
+        <v>0.85</v>
+      </c>
+      <c r="L29" t="s">
         <v>106</v>
       </c>
-      <c r="B29" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M29" s="1">
-        <v>1398695.52</v>
+        <v>983810.0</v>
       </c>
       <c r="N29" s="1">
-        <v>1407951.52</v>
+        <v>992344.25</v>
       </c>
       <c r="O29" s="1">
-        <v>0.99</v>
+        <v>0.71</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
+        <v>107</v>
+      </c>
+      <c r="B30" t="s">
+        <v>108</v>
+      </c>
+      <c r="C30" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="D30" s="1">
+        <v>103.893</v>
+      </c>
+      <c r="E30" s="1">
+        <v>105.58525</v>
+      </c>
+      <c r="F30" t="s">
+        <v>8</v>
+      </c>
+      <c r="G30">
+        <v>1.0</v>
+      </c>
+      <c r="H30" s="1">
+        <v>422341.0</v>
+      </c>
+      <c r="I30" s="1">
+        <v>-6769.0</v>
+      </c>
+      <c r="J30" s="1">
+        <v>-1.6027333363325</v>
+      </c>
+      <c r="K30">
+        <v>4.41</v>
+      </c>
+      <c r="L30" t="s">
         <v>109</v>
       </c>
-      <c r="B30" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M30" s="1">
-        <v>976200.0</v>
+        <v>415572.0</v>
       </c>
       <c r="N30" s="1">
-        <v>982049.32</v>
+        <v>433229.56</v>
       </c>
       <c r="O30" s="1">
-        <v>0.69</v>
+        <v>0.31</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
+        <v>110</v>
+      </c>
+      <c r="B31" t="s">
+        <v>111</v>
+      </c>
+      <c r="C31" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="D31" s="1">
+        <v>98.157</v>
+      </c>
+      <c r="E31" s="1">
+        <v>99.778</v>
+      </c>
+      <c r="F31" t="s">
+        <v>8</v>
+      </c>
+      <c r="G31">
+        <v>1.0</v>
+      </c>
+      <c r="H31" s="1">
+        <v>498890.0</v>
+      </c>
+      <c r="I31" s="1">
+        <v>-8105.0</v>
+      </c>
+      <c r="J31" s="1">
+        <v>-1.6246066267113</v>
+      </c>
+      <c r="K31">
+        <v>2.13</v>
+      </c>
+      <c r="L31" t="s">
         <v>112</v>
       </c>
-      <c r="B31" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M31" s="1">
-        <v>412228.0</v>
+        <v>490785.0</v>
       </c>
       <c r="N31" s="1">
-        <v>428359.59</v>
+        <v>501418.56</v>
       </c>
       <c r="O31" s="1">
-        <v>0.3</v>
+        <v>0.36</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
+        <v>113</v>
+      </c>
+      <c r="B32" t="s">
+        <v>114</v>
+      </c>
+      <c r="C32" s="1">
+        <v>1000000.0</v>
+      </c>
+      <c r="D32" s="1">
+        <v>99.09</v>
+      </c>
+      <c r="E32" s="1">
+        <v>100.072667</v>
+      </c>
+      <c r="F32" t="s">
+        <v>8</v>
+      </c>
+      <c r="G32">
+        <v>1.0</v>
+      </c>
+      <c r="H32" s="1">
+        <v>1000726.67</v>
+      </c>
+      <c r="I32" s="1">
+        <v>-9826.67</v>
+      </c>
+      <c r="J32" s="1">
+        <v>-0.98195344389093</v>
+      </c>
+      <c r="K32">
+        <v>0.55</v>
+      </c>
+      <c r="L32" t="s">
         <v>115</v>
       </c>
-      <c r="B32" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M32" s="1">
-        <v>489110.0</v>
+        <v>990900.0</v>
       </c>
       <c r="N32" s="1">
-        <v>498449.04</v>
+        <v>996355.48</v>
       </c>
       <c r="O32" s="1">
-        <v>0.35</v>
+        <v>0.71</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
+        <v>116</v>
+      </c>
+      <c r="B33" t="s">
+        <v>117</v>
+      </c>
+      <c r="C33" s="1">
+        <v>900000.0</v>
+      </c>
+      <c r="D33" s="1">
+        <v>99.761</v>
+      </c>
+      <c r="E33" s="1">
+        <v>101.00763667</v>
+      </c>
+      <c r="F33" t="s">
+        <v>8</v>
+      </c>
+      <c r="G33">
+        <v>1.0</v>
+      </c>
+      <c r="H33" s="1">
+        <v>909068.73</v>
+      </c>
+      <c r="I33" s="1">
+        <v>-11219.73</v>
+      </c>
+      <c r="J33" s="1">
+        <v>-1.2342004107874</v>
+      </c>
+      <c r="K33">
+        <v>3.02</v>
+      </c>
+      <c r="L33" t="s">
         <v>118</v>
       </c>
-      <c r="B33" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M33" s="1">
-        <v>985470.0</v>
+        <v>897849.0</v>
       </c>
       <c r="N33" s="1">
-        <v>988336.44</v>
+        <v>925061.67</v>
       </c>
       <c r="O33" s="1">
-        <v>0.69</v>
+        <v>0.66</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
+        <v>119</v>
+      </c>
+      <c r="B34" t="s">
+        <v>120</v>
+      </c>
+      <c r="C34" s="1">
+        <v>747000.0</v>
+      </c>
+      <c r="D34" s="1">
+        <v>98.365</v>
+      </c>
+      <c r="E34" s="1">
+        <v>100.09043641</v>
+      </c>
+      <c r="F34" t="s">
+        <v>8</v>
+      </c>
+      <c r="G34">
+        <v>1.0</v>
+      </c>
+      <c r="H34" s="1">
+        <v>747675.56</v>
+      </c>
+      <c r="I34" s="1">
+        <v>-12889.01</v>
+      </c>
+      <c r="J34" s="1">
+        <v>-1.7238773994431</v>
+      </c>
+      <c r="K34">
+        <v>1.48</v>
+      </c>
+      <c r="L34" t="s">
         <v>121</v>
       </c>
-      <c r="B34" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M34" s="1">
-        <v>892323.0</v>
+        <v>734786.55</v>
       </c>
       <c r="N34" s="1">
-        <v>917205.53</v>
+        <v>745867.59</v>
       </c>
       <c r="O34" s="1">
-        <v>0.64</v>
+        <v>0.53</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
+        <v>122</v>
+      </c>
+      <c r="B35" t="s">
+        <v>123</v>
+      </c>
+      <c r="C35" s="1">
+        <v>800000.0</v>
+      </c>
+      <c r="D35" s="1">
+        <v>108.814</v>
+      </c>
+      <c r="E35" s="1">
+        <v>109.825</v>
+      </c>
+      <c r="F35" t="s">
+        <v>8</v>
+      </c>
+      <c r="G35">
+        <v>1.0</v>
+      </c>
+      <c r="H35" s="1">
+        <v>878600.0</v>
+      </c>
+      <c r="I35" s="1">
+        <v>-8088.0</v>
+      </c>
+      <c r="J35" s="1">
+        <v>-0.92055542909174</v>
+      </c>
+      <c r="K35">
+        <v>2.63</v>
+      </c>
+      <c r="L35" t="s">
         <v>124</v>
       </c>
-      <c r="B35" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M35" s="1">
-        <v>730364.31</v>
+        <v>870512.0</v>
       </c>
       <c r="N35" s="1">
-        <v>739518.21</v>
+        <v>891583.43</v>
       </c>
       <c r="O35" s="1">
-        <v>0.52</v>
+        <v>0.63</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
+        <v>125</v>
+      </c>
+      <c r="B36" t="s">
+        <v>126</v>
+      </c>
+      <c r="C36" s="1">
+        <v>668000.0</v>
+      </c>
+      <c r="D36" s="1">
+        <v>102.455</v>
+      </c>
+      <c r="E36" s="1">
+        <v>100.33886377</v>
+      </c>
+      <c r="F36" t="s">
+        <v>8</v>
+      </c>
+      <c r="G36">
+        <v>1.0</v>
+      </c>
+      <c r="H36" s="1">
+        <v>670263.61</v>
+      </c>
+      <c r="I36" s="1">
+        <v>14135.79</v>
+      </c>
+      <c r="J36" s="1">
+        <v>2.1089896257384</v>
+      </c>
+      <c r="K36">
+        <v>3.88</v>
+      </c>
+      <c r="L36" t="s">
         <v>127</v>
       </c>
-      <c r="B36" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M36" s="1">
-        <v>856848.0</v>
+        <v>684399.4</v>
       </c>
       <c r="N36" s="1">
-        <v>873380.97</v>
+        <v>710293.55</v>
       </c>
       <c r="O36" s="1">
-        <v>0.61</v>
+        <v>0.51</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
+        <v>128</v>
+      </c>
+      <c r="B37" t="s">
+        <v>129</v>
+      </c>
+      <c r="C37" s="1">
+        <v>2000000.0</v>
+      </c>
+      <c r="D37" s="1">
+        <v>89.67</v>
+      </c>
+      <c r="E37" s="1">
+        <v>89.2751455</v>
+      </c>
+      <c r="F37" t="s">
+        <v>8</v>
+      </c>
+      <c r="G37">
+        <v>1.0</v>
+      </c>
+      <c r="H37" s="1">
+        <v>1785502.91</v>
+      </c>
+      <c r="I37" s="1">
+        <v>7897.09</v>
+      </c>
+      <c r="J37" s="1">
+        <v>0.44228939397248</v>
+      </c>
+      <c r="K37">
+        <v>1.1</v>
+      </c>
+      <c r="L37" t="s">
         <v>130</v>
       </c>
-      <c r="B37" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M37" s="1">
-        <v>681360.0</v>
+        <v>1793400.0</v>
       </c>
       <c r="N37" s="1">
-        <v>705140.34</v>
+        <v>1815406.85</v>
       </c>
       <c r="O37" s="1">
-        <v>0.49</v>
+        <v>1.29</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
+        <v>131</v>
+      </c>
+      <c r="B38" t="s">
+        <v>132</v>
+      </c>
+      <c r="C38" s="1">
+        <v>782000.0</v>
+      </c>
+      <c r="D38" s="1">
+        <v>98.292</v>
+      </c>
+      <c r="E38" s="1">
+        <v>99.62663939</v>
+      </c>
+      <c r="F38" t="s">
+        <v>8</v>
+      </c>
+      <c r="G38">
+        <v>1.0</v>
+      </c>
+      <c r="H38" s="1">
+        <v>779080.32</v>
+      </c>
+      <c r="I38" s="1">
+        <v>-10436.88</v>
+      </c>
+      <c r="J38" s="1">
+        <v>-1.3396410783422</v>
+      </c>
+      <c r="K38">
+        <v>1.42</v>
+      </c>
+      <c r="L38" t="s">
         <v>133</v>
       </c>
-      <c r="B38" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M38" s="1">
-        <v>1586412.0</v>
+        <v>768643.44</v>
       </c>
       <c r="N38" s="1">
-        <v>1603283.92</v>
+        <v>779778.91</v>
       </c>
       <c r="O38" s="1">
-        <v>1.12</v>
+        <v>0.56</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
+        <v>134</v>
+      </c>
+      <c r="B39" t="s">
+        <v>135</v>
+      </c>
+      <c r="C39" s="1">
+        <v>800000.0</v>
+      </c>
+      <c r="D39" s="1">
+        <v>97.474</v>
+      </c>
+      <c r="E39" s="1">
+        <v>99.5352725</v>
+      </c>
+      <c r="F39" t="s">
+        <v>8</v>
+      </c>
+      <c r="G39">
+        <v>1.0</v>
+      </c>
+      <c r="H39" s="1">
+        <v>796282.18</v>
+      </c>
+      <c r="I39" s="1">
+        <v>-16490.18</v>
+      </c>
+      <c r="J39" s="1">
+        <v>-2.0708965256512</v>
+      </c>
+      <c r="K39">
+        <v>1.86</v>
+      </c>
+      <c r="L39" t="s">
         <v>136</v>
       </c>
-      <c r="B39" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M39" s="1">
-        <v>98299.0</v>
+        <v>779792.0</v>
       </c>
       <c r="N39" s="1">
-        <v>99022.29</v>
+        <v>794660.49</v>
       </c>
       <c r="O39" s="1">
-        <v>0.07</v>
+        <v>0.57</v>
       </c>
       <c r="P39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
+        <v>137</v>
+      </c>
+      <c r="B40" t="s">
         <v>138</v>
       </c>
-      <c r="B40" t="s">
+      <c r="C40" s="1">
+        <v>700000.0</v>
+      </c>
+      <c r="D40" s="1">
+        <v>98.051</v>
+      </c>
+      <c r="E40" s="1">
+        <v>100.43242857</v>
+      </c>
+      <c r="F40" t="s">
+        <v>8</v>
+      </c>
+      <c r="G40">
+        <v>1.0</v>
+      </c>
+      <c r="H40" s="1">
+        <v>703027.0</v>
+      </c>
+      <c r="I40" s="1">
+        <v>-16670.0</v>
+      </c>
+      <c r="J40" s="1">
+        <v>-2.3711749335374</v>
+      </c>
+      <c r="K40">
+        <v>1.67</v>
+      </c>
+      <c r="L40" t="s">
         <v>139</v>
       </c>
-      <c r="C40" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M40" s="1">
-        <v>764475.38</v>
+        <v>686357.0</v>
       </c>
       <c r="N40" s="1">
-        <v>773586.22</v>
+        <v>698024.47</v>
       </c>
       <c r="O40" s="1">
-        <v>0.54</v>
+        <v>0.5</v>
       </c>
       <c r="P40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
+        <v>140</v>
+      </c>
+      <c r="B41" t="s">
         <v>141</v>
       </c>
-      <c r="B41" t="s">
+      <c r="C41" s="1">
+        <v>800000.0</v>
+      </c>
+      <c r="D41" s="1">
+        <v>96.105</v>
+      </c>
+      <c r="E41" s="1">
+        <v>98.8365</v>
+      </c>
+      <c r="F41" t="s">
+        <v>8</v>
+      </c>
+      <c r="G41">
+        <v>1.0</v>
+      </c>
+      <c r="H41" s="1">
+        <v>790692.0</v>
+      </c>
+      <c r="I41" s="1">
+        <v>-21852.0</v>
+      </c>
+      <c r="J41" s="1">
+        <v>-2.7636551274074</v>
+      </c>
+      <c r="K41">
+        <v>1.98</v>
+      </c>
+      <c r="L41" t="s">
         <v>142</v>
       </c>
-      <c r="C41" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M41" s="1">
-        <v>877716.0</v>
+        <v>768840.0</v>
       </c>
       <c r="N41" s="1">
-        <v>892112.92</v>
+        <v>784719.45</v>
       </c>
       <c r="O41" s="1">
-        <v>0.63</v>
+        <v>0.56</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
+        <v>143</v>
+      </c>
+      <c r="B42" t="s">
         <v>144</v>
       </c>
-      <c r="B42" t="s">
+      <c r="C42" s="1">
+        <v>800000.0</v>
+      </c>
+      <c r="D42" s="1">
+        <v>93.778</v>
+      </c>
+      <c r="E42" s="1">
+        <v>93.0849075</v>
+      </c>
+      <c r="F42" t="s">
+        <v>8</v>
+      </c>
+      <c r="G42">
+        <v>1.0</v>
+      </c>
+      <c r="H42" s="1">
+        <v>744679.26</v>
+      </c>
+      <c r="I42" s="1">
+        <v>5544.74</v>
+      </c>
+      <c r="J42" s="1">
+        <v>0.74458096227898</v>
+      </c>
+      <c r="K42">
+        <v>0.52</v>
+      </c>
+      <c r="L42" t="s">
         <v>145</v>
       </c>
-      <c r="C42" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M42" s="1">
-        <v>681429.0</v>
+        <v>750224.0</v>
       </c>
       <c r="N42" s="1">
-        <v>691015.64</v>
+        <v>754347.29</v>
       </c>
       <c r="O42" s="1">
-        <v>0.48</v>
+        <v>0.54</v>
       </c>
       <c r="P42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
+        <v>146</v>
+      </c>
+      <c r="B43" t="s">
         <v>147</v>
       </c>
-      <c r="B43" t="s">
+      <c r="C43" s="1">
+        <v>389000.0</v>
+      </c>
+      <c r="D43" s="1">
+        <v>103.253</v>
+      </c>
+      <c r="E43" s="1">
+        <v>101.25988946</v>
+      </c>
+      <c r="F43" t="s">
+        <v>8</v>
+      </c>
+      <c r="G43">
+        <v>1.0</v>
+      </c>
+      <c r="H43" s="1">
+        <v>393900.97</v>
+      </c>
+      <c r="I43" s="1">
+        <v>7753.2</v>
+      </c>
+      <c r="J43" s="1">
+        <v>1.9683119846087</v>
+      </c>
+      <c r="K43">
+        <v>0.31</v>
+      </c>
+      <c r="L43" t="s">
         <v>148</v>
       </c>
-      <c r="C43" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M43" s="1">
-        <v>765816.0</v>
+        <v>401654.17</v>
       </c>
       <c r="N43" s="1">
-        <v>779547.51</v>
+        <v>402869.13</v>
       </c>
       <c r="O43" s="1">
-        <v>0.55</v>
+        <v>0.29</v>
       </c>
       <c r="P43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
+        <v>149</v>
+      </c>
+      <c r="B44" t="s">
         <v>150</v>
       </c>
-      <c r="B44" t="s">
+      <c r="C44" s="1">
+        <v>641000.0</v>
+      </c>
+      <c r="D44" s="1">
+        <v>101.807</v>
+      </c>
+      <c r="E44" s="1">
+        <v>99.943</v>
+      </c>
+      <c r="F44" t="s">
+        <v>8</v>
+      </c>
+      <c r="G44">
+        <v>1.0</v>
+      </c>
+      <c r="H44" s="1">
+        <v>640634.63</v>
+      </c>
+      <c r="I44" s="1">
+        <v>11948.24</v>
+      </c>
+      <c r="J44" s="1">
+        <v>1.865063085959</v>
+      </c>
+      <c r="K44">
+        <v>0.21</v>
+      </c>
+      <c r="L44" t="s">
         <v>151</v>
       </c>
-      <c r="C44" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M44" s="1">
-        <v>750704.0</v>
+        <v>652582.87</v>
       </c>
       <c r="N44" s="1">
-        <v>754290.3</v>
+        <v>653917.55</v>
       </c>
       <c r="O44" s="1">
-        <v>0.53</v>
+        <v>0.47</v>
       </c>
       <c r="P44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
+        <v>152</v>
+      </c>
+      <c r="B45" t="s">
         <v>153</v>
       </c>
-      <c r="B45" t="s">
+      <c r="C45" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="D45" s="1">
+        <v>101.631</v>
+      </c>
+      <c r="E45" s="1">
+        <v>100.3582</v>
+      </c>
+      <c r="F45" t="s">
+        <v>8</v>
+      </c>
+      <c r="G45">
+        <v>1.0</v>
+      </c>
+      <c r="H45" s="1">
+        <v>401432.8</v>
+      </c>
+      <c r="I45" s="1">
+        <v>5091.2</v>
+      </c>
+      <c r="J45" s="1">
+        <v>1.2682571030569</v>
+      </c>
+      <c r="K45">
+        <v>3.05</v>
+      </c>
+      <c r="L45" t="s">
         <v>154</v>
       </c>
-      <c r="C45" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M45" s="1">
-        <v>401957.59</v>
+        <v>406524.0</v>
       </c>
       <c r="N45" s="1">
-        <v>420232.6</v>
+        <v>418710.3</v>
       </c>
       <c r="O45" s="1">
-        <v>0.29</v>
+        <v>0.3</v>
       </c>
       <c r="P45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
+        <v>155</v>
+      </c>
+      <c r="B46" t="s">
         <v>156</v>
       </c>
-      <c r="B46" t="s">
+      <c r="C46" s="1">
+        <v>1300000.0</v>
+      </c>
+      <c r="D46" s="1">
+        <v>100.011</v>
+      </c>
+      <c r="E46" s="1">
+        <v>101.70135077</v>
+      </c>
+      <c r="F46" t="s">
+        <v>8</v>
+      </c>
+      <c r="G46">
+        <v>1.0</v>
+      </c>
+      <c r="H46" s="1">
+        <v>1322117.56</v>
+      </c>
+      <c r="I46" s="1">
+        <v>-21974.56</v>
+      </c>
+      <c r="J46" s="1">
+        <v>-1.6620730761643</v>
+      </c>
+      <c r="K46">
+        <v>3.75</v>
+      </c>
+      <c r="L46" t="s">
         <v>157</v>
       </c>
-      <c r="C46" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M46" s="1">
-        <v>403492.0</v>
+        <v>1300143.0</v>
       </c>
       <c r="N46" s="1">
-        <v>414450.9</v>
+        <v>1348919.71</v>
       </c>
       <c r="O46" s="1">
-        <v>0.29</v>
+        <v>0.96</v>
       </c>
       <c r="P46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
+        <v>158</v>
+      </c>
+      <c r="B47" t="s">
         <v>159</v>
       </c>
-      <c r="B47" t="s">
+      <c r="C47" s="1">
+        <v>1100000.0</v>
+      </c>
+      <c r="D47" s="1">
+        <v>103.902</v>
+      </c>
+      <c r="E47" s="1">
+        <v>103.84281818</v>
+      </c>
+      <c r="F47" t="s">
+        <v>8</v>
+      </c>
+      <c r="G47">
+        <v>1.0</v>
+      </c>
+      <c r="H47" s="1">
+        <v>1142271.0</v>
+      </c>
+      <c r="I47" s="1">
+        <v>651.0</v>
+      </c>
+      <c r="J47" s="1">
+        <v>0.056991729633336</v>
+      </c>
+      <c r="K47">
+        <v>4.04</v>
+      </c>
+      <c r="L47" t="s">
         <v>160</v>
       </c>
-      <c r="C47" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M47" s="1">
-        <v>893223.0</v>
+        <v>1142922.0</v>
       </c>
       <c r="N47" s="1">
-        <v>924143.55</v>
+        <v>1187385.36</v>
       </c>
       <c r="O47" s="1">
-        <v>0.65</v>
+        <v>0.85</v>
       </c>
       <c r="P47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
+        <v>161</v>
+      </c>
+      <c r="B48" t="s">
         <v>162</v>
       </c>
-      <c r="B48" t="s">
+      <c r="C48" s="1">
+        <v>700000.0</v>
+      </c>
+      <c r="D48" s="1">
+        <v>106.262</v>
+      </c>
+      <c r="E48" s="1">
+        <v>107.34</v>
+      </c>
+      <c r="F48" t="s">
+        <v>8</v>
+      </c>
+      <c r="G48">
+        <v>1.0</v>
+      </c>
+      <c r="H48" s="1">
+        <v>751380.0</v>
+      </c>
+      <c r="I48" s="1">
+        <v>-7546.0</v>
+      </c>
+      <c r="J48" s="1">
+        <v>-1.0042854481088</v>
+      </c>
+      <c r="K48">
+        <v>0.55</v>
+      </c>
+      <c r="L48" t="s">
         <v>163</v>
       </c>
-      <c r="C48" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M48" s="1">
-        <v>384812.0</v>
+        <v>743834.0</v>
       </c>
       <c r="N48" s="1">
-        <v>395895.56</v>
+        <v>747695.41</v>
       </c>
       <c r="O48" s="1">
-        <v>0.28</v>
+        <v>0.53</v>
       </c>
       <c r="P48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
+        <v>164</v>
+      </c>
+      <c r="B49" t="s">
         <v>165</v>
       </c>
-      <c r="B49" t="s">
+      <c r="C49" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="D49" s="1">
+        <v>103.115</v>
+      </c>
+      <c r="E49" s="1">
+        <v>101.255</v>
+      </c>
+      <c r="F49" t="s">
+        <v>8</v>
+      </c>
+      <c r="G49">
+        <v>1.0</v>
+      </c>
+      <c r="H49" s="1">
+        <v>303765.0</v>
+      </c>
+      <c r="I49" s="1">
+        <v>5580.0</v>
+      </c>
+      <c r="J49" s="1">
+        <v>1.8369463236383</v>
+      </c>
+      <c r="K49">
+        <v>4.48</v>
+      </c>
+      <c r="L49" t="s">
         <v>166</v>
       </c>
-      <c r="C49" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M49" s="1">
-        <v>1131295.0</v>
+        <v>309345.0</v>
       </c>
       <c r="N49" s="1">
-        <v>1171855.62</v>
+        <v>322786.64</v>
       </c>
       <c r="O49" s="1">
-        <v>0.82</v>
+        <v>0.23</v>
       </c>
       <c r="P49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
+        <v>167</v>
+      </c>
+      <c r="B50" t="s">
         <v>168</v>
       </c>
-      <c r="B50" t="s">
+      <c r="C50" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="D50" s="1">
+        <v>107.153</v>
+      </c>
+      <c r="E50" s="1">
+        <v>109.243715</v>
+      </c>
+      <c r="F50" t="s">
+        <v>8</v>
+      </c>
+      <c r="G50">
+        <v>1.0</v>
+      </c>
+      <c r="H50" s="1">
+        <v>655462.29</v>
+      </c>
+      <c r="I50" s="1">
+        <v>-12544.29</v>
+      </c>
+      <c r="J50" s="1">
+        <v>-1.9138080392085</v>
+      </c>
+      <c r="K50">
+        <v>1.25</v>
+      </c>
+      <c r="L50" t="s">
         <v>169</v>
       </c>
-      <c r="C50" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M50" s="1">
-        <v>741314.0</v>
+        <v>642918.0</v>
       </c>
       <c r="N50" s="1">
-        <v>741314.0</v>
+        <v>650426.22</v>
       </c>
       <c r="O50" s="1">
-        <v>0.52</v>
+        <v>0.46</v>
       </c>
       <c r="P50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
         <v>170</v>
       </c>
       <c r="B51" t="s">
         <v>171</v>
       </c>
       <c r="C51" s="1">
-        <v>300000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D51" s="1">
-        <v>102.817</v>
+        <v>99.487</v>
       </c>
       <c r="E51" s="1">
-        <v>101.255</v>
+        <v>99.984</v>
       </c>
       <c r="F51" t="s">
         <v>8</v>
       </c>
       <c r="G51">
         <v>1.0</v>
       </c>
       <c r="H51" s="1">
-        <v>303765.0</v>
+        <v>799872.0</v>
       </c>
       <c r="I51" s="1">
-        <v>4686.0</v>
+        <v>-3976.0</v>
       </c>
       <c r="J51" s="1">
-        <v>1.5426398696361</v>
+        <v>-0.49707953272524</v>
       </c>
       <c r="K51">
-        <v>4.11</v>
+        <v>0.88</v>
       </c>
       <c r="L51" t="s">
         <v>172</v>
       </c>
       <c r="M51" s="1">
-        <v>308451.0</v>
+        <v>795896.0</v>
       </c>
       <c r="N51" s="1">
-        <v>320785.68</v>
+        <v>802909.7</v>
       </c>
       <c r="O51" s="1">
-        <v>0.22</v>
+        <v>0.57</v>
       </c>
       <c r="P51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
         <v>173</v>
       </c>
       <c r="B52" t="s">
         <v>174</v>
       </c>
       <c r="C52" s="1">
-        <v>600000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D52" s="1">
-        <v>106.332</v>
+        <v>100.152</v>
       </c>
       <c r="E52" s="1">
-        <v>109.243715</v>
+        <v>99.653</v>
       </c>
       <c r="F52" t="s">
         <v>8</v>
       </c>
       <c r="G52">
         <v>1.0</v>
       </c>
       <c r="H52" s="1">
-        <v>655462.29</v>
+        <v>199306.0</v>
       </c>
       <c r="I52" s="1">
-        <v>-17470.29</v>
+        <v>998.0</v>
       </c>
       <c r="J52" s="1">
-        <v>-2.6653386879053</v>
+        <v>0.50073755933088</v>
       </c>
       <c r="K52">
-        <v>0.85</v>
+        <v>1.93</v>
       </c>
       <c r="L52" t="s">
         <v>175</v>
       </c>
       <c r="M52" s="1">
-        <v>637992.0</v>
+        <v>200304.0</v>
       </c>
       <c r="N52" s="1">
-        <v>643083.78</v>
+        <v>204169.07</v>
       </c>
       <c r="O52" s="1">
-        <v>0.45</v>
+        <v>0.15</v>
       </c>
       <c r="P52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
         <v>176</v>
       </c>
       <c r="B53" t="s">
         <v>177</v>
       </c>
       <c r="C53" s="1">
-        <v>800000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D53" s="1">
-        <v>98.494</v>
+        <v>101.079</v>
       </c>
       <c r="E53" s="1">
-        <v>99.984</v>
+        <v>100.0</v>
       </c>
       <c r="F53" t="s">
         <v>8</v>
       </c>
       <c r="G53">
         <v>1.0</v>
       </c>
       <c r="H53" s="1">
-        <v>799872.0</v>
+        <v>400000.0</v>
       </c>
       <c r="I53" s="1">
-        <v>-11920.0</v>
+        <v>4316.0</v>
       </c>
       <c r="J53" s="1">
-        <v>-1.4902384381501</v>
+        <v>1.079</v>
       </c>
       <c r="K53">
-        <v>0.57</v>
-[...2 lines deleted...]
-        <v>178</v>
+        <v>0.2</v>
+      </c>
+      <c r="L53">
+        <v>788.11</v>
       </c>
       <c r="M53" s="1">
-        <v>787952.0</v>
+        <v>404316.0</v>
       </c>
       <c r="N53" s="1">
-        <v>792510.9</v>
+        <v>405104.11</v>
       </c>
       <c r="O53" s="1">
-        <v>0.56</v>
+        <v>0.29</v>
       </c>
       <c r="P53">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
+        <v>178</v>
+      </c>
+      <c r="B54" t="s">
         <v>179</v>
       </c>
-      <c r="B54" t="s">
+      <c r="C54" s="1">
+        <v>1500000.0</v>
+      </c>
+      <c r="D54" s="1">
+        <v>104.684</v>
+      </c>
+      <c r="E54" s="1">
+        <v>100.91250667</v>
+      </c>
+      <c r="F54" t="s">
+        <v>8</v>
+      </c>
+      <c r="G54">
+        <v>1.0</v>
+      </c>
+      <c r="H54" s="1">
+        <v>1513687.6</v>
+      </c>
+      <c r="I54" s="1">
+        <v>56572.4</v>
+      </c>
+      <c r="J54" s="1">
+        <v>3.7373894058457</v>
+      </c>
+      <c r="K54">
+        <v>3.11</v>
+      </c>
+      <c r="L54" t="s">
         <v>180</v>
       </c>
-      <c r="C54" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M54" s="1">
-        <v>198752.0</v>
+        <v>1570260.0</v>
       </c>
       <c r="N54" s="1">
-        <v>202099.26</v>
+        <v>1616903.84</v>
       </c>
       <c r="O54" s="1">
-        <v>0.14</v>
+        <v>1.15</v>
       </c>
       <c r="P54">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="s">
+        <v>181</v>
+      </c>
+      <c r="B55" t="s">
         <v>182</v>
       </c>
-      <c r="B55" t="s">
+      <c r="C55" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="D55" s="1">
+        <v>99.376</v>
+      </c>
+      <c r="E55" s="1">
+        <v>99.895</v>
+      </c>
+      <c r="F55" t="s">
+        <v>8</v>
+      </c>
+      <c r="G55">
+        <v>1.0</v>
+      </c>
+      <c r="H55" s="1">
+        <v>299685.0</v>
+      </c>
+      <c r="I55" s="1">
+        <v>-1557.0</v>
+      </c>
+      <c r="J55" s="1">
+        <v>-0.51954552279894</v>
+      </c>
+      <c r="K55">
+        <v>0.61</v>
+      </c>
+      <c r="L55" t="s">
         <v>183</v>
       </c>
-      <c r="C55" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M55" s="1">
-        <v>494080.0</v>
+        <v>298128.0</v>
       </c>
       <c r="N55" s="1">
-        <v>510563.56</v>
+        <v>299958.82</v>
       </c>
       <c r="O55" s="1">
-        <v>0.36</v>
+        <v>0.21</v>
       </c>
       <c r="P55">
         <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" t="s">
+        <v>184</v>
+      </c>
+      <c r="B56" t="s">
         <v>185</v>
       </c>
-      <c r="B56" t="s">
+      <c r="C56" s="1">
+        <v>1200000.0</v>
+      </c>
+      <c r="D56" s="1">
+        <v>85.208</v>
+      </c>
+      <c r="E56" s="1">
+        <v>86.06233333</v>
+      </c>
+      <c r="F56" t="s">
+        <v>8</v>
+      </c>
+      <c r="G56">
+        <v>1.0</v>
+      </c>
+      <c r="H56" s="1">
+        <v>1032748.0</v>
+      </c>
+      <c r="I56" s="1">
+        <v>-10252.0</v>
+      </c>
+      <c r="J56" s="1">
+        <v>-0.99269134387092</v>
+      </c>
+      <c r="K56">
+        <v>0.48</v>
+      </c>
+      <c r="L56" t="s">
         <v>186</v>
       </c>
-      <c r="C56" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M56" s="1">
-        <v>1560585.0</v>
+        <v>1022496.0</v>
       </c>
       <c r="N56" s="1">
-        <v>1601475.41</v>
+        <v>1028228.88</v>
       </c>
       <c r="O56" s="1">
-        <v>1.12</v>
+        <v>0.73</v>
       </c>
       <c r="P56">
         <v>1</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57" t="s">
+        <v>187</v>
+      </c>
+      <c r="B57" t="s">
         <v>188</v>
       </c>
-      <c r="B57" t="s">
+      <c r="C57" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="D57" s="1">
+        <v>99.219</v>
+      </c>
+      <c r="E57" s="1">
+        <v>100.6852</v>
+      </c>
+      <c r="F57" t="s">
+        <v>8</v>
+      </c>
+      <c r="G57">
+        <v>1.0</v>
+      </c>
+      <c r="H57" s="1">
+        <v>402740.8</v>
+      </c>
+      <c r="I57" s="1">
+        <v>-5864.8</v>
+      </c>
+      <c r="J57" s="1">
+        <v>-1.4562219670816</v>
+      </c>
+      <c r="K57">
+        <v>0.78</v>
+      </c>
+      <c r="L57" t="s">
         <v>189</v>
       </c>
-      <c r="C57" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M57" s="1">
-        <v>296070.0</v>
+        <v>396876.0</v>
       </c>
       <c r="N57" s="1">
-        <v>297124.11</v>
+        <v>399999.29</v>
       </c>
       <c r="O57" s="1">
-        <v>0.21</v>
+        <v>0.28</v>
       </c>
       <c r="P57">
         <v>1</v>
       </c>
     </row>
     <row r="58" spans="1:16">
       <c r="A58" t="s">
+        <v>190</v>
+      </c>
+      <c r="B58" t="s">
         <v>191</v>
       </c>
-      <c r="B58" t="s">
+      <c r="C58" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="D58" s="1">
+        <v>98.9</v>
+      </c>
+      <c r="E58" s="1">
+        <v>100.62</v>
+      </c>
+      <c r="F58" t="s">
+        <v>8</v>
+      </c>
+      <c r="G58">
+        <v>1.0</v>
+      </c>
+      <c r="H58" s="1">
+        <v>402480.0</v>
+      </c>
+      <c r="I58" s="1">
+        <v>-6880.0</v>
+      </c>
+      <c r="J58" s="1">
+        <v>-1.7094017094017</v>
+      </c>
+      <c r="K58">
+        <v>2.87</v>
+      </c>
+      <c r="L58" t="s">
         <v>192</v>
       </c>
-      <c r="C58" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M58" s="1">
-        <v>510240.0</v>
+        <v>395600.0</v>
       </c>
       <c r="N58" s="1">
-        <v>519582.47</v>
+        <v>407072.6</v>
       </c>
       <c r="O58" s="1">
-        <v>0.36</v>
+        <v>0.29</v>
       </c>
       <c r="P58">
         <v>1</v>
       </c>
     </row>
     <row r="59" spans="1:16">
       <c r="A59" t="s">
+        <v>193</v>
+      </c>
+      <c r="B59" t="s">
         <v>194</v>
       </c>
-      <c r="B59" t="s">
+      <c r="C59" s="1">
+        <v>627000.0</v>
+      </c>
+      <c r="D59" s="1">
+        <v>99.08</v>
+      </c>
+      <c r="E59" s="1">
+        <v>99.84305423</v>
+      </c>
+      <c r="F59" t="s">
+        <v>8</v>
+      </c>
+      <c r="G59">
+        <v>1.0</v>
+      </c>
+      <c r="H59" s="1">
+        <v>626015.95</v>
+      </c>
+      <c r="I59" s="1">
+        <v>-4784.35</v>
+      </c>
+      <c r="J59" s="1">
+        <v>-0.76425369034128</v>
+      </c>
+      <c r="K59">
+        <v>2.9</v>
+      </c>
+      <c r="L59" t="s">
         <v>195</v>
       </c>
-      <c r="C59" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M59" s="1">
-        <v>552285.92</v>
+        <v>621231.6</v>
       </c>
       <c r="N59" s="1">
-        <v>568920.22</v>
+        <v>639414.6</v>
       </c>
       <c r="O59" s="1">
-        <v>0.4</v>
+        <v>0.46</v>
       </c>
       <c r="P59">
         <v>1</v>
       </c>
     </row>
     <row r="60" spans="1:16">
       <c r="A60" t="s">
+        <v>196</v>
+      </c>
+      <c r="B60" t="s">
         <v>197</v>
       </c>
-      <c r="B60" t="s">
+      <c r="C60" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="D60" s="1">
+        <v>98.84</v>
+      </c>
+      <c r="E60" s="1">
+        <v>100.096834</v>
+      </c>
+      <c r="F60" t="s">
+        <v>8</v>
+      </c>
+      <c r="G60">
+        <v>1.0</v>
+      </c>
+      <c r="H60" s="1">
+        <v>500484.17</v>
+      </c>
+      <c r="I60" s="1">
+        <v>-6284.17</v>
+      </c>
+      <c r="J60" s="1">
+        <v>-1.2556181347354</v>
+      </c>
+      <c r="K60">
+        <v>1.9</v>
+      </c>
+      <c r="L60" t="s">
         <v>198</v>
       </c>
-      <c r="C60" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M60" s="1">
-        <v>1008576.0</v>
+        <v>494200.0</v>
       </c>
       <c r="N60" s="1">
-        <v>1013733.53</v>
+        <v>503693.45</v>
       </c>
       <c r="O60" s="1">
-        <v>0.71</v>
+        <v>0.36</v>
       </c>
       <c r="P60">
         <v>1</v>
       </c>
     </row>
     <row r="61" spans="1:16">
       <c r="A61" t="s">
+        <v>199</v>
+      </c>
+      <c r="B61" t="s">
         <v>200</v>
       </c>
-      <c r="B61" t="s">
+      <c r="C61" s="1">
+        <v>1592000.0</v>
+      </c>
+      <c r="D61" s="1">
+        <v>98.567</v>
+      </c>
+      <c r="E61" s="1">
+        <v>100.08562374</v>
+      </c>
+      <c r="F61" t="s">
+        <v>8</v>
+      </c>
+      <c r="G61">
+        <v>1.0</v>
+      </c>
+      <c r="H61" s="1">
+        <v>1593363.13</v>
+      </c>
+      <c r="I61" s="1">
+        <v>-24176.49</v>
+      </c>
+      <c r="J61" s="1">
+        <v>-1.5173245536314</v>
+      </c>
+      <c r="K61">
+        <v>0.86</v>
+      </c>
+      <c r="L61" t="s">
         <v>201</v>
       </c>
-      <c r="C61" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M61" s="1">
-        <v>395348.0</v>
+        <v>1569186.64</v>
       </c>
       <c r="N61" s="1">
-        <v>397550.74</v>
+        <v>1582872.08</v>
       </c>
       <c r="O61" s="1">
-        <v>0.28</v>
+        <v>1.13</v>
       </c>
       <c r="P61">
         <v>1</v>
       </c>
     </row>
     <row r="62" spans="1:16">
       <c r="A62" t="s">
+        <v>202</v>
+      </c>
+      <c r="B62" t="s">
         <v>203</v>
       </c>
-      <c r="B62" t="s">
+      <c r="C62" s="1">
+        <v>1009000.0</v>
+      </c>
+      <c r="D62" s="1">
+        <v>97.946</v>
+      </c>
+      <c r="E62" s="1">
+        <v>100.01720416</v>
+      </c>
+      <c r="F62" t="s">
+        <v>8</v>
+      </c>
+      <c r="G62">
+        <v>1.0</v>
+      </c>
+      <c r="H62" s="1">
+        <v>1009173.59</v>
+      </c>
+      <c r="I62" s="1">
+        <v>-20898.45</v>
+      </c>
+      <c r="J62" s="1">
+        <v>-2.0708478905002</v>
+      </c>
+      <c r="K62">
+        <v>2.35</v>
+      </c>
+      <c r="L62" t="s">
         <v>204</v>
       </c>
-      <c r="C62" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M62" s="1">
-        <v>393780.0</v>
+        <v>988275.14</v>
       </c>
       <c r="N62" s="1">
-        <v>404293.7</v>
+        <v>1011971.71</v>
       </c>
       <c r="O62" s="1">
-        <v>0.28</v>
+        <v>0.72</v>
       </c>
       <c r="P62">
         <v>1</v>
       </c>
     </row>
     <row r="63" spans="1:16">
       <c r="A63" t="s">
+        <v>205</v>
+      </c>
+      <c r="B63" t="s">
         <v>206</v>
       </c>
-      <c r="B63" t="s">
+      <c r="C63" s="1">
+        <v>800000.0</v>
+      </c>
+      <c r="D63" s="1">
+        <v>99.081</v>
+      </c>
+      <c r="E63" s="1">
+        <v>100.49511125</v>
+      </c>
+      <c r="F63" t="s">
+        <v>8</v>
+      </c>
+      <c r="G63">
+        <v>1.0</v>
+      </c>
+      <c r="H63" s="1">
+        <v>803960.89</v>
+      </c>
+      <c r="I63" s="1">
+        <v>-11312.89</v>
+      </c>
+      <c r="J63" s="1">
+        <v>-1.4071443201671</v>
+      </c>
+      <c r="K63">
+        <v>3.44</v>
+      </c>
+      <c r="L63" t="s">
         <v>207</v>
       </c>
-      <c r="C63" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M63" s="1">
-        <v>907106.58</v>
+        <v>792648.0</v>
       </c>
       <c r="N63" s="1">
-        <v>931411.76</v>
+        <v>820138.41</v>
       </c>
       <c r="O63" s="1">
-        <v>0.65</v>
+        <v>0.58</v>
       </c>
       <c r="P63">
         <v>1</v>
       </c>
     </row>
     <row r="64" spans="1:16">
       <c r="A64" t="s">
+        <v>208</v>
+      </c>
+      <c r="B64" t="s">
         <v>209</v>
       </c>
-      <c r="B64" t="s">
+      <c r="C64" s="1">
+        <v>900000.0</v>
+      </c>
+      <c r="D64" s="1">
+        <v>97.665</v>
+      </c>
+      <c r="E64" s="1">
+        <v>99.631</v>
+      </c>
+      <c r="F64" t="s">
+        <v>8</v>
+      </c>
+      <c r="G64">
+        <v>1.0</v>
+      </c>
+      <c r="H64" s="1">
+        <v>896679.0</v>
+      </c>
+      <c r="I64" s="1">
+        <v>-17694.0</v>
+      </c>
+      <c r="J64" s="1">
+        <v>-1.973281408397</v>
+      </c>
+      <c r="K64">
+        <v>0.59</v>
+      </c>
+      <c r="L64" t="s">
         <v>210</v>
       </c>
-      <c r="C64" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M64" s="1">
-        <v>492505.0</v>
+        <v>878985.0</v>
       </c>
       <c r="N64" s="1">
-        <v>500576.97</v>
+        <v>884270.96</v>
       </c>
       <c r="O64" s="1">
-        <v>0.35</v>
+        <v>0.63</v>
       </c>
       <c r="P64">
         <v>1</v>
       </c>
     </row>
     <row r="65" spans="1:16">
       <c r="A65" t="s">
+        <v>211</v>
+      </c>
+      <c r="B65" t="s">
         <v>212</v>
       </c>
-      <c r="B65" t="s">
+      <c r="C65" s="1">
+        <v>615000.0</v>
+      </c>
+      <c r="D65" s="1">
+        <v>98.067</v>
+      </c>
+      <c r="E65" s="1">
+        <v>99.44689431</v>
+      </c>
+      <c r="F65" t="s">
+        <v>8</v>
+      </c>
+      <c r="G65">
+        <v>1.0</v>
+      </c>
+      <c r="H65" s="1">
+        <v>611598.4</v>
+      </c>
+      <c r="I65" s="1">
+        <v>-8486.35</v>
+      </c>
+      <c r="J65" s="1">
+        <v>-1.3875690322277</v>
+      </c>
+      <c r="K65">
+        <v>1.18</v>
+      </c>
+      <c r="L65" t="s">
         <v>213</v>
       </c>
-      <c r="C65" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M65" s="1">
-        <v>1563296.24</v>
+        <v>603112.05</v>
       </c>
       <c r="N65" s="1">
-        <v>1572770.78</v>
+        <v>610378.32</v>
       </c>
       <c r="O65" s="1">
-        <v>1.1</v>
+        <v>0.43</v>
       </c>
       <c r="P65">
         <v>1</v>
       </c>
     </row>
     <row r="66" spans="1:16">
       <c r="A66" t="s">
+        <v>214</v>
+      </c>
+      <c r="B66" t="s">
         <v>215</v>
       </c>
-      <c r="B66" t="s">
+      <c r="C66" s="1">
+        <v>800000.0</v>
+      </c>
+      <c r="D66" s="1">
+        <v>100.548</v>
+      </c>
+      <c r="E66" s="1">
+        <v>100.9622225</v>
+      </c>
+      <c r="F66" t="s">
+        <v>8</v>
+      </c>
+      <c r="G66">
+        <v>1.0</v>
+      </c>
+      <c r="H66" s="1">
+        <v>807697.78</v>
+      </c>
+      <c r="I66" s="1">
+        <v>-3313.78</v>
+      </c>
+      <c r="J66" s="1">
+        <v>-0.41027474410045</v>
+      </c>
+      <c r="K66">
+        <v>3.32</v>
+      </c>
+      <c r="L66" t="s">
         <v>216</v>
       </c>
-      <c r="C66" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M66" s="1">
-        <v>988365.95</v>
+        <v>804384.0</v>
       </c>
       <c r="N66" s="1">
-        <v>1009177.72</v>
+        <v>830967.56</v>
       </c>
       <c r="O66" s="1">
-        <v>0.71</v>
+        <v>0.59</v>
       </c>
       <c r="P66">
         <v>1</v>
       </c>
     </row>
     <row r="67" spans="1:16">
       <c r="A67" t="s">
+        <v>217</v>
+      </c>
+      <c r="B67" t="s">
         <v>218</v>
       </c>
-      <c r="B67" t="s">
+      <c r="C67" s="1">
+        <v>700000.0</v>
+      </c>
+      <c r="D67" s="1">
+        <v>99.993</v>
+      </c>
+      <c r="E67" s="1">
+        <v>99.821</v>
+      </c>
+      <c r="F67" t="s">
+        <v>8</v>
+      </c>
+      <c r="G67">
+        <v>1.0</v>
+      </c>
+      <c r="H67" s="1">
+        <v>698747.0</v>
+      </c>
+      <c r="I67" s="1">
+        <v>1204.0</v>
+      </c>
+      <c r="J67" s="1">
+        <v>0.17230843209345</v>
+      </c>
+      <c r="K67">
+        <v>0.3</v>
+      </c>
+      <c r="L67" t="s">
         <v>219</v>
       </c>
-      <c r="C67" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M67" s="1">
-        <v>786896.0</v>
+        <v>699951.0</v>
       </c>
       <c r="N67" s="1">
-        <v>812161.75</v>
+        <v>702031.82</v>
       </c>
       <c r="O67" s="1">
-        <v>0.57</v>
+        <v>0.5</v>
       </c>
       <c r="P67">
         <v>1</v>
       </c>
     </row>
     <row r="68" spans="1:16">
       <c r="A68" t="s">
+        <v>220</v>
+      </c>
+      <c r="B68" t="s">
         <v>221</v>
       </c>
-      <c r="B68" t="s">
+      <c r="C68" s="1">
+        <v>1258000.0</v>
+      </c>
+      <c r="D68" s="1">
+        <v>98.25</v>
+      </c>
+      <c r="E68" s="1">
+        <v>99.38705326</v>
+      </c>
+      <c r="F68" t="s">
+        <v>8</v>
+      </c>
+      <c r="G68">
+        <v>1.0</v>
+      </c>
+      <c r="H68" s="1">
+        <v>1250289.13</v>
+      </c>
+      <c r="I68" s="1">
+        <v>-14304.13</v>
+      </c>
+      <c r="J68" s="1">
+        <v>-1.1440657730104</v>
+      </c>
+      <c r="K68">
+        <v>2.69</v>
+      </c>
+      <c r="L68" t="s">
         <v>222</v>
       </c>
-      <c r="C68" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M68" s="1">
-        <v>877788.0</v>
+        <v>1235985.0</v>
       </c>
       <c r="N68" s="1">
-        <v>880053.41</v>
+        <v>1269774.36</v>
       </c>
       <c r="O68" s="1">
-        <v>0.62</v>
+        <v>0.9</v>
       </c>
       <c r="P68">
         <v>1</v>
       </c>
     </row>
     <row r="69" spans="1:16">
       <c r="A69" t="s">
+        <v>223</v>
+      </c>
+      <c r="B69" t="s">
         <v>224</v>
       </c>
-      <c r="B69" t="s">
+      <c r="C69" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="D69" s="1">
+        <v>98.931</v>
+      </c>
+      <c r="E69" s="1">
+        <v>99.7035</v>
+      </c>
+      <c r="F69" t="s">
+        <v>8</v>
+      </c>
+      <c r="G69">
+        <v>1.0</v>
+      </c>
+      <c r="H69" s="1">
+        <v>498517.5</v>
+      </c>
+      <c r="I69" s="1">
+        <v>-3862.5</v>
+      </c>
+      <c r="J69" s="1">
+        <v>-0.77479727391716</v>
+      </c>
+      <c r="K69">
+        <v>2.82</v>
+      </c>
+      <c r="L69" t="s">
         <v>225</v>
       </c>
-      <c r="C69" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M69" s="1">
-        <v>600947.25</v>
+        <v>494655.0</v>
       </c>
       <c r="N69" s="1">
-        <v>606739.2</v>
+        <v>508756.03</v>
       </c>
       <c r="O69" s="1">
-        <v>0.43</v>
+        <v>0.36</v>
       </c>
       <c r="P69">
         <v>1</v>
       </c>
     </row>
     <row r="70" spans="1:16">
       <c r="A70" t="s">
+        <v>226</v>
+      </c>
+      <c r="B70" t="s">
         <v>227</v>
       </c>
-      <c r="B70" t="s">
+      <c r="C70" s="1">
+        <v>2050000.0</v>
+      </c>
+      <c r="D70" s="1">
+        <v>100.435</v>
+      </c>
+      <c r="E70" s="1">
+        <v>96.98605268</v>
+      </c>
+      <c r="F70" t="s">
+        <v>8</v>
+      </c>
+      <c r="G70">
+        <v>1.0</v>
+      </c>
+      <c r="H70" s="1">
+        <v>1988214.08</v>
+      </c>
+      <c r="I70" s="1">
+        <v>70703.42</v>
+      </c>
+      <c r="J70" s="1">
+        <v>3.5561271148427</v>
+      </c>
+      <c r="K70">
+        <v>4.14</v>
+      </c>
+      <c r="L70" t="s">
         <v>228</v>
       </c>
-      <c r="C70" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M70" s="1">
-        <v>423328.0</v>
+        <v>2058917.5</v>
       </c>
       <c r="N70" s="1">
-        <v>431760.88</v>
+        <v>2143838.05</v>
       </c>
       <c r="O70" s="1">
-        <v>0.3</v>
+        <v>1.53</v>
       </c>
       <c r="P70">
         <v>1</v>
       </c>
     </row>
     <row r="71" spans="1:16">
       <c r="A71" t="s">
+        <v>229</v>
+      </c>
+      <c r="B71" t="s">
         <v>230</v>
       </c>
-      <c r="B71" t="s">
+      <c r="C71" s="1">
+        <v>900000.0</v>
+      </c>
+      <c r="D71" s="1">
+        <v>90.953</v>
+      </c>
+      <c r="E71" s="1">
+        <v>83.47740778</v>
+      </c>
+      <c r="F71" t="s">
+        <v>8</v>
+      </c>
+      <c r="G71">
+        <v>1.0</v>
+      </c>
+      <c r="H71" s="1">
+        <v>751296.67</v>
+      </c>
+      <c r="I71" s="1">
+        <v>67280.33</v>
+      </c>
+      <c r="J71" s="1">
+        <v>8.9552280326226</v>
+      </c>
+      <c r="K71">
+        <v>1.15</v>
+      </c>
+      <c r="L71" t="s">
         <v>231</v>
       </c>
-      <c r="C71" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M71" s="1">
-        <v>805352.0</v>
+        <v>818577.0</v>
       </c>
       <c r="N71" s="1">
-        <v>829557.48</v>
+        <v>828933.16</v>
       </c>
       <c r="O71" s="1">
-        <v>0.58</v>
+        <v>0.59</v>
       </c>
       <c r="P71">
         <v>1</v>
       </c>
     </row>
     <row r="72" spans="1:16">
       <c r="A72" t="s">
+        <v>232</v>
+      </c>
+      <c r="B72" t="s">
         <v>233</v>
-      </c>
-[...1 lines deleted...]
-        <v>234</v>
       </c>
       <c r="C72" s="1">
         <v>700000.0</v>
       </c>
       <c r="D72" s="1">
-        <v>99.51</v>
+        <v>102.08</v>
       </c>
       <c r="E72" s="1">
-        <v>99.821</v>
+        <v>100.4068</v>
       </c>
       <c r="F72" t="s">
         <v>8</v>
       </c>
       <c r="G72">
         <v>1.0</v>
       </c>
       <c r="H72" s="1">
-        <v>698747.0</v>
+        <v>702847.6</v>
       </c>
       <c r="I72" s="1">
-        <v>-2177.0</v>
+        <v>11712.4</v>
       </c>
       <c r="J72" s="1">
-        <v>-0.31155768826199</v>
+        <v>1.6664209993745</v>
       </c>
       <c r="K72">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>1.1</v>
+      </c>
+      <c r="L72" t="s">
+        <v>234</v>
       </c>
       <c r="M72" s="1">
-        <v>696570.0</v>
+        <v>714560.0</v>
       </c>
       <c r="N72" s="1">
-        <v>696570.0</v>
+        <v>722288.77</v>
       </c>
       <c r="O72" s="1">
-        <v>0.49</v>
+        <v>0.51</v>
       </c>
       <c r="P72">
         <v>1</v>
       </c>
     </row>
     <row r="73" spans="1:16">
       <c r="A73" t="s">
         <v>235</v>
       </c>
       <c r="B73" t="s">
         <v>236</v>
       </c>
       <c r="C73" s="1">
-        <v>1258000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D73" s="1">
-        <v>97.983</v>
+        <v>98.822</v>
       </c>
       <c r="E73" s="1">
-        <v>99.38705326</v>
+        <v>100.231</v>
       </c>
       <c r="F73" t="s">
         <v>8</v>
       </c>
       <c r="G73">
         <v>1.0</v>
       </c>
       <c r="H73" s="1">
-        <v>1250289.13</v>
+        <v>701617.0</v>
       </c>
       <c r="I73" s="1">
-        <v>-17662.99</v>
+        <v>-9863.0</v>
       </c>
       <c r="J73" s="1">
-        <v>-1.4127124339632</v>
+        <v>-1.405752711237</v>
       </c>
       <c r="K73">
-        <v>2.47</v>
+        <v>0.91</v>
       </c>
       <c r="L73" t="s">
         <v>237</v>
       </c>
       <c r="M73" s="1">
-        <v>1232626.14</v>
+        <v>691754.0</v>
       </c>
       <c r="N73" s="1">
-        <v>1263641.01</v>
+        <v>698154.68</v>
       </c>
       <c r="O73" s="1">
-        <v>0.89</v>
+        <v>0.5</v>
       </c>
       <c r="P73">
         <v>1</v>
       </c>
     </row>
     <row r="74" spans="1:16">
       <c r="A74" t="s">
         <v>238</v>
       </c>
       <c r="B74" t="s">
         <v>239</v>
       </c>
       <c r="C74" s="1">
-        <v>500000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D74" s="1">
-        <v>98.362</v>
+        <v>98.329</v>
       </c>
       <c r="E74" s="1">
-        <v>99.7035</v>
+        <v>100.28911125</v>
       </c>
       <c r="F74" t="s">
         <v>8</v>
       </c>
       <c r="G74">
         <v>1.0</v>
       </c>
       <c r="H74" s="1">
-        <v>498517.5</v>
+        <v>802312.89</v>
       </c>
       <c r="I74" s="1">
-        <v>-6707.5</v>
+        <v>-15680.89</v>
       </c>
       <c r="J74" s="1">
-        <v>-1.3454893759998</v>
+        <v>-1.9544606842849</v>
       </c>
       <c r="K74">
-        <v>2.56</v>
+        <v>0.38</v>
       </c>
       <c r="L74" t="s">
         <v>240</v>
       </c>
       <c r="M74" s="1">
-        <v>491810.0</v>
+        <v>786632.0</v>
       </c>
       <c r="N74" s="1">
-        <v>504616.51</v>
+        <v>789656.66</v>
       </c>
       <c r="O74" s="1">
-        <v>0.35</v>
+        <v>0.56</v>
       </c>
       <c r="P74">
         <v>1</v>
       </c>
     </row>
     <row r="75" spans="1:16">
       <c r="A75" t="s">
         <v>241</v>
       </c>
       <c r="B75" t="s">
         <v>242</v>
       </c>
       <c r="C75" s="1">
-        <v>2050000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D75" s="1">
-        <v>100.303</v>
+        <v>100.784</v>
       </c>
       <c r="E75" s="1">
-        <v>96.98605268</v>
+        <v>99.651</v>
       </c>
       <c r="F75" t="s">
         <v>8</v>
       </c>
       <c r="G75">
         <v>1.0</v>
       </c>
       <c r="H75" s="1">
-        <v>1988214.08</v>
+        <v>597906.0</v>
       </c>
       <c r="I75" s="1">
-        <v>67997.42</v>
+        <v>6798.0</v>
       </c>
       <c r="J75" s="1">
-        <v>3.4200250709421</v>
+        <v>1.1369680183842</v>
       </c>
       <c r="K75">
-        <v>3.8</v>
-[...2 lines deleted...]
-        <v>243</v>
+        <v>0.04</v>
+      </c>
+      <c r="L75">
+        <v>228.08</v>
       </c>
       <c r="M75" s="1">
-        <v>2056211.5</v>
+        <v>604704.0</v>
       </c>
       <c r="N75" s="1">
-        <v>2134055.34</v>
+        <v>604932.08</v>
       </c>
       <c r="O75" s="1">
-        <v>1.5</v>
+        <v>0.43</v>
       </c>
       <c r="P75">
         <v>1</v>
       </c>
     </row>
     <row r="76" spans="1:16">
       <c r="A76" t="s">
+        <v>243</v>
+      </c>
+      <c r="B76" t="s">
         <v>244</v>
       </c>
-      <c r="B76" t="s">
+      <c r="C76" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="D76" s="1">
+        <v>100.974</v>
+      </c>
+      <c r="E76" s="1">
+        <v>100.539</v>
+      </c>
+      <c r="F76" t="s">
+        <v>8</v>
+      </c>
+      <c r="G76">
+        <v>1.0</v>
+      </c>
+      <c r="H76" s="1">
+        <v>502695.0</v>
+      </c>
+      <c r="I76" s="1">
+        <v>2175.0</v>
+      </c>
+      <c r="J76" s="1">
+        <v>0.43266791991168</v>
+      </c>
+      <c r="K76">
+        <v>2.28</v>
+      </c>
+      <c r="L76" t="s">
         <v>245</v>
       </c>
-      <c r="C76" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M76" s="1">
-        <v>808875.0</v>
+        <v>504870.0</v>
       </c>
       <c r="N76" s="1">
-        <v>817936.64</v>
+        <v>516267.26</v>
       </c>
       <c r="O76" s="1">
-        <v>0.57</v>
+        <v>0.37</v>
       </c>
       <c r="P76">
         <v>1</v>
       </c>
     </row>
     <row r="77" spans="1:16">
       <c r="A77" t="s">
+        <v>246</v>
+      </c>
+      <c r="B77" t="s">
         <v>247</v>
       </c>
-      <c r="B77" t="s">
+      <c r="C77" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="D77" s="1">
+        <v>97.968</v>
+      </c>
+      <c r="E77" s="1">
+        <v>99.92916667</v>
+      </c>
+      <c r="F77" t="s">
+        <v>8</v>
+      </c>
+      <c r="G77">
+        <v>1.0</v>
+      </c>
+      <c r="H77" s="1">
+        <v>599575.0</v>
+      </c>
+      <c r="I77" s="1">
+        <v>-11767.0</v>
+      </c>
+      <c r="J77" s="1">
+        <v>-1.9625568110745</v>
+      </c>
+      <c r="K77">
+        <v>2.6</v>
+      </c>
+      <c r="L77" t="s">
         <v>248</v>
       </c>
-      <c r="C77" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M77" s="1">
-        <v>714784.0</v>
+        <v>587808.0</v>
       </c>
       <c r="N77" s="1">
-        <v>720431.95</v>
+        <v>603387.45</v>
       </c>
       <c r="O77" s="1">
-        <v>0.51</v>
+        <v>0.43</v>
       </c>
       <c r="P77">
         <v>1</v>
       </c>
     </row>
     <row r="78" spans="1:16">
       <c r="A78" t="s">
+        <v>249</v>
+      </c>
+      <c r="B78" t="s">
         <v>250</v>
       </c>
-      <c r="B78" t="s">
+      <c r="C78" s="1">
+        <v>580000.0</v>
+      </c>
+      <c r="D78" s="1">
+        <v>98.39</v>
+      </c>
+      <c r="E78" s="1">
+        <v>100.00810345</v>
+      </c>
+      <c r="F78" t="s">
+        <v>8</v>
+      </c>
+      <c r="G78">
+        <v>1.0</v>
+      </c>
+      <c r="H78" s="1">
+        <v>580047.0</v>
+      </c>
+      <c r="I78" s="1">
+        <v>-9385.0</v>
+      </c>
+      <c r="J78" s="1">
+        <v>-1.6179723367244</v>
+      </c>
+      <c r="K78">
+        <v>1.21</v>
+      </c>
+      <c r="L78" t="s">
         <v>251</v>
       </c>
-      <c r="C78" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M78" s="1">
-        <v>686791.0</v>
+        <v>570662.0</v>
       </c>
       <c r="N78" s="1">
-        <v>691177.99</v>
+        <v>577689.69</v>
       </c>
       <c r="O78" s="1">
-        <v>0.48</v>
+        <v>0.41</v>
       </c>
       <c r="P78">
         <v>1</v>
       </c>
     </row>
     <row r="79" spans="1:16">
       <c r="A79" t="s">
+        <v>252</v>
+      </c>
+      <c r="B79" t="s">
         <v>253</v>
       </c>
-      <c r="B79" t="s">
+      <c r="C79" s="1">
+        <v>700000.0</v>
+      </c>
+      <c r="D79" s="1">
+        <v>98.55</v>
+      </c>
+      <c r="E79" s="1">
+        <v>100.03090857</v>
+      </c>
+      <c r="F79" t="s">
+        <v>8</v>
+      </c>
+      <c r="G79">
+        <v>1.0</v>
+      </c>
+      <c r="H79" s="1">
+        <v>700216.36</v>
+      </c>
+      <c r="I79" s="1">
+        <v>-10366.36</v>
+      </c>
+      <c r="J79" s="1">
+        <v>-1.4804509851784</v>
+      </c>
+      <c r="K79">
+        <v>0.56</v>
+      </c>
+      <c r="L79" t="s">
         <v>254</v>
       </c>
-      <c r="C79" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M79" s="1">
-        <v>783936.0</v>
+        <v>689850.0</v>
       </c>
       <c r="N79" s="1">
-        <v>785119.56</v>
+        <v>693779.78</v>
       </c>
       <c r="O79" s="1">
-        <v>0.55</v>
+        <v>0.49</v>
       </c>
       <c r="P79">
         <v>1</v>
       </c>
     </row>
     <row r="80" spans="1:16">
       <c r="A80" t="s">
+        <v>255</v>
+      </c>
+      <c r="B80" t="s">
         <v>256</v>
       </c>
-      <c r="B80" t="s">
+      <c r="C80" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="D80" s="1">
+        <v>99.117</v>
+      </c>
+      <c r="E80" s="1">
+        <v>100.681715</v>
+      </c>
+      <c r="F80" t="s">
+        <v>8</v>
+      </c>
+      <c r="G80">
+        <v>1.0</v>
+      </c>
+      <c r="H80" s="1">
+        <v>604090.29</v>
+      </c>
+      <c r="I80" s="1">
+        <v>-9388.29</v>
+      </c>
+      <c r="J80" s="1">
+        <v>-1.5541203286019</v>
+      </c>
+      <c r="K80">
+        <v>1.76</v>
+      </c>
+      <c r="L80" t="s">
         <v>257</v>
       </c>
-      <c r="C80" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M80" s="1">
-        <v>359240.0</v>
+        <v>594702.0</v>
       </c>
       <c r="N80" s="1">
-        <v>359503.01</v>
+        <v>605241.04</v>
       </c>
       <c r="O80" s="1">
-        <v>0.25</v>
+        <v>0.43</v>
       </c>
       <c r="P80">
         <v>1</v>
       </c>
     </row>
     <row r="81" spans="1:16">
       <c r="A81" t="s">
         <v>258</v>
       </c>
       <c r="B81" t="s">
         <v>259</v>
       </c>
       <c r="C81" s="1">
-        <v>100000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D81" s="1">
-        <v>90.512</v>
+        <v>101.183</v>
       </c>
       <c r="E81" s="1">
-        <v>89.875</v>
+        <v>99.942</v>
       </c>
       <c r="F81" t="s">
         <v>8</v>
       </c>
       <c r="G81">
         <v>1.0</v>
       </c>
       <c r="H81" s="1">
-        <v>89875.0</v>
+        <v>899478.0</v>
       </c>
       <c r="I81" s="1">
-        <v>637.0</v>
+        <v>11169.0</v>
       </c>
       <c r="J81" s="1">
-        <v>0.70876216968011</v>
+        <v>1.2417201977147</v>
       </c>
       <c r="K81">
-        <v>0.13</v>
-[...2 lines deleted...]
-        <v>129.45</v>
+        <v>0.18</v>
+      </c>
+      <c r="L81" t="s">
+        <v>260</v>
       </c>
       <c r="M81" s="1">
-        <v>90512.0</v>
+        <v>910647.0</v>
       </c>
       <c r="N81" s="1">
-        <v>90641.45</v>
+        <v>912255.9</v>
       </c>
       <c r="O81" s="1">
-        <v>0.06</v>
+        <v>0.65</v>
       </c>
       <c r="P81">
         <v>1</v>
       </c>
     </row>
     <row r="82" spans="1:16">
       <c r="A82" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="B82" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="C82" s="1">
-        <v>600000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D82" s="1">
-        <v>97.738</v>
+        <v>94.185</v>
       </c>
       <c r="E82" s="1">
-        <v>99.92916667</v>
+        <v>94.61294429</v>
       </c>
       <c r="F82" t="s">
         <v>8</v>
       </c>
       <c r="G82">
         <v>1.0</v>
       </c>
       <c r="H82" s="1">
-        <v>599575.0</v>
+        <v>662290.61</v>
       </c>
       <c r="I82" s="1">
-        <v>-13147.0</v>
+        <v>-2995.61</v>
       </c>
       <c r="J82" s="1">
-        <v>-2.1927198432223</v>
+        <v>-0.45231050459858</v>
       </c>
       <c r="K82">
-        <v>2.27</v>
+        <v>0.37</v>
       </c>
       <c r="L82" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="M82" s="1">
-        <v>586428.0</v>
+        <v>659295.0</v>
       </c>
       <c r="N82" s="1">
-        <v>600051.29</v>
+        <v>661884.04</v>
       </c>
       <c r="O82" s="1">
-        <v>0.42</v>
+        <v>0.47</v>
       </c>
       <c r="P82">
         <v>1</v>
       </c>
     </row>
     <row r="83" spans="1:16">
       <c r="A83" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="B83" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="C83" s="1">
-        <v>580000.0</v>
+        <v>1100000.0</v>
       </c>
       <c r="D83" s="1">
-        <v>98.033</v>
+        <v>101.155</v>
       </c>
       <c r="E83" s="1">
-        <v>100.00810345</v>
+        <v>100.55165909</v>
       </c>
       <c r="F83" t="s">
         <v>8</v>
       </c>
       <c r="G83">
         <v>1.0</v>
       </c>
       <c r="H83" s="1">
-        <v>580047.0</v>
+        <v>1106068.25</v>
       </c>
       <c r="I83" s="1">
-        <v>-11455.6</v>
+        <v>6636.75</v>
       </c>
       <c r="J83" s="1">
-        <v>-1.9749434097582</v>
+        <v>0.60003078471875</v>
       </c>
       <c r="K83">
-        <v>0.94</v>
+        <v>3.39</v>
       </c>
       <c r="L83" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
       <c r="M83" s="1">
-        <v>568591.4</v>
+        <v>1112705.0</v>
       </c>
       <c r="N83" s="1">
-        <v>574057.38</v>
+        <v>1149958.08</v>
       </c>
       <c r="O83" s="1">
-        <v>0.4</v>
+        <v>0.82</v>
       </c>
       <c r="P83">
         <v>1</v>
       </c>
     </row>
     <row r="84" spans="1:16">
       <c r="A84" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="B84" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="C84" s="1">
-        <v>1100000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D84" s="1">
-        <v>97.9</v>
+        <v>98.369</v>
       </c>
       <c r="E84" s="1">
-        <v>100.03090909</v>
+        <v>99.99133333</v>
       </c>
       <c r="F84" t="s">
         <v>8</v>
       </c>
       <c r="G84">
         <v>1.0</v>
       </c>
       <c r="H84" s="1">
-        <v>1100340.0</v>
+        <v>599948.0</v>
       </c>
       <c r="I84" s="1">
-        <v>-23440.0</v>
+        <v>-9734.0</v>
       </c>
       <c r="J84" s="1">
-        <v>-2.1302506497992</v>
+        <v>-1.6224739477421</v>
       </c>
       <c r="K84">
-        <v>0.31</v>
+        <v>1.71</v>
       </c>
       <c r="L84" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
       <c r="M84" s="1">
-        <v>1076900.0</v>
+        <v>590214.0</v>
       </c>
       <c r="N84" s="1">
-        <v>1080286.49</v>
+        <v>600446.88</v>
       </c>
       <c r="O84" s="1">
-        <v>0.76</v>
+        <v>0.43</v>
       </c>
       <c r="P84">
         <v>1</v>
       </c>
     </row>
     <row r="85" spans="1:16">
       <c r="A85" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="B85" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="C85" s="1">
-        <v>600000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D85" s="1">
-        <v>98.384</v>
+        <v>99.972</v>
       </c>
       <c r="E85" s="1">
-        <v>100.681715</v>
+        <v>95.31451</v>
       </c>
       <c r="F85" t="s">
         <v>8</v>
       </c>
       <c r="G85">
         <v>1.0</v>
       </c>
       <c r="H85" s="1">
-        <v>604090.29</v>
+        <v>667201.57</v>
       </c>
       <c r="I85" s="1">
-        <v>-13786.29</v>
+        <v>32602.43</v>
       </c>
       <c r="J85" s="1">
-        <v>-2.2821571920979</v>
+        <v>4.8864438373549</v>
       </c>
       <c r="K85">
-        <v>1.54</v>
+        <v>1.83</v>
       </c>
       <c r="L85" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
       <c r="M85" s="1">
-        <v>590304.0</v>
+        <v>699804.0</v>
       </c>
       <c r="N85" s="1">
-        <v>599519.75</v>
+        <v>712634.48</v>
       </c>
       <c r="O85" s="1">
-        <v>0.42</v>
+        <v>0.51</v>
       </c>
       <c r="P85">
         <v>1</v>
       </c>
     </row>
     <row r="86" spans="1:16">
       <c r="A86" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="B86" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="C86" s="1">
-        <v>580000.0</v>
+        <v>1100000.0</v>
       </c>
       <c r="D86" s="1">
-        <v>102.265</v>
+        <v>93.43</v>
       </c>
       <c r="E86" s="1">
-        <v>102.24853966</v>
+        <v>94.52690909</v>
       </c>
       <c r="F86" t="s">
         <v>8</v>
       </c>
       <c r="G86">
         <v>1.0</v>
       </c>
       <c r="H86" s="1">
-        <v>593041.53</v>
+        <v>1039796.0</v>
       </c>
       <c r="I86" s="1">
-        <v>95.47</v>
+        <v>-12066.0</v>
       </c>
       <c r="J86" s="1">
-        <v>0.016098366669194</v>
+        <v>-1.1604199285244</v>
       </c>
       <c r="K86">
-        <v>1.3</v>
+        <v>0.35</v>
       </c>
       <c r="L86" t="s">
         <v>274</v>
       </c>
       <c r="M86" s="1">
-        <v>593137.0</v>
+        <v>1027730.0</v>
       </c>
       <c r="N86" s="1">
-        <v>600675.01</v>
+        <v>1031580.0</v>
       </c>
       <c r="O86" s="1">
-        <v>0.42</v>
+        <v>0.73</v>
       </c>
       <c r="P86">
         <v>1</v>
       </c>
     </row>
     <row r="87" spans="1:16">
       <c r="A87" t="s">
         <v>275</v>
       </c>
       <c r="B87" t="s">
         <v>276</v>
       </c>
       <c r="C87" s="1">
-        <v>1100000.0</v>
+        <v>1200000.0</v>
       </c>
       <c r="D87" s="1">
-        <v>100.62</v>
+        <v>97.126</v>
       </c>
       <c r="E87" s="1">
-        <v>100.55165909</v>
+        <v>98.91583333</v>
       </c>
       <c r="F87" t="s">
         <v>8</v>
       </c>
       <c r="G87">
         <v>1.0</v>
       </c>
       <c r="H87" s="1">
-        <v>1106068.25</v>
+        <v>1186990.0</v>
       </c>
       <c r="I87" s="1">
-        <v>751.75</v>
+        <v>-21478.0</v>
       </c>
       <c r="J87" s="1">
-        <v>0.067965968646148</v>
+        <v>-1.8094507957102</v>
       </c>
       <c r="K87">
-        <v>3.09</v>
+        <v>3.99</v>
       </c>
       <c r="L87" t="s">
         <v>277</v>
       </c>
       <c r="M87" s="1">
-        <v>1106820.0</v>
+        <v>1165512.0</v>
       </c>
       <c r="N87" s="1">
-        <v>1140803.22</v>
+        <v>1213409.26</v>
       </c>
       <c r="O87" s="1">
-        <v>0.8</v>
+        <v>0.86</v>
       </c>
       <c r="P87">
         <v>1</v>
       </c>
     </row>
     <row r="88" spans="1:16">
       <c r="A88" t="s">
         <v>278</v>
       </c>
       <c r="B88" t="s">
         <v>279</v>
       </c>
       <c r="C88" s="1">
-        <v>500000.0</v>
+        <v>521000.0</v>
       </c>
       <c r="D88" s="1">
-        <v>98.025</v>
+        <v>98.106</v>
       </c>
       <c r="E88" s="1">
-        <v>99.772</v>
+        <v>99.68758157</v>
       </c>
       <c r="F88" t="s">
         <v>8</v>
       </c>
       <c r="G88">
         <v>1.0</v>
       </c>
       <c r="H88" s="1">
-        <v>498860.0</v>
+        <v>519372.3</v>
       </c>
       <c r="I88" s="1">
-        <v>-8735.0</v>
+        <v>-8240.04</v>
       </c>
       <c r="J88" s="1">
-        <v>-1.7509922623582</v>
+        <v>-1.5865382116066</v>
       </c>
       <c r="K88">
-        <v>0.35</v>
+        <v>1.79</v>
       </c>
       <c r="L88" t="s">
         <v>280</v>
       </c>
       <c r="M88" s="1">
-        <v>490125.0</v>
+        <v>511132.26</v>
       </c>
       <c r="N88" s="1">
-        <v>491880.14</v>
+        <v>520456.73</v>
       </c>
       <c r="O88" s="1">
-        <v>0.34</v>
+        <v>0.37</v>
       </c>
       <c r="P88">
         <v>1</v>
       </c>
     </row>
     <row r="89" spans="1:16">
       <c r="A89" t="s">
         <v>281</v>
       </c>
       <c r="B89" t="s">
         <v>282</v>
       </c>
       <c r="C89" s="1">
-        <v>600000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D89" s="1">
-        <v>97.1</v>
+        <v>98.539</v>
       </c>
       <c r="E89" s="1">
-        <v>99.99133333</v>
+        <v>99.996</v>
       </c>
       <c r="F89" t="s">
         <v>8</v>
       </c>
       <c r="G89">
         <v>1.0</v>
       </c>
       <c r="H89" s="1">
-        <v>599948.0</v>
+        <v>499980.0</v>
       </c>
       <c r="I89" s="1">
-        <v>-17348.0</v>
+        <v>-7285.0</v>
       </c>
       <c r="J89" s="1">
-        <v>-2.8915839372746</v>
+        <v>-1.4570582823313</v>
       </c>
       <c r="K89">
-        <v>1.42</v>
+        <v>1.64</v>
       </c>
       <c r="L89" t="s">
         <v>283</v>
       </c>
       <c r="M89" s="1">
-        <v>582600.0</v>
+        <v>492695.0</v>
       </c>
       <c r="N89" s="1">
-        <v>591106.85</v>
+        <v>500914.18</v>
       </c>
       <c r="O89" s="1">
-        <v>0.41</v>
+        <v>0.36</v>
       </c>
       <c r="P89">
         <v>1</v>
       </c>
     </row>
     <row r="90" spans="1:16">
       <c r="A90" t="s">
         <v>284</v>
       </c>
       <c r="B90" t="s">
         <v>285</v>
       </c>
       <c r="C90" s="1">
-        <v>1100000.0</v>
+        <v>517000.0</v>
       </c>
       <c r="D90" s="1">
-        <v>92.813</v>
+        <v>98.443</v>
       </c>
       <c r="E90" s="1">
-        <v>94.52690909</v>
+        <v>99.72939652</v>
       </c>
       <c r="F90" t="s">
         <v>8</v>
       </c>
       <c r="G90">
         <v>1.0</v>
       </c>
       <c r="H90" s="1">
-        <v>1039796.0</v>
+        <v>515600.98</v>
       </c>
       <c r="I90" s="1">
-        <v>-18853.0</v>
+        <v>-6650.67</v>
       </c>
       <c r="J90" s="1">
-        <v>-1.8131441167306</v>
+        <v>-1.2898869974995</v>
       </c>
       <c r="K90">
-        <v>0.21</v>
+        <v>2.91</v>
       </c>
       <c r="L90" t="s">
         <v>286</v>
       </c>
       <c r="M90" s="1">
-        <v>1020943.0</v>
+        <v>508950.31</v>
       </c>
       <c r="N90" s="1">
-        <v>1023253.0</v>
+        <v>524008.82</v>
       </c>
       <c r="O90" s="1">
-        <v>0.72</v>
+        <v>0.37</v>
       </c>
       <c r="P90">
         <v>1</v>
       </c>
     </row>
     <row r="91" spans="1:16">
       <c r="A91" t="s">
         <v>287</v>
       </c>
       <c r="B91" t="s">
-        <v>285</v>
+        <v>288</v>
       </c>
       <c r="C91" s="1">
         <v>700000.0</v>
       </c>
       <c r="D91" s="1">
-        <v>99.831</v>
+        <v>95.241</v>
       </c>
       <c r="E91" s="1">
-        <v>95.31451</v>
+        <v>93.6</v>
       </c>
       <c r="F91" t="s">
         <v>8</v>
       </c>
       <c r="G91">
         <v>1.0</v>
       </c>
       <c r="H91" s="1">
-        <v>667201.57</v>
+        <v>655200.0</v>
       </c>
       <c r="I91" s="1">
-        <v>31615.43</v>
+        <v>11487.0</v>
       </c>
       <c r="J91" s="1">
-        <v>4.7385125307784</v>
+        <v>1.7532051282051</v>
       </c>
       <c r="K91">
-        <v>1.69</v>
+        <v>0.81</v>
       </c>
       <c r="L91" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
       <c r="M91" s="1">
-        <v>698817.0</v>
+        <v>666687.0</v>
       </c>
       <c r="N91" s="1">
-        <v>710641.17</v>
+        <v>672327.75</v>
       </c>
       <c r="O91" s="1">
-        <v>0.5</v>
+        <v>0.48</v>
       </c>
       <c r="P91">
         <v>1</v>
       </c>
     </row>
     <row r="92" spans="1:16">
       <c r="A92" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="B92" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
       <c r="C92" s="1">
-        <v>1200000.0</v>
+        <v>1500000.0</v>
       </c>
       <c r="D92" s="1">
-        <v>95.724</v>
+        <v>98.491</v>
       </c>
       <c r="E92" s="1">
-        <v>98.91583333</v>
+        <v>100.08276467</v>
       </c>
       <c r="F92" t="s">
         <v>8</v>
       </c>
       <c r="G92">
         <v>1.0</v>
       </c>
       <c r="H92" s="1">
-        <v>1186990.0</v>
+        <v>1501241.47</v>
       </c>
       <c r="I92" s="1">
-        <v>-38302.0</v>
+        <v>-23876.47</v>
       </c>
       <c r="J92" s="1">
-        <v>-3.2268174121096</v>
+        <v>-1.5904483374017</v>
       </c>
       <c r="K92">
-        <v>3.66</v>
+        <v>2.58</v>
       </c>
       <c r="L92" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
       <c r="M92" s="1">
-        <v>1148688.0</v>
+        <v>1477365.0</v>
       </c>
       <c r="N92" s="1">
-        <v>1192557.86</v>
+        <v>1516061.92</v>
       </c>
       <c r="O92" s="1">
-        <v>0.84</v>
+        <v>1.08</v>
       </c>
       <c r="P92">
         <v>1</v>
       </c>
     </row>
     <row r="93" spans="1:16">
       <c r="A93" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="B93" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
       <c r="C93" s="1">
-        <v>521000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D93" s="1">
-        <v>98.255</v>
+        <v>101.619</v>
       </c>
       <c r="E93" s="1">
-        <v>99.68758157</v>
+        <v>103.012</v>
       </c>
       <c r="F93" t="s">
         <v>8</v>
       </c>
       <c r="G93">
         <v>1.0</v>
       </c>
       <c r="H93" s="1">
-        <v>519372.3</v>
+        <v>721084.0</v>
       </c>
       <c r="I93" s="1">
-        <v>-7463.75</v>
+        <v>-9751.0</v>
       </c>
       <c r="J93" s="1">
-        <v>-1.4370712492753</v>
+        <v>-1.3522696384887</v>
       </c>
       <c r="K93">
-        <v>1.54</v>
+        <v>2.76</v>
       </c>
       <c r="L93" t="s">
-        <v>294</v>
+        <v>295</v>
       </c>
       <c r="M93" s="1">
-        <v>511908.55</v>
+        <v>711333.0</v>
       </c>
       <c r="N93" s="1">
-        <v>519934.09</v>
+        <v>730650.12</v>
       </c>
       <c r="O93" s="1">
-        <v>0.36</v>
+        <v>0.52</v>
       </c>
       <c r="P93">
         <v>1</v>
       </c>
     </row>
     <row r="94" spans="1:16">
       <c r="A94" t="s">
-        <v>295</v>
+        <v>296</v>
       </c>
       <c r="B94" t="s">
-        <v>296</v>
+        <v>297</v>
       </c>
       <c r="C94" s="1">
-        <v>500000.0</v>
+        <v>560000.0</v>
       </c>
       <c r="D94" s="1">
-        <v>97.684</v>
+        <v>99.791</v>
       </c>
       <c r="E94" s="1">
-        <v>99.996</v>
+        <v>99.56446429</v>
       </c>
       <c r="F94" t="s">
         <v>8</v>
       </c>
       <c r="G94">
         <v>1.0</v>
       </c>
       <c r="H94" s="1">
-        <v>499980.0</v>
+        <v>557561.0</v>
       </c>
       <c r="I94" s="1">
-        <v>-11560.0</v>
+        <v>1268.6</v>
       </c>
       <c r="J94" s="1">
-        <v>-2.3120924836993</v>
+        <v>0.22752667421143</v>
       </c>
       <c r="K94">
-        <v>1.34</v>
+        <v>0.19</v>
       </c>
       <c r="L94" t="s">
-        <v>297</v>
+        <v>298</v>
       </c>
       <c r="M94" s="1">
-        <v>488420.0</v>
+        <v>558829.6</v>
       </c>
       <c r="N94" s="1">
-        <v>495104.93</v>
+        <v>559903.57</v>
       </c>
       <c r="O94" s="1">
-        <v>0.35</v>
+        <v>0.4</v>
       </c>
       <c r="P94">
         <v>1</v>
       </c>
     </row>
     <row r="95" spans="1:16">
       <c r="A95" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
       <c r="B95" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
       <c r="C95" s="1">
-        <v>517000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D95" s="1">
-        <v>97.452</v>
+        <v>100.002</v>
       </c>
       <c r="E95" s="1">
-        <v>99.72939652</v>
+        <v>101.1515</v>
       </c>
       <c r="F95" t="s">
         <v>8</v>
       </c>
       <c r="G95">
         <v>1.0</v>
       </c>
       <c r="H95" s="1">
-        <v>515600.98</v>
+        <v>404606.0</v>
       </c>
       <c r="I95" s="1">
-        <v>-11774.14</v>
+        <v>-4598.0</v>
       </c>
       <c r="J95" s="1">
-        <v>-2.2835759544134</v>
+        <v>-1.1364141905953</v>
       </c>
       <c r="K95">
-        <v>2.65</v>
+        <v>4.46</v>
       </c>
       <c r="L95" t="s">
-        <v>300</v>
+        <v>301</v>
       </c>
       <c r="M95" s="1">
-        <v>503826.84</v>
+        <v>400008.0</v>
       </c>
       <c r="N95" s="1">
-        <v>517546.82</v>
+        <v>417860.05</v>
       </c>
       <c r="O95" s="1">
-        <v>0.36</v>
+        <v>0.3</v>
       </c>
       <c r="P95">
         <v>1</v>
       </c>
     </row>
     <row r="96" spans="1:16">
       <c r="A96" t="s">
-        <v>301</v>
+        <v>302</v>
       </c>
       <c r="B96" t="s">
-        <v>302</v>
+        <v>303</v>
       </c>
       <c r="C96" s="1">
-        <v>1500000.0</v>
+        <v>347000.0</v>
       </c>
       <c r="D96" s="1">
-        <v>98.104</v>
+        <v>96.369</v>
       </c>
       <c r="E96" s="1">
-        <v>100.08276467</v>
+        <v>99.16931124</v>
       </c>
       <c r="F96" t="s">
         <v>8</v>
       </c>
       <c r="G96">
         <v>1.0</v>
       </c>
       <c r="H96" s="1">
-        <v>1501241.47</v>
+        <v>344117.51</v>
       </c>
       <c r="I96" s="1">
-        <v>-29681.47</v>
+        <v>-9717.08</v>
       </c>
       <c r="J96" s="1">
-        <v>-1.9771283030171</v>
+        <v>-2.8237679622871</v>
       </c>
       <c r="K96">
-        <v>2.28</v>
+        <v>1.11</v>
       </c>
       <c r="L96" t="s">
-        <v>303</v>
+        <v>304</v>
       </c>
       <c r="M96" s="1">
-        <v>1471560.0</v>
+        <v>334400.43</v>
       </c>
       <c r="N96" s="1">
-        <v>1505798.01</v>
+        <v>338262.59</v>
       </c>
       <c r="O96" s="1">
-        <v>1.06</v>
+        <v>0.24</v>
       </c>
       <c r="P96">
         <v>1</v>
       </c>
     </row>
     <row r="97" spans="1:16">
       <c r="A97" t="s">
-        <v>304</v>
+        <v>305</v>
       </c>
       <c r="B97" t="s">
-        <v>305</v>
+        <v>306</v>
       </c>
       <c r="C97" s="1">
-        <v>700000.0</v>
+        <v>1376000.0</v>
       </c>
       <c r="D97" s="1">
-        <v>100.791</v>
+        <v>98.463</v>
       </c>
       <c r="E97" s="1">
-        <v>103.012</v>
+        <v>100.03007631</v>
       </c>
       <c r="F97" t="s">
         <v>8</v>
       </c>
       <c r="G97">
         <v>1.0</v>
       </c>
       <c r="H97" s="1">
-        <v>721084.0</v>
+        <v>1376413.85</v>
       </c>
       <c r="I97" s="1">
-        <v>-15547.0</v>
+        <v>-21562.97</v>
       </c>
       <c r="J97" s="1">
-        <v>-2.156059488215</v>
+        <v>-1.566605131153</v>
       </c>
       <c r="K97">
-        <v>2.43</v>
+        <v>0.52</v>
       </c>
       <c r="L97" t="s">
-        <v>306</v>
+        <v>307</v>
       </c>
       <c r="M97" s="1">
-        <v>705537.0</v>
+        <v>1354850.88</v>
       </c>
       <c r="N97" s="1">
-        <v>722571.93</v>
+        <v>1362062.48</v>
       </c>
       <c r="O97" s="1">
-        <v>0.51</v>
+        <v>0.97</v>
       </c>
       <c r="P97">
         <v>1</v>
       </c>
     </row>
     <row r="98" spans="1:16">
       <c r="A98" t="s">
-        <v>307</v>
+        <v>308</v>
       </c>
       <c r="B98" t="s">
-        <v>308</v>
+        <v>309</v>
       </c>
       <c r="C98" s="1">
-        <v>369000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D98" s="1">
-        <v>100.669</v>
+        <v>103.56</v>
       </c>
       <c r="E98" s="1">
-        <v>100.48160976</v>
+        <v>101.59326143</v>
       </c>
       <c r="F98" t="s">
         <v>8</v>
       </c>
       <c r="G98">
         <v>1.0</v>
       </c>
       <c r="H98" s="1">
-        <v>370777.14</v>
+        <v>711152.83</v>
       </c>
       <c r="I98" s="1">
-        <v>691.47</v>
+        <v>13767.17</v>
       </c>
       <c r="J98" s="1">
-        <v>0.18649207985152</v>
+        <v>1.9358947077522</v>
       </c>
       <c r="K98">
-        <v>1.98</v>
-[...2 lines deleted...]
-        <v>309</v>
+        <v>0.04</v>
+      </c>
+      <c r="L98">
+        <v>273.29</v>
       </c>
       <c r="M98" s="1">
-        <v>371468.61</v>
+        <v>724920.0</v>
       </c>
       <c r="N98" s="1">
-        <v>378785.93</v>
+        <v>725193.29</v>
       </c>
       <c r="O98" s="1">
-        <v>0.27</v>
+        <v>0.52</v>
       </c>
       <c r="P98">
         <v>1</v>
       </c>
     </row>
     <row r="99" spans="1:16">
       <c r="A99" t="s">
         <v>310</v>
       </c>
       <c r="B99" t="s">
         <v>311</v>
       </c>
       <c r="C99" s="1">
-        <v>560000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D99" s="1">
-        <v>98.598</v>
+        <v>104.52</v>
       </c>
       <c r="E99" s="1">
-        <v>99.56446429</v>
+        <v>105.93</v>
       </c>
       <c r="F99" t="s">
         <v>8</v>
       </c>
       <c r="G99">
         <v>1.0</v>
       </c>
       <c r="H99" s="1">
-        <v>557561.0</v>
+        <v>635580.0</v>
       </c>
       <c r="I99" s="1">
-        <v>-5412.2</v>
+        <v>-8460.0</v>
       </c>
       <c r="J99" s="1">
-        <v>-0.97069199603272</v>
+        <v>-1.3310676862079</v>
       </c>
       <c r="K99">
-        <v>3.42</v>
+        <v>0.58</v>
       </c>
       <c r="L99" t="s">
         <v>312</v>
       </c>
       <c r="M99" s="1">
-        <v>552148.8</v>
+        <v>627120.0</v>
       </c>
       <c r="N99" s="1">
-        <v>571319.21</v>
+        <v>630613.15</v>
       </c>
       <c r="O99" s="1">
-        <v>0.4</v>
+        <v>0.45</v>
       </c>
       <c r="P99">
         <v>1</v>
       </c>
     </row>
     <row r="100" spans="1:16">
       <c r="A100" t="s">
         <v>313</v>
       </c>
       <c r="B100" t="s">
         <v>314</v>
       </c>
       <c r="C100" s="1">
-        <v>400000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D100" s="1">
-        <v>99.591</v>
+        <v>87.861</v>
       </c>
       <c r="E100" s="1">
-        <v>101.1515</v>
+        <v>90.05</v>
       </c>
       <c r="F100" t="s">
         <v>8</v>
       </c>
       <c r="G100">
         <v>1.0</v>
       </c>
       <c r="H100" s="1">
-        <v>404606.0</v>
+        <v>540300.0</v>
       </c>
       <c r="I100" s="1">
-        <v>-6242.0</v>
+        <v>-13134.0</v>
       </c>
       <c r="J100" s="1">
-        <v>-1.5427354018477</v>
+        <v>-2.4308717379234</v>
       </c>
       <c r="K100">
-        <v>4.12</v>
+        <v>0.57</v>
       </c>
       <c r="L100" t="s">
         <v>315</v>
       </c>
       <c r="M100" s="1">
-        <v>398364.0</v>
+        <v>527166.0</v>
       </c>
       <c r="N100" s="1">
-        <v>414835.23</v>
+        <v>530585.18</v>
       </c>
       <c r="O100" s="1">
-        <v>0.29</v>
+        <v>0.38</v>
       </c>
       <c r="P100">
         <v>1</v>
       </c>
     </row>
     <row r="101" spans="1:16">
       <c r="A101" t="s">
         <v>316</v>
       </c>
       <c r="B101" t="s">
         <v>317</v>
       </c>
       <c r="C101" s="1">
-        <v>347000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D101" s="1">
-        <v>95.359</v>
+        <v>99.826</v>
       </c>
       <c r="E101" s="1">
-        <v>99.16931124</v>
+        <v>99.33326</v>
       </c>
       <c r="F101" t="s">
         <v>8</v>
       </c>
       <c r="G101">
         <v>1.0</v>
       </c>
       <c r="H101" s="1">
-        <v>344117.51</v>
+        <v>595999.56</v>
       </c>
       <c r="I101" s="1">
-        <v>-13221.78</v>
+        <v>2956.44</v>
       </c>
       <c r="J101" s="1">
-        <v>-3.84222819699</v>
+        <v>0.49604734607522</v>
       </c>
       <c r="K101">
-        <v>0.87</v>
+        <v>2.22</v>
       </c>
       <c r="L101" t="s">
         <v>318</v>
       </c>
       <c r="M101" s="1">
-        <v>330895.73</v>
+        <v>598956.0</v>
       </c>
       <c r="N101" s="1">
-        <v>333926.04</v>
+        <v>612269.01</v>
       </c>
       <c r="O101" s="1">
-        <v>0.23</v>
+        <v>0.44</v>
       </c>
       <c r="P101">
         <v>1</v>
       </c>
     </row>
     <row r="102" spans="1:16">
       <c r="A102" t="s">
         <v>319</v>
       </c>
       <c r="B102" t="s">
         <v>320</v>
       </c>
       <c r="C102" s="1">
-        <v>1376000.0</v>
+        <v>1600000.0</v>
       </c>
       <c r="D102" s="1">
-        <v>97.944</v>
+        <v>84.237</v>
       </c>
       <c r="E102" s="1">
-        <v>100.03007631</v>
+        <v>85.4121875</v>
       </c>
       <c r="F102" t="s">
         <v>8</v>
       </c>
       <c r="G102">
         <v>1.0</v>
       </c>
       <c r="H102" s="1">
-        <v>1376413.85</v>
+        <v>1366595.0</v>
       </c>
       <c r="I102" s="1">
-        <v>-28704.41</v>
+        <v>-18803.0</v>
       </c>
       <c r="J102" s="1">
-        <v>-2.0854490820475</v>
+        <v>-1.3759014192208</v>
       </c>
       <c r="K102">
-        <v>0.28</v>
+        <v>0.3</v>
       </c>
       <c r="L102" t="s">
         <v>321</v>
       </c>
       <c r="M102" s="1">
-        <v>1347709.44</v>
+        <v>1347792.0</v>
       </c>
       <c r="N102" s="1">
-        <v>1351610.8</v>
+        <v>1352663.23</v>
       </c>
       <c r="O102" s="1">
-        <v>0.95</v>
+        <v>0.96</v>
       </c>
       <c r="P102">
         <v>1</v>
       </c>
     </row>
     <row r="103" spans="1:16">
       <c r="A103" t="s">
         <v>322</v>
       </c>
       <c r="B103" t="s">
         <v>323</v>
       </c>
       <c r="C103" s="1">
-        <v>700000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D103" s="1">
-        <v>102.768</v>
+        <v>97.224</v>
       </c>
       <c r="E103" s="1">
-        <v>101.59326143</v>
+        <v>90.06196</v>
       </c>
       <c r="F103" t="s">
         <v>8</v>
       </c>
       <c r="G103">
         <v>1.0</v>
       </c>
       <c r="H103" s="1">
-        <v>711152.83</v>
+        <v>270185.88</v>
       </c>
       <c r="I103" s="1">
-        <v>8223.17</v>
+        <v>21486.12</v>
       </c>
       <c r="J103" s="1">
-        <v>1.1563154434751</v>
+        <v>7.9523474727843</v>
       </c>
       <c r="K103">
-        <v>4.42</v>
+        <v>0.54</v>
       </c>
       <c r="L103" t="s">
-        <v>324</v>
+        <v>260</v>
       </c>
       <c r="M103" s="1">
-        <v>719376.0</v>
+        <v>291672.0</v>
       </c>
       <c r="N103" s="1">
-        <v>750348.6</v>
+        <v>293280.9</v>
       </c>
       <c r="O103" s="1">
-        <v>0.53</v>
+        <v>0.21</v>
       </c>
       <c r="P103">
         <v>1</v>
       </c>
     </row>
     <row r="104" spans="1:16">
       <c r="A104" t="s">
+        <v>324</v>
+      </c>
+      <c r="B104" t="s">
         <v>325</v>
       </c>
-      <c r="B104" t="s">
+      <c r="C104" s="1">
+        <v>369000.0</v>
+      </c>
+      <c r="D104" s="1">
+        <v>100.793</v>
+      </c>
+      <c r="E104" s="1">
+        <v>100.15782656</v>
+      </c>
+      <c r="F104" t="s">
+        <v>8</v>
+      </c>
+      <c r="G104">
+        <v>1.0</v>
+      </c>
+      <c r="H104" s="1">
+        <v>369582.38</v>
+      </c>
+      <c r="I104" s="1">
+        <v>2343.79</v>
+      </c>
+      <c r="J104" s="1">
+        <v>0.63417254902682</v>
+      </c>
+      <c r="K104">
+        <v>3.79</v>
+      </c>
+      <c r="L104" t="s">
         <v>326</v>
       </c>
-      <c r="C104" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M104" s="1">
-        <v>618774.0</v>
+        <v>371926.17</v>
       </c>
       <c r="N104" s="1">
-        <v>619390.44</v>
+        <v>385917.84</v>
       </c>
       <c r="O104" s="1">
-        <v>0.43</v>
+        <v>0.27</v>
       </c>
       <c r="P104">
         <v>1</v>
       </c>
     </row>
     <row r="105" spans="1:16">
       <c r="A105" t="s">
         <v>327</v>
       </c>
       <c r="B105" t="s">
         <v>328</v>
       </c>
       <c r="C105" s="1">
-        <v>600000.0</v>
+        <v>487000.0</v>
       </c>
       <c r="D105" s="1">
-        <v>86.887</v>
+        <v>101.769</v>
       </c>
       <c r="E105" s="1">
-        <v>90.05</v>
+        <v>100.5846961</v>
       </c>
       <c r="F105" t="s">
         <v>8</v>
       </c>
       <c r="G105">
         <v>1.0</v>
       </c>
       <c r="H105" s="1">
-        <v>540300.0</v>
+        <v>489847.47</v>
       </c>
       <c r="I105" s="1">
-        <v>-18978.0</v>
+        <v>5767.56</v>
       </c>
       <c r="J105" s="1">
-        <v>-3.5124930594114</v>
+        <v>1.1774195751179</v>
       </c>
       <c r="K105">
-        <v>0.45</v>
+        <v>3.62</v>
       </c>
       <c r="L105" t="s">
         <v>329</v>
       </c>
       <c r="M105" s="1">
-        <v>521322.0</v>
+        <v>495615.03</v>
       </c>
       <c r="N105" s="1">
-        <v>523993.23</v>
+        <v>513245.43</v>
       </c>
       <c r="O105" s="1">
         <v>0.37</v>
       </c>
       <c r="P105">
         <v>1</v>
       </c>
     </row>
     <row r="106" spans="1:16">
       <c r="A106" t="s">
         <v>330</v>
       </c>
       <c r="B106" t="s">
         <v>331</v>
       </c>
       <c r="C106" s="1">
-        <v>600000.0</v>
+        <v>1052000.0</v>
       </c>
       <c r="D106" s="1">
-        <v>99.994</v>
+        <v>103.693</v>
       </c>
       <c r="E106" s="1">
-        <v>99.33326</v>
+        <v>102.3524135</v>
       </c>
       <c r="F106" t="s">
         <v>8</v>
       </c>
       <c r="G106">
         <v>1.0</v>
       </c>
       <c r="H106" s="1">
-        <v>595999.56</v>
+        <v>1076747.39</v>
       </c>
       <c r="I106" s="1">
-        <v>3964.44</v>
+        <v>14102.97</v>
       </c>
       <c r="J106" s="1">
-        <v>0.66517498771308</v>
+        <v>1.3097751739152</v>
       </c>
       <c r="K106">
-        <v>1.92</v>
+        <v>2.35</v>
       </c>
       <c r="L106" t="s">
         <v>332</v>
       </c>
       <c r="M106" s="1">
-        <v>599964.0</v>
+        <v>1090850.36</v>
       </c>
       <c r="N106" s="1">
-        <v>611493.45</v>
+        <v>1115605.3</v>
       </c>
       <c r="O106" s="1">
-        <v>0.43</v>
+        <v>0.79</v>
       </c>
       <c r="P106">
         <v>1</v>
       </c>
     </row>
     <row r="107" spans="1:16">
       <c r="A107" t="s">
         <v>333</v>
       </c>
       <c r="B107" t="s">
         <v>334</v>
       </c>
       <c r="C107" s="1">
-        <v>1600000.0</v>
+        <v>1700000.0</v>
       </c>
       <c r="D107" s="1">
-        <v>83.389</v>
+        <v>98.385</v>
       </c>
       <c r="E107" s="1">
-        <v>85.4121875</v>
+        <v>99.57176471</v>
       </c>
       <c r="F107" t="s">
         <v>8</v>
       </c>
       <c r="G107">
         <v>1.0</v>
       </c>
       <c r="H107" s="1">
-        <v>1366595.0</v>
+        <v>1692720.0</v>
       </c>
       <c r="I107" s="1">
-        <v>-32371.0</v>
+        <v>-20175.0</v>
       </c>
       <c r="J107" s="1">
-        <v>-2.368733970196</v>
+        <v>-1.1918687083511</v>
       </c>
       <c r="K107">
-        <v>0.24</v>
+        <v>0.36</v>
       </c>
       <c r="L107" t="s">
         <v>335</v>
       </c>
       <c r="M107" s="1">
-        <v>1334224.0</v>
+        <v>1672545.0</v>
       </c>
       <c r="N107" s="1">
-        <v>1338021.26</v>
+        <v>1678692.95</v>
       </c>
       <c r="O107" s="1">
-        <v>0.94</v>
+        <v>1.2</v>
       </c>
       <c r="P107">
         <v>1</v>
       </c>
     </row>
     <row r="108" spans="1:16">
       <c r="A108" t="s">
         <v>336</v>
       </c>
       <c r="B108" t="s">
         <v>337</v>
       </c>
       <c r="C108" s="1">
-        <v>300000.0</v>
+        <v>549000.0</v>
       </c>
       <c r="D108" s="1">
-        <v>96.747</v>
+        <v>98.185</v>
       </c>
       <c r="E108" s="1">
-        <v>90.06196</v>
+        <v>99.96353552</v>
       </c>
       <c r="F108" t="s">
         <v>8</v>
       </c>
       <c r="G108">
         <v>1.0</v>
       </c>
       <c r="H108" s="1">
-        <v>270185.88</v>
+        <v>548799.81</v>
       </c>
       <c r="I108" s="1">
-        <v>20055.12</v>
+        <v>-9764.16</v>
       </c>
       <c r="J108" s="1">
-        <v>7.4227120973161</v>
+        <v>-1.7791842894406</v>
       </c>
       <c r="K108">
-        <v>0.48</v>
+        <v>1.49</v>
       </c>
       <c r="L108" t="s">
         <v>338</v>
       </c>
       <c r="M108" s="1">
-        <v>290241.0</v>
+        <v>539035.65</v>
       </c>
       <c r="N108" s="1">
-        <v>291677.3</v>
+        <v>547214.25</v>
       </c>
       <c r="O108" s="1">
-        <v>0.2</v>
+        <v>0.39</v>
       </c>
       <c r="P108">
         <v>1</v>
       </c>
     </row>
     <row r="109" spans="1:16">
       <c r="A109" t="s">
         <v>339</v>
       </c>
       <c r="B109" t="s">
         <v>340</v>
       </c>
       <c r="C109" s="1">
-        <v>369000.0</v>
+        <v>714000.0</v>
       </c>
       <c r="D109" s="1">
-        <v>100.079</v>
+        <v>101.179</v>
       </c>
       <c r="E109" s="1">
-        <v>100.15782656</v>
+        <v>100.0</v>
       </c>
       <c r="F109" t="s">
         <v>8</v>
       </c>
       <c r="G109">
         <v>1.0</v>
       </c>
       <c r="H109" s="1">
-        <v>369582.38</v>
+        <v>714000.0</v>
       </c>
       <c r="I109" s="1">
-        <v>-290.87</v>
+        <v>8418.06</v>
       </c>
       <c r="J109" s="1">
-        <v>-0.078702345063095</v>
+        <v>1.179</v>
       </c>
       <c r="K109">
-        <v>3.48</v>
+        <v>0.32</v>
       </c>
       <c r="L109" t="s">
         <v>341</v>
       </c>
       <c r="M109" s="1">
-        <v>369291.51</v>
+        <v>722418.06</v>
       </c>
       <c r="N109" s="1">
-        <v>382150.91</v>
+        <v>724730.25</v>
       </c>
       <c r="O109" s="1">
-        <v>0.27</v>
+        <v>0.52</v>
       </c>
       <c r="P109">
         <v>1</v>
       </c>
     </row>
     <row r="110" spans="1:16">
       <c r="A110" t="s">
         <v>342</v>
       </c>
       <c r="B110" t="s">
         <v>343</v>
       </c>
       <c r="C110" s="1">
-        <v>487000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D110" s="1">
-        <v>100.715</v>
+        <v>88.592</v>
       </c>
       <c r="E110" s="1">
-        <v>100.5846961</v>
+        <v>90.124458</v>
       </c>
       <c r="F110" t="s">
         <v>8</v>
       </c>
       <c r="G110">
         <v>1.0</v>
       </c>
       <c r="H110" s="1">
-        <v>489847.47</v>
+        <v>450622.29</v>
       </c>
       <c r="I110" s="1">
-        <v>634.58</v>
+        <v>-7662.29</v>
       </c>
       <c r="J110" s="1">
-        <v>0.12954644840771</v>
+        <v>-1.7003797126858</v>
       </c>
       <c r="K110">
-        <v>3.32</v>
+        <v>0.69</v>
       </c>
       <c r="L110" t="s">
         <v>344</v>
       </c>
       <c r="M110" s="1">
-        <v>490482.05</v>
+        <v>442960.0</v>
       </c>
       <c r="N110" s="1">
-        <v>506664.79</v>
+        <v>446424.04</v>
       </c>
       <c r="O110" s="1">
-        <v>0.36</v>
+        <v>0.32</v>
       </c>
       <c r="P110">
         <v>1</v>
       </c>
     </row>
     <row r="111" spans="1:16">
       <c r="A111" t="s">
         <v>345</v>
       </c>
       <c r="B111" t="s">
         <v>346</v>
       </c>
       <c r="C111" s="1">
-        <v>1052000.0</v>
+        <v>2200000.0</v>
       </c>
       <c r="D111" s="1">
-        <v>102.962</v>
+        <v>98.357</v>
       </c>
       <c r="E111" s="1">
-        <v>102.3524135</v>
+        <v>99.87081818</v>
       </c>
       <c r="F111" t="s">
         <v>8</v>
       </c>
       <c r="G111">
         <v>1.0</v>
       </c>
       <c r="H111" s="1">
-        <v>1076747.39</v>
+        <v>2197158.0</v>
       </c>
       <c r="I111" s="1">
-        <v>6412.85</v>
+        <v>-33304.0</v>
       </c>
       <c r="J111" s="1">
-        <v>0.59557608957845</v>
+        <v>-1.5157762891881</v>
       </c>
       <c r="K111">
-        <v>2.03</v>
+        <v>0.57</v>
       </c>
       <c r="L111" t="s">
         <v>347</v>
       </c>
       <c r="M111" s="1">
-        <v>1083160.24</v>
+        <v>2163854.0</v>
       </c>
       <c r="N111" s="1">
-        <v>1104500.71</v>
+        <v>2176285.51</v>
       </c>
       <c r="O111" s="1">
-        <v>0.77</v>
+        <v>1.55</v>
       </c>
       <c r="P111">
         <v>1</v>
       </c>
     </row>
     <row r="112" spans="1:16">
       <c r="A112" t="s">
         <v>348</v>
       </c>
       <c r="B112" t="s">
         <v>349</v>
       </c>
       <c r="C112" s="1">
-        <v>1700000.0</v>
+        <v>1299000.0</v>
       </c>
       <c r="D112" s="1">
-        <v>98.152</v>
+        <v>98.093</v>
       </c>
       <c r="E112" s="1">
-        <v>99.57176471</v>
+        <v>100.05043341</v>
       </c>
       <c r="F112" t="s">
         <v>8</v>
       </c>
       <c r="G112">
         <v>1.0</v>
       </c>
       <c r="H112" s="1">
-        <v>1692720.0</v>
+        <v>1299655.13</v>
       </c>
       <c r="I112" s="1">
-        <v>-24136.0</v>
+        <v>-25427.06</v>
       </c>
       <c r="J112" s="1">
-        <v>-1.4258707878444</v>
+        <v>-1.95644670752</v>
       </c>
       <c r="K112">
-        <v>0.13</v>
+        <v>0.55</v>
       </c>
       <c r="L112" t="s">
         <v>350</v>
       </c>
       <c r="M112" s="1">
-        <v>1668584.0</v>
+        <v>1274228.07</v>
       </c>
       <c r="N112" s="1">
-        <v>1670819.62</v>
+        <v>1281425.24</v>
       </c>
       <c r="O112" s="1">
-        <v>1.17</v>
+        <v>0.91</v>
       </c>
       <c r="P112">
         <v>1</v>
       </c>
     </row>
     <row r="113" spans="1:16">
       <c r="A113" t="s">
         <v>351</v>
       </c>
       <c r="B113" t="s">
         <v>352</v>
       </c>
       <c r="C113" s="1">
-        <v>139000.0</v>
+        <v>1700000.0</v>
       </c>
       <c r="D113" s="1">
-        <v>97.745</v>
+        <v>100.548</v>
       </c>
       <c r="E113" s="1">
-        <v>100.21819424</v>
+        <v>103.15</v>
       </c>
       <c r="F113" t="s">
         <v>8</v>
       </c>
       <c r="G113">
         <v>1.0</v>
       </c>
       <c r="H113" s="1">
-        <v>139303.29</v>
+        <v>1753550.0</v>
       </c>
       <c r="I113" s="1">
-        <v>-3437.74</v>
+        <v>-44234.0</v>
       </c>
       <c r="J113" s="1">
-        <v>-2.4678096260325</v>
+        <v>-2.5225399903054</v>
       </c>
       <c r="K113">
-        <v>0.74</v>
+        <v>0.33</v>
       </c>
       <c r="L113" t="s">
         <v>353</v>
       </c>
       <c r="M113" s="1">
-        <v>135865.55</v>
+        <v>1709316.0</v>
       </c>
       <c r="N113" s="1">
-        <v>136888.06</v>
+        <v>1714842.16</v>
       </c>
       <c r="O113" s="1">
-        <v>0.1</v>
+        <v>1.22</v>
       </c>
       <c r="P113">
         <v>1</v>
       </c>
     </row>
     <row r="114" spans="1:16">
       <c r="A114" t="s">
         <v>354</v>
       </c>
       <c r="B114" t="s">
         <v>355</v>
       </c>
       <c r="C114" s="1">
-        <v>619000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D114" s="1">
-        <v>99.833</v>
+        <v>99.087</v>
       </c>
       <c r="E114" s="1">
-        <v>99.80049435</v>
+        <v>100.77214333</v>
       </c>
       <c r="F114" t="s">
         <v>8</v>
       </c>
       <c r="G114">
         <v>1.0</v>
       </c>
       <c r="H114" s="1">
-        <v>617765.06</v>
+        <v>604632.86</v>
       </c>
       <c r="I114" s="1">
-        <v>201.21</v>
+        <v>-10110.86</v>
       </c>
       <c r="J114" s="1">
-        <v>0.032570634538638</v>
+        <v>-1.6722313107495</v>
       </c>
       <c r="K114">
-        <v>3.04</v>
+        <v>2.77</v>
       </c>
       <c r="L114" t="s">
         <v>356</v>
       </c>
       <c r="M114" s="1">
-        <v>617966.27</v>
+        <v>594522.0</v>
       </c>
       <c r="N114" s="1">
-        <v>636777.93</v>
+        <v>611143.64</v>
       </c>
       <c r="O114" s="1">
-        <v>0.45</v>
+        <v>0.44</v>
       </c>
       <c r="P114">
         <v>1</v>
       </c>
     </row>
     <row r="115" spans="1:16">
       <c r="A115" t="s">
         <v>357</v>
       </c>
       <c r="B115" t="s">
         <v>358</v>
       </c>
       <c r="C115" s="1">
-        <v>949000.0</v>
+        <v>1500000.0</v>
       </c>
       <c r="D115" s="1">
-        <v>97.985</v>
+        <v>93.85</v>
       </c>
       <c r="E115" s="1">
-        <v>99.96353635</v>
+        <v>90.63588067</v>
       </c>
       <c r="F115" t="s">
         <v>8</v>
       </c>
       <c r="G115">
         <v>1.0</v>
       </c>
       <c r="H115" s="1">
-        <v>948653.96</v>
+        <v>1359538.21</v>
       </c>
       <c r="I115" s="1">
-        <v>-18776.31</v>
+        <v>48211.79</v>
       </c>
       <c r="J115" s="1">
-        <v>-1.9792580637096</v>
+        <v>3.5461886724022</v>
       </c>
       <c r="K115">
-        <v>1.2</v>
+        <v>0.29</v>
       </c>
       <c r="L115" t="s">
         <v>359</v>
       </c>
       <c r="M115" s="1">
-        <v>929877.65</v>
+        <v>1407750.0</v>
       </c>
       <c r="N115" s="1">
-        <v>941285.15</v>
+        <v>1412085.62</v>
       </c>
       <c r="O115" s="1">
-        <v>0.66</v>
+        <v>1.01</v>
       </c>
       <c r="P115">
         <v>1</v>
       </c>
     </row>
     <row r="116" spans="1:16">
       <c r="A116" t="s">
         <v>360</v>
       </c>
       <c r="B116" t="s">
         <v>361</v>
       </c>
       <c r="C116" s="1">
-        <v>1100000.0</v>
+        <v>1321000.0</v>
       </c>
       <c r="D116" s="1">
-        <v>87.642</v>
+        <v>100.25</v>
       </c>
       <c r="E116" s="1">
-        <v>90.12445818</v>
+        <v>100.36824451</v>
       </c>
       <c r="F116" t="s">
         <v>8</v>
       </c>
       <c r="G116">
         <v>1.0</v>
       </c>
       <c r="H116" s="1">
-        <v>991369.04</v>
+        <v>1325864.51</v>
       </c>
       <c r="I116" s="1">
-        <v>-27307.04</v>
+        <v>-1562.01</v>
       </c>
       <c r="J116" s="1">
-        <v>-2.7544777876057</v>
+        <v>-0.11781068036884</v>
       </c>
       <c r="K116">
-        <v>0.63</v>
+        <v>2.15</v>
       </c>
       <c r="L116" t="s">
         <v>362</v>
       </c>
       <c r="M116" s="1">
-        <v>964062.0</v>
+        <v>1324302.5</v>
       </c>
       <c r="N116" s="1">
-        <v>970944.53</v>
+        <v>1352767.34</v>
       </c>
       <c r="O116" s="1">
-        <v>0.68</v>
+        <v>0.96</v>
       </c>
       <c r="P116">
         <v>1</v>
       </c>
     </row>
     <row r="117" spans="1:16">
       <c r="A117" t="s">
         <v>363</v>
       </c>
       <c r="B117" t="s">
         <v>364</v>
       </c>
       <c r="C117" s="1">
-        <v>2200000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D117" s="1">
-        <v>98.003</v>
+        <v>99.634</v>
       </c>
       <c r="E117" s="1">
-        <v>99.87081818</v>
+        <v>99.5</v>
       </c>
       <c r="F117" t="s">
         <v>8</v>
       </c>
       <c r="G117">
         <v>1.0</v>
       </c>
       <c r="H117" s="1">
-        <v>2197158.0</v>
+        <v>895500.0</v>
       </c>
       <c r="I117" s="1">
-        <v>-41092.0</v>
+        <v>1206.0</v>
       </c>
       <c r="J117" s="1">
-        <v>-1.8702341843418</v>
+        <v>0.13467336683417</v>
       </c>
       <c r="K117">
-        <v>0.28</v>
+        <v>0.55</v>
       </c>
       <c r="L117" t="s">
         <v>365</v>
       </c>
       <c r="M117" s="1">
-        <v>2156066.0</v>
+        <v>896706.0</v>
       </c>
       <c r="N117" s="1">
-        <v>2162168.74</v>
+        <v>901663.2</v>
       </c>
       <c r="O117" s="1">
-        <v>1.52</v>
+        <v>0.64</v>
       </c>
       <c r="P117">
         <v>1</v>
       </c>
     </row>
     <row r="118" spans="1:16">
       <c r="A118" t="s">
         <v>366</v>
       </c>
       <c r="B118" t="s">
         <v>367</v>
       </c>
       <c r="C118" s="1">
-        <v>1299000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D118" s="1">
-        <v>97.605</v>
+        <v>98.092</v>
       </c>
       <c r="E118" s="1">
-        <v>100.05043341</v>
+        <v>99.794</v>
       </c>
       <c r="F118" t="s">
         <v>8</v>
       </c>
       <c r="G118">
         <v>1.0</v>
       </c>
       <c r="H118" s="1">
-        <v>1299655.13</v>
+        <v>399176.0</v>
       </c>
       <c r="I118" s="1">
-        <v>-31766.18</v>
+        <v>-6808.0</v>
       </c>
       <c r="J118" s="1">
-        <v>-2.4442007165393</v>
+        <v>-1.7055133575165</v>
       </c>
       <c r="K118">
-        <v>0.31</v>
+        <v>0.44</v>
       </c>
       <c r="L118" t="s">
         <v>368</v>
       </c>
       <c r="M118" s="1">
-        <v>1267888.95</v>
+        <v>392368.0</v>
       </c>
       <c r="N118" s="1">
-        <v>1271887.38</v>
+        <v>394132.38</v>
       </c>
       <c r="O118" s="1">
-        <v>0.89</v>
+        <v>0.28</v>
       </c>
       <c r="P118">
         <v>1</v>
       </c>
     </row>
     <row r="119" spans="1:16">
       <c r="A119" t="s">
         <v>369</v>
       </c>
       <c r="B119" t="s">
         <v>370</v>
       </c>
       <c r="C119" s="1">
-        <v>1700000.0</v>
+        <v>558000.0</v>
       </c>
       <c r="D119" s="1">
-        <v>99.393</v>
+        <v>105.646</v>
       </c>
       <c r="E119" s="1">
-        <v>103.15</v>
+        <v>101.92626523</v>
       </c>
       <c r="F119" t="s">
         <v>8</v>
       </c>
       <c r="G119">
         <v>1.0</v>
       </c>
       <c r="H119" s="1">
-        <v>1753550.0</v>
+        <v>568748.56</v>
       </c>
       <c r="I119" s="1">
-        <v>-63869.0</v>
+        <v>20756.12</v>
       </c>
       <c r="J119" s="1">
-        <v>-3.6422685409598</v>
+        <v>3.6494369322008</v>
       </c>
       <c r="K119">
-        <v>0.02</v>
-[...2 lines deleted...]
-        <v>368.41</v>
+        <v>0.68</v>
+      </c>
+      <c r="L119" t="s">
+        <v>371</v>
       </c>
       <c r="M119" s="1">
-        <v>1689681.0</v>
+        <v>589504.68</v>
       </c>
       <c r="N119" s="1">
-        <v>1690049.41</v>
+        <v>593274.59</v>
       </c>
       <c r="O119" s="1">
-        <v>1.19</v>
+        <v>0.42</v>
       </c>
       <c r="P119">
         <v>1</v>
       </c>
     </row>
     <row r="120" spans="1:16">
       <c r="A120" t="s">
-        <v>371</v>
+        <v>372</v>
       </c>
       <c r="B120" t="s">
-        <v>372</v>
+        <v>373</v>
       </c>
       <c r="C120" s="1">
-        <v>600000.0</v>
+        <v>2000000.0</v>
       </c>
       <c r="D120" s="1">
-        <v>98.756</v>
+        <v>97.261</v>
       </c>
       <c r="E120" s="1">
-        <v>100.77214333</v>
+        <v>99.2653</v>
       </c>
       <c r="F120" t="s">
         <v>8</v>
       </c>
       <c r="G120">
         <v>1.0</v>
       </c>
       <c r="H120" s="1">
-        <v>604632.86</v>
+        <v>1985306.0</v>
       </c>
       <c r="I120" s="1">
-        <v>-12096.86</v>
+        <v>-40086.0</v>
       </c>
       <c r="J120" s="1">
-        <v>-2.0006950995022</v>
+        <v>-2.0191345817723</v>
       </c>
       <c r="K120">
-        <v>2.53</v>
+        <v>1.35</v>
       </c>
       <c r="L120" t="s">
-        <v>373</v>
+        <v>374</v>
       </c>
       <c r="M120" s="1">
-        <v>592536.0</v>
+        <v>1945220.0</v>
       </c>
       <c r="N120" s="1">
-        <v>607707.78</v>
+        <v>1972288.49</v>
       </c>
       <c r="O120" s="1">
-        <v>0.43</v>
+        <v>1.4</v>
       </c>
       <c r="P120">
         <v>1</v>
       </c>
     </row>
     <row r="121" spans="1:16">
       <c r="A121" t="s">
-        <v>374</v>
+        <v>375</v>
       </c>
       <c r="B121" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
       <c r="C121" s="1">
-        <v>2200000.0</v>
+        <v>489000.0</v>
       </c>
       <c r="D121" s="1">
-        <v>93.282</v>
+        <v>99.833</v>
       </c>
       <c r="E121" s="1">
-        <v>90.63588091</v>
+        <v>100.27266462</v>
       </c>
       <c r="F121" t="s">
         <v>8</v>
       </c>
       <c r="G121">
         <v>1.0</v>
       </c>
       <c r="H121" s="1">
-        <v>1993989.38</v>
+        <v>490333.33</v>
       </c>
       <c r="I121" s="1">
-        <v>58214.62</v>
+        <v>-2149.96</v>
       </c>
       <c r="J121" s="1">
-        <v>2.9195050176245</v>
+        <v>-0.43846907164153</v>
       </c>
       <c r="K121">
-        <v>0.25</v>
+        <v>2.8</v>
       </c>
       <c r="L121" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
       <c r="M121" s="1">
-        <v>2052204.0</v>
+        <v>488183.37</v>
       </c>
       <c r="N121" s="1">
-        <v>2057719.07</v>
+        <v>501881.85</v>
       </c>
       <c r="O121" s="1">
-        <v>1.44</v>
+        <v>0.36</v>
       </c>
       <c r="P121">
         <v>1</v>
       </c>
     </row>
     <row r="122" spans="1:16">
       <c r="A122" t="s">
-        <v>377</v>
+        <v>378</v>
       </c>
       <c r="B122" t="s">
-        <v>378</v>
+        <v>379</v>
       </c>
       <c r="C122" s="1">
-        <v>1321000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D122" s="1">
-        <v>99.527</v>
+        <v>99.349</v>
       </c>
       <c r="E122" s="1">
-        <v>100.36824451</v>
+        <v>101.20214286</v>
       </c>
       <c r="F122" t="s">
         <v>8</v>
       </c>
       <c r="G122">
         <v>1.0</v>
       </c>
       <c r="H122" s="1">
-        <v>1325864.51</v>
+        <v>708415.0</v>
       </c>
       <c r="I122" s="1">
-        <v>-11112.84</v>
+        <v>-12972.0</v>
       </c>
       <c r="J122" s="1">
-        <v>-0.83815804074882</v>
+        <v>-1.8311300579463</v>
       </c>
       <c r="K122">
-        <v>1.88</v>
+        <v>0.46</v>
       </c>
       <c r="L122" t="s">
-        <v>379</v>
+        <v>380</v>
       </c>
       <c r="M122" s="1">
-        <v>1314751.67</v>
+        <v>695443.0</v>
       </c>
       <c r="N122" s="1">
-        <v>1339593.71</v>
+        <v>698636.15</v>
       </c>
       <c r="O122" s="1">
-        <v>0.94</v>
+        <v>0.5</v>
       </c>
       <c r="P122">
         <v>1</v>
       </c>
     </row>
     <row r="123" spans="1:16">
       <c r="A123" t="s">
-        <v>380</v>
+        <v>381</v>
       </c>
       <c r="B123" t="s">
-        <v>381</v>
+        <v>382</v>
       </c>
       <c r="C123" s="1">
-        <v>900000.0</v>
+        <v>1774000.0</v>
       </c>
       <c r="D123" s="1">
-        <v>98.921</v>
+        <v>98.694</v>
       </c>
       <c r="E123" s="1">
-        <v>99.5</v>
+        <v>99.8724549</v>
       </c>
       <c r="F123" t="s">
         <v>8</v>
       </c>
       <c r="G123">
         <v>1.0</v>
       </c>
       <c r="H123" s="1">
-        <v>895500.0</v>
+        <v>1771737.35</v>
       </c>
       <c r="I123" s="1">
-        <v>-5211.0</v>
+        <v>-20905.79</v>
       </c>
       <c r="J123" s="1">
-        <v>-0.58190954773869</v>
+        <v>-1.1799598851376</v>
       </c>
       <c r="K123">
-        <v>0.27</v>
+        <v>0.71</v>
       </c>
       <c r="L123" t="s">
-        <v>382</v>
+        <v>383</v>
       </c>
       <c r="M123" s="1">
-        <v>890289.0</v>
+        <v>1750831.56</v>
       </c>
       <c r="N123" s="1">
-        <v>892675.8</v>
+        <v>1763468.27</v>
       </c>
       <c r="O123" s="1">
-        <v>0.63</v>
+        <v>1.26</v>
       </c>
       <c r="P123">
         <v>1</v>
       </c>
     </row>
     <row r="124" spans="1:16">
       <c r="A124" t="s">
-        <v>383</v>
+        <v>384</v>
       </c>
       <c r="B124" t="s">
-        <v>384</v>
+        <v>385</v>
       </c>
       <c r="C124" s="1">
-        <v>400000.0</v>
+        <v>1500000.0</v>
       </c>
       <c r="D124" s="1">
-        <v>97.785</v>
+        <v>104.45</v>
       </c>
       <c r="E124" s="1">
-        <v>99.794</v>
+        <v>101.10285133</v>
       </c>
       <c r="F124" t="s">
         <v>8</v>
       </c>
       <c r="G124">
         <v>1.0</v>
       </c>
       <c r="H124" s="1">
-        <v>399176.0</v>
+        <v>1516542.77</v>
       </c>
       <c r="I124" s="1">
-        <v>-8036.0</v>
+        <v>50207.23</v>
       </c>
       <c r="J124" s="1">
-        <v>-2.013147082991</v>
+        <v>3.3106372595083</v>
       </c>
       <c r="K124">
-        <v>0.17</v>
+        <v>0.03</v>
       </c>
       <c r="L124">
-        <v>690.41</v>
+        <v>441.78</v>
       </c>
       <c r="M124" s="1">
-        <v>391140.0</v>
+        <v>1566750.0</v>
       </c>
       <c r="N124" s="1">
-        <v>391830.41</v>
+        <v>1567191.78</v>
       </c>
       <c r="O124" s="1">
-        <v>0.27</v>
+        <v>1.12</v>
       </c>
       <c r="P124">
         <v>1</v>
       </c>
     </row>
     <row r="125" spans="1:16">
       <c r="A125" t="s">
-        <v>385</v>
+        <v>386</v>
       </c>
       <c r="B125" t="s">
-        <v>386</v>
+        <v>387</v>
       </c>
       <c r="C125" s="1">
-        <v>558000.0</v>
+        <v>803000.0</v>
       </c>
       <c r="D125" s="1">
-        <v>103.884</v>
+        <v>99.926</v>
       </c>
       <c r="E125" s="1">
-        <v>101.92626523</v>
+        <v>102.44851557</v>
       </c>
       <c r="F125" t="s">
         <v>8</v>
       </c>
       <c r="G125">
         <v>1.0</v>
       </c>
       <c r="H125" s="1">
-        <v>568748.56</v>
+        <v>822661.58</v>
       </c>
       <c r="I125" s="1">
-        <v>10924.16</v>
+        <v>-20255.8</v>
       </c>
       <c r="J125" s="1">
-        <v>1.9207362916224</v>
+        <v>-2.4622275419742</v>
       </c>
       <c r="K125">
-        <v>0.19</v>
-[...2 lines deleted...]
-        <v>387</v>
+        <v>0.01</v>
+      </c>
+      <c r="L125">
+        <v>88.0</v>
       </c>
       <c r="M125" s="1">
-        <v>579672.72</v>
+        <v>802405.78</v>
       </c>
       <c r="N125" s="1">
-        <v>580736.03</v>
+        <v>802493.78</v>
       </c>
       <c r="O125" s="1">
-        <v>0.41</v>
+        <v>0.57</v>
       </c>
       <c r="P125">
         <v>1</v>
       </c>
     </row>
     <row r="126" spans="1:16">
       <c r="A126" t="s">
         <v>388</v>
       </c>
       <c r="B126" t="s">
         <v>389</v>
       </c>
       <c r="C126" s="1">
-        <v>2000000.0</v>
+        <v>468000.0</v>
       </c>
       <c r="D126" s="1">
-        <v>96.637</v>
+        <v>97.804</v>
       </c>
       <c r="E126" s="1">
-        <v>99.2653</v>
+        <v>99.49946581</v>
       </c>
       <c r="F126" t="s">
         <v>8</v>
       </c>
       <c r="G126">
         <v>1.0</v>
       </c>
       <c r="H126" s="1">
-        <v>1985306.0</v>
+        <v>465657.5</v>
       </c>
       <c r="I126" s="1">
-        <v>-52566.0</v>
+        <v>-7934.78</v>
       </c>
       <c r="J126" s="1">
-        <v>-2.6477530415966</v>
+        <v>-1.7039948889473</v>
       </c>
       <c r="K126">
-        <v>1.1</v>
+        <v>0.42</v>
       </c>
       <c r="L126" t="s">
         <v>390</v>
       </c>
       <c r="M126" s="1">
-        <v>1932740.0</v>
+        <v>457722.72</v>
       </c>
       <c r="N126" s="1">
-        <v>1954822.19</v>
+        <v>459681.27</v>
       </c>
       <c r="O126" s="1">
-        <v>1.37</v>
+        <v>0.33</v>
       </c>
       <c r="P126">
         <v>1</v>
       </c>
     </row>
     <row r="127" spans="1:16">
       <c r="A127" t="s">
         <v>391</v>
       </c>
       <c r="B127" t="s">
         <v>392</v>
       </c>
       <c r="C127" s="1">
-        <v>489000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D127" s="1">
-        <v>99.428</v>
+        <v>100.447</v>
       </c>
       <c r="E127" s="1">
-        <v>100.27266462</v>
+        <v>103.074</v>
       </c>
       <c r="F127" t="s">
         <v>8</v>
       </c>
       <c r="G127">
         <v>1.0</v>
       </c>
       <c r="H127" s="1">
-        <v>490333.33</v>
+        <v>618444.0</v>
       </c>
       <c r="I127" s="1">
-        <v>-4130.41</v>
+        <v>-15762.0</v>
       </c>
       <c r="J127" s="1">
-        <v>-0.84236778274893</v>
+        <v>-2.5486543648253</v>
       </c>
       <c r="K127">
-        <v>2.52</v>
+        <v>3.84</v>
       </c>
       <c r="L127" t="s">
         <v>393</v>
       </c>
       <c r="M127" s="1">
-        <v>486202.92</v>
+        <v>602682.0</v>
       </c>
       <c r="N127" s="1">
-        <v>498521.7</v>
+        <v>625695.7</v>
       </c>
       <c r="O127" s="1">
-        <v>0.35</v>
+        <v>0.45</v>
       </c>
       <c r="P127">
         <v>1</v>
       </c>
     </row>
     <row r="128" spans="1:16">
       <c r="A128" t="s">
         <v>394</v>
       </c>
       <c r="B128" t="s">
         <v>395</v>
       </c>
       <c r="C128" s="1">
-        <v>700000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D128" s="1">
-        <v>99.231</v>
+        <v>74.374</v>
       </c>
       <c r="E128" s="1">
-        <v>101.20214286</v>
+        <v>74.2877775</v>
       </c>
       <c r="F128" t="s">
         <v>8</v>
       </c>
       <c r="G128">
         <v>1.0</v>
       </c>
       <c r="H128" s="1">
-        <v>708415.0</v>
+        <v>594302.22</v>
       </c>
       <c r="I128" s="1">
-        <v>-13798.0</v>
+        <v>689.78</v>
       </c>
       <c r="J128" s="1">
-        <v>-1.9477283795515</v>
+        <v>0.11606552639161</v>
       </c>
       <c r="K128">
-        <v>0.17</v>
+        <v>0.32</v>
       </c>
       <c r="L128" t="s">
         <v>396</v>
       </c>
       <c r="M128" s="1">
-        <v>694617.0</v>
+        <v>594992.0</v>
       </c>
       <c r="N128" s="1">
-        <v>695823.3</v>
+        <v>597523.51</v>
       </c>
       <c r="O128" s="1">
-        <v>0.49</v>
+        <v>0.43</v>
       </c>
       <c r="P128">
         <v>1</v>
       </c>
     </row>
     <row r="129" spans="1:16">
       <c r="A129" t="s">
         <v>397</v>
       </c>
       <c r="B129" t="s">
         <v>398</v>
       </c>
       <c r="C129" s="1">
-        <v>1774000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D129" s="1">
-        <v>98.444</v>
+        <v>97.84</v>
       </c>
       <c r="E129" s="1">
-        <v>99.8724549</v>
+        <v>99.96944444</v>
       </c>
       <c r="F129" t="s">
         <v>8</v>
       </c>
       <c r="G129">
         <v>1.0</v>
       </c>
       <c r="H129" s="1">
-        <v>1771737.35</v>
+        <v>899725.0</v>
       </c>
       <c r="I129" s="1">
-        <v>-25340.79</v>
+        <v>-19165.0</v>
       </c>
       <c r="J129" s="1">
-        <v>-1.4302791550903</v>
+        <v>-2.1300953068993</v>
       </c>
       <c r="K129">
-        <v>0.46</v>
+        <v>2.88</v>
       </c>
       <c r="L129" t="s">
         <v>399</v>
       </c>
       <c r="M129" s="1">
-        <v>1746396.56</v>
+        <v>880560.0</v>
       </c>
       <c r="N129" s="1">
-        <v>1754610.42</v>
+        <v>906524.38</v>
       </c>
       <c r="O129" s="1">
-        <v>1.23</v>
+        <v>0.65</v>
       </c>
       <c r="P129">
         <v>1</v>
       </c>
     </row>
     <row r="130" spans="1:16">
       <c r="A130" t="s">
         <v>400</v>
       </c>
       <c r="B130" t="s">
         <v>401</v>
       </c>
       <c r="C130" s="1">
-        <v>1500000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D130" s="1">
-        <v>104.128</v>
+        <v>100.929</v>
       </c>
       <c r="E130" s="1">
-        <v>101.10285133</v>
+        <v>100.66511125</v>
       </c>
       <c r="F130" t="s">
         <v>8</v>
       </c>
       <c r="G130">
         <v>1.0</v>
       </c>
       <c r="H130" s="1">
-        <v>1516542.77</v>
+        <v>805320.89</v>
       </c>
       <c r="I130" s="1">
-        <v>45377.23</v>
+        <v>2111.11</v>
       </c>
       <c r="J130" s="1">
-        <v>2.9921497037634</v>
+        <v>0.26214519283115</v>
       </c>
       <c r="K130">
-        <v>4.99</v>
+        <v>2.42</v>
       </c>
       <c r="L130" t="s">
         <v>402</v>
       </c>
       <c r="M130" s="1">
-        <v>1561920.0</v>
+        <v>807432.0</v>
       </c>
       <c r="N130" s="1">
-        <v>1636801.85</v>
+        <v>826765.87</v>
       </c>
       <c r="O130" s="1">
-        <v>1.15</v>
+        <v>0.59</v>
       </c>
       <c r="P130">
         <v>1</v>
       </c>
     </row>
     <row r="131" spans="1:16">
       <c r="A131" t="s">
         <v>403</v>
       </c>
       <c r="B131" t="s">
         <v>404</v>
       </c>
       <c r="C131" s="1">
-        <v>803000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D131" s="1">
-        <v>99.396</v>
+        <v>98.875</v>
       </c>
       <c r="E131" s="1">
-        <v>102.44851557</v>
+        <v>99.974</v>
       </c>
       <c r="F131" t="s">
         <v>8</v>
       </c>
       <c r="G131">
         <v>1.0</v>
       </c>
       <c r="H131" s="1">
-        <v>822661.58</v>
+        <v>299922.0</v>
       </c>
       <c r="I131" s="1">
-        <v>-24511.7</v>
+        <v>-3297.0</v>
       </c>
       <c r="J131" s="1">
-        <v>-2.9795605624369</v>
+        <v>-1.0992858143117</v>
       </c>
       <c r="K131">
-        <v>3.7</v>
+        <v>0.97</v>
       </c>
       <c r="L131" t="s">
         <v>405</v>
       </c>
       <c r="M131" s="1">
-        <v>798149.88</v>
+        <v>296625.0</v>
       </c>
       <c r="N131" s="1">
-        <v>827893.88</v>
+        <v>299522.26</v>
       </c>
       <c r="O131" s="1">
-        <v>0.58</v>
+        <v>0.21</v>
       </c>
       <c r="P131">
         <v>1</v>
       </c>
     </row>
     <row r="132" spans="1:16">
       <c r="A132" t="s">
         <v>406</v>
       </c>
       <c r="B132" t="s">
         <v>407</v>
       </c>
       <c r="C132" s="1">
-        <v>468000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D132" s="1">
-        <v>97.295</v>
+        <v>98.476</v>
       </c>
       <c r="E132" s="1">
-        <v>99.49946581</v>
+        <v>100.66</v>
       </c>
       <c r="F132" t="s">
         <v>8</v>
       </c>
       <c r="G132">
         <v>1.0</v>
       </c>
       <c r="H132" s="1">
-        <v>465657.5</v>
+        <v>402640.0</v>
       </c>
       <c r="I132" s="1">
-        <v>-10316.9</v>
+        <v>-8736.0</v>
       </c>
       <c r="J132" s="1">
-        <v>-2.2155554243194</v>
+        <v>-2.1696801112656</v>
       </c>
       <c r="K132">
-        <v>0.17</v>
-[...2 lines deleted...]
-        <v>791.75</v>
+        <v>2.64</v>
+      </c>
+      <c r="L132" t="s">
+        <v>408</v>
       </c>
       <c r="M132" s="1">
-        <v>455340.6</v>
+        <v>393904.0</v>
       </c>
       <c r="N132" s="1">
-        <v>456132.35</v>
+        <v>404445.1</v>
       </c>
       <c r="O132" s="1">
-        <v>0.32</v>
+        <v>0.29</v>
       </c>
       <c r="P132">
         <v>1</v>
       </c>
     </row>
     <row r="133" spans="1:16">
       <c r="A133" t="s">
-        <v>408</v>
+        <v>409</v>
       </c>
       <c r="B133" t="s">
-        <v>409</v>
+        <v>410</v>
       </c>
       <c r="C133" s="1">
-        <v>600000.0</v>
+        <v>999000.0</v>
       </c>
       <c r="D133" s="1">
-        <v>99.757</v>
+        <v>98.044</v>
       </c>
       <c r="E133" s="1">
-        <v>103.074</v>
+        <v>99.95190691</v>
       </c>
       <c r="F133" t="s">
         <v>8</v>
       </c>
       <c r="G133">
         <v>1.0</v>
       </c>
       <c r="H133" s="1">
-        <v>618444.0</v>
+        <v>998519.55</v>
       </c>
       <c r="I133" s="1">
-        <v>-19902.0</v>
+        <v>-19059.99</v>
       </c>
       <c r="J133" s="1">
-        <v>-3.218076333508</v>
+        <v>-1.9088249198526</v>
       </c>
       <c r="K133">
-        <v>3.53</v>
+        <v>0.29</v>
       </c>
       <c r="L133" t="s">
-        <v>410</v>
+        <v>411</v>
       </c>
       <c r="M133" s="1">
-        <v>598542.0</v>
+        <v>979459.56</v>
       </c>
       <c r="N133" s="1">
-        <v>619714.6</v>
+        <v>982323.13</v>
       </c>
       <c r="O133" s="1">
-        <v>0.43</v>
+        <v>0.7</v>
       </c>
       <c r="P133">
         <v>1</v>
       </c>
     </row>
     <row r="134" spans="1:16">
       <c r="A134" t="s">
-        <v>411</v>
+        <v>412</v>
       </c>
       <c r="B134" t="s">
-        <v>412</v>
+        <v>413</v>
       </c>
       <c r="C134" s="1">
-        <v>800000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D134" s="1">
-        <v>74.188</v>
+        <v>99.124</v>
       </c>
       <c r="E134" s="1">
-        <v>74.2877775</v>
+        <v>100.22785714</v>
       </c>
       <c r="F134" t="s">
         <v>8</v>
       </c>
       <c r="G134">
         <v>1.0</v>
       </c>
       <c r="H134" s="1">
-        <v>594302.22</v>
+        <v>701595.0</v>
       </c>
       <c r="I134" s="1">
-        <v>-798.22</v>
+        <v>-7727.0</v>
       </c>
       <c r="J134" s="1">
-        <v>-0.13431213499421</v>
+        <v>-1.1013476435835</v>
       </c>
       <c r="K134">
-        <v>0.26</v>
+        <v>1.51</v>
       </c>
       <c r="L134" t="s">
-        <v>413</v>
+        <v>414</v>
       </c>
       <c r="M134" s="1">
-        <v>593504.0</v>
+        <v>693868.0</v>
       </c>
       <c r="N134" s="1">
-        <v>595575.23</v>
+        <v>704435.2</v>
       </c>
       <c r="O134" s="1">
-        <v>0.42</v>
+        <v>0.5</v>
       </c>
       <c r="P134">
         <v>1</v>
       </c>
     </row>
     <row r="135" spans="1:16">
       <c r="A135" t="s">
-        <v>414</v>
+        <v>415</v>
       </c>
       <c r="B135" t="s">
-        <v>415</v>
+        <v>416</v>
       </c>
       <c r="C135" s="1">
-        <v>900000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D135" s="1">
-        <v>97.69</v>
+        <v>98.742</v>
       </c>
       <c r="E135" s="1">
-        <v>99.96944444</v>
+        <v>99.326</v>
       </c>
       <c r="F135" t="s">
         <v>8</v>
       </c>
       <c r="G135">
         <v>1.0</v>
       </c>
       <c r="H135" s="1">
-        <v>899725.0</v>
+        <v>397304.0</v>
       </c>
       <c r="I135" s="1">
-        <v>-20515.0</v>
+        <v>-2336.0</v>
       </c>
       <c r="J135" s="1">
-        <v>-2.2801411542416</v>
+        <v>-0.58796286974206</v>
       </c>
       <c r="K135">
-        <v>2.63</v>
+        <v>0.31</v>
       </c>
       <c r="L135" t="s">
-        <v>416</v>
+        <v>417</v>
       </c>
       <c r="M135" s="1">
-        <v>879210.0</v>
+        <v>394968.0</v>
       </c>
       <c r="N135" s="1">
-        <v>902844.25</v>
+        <v>396199.51</v>
       </c>
       <c r="O135" s="1">
-        <v>0.63</v>
+        <v>0.28</v>
       </c>
       <c r="P135">
         <v>1</v>
       </c>
     </row>
     <row r="136" spans="1:16">
       <c r="A136" t="s">
-        <v>417</v>
+        <v>418</v>
       </c>
       <c r="B136" t="s">
-        <v>418</v>
+        <v>419</v>
       </c>
       <c r="C136" s="1">
-        <v>800000.0</v>
+        <v>1200000.0</v>
       </c>
       <c r="D136" s="1">
-        <v>100.677</v>
+        <v>99.096</v>
       </c>
       <c r="E136" s="1">
-        <v>100.66511125</v>
+        <v>99.91491667</v>
       </c>
       <c r="F136" t="s">
         <v>8</v>
       </c>
       <c r="G136">
         <v>1.0</v>
       </c>
       <c r="H136" s="1">
-        <v>805320.89</v>
+        <v>1198979.0</v>
       </c>
       <c r="I136" s="1">
-        <v>95.11</v>
+        <v>-9827.0</v>
       </c>
       <c r="J136" s="1">
-        <v>0.011810199037554</v>
+        <v>-0.81961402159671</v>
       </c>
       <c r="K136">
-        <v>2.12</v>
+        <v>2.98</v>
       </c>
       <c r="L136" t="s">
-        <v>419</v>
+        <v>420</v>
       </c>
       <c r="M136" s="1">
-        <v>805416.0</v>
+        <v>1189152.0</v>
       </c>
       <c r="N136" s="1">
-        <v>822385.91</v>
+        <v>1224905.42</v>
       </c>
       <c r="O136" s="1">
-        <v>0.58</v>
+        <v>0.87</v>
       </c>
       <c r="P136">
         <v>1</v>
       </c>
     </row>
     <row r="137" spans="1:16">
       <c r="A137" t="s">
-        <v>420</v>
+        <v>421</v>
       </c>
       <c r="B137" t="s">
-        <v>421</v>
+        <v>422</v>
       </c>
       <c r="C137" s="1">
-        <v>300000.0</v>
+        <v>504000.0</v>
       </c>
       <c r="D137" s="1">
-        <v>98.266</v>
+        <v>98.181</v>
       </c>
       <c r="E137" s="1">
-        <v>99.974</v>
+        <v>100.0</v>
       </c>
       <c r="F137" t="s">
         <v>8</v>
       </c>
       <c r="G137">
         <v>1.0</v>
       </c>
       <c r="H137" s="1">
-        <v>299922.0</v>
+        <v>504000.0</v>
       </c>
       <c r="I137" s="1">
-        <v>-5124.0</v>
+        <v>-9167.76</v>
       </c>
       <c r="J137" s="1">
-        <v>-1.7084441954908</v>
+        <v>-1.819</v>
       </c>
       <c r="K137">
-        <v>0.68</v>
+        <v>0.57</v>
       </c>
       <c r="L137" t="s">
-        <v>422</v>
+        <v>423</v>
       </c>
       <c r="M137" s="1">
-        <v>294798.0</v>
+        <v>494832.24</v>
       </c>
       <c r="N137" s="1">
-        <v>296832.25</v>
+        <v>497681.35</v>
       </c>
       <c r="O137" s="1">
-        <v>0.21</v>
+        <v>0.35</v>
       </c>
       <c r="P137">
         <v>1</v>
       </c>
     </row>
     <row r="138" spans="1:16">
       <c r="A138" t="s">
-        <v>423</v>
+        <v>424</v>
       </c>
       <c r="B138" t="s">
-        <v>424</v>
+        <v>425</v>
       </c>
       <c r="C138" s="1">
-        <v>1200000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D138" s="1">
-        <v>102.323</v>
+        <v>98.607</v>
       </c>
       <c r="E138" s="1">
-        <v>103.28592833</v>
+        <v>99.40533375</v>
       </c>
       <c r="F138" t="s">
         <v>8</v>
       </c>
       <c r="G138">
         <v>1.0</v>
       </c>
       <c r="H138" s="1">
-        <v>1239431.14</v>
+        <v>795242.67</v>
       </c>
       <c r="I138" s="1">
-        <v>-11555.14</v>
+        <v>-6386.67</v>
       </c>
       <c r="J138" s="1">
-        <v>-0.93229382634359</v>
+        <v>-0.80310957157266</v>
       </c>
       <c r="K138">
-        <v>2.89</v>
+        <v>0.3</v>
       </c>
       <c r="L138" t="s">
-        <v>425</v>
+        <v>426</v>
       </c>
       <c r="M138" s="1">
-        <v>1227876.0</v>
+        <v>788856.0</v>
       </c>
       <c r="N138" s="1">
-        <v>1262544.49</v>
+        <v>791266.96</v>
       </c>
       <c r="O138" s="1">
-        <v>0.89</v>
+        <v>0.56</v>
       </c>
       <c r="P138">
         <v>1</v>
       </c>
     </row>
     <row r="139" spans="1:16">
       <c r="A139" t="s">
-        <v>426</v>
+        <v>427</v>
       </c>
       <c r="B139" t="s">
-        <v>427</v>
+        <v>428</v>
       </c>
       <c r="C139" s="1">
-        <v>400000.0</v>
+        <v>513000.0</v>
       </c>
       <c r="D139" s="1">
-        <v>98.324</v>
+        <v>98.742</v>
       </c>
       <c r="E139" s="1">
-        <v>100.66</v>
+        <v>99.55553606</v>
       </c>
       <c r="F139" t="s">
         <v>8</v>
       </c>
       <c r="G139">
         <v>1.0</v>
       </c>
       <c r="H139" s="1">
-        <v>402640.0</v>
+        <v>510719.9</v>
       </c>
       <c r="I139" s="1">
-        <v>-9344.0</v>
+        <v>-4173.44</v>
       </c>
       <c r="J139" s="1">
-        <v>-2.3206834889728</v>
+        <v>-0.81716807980265</v>
       </c>
       <c r="K139">
-        <v>2.38</v>
+        <v>2.11</v>
       </c>
       <c r="L139" t="s">
-        <v>428</v>
+        <v>429</v>
       </c>
       <c r="M139" s="1">
-        <v>393296.0</v>
+        <v>506546.46</v>
       </c>
       <c r="N139" s="1">
-        <v>402801.48</v>
+        <v>517361.62</v>
       </c>
       <c r="O139" s="1">
-        <v>0.28</v>
+        <v>0.37</v>
       </c>
       <c r="P139">
         <v>1</v>
       </c>
     </row>
     <row r="140" spans="1:16">
       <c r="A140" t="s">
-        <v>429</v>
+        <v>430</v>
       </c>
       <c r="B140" t="s">
-        <v>430</v>
+        <v>431</v>
       </c>
       <c r="C140" s="1">
-        <v>999000.0</v>
+        <v>1042000.0</v>
       </c>
       <c r="D140" s="1">
-        <v>97.986</v>
+        <v>101.475</v>
       </c>
       <c r="E140" s="1">
-        <v>99.95190691</v>
+        <v>100.89933973</v>
       </c>
       <c r="F140" t="s">
         <v>8</v>
       </c>
       <c r="G140">
         <v>1.0</v>
       </c>
       <c r="H140" s="1">
-        <v>998519.55</v>
+        <v>1051371.12</v>
       </c>
       <c r="I140" s="1">
-        <v>-19639.41</v>
+        <v>5998.38</v>
       </c>
       <c r="J140" s="1">
-        <v>-1.9668528272681</v>
+        <v>0.57052927228969</v>
       </c>
       <c r="K140">
-        <v>0.03</v>
-[...2 lines deleted...]
-        <v>277.12</v>
+        <v>3.62</v>
+      </c>
+      <c r="L140" t="s">
+        <v>432</v>
       </c>
       <c r="M140" s="1">
-        <v>978880.14</v>
+        <v>1057369.5</v>
       </c>
       <c r="N140" s="1">
-        <v>979157.26</v>
+        <v>1095052.79</v>
       </c>
       <c r="O140" s="1">
-        <v>0.69</v>
+        <v>0.78</v>
       </c>
       <c r="P140">
         <v>1</v>
       </c>
     </row>
     <row r="141" spans="1:16">
       <c r="A141" t="s">
-        <v>431</v>
+        <v>433</v>
       </c>
       <c r="B141" t="s">
-        <v>432</v>
+        <v>434</v>
       </c>
       <c r="C141" s="1">
-        <v>700000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D141" s="1">
-        <v>98.397</v>
+        <v>99.063</v>
       </c>
       <c r="E141" s="1">
-        <v>100.22785714</v>
+        <v>100.0417275</v>
       </c>
       <c r="F141" t="s">
         <v>8</v>
       </c>
       <c r="G141">
         <v>1.0</v>
       </c>
       <c r="H141" s="1">
-        <v>701595.0</v>
+        <v>400166.91</v>
       </c>
       <c r="I141" s="1">
-        <v>-12816.0</v>
+        <v>-3914.91</v>
       </c>
       <c r="J141" s="1">
-        <v>-1.8266948880765</v>
+        <v>-0.97831927182585</v>
       </c>
       <c r="K141">
-        <v>1.22</v>
+        <v>1.6</v>
       </c>
       <c r="L141" t="s">
-        <v>433</v>
+        <v>435</v>
       </c>
       <c r="M141" s="1">
-        <v>688779.0</v>
+        <v>396252.0</v>
       </c>
       <c r="N141" s="1">
-        <v>697319.61</v>
+        <v>402664.33</v>
       </c>
       <c r="O141" s="1">
-        <v>0.49</v>
+        <v>0.29</v>
       </c>
       <c r="P141">
         <v>1</v>
       </c>
     </row>
     <row r="142" spans="1:16">
       <c r="A142" t="s">
-        <v>434</v>
+        <v>436</v>
       </c>
       <c r="B142" t="s">
-        <v>435</v>
+        <v>437</v>
       </c>
       <c r="C142" s="1">
-        <v>200000.0</v>
+        <v>481000.0</v>
       </c>
       <c r="D142" s="1">
-        <v>99.17</v>
+        <v>100.53</v>
       </c>
       <c r="E142" s="1">
-        <v>99.447</v>
+        <v>100.0</v>
       </c>
       <c r="F142" t="s">
         <v>8</v>
       </c>
       <c r="G142">
         <v>1.0</v>
       </c>
       <c r="H142" s="1">
-        <v>198894.0</v>
+        <v>481000.0</v>
       </c>
       <c r="I142" s="1">
-        <v>-554.0</v>
+        <v>2549.3</v>
       </c>
       <c r="J142" s="1">
-        <v>-0.27854032801392</v>
+        <v>0.53</v>
       </c>
       <c r="K142">
-        <v>0.53</v>
-[...2 lines deleted...]
-        <v>436</v>
+        <v>0.03</v>
+      </c>
+      <c r="L142">
+        <v>155.61</v>
       </c>
       <c r="M142" s="1">
-        <v>198340.0</v>
+        <v>483549.3</v>
       </c>
       <c r="N142" s="1">
-        <v>199408.49</v>
+        <v>483704.91</v>
       </c>
       <c r="O142" s="1">
-        <v>0.14</v>
+        <v>0.34</v>
       </c>
       <c r="P142">
         <v>1</v>
       </c>
     </row>
     <row r="143" spans="1:16">
       <c r="A143" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="B143" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="C143" s="1">
-        <v>400000.0</v>
+        <v>551000.0</v>
       </c>
       <c r="D143" s="1">
-        <v>98.666</v>
+        <v>99.956</v>
       </c>
       <c r="E143" s="1">
-        <v>99.326</v>
+        <v>100.01896552</v>
       </c>
       <c r="F143" t="s">
         <v>8</v>
       </c>
       <c r="G143">
         <v>1.0</v>
       </c>
       <c r="H143" s="1">
-        <v>397304.0</v>
+        <v>551104.5</v>
       </c>
       <c r="I143" s="1">
-        <v>-2640.0</v>
+        <v>-346.94</v>
       </c>
       <c r="J143" s="1">
-        <v>-0.6644785856674</v>
+        <v>-0.062953577769733</v>
       </c>
       <c r="K143">
-        <v>0.03</v>
-[...2 lines deleted...]
-        <v>119.18</v>
+        <v>0.32</v>
+      </c>
+      <c r="L143" t="s">
+        <v>440</v>
       </c>
       <c r="M143" s="1">
-        <v>394664.0</v>
+        <v>550757.56</v>
       </c>
       <c r="N143" s="1">
-        <v>394783.18</v>
+        <v>552501.14</v>
       </c>
       <c r="O143" s="1">
-        <v>0.28</v>
+        <v>0.39</v>
       </c>
       <c r="P143">
         <v>1</v>
       </c>
     </row>
     <row r="144" spans="1:16">
       <c r="A144" t="s">
-        <v>439</v>
+        <v>441</v>
       </c>
       <c r="B144" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
       <c r="C144" s="1">
-        <v>1200000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D144" s="1">
-        <v>99.061</v>
+        <v>100.421</v>
       </c>
       <c r="E144" s="1">
-        <v>99.91491667</v>
+        <v>98.29879778</v>
       </c>
       <c r="F144" t="s">
         <v>8</v>
       </c>
       <c r="G144">
         <v>1.0</v>
       </c>
       <c r="H144" s="1">
-        <v>1198979.0</v>
+        <v>884689.18</v>
       </c>
       <c r="I144" s="1">
-        <v>-10247.0</v>
+        <v>19099.82</v>
       </c>
       <c r="J144" s="1">
-        <v>-0.85464382612206</v>
+        <v>2.1589299871397</v>
       </c>
       <c r="K144">
-        <v>2.69</v>
+        <v>3.99</v>
       </c>
       <c r="L144" t="s">
-        <v>441</v>
+        <v>443</v>
       </c>
       <c r="M144" s="1">
-        <v>1188732.0</v>
+        <v>903789.0</v>
       </c>
       <c r="N144" s="1">
-        <v>1221033.37</v>
+        <v>939690.37</v>
       </c>
       <c r="O144" s="1">
-        <v>0.86</v>
+        <v>0.67</v>
       </c>
       <c r="P144">
         <v>1</v>
       </c>
     </row>
     <row r="145" spans="1:16">
       <c r="A145" t="s">
-        <v>442</v>
+        <v>444</v>
       </c>
       <c r="B145" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
       <c r="C145" s="1">
-        <v>504000.0</v>
+        <v>448000.0</v>
       </c>
       <c r="D145" s="1">
-        <v>97.426</v>
+        <v>98.346</v>
       </c>
       <c r="E145" s="1">
-        <v>100.0</v>
+        <v>99.30427009</v>
       </c>
       <c r="F145" t="s">
         <v>8</v>
       </c>
       <c r="G145">
         <v>1.0</v>
       </c>
       <c r="H145" s="1">
-        <v>504000.0</v>
+        <v>444883.13</v>
       </c>
       <c r="I145" s="1">
-        <v>-12972.96</v>
+        <v>-4293.05</v>
       </c>
       <c r="J145" s="1">
-        <v>-2.574</v>
+        <v>-0.96498377000719</v>
       </c>
       <c r="K145">
-        <v>0.27</v>
+        <v>1.1</v>
       </c>
       <c r="L145" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="M145" s="1">
-        <v>491027.04</v>
+        <v>440590.08</v>
       </c>
       <c r="N145" s="1">
-        <v>492398.83</v>
+        <v>445499.67</v>
       </c>
       <c r="O145" s="1">
-        <v>0.35</v>
+        <v>0.32</v>
       </c>
       <c r="P145">
         <v>1</v>
       </c>
     </row>
     <row r="146" spans="1:16">
       <c r="A146" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="B146" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
       <c r="C146" s="1">
         <v>800000.0</v>
       </c>
       <c r="D146" s="1">
-        <v>97.966</v>
+        <v>97.231</v>
       </c>
       <c r="E146" s="1">
-        <v>99.40533375</v>
+        <v>98.599555</v>
       </c>
       <c r="F146" t="s">
         <v>8</v>
       </c>
       <c r="G146">
         <v>1.0</v>
       </c>
       <c r="H146" s="1">
-        <v>795242.67</v>
+        <v>788796.44</v>
       </c>
       <c r="I146" s="1">
-        <v>-11514.67</v>
+        <v>-10948.44</v>
       </c>
       <c r="J146" s="1">
-        <v>-1.4479441853893</v>
+        <v>-1.3879930796848</v>
       </c>
       <c r="K146">
-        <v>0.09</v>
-[...2 lines deleted...]
-        <v>723.29</v>
+        <v>0.49</v>
+      </c>
+      <c r="L146" t="s">
+        <v>449</v>
       </c>
       <c r="M146" s="1">
-        <v>783728.0</v>
+        <v>777848.0</v>
       </c>
       <c r="N146" s="1">
-        <v>784451.29</v>
+        <v>781768.55</v>
       </c>
       <c r="O146" s="1">
-        <v>0.55</v>
+        <v>0.56</v>
       </c>
       <c r="P146">
         <v>1</v>
       </c>
     </row>
     <row r="147" spans="1:16">
       <c r="A147" t="s">
-        <v>447</v>
+        <v>450</v>
       </c>
       <c r="B147" t="s">
-        <v>448</v>
+        <v>451</v>
       </c>
       <c r="C147" s="1">
-        <v>513000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D147" s="1">
-        <v>98.32</v>
+        <v>99.578</v>
       </c>
       <c r="E147" s="1">
-        <v>99.55553606</v>
+        <v>99.492</v>
       </c>
       <c r="F147" t="s">
         <v>8</v>
       </c>
       <c r="G147">
         <v>1.0</v>
       </c>
       <c r="H147" s="1">
-        <v>510719.9</v>
+        <v>795936.0</v>
       </c>
       <c r="I147" s="1">
-        <v>-6338.3</v>
+        <v>688.0</v>
       </c>
       <c r="J147" s="1">
-        <v>-1.2410520913714</v>
+        <v>0.086439110682266</v>
       </c>
       <c r="K147">
-        <v>1.85</v>
+        <v>0.6</v>
       </c>
       <c r="L147" t="s">
-        <v>449</v>
+        <v>452</v>
       </c>
       <c r="M147" s="1">
-        <v>504381.6</v>
+        <v>796624.0</v>
       </c>
       <c r="N147" s="1">
-        <v>513868.59</v>
+        <v>801418.52</v>
       </c>
       <c r="O147" s="1">
-        <v>0.36</v>
+        <v>0.57</v>
       </c>
       <c r="P147">
         <v>1</v>
       </c>
     </row>
     <row r="148" spans="1:16">
       <c r="A148" t="s">
-        <v>450</v>
+        <v>453</v>
       </c>
       <c r="B148" t="s">
-        <v>451</v>
+        <v>454</v>
       </c>
       <c r="C148" s="1">
-        <v>1042000.0</v>
+        <v>1200000.0</v>
       </c>
       <c r="D148" s="1">
-        <v>101.252</v>
+        <v>99.143</v>
       </c>
       <c r="E148" s="1">
-        <v>100.89933973</v>
+        <v>100.58933333</v>
       </c>
       <c r="F148" t="s">
         <v>8</v>
       </c>
       <c r="G148">
         <v>1.0</v>
       </c>
       <c r="H148" s="1">
-        <v>1051371.12</v>
+        <v>1207072.0</v>
       </c>
       <c r="I148" s="1">
-        <v>3674.72</v>
+        <v>-17356.0</v>
       </c>
       <c r="J148" s="1">
-        <v>0.34951692414758</v>
+        <v>-1.437859547732</v>
       </c>
       <c r="K148">
-        <v>3.33</v>
+        <v>3.02</v>
       </c>
       <c r="L148" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
       <c r="M148" s="1">
-        <v>1055045.84</v>
+        <v>1189716.0</v>
       </c>
       <c r="N148" s="1">
-        <v>1089731.59</v>
+        <v>1225999.56</v>
       </c>
       <c r="O148" s="1">
-        <v>0.76</v>
+        <v>0.87</v>
       </c>
       <c r="P148">
         <v>1</v>
       </c>
     </row>
     <row r="149" spans="1:16">
       <c r="A149" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="B149" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="C149" s="1">
-        <v>400000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D149" s="1">
-        <v>98.558</v>
+        <v>88.661</v>
       </c>
       <c r="E149" s="1">
-        <v>100.0417275</v>
+        <v>86.18353143</v>
       </c>
       <c r="F149" t="s">
         <v>8</v>
       </c>
       <c r="G149">
         <v>1.0</v>
       </c>
       <c r="H149" s="1">
-        <v>400166.91</v>
+        <v>603284.72</v>
       </c>
       <c r="I149" s="1">
-        <v>-5934.91</v>
+        <v>17342.28</v>
       </c>
       <c r="J149" s="1">
-        <v>-1.483108635844</v>
+        <v>2.874642672866</v>
       </c>
       <c r="K149">
-        <v>1.31</v>
-[...2 lines deleted...]
-        <v>455</v>
+        <v>0.06</v>
+      </c>
+      <c r="L149">
+        <v>402.74</v>
       </c>
       <c r="M149" s="1">
-        <v>394232.0</v>
+        <v>620627.0</v>
       </c>
       <c r="N149" s="1">
-        <v>399455.29</v>
+        <v>621029.74</v>
       </c>
       <c r="O149" s="1">
-        <v>0.28</v>
+        <v>0.44</v>
       </c>
       <c r="P149">
         <v>1</v>
       </c>
     </row>
     <row r="150" spans="1:16">
       <c r="A150" t="s">
-        <v>456</v>
+        <v>458</v>
       </c>
       <c r="B150" t="s">
-        <v>457</v>
+        <v>459</v>
       </c>
       <c r="C150" s="1">
-        <v>551000.0</v>
+        <v>511000.0</v>
       </c>
       <c r="D150" s="1">
-        <v>99.988</v>
+        <v>101.335</v>
       </c>
       <c r="E150" s="1">
-        <v>100.01896552</v>
+        <v>100.27221135</v>
       </c>
       <c r="F150" t="s">
         <v>8</v>
       </c>
       <c r="G150">
         <v>1.0</v>
       </c>
       <c r="H150" s="1">
-        <v>551104.5</v>
+        <v>512391.0</v>
       </c>
       <c r="I150" s="1">
-        <v>-170.62</v>
+        <v>5430.85</v>
       </c>
       <c r="J150" s="1">
-        <v>-0.030959645584458</v>
+        <v>1.0599034721531</v>
       </c>
       <c r="K150">
-        <v>0.05</v>
-[...2 lines deleted...]
-        <v>264.18</v>
+        <v>1.53</v>
+      </c>
+      <c r="L150" t="s">
+        <v>460</v>
       </c>
       <c r="M150" s="1">
-        <v>550933.88</v>
+        <v>517821.85</v>
       </c>
       <c r="N150" s="1">
-        <v>551198.06</v>
+        <v>525644.35</v>
       </c>
       <c r="O150" s="1">
-        <v>0.39</v>
+        <v>0.37</v>
       </c>
       <c r="P150">
         <v>1</v>
       </c>
     </row>
     <row r="151" spans="1:16">
       <c r="A151" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
       <c r="B151" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="C151" s="1">
-        <v>900000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D151" s="1">
-        <v>100.092</v>
+        <v>100.748</v>
       </c>
       <c r="E151" s="1">
-        <v>98.29879778</v>
+        <v>102.939</v>
       </c>
       <c r="F151" t="s">
         <v>8</v>
       </c>
       <c r="G151">
         <v>1.0</v>
       </c>
       <c r="H151" s="1">
-        <v>884689.18</v>
+        <v>720573.0</v>
       </c>
       <c r="I151" s="1">
-        <v>16138.82</v>
+        <v>-15337.0</v>
       </c>
       <c r="J151" s="1">
-        <v>1.8242361684586</v>
+        <v>-2.1284450014086</v>
       </c>
       <c r="K151">
-        <v>3.68</v>
+        <v>0.57</v>
       </c>
       <c r="L151" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="M151" s="1">
-        <v>900828.0</v>
+        <v>705236.0</v>
       </c>
       <c r="N151" s="1">
-        <v>933967.73</v>
+        <v>709198.67</v>
       </c>
       <c r="O151" s="1">
-        <v>0.65</v>
+        <v>0.5</v>
       </c>
       <c r="P151">
         <v>1</v>
       </c>
     </row>
     <row r="152" spans="1:16">
       <c r="A152" t="s">
-        <v>461</v>
+        <v>464</v>
       </c>
       <c r="B152" t="s">
-        <v>462</v>
+        <v>465</v>
       </c>
       <c r="C152" s="1">
-        <v>133000.0</v>
+        <v>1400000.0</v>
       </c>
       <c r="D152" s="1">
-        <v>99.537</v>
+        <v>97.358</v>
       </c>
       <c r="E152" s="1">
-        <v>99.73502256</v>
+        <v>100.58606214</v>
       </c>
       <c r="F152" t="s">
         <v>8</v>
       </c>
       <c r="G152">
         <v>1.0</v>
       </c>
       <c r="H152" s="1">
-        <v>132647.58</v>
+        <v>1408204.87</v>
       </c>
       <c r="I152" s="1">
-        <v>-263.37</v>
+        <v>-45192.87</v>
       </c>
       <c r="J152" s="1">
-        <v>-0.19854866556932</v>
+        <v>-3.2092539205606</v>
       </c>
       <c r="K152">
-        <v>0.65</v>
-[...2 lines deleted...]
-        <v>865.78</v>
+        <v>0.45</v>
+      </c>
+      <c r="L152" t="s">
+        <v>466</v>
       </c>
       <c r="M152" s="1">
-        <v>132384.21</v>
+        <v>1363012.0</v>
       </c>
       <c r="N152" s="1">
-        <v>133249.99</v>
+        <v>1369355.15</v>
       </c>
       <c r="O152" s="1">
-        <v>0.09</v>
+        <v>0.98</v>
       </c>
       <c r="P152">
         <v>1</v>
       </c>
     </row>
     <row r="153" spans="1:16">
       <c r="A153" t="s">
-        <v>463</v>
+        <v>467</v>
       </c>
       <c r="B153" t="s">
-        <v>464</v>
+        <v>468</v>
       </c>
       <c r="C153" s="1">
-        <v>448000.0</v>
+        <v>850000.0</v>
       </c>
       <c r="D153" s="1">
-        <v>98.132</v>
+        <v>98.201</v>
       </c>
       <c r="E153" s="1">
-        <v>99.30427009</v>
+        <v>99.64942118</v>
       </c>
       <c r="F153" t="s">
         <v>8</v>
       </c>
       <c r="G153">
         <v>1.0</v>
       </c>
       <c r="H153" s="1">
-        <v>444883.13</v>
+        <v>847020.08</v>
       </c>
       <c r="I153" s="1">
-        <v>-5251.77</v>
+        <v>-12311.58</v>
       </c>
       <c r="J153" s="1">
-        <v>-1.1804830630462</v>
+        <v>-1.4535168989146</v>
       </c>
       <c r="K153">
-        <v>0.86</v>
+        <v>2.24</v>
       </c>
       <c r="L153" t="s">
-        <v>465</v>
+        <v>469</v>
       </c>
       <c r="M153" s="1">
-        <v>439631.36</v>
+        <v>834708.5</v>
       </c>
       <c r="N153" s="1">
-        <v>443466.98</v>
+        <v>853711.24</v>
       </c>
       <c r="O153" s="1">
-        <v>0.31</v>
+        <v>0.61</v>
       </c>
       <c r="P153">
         <v>1</v>
       </c>
     </row>
     <row r="154" spans="1:16">
       <c r="A154" t="s">
-        <v>466</v>
+        <v>470</v>
       </c>
       <c r="B154" t="s">
-        <v>467</v>
+        <v>471</v>
       </c>
       <c r="C154" s="1">
-        <v>800000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D154" s="1">
-        <v>96.891</v>
+        <v>102.577</v>
       </c>
       <c r="E154" s="1">
-        <v>98.599555</v>
+        <v>103.50275</v>
       </c>
       <c r="F154" t="s">
         <v>8</v>
       </c>
       <c r="G154">
         <v>1.0</v>
       </c>
       <c r="H154" s="1">
-        <v>788796.44</v>
+        <v>414011.0</v>
       </c>
       <c r="I154" s="1">
-        <v>-13668.44</v>
+        <v>-3703.0</v>
       </c>
       <c r="J154" s="1">
-        <v>-1.7328222221693</v>
+        <v>-0.89442067964378</v>
       </c>
       <c r="K154">
-        <v>0.23</v>
-[...2 lines deleted...]
-        <v>468</v>
+        <v>0.12</v>
+      </c>
+      <c r="L154">
+        <v>468.49</v>
       </c>
       <c r="M154" s="1">
-        <v>775128.0</v>
+        <v>410308.0</v>
       </c>
       <c r="N154" s="1">
-        <v>776977.32</v>
+        <v>410776.49</v>
       </c>
       <c r="O154" s="1">
-        <v>0.54</v>
+        <v>0.29</v>
       </c>
       <c r="P154">
         <v>1</v>
       </c>
     </row>
     <row r="155" spans="1:16">
       <c r="A155" t="s">
-        <v>469</v>
+        <v>472</v>
       </c>
       <c r="B155" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="C155" s="1">
-        <v>800000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D155" s="1">
-        <v>98.493</v>
+        <v>97.435</v>
       </c>
       <c r="E155" s="1">
-        <v>99.492</v>
+        <v>99.908</v>
       </c>
       <c r="F155" t="s">
         <v>8</v>
       </c>
       <c r="G155">
         <v>1.0</v>
       </c>
       <c r="H155" s="1">
-        <v>795936.0</v>
+        <v>499540.0</v>
       </c>
       <c r="I155" s="1">
-        <v>-7992.0</v>
+        <v>-12365.0</v>
       </c>
       <c r="J155" s="1">
-        <v>-1.0041008322277</v>
+        <v>-2.4752772550747</v>
       </c>
       <c r="K155">
-        <v>0.12</v>
-[...2 lines deleted...]
-        <v>958.9</v>
+        <v>0.84</v>
+      </c>
+      <c r="L155" t="s">
+        <v>473</v>
       </c>
       <c r="M155" s="1">
-        <v>787944.0</v>
+        <v>487175.0</v>
       </c>
       <c r="N155" s="1">
-        <v>788902.9</v>
+        <v>491372.92</v>
       </c>
       <c r="O155" s="1">
-        <v>0.55</v>
+        <v>0.35</v>
       </c>
       <c r="P155">
         <v>1</v>
       </c>
     </row>
     <row r="156" spans="1:16">
       <c r="A156" t="s">
-        <v>471</v>
+        <v>474</v>
       </c>
       <c r="B156" t="s">
-        <v>472</v>
+        <v>475</v>
       </c>
       <c r="C156" s="1">
-        <v>600000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D156" s="1">
-        <v>106.157</v>
+        <v>104.208</v>
       </c>
       <c r="E156" s="1">
-        <v>108.31357167</v>
+        <v>106.53128571</v>
       </c>
       <c r="F156" t="s">
         <v>8</v>
       </c>
       <c r="G156">
         <v>1.0</v>
       </c>
       <c r="H156" s="1">
-        <v>649881.43</v>
+        <v>745719.0</v>
       </c>
       <c r="I156" s="1">
-        <v>-12939.43</v>
+        <v>-16263.0</v>
       </c>
       <c r="J156" s="1">
-        <v>-1.9910447356528</v>
+        <v>-2.1808482819936</v>
       </c>
       <c r="K156">
-        <v>1.92</v>
+        <v>2.14</v>
       </c>
       <c r="L156" t="s">
-        <v>473</v>
+        <v>476</v>
       </c>
       <c r="M156" s="1">
-        <v>636942.0</v>
+        <v>729456.0</v>
       </c>
       <c r="N156" s="1">
-        <v>648448.85</v>
+        <v>744453.26</v>
       </c>
       <c r="O156" s="1">
-        <v>0.45</v>
+        <v>0.53</v>
       </c>
       <c r="P156">
         <v>1</v>
       </c>
     </row>
     <row r="157" spans="1:16">
       <c r="A157" t="s">
-        <v>474</v>
+        <v>477</v>
       </c>
       <c r="B157" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
       <c r="C157" s="1">
-        <v>1200000.0</v>
+        <v>1239000.0</v>
       </c>
       <c r="D157" s="1">
-        <v>98.021</v>
+        <v>98.2</v>
       </c>
       <c r="E157" s="1">
-        <v>100.58933333</v>
+        <v>99.90992252</v>
       </c>
       <c r="F157" t="s">
         <v>8</v>
       </c>
       <c r="G157">
         <v>1.0</v>
       </c>
       <c r="H157" s="1">
-        <v>1207072.0</v>
+        <v>1237883.94</v>
       </c>
       <c r="I157" s="1">
-        <v>-30820.0</v>
+        <v>-21185.94</v>
       </c>
       <c r="J157" s="1">
-        <v>-2.5532859680284</v>
+        <v>-1.7114641619795</v>
       </c>
       <c r="K157">
-        <v>2.76</v>
+        <v>0.6</v>
       </c>
       <c r="L157" t="s">
-        <v>476</v>
+        <v>479</v>
       </c>
       <c r="M157" s="1">
-        <v>1176252.0</v>
+        <v>1216698.0</v>
       </c>
       <c r="N157" s="1">
-        <v>1209428.71</v>
+        <v>1224081.08</v>
       </c>
       <c r="O157" s="1">
-        <v>0.85</v>
+        <v>0.87</v>
       </c>
       <c r="P157">
         <v>1</v>
       </c>
     </row>
     <row r="158" spans="1:16">
       <c r="A158" t="s">
-        <v>477</v>
+        <v>480</v>
       </c>
       <c r="B158" t="s">
-        <v>478</v>
+        <v>481</v>
       </c>
       <c r="C158" s="1">
-        <v>700000.0</v>
+        <v>988000.0</v>
       </c>
       <c r="D158" s="1">
-        <v>88.708</v>
+        <v>100.324</v>
       </c>
       <c r="E158" s="1">
-        <v>86.18353143</v>
+        <v>100.44048583</v>
       </c>
       <c r="F158" t="s">
         <v>8</v>
       </c>
       <c r="G158">
         <v>1.0</v>
       </c>
       <c r="H158" s="1">
-        <v>603284.72</v>
+        <v>992352.0</v>
       </c>
       <c r="I158" s="1">
-        <v>17671.28</v>
+        <v>-1150.88</v>
       </c>
       <c r="J158" s="1">
-        <v>2.9291774537237</v>
+        <v>-0.1159749766212</v>
       </c>
       <c r="K158">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.96</v>
+      </c>
+      <c r="L158" t="s">
+        <v>482</v>
       </c>
       <c r="M158" s="1">
-        <v>620956.0</v>
+        <v>991201.12</v>
       </c>
       <c r="N158" s="1">
-        <v>620956.0</v>
+        <v>1000691.6</v>
       </c>
       <c r="O158" s="1">
-        <v>0.44</v>
+        <v>0.71</v>
       </c>
       <c r="P158">
         <v>1</v>
       </c>
     </row>
     <row r="159" spans="1:16">
       <c r="A159" t="s">
-        <v>479</v>
+        <v>483</v>
       </c>
       <c r="B159" t="s">
-        <v>480</v>
+        <v>484</v>
       </c>
       <c r="C159" s="1">
-        <v>511000.0</v>
+        <v>286000.0</v>
       </c>
       <c r="D159" s="1">
-        <v>101.104</v>
+        <v>101.387</v>
       </c>
       <c r="E159" s="1">
-        <v>100.27221135</v>
+        <v>100.94948252</v>
       </c>
       <c r="F159" t="s">
         <v>8</v>
       </c>
       <c r="G159">
         <v>1.0</v>
       </c>
       <c r="H159" s="1">
-        <v>512391.0</v>
+        <v>288715.52</v>
       </c>
       <c r="I159" s="1">
-        <v>4250.44</v>
+        <v>1251.3</v>
       </c>
       <c r="J159" s="1">
-        <v>0.82953057333169</v>
+        <v>0.43340240247563</v>
       </c>
       <c r="K159">
-        <v>1.24</v>
-[...2 lines deleted...]
-        <v>481</v>
+        <v>0.03</v>
+      </c>
+      <c r="L159">
+        <v>97.39</v>
       </c>
       <c r="M159" s="1">
-        <v>516641.44</v>
+        <v>289966.82</v>
       </c>
       <c r="N159" s="1">
-        <v>522993.94</v>
+        <v>290064.21</v>
       </c>
       <c r="O159" s="1">
-        <v>0.37</v>
+        <v>0.21</v>
       </c>
       <c r="P159">
         <v>1</v>
       </c>
     </row>
     <row r="160" spans="1:16">
       <c r="A160" t="s">
-        <v>482</v>
+        <v>485</v>
       </c>
       <c r="B160" t="s">
-        <v>483</v>
+        <v>486</v>
       </c>
       <c r="C160" s="1">
-        <v>700000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D160" s="1">
-        <v>100.974</v>
+        <v>102.487</v>
       </c>
       <c r="E160" s="1">
-        <v>102.939</v>
+        <v>105.263</v>
       </c>
       <c r="F160" t="s">
         <v>8</v>
       </c>
       <c r="G160">
         <v>1.0</v>
       </c>
       <c r="H160" s="1">
-        <v>720573.0</v>
+        <v>315789.0</v>
       </c>
       <c r="I160" s="1">
-        <v>-13755.0</v>
+        <v>-8328.0</v>
       </c>
       <c r="J160" s="1">
-        <v>-1.9088975024043</v>
+        <v>-2.6372039558059</v>
       </c>
       <c r="K160">
-        <v>0.29</v>
+        <v>4.16</v>
       </c>
       <c r="L160" t="s">
-        <v>484</v>
+        <v>487</v>
       </c>
       <c r="M160" s="1">
-        <v>706818.0</v>
+        <v>307461.0</v>
       </c>
       <c r="N160" s="1">
-        <v>708834.1</v>
+        <v>319927.64</v>
       </c>
       <c r="O160" s="1">
-        <v>0.5</v>
+        <v>0.23</v>
       </c>
       <c r="P160">
         <v>1</v>
       </c>
     </row>
     <row r="161" spans="1:16">
       <c r="A161" t="s">
-        <v>485</v>
+        <v>488</v>
       </c>
       <c r="B161" t="s">
-        <v>486</v>
+        <v>489</v>
       </c>
       <c r="C161" s="1">
-        <v>1400000.0</v>
+        <v>683000.0</v>
       </c>
       <c r="D161" s="1">
-        <v>97.241</v>
+        <v>102.619</v>
       </c>
       <c r="E161" s="1">
-        <v>100.58606214</v>
+        <v>101.19198243</v>
       </c>
       <c r="F161" t="s">
         <v>8</v>
       </c>
       <c r="G161">
         <v>1.0</v>
       </c>
       <c r="H161" s="1">
-        <v>1408204.87</v>
+        <v>691141.24</v>
       </c>
       <c r="I161" s="1">
-        <v>-46830.87</v>
+        <v>9746.53</v>
       </c>
       <c r="J161" s="1">
-        <v>-3.3255722230246</v>
+        <v>1.4102081363283</v>
       </c>
       <c r="K161">
-        <v>0.19</v>
+        <v>3.56</v>
       </c>
       <c r="L161" t="s">
-        <v>487</v>
+        <v>490</v>
       </c>
       <c r="M161" s="1">
-        <v>1361374.0</v>
+        <v>700887.77</v>
       </c>
       <c r="N161" s="1">
-        <v>1364092.49</v>
+        <v>725202.1</v>
       </c>
       <c r="O161" s="1">
-        <v>0.96</v>
+        <v>0.52</v>
       </c>
       <c r="P161">
         <v>1</v>
       </c>
     </row>
     <row r="162" spans="1:16">
       <c r="A162" t="s">
-        <v>488</v>
+        <v>491</v>
       </c>
       <c r="B162" t="s">
-        <v>489</v>
+        <v>492</v>
       </c>
       <c r="C162" s="1">
-        <v>850000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D162" s="1">
-        <v>97.886</v>
+        <v>98.745</v>
       </c>
       <c r="E162" s="1">
-        <v>99.64942118</v>
+        <v>99.752715</v>
       </c>
       <c r="F162" t="s">
         <v>8</v>
       </c>
       <c r="G162">
         <v>1.0</v>
       </c>
       <c r="H162" s="1">
-        <v>847020.08</v>
+        <v>598516.29</v>
       </c>
       <c r="I162" s="1">
-        <v>-14989.08</v>
+        <v>-6046.29</v>
       </c>
       <c r="J162" s="1">
-        <v>-1.7696251073528</v>
+        <v>-1.0102131054779</v>
       </c>
       <c r="K162">
-        <v>2.01</v>
+        <v>2.35</v>
       </c>
       <c r="L162" t="s">
-        <v>490</v>
+        <v>493</v>
       </c>
       <c r="M162" s="1">
-        <v>832031.0</v>
+        <v>592470.0</v>
       </c>
       <c r="N162" s="1">
-        <v>849077.58</v>
+        <v>606547.4</v>
       </c>
       <c r="O162" s="1">
-        <v>0.6</v>
+        <v>0.43</v>
       </c>
       <c r="P162">
         <v>1</v>
       </c>
     </row>
     <row r="163" spans="1:16">
       <c r="A163" t="s">
-        <v>491</v>
+        <v>494</v>
       </c>
       <c r="B163" t="s">
-        <v>492</v>
+        <v>495</v>
       </c>
       <c r="C163" s="1">
-        <v>500000.0</v>
+        <v>683000.0</v>
       </c>
       <c r="D163" s="1">
-        <v>97.739</v>
+        <v>100.346</v>
       </c>
       <c r="E163" s="1">
-        <v>99.908</v>
+        <v>100.0</v>
       </c>
       <c r="F163" t="s">
         <v>8</v>
       </c>
       <c r="G163">
         <v>1.0</v>
       </c>
       <c r="H163" s="1">
-        <v>499540.0</v>
+        <v>683000.0</v>
       </c>
       <c r="I163" s="1">
-        <v>-10845.0</v>
+        <v>2363.18</v>
       </c>
       <c r="J163" s="1">
-        <v>-2.1709973175321</v>
+        <v>0.346</v>
       </c>
       <c r="K163">
-        <v>0.55</v>
-[...2 lines deleted...]
-        <v>493</v>
+        <v>0.04</v>
+      </c>
+      <c r="L163">
+        <v>282.63</v>
       </c>
       <c r="M163" s="1">
-        <v>488695.0</v>
+        <v>685363.18</v>
       </c>
       <c r="N163" s="1">
-        <v>491439.79</v>
+        <v>685645.81</v>
       </c>
       <c r="O163" s="1">
-        <v>0.34</v>
+        <v>0.49</v>
       </c>
       <c r="P163">
         <v>1</v>
       </c>
     </row>
     <row r="164" spans="1:16">
       <c r="A164" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
       <c r="B164" t="s">
-        <v>492</v>
+        <v>497</v>
       </c>
       <c r="C164" s="1">
-        <v>400000.0</v>
+        <v>1014000.0</v>
       </c>
       <c r="D164" s="1">
-        <v>101.975</v>
+        <v>99.251</v>
       </c>
       <c r="E164" s="1">
-        <v>103.50275</v>
+        <v>102.86484418</v>
       </c>
       <c r="F164" t="s">
         <v>8</v>
       </c>
       <c r="G164">
         <v>1.0</v>
       </c>
       <c r="H164" s="1">
-        <v>414011.0</v>
+        <v>1043049.52</v>
       </c>
       <c r="I164" s="1">
-        <v>-6111.0</v>
+        <v>-36644.38</v>
       </c>
       <c r="J164" s="1">
-        <v>-1.476047737862</v>
+        <v>-3.5131965738309</v>
       </c>
       <c r="K164">
-        <v>4.5</v>
+        <v>3.02</v>
       </c>
       <c r="L164" t="s">
-        <v>495</v>
+        <v>498</v>
       </c>
       <c r="M164" s="1">
-        <v>407900.0</v>
+        <v>1006405.14</v>
       </c>
       <c r="N164" s="1">
-        <v>425910.96</v>
+        <v>1037033.5</v>
       </c>
       <c r="O164" s="1">
-        <v>0.3</v>
+        <v>0.74</v>
       </c>
       <c r="P164">
         <v>1</v>
       </c>
     </row>
     <row r="165" spans="1:16">
       <c r="A165" t="s">
-        <v>496</v>
+        <v>499</v>
       </c>
       <c r="B165" t="s">
-        <v>497</v>
+        <v>500</v>
       </c>
       <c r="C165" s="1">
-        <v>700000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D165" s="1">
-        <v>103.921</v>
+        <v>98.193</v>
       </c>
       <c r="E165" s="1">
-        <v>106.53128571</v>
+        <v>99.99142833</v>
       </c>
       <c r="F165" t="s">
         <v>8</v>
       </c>
       <c r="G165">
         <v>1.0</v>
       </c>
       <c r="H165" s="1">
-        <v>745719.0</v>
+        <v>599948.57</v>
       </c>
       <c r="I165" s="1">
-        <v>-18272.0</v>
+        <v>-10790.57</v>
       </c>
       <c r="J165" s="1">
-        <v>-2.4502527091304</v>
+        <v>-1.7985825018301</v>
       </c>
       <c r="K165">
-        <v>1.82</v>
+        <v>0.81</v>
       </c>
       <c r="L165" t="s">
-        <v>498</v>
+        <v>501</v>
       </c>
       <c r="M165" s="1">
-        <v>727447.0</v>
+        <v>589158.0</v>
       </c>
       <c r="N165" s="1">
-        <v>740162.07</v>
+        <v>594046.77</v>
       </c>
       <c r="O165" s="1">
-        <v>0.52</v>
+        <v>0.42</v>
       </c>
       <c r="P165">
         <v>1</v>
       </c>
     </row>
     <row r="166" spans="1:16">
       <c r="A166" t="s">
-        <v>499</v>
+        <v>502</v>
       </c>
       <c r="B166" t="s">
-        <v>500</v>
+        <v>503</v>
       </c>
       <c r="C166" s="1">
-        <v>1239000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D166" s="1">
-        <v>97.767</v>
+        <v>100.783</v>
       </c>
       <c r="E166" s="1">
-        <v>99.90992252</v>
+        <v>100.0</v>
       </c>
       <c r="F166" t="s">
         <v>8</v>
       </c>
       <c r="G166">
         <v>1.0</v>
       </c>
       <c r="H166" s="1">
-        <v>1237883.94</v>
+        <v>300000.0</v>
       </c>
       <c r="I166" s="1">
-        <v>-26550.81</v>
+        <v>2349.0</v>
       </c>
       <c r="J166" s="1">
-        <v>-2.1448545491268</v>
+        <v>0.783</v>
       </c>
       <c r="K166">
-        <v>0.32</v>
-[...2 lines deleted...]
-        <v>501</v>
+        <v>0.1</v>
+      </c>
+      <c r="L166">
+        <v>303.29</v>
       </c>
       <c r="M166" s="1">
-        <v>1211333.13</v>
+        <v>302349.0</v>
       </c>
       <c r="N166" s="1">
-        <v>1215270.77</v>
+        <v>302652.29</v>
       </c>
       <c r="O166" s="1">
-        <v>0.85</v>
+        <v>0.22</v>
       </c>
       <c r="P166">
         <v>1</v>
       </c>
     </row>
     <row r="167" spans="1:16">
       <c r="A167" t="s">
-        <v>502</v>
+        <v>504</v>
       </c>
       <c r="B167" t="s">
-        <v>503</v>
+        <v>505</v>
       </c>
       <c r="C167" s="1">
-        <v>988000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D167" s="1">
-        <v>99.57</v>
+        <v>96.024</v>
       </c>
       <c r="E167" s="1">
-        <v>100.44048583</v>
+        <v>97.25955556</v>
       </c>
       <c r="F167" t="s">
         <v>8</v>
       </c>
       <c r="G167">
         <v>1.0</v>
       </c>
       <c r="H167" s="1">
-        <v>992352.0</v>
+        <v>875336.0</v>
       </c>
       <c r="I167" s="1">
-        <v>-8600.4</v>
+        <v>-11120.0</v>
       </c>
       <c r="J167" s="1">
-        <v>-0.86666827899777</v>
+        <v>-1.2703693210379</v>
       </c>
       <c r="K167">
-        <v>0.65</v>
-[...2 lines deleted...]
-        <v>504</v>
+        <v>0.0</v>
+      </c>
+      <c r="L167">
+        <v>0.0</v>
       </c>
       <c r="M167" s="1">
-        <v>983751.6</v>
+        <v>864216.0</v>
       </c>
       <c r="N167" s="1">
-        <v>990187.68</v>
+        <v>864216.0</v>
       </c>
       <c r="O167" s="1">
-        <v>0.69</v>
+        <v>0.62</v>
       </c>
       <c r="P167">
         <v>1</v>
       </c>
     </row>
     <row r="168" spans="1:16">
       <c r="A168" t="s">
-        <v>505</v>
+        <v>506</v>
       </c>
       <c r="B168" t="s">
-        <v>506</v>
+        <v>507</v>
       </c>
       <c r="C168" s="1">
-        <v>286000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D168" s="1">
-        <v>101.151</v>
+        <v>100.15</v>
       </c>
       <c r="E168" s="1">
-        <v>100.94948252</v>
+        <v>99.696</v>
       </c>
       <c r="F168" t="s">
         <v>8</v>
       </c>
       <c r="G168">
         <v>1.0</v>
       </c>
       <c r="H168" s="1">
-        <v>288715.52</v>
+        <v>299088.0</v>
       </c>
       <c r="I168" s="1">
-        <v>576.34</v>
+        <v>1362.0</v>
       </c>
       <c r="J168" s="1">
-        <v>0.1996221055245</v>
+        <v>0.45538436848018</v>
       </c>
       <c r="K168">
-        <v>3.86</v>
+        <v>3.01</v>
       </c>
       <c r="L168" t="s">
-        <v>507</v>
+        <v>508</v>
       </c>
       <c r="M168" s="1">
-        <v>289291.86</v>
+        <v>300450.0</v>
       </c>
       <c r="N168" s="1">
-        <v>300329.27</v>
+        <v>309478.77</v>
       </c>
       <c r="O168" s="1">
-        <v>0.21</v>
+        <v>0.22</v>
       </c>
       <c r="P168">
         <v>1</v>
       </c>
     </row>
     <row r="169" spans="1:16">
       <c r="A169" t="s">
-        <v>508</v>
+        <v>509</v>
       </c>
       <c r="B169" t="s">
-        <v>509</v>
+        <v>510</v>
       </c>
       <c r="C169" s="1">
-        <v>300000.0</v>
+        <v>431000.0</v>
       </c>
       <c r="D169" s="1">
-        <v>103.016</v>
+        <v>99.677</v>
       </c>
       <c r="E169" s="1">
-        <v>105.263</v>
+        <v>99.695</v>
       </c>
       <c r="F169" t="s">
         <v>8</v>
       </c>
       <c r="G169">
         <v>1.0</v>
       </c>
       <c r="H169" s="1">
-        <v>315789.0</v>
+        <v>429685.45</v>
       </c>
       <c r="I169" s="1">
-        <v>-6741.0</v>
+        <v>-77.58</v>
       </c>
       <c r="J169" s="1">
-        <v>-2.1346532019798</v>
+        <v>-0.01805506795727</v>
       </c>
       <c r="K169">
-        <v>3.83</v>
+        <v>0.34</v>
       </c>
       <c r="L169" t="s">
-        <v>510</v>
+        <v>511</v>
       </c>
       <c r="M169" s="1">
-        <v>309048.0</v>
+        <v>429607.87</v>
       </c>
       <c r="N169" s="1">
-        <v>320542.32</v>
+        <v>431069.14</v>
       </c>
       <c r="O169" s="1">
-        <v>0.22</v>
+        <v>0.31</v>
       </c>
       <c r="P169">
         <v>1</v>
       </c>
     </row>
     <row r="170" spans="1:16">
       <c r="A170" t="s">
-        <v>511</v>
+        <v>512</v>
       </c>
       <c r="B170" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
       <c r="C170" s="1">
-        <v>683000.0</v>
+        <v>1100000.0</v>
       </c>
       <c r="D170" s="1">
-        <v>101.644</v>
+        <v>82.873</v>
       </c>
       <c r="E170" s="1">
-        <v>101.19198243</v>
+        <v>81.54266545</v>
       </c>
       <c r="F170" t="s">
         <v>8</v>
       </c>
       <c r="G170">
         <v>1.0</v>
       </c>
       <c r="H170" s="1">
-        <v>691141.24</v>
+        <v>896969.32</v>
       </c>
       <c r="I170" s="1">
-        <v>3087.28</v>
+        <v>14633.68</v>
       </c>
       <c r="J170" s="1">
-        <v>0.44669306667332</v>
+        <v>1.631458253221</v>
       </c>
       <c r="K170">
-        <v>3.24</v>
+        <v>0.47</v>
       </c>
       <c r="L170" t="s">
-        <v>513</v>
+        <v>514</v>
       </c>
       <c r="M170" s="1">
-        <v>694228.52</v>
+        <v>911603.0</v>
       </c>
       <c r="N170" s="1">
-        <v>716381.58</v>
+        <v>916824.23</v>
       </c>
       <c r="O170" s="1">
-        <v>0.5</v>
+        <v>0.65</v>
       </c>
       <c r="P170">
         <v>1</v>
       </c>
     </row>
     <row r="171" spans="1:16">
       <c r="A171" t="s">
-        <v>514</v>
+        <v>515</v>
       </c>
       <c r="B171" t="s">
-        <v>515</v>
+        <v>516</v>
       </c>
       <c r="C171" s="1">
-        <v>446000.0</v>
+        <v>1100000.0</v>
       </c>
       <c r="D171" s="1">
-        <v>98.296</v>
+        <v>89.836</v>
       </c>
       <c r="E171" s="1">
-        <v>100.09287892</v>
+        <v>89.78073818</v>
       </c>
       <c r="F171" t="s">
         <v>8</v>
       </c>
       <c r="G171">
         <v>1.0</v>
       </c>
       <c r="H171" s="1">
-        <v>446414.24</v>
+        <v>987588.12</v>
       </c>
       <c r="I171" s="1">
-        <v>-8014.08</v>
+        <v>607.88</v>
       </c>
       <c r="J171" s="1">
-        <v>-1.7952115505993</v>
+        <v>0.061551975736606</v>
       </c>
       <c r="K171">
-        <v>1.94</v>
+        <v>0.6</v>
       </c>
       <c r="L171" t="s">
-        <v>516</v>
+        <v>517</v>
       </c>
       <c r="M171" s="1">
-        <v>438400.16</v>
+        <v>988196.0</v>
       </c>
       <c r="N171" s="1">
-        <v>447054.86</v>
+        <v>994773.4</v>
       </c>
       <c r="O171" s="1">
-        <v>0.31</v>
+        <v>0.71</v>
       </c>
       <c r="P171">
         <v>1</v>
       </c>
     </row>
     <row r="172" spans="1:16">
       <c r="A172" t="s">
-        <v>517</v>
+        <v>518</v>
       </c>
       <c r="B172" t="s">
-        <v>518</v>
+        <v>519</v>
       </c>
       <c r="C172" s="1">
-        <v>600000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D172" s="1">
-        <v>97.988</v>
+        <v>101.033</v>
       </c>
       <c r="E172" s="1">
-        <v>99.752715</v>
+        <v>102.932</v>
       </c>
       <c r="F172" t="s">
         <v>8</v>
       </c>
       <c r="G172">
         <v>1.0</v>
       </c>
       <c r="H172" s="1">
-        <v>598516.29</v>
+        <v>205864.0</v>
       </c>
       <c r="I172" s="1">
-        <v>-10588.29</v>
+        <v>-3798.0</v>
       </c>
       <c r="J172" s="1">
-        <v>-1.7690896934484</v>
+        <v>-1.8449073174523</v>
       </c>
       <c r="K172">
-        <v>2.05</v>
-[...2 lines deleted...]
-        <v>519</v>
+        <v>0.17</v>
+      </c>
+      <c r="L172">
+        <v>349.32</v>
       </c>
       <c r="M172" s="1">
-        <v>587928.0</v>
+        <v>202066.0</v>
       </c>
       <c r="N172" s="1">
-        <v>600221.84</v>
+        <v>202415.32</v>
       </c>
       <c r="O172" s="1">
-        <v>0.42</v>
+        <v>0.14</v>
       </c>
       <c r="P172">
         <v>1</v>
       </c>
     </row>
     <row r="173" spans="1:16">
       <c r="A173" t="s">
         <v>520</v>
       </c>
       <c r="B173" t="s">
         <v>521</v>
       </c>
       <c r="C173" s="1">
-        <v>1014000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D173" s="1">
-        <v>99.715</v>
+        <v>98.786</v>
       </c>
       <c r="E173" s="1">
-        <v>102.86484418</v>
+        <v>100.1375</v>
       </c>
       <c r="F173" t="s">
         <v>8</v>
       </c>
       <c r="G173">
         <v>1.0</v>
       </c>
       <c r="H173" s="1">
-        <v>1043049.52</v>
+        <v>801100.0</v>
       </c>
       <c r="I173" s="1">
-        <v>-31939.42</v>
+        <v>-10812.0</v>
       </c>
       <c r="J173" s="1">
-        <v>-3.0621192366782</v>
+        <v>-1.3496442391711</v>
       </c>
       <c r="K173">
-        <v>2.73</v>
+        <v>1.91</v>
       </c>
       <c r="L173" t="s">
         <v>522</v>
       </c>
       <c r="M173" s="1">
-        <v>1011110.1</v>
+        <v>790288.0</v>
       </c>
       <c r="N173" s="1">
-        <v>1038821.47</v>
+        <v>805560.61</v>
       </c>
       <c r="O173" s="1">
-        <v>0.73</v>
+        <v>0.57</v>
       </c>
       <c r="P173">
         <v>1</v>
       </c>
     </row>
     <row r="174" spans="1:16">
       <c r="A174" t="s">
         <v>523</v>
       </c>
       <c r="B174" t="s">
         <v>524</v>
       </c>
       <c r="C174" s="1">
-        <v>600000.0</v>
+        <v>-3300000.0</v>
       </c>
       <c r="D174" s="1">
-        <v>97.84</v>
+        <v>9.72597788</v>
       </c>
       <c r="E174" s="1">
-        <v>99.99142833</v>
+        <v>0.0</v>
       </c>
       <c r="F174" t="s">
         <v>8</v>
       </c>
       <c r="G174">
         <v>1.0</v>
       </c>
       <c r="H174" s="1">
-        <v>599948.57</v>
+        <v>0.0</v>
       </c>
       <c r="I174" s="1">
-        <v>-12908.57</v>
+        <v>-307665.6</v>
       </c>
       <c r="J174" s="1">
-        <v>-2.1516127624073</v>
+        <v>0</v>
       </c>
       <c r="K174">
-        <v>0.59</v>
+        <v>0.0</v>
       </c>
       <c r="L174" t="s">
         <v>525</v>
       </c>
       <c r="M174" s="1">
-        <v>587040.0</v>
+        <v>-307665.6</v>
       </c>
       <c r="N174" s="1">
-        <v>590559.91</v>
+        <v>-320957.27</v>
       </c>
       <c r="O174" s="1">
-        <v>0.41</v>
+        <v>-0.23</v>
       </c>
       <c r="P174">
-        <v>1</v>
-[...398 lines deleted...]
-      <c r="P182">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>