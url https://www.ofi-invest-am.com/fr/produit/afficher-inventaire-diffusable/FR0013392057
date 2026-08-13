--- v3 (2026-07-16)
+++ v4 (2026-08-13)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="526">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="549">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>I</t>
   </si>
   <si>
     <t>FR0011024249</t>
   </si>
   <si>
@@ -124,1518 +124,1587 @@
   <si>
     <t>FR001400KPZ3</t>
   </si>
   <si>
     <t>Ofi Invest ESG Liquidités PART I</t>
   </si>
   <si>
     <t>DU100626</t>
   </si>
   <si>
     <t>EURO-SCHATZ JUN 26</t>
   </si>
   <si>
     <t>OE100626</t>
   </si>
   <si>
     <t>EURO-BOBL JUN 26</t>
   </si>
   <si>
     <t>XS2986639701</t>
   </si>
   <si>
     <t>A2A SPA 3.625 30/01/2035</t>
   </si>
   <si>
-    <t>6 229.04</t>
+    <t>8 175.62</t>
   </si>
   <si>
     <t>XS2809859536</t>
   </si>
   <si>
     <t>ACHMEA BV 02/11/2044</t>
   </si>
   <si>
-    <t>8 698.87</t>
+    <t>9 985.68</t>
   </si>
   <si>
     <t>BE6317598850</t>
   </si>
   <si>
     <t>AGEAS SA PERP</t>
   </si>
   <si>
-    <t>13 334.25</t>
+    <t>14 395.89</t>
   </si>
   <si>
     <t>BE6369832363</t>
   </si>
   <si>
-    <t>20 119.86</t>
+    <t>24 143.84</t>
   </si>
   <si>
     <t>XS3237229193</t>
   </si>
   <si>
     <t>AIB GROUP PLC 02/12/2036</t>
   </si>
   <si>
-    <t>14 966.30</t>
+    <t>17 658.08</t>
   </si>
   <si>
     <t>FR0014013VX5</t>
   </si>
   <si>
     <t>AIR LIQUIDE FINANCE SA 3 05/05/2033</t>
   </si>
   <si>
-    <t>9 550.68</t>
+    <t>XS2251233651</t>
+  </si>
+  <si>
+    <t>AKELIUS RESIDENTIAL PROPERTY FINAN 1.125 11/01/2029</t>
+  </si>
+  <si>
+    <t>2 793.82</t>
   </si>
   <si>
     <t>XS3324546251</t>
   </si>
   <si>
     <t>AKZO NOBEL NV 4 25/03/2031</t>
   </si>
   <si>
-    <t>2 065.75</t>
+    <t>4 052.05</t>
+  </si>
+  <si>
+    <t>XS3359749481</t>
+  </si>
+  <si>
+    <t>ALLIANDER NV 3.25 30/04/2031</t>
   </si>
   <si>
     <t>XS2829852842</t>
   </si>
   <si>
     <t>ALLIANDER NV PERP</t>
   </si>
   <si>
-    <t>18 308.22</t>
+    <t>19 849.32</t>
+  </si>
+  <si>
+    <t>XS3357187809</t>
+  </si>
+  <si>
+    <t>ALPHA BANK SA 06/05/2032</t>
+  </si>
+  <si>
+    <t>1 546.03</t>
   </si>
   <si>
     <t>XS3064423174</t>
   </si>
   <si>
     <t>ALPHABET INC 3 06/05/2033</t>
   </si>
   <si>
-    <t>17 210.96</t>
-[...1 lines deleted...]
-  <si>
     <t>XS3224609456</t>
   </si>
   <si>
     <t>ALPHABET INC 3.5 06/11/2038</t>
   </si>
   <si>
-    <t>4 968.08</t>
+    <t>5 720.82</t>
   </si>
   <si>
     <t>XS3229091015</t>
   </si>
   <si>
     <t>AMCOR UK FINANCE PLC 3.75 20/02/2033</t>
   </si>
   <si>
-    <t>3 042.95</t>
+    <t>4 332.33</t>
   </si>
   <si>
     <t>FR001400ZZD7</t>
   </si>
   <si>
     <t>ARKEMA SA PERP</t>
   </si>
   <si>
-    <t>22 915.07</t>
+    <t>24 661.64</t>
   </si>
   <si>
     <t>XS3070545234</t>
   </si>
   <si>
     <t>AROUNDTOWN SA 3.5 13/05/2030</t>
   </si>
   <si>
-    <t>49 191.78</t>
-[...7 lines deleted...]
-  <si>
     <t>XS2790191303</t>
   </si>
   <si>
     <t>ASR NEDERLAND NV PERP</t>
   </si>
   <si>
-    <t>8 276.71</t>
+    <t>10 091.78</t>
   </si>
   <si>
     <t>XS2872909770</t>
   </si>
   <si>
     <t>ASTRAZENECA FINANCE LLC 3.278 05/08/2033</t>
   </si>
   <si>
-    <t>44 834.96</t>
+    <t>49 179.43</t>
   </si>
   <si>
     <t>XS2737652474</t>
   </si>
   <si>
     <t>AXA SA PERP</t>
   </si>
   <si>
-    <t>15 626.85</t>
+    <t>19 782.93</t>
+  </si>
+  <si>
+    <t>XS2432565187</t>
+  </si>
+  <si>
+    <t>BALDER FINLAND OYJ 2 18/01/2031</t>
+  </si>
+  <si>
+    <t>3 205.48</t>
   </si>
   <si>
     <t>XS2762369549</t>
   </si>
   <si>
     <t>BANCO BILBAO VIZCAYA ARGENTARIA SA 08/02/2036</t>
   </si>
   <si>
-    <t>7 586.30</t>
+    <t>10 257.53</t>
   </si>
   <si>
     <t>IT0005632267</t>
   </si>
   <si>
     <t>BANCO BPM SPA 3.375 21/01/2030</t>
   </si>
   <si>
-    <t>6 509.50</t>
+    <t>8 338.01</t>
+  </si>
+  <si>
+    <t>XS3352075058</t>
+  </si>
+  <si>
+    <t>BANCO SANTANDER SA 22/04/2038</t>
+  </si>
+  <si>
+    <t>2 678.08</t>
   </si>
   <si>
     <t>XS2817323749</t>
   </si>
   <si>
     <t>BANCO SANTANDER SA PERP</t>
   </si>
   <si>
-    <t>6 960.67</t>
+    <t>9 910.11</t>
   </si>
   <si>
     <t>XS2345798271</t>
   </si>
   <si>
     <t>BANK OF AMERICA CORP 24/05/2032</t>
   </si>
   <si>
-    <t>16 988.92</t>
+    <t>18 272.07</t>
   </si>
   <si>
     <t>XS3332496184</t>
   </si>
   <si>
     <t>BANK OF IRELAND GROUP PLC 02/04/2034</t>
   </si>
   <si>
-    <t>1 616.67</t>
+    <t>3 862.05</t>
   </si>
   <si>
     <t>XS2817924660</t>
   </si>
   <si>
     <t>BANK OF IRELAND GROUP PLC 10/08/2034</t>
   </si>
   <si>
-    <t>4 378.98</t>
+    <t>4 811.68</t>
   </si>
   <si>
     <t>XS3112064947</t>
   </si>
   <si>
     <t>BANK OF MONTREAL 09/01/2032</t>
   </si>
   <si>
-    <t>12 806.25</t>
+    <t>15 976.11</t>
   </si>
   <si>
     <t>FR0014015J95</t>
   </si>
   <si>
     <t>BANQUE FEDERATIVE DU CREDIT MUTUEL 21/07/2033</t>
   </si>
   <si>
-    <t>8 534.25</t>
+    <t>10 931.51</t>
   </si>
   <si>
     <t>XS2831195644</t>
   </si>
   <si>
     <t>BARCLAYS PLC 31/05/2036</t>
   </si>
   <si>
-    <t>17 657.56</t>
-[...8 lines deleted...]
-    <t>10 633.56</t>
+    <t>19 020.02</t>
   </si>
   <si>
     <t>BE0390167337</t>
   </si>
   <si>
     <t>BELFIUS BANQUE SA 3.375 20/02/2031</t>
   </si>
   <si>
-    <t>5 455.48</t>
+    <t>7 767.12</t>
   </si>
   <si>
     <t>BE6365319829</t>
   </si>
   <si>
     <t>BELFIUS BANQUE SA 3.375 28/05/2030</t>
   </si>
   <si>
-    <t>27 212.67</t>
+    <t>29 293.15</t>
   </si>
   <si>
     <t>XS3215466338</t>
   </si>
   <si>
     <t>BMS IRELAND CAPITAL FUNDING DAC 3.363 10/11/2033</t>
   </si>
   <si>
-    <t>11 081.04</t>
+    <t>12 801.70</t>
   </si>
   <si>
     <t>FR001400F2H9</t>
   </si>
   <si>
     <t>BNP PARIBAS SA PERP</t>
   </si>
   <si>
-    <t>21 071.43</t>
+    <t>25 123.63</t>
   </si>
   <si>
     <t>XS2621007660</t>
   </si>
   <si>
     <t>BOOKING HOLDINGS INC 4.125 12/05/2033</t>
   </si>
   <si>
-    <t>25 894.15</t>
-[...1 lines deleted...]
-  <si>
     <t>FR0014005V67</t>
   </si>
   <si>
     <t>BPCE SA 13/10/2046</t>
   </si>
   <si>
-    <t>22 006.85</t>
+    <t>24 917.81</t>
   </si>
   <si>
     <t>XS3227880021</t>
   </si>
   <si>
     <t>BT FINANCE PLC 3.375 17/11/2032</t>
   </si>
   <si>
-    <t>11 135.47</t>
+    <t>12 943.17</t>
   </si>
   <si>
     <t>FR0014013058</t>
   </si>
   <si>
     <t>BUREAU VERITAS SA 3.375 01/10/2033</t>
   </si>
   <si>
-    <t>14 868.49</t>
+    <t>16 717.81</t>
   </si>
   <si>
     <t>XS3226502485</t>
   </si>
   <si>
     <t>CAIXABANK SA 14/05/2038</t>
   </si>
   <si>
-    <t>11 667.47</t>
-[...1 lines deleted...]
-  <si>
     <t>FR0014012S89</t>
   </si>
   <si>
     <t>CAPGEMINI SE 3.5 25/09/2034</t>
   </si>
   <si>
-    <t>15 879.45</t>
+    <t>17 797.26</t>
   </si>
   <si>
     <t>XS2387052744</t>
   </si>
   <si>
     <t>CASTELLUM HELSINKI FINANCE HOLDING 0.875 17/09/2029</t>
   </si>
   <si>
-    <t>4 123.29</t>
+    <t>4 602.74</t>
   </si>
   <si>
     <t>XS2793256137</t>
   </si>
   <si>
     <t>CBRE GLOBAL INVESTORS OPEN-ENDED F 4.75 27/03/2034</t>
   </si>
   <si>
-    <t>1 214.96</t>
+    <t>2 480.54</t>
   </si>
   <si>
     <t>XS3326476523</t>
   </si>
   <si>
     <t>COCA-COLA HBC FINANCE BV 4 01/10/2033</t>
   </si>
   <si>
-    <t>1 334.68</t>
+    <t>4 055.23</t>
   </si>
   <si>
     <t>DE000CZ45YV9</t>
   </si>
   <si>
     <t>COMMERZBANK AG 16/07/2032</t>
   </si>
   <si>
-    <t>12 186.30</t>
+    <t>13 282.19</t>
   </si>
   <si>
     <t>FR001400Q7X2</t>
   </si>
   <si>
     <t>COVIVIO HOTELS SCA 4.125 23/05/2033</t>
   </si>
   <si>
-    <t>48 776.71</t>
+    <t>52 449.66</t>
   </si>
   <si>
     <t>FR001400MDV4</t>
   </si>
   <si>
     <t>COVIVIO SA 4.625 05/06/2032</t>
   </si>
   <si>
-    <t>44 463.36</t>
+    <t>30 512.33</t>
   </si>
   <si>
     <t>FR001400F067</t>
   </si>
   <si>
     <t>CREDIT AGRICOLE SA PERP</t>
   </si>
   <si>
-    <t>3 861.41</t>
+    <t>7 309.10</t>
   </si>
   <si>
     <t>FR001400PZV0</t>
   </si>
   <si>
     <t>CREDIT MUTUEL ARKEA 15/05/2035</t>
   </si>
   <si>
-    <t>13 441.64</t>
-[...1 lines deleted...]
-  <si>
     <t>BE0002989706</t>
   </si>
   <si>
     <t>CRELAN SA 23/01/2032</t>
   </si>
   <si>
-    <t>7 508.22</t>
+    <t>9 665.75</t>
   </si>
   <si>
     <t>BE0390287564</t>
   </si>
   <si>
     <t>CRELAN SA-BRUSSELS HEAD OFFICE 30/04/2037</t>
   </si>
   <si>
-    <t>7 013.70</t>
+    <t>1 315.07</t>
   </si>
   <si>
     <t>XS2900380812</t>
   </si>
   <si>
     <t>DAIMLER TRUCK INTERNATIONAL FINANC 3.375 23/09/2030</t>
   </si>
   <si>
-    <t>3 865.07</t>
+    <t>4 327.40</t>
+  </si>
+  <si>
+    <t>XS3352082930</t>
+  </si>
+  <si>
+    <t>DANAHER CORPORATION 3.25 29/04/2030</t>
   </si>
   <si>
     <t>FR0014017HO4</t>
   </si>
   <si>
     <t>DANONE SA 3.785 01/04/2034</t>
   </si>
   <si>
+    <t>1 825.10</t>
+  </si>
+  <si>
     <t>DE000A30VT06</t>
   </si>
   <si>
     <t>DEUTSCHE BANK AG (PARIS BRANCH) 05/09/2030</t>
   </si>
   <si>
-    <t>46 643.84</t>
+    <t>51 780.82</t>
   </si>
   <si>
     <t>DE000A4DE9Y3</t>
   </si>
   <si>
     <t>DEUTSCHE BANK AG 13/02/2031</t>
   </si>
   <si>
-    <t>1 830.82</t>
+    <t>2 524.32</t>
   </si>
   <si>
     <t>XS2280835260</t>
   </si>
   <si>
     <t>DIGITAL INTREPID HOLDING BV 0.625 15/07/2031</t>
   </si>
   <si>
-    <t>5 732.88</t>
+    <t>6 246.58</t>
   </si>
   <si>
     <t>XS2977974927</t>
   </si>
   <si>
     <t>DNB BANK ASA 15/01/2031</t>
   </si>
   <si>
-    <t>3 123.29</t>
+    <t>3 945.21</t>
   </si>
   <si>
     <t>XS3074473474</t>
   </si>
   <si>
     <t>DNB BANK ASA 20/05/2031</t>
   </si>
   <si>
-    <t>11 472.60</t>
+    <t>12 328.77</t>
+  </si>
+  <si>
+    <t>XS3351033785</t>
+  </si>
+  <si>
+    <t>DSB 3.625 22/04/2036</t>
   </si>
   <si>
     <t>XS2852136063</t>
   </si>
   <si>
     <t>DSM BV 3.625 02/07/2034</t>
   </si>
   <si>
-    <t>18 183.00</t>
+    <t>19 739.76</t>
   </si>
   <si>
     <t>XS3204041266</t>
   </si>
   <si>
     <t>DZ BANK AG DEUTSCHE ZENTRAL GENOSS 15/10/2035</t>
   </si>
   <si>
-    <t>9 493.45</t>
+    <t>10 762.63</t>
   </si>
   <si>
     <t>XS3274805376</t>
   </si>
   <si>
     <t>E.ON SE 3.448 19/01/2034</t>
   </si>
   <si>
-    <t>13 685.44</t>
+    <t>17 445.18</t>
   </si>
   <si>
     <t>XS3166221948</t>
   </si>
   <si>
     <t>EAST JAPAN RAILWAY COMPANY 3.727 02/09/2037</t>
   </si>
   <si>
-    <t>23 696.57</t>
+    <t>26 272.29</t>
   </si>
   <si>
     <t>XS3071203056</t>
   </si>
   <si>
     <t>EATON CAPITAL UNLIMITED CO 3.625 09/05/2035</t>
   </si>
   <si>
-    <t>27 490.41</t>
-[...1 lines deleted...]
-  <si>
     <t>PTEDP6OM0007</t>
   </si>
   <si>
     <t>EDP SA 02/12/2055</t>
   </si>
   <si>
-    <t>5 285.96</t>
+    <t>7 982.88</t>
   </si>
   <si>
     <t>XS3171675393</t>
   </si>
   <si>
     <t>EDP SERVICIOS FINANCIEROS ESPANA S 3.125 03/12/2031</t>
   </si>
   <si>
-    <t>7 266.27</t>
-[...8 lines deleted...]
-    <t>26 583.56</t>
+    <t>8 582.62</t>
+  </si>
+  <si>
+    <t>BE6373697216</t>
+  </si>
+  <si>
+    <t>ELIA GROUP SA PERP</t>
+  </si>
+  <si>
+    <t>1 393.84</t>
   </si>
   <si>
     <t>FR0014016ZV3</t>
   </si>
   <si>
     <t>ELIS SA 3.875 23/03/2032</t>
   </si>
   <si>
-    <t>2 080.82</t>
+    <t>3 938.70</t>
   </si>
   <si>
     <t>XS3070067072</t>
   </si>
   <si>
     <t>ELISA OYJ 2.875 14/05/2030</t>
   </si>
   <si>
-    <t>33 789.36</t>
-[...1 lines deleted...]
-  <si>
     <t>XS3086867440</t>
   </si>
   <si>
     <t>ELM BV 3.375 19/06/2030</t>
   </si>
   <si>
-    <t>14 101.03</t>
+    <t>15 256.85</t>
   </si>
   <si>
     <t>XS1492580516</t>
   </si>
   <si>
     <t>ELM BV FOR SWISS LIFE INSURANCE &amp; PERP</t>
   </si>
   <si>
-    <t>84 920.55</t>
+    <t>91 239.04</t>
   </si>
   <si>
     <t>XS2312746345</t>
   </si>
   <si>
     <t>ENEL SPA NC30 PERP</t>
   </si>
   <si>
-    <t>10 356.16</t>
+    <t>11 511.99</t>
   </si>
   <si>
     <t>FR001400KHG0</t>
   </si>
   <si>
     <t>ENGIE SA 3.875 06/01/2031</t>
   </si>
   <si>
-    <t>7 728.77</t>
+    <t>9 586.64</t>
+  </si>
+  <si>
+    <t>FR0014016Z94</t>
+  </si>
+  <si>
+    <t>ENGIE SA PERP</t>
+  </si>
+  <si>
+    <t>2 431.11</t>
   </si>
   <si>
     <t>AT0000A3RNZ8</t>
   </si>
   <si>
     <t>ERSTE GROUP BANK AG 21/04/2036</t>
   </si>
   <si>
-    <t>6 400.68</t>
+    <t>1 726.03</t>
   </si>
   <si>
     <t>FR001400RX89</t>
   </si>
   <si>
     <t>ESSILORLUXOTTICA SA 3 05/03/2032</t>
   </si>
   <si>
-    <t>3 024.66</t>
+    <t>4 668.49</t>
   </si>
   <si>
     <t>FR0014017VR8</t>
   </si>
   <si>
     <t>EURAZEO SE 4.625 17/04/2031</t>
   </si>
   <si>
+    <t>2 128.77</t>
+  </si>
+  <si>
     <t>XS2904504979</t>
   </si>
   <si>
     <t>EUROBANK SA (ATHINA) 24/09/2030</t>
   </si>
   <si>
-    <t>11 397.26</t>
+    <t>12 767.12</t>
   </si>
   <si>
     <t>DE000A4DFWV3</t>
   </si>
   <si>
     <t>EVONIK INDUSTRIES AG 09/09/2055</t>
   </si>
   <si>
-    <t>15 579.45</t>
+    <t>17 326.03</t>
   </si>
   <si>
     <t>XS2982065018</t>
   </si>
   <si>
     <t>EXPERIAN PLC 3.51 15/12/2033</t>
   </si>
   <si>
-    <t>7 027.69</t>
+    <t>8 422.08</t>
+  </si>
+  <si>
+    <t>XS3003232272</t>
+  </si>
+  <si>
+    <t>FASTIGHETS AB BALDER 4 19/02/2032</t>
+  </si>
+  <si>
+    <t>5 589.04</t>
   </si>
   <si>
     <t>XS3299544711</t>
   </si>
   <si>
     <t>FORD MOTOR CREDIT COMPANY LLC 3.305 17/05/2029</t>
   </si>
   <si>
-    <t>3 929.78</t>
-[...8 lines deleted...]
-    <t>10 539.04</t>
+    <t>5 514.37</t>
+  </si>
+  <si>
+    <t>XS3350929454</t>
+  </si>
+  <si>
+    <t>GOLDMAN SACHS GROUP INC/THE 22/04/2036</t>
+  </si>
+  <si>
+    <t>1 285.20</t>
   </si>
   <si>
     <t>XS3319131119</t>
   </si>
   <si>
     <t>HENKEL AG &amp; CO KGAA 3.625 02/04/2031</t>
   </si>
   <si>
-    <t>1 608.90</t>
+    <t>3 843.49</t>
   </si>
   <si>
     <t>XS2385390724</t>
   </si>
   <si>
     <t>HOLDING DINFRASTRUCTURES DES METIE 0.625 16/09/2028</t>
   </si>
   <si>
-    <t>2 589.04</t>
+    <t>2 888.70</t>
   </si>
   <si>
     <t>DE000A383PT8</t>
   </si>
   <si>
     <t>HOWOGE WOHNUNGSBAU GMBH 3.875 05/06/2030</t>
   </si>
   <si>
-    <t>37 253.08</t>
+    <t>40 172.60</t>
   </si>
   <si>
     <t>XS3224600232</t>
   </si>
   <si>
     <t>IBERDROLA FINANZAS SAU PERP</t>
   </si>
   <si>
-    <t>10 232.88</t>
-[...14 lines deleted...]
-    <t>3 850.00</t>
+    <t>41 208.90</t>
   </si>
   <si>
     <t>FR001400ZRC6</t>
   </si>
   <si>
     <t>ICADE 4.375 22/05/2035</t>
   </si>
   <si>
-    <t>47 897.26</t>
+    <t>30 037.67</t>
   </si>
   <si>
     <t>XS3190744907</t>
   </si>
   <si>
     <t>IDS FINANCING PLC 3.25 01/01/2029</t>
   </si>
   <si>
-    <t>9 324.47</t>
+    <t>10 484.23</t>
   </si>
   <si>
     <t>FR00140141X5</t>
   </si>
   <si>
     <t>IMERYS S.A. 4 21/11/2032</t>
   </si>
   <si>
+    <t>9 589.04</t>
+  </si>
+  <si>
+    <t>XS3324619231</t>
+  </si>
+  <si>
+    <t>INFORMA PLC 3.75 29/04/2032</t>
+  </si>
+  <si>
+    <t>1 080.00</t>
+  </si>
+  <si>
+    <t>XS2244936659</t>
+  </si>
+  <si>
+    <t>INFRASTRUTTURE WIRELESS ITALIANE S 1.625 21/10/2028</t>
+  </si>
+  <si>
+    <t>6 419.86</t>
+  </si>
+  <si>
+    <t>XS3153087559</t>
+  </si>
+  <si>
+    <t>ING GROEP NV 20/08/2037</t>
+  </si>
+  <si>
+    <t>42 678.08</t>
+  </si>
+  <si>
+    <t>XS2886191589</t>
+  </si>
+  <si>
+    <t>ING GROEP NV 26/08/2035</t>
+  </si>
+  <si>
+    <t>21 354.79</t>
+  </si>
+  <si>
+    <t>XS3032046016</t>
+  </si>
+  <si>
+    <t>INVESTOR AB 3.5 31/03/2034</t>
+  </si>
+  <si>
+    <t>2 416.44</t>
+  </si>
+  <si>
+    <t>XS2977890313</t>
+  </si>
+  <si>
+    <t>IREN SPA PERP</t>
+  </si>
+  <si>
+    <t>1 084.93</t>
+  </si>
+  <si>
+    <t>XS2957380228</t>
+  </si>
+  <si>
+    <t>JOHNSON CONTROLS INTERNATIONAL PLC 3.125 11/12/2033</t>
+  </si>
+  <si>
+    <t>4 604.88</t>
+  </si>
+  <si>
+    <t>XS3300349639</t>
+  </si>
+  <si>
+    <t>JPMORGAN CHASE &amp; CO 18/02/2032</t>
+  </si>
+  <si>
+    <t>10 167.17</t>
+  </si>
+  <si>
+    <t>BE0002990712</t>
+  </si>
+  <si>
+    <t>KBC GROEP NV 17/04/2035</t>
+  </si>
+  <si>
+    <t>2 550.68</t>
+  </si>
+  <si>
+    <t>BE0390152180</t>
+  </si>
+  <si>
+    <t>KBC GROEP NV PERP</t>
+  </si>
+  <si>
+    <t>6 061.64</t>
+  </si>
+  <si>
+    <t>FR0013300605</t>
+  </si>
+  <si>
+    <t>KLEPIERRE SA 1.625 13/12/2032</t>
+  </si>
+  <si>
+    <t>4 086.99</t>
+  </si>
+  <si>
+    <t>FR001400NDQ2</t>
+  </si>
+  <si>
+    <t>KLEPIERRE SA 3.875 23/09/2033</t>
+  </si>
+  <si>
+    <t>14 905.48</t>
+  </si>
+  <si>
+    <t>XS2229470146</t>
+  </si>
+  <si>
+    <t>KONINKLIJKE KPN NV 0.875 14/12/2032</t>
+  </si>
+  <si>
+    <t>5 830.14</t>
+  </si>
+  <si>
+    <t>FR0014001R34</t>
+  </si>
+  <si>
+    <t>LA BANQUE POSTALE 02/08/2032</t>
+  </si>
+  <si>
+    <t>1 763.01</t>
+  </si>
+  <si>
+    <t>XS3069338336</t>
+  </si>
+  <si>
+    <t>LLOYDS BANKING GROUP PLC 09/05/2035</t>
+  </si>
+  <si>
+    <t>XS2815980664</t>
+  </si>
+  <si>
+    <t>LLOYDS BANKING GROUP PLC 14/05/2032</t>
+  </si>
+  <si>
+    <t>XS2679904685</t>
+  </si>
+  <si>
+    <t>LSEG NETHERLANDS BV 4.231 29/09/2030</t>
+  </si>
+  <si>
+    <t>27 803.58</t>
+  </si>
+  <si>
+    <t>FR001400ZEB6</t>
+  </si>
+  <si>
+    <t>LVMH MOET HENNESSY LOUIS VUITTON S 3 07/03/2032</t>
+  </si>
+  <si>
+    <t>9 641.10</t>
+  </si>
+  <si>
+    <t>XS3238212164</t>
+  </si>
+  <si>
+    <t>MAGNUM ICC FINANCE BV 3.75 26/11/2034</t>
+  </si>
+  <si>
+    <t>9 588.70</t>
+  </si>
+  <si>
+    <t>XS3320665444</t>
+  </si>
+  <si>
+    <t>MAPLE PARENT HOLDINGS CORP 4.728 26/03/2035</t>
+  </si>
+  <si>
+    <t>4 624.37</t>
+  </si>
+  <si>
+    <t>XS2023644540</t>
+  </si>
+  <si>
+    <t>MERCK FINANCIAL SERVICES GMBH 0.875 05/07/2031</t>
+  </si>
+  <si>
+    <t>3 763.70</t>
+  </si>
+  <si>
+    <t>XS3223939466</t>
+  </si>
+  <si>
+    <t>MERCK KGAA 24/11/2055</t>
+  </si>
+  <si>
+    <t>18 082.19</t>
+  </si>
+  <si>
+    <t>XS3293638568</t>
+  </si>
+  <si>
+    <t>MIZUHO FINANCIAL GROUP INC 3.21 16/05/2032</t>
+  </si>
+  <si>
+    <t>10 053.19</t>
+  </si>
+  <si>
+    <t>XS2790333889</t>
+  </si>
+  <si>
+    <t>MORGAN STANLEY 21/03/2035</t>
+  </si>
+  <si>
+    <t>10 131.30</t>
+  </si>
+  <si>
+    <t>XS3281048499</t>
+  </si>
+  <si>
+    <t>MORGAN STANLEY 23/01/2032</t>
+  </si>
+  <si>
+    <t>3 114.21</t>
+  </si>
+  <si>
+    <t>XS3086253039</t>
+  </si>
+  <si>
+    <t>NATIONAL GRID NORTH AMERICA INC 3.15 03/06/2030</t>
+  </si>
+  <si>
+    <t>17 916.16</t>
+  </si>
+  <si>
+    <t>XS2388449758</t>
+  </si>
+  <si>
+    <t>NATIONALE NEDERLANDEN BANK N V 0.5 21/09/2028</t>
+  </si>
+  <si>
+    <t>4 849.32</t>
+  </si>
+  <si>
+    <t>XS3059437460</t>
+  </si>
+  <si>
+    <t>NATIONWIDE BUILDING SOCIETY 30/07/2035</t>
+  </si>
+  <si>
+    <t>31 671.23</t>
+  </si>
+  <si>
+    <t>XS2898838516</t>
+  </si>
+  <si>
+    <t>NATWEST GROUP PLC 12/09/2032</t>
+  </si>
+  <si>
+    <t>31 699.48</t>
+  </si>
+  <si>
+    <t>XS3009472989</t>
+  </si>
+  <si>
+    <t>NATWEST GROUP PLC 25/02/2035</t>
+  </si>
+  <si>
+    <t>7 252.20</t>
+  </si>
+  <si>
+    <t>XS3303513066</t>
+  </si>
+  <si>
+    <t>NETWORK FINANCE COMPANY PTY LTD 3.5 05/09/2033</t>
+  </si>
+  <si>
+    <t>2 723.29</t>
+  </si>
+  <si>
+    <t>XS2602037629</t>
+  </si>
+  <si>
+    <t>NN GROUP NV PERP</t>
+  </si>
+  <si>
+    <t>6 186.52</t>
+  </si>
+  <si>
+    <t>XS3232967318</t>
+  </si>
+  <si>
+    <t>NORDEA BANK ABP 19/11/2035</t>
+  </si>
+  <si>
+    <t>31 520.55</t>
+  </si>
+  <si>
+    <t>XS3100081507</t>
+  </si>
+  <si>
+    <t>NTT FINANCE CORP 3.678 16/07/2033</t>
+  </si>
+  <si>
+    <t>14 930.36</t>
+  </si>
+  <si>
+    <t>XS2776001377</t>
+  </si>
+  <si>
+    <t>OMNICOM FINANCE HOLDINGS PLC 3.7 06/03/2032</t>
+  </si>
+  <si>
+    <t>4 967.12</t>
+  </si>
+  <si>
+    <t>XS3284416917</t>
+  </si>
+  <si>
+    <t>OP CORPORATE BANK PLC 30/01/2032</t>
+  </si>
+  <si>
+    <t>16 585.68</t>
+  </si>
+  <si>
+    <t>FR001400GDJ1</t>
+  </si>
+  <si>
+    <t>ORANGE SA PERP</t>
+  </si>
+  <si>
+    <t>5 964.04</t>
+  </si>
+  <si>
+    <t>XS2901491261</t>
+  </si>
+  <si>
+    <t>P3 GROUP SARL 4 19/04/2032</t>
+  </si>
+  <si>
+    <t>2 288.00</t>
+  </si>
+  <si>
+    <t>XS3296830444</t>
+  </si>
+  <si>
+    <t>POWSZECHNA KASA OSZCZEDNOSCI BANK 06/05/2030</t>
+  </si>
+  <si>
+    <t>XS3013011203</t>
+  </si>
+  <si>
+    <t>PPG INDUSTRIES INC 3.25 04/03/2032</t>
+  </si>
+  <si>
+    <t>3 000.33</t>
+  </si>
+  <si>
+    <t>XS2810794680</t>
+  </si>
+  <si>
+    <t>PROLOGIS EURO FINANCE LLC 4 05/05/2034</t>
+  </si>
+  <si>
+    <t>BE0002830116</t>
+  </si>
+  <si>
+    <t>PROXIMUS NV 0.75 17/11/2036</t>
+  </si>
+  <si>
+    <t>2 942.47</t>
+  </si>
+  <si>
+    <t>FR0014010CI2</t>
+  </si>
+  <si>
+    <t>PUBLICIS GROUPE SA 3.375 12/06/2032</t>
+  </si>
+  <si>
+    <t>28 044.86</t>
+  </si>
+  <si>
+    <t>CH1353015048</t>
+  </si>
+  <si>
+    <t>RAIFFEISEN SCHWEIZ GENOSSENSCHAFT 03/09/2032</t>
+  </si>
+  <si>
+    <t>21 444.56</t>
+  </si>
+  <si>
+    <t>FR0014015EO5</t>
+  </si>
+  <si>
+    <t>RCI BANQUE SA 3.75 16/02/2032</t>
+  </si>
+  <si>
+    <t>3 667.81</t>
+  </si>
+  <si>
+    <t>XS2838500218</t>
+  </si>
+  <si>
+    <t>REDEIA CORPORACION SA 3.375 09/07/2032</t>
+  </si>
+  <si>
+    <t>11 465.75</t>
+  </si>
+  <si>
+    <t>XS3348120653</t>
+  </si>
+  <si>
+    <t>REDEIA CORPORACION SA PERP</t>
+  </si>
+  <si>
+    <t>1 078.77</t>
+  </si>
+  <si>
+    <t>XS2779010300</t>
+  </si>
+  <si>
+    <t>RELX FINANCE BV 3.375 20/03/2033</t>
+  </si>
+  <si>
+    <t>5 172.90</t>
+  </si>
+  <si>
+    <t>FR001400U3P1</t>
+  </si>
+  <si>
+    <t>ROQUETTE FRERES SA 3.774 25/11/2031</t>
+  </si>
+  <si>
+    <t>12 376.65</t>
+  </si>
+  <si>
+    <t>XS3308054124</t>
+  </si>
+  <si>
+    <t>ROYAL SCHIPHOL GROUP NV 3.625 20/11/2035</t>
+  </si>
+  <si>
+    <t>2 224.66</t>
+  </si>
+  <si>
+    <t>FR001400J150</t>
+  </si>
+  <si>
+    <t>RTE RESEAU DE TRANSPORT D ELECTRIC 3.75 04/07/2035</t>
+  </si>
+  <si>
+    <t>38 835.62</t>
+  </si>
+  <si>
+    <t>XS3304304945</t>
+  </si>
+  <si>
+    <t>SAGE GROUP PLC 3.821 25/02/2033</t>
+  </si>
+  <si>
+    <t>4 168.14</t>
+  </si>
+  <si>
+    <t>XS2894895684</t>
+  </si>
+  <si>
+    <t>SCOTTISH HYDRO ELECTRIC TRANSMISSI 3.375 04/09/2032</t>
+  </si>
+  <si>
+    <t>12 001.04</t>
+  </si>
+  <si>
+    <t>XS3310387256</t>
+  </si>
+  <si>
+    <t>SELP FINANCE SARL 3.875 21/04/2031</t>
+  </si>
+  <si>
+    <t>XS2616008970</t>
+  </si>
+  <si>
+    <t>SIKA CAPITAL BV 3.75 03/05/2030</t>
+  </si>
+  <si>
+    <t>1 284.66</t>
+  </si>
+  <si>
+    <t>FR0014014A53</t>
+  </si>
+  <si>
+    <t>SOCIETE GENERALE SA 20/11/2035</t>
+  </si>
+  <si>
+    <t>7 473.97</t>
+  </si>
+  <si>
+    <t>XS3317460619</t>
+  </si>
+  <si>
+    <t>SOFTBANK CORP 3.936 30/06/2032</t>
+  </si>
+  <si>
+    <t>1 452.33</t>
+  </si>
+  <si>
+    <t>XS3027988263</t>
+  </si>
+  <si>
+    <t>SSE PLC 3.5 18/03/2032</t>
+  </si>
+  <si>
+    <t>3 064.47</t>
+  </si>
+  <si>
+    <t>XS2439704318</t>
+  </si>
+  <si>
+    <t>SSE PLC PERP</t>
+  </si>
+  <si>
+    <t>2 367.12</t>
+  </si>
+  <si>
+    <t>XS2726853554</t>
+  </si>
+  <si>
+    <t>STATKRAFT AS 3.125 13/12/2031</t>
+  </si>
+  <si>
+    <t>5 868.49</t>
+  </si>
+  <si>
+    <t>XS2768793676</t>
+  </si>
+  <si>
+    <t>STATNETT SF 3.375 26/02/2036</t>
+  </si>
+  <si>
+    <t>5 769.86</t>
+  </si>
+  <si>
+    <t>XS3307413842</t>
+  </si>
+  <si>
+    <t>STELLANTIS NV PERP</t>
+  </si>
+  <si>
     <t>8 219.18</t>
   </si>
   <si>
-    <t>XS3074456891</t>
-[...512 lines deleted...]
-    <t>36 283.56</t>
+    <t>XS3326547992</t>
+  </si>
+  <si>
+    <t>SWISS RE SUBORDINATED FINANCE PLC 22/04/2037</t>
+  </si>
+  <si>
+    <t>1 934.84</t>
+  </si>
+  <si>
+    <t>XS3324584260</t>
+  </si>
+  <si>
+    <t>SYDNEY AIRPORT FINANCE COMPANY PTY 3.965 28/04/2034</t>
+  </si>
+  <si>
+    <t>1 198.52</t>
   </si>
   <si>
     <t>XS2314267449</t>
   </si>
   <si>
     <t>TELE2 AB 0.75 23/03/2031</t>
   </si>
   <si>
     <t>XS2623868994</t>
   </si>
   <si>
     <t>TELE2 AB 3.75 22/11/2029</t>
   </si>
   <si>
-    <t>7 822.50</t>
+    <t>9 135.00</t>
   </si>
   <si>
     <t>XS2589828941</t>
   </si>
   <si>
     <t>TELIA COMPANY AB 3.625 22/02/2032</t>
   </si>
   <si>
-    <t>3 962.67</t>
+    <t>5 700.68</t>
   </si>
   <si>
     <t>XS3166363906</t>
   </si>
   <si>
     <t>TELSTRA GROUP LTD 3.375 02/03/2035</t>
   </si>
   <si>
-    <t>6 343.15</t>
+    <t>9 579.45</t>
   </si>
   <si>
     <t>XS3128477521</t>
   </si>
   <si>
     <t>TERNA RETE ELETTRICA NAZIONALE SPA 3 22/07/2031</t>
   </si>
   <si>
-    <t>19 002.74</t>
+    <t>20 749.32</t>
   </si>
   <si>
     <t>XS2798269069</t>
   </si>
   <si>
     <t>TERNA RETE ELETTRICA NAZIONALE SPA PERP</t>
   </si>
   <si>
+    <t>1 769.86</t>
+  </si>
+  <si>
     <t>XS3281650823</t>
   </si>
   <si>
-    <t>4 197.92</t>
+    <t>5 543.40</t>
   </si>
   <si>
     <t>FR001400L263</t>
   </si>
   <si>
     <t>THALES SA 4.25 18/10/2031</t>
   </si>
   <si>
-    <t>14 997.26</t>
+    <t>17 034.93</t>
   </si>
   <si>
     <t>XS3298843924</t>
   </si>
   <si>
     <t>T-MOBILE USA INC 3.625 19/02/2035</t>
   </si>
   <si>
-    <t>7 383.08</t>
+    <t>10 459.37</t>
   </si>
   <si>
     <t>XS2980851351</t>
   </si>
   <si>
     <t>TORONTO-DOMINION BANK/THE 23/01/2036</t>
   </si>
   <si>
-    <t>9 490.48</t>
+    <t>12 217.64</t>
   </si>
   <si>
     <t>XS3047435659</t>
   </si>
   <si>
     <t>TRANSURBAN FINANCE COMPANY PTY LTD 4.143 17/04/2035</t>
   </si>
   <si>
     <t>XS2614623978</t>
   </si>
   <si>
     <t>TRANSURBAN FINANCE COMPANY PTY LTD 4.225 26/04/2033</t>
   </si>
   <si>
-    <t>12 466.64</t>
-[...1 lines deleted...]
-  <si>
     <t>CH1305916897</t>
   </si>
   <si>
     <t>UBS GROUP AG 09/06/2033</t>
   </si>
   <si>
-    <t>24 314.33</t>
+    <t>26 244.04</t>
   </si>
   <si>
     <t>FR001400SIL1</t>
   </si>
   <si>
     <t>UNIBAIL-RODAMCO-WESTFIELD SE 3.875 11/09/2034</t>
   </si>
   <si>
-    <t>14 077.40</t>
+    <t>15 669.86</t>
   </si>
   <si>
     <t>IT0005704900</t>
   </si>
   <si>
     <t>UNICREDIT SPA 16/04/2032</t>
   </si>
   <si>
+    <t>2 049.07</t>
+  </si>
+  <si>
     <t>XS2496289138</t>
   </si>
   <si>
     <t>UNIVERSAL MUSIC GROUP NV 3.75 30/06/2032</t>
   </si>
   <si>
-    <t>30 628.36</t>
+    <t>33 232.81</t>
   </si>
   <si>
     <t>FR001400UHP0</t>
   </si>
   <si>
     <t>VEOLIA ENVIRONNEMENT SA 2.974 10/01/2031</t>
   </si>
   <si>
-    <t>4 888.77</t>
+    <t>6 110.96</t>
   </si>
   <si>
     <t>FR0014017P12</t>
   </si>
   <si>
     <t>VEOLIA ENVIRONNEMENT SA 3.69 10/04/2031</t>
   </si>
   <si>
+    <t>1 061.51</t>
+  </si>
+  <si>
     <t>FR00140007L3</t>
   </si>
   <si>
     <t>VEOLIA ENVIRONNEMENT SA NC8.5 PERP</t>
   </si>
   <si>
-    <t>XS2821745374</t>
-[...5 lines deleted...]
-    <t>9 028.77</t>
+    <t>1 541.10</t>
   </si>
   <si>
     <t>XS3310548105</t>
   </si>
   <si>
     <t>VESTAS WIND SYSTEMS A/S 3.75 15/06/2033</t>
   </si>
   <si>
-    <t>1 461.27</t>
+    <t>2 568.29</t>
   </si>
   <si>
     <t>DE000A3MP4V7</t>
   </si>
   <si>
     <t>VONOVIA SE 0.75 01/09/2032</t>
   </si>
   <si>
-    <t>5 221.23</t>
+    <t>5 786.30</t>
   </si>
   <si>
     <t>XS2198580271</t>
   </si>
   <si>
     <t>WOLTERS KLUWER NV 0.75 03/07/2030</t>
   </si>
   <si>
-    <t>6 577.40</t>
+    <t>7 142.47</t>
   </si>
   <si>
     <t>XS2592516210</t>
   </si>
   <si>
     <t>WOLTERS KLUWER NV 3.75 03/04/2031</t>
   </si>
   <si>
     <t>CH1471403852</t>
   </si>
   <si>
     <t>ZUERCHER KANTONALBANK 11/09/2031</t>
   </si>
   <si>
-    <t>15 272.61</t>
+    <t>17 000.28</t>
   </si>
   <si>
     <t>CDS-00108779</t>
   </si>
   <si>
     <t>PAR20260409050213052</t>
   </si>
   <si>
-    <t>-13 291.67</t>
+    <t>-25 666.67</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -1955,198 +2024,198 @@
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:N4"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="C4" sqref="C4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
-    <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="9.10" bestFit="true" style="0"/>
     <col min="14" max="14" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
-        <v>65603.5021</v>
+        <v>65906.9921</v>
       </c>
       <c r="D2">
-        <v>1469.69</v>
+        <v>1465.43</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>96417388.5</v>
+        <v>96582598.31</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>96417388.5</v>
+        <v>96582598.31</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
-        <v>437142.8383</v>
+        <v>447539.6542</v>
       </c>
       <c r="D3">
-        <v>100.69</v>
+        <v>100.36</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>44019246.8</v>
+        <v>44915523.31</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>44019246.8</v>
+        <v>44915523.31</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="1">
         <v>10.0</v>
       </c>
       <c r="D4">
-        <v>100.49</v>
+        <v>100.2</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
-        <v>1004.99</v>
+        <v>1002.05</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
       <c r="H4">
-        <v>1004.99</v>
+        <v>1002.05</v>
       </c>
       <c r="I4" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P174"/>
+  <dimension ref="A1:P183"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O174" sqref="O174"/>
+      <selection activeCell="O183" sqref="O183"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>13</v>
       </c>
       <c r="B1" t="s">
         <v>14</v>
       </c>
       <c r="C1" t="s">
         <v>15</v>
       </c>
       <c r="D1" t="s">
         <v>16</v>
       </c>
       <c r="E1" t="s">
         <v>17</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>18</v>
@@ -2165,8689 +2234,9139 @@
       </c>
       <c r="L1" t="s">
         <v>23</v>
       </c>
       <c r="M1" t="s">
         <v>24</v>
       </c>
       <c r="N1" t="s">
         <v>25</v>
       </c>
       <c r="O1" t="s">
         <v>26</v>
       </c>
       <c r="P1" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>28</v>
       </c>
       <c r="B2" t="s">
         <v>29</v>
       </c>
       <c r="C2" s="1">
-        <v>3691.0</v>
+        <v>1499.0</v>
       </c>
       <c r="D2" s="1">
-        <v>1073.08</v>
+        <v>1074.74</v>
       </c>
       <c r="E2" s="1">
-        <v>1072.2813654836</v>
+        <v>1073.3363909273</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
         <v>1.0</v>
       </c>
       <c r="H2" s="1">
-        <v>3957790.52</v>
+        <v>1608931.25</v>
       </c>
       <c r="I2" s="1">
-        <v>2947.76</v>
+        <v>2104.01</v>
       </c>
       <c r="J2" s="1">
-        <v>0.074479939883226</v>
+        <v>0.13077065909435</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>3960738.28</v>
+        <v>1611035.26</v>
       </c>
       <c r="N2" s="1">
-        <v>3960738.28</v>
+        <v>1611035.26</v>
       </c>
       <c r="O2" s="1">
-        <v>2.82</v>
+        <v>1.14</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>30</v>
       </c>
       <c r="B3" t="s">
         <v>31</v>
       </c>
       <c r="C3" s="1">
-        <v>138.0</v>
+        <v>269.0</v>
       </c>
       <c r="D3" s="1">
-        <v>105.975</v>
+        <v>105.64</v>
       </c>
       <c r="E3" s="1">
-        <v>105.725</v>
+        <v>105.702992565</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
         <v>1.0</v>
       </c>
       <c r="H3" s="1">
         <v>0.0</v>
       </c>
       <c r="I3" s="1">
-        <v>34500.0</v>
+        <v>-16945.0</v>
       </c>
       <c r="J3" s="1">
         <v>0</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
         <v>0.0</v>
       </c>
       <c r="M3" s="1">
-        <v>34500.0</v>
+        <v>-16945.0</v>
       </c>
       <c r="N3" s="1">
-        <v>34500.0</v>
+        <v>-16945.0</v>
       </c>
       <c r="O3" s="1">
-        <v>0.02</v>
+        <v>-0.01</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>32</v>
       </c>
       <c r="B4" t="s">
         <v>33</v>
       </c>
       <c r="C4" s="1">
-        <v>-15.0</v>
+        <v>-7.0</v>
       </c>
       <c r="D4" s="1">
-        <v>115.69</v>
+        <v>115.06</v>
       </c>
       <c r="E4" s="1">
         <v>115.54</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
         <v>1.0</v>
       </c>
       <c r="H4" s="1">
         <v>0.0</v>
       </c>
       <c r="I4" s="1">
-        <v>-2250.0</v>
+        <v>3360.0</v>
       </c>
       <c r="J4" s="1">
         <v>0</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4" s="1">
-        <v>-2250.0</v>
+        <v>3360.0</v>
       </c>
       <c r="N4" s="1">
-        <v>-2250.0</v>
+        <v>3360.0</v>
       </c>
       <c r="O4" s="1">
         <v>0.0</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>34</v>
       </c>
       <c r="B5" t="s">
         <v>35</v>
       </c>
       <c r="C5" s="1">
         <v>784000.0</v>
       </c>
       <c r="D5" s="1">
-        <v>97.517</v>
+        <v>97.046</v>
       </c>
       <c r="E5" s="1">
         <v>99.3340727</v>
       </c>
       <c r="F5" t="s">
         <v>8</v>
       </c>
       <c r="G5">
         <v>1.0</v>
       </c>
       <c r="H5" s="1">
         <v>778779.13</v>
       </c>
       <c r="I5" s="1">
-        <v>-14245.85</v>
+        <v>-17938.49</v>
       </c>
       <c r="J5" s="1">
-        <v>-1.8292542071588</v>
+        <v>-2.3034117516734</v>
       </c>
       <c r="K5">
-        <v>0.79</v>
+        <v>1.04</v>
       </c>
       <c r="L5" t="s">
         <v>36</v>
       </c>
       <c r="M5" s="1">
-        <v>764533.28</v>
+        <v>760840.64</v>
       </c>
       <c r="N5" s="1">
-        <v>770762.32</v>
+        <v>769016.26</v>
       </c>
       <c r="O5" s="1">
-        <v>0.55</v>
+        <v>0.54</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>37</v>
       </c>
       <c r="B6" t="s">
         <v>38</v>
       </c>
       <c r="C6" s="1">
         <v>334000.0</v>
       </c>
       <c r="D6" s="1">
-        <v>107.106</v>
+        <v>106.846</v>
       </c>
       <c r="E6" s="1">
         <v>102.64317665</v>
       </c>
       <c r="F6" t="s">
         <v>8</v>
       </c>
       <c r="G6">
         <v>1.0</v>
       </c>
       <c r="H6" s="1">
         <v>342828.21</v>
       </c>
       <c r="I6" s="1">
-        <v>14905.83</v>
+        <v>14037.43</v>
       </c>
       <c r="J6" s="1">
-        <v>4.3479006584668</v>
+        <v>4.0945959493823</v>
       </c>
       <c r="K6">
-        <v>2.6</v>
+        <v>2.99</v>
       </c>
       <c r="L6" t="s">
         <v>39</v>
       </c>
       <c r="M6" s="1">
-        <v>357734.04</v>
+        <v>356865.64</v>
       </c>
       <c r="N6" s="1">
-        <v>366432.91</v>
+        <v>366851.32</v>
       </c>
       <c r="O6" s="1">
         <v>0.26</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>40</v>
       </c>
       <c r="B7" t="s">
         <v>41</v>
       </c>
       <c r="C7" s="1">
         <v>400000.0</v>
       </c>
       <c r="D7" s="1">
-        <v>95.936</v>
+        <v>96.479</v>
       </c>
       <c r="E7" s="1">
         <v>85.8945975</v>
       </c>
       <c r="F7" t="s">
         <v>8</v>
       </c>
       <c r="G7">
         <v>1.0</v>
       </c>
       <c r="H7" s="1">
         <v>343578.39</v>
       </c>
       <c r="I7" s="1">
-        <v>40165.61</v>
+        <v>42337.61</v>
       </c>
       <c r="J7" s="1">
-        <v>11.690377267325</v>
+        <v>12.322547410505</v>
       </c>
       <c r="K7">
-        <v>3.33</v>
+        <v>3.6</v>
       </c>
       <c r="L7" t="s">
         <v>42</v>
       </c>
       <c r="M7" s="1">
-        <v>383744.0</v>
+        <v>385916.0</v>
       </c>
       <c r="N7" s="1">
-        <v>397078.25</v>
+        <v>400311.89</v>
       </c>
       <c r="O7" s="1">
         <v>0.28</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>43</v>
       </c>
       <c r="B8" t="s">
         <v>41</v>
       </c>
       <c r="C8" s="1">
         <v>1000000.0</v>
       </c>
       <c r="D8" s="1">
-        <v>100.059</v>
+        <v>100.022</v>
       </c>
       <c r="E8" s="1">
         <v>100.4938</v>
       </c>
       <c r="F8" t="s">
         <v>8</v>
       </c>
       <c r="G8">
         <v>1.0</v>
       </c>
       <c r="H8" s="1">
         <v>1004938.0</v>
       </c>
       <c r="I8" s="1">
-        <v>-4348.0</v>
+        <v>-4718.0</v>
       </c>
       <c r="J8" s="1">
-        <v>-0.43266350759947</v>
+        <v>-0.46948169936852</v>
       </c>
       <c r="K8">
-        <v>2.01</v>
+        <v>2.41</v>
       </c>
       <c r="L8" t="s">
         <v>44</v>
       </c>
       <c r="M8" s="1">
-        <v>1000590.0</v>
+        <v>1000220.0</v>
       </c>
       <c r="N8" s="1">
-        <v>1020709.86</v>
+        <v>1024363.84</v>
       </c>
       <c r="O8" s="1">
-        <v>0.73</v>
+        <v>0.72</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
         <v>45</v>
       </c>
       <c r="B9" t="s">
         <v>46</v>
       </c>
       <c r="C9" s="1">
         <v>1048000.0</v>
       </c>
       <c r="D9" s="1">
-        <v>98.426</v>
+        <v>97.553</v>
       </c>
       <c r="E9" s="1">
         <v>99.46317271</v>
       </c>
       <c r="F9" t="s">
         <v>8</v>
       </c>
       <c r="G9">
         <v>1.0</v>
       </c>
       <c r="H9" s="1">
         <v>1042374.05</v>
       </c>
       <c r="I9" s="1">
-        <v>-10869.57</v>
+        <v>-20018.61</v>
       </c>
       <c r="J9" s="1">
-        <v>-1.0427705870076</v>
+        <v>-1.9204823834592</v>
       </c>
       <c r="K9">
-        <v>1.43</v>
+        <v>1.68</v>
       </c>
       <c r="L9" t="s">
         <v>47</v>
       </c>
       <c r="M9" s="1">
-        <v>1031504.48</v>
+        <v>1022355.44</v>
       </c>
       <c r="N9" s="1">
-        <v>1046470.78</v>
+        <v>1040013.52</v>
       </c>
       <c r="O9" s="1">
-        <v>0.75</v>
+        <v>0.73</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
         <v>48</v>
       </c>
       <c r="B10" t="s">
         <v>49</v>
       </c>
       <c r="C10" s="1">
         <v>700000.0</v>
       </c>
       <c r="D10" s="1">
-        <v>97.103</v>
+        <v>96.337</v>
       </c>
       <c r="E10" s="1">
         <v>99.19042857</v>
       </c>
       <c r="F10" t="s">
         <v>8</v>
       </c>
       <c r="G10">
         <v>1.0</v>
       </c>
       <c r="H10" s="1">
         <v>694333.0</v>
       </c>
       <c r="I10" s="1">
-        <v>-14612.0</v>
+        <v>-19974.0</v>
       </c>
       <c r="J10" s="1">
-        <v>-2.1044657246595</v>
+        <v>-2.8767176556494</v>
       </c>
       <c r="K10">
-        <v>1.36</v>
-[...2 lines deleted...]
-        <v>50</v>
+        <v>0.08</v>
+      </c>
+      <c r="L10">
+        <v>575.34</v>
       </c>
       <c r="M10" s="1">
-        <v>679721.0</v>
+        <v>674359.0</v>
       </c>
       <c r="N10" s="1">
-        <v>689271.68</v>
+        <v>674934.34</v>
       </c>
       <c r="O10" s="1">
-        <v>0.49</v>
+        <v>0.48</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
+        <v>50</v>
+      </c>
+      <c r="B11" t="s">
         <v>51</v>
       </c>
-      <c r="B11" t="s">
+      <c r="C11" s="1">
+        <v>731000.0</v>
+      </c>
+      <c r="D11" s="1">
+        <v>93.45</v>
+      </c>
+      <c r="E11" s="1">
+        <v>93.7499357</v>
+      </c>
+      <c r="F11" t="s">
+        <v>8</v>
+      </c>
+      <c r="G11">
+        <v>1.0</v>
+      </c>
+      <c r="H11" s="1">
+        <v>685312.03</v>
+      </c>
+      <c r="I11" s="1">
+        <v>-2192.53</v>
+      </c>
+      <c r="J11" s="1">
+        <v>-0.31993163756369</v>
+      </c>
+      <c r="K11">
+        <v>0.38</v>
+      </c>
+      <c r="L11" t="s">
         <v>52</v>
       </c>
-      <c r="C11" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M11" s="1">
-        <v>728951.25</v>
+        <v>683119.5</v>
       </c>
       <c r="N11" s="1">
-        <v>731017.0</v>
+        <v>685913.32</v>
       </c>
       <c r="O11" s="1">
-        <v>0.52</v>
+        <v>0.48</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
+        <v>53</v>
+      </c>
+      <c r="B12" t="s">
         <v>54</v>
       </c>
-      <c r="B12" t="s">
+      <c r="C12" s="1">
+        <v>725000.0</v>
+      </c>
+      <c r="D12" s="1">
+        <v>100.034</v>
+      </c>
+      <c r="E12" s="1">
+        <v>99.955</v>
+      </c>
+      <c r="F12" t="s">
+        <v>8</v>
+      </c>
+      <c r="G12">
+        <v>1.0</v>
+      </c>
+      <c r="H12" s="1">
+        <v>724673.75</v>
+      </c>
+      <c r="I12" s="1">
+        <v>572.75</v>
+      </c>
+      <c r="J12" s="1">
+        <v>0.079035566004702</v>
+      </c>
+      <c r="K12">
+        <v>0.56</v>
+      </c>
+      <c r="L12" t="s">
         <v>55</v>
       </c>
-      <c r="C12" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M12" s="1">
-        <v>508395.0</v>
+        <v>725246.5</v>
       </c>
       <c r="N12" s="1">
-        <v>526703.22</v>
+        <v>729298.55</v>
       </c>
       <c r="O12" s="1">
-        <v>0.38</v>
+        <v>0.52</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
+        <v>56</v>
+      </c>
+      <c r="B13" t="s">
         <v>57</v>
       </c>
-      <c r="B13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C13" s="1">
-        <v>600000.0</v>
+        <v>409000.0</v>
       </c>
       <c r="D13" s="1">
-        <v>97.788</v>
+        <v>99.192</v>
       </c>
       <c r="E13" s="1">
-        <v>99.38842833</v>
+        <v>99.646</v>
       </c>
       <c r="F13" t="s">
         <v>8</v>
       </c>
       <c r="G13">
         <v>1.0</v>
       </c>
       <c r="H13" s="1">
-        <v>596330.57</v>
+        <v>407552.14</v>
       </c>
       <c r="I13" s="1">
-        <v>-9602.57</v>
+        <v>-1856.86</v>
       </c>
       <c r="J13" s="1">
-        <v>-1.6102763271049</v>
+        <v>-0.45561286955824</v>
       </c>
       <c r="K13">
-        <v>2.87</v>
-[...2 lines deleted...]
-        <v>59</v>
+        <v>0.13</v>
+      </c>
+      <c r="L13">
+        <v>546.27</v>
       </c>
       <c r="M13" s="1">
-        <v>586728.0</v>
+        <v>405695.28</v>
       </c>
       <c r="N13" s="1">
-        <v>603938.96</v>
+        <v>406241.55</v>
       </c>
       <c r="O13" s="1">
-        <v>0.43</v>
+        <v>0.29</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
+        <v>58</v>
+      </c>
+      <c r="B14" t="s">
+        <v>59</v>
+      </c>
+      <c r="C14" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="D14" s="1">
+        <v>100.78</v>
+      </c>
+      <c r="E14" s="1">
+        <v>101.340404</v>
+      </c>
+      <c r="F14" t="s">
+        <v>8</v>
+      </c>
+      <c r="G14">
+        <v>1.0</v>
+      </c>
+      <c r="H14" s="1">
+        <v>506702.02</v>
+      </c>
+      <c r="I14" s="1">
+        <v>-2802.02</v>
+      </c>
+      <c r="J14" s="1">
+        <v>-0.55299167743598</v>
+      </c>
+      <c r="K14">
+        <v>3.97</v>
+      </c>
+      <c r="L14" t="s">
         <v>60</v>
       </c>
-      <c r="B14" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M14" s="1">
-        <v>301270.44</v>
+        <v>503900.0</v>
       </c>
       <c r="N14" s="1">
-        <v>306238.52</v>
+        <v>523749.32</v>
       </c>
       <c r="O14" s="1">
-        <v>0.22</v>
+        <v>0.37</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
+        <v>61</v>
+      </c>
+      <c r="B15" t="s">
+        <v>62</v>
+      </c>
+      <c r="C15" s="1">
+        <v>1672000.0</v>
+      </c>
+      <c r="D15" s="1">
+        <v>99.377</v>
+      </c>
+      <c r="E15" s="1">
+        <v>99.58</v>
+      </c>
+      <c r="F15" t="s">
+        <v>8</v>
+      </c>
+      <c r="G15">
+        <v>1.0</v>
+      </c>
+      <c r="H15" s="1">
+        <v>1664977.6</v>
+      </c>
+      <c r="I15" s="1">
+        <v>-3394.16</v>
+      </c>
+      <c r="J15" s="1">
+        <v>-0.2038561960233</v>
+      </c>
+      <c r="K15">
+        <v>0.09</v>
+      </c>
+      <c r="L15" t="s">
         <v>63</v>
       </c>
-      <c r="B15" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M15" s="1">
-        <v>493691.9</v>
+        <v>1661583.44</v>
       </c>
       <c r="N15" s="1">
-        <v>496734.85</v>
+        <v>1663129.47</v>
       </c>
       <c r="O15" s="1">
-        <v>0.35</v>
+        <v>1.18</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
-        <v>66</v>
+        <v>64</v>
       </c>
       <c r="B16" t="s">
-        <v>67</v>
+        <v>65</v>
       </c>
       <c r="C16" s="1">
         <v>600000.0</v>
       </c>
       <c r="D16" s="1">
-        <v>99.152</v>
+        <v>96.644</v>
       </c>
       <c r="E16" s="1">
-        <v>100.2235</v>
+        <v>99.38842833</v>
       </c>
       <c r="F16" t="s">
         <v>8</v>
       </c>
       <c r="G16">
         <v>1.0</v>
       </c>
       <c r="H16" s="1">
-        <v>601341.0</v>
+        <v>596330.57</v>
       </c>
       <c r="I16" s="1">
-        <v>-6429.0</v>
+        <v>-16466.57</v>
       </c>
       <c r="J16" s="1">
-        <v>-1.0691105379477</v>
+        <v>-2.7613157581373</v>
       </c>
       <c r="K16">
-        <v>3.82</v>
-[...2 lines deleted...]
-        <v>68</v>
+        <v>0.07</v>
+      </c>
+      <c r="L16">
+        <v>443.84</v>
       </c>
       <c r="M16" s="1">
-        <v>594912.0</v>
+        <v>579864.0</v>
       </c>
       <c r="N16" s="1">
-        <v>617827.07</v>
+        <v>580307.84</v>
       </c>
       <c r="O16" s="1">
-        <v>0.44</v>
+        <v>0.41</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
       <c r="B17" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="C17" s="1">
-        <v>1500000.0</v>
+        <v>314000.0</v>
       </c>
       <c r="D17" s="1">
-        <v>98.146</v>
+        <v>94.28</v>
       </c>
       <c r="E17" s="1">
-        <v>98.1092</v>
+        <v>98.6381879</v>
       </c>
       <c r="F17" t="s">
         <v>8</v>
       </c>
       <c r="G17">
         <v>1.0</v>
       </c>
       <c r="H17" s="1">
-        <v>1471638.0</v>
+        <v>309723.91</v>
       </c>
       <c r="I17" s="1">
-        <v>552.0</v>
+        <v>-13684.71</v>
       </c>
       <c r="J17" s="1">
-        <v>0.037509224415243</v>
+        <v>-4.4183576269588</v>
       </c>
       <c r="K17">
-        <v>3.28</v>
+        <v>1.82</v>
       </c>
       <c r="L17" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
       <c r="M17" s="1">
-        <v>1472190.0</v>
+        <v>296039.2</v>
       </c>
       <c r="N17" s="1">
-        <v>1521381.78</v>
+        <v>301760.02</v>
       </c>
       <c r="O17" s="1">
-        <v>1.08</v>
+        <v>0.21</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
-        <v>72</v>
+        <v>69</v>
       </c>
       <c r="B18" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="C18" s="1">
-        <v>900000.0</v>
+        <v>502000.0</v>
       </c>
       <c r="D18" s="1">
-        <v>100.166</v>
+        <v>97.683</v>
       </c>
       <c r="E18" s="1">
-        <v>100.51047333</v>
+        <v>99.91623904</v>
       </c>
       <c r="F18" t="s">
         <v>8</v>
       </c>
       <c r="G18">
         <v>1.0</v>
       </c>
       <c r="H18" s="1">
-        <v>904594.26</v>
+        <v>501579.52</v>
       </c>
       <c r="I18" s="1">
-        <v>-3100.26</v>
+        <v>-11210.86</v>
       </c>
       <c r="J18" s="1">
-        <v>-0.34272381962716</v>
+        <v>-2.2351111943327</v>
       </c>
       <c r="K18">
-        <v>0.03</v>
-[...2 lines deleted...]
-        <v>314.14</v>
+        <v>0.86</v>
+      </c>
+      <c r="L18" t="s">
+        <v>71</v>
       </c>
       <c r="M18" s="1">
-        <v>901494.0</v>
+        <v>490368.66</v>
       </c>
       <c r="N18" s="1">
-        <v>901808.14</v>
+        <v>494700.99</v>
       </c>
       <c r="O18" s="1">
-        <v>0.64</v>
+        <v>0.35</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
+        <v>72</v>
+      </c>
+      <c r="B19" t="s">
+        <v>73</v>
+      </c>
+      <c r="C19" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="D19" s="1">
+        <v>98.371</v>
+      </c>
+      <c r="E19" s="1">
+        <v>100.2235</v>
+      </c>
+      <c r="F19" t="s">
+        <v>8</v>
+      </c>
+      <c r="G19">
+        <v>1.0</v>
+      </c>
+      <c r="H19" s="1">
+        <v>601341.0</v>
+      </c>
+      <c r="I19" s="1">
+        <v>-11115.0</v>
+      </c>
+      <c r="J19" s="1">
+        <v>-1.8483688955185</v>
+      </c>
+      <c r="K19">
+        <v>4.11</v>
+      </c>
+      <c r="L19" t="s">
         <v>74</v>
       </c>
-      <c r="B19" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M19" s="1">
-        <v>426104.0</v>
+        <v>590226.0</v>
       </c>
       <c r="N19" s="1">
-        <v>434380.71</v>
+        <v>614887.64</v>
       </c>
       <c r="O19" s="1">
-        <v>0.31</v>
+        <v>0.43</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
-        <v>77</v>
+        <v>75</v>
       </c>
       <c r="B20" t="s">
-        <v>78</v>
+        <v>76</v>
       </c>
       <c r="C20" s="1">
-        <v>1935000.0</v>
+        <v>1500000.0</v>
       </c>
       <c r="D20" s="1">
-        <v>99.166</v>
+        <v>97.689</v>
       </c>
       <c r="E20" s="1">
-        <v>100.91270646</v>
+        <v>98.1092</v>
       </c>
       <c r="F20" t="s">
         <v>8</v>
       </c>
       <c r="G20">
         <v>1.0</v>
       </c>
       <c r="H20" s="1">
-        <v>1952660.87</v>
+        <v>1471638.0</v>
       </c>
       <c r="I20" s="1">
-        <v>-33798.77</v>
+        <v>-6303.0</v>
       </c>
       <c r="J20" s="1">
-        <v>-1.7309083476436</v>
+        <v>-0.42829826356753</v>
       </c>
       <c r="K20">
-        <v>2.32</v>
-[...2 lines deleted...]
-        <v>79</v>
+        <v>0.02</v>
+      </c>
+      <c r="L20">
+        <v>287.67</v>
       </c>
       <c r="M20" s="1">
-        <v>1918862.1</v>
+        <v>1465335.0</v>
       </c>
       <c r="N20" s="1">
-        <v>1963697.06</v>
+        <v>1465622.67</v>
       </c>
       <c r="O20" s="1">
-        <v>1.4</v>
+        <v>1.04</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
-        <v>80</v>
+        <v>77</v>
       </c>
       <c r="B21" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="C21" s="1">
-        <v>944000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D21" s="1">
-        <v>107.149</v>
+        <v>106.28</v>
       </c>
       <c r="E21" s="1">
-        <v>104.49157945</v>
+        <v>105.55</v>
       </c>
       <c r="F21" t="s">
         <v>8</v>
       </c>
       <c r="G21">
         <v>1.0</v>
       </c>
       <c r="H21" s="1">
-        <v>986400.51</v>
+        <v>422200.0</v>
       </c>
       <c r="I21" s="1">
-        <v>25086.05</v>
+        <v>2920.0</v>
       </c>
       <c r="J21" s="1">
-        <v>2.5431911019592</v>
+        <v>0.69161534817622</v>
       </c>
       <c r="K21">
-        <v>1.66</v>
+        <v>2.52</v>
       </c>
       <c r="L21" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
       <c r="M21" s="1">
-        <v>1011486.56</v>
+        <v>425120.0</v>
       </c>
       <c r="N21" s="1">
-        <v>1027113.41</v>
+        <v>435211.78</v>
       </c>
       <c r="O21" s="1">
-        <v>0.73</v>
+        <v>0.31</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
-        <v>83</v>
+        <v>80</v>
       </c>
       <c r="B22" t="s">
-        <v>84</v>
+        <v>81</v>
       </c>
       <c r="C22" s="1">
-        <v>800000.0</v>
+        <v>1935000.0</v>
       </c>
       <c r="D22" s="1">
-        <v>103.922</v>
+        <v>98.341</v>
       </c>
       <c r="E22" s="1">
-        <v>105.76</v>
+        <v>100.91270646</v>
       </c>
       <c r="F22" t="s">
         <v>8</v>
       </c>
       <c r="G22">
         <v>1.0</v>
       </c>
       <c r="H22" s="1">
-        <v>846080.0</v>
+        <v>1952660.87</v>
       </c>
       <c r="I22" s="1">
-        <v>-14704.0</v>
+        <v>-49762.52</v>
       </c>
       <c r="J22" s="1">
-        <v>-1.7378971255673</v>
+        <v>-2.5484466229919</v>
       </c>
       <c r="K22">
-        <v>0.95</v>
+        <v>2.54</v>
       </c>
       <c r="L22" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="M22" s="1">
-        <v>831376.0</v>
+        <v>1902898.35</v>
       </c>
       <c r="N22" s="1">
-        <v>838962.3</v>
+        <v>1952077.78</v>
       </c>
       <c r="O22" s="1">
-        <v>0.6</v>
+        <v>1.38</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
       <c r="B23" t="s">
-        <v>87</v>
+        <v>84</v>
       </c>
       <c r="C23" s="1">
-        <v>791000.0</v>
+        <v>944000.0</v>
       </c>
       <c r="D23" s="1">
-        <v>100.143</v>
+        <v>106.743</v>
       </c>
       <c r="E23" s="1">
-        <v>100.07568647</v>
+        <v>104.49157945</v>
       </c>
       <c r="F23" t="s">
         <v>8</v>
       </c>
       <c r="G23">
         <v>1.0</v>
       </c>
       <c r="H23" s="1">
-        <v>791598.68</v>
+        <v>986400.51</v>
       </c>
       <c r="I23" s="1">
-        <v>532.45</v>
+        <v>21253.41</v>
       </c>
       <c r="J23" s="1">
-        <v>0.067262618477332</v>
+        <v>2.1546430465653</v>
       </c>
       <c r="K23">
-        <v>0.82</v>
+        <v>2.1</v>
       </c>
       <c r="L23" t="s">
-        <v>88</v>
+        <v>85</v>
       </c>
       <c r="M23" s="1">
-        <v>792131.13</v>
+        <v>1007653.92</v>
       </c>
       <c r="N23" s="1">
-        <v>798640.63</v>
+        <v>1027436.85</v>
       </c>
       <c r="O23" s="1">
-        <v>0.57</v>
+        <v>0.73</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="B24" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="C24" s="1">
-        <v>600000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D24" s="1">
-        <v>106.228</v>
+        <v>91.509</v>
       </c>
       <c r="E24" s="1">
-        <v>107.962</v>
+        <v>91.588784</v>
       </c>
       <c r="F24" t="s">
         <v>8</v>
       </c>
       <c r="G24">
         <v>1.0</v>
       </c>
       <c r="H24" s="1">
-        <v>647772.0</v>
+        <v>457943.92</v>
       </c>
       <c r="I24" s="1">
-        <v>-10404.0</v>
+        <v>-398.92</v>
       </c>
       <c r="J24" s="1">
-        <v>-1.6061206720883</v>
+        <v>-0.087111103036372</v>
       </c>
       <c r="K24">
-        <v>1.16</v>
+        <v>0.64</v>
       </c>
       <c r="L24" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
       <c r="M24" s="1">
-        <v>637368.0</v>
+        <v>457545.0</v>
       </c>
       <c r="N24" s="1">
-        <v>644328.67</v>
+        <v>460750.48</v>
       </c>
       <c r="O24" s="1">
-        <v>0.46</v>
+        <v>0.33</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
-        <v>92</v>
+        <v>89</v>
       </c>
       <c r="B25" t="s">
-        <v>93</v>
+        <v>90</v>
       </c>
       <c r="C25" s="1">
-        <v>1700000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D25" s="1">
-        <v>89.052</v>
+        <v>103.405</v>
       </c>
       <c r="E25" s="1">
-        <v>89.011</v>
+        <v>105.76</v>
       </c>
       <c r="F25" t="s">
         <v>8</v>
       </c>
       <c r="G25">
         <v>1.0</v>
       </c>
       <c r="H25" s="1">
-        <v>1513187.0</v>
+        <v>846080.0</v>
       </c>
       <c r="I25" s="1">
-        <v>697.0</v>
+        <v>-18840.0</v>
       </c>
       <c r="J25" s="1">
-        <v>0.046061722708429</v>
+        <v>-2.2267397881997</v>
       </c>
       <c r="K25">
-        <v>1.0</v>
+        <v>1.28</v>
       </c>
       <c r="L25" t="s">
-        <v>94</v>
+        <v>91</v>
       </c>
       <c r="M25" s="1">
-        <v>1513884.0</v>
+        <v>827240.0</v>
       </c>
       <c r="N25" s="1">
-        <v>1530872.92</v>
+        <v>837497.53</v>
       </c>
       <c r="O25" s="1">
-        <v>1.09</v>
+        <v>0.59</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
-        <v>95</v>
+        <v>92</v>
       </c>
       <c r="B26" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
       <c r="C26" s="1">
-        <v>846000.0</v>
+        <v>791000.0</v>
       </c>
       <c r="D26" s="1">
-        <v>100.284</v>
+        <v>99.63</v>
       </c>
       <c r="E26" s="1">
-        <v>99.298</v>
+        <v>100.07568647</v>
       </c>
       <c r="F26" t="s">
         <v>8</v>
       </c>
       <c r="G26">
         <v>1.0</v>
       </c>
       <c r="H26" s="1">
-        <v>840061.08</v>
+        <v>791598.68</v>
       </c>
       <c r="I26" s="1">
-        <v>8341.56</v>
+        <v>-3525.38</v>
       </c>
       <c r="J26" s="1">
-        <v>0.99297065399102</v>
+        <v>-0.44534940356394</v>
       </c>
       <c r="K26">
-        <v>0.19</v>
+        <v>1.05</v>
       </c>
       <c r="L26" t="s">
-        <v>97</v>
+        <v>94</v>
       </c>
       <c r="M26" s="1">
-        <v>848402.64</v>
+        <v>788073.3</v>
       </c>
       <c r="N26" s="1">
-        <v>850019.31</v>
+        <v>796411.31</v>
       </c>
       <c r="O26" s="1">
-        <v>0.61</v>
+        <v>0.56</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
       <c r="B27" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="C27" s="1">
-        <v>133000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="D27" s="1">
-        <v>102.939</v>
+        <v>99.725</v>
       </c>
       <c r="E27" s="1">
-        <v>103.37567669</v>
+        <v>99.834</v>
       </c>
       <c r="F27" t="s">
         <v>8</v>
       </c>
       <c r="G27">
         <v>1.0</v>
       </c>
       <c r="H27" s="1">
-        <v>137489.65</v>
+        <v>998340.0</v>
       </c>
       <c r="I27" s="1">
-        <v>-580.78</v>
+        <v>-1090.0</v>
       </c>
       <c r="J27" s="1">
-        <v>-0.42241725104399</v>
+        <v>-0.10918124085983</v>
       </c>
       <c r="K27">
-        <v>3.29</v>
+        <v>0.27</v>
       </c>
       <c r="L27" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
       <c r="M27" s="1">
-        <v>136908.87</v>
+        <v>997250.0</v>
       </c>
       <c r="N27" s="1">
-        <v>141287.85</v>
+        <v>999928.08</v>
       </c>
       <c r="O27" s="1">
-        <v>0.1</v>
+        <v>0.71</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
-        <v>101</v>
+        <v>98</v>
       </c>
       <c r="B28" t="s">
-        <v>102</v>
+        <v>99</v>
       </c>
       <c r="C28" s="1">
-        <v>1424000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D28" s="1">
-        <v>98.905</v>
+        <v>106.384</v>
       </c>
       <c r="E28" s="1">
-        <v>99.63892626</v>
+        <v>107.962</v>
       </c>
       <c r="F28" t="s">
         <v>8</v>
       </c>
       <c r="G28">
         <v>1.0</v>
       </c>
       <c r="H28" s="1">
-        <v>1418858.31</v>
+        <v>647772.0</v>
       </c>
       <c r="I28" s="1">
-        <v>-10451.11</v>
+        <v>-9468.0</v>
       </c>
       <c r="J28" s="1">
-        <v>-0.73658588220835</v>
+        <v>-1.4616253867101</v>
       </c>
       <c r="K28">
-        <v>0.9</v>
+        <v>1.65</v>
       </c>
       <c r="L28" t="s">
-        <v>103</v>
+        <v>100</v>
       </c>
       <c r="M28" s="1">
-        <v>1408407.2</v>
+        <v>638304.0</v>
       </c>
       <c r="N28" s="1">
-        <v>1421213.45</v>
+        <v>648214.11</v>
       </c>
       <c r="O28" s="1">
-        <v>1.01</v>
+        <v>0.46</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
-        <v>104</v>
+        <v>101</v>
       </c>
       <c r="B29" t="s">
-        <v>105</v>
+        <v>102</v>
       </c>
       <c r="C29" s="1">
-        <v>1000000.0</v>
+        <v>1700000.0</v>
       </c>
       <c r="D29" s="1">
-        <v>98.381</v>
+        <v>88.601</v>
       </c>
       <c r="E29" s="1">
-        <v>99.415167</v>
+        <v>89.011</v>
       </c>
       <c r="F29" t="s">
         <v>8</v>
       </c>
       <c r="G29">
         <v>1.0</v>
       </c>
       <c r="H29" s="1">
-        <v>994151.67</v>
+        <v>1513187.0</v>
       </c>
       <c r="I29" s="1">
-        <v>-10341.67</v>
+        <v>-6970.0</v>
       </c>
       <c r="J29" s="1">
-        <v>-1.0402507295491</v>
+        <v>-0.46061722708429</v>
       </c>
       <c r="K29">
-        <v>0.85</v>
+        <v>1.07</v>
       </c>
       <c r="L29" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
       <c r="M29" s="1">
-        <v>983810.0</v>
+        <v>1506217.0</v>
       </c>
       <c r="N29" s="1">
-        <v>992344.25</v>
+        <v>1524489.07</v>
       </c>
       <c r="O29" s="1">
-        <v>0.71</v>
+        <v>1.08</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
-        <v>107</v>
+        <v>104</v>
       </c>
       <c r="B30" t="s">
-        <v>108</v>
+        <v>105</v>
       </c>
       <c r="C30" s="1">
-        <v>400000.0</v>
+        <v>846000.0</v>
       </c>
       <c r="D30" s="1">
-        <v>103.893</v>
+        <v>99.701</v>
       </c>
       <c r="E30" s="1">
-        <v>105.58525</v>
+        <v>99.298</v>
       </c>
       <c r="F30" t="s">
         <v>8</v>
       </c>
       <c r="G30">
         <v>1.0</v>
       </c>
       <c r="H30" s="1">
-        <v>422341.0</v>
+        <v>840061.08</v>
       </c>
       <c r="I30" s="1">
-        <v>-6769.0</v>
+        <v>3409.38</v>
       </c>
       <c r="J30" s="1">
-        <v>-1.6027333363325</v>
+        <v>0.40584906040404</v>
       </c>
       <c r="K30">
-        <v>4.41</v>
+        <v>0.46</v>
       </c>
       <c r="L30" t="s">
-        <v>109</v>
+        <v>106</v>
       </c>
       <c r="M30" s="1">
-        <v>415572.0</v>
+        <v>843470.46</v>
       </c>
       <c r="N30" s="1">
-        <v>433229.56</v>
+        <v>847332.51</v>
       </c>
       <c r="O30" s="1">
-        <v>0.31</v>
+        <v>0.6</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="B31" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
       <c r="C31" s="1">
-        <v>500000.0</v>
+        <v>133000.0</v>
       </c>
       <c r="D31" s="1">
-        <v>98.157</v>
+        <v>102.441</v>
       </c>
       <c r="E31" s="1">
-        <v>99.778</v>
+        <v>103.37567669</v>
       </c>
       <c r="F31" t="s">
         <v>8</v>
       </c>
       <c r="G31">
         <v>1.0</v>
       </c>
       <c r="H31" s="1">
-        <v>498890.0</v>
+        <v>137489.65</v>
       </c>
       <c r="I31" s="1">
-        <v>-8105.0</v>
+        <v>-1243.12</v>
       </c>
       <c r="J31" s="1">
-        <v>-1.6246066267113</v>
+        <v>-0.90415533096491</v>
       </c>
       <c r="K31">
-        <v>2.13</v>
+        <v>3.62</v>
       </c>
       <c r="L31" t="s">
-        <v>112</v>
+        <v>109</v>
       </c>
       <c r="M31" s="1">
-        <v>490785.0</v>
+        <v>136246.53</v>
       </c>
       <c r="N31" s="1">
-        <v>501418.56</v>
+        <v>141058.21</v>
       </c>
       <c r="O31" s="1">
-        <v>0.36</v>
+        <v>0.1</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="B32" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
       <c r="C32" s="1">
-        <v>1000000.0</v>
+        <v>1424000.0</v>
       </c>
       <c r="D32" s="1">
-        <v>99.09</v>
+        <v>98.423</v>
       </c>
       <c r="E32" s="1">
-        <v>100.072667</v>
+        <v>99.63892626</v>
       </c>
       <c r="F32" t="s">
         <v>8</v>
       </c>
       <c r="G32">
         <v>1.0</v>
       </c>
       <c r="H32" s="1">
-        <v>1000726.67</v>
+        <v>1418858.31</v>
       </c>
       <c r="I32" s="1">
-        <v>-9826.67</v>
+        <v>-17314.79</v>
       </c>
       <c r="J32" s="1">
-        <v>-0.98195344389093</v>
+        <v>-1.2203325644264</v>
       </c>
       <c r="K32">
-        <v>0.55</v>
+        <v>1.12</v>
       </c>
       <c r="L32" t="s">
-        <v>115</v>
+        <v>112</v>
       </c>
       <c r="M32" s="1">
-        <v>990900.0</v>
+        <v>1401543.52</v>
       </c>
       <c r="N32" s="1">
-        <v>996355.48</v>
+        <v>1417519.63</v>
       </c>
       <c r="O32" s="1">
-        <v>0.71</v>
+        <v>1.0</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
-        <v>116</v>
+        <v>113</v>
       </c>
       <c r="B33" t="s">
-        <v>117</v>
+        <v>114</v>
       </c>
       <c r="C33" s="1">
-        <v>900000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="D33" s="1">
-        <v>99.761</v>
+        <v>97.758</v>
       </c>
       <c r="E33" s="1">
-        <v>101.00763667</v>
+        <v>99.415167</v>
       </c>
       <c r="F33" t="s">
         <v>8</v>
       </c>
       <c r="G33">
         <v>1.0</v>
       </c>
       <c r="H33" s="1">
-        <v>909068.73</v>
+        <v>994151.67</v>
       </c>
       <c r="I33" s="1">
-        <v>-11219.73</v>
+        <v>-16571.67</v>
       </c>
       <c r="J33" s="1">
-        <v>-1.2342004107874</v>
+        <v>-1.6669156729375</v>
       </c>
       <c r="K33">
-        <v>3.02</v>
+        <v>1.09</v>
       </c>
       <c r="L33" t="s">
-        <v>118</v>
+        <v>115</v>
       </c>
       <c r="M33" s="1">
-        <v>897849.0</v>
+        <v>977580.0</v>
       </c>
       <c r="N33" s="1">
-        <v>925061.67</v>
+        <v>988511.51</v>
       </c>
       <c r="O33" s="1">
-        <v>0.66</v>
+        <v>0.7</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
-        <v>119</v>
+        <v>116</v>
       </c>
       <c r="B34" t="s">
-        <v>120</v>
+        <v>117</v>
       </c>
       <c r="C34" s="1">
-        <v>747000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D34" s="1">
-        <v>98.365</v>
+        <v>103.254</v>
       </c>
       <c r="E34" s="1">
-        <v>100.09043641</v>
+        <v>105.58525</v>
       </c>
       <c r="F34" t="s">
         <v>8</v>
       </c>
       <c r="G34">
         <v>1.0</v>
       </c>
       <c r="H34" s="1">
-        <v>747675.56</v>
+        <v>422341.0</v>
       </c>
       <c r="I34" s="1">
-        <v>-12889.01</v>
+        <v>-9325.0</v>
       </c>
       <c r="J34" s="1">
-        <v>-1.7238773994431</v>
+        <v>-2.2079315055844</v>
       </c>
       <c r="K34">
-        <v>1.48</v>
+        <v>4.76</v>
       </c>
       <c r="L34" t="s">
-        <v>121</v>
+        <v>118</v>
       </c>
       <c r="M34" s="1">
-        <v>734786.55</v>
+        <v>413016.0</v>
       </c>
       <c r="N34" s="1">
-        <v>745867.59</v>
+        <v>432036.02</v>
       </c>
       <c r="O34" s="1">
-        <v>0.53</v>
+        <v>0.31</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
-        <v>122</v>
+        <v>119</v>
       </c>
       <c r="B35" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="C35" s="1">
-        <v>800000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="D35" s="1">
-        <v>108.814</v>
+        <v>98.5</v>
       </c>
       <c r="E35" s="1">
-        <v>109.825</v>
+        <v>100.072667</v>
       </c>
       <c r="F35" t="s">
         <v>8</v>
       </c>
       <c r="G35">
         <v>1.0</v>
       </c>
       <c r="H35" s="1">
-        <v>878600.0</v>
+        <v>1000726.67</v>
       </c>
       <c r="I35" s="1">
-        <v>-8088.0</v>
+        <v>-15726.67</v>
       </c>
       <c r="J35" s="1">
-        <v>-0.92055542909174</v>
+        <v>-1.5715250199138</v>
       </c>
       <c r="K35">
-        <v>2.63</v>
+        <v>0.78</v>
       </c>
       <c r="L35" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
       <c r="M35" s="1">
-        <v>870512.0</v>
+        <v>985000.0</v>
       </c>
       <c r="N35" s="1">
-        <v>891583.43</v>
+        <v>992767.12</v>
       </c>
       <c r="O35" s="1">
-        <v>0.63</v>
+        <v>0.7</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
-        <v>125</v>
+        <v>122</v>
       </c>
       <c r="B36" t="s">
-        <v>126</v>
+        <v>123</v>
       </c>
       <c r="C36" s="1">
-        <v>668000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D36" s="1">
-        <v>102.455</v>
+        <v>99.213</v>
       </c>
       <c r="E36" s="1">
-        <v>100.33886377</v>
+        <v>101.00763667</v>
       </c>
       <c r="F36" t="s">
         <v>8</v>
       </c>
       <c r="G36">
         <v>1.0</v>
       </c>
       <c r="H36" s="1">
-        <v>670263.61</v>
+        <v>909068.73</v>
       </c>
       <c r="I36" s="1">
-        <v>14135.79</v>
+        <v>-16151.73</v>
       </c>
       <c r="J36" s="1">
-        <v>2.1089896257384</v>
+        <v>-1.7767336469708</v>
       </c>
       <c r="K36">
-        <v>3.88</v>
+        <v>3.25</v>
       </c>
       <c r="L36" t="s">
-        <v>127</v>
+        <v>124</v>
       </c>
       <c r="M36" s="1">
-        <v>684399.4</v>
+        <v>892917.0</v>
       </c>
       <c r="N36" s="1">
-        <v>710293.55</v>
+        <v>922210.15</v>
       </c>
       <c r="O36" s="1">
-        <v>0.51</v>
+        <v>0.65</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
-        <v>128</v>
+        <v>125</v>
       </c>
       <c r="B37" t="s">
-        <v>129</v>
+        <v>126</v>
       </c>
       <c r="C37" s="1">
-        <v>2000000.0</v>
+        <v>747000.0</v>
       </c>
       <c r="D37" s="1">
-        <v>89.67</v>
+        <v>97.586</v>
       </c>
       <c r="E37" s="1">
-        <v>89.2751455</v>
+        <v>100.09043641</v>
       </c>
       <c r="F37" t="s">
         <v>8</v>
       </c>
       <c r="G37">
         <v>1.0</v>
       </c>
       <c r="H37" s="1">
-        <v>1785502.91</v>
+        <v>747675.56</v>
       </c>
       <c r="I37" s="1">
-        <v>7897.09</v>
+        <v>-18708.14</v>
       </c>
       <c r="J37" s="1">
-        <v>0.44228939397248</v>
+        <v>-2.5021735363397</v>
       </c>
       <c r="K37">
-        <v>1.1</v>
+        <v>1.71</v>
       </c>
       <c r="L37" t="s">
-        <v>130</v>
+        <v>127</v>
       </c>
       <c r="M37" s="1">
-        <v>1793400.0</v>
+        <v>728967.42</v>
       </c>
       <c r="N37" s="1">
-        <v>1815406.85</v>
+        <v>741769.12</v>
       </c>
       <c r="O37" s="1">
-        <v>1.29</v>
+        <v>0.52</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
-        <v>131</v>
+        <v>128</v>
       </c>
       <c r="B38" t="s">
-        <v>132</v>
+        <v>129</v>
       </c>
       <c r="C38" s="1">
-        <v>782000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D38" s="1">
-        <v>98.292</v>
+        <v>108.856</v>
       </c>
       <c r="E38" s="1">
-        <v>99.62663939</v>
+        <v>109.825</v>
       </c>
       <c r="F38" t="s">
         <v>8</v>
       </c>
       <c r="G38">
         <v>1.0</v>
       </c>
       <c r="H38" s="1">
-        <v>779080.32</v>
+        <v>878600.0</v>
       </c>
       <c r="I38" s="1">
-        <v>-10436.88</v>
+        <v>-7752.0</v>
       </c>
       <c r="J38" s="1">
-        <v>-1.3396410783422</v>
+        <v>-0.88231277031641</v>
       </c>
       <c r="K38">
-        <v>1.42</v>
+        <v>3.14</v>
       </c>
       <c r="L38" t="s">
-        <v>133</v>
+        <v>130</v>
       </c>
       <c r="M38" s="1">
-        <v>768643.44</v>
+        <v>870848.0</v>
       </c>
       <c r="N38" s="1">
-        <v>779778.91</v>
+        <v>895971.63</v>
       </c>
       <c r="O38" s="1">
-        <v>0.56</v>
+        <v>0.63</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
-        <v>134</v>
+        <v>131</v>
       </c>
       <c r="B39" t="s">
-        <v>135</v>
+        <v>132</v>
       </c>
       <c r="C39" s="1">
-        <v>800000.0</v>
+        <v>668000.0</v>
       </c>
       <c r="D39" s="1">
-        <v>97.474</v>
+        <v>101.405</v>
       </c>
       <c r="E39" s="1">
-        <v>99.5352725</v>
+        <v>100.33886377</v>
       </c>
       <c r="F39" t="s">
         <v>8</v>
       </c>
       <c r="G39">
         <v>1.0</v>
       </c>
       <c r="H39" s="1">
-        <v>796282.18</v>
+        <v>670263.61</v>
       </c>
       <c r="I39" s="1">
-        <v>-16490.18</v>
+        <v>7121.79</v>
       </c>
       <c r="J39" s="1">
-        <v>-2.0708965256512</v>
+        <v>1.0625356790592</v>
       </c>
       <c r="K39">
-        <v>1.86</v>
-[...2 lines deleted...]
-        <v>136</v>
+        <v>0.03</v>
+      </c>
+      <c r="L39">
+        <v>226.48</v>
       </c>
       <c r="M39" s="1">
-        <v>779792.0</v>
+        <v>677385.4</v>
       </c>
       <c r="N39" s="1">
-        <v>794660.49</v>
+        <v>677611.88</v>
       </c>
       <c r="O39" s="1">
-        <v>0.57</v>
+        <v>0.48</v>
       </c>
       <c r="P39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
-        <v>137</v>
+        <v>133</v>
       </c>
       <c r="B40" t="s">
-        <v>138</v>
+        <v>134</v>
       </c>
       <c r="C40" s="1">
-        <v>700000.0</v>
+        <v>2000000.0</v>
       </c>
       <c r="D40" s="1">
-        <v>98.051</v>
+        <v>89.068</v>
       </c>
       <c r="E40" s="1">
-        <v>100.43242857</v>
+        <v>89.2751455</v>
       </c>
       <c r="F40" t="s">
         <v>8</v>
       </c>
       <c r="G40">
         <v>1.0</v>
       </c>
       <c r="H40" s="1">
-        <v>703027.0</v>
+        <v>1785502.91</v>
       </c>
       <c r="I40" s="1">
-        <v>-16670.0</v>
+        <v>-4142.91</v>
       </c>
       <c r="J40" s="1">
-        <v>-2.3711749335374</v>
+        <v>-0.23203042553428</v>
       </c>
       <c r="K40">
-        <v>1.67</v>
+        <v>1.25</v>
       </c>
       <c r="L40" t="s">
-        <v>139</v>
+        <v>135</v>
       </c>
       <c r="M40" s="1">
-        <v>686357.0</v>
+        <v>1781360.0</v>
       </c>
       <c r="N40" s="1">
-        <v>698024.47</v>
+        <v>1806277.81</v>
       </c>
       <c r="O40" s="1">
-        <v>0.5</v>
+        <v>1.28</v>
       </c>
       <c r="P40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
-        <v>140</v>
+        <v>136</v>
       </c>
       <c r="B41" t="s">
-        <v>141</v>
+        <v>137</v>
       </c>
       <c r="C41" s="1">
-        <v>800000.0</v>
+        <v>782000.0</v>
       </c>
       <c r="D41" s="1">
-        <v>96.105</v>
+        <v>97.58</v>
       </c>
       <c r="E41" s="1">
-        <v>98.8365</v>
+        <v>99.62663939</v>
       </c>
       <c r="F41" t="s">
         <v>8</v>
       </c>
       <c r="G41">
         <v>1.0</v>
       </c>
       <c r="H41" s="1">
-        <v>790692.0</v>
+        <v>779080.32</v>
       </c>
       <c r="I41" s="1">
-        <v>-21852.0</v>
+        <v>-16004.72</v>
       </c>
       <c r="J41" s="1">
-        <v>-2.7636551274074</v>
+        <v>-2.0543093682562</v>
       </c>
       <c r="K41">
-        <v>1.98</v>
+        <v>1.66</v>
       </c>
       <c r="L41" t="s">
-        <v>142</v>
+        <v>138</v>
       </c>
       <c r="M41" s="1">
-        <v>768840.0</v>
+        <v>763075.6</v>
       </c>
       <c r="N41" s="1">
-        <v>784719.45</v>
+        <v>776018.77</v>
       </c>
       <c r="O41" s="1">
-        <v>0.56</v>
+        <v>0.55</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
-        <v>143</v>
+        <v>139</v>
       </c>
       <c r="B42" t="s">
-        <v>144</v>
+        <v>140</v>
       </c>
       <c r="C42" s="1">
         <v>800000.0</v>
       </c>
       <c r="D42" s="1">
-        <v>93.778</v>
+        <v>96.987</v>
       </c>
       <c r="E42" s="1">
-        <v>93.0849075</v>
+        <v>99.5352725</v>
       </c>
       <c r="F42" t="s">
         <v>8</v>
       </c>
       <c r="G42">
         <v>1.0</v>
       </c>
       <c r="H42" s="1">
-        <v>744679.26</v>
+        <v>796282.18</v>
       </c>
       <c r="I42" s="1">
-        <v>5544.74</v>
+        <v>-20386.18</v>
       </c>
       <c r="J42" s="1">
-        <v>0.74458096227898</v>
+        <v>-2.560170315503</v>
       </c>
       <c r="K42">
-        <v>0.52</v>
+        <v>2.09</v>
       </c>
       <c r="L42" t="s">
-        <v>145</v>
+        <v>141</v>
       </c>
       <c r="M42" s="1">
-        <v>750224.0</v>
+        <v>775896.0</v>
       </c>
       <c r="N42" s="1">
-        <v>754347.29</v>
+        <v>792613.81</v>
       </c>
       <c r="O42" s="1">
-        <v>0.54</v>
+        <v>0.56</v>
       </c>
       <c r="P42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
-        <v>146</v>
+        <v>142</v>
       </c>
       <c r="B43" t="s">
-        <v>147</v>
+        <v>143</v>
       </c>
       <c r="C43" s="1">
-        <v>389000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D43" s="1">
-        <v>103.253</v>
+        <v>97.794</v>
       </c>
       <c r="E43" s="1">
-        <v>101.25988946</v>
+        <v>100.43242857</v>
       </c>
       <c r="F43" t="s">
         <v>8</v>
       </c>
       <c r="G43">
         <v>1.0</v>
       </c>
       <c r="H43" s="1">
-        <v>393900.97</v>
+        <v>703027.0</v>
       </c>
       <c r="I43" s="1">
-        <v>7753.2</v>
+        <v>-18469.0</v>
       </c>
       <c r="J43" s="1">
-        <v>1.9683119846087</v>
+        <v>-2.6270683771747</v>
       </c>
       <c r="K43">
-        <v>0.31</v>
-[...2 lines deleted...]
-        <v>148</v>
+        <v>0.01</v>
+      </c>
+      <c r="L43">
+        <v>74.32</v>
       </c>
       <c r="M43" s="1">
-        <v>401654.17</v>
+        <v>684558.0</v>
       </c>
       <c r="N43" s="1">
-        <v>402869.13</v>
+        <v>684632.32</v>
       </c>
       <c r="O43" s="1">
-        <v>0.29</v>
+        <v>0.48</v>
       </c>
       <c r="P43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
-        <v>149</v>
+        <v>144</v>
       </c>
       <c r="B44" t="s">
-        <v>150</v>
+        <v>145</v>
       </c>
       <c r="C44" s="1">
-        <v>641000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D44" s="1">
-        <v>101.807</v>
+        <v>95.115</v>
       </c>
       <c r="E44" s="1">
-        <v>99.943</v>
+        <v>98.8365</v>
       </c>
       <c r="F44" t="s">
         <v>8</v>
       </c>
       <c r="G44">
         <v>1.0</v>
       </c>
       <c r="H44" s="1">
-        <v>640634.63</v>
+        <v>790692.0</v>
       </c>
       <c r="I44" s="1">
-        <v>11948.24</v>
+        <v>-29772.0</v>
       </c>
       <c r="J44" s="1">
-        <v>1.865063085959</v>
+        <v>-3.7653093745732</v>
       </c>
       <c r="K44">
-        <v>0.21</v>
+        <v>2.22</v>
       </c>
       <c r="L44" t="s">
-        <v>151</v>
+        <v>146</v>
       </c>
       <c r="M44" s="1">
-        <v>652582.87</v>
+        <v>760920.0</v>
       </c>
       <c r="N44" s="1">
-        <v>653917.55</v>
+        <v>778717.26</v>
       </c>
       <c r="O44" s="1">
-        <v>0.47</v>
+        <v>0.55</v>
       </c>
       <c r="P44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
-        <v>152</v>
+        <v>147</v>
       </c>
       <c r="B45" t="s">
-        <v>153</v>
+        <v>148</v>
       </c>
       <c r="C45" s="1">
-        <v>400000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D45" s="1">
-        <v>101.631</v>
+        <v>93.657</v>
       </c>
       <c r="E45" s="1">
-        <v>100.3582</v>
+        <v>93.0849075</v>
       </c>
       <c r="F45" t="s">
         <v>8</v>
       </c>
       <c r="G45">
         <v>1.0</v>
       </c>
       <c r="H45" s="1">
-        <v>401432.8</v>
+        <v>744679.26</v>
       </c>
       <c r="I45" s="1">
-        <v>5091.2</v>
+        <v>4576.74</v>
       </c>
       <c r="J45" s="1">
-        <v>1.2682571030569</v>
+        <v>0.61459211311995</v>
       </c>
       <c r="K45">
-        <v>3.05</v>
+        <v>0.58</v>
       </c>
       <c r="L45" t="s">
-        <v>154</v>
+        <v>149</v>
       </c>
       <c r="M45" s="1">
-        <v>406524.0</v>
+        <v>749256.0</v>
       </c>
       <c r="N45" s="1">
-        <v>418710.3</v>
+        <v>753858.74</v>
       </c>
       <c r="O45" s="1">
-        <v>0.3</v>
+        <v>0.53</v>
       </c>
       <c r="P45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
-        <v>155</v>
+        <v>150</v>
       </c>
       <c r="B46" t="s">
-        <v>156</v>
+        <v>151</v>
       </c>
       <c r="C46" s="1">
-        <v>1300000.0</v>
+        <v>389000.0</v>
       </c>
       <c r="D46" s="1">
-        <v>100.011</v>
+        <v>102.852</v>
       </c>
       <c r="E46" s="1">
-        <v>101.70135077</v>
+        <v>101.25988946</v>
       </c>
       <c r="F46" t="s">
         <v>8</v>
       </c>
       <c r="G46">
         <v>1.0</v>
       </c>
       <c r="H46" s="1">
-        <v>1322117.56</v>
+        <v>393900.97</v>
       </c>
       <c r="I46" s="1">
-        <v>-21974.56</v>
+        <v>6193.31</v>
       </c>
       <c r="J46" s="1">
-        <v>-1.6620730761643</v>
+        <v>1.5723012817156</v>
       </c>
       <c r="K46">
-        <v>3.75</v>
+        <v>0.64</v>
       </c>
       <c r="L46" t="s">
-        <v>157</v>
+        <v>152</v>
       </c>
       <c r="M46" s="1">
-        <v>1300143.0</v>
+        <v>400094.28</v>
       </c>
       <c r="N46" s="1">
-        <v>1348919.71</v>
+        <v>402574.82</v>
       </c>
       <c r="O46" s="1">
-        <v>0.96</v>
+        <v>0.28</v>
       </c>
       <c r="P46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
-        <v>158</v>
+        <v>153</v>
       </c>
       <c r="B47" t="s">
-        <v>159</v>
+        <v>154</v>
       </c>
       <c r="C47" s="1">
-        <v>1100000.0</v>
+        <v>841000.0</v>
       </c>
       <c r="D47" s="1">
-        <v>103.902</v>
+        <v>101.006</v>
       </c>
       <c r="E47" s="1">
-        <v>103.84281818</v>
+        <v>100.2880654</v>
       </c>
       <c r="F47" t="s">
         <v>8</v>
       </c>
       <c r="G47">
         <v>1.0</v>
       </c>
       <c r="H47" s="1">
-        <v>1142271.0</v>
+        <v>843422.63</v>
       </c>
       <c r="I47" s="1">
-        <v>651.0</v>
+        <v>6037.83</v>
       </c>
       <c r="J47" s="1">
-        <v>0.056991729633336</v>
+        <v>0.71587242092378</v>
       </c>
       <c r="K47">
-        <v>4.04</v>
+        <v>0.48</v>
       </c>
       <c r="L47" t="s">
-        <v>160</v>
+        <v>155</v>
       </c>
       <c r="M47" s="1">
-        <v>1142922.0</v>
+        <v>849460.46</v>
       </c>
       <c r="N47" s="1">
-        <v>1187385.36</v>
+        <v>853515.69</v>
       </c>
       <c r="O47" s="1">
-        <v>0.85</v>
+        <v>0.6</v>
       </c>
       <c r="P47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
-        <v>161</v>
+        <v>156</v>
       </c>
       <c r="B48" t="s">
-        <v>162</v>
+        <v>157</v>
       </c>
       <c r="C48" s="1">
-        <v>700000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D48" s="1">
-        <v>106.262</v>
+        <v>100.977</v>
       </c>
       <c r="E48" s="1">
-        <v>107.34</v>
+        <v>100.3582</v>
       </c>
       <c r="F48" t="s">
         <v>8</v>
       </c>
       <c r="G48">
         <v>1.0</v>
       </c>
       <c r="H48" s="1">
-        <v>751380.0</v>
+        <v>401432.8</v>
       </c>
       <c r="I48" s="1">
-        <v>-7546.0</v>
+        <v>2475.2</v>
       </c>
       <c r="J48" s="1">
-        <v>-1.0042854481088</v>
+        <v>0.61659136971369</v>
       </c>
       <c r="K48">
-        <v>0.55</v>
+        <v>3.32</v>
       </c>
       <c r="L48" t="s">
-        <v>163</v>
+        <v>158</v>
       </c>
       <c r="M48" s="1">
-        <v>743834.0</v>
+        <v>403908.0</v>
       </c>
       <c r="N48" s="1">
-        <v>747695.41</v>
+        <v>417190.19</v>
       </c>
       <c r="O48" s="1">
-        <v>0.53</v>
+        <v>0.29</v>
       </c>
       <c r="P48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
-        <v>164</v>
+        <v>159</v>
       </c>
       <c r="B49" t="s">
-        <v>165</v>
+        <v>160</v>
       </c>
       <c r="C49" s="1">
-        <v>300000.0</v>
+        <v>1300000.0</v>
       </c>
       <c r="D49" s="1">
-        <v>103.115</v>
+        <v>99.37</v>
       </c>
       <c r="E49" s="1">
-        <v>101.255</v>
+        <v>101.70135077</v>
       </c>
       <c r="F49" t="s">
         <v>8</v>
       </c>
       <c r="G49">
         <v>1.0</v>
       </c>
       <c r="H49" s="1">
-        <v>303765.0</v>
+        <v>1322117.56</v>
       </c>
       <c r="I49" s="1">
-        <v>5580.0</v>
+        <v>-30307.56</v>
       </c>
       <c r="J49" s="1">
-        <v>1.8369463236383</v>
+        <v>-2.2923498573001</v>
       </c>
       <c r="K49">
-        <v>4.48</v>
+        <v>4.03</v>
       </c>
       <c r="L49" t="s">
-        <v>166</v>
+        <v>161</v>
       </c>
       <c r="M49" s="1">
-        <v>309345.0</v>
+        <v>1291810.0</v>
       </c>
       <c r="N49" s="1">
-        <v>322786.64</v>
+        <v>1344259.66</v>
       </c>
       <c r="O49" s="1">
-        <v>0.23</v>
+        <v>0.95</v>
       </c>
       <c r="P49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
-        <v>167</v>
+        <v>162</v>
       </c>
       <c r="B50" t="s">
-        <v>168</v>
+        <v>163</v>
       </c>
       <c r="C50" s="1">
-        <v>600000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D50" s="1">
-        <v>107.153</v>
+        <v>103.354</v>
       </c>
       <c r="E50" s="1">
-        <v>109.243715</v>
+        <v>103.84281857</v>
       </c>
       <c r="F50" t="s">
         <v>8</v>
       </c>
       <c r="G50">
         <v>1.0</v>
       </c>
       <c r="H50" s="1">
-        <v>655462.29</v>
+        <v>726899.73</v>
       </c>
       <c r="I50" s="1">
-        <v>-12544.29</v>
+        <v>-3421.73</v>
       </c>
       <c r="J50" s="1">
-        <v>-1.9138080392085</v>
+        <v>-0.47072929852375</v>
       </c>
       <c r="K50">
-        <v>1.25</v>
+        <v>4.36</v>
       </c>
       <c r="L50" t="s">
-        <v>169</v>
+        <v>164</v>
       </c>
       <c r="M50" s="1">
-        <v>642918.0</v>
+        <v>723478.0</v>
       </c>
       <c r="N50" s="1">
-        <v>650426.22</v>
+        <v>753990.33</v>
       </c>
       <c r="O50" s="1">
-        <v>0.46</v>
+        <v>0.53</v>
       </c>
       <c r="P50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
-        <v>170</v>
+        <v>165</v>
       </c>
       <c r="B51" t="s">
-        <v>171</v>
+        <v>166</v>
       </c>
       <c r="C51" s="1">
-        <v>800000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D51" s="1">
-        <v>99.487</v>
+        <v>106.16</v>
       </c>
       <c r="E51" s="1">
-        <v>99.984</v>
+        <v>107.34</v>
       </c>
       <c r="F51" t="s">
         <v>8</v>
       </c>
       <c r="G51">
         <v>1.0</v>
       </c>
       <c r="H51" s="1">
-        <v>799872.0</v>
+        <v>751380.0</v>
       </c>
       <c r="I51" s="1">
-        <v>-3976.0</v>
+        <v>-8260.0</v>
       </c>
       <c r="J51" s="1">
-        <v>-0.49707953272524</v>
+        <v>-1.099310601826</v>
       </c>
       <c r="K51">
-        <v>0.88</v>
+        <v>1.04</v>
       </c>
       <c r="L51" t="s">
-        <v>172</v>
+        <v>167</v>
       </c>
       <c r="M51" s="1">
-        <v>795896.0</v>
+        <v>743120.0</v>
       </c>
       <c r="N51" s="1">
-        <v>802909.7</v>
+        <v>750429.1</v>
       </c>
       <c r="O51" s="1">
-        <v>0.57</v>
+        <v>0.53</v>
       </c>
       <c r="P51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
-        <v>173</v>
+        <v>168</v>
       </c>
       <c r="B52" t="s">
-        <v>174</v>
+        <v>169</v>
       </c>
       <c r="C52" s="1">
-        <v>200000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D52" s="1">
-        <v>100.152</v>
+        <v>102.56</v>
       </c>
       <c r="E52" s="1">
-        <v>99.653</v>
+        <v>101.255</v>
       </c>
       <c r="F52" t="s">
         <v>8</v>
       </c>
       <c r="G52">
         <v>1.0</v>
       </c>
       <c r="H52" s="1">
-        <v>199306.0</v>
+        <v>303765.0</v>
       </c>
       <c r="I52" s="1">
-        <v>998.0</v>
+        <v>3915.0</v>
       </c>
       <c r="J52" s="1">
-        <v>0.50073755933088</v>
+        <v>1.2888252431979</v>
       </c>
       <c r="K52">
-        <v>1.93</v>
-[...2 lines deleted...]
-        <v>175</v>
+        <v>0.0</v>
+      </c>
+      <c r="L52">
+        <v>0.0</v>
       </c>
       <c r="M52" s="1">
-        <v>200304.0</v>
+        <v>307680.0</v>
       </c>
       <c r="N52" s="1">
-        <v>204169.07</v>
+        <v>307680.0</v>
       </c>
       <c r="O52" s="1">
-        <v>0.15</v>
+        <v>0.22</v>
       </c>
       <c r="P52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
-        <v>176</v>
+        <v>170</v>
       </c>
       <c r="B53" t="s">
-        <v>177</v>
+        <v>171</v>
       </c>
       <c r="C53" s="1">
-        <v>400000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D53" s="1">
-        <v>101.079</v>
+        <v>106.115</v>
       </c>
       <c r="E53" s="1">
-        <v>100.0</v>
+        <v>109.243715</v>
       </c>
       <c r="F53" t="s">
         <v>8</v>
       </c>
       <c r="G53">
         <v>1.0</v>
       </c>
       <c r="H53" s="1">
-        <v>400000.0</v>
+        <v>655462.29</v>
       </c>
       <c r="I53" s="1">
-        <v>4316.0</v>
+        <v>-18772.29</v>
       </c>
       <c r="J53" s="1">
-        <v>1.079</v>
+        <v>-2.8639771175852</v>
       </c>
       <c r="K53">
-        <v>0.2</v>
-[...2 lines deleted...]
-        <v>788.11</v>
+        <v>1.61</v>
+      </c>
+      <c r="L53" t="s">
+        <v>172</v>
       </c>
       <c r="M53" s="1">
-        <v>404316.0</v>
+        <v>636690.0</v>
       </c>
       <c r="N53" s="1">
-        <v>405104.11</v>
+        <v>646355.75</v>
       </c>
       <c r="O53" s="1">
-        <v>0.29</v>
+        <v>0.46</v>
       </c>
       <c r="P53">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
-        <v>178</v>
+        <v>173</v>
       </c>
       <c r="B54" t="s">
-        <v>179</v>
+        <v>174</v>
       </c>
       <c r="C54" s="1">
-        <v>1500000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D54" s="1">
-        <v>104.684</v>
+        <v>98.593</v>
       </c>
       <c r="E54" s="1">
-        <v>100.91250667</v>
+        <v>99.984</v>
       </c>
       <c r="F54" t="s">
         <v>8</v>
       </c>
       <c r="G54">
         <v>1.0</v>
       </c>
       <c r="H54" s="1">
-        <v>1513687.6</v>
+        <v>799872.0</v>
       </c>
       <c r="I54" s="1">
-        <v>56572.4</v>
+        <v>-11128.0</v>
       </c>
       <c r="J54" s="1">
-        <v>3.7373894058457</v>
+        <v>-1.3912225956153</v>
       </c>
       <c r="K54">
-        <v>3.11</v>
+        <v>0.16</v>
       </c>
       <c r="L54" t="s">
-        <v>180</v>
+        <v>175</v>
       </c>
       <c r="M54" s="1">
-        <v>1570260.0</v>
+        <v>788744.0</v>
       </c>
       <c r="N54" s="1">
-        <v>1616903.84</v>
+        <v>790059.07</v>
       </c>
       <c r="O54" s="1">
-        <v>1.15</v>
+        <v>0.56</v>
       </c>
       <c r="P54">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="s">
-        <v>181</v>
+        <v>176</v>
       </c>
       <c r="B55" t="s">
-        <v>182</v>
+        <v>177</v>
       </c>
       <c r="C55" s="1">
-        <v>300000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D55" s="1">
-        <v>99.376</v>
+        <v>99.554</v>
       </c>
       <c r="E55" s="1">
-        <v>99.895</v>
+        <v>99.653</v>
       </c>
       <c r="F55" t="s">
         <v>8</v>
       </c>
       <c r="G55">
         <v>1.0</v>
       </c>
       <c r="H55" s="1">
-        <v>299685.0</v>
+        <v>199306.0</v>
       </c>
       <c r="I55" s="1">
-        <v>-1557.0</v>
+        <v>-198.0</v>
       </c>
       <c r="J55" s="1">
-        <v>-0.51954552279894</v>
+        <v>-0.099344726199914</v>
       </c>
       <c r="K55">
-        <v>0.61</v>
+        <v>2.16</v>
       </c>
       <c r="L55" t="s">
-        <v>183</v>
+        <v>178</v>
       </c>
       <c r="M55" s="1">
-        <v>298128.0</v>
+        <v>199108.0</v>
       </c>
       <c r="N55" s="1">
-        <v>299958.82</v>
+        <v>203435.4</v>
       </c>
       <c r="O55" s="1">
-        <v>0.21</v>
+        <v>0.14</v>
       </c>
       <c r="P55">
         <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" t="s">
-        <v>184</v>
+        <v>179</v>
       </c>
       <c r="B56" t="s">
-        <v>185</v>
+        <v>180</v>
       </c>
       <c r="C56" s="1">
-        <v>1200000.0</v>
+        <v>504000.0</v>
       </c>
       <c r="D56" s="1">
-        <v>85.208</v>
+        <v>99.666</v>
       </c>
       <c r="E56" s="1">
-        <v>86.06233333</v>
+        <v>99.934</v>
       </c>
       <c r="F56" t="s">
         <v>8</v>
       </c>
       <c r="G56">
         <v>1.0</v>
       </c>
       <c r="H56" s="1">
-        <v>1032748.0</v>
+        <v>503667.36</v>
       </c>
       <c r="I56" s="1">
-        <v>-10252.0</v>
+        <v>-1350.72</v>
       </c>
       <c r="J56" s="1">
-        <v>-0.99269134387092</v>
+        <v>-0.2681769968179</v>
       </c>
       <c r="K56">
-        <v>0.48</v>
-[...2 lines deleted...]
-        <v>186</v>
+        <v>0.14</v>
+      </c>
+      <c r="L56">
+        <v>718.03</v>
       </c>
       <c r="M56" s="1">
-        <v>1022496.0</v>
+        <v>502316.64</v>
       </c>
       <c r="N56" s="1">
-        <v>1028228.88</v>
+        <v>503034.67</v>
       </c>
       <c r="O56" s="1">
-        <v>0.73</v>
+        <v>0.36</v>
       </c>
       <c r="P56">
         <v>1</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57" t="s">
-        <v>187</v>
+        <v>181</v>
       </c>
       <c r="B57" t="s">
-        <v>188</v>
+        <v>182</v>
       </c>
       <c r="C57" s="1">
         <v>400000.0</v>
       </c>
       <c r="D57" s="1">
-        <v>99.219</v>
+        <v>100.167</v>
       </c>
       <c r="E57" s="1">
-        <v>100.6852</v>
+        <v>100.0</v>
       </c>
       <c r="F57" t="s">
         <v>8</v>
       </c>
       <c r="G57">
         <v>1.0</v>
       </c>
       <c r="H57" s="1">
-        <v>402740.8</v>
+        <v>400000.0</v>
       </c>
       <c r="I57" s="1">
-        <v>-5864.8</v>
+        <v>668.0</v>
       </c>
       <c r="J57" s="1">
-        <v>-1.4562219670816</v>
+        <v>0.167</v>
       </c>
       <c r="K57">
-        <v>0.78</v>
+        <v>0.46</v>
       </c>
       <c r="L57" t="s">
-        <v>189</v>
+        <v>183</v>
       </c>
       <c r="M57" s="1">
-        <v>396876.0</v>
+        <v>400668.0</v>
       </c>
       <c r="N57" s="1">
-        <v>399999.29</v>
+        <v>402493.1</v>
       </c>
       <c r="O57" s="1">
         <v>0.28</v>
       </c>
       <c r="P57">
         <v>1</v>
       </c>
     </row>
     <row r="58" spans="1:16">
       <c r="A58" t="s">
-        <v>190</v>
+        <v>184</v>
       </c>
       <c r="B58" t="s">
-        <v>191</v>
+        <v>185</v>
       </c>
       <c r="C58" s="1">
-        <v>400000.0</v>
+        <v>1500000.0</v>
       </c>
       <c r="D58" s="1">
-        <v>98.9</v>
+        <v>104.101</v>
       </c>
       <c r="E58" s="1">
-        <v>100.62</v>
+        <v>100.91250667</v>
       </c>
       <c r="F58" t="s">
         <v>8</v>
       </c>
       <c r="G58">
         <v>1.0</v>
       </c>
       <c r="H58" s="1">
-        <v>402480.0</v>
+        <v>1513687.6</v>
       </c>
       <c r="I58" s="1">
-        <v>-6880.0</v>
+        <v>47827.4</v>
       </c>
       <c r="J58" s="1">
-        <v>-1.7094017094017</v>
+        <v>3.1596612141105</v>
       </c>
       <c r="K58">
-        <v>2.87</v>
+        <v>3.45</v>
       </c>
       <c r="L58" t="s">
-        <v>192</v>
+        <v>186</v>
       </c>
       <c r="M58" s="1">
-        <v>395600.0</v>
+        <v>1561515.0</v>
       </c>
       <c r="N58" s="1">
-        <v>407072.6</v>
+        <v>1613295.82</v>
       </c>
       <c r="O58" s="1">
-        <v>0.29</v>
+        <v>1.14</v>
       </c>
       <c r="P58">
         <v>1</v>
       </c>
     </row>
     <row r="59" spans="1:16">
       <c r="A59" t="s">
-        <v>193</v>
+        <v>187</v>
       </c>
       <c r="B59" t="s">
-        <v>194</v>
+        <v>188</v>
       </c>
       <c r="C59" s="1">
-        <v>627000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D59" s="1">
-        <v>99.08</v>
+        <v>98.82</v>
       </c>
       <c r="E59" s="1">
-        <v>99.84305423</v>
+        <v>99.895</v>
       </c>
       <c r="F59" t="s">
         <v>8</v>
       </c>
       <c r="G59">
         <v>1.0</v>
       </c>
       <c r="H59" s="1">
-        <v>626015.95</v>
+        <v>299685.0</v>
       </c>
       <c r="I59" s="1">
-        <v>-4784.35</v>
+        <v>-3225.0</v>
       </c>
       <c r="J59" s="1">
-        <v>-0.76425369034128</v>
+        <v>-1.0761299364333</v>
       </c>
       <c r="K59">
-        <v>2.9</v>
+        <v>0.84</v>
       </c>
       <c r="L59" t="s">
-        <v>195</v>
+        <v>189</v>
       </c>
       <c r="M59" s="1">
-        <v>621231.6</v>
+        <v>296460.0</v>
       </c>
       <c r="N59" s="1">
-        <v>639414.6</v>
+        <v>298984.32</v>
       </c>
       <c r="O59" s="1">
-        <v>0.46</v>
+        <v>0.21</v>
       </c>
       <c r="P59">
         <v>1</v>
       </c>
     </row>
     <row r="60" spans="1:16">
       <c r="A60" t="s">
-        <v>196</v>
+        <v>190</v>
       </c>
       <c r="B60" t="s">
-        <v>197</v>
+        <v>191</v>
       </c>
       <c r="C60" s="1">
-        <v>500000.0</v>
+        <v>1200000.0</v>
       </c>
       <c r="D60" s="1">
-        <v>98.84</v>
+        <v>84.802</v>
       </c>
       <c r="E60" s="1">
-        <v>100.096834</v>
+        <v>86.06233333</v>
       </c>
       <c r="F60" t="s">
         <v>8</v>
       </c>
       <c r="G60">
         <v>1.0</v>
       </c>
       <c r="H60" s="1">
-        <v>500484.17</v>
+        <v>1032748.0</v>
       </c>
       <c r="I60" s="1">
-        <v>-6284.17</v>
+        <v>-15124.0</v>
       </c>
       <c r="J60" s="1">
-        <v>-1.2556181347354</v>
+        <v>-1.4644424390074</v>
       </c>
       <c r="K60">
-        <v>1.9</v>
+        <v>0.52</v>
       </c>
       <c r="L60" t="s">
-        <v>198</v>
+        <v>192</v>
       </c>
       <c r="M60" s="1">
-        <v>494200.0</v>
+        <v>1017624.0</v>
       </c>
       <c r="N60" s="1">
-        <v>503693.45</v>
+        <v>1023870.58</v>
       </c>
       <c r="O60" s="1">
-        <v>0.36</v>
+        <v>0.72</v>
       </c>
       <c r="P60">
         <v>1</v>
       </c>
     </row>
     <row r="61" spans="1:16">
       <c r="A61" t="s">
-        <v>199</v>
+        <v>193</v>
       </c>
       <c r="B61" t="s">
-        <v>200</v>
+        <v>194</v>
       </c>
       <c r="C61" s="1">
-        <v>1592000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D61" s="1">
-        <v>98.567</v>
+        <v>98.877</v>
       </c>
       <c r="E61" s="1">
-        <v>100.08562374</v>
+        <v>100.6852</v>
       </c>
       <c r="F61" t="s">
         <v>8</v>
       </c>
       <c r="G61">
         <v>1.0</v>
       </c>
       <c r="H61" s="1">
-        <v>1593363.13</v>
+        <v>402740.8</v>
       </c>
       <c r="I61" s="1">
-        <v>-24176.49</v>
+        <v>-7232.8</v>
       </c>
       <c r="J61" s="1">
-        <v>-1.5173245536314</v>
+        <v>-1.7958945306758</v>
       </c>
       <c r="K61">
-        <v>0.86</v>
+        <v>0.99</v>
       </c>
       <c r="L61" t="s">
-        <v>201</v>
+        <v>195</v>
       </c>
       <c r="M61" s="1">
-        <v>1569186.64</v>
+        <v>395508.0</v>
       </c>
       <c r="N61" s="1">
-        <v>1582872.08</v>
+        <v>399453.21</v>
       </c>
       <c r="O61" s="1">
-        <v>1.13</v>
+        <v>0.28</v>
       </c>
       <c r="P61">
         <v>1</v>
       </c>
     </row>
     <row r="62" spans="1:16">
       <c r="A62" t="s">
-        <v>202</v>
+        <v>196</v>
       </c>
       <c r="B62" t="s">
-        <v>203</v>
+        <v>197</v>
       </c>
       <c r="C62" s="1">
-        <v>1009000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D62" s="1">
-        <v>97.946</v>
+        <v>98.605</v>
       </c>
       <c r="E62" s="1">
-        <v>100.01720416</v>
+        <v>100.62</v>
       </c>
       <c r="F62" t="s">
         <v>8</v>
       </c>
       <c r="G62">
         <v>1.0</v>
       </c>
       <c r="H62" s="1">
-        <v>1009173.59</v>
+        <v>402480.0</v>
       </c>
       <c r="I62" s="1">
-        <v>-20898.45</v>
+        <v>-8060.0</v>
       </c>
       <c r="J62" s="1">
-        <v>-2.0708478905002</v>
+        <v>-2.0025839793282</v>
       </c>
       <c r="K62">
-        <v>2.35</v>
+        <v>3.08</v>
       </c>
       <c r="L62" t="s">
-        <v>204</v>
+        <v>198</v>
       </c>
       <c r="M62" s="1">
-        <v>988275.14</v>
+        <v>394420.0</v>
       </c>
       <c r="N62" s="1">
-        <v>1011971.71</v>
+        <v>406748.77</v>
       </c>
       <c r="O62" s="1">
-        <v>0.72</v>
+        <v>0.29</v>
       </c>
       <c r="P62">
         <v>1</v>
       </c>
     </row>
     <row r="63" spans="1:16">
       <c r="A63" t="s">
-        <v>205</v>
+        <v>199</v>
       </c>
       <c r="B63" t="s">
-        <v>206</v>
+        <v>200</v>
       </c>
       <c r="C63" s="1">
-        <v>800000.0</v>
+        <v>416000.0</v>
       </c>
       <c r="D63" s="1">
-        <v>99.081</v>
+        <v>99.612</v>
       </c>
       <c r="E63" s="1">
-        <v>100.49511125</v>
+        <v>99.662</v>
       </c>
       <c r="F63" t="s">
         <v>8</v>
       </c>
       <c r="G63">
         <v>1.0</v>
       </c>
       <c r="H63" s="1">
-        <v>803960.89</v>
+        <v>414593.92</v>
       </c>
       <c r="I63" s="1">
-        <v>-11312.89</v>
+        <v>-208.0</v>
       </c>
       <c r="J63" s="1">
-        <v>-1.4071443201671</v>
+        <v>-0.050169573157272</v>
       </c>
       <c r="K63">
-        <v>3.44</v>
-[...2 lines deleted...]
-        <v>207</v>
+        <v>0.23</v>
+      </c>
+      <c r="L63">
+        <v>950.25</v>
       </c>
       <c r="M63" s="1">
-        <v>792648.0</v>
+        <v>414385.92</v>
       </c>
       <c r="N63" s="1">
-        <v>820138.41</v>
+        <v>415336.17</v>
       </c>
       <c r="O63" s="1">
-        <v>0.58</v>
+        <v>0.29</v>
       </c>
       <c r="P63">
         <v>1</v>
       </c>
     </row>
     <row r="64" spans="1:16">
       <c r="A64" t="s">
-        <v>208</v>
+        <v>201</v>
       </c>
       <c r="B64" t="s">
-        <v>209</v>
+        <v>202</v>
       </c>
       <c r="C64" s="1">
-        <v>900000.0</v>
+        <v>627000.0</v>
       </c>
       <c r="D64" s="1">
-        <v>97.665</v>
+        <v>98.197</v>
       </c>
       <c r="E64" s="1">
-        <v>99.631</v>
+        <v>99.84305423</v>
       </c>
       <c r="F64" t="s">
         <v>8</v>
       </c>
       <c r="G64">
         <v>1.0</v>
       </c>
       <c r="H64" s="1">
-        <v>896679.0</v>
+        <v>626015.95</v>
       </c>
       <c r="I64" s="1">
-        <v>-17694.0</v>
+        <v>-10320.76</v>
       </c>
       <c r="J64" s="1">
-        <v>-1.973281408397</v>
+        <v>-1.6486416999439</v>
       </c>
       <c r="K64">
-        <v>0.59</v>
+        <v>3.15</v>
       </c>
       <c r="L64" t="s">
-        <v>210</v>
+        <v>203</v>
       </c>
       <c r="M64" s="1">
-        <v>878985.0</v>
+        <v>615695.19</v>
       </c>
       <c r="N64" s="1">
-        <v>884270.96</v>
+        <v>635434.95</v>
       </c>
       <c r="O64" s="1">
-        <v>0.63</v>
+        <v>0.45</v>
       </c>
       <c r="P64">
         <v>1</v>
       </c>
     </row>
     <row r="65" spans="1:16">
       <c r="A65" t="s">
-        <v>211</v>
+        <v>204</v>
       </c>
       <c r="B65" t="s">
-        <v>212</v>
+        <v>205</v>
       </c>
       <c r="C65" s="1">
-        <v>615000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D65" s="1">
-        <v>98.067</v>
+        <v>98.409</v>
       </c>
       <c r="E65" s="1">
-        <v>99.44689431</v>
+        <v>100.096834</v>
       </c>
       <c r="F65" t="s">
         <v>8</v>
       </c>
       <c r="G65">
         <v>1.0</v>
       </c>
       <c r="H65" s="1">
-        <v>611598.4</v>
+        <v>500484.17</v>
       </c>
       <c r="I65" s="1">
-        <v>-8486.35</v>
+        <v>-8439.17</v>
       </c>
       <c r="J65" s="1">
-        <v>-1.3875690322277</v>
+        <v>-1.6862011839455</v>
       </c>
       <c r="K65">
-        <v>1.18</v>
+        <v>2.15</v>
       </c>
       <c r="L65" t="s">
-        <v>213</v>
+        <v>206</v>
       </c>
       <c r="M65" s="1">
-        <v>603112.05</v>
+        <v>492045.0</v>
       </c>
       <c r="N65" s="1">
-        <v>610378.32</v>
+        <v>502807.63</v>
       </c>
       <c r="O65" s="1">
-        <v>0.43</v>
+        <v>0.36</v>
       </c>
       <c r="P65">
         <v>1</v>
       </c>
     </row>
     <row r="66" spans="1:16">
       <c r="A66" t="s">
-        <v>214</v>
+        <v>207</v>
       </c>
       <c r="B66" t="s">
-        <v>215</v>
+        <v>208</v>
       </c>
       <c r="C66" s="1">
-        <v>800000.0</v>
+        <v>1592000.0</v>
       </c>
       <c r="D66" s="1">
-        <v>100.548</v>
+        <v>97.874</v>
       </c>
       <c r="E66" s="1">
-        <v>100.9622225</v>
+        <v>100.08562374</v>
       </c>
       <c r="F66" t="s">
         <v>8</v>
       </c>
       <c r="G66">
         <v>1.0</v>
       </c>
       <c r="H66" s="1">
-        <v>807697.78</v>
+        <v>1593363.13</v>
       </c>
       <c r="I66" s="1">
-        <v>-3313.78</v>
+        <v>-35209.05</v>
       </c>
       <c r="J66" s="1">
-        <v>-0.41027474410045</v>
+        <v>-2.2097316887206</v>
       </c>
       <c r="K66">
-        <v>3.32</v>
+        <v>1.1</v>
       </c>
       <c r="L66" t="s">
-        <v>216</v>
+        <v>209</v>
       </c>
       <c r="M66" s="1">
-        <v>804384.0</v>
+        <v>1558154.08</v>
       </c>
       <c r="N66" s="1">
-        <v>830967.56</v>
+        <v>1575599.26</v>
       </c>
       <c r="O66" s="1">
-        <v>0.59</v>
+        <v>1.11</v>
       </c>
       <c r="P66">
         <v>1</v>
       </c>
     </row>
     <row r="67" spans="1:16">
       <c r="A67" t="s">
-        <v>217</v>
+        <v>210</v>
       </c>
       <c r="B67" t="s">
-        <v>218</v>
+        <v>211</v>
       </c>
       <c r="C67" s="1">
-        <v>700000.0</v>
+        <v>1009000.0</v>
       </c>
       <c r="D67" s="1">
-        <v>99.993</v>
+        <v>97.212</v>
       </c>
       <c r="E67" s="1">
-        <v>99.821</v>
+        <v>100.01720416</v>
       </c>
       <c r="F67" t="s">
         <v>8</v>
       </c>
       <c r="G67">
         <v>1.0</v>
       </c>
       <c r="H67" s="1">
-        <v>698747.0</v>
+        <v>1009173.59</v>
       </c>
       <c r="I67" s="1">
-        <v>1204.0</v>
+        <v>-28304.51</v>
       </c>
       <c r="J67" s="1">
-        <v>0.17230843209345</v>
+        <v>-2.8047216336686</v>
       </c>
       <c r="K67">
-        <v>0.3</v>
+        <v>2.6</v>
       </c>
       <c r="L67" t="s">
-        <v>219</v>
+        <v>212</v>
       </c>
       <c r="M67" s="1">
-        <v>699951.0</v>
+        <v>980869.08</v>
       </c>
       <c r="N67" s="1">
-        <v>702031.82</v>
+        <v>1007141.37</v>
       </c>
       <c r="O67" s="1">
-        <v>0.5</v>
+        <v>0.71</v>
       </c>
       <c r="P67">
         <v>1</v>
       </c>
     </row>
     <row r="68" spans="1:16">
       <c r="A68" t="s">
-        <v>220</v>
+        <v>213</v>
       </c>
       <c r="B68" t="s">
-        <v>221</v>
+        <v>214</v>
       </c>
       <c r="C68" s="1">
-        <v>1258000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D68" s="1">
-        <v>98.25</v>
+        <v>98.32</v>
       </c>
       <c r="E68" s="1">
-        <v>99.38705326</v>
+        <v>100.49511125</v>
       </c>
       <c r="F68" t="s">
         <v>8</v>
       </c>
       <c r="G68">
         <v>1.0</v>
       </c>
       <c r="H68" s="1">
-        <v>1250289.13</v>
+        <v>803960.89</v>
       </c>
       <c r="I68" s="1">
-        <v>-14304.13</v>
+        <v>-17400.89</v>
       </c>
       <c r="J68" s="1">
-        <v>-1.1440657730104</v>
+        <v>-2.1643950864326</v>
       </c>
       <c r="K68">
-        <v>2.69</v>
-[...2 lines deleted...]
-        <v>222</v>
+        <v>0.06</v>
+      </c>
+      <c r="L68">
+        <v>476.71</v>
       </c>
       <c r="M68" s="1">
-        <v>1235985.0</v>
+        <v>786560.0</v>
       </c>
       <c r="N68" s="1">
-        <v>1269774.36</v>
+        <v>787036.71</v>
       </c>
       <c r="O68" s="1">
-        <v>0.9</v>
+        <v>0.56</v>
       </c>
       <c r="P68">
         <v>1</v>
       </c>
     </row>
     <row r="69" spans="1:16">
       <c r="A69" t="s">
-        <v>223</v>
+        <v>215</v>
       </c>
       <c r="B69" t="s">
-        <v>224</v>
+        <v>216</v>
       </c>
       <c r="C69" s="1">
-        <v>500000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D69" s="1">
-        <v>98.931</v>
+        <v>97.563</v>
       </c>
       <c r="E69" s="1">
-        <v>99.7035</v>
+        <v>99.631</v>
       </c>
       <c r="F69" t="s">
         <v>8</v>
       </c>
       <c r="G69">
         <v>1.0</v>
       </c>
       <c r="H69" s="1">
-        <v>498517.5</v>
+        <v>896679.0</v>
       </c>
       <c r="I69" s="1">
-        <v>-3862.5</v>
+        <v>-18612.0</v>
       </c>
       <c r="J69" s="1">
-        <v>-0.77479727391716</v>
+        <v>-2.075659182383</v>
       </c>
       <c r="K69">
-        <v>2.82</v>
+        <v>0.89</v>
       </c>
       <c r="L69" t="s">
-        <v>225</v>
+        <v>217</v>
       </c>
       <c r="M69" s="1">
-        <v>494655.0</v>
+        <v>878067.0</v>
       </c>
       <c r="N69" s="1">
-        <v>508756.03</v>
+        <v>886049.88</v>
       </c>
       <c r="O69" s="1">
-        <v>0.36</v>
+        <v>0.63</v>
       </c>
       <c r="P69">
         <v>1</v>
       </c>
     </row>
     <row r="70" spans="1:16">
       <c r="A70" t="s">
-        <v>226</v>
+        <v>218</v>
       </c>
       <c r="B70" t="s">
-        <v>227</v>
+        <v>219</v>
       </c>
       <c r="C70" s="1">
-        <v>2050000.0</v>
+        <v>615000.0</v>
       </c>
       <c r="D70" s="1">
-        <v>100.435</v>
+        <v>97.587</v>
       </c>
       <c r="E70" s="1">
-        <v>96.98605268</v>
+        <v>99.44689431</v>
       </c>
       <c r="F70" t="s">
         <v>8</v>
       </c>
       <c r="G70">
         <v>1.0</v>
       </c>
       <c r="H70" s="1">
-        <v>1988214.08</v>
+        <v>611598.4</v>
       </c>
       <c r="I70" s="1">
-        <v>70703.42</v>
+        <v>-11438.35</v>
       </c>
       <c r="J70" s="1">
-        <v>3.5561271148427</v>
+        <v>-1.8702387056604</v>
       </c>
       <c r="K70">
-        <v>4.14</v>
+        <v>1.4</v>
       </c>
       <c r="L70" t="s">
-        <v>228</v>
+        <v>220</v>
       </c>
       <c r="M70" s="1">
-        <v>2058917.5</v>
+        <v>600160.05</v>
       </c>
       <c r="N70" s="1">
-        <v>2143838.05</v>
+        <v>608742.67</v>
       </c>
       <c r="O70" s="1">
-        <v>1.53</v>
+        <v>0.43</v>
       </c>
       <c r="P70">
         <v>1</v>
       </c>
     </row>
     <row r="71" spans="1:16">
       <c r="A71" t="s">
-        <v>229</v>
+        <v>221</v>
       </c>
       <c r="B71" t="s">
-        <v>230</v>
+        <v>222</v>
       </c>
       <c r="C71" s="1">
-        <v>900000.0</v>
+        <v>1100000.0</v>
       </c>
       <c r="D71" s="1">
-        <v>90.953</v>
+        <v>100.119</v>
       </c>
       <c r="E71" s="1">
-        <v>83.47740778</v>
+        <v>99.451</v>
       </c>
       <c r="F71" t="s">
         <v>8</v>
       </c>
       <c r="G71">
         <v>1.0</v>
       </c>
       <c r="H71" s="1">
-        <v>751296.67</v>
+        <v>1093961.0</v>
       </c>
       <c r="I71" s="1">
-        <v>67280.33</v>
+        <v>7348.0</v>
       </c>
       <c r="J71" s="1">
-        <v>8.9552280326226</v>
+        <v>0.67168756473037</v>
       </c>
       <c r="K71">
-        <v>1.15</v>
+        <v>0.13</v>
       </c>
       <c r="L71" t="s">
-        <v>231</v>
+        <v>223</v>
       </c>
       <c r="M71" s="1">
-        <v>818577.0</v>
+        <v>1101309.0</v>
       </c>
       <c r="N71" s="1">
-        <v>828933.16</v>
+        <v>1102702.84</v>
       </c>
       <c r="O71" s="1">
-        <v>0.59</v>
+        <v>0.78</v>
       </c>
       <c r="P71">
         <v>1</v>
       </c>
     </row>
     <row r="72" spans="1:16">
       <c r="A72" t="s">
-        <v>232</v>
+        <v>224</v>
       </c>
       <c r="B72" t="s">
-        <v>233</v>
+        <v>225</v>
       </c>
       <c r="C72" s="1">
         <v>700000.0</v>
       </c>
       <c r="D72" s="1">
-        <v>102.08</v>
+        <v>99.584</v>
       </c>
       <c r="E72" s="1">
-        <v>100.4068</v>
+        <v>99.821</v>
       </c>
       <c r="F72" t="s">
         <v>8</v>
       </c>
       <c r="G72">
         <v>1.0</v>
       </c>
       <c r="H72" s="1">
-        <v>702847.6</v>
+        <v>698747.0</v>
       </c>
       <c r="I72" s="1">
-        <v>11712.4</v>
+        <v>-1659.0</v>
       </c>
       <c r="J72" s="1">
-        <v>1.6664209993745</v>
+        <v>-0.23742499073341</v>
       </c>
       <c r="K72">
-        <v>1.1</v>
+        <v>0.56</v>
       </c>
       <c r="L72" t="s">
-        <v>234</v>
+        <v>226</v>
       </c>
       <c r="M72" s="1">
-        <v>714560.0</v>
+        <v>697088.0</v>
       </c>
       <c r="N72" s="1">
-        <v>722288.77</v>
+        <v>701026.7</v>
       </c>
       <c r="O72" s="1">
-        <v>0.51</v>
+        <v>0.5</v>
       </c>
       <c r="P72">
         <v>1</v>
       </c>
     </row>
     <row r="73" spans="1:16">
       <c r="A73" t="s">
-        <v>235</v>
+        <v>227</v>
       </c>
       <c r="B73" t="s">
-        <v>236</v>
+        <v>228</v>
       </c>
       <c r="C73" s="1">
-        <v>700000.0</v>
+        <v>1258000.0</v>
       </c>
       <c r="D73" s="1">
-        <v>98.822</v>
+        <v>97.747</v>
       </c>
       <c r="E73" s="1">
-        <v>100.231</v>
+        <v>99.38705326</v>
       </c>
       <c r="F73" t="s">
         <v>8</v>
       </c>
       <c r="G73">
         <v>1.0</v>
       </c>
       <c r="H73" s="1">
-        <v>701617.0</v>
+        <v>1250289.13</v>
       </c>
       <c r="I73" s="1">
-        <v>-9863.0</v>
+        <v>-20631.87</v>
       </c>
       <c r="J73" s="1">
-        <v>-1.405752711237</v>
+        <v>-1.6501679095618</v>
       </c>
       <c r="K73">
-        <v>0.91</v>
-[...2 lines deleted...]
-        <v>237</v>
+        <v>0.01</v>
+      </c>
+      <c r="L73">
+        <v>99.09</v>
       </c>
       <c r="M73" s="1">
-        <v>691754.0</v>
+        <v>1229657.26</v>
       </c>
       <c r="N73" s="1">
-        <v>698154.68</v>
+        <v>1229756.35</v>
       </c>
       <c r="O73" s="1">
-        <v>0.5</v>
+        <v>0.87</v>
       </c>
       <c r="P73">
         <v>1</v>
       </c>
     </row>
     <row r="74" spans="1:16">
       <c r="A74" t="s">
-        <v>238</v>
+        <v>229</v>
       </c>
       <c r="B74" t="s">
-        <v>239</v>
+        <v>230</v>
       </c>
       <c r="C74" s="1">
-        <v>800000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D74" s="1">
-        <v>98.329</v>
+        <v>98.693</v>
       </c>
       <c r="E74" s="1">
-        <v>100.28911125</v>
+        <v>99.7035</v>
       </c>
       <c r="F74" t="s">
         <v>8</v>
       </c>
       <c r="G74">
         <v>1.0</v>
       </c>
       <c r="H74" s="1">
-        <v>802312.89</v>
+        <v>498517.5</v>
       </c>
       <c r="I74" s="1">
-        <v>-15680.89</v>
+        <v>-5052.5</v>
       </c>
       <c r="J74" s="1">
-        <v>-1.9544606842849</v>
+        <v>-1.0135050424509</v>
       </c>
       <c r="K74">
-        <v>0.38</v>
+        <v>3.05</v>
       </c>
       <c r="L74" t="s">
-        <v>240</v>
+        <v>231</v>
       </c>
       <c r="M74" s="1">
-        <v>786632.0</v>
+        <v>493465.0</v>
       </c>
       <c r="N74" s="1">
-        <v>789656.66</v>
+        <v>508721.85</v>
       </c>
       <c r="O74" s="1">
-        <v>0.56</v>
+        <v>0.36</v>
       </c>
       <c r="P74">
         <v>1</v>
       </c>
     </row>
     <row r="75" spans="1:16">
       <c r="A75" t="s">
-        <v>241</v>
+        <v>232</v>
       </c>
       <c r="B75" t="s">
-        <v>242</v>
+        <v>233</v>
       </c>
       <c r="C75" s="1">
-        <v>600000.0</v>
+        <v>2050000.0</v>
       </c>
       <c r="D75" s="1">
-        <v>100.784</v>
+        <v>100.438</v>
       </c>
       <c r="E75" s="1">
-        <v>99.651</v>
+        <v>96.98605268</v>
       </c>
       <c r="F75" t="s">
         <v>8</v>
       </c>
       <c r="G75">
         <v>1.0</v>
       </c>
       <c r="H75" s="1">
-        <v>597906.0</v>
+        <v>1988214.08</v>
       </c>
       <c r="I75" s="1">
-        <v>6798.0</v>
+        <v>70764.92</v>
       </c>
       <c r="J75" s="1">
-        <v>1.1369680183842</v>
+        <v>3.5592203431132</v>
       </c>
       <c r="K75">
-        <v>0.04</v>
-[...2 lines deleted...]
-        <v>228.08</v>
+        <v>4.45</v>
+      </c>
+      <c r="L75" t="s">
+        <v>234</v>
       </c>
       <c r="M75" s="1">
-        <v>604704.0</v>
+        <v>2058979.0</v>
       </c>
       <c r="N75" s="1">
-        <v>604932.08</v>
+        <v>2150218.04</v>
       </c>
       <c r="O75" s="1">
-        <v>0.43</v>
+        <v>1.52</v>
       </c>
       <c r="P75">
         <v>1</v>
       </c>
     </row>
     <row r="76" spans="1:16">
       <c r="A76" t="s">
-        <v>243</v>
+        <v>235</v>
       </c>
       <c r="B76" t="s">
-        <v>244</v>
+        <v>236</v>
       </c>
       <c r="C76" s="1">
-        <v>500000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D76" s="1">
-        <v>100.974</v>
+        <v>90.553</v>
       </c>
       <c r="E76" s="1">
-        <v>100.539</v>
+        <v>83.47740778</v>
       </c>
       <c r="F76" t="s">
         <v>8</v>
       </c>
       <c r="G76">
         <v>1.0</v>
       </c>
       <c r="H76" s="1">
-        <v>502695.0</v>
+        <v>751296.67</v>
       </c>
       <c r="I76" s="1">
-        <v>2175.0</v>
+        <v>63680.33</v>
       </c>
       <c r="J76" s="1">
-        <v>0.43266791991168</v>
+        <v>8.4760564691442</v>
       </c>
       <c r="K76">
-        <v>2.28</v>
+        <v>1.28</v>
       </c>
       <c r="L76" t="s">
-        <v>245</v>
+        <v>237</v>
       </c>
       <c r="M76" s="1">
-        <v>504870.0</v>
+        <v>814977.0</v>
       </c>
       <c r="N76" s="1">
-        <v>516267.26</v>
+        <v>826488.99</v>
       </c>
       <c r="O76" s="1">
-        <v>0.37</v>
+        <v>0.58</v>
       </c>
       <c r="P76">
         <v>1</v>
       </c>
     </row>
     <row r="77" spans="1:16">
       <c r="A77" t="s">
-        <v>246</v>
+        <v>238</v>
       </c>
       <c r="B77" t="s">
-        <v>247</v>
+        <v>239</v>
       </c>
       <c r="C77" s="1">
-        <v>600000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D77" s="1">
-        <v>97.968</v>
+        <v>101.572</v>
       </c>
       <c r="E77" s="1">
-        <v>99.92916667</v>
+        <v>100.4068</v>
       </c>
       <c r="F77" t="s">
         <v>8</v>
       </c>
       <c r="G77">
         <v>1.0</v>
       </c>
       <c r="H77" s="1">
-        <v>599575.0</v>
+        <v>702847.6</v>
       </c>
       <c r="I77" s="1">
-        <v>-11767.0</v>
+        <v>8156.4</v>
       </c>
       <c r="J77" s="1">
-        <v>-1.9625568110745</v>
+        <v>1.1604791707335</v>
       </c>
       <c r="K77">
-        <v>2.6</v>
+        <v>1.37</v>
       </c>
       <c r="L77" t="s">
-        <v>248</v>
+        <v>240</v>
       </c>
       <c r="M77" s="1">
-        <v>587808.0</v>
+        <v>711004.0</v>
       </c>
       <c r="N77" s="1">
-        <v>603387.45</v>
+        <v>720590.64</v>
       </c>
       <c r="O77" s="1">
-        <v>0.43</v>
+        <v>0.51</v>
       </c>
       <c r="P77">
         <v>1</v>
       </c>
     </row>
     <row r="78" spans="1:16">
       <c r="A78" t="s">
-        <v>249</v>
+        <v>241</v>
       </c>
       <c r="B78" t="s">
-        <v>250</v>
+        <v>242</v>
       </c>
       <c r="C78" s="1">
-        <v>580000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D78" s="1">
-        <v>98.39</v>
+        <v>100.135</v>
       </c>
       <c r="E78" s="1">
-        <v>100.00810345</v>
+        <v>100.30714286</v>
       </c>
       <c r="F78" t="s">
         <v>8</v>
       </c>
       <c r="G78">
         <v>1.0</v>
       </c>
       <c r="H78" s="1">
-        <v>580047.0</v>
+        <v>702150.0</v>
       </c>
       <c r="I78" s="1">
-        <v>-9385.0</v>
+        <v>-1205.0</v>
       </c>
       <c r="J78" s="1">
-        <v>-1.6179723367244</v>
+        <v>-0.17161575162002</v>
       </c>
       <c r="K78">
-        <v>1.21</v>
+        <v>0.35</v>
       </c>
       <c r="L78" t="s">
-        <v>251</v>
+        <v>243</v>
       </c>
       <c r="M78" s="1">
-        <v>570662.0</v>
+        <v>700945.0</v>
       </c>
       <c r="N78" s="1">
-        <v>577689.69</v>
+        <v>703376.11</v>
       </c>
       <c r="O78" s="1">
-        <v>0.41</v>
+        <v>0.5</v>
       </c>
       <c r="P78">
         <v>1</v>
       </c>
     </row>
     <row r="79" spans="1:16">
       <c r="A79" t="s">
-        <v>252</v>
+        <v>244</v>
       </c>
       <c r="B79" t="s">
-        <v>253</v>
+        <v>245</v>
       </c>
       <c r="C79" s="1">
         <v>700000.0</v>
       </c>
       <c r="D79" s="1">
-        <v>98.55</v>
+        <v>98.202</v>
       </c>
       <c r="E79" s="1">
-        <v>100.03090857</v>
+        <v>100.231</v>
       </c>
       <c r="F79" t="s">
         <v>8</v>
       </c>
       <c r="G79">
         <v>1.0</v>
       </c>
       <c r="H79" s="1">
-        <v>700216.36</v>
+        <v>701617.0</v>
       </c>
       <c r="I79" s="1">
-        <v>-10366.36</v>
+        <v>-14203.0</v>
       </c>
       <c r="J79" s="1">
-        <v>-1.4804509851784</v>
+        <v>-2.0243238119943</v>
       </c>
       <c r="K79">
-        <v>0.56</v>
+        <v>0.25</v>
       </c>
       <c r="L79" t="s">
-        <v>254</v>
+        <v>246</v>
       </c>
       <c r="M79" s="1">
-        <v>689850.0</v>
+        <v>687414.0</v>
       </c>
       <c r="N79" s="1">
-        <v>693779.78</v>
+        <v>689140.03</v>
       </c>
       <c r="O79" s="1">
         <v>0.49</v>
       </c>
       <c r="P79">
         <v>1</v>
       </c>
     </row>
     <row r="80" spans="1:16">
       <c r="A80" t="s">
-        <v>255</v>
+        <v>247</v>
       </c>
       <c r="B80" t="s">
-        <v>256</v>
+        <v>248</v>
       </c>
       <c r="C80" s="1">
-        <v>600000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D80" s="1">
-        <v>99.117</v>
+        <v>97.732</v>
       </c>
       <c r="E80" s="1">
-        <v>100.681715</v>
+        <v>100.28911125</v>
       </c>
       <c r="F80" t="s">
         <v>8</v>
       </c>
       <c r="G80">
         <v>1.0</v>
       </c>
       <c r="H80" s="1">
-        <v>604090.29</v>
+        <v>802312.89</v>
       </c>
       <c r="I80" s="1">
-        <v>-9388.29</v>
+        <v>-20456.89</v>
       </c>
       <c r="J80" s="1">
-        <v>-1.5541203286019</v>
+        <v>-2.5497396657805</v>
       </c>
       <c r="K80">
-        <v>1.76</v>
+        <v>0.58</v>
       </c>
       <c r="L80" t="s">
-        <v>257</v>
+        <v>249</v>
       </c>
       <c r="M80" s="1">
-        <v>594702.0</v>
+        <v>781856.0</v>
       </c>
       <c r="N80" s="1">
-        <v>605241.04</v>
+        <v>786524.49</v>
       </c>
       <c r="O80" s="1">
-        <v>0.43</v>
+        <v>0.56</v>
       </c>
       <c r="P80">
         <v>1</v>
       </c>
     </row>
     <row r="81" spans="1:16">
       <c r="A81" t="s">
-        <v>258</v>
+        <v>250</v>
       </c>
       <c r="B81" t="s">
-        <v>259</v>
+        <v>251</v>
       </c>
       <c r="C81" s="1">
-        <v>900000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D81" s="1">
-        <v>101.183</v>
+        <v>100.854</v>
       </c>
       <c r="E81" s="1">
-        <v>99.942</v>
+        <v>99.651</v>
       </c>
       <c r="F81" t="s">
         <v>8</v>
       </c>
       <c r="G81">
         <v>1.0</v>
       </c>
       <c r="H81" s="1">
-        <v>899478.0</v>
+        <v>597906.0</v>
       </c>
       <c r="I81" s="1">
-        <v>11169.0</v>
+        <v>7218.0</v>
       </c>
       <c r="J81" s="1">
-        <v>1.2417201977147</v>
+        <v>1.2072131739772</v>
       </c>
       <c r="K81">
-        <v>0.18</v>
+        <v>0.35</v>
       </c>
       <c r="L81" t="s">
-        <v>260</v>
+        <v>252</v>
       </c>
       <c r="M81" s="1">
-        <v>910647.0</v>
+        <v>605124.0</v>
       </c>
       <c r="N81" s="1">
-        <v>912255.9</v>
+        <v>607252.77</v>
       </c>
       <c r="O81" s="1">
-        <v>0.65</v>
+        <v>0.43</v>
       </c>
       <c r="P81">
         <v>1</v>
       </c>
     </row>
     <row r="82" spans="1:16">
       <c r="A82" t="s">
-        <v>261</v>
+        <v>253</v>
       </c>
       <c r="B82" t="s">
-        <v>262</v>
+        <v>254</v>
       </c>
       <c r="C82" s="1">
-        <v>700000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D82" s="1">
-        <v>94.185</v>
+        <v>101.136</v>
       </c>
       <c r="E82" s="1">
-        <v>94.61294429</v>
+        <v>100.539</v>
       </c>
       <c r="F82" t="s">
         <v>8</v>
       </c>
       <c r="G82">
         <v>1.0</v>
       </c>
       <c r="H82" s="1">
-        <v>662290.61</v>
+        <v>502695.0</v>
       </c>
       <c r="I82" s="1">
-        <v>-2995.61</v>
+        <v>2985.0</v>
       </c>
       <c r="J82" s="1">
-        <v>-0.45231050459858</v>
+        <v>0.59379942112016</v>
       </c>
       <c r="K82">
+        <v>2.55</v>
+      </c>
+      <c r="L82" t="s">
+        <v>255</v>
+      </c>
+      <c r="M82" s="1">
+        <v>505680.0</v>
+      </c>
+      <c r="N82" s="1">
+        <v>518447.12</v>
+      </c>
+      <c r="O82" s="1">
         <v>0.37</v>
-      </c>
-[...10 lines deleted...]
-        <v>0.47</v>
       </c>
       <c r="P82">
         <v>1</v>
       </c>
     </row>
     <row r="83" spans="1:16">
       <c r="A83" t="s">
-        <v>264</v>
+        <v>256</v>
       </c>
       <c r="B83" t="s">
-        <v>265</v>
+        <v>257</v>
       </c>
       <c r="C83" s="1">
-        <v>1100000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D83" s="1">
-        <v>101.155</v>
+        <v>98.257</v>
       </c>
       <c r="E83" s="1">
-        <v>100.55165909</v>
+        <v>99.92916667</v>
       </c>
       <c r="F83" t="s">
         <v>8</v>
       </c>
       <c r="G83">
         <v>1.0</v>
       </c>
       <c r="H83" s="1">
-        <v>1106068.25</v>
+        <v>599575.0</v>
       </c>
       <c r="I83" s="1">
-        <v>6636.75</v>
+        <v>-10033.0</v>
       </c>
       <c r="J83" s="1">
-        <v>0.60003078471875</v>
+        <v>-1.6733519576367</v>
       </c>
       <c r="K83">
-        <v>3.39</v>
+        <v>2.89</v>
       </c>
       <c r="L83" t="s">
-        <v>266</v>
+        <v>258</v>
       </c>
       <c r="M83" s="1">
-        <v>1112705.0</v>
+        <v>589542.0</v>
       </c>
       <c r="N83" s="1">
-        <v>1149958.08</v>
+        <v>606868.03</v>
       </c>
       <c r="O83" s="1">
-        <v>0.82</v>
+        <v>0.43</v>
       </c>
       <c r="P83">
         <v>1</v>
       </c>
     </row>
     <row r="84" spans="1:16">
       <c r="A84" t="s">
-        <v>267</v>
+        <v>259</v>
       </c>
       <c r="B84" t="s">
-        <v>268</v>
+        <v>260</v>
       </c>
       <c r="C84" s="1">
-        <v>600000.0</v>
+        <v>580000.0</v>
       </c>
       <c r="D84" s="1">
-        <v>98.369</v>
+        <v>97.759</v>
       </c>
       <c r="E84" s="1">
-        <v>99.99133333</v>
+        <v>100.00810345</v>
       </c>
       <c r="F84" t="s">
         <v>8</v>
       </c>
       <c r="G84">
         <v>1.0</v>
       </c>
       <c r="H84" s="1">
-        <v>599948.0</v>
+        <v>580047.0</v>
       </c>
       <c r="I84" s="1">
-        <v>-9734.0</v>
+        <v>-13044.8</v>
       </c>
       <c r="J84" s="1">
-        <v>-1.6224739477421</v>
+        <v>-2.248921208109</v>
       </c>
       <c r="K84">
-        <v>1.71</v>
+        <v>1.45</v>
       </c>
       <c r="L84" t="s">
-        <v>269</v>
+        <v>261</v>
       </c>
       <c r="M84" s="1">
-        <v>590214.0</v>
+        <v>567002.2</v>
       </c>
       <c r="N84" s="1">
-        <v>600446.88</v>
+        <v>575424.28</v>
       </c>
       <c r="O84" s="1">
-        <v>0.43</v>
+        <v>0.41</v>
       </c>
       <c r="P84">
         <v>1</v>
       </c>
     </row>
     <row r="85" spans="1:16">
       <c r="A85" t="s">
-        <v>270</v>
+        <v>262</v>
       </c>
       <c r="B85" t="s">
-        <v>271</v>
+        <v>263</v>
       </c>
       <c r="C85" s="1">
-        <v>700000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D85" s="1">
-        <v>99.972</v>
+        <v>98.065</v>
       </c>
       <c r="E85" s="1">
-        <v>95.31451</v>
+        <v>98.71</v>
       </c>
       <c r="F85" t="s">
         <v>8</v>
       </c>
       <c r="G85">
         <v>1.0</v>
       </c>
       <c r="H85" s="1">
-        <v>667201.57</v>
+        <v>592260.0</v>
       </c>
       <c r="I85" s="1">
-        <v>32602.43</v>
+        <v>-3870.0</v>
       </c>
       <c r="J85" s="1">
-        <v>4.8864438373549</v>
+        <v>-0.65342923715936</v>
       </c>
       <c r="K85">
-        <v>1.83</v>
+        <v>0.93</v>
       </c>
       <c r="L85" t="s">
-        <v>272</v>
+        <v>264</v>
       </c>
       <c r="M85" s="1">
-        <v>699804.0</v>
+        <v>588390.0</v>
       </c>
       <c r="N85" s="1">
-        <v>712634.48</v>
+        <v>593979.04</v>
       </c>
       <c r="O85" s="1">
-        <v>0.51</v>
+        <v>0.42</v>
       </c>
       <c r="P85">
         <v>1</v>
       </c>
     </row>
     <row r="86" spans="1:16">
       <c r="A86" t="s">
-        <v>273</v>
+        <v>265</v>
       </c>
       <c r="B86" t="s">
-        <v>271</v>
+        <v>266</v>
       </c>
       <c r="C86" s="1">
-        <v>1100000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D86" s="1">
-        <v>93.43</v>
+        <v>98.2</v>
       </c>
       <c r="E86" s="1">
-        <v>94.52690909</v>
+        <v>100.03090857</v>
       </c>
       <c r="F86" t="s">
         <v>8</v>
       </c>
       <c r="G86">
         <v>1.0</v>
       </c>
       <c r="H86" s="1">
-        <v>1039796.0</v>
+        <v>700216.36</v>
       </c>
       <c r="I86" s="1">
-        <v>-12066.0</v>
+        <v>-12816.36</v>
       </c>
       <c r="J86" s="1">
-        <v>-1.1604199285244</v>
+        <v>-1.8303428386049</v>
       </c>
       <c r="K86">
-        <v>0.35</v>
+        <v>0.79</v>
       </c>
       <c r="L86" t="s">
-        <v>274</v>
+        <v>267</v>
       </c>
       <c r="M86" s="1">
-        <v>1027730.0</v>
+        <v>687400.0</v>
       </c>
       <c r="N86" s="1">
-        <v>1031580.0</v>
+        <v>692914.37</v>
       </c>
       <c r="O86" s="1">
-        <v>0.73</v>
+        <v>0.49</v>
       </c>
       <c r="P86">
         <v>1</v>
       </c>
     </row>
     <row r="87" spans="1:16">
       <c r="A87" t="s">
-        <v>275</v>
+        <v>268</v>
       </c>
       <c r="B87" t="s">
-        <v>276</v>
+        <v>269</v>
       </c>
       <c r="C87" s="1">
-        <v>1200000.0</v>
+        <v>487000.0</v>
       </c>
       <c r="D87" s="1">
-        <v>97.126</v>
+        <v>99.798</v>
       </c>
       <c r="E87" s="1">
-        <v>98.91583333</v>
+        <v>100.0</v>
       </c>
       <c r="F87" t="s">
         <v>8</v>
       </c>
       <c r="G87">
         <v>1.0</v>
       </c>
       <c r="H87" s="1">
-        <v>1186990.0</v>
+        <v>487000.0</v>
       </c>
       <c r="I87" s="1">
-        <v>-21478.0</v>
+        <v>-983.74</v>
       </c>
       <c r="J87" s="1">
-        <v>-1.8094507957102</v>
+        <v>-0.202</v>
       </c>
       <c r="K87">
-        <v>3.99</v>
+        <v>0.26</v>
       </c>
       <c r="L87" t="s">
-        <v>277</v>
+        <v>270</v>
       </c>
       <c r="M87" s="1">
-        <v>1165512.0</v>
+        <v>486016.26</v>
       </c>
       <c r="N87" s="1">
-        <v>1213409.26</v>
+        <v>487301.46</v>
       </c>
       <c r="O87" s="1">
-        <v>0.86</v>
+        <v>0.34</v>
       </c>
       <c r="P87">
         <v>1</v>
       </c>
     </row>
     <row r="88" spans="1:16">
       <c r="A88" t="s">
-        <v>278</v>
+        <v>271</v>
       </c>
       <c r="B88" t="s">
-        <v>279</v>
+        <v>272</v>
       </c>
       <c r="C88" s="1">
-        <v>521000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D88" s="1">
-        <v>98.106</v>
+        <v>100.893</v>
       </c>
       <c r="E88" s="1">
-        <v>99.68758157</v>
+        <v>99.942</v>
       </c>
       <c r="F88" t="s">
         <v>8</v>
       </c>
       <c r="G88">
         <v>1.0</v>
       </c>
       <c r="H88" s="1">
-        <v>519372.3</v>
+        <v>899478.0</v>
       </c>
       <c r="I88" s="1">
-        <v>-8240.04</v>
+        <v>8559.0</v>
       </c>
       <c r="J88" s="1">
-        <v>-1.5865382116066</v>
+        <v>0.95155190010206</v>
       </c>
       <c r="K88">
-        <v>1.79</v>
+        <v>0.43</v>
       </c>
       <c r="L88" t="s">
-        <v>280</v>
+        <v>273</v>
       </c>
       <c r="M88" s="1">
-        <v>511132.26</v>
+        <v>908037.0</v>
       </c>
       <c r="N88" s="1">
-        <v>520456.73</v>
+        <v>911880.49</v>
       </c>
       <c r="O88" s="1">
-        <v>0.37</v>
+        <v>0.64</v>
       </c>
       <c r="P88">
         <v>1</v>
       </c>
     </row>
     <row r="89" spans="1:16">
       <c r="A89" t="s">
-        <v>281</v>
+        <v>274</v>
       </c>
       <c r="B89" t="s">
-        <v>282</v>
+        <v>275</v>
       </c>
       <c r="C89" s="1">
-        <v>500000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D89" s="1">
-        <v>98.539</v>
+        <v>93.994</v>
       </c>
       <c r="E89" s="1">
-        <v>99.996</v>
+        <v>94.61294429</v>
       </c>
       <c r="F89" t="s">
         <v>8</v>
       </c>
       <c r="G89">
         <v>1.0</v>
       </c>
       <c r="H89" s="1">
-        <v>499980.0</v>
+        <v>662290.61</v>
       </c>
       <c r="I89" s="1">
-        <v>-7285.0</v>
+        <v>-4332.61</v>
       </c>
       <c r="J89" s="1">
-        <v>-1.4570582823313</v>
+        <v>-0.65418563008163</v>
       </c>
       <c r="K89">
-        <v>1.64</v>
+        <v>0.41</v>
       </c>
       <c r="L89" t="s">
-        <v>283</v>
+        <v>276</v>
       </c>
       <c r="M89" s="1">
-        <v>492695.0</v>
+        <v>657958.0</v>
       </c>
       <c r="N89" s="1">
-        <v>500914.18</v>
+        <v>660846.7</v>
       </c>
       <c r="O89" s="1">
-        <v>0.36</v>
+        <v>0.47</v>
       </c>
       <c r="P89">
         <v>1</v>
       </c>
     </row>
     <row r="90" spans="1:16">
       <c r="A90" t="s">
-        <v>284</v>
+        <v>277</v>
       </c>
       <c r="B90" t="s">
-        <v>285</v>
+        <v>278</v>
       </c>
       <c r="C90" s="1">
-        <v>517000.0</v>
+        <v>1100000.0</v>
       </c>
       <c r="D90" s="1">
-        <v>98.443</v>
+        <v>100.978</v>
       </c>
       <c r="E90" s="1">
-        <v>99.72939652</v>
+        <v>100.55165909</v>
       </c>
       <c r="F90" t="s">
         <v>8</v>
       </c>
       <c r="G90">
         <v>1.0</v>
       </c>
       <c r="H90" s="1">
-        <v>515600.98</v>
+        <v>1106068.25</v>
       </c>
       <c r="I90" s="1">
-        <v>-6650.67</v>
+        <v>4689.75</v>
       </c>
       <c r="J90" s="1">
-        <v>-1.2898869974995</v>
+        <v>0.42400186426109</v>
       </c>
       <c r="K90">
-        <v>2.91</v>
+        <v>3.65</v>
       </c>
       <c r="L90" t="s">
-        <v>286</v>
+        <v>279</v>
       </c>
       <c r="M90" s="1">
-        <v>508950.31</v>
+        <v>1110758.0</v>
       </c>
       <c r="N90" s="1">
-        <v>524008.82</v>
+        <v>1150930.6</v>
       </c>
       <c r="O90" s="1">
-        <v>0.37</v>
+        <v>0.81</v>
       </c>
       <c r="P90">
         <v>1</v>
       </c>
     </row>
     <row r="91" spans="1:16">
       <c r="A91" t="s">
-        <v>287</v>
+        <v>280</v>
       </c>
       <c r="B91" t="s">
-        <v>288</v>
+        <v>281</v>
       </c>
       <c r="C91" s="1">
-        <v>700000.0</v>
+        <v>2100000.0</v>
       </c>
       <c r="D91" s="1">
-        <v>95.241</v>
+        <v>97.508</v>
       </c>
       <c r="E91" s="1">
-        <v>93.6</v>
+        <v>98.42609524</v>
       </c>
       <c r="F91" t="s">
         <v>8</v>
       </c>
       <c r="G91">
         <v>1.0</v>
       </c>
       <c r="H91" s="1">
-        <v>655200.0</v>
+        <v>2066948.0</v>
       </c>
       <c r="I91" s="1">
-        <v>11487.0</v>
+        <v>-19280.0</v>
       </c>
       <c r="J91" s="1">
-        <v>1.7532051282051</v>
+        <v>-0.93277624787851</v>
       </c>
       <c r="K91">
-        <v>0.81</v>
+        <v>1.96</v>
       </c>
       <c r="L91" t="s">
-        <v>289</v>
+        <v>282</v>
       </c>
       <c r="M91" s="1">
-        <v>666687.0</v>
+        <v>2047668.0</v>
       </c>
       <c r="N91" s="1">
-        <v>672327.75</v>
+        <v>2088876.9</v>
       </c>
       <c r="O91" s="1">
-        <v>0.48</v>
+        <v>1.48</v>
       </c>
       <c r="P91">
         <v>1</v>
       </c>
     </row>
     <row r="92" spans="1:16">
       <c r="A92" t="s">
-        <v>290</v>
+        <v>283</v>
       </c>
       <c r="B92" t="s">
-        <v>291</v>
+        <v>284</v>
       </c>
       <c r="C92" s="1">
-        <v>1500000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D92" s="1">
-        <v>98.491</v>
+        <v>95.975</v>
       </c>
       <c r="E92" s="1">
-        <v>100.08276467</v>
+        <v>98.91583286</v>
       </c>
       <c r="F92" t="s">
         <v>8</v>
       </c>
       <c r="G92">
         <v>1.0</v>
       </c>
       <c r="H92" s="1">
-        <v>1501241.47</v>
+        <v>692410.83</v>
       </c>
       <c r="I92" s="1">
-        <v>-23876.47</v>
+        <v>-20585.83</v>
       </c>
       <c r="J92" s="1">
-        <v>-1.5904483374017</v>
+        <v>-2.9730658603361</v>
       </c>
       <c r="K92">
-        <v>2.58</v>
+        <v>4.29</v>
       </c>
       <c r="L92" t="s">
-        <v>292</v>
+        <v>285</v>
       </c>
       <c r="M92" s="1">
-        <v>1477365.0</v>
+        <v>671825.0</v>
       </c>
       <c r="N92" s="1">
-        <v>1516061.92</v>
+        <v>701862.67</v>
       </c>
       <c r="O92" s="1">
-        <v>1.08</v>
+        <v>0.5</v>
       </c>
       <c r="P92">
         <v>1</v>
       </c>
     </row>
     <row r="93" spans="1:16">
       <c r="A93" t="s">
-        <v>293</v>
+        <v>286</v>
       </c>
       <c r="B93" t="s">
-        <v>294</v>
+        <v>287</v>
       </c>
       <c r="C93" s="1">
-        <v>700000.0</v>
+        <v>521000.0</v>
       </c>
       <c r="D93" s="1">
-        <v>101.619</v>
+        <v>97.725</v>
       </c>
       <c r="E93" s="1">
-        <v>103.012</v>
+        <v>99.68758157</v>
       </c>
       <c r="F93" t="s">
         <v>8</v>
       </c>
       <c r="G93">
         <v>1.0</v>
       </c>
       <c r="H93" s="1">
-        <v>721084.0</v>
+        <v>519372.3</v>
       </c>
       <c r="I93" s="1">
-        <v>-9751.0</v>
+        <v>-10225.05</v>
       </c>
       <c r="J93" s="1">
-        <v>-1.3522696384887</v>
+        <v>-1.9687322562254</v>
       </c>
       <c r="K93">
-        <v>2.76</v>
+        <v>2.01</v>
       </c>
       <c r="L93" t="s">
-        <v>295</v>
+        <v>288</v>
       </c>
       <c r="M93" s="1">
-        <v>711333.0</v>
+        <v>509147.25</v>
       </c>
       <c r="N93" s="1">
-        <v>730650.12</v>
+        <v>519631.48</v>
       </c>
       <c r="O93" s="1">
-        <v>0.52</v>
+        <v>0.37</v>
       </c>
       <c r="P93">
         <v>1</v>
       </c>
     </row>
     <row r="94" spans="1:16">
       <c r="A94" t="s">
-        <v>296</v>
+        <v>289</v>
       </c>
       <c r="B94" t="s">
-        <v>297</v>
+        <v>290</v>
       </c>
       <c r="C94" s="1">
-        <v>560000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D94" s="1">
-        <v>99.791</v>
+        <v>98.132</v>
       </c>
       <c r="E94" s="1">
-        <v>99.56446429</v>
+        <v>99.996</v>
       </c>
       <c r="F94" t="s">
         <v>8</v>
       </c>
       <c r="G94">
         <v>1.0</v>
       </c>
       <c r="H94" s="1">
-        <v>557561.0</v>
+        <v>499980.0</v>
       </c>
       <c r="I94" s="1">
-        <v>1268.6</v>
+        <v>-9320.0</v>
       </c>
       <c r="J94" s="1">
-        <v>0.22752667421143</v>
+        <v>-1.8640745629825</v>
       </c>
       <c r="K94">
-        <v>0.19</v>
+        <v>1.92</v>
       </c>
       <c r="L94" t="s">
-        <v>298</v>
+        <v>291</v>
       </c>
       <c r="M94" s="1">
-        <v>558829.6</v>
+        <v>490660.0</v>
       </c>
       <c r="N94" s="1">
-        <v>559903.57</v>
+        <v>500249.04</v>
       </c>
       <c r="O94" s="1">
-        <v>0.4</v>
+        <v>0.35</v>
       </c>
       <c r="P94">
         <v>1</v>
       </c>
     </row>
     <row r="95" spans="1:16">
       <c r="A95" t="s">
-        <v>299</v>
+        <v>292</v>
       </c>
       <c r="B95" t="s">
-        <v>300</v>
+        <v>293</v>
       </c>
       <c r="C95" s="1">
-        <v>400000.0</v>
+        <v>657000.0</v>
       </c>
       <c r="D95" s="1">
-        <v>100.002</v>
+        <v>98.842</v>
       </c>
       <c r="E95" s="1">
-        <v>101.1515</v>
+        <v>99.394</v>
       </c>
       <c r="F95" t="s">
         <v>8</v>
       </c>
       <c r="G95">
         <v>1.0</v>
       </c>
       <c r="H95" s="1">
-        <v>404606.0</v>
+        <v>653018.58</v>
       </c>
       <c r="I95" s="1">
-        <v>-4598.0</v>
+        <v>-3626.64</v>
       </c>
       <c r="J95" s="1">
-        <v>-1.1364141905953</v>
+        <v>-0.55536551502103</v>
       </c>
       <c r="K95">
-        <v>4.46</v>
+        <v>0.16</v>
       </c>
       <c r="L95" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
       <c r="M95" s="1">
-        <v>400008.0</v>
+        <v>649391.94</v>
       </c>
       <c r="N95" s="1">
-        <v>417860.05</v>
+        <v>650471.94</v>
       </c>
       <c r="O95" s="1">
-        <v>0.3</v>
+        <v>0.46</v>
       </c>
       <c r="P95">
         <v>1</v>
       </c>
     </row>
     <row r="96" spans="1:16">
       <c r="A96" t="s">
-        <v>302</v>
+        <v>295</v>
       </c>
       <c r="B96" t="s">
-        <v>303</v>
+        <v>296</v>
       </c>
       <c r="C96" s="1">
-        <v>347000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D96" s="1">
-        <v>96.369</v>
+        <v>95.011</v>
       </c>
       <c r="E96" s="1">
-        <v>99.16931124</v>
+        <v>93.6</v>
       </c>
       <c r="F96" t="s">
         <v>8</v>
       </c>
       <c r="G96">
         <v>1.0</v>
       </c>
       <c r="H96" s="1">
-        <v>344117.51</v>
+        <v>655200.0</v>
       </c>
       <c r="I96" s="1">
-        <v>-9717.08</v>
+        <v>9877.0</v>
       </c>
       <c r="J96" s="1">
-        <v>-2.8237679622871</v>
+        <v>1.5074786324786</v>
       </c>
       <c r="K96">
-        <v>1.11</v>
+        <v>0.92</v>
       </c>
       <c r="L96" t="s">
-        <v>304</v>
+        <v>297</v>
       </c>
       <c r="M96" s="1">
-        <v>334400.43</v>
+        <v>665077.0</v>
       </c>
       <c r="N96" s="1">
-        <v>338262.59</v>
+        <v>671496.86</v>
       </c>
       <c r="O96" s="1">
-        <v>0.24</v>
+        <v>0.47</v>
       </c>
       <c r="P96">
         <v>1</v>
       </c>
     </row>
     <row r="97" spans="1:16">
       <c r="A97" t="s">
-        <v>305</v>
+        <v>298</v>
       </c>
       <c r="B97" t="s">
-        <v>306</v>
+        <v>299</v>
       </c>
       <c r="C97" s="1">
-        <v>1376000.0</v>
+        <v>1500000.0</v>
       </c>
       <c r="D97" s="1">
-        <v>98.463</v>
+        <v>97.995</v>
       </c>
       <c r="E97" s="1">
-        <v>100.03007631</v>
+        <v>100.08276467</v>
       </c>
       <c r="F97" t="s">
         <v>8</v>
       </c>
       <c r="G97">
         <v>1.0</v>
       </c>
       <c r="H97" s="1">
-        <v>1376413.85</v>
+        <v>1501241.47</v>
       </c>
       <c r="I97" s="1">
-        <v>-21562.97</v>
+        <v>-31316.47</v>
       </c>
       <c r="J97" s="1">
-        <v>-1.566605131153</v>
+        <v>-2.0860381641336</v>
       </c>
       <c r="K97">
-        <v>0.52</v>
+        <v>2.85</v>
       </c>
       <c r="L97" t="s">
-        <v>307</v>
+        <v>300</v>
       </c>
       <c r="M97" s="1">
-        <v>1354850.88</v>
+        <v>1469925.0</v>
       </c>
       <c r="N97" s="1">
-        <v>1362062.48</v>
+        <v>1512603.08</v>
       </c>
       <c r="O97" s="1">
-        <v>0.97</v>
+        <v>1.07</v>
       </c>
       <c r="P97">
         <v>1</v>
       </c>
     </row>
     <row r="98" spans="1:16">
       <c r="A98" t="s">
-        <v>308</v>
+        <v>301</v>
       </c>
       <c r="B98" t="s">
-        <v>309</v>
+        <v>302</v>
       </c>
       <c r="C98" s="1">
         <v>700000.0</v>
       </c>
       <c r="D98" s="1">
-        <v>103.56</v>
+        <v>100.999</v>
       </c>
       <c r="E98" s="1">
-        <v>101.59326143</v>
+        <v>103.012</v>
       </c>
       <c r="F98" t="s">
         <v>8</v>
       </c>
       <c r="G98">
         <v>1.0</v>
       </c>
       <c r="H98" s="1">
-        <v>711152.83</v>
+        <v>721084.0</v>
       </c>
       <c r="I98" s="1">
-        <v>13767.17</v>
+        <v>-14091.0</v>
       </c>
       <c r="J98" s="1">
-        <v>1.9358947077522</v>
+        <v>-1.9541412650953</v>
       </c>
       <c r="K98">
-        <v>0.04</v>
-[...2 lines deleted...]
-        <v>273.29</v>
+        <v>3.05</v>
+      </c>
+      <c r="L98" t="s">
+        <v>303</v>
       </c>
       <c r="M98" s="1">
-        <v>724920.0</v>
+        <v>706993.0</v>
       </c>
       <c r="N98" s="1">
-        <v>725193.29</v>
+        <v>728347.79</v>
       </c>
       <c r="O98" s="1">
-        <v>0.52</v>
+        <v>0.51</v>
       </c>
       <c r="P98">
         <v>1</v>
       </c>
     </row>
     <row r="99" spans="1:16">
       <c r="A99" t="s">
-        <v>310</v>
+        <v>304</v>
       </c>
       <c r="B99" t="s">
-        <v>311</v>
+        <v>305</v>
       </c>
       <c r="C99" s="1">
-        <v>600000.0</v>
+        <v>560000.0</v>
       </c>
       <c r="D99" s="1">
-        <v>104.52</v>
+        <v>99.062</v>
       </c>
       <c r="E99" s="1">
-        <v>105.93</v>
+        <v>99.56446429</v>
       </c>
       <c r="F99" t="s">
         <v>8</v>
       </c>
       <c r="G99">
         <v>1.0</v>
       </c>
       <c r="H99" s="1">
-        <v>635580.0</v>
+        <v>557561.0</v>
       </c>
       <c r="I99" s="1">
-        <v>-8460.0</v>
+        <v>-2813.8</v>
       </c>
       <c r="J99" s="1">
-        <v>-1.3310676862079</v>
+        <v>-0.50466227013726</v>
       </c>
       <c r="K99">
-        <v>0.58</v>
+        <v>0.43</v>
       </c>
       <c r="L99" t="s">
-        <v>312</v>
+        <v>306</v>
       </c>
       <c r="M99" s="1">
-        <v>627120.0</v>
+        <v>554747.2</v>
       </c>
       <c r="N99" s="1">
-        <v>630613.15</v>
+        <v>557163.64</v>
       </c>
       <c r="O99" s="1">
-        <v>0.45</v>
+        <v>0.39</v>
       </c>
       <c r="P99">
         <v>1</v>
       </c>
     </row>
     <row r="100" spans="1:16">
       <c r="A100" t="s">
-        <v>313</v>
+        <v>307</v>
       </c>
       <c r="B100" t="s">
-        <v>314</v>
+        <v>308</v>
       </c>
       <c r="C100" s="1">
-        <v>600000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D100" s="1">
-        <v>87.861</v>
+        <v>100.294</v>
       </c>
       <c r="E100" s="1">
-        <v>90.05</v>
+        <v>101.1515</v>
       </c>
       <c r="F100" t="s">
         <v>8</v>
       </c>
       <c r="G100">
         <v>1.0</v>
       </c>
       <c r="H100" s="1">
-        <v>540300.0</v>
+        <v>404606.0</v>
       </c>
       <c r="I100" s="1">
-        <v>-13134.0</v>
+        <v>-3430.0</v>
       </c>
       <c r="J100" s="1">
-        <v>-2.4308717379234</v>
+        <v>-0.84773829354977</v>
       </c>
       <c r="K100">
-        <v>0.57</v>
+        <v>0.27</v>
       </c>
       <c r="L100" t="s">
-        <v>315</v>
+        <v>309</v>
       </c>
       <c r="M100" s="1">
-        <v>527166.0</v>
+        <v>401176.0</v>
       </c>
       <c r="N100" s="1">
-        <v>530585.18</v>
+        <v>402260.93</v>
       </c>
       <c r="O100" s="1">
-        <v>0.38</v>
+        <v>0.28</v>
       </c>
       <c r="P100">
         <v>1</v>
       </c>
     </row>
     <row r="101" spans="1:16">
       <c r="A101" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
       <c r="B101" t="s">
-        <v>317</v>
+        <v>311</v>
       </c>
       <c r="C101" s="1">
-        <v>600000.0</v>
+        <v>347000.0</v>
       </c>
       <c r="D101" s="1">
-        <v>99.826</v>
+        <v>95.828</v>
       </c>
       <c r="E101" s="1">
-        <v>99.33326</v>
+        <v>99.16931124</v>
       </c>
       <c r="F101" t="s">
         <v>8</v>
       </c>
       <c r="G101">
         <v>1.0</v>
       </c>
       <c r="H101" s="1">
-        <v>595999.56</v>
+        <v>344117.51</v>
       </c>
       <c r="I101" s="1">
-        <v>2956.44</v>
+        <v>-11594.35</v>
       </c>
       <c r="J101" s="1">
-        <v>0.49604734607522</v>
+        <v>-3.3692996325587</v>
       </c>
       <c r="K101">
-        <v>2.22</v>
+        <v>1.33</v>
       </c>
       <c r="L101" t="s">
-        <v>318</v>
+        <v>312</v>
       </c>
       <c r="M101" s="1">
-        <v>598956.0</v>
+        <v>332523.16</v>
       </c>
       <c r="N101" s="1">
-        <v>612269.01</v>
+        <v>337128.04</v>
       </c>
       <c r="O101" s="1">
-        <v>0.44</v>
+        <v>0.24</v>
       </c>
       <c r="P101">
         <v>1</v>
       </c>
     </row>
     <row r="102" spans="1:16">
       <c r="A102" t="s">
-        <v>319</v>
+        <v>313</v>
       </c>
       <c r="B102" t="s">
-        <v>320</v>
+        <v>314</v>
       </c>
       <c r="C102" s="1">
-        <v>1600000.0</v>
+        <v>1376000.0</v>
       </c>
       <c r="D102" s="1">
-        <v>84.237</v>
+        <v>97.984</v>
       </c>
       <c r="E102" s="1">
-        <v>85.4121875</v>
+        <v>100.03007631</v>
       </c>
       <c r="F102" t="s">
         <v>8</v>
       </c>
       <c r="G102">
         <v>1.0</v>
       </c>
       <c r="H102" s="1">
-        <v>1366595.0</v>
+        <v>1376413.85</v>
       </c>
       <c r="I102" s="1">
-        <v>-18803.0</v>
+        <v>-28154.01</v>
       </c>
       <c r="J102" s="1">
-        <v>-1.3759014192208</v>
+        <v>-2.0454611089535</v>
       </c>
       <c r="K102">
-        <v>0.3</v>
+        <v>0.74</v>
       </c>
       <c r="L102" t="s">
-        <v>321</v>
+        <v>315</v>
       </c>
       <c r="M102" s="1">
-        <v>1347792.0</v>
+        <v>1348259.84</v>
       </c>
       <c r="N102" s="1">
-        <v>1352663.23</v>
+        <v>1358427.01</v>
       </c>
       <c r="O102" s="1">
         <v>0.96</v>
       </c>
       <c r="P102">
         <v>1</v>
       </c>
     </row>
     <row r="103" spans="1:16">
       <c r="A103" t="s">
-        <v>322</v>
+        <v>316</v>
       </c>
       <c r="B103" t="s">
-        <v>323</v>
+        <v>317</v>
       </c>
       <c r="C103" s="1">
-        <v>300000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D103" s="1">
-        <v>97.224</v>
+        <v>102.975</v>
       </c>
       <c r="E103" s="1">
-        <v>90.06196</v>
+        <v>101.59326143</v>
       </c>
       <c r="F103" t="s">
         <v>8</v>
       </c>
       <c r="G103">
         <v>1.0</v>
       </c>
       <c r="H103" s="1">
-        <v>270185.88</v>
+        <v>711152.83</v>
       </c>
       <c r="I103" s="1">
-        <v>21486.12</v>
+        <v>9672.17</v>
       </c>
       <c r="J103" s="1">
-        <v>7.9523474727843</v>
+        <v>1.3600691148202</v>
       </c>
       <c r="K103">
-        <v>0.54</v>
+        <v>0.36</v>
       </c>
       <c r="L103" t="s">
-        <v>260</v>
+        <v>318</v>
       </c>
       <c r="M103" s="1">
-        <v>291672.0</v>
+        <v>720825.0</v>
       </c>
       <c r="N103" s="1">
-        <v>293280.9</v>
+        <v>723375.68</v>
       </c>
       <c r="O103" s="1">
-        <v>0.21</v>
+        <v>0.51</v>
       </c>
       <c r="P103">
         <v>1</v>
       </c>
     </row>
     <row r="104" spans="1:16">
       <c r="A104" t="s">
-        <v>324</v>
+        <v>319</v>
       </c>
       <c r="B104" t="s">
-        <v>325</v>
+        <v>320</v>
       </c>
       <c r="C104" s="1">
-        <v>369000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D104" s="1">
-        <v>100.793</v>
+        <v>103.933</v>
       </c>
       <c r="E104" s="1">
-        <v>100.15782656</v>
+        <v>105.93</v>
       </c>
       <c r="F104" t="s">
         <v>8</v>
       </c>
       <c r="G104">
         <v>1.0</v>
       </c>
       <c r="H104" s="1">
-        <v>369582.38</v>
+        <v>635580.0</v>
       </c>
       <c r="I104" s="1">
-        <v>2343.79</v>
+        <v>-11982.0</v>
       </c>
       <c r="J104" s="1">
-        <v>0.63417254902682</v>
+        <v>-1.88520721231</v>
       </c>
       <c r="K104">
-        <v>3.79</v>
+        <v>1.01</v>
       </c>
       <c r="L104" t="s">
-        <v>326</v>
+        <v>321</v>
       </c>
       <c r="M104" s="1">
-        <v>371926.17</v>
+        <v>623598.0</v>
       </c>
       <c r="N104" s="1">
-        <v>385917.84</v>
+        <v>629659.64</v>
       </c>
       <c r="O104" s="1">
-        <v>0.27</v>
+        <v>0.44</v>
       </c>
       <c r="P104">
         <v>1</v>
       </c>
     </row>
     <row r="105" spans="1:16">
       <c r="A105" t="s">
-        <v>327</v>
+        <v>322</v>
       </c>
       <c r="B105" t="s">
-        <v>328</v>
+        <v>323</v>
       </c>
       <c r="C105" s="1">
-        <v>487000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D105" s="1">
-        <v>101.769</v>
+        <v>87.372</v>
       </c>
       <c r="E105" s="1">
-        <v>100.5846961</v>
+        <v>90.05</v>
       </c>
       <c r="F105" t="s">
         <v>8</v>
       </c>
       <c r="G105">
         <v>1.0</v>
       </c>
       <c r="H105" s="1">
-        <v>489847.47</v>
+        <v>540300.0</v>
       </c>
       <c r="I105" s="1">
-        <v>5767.56</v>
+        <v>-16068.0</v>
       </c>
       <c r="J105" s="1">
-        <v>1.1774195751179</v>
+        <v>-2.9739033870072</v>
       </c>
       <c r="K105">
-        <v>3.62</v>
+        <v>0.68</v>
       </c>
       <c r="L105" t="s">
-        <v>329</v>
+        <v>324</v>
       </c>
       <c r="M105" s="1">
-        <v>495615.03</v>
+        <v>524232.0</v>
       </c>
       <c r="N105" s="1">
-        <v>513245.43</v>
+        <v>528318.99</v>
       </c>
       <c r="O105" s="1">
         <v>0.37</v>
       </c>
       <c r="P105">
         <v>1</v>
       </c>
     </row>
     <row r="106" spans="1:16">
       <c r="A106" t="s">
-        <v>330</v>
+        <v>325</v>
       </c>
       <c r="B106" t="s">
-        <v>331</v>
+        <v>326</v>
       </c>
       <c r="C106" s="1">
-        <v>1052000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D106" s="1">
-        <v>103.693</v>
+        <v>99.689</v>
       </c>
       <c r="E106" s="1">
-        <v>102.3524135</v>
+        <v>99.33326</v>
       </c>
       <c r="F106" t="s">
         <v>8</v>
       </c>
       <c r="G106">
         <v>1.0</v>
       </c>
       <c r="H106" s="1">
-        <v>1076747.39</v>
+        <v>595999.56</v>
       </c>
       <c r="I106" s="1">
-        <v>14102.97</v>
+        <v>2134.44</v>
       </c>
       <c r="J106" s="1">
-        <v>1.3097751739152</v>
+        <v>0.35812778116816</v>
       </c>
       <c r="K106">
-        <v>2.35</v>
+        <v>2.48</v>
       </c>
       <c r="L106" t="s">
-        <v>332</v>
+        <v>327</v>
       </c>
       <c r="M106" s="1">
-        <v>1090850.36</v>
+        <v>598134.0</v>
       </c>
       <c r="N106" s="1">
-        <v>1115605.3</v>
+        <v>613039.48</v>
       </c>
       <c r="O106" s="1">
-        <v>0.79</v>
+        <v>0.43</v>
       </c>
       <c r="P106">
         <v>1</v>
       </c>
     </row>
     <row r="107" spans="1:16">
       <c r="A107" t="s">
-        <v>333</v>
+        <v>328</v>
       </c>
       <c r="B107" t="s">
-        <v>334</v>
+        <v>329</v>
       </c>
       <c r="C107" s="1">
-        <v>1700000.0</v>
+        <v>1600000.0</v>
       </c>
       <c r="D107" s="1">
-        <v>98.385</v>
+        <v>83.661</v>
       </c>
       <c r="E107" s="1">
-        <v>99.57176471</v>
+        <v>85.4121875</v>
       </c>
       <c r="F107" t="s">
         <v>8</v>
       </c>
       <c r="G107">
         <v>1.0</v>
       </c>
       <c r="H107" s="1">
-        <v>1692720.0</v>
+        <v>1366595.0</v>
       </c>
       <c r="I107" s="1">
-        <v>-20175.0</v>
+        <v>-28019.0</v>
       </c>
       <c r="J107" s="1">
-        <v>-1.1918687083511</v>
+        <v>-2.0502782462983</v>
       </c>
       <c r="K107">
         <v>0.36</v>
       </c>
       <c r="L107" t="s">
-        <v>335</v>
+        <v>330</v>
       </c>
       <c r="M107" s="1">
-        <v>1672545.0</v>
+        <v>1338576.0</v>
       </c>
       <c r="N107" s="1">
-        <v>1678692.95</v>
+        <v>1344406.14</v>
       </c>
       <c r="O107" s="1">
-        <v>1.2</v>
+        <v>0.95</v>
       </c>
       <c r="P107">
         <v>1</v>
       </c>
     </row>
     <row r="108" spans="1:16">
       <c r="A108" t="s">
-        <v>336</v>
+        <v>331</v>
       </c>
       <c r="B108" t="s">
-        <v>337</v>
+        <v>332</v>
       </c>
       <c r="C108" s="1">
-        <v>549000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D108" s="1">
-        <v>98.185</v>
+        <v>97.327</v>
       </c>
       <c r="E108" s="1">
-        <v>99.96353552</v>
+        <v>90.06196</v>
       </c>
       <c r="F108" t="s">
         <v>8</v>
       </c>
       <c r="G108">
         <v>1.0</v>
       </c>
       <c r="H108" s="1">
-        <v>548799.81</v>
+        <v>270185.88</v>
       </c>
       <c r="I108" s="1">
-        <v>-9764.16</v>
+        <v>21795.12</v>
       </c>
       <c r="J108" s="1">
-        <v>-1.7791842894406</v>
+        <v>8.066713182791</v>
       </c>
       <c r="K108">
-        <v>1.49</v>
+        <v>0.59</v>
       </c>
       <c r="L108" t="s">
-        <v>338</v>
+        <v>333</v>
       </c>
       <c r="M108" s="1">
-        <v>539035.65</v>
+        <v>291981.0</v>
       </c>
       <c r="N108" s="1">
-        <v>547214.25</v>
+        <v>293744.01</v>
       </c>
       <c r="O108" s="1">
-        <v>0.39</v>
+        <v>0.21</v>
       </c>
       <c r="P108">
         <v>1</v>
       </c>
     </row>
     <row r="109" spans="1:16">
       <c r="A109" t="s">
-        <v>339</v>
+        <v>334</v>
       </c>
       <c r="B109" t="s">
-        <v>340</v>
+        <v>335</v>
       </c>
       <c r="C109" s="1">
-        <v>714000.0</v>
+        <v>369000.0</v>
       </c>
       <c r="D109" s="1">
-        <v>101.179</v>
+        <v>100.152</v>
       </c>
       <c r="E109" s="1">
-        <v>100.0</v>
+        <v>100.15782656</v>
       </c>
       <c r="F109" t="s">
         <v>8</v>
       </c>
       <c r="G109">
         <v>1.0</v>
       </c>
       <c r="H109" s="1">
-        <v>714000.0</v>
+        <v>369582.38</v>
       </c>
       <c r="I109" s="1">
-        <v>8418.06</v>
+        <v>-21.5</v>
       </c>
       <c r="J109" s="1">
-        <v>1.179</v>
+        <v>-0.0058173768998403</v>
       </c>
       <c r="K109">
-        <v>0.32</v>
-[...2 lines deleted...]
-        <v>341</v>
+        <v>0.07</v>
+      </c>
+      <c r="L109">
+        <v>242.63</v>
       </c>
       <c r="M109" s="1">
-        <v>722418.06</v>
+        <v>369560.88</v>
       </c>
       <c r="N109" s="1">
-        <v>724730.25</v>
+        <v>369803.51</v>
       </c>
       <c r="O109" s="1">
-        <v>0.52</v>
+        <v>0.26</v>
       </c>
       <c r="P109">
         <v>1</v>
       </c>
     </row>
     <row r="110" spans="1:16">
       <c r="A110" t="s">
-        <v>342</v>
+        <v>336</v>
       </c>
       <c r="B110" t="s">
-        <v>343</v>
+        <v>337</v>
       </c>
       <c r="C110" s="1">
-        <v>500000.0</v>
+        <v>487000.0</v>
       </c>
       <c r="D110" s="1">
-        <v>88.592</v>
+        <v>100.882</v>
       </c>
       <c r="E110" s="1">
-        <v>90.124458</v>
+        <v>100.5846961</v>
       </c>
       <c r="F110" t="s">
         <v>8</v>
       </c>
       <c r="G110">
         <v>1.0</v>
       </c>
       <c r="H110" s="1">
-        <v>450622.29</v>
+        <v>489847.47</v>
       </c>
       <c r="I110" s="1">
-        <v>-7662.29</v>
+        <v>1447.87</v>
       </c>
       <c r="J110" s="1">
-        <v>-1.7003797126858</v>
+        <v>0.29557568195667</v>
       </c>
       <c r="K110">
-        <v>0.69</v>
-[...2 lines deleted...]
-        <v>344</v>
+        <v>0.01</v>
+      </c>
+      <c r="L110">
+        <v>51.7</v>
       </c>
       <c r="M110" s="1">
-        <v>442960.0</v>
+        <v>491295.34</v>
       </c>
       <c r="N110" s="1">
-        <v>446424.04</v>
+        <v>491347.04</v>
       </c>
       <c r="O110" s="1">
-        <v>0.32</v>
+        <v>0.35</v>
       </c>
       <c r="P110">
         <v>1</v>
       </c>
     </row>
     <row r="111" spans="1:16">
       <c r="A111" t="s">
-        <v>345</v>
+        <v>338</v>
       </c>
       <c r="B111" t="s">
-        <v>346</v>
+        <v>339</v>
       </c>
       <c r="C111" s="1">
-        <v>2200000.0</v>
+        <v>1052000.0</v>
       </c>
       <c r="D111" s="1">
-        <v>98.357</v>
+        <v>102.855</v>
       </c>
       <c r="E111" s="1">
-        <v>99.87081818</v>
+        <v>102.3524135</v>
       </c>
       <c r="F111" t="s">
         <v>8</v>
       </c>
       <c r="G111">
         <v>1.0</v>
       </c>
       <c r="H111" s="1">
-        <v>2197158.0</v>
+        <v>1076747.39</v>
       </c>
       <c r="I111" s="1">
-        <v>-33304.0</v>
+        <v>5287.21</v>
       </c>
       <c r="J111" s="1">
-        <v>-1.5157762891881</v>
+        <v>0.49103532073572</v>
       </c>
       <c r="K111">
-        <v>0.57</v>
+        <v>2.64</v>
       </c>
       <c r="L111" t="s">
-        <v>347</v>
+        <v>340</v>
       </c>
       <c r="M111" s="1">
-        <v>2163854.0</v>
+        <v>1082034.6</v>
       </c>
       <c r="N111" s="1">
-        <v>2176285.51</v>
+        <v>1109838.18</v>
       </c>
       <c r="O111" s="1">
-        <v>1.55</v>
+        <v>0.78</v>
       </c>
       <c r="P111">
         <v>1</v>
       </c>
     </row>
     <row r="112" spans="1:16">
       <c r="A112" t="s">
-        <v>348</v>
+        <v>341</v>
       </c>
       <c r="B112" t="s">
-        <v>349</v>
+        <v>342</v>
       </c>
       <c r="C112" s="1">
-        <v>1299000.0</v>
+        <v>1700000.0</v>
       </c>
       <c r="D112" s="1">
-        <v>98.093</v>
+        <v>97.619</v>
       </c>
       <c r="E112" s="1">
-        <v>100.05043341</v>
+        <v>99.57176471</v>
       </c>
       <c r="F112" t="s">
         <v>8</v>
       </c>
       <c r="G112">
         <v>1.0</v>
       </c>
       <c r="H112" s="1">
-        <v>1299655.13</v>
+        <v>1692720.0</v>
       </c>
       <c r="I112" s="1">
-        <v>-25427.06</v>
+        <v>-33197.0</v>
       </c>
       <c r="J112" s="1">
-        <v>-1.95644670752</v>
+        <v>-1.9611630984451</v>
       </c>
       <c r="K112">
-        <v>0.55</v>
+        <v>0.57</v>
       </c>
       <c r="L112" t="s">
-        <v>350</v>
+        <v>343</v>
       </c>
       <c r="M112" s="1">
-        <v>1274228.07</v>
+        <v>1659523.0</v>
       </c>
       <c r="N112" s="1">
-        <v>1281425.24</v>
+        <v>1669164.1</v>
       </c>
       <c r="O112" s="1">
-        <v>0.91</v>
+        <v>1.18</v>
       </c>
       <c r="P112">
         <v>1</v>
       </c>
     </row>
     <row r="113" spans="1:16">
       <c r="A113" t="s">
-        <v>351</v>
+        <v>344</v>
       </c>
       <c r="B113" t="s">
-        <v>352</v>
+        <v>345</v>
       </c>
       <c r="C113" s="1">
-        <v>1700000.0</v>
+        <v>549000.0</v>
       </c>
       <c r="D113" s="1">
-        <v>100.548</v>
+        <v>97.469</v>
       </c>
       <c r="E113" s="1">
-        <v>103.15</v>
+        <v>99.96353552</v>
       </c>
       <c r="F113" t="s">
         <v>8</v>
       </c>
       <c r="G113">
         <v>1.0</v>
       </c>
       <c r="H113" s="1">
-        <v>1753550.0</v>
+        <v>548799.81</v>
       </c>
       <c r="I113" s="1">
-        <v>-44234.0</v>
+        <v>-13695.0</v>
       </c>
       <c r="J113" s="1">
-        <v>-2.5225399903054</v>
+        <v>-2.495445470362</v>
       </c>
       <c r="K113">
-        <v>0.33</v>
+        <v>1.75</v>
       </c>
       <c r="L113" t="s">
-        <v>353</v>
+        <v>346</v>
       </c>
       <c r="M113" s="1">
-        <v>1709316.0</v>
+        <v>535104.81</v>
       </c>
       <c r="N113" s="1">
-        <v>1714842.16</v>
+        <v>544693.51</v>
       </c>
       <c r="O113" s="1">
-        <v>1.22</v>
+        <v>0.38</v>
       </c>
       <c r="P113">
         <v>1</v>
       </c>
     </row>
     <row r="114" spans="1:16">
       <c r="A114" t="s">
-        <v>354</v>
+        <v>347</v>
       </c>
       <c r="B114" t="s">
-        <v>355</v>
+        <v>348</v>
       </c>
       <c r="C114" s="1">
-        <v>600000.0</v>
+        <v>714000.0</v>
       </c>
       <c r="D114" s="1">
-        <v>99.087</v>
+        <v>100.226</v>
       </c>
       <c r="E114" s="1">
-        <v>100.77214333</v>
+        <v>100.0</v>
       </c>
       <c r="F114" t="s">
         <v>8</v>
       </c>
       <c r="G114">
         <v>1.0</v>
       </c>
       <c r="H114" s="1">
-        <v>604632.86</v>
+        <v>714000.0</v>
       </c>
       <c r="I114" s="1">
-        <v>-10110.86</v>
+        <v>1613.64</v>
       </c>
       <c r="J114" s="1">
-        <v>-1.6722313107495</v>
+        <v>0.226</v>
       </c>
       <c r="K114">
-        <v>2.77</v>
+        <v>0.65</v>
       </c>
       <c r="L114" t="s">
-        <v>356</v>
+        <v>349</v>
       </c>
       <c r="M114" s="1">
-        <v>594522.0</v>
+        <v>715613.64</v>
       </c>
       <c r="N114" s="1">
-        <v>611143.64</v>
+        <v>720238.01</v>
       </c>
       <c r="O114" s="1">
-        <v>0.44</v>
+        <v>0.51</v>
       </c>
       <c r="P114">
         <v>1</v>
       </c>
     </row>
     <row r="115" spans="1:16">
       <c r="A115" t="s">
-        <v>357</v>
+        <v>350</v>
       </c>
       <c r="B115" t="s">
-        <v>358</v>
+        <v>351</v>
       </c>
       <c r="C115" s="1">
-        <v>1500000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D115" s="1">
-        <v>93.85</v>
+        <v>88.06</v>
       </c>
       <c r="E115" s="1">
-        <v>90.63588067</v>
+        <v>90.124458</v>
       </c>
       <c r="F115" t="s">
         <v>8</v>
       </c>
       <c r="G115">
         <v>1.0</v>
       </c>
       <c r="H115" s="1">
-        <v>1359538.21</v>
+        <v>450622.29</v>
       </c>
       <c r="I115" s="1">
-        <v>48211.79</v>
+        <v>-10322.29</v>
       </c>
       <c r="J115" s="1">
-        <v>3.5461886724022</v>
+        <v>-2.2906745247777</v>
       </c>
       <c r="K115">
-        <v>0.29</v>
+        <v>0.75</v>
       </c>
       <c r="L115" t="s">
-        <v>359</v>
+        <v>352</v>
       </c>
       <c r="M115" s="1">
-        <v>1407750.0</v>
+        <v>440300.0</v>
       </c>
       <c r="N115" s="1">
-        <v>1412085.62</v>
+        <v>444063.7</v>
       </c>
       <c r="O115" s="1">
-        <v>1.01</v>
+        <v>0.31</v>
       </c>
       <c r="P115">
         <v>1</v>
       </c>
     </row>
     <row r="116" spans="1:16">
       <c r="A116" t="s">
-        <v>360</v>
+        <v>353</v>
       </c>
       <c r="B116" t="s">
-        <v>361</v>
+        <v>354</v>
       </c>
       <c r="C116" s="1">
-        <v>1321000.0</v>
+        <v>2200000.0</v>
       </c>
       <c r="D116" s="1">
-        <v>100.25</v>
+        <v>98.034</v>
       </c>
       <c r="E116" s="1">
-        <v>100.36824451</v>
+        <v>99.87081818</v>
       </c>
       <c r="F116" t="s">
         <v>8</v>
       </c>
       <c r="G116">
         <v>1.0</v>
       </c>
       <c r="H116" s="1">
-        <v>1325864.51</v>
+        <v>2197158.0</v>
       </c>
       <c r="I116" s="1">
-        <v>-1562.01</v>
+        <v>-40410.0</v>
       </c>
       <c r="J116" s="1">
-        <v>-0.11781068036884</v>
+        <v>-1.8391940861786</v>
       </c>
       <c r="K116">
-        <v>2.15</v>
+        <v>0.82</v>
       </c>
       <c r="L116" t="s">
-        <v>362</v>
+        <v>355</v>
       </c>
       <c r="M116" s="1">
-        <v>1324302.5</v>
+        <v>2156748.0</v>
       </c>
       <c r="N116" s="1">
-        <v>1352767.34</v>
+        <v>2174830.19</v>
       </c>
       <c r="O116" s="1">
-        <v>0.96</v>
+        <v>1.54</v>
       </c>
       <c r="P116">
         <v>1</v>
       </c>
     </row>
     <row r="117" spans="1:16">
       <c r="A117" t="s">
-        <v>363</v>
+        <v>356</v>
       </c>
       <c r="B117" t="s">
-        <v>364</v>
+        <v>357</v>
       </c>
       <c r="C117" s="1">
-        <v>900000.0</v>
+        <v>1299000.0</v>
       </c>
       <c r="D117" s="1">
-        <v>99.634</v>
+        <v>98.01</v>
       </c>
       <c r="E117" s="1">
-        <v>99.5</v>
+        <v>100.05043341</v>
       </c>
       <c r="F117" t="s">
         <v>8</v>
       </c>
       <c r="G117">
         <v>1.0</v>
       </c>
       <c r="H117" s="1">
-        <v>895500.0</v>
+        <v>1299655.13</v>
       </c>
       <c r="I117" s="1">
-        <v>1206.0</v>
+        <v>-26505.23</v>
       </c>
       <c r="J117" s="1">
-        <v>0.13467336683417</v>
+        <v>-2.0394048688901</v>
       </c>
       <c r="K117">
-        <v>0.55</v>
+        <v>0.77</v>
       </c>
       <c r="L117" t="s">
-        <v>365</v>
+        <v>358</v>
       </c>
       <c r="M117" s="1">
-        <v>896706.0</v>
+        <v>1273149.9</v>
       </c>
       <c r="N117" s="1">
-        <v>901663.2</v>
+        <v>1283203.09</v>
       </c>
       <c r="O117" s="1">
-        <v>0.64</v>
+        <v>0.91</v>
       </c>
       <c r="P117">
         <v>1</v>
       </c>
     </row>
     <row r="118" spans="1:16">
       <c r="A118" t="s">
-        <v>366</v>
+        <v>359</v>
       </c>
       <c r="B118" t="s">
-        <v>367</v>
+        <v>360</v>
       </c>
       <c r="C118" s="1">
-        <v>400000.0</v>
+        <v>1700000.0</v>
       </c>
       <c r="D118" s="1">
-        <v>98.092</v>
+        <v>99.914</v>
       </c>
       <c r="E118" s="1">
-        <v>99.794</v>
+        <v>103.15</v>
       </c>
       <c r="F118" t="s">
         <v>8</v>
       </c>
       <c r="G118">
         <v>1.0</v>
       </c>
       <c r="H118" s="1">
-        <v>399176.0</v>
+        <v>1753550.0</v>
       </c>
       <c r="I118" s="1">
-        <v>-6808.0</v>
+        <v>-55012.0</v>
       </c>
       <c r="J118" s="1">
-        <v>-1.7055133575165</v>
+        <v>-3.1371788657295</v>
       </c>
       <c r="K118">
-        <v>0.44</v>
+        <v>0.6</v>
       </c>
       <c r="L118" t="s">
-        <v>368</v>
+        <v>361</v>
       </c>
       <c r="M118" s="1">
-        <v>392368.0</v>
+        <v>1698538.0</v>
       </c>
       <c r="N118" s="1">
-        <v>394132.38</v>
+        <v>1708669.3</v>
       </c>
       <c r="O118" s="1">
-        <v>0.28</v>
+        <v>1.21</v>
       </c>
       <c r="P118">
         <v>1</v>
       </c>
     </row>
     <row r="119" spans="1:16">
       <c r="A119" t="s">
-        <v>369</v>
+        <v>362</v>
       </c>
       <c r="B119" t="s">
-        <v>370</v>
+        <v>363</v>
       </c>
       <c r="C119" s="1">
-        <v>558000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D119" s="1">
-        <v>105.646</v>
+        <v>98.673</v>
       </c>
       <c r="E119" s="1">
-        <v>101.92626523</v>
+        <v>98.819</v>
       </c>
       <c r="F119" t="s">
         <v>8</v>
       </c>
       <c r="G119">
         <v>1.0</v>
       </c>
       <c r="H119" s="1">
-        <v>568748.56</v>
+        <v>296457.0</v>
       </c>
       <c r="I119" s="1">
-        <v>20756.12</v>
+        <v>-438.0</v>
       </c>
       <c r="J119" s="1">
-        <v>3.6494369322008</v>
+        <v>-0.14774486687783</v>
       </c>
       <c r="K119">
-        <v>0.68</v>
+        <v>1.04</v>
       </c>
       <c r="L119" t="s">
-        <v>371</v>
+        <v>364</v>
       </c>
       <c r="M119" s="1">
-        <v>589504.68</v>
+        <v>296019.0</v>
       </c>
       <c r="N119" s="1">
-        <v>593274.59</v>
+        <v>299133.21</v>
       </c>
       <c r="O119" s="1">
-        <v>0.42</v>
+        <v>0.21</v>
       </c>
       <c r="P119">
         <v>1</v>
       </c>
     </row>
     <row r="120" spans="1:16">
       <c r="A120" t="s">
-        <v>372</v>
+        <v>365</v>
       </c>
       <c r="B120" t="s">
-        <v>373</v>
+        <v>366</v>
       </c>
       <c r="C120" s="1">
-        <v>2000000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D120" s="1">
-        <v>97.261</v>
+        <v>98.61</v>
       </c>
       <c r="E120" s="1">
-        <v>99.2653</v>
+        <v>100.77214333</v>
       </c>
       <c r="F120" t="s">
         <v>8</v>
       </c>
       <c r="G120">
         <v>1.0</v>
       </c>
       <c r="H120" s="1">
-        <v>1985306.0</v>
+        <v>604632.86</v>
       </c>
       <c r="I120" s="1">
-        <v>-40086.0</v>
+        <v>-12972.86</v>
       </c>
       <c r="J120" s="1">
-        <v>-2.0191345817723</v>
+        <v>-2.1455764081363</v>
       </c>
       <c r="K120">
-        <v>1.35</v>
+        <v>2.99</v>
       </c>
       <c r="L120" t="s">
-        <v>374</v>
+        <v>367</v>
       </c>
       <c r="M120" s="1">
-        <v>1945220.0</v>
+        <v>591660.0</v>
       </c>
       <c r="N120" s="1">
-        <v>1972288.49</v>
+        <v>609576.16</v>
       </c>
       <c r="O120" s="1">
-        <v>1.4</v>
+        <v>0.43</v>
       </c>
       <c r="P120">
         <v>1</v>
       </c>
     </row>
     <row r="121" spans="1:16">
       <c r="A121" t="s">
-        <v>375</v>
+        <v>368</v>
       </c>
       <c r="B121" t="s">
-        <v>376</v>
+        <v>369</v>
       </c>
       <c r="C121" s="1">
-        <v>489000.0</v>
+        <v>1500000.0</v>
       </c>
       <c r="D121" s="1">
-        <v>99.833</v>
+        <v>93.868</v>
       </c>
       <c r="E121" s="1">
-        <v>100.27266462</v>
+        <v>90.63588067</v>
       </c>
       <c r="F121" t="s">
         <v>8</v>
       </c>
       <c r="G121">
         <v>1.0</v>
       </c>
       <c r="H121" s="1">
-        <v>490333.33</v>
+        <v>1359538.21</v>
       </c>
       <c r="I121" s="1">
-        <v>-2149.96</v>
+        <v>48481.79</v>
       </c>
       <c r="J121" s="1">
-        <v>-0.43846907164153</v>
+        <v>3.5660483569638</v>
       </c>
       <c r="K121">
-        <v>2.8</v>
+        <v>0.32</v>
       </c>
       <c r="L121" t="s">
-        <v>377</v>
+        <v>370</v>
       </c>
       <c r="M121" s="1">
-        <v>488183.37</v>
+        <v>1408020.0</v>
       </c>
       <c r="N121" s="1">
-        <v>501881.85</v>
+        <v>1412869.32</v>
       </c>
       <c r="O121" s="1">
-        <v>0.36</v>
+        <v>1.0</v>
       </c>
       <c r="P121">
         <v>1</v>
       </c>
     </row>
     <row r="122" spans="1:16">
       <c r="A122" t="s">
-        <v>378</v>
+        <v>371</v>
       </c>
       <c r="B122" t="s">
-        <v>379</v>
+        <v>372</v>
       </c>
       <c r="C122" s="1">
-        <v>700000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="D122" s="1">
-        <v>99.349</v>
+        <v>100.028</v>
       </c>
       <c r="E122" s="1">
-        <v>101.20214286</v>
+        <v>100.467</v>
       </c>
       <c r="F122" t="s">
         <v>8</v>
       </c>
       <c r="G122">
         <v>1.0</v>
       </c>
       <c r="H122" s="1">
-        <v>708415.0</v>
+        <v>1004670.0</v>
       </c>
       <c r="I122" s="1">
-        <v>-12972.0</v>
+        <v>-4390.0</v>
       </c>
       <c r="J122" s="1">
-        <v>-1.8311300579463</v>
+        <v>-0.43695939960385</v>
       </c>
       <c r="K122">
-        <v>0.46</v>
+        <v>3.17</v>
       </c>
       <c r="L122" t="s">
-        <v>380</v>
+        <v>373</v>
       </c>
       <c r="M122" s="1">
-        <v>695443.0</v>
+        <v>1000280.0</v>
       </c>
       <c r="N122" s="1">
-        <v>698636.15</v>
+        <v>1031951.23</v>
       </c>
       <c r="O122" s="1">
-        <v>0.5</v>
+        <v>0.73</v>
       </c>
       <c r="P122">
         <v>1</v>
       </c>
     </row>
     <row r="123" spans="1:16">
       <c r="A123" t="s">
-        <v>381</v>
+        <v>374</v>
       </c>
       <c r="B123" t="s">
-        <v>382</v>
+        <v>375</v>
       </c>
       <c r="C123" s="1">
-        <v>1774000.0</v>
+        <v>1321000.0</v>
       </c>
       <c r="D123" s="1">
-        <v>98.694</v>
+        <v>99.494</v>
       </c>
       <c r="E123" s="1">
-        <v>99.8724549</v>
+        <v>100.36824451</v>
       </c>
       <c r="F123" t="s">
         <v>8</v>
       </c>
       <c r="G123">
         <v>1.0</v>
       </c>
       <c r="H123" s="1">
-        <v>1771737.35</v>
+        <v>1325864.51</v>
       </c>
       <c r="I123" s="1">
-        <v>-20905.79</v>
+        <v>-11548.77</v>
       </c>
       <c r="J123" s="1">
-        <v>-1.1799598851376</v>
+        <v>-0.8710369659114</v>
       </c>
       <c r="K123">
-        <v>0.71</v>
+        <v>2.4</v>
       </c>
       <c r="L123" t="s">
-        <v>383</v>
+        <v>376</v>
       </c>
       <c r="M123" s="1">
-        <v>1750831.56</v>
+        <v>1314315.74</v>
       </c>
       <c r="N123" s="1">
-        <v>1763468.27</v>
+        <v>1346015.22</v>
       </c>
       <c r="O123" s="1">
-        <v>1.26</v>
+        <v>0.95</v>
       </c>
       <c r="P123">
         <v>1</v>
       </c>
     </row>
     <row r="124" spans="1:16">
       <c r="A124" t="s">
-        <v>384</v>
+        <v>377</v>
       </c>
       <c r="B124" t="s">
-        <v>385</v>
+        <v>378</v>
       </c>
       <c r="C124" s="1">
-        <v>1500000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D124" s="1">
-        <v>104.45</v>
+        <v>98.962</v>
       </c>
       <c r="E124" s="1">
-        <v>101.10285133</v>
+        <v>99.5</v>
       </c>
       <c r="F124" t="s">
         <v>8</v>
       </c>
       <c r="G124">
         <v>1.0</v>
       </c>
       <c r="H124" s="1">
-        <v>1516542.77</v>
+        <v>895500.0</v>
       </c>
       <c r="I124" s="1">
-        <v>50207.23</v>
+        <v>-4842.0</v>
       </c>
       <c r="J124" s="1">
-        <v>3.3106372595083</v>
+        <v>-0.54070351758794</v>
       </c>
       <c r="K124">
-        <v>0.03</v>
-[...2 lines deleted...]
-        <v>441.78</v>
+        <v>0.81</v>
+      </c>
+      <c r="L124" t="s">
+        <v>379</v>
       </c>
       <c r="M124" s="1">
-        <v>1566750.0</v>
+        <v>890658.0</v>
       </c>
       <c r="N124" s="1">
-        <v>1567191.78</v>
+        <v>897910.2</v>
       </c>
       <c r="O124" s="1">
-        <v>1.12</v>
+        <v>0.63</v>
       </c>
       <c r="P124">
         <v>1</v>
       </c>
     </row>
     <row r="125" spans="1:16">
       <c r="A125" t="s">
-        <v>386</v>
+        <v>380</v>
       </c>
       <c r="B125" t="s">
-        <v>387</v>
+        <v>381</v>
       </c>
       <c r="C125" s="1">
-        <v>803000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D125" s="1">
-        <v>99.926</v>
+        <v>97.426</v>
       </c>
       <c r="E125" s="1">
-        <v>102.44851557</v>
+        <v>99.794</v>
       </c>
       <c r="F125" t="s">
         <v>8</v>
       </c>
       <c r="G125">
         <v>1.0</v>
       </c>
       <c r="H125" s="1">
-        <v>822661.58</v>
+        <v>399176.0</v>
       </c>
       <c r="I125" s="1">
-        <v>-20255.8</v>
+        <v>-9472.0</v>
       </c>
       <c r="J125" s="1">
-        <v>-2.4622275419742</v>
+        <v>-2.3728881495882</v>
       </c>
       <c r="K125">
-        <v>0.01</v>
-[...2 lines deleted...]
-        <v>88.0</v>
+        <v>0.68</v>
+      </c>
+      <c r="L125" t="s">
+        <v>382</v>
       </c>
       <c r="M125" s="1">
-        <v>802405.78</v>
+        <v>389704.0</v>
       </c>
       <c r="N125" s="1">
-        <v>802493.78</v>
+        <v>392427.29</v>
       </c>
       <c r="O125" s="1">
-        <v>0.57</v>
+        <v>0.28</v>
       </c>
       <c r="P125">
         <v>1</v>
       </c>
     </row>
     <row r="126" spans="1:16">
       <c r="A126" t="s">
-        <v>388</v>
+        <v>383</v>
       </c>
       <c r="B126" t="s">
-        <v>389</v>
+        <v>384</v>
       </c>
       <c r="C126" s="1">
-        <v>468000.0</v>
+        <v>558000.0</v>
       </c>
       <c r="D126" s="1">
-        <v>97.804</v>
+        <v>104.93</v>
       </c>
       <c r="E126" s="1">
-        <v>99.49946581</v>
+        <v>101.92626523</v>
       </c>
       <c r="F126" t="s">
         <v>8</v>
       </c>
       <c r="G126">
         <v>1.0</v>
       </c>
       <c r="H126" s="1">
-        <v>465657.5</v>
+        <v>568748.56</v>
       </c>
       <c r="I126" s="1">
-        <v>-7934.78</v>
+        <v>16760.84</v>
       </c>
       <c r="J126" s="1">
-        <v>-1.7039948889473</v>
+        <v>2.9469683404561</v>
       </c>
       <c r="K126">
+        <v>1.11</v>
+      </c>
+      <c r="L126" t="s">
+        <v>385</v>
+      </c>
+      <c r="M126" s="1">
+        <v>585509.4</v>
+      </c>
+      <c r="N126" s="1">
+        <v>591695.92</v>
+      </c>
+      <c r="O126" s="1">
         <v>0.42</v>
-      </c>
-[...10 lines deleted...]
-        <v>0.33</v>
       </c>
       <c r="P126">
         <v>1</v>
       </c>
     </row>
     <row r="127" spans="1:16">
       <c r="A127" t="s">
-        <v>391</v>
+        <v>386</v>
       </c>
       <c r="B127" t="s">
-        <v>392</v>
+        <v>387</v>
       </c>
       <c r="C127" s="1">
-        <v>600000.0</v>
+        <v>2000000.0</v>
       </c>
       <c r="D127" s="1">
-        <v>100.447</v>
+        <v>97.318</v>
       </c>
       <c r="E127" s="1">
-        <v>103.074</v>
+        <v>99.2653</v>
       </c>
       <c r="F127" t="s">
         <v>8</v>
       </c>
       <c r="G127">
         <v>1.0</v>
       </c>
       <c r="H127" s="1">
-        <v>618444.0</v>
+        <v>1985306.0</v>
       </c>
       <c r="I127" s="1">
-        <v>-15762.0</v>
+        <v>-38946.0</v>
       </c>
       <c r="J127" s="1">
-        <v>-2.5486543648253</v>
+        <v>-1.9617127032306</v>
       </c>
       <c r="K127">
-        <v>3.84</v>
+        <v>1.58</v>
       </c>
       <c r="L127" t="s">
-        <v>393</v>
+        <v>388</v>
       </c>
       <c r="M127" s="1">
-        <v>602682.0</v>
+        <v>1946360.0</v>
       </c>
       <c r="N127" s="1">
-        <v>625695.7</v>
+        <v>1977880.55</v>
       </c>
       <c r="O127" s="1">
-        <v>0.45</v>
+        <v>1.4</v>
       </c>
       <c r="P127">
         <v>1</v>
       </c>
     </row>
     <row r="128" spans="1:16">
       <c r="A128" t="s">
-        <v>394</v>
+        <v>389</v>
       </c>
       <c r="B128" t="s">
-        <v>395</v>
+        <v>390</v>
       </c>
       <c r="C128" s="1">
-        <v>800000.0</v>
+        <v>489000.0</v>
       </c>
       <c r="D128" s="1">
-        <v>74.374</v>
+        <v>98.999</v>
       </c>
       <c r="E128" s="1">
-        <v>74.2877775</v>
+        <v>100.27266462</v>
       </c>
       <c r="F128" t="s">
         <v>8</v>
       </c>
       <c r="G128">
         <v>1.0</v>
       </c>
       <c r="H128" s="1">
-        <v>594302.22</v>
+        <v>490333.33</v>
       </c>
       <c r="I128" s="1">
-        <v>689.78</v>
+        <v>-6228.22</v>
       </c>
       <c r="J128" s="1">
-        <v>0.11606552639161</v>
+        <v>-1.2702012322923</v>
       </c>
       <c r="K128">
-        <v>0.32</v>
+        <v>3.05</v>
       </c>
       <c r="L128" t="s">
-        <v>396</v>
+        <v>391</v>
       </c>
       <c r="M128" s="1">
-        <v>594992.0</v>
+        <v>484105.11</v>
       </c>
       <c r="N128" s="1">
-        <v>597523.51</v>
+        <v>499035.47</v>
       </c>
       <c r="O128" s="1">
-        <v>0.43</v>
+        <v>0.35</v>
       </c>
       <c r="P128">
         <v>1</v>
       </c>
     </row>
     <row r="129" spans="1:16">
       <c r="A129" t="s">
-        <v>397</v>
+        <v>392</v>
       </c>
       <c r="B129" t="s">
-        <v>398</v>
+        <v>393</v>
       </c>
       <c r="C129" s="1">
-        <v>900000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D129" s="1">
-        <v>97.84</v>
+        <v>98.83</v>
       </c>
       <c r="E129" s="1">
-        <v>99.96944444</v>
+        <v>101.20214286</v>
       </c>
       <c r="F129" t="s">
         <v>8</v>
       </c>
       <c r="G129">
         <v>1.0</v>
       </c>
       <c r="H129" s="1">
-        <v>899725.0</v>
+        <v>708415.0</v>
       </c>
       <c r="I129" s="1">
-        <v>-19165.0</v>
+        <v>-16605.0</v>
       </c>
       <c r="J129" s="1">
-        <v>-2.1300953068993</v>
+        <v>-2.3439650487356</v>
       </c>
       <c r="K129">
-        <v>2.88</v>
+        <v>0.71</v>
       </c>
       <c r="L129" t="s">
-        <v>399</v>
+        <v>394</v>
       </c>
       <c r="M129" s="1">
-        <v>880560.0</v>
+        <v>691810.0</v>
       </c>
       <c r="N129" s="1">
-        <v>906524.38</v>
+        <v>696777.12</v>
       </c>
       <c r="O129" s="1">
-        <v>0.65</v>
+        <v>0.49</v>
       </c>
       <c r="P129">
         <v>1</v>
       </c>
     </row>
     <row r="130" spans="1:16">
       <c r="A130" t="s">
-        <v>400</v>
+        <v>395</v>
       </c>
       <c r="B130" t="s">
-        <v>401</v>
+        <v>396</v>
       </c>
       <c r="C130" s="1">
-        <v>800000.0</v>
+        <v>1774000.0</v>
       </c>
       <c r="D130" s="1">
-        <v>100.929</v>
+        <v>98.13</v>
       </c>
       <c r="E130" s="1">
-        <v>100.66511125</v>
+        <v>99.8724549</v>
       </c>
       <c r="F130" t="s">
         <v>8</v>
       </c>
       <c r="G130">
         <v>1.0</v>
       </c>
       <c r="H130" s="1">
-        <v>805320.89</v>
+        <v>1771737.35</v>
       </c>
       <c r="I130" s="1">
-        <v>2111.11</v>
+        <v>-30911.15</v>
       </c>
       <c r="J130" s="1">
-        <v>0.26214519283115</v>
+        <v>-1.744680158151</v>
       </c>
       <c r="K130">
-        <v>2.42</v>
+        <v>0.93</v>
       </c>
       <c r="L130" t="s">
-        <v>402</v>
+        <v>397</v>
       </c>
       <c r="M130" s="1">
-        <v>807432.0</v>
+        <v>1740826.2</v>
       </c>
       <c r="N130" s="1">
-        <v>826765.87</v>
+        <v>1757411.88</v>
       </c>
       <c r="O130" s="1">
-        <v>0.59</v>
+        <v>1.24</v>
       </c>
       <c r="P130">
         <v>1</v>
       </c>
     </row>
     <row r="131" spans="1:16">
       <c r="A131" t="s">
-        <v>403</v>
+        <v>398</v>
       </c>
       <c r="B131" t="s">
-        <v>404</v>
+        <v>399</v>
       </c>
       <c r="C131" s="1">
-        <v>300000.0</v>
+        <v>1500000.0</v>
       </c>
       <c r="D131" s="1">
-        <v>98.875</v>
+        <v>104.262</v>
       </c>
       <c r="E131" s="1">
-        <v>99.974</v>
+        <v>101.10285133</v>
       </c>
       <c r="F131" t="s">
         <v>8</v>
       </c>
       <c r="G131">
         <v>1.0</v>
       </c>
       <c r="H131" s="1">
-        <v>299922.0</v>
+        <v>1516542.77</v>
       </c>
       <c r="I131" s="1">
-        <v>-3297.0</v>
+        <v>47387.23</v>
       </c>
       <c r="J131" s="1">
-        <v>-1.0992858143117</v>
+        <v>3.1246880033591</v>
       </c>
       <c r="K131">
-        <v>0.97</v>
+        <v>0.4</v>
       </c>
       <c r="L131" t="s">
-        <v>405</v>
+        <v>400</v>
       </c>
       <c r="M131" s="1">
-        <v>296625.0</v>
+        <v>1563930.0</v>
       </c>
       <c r="N131" s="1">
-        <v>299522.26</v>
+        <v>1569894.04</v>
       </c>
       <c r="O131" s="1">
-        <v>0.21</v>
+        <v>1.11</v>
       </c>
       <c r="P131">
         <v>1</v>
       </c>
     </row>
     <row r="132" spans="1:16">
       <c r="A132" t="s">
-        <v>406</v>
+        <v>401</v>
       </c>
       <c r="B132" t="s">
-        <v>407</v>
+        <v>402</v>
       </c>
       <c r="C132" s="1">
-        <v>400000.0</v>
+        <v>803000.0</v>
       </c>
       <c r="D132" s="1">
-        <v>98.476</v>
+        <v>99.144</v>
       </c>
       <c r="E132" s="1">
-        <v>100.66</v>
+        <v>102.44851557</v>
       </c>
       <c r="F132" t="s">
         <v>8</v>
       </c>
       <c r="G132">
         <v>1.0</v>
       </c>
       <c r="H132" s="1">
-        <v>402640.0</v>
+        <v>822661.58</v>
       </c>
       <c r="I132" s="1">
-        <v>-8736.0</v>
+        <v>-26535.26</v>
       </c>
       <c r="J132" s="1">
-        <v>-2.1696801112656</v>
+        <v>-3.2255377721663</v>
       </c>
       <c r="K132">
-        <v>2.64</v>
+        <v>0.28</v>
       </c>
       <c r="L132" t="s">
-        <v>408</v>
+        <v>403</v>
       </c>
       <c r="M132" s="1">
-        <v>393904.0</v>
+        <v>796126.32</v>
       </c>
       <c r="N132" s="1">
-        <v>404445.1</v>
+        <v>798414.32</v>
       </c>
       <c r="O132" s="1">
-        <v>0.29</v>
+        <v>0.56</v>
       </c>
       <c r="P132">
         <v>1</v>
       </c>
     </row>
     <row r="133" spans="1:16">
       <c r="A133" t="s">
-        <v>409</v>
+        <v>404</v>
       </c>
       <c r="B133" t="s">
-        <v>410</v>
+        <v>405</v>
       </c>
       <c r="C133" s="1">
-        <v>999000.0</v>
+        <v>583000.0</v>
       </c>
       <c r="D133" s="1">
-        <v>98.044</v>
+        <v>99.911</v>
       </c>
       <c r="E133" s="1">
-        <v>99.95190691</v>
+        <v>99.958</v>
       </c>
       <c r="F133" t="s">
         <v>8</v>
       </c>
       <c r="G133">
         <v>1.0</v>
       </c>
       <c r="H133" s="1">
-        <v>998519.55</v>
+        <v>582755.14</v>
       </c>
       <c r="I133" s="1">
-        <v>-19059.99</v>
+        <v>-274.01</v>
       </c>
       <c r="J133" s="1">
-        <v>-1.9088249198526</v>
+        <v>-0.047019748294284</v>
       </c>
       <c r="K133">
-        <v>0.29</v>
-[...2 lines deleted...]
-        <v>411</v>
+        <v>0.09</v>
+      </c>
+      <c r="L133">
+        <v>539.08</v>
       </c>
       <c r="M133" s="1">
-        <v>979459.56</v>
+        <v>582481.13</v>
       </c>
       <c r="N133" s="1">
-        <v>982323.13</v>
+        <v>583020.21</v>
       </c>
       <c r="O133" s="1">
-        <v>0.7</v>
+        <v>0.41</v>
       </c>
       <c r="P133">
         <v>1</v>
       </c>
     </row>
     <row r="134" spans="1:16">
       <c r="A134" t="s">
-        <v>412</v>
+        <v>406</v>
       </c>
       <c r="B134" t="s">
-        <v>413</v>
+        <v>407</v>
       </c>
       <c r="C134" s="1">
-        <v>700000.0</v>
+        <v>468000.0</v>
       </c>
       <c r="D134" s="1">
-        <v>99.124</v>
+        <v>97.516</v>
       </c>
       <c r="E134" s="1">
-        <v>100.22785714</v>
+        <v>99.49946581</v>
       </c>
       <c r="F134" t="s">
         <v>8</v>
       </c>
       <c r="G134">
         <v>1.0</v>
       </c>
       <c r="H134" s="1">
-        <v>701595.0</v>
+        <v>465657.5</v>
       </c>
       <c r="I134" s="1">
-        <v>-7727.0</v>
+        <v>-9282.62</v>
       </c>
       <c r="J134" s="1">
-        <v>-1.1013476435835</v>
+        <v>-1.9934436790989</v>
       </c>
       <c r="K134">
-        <v>1.51</v>
+        <v>0.64</v>
       </c>
       <c r="L134" t="s">
-        <v>414</v>
+        <v>408</v>
       </c>
       <c r="M134" s="1">
-        <v>693868.0</v>
+        <v>456374.88</v>
       </c>
       <c r="N134" s="1">
-        <v>704435.2</v>
+        <v>459375.21</v>
       </c>
       <c r="O134" s="1">
-        <v>0.5</v>
+        <v>0.32</v>
       </c>
       <c r="P134">
         <v>1</v>
       </c>
     </row>
     <row r="135" spans="1:16">
       <c r="A135" t="s">
-        <v>415</v>
+        <v>409</v>
       </c>
       <c r="B135" t="s">
-        <v>416</v>
+        <v>410</v>
       </c>
       <c r="C135" s="1">
-        <v>400000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D135" s="1">
-        <v>98.742</v>
+        <v>100.178</v>
       </c>
       <c r="E135" s="1">
-        <v>99.326</v>
+        <v>103.074</v>
       </c>
       <c r="F135" t="s">
         <v>8</v>
       </c>
       <c r="G135">
         <v>1.0</v>
       </c>
       <c r="H135" s="1">
-        <v>397304.0</v>
+        <v>618444.0</v>
       </c>
       <c r="I135" s="1">
-        <v>-2336.0</v>
+        <v>-17376.0</v>
       </c>
       <c r="J135" s="1">
-        <v>-0.58796286974206</v>
+        <v>-2.8096319149349</v>
       </c>
       <c r="K135">
-        <v>0.31</v>
-[...2 lines deleted...]
-        <v>417</v>
+        <v>0.11</v>
+      </c>
+      <c r="L135">
+        <v>657.53</v>
       </c>
       <c r="M135" s="1">
-        <v>394968.0</v>
+        <v>601068.0</v>
       </c>
       <c r="N135" s="1">
-        <v>396199.51</v>
+        <v>601725.53</v>
       </c>
       <c r="O135" s="1">
-        <v>0.28</v>
+        <v>0.43</v>
       </c>
       <c r="P135">
         <v>1</v>
       </c>
     </row>
     <row r="136" spans="1:16">
       <c r="A136" t="s">
-        <v>418</v>
+        <v>411</v>
       </c>
       <c r="B136" t="s">
-        <v>419</v>
+        <v>412</v>
       </c>
       <c r="C136" s="1">
-        <v>1200000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D136" s="1">
-        <v>99.096</v>
+        <v>74.096</v>
       </c>
       <c r="E136" s="1">
-        <v>99.91491667</v>
+        <v>74.2877775</v>
       </c>
       <c r="F136" t="s">
         <v>8</v>
       </c>
       <c r="G136">
         <v>1.0</v>
       </c>
       <c r="H136" s="1">
-        <v>1198979.0</v>
+        <v>594302.22</v>
       </c>
       <c r="I136" s="1">
-        <v>-9827.0</v>
+        <v>-1534.22</v>
       </c>
       <c r="J136" s="1">
-        <v>-0.81961402159671</v>
+        <v>-0.25815484922806</v>
       </c>
       <c r="K136">
-        <v>2.98</v>
+        <v>0.37</v>
       </c>
       <c r="L136" t="s">
-        <v>420</v>
+        <v>413</v>
       </c>
       <c r="M136" s="1">
-        <v>1189152.0</v>
+        <v>592768.0</v>
       </c>
       <c r="N136" s="1">
-        <v>1224905.42</v>
+        <v>595710.47</v>
       </c>
       <c r="O136" s="1">
-        <v>0.87</v>
+        <v>0.42</v>
       </c>
       <c r="P136">
         <v>1</v>
       </c>
     </row>
     <row r="137" spans="1:16">
       <c r="A137" t="s">
-        <v>421</v>
+        <v>414</v>
       </c>
       <c r="B137" t="s">
-        <v>422</v>
+        <v>415</v>
       </c>
       <c r="C137" s="1">
-        <v>504000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D137" s="1">
-        <v>98.181</v>
+        <v>97.723</v>
       </c>
       <c r="E137" s="1">
-        <v>100.0</v>
+        <v>99.96944444</v>
       </c>
       <c r="F137" t="s">
         <v>8</v>
       </c>
       <c r="G137">
         <v>1.0</v>
       </c>
       <c r="H137" s="1">
-        <v>504000.0</v>
+        <v>899725.0</v>
       </c>
       <c r="I137" s="1">
-        <v>-9167.76</v>
+        <v>-20218.0</v>
       </c>
       <c r="J137" s="1">
-        <v>-1.819</v>
+        <v>-2.2471310678263</v>
       </c>
       <c r="K137">
-        <v>0.57</v>
+        <v>3.12</v>
       </c>
       <c r="L137" t="s">
-        <v>423</v>
+        <v>416</v>
       </c>
       <c r="M137" s="1">
-        <v>494832.24</v>
+        <v>879507.0</v>
       </c>
       <c r="N137" s="1">
-        <v>497681.35</v>
+        <v>907551.86</v>
       </c>
       <c r="O137" s="1">
-        <v>0.35</v>
+        <v>0.64</v>
       </c>
       <c r="P137">
         <v>1</v>
       </c>
     </row>
     <row r="138" spans="1:16">
       <c r="A138" t="s">
-        <v>424</v>
+        <v>417</v>
       </c>
       <c r="B138" t="s">
-        <v>425</v>
+        <v>418</v>
       </c>
       <c r="C138" s="1">
         <v>800000.0</v>
       </c>
       <c r="D138" s="1">
-        <v>98.607</v>
+        <v>100.715</v>
       </c>
       <c r="E138" s="1">
-        <v>99.40533375</v>
+        <v>100.66511125</v>
       </c>
       <c r="F138" t="s">
         <v>8</v>
       </c>
       <c r="G138">
         <v>1.0</v>
       </c>
       <c r="H138" s="1">
-        <v>795242.67</v>
+        <v>805320.89</v>
       </c>
       <c r="I138" s="1">
-        <v>-6386.67</v>
+        <v>399.11</v>
       </c>
       <c r="J138" s="1">
-        <v>-0.80310957157266</v>
+        <v>0.049559126673095</v>
       </c>
       <c r="K138">
-        <v>0.3</v>
+        <v>2.68</v>
       </c>
       <c r="L138" t="s">
-        <v>426</v>
+        <v>419</v>
       </c>
       <c r="M138" s="1">
-        <v>788856.0</v>
+        <v>805720.0</v>
       </c>
       <c r="N138" s="1">
-        <v>791266.96</v>
+        <v>827164.56</v>
       </c>
       <c r="O138" s="1">
-        <v>0.56</v>
+        <v>0.58</v>
       </c>
       <c r="P138">
         <v>1</v>
       </c>
     </row>
     <row r="139" spans="1:16">
       <c r="A139" t="s">
-        <v>427</v>
+        <v>420</v>
       </c>
       <c r="B139" t="s">
-        <v>428</v>
+        <v>421</v>
       </c>
       <c r="C139" s="1">
-        <v>513000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D139" s="1">
-        <v>98.742</v>
+        <v>98.179</v>
       </c>
       <c r="E139" s="1">
-        <v>99.55553606</v>
+        <v>99.974</v>
       </c>
       <c r="F139" t="s">
         <v>8</v>
       </c>
       <c r="G139">
         <v>1.0</v>
       </c>
       <c r="H139" s="1">
-        <v>510719.9</v>
+        <v>299922.0</v>
       </c>
       <c r="I139" s="1">
-        <v>-4173.44</v>
+        <v>-5385.0</v>
       </c>
       <c r="J139" s="1">
-        <v>-0.81716807980265</v>
+        <v>-1.7954668213736</v>
       </c>
       <c r="K139">
-        <v>2.11</v>
+        <v>1.22</v>
       </c>
       <c r="L139" t="s">
-        <v>429</v>
+        <v>422</v>
       </c>
       <c r="M139" s="1">
-        <v>506546.46</v>
+        <v>294537.0</v>
       </c>
       <c r="N139" s="1">
-        <v>517361.62</v>
+        <v>298204.81</v>
       </c>
       <c r="O139" s="1">
-        <v>0.37</v>
+        <v>0.21</v>
       </c>
       <c r="P139">
         <v>1</v>
       </c>
     </row>
     <row r="140" spans="1:16">
       <c r="A140" t="s">
-        <v>430</v>
+        <v>423</v>
       </c>
       <c r="B140" t="s">
-        <v>431</v>
+        <v>424</v>
       </c>
       <c r="C140" s="1">
-        <v>1042000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D140" s="1">
-        <v>101.475</v>
+        <v>98.057</v>
       </c>
       <c r="E140" s="1">
-        <v>100.89933973</v>
+        <v>100.66</v>
       </c>
       <c r="F140" t="s">
         <v>8</v>
       </c>
       <c r="G140">
         <v>1.0</v>
       </c>
       <c r="H140" s="1">
-        <v>1051371.12</v>
+        <v>402640.0</v>
       </c>
       <c r="I140" s="1">
-        <v>5998.38</v>
+        <v>-10412.0</v>
       </c>
       <c r="J140" s="1">
-        <v>0.57052927228969</v>
+        <v>-2.5859328432347</v>
       </c>
       <c r="K140">
-        <v>3.62</v>
+        <v>2.87</v>
       </c>
       <c r="L140" t="s">
-        <v>432</v>
+        <v>425</v>
       </c>
       <c r="M140" s="1">
-        <v>1057369.5</v>
+        <v>392228.0</v>
       </c>
       <c r="N140" s="1">
-        <v>1095052.79</v>
+        <v>403693.75</v>
       </c>
       <c r="O140" s="1">
-        <v>0.78</v>
+        <v>0.29</v>
       </c>
       <c r="P140">
         <v>1</v>
       </c>
     </row>
     <row r="141" spans="1:16">
       <c r="A141" t="s">
-        <v>433</v>
+        <v>426</v>
       </c>
       <c r="B141" t="s">
-        <v>434</v>
+        <v>427</v>
       </c>
       <c r="C141" s="1">
-        <v>400000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D141" s="1">
-        <v>99.063</v>
+        <v>100.183</v>
       </c>
       <c r="E141" s="1">
-        <v>100.0417275</v>
+        <v>100.0</v>
       </c>
       <c r="F141" t="s">
         <v>8</v>
       </c>
       <c r="G141">
         <v>1.0</v>
       </c>
       <c r="H141" s="1">
-        <v>400166.91</v>
+        <v>500000.0</v>
       </c>
       <c r="I141" s="1">
-        <v>-3914.91</v>
+        <v>915.0</v>
       </c>
       <c r="J141" s="1">
-        <v>-0.97831927182585</v>
+        <v>0.183</v>
       </c>
       <c r="K141">
-        <v>1.6</v>
+        <v>0.22</v>
       </c>
       <c r="L141" t="s">
-        <v>435</v>
+        <v>428</v>
       </c>
       <c r="M141" s="1">
-        <v>396252.0</v>
+        <v>500915.0</v>
       </c>
       <c r="N141" s="1">
-        <v>402664.33</v>
+        <v>501993.77</v>
       </c>
       <c r="O141" s="1">
-        <v>0.29</v>
+        <v>0.35</v>
       </c>
       <c r="P141">
         <v>1</v>
       </c>
     </row>
     <row r="142" spans="1:16">
       <c r="A142" t="s">
-        <v>436</v>
+        <v>429</v>
       </c>
       <c r="B142" t="s">
-        <v>437</v>
+        <v>430</v>
       </c>
       <c r="C142" s="1">
-        <v>481000.0</v>
+        <v>999000.0</v>
       </c>
       <c r="D142" s="1">
-        <v>100.53</v>
+        <v>97.612</v>
       </c>
       <c r="E142" s="1">
-        <v>100.0</v>
+        <v>99.95190691</v>
       </c>
       <c r="F142" t="s">
         <v>8</v>
       </c>
       <c r="G142">
         <v>1.0</v>
       </c>
       <c r="H142" s="1">
-        <v>481000.0</v>
+        <v>998519.55</v>
       </c>
       <c r="I142" s="1">
-        <v>2549.3</v>
+        <v>-23375.67</v>
       </c>
       <c r="J142" s="1">
-        <v>0.53</v>
+        <v>-2.3410327819821</v>
       </c>
       <c r="K142">
-        <v>0.03</v>
-[...2 lines deleted...]
-        <v>155.61</v>
+        <v>0.52</v>
+      </c>
+      <c r="L142" t="s">
+        <v>431</v>
       </c>
       <c r="M142" s="1">
-        <v>483549.3</v>
+        <v>975143.88</v>
       </c>
       <c r="N142" s="1">
-        <v>483704.91</v>
+        <v>980316.78</v>
       </c>
       <c r="O142" s="1">
-        <v>0.34</v>
+        <v>0.69</v>
       </c>
       <c r="P142">
         <v>1</v>
       </c>
     </row>
     <row r="143" spans="1:16">
       <c r="A143" t="s">
-        <v>438</v>
+        <v>432</v>
       </c>
       <c r="B143" t="s">
-        <v>439</v>
+        <v>433</v>
       </c>
       <c r="C143" s="1">
-        <v>551000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D143" s="1">
-        <v>99.956</v>
+        <v>98.503</v>
       </c>
       <c r="E143" s="1">
-        <v>100.01896552</v>
+        <v>100.22785714</v>
       </c>
       <c r="F143" t="s">
         <v>8</v>
       </c>
       <c r="G143">
         <v>1.0</v>
       </c>
       <c r="H143" s="1">
-        <v>551104.5</v>
+        <v>701595.0</v>
       </c>
       <c r="I143" s="1">
-        <v>-346.94</v>
+        <v>-12074.0</v>
       </c>
       <c r="J143" s="1">
-        <v>-0.062953577769733</v>
+        <v>-1.7209358675589</v>
       </c>
       <c r="K143">
-        <v>0.32</v>
+        <v>1.77</v>
       </c>
       <c r="L143" t="s">
-        <v>440</v>
+        <v>434</v>
       </c>
       <c r="M143" s="1">
-        <v>550757.56</v>
+        <v>689521.0</v>
       </c>
       <c r="N143" s="1">
-        <v>552501.14</v>
+        <v>701897.65</v>
       </c>
       <c r="O143" s="1">
-        <v>0.39</v>
+        <v>0.5</v>
       </c>
       <c r="P143">
         <v>1</v>
       </c>
     </row>
     <row r="144" spans="1:16">
       <c r="A144" t="s">
-        <v>441</v>
+        <v>435</v>
       </c>
       <c r="B144" t="s">
-        <v>442</v>
+        <v>436</v>
       </c>
       <c r="C144" s="1">
-        <v>900000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D144" s="1">
-        <v>100.421</v>
+        <v>98.104</v>
       </c>
       <c r="E144" s="1">
-        <v>98.29879778</v>
+        <v>99.326</v>
       </c>
       <c r="F144" t="s">
         <v>8</v>
       </c>
       <c r="G144">
         <v>1.0</v>
       </c>
       <c r="H144" s="1">
-        <v>884689.18</v>
+        <v>397304.0</v>
       </c>
       <c r="I144" s="1">
-        <v>19099.82</v>
+        <v>-4888.0</v>
       </c>
       <c r="J144" s="1">
-        <v>2.1589299871397</v>
+        <v>-1.2302921692205</v>
       </c>
       <c r="K144">
-        <v>3.99</v>
+        <v>0.56</v>
       </c>
       <c r="L144" t="s">
-        <v>443</v>
+        <v>437</v>
       </c>
       <c r="M144" s="1">
-        <v>903789.0</v>
+        <v>392416.0</v>
       </c>
       <c r="N144" s="1">
-        <v>939690.37</v>
+        <v>394640.66</v>
       </c>
       <c r="O144" s="1">
-        <v>0.67</v>
+        <v>0.28</v>
       </c>
       <c r="P144">
         <v>1</v>
       </c>
     </row>
     <row r="145" spans="1:16">
       <c r="A145" t="s">
-        <v>444</v>
+        <v>438</v>
       </c>
       <c r="B145" t="s">
-        <v>445</v>
+        <v>439</v>
       </c>
       <c r="C145" s="1">
-        <v>448000.0</v>
+        <v>1200000.0</v>
       </c>
       <c r="D145" s="1">
-        <v>98.346</v>
+        <v>98.8</v>
       </c>
       <c r="E145" s="1">
-        <v>99.30427009</v>
+        <v>99.91491667</v>
       </c>
       <c r="F145" t="s">
         <v>8</v>
       </c>
       <c r="G145">
         <v>1.0</v>
       </c>
       <c r="H145" s="1">
-        <v>444883.13</v>
+        <v>1198979.0</v>
       </c>
       <c r="I145" s="1">
-        <v>-4293.05</v>
+        <v>-13379.0</v>
       </c>
       <c r="J145" s="1">
-        <v>-0.96498377000719</v>
+        <v>-1.1158660827254</v>
       </c>
       <c r="K145">
-        <v>1.1</v>
+        <v>3.24</v>
       </c>
       <c r="L145" t="s">
-        <v>446</v>
+        <v>440</v>
       </c>
       <c r="M145" s="1">
-        <v>440590.08</v>
+        <v>1185600.0</v>
       </c>
       <c r="N145" s="1">
-        <v>445499.67</v>
+        <v>1224435.62</v>
       </c>
       <c r="O145" s="1">
-        <v>0.32</v>
+        <v>0.87</v>
       </c>
       <c r="P145">
         <v>1</v>
       </c>
     </row>
     <row r="146" spans="1:16">
       <c r="A146" t="s">
-        <v>447</v>
+        <v>441</v>
       </c>
       <c r="B146" t="s">
-        <v>448</v>
+        <v>442</v>
       </c>
       <c r="C146" s="1">
-        <v>800000.0</v>
+        <v>504000.0</v>
       </c>
       <c r="D146" s="1">
-        <v>97.231</v>
+        <v>97.757</v>
       </c>
       <c r="E146" s="1">
-        <v>98.599555</v>
+        <v>100.0</v>
       </c>
       <c r="F146" t="s">
         <v>8</v>
       </c>
       <c r="G146">
         <v>1.0</v>
       </c>
       <c r="H146" s="1">
-        <v>788796.44</v>
+        <v>504000.0</v>
       </c>
       <c r="I146" s="1">
-        <v>-10948.44</v>
+        <v>-11304.72</v>
       </c>
       <c r="J146" s="1">
-        <v>-1.3879930796848</v>
+        <v>-2.243</v>
       </c>
       <c r="K146">
-        <v>0.49</v>
+        <v>0.83</v>
       </c>
       <c r="L146" t="s">
-        <v>449</v>
+        <v>443</v>
       </c>
       <c r="M146" s="1">
-        <v>777848.0</v>
+        <v>492695.28</v>
       </c>
       <c r="N146" s="1">
-        <v>781768.55</v>
+        <v>496863.42</v>
       </c>
       <c r="O146" s="1">
-        <v>0.56</v>
+        <v>0.35</v>
       </c>
       <c r="P146">
         <v>1</v>
       </c>
     </row>
     <row r="147" spans="1:16">
       <c r="A147" t="s">
-        <v>450</v>
+        <v>444</v>
       </c>
       <c r="B147" t="s">
-        <v>451</v>
+        <v>445</v>
       </c>
       <c r="C147" s="1">
-        <v>800000.0</v>
+        <v>513000.0</v>
       </c>
       <c r="D147" s="1">
-        <v>99.578</v>
+        <v>98.176</v>
       </c>
       <c r="E147" s="1">
-        <v>99.492</v>
+        <v>99.55553606</v>
       </c>
       <c r="F147" t="s">
         <v>8</v>
       </c>
       <c r="G147">
         <v>1.0</v>
       </c>
       <c r="H147" s="1">
-        <v>795936.0</v>
+        <v>510719.9</v>
       </c>
       <c r="I147" s="1">
-        <v>688.0</v>
+        <v>-7077.02</v>
       </c>
       <c r="J147" s="1">
-        <v>0.086439110682266</v>
+        <v>-1.3856949768356</v>
       </c>
       <c r="K147">
-        <v>0.6</v>
+        <v>2.34</v>
       </c>
       <c r="L147" t="s">
-        <v>452</v>
+        <v>446</v>
       </c>
       <c r="M147" s="1">
-        <v>796624.0</v>
+        <v>503642.88</v>
       </c>
       <c r="N147" s="1">
-        <v>801418.52</v>
+        <v>515643.92</v>
       </c>
       <c r="O147" s="1">
-        <v>0.57</v>
+        <v>0.36</v>
       </c>
       <c r="P147">
         <v>1</v>
       </c>
     </row>
     <row r="148" spans="1:16">
       <c r="A148" t="s">
-        <v>453</v>
+        <v>447</v>
       </c>
       <c r="B148" t="s">
-        <v>454</v>
+        <v>448</v>
       </c>
       <c r="C148" s="1">
-        <v>1200000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D148" s="1">
-        <v>99.143</v>
+        <v>99.84</v>
       </c>
       <c r="E148" s="1">
-        <v>100.58933333</v>
+        <v>99.897</v>
       </c>
       <c r="F148" t="s">
         <v>8</v>
       </c>
       <c r="G148">
         <v>1.0</v>
       </c>
       <c r="H148" s="1">
-        <v>1207072.0</v>
+        <v>299691.0</v>
       </c>
       <c r="I148" s="1">
-        <v>-17356.0</v>
+        <v>-171.0</v>
       </c>
       <c r="J148" s="1">
-        <v>-1.437859547732</v>
+        <v>-0.05705877053365</v>
       </c>
       <c r="K148">
-        <v>3.02</v>
-[...2 lines deleted...]
-        <v>455</v>
+        <v>0.25</v>
+      </c>
+      <c r="L148">
+        <v>764.38</v>
       </c>
       <c r="M148" s="1">
-        <v>1189716.0</v>
+        <v>299520.0</v>
       </c>
       <c r="N148" s="1">
-        <v>1225999.56</v>
+        <v>300284.38</v>
       </c>
       <c r="O148" s="1">
-        <v>0.87</v>
+        <v>0.21</v>
       </c>
       <c r="P148">
         <v>1</v>
       </c>
     </row>
     <row r="149" spans="1:16">
       <c r="A149" t="s">
-        <v>456</v>
+        <v>449</v>
       </c>
       <c r="B149" t="s">
-        <v>457</v>
+        <v>450</v>
       </c>
       <c r="C149" s="1">
-        <v>700000.0</v>
+        <v>1042000.0</v>
       </c>
       <c r="D149" s="1">
-        <v>88.661</v>
+        <v>101.17</v>
       </c>
       <c r="E149" s="1">
-        <v>86.18353143</v>
+        <v>100.89933973</v>
       </c>
       <c r="F149" t="s">
         <v>8</v>
       </c>
       <c r="G149">
         <v>1.0</v>
       </c>
       <c r="H149" s="1">
-        <v>603284.72</v>
+        <v>1051371.12</v>
       </c>
       <c r="I149" s="1">
-        <v>17342.28</v>
+        <v>2820.28</v>
       </c>
       <c r="J149" s="1">
-        <v>2.874642672866</v>
+        <v>0.26824780958412</v>
       </c>
       <c r="K149">
-        <v>0.06</v>
-[...2 lines deleted...]
-        <v>402.74</v>
+        <v>0.12</v>
+      </c>
+      <c r="L149" t="s">
+        <v>451</v>
       </c>
       <c r="M149" s="1">
-        <v>620627.0</v>
+        <v>1054191.4</v>
       </c>
       <c r="N149" s="1">
-        <v>621029.74</v>
+        <v>1055476.06</v>
       </c>
       <c r="O149" s="1">
-        <v>0.44</v>
+        <v>0.75</v>
       </c>
       <c r="P149">
         <v>1</v>
       </c>
     </row>
     <row r="150" spans="1:16">
       <c r="A150" t="s">
-        <v>458</v>
+        <v>452</v>
       </c>
       <c r="B150" t="s">
-        <v>459</v>
+        <v>453</v>
       </c>
       <c r="C150" s="1">
-        <v>511000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D150" s="1">
-        <v>101.335</v>
+        <v>98.601</v>
       </c>
       <c r="E150" s="1">
-        <v>100.27221135</v>
+        <v>100.0417275</v>
       </c>
       <c r="F150" t="s">
         <v>8</v>
       </c>
       <c r="G150">
         <v>1.0</v>
       </c>
       <c r="H150" s="1">
-        <v>512391.0</v>
+        <v>400166.91</v>
       </c>
       <c r="I150" s="1">
-        <v>5430.85</v>
+        <v>-5762.91</v>
       </c>
       <c r="J150" s="1">
-        <v>1.0599034721531</v>
+        <v>-1.440126571185</v>
       </c>
       <c r="K150">
-        <v>1.53</v>
+        <v>1.87</v>
       </c>
       <c r="L150" t="s">
-        <v>460</v>
+        <v>454</v>
       </c>
       <c r="M150" s="1">
-        <v>517821.85</v>
+        <v>394404.0</v>
       </c>
       <c r="N150" s="1">
-        <v>525644.35</v>
+        <v>401877.97</v>
       </c>
       <c r="O150" s="1">
-        <v>0.37</v>
+        <v>0.28</v>
       </c>
       <c r="P150">
         <v>1</v>
       </c>
     </row>
     <row r="151" spans="1:16">
       <c r="A151" t="s">
-        <v>461</v>
+        <v>455</v>
       </c>
       <c r="B151" t="s">
-        <v>462</v>
+        <v>456</v>
       </c>
       <c r="C151" s="1">
-        <v>700000.0</v>
+        <v>481000.0</v>
       </c>
       <c r="D151" s="1">
-        <v>100.748</v>
+        <v>99.879</v>
       </c>
       <c r="E151" s="1">
-        <v>102.939</v>
+        <v>100.0</v>
       </c>
       <c r="F151" t="s">
         <v>8</v>
       </c>
       <c r="G151">
         <v>1.0</v>
       </c>
       <c r="H151" s="1">
-        <v>720573.0</v>
+        <v>481000.0</v>
       </c>
       <c r="I151" s="1">
-        <v>-15337.0</v>
+        <v>-582.01</v>
       </c>
       <c r="J151" s="1">
-        <v>-2.1284450014086</v>
+        <v>-0.121</v>
       </c>
       <c r="K151">
-        <v>0.57</v>
+        <v>0.3</v>
       </c>
       <c r="L151" t="s">
-        <v>463</v>
+        <v>457</v>
       </c>
       <c r="M151" s="1">
-        <v>705236.0</v>
+        <v>480417.99</v>
       </c>
       <c r="N151" s="1">
-        <v>709198.67</v>
+        <v>481870.32</v>
       </c>
       <c r="O151" s="1">
-        <v>0.5</v>
+        <v>0.34</v>
       </c>
       <c r="P151">
         <v>1</v>
       </c>
     </row>
     <row r="152" spans="1:16">
       <c r="A152" t="s">
-        <v>464</v>
+        <v>458</v>
       </c>
       <c r="B152" t="s">
-        <v>465</v>
+        <v>459</v>
       </c>
       <c r="C152" s="1">
-        <v>1400000.0</v>
+        <v>551000.0</v>
       </c>
       <c r="D152" s="1">
-        <v>97.358</v>
+        <v>99.312</v>
       </c>
       <c r="E152" s="1">
-        <v>100.58606214</v>
+        <v>100.01896552</v>
       </c>
       <c r="F152" t="s">
         <v>8</v>
       </c>
       <c r="G152">
         <v>1.0</v>
       </c>
       <c r="H152" s="1">
-        <v>1408204.87</v>
+        <v>551104.5</v>
       </c>
       <c r="I152" s="1">
-        <v>-45192.87</v>
+        <v>-3895.38</v>
       </c>
       <c r="J152" s="1">
-        <v>-3.2092539205606</v>
+        <v>-0.7068314629984</v>
       </c>
       <c r="K152">
-        <v>0.45</v>
+        <v>0.56</v>
       </c>
       <c r="L152" t="s">
-        <v>466</v>
+        <v>460</v>
       </c>
       <c r="M152" s="1">
-        <v>1363012.0</v>
+        <v>547209.12</v>
       </c>
       <c r="N152" s="1">
-        <v>1369355.15</v>
+        <v>550273.59</v>
       </c>
       <c r="O152" s="1">
-        <v>0.98</v>
+        <v>0.39</v>
       </c>
       <c r="P152">
         <v>1</v>
       </c>
     </row>
     <row r="153" spans="1:16">
       <c r="A153" t="s">
-        <v>467</v>
+        <v>461</v>
       </c>
       <c r="B153" t="s">
-        <v>468</v>
+        <v>462</v>
       </c>
       <c r="C153" s="1">
-        <v>850000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D153" s="1">
-        <v>98.201</v>
+        <v>100.339</v>
       </c>
       <c r="E153" s="1">
-        <v>99.64942118</v>
+        <v>98.29879778</v>
       </c>
       <c r="F153" t="s">
         <v>8</v>
       </c>
       <c r="G153">
         <v>1.0</v>
       </c>
       <c r="H153" s="1">
-        <v>847020.08</v>
+        <v>884689.18</v>
       </c>
       <c r="I153" s="1">
-        <v>-12311.58</v>
+        <v>18361.82</v>
       </c>
       <c r="J153" s="1">
-        <v>-1.4535168989146</v>
+        <v>2.0755108590793</v>
       </c>
       <c r="K153">
-        <v>2.24</v>
+        <v>0.26</v>
       </c>
       <c r="L153" t="s">
-        <v>469</v>
+        <v>463</v>
       </c>
       <c r="M153" s="1">
-        <v>834708.5</v>
+        <v>903051.0</v>
       </c>
       <c r="N153" s="1">
-        <v>853711.24</v>
+        <v>905418.12</v>
       </c>
       <c r="O153" s="1">
-        <v>0.61</v>
+        <v>0.64</v>
       </c>
       <c r="P153">
         <v>1</v>
       </c>
     </row>
     <row r="154" spans="1:16">
       <c r="A154" t="s">
-        <v>470</v>
+        <v>464</v>
       </c>
       <c r="B154" t="s">
-        <v>471</v>
+        <v>465</v>
       </c>
       <c r="C154" s="1">
-        <v>400000.0</v>
+        <v>448000.0</v>
       </c>
       <c r="D154" s="1">
-        <v>102.577</v>
+        <v>97.797</v>
       </c>
       <c r="E154" s="1">
-        <v>103.50275</v>
+        <v>99.30427009</v>
       </c>
       <c r="F154" t="s">
         <v>8</v>
       </c>
       <c r="G154">
         <v>1.0</v>
       </c>
       <c r="H154" s="1">
-        <v>414011.0</v>
+        <v>444883.13</v>
       </c>
       <c r="I154" s="1">
-        <v>-3703.0</v>
+        <v>-6752.57</v>
       </c>
       <c r="J154" s="1">
-        <v>-0.89442067964378</v>
+        <v>-1.5178300871962</v>
       </c>
       <c r="K154">
-        <v>0.12</v>
-[...2 lines deleted...]
-        <v>468.49</v>
+        <v>1.31</v>
+      </c>
+      <c r="L154" t="s">
+        <v>466</v>
       </c>
       <c r="M154" s="1">
-        <v>410308.0</v>
+        <v>438130.56</v>
       </c>
       <c r="N154" s="1">
-        <v>410776.49</v>
+        <v>443999.05</v>
       </c>
       <c r="O154" s="1">
-        <v>0.29</v>
+        <v>0.31</v>
       </c>
       <c r="P154">
         <v>1</v>
       </c>
     </row>
     <row r="155" spans="1:16">
       <c r="A155" t="s">
-        <v>472</v>
+        <v>467</v>
       </c>
       <c r="B155" t="s">
-        <v>471</v>
+        <v>468</v>
       </c>
       <c r="C155" s="1">
-        <v>500000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D155" s="1">
-        <v>97.435</v>
+        <v>96.745</v>
       </c>
       <c r="E155" s="1">
-        <v>99.908</v>
+        <v>98.599555</v>
       </c>
       <c r="F155" t="s">
         <v>8</v>
       </c>
       <c r="G155">
         <v>1.0</v>
       </c>
       <c r="H155" s="1">
-        <v>499540.0</v>
+        <v>788796.44</v>
       </c>
       <c r="I155" s="1">
-        <v>-12365.0</v>
+        <v>-14836.44</v>
       </c>
       <c r="J155" s="1">
-        <v>-2.4752772550747</v>
+        <v>-1.8808959127655</v>
       </c>
       <c r="K155">
-        <v>0.84</v>
+        <v>0.72</v>
       </c>
       <c r="L155" t="s">
-        <v>473</v>
+        <v>469</v>
       </c>
       <c r="M155" s="1">
-        <v>487175.0</v>
+        <v>773960.0</v>
       </c>
       <c r="N155" s="1">
-        <v>491372.92</v>
+        <v>779729.86</v>
       </c>
       <c r="O155" s="1">
-        <v>0.35</v>
+        <v>0.55</v>
       </c>
       <c r="P155">
         <v>1</v>
       </c>
     </row>
     <row r="156" spans="1:16">
       <c r="A156" t="s">
-        <v>474</v>
+        <v>470</v>
       </c>
       <c r="B156" t="s">
-        <v>475</v>
+        <v>471</v>
       </c>
       <c r="C156" s="1">
-        <v>700000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D156" s="1">
-        <v>104.208</v>
+        <v>98.485</v>
       </c>
       <c r="E156" s="1">
-        <v>106.53128571</v>
+        <v>99.492</v>
       </c>
       <c r="F156" t="s">
         <v>8</v>
       </c>
       <c r="G156">
         <v>1.0</v>
       </c>
       <c r="H156" s="1">
-        <v>745719.0</v>
+        <v>795936.0</v>
       </c>
       <c r="I156" s="1">
-        <v>-16263.0</v>
+        <v>-8056.0</v>
       </c>
       <c r="J156" s="1">
-        <v>-2.1808482819936</v>
+        <v>-1.012141679733</v>
       </c>
       <c r="K156">
-        <v>2.14</v>
+        <v>1.03</v>
       </c>
       <c r="L156" t="s">
-        <v>476</v>
+        <v>472</v>
       </c>
       <c r="M156" s="1">
-        <v>729456.0</v>
+        <v>787880.0</v>
       </c>
       <c r="N156" s="1">
-        <v>744453.26</v>
+        <v>796099.18</v>
       </c>
       <c r="O156" s="1">
-        <v>0.53</v>
+        <v>0.56</v>
       </c>
       <c r="P156">
         <v>1</v>
       </c>
     </row>
     <row r="157" spans="1:16">
       <c r="A157" t="s">
-        <v>477</v>
+        <v>473</v>
       </c>
       <c r="B157" t="s">
-        <v>478</v>
+        <v>474</v>
       </c>
       <c r="C157" s="1">
-        <v>1239000.0</v>
+        <v>698000.0</v>
       </c>
       <c r="D157" s="1">
-        <v>98.2</v>
+        <v>99.966</v>
       </c>
       <c r="E157" s="1">
-        <v>99.90992252</v>
+        <v>100.0</v>
       </c>
       <c r="F157" t="s">
         <v>8</v>
       </c>
       <c r="G157">
         <v>1.0</v>
       </c>
       <c r="H157" s="1">
-        <v>1237883.94</v>
+        <v>698000.0</v>
       </c>
       <c r="I157" s="1">
-        <v>-21185.94</v>
+        <v>-237.32</v>
       </c>
       <c r="J157" s="1">
-        <v>-1.7114641619795</v>
+        <v>-0.034</v>
       </c>
       <c r="K157">
-        <v>0.6</v>
+        <v>0.28</v>
       </c>
       <c r="L157" t="s">
-        <v>479</v>
+        <v>475</v>
       </c>
       <c r="M157" s="1">
-        <v>1216698.0</v>
+        <v>697762.68</v>
       </c>
       <c r="N157" s="1">
-        <v>1224081.08</v>
+        <v>699697.52</v>
       </c>
       <c r="O157" s="1">
-        <v>0.87</v>
+        <v>0.49</v>
       </c>
       <c r="P157">
         <v>1</v>
       </c>
     </row>
     <row r="158" spans="1:16">
       <c r="A158" t="s">
-        <v>480</v>
+        <v>476</v>
       </c>
       <c r="B158" t="s">
-        <v>481</v>
+        <v>477</v>
       </c>
       <c r="C158" s="1">
-        <v>988000.0</v>
+        <v>649000.0</v>
       </c>
       <c r="D158" s="1">
-        <v>100.324</v>
+        <v>99.453</v>
       </c>
       <c r="E158" s="1">
-        <v>100.44048583</v>
+        <v>100.0</v>
       </c>
       <c r="F158" t="s">
         <v>8</v>
       </c>
       <c r="G158">
         <v>1.0</v>
       </c>
       <c r="H158" s="1">
-        <v>992352.0</v>
+        <v>649000.0</v>
       </c>
       <c r="I158" s="1">
-        <v>-1150.88</v>
+        <v>-3550.03</v>
       </c>
       <c r="J158" s="1">
-        <v>-0.1159749766212</v>
+        <v>-0.547</v>
       </c>
       <c r="K158">
-        <v>0.96</v>
+        <v>0.18</v>
       </c>
       <c r="L158" t="s">
-        <v>482</v>
+        <v>478</v>
       </c>
       <c r="M158" s="1">
-        <v>991201.12</v>
+        <v>645449.97</v>
       </c>
       <c r="N158" s="1">
-        <v>1000691.6</v>
+        <v>646648.49</v>
       </c>
       <c r="O158" s="1">
-        <v>0.71</v>
+        <v>0.46</v>
       </c>
       <c r="P158">
         <v>1</v>
       </c>
     </row>
     <row r="159" spans="1:16">
       <c r="A159" t="s">
-        <v>483</v>
+        <v>479</v>
       </c>
       <c r="B159" t="s">
-        <v>484</v>
+        <v>480</v>
       </c>
       <c r="C159" s="1">
-        <v>286000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D159" s="1">
-        <v>101.387</v>
+        <v>88.152</v>
       </c>
       <c r="E159" s="1">
-        <v>100.94948252</v>
+        <v>86.18353143</v>
       </c>
       <c r="F159" t="s">
         <v>8</v>
       </c>
       <c r="G159">
         <v>1.0</v>
       </c>
       <c r="H159" s="1">
-        <v>288715.52</v>
+        <v>603284.72</v>
       </c>
       <c r="I159" s="1">
-        <v>1251.3</v>
+        <v>13779.28</v>
       </c>
       <c r="J159" s="1">
-        <v>0.43340240247563</v>
+        <v>2.2840425993219</v>
       </c>
       <c r="K159">
-        <v>0.03</v>
+        <v>0.11</v>
       </c>
       <c r="L159">
-        <v>97.39</v>
+        <v>762.33</v>
       </c>
       <c r="M159" s="1">
-        <v>289966.82</v>
+        <v>617064.0</v>
       </c>
       <c r="N159" s="1">
-        <v>290064.21</v>
+        <v>617826.33</v>
       </c>
       <c r="O159" s="1">
-        <v>0.21</v>
+        <v>0.44</v>
       </c>
       <c r="P159">
         <v>1</v>
       </c>
     </row>
     <row r="160" spans="1:16">
       <c r="A160" t="s">
-        <v>485</v>
+        <v>481</v>
       </c>
       <c r="B160" t="s">
-        <v>486</v>
+        <v>482</v>
       </c>
       <c r="C160" s="1">
-        <v>300000.0</v>
+        <v>511000.0</v>
       </c>
       <c r="D160" s="1">
-        <v>102.487</v>
+        <v>100.964</v>
       </c>
       <c r="E160" s="1">
-        <v>105.263</v>
+        <v>100.27221135</v>
       </c>
       <c r="F160" t="s">
         <v>8</v>
       </c>
       <c r="G160">
         <v>1.0</v>
       </c>
       <c r="H160" s="1">
-        <v>315789.0</v>
+        <v>512391.0</v>
       </c>
       <c r="I160" s="1">
-        <v>-8328.0</v>
+        <v>3535.04</v>
       </c>
       <c r="J160" s="1">
-        <v>-2.6372039558059</v>
+        <v>0.68991063465205</v>
       </c>
       <c r="K160">
-        <v>4.16</v>
+        <v>1.79</v>
       </c>
       <c r="L160" t="s">
-        <v>487</v>
+        <v>483</v>
       </c>
       <c r="M160" s="1">
-        <v>307461.0</v>
+        <v>515926.04</v>
       </c>
       <c r="N160" s="1">
-        <v>319927.64</v>
+        <v>525061.04</v>
       </c>
       <c r="O160" s="1">
-        <v>0.23</v>
+        <v>0.37</v>
       </c>
       <c r="P160">
         <v>1</v>
       </c>
     </row>
     <row r="161" spans="1:16">
       <c r="A161" t="s">
-        <v>488</v>
+        <v>484</v>
       </c>
       <c r="B161" t="s">
-        <v>489</v>
+        <v>485</v>
       </c>
       <c r="C161" s="1">
-        <v>683000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D161" s="1">
-        <v>102.619</v>
+        <v>100.172</v>
       </c>
       <c r="E161" s="1">
-        <v>101.19198243</v>
+        <v>102.939</v>
       </c>
       <c r="F161" t="s">
         <v>8</v>
       </c>
       <c r="G161">
         <v>1.0</v>
       </c>
       <c r="H161" s="1">
-        <v>691141.24</v>
+        <v>720573.0</v>
       </c>
       <c r="I161" s="1">
-        <v>9746.53</v>
+        <v>-19369.0</v>
       </c>
       <c r="J161" s="1">
-        <v>1.4102081363283</v>
+        <v>-2.6879996891363</v>
       </c>
       <c r="K161">
-        <v>3.56</v>
+        <v>0.81</v>
       </c>
       <c r="L161" t="s">
-        <v>490</v>
+        <v>486</v>
       </c>
       <c r="M161" s="1">
-        <v>700887.77</v>
+        <v>701204.0</v>
       </c>
       <c r="N161" s="1">
-        <v>725202.1</v>
+        <v>706904.68</v>
       </c>
       <c r="O161" s="1">
-        <v>0.52</v>
+        <v>0.5</v>
       </c>
       <c r="P161">
         <v>1</v>
       </c>
     </row>
     <row r="162" spans="1:16">
       <c r="A162" t="s">
-        <v>491</v>
+        <v>487</v>
       </c>
       <c r="B162" t="s">
-        <v>492</v>
+        <v>488</v>
       </c>
       <c r="C162" s="1">
-        <v>600000.0</v>
+        <v>1400000.0</v>
       </c>
       <c r="D162" s="1">
-        <v>98.745</v>
+        <v>97.094</v>
       </c>
       <c r="E162" s="1">
-        <v>99.752715</v>
+        <v>100.58606214</v>
       </c>
       <c r="F162" t="s">
         <v>8</v>
       </c>
       <c r="G162">
         <v>1.0</v>
       </c>
       <c r="H162" s="1">
-        <v>598516.29</v>
+        <v>1408204.87</v>
       </c>
       <c r="I162" s="1">
-        <v>-6046.29</v>
+        <v>-48888.87</v>
       </c>
       <c r="J162" s="1">
-        <v>-1.0102131054779</v>
+        <v>-3.4717157312487</v>
       </c>
       <c r="K162">
-        <v>2.35</v>
+        <v>0.68</v>
       </c>
       <c r="L162" t="s">
-        <v>493</v>
+        <v>489</v>
       </c>
       <c r="M162" s="1">
-        <v>592470.0</v>
+        <v>1359316.0</v>
       </c>
       <c r="N162" s="1">
-        <v>606547.4</v>
+        <v>1368895.45</v>
       </c>
       <c r="O162" s="1">
-        <v>0.43</v>
+        <v>0.97</v>
       </c>
       <c r="P162">
         <v>1</v>
       </c>
     </row>
     <row r="163" spans="1:16">
       <c r="A163" t="s">
-        <v>494</v>
+        <v>490</v>
       </c>
       <c r="B163" t="s">
-        <v>495</v>
+        <v>491</v>
       </c>
       <c r="C163" s="1">
-        <v>683000.0</v>
+        <v>850000.0</v>
       </c>
       <c r="D163" s="1">
-        <v>100.346</v>
+        <v>97.665</v>
       </c>
       <c r="E163" s="1">
-        <v>100.0</v>
+        <v>99.64942118</v>
       </c>
       <c r="F163" t="s">
         <v>8</v>
       </c>
       <c r="G163">
         <v>1.0</v>
       </c>
       <c r="H163" s="1">
-        <v>683000.0</v>
+        <v>847020.08</v>
       </c>
       <c r="I163" s="1">
-        <v>2363.18</v>
+        <v>-16867.58</v>
       </c>
       <c r="J163" s="1">
-        <v>0.346</v>
+        <v>-1.9914026123206</v>
       </c>
       <c r="K163">
-        <v>0.04</v>
-[...2 lines deleted...]
-        <v>282.63</v>
+        <v>2.44</v>
+      </c>
+      <c r="L163" t="s">
+        <v>492</v>
       </c>
       <c r="M163" s="1">
-        <v>685363.18</v>
+        <v>830152.5</v>
       </c>
       <c r="N163" s="1">
-        <v>685645.81</v>
+        <v>850901.82</v>
       </c>
       <c r="O163" s="1">
-        <v>0.49</v>
+        <v>0.6</v>
       </c>
       <c r="P163">
         <v>1</v>
       </c>
     </row>
     <row r="164" spans="1:16">
       <c r="A164" t="s">
-        <v>496</v>
+        <v>493</v>
       </c>
       <c r="B164" t="s">
-        <v>497</v>
+        <v>494</v>
       </c>
       <c r="C164" s="1">
-        <v>1014000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D164" s="1">
-        <v>99.251</v>
+        <v>102.3</v>
       </c>
       <c r="E164" s="1">
-        <v>102.86484418</v>
+        <v>103.50275</v>
       </c>
       <c r="F164" t="s">
         <v>8</v>
       </c>
       <c r="G164">
         <v>1.0</v>
       </c>
       <c r="H164" s="1">
-        <v>1043049.52</v>
+        <v>414011.0</v>
       </c>
       <c r="I164" s="1">
-        <v>-36644.38</v>
+        <v>-4811.0</v>
       </c>
       <c r="J164" s="1">
-        <v>-3.5131965738309</v>
+        <v>-1.1620464190565</v>
       </c>
       <c r="K164">
-        <v>3.02</v>
+        <v>0.44</v>
       </c>
       <c r="L164" t="s">
-        <v>498</v>
+        <v>495</v>
       </c>
       <c r="M164" s="1">
-        <v>1006405.14</v>
+        <v>409200.0</v>
       </c>
       <c r="N164" s="1">
-        <v>1037033.5</v>
+        <v>410969.86</v>
       </c>
       <c r="O164" s="1">
-        <v>0.74</v>
+        <v>0.29</v>
       </c>
       <c r="P164">
         <v>1</v>
       </c>
     </row>
     <row r="165" spans="1:16">
       <c r="A165" t="s">
-        <v>499</v>
+        <v>496</v>
       </c>
       <c r="B165" t="s">
-        <v>500</v>
+        <v>494</v>
       </c>
       <c r="C165" s="1">
-        <v>600000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D165" s="1">
-        <v>98.193</v>
+        <v>97.253</v>
       </c>
       <c r="E165" s="1">
-        <v>99.99142833</v>
+        <v>99.908</v>
       </c>
       <c r="F165" t="s">
         <v>8</v>
       </c>
       <c r="G165">
         <v>1.0</v>
       </c>
       <c r="H165" s="1">
-        <v>599948.57</v>
+        <v>499540.0</v>
       </c>
       <c r="I165" s="1">
-        <v>-10790.57</v>
+        <v>-13275.0</v>
       </c>
       <c r="J165" s="1">
-        <v>-1.7985825018301</v>
+        <v>-2.6574448492613</v>
       </c>
       <c r="K165">
-        <v>0.81</v>
+        <v>1.11</v>
       </c>
       <c r="L165" t="s">
-        <v>501</v>
+        <v>497</v>
       </c>
       <c r="M165" s="1">
-        <v>589158.0</v>
+        <v>486265.0</v>
       </c>
       <c r="N165" s="1">
-        <v>594046.77</v>
+        <v>491808.4</v>
       </c>
       <c r="O165" s="1">
-        <v>0.42</v>
+        <v>0.35</v>
       </c>
       <c r="P165">
         <v>1</v>
       </c>
     </row>
     <row r="166" spans="1:16">
       <c r="A166" t="s">
-        <v>502</v>
+        <v>498</v>
       </c>
       <c r="B166" t="s">
-        <v>503</v>
+        <v>499</v>
       </c>
       <c r="C166" s="1">
-        <v>300000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D166" s="1">
-        <v>100.783</v>
+        <v>103.435</v>
       </c>
       <c r="E166" s="1">
-        <v>100.0</v>
+        <v>106.53128571</v>
       </c>
       <c r="F166" t="s">
         <v>8</v>
       </c>
       <c r="G166">
         <v>1.0</v>
       </c>
       <c r="H166" s="1">
-        <v>300000.0</v>
+        <v>745719.0</v>
       </c>
       <c r="I166" s="1">
-        <v>2349.0</v>
+        <v>-21674.0</v>
       </c>
       <c r="J166" s="1">
-        <v>0.783</v>
+        <v>-2.9064567216338</v>
       </c>
       <c r="K166">
-        <v>0.1</v>
-[...2 lines deleted...]
-        <v>303.29</v>
+        <v>2.43</v>
+      </c>
+      <c r="L166" t="s">
+        <v>500</v>
       </c>
       <c r="M166" s="1">
-        <v>302349.0</v>
+        <v>724045.0</v>
       </c>
       <c r="N166" s="1">
-        <v>302652.29</v>
+        <v>741079.93</v>
       </c>
       <c r="O166" s="1">
-        <v>0.22</v>
+        <v>0.52</v>
       </c>
       <c r="P166">
         <v>1</v>
       </c>
     </row>
     <row r="167" spans="1:16">
       <c r="A167" t="s">
-        <v>504</v>
+        <v>501</v>
       </c>
       <c r="B167" t="s">
-        <v>505</v>
+        <v>502</v>
       </c>
       <c r="C167" s="1">
-        <v>900000.0</v>
+        <v>1239000.0</v>
       </c>
       <c r="D167" s="1">
-        <v>96.024</v>
+        <v>97.529</v>
       </c>
       <c r="E167" s="1">
-        <v>97.25955556</v>
+        <v>99.90992252</v>
       </c>
       <c r="F167" t="s">
         <v>8</v>
       </c>
       <c r="G167">
         <v>1.0</v>
       </c>
       <c r="H167" s="1">
-        <v>875336.0</v>
+        <v>1237883.94</v>
       </c>
       <c r="I167" s="1">
-        <v>-11120.0</v>
+        <v>-29499.63</v>
       </c>
       <c r="J167" s="1">
-        <v>-1.2703693210379</v>
+        <v>-2.3830691268198</v>
       </c>
       <c r="K167">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.84</v>
+      </c>
+      <c r="L167" t="s">
+        <v>503</v>
       </c>
       <c r="M167" s="1">
-        <v>864216.0</v>
+        <v>1208384.31</v>
       </c>
       <c r="N167" s="1">
-        <v>864216.0</v>
+        <v>1218843.68</v>
       </c>
       <c r="O167" s="1">
-        <v>0.62</v>
+        <v>0.86</v>
       </c>
       <c r="P167">
         <v>1</v>
       </c>
     </row>
     <row r="168" spans="1:16">
       <c r="A168" t="s">
+        <v>504</v>
+      </c>
+      <c r="B168" t="s">
+        <v>505</v>
+      </c>
+      <c r="C168" s="1">
+        <v>988000.0</v>
+      </c>
+      <c r="D168" s="1">
+        <v>99.965</v>
+      </c>
+      <c r="E168" s="1">
+        <v>100.44048583</v>
+      </c>
+      <c r="F168" t="s">
+        <v>8</v>
+      </c>
+      <c r="G168">
+        <v>1.0</v>
+      </c>
+      <c r="H168" s="1">
+        <v>992352.0</v>
+      </c>
+      <c r="I168" s="1">
+        <v>-4697.8</v>
+      </c>
+      <c r="J168" s="1">
+        <v>-0.47340056754055</v>
+      </c>
+      <c r="K168">
+        <v>1.24</v>
+      </c>
+      <c r="L168" t="s">
         <v>506</v>
       </c>
-      <c r="B168" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M168" s="1">
-        <v>300450.0</v>
+        <v>987654.2</v>
       </c>
       <c r="N168" s="1">
-        <v>309478.77</v>
+        <v>999871.84</v>
       </c>
       <c r="O168" s="1">
-        <v>0.22</v>
+        <v>0.71</v>
       </c>
       <c r="P168">
         <v>1</v>
       </c>
     </row>
     <row r="169" spans="1:16">
       <c r="A169" t="s">
-        <v>509</v>
+        <v>507</v>
       </c>
       <c r="B169" t="s">
-        <v>510</v>
+        <v>508</v>
       </c>
       <c r="C169" s="1">
-        <v>431000.0</v>
+        <v>286000.0</v>
       </c>
       <c r="D169" s="1">
-        <v>99.677</v>
+        <v>100.542</v>
       </c>
       <c r="E169" s="1">
-        <v>99.695</v>
+        <v>100.94948252</v>
       </c>
       <c r="F169" t="s">
         <v>8</v>
       </c>
       <c r="G169">
         <v>1.0</v>
       </c>
       <c r="H169" s="1">
-        <v>429685.45</v>
+        <v>288715.52</v>
       </c>
       <c r="I169" s="1">
-        <v>-77.58</v>
+        <v>-1165.4</v>
       </c>
       <c r="J169" s="1">
-        <v>-0.01805506795727</v>
+        <v>-0.40364993194685</v>
       </c>
       <c r="K169">
-        <v>0.34</v>
-[...2 lines deleted...]
-        <v>511</v>
+        <v>0.32</v>
+      </c>
+      <c r="L169">
+        <v>908.96</v>
       </c>
       <c r="M169" s="1">
-        <v>429607.87</v>
+        <v>287550.12</v>
       </c>
       <c r="N169" s="1">
-        <v>431069.14</v>
+        <v>288459.08</v>
       </c>
       <c r="O169" s="1">
-        <v>0.31</v>
+        <v>0.2</v>
       </c>
       <c r="P169">
         <v>1</v>
       </c>
     </row>
     <row r="170" spans="1:16">
       <c r="A170" t="s">
-        <v>512</v>
+        <v>509</v>
       </c>
       <c r="B170" t="s">
-        <v>513</v>
+        <v>510</v>
       </c>
       <c r="C170" s="1">
-        <v>1100000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D170" s="1">
-        <v>82.873</v>
+        <v>101.958</v>
       </c>
       <c r="E170" s="1">
-        <v>81.54266545</v>
+        <v>105.263</v>
       </c>
       <c r="F170" t="s">
         <v>8</v>
       </c>
       <c r="G170">
         <v>1.0</v>
       </c>
       <c r="H170" s="1">
-        <v>896969.32</v>
+        <v>315789.0</v>
       </c>
       <c r="I170" s="1">
-        <v>14633.68</v>
+        <v>-9915.0</v>
       </c>
       <c r="J170" s="1">
-        <v>1.631458253221</v>
+        <v>-3.1397547096321</v>
       </c>
       <c r="K170">
-        <v>0.47</v>
-[...2 lines deleted...]
-        <v>514</v>
+        <v>0.22</v>
+      </c>
+      <c r="L170">
+        <v>659.79</v>
       </c>
       <c r="M170" s="1">
-        <v>911603.0</v>
+        <v>305874.0</v>
       </c>
       <c r="N170" s="1">
-        <v>916824.23</v>
+        <v>306533.79</v>
       </c>
       <c r="O170" s="1">
-        <v>0.65</v>
+        <v>0.22</v>
       </c>
       <c r="P170">
         <v>1</v>
       </c>
     </row>
     <row r="171" spans="1:16">
       <c r="A171" t="s">
-        <v>515</v>
+        <v>511</v>
       </c>
       <c r="B171" t="s">
-        <v>516</v>
+        <v>512</v>
       </c>
       <c r="C171" s="1">
-        <v>1100000.0</v>
+        <v>683000.0</v>
       </c>
       <c r="D171" s="1">
-        <v>89.836</v>
+        <v>101.994</v>
       </c>
       <c r="E171" s="1">
-        <v>89.78073818</v>
+        <v>101.19198243</v>
       </c>
       <c r="F171" t="s">
         <v>8</v>
       </c>
       <c r="G171">
         <v>1.0</v>
       </c>
       <c r="H171" s="1">
-        <v>987588.12</v>
+        <v>691141.24</v>
       </c>
       <c r="I171" s="1">
-        <v>607.88</v>
+        <v>5477.78</v>
       </c>
       <c r="J171" s="1">
-        <v>0.061551975736606</v>
+        <v>0.79257027116483</v>
       </c>
       <c r="K171">
-        <v>0.6</v>
+        <v>3.84</v>
       </c>
       <c r="L171" t="s">
-        <v>517</v>
+        <v>513</v>
       </c>
       <c r="M171" s="1">
-        <v>988196.0</v>
+        <v>696619.02</v>
       </c>
       <c r="N171" s="1">
-        <v>994773.4</v>
+        <v>722863.06</v>
       </c>
       <c r="O171" s="1">
-        <v>0.71</v>
+        <v>0.51</v>
       </c>
       <c r="P171">
         <v>1</v>
       </c>
     </row>
     <row r="172" spans="1:16">
       <c r="A172" t="s">
-        <v>518</v>
+        <v>514</v>
       </c>
       <c r="B172" t="s">
-        <v>519</v>
+        <v>515</v>
       </c>
       <c r="C172" s="1">
-        <v>200000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D172" s="1">
-        <v>101.033</v>
+        <v>98.223</v>
       </c>
       <c r="E172" s="1">
-        <v>102.932</v>
+        <v>99.752715</v>
       </c>
       <c r="F172" t="s">
         <v>8</v>
       </c>
       <c r="G172">
         <v>1.0</v>
       </c>
       <c r="H172" s="1">
-        <v>205864.0</v>
+        <v>598516.29</v>
       </c>
       <c r="I172" s="1">
-        <v>-3798.0</v>
+        <v>-9178.29</v>
       </c>
       <c r="J172" s="1">
-        <v>-1.8449073174523</v>
+        <v>-1.5335071331141</v>
       </c>
       <c r="K172">
-        <v>0.17</v>
-[...2 lines deleted...]
-        <v>349.32</v>
+        <v>2.61</v>
+      </c>
+      <c r="L172" t="s">
+        <v>516</v>
       </c>
       <c r="M172" s="1">
-        <v>202066.0</v>
+        <v>589338.0</v>
       </c>
       <c r="N172" s="1">
-        <v>202415.32</v>
+        <v>605007.86</v>
       </c>
       <c r="O172" s="1">
-        <v>0.14</v>
+        <v>0.43</v>
       </c>
       <c r="P172">
         <v>1</v>
       </c>
     </row>
     <row r="173" spans="1:16">
       <c r="A173" t="s">
-        <v>520</v>
+        <v>517</v>
       </c>
       <c r="B173" t="s">
-        <v>521</v>
+        <v>518</v>
       </c>
       <c r="C173" s="1">
-        <v>800000.0</v>
+        <v>683000.0</v>
       </c>
       <c r="D173" s="1">
-        <v>98.786</v>
+        <v>99.743</v>
       </c>
       <c r="E173" s="1">
-        <v>100.1375</v>
+        <v>100.0</v>
       </c>
       <c r="F173" t="s">
         <v>8</v>
       </c>
       <c r="G173">
         <v>1.0</v>
       </c>
       <c r="H173" s="1">
-        <v>801100.0</v>
+        <v>683000.0</v>
       </c>
       <c r="I173" s="1">
-        <v>-10812.0</v>
+        <v>-1755.31</v>
       </c>
       <c r="J173" s="1">
-        <v>-1.3496442391711</v>
+        <v>-0.257</v>
       </c>
       <c r="K173">
-        <v>1.91</v>
+        <v>0.3</v>
       </c>
       <c r="L173" t="s">
-        <v>522</v>
+        <v>519</v>
       </c>
       <c r="M173" s="1">
-        <v>790288.0</v>
+        <v>681244.69</v>
       </c>
       <c r="N173" s="1">
-        <v>805560.61</v>
+        <v>683293.76</v>
       </c>
       <c r="O173" s="1">
-        <v>0.57</v>
+        <v>0.48</v>
       </c>
       <c r="P173">
         <v>1</v>
       </c>
     </row>
     <row r="174" spans="1:16">
       <c r="A174" t="s">
+        <v>520</v>
+      </c>
+      <c r="B174" t="s">
+        <v>521</v>
+      </c>
+      <c r="C174" s="1">
+        <v>1014000.0</v>
+      </c>
+      <c r="D174" s="1">
+        <v>99.072</v>
+      </c>
+      <c r="E174" s="1">
+        <v>102.86484418</v>
+      </c>
+      <c r="F174" t="s">
+        <v>8</v>
+      </c>
+      <c r="G174">
+        <v>1.0</v>
+      </c>
+      <c r="H174" s="1">
+        <v>1043049.52</v>
+      </c>
+      <c r="I174" s="1">
+        <v>-38459.44</v>
+      </c>
+      <c r="J174" s="1">
+        <v>-3.6872113224308</v>
+      </c>
+      <c r="K174">
+        <v>3.28</v>
+      </c>
+      <c r="L174" t="s">
+        <v>522</v>
+      </c>
+      <c r="M174" s="1">
+        <v>1004590.08</v>
+      </c>
+      <c r="N174" s="1">
+        <v>1037822.89</v>
+      </c>
+      <c r="O174" s="1">
+        <v>0.73</v>
+      </c>
+      <c r="P174">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="175" spans="1:16">
+      <c r="A175" t="s">
         <v>523</v>
       </c>
-      <c r="B174" t="s">
+      <c r="B175" t="s">
         <v>524</v>
       </c>
-      <c r="C174" s="1">
+      <c r="C175" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="D175" s="1">
+        <v>97.637</v>
+      </c>
+      <c r="E175" s="1">
+        <v>99.99142833</v>
+      </c>
+      <c r="F175" t="s">
+        <v>8</v>
+      </c>
+      <c r="G175">
+        <v>1.0</v>
+      </c>
+      <c r="H175" s="1">
+        <v>599948.57</v>
+      </c>
+      <c r="I175" s="1">
+        <v>-14126.57</v>
+      </c>
+      <c r="J175" s="1">
+        <v>-2.3546301643823</v>
+      </c>
+      <c r="K175">
+        <v>1.02</v>
+      </c>
+      <c r="L175" t="s">
+        <v>525</v>
+      </c>
+      <c r="M175" s="1">
+        <v>585822.0</v>
+      </c>
+      <c r="N175" s="1">
+        <v>591932.96</v>
+      </c>
+      <c r="O175" s="1">
+        <v>0.42</v>
+      </c>
+      <c r="P175">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="176" spans="1:16">
+      <c r="A176" t="s">
+        <v>526</v>
+      </c>
+      <c r="B176" t="s">
+        <v>527</v>
+      </c>
+      <c r="C176" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="D176" s="1">
+        <v>100.321</v>
+      </c>
+      <c r="E176" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F176" t="s">
+        <v>8</v>
+      </c>
+      <c r="G176">
+        <v>1.0</v>
+      </c>
+      <c r="H176" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="I176" s="1">
+        <v>963.0</v>
+      </c>
+      <c r="J176" s="1">
+        <v>0.321</v>
+      </c>
+      <c r="K176">
+        <v>0.35</v>
+      </c>
+      <c r="L176" t="s">
+        <v>528</v>
+      </c>
+      <c r="M176" s="1">
+        <v>300963.0</v>
+      </c>
+      <c r="N176" s="1">
+        <v>302024.51</v>
+      </c>
+      <c r="O176" s="1">
+        <v>0.21</v>
+      </c>
+      <c r="P176">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="177" spans="1:16">
+      <c r="A177" t="s">
+        <v>529</v>
+      </c>
+      <c r="B177" t="s">
+        <v>530</v>
+      </c>
+      <c r="C177" s="1">
+        <v>900000.0</v>
+      </c>
+      <c r="D177" s="1">
+        <v>95.727</v>
+      </c>
+      <c r="E177" s="1">
+        <v>97.25955556</v>
+      </c>
+      <c r="F177" t="s">
+        <v>8</v>
+      </c>
+      <c r="G177">
+        <v>1.0</v>
+      </c>
+      <c r="H177" s="1">
+        <v>875336.0</v>
+      </c>
+      <c r="I177" s="1">
+        <v>-13793.0</v>
+      </c>
+      <c r="J177" s="1">
+        <v>-1.5757377738377</v>
+      </c>
+      <c r="K177">
+        <v>0.17</v>
+      </c>
+      <c r="L177" t="s">
+        <v>531</v>
+      </c>
+      <c r="M177" s="1">
+        <v>861543.0</v>
+      </c>
+      <c r="N177" s="1">
+        <v>863084.1</v>
+      </c>
+      <c r="O177" s="1">
+        <v>0.61</v>
+      </c>
+      <c r="P177">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="178" spans="1:16">
+      <c r="A178" t="s">
+        <v>532</v>
+      </c>
+      <c r="B178" t="s">
+        <v>533</v>
+      </c>
+      <c r="C178" s="1">
+        <v>431000.0</v>
+      </c>
+      <c r="D178" s="1">
+        <v>99.071</v>
+      </c>
+      <c r="E178" s="1">
+        <v>99.695</v>
+      </c>
+      <c r="F178" t="s">
+        <v>8</v>
+      </c>
+      <c r="G178">
+        <v>1.0</v>
+      </c>
+      <c r="H178" s="1">
+        <v>429685.45</v>
+      </c>
+      <c r="I178" s="1">
+        <v>-2689.44</v>
+      </c>
+      <c r="J178" s="1">
+        <v>-0.62590902251868</v>
+      </c>
+      <c r="K178">
+        <v>0.6</v>
+      </c>
+      <c r="L178" t="s">
+        <v>534</v>
+      </c>
+      <c r="M178" s="1">
+        <v>426996.01</v>
+      </c>
+      <c r="N178" s="1">
+        <v>429564.3</v>
+      </c>
+      <c r="O178" s="1">
+        <v>0.3</v>
+      </c>
+      <c r="P178">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="179" spans="1:16">
+      <c r="A179" t="s">
+        <v>535</v>
+      </c>
+      <c r="B179" t="s">
+        <v>536</v>
+      </c>
+      <c r="C179" s="1">
+        <v>1100000.0</v>
+      </c>
+      <c r="D179" s="1">
+        <v>82.473</v>
+      </c>
+      <c r="E179" s="1">
+        <v>81.54266545</v>
+      </c>
+      <c r="F179" t="s">
+        <v>8</v>
+      </c>
+      <c r="G179">
+        <v>1.0</v>
+      </c>
+      <c r="H179" s="1">
+        <v>896969.32</v>
+      </c>
+      <c r="I179" s="1">
+        <v>10233.68</v>
+      </c>
+      <c r="J179" s="1">
+        <v>1.1409175065207</v>
+      </c>
+      <c r="K179">
+        <v>0.53</v>
+      </c>
+      <c r="L179" t="s">
+        <v>537</v>
+      </c>
+      <c r="M179" s="1">
+        <v>907203.0</v>
+      </c>
+      <c r="N179" s="1">
+        <v>912989.3</v>
+      </c>
+      <c r="O179" s="1">
+        <v>0.65</v>
+      </c>
+      <c r="P179">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="180" spans="1:16">
+      <c r="A180" t="s">
+        <v>538</v>
+      </c>
+      <c r="B180" t="s">
+        <v>539</v>
+      </c>
+      <c r="C180" s="1">
+        <v>1100000.0</v>
+      </c>
+      <c r="D180" s="1">
+        <v>89.523</v>
+      </c>
+      <c r="E180" s="1">
+        <v>89.78073818</v>
+      </c>
+      <c r="F180" t="s">
+        <v>8</v>
+      </c>
+      <c r="G180">
+        <v>1.0</v>
+      </c>
+      <c r="H180" s="1">
+        <v>987588.12</v>
+      </c>
+      <c r="I180" s="1">
+        <v>-2835.12</v>
+      </c>
+      <c r="J180" s="1">
+        <v>-0.28707514221617</v>
+      </c>
+      <c r="K180">
+        <v>0.65</v>
+      </c>
+      <c r="L180" t="s">
+        <v>540</v>
+      </c>
+      <c r="M180" s="1">
+        <v>984753.0</v>
+      </c>
+      <c r="N180" s="1">
+        <v>991895.47</v>
+      </c>
+      <c r="O180" s="1">
+        <v>0.7</v>
+      </c>
+      <c r="P180">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="181" spans="1:16">
+      <c r="A181" t="s">
+        <v>541</v>
+      </c>
+      <c r="B181" t="s">
+        <v>542</v>
+      </c>
+      <c r="C181" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="D181" s="1">
+        <v>100.586</v>
+      </c>
+      <c r="E181" s="1">
+        <v>102.932</v>
+      </c>
+      <c r="F181" t="s">
+        <v>8</v>
+      </c>
+      <c r="G181">
+        <v>1.0</v>
+      </c>
+      <c r="H181" s="1">
+        <v>205864.0</v>
+      </c>
+      <c r="I181" s="1">
+        <v>-4692.0</v>
+      </c>
+      <c r="J181" s="1">
+        <v>-2.2791746007073</v>
+      </c>
+      <c r="K181">
+        <v>0.43</v>
+      </c>
+      <c r="L181">
+        <v>863.01</v>
+      </c>
+      <c r="M181" s="1">
+        <v>201172.0</v>
+      </c>
+      <c r="N181" s="1">
+        <v>202035.01</v>
+      </c>
+      <c r="O181" s="1">
+        <v>0.14</v>
+      </c>
+      <c r="P181">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="182" spans="1:16">
+      <c r="A182" t="s">
+        <v>543</v>
+      </c>
+      <c r="B182" t="s">
+        <v>544</v>
+      </c>
+      <c r="C182" s="1">
+        <v>800000.0</v>
+      </c>
+      <c r="D182" s="1">
+        <v>98.548</v>
+      </c>
+      <c r="E182" s="1">
+        <v>100.1375</v>
+      </c>
+      <c r="F182" t="s">
+        <v>8</v>
+      </c>
+      <c r="G182">
+        <v>1.0</v>
+      </c>
+      <c r="H182" s="1">
+        <v>801100.0</v>
+      </c>
+      <c r="I182" s="1">
+        <v>-12716.0</v>
+      </c>
+      <c r="J182" s="1">
+        <v>-1.587317438522</v>
+      </c>
+      <c r="K182">
+        <v>2.13</v>
+      </c>
+      <c r="L182" t="s">
+        <v>545</v>
+      </c>
+      <c r="M182" s="1">
+        <v>788384.0</v>
+      </c>
+      <c r="N182" s="1">
+        <v>805384.28</v>
+      </c>
+      <c r="O182" s="1">
+        <v>0.57</v>
+      </c>
+      <c r="P182">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="183" spans="1:16">
+      <c r="A183" t="s">
+        <v>546</v>
+      </c>
+      <c r="B183" t="s">
+        <v>547</v>
+      </c>
+      <c r="C183" s="1">
         <v>-3300000.0</v>
       </c>
-      <c r="D174" s="1">
-[...2 lines deleted...]
-      <c r="E174" s="1">
+      <c r="D183" s="1">
+        <v>10.27317788</v>
+      </c>
+      <c r="E183" s="1">
         <v>0.0</v>
       </c>
-      <c r="F174" t="s">
-[...5 lines deleted...]
-      <c r="H174" s="1">
+      <c r="F183" t="s">
+        <v>8</v>
+      </c>
+      <c r="G183">
+        <v>1.0</v>
+      </c>
+      <c r="H183" s="1">
         <v>0.0</v>
       </c>
-      <c r="I174" s="1">
-[...2 lines deleted...]
-      <c r="J174" s="1">
+      <c r="I183" s="1">
+        <v>-313348.2</v>
+      </c>
+      <c r="J183" s="1">
         <v>0</v>
       </c>
-      <c r="K174">
+      <c r="K183">
         <v>0.0</v>
       </c>
-      <c r="L174" t="s">
-[...11 lines deleted...]
-      <c r="P174">
+      <c r="L183" t="s">
+        <v>548</v>
+      </c>
+      <c r="M183" s="1">
+        <v>-313348.2</v>
+      </c>
+      <c r="N183" s="1">
+        <v>-339014.87</v>
+      </c>
+      <c r="O183" s="1">
+        <v>-0.24</v>
+      </c>
+      <c r="P183">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>