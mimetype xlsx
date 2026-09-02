--- v4 (2026-08-13)
+++ v5 (2026-09-02)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="549">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="565">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>I</t>
   </si>
   <si>
     <t>FR0011024249</t>
   </si>
   <si>
@@ -124,1587 +124,1635 @@
   <si>
     <t>FR001400KPZ3</t>
   </si>
   <si>
     <t>Ofi Invest ESG Liquidités PART I</t>
   </si>
   <si>
     <t>DU100626</t>
   </si>
   <si>
     <t>EURO-SCHATZ JUN 26</t>
   </si>
   <si>
     <t>OE100626</t>
   </si>
   <si>
     <t>EURO-BOBL JUN 26</t>
   </si>
   <si>
     <t>XS2986639701</t>
   </si>
   <si>
     <t>A2A SPA 3.625 30/01/2035</t>
   </si>
   <si>
-    <t>8 175.62</t>
+    <t>9 732.88</t>
+  </si>
+  <si>
+    <t>XS3399007288</t>
+  </si>
+  <si>
+    <t>ABERTIS INFRAESTRUCTURAS SA 3.625 08/03/2032</t>
   </si>
   <si>
     <t>XS2809859536</t>
   </si>
   <si>
     <t>ACHMEA BV 02/11/2044</t>
   </si>
   <si>
-    <t>9 985.68</t>
+    <t>11 015.14</t>
+  </si>
+  <si>
+    <t>XS3388179676</t>
+  </si>
+  <si>
+    <t>ADIDAS AG 3.5 26/05/2031</t>
+  </si>
+  <si>
+    <t>BE6369832363</t>
+  </si>
+  <si>
+    <t>AGEAS SA PERP</t>
+  </si>
+  <si>
+    <t>27 363.01</t>
   </si>
   <si>
     <t>BE6317598850</t>
   </si>
   <si>
-    <t>AGEAS SA PERP</t>
-[...8 lines deleted...]
-    <t>24 143.84</t>
+    <t>15 245.21</t>
   </si>
   <si>
     <t>XS3237229193</t>
   </si>
   <si>
     <t>AIB GROUP PLC 02/12/2036</t>
   </si>
   <si>
-    <t>17 658.08</t>
+    <t>19 811.51</t>
   </si>
   <si>
     <t>FR0014013VX5</t>
   </si>
   <si>
     <t>AIR LIQUIDE FINANCE SA 3 05/05/2033</t>
   </si>
   <si>
+    <t>1 726.03</t>
+  </si>
+  <si>
     <t>XS2251233651</t>
   </si>
   <si>
     <t>AKELIUS RESIDENTIAL PROPERTY FINAN 1.125 11/01/2029</t>
   </si>
   <si>
-    <t>2 793.82</t>
+    <t>3 244.44</t>
   </si>
   <si>
     <t>XS3324546251</t>
   </si>
   <si>
     <t>AKZO NOBEL NV 4 25/03/2031</t>
   </si>
   <si>
-    <t>4 052.05</t>
+    <t>5 641.10</t>
   </si>
   <si>
     <t>XS3359749481</t>
   </si>
   <si>
     <t>ALLIANDER NV 3.25 30/04/2031</t>
   </si>
   <si>
+    <t>1 274.62</t>
+  </si>
+  <si>
     <t>XS2829852842</t>
   </si>
   <si>
     <t>ALLIANDER NV PERP</t>
   </si>
   <si>
-    <t>19 849.32</t>
+    <t>21 082.19</t>
   </si>
   <si>
     <t>XS3357187809</t>
   </si>
   <si>
     <t>ALPHA BANK SA 06/05/2032</t>
   </si>
   <si>
-    <t>1 546.03</t>
-[...5 lines deleted...]
-    <t>ALPHABET INC 3 06/05/2033</t>
+    <t>4 981.64</t>
+  </si>
+  <si>
+    <t>XS3372845746</t>
+  </si>
+  <si>
+    <t>ALPHABET INC 3.45 11/05/2032</t>
+  </si>
+  <si>
+    <t>1 361.10</t>
   </si>
   <si>
     <t>XS3224609456</t>
   </si>
   <si>
     <t>ALPHABET INC 3.5 06/11/2038</t>
   </si>
   <si>
-    <t>5 720.82</t>
+    <t>6 323.01</t>
   </si>
   <si>
     <t>XS3229091015</t>
   </si>
   <si>
     <t>AMCOR UK FINANCE PLC 3.75 20/02/2033</t>
   </si>
   <si>
-    <t>4 332.33</t>
+    <t>5 363.84</t>
   </si>
   <si>
     <t>FR001400ZZD7</t>
   </si>
   <si>
     <t>ARKEMA SA PERP</t>
   </si>
   <si>
-    <t>24 661.64</t>
-[...1 lines deleted...]
-  <si>
     <t>XS3070545234</t>
   </si>
   <si>
     <t>AROUNDTOWN SA 3.5 13/05/2030</t>
   </si>
   <si>
+    <t>3 164.38</t>
+  </si>
+  <si>
     <t>XS2790191303</t>
   </si>
   <si>
     <t>ASR NEDERLAND NV PERP</t>
   </si>
   <si>
-    <t>10 091.78</t>
+    <t>11 543.84</t>
   </si>
   <si>
     <t>XS2872909770</t>
   </si>
   <si>
     <t>ASTRAZENECA FINANCE LLC 3.278 05/08/2033</t>
   </si>
   <si>
-    <t>49 179.43</t>
+    <t>52 655.01</t>
+  </si>
+  <si>
+    <t>XS3393830651</t>
+  </si>
+  <si>
+    <t>AXA SA 29/05/2056</t>
   </si>
   <si>
     <t>XS2737652474</t>
   </si>
   <si>
     <t>AXA SA PERP</t>
   </si>
   <si>
-    <t>19 782.93</t>
+    <t>23 107.79</t>
   </si>
   <si>
     <t>XS2432565187</t>
   </si>
   <si>
     <t>BALDER FINLAND OYJ 2 18/01/2031</t>
   </si>
   <si>
-    <t>3 205.48</t>
+    <t>3 753.42</t>
   </si>
   <si>
     <t>XS2762369549</t>
   </si>
   <si>
     <t>BANCO BILBAO VIZCAYA ARGENTARIA SA 08/02/2036</t>
   </si>
   <si>
-    <t>10 257.53</t>
+    <t>12 394.52</t>
   </si>
   <si>
     <t>IT0005632267</t>
   </si>
   <si>
     <t>BANCO BPM SPA 3.375 21/01/2030</t>
   </si>
   <si>
-    <t>8 338.01</t>
+    <t>9 800.82</t>
   </si>
   <si>
     <t>XS3352075058</t>
   </si>
   <si>
     <t>BANCO SANTANDER SA 22/04/2038</t>
   </si>
   <si>
-    <t>2 678.08</t>
+    <t>5 006.85</t>
   </si>
   <si>
     <t>XS2817323749</t>
   </si>
   <si>
     <t>BANCO SANTANDER SA PERP</t>
   </si>
   <si>
-    <t>9 910.11</t>
+    <t>1 711.96</t>
   </si>
   <si>
     <t>XS2345798271</t>
   </si>
   <si>
     <t>BANK OF AMERICA CORP 24/05/2032</t>
   </si>
   <si>
-    <t>18 272.07</t>
-[...1 lines deleted...]
-  <si>
     <t>XS3332496184</t>
   </si>
   <si>
     <t>BANK OF IRELAND GROUP PLC 02/04/2034</t>
   </si>
   <si>
-    <t>3 862.05</t>
+    <t>5 658.35</t>
   </si>
   <si>
     <t>XS2817924660</t>
   </si>
   <si>
     <t>BANK OF IRELAND GROUP PLC 10/08/2034</t>
   </si>
   <si>
-    <t>4 811.68</t>
+    <t>5 157.85</t>
   </si>
   <si>
     <t>XS3112064947</t>
   </si>
   <si>
     <t>BANK OF MONTREAL 09/01/2032</t>
   </si>
   <si>
-    <t>15 976.11</t>
+    <t>18 512.00</t>
   </si>
   <si>
     <t>FR0014015J95</t>
   </si>
   <si>
     <t>BANQUE FEDERATIVE DU CREDIT MUTUEL 21/07/2033</t>
   </si>
   <si>
-    <t>10 931.51</t>
+    <t>12 849.32</t>
   </si>
   <si>
     <t>XS2831195644</t>
   </si>
   <si>
     <t>BARCLAYS PLC 31/05/2036</t>
   </si>
   <si>
-    <t>19 020.02</t>
-[...1 lines deleted...]
-  <si>
     <t>BE0390167337</t>
   </si>
   <si>
     <t>BELFIUS BANQUE SA 3.375 20/02/2031</t>
   </si>
   <si>
-    <t>7 767.12</t>
+    <t>9 616.44</t>
   </si>
   <si>
     <t>BE6365319829</t>
   </si>
   <si>
     <t>BELFIUS BANQUE SA 3.375 28/05/2030</t>
   </si>
   <si>
-    <t>29 293.15</t>
-[...1 lines deleted...]
-  <si>
     <t>XS3215466338</t>
   </si>
   <si>
     <t>BMS IRELAND CAPITAL FUNDING DAC 3.363 10/11/2033</t>
   </si>
   <si>
-    <t>12 801.70</t>
+    <t>14 178.22</t>
+  </si>
+  <si>
+    <t>FR0014018PQ0</t>
+  </si>
+  <si>
+    <t>BNP PARIBAS CARDIF SA 27/05/2041</t>
   </si>
   <si>
     <t>FR001400F2H9</t>
   </si>
   <si>
     <t>BNP PARIBAS SA PERP</t>
   </si>
   <si>
-    <t>25 123.63</t>
+    <t>28 365.38</t>
   </si>
   <si>
     <t>XS2621007660</t>
   </si>
   <si>
     <t>BOOKING HOLDINGS INC 4.125 12/05/2033</t>
   </si>
   <si>
+    <t>1 736.34</t>
+  </si>
+  <si>
     <t>FR0014005V67</t>
   </si>
   <si>
     <t>BPCE SA 13/10/2046</t>
   </si>
   <si>
-    <t>24 917.81</t>
+    <t>27 246.58</t>
   </si>
   <si>
     <t>XS3227880021</t>
   </si>
   <si>
     <t>BT FINANCE PLC 3.375 17/11/2032</t>
   </si>
   <si>
-    <t>12 943.17</t>
+    <t>14 389.34</t>
   </si>
   <si>
     <t>FR0014013058</t>
   </si>
   <si>
     <t>BUREAU VERITAS SA 3.375 01/10/2033</t>
   </si>
   <si>
-    <t>16 717.81</t>
+    <t>18 197.26</t>
   </si>
   <si>
     <t>XS3226502485</t>
   </si>
   <si>
     <t>CAIXABANK SA 14/05/2038</t>
   </si>
   <si>
+    <t>1 560.62</t>
+  </si>
+  <si>
     <t>FR0014012S89</t>
   </si>
   <si>
     <t>CAPGEMINI SE 3.5 25/09/2034</t>
   </si>
   <si>
-    <t>17 797.26</t>
+    <t>19 331.51</t>
   </si>
   <si>
     <t>XS2387052744</t>
   </si>
   <si>
     <t>CASTELLUM HELSINKI FINANCE HOLDING 0.875 17/09/2029</t>
   </si>
   <si>
+    <t>4 986.30</t>
+  </si>
+  <si>
+    <t>XS2793256137</t>
+  </si>
+  <si>
+    <t>CBRE GLOBAL INVESTORS OPEN-ENDED F 4.75 27/03/2034</t>
+  </si>
+  <si>
+    <t>3 493.01</t>
+  </si>
+  <si>
+    <t>XS3326476523</t>
+  </si>
+  <si>
+    <t>COCA-COLA HBC FINANCE BV 4 01/10/2033</t>
+  </si>
+  <si>
+    <t>5 898.52</t>
+  </si>
+  <si>
+    <t>DE000CZ45YV9</t>
+  </si>
+  <si>
+    <t>COMMERZBANK AG 16/07/2032</t>
+  </si>
+  <si>
+    <t>14 158.90</t>
+  </si>
+  <si>
+    <t>FR001400Q7X2</t>
+  </si>
+  <si>
+    <t>COVIVIO HOTELS SCA 4.125 23/05/2033</t>
+  </si>
+  <si>
+    <t>1 763.01</t>
+  </si>
+  <si>
+    <t>FR001400MDV4</t>
+  </si>
+  <si>
+    <t>COVIVIO SA 4.625 05/06/2032</t>
+  </si>
+  <si>
+    <t>32 286.30</t>
+  </si>
+  <si>
+    <t>FR001400F067</t>
+  </si>
+  <si>
+    <t>CREDIT AGRICOLE SA PERP</t>
+  </si>
+  <si>
+    <t>10 067.26</t>
+  </si>
+  <si>
+    <t>FR001400PZV0</t>
+  </si>
+  <si>
+    <t>CREDIT MUTUEL ARKEA 15/05/2035</t>
+  </si>
+  <si>
+    <t>BE0002989706</t>
+  </si>
+  <si>
+    <t>CRELAN SA 23/01/2032</t>
+  </si>
+  <si>
+    <t>11 391.78</t>
+  </si>
+  <si>
+    <t>BE0390287564</t>
+  </si>
+  <si>
+    <t>CRELAN SA-BRUSSELS HEAD OFFICE 30/04/2037</t>
+  </si>
+  <si>
+    <t>3 068.49</t>
+  </si>
+  <si>
+    <t>XS2900380812</t>
+  </si>
+  <si>
+    <t>DAIMLER TRUCK INTERNATIONAL FINANC 3.375 23/09/2030</t>
+  </si>
+  <si>
+    <t>4 697.26</t>
+  </si>
+  <si>
+    <t>XS3352082930</t>
+  </si>
+  <si>
+    <t>DANAHER CORPORATION 3.25 29/04/2030</t>
+  </si>
+  <si>
+    <t>1 615.56</t>
+  </si>
+  <si>
+    <t>FR0014017HO4</t>
+  </si>
+  <si>
+    <t>DANONE SA 3.785 01/04/2034</t>
+  </si>
+  <si>
+    <t>2 654.68</t>
+  </si>
+  <si>
+    <t>DE000A30VT06</t>
+  </si>
+  <si>
+    <t>DEUTSCHE BANK AG (PARIS BRANCH) 05/09/2030</t>
+  </si>
+  <si>
+    <t>55 890.41</t>
+  </si>
+  <si>
+    <t>DE000A4DE9Y3</t>
+  </si>
+  <si>
+    <t>DEUTSCHE BANK AG 13/02/2031</t>
+  </si>
+  <si>
+    <t>3 079.11</t>
+  </si>
+  <si>
+    <t>XS2280835260</t>
+  </si>
+  <si>
+    <t>DIGITAL INTREPID HOLDING BV 0.625 15/07/2031</t>
+  </si>
+  <si>
+    <t>6 657.53</t>
+  </si>
+  <si>
+    <t>XS2977974927</t>
+  </si>
+  <si>
+    <t>DNB BANK ASA 15/01/2031</t>
+  </si>
+  <si>
     <t>4 602.74</t>
   </si>
   <si>
-    <t>XS2793256137</t>
-[...136 lines deleted...]
-  <si>
     <t>XS3074473474</t>
   </si>
   <si>
     <t>DNB BANK ASA 20/05/2031</t>
   </si>
   <si>
-    <t>12 328.77</t>
-[...1 lines deleted...]
-  <si>
     <t>XS3351033785</t>
   </si>
   <si>
     <t>DSB 3.625 22/04/2036</t>
   </si>
   <si>
+    <t>1 776.55</t>
+  </si>
+  <si>
     <t>XS2852136063</t>
   </si>
   <si>
     <t>DSM BV 3.625 02/07/2034</t>
   </si>
   <si>
-    <t>19 739.76</t>
+    <t>20 985.17</t>
   </si>
   <si>
     <t>XS3204041266</t>
   </si>
   <si>
     <t>DZ BANK AG DEUTSCHE ZENTRAL GENOSS 15/10/2035</t>
   </si>
   <si>
-    <t>10 762.63</t>
+    <t>11 777.97</t>
   </si>
   <si>
     <t>XS3274805376</t>
   </si>
   <si>
     <t>E.ON SE 3.448 19/01/2034</t>
   </si>
   <si>
-    <t>17 445.18</t>
+    <t>20 452.97</t>
   </si>
   <si>
     <t>XS3166221948</t>
   </si>
   <si>
     <t>EAST JAPAN RAILWAY COMPANY 3.727 02/09/2037</t>
   </si>
   <si>
-    <t>26 272.29</t>
+    <t>28 332.86</t>
   </si>
   <si>
     <t>XS3071203056</t>
   </si>
   <si>
     <t>EATON CAPITAL UNLIMITED CO 3.625 09/05/2035</t>
   </si>
   <si>
+    <t>2 065.75</t>
+  </si>
+  <si>
     <t>PTEDP6OM0007</t>
   </si>
   <si>
     <t>EDP SA 02/12/2055</t>
   </si>
   <si>
-    <t>7 982.88</t>
-[...8 lines deleted...]
-    <t>8 582.62</t>
+    <t>10 140.41</t>
+  </si>
+  <si>
+    <t>XS3391835629</t>
+  </si>
+  <si>
+    <t>EDP SERVICIOS FINANCIEROS ESPANA S 3.75 01/03/2033</t>
   </si>
   <si>
     <t>BE6373697216</t>
   </si>
   <si>
     <t>ELIA GROUP SA PERP</t>
   </si>
   <si>
-    <t>1 393.84</t>
-[...8 lines deleted...]
-    <t>3 938.70</t>
+    <t>4 181.51</t>
   </si>
   <si>
     <t>XS3070067072</t>
   </si>
   <si>
     <t>ELISA OYJ 2.875 14/05/2030</t>
   </si>
   <si>
-    <t>XS3086867440</t>
-[...5 lines deleted...]
-    <t>15 256.85</t>
+    <t>2 080.87</t>
   </si>
   <si>
     <t>XS1492580516</t>
   </si>
   <si>
     <t>ELM BV FOR SWISS LIFE INSURANCE &amp; PERP</t>
   </si>
   <si>
-    <t>91 239.04</t>
+    <t>4 043.84</t>
   </si>
   <si>
     <t>XS2312746345</t>
   </si>
   <si>
     <t>ENEL SPA NC30 PERP</t>
   </si>
   <si>
-    <t>11 511.99</t>
+    <t>12 436.64</t>
   </si>
   <si>
     <t>FR001400KHG0</t>
   </si>
   <si>
     <t>ENGIE SA 3.875 06/01/2031</t>
   </si>
   <si>
-    <t>9 586.64</t>
+    <t>11 072.95</t>
   </si>
   <si>
     <t>FR0014016Z94</t>
   </si>
   <si>
     <t>ENGIE SA PERP</t>
   </si>
   <si>
-    <t>2 431.11</t>
+    <t>4 107.73</t>
   </si>
   <si>
     <t>AT0000A3RNZ8</t>
   </si>
   <si>
     <t>ERSTE GROUP BANK AG 21/04/2036</t>
   </si>
   <si>
-    <t>1 726.03</t>
-[...1 lines deleted...]
-  <si>
     <t>FR001400RX89</t>
   </si>
   <si>
     <t>ESSILORLUXOTTICA SA 3 05/03/2032</t>
   </si>
   <si>
-    <t>4 668.49</t>
+    <t>5 983.56</t>
   </si>
   <si>
     <t>FR0014017VR8</t>
   </si>
   <si>
     <t>EURAZEO SE 4.625 17/04/2031</t>
   </si>
   <si>
-    <t>2 128.77</t>
-[...8 lines deleted...]
-    <t>12 767.12</t>
+    <t>3 649.32</t>
+  </si>
+  <si>
+    <t>XS3386670270</t>
+  </si>
+  <si>
+    <t>EUROBANK SA 25/05/2032</t>
   </si>
   <si>
     <t>DE000A4DFWV3</t>
   </si>
   <si>
     <t>EVONIK INDUSTRIES AG 09/09/2055</t>
   </si>
   <si>
-    <t>17 326.03</t>
+    <t>18 723.29</t>
   </si>
   <si>
     <t>XS2982065018</t>
   </si>
   <si>
     <t>EXPERIAN PLC 3.51 15/12/2033</t>
   </si>
   <si>
-    <t>8 422.08</t>
+    <t>4 604.35</t>
   </si>
   <si>
     <t>XS3003232272</t>
   </si>
   <si>
     <t>FASTIGHETS AB BALDER 4 19/02/2032</t>
   </si>
   <si>
-    <t>5 589.04</t>
+    <t>6 904.11</t>
   </si>
   <si>
     <t>XS3299544711</t>
   </si>
   <si>
     <t>FORD MOTOR CREDIT COMPANY LLC 3.305 17/05/2029</t>
   </si>
   <si>
-    <t>5 514.37</t>
+    <t>1 140.90</t>
   </si>
   <si>
     <t>XS3350929454</t>
   </si>
   <si>
     <t>GOLDMAN SACHS GROUP INC/THE 22/04/2036</t>
   </si>
   <si>
-    <t>1 285.20</t>
+    <t>2 402.76</t>
   </si>
   <si>
     <t>XS3319131119</t>
   </si>
   <si>
     <t>HENKEL AG &amp; CO KGAA 3.625 02/04/2031</t>
   </si>
   <si>
-    <t>3 843.49</t>
+    <t>5 631.16</t>
   </si>
   <si>
     <t>XS2385390724</t>
   </si>
   <si>
     <t>HOLDING DINFRASTRUCTURES DES METIE 0.625 16/09/2028</t>
   </si>
   <si>
-    <t>2 888.70</t>
+    <t>3 128.42</t>
   </si>
   <si>
     <t>DE000A383PT8</t>
   </si>
   <si>
     <t>HOWOGE WOHNUNGSBAU GMBH 3.875 05/06/2030</t>
   </si>
   <si>
-    <t>40 172.60</t>
+    <t>42 508.22</t>
   </si>
   <si>
     <t>XS3224600232</t>
   </si>
   <si>
     <t>IBERDROLA FINANZAS SAU PERP</t>
   </si>
   <si>
-    <t>41 208.90</t>
+    <t>45 523.97</t>
   </si>
   <si>
     <t>FR001400ZRC6</t>
   </si>
   <si>
     <t>ICADE 4.375 22/05/2035</t>
   </si>
   <si>
-    <t>30 037.67</t>
+    <t>1 090.75</t>
+  </si>
+  <si>
+    <t>FR0014018J01</t>
   </si>
   <si>
     <t>XS3190744907</t>
   </si>
   <si>
     <t>IDS FINANCING PLC 3.25 01/01/2029</t>
   </si>
   <si>
-    <t>10 484.23</t>
+    <t>11 412.04</t>
   </si>
   <si>
     <t>FR00140141X5</t>
   </si>
   <si>
     <t>IMERYS S.A. 4 21/11/2032</t>
   </si>
   <si>
-    <t>9 589.04</t>
+    <t>10 684.93</t>
   </si>
   <si>
     <t>XS3324619231</t>
   </si>
   <si>
     <t>INFORMA PLC 3.75 29/04/2032</t>
   </si>
   <si>
-    <t>1 080.00</t>
+    <t>2 430.00</t>
   </si>
   <si>
     <t>XS2244936659</t>
   </si>
   <si>
     <t>INFRASTRUTTURE WIRELESS ITALIANE S 1.625 21/10/2028</t>
   </si>
   <si>
-    <t>6 419.86</t>
+    <t>7 043.15</t>
   </si>
   <si>
     <t>XS3153087559</t>
   </si>
   <si>
     <t>ING GROEP NV 20/08/2037</t>
   </si>
   <si>
-    <t>42 678.08</t>
+    <t>45 863.01</t>
   </si>
   <si>
     <t>XS2886191589</t>
   </si>
   <si>
     <t>ING GROEP NV 26/08/2035</t>
   </si>
   <si>
-    <t>21 354.79</t>
+    <t>22 984.93</t>
   </si>
   <si>
     <t>XS3032046016</t>
   </si>
   <si>
     <t>INVESTOR AB 3.5 31/03/2034</t>
   </si>
   <si>
-    <t>2 416.44</t>
+    <t>3 490.41</t>
   </si>
   <si>
     <t>XS2977890313</t>
   </si>
   <si>
     <t>IREN SPA PERP</t>
   </si>
   <si>
-    <t>1 084.93</t>
+    <t>2 071.23</t>
   </si>
   <si>
     <t>XS2957380228</t>
   </si>
   <si>
     <t>JOHNSON CONTROLS INTERNATIONAL PLC 3.125 11/12/2033</t>
   </si>
   <si>
-    <t>4 604.88</t>
+    <t>5 199.06</t>
   </si>
   <si>
     <t>XS3300349639</t>
   </si>
   <si>
     <t>JPMORGAN CHASE &amp; CO 18/02/2032</t>
   </si>
   <si>
-    <t>10 167.17</t>
+    <t>12 531.63</t>
   </si>
   <si>
     <t>BE0002990712</t>
   </si>
   <si>
     <t>KBC GROEP NV 17/04/2035</t>
   </si>
   <si>
-    <t>2 550.68</t>
+    <t>4 372.60</t>
   </si>
   <si>
     <t>BE0390152180</t>
   </si>
   <si>
     <t>KBC GROEP NV PERP</t>
   </si>
   <si>
-    <t>6 061.64</t>
+    <t>8 116.44</t>
   </si>
   <si>
     <t>FR0013300605</t>
   </si>
   <si>
     <t>KLEPIERRE SA 1.625 13/12/2032</t>
   </si>
   <si>
-    <t>4 086.99</t>
+    <t>4 621.23</t>
   </si>
   <si>
     <t>FR001400NDQ2</t>
   </si>
   <si>
     <t>KLEPIERRE SA 3.875 23/09/2033</t>
   </si>
   <si>
-    <t>14 905.48</t>
+    <t>16 179.45</t>
   </si>
   <si>
     <t>XS2229470146</t>
   </si>
   <si>
     <t>KONINKLIJKE KPN NV 0.875 14/12/2032</t>
   </si>
   <si>
-    <t>5 830.14</t>
-[...8 lines deleted...]
-    <t>1 763.01</t>
+    <t>6 597.26</t>
+  </si>
+  <si>
+    <t>FR0014018T74</t>
+  </si>
+  <si>
+    <t>LA BANQUE POSTALE 03/06/2034</t>
   </si>
   <si>
     <t>XS3069338336</t>
   </si>
   <si>
     <t>LLOYDS BANKING GROUP PLC 09/05/2035</t>
   </si>
   <si>
+    <t>1 051.40</t>
+  </si>
+  <si>
     <t>XS2815980664</t>
   </si>
   <si>
     <t>LLOYDS BANKING GROUP PLC 14/05/2032</t>
   </si>
   <si>
+    <t>1 085.74</t>
+  </si>
+  <si>
     <t>XS2679904685</t>
   </si>
   <si>
     <t>LSEG NETHERLANDS BV 4.231 29/09/2030</t>
   </si>
   <si>
-    <t>27 803.58</t>
+    <t>30 242.49</t>
   </si>
   <si>
     <t>FR001400ZEB6</t>
   </si>
   <si>
     <t>LVMH MOET HENNESSY LOUIS VUITTON S 3 07/03/2032</t>
   </si>
   <si>
-    <t>9 641.10</t>
+    <t>12 435.62</t>
+  </si>
+  <si>
+    <t>XS3238400165</t>
+  </si>
+  <si>
+    <t>MAGNUM ICC FINANCE BV 3.25 26/11/2031</t>
+  </si>
+  <si>
+    <t>6 767.12</t>
   </si>
   <si>
     <t>XS3238212164</t>
   </si>
   <si>
     <t>MAGNUM ICC FINANCE BV 3.75 26/11/2034</t>
   </si>
   <si>
-    <t>9 588.70</t>
+    <t>10 716.78</t>
   </si>
   <si>
     <t>XS3320665444</t>
   </si>
   <si>
     <t>MAPLE PARENT HOLDINGS CORP 4.728 26/03/2035</t>
   </si>
   <si>
-    <t>4 624.37</t>
+    <t>6 474.12</t>
   </si>
   <si>
     <t>XS2023644540</t>
   </si>
   <si>
     <t>MERCK FINANCIAL SERVICES GMBH 0.875 05/07/2031</t>
   </si>
   <si>
-    <t>3 763.70</t>
+    <t>4 003.42</t>
   </si>
   <si>
     <t>XS3223939466</t>
   </si>
   <si>
     <t>MERCK KGAA 24/11/2055</t>
   </si>
   <si>
-    <t>18 082.19</t>
+    <t>22 602.74</t>
   </si>
   <si>
     <t>XS3293638568</t>
   </si>
   <si>
-    <t>MIZUHO FINANCIAL GROUP INC 3.21 16/05/2032</t>
-[...2 lines deleted...]
-    <t>10 053.19</t>
+    <t>MIZUHO FINANCIAL GROUP INC 16/05/2032</t>
+  </si>
+  <si>
+    <t>2 170.58</t>
   </si>
   <si>
     <t>XS2790333889</t>
   </si>
   <si>
     <t>MORGAN STANLEY 21/03/2035</t>
   </si>
   <si>
-    <t>10 131.30</t>
+    <t>13 815.41</t>
   </si>
   <si>
     <t>XS3281048499</t>
   </si>
   <si>
     <t>MORGAN STANLEY 23/01/2032</t>
   </si>
   <si>
-    <t>3 114.21</t>
+    <t>3 670.32</t>
   </si>
   <si>
     <t>XS3086253039</t>
   </si>
   <si>
     <t>NATIONAL GRID NORTH AMERICA INC 3.15 03/06/2030</t>
   </si>
   <si>
-    <t>17 916.16</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2388449758</t>
   </si>
   <si>
     <t>NATIONALE NEDERLANDEN BANK N V 0.5 21/09/2028</t>
   </si>
   <si>
-    <t>4 849.32</t>
+    <t>5 260.27</t>
   </si>
   <si>
     <t>XS3059437460</t>
   </si>
   <si>
     <t>NATIONWIDE BUILDING SOCIETY 30/07/2035</t>
   </si>
   <si>
-    <t>31 671.23</t>
+    <t>33 863.01</t>
   </si>
   <si>
     <t>XS2898838516</t>
   </si>
   <si>
     <t>NATWEST GROUP PLC 12/09/2032</t>
   </si>
   <si>
-    <t>31 699.48</t>
+    <t>34 287.19</t>
   </si>
   <si>
     <t>XS3009472989</t>
   </si>
   <si>
     <t>NATWEST GROUP PLC 25/02/2035</t>
   </si>
   <si>
-    <t>7 252.20</t>
+    <t>9 088.20</t>
   </si>
   <si>
     <t>XS3303513066</t>
   </si>
   <si>
     <t>NETWORK FINANCE COMPANY PTY LTD 3.5 05/09/2033</t>
   </si>
   <si>
-    <t>2 723.29</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2602037629</t>
   </si>
   <si>
     <t>NN GROUP NV PERP</t>
   </si>
   <si>
-    <t>6 186.52</t>
+    <t>8 119.81</t>
   </si>
   <si>
     <t>XS3232967318</t>
   </si>
   <si>
     <t>NORDEA BANK ABP 19/11/2035</t>
   </si>
   <si>
-    <t>31 520.55</t>
+    <t>35 082.19</t>
   </si>
   <si>
     <t>XS3100081507</t>
   </si>
   <si>
     <t>NTT FINANCE CORP 3.678 16/07/2033</t>
   </si>
   <si>
-    <t>14 930.36</t>
+    <t>15 915.86</t>
   </si>
   <si>
     <t>XS2776001377</t>
   </si>
   <si>
     <t>OMNICOM FINANCE HOLDINGS PLC 3.7 06/03/2032</t>
   </si>
   <si>
-    <t>4 967.12</t>
+    <t>6 386.30</t>
   </si>
   <si>
     <t>XS3284416917</t>
   </si>
   <si>
     <t>OP CORPORATE BANK PLC 30/01/2032</t>
   </si>
   <si>
-    <t>16 585.68</t>
+    <t>19 744.86</t>
   </si>
   <si>
     <t>FR001400GDJ1</t>
   </si>
   <si>
     <t>ORANGE SA PERP</t>
   </si>
   <si>
-    <t>5 964.04</t>
+    <t>2 768.49</t>
   </si>
   <si>
     <t>XS2901491261</t>
   </si>
   <si>
     <t>P3 GROUP SARL 4 19/04/2032</t>
   </si>
   <si>
-    <t>2 288.00</t>
+    <t>4 048.00</t>
   </si>
   <si>
     <t>XS3296830444</t>
   </si>
   <si>
     <t>POWSZECHNA KASA OSZCZEDNOSCI BANK 06/05/2030</t>
   </si>
   <si>
+    <t>1 737.02</t>
+  </si>
+  <si>
     <t>XS3013011203</t>
   </si>
   <si>
     <t>PPG INDUSTRIES INC 3.25 04/03/2032</t>
   </si>
   <si>
-    <t>3 000.33</t>
+    <t>3 833.75</t>
   </si>
   <si>
     <t>XS2810794680</t>
   </si>
   <si>
     <t>PROLOGIS EURO FINANCE LLC 4 05/05/2034</t>
   </si>
   <si>
+    <t>1 972.60</t>
+  </si>
+  <si>
     <t>BE0002830116</t>
   </si>
   <si>
     <t>PROXIMUS NV 0.75 17/11/2036</t>
   </si>
   <si>
-    <t>2 942.47</t>
+    <t>3 271.23</t>
   </si>
   <si>
     <t>FR0014010CI2</t>
   </si>
   <si>
     <t>PUBLICIS GROUPE SA 3.375 12/06/2032</t>
   </si>
   <si>
-    <t>28 044.86</t>
+    <t>29 709.25</t>
   </si>
   <si>
     <t>CH1353015048</t>
   </si>
   <si>
     <t>RAIFFEISEN SCHWEIZ GENOSSENSCHAFT 03/09/2032</t>
   </si>
   <si>
-    <t>21 444.56</t>
+    <t>23 133.11</t>
   </si>
   <si>
     <t>FR0014015EO5</t>
   </si>
   <si>
     <t>RCI BANQUE SA 3.75 16/02/2032</t>
   </si>
   <si>
-    <t>3 667.81</t>
+    <t>4 284.25</t>
+  </si>
+  <si>
+    <t>XS2744299335</t>
+  </si>
+  <si>
+    <t>RED ELECTRICA FINANCIACIONES SAU 3 17/01/2034</t>
+  </si>
+  <si>
+    <t>9 073.97</t>
   </si>
   <si>
     <t>XS2838500218</t>
   </si>
   <si>
     <t>REDEIA CORPORACION SA 3.375 09/07/2032</t>
   </si>
   <si>
-    <t>11 465.75</t>
+    <t>12 205.48</t>
   </si>
   <si>
     <t>XS3348120653</t>
   </si>
   <si>
     <t>REDEIA CORPORACION SA PERP</t>
   </si>
   <si>
-    <t>1 078.77</t>
+    <t>2 277.40</t>
   </si>
   <si>
     <t>XS2779010300</t>
   </si>
   <si>
     <t>RELX FINANCE BV 3.375 20/03/2033</t>
   </si>
   <si>
-    <t>5 172.90</t>
+    <t>7 020.37</t>
   </si>
   <si>
     <t>FR001400U3P1</t>
   </si>
   <si>
     <t>ROQUETTE FRERES SA 3.774 25/11/2031</t>
   </si>
   <si>
-    <t>12 376.65</t>
+    <t>13 824.21</t>
   </si>
   <si>
     <t>XS3308054124</t>
   </si>
   <si>
     <t>ROYAL SCHIPHOL GROUP NV 3.625 20/11/2035</t>
   </si>
   <si>
-    <t>2 224.66</t>
+    <t>3 019.18</t>
   </si>
   <si>
     <t>FR001400J150</t>
   </si>
   <si>
     <t>RTE RESEAU DE TRANSPORT D ELECTRIC 3.75 04/07/2035</t>
   </si>
   <si>
-    <t>38 835.62</t>
+    <t>41 301.37</t>
   </si>
   <si>
     <t>XS3304304945</t>
   </si>
   <si>
     <t>SAGE GROUP PLC 3.821 25/02/2033</t>
   </si>
   <si>
-    <t>4 168.14</t>
+    <t>5 223.36</t>
+  </si>
+  <si>
+    <t>XS3393869279</t>
+  </si>
+  <si>
+    <t>SAP SE 3.25 03/06/2031</t>
   </si>
   <si>
     <t>XS2894895684</t>
   </si>
   <si>
     <t>SCOTTISH HYDRO ELECTRIC TRANSMISSI 3.375 04/09/2032</t>
   </si>
   <si>
-    <t>12 001.04</t>
+    <t>12 949.74</t>
   </si>
   <si>
     <t>XS3310387256</t>
   </si>
   <si>
     <t>SELP FINANCE SARL 3.875 21/04/2031</t>
   </si>
   <si>
+    <t>1 401.37</t>
+  </si>
+  <si>
     <t>XS2616008970</t>
   </si>
   <si>
     <t>SIKA CAPITAL BV 3.75 03/05/2030</t>
   </si>
   <si>
-    <t>1 284.66</t>
+    <t>3 425.75</t>
   </si>
   <si>
     <t>FR0014014A53</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA 20/11/2035</t>
   </si>
   <si>
-    <t>7 473.97</t>
+    <t>8 323.29</t>
   </si>
   <si>
     <t>XS3317460619</t>
   </si>
   <si>
     <t>SOFTBANK CORP 3.936 30/06/2032</t>
   </si>
   <si>
-    <t>1 452.33</t>
+    <t>2 489.71</t>
   </si>
   <si>
     <t>XS3027988263</t>
   </si>
   <si>
     <t>SSE PLC 3.5 18/03/2032</t>
   </si>
   <si>
-    <t>3 064.47</t>
+    <t>4 121.18</t>
   </si>
   <si>
     <t>XS2439704318</t>
   </si>
   <si>
     <t>SSE PLC PERP</t>
   </si>
   <si>
-    <t>2 367.12</t>
+    <t>4 339.73</t>
   </si>
   <si>
     <t>XS2726853554</t>
   </si>
   <si>
     <t>STATKRAFT AS 3.125 13/12/2031</t>
   </si>
   <si>
-    <t>5 868.49</t>
+    <t>6 635.62</t>
   </si>
   <si>
     <t>XS2768793676</t>
   </si>
   <si>
     <t>STATNETT SF 3.375 26/02/2036</t>
   </si>
   <si>
-    <t>5 769.86</t>
+    <t>7 249.32</t>
   </si>
   <si>
     <t>XS3307413842</t>
   </si>
   <si>
     <t>STELLANTIS NV PERP</t>
   </si>
   <si>
-    <t>8 219.18</t>
+    <t>10 958.90</t>
   </si>
   <si>
     <t>XS3326547992</t>
   </si>
   <si>
     <t>SWISS RE SUBORDINATED FINANCE PLC 22/04/2037</t>
   </si>
   <si>
-    <t>1 934.84</t>
+    <t>3 617.30</t>
   </si>
   <si>
     <t>XS3324584260</t>
   </si>
   <si>
     <t>SYDNEY AIRPORT FINANCE COMPANY PTY 3.965 28/04/2034</t>
   </si>
   <si>
-    <t>1 198.52</t>
+    <t>2 608.54</t>
   </si>
   <si>
     <t>XS2314267449</t>
   </si>
   <si>
     <t>TELE2 AB 0.75 23/03/2031</t>
   </si>
   <si>
+    <t>1 050.00</t>
+  </si>
+  <si>
     <t>XS2623868994</t>
   </si>
   <si>
     <t>TELE2 AB 3.75 22/11/2029</t>
   </si>
   <si>
-    <t>9 135.00</t>
+    <t>10 185.00</t>
   </si>
   <si>
     <t>XS2589828941</t>
   </si>
   <si>
     <t>TELIA COMPANY AB 3.625 22/02/2032</t>
   </si>
   <si>
-    <t>5 700.68</t>
+    <t>7 091.10</t>
   </si>
   <si>
     <t>XS3166363906</t>
   </si>
   <si>
     <t>TELSTRA GROUP LTD 3.375 02/03/2035</t>
   </si>
   <si>
-    <t>9 579.45</t>
+    <t>12 168.49</t>
   </si>
   <si>
     <t>XS3128477521</t>
   </si>
   <si>
     <t>TERNA RETE ELETTRICA NAZIONALE SPA 3 22/07/2031</t>
   </si>
   <si>
-    <t>20 749.32</t>
+    <t>22 146.58</t>
   </si>
   <si>
     <t>XS2798269069</t>
   </si>
   <si>
     <t>TERNA RETE ELETTRICA NAZIONALE SPA PERP</t>
   </si>
   <si>
-    <t>1 769.86</t>
+    <t>2 810.96</t>
   </si>
   <si>
     <t>XS3281650823</t>
   </si>
   <si>
-    <t>5 543.40</t>
+    <t>6 565.97</t>
   </si>
   <si>
     <t>FR001400L263</t>
   </si>
   <si>
     <t>THALES SA 4.25 18/10/2031</t>
   </si>
   <si>
-    <t>17 034.93</t>
+    <t>18 665.07</t>
   </si>
   <si>
     <t>XS3298843924</t>
   </si>
   <si>
     <t>T-MOBILE USA INC 3.625 19/02/2035</t>
   </si>
   <si>
-    <t>10 459.37</t>
+    <t>12 920.39</t>
   </si>
   <si>
     <t>XS2980851351</t>
   </si>
   <si>
     <t>TORONTO-DOMINION BANK/THE 23/01/2036</t>
   </si>
   <si>
-    <t>12 217.64</t>
-[...5 lines deleted...]
-    <t>TRANSURBAN FINANCE COMPANY PTY LTD 4.143 17/04/2035</t>
+    <t>14 399.36</t>
   </si>
   <si>
     <t>XS2614623978</t>
   </si>
   <si>
     <t>TRANSURBAN FINANCE COMPANY PTY LTD 4.225 26/04/2033</t>
   </si>
   <si>
+    <t>4 965.82</t>
+  </si>
+  <si>
     <t>CH1305916897</t>
   </si>
   <si>
     <t>UBS GROUP AG 09/06/2033</t>
   </si>
   <si>
-    <t>26 244.04</t>
+    <t>27 787.81</t>
   </si>
   <si>
     <t>FR001400SIL1</t>
   </si>
   <si>
     <t>UNIBAIL-RODAMCO-WESTFIELD SE 3.875 11/09/2034</t>
   </si>
   <si>
-    <t>15 669.86</t>
+    <t>16 943.84</t>
   </si>
   <si>
     <t>IT0005704900</t>
   </si>
   <si>
     <t>UNICREDIT SPA 16/04/2032</t>
   </si>
   <si>
-    <t>2 049.07</t>
+    <t>3 462.23</t>
   </si>
   <si>
     <t>XS2496289138</t>
   </si>
   <si>
     <t>UNIVERSAL MUSIC GROUP NV 3.75 30/06/2032</t>
   </si>
   <si>
-    <t>33 232.81</t>
+    <t>35 316.37</t>
   </si>
   <si>
     <t>FR001400UHP0</t>
   </si>
   <si>
     <t>VEOLIA ENVIRONNEMENT SA 2.974 10/01/2031</t>
   </si>
   <si>
-    <t>6 110.96</t>
+    <t>7 088.71</t>
   </si>
   <si>
     <t>FR0014017P12</t>
   </si>
   <si>
     <t>VEOLIA ENVIRONNEMENT SA 3.69 10/04/2031</t>
   </si>
   <si>
-    <t>1 061.51</t>
+    <t>1 668.08</t>
   </si>
   <si>
     <t>FR00140007L3</t>
   </si>
   <si>
     <t>VEOLIA ENVIRONNEMENT SA NC8.5 PERP</t>
   </si>
   <si>
-    <t>1 541.10</t>
+    <t>2 773.97</t>
   </si>
   <si>
     <t>XS3310548105</t>
   </si>
   <si>
     <t>VESTAS WIND SYSTEMS A/S 3.75 15/06/2033</t>
   </si>
   <si>
-    <t>2 568.29</t>
+    <t>3 453.90</t>
   </si>
   <si>
     <t>DE000A3MP4V7</t>
   </si>
   <si>
     <t>VONOVIA SE 0.75 01/09/2032</t>
   </si>
   <si>
-    <t>5 786.30</t>
+    <t>6 238.36</t>
   </si>
   <si>
     <t>XS2198580271</t>
   </si>
   <si>
     <t>WOLTERS KLUWER NV 0.75 03/07/2030</t>
   </si>
   <si>
-    <t>7 142.47</t>
+    <t>7 594.52</t>
   </si>
   <si>
     <t>XS2592516210</t>
   </si>
   <si>
     <t>WOLTERS KLUWER NV 3.75 03/04/2031</t>
   </si>
   <si>
+    <t>1 273.97</t>
+  </si>
+  <si>
     <t>CH1471403852</t>
   </si>
   <si>
     <t>ZUERCHER KANTONALBANK 11/09/2031</t>
   </si>
   <si>
-    <t>17 000.28</t>
+    <t>18 382.42</t>
   </si>
   <si>
     <t>CDS-00108779</t>
   </si>
   <si>
     <t>PAR20260409050213052</t>
   </si>
   <si>
-    <t>-25 666.67</t>
+    <t>-34 833.33</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -2068,154 +2116,154 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
-        <v>65906.9921</v>
+        <v>65902.9421</v>
       </c>
       <c r="D2">
-        <v>1465.43</v>
+        <v>1479.39</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>96582598.31</v>
+        <v>97496326.19</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>96582598.31</v>
+        <v>97496326.19</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
-        <v>447539.6542</v>
+        <v>520745.6157</v>
       </c>
       <c r="D3">
-        <v>100.36</v>
+        <v>101.28</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>44915523.31</v>
+        <v>52742564.76</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>44915523.31</v>
+        <v>52742564.76</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="1">
         <v>10.0</v>
       </c>
       <c r="D4">
-        <v>100.2</v>
+        <v>101.15</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
-        <v>1002.05</v>
+        <v>1011.56</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
       <c r="H4">
-        <v>1002.05</v>
+        <v>1011.56</v>
       </c>
       <c r="I4" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P183"/>
+  <dimension ref="A1:P188"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O183" sqref="O183"/>
+      <selection activeCell="O188" sqref="O188"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>13</v>
       </c>
       <c r="B1" t="s">
         <v>14</v>
       </c>
       <c r="C1" t="s">
         <v>15</v>
       </c>
       <c r="D1" t="s">
         <v>16</v>
       </c>
       <c r="E1" t="s">
         <v>17</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>18</v>
@@ -2234,9139 +2282,9389 @@
       </c>
       <c r="L1" t="s">
         <v>23</v>
       </c>
       <c r="M1" t="s">
         <v>24</v>
       </c>
       <c r="N1" t="s">
         <v>25</v>
       </c>
       <c r="O1" t="s">
         <v>26</v>
       </c>
       <c r="P1" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>28</v>
       </c>
       <c r="B2" t="s">
         <v>29</v>
       </c>
       <c r="C2" s="1">
-        <v>1499.0</v>
+        <v>5781.0</v>
       </c>
       <c r="D2" s="1">
-        <v>1074.74</v>
+        <v>1076.12</v>
       </c>
       <c r="E2" s="1">
-        <v>1073.3363909273</v>
+        <v>1075.075416018</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
         <v>1.0</v>
       </c>
       <c r="H2" s="1">
-        <v>1608931.25</v>
+        <v>6215010.98</v>
       </c>
       <c r="I2" s="1">
-        <v>2104.01</v>
+        <v>6038.74</v>
       </c>
       <c r="J2" s="1">
-        <v>0.13077065909435</v>
+        <v>0.0971637865071</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>1611035.26</v>
+        <v>6221049.72</v>
       </c>
       <c r="N2" s="1">
-        <v>1611035.26</v>
+        <v>6221049.72</v>
       </c>
       <c r="O2" s="1">
-        <v>1.14</v>
+        <v>4.14</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>30</v>
       </c>
       <c r="B3" t="s">
         <v>31</v>
       </c>
       <c r="C3" s="1">
-        <v>269.0</v>
+        <v>217.0</v>
       </c>
       <c r="D3" s="1">
-        <v>105.64</v>
+        <v>105.845</v>
       </c>
       <c r="E3" s="1">
-        <v>105.702992565</v>
+        <v>105.841152074</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
         <v>1.0</v>
       </c>
       <c r="H3" s="1">
         <v>0.0</v>
       </c>
       <c r="I3" s="1">
-        <v>-16945.0</v>
+        <v>835.0</v>
       </c>
       <c r="J3" s="1">
         <v>0</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
         <v>0.0</v>
       </c>
       <c r="M3" s="1">
-        <v>-16945.0</v>
+        <v>835.0</v>
       </c>
       <c r="N3" s="1">
-        <v>-16945.0</v>
+        <v>835.0</v>
       </c>
       <c r="O3" s="1">
-        <v>-0.01</v>
+        <v>0.0</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>32</v>
       </c>
       <c r="B4" t="s">
         <v>33</v>
       </c>
       <c r="C4" s="1">
         <v>-7.0</v>
       </c>
       <c r="D4" s="1">
-        <v>115.06</v>
+        <v>115.78</v>
       </c>
       <c r="E4" s="1">
         <v>115.54</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
         <v>1.0</v>
       </c>
       <c r="H4" s="1">
         <v>0.0</v>
       </c>
       <c r="I4" s="1">
-        <v>3360.0</v>
+        <v>-1680.0</v>
       </c>
       <c r="J4" s="1">
         <v>0</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4" s="1">
-        <v>3360.0</v>
+        <v>-1680.0</v>
       </c>
       <c r="N4" s="1">
-        <v>3360.0</v>
+        <v>-1680.0</v>
       </c>
       <c r="O4" s="1">
         <v>0.0</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>34</v>
       </c>
       <c r="B5" t="s">
         <v>35</v>
       </c>
       <c r="C5" s="1">
         <v>784000.0</v>
       </c>
       <c r="D5" s="1">
-        <v>97.046</v>
+        <v>98.537</v>
       </c>
       <c r="E5" s="1">
         <v>99.3340727</v>
       </c>
       <c r="F5" t="s">
         <v>8</v>
       </c>
       <c r="G5">
         <v>1.0</v>
       </c>
       <c r="H5" s="1">
         <v>778779.13</v>
       </c>
       <c r="I5" s="1">
-        <v>-17938.49</v>
+        <v>-6249.05</v>
       </c>
       <c r="J5" s="1">
-        <v>-2.3034117516734</v>
+        <v>-0.80241621266867</v>
       </c>
       <c r="K5">
-        <v>1.04</v>
+        <v>1.24</v>
       </c>
       <c r="L5" t="s">
         <v>36</v>
       </c>
       <c r="M5" s="1">
-        <v>760840.64</v>
+        <v>772530.08</v>
       </c>
       <c r="N5" s="1">
-        <v>769016.26</v>
+        <v>782262.96</v>
       </c>
       <c r="O5" s="1">
-        <v>0.54</v>
+        <v>0.52</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>37</v>
       </c>
       <c r="B6" t="s">
         <v>38</v>
       </c>
       <c r="C6" s="1">
-        <v>334000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D6" s="1">
-        <v>106.846</v>
+        <v>99.769</v>
       </c>
       <c r="E6" s="1">
-        <v>102.64317665</v>
+        <v>99.331</v>
       </c>
       <c r="F6" t="s">
         <v>8</v>
       </c>
       <c r="G6">
         <v>1.0</v>
       </c>
       <c r="H6" s="1">
-        <v>342828.21</v>
+        <v>496655.0</v>
       </c>
       <c r="I6" s="1">
-        <v>14037.43</v>
+        <v>2190.0</v>
       </c>
       <c r="J6" s="1">
-        <v>4.0945959493823</v>
+        <v>0.44094995520029</v>
       </c>
       <c r="K6">
-        <v>2.99</v>
-[...2 lines deleted...]
-        <v>39</v>
+        <v>0.0</v>
+      </c>
+      <c r="L6">
+        <v>0.0</v>
       </c>
       <c r="M6" s="1">
-        <v>356865.64</v>
+        <v>498845.0</v>
       </c>
       <c r="N6" s="1">
-        <v>366851.32</v>
+        <v>498845.0</v>
       </c>
       <c r="O6" s="1">
-        <v>0.26</v>
+        <v>0.33</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
+        <v>39</v>
+      </c>
+      <c r="B7" t="s">
         <v>40</v>
       </c>
-      <c r="B7" t="s">
+      <c r="C7" s="1">
+        <v>334000.0</v>
+      </c>
+      <c r="D7" s="1">
+        <v>107.874</v>
+      </c>
+      <c r="E7" s="1">
+        <v>102.64317665</v>
+      </c>
+      <c r="F7" t="s">
+        <v>8</v>
+      </c>
+      <c r="G7">
+        <v>1.0</v>
+      </c>
+      <c r="H7" s="1">
+        <v>342828.21</v>
+      </c>
+      <c r="I7" s="1">
+        <v>17470.95</v>
+      </c>
+      <c r="J7" s="1">
+        <v>5.0961237991471</v>
+      </c>
+      <c r="K7">
+        <v>3.3</v>
+      </c>
+      <c r="L7" t="s">
         <v>41</v>
       </c>
-      <c r="C7" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M7" s="1">
-        <v>385916.0</v>
+        <v>360299.16</v>
       </c>
       <c r="N7" s="1">
-        <v>400311.89</v>
+        <v>371314.3</v>
       </c>
       <c r="O7" s="1">
-        <v>0.28</v>
+        <v>0.25</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
+        <v>42</v>
+      </c>
+      <c r="B8" t="s">
         <v>43</v>
-      </c>
-[...1 lines deleted...]
-        <v>41</v>
       </c>
       <c r="C8" s="1">
         <v>1000000.0</v>
       </c>
       <c r="D8" s="1">
-        <v>100.022</v>
+        <v>100.871</v>
       </c>
       <c r="E8" s="1">
-        <v>100.4938</v>
+        <v>99.847</v>
       </c>
       <c r="F8" t="s">
         <v>8</v>
       </c>
       <c r="G8">
         <v>1.0</v>
       </c>
       <c r="H8" s="1">
-        <v>1004938.0</v>
+        <v>998470.0</v>
       </c>
       <c r="I8" s="1">
-        <v>-4718.0</v>
+        <v>10240.0</v>
       </c>
       <c r="J8" s="1">
-        <v>-0.46948169936852</v>
+        <v>1.0255691207548</v>
       </c>
       <c r="K8">
-        <v>2.41</v>
-[...2 lines deleted...]
-        <v>44</v>
+        <v>0.09</v>
+      </c>
+      <c r="L8">
+        <v>863.01</v>
       </c>
       <c r="M8" s="1">
-        <v>1000220.0</v>
+        <v>1008710.0</v>
       </c>
       <c r="N8" s="1">
-        <v>1024363.84</v>
+        <v>1009573.01</v>
       </c>
       <c r="O8" s="1">
-        <v>0.72</v>
+        <v>0.67</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
+        <v>44</v>
+      </c>
+      <c r="B9" t="s">
         <v>45</v>
       </c>
-      <c r="B9" t="s">
+      <c r="C9" s="1">
+        <v>1000000.0</v>
+      </c>
+      <c r="D9" s="1">
+        <v>101.204</v>
+      </c>
+      <c r="E9" s="1">
+        <v>100.4938</v>
+      </c>
+      <c r="F9" t="s">
+        <v>8</v>
+      </c>
+      <c r="G9">
+        <v>1.0</v>
+      </c>
+      <c r="H9" s="1">
+        <v>1004938.0</v>
+      </c>
+      <c r="I9" s="1">
+        <v>7102.0</v>
+      </c>
+      <c r="J9" s="1">
+        <v>0.70671026471285</v>
+      </c>
+      <c r="K9">
+        <v>2.74</v>
+      </c>
+      <c r="L9" t="s">
         <v>46</v>
       </c>
-      <c r="C9" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M9" s="1">
-        <v>1022355.44</v>
+        <v>1012040.0</v>
       </c>
       <c r="N9" s="1">
-        <v>1040013.52</v>
+        <v>1039403.01</v>
       </c>
       <c r="O9" s="1">
-        <v>0.73</v>
+        <v>0.69</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
+        <v>47</v>
+      </c>
+      <c r="B10" t="s">
+        <v>45</v>
+      </c>
+      <c r="C10" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="D10" s="1">
+        <v>97.564</v>
+      </c>
+      <c r="E10" s="1">
+        <v>85.8945975</v>
+      </c>
+      <c r="F10" t="s">
+        <v>8</v>
+      </c>
+      <c r="G10">
+        <v>1.0</v>
+      </c>
+      <c r="H10" s="1">
+        <v>343578.39</v>
+      </c>
+      <c r="I10" s="1">
+        <v>46677.61</v>
+      </c>
+      <c r="J10" s="1">
+        <v>13.585723479291</v>
+      </c>
+      <c r="K10">
+        <v>3.81</v>
+      </c>
+      <c r="L10" t="s">
         <v>48</v>
       </c>
-      <c r="B10" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M10" s="1">
-        <v>674359.0</v>
+        <v>390256.0</v>
       </c>
       <c r="N10" s="1">
-        <v>674934.34</v>
+        <v>405501.21</v>
       </c>
       <c r="O10" s="1">
-        <v>0.48</v>
+        <v>0.27</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
+        <v>49</v>
+      </c>
+      <c r="B11" t="s">
         <v>50</v>
       </c>
-      <c r="B11" t="s">
+      <c r="C11" s="1">
+        <v>1048000.0</v>
+      </c>
+      <c r="D11" s="1">
+        <v>98.388</v>
+      </c>
+      <c r="E11" s="1">
+        <v>99.46317271</v>
+      </c>
+      <c r="F11" t="s">
+        <v>8</v>
+      </c>
+      <c r="G11">
+        <v>1.0</v>
+      </c>
+      <c r="H11" s="1">
+        <v>1042374.05</v>
+      </c>
+      <c r="I11" s="1">
+        <v>-11267.81</v>
+      </c>
+      <c r="J11" s="1">
+        <v>-1.0809756823858</v>
+      </c>
+      <c r="K11">
+        <v>1.89</v>
+      </c>
+      <c r="L11" t="s">
         <v>51</v>
       </c>
-      <c r="C11" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M11" s="1">
-        <v>683119.5</v>
+        <v>1031106.24</v>
       </c>
       <c r="N11" s="1">
-        <v>685913.32</v>
+        <v>1050917.75</v>
       </c>
       <c r="O11" s="1">
-        <v>0.48</v>
+        <v>0.7</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
+        <v>52</v>
+      </c>
+      <c r="B12" t="s">
         <v>53</v>
       </c>
-      <c r="B12" t="s">
+      <c r="C12" s="1">
+        <v>700000.0</v>
+      </c>
+      <c r="D12" s="1">
+        <v>97.131</v>
+      </c>
+      <c r="E12" s="1">
+        <v>99.19042857</v>
+      </c>
+      <c r="F12" t="s">
+        <v>8</v>
+      </c>
+      <c r="G12">
+        <v>1.0</v>
+      </c>
+      <c r="H12" s="1">
+        <v>694333.0</v>
+      </c>
+      <c r="I12" s="1">
+        <v>-14416.0</v>
+      </c>
+      <c r="J12" s="1">
+        <v>-2.076237194545</v>
+      </c>
+      <c r="K12">
+        <v>0.25</v>
+      </c>
+      <c r="L12" t="s">
         <v>54</v>
       </c>
-      <c r="C12" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M12" s="1">
-        <v>725246.5</v>
+        <v>679917.0</v>
       </c>
       <c r="N12" s="1">
-        <v>729298.55</v>
+        <v>681643.03</v>
       </c>
       <c r="O12" s="1">
-        <v>0.52</v>
+        <v>0.45</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
+        <v>55</v>
+      </c>
+      <c r="B13" t="s">
         <v>56</v>
       </c>
-      <c r="B13" t="s">
+      <c r="C13" s="1">
+        <v>731000.0</v>
+      </c>
+      <c r="D13" s="1">
+        <v>93.922</v>
+      </c>
+      <c r="E13" s="1">
+        <v>93.7499357</v>
+      </c>
+      <c r="F13" t="s">
+        <v>8</v>
+      </c>
+      <c r="G13">
+        <v>1.0</v>
+      </c>
+      <c r="H13" s="1">
+        <v>685312.03</v>
+      </c>
+      <c r="I13" s="1">
+        <v>1257.79</v>
+      </c>
+      <c r="J13" s="1">
+        <v>0.18353537438997</v>
+      </c>
+      <c r="K13">
+        <v>0.44</v>
+      </c>
+      <c r="L13" t="s">
         <v>57</v>
       </c>
-      <c r="C13" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M13" s="1">
-        <v>405695.28</v>
+        <v>686569.82</v>
       </c>
       <c r="N13" s="1">
-        <v>406241.55</v>
+        <v>689814.26</v>
       </c>
       <c r="O13" s="1">
-        <v>0.29</v>
+        <v>0.46</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
         <v>58</v>
       </c>
       <c r="B14" t="s">
         <v>59</v>
       </c>
       <c r="C14" s="1">
-        <v>500000.0</v>
+        <v>725000.0</v>
       </c>
       <c r="D14" s="1">
-        <v>100.78</v>
+        <v>100.842</v>
       </c>
       <c r="E14" s="1">
-        <v>101.340404</v>
+        <v>99.955</v>
       </c>
       <c r="F14" t="s">
         <v>8</v>
       </c>
       <c r="G14">
         <v>1.0</v>
       </c>
       <c r="H14" s="1">
-        <v>506702.02</v>
+        <v>724673.75</v>
       </c>
       <c r="I14" s="1">
-        <v>-2802.02</v>
+        <v>6430.75</v>
       </c>
       <c r="J14" s="1">
-        <v>-0.55299167743598</v>
+        <v>0.88739932969836</v>
       </c>
       <c r="K14">
-        <v>3.97</v>
+        <v>0.78</v>
       </c>
       <c r="L14" t="s">
         <v>60</v>
       </c>
       <c r="M14" s="1">
-        <v>503900.0</v>
+        <v>731104.5</v>
       </c>
       <c r="N14" s="1">
-        <v>523749.32</v>
+        <v>736745.6</v>
       </c>
       <c r="O14" s="1">
-        <v>0.37</v>
+        <v>0.49</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
         <v>61</v>
       </c>
       <c r="B15" t="s">
         <v>62</v>
       </c>
       <c r="C15" s="1">
-        <v>1672000.0</v>
+        <v>409000.0</v>
       </c>
       <c r="D15" s="1">
-        <v>99.377</v>
+        <v>99.864</v>
       </c>
       <c r="E15" s="1">
-        <v>99.58</v>
+        <v>99.646</v>
       </c>
       <c r="F15" t="s">
         <v>8</v>
       </c>
       <c r="G15">
         <v>1.0</v>
       </c>
       <c r="H15" s="1">
-        <v>1664977.6</v>
+        <v>407552.14</v>
       </c>
       <c r="I15" s="1">
-        <v>-3394.16</v>
+        <v>891.62</v>
       </c>
       <c r="J15" s="1">
-        <v>-0.2038561960233</v>
+        <v>0.21877446159404</v>
       </c>
       <c r="K15">
-        <v>0.09</v>
+        <v>0.31</v>
       </c>
       <c r="L15" t="s">
         <v>63</v>
       </c>
       <c r="M15" s="1">
-        <v>1661583.44</v>
+        <v>408443.76</v>
       </c>
       <c r="N15" s="1">
-        <v>1663129.47</v>
+        <v>409718.38</v>
       </c>
       <c r="O15" s="1">
-        <v>1.18</v>
+        <v>0.27</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
         <v>64</v>
       </c>
       <c r="B16" t="s">
         <v>65</v>
       </c>
       <c r="C16" s="1">
-        <v>600000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D16" s="1">
-        <v>96.644</v>
+        <v>101.599</v>
       </c>
       <c r="E16" s="1">
-        <v>99.38842833</v>
+        <v>101.340404</v>
       </c>
       <c r="F16" t="s">
         <v>8</v>
       </c>
       <c r="G16">
         <v>1.0</v>
       </c>
       <c r="H16" s="1">
-        <v>596330.57</v>
+        <v>506702.02</v>
       </c>
       <c r="I16" s="1">
-        <v>-16466.57</v>
+        <v>1292.98</v>
       </c>
       <c r="J16" s="1">
-        <v>-2.7613157581373</v>
+        <v>0.25517561583828</v>
       </c>
       <c r="K16">
-        <v>0.07</v>
-[...2 lines deleted...]
-        <v>443.84</v>
+        <v>4.22</v>
+      </c>
+      <c r="L16" t="s">
+        <v>66</v>
       </c>
       <c r="M16" s="1">
-        <v>579864.0</v>
+        <v>507995.0</v>
       </c>
       <c r="N16" s="1">
-        <v>580307.84</v>
+        <v>529077.19</v>
       </c>
       <c r="O16" s="1">
-        <v>0.41</v>
+        <v>0.35</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B17" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="C17" s="1">
-        <v>314000.0</v>
+        <v>1672000.0</v>
       </c>
       <c r="D17" s="1">
-        <v>94.28</v>
+        <v>100.209</v>
       </c>
       <c r="E17" s="1">
-        <v>98.6381879</v>
+        <v>99.58</v>
       </c>
       <c r="F17" t="s">
         <v>8</v>
       </c>
       <c r="G17">
         <v>1.0</v>
       </c>
       <c r="H17" s="1">
-        <v>309723.91</v>
+        <v>1664977.6</v>
       </c>
       <c r="I17" s="1">
-        <v>-13684.71</v>
+        <v>10516.88</v>
       </c>
       <c r="J17" s="1">
-        <v>-4.4183576269588</v>
+        <v>0.6316529423579</v>
       </c>
       <c r="K17">
-        <v>1.82</v>
+        <v>0.3</v>
       </c>
       <c r="L17" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="M17" s="1">
-        <v>296039.2</v>
+        <v>1675494.48</v>
       </c>
       <c r="N17" s="1">
-        <v>301760.02</v>
+        <v>1680476.12</v>
       </c>
       <c r="O17" s="1">
-        <v>0.21</v>
+        <v>1.12</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B18" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="C18" s="1">
-        <v>502000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D18" s="1">
-        <v>97.683</v>
+        <v>100.693</v>
       </c>
       <c r="E18" s="1">
-        <v>99.91623904</v>
+        <v>100.61</v>
       </c>
       <c r="F18" t="s">
         <v>8</v>
       </c>
       <c r="G18">
         <v>1.0</v>
       </c>
       <c r="H18" s="1">
-        <v>501579.52</v>
+        <v>603660.0</v>
       </c>
       <c r="I18" s="1">
-        <v>-11210.86</v>
+        <v>498.0</v>
       </c>
       <c r="J18" s="1">
-        <v>-2.2351111943327</v>
+        <v>0.082496769704801</v>
       </c>
       <c r="K18">
-        <v>0.86</v>
+        <v>0.23</v>
       </c>
       <c r="L18" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="M18" s="1">
-        <v>490368.66</v>
+        <v>604158.0</v>
       </c>
       <c r="N18" s="1">
-        <v>494700.99</v>
+        <v>605519.1</v>
       </c>
       <c r="O18" s="1">
-        <v>0.35</v>
+        <v>0.4</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="B19" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="C19" s="1">
-        <v>600000.0</v>
+        <v>314000.0</v>
       </c>
       <c r="D19" s="1">
-        <v>98.371</v>
+        <v>96.617</v>
       </c>
       <c r="E19" s="1">
-        <v>100.2235</v>
+        <v>98.6381879</v>
       </c>
       <c r="F19" t="s">
         <v>8</v>
       </c>
       <c r="G19">
         <v>1.0</v>
       </c>
       <c r="H19" s="1">
-        <v>601341.0</v>
+        <v>309723.91</v>
       </c>
       <c r="I19" s="1">
-        <v>-11115.0</v>
+        <v>-6346.53</v>
       </c>
       <c r="J19" s="1">
-        <v>-1.8483688955185</v>
+        <v>-2.0490926903254</v>
       </c>
       <c r="K19">
-        <v>4.11</v>
+        <v>2.01</v>
       </c>
       <c r="L19" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="M19" s="1">
-        <v>590226.0</v>
+        <v>303377.38</v>
       </c>
       <c r="N19" s="1">
-        <v>614887.64</v>
+        <v>309700.39</v>
       </c>
       <c r="O19" s="1">
-        <v>0.43</v>
+        <v>0.21</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="B20" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="C20" s="1">
-        <v>1500000.0</v>
+        <v>502000.0</v>
       </c>
       <c r="D20" s="1">
-        <v>97.689</v>
+        <v>98.882</v>
       </c>
       <c r="E20" s="1">
-        <v>98.1092</v>
+        <v>99.91623904</v>
       </c>
       <c r="F20" t="s">
         <v>8</v>
       </c>
       <c r="G20">
         <v>1.0</v>
       </c>
       <c r="H20" s="1">
-        <v>1471638.0</v>
+        <v>501579.52</v>
       </c>
       <c r="I20" s="1">
-        <v>-6303.0</v>
+        <v>-5191.88</v>
       </c>
       <c r="J20" s="1">
-        <v>-0.42829826356753</v>
+        <v>-1.0351060585568</v>
       </c>
       <c r="K20">
-        <v>0.02</v>
-[...2 lines deleted...]
-        <v>287.67</v>
+        <v>1.07</v>
+      </c>
+      <c r="L20" t="s">
+        <v>78</v>
       </c>
       <c r="M20" s="1">
-        <v>1465335.0</v>
+        <v>496387.64</v>
       </c>
       <c r="N20" s="1">
-        <v>1465622.67</v>
+        <v>501751.48</v>
       </c>
       <c r="O20" s="1">
-        <v>1.04</v>
+        <v>0.33</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="B21" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="C21" s="1">
-        <v>400000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D21" s="1">
-        <v>106.28</v>
+        <v>99.338</v>
       </c>
       <c r="E21" s="1">
-        <v>105.55</v>
+        <v>100.2235</v>
       </c>
       <c r="F21" t="s">
         <v>8</v>
       </c>
       <c r="G21">
         <v>1.0</v>
       </c>
       <c r="H21" s="1">
-        <v>422200.0</v>
+        <v>601341.0</v>
       </c>
       <c r="I21" s="1">
-        <v>2920.0</v>
+        <v>-5313.0</v>
       </c>
       <c r="J21" s="1">
-        <v>0.69161534817622</v>
+        <v>-0.88352532090777</v>
       </c>
       <c r="K21">
-        <v>2.52</v>
-[...2 lines deleted...]
-        <v>79</v>
+        <v>0.09</v>
+      </c>
+      <c r="L21">
+        <v>558.9</v>
       </c>
       <c r="M21" s="1">
-        <v>425120.0</v>
+        <v>596028.0</v>
       </c>
       <c r="N21" s="1">
-        <v>435211.78</v>
+        <v>596586.9</v>
       </c>
       <c r="O21" s="1">
-        <v>0.31</v>
+        <v>0.4</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="B22" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="C22" s="1">
-        <v>1935000.0</v>
+        <v>1500000.0</v>
       </c>
       <c r="D22" s="1">
-        <v>98.341</v>
+        <v>98.052</v>
       </c>
       <c r="E22" s="1">
-        <v>100.91270646</v>
+        <v>98.1092</v>
       </c>
       <c r="F22" t="s">
         <v>8</v>
       </c>
       <c r="G22">
         <v>1.0</v>
       </c>
       <c r="H22" s="1">
-        <v>1952660.87</v>
+        <v>1471638.0</v>
       </c>
       <c r="I22" s="1">
-        <v>-49762.52</v>
+        <v>-858.0</v>
       </c>
       <c r="J22" s="1">
-        <v>-2.5484466229919</v>
+        <v>-0.058302381428041</v>
       </c>
       <c r="K22">
-        <v>2.54</v>
+        <v>0.21</v>
       </c>
       <c r="L22" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="M22" s="1">
-        <v>1902898.35</v>
+        <v>1470780.0</v>
       </c>
       <c r="N22" s="1">
-        <v>1952077.78</v>
+        <v>1473944.38</v>
       </c>
       <c r="O22" s="1">
-        <v>1.38</v>
+        <v>0.98</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="B23" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="C23" s="1">
-        <v>944000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D23" s="1">
-        <v>106.743</v>
+        <v>107.018</v>
       </c>
       <c r="E23" s="1">
-        <v>104.49157945</v>
+        <v>105.55</v>
       </c>
       <c r="F23" t="s">
         <v>8</v>
       </c>
       <c r="G23">
         <v>1.0</v>
       </c>
       <c r="H23" s="1">
-        <v>986400.51</v>
+        <v>422200.0</v>
       </c>
       <c r="I23" s="1">
-        <v>21253.41</v>
+        <v>5872.0</v>
       </c>
       <c r="J23" s="1">
-        <v>2.1546430465653</v>
+        <v>1.3908100426338</v>
       </c>
       <c r="K23">
-        <v>2.1</v>
+        <v>2.89</v>
       </c>
       <c r="L23" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="M23" s="1">
-        <v>1007653.92</v>
+        <v>428072.0</v>
       </c>
       <c r="N23" s="1">
-        <v>1027436.85</v>
+        <v>439615.84</v>
       </c>
       <c r="O23" s="1">
-        <v>0.73</v>
+        <v>0.29</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="B24" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="C24" s="1">
-        <v>500000.0</v>
+        <v>1935000.0</v>
       </c>
       <c r="D24" s="1">
-        <v>91.509</v>
+        <v>99.164</v>
       </c>
       <c r="E24" s="1">
-        <v>91.588784</v>
+        <v>100.91270646</v>
       </c>
       <c r="F24" t="s">
         <v>8</v>
       </c>
       <c r="G24">
         <v>1.0</v>
       </c>
       <c r="H24" s="1">
-        <v>457943.92</v>
+        <v>1952660.87</v>
       </c>
       <c r="I24" s="1">
-        <v>-398.92</v>
+        <v>-33837.47</v>
       </c>
       <c r="J24" s="1">
-        <v>-0.087111103036372</v>
+        <v>-1.7328902586141</v>
       </c>
       <c r="K24">
-        <v>0.64</v>
+        <v>2.72</v>
       </c>
       <c r="L24" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="M24" s="1">
-        <v>457545.0</v>
+        <v>1918823.4</v>
       </c>
       <c r="N24" s="1">
-        <v>460750.48</v>
+        <v>1971478.41</v>
       </c>
       <c r="O24" s="1">
-        <v>0.33</v>
+        <v>1.31</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="B25" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="C25" s="1">
-        <v>800000.0</v>
+        <v>703000.0</v>
       </c>
       <c r="D25" s="1">
-        <v>103.405</v>
+        <v>99.935</v>
       </c>
       <c r="E25" s="1">
-        <v>105.76</v>
+        <v>99.658</v>
       </c>
       <c r="F25" t="s">
         <v>8</v>
       </c>
       <c r="G25">
         <v>1.0</v>
       </c>
       <c r="H25" s="1">
-        <v>846080.0</v>
+        <v>700595.74</v>
       </c>
       <c r="I25" s="1">
-        <v>-18840.0</v>
+        <v>1947.31</v>
       </c>
       <c r="J25" s="1">
-        <v>-2.2267397881997</v>
+        <v>0.27795059102129</v>
       </c>
       <c r="K25">
-        <v>1.28</v>
-[...2 lines deleted...]
-        <v>91</v>
+        <v>0.06</v>
+      </c>
+      <c r="L25">
+        <v>427.17</v>
       </c>
       <c r="M25" s="1">
-        <v>827240.0</v>
+        <v>702543.05</v>
       </c>
       <c r="N25" s="1">
-        <v>837497.53</v>
+        <v>702970.22</v>
       </c>
       <c r="O25" s="1">
-        <v>0.59</v>
+        <v>0.47</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
         <v>92</v>
       </c>
       <c r="B26" t="s">
         <v>93</v>
       </c>
       <c r="C26" s="1">
-        <v>791000.0</v>
+        <v>944000.0</v>
       </c>
       <c r="D26" s="1">
-        <v>99.63</v>
+        <v>107.568</v>
       </c>
       <c r="E26" s="1">
-        <v>100.07568647</v>
+        <v>104.49157945</v>
       </c>
       <c r="F26" t="s">
         <v>8</v>
       </c>
       <c r="G26">
         <v>1.0</v>
       </c>
       <c r="H26" s="1">
-        <v>791598.68</v>
+        <v>986400.51</v>
       </c>
       <c r="I26" s="1">
-        <v>-3525.38</v>
+        <v>29041.41</v>
       </c>
       <c r="J26" s="1">
-        <v>-0.44534940356394</v>
+        <v>2.944180351245</v>
       </c>
       <c r="K26">
-        <v>1.05</v>
+        <v>2.45</v>
       </c>
       <c r="L26" t="s">
         <v>94</v>
       </c>
       <c r="M26" s="1">
-        <v>788073.3</v>
+        <v>1015441.92</v>
       </c>
       <c r="N26" s="1">
-        <v>796411.31</v>
+        <v>1038549.71</v>
       </c>
       <c r="O26" s="1">
-        <v>0.56</v>
+        <v>0.69</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
         <v>95</v>
       </c>
       <c r="B27" t="s">
         <v>96</v>
       </c>
       <c r="C27" s="1">
-        <v>1000000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D27" s="1">
-        <v>99.725</v>
+        <v>91.978</v>
       </c>
       <c r="E27" s="1">
-        <v>99.834</v>
+        <v>91.588784</v>
       </c>
       <c r="F27" t="s">
         <v>8</v>
       </c>
       <c r="G27">
         <v>1.0</v>
       </c>
       <c r="H27" s="1">
-        <v>998340.0</v>
+        <v>457943.92</v>
       </c>
       <c r="I27" s="1">
-        <v>-1090.0</v>
+        <v>1946.08</v>
       </c>
       <c r="J27" s="1">
-        <v>-0.10918124085983</v>
+        <v>0.4249603313873</v>
       </c>
       <c r="K27">
-        <v>0.27</v>
+        <v>0.75</v>
       </c>
       <c r="L27" t="s">
         <v>97</v>
       </c>
       <c r="M27" s="1">
-        <v>997250.0</v>
+        <v>459890.0</v>
       </c>
       <c r="N27" s="1">
-        <v>999928.08</v>
+        <v>463643.42</v>
       </c>
       <c r="O27" s="1">
-        <v>0.71</v>
+        <v>0.31</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
         <v>98</v>
       </c>
       <c r="B28" t="s">
         <v>99</v>
       </c>
       <c r="C28" s="1">
-        <v>600000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D28" s="1">
-        <v>106.384</v>
+        <v>104.075</v>
       </c>
       <c r="E28" s="1">
-        <v>107.962</v>
+        <v>105.76</v>
       </c>
       <c r="F28" t="s">
         <v>8</v>
       </c>
       <c r="G28">
         <v>1.0</v>
       </c>
       <c r="H28" s="1">
-        <v>647772.0</v>
+        <v>846080.0</v>
       </c>
       <c r="I28" s="1">
-        <v>-9468.0</v>
+        <v>-13480.0</v>
       </c>
       <c r="J28" s="1">
-        <v>-1.4616253867101</v>
+        <v>-1.5932299546142</v>
       </c>
       <c r="K28">
-        <v>1.65</v>
+        <v>1.55</v>
       </c>
       <c r="L28" t="s">
         <v>100</v>
       </c>
       <c r="M28" s="1">
-        <v>638304.0</v>
+        <v>832600.0</v>
       </c>
       <c r="N28" s="1">
-        <v>648214.11</v>
+        <v>844994.52</v>
       </c>
       <c r="O28" s="1">
-        <v>0.46</v>
+        <v>0.56</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
         <v>101</v>
       </c>
       <c r="B29" t="s">
         <v>102</v>
       </c>
       <c r="C29" s="1">
-        <v>1700000.0</v>
+        <v>791000.0</v>
       </c>
       <c r="D29" s="1">
-        <v>88.601</v>
+        <v>100.096</v>
       </c>
       <c r="E29" s="1">
-        <v>89.011</v>
+        <v>100.07568647</v>
       </c>
       <c r="F29" t="s">
         <v>8</v>
       </c>
       <c r="G29">
         <v>1.0</v>
       </c>
       <c r="H29" s="1">
-        <v>1513187.0</v>
+        <v>791598.68</v>
       </c>
       <c r="I29" s="1">
-        <v>-6970.0</v>
+        <v>160.68</v>
       </c>
       <c r="J29" s="1">
-        <v>-0.46061722708429</v>
+        <v>0.020298164216241</v>
       </c>
       <c r="K29">
-        <v>1.07</v>
+        <v>1.24</v>
       </c>
       <c r="L29" t="s">
         <v>103</v>
       </c>
       <c r="M29" s="1">
-        <v>1506217.0</v>
+        <v>791759.36</v>
       </c>
       <c r="N29" s="1">
-        <v>1524489.07</v>
+        <v>801560.18</v>
       </c>
       <c r="O29" s="1">
-        <v>1.08</v>
+        <v>0.53</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
         <v>104</v>
       </c>
       <c r="B30" t="s">
         <v>105</v>
       </c>
       <c r="C30" s="1">
-        <v>846000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="D30" s="1">
-        <v>99.701</v>
+        <v>100.571</v>
       </c>
       <c r="E30" s="1">
-        <v>99.298</v>
+        <v>99.834</v>
       </c>
       <c r="F30" t="s">
         <v>8</v>
       </c>
       <c r="G30">
         <v>1.0</v>
       </c>
       <c r="H30" s="1">
-        <v>840061.08</v>
+        <v>998340.0</v>
       </c>
       <c r="I30" s="1">
-        <v>3409.38</v>
+        <v>7370.0</v>
       </c>
       <c r="J30" s="1">
-        <v>0.40584906040404</v>
+        <v>0.73822545425406</v>
       </c>
       <c r="K30">
-        <v>0.46</v>
+        <v>0.5</v>
       </c>
       <c r="L30" t="s">
         <v>106</v>
       </c>
       <c r="M30" s="1">
-        <v>843470.46</v>
+        <v>1005710.0</v>
       </c>
       <c r="N30" s="1">
-        <v>847332.51</v>
+        <v>1010716.85</v>
       </c>
       <c r="O30" s="1">
-        <v>0.6</v>
+        <v>0.67</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
         <v>107</v>
       </c>
       <c r="B31" t="s">
         <v>108</v>
       </c>
       <c r="C31" s="1">
-        <v>133000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D31" s="1">
-        <v>102.441</v>
+        <v>107.314</v>
       </c>
       <c r="E31" s="1">
-        <v>103.37567669</v>
+        <v>107.962</v>
       </c>
       <c r="F31" t="s">
         <v>8</v>
       </c>
       <c r="G31">
         <v>1.0</v>
       </c>
       <c r="H31" s="1">
-        <v>137489.65</v>
+        <v>647772.0</v>
       </c>
       <c r="I31" s="1">
-        <v>-1243.12</v>
+        <v>-3888.0</v>
       </c>
       <c r="J31" s="1">
-        <v>-0.90415533096491</v>
+        <v>-0.60021118541709</v>
       </c>
       <c r="K31">
-        <v>3.62</v>
+        <v>0.29</v>
       </c>
       <c r="L31" t="s">
         <v>109</v>
       </c>
       <c r="M31" s="1">
-        <v>136246.53</v>
+        <v>643884.0</v>
       </c>
       <c r="N31" s="1">
-        <v>141058.21</v>
+        <v>645595.96</v>
       </c>
       <c r="O31" s="1">
-        <v>0.1</v>
+        <v>0.43</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
         <v>110</v>
       </c>
       <c r="B32" t="s">
         <v>111</v>
       </c>
       <c r="C32" s="1">
-        <v>1424000.0</v>
+        <v>1700000.0</v>
       </c>
       <c r="D32" s="1">
-        <v>98.423</v>
+        <v>89.281</v>
       </c>
       <c r="E32" s="1">
-        <v>99.63892626</v>
+        <v>89.011</v>
       </c>
       <c r="F32" t="s">
         <v>8</v>
       </c>
       <c r="G32">
         <v>1.0</v>
       </c>
       <c r="H32" s="1">
-        <v>1418858.31</v>
+        <v>1513187.0</v>
       </c>
       <c r="I32" s="1">
-        <v>-17314.79</v>
+        <v>4590.0</v>
       </c>
       <c r="J32" s="1">
-        <v>-1.2203325644264</v>
+        <v>0.30333329588478</v>
       </c>
       <c r="K32">
-        <v>1.12</v>
-[...2 lines deleted...]
-        <v>112</v>
+        <v>0.03</v>
+      </c>
+      <c r="L32">
+        <v>564.59</v>
       </c>
       <c r="M32" s="1">
-        <v>1401543.52</v>
+        <v>1517777.0</v>
       </c>
       <c r="N32" s="1">
-        <v>1417519.63</v>
+        <v>1518341.59</v>
       </c>
       <c r="O32" s="1">
-        <v>1.0</v>
+        <v>1.01</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
+        <v>112</v>
+      </c>
+      <c r="B33" t="s">
         <v>113</v>
       </c>
-      <c r="B33" t="s">
+      <c r="C33" s="1">
+        <v>846000.0</v>
+      </c>
+      <c r="D33" s="1">
+        <v>100.886</v>
+      </c>
+      <c r="E33" s="1">
+        <v>99.298</v>
+      </c>
+      <c r="F33" t="s">
+        <v>8</v>
+      </c>
+      <c r="G33">
+        <v>1.0</v>
+      </c>
+      <c r="H33" s="1">
+        <v>840061.08</v>
+      </c>
+      <c r="I33" s="1">
+        <v>13434.48</v>
+      </c>
+      <c r="J33" s="1">
+        <v>1.5992265705251</v>
+      </c>
+      <c r="K33">
+        <v>0.67</v>
+      </c>
+      <c r="L33" t="s">
         <v>114</v>
       </c>
-      <c r="C33" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M33" s="1">
-        <v>977580.0</v>
+        <v>853495.56</v>
       </c>
       <c r="N33" s="1">
-        <v>988511.51</v>
+        <v>859153.91</v>
       </c>
       <c r="O33" s="1">
-        <v>0.7</v>
+        <v>0.57</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
+        <v>115</v>
+      </c>
+      <c r="B34" t="s">
         <v>116</v>
       </c>
-      <c r="B34" t="s">
+      <c r="C34" s="1">
+        <v>133000.0</v>
+      </c>
+      <c r="D34" s="1">
+        <v>102.768</v>
+      </c>
+      <c r="E34" s="1">
+        <v>103.37567669</v>
+      </c>
+      <c r="F34" t="s">
+        <v>8</v>
+      </c>
+      <c r="G34">
+        <v>1.0</v>
+      </c>
+      <c r="H34" s="1">
+        <v>137489.65</v>
+      </c>
+      <c r="I34" s="1">
+        <v>-808.21</v>
+      </c>
+      <c r="J34" s="1">
+        <v>-0.58783333872768</v>
+      </c>
+      <c r="K34">
+        <v>3.88</v>
+      </c>
+      <c r="L34" t="s">
         <v>117</v>
       </c>
-      <c r="C34" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M34" s="1">
-        <v>413016.0</v>
+        <v>136681.44</v>
       </c>
       <c r="N34" s="1">
-        <v>432036.02</v>
+        <v>141839.29</v>
       </c>
       <c r="O34" s="1">
-        <v>0.31</v>
+        <v>0.09</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
+        <v>118</v>
+      </c>
+      <c r="B35" t="s">
         <v>119</v>
       </c>
-      <c r="B35" t="s">
+      <c r="C35" s="1">
+        <v>1424000.0</v>
+      </c>
+      <c r="D35" s="1">
+        <v>99.082</v>
+      </c>
+      <c r="E35" s="1">
+        <v>99.63892626</v>
+      </c>
+      <c r="F35" t="s">
+        <v>8</v>
+      </c>
+      <c r="G35">
+        <v>1.0</v>
+      </c>
+      <c r="H35" s="1">
+        <v>1418858.31</v>
+      </c>
+      <c r="I35" s="1">
+        <v>-7930.63</v>
+      </c>
+      <c r="J35" s="1">
+        <v>-0.55894446570919</v>
+      </c>
+      <c r="K35">
+        <v>1.3</v>
+      </c>
+      <c r="L35" t="s">
         <v>120</v>
       </c>
-      <c r="C35" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M35" s="1">
-        <v>985000.0</v>
+        <v>1410927.68</v>
       </c>
       <c r="N35" s="1">
-        <v>992767.12</v>
+        <v>1429439.68</v>
       </c>
       <c r="O35" s="1">
-        <v>0.7</v>
+        <v>0.95</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
+        <v>121</v>
+      </c>
+      <c r="B36" t="s">
         <v>122</v>
       </c>
-      <c r="B36" t="s">
+      <c r="C36" s="1">
+        <v>1000000.0</v>
+      </c>
+      <c r="D36" s="1">
+        <v>98.641</v>
+      </c>
+      <c r="E36" s="1">
+        <v>99.415167</v>
+      </c>
+      <c r="F36" t="s">
+        <v>8</v>
+      </c>
+      <c r="G36">
+        <v>1.0</v>
+      </c>
+      <c r="H36" s="1">
+        <v>994151.67</v>
+      </c>
+      <c r="I36" s="1">
+        <v>-7741.67</v>
+      </c>
+      <c r="J36" s="1">
+        <v>-0.77872121866475</v>
+      </c>
+      <c r="K36">
+        <v>1.28</v>
+      </c>
+      <c r="L36" t="s">
         <v>123</v>
       </c>
-      <c r="C36" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M36" s="1">
-        <v>892917.0</v>
+        <v>986410.0</v>
       </c>
       <c r="N36" s="1">
-        <v>922210.15</v>
+        <v>999259.32</v>
       </c>
       <c r="O36" s="1">
-        <v>0.65</v>
+        <v>0.67</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
+        <v>124</v>
+      </c>
+      <c r="B37" t="s">
         <v>125</v>
       </c>
-      <c r="B37" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C37" s="1">
-        <v>747000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D37" s="1">
-        <v>97.586</v>
+        <v>103.971</v>
       </c>
       <c r="E37" s="1">
-        <v>100.09043641</v>
+        <v>105.58525</v>
       </c>
       <c r="F37" t="s">
         <v>8</v>
       </c>
       <c r="G37">
         <v>1.0</v>
       </c>
       <c r="H37" s="1">
-        <v>747675.56</v>
+        <v>422341.0</v>
       </c>
       <c r="I37" s="1">
-        <v>-18708.14</v>
+        <v>-6457.0</v>
       </c>
       <c r="J37" s="1">
-        <v>-2.5021735363397</v>
+        <v>-1.5288593814003</v>
       </c>
       <c r="K37">
-        <v>1.71</v>
-[...2 lines deleted...]
-        <v>127</v>
+        <v>0.05</v>
+      </c>
+      <c r="L37">
+        <v>217.99</v>
       </c>
       <c r="M37" s="1">
-        <v>728967.42</v>
+        <v>415884.0</v>
       </c>
       <c r="N37" s="1">
-        <v>741769.12</v>
+        <v>416101.99</v>
       </c>
       <c r="O37" s="1">
-        <v>0.52</v>
+        <v>0.28</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
+        <v>126</v>
+      </c>
+      <c r="B38" t="s">
+        <v>127</v>
+      </c>
+      <c r="C38" s="1">
+        <v>1000000.0</v>
+      </c>
+      <c r="D38" s="1">
+        <v>99.178</v>
+      </c>
+      <c r="E38" s="1">
+        <v>100.072667</v>
+      </c>
+      <c r="F38" t="s">
+        <v>8</v>
+      </c>
+      <c r="G38">
+        <v>1.0</v>
+      </c>
+      <c r="H38" s="1">
+        <v>1000726.67</v>
+      </c>
+      <c r="I38" s="1">
+        <v>-8946.67</v>
+      </c>
+      <c r="J38" s="1">
+        <v>-0.89401734441633</v>
+      </c>
+      <c r="K38">
+        <v>0.96</v>
+      </c>
+      <c r="L38" t="s">
         <v>128</v>
       </c>
-      <c r="B38" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M38" s="1">
-        <v>870848.0</v>
+        <v>991780.0</v>
       </c>
       <c r="N38" s="1">
-        <v>895971.63</v>
+        <v>1001396.44</v>
       </c>
       <c r="O38" s="1">
-        <v>0.63</v>
+        <v>0.67</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
       <c r="B39" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="C39" s="1">
-        <v>668000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D39" s="1">
-        <v>101.405</v>
+        <v>99.714</v>
       </c>
       <c r="E39" s="1">
-        <v>100.33886377</v>
+        <v>101.00763667</v>
       </c>
       <c r="F39" t="s">
         <v>8</v>
       </c>
       <c r="G39">
         <v>1.0</v>
       </c>
       <c r="H39" s="1">
-        <v>670263.61</v>
+        <v>909068.73</v>
       </c>
       <c r="I39" s="1">
-        <v>7121.79</v>
+        <v>-11642.73</v>
       </c>
       <c r="J39" s="1">
-        <v>1.0625356790592</v>
+        <v>-1.2807315460075</v>
       </c>
       <c r="K39">
-        <v>0.03</v>
+        <v>0.06</v>
       </c>
       <c r="L39">
-        <v>226.48</v>
+        <v>582.53</v>
       </c>
       <c r="M39" s="1">
-        <v>677385.4</v>
+        <v>897426.0</v>
       </c>
       <c r="N39" s="1">
-        <v>677611.88</v>
+        <v>898008.53</v>
       </c>
       <c r="O39" s="1">
-        <v>0.48</v>
+        <v>0.6</v>
       </c>
       <c r="P39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
+        <v>131</v>
+      </c>
+      <c r="B40" t="s">
+        <v>132</v>
+      </c>
+      <c r="C40" s="1">
+        <v>747000.0</v>
+      </c>
+      <c r="D40" s="1">
+        <v>98.726</v>
+      </c>
+      <c r="E40" s="1">
+        <v>100.09043641</v>
+      </c>
+      <c r="F40" t="s">
+        <v>8</v>
+      </c>
+      <c r="G40">
+        <v>1.0</v>
+      </c>
+      <c r="H40" s="1">
+        <v>747675.56</v>
+      </c>
+      <c r="I40" s="1">
+        <v>-10192.34</v>
+      </c>
+      <c r="J40" s="1">
+        <v>-1.3632035799057</v>
+      </c>
+      <c r="K40">
+        <v>1.9</v>
+      </c>
+      <c r="L40" t="s">
         <v>133</v>
       </c>
-      <c r="B40" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M40" s="1">
-        <v>1781360.0</v>
+        <v>737483.22</v>
       </c>
       <c r="N40" s="1">
-        <v>1806277.81</v>
+        <v>751661.44</v>
       </c>
       <c r="O40" s="1">
-        <v>1.28</v>
+        <v>0.5</v>
       </c>
       <c r="P40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="B41" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="C41" s="1">
-        <v>782000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D41" s="1">
-        <v>97.58</v>
+        <v>101.203</v>
       </c>
       <c r="E41" s="1">
-        <v>99.62663939</v>
+        <v>100.0</v>
       </c>
       <c r="F41" t="s">
         <v>8</v>
       </c>
       <c r="G41">
         <v>1.0</v>
       </c>
       <c r="H41" s="1">
-        <v>779080.32</v>
+        <v>600000.0</v>
       </c>
       <c r="I41" s="1">
-        <v>-16004.72</v>
+        <v>7218.0</v>
       </c>
       <c r="J41" s="1">
-        <v>-2.0543093682562</v>
+        <v>1.203</v>
       </c>
       <c r="K41">
-        <v>1.66</v>
-[...2 lines deleted...]
-        <v>138</v>
+        <v>0.1</v>
+      </c>
+      <c r="L41">
+        <v>580.47</v>
       </c>
       <c r="M41" s="1">
-        <v>763075.6</v>
+        <v>607218.0</v>
       </c>
       <c r="N41" s="1">
-        <v>776018.77</v>
+        <v>607798.47</v>
       </c>
       <c r="O41" s="1">
-        <v>0.55</v>
+        <v>0.4</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
-        <v>139</v>
+        <v>136</v>
       </c>
       <c r="B42" t="s">
-        <v>140</v>
+        <v>137</v>
       </c>
       <c r="C42" s="1">
         <v>800000.0</v>
       </c>
       <c r="D42" s="1">
-        <v>96.987</v>
+        <v>108.999</v>
       </c>
       <c r="E42" s="1">
-        <v>99.5352725</v>
+        <v>109.825</v>
       </c>
       <c r="F42" t="s">
         <v>8</v>
       </c>
       <c r="G42">
         <v>1.0</v>
       </c>
       <c r="H42" s="1">
-        <v>796282.18</v>
+        <v>878600.0</v>
       </c>
       <c r="I42" s="1">
-        <v>-20386.18</v>
+        <v>-6608.0</v>
       </c>
       <c r="J42" s="1">
-        <v>-2.560170315503</v>
+        <v>-0.75210562258138</v>
       </c>
       <c r="K42">
-        <v>2.09</v>
+        <v>3.55</v>
       </c>
       <c r="L42" t="s">
-        <v>141</v>
+        <v>138</v>
       </c>
       <c r="M42" s="1">
-        <v>775896.0</v>
+        <v>871992.0</v>
       </c>
       <c r="N42" s="1">
-        <v>792613.81</v>
+        <v>900357.38</v>
       </c>
       <c r="O42" s="1">
-        <v>0.56</v>
+        <v>0.6</v>
       </c>
       <c r="P42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="B43" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
       <c r="C43" s="1">
-        <v>700000.0</v>
+        <v>668000.0</v>
       </c>
       <c r="D43" s="1">
-        <v>97.794</v>
+        <v>102.259</v>
       </c>
       <c r="E43" s="1">
-        <v>100.43242857</v>
+        <v>100.33886377</v>
       </c>
       <c r="F43" t="s">
         <v>8</v>
       </c>
       <c r="G43">
         <v>1.0</v>
       </c>
       <c r="H43" s="1">
-        <v>703027.0</v>
+        <v>670263.61</v>
       </c>
       <c r="I43" s="1">
-        <v>-18469.0</v>
+        <v>12826.51</v>
       </c>
       <c r="J43" s="1">
-        <v>-2.6270683771747</v>
+        <v>1.9136515556916</v>
       </c>
       <c r="K43">
-        <v>0.01</v>
-[...2 lines deleted...]
-        <v>74.32</v>
+        <v>0.26</v>
+      </c>
+      <c r="L43" t="s">
+        <v>141</v>
       </c>
       <c r="M43" s="1">
-        <v>684558.0</v>
+        <v>683090.12</v>
       </c>
       <c r="N43" s="1">
-        <v>684632.32</v>
+        <v>684826.46</v>
       </c>
       <c r="O43" s="1">
-        <v>0.48</v>
+        <v>0.46</v>
       </c>
       <c r="P43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
+        <v>142</v>
+      </c>
+      <c r="B44" t="s">
+        <v>143</v>
+      </c>
+      <c r="C44" s="1">
+        <v>2000000.0</v>
+      </c>
+      <c r="D44" s="1">
+        <v>89.744</v>
+      </c>
+      <c r="E44" s="1">
+        <v>89.2751455</v>
+      </c>
+      <c r="F44" t="s">
+        <v>8</v>
+      </c>
+      <c r="G44">
+        <v>1.0</v>
+      </c>
+      <c r="H44" s="1">
+        <v>1785502.91</v>
+      </c>
+      <c r="I44" s="1">
+        <v>9377.09</v>
+      </c>
+      <c r="J44" s="1">
+        <v>0.52517920567265</v>
+      </c>
+      <c r="K44">
+        <v>1.36</v>
+      </c>
+      <c r="L44" t="s">
         <v>144</v>
       </c>
-      <c r="B44" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M44" s="1">
-        <v>760920.0</v>
+        <v>1794880.0</v>
       </c>
       <c r="N44" s="1">
-        <v>778717.26</v>
+        <v>1822126.58</v>
       </c>
       <c r="O44" s="1">
-        <v>0.55</v>
+        <v>1.21</v>
       </c>
       <c r="P44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
+        <v>145</v>
+      </c>
+      <c r="B45" t="s">
+        <v>146</v>
+      </c>
+      <c r="C45" s="1">
+        <v>782000.0</v>
+      </c>
+      <c r="D45" s="1">
+        <v>98.384</v>
+      </c>
+      <c r="E45" s="1">
+        <v>99.62663939</v>
+      </c>
+      <c r="F45" t="s">
+        <v>8</v>
+      </c>
+      <c r="G45">
+        <v>1.0</v>
+      </c>
+      <c r="H45" s="1">
+        <v>779080.32</v>
+      </c>
+      <c r="I45" s="1">
+        <v>-9717.44</v>
+      </c>
+      <c r="J45" s="1">
+        <v>-1.2472962993084</v>
+      </c>
+      <c r="K45">
+        <v>1.84</v>
+      </c>
+      <c r="L45" t="s">
         <v>147</v>
       </c>
-      <c r="B45" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M45" s="1">
-        <v>749256.0</v>
+        <v>769362.88</v>
       </c>
       <c r="N45" s="1">
-        <v>753858.74</v>
+        <v>783752.22</v>
       </c>
       <c r="O45" s="1">
-        <v>0.53</v>
+        <v>0.52</v>
       </c>
       <c r="P45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
+        <v>148</v>
+      </c>
+      <c r="B46" t="s">
+        <v>149</v>
+      </c>
+      <c r="C46" s="1">
+        <v>800000.0</v>
+      </c>
+      <c r="D46" s="1">
+        <v>98.019</v>
+      </c>
+      <c r="E46" s="1">
+        <v>99.5352725</v>
+      </c>
+      <c r="F46" t="s">
+        <v>8</v>
+      </c>
+      <c r="G46">
+        <v>1.0</v>
+      </c>
+      <c r="H46" s="1">
+        <v>796282.18</v>
+      </c>
+      <c r="I46" s="1">
+        <v>-12130.18</v>
+      </c>
+      <c r="J46" s="1">
+        <v>-1.5233519353654</v>
+      </c>
+      <c r="K46">
+        <v>2.27</v>
+      </c>
+      <c r="L46" t="s">
         <v>150</v>
       </c>
-      <c r="B46" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M46" s="1">
-        <v>400094.28</v>
+        <v>784152.0</v>
       </c>
       <c r="N46" s="1">
-        <v>402574.82</v>
+        <v>802349.26</v>
       </c>
       <c r="O46" s="1">
-        <v>0.28</v>
+        <v>0.53</v>
       </c>
       <c r="P46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
+        <v>151</v>
+      </c>
+      <c r="B47" t="s">
+        <v>152</v>
+      </c>
+      <c r="C47" s="1">
+        <v>700000.0</v>
+      </c>
+      <c r="D47" s="1">
+        <v>98.676</v>
+      </c>
+      <c r="E47" s="1">
+        <v>100.43242857</v>
+      </c>
+      <c r="F47" t="s">
+        <v>8</v>
+      </c>
+      <c r="G47">
+        <v>1.0</v>
+      </c>
+      <c r="H47" s="1">
+        <v>703027.0</v>
+      </c>
+      <c r="I47" s="1">
+        <v>-12295.0</v>
+      </c>
+      <c r="J47" s="1">
+        <v>-1.7488659752755</v>
+      </c>
+      <c r="K47">
+        <v>0.22</v>
+      </c>
+      <c r="L47" t="s">
         <v>153</v>
       </c>
-      <c r="B47" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M47" s="1">
-        <v>849460.46</v>
+        <v>690732.0</v>
       </c>
       <c r="N47" s="1">
-        <v>853515.69</v>
+        <v>692292.62</v>
       </c>
       <c r="O47" s="1">
-        <v>0.6</v>
+        <v>0.46</v>
       </c>
       <c r="P47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
+        <v>154</v>
+      </c>
+      <c r="B48" t="s">
+        <v>155</v>
+      </c>
+      <c r="C48" s="1">
+        <v>800000.0</v>
+      </c>
+      <c r="D48" s="1">
+        <v>96.402</v>
+      </c>
+      <c r="E48" s="1">
+        <v>98.8365</v>
+      </c>
+      <c r="F48" t="s">
+        <v>8</v>
+      </c>
+      <c r="G48">
+        <v>1.0</v>
+      </c>
+      <c r="H48" s="1">
+        <v>790692.0</v>
+      </c>
+      <c r="I48" s="1">
+        <v>-19476.0</v>
+      </c>
+      <c r="J48" s="1">
+        <v>-2.4631588532577</v>
+      </c>
+      <c r="K48">
+        <v>2.42</v>
+      </c>
+      <c r="L48" t="s">
         <v>156</v>
       </c>
-      <c r="B48" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M48" s="1">
-        <v>403908.0</v>
+        <v>771216.0</v>
       </c>
       <c r="N48" s="1">
-        <v>417190.19</v>
+        <v>790547.51</v>
       </c>
       <c r="O48" s="1">
-        <v>0.29</v>
+        <v>0.53</v>
       </c>
       <c r="P48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
+        <v>157</v>
+      </c>
+      <c r="B49" t="s">
+        <v>158</v>
+      </c>
+      <c r="C49" s="1">
+        <v>800000.0</v>
+      </c>
+      <c r="D49" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E49" s="1">
+        <v>93.0849075</v>
+      </c>
+      <c r="F49" t="s">
+        <v>8</v>
+      </c>
+      <c r="G49">
+        <v>1.0</v>
+      </c>
+      <c r="H49" s="1">
+        <v>744679.26</v>
+      </c>
+      <c r="I49" s="1">
+        <v>55320.74</v>
+      </c>
+      <c r="J49" s="1">
+        <v>7.4288009578782</v>
+      </c>
+      <c r="K49">
+        <v>0.62</v>
+      </c>
+      <c r="L49" t="s">
         <v>159</v>
       </c>
-      <c r="B49" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M49" s="1">
-        <v>1291810.0</v>
+        <v>800000.0</v>
       </c>
       <c r="N49" s="1">
-        <v>1344259.66</v>
+        <v>804986.3</v>
       </c>
       <c r="O49" s="1">
-        <v>0.95</v>
+        <v>0.54</v>
       </c>
       <c r="P49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
+        <v>160</v>
+      </c>
+      <c r="B50" t="s">
+        <v>161</v>
+      </c>
+      <c r="C50" s="1">
+        <v>389000.0</v>
+      </c>
+      <c r="D50" s="1">
+        <v>103.558</v>
+      </c>
+      <c r="E50" s="1">
+        <v>101.25988946</v>
+      </c>
+      <c r="F50" t="s">
+        <v>8</v>
+      </c>
+      <c r="G50">
+        <v>1.0</v>
+      </c>
+      <c r="H50" s="1">
+        <v>393900.97</v>
+      </c>
+      <c r="I50" s="1">
+        <v>8939.65</v>
+      </c>
+      <c r="J50" s="1">
+        <v>2.2695171326945</v>
+      </c>
+      <c r="K50">
+        <v>0.9</v>
+      </c>
+      <c r="L50" t="s">
         <v>162</v>
       </c>
-      <c r="B50" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M50" s="1">
-        <v>723478.0</v>
+        <v>402840.62</v>
       </c>
       <c r="N50" s="1">
-        <v>753990.33</v>
+        <v>406333.63</v>
       </c>
       <c r="O50" s="1">
-        <v>0.53</v>
+        <v>0.27</v>
       </c>
       <c r="P50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
+        <v>163</v>
+      </c>
+      <c r="B51" t="s">
+        <v>164</v>
+      </c>
+      <c r="C51" s="1">
+        <v>841000.0</v>
+      </c>
+      <c r="D51" s="1">
+        <v>102.052</v>
+      </c>
+      <c r="E51" s="1">
+        <v>100.2880654</v>
+      </c>
+      <c r="F51" t="s">
+        <v>8</v>
+      </c>
+      <c r="G51">
+        <v>1.0</v>
+      </c>
+      <c r="H51" s="1">
+        <v>843422.63</v>
+      </c>
+      <c r="I51" s="1">
+        <v>14834.69</v>
+      </c>
+      <c r="J51" s="1">
+        <v>1.7588679118083</v>
+      </c>
+      <c r="K51">
+        <v>0.7</v>
+      </c>
+      <c r="L51" t="s">
         <v>165</v>
       </c>
-      <c r="B51" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M51" s="1">
-        <v>743120.0</v>
+        <v>858257.32</v>
       </c>
       <c r="N51" s="1">
-        <v>750429.1</v>
+        <v>864155.84</v>
       </c>
       <c r="O51" s="1">
-        <v>0.53</v>
+        <v>0.58</v>
       </c>
       <c r="P51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
+        <v>166</v>
+      </c>
+      <c r="B52" t="s">
+        <v>167</v>
+      </c>
+      <c r="C52" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="D52" s="1">
+        <v>101.69</v>
+      </c>
+      <c r="E52" s="1">
+        <v>100.3582</v>
+      </c>
+      <c r="F52" t="s">
+        <v>8</v>
+      </c>
+      <c r="G52">
+        <v>1.0</v>
+      </c>
+      <c r="H52" s="1">
+        <v>401432.8</v>
+      </c>
+      <c r="I52" s="1">
+        <v>5327.2</v>
+      </c>
+      <c r="J52" s="1">
+        <v>1.3270465193676</v>
+      </c>
+      <c r="K52">
+        <v>3.54</v>
+      </c>
+      <c r="L52" t="s">
         <v>168</v>
       </c>
-      <c r="B52" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M52" s="1">
-        <v>307680.0</v>
+        <v>406760.0</v>
       </c>
       <c r="N52" s="1">
-        <v>307680.0</v>
+        <v>420918.9</v>
       </c>
       <c r="O52" s="1">
-        <v>0.22</v>
+        <v>0.28</v>
       </c>
       <c r="P52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
+        <v>169</v>
+      </c>
+      <c r="B53" t="s">
         <v>170</v>
       </c>
-      <c r="B53" t="s">
+      <c r="C53" s="1">
+        <v>1300000.0</v>
+      </c>
+      <c r="D53" s="1">
+        <v>100.028</v>
+      </c>
+      <c r="E53" s="1">
+        <v>101.70135077</v>
+      </c>
+      <c r="F53" t="s">
+        <v>8</v>
+      </c>
+      <c r="G53">
+        <v>1.0</v>
+      </c>
+      <c r="H53" s="1">
+        <v>1322117.56</v>
+      </c>
+      <c r="I53" s="1">
+        <v>-21753.56</v>
+      </c>
+      <c r="J53" s="1">
+        <v>-1.6453574673042</v>
+      </c>
+      <c r="K53">
+        <v>0.14</v>
+      </c>
+      <c r="L53" t="s">
         <v>171</v>
       </c>
-      <c r="C53" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M53" s="1">
-        <v>636690.0</v>
+        <v>1300364.0</v>
       </c>
       <c r="N53" s="1">
-        <v>646355.75</v>
+        <v>1302127.01</v>
       </c>
       <c r="O53" s="1">
-        <v>0.46</v>
+        <v>0.87</v>
       </c>
       <c r="P53">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
+        <v>172</v>
+      </c>
+      <c r="B54" t="s">
         <v>173</v>
       </c>
-      <c r="B54" t="s">
+      <c r="C54" s="1">
+        <v>700000.0</v>
+      </c>
+      <c r="D54" s="1">
+        <v>104.147</v>
+      </c>
+      <c r="E54" s="1">
+        <v>103.84281857</v>
+      </c>
+      <c r="F54" t="s">
+        <v>8</v>
+      </c>
+      <c r="G54">
+        <v>1.0</v>
+      </c>
+      <c r="H54" s="1">
+        <v>726899.73</v>
+      </c>
+      <c r="I54" s="1">
+        <v>2129.27</v>
+      </c>
+      <c r="J54" s="1">
+        <v>0.29292485773794</v>
+      </c>
+      <c r="K54">
+        <v>4.61</v>
+      </c>
+      <c r="L54" t="s">
         <v>174</v>
       </c>
-      <c r="C54" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M54" s="1">
-        <v>788744.0</v>
+        <v>729029.0</v>
       </c>
       <c r="N54" s="1">
-        <v>790059.07</v>
+        <v>761315.3</v>
       </c>
       <c r="O54" s="1">
-        <v>0.56</v>
+        <v>0.51</v>
       </c>
       <c r="P54">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="s">
+        <v>175</v>
+      </c>
+      <c r="B55" t="s">
         <v>176</v>
       </c>
-      <c r="B55" t="s">
+      <c r="C55" s="1">
+        <v>700000.0</v>
+      </c>
+      <c r="D55" s="1">
+        <v>106.017</v>
+      </c>
+      <c r="E55" s="1">
+        <v>107.34</v>
+      </c>
+      <c r="F55" t="s">
+        <v>8</v>
+      </c>
+      <c r="G55">
+        <v>1.0</v>
+      </c>
+      <c r="H55" s="1">
+        <v>751380.0</v>
+      </c>
+      <c r="I55" s="1">
+        <v>-9261.0</v>
+      </c>
+      <c r="J55" s="1">
+        <v>-1.2325321408608</v>
+      </c>
+      <c r="K55">
+        <v>1.44</v>
+      </c>
+      <c r="L55" t="s">
         <v>177</v>
       </c>
-      <c r="C55" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M55" s="1">
-        <v>199108.0</v>
+        <v>742119.0</v>
       </c>
       <c r="N55" s="1">
-        <v>203435.4</v>
+        <v>752186.26</v>
       </c>
       <c r="O55" s="1">
-        <v>0.14</v>
+        <v>0.5</v>
       </c>
       <c r="P55">
         <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" t="s">
+        <v>178</v>
+      </c>
+      <c r="B56" t="s">
         <v>179</v>
       </c>
-      <c r="B56" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C56" s="1">
-        <v>504000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D56" s="1">
-        <v>99.666</v>
+        <v>103.275</v>
       </c>
       <c r="E56" s="1">
-        <v>99.934</v>
+        <v>101.255</v>
       </c>
       <c r="F56" t="s">
         <v>8</v>
       </c>
       <c r="G56">
         <v>1.0</v>
       </c>
       <c r="H56" s="1">
-        <v>503667.36</v>
+        <v>303765.0</v>
       </c>
       <c r="I56" s="1">
-        <v>-1350.72</v>
+        <v>6060.0</v>
       </c>
       <c r="J56" s="1">
-        <v>-0.2681769968179</v>
+        <v>1.9949632116932</v>
       </c>
       <c r="K56">
-        <v>0.14</v>
+        <v>0.26</v>
       </c>
       <c r="L56">
-        <v>718.03</v>
+        <v>790.68</v>
       </c>
       <c r="M56" s="1">
-        <v>502316.64</v>
+        <v>309825.0</v>
       </c>
       <c r="N56" s="1">
-        <v>503034.67</v>
+        <v>310615.68</v>
       </c>
       <c r="O56" s="1">
-        <v>0.36</v>
+        <v>0.21</v>
       </c>
       <c r="P56">
         <v>1</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57" t="s">
+        <v>180</v>
+      </c>
+      <c r="B57" t="s">
         <v>181</v>
       </c>
-      <c r="B57" t="s">
+      <c r="C57" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="D57" s="1">
+        <v>106.744</v>
+      </c>
+      <c r="E57" s="1">
+        <v>109.243715</v>
+      </c>
+      <c r="F57" t="s">
+        <v>8</v>
+      </c>
+      <c r="G57">
+        <v>1.0</v>
+      </c>
+      <c r="H57" s="1">
+        <v>655462.29</v>
+      </c>
+      <c r="I57" s="1">
+        <v>-14998.29</v>
+      </c>
+      <c r="J57" s="1">
+        <v>-2.288200286854</v>
+      </c>
+      <c r="K57">
+        <v>1.9</v>
+      </c>
+      <c r="L57" t="s">
         <v>182</v>
       </c>
-      <c r="C57" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M57" s="1">
-        <v>400668.0</v>
+        <v>640464.0</v>
       </c>
       <c r="N57" s="1">
-        <v>402493.1</v>
+        <v>651855.78</v>
       </c>
       <c r="O57" s="1">
-        <v>0.28</v>
+        <v>0.43</v>
       </c>
       <c r="P57">
         <v>1</v>
       </c>
     </row>
     <row r="58" spans="1:16">
       <c r="A58" t="s">
+        <v>183</v>
+      </c>
+      <c r="B58" t="s">
         <v>184</v>
       </c>
-      <c r="B58" t="s">
+      <c r="C58" s="1">
+        <v>800000.0</v>
+      </c>
+      <c r="D58" s="1">
+        <v>99.166</v>
+      </c>
+      <c r="E58" s="1">
+        <v>99.984</v>
+      </c>
+      <c r="F58" t="s">
+        <v>8</v>
+      </c>
+      <c r="G58">
+        <v>1.0</v>
+      </c>
+      <c r="H58" s="1">
+        <v>799872.0</v>
+      </c>
+      <c r="I58" s="1">
+        <v>-6544.0</v>
+      </c>
+      <c r="J58" s="1">
+        <v>-0.81813090094415</v>
+      </c>
+      <c r="K58">
+        <v>0.38</v>
+      </c>
+      <c r="L58" t="s">
         <v>185</v>
       </c>
-      <c r="C58" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M58" s="1">
-        <v>1561515.0</v>
+        <v>793328.0</v>
       </c>
       <c r="N58" s="1">
-        <v>1613295.82</v>
+        <v>796396.49</v>
       </c>
       <c r="O58" s="1">
-        <v>1.14</v>
+        <v>0.53</v>
       </c>
       <c r="P58">
         <v>1</v>
       </c>
     </row>
     <row r="59" spans="1:16">
       <c r="A59" t="s">
+        <v>186</v>
+      </c>
+      <c r="B59" t="s">
         <v>187</v>
       </c>
-      <c r="B59" t="s">
+      <c r="C59" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="D59" s="1">
+        <v>100.203</v>
+      </c>
+      <c r="E59" s="1">
+        <v>99.653</v>
+      </c>
+      <c r="F59" t="s">
+        <v>8</v>
+      </c>
+      <c r="G59">
+        <v>1.0</v>
+      </c>
+      <c r="H59" s="1">
+        <v>199306.0</v>
+      </c>
+      <c r="I59" s="1">
+        <v>1100.0</v>
+      </c>
+      <c r="J59" s="1">
+        <v>0.55191514555508</v>
+      </c>
+      <c r="K59">
+        <v>2.35</v>
+      </c>
+      <c r="L59" t="s">
         <v>188</v>
       </c>
-      <c r="C59" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M59" s="1">
-        <v>296460.0</v>
+        <v>200406.0</v>
       </c>
       <c r="N59" s="1">
-        <v>298984.32</v>
+        <v>205103.26</v>
       </c>
       <c r="O59" s="1">
-        <v>0.21</v>
+        <v>0.14</v>
       </c>
       <c r="P59">
         <v>1</v>
       </c>
     </row>
     <row r="60" spans="1:16">
       <c r="A60" t="s">
+        <v>189</v>
+      </c>
+      <c r="B60" t="s">
         <v>190</v>
       </c>
-      <c r="B60" t="s">
+      <c r="C60" s="1">
+        <v>504000.0</v>
+      </c>
+      <c r="D60" s="1">
+        <v>100.166</v>
+      </c>
+      <c r="E60" s="1">
+        <v>99.934</v>
+      </c>
+      <c r="F60" t="s">
+        <v>8</v>
+      </c>
+      <c r="G60">
+        <v>1.0</v>
+      </c>
+      <c r="H60" s="1">
+        <v>503667.36</v>
+      </c>
+      <c r="I60" s="1">
+        <v>1169.28</v>
+      </c>
+      <c r="J60" s="1">
+        <v>0.23215322112594</v>
+      </c>
+      <c r="K60">
+        <v>0.32</v>
+      </c>
+      <c r="L60" t="s">
         <v>191</v>
       </c>
-      <c r="C60" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M60" s="1">
-        <v>1017624.0</v>
+        <v>504836.64</v>
       </c>
       <c r="N60" s="1">
-        <v>1023870.58</v>
+        <v>506452.2</v>
       </c>
       <c r="O60" s="1">
-        <v>0.72</v>
+        <v>0.34</v>
       </c>
       <c r="P60">
         <v>1</v>
       </c>
     </row>
     <row r="61" spans="1:16">
       <c r="A61" t="s">
+        <v>192</v>
+      </c>
+      <c r="B61" t="s">
         <v>193</v>
-      </c>
-[...1 lines deleted...]
-        <v>194</v>
       </c>
       <c r="C61" s="1">
         <v>400000.0</v>
       </c>
       <c r="D61" s="1">
-        <v>98.877</v>
+        <v>101.064</v>
       </c>
       <c r="E61" s="1">
-        <v>100.6852</v>
+        <v>100.0</v>
       </c>
       <c r="F61" t="s">
         <v>8</v>
       </c>
       <c r="G61">
         <v>1.0</v>
       </c>
       <c r="H61" s="1">
-        <v>402740.8</v>
+        <v>400000.0</v>
       </c>
       <c r="I61" s="1">
-        <v>-7232.8</v>
+        <v>4256.0</v>
       </c>
       <c r="J61" s="1">
-        <v>-1.7958945306758</v>
+        <v>1.064</v>
       </c>
       <c r="K61">
-        <v>0.99</v>
+        <v>0.66</v>
       </c>
       <c r="L61" t="s">
-        <v>195</v>
+        <v>194</v>
       </c>
       <c r="M61" s="1">
-        <v>395508.0</v>
+        <v>404256.0</v>
       </c>
       <c r="N61" s="1">
-        <v>399453.21</v>
+        <v>406910.68</v>
       </c>
       <c r="O61" s="1">
-        <v>0.28</v>
+        <v>0.27</v>
       </c>
       <c r="P61">
         <v>1</v>
       </c>
     </row>
     <row r="62" spans="1:16">
       <c r="A62" t="s">
+        <v>195</v>
+      </c>
+      <c r="B62" t="s">
         <v>196</v>
       </c>
-      <c r="B62" t="s">
+      <c r="C62" s="1">
+        <v>1500000.0</v>
+      </c>
+      <c r="D62" s="1">
+        <v>104.543</v>
+      </c>
+      <c r="E62" s="1">
+        <v>100.91250667</v>
+      </c>
+      <c r="F62" t="s">
+        <v>8</v>
+      </c>
+      <c r="G62">
+        <v>1.0</v>
+      </c>
+      <c r="H62" s="1">
+        <v>1513687.6</v>
+      </c>
+      <c r="I62" s="1">
+        <v>54457.4</v>
+      </c>
+      <c r="J62" s="1">
+        <v>3.5976644057862</v>
+      </c>
+      <c r="K62">
+        <v>3.73</v>
+      </c>
+      <c r="L62" t="s">
         <v>197</v>
       </c>
-      <c r="C62" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M62" s="1">
-        <v>394420.0</v>
+        <v>1568145.0</v>
       </c>
       <c r="N62" s="1">
-        <v>406748.77</v>
+        <v>1624035.41</v>
       </c>
       <c r="O62" s="1">
-        <v>0.29</v>
+        <v>1.08</v>
       </c>
       <c r="P62">
         <v>1</v>
       </c>
     </row>
     <row r="63" spans="1:16">
       <c r="A63" t="s">
+        <v>198</v>
+      </c>
+      <c r="B63" t="s">
         <v>199</v>
       </c>
-      <c r="B63" t="s">
+      <c r="C63" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="D63" s="1">
+        <v>99.396</v>
+      </c>
+      <c r="E63" s="1">
+        <v>99.895</v>
+      </c>
+      <c r="F63" t="s">
+        <v>8</v>
+      </c>
+      <c r="G63">
+        <v>1.0</v>
+      </c>
+      <c r="H63" s="1">
+        <v>299685.0</v>
+      </c>
+      <c r="I63" s="1">
+        <v>-1497.0</v>
+      </c>
+      <c r="J63" s="1">
+        <v>-0.49952450072576</v>
+      </c>
+      <c r="K63">
+        <v>1.03</v>
+      </c>
+      <c r="L63" t="s">
         <v>200</v>
       </c>
-      <c r="C63" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M63" s="1">
-        <v>414385.92</v>
+        <v>298188.0</v>
       </c>
       <c r="N63" s="1">
-        <v>415336.17</v>
+        <v>301267.11</v>
       </c>
       <c r="O63" s="1">
-        <v>0.29</v>
+        <v>0.2</v>
       </c>
       <c r="P63">
         <v>1</v>
       </c>
     </row>
     <row r="64" spans="1:16">
       <c r="A64" t="s">
         <v>201</v>
       </c>
       <c r="B64" t="s">
         <v>202</v>
       </c>
       <c r="C64" s="1">
-        <v>627000.0</v>
+        <v>1200000.0</v>
       </c>
       <c r="D64" s="1">
-        <v>98.197</v>
+        <v>85.61</v>
       </c>
       <c r="E64" s="1">
-        <v>99.84305423</v>
+        <v>86.06233333</v>
       </c>
       <c r="F64" t="s">
         <v>8</v>
       </c>
       <c r="G64">
         <v>1.0</v>
       </c>
       <c r="H64" s="1">
-        <v>626015.95</v>
+        <v>1032748.0</v>
       </c>
       <c r="I64" s="1">
-        <v>-10320.76</v>
+        <v>-5428.0</v>
       </c>
       <c r="J64" s="1">
-        <v>-1.6486416999439</v>
+        <v>-0.5255880427752</v>
       </c>
       <c r="K64">
-        <v>3.15</v>
+        <v>0.55</v>
       </c>
       <c r="L64" t="s">
         <v>203</v>
       </c>
       <c r="M64" s="1">
-        <v>615695.19</v>
+        <v>1027320.0</v>
       </c>
       <c r="N64" s="1">
-        <v>635434.95</v>
+        <v>1033977.53</v>
       </c>
       <c r="O64" s="1">
-        <v>0.45</v>
+        <v>0.69</v>
       </c>
       <c r="P64">
         <v>1</v>
       </c>
     </row>
     <row r="65" spans="1:16">
       <c r="A65" t="s">
         <v>204</v>
       </c>
       <c r="B65" t="s">
         <v>205</v>
       </c>
       <c r="C65" s="1">
-        <v>500000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D65" s="1">
-        <v>98.409</v>
+        <v>99.292</v>
       </c>
       <c r="E65" s="1">
-        <v>100.096834</v>
+        <v>100.6852</v>
       </c>
       <c r="F65" t="s">
         <v>8</v>
       </c>
       <c r="G65">
         <v>1.0</v>
       </c>
       <c r="H65" s="1">
-        <v>500484.17</v>
+        <v>402740.8</v>
       </c>
       <c r="I65" s="1">
-        <v>-8439.17</v>
+        <v>-5572.8</v>
       </c>
       <c r="J65" s="1">
-        <v>-1.6862011839455</v>
+        <v>-1.3837187590629</v>
       </c>
       <c r="K65">
-        <v>2.15</v>
+        <v>1.15</v>
       </c>
       <c r="L65" t="s">
         <v>206</v>
       </c>
       <c r="M65" s="1">
-        <v>492045.0</v>
+        <v>397168.0</v>
       </c>
       <c r="N65" s="1">
-        <v>502807.63</v>
+        <v>401770.74</v>
       </c>
       <c r="O65" s="1">
-        <v>0.36</v>
+        <v>0.27</v>
       </c>
       <c r="P65">
         <v>1</v>
       </c>
     </row>
     <row r="66" spans="1:16">
       <c r="A66" t="s">
         <v>207</v>
       </c>
       <c r="B66" t="s">
         <v>208</v>
       </c>
       <c r="C66" s="1">
-        <v>1592000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D66" s="1">
-        <v>97.874</v>
+        <v>99.126</v>
       </c>
       <c r="E66" s="1">
-        <v>100.08562374</v>
+        <v>100.62</v>
       </c>
       <c r="F66" t="s">
         <v>8</v>
       </c>
       <c r="G66">
         <v>1.0</v>
       </c>
       <c r="H66" s="1">
-        <v>1593363.13</v>
+        <v>402480.0</v>
       </c>
       <c r="I66" s="1">
-        <v>-35209.05</v>
+        <v>-5976.0</v>
       </c>
       <c r="J66" s="1">
-        <v>-2.2097316887206</v>
+        <v>-1.4847942754919</v>
       </c>
       <c r="K66">
-        <v>1.1</v>
-[...2 lines deleted...]
-        <v>209</v>
+        <v>0.13</v>
+      </c>
+      <c r="L66">
+        <v>513.7</v>
       </c>
       <c r="M66" s="1">
-        <v>1558154.08</v>
+        <v>396504.0</v>
       </c>
       <c r="N66" s="1">
-        <v>1575599.26</v>
+        <v>397017.7</v>
       </c>
       <c r="O66" s="1">
-        <v>1.11</v>
+        <v>0.26</v>
       </c>
       <c r="P66">
         <v>1</v>
       </c>
     </row>
     <row r="67" spans="1:16">
       <c r="A67" t="s">
+        <v>209</v>
+      </c>
+      <c r="B67" t="s">
         <v>210</v>
       </c>
-      <c r="B67" t="s">
+      <c r="C67" s="1">
+        <v>416000.0</v>
+      </c>
+      <c r="D67" s="1">
+        <v>100.613</v>
+      </c>
+      <c r="E67" s="1">
+        <v>99.662</v>
+      </c>
+      <c r="F67" t="s">
+        <v>8</v>
+      </c>
+      <c r="G67">
+        <v>1.0</v>
+      </c>
+      <c r="H67" s="1">
+        <v>414593.92</v>
+      </c>
+      <c r="I67" s="1">
+        <v>3956.16</v>
+      </c>
+      <c r="J67" s="1">
+        <v>0.95422528145131</v>
+      </c>
+      <c r="K67">
+        <v>0.43</v>
+      </c>
+      <c r="L67" t="s">
         <v>211</v>
       </c>
-      <c r="C67" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M67" s="1">
-        <v>980869.08</v>
+        <v>418550.08</v>
       </c>
       <c r="N67" s="1">
-        <v>1007141.37</v>
+        <v>420326.63</v>
       </c>
       <c r="O67" s="1">
-        <v>0.71</v>
+        <v>0.28</v>
       </c>
       <c r="P67">
         <v>1</v>
       </c>
     </row>
     <row r="68" spans="1:16">
       <c r="A68" t="s">
+        <v>212</v>
+      </c>
+      <c r="B68" t="s">
         <v>213</v>
       </c>
-      <c r="B68" t="s">
+      <c r="C68" s="1">
+        <v>627000.0</v>
+      </c>
+      <c r="D68" s="1">
+        <v>99.303</v>
+      </c>
+      <c r="E68" s="1">
+        <v>99.84305423</v>
+      </c>
+      <c r="F68" t="s">
+        <v>8</v>
+      </c>
+      <c r="G68">
+        <v>1.0</v>
+      </c>
+      <c r="H68" s="1">
+        <v>626015.95</v>
+      </c>
+      <c r="I68" s="1">
+        <v>-3386.14</v>
+      </c>
+      <c r="J68" s="1">
+        <v>-0.54090315110981</v>
+      </c>
+      <c r="K68">
+        <v>3.35</v>
+      </c>
+      <c r="L68" t="s">
         <v>214</v>
       </c>
-      <c r="C68" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M68" s="1">
-        <v>786560.0</v>
+        <v>622629.81</v>
       </c>
       <c r="N68" s="1">
-        <v>787036.71</v>
+        <v>643614.98</v>
       </c>
       <c r="O68" s="1">
-        <v>0.56</v>
+        <v>0.43</v>
       </c>
       <c r="P68">
         <v>1</v>
       </c>
     </row>
     <row r="69" spans="1:16">
       <c r="A69" t="s">
         <v>215</v>
       </c>
       <c r="B69" t="s">
         <v>216</v>
       </c>
       <c r="C69" s="1">
-        <v>900000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D69" s="1">
-        <v>97.563</v>
+        <v>99.067</v>
       </c>
       <c r="E69" s="1">
-        <v>99.631</v>
+        <v>100.096834</v>
       </c>
       <c r="F69" t="s">
         <v>8</v>
       </c>
       <c r="G69">
         <v>1.0</v>
       </c>
       <c r="H69" s="1">
-        <v>896679.0</v>
+        <v>500484.17</v>
       </c>
       <c r="I69" s="1">
-        <v>-18612.0</v>
+        <v>-5149.17</v>
       </c>
       <c r="J69" s="1">
-        <v>-2.075659182383</v>
+        <v>-1.0288377352674</v>
       </c>
       <c r="K69">
-        <v>0.89</v>
+        <v>2.36</v>
       </c>
       <c r="L69" t="s">
         <v>217</v>
       </c>
       <c r="M69" s="1">
-        <v>878067.0</v>
+        <v>495335.0</v>
       </c>
       <c r="N69" s="1">
-        <v>886049.88</v>
+        <v>507112.97</v>
       </c>
       <c r="O69" s="1">
-        <v>0.63</v>
+        <v>0.34</v>
       </c>
       <c r="P69">
         <v>1</v>
       </c>
     </row>
     <row r="70" spans="1:16">
       <c r="A70" t="s">
         <v>218</v>
       </c>
       <c r="B70" t="s">
         <v>219</v>
       </c>
       <c r="C70" s="1">
-        <v>615000.0</v>
+        <v>1592000.0</v>
       </c>
       <c r="D70" s="1">
-        <v>97.587</v>
+        <v>98.749</v>
       </c>
       <c r="E70" s="1">
-        <v>99.44689431</v>
+        <v>100.08562374</v>
       </c>
       <c r="F70" t="s">
         <v>8</v>
       </c>
       <c r="G70">
         <v>1.0</v>
       </c>
       <c r="H70" s="1">
-        <v>611598.4</v>
+        <v>1593363.13</v>
       </c>
       <c r="I70" s="1">
-        <v>-11438.35</v>
+        <v>-21279.05</v>
       </c>
       <c r="J70" s="1">
-        <v>-1.8702387056604</v>
+        <v>-1.3354802555272</v>
       </c>
       <c r="K70">
-        <v>1.4</v>
+        <v>1.28</v>
       </c>
       <c r="L70" t="s">
         <v>220</v>
       </c>
       <c r="M70" s="1">
-        <v>600160.05</v>
+        <v>1572084.08</v>
       </c>
       <c r="N70" s="1">
-        <v>608742.67</v>
+        <v>1592537.05</v>
       </c>
       <c r="O70" s="1">
-        <v>0.43</v>
+        <v>1.06</v>
       </c>
       <c r="P70">
         <v>1</v>
       </c>
     </row>
     <row r="71" spans="1:16">
       <c r="A71" t="s">
         <v>221</v>
       </c>
       <c r="B71" t="s">
         <v>222</v>
       </c>
       <c r="C71" s="1">
-        <v>1100000.0</v>
+        <v>1009000.0</v>
       </c>
       <c r="D71" s="1">
-        <v>100.119</v>
+        <v>98.455</v>
       </c>
       <c r="E71" s="1">
-        <v>99.451</v>
+        <v>100.01720416</v>
       </c>
       <c r="F71" t="s">
         <v>8</v>
       </c>
       <c r="G71">
         <v>1.0</v>
       </c>
       <c r="H71" s="1">
-        <v>1093961.0</v>
+        <v>1009173.59</v>
       </c>
       <c r="I71" s="1">
-        <v>7348.0</v>
+        <v>-15762.64</v>
       </c>
       <c r="J71" s="1">
-        <v>0.67168756473037</v>
+        <v>-1.5619354446245</v>
       </c>
       <c r="K71">
-        <v>0.13</v>
+        <v>2.81</v>
       </c>
       <c r="L71" t="s">
         <v>223</v>
       </c>
       <c r="M71" s="1">
-        <v>1101309.0</v>
+        <v>993410.95</v>
       </c>
       <c r="N71" s="1">
-        <v>1102702.84</v>
+        <v>1021743.81</v>
       </c>
       <c r="O71" s="1">
-        <v>0.78</v>
+        <v>0.68</v>
       </c>
       <c r="P71">
         <v>1</v>
       </c>
     </row>
     <row r="72" spans="1:16">
       <c r="A72" t="s">
         <v>224</v>
       </c>
       <c r="B72" t="s">
         <v>225</v>
       </c>
       <c r="C72" s="1">
-        <v>700000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D72" s="1">
-        <v>99.584</v>
+        <v>99.394</v>
       </c>
       <c r="E72" s="1">
-        <v>99.821</v>
+        <v>100.49511125</v>
       </c>
       <c r="F72" t="s">
         <v>8</v>
       </c>
       <c r="G72">
         <v>1.0</v>
       </c>
       <c r="H72" s="1">
-        <v>698747.0</v>
+        <v>803960.89</v>
       </c>
       <c r="I72" s="1">
-        <v>-1659.0</v>
+        <v>-8808.89</v>
       </c>
       <c r="J72" s="1">
-        <v>-0.23742499073341</v>
+        <v>-1.0956863834508</v>
       </c>
       <c r="K72">
-        <v>0.56</v>
+        <v>0.26</v>
       </c>
       <c r="L72" t="s">
         <v>226</v>
       </c>
       <c r="M72" s="1">
-        <v>697088.0</v>
+        <v>795152.0</v>
       </c>
       <c r="N72" s="1">
-        <v>701026.7</v>
+        <v>797217.75</v>
       </c>
       <c r="O72" s="1">
-        <v>0.5</v>
+        <v>0.53</v>
       </c>
       <c r="P72">
         <v>1</v>
       </c>
     </row>
     <row r="73" spans="1:16">
       <c r="A73" t="s">
         <v>227</v>
       </c>
       <c r="B73" t="s">
         <v>228</v>
       </c>
       <c r="C73" s="1">
-        <v>1258000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D73" s="1">
-        <v>97.747</v>
+        <v>98.512</v>
       </c>
       <c r="E73" s="1">
-        <v>99.38705326</v>
+        <v>99.631</v>
       </c>
       <c r="F73" t="s">
         <v>8</v>
       </c>
       <c r="G73">
         <v>1.0</v>
       </c>
       <c r="H73" s="1">
-        <v>1250289.13</v>
+        <v>896679.0</v>
       </c>
       <c r="I73" s="1">
-        <v>-20631.87</v>
+        <v>-10071.0</v>
       </c>
       <c r="J73" s="1">
-        <v>-1.6501679095618</v>
+        <v>-1.1231444028465</v>
       </c>
       <c r="K73">
-        <v>0.01</v>
-[...2 lines deleted...]
-        <v>99.09</v>
+        <v>1.13</v>
+      </c>
+      <c r="L73" t="s">
+        <v>229</v>
       </c>
       <c r="M73" s="1">
-        <v>1229657.26</v>
+        <v>886608.0</v>
       </c>
       <c r="N73" s="1">
-        <v>1229756.35</v>
+        <v>896748.41</v>
       </c>
       <c r="O73" s="1">
-        <v>0.87</v>
+        <v>0.6</v>
       </c>
       <c r="P73">
         <v>1</v>
       </c>
     </row>
     <row r="74" spans="1:16">
       <c r="A74" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="B74" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="C74" s="1">
-        <v>500000.0</v>
+        <v>1115000.0</v>
       </c>
       <c r="D74" s="1">
-        <v>98.693</v>
+        <v>100.57</v>
       </c>
       <c r="E74" s="1">
-        <v>99.7035</v>
+        <v>99.731</v>
       </c>
       <c r="F74" t="s">
         <v>8</v>
       </c>
       <c r="G74">
         <v>1.0</v>
       </c>
       <c r="H74" s="1">
-        <v>498517.5</v>
+        <v>1112000.65</v>
       </c>
       <c r="I74" s="1">
-        <v>-5052.5</v>
+        <v>9354.85</v>
       </c>
       <c r="J74" s="1">
-        <v>-1.0135050424509</v>
+        <v>0.84126299746318</v>
       </c>
       <c r="K74">
-        <v>3.05</v>
-[...2 lines deleted...]
-        <v>231</v>
+        <v>0.06</v>
+      </c>
+      <c r="L74">
+        <v>687.33</v>
       </c>
       <c r="M74" s="1">
-        <v>493465.0</v>
+        <v>1121355.5</v>
       </c>
       <c r="N74" s="1">
-        <v>508721.85</v>
+        <v>1122042.83</v>
       </c>
       <c r="O74" s="1">
-        <v>0.36</v>
+        <v>0.75</v>
       </c>
       <c r="P74">
         <v>1</v>
       </c>
     </row>
     <row r="75" spans="1:16">
       <c r="A75" t="s">
         <v>232</v>
       </c>
       <c r="B75" t="s">
         <v>233</v>
       </c>
       <c r="C75" s="1">
-        <v>2050000.0</v>
+        <v>1100000.0</v>
       </c>
       <c r="D75" s="1">
-        <v>100.438</v>
+        <v>100.488</v>
       </c>
       <c r="E75" s="1">
-        <v>96.98605268</v>
+        <v>99.451</v>
       </c>
       <c r="F75" t="s">
         <v>8</v>
       </c>
       <c r="G75">
         <v>1.0</v>
       </c>
       <c r="H75" s="1">
-        <v>1988214.08</v>
+        <v>1093961.0</v>
       </c>
       <c r="I75" s="1">
-        <v>70764.92</v>
+        <v>11407.0</v>
       </c>
       <c r="J75" s="1">
-        <v>3.5592203431132</v>
+        <v>1.0427245578224</v>
       </c>
       <c r="K75">
-        <v>4.45</v>
+        <v>0.38</v>
       </c>
       <c r="L75" t="s">
         <v>234</v>
       </c>
       <c r="M75" s="1">
-        <v>2058979.0</v>
+        <v>1105368.0</v>
       </c>
       <c r="N75" s="1">
-        <v>2150218.04</v>
+        <v>1109549.51</v>
       </c>
       <c r="O75" s="1">
-        <v>1.52</v>
+        <v>0.74</v>
       </c>
       <c r="P75">
         <v>1</v>
       </c>
     </row>
     <row r="76" spans="1:16">
       <c r="A76" t="s">
         <v>235</v>
       </c>
       <c r="B76" t="s">
         <v>236</v>
       </c>
       <c r="C76" s="1">
-        <v>900000.0</v>
+        <v>1258000.0</v>
       </c>
       <c r="D76" s="1">
-        <v>90.553</v>
+        <v>98.28</v>
       </c>
       <c r="E76" s="1">
-        <v>83.47740778</v>
+        <v>99.38705326</v>
       </c>
       <c r="F76" t="s">
         <v>8</v>
       </c>
       <c r="G76">
         <v>1.0</v>
       </c>
       <c r="H76" s="1">
-        <v>751296.67</v>
+        <v>1250289.13</v>
       </c>
       <c r="I76" s="1">
-        <v>63680.33</v>
+        <v>-13926.73</v>
       </c>
       <c r="J76" s="1">
-        <v>8.4760564691442</v>
+        <v>-1.1138807549259</v>
       </c>
       <c r="K76">
-        <v>1.28</v>
+        <v>0.17</v>
       </c>
       <c r="L76" t="s">
         <v>237</v>
       </c>
       <c r="M76" s="1">
-        <v>814977.0</v>
+        <v>1236362.4</v>
       </c>
       <c r="N76" s="1">
-        <v>826488.99</v>
+        <v>1238443.27</v>
       </c>
       <c r="O76" s="1">
-        <v>0.58</v>
+        <v>0.82</v>
       </c>
       <c r="P76">
         <v>1</v>
       </c>
     </row>
     <row r="77" spans="1:16">
       <c r="A77" t="s">
         <v>238</v>
       </c>
       <c r="B77" t="s">
         <v>239</v>
       </c>
       <c r="C77" s="1">
-        <v>700000.0</v>
+        <v>2050000.0</v>
       </c>
       <c r="D77" s="1">
-        <v>101.572</v>
+        <v>100.736</v>
       </c>
       <c r="E77" s="1">
-        <v>100.4068</v>
+        <v>96.98605268</v>
       </c>
       <c r="F77" t="s">
         <v>8</v>
       </c>
       <c r="G77">
         <v>1.0</v>
       </c>
       <c r="H77" s="1">
-        <v>702847.6</v>
+        <v>1988214.08</v>
       </c>
       <c r="I77" s="1">
-        <v>8156.4</v>
+        <v>76873.92</v>
       </c>
       <c r="J77" s="1">
-        <v>1.1604791707335</v>
+        <v>3.8664810179797</v>
       </c>
       <c r="K77">
-        <v>1.37</v>
+        <v>0.2</v>
       </c>
       <c r="L77" t="s">
         <v>240</v>
       </c>
       <c r="M77" s="1">
-        <v>711004.0</v>
+        <v>2065088.0</v>
       </c>
       <c r="N77" s="1">
-        <v>720590.64</v>
+        <v>2069131.84</v>
       </c>
       <c r="O77" s="1">
-        <v>0.51</v>
+        <v>1.38</v>
       </c>
       <c r="P77">
         <v>1</v>
       </c>
     </row>
     <row r="78" spans="1:16">
       <c r="A78" t="s">
         <v>241</v>
       </c>
       <c r="B78" t="s">
         <v>242</v>
       </c>
       <c r="C78" s="1">
-        <v>700000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D78" s="1">
-        <v>100.135</v>
+        <v>91.304</v>
       </c>
       <c r="E78" s="1">
-        <v>100.30714286</v>
+        <v>83.47740778</v>
       </c>
       <c r="F78" t="s">
         <v>8</v>
       </c>
       <c r="G78">
         <v>1.0</v>
       </c>
       <c r="H78" s="1">
-        <v>702150.0</v>
+        <v>751296.67</v>
       </c>
       <c r="I78" s="1">
-        <v>-1205.0</v>
+        <v>70439.33</v>
       </c>
       <c r="J78" s="1">
-        <v>-0.17161575162002</v>
+        <v>9.3757010795749</v>
       </c>
       <c r="K78">
-        <v>0.35</v>
+        <v>1.38</v>
       </c>
       <c r="L78" t="s">
         <v>243</v>
       </c>
       <c r="M78" s="1">
-        <v>700945.0</v>
+        <v>821736.0</v>
       </c>
       <c r="N78" s="1">
-        <v>703376.11</v>
+        <v>834172.64</v>
       </c>
       <c r="O78" s="1">
-        <v>0.5</v>
+        <v>0.56</v>
       </c>
       <c r="P78">
         <v>1</v>
       </c>
     </row>
     <row r="79" spans="1:16">
       <c r="A79" t="s">
         <v>244</v>
       </c>
       <c r="B79" t="s">
         <v>245</v>
       </c>
       <c r="C79" s="1">
         <v>700000.0</v>
       </c>
       <c r="D79" s="1">
-        <v>98.202</v>
+        <v>102.132</v>
       </c>
       <c r="E79" s="1">
-        <v>100.231</v>
+        <v>100.4068</v>
       </c>
       <c r="F79" t="s">
         <v>8</v>
       </c>
       <c r="G79">
         <v>1.0</v>
       </c>
       <c r="H79" s="1">
-        <v>701617.0</v>
+        <v>702847.6</v>
       </c>
       <c r="I79" s="1">
-        <v>-14203.0</v>
+        <v>12076.4</v>
       </c>
       <c r="J79" s="1">
-        <v>-2.0243238119943</v>
+        <v>1.7182103204165</v>
       </c>
       <c r="K79">
-        <v>0.25</v>
+        <v>1.58</v>
       </c>
       <c r="L79" t="s">
         <v>246</v>
       </c>
       <c r="M79" s="1">
-        <v>687414.0</v>
+        <v>714924.0</v>
       </c>
       <c r="N79" s="1">
-        <v>689140.03</v>
+        <v>725996.95</v>
       </c>
       <c r="O79" s="1">
-        <v>0.49</v>
+        <v>0.48</v>
       </c>
       <c r="P79">
         <v>1</v>
       </c>
     </row>
     <row r="80" spans="1:16">
       <c r="A80" t="s">
         <v>247</v>
       </c>
       <c r="B80" t="s">
         <v>248</v>
       </c>
       <c r="C80" s="1">
-        <v>800000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D80" s="1">
-        <v>97.732</v>
+        <v>100.352</v>
       </c>
       <c r="E80" s="1">
-        <v>100.28911125</v>
+        <v>100.30714286</v>
       </c>
       <c r="F80" t="s">
         <v>8</v>
       </c>
       <c r="G80">
         <v>1.0</v>
       </c>
       <c r="H80" s="1">
-        <v>802312.89</v>
+        <v>702150.0</v>
       </c>
       <c r="I80" s="1">
-        <v>-20456.89</v>
+        <v>314.0</v>
       </c>
       <c r="J80" s="1">
-        <v>-2.5497396657805</v>
+        <v>0.044719789218828</v>
       </c>
       <c r="K80">
-        <v>0.58</v>
+        <v>0.59</v>
       </c>
       <c r="L80" t="s">
         <v>249</v>
       </c>
       <c r="M80" s="1">
-        <v>781856.0</v>
+        <v>702464.0</v>
       </c>
       <c r="N80" s="1">
-        <v>786524.49</v>
+        <v>706571.73</v>
       </c>
       <c r="O80" s="1">
-        <v>0.56</v>
+        <v>0.47</v>
       </c>
       <c r="P80">
         <v>1</v>
       </c>
     </row>
     <row r="81" spans="1:16">
       <c r="A81" t="s">
         <v>250</v>
       </c>
       <c r="B81" t="s">
         <v>251</v>
       </c>
       <c r="C81" s="1">
-        <v>600000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D81" s="1">
-        <v>100.854</v>
+        <v>98.844</v>
       </c>
       <c r="E81" s="1">
-        <v>99.651</v>
+        <v>100.231</v>
       </c>
       <c r="F81" t="s">
         <v>8</v>
       </c>
       <c r="G81">
         <v>1.0</v>
       </c>
       <c r="H81" s="1">
-        <v>597906.0</v>
+        <v>701617.0</v>
       </c>
       <c r="I81" s="1">
-        <v>7218.0</v>
+        <v>-9709.0</v>
       </c>
       <c r="J81" s="1">
-        <v>1.2072131739772</v>
+        <v>-1.3838034141134</v>
       </c>
       <c r="K81">
-        <v>0.35</v>
+        <v>0.45</v>
       </c>
       <c r="L81" t="s">
-        <v>252</v>
+        <v>83</v>
       </c>
       <c r="M81" s="1">
-        <v>605124.0</v>
+        <v>691908.0</v>
       </c>
       <c r="N81" s="1">
-        <v>607252.77</v>
+        <v>695072.38</v>
       </c>
       <c r="O81" s="1">
-        <v>0.43</v>
+        <v>0.46</v>
       </c>
       <c r="P81">
         <v>1</v>
       </c>
     </row>
     <row r="82" spans="1:16">
       <c r="A82" t="s">
+        <v>252</v>
+      </c>
+      <c r="B82" t="s">
         <v>253</v>
       </c>
-      <c r="B82" t="s">
+      <c r="C82" s="1">
+        <v>800000.0</v>
+      </c>
+      <c r="D82" s="1">
+        <v>98.483</v>
+      </c>
+      <c r="E82" s="1">
+        <v>100.28911125</v>
+      </c>
+      <c r="F82" t="s">
+        <v>8</v>
+      </c>
+      <c r="G82">
+        <v>1.0</v>
+      </c>
+      <c r="H82" s="1">
+        <v>802312.89</v>
+      </c>
+      <c r="I82" s="1">
+        <v>-14448.89</v>
+      </c>
+      <c r="J82" s="1">
+        <v>-1.8009046321068</v>
+      </c>
+      <c r="K82">
+        <v>0.75</v>
+      </c>
+      <c r="L82" t="s">
         <v>254</v>
       </c>
-      <c r="C82" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M82" s="1">
-        <v>505680.0</v>
+        <v>787864.0</v>
       </c>
       <c r="N82" s="1">
-        <v>518447.12</v>
+        <v>793847.56</v>
       </c>
       <c r="O82" s="1">
-        <v>0.37</v>
+        <v>0.53</v>
       </c>
       <c r="P82">
         <v>1</v>
       </c>
     </row>
     <row r="83" spans="1:16">
       <c r="A83" t="s">
+        <v>255</v>
+      </c>
+      <c r="B83" t="s">
         <v>256</v>
-      </c>
-[...1 lines deleted...]
-        <v>257</v>
       </c>
       <c r="C83" s="1">
         <v>600000.0</v>
       </c>
       <c r="D83" s="1">
-        <v>98.257</v>
+        <v>101.532</v>
       </c>
       <c r="E83" s="1">
-        <v>99.92916667</v>
+        <v>99.651</v>
       </c>
       <c r="F83" t="s">
         <v>8</v>
       </c>
       <c r="G83">
         <v>1.0</v>
       </c>
       <c r="H83" s="1">
-        <v>599575.0</v>
+        <v>597906.0</v>
       </c>
       <c r="I83" s="1">
-        <v>-10033.0</v>
+        <v>11286.0</v>
       </c>
       <c r="J83" s="1">
-        <v>-1.6733519576367</v>
+        <v>1.8875876810067</v>
       </c>
       <c r="K83">
-        <v>2.89</v>
+        <v>0.61</v>
       </c>
       <c r="L83" t="s">
-        <v>258</v>
+        <v>257</v>
       </c>
       <c r="M83" s="1">
-        <v>589542.0</v>
+        <v>609192.0</v>
       </c>
       <c r="N83" s="1">
-        <v>606868.03</v>
+        <v>612841.32</v>
       </c>
       <c r="O83" s="1">
-        <v>0.43</v>
+        <v>0.41</v>
       </c>
       <c r="P83">
         <v>1</v>
       </c>
     </row>
     <row r="84" spans="1:16">
       <c r="A84" t="s">
+        <v>258</v>
+      </c>
+      <c r="B84" t="s">
         <v>259</v>
       </c>
-      <c r="B84" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C84" s="1">
-        <v>580000.0</v>
+        <v>898000.0</v>
       </c>
       <c r="D84" s="1">
-        <v>97.759</v>
+        <v>100.689</v>
       </c>
       <c r="E84" s="1">
-        <v>100.00810345</v>
+        <v>99.768</v>
       </c>
       <c r="F84" t="s">
         <v>8</v>
       </c>
       <c r="G84">
         <v>1.0</v>
       </c>
       <c r="H84" s="1">
-        <v>580047.0</v>
+        <v>895916.64</v>
       </c>
       <c r="I84" s="1">
-        <v>-13044.8</v>
+        <v>8270.58</v>
       </c>
       <c r="J84" s="1">
-        <v>-2.248921208109</v>
+        <v>0.92314168871783</v>
       </c>
       <c r="K84">
-        <v>1.45</v>
-[...2 lines deleted...]
-        <v>261</v>
+        <v>0.11</v>
+      </c>
+      <c r="L84">
+        <v>953.36</v>
       </c>
       <c r="M84" s="1">
-        <v>567002.2</v>
+        <v>904187.22</v>
       </c>
       <c r="N84" s="1">
-        <v>575424.28</v>
+        <v>905140.58</v>
       </c>
       <c r="O84" s="1">
-        <v>0.41</v>
+        <v>0.6</v>
       </c>
       <c r="P84">
         <v>1</v>
       </c>
     </row>
     <row r="85" spans="1:16">
       <c r="A85" t="s">
-        <v>262</v>
+        <v>260</v>
       </c>
       <c r="B85" t="s">
-        <v>263</v>
+        <v>261</v>
       </c>
       <c r="C85" s="1">
         <v>600000.0</v>
       </c>
       <c r="D85" s="1">
-        <v>98.065</v>
+        <v>99.271</v>
       </c>
       <c r="E85" s="1">
-        <v>98.71</v>
+        <v>99.92916667</v>
       </c>
       <c r="F85" t="s">
         <v>8</v>
       </c>
       <c r="G85">
         <v>1.0</v>
       </c>
       <c r="H85" s="1">
-        <v>592260.0</v>
+        <v>599575.0</v>
       </c>
       <c r="I85" s="1">
-        <v>-3870.0</v>
+        <v>-3949.0</v>
       </c>
       <c r="J85" s="1">
-        <v>-0.65342923715936</v>
+        <v>-0.65863319851562</v>
       </c>
       <c r="K85">
-        <v>0.93</v>
+        <v>3.12</v>
       </c>
       <c r="L85" t="s">
-        <v>264</v>
+        <v>262</v>
       </c>
       <c r="M85" s="1">
-        <v>588390.0</v>
+        <v>595626.0</v>
       </c>
       <c r="N85" s="1">
-        <v>593979.04</v>
+        <v>614349.29</v>
       </c>
       <c r="O85" s="1">
-        <v>0.42</v>
+        <v>0.41</v>
       </c>
       <c r="P85">
         <v>1</v>
       </c>
     </row>
     <row r="86" spans="1:16">
       <c r="A86" t="s">
+        <v>263</v>
+      </c>
+      <c r="B86" t="s">
+        <v>264</v>
+      </c>
+      <c r="C86" s="1">
+        <v>280000.0</v>
+      </c>
+      <c r="D86" s="1">
+        <v>98.712</v>
+      </c>
+      <c r="E86" s="1">
+        <v>100.00810357</v>
+      </c>
+      <c r="F86" t="s">
+        <v>8</v>
+      </c>
+      <c r="G86">
+        <v>1.0</v>
+      </c>
+      <c r="H86" s="1">
+        <v>280022.69</v>
+      </c>
+      <c r="I86" s="1">
+        <v>-3629.09</v>
+      </c>
+      <c r="J86" s="1">
+        <v>-1.2959985492604</v>
+      </c>
+      <c r="K86">
+        <v>1.64</v>
+      </c>
+      <c r="L86" t="s">
         <v>265</v>
       </c>
-      <c r="B86" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M86" s="1">
-        <v>687400.0</v>
+        <v>276393.6</v>
       </c>
       <c r="N86" s="1">
-        <v>692914.37</v>
+        <v>280997.95</v>
       </c>
       <c r="O86" s="1">
-        <v>0.49</v>
+        <v>0.19</v>
       </c>
       <c r="P86">
         <v>1</v>
       </c>
     </row>
     <row r="87" spans="1:16">
       <c r="A87" t="s">
+        <v>266</v>
+      </c>
+      <c r="B87" t="s">
+        <v>267</v>
+      </c>
+      <c r="C87" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="D87" s="1">
+        <v>98.732</v>
+      </c>
+      <c r="E87" s="1">
+        <v>98.71</v>
+      </c>
+      <c r="F87" t="s">
+        <v>8</v>
+      </c>
+      <c r="G87">
+        <v>1.0</v>
+      </c>
+      <c r="H87" s="1">
+        <v>592260.0</v>
+      </c>
+      <c r="I87" s="1">
+        <v>132.0</v>
+      </c>
+      <c r="J87" s="1">
+        <v>0.02228750886435</v>
+      </c>
+      <c r="K87">
+        <v>1.15</v>
+      </c>
+      <c r="L87" t="s">
         <v>268</v>
       </c>
-      <c r="B87" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M87" s="1">
-        <v>486016.26</v>
+        <v>592392.0</v>
       </c>
       <c r="N87" s="1">
-        <v>487301.46</v>
+        <v>599296.11</v>
       </c>
       <c r="O87" s="1">
-        <v>0.34</v>
+        <v>0.4</v>
       </c>
       <c r="P87">
         <v>1</v>
       </c>
     </row>
     <row r="88" spans="1:16">
       <c r="A88" t="s">
+        <v>269</v>
+      </c>
+      <c r="B88" t="s">
+        <v>270</v>
+      </c>
+      <c r="C88" s="1">
+        <v>700000.0</v>
+      </c>
+      <c r="D88" s="1">
+        <v>98.98</v>
+      </c>
+      <c r="E88" s="1">
+        <v>100.03090857</v>
+      </c>
+      <c r="F88" t="s">
+        <v>8</v>
+      </c>
+      <c r="G88">
+        <v>1.0</v>
+      </c>
+      <c r="H88" s="1">
+        <v>700216.36</v>
+      </c>
+      <c r="I88" s="1">
+        <v>-7356.36</v>
+      </c>
+      <c r="J88" s="1">
+        <v>-1.0505838509686</v>
+      </c>
+      <c r="K88">
+        <v>0.16</v>
+      </c>
+      <c r="L88" t="s">
         <v>271</v>
       </c>
-      <c r="B88" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M88" s="1">
-        <v>908037.0</v>
+        <v>692860.0</v>
       </c>
       <c r="N88" s="1">
-        <v>911880.49</v>
+        <v>694000.9</v>
       </c>
       <c r="O88" s="1">
-        <v>0.64</v>
+        <v>0.46</v>
       </c>
       <c r="P88">
         <v>1</v>
       </c>
     </row>
     <row r="89" spans="1:16">
       <c r="A89" t="s">
+        <v>272</v>
+      </c>
+      <c r="B89" t="s">
+        <v>273</v>
+      </c>
+      <c r="C89" s="1">
+        <v>487000.0</v>
+      </c>
+      <c r="D89" s="1">
+        <v>100.392</v>
+      </c>
+      <c r="E89" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F89" t="s">
+        <v>8</v>
+      </c>
+      <c r="G89">
+        <v>1.0</v>
+      </c>
+      <c r="H89" s="1">
+        <v>487000.0</v>
+      </c>
+      <c r="I89" s="1">
+        <v>1909.04</v>
+      </c>
+      <c r="J89" s="1">
+        <v>0.392</v>
+      </c>
+      <c r="K89">
+        <v>0.49</v>
+      </c>
+      <c r="L89" t="s">
         <v>274</v>
       </c>
-      <c r="B89" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M89" s="1">
-        <v>657958.0</v>
+        <v>488909.04</v>
       </c>
       <c r="N89" s="1">
-        <v>660846.7</v>
+        <v>491311.8</v>
       </c>
       <c r="O89" s="1">
-        <v>0.47</v>
+        <v>0.33</v>
       </c>
       <c r="P89">
         <v>1</v>
       </c>
     </row>
     <row r="90" spans="1:16">
       <c r="A90" t="s">
+        <v>275</v>
+      </c>
+      <c r="B90" t="s">
+        <v>276</v>
+      </c>
+      <c r="C90" s="1">
+        <v>900000.0</v>
+      </c>
+      <c r="D90" s="1">
+        <v>101.439</v>
+      </c>
+      <c r="E90" s="1">
+        <v>99.942</v>
+      </c>
+      <c r="F90" t="s">
+        <v>8</v>
+      </c>
+      <c r="G90">
+        <v>1.0</v>
+      </c>
+      <c r="H90" s="1">
+        <v>899478.0</v>
+      </c>
+      <c r="I90" s="1">
+        <v>13473.0</v>
+      </c>
+      <c r="J90" s="1">
+        <v>1.4978687638831</v>
+      </c>
+      <c r="K90">
+        <v>0.63</v>
+      </c>
+      <c r="L90" t="s">
         <v>277</v>
       </c>
-      <c r="B90" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M90" s="1">
-        <v>1110758.0</v>
+        <v>912951.0</v>
       </c>
       <c r="N90" s="1">
-        <v>1150930.6</v>
+        <v>918582.16</v>
       </c>
       <c r="O90" s="1">
-        <v>0.81</v>
+        <v>0.61</v>
       </c>
       <c r="P90">
         <v>1</v>
       </c>
     </row>
     <row r="91" spans="1:16">
       <c r="A91" t="s">
+        <v>278</v>
+      </c>
+      <c r="B91" t="s">
+        <v>279</v>
+      </c>
+      <c r="C91" s="1">
+        <v>700000.0</v>
+      </c>
+      <c r="D91" s="1">
+        <v>94.18</v>
+      </c>
+      <c r="E91" s="1">
+        <v>94.61294429</v>
+      </c>
+      <c r="F91" t="s">
+        <v>8</v>
+      </c>
+      <c r="G91">
+        <v>1.0</v>
+      </c>
+      <c r="H91" s="1">
+        <v>662290.61</v>
+      </c>
+      <c r="I91" s="1">
+        <v>-3030.61</v>
+      </c>
+      <c r="J91" s="1">
+        <v>-0.45759519374735</v>
+      </c>
+      <c r="K91">
+        <v>0.45</v>
+      </c>
+      <c r="L91" t="s">
         <v>280</v>
       </c>
-      <c r="B91" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M91" s="1">
-        <v>2047668.0</v>
+        <v>659260.0</v>
       </c>
       <c r="N91" s="1">
-        <v>2088876.9</v>
+        <v>662388.42</v>
       </c>
       <c r="O91" s="1">
-        <v>1.48</v>
+        <v>0.44</v>
       </c>
       <c r="P91">
         <v>1</v>
       </c>
     </row>
     <row r="92" spans="1:16">
       <c r="A92" t="s">
+        <v>281</v>
+      </c>
+      <c r="B92" t="s">
+        <v>282</v>
+      </c>
+      <c r="C92" s="1">
+        <v>1100000.0</v>
+      </c>
+      <c r="D92" s="1">
+        <v>101.436</v>
+      </c>
+      <c r="E92" s="1">
+        <v>100.55165909</v>
+      </c>
+      <c r="F92" t="s">
+        <v>8</v>
+      </c>
+      <c r="G92">
+        <v>1.0</v>
+      </c>
+      <c r="H92" s="1">
+        <v>1106068.25</v>
+      </c>
+      <c r="I92" s="1">
+        <v>9727.75</v>
+      </c>
+      <c r="J92" s="1">
+        <v>0.87948912736624</v>
+      </c>
+      <c r="K92">
+        <v>3.86</v>
+      </c>
+      <c r="L92" t="s">
         <v>283</v>
       </c>
-      <c r="B92" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M92" s="1">
-        <v>671825.0</v>
+        <v>1115796.0</v>
       </c>
       <c r="N92" s="1">
-        <v>701862.67</v>
+        <v>1158304.22</v>
       </c>
       <c r="O92" s="1">
-        <v>0.5</v>
+        <v>0.77</v>
       </c>
       <c r="P92">
         <v>1</v>
       </c>
     </row>
     <row r="93" spans="1:16">
       <c r="A93" t="s">
+        <v>284</v>
+      </c>
+      <c r="B93" t="s">
+        <v>285</v>
+      </c>
+      <c r="C93" s="1">
+        <v>2100000.0</v>
+      </c>
+      <c r="D93" s="1">
+        <v>98.093</v>
+      </c>
+      <c r="E93" s="1">
+        <v>98.42609524</v>
+      </c>
+      <c r="F93" t="s">
+        <v>8</v>
+      </c>
+      <c r="G93">
+        <v>1.0</v>
+      </c>
+      <c r="H93" s="1">
+        <v>2066948.0</v>
+      </c>
+      <c r="I93" s="1">
+        <v>-6995.0</v>
+      </c>
+      <c r="J93" s="1">
+        <v>-0.33842167292065</v>
+      </c>
+      <c r="K93">
+        <v>2.17</v>
+      </c>
+      <c r="L93" t="s">
         <v>286</v>
       </c>
-      <c r="B93" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M93" s="1">
-        <v>509147.25</v>
+        <v>2059953.0</v>
       </c>
       <c r="N93" s="1">
-        <v>519631.48</v>
+        <v>2105476.97</v>
       </c>
       <c r="O93" s="1">
-        <v>0.37</v>
+        <v>1.4</v>
       </c>
       <c r="P93">
         <v>1</v>
       </c>
     </row>
     <row r="94" spans="1:16">
       <c r="A94" t="s">
+        <v>287</v>
+      </c>
+      <c r="B94" t="s">
+        <v>288</v>
+      </c>
+      <c r="C94" s="1">
+        <v>700000.0</v>
+      </c>
+      <c r="D94" s="1">
+        <v>96.967</v>
+      </c>
+      <c r="E94" s="1">
+        <v>98.91583286</v>
+      </c>
+      <c r="F94" t="s">
+        <v>8</v>
+      </c>
+      <c r="G94">
+        <v>1.0</v>
+      </c>
+      <c r="H94" s="1">
+        <v>692410.83</v>
+      </c>
+      <c r="I94" s="1">
+        <v>-13641.83</v>
+      </c>
+      <c r="J94" s="1">
+        <v>-1.9701930427634</v>
+      </c>
+      <c r="K94">
+        <v>0.16</v>
+      </c>
+      <c r="L94" t="s">
         <v>289</v>
       </c>
-      <c r="B94" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M94" s="1">
-        <v>490660.0</v>
+        <v>678769.0</v>
       </c>
       <c r="N94" s="1">
-        <v>500249.04</v>
+        <v>679859.75</v>
       </c>
       <c r="O94" s="1">
-        <v>0.35</v>
+        <v>0.45</v>
       </c>
       <c r="P94">
         <v>1</v>
       </c>
     </row>
     <row r="95" spans="1:16">
       <c r="A95" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
       <c r="B95" t="s">
-        <v>293</v>
+        <v>288</v>
       </c>
       <c r="C95" s="1">
-        <v>657000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D95" s="1">
-        <v>98.842</v>
+        <v>97.039</v>
       </c>
       <c r="E95" s="1">
-        <v>99.394</v>
+        <v>95.396</v>
       </c>
       <c r="F95" t="s">
         <v>8</v>
       </c>
       <c r="G95">
         <v>1.0</v>
       </c>
       <c r="H95" s="1">
-        <v>653018.58</v>
+        <v>572376.0</v>
       </c>
       <c r="I95" s="1">
-        <v>-3626.64</v>
+        <v>9858.0</v>
       </c>
       <c r="J95" s="1">
-        <v>-0.55536551502103</v>
+        <v>1.7222944358254</v>
       </c>
       <c r="K95">
         <v>0.16</v>
       </c>
-      <c r="L95" t="s">
-        <v>294</v>
+      <c r="L95">
+        <v>934.93</v>
       </c>
       <c r="M95" s="1">
-        <v>649391.94</v>
+        <v>582234.0</v>
       </c>
       <c r="N95" s="1">
-        <v>650471.94</v>
+        <v>583168.93</v>
       </c>
       <c r="O95" s="1">
-        <v>0.46</v>
+        <v>0.39</v>
       </c>
       <c r="P95">
         <v>1</v>
       </c>
     </row>
     <row r="96" spans="1:16">
       <c r="A96" t="s">
-        <v>295</v>
+        <v>291</v>
       </c>
       <c r="B96" t="s">
-        <v>296</v>
+        <v>292</v>
       </c>
       <c r="C96" s="1">
-        <v>700000.0</v>
+        <v>521000.0</v>
       </c>
       <c r="D96" s="1">
-        <v>95.011</v>
+        <v>98.17</v>
       </c>
       <c r="E96" s="1">
-        <v>93.6</v>
+        <v>99.68758157</v>
       </c>
       <c r="F96" t="s">
         <v>8</v>
       </c>
       <c r="G96">
         <v>1.0</v>
       </c>
       <c r="H96" s="1">
-        <v>655200.0</v>
+        <v>519372.3</v>
       </c>
       <c r="I96" s="1">
-        <v>9877.0</v>
+        <v>-7906.6</v>
       </c>
       <c r="J96" s="1">
-        <v>1.5074786324786</v>
+        <v>-1.5223376371824</v>
       </c>
       <c r="K96">
-        <v>0.92</v>
+        <v>2.19</v>
       </c>
       <c r="L96" t="s">
-        <v>297</v>
+        <v>293</v>
       </c>
       <c r="M96" s="1">
-        <v>665077.0</v>
+        <v>511465.7</v>
       </c>
       <c r="N96" s="1">
-        <v>671496.86</v>
+        <v>522877.74</v>
       </c>
       <c r="O96" s="1">
-        <v>0.47</v>
+        <v>0.35</v>
       </c>
       <c r="P96">
         <v>1</v>
       </c>
     </row>
     <row r="97" spans="1:16">
       <c r="A97" t="s">
-        <v>298</v>
+        <v>294</v>
       </c>
       <c r="B97" t="s">
-        <v>299</v>
+        <v>295</v>
       </c>
       <c r="C97" s="1">
-        <v>1500000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D97" s="1">
-        <v>97.995</v>
+        <v>99.058</v>
       </c>
       <c r="E97" s="1">
-        <v>100.08276467</v>
+        <v>99.996</v>
       </c>
       <c r="F97" t="s">
         <v>8</v>
       </c>
       <c r="G97">
         <v>1.0</v>
       </c>
       <c r="H97" s="1">
-        <v>1501241.47</v>
+        <v>499980.0</v>
       </c>
       <c r="I97" s="1">
-        <v>-31316.47</v>
+        <v>-4690.0</v>
       </c>
       <c r="J97" s="1">
-        <v>-2.0860381641336</v>
+        <v>-0.93803752150086</v>
       </c>
       <c r="K97">
-        <v>2.85</v>
+        <v>2.14</v>
       </c>
       <c r="L97" t="s">
-        <v>300</v>
+        <v>296</v>
       </c>
       <c r="M97" s="1">
-        <v>1469925.0</v>
+        <v>495290.0</v>
       </c>
       <c r="N97" s="1">
-        <v>1512603.08</v>
+        <v>505974.93</v>
       </c>
       <c r="O97" s="1">
-        <v>1.07</v>
+        <v>0.34</v>
       </c>
       <c r="P97">
         <v>1</v>
       </c>
     </row>
     <row r="98" spans="1:16">
       <c r="A98" t="s">
-        <v>301</v>
+        <v>297</v>
       </c>
       <c r="B98" t="s">
-        <v>302</v>
+        <v>298</v>
       </c>
       <c r="C98" s="1">
-        <v>700000.0</v>
+        <v>657000.0</v>
       </c>
       <c r="D98" s="1">
-        <v>100.999</v>
+        <v>99.511</v>
       </c>
       <c r="E98" s="1">
-        <v>103.012</v>
+        <v>99.394</v>
       </c>
       <c r="F98" t="s">
         <v>8</v>
       </c>
       <c r="G98">
         <v>1.0</v>
       </c>
       <c r="H98" s="1">
-        <v>721084.0</v>
+        <v>653018.58</v>
       </c>
       <c r="I98" s="1">
-        <v>-14091.0</v>
+        <v>768.69</v>
       </c>
       <c r="J98" s="1">
-        <v>-1.9541412650953</v>
+        <v>0.11771334285772</v>
       </c>
       <c r="K98">
-        <v>3.05</v>
+        <v>0.37</v>
       </c>
       <c r="L98" t="s">
-        <v>303</v>
+        <v>299</v>
       </c>
       <c r="M98" s="1">
-        <v>706993.0</v>
+        <v>653787.27</v>
       </c>
       <c r="N98" s="1">
-        <v>728347.79</v>
+        <v>656217.27</v>
       </c>
       <c r="O98" s="1">
-        <v>0.51</v>
+        <v>0.44</v>
       </c>
       <c r="P98">
         <v>1</v>
       </c>
     </row>
     <row r="99" spans="1:16">
       <c r="A99" t="s">
-        <v>304</v>
+        <v>300</v>
       </c>
       <c r="B99" t="s">
-        <v>305</v>
+        <v>301</v>
       </c>
       <c r="C99" s="1">
-        <v>560000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D99" s="1">
-        <v>99.062</v>
+        <v>95.4</v>
       </c>
       <c r="E99" s="1">
-        <v>99.56446429</v>
+        <v>93.6</v>
       </c>
       <c r="F99" t="s">
         <v>8</v>
       </c>
       <c r="G99">
         <v>1.0</v>
       </c>
       <c r="H99" s="1">
-        <v>557561.0</v>
+        <v>655200.0</v>
       </c>
       <c r="I99" s="1">
-        <v>-2813.8</v>
+        <v>12600.0</v>
       </c>
       <c r="J99" s="1">
-        <v>-0.50466227013726</v>
+        <v>1.9230769230769</v>
       </c>
       <c r="K99">
-        <v>0.43</v>
+        <v>1.01</v>
       </c>
       <c r="L99" t="s">
-        <v>306</v>
+        <v>302</v>
       </c>
       <c r="M99" s="1">
-        <v>554747.2</v>
+        <v>667800.0</v>
       </c>
       <c r="N99" s="1">
-        <v>557163.64</v>
+        <v>674843.15</v>
       </c>
       <c r="O99" s="1">
-        <v>0.39</v>
+        <v>0.45</v>
       </c>
       <c r="P99">
         <v>1</v>
       </c>
     </row>
     <row r="100" spans="1:16">
       <c r="A100" t="s">
-        <v>307</v>
+        <v>303</v>
       </c>
       <c r="B100" t="s">
-        <v>308</v>
+        <v>304</v>
       </c>
       <c r="C100" s="1">
-        <v>400000.0</v>
+        <v>1500000.0</v>
       </c>
       <c r="D100" s="1">
-        <v>100.294</v>
+        <v>98.848</v>
       </c>
       <c r="E100" s="1">
-        <v>101.1515</v>
+        <v>100.08276467</v>
       </c>
       <c r="F100" t="s">
         <v>8</v>
       </c>
       <c r="G100">
         <v>1.0</v>
       </c>
       <c r="H100" s="1">
-        <v>404606.0</v>
+        <v>1501241.47</v>
       </c>
       <c r="I100" s="1">
-        <v>-3430.0</v>
+        <v>-18521.47</v>
       </c>
       <c r="J100" s="1">
-        <v>-0.84773829354977</v>
+        <v>-1.2337435629193</v>
       </c>
       <c r="K100">
-        <v>0.27</v>
+        <v>3.06</v>
       </c>
       <c r="L100" t="s">
-        <v>309</v>
+        <v>305</v>
       </c>
       <c r="M100" s="1">
-        <v>401176.0</v>
+        <v>1482720.0</v>
       </c>
       <c r="N100" s="1">
-        <v>402260.93</v>
+        <v>1528583.01</v>
       </c>
       <c r="O100" s="1">
-        <v>0.28</v>
+        <v>1.02</v>
       </c>
       <c r="P100">
         <v>1</v>
       </c>
     </row>
     <row r="101" spans="1:16">
       <c r="A101" t="s">
-        <v>310</v>
+        <v>306</v>
       </c>
       <c r="B101" t="s">
-        <v>311</v>
+        <v>307</v>
       </c>
       <c r="C101" s="1">
-        <v>347000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D101" s="1">
-        <v>95.828</v>
+        <v>101.532</v>
       </c>
       <c r="E101" s="1">
-        <v>99.16931124</v>
+        <v>103.012</v>
       </c>
       <c r="F101" t="s">
         <v>8</v>
       </c>
       <c r="G101">
         <v>1.0</v>
       </c>
       <c r="H101" s="1">
-        <v>344117.51</v>
+        <v>721084.0</v>
       </c>
       <c r="I101" s="1">
-        <v>-11594.35</v>
+        <v>-10360.0</v>
       </c>
       <c r="J101" s="1">
-        <v>-3.3692996325587</v>
+        <v>-1.4367258183513</v>
       </c>
       <c r="K101">
-        <v>1.33</v>
+        <v>3.28</v>
       </c>
       <c r="L101" t="s">
-        <v>312</v>
+        <v>308</v>
       </c>
       <c r="M101" s="1">
-        <v>332523.16</v>
+        <v>710724.0</v>
       </c>
       <c r="N101" s="1">
-        <v>337128.04</v>
+        <v>733708.93</v>
       </c>
       <c r="O101" s="1">
-        <v>0.24</v>
+        <v>0.49</v>
       </c>
       <c r="P101">
         <v>1</v>
       </c>
     </row>
     <row r="102" spans="1:16">
       <c r="A102" t="s">
-        <v>313</v>
+        <v>309</v>
       </c>
       <c r="B102" t="s">
-        <v>314</v>
+        <v>310</v>
       </c>
       <c r="C102" s="1">
-        <v>1376000.0</v>
+        <v>560000.0</v>
       </c>
       <c r="D102" s="1">
-        <v>97.984</v>
+        <v>99.947</v>
       </c>
       <c r="E102" s="1">
-        <v>100.03007631</v>
+        <v>99.56446429</v>
       </c>
       <c r="F102" t="s">
         <v>8</v>
       </c>
       <c r="G102">
         <v>1.0</v>
       </c>
       <c r="H102" s="1">
-        <v>1376413.85</v>
+        <v>557561.0</v>
       </c>
       <c r="I102" s="1">
-        <v>-28154.01</v>
+        <v>2142.2</v>
       </c>
       <c r="J102" s="1">
-        <v>-2.0454611089535</v>
+        <v>0.3842090820556</v>
       </c>
       <c r="K102">
-        <v>0.74</v>
+        <v>0.62</v>
       </c>
       <c r="L102" t="s">
-        <v>315</v>
+        <v>311</v>
       </c>
       <c r="M102" s="1">
-        <v>1348259.84</v>
+        <v>559703.2</v>
       </c>
       <c r="N102" s="1">
-        <v>1358427.01</v>
+        <v>563193.61</v>
       </c>
       <c r="O102" s="1">
-        <v>0.96</v>
+        <v>0.37</v>
       </c>
       <c r="P102">
         <v>1</v>
       </c>
     </row>
     <row r="103" spans="1:16">
       <c r="A103" t="s">
-        <v>316</v>
+        <v>312</v>
       </c>
       <c r="B103" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="C103" s="1">
-        <v>700000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D103" s="1">
-        <v>102.975</v>
+        <v>100.735</v>
       </c>
       <c r="E103" s="1">
-        <v>101.59326143</v>
+        <v>101.1515</v>
       </c>
       <c r="F103" t="s">
         <v>8</v>
       </c>
       <c r="G103">
         <v>1.0</v>
       </c>
       <c r="H103" s="1">
-        <v>711152.83</v>
+        <v>404606.0</v>
       </c>
       <c r="I103" s="1">
-        <v>9672.17</v>
+        <v>-1666.0</v>
       </c>
       <c r="J103" s="1">
-        <v>1.3600691148202</v>
+        <v>-0.41175859972418</v>
       </c>
       <c r="K103">
-        <v>0.36</v>
+        <v>0.52</v>
       </c>
       <c r="L103" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
       <c r="M103" s="1">
-        <v>720825.0</v>
+        <v>402940.0</v>
       </c>
       <c r="N103" s="1">
-        <v>723375.68</v>
+        <v>405011.23</v>
       </c>
       <c r="O103" s="1">
-        <v>0.51</v>
+        <v>0.27</v>
       </c>
       <c r="P103">
         <v>1</v>
       </c>
     </row>
     <row r="104" spans="1:16">
       <c r="A104" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="B104" t="s">
-        <v>320</v>
+        <v>316</v>
       </c>
       <c r="C104" s="1">
-        <v>600000.0</v>
+        <v>347000.0</v>
       </c>
       <c r="D104" s="1">
-        <v>103.933</v>
+        <v>96.946</v>
       </c>
       <c r="E104" s="1">
-        <v>105.93</v>
+        <v>99.16931124</v>
       </c>
       <c r="F104" t="s">
         <v>8</v>
       </c>
       <c r="G104">
         <v>1.0</v>
       </c>
       <c r="H104" s="1">
-        <v>635580.0</v>
+        <v>344117.51</v>
       </c>
       <c r="I104" s="1">
-        <v>-11982.0</v>
+        <v>-7714.89</v>
       </c>
       <c r="J104" s="1">
-        <v>-1.88520721231</v>
+        <v>-2.2419347390954</v>
       </c>
       <c r="K104">
-        <v>1.01</v>
+        <v>1.5</v>
       </c>
       <c r="L104" t="s">
-        <v>321</v>
+        <v>317</v>
       </c>
       <c r="M104" s="1">
-        <v>623598.0</v>
+        <v>336402.62</v>
       </c>
       <c r="N104" s="1">
-        <v>629659.64</v>
+        <v>341601.68</v>
       </c>
       <c r="O104" s="1">
-        <v>0.44</v>
+        <v>0.23</v>
       </c>
       <c r="P104">
         <v>1</v>
       </c>
     </row>
     <row r="105" spans="1:16">
       <c r="A105" t="s">
-        <v>322</v>
+        <v>318</v>
       </c>
       <c r="B105" t="s">
-        <v>323</v>
+        <v>319</v>
       </c>
       <c r="C105" s="1">
-        <v>600000.0</v>
+        <v>1376000.0</v>
       </c>
       <c r="D105" s="1">
-        <v>87.372</v>
+        <v>98.626</v>
       </c>
       <c r="E105" s="1">
-        <v>90.05</v>
+        <v>100.03007631</v>
       </c>
       <c r="F105" t="s">
         <v>8</v>
       </c>
       <c r="G105">
         <v>1.0</v>
       </c>
       <c r="H105" s="1">
-        <v>540300.0</v>
+        <v>1376413.85</v>
       </c>
       <c r="I105" s="1">
-        <v>-16068.0</v>
+        <v>-19320.09</v>
       </c>
       <c r="J105" s="1">
-        <v>-2.9739033870072</v>
+        <v>-1.4036541407949</v>
       </c>
       <c r="K105">
-        <v>0.68</v>
+        <v>0.91</v>
       </c>
       <c r="L105" t="s">
-        <v>324</v>
+        <v>320</v>
       </c>
       <c r="M105" s="1">
-        <v>524232.0</v>
+        <v>1357093.76</v>
       </c>
       <c r="N105" s="1">
-        <v>528318.99</v>
+        <v>1369625.39</v>
       </c>
       <c r="O105" s="1">
-        <v>0.37</v>
+        <v>0.91</v>
       </c>
       <c r="P105">
         <v>1</v>
       </c>
     </row>
     <row r="106" spans="1:16">
       <c r="A106" t="s">
-        <v>325</v>
+        <v>321</v>
       </c>
       <c r="B106" t="s">
-        <v>326</v>
+        <v>322</v>
       </c>
       <c r="C106" s="1">
-        <v>600000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D106" s="1">
-        <v>99.689</v>
+        <v>103.332</v>
       </c>
       <c r="E106" s="1">
-        <v>99.33326</v>
+        <v>101.59326143</v>
       </c>
       <c r="F106" t="s">
         <v>8</v>
       </c>
       <c r="G106">
         <v>1.0</v>
       </c>
       <c r="H106" s="1">
-        <v>595999.56</v>
+        <v>711152.83</v>
       </c>
       <c r="I106" s="1">
-        <v>2134.44</v>
+        <v>12171.17</v>
       </c>
       <c r="J106" s="1">
-        <v>0.35812778116816</v>
+        <v>1.7114703740967</v>
       </c>
       <c r="K106">
-        <v>2.48</v>
+        <v>0.62</v>
       </c>
       <c r="L106" t="s">
-        <v>327</v>
+        <v>323</v>
       </c>
       <c r="M106" s="1">
-        <v>598134.0</v>
+        <v>723324.0</v>
       </c>
       <c r="N106" s="1">
-        <v>613039.48</v>
+        <v>727696.6</v>
       </c>
       <c r="O106" s="1">
-        <v>0.43</v>
+        <v>0.48</v>
       </c>
       <c r="P106">
         <v>1</v>
       </c>
     </row>
     <row r="107" spans="1:16">
       <c r="A107" t="s">
-        <v>328</v>
+        <v>324</v>
       </c>
       <c r="B107" t="s">
-        <v>329</v>
+        <v>325</v>
       </c>
       <c r="C107" s="1">
-        <v>1600000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D107" s="1">
-        <v>83.661</v>
+        <v>104.523</v>
       </c>
       <c r="E107" s="1">
-        <v>85.4121875</v>
+        <v>105.93</v>
       </c>
       <c r="F107" t="s">
         <v>8</v>
       </c>
       <c r="G107">
         <v>1.0</v>
       </c>
       <c r="H107" s="1">
-        <v>1366595.0</v>
+        <v>635580.0</v>
       </c>
       <c r="I107" s="1">
-        <v>-28019.0</v>
+        <v>-8442.0</v>
       </c>
       <c r="J107" s="1">
-        <v>-2.0502782462983</v>
+        <v>-1.328235627301</v>
       </c>
       <c r="K107">
-        <v>0.36</v>
+        <v>1.35</v>
       </c>
       <c r="L107" t="s">
-        <v>330</v>
+        <v>326</v>
       </c>
       <c r="M107" s="1">
-        <v>1338576.0</v>
+        <v>627138.0</v>
       </c>
       <c r="N107" s="1">
-        <v>1344406.14</v>
+        <v>635254.44</v>
       </c>
       <c r="O107" s="1">
-        <v>0.95</v>
+        <v>0.42</v>
       </c>
       <c r="P107">
         <v>1</v>
       </c>
     </row>
     <row r="108" spans="1:16">
       <c r="A108" t="s">
-        <v>331</v>
+        <v>327</v>
       </c>
       <c r="B108" t="s">
-        <v>332</v>
+        <v>328</v>
       </c>
       <c r="C108" s="1">
-        <v>300000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D108" s="1">
-        <v>97.327</v>
+        <v>88.022</v>
       </c>
       <c r="E108" s="1">
-        <v>90.06196</v>
+        <v>90.05</v>
       </c>
       <c r="F108" t="s">
         <v>8</v>
       </c>
       <c r="G108">
         <v>1.0</v>
       </c>
       <c r="H108" s="1">
-        <v>270185.88</v>
+        <v>540300.0</v>
       </c>
       <c r="I108" s="1">
-        <v>21795.12</v>
+        <v>-12168.0</v>
       </c>
       <c r="J108" s="1">
-        <v>8.066713182791</v>
+        <v>-2.2520821765686</v>
       </c>
       <c r="K108">
-        <v>0.59</v>
+        <v>0.77</v>
       </c>
       <c r="L108" t="s">
-        <v>333</v>
+        <v>329</v>
       </c>
       <c r="M108" s="1">
-        <v>291981.0</v>
+        <v>528132.0</v>
       </c>
       <c r="N108" s="1">
-        <v>293744.01</v>
+        <v>532753.23</v>
       </c>
       <c r="O108" s="1">
-        <v>0.21</v>
+        <v>0.35</v>
       </c>
       <c r="P108">
         <v>1</v>
       </c>
     </row>
     <row r="109" spans="1:16">
       <c r="A109" t="s">
-        <v>334</v>
+        <v>330</v>
       </c>
       <c r="B109" t="s">
-        <v>335</v>
+        <v>331</v>
       </c>
       <c r="C109" s="1">
-        <v>369000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D109" s="1">
-        <v>100.152</v>
+        <v>100.881</v>
       </c>
       <c r="E109" s="1">
-        <v>100.15782656</v>
+        <v>99.33326</v>
       </c>
       <c r="F109" t="s">
         <v>8</v>
       </c>
       <c r="G109">
         <v>1.0</v>
       </c>
       <c r="H109" s="1">
-        <v>369582.38</v>
+        <v>595999.56</v>
       </c>
       <c r="I109" s="1">
-        <v>-21.5</v>
+        <v>9286.44</v>
       </c>
       <c r="J109" s="1">
-        <v>-0.0058173768998403</v>
+        <v>1.5581286670749</v>
       </c>
       <c r="K109">
-        <v>0.07</v>
-[...2 lines deleted...]
-        <v>242.63</v>
+        <v>2.7</v>
+      </c>
+      <c r="L109" t="s">
+        <v>332</v>
       </c>
       <c r="M109" s="1">
-        <v>369560.88</v>
+        <v>605286.0</v>
       </c>
       <c r="N109" s="1">
-        <v>369803.51</v>
+        <v>621465.45</v>
       </c>
       <c r="O109" s="1">
-        <v>0.26</v>
+        <v>0.41</v>
       </c>
       <c r="P109">
         <v>1</v>
       </c>
     </row>
     <row r="110" spans="1:16">
       <c r="A110" t="s">
-        <v>336</v>
+        <v>333</v>
       </c>
       <c r="B110" t="s">
-        <v>337</v>
+        <v>334</v>
       </c>
       <c r="C110" s="1">
-        <v>487000.0</v>
+        <v>1600000.0</v>
       </c>
       <c r="D110" s="1">
-        <v>100.882</v>
+        <v>84.642</v>
       </c>
       <c r="E110" s="1">
-        <v>100.5846961</v>
+        <v>85.4121875</v>
       </c>
       <c r="F110" t="s">
         <v>8</v>
       </c>
       <c r="G110">
         <v>1.0</v>
       </c>
       <c r="H110" s="1">
-        <v>489847.47</v>
+        <v>1366595.0</v>
       </c>
       <c r="I110" s="1">
-        <v>1447.87</v>
+        <v>-12323.0</v>
       </c>
       <c r="J110" s="1">
-        <v>0.29557568195667</v>
+        <v>-0.90173021268188</v>
       </c>
       <c r="K110">
-        <v>0.01</v>
-[...2 lines deleted...]
-        <v>51.7</v>
+        <v>0.41</v>
+      </c>
+      <c r="L110" t="s">
+        <v>335</v>
       </c>
       <c r="M110" s="1">
-        <v>491295.34</v>
+        <v>1354272.0</v>
       </c>
       <c r="N110" s="1">
-        <v>491347.04</v>
+        <v>1360869.26</v>
       </c>
       <c r="O110" s="1">
-        <v>0.35</v>
+        <v>0.91</v>
       </c>
       <c r="P110">
         <v>1</v>
       </c>
     </row>
     <row r="111" spans="1:16">
       <c r="A111" t="s">
-        <v>338</v>
+        <v>336</v>
       </c>
       <c r="B111" t="s">
-        <v>339</v>
+        <v>337</v>
       </c>
       <c r="C111" s="1">
-        <v>1052000.0</v>
+        <v>1600000.0</v>
       </c>
       <c r="D111" s="1">
-        <v>102.855</v>
+        <v>99.97</v>
       </c>
       <c r="E111" s="1">
-        <v>102.3524135</v>
+        <v>99.898</v>
       </c>
       <c r="F111" t="s">
         <v>8</v>
       </c>
       <c r="G111">
         <v>1.0</v>
       </c>
       <c r="H111" s="1">
-        <v>1076747.39</v>
+        <v>1598368.0</v>
       </c>
       <c r="I111" s="1">
-        <v>5287.21</v>
+        <v>1152.0</v>
       </c>
       <c r="J111" s="1">
-        <v>0.49103532073572</v>
+        <v>0.072073514985285</v>
       </c>
       <c r="K111">
-        <v>2.64</v>
-[...2 lines deleted...]
-        <v>340</v>
+        <v>0.01</v>
+      </c>
+      <c r="L111">
+        <v>175.34</v>
       </c>
       <c r="M111" s="1">
-        <v>1082034.6</v>
+        <v>1599520.0</v>
       </c>
       <c r="N111" s="1">
-        <v>1109838.18</v>
+        <v>1599695.34</v>
       </c>
       <c r="O111" s="1">
-        <v>0.78</v>
+        <v>1.06</v>
       </c>
       <c r="P111">
         <v>1</v>
       </c>
     </row>
     <row r="112" spans="1:16">
       <c r="A112" t="s">
-        <v>341</v>
+        <v>338</v>
       </c>
       <c r="B112" t="s">
-        <v>342</v>
+        <v>339</v>
       </c>
       <c r="C112" s="1">
-        <v>1700000.0</v>
+        <v>369000.0</v>
       </c>
       <c r="D112" s="1">
-        <v>97.619</v>
+        <v>100.732</v>
       </c>
       <c r="E112" s="1">
-        <v>99.57176471</v>
+        <v>100.15782656</v>
       </c>
       <c r="F112" t="s">
         <v>8</v>
       </c>
       <c r="G112">
         <v>1.0</v>
       </c>
       <c r="H112" s="1">
-        <v>1692720.0</v>
+        <v>369582.38</v>
       </c>
       <c r="I112" s="1">
-        <v>-33197.0</v>
+        <v>2118.7</v>
       </c>
       <c r="J112" s="1">
-        <v>-1.9611630984451</v>
+        <v>0.57326867152054</v>
       </c>
       <c r="K112">
-        <v>0.57</v>
+        <v>0.28</v>
       </c>
       <c r="L112" t="s">
-        <v>343</v>
+        <v>340</v>
       </c>
       <c r="M112" s="1">
-        <v>1659523.0</v>
+        <v>371701.08</v>
       </c>
       <c r="N112" s="1">
-        <v>1669164.1</v>
+        <v>372752.48</v>
       </c>
       <c r="O112" s="1">
-        <v>1.18</v>
+        <v>0.25</v>
       </c>
       <c r="P112">
         <v>1</v>
       </c>
     </row>
     <row r="113" spans="1:16">
       <c r="A113" t="s">
-        <v>344</v>
+        <v>341</v>
       </c>
       <c r="B113" t="s">
-        <v>345</v>
+        <v>342</v>
       </c>
       <c r="C113" s="1">
-        <v>549000.0</v>
+        <v>487000.0</v>
       </c>
       <c r="D113" s="1">
-        <v>97.469</v>
+        <v>101.689</v>
       </c>
       <c r="E113" s="1">
-        <v>99.96353552</v>
+        <v>100.5846961</v>
       </c>
       <c r="F113" t="s">
         <v>8</v>
       </c>
       <c r="G113">
         <v>1.0</v>
       </c>
       <c r="H113" s="1">
-        <v>548799.81</v>
+        <v>489847.47</v>
       </c>
       <c r="I113" s="1">
-        <v>-13695.0</v>
+        <v>5377.96</v>
       </c>
       <c r="J113" s="1">
-        <v>-2.495445470362</v>
+        <v>1.0978846129388</v>
       </c>
       <c r="K113">
-        <v>1.75</v>
+        <v>0.22</v>
       </c>
       <c r="L113" t="s">
-        <v>346</v>
+        <v>343</v>
       </c>
       <c r="M113" s="1">
-        <v>535104.81</v>
+        <v>495225.43</v>
       </c>
       <c r="N113" s="1">
-        <v>544693.51</v>
+        <v>496311.17</v>
       </c>
       <c r="O113" s="1">
-        <v>0.38</v>
+        <v>0.33</v>
       </c>
       <c r="P113">
         <v>1</v>
       </c>
     </row>
     <row r="114" spans="1:16">
       <c r="A114" t="s">
-        <v>347</v>
+        <v>344</v>
       </c>
       <c r="B114" t="s">
-        <v>348</v>
+        <v>345</v>
       </c>
       <c r="C114" s="1">
-        <v>714000.0</v>
+        <v>1052000.0</v>
       </c>
       <c r="D114" s="1">
-        <v>100.226</v>
+        <v>103.522</v>
       </c>
       <c r="E114" s="1">
-        <v>100.0</v>
+        <v>102.3524135</v>
       </c>
       <c r="F114" t="s">
         <v>8</v>
       </c>
       <c r="G114">
         <v>1.0</v>
       </c>
       <c r="H114" s="1">
-        <v>714000.0</v>
+        <v>1076747.39</v>
       </c>
       <c r="I114" s="1">
-        <v>1613.64</v>
+        <v>12304.05</v>
       </c>
       <c r="J114" s="1">
-        <v>0.226</v>
+        <v>1.1427053470731</v>
       </c>
       <c r="K114">
-        <v>0.65</v>
+        <v>2.87</v>
       </c>
       <c r="L114" t="s">
-        <v>349</v>
+        <v>346</v>
       </c>
       <c r="M114" s="1">
-        <v>715613.64</v>
+        <v>1089051.44</v>
       </c>
       <c r="N114" s="1">
-        <v>720238.01</v>
+        <v>1119293.93</v>
       </c>
       <c r="O114" s="1">
-        <v>0.51</v>
+        <v>0.75</v>
       </c>
       <c r="P114">
         <v>1</v>
       </c>
     </row>
     <row r="115" spans="1:16">
       <c r="A115" t="s">
-        <v>350</v>
+        <v>347</v>
       </c>
       <c r="B115" t="s">
-        <v>351</v>
+        <v>348</v>
       </c>
       <c r="C115" s="1">
-        <v>500000.0</v>
+        <v>1700000.0</v>
       </c>
       <c r="D115" s="1">
-        <v>88.06</v>
+        <v>98.388</v>
       </c>
       <c r="E115" s="1">
-        <v>90.124458</v>
+        <v>99.57176471</v>
       </c>
       <c r="F115" t="s">
         <v>8</v>
       </c>
       <c r="G115">
         <v>1.0</v>
       </c>
       <c r="H115" s="1">
-        <v>450622.29</v>
+        <v>1692720.0</v>
       </c>
       <c r="I115" s="1">
-        <v>-10322.29</v>
+        <v>-20124.0</v>
       </c>
       <c r="J115" s="1">
-        <v>-2.2906745247777</v>
+        <v>-1.18885580604</v>
       </c>
       <c r="K115">
-        <v>0.75</v>
+        <v>0.73</v>
       </c>
       <c r="L115" t="s">
-        <v>352</v>
+        <v>349</v>
       </c>
       <c r="M115" s="1">
-        <v>440300.0</v>
+        <v>1672596.0</v>
       </c>
       <c r="N115" s="1">
-        <v>444063.7</v>
+        <v>1685031.62</v>
       </c>
       <c r="O115" s="1">
-        <v>0.31</v>
+        <v>1.12</v>
       </c>
       <c r="P115">
         <v>1</v>
       </c>
     </row>
     <row r="116" spans="1:16">
       <c r="A116" t="s">
-        <v>353</v>
+        <v>350</v>
       </c>
       <c r="B116" t="s">
-        <v>354</v>
+        <v>351</v>
       </c>
       <c r="C116" s="1">
-        <v>2200000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D116" s="1">
-        <v>98.034</v>
+        <v>98.393</v>
       </c>
       <c r="E116" s="1">
-        <v>99.87081818</v>
+        <v>97.59</v>
       </c>
       <c r="F116" t="s">
         <v>8</v>
       </c>
       <c r="G116">
         <v>1.0</v>
       </c>
       <c r="H116" s="1">
-        <v>2197158.0</v>
+        <v>390360.0</v>
       </c>
       <c r="I116" s="1">
-        <v>-40410.0</v>
+        <v>3212.0</v>
       </c>
       <c r="J116" s="1">
-        <v>-1.8391940861786</v>
+        <v>0.82283020801312</v>
       </c>
       <c r="K116">
-        <v>0.82</v>
+        <v>1.69</v>
       </c>
       <c r="L116" t="s">
-        <v>355</v>
+        <v>352</v>
       </c>
       <c r="M116" s="1">
-        <v>2156748.0</v>
+        <v>393572.0</v>
       </c>
       <c r="N116" s="1">
-        <v>2174830.19</v>
+        <v>400339.12</v>
       </c>
       <c r="O116" s="1">
-        <v>1.54</v>
+        <v>0.27</v>
       </c>
       <c r="P116">
         <v>1</v>
       </c>
     </row>
     <row r="117" spans="1:16">
       <c r="A117" t="s">
-        <v>356</v>
+        <v>353</v>
       </c>
       <c r="B117" t="s">
-        <v>357</v>
+        <v>354</v>
       </c>
       <c r="C117" s="1">
-        <v>1299000.0</v>
+        <v>549000.0</v>
       </c>
       <c r="D117" s="1">
-        <v>98.01</v>
+        <v>98.809</v>
       </c>
       <c r="E117" s="1">
-        <v>100.05043341</v>
+        <v>99.96353552</v>
       </c>
       <c r="F117" t="s">
         <v>8</v>
       </c>
       <c r="G117">
         <v>1.0</v>
       </c>
       <c r="H117" s="1">
-        <v>1299655.13</v>
+        <v>548799.81</v>
       </c>
       <c r="I117" s="1">
-        <v>-26505.23</v>
+        <v>-6338.4</v>
       </c>
       <c r="J117" s="1">
-        <v>-2.0394048688901</v>
+        <v>-1.154956668079</v>
       </c>
       <c r="K117">
-        <v>0.77</v>
+        <v>1.95</v>
       </c>
       <c r="L117" t="s">
-        <v>358</v>
+        <v>355</v>
       </c>
       <c r="M117" s="1">
-        <v>1273149.9</v>
+        <v>542461.41</v>
       </c>
       <c r="N117" s="1">
-        <v>1283203.09</v>
+        <v>553178.19</v>
       </c>
       <c r="O117" s="1">
-        <v>0.91</v>
+        <v>0.37</v>
       </c>
       <c r="P117">
         <v>1</v>
       </c>
     </row>
     <row r="118" spans="1:16">
       <c r="A118" t="s">
-        <v>359</v>
+        <v>356</v>
       </c>
       <c r="B118" t="s">
-        <v>360</v>
+        <v>357</v>
       </c>
       <c r="C118" s="1">
-        <v>1700000.0</v>
+        <v>714000.0</v>
       </c>
       <c r="D118" s="1">
-        <v>99.914</v>
+        <v>101.448</v>
       </c>
       <c r="E118" s="1">
-        <v>103.15</v>
+        <v>100.0</v>
       </c>
       <c r="F118" t="s">
         <v>8</v>
       </c>
       <c r="G118">
         <v>1.0</v>
       </c>
       <c r="H118" s="1">
-        <v>1753550.0</v>
+        <v>714000.0</v>
       </c>
       <c r="I118" s="1">
-        <v>-55012.0</v>
+        <v>10338.72</v>
       </c>
       <c r="J118" s="1">
-        <v>-3.1371788657295</v>
+        <v>1.448</v>
       </c>
       <c r="K118">
-        <v>0.6</v>
+        <v>0.91</v>
       </c>
       <c r="L118" t="s">
-        <v>361</v>
+        <v>358</v>
       </c>
       <c r="M118" s="1">
-        <v>1698538.0</v>
+        <v>724338.72</v>
       </c>
       <c r="N118" s="1">
-        <v>1708669.3</v>
+        <v>730812.84</v>
       </c>
       <c r="O118" s="1">
-        <v>1.21</v>
+        <v>0.49</v>
       </c>
       <c r="P118">
         <v>1</v>
       </c>
     </row>
     <row r="119" spans="1:16">
       <c r="A119" t="s">
-        <v>362</v>
+        <v>359</v>
       </c>
       <c r="B119" t="s">
-        <v>363</v>
+        <v>360</v>
       </c>
       <c r="C119" s="1">
-        <v>300000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D119" s="1">
-        <v>98.673</v>
+        <v>88.859</v>
       </c>
       <c r="E119" s="1">
-        <v>98.819</v>
+        <v>90.124458</v>
       </c>
       <c r="F119" t="s">
         <v>8</v>
       </c>
       <c r="G119">
         <v>1.0</v>
       </c>
       <c r="H119" s="1">
-        <v>296457.0</v>
+        <v>450622.29</v>
       </c>
       <c r="I119" s="1">
-        <v>-438.0</v>
+        <v>-6327.29</v>
       </c>
       <c r="J119" s="1">
-        <v>-0.14774486687783</v>
+        <v>-1.4041227299253</v>
       </c>
       <c r="K119">
-        <v>1.04</v>
+        <v>0.8</v>
       </c>
       <c r="L119" t="s">
-        <v>364</v>
+        <v>361</v>
       </c>
       <c r="M119" s="1">
-        <v>296019.0</v>
+        <v>444295.0</v>
       </c>
       <c r="N119" s="1">
-        <v>299133.21</v>
+        <v>448298.42</v>
       </c>
       <c r="O119" s="1">
-        <v>0.21</v>
+        <v>0.3</v>
       </c>
       <c r="P119">
         <v>1</v>
       </c>
     </row>
     <row r="120" spans="1:16">
       <c r="A120" t="s">
-        <v>365</v>
+        <v>362</v>
       </c>
       <c r="B120" t="s">
-        <v>366</v>
+        <v>363</v>
       </c>
       <c r="C120" s="1">
-        <v>600000.0</v>
+        <v>2200000.0</v>
       </c>
       <c r="D120" s="1">
-        <v>98.61</v>
+        <v>98.723</v>
       </c>
       <c r="E120" s="1">
-        <v>100.77214333</v>
+        <v>99.87081818</v>
       </c>
       <c r="F120" t="s">
         <v>8</v>
       </c>
       <c r="G120">
         <v>1.0</v>
       </c>
       <c r="H120" s="1">
-        <v>604632.86</v>
+        <v>2197158.0</v>
       </c>
       <c r="I120" s="1">
-        <v>-12972.86</v>
+        <v>-25252.0</v>
       </c>
       <c r="J120" s="1">
-        <v>-2.1455764081363</v>
+        <v>-1.1493028721649</v>
       </c>
       <c r="K120">
-        <v>2.99</v>
+        <v>1.03</v>
       </c>
       <c r="L120" t="s">
-        <v>367</v>
+        <v>364</v>
       </c>
       <c r="M120" s="1">
-        <v>591660.0</v>
+        <v>2171906.0</v>
       </c>
       <c r="N120" s="1">
-        <v>609576.16</v>
+        <v>2194508.74</v>
       </c>
       <c r="O120" s="1">
-        <v>0.43</v>
+        <v>1.46</v>
       </c>
       <c r="P120">
         <v>1</v>
       </c>
     </row>
     <row r="121" spans="1:16">
       <c r="A121" t="s">
-        <v>368</v>
+        <v>365</v>
       </c>
       <c r="B121" t="s">
-        <v>369</v>
+        <v>366</v>
       </c>
       <c r="C121" s="1">
-        <v>1500000.0</v>
+        <v>1299000.0</v>
       </c>
       <c r="D121" s="1">
-        <v>93.868</v>
+        <v>98.667</v>
       </c>
       <c r="E121" s="1">
-        <v>90.63588067</v>
+        <v>100.05043341</v>
       </c>
       <c r="F121" t="s">
         <v>8</v>
       </c>
       <c r="G121">
         <v>1.0</v>
       </c>
       <c r="H121" s="1">
-        <v>1359538.21</v>
+        <v>1299655.13</v>
       </c>
       <c r="I121" s="1">
-        <v>48481.79</v>
+        <v>-17970.8</v>
       </c>
       <c r="J121" s="1">
-        <v>3.5660483569638</v>
+        <v>-1.3827360493703</v>
       </c>
       <c r="K121">
-        <v>0.32</v>
+        <v>0.17</v>
       </c>
       <c r="L121" t="s">
-        <v>370</v>
+        <v>367</v>
       </c>
       <c r="M121" s="1">
-        <v>1408020.0</v>
+        <v>1281684.33</v>
       </c>
       <c r="N121" s="1">
-        <v>1412869.32</v>
+        <v>1283854.91</v>
       </c>
       <c r="O121" s="1">
-        <v>1.0</v>
+        <v>0.85</v>
       </c>
       <c r="P121">
         <v>1</v>
       </c>
     </row>
     <row r="122" spans="1:16">
       <c r="A122" t="s">
-        <v>371</v>
+        <v>368</v>
       </c>
       <c r="B122" t="s">
-        <v>372</v>
+        <v>369</v>
       </c>
       <c r="C122" s="1">
-        <v>1000000.0</v>
+        <v>1700000.0</v>
       </c>
       <c r="D122" s="1">
-        <v>100.028</v>
+        <v>100.946</v>
       </c>
       <c r="E122" s="1">
-        <v>100.467</v>
+        <v>103.15</v>
       </c>
       <c r="F122" t="s">
         <v>8</v>
       </c>
       <c r="G122">
         <v>1.0</v>
       </c>
       <c r="H122" s="1">
-        <v>1004670.0</v>
+        <v>1753550.0</v>
       </c>
       <c r="I122" s="1">
-        <v>-4390.0</v>
+        <v>-37468.0</v>
       </c>
       <c r="J122" s="1">
-        <v>-0.43695939960385</v>
+        <v>-2.1366941347552</v>
       </c>
       <c r="K122">
-        <v>3.17</v>
+        <v>0.81</v>
       </c>
       <c r="L122" t="s">
-        <v>373</v>
+        <v>370</v>
       </c>
       <c r="M122" s="1">
-        <v>1000280.0</v>
+        <v>1716082.0</v>
       </c>
       <c r="N122" s="1">
-        <v>1031951.23</v>
+        <v>1729897.41</v>
       </c>
       <c r="O122" s="1">
-        <v>0.73</v>
+        <v>1.15</v>
       </c>
       <c r="P122">
         <v>1</v>
       </c>
     </row>
     <row r="123" spans="1:16">
       <c r="A123" t="s">
-        <v>374</v>
+        <v>371</v>
       </c>
       <c r="B123" t="s">
-        <v>375</v>
+        <v>372</v>
       </c>
       <c r="C123" s="1">
-        <v>1321000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D123" s="1">
-        <v>99.494</v>
+        <v>99.227</v>
       </c>
       <c r="E123" s="1">
-        <v>100.36824451</v>
+        <v>98.819</v>
       </c>
       <c r="F123" t="s">
         <v>8</v>
       </c>
       <c r="G123">
         <v>1.0</v>
       </c>
       <c r="H123" s="1">
-        <v>1325864.51</v>
+        <v>296457.0</v>
       </c>
       <c r="I123" s="1">
-        <v>-11548.77</v>
+        <v>1224.0</v>
       </c>
       <c r="J123" s="1">
-        <v>-0.8710369659114</v>
+        <v>0.41287606634352</v>
       </c>
       <c r="K123">
-        <v>2.4</v>
+        <v>1.22</v>
       </c>
       <c r="L123" t="s">
-        <v>376</v>
+        <v>373</v>
       </c>
       <c r="M123" s="1">
-        <v>1314315.74</v>
+        <v>297681.0</v>
       </c>
       <c r="N123" s="1">
-        <v>1346015.22</v>
+        <v>301351.32</v>
       </c>
       <c r="O123" s="1">
-        <v>0.95</v>
+        <v>0.2</v>
       </c>
       <c r="P123">
         <v>1</v>
       </c>
     </row>
     <row r="124" spans="1:16">
       <c r="A124" t="s">
-        <v>377</v>
+        <v>374</v>
       </c>
       <c r="B124" t="s">
-        <v>378</v>
+        <v>375</v>
       </c>
       <c r="C124" s="1">
-        <v>900000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D124" s="1">
-        <v>98.962</v>
+        <v>99.157</v>
       </c>
       <c r="E124" s="1">
-        <v>99.5</v>
+        <v>100.77214333</v>
       </c>
       <c r="F124" t="s">
         <v>8</v>
       </c>
       <c r="G124">
         <v>1.0</v>
       </c>
       <c r="H124" s="1">
-        <v>895500.0</v>
+        <v>604632.86</v>
       </c>
       <c r="I124" s="1">
-        <v>-4842.0</v>
+        <v>-9690.86</v>
       </c>
       <c r="J124" s="1">
-        <v>-0.54070351758794</v>
+        <v>-1.6027676696235</v>
       </c>
       <c r="K124">
-        <v>0.81</v>
-[...2 lines deleted...]
-        <v>379</v>
+        <v>0.01</v>
+      </c>
+      <c r="L124">
+        <v>51.78</v>
       </c>
       <c r="M124" s="1">
-        <v>890658.0</v>
+        <v>594942.0</v>
       </c>
       <c r="N124" s="1">
-        <v>897910.2</v>
+        <v>594993.78</v>
       </c>
       <c r="O124" s="1">
-        <v>0.63</v>
+        <v>0.4</v>
       </c>
       <c r="P124">
         <v>1</v>
       </c>
     </row>
     <row r="125" spans="1:16">
       <c r="A125" t="s">
-        <v>380</v>
+        <v>376</v>
       </c>
       <c r="B125" t="s">
-        <v>381</v>
+        <v>377</v>
       </c>
       <c r="C125" s="1">
-        <v>400000.0</v>
+        <v>1500000.0</v>
       </c>
       <c r="D125" s="1">
-        <v>97.426</v>
+        <v>94.303</v>
       </c>
       <c r="E125" s="1">
-        <v>99.794</v>
+        <v>90.63588067</v>
       </c>
       <c r="F125" t="s">
         <v>8</v>
       </c>
       <c r="G125">
         <v>1.0</v>
       </c>
       <c r="H125" s="1">
-        <v>399176.0</v>
+        <v>1359538.21</v>
       </c>
       <c r="I125" s="1">
-        <v>-9472.0</v>
+        <v>55006.79</v>
       </c>
       <c r="J125" s="1">
-        <v>-2.3728881495882</v>
+        <v>4.0459907338684</v>
       </c>
       <c r="K125">
-        <v>0.68</v>
+        <v>0.35</v>
       </c>
       <c r="L125" t="s">
-        <v>382</v>
+        <v>378</v>
       </c>
       <c r="M125" s="1">
-        <v>389704.0</v>
+        <v>1414545.0</v>
       </c>
       <c r="N125" s="1">
-        <v>392427.29</v>
+        <v>1419805.27</v>
       </c>
       <c r="O125" s="1">
-        <v>0.28</v>
+        <v>0.95</v>
       </c>
       <c r="P125">
         <v>1</v>
       </c>
     </row>
     <row r="126" spans="1:16">
       <c r="A126" t="s">
-        <v>383</v>
+        <v>379</v>
       </c>
       <c r="B126" t="s">
-        <v>384</v>
+        <v>380</v>
       </c>
       <c r="C126" s="1">
-        <v>558000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="D126" s="1">
-        <v>104.93</v>
+        <v>100.643</v>
       </c>
       <c r="E126" s="1">
-        <v>101.92626523</v>
+        <v>100.467</v>
       </c>
       <c r="F126" t="s">
         <v>8</v>
       </c>
       <c r="G126">
         <v>1.0</v>
       </c>
       <c r="H126" s="1">
-        <v>568748.56</v>
+        <v>1004670.0</v>
       </c>
       <c r="I126" s="1">
-        <v>16760.84</v>
+        <v>1760.0</v>
       </c>
       <c r="J126" s="1">
-        <v>2.9469683404561</v>
+        <v>0.17518190052455</v>
       </c>
       <c r="K126">
-        <v>1.11</v>
+        <v>3.39</v>
       </c>
       <c r="L126" t="s">
-        <v>385</v>
+        <v>381</v>
       </c>
       <c r="M126" s="1">
-        <v>585509.4</v>
+        <v>1006430.0</v>
       </c>
       <c r="N126" s="1">
-        <v>591695.92</v>
+        <v>1040293.01</v>
       </c>
       <c r="O126" s="1">
-        <v>0.42</v>
+        <v>0.69</v>
       </c>
       <c r="P126">
         <v>1</v>
       </c>
     </row>
     <row r="127" spans="1:16">
       <c r="A127" t="s">
-        <v>386</v>
+        <v>382</v>
       </c>
       <c r="B127" t="s">
-        <v>387</v>
+        <v>383</v>
       </c>
       <c r="C127" s="1">
-        <v>2000000.0</v>
+        <v>1321000.0</v>
       </c>
       <c r="D127" s="1">
-        <v>97.318</v>
+        <v>100.379</v>
       </c>
       <c r="E127" s="1">
-        <v>99.2653</v>
+        <v>100.36824451</v>
       </c>
       <c r="F127" t="s">
         <v>8</v>
       </c>
       <c r="G127">
         <v>1.0</v>
       </c>
       <c r="H127" s="1">
-        <v>1985306.0</v>
+        <v>1325864.51</v>
       </c>
       <c r="I127" s="1">
-        <v>-38946.0</v>
+        <v>142.08</v>
       </c>
       <c r="J127" s="1">
-        <v>-1.9617127032306</v>
+        <v>0.010716027084849</v>
       </c>
       <c r="K127">
-        <v>1.58</v>
+        <v>2.6</v>
       </c>
       <c r="L127" t="s">
-        <v>388</v>
+        <v>384</v>
       </c>
       <c r="M127" s="1">
-        <v>1946360.0</v>
+        <v>1326006.59</v>
       </c>
       <c r="N127" s="1">
-        <v>1977880.55</v>
+        <v>1360293.78</v>
       </c>
       <c r="O127" s="1">
-        <v>1.4</v>
+        <v>0.91</v>
       </c>
       <c r="P127">
         <v>1</v>
       </c>
     </row>
     <row r="128" spans="1:16">
       <c r="A128" t="s">
-        <v>389</v>
+        <v>385</v>
       </c>
       <c r="B128" t="s">
-        <v>390</v>
+        <v>386</v>
       </c>
       <c r="C128" s="1">
-        <v>489000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D128" s="1">
-        <v>98.999</v>
+        <v>99.576</v>
       </c>
       <c r="E128" s="1">
-        <v>100.27266462</v>
+        <v>99.5</v>
       </c>
       <c r="F128" t="s">
         <v>8</v>
       </c>
       <c r="G128">
         <v>1.0</v>
       </c>
       <c r="H128" s="1">
-        <v>490333.33</v>
+        <v>895500.0</v>
       </c>
       <c r="I128" s="1">
-        <v>-6228.22</v>
+        <v>684.0</v>
       </c>
       <c r="J128" s="1">
-        <v>-1.2702012322923</v>
+        <v>0.076381909547739</v>
       </c>
       <c r="K128">
-        <v>3.05</v>
+        <v>1.01</v>
       </c>
       <c r="L128" t="s">
-        <v>391</v>
+        <v>387</v>
       </c>
       <c r="M128" s="1">
-        <v>484105.11</v>
+        <v>896184.0</v>
       </c>
       <c r="N128" s="1">
-        <v>499035.47</v>
+        <v>905272.2</v>
       </c>
       <c r="O128" s="1">
-        <v>0.35</v>
+        <v>0.6</v>
       </c>
       <c r="P128">
         <v>1</v>
       </c>
     </row>
     <row r="129" spans="1:16">
       <c r="A129" t="s">
-        <v>392</v>
+        <v>388</v>
       </c>
       <c r="B129" t="s">
-        <v>393</v>
+        <v>389</v>
       </c>
       <c r="C129" s="1">
-        <v>700000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D129" s="1">
-        <v>98.83</v>
+        <v>98.358</v>
       </c>
       <c r="E129" s="1">
-        <v>101.20214286</v>
+        <v>99.794</v>
       </c>
       <c r="F129" t="s">
         <v>8</v>
       </c>
       <c r="G129">
         <v>1.0</v>
       </c>
       <c r="H129" s="1">
-        <v>708415.0</v>
+        <v>399176.0</v>
       </c>
       <c r="I129" s="1">
-        <v>-16605.0</v>
+        <v>-5744.0</v>
       </c>
       <c r="J129" s="1">
-        <v>-2.3439650487356</v>
+        <v>-1.4389642663888</v>
       </c>
       <c r="K129">
-        <v>0.71</v>
+        <v>0.87</v>
       </c>
       <c r="L129" t="s">
-        <v>394</v>
+        <v>311</v>
       </c>
       <c r="M129" s="1">
-        <v>691810.0</v>
+        <v>393432.0</v>
       </c>
       <c r="N129" s="1">
-        <v>696777.12</v>
+        <v>396922.41</v>
       </c>
       <c r="O129" s="1">
-        <v>0.49</v>
+        <v>0.26</v>
       </c>
       <c r="P129">
         <v>1</v>
       </c>
     </row>
     <row r="130" spans="1:16">
       <c r="A130" t="s">
-        <v>395</v>
+        <v>390</v>
       </c>
       <c r="B130" t="s">
-        <v>396</v>
+        <v>391</v>
       </c>
       <c r="C130" s="1">
-        <v>1774000.0</v>
+        <v>558000.0</v>
       </c>
       <c r="D130" s="1">
-        <v>98.13</v>
+        <v>105.382</v>
       </c>
       <c r="E130" s="1">
-        <v>99.8724549</v>
+        <v>101.92626523</v>
       </c>
       <c r="F130" t="s">
         <v>8</v>
       </c>
       <c r="G130">
         <v>1.0</v>
       </c>
       <c r="H130" s="1">
-        <v>1771737.35</v>
+        <v>568748.56</v>
       </c>
       <c r="I130" s="1">
-        <v>-30911.15</v>
+        <v>19283.0</v>
       </c>
       <c r="J130" s="1">
-        <v>-1.744680158151</v>
+        <v>3.3904261665295</v>
       </c>
       <c r="K130">
-        <v>0.93</v>
+        <v>1.46</v>
       </c>
       <c r="L130" t="s">
-        <v>397</v>
+        <v>392</v>
       </c>
       <c r="M130" s="1">
-        <v>1740826.2</v>
+        <v>588031.56</v>
       </c>
       <c r="N130" s="1">
-        <v>1757411.88</v>
+        <v>596151.37</v>
       </c>
       <c r="O130" s="1">
-        <v>1.24</v>
+        <v>0.4</v>
       </c>
       <c r="P130">
         <v>1</v>
       </c>
     </row>
     <row r="131" spans="1:16">
       <c r="A131" t="s">
-        <v>398</v>
+        <v>393</v>
       </c>
       <c r="B131" t="s">
-        <v>399</v>
+        <v>394</v>
       </c>
       <c r="C131" s="1">
-        <v>1500000.0</v>
+        <v>2000000.0</v>
       </c>
       <c r="D131" s="1">
-        <v>104.262</v>
+        <v>98.086</v>
       </c>
       <c r="E131" s="1">
-        <v>101.10285133</v>
+        <v>99.2653</v>
       </c>
       <c r="F131" t="s">
         <v>8</v>
       </c>
       <c r="G131">
         <v>1.0</v>
       </c>
       <c r="H131" s="1">
-        <v>1516542.77</v>
+        <v>1985306.0</v>
       </c>
       <c r="I131" s="1">
-        <v>47387.23</v>
+        <v>-23586.0</v>
       </c>
       <c r="J131" s="1">
-        <v>3.1246880033591</v>
+        <v>-1.1880284449853</v>
       </c>
       <c r="K131">
-        <v>0.4</v>
+        <v>1.75</v>
       </c>
       <c r="L131" t="s">
-        <v>400</v>
+        <v>395</v>
       </c>
       <c r="M131" s="1">
-        <v>1563930.0</v>
+        <v>1961720.0</v>
       </c>
       <c r="N131" s="1">
-        <v>1569894.04</v>
+        <v>1996802.19</v>
       </c>
       <c r="O131" s="1">
-        <v>1.11</v>
+        <v>1.33</v>
       </c>
       <c r="P131">
         <v>1</v>
       </c>
     </row>
     <row r="132" spans="1:16">
       <c r="A132" t="s">
-        <v>401</v>
+        <v>396</v>
       </c>
       <c r="B132" t="s">
-        <v>402</v>
+        <v>397</v>
       </c>
       <c r="C132" s="1">
-        <v>803000.0</v>
+        <v>489000.0</v>
       </c>
       <c r="D132" s="1">
-        <v>99.144</v>
+        <v>99.906</v>
       </c>
       <c r="E132" s="1">
-        <v>102.44851557</v>
+        <v>100.27266462</v>
       </c>
       <c r="F132" t="s">
         <v>8</v>
       </c>
       <c r="G132">
         <v>1.0</v>
       </c>
       <c r="H132" s="1">
-        <v>822661.58</v>
+        <v>490333.33</v>
       </c>
       <c r="I132" s="1">
-        <v>-26535.26</v>
+        <v>-1792.99</v>
       </c>
       <c r="J132" s="1">
-        <v>-3.2255377721663</v>
+        <v>-0.36566757556538</v>
       </c>
       <c r="K132">
-        <v>0.28</v>
+        <v>3.25</v>
       </c>
       <c r="L132" t="s">
-        <v>403</v>
+        <v>398</v>
       </c>
       <c r="M132" s="1">
-        <v>796126.32</v>
+        <v>488540.34</v>
       </c>
       <c r="N132" s="1">
-        <v>798414.32</v>
+        <v>504456.2</v>
       </c>
       <c r="O132" s="1">
-        <v>0.56</v>
+        <v>0.34</v>
       </c>
       <c r="P132">
         <v>1</v>
       </c>
     </row>
     <row r="133" spans="1:16">
       <c r="A133" t="s">
-        <v>404</v>
+        <v>399</v>
       </c>
       <c r="B133" t="s">
-        <v>405</v>
+        <v>400</v>
       </c>
       <c r="C133" s="1">
-        <v>583000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D133" s="1">
-        <v>99.911</v>
+        <v>99.78</v>
       </c>
       <c r="E133" s="1">
-        <v>99.958</v>
+        <v>101.20214286</v>
       </c>
       <c r="F133" t="s">
         <v>8</v>
       </c>
       <c r="G133">
         <v>1.0</v>
       </c>
       <c r="H133" s="1">
-        <v>582755.14</v>
+        <v>708415.0</v>
       </c>
       <c r="I133" s="1">
-        <v>-274.01</v>
+        <v>-9955.0</v>
       </c>
       <c r="J133" s="1">
-        <v>-0.047019748294284</v>
+        <v>-1.4052497476762</v>
       </c>
       <c r="K133">
-        <v>0.09</v>
-[...2 lines deleted...]
-        <v>539.08</v>
+        <v>0.91</v>
+      </c>
+      <c r="L133" t="s">
+        <v>401</v>
       </c>
       <c r="M133" s="1">
-        <v>582481.13</v>
+        <v>698460.0</v>
       </c>
       <c r="N133" s="1">
-        <v>583020.21</v>
+        <v>704846.3</v>
       </c>
       <c r="O133" s="1">
-        <v>0.41</v>
+        <v>0.47</v>
       </c>
       <c r="P133">
         <v>1</v>
       </c>
     </row>
     <row r="134" spans="1:16">
       <c r="A134" t="s">
-        <v>406</v>
+        <v>402</v>
       </c>
       <c r="B134" t="s">
-        <v>407</v>
+        <v>403</v>
       </c>
       <c r="C134" s="1">
-        <v>468000.0</v>
+        <v>1774000.0</v>
       </c>
       <c r="D134" s="1">
-        <v>97.516</v>
+        <v>98.725</v>
       </c>
       <c r="E134" s="1">
-        <v>99.49946581</v>
+        <v>99.8724549</v>
       </c>
       <c r="F134" t="s">
         <v>8</v>
       </c>
       <c r="G134">
         <v>1.0</v>
       </c>
       <c r="H134" s="1">
-        <v>465657.5</v>
+        <v>1771737.35</v>
       </c>
       <c r="I134" s="1">
-        <v>-9282.62</v>
+        <v>-20355.85</v>
       </c>
       <c r="J134" s="1">
-        <v>-1.9934436790989</v>
+        <v>-1.1489202956635</v>
       </c>
       <c r="K134">
-        <v>0.64</v>
+        <v>1.11</v>
       </c>
       <c r="L134" t="s">
-        <v>408</v>
+        <v>404</v>
       </c>
       <c r="M134" s="1">
-        <v>456374.88</v>
+        <v>1751381.5</v>
       </c>
       <c r="N134" s="1">
-        <v>459375.21</v>
+        <v>1771126.36</v>
       </c>
       <c r="O134" s="1">
-        <v>0.32</v>
+        <v>1.18</v>
       </c>
       <c r="P134">
         <v>1</v>
       </c>
     </row>
     <row r="135" spans="1:16">
       <c r="A135" t="s">
-        <v>409</v>
+        <v>405</v>
       </c>
       <c r="B135" t="s">
-        <v>410</v>
+        <v>406</v>
       </c>
       <c r="C135" s="1">
-        <v>600000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D135" s="1">
-        <v>100.178</v>
+        <v>104.967</v>
       </c>
       <c r="E135" s="1">
-        <v>103.074</v>
+        <v>101.1028525</v>
       </c>
       <c r="F135" t="s">
         <v>8</v>
       </c>
       <c r="G135">
         <v>1.0</v>
       </c>
       <c r="H135" s="1">
-        <v>618444.0</v>
+        <v>404411.41</v>
       </c>
       <c r="I135" s="1">
-        <v>-17376.0</v>
+        <v>15456.59</v>
       </c>
       <c r="J135" s="1">
-        <v>-2.8096319149349</v>
+        <v>3.8219965158748</v>
       </c>
       <c r="K135">
-        <v>0.11</v>
-[...2 lines deleted...]
-        <v>657.53</v>
+        <v>0.69</v>
+      </c>
+      <c r="L135" t="s">
+        <v>407</v>
       </c>
       <c r="M135" s="1">
-        <v>601068.0</v>
+        <v>419868.0</v>
       </c>
       <c r="N135" s="1">
-        <v>601725.53</v>
+        <v>422636.49</v>
       </c>
       <c r="O135" s="1">
-        <v>0.43</v>
+        <v>0.28</v>
       </c>
       <c r="P135">
         <v>1</v>
       </c>
     </row>
     <row r="136" spans="1:16">
       <c r="A136" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
       <c r="B136" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="C136" s="1">
-        <v>800000.0</v>
+        <v>803000.0</v>
       </c>
       <c r="D136" s="1">
-        <v>74.096</v>
+        <v>99.919</v>
       </c>
       <c r="E136" s="1">
-        <v>74.2877775</v>
+        <v>102.44851557</v>
       </c>
       <c r="F136" t="s">
         <v>8</v>
       </c>
       <c r="G136">
         <v>1.0</v>
       </c>
       <c r="H136" s="1">
-        <v>594302.22</v>
+        <v>822661.58</v>
       </c>
       <c r="I136" s="1">
-        <v>-1534.22</v>
+        <v>-20312.01</v>
       </c>
       <c r="J136" s="1">
-        <v>-0.25815484922806</v>
+        <v>-2.4690602422444</v>
       </c>
       <c r="K136">
-        <v>0.37</v>
+        <v>0.5</v>
       </c>
       <c r="L136" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="M136" s="1">
-        <v>592768.0</v>
+        <v>802349.57</v>
       </c>
       <c r="N136" s="1">
-        <v>595710.47</v>
+        <v>806397.57</v>
       </c>
       <c r="O136" s="1">
-        <v>0.42</v>
+        <v>0.54</v>
       </c>
       <c r="P136">
         <v>1</v>
       </c>
     </row>
     <row r="137" spans="1:16">
       <c r="A137" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
       <c r="B137" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
       <c r="C137" s="1">
-        <v>900000.0</v>
+        <v>583000.0</v>
       </c>
       <c r="D137" s="1">
-        <v>97.723</v>
+        <v>100.44</v>
       </c>
       <c r="E137" s="1">
-        <v>99.96944444</v>
+        <v>99.958</v>
       </c>
       <c r="F137" t="s">
         <v>8</v>
       </c>
       <c r="G137">
         <v>1.0</v>
       </c>
       <c r="H137" s="1">
-        <v>899725.0</v>
+        <v>582755.14</v>
       </c>
       <c r="I137" s="1">
-        <v>-20218.0</v>
+        <v>2810.06</v>
       </c>
       <c r="J137" s="1">
-        <v>-2.2471310678263</v>
+        <v>0.48220252506053</v>
       </c>
       <c r="K137">
-        <v>3.12</v>
+        <v>0.3</v>
       </c>
       <c r="L137" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="M137" s="1">
-        <v>879507.0</v>
+        <v>585565.2</v>
       </c>
       <c r="N137" s="1">
-        <v>907551.86</v>
+        <v>587302.22</v>
       </c>
       <c r="O137" s="1">
-        <v>0.64</v>
+        <v>0.39</v>
       </c>
       <c r="P137">
         <v>1</v>
       </c>
     </row>
     <row r="138" spans="1:16">
       <c r="A138" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
       <c r="B138" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
       <c r="C138" s="1">
-        <v>800000.0</v>
+        <v>468000.0</v>
       </c>
       <c r="D138" s="1">
-        <v>100.715</v>
+        <v>98.31</v>
       </c>
       <c r="E138" s="1">
-        <v>100.66511125</v>
+        <v>99.49946581</v>
       </c>
       <c r="F138" t="s">
         <v>8</v>
       </c>
       <c r="G138">
         <v>1.0</v>
       </c>
       <c r="H138" s="1">
-        <v>805320.89</v>
+        <v>465657.5</v>
       </c>
       <c r="I138" s="1">
-        <v>399.11</v>
+        <v>-5566.7</v>
       </c>
       <c r="J138" s="1">
-        <v>0.049559126673095</v>
+        <v>-1.1954494451394</v>
       </c>
       <c r="K138">
-        <v>2.68</v>
+        <v>0.82</v>
       </c>
       <c r="L138" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="M138" s="1">
-        <v>805720.0</v>
+        <v>460090.8</v>
       </c>
       <c r="N138" s="1">
-        <v>827164.56</v>
+        <v>463924.55</v>
       </c>
       <c r="O138" s="1">
-        <v>0.58</v>
+        <v>0.31</v>
       </c>
       <c r="P138">
         <v>1</v>
       </c>
     </row>
     <row r="139" spans="1:16">
       <c r="A139" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="B139" t="s">
-        <v>421</v>
+        <v>418</v>
       </c>
       <c r="C139" s="1">
-        <v>300000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D139" s="1">
-        <v>98.179</v>
+        <v>101.099</v>
       </c>
       <c r="E139" s="1">
-        <v>99.974</v>
+        <v>103.074</v>
       </c>
       <c r="F139" t="s">
         <v>8</v>
       </c>
       <c r="G139">
         <v>1.0</v>
       </c>
       <c r="H139" s="1">
-        <v>299922.0</v>
+        <v>618444.0</v>
       </c>
       <c r="I139" s="1">
-        <v>-5385.0</v>
+        <v>-11850.0</v>
       </c>
       <c r="J139" s="1">
-        <v>-1.7954668213736</v>
+        <v>-1.9160991132584</v>
       </c>
       <c r="K139">
-        <v>1.22</v>
+        <v>0.33</v>
       </c>
       <c r="L139" t="s">
-        <v>422</v>
+        <v>419</v>
       </c>
       <c r="M139" s="1">
-        <v>294537.0</v>
+        <v>606594.0</v>
       </c>
       <c r="N139" s="1">
-        <v>298204.81</v>
+        <v>608566.6</v>
       </c>
       <c r="O139" s="1">
-        <v>0.21</v>
+        <v>0.41</v>
       </c>
       <c r="P139">
         <v>1</v>
       </c>
     </row>
     <row r="140" spans="1:16">
       <c r="A140" t="s">
-        <v>423</v>
+        <v>420</v>
       </c>
       <c r="B140" t="s">
-        <v>424</v>
+        <v>421</v>
       </c>
       <c r="C140" s="1">
-        <v>400000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D140" s="1">
-        <v>98.057</v>
+        <v>75.549</v>
       </c>
       <c r="E140" s="1">
-        <v>100.66</v>
+        <v>74.2877775</v>
       </c>
       <c r="F140" t="s">
         <v>8</v>
       </c>
       <c r="G140">
         <v>1.0</v>
       </c>
       <c r="H140" s="1">
-        <v>402640.0</v>
+        <v>594302.22</v>
       </c>
       <c r="I140" s="1">
-        <v>-10412.0</v>
+        <v>10089.78</v>
       </c>
       <c r="J140" s="1">
-        <v>-2.5859328432347</v>
+        <v>1.6977523657913</v>
       </c>
       <c r="K140">
-        <v>2.87</v>
+        <v>0.41</v>
       </c>
       <c r="L140" t="s">
-        <v>425</v>
+        <v>422</v>
       </c>
       <c r="M140" s="1">
-        <v>392228.0</v>
+        <v>604392.0</v>
       </c>
       <c r="N140" s="1">
-        <v>403693.75</v>
+        <v>607663.23</v>
       </c>
       <c r="O140" s="1">
-        <v>0.29</v>
+        <v>0.4</v>
       </c>
       <c r="P140">
         <v>1</v>
       </c>
     </row>
     <row r="141" spans="1:16">
       <c r="A141" t="s">
-        <v>426</v>
+        <v>423</v>
       </c>
       <c r="B141" t="s">
-        <v>427</v>
+        <v>424</v>
       </c>
       <c r="C141" s="1">
-        <v>500000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D141" s="1">
-        <v>100.183</v>
+        <v>98.829</v>
       </c>
       <c r="E141" s="1">
-        <v>100.0</v>
+        <v>99.96944444</v>
       </c>
       <c r="F141" t="s">
         <v>8</v>
       </c>
       <c r="G141">
         <v>1.0</v>
       </c>
       <c r="H141" s="1">
-        <v>500000.0</v>
+        <v>899725.0</v>
       </c>
       <c r="I141" s="1">
-        <v>915.0</v>
+        <v>-10264.0</v>
       </c>
       <c r="J141" s="1">
-        <v>0.183</v>
+        <v>-1.1407930200895</v>
       </c>
       <c r="K141">
-        <v>0.22</v>
+        <v>3.3</v>
       </c>
       <c r="L141" t="s">
-        <v>428</v>
+        <v>425</v>
       </c>
       <c r="M141" s="1">
-        <v>500915.0</v>
+        <v>889461.0</v>
       </c>
       <c r="N141" s="1">
-        <v>501993.77</v>
+        <v>919170.25</v>
       </c>
       <c r="O141" s="1">
-        <v>0.35</v>
+        <v>0.61</v>
       </c>
       <c r="P141">
         <v>1</v>
       </c>
     </row>
     <row r="142" spans="1:16">
       <c r="A142" t="s">
-        <v>429</v>
+        <v>426</v>
       </c>
       <c r="B142" t="s">
-        <v>430</v>
+        <v>427</v>
       </c>
       <c r="C142" s="1">
-        <v>999000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D142" s="1">
-        <v>97.612</v>
+        <v>101.57</v>
       </c>
       <c r="E142" s="1">
-        <v>99.95190691</v>
+        <v>100.66511125</v>
       </c>
       <c r="F142" t="s">
         <v>8</v>
       </c>
       <c r="G142">
         <v>1.0</v>
       </c>
       <c r="H142" s="1">
-        <v>998519.55</v>
+        <v>805320.89</v>
       </c>
       <c r="I142" s="1">
-        <v>-23375.67</v>
+        <v>7239.11</v>
       </c>
       <c r="J142" s="1">
-        <v>-2.3410327819821</v>
+        <v>0.89890999847278</v>
       </c>
       <c r="K142">
-        <v>0.52</v>
+        <v>2.89</v>
       </c>
       <c r="L142" t="s">
-        <v>431</v>
+        <v>428</v>
       </c>
       <c r="M142" s="1">
-        <v>975143.88</v>
+        <v>812560.0</v>
       </c>
       <c r="N142" s="1">
-        <v>980316.78</v>
+        <v>835693.11</v>
       </c>
       <c r="O142" s="1">
-        <v>0.69</v>
+        <v>0.56</v>
       </c>
       <c r="P142">
         <v>1</v>
       </c>
     </row>
     <row r="143" spans="1:16">
       <c r="A143" t="s">
-        <v>432</v>
+        <v>429</v>
       </c>
       <c r="B143" t="s">
-        <v>433</v>
+        <v>430</v>
       </c>
       <c r="C143" s="1">
-        <v>700000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D143" s="1">
-        <v>98.503</v>
+        <v>99.188</v>
       </c>
       <c r="E143" s="1">
-        <v>100.22785714</v>
+        <v>99.974</v>
       </c>
       <c r="F143" t="s">
         <v>8</v>
       </c>
       <c r="G143">
         <v>1.0</v>
       </c>
       <c r="H143" s="1">
-        <v>701595.0</v>
+        <v>299922.0</v>
       </c>
       <c r="I143" s="1">
-        <v>-12074.0</v>
+        <v>-2358.0</v>
       </c>
       <c r="J143" s="1">
-        <v>-1.7209358675589</v>
+        <v>-0.78620441314742</v>
       </c>
       <c r="K143">
-        <v>1.77</v>
+        <v>1.43</v>
       </c>
       <c r="L143" t="s">
-        <v>434</v>
+        <v>431</v>
       </c>
       <c r="M143" s="1">
-        <v>689521.0</v>
+        <v>297564.0</v>
       </c>
       <c r="N143" s="1">
-        <v>701897.65</v>
+        <v>301848.25</v>
       </c>
       <c r="O143" s="1">
-        <v>0.5</v>
+        <v>0.2</v>
       </c>
       <c r="P143">
         <v>1</v>
       </c>
     </row>
     <row r="144" spans="1:16">
       <c r="A144" t="s">
-        <v>435</v>
+        <v>432</v>
       </c>
       <c r="B144" t="s">
-        <v>436</v>
+        <v>433</v>
       </c>
       <c r="C144" s="1">
-        <v>400000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D144" s="1">
-        <v>98.104</v>
+        <v>95.968</v>
       </c>
       <c r="E144" s="1">
-        <v>99.326</v>
+        <v>95.674</v>
       </c>
       <c r="F144" t="s">
         <v>8</v>
       </c>
       <c r="G144">
         <v>1.0</v>
       </c>
       <c r="H144" s="1">
-        <v>397304.0</v>
+        <v>765392.0</v>
       </c>
       <c r="I144" s="1">
-        <v>-4888.0</v>
+        <v>2352.0</v>
       </c>
       <c r="J144" s="1">
-        <v>-1.2302921692205</v>
+        <v>0.30729351757008</v>
       </c>
       <c r="K144">
-        <v>0.56</v>
+        <v>1.13</v>
       </c>
       <c r="L144" t="s">
-        <v>437</v>
+        <v>434</v>
       </c>
       <c r="M144" s="1">
-        <v>392416.0</v>
+        <v>767744.0</v>
       </c>
       <c r="N144" s="1">
-        <v>394640.66</v>
+        <v>776817.97</v>
       </c>
       <c r="O144" s="1">
-        <v>0.28</v>
+        <v>0.52</v>
       </c>
       <c r="P144">
         <v>1</v>
       </c>
     </row>
     <row r="145" spans="1:16">
       <c r="A145" t="s">
-        <v>438</v>
+        <v>435</v>
       </c>
       <c r="B145" t="s">
-        <v>439</v>
+        <v>436</v>
       </c>
       <c r="C145" s="1">
-        <v>1200000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D145" s="1">
-        <v>98.8</v>
+        <v>98.816</v>
       </c>
       <c r="E145" s="1">
-        <v>99.91491667</v>
+        <v>100.66</v>
       </c>
       <c r="F145" t="s">
         <v>8</v>
       </c>
       <c r="G145">
         <v>1.0</v>
       </c>
       <c r="H145" s="1">
-        <v>1198979.0</v>
+        <v>402640.0</v>
       </c>
       <c r="I145" s="1">
-        <v>-13379.0</v>
+        <v>-7376.0</v>
       </c>
       <c r="J145" s="1">
-        <v>-1.1158660827254</v>
+        <v>-1.8319093979734</v>
       </c>
       <c r="K145">
-        <v>3.24</v>
+        <v>3.05</v>
       </c>
       <c r="L145" t="s">
-        <v>440</v>
+        <v>437</v>
       </c>
       <c r="M145" s="1">
-        <v>1185600.0</v>
+        <v>395264.0</v>
       </c>
       <c r="N145" s="1">
-        <v>1224435.62</v>
+        <v>407469.48</v>
       </c>
       <c r="O145" s="1">
-        <v>0.87</v>
+        <v>0.27</v>
       </c>
       <c r="P145">
         <v>1</v>
       </c>
     </row>
     <row r="146" spans="1:16">
       <c r="A146" t="s">
-        <v>441</v>
+        <v>438</v>
       </c>
       <c r="B146" t="s">
-        <v>442</v>
+        <v>439</v>
       </c>
       <c r="C146" s="1">
-        <v>504000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D146" s="1">
-        <v>97.757</v>
+        <v>100.666</v>
       </c>
       <c r="E146" s="1">
         <v>100.0</v>
       </c>
       <c r="F146" t="s">
         <v>8</v>
       </c>
       <c r="G146">
         <v>1.0</v>
       </c>
       <c r="H146" s="1">
-        <v>504000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="I146" s="1">
-        <v>-11304.72</v>
+        <v>3330.0</v>
       </c>
       <c r="J146" s="1">
-        <v>-2.243</v>
+        <v>0.666</v>
       </c>
       <c r="K146">
-        <v>0.83</v>
+        <v>0.46</v>
       </c>
       <c r="L146" t="s">
-        <v>443</v>
+        <v>440</v>
       </c>
       <c r="M146" s="1">
-        <v>492695.28</v>
+        <v>503330.0</v>
       </c>
       <c r="N146" s="1">
-        <v>496863.42</v>
+        <v>505607.4</v>
       </c>
       <c r="O146" s="1">
-        <v>0.35</v>
+        <v>0.34</v>
       </c>
       <c r="P146">
         <v>1</v>
       </c>
     </row>
     <row r="147" spans="1:16">
       <c r="A147" t="s">
-        <v>444</v>
+        <v>441</v>
       </c>
       <c r="B147" t="s">
-        <v>445</v>
+        <v>442</v>
       </c>
       <c r="C147" s="1">
-        <v>513000.0</v>
+        <v>999000.0</v>
       </c>
       <c r="D147" s="1">
-        <v>98.176</v>
+        <v>98.322</v>
       </c>
       <c r="E147" s="1">
-        <v>99.55553606</v>
+        <v>99.95190691</v>
       </c>
       <c r="F147" t="s">
         <v>8</v>
       </c>
       <c r="G147">
         <v>1.0</v>
       </c>
       <c r="H147" s="1">
-        <v>510719.9</v>
+        <v>998519.55</v>
       </c>
       <c r="I147" s="1">
-        <v>-7077.02</v>
+        <v>-16282.77</v>
       </c>
       <c r="J147" s="1">
-        <v>-1.3856949768356</v>
+        <v>-1.630691156723</v>
       </c>
       <c r="K147">
-        <v>2.34</v>
+        <v>0.7</v>
       </c>
       <c r="L147" t="s">
-        <v>446</v>
+        <v>443</v>
       </c>
       <c r="M147" s="1">
-        <v>503642.88</v>
+        <v>982236.78</v>
       </c>
       <c r="N147" s="1">
-        <v>515643.92</v>
+        <v>989257.15</v>
       </c>
       <c r="O147" s="1">
-        <v>0.36</v>
+        <v>0.66</v>
       </c>
       <c r="P147">
         <v>1</v>
       </c>
     </row>
     <row r="148" spans="1:16">
       <c r="A148" t="s">
-        <v>447</v>
+        <v>444</v>
       </c>
       <c r="B148" t="s">
-        <v>448</v>
+        <v>445</v>
       </c>
       <c r="C148" s="1">
-        <v>300000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D148" s="1">
-        <v>99.84</v>
+        <v>99.322</v>
       </c>
       <c r="E148" s="1">
-        <v>99.897</v>
+        <v>100.22785714</v>
       </c>
       <c r="F148" t="s">
         <v>8</v>
       </c>
       <c r="G148">
         <v>1.0</v>
       </c>
       <c r="H148" s="1">
-        <v>299691.0</v>
+        <v>701595.0</v>
       </c>
       <c r="I148" s="1">
-        <v>-171.0</v>
+        <v>-6341.0</v>
       </c>
       <c r="J148" s="1">
-        <v>-0.05705877053365</v>
+        <v>-0.90379777506966</v>
       </c>
       <c r="K148">
-        <v>0.25</v>
-[...2 lines deleted...]
-        <v>764.38</v>
+        <v>1.97</v>
+      </c>
+      <c r="L148" t="s">
+        <v>446</v>
       </c>
       <c r="M148" s="1">
-        <v>299520.0</v>
+        <v>695254.0</v>
       </c>
       <c r="N148" s="1">
-        <v>300284.38</v>
+        <v>709078.21</v>
       </c>
       <c r="O148" s="1">
-        <v>0.21</v>
+        <v>0.47</v>
       </c>
       <c r="P148">
         <v>1</v>
       </c>
     </row>
     <row r="149" spans="1:16">
       <c r="A149" t="s">
+        <v>447</v>
+      </c>
+      <c r="B149" t="s">
+        <v>448</v>
+      </c>
+      <c r="C149" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="D149" s="1">
+        <v>99.065</v>
+      </c>
+      <c r="E149" s="1">
+        <v>99.326</v>
+      </c>
+      <c r="F149" t="s">
+        <v>8</v>
+      </c>
+      <c r="G149">
+        <v>1.0</v>
+      </c>
+      <c r="H149" s="1">
+        <v>397304.0</v>
+      </c>
+      <c r="I149" s="1">
+        <v>-1044.0</v>
+      </c>
+      <c r="J149" s="1">
+        <v>-0.26277107705938</v>
+      </c>
+      <c r="K149">
+        <v>0.75</v>
+      </c>
+      <c r="L149" t="s">
         <v>449</v>
       </c>
-      <c r="B149" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M149" s="1">
-        <v>1054191.4</v>
+        <v>396260.0</v>
       </c>
       <c r="N149" s="1">
-        <v>1055476.06</v>
+        <v>399279.18</v>
       </c>
       <c r="O149" s="1">
-        <v>0.75</v>
+        <v>0.27</v>
       </c>
       <c r="P149">
         <v>1</v>
       </c>
     </row>
     <row r="150" spans="1:16">
       <c r="A150" t="s">
+        <v>450</v>
+      </c>
+      <c r="B150" t="s">
+        <v>451</v>
+      </c>
+      <c r="C150" s="1">
+        <v>1200000.0</v>
+      </c>
+      <c r="D150" s="1">
+        <v>100.017</v>
+      </c>
+      <c r="E150" s="1">
+        <v>99.91491667</v>
+      </c>
+      <c r="F150" t="s">
+        <v>8</v>
+      </c>
+      <c r="G150">
+        <v>1.0</v>
+      </c>
+      <c r="H150" s="1">
+        <v>1198979.0</v>
+      </c>
+      <c r="I150" s="1">
+        <v>1225.0</v>
+      </c>
+      <c r="J150" s="1">
+        <v>0.10217026319894</v>
+      </c>
+      <c r="K150">
+        <v>3.44</v>
+      </c>
+      <c r="L150" t="s">
         <v>452</v>
       </c>
-      <c r="B150" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M150" s="1">
-        <v>394404.0</v>
+        <v>1200204.0</v>
       </c>
       <c r="N150" s="1">
-        <v>401877.97</v>
+        <v>1241505.37</v>
       </c>
       <c r="O150" s="1">
-        <v>0.28</v>
+        <v>0.83</v>
       </c>
       <c r="P150">
         <v>1</v>
       </c>
     </row>
     <row r="151" spans="1:16">
       <c r="A151" t="s">
-        <v>455</v>
+        <v>453</v>
       </c>
       <c r="B151" t="s">
-        <v>456</v>
+        <v>454</v>
       </c>
       <c r="C151" s="1">
-        <v>481000.0</v>
+        <v>504000.0</v>
       </c>
       <c r="D151" s="1">
-        <v>99.879</v>
+        <v>98.761</v>
       </c>
       <c r="E151" s="1">
         <v>100.0</v>
       </c>
       <c r="F151" t="s">
         <v>8</v>
       </c>
       <c r="G151">
         <v>1.0</v>
       </c>
       <c r="H151" s="1">
-        <v>481000.0</v>
+        <v>504000.0</v>
       </c>
       <c r="I151" s="1">
-        <v>-582.01</v>
+        <v>-6244.56</v>
       </c>
       <c r="J151" s="1">
-        <v>-0.121</v>
+        <v>-1.239</v>
       </c>
       <c r="K151">
-        <v>0.3</v>
+        <v>1.04</v>
       </c>
       <c r="L151" t="s">
-        <v>457</v>
+        <v>455</v>
       </c>
       <c r="M151" s="1">
-        <v>480417.99</v>
+        <v>497755.44</v>
       </c>
       <c r="N151" s="1">
-        <v>481870.32</v>
+        <v>502978.8</v>
       </c>
       <c r="O151" s="1">
-        <v>0.34</v>
+        <v>0.33</v>
       </c>
       <c r="P151">
         <v>1</v>
       </c>
     </row>
     <row r="152" spans="1:16">
       <c r="A152" t="s">
-        <v>458</v>
+        <v>456</v>
       </c>
       <c r="B152" t="s">
-        <v>459</v>
+        <v>457</v>
       </c>
       <c r="C152" s="1">
-        <v>551000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="D152" s="1">
-        <v>99.312</v>
+        <v>99.962</v>
       </c>
       <c r="E152" s="1">
-        <v>100.01896552</v>
+        <v>99.7</v>
       </c>
       <c r="F152" t="s">
         <v>8</v>
       </c>
       <c r="G152">
         <v>1.0</v>
       </c>
       <c r="H152" s="1">
-        <v>551104.5</v>
+        <v>997000.0</v>
       </c>
       <c r="I152" s="1">
-        <v>-3895.38</v>
+        <v>2620.0</v>
       </c>
       <c r="J152" s="1">
-        <v>-0.7068314629984</v>
+        <v>0.26278836509529</v>
       </c>
       <c r="K152">
-        <v>0.56</v>
-[...2 lines deleted...]
-        <v>460</v>
+        <v>0.01</v>
+      </c>
+      <c r="L152">
+        <v>89.04</v>
       </c>
       <c r="M152" s="1">
-        <v>547209.12</v>
+        <v>999620.0</v>
       </c>
       <c r="N152" s="1">
-        <v>550273.59</v>
+        <v>999709.04</v>
       </c>
       <c r="O152" s="1">
-        <v>0.39</v>
+        <v>0.67</v>
       </c>
       <c r="P152">
         <v>1</v>
       </c>
     </row>
     <row r="153" spans="1:16">
       <c r="A153" t="s">
-        <v>461</v>
+        <v>458</v>
       </c>
       <c r="B153" t="s">
-        <v>462</v>
+        <v>459</v>
       </c>
       <c r="C153" s="1">
-        <v>900000.0</v>
+        <v>513000.0</v>
       </c>
       <c r="D153" s="1">
-        <v>100.339</v>
+        <v>98.897</v>
       </c>
       <c r="E153" s="1">
-        <v>98.29879778</v>
+        <v>99.55553606</v>
       </c>
       <c r="F153" t="s">
         <v>8</v>
       </c>
       <c r="G153">
         <v>1.0</v>
       </c>
       <c r="H153" s="1">
-        <v>884689.18</v>
+        <v>510719.9</v>
       </c>
       <c r="I153" s="1">
-        <v>18361.82</v>
+        <v>-3378.29</v>
       </c>
       <c r="J153" s="1">
-        <v>2.0755108590793</v>
+        <v>-0.66147608503213</v>
       </c>
       <c r="K153">
-        <v>0.26</v>
+        <v>2.52</v>
       </c>
       <c r="L153" t="s">
-        <v>463</v>
+        <v>460</v>
       </c>
       <c r="M153" s="1">
-        <v>903051.0</v>
+        <v>507341.61</v>
       </c>
       <c r="N153" s="1">
-        <v>905418.12</v>
+        <v>520291.35</v>
       </c>
       <c r="O153" s="1">
-        <v>0.64</v>
+        <v>0.35</v>
       </c>
       <c r="P153">
         <v>1</v>
       </c>
     </row>
     <row r="154" spans="1:16">
       <c r="A154" t="s">
-        <v>464</v>
+        <v>461</v>
       </c>
       <c r="B154" t="s">
-        <v>465</v>
+        <v>462</v>
       </c>
       <c r="C154" s="1">
-        <v>448000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D154" s="1">
-        <v>97.797</v>
+        <v>100.477</v>
       </c>
       <c r="E154" s="1">
-        <v>99.30427009</v>
+        <v>99.897</v>
       </c>
       <c r="F154" t="s">
         <v>8</v>
       </c>
       <c r="G154">
         <v>1.0</v>
       </c>
       <c r="H154" s="1">
-        <v>444883.13</v>
+        <v>299691.0</v>
       </c>
       <c r="I154" s="1">
-        <v>-6752.57</v>
+        <v>1740.0</v>
       </c>
       <c r="J154" s="1">
-        <v>-1.5178300871962</v>
+        <v>0.58059801595644</v>
       </c>
       <c r="K154">
-        <v>1.31</v>
+        <v>0.47</v>
       </c>
       <c r="L154" t="s">
-        <v>466</v>
+        <v>463</v>
       </c>
       <c r="M154" s="1">
-        <v>438130.56</v>
+        <v>301431.0</v>
       </c>
       <c r="N154" s="1">
-        <v>443999.05</v>
+        <v>302832.37</v>
       </c>
       <c r="O154" s="1">
-        <v>0.31</v>
+        <v>0.2</v>
       </c>
       <c r="P154">
         <v>1</v>
       </c>
     </row>
     <row r="155" spans="1:16">
       <c r="A155" t="s">
-        <v>467</v>
+        <v>464</v>
       </c>
       <c r="B155" t="s">
-        <v>468</v>
+        <v>465</v>
       </c>
       <c r="C155" s="1">
-        <v>800000.0</v>
+        <v>1042000.0</v>
       </c>
       <c r="D155" s="1">
-        <v>96.745</v>
+        <v>101.665</v>
       </c>
       <c r="E155" s="1">
-        <v>98.599555</v>
+        <v>100.89933973</v>
       </c>
       <c r="F155" t="s">
         <v>8</v>
       </c>
       <c r="G155">
         <v>1.0</v>
       </c>
       <c r="H155" s="1">
-        <v>788796.44</v>
+        <v>1051371.12</v>
       </c>
       <c r="I155" s="1">
-        <v>-14836.44</v>
+        <v>7978.18</v>
       </c>
       <c r="J155" s="1">
-        <v>-1.8808959127655</v>
+        <v>0.75883575725382</v>
       </c>
       <c r="K155">
-        <v>0.72</v>
+        <v>0.33</v>
       </c>
       <c r="L155" t="s">
-        <v>469</v>
+        <v>466</v>
       </c>
       <c r="M155" s="1">
-        <v>773960.0</v>
+        <v>1059349.3</v>
       </c>
       <c r="N155" s="1">
-        <v>779729.86</v>
+        <v>1062775.05</v>
       </c>
       <c r="O155" s="1">
-        <v>0.55</v>
+        <v>0.71</v>
       </c>
       <c r="P155">
         <v>1</v>
       </c>
     </row>
     <row r="156" spans="1:16">
       <c r="A156" t="s">
-        <v>470</v>
+        <v>467</v>
       </c>
       <c r="B156" t="s">
-        <v>471</v>
+        <v>468</v>
       </c>
       <c r="C156" s="1">
-        <v>800000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D156" s="1">
-        <v>98.485</v>
+        <v>99.195</v>
       </c>
       <c r="E156" s="1">
-        <v>99.492</v>
+        <v>100.0417275</v>
       </c>
       <c r="F156" t="s">
         <v>8</v>
       </c>
       <c r="G156">
         <v>1.0</v>
       </c>
       <c r="H156" s="1">
-        <v>795936.0</v>
+        <v>400166.91</v>
       </c>
       <c r="I156" s="1">
-        <v>-8056.0</v>
+        <v>-3386.91</v>
       </c>
       <c r="J156" s="1">
-        <v>-1.012141679733</v>
+        <v>-0.8463743291518</v>
       </c>
       <c r="K156">
-        <v>1.03</v>
+        <v>2.08</v>
       </c>
       <c r="L156" t="s">
-        <v>472</v>
+        <v>469</v>
       </c>
       <c r="M156" s="1">
-        <v>787880.0</v>
+        <v>396780.0</v>
       </c>
       <c r="N156" s="1">
-        <v>796099.18</v>
+        <v>405103.29</v>
       </c>
       <c r="O156" s="1">
-        <v>0.56</v>
+        <v>0.27</v>
       </c>
       <c r="P156">
         <v>1</v>
       </c>
     </row>
     <row r="157" spans="1:16">
       <c r="A157" t="s">
-        <v>473</v>
+        <v>470</v>
       </c>
       <c r="B157" t="s">
-        <v>474</v>
+        <v>471</v>
       </c>
       <c r="C157" s="1">
-        <v>698000.0</v>
+        <v>481000.0</v>
       </c>
       <c r="D157" s="1">
-        <v>99.966</v>
+        <v>100.675</v>
       </c>
       <c r="E157" s="1">
         <v>100.0</v>
       </c>
       <c r="F157" t="s">
         <v>8</v>
       </c>
       <c r="G157">
         <v>1.0</v>
       </c>
       <c r="H157" s="1">
-        <v>698000.0</v>
+        <v>481000.0</v>
       </c>
       <c r="I157" s="1">
-        <v>-237.32</v>
+        <v>3246.75</v>
       </c>
       <c r="J157" s="1">
-        <v>-0.034</v>
+        <v>0.675</v>
       </c>
       <c r="K157">
-        <v>0.28</v>
+        <v>0.52</v>
       </c>
       <c r="L157" t="s">
-        <v>475</v>
+        <v>472</v>
       </c>
       <c r="M157" s="1">
-        <v>697762.68</v>
+        <v>484246.75</v>
       </c>
       <c r="N157" s="1">
-        <v>699697.52</v>
+        <v>486736.46</v>
       </c>
       <c r="O157" s="1">
-        <v>0.49</v>
+        <v>0.32</v>
       </c>
       <c r="P157">
         <v>1</v>
       </c>
     </row>
     <row r="158" spans="1:16">
       <c r="A158" t="s">
-        <v>476</v>
+        <v>473</v>
       </c>
       <c r="B158" t="s">
-        <v>477</v>
+        <v>474</v>
       </c>
       <c r="C158" s="1">
-        <v>649000.0</v>
+        <v>551000.0</v>
       </c>
       <c r="D158" s="1">
-        <v>99.453</v>
+        <v>99.984</v>
       </c>
       <c r="E158" s="1">
-        <v>100.0</v>
+        <v>100.01896552</v>
       </c>
       <c r="F158" t="s">
         <v>8</v>
       </c>
       <c r="G158">
         <v>1.0</v>
       </c>
       <c r="H158" s="1">
-        <v>649000.0</v>
+        <v>551104.5</v>
       </c>
       <c r="I158" s="1">
-        <v>-3550.03</v>
+        <v>-192.66</v>
       </c>
       <c r="J158" s="1">
-        <v>-0.547</v>
+        <v>-0.034958887107618</v>
       </c>
       <c r="K158">
-        <v>0.18</v>
+        <v>0.75</v>
       </c>
       <c r="L158" t="s">
-        <v>478</v>
+        <v>475</v>
       </c>
       <c r="M158" s="1">
-        <v>645449.97</v>
+        <v>550911.84</v>
       </c>
       <c r="N158" s="1">
-        <v>646648.49</v>
+        <v>555033.02</v>
       </c>
       <c r="O158" s="1">
-        <v>0.46</v>
+        <v>0.37</v>
       </c>
       <c r="P158">
         <v>1</v>
       </c>
     </row>
     <row r="159" spans="1:16">
       <c r="A159" t="s">
-        <v>479</v>
+        <v>476</v>
       </c>
       <c r="B159" t="s">
-        <v>480</v>
+        <v>477</v>
       </c>
       <c r="C159" s="1">
-        <v>700000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D159" s="1">
-        <v>88.152</v>
+        <v>100.306</v>
       </c>
       <c r="E159" s="1">
-        <v>86.18353143</v>
+        <v>98.29879778</v>
       </c>
       <c r="F159" t="s">
         <v>8</v>
       </c>
       <c r="G159">
         <v>1.0</v>
       </c>
       <c r="H159" s="1">
-        <v>603284.72</v>
+        <v>884689.18</v>
       </c>
       <c r="I159" s="1">
-        <v>13779.28</v>
+        <v>18064.82</v>
       </c>
       <c r="J159" s="1">
-        <v>2.2840425993219</v>
+        <v>2.0419397465673</v>
       </c>
       <c r="K159">
-        <v>0.11</v>
-[...2 lines deleted...]
-        <v>762.33</v>
+        <v>0.48</v>
+      </c>
+      <c r="L159" t="s">
+        <v>478</v>
       </c>
       <c r="M159" s="1">
-        <v>617064.0</v>
+        <v>902754.0</v>
       </c>
       <c r="N159" s="1">
-        <v>617826.33</v>
+        <v>907093.73</v>
       </c>
       <c r="O159" s="1">
-        <v>0.44</v>
+        <v>0.6</v>
       </c>
       <c r="P159">
         <v>1</v>
       </c>
     </row>
     <row r="160" spans="1:16">
       <c r="A160" t="s">
+        <v>479</v>
+      </c>
+      <c r="B160" t="s">
+        <v>480</v>
+      </c>
+      <c r="C160" s="1">
+        <v>448000.0</v>
+      </c>
+      <c r="D160" s="1">
+        <v>98.559</v>
+      </c>
+      <c r="E160" s="1">
+        <v>99.30427009</v>
+      </c>
+      <c r="F160" t="s">
+        <v>8</v>
+      </c>
+      <c r="G160">
+        <v>1.0</v>
+      </c>
+      <c r="H160" s="1">
+        <v>444883.13</v>
+      </c>
+      <c r="I160" s="1">
+        <v>-3338.81</v>
+      </c>
+      <c r="J160" s="1">
+        <v>-0.75049148301038</v>
+      </c>
+      <c r="K160">
+        <v>1.48</v>
+      </c>
+      <c r="L160" t="s">
         <v>481</v>
       </c>
-      <c r="B160" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M160" s="1">
-        <v>515926.04</v>
+        <v>441544.32</v>
       </c>
       <c r="N160" s="1">
-        <v>525061.04</v>
+        <v>448179.94</v>
       </c>
       <c r="O160" s="1">
-        <v>0.37</v>
+        <v>0.3</v>
       </c>
       <c r="P160">
         <v>1</v>
       </c>
     </row>
     <row r="161" spans="1:16">
       <c r="A161" t="s">
+        <v>482</v>
+      </c>
+      <c r="B161" t="s">
+        <v>483</v>
+      </c>
+      <c r="C161" s="1">
+        <v>800000.0</v>
+      </c>
+      <c r="D161" s="1">
+        <v>97.935</v>
+      </c>
+      <c r="E161" s="1">
+        <v>98.599555</v>
+      </c>
+      <c r="F161" t="s">
+        <v>8</v>
+      </c>
+      <c r="G161">
+        <v>1.0</v>
+      </c>
+      <c r="H161" s="1">
+        <v>788796.44</v>
+      </c>
+      <c r="I161" s="1">
+        <v>-5316.44</v>
+      </c>
+      <c r="J161" s="1">
+        <v>-0.6739939140699</v>
+      </c>
+      <c r="K161">
+        <v>0.91</v>
+      </c>
+      <c r="L161" t="s">
         <v>484</v>
       </c>
-      <c r="B161" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M161" s="1">
-        <v>701204.0</v>
+        <v>783480.0</v>
       </c>
       <c r="N161" s="1">
-        <v>706904.68</v>
+        <v>790729.32</v>
       </c>
       <c r="O161" s="1">
-        <v>0.5</v>
+        <v>0.53</v>
       </c>
       <c r="P161">
         <v>1</v>
       </c>
     </row>
     <row r="162" spans="1:16">
       <c r="A162" t="s">
+        <v>485</v>
+      </c>
+      <c r="B162" t="s">
+        <v>486</v>
+      </c>
+      <c r="C162" s="1">
+        <v>800000.0</v>
+      </c>
+      <c r="D162" s="1">
+        <v>99.25</v>
+      </c>
+      <c r="E162" s="1">
+        <v>99.492</v>
+      </c>
+      <c r="F162" t="s">
+        <v>8</v>
+      </c>
+      <c r="G162">
+        <v>1.0</v>
+      </c>
+      <c r="H162" s="1">
+        <v>795936.0</v>
+      </c>
+      <c r="I162" s="1">
+        <v>-1936.0</v>
+      </c>
+      <c r="J162" s="1">
+        <v>-0.24323563703614</v>
+      </c>
+      <c r="K162">
+        <v>1.37</v>
+      </c>
+      <c r="L162" t="s">
         <v>487</v>
       </c>
-      <c r="B162" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M162" s="1">
-        <v>1359316.0</v>
+        <v>794000.0</v>
       </c>
       <c r="N162" s="1">
-        <v>1368895.45</v>
+        <v>804958.9</v>
       </c>
       <c r="O162" s="1">
-        <v>0.97</v>
+        <v>0.54</v>
       </c>
       <c r="P162">
         <v>1</v>
       </c>
     </row>
     <row r="163" spans="1:16">
       <c r="A163" t="s">
+        <v>488</v>
+      </c>
+      <c r="B163" t="s">
+        <v>489</v>
+      </c>
+      <c r="C163" s="1">
+        <v>698000.0</v>
+      </c>
+      <c r="D163" s="1">
+        <v>100.964</v>
+      </c>
+      <c r="E163" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F163" t="s">
+        <v>8</v>
+      </c>
+      <c r="G163">
+        <v>1.0</v>
+      </c>
+      <c r="H163" s="1">
+        <v>698000.0</v>
+      </c>
+      <c r="I163" s="1">
+        <v>6728.72</v>
+      </c>
+      <c r="J163" s="1">
+        <v>0.964</v>
+      </c>
+      <c r="K163">
+        <v>0.52</v>
+      </c>
+      <c r="L163" t="s">
         <v>490</v>
       </c>
-      <c r="B163" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M163" s="1">
-        <v>830152.5</v>
+        <v>704728.72</v>
       </c>
       <c r="N163" s="1">
-        <v>850901.82</v>
+        <v>708346.02</v>
       </c>
       <c r="O163" s="1">
-        <v>0.6</v>
+        <v>0.47</v>
       </c>
       <c r="P163">
         <v>1</v>
       </c>
     </row>
     <row r="164" spans="1:16">
       <c r="A164" t="s">
+        <v>491</v>
+      </c>
+      <c r="B164" t="s">
+        <v>492</v>
+      </c>
+      <c r="C164" s="1">
+        <v>649000.0</v>
+      </c>
+      <c r="D164" s="1">
+        <v>100.345</v>
+      </c>
+      <c r="E164" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F164" t="s">
+        <v>8</v>
+      </c>
+      <c r="G164">
+        <v>1.0</v>
+      </c>
+      <c r="H164" s="1">
+        <v>649000.0</v>
+      </c>
+      <c r="I164" s="1">
+        <v>2239.05</v>
+      </c>
+      <c r="J164" s="1">
+        <v>0.345</v>
+      </c>
+      <c r="K164">
+        <v>0.4</v>
+      </c>
+      <c r="L164" t="s">
         <v>493</v>
       </c>
-      <c r="B164" t="s">
-[...26 lines deleted...]
-      <c r="K164">
+      <c r="M164" s="1">
+        <v>651239.05</v>
+      </c>
+      <c r="N164" s="1">
+        <v>653847.59</v>
+      </c>
+      <c r="O164" s="1">
         <v>0.44</v>
-      </c>
-[...10 lines deleted...]
-        <v>0.29</v>
       </c>
       <c r="P164">
         <v>1</v>
       </c>
     </row>
     <row r="165" spans="1:16">
       <c r="A165" t="s">
+        <v>494</v>
+      </c>
+      <c r="B165" t="s">
+        <v>495</v>
+      </c>
+      <c r="C165" s="1">
+        <v>700000.0</v>
+      </c>
+      <c r="D165" s="1">
+        <v>88.786</v>
+      </c>
+      <c r="E165" s="1">
+        <v>86.18353143</v>
+      </c>
+      <c r="F165" t="s">
+        <v>8</v>
+      </c>
+      <c r="G165">
+        <v>1.0</v>
+      </c>
+      <c r="H165" s="1">
+        <v>603284.72</v>
+      </c>
+      <c r="I165" s="1">
+        <v>18217.28</v>
+      </c>
+      <c r="J165" s="1">
+        <v>3.0196819836577</v>
+      </c>
+      <c r="K165">
+        <v>0.15</v>
+      </c>
+      <c r="L165" t="s">
         <v>496</v>
       </c>
-      <c r="B165" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M165" s="1">
-        <v>486265.0</v>
+        <v>621502.0</v>
       </c>
       <c r="N165" s="1">
-        <v>491808.4</v>
+        <v>622552.0</v>
       </c>
       <c r="O165" s="1">
-        <v>0.35</v>
+        <v>0.41</v>
       </c>
       <c r="P165">
         <v>1</v>
       </c>
     </row>
     <row r="166" spans="1:16">
       <c r="A166" t="s">
+        <v>497</v>
+      </c>
+      <c r="B166" t="s">
         <v>498</v>
       </c>
-      <c r="B166" t="s">
+      <c r="C166" s="1">
+        <v>511000.0</v>
+      </c>
+      <c r="D166" s="1">
+        <v>101.498</v>
+      </c>
+      <c r="E166" s="1">
+        <v>100.27221135</v>
+      </c>
+      <c r="F166" t="s">
+        <v>8</v>
+      </c>
+      <c r="G166">
+        <v>1.0</v>
+      </c>
+      <c r="H166" s="1">
+        <v>512391.0</v>
+      </c>
+      <c r="I166" s="1">
+        <v>6263.78</v>
+      </c>
+      <c r="J166" s="1">
+        <v>1.2224609721873</v>
+      </c>
+      <c r="K166">
+        <v>1.99</v>
+      </c>
+      <c r="L166" t="s">
         <v>499</v>
       </c>
-      <c r="C166" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M166" s="1">
-        <v>724045.0</v>
+        <v>518654.78</v>
       </c>
       <c r="N166" s="1">
-        <v>741079.93</v>
+        <v>528839.78</v>
       </c>
       <c r="O166" s="1">
-        <v>0.52</v>
+        <v>0.35</v>
       </c>
       <c r="P166">
         <v>1</v>
       </c>
     </row>
     <row r="167" spans="1:16">
       <c r="A167" t="s">
+        <v>500</v>
+      </c>
+      <c r="B167" t="s">
         <v>501</v>
       </c>
-      <c r="B167" t="s">
+      <c r="C167" s="1">
+        <v>700000.0</v>
+      </c>
+      <c r="D167" s="1">
+        <v>100.908</v>
+      </c>
+      <c r="E167" s="1">
+        <v>102.939</v>
+      </c>
+      <c r="F167" t="s">
+        <v>8</v>
+      </c>
+      <c r="G167">
+        <v>1.0</v>
+      </c>
+      <c r="H167" s="1">
+        <v>720573.0</v>
+      </c>
+      <c r="I167" s="1">
+        <v>-14217.0</v>
+      </c>
+      <c r="J167" s="1">
+        <v>-1.9730131437065</v>
+      </c>
+      <c r="K167">
+        <v>1.01</v>
+      </c>
+      <c r="L167" t="s">
         <v>502</v>
       </c>
-      <c r="C167" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M167" s="1">
-        <v>1208384.31</v>
+        <v>706356.0</v>
       </c>
       <c r="N167" s="1">
-        <v>1218843.68</v>
+        <v>713447.1</v>
       </c>
       <c r="O167" s="1">
-        <v>0.86</v>
+        <v>0.47</v>
       </c>
       <c r="P167">
         <v>1</v>
       </c>
     </row>
     <row r="168" spans="1:16">
       <c r="A168" t="s">
+        <v>503</v>
+      </c>
+      <c r="B168" t="s">
         <v>504</v>
       </c>
-      <c r="B168" t="s">
+      <c r="C168" s="1">
+        <v>1400000.0</v>
+      </c>
+      <c r="D168" s="1">
+        <v>98.108</v>
+      </c>
+      <c r="E168" s="1">
+        <v>100.58606214</v>
+      </c>
+      <c r="F168" t="s">
+        <v>8</v>
+      </c>
+      <c r="G168">
+        <v>1.0</v>
+      </c>
+      <c r="H168" s="1">
+        <v>1408204.87</v>
+      </c>
+      <c r="I168" s="1">
+        <v>-34692.87</v>
+      </c>
+      <c r="J168" s="1">
+        <v>-2.4636237765603</v>
+      </c>
+      <c r="K168">
+        <v>0.87</v>
+      </c>
+      <c r="L168" t="s">
         <v>505</v>
       </c>
-      <c r="C168" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M168" s="1">
-        <v>987654.2</v>
+        <v>1373512.0</v>
       </c>
       <c r="N168" s="1">
-        <v>999871.84</v>
+        <v>1385680.49</v>
       </c>
       <c r="O168" s="1">
-        <v>0.71</v>
+        <v>0.92</v>
       </c>
       <c r="P168">
         <v>1</v>
       </c>
     </row>
     <row r="169" spans="1:16">
       <c r="A169" t="s">
+        <v>506</v>
+      </c>
+      <c r="B169" t="s">
         <v>507</v>
       </c>
-      <c r="B169" t="s">
+      <c r="C169" s="1">
+        <v>850000.0</v>
+      </c>
+      <c r="D169" s="1">
+        <v>98.348</v>
+      </c>
+      <c r="E169" s="1">
+        <v>99.64942118</v>
+      </c>
+      <c r="F169" t="s">
+        <v>8</v>
+      </c>
+      <c r="G169">
+        <v>1.0</v>
+      </c>
+      <c r="H169" s="1">
+        <v>847020.08</v>
+      </c>
+      <c r="I169" s="1">
+        <v>-11062.08</v>
+      </c>
+      <c r="J169" s="1">
+        <v>-1.3059997349768</v>
+      </c>
+      <c r="K169">
+        <v>2.61</v>
+      </c>
+      <c r="L169" t="s">
         <v>508</v>
       </c>
-      <c r="C169" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M169" s="1">
-        <v>287550.12</v>
+        <v>835958.0</v>
       </c>
       <c r="N169" s="1">
-        <v>288459.08</v>
+        <v>858104.58</v>
       </c>
       <c r="O169" s="1">
-        <v>0.2</v>
+        <v>0.57</v>
       </c>
       <c r="P169">
         <v>1</v>
       </c>
     </row>
     <row r="170" spans="1:16">
       <c r="A170" t="s">
         <v>509</v>
       </c>
       <c r="B170" t="s">
         <v>510</v>
       </c>
       <c r="C170" s="1">
-        <v>300000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D170" s="1">
-        <v>101.958</v>
+        <v>102.626</v>
       </c>
       <c r="E170" s="1">
-        <v>105.263</v>
+        <v>103.50275</v>
       </c>
       <c r="F170" t="s">
         <v>8</v>
       </c>
       <c r="G170">
         <v>1.0</v>
       </c>
       <c r="H170" s="1">
-        <v>315789.0</v>
+        <v>414011.0</v>
       </c>
       <c r="I170" s="1">
-        <v>-9915.0</v>
+        <v>-3507.0</v>
       </c>
       <c r="J170" s="1">
-        <v>-3.1397547096321</v>
+        <v>-0.84707894234694</v>
       </c>
       <c r="K170">
-        <v>0.22</v>
-[...2 lines deleted...]
-        <v>659.79</v>
+        <v>0.7</v>
+      </c>
+      <c r="L170" t="s">
+        <v>511</v>
       </c>
       <c r="M170" s="1">
-        <v>305874.0</v>
+        <v>410504.0</v>
       </c>
       <c r="N170" s="1">
-        <v>306533.79</v>
+        <v>413314.96</v>
       </c>
       <c r="O170" s="1">
-        <v>0.22</v>
+        <v>0.28</v>
       </c>
       <c r="P170">
         <v>1</v>
       </c>
     </row>
     <row r="171" spans="1:16">
       <c r="A171" t="s">
-        <v>511</v>
+        <v>512</v>
       </c>
       <c r="B171" t="s">
-        <v>512</v>
+        <v>510</v>
       </c>
       <c r="C171" s="1">
-        <v>683000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D171" s="1">
-        <v>101.994</v>
+        <v>98.041</v>
       </c>
       <c r="E171" s="1">
-        <v>101.19198243</v>
+        <v>99.908</v>
       </c>
       <c r="F171" t="s">
         <v>8</v>
       </c>
       <c r="G171">
         <v>1.0</v>
       </c>
       <c r="H171" s="1">
-        <v>691141.24</v>
+        <v>499540.0</v>
       </c>
       <c r="I171" s="1">
-        <v>5477.78</v>
+        <v>-9335.0</v>
       </c>
       <c r="J171" s="1">
-        <v>0.79257027116483</v>
+        <v>-1.8687192216839</v>
       </c>
       <c r="K171">
-        <v>3.84</v>
+        <v>1.31</v>
       </c>
       <c r="L171" t="s">
         <v>513</v>
       </c>
       <c r="M171" s="1">
-        <v>696619.02</v>
+        <v>490205.0</v>
       </c>
       <c r="N171" s="1">
-        <v>722863.06</v>
+        <v>496770.97</v>
       </c>
       <c r="O171" s="1">
-        <v>0.51</v>
+        <v>0.33</v>
       </c>
       <c r="P171">
         <v>1</v>
       </c>
     </row>
     <row r="172" spans="1:16">
       <c r="A172" t="s">
         <v>514</v>
       </c>
       <c r="B172" t="s">
         <v>515</v>
       </c>
       <c r="C172" s="1">
-        <v>600000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D172" s="1">
-        <v>98.223</v>
+        <v>104.274</v>
       </c>
       <c r="E172" s="1">
-        <v>99.752715</v>
+        <v>106.53128571</v>
       </c>
       <c r="F172" t="s">
         <v>8</v>
       </c>
       <c r="G172">
         <v>1.0</v>
       </c>
       <c r="H172" s="1">
-        <v>598516.29</v>
+        <v>745719.0</v>
       </c>
       <c r="I172" s="1">
-        <v>-9178.29</v>
+        <v>-15801.0</v>
       </c>
       <c r="J172" s="1">
-        <v>-1.5335071331141</v>
+        <v>-2.118894650666</v>
       </c>
       <c r="K172">
-        <v>2.61</v>
+        <v>2.67</v>
       </c>
       <c r="L172" t="s">
         <v>516</v>
       </c>
       <c r="M172" s="1">
-        <v>589338.0</v>
+        <v>729918.0</v>
       </c>
       <c r="N172" s="1">
-        <v>605007.86</v>
+        <v>748583.07</v>
       </c>
       <c r="O172" s="1">
-        <v>0.43</v>
+        <v>0.5</v>
       </c>
       <c r="P172">
         <v>1</v>
       </c>
     </row>
     <row r="173" spans="1:16">
       <c r="A173" t="s">
         <v>517</v>
       </c>
       <c r="B173" t="s">
         <v>518</v>
       </c>
       <c r="C173" s="1">
-        <v>683000.0</v>
+        <v>1239000.0</v>
       </c>
       <c r="D173" s="1">
-        <v>99.743</v>
+        <v>98.774</v>
       </c>
       <c r="E173" s="1">
-        <v>100.0</v>
+        <v>99.90992252</v>
       </c>
       <c r="F173" t="s">
         <v>8</v>
       </c>
       <c r="G173">
         <v>1.0</v>
       </c>
       <c r="H173" s="1">
-        <v>683000.0</v>
+        <v>1237883.94</v>
       </c>
       <c r="I173" s="1">
-        <v>-1755.31</v>
+        <v>-14074.08</v>
       </c>
       <c r="J173" s="1">
-        <v>-0.257</v>
+        <v>-1.136946651073</v>
       </c>
       <c r="K173">
-        <v>0.3</v>
+        <v>1.04</v>
       </c>
       <c r="L173" t="s">
         <v>519</v>
       </c>
       <c r="M173" s="1">
-        <v>681244.69</v>
+        <v>1223809.86</v>
       </c>
       <c r="N173" s="1">
-        <v>683293.76</v>
+        <v>1236730.25</v>
       </c>
       <c r="O173" s="1">
-        <v>0.48</v>
+        <v>0.82</v>
       </c>
       <c r="P173">
         <v>1</v>
       </c>
     </row>
     <row r="174" spans="1:16">
       <c r="A174" t="s">
         <v>520</v>
       </c>
       <c r="B174" t="s">
         <v>521</v>
       </c>
       <c r="C174" s="1">
-        <v>1014000.0</v>
+        <v>988000.0</v>
       </c>
       <c r="D174" s="1">
-        <v>99.072</v>
+        <v>100.6</v>
       </c>
       <c r="E174" s="1">
-        <v>102.86484418</v>
+        <v>100.44048583</v>
       </c>
       <c r="F174" t="s">
         <v>8</v>
       </c>
       <c r="G174">
         <v>1.0</v>
       </c>
       <c r="H174" s="1">
-        <v>1043049.52</v>
+        <v>992352.0</v>
       </c>
       <c r="I174" s="1">
-        <v>-38459.44</v>
+        <v>1576.0</v>
       </c>
       <c r="J174" s="1">
-        <v>-3.6872113224308</v>
+        <v>0.15881461416917</v>
       </c>
       <c r="K174">
-        <v>3.28</v>
+        <v>1.46</v>
       </c>
       <c r="L174" t="s">
         <v>522</v>
       </c>
       <c r="M174" s="1">
-        <v>1004590.08</v>
+        <v>993928.0</v>
       </c>
       <c r="N174" s="1">
-        <v>1037822.89</v>
+        <v>1008327.36</v>
       </c>
       <c r="O174" s="1">
-        <v>0.73</v>
+        <v>0.67</v>
       </c>
       <c r="P174">
         <v>1</v>
       </c>
     </row>
     <row r="175" spans="1:16">
       <c r="A175" t="s">
         <v>523</v>
       </c>
       <c r="B175" t="s">
         <v>524</v>
       </c>
       <c r="C175" s="1">
-        <v>600000.0</v>
+        <v>1100000.0</v>
       </c>
       <c r="D175" s="1">
-        <v>97.637</v>
+        <v>102.924</v>
       </c>
       <c r="E175" s="1">
-        <v>99.99142833</v>
+        <v>103.40336364</v>
       </c>
       <c r="F175" t="s">
         <v>8</v>
       </c>
       <c r="G175">
         <v>1.0</v>
       </c>
       <c r="H175" s="1">
-        <v>599948.57</v>
+        <v>1137437.0</v>
       </c>
       <c r="I175" s="1">
-        <v>-14126.57</v>
+        <v>-5273.0</v>
       </c>
       <c r="J175" s="1">
-        <v>-2.3546301643823</v>
+        <v>-0.46358611509912</v>
       </c>
       <c r="K175">
-        <v>1.02</v>
+        <v>0.45</v>
       </c>
       <c r="L175" t="s">
         <v>525</v>
       </c>
       <c r="M175" s="1">
-        <v>585822.0</v>
+        <v>1132164.0</v>
       </c>
       <c r="N175" s="1">
-        <v>591932.96</v>
+        <v>1137129.82</v>
       </c>
       <c r="O175" s="1">
-        <v>0.42</v>
+        <v>0.76</v>
       </c>
       <c r="P175">
         <v>1</v>
       </c>
     </row>
     <row r="176" spans="1:16">
       <c r="A176" t="s">
         <v>526</v>
       </c>
       <c r="B176" t="s">
         <v>527</v>
       </c>
       <c r="C176" s="1">
-        <v>300000.0</v>
+        <v>683000.0</v>
       </c>
       <c r="D176" s="1">
-        <v>100.321</v>
+        <v>102.838</v>
       </c>
       <c r="E176" s="1">
-        <v>100.0</v>
+        <v>101.19198243</v>
       </c>
       <c r="F176" t="s">
         <v>8</v>
       </c>
       <c r="G176">
         <v>1.0</v>
       </c>
       <c r="H176" s="1">
-        <v>300000.0</v>
+        <v>691141.24</v>
       </c>
       <c r="I176" s="1">
-        <v>963.0</v>
+        <v>11242.3</v>
       </c>
       <c r="J176" s="1">
-        <v>0.321</v>
+        <v>1.6266284442815</v>
       </c>
       <c r="K176">
-        <v>0.35</v>
+        <v>4.07</v>
       </c>
       <c r="L176" t="s">
         <v>528</v>
       </c>
       <c r="M176" s="1">
-        <v>300963.0</v>
+        <v>702383.54</v>
       </c>
       <c r="N176" s="1">
-        <v>302024.51</v>
+        <v>730171.35</v>
       </c>
       <c r="O176" s="1">
-        <v>0.21</v>
+        <v>0.49</v>
       </c>
       <c r="P176">
         <v>1</v>
       </c>
     </row>
     <row r="177" spans="1:16">
       <c r="A177" t="s">
         <v>529</v>
       </c>
       <c r="B177" t="s">
         <v>530</v>
       </c>
       <c r="C177" s="1">
-        <v>900000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D177" s="1">
-        <v>95.727</v>
+        <v>99.451</v>
       </c>
       <c r="E177" s="1">
-        <v>97.25955556</v>
+        <v>99.752715</v>
       </c>
       <c r="F177" t="s">
         <v>8</v>
       </c>
       <c r="G177">
         <v>1.0</v>
       </c>
       <c r="H177" s="1">
-        <v>875336.0</v>
+        <v>598516.29</v>
       </c>
       <c r="I177" s="1">
-        <v>-13793.0</v>
+        <v>-1810.29</v>
       </c>
       <c r="J177" s="1">
-        <v>-1.5757377738377</v>
+        <v>-0.30246294549477</v>
       </c>
       <c r="K177">
-        <v>0.17</v>
+        <v>2.82</v>
       </c>
       <c r="L177" t="s">
         <v>531</v>
       </c>
       <c r="M177" s="1">
-        <v>861543.0</v>
+        <v>596706.0</v>
       </c>
       <c r="N177" s="1">
-        <v>863084.1</v>
+        <v>613649.84</v>
       </c>
       <c r="O177" s="1">
-        <v>0.61</v>
+        <v>0.41</v>
       </c>
       <c r="P177">
         <v>1</v>
       </c>
     </row>
     <row r="178" spans="1:16">
       <c r="A178" t="s">
         <v>532</v>
       </c>
       <c r="B178" t="s">
         <v>533</v>
       </c>
       <c r="C178" s="1">
-        <v>431000.0</v>
+        <v>683000.0</v>
       </c>
       <c r="D178" s="1">
-        <v>99.071</v>
+        <v>100.663</v>
       </c>
       <c r="E178" s="1">
-        <v>99.695</v>
+        <v>100.0</v>
       </c>
       <c r="F178" t="s">
         <v>8</v>
       </c>
       <c r="G178">
         <v>1.0</v>
       </c>
       <c r="H178" s="1">
-        <v>429685.45</v>
+        <v>683000.0</v>
       </c>
       <c r="I178" s="1">
-        <v>-2689.44</v>
+        <v>4528.29</v>
       </c>
       <c r="J178" s="1">
-        <v>-0.62590902251868</v>
+        <v>0.663</v>
       </c>
       <c r="K178">
-        <v>0.6</v>
+        <v>0.51</v>
       </c>
       <c r="L178" t="s">
         <v>534</v>
       </c>
       <c r="M178" s="1">
-        <v>426996.01</v>
+        <v>687528.29</v>
       </c>
       <c r="N178" s="1">
-        <v>429564.3</v>
+        <v>690990.52</v>
       </c>
       <c r="O178" s="1">
-        <v>0.3</v>
+        <v>0.46</v>
       </c>
       <c r="P178">
         <v>1</v>
       </c>
     </row>
     <row r="179" spans="1:16">
       <c r="A179" t="s">
         <v>535</v>
       </c>
       <c r="B179" t="s">
         <v>536</v>
       </c>
       <c r="C179" s="1">
-        <v>1100000.0</v>
+        <v>1014000.0</v>
       </c>
       <c r="D179" s="1">
-        <v>82.473</v>
+        <v>100.292</v>
       </c>
       <c r="E179" s="1">
-        <v>81.54266545</v>
+        <v>102.86484418</v>
       </c>
       <c r="F179" t="s">
         <v>8</v>
       </c>
       <c r="G179">
         <v>1.0</v>
       </c>
       <c r="H179" s="1">
-        <v>896969.32</v>
+        <v>1043049.52</v>
       </c>
       <c r="I179" s="1">
-        <v>10233.68</v>
+        <v>-26088.64</v>
       </c>
       <c r="J179" s="1">
-        <v>1.1409175065207</v>
+        <v>-2.5011890135379</v>
       </c>
       <c r="K179">
-        <v>0.53</v>
+        <v>3.48</v>
       </c>
       <c r="L179" t="s">
         <v>537</v>
       </c>
       <c r="M179" s="1">
-        <v>907203.0</v>
+        <v>1016960.88</v>
       </c>
       <c r="N179" s="1">
-        <v>912989.3</v>
+        <v>1052277.25</v>
       </c>
       <c r="O179" s="1">
-        <v>0.65</v>
+        <v>0.7</v>
       </c>
       <c r="P179">
         <v>1</v>
       </c>
     </row>
     <row r="180" spans="1:16">
       <c r="A180" t="s">
         <v>538</v>
       </c>
       <c r="B180" t="s">
         <v>539</v>
       </c>
       <c r="C180" s="1">
-        <v>1100000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D180" s="1">
-        <v>89.523</v>
+        <v>98.331</v>
       </c>
       <c r="E180" s="1">
-        <v>89.78073818</v>
+        <v>99.99142833</v>
       </c>
       <c r="F180" t="s">
         <v>8</v>
       </c>
       <c r="G180">
         <v>1.0</v>
       </c>
       <c r="H180" s="1">
-        <v>987588.12</v>
+        <v>599948.57</v>
       </c>
       <c r="I180" s="1">
-        <v>-2835.12</v>
+        <v>-9962.57</v>
       </c>
       <c r="J180" s="1">
-        <v>-0.28707514221617</v>
+        <v>-1.6605706719161</v>
       </c>
       <c r="K180">
-        <v>0.65</v>
+        <v>1.18</v>
       </c>
       <c r="L180" t="s">
         <v>540</v>
       </c>
       <c r="M180" s="1">
-        <v>984753.0</v>
+        <v>589986.0</v>
       </c>
       <c r="N180" s="1">
-        <v>991895.47</v>
+        <v>597074.71</v>
       </c>
       <c r="O180" s="1">
-        <v>0.7</v>
+        <v>0.4</v>
       </c>
       <c r="P180">
         <v>1</v>
       </c>
     </row>
     <row r="181" spans="1:16">
       <c r="A181" t="s">
         <v>541</v>
       </c>
       <c r="B181" t="s">
         <v>542</v>
       </c>
       <c r="C181" s="1">
-        <v>200000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D181" s="1">
-        <v>100.586</v>
+        <v>101.06</v>
       </c>
       <c r="E181" s="1">
-        <v>102.932</v>
+        <v>100.0</v>
       </c>
       <c r="F181" t="s">
         <v>8</v>
       </c>
       <c r="G181">
         <v>1.0</v>
       </c>
       <c r="H181" s="1">
-        <v>205864.0</v>
+        <v>300000.0</v>
       </c>
       <c r="I181" s="1">
-        <v>-4692.0</v>
+        <v>3180.0</v>
       </c>
       <c r="J181" s="1">
-        <v>-2.2791746007073</v>
+        <v>1.06</v>
       </c>
       <c r="K181">
-        <v>0.43</v>
-[...2 lines deleted...]
-        <v>863.01</v>
+        <v>0.56</v>
+      </c>
+      <c r="L181" t="s">
+        <v>543</v>
       </c>
       <c r="M181" s="1">
-        <v>201172.0</v>
+        <v>303180.0</v>
       </c>
       <c r="N181" s="1">
-        <v>202035.01</v>
+        <v>304848.08</v>
       </c>
       <c r="O181" s="1">
-        <v>0.14</v>
+        <v>0.2</v>
       </c>
       <c r="P181">
         <v>1</v>
       </c>
     </row>
     <row r="182" spans="1:16">
       <c r="A182" t="s">
-        <v>543</v>
+        <v>544</v>
       </c>
       <c r="B182" t="s">
-        <v>544</v>
+        <v>545</v>
       </c>
       <c r="C182" s="1">
-        <v>800000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D182" s="1">
-        <v>98.548</v>
+        <v>96.316</v>
       </c>
       <c r="E182" s="1">
-        <v>100.1375</v>
+        <v>97.25955556</v>
       </c>
       <c r="F182" t="s">
         <v>8</v>
       </c>
       <c r="G182">
         <v>1.0</v>
       </c>
       <c r="H182" s="1">
-        <v>801100.0</v>
+        <v>875336.0</v>
       </c>
       <c r="I182" s="1">
-        <v>-12716.0</v>
+        <v>-8492.0</v>
       </c>
       <c r="J182" s="1">
-        <v>-1.587317438522</v>
+        <v>-0.97014175128179</v>
       </c>
       <c r="K182">
-        <v>2.13</v>
+        <v>0.31</v>
       </c>
       <c r="L182" t="s">
-        <v>545</v>
+        <v>546</v>
       </c>
       <c r="M182" s="1">
-        <v>788384.0</v>
+        <v>866844.0</v>
       </c>
       <c r="N182" s="1">
-        <v>805384.28</v>
+        <v>869617.97</v>
       </c>
       <c r="O182" s="1">
-        <v>0.57</v>
+        <v>0.58</v>
       </c>
       <c r="P182">
         <v>1</v>
       </c>
     </row>
     <row r="183" spans="1:16">
       <c r="A183" t="s">
-        <v>546</v>
+        <v>547</v>
       </c>
       <c r="B183" t="s">
-        <v>547</v>
+        <v>548</v>
       </c>
       <c r="C183" s="1">
+        <v>431000.0</v>
+      </c>
+      <c r="D183" s="1">
+        <v>99.903</v>
+      </c>
+      <c r="E183" s="1">
+        <v>99.695</v>
+      </c>
+      <c r="F183" t="s">
+        <v>8</v>
+      </c>
+      <c r="G183">
+        <v>1.0</v>
+      </c>
+      <c r="H183" s="1">
+        <v>429685.45</v>
+      </c>
+      <c r="I183" s="1">
+        <v>896.48</v>
+      </c>
+      <c r="J183" s="1">
+        <v>0.20863634083956</v>
+      </c>
+      <c r="K183">
+        <v>0.8</v>
+      </c>
+      <c r="L183" t="s">
+        <v>549</v>
+      </c>
+      <c r="M183" s="1">
+        <v>430581.93</v>
+      </c>
+      <c r="N183" s="1">
+        <v>434035.83</v>
+      </c>
+      <c r="O183" s="1">
+        <v>0.29</v>
+      </c>
+      <c r="P183">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="184" spans="1:16">
+      <c r="A184" t="s">
+        <v>550</v>
+      </c>
+      <c r="B184" t="s">
+        <v>551</v>
+      </c>
+      <c r="C184" s="1">
+        <v>1100000.0</v>
+      </c>
+      <c r="D184" s="1">
+        <v>83.281</v>
+      </c>
+      <c r="E184" s="1">
+        <v>81.54266545</v>
+      </c>
+      <c r="F184" t="s">
+        <v>8</v>
+      </c>
+      <c r="G184">
+        <v>1.0</v>
+      </c>
+      <c r="H184" s="1">
+        <v>896969.32</v>
+      </c>
+      <c r="I184" s="1">
+        <v>19121.68</v>
+      </c>
+      <c r="J184" s="1">
+        <v>2.1318098148552</v>
+      </c>
+      <c r="K184">
+        <v>0.57</v>
+      </c>
+      <c r="L184" t="s">
+        <v>552</v>
+      </c>
+      <c r="M184" s="1">
+        <v>916091.0</v>
+      </c>
+      <c r="N184" s="1">
+        <v>922329.36</v>
+      </c>
+      <c r="O184" s="1">
+        <v>0.61</v>
+      </c>
+      <c r="P184">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="185" spans="1:16">
+      <c r="A185" t="s">
+        <v>553</v>
+      </c>
+      <c r="B185" t="s">
+        <v>554</v>
+      </c>
+      <c r="C185" s="1">
+        <v>1100000.0</v>
+      </c>
+      <c r="D185" s="1">
+        <v>90.21</v>
+      </c>
+      <c r="E185" s="1">
+        <v>89.78073818</v>
+      </c>
+      <c r="F185" t="s">
+        <v>8</v>
+      </c>
+      <c r="G185">
+        <v>1.0</v>
+      </c>
+      <c r="H185" s="1">
+        <v>987588.12</v>
+      </c>
+      <c r="I185" s="1">
+        <v>4721.88</v>
+      </c>
+      <c r="J185" s="1">
+        <v>0.47812239782714</v>
+      </c>
+      <c r="K185">
+        <v>0.69</v>
+      </c>
+      <c r="L185" t="s">
+        <v>555</v>
+      </c>
+      <c r="M185" s="1">
+        <v>992310.0</v>
+      </c>
+      <c r="N185" s="1">
+        <v>999904.52</v>
+      </c>
+      <c r="O185" s="1">
+        <v>0.67</v>
+      </c>
+      <c r="P185">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="186" spans="1:16">
+      <c r="A186" t="s">
+        <v>556</v>
+      </c>
+      <c r="B186" t="s">
+        <v>557</v>
+      </c>
+      <c r="C186" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="D186" s="1">
+        <v>101.364</v>
+      </c>
+      <c r="E186" s="1">
+        <v>102.932</v>
+      </c>
+      <c r="F186" t="s">
+        <v>8</v>
+      </c>
+      <c r="G186">
+        <v>1.0</v>
+      </c>
+      <c r="H186" s="1">
+        <v>205864.0</v>
+      </c>
+      <c r="I186" s="1">
+        <v>-3136.0</v>
+      </c>
+      <c r="J186" s="1">
+        <v>-1.5233357945051</v>
+      </c>
+      <c r="K186">
+        <v>0.64</v>
+      </c>
+      <c r="L186" t="s">
+        <v>558</v>
+      </c>
+      <c r="M186" s="1">
+        <v>202728.0</v>
+      </c>
+      <c r="N186" s="1">
+        <v>204001.97</v>
+      </c>
+      <c r="O186" s="1">
+        <v>0.14</v>
+      </c>
+      <c r="P186">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="187" spans="1:16">
+      <c r="A187" t="s">
+        <v>559</v>
+      </c>
+      <c r="B187" t="s">
+        <v>560</v>
+      </c>
+      <c r="C187" s="1">
+        <v>800000.0</v>
+      </c>
+      <c r="D187" s="1">
+        <v>99.295</v>
+      </c>
+      <c r="E187" s="1">
+        <v>100.1375</v>
+      </c>
+      <c r="F187" t="s">
+        <v>8</v>
+      </c>
+      <c r="G187">
+        <v>1.0</v>
+      </c>
+      <c r="H187" s="1">
+        <v>801100.0</v>
+      </c>
+      <c r="I187" s="1">
+        <v>-6740.0</v>
+      </c>
+      <c r="J187" s="1">
+        <v>-0.8413431531644</v>
+      </c>
+      <c r="K187">
+        <v>2.3</v>
+      </c>
+      <c r="L187" t="s">
+        <v>561</v>
+      </c>
+      <c r="M187" s="1">
+        <v>794360.0</v>
+      </c>
+      <c r="N187" s="1">
+        <v>812742.42</v>
+      </c>
+      <c r="O187" s="1">
+        <v>0.54</v>
+      </c>
+      <c r="P187">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="188" spans="1:16">
+      <c r="A188" t="s">
+        <v>562</v>
+      </c>
+      <c r="B188" t="s">
+        <v>563</v>
+      </c>
+      <c r="C188" s="1">
         <v>-3300000.0</v>
       </c>
-      <c r="D183" s="1">
-[...2 lines deleted...]
-      <c r="E183" s="1">
+      <c r="D188" s="1">
+        <v>11.49025545</v>
+      </c>
+      <c r="E188" s="1">
         <v>0.0</v>
       </c>
-      <c r="F183" t="s">
-[...5 lines deleted...]
-      <c r="H183" s="1">
+      <c r="F188" t="s">
+        <v>8</v>
+      </c>
+      <c r="G188">
+        <v>1.0</v>
+      </c>
+      <c r="H188" s="1">
         <v>0.0</v>
       </c>
-      <c r="I183" s="1">
-[...2 lines deleted...]
-      <c r="J183" s="1">
+      <c r="I188" s="1">
+        <v>-344345.1</v>
+      </c>
+      <c r="J188" s="1">
         <v>0</v>
       </c>
-      <c r="K183">
+      <c r="K188">
         <v>0.0</v>
       </c>
-      <c r="L183" t="s">
-[...11 lines deleted...]
-      <c r="P183">
+      <c r="L188" t="s">
+        <v>564</v>
+      </c>
+      <c r="M188" s="1">
+        <v>-344345.1</v>
+      </c>
+      <c r="N188" s="1">
+        <v>-379178.43</v>
+      </c>
+      <c r="O188" s="1">
+        <v>-0.25</v>
+      </c>
+      <c r="P188">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>