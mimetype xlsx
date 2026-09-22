--- v5 (2026-09-02)
+++ v6 (2026-09-22)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="565">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="567">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>I</t>
   </si>
   <si>
     <t>FR0011024249</t>
   </si>
   <si>
@@ -106,1653 +106,1659 @@
   <si>
     <t>CC (EUR)</t>
   </si>
   <si>
     <t>Interets (EUR)</t>
   </si>
   <si>
     <t>VBCE (EUR)</t>
   </si>
   <si>
     <t>VBCI (EUR)</t>
   </si>
   <si>
     <t>Poids</t>
   </si>
   <si>
     <t>Nb.</t>
   </si>
   <si>
     <t>FR001400KPZ3</t>
   </si>
   <si>
     <t>Ofi Invest ESG Liquidités PART I</t>
   </si>
   <si>
-    <t>DU100626</t>
-[...8 lines deleted...]
-    <t>EURO-BOBL JUN 26</t>
+    <t>DU100926</t>
+  </si>
+  <si>
+    <t>EURO-SCHATZ SEP 26</t>
+  </si>
+  <si>
+    <t>OE100926</t>
+  </si>
+  <si>
+    <t>EURO-BOBL SEP 26</t>
   </si>
   <si>
     <t>XS2986639701</t>
   </si>
   <si>
     <t>A2A SPA 3.625 30/01/2035</t>
   </si>
   <si>
-    <t>9 732.88</t>
+    <t>11 290.14</t>
   </si>
   <si>
     <t>XS3399007288</t>
   </si>
   <si>
     <t>ABERTIS INFRAESTRUCTURAS SA 3.625 08/03/2032</t>
   </si>
   <si>
     <t>XS2809859536</t>
   </si>
   <si>
     <t>ACHMEA BV 02/11/2044</t>
   </si>
   <si>
-    <t>11 015.14</t>
+    <t>12 044.59</t>
   </si>
   <si>
     <t>XS3388179676</t>
   </si>
   <si>
     <t>ADIDAS AG 3.5 26/05/2031</t>
   </si>
   <si>
+    <t>2 780.82</t>
+  </si>
+  <si>
+    <t>BE6317598850</t>
+  </si>
+  <si>
+    <t>AGEAS SA PERP</t>
+  </si>
+  <si>
     <t>BE6369832363</t>
   </si>
   <si>
-    <t>AGEAS SA PERP</t>
-[...8 lines deleted...]
-    <t>15 245.21</t>
+    <t>30 582.19</t>
   </si>
   <si>
     <t>XS3237229193</t>
   </si>
   <si>
     <t>AIB GROUP PLC 02/12/2036</t>
   </si>
   <si>
-    <t>19 811.51</t>
+    <t>21 964.93</t>
   </si>
   <si>
     <t>FR0014013VX5</t>
   </si>
   <si>
     <t>AIR LIQUIDE FINANCE SA 3 05/05/2033</t>
   </si>
   <si>
-    <t>1 726.03</t>
+    <t>2 876.71</t>
   </si>
   <si>
     <t>XS2251233651</t>
   </si>
   <si>
     <t>AKELIUS RESIDENTIAL PROPERTY FINAN 1.125 11/01/2029</t>
   </si>
   <si>
-    <t>3 244.44</t>
-[...8 lines deleted...]
-    <t>5 641.10</t>
+    <t>3 695.05</t>
   </si>
   <si>
     <t>XS3359749481</t>
   </si>
   <si>
     <t>ALLIANDER NV 3.25 30/04/2031</t>
   </si>
   <si>
-    <t>1 274.62</t>
+    <t>2 002.98</t>
   </si>
   <si>
     <t>XS2829852842</t>
   </si>
   <si>
     <t>ALLIANDER NV PERP</t>
   </si>
   <si>
-    <t>21 082.19</t>
+    <t>22 315.07</t>
   </si>
   <si>
     <t>XS3357187809</t>
   </si>
   <si>
     <t>ALPHA BANK SA 06/05/2032</t>
   </si>
   <si>
-    <t>4 981.64</t>
+    <t>8 417.26</t>
   </si>
   <si>
     <t>XS3372845746</t>
   </si>
   <si>
     <t>ALPHABET INC 3.45 11/05/2032</t>
   </si>
   <si>
-    <t>1 361.10</t>
+    <t>2 495.34</t>
   </si>
   <si>
     <t>XS3224609456</t>
   </si>
   <si>
     <t>ALPHABET INC 3.5 06/11/2038</t>
   </si>
   <si>
-    <t>6 323.01</t>
-[...14 lines deleted...]
-    <t>ARKEMA SA PERP</t>
+    <t>6 925.21</t>
   </si>
   <si>
     <t>XS3070545234</t>
   </si>
   <si>
     <t>AROUNDTOWN SA 3.5 13/05/2030</t>
   </si>
   <si>
-    <t>3 164.38</t>
+    <t>6 041.10</t>
   </si>
   <si>
     <t>XS2790191303</t>
   </si>
   <si>
     <t>ASR NEDERLAND NV PERP</t>
   </si>
   <si>
-    <t>11 543.84</t>
+    <t>12 995.89</t>
   </si>
   <si>
     <t>XS2872909770</t>
   </si>
   <si>
     <t>ASTRAZENECA FINANCE LLC 3.278 05/08/2033</t>
   </si>
   <si>
-    <t>52 655.01</t>
+    <t>56 130.59</t>
   </si>
   <si>
     <t>XS3393830651</t>
   </si>
   <si>
     <t>AXA SA 29/05/2056</t>
   </si>
   <si>
+    <t>2 135.85</t>
+  </si>
+  <si>
     <t>XS2737652474</t>
   </si>
   <si>
     <t>AXA SA PERP</t>
   </si>
   <si>
-    <t>23 107.79</t>
+    <t>26 432.65</t>
   </si>
   <si>
     <t>XS2432565187</t>
   </si>
   <si>
     <t>BALDER FINLAND OYJ 2 18/01/2031</t>
   </si>
   <si>
-    <t>3 753.42</t>
+    <t>4 301.37</t>
   </si>
   <si>
     <t>XS2762369549</t>
   </si>
   <si>
     <t>BANCO BILBAO VIZCAYA ARGENTARIA SA 08/02/2036</t>
   </si>
   <si>
-    <t>12 394.52</t>
+    <t>14 531.51</t>
   </si>
   <si>
     <t>IT0005632267</t>
   </si>
   <si>
     <t>BANCO BPM SPA 3.375 21/01/2030</t>
   </si>
   <si>
-    <t>9 800.82</t>
+    <t>11 263.62</t>
   </si>
   <si>
     <t>XS3352075058</t>
   </si>
   <si>
     <t>BANCO SANTANDER SA 22/04/2038</t>
   </si>
   <si>
-    <t>5 006.85</t>
+    <t>7 335.62</t>
   </si>
   <si>
     <t>XS2817323749</t>
   </si>
   <si>
     <t>BANCO SANTANDER SA PERP</t>
   </si>
   <si>
-    <t>1 711.96</t>
+    <t>3 994.57</t>
   </si>
   <si>
     <t>XS2345798271</t>
   </si>
   <si>
     <t>BANK OF AMERICA CORP 24/05/2032</t>
   </si>
   <si>
+    <t>1 591.11</t>
+  </si>
+  <si>
     <t>XS3332496184</t>
   </si>
   <si>
     <t>BANK OF IRELAND GROUP PLC 02/04/2034</t>
   </si>
   <si>
-    <t>5 658.35</t>
+    <t>7 454.65</t>
   </si>
   <si>
     <t>XS2817924660</t>
   </si>
   <si>
     <t>BANK OF IRELAND GROUP PLC 10/08/2034</t>
   </si>
   <si>
-    <t>5 157.85</t>
+    <t>5 504.01</t>
   </si>
   <si>
     <t>XS3112064947</t>
   </si>
   <si>
     <t>BANK OF MONTREAL 09/01/2032</t>
   </si>
   <si>
-    <t>18 512.00</t>
+    <t>21 047.89</t>
   </si>
   <si>
     <t>FR0014015J95</t>
   </si>
   <si>
     <t>BANQUE FEDERATIVE DU CREDIT MUTUEL 21/07/2033</t>
   </si>
   <si>
-    <t>12 849.32</t>
+    <t>14 767.12</t>
   </si>
   <si>
     <t>XS2831195644</t>
   </si>
   <si>
     <t>BARCLAYS PLC 31/05/2036</t>
   </si>
   <si>
+    <t>1 307.97</t>
+  </si>
+  <si>
     <t>BE0390167337</t>
   </si>
   <si>
     <t>BELFIUS BANQUE SA 3.375 20/02/2031</t>
   </si>
   <si>
-    <t>9 616.44</t>
+    <t>11 465.75</t>
   </si>
   <si>
     <t>BE6365319829</t>
   </si>
   <si>
     <t>BELFIUS BANQUE SA 3.375 28/05/2030</t>
   </si>
   <si>
+    <t>2 246.92</t>
+  </si>
+  <si>
     <t>XS3215466338</t>
   </si>
   <si>
     <t>BMS IRELAND CAPITAL FUNDING DAC 3.363 10/11/2033</t>
   </si>
   <si>
-    <t>14 178.22</t>
+    <t>15 554.75</t>
   </si>
   <si>
     <t>FR0014018PQ0</t>
   </si>
   <si>
     <t>BNP PARIBAS CARDIF SA 27/05/2041</t>
   </si>
   <si>
+    <t>2 031.65</t>
+  </si>
+  <si>
     <t>FR001400F2H9</t>
   </si>
   <si>
     <t>BNP PARIBAS SA PERP</t>
   </si>
   <si>
-    <t>28 365.38</t>
+    <t>2 095.63</t>
   </si>
   <si>
     <t>XS2621007660</t>
   </si>
   <si>
     <t>BOOKING HOLDINGS INC 4.125 12/05/2033</t>
   </si>
   <si>
-    <t>1 736.34</t>
+    <t>3 246.21</t>
   </si>
   <si>
     <t>FR0014005V67</t>
   </si>
   <si>
     <t>BPCE SA 13/10/2046</t>
   </si>
   <si>
-    <t>27 246.58</t>
+    <t>29 575.34</t>
   </si>
   <si>
     <t>XS3227880021</t>
   </si>
   <si>
     <t>BT FINANCE PLC 3.375 17/11/2032</t>
   </si>
   <si>
-    <t>14 389.34</t>
+    <t>15 835.50</t>
   </si>
   <si>
     <t>FR0014013058</t>
   </si>
   <si>
     <t>BUREAU VERITAS SA 3.375 01/10/2033</t>
   </si>
   <si>
-    <t>18 197.26</t>
+    <t>19 676.71</t>
   </si>
   <si>
     <t>XS3226502485</t>
   </si>
   <si>
     <t>CAIXABANK SA 14/05/2038</t>
   </si>
   <si>
-    <t>1 560.62</t>
+    <t>3 046.92</t>
   </si>
   <si>
     <t>FR0014012S89</t>
   </si>
   <si>
     <t>CAPGEMINI SE 3.5 25/09/2034</t>
   </si>
   <si>
-    <t>19 331.51</t>
-[...8 lines deleted...]
-    <t>4 986.30</t>
+    <t>20 865.75</t>
+  </si>
+  <si>
+    <t>XS2751689048</t>
+  </si>
+  <si>
+    <t>CARRIER GLOBAL CORP 4.5 29/11/2032</t>
+  </si>
+  <si>
+    <t>17 864.38</t>
   </si>
   <si>
     <t>XS2793256137</t>
   </si>
   <si>
     <t>CBRE GLOBAL INVESTORS OPEN-ENDED F 4.75 27/03/2034</t>
   </si>
   <si>
-    <t>3 493.01</t>
+    <t>4 505.47</t>
+  </si>
+  <si>
+    <t>XS3311989787</t>
+  </si>
+  <si>
+    <t>CLARIANT INTERNATIONAL FINANCIAL S 4.125 15/01/2032</t>
   </si>
   <si>
     <t>XS3326476523</t>
   </si>
   <si>
     <t>COCA-COLA HBC FINANCE BV 4 01/10/2033</t>
   </si>
   <si>
-    <t>5 898.52</t>
+    <t>7 741.81</t>
   </si>
   <si>
     <t>DE000CZ45YV9</t>
   </si>
   <si>
     <t>COMMERZBANK AG 16/07/2032</t>
   </si>
   <si>
-    <t>14 158.90</t>
+    <t>15 035.62</t>
   </si>
   <si>
     <t>FR001400Q7X2</t>
   </si>
   <si>
     <t>COVIVIO HOTELS SCA 4.125 23/05/2033</t>
   </si>
   <si>
-    <t>1 763.01</t>
+    <t>4 701.37</t>
   </si>
   <si>
     <t>FR001400MDV4</t>
   </si>
   <si>
     <t>COVIVIO SA 4.625 05/06/2032</t>
   </si>
   <si>
-    <t>32 286.30</t>
+    <t>1 685.27</t>
+  </si>
+  <si>
+    <t>FR00140193E6</t>
+  </si>
+  <si>
+    <t>CREDIT AGRICOLE ASSURANCES SA PERP</t>
   </si>
   <si>
     <t>FR001400F067</t>
   </si>
   <si>
     <t>CREDIT AGRICOLE SA PERP</t>
   </si>
   <si>
-    <t>10 067.26</t>
-[...1 lines deleted...]
-  <si>
     <t>FR001400PZV0</t>
   </si>
   <si>
     <t>CREDIT MUTUEL ARKEA 15/05/2035</t>
   </si>
   <si>
+    <t>1 581.37</t>
+  </si>
+  <si>
     <t>BE0002989706</t>
   </si>
   <si>
     <t>CRELAN SA 23/01/2032</t>
   </si>
   <si>
-    <t>11 391.78</t>
+    <t>13 117.81</t>
   </si>
   <si>
     <t>BE0390287564</t>
   </si>
   <si>
     <t>CRELAN SA-BRUSSELS HEAD OFFICE 30/04/2037</t>
   </si>
   <si>
-    <t>3 068.49</t>
-[...8 lines deleted...]
-    <t>4 697.26</t>
+    <t>4 821.92</t>
   </si>
   <si>
     <t>XS3352082930</t>
   </si>
   <si>
     <t>DANAHER CORPORATION 3.25 29/04/2030</t>
   </si>
   <si>
-    <t>1 615.56</t>
+    <t>2 513.10</t>
   </si>
   <si>
     <t>FR0014017HO4</t>
   </si>
   <si>
     <t>DANONE SA 3.785 01/04/2034</t>
   </si>
   <si>
-    <t>2 654.68</t>
+    <t>3 484.27</t>
   </si>
   <si>
     <t>DE000A30VT06</t>
   </si>
   <si>
     <t>DEUTSCHE BANK AG (PARIS BRANCH) 05/09/2030</t>
   </si>
   <si>
-    <t>55 890.41</t>
+    <t>60 000.00</t>
   </si>
   <si>
     <t>DE000A4DE9Y3</t>
   </si>
   <si>
     <t>DEUTSCHE BANK AG 13/02/2031</t>
   </si>
   <si>
-    <t>3 079.11</t>
+    <t>3 633.90</t>
   </si>
   <si>
     <t>XS2280835260</t>
   </si>
   <si>
     <t>DIGITAL INTREPID HOLDING BV 0.625 15/07/2031</t>
   </si>
   <si>
-    <t>6 657.53</t>
+    <t>7 068.49</t>
   </si>
   <si>
     <t>XS2977974927</t>
   </si>
   <si>
     <t>DNB BANK ASA 15/01/2031</t>
   </si>
   <si>
-    <t>4 602.74</t>
+    <t>5 260.27</t>
   </si>
   <si>
     <t>XS3074473474</t>
   </si>
   <si>
     <t>DNB BANK ASA 20/05/2031</t>
   </si>
   <si>
+    <t>1 198.63</t>
+  </si>
+  <si>
     <t>XS3351033785</t>
   </si>
   <si>
     <t>DSB 3.625 22/04/2036</t>
   </si>
   <si>
-    <t>1 776.55</t>
+    <t>2 602.85</t>
   </si>
   <si>
     <t>XS2852136063</t>
   </si>
   <si>
     <t>DSM BV 3.625 02/07/2034</t>
   </si>
   <si>
-    <t>20 985.17</t>
+    <t>22 230.59</t>
   </si>
   <si>
     <t>XS3204041266</t>
   </si>
   <si>
     <t>DZ BANK AG DEUTSCHE ZENTRAL GENOSS 15/10/2035</t>
   </si>
   <si>
-    <t>11 777.97</t>
+    <t>12 793.32</t>
   </si>
   <si>
     <t>XS3274805376</t>
   </si>
   <si>
     <t>E.ON SE 3.448 19/01/2034</t>
   </si>
   <si>
-    <t>20 452.97</t>
+    <t>23 460.76</t>
   </si>
   <si>
     <t>XS3166221948</t>
   </si>
   <si>
     <t>EAST JAPAN RAILWAY COMPANY 3.727 02/09/2037</t>
   </si>
   <si>
-    <t>28 332.86</t>
+    <t>30 393.43</t>
   </si>
   <si>
     <t>XS3071203056</t>
   </si>
   <si>
     <t>EATON CAPITAL UNLIMITED CO 3.625 09/05/2035</t>
   </si>
   <si>
-    <t>2 065.75</t>
+    <t>3 654.79</t>
   </si>
   <si>
     <t>PTEDP6OM0007</t>
   </si>
   <si>
     <t>EDP SA 02/12/2055</t>
   </si>
   <si>
-    <t>10 140.41</t>
+    <t>12 297.95</t>
   </si>
   <si>
     <t>XS3391835629</t>
   </si>
   <si>
     <t>EDP SERVICIOS FINANCIEROS ESPANA S 3.75 01/03/2033</t>
   </si>
   <si>
+    <t>2 978.42</t>
+  </si>
+  <si>
     <t>BE6373697216</t>
   </si>
   <si>
     <t>ELIA GROUP SA PERP</t>
   </si>
   <si>
-    <t>4 181.51</t>
+    <t>6 969.18</t>
   </si>
   <si>
     <t>XS3070067072</t>
   </si>
   <si>
     <t>ELISA OYJ 2.875 14/05/2030</t>
   </si>
   <si>
-    <t>2 080.87</t>
+    <t>4 062.65</t>
   </si>
   <si>
     <t>XS1492580516</t>
   </si>
   <si>
     <t>ELM BV FOR SWISS LIFE INSURANCE &amp; PERP</t>
   </si>
   <si>
-    <t>4 043.84</t>
+    <t>9 098.63</t>
   </si>
   <si>
     <t>XS2312746345</t>
   </si>
   <si>
     <t>ENEL SPA NC30 PERP</t>
   </si>
   <si>
-    <t>12 436.64</t>
+    <t>13 361.30</t>
   </si>
   <si>
     <t>FR001400KHG0</t>
   </si>
   <si>
     <t>ENGIE SA 3.875 06/01/2031</t>
   </si>
   <si>
-    <t>11 072.95</t>
+    <t>12 559.25</t>
   </si>
   <si>
     <t>FR0014016Z94</t>
   </si>
   <si>
     <t>ENGIE SA PERP</t>
   </si>
   <si>
-    <t>4 107.73</t>
+    <t>5 784.36</t>
   </si>
   <si>
     <t>AT0000A3RNZ8</t>
   </si>
   <si>
     <t>ERSTE GROUP BANK AG 21/04/2036</t>
   </si>
   <si>
+    <t>7 890.41</t>
+  </si>
+  <si>
     <t>FR001400RX89</t>
   </si>
   <si>
     <t>ESSILORLUXOTTICA SA 3 05/03/2032</t>
   </si>
   <si>
-    <t>5 983.56</t>
+    <t>7 298.63</t>
   </si>
   <si>
     <t>FR0014017VR8</t>
   </si>
   <si>
     <t>EURAZEO SE 4.625 17/04/2031</t>
   </si>
   <si>
-    <t>3 649.32</t>
+    <t>5 169.86</t>
   </si>
   <si>
     <t>XS3386670270</t>
   </si>
   <si>
     <t>EUROBANK SA 25/05/2032</t>
   </si>
   <si>
+    <t>2 860.07</t>
+  </si>
+  <si>
     <t>DE000A4DFWV3</t>
   </si>
   <si>
     <t>EVONIK INDUSTRIES AG 09/09/2055</t>
   </si>
   <si>
-    <t>18 723.29</t>
+    <t>1 047.95</t>
   </si>
   <si>
     <t>XS2982065018</t>
   </si>
   <si>
     <t>EXPERIAN PLC 3.51 15/12/2033</t>
   </si>
   <si>
-    <t>4 604.35</t>
+    <t>5 142.87</t>
   </si>
   <si>
     <t>XS3003232272</t>
   </si>
   <si>
     <t>FASTIGHETS AB BALDER 4 19/02/2032</t>
   </si>
   <si>
-    <t>6 904.11</t>
+    <t>8 219.18</t>
   </si>
   <si>
     <t>XS3299544711</t>
   </si>
   <si>
     <t>FORD MOTOR CREDIT COMPANY LLC 3.305 17/05/2029</t>
   </si>
   <si>
-    <t>1 140.90</t>
+    <t>2 408.58</t>
   </si>
   <si>
     <t>XS3350929454</t>
   </si>
   <si>
     <t>GOLDMAN SACHS GROUP INC/THE 22/04/2036</t>
   </si>
   <si>
-    <t>2 402.76</t>
+    <t>3 520.33</t>
   </si>
   <si>
     <t>XS3319131119</t>
   </si>
   <si>
     <t>HENKEL AG &amp; CO KGAA 3.625 02/04/2031</t>
   </si>
   <si>
-    <t>5 631.16</t>
+    <t>7 418.84</t>
   </si>
   <si>
     <t>XS2385390724</t>
   </si>
   <si>
     <t>HOLDING DINFRASTRUCTURES DES METIE 0.625 16/09/2028</t>
   </si>
   <si>
-    <t>3 128.42</t>
+    <t>3 368.15</t>
   </si>
   <si>
     <t>DE000A383PT8</t>
   </si>
   <si>
     <t>HOWOGE WOHNUNGSBAU GMBH 3.875 05/06/2030</t>
   </si>
   <si>
-    <t>42 508.22</t>
+    <t>2 218.84</t>
   </si>
   <si>
     <t>XS3224600232</t>
   </si>
   <si>
     <t>IBERDROLA FINANZAS SAU PERP</t>
   </si>
   <si>
-    <t>45 523.97</t>
+    <t>49 839.04</t>
+  </si>
+  <si>
+    <t>FR0014018J01</t>
+  </si>
+  <si>
+    <t>ICADE 4.375 22/05/2035</t>
+  </si>
+  <si>
+    <t>2 373.29</t>
   </si>
   <si>
     <t>FR001400ZRC6</t>
   </si>
   <si>
-    <t>ICADE 4.375 22/05/2035</t>
-[...5 lines deleted...]
-    <t>FR0014018J01</t>
+    <t>2 768.84</t>
   </si>
   <si>
     <t>XS3190744907</t>
   </si>
   <si>
     <t>IDS FINANCING PLC 3.25 01/01/2029</t>
   </si>
   <si>
-    <t>11 412.04</t>
+    <t>12 339.85</t>
   </si>
   <si>
     <t>FR00140141X5</t>
   </si>
   <si>
     <t>IMERYS S.A. 4 21/11/2032</t>
   </si>
   <si>
-    <t>10 684.93</t>
+    <t>11 780.82</t>
   </si>
   <si>
     <t>XS3324619231</t>
   </si>
   <si>
     <t>INFORMA PLC 3.75 29/04/2032</t>
   </si>
   <si>
-    <t>2 430.00</t>
+    <t>3 780.00</t>
   </si>
   <si>
     <t>XS2244936659</t>
   </si>
   <si>
     <t>INFRASTRUTTURE WIRELESS ITALIANE S 1.625 21/10/2028</t>
   </si>
   <si>
-    <t>7 043.15</t>
+    <t>7 666.44</t>
   </si>
   <si>
     <t>XS3153087559</t>
   </si>
   <si>
     <t>ING GROEP NV 20/08/2037</t>
   </si>
   <si>
-    <t>45 863.01</t>
+    <t>49 047.95</t>
   </si>
   <si>
     <t>XS2886191589</t>
   </si>
   <si>
     <t>ING GROEP NV 26/08/2035</t>
   </si>
   <si>
-    <t>22 984.93</t>
+    <t>24 615.07</t>
   </si>
   <si>
     <t>XS3032046016</t>
   </si>
   <si>
     <t>INVESTOR AB 3.5 31/03/2034</t>
   </si>
   <si>
-    <t>3 490.41</t>
+    <t>4 564.38</t>
   </si>
   <si>
     <t>XS2977890313</t>
   </si>
   <si>
     <t>IREN SPA PERP</t>
   </si>
   <si>
-    <t>2 071.23</t>
+    <t>3 057.53</t>
   </si>
   <si>
     <t>XS2957380228</t>
   </si>
   <si>
     <t>JOHNSON CONTROLS INTERNATIONAL PLC 3.125 11/12/2033</t>
   </si>
   <si>
-    <t>5 199.06</t>
+    <t>5 793.24</t>
   </si>
   <si>
     <t>XS3300349639</t>
   </si>
   <si>
     <t>JPMORGAN CHASE &amp; CO 18/02/2032</t>
   </si>
   <si>
-    <t>12 531.63</t>
+    <t>14 896.09</t>
   </si>
   <si>
     <t>BE0002990712</t>
   </si>
   <si>
     <t>KBC GROEP NV 17/04/2035</t>
   </si>
   <si>
-    <t>4 372.60</t>
+    <t>6 194.52</t>
   </si>
   <si>
     <t>BE0390152180</t>
   </si>
   <si>
     <t>KBC GROEP NV PERP</t>
   </si>
   <si>
-    <t>8 116.44</t>
+    <t>10 171.23</t>
+  </si>
+  <si>
+    <t>BE6374729836</t>
+  </si>
+  <si>
+    <t>KBC INSURANCE NV 4.25 11/06/2036</t>
+  </si>
+  <si>
+    <t>1 210.96</t>
   </si>
   <si>
     <t>FR0013300605</t>
   </si>
   <si>
     <t>KLEPIERRE SA 1.625 13/12/2032</t>
   </si>
   <si>
-    <t>4 621.23</t>
+    <t>5 155.48</t>
   </si>
   <si>
     <t>FR001400NDQ2</t>
   </si>
   <si>
     <t>KLEPIERRE SA 3.875 23/09/2033</t>
   </si>
   <si>
-    <t>16 179.45</t>
+    <t>17 453.42</t>
   </si>
   <si>
     <t>XS2229470146</t>
   </si>
   <si>
     <t>KONINKLIJKE KPN NV 0.875 14/12/2032</t>
   </si>
   <si>
-    <t>6 597.26</t>
+    <t>7 364.38</t>
   </si>
   <si>
     <t>FR0014018T74</t>
   </si>
   <si>
     <t>LA BANQUE POSTALE 03/06/2034</t>
   </si>
   <si>
+    <t>3 682.19</t>
+  </si>
+  <si>
     <t>XS3069338336</t>
   </si>
   <si>
     <t>LLOYDS BANKING GROUP PLC 09/05/2035</t>
   </si>
   <si>
-    <t>1 051.40</t>
+    <t>1 860.16</t>
   </si>
   <si>
     <t>XS2815980664</t>
   </si>
   <si>
     <t>LLOYDS BANKING GROUP PLC 14/05/2032</t>
   </si>
   <si>
-    <t>1 085.74</t>
+    <t>2 119.78</t>
   </si>
   <si>
     <t>XS2679904685</t>
   </si>
   <si>
     <t>LSEG NETHERLANDS BV 4.231 29/09/2030</t>
   </si>
   <si>
-    <t>30 242.49</t>
+    <t>32 681.40</t>
   </si>
   <si>
     <t>FR001400ZEB6</t>
   </si>
   <si>
     <t>LVMH MOET HENNESSY LOUIS VUITTON S 3 07/03/2032</t>
   </si>
   <si>
-    <t>12 435.62</t>
+    <t>15 230.14</t>
   </si>
   <si>
     <t>XS3238400165</t>
   </si>
   <si>
     <t>MAGNUM ICC FINANCE BV 3.25 26/11/2031</t>
   </si>
   <si>
-    <t>6 767.12</t>
+    <t>7 479.45</t>
   </si>
   <si>
     <t>XS3238212164</t>
   </si>
   <si>
     <t>MAGNUM ICC FINANCE BV 3.75 26/11/2034</t>
   </si>
   <si>
-    <t>10 716.78</t>
+    <t>11 844.86</t>
   </si>
   <si>
     <t>XS3320665444</t>
   </si>
   <si>
     <t>MAPLE PARENT HOLDINGS CORP 4.728 26/03/2035</t>
   </si>
   <si>
-    <t>6 474.12</t>
+    <t>8 323.87</t>
   </si>
   <si>
     <t>XS2023644540</t>
   </si>
   <si>
     <t>MERCK FINANCIAL SERVICES GMBH 0.875 05/07/2031</t>
   </si>
   <si>
-    <t>4 003.42</t>
+    <t>4 243.15</t>
   </si>
   <si>
     <t>XS3223939466</t>
   </si>
   <si>
     <t>MERCK KGAA 24/11/2055</t>
   </si>
   <si>
-    <t>22 602.74</t>
+    <t>27 123.29</t>
   </si>
   <si>
     <t>XS3293638568</t>
   </si>
   <si>
     <t>MIZUHO FINANCIAL GROUP INC 16/05/2032</t>
   </si>
   <si>
-    <t>2 170.58</t>
+    <t>4 455.39</t>
   </si>
   <si>
     <t>XS2790333889</t>
   </si>
   <si>
     <t>MORGAN STANLEY 21/03/2035</t>
   </si>
   <si>
-    <t>13 815.41</t>
+    <t>17 499.52</t>
   </si>
   <si>
     <t>XS3281048499</t>
   </si>
   <si>
     <t>MORGAN STANLEY 23/01/2032</t>
   </si>
   <si>
-    <t>3 670.32</t>
+    <t>4 226.43</t>
   </si>
   <si>
     <t>XS3086253039</t>
   </si>
   <si>
     <t>NATIONAL GRID NORTH AMERICA INC 3.15 03/06/2030</t>
   </si>
   <si>
+    <t>1 087.40</t>
+  </si>
+  <si>
     <t>XS2388449758</t>
   </si>
   <si>
     <t>NATIONALE NEDERLANDEN BANK N V 0.5 21/09/2028</t>
   </si>
   <si>
-    <t>5 260.27</t>
+    <t>5 671.23</t>
   </si>
   <si>
     <t>XS3059437460</t>
   </si>
   <si>
     <t>NATIONWIDE BUILDING SOCIETY 30/07/2035</t>
   </si>
   <si>
-    <t>33 863.01</t>
+    <t>36 054.79</t>
   </si>
   <si>
     <t>XS2898838516</t>
   </si>
   <si>
     <t>NATWEST GROUP PLC 12/09/2032</t>
   </si>
   <si>
-    <t>34 287.19</t>
+    <t>36 874.90</t>
   </si>
   <si>
     <t>XS3009472989</t>
   </si>
   <si>
     <t>NATWEST GROUP PLC 25/02/2035</t>
   </si>
   <si>
-    <t>9 088.20</t>
+    <t>10 924.20</t>
   </si>
   <si>
     <t>XS3303513066</t>
   </si>
   <si>
     <t>NETWORK FINANCE COMPANY PTY LTD 3.5 05/09/2033</t>
   </si>
   <si>
+    <t>4 257.53</t>
+  </si>
+  <si>
     <t>XS2602037629</t>
   </si>
   <si>
     <t>NN GROUP NV PERP</t>
   </si>
   <si>
-    <t>8 119.81</t>
-[...8 lines deleted...]
-    <t>35 082.19</t>
+    <t>10 053.10</t>
+  </si>
+  <si>
+    <t>XS3406830052</t>
+  </si>
+  <si>
+    <t>NORDEA BANK ABP 16/06/2036</t>
   </si>
   <si>
     <t>XS3100081507</t>
   </si>
   <si>
     <t>NTT FINANCE CORP 3.678 16/07/2033</t>
   </si>
   <si>
-    <t>15 915.86</t>
+    <t>16 901.37</t>
   </si>
   <si>
     <t>XS2776001377</t>
   </si>
   <si>
     <t>OMNICOM FINANCE HOLDINGS PLC 3.7 06/03/2032</t>
   </si>
   <si>
-    <t>6 386.30</t>
+    <t>7 805.48</t>
   </si>
   <si>
     <t>XS3284416917</t>
   </si>
   <si>
     <t>OP CORPORATE BANK PLC 30/01/2032</t>
   </si>
   <si>
-    <t>19 744.86</t>
+    <t>22 904.04</t>
   </si>
   <si>
     <t>FR001400GDJ1</t>
   </si>
   <si>
     <t>ORANGE SA PERP</t>
   </si>
   <si>
-    <t>2 768.49</t>
+    <t>3 946.58</t>
   </si>
   <si>
     <t>XS2901491261</t>
   </si>
   <si>
     <t>P3 GROUP SARL 4 19/04/2032</t>
   </si>
   <si>
-    <t>4 048.00</t>
+    <t>5 808.00</t>
   </si>
   <si>
     <t>XS3296830444</t>
   </si>
   <si>
     <t>POWSZECHNA KASA OSZCZEDNOSCI BANK 06/05/2030</t>
   </si>
   <si>
-    <t>1 737.02</t>
+    <t>2 934.97</t>
   </si>
   <si>
     <t>XS3013011203</t>
   </si>
   <si>
     <t>PPG INDUSTRIES INC 3.25 04/03/2032</t>
   </si>
   <si>
-    <t>3 833.75</t>
+    <t>4 667.18</t>
   </si>
   <si>
     <t>XS2810794680</t>
   </si>
   <si>
     <t>PROLOGIS EURO FINANCE LLC 4 05/05/2034</t>
   </si>
   <si>
-    <t>1 972.60</t>
+    <t>3 287.67</t>
   </si>
   <si>
     <t>BE0002830116</t>
   </si>
   <si>
     <t>PROXIMUS NV 0.75 17/11/2036</t>
   </si>
   <si>
-    <t>3 271.23</t>
+    <t>3 600.00</t>
   </si>
   <si>
     <t>FR0014010CI2</t>
   </si>
   <si>
     <t>PUBLICIS GROUPE SA 3.375 12/06/2032</t>
   </si>
   <si>
-    <t>29 709.25</t>
-[...1 lines deleted...]
-  <si>
     <t>CH1353015048</t>
   </si>
   <si>
     <t>RAIFFEISEN SCHWEIZ GENOSSENSCHAFT 03/09/2032</t>
   </si>
   <si>
-    <t>23 133.11</t>
-[...8 lines deleted...]
-    <t>4 284.25</t>
+    <t>24 821.65</t>
+  </si>
+  <si>
+    <t>FR00140193X6</t>
+  </si>
+  <si>
+    <t>RCI BANQUE SA 4 19/08/2031</t>
   </si>
   <si>
     <t>XS2744299335</t>
   </si>
   <si>
     <t>RED ELECTRICA FINANCIACIONES SAU 3 17/01/2034</t>
   </si>
   <si>
-    <t>9 073.97</t>
+    <t>10 389.04</t>
   </si>
   <si>
     <t>XS2838500218</t>
   </si>
   <si>
     <t>REDEIA CORPORACION SA 3.375 09/07/2032</t>
   </si>
   <si>
-    <t>12 205.48</t>
+    <t>12 945.21</t>
   </si>
   <si>
     <t>XS3348120653</t>
   </si>
   <si>
     <t>REDEIA CORPORACION SA PERP</t>
   </si>
   <si>
-    <t>2 277.40</t>
+    <t>3 476.03</t>
   </si>
   <si>
     <t>XS2779010300</t>
   </si>
   <si>
     <t>RELX FINANCE BV 3.375 20/03/2033</t>
   </si>
   <si>
-    <t>7 020.37</t>
+    <t>8 867.84</t>
   </si>
   <si>
     <t>FR001400U3P1</t>
   </si>
   <si>
     <t>ROQUETTE FRERES SA 3.774 25/11/2031</t>
   </si>
   <si>
-    <t>13 824.21</t>
+    <t>15 271.78</t>
   </si>
   <si>
     <t>XS3308054124</t>
   </si>
   <si>
     <t>ROYAL SCHIPHOL GROUP NV 3.625 20/11/2035</t>
   </si>
   <si>
-    <t>3 019.18</t>
+    <t>3 813.70</t>
   </si>
   <si>
     <t>FR001400J150</t>
   </si>
   <si>
     <t>RTE RESEAU DE TRANSPORT D ELECTRIC 3.75 04/07/2035</t>
   </si>
   <si>
-    <t>41 301.37</t>
+    <t>43 767.12</t>
   </si>
   <si>
     <t>XS3304304945</t>
   </si>
   <si>
     <t>SAGE GROUP PLC 3.821 25/02/2033</t>
   </si>
   <si>
-    <t>5 223.36</t>
+    <t>6 278.58</t>
   </si>
   <si>
     <t>XS3393869279</t>
   </si>
   <si>
     <t>SAP SE 3.25 03/06/2031</t>
   </si>
   <si>
+    <t>1 869.86</t>
+  </si>
+  <si>
     <t>XS2894895684</t>
   </si>
   <si>
     <t>SCOTTISH HYDRO ELECTRIC TRANSMISSI 3.375 04/09/2032</t>
   </si>
   <si>
-    <t>12 949.74</t>
+    <t>13 898.43</t>
   </si>
   <si>
     <t>XS3310387256</t>
   </si>
   <si>
     <t>SELP FINANCE SARL 3.875 21/04/2031</t>
   </si>
   <si>
-    <t>1 401.37</t>
-[...8 lines deleted...]
-    <t>3 425.75</t>
+    <t>2 038.36</t>
   </si>
   <si>
     <t>FR0014014A53</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA 20/11/2035</t>
   </si>
   <si>
-    <t>8 323.29</t>
+    <t>9 172.60</t>
   </si>
   <si>
     <t>XS3317460619</t>
   </si>
   <si>
     <t>SOFTBANK CORP 3.936 30/06/2032</t>
   </si>
   <si>
-    <t>2 489.71</t>
+    <t>3 527.09</t>
   </si>
   <si>
     <t>XS3027988263</t>
   </si>
   <si>
     <t>SSE PLC 3.5 18/03/2032</t>
   </si>
   <si>
-    <t>4 121.18</t>
+    <t>5 177.89</t>
   </si>
   <si>
     <t>XS2439704318</t>
   </si>
   <si>
     <t>SSE PLC PERP</t>
   </si>
   <si>
-    <t>4 339.73</t>
+    <t>6 312.33</t>
+  </si>
+  <si>
+    <t>XS3310370955</t>
   </si>
   <si>
     <t>XS2726853554</t>
   </si>
   <si>
     <t>STATKRAFT AS 3.125 13/12/2031</t>
   </si>
   <si>
-    <t>6 635.62</t>
+    <t>7 402.74</t>
   </si>
   <si>
     <t>XS2768793676</t>
   </si>
   <si>
     <t>STATNETT SF 3.375 26/02/2036</t>
   </si>
   <si>
-    <t>7 249.32</t>
+    <t>8 728.77</t>
   </si>
   <si>
     <t>XS3307413842</t>
   </si>
   <si>
     <t>STELLANTIS NV PERP</t>
   </si>
   <si>
-    <t>10 958.90</t>
+    <t>1 095.89</t>
   </si>
   <si>
     <t>XS3326547992</t>
   </si>
   <si>
     <t>SWISS RE SUBORDINATED FINANCE PLC 22/04/2037</t>
   </si>
   <si>
-    <t>3 617.30</t>
+    <t>5 299.77</t>
   </si>
   <si>
     <t>XS3324584260</t>
   </si>
   <si>
     <t>SYDNEY AIRPORT FINANCE COMPANY PTY 3.965 28/04/2034</t>
   </si>
   <si>
-    <t>2 608.54</t>
+    <t>4 018.55</t>
   </si>
   <si>
     <t>XS2314267449</t>
   </si>
   <si>
     <t>TELE2 AB 0.75 23/03/2031</t>
   </si>
   <si>
-    <t>1 050.00</t>
+    <t>1 337.67</t>
   </si>
   <si>
     <t>XS2623868994</t>
   </si>
   <si>
     <t>TELE2 AB 3.75 22/11/2029</t>
   </si>
   <si>
-    <t>10 185.00</t>
+    <t>11 235.00</t>
   </si>
   <si>
     <t>XS2589828941</t>
   </si>
   <si>
     <t>TELIA COMPANY AB 3.625 22/02/2032</t>
   </si>
   <si>
-    <t>7 091.10</t>
+    <t>8 481.51</t>
   </si>
   <si>
     <t>XS3166363906</t>
   </si>
   <si>
     <t>TELSTRA GROUP LTD 3.375 02/03/2035</t>
   </si>
   <si>
-    <t>12 168.49</t>
+    <t>14 757.53</t>
   </si>
   <si>
     <t>XS3128477521</t>
   </si>
   <si>
     <t>TERNA RETE ELETTRICA NAZIONALE SPA 3 22/07/2031</t>
   </si>
   <si>
-    <t>22 146.58</t>
+    <t>23 543.84</t>
   </si>
   <si>
     <t>XS2798269069</t>
   </si>
   <si>
     <t>TERNA RETE ELETTRICA NAZIONALE SPA PERP</t>
   </si>
   <si>
-    <t>2 810.96</t>
+    <t>3 852.05</t>
   </si>
   <si>
     <t>XS3281650823</t>
   </si>
   <si>
-    <t>6 565.97</t>
+    <t>7 642.36</t>
   </si>
   <si>
     <t>FR001400L263</t>
   </si>
   <si>
     <t>THALES SA 4.25 18/10/2031</t>
   </si>
   <si>
-    <t>18 665.07</t>
+    <t>20 295.21</t>
   </si>
   <si>
     <t>XS3298843924</t>
   </si>
   <si>
     <t>T-MOBILE USA INC 3.625 19/02/2035</t>
   </si>
   <si>
-    <t>12 920.39</t>
+    <t>15 381.42</t>
   </si>
   <si>
     <t>XS2980851351</t>
   </si>
   <si>
     <t>TORONTO-DOMINION BANK/THE 23/01/2036</t>
   </si>
   <si>
-    <t>14 399.36</t>
+    <t>16 581.08</t>
   </si>
   <si>
     <t>XS2614623978</t>
   </si>
   <si>
     <t>TRANSURBAN FINANCE COMPANY PTY LTD 4.225 26/04/2033</t>
   </si>
   <si>
-    <t>4 965.82</t>
+    <t>7 512.40</t>
   </si>
   <si>
     <t>CH1305916897</t>
   </si>
   <si>
     <t>UBS GROUP AG 09/06/2033</t>
   </si>
   <si>
-    <t>27 787.81</t>
+    <t>1 157.83</t>
   </si>
   <si>
     <t>FR001400SIL1</t>
   </si>
   <si>
     <t>UNIBAIL-RODAMCO-WESTFIELD SE 3.875 11/09/2034</t>
   </si>
   <si>
-    <t>16 943.84</t>
-[...8 lines deleted...]
-    <t>3 462.23</t>
+    <t>18 217.81</t>
+  </si>
+  <si>
+    <t>IT0005710055</t>
+  </si>
+  <si>
+    <t>UNICREDIT SPA 19/05/2036</t>
+  </si>
+  <si>
+    <t>2 921.13</t>
   </si>
   <si>
     <t>XS2496289138</t>
   </si>
   <si>
     <t>UNIVERSAL MUSIC GROUP NV 3.75 30/06/2032</t>
   </si>
   <si>
-    <t>35 316.37</t>
+    <t>37 399.93</t>
   </si>
   <si>
     <t>FR001400UHP0</t>
   </si>
   <si>
     <t>VEOLIA ENVIRONNEMENT SA 2.974 10/01/2031</t>
   </si>
   <si>
-    <t>7 088.71</t>
+    <t>8 066.47</t>
   </si>
   <si>
     <t>FR0014017P12</t>
   </si>
   <si>
     <t>VEOLIA ENVIRONNEMENT SA 3.69 10/04/2031</t>
   </si>
   <si>
-    <t>1 668.08</t>
+    <t>2 274.66</t>
   </si>
   <si>
     <t>FR00140007L3</t>
   </si>
   <si>
     <t>VEOLIA ENVIRONNEMENT SA NC8.5 PERP</t>
   </si>
   <si>
-    <t>2 773.97</t>
+    <t>4 006.85</t>
   </si>
   <si>
     <t>XS3310548105</t>
   </si>
   <si>
     <t>VESTAS WIND SYSTEMS A/S 3.75 15/06/2033</t>
   </si>
   <si>
-    <t>3 453.90</t>
-[...1 lines deleted...]
-  <si>
     <t>DE000A3MP4V7</t>
   </si>
   <si>
     <t>VONOVIA SE 0.75 01/09/2032</t>
   </si>
   <si>
-    <t>6 238.36</t>
+    <t>6 690.41</t>
   </si>
   <si>
     <t>XS2198580271</t>
   </si>
   <si>
     <t>WOLTERS KLUWER NV 0.75 03/07/2030</t>
   </si>
   <si>
-    <t>7 594.52</t>
+    <t>8 046.58</t>
   </si>
   <si>
     <t>XS2592516210</t>
   </si>
   <si>
     <t>WOLTERS KLUWER NV 3.75 03/04/2031</t>
   </si>
   <si>
-    <t>1 273.97</t>
-[...8 lines deleted...]
-    <t>18 382.42</t>
+    <t>1 684.93</t>
+  </si>
+  <si>
+    <t>CH1515238637</t>
+  </si>
+  <si>
+    <t>ZUERCHER KANTONALBANK 17/06/2032</t>
   </si>
   <si>
     <t>CDS-00108779</t>
   </si>
   <si>
     <t>PAR20260409050213052</t>
-  </si>
-[...1 lines deleted...]
-    <t>-34 833.33</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -2061,9611 +2067,9561 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:N4"/>
+  <dimension ref="A1:Z4"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="C4" sqref="C4"/>
+      <selection activeCell="B4" sqref="B4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="11.711" bestFit="true" customWidth="true" style="0"/>
-[...4 lines deleted...]
-    <col min="9" max="9" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="9.283" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="9.10" bestFit="true" style="0"/>
     <col min="13" max="13" width="9.10" bestFit="true" style="0"/>
     <col min="14" max="14" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:14">
+    <row r="1" spans="1:26">
       <c r="A1" t="s">
+        <v>1</v>
+      </c>
+      <c r="B1" t="s">
+        <v>2</v>
+      </c>
+      <c r="C1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D1" t="s">
+        <v>4</v>
+      </c>
+      <c r="E1" t="s">
+        <v>5</v>
+      </c>
+      <c r="F1" t="s">
+        <v>4</v>
+      </c>
+      <c r="G1" t="s">
+        <v>5</v>
+      </c>
+      <c r="H1" t="s">
+        <v>4</v>
+      </c>
+      <c r="Z1" t="s">
         <v>0</v>
       </c>
-      <c r="B1" t="s">
-[...24 lines deleted...]
-    <row r="2" spans="1:14">
+    </row>
+    <row r="2" spans="1:26">
       <c r="A2" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2" s="1">
+        <v>65867.3721</v>
+      </c>
+      <c r="C2">
+        <v>1483.53</v>
+      </c>
+      <c r="D2" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2">
+        <v>97716845.26</v>
+      </c>
+      <c r="F2" t="s">
+        <v>8</v>
+      </c>
+      <c r="G2">
+        <v>97716845.26</v>
+      </c>
+      <c r="H2" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z2" t="s">
         <v>6</v>
       </c>
-      <c r="B2" t="s">
-[...24 lines deleted...]
-    <row r="3" spans="1:14">
+    </row>
+    <row r="3" spans="1:26">
       <c r="A3" t="s">
+        <v>10</v>
+      </c>
+      <c r="B3" s="1">
+        <v>519988.5635</v>
+      </c>
+      <c r="C3">
+        <v>101.53</v>
+      </c>
+      <c r="D3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E3">
+        <v>52796168.84</v>
+      </c>
+      <c r="F3" t="s">
+        <v>8</v>
+      </c>
+      <c r="G3">
+        <v>52796168.84</v>
+      </c>
+      <c r="H3" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z3" t="s">
         <v>9</v>
       </c>
-      <c r="B3" t="s">
-[...24 lines deleted...]
-    <row r="4" spans="1:14">
+    </row>
+    <row r="4" spans="1:26">
       <c r="A4" t="s">
+        <v>12</v>
+      </c>
+      <c r="B4" s="1">
+        <v>10.0</v>
+      </c>
+      <c r="C4">
+        <v>101.43</v>
+      </c>
+      <c r="D4" t="s">
+        <v>8</v>
+      </c>
+      <c r="E4">
+        <v>1014.38</v>
+      </c>
+      <c r="F4" t="s">
+        <v>8</v>
+      </c>
+      <c r="G4">
+        <v>1014.38</v>
+      </c>
+      <c r="H4" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z4" t="s">
         <v>11</v>
-      </c>
-[...22 lines deleted...]
-        <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P188"/>
+  <dimension ref="A1:Z187"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O188" sqref="O188"/>
+      <selection activeCell="N187" sqref="N187"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
-    <row r="1" spans="1:16">
+    <row r="1" spans="1:26">
       <c r="A1" t="s">
+        <v>14</v>
+      </c>
+      <c r="B1" t="s">
+        <v>15</v>
+      </c>
+      <c r="C1" t="s">
+        <v>16</v>
+      </c>
+      <c r="D1" t="s">
+        <v>17</v>
+      </c>
+      <c r="E1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" t="s">
+        <v>18</v>
+      </c>
+      <c r="G1" t="s">
+        <v>19</v>
+      </c>
+      <c r="H1" t="s">
+        <v>20</v>
+      </c>
+      <c r="I1" t="s">
+        <v>21</v>
+      </c>
+      <c r="J1" t="s">
+        <v>22</v>
+      </c>
+      <c r="K1" t="s">
+        <v>23</v>
+      </c>
+      <c r="L1" t="s">
+        <v>24</v>
+      </c>
+      <c r="M1" t="s">
+        <v>25</v>
+      </c>
+      <c r="N1" t="s">
+        <v>26</v>
+      </c>
+      <c r="O1" t="s">
+        <v>27</v>
+      </c>
+      <c r="Z1" t="s">
         <v>13</v>
       </c>
-      <c r="B1" t="s">
-[...45 lines deleted...]
-    <row r="2" spans="1:16">
+    </row>
+    <row r="2" spans="1:26">
       <c r="A2" t="s">
-        <v>28</v>
-[...1 lines deleted...]
-      <c r="B2" t="s">
         <v>29</v>
       </c>
+      <c r="B2" s="1">
+        <v>4831.0</v>
+      </c>
       <c r="C2" s="1">
-        <v>5781.0</v>
+        <v>1077.41</v>
       </c>
       <c r="D2" s="1">
-        <v>1076.12</v>
-[...8 lines deleted...]
-        <v>1.0</v>
+        <v>1075.8841854688</v>
+      </c>
+      <c r="E2" t="s">
+        <v>8</v>
+      </c>
+      <c r="F2">
+        <v>1.0</v>
+      </c>
+      <c r="G2" s="1">
+        <v>5197596.5</v>
       </c>
       <c r="H2" s="1">
-        <v>6215010.98</v>
+        <v>7371.21</v>
       </c>
       <c r="I2" s="1">
-        <v>6038.74</v>
-[...2 lines deleted...]
-        <v>0.0971637865071</v>
+        <v>0.14181958911201</v>
+      </c>
+      <c r="J2">
+        <v>0.0</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
-      <c r="L2">
+      <c r="L2" s="1">
+        <v>5204967.71</v>
+      </c>
+      <c r="M2" s="1">
+        <v>5204967.71</v>
+      </c>
+      <c r="N2" s="1">
+        <v>3.46</v>
+      </c>
+      <c r="O2">
+        <v>1</v>
+      </c>
+      <c r="Z2" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="3" spans="1:26">
+      <c r="A3" t="s">
+        <v>31</v>
+      </c>
+      <c r="B3" s="1">
+        <v>119.0</v>
+      </c>
+      <c r="C3" s="1">
+        <v>105.83</v>
+      </c>
+      <c r="D3" s="1">
+        <v>105.69</v>
+      </c>
+      <c r="E3" t="s">
+        <v>8</v>
+      </c>
+      <c r="F3">
+        <v>1.0</v>
+      </c>
+      <c r="G3" s="1">
         <v>0.0</v>
       </c>
-      <c r="M2" s="1">
-[...33 lines deleted...]
-      </c>
       <c r="H3" s="1">
+        <v>16660.0</v>
+      </c>
+      <c r="I3" s="1">
+        <v>0</v>
+      </c>
+      <c r="J3">
         <v>0.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>0</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
-      <c r="L3">
+      <c r="L3" s="1">
+        <v>16660.0</v>
+      </c>
+      <c r="M3" s="1">
+        <v>16660.0</v>
+      </c>
+      <c r="N3" s="1">
+        <v>0.01</v>
+      </c>
+      <c r="O3">
+        <v>1</v>
+      </c>
+      <c r="Z3" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="4" spans="1:26">
+      <c r="A4" t="s">
+        <v>33</v>
+      </c>
+      <c r="B4" s="1">
+        <v>-7.0</v>
+      </c>
+      <c r="C4" s="1">
+        <v>114.97</v>
+      </c>
+      <c r="D4" s="1">
+        <v>114.57</v>
+      </c>
+      <c r="E4" t="s">
+        <v>8</v>
+      </c>
+      <c r="F4">
+        <v>1.0</v>
+      </c>
+      <c r="G4" s="1">
         <v>0.0</v>
       </c>
-      <c r="M3" s="1">
-[...5 lines deleted...]
-      <c r="O3" s="1">
+      <c r="H4" s="1">
+        <v>-2800.0</v>
+      </c>
+      <c r="I4" s="1">
+        <v>0</v>
+      </c>
+      <c r="J4">
         <v>0.0</v>
-      </c>
-[...33 lines deleted...]
-        <v>0</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
-      <c r="L4">
+      <c r="L4" s="1">
+        <v>-2800.0</v>
+      </c>
+      <c r="M4" s="1">
+        <v>-2800.0</v>
+      </c>
+      <c r="N4" s="1">
         <v>0.0</v>
       </c>
-      <c r="M4" s="1">
-[...5 lines deleted...]
-      <c r="O4" s="1">
+      <c r="O4">
+        <v>1</v>
+      </c>
+      <c r="Z4" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="5" spans="1:26">
+      <c r="A5" t="s">
+        <v>35</v>
+      </c>
+      <c r="B5" s="1">
+        <v>784000.0</v>
+      </c>
+      <c r="C5" s="1">
+        <v>98.783</v>
+      </c>
+      <c r="D5" s="1">
+        <v>99.3340727</v>
+      </c>
+      <c r="E5" t="s">
+        <v>8</v>
+      </c>
+      <c r="F5">
+        <v>1.0</v>
+      </c>
+      <c r="G5" s="1">
+        <v>778779.13</v>
+      </c>
+      <c r="H5" s="1">
+        <v>-4320.41</v>
+      </c>
+      <c r="I5" s="1">
+        <v>-0.55476704929163</v>
+      </c>
+      <c r="J5">
+        <v>1.44</v>
+      </c>
+      <c r="K5" t="s">
+        <v>36</v>
+      </c>
+      <c r="L5" s="1">
+        <v>774458.72</v>
+      </c>
+      <c r="M5" s="1">
+        <v>785748.86</v>
+      </c>
+      <c r="N5" s="1">
+        <v>0.52</v>
+      </c>
+      <c r="O5">
+        <v>1</v>
+      </c>
+      <c r="Z5" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="6" spans="1:26">
+      <c r="A6" t="s">
+        <v>38</v>
+      </c>
+      <c r="B6" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="C6" s="1">
+        <v>99.75</v>
+      </c>
+      <c r="D6" s="1">
+        <v>99.331</v>
+      </c>
+      <c r="E6" t="s">
+        <v>8</v>
+      </c>
+      <c r="F6">
+        <v>1.0</v>
+      </c>
+      <c r="G6" s="1">
+        <v>496655.0</v>
+      </c>
+      <c r="H6" s="1">
+        <v>2095.0</v>
+      </c>
+      <c r="I6" s="1">
+        <v>0.42182198910713</v>
+      </c>
+      <c r="J6">
+        <v>0.16</v>
+      </c>
+      <c r="K6">
+        <v>794.52</v>
+      </c>
+      <c r="L6" s="1">
+        <v>498750.0</v>
+      </c>
+      <c r="M6" s="1">
+        <v>499544.52</v>
+      </c>
+      <c r="N6" s="1">
+        <v>0.33</v>
+      </c>
+      <c r="O6">
+        <v>1</v>
+      </c>
+      <c r="Z6" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="7" spans="1:26">
+      <c r="A7" t="s">
+        <v>40</v>
+      </c>
+      <c r="B7" s="1">
+        <v>334000.0</v>
+      </c>
+      <c r="C7" s="1">
+        <v>109.233</v>
+      </c>
+      <c r="D7" s="1">
+        <v>102.64317665</v>
+      </c>
+      <c r="E7" t="s">
+        <v>8</v>
+      </c>
+      <c r="F7">
+        <v>1.0</v>
+      </c>
+      <c r="G7" s="1">
+        <v>342828.21</v>
+      </c>
+      <c r="H7" s="1">
+        <v>22010.01</v>
+      </c>
+      <c r="I7" s="1">
+        <v>6.420128028554</v>
+      </c>
+      <c r="J7">
+        <v>3.61</v>
+      </c>
+      <c r="K7" t="s">
+        <v>41</v>
+      </c>
+      <c r="L7" s="1">
+        <v>364838.22</v>
+      </c>
+      <c r="M7" s="1">
+        <v>376882.81</v>
+      </c>
+      <c r="N7" s="1">
+        <v>0.25</v>
+      </c>
+      <c r="O7">
+        <v>1</v>
+      </c>
+      <c r="Z7" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="8" spans="1:26">
+      <c r="A8" t="s">
+        <v>43</v>
+      </c>
+      <c r="B8" s="1">
+        <v>1000000.0</v>
+      </c>
+      <c r="C8" s="1">
+        <v>100.873</v>
+      </c>
+      <c r="D8" s="1">
+        <v>99.847</v>
+      </c>
+      <c r="E8" t="s">
+        <v>8</v>
+      </c>
+      <c r="F8">
+        <v>1.0</v>
+      </c>
+      <c r="G8" s="1">
+        <v>998470.0</v>
+      </c>
+      <c r="H8" s="1">
+        <v>10260.0</v>
+      </c>
+      <c r="I8" s="1">
+        <v>1.0275721854437</v>
+      </c>
+      <c r="J8">
+        <v>0.28</v>
+      </c>
+      <c r="K8" t="s">
+        <v>44</v>
+      </c>
+      <c r="L8" s="1">
+        <v>1008730.0</v>
+      </c>
+      <c r="M8" s="1">
+        <v>1011510.82</v>
+      </c>
+      <c r="N8" s="1">
+        <v>0.67</v>
+      </c>
+      <c r="O8">
+        <v>1</v>
+      </c>
+      <c r="Z8" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="9" spans="1:26">
+      <c r="A9" t="s">
+        <v>46</v>
+      </c>
+      <c r="B9" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="C9" s="1">
+        <v>97.726</v>
+      </c>
+      <c r="D9" s="1">
+        <v>85.8945975</v>
+      </c>
+      <c r="E9" t="s">
+        <v>8</v>
+      </c>
+      <c r="F9">
+        <v>1.0</v>
+      </c>
+      <c r="G9" s="1">
+        <v>343578.39</v>
+      </c>
+      <c r="H9" s="1">
+        <v>47325.61</v>
+      </c>
+      <c r="I9" s="1">
+        <v>13.774326726428</v>
+      </c>
+      <c r="J9">
+        <v>0.15</v>
+      </c>
+      <c r="K9">
+        <v>594.52</v>
+      </c>
+      <c r="L9" s="1">
+        <v>390904.0</v>
+      </c>
+      <c r="M9" s="1">
+        <v>391498.52</v>
+      </c>
+      <c r="N9" s="1">
+        <v>0.26</v>
+      </c>
+      <c r="O9">
+        <v>1</v>
+      </c>
+      <c r="Z9" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="10" spans="1:26">
+      <c r="A10" t="s">
+        <v>46</v>
+      </c>
+      <c r="B10" s="1">
+        <v>1000000.0</v>
+      </c>
+      <c r="C10" s="1">
+        <v>101.41</v>
+      </c>
+      <c r="D10" s="1">
+        <v>100.4938</v>
+      </c>
+      <c r="E10" t="s">
+        <v>8</v>
+      </c>
+      <c r="F10">
+        <v>1.0</v>
+      </c>
+      <c r="G10" s="1">
+        <v>1004938.0</v>
+      </c>
+      <c r="H10" s="1">
+        <v>9162.0</v>
+      </c>
+      <c r="I10" s="1">
+        <v>0.91169803510266</v>
+      </c>
+      <c r="J10">
+        <v>3.06</v>
+      </c>
+      <c r="K10" t="s">
+        <v>48</v>
+      </c>
+      <c r="L10" s="1">
+        <v>1014100.0</v>
+      </c>
+      <c r="M10" s="1">
+        <v>1044682.19</v>
+      </c>
+      <c r="N10" s="1">
+        <v>0.69</v>
+      </c>
+      <c r="O10">
+        <v>1</v>
+      </c>
+      <c r="Z10" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="11" spans="1:26">
+      <c r="A11" t="s">
+        <v>50</v>
+      </c>
+      <c r="B11" s="1">
+        <v>1048000.0</v>
+      </c>
+      <c r="C11" s="1">
+        <v>98.591</v>
+      </c>
+      <c r="D11" s="1">
+        <v>99.46317271</v>
+      </c>
+      <c r="E11" t="s">
+        <v>8</v>
+      </c>
+      <c r="F11">
+        <v>1.0</v>
+      </c>
+      <c r="G11" s="1">
+        <v>1042374.05</v>
+      </c>
+      <c r="H11" s="1">
+        <v>-9140.37</v>
+      </c>
+      <c r="I11" s="1">
+        <v>-0.87688004128652</v>
+      </c>
+      <c r="J11">
+        <v>2.1</v>
+      </c>
+      <c r="K11" t="s">
+        <v>51</v>
+      </c>
+      <c r="L11" s="1">
+        <v>1033233.68</v>
+      </c>
+      <c r="M11" s="1">
+        <v>1055198.61</v>
+      </c>
+      <c r="N11" s="1">
+        <v>0.7</v>
+      </c>
+      <c r="O11">
+        <v>1</v>
+      </c>
+      <c r="Z11" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="12" spans="1:26">
+      <c r="A12" t="s">
+        <v>53</v>
+      </c>
+      <c r="B12" s="1">
+        <v>700000.0</v>
+      </c>
+      <c r="C12" s="1">
+        <v>97.219</v>
+      </c>
+      <c r="D12" s="1">
+        <v>99.19042857</v>
+      </c>
+      <c r="E12" t="s">
+        <v>8</v>
+      </c>
+      <c r="F12">
+        <v>1.0</v>
+      </c>
+      <c r="G12" s="1">
+        <v>694333.0</v>
+      </c>
+      <c r="H12" s="1">
+        <v>-13800.0</v>
+      </c>
+      <c r="I12" s="1">
+        <v>-1.9875189570422</v>
+      </c>
+      <c r="J12">
+        <v>0.41</v>
+      </c>
+      <c r="K12" t="s">
+        <v>54</v>
+      </c>
+      <c r="L12" s="1">
+        <v>680533.0</v>
+      </c>
+      <c r="M12" s="1">
+        <v>683409.71</v>
+      </c>
+      <c r="N12" s="1">
+        <v>0.45</v>
+      </c>
+      <c r="O12">
+        <v>1</v>
+      </c>
+      <c r="Z12" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="13" spans="1:26">
+      <c r="A13" t="s">
+        <v>56</v>
+      </c>
+      <c r="B13" s="1">
+        <v>731000.0</v>
+      </c>
+      <c r="C13" s="1">
+        <v>94.155</v>
+      </c>
+      <c r="D13" s="1">
+        <v>93.7499357</v>
+      </c>
+      <c r="E13" t="s">
+        <v>8</v>
+      </c>
+      <c r="F13">
+        <v>1.0</v>
+      </c>
+      <c r="G13" s="1">
+        <v>685312.03</v>
+      </c>
+      <c r="H13" s="1">
+        <v>2961.02</v>
+      </c>
+      <c r="I13" s="1">
+        <v>0.43206887817218</v>
+      </c>
+      <c r="J13">
+        <v>0.51</v>
+      </c>
+      <c r="K13" t="s">
+        <v>57</v>
+      </c>
+      <c r="L13" s="1">
+        <v>688273.05</v>
+      </c>
+      <c r="M13" s="1">
+        <v>691968.1</v>
+      </c>
+      <c r="N13" s="1">
+        <v>0.46</v>
+      </c>
+      <c r="O13">
+        <v>1</v>
+      </c>
+      <c r="Z13" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="14" spans="1:26">
+      <c r="A14" t="s">
+        <v>59</v>
+      </c>
+      <c r="B14" s="1">
+        <v>409000.0</v>
+      </c>
+      <c r="C14" s="1">
+        <v>99.968</v>
+      </c>
+      <c r="D14" s="1">
+        <v>99.646</v>
+      </c>
+      <c r="E14" t="s">
+        <v>8</v>
+      </c>
+      <c r="F14">
+        <v>1.0</v>
+      </c>
+      <c r="G14" s="1">
+        <v>407552.14</v>
+      </c>
+      <c r="H14" s="1">
+        <v>1316.98</v>
+      </c>
+      <c r="I14" s="1">
+        <v>0.32314392951047</v>
+      </c>
+      <c r="J14">
+        <v>0.49</v>
+      </c>
+      <c r="K14" t="s">
+        <v>60</v>
+      </c>
+      <c r="L14" s="1">
+        <v>408869.12</v>
+      </c>
+      <c r="M14" s="1">
+        <v>410872.1</v>
+      </c>
+      <c r="N14" s="1">
+        <v>0.27</v>
+      </c>
+      <c r="O14">
+        <v>1</v>
+      </c>
+      <c r="Z14" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="15" spans="1:26">
+      <c r="A15" t="s">
+        <v>62</v>
+      </c>
+      <c r="B15" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="C15" s="1">
+        <v>101.747</v>
+      </c>
+      <c r="D15" s="1">
+        <v>101.340404</v>
+      </c>
+      <c r="E15" t="s">
+        <v>8</v>
+      </c>
+      <c r="F15">
+        <v>1.0</v>
+      </c>
+      <c r="G15" s="1">
+        <v>506702.02</v>
+      </c>
+      <c r="H15" s="1">
+        <v>2032.98</v>
+      </c>
+      <c r="I15" s="1">
+        <v>0.40121805711373</v>
+      </c>
+      <c r="J15">
+        <v>4.46</v>
+      </c>
+      <c r="K15" t="s">
+        <v>63</v>
+      </c>
+      <c r="L15" s="1">
+        <v>508735.0</v>
+      </c>
+      <c r="M15" s="1">
+        <v>531050.07</v>
+      </c>
+      <c r="N15" s="1">
+        <v>0.35</v>
+      </c>
+      <c r="O15">
+        <v>1</v>
+      </c>
+      <c r="Z15" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="16" spans="1:26">
+      <c r="A16" t="s">
+        <v>65</v>
+      </c>
+      <c r="B16" s="1">
+        <v>1672000.0</v>
+      </c>
+      <c r="C16" s="1">
+        <v>100.312</v>
+      </c>
+      <c r="D16" s="1">
+        <v>99.58</v>
+      </c>
+      <c r="E16" t="s">
+        <v>8</v>
+      </c>
+      <c r="F16">
+        <v>1.0</v>
+      </c>
+      <c r="G16" s="1">
+        <v>1664977.6</v>
+      </c>
+      <c r="H16" s="1">
+        <v>12239.04</v>
+      </c>
+      <c r="I16" s="1">
+        <v>0.73508736694115</v>
+      </c>
+      <c r="J16">
+        <v>0.5</v>
+      </c>
+      <c r="K16" t="s">
+        <v>66</v>
+      </c>
+      <c r="L16" s="1">
+        <v>1677216.64</v>
+      </c>
+      <c r="M16" s="1">
+        <v>1685633.9</v>
+      </c>
+      <c r="N16" s="1">
+        <v>1.12</v>
+      </c>
+      <c r="O16">
+        <v>1</v>
+      </c>
+      <c r="Z16" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="17" spans="1:26">
+      <c r="A17" t="s">
+        <v>68</v>
+      </c>
+      <c r="B17" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="C17" s="1">
+        <v>100.587</v>
+      </c>
+      <c r="D17" s="1">
+        <v>100.61</v>
+      </c>
+      <c r="E17" t="s">
+        <v>8</v>
+      </c>
+      <c r="F17">
+        <v>1.0</v>
+      </c>
+      <c r="G17" s="1">
+        <v>603660.0</v>
+      </c>
+      <c r="H17" s="1">
+        <v>-138.0</v>
+      </c>
+      <c r="I17" s="1">
+        <v>-0.022860550641089</v>
+      </c>
+      <c r="J17">
+        <v>0.42</v>
+      </c>
+      <c r="K17" t="s">
+        <v>69</v>
+      </c>
+      <c r="L17" s="1">
+        <v>603522.0</v>
+      </c>
+      <c r="M17" s="1">
+        <v>606017.34</v>
+      </c>
+      <c r="N17" s="1">
+        <v>0.4</v>
+      </c>
+      <c r="O17">
+        <v>1</v>
+      </c>
+      <c r="Z17" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="18" spans="1:26">
+      <c r="A18" t="s">
+        <v>71</v>
+      </c>
+      <c r="B18" s="1">
+        <v>314000.0</v>
+      </c>
+      <c r="C18" s="1">
+        <v>96.239</v>
+      </c>
+      <c r="D18" s="1">
+        <v>98.6381879</v>
+      </c>
+      <c r="E18" t="s">
+        <v>8</v>
+      </c>
+      <c r="F18">
+        <v>1.0</v>
+      </c>
+      <c r="G18" s="1">
+        <v>309723.91</v>
+      </c>
+      <c r="H18" s="1">
+        <v>-7533.45</v>
+      </c>
+      <c r="I18" s="1">
+        <v>-2.432311409216</v>
+      </c>
+      <c r="J18">
+        <v>2.21</v>
+      </c>
+      <c r="K18" t="s">
+        <v>72</v>
+      </c>
+      <c r="L18" s="1">
+        <v>302190.46</v>
+      </c>
+      <c r="M18" s="1">
+        <v>309115.67</v>
+      </c>
+      <c r="N18" s="1">
+        <v>0.21</v>
+      </c>
+      <c r="O18">
+        <v>1</v>
+      </c>
+      <c r="Z18" t="s">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="19" spans="1:26">
+      <c r="A19" t="s">
+        <v>74</v>
+      </c>
+      <c r="B19" s="1">
+        <v>1500000.0</v>
+      </c>
+      <c r="C19" s="1">
+        <v>98.318</v>
+      </c>
+      <c r="D19" s="1">
+        <v>98.1092</v>
+      </c>
+      <c r="E19" t="s">
+        <v>8</v>
+      </c>
+      <c r="F19">
+        <v>1.0</v>
+      </c>
+      <c r="G19" s="1">
+        <v>1471638.0</v>
+      </c>
+      <c r="H19" s="1">
+        <v>3132.0</v>
+      </c>
+      <c r="I19" s="1">
+        <v>0.2128240776604</v>
+      </c>
+      <c r="J19">
+        <v>0.4</v>
+      </c>
+      <c r="K19" t="s">
+        <v>75</v>
+      </c>
+      <c r="L19" s="1">
+        <v>1474770.0</v>
+      </c>
+      <c r="M19" s="1">
+        <v>1480811.1</v>
+      </c>
+      <c r="N19" s="1">
+        <v>0.98</v>
+      </c>
+      <c r="O19">
+        <v>1</v>
+      </c>
+      <c r="Z19" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="20" spans="1:26">
+      <c r="A20" t="s">
+        <v>77</v>
+      </c>
+      <c r="B20" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="C20" s="1">
+        <v>106.756</v>
+      </c>
+      <c r="D20" s="1">
+        <v>105.55</v>
+      </c>
+      <c r="E20" t="s">
+        <v>8</v>
+      </c>
+      <c r="F20">
+        <v>1.0</v>
+      </c>
+      <c r="G20" s="1">
+        <v>422200.0</v>
+      </c>
+      <c r="H20" s="1">
+        <v>4824.0</v>
+      </c>
+      <c r="I20" s="1">
+        <v>1.1425864519185</v>
+      </c>
+      <c r="J20">
+        <v>3.25</v>
+      </c>
+      <c r="K20" t="s">
+        <v>78</v>
+      </c>
+      <c r="L20" s="1">
+        <v>427024.0</v>
+      </c>
+      <c r="M20" s="1">
+        <v>440019.89</v>
+      </c>
+      <c r="N20" s="1">
+        <v>0.29</v>
+      </c>
+      <c r="O20">
+        <v>1</v>
+      </c>
+      <c r="Z20" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="21" spans="1:26">
+      <c r="A21" t="s">
+        <v>80</v>
+      </c>
+      <c r="B21" s="1">
+        <v>1935000.0</v>
+      </c>
+      <c r="C21" s="1">
+        <v>99.195</v>
+      </c>
+      <c r="D21" s="1">
+        <v>100.91270646</v>
+      </c>
+      <c r="E21" t="s">
+        <v>8</v>
+      </c>
+      <c r="F21">
+        <v>1.0</v>
+      </c>
+      <c r="G21" s="1">
+        <v>1952660.87</v>
+      </c>
+      <c r="H21" s="1">
+        <v>-33237.62</v>
+      </c>
+      <c r="I21" s="1">
+        <v>-1.7021706385707</v>
+      </c>
+      <c r="J21">
+        <v>2.9</v>
+      </c>
+      <c r="K21" t="s">
+        <v>81</v>
+      </c>
+      <c r="L21" s="1">
+        <v>1919423.25</v>
+      </c>
+      <c r="M21" s="1">
+        <v>1975553.84</v>
+      </c>
+      <c r="N21" s="1">
+        <v>1.31</v>
+      </c>
+      <c r="O21">
+        <v>1</v>
+      </c>
+      <c r="Z21" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="22" spans="1:26">
+      <c r="A22" t="s">
+        <v>83</v>
+      </c>
+      <c r="B22" s="1">
+        <v>703000.0</v>
+      </c>
+      <c r="C22" s="1">
+        <v>100.225</v>
+      </c>
+      <c r="D22" s="1">
+        <v>99.658</v>
+      </c>
+      <c r="E22" t="s">
+        <v>8</v>
+      </c>
+      <c r="F22">
+        <v>1.0</v>
+      </c>
+      <c r="G22" s="1">
+        <v>700595.74</v>
+      </c>
+      <c r="H22" s="1">
+        <v>3986.01</v>
+      </c>
+      <c r="I22" s="1">
+        <v>0.56894579461759</v>
+      </c>
+      <c r="J22">
+        <v>0.3</v>
+      </c>
+      <c r="K22" t="s">
+        <v>84</v>
+      </c>
+      <c r="L22" s="1">
+        <v>704581.75</v>
+      </c>
+      <c r="M22" s="1">
+        <v>706717.6</v>
+      </c>
+      <c r="N22" s="1">
+        <v>0.47</v>
+      </c>
+      <c r="O22">
+        <v>1</v>
+      </c>
+      <c r="Z22" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="23" spans="1:26">
+      <c r="A23" t="s">
+        <v>86</v>
+      </c>
+      <c r="B23" s="1">
+        <v>944000.0</v>
+      </c>
+      <c r="C23" s="1">
+        <v>107.048</v>
+      </c>
+      <c r="D23" s="1">
+        <v>104.49157945</v>
+      </c>
+      <c r="E23" t="s">
+        <v>8</v>
+      </c>
+      <c r="F23">
+        <v>1.0</v>
+      </c>
+      <c r="G23" s="1">
+        <v>986400.51</v>
+      </c>
+      <c r="H23" s="1">
+        <v>24132.61</v>
+      </c>
+      <c r="I23" s="1">
+        <v>2.4465325955681</v>
+      </c>
+      <c r="J23">
+        <v>2.8</v>
+      </c>
+      <c r="K23" t="s">
+        <v>87</v>
+      </c>
+      <c r="L23" s="1">
+        <v>1010533.12</v>
+      </c>
+      <c r="M23" s="1">
+        <v>1036965.77</v>
+      </c>
+      <c r="N23" s="1">
+        <v>0.69</v>
+      </c>
+      <c r="O23">
+        <v>1</v>
+      </c>
+      <c r="Z23" t="s">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="24" spans="1:26">
+      <c r="A24" t="s">
+        <v>89</v>
+      </c>
+      <c r="B24" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="C24" s="1">
+        <v>92.198</v>
+      </c>
+      <c r="D24" s="1">
+        <v>91.588784</v>
+      </c>
+      <c r="E24" t="s">
+        <v>8</v>
+      </c>
+      <c r="F24">
+        <v>1.0</v>
+      </c>
+      <c r="G24" s="1">
+        <v>457943.92</v>
+      </c>
+      <c r="H24" s="1">
+        <v>3046.08</v>
+      </c>
+      <c r="I24" s="1">
+        <v>0.66516441576514</v>
+      </c>
+      <c r="J24">
+        <v>0.86</v>
+      </c>
+      <c r="K24" t="s">
+        <v>90</v>
+      </c>
+      <c r="L24" s="1">
+        <v>460990.0</v>
+      </c>
+      <c r="M24" s="1">
+        <v>465291.37</v>
+      </c>
+      <c r="N24" s="1">
+        <v>0.31</v>
+      </c>
+      <c r="O24">
+        <v>1</v>
+      </c>
+      <c r="Z24" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="25" spans="1:26">
+      <c r="A25" t="s">
+        <v>92</v>
+      </c>
+      <c r="B25" s="1">
+        <v>800000.0</v>
+      </c>
+      <c r="C25" s="1">
+        <v>104.103</v>
+      </c>
+      <c r="D25" s="1">
+        <v>105.76</v>
+      </c>
+      <c r="E25" t="s">
+        <v>8</v>
+      </c>
+      <c r="F25">
+        <v>1.0</v>
+      </c>
+      <c r="G25" s="1">
+        <v>846080.0</v>
+      </c>
+      <c r="H25" s="1">
+        <v>-13256.0</v>
+      </c>
+      <c r="I25" s="1">
+        <v>-1.5667549167927</v>
+      </c>
+      <c r="J25">
+        <v>1.82</v>
+      </c>
+      <c r="K25" t="s">
+        <v>93</v>
+      </c>
+      <c r="L25" s="1">
+        <v>832824.0</v>
+      </c>
+      <c r="M25" s="1">
+        <v>847355.51</v>
+      </c>
+      <c r="N25" s="1">
+        <v>0.56</v>
+      </c>
+      <c r="O25">
+        <v>1</v>
+      </c>
+      <c r="Z25" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="26" spans="1:26">
+      <c r="A26" t="s">
+        <v>95</v>
+      </c>
+      <c r="B26" s="1">
+        <v>791000.0</v>
+      </c>
+      <c r="C26" s="1">
+        <v>100.264</v>
+      </c>
+      <c r="D26" s="1">
+        <v>100.07568647</v>
+      </c>
+      <c r="E26" t="s">
+        <v>8</v>
+      </c>
+      <c r="F26">
+        <v>1.0</v>
+      </c>
+      <c r="G26" s="1">
+        <v>791598.68</v>
+      </c>
+      <c r="H26" s="1">
+        <v>1489.56</v>
+      </c>
+      <c r="I26" s="1">
+        <v>0.18817110710695</v>
+      </c>
+      <c r="J26">
+        <v>1.42</v>
+      </c>
+      <c r="K26" t="s">
+        <v>96</v>
+      </c>
+      <c r="L26" s="1">
+        <v>793088.24</v>
+      </c>
+      <c r="M26" s="1">
+        <v>804351.86</v>
+      </c>
+      <c r="N26" s="1">
+        <v>0.53</v>
+      </c>
+      <c r="O26">
+        <v>1</v>
+      </c>
+      <c r="Z26" t="s">
+        <v>94</v>
+      </c>
+    </row>
+    <row r="27" spans="1:26">
+      <c r="A27" t="s">
+        <v>98</v>
+      </c>
+      <c r="B27" s="1">
+        <v>1000000.0</v>
+      </c>
+      <c r="C27" s="1">
+        <v>100.821</v>
+      </c>
+      <c r="D27" s="1">
+        <v>99.834</v>
+      </c>
+      <c r="E27" t="s">
+        <v>8</v>
+      </c>
+      <c r="F27">
+        <v>1.0</v>
+      </c>
+      <c r="G27" s="1">
+        <v>998340.0</v>
+      </c>
+      <c r="H27" s="1">
+        <v>9870.0</v>
+      </c>
+      <c r="I27" s="1">
+        <v>0.98864114429954</v>
+      </c>
+      <c r="J27">
+        <v>0.73</v>
+      </c>
+      <c r="K27" t="s">
+        <v>99</v>
+      </c>
+      <c r="L27" s="1">
+        <v>1008210.0</v>
+      </c>
+      <c r="M27" s="1">
+        <v>1015545.62</v>
+      </c>
+      <c r="N27" s="1">
+        <v>0.67</v>
+      </c>
+      <c r="O27">
+        <v>1</v>
+      </c>
+      <c r="Z27" t="s">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="28" spans="1:26">
+      <c r="A28" t="s">
+        <v>101</v>
+      </c>
+      <c r="B28" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="C28" s="1">
+        <v>107.413</v>
+      </c>
+      <c r="D28" s="1">
+        <v>107.962</v>
+      </c>
+      <c r="E28" t="s">
+        <v>8</v>
+      </c>
+      <c r="F28">
+        <v>1.0</v>
+      </c>
+      <c r="G28" s="1">
+        <v>647772.0</v>
+      </c>
+      <c r="H28" s="1">
+        <v>-3294.0</v>
+      </c>
+      <c r="I28" s="1">
+        <v>-0.5085122543117</v>
+      </c>
+      <c r="J28">
+        <v>0.67</v>
+      </c>
+      <c r="K28" t="s">
+        <v>102</v>
+      </c>
+      <c r="L28" s="1">
+        <v>644478.0</v>
+      </c>
+      <c r="M28" s="1">
+        <v>648472.57</v>
+      </c>
+      <c r="N28" s="1">
+        <v>0.43</v>
+      </c>
+      <c r="O28">
+        <v>1</v>
+      </c>
+      <c r="Z28" t="s">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="29" spans="1:26">
+      <c r="A29" t="s">
+        <v>104</v>
+      </c>
+      <c r="B29" s="1">
+        <v>1700000.0</v>
+      </c>
+      <c r="C29" s="1">
+        <v>89.495</v>
+      </c>
+      <c r="D29" s="1">
+        <v>89.011</v>
+      </c>
+      <c r="E29" t="s">
+        <v>8</v>
+      </c>
+      <c r="F29">
+        <v>1.0</v>
+      </c>
+      <c r="G29" s="1">
+        <v>1513187.0</v>
+      </c>
+      <c r="H29" s="1">
+        <v>8228.0</v>
+      </c>
+      <c r="I29" s="1">
+        <v>0.54375301928975</v>
+      </c>
+      <c r="J29">
+        <v>0.09</v>
+      </c>
+      <c r="K29" t="s">
+        <v>105</v>
+      </c>
+      <c r="L29" s="1">
+        <v>1521415.0</v>
+      </c>
+      <c r="M29" s="1">
+        <v>1523006.11</v>
+      </c>
+      <c r="N29" s="1">
+        <v>1.01</v>
+      </c>
+      <c r="O29">
+        <v>1</v>
+      </c>
+      <c r="Z29" t="s">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="30" spans="1:26">
+      <c r="A30" t="s">
+        <v>107</v>
+      </c>
+      <c r="B30" s="1">
+        <v>846000.0</v>
+      </c>
+      <c r="C30" s="1">
+        <v>100.902</v>
+      </c>
+      <c r="D30" s="1">
+        <v>99.298</v>
+      </c>
+      <c r="E30" t="s">
+        <v>8</v>
+      </c>
+      <c r="F30">
+        <v>1.0</v>
+      </c>
+      <c r="G30" s="1">
+        <v>840061.08</v>
+      </c>
+      <c r="H30" s="1">
+        <v>13569.84</v>
+      </c>
+      <c r="I30" s="1">
+        <v>1.6153396845858</v>
+      </c>
+      <c r="J30">
+        <v>0.88</v>
+      </c>
+      <c r="K30" t="s">
+        <v>108</v>
+      </c>
+      <c r="L30" s="1">
+        <v>853630.92</v>
+      </c>
+      <c r="M30" s="1">
+        <v>861085.57</v>
+      </c>
+      <c r="N30" s="1">
+        <v>0.57</v>
+      </c>
+      <c r="O30">
+        <v>1</v>
+      </c>
+      <c r="Z30" t="s">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="31" spans="1:26">
+      <c r="A31" t="s">
+        <v>110</v>
+      </c>
+      <c r="B31" s="1">
+        <v>133000.0</v>
+      </c>
+      <c r="C31" s="1">
+        <v>102.834</v>
+      </c>
+      <c r="D31" s="1">
+        <v>103.37567669</v>
+      </c>
+      <c r="E31" t="s">
+        <v>8</v>
+      </c>
+      <c r="F31">
+        <v>1.0</v>
+      </c>
+      <c r="G31" s="1">
+        <v>137489.65</v>
+      </c>
+      <c r="H31" s="1">
+        <v>-720.43</v>
+      </c>
+      <c r="I31" s="1">
+        <v>-0.52398853295503</v>
+      </c>
+      <c r="J31">
+        <v>4.14</v>
+      </c>
+      <c r="K31" t="s">
+        <v>111</v>
+      </c>
+      <c r="L31" s="1">
+        <v>136769.22</v>
+      </c>
+      <c r="M31" s="1">
+        <v>142273.23</v>
+      </c>
+      <c r="N31" s="1">
+        <v>0.09</v>
+      </c>
+      <c r="O31">
+        <v>1</v>
+      </c>
+      <c r="Z31" t="s">
+        <v>109</v>
+      </c>
+    </row>
+    <row r="32" spans="1:26">
+      <c r="A32" t="s">
+        <v>113</v>
+      </c>
+      <c r="B32" s="1">
+        <v>1424000.0</v>
+      </c>
+      <c r="C32" s="1">
+        <v>99.128</v>
+      </c>
+      <c r="D32" s="1">
+        <v>99.63892626</v>
+      </c>
+      <c r="E32" t="s">
+        <v>8</v>
+      </c>
+      <c r="F32">
+        <v>1.0</v>
+      </c>
+      <c r="G32" s="1">
+        <v>1418858.31</v>
+      </c>
+      <c r="H32" s="1">
+        <v>-7275.59</v>
+      </c>
+      <c r="I32" s="1">
+        <v>-0.51277776989585</v>
+      </c>
+      <c r="J32">
+        <v>1.48</v>
+      </c>
+      <c r="K32" t="s">
+        <v>114</v>
+      </c>
+      <c r="L32" s="1">
+        <v>1411582.72</v>
+      </c>
+      <c r="M32" s="1">
+        <v>1432630.61</v>
+      </c>
+      <c r="N32" s="1">
+        <v>0.95</v>
+      </c>
+      <c r="O32">
+        <v>1</v>
+      </c>
+      <c r="Z32" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="33" spans="1:26">
+      <c r="A33" t="s">
+        <v>116</v>
+      </c>
+      <c r="B33" s="1">
+        <v>1000000.0</v>
+      </c>
+      <c r="C33" s="1">
+        <v>98.511</v>
+      </c>
+      <c r="D33" s="1">
+        <v>99.415167</v>
+      </c>
+      <c r="E33" t="s">
+        <v>8</v>
+      </c>
+      <c r="F33">
+        <v>1.0</v>
+      </c>
+      <c r="G33" s="1">
+        <v>994151.67</v>
+      </c>
+      <c r="H33" s="1">
+        <v>-9041.67</v>
+      </c>
+      <c r="I33" s="1">
+        <v>-0.90948597410695</v>
+      </c>
+      <c r="J33">
+        <v>1.48</v>
+      </c>
+      <c r="K33" t="s">
+        <v>117</v>
+      </c>
+      <c r="L33" s="1">
+        <v>985110.0</v>
+      </c>
+      <c r="M33" s="1">
+        <v>999877.12</v>
+      </c>
+      <c r="N33" s="1">
+        <v>0.66</v>
+      </c>
+      <c r="O33">
+        <v>1</v>
+      </c>
+      <c r="Z33" t="s">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="34" spans="1:26">
+      <c r="A34" t="s">
+        <v>119</v>
+      </c>
+      <c r="B34" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="C34" s="1">
+        <v>103.835</v>
+      </c>
+      <c r="D34" s="1">
+        <v>105.58525</v>
+      </c>
+      <c r="E34" t="s">
+        <v>8</v>
+      </c>
+      <c r="F34">
+        <v>1.0</v>
+      </c>
+      <c r="G34" s="1">
+        <v>422341.0</v>
+      </c>
+      <c r="H34" s="1">
+        <v>-7001.0</v>
+      </c>
+      <c r="I34" s="1">
+        <v>-1.6576652515384</v>
+      </c>
+      <c r="J34">
+        <v>0.33</v>
+      </c>
+      <c r="K34" t="s">
+        <v>120</v>
+      </c>
+      <c r="L34" s="1">
+        <v>415340.0</v>
+      </c>
+      <c r="M34" s="1">
+        <v>416647.97</v>
+      </c>
+      <c r="N34" s="1">
+        <v>0.28</v>
+      </c>
+      <c r="O34">
+        <v>1</v>
+      </c>
+      <c r="Z34" t="s">
+        <v>118</v>
+      </c>
+    </row>
+    <row r="35" spans="1:26">
+      <c r="A35" t="s">
+        <v>122</v>
+      </c>
+      <c r="B35" s="1">
+        <v>1000000.0</v>
+      </c>
+      <c r="C35" s="1">
+        <v>99.334</v>
+      </c>
+      <c r="D35" s="1">
+        <v>100.072667</v>
+      </c>
+      <c r="E35" t="s">
+        <v>8</v>
+      </c>
+      <c r="F35">
+        <v>1.0</v>
+      </c>
+      <c r="G35" s="1">
+        <v>1000726.67</v>
+      </c>
+      <c r="H35" s="1">
+        <v>-7386.67</v>
+      </c>
+      <c r="I35" s="1">
+        <v>-0.73813062262046</v>
+      </c>
+      <c r="J35">
+        <v>1.15</v>
+      </c>
+      <c r="K35" t="s">
+        <v>123</v>
+      </c>
+      <c r="L35" s="1">
+        <v>993340.0</v>
+      </c>
+      <c r="M35" s="1">
+        <v>1004805.75</v>
+      </c>
+      <c r="N35" s="1">
+        <v>0.67</v>
+      </c>
+      <c r="O35">
+        <v>1</v>
+      </c>
+      <c r="Z35" t="s">
+        <v>121</v>
+      </c>
+    </row>
+    <row r="36" spans="1:26">
+      <c r="A36" t="s">
+        <v>125</v>
+      </c>
+      <c r="B36" s="1">
+        <v>900000.0</v>
+      </c>
+      <c r="C36" s="1">
+        <v>99.909</v>
+      </c>
+      <c r="D36" s="1">
+        <v>101.00763667</v>
+      </c>
+      <c r="E36" t="s">
+        <v>8</v>
+      </c>
+      <c r="F36">
+        <v>1.0</v>
+      </c>
+      <c r="G36" s="1">
+        <v>909068.73</v>
+      </c>
+      <c r="H36" s="1">
+        <v>-9887.73</v>
+      </c>
+      <c r="I36" s="1">
+        <v>-1.0876768360518</v>
+      </c>
+      <c r="J36">
+        <v>0.25</v>
+      </c>
+      <c r="K36" t="s">
+        <v>126</v>
+      </c>
+      <c r="L36" s="1">
+        <v>899181.0</v>
+      </c>
+      <c r="M36" s="1">
+        <v>901427.92</v>
+      </c>
+      <c r="N36" s="1">
+        <v>0.6</v>
+      </c>
+      <c r="O36">
+        <v>1</v>
+      </c>
+      <c r="Z36" t="s">
+        <v>124</v>
+      </c>
+    </row>
+    <row r="37" spans="1:26">
+      <c r="A37" t="s">
+        <v>128</v>
+      </c>
+      <c r="B37" s="1">
+        <v>747000.0</v>
+      </c>
+      <c r="C37" s="1">
+        <v>98.818</v>
+      </c>
+      <c r="D37" s="1">
+        <v>100.09043641</v>
+      </c>
+      <c r="E37" t="s">
+        <v>8</v>
+      </c>
+      <c r="F37">
+        <v>1.0</v>
+      </c>
+      <c r="G37" s="1">
+        <v>747675.56</v>
+      </c>
+      <c r="H37" s="1">
+        <v>-9505.1</v>
+      </c>
+      <c r="I37" s="1">
+        <v>-1.2712867062286</v>
+      </c>
+      <c r="J37">
+        <v>2.08</v>
+      </c>
+      <c r="K37" t="s">
+        <v>129</v>
+      </c>
+      <c r="L37" s="1">
+        <v>738170.46</v>
+      </c>
+      <c r="M37" s="1">
+        <v>753725.21</v>
+      </c>
+      <c r="N37" s="1">
+        <v>0.5</v>
+      </c>
+      <c r="O37">
+        <v>1</v>
+      </c>
+      <c r="Z37" t="s">
+        <v>127</v>
+      </c>
+    </row>
+    <row r="38" spans="1:26">
+      <c r="A38" t="s">
+        <v>131</v>
+      </c>
+      <c r="B38" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="C38" s="1">
+        <v>101.223</v>
+      </c>
+      <c r="D38" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E38" t="s">
+        <v>8</v>
+      </c>
+      <c r="F38">
+        <v>1.0</v>
+      </c>
+      <c r="G38" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="H38" s="1">
+        <v>7338.0</v>
+      </c>
+      <c r="I38" s="1">
+        <v>1.223</v>
+      </c>
+      <c r="J38">
+        <v>0.34</v>
+      </c>
+      <c r="K38" t="s">
+        <v>132</v>
+      </c>
+      <c r="L38" s="1">
+        <v>607338.0</v>
+      </c>
+      <c r="M38" s="1">
+        <v>609369.65</v>
+      </c>
+      <c r="N38" s="1">
+        <v>0.4</v>
+      </c>
+      <c r="O38">
+        <v>1</v>
+      </c>
+      <c r="Z38" t="s">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="39" spans="1:26">
+      <c r="A39" t="s">
+        <v>134</v>
+      </c>
+      <c r="B39" s="1">
+        <v>800000.0</v>
+      </c>
+      <c r="C39" s="1">
+        <v>109.154</v>
+      </c>
+      <c r="D39" s="1">
+        <v>109.825</v>
+      </c>
+      <c r="E39" t="s">
+        <v>8</v>
+      </c>
+      <c r="F39">
+        <v>1.0</v>
+      </c>
+      <c r="G39" s="1">
+        <v>878600.0</v>
+      </c>
+      <c r="H39" s="1">
+        <v>-5368.0</v>
+      </c>
+      <c r="I39" s="1">
+        <v>-0.61097200091054</v>
+      </c>
+      <c r="J39">
+        <v>0.26</v>
+      </c>
+      <c r="K39" t="s">
+        <v>135</v>
+      </c>
+      <c r="L39" s="1">
+        <v>873232.0</v>
+      </c>
+      <c r="M39" s="1">
+        <v>875327.63</v>
+      </c>
+      <c r="N39" s="1">
+        <v>0.58</v>
+      </c>
+      <c r="O39">
+        <v>1</v>
+      </c>
+      <c r="Z39" t="s">
+        <v>133</v>
+      </c>
+    </row>
+    <row r="40" spans="1:26">
+      <c r="A40" t="s">
+        <v>137</v>
+      </c>
+      <c r="B40" s="1">
+        <v>668000.0</v>
+      </c>
+      <c r="C40" s="1">
+        <v>102.37</v>
+      </c>
+      <c r="D40" s="1">
+        <v>100.33886377</v>
+      </c>
+      <c r="E40" t="s">
+        <v>8</v>
+      </c>
+      <c r="F40">
+        <v>1.0</v>
+      </c>
+      <c r="G40" s="1">
+        <v>670263.61</v>
+      </c>
+      <c r="H40" s="1">
+        <v>13567.99</v>
+      </c>
+      <c r="I40" s="1">
+        <v>2.0242766871977</v>
+      </c>
+      <c r="J40">
+        <v>0.49</v>
+      </c>
+      <c r="K40" t="s">
+        <v>138</v>
+      </c>
+      <c r="L40" s="1">
+        <v>683831.6</v>
+      </c>
+      <c r="M40" s="1">
+        <v>687077.81</v>
+      </c>
+      <c r="N40" s="1">
+        <v>0.46</v>
+      </c>
+      <c r="O40">
+        <v>1</v>
+      </c>
+      <c r="Z40" t="s">
+        <v>136</v>
+      </c>
+    </row>
+    <row r="41" spans="1:26">
+      <c r="A41" t="s">
+        <v>140</v>
+      </c>
+      <c r="B41" s="1">
+        <v>2000000.0</v>
+      </c>
+      <c r="C41" s="1">
+        <v>89.815</v>
+      </c>
+      <c r="D41" s="1">
+        <v>89.2751455</v>
+      </c>
+      <c r="E41" t="s">
+        <v>8</v>
+      </c>
+      <c r="F41">
+        <v>1.0</v>
+      </c>
+      <c r="G41" s="1">
+        <v>1785502.91</v>
+      </c>
+      <c r="H41" s="1">
+        <v>10797.09</v>
+      </c>
+      <c r="I41" s="1">
+        <v>0.60470861960119</v>
+      </c>
+      <c r="J41">
+        <v>1.48</v>
+      </c>
+      <c r="K41" t="s">
+        <v>141</v>
+      </c>
+      <c r="L41" s="1">
+        <v>1796300.0</v>
+      </c>
+      <c r="M41" s="1">
+        <v>1825875.34</v>
+      </c>
+      <c r="N41" s="1">
+        <v>1.21</v>
+      </c>
+      <c r="O41">
+        <v>1</v>
+      </c>
+      <c r="Z41" t="s">
+        <v>139</v>
+      </c>
+    </row>
+    <row r="42" spans="1:26">
+      <c r="A42" t="s">
+        <v>143</v>
+      </c>
+      <c r="B42" s="1">
+        <v>782000.0</v>
+      </c>
+      <c r="C42" s="1">
+        <v>98.464</v>
+      </c>
+      <c r="D42" s="1">
+        <v>99.62663939</v>
+      </c>
+      <c r="E42" t="s">
+        <v>8</v>
+      </c>
+      <c r="F42">
+        <v>1.0</v>
+      </c>
+      <c r="G42" s="1">
+        <v>779080.32</v>
+      </c>
+      <c r="H42" s="1">
+        <v>-9091.84</v>
+      </c>
+      <c r="I42" s="1">
+        <v>-1.1669964914529</v>
+      </c>
+      <c r="J42">
+        <v>2.03</v>
+      </c>
+      <c r="K42" t="s">
+        <v>144</v>
+      </c>
+      <c r="L42" s="1">
+        <v>769988.48</v>
+      </c>
+      <c r="M42" s="1">
+        <v>785823.98</v>
+      </c>
+      <c r="N42" s="1">
+        <v>0.52</v>
+      </c>
+      <c r="O42">
+        <v>1</v>
+      </c>
+      <c r="Z42" t="s">
+        <v>142</v>
+      </c>
+    </row>
+    <row r="43" spans="1:26">
+      <c r="A43" t="s">
+        <v>146</v>
+      </c>
+      <c r="B43" s="1">
+        <v>800000.0</v>
+      </c>
+      <c r="C43" s="1">
+        <v>98.246</v>
+      </c>
+      <c r="D43" s="1">
+        <v>99.5352725</v>
+      </c>
+      <c r="E43" t="s">
+        <v>8</v>
+      </c>
+      <c r="F43">
+        <v>1.0</v>
+      </c>
+      <c r="G43" s="1">
+        <v>796282.18</v>
+      </c>
+      <c r="H43" s="1">
+        <v>-10314.18</v>
+      </c>
+      <c r="I43" s="1">
+        <v>-1.2952920784941</v>
+      </c>
+      <c r="J43">
+        <v>2.46</v>
+      </c>
+      <c r="K43" t="s">
+        <v>147</v>
+      </c>
+      <c r="L43" s="1">
+        <v>785968.0</v>
+      </c>
+      <c r="M43" s="1">
+        <v>805644.71</v>
+      </c>
+      <c r="N43" s="1">
+        <v>0.54</v>
+      </c>
+      <c r="O43">
+        <v>1</v>
+      </c>
+      <c r="Z43" t="s">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="44" spans="1:26">
+      <c r="A44" t="s">
+        <v>149</v>
+      </c>
+      <c r="B44" s="1">
+        <v>700000.0</v>
+      </c>
+      <c r="C44" s="1">
+        <v>98.744</v>
+      </c>
+      <c r="D44" s="1">
+        <v>100.43242857</v>
+      </c>
+      <c r="E44" t="s">
+        <v>8</v>
+      </c>
+      <c r="F44">
+        <v>1.0</v>
+      </c>
+      <c r="G44" s="1">
+        <v>703027.0</v>
+      </c>
+      <c r="H44" s="1">
+        <v>-11819.0</v>
+      </c>
+      <c r="I44" s="1">
+        <v>-1.6811587606166</v>
+      </c>
+      <c r="J44">
+        <v>0.44</v>
+      </c>
+      <c r="K44" t="s">
+        <v>150</v>
+      </c>
+      <c r="L44" s="1">
+        <v>691208.0</v>
+      </c>
+      <c r="M44" s="1">
+        <v>694254.92</v>
+      </c>
+      <c r="N44" s="1">
+        <v>0.46</v>
+      </c>
+      <c r="O44">
+        <v>1</v>
+      </c>
+      <c r="Z44" t="s">
+        <v>148</v>
+      </c>
+    </row>
+    <row r="45" spans="1:26">
+      <c r="A45" t="s">
+        <v>152</v>
+      </c>
+      <c r="B45" s="1">
+        <v>800000.0</v>
+      </c>
+      <c r="C45" s="1">
+        <v>96.213</v>
+      </c>
+      <c r="D45" s="1">
+        <v>98.8365</v>
+      </c>
+      <c r="E45" t="s">
+        <v>8</v>
+      </c>
+      <c r="F45">
+        <v>1.0</v>
+      </c>
+      <c r="G45" s="1">
+        <v>790692.0</v>
+      </c>
+      <c r="H45" s="1">
+        <v>-20988.0</v>
+      </c>
+      <c r="I45" s="1">
+        <v>-2.6543837549893</v>
+      </c>
+      <c r="J45">
+        <v>2.61</v>
+      </c>
+      <c r="K45" t="s">
+        <v>153</v>
+      </c>
+      <c r="L45" s="1">
+        <v>769704.0</v>
+      </c>
+      <c r="M45" s="1">
+        <v>790569.75</v>
+      </c>
+      <c r="N45" s="1">
+        <v>0.53</v>
+      </c>
+      <c r="O45">
+        <v>1</v>
+      </c>
+      <c r="Z45" t="s">
+        <v>151</v>
+      </c>
+    </row>
+    <row r="46" spans="1:26">
+      <c r="A46" t="s">
+        <v>155</v>
+      </c>
+      <c r="B46" s="1">
+        <v>700000.0</v>
+      </c>
+      <c r="C46" s="1">
+        <v>105.153</v>
+      </c>
+      <c r="D46" s="1">
+        <v>104.92</v>
+      </c>
+      <c r="E46" t="s">
+        <v>8</v>
+      </c>
+      <c r="F46">
+        <v>1.0</v>
+      </c>
+      <c r="G46" s="1">
+        <v>734440.0</v>
+      </c>
+      <c r="H46" s="1">
+        <v>1631.0</v>
+      </c>
+      <c r="I46" s="1">
+        <v>0.22207396111323</v>
+      </c>
+      <c r="J46">
+        <v>2.55</v>
+      </c>
+      <c r="K46" t="s">
+        <v>156</v>
+      </c>
+      <c r="L46" s="1">
+        <v>736071.0</v>
+      </c>
+      <c r="M46" s="1">
+        <v>753935.38</v>
+      </c>
+      <c r="N46" s="1">
+        <v>0.5</v>
+      </c>
+      <c r="O46">
+        <v>1</v>
+      </c>
+      <c r="Z46" t="s">
+        <v>154</v>
+      </c>
+    </row>
+    <row r="47" spans="1:26">
+      <c r="A47" t="s">
+        <v>158</v>
+      </c>
+      <c r="B47" s="1">
+        <v>389000.0</v>
+      </c>
+      <c r="C47" s="1">
+        <v>103.693</v>
+      </c>
+      <c r="D47" s="1">
+        <v>101.25988946</v>
+      </c>
+      <c r="E47" t="s">
+        <v>8</v>
+      </c>
+      <c r="F47">
+        <v>1.0</v>
+      </c>
+      <c r="G47" s="1">
+        <v>393900.97</v>
+      </c>
+      <c r="H47" s="1">
+        <v>9464.8</v>
+      </c>
+      <c r="I47" s="1">
+        <v>2.4028374441424</v>
+      </c>
+      <c r="J47">
+        <v>1.16</v>
+      </c>
+      <c r="K47" t="s">
+        <v>159</v>
+      </c>
+      <c r="L47" s="1">
+        <v>403365.77</v>
+      </c>
+      <c r="M47" s="1">
+        <v>407871.24</v>
+      </c>
+      <c r="N47" s="1">
+        <v>0.27</v>
+      </c>
+      <c r="O47">
+        <v>1</v>
+      </c>
+      <c r="Z47" t="s">
+        <v>157</v>
+      </c>
+    </row>
+    <row r="48" spans="1:26">
+      <c r="A48" t="s">
+        <v>161</v>
+      </c>
+      <c r="B48" s="1">
+        <v>411000.0</v>
+      </c>
+      <c r="C48" s="1">
+        <v>99.937</v>
+      </c>
+      <c r="D48" s="1">
+        <v>99.254</v>
+      </c>
+      <c r="E48" t="s">
+        <v>8</v>
+      </c>
+      <c r="F48">
+        <v>1.0</v>
+      </c>
+      <c r="G48" s="1">
+        <v>407933.94</v>
+      </c>
+      <c r="H48" s="1">
+        <v>2807.13</v>
+      </c>
+      <c r="I48" s="1">
+        <v>0.68813347572894</v>
+      </c>
+      <c r="J48">
+        <v>0.14</v>
+      </c>
+      <c r="K48">
+        <v>557.38</v>
+      </c>
+      <c r="L48" s="1">
+        <v>410741.07</v>
+      </c>
+      <c r="M48" s="1">
+        <v>411298.45</v>
+      </c>
+      <c r="N48" s="1">
+        <v>0.27</v>
+      </c>
+      <c r="O48">
+        <v>1</v>
+      </c>
+      <c r="Z48" t="s">
+        <v>160</v>
+      </c>
+    </row>
+    <row r="49" spans="1:26">
+      <c r="A49" t="s">
+        <v>163</v>
+      </c>
+      <c r="B49" s="1">
+        <v>841000.0</v>
+      </c>
+      <c r="C49" s="1">
+        <v>101.893</v>
+      </c>
+      <c r="D49" s="1">
+        <v>100.2880654</v>
+      </c>
+      <c r="E49" t="s">
+        <v>8</v>
+      </c>
+      <c r="F49">
+        <v>1.0</v>
+      </c>
+      <c r="G49" s="1">
+        <v>843422.63</v>
+      </c>
+      <c r="H49" s="1">
+        <v>13497.5</v>
+      </c>
+      <c r="I49" s="1">
+        <v>1.6003246201729</v>
+      </c>
+      <c r="J49">
+        <v>0.92</v>
+      </c>
+      <c r="K49" t="s">
+        <v>164</v>
+      </c>
+      <c r="L49" s="1">
+        <v>856920.13</v>
+      </c>
+      <c r="M49" s="1">
+        <v>864661.94</v>
+      </c>
+      <c r="N49" s="1">
+        <v>0.57</v>
+      </c>
+      <c r="O49">
+        <v>1</v>
+      </c>
+      <c r="Z49" t="s">
+        <v>162</v>
+      </c>
+    </row>
+    <row r="50" spans="1:26">
+      <c r="A50" t="s">
+        <v>166</v>
+      </c>
+      <c r="B50" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="C50" s="1">
+        <v>101.89</v>
+      </c>
+      <c r="D50" s="1">
+        <v>100.3582</v>
+      </c>
+      <c r="E50" t="s">
+        <v>8</v>
+      </c>
+      <c r="F50">
+        <v>1.0</v>
+      </c>
+      <c r="G50" s="1">
+        <v>401432.8</v>
+      </c>
+      <c r="H50" s="1">
+        <v>6127.2</v>
+      </c>
+      <c r="I50" s="1">
+        <v>1.5263326763533</v>
+      </c>
+      <c r="J50">
+        <v>3.76</v>
+      </c>
+      <c r="K50" t="s">
+        <v>167</v>
+      </c>
+      <c r="L50" s="1">
+        <v>407560.0</v>
+      </c>
+      <c r="M50" s="1">
+        <v>422595.62</v>
+      </c>
+      <c r="N50" s="1">
+        <v>0.28</v>
+      </c>
+      <c r="O50">
+        <v>1</v>
+      </c>
+      <c r="Z50" t="s">
+        <v>165</v>
+      </c>
+    </row>
+    <row r="51" spans="1:26">
+      <c r="A51" t="s">
+        <v>169</v>
+      </c>
+      <c r="B51" s="1">
+        <v>1300000.0</v>
+      </c>
+      <c r="C51" s="1">
+        <v>100.253</v>
+      </c>
+      <c r="D51" s="1">
+        <v>101.70135077</v>
+      </c>
+      <c r="E51" t="s">
+        <v>8</v>
+      </c>
+      <c r="F51">
+        <v>1.0</v>
+      </c>
+      <c r="G51" s="1">
+        <v>1322117.56</v>
+      </c>
+      <c r="H51" s="1">
+        <v>-18828.56</v>
+      </c>
+      <c r="I51" s="1">
+        <v>-1.4241214676855</v>
+      </c>
+      <c r="J51">
+        <v>0.36</v>
+      </c>
+      <c r="K51" t="s">
+        <v>170</v>
+      </c>
+      <c r="L51" s="1">
+        <v>1303289.0</v>
+      </c>
+      <c r="M51" s="1">
+        <v>1307990.37</v>
+      </c>
+      <c r="N51" s="1">
+        <v>0.87</v>
+      </c>
+      <c r="O51">
+        <v>1</v>
+      </c>
+      <c r="Z51" t="s">
+        <v>168</v>
+      </c>
+    </row>
+    <row r="52" spans="1:26">
+      <c r="A52" t="s">
+        <v>172</v>
+      </c>
+      <c r="B52" s="1">
+        <v>700000.0</v>
+      </c>
+      <c r="C52" s="1">
+        <v>104.409</v>
+      </c>
+      <c r="D52" s="1">
+        <v>103.84281857</v>
+      </c>
+      <c r="E52" t="s">
+        <v>8</v>
+      </c>
+      <c r="F52">
+        <v>1.0</v>
+      </c>
+      <c r="G52" s="1">
+        <v>726899.73</v>
+      </c>
+      <c r="H52" s="1">
+        <v>3963.27</v>
+      </c>
+      <c r="I52" s="1">
+        <v>0.54522925741078</v>
+      </c>
+      <c r="J52">
+        <v>0.24</v>
+      </c>
+      <c r="K52" t="s">
+        <v>173</v>
+      </c>
+      <c r="L52" s="1">
+        <v>730863.0</v>
+      </c>
+      <c r="M52" s="1">
+        <v>732548.27</v>
+      </c>
+      <c r="N52" s="1">
+        <v>0.49</v>
+      </c>
+      <c r="O52">
+        <v>1</v>
+      </c>
+      <c r="Z52" t="s">
+        <v>171</v>
+      </c>
+    </row>
+    <row r="53" spans="1:26">
+      <c r="A53" t="s">
+        <v>175</v>
+      </c>
+      <c r="B53" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="C53" s="1">
+        <v>100.943</v>
+      </c>
+      <c r="D53" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E53" t="s">
+        <v>8</v>
+      </c>
+      <c r="F53">
+        <v>1.0</v>
+      </c>
+      <c r="G53" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="H53" s="1">
+        <v>4715.0</v>
+      </c>
+      <c r="I53" s="1">
+        <v>0.943</v>
+      </c>
+      <c r="J53">
+        <v>0.13</v>
+      </c>
+      <c r="K53">
+        <v>643.84</v>
+      </c>
+      <c r="L53" s="1">
+        <v>504715.0</v>
+      </c>
+      <c r="M53" s="1">
+        <v>505358.84</v>
+      </c>
+      <c r="N53" s="1">
+        <v>0.34</v>
+      </c>
+      <c r="O53">
+        <v>1</v>
+      </c>
+      <c r="Z53" t="s">
+        <v>174</v>
+      </c>
+    </row>
+    <row r="54" spans="1:26">
+      <c r="A54" t="s">
+        <v>177</v>
+      </c>
+      <c r="B54" s="1">
+        <v>700000.0</v>
+      </c>
+      <c r="C54" s="1">
+        <v>105.866</v>
+      </c>
+      <c r="D54" s="1">
+        <v>107.34</v>
+      </c>
+      <c r="E54" t="s">
+        <v>8</v>
+      </c>
+      <c r="F54">
+        <v>1.0</v>
+      </c>
+      <c r="G54" s="1">
+        <v>751380.0</v>
+      </c>
+      <c r="H54" s="1">
+        <v>-10318.0</v>
+      </c>
+      <c r="I54" s="1">
+        <v>-1.3732066331284</v>
+      </c>
+      <c r="J54">
+        <v>0.02</v>
+      </c>
+      <c r="K54">
+        <v>137.91</v>
+      </c>
+      <c r="L54" s="1">
+        <v>741062.0</v>
+      </c>
+      <c r="M54" s="1">
+        <v>741199.91</v>
+      </c>
+      <c r="N54" s="1">
+        <v>0.49</v>
+      </c>
+      <c r="O54">
+        <v>1</v>
+      </c>
+      <c r="Z54" t="s">
+        <v>176</v>
+      </c>
+    </row>
+    <row r="55" spans="1:26">
+      <c r="A55" t="s">
+        <v>179</v>
+      </c>
+      <c r="B55" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="C55" s="1">
+        <v>103.216</v>
+      </c>
+      <c r="D55" s="1">
+        <v>101.255</v>
+      </c>
+      <c r="E55" t="s">
+        <v>8</v>
+      </c>
+      <c r="F55">
+        <v>1.0</v>
+      </c>
+      <c r="G55" s="1">
+        <v>303765.0</v>
+      </c>
+      <c r="H55" s="1">
+        <v>5883.0</v>
+      </c>
+      <c r="I55" s="1">
+        <v>1.936694484223</v>
+      </c>
+      <c r="J55">
+        <v>0.53</v>
+      </c>
+      <c r="K55" t="s">
+        <v>180</v>
+      </c>
+      <c r="L55" s="1">
+        <v>309648.0</v>
+      </c>
+      <c r="M55" s="1">
+        <v>311229.37</v>
+      </c>
+      <c r="N55" s="1">
+        <v>0.21</v>
+      </c>
+      <c r="O55">
+        <v>1</v>
+      </c>
+      <c r="Z55" t="s">
+        <v>178</v>
+      </c>
+    </row>
+    <row r="56" spans="1:26">
+      <c r="A56" t="s">
+        <v>182</v>
+      </c>
+      <c r="B56" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="C56" s="1">
+        <v>106.799</v>
+      </c>
+      <c r="D56" s="1">
+        <v>109.243715</v>
+      </c>
+      <c r="E56" t="s">
+        <v>8</v>
+      </c>
+      <c r="F56">
+        <v>1.0</v>
+      </c>
+      <c r="G56" s="1">
+        <v>655462.29</v>
+      </c>
+      <c r="H56" s="1">
+        <v>-14668.29</v>
+      </c>
+      <c r="I56" s="1">
+        <v>-2.2378541410826</v>
+      </c>
+      <c r="J56">
+        <v>2.19</v>
+      </c>
+      <c r="K56" t="s">
+        <v>183</v>
+      </c>
+      <c r="L56" s="1">
+        <v>640794.0</v>
+      </c>
+      <c r="M56" s="1">
+        <v>653911.81</v>
+      </c>
+      <c r="N56" s="1">
+        <v>0.43</v>
+      </c>
+      <c r="O56">
+        <v>1</v>
+      </c>
+      <c r="Z56" t="s">
+        <v>181</v>
+      </c>
+    </row>
+    <row r="57" spans="1:26">
+      <c r="A57" t="s">
+        <v>185</v>
+      </c>
+      <c r="B57" s="1">
+        <v>800000.0</v>
+      </c>
+      <c r="C57" s="1">
+        <v>99.179</v>
+      </c>
+      <c r="D57" s="1">
+        <v>99.984</v>
+      </c>
+      <c r="E57" t="s">
+        <v>8</v>
+      </c>
+      <c r="F57">
+        <v>1.0</v>
+      </c>
+      <c r="G57" s="1">
+        <v>799872.0</v>
+      </c>
+      <c r="H57" s="1">
+        <v>-6440.0</v>
+      </c>
+      <c r="I57" s="1">
+        <v>-0.8051288206113</v>
+      </c>
+      <c r="J57">
+        <v>0.6</v>
+      </c>
+      <c r="K57" t="s">
+        <v>186</v>
+      </c>
+      <c r="L57" s="1">
+        <v>793432.0</v>
+      </c>
+      <c r="M57" s="1">
+        <v>798253.92</v>
+      </c>
+      <c r="N57" s="1">
+        <v>0.53</v>
+      </c>
+      <c r="O57">
+        <v>1</v>
+      </c>
+      <c r="Z57" t="s">
+        <v>184</v>
+      </c>
+    </row>
+    <row r="58" spans="1:26">
+      <c r="A58" t="s">
+        <v>188</v>
+      </c>
+      <c r="B58" s="1">
+        <v>504000.0</v>
+      </c>
+      <c r="C58" s="1">
+        <v>100.167</v>
+      </c>
+      <c r="D58" s="1">
+        <v>99.934</v>
+      </c>
+      <c r="E58" t="s">
+        <v>8</v>
+      </c>
+      <c r="F58">
+        <v>1.0</v>
+      </c>
+      <c r="G58" s="1">
+        <v>503667.36</v>
+      </c>
+      <c r="H58" s="1">
+        <v>1174.32</v>
+      </c>
+      <c r="I58" s="1">
+        <v>0.23315388156183</v>
+      </c>
+      <c r="J58">
+        <v>0.5</v>
+      </c>
+      <c r="K58" t="s">
+        <v>189</v>
+      </c>
+      <c r="L58" s="1">
+        <v>504841.68</v>
+      </c>
+      <c r="M58" s="1">
+        <v>507354.78</v>
+      </c>
+      <c r="N58" s="1">
+        <v>0.34</v>
+      </c>
+      <c r="O58">
+        <v>1</v>
+      </c>
+      <c r="Z58" t="s">
+        <v>187</v>
+      </c>
+    </row>
+    <row r="59" spans="1:26">
+      <c r="A59" t="s">
+        <v>191</v>
+      </c>
+      <c r="B59" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="C59" s="1">
+        <v>101.179</v>
+      </c>
+      <c r="D59" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E59" t="s">
+        <v>8</v>
+      </c>
+      <c r="F59">
+        <v>1.0</v>
+      </c>
+      <c r="G59" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="H59" s="1">
+        <v>4716.0</v>
+      </c>
+      <c r="I59" s="1">
+        <v>1.179</v>
+      </c>
+      <c r="J59">
+        <v>0.87</v>
+      </c>
+      <c r="K59" t="s">
+        <v>192</v>
+      </c>
+      <c r="L59" s="1">
+        <v>404716.0</v>
+      </c>
+      <c r="M59" s="1">
+        <v>408200.27</v>
+      </c>
+      <c r="N59" s="1">
+        <v>0.27</v>
+      </c>
+      <c r="O59">
+        <v>1</v>
+      </c>
+      <c r="Z59" t="s">
+        <v>190</v>
+      </c>
+    </row>
+    <row r="60" spans="1:26">
+      <c r="A60" t="s">
+        <v>194</v>
+      </c>
+      <c r="B60" s="1">
+        <v>1500000.0</v>
+      </c>
+      <c r="C60" s="1">
+        <v>104.625</v>
+      </c>
+      <c r="D60" s="1">
+        <v>100.91250667</v>
+      </c>
+      <c r="E60" t="s">
+        <v>8</v>
+      </c>
+      <c r="F60">
+        <v>1.0</v>
+      </c>
+      <c r="G60" s="1">
+        <v>1513687.6</v>
+      </c>
+      <c r="H60" s="1">
+        <v>55687.4</v>
+      </c>
+      <c r="I60" s="1">
+        <v>3.6789229164591</v>
+      </c>
+      <c r="J60">
+        <v>4.0</v>
+      </c>
+      <c r="K60" t="s">
+        <v>195</v>
+      </c>
+      <c r="L60" s="1">
+        <v>1569375.0</v>
+      </c>
+      <c r="M60" s="1">
+        <v>1629375.0</v>
+      </c>
+      <c r="N60" s="1">
+        <v>1.08</v>
+      </c>
+      <c r="O60">
+        <v>1</v>
+      </c>
+      <c r="Z60" t="s">
+        <v>193</v>
+      </c>
+    </row>
+    <row r="61" spans="1:26">
+      <c r="A61" t="s">
+        <v>197</v>
+      </c>
+      <c r="B61" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="C61" s="1">
+        <v>99.465</v>
+      </c>
+      <c r="D61" s="1">
+        <v>99.895</v>
+      </c>
+      <c r="E61" t="s">
+        <v>8</v>
+      </c>
+      <c r="F61">
+        <v>1.0</v>
+      </c>
+      <c r="G61" s="1">
+        <v>299685.0</v>
+      </c>
+      <c r="H61" s="1">
+        <v>-1290.0</v>
+      </c>
+      <c r="I61" s="1">
+        <v>-0.4304519745733</v>
+      </c>
+      <c r="J61">
+        <v>1.21</v>
+      </c>
+      <c r="K61" t="s">
+        <v>198</v>
+      </c>
+      <c r="L61" s="1">
+        <v>298395.0</v>
+      </c>
+      <c r="M61" s="1">
+        <v>302028.9</v>
+      </c>
+      <c r="N61" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="O61">
+        <v>1</v>
+      </c>
+      <c r="Z61" t="s">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="62" spans="1:26">
+      <c r="A62" t="s">
+        <v>200</v>
+      </c>
+      <c r="B62" s="1">
+        <v>1200000.0</v>
+      </c>
+      <c r="C62" s="1">
+        <v>85.968</v>
+      </c>
+      <c r="D62" s="1">
+        <v>86.06233333</v>
+      </c>
+      <c r="E62" t="s">
+        <v>8</v>
+      </c>
+      <c r="F62">
+        <v>1.0</v>
+      </c>
+      <c r="G62" s="1">
+        <v>1032748.0</v>
+      </c>
+      <c r="H62" s="1">
+        <v>-1132.0</v>
+      </c>
+      <c r="I62" s="1">
+        <v>-0.10961047612777</v>
+      </c>
+      <c r="J62">
+        <v>0.59</v>
+      </c>
+      <c r="K62" t="s">
+        <v>201</v>
+      </c>
+      <c r="L62" s="1">
+        <v>1031616.0</v>
+      </c>
+      <c r="M62" s="1">
+        <v>1038684.49</v>
+      </c>
+      <c r="N62" s="1">
+        <v>0.69</v>
+      </c>
+      <c r="O62">
+        <v>1</v>
+      </c>
+      <c r="Z62" t="s">
+        <v>199</v>
+      </c>
+    </row>
+    <row r="63" spans="1:26">
+      <c r="A63" t="s">
+        <v>203</v>
+      </c>
+      <c r="B63" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="C63" s="1">
+        <v>99.404</v>
+      </c>
+      <c r="D63" s="1">
+        <v>100.6852</v>
+      </c>
+      <c r="E63" t="s">
+        <v>8</v>
+      </c>
+      <c r="F63">
+        <v>1.0</v>
+      </c>
+      <c r="G63" s="1">
+        <v>402740.8</v>
+      </c>
+      <c r="H63" s="1">
+        <v>-5124.8</v>
+      </c>
+      <c r="I63" s="1">
+        <v>-1.2724809604589</v>
+      </c>
+      <c r="J63">
+        <v>1.32</v>
+      </c>
+      <c r="K63" t="s">
+        <v>204</v>
+      </c>
+      <c r="L63" s="1">
+        <v>397616.0</v>
+      </c>
+      <c r="M63" s="1">
+        <v>402876.27</v>
+      </c>
+      <c r="N63" s="1">
+        <v>0.27</v>
+      </c>
+      <c r="O63">
+        <v>1</v>
+      </c>
+      <c r="Z63" t="s">
+        <v>202</v>
+      </c>
+    </row>
+    <row r="64" spans="1:26">
+      <c r="A64" t="s">
+        <v>206</v>
+      </c>
+      <c r="B64" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="C64" s="1">
+        <v>99.248</v>
+      </c>
+      <c r="D64" s="1">
+        <v>100.62</v>
+      </c>
+      <c r="E64" t="s">
+        <v>8</v>
+      </c>
+      <c r="F64">
+        <v>1.0</v>
+      </c>
+      <c r="G64" s="1">
+        <v>402480.0</v>
+      </c>
+      <c r="H64" s="1">
+        <v>-5488.0</v>
+      </c>
+      <c r="I64" s="1">
+        <v>-1.3635460147088</v>
+      </c>
+      <c r="J64">
+        <v>0.3</v>
+      </c>
+      <c r="K64" t="s">
+        <v>207</v>
+      </c>
+      <c r="L64" s="1">
+        <v>396992.0</v>
+      </c>
+      <c r="M64" s="1">
+        <v>398190.63</v>
+      </c>
+      <c r="N64" s="1">
+        <v>0.26</v>
+      </c>
+      <c r="O64">
+        <v>1</v>
+      </c>
+      <c r="Z64" t="s">
+        <v>205</v>
+      </c>
+    </row>
+    <row r="65" spans="1:26">
+      <c r="A65" t="s">
+        <v>209</v>
+      </c>
+      <c r="B65" s="1">
+        <v>416000.0</v>
+      </c>
+      <c r="C65" s="1">
+        <v>100.832</v>
+      </c>
+      <c r="D65" s="1">
+        <v>99.662</v>
+      </c>
+      <c r="E65" t="s">
+        <v>8</v>
+      </c>
+      <c r="F65">
+        <v>1.0</v>
+      </c>
+      <c r="G65" s="1">
+        <v>414593.92</v>
+      </c>
+      <c r="H65" s="1">
+        <v>4867.2</v>
+      </c>
+      <c r="I65" s="1">
+        <v>1.1739680118802</v>
+      </c>
+      <c r="J65">
+        <v>0.63</v>
+      </c>
+      <c r="K65" t="s">
+        <v>210</v>
+      </c>
+      <c r="L65" s="1">
+        <v>419461.12</v>
+      </c>
+      <c r="M65" s="1">
+        <v>422063.97</v>
+      </c>
+      <c r="N65" s="1">
+        <v>0.28</v>
+      </c>
+      <c r="O65">
+        <v>1</v>
+      </c>
+      <c r="Z65" t="s">
+        <v>208</v>
+      </c>
+    </row>
+    <row r="66" spans="1:26">
+      <c r="A66" t="s">
+        <v>212</v>
+      </c>
+      <c r="B66" s="1">
+        <v>627000.0</v>
+      </c>
+      <c r="C66" s="1">
+        <v>99.435</v>
+      </c>
+      <c r="D66" s="1">
+        <v>99.84305423</v>
+      </c>
+      <c r="E66" t="s">
+        <v>8</v>
+      </c>
+      <c r="F66">
+        <v>1.0</v>
+      </c>
+      <c r="G66" s="1">
+        <v>626015.95</v>
+      </c>
+      <c r="H66" s="1">
+        <v>-2558.5</v>
+      </c>
+      <c r="I66" s="1">
+        <v>-0.40869565703558</v>
+      </c>
+      <c r="J66">
+        <v>3.55</v>
+      </c>
+      <c r="K66" t="s">
+        <v>213</v>
+      </c>
+      <c r="L66" s="1">
+        <v>623457.45</v>
+      </c>
+      <c r="M66" s="1">
+        <v>645688.04</v>
+      </c>
+      <c r="N66" s="1">
+        <v>0.43</v>
+      </c>
+      <c r="O66">
+        <v>1</v>
+      </c>
+      <c r="Z66" t="s">
+        <v>211</v>
+      </c>
+    </row>
+    <row r="67" spans="1:26">
+      <c r="A67" t="s">
+        <v>215</v>
+      </c>
+      <c r="B67" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="C67" s="1">
+        <v>99.133</v>
+      </c>
+      <c r="D67" s="1">
+        <v>100.096834</v>
+      </c>
+      <c r="E67" t="s">
+        <v>8</v>
+      </c>
+      <c r="F67">
+        <v>1.0</v>
+      </c>
+      <c r="G67" s="1">
+        <v>500484.17</v>
+      </c>
+      <c r="H67" s="1">
+        <v>-4819.17</v>
+      </c>
+      <c r="I67" s="1">
+        <v>-0.96290158388027</v>
+      </c>
+      <c r="J67">
+        <v>2.56</v>
+      </c>
+      <c r="K67" t="s">
+        <v>216</v>
+      </c>
+      <c r="L67" s="1">
+        <v>495665.0</v>
+      </c>
+      <c r="M67" s="1">
+        <v>508458.32</v>
+      </c>
+      <c r="N67" s="1">
+        <v>0.34</v>
+      </c>
+      <c r="O67">
+        <v>1</v>
+      </c>
+      <c r="Z67" t="s">
+        <v>214</v>
+      </c>
+    </row>
+    <row r="68" spans="1:26">
+      <c r="A68" t="s">
+        <v>218</v>
+      </c>
+      <c r="B68" s="1">
+        <v>1592000.0</v>
+      </c>
+      <c r="C68" s="1">
+        <v>98.893</v>
+      </c>
+      <c r="D68" s="1">
+        <v>100.08562374</v>
+      </c>
+      <c r="E68" t="s">
+        <v>8</v>
+      </c>
+      <c r="F68">
+        <v>1.0</v>
+      </c>
+      <c r="G68" s="1">
+        <v>1593363.13</v>
+      </c>
+      <c r="H68" s="1">
+        <v>-18986.57</v>
+      </c>
+      <c r="I68" s="1">
+        <v>-1.1916034482359</v>
+      </c>
+      <c r="J68">
+        <v>1.47</v>
+      </c>
+      <c r="K68" t="s">
+        <v>219</v>
+      </c>
+      <c r="L68" s="1">
+        <v>1574376.56</v>
+      </c>
+      <c r="M68" s="1">
+        <v>1597837.32</v>
+      </c>
+      <c r="N68" s="1">
+        <v>1.06</v>
+      </c>
+      <c r="O68">
+        <v>1</v>
+      </c>
+      <c r="Z68" t="s">
+        <v>217</v>
+      </c>
+    </row>
+    <row r="69" spans="1:26">
+      <c r="A69" t="s">
+        <v>221</v>
+      </c>
+      <c r="B69" s="1">
+        <v>1009000.0</v>
+      </c>
+      <c r="C69" s="1">
+        <v>98.522</v>
+      </c>
+      <c r="D69" s="1">
+        <v>100.01720416</v>
+      </c>
+      <c r="E69" t="s">
+        <v>8</v>
+      </c>
+      <c r="F69">
+        <v>1.0</v>
+      </c>
+      <c r="G69" s="1">
+        <v>1009173.59</v>
+      </c>
+      <c r="H69" s="1">
+        <v>-15086.61</v>
+      </c>
+      <c r="I69" s="1">
+        <v>-1.4949469694307</v>
+      </c>
+      <c r="J69">
+        <v>3.01</v>
+      </c>
+      <c r="K69" t="s">
+        <v>222</v>
+      </c>
+      <c r="L69" s="1">
+        <v>994086.98</v>
+      </c>
+      <c r="M69" s="1">
+        <v>1024480.41</v>
+      </c>
+      <c r="N69" s="1">
+        <v>0.68</v>
+      </c>
+      <c r="O69">
+        <v>1</v>
+      </c>
+      <c r="Z69" t="s">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="70" spans="1:26">
+      <c r="A70" t="s">
+        <v>224</v>
+      </c>
+      <c r="B70" s="1">
+        <v>800000.0</v>
+      </c>
+      <c r="C70" s="1">
+        <v>99.466</v>
+      </c>
+      <c r="D70" s="1">
+        <v>100.49511125</v>
+      </c>
+      <c r="E70" t="s">
+        <v>8</v>
+      </c>
+      <c r="F70">
+        <v>1.0</v>
+      </c>
+      <c r="G70" s="1">
+        <v>803960.89</v>
+      </c>
+      <c r="H70" s="1">
+        <v>-8232.89</v>
+      </c>
+      <c r="I70" s="1">
+        <v>-1.0240411072733</v>
+      </c>
+      <c r="J70">
+        <v>0.46</v>
+      </c>
+      <c r="K70" t="s">
+        <v>225</v>
+      </c>
+      <c r="L70" s="1">
+        <v>795728.0</v>
+      </c>
+      <c r="M70" s="1">
+        <v>799382.79</v>
+      </c>
+      <c r="N70" s="1">
+        <v>0.53</v>
+      </c>
+      <c r="O70">
+        <v>1</v>
+      </c>
+      <c r="Z70" t="s">
+        <v>223</v>
+      </c>
+    </row>
+    <row r="71" spans="1:26">
+      <c r="A71" t="s">
+        <v>227</v>
+      </c>
+      <c r="B71" s="1">
+        <v>900000.0</v>
+      </c>
+      <c r="C71" s="1">
+        <v>98.744</v>
+      </c>
+      <c r="D71" s="1">
+        <v>99.631</v>
+      </c>
+      <c r="E71" t="s">
+        <v>8</v>
+      </c>
+      <c r="F71">
+        <v>1.0</v>
+      </c>
+      <c r="G71" s="1">
+        <v>896679.0</v>
+      </c>
+      <c r="H71" s="1">
+        <v>-7983.0</v>
+      </c>
+      <c r="I71" s="1">
+        <v>-0.89028515221166</v>
+      </c>
+      <c r="J71">
+        <v>1.37</v>
+      </c>
+      <c r="K71" t="s">
+        <v>228</v>
+      </c>
+      <c r="L71" s="1">
+        <v>888696.0</v>
+      </c>
+      <c r="M71" s="1">
+        <v>900993.95</v>
+      </c>
+      <c r="N71" s="1">
+        <v>0.6</v>
+      </c>
+      <c r="O71">
+        <v>1</v>
+      </c>
+      <c r="Z71" t="s">
+        <v>226</v>
+      </c>
+    </row>
+    <row r="72" spans="1:26">
+      <c r="A72" t="s">
+        <v>230</v>
+      </c>
+      <c r="B72" s="1">
+        <v>1115000.0</v>
+      </c>
+      <c r="C72" s="1">
+        <v>100.537</v>
+      </c>
+      <c r="D72" s="1">
+        <v>99.731</v>
+      </c>
+      <c r="E72" t="s">
+        <v>8</v>
+      </c>
+      <c r="F72">
+        <v>1.0</v>
+      </c>
+      <c r="G72" s="1">
+        <v>1112000.65</v>
+      </c>
+      <c r="H72" s="1">
+        <v>8986.9</v>
+      </c>
+      <c r="I72" s="1">
+        <v>0.80817398802779</v>
+      </c>
+      <c r="J72">
+        <v>0.27</v>
+      </c>
+      <c r="K72" t="s">
+        <v>231</v>
+      </c>
+      <c r="L72" s="1">
+        <v>1120987.55</v>
+      </c>
+      <c r="M72" s="1">
+        <v>1123965.97</v>
+      </c>
+      <c r="N72" s="1">
+        <v>0.75</v>
+      </c>
+      <c r="O72">
+        <v>1</v>
+      </c>
+      <c r="Z72" t="s">
+        <v>229</v>
+      </c>
+    </row>
+    <row r="73" spans="1:26">
+      <c r="A73" t="s">
+        <v>233</v>
+      </c>
+      <c r="B73" s="1">
+        <v>1100000.0</v>
+      </c>
+      <c r="C73" s="1">
+        <v>100.407</v>
+      </c>
+      <c r="D73" s="1">
+        <v>99.451</v>
+      </c>
+      <c r="E73" t="s">
+        <v>8</v>
+      </c>
+      <c r="F73">
+        <v>1.0</v>
+      </c>
+      <c r="G73" s="1">
+        <v>1093961.0</v>
+      </c>
+      <c r="H73" s="1">
+        <v>10516.0</v>
+      </c>
+      <c r="I73" s="1">
+        <v>0.96127741299736</v>
+      </c>
+      <c r="J73">
+        <v>0.63</v>
+      </c>
+      <c r="K73" t="s">
+        <v>234</v>
+      </c>
+      <c r="L73" s="1">
+        <v>1104477.0</v>
+      </c>
+      <c r="M73" s="1">
+        <v>1111446.18</v>
+      </c>
+      <c r="N73" s="1">
+        <v>0.74</v>
+      </c>
+      <c r="O73">
+        <v>1</v>
+      </c>
+      <c r="Z73" t="s">
+        <v>232</v>
+      </c>
+    </row>
+    <row r="74" spans="1:26">
+      <c r="A74" t="s">
+        <v>236</v>
+      </c>
+      <c r="B74" s="1">
+        <v>1258000.0</v>
+      </c>
+      <c r="C74" s="1">
+        <v>98.417</v>
+      </c>
+      <c r="D74" s="1">
+        <v>99.38705326</v>
+      </c>
+      <c r="E74" t="s">
+        <v>8</v>
+      </c>
+      <c r="F74">
+        <v>1.0</v>
+      </c>
+      <c r="G74" s="1">
+        <v>1250289.13</v>
+      </c>
+      <c r="H74" s="1">
+        <v>-12203.27</v>
+      </c>
+      <c r="I74" s="1">
+        <v>-0.97603583900629</v>
+      </c>
+      <c r="J74">
+        <v>0.32</v>
+      </c>
+      <c r="K74" t="s">
+        <v>237</v>
+      </c>
+      <c r="L74" s="1">
+        <v>1238085.86</v>
+      </c>
+      <c r="M74" s="1">
+        <v>1242148.51</v>
+      </c>
+      <c r="N74" s="1">
+        <v>0.83</v>
+      </c>
+      <c r="O74">
+        <v>1</v>
+      </c>
+      <c r="Z74" t="s">
+        <v>235</v>
+      </c>
+    </row>
+    <row r="75" spans="1:26">
+      <c r="A75" t="s">
+        <v>239</v>
+      </c>
+      <c r="B75" s="1">
+        <v>2050000.0</v>
+      </c>
+      <c r="C75" s="1">
+        <v>100.948</v>
+      </c>
+      <c r="D75" s="1">
+        <v>96.98605268</v>
+      </c>
+      <c r="E75" t="s">
+        <v>8</v>
+      </c>
+      <c r="F75">
+        <v>1.0</v>
+      </c>
+      <c r="G75" s="1">
+        <v>1988214.08</v>
+      </c>
+      <c r="H75" s="1">
+        <v>81219.92</v>
+      </c>
+      <c r="I75" s="1">
+        <v>4.0850691490928</v>
+      </c>
+      <c r="J75">
+        <v>0.44</v>
+      </c>
+      <c r="K75" t="s">
+        <v>240</v>
+      </c>
+      <c r="L75" s="1">
+        <v>2069434.0</v>
+      </c>
+      <c r="M75" s="1">
+        <v>2078532.63</v>
+      </c>
+      <c r="N75" s="1">
+        <v>1.38</v>
+      </c>
+      <c r="O75">
+        <v>1</v>
+      </c>
+      <c r="Z75" t="s">
+        <v>238</v>
+      </c>
+    </row>
+    <row r="76" spans="1:26">
+      <c r="A76" t="s">
+        <v>242</v>
+      </c>
+      <c r="B76" s="1">
+        <v>900000.0</v>
+      </c>
+      <c r="C76" s="1">
+        <v>91.263</v>
+      </c>
+      <c r="D76" s="1">
+        <v>83.47740778</v>
+      </c>
+      <c r="E76" t="s">
+        <v>8</v>
+      </c>
+      <c r="F76">
+        <v>1.0</v>
+      </c>
+      <c r="G76" s="1">
+        <v>751296.67</v>
+      </c>
+      <c r="H76" s="1">
+        <v>70070.33</v>
+      </c>
+      <c r="I76" s="1">
+        <v>9.3265859943183</v>
+      </c>
+      <c r="J76">
+        <v>1.48</v>
+      </c>
+      <c r="K76" t="s">
+        <v>243</v>
+      </c>
+      <c r="L76" s="1">
+        <v>821367.0</v>
+      </c>
+      <c r="M76" s="1">
+        <v>834728.3</v>
+      </c>
+      <c r="N76" s="1">
+        <v>0.55</v>
+      </c>
+      <c r="O76">
+        <v>1</v>
+      </c>
+      <c r="Z76" t="s">
+        <v>241</v>
+      </c>
+    </row>
+    <row r="77" spans="1:26">
+      <c r="A77" t="s">
+        <v>245</v>
+      </c>
+      <c r="B77" s="1">
+        <v>700000.0</v>
+      </c>
+      <c r="C77" s="1">
+        <v>102.25</v>
+      </c>
+      <c r="D77" s="1">
+        <v>100.4068</v>
+      </c>
+      <c r="E77" t="s">
+        <v>8</v>
+      </c>
+      <c r="F77">
+        <v>1.0</v>
+      </c>
+      <c r="G77" s="1">
+        <v>702847.6</v>
+      </c>
+      <c r="H77" s="1">
+        <v>12902.4</v>
+      </c>
+      <c r="I77" s="1">
+        <v>1.8357322412426</v>
+      </c>
+      <c r="J77">
+        <v>1.79</v>
+      </c>
+      <c r="K77" t="s">
+        <v>246</v>
+      </c>
+      <c r="L77" s="1">
+        <v>715750.0</v>
+      </c>
+      <c r="M77" s="1">
+        <v>728309.25</v>
+      </c>
+      <c r="N77" s="1">
+        <v>0.48</v>
+      </c>
+      <c r="O77">
+        <v>1</v>
+      </c>
+      <c r="Z77" t="s">
+        <v>244</v>
+      </c>
+    </row>
+    <row r="78" spans="1:26">
+      <c r="A78" t="s">
+        <v>248</v>
+      </c>
+      <c r="B78" s="1">
+        <v>700000.0</v>
+      </c>
+      <c r="C78" s="1">
+        <v>100.439</v>
+      </c>
+      <c r="D78" s="1">
+        <v>100.30714286</v>
+      </c>
+      <c r="E78" t="s">
+        <v>8</v>
+      </c>
+      <c r="F78">
+        <v>1.0</v>
+      </c>
+      <c r="G78" s="1">
+        <v>702150.0</v>
+      </c>
+      <c r="H78" s="1">
+        <v>923.0</v>
+      </c>
+      <c r="I78" s="1">
+        <v>0.13145339314961</v>
+      </c>
+      <c r="J78">
+        <v>0.83</v>
+      </c>
+      <c r="K78" t="s">
+        <v>249</v>
+      </c>
+      <c r="L78" s="1">
+        <v>703073.0</v>
+      </c>
+      <c r="M78" s="1">
+        <v>708857.36</v>
+      </c>
+      <c r="N78" s="1">
+        <v>0.47</v>
+      </c>
+      <c r="O78">
+        <v>1</v>
+      </c>
+      <c r="Z78" t="s">
+        <v>247</v>
+      </c>
+    </row>
+    <row r="79" spans="1:26">
+      <c r="A79" t="s">
+        <v>251</v>
+      </c>
+      <c r="B79" s="1">
+        <v>1200000.0</v>
+      </c>
+      <c r="C79" s="1">
+        <v>99.048</v>
+      </c>
+      <c r="D79" s="1">
+        <v>99.70225</v>
+      </c>
+      <c r="E79" t="s">
+        <v>8</v>
+      </c>
+      <c r="F79">
+        <v>1.0</v>
+      </c>
+      <c r="G79" s="1">
+        <v>1196427.0</v>
+      </c>
+      <c r="H79" s="1">
+        <v>-7851.0</v>
+      </c>
+      <c r="I79" s="1">
+        <v>-0.65620384695431</v>
+      </c>
+      <c r="J79">
+        <v>0.66</v>
+      </c>
+      <c r="K79" t="s">
+        <v>252</v>
+      </c>
+      <c r="L79" s="1">
+        <v>1188576.0</v>
+      </c>
+      <c r="M79" s="1">
+        <v>1196466.41</v>
+      </c>
+      <c r="N79" s="1">
+        <v>0.79</v>
+      </c>
+      <c r="O79">
+        <v>1</v>
+      </c>
+      <c r="Z79" t="s">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="80" spans="1:26">
+      <c r="A80" t="s">
+        <v>254</v>
+      </c>
+      <c r="B80" s="1">
+        <v>800000.0</v>
+      </c>
+      <c r="C80" s="1">
+        <v>98.574</v>
+      </c>
+      <c r="D80" s="1">
+        <v>100.28911125</v>
+      </c>
+      <c r="E80" t="s">
+        <v>8</v>
+      </c>
+      <c r="F80">
+        <v>1.0</v>
+      </c>
+      <c r="G80" s="1">
+        <v>802312.89</v>
+      </c>
+      <c r="H80" s="1">
+        <v>-13720.89</v>
+      </c>
+      <c r="I80" s="1">
+        <v>-1.7101669649107</v>
+      </c>
+      <c r="J80">
+        <v>0.91</v>
+      </c>
+      <c r="K80" t="s">
+        <v>255</v>
+      </c>
+      <c r="L80" s="1">
+        <v>788592.0</v>
+      </c>
+      <c r="M80" s="1">
+        <v>795890.63</v>
+      </c>
+      <c r="N80" s="1">
+        <v>0.53</v>
+      </c>
+      <c r="O80">
+        <v>1</v>
+      </c>
+      <c r="Z80" t="s">
+        <v>253</v>
+      </c>
+    </row>
+    <row r="81" spans="1:26">
+      <c r="A81" t="s">
+        <v>257</v>
+      </c>
+      <c r="B81" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="C81" s="1">
+        <v>101.612</v>
+      </c>
+      <c r="D81" s="1">
+        <v>99.651</v>
+      </c>
+      <c r="E81" t="s">
+        <v>8</v>
+      </c>
+      <c r="F81">
+        <v>1.0</v>
+      </c>
+      <c r="G81" s="1">
+        <v>597906.0</v>
+      </c>
+      <c r="H81" s="1">
+        <v>11766.0</v>
+      </c>
+      <c r="I81" s="1">
+        <v>1.9678678588273</v>
+      </c>
+      <c r="J81">
+        <v>0.86</v>
+      </c>
+      <c r="K81" t="s">
+        <v>258</v>
+      </c>
+      <c r="L81" s="1">
+        <v>609672.0</v>
+      </c>
+      <c r="M81" s="1">
+        <v>614841.86</v>
+      </c>
+      <c r="N81" s="1">
+        <v>0.41</v>
+      </c>
+      <c r="O81">
+        <v>1</v>
+      </c>
+      <c r="Z81" t="s">
+        <v>256</v>
+      </c>
+    </row>
+    <row r="82" spans="1:26">
+      <c r="A82" t="s">
+        <v>260</v>
+      </c>
+      <c r="B82" s="1">
+        <v>898000.0</v>
+      </c>
+      <c r="C82" s="1">
+        <v>100.755</v>
+      </c>
+      <c r="D82" s="1">
+        <v>99.768</v>
+      </c>
+      <c r="E82" t="s">
+        <v>8</v>
+      </c>
+      <c r="F82">
+        <v>1.0</v>
+      </c>
+      <c r="G82" s="1">
+        <v>895916.64</v>
+      </c>
+      <c r="H82" s="1">
+        <v>8863.26</v>
+      </c>
+      <c r="I82" s="1">
+        <v>0.98929516478229</v>
+      </c>
+      <c r="J82">
+        <v>0.32</v>
+      </c>
+      <c r="K82" t="s">
+        <v>261</v>
+      </c>
+      <c r="L82" s="1">
+        <v>904779.9</v>
+      </c>
+      <c r="M82" s="1">
+        <v>907639.97</v>
+      </c>
+      <c r="N82" s="1">
+        <v>0.6</v>
+      </c>
+      <c r="O82">
+        <v>1</v>
+      </c>
+      <c r="Z82" t="s">
+        <v>259</v>
+      </c>
+    </row>
+    <row r="83" spans="1:26">
+      <c r="A83" t="s">
+        <v>263</v>
+      </c>
+      <c r="B83" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="C83" s="1">
+        <v>99.375</v>
+      </c>
+      <c r="D83" s="1">
+        <v>99.92916667</v>
+      </c>
+      <c r="E83" t="s">
+        <v>8</v>
+      </c>
+      <c r="F83">
+        <v>1.0</v>
+      </c>
+      <c r="G83" s="1">
+        <v>599575.0</v>
+      </c>
+      <c r="H83" s="1">
+        <v>-3325.0</v>
+      </c>
+      <c r="I83" s="1">
+        <v>-0.55455947963141</v>
+      </c>
+      <c r="J83">
+        <v>0.17</v>
+      </c>
+      <c r="K83" t="s">
+        <v>264</v>
+      </c>
+      <c r="L83" s="1">
+        <v>596250.0</v>
+      </c>
+      <c r="M83" s="1">
+        <v>597297.95</v>
+      </c>
+      <c r="N83" s="1">
+        <v>0.4</v>
+      </c>
+      <c r="O83">
+        <v>1</v>
+      </c>
+      <c r="Z83" t="s">
+        <v>262</v>
+      </c>
+    </row>
+    <row r="84" spans="1:26">
+      <c r="A84" t="s">
+        <v>266</v>
+      </c>
+      <c r="B84" s="1">
+        <v>280000.0</v>
+      </c>
+      <c r="C84" s="1">
+        <v>98.929</v>
+      </c>
+      <c r="D84" s="1">
+        <v>100.00810357</v>
+      </c>
+      <c r="E84" t="s">
+        <v>8</v>
+      </c>
+      <c r="F84">
+        <v>1.0</v>
+      </c>
+      <c r="G84" s="1">
+        <v>280022.69</v>
+      </c>
+      <c r="H84" s="1">
+        <v>-3021.49</v>
+      </c>
+      <c r="I84" s="1">
+        <v>-1.0790161325855</v>
+      </c>
+      <c r="J84">
+        <v>1.84</v>
+      </c>
+      <c r="K84" t="s">
+        <v>267</v>
+      </c>
+      <c r="L84" s="1">
+        <v>277001.2</v>
+      </c>
+      <c r="M84" s="1">
+        <v>282144.07</v>
+      </c>
+      <c r="N84" s="1">
+        <v>0.19</v>
+      </c>
+      <c r="O84">
+        <v>1</v>
+      </c>
+      <c r="Z84" t="s">
+        <v>265</v>
+      </c>
+    </row>
+    <row r="85" spans="1:26">
+      <c r="A85" t="s">
+        <v>269</v>
+      </c>
+      <c r="B85" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="C85" s="1">
+        <v>98.93</v>
+      </c>
+      <c r="D85" s="1">
+        <v>98.71</v>
+      </c>
+      <c r="E85" t="s">
+        <v>8</v>
+      </c>
+      <c r="F85">
+        <v>1.0</v>
+      </c>
+      <c r="G85" s="1">
+        <v>592260.0</v>
+      </c>
+      <c r="H85" s="1">
+        <v>1320.0</v>
+      </c>
+      <c r="I85" s="1">
+        <v>0.2228750886435</v>
+      </c>
+      <c r="J85">
+        <v>1.37</v>
+      </c>
+      <c r="K85" t="s">
+        <v>270</v>
+      </c>
+      <c r="L85" s="1">
+        <v>593580.0</v>
+      </c>
+      <c r="M85" s="1">
+        <v>601799.18</v>
+      </c>
+      <c r="N85" s="1">
+        <v>0.4</v>
+      </c>
+      <c r="O85">
+        <v>1</v>
+      </c>
+      <c r="Z85" t="s">
+        <v>268</v>
+      </c>
+    </row>
+    <row r="86" spans="1:26">
+      <c r="A86" t="s">
+        <v>272</v>
+      </c>
+      <c r="B86" s="1">
+        <v>700000.0</v>
+      </c>
+      <c r="C86" s="1">
+        <v>98.912</v>
+      </c>
+      <c r="D86" s="1">
+        <v>100.03090857</v>
+      </c>
+      <c r="E86" t="s">
+        <v>8</v>
+      </c>
+      <c r="F86">
+        <v>1.0</v>
+      </c>
+      <c r="G86" s="1">
+        <v>700216.36</v>
+      </c>
+      <c r="H86" s="1">
+        <v>-7832.36</v>
+      </c>
+      <c r="I86" s="1">
+        <v>-1.1185628396343</v>
+      </c>
+      <c r="J86">
+        <v>0.34</v>
+      </c>
+      <c r="K86" t="s">
+        <v>273</v>
+      </c>
+      <c r="L86" s="1">
+        <v>692384.0</v>
+      </c>
+      <c r="M86" s="1">
+        <v>694792.58</v>
+      </c>
+      <c r="N86" s="1">
+        <v>0.46</v>
+      </c>
+      <c r="O86">
+        <v>1</v>
+      </c>
+      <c r="Z86" t="s">
+        <v>271</v>
+      </c>
+    </row>
+    <row r="87" spans="1:26">
+      <c r="A87" t="s">
+        <v>275</v>
+      </c>
+      <c r="B87" s="1">
+        <v>487000.0</v>
+      </c>
+      <c r="C87" s="1">
+        <v>100.476</v>
+      </c>
+      <c r="D87" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E87" t="s">
+        <v>8</v>
+      </c>
+      <c r="F87">
+        <v>1.0</v>
+      </c>
+      <c r="G87" s="1">
+        <v>487000.0</v>
+      </c>
+      <c r="H87" s="1">
+        <v>2318.12</v>
+      </c>
+      <c r="I87" s="1">
+        <v>0.476</v>
+      </c>
+      <c r="J87">
+        <v>0.72</v>
+      </c>
+      <c r="K87" t="s">
+        <v>276</v>
+      </c>
+      <c r="L87" s="1">
+        <v>489318.12</v>
+      </c>
+      <c r="M87" s="1">
+        <v>492838.45</v>
+      </c>
+      <c r="N87" s="1">
+        <v>0.33</v>
+      </c>
+      <c r="O87">
+        <v>1</v>
+      </c>
+      <c r="Z87" t="s">
+        <v>274</v>
+      </c>
+    </row>
+    <row r="88" spans="1:26">
+      <c r="A88" t="s">
+        <v>278</v>
+      </c>
+      <c r="B88" s="1">
+        <v>900000.0</v>
+      </c>
+      <c r="C88" s="1">
+        <v>101.385</v>
+      </c>
+      <c r="D88" s="1">
+        <v>99.942</v>
+      </c>
+      <c r="E88" t="s">
+        <v>8</v>
+      </c>
+      <c r="F88">
+        <v>1.0</v>
+      </c>
+      <c r="G88" s="1">
+        <v>899478.0</v>
+      </c>
+      <c r="H88" s="1">
+        <v>12987.0</v>
+      </c>
+      <c r="I88" s="1">
+        <v>1.4438374257069</v>
+      </c>
+      <c r="J88">
+        <v>0.82</v>
+      </c>
+      <c r="K88" t="s">
+        <v>279</v>
+      </c>
+      <c r="L88" s="1">
+        <v>912465.0</v>
+      </c>
+      <c r="M88" s="1">
+        <v>919883.84</v>
+      </c>
+      <c r="N88" s="1">
+        <v>0.61</v>
+      </c>
+      <c r="O88">
+        <v>1</v>
+      </c>
+      <c r="Z88" t="s">
+        <v>277</v>
+      </c>
+    </row>
+    <row r="89" spans="1:26">
+      <c r="A89" t="s">
+        <v>281</v>
+      </c>
+      <c r="B89" s="1">
+        <v>700000.0</v>
+      </c>
+      <c r="C89" s="1">
+        <v>95.308</v>
+      </c>
+      <c r="D89" s="1">
+        <v>94.61294429</v>
+      </c>
+      <c r="E89" t="s">
+        <v>8</v>
+      </c>
+      <c r="F89">
+        <v>1.0</v>
+      </c>
+      <c r="G89" s="1">
+        <v>662290.61</v>
+      </c>
+      <c r="H89" s="1">
+        <v>4865.39</v>
+      </c>
+      <c r="I89" s="1">
+        <v>0.73463067821541</v>
+      </c>
+      <c r="J89">
+        <v>0.48</v>
+      </c>
+      <c r="K89" t="s">
+        <v>282</v>
+      </c>
+      <c r="L89" s="1">
+        <v>667156.0</v>
+      </c>
+      <c r="M89" s="1">
+        <v>670524.15</v>
+      </c>
+      <c r="N89" s="1">
+        <v>0.45</v>
+      </c>
+      <c r="O89">
+        <v>1</v>
+      </c>
+      <c r="Z89" t="s">
+        <v>280</v>
+      </c>
+    </row>
+    <row r="90" spans="1:26">
+      <c r="A90" t="s">
+        <v>284</v>
+      </c>
+      <c r="B90" s="1">
+        <v>1100000.0</v>
+      </c>
+      <c r="C90" s="1">
+        <v>101.616</v>
+      </c>
+      <c r="D90" s="1">
+        <v>100.55165909</v>
+      </c>
+      <c r="E90" t="s">
+        <v>8</v>
+      </c>
+      <c r="F90">
+        <v>1.0</v>
+      </c>
+      <c r="G90" s="1">
+        <v>1106068.25</v>
+      </c>
+      <c r="H90" s="1">
+        <v>11707.75</v>
+      </c>
+      <c r="I90" s="1">
+        <v>1.0585015888486</v>
+      </c>
+      <c r="J90">
+        <v>0.2</v>
+      </c>
+      <c r="K90" t="s">
+        <v>285</v>
+      </c>
+      <c r="L90" s="1">
+        <v>1117776.0</v>
+      </c>
+      <c r="M90" s="1">
+        <v>1119994.84</v>
+      </c>
+      <c r="N90" s="1">
+        <v>0.74</v>
+      </c>
+      <c r="O90">
+        <v>1</v>
+      </c>
+      <c r="Z90" t="s">
+        <v>283</v>
+      </c>
+    </row>
+    <row r="91" spans="1:26">
+      <c r="A91" t="s">
+        <v>287</v>
+      </c>
+      <c r="B91" s="1">
+        <v>2100000.0</v>
+      </c>
+      <c r="C91" s="1">
+        <v>98.151</v>
+      </c>
+      <c r="D91" s="1">
+        <v>98.42609524</v>
+      </c>
+      <c r="E91" t="s">
+        <v>8</v>
+      </c>
+      <c r="F91">
+        <v>1.0</v>
+      </c>
+      <c r="G91" s="1">
+        <v>2066948.0</v>
+      </c>
+      <c r="H91" s="1">
+        <v>-5777.0</v>
+      </c>
+      <c r="I91" s="1">
+        <v>-0.27949421078808</v>
+      </c>
+      <c r="J91">
+        <v>2.37</v>
+      </c>
+      <c r="K91" t="s">
+        <v>288</v>
+      </c>
+      <c r="L91" s="1">
+        <v>2061171.0</v>
+      </c>
+      <c r="M91" s="1">
+        <v>2111010.04</v>
+      </c>
+      <c r="N91" s="1">
+        <v>1.4</v>
+      </c>
+      <c r="O91">
+        <v>1</v>
+      </c>
+      <c r="Z91" t="s">
+        <v>286</v>
+      </c>
+    </row>
+    <row r="92" spans="1:26">
+      <c r="A92" t="s">
+        <v>290</v>
+      </c>
+      <c r="B92" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="C92" s="1">
+        <v>98.225</v>
+      </c>
+      <c r="D92" s="1">
+        <v>95.396</v>
+      </c>
+      <c r="E92" t="s">
+        <v>8</v>
+      </c>
+      <c r="F92">
+        <v>1.0</v>
+      </c>
+      <c r="G92" s="1">
+        <v>572376.0</v>
+      </c>
+      <c r="H92" s="1">
+        <v>16974.0</v>
+      </c>
+      <c r="I92" s="1">
+        <v>2.9655331460439</v>
+      </c>
+      <c r="J92">
+        <v>0.4</v>
+      </c>
+      <c r="K92" t="s">
+        <v>291</v>
+      </c>
+      <c r="L92" s="1">
+        <v>589350.0</v>
+      </c>
+      <c r="M92" s="1">
+        <v>591723.29</v>
+      </c>
+      <c r="N92" s="1">
+        <v>0.39</v>
+      </c>
+      <c r="O92">
+        <v>1</v>
+      </c>
+      <c r="Z92" t="s">
+        <v>289</v>
+      </c>
+    </row>
+    <row r="93" spans="1:26">
+      <c r="A93" t="s">
+        <v>290</v>
+      </c>
+      <c r="B93" s="1">
+        <v>700000.0</v>
+      </c>
+      <c r="C93" s="1">
+        <v>98.099</v>
+      </c>
+      <c r="D93" s="1">
+        <v>98.91583286</v>
+      </c>
+      <c r="E93" t="s">
+        <v>8</v>
+      </c>
+      <c r="F93">
+        <v>1.0</v>
+      </c>
+      <c r="G93" s="1">
+        <v>692410.83</v>
+      </c>
+      <c r="H93" s="1">
+        <v>-5717.83</v>
+      </c>
+      <c r="I93" s="1">
+        <v>-0.82578575496862</v>
+      </c>
+      <c r="J93">
+        <v>0.4</v>
+      </c>
+      <c r="K93" t="s">
+        <v>293</v>
+      </c>
+      <c r="L93" s="1">
+        <v>686693.0</v>
+      </c>
+      <c r="M93" s="1">
+        <v>689461.84</v>
+      </c>
+      <c r="N93" s="1">
+        <v>0.46</v>
+      </c>
+      <c r="O93">
+        <v>1</v>
+      </c>
+      <c r="Z93" t="s">
+        <v>292</v>
+      </c>
+    </row>
+    <row r="94" spans="1:26">
+      <c r="A94" t="s">
+        <v>295</v>
+      </c>
+      <c r="B94" s="1">
+        <v>521000.0</v>
+      </c>
+      <c r="C94" s="1">
+        <v>98.686</v>
+      </c>
+      <c r="D94" s="1">
+        <v>99.68758157</v>
+      </c>
+      <c r="E94" t="s">
+        <v>8</v>
+      </c>
+      <c r="F94">
+        <v>1.0</v>
+      </c>
+      <c r="G94" s="1">
+        <v>519372.3</v>
+      </c>
+      <c r="H94" s="1">
+        <v>-5218.24</v>
+      </c>
+      <c r="I94" s="1">
+        <v>-1.0047205058876</v>
+      </c>
+      <c r="J94">
+        <v>2.37</v>
+      </c>
+      <c r="K94" t="s">
+        <v>296</v>
+      </c>
+      <c r="L94" s="1">
+        <v>514154.06</v>
+      </c>
+      <c r="M94" s="1">
+        <v>526493.91</v>
+      </c>
+      <c r="N94" s="1">
+        <v>0.35</v>
+      </c>
+      <c r="O94">
+        <v>1</v>
+      </c>
+      <c r="Z94" t="s">
+        <v>294</v>
+      </c>
+    </row>
+    <row r="95" spans="1:26">
+      <c r="A95" t="s">
+        <v>298</v>
+      </c>
+      <c r="B95" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="C95" s="1">
+        <v>99.16</v>
+      </c>
+      <c r="D95" s="1">
+        <v>99.996</v>
+      </c>
+      <c r="E95" t="s">
+        <v>8</v>
+      </c>
+      <c r="F95">
+        <v>1.0</v>
+      </c>
+      <c r="G95" s="1">
+        <v>499980.0</v>
+      </c>
+      <c r="H95" s="1">
+        <v>-4180.0</v>
+      </c>
+      <c r="I95" s="1">
+        <v>-0.83603344133765</v>
+      </c>
+      <c r="J95">
+        <v>2.36</v>
+      </c>
+      <c r="K95" t="s">
+        <v>299</v>
+      </c>
+      <c r="L95" s="1">
+        <v>495800.0</v>
+      </c>
+      <c r="M95" s="1">
+        <v>507580.82</v>
+      </c>
+      <c r="N95" s="1">
+        <v>0.34</v>
+      </c>
+      <c r="O95">
+        <v>1</v>
+      </c>
+      <c r="Z95" t="s">
+        <v>297</v>
+      </c>
+    </row>
+    <row r="96" spans="1:26">
+      <c r="A96" t="s">
+        <v>301</v>
+      </c>
+      <c r="B96" s="1">
+        <v>657000.0</v>
+      </c>
+      <c r="C96" s="1">
+        <v>99.734</v>
+      </c>
+      <c r="D96" s="1">
+        <v>99.394</v>
+      </c>
+      <c r="E96" t="s">
+        <v>8</v>
+      </c>
+      <c r="F96">
+        <v>1.0</v>
+      </c>
+      <c r="G96" s="1">
+        <v>653018.58</v>
+      </c>
+      <c r="H96" s="1">
+        <v>2233.8</v>
+      </c>
+      <c r="I96" s="1">
+        <v>0.34207296215063</v>
+      </c>
+      <c r="J96">
+        <v>0.58</v>
+      </c>
+      <c r="K96" t="s">
+        <v>302</v>
+      </c>
+      <c r="L96" s="1">
+        <v>655252.38</v>
+      </c>
+      <c r="M96" s="1">
+        <v>659032.38</v>
+      </c>
+      <c r="N96" s="1">
+        <v>0.44</v>
+      </c>
+      <c r="O96">
+        <v>1</v>
+      </c>
+      <c r="Z96" t="s">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="97" spans="1:26">
+      <c r="A97" t="s">
+        <v>304</v>
+      </c>
+      <c r="B97" s="1">
+        <v>700000.0</v>
+      </c>
+      <c r="C97" s="1">
+        <v>95.808</v>
+      </c>
+      <c r="D97" s="1">
+        <v>93.6</v>
+      </c>
+      <c r="E97" t="s">
+        <v>8</v>
+      </c>
+      <c r="F97">
+        <v>1.0</v>
+      </c>
+      <c r="G97" s="1">
+        <v>655200.0</v>
+      </c>
+      <c r="H97" s="1">
+        <v>15456.0</v>
+      </c>
+      <c r="I97" s="1">
+        <v>2.3589743589744</v>
+      </c>
+      <c r="J97">
+        <v>1.1</v>
+      </c>
+      <c r="K97" t="s">
+        <v>305</v>
+      </c>
+      <c r="L97" s="1">
+        <v>670656.0</v>
+      </c>
+      <c r="M97" s="1">
+        <v>678322.44</v>
+      </c>
+      <c r="N97" s="1">
+        <v>0.45</v>
+      </c>
+      <c r="O97">
+        <v>1</v>
+      </c>
+      <c r="Z97" t="s">
+        <v>303</v>
+      </c>
+    </row>
+    <row r="98" spans="1:26">
+      <c r="A98" t="s">
+        <v>307</v>
+      </c>
+      <c r="B98" s="1">
+        <v>1500000.0</v>
+      </c>
+      <c r="C98" s="1">
+        <v>98.99</v>
+      </c>
+      <c r="D98" s="1">
+        <v>100.08276467</v>
+      </c>
+      <c r="E98" t="s">
+        <v>8</v>
+      </c>
+      <c r="F98">
+        <v>1.0</v>
+      </c>
+      <c r="G98" s="1">
+        <v>1501241.47</v>
+      </c>
+      <c r="H98" s="1">
+        <v>-16391.47</v>
+      </c>
+      <c r="I98" s="1">
+        <v>-1.0918609915565</v>
+      </c>
+      <c r="J98">
+        <v>3.27</v>
+      </c>
+      <c r="K98" t="s">
+        <v>308</v>
+      </c>
+      <c r="L98" s="1">
+        <v>1484850.0</v>
+      </c>
+      <c r="M98" s="1">
+        <v>1533897.95</v>
+      </c>
+      <c r="N98" s="1">
+        <v>1.02</v>
+      </c>
+      <c r="O98">
+        <v>1</v>
+      </c>
+      <c r="Z98" t="s">
+        <v>306</v>
+      </c>
+    </row>
+    <row r="99" spans="1:26">
+      <c r="A99" t="s">
+        <v>310</v>
+      </c>
+      <c r="B99" s="1">
+        <v>700000.0</v>
+      </c>
+      <c r="C99" s="1">
+        <v>101.562</v>
+      </c>
+      <c r="D99" s="1">
+        <v>103.012</v>
+      </c>
+      <c r="E99" t="s">
+        <v>8</v>
+      </c>
+      <c r="F99">
+        <v>1.0</v>
+      </c>
+      <c r="G99" s="1">
+        <v>721084.0</v>
+      </c>
+      <c r="H99" s="1">
+        <v>-10150.0</v>
+      </c>
+      <c r="I99" s="1">
+        <v>-1.407602997709</v>
+      </c>
+      <c r="J99">
+        <v>3.52</v>
+      </c>
+      <c r="K99" t="s">
+        <v>311</v>
+      </c>
+      <c r="L99" s="1">
+        <v>710934.0</v>
+      </c>
+      <c r="M99" s="1">
+        <v>735549.07</v>
+      </c>
+      <c r="N99" s="1">
+        <v>0.49</v>
+      </c>
+      <c r="O99">
+        <v>1</v>
+      </c>
+      <c r="Z99" t="s">
+        <v>309</v>
+      </c>
+    </row>
+    <row r="100" spans="1:26">
+      <c r="A100" t="s">
+        <v>313</v>
+      </c>
+      <c r="B100" s="1">
+        <v>560000.0</v>
+      </c>
+      <c r="C100" s="1">
+        <v>99.873</v>
+      </c>
+      <c r="D100" s="1">
+        <v>99.56446429</v>
+      </c>
+      <c r="E100" t="s">
+        <v>8</v>
+      </c>
+      <c r="F100">
+        <v>1.0</v>
+      </c>
+      <c r="G100" s="1">
+        <v>557561.0</v>
+      </c>
+      <c r="H100" s="1">
+        <v>1727.8</v>
+      </c>
+      <c r="I100" s="1">
+        <v>0.30988537577054</v>
+      </c>
+      <c r="J100">
+        <v>0.82</v>
+      </c>
+      <c r="K100" t="s">
+        <v>314</v>
+      </c>
+      <c r="L100" s="1">
+        <v>559288.8</v>
+      </c>
+      <c r="M100" s="1">
+        <v>563853.18</v>
+      </c>
+      <c r="N100" s="1">
+        <v>0.37</v>
+      </c>
+      <c r="O100">
+        <v>1</v>
+      </c>
+      <c r="Z100" t="s">
+        <v>312</v>
+      </c>
+    </row>
+    <row r="101" spans="1:26">
+      <c r="A101" t="s">
+        <v>316</v>
+      </c>
+      <c r="B101" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="C101" s="1">
+        <v>101.053</v>
+      </c>
+      <c r="D101" s="1">
+        <v>101.1515</v>
+      </c>
+      <c r="E101" t="s">
+        <v>8</v>
+      </c>
+      <c r="F101">
+        <v>1.0</v>
+      </c>
+      <c r="G101" s="1">
+        <v>404606.0</v>
+      </c>
+      <c r="H101" s="1">
+        <v>-394.0</v>
+      </c>
+      <c r="I101" s="1">
+        <v>-0.097378684448575</v>
+      </c>
+      <c r="J101">
+        <v>0.76</v>
+      </c>
+      <c r="K101" t="s">
+        <v>317</v>
+      </c>
+      <c r="L101" s="1">
+        <v>404212.0</v>
+      </c>
+      <c r="M101" s="1">
+        <v>407269.53</v>
+      </c>
+      <c r="N101" s="1">
+        <v>0.27</v>
+      </c>
+      <c r="O101">
+        <v>1</v>
+      </c>
+      <c r="Z101" t="s">
+        <v>315</v>
+      </c>
+    </row>
+    <row r="102" spans="1:26">
+      <c r="A102" t="s">
+        <v>319</v>
+      </c>
+      <c r="B102" s="1">
+        <v>347000.0</v>
+      </c>
+      <c r="C102" s="1">
+        <v>96.959</v>
+      </c>
+      <c r="D102" s="1">
+        <v>99.16931124</v>
+      </c>
+      <c r="E102" t="s">
+        <v>8</v>
+      </c>
+      <c r="F102">
+        <v>1.0</v>
+      </c>
+      <c r="G102" s="1">
+        <v>344117.51</v>
+      </c>
+      <c r="H102" s="1">
+        <v>-7669.78</v>
+      </c>
+      <c r="I102" s="1">
+        <v>-2.2288258449853</v>
+      </c>
+      <c r="J102">
+        <v>1.67</v>
+      </c>
+      <c r="K102" t="s">
+        <v>320</v>
+      </c>
+      <c r="L102" s="1">
+        <v>336447.73</v>
+      </c>
+      <c r="M102" s="1">
+        <v>342240.97</v>
+      </c>
+      <c r="N102" s="1">
+        <v>0.23</v>
+      </c>
+      <c r="O102">
+        <v>1</v>
+      </c>
+      <c r="Z102" t="s">
+        <v>318</v>
+      </c>
+    </row>
+    <row r="103" spans="1:26">
+      <c r="A103" t="s">
+        <v>322</v>
+      </c>
+      <c r="B103" s="1">
+        <v>1376000.0</v>
+      </c>
+      <c r="C103" s="1">
+        <v>98.611</v>
+      </c>
+      <c r="D103" s="1">
+        <v>100.03007631</v>
+      </c>
+      <c r="E103" t="s">
+        <v>8</v>
+      </c>
+      <c r="F103">
+        <v>1.0</v>
+      </c>
+      <c r="G103" s="1">
+        <v>1376413.85</v>
+      </c>
+      <c r="H103" s="1">
+        <v>-19526.49</v>
+      </c>
+      <c r="I103" s="1">
+        <v>-1.4186496307052</v>
+      </c>
+      <c r="J103">
+        <v>1.08</v>
+      </c>
+      <c r="K103" t="s">
+        <v>323</v>
+      </c>
+      <c r="L103" s="1">
+        <v>1356887.36</v>
+      </c>
+      <c r="M103" s="1">
+        <v>1371783.45</v>
+      </c>
+      <c r="N103" s="1">
+        <v>0.91</v>
+      </c>
+      <c r="O103">
+        <v>1</v>
+      </c>
+      <c r="Z103" t="s">
+        <v>321</v>
+      </c>
+    </row>
+    <row r="104" spans="1:26">
+      <c r="A104" t="s">
+        <v>325</v>
+      </c>
+      <c r="B104" s="1">
+        <v>700000.0</v>
+      </c>
+      <c r="C104" s="1">
+        <v>103.365</v>
+      </c>
+      <c r="D104" s="1">
+        <v>101.59326143</v>
+      </c>
+      <c r="E104" t="s">
+        <v>8</v>
+      </c>
+      <c r="F104">
+        <v>1.0</v>
+      </c>
+      <c r="G104" s="1">
+        <v>711152.83</v>
+      </c>
+      <c r="H104" s="1">
+        <v>12402.17</v>
+      </c>
+      <c r="I104" s="1">
+        <v>1.7439528434415</v>
+      </c>
+      <c r="J104">
+        <v>0.88</v>
+      </c>
+      <c r="K104" t="s">
+        <v>326</v>
+      </c>
+      <c r="L104" s="1">
+        <v>723555.0</v>
+      </c>
+      <c r="M104" s="1">
+        <v>729749.52</v>
+      </c>
+      <c r="N104" s="1">
+        <v>0.48</v>
+      </c>
+      <c r="O104">
+        <v>1</v>
+      </c>
+      <c r="Z104" t="s">
+        <v>324</v>
+      </c>
+    </row>
+    <row r="105" spans="1:26">
+      <c r="A105" t="s">
+        <v>328</v>
+      </c>
+      <c r="B105" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="C105" s="1">
+        <v>104.477</v>
+      </c>
+      <c r="D105" s="1">
+        <v>105.93</v>
+      </c>
+      <c r="E105" t="s">
+        <v>8</v>
+      </c>
+      <c r="F105">
+        <v>1.0</v>
+      </c>
+      <c r="G105" s="1">
+        <v>635580.0</v>
+      </c>
+      <c r="H105" s="1">
+        <v>-8718.0</v>
+      </c>
+      <c r="I105" s="1">
+        <v>-1.371660530539</v>
+      </c>
+      <c r="J105">
+        <v>1.7</v>
+      </c>
+      <c r="K105" t="s">
+        <v>329</v>
+      </c>
+      <c r="L105" s="1">
+        <v>626862.0</v>
+      </c>
+      <c r="M105" s="1">
+        <v>637033.23</v>
+      </c>
+      <c r="N105" s="1">
+        <v>0.42</v>
+      </c>
+      <c r="O105">
+        <v>1</v>
+      </c>
+      <c r="Z105" t="s">
+        <v>327</v>
+      </c>
+    </row>
+    <row r="106" spans="1:26">
+      <c r="A106" t="s">
+        <v>331</v>
+      </c>
+      <c r="B106" s="1">
+        <v>800000.0</v>
+      </c>
+      <c r="C106" s="1">
+        <v>100.104</v>
+      </c>
+      <c r="D106" s="1">
+        <v>99.076</v>
+      </c>
+      <c r="E106" t="s">
+        <v>8</v>
+      </c>
+      <c r="F106">
+        <v>1.0</v>
+      </c>
+      <c r="G106" s="1">
+        <v>792608.0</v>
+      </c>
+      <c r="H106" s="1">
+        <v>8224.0</v>
+      </c>
+      <c r="I106" s="1">
+        <v>1.037587306714</v>
+      </c>
+      <c r="J106">
+        <v>0.15</v>
+      </c>
+      <c r="K106" t="s">
+        <v>332</v>
+      </c>
+      <c r="L106" s="1">
+        <v>800832.0</v>
+      </c>
+      <c r="M106" s="1">
+        <v>802042.96</v>
+      </c>
+      <c r="N106" s="1">
+        <v>0.53</v>
+      </c>
+      <c r="O106">
+        <v>1</v>
+      </c>
+      <c r="Z106" t="s">
+        <v>330</v>
+      </c>
+    </row>
+    <row r="107" spans="1:26">
+      <c r="A107" t="s">
+        <v>334</v>
+      </c>
+      <c r="B107" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="C107" s="1">
+        <v>88.605</v>
+      </c>
+      <c r="D107" s="1">
+        <v>90.05</v>
+      </c>
+      <c r="E107" t="s">
+        <v>8</v>
+      </c>
+      <c r="F107">
+        <v>1.0</v>
+      </c>
+      <c r="G107" s="1">
+        <v>540300.0</v>
+      </c>
+      <c r="H107" s="1">
+        <v>-8670.0</v>
+      </c>
+      <c r="I107" s="1">
+        <v>-1.6046640755136</v>
+      </c>
+      <c r="J107">
+        <v>0.86</v>
+      </c>
+      <c r="K107" t="s">
+        <v>335</v>
+      </c>
+      <c r="L107" s="1">
+        <v>531630.0</v>
+      </c>
+      <c r="M107" s="1">
+        <v>536785.48</v>
+      </c>
+      <c r="N107" s="1">
+        <v>0.36</v>
+      </c>
+      <c r="O107">
+        <v>1</v>
+      </c>
+      <c r="Z107" t="s">
+        <v>333</v>
+      </c>
+    </row>
+    <row r="108" spans="1:26">
+      <c r="A108" t="s">
+        <v>337</v>
+      </c>
+      <c r="B108" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="C108" s="1">
+        <v>101.187</v>
+      </c>
+      <c r="D108" s="1">
+        <v>99.33326</v>
+      </c>
+      <c r="E108" t="s">
+        <v>8</v>
+      </c>
+      <c r="F108">
+        <v>1.0</v>
+      </c>
+      <c r="G108" s="1">
+        <v>595999.56</v>
+      </c>
+      <c r="H108" s="1">
+        <v>11122.44</v>
+      </c>
+      <c r="I108" s="1">
+        <v>1.8661825857724</v>
+      </c>
+      <c r="J108">
+        <v>2.91</v>
+      </c>
+      <c r="K108" t="s">
+        <v>338</v>
+      </c>
+      <c r="L108" s="1">
+        <v>607122.0</v>
+      </c>
+      <c r="M108" s="1">
+        <v>624575.42</v>
+      </c>
+      <c r="N108" s="1">
+        <v>0.41</v>
+      </c>
+      <c r="O108">
+        <v>1</v>
+      </c>
+      <c r="Z108" t="s">
+        <v>336</v>
+      </c>
+    </row>
+    <row r="109" spans="1:26">
+      <c r="A109" t="s">
+        <v>340</v>
+      </c>
+      <c r="B109" s="1">
+        <v>1600000.0</v>
+      </c>
+      <c r="C109" s="1">
+        <v>84.934</v>
+      </c>
+      <c r="D109" s="1">
+        <v>85.4121875</v>
+      </c>
+      <c r="E109" t="s">
+        <v>8</v>
+      </c>
+      <c r="F109">
+        <v>1.0</v>
+      </c>
+      <c r="G109" s="1">
+        <v>1366595.0</v>
+      </c>
+      <c r="H109" s="1">
+        <v>-7651.0</v>
+      </c>
+      <c r="I109" s="1">
+        <v>-0.55985862673287</v>
+      </c>
+      <c r="J109">
+        <v>0.46</v>
+      </c>
+      <c r="K109" t="s">
+        <v>341</v>
+      </c>
+      <c r="L109" s="1">
+        <v>1358944.0</v>
+      </c>
+      <c r="M109" s="1">
+        <v>1366308.38</v>
+      </c>
+      <c r="N109" s="1">
+        <v>0.91</v>
+      </c>
+      <c r="O109">
+        <v>1</v>
+      </c>
+      <c r="Z109" t="s">
+        <v>339</v>
+      </c>
+    </row>
+    <row r="110" spans="1:26">
+      <c r="A110" t="s">
+        <v>343</v>
+      </c>
+      <c r="B110" s="1">
+        <v>1600000.0</v>
+      </c>
+      <c r="C110" s="1">
+        <v>99.911</v>
+      </c>
+      <c r="D110" s="1">
+        <v>99.898</v>
+      </c>
+      <c r="E110" t="s">
+        <v>8</v>
+      </c>
+      <c r="F110">
+        <v>1.0</v>
+      </c>
+      <c r="G110" s="1">
+        <v>1598368.0</v>
+      </c>
+      <c r="H110" s="1">
+        <v>208.0</v>
+      </c>
+      <c r="I110" s="1">
+        <v>0.01301327353901</v>
+      </c>
+      <c r="J110">
+        <v>0.23</v>
+      </c>
+      <c r="K110" t="s">
+        <v>344</v>
+      </c>
+      <c r="L110" s="1">
+        <v>1598576.0</v>
+      </c>
+      <c r="M110" s="1">
+        <v>1602258.19</v>
+      </c>
+      <c r="N110" s="1">
+        <v>1.06</v>
+      </c>
+      <c r="O110">
+        <v>1</v>
+      </c>
+      <c r="Z110" t="s">
+        <v>342</v>
+      </c>
+    </row>
+    <row r="111" spans="1:26">
+      <c r="A111" t="s">
+        <v>346</v>
+      </c>
+      <c r="B111" s="1">
+        <v>369000.0</v>
+      </c>
+      <c r="C111" s="1">
+        <v>100.771</v>
+      </c>
+      <c r="D111" s="1">
+        <v>100.15782656</v>
+      </c>
+      <c r="E111" t="s">
+        <v>8</v>
+      </c>
+      <c r="F111">
+        <v>1.0</v>
+      </c>
+      <c r="G111" s="1">
+        <v>369582.38</v>
+      </c>
+      <c r="H111" s="1">
+        <v>2262.61</v>
+      </c>
+      <c r="I111" s="1">
+        <v>0.61220721615571</v>
+      </c>
+      <c r="J111">
+        <v>0.5</v>
+      </c>
+      <c r="K111" t="s">
+        <v>347</v>
+      </c>
+      <c r="L111" s="1">
+        <v>371844.99</v>
+      </c>
+      <c r="M111" s="1">
+        <v>373705.15</v>
+      </c>
+      <c r="N111" s="1">
+        <v>0.25</v>
+      </c>
+      <c r="O111">
+        <v>1</v>
+      </c>
+      <c r="Z111" t="s">
+        <v>345</v>
+      </c>
+    </row>
+    <row r="112" spans="1:26">
+      <c r="A112" t="s">
+        <v>349</v>
+      </c>
+      <c r="B112" s="1">
+        <v>487000.0</v>
+      </c>
+      <c r="C112" s="1">
+        <v>101.861</v>
+      </c>
+      <c r="D112" s="1">
+        <v>100.5846961</v>
+      </c>
+      <c r="E112" t="s">
+        <v>8</v>
+      </c>
+      <c r="F112">
+        <v>1.0</v>
+      </c>
+      <c r="G112" s="1">
+        <v>489847.47</v>
+      </c>
+      <c r="H112" s="1">
+        <v>6215.6</v>
+      </c>
+      <c r="I112" s="1">
+        <v>1.268884781624</v>
+      </c>
+      <c r="J112">
+        <v>0.44</v>
+      </c>
+      <c r="K112" t="s">
+        <v>350</v>
+      </c>
+      <c r="L112" s="1">
+        <v>496063.07</v>
+      </c>
+      <c r="M112" s="1">
+        <v>498182.85</v>
+      </c>
+      <c r="N112" s="1">
+        <v>0.33</v>
+      </c>
+      <c r="O112">
+        <v>1</v>
+      </c>
+      <c r="Z112" t="s">
+        <v>348</v>
+      </c>
+    </row>
+    <row r="113" spans="1:26">
+      <c r="A113" t="s">
+        <v>352</v>
+      </c>
+      <c r="B113" s="1">
+        <v>1052000.0</v>
+      </c>
+      <c r="C113" s="1">
+        <v>103.669</v>
+      </c>
+      <c r="D113" s="1">
+        <v>102.3524135</v>
+      </c>
+      <c r="E113" t="s">
+        <v>8</v>
+      </c>
+      <c r="F113">
+        <v>1.0</v>
+      </c>
+      <c r="G113" s="1">
+        <v>1076747.39</v>
+      </c>
+      <c r="H113" s="1">
+        <v>13850.49</v>
+      </c>
+      <c r="I113" s="1">
+        <v>1.2863267771654</v>
+      </c>
+      <c r="J113">
+        <v>3.11</v>
+      </c>
+      <c r="K113" t="s">
+        <v>353</v>
+      </c>
+      <c r="L113" s="1">
+        <v>1090597.88</v>
+      </c>
+      <c r="M113" s="1">
+        <v>1123279.28</v>
+      </c>
+      <c r="N113" s="1">
+        <v>0.75</v>
+      </c>
+      <c r="O113">
+        <v>1</v>
+      </c>
+      <c r="Z113" t="s">
+        <v>351</v>
+      </c>
+    </row>
+    <row r="114" spans="1:26">
+      <c r="A114" t="s">
+        <v>355</v>
+      </c>
+      <c r="B114" s="1">
+        <v>1700000.0</v>
+      </c>
+      <c r="C114" s="1">
+        <v>98.485</v>
+      </c>
+      <c r="D114" s="1">
+        <v>99.57176471</v>
+      </c>
+      <c r="E114" t="s">
+        <v>8</v>
+      </c>
+      <c r="F114">
+        <v>1.0</v>
+      </c>
+      <c r="G114" s="1">
+        <v>1692720.0</v>
+      </c>
+      <c r="H114" s="1">
+        <v>-18475.0</v>
+      </c>
+      <c r="I114" s="1">
+        <v>-1.0914386313153</v>
+      </c>
+      <c r="J114">
+        <v>0.9</v>
+      </c>
+      <c r="K114" t="s">
+        <v>356</v>
+      </c>
+      <c r="L114" s="1">
+        <v>1674245.0</v>
+      </c>
+      <c r="M114" s="1">
+        <v>1689475.14</v>
+      </c>
+      <c r="N114" s="1">
+        <v>1.12</v>
+      </c>
+      <c r="O114">
+        <v>1</v>
+      </c>
+      <c r="Z114" t="s">
+        <v>354</v>
+      </c>
+    </row>
+    <row r="115" spans="1:26">
+      <c r="A115" t="s">
+        <v>358</v>
+      </c>
+      <c r="B115" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="C115" s="1">
+        <v>98.48</v>
+      </c>
+      <c r="D115" s="1">
+        <v>97.59</v>
+      </c>
+      <c r="E115" t="s">
+        <v>8</v>
+      </c>
+      <c r="F115">
+        <v>1.0</v>
+      </c>
+      <c r="G115" s="1">
+        <v>390360.0</v>
+      </c>
+      <c r="H115" s="1">
+        <v>3560.0</v>
+      </c>
+      <c r="I115" s="1">
+        <v>0.91197868634081</v>
+      </c>
+      <c r="J115">
+        <v>1.87</v>
+      </c>
+      <c r="K115" t="s">
+        <v>359</v>
+      </c>
+      <c r="L115" s="1">
+        <v>393920.0</v>
+      </c>
+      <c r="M115" s="1">
+        <v>401399.45</v>
+      </c>
+      <c r="N115" s="1">
+        <v>0.27</v>
+      </c>
+      <c r="O115">
+        <v>1</v>
+      </c>
+      <c r="Z115" t="s">
+        <v>357</v>
+      </c>
+    </row>
+    <row r="116" spans="1:26">
+      <c r="A116" t="s">
+        <v>361</v>
+      </c>
+      <c r="B116" s="1">
+        <v>549000.0</v>
+      </c>
+      <c r="C116" s="1">
+        <v>98.673</v>
+      </c>
+      <c r="D116" s="1">
+        <v>99.96353552</v>
+      </c>
+      <c r="E116" t="s">
+        <v>8</v>
+      </c>
+      <c r="F116">
+        <v>1.0</v>
+      </c>
+      <c r="G116" s="1">
+        <v>548799.81</v>
+      </c>
+      <c r="H116" s="1">
+        <v>-7085.04</v>
+      </c>
+      <c r="I116" s="1">
+        <v>-1.291006277863</v>
+      </c>
+      <c r="J116">
+        <v>2.16</v>
+      </c>
+      <c r="K116" t="s">
+        <v>362</v>
+      </c>
+      <c r="L116" s="1">
+        <v>541714.77</v>
+      </c>
+      <c r="M116" s="1">
+        <v>553559.63</v>
+      </c>
+      <c r="N116" s="1">
+        <v>0.37</v>
+      </c>
+      <c r="O116">
+        <v>1</v>
+      </c>
+      <c r="Z116" t="s">
+        <v>360</v>
+      </c>
+    </row>
+    <row r="117" spans="1:26">
+      <c r="A117" t="s">
+        <v>364</v>
+      </c>
+      <c r="B117" s="1">
+        <v>714000.0</v>
+      </c>
+      <c r="C117" s="1">
+        <v>101.872</v>
+      </c>
+      <c r="D117" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E117" t="s">
+        <v>8</v>
+      </c>
+      <c r="F117">
+        <v>1.0</v>
+      </c>
+      <c r="G117" s="1">
+        <v>714000.0</v>
+      </c>
+      <c r="H117" s="1">
+        <v>13366.08</v>
+      </c>
+      <c r="I117" s="1">
+        <v>1.872</v>
+      </c>
+      <c r="J117">
+        <v>1.17</v>
+      </c>
+      <c r="K117" t="s">
+        <v>365</v>
+      </c>
+      <c r="L117" s="1">
+        <v>727366.08</v>
+      </c>
+      <c r="M117" s="1">
+        <v>735689.95</v>
+      </c>
+      <c r="N117" s="1">
+        <v>0.49</v>
+      </c>
+      <c r="O117">
+        <v>1</v>
+      </c>
+      <c r="Z117" t="s">
+        <v>363</v>
+      </c>
+    </row>
+    <row r="118" spans="1:26">
+      <c r="A118" t="s">
+        <v>367</v>
+      </c>
+      <c r="B118" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="C118" s="1">
+        <v>89.167</v>
+      </c>
+      <c r="D118" s="1">
+        <v>90.124458</v>
+      </c>
+      <c r="E118" t="s">
+        <v>8</v>
+      </c>
+      <c r="F118">
+        <v>1.0</v>
+      </c>
+      <c r="G118" s="1">
+        <v>450622.29</v>
+      </c>
+      <c r="H118" s="1">
+        <v>-4787.29</v>
+      </c>
+      <c r="I118" s="1">
+        <v>-1.0623731018721</v>
+      </c>
+      <c r="J118">
+        <v>0.85</v>
+      </c>
+      <c r="K118" t="s">
+        <v>368</v>
+      </c>
+      <c r="L118" s="1">
+        <v>445835.0</v>
+      </c>
+      <c r="M118" s="1">
+        <v>450078.15</v>
+      </c>
+      <c r="N118" s="1">
+        <v>0.3</v>
+      </c>
+      <c r="O118">
+        <v>1</v>
+      </c>
+      <c r="Z118" t="s">
+        <v>366</v>
+      </c>
+    </row>
+    <row r="119" spans="1:26">
+      <c r="A119" t="s">
+        <v>370</v>
+      </c>
+      <c r="B119" s="1">
+        <v>2200000.0</v>
+      </c>
+      <c r="C119" s="1">
+        <v>98.855</v>
+      </c>
+      <c r="D119" s="1">
+        <v>99.87081818</v>
+      </c>
+      <c r="E119" t="s">
+        <v>8</v>
+      </c>
+      <c r="F119">
+        <v>1.0</v>
+      </c>
+      <c r="G119" s="1">
+        <v>2197158.0</v>
+      </c>
+      <c r="H119" s="1">
+        <v>-22348.0</v>
+      </c>
+      <c r="I119" s="1">
+        <v>-1.0171321315991</v>
+      </c>
+      <c r="J119">
+        <v>1.23</v>
+      </c>
+      <c r="K119" t="s">
+        <v>371</v>
+      </c>
+      <c r="L119" s="1">
+        <v>2174810.0</v>
+      </c>
+      <c r="M119" s="1">
+        <v>2201933.29</v>
+      </c>
+      <c r="N119" s="1">
+        <v>1.46</v>
+      </c>
+      <c r="O119">
+        <v>1</v>
+      </c>
+      <c r="Z119" t="s">
+        <v>369</v>
+      </c>
+    </row>
+    <row r="120" spans="1:26">
+      <c r="A120" t="s">
+        <v>373</v>
+      </c>
+      <c r="B120" s="1">
+        <v>1299000.0</v>
+      </c>
+      <c r="C120" s="1">
+        <v>98.647</v>
+      </c>
+      <c r="D120" s="1">
+        <v>100.05043341</v>
+      </c>
+      <c r="E120" t="s">
+        <v>8</v>
+      </c>
+      <c r="F120">
+        <v>1.0</v>
+      </c>
+      <c r="G120" s="1">
+        <v>1299655.13</v>
+      </c>
+      <c r="H120" s="1">
+        <v>-18230.6</v>
+      </c>
+      <c r="I120" s="1">
+        <v>-1.4027259677727</v>
+      </c>
+      <c r="J120">
+        <v>0.34</v>
+      </c>
+      <c r="K120" t="s">
+        <v>374</v>
+      </c>
+      <c r="L120" s="1">
+        <v>1281424.53</v>
+      </c>
+      <c r="M120" s="1">
+        <v>1285879.92</v>
+      </c>
+      <c r="N120" s="1">
+        <v>0.85</v>
+      </c>
+      <c r="O120">
+        <v>1</v>
+      </c>
+      <c r="Z120" t="s">
+        <v>372</v>
+      </c>
+    </row>
+    <row r="121" spans="1:26">
+      <c r="A121" t="s">
+        <v>376</v>
+      </c>
+      <c r="B121" s="1">
+        <v>1700000.0</v>
+      </c>
+      <c r="C121" s="1">
+        <v>100.867</v>
+      </c>
+      <c r="D121" s="1">
+        <v>103.15</v>
+      </c>
+      <c r="E121" t="s">
+        <v>8</v>
+      </c>
+      <c r="F121">
+        <v>1.0</v>
+      </c>
+      <c r="G121" s="1">
+        <v>1753550.0</v>
+      </c>
+      <c r="H121" s="1">
+        <v>-38811.0</v>
+      </c>
+      <c r="I121" s="1">
+        <v>-2.2132816286961</v>
+      </c>
+      <c r="J121">
+        <v>1.03</v>
+      </c>
+      <c r="K121" t="s">
+        <v>377</v>
+      </c>
+      <c r="L121" s="1">
+        <v>1714739.0</v>
+      </c>
+      <c r="M121" s="1">
+        <v>1732238.52</v>
+      </c>
+      <c r="N121" s="1">
+        <v>1.15</v>
+      </c>
+      <c r="O121">
+        <v>1</v>
+      </c>
+      <c r="Z121" t="s">
+        <v>375</v>
+      </c>
+    </row>
+    <row r="122" spans="1:26">
+      <c r="A122" t="s">
+        <v>379</v>
+      </c>
+      <c r="B122" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="C122" s="1">
+        <v>99.22</v>
+      </c>
+      <c r="D122" s="1">
+        <v>98.819</v>
+      </c>
+      <c r="E122" t="s">
+        <v>8</v>
+      </c>
+      <c r="F122">
+        <v>1.0</v>
+      </c>
+      <c r="G122" s="1">
+        <v>296457.0</v>
+      </c>
+      <c r="H122" s="1">
+        <v>1203.0</v>
+      </c>
+      <c r="I122" s="1">
+        <v>0.40579240834253</v>
+      </c>
+      <c r="J122">
+        <v>1.41</v>
+      </c>
+      <c r="K122" t="s">
+        <v>380</v>
+      </c>
+      <c r="L122" s="1">
+        <v>297660.0</v>
+      </c>
+      <c r="M122" s="1">
+        <v>301886.43</v>
+      </c>
+      <c r="N122" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="O122">
+        <v>1</v>
+      </c>
+      <c r="Z122" t="s">
+        <v>378</v>
+      </c>
+    </row>
+    <row r="123" spans="1:26">
+      <c r="A123" t="s">
+        <v>382</v>
+      </c>
+      <c r="B123" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="C123" s="1">
+        <v>99.263</v>
+      </c>
+      <c r="D123" s="1">
+        <v>100.77214333</v>
+      </c>
+      <c r="E123" t="s">
+        <v>8</v>
+      </c>
+      <c r="F123">
+        <v>1.0</v>
+      </c>
+      <c r="G123" s="1">
+        <v>604632.86</v>
+      </c>
+      <c r="H123" s="1">
+        <v>-9054.86</v>
+      </c>
+      <c r="I123" s="1">
+        <v>-1.4975798702042</v>
+      </c>
+      <c r="J123">
+        <v>0.18</v>
+      </c>
+      <c r="K123" t="s">
+        <v>383</v>
+      </c>
+      <c r="L123" s="1">
+        <v>595578.0</v>
+      </c>
+      <c r="M123" s="1">
+        <v>596665.4</v>
+      </c>
+      <c r="N123" s="1">
+        <v>0.4</v>
+      </c>
+      <c r="O123">
+        <v>1</v>
+      </c>
+      <c r="Z123" t="s">
+        <v>381</v>
+      </c>
+    </row>
+    <row r="124" spans="1:26">
+      <c r="A124" t="s">
+        <v>385</v>
+      </c>
+      <c r="B124" s="1">
+        <v>1500000.0</v>
+      </c>
+      <c r="C124" s="1">
+        <v>94.506</v>
+      </c>
+      <c r="D124" s="1">
+        <v>90.63588067</v>
+      </c>
+      <c r="E124" t="s">
+        <v>8</v>
+      </c>
+      <c r="F124">
+        <v>1.0</v>
+      </c>
+      <c r="G124" s="1">
+        <v>1359538.21</v>
+      </c>
+      <c r="H124" s="1">
+        <v>58051.79</v>
+      </c>
+      <c r="I124" s="1">
+        <v>4.2699638430905</v>
+      </c>
+      <c r="J124">
+        <v>0.38</v>
+      </c>
+      <c r="K124" t="s">
+        <v>386</v>
+      </c>
+      <c r="L124" s="1">
+        <v>1417590.0</v>
+      </c>
+      <c r="M124" s="1">
+        <v>1423261.23</v>
+      </c>
+      <c r="N124" s="1">
+        <v>0.95</v>
+      </c>
+      <c r="O124">
+        <v>1</v>
+      </c>
+      <c r="Z124" t="s">
+        <v>384</v>
+      </c>
+    </row>
+    <row r="125" spans="1:26">
+      <c r="A125" t="s">
+        <v>388</v>
+      </c>
+      <c r="B125" s="1">
+        <v>1000000.0</v>
+      </c>
+      <c r="C125" s="1">
+        <v>100.689</v>
+      </c>
+      <c r="D125" s="1">
+        <v>100.467</v>
+      </c>
+      <c r="E125" t="s">
+        <v>8</v>
+      </c>
+      <c r="F125">
+        <v>1.0</v>
+      </c>
+      <c r="G125" s="1">
+        <v>1004670.0</v>
+      </c>
+      <c r="H125" s="1">
+        <v>2220.0</v>
+      </c>
+      <c r="I125" s="1">
+        <v>0.22096807907074</v>
+      </c>
+      <c r="J125">
+        <v>3.61</v>
+      </c>
+      <c r="K125" t="s">
+        <v>389</v>
+      </c>
+      <c r="L125" s="1">
+        <v>1006890.0</v>
+      </c>
+      <c r="M125" s="1">
+        <v>1042944.79</v>
+      </c>
+      <c r="N125" s="1">
+        <v>0.69</v>
+      </c>
+      <c r="O125">
+        <v>1</v>
+      </c>
+      <c r="Z125" t="s">
+        <v>387</v>
+      </c>
+    </row>
+    <row r="126" spans="1:26">
+      <c r="A126" t="s">
+        <v>391</v>
+      </c>
+      <c r="B126" s="1">
+        <v>1321000.0</v>
+      </c>
+      <c r="C126" s="1">
+        <v>100.5</v>
+      </c>
+      <c r="D126" s="1">
+        <v>100.36824451</v>
+      </c>
+      <c r="E126" t="s">
+        <v>8</v>
+      </c>
+      <c r="F126">
+        <v>1.0</v>
+      </c>
+      <c r="G126" s="1">
+        <v>1325864.51</v>
+      </c>
+      <c r="H126" s="1">
+        <v>1740.49</v>
+      </c>
+      <c r="I126" s="1">
+        <v>0.13127208601428</v>
+      </c>
+      <c r="J126">
+        <v>2.79</v>
+      </c>
+      <c r="K126" t="s">
+        <v>392</v>
+      </c>
+      <c r="L126" s="1">
+        <v>1327605.0</v>
+      </c>
+      <c r="M126" s="1">
+        <v>1364479.9</v>
+      </c>
+      <c r="N126" s="1">
+        <v>0.91</v>
+      </c>
+      <c r="O126">
+        <v>1</v>
+      </c>
+      <c r="Z126" t="s">
+        <v>390</v>
+      </c>
+    </row>
+    <row r="127" spans="1:26">
+      <c r="A127" t="s">
+        <v>394</v>
+      </c>
+      <c r="B127" s="1">
+        <v>900000.0</v>
+      </c>
+      <c r="C127" s="1">
+        <v>99.659</v>
+      </c>
+      <c r="D127" s="1">
+        <v>99.5</v>
+      </c>
+      <c r="E127" t="s">
+        <v>8</v>
+      </c>
+      <c r="F127">
+        <v>1.0</v>
+      </c>
+      <c r="G127" s="1">
+        <v>895500.0</v>
+      </c>
+      <c r="H127" s="1">
+        <v>1431.0</v>
+      </c>
+      <c r="I127" s="1">
+        <v>0.15979899497487</v>
+      </c>
+      <c r="J127">
+        <v>1.21</v>
+      </c>
+      <c r="K127" t="s">
+        <v>395</v>
+      </c>
+      <c r="L127" s="1">
+        <v>896931.0</v>
+      </c>
+      <c r="M127" s="1">
+        <v>907855.2</v>
+      </c>
+      <c r="N127" s="1">
+        <v>0.6</v>
+      </c>
+      <c r="O127">
+        <v>1</v>
+      </c>
+      <c r="Z127" t="s">
+        <v>393</v>
+      </c>
+    </row>
+    <row r="128" spans="1:26">
+      <c r="A128" t="s">
+        <v>397</v>
+      </c>
+      <c r="B128" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="C128" s="1">
+        <v>98.582</v>
+      </c>
+      <c r="D128" s="1">
+        <v>99.794</v>
+      </c>
+      <c r="E128" t="s">
+        <v>8</v>
+      </c>
+      <c r="F128">
+        <v>1.0</v>
+      </c>
+      <c r="G128" s="1">
+        <v>399176.0</v>
+      </c>
+      <c r="H128" s="1">
+        <v>-4848.0</v>
+      </c>
+      <c r="I128" s="1">
+        <v>-1.2145018738602</v>
+      </c>
+      <c r="J128">
+        <v>1.06</v>
+      </c>
+      <c r="K128" t="s">
+        <v>398</v>
+      </c>
+      <c r="L128" s="1">
+        <v>394328.0</v>
+      </c>
+      <c r="M128" s="1">
+        <v>398585.53</v>
+      </c>
+      <c r="N128" s="1">
+        <v>0.26</v>
+      </c>
+      <c r="O128">
+        <v>1</v>
+      </c>
+      <c r="Z128" t="s">
+        <v>396</v>
+      </c>
+    </row>
+    <row r="129" spans="1:26">
+      <c r="A129" t="s">
+        <v>400</v>
+      </c>
+      <c r="B129" s="1">
+        <v>558000.0</v>
+      </c>
+      <c r="C129" s="1">
+        <v>105.565</v>
+      </c>
+      <c r="D129" s="1">
+        <v>101.92626523</v>
+      </c>
+      <c r="E129" t="s">
+        <v>8</v>
+      </c>
+      <c r="F129">
+        <v>1.0</v>
+      </c>
+      <c r="G129" s="1">
+        <v>568748.56</v>
+      </c>
+      <c r="H129" s="1">
+        <v>20304.14</v>
+      </c>
+      <c r="I129" s="1">
+        <v>3.5699677200062</v>
+      </c>
+      <c r="J129">
+        <v>1.8</v>
+      </c>
+      <c r="K129" t="s">
+        <v>401</v>
+      </c>
+      <c r="L129" s="1">
+        <v>589052.7</v>
+      </c>
+      <c r="M129" s="1">
+        <v>599105.8</v>
+      </c>
+      <c r="N129" s="1">
+        <v>0.4</v>
+      </c>
+      <c r="O129">
+        <v>1</v>
+      </c>
+      <c r="Z129" t="s">
+        <v>399</v>
+      </c>
+    </row>
+    <row r="130" spans="1:26">
+      <c r="A130" t="s">
+        <v>403</v>
+      </c>
+      <c r="B130" s="1">
+        <v>763000.0</v>
+      </c>
+      <c r="C130" s="1">
+        <v>100.456</v>
+      </c>
+      <c r="D130" s="1">
+        <v>99.888</v>
+      </c>
+      <c r="E130" t="s">
+        <v>8</v>
+      </c>
+      <c r="F130">
+        <v>1.0</v>
+      </c>
+      <c r="G130" s="1">
+        <v>762145.44</v>
+      </c>
+      <c r="H130" s="1">
+        <v>4333.84</v>
+      </c>
+      <c r="I130" s="1">
+        <v>0.56863687329809</v>
+      </c>
+      <c r="J130">
+        <v>0.08</v>
+      </c>
+      <c r="K130">
+        <v>648.03</v>
+      </c>
+      <c r="L130" s="1">
+        <v>766479.28</v>
+      </c>
+      <c r="M130" s="1">
+        <v>767127.31</v>
+      </c>
+      <c r="N130" s="1">
+        <v>0.51</v>
+      </c>
+      <c r="O130">
+        <v>1</v>
+      </c>
+      <c r="Z130" t="s">
+        <v>402</v>
+      </c>
+    </row>
+    <row r="131" spans="1:26">
+      <c r="A131" t="s">
+        <v>405</v>
+      </c>
+      <c r="B131" s="1">
+        <v>489000.0</v>
+      </c>
+      <c r="C131" s="1">
+        <v>99.985</v>
+      </c>
+      <c r="D131" s="1">
+        <v>100.27266462</v>
+      </c>
+      <c r="E131" t="s">
+        <v>8</v>
+      </c>
+      <c r="F131">
+        <v>1.0</v>
+      </c>
+      <c r="G131" s="1">
+        <v>490333.33</v>
+      </c>
+      <c r="H131" s="1">
+        <v>-1406.68</v>
+      </c>
+      <c r="I131" s="1">
+        <v>-0.28688239488023</v>
+      </c>
+      <c r="J131">
+        <v>3.46</v>
+      </c>
+      <c r="K131" t="s">
+        <v>406</v>
+      </c>
+      <c r="L131" s="1">
+        <v>488926.65</v>
+      </c>
+      <c r="M131" s="1">
+        <v>505828.02</v>
+      </c>
+      <c r="N131" s="1">
+        <v>0.34</v>
+      </c>
+      <c r="O131">
+        <v>1</v>
+      </c>
+      <c r="Z131" t="s">
+        <v>404</v>
+      </c>
+    </row>
+    <row r="132" spans="1:26">
+      <c r="A132" t="s">
+        <v>408</v>
+      </c>
+      <c r="B132" s="1">
+        <v>700000.0</v>
+      </c>
+      <c r="C132" s="1">
+        <v>99.798</v>
+      </c>
+      <c r="D132" s="1">
+        <v>101.20214286</v>
+      </c>
+      <c r="E132" t="s">
+        <v>8</v>
+      </c>
+      <c r="F132">
+        <v>1.0</v>
+      </c>
+      <c r="G132" s="1">
+        <v>708415.0</v>
+      </c>
+      <c r="H132" s="1">
+        <v>-9829.0</v>
+      </c>
+      <c r="I132" s="1">
+        <v>-1.3874635630245</v>
+      </c>
+      <c r="J132">
+        <v>1.12</v>
+      </c>
+      <c r="K132" t="s">
+        <v>409</v>
+      </c>
+      <c r="L132" s="1">
+        <v>698586.0</v>
+      </c>
+      <c r="M132" s="1">
+        <v>706391.48</v>
+      </c>
+      <c r="N132" s="1">
+        <v>0.47</v>
+      </c>
+      <c r="O132">
+        <v>1</v>
+      </c>
+      <c r="Z132" t="s">
+        <v>407</v>
+      </c>
+    </row>
+    <row r="133" spans="1:26">
+      <c r="A133" t="s">
+        <v>411</v>
+      </c>
+      <c r="B133" s="1">
+        <v>1774000.0</v>
+      </c>
+      <c r="C133" s="1">
+        <v>98.639</v>
+      </c>
+      <c r="D133" s="1">
+        <v>99.8724549</v>
+      </c>
+      <c r="E133" t="s">
+        <v>8</v>
+      </c>
+      <c r="F133">
+        <v>1.0</v>
+      </c>
+      <c r="G133" s="1">
+        <v>1771737.35</v>
+      </c>
+      <c r="H133" s="1">
+        <v>-21881.49</v>
+      </c>
+      <c r="I133" s="1">
+        <v>-1.2350301245272</v>
+      </c>
+      <c r="J133">
+        <v>1.29</v>
+      </c>
+      <c r="K133" t="s">
+        <v>412</v>
+      </c>
+      <c r="L133" s="1">
+        <v>1749855.86</v>
+      </c>
+      <c r="M133" s="1">
+        <v>1772759.9</v>
+      </c>
+      <c r="N133" s="1">
+        <v>1.18</v>
+      </c>
+      <c r="O133">
+        <v>1</v>
+      </c>
+      <c r="Z133" t="s">
+        <v>410</v>
+      </c>
+    </row>
+    <row r="134" spans="1:26">
+      <c r="A134" t="s">
+        <v>414</v>
+      </c>
+      <c r="B134" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="C134" s="1">
+        <v>104.905</v>
+      </c>
+      <c r="D134" s="1">
+        <v>101.1028525</v>
+      </c>
+      <c r="E134" t="s">
+        <v>8</v>
+      </c>
+      <c r="F134">
+        <v>1.0</v>
+      </c>
+      <c r="G134" s="1">
+        <v>404411.41</v>
+      </c>
+      <c r="H134" s="1">
+        <v>15208.59</v>
+      </c>
+      <c r="I134" s="1">
+        <v>3.7606728257247</v>
+      </c>
+      <c r="J134">
+        <v>0.99</v>
+      </c>
+      <c r="K134" t="s">
+        <v>415</v>
+      </c>
+      <c r="L134" s="1">
+        <v>419620.0</v>
+      </c>
+      <c r="M134" s="1">
+        <v>423566.58</v>
+      </c>
+      <c r="N134" s="1">
+        <v>0.28</v>
+      </c>
+      <c r="O134">
+        <v>1</v>
+      </c>
+      <c r="Z134" t="s">
+        <v>413</v>
+      </c>
+    </row>
+    <row r="135" spans="1:26">
+      <c r="A135" t="s">
+        <v>417</v>
+      </c>
+      <c r="B135" s="1">
+        <v>803000.0</v>
+      </c>
+      <c r="C135" s="1">
+        <v>100.381</v>
+      </c>
+      <c r="D135" s="1">
+        <v>102.44851557</v>
+      </c>
+      <c r="E135" t="s">
+        <v>8</v>
+      </c>
+      <c r="F135">
+        <v>1.0</v>
+      </c>
+      <c r="G135" s="1">
+        <v>822661.58</v>
+      </c>
+      <c r="H135" s="1">
+        <v>-16602.15</v>
+      </c>
+      <c r="I135" s="1">
+        <v>-2.0181020244072</v>
+      </c>
+      <c r="J135">
+        <v>0.72</v>
+      </c>
+      <c r="K135" t="s">
+        <v>418</v>
+      </c>
+      <c r="L135" s="1">
+        <v>806059.43</v>
+      </c>
+      <c r="M135" s="1">
+        <v>811867.43</v>
+      </c>
+      <c r="N135" s="1">
+        <v>0.54</v>
+      </c>
+      <c r="O135">
+        <v>1</v>
+      </c>
+      <c r="Z135" t="s">
+        <v>416</v>
+      </c>
+    </row>
+    <row r="136" spans="1:26">
+      <c r="A136" t="s">
+        <v>420</v>
+      </c>
+      <c r="B136" s="1">
+        <v>583000.0</v>
+      </c>
+      <c r="C136" s="1">
+        <v>100.557</v>
+      </c>
+      <c r="D136" s="1">
+        <v>99.958</v>
+      </c>
+      <c r="E136" t="s">
+        <v>8</v>
+      </c>
+      <c r="F136">
+        <v>1.0</v>
+      </c>
+      <c r="G136" s="1">
+        <v>582755.14</v>
+      </c>
+      <c r="H136" s="1">
+        <v>3492.17</v>
+      </c>
+      <c r="I136" s="1">
+        <v>0.599251685708</v>
+      </c>
+      <c r="J136">
+        <v>0.5</v>
+      </c>
+      <c r="K136" t="s">
+        <v>421</v>
+      </c>
+      <c r="L136" s="1">
+        <v>586247.31</v>
+      </c>
+      <c r="M136" s="1">
+        <v>589182.28</v>
+      </c>
+      <c r="N136" s="1">
+        <v>0.39</v>
+      </c>
+      <c r="O136">
+        <v>1</v>
+      </c>
+      <c r="Z136" t="s">
+        <v>419</v>
+      </c>
+    </row>
+    <row r="137" spans="1:26">
+      <c r="A137" t="s">
+        <v>423</v>
+      </c>
+      <c r="B137" s="1">
+        <v>468000.0</v>
+      </c>
+      <c r="C137" s="1">
+        <v>98.339</v>
+      </c>
+      <c r="D137" s="1">
+        <v>99.49946581</v>
+      </c>
+      <c r="E137" t="s">
+        <v>8</v>
+      </c>
+      <c r="F137">
+        <v>1.0</v>
+      </c>
+      <c r="G137" s="1">
+        <v>465657.5</v>
+      </c>
+      <c r="H137" s="1">
+        <v>-5430.98</v>
+      </c>
+      <c r="I137" s="1">
+        <v>-1.16630356002</v>
+      </c>
+      <c r="J137">
+        <v>1.0</v>
+      </c>
+      <c r="K137" t="s">
+        <v>424</v>
+      </c>
+      <c r="L137" s="1">
+        <v>460226.52</v>
+      </c>
+      <c r="M137" s="1">
+        <v>464893.7</v>
+      </c>
+      <c r="N137" s="1">
+        <v>0.31</v>
+      </c>
+      <c r="O137">
+        <v>1</v>
+      </c>
+      <c r="Z137" t="s">
+        <v>422</v>
+      </c>
+    </row>
+    <row r="138" spans="1:26">
+      <c r="A138" t="s">
+        <v>426</v>
+      </c>
+      <c r="B138" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="C138" s="1">
+        <v>101.271</v>
+      </c>
+      <c r="D138" s="1">
+        <v>103.074</v>
+      </c>
+      <c r="E138" t="s">
+        <v>8</v>
+      </c>
+      <c r="F138">
+        <v>1.0</v>
+      </c>
+      <c r="G138" s="1">
+        <v>618444.0</v>
+      </c>
+      <c r="H138" s="1">
+        <v>-10818.0</v>
+      </c>
+      <c r="I138" s="1">
+        <v>-1.7492287094709</v>
+      </c>
+      <c r="J138">
+        <v>0.55</v>
+      </c>
+      <c r="K138" t="s">
+        <v>427</v>
+      </c>
+      <c r="L138" s="1">
+        <v>607626.0</v>
+      </c>
+      <c r="M138" s="1">
+        <v>610913.67</v>
+      </c>
+      <c r="N138" s="1">
+        <v>0.41</v>
+      </c>
+      <c r="O138">
+        <v>1</v>
+      </c>
+      <c r="Z138" t="s">
+        <v>425</v>
+      </c>
+    </row>
+    <row r="139" spans="1:26">
+      <c r="A139" t="s">
+        <v>429</v>
+      </c>
+      <c r="B139" s="1">
+        <v>800000.0</v>
+      </c>
+      <c r="C139" s="1">
+        <v>75.683</v>
+      </c>
+      <c r="D139" s="1">
+        <v>74.2877775</v>
+      </c>
+      <c r="E139" t="s">
+        <v>8</v>
+      </c>
+      <c r="F139">
+        <v>1.0</v>
+      </c>
+      <c r="G139" s="1">
+        <v>594302.22</v>
+      </c>
+      <c r="H139" s="1">
+        <v>11161.78</v>
+      </c>
+      <c r="I139" s="1">
+        <v>1.8781319713058</v>
+      </c>
+      <c r="J139">
+        <v>0.45</v>
+      </c>
+      <c r="K139" t="s">
+        <v>430</v>
+      </c>
+      <c r="L139" s="1">
+        <v>605464.0</v>
+      </c>
+      <c r="M139" s="1">
+        <v>609064.0</v>
+      </c>
+      <c r="N139" s="1">
+        <v>0.4</v>
+      </c>
+      <c r="O139">
+        <v>1</v>
+      </c>
+      <c r="Z139" t="s">
+        <v>428</v>
+      </c>
+    </row>
+    <row r="140" spans="1:26">
+      <c r="A140" t="s">
+        <v>432</v>
+      </c>
+      <c r="B140" s="1">
+        <v>900000.0</v>
+      </c>
+      <c r="C140" s="1">
+        <v>98.922</v>
+      </c>
+      <c r="D140" s="1">
+        <v>99.96944444</v>
+      </c>
+      <c r="E140" t="s">
+        <v>8</v>
+      </c>
+      <c r="F140">
+        <v>1.0</v>
+      </c>
+      <c r="G140" s="1">
+        <v>899725.0</v>
+      </c>
+      <c r="H140" s="1">
+        <v>-9427.0</v>
+      </c>
+      <c r="I140" s="1">
+        <v>-1.0477645947373</v>
+      </c>
+      <c r="J140">
+        <v>0.11</v>
+      </c>
+      <c r="K140">
+        <v>998.63</v>
+      </c>
+      <c r="L140" s="1">
+        <v>890298.0</v>
+      </c>
+      <c r="M140" s="1">
+        <v>891296.63</v>
+      </c>
+      <c r="N140" s="1">
+        <v>0.59</v>
+      </c>
+      <c r="O140">
+        <v>1</v>
+      </c>
+      <c r="Z140" t="s">
+        <v>431</v>
+      </c>
+    </row>
+    <row r="141" spans="1:26">
+      <c r="A141" t="s">
+        <v>434</v>
+      </c>
+      <c r="B141" s="1">
+        <v>800000.0</v>
+      </c>
+      <c r="C141" s="1">
+        <v>101.499</v>
+      </c>
+      <c r="D141" s="1">
+        <v>100.66511125</v>
+      </c>
+      <c r="E141" t="s">
+        <v>8</v>
+      </c>
+      <c r="F141">
+        <v>1.0</v>
+      </c>
+      <c r="G141" s="1">
+        <v>805320.89</v>
+      </c>
+      <c r="H141" s="1">
+        <v>6671.11</v>
+      </c>
+      <c r="I141" s="1">
+        <v>0.82837910736427</v>
+      </c>
+      <c r="J141">
+        <v>3.1</v>
+      </c>
+      <c r="K141" t="s">
+        <v>435</v>
+      </c>
+      <c r="L141" s="1">
+        <v>811992.0</v>
+      </c>
+      <c r="M141" s="1">
+        <v>836813.65</v>
+      </c>
+      <c r="N141" s="1">
+        <v>0.56</v>
+      </c>
+      <c r="O141">
+        <v>1</v>
+      </c>
+      <c r="Z141" t="s">
+        <v>433</v>
+      </c>
+    </row>
+    <row r="142" spans="1:26">
+      <c r="A142" t="s">
+        <v>437</v>
+      </c>
+      <c r="B142" s="1">
+        <v>800000.0</v>
+      </c>
+      <c r="C142" s="1">
+        <v>100.58</v>
+      </c>
+      <c r="D142" s="1">
+        <v>99.915</v>
+      </c>
+      <c r="E142" t="s">
+        <v>8</v>
+      </c>
+      <c r="F142">
+        <v>1.0</v>
+      </c>
+      <c r="G142" s="1">
+        <v>799320.0</v>
+      </c>
+      <c r="H142" s="1">
+        <v>5320.0</v>
+      </c>
+      <c r="I142" s="1">
+        <v>0.66556573087124</v>
+      </c>
+      <c r="J142">
+        <v>0.05</v>
+      </c>
+      <c r="K142">
+        <v>438.36</v>
+      </c>
+      <c r="L142" s="1">
+        <v>804640.0</v>
+      </c>
+      <c r="M142" s="1">
+        <v>805078.36</v>
+      </c>
+      <c r="N142" s="1">
+        <v>0.53</v>
+      </c>
+      <c r="O142">
+        <v>1</v>
+      </c>
+      <c r="Z142" t="s">
+        <v>436</v>
+      </c>
+    </row>
+    <row r="143" spans="1:26">
+      <c r="A143" t="s">
+        <v>439</v>
+      </c>
+      <c r="B143" s="1">
+        <v>800000.0</v>
+      </c>
+      <c r="C143" s="1">
+        <v>96.14</v>
+      </c>
+      <c r="D143" s="1">
+        <v>95.674</v>
+      </c>
+      <c r="E143" t="s">
+        <v>8</v>
+      </c>
+      <c r="F143">
+        <v>1.0</v>
+      </c>
+      <c r="G143" s="1">
+        <v>765392.0</v>
+      </c>
+      <c r="H143" s="1">
+        <v>3728.0</v>
+      </c>
+      <c r="I143" s="1">
+        <v>0.48707067750904</v>
+      </c>
+      <c r="J143">
+        <v>1.3</v>
+      </c>
+      <c r="K143" t="s">
+        <v>440</v>
+      </c>
+      <c r="L143" s="1">
+        <v>769120.0</v>
+      </c>
+      <c r="M143" s="1">
+        <v>779509.04</v>
+      </c>
+      <c r="N143" s="1">
+        <v>0.52</v>
+      </c>
+      <c r="O143">
+        <v>1</v>
+      </c>
+      <c r="Z143" t="s">
+        <v>438</v>
+      </c>
+    </row>
+    <row r="144" spans="1:26">
+      <c r="A144" t="s">
+        <v>442</v>
+      </c>
+      <c r="B144" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="C144" s="1">
+        <v>98.915</v>
+      </c>
+      <c r="D144" s="1">
+        <v>100.66</v>
+      </c>
+      <c r="E144" t="s">
+        <v>8</v>
+      </c>
+      <c r="F144">
+        <v>1.0</v>
+      </c>
+      <c r="G144" s="1">
+        <v>402640.0</v>
+      </c>
+      <c r="H144" s="1">
+        <v>-6980.0</v>
+      </c>
+      <c r="I144" s="1">
+        <v>-1.7335585138089</v>
+      </c>
+      <c r="J144">
+        <v>3.24</v>
+      </c>
+      <c r="K144" t="s">
+        <v>443</v>
+      </c>
+      <c r="L144" s="1">
+        <v>395660.0</v>
+      </c>
+      <c r="M144" s="1">
+        <v>408605.21</v>
+      </c>
+      <c r="N144" s="1">
+        <v>0.27</v>
+      </c>
+      <c r="O144">
+        <v>1</v>
+      </c>
+      <c r="Z144" t="s">
+        <v>441</v>
+      </c>
+    </row>
+    <row r="145" spans="1:26">
+      <c r="A145" t="s">
+        <v>445</v>
+      </c>
+      <c r="B145" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="C145" s="1">
+        <v>100.235</v>
+      </c>
+      <c r="D145" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E145" t="s">
+        <v>8</v>
+      </c>
+      <c r="F145">
+        <v>1.0</v>
+      </c>
+      <c r="G145" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="H145" s="1">
+        <v>1175.0</v>
+      </c>
+      <c r="I145" s="1">
+        <v>0.235</v>
+      </c>
+      <c r="J145">
+        <v>0.7</v>
+      </c>
+      <c r="K145" t="s">
+        <v>446</v>
+      </c>
+      <c r="L145" s="1">
+        <v>501175.0</v>
+      </c>
+      <c r="M145" s="1">
+        <v>504651.03</v>
+      </c>
+      <c r="N145" s="1">
+        <v>0.34</v>
+      </c>
+      <c r="O145">
+        <v>1</v>
+      </c>
+      <c r="Z145" t="s">
+        <v>444</v>
+      </c>
+    </row>
+    <row r="146" spans="1:26">
+      <c r="A146" t="s">
+        <v>448</v>
+      </c>
+      <c r="B146" s="1">
+        <v>999000.0</v>
+      </c>
+      <c r="C146" s="1">
+        <v>98.385</v>
+      </c>
+      <c r="D146" s="1">
+        <v>99.95190691</v>
+      </c>
+      <c r="E146" t="s">
+        <v>8</v>
+      </c>
+      <c r="F146">
+        <v>1.0</v>
+      </c>
+      <c r="G146" s="1">
+        <v>998519.55</v>
+      </c>
+      <c r="H146" s="1">
+        <v>-15653.4</v>
+      </c>
+      <c r="I146" s="1">
+        <v>-1.5676608434958</v>
+      </c>
+      <c r="J146">
+        <v>0.89</v>
+      </c>
+      <c r="K146" t="s">
+        <v>449</v>
+      </c>
+      <c r="L146" s="1">
+        <v>982866.15</v>
+      </c>
+      <c r="M146" s="1">
+        <v>991733.99</v>
+      </c>
+      <c r="N146" s="1">
+        <v>0.66</v>
+      </c>
+      <c r="O146">
+        <v>1</v>
+      </c>
+      <c r="Z146" t="s">
+        <v>447</v>
+      </c>
+    </row>
+    <row r="147" spans="1:26">
+      <c r="A147" t="s">
+        <v>451</v>
+      </c>
+      <c r="B147" s="1">
+        <v>700000.0</v>
+      </c>
+      <c r="C147" s="1">
+        <v>99.565</v>
+      </c>
+      <c r="D147" s="1">
+        <v>100.22785714</v>
+      </c>
+      <c r="E147" t="s">
+        <v>8</v>
+      </c>
+      <c r="F147">
+        <v>1.0</v>
+      </c>
+      <c r="G147" s="1">
+        <v>701595.0</v>
+      </c>
+      <c r="H147" s="1">
+        <v>-4640.0</v>
+      </c>
+      <c r="I147" s="1">
+        <v>-0.66135020916626</v>
+      </c>
+      <c r="J147">
+        <v>2.18</v>
+      </c>
+      <c r="K147" t="s">
+        <v>452</v>
+      </c>
+      <c r="L147" s="1">
+        <v>696955.0</v>
+      </c>
+      <c r="M147" s="1">
+        <v>712226.78</v>
+      </c>
+      <c r="N147" s="1">
+        <v>0.47</v>
+      </c>
+      <c r="O147">
+        <v>1</v>
+      </c>
+      <c r="Z147" t="s">
+        <v>450</v>
+      </c>
+    </row>
+    <row r="148" spans="1:26">
+      <c r="A148" t="s">
+        <v>454</v>
+      </c>
+      <c r="B148" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="C148" s="1">
+        <v>99.185</v>
+      </c>
+      <c r="D148" s="1">
+        <v>99.326</v>
+      </c>
+      <c r="E148" t="s">
+        <v>8</v>
+      </c>
+      <c r="F148">
+        <v>1.0</v>
+      </c>
+      <c r="G148" s="1">
+        <v>397304.0</v>
+      </c>
+      <c r="H148" s="1">
+        <v>-564.0</v>
+      </c>
+      <c r="I148" s="1">
+        <v>-0.14195678875622</v>
+      </c>
+      <c r="J148">
+        <v>0.95</v>
+      </c>
+      <c r="K148" t="s">
+        <v>455</v>
+      </c>
+      <c r="L148" s="1">
+        <v>396740.0</v>
+      </c>
+      <c r="M148" s="1">
+        <v>400553.7</v>
+      </c>
+      <c r="N148" s="1">
+        <v>0.27</v>
+      </c>
+      <c r="O148">
+        <v>1</v>
+      </c>
+      <c r="Z148" t="s">
+        <v>453</v>
+      </c>
+    </row>
+    <row r="149" spans="1:26">
+      <c r="A149" t="s">
+        <v>457</v>
+      </c>
+      <c r="B149" s="1">
+        <v>1200000.0</v>
+      </c>
+      <c r="C149" s="1">
+        <v>100.154</v>
+      </c>
+      <c r="D149" s="1">
+        <v>99.91491667</v>
+      </c>
+      <c r="E149" t="s">
+        <v>8</v>
+      </c>
+      <c r="F149">
+        <v>1.0</v>
+      </c>
+      <c r="G149" s="1">
+        <v>1198979.0</v>
+      </c>
+      <c r="H149" s="1">
+        <v>2869.0</v>
+      </c>
+      <c r="I149" s="1">
+        <v>0.23928692662674</v>
+      </c>
+      <c r="J149">
+        <v>3.65</v>
+      </c>
+      <c r="K149" t="s">
+        <v>458</v>
+      </c>
+      <c r="L149" s="1">
+        <v>1201848.0</v>
+      </c>
+      <c r="M149" s="1">
+        <v>1245615.12</v>
+      </c>
+      <c r="N149" s="1">
+        <v>0.83</v>
+      </c>
+      <c r="O149">
+        <v>1</v>
+      </c>
+      <c r="Z149" t="s">
+        <v>456</v>
+      </c>
+    </row>
+    <row r="150" spans="1:26">
+      <c r="A150" t="s">
+        <v>460</v>
+      </c>
+      <c r="B150" s="1">
+        <v>504000.0</v>
+      </c>
+      <c r="C150" s="1">
+        <v>98.81</v>
+      </c>
+      <c r="D150" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E150" t="s">
+        <v>8</v>
+      </c>
+      <c r="F150">
+        <v>1.0</v>
+      </c>
+      <c r="G150" s="1">
+        <v>504000.0</v>
+      </c>
+      <c r="H150" s="1">
+        <v>-5997.6</v>
+      </c>
+      <c r="I150" s="1">
+        <v>-1.19</v>
+      </c>
+      <c r="J150">
+        <v>1.25</v>
+      </c>
+      <c r="K150" t="s">
+        <v>461</v>
+      </c>
+      <c r="L150" s="1">
+        <v>498002.4</v>
+      </c>
+      <c r="M150" s="1">
+        <v>504280.98</v>
+      </c>
+      <c r="N150" s="1">
+        <v>0.34</v>
+      </c>
+      <c r="O150">
+        <v>1</v>
+      </c>
+      <c r="Z150" t="s">
+        <v>459</v>
+      </c>
+    </row>
+    <row r="151" spans="1:26">
+      <c r="A151" t="s">
+        <v>463</v>
+      </c>
+      <c r="B151" s="1">
+        <v>1000000.0</v>
+      </c>
+      <c r="C151" s="1">
+        <v>100.066</v>
+      </c>
+      <c r="D151" s="1">
+        <v>99.7</v>
+      </c>
+      <c r="E151" t="s">
+        <v>8</v>
+      </c>
+      <c r="F151">
+        <v>1.0</v>
+      </c>
+      <c r="G151" s="1">
+        <v>997000.0</v>
+      </c>
+      <c r="H151" s="1">
+        <v>3660.0</v>
+      </c>
+      <c r="I151" s="1">
+        <v>0.36710130391174</v>
+      </c>
+      <c r="J151">
+        <v>0.19</v>
+      </c>
+      <c r="K151" t="s">
+        <v>464</v>
+      </c>
+      <c r="L151" s="1">
+        <v>1000660.0</v>
+      </c>
+      <c r="M151" s="1">
+        <v>1002529.86</v>
+      </c>
+      <c r="N151" s="1">
+        <v>0.67</v>
+      </c>
+      <c r="O151">
+        <v>1</v>
+      </c>
+      <c r="Z151" t="s">
+        <v>462</v>
+      </c>
+    </row>
+    <row r="152" spans="1:26">
+      <c r="A152" t="s">
+        <v>466</v>
+      </c>
+      <c r="B152" s="1">
+        <v>513000.0</v>
+      </c>
+      <c r="C152" s="1">
+        <v>99.016</v>
+      </c>
+      <c r="D152" s="1">
+        <v>99.55553606</v>
+      </c>
+      <c r="E152" t="s">
+        <v>8</v>
+      </c>
+      <c r="F152">
+        <v>1.0</v>
+      </c>
+      <c r="G152" s="1">
+        <v>510719.9</v>
+      </c>
+      <c r="H152" s="1">
+        <v>-2767.82</v>
+      </c>
+      <c r="I152" s="1">
+        <v>-0.54194481162767</v>
+      </c>
+      <c r="J152">
+        <v>2.71</v>
+      </c>
+      <c r="K152" t="s">
+        <v>467</v>
+      </c>
+      <c r="L152" s="1">
+        <v>507952.08</v>
+      </c>
+      <c r="M152" s="1">
+        <v>521850.51</v>
+      </c>
+      <c r="N152" s="1">
+        <v>0.35</v>
+      </c>
+      <c r="O152">
+        <v>1</v>
+      </c>
+      <c r="Z152" t="s">
+        <v>465</v>
+      </c>
+    </row>
+    <row r="153" spans="1:26">
+      <c r="A153" t="s">
+        <v>469</v>
+      </c>
+      <c r="B153" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="C153" s="1">
+        <v>100.486</v>
+      </c>
+      <c r="D153" s="1">
+        <v>99.897</v>
+      </c>
+      <c r="E153" t="s">
+        <v>8</v>
+      </c>
+      <c r="F153">
+        <v>1.0</v>
+      </c>
+      <c r="G153" s="1">
+        <v>299691.0</v>
+      </c>
+      <c r="H153" s="1">
+        <v>1767.0</v>
+      </c>
+      <c r="I153" s="1">
+        <v>0.58960729551438</v>
+      </c>
+      <c r="J153">
+        <v>0.68</v>
+      </c>
+      <c r="K153" t="s">
+        <v>470</v>
+      </c>
+      <c r="L153" s="1">
+        <v>301458.0</v>
+      </c>
+      <c r="M153" s="1">
+        <v>303496.36</v>
+      </c>
+      <c r="N153" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="O153">
+        <v>1</v>
+      </c>
+      <c r="Z153" t="s">
+        <v>468</v>
+      </c>
+    </row>
+    <row r="154" spans="1:26">
+      <c r="A154" t="s">
+        <v>472</v>
+      </c>
+      <c r="B154" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="C154" s="1">
+        <v>99.322</v>
+      </c>
+      <c r="D154" s="1">
+        <v>100.0417275</v>
+      </c>
+      <c r="E154" t="s">
+        <v>8</v>
+      </c>
+      <c r="F154">
+        <v>1.0</v>
+      </c>
+      <c r="G154" s="1">
+        <v>400166.91</v>
+      </c>
+      <c r="H154" s="1">
+        <v>-2878.91</v>
+      </c>
+      <c r="I154" s="1">
+        <v>-0.71942730097299</v>
+      </c>
+      <c r="J154">
+        <v>2.29</v>
+      </c>
+      <c r="K154" t="s">
+        <v>473</v>
+      </c>
+      <c r="L154" s="1">
+        <v>397288.0</v>
+      </c>
+      <c r="M154" s="1">
+        <v>406460.6</v>
+      </c>
+      <c r="N154" s="1">
+        <v>0.27</v>
+      </c>
+      <c r="O154">
+        <v>1</v>
+      </c>
+      <c r="Z154" t="s">
+        <v>471</v>
+      </c>
+    </row>
+    <row r="155" spans="1:26">
+      <c r="A155" t="s">
+        <v>475</v>
+      </c>
+      <c r="B155" s="1">
+        <v>481000.0</v>
+      </c>
+      <c r="C155" s="1">
+        <v>100.741</v>
+      </c>
+      <c r="D155" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E155" t="s">
+        <v>8</v>
+      </c>
+      <c r="F155">
+        <v>1.0</v>
+      </c>
+      <c r="G155" s="1">
+        <v>481000.0</v>
+      </c>
+      <c r="H155" s="1">
+        <v>3564.21</v>
+      </c>
+      <c r="I155" s="1">
+        <v>0.741</v>
+      </c>
+      <c r="J155">
+        <v>0.73</v>
+      </c>
+      <c r="K155" t="s">
+        <v>476</v>
+      </c>
+      <c r="L155" s="1">
+        <v>484564.21</v>
+      </c>
+      <c r="M155" s="1">
+        <v>488091.3</v>
+      </c>
+      <c r="N155" s="1">
+        <v>0.32</v>
+      </c>
+      <c r="O155">
+        <v>1</v>
+      </c>
+      <c r="Z155" t="s">
+        <v>474</v>
+      </c>
+    </row>
+    <row r="156" spans="1:26">
+      <c r="A156" t="s">
+        <v>478</v>
+      </c>
+      <c r="B156" s="1">
+        <v>551000.0</v>
+      </c>
+      <c r="C156" s="1">
+        <v>100.058</v>
+      </c>
+      <c r="D156" s="1">
+        <v>100.01896552</v>
+      </c>
+      <c r="E156" t="s">
+        <v>8</v>
+      </c>
+      <c r="F156">
+        <v>1.0</v>
+      </c>
+      <c r="G156" s="1">
+        <v>551104.5</v>
+      </c>
+      <c r="H156" s="1">
+        <v>215.08</v>
+      </c>
+      <c r="I156" s="1">
+        <v>0.039027081070831</v>
+      </c>
+      <c r="J156">
+        <v>0.94</v>
+      </c>
+      <c r="K156" t="s">
+        <v>479</v>
+      </c>
+      <c r="L156" s="1">
+        <v>551319.58</v>
+      </c>
+      <c r="M156" s="1">
+        <v>556497.47</v>
+      </c>
+      <c r="N156" s="1">
+        <v>0.37</v>
+      </c>
+      <c r="O156">
+        <v>1</v>
+      </c>
+      <c r="Z156" t="s">
+        <v>477</v>
+      </c>
+    </row>
+    <row r="157" spans="1:26">
+      <c r="A157" t="s">
+        <v>481</v>
+      </c>
+      <c r="B157" s="1">
+        <v>900000.0</v>
+      </c>
+      <c r="C157" s="1">
+        <v>100.439</v>
+      </c>
+      <c r="D157" s="1">
+        <v>98.29879778</v>
+      </c>
+      <c r="E157" t="s">
+        <v>8</v>
+      </c>
+      <c r="F157">
+        <v>1.0</v>
+      </c>
+      <c r="G157" s="1">
+        <v>884689.18</v>
+      </c>
+      <c r="H157" s="1">
+        <v>19261.82</v>
+      </c>
+      <c r="I157" s="1">
+        <v>2.1772415030553</v>
+      </c>
+      <c r="J157">
+        <v>0.7</v>
+      </c>
+      <c r="K157" t="s">
+        <v>482</v>
+      </c>
+      <c r="L157" s="1">
+        <v>903951.0</v>
+      </c>
+      <c r="M157" s="1">
+        <v>910263.33</v>
+      </c>
+      <c r="N157" s="1">
+        <v>0.6</v>
+      </c>
+      <c r="O157">
+        <v>1</v>
+      </c>
+      <c r="Z157" t="s">
+        <v>480</v>
+      </c>
+    </row>
+    <row r="158" spans="1:26">
+      <c r="A158" t="s">
+        <v>481</v>
+      </c>
+      <c r="B158" s="1">
+        <v>304000.0</v>
+      </c>
+      <c r="C158" s="1">
+        <v>100.516</v>
+      </c>
+      <c r="D158" s="1">
+        <v>99.674</v>
+      </c>
+      <c r="E158" t="s">
+        <v>8</v>
+      </c>
+      <c r="F158">
+        <v>1.0</v>
+      </c>
+      <c r="G158" s="1">
+        <v>303008.96</v>
+      </c>
+      <c r="H158" s="1">
+        <v>2559.68</v>
+      </c>
+      <c r="I158" s="1">
+        <v>0.84475389770652</v>
+      </c>
+      <c r="J158">
+        <v>0.2</v>
+      </c>
+      <c r="K158">
+        <v>601.67</v>
+      </c>
+      <c r="L158" s="1">
+        <v>305568.64</v>
+      </c>
+      <c r="M158" s="1">
+        <v>306170.31</v>
+      </c>
+      <c r="N158" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="O158">
+        <v>1</v>
+      </c>
+      <c r="Z158" t="s">
+        <v>483</v>
+      </c>
+    </row>
+    <row r="159" spans="1:26">
+      <c r="A159" t="s">
+        <v>485</v>
+      </c>
+      <c r="B159" s="1">
+        <v>448000.0</v>
+      </c>
+      <c r="C159" s="1">
+        <v>98.743</v>
+      </c>
+      <c r="D159" s="1">
+        <v>99.30427009</v>
+      </c>
+      <c r="E159" t="s">
+        <v>8</v>
+      </c>
+      <c r="F159">
+        <v>1.0</v>
+      </c>
+      <c r="G159" s="1">
+        <v>444883.13</v>
+      </c>
+      <c r="H159" s="1">
+        <v>-2514.49</v>
+      </c>
+      <c r="I159" s="1">
+        <v>-0.56520237123849</v>
+      </c>
+      <c r="J159">
+        <v>1.65</v>
+      </c>
+      <c r="K159" t="s">
+        <v>486</v>
+      </c>
+      <c r="L159" s="1">
+        <v>442368.64</v>
+      </c>
+      <c r="M159" s="1">
+        <v>449771.38</v>
+      </c>
+      <c r="N159" s="1">
+        <v>0.3</v>
+      </c>
+      <c r="O159">
+        <v>1</v>
+      </c>
+      <c r="Z159" t="s">
+        <v>484</v>
+      </c>
+    </row>
+    <row r="160" spans="1:26">
+      <c r="A160" t="s">
+        <v>488</v>
+      </c>
+      <c r="B160" s="1">
+        <v>800000.0</v>
+      </c>
+      <c r="C160" s="1">
+        <v>98.0</v>
+      </c>
+      <c r="D160" s="1">
+        <v>98.599555</v>
+      </c>
+      <c r="E160" t="s">
+        <v>8</v>
+      </c>
+      <c r="F160">
+        <v>1.0</v>
+      </c>
+      <c r="G160" s="1">
+        <v>788796.44</v>
+      </c>
+      <c r="H160" s="1">
+        <v>-4796.44</v>
+      </c>
+      <c r="I160" s="1">
+        <v>-0.60807069565375</v>
+      </c>
+      <c r="J160">
+        <v>1.09</v>
+      </c>
+      <c r="K160" t="s">
+        <v>489</v>
+      </c>
+      <c r="L160" s="1">
+        <v>784000.0</v>
+      </c>
+      <c r="M160" s="1">
+        <v>792728.77</v>
+      </c>
+      <c r="N160" s="1">
+        <v>0.53</v>
+      </c>
+      <c r="O160">
+        <v>1</v>
+      </c>
+      <c r="Z160" t="s">
+        <v>487</v>
+      </c>
+    </row>
+    <row r="161" spans="1:26">
+      <c r="A161" t="s">
+        <v>491</v>
+      </c>
+      <c r="B161" s="1">
+        <v>800000.0</v>
+      </c>
+      <c r="C161" s="1">
+        <v>98.232</v>
+      </c>
+      <c r="D161" s="1">
+        <v>99.492</v>
+      </c>
+      <c r="E161" t="s">
+        <v>8</v>
+      </c>
+      <c r="F161">
+        <v>1.0</v>
+      </c>
+      <c r="G161" s="1">
+        <v>795936.0</v>
+      </c>
+      <c r="H161" s="1">
+        <v>-10080.0</v>
+      </c>
+      <c r="I161" s="1">
+        <v>-1.266433482089</v>
+      </c>
+      <c r="J161">
+        <v>0.14</v>
+      </c>
+      <c r="K161" t="s">
+        <v>492</v>
+      </c>
+      <c r="L161" s="1">
+        <v>785856.0</v>
+      </c>
+      <c r="M161" s="1">
+        <v>786951.89</v>
+      </c>
+      <c r="N161" s="1">
+        <v>0.52</v>
+      </c>
+      <c r="O161">
+        <v>1</v>
+      </c>
+      <c r="Z161" t="s">
+        <v>490</v>
+      </c>
+    </row>
+    <row r="162" spans="1:26">
+      <c r="A162" t="s">
+        <v>494</v>
+      </c>
+      <c r="B162" s="1">
+        <v>698000.0</v>
+      </c>
+      <c r="C162" s="1">
+        <v>101.103</v>
+      </c>
+      <c r="D162" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E162" t="s">
+        <v>8</v>
+      </c>
+      <c r="F162">
+        <v>1.0</v>
+      </c>
+      <c r="G162" s="1">
+        <v>698000.0</v>
+      </c>
+      <c r="H162" s="1">
+        <v>7698.94</v>
+      </c>
+      <c r="I162" s="1">
+        <v>1.103</v>
+      </c>
+      <c r="J162">
+        <v>0.76</v>
+      </c>
+      <c r="K162" t="s">
+        <v>495</v>
+      </c>
+      <c r="L162" s="1">
+        <v>705698.94</v>
+      </c>
+      <c r="M162" s="1">
+        <v>710998.71</v>
+      </c>
+      <c r="N162" s="1">
+        <v>0.47</v>
+      </c>
+      <c r="O162">
+        <v>1</v>
+      </c>
+      <c r="Z162" t="s">
+        <v>493</v>
+      </c>
+    </row>
+    <row r="163" spans="1:26">
+      <c r="A163" t="s">
+        <v>497</v>
+      </c>
+      <c r="B163" s="1">
+        <v>649000.0</v>
+      </c>
+      <c r="C163" s="1">
+        <v>100.442</v>
+      </c>
+      <c r="D163" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E163" t="s">
+        <v>8</v>
+      </c>
+      <c r="F163">
+        <v>1.0</v>
+      </c>
+      <c r="G163" s="1">
+        <v>649000.0</v>
+      </c>
+      <c r="H163" s="1">
+        <v>2868.58</v>
+      </c>
+      <c r="I163" s="1">
+        <v>0.442</v>
+      </c>
+      <c r="J163">
+        <v>0.62</v>
+      </c>
+      <c r="K163" t="s">
+        <v>498</v>
+      </c>
+      <c r="L163" s="1">
+        <v>651868.58</v>
+      </c>
+      <c r="M163" s="1">
+        <v>655887.13</v>
+      </c>
+      <c r="N163" s="1">
+        <v>0.44</v>
+      </c>
+      <c r="O163">
+        <v>1</v>
+      </c>
+      <c r="Z163" t="s">
+        <v>496</v>
+      </c>
+    </row>
+    <row r="164" spans="1:26">
+      <c r="A164" t="s">
+        <v>500</v>
+      </c>
+      <c r="B164" s="1">
+        <v>700000.0</v>
+      </c>
+      <c r="C164" s="1">
+        <v>88.971</v>
+      </c>
+      <c r="D164" s="1">
+        <v>86.18353143</v>
+      </c>
+      <c r="E164" t="s">
+        <v>8</v>
+      </c>
+      <c r="F164">
+        <v>1.0</v>
+      </c>
+      <c r="G164" s="1">
+        <v>603284.72</v>
+      </c>
+      <c r="H164" s="1">
+        <v>19512.28</v>
+      </c>
+      <c r="I164" s="1">
+        <v>3.2343401636295</v>
+      </c>
+      <c r="J164">
+        <v>0.19</v>
+      </c>
+      <c r="K164" t="s">
+        <v>501</v>
+      </c>
+      <c r="L164" s="1">
+        <v>622797.0</v>
+      </c>
+      <c r="M164" s="1">
+        <v>624134.67</v>
+      </c>
+      <c r="N164" s="1">
+        <v>0.41</v>
+      </c>
+      <c r="O164">
+        <v>1</v>
+      </c>
+      <c r="Z164" t="s">
+        <v>499</v>
+      </c>
+    </row>
+    <row r="165" spans="1:26">
+      <c r="A165" t="s">
+        <v>503</v>
+      </c>
+      <c r="B165" s="1">
+        <v>511000.0</v>
+      </c>
+      <c r="C165" s="1">
+        <v>101.613</v>
+      </c>
+      <c r="D165" s="1">
+        <v>100.27221135</v>
+      </c>
+      <c r="E165" t="s">
+        <v>8</v>
+      </c>
+      <c r="F165">
+        <v>1.0</v>
+      </c>
+      <c r="G165" s="1">
+        <v>512391.0</v>
+      </c>
+      <c r="H165" s="1">
+        <v>6851.43</v>
+      </c>
+      <c r="I165" s="1">
+        <v>1.3371487789598</v>
+      </c>
+      <c r="J165">
+        <v>2.2</v>
+      </c>
+      <c r="K165" t="s">
+        <v>504</v>
+      </c>
+      <c r="L165" s="1">
+        <v>519242.43</v>
+      </c>
+      <c r="M165" s="1">
+        <v>530477.43</v>
+      </c>
+      <c r="N165" s="1">
+        <v>0.35</v>
+      </c>
+      <c r="O165">
+        <v>1</v>
+      </c>
+      <c r="Z165" t="s">
+        <v>502</v>
+      </c>
+    </row>
+    <row r="166" spans="1:26">
+      <c r="A166" t="s">
+        <v>506</v>
+      </c>
+      <c r="B166" s="1">
+        <v>700000.0</v>
+      </c>
+      <c r="C166" s="1">
+        <v>101.05</v>
+      </c>
+      <c r="D166" s="1">
+        <v>102.939</v>
+      </c>
+      <c r="E166" t="s">
+        <v>8</v>
+      </c>
+      <c r="F166">
+        <v>1.0</v>
+      </c>
+      <c r="G166" s="1">
+        <v>720573.0</v>
+      </c>
+      <c r="H166" s="1">
+        <v>-13223.0</v>
+      </c>
+      <c r="I166" s="1">
+        <v>-1.8350673699958</v>
+      </c>
+      <c r="J166">
+        <v>1.21</v>
+      </c>
+      <c r="K166" t="s">
+        <v>507</v>
+      </c>
+      <c r="L166" s="1">
+        <v>707350.0</v>
+      </c>
+      <c r="M166" s="1">
+        <v>715831.51</v>
+      </c>
+      <c r="N166" s="1">
+        <v>0.48</v>
+      </c>
+      <c r="O166">
+        <v>1</v>
+      </c>
+      <c r="Z166" t="s">
+        <v>505</v>
+      </c>
+    </row>
+    <row r="167" spans="1:26">
+      <c r="A167" t="s">
+        <v>509</v>
+      </c>
+      <c r="B167" s="1">
+        <v>1400000.0</v>
+      </c>
+      <c r="C167" s="1">
+        <v>98.205</v>
+      </c>
+      <c r="D167" s="1">
+        <v>100.58606214</v>
+      </c>
+      <c r="E167" t="s">
+        <v>8</v>
+      </c>
+      <c r="F167">
+        <v>1.0</v>
+      </c>
+      <c r="G167" s="1">
+        <v>1408204.87</v>
+      </c>
+      <c r="H167" s="1">
+        <v>-33334.87</v>
+      </c>
+      <c r="I167" s="1">
+        <v>-2.3671889446029</v>
+      </c>
+      <c r="J167">
+        <v>1.05</v>
+      </c>
+      <c r="K167" t="s">
+        <v>510</v>
+      </c>
+      <c r="L167" s="1">
+        <v>1374870.0</v>
+      </c>
+      <c r="M167" s="1">
+        <v>1389627.53</v>
+      </c>
+      <c r="N167" s="1">
+        <v>0.92</v>
+      </c>
+      <c r="O167">
+        <v>1</v>
+      </c>
+      <c r="Z167" t="s">
+        <v>508</v>
+      </c>
+    </row>
+    <row r="168" spans="1:26">
+      <c r="A168" t="s">
+        <v>512</v>
+      </c>
+      <c r="B168" s="1">
+        <v>850000.0</v>
+      </c>
+      <c r="C168" s="1">
+        <v>98.422</v>
+      </c>
+      <c r="D168" s="1">
+        <v>99.64942118</v>
+      </c>
+      <c r="E168" t="s">
+        <v>8</v>
+      </c>
+      <c r="F168">
+        <v>1.0</v>
+      </c>
+      <c r="G168" s="1">
+        <v>847020.08</v>
+      </c>
+      <c r="H168" s="1">
+        <v>-10433.08</v>
+      </c>
+      <c r="I168" s="1">
+        <v>-1.2317393939468</v>
+      </c>
+      <c r="J168">
+        <v>2.77</v>
+      </c>
+      <c r="K168" t="s">
+        <v>513</v>
+      </c>
+      <c r="L168" s="1">
+        <v>836587.0</v>
+      </c>
+      <c r="M168" s="1">
+        <v>860130.84</v>
+      </c>
+      <c r="N168" s="1">
+        <v>0.57</v>
+      </c>
+      <c r="O168">
+        <v>1</v>
+      </c>
+      <c r="Z168" t="s">
+        <v>511</v>
+      </c>
+    </row>
+    <row r="169" spans="1:26">
+      <c r="A169" t="s">
+        <v>515</v>
+      </c>
+      <c r="B169" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="C169" s="1">
+        <v>102.628</v>
+      </c>
+      <c r="D169" s="1">
+        <v>103.50275</v>
+      </c>
+      <c r="E169" t="s">
+        <v>8</v>
+      </c>
+      <c r="F169">
+        <v>1.0</v>
+      </c>
+      <c r="G169" s="1">
+        <v>414011.0</v>
+      </c>
+      <c r="H169" s="1">
+        <v>-3499.0</v>
+      </c>
+      <c r="I169" s="1">
+        <v>-0.84514662653891</v>
+      </c>
+      <c r="J169">
+        <v>0.96</v>
+      </c>
+      <c r="K169" t="s">
+        <v>516</v>
+      </c>
+      <c r="L169" s="1">
+        <v>410512.0</v>
+      </c>
+      <c r="M169" s="1">
+        <v>414364.05</v>
+      </c>
+      <c r="N169" s="1">
+        <v>0.28</v>
+      </c>
+      <c r="O169">
+        <v>1</v>
+      </c>
+      <c r="Z169" t="s">
+        <v>514</v>
+      </c>
+    </row>
+    <row r="170" spans="1:26">
+      <c r="A170" t="s">
+        <v>515</v>
+      </c>
+      <c r="B170" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="C170" s="1">
+        <v>98.175</v>
+      </c>
+      <c r="D170" s="1">
+        <v>99.908</v>
+      </c>
+      <c r="E170" t="s">
+        <v>8</v>
+      </c>
+      <c r="F170">
+        <v>1.0</v>
+      </c>
+      <c r="G170" s="1">
+        <v>499540.0</v>
+      </c>
+      <c r="H170" s="1">
+        <v>-8665.0</v>
+      </c>
+      <c r="I170" s="1">
+        <v>-1.7345958281619</v>
+      </c>
+      <c r="J170">
+        <v>1.53</v>
+      </c>
+      <c r="K170" t="s">
+        <v>518</v>
+      </c>
+      <c r="L170" s="1">
+        <v>490875.0</v>
+      </c>
+      <c r="M170" s="1">
+        <v>498517.36</v>
+      </c>
+      <c r="N170" s="1">
+        <v>0.33</v>
+      </c>
+      <c r="O170">
+        <v>1</v>
+      </c>
+      <c r="Z170" t="s">
+        <v>517</v>
+      </c>
+    </row>
+    <row r="171" spans="1:26">
+      <c r="A171" t="s">
+        <v>520</v>
+      </c>
+      <c r="B171" s="1">
+        <v>700000.0</v>
+      </c>
+      <c r="C171" s="1">
+        <v>104.427</v>
+      </c>
+      <c r="D171" s="1">
+        <v>106.53128571</v>
+      </c>
+      <c r="E171" t="s">
+        <v>8</v>
+      </c>
+      <c r="F171">
+        <v>1.0</v>
+      </c>
+      <c r="G171" s="1">
+        <v>745719.0</v>
+      </c>
+      <c r="H171" s="1">
+        <v>-14730.0</v>
+      </c>
+      <c r="I171" s="1">
+        <v>-1.975274868952</v>
+      </c>
+      <c r="J171">
+        <v>2.9</v>
+      </c>
+      <c r="K171" t="s">
+        <v>521</v>
+      </c>
+      <c r="L171" s="1">
+        <v>730989.0</v>
+      </c>
+      <c r="M171" s="1">
+        <v>751284.21</v>
+      </c>
+      <c r="N171" s="1">
+        <v>0.5</v>
+      </c>
+      <c r="O171">
+        <v>1</v>
+      </c>
+      <c r="Z171" t="s">
+        <v>519</v>
+      </c>
+    </row>
+    <row r="172" spans="1:26">
+      <c r="A172" t="s">
+        <v>523</v>
+      </c>
+      <c r="B172" s="1">
+        <v>1239000.0</v>
+      </c>
+      <c r="C172" s="1">
+        <v>98.932</v>
+      </c>
+      <c r="D172" s="1">
+        <v>99.90992252</v>
+      </c>
+      <c r="E172" t="s">
+        <v>8</v>
+      </c>
+      <c r="F172">
+        <v>1.0</v>
+      </c>
+      <c r="G172" s="1">
+        <v>1237883.94</v>
+      </c>
+      <c r="H172" s="1">
+        <v>-12116.46</v>
+      </c>
+      <c r="I172" s="1">
+        <v>-0.97880420033561</v>
+      </c>
+      <c r="J172">
+        <v>1.24</v>
+      </c>
+      <c r="K172" t="s">
+        <v>524</v>
+      </c>
+      <c r="L172" s="1">
+        <v>1225767.48</v>
+      </c>
+      <c r="M172" s="1">
+        <v>1241148.9</v>
+      </c>
+      <c r="N172" s="1">
+        <v>0.82</v>
+      </c>
+      <c r="O172">
+        <v>1</v>
+      </c>
+      <c r="Z172" t="s">
+        <v>522</v>
+      </c>
+    </row>
+    <row r="173" spans="1:26">
+      <c r="A173" t="s">
+        <v>526</v>
+      </c>
+      <c r="B173" s="1">
+        <v>988000.0</v>
+      </c>
+      <c r="C173" s="1">
+        <v>100.452</v>
+      </c>
+      <c r="D173" s="1">
+        <v>100.44048583</v>
+      </c>
+      <c r="E173" t="s">
+        <v>8</v>
+      </c>
+      <c r="F173">
+        <v>1.0</v>
+      </c>
+      <c r="G173" s="1">
+        <v>992352.0</v>
+      </c>
+      <c r="H173" s="1">
+        <v>113.76</v>
+      </c>
+      <c r="I173" s="1">
+        <v>0.01146367418013</v>
+      </c>
+      <c r="J173">
+        <v>1.68</v>
+      </c>
+      <c r="K173" t="s">
+        <v>527</v>
+      </c>
+      <c r="L173" s="1">
+        <v>992465.76</v>
+      </c>
+      <c r="M173" s="1">
+        <v>1009046.84</v>
+      </c>
+      <c r="N173" s="1">
+        <v>0.67</v>
+      </c>
+      <c r="O173">
+        <v>1</v>
+      </c>
+      <c r="Z173" t="s">
+        <v>525</v>
+      </c>
+    </row>
+    <row r="174" spans="1:26">
+      <c r="A174" t="s">
+        <v>529</v>
+      </c>
+      <c r="B174" s="1">
+        <v>1100000.0</v>
+      </c>
+      <c r="C174" s="1">
+        <v>103.05</v>
+      </c>
+      <c r="D174" s="1">
+        <v>103.40336364</v>
+      </c>
+      <c r="E174" t="s">
+        <v>8</v>
+      </c>
+      <c r="F174">
+        <v>1.0</v>
+      </c>
+      <c r="G174" s="1">
+        <v>1137437.0</v>
+      </c>
+      <c r="H174" s="1">
+        <v>-3887.0</v>
+      </c>
+      <c r="I174" s="1">
+        <v>-0.34173321247682</v>
+      </c>
+      <c r="J174">
+        <v>0.68</v>
+      </c>
+      <c r="K174" t="s">
+        <v>530</v>
+      </c>
+      <c r="L174" s="1">
+        <v>1133550.0</v>
+      </c>
+      <c r="M174" s="1">
+        <v>1141062.4</v>
+      </c>
+      <c r="N174" s="1">
+        <v>0.76</v>
+      </c>
+      <c r="O174">
+        <v>1</v>
+      </c>
+      <c r="Z174" t="s">
+        <v>528</v>
+      </c>
+    </row>
+    <row r="175" spans="1:26">
+      <c r="A175" t="s">
+        <v>532</v>
+      </c>
+      <c r="B175" s="1">
+        <v>683000.0</v>
+      </c>
+      <c r="C175" s="1">
+        <v>102.597</v>
+      </c>
+      <c r="D175" s="1">
+        <v>101.19198243</v>
+      </c>
+      <c r="E175" t="s">
+        <v>8</v>
+      </c>
+      <c r="F175">
+        <v>1.0</v>
+      </c>
+      <c r="G175" s="1">
+        <v>691141.24</v>
+      </c>
+      <c r="H175" s="1">
+        <v>9596.27</v>
+      </c>
+      <c r="I175" s="1">
+        <v>1.3884672834745</v>
+      </c>
+      <c r="J175">
+        <v>0.17</v>
+      </c>
+      <c r="K175" t="s">
+        <v>533</v>
+      </c>
+      <c r="L175" s="1">
+        <v>700737.51</v>
+      </c>
+      <c r="M175" s="1">
+        <v>701895.34</v>
+      </c>
+      <c r="N175" s="1">
+        <v>0.47</v>
+      </c>
+      <c r="O175">
+        <v>1</v>
+      </c>
+      <c r="Z175" t="s">
+        <v>531</v>
+      </c>
+    </row>
+    <row r="176" spans="1:26">
+      <c r="A176" t="s">
+        <v>535</v>
+      </c>
+      <c r="B176" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="C176" s="1">
+        <v>99.594</v>
+      </c>
+      <c r="D176" s="1">
+        <v>99.752715</v>
+      </c>
+      <c r="E176" t="s">
+        <v>8</v>
+      </c>
+      <c r="F176">
+        <v>1.0</v>
+      </c>
+      <c r="G176" s="1">
+        <v>598516.29</v>
+      </c>
+      <c r="H176" s="1">
+        <v>-952.29</v>
+      </c>
+      <c r="I176" s="1">
+        <v>-0.15910845133388</v>
+      </c>
+      <c r="J176">
+        <v>3.04</v>
+      </c>
+      <c r="K176" t="s">
+        <v>536</v>
+      </c>
+      <c r="L176" s="1">
+        <v>597564.0</v>
+      </c>
+      <c r="M176" s="1">
+        <v>615781.81</v>
+      </c>
+      <c r="N176" s="1">
+        <v>0.41</v>
+      </c>
+      <c r="O176">
+        <v>1</v>
+      </c>
+      <c r="Z176" t="s">
+        <v>534</v>
+      </c>
+    </row>
+    <row r="177" spans="1:26">
+      <c r="A177" t="s">
+        <v>538</v>
+      </c>
+      <c r="B177" s="1">
+        <v>700000.0</v>
+      </c>
+      <c r="C177" s="1">
+        <v>100.761</v>
+      </c>
+      <c r="D177" s="1">
+        <v>100.413</v>
+      </c>
+      <c r="E177" t="s">
+        <v>8</v>
+      </c>
+      <c r="F177">
+        <v>1.0</v>
+      </c>
+      <c r="G177" s="1">
+        <v>702891.0</v>
+      </c>
+      <c r="H177" s="1">
+        <v>2436.0</v>
+      </c>
+      <c r="I177" s="1">
+        <v>0.34656867138717</v>
+      </c>
+      <c r="J177">
+        <v>0.42</v>
+      </c>
+      <c r="K177" t="s">
+        <v>539</v>
+      </c>
+      <c r="L177" s="1">
+        <v>705327.0</v>
+      </c>
+      <c r="M177" s="1">
+        <v>708248.13</v>
+      </c>
+      <c r="N177" s="1">
+        <v>0.47</v>
+      </c>
+      <c r="O177">
+        <v>1</v>
+      </c>
+      <c r="Z177" t="s">
+        <v>537</v>
+      </c>
+    </row>
+    <row r="178" spans="1:26">
+      <c r="A178" t="s">
+        <v>541</v>
+      </c>
+      <c r="B178" s="1">
+        <v>1014000.0</v>
+      </c>
+      <c r="C178" s="1">
+        <v>100.973</v>
+      </c>
+      <c r="D178" s="1">
+        <v>102.86484418</v>
+      </c>
+      <c r="E178" t="s">
+        <v>8</v>
+      </c>
+      <c r="F178">
+        <v>1.0</v>
+      </c>
+      <c r="G178" s="1">
+        <v>1043049.52</v>
+      </c>
+      <c r="H178" s="1">
+        <v>-19183.3</v>
+      </c>
+      <c r="I178" s="1">
+        <v>-1.8391552493117</v>
+      </c>
+      <c r="J178">
+        <v>3.69</v>
+      </c>
+      <c r="K178" t="s">
+        <v>542</v>
+      </c>
+      <c r="L178" s="1">
+        <v>1023866.22</v>
+      </c>
+      <c r="M178" s="1">
+        <v>1061266.15</v>
+      </c>
+      <c r="N178" s="1">
+        <v>0.71</v>
+      </c>
+      <c r="O178">
+        <v>1</v>
+      </c>
+      <c r="Z178" t="s">
+        <v>540</v>
+      </c>
+    </row>
+    <row r="179" spans="1:26">
+      <c r="A179" t="s">
+        <v>544</v>
+      </c>
+      <c r="B179" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="C179" s="1">
+        <v>98.411</v>
+      </c>
+      <c r="D179" s="1">
+        <v>99.99142833</v>
+      </c>
+      <c r="E179" t="s">
+        <v>8</v>
+      </c>
+      <c r="F179">
+        <v>1.0</v>
+      </c>
+      <c r="G179" s="1">
+        <v>599948.57</v>
+      </c>
+      <c r="H179" s="1">
+        <v>-9482.57</v>
+      </c>
+      <c r="I179" s="1">
+        <v>-1.5805638139949</v>
+      </c>
+      <c r="J179">
+        <v>1.34</v>
+      </c>
+      <c r="K179" t="s">
+        <v>545</v>
+      </c>
+      <c r="L179" s="1">
+        <v>590466.0</v>
+      </c>
+      <c r="M179" s="1">
+        <v>598532.47</v>
+      </c>
+      <c r="N179" s="1">
+        <v>0.4</v>
+      </c>
+      <c r="O179">
+        <v>1</v>
+      </c>
+      <c r="Z179" t="s">
+        <v>543</v>
+      </c>
+    </row>
+    <row r="180" spans="1:26">
+      <c r="A180" t="s">
+        <v>547</v>
+      </c>
+      <c r="B180" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="C180" s="1">
+        <v>101.081</v>
+      </c>
+      <c r="D180" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E180" t="s">
+        <v>8</v>
+      </c>
+      <c r="F180">
+        <v>1.0</v>
+      </c>
+      <c r="G180" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="H180" s="1">
+        <v>3243.0</v>
+      </c>
+      <c r="I180" s="1">
+        <v>1.081</v>
+      </c>
+      <c r="J180">
+        <v>0.76</v>
+      </c>
+      <c r="K180" t="s">
+        <v>548</v>
+      </c>
+      <c r="L180" s="1">
+        <v>303243.0</v>
+      </c>
+      <c r="M180" s="1">
+        <v>305517.66</v>
+      </c>
+      <c r="N180" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="O180">
+        <v>1</v>
+      </c>
+      <c r="Z180" t="s">
+        <v>546</v>
+      </c>
+    </row>
+    <row r="181" spans="1:26">
+      <c r="A181" t="s">
+        <v>550</v>
+      </c>
+      <c r="B181" s="1">
+        <v>900000.0</v>
+      </c>
+      <c r="C181" s="1">
+        <v>96.5</v>
+      </c>
+      <c r="D181" s="1">
+        <v>97.25955556</v>
+      </c>
+      <c r="E181" t="s">
+        <v>8</v>
+      </c>
+      <c r="F181">
+        <v>1.0</v>
+      </c>
+      <c r="G181" s="1">
+        <v>875336.0</v>
+      </c>
+      <c r="H181" s="1">
+        <v>-6836.0</v>
+      </c>
+      <c r="I181" s="1">
+        <v>-0.78095725527112</v>
+      </c>
+      <c r="J181">
+        <v>0.45</v>
+      </c>
+      <c r="K181" t="s">
+        <v>551</v>
+      </c>
+      <c r="L181" s="1">
+        <v>868500.0</v>
+      </c>
+      <c r="M181" s="1">
+        <v>872506.85</v>
+      </c>
+      <c r="N181" s="1">
+        <v>0.58</v>
+      </c>
+      <c r="O181">
+        <v>1</v>
+      </c>
+      <c r="Z181" t="s">
+        <v>549</v>
+      </c>
+    </row>
+    <row r="182" spans="1:26">
+      <c r="A182" t="s">
+        <v>553</v>
+      </c>
+      <c r="B182" s="1">
+        <v>431000.0</v>
+      </c>
+      <c r="C182" s="1">
+        <v>99.765</v>
+      </c>
+      <c r="D182" s="1">
+        <v>99.695</v>
+      </c>
+      <c r="E182" t="s">
+        <v>8</v>
+      </c>
+      <c r="F182">
+        <v>1.0</v>
+      </c>
+      <c r="G182" s="1">
+        <v>429685.45</v>
+      </c>
+      <c r="H182" s="1">
+        <v>301.7</v>
+      </c>
+      <c r="I182" s="1">
+        <v>0.07021415316716</v>
+      </c>
+      <c r="J182">
+        <v>0.09</v>
+      </c>
+      <c r="K182">
+        <v>398.53</v>
+      </c>
+      <c r="L182" s="1">
+        <v>429987.15</v>
+      </c>
+      <c r="M182" s="1">
+        <v>430385.68</v>
+      </c>
+      <c r="N182" s="1">
+        <v>0.29</v>
+      </c>
+      <c r="O182">
+        <v>1</v>
+      </c>
+      <c r="Z182" t="s">
+        <v>552</v>
+      </c>
+    </row>
+    <row r="183" spans="1:26">
+      <c r="A183" t="s">
+        <v>555</v>
+      </c>
+      <c r="B183" s="1">
+        <v>1100000.0</v>
+      </c>
+      <c r="C183" s="1">
+        <v>83.543</v>
+      </c>
+      <c r="D183" s="1">
+        <v>81.54266545</v>
+      </c>
+      <c r="E183" t="s">
+        <v>8</v>
+      </c>
+      <c r="F183">
+        <v>1.0</v>
+      </c>
+      <c r="G183" s="1">
+        <v>896969.32</v>
+      </c>
+      <c r="H183" s="1">
+        <v>22003.68</v>
+      </c>
+      <c r="I183" s="1">
+        <v>2.4531140039439</v>
+      </c>
+      <c r="J183">
+        <v>0.61</v>
+      </c>
+      <c r="K183" t="s">
+        <v>556</v>
+      </c>
+      <c r="L183" s="1">
+        <v>918973.0</v>
+      </c>
+      <c r="M183" s="1">
+        <v>925663.41</v>
+      </c>
+      <c r="N183" s="1">
+        <v>0.62</v>
+      </c>
+      <c r="O183">
+        <v>1</v>
+      </c>
+      <c r="Z183" t="s">
+        <v>554</v>
+      </c>
+    </row>
+    <row r="184" spans="1:26">
+      <c r="A184" t="s">
+        <v>558</v>
+      </c>
+      <c r="B184" s="1">
+        <v>1100000.0</v>
+      </c>
+      <c r="C184" s="1">
+        <v>90.6</v>
+      </c>
+      <c r="D184" s="1">
+        <v>89.78073818</v>
+      </c>
+      <c r="E184" t="s">
+        <v>8</v>
+      </c>
+      <c r="F184">
+        <v>1.0</v>
+      </c>
+      <c r="G184" s="1">
+        <v>987588.12</v>
+      </c>
+      <c r="H184" s="1">
+        <v>9011.88</v>
+      </c>
+      <c r="I184" s="1">
+        <v>0.91251401444562</v>
+      </c>
+      <c r="J184">
+        <v>0.73</v>
+      </c>
+      <c r="K184" t="s">
+        <v>559</v>
+      </c>
+      <c r="L184" s="1">
+        <v>996600.0</v>
+      </c>
+      <c r="M184" s="1">
+        <v>1004646.58</v>
+      </c>
+      <c r="N184" s="1">
+        <v>0.67</v>
+      </c>
+      <c r="O184">
+        <v>1</v>
+      </c>
+      <c r="Z184" t="s">
+        <v>557</v>
+      </c>
+    </row>
+    <row r="185" spans="1:26">
+      <c r="A185" t="s">
+        <v>561</v>
+      </c>
+      <c r="B185" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C185" s="1">
+        <v>101.663</v>
+      </c>
+      <c r="D185" s="1">
+        <v>102.932</v>
+      </c>
+      <c r="E185" t="s">
+        <v>8</v>
+      </c>
+      <c r="F185">
+        <v>1.0</v>
+      </c>
+      <c r="G185" s="1">
+        <v>205864.0</v>
+      </c>
+      <c r="H185" s="1">
+        <v>-2538.0</v>
+      </c>
+      <c r="I185" s="1">
+        <v>-1.2328527571601</v>
+      </c>
+      <c r="J185">
+        <v>0.84</v>
+      </c>
+      <c r="K185" t="s">
+        <v>562</v>
+      </c>
+      <c r="L185" s="1">
+        <v>203326.0</v>
+      </c>
+      <c r="M185" s="1">
+        <v>205010.93</v>
+      </c>
+      <c r="N185" s="1">
+        <v>0.14</v>
+      </c>
+      <c r="O185">
+        <v>1</v>
+      </c>
+      <c r="Z185" t="s">
+        <v>560</v>
+      </c>
+    </row>
+    <row r="186" spans="1:26">
+      <c r="A186" t="s">
+        <v>564</v>
+      </c>
+      <c r="B186" s="1">
+        <v>800000.0</v>
+      </c>
+      <c r="C186" s="1">
+        <v>100.535</v>
+      </c>
+      <c r="D186" s="1">
+        <v>100.86</v>
+      </c>
+      <c r="E186" t="s">
+        <v>8</v>
+      </c>
+      <c r="F186">
+        <v>1.0</v>
+      </c>
+      <c r="G186" s="1">
+        <v>806880.0</v>
+      </c>
+      <c r="H186" s="1">
+        <v>-2600.0</v>
+      </c>
+      <c r="I186" s="1">
+        <v>-0.32222883204442</v>
+      </c>
+      <c r="J186">
+        <v>0.12</v>
+      </c>
+      <c r="K186">
+        <v>952.11</v>
+      </c>
+      <c r="L186" s="1">
+        <v>804280.0</v>
+      </c>
+      <c r="M186" s="1">
+        <v>805232.11</v>
+      </c>
+      <c r="N186" s="1">
+        <v>0.53</v>
+      </c>
+      <c r="O186">
+        <v>1</v>
+      </c>
+      <c r="Z186" t="s">
+        <v>563</v>
+      </c>
+    </row>
+    <row r="187" spans="1:26">
+      <c r="A187" t="s">
+        <v>566</v>
+      </c>
+      <c r="B187" s="1">
+        <v>-3300000.0</v>
+      </c>
+      <c r="C187" s="1">
+        <v>10.91427788</v>
+      </c>
+      <c r="D187" s="1">
         <v>0.0</v>
       </c>
-      <c r="P4">
-[...84 lines deleted...]
-      <c r="K6">
+      <c r="E187" t="s">
+        <v>8</v>
+      </c>
+      <c r="F187">
+        <v>1.0</v>
+      </c>
+      <c r="G187" s="1">
         <v>0.0</v>
       </c>
-      <c r="L6">
+      <c r="H187" s="1">
+        <v>-359254.5</v>
+      </c>
+      <c r="I187" s="1">
+        <v>0</v>
+      </c>
+      <c r="J187">
         <v>0.0</v>
       </c>
-      <c r="M6" s="1">
-[...9042 lines deleted...]
-      </c>
       <c r="K187">
-        <v>2.3</v>
-[...2 lines deleted...]
-        <v>561</v>
+        <v>-916.67</v>
+      </c>
+      <c r="L187" s="1">
+        <v>-359254.5</v>
       </c>
       <c r="M187" s="1">
-        <v>794360.0</v>
+        <v>-360171.17</v>
       </c>
       <c r="N187" s="1">
-        <v>812742.42</v>
-[...55 lines deleted...]
-        <v>1</v>
+        <v>-0.24</v>
+      </c>
+      <c r="O187">
+        <v>1</v>
+      </c>
+      <c r="Z187" t="s">
+        <v>565</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">