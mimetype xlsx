--- v6 (2026-09-22)
+++ v7 (2026-11-04)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="567">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="584">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>I</t>
   </si>
   <si>
     <t>FR0011024249</t>
   </si>
   <si>
@@ -124,1641 +124,1692 @@
   <si>
     <t>FR001400KPZ3</t>
   </si>
   <si>
     <t>Ofi Invest ESG Liquidités PART I</t>
   </si>
   <si>
     <t>DU100926</t>
   </si>
   <si>
     <t>EURO-SCHATZ SEP 26</t>
   </si>
   <si>
     <t>OE100926</t>
   </si>
   <si>
     <t>EURO-BOBL SEP 26</t>
   </si>
   <si>
     <t>XS2986639701</t>
   </si>
   <si>
     <t>A2A SPA 3.625 30/01/2035</t>
   </si>
   <si>
-    <t>11 290.14</t>
+    <t>16 505.37</t>
+  </si>
+  <si>
+    <t>XS2297204815</t>
+  </si>
+  <si>
+    <t>AB SKF 0.25 15/02/2031</t>
+  </si>
+  <si>
+    <t>XS2079107830</t>
+  </si>
+  <si>
+    <t>AB SKF 0.875 15/11/2029</t>
+  </si>
+  <si>
+    <t>1 898.63</t>
   </si>
   <si>
     <t>XS3399007288</t>
   </si>
   <si>
     <t>ABERTIS INFRAESTRUCTURAS SA 3.625 08/03/2032</t>
   </si>
   <si>
+    <t>3 515.75</t>
+  </si>
+  <si>
     <t>XS2809859536</t>
   </si>
   <si>
     <t>ACHMEA BV 02/11/2044</t>
   </si>
   <si>
-    <t>12 044.59</t>
+    <t>14 257.91</t>
   </si>
   <si>
     <t>XS3388179676</t>
   </si>
   <si>
     <t>ADIDAS AG 3.5 26/05/2031</t>
   </si>
   <si>
-    <t>2 780.82</t>
+    <t>7 594.52</t>
+  </si>
+  <si>
+    <t>BE6369832363</t>
+  </si>
+  <si>
+    <t>AGEAS SA PERP</t>
+  </si>
+  <si>
+    <t>45 004.11</t>
   </si>
   <si>
     <t>BE6317598850</t>
   </si>
   <si>
-    <t>AGEAS SA PERP</t>
-[...5 lines deleted...]
-    <t>30 582.19</t>
+    <t>2 420.55</t>
   </si>
   <si>
     <t>XS3237229193</t>
   </si>
   <si>
     <t>AIB GROUP PLC 02/12/2036</t>
   </si>
   <si>
-    <t>21 964.93</t>
+    <t>29 132.47</t>
   </si>
   <si>
     <t>FR0014013VX5</t>
   </si>
   <si>
     <t>AIR LIQUIDE FINANCE SA 3 05/05/2033</t>
   </si>
   <si>
-    <t>2 876.71</t>
+    <t>5 350.68</t>
   </si>
   <si>
     <t>XS2251233651</t>
   </si>
   <si>
     <t>AKELIUS RESIDENTIAL PROPERTY FINAN 1.125 11/01/2029</t>
   </si>
   <si>
-    <t>3 695.05</t>
+    <t>4 663.88</t>
   </si>
   <si>
     <t>XS3359749481</t>
   </si>
   <si>
     <t>ALLIANDER NV 3.25 30/04/2031</t>
   </si>
   <si>
-    <t>2 002.98</t>
+    <t>4 441.55</t>
   </si>
   <si>
     <t>XS2829852842</t>
   </si>
   <si>
     <t>ALLIANDER NV PERP</t>
   </si>
   <si>
-    <t>22 315.07</t>
+    <t>2 958.90</t>
   </si>
   <si>
     <t>XS3357187809</t>
   </si>
   <si>
     <t>ALPHA BANK SA 06/05/2032</t>
   </si>
   <si>
-    <t>8 417.26</t>
-[...8 lines deleted...]
-    <t>2 495.34</t>
+    <t>15 964.52</t>
   </si>
   <si>
     <t>XS3224609456</t>
   </si>
   <si>
     <t>ALPHABET INC 3.5 06/11/2038</t>
   </si>
   <si>
-    <t>6 925.21</t>
-[...8 lines deleted...]
-    <t>6 041.10</t>
+    <t>8 219.92</t>
+  </si>
+  <si>
+    <t>XS3196024296</t>
+  </si>
+  <si>
+    <t>AROUNDTOWN SA 3.25 02/01/2031</t>
+  </si>
+  <si>
+    <t>30 772.60</t>
   </si>
   <si>
     <t>XS2790191303</t>
   </si>
   <si>
     <t>ASR NEDERLAND NV PERP</t>
   </si>
   <si>
-    <t>12 995.89</t>
+    <t>4 356.16</t>
   </si>
   <si>
     <t>XS2872909770</t>
   </si>
   <si>
     <t>ASTRAZENECA FINANCE LLC 3.278 05/08/2033</t>
   </si>
   <si>
-    <t>56 130.59</t>
-[...1 lines deleted...]
-  <si>
     <t>XS3393830651</t>
   </si>
   <si>
     <t>AXA SA 29/05/2056</t>
   </si>
   <si>
-    <t>2 135.85</t>
+    <t>6 538.32</t>
   </si>
   <si>
     <t>XS2737652474</t>
   </si>
   <si>
     <t>AXA SA PERP</t>
   </si>
   <si>
-    <t>26 432.65</t>
+    <t>3 797.98</t>
   </si>
   <si>
     <t>XS2432565187</t>
   </si>
   <si>
     <t>BALDER FINLAND OYJ 2 18/01/2031</t>
   </si>
   <si>
-    <t>4 301.37</t>
+    <t>6 575.34</t>
   </si>
   <si>
     <t>XS2762369549</t>
   </si>
   <si>
     <t>BANCO BILBAO VIZCAYA ARGENTARIA SA 08/02/2036</t>
   </si>
   <si>
-    <t>14 531.51</t>
+    <t>21 516.78</t>
   </si>
   <si>
     <t>IT0005632267</t>
   </si>
   <si>
     <t>BANCO BPM SPA 3.375 21/01/2030</t>
   </si>
   <si>
-    <t>11 263.62</t>
+    <t>16 230.24</t>
+  </si>
+  <si>
+    <t>PTBCPOOM0034</t>
+  </si>
+  <si>
+    <t>BANCO COMERCIAL PORTUGUES SA 22/06/2038</t>
+  </si>
+  <si>
+    <t>6 611.30</t>
   </si>
   <si>
     <t>XS3352075058</t>
   </si>
   <si>
     <t>BANCO SANTANDER SA 22/04/2038</t>
   </si>
   <si>
-    <t>7 335.62</t>
+    <t>13 576.71</t>
   </si>
   <si>
     <t>XS2817323749</t>
   </si>
   <si>
     <t>BANCO SANTANDER SA PERP</t>
   </si>
   <si>
-    <t>3 994.57</t>
-[...8 lines deleted...]
-    <t>1 591.11</t>
+    <t>8 902.17</t>
   </si>
   <si>
     <t>XS3332496184</t>
   </si>
   <si>
     <t>BANK OF IRELAND GROUP PLC 02/04/2034</t>
   </si>
   <si>
-    <t>7 454.65</t>
+    <t>11 316.70</t>
   </si>
   <si>
     <t>XS2817924660</t>
   </si>
   <si>
     <t>BANK OF IRELAND GROUP PLC 10/08/2034</t>
   </si>
   <si>
-    <t>5 504.01</t>
+    <t>6 248.27</t>
   </si>
   <si>
     <t>XS3112064947</t>
   </si>
   <si>
     <t>BANK OF MONTREAL 09/01/2032</t>
   </si>
   <si>
-    <t>21 047.89</t>
+    <t>26 500.05</t>
   </si>
   <si>
     <t>FR0014015J95</t>
   </si>
   <si>
     <t>BANQUE FEDERATIVE DU CREDIT MUTUEL 21/07/2033</t>
   </si>
   <si>
-    <t>14 767.12</t>
+    <t>1 687.67</t>
   </si>
   <si>
     <t>XS2831195644</t>
   </si>
   <si>
     <t>BARCLAYS PLC 31/05/2036</t>
   </si>
   <si>
-    <t>1 307.97</t>
+    <t>4 564.26</t>
   </si>
   <si>
     <t>BE0390167337</t>
   </si>
   <si>
     <t>BELFIUS BANQUE SA 3.375 20/02/2031</t>
   </si>
   <si>
-    <t>11 465.75</t>
+    <t>16 985.96</t>
   </si>
   <si>
     <t>BE6365319829</t>
   </si>
   <si>
     <t>BELFIUS BANQUE SA 3.375 28/05/2030</t>
   </si>
   <si>
-    <t>2 246.92</t>
+    <t>6 472.60</t>
   </si>
   <si>
     <t>XS3215466338</t>
   </si>
   <si>
     <t>BMS IRELAND CAPITAL FUNDING DAC 3.363 10/11/2033</t>
   </si>
   <si>
-    <t>15 554.75</t>
+    <t>18 514.28</t>
   </si>
   <si>
     <t>FR0014018PQ0</t>
   </si>
   <si>
     <t>BNP PARIBAS CARDIF SA 27/05/2041</t>
   </si>
   <si>
-    <t>2 031.65</t>
+    <t>6 010.30</t>
   </si>
   <si>
     <t>FR001400F2H9</t>
   </si>
   <si>
     <t>BNP PARIBAS SA PERP</t>
   </si>
   <si>
-    <t>2 095.63</t>
+    <t>11 284.15</t>
   </si>
   <si>
     <t>XS2621007660</t>
   </si>
   <si>
     <t>BOOKING HOLDINGS INC 4.125 12/05/2033</t>
   </si>
   <si>
-    <t>3 246.21</t>
+    <t>7 464.33</t>
   </si>
   <si>
     <t>FR0014005V67</t>
   </si>
   <si>
     <t>BPCE SA 13/10/2046</t>
   </si>
   <si>
-    <t>29 575.34</t>
+    <t>48 415.07</t>
   </si>
   <si>
     <t>XS3227880021</t>
   </si>
   <si>
     <t>BT FINANCE PLC 3.375 17/11/2032</t>
   </si>
   <si>
-    <t>15 835.50</t>
+    <t>21 367.36</t>
   </si>
   <si>
     <t>FR0014013058</t>
   </si>
   <si>
     <t>BUREAU VERITAS SA 3.375 01/10/2033</t>
   </si>
   <si>
-    <t>19 676.71</t>
+    <t>22 857.53</t>
   </si>
   <si>
     <t>XS3226502485</t>
   </si>
   <si>
     <t>CAIXABANK SA 14/05/2038</t>
   </si>
   <si>
-    <t>3 046.92</t>
+    <t>7 134.25</t>
+  </si>
+  <si>
+    <t>ES0840609053</t>
+  </si>
+  <si>
+    <t>CAIXABANK SA PERP</t>
+  </si>
+  <si>
+    <t>2 567.93</t>
   </si>
   <si>
     <t>FR0014012S89</t>
   </si>
   <si>
     <t>CAPGEMINI SE 3.5 25/09/2034</t>
   </si>
   <si>
-    <t>20 865.75</t>
+    <t>24 164.38</t>
   </si>
   <si>
     <t>XS2751689048</t>
   </si>
   <si>
     <t>CARRIER GLOBAL CORP 4.5 29/11/2032</t>
   </si>
   <si>
-    <t>17 864.38</t>
+    <t>27 739.73</t>
   </si>
   <si>
     <t>XS2793256137</t>
   </si>
   <si>
     <t>CBRE GLOBAL INVESTORS OPEN-ENDED F 4.75 27/03/2034</t>
   </si>
   <si>
-    <t>4 505.47</t>
+    <t>6 682.27</t>
   </si>
   <si>
     <t>XS3311989787</t>
   </si>
   <si>
     <t>CLARIANT INTERNATIONAL FINANCIAL S 4.125 15/01/2032</t>
   </si>
   <si>
+    <t>2 554.67</t>
+  </si>
+  <si>
     <t>XS3326476523</t>
   </si>
   <si>
     <t>COCA-COLA HBC FINANCE BV 4 01/10/2033</t>
   </si>
   <si>
-    <t>7 741.81</t>
+    <t>11 704.88</t>
   </si>
   <si>
     <t>DE000CZ45YV9</t>
   </si>
   <si>
     <t>COMMERZBANK AG 16/07/2032</t>
   </si>
   <si>
-    <t>15 035.62</t>
+    <t>1 150.68</t>
   </si>
   <si>
     <t>FR001400Q7X2</t>
   </si>
   <si>
     <t>COVIVIO HOTELS SCA 4.125 23/05/2033</t>
   </si>
   <si>
-    <t>4 701.37</t>
+    <t>12 714.04</t>
   </si>
   <si>
     <t>FR001400MDV4</t>
   </si>
   <si>
     <t>COVIVIO SA 4.625 05/06/2032</t>
   </si>
   <si>
-    <t>1 685.27</t>
+    <t>6 284.93</t>
   </si>
   <si>
     <t>FR00140193E6</t>
   </si>
   <si>
     <t>CREDIT AGRICOLE ASSURANCES SA PERP</t>
   </si>
   <si>
+    <t>4 925.34</t>
+  </si>
+  <si>
     <t>FR001400F067</t>
   </si>
   <si>
     <t>CREDIT AGRICOLE SA PERP</t>
   </si>
   <si>
+    <t>6 934.78</t>
+  </si>
+  <si>
     <t>FR001400PZV0</t>
   </si>
   <si>
     <t>CREDIT MUTUEL ARKEA 15/05/2035</t>
   </si>
   <si>
-    <t>1 581.37</t>
+    <t>3 281.34</t>
   </si>
   <si>
     <t>BE0002989706</t>
   </si>
   <si>
     <t>CRELAN SA 23/01/2032</t>
   </si>
   <si>
-    <t>13 117.81</t>
+    <t>16 828.77</t>
   </si>
   <si>
     <t>BE0390287564</t>
   </si>
   <si>
     <t>CRELAN SA-BRUSSELS HEAD OFFICE 30/04/2037</t>
   </si>
   <si>
-    <t>4 821.92</t>
+    <t>8 591.78</t>
   </si>
   <si>
     <t>XS3352082930</t>
   </si>
   <si>
     <t>DANAHER CORPORATION 3.25 29/04/2030</t>
   </si>
   <si>
-    <t>2 513.10</t>
+    <t>5 324.30</t>
   </si>
   <si>
     <t>FR0014017HO4</t>
   </si>
   <si>
     <t>DANONE SA 3.785 01/04/2034</t>
   </si>
   <si>
-    <t>3 484.27</t>
+    <t>5 267.89</t>
   </si>
   <si>
     <t>DE000A30VT06</t>
   </si>
   <si>
     <t>DEUTSCHE BANK AG (PARIS BRANCH) 05/09/2030</t>
   </si>
   <si>
-    <t>60 000.00</t>
+    <t>78 013.70</t>
   </si>
   <si>
     <t>DE000A4DE9Y3</t>
   </si>
   <si>
     <t>DEUTSCHE BANK AG 13/02/2031</t>
   </si>
   <si>
-    <t>3 633.90</t>
+    <t>4 826.71</t>
   </si>
   <si>
     <t>XS2280835260</t>
   </si>
   <si>
     <t>DIGITAL INTREPID HOLDING BV 0.625 15/07/2031</t>
   </si>
   <si>
-    <t>7 068.49</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2977974927</t>
   </si>
   <si>
     <t>DNB BANK ASA 15/01/2031</t>
   </si>
   <si>
-    <t>5 260.27</t>
+    <t>35 038.36</t>
   </si>
   <si>
     <t>XS3074473474</t>
   </si>
   <si>
     <t>DNB BANK ASA 20/05/2031</t>
   </si>
   <si>
-    <t>1 198.63</t>
+    <t>3 339.04</t>
   </si>
   <si>
     <t>XS3351033785</t>
   </si>
   <si>
     <t>DSB 3.625 22/04/2036</t>
   </si>
   <si>
-    <t>2 602.85</t>
+    <t>5 432.14</t>
   </si>
   <si>
     <t>XS2852136063</t>
   </si>
   <si>
     <t>DSM BV 3.625 02/07/2034</t>
   </si>
   <si>
-    <t>22 230.59</t>
+    <t>2 527.07</t>
   </si>
   <si>
     <t>XS3204041266</t>
   </si>
   <si>
     <t>DZ BANK AG DEUTSCHE ZENTRAL GENOSS 15/10/2035</t>
   </si>
   <si>
-    <t>12 793.32</t>
+    <t>14 976.30</t>
   </si>
   <si>
     <t>XS3274805376</t>
   </si>
   <si>
     <t>E.ON SE 3.448 19/01/2034</t>
   </si>
   <si>
-    <t>23 460.76</t>
+    <t>22 408.03</t>
   </si>
   <si>
     <t>XS3166221948</t>
   </si>
   <si>
     <t>EAST JAPAN RAILWAY COMPANY 3.727 02/09/2037</t>
   </si>
   <si>
-    <t>30 393.43</t>
+    <t>34 823.66</t>
   </si>
   <si>
     <t>XS3071203056</t>
   </si>
   <si>
     <t>EATON CAPITAL UNLIMITED CO 3.625 09/05/2035</t>
   </si>
   <si>
-    <t>3 654.79</t>
+    <t>7 955.14</t>
   </si>
   <si>
     <t>PTEDP6OM0007</t>
   </si>
   <si>
     <t>EDP SA 02/12/2055</t>
   </si>
   <si>
-    <t>12 297.95</t>
+    <t>18 818.49</t>
   </si>
   <si>
     <t>XS3391835629</t>
   </si>
   <si>
     <t>EDP SERVICIOS FINANCIEROS ESPANA S 3.75 01/03/2033</t>
   </si>
   <si>
-    <t>2 978.42</t>
-[...8 lines deleted...]
-    <t>6 969.18</t>
+    <t>8 613.18</t>
   </si>
   <si>
     <t>XS3070067072</t>
   </si>
   <si>
     <t>ELISA OYJ 2.875 14/05/2030</t>
   </si>
   <si>
-    <t>4 062.65</t>
+    <t>9 646.77</t>
   </si>
   <si>
     <t>XS1492580516</t>
   </si>
   <si>
     <t>ELM BV FOR SWISS LIFE INSURANCE &amp; PERP</t>
   </si>
   <si>
-    <t>9 098.63</t>
+    <t>19 966.44</t>
   </si>
   <si>
     <t>XS2312746345</t>
   </si>
   <si>
     <t>ENEL SPA NC30 PERP</t>
   </si>
   <si>
-    <t>13 361.30</t>
+    <t>17 054.79</t>
   </si>
   <si>
     <t>FR001400KHG0</t>
   </si>
   <si>
     <t>ENGIE SA 3.875 06/01/2031</t>
   </si>
   <si>
-    <t>12 559.25</t>
+    <t>18 005.48</t>
   </si>
   <si>
     <t>FR0014016Z94</t>
   </si>
   <si>
     <t>ENGIE SA PERP</t>
   </si>
   <si>
-    <t>5 784.36</t>
+    <t>3 017.92</t>
   </si>
   <si>
     <t>AT0000A3RNZ8</t>
   </si>
   <si>
     <t>ERSTE GROUP BANK AG 21/04/2036</t>
   </si>
   <si>
-    <t>7 890.41</t>
+    <t>13 191.78</t>
   </si>
   <si>
     <t>FR001400RX89</t>
   </si>
   <si>
     <t>ESSILORLUXOTTICA SA 3 05/03/2032</t>
   </si>
   <si>
-    <t>7 298.63</t>
+    <t>11 391.78</t>
   </si>
   <si>
     <t>FR0014017VR8</t>
   </si>
   <si>
     <t>EURAZEO SE 4.625 17/04/2031</t>
   </si>
   <si>
-    <t>5 169.86</t>
+    <t>9 845.55</t>
   </si>
   <si>
     <t>XS3386670270</t>
   </si>
   <si>
     <t>EUROBANK SA 25/05/2032</t>
   </si>
   <si>
-    <t>2 860.07</t>
+    <t>3 875.00</t>
   </si>
   <si>
     <t>DE000A4DFWV3</t>
   </si>
   <si>
     <t>EVONIK INDUSTRIES AG 09/09/2055</t>
   </si>
   <si>
-    <t>1 047.95</t>
+    <t>4 052.05</t>
   </si>
   <si>
     <t>XS2982065018</t>
   </si>
   <si>
     <t>EXPERIAN PLC 3.51 15/12/2033</t>
   </si>
   <si>
-    <t>5 142.87</t>
+    <t>6 300.69</t>
   </si>
   <si>
     <t>XS3003232272</t>
   </si>
   <si>
     <t>FASTIGHETS AB BALDER 4 19/02/2032</t>
   </si>
   <si>
-    <t>8 219.18</t>
-[...8 lines deleted...]
-    <t>2 408.58</t>
+    <t>12 887.67</t>
+  </si>
+  <si>
+    <t>XS3370251459</t>
+  </si>
+  <si>
+    <t>FORD MOTOR CREDIT COMPANY LLC 4.48 08/07/2031</t>
+  </si>
+  <si>
+    <t>1 423.78</t>
   </si>
   <si>
     <t>XS3350929454</t>
   </si>
   <si>
     <t>GOLDMAN SACHS GROUP INC/THE 22/04/2036</t>
   </si>
   <si>
-    <t>3 520.33</t>
+    <t>7 139.34</t>
   </si>
   <si>
     <t>XS3319131119</t>
   </si>
   <si>
     <t>HENKEL AG &amp; CO KGAA 3.625 02/04/2031</t>
   </si>
   <si>
-    <t>7 418.84</t>
+    <t>11 262.33</t>
   </si>
   <si>
     <t>XS2385390724</t>
   </si>
   <si>
     <t>HOLDING DINFRASTRUCTURES DES METIE 0.625 16/09/2028</t>
   </si>
   <si>
-    <t>3 368.15</t>
+    <t>4 438.36</t>
   </si>
   <si>
     <t>DE000A383PT8</t>
   </si>
   <si>
     <t>HOWOGE WOHNUNGSBAU GMBH 3.875 05/06/2030</t>
   </si>
   <si>
-    <t>2 218.84</t>
+    <t>7 898.63</t>
   </si>
   <si>
     <t>XS3224600232</t>
   </si>
   <si>
     <t>IBERDROLA FINANZAS SAU PERP</t>
   </si>
   <si>
-    <t>49 839.04</t>
-[...2 lines deleted...]
-    <t>FR0014018J01</t>
+    <t>67 561.64</t>
+  </si>
+  <si>
+    <t>FR001400ZRC6</t>
   </si>
   <si>
     <t>ICADE 4.375 22/05/2035</t>
   </si>
   <si>
-    <t>2 373.29</t>
-[...5 lines deleted...]
-    <t>2 768.84</t>
+    <t>7 287.67</t>
   </si>
   <si>
     <t>XS3190744907</t>
   </si>
   <si>
     <t>IDS FINANCING PLC 3.25 01/01/2029</t>
   </si>
   <si>
-    <t>12 339.85</t>
+    <t>14 334.64</t>
   </si>
   <si>
     <t>FR00140141X5</t>
   </si>
   <si>
     <t>IMERYS S.A. 4 21/11/2032</t>
   </si>
   <si>
-    <t>11 780.82</t>
+    <t>14 136.99</t>
   </si>
   <si>
     <t>XS3324619231</t>
   </si>
   <si>
     <t>INFORMA PLC 3.75 29/04/2032</t>
   </si>
   <si>
-    <t>3 780.00</t>
+    <t>7 699.62</t>
   </si>
   <si>
     <t>XS2244936659</t>
   </si>
   <si>
     <t>INFRASTRUTTURE WIRELESS ITALIANE S 1.625 21/10/2028</t>
   </si>
   <si>
-    <t>7 666.44</t>
+    <t>10 293.15</t>
   </si>
   <si>
     <t>XS3153087559</t>
   </si>
   <si>
     <t>ING GROEP NV 20/08/2037</t>
   </si>
   <si>
-    <t>49 047.95</t>
+    <t>63 348.29</t>
   </si>
   <si>
     <t>XS2886191589</t>
   </si>
   <si>
     <t>ING GROEP NV 26/08/2035</t>
   </si>
   <si>
-    <t>24 615.07</t>
+    <t>32 136.99</t>
+  </si>
+  <si>
+    <t>XS3289742408</t>
+  </si>
+  <si>
+    <t>INTERNATIONAL BUSINESS MACHINES CO 3.45 03/02/2034</t>
+  </si>
+  <si>
+    <t>15 652.60</t>
   </si>
   <si>
     <t>XS3032046016</t>
   </si>
   <si>
     <t>INVESTOR AB 3.5 31/03/2034</t>
   </si>
   <si>
-    <t>4 564.38</t>
+    <t>6 873.42</t>
   </si>
   <si>
     <t>XS2977890313</t>
   </si>
   <si>
     <t>IREN SPA PERP</t>
   </si>
   <si>
-    <t>3 057.53</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2957380228</t>
   </si>
   <si>
     <t>JOHNSON CONTROLS INTERNATIONAL PLC 3.125 11/12/2033</t>
   </si>
   <si>
-    <t>5 793.24</t>
+    <t>11 146.06</t>
   </si>
   <si>
     <t>XS3300349639</t>
   </si>
   <si>
     <t>JPMORGAN CHASE &amp; CO 18/02/2032</t>
   </si>
   <si>
-    <t>14 896.09</t>
+    <t>22 883.69</t>
   </si>
   <si>
     <t>BE0002990712</t>
   </si>
   <si>
     <t>KBC GROEP NV 17/04/2035</t>
   </si>
   <si>
-    <t>6 194.52</t>
+    <t>11 556.16</t>
   </si>
   <si>
     <t>BE0390152180</t>
   </si>
   <si>
     <t>KBC GROEP NV PERP</t>
   </si>
   <si>
-    <t>10 171.23</t>
+    <t>14 589.04</t>
   </si>
   <si>
     <t>BE6374729836</t>
   </si>
   <si>
     <t>KBC INSURANCE NV 4.25 11/06/2036</t>
   </si>
   <si>
-    <t>1 210.96</t>
+    <t>5 868.49</t>
   </si>
   <si>
     <t>FR0013300605</t>
   </si>
   <si>
     <t>KLEPIERRE SA 1.625 13/12/2032</t>
   </si>
   <si>
-    <t>5 155.48</t>
+    <t>6 304.11</t>
   </si>
   <si>
     <t>FR001400NDQ2</t>
   </si>
   <si>
     <t>KLEPIERRE SA 3.875 23/09/2033</t>
   </si>
   <si>
-    <t>17 453.42</t>
+    <t>20 192.47</t>
   </si>
   <si>
     <t>XS2229470146</t>
   </si>
   <si>
     <t>KONINKLIJKE KPN NV 0.875 14/12/2032</t>
   </si>
   <si>
-    <t>7 364.38</t>
+    <t>10 140.41</t>
   </si>
   <si>
     <t>FR0014018T74</t>
   </si>
   <si>
     <t>LA BANQUE POSTALE 03/06/2034</t>
   </si>
   <si>
-    <t>3 682.19</t>
+    <t>12 624.66</t>
+  </si>
+  <si>
+    <t>DE000A3H3JU7</t>
+  </si>
+  <si>
+    <t>LEG IMMOBILIEN AG 0.875 30/03/2033</t>
+  </si>
+  <si>
+    <t>3 092.47</t>
   </si>
   <si>
     <t>XS3069338336</t>
   </si>
   <si>
     <t>LLOYDS BANKING GROUP PLC 09/05/2035</t>
   </si>
   <si>
-    <t>1 860.16</t>
+    <t>3 599.01</t>
   </si>
   <si>
     <t>XS2815980664</t>
   </si>
   <si>
     <t>LLOYDS BANKING GROUP PLC 14/05/2032</t>
   </si>
   <si>
-    <t>2 119.78</t>
+    <t>5 234.75</t>
   </si>
   <si>
     <t>XS2679904685</t>
   </si>
   <si>
     <t>LSEG NETHERLANDS BV 4.231 29/09/2030</t>
   </si>
   <si>
-    <t>32 681.40</t>
+    <t>41 530.10</t>
   </si>
   <si>
     <t>FR001400ZEB6</t>
   </si>
   <si>
     <t>LVMH MOET HENNESSY LOUIS VUITTON S 3 07/03/2032</t>
   </si>
   <si>
-    <t>15 230.14</t>
+    <t>21 238.36</t>
   </si>
   <si>
     <t>XS3238400165</t>
   </si>
   <si>
     <t>MAGNUM ICC FINANCE BV 3.25 26/11/2031</t>
   </si>
   <si>
-    <t>7 479.45</t>
+    <t>9 010.96</t>
   </si>
   <si>
     <t>XS3238212164</t>
   </si>
   <si>
     <t>MAGNUM ICC FINANCE BV 3.75 26/11/2034</t>
   </si>
   <si>
-    <t>11 844.86</t>
+    <t>14 270.24</t>
   </si>
   <si>
     <t>XS3320665444</t>
   </si>
   <si>
     <t>MAPLE PARENT HOLDINGS CORP 4.728 26/03/2035</t>
   </si>
   <si>
-    <t>8 323.87</t>
+    <t>12 300.83</t>
   </si>
   <si>
     <t>XS2023644540</t>
   </si>
   <si>
     <t>MERCK FINANCIAL SERVICES GMBH 0.875 05/07/2031</t>
   </si>
   <si>
-    <t>4 243.15</t>
-[...1 lines deleted...]
-  <si>
     <t>XS3223939466</t>
   </si>
   <si>
     <t>MERCK KGAA 24/11/2055</t>
   </si>
   <si>
-    <t>27 123.29</t>
+    <t>36 842.47</t>
   </si>
   <si>
     <t>XS3293638568</t>
   </si>
   <si>
     <t>MIZUHO FINANCIAL GROUP INC 16/05/2032</t>
   </si>
   <si>
-    <t>4 455.39</t>
+    <t>9 367.75</t>
   </si>
   <si>
     <t>XS2790333889</t>
   </si>
   <si>
     <t>MORGAN STANLEY 21/03/2035</t>
   </si>
   <si>
-    <t>17 499.52</t>
+    <t>28 410.99</t>
   </si>
   <si>
     <t>XS3281048499</t>
   </si>
   <si>
     <t>MORGAN STANLEY 23/01/2032</t>
   </si>
   <si>
-    <t>4 226.43</t>
+    <t>5 422.07</t>
   </si>
   <si>
     <t>XS3086253039</t>
   </si>
   <si>
     <t>NATIONAL GRID NORTH AMERICA INC 3.15 03/06/2030</t>
   </si>
   <si>
-    <t>1 087.40</t>
+    <t>3 866.30</t>
+  </si>
+  <si>
+    <t>XS3441768093</t>
+  </si>
+  <si>
+    <t>NATIONAL GRID NORTH AMERICA INC 4.268 15/04/2037</t>
+  </si>
+  <si>
+    <t>3 436.85</t>
   </si>
   <si>
     <t>XS2388449758</t>
   </si>
   <si>
     <t>NATIONALE NEDERLANDEN BANK N V 0.5 21/09/2028</t>
   </si>
   <si>
-    <t>5 671.23</t>
+    <t>7 428.77</t>
   </si>
   <si>
     <t>XS3059437460</t>
   </si>
   <si>
     <t>NATIONWIDE BUILDING SOCIETY 30/07/2035</t>
   </si>
   <si>
-    <t>36 054.79</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2898838516</t>
   </si>
   <si>
     <t>NATWEST GROUP PLC 12/09/2032</t>
   </si>
   <si>
-    <t>36 874.90</t>
+    <t>48 863.69</t>
   </si>
   <si>
     <t>XS3009472989</t>
   </si>
   <si>
     <t>NATWEST GROUP PLC 25/02/2035</t>
   </si>
   <si>
-    <t>10 924.20</t>
+    <t>16 524.00</t>
   </si>
   <si>
     <t>XS3303513066</t>
   </si>
   <si>
     <t>NETWORK FINANCE COMPANY PTY LTD 3.5 05/09/2033</t>
   </si>
   <si>
-    <t>4 257.53</t>
+    <t>7 383.56</t>
   </si>
   <si>
     <t>XS2602037629</t>
   </si>
   <si>
     <t>NN GROUP NV PERP</t>
   </si>
   <si>
-    <t>10 053.10</t>
+    <t>19 302.74</t>
   </si>
   <si>
     <t>XS3406830052</t>
   </si>
   <si>
     <t>NORDEA BANK ABP 16/06/2036</t>
   </si>
   <si>
+    <t>6 838.37</t>
+  </si>
+  <si>
     <t>XS3100081507</t>
   </si>
   <si>
     <t>NTT FINANCE CORP 3.678 16/07/2033</t>
   </si>
   <si>
-    <t>16 901.37</t>
+    <t>1 246.39</t>
   </si>
   <si>
     <t>XS2776001377</t>
   </si>
   <si>
     <t>OMNICOM FINANCE HOLDINGS PLC 3.7 06/03/2032</t>
   </si>
   <si>
-    <t>7 805.48</t>
+    <t>10 856.71</t>
   </si>
   <si>
     <t>XS3284416917</t>
   </si>
   <si>
     <t>OP CORPORATE BANK PLC 30/01/2032</t>
   </si>
   <si>
-    <t>22 904.04</t>
+    <t>33 044.22</t>
+  </si>
+  <si>
+    <t>FR0014010IV2</t>
+  </si>
+  <si>
+    <t>ORANGE SA (PNC7) PERP</t>
+  </si>
+  <si>
+    <t>2 282.53</t>
   </si>
   <si>
     <t>FR001400GDJ1</t>
   </si>
   <si>
     <t>ORANGE SA PERP</t>
   </si>
   <si>
-    <t>3 946.58</t>
+    <t>8 099.32</t>
   </si>
   <si>
     <t>XS2901491261</t>
   </si>
   <si>
     <t>P3 GROUP SARL 4 19/04/2032</t>
   </si>
   <si>
-    <t>5 808.00</t>
+    <t>10 786.52</t>
   </si>
   <si>
     <t>XS3296830444</t>
   </si>
   <si>
     <t>POWSZECHNA KASA OSZCZEDNOSCI BANK 06/05/2030</t>
   </si>
   <si>
-    <t>2 934.97</t>
+    <t>6 455.75</t>
   </si>
   <si>
     <t>XS3013011203</t>
   </si>
   <si>
     <t>PPG INDUSTRIES INC 3.25 04/03/2032</t>
   </si>
   <si>
-    <t>4 667.18</t>
+    <t>6 459.04</t>
   </si>
   <si>
     <t>XS2810794680</t>
   </si>
   <si>
     <t>PROLOGIS EURO FINANCE LLC 4 05/05/2034</t>
   </si>
   <si>
-    <t>3 287.67</t>
-[...1 lines deleted...]
-  <si>
     <t>BE0002830116</t>
   </si>
   <si>
     <t>PROXIMUS NV 0.75 17/11/2036</t>
   </si>
   <si>
-    <t>3 600.00</t>
+    <t>4 306.85</t>
   </si>
   <si>
     <t>FR0014010CI2</t>
   </si>
   <si>
     <t>PUBLICIS GROUPE SA 3.375 12/06/2032</t>
   </si>
   <si>
+    <t>5 085.62</t>
+  </si>
+  <si>
     <t>CH1353015048</t>
   </si>
   <si>
     <t>RAIFFEISEN SCHWEIZ GENOSSENSCHAFT 03/09/2032</t>
   </si>
   <si>
-    <t>24 821.65</t>
+    <t>32 008.54</t>
   </si>
   <si>
     <t>FR00140193X6</t>
   </si>
   <si>
     <t>RCI BANQUE SA 4 19/08/2031</t>
   </si>
   <si>
+    <t>4 734.25</t>
+  </si>
+  <si>
     <t>XS2744299335</t>
   </si>
   <si>
     <t>RED ELECTRICA FINANCIACIONES SAU 3 17/01/2034</t>
   </si>
   <si>
-    <t>10 389.04</t>
+    <t>14 868.49</t>
   </si>
   <si>
     <t>XS2838500218</t>
   </si>
   <si>
     <t>REDEIA CORPORACION SA 3.375 09/07/2032</t>
   </si>
   <si>
-    <t>12 945.21</t>
+    <t>1 294.52</t>
   </si>
   <si>
     <t>XS3348120653</t>
   </si>
   <si>
     <t>REDEIA CORPORACION SA PERP</t>
   </si>
   <si>
-    <t>3 476.03</t>
+    <t>7 263.70</t>
   </si>
   <si>
     <t>XS2779010300</t>
   </si>
   <si>
     <t>RELX FINANCE BV 3.375 20/03/2033</t>
   </si>
   <si>
-    <t>8 867.84</t>
-[...8 lines deleted...]
-    <t>15 271.78</t>
+    <t>14 125.16</t>
   </si>
   <si>
     <t>XS3308054124</t>
   </si>
   <si>
     <t>ROYAL SCHIPHOL GROUP NV 3.625 20/11/2035</t>
   </si>
   <si>
-    <t>3 813.70</t>
+    <t>6 902.40</t>
   </si>
   <si>
     <t>FR001400J150</t>
   </si>
   <si>
     <t>RTE RESEAU DE TRANSPORT D ELECTRIC 3.75 04/07/2035</t>
   </si>
   <si>
-    <t>43 767.12</t>
+    <t>4 746.58</t>
   </si>
   <si>
     <t>XS3304304945</t>
   </si>
   <si>
     <t>SAGE GROUP PLC 3.821 25/02/2033</t>
   </si>
   <si>
-    <t>6 278.58</t>
-[...8 lines deleted...]
-    <t>1 869.86</t>
+    <t>10 243.21</t>
   </si>
   <si>
     <t>XS2894895684</t>
   </si>
   <si>
     <t>SCOTTISH HYDRO ELECTRIC TRANSMISSI 3.375 04/09/2032</t>
   </si>
   <si>
-    <t>13 898.43</t>
+    <t>19 044.99</t>
   </si>
   <si>
     <t>XS3310387256</t>
   </si>
   <si>
     <t>SELP FINANCE SARL 3.875 21/04/2031</t>
   </si>
   <si>
-    <t>2 038.36</t>
+    <t>3 407.88</t>
   </si>
   <si>
     <t>FR0014014A53</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA 20/11/2035</t>
   </si>
   <si>
-    <t>9 172.60</t>
+    <t>13 748.29</t>
   </si>
   <si>
     <t>XS3317460619</t>
   </si>
   <si>
     <t>SOFTBANK CORP 3.936 30/06/2032</t>
   </si>
   <si>
-    <t>3 527.09</t>
+    <t>2 318.14</t>
   </si>
   <si>
     <t>XS3027988263</t>
   </si>
   <si>
     <t>SSE PLC 3.5 18/03/2032</t>
   </si>
   <si>
-    <t>5 177.89</t>
+    <t>14 210.10</t>
   </si>
   <si>
     <t>XS2439704318</t>
   </si>
   <si>
     <t>SSE PLC PERP</t>
   </si>
   <si>
-    <t>6 312.33</t>
+    <t>11 726.03</t>
   </si>
   <si>
     <t>XS3310370955</t>
   </si>
   <si>
+    <t>2 286.33</t>
+  </si>
+  <si>
     <t>XS2726853554</t>
   </si>
   <si>
     <t>STATKRAFT AS 3.125 13/12/2031</t>
   </si>
   <si>
-    <t>7 402.74</t>
+    <t>11 072.60</t>
   </si>
   <si>
     <t>XS2768793676</t>
   </si>
   <si>
     <t>STATNETT SF 3.375 26/02/2036</t>
   </si>
   <si>
-    <t>8 728.77</t>
+    <t>13 398.29</t>
   </si>
   <si>
     <t>XS3307413842</t>
   </si>
   <si>
     <t>STELLANTIS NV PERP</t>
   </si>
   <si>
-    <t>1 095.89</t>
+    <t>6 986.30</t>
+  </si>
+  <si>
+    <t>XS2265360359</t>
+  </si>
+  <si>
+    <t>STORA ENSO OYJ 0.625 02/12/2030</t>
+  </si>
+  <si>
+    <t>1 691.78</t>
   </si>
   <si>
     <t>XS3326547992</t>
   </si>
   <si>
     <t>SWISS RE SUBORDINATED FINANCE PLC 22/04/2037</t>
   </si>
   <si>
-    <t>5 299.77</t>
+    <t>10 194.59</t>
   </si>
   <si>
     <t>XS3324584260</t>
   </si>
   <si>
     <t>SYDNEY AIRPORT FINANCE COMPANY PTY 3.965 28/04/2034</t>
   </si>
   <si>
-    <t>4 018.55</t>
+    <t>9 222.70</t>
   </si>
   <si>
     <t>XS2314267449</t>
   </si>
   <si>
     <t>TELE2 AB 0.75 23/03/2031</t>
   </si>
   <si>
-    <t>1 337.67</t>
+    <t>2 235.62</t>
   </si>
   <si>
     <t>XS2623868994</t>
   </si>
   <si>
     <t>TELE2 AB 3.75 22/11/2029</t>
   </si>
   <si>
-    <t>11 235.00</t>
+    <t>16 132.91</t>
   </si>
   <si>
     <t>XS2589828941</t>
   </si>
   <si>
     <t>TELIA COMPANY AB 3.625 22/02/2032</t>
   </si>
   <si>
-    <t>8 481.51</t>
+    <t>26 219.18</t>
   </si>
   <si>
     <t>XS3166363906</t>
   </si>
   <si>
     <t>TELSTRA GROUP LTD 3.375 02/03/2035</t>
   </si>
   <si>
-    <t>14 757.53</t>
+    <t>23 227.40</t>
   </si>
   <si>
     <t>XS3128477521</t>
   </si>
   <si>
     <t>TERNA RETE ELETTRICA NAZIONALE SPA 3 22/07/2031</t>
   </si>
   <si>
-    <t>23 543.84</t>
+    <t>1 171.23</t>
+  </si>
+  <si>
+    <t>XS3281650823</t>
+  </si>
+  <si>
+    <t>TERNA RETE ELETTRICA NAZIONALE SPA PERP</t>
+  </si>
+  <si>
+    <t>11 883.33</t>
   </si>
   <si>
     <t>XS2798269069</t>
   </si>
   <si>
-    <t>TERNA RETE ELETTRICA NAZIONALE SPA PERP</t>
-[...17 lines deleted...]
-    <t>20 295.21</t>
+    <t>7 613.01</t>
   </si>
   <si>
     <t>XS3298843924</t>
   </si>
   <si>
     <t>T-MOBILE USA INC 3.625 19/02/2035</t>
   </si>
   <si>
-    <t>15 381.42</t>
+    <t>24 009.62</t>
   </si>
   <si>
     <t>XS2980851351</t>
   </si>
   <si>
     <t>TORONTO-DOMINION BANK/THE 23/01/2036</t>
   </si>
   <si>
-    <t>16 581.08</t>
+    <t>23 424.79</t>
   </si>
   <si>
     <t>XS2614623978</t>
   </si>
   <si>
     <t>TRANSURBAN FINANCE COMPANY PTY LTD 4.225 26/04/2033</t>
   </si>
   <si>
-    <t>7 512.40</t>
+    <t>14 168.22</t>
   </si>
   <si>
     <t>CH1305916897</t>
   </si>
   <si>
     <t>UBS GROUP AG 09/06/2033</t>
   </si>
   <si>
-    <t>1 157.83</t>
+    <t>5 787.88</t>
   </si>
   <si>
     <t>FR001400SIL1</t>
   </si>
   <si>
     <t>UNIBAIL-RODAMCO-WESTFIELD SE 3.875 11/09/2034</t>
   </si>
   <si>
-    <t>18 217.81</t>
+    <t>24 449.66</t>
+  </si>
+  <si>
+    <t>ES0280907066</t>
+  </si>
+  <si>
+    <t>UNICAJA BANCO SA 26/06/2033</t>
+  </si>
+  <si>
+    <t>3 791.10</t>
   </si>
   <si>
     <t>IT0005710055</t>
   </si>
   <si>
     <t>UNICREDIT SPA 19/05/2036</t>
   </si>
   <si>
-    <t>2 921.13</t>
+    <t>10 989.01</t>
+  </si>
+  <si>
+    <t>XS2450200741</t>
+  </si>
+  <si>
+    <t>UNILEVER FINANCE NETHERLANDS BV 1.25 28/02/2031</t>
+  </si>
+  <si>
+    <t>3 811.64</t>
+  </si>
+  <si>
+    <t>XS1769091296</t>
+  </si>
+  <si>
+    <t>UNILEVER FINANCE NETHERLANDS BV 1.625 12/02/2033</t>
+  </si>
+  <si>
+    <t>4 674.66</t>
   </si>
   <si>
     <t>XS2496289138</t>
   </si>
   <si>
     <t>UNIVERSAL MUSIC GROUP NV 3.75 30/06/2032</t>
   </si>
   <si>
-    <t>37 399.93</t>
+    <t>4 234.73</t>
   </si>
   <si>
     <t>FR001400UHP0</t>
   </si>
   <si>
     <t>VEOLIA ENVIRONNEMENT SA 2.974 10/01/2031</t>
   </si>
   <si>
-    <t>8 066.47</t>
+    <t>11 863.41</t>
   </si>
   <si>
     <t>FR0014017P12</t>
   </si>
   <si>
     <t>VEOLIA ENVIRONNEMENT SA 3.69 10/04/2031</t>
   </si>
   <si>
-    <t>2 274.66</t>
+    <t>3 578.79</t>
   </si>
   <si>
     <t>FR00140007L3</t>
   </si>
   <si>
     <t>VEOLIA ENVIRONNEMENT SA NC8.5 PERP</t>
   </si>
   <si>
-    <t>4 006.85</t>
+    <t>7 397.26</t>
   </si>
   <si>
     <t>XS3310548105</t>
   </si>
   <si>
     <t>VESTAS WIND SYSTEMS A/S 3.75 15/06/2033</t>
   </si>
   <si>
+    <t>2 836.85</t>
+  </si>
+  <si>
     <t>DE000A3MP4V7</t>
   </si>
   <si>
     <t>VONOVIA SE 0.75 01/09/2032</t>
   </si>
   <si>
-    <t>6 690.41</t>
+    <t>8 358.90</t>
   </si>
   <si>
     <t>XS2198580271</t>
   </si>
   <si>
     <t>WOLTERS KLUWER NV 0.75 03/07/2030</t>
   </si>
   <si>
-    <t>8 046.58</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2592516210</t>
   </si>
   <si>
     <t>WOLTERS KLUWER NV 3.75 03/04/2031</t>
   </si>
   <si>
-    <t>1 684.93</t>
+    <t>2 568.49</t>
   </si>
   <si>
     <t>CH1515238637</t>
   </si>
   <si>
     <t>ZUERCHER KANTONALBANK 17/06/2032</t>
   </si>
   <si>
-    <t>CDS-00108779</t>
-[...2 lines deleted...]
-    <t>PAR20260409050213052</t>
+    <t>4 363.84</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -2119,157 +2170,157 @@
       </c>
       <c r="D1" t="s">
         <v>4</v>
       </c>
       <c r="E1" t="s">
         <v>5</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>5</v>
       </c>
       <c r="H1" t="s">
         <v>4</v>
       </c>
       <c r="Z1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:26">
       <c r="A2" t="s">
         <v>7</v>
       </c>
       <c r="B2" s="1">
-        <v>65867.3721</v>
+        <v>63516.9321</v>
       </c>
       <c r="C2">
-        <v>1483.53</v>
+        <v>1481.82</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2">
-        <v>97716845.26</v>
+        <v>94120705.88</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
-        <v>97716845.26</v>
+        <v>94120705.88</v>
       </c>
       <c r="H2" t="s">
         <v>8</v>
       </c>
       <c r="Z2" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="3" spans="1:26">
       <c r="A3" t="s">
         <v>10</v>
       </c>
       <c r="B3" s="1">
-        <v>519988.5635</v>
+        <v>747246.5569</v>
       </c>
       <c r="C3">
-        <v>101.53</v>
+        <v>101.34</v>
       </c>
       <c r="D3" t="s">
         <v>8</v>
       </c>
       <c r="E3">
-        <v>52796168.84</v>
+        <v>75730996.6</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
-        <v>52796168.84</v>
+        <v>75730996.6</v>
       </c>
       <c r="H3" t="s">
         <v>8</v>
       </c>
       <c r="Z3" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="4" spans="1:26">
       <c r="A4" t="s">
         <v>12</v>
       </c>
       <c r="B4" s="1">
         <v>10.0</v>
       </c>
       <c r="C4">
-        <v>101.43</v>
+        <v>101.32</v>
       </c>
       <c r="D4" t="s">
         <v>8</v>
       </c>
       <c r="E4">
-        <v>1014.38</v>
+        <v>1013.23</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
-        <v>1014.38</v>
+        <v>1013.23</v>
       </c>
       <c r="H4" t="s">
         <v>8</v>
       </c>
       <c r="Z4" t="s">
         <v>11</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z187"/>
+  <dimension ref="A1:Z191"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="N187" sqref="N187"/>
+      <selection activeCell="N191" sqref="N191"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="A1" t="s">
         <v>14</v>
       </c>
       <c r="B1" t="s">
         <v>15</v>
       </c>
       <c r="C1" t="s">
         <v>16</v>
       </c>
       <c r="D1" t="s">
         <v>17</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>18</v>
       </c>
       <c r="G1" t="s">
         <v>19</v>
@@ -2285,9343 +2336,9543 @@
       </c>
       <c r="K1" t="s">
         <v>23</v>
       </c>
       <c r="L1" t="s">
         <v>24</v>
       </c>
       <c r="M1" t="s">
         <v>25</v>
       </c>
       <c r="N1" t="s">
         <v>26</v>
       </c>
       <c r="O1" t="s">
         <v>27</v>
       </c>
       <c r="Z1" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="2" spans="1:26">
       <c r="A2" t="s">
         <v>29</v>
       </c>
       <c r="B2" s="1">
-        <v>4831.0</v>
+        <v>4742.0</v>
       </c>
       <c r="C2" s="1">
-        <v>1077.41</v>
+        <v>1080.39</v>
       </c>
       <c r="D2" s="1">
-        <v>1075.8841854688</v>
+        <v>1079.0028954028</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
         <v>1.0</v>
       </c>
       <c r="G2" s="1">
-        <v>5197596.5</v>
+        <v>5116631.73</v>
       </c>
       <c r="H2" s="1">
-        <v>7371.21</v>
+        <v>6577.65</v>
       </c>
       <c r="I2" s="1">
-        <v>0.14181958911201</v>
+        <v>0.12855429796586</v>
       </c>
       <c r="J2">
         <v>0.0</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2" s="1">
-        <v>5204967.71</v>
+        <v>5123209.38</v>
       </c>
       <c r="M2" s="1">
-        <v>5204967.71</v>
+        <v>5123209.38</v>
       </c>
       <c r="N2" s="1">
-        <v>3.46</v>
+        <v>3.02</v>
       </c>
       <c r="O2">
         <v>1</v>
       </c>
       <c r="Z2" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="3" spans="1:26">
       <c r="A3" t="s">
         <v>31</v>
       </c>
       <c r="B3" s="1">
-        <v>119.0</v>
+        <v>492.0</v>
       </c>
       <c r="C3" s="1">
-        <v>105.83</v>
+        <v>105.62</v>
       </c>
       <c r="D3" s="1">
-        <v>105.69</v>
+        <v>105.571707317</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
         <v>1.0</v>
       </c>
       <c r="G3" s="1">
         <v>0.0</v>
       </c>
       <c r="H3" s="1">
-        <v>16660.0</v>
+        <v>23760.0</v>
       </c>
       <c r="I3" s="1">
         <v>0</v>
       </c>
       <c r="J3">
         <v>0.0</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3" s="1">
-        <v>16660.0</v>
+        <v>23760.0</v>
       </c>
       <c r="M3" s="1">
-        <v>16660.0</v>
+        <v>23760.0</v>
       </c>
       <c r="N3" s="1">
         <v>0.01</v>
       </c>
       <c r="O3">
         <v>1</v>
       </c>
       <c r="Z3" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="4" spans="1:26">
       <c r="A4" t="s">
         <v>33</v>
       </c>
       <c r="B4" s="1">
-        <v>-7.0</v>
+        <v>-112.0</v>
       </c>
       <c r="C4" s="1">
-        <v>114.97</v>
+        <v>114.29</v>
       </c>
       <c r="D4" s="1">
-        <v>114.57</v>
+        <v>115.352142857</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
         <v>1.0</v>
       </c>
       <c r="G4" s="1">
         <v>0.0</v>
       </c>
       <c r="H4" s="1">
-        <v>-2800.0</v>
+        <v>118960.0</v>
       </c>
       <c r="I4" s="1">
         <v>0</v>
       </c>
       <c r="J4">
         <v>0.0</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4" s="1">
-        <v>-2800.0</v>
+        <v>118960.0</v>
       </c>
       <c r="M4" s="1">
-        <v>-2800.0</v>
+        <v>118960.0</v>
       </c>
       <c r="N4" s="1">
-        <v>0.0</v>
+        <v>0.07</v>
       </c>
       <c r="O4">
         <v>1</v>
       </c>
       <c r="Z4" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="5" spans="1:26">
       <c r="A5" t="s">
         <v>35</v>
       </c>
       <c r="B5" s="1">
-        <v>784000.0</v>
+        <v>884000.0</v>
       </c>
       <c r="C5" s="1">
-        <v>98.783</v>
+        <v>97.558</v>
       </c>
       <c r="D5" s="1">
-        <v>99.3340727</v>
+        <v>99.14707353</v>
       </c>
       <c r="E5" t="s">
         <v>8</v>
       </c>
       <c r="F5">
         <v>1.0</v>
       </c>
       <c r="G5" s="1">
-        <v>778779.13</v>
+        <v>876460.13</v>
       </c>
       <c r="H5" s="1">
-        <v>-4320.41</v>
+        <v>-14047.41</v>
       </c>
       <c r="I5" s="1">
-        <v>-0.55476704929163</v>
+        <v>-1.6027437551552</v>
       </c>
       <c r="J5">
-        <v>1.44</v>
+        <v>1.87</v>
       </c>
       <c r="K5" t="s">
         <v>36</v>
       </c>
       <c r="L5" s="1">
-        <v>774458.72</v>
+        <v>862412.72</v>
       </c>
       <c r="M5" s="1">
-        <v>785748.86</v>
+        <v>878918.09</v>
       </c>
       <c r="N5" s="1">
         <v>0.52</v>
       </c>
       <c r="O5">
         <v>1</v>
       </c>
       <c r="Z5" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="6" spans="1:26">
       <c r="A6" t="s">
         <v>38</v>
       </c>
       <c r="B6" s="1">
-        <v>500000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="C6" s="1">
-        <v>99.75</v>
+        <v>93.619</v>
       </c>
       <c r="D6" s="1">
-        <v>99.331</v>
+        <v>93.876</v>
       </c>
       <c r="E6" t="s">
         <v>8</v>
       </c>
       <c r="F6">
         <v>1.0</v>
       </c>
       <c r="G6" s="1">
-        <v>496655.0</v>
+        <v>281628.0</v>
       </c>
       <c r="H6" s="1">
-        <v>2095.0</v>
+        <v>-771.0</v>
       </c>
       <c r="I6" s="1">
-        <v>0.42182198910713</v>
+        <v>-0.27376539264562</v>
       </c>
       <c r="J6">
-        <v>0.16</v>
+        <v>0.12</v>
       </c>
       <c r="K6">
-        <v>794.52</v>
+        <v>353.42</v>
       </c>
       <c r="L6" s="1">
-        <v>498750.0</v>
+        <v>280857.0</v>
       </c>
       <c r="M6" s="1">
-        <v>499544.52</v>
+        <v>281210.42</v>
       </c>
       <c r="N6" s="1">
-        <v>0.33</v>
+        <v>0.17</v>
       </c>
       <c r="O6">
         <v>1</v>
       </c>
       <c r="Z6" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="7" spans="1:26">
       <c r="A7" t="s">
         <v>40</v>
       </c>
       <c r="B7" s="1">
-        <v>334000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="C7" s="1">
-        <v>109.233</v>
+        <v>96.268</v>
       </c>
       <c r="D7" s="1">
-        <v>102.64317665</v>
+        <v>96.114</v>
       </c>
       <c r="E7" t="s">
         <v>8</v>
       </c>
       <c r="F7">
         <v>1.0</v>
       </c>
       <c r="G7" s="1">
-        <v>342828.21</v>
+        <v>288342.0</v>
       </c>
       <c r="H7" s="1">
-        <v>22010.01</v>
+        <v>462.0</v>
       </c>
       <c r="I7" s="1">
-        <v>6.420128028554</v>
+        <v>0.16022639781926</v>
       </c>
       <c r="J7">
-        <v>3.61</v>
+        <v>0.63</v>
       </c>
       <c r="K7" t="s">
         <v>41</v>
       </c>
       <c r="L7" s="1">
-        <v>364838.22</v>
+        <v>288804.0</v>
       </c>
       <c r="M7" s="1">
-        <v>376882.81</v>
+        <v>290702.63</v>
       </c>
       <c r="N7" s="1">
-        <v>0.25</v>
+        <v>0.17</v>
       </c>
       <c r="O7">
         <v>1</v>
       </c>
       <c r="Z7" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="8" spans="1:26">
       <c r="A8" t="s">
         <v>43</v>
       </c>
       <c r="B8" s="1">
-        <v>1000000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="C8" s="1">
-        <v>100.873</v>
+        <v>98.998</v>
       </c>
       <c r="D8" s="1">
-        <v>99.847</v>
+        <v>99.25933333</v>
       </c>
       <c r="E8" t="s">
         <v>8</v>
       </c>
       <c r="F8">
         <v>1.0</v>
       </c>
       <c r="G8" s="1">
-        <v>998470.0</v>
+        <v>595556.0</v>
       </c>
       <c r="H8" s="1">
-        <v>10260.0</v>
+        <v>-1568.0</v>
       </c>
       <c r="I8" s="1">
-        <v>1.0275721854437</v>
+        <v>-0.26328338560941</v>
       </c>
       <c r="J8">
-        <v>0.28</v>
+        <v>0.59</v>
       </c>
       <c r="K8" t="s">
         <v>44</v>
       </c>
       <c r="L8" s="1">
-        <v>1008730.0</v>
+        <v>593988.0</v>
       </c>
       <c r="M8" s="1">
-        <v>1011510.82</v>
+        <v>597503.75</v>
       </c>
       <c r="N8" s="1">
-        <v>0.67</v>
+        <v>0.35</v>
       </c>
       <c r="O8">
         <v>1</v>
       </c>
       <c r="Z8" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="9" spans="1:26">
       <c r="A9" t="s">
         <v>46</v>
       </c>
       <c r="B9" s="1">
-        <v>400000.0</v>
+        <v>334000.0</v>
       </c>
       <c r="C9" s="1">
-        <v>97.726</v>
+        <v>108.142</v>
       </c>
       <c r="D9" s="1">
-        <v>85.8945975</v>
+        <v>102.64317665</v>
       </c>
       <c r="E9" t="s">
         <v>8</v>
       </c>
       <c r="F9">
         <v>1.0</v>
       </c>
       <c r="G9" s="1">
-        <v>343578.39</v>
+        <v>342828.21</v>
       </c>
       <c r="H9" s="1">
-        <v>47325.61</v>
+        <v>18366.07</v>
       </c>
       <c r="I9" s="1">
-        <v>13.774326726428</v>
+        <v>5.3572224992803</v>
       </c>
       <c r="J9">
-        <v>0.15</v>
-[...2 lines deleted...]
-        <v>594.52</v>
+        <v>4.27</v>
+      </c>
+      <c r="K9" t="s">
+        <v>47</v>
       </c>
       <c r="L9" s="1">
-        <v>390904.0</v>
+        <v>361194.28</v>
       </c>
       <c r="M9" s="1">
-        <v>391498.52</v>
+        <v>375452.19</v>
       </c>
       <c r="N9" s="1">
-        <v>0.26</v>
+        <v>0.22</v>
       </c>
       <c r="O9">
         <v>1</v>
       </c>
       <c r="Z9" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="10" spans="1:26">
       <c r="A10" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="B10" s="1">
-        <v>1000000.0</v>
+        <v>1100000.0</v>
       </c>
       <c r="C10" s="1">
-        <v>101.41</v>
+        <v>100.237</v>
       </c>
       <c r="D10" s="1">
-        <v>100.4938</v>
+        <v>99.87572727</v>
       </c>
       <c r="E10" t="s">
         <v>8</v>
       </c>
       <c r="F10">
         <v>1.0</v>
       </c>
       <c r="G10" s="1">
-        <v>1004938.0</v>
+        <v>1098633.0</v>
       </c>
       <c r="H10" s="1">
-        <v>9162.0</v>
+        <v>3974.0</v>
       </c>
       <c r="I10" s="1">
-        <v>0.91169803510266</v>
+        <v>0.36172224937718</v>
       </c>
       <c r="J10">
-        <v>3.06</v>
+        <v>0.69</v>
       </c>
       <c r="K10" t="s">
+        <v>50</v>
+      </c>
+      <c r="L10" s="1">
+        <v>1102607.0</v>
+      </c>
+      <c r="M10" s="1">
+        <v>1110201.52</v>
+      </c>
+      <c r="N10" s="1">
+        <v>0.65</v>
+      </c>
+      <c r="O10">
+        <v>1</v>
+      </c>
+      <c r="Z10" t="s">
         <v>48</v>
-      </c>
-[...13 lines deleted...]
-        <v>47</v>
       </c>
     </row>
     <row r="11" spans="1:26">
       <c r="A11" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="B11" s="1">
-        <v>1048000.0</v>
+        <v>1200000.0</v>
       </c>
       <c r="C11" s="1">
-        <v>98.591</v>
+        <v>101.732</v>
       </c>
       <c r="D11" s="1">
-        <v>99.46317271</v>
+        <v>100.79033333</v>
       </c>
       <c r="E11" t="s">
         <v>8</v>
       </c>
       <c r="F11">
         <v>1.0</v>
       </c>
       <c r="G11" s="1">
-        <v>1042374.05</v>
+        <v>1209484.0</v>
       </c>
       <c r="H11" s="1">
-        <v>-9140.37</v>
+        <v>11300.0</v>
       </c>
       <c r="I11" s="1">
-        <v>-0.87688004128652</v>
+        <v>0.93428271891154</v>
       </c>
       <c r="J11">
-        <v>2.1</v>
+        <v>3.75</v>
       </c>
       <c r="K11" t="s">
+        <v>53</v>
+      </c>
+      <c r="L11" s="1">
+        <v>1220784.0</v>
+      </c>
+      <c r="M11" s="1">
+        <v>1265788.11</v>
+      </c>
+      <c r="N11" s="1">
+        <v>0.75</v>
+      </c>
+      <c r="O11">
+        <v>1</v>
+      </c>
+      <c r="Z11" t="s">
         <v>51</v>
-      </c>
-[...13 lines deleted...]
-        <v>49</v>
       </c>
     </row>
     <row r="12" spans="1:26">
       <c r="A12" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="B12" s="1">
-        <v>700000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="C12" s="1">
-        <v>97.219</v>
+        <v>97.489</v>
       </c>
       <c r="D12" s="1">
-        <v>99.19042857</v>
+        <v>85.8945975</v>
       </c>
       <c r="E12" t="s">
         <v>8</v>
       </c>
       <c r="F12">
         <v>1.0</v>
       </c>
       <c r="G12" s="1">
-        <v>694333.0</v>
+        <v>343578.39</v>
       </c>
       <c r="H12" s="1">
-        <v>-13800.0</v>
+        <v>46377.61</v>
       </c>
       <c r="I12" s="1">
-        <v>-1.9875189570422</v>
+        <v>13.498407161172</v>
       </c>
       <c r="J12">
-        <v>0.41</v>
+        <v>0.61</v>
       </c>
       <c r="K12" t="s">
+        <v>55</v>
+      </c>
+      <c r="L12" s="1">
+        <v>389956.0</v>
+      </c>
+      <c r="M12" s="1">
+        <v>392376.55</v>
+      </c>
+      <c r="N12" s="1">
+        <v>0.23</v>
+      </c>
+      <c r="O12">
+        <v>1</v>
+      </c>
+      <c r="Z12" t="s">
         <v>54</v>
-      </c>
-[...13 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="13" spans="1:26">
       <c r="A13" t="s">
+        <v>57</v>
+      </c>
+      <c r="B13" s="1">
+        <v>1148000.0</v>
+      </c>
+      <c r="C13" s="1">
+        <v>98.237</v>
+      </c>
+      <c r="D13" s="1">
+        <v>99.34747822</v>
+      </c>
+      <c r="E13" t="s">
+        <v>8</v>
+      </c>
+      <c r="F13">
+        <v>1.0</v>
+      </c>
+      <c r="G13" s="1">
+        <v>1140509.05</v>
+      </c>
+      <c r="H13" s="1">
+        <v>-12748.29</v>
+      </c>
+      <c r="I13" s="1">
+        <v>-1.1177719282455</v>
+      </c>
+      <c r="J13">
+        <v>2.54</v>
+      </c>
+      <c r="K13" t="s">
+        <v>58</v>
+      </c>
+      <c r="L13" s="1">
+        <v>1127760.76</v>
+      </c>
+      <c r="M13" s="1">
+        <v>1156893.23</v>
+      </c>
+      <c r="N13" s="1">
+        <v>0.68</v>
+      </c>
+      <c r="O13">
+        <v>1</v>
+      </c>
+      <c r="Z13" t="s">
         <v>56</v>
-      </c>
-[...43 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="14" spans="1:26">
       <c r="A14" t="s">
+        <v>60</v>
+      </c>
+      <c r="B14" s="1">
+        <v>700000.0</v>
+      </c>
+      <c r="C14" s="1">
+        <v>96.626</v>
+      </c>
+      <c r="D14" s="1">
+        <v>99.19042857</v>
+      </c>
+      <c r="E14" t="s">
+        <v>8</v>
+      </c>
+      <c r="F14">
+        <v>1.0</v>
+      </c>
+      <c r="G14" s="1">
+        <v>694333.0</v>
+      </c>
+      <c r="H14" s="1">
+        <v>-17951.0</v>
+      </c>
+      <c r="I14" s="1">
+        <v>-2.585358898396</v>
+      </c>
+      <c r="J14">
+        <v>0.76</v>
+      </c>
+      <c r="K14" t="s">
+        <v>61</v>
+      </c>
+      <c r="L14" s="1">
+        <v>676382.0</v>
+      </c>
+      <c r="M14" s="1">
+        <v>681732.68</v>
+      </c>
+      <c r="N14" s="1">
+        <v>0.4</v>
+      </c>
+      <c r="O14">
+        <v>1</v>
+      </c>
+      <c r="Z14" t="s">
         <v>59</v>
-      </c>
-[...43 lines deleted...]
-        <v>58</v>
       </c>
     </row>
     <row r="15" spans="1:26">
       <c r="A15" t="s">
+        <v>63</v>
+      </c>
+      <c r="B15" s="1">
+        <v>731000.0</v>
+      </c>
+      <c r="C15" s="1">
+        <v>94.182</v>
+      </c>
+      <c r="D15" s="1">
+        <v>93.7499357</v>
+      </c>
+      <c r="E15" t="s">
+        <v>8</v>
+      </c>
+      <c r="F15">
+        <v>1.0</v>
+      </c>
+      <c r="G15" s="1">
+        <v>685312.03</v>
+      </c>
+      <c r="H15" s="1">
+        <v>3158.39</v>
+      </c>
+      <c r="I15" s="1">
+        <v>0.46086889792377</v>
+      </c>
+      <c r="J15">
+        <v>0.64</v>
+      </c>
+      <c r="K15" t="s">
+        <v>64</v>
+      </c>
+      <c r="L15" s="1">
+        <v>688470.42</v>
+      </c>
+      <c r="M15" s="1">
+        <v>693134.3</v>
+      </c>
+      <c r="N15" s="1">
+        <v>0.41</v>
+      </c>
+      <c r="O15">
+        <v>1</v>
+      </c>
+      <c r="Z15" t="s">
         <v>62</v>
-      </c>
-[...43 lines deleted...]
-        <v>61</v>
       </c>
     </row>
     <row r="16" spans="1:26">
       <c r="A16" t="s">
+        <v>66</v>
+      </c>
+      <c r="B16" s="1">
+        <v>509000.0</v>
+      </c>
+      <c r="C16" s="1">
+        <v>99.238</v>
+      </c>
+      <c r="D16" s="1">
+        <v>99.55425147</v>
+      </c>
+      <c r="E16" t="s">
+        <v>8</v>
+      </c>
+      <c r="F16">
+        <v>1.0</v>
+      </c>
+      <c r="G16" s="1">
+        <v>506731.14</v>
+      </c>
+      <c r="H16" s="1">
+        <v>-1609.72</v>
+      </c>
+      <c r="I16" s="1">
+        <v>-0.31766747155109</v>
+      </c>
+      <c r="J16">
+        <v>0.87</v>
+      </c>
+      <c r="K16" t="s">
+        <v>67</v>
+      </c>
+      <c r="L16" s="1">
+        <v>505121.42</v>
+      </c>
+      <c r="M16" s="1">
+        <v>509562.97</v>
+      </c>
+      <c r="N16" s="1">
+        <v>0.3</v>
+      </c>
+      <c r="O16">
+        <v>1</v>
+      </c>
+      <c r="Z16" t="s">
         <v>65</v>
-      </c>
-[...43 lines deleted...]
-        <v>64</v>
       </c>
     </row>
     <row r="17" spans="1:26">
       <c r="A17" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B17" s="1">
         <v>600000.0</v>
       </c>
       <c r="C17" s="1">
-        <v>100.587</v>
+        <v>101.372</v>
       </c>
       <c r="D17" s="1">
-        <v>100.61</v>
+        <v>101.36833667</v>
       </c>
       <c r="E17" t="s">
         <v>8</v>
       </c>
       <c r="F17">
         <v>1.0</v>
       </c>
       <c r="G17" s="1">
-        <v>603660.0</v>
+        <v>608210.02</v>
       </c>
       <c r="H17" s="1">
-        <v>-138.0</v>
+        <v>21.98</v>
       </c>
       <c r="I17" s="1">
-        <v>-0.022860550641089</v>
+        <v>0.0036138832438177</v>
       </c>
       <c r="J17">
-        <v>0.42</v>
+        <v>0.49</v>
       </c>
       <c r="K17" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="L17" s="1">
-        <v>603522.0</v>
+        <v>608232.0</v>
       </c>
       <c r="M17" s="1">
-        <v>606017.34</v>
+        <v>611190.9</v>
       </c>
       <c r="N17" s="1">
-        <v>0.4</v>
+        <v>0.36</v>
       </c>
       <c r="O17">
         <v>1</v>
       </c>
       <c r="Z17" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
     </row>
     <row r="18" spans="1:26">
       <c r="A18" t="s">
+        <v>72</v>
+      </c>
+      <c r="B18" s="1">
+        <v>1689000.0</v>
+      </c>
+      <c r="C18" s="1">
+        <v>99.821</v>
+      </c>
+      <c r="D18" s="1">
+        <v>99.58032031</v>
+      </c>
+      <c r="E18" t="s">
+        <v>8</v>
+      </c>
+      <c r="F18">
+        <v>1.0</v>
+      </c>
+      <c r="G18" s="1">
+        <v>1681911.61</v>
+      </c>
+      <c r="H18" s="1">
+        <v>4065.08</v>
+      </c>
+      <c r="I18" s="1">
+        <v>0.24169403289867</v>
+      </c>
+      <c r="J18">
+        <v>0.95</v>
+      </c>
+      <c r="K18" t="s">
+        <v>73</v>
+      </c>
+      <c r="L18" s="1">
+        <v>1685976.69</v>
+      </c>
+      <c r="M18" s="1">
+        <v>1701941.21</v>
+      </c>
+      <c r="N18" s="1">
+        <v>1.0</v>
+      </c>
+      <c r="O18">
+        <v>1</v>
+      </c>
+      <c r="Z18" t="s">
         <v>71</v>
-      </c>
-[...43 lines deleted...]
-        <v>70</v>
       </c>
     </row>
     <row r="19" spans="1:26">
       <c r="A19" t="s">
+        <v>75</v>
+      </c>
+      <c r="B19" s="1">
+        <v>314000.0</v>
+      </c>
+      <c r="C19" s="1">
+        <v>93.986</v>
+      </c>
+      <c r="D19" s="1">
+        <v>98.6381879</v>
+      </c>
+      <c r="E19" t="s">
+        <v>8</v>
+      </c>
+      <c r="F19">
+        <v>1.0</v>
+      </c>
+      <c r="G19" s="1">
+        <v>309723.91</v>
+      </c>
+      <c r="H19" s="1">
+        <v>-14607.87</v>
+      </c>
+      <c r="I19" s="1">
+        <v>-4.7164166305404</v>
+      </c>
+      <c r="J19">
+        <v>2.62</v>
+      </c>
+      <c r="K19" t="s">
+        <v>76</v>
+      </c>
+      <c r="L19" s="1">
+        <v>295116.04</v>
+      </c>
+      <c r="M19" s="1">
+        <v>303335.96</v>
+      </c>
+      <c r="N19" s="1">
+        <v>0.18</v>
+      </c>
+      <c r="O19">
+        <v>1</v>
+      </c>
+      <c r="Z19" t="s">
         <v>74</v>
-      </c>
-[...43 lines deleted...]
-        <v>73</v>
       </c>
     </row>
     <row r="20" spans="1:26">
       <c r="A20" t="s">
+        <v>78</v>
+      </c>
+      <c r="B20" s="1">
+        <v>1600000.0</v>
+      </c>
+      <c r="C20" s="1">
+        <v>96.17</v>
+      </c>
+      <c r="D20" s="1">
+        <v>96.759375</v>
+      </c>
+      <c r="E20" t="s">
+        <v>8</v>
+      </c>
+      <c r="F20">
+        <v>1.0</v>
+      </c>
+      <c r="G20" s="1">
+        <v>1548150.0</v>
+      </c>
+      <c r="H20" s="1">
+        <v>-9430.0</v>
+      </c>
+      <c r="I20" s="1">
+        <v>-0.6091141039305</v>
+      </c>
+      <c r="J20">
+        <v>1.92</v>
+      </c>
+      <c r="K20" t="s">
+        <v>79</v>
+      </c>
+      <c r="L20" s="1">
+        <v>1538720.0</v>
+      </c>
+      <c r="M20" s="1">
+        <v>1569492.6</v>
+      </c>
+      <c r="N20" s="1">
+        <v>0.92</v>
+      </c>
+      <c r="O20">
+        <v>1</v>
+      </c>
+      <c r="Z20" t="s">
         <v>77</v>
-      </c>
-[...43 lines deleted...]
-        <v>76</v>
       </c>
     </row>
     <row r="21" spans="1:26">
       <c r="A21" t="s">
+        <v>81</v>
+      </c>
+      <c r="B21" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="C21" s="1">
+        <v>107.229</v>
+      </c>
+      <c r="D21" s="1">
+        <v>106.219</v>
+      </c>
+      <c r="E21" t="s">
+        <v>8</v>
+      </c>
+      <c r="F21">
+        <v>1.0</v>
+      </c>
+      <c r="G21" s="1">
+        <v>637314.0</v>
+      </c>
+      <c r="H21" s="1">
+        <v>6060.0</v>
+      </c>
+      <c r="I21" s="1">
+        <v>0.95086566433501</v>
+      </c>
+      <c r="J21">
+        <v>0.73</v>
+      </c>
+      <c r="K21" t="s">
+        <v>82</v>
+      </c>
+      <c r="L21" s="1">
+        <v>643374.0</v>
+      </c>
+      <c r="M21" s="1">
+        <v>647730.16</v>
+      </c>
+      <c r="N21" s="1">
+        <v>0.38</v>
+      </c>
+      <c r="O21">
+        <v>1</v>
+      </c>
+      <c r="Z21" t="s">
         <v>80</v>
-      </c>
-[...43 lines deleted...]
-        <v>79</v>
       </c>
     </row>
     <row r="22" spans="1:26">
       <c r="A22" t="s">
+        <v>84</v>
+      </c>
+      <c r="B22" s="1">
+        <v>1935000.0</v>
+      </c>
+      <c r="C22" s="1">
+        <v>98.454</v>
+      </c>
+      <c r="D22" s="1">
+        <v>100.91270646</v>
+      </c>
+      <c r="E22" t="s">
+        <v>8</v>
+      </c>
+      <c r="F22">
+        <v>1.0</v>
+      </c>
+      <c r="G22" s="1">
+        <v>1952660.87</v>
+      </c>
+      <c r="H22" s="1">
+        <v>-47575.97</v>
+      </c>
+      <c r="I22" s="1">
+        <v>-2.4364686531563</v>
+      </c>
+      <c r="J22">
+        <v>0.01</v>
+      </c>
+      <c r="K22">
+        <v>173.78</v>
+      </c>
+      <c r="L22" s="1">
+        <v>1905084.9</v>
+      </c>
+      <c r="M22" s="1">
+        <v>1905258.68</v>
+      </c>
+      <c r="N22" s="1">
+        <v>1.12</v>
+      </c>
+      <c r="O22">
+        <v>1</v>
+      </c>
+      <c r="Z22" t="s">
         <v>83</v>
-      </c>
-[...43 lines deleted...]
-        <v>82</v>
       </c>
     </row>
     <row r="23" spans="1:26">
       <c r="A23" t="s">
         <v>86</v>
       </c>
       <c r="B23" s="1">
-        <v>944000.0</v>
+        <v>803000.0</v>
       </c>
       <c r="C23" s="1">
-        <v>107.048</v>
+        <v>99.147</v>
       </c>
       <c r="D23" s="1">
-        <v>104.49157945</v>
+        <v>99.61516065</v>
       </c>
       <c r="E23" t="s">
         <v>8</v>
       </c>
       <c r="F23">
         <v>1.0</v>
       </c>
       <c r="G23" s="1">
-        <v>986400.51</v>
+        <v>799909.74</v>
       </c>
       <c r="H23" s="1">
-        <v>24132.61</v>
+        <v>-3759.33</v>
       </c>
       <c r="I23" s="1">
-        <v>2.4465325955681</v>
+        <v>-0.46996927428337</v>
       </c>
       <c r="J23">
-        <v>2.8</v>
+        <v>0.81</v>
       </c>
       <c r="K23" t="s">
         <v>87</v>
       </c>
       <c r="L23" s="1">
-        <v>1010533.12</v>
+        <v>796150.41</v>
       </c>
       <c r="M23" s="1">
-        <v>1036965.77</v>
+        <v>802688.73</v>
       </c>
       <c r="N23" s="1">
-        <v>0.69</v>
+        <v>0.47</v>
       </c>
       <c r="O23">
         <v>1</v>
       </c>
       <c r="Z23" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="24" spans="1:26">
       <c r="A24" t="s">
         <v>89</v>
       </c>
       <c r="B24" s="1">
-        <v>500000.0</v>
+        <v>1044000.0</v>
       </c>
       <c r="C24" s="1">
-        <v>92.198</v>
+        <v>106.804</v>
       </c>
       <c r="D24" s="1">
-        <v>91.588784</v>
+        <v>104.77638985</v>
       </c>
       <c r="E24" t="s">
         <v>8</v>
       </c>
       <c r="F24">
         <v>1.0</v>
       </c>
       <c r="G24" s="1">
-        <v>457943.92</v>
+        <v>1093865.51</v>
       </c>
       <c r="H24" s="1">
-        <v>3046.08</v>
+        <v>21168.25</v>
       </c>
       <c r="I24" s="1">
-        <v>0.66516441576514</v>
+        <v>1.9351784846018</v>
       </c>
       <c r="J24">
-        <v>0.86</v>
+        <v>0.36</v>
       </c>
       <c r="K24" t="s">
         <v>90</v>
       </c>
       <c r="L24" s="1">
-        <v>460990.0</v>
+        <v>1115033.76</v>
       </c>
       <c r="M24" s="1">
-        <v>465291.37</v>
+        <v>1118831.74</v>
       </c>
       <c r="N24" s="1">
-        <v>0.31</v>
+        <v>0.66</v>
       </c>
       <c r="O24">
         <v>1</v>
       </c>
       <c r="Z24" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="25" spans="1:26">
       <c r="A25" t="s">
         <v>92</v>
       </c>
       <c r="B25" s="1">
-        <v>800000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="C25" s="1">
-        <v>104.103</v>
+        <v>92.021</v>
       </c>
       <c r="D25" s="1">
-        <v>105.76</v>
+        <v>91.62232</v>
       </c>
       <c r="E25" t="s">
         <v>8</v>
       </c>
       <c r="F25">
         <v>1.0</v>
       </c>
       <c r="G25" s="1">
-        <v>846080.0</v>
+        <v>549733.92</v>
       </c>
       <c r="H25" s="1">
-        <v>-13256.0</v>
+        <v>2392.08</v>
       </c>
       <c r="I25" s="1">
-        <v>-1.5667549167927</v>
+        <v>0.43513414635211</v>
       </c>
       <c r="J25">
-        <v>1.82</v>
+        <v>1.1</v>
       </c>
       <c r="K25" t="s">
         <v>93</v>
       </c>
       <c r="L25" s="1">
-        <v>832824.0</v>
+        <v>552126.0</v>
       </c>
       <c r="M25" s="1">
-        <v>847355.51</v>
+        <v>558701.34</v>
       </c>
       <c r="N25" s="1">
-        <v>0.56</v>
+        <v>0.33</v>
       </c>
       <c r="O25">
         <v>1</v>
       </c>
       <c r="Z25" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="26" spans="1:26">
       <c r="A26" t="s">
         <v>95</v>
       </c>
       <c r="B26" s="1">
-        <v>791000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="C26" s="1">
-        <v>100.264</v>
+        <v>103.773</v>
       </c>
       <c r="D26" s="1">
-        <v>100.07568647</v>
+        <v>105.51877778</v>
       </c>
       <c r="E26" t="s">
         <v>8</v>
       </c>
       <c r="F26">
         <v>1.0</v>
       </c>
       <c r="G26" s="1">
-        <v>791598.68</v>
+        <v>949669.0</v>
       </c>
       <c r="H26" s="1">
-        <v>1489.56</v>
+        <v>-15712.0</v>
       </c>
       <c r="I26" s="1">
-        <v>0.18817110710695</v>
+        <v>-1.6544711894355</v>
       </c>
       <c r="J26">
-        <v>1.42</v>
+        <v>2.39</v>
       </c>
       <c r="K26" t="s">
         <v>96</v>
       </c>
       <c r="L26" s="1">
-        <v>793088.24</v>
+        <v>933957.0</v>
       </c>
       <c r="M26" s="1">
-        <v>804351.86</v>
+        <v>955473.78</v>
       </c>
       <c r="N26" s="1">
-        <v>0.53</v>
+        <v>0.56</v>
       </c>
       <c r="O26">
         <v>1</v>
       </c>
       <c r="Z26" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="27" spans="1:26">
       <c r="A27" t="s">
         <v>98</v>
       </c>
       <c r="B27" s="1">
-        <v>1000000.0</v>
+        <v>891000.0</v>
       </c>
       <c r="C27" s="1">
-        <v>100.821</v>
+        <v>99.938</v>
       </c>
       <c r="D27" s="1">
-        <v>99.834</v>
+        <v>100.03071605</v>
       </c>
       <c r="E27" t="s">
         <v>8</v>
       </c>
       <c r="F27">
         <v>1.0</v>
       </c>
       <c r="G27" s="1">
-        <v>998340.0</v>
+        <v>891273.68</v>
       </c>
       <c r="H27" s="1">
-        <v>9870.0</v>
+        <v>-826.1</v>
       </c>
       <c r="I27" s="1">
-        <v>0.98864114429954</v>
+        <v>-0.09268757942005</v>
       </c>
       <c r="J27">
-        <v>0.73</v>
+        <v>1.82</v>
       </c>
       <c r="K27" t="s">
         <v>99</v>
       </c>
       <c r="L27" s="1">
-        <v>1008210.0</v>
+        <v>890447.58</v>
       </c>
       <c r="M27" s="1">
-        <v>1015545.62</v>
+        <v>906677.82</v>
       </c>
       <c r="N27" s="1">
-        <v>0.67</v>
+        <v>0.53</v>
       </c>
       <c r="O27">
         <v>1</v>
       </c>
       <c r="Z27" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="28" spans="1:26">
       <c r="A28" t="s">
         <v>101</v>
       </c>
       <c r="B28" s="1">
-        <v>600000.0</v>
+        <v>1300000.0</v>
       </c>
       <c r="C28" s="1">
-        <v>107.413</v>
+        <v>98.328</v>
       </c>
       <c r="D28" s="1">
-        <v>107.962</v>
+        <v>97.95</v>
       </c>
       <c r="E28" t="s">
         <v>8</v>
       </c>
       <c r="F28">
         <v>1.0</v>
       </c>
       <c r="G28" s="1">
-        <v>647772.0</v>
+        <v>1273350.0</v>
       </c>
       <c r="H28" s="1">
-        <v>-3294.0</v>
+        <v>4914.0</v>
       </c>
       <c r="I28" s="1">
-        <v>-0.5085122543117</v>
+        <v>0.38591117917305</v>
       </c>
       <c r="J28">
-        <v>0.67</v>
+        <v>0.51</v>
       </c>
       <c r="K28" t="s">
         <v>102</v>
       </c>
       <c r="L28" s="1">
-        <v>644478.0</v>
+        <v>1278264.0</v>
       </c>
       <c r="M28" s="1">
-        <v>648472.57</v>
+        <v>1284875.3</v>
       </c>
       <c r="N28" s="1">
-        <v>0.43</v>
+        <v>0.76</v>
       </c>
       <c r="O28">
         <v>1</v>
       </c>
       <c r="Z28" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="29" spans="1:26">
       <c r="A29" t="s">
         <v>104</v>
       </c>
       <c r="B29" s="1">
-        <v>1700000.0</v>
+        <v>1100000.0</v>
       </c>
       <c r="C29" s="1">
-        <v>89.495</v>
+        <v>100.454</v>
       </c>
       <c r="D29" s="1">
-        <v>89.011</v>
+        <v>99.87727273</v>
       </c>
       <c r="E29" t="s">
         <v>8</v>
       </c>
       <c r="F29">
         <v>1.0</v>
       </c>
       <c r="G29" s="1">
-        <v>1513187.0</v>
+        <v>1098650.0</v>
       </c>
       <c r="H29" s="1">
-        <v>8228.0</v>
+        <v>6344.0</v>
       </c>
       <c r="I29" s="1">
-        <v>0.54375301928975</v>
+        <v>0.57743594411323</v>
       </c>
       <c r="J29">
-        <v>0.09</v>
+        <v>1.23</v>
       </c>
       <c r="K29" t="s">
         <v>105</v>
       </c>
       <c r="L29" s="1">
-        <v>1521415.0</v>
+        <v>1104994.0</v>
       </c>
       <c r="M29" s="1">
-        <v>1523006.11</v>
+        <v>1118570.71</v>
       </c>
       <c r="N29" s="1">
-        <v>1.01</v>
+        <v>0.66</v>
       </c>
       <c r="O29">
         <v>1</v>
       </c>
       <c r="Z29" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="30" spans="1:26">
       <c r="A30" t="s">
         <v>107</v>
       </c>
       <c r="B30" s="1">
-        <v>846000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="C30" s="1">
-        <v>100.902</v>
+        <v>107.005</v>
       </c>
       <c r="D30" s="1">
-        <v>99.298</v>
+        <v>107.962</v>
       </c>
       <c r="E30" t="s">
         <v>8</v>
       </c>
       <c r="F30">
         <v>1.0</v>
       </c>
       <c r="G30" s="1">
-        <v>840061.08</v>
+        <v>647772.0</v>
       </c>
       <c r="H30" s="1">
-        <v>13569.84</v>
+        <v>-5742.0</v>
       </c>
       <c r="I30" s="1">
-        <v>1.6153396845858</v>
+        <v>-0.88642300068543</v>
       </c>
       <c r="J30">
-        <v>0.88</v>
+        <v>1.48</v>
       </c>
       <c r="K30" t="s">
         <v>108</v>
       </c>
       <c r="L30" s="1">
-        <v>853630.92</v>
+        <v>642030.0</v>
       </c>
       <c r="M30" s="1">
-        <v>861085.57</v>
+        <v>650932.17</v>
       </c>
       <c r="N30" s="1">
-        <v>0.57</v>
+        <v>0.38</v>
       </c>
       <c r="O30">
         <v>1</v>
       </c>
       <c r="Z30" t="s">
         <v>106</v>
       </c>
     </row>
     <row r="31" spans="1:26">
       <c r="A31" t="s">
         <v>110</v>
       </c>
       <c r="B31" s="1">
-        <v>133000.0</v>
+        <v>846000.0</v>
       </c>
       <c r="C31" s="1">
-        <v>102.834</v>
+        <v>100.262</v>
       </c>
       <c r="D31" s="1">
-        <v>103.37567669</v>
+        <v>99.298</v>
       </c>
       <c r="E31" t="s">
         <v>8</v>
       </c>
       <c r="F31">
         <v>1.0</v>
       </c>
       <c r="G31" s="1">
-        <v>137489.65</v>
+        <v>840061.08</v>
       </c>
       <c r="H31" s="1">
-        <v>-720.43</v>
+        <v>8155.44</v>
       </c>
       <c r="I31" s="1">
-        <v>-0.52398853295503</v>
+        <v>0.97081512215755</v>
       </c>
       <c r="J31">
-        <v>4.14</v>
+        <v>1.34</v>
       </c>
       <c r="K31" t="s">
         <v>111</v>
       </c>
       <c r="L31" s="1">
-        <v>136769.22</v>
+        <v>848216.52</v>
       </c>
       <c r="M31" s="1">
-        <v>142273.23</v>
+        <v>859533.22</v>
       </c>
       <c r="N31" s="1">
-        <v>0.09</v>
+        <v>0.51</v>
       </c>
       <c r="O31">
         <v>1</v>
       </c>
       <c r="Z31" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="32" spans="1:26">
       <c r="A32" t="s">
         <v>113</v>
       </c>
       <c r="B32" s="1">
-        <v>1424000.0</v>
+        <v>133000.0</v>
       </c>
       <c r="C32" s="1">
-        <v>99.128</v>
+        <v>102.535</v>
       </c>
       <c r="D32" s="1">
-        <v>99.63892626</v>
+        <v>103.37567669</v>
       </c>
       <c r="E32" t="s">
         <v>8</v>
       </c>
       <c r="F32">
         <v>1.0</v>
       </c>
       <c r="G32" s="1">
-        <v>1418858.31</v>
+        <v>137489.65</v>
       </c>
       <c r="H32" s="1">
-        <v>-7275.59</v>
+        <v>-1118.1</v>
       </c>
       <c r="I32" s="1">
-        <v>-0.51277776989585</v>
+        <v>-0.81322485001598</v>
       </c>
       <c r="J32">
-        <v>1.48</v>
+        <v>4.7</v>
       </c>
       <c r="K32" t="s">
         <v>114</v>
       </c>
       <c r="L32" s="1">
-        <v>1411582.72</v>
+        <v>136371.55</v>
       </c>
       <c r="M32" s="1">
-        <v>1432630.61</v>
+        <v>142619.82</v>
       </c>
       <c r="N32" s="1">
-        <v>0.95</v>
+        <v>0.08</v>
       </c>
       <c r="O32">
         <v>1</v>
       </c>
       <c r="Z32" t="s">
         <v>112</v>
       </c>
     </row>
     <row r="33" spans="1:26">
       <c r="A33" t="s">
         <v>116</v>
       </c>
       <c r="B33" s="1">
-        <v>1000000.0</v>
+        <v>1424000.0</v>
       </c>
       <c r="C33" s="1">
-        <v>98.511</v>
+        <v>98.601</v>
       </c>
       <c r="D33" s="1">
-        <v>99.415167</v>
+        <v>99.63892626</v>
       </c>
       <c r="E33" t="s">
         <v>8</v>
       </c>
       <c r="F33">
         <v>1.0</v>
       </c>
       <c r="G33" s="1">
-        <v>994151.67</v>
+        <v>1418858.31</v>
       </c>
       <c r="H33" s="1">
-        <v>-9041.67</v>
+        <v>-14780.07</v>
       </c>
       <c r="I33" s="1">
-        <v>-0.90948597410695</v>
+        <v>-1.0416875241052</v>
       </c>
       <c r="J33">
-        <v>1.48</v>
+        <v>1.86</v>
       </c>
       <c r="K33" t="s">
         <v>117</v>
       </c>
       <c r="L33" s="1">
-        <v>985110.0</v>
+        <v>1404078.24</v>
       </c>
       <c r="M33" s="1">
-        <v>999877.12</v>
+        <v>1430578.29</v>
       </c>
       <c r="N33" s="1">
-        <v>0.66</v>
+        <v>0.84</v>
       </c>
       <c r="O33">
         <v>1</v>
       </c>
       <c r="Z33" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="34" spans="1:26">
       <c r="A34" t="s">
         <v>119</v>
       </c>
       <c r="B34" s="1">
-        <v>400000.0</v>
+        <v>1100000.0</v>
       </c>
       <c r="C34" s="1">
-        <v>103.835</v>
+        <v>97.904</v>
       </c>
       <c r="D34" s="1">
-        <v>105.58525</v>
+        <v>99.26069727</v>
       </c>
       <c r="E34" t="s">
         <v>8</v>
       </c>
       <c r="F34">
         <v>1.0</v>
       </c>
       <c r="G34" s="1">
-        <v>422341.0</v>
+        <v>1091867.67</v>
       </c>
       <c r="H34" s="1">
-        <v>-7001.0</v>
+        <v>-14923.67</v>
       </c>
       <c r="I34" s="1">
-        <v>-1.6576652515384</v>
+        <v>-1.3668020777646</v>
       </c>
       <c r="J34">
-        <v>0.33</v>
+        <v>0.15</v>
       </c>
       <c r="K34" t="s">
         <v>120</v>
       </c>
       <c r="L34" s="1">
-        <v>415340.0</v>
+        <v>1076944.0</v>
       </c>
       <c r="M34" s="1">
-        <v>416647.97</v>
+        <v>1078631.67</v>
       </c>
       <c r="N34" s="1">
-        <v>0.28</v>
+        <v>0.64</v>
       </c>
       <c r="O34">
         <v>1</v>
       </c>
       <c r="Z34" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="35" spans="1:26">
       <c r="A35" t="s">
         <v>122</v>
       </c>
       <c r="B35" s="1">
-        <v>1000000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="C35" s="1">
-        <v>99.334</v>
+        <v>103.346</v>
       </c>
       <c r="D35" s="1">
-        <v>100.072667</v>
+        <v>105.1154</v>
       </c>
       <c r="E35" t="s">
         <v>8</v>
       </c>
       <c r="F35">
         <v>1.0</v>
       </c>
       <c r="G35" s="1">
-        <v>1000726.67</v>
+        <v>525577.0</v>
       </c>
       <c r="H35" s="1">
-        <v>-7386.67</v>
+        <v>-8847.0</v>
       </c>
       <c r="I35" s="1">
-        <v>-0.73813062262046</v>
+        <v>-1.6832928381569</v>
       </c>
       <c r="J35">
-        <v>1.15</v>
+        <v>0.91</v>
       </c>
       <c r="K35" t="s">
         <v>123</v>
       </c>
       <c r="L35" s="1">
-        <v>993340.0</v>
+        <v>516730.0</v>
       </c>
       <c r="M35" s="1">
-        <v>1004805.75</v>
+        <v>521294.26</v>
       </c>
       <c r="N35" s="1">
-        <v>0.67</v>
+        <v>0.31</v>
       </c>
       <c r="O35">
         <v>1</v>
       </c>
       <c r="Z35" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="36" spans="1:26">
       <c r="A36" t="s">
         <v>125</v>
       </c>
       <c r="B36" s="1">
-        <v>900000.0</v>
+        <v>1100000.0</v>
       </c>
       <c r="C36" s="1">
-        <v>99.909</v>
+        <v>98.965</v>
       </c>
       <c r="D36" s="1">
-        <v>101.00763667</v>
+        <v>99.94624273</v>
       </c>
       <c r="E36" t="s">
         <v>8</v>
       </c>
       <c r="F36">
         <v>1.0</v>
       </c>
       <c r="G36" s="1">
-        <v>909068.73</v>
+        <v>1099408.67</v>
       </c>
       <c r="H36" s="1">
-        <v>-9887.73</v>
+        <v>-10793.67</v>
       </c>
       <c r="I36" s="1">
-        <v>-1.0876768360518</v>
+        <v>-0.98177050031814</v>
       </c>
       <c r="J36">
-        <v>0.25</v>
+        <v>1.54</v>
       </c>
       <c r="K36" t="s">
         <v>126</v>
       </c>
       <c r="L36" s="1">
-        <v>899181.0</v>
+        <v>1088615.0</v>
       </c>
       <c r="M36" s="1">
-        <v>901427.92</v>
+        <v>1105600.96</v>
       </c>
       <c r="N36" s="1">
-        <v>0.6</v>
+        <v>0.65</v>
       </c>
       <c r="O36">
         <v>1</v>
       </c>
       <c r="Z36" t="s">
         <v>124</v>
       </c>
     </row>
     <row r="37" spans="1:26">
       <c r="A37" t="s">
         <v>128</v>
       </c>
       <c r="B37" s="1">
-        <v>747000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="C37" s="1">
-        <v>98.818</v>
+        <v>99.452</v>
       </c>
       <c r="D37" s="1">
-        <v>100.09043641</v>
+        <v>100.829673</v>
       </c>
       <c r="E37" t="s">
         <v>8</v>
       </c>
       <c r="F37">
         <v>1.0</v>
       </c>
       <c r="G37" s="1">
-        <v>747675.56</v>
+        <v>1008296.73</v>
       </c>
       <c r="H37" s="1">
-        <v>-9505.1</v>
+        <v>-13776.73</v>
       </c>
       <c r="I37" s="1">
-        <v>-1.2712867062286</v>
+        <v>-1.3663368718849</v>
       </c>
       <c r="J37">
-        <v>2.08</v>
+        <v>0.65</v>
       </c>
       <c r="K37" t="s">
         <v>129</v>
       </c>
       <c r="L37" s="1">
-        <v>738170.46</v>
+        <v>994520.0</v>
       </c>
       <c r="M37" s="1">
-        <v>753725.21</v>
+        <v>1000992.6</v>
       </c>
       <c r="N37" s="1">
-        <v>0.5</v>
+        <v>0.59</v>
       </c>
       <c r="O37">
         <v>1</v>
       </c>
       <c r="Z37" t="s">
         <v>127</v>
       </c>
     </row>
     <row r="38" spans="1:26">
       <c r="A38" t="s">
         <v>131</v>
       </c>
       <c r="B38" s="1">
-        <v>600000.0</v>
+        <v>747000.0</v>
       </c>
       <c r="C38" s="1">
-        <v>101.223</v>
+        <v>97.818</v>
       </c>
       <c r="D38" s="1">
-        <v>100.0</v>
+        <v>100.09043641</v>
       </c>
       <c r="E38" t="s">
         <v>8</v>
       </c>
       <c r="F38">
         <v>1.0</v>
       </c>
       <c r="G38" s="1">
-        <v>600000.0</v>
+        <v>747675.56</v>
       </c>
       <c r="H38" s="1">
-        <v>7338.0</v>
+        <v>-16975.1</v>
       </c>
       <c r="I38" s="1">
-        <v>1.223</v>
+        <v>-2.2703831592409</v>
       </c>
       <c r="J38">
-        <v>0.34</v>
+        <v>2.48</v>
       </c>
       <c r="K38" t="s">
         <v>132</v>
       </c>
       <c r="L38" s="1">
-        <v>607338.0</v>
+        <v>730700.46</v>
       </c>
       <c r="M38" s="1">
-        <v>609369.65</v>
+        <v>749214.74</v>
       </c>
       <c r="N38" s="1">
-        <v>0.4</v>
+        <v>0.44</v>
       </c>
       <c r="O38">
         <v>1</v>
       </c>
       <c r="Z38" t="s">
         <v>130</v>
       </c>
     </row>
     <row r="39" spans="1:26">
       <c r="A39" t="s">
         <v>134</v>
       </c>
       <c r="B39" s="1">
-        <v>800000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="C39" s="1">
-        <v>109.154</v>
+        <v>100.623</v>
       </c>
       <c r="D39" s="1">
-        <v>109.825</v>
+        <v>100.101</v>
       </c>
       <c r="E39" t="s">
         <v>8</v>
       </c>
       <c r="F39">
         <v>1.0</v>
       </c>
       <c r="G39" s="1">
-        <v>878600.0</v>
+        <v>700707.0</v>
       </c>
       <c r="H39" s="1">
-        <v>-5368.0</v>
+        <v>3654.0</v>
       </c>
       <c r="I39" s="1">
-        <v>-0.61097200091054</v>
+        <v>0.52147331195493</v>
       </c>
       <c r="J39">
-        <v>0.26</v>
+        <v>0.86</v>
       </c>
       <c r="K39" t="s">
         <v>135</v>
       </c>
       <c r="L39" s="1">
-        <v>873232.0</v>
+        <v>704361.0</v>
       </c>
       <c r="M39" s="1">
-        <v>875327.63</v>
+        <v>710371.3</v>
       </c>
       <c r="N39" s="1">
-        <v>0.58</v>
+        <v>0.42</v>
       </c>
       <c r="O39">
         <v>1</v>
       </c>
       <c r="Z39" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="40" spans="1:26">
       <c r="A40" t="s">
         <v>137</v>
       </c>
       <c r="B40" s="1">
-        <v>668000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="C40" s="1">
-        <v>102.37</v>
+        <v>109.002</v>
       </c>
       <c r="D40" s="1">
-        <v>100.33886377</v>
+        <v>109.6786</v>
       </c>
       <c r="E40" t="s">
         <v>8</v>
       </c>
       <c r="F40">
         <v>1.0</v>
       </c>
       <c r="G40" s="1">
-        <v>670263.61</v>
+        <v>1096786.0</v>
       </c>
       <c r="H40" s="1">
-        <v>13567.99</v>
+        <v>-6766.0</v>
       </c>
       <c r="I40" s="1">
-        <v>2.0242766871977</v>
+        <v>-0.61689335932443</v>
       </c>
       <c r="J40">
-        <v>0.49</v>
+        <v>1.13</v>
       </c>
       <c r="K40" t="s">
         <v>138</v>
       </c>
       <c r="L40" s="1">
-        <v>683831.6</v>
+        <v>1090020.0</v>
       </c>
       <c r="M40" s="1">
-        <v>687077.81</v>
+        <v>1101304.15</v>
       </c>
       <c r="N40" s="1">
-        <v>0.46</v>
+        <v>0.65</v>
       </c>
       <c r="O40">
         <v>1</v>
       </c>
       <c r="Z40" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="41" spans="1:26">
       <c r="A41" t="s">
         <v>140</v>
       </c>
       <c r="B41" s="1">
-        <v>2000000.0</v>
+        <v>768000.0</v>
       </c>
       <c r="C41" s="1">
-        <v>89.815</v>
+        <v>101.43</v>
       </c>
       <c r="D41" s="1">
-        <v>89.2751455</v>
+        <v>100.50385547</v>
       </c>
       <c r="E41" t="s">
         <v>8</v>
       </c>
       <c r="F41">
         <v>1.0</v>
       </c>
       <c r="G41" s="1">
-        <v>1785502.91</v>
+        <v>771869.61</v>
       </c>
       <c r="H41" s="1">
-        <v>10797.09</v>
+        <v>7112.79</v>
       </c>
       <c r="I41" s="1">
-        <v>0.60470861960119</v>
+        <v>0.92150149556996</v>
       </c>
       <c r="J41">
-        <v>1.48</v>
+        <v>0.97</v>
       </c>
       <c r="K41" t="s">
         <v>141</v>
       </c>
       <c r="L41" s="1">
-        <v>1796300.0</v>
+        <v>778982.4</v>
       </c>
       <c r="M41" s="1">
-        <v>1825875.34</v>
+        <v>786446.73</v>
       </c>
       <c r="N41" s="1">
-        <v>1.21</v>
+        <v>0.46</v>
       </c>
       <c r="O41">
         <v>1</v>
       </c>
       <c r="Z41" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="42" spans="1:26">
       <c r="A42" t="s">
         <v>143</v>
       </c>
       <c r="B42" s="1">
-        <v>782000.0</v>
+        <v>2800000.0</v>
       </c>
       <c r="C42" s="1">
-        <v>98.464</v>
+        <v>89.551</v>
       </c>
       <c r="D42" s="1">
-        <v>99.62663939</v>
+        <v>89.25921821</v>
       </c>
       <c r="E42" t="s">
         <v>8</v>
       </c>
       <c r="F42">
         <v>1.0</v>
       </c>
       <c r="G42" s="1">
-        <v>779080.32</v>
+        <v>2499258.11</v>
       </c>
       <c r="H42" s="1">
-        <v>-9091.84</v>
+        <v>8169.89</v>
       </c>
       <c r="I42" s="1">
-        <v>-1.1669964914529</v>
+        <v>0.32689260734258</v>
       </c>
       <c r="J42">
-        <v>2.03</v>
+        <v>1.73</v>
       </c>
       <c r="K42" t="s">
         <v>144</v>
       </c>
       <c r="L42" s="1">
-        <v>769988.48</v>
+        <v>2507428.0</v>
       </c>
       <c r="M42" s="1">
-        <v>785823.98</v>
+        <v>2555843.07</v>
       </c>
       <c r="N42" s="1">
-        <v>0.52</v>
+        <v>1.5</v>
       </c>
       <c r="O42">
         <v>1</v>
       </c>
       <c r="Z42" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="43" spans="1:26">
       <c r="A43" t="s">
         <v>146</v>
       </c>
       <c r="B43" s="1">
-        <v>800000.0</v>
+        <v>882000.0</v>
       </c>
       <c r="C43" s="1">
-        <v>98.246</v>
+        <v>97.569</v>
       </c>
       <c r="D43" s="1">
-        <v>99.5352725</v>
+        <v>99.39107937</v>
       </c>
       <c r="E43" t="s">
         <v>8</v>
       </c>
       <c r="F43">
         <v>1.0</v>
       </c>
       <c r="G43" s="1">
-        <v>796282.18</v>
+        <v>876629.32</v>
       </c>
       <c r="H43" s="1">
-        <v>-10314.18</v>
+        <v>-16070.74</v>
       </c>
       <c r="I43" s="1">
-        <v>-1.2952920784941</v>
+        <v>-1.8332423560736</v>
       </c>
       <c r="J43">
-        <v>2.46</v>
+        <v>2.42</v>
       </c>
       <c r="K43" t="s">
         <v>147</v>
       </c>
       <c r="L43" s="1">
-        <v>785968.0</v>
+        <v>860558.58</v>
       </c>
       <c r="M43" s="1">
-        <v>805644.71</v>
+        <v>881925.94</v>
       </c>
       <c r="N43" s="1">
-        <v>0.54</v>
+        <v>0.52</v>
       </c>
       <c r="O43">
         <v>1</v>
       </c>
       <c r="Z43" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="44" spans="1:26">
       <c r="A44" t="s">
         <v>149</v>
       </c>
       <c r="B44" s="1">
-        <v>700000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="C44" s="1">
-        <v>98.744</v>
+        <v>97.389</v>
       </c>
       <c r="D44" s="1">
-        <v>100.43242857</v>
+        <v>99.5352725</v>
       </c>
       <c r="E44" t="s">
         <v>8</v>
       </c>
       <c r="F44">
         <v>1.0</v>
       </c>
       <c r="G44" s="1">
-        <v>703027.0</v>
+        <v>796282.18</v>
       </c>
       <c r="H44" s="1">
-        <v>-11819.0</v>
+        <v>-17170.18</v>
       </c>
       <c r="I44" s="1">
-        <v>-1.6811587606166</v>
+        <v>-2.1562933883564</v>
       </c>
       <c r="J44">
-        <v>0.44</v>
+        <v>2.86</v>
       </c>
       <c r="K44" t="s">
         <v>150</v>
       </c>
       <c r="L44" s="1">
-        <v>691208.0</v>
+        <v>779112.0</v>
       </c>
       <c r="M44" s="1">
-        <v>694254.92</v>
+        <v>801969.53</v>
       </c>
       <c r="N44" s="1">
-        <v>0.46</v>
+        <v>0.47</v>
       </c>
       <c r="O44">
         <v>1</v>
       </c>
       <c r="Z44" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="45" spans="1:26">
       <c r="A45" t="s">
         <v>152</v>
       </c>
       <c r="B45" s="1">
         <v>800000.0</v>
       </c>
       <c r="C45" s="1">
-        <v>96.213</v>
+        <v>98.42</v>
       </c>
       <c r="D45" s="1">
-        <v>98.8365</v>
+        <v>100.165</v>
       </c>
       <c r="E45" t="s">
         <v>8</v>
       </c>
       <c r="F45">
         <v>1.0</v>
       </c>
       <c r="G45" s="1">
-        <v>790692.0</v>
+        <v>801320.0</v>
       </c>
       <c r="H45" s="1">
-        <v>-20988.0</v>
+        <v>-13960.0</v>
       </c>
       <c r="I45" s="1">
-        <v>-2.6543837549893</v>
+        <v>-1.7421254929367</v>
       </c>
       <c r="J45">
-        <v>2.61</v>
+        <v>0.89</v>
       </c>
       <c r="K45" t="s">
         <v>153</v>
       </c>
       <c r="L45" s="1">
-        <v>769704.0</v>
+        <v>787360.0</v>
       </c>
       <c r="M45" s="1">
-        <v>790569.75</v>
+        <v>794494.25</v>
       </c>
       <c r="N45" s="1">
-        <v>0.53</v>
+        <v>0.47</v>
       </c>
       <c r="O45">
         <v>1</v>
       </c>
       <c r="Z45" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="46" spans="1:26">
       <c r="A46" t="s">
         <v>155</v>
       </c>
       <c r="B46" s="1">
-        <v>700000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="C46" s="1">
-        <v>105.153</v>
+        <v>109.195</v>
       </c>
       <c r="D46" s="1">
-        <v>104.92</v>
+        <v>109.11</v>
       </c>
       <c r="E46" t="s">
         <v>8</v>
       </c>
       <c r="F46">
         <v>1.0</v>
       </c>
       <c r="G46" s="1">
-        <v>734440.0</v>
+        <v>654660.0</v>
       </c>
       <c r="H46" s="1">
-        <v>1631.0</v>
+        <v>510.0</v>
       </c>
       <c r="I46" s="1">
-        <v>0.22207396111323</v>
+        <v>0.07790303363578</v>
       </c>
       <c r="J46">
-        <v>2.55</v>
+        <v>0.43</v>
       </c>
       <c r="K46" t="s">
         <v>156</v>
       </c>
       <c r="L46" s="1">
-        <v>736071.0</v>
+        <v>655170.0</v>
       </c>
       <c r="M46" s="1">
-        <v>753935.38</v>
+        <v>657737.93</v>
       </c>
       <c r="N46" s="1">
-        <v>0.5</v>
+        <v>0.39</v>
       </c>
       <c r="O46">
         <v>1</v>
       </c>
       <c r="Z46" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="47" spans="1:26">
       <c r="A47" t="s">
         <v>158</v>
       </c>
       <c r="B47" s="1">
-        <v>389000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="C47" s="1">
-        <v>103.693</v>
+        <v>95.149</v>
       </c>
       <c r="D47" s="1">
-        <v>101.25988946</v>
+        <v>98.8365</v>
       </c>
       <c r="E47" t="s">
         <v>8</v>
       </c>
       <c r="F47">
         <v>1.0</v>
       </c>
       <c r="G47" s="1">
-        <v>393900.97</v>
+        <v>790692.0</v>
       </c>
       <c r="H47" s="1">
-        <v>9464.8</v>
+        <v>-29500.0</v>
       </c>
       <c r="I47" s="1">
-        <v>2.4028374441424</v>
+        <v>-3.7309091277008</v>
       </c>
       <c r="J47">
-        <v>1.16</v>
+        <v>3.02</v>
       </c>
       <c r="K47" t="s">
         <v>159</v>
       </c>
       <c r="L47" s="1">
-        <v>403365.77</v>
+        <v>761192.0</v>
       </c>
       <c r="M47" s="1">
-        <v>407871.24</v>
+        <v>785356.38</v>
       </c>
       <c r="N47" s="1">
-        <v>0.27</v>
+        <v>0.46</v>
       </c>
       <c r="O47">
         <v>1</v>
       </c>
       <c r="Z47" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="48" spans="1:26">
       <c r="A48" t="s">
         <v>161</v>
       </c>
       <c r="B48" s="1">
-        <v>411000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="C48" s="1">
-        <v>99.937</v>
+        <v>104.493</v>
       </c>
       <c r="D48" s="1">
-        <v>99.254</v>
+        <v>104.82466667</v>
       </c>
       <c r="E48" t="s">
         <v>8</v>
       </c>
       <c r="F48">
         <v>1.0</v>
       </c>
       <c r="G48" s="1">
-        <v>407933.94</v>
+        <v>943422.0</v>
       </c>
       <c r="H48" s="1">
-        <v>2807.13</v>
+        <v>-2985.0</v>
       </c>
       <c r="I48" s="1">
-        <v>0.68813347572894</v>
+        <v>-0.31640135591496</v>
       </c>
       <c r="J48">
-        <v>0.14</v>
-[...2 lines deleted...]
-        <v>557.38</v>
+        <v>3.08</v>
+      </c>
+      <c r="K48" t="s">
+        <v>162</v>
       </c>
       <c r="L48" s="1">
-        <v>410741.07</v>
+        <v>940437.0</v>
       </c>
       <c r="M48" s="1">
-        <v>411298.45</v>
+        <v>968176.73</v>
       </c>
       <c r="N48" s="1">
-        <v>0.27</v>
+        <v>0.57</v>
       </c>
       <c r="O48">
         <v>1</v>
       </c>
       <c r="Z48" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="49" spans="1:26">
       <c r="A49" t="s">
+        <v>164</v>
+      </c>
+      <c r="B49" s="1">
+        <v>389000.0</v>
+      </c>
+      <c r="C49" s="1">
+        <v>102.963</v>
+      </c>
+      <c r="D49" s="1">
+        <v>101.25988946</v>
+      </c>
+      <c r="E49" t="s">
+        <v>8</v>
+      </c>
+      <c r="F49">
+        <v>1.0</v>
+      </c>
+      <c r="G49" s="1">
+        <v>393900.97</v>
+      </c>
+      <c r="H49" s="1">
+        <v>6625.1</v>
+      </c>
+      <c r="I49" s="1">
+        <v>1.6819202044615</v>
+      </c>
+      <c r="J49">
+        <v>1.72</v>
+      </c>
+      <c r="K49" t="s">
+        <v>165</v>
+      </c>
+      <c r="L49" s="1">
+        <v>400526.07</v>
+      </c>
+      <c r="M49" s="1">
+        <v>407208.34</v>
+      </c>
+      <c r="N49" s="1">
+        <v>0.24</v>
+      </c>
+      <c r="O49">
+        <v>1</v>
+      </c>
+      <c r="Z49" t="s">
         <v>163</v>
-      </c>
-[...43 lines deleted...]
-        <v>162</v>
       </c>
     </row>
     <row r="50" spans="1:26">
       <c r="A50" t="s">
+        <v>167</v>
+      </c>
+      <c r="B50" s="1">
+        <v>411000.0</v>
+      </c>
+      <c r="C50" s="1">
+        <v>99.495</v>
+      </c>
+      <c r="D50" s="1">
+        <v>99.254</v>
+      </c>
+      <c r="E50" t="s">
+        <v>8</v>
+      </c>
+      <c r="F50">
+        <v>1.0</v>
+      </c>
+      <c r="G50" s="1">
+        <v>407933.94</v>
+      </c>
+      <c r="H50" s="1">
+        <v>990.51</v>
+      </c>
+      <c r="I50" s="1">
+        <v>0.2428113728414</v>
+      </c>
+      <c r="J50">
+        <v>0.62</v>
+      </c>
+      <c r="K50" t="s">
+        <v>168</v>
+      </c>
+      <c r="L50" s="1">
+        <v>408924.45</v>
+      </c>
+      <c r="M50" s="1">
+        <v>411479.12</v>
+      </c>
+      <c r="N50" s="1">
+        <v>0.24</v>
+      </c>
+      <c r="O50">
+        <v>1</v>
+      </c>
+      <c r="Z50" t="s">
         <v>166</v>
-      </c>
-[...43 lines deleted...]
-        <v>165</v>
       </c>
     </row>
     <row r="51" spans="1:26">
       <c r="A51" t="s">
+        <v>170</v>
+      </c>
+      <c r="B51" s="1">
+        <v>841000.0</v>
+      </c>
+      <c r="C51" s="1">
+        <v>101.0</v>
+      </c>
+      <c r="D51" s="1">
+        <v>100.2880654</v>
+      </c>
+      <c r="E51" t="s">
+        <v>8</v>
+      </c>
+      <c r="F51">
+        <v>1.0</v>
+      </c>
+      <c r="G51" s="1">
+        <v>843422.63</v>
+      </c>
+      <c r="H51" s="1">
+        <v>5987.37</v>
+      </c>
+      <c r="I51" s="1">
+        <v>0.70988965520169</v>
+      </c>
+      <c r="J51">
+        <v>1.39</v>
+      </c>
+      <c r="K51" t="s">
+        <v>171</v>
+      </c>
+      <c r="L51" s="1">
+        <v>849410.0</v>
+      </c>
+      <c r="M51" s="1">
+        <v>861114.88</v>
+      </c>
+      <c r="N51" s="1">
+        <v>0.51</v>
+      </c>
+      <c r="O51">
+        <v>1</v>
+      </c>
+      <c r="Z51" t="s">
         <v>169</v>
-      </c>
-[...43 lines deleted...]
-        <v>168</v>
       </c>
     </row>
     <row r="52" spans="1:26">
       <c r="A52" t="s">
+        <v>173</v>
+      </c>
+      <c r="B52" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="C52" s="1">
+        <v>101.386</v>
+      </c>
+      <c r="D52" s="1">
+        <v>100.51196</v>
+      </c>
+      <c r="E52" t="s">
+        <v>8</v>
+      </c>
+      <c r="F52">
+        <v>1.0</v>
+      </c>
+      <c r="G52" s="1">
+        <v>502559.8</v>
+      </c>
+      <c r="H52" s="1">
+        <v>4370.2</v>
+      </c>
+      <c r="I52" s="1">
+        <v>0.86958805698347</v>
+      </c>
+      <c r="J52">
+        <v>0.23</v>
+      </c>
+      <c r="K52" t="s">
+        <v>174</v>
+      </c>
+      <c r="L52" s="1">
+        <v>506930.0</v>
+      </c>
+      <c r="M52" s="1">
+        <v>508080.68</v>
+      </c>
+      <c r="N52" s="1">
+        <v>0.3</v>
+      </c>
+      <c r="O52">
+        <v>1</v>
+      </c>
+      <c r="Z52" t="s">
         <v>172</v>
-      </c>
-[...43 lines deleted...]
-        <v>171</v>
       </c>
     </row>
     <row r="53" spans="1:26">
       <c r="A53" t="s">
+        <v>176</v>
+      </c>
+      <c r="B53" s="1">
+        <v>1500000.0</v>
+      </c>
+      <c r="C53" s="1">
+        <v>99.506</v>
+      </c>
+      <c r="D53" s="1">
+        <v>101.392504</v>
+      </c>
+      <c r="E53" t="s">
+        <v>8</v>
+      </c>
+      <c r="F53">
+        <v>1.0</v>
+      </c>
+      <c r="G53" s="1">
+        <v>1520887.56</v>
+      </c>
+      <c r="H53" s="1">
+        <v>-28297.56</v>
+      </c>
+      <c r="I53" s="1">
+        <v>-1.8605951382757</v>
+      </c>
+      <c r="J53">
+        <v>0.85</v>
+      </c>
+      <c r="K53" t="s">
+        <v>177</v>
+      </c>
+      <c r="L53" s="1">
+        <v>1492590.0</v>
+      </c>
+      <c r="M53" s="1">
+        <v>1505304.04</v>
+      </c>
+      <c r="N53" s="1">
+        <v>0.89</v>
+      </c>
+      <c r="O53">
+        <v>1</v>
+      </c>
+      <c r="Z53" t="s">
         <v>175</v>
-      </c>
-[...43 lines deleted...]
-        <v>174</v>
       </c>
     </row>
     <row r="54" spans="1:26">
       <c r="A54" t="s">
-        <v>177</v>
+        <v>179</v>
       </c>
       <c r="B54" s="1">
-        <v>700000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="C54" s="1">
-        <v>105.866</v>
+        <v>103.662</v>
       </c>
       <c r="D54" s="1">
-        <v>107.34</v>
+        <v>103.83721625</v>
       </c>
       <c r="E54" t="s">
         <v>8</v>
       </c>
       <c r="F54">
         <v>1.0</v>
       </c>
       <c r="G54" s="1">
-        <v>751380.0</v>
+        <v>830697.73</v>
       </c>
       <c r="H54" s="1">
-        <v>-10318.0</v>
+        <v>-1401.73</v>
       </c>
       <c r="I54" s="1">
-        <v>-1.3732066331284</v>
+        <v>-0.1687412821027</v>
       </c>
       <c r="J54">
-        <v>0.02</v>
-[...2 lines deleted...]
-        <v>137.91</v>
+        <v>0.79</v>
+      </c>
+      <c r="K54" t="s">
+        <v>180</v>
       </c>
       <c r="L54" s="1">
-        <v>741062.0</v>
+        <v>829296.0</v>
       </c>
       <c r="M54" s="1">
-        <v>741199.91</v>
+        <v>835580.93</v>
       </c>
       <c r="N54" s="1">
         <v>0.49</v>
       </c>
       <c r="O54">
         <v>1</v>
       </c>
       <c r="Z54" t="s">
-        <v>176</v>
+        <v>178</v>
       </c>
     </row>
     <row r="55" spans="1:26">
       <c r="A55" t="s">
-        <v>179</v>
+        <v>182</v>
       </c>
       <c r="B55" s="1">
-        <v>300000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="C55" s="1">
-        <v>103.216</v>
+        <v>101.453</v>
       </c>
       <c r="D55" s="1">
-        <v>101.255</v>
+        <v>100.3015</v>
       </c>
       <c r="E55" t="s">
         <v>8</v>
       </c>
       <c r="F55">
         <v>1.0</v>
       </c>
       <c r="G55" s="1">
-        <v>303765.0</v>
+        <v>601809.0</v>
       </c>
       <c r="H55" s="1">
-        <v>5883.0</v>
+        <v>6909.0</v>
       </c>
       <c r="I55" s="1">
-        <v>1.936694484223</v>
+        <v>1.1480386634298</v>
       </c>
       <c r="J55">
-        <v>0.53</v>
+        <v>0.82</v>
       </c>
       <c r="K55" t="s">
-        <v>180</v>
+        <v>183</v>
       </c>
       <c r="L55" s="1">
-        <v>309648.0</v>
+        <v>608718.0</v>
       </c>
       <c r="M55" s="1">
-        <v>311229.37</v>
+        <v>613643.34</v>
       </c>
       <c r="N55" s="1">
-        <v>0.21</v>
+        <v>0.36</v>
       </c>
       <c r="O55">
         <v>1</v>
       </c>
       <c r="Z55" t="s">
-        <v>178</v>
+        <v>181</v>
       </c>
     </row>
     <row r="56" spans="1:26">
       <c r="A56" t="s">
-        <v>182</v>
+        <v>185</v>
       </c>
       <c r="B56" s="1">
-        <v>600000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="C56" s="1">
-        <v>106.799</v>
+        <v>106.012</v>
       </c>
       <c r="D56" s="1">
-        <v>109.243715</v>
+        <v>107.174</v>
       </c>
       <c r="E56" t="s">
         <v>8</v>
       </c>
       <c r="F56">
         <v>1.0</v>
       </c>
       <c r="G56" s="1">
-        <v>655462.29</v>
+        <v>857392.0</v>
       </c>
       <c r="H56" s="1">
-        <v>-14668.29</v>
+        <v>-9296.0</v>
       </c>
       <c r="I56" s="1">
-        <v>-2.2378541410826</v>
+        <v>-1.0842181872469</v>
       </c>
       <c r="J56">
-        <v>2.19</v>
+        <v>0.87</v>
       </c>
       <c r="K56" t="s">
-        <v>183</v>
+        <v>186</v>
       </c>
       <c r="L56" s="1">
-        <v>640794.0</v>
+        <v>848096.0</v>
       </c>
       <c r="M56" s="1">
-        <v>653911.81</v>
+        <v>855030.78</v>
       </c>
       <c r="N56" s="1">
-        <v>0.43</v>
+        <v>0.5</v>
       </c>
       <c r="O56">
         <v>1</v>
       </c>
       <c r="Z56" t="s">
-        <v>181</v>
+        <v>184</v>
       </c>
     </row>
     <row r="57" spans="1:26">
       <c r="A57" t="s">
-        <v>185</v>
+        <v>188</v>
       </c>
       <c r="B57" s="1">
-        <v>800000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="C57" s="1">
-        <v>99.179</v>
+        <v>102.792</v>
       </c>
       <c r="D57" s="1">
-        <v>99.984</v>
+        <v>101.255</v>
       </c>
       <c r="E57" t="s">
         <v>8</v>
       </c>
       <c r="F57">
         <v>1.0</v>
       </c>
       <c r="G57" s="1">
-        <v>799872.0</v>
+        <v>303765.0</v>
       </c>
       <c r="H57" s="1">
-        <v>-6440.0</v>
+        <v>4611.0</v>
       </c>
       <c r="I57" s="1">
-        <v>-0.8051288206113</v>
+        <v>1.5179497308775</v>
       </c>
       <c r="J57">
-        <v>0.6</v>
+        <v>1.09</v>
       </c>
       <c r="K57" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
       <c r="L57" s="1">
-        <v>793432.0</v>
+        <v>308376.0</v>
       </c>
       <c r="M57" s="1">
-        <v>798253.92</v>
+        <v>311657.34</v>
       </c>
       <c r="N57" s="1">
-        <v>0.53</v>
+        <v>0.18</v>
       </c>
       <c r="O57">
         <v>1</v>
       </c>
       <c r="Z57" t="s">
-        <v>184</v>
+        <v>187</v>
       </c>
     </row>
     <row r="58" spans="1:26">
       <c r="A58" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="B58" s="1">
-        <v>504000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="C58" s="1">
-        <v>100.167</v>
+        <v>106.279</v>
       </c>
       <c r="D58" s="1">
-        <v>99.934</v>
+        <v>109.243715</v>
       </c>
       <c r="E58" t="s">
         <v>8</v>
       </c>
       <c r="F58">
         <v>1.0</v>
       </c>
       <c r="G58" s="1">
-        <v>503667.36</v>
+        <v>655462.29</v>
       </c>
       <c r="H58" s="1">
-        <v>1174.32</v>
+        <v>-17788.29</v>
       </c>
       <c r="I58" s="1">
-        <v>0.23315388156183</v>
+        <v>-2.7138540647396</v>
       </c>
       <c r="J58">
-        <v>0.5</v>
+        <v>2.8</v>
       </c>
       <c r="K58" t="s">
-        <v>189</v>
+        <v>192</v>
       </c>
       <c r="L58" s="1">
-        <v>504841.68</v>
+        <v>637674.0</v>
       </c>
       <c r="M58" s="1">
-        <v>507354.78</v>
+        <v>654502.77</v>
       </c>
       <c r="N58" s="1">
-        <v>0.34</v>
+        <v>0.39</v>
       </c>
       <c r="O58">
         <v>1</v>
       </c>
       <c r="Z58" t="s">
-        <v>187</v>
+        <v>190</v>
       </c>
     </row>
     <row r="59" spans="1:26">
       <c r="A59" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="B59" s="1">
-        <v>400000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="C59" s="1">
-        <v>101.179</v>
+        <v>98.625</v>
       </c>
       <c r="D59" s="1">
-        <v>100.0</v>
+        <v>99.984</v>
       </c>
       <c r="E59" t="s">
         <v>8</v>
       </c>
       <c r="F59">
         <v>1.0</v>
       </c>
       <c r="G59" s="1">
-        <v>400000.0</v>
+        <v>799872.0</v>
       </c>
       <c r="H59" s="1">
-        <v>4716.0</v>
+        <v>-10872.0</v>
       </c>
       <c r="I59" s="1">
-        <v>1.179</v>
+        <v>-1.359217474796</v>
       </c>
       <c r="J59">
-        <v>0.87</v>
+        <v>1.07</v>
       </c>
       <c r="K59" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="L59" s="1">
-        <v>404716.0</v>
+        <v>789000.0</v>
       </c>
       <c r="M59" s="1">
-        <v>408200.27</v>
+        <v>797591.78</v>
       </c>
       <c r="N59" s="1">
-        <v>0.27</v>
+        <v>0.47</v>
       </c>
       <c r="O59">
         <v>1</v>
       </c>
       <c r="Z59" t="s">
-        <v>190</v>
+        <v>193</v>
       </c>
     </row>
     <row r="60" spans="1:26">
       <c r="A60" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="B60" s="1">
-        <v>1500000.0</v>
+        <v>604000.0</v>
       </c>
       <c r="C60" s="1">
-        <v>104.625</v>
+        <v>99.563</v>
       </c>
       <c r="D60" s="1">
-        <v>100.91250667</v>
+        <v>99.86943046</v>
       </c>
       <c r="E60" t="s">
         <v>8</v>
       </c>
       <c r="F60">
         <v>1.0</v>
       </c>
       <c r="G60" s="1">
-        <v>1513687.6</v>
+        <v>603211.36</v>
       </c>
       <c r="H60" s="1">
-        <v>55687.4</v>
+        <v>-1850.84</v>
       </c>
       <c r="I60" s="1">
-        <v>3.6789229164591</v>
+        <v>-0.30683109150995</v>
       </c>
       <c r="J60">
-        <v>4.0</v>
+        <v>0.88</v>
       </c>
       <c r="K60" t="s">
-        <v>195</v>
+        <v>198</v>
       </c>
       <c r="L60" s="1">
-        <v>1569375.0</v>
+        <v>601360.52</v>
       </c>
       <c r="M60" s="1">
-        <v>1629375.0</v>
+        <v>606684.82</v>
       </c>
       <c r="N60" s="1">
-        <v>1.08</v>
+        <v>0.36</v>
       </c>
       <c r="O60">
         <v>1</v>
       </c>
       <c r="Z60" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
     </row>
     <row r="61" spans="1:26">
       <c r="A61" t="s">
-        <v>197</v>
+        <v>200</v>
       </c>
       <c r="B61" s="1">
-        <v>300000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="C61" s="1">
-        <v>99.465</v>
+        <v>100.201</v>
       </c>
       <c r="D61" s="1">
-        <v>99.895</v>
+        <v>100.0</v>
       </c>
       <c r="E61" t="s">
         <v>8</v>
       </c>
       <c r="F61">
         <v>1.0</v>
       </c>
       <c r="G61" s="1">
-        <v>299685.0</v>
+        <v>400000.0</v>
       </c>
       <c r="H61" s="1">
-        <v>-1290.0</v>
+        <v>804.0</v>
       </c>
       <c r="I61" s="1">
-        <v>-0.4304519745733</v>
+        <v>0.201</v>
       </c>
       <c r="J61">
-        <v>1.21</v>
+        <v>1.32</v>
       </c>
       <c r="K61" t="s">
-        <v>198</v>
+        <v>201</v>
       </c>
       <c r="L61" s="1">
-        <v>298395.0</v>
+        <v>400804.0</v>
       </c>
       <c r="M61" s="1">
-        <v>302028.9</v>
+        <v>406071.89</v>
       </c>
       <c r="N61" s="1">
-        <v>0.2</v>
+        <v>0.24</v>
       </c>
       <c r="O61">
         <v>1</v>
       </c>
       <c r="Z61" t="s">
-        <v>196</v>
+        <v>199</v>
       </c>
     </row>
     <row r="62" spans="1:26">
       <c r="A62" t="s">
-        <v>200</v>
+        <v>203</v>
       </c>
       <c r="B62" s="1">
-        <v>1200000.0</v>
+        <v>1700000.0</v>
       </c>
       <c r="C62" s="1">
-        <v>85.968</v>
+        <v>104.3</v>
       </c>
       <c r="D62" s="1">
-        <v>86.06233333</v>
+        <v>101.28162353</v>
       </c>
       <c r="E62" t="s">
         <v>8</v>
       </c>
       <c r="F62">
         <v>1.0</v>
       </c>
       <c r="G62" s="1">
-        <v>1032748.0</v>
+        <v>1721787.6</v>
       </c>
       <c r="H62" s="1">
-        <v>-1132.0</v>
+        <v>51312.4</v>
       </c>
       <c r="I62" s="1">
-        <v>-0.10961047612777</v>
+        <v>2.9801817599337</v>
       </c>
       <c r="J62">
-        <v>0.59</v>
+        <v>4.59</v>
       </c>
       <c r="K62" t="s">
-        <v>201</v>
+        <v>204</v>
       </c>
       <c r="L62" s="1">
-        <v>1031616.0</v>
+        <v>1773100.0</v>
       </c>
       <c r="M62" s="1">
-        <v>1038684.49</v>
+        <v>1851113.7</v>
       </c>
       <c r="N62" s="1">
-        <v>0.69</v>
+        <v>1.09</v>
       </c>
       <c r="O62">
         <v>1</v>
       </c>
       <c r="Z62" t="s">
-        <v>199</v>
+        <v>202</v>
       </c>
     </row>
     <row r="63" spans="1:26">
       <c r="A63" t="s">
-        <v>203</v>
+        <v>206</v>
       </c>
       <c r="B63" s="1">
-        <v>400000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="C63" s="1">
-        <v>99.404</v>
+        <v>99.333</v>
       </c>
       <c r="D63" s="1">
-        <v>100.6852</v>
+        <v>99.895</v>
       </c>
       <c r="E63" t="s">
         <v>8</v>
       </c>
       <c r="F63">
         <v>1.0</v>
       </c>
       <c r="G63" s="1">
-        <v>402740.8</v>
+        <v>299685.0</v>
       </c>
       <c r="H63" s="1">
-        <v>-5124.8</v>
+        <v>-1686.0</v>
       </c>
       <c r="I63" s="1">
-        <v>-1.2724809604589</v>
+        <v>-0.56259072025627</v>
       </c>
       <c r="J63">
-        <v>1.32</v>
+        <v>1.61</v>
       </c>
       <c r="K63" t="s">
-        <v>204</v>
+        <v>207</v>
       </c>
       <c r="L63" s="1">
-        <v>397616.0</v>
+        <v>297999.0</v>
       </c>
       <c r="M63" s="1">
-        <v>402876.27</v>
+        <v>302825.71</v>
       </c>
       <c r="N63" s="1">
-        <v>0.27</v>
+        <v>0.18</v>
       </c>
       <c r="O63">
         <v>1</v>
       </c>
       <c r="Z63" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
     </row>
     <row r="64" spans="1:26">
       <c r="A64" t="s">
-        <v>206</v>
+        <v>209</v>
       </c>
       <c r="B64" s="1">
-        <v>400000.0</v>
+        <v>1200000.0</v>
       </c>
       <c r="C64" s="1">
-        <v>99.248</v>
+        <v>85.523</v>
       </c>
       <c r="D64" s="1">
-        <v>100.62</v>
+        <v>86.06233333</v>
       </c>
       <c r="E64" t="s">
         <v>8</v>
       </c>
       <c r="F64">
         <v>1.0</v>
       </c>
       <c r="G64" s="1">
-        <v>402480.0</v>
+        <v>1032748.0</v>
       </c>
       <c r="H64" s="1">
-        <v>-5488.0</v>
+        <v>-6472.0</v>
       </c>
       <c r="I64" s="1">
-        <v>-1.3635460147088</v>
+        <v>-0.62667756316158</v>
       </c>
       <c r="J64">
-        <v>0.3</v>
-[...2 lines deleted...]
-        <v>207</v>
+        <v>0.04</v>
+      </c>
+      <c r="K64">
+        <v>452.05</v>
       </c>
       <c r="L64" s="1">
-        <v>396992.0</v>
+        <v>1026276.0</v>
       </c>
       <c r="M64" s="1">
-        <v>398190.63</v>
+        <v>1026728.05</v>
       </c>
       <c r="N64" s="1">
-        <v>0.26</v>
+        <v>0.6</v>
       </c>
       <c r="O64">
         <v>1</v>
       </c>
       <c r="Z64" t="s">
-        <v>205</v>
+        <v>208</v>
       </c>
     </row>
     <row r="65" spans="1:26">
       <c r="A65" t="s">
-        <v>209</v>
+        <v>211</v>
       </c>
       <c r="B65" s="1">
-        <v>416000.0</v>
+        <v>2100000.0</v>
       </c>
       <c r="C65" s="1">
-        <v>100.832</v>
+        <v>99.074</v>
       </c>
       <c r="D65" s="1">
-        <v>99.662</v>
+        <v>99.77046667</v>
       </c>
       <c r="E65" t="s">
         <v>8</v>
       </c>
       <c r="F65">
         <v>1.0</v>
       </c>
       <c r="G65" s="1">
-        <v>414593.92</v>
+        <v>2095179.8</v>
       </c>
       <c r="H65" s="1">
-        <v>4867.2</v>
+        <v>-14625.8</v>
       </c>
       <c r="I65" s="1">
-        <v>1.1739680118802</v>
+        <v>-0.69806896763705</v>
       </c>
       <c r="J65">
-        <v>0.63</v>
+        <v>1.67</v>
       </c>
       <c r="K65" t="s">
+        <v>212</v>
+      </c>
+      <c r="L65" s="1">
+        <v>2080554.0</v>
+      </c>
+      <c r="M65" s="1">
+        <v>2115592.36</v>
+      </c>
+      <c r="N65" s="1">
+        <v>1.25</v>
+      </c>
+      <c r="O65">
+        <v>1</v>
+      </c>
+      <c r="Z65" t="s">
         <v>210</v>
-      </c>
-[...13 lines deleted...]
-        <v>208</v>
       </c>
     </row>
     <row r="66" spans="1:26">
       <c r="A66" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
       <c r="B66" s="1">
-        <v>627000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="C66" s="1">
-        <v>99.435</v>
+        <v>98.795</v>
       </c>
       <c r="D66" s="1">
-        <v>99.84305423</v>
+        <v>100.2218</v>
       </c>
       <c r="E66" t="s">
         <v>8</v>
       </c>
       <c r="F66">
         <v>1.0</v>
       </c>
       <c r="G66" s="1">
-        <v>626015.95</v>
+        <v>501109.0</v>
       </c>
       <c r="H66" s="1">
-        <v>-2558.5</v>
+        <v>-7134.0</v>
       </c>
       <c r="I66" s="1">
-        <v>-0.40869565703558</v>
+        <v>-1.4236423612428</v>
       </c>
       <c r="J66">
-        <v>3.55</v>
+        <v>0.67</v>
       </c>
       <c r="K66" t="s">
+        <v>215</v>
+      </c>
+      <c r="L66" s="1">
+        <v>493975.0</v>
+      </c>
+      <c r="M66" s="1">
+        <v>497314.04</v>
+      </c>
+      <c r="N66" s="1">
+        <v>0.29</v>
+      </c>
+      <c r="O66">
+        <v>1</v>
+      </c>
+      <c r="Z66" t="s">
         <v>213</v>
-      </c>
-[...13 lines deleted...]
-        <v>211</v>
       </c>
     </row>
     <row r="67" spans="1:26">
       <c r="A67" t="s">
-        <v>215</v>
+        <v>217</v>
       </c>
       <c r="B67" s="1">
-        <v>500000.0</v>
+        <v>516000.0</v>
       </c>
       <c r="C67" s="1">
-        <v>99.133</v>
+        <v>99.517</v>
       </c>
       <c r="D67" s="1">
-        <v>100.096834</v>
+        <v>99.63176744</v>
       </c>
       <c r="E67" t="s">
         <v>8</v>
       </c>
       <c r="F67">
         <v>1.0</v>
       </c>
       <c r="G67" s="1">
-        <v>500484.17</v>
+        <v>514099.92</v>
       </c>
       <c r="H67" s="1">
-        <v>-4819.17</v>
+        <v>-592.2</v>
       </c>
       <c r="I67" s="1">
-        <v>-0.96290158388027</v>
+        <v>-0.11519161489074</v>
       </c>
       <c r="J67">
-        <v>2.56</v>
+        <v>1.05</v>
       </c>
       <c r="K67" t="s">
+        <v>218</v>
+      </c>
+      <c r="L67" s="1">
+        <v>513507.72</v>
+      </c>
+      <c r="M67" s="1">
+        <v>518939.86</v>
+      </c>
+      <c r="N67" s="1">
+        <v>0.31</v>
+      </c>
+      <c r="O67">
+        <v>1</v>
+      </c>
+      <c r="Z67" t="s">
         <v>216</v>
-      </c>
-[...13 lines deleted...]
-        <v>214</v>
       </c>
     </row>
     <row r="68" spans="1:26">
       <c r="A68" t="s">
-        <v>218</v>
+        <v>220</v>
       </c>
       <c r="B68" s="1">
-        <v>1592000.0</v>
+        <v>727000.0</v>
       </c>
       <c r="C68" s="1">
-        <v>98.893</v>
+        <v>98.713</v>
       </c>
       <c r="D68" s="1">
-        <v>100.08562374</v>
+        <v>99.70013067</v>
       </c>
       <c r="E68" t="s">
         <v>8</v>
       </c>
       <c r="F68">
         <v>1.0</v>
       </c>
       <c r="G68" s="1">
-        <v>1593363.13</v>
+        <v>724819.95</v>
       </c>
       <c r="H68" s="1">
-        <v>-18986.57</v>
+        <v>-7176.44</v>
       </c>
       <c r="I68" s="1">
-        <v>-1.1916034482359</v>
+        <v>-0.99009967923758</v>
       </c>
       <c r="J68">
-        <v>1.47</v>
+        <v>0.35</v>
       </c>
       <c r="K68" t="s">
+        <v>221</v>
+      </c>
+      <c r="L68" s="1">
+        <v>717643.51</v>
+      </c>
+      <c r="M68" s="1">
+        <v>720170.58</v>
+      </c>
+      <c r="N68" s="1">
+        <v>0.42</v>
+      </c>
+      <c r="O68">
+        <v>1</v>
+      </c>
+      <c r="Z68" t="s">
         <v>219</v>
-      </c>
-[...13 lines deleted...]
-        <v>217</v>
       </c>
     </row>
     <row r="69" spans="1:26">
       <c r="A69" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="B69" s="1">
-        <v>1009000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="C69" s="1">
-        <v>98.522</v>
+        <v>99.018</v>
       </c>
       <c r="D69" s="1">
-        <v>100.01720416</v>
+        <v>100.096834</v>
       </c>
       <c r="E69" t="s">
         <v>8</v>
       </c>
       <c r="F69">
         <v>1.0</v>
       </c>
       <c r="G69" s="1">
-        <v>1009173.59</v>
+        <v>500484.17</v>
       </c>
       <c r="H69" s="1">
-        <v>-15086.61</v>
+        <v>-5394.17</v>
       </c>
       <c r="I69" s="1">
-        <v>-1.4949469694307</v>
+        <v>-1.0777903325094</v>
       </c>
       <c r="J69">
-        <v>3.01</v>
+        <v>3.0</v>
       </c>
       <c r="K69" t="s">
+        <v>224</v>
+      </c>
+      <c r="L69" s="1">
+        <v>495090.0</v>
+      </c>
+      <c r="M69" s="1">
+        <v>510066.3</v>
+      </c>
+      <c r="N69" s="1">
+        <v>0.3</v>
+      </c>
+      <c r="O69">
+        <v>1</v>
+      </c>
+      <c r="Z69" t="s">
         <v>222</v>
-      </c>
-[...13 lines deleted...]
-        <v>220</v>
       </c>
     </row>
     <row r="70" spans="1:26">
       <c r="A70" t="s">
-        <v>224</v>
+        <v>226</v>
       </c>
       <c r="B70" s="1">
-        <v>800000.0</v>
+        <v>1192000.0</v>
       </c>
       <c r="C70" s="1">
-        <v>99.466</v>
+        <v>97.895</v>
       </c>
       <c r="D70" s="1">
-        <v>100.49511125</v>
+        <v>99.89429614</v>
       </c>
       <c r="E70" t="s">
         <v>8</v>
       </c>
       <c r="F70">
         <v>1.0</v>
       </c>
       <c r="G70" s="1">
-        <v>803960.89</v>
+        <v>1190740.01</v>
       </c>
       <c r="H70" s="1">
-        <v>-8232.89</v>
+        <v>-23831.61</v>
       </c>
       <c r="I70" s="1">
-        <v>-1.0240411072733</v>
+        <v>-2.0014117103531</v>
       </c>
       <c r="J70">
-        <v>0.46</v>
+        <v>1.88</v>
       </c>
       <c r="K70" t="s">
+        <v>227</v>
+      </c>
+      <c r="L70" s="1">
+        <v>1166908.4</v>
+      </c>
+      <c r="M70" s="1">
+        <v>1189316.43</v>
+      </c>
+      <c r="N70" s="1">
+        <v>0.7</v>
+      </c>
+      <c r="O70">
+        <v>1</v>
+      </c>
+      <c r="Z70" t="s">
         <v>225</v>
-      </c>
-[...13 lines deleted...]
-        <v>223</v>
       </c>
     </row>
     <row r="71" spans="1:26">
       <c r="A71" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
       <c r="B71" s="1">
-        <v>900000.0</v>
+        <v>1009000.0</v>
       </c>
       <c r="C71" s="1">
-        <v>98.744</v>
+        <v>97.284</v>
       </c>
       <c r="D71" s="1">
-        <v>99.631</v>
+        <v>100.01720416</v>
       </c>
       <c r="E71" t="s">
         <v>8</v>
       </c>
       <c r="F71">
         <v>1.0</v>
       </c>
       <c r="G71" s="1">
-        <v>896679.0</v>
+        <v>1009173.59</v>
       </c>
       <c r="H71" s="1">
-        <v>-7983.0</v>
+        <v>-27578.03</v>
       </c>
       <c r="I71" s="1">
-        <v>-0.89028515221166</v>
+        <v>-2.7327340185349</v>
       </c>
       <c r="J71">
-        <v>1.37</v>
+        <v>3.45</v>
       </c>
       <c r="K71" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="L71" s="1">
-        <v>888696.0</v>
+        <v>981595.56</v>
       </c>
       <c r="M71" s="1">
-        <v>900993.95</v>
+        <v>1016419.22</v>
       </c>
       <c r="N71" s="1">
         <v>0.6</v>
       </c>
       <c r="O71">
         <v>1</v>
       </c>
       <c r="Z71" t="s">
-        <v>226</v>
+        <v>228</v>
       </c>
     </row>
     <row r="72" spans="1:26">
       <c r="A72" t="s">
-        <v>230</v>
+        <v>232</v>
       </c>
       <c r="B72" s="1">
-        <v>1115000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="C72" s="1">
-        <v>100.537</v>
+        <v>98.296</v>
       </c>
       <c r="D72" s="1">
-        <v>99.731</v>
+        <v>100.27576556</v>
       </c>
       <c r="E72" t="s">
         <v>8</v>
       </c>
       <c r="F72">
         <v>1.0</v>
       </c>
       <c r="G72" s="1">
-        <v>1112000.65</v>
+        <v>902481.89</v>
       </c>
       <c r="H72" s="1">
-        <v>8986.9</v>
+        <v>-17817.89</v>
       </c>
       <c r="I72" s="1">
-        <v>0.80817398802779</v>
+        <v>-1.9743210581212</v>
       </c>
       <c r="J72">
-        <v>0.27</v>
+        <v>0.88</v>
       </c>
       <c r="K72" t="s">
+        <v>233</v>
+      </c>
+      <c r="L72" s="1">
+        <v>884664.0</v>
+      </c>
+      <c r="M72" s="1">
+        <v>892619.14</v>
+      </c>
+      <c r="N72" s="1">
+        <v>0.53</v>
+      </c>
+      <c r="O72">
+        <v>1</v>
+      </c>
+      <c r="Z72" t="s">
         <v>231</v>
-      </c>
-[...13 lines deleted...]
-        <v>229</v>
       </c>
     </row>
     <row r="73" spans="1:26">
       <c r="A73" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
       <c r="B73" s="1">
-        <v>1100000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="C73" s="1">
-        <v>100.407</v>
+        <v>98.016</v>
       </c>
       <c r="D73" s="1">
-        <v>99.451</v>
+        <v>99.5055</v>
       </c>
       <c r="E73" t="s">
         <v>8</v>
       </c>
       <c r="F73">
         <v>1.0</v>
       </c>
       <c r="G73" s="1">
-        <v>1093961.0</v>
+        <v>995055.0</v>
       </c>
       <c r="H73" s="1">
-        <v>10516.0</v>
+        <v>-14895.0</v>
       </c>
       <c r="I73" s="1">
-        <v>0.96127741299736</v>
+        <v>-1.4969021812865</v>
       </c>
       <c r="J73">
-        <v>0.63</v>
+        <v>1.88</v>
       </c>
       <c r="K73" t="s">
+        <v>236</v>
+      </c>
+      <c r="L73" s="1">
+        <v>980160.0</v>
+      </c>
+      <c r="M73" s="1">
+        <v>998978.49</v>
+      </c>
+      <c r="N73" s="1">
+        <v>0.59</v>
+      </c>
+      <c r="O73">
+        <v>1</v>
+      </c>
+      <c r="Z73" t="s">
         <v>234</v>
-      </c>
-[...13 lines deleted...]
-        <v>232</v>
       </c>
     </row>
     <row r="74" spans="1:26">
       <c r="A74" t="s">
-        <v>236</v>
+        <v>238</v>
       </c>
       <c r="B74" s="1">
-        <v>1258000.0</v>
+        <v>1215000.0</v>
       </c>
       <c r="C74" s="1">
-        <v>98.417</v>
+        <v>99.808</v>
       </c>
       <c r="D74" s="1">
-        <v>99.38705326</v>
+        <v>99.74030041</v>
       </c>
       <c r="E74" t="s">
         <v>8</v>
       </c>
       <c r="F74">
         <v>1.0</v>
       </c>
       <c r="G74" s="1">
-        <v>1250289.13</v>
+        <v>1211844.65</v>
       </c>
       <c r="H74" s="1">
-        <v>-12203.27</v>
+        <v>822.55</v>
       </c>
       <c r="I74" s="1">
-        <v>-0.97603583900629</v>
+        <v>0.067875861811165</v>
       </c>
       <c r="J74">
-        <v>0.32</v>
+        <v>0.71</v>
       </c>
       <c r="K74" t="s">
+        <v>239</v>
+      </c>
+      <c r="L74" s="1">
+        <v>1212667.2</v>
+      </c>
+      <c r="M74" s="1">
+        <v>1221280.38</v>
+      </c>
+      <c r="N74" s="1">
+        <v>0.72</v>
+      </c>
+      <c r="O74">
+        <v>1</v>
+      </c>
+      <c r="Z74" t="s">
         <v>237</v>
-      </c>
-[...13 lines deleted...]
-        <v>235</v>
       </c>
     </row>
     <row r="75" spans="1:26">
       <c r="A75" t="s">
-        <v>239</v>
+        <v>241</v>
       </c>
       <c r="B75" s="1">
-        <v>2050000.0</v>
+        <v>1458000.0</v>
       </c>
       <c r="C75" s="1">
-        <v>100.948</v>
+        <v>97.959</v>
       </c>
       <c r="D75" s="1">
-        <v>96.98605268</v>
+        <v>99.17154527</v>
       </c>
       <c r="E75" t="s">
         <v>8</v>
       </c>
       <c r="F75">
         <v>1.0</v>
       </c>
       <c r="G75" s="1">
-        <v>1988214.08</v>
+        <v>1445921.13</v>
       </c>
       <c r="H75" s="1">
-        <v>81219.92</v>
+        <v>-17678.91</v>
       </c>
       <c r="I75" s="1">
-        <v>4.0850691490928</v>
+        <v>-1.2226745728517</v>
       </c>
       <c r="J75">
-        <v>0.44</v>
+        <v>0.66</v>
       </c>
       <c r="K75" t="s">
+        <v>242</v>
+      </c>
+      <c r="L75" s="1">
+        <v>1428242.22</v>
+      </c>
+      <c r="M75" s="1">
+        <v>1437888.99</v>
+      </c>
+      <c r="N75" s="1">
+        <v>0.85</v>
+      </c>
+      <c r="O75">
+        <v>1</v>
+      </c>
+      <c r="Z75" t="s">
         <v>240</v>
-      </c>
-[...13 lines deleted...]
-        <v>238</v>
       </c>
     </row>
     <row r="76" spans="1:26">
       <c r="A76" t="s">
-        <v>242</v>
+        <v>244</v>
       </c>
       <c r="B76" s="1">
-        <v>900000.0</v>
+        <v>2050000.0</v>
       </c>
       <c r="C76" s="1">
-        <v>91.263</v>
+        <v>100.822</v>
       </c>
       <c r="D76" s="1">
-        <v>83.47740778</v>
+        <v>96.98605268</v>
       </c>
       <c r="E76" t="s">
         <v>8</v>
       </c>
       <c r="F76">
         <v>1.0</v>
       </c>
       <c r="G76" s="1">
-        <v>751296.67</v>
+        <v>1988214.08</v>
       </c>
       <c r="H76" s="1">
-        <v>70070.33</v>
+        <v>78636.92</v>
       </c>
       <c r="I76" s="1">
-        <v>9.3265859943183</v>
+        <v>3.9551535617332</v>
       </c>
       <c r="J76">
-        <v>1.48</v>
+        <v>0.97</v>
       </c>
       <c r="K76" t="s">
+        <v>245</v>
+      </c>
+      <c r="L76" s="1">
+        <v>2066851.0</v>
+      </c>
+      <c r="M76" s="1">
+        <v>2086817.44</v>
+      </c>
+      <c r="N76" s="1">
+        <v>1.23</v>
+      </c>
+      <c r="O76">
+        <v>1</v>
+      </c>
+      <c r="Z76" t="s">
         <v>243</v>
-      </c>
-[...13 lines deleted...]
-        <v>241</v>
       </c>
     </row>
     <row r="77" spans="1:26">
       <c r="A77" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="B77" s="1">
-        <v>700000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="C77" s="1">
-        <v>102.25</v>
+        <v>90.977</v>
       </c>
       <c r="D77" s="1">
-        <v>100.4068</v>
+        <v>84.247467</v>
       </c>
       <c r="E77" t="s">
         <v>8</v>
       </c>
       <c r="F77">
         <v>1.0</v>
       </c>
       <c r="G77" s="1">
-        <v>702847.6</v>
+        <v>842474.67</v>
       </c>
       <c r="H77" s="1">
-        <v>12902.4</v>
+        <v>67295.33</v>
       </c>
       <c r="I77" s="1">
-        <v>1.8357322412426</v>
+        <v>7.9878164170799</v>
       </c>
       <c r="J77">
-        <v>1.79</v>
+        <v>1.71</v>
       </c>
       <c r="K77" t="s">
+        <v>248</v>
+      </c>
+      <c r="L77" s="1">
+        <v>909770.0</v>
+      </c>
+      <c r="M77" s="1">
+        <v>926824.79</v>
+      </c>
+      <c r="N77" s="1">
+        <v>0.55</v>
+      </c>
+      <c r="O77">
+        <v>1</v>
+      </c>
+      <c r="Z77" t="s">
         <v>246</v>
-      </c>
-[...13 lines deleted...]
-        <v>244</v>
       </c>
     </row>
     <row r="78" spans="1:26">
       <c r="A78" t="s">
-        <v>248</v>
+        <v>250</v>
       </c>
       <c r="B78" s="1">
-        <v>700000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="C78" s="1">
-        <v>100.439</v>
+        <v>101.477</v>
       </c>
       <c r="D78" s="1">
-        <v>100.30714286</v>
+        <v>100.5422</v>
       </c>
       <c r="E78" t="s">
         <v>8</v>
       </c>
       <c r="F78">
         <v>1.0</v>
       </c>
       <c r="G78" s="1">
-        <v>702150.0</v>
+        <v>804337.6</v>
       </c>
       <c r="H78" s="1">
-        <v>923.0</v>
+        <v>7478.4</v>
       </c>
       <c r="I78" s="1">
-        <v>0.13145339314961</v>
+        <v>0.9297588475287</v>
       </c>
       <c r="J78">
-        <v>0.83</v>
+        <v>2.25</v>
       </c>
       <c r="K78" t="s">
+        <v>251</v>
+      </c>
+      <c r="L78" s="1">
+        <v>811816.0</v>
+      </c>
+      <c r="M78" s="1">
+        <v>829821.48</v>
+      </c>
+      <c r="N78" s="1">
+        <v>0.49</v>
+      </c>
+      <c r="O78">
+        <v>1</v>
+      </c>
+      <c r="Z78" t="s">
         <v>249</v>
-      </c>
-[...13 lines deleted...]
-        <v>247</v>
       </c>
     </row>
     <row r="79" spans="1:26">
       <c r="A79" t="s">
-        <v>251</v>
+        <v>253</v>
       </c>
       <c r="B79" s="1">
         <v>1200000.0</v>
       </c>
       <c r="C79" s="1">
-        <v>99.048</v>
+        <v>99.951</v>
       </c>
       <c r="D79" s="1">
-        <v>99.70225</v>
+        <v>100.26783333</v>
       </c>
       <c r="E79" t="s">
         <v>8</v>
       </c>
       <c r="F79">
         <v>1.0</v>
       </c>
       <c r="G79" s="1">
-        <v>1196427.0</v>
+        <v>1203214.0</v>
       </c>
       <c r="H79" s="1">
-        <v>-7851.0</v>
+        <v>-3802.0</v>
       </c>
       <c r="I79" s="1">
-        <v>-0.65620384695431</v>
+        <v>-0.31598701477875</v>
       </c>
       <c r="J79">
-        <v>0.66</v>
+        <v>0.25</v>
       </c>
       <c r="K79" t="s">
+        <v>254</v>
+      </c>
+      <c r="L79" s="1">
+        <v>1199412.0</v>
+      </c>
+      <c r="M79" s="1">
+        <v>1202429.92</v>
+      </c>
+      <c r="N79" s="1">
+        <v>0.71</v>
+      </c>
+      <c r="O79">
+        <v>1</v>
+      </c>
+      <c r="Z79" t="s">
         <v>252</v>
-      </c>
-[...13 lines deleted...]
-        <v>250</v>
       </c>
     </row>
     <row r="80" spans="1:26">
       <c r="A80" t="s">
-        <v>254</v>
+        <v>256</v>
       </c>
       <c r="B80" s="1">
-        <v>800000.0</v>
+        <v>1200000.0</v>
       </c>
       <c r="C80" s="1">
-        <v>98.574</v>
+        <v>98.732</v>
       </c>
       <c r="D80" s="1">
-        <v>100.28911125</v>
+        <v>99.70225</v>
       </c>
       <c r="E80" t="s">
         <v>8</v>
       </c>
       <c r="F80">
         <v>1.0</v>
       </c>
       <c r="G80" s="1">
-        <v>802312.89</v>
+        <v>1196427.0</v>
       </c>
       <c r="H80" s="1">
-        <v>-13720.89</v>
+        <v>-11643.0</v>
       </c>
       <c r="I80" s="1">
-        <v>-1.7101669649107</v>
+        <v>-0.97314754682066</v>
       </c>
       <c r="J80">
-        <v>0.91</v>
+        <v>1.1</v>
       </c>
       <c r="K80" t="s">
+        <v>257</v>
+      </c>
+      <c r="L80" s="1">
+        <v>1184784.0</v>
+      </c>
+      <c r="M80" s="1">
+        <v>1197975.78</v>
+      </c>
+      <c r="N80" s="1">
+        <v>0.71</v>
+      </c>
+      <c r="O80">
+        <v>1</v>
+      </c>
+      <c r="Z80" t="s">
         <v>255</v>
-      </c>
-[...13 lines deleted...]
-        <v>253</v>
       </c>
     </row>
     <row r="81" spans="1:26">
       <c r="A81" t="s">
-        <v>257</v>
+        <v>259</v>
       </c>
       <c r="B81" s="1">
-        <v>600000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="C81" s="1">
-        <v>101.612</v>
+        <v>97.895</v>
       </c>
       <c r="D81" s="1">
-        <v>99.651</v>
+        <v>100.00554333</v>
       </c>
       <c r="E81" t="s">
         <v>8</v>
       </c>
       <c r="F81">
         <v>1.0</v>
       </c>
       <c r="G81" s="1">
-        <v>597906.0</v>
+        <v>900049.89</v>
       </c>
       <c r="H81" s="1">
-        <v>11766.0</v>
+        <v>-18994.89</v>
       </c>
       <c r="I81" s="1">
-        <v>1.9678678588273</v>
+        <v>-2.1104263453663</v>
       </c>
       <c r="J81">
-        <v>0.86</v>
+        <v>1.27</v>
       </c>
       <c r="K81" t="s">
+        <v>260</v>
+      </c>
+      <c r="L81" s="1">
+        <v>881055.0</v>
+      </c>
+      <c r="M81" s="1">
+        <v>892446.78</v>
+      </c>
+      <c r="N81" s="1">
+        <v>0.53</v>
+      </c>
+      <c r="O81">
+        <v>1</v>
+      </c>
+      <c r="Z81" t="s">
         <v>258</v>
-      </c>
-[...13 lines deleted...]
-        <v>256</v>
       </c>
     </row>
     <row r="82" spans="1:26">
       <c r="A82" t="s">
-        <v>260</v>
+        <v>262</v>
       </c>
       <c r="B82" s="1">
-        <v>898000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="C82" s="1">
-        <v>100.755</v>
+        <v>100.983</v>
       </c>
       <c r="D82" s="1">
-        <v>99.768</v>
+        <v>99.83557143</v>
       </c>
       <c r="E82" t="s">
         <v>8</v>
       </c>
       <c r="F82">
         <v>1.0</v>
       </c>
       <c r="G82" s="1">
-        <v>895916.64</v>
+        <v>698849.0</v>
       </c>
       <c r="H82" s="1">
-        <v>8863.26</v>
+        <v>8032.0</v>
       </c>
       <c r="I82" s="1">
-        <v>0.98929516478229</v>
+        <v>1.1493183792207</v>
       </c>
       <c r="J82">
-        <v>0.32</v>
+        <v>1.41</v>
       </c>
       <c r="K82" t="s">
+        <v>263</v>
+      </c>
+      <c r="L82" s="1">
+        <v>706881.0</v>
+      </c>
+      <c r="M82" s="1">
+        <v>716726.55</v>
+      </c>
+      <c r="N82" s="1">
+        <v>0.42</v>
+      </c>
+      <c r="O82">
+        <v>1</v>
+      </c>
+      <c r="Z82" t="s">
         <v>261</v>
-      </c>
-[...13 lines deleted...]
-        <v>259</v>
       </c>
     </row>
     <row r="83" spans="1:26">
       <c r="A83" t="s">
-        <v>263</v>
+        <v>265</v>
       </c>
       <c r="B83" s="1">
-        <v>600000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="C83" s="1">
-        <v>99.375</v>
+        <v>100.351</v>
       </c>
       <c r="D83" s="1">
-        <v>99.92916667</v>
+        <v>99.80337</v>
       </c>
       <c r="E83" t="s">
         <v>8</v>
       </c>
       <c r="F83">
         <v>1.0</v>
       </c>
       <c r="G83" s="1">
-        <v>599575.0</v>
+        <v>499016.85</v>
       </c>
       <c r="H83" s="1">
-        <v>-3325.0</v>
+        <v>2738.15</v>
       </c>
       <c r="I83" s="1">
-        <v>-0.55455947963141</v>
+        <v>0.54870892636191</v>
       </c>
       <c r="J83">
-        <v>0.17</v>
+        <v>0.78</v>
       </c>
       <c r="K83" t="s">
+        <v>266</v>
+      </c>
+      <c r="L83" s="1">
+        <v>501755.0</v>
+      </c>
+      <c r="M83" s="1">
+        <v>505630.0</v>
+      </c>
+      <c r="N83" s="1">
+        <v>0.3</v>
+      </c>
+      <c r="O83">
+        <v>1</v>
+      </c>
+      <c r="Z83" t="s">
         <v>264</v>
-      </c>
-[...13 lines deleted...]
-        <v>262</v>
       </c>
     </row>
     <row r="84" spans="1:26">
       <c r="A84" t="s">
-        <v>266</v>
+        <v>268</v>
       </c>
       <c r="B84" s="1">
-        <v>280000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="C84" s="1">
-        <v>98.929</v>
+        <v>99.149</v>
       </c>
       <c r="D84" s="1">
-        <v>100.00810357</v>
+        <v>99.92916667</v>
       </c>
       <c r="E84" t="s">
         <v>8</v>
       </c>
       <c r="F84">
         <v>1.0</v>
       </c>
       <c r="G84" s="1">
-        <v>280022.69</v>
+        <v>599575.0</v>
       </c>
       <c r="H84" s="1">
-        <v>-3021.49</v>
+        <v>-4681.0</v>
       </c>
       <c r="I84" s="1">
-        <v>-1.0790161325855</v>
+        <v>-0.78071967643748</v>
       </c>
       <c r="J84">
-        <v>1.84</v>
+        <v>0.68</v>
       </c>
       <c r="K84" t="s">
+        <v>269</v>
+      </c>
+      <c r="L84" s="1">
+        <v>594894.0</v>
+      </c>
+      <c r="M84" s="1">
+        <v>598946.05</v>
+      </c>
+      <c r="N84" s="1">
+        <v>0.35</v>
+      </c>
+      <c r="O84">
+        <v>1</v>
+      </c>
+      <c r="Z84" t="s">
         <v>267</v>
-      </c>
-[...13 lines deleted...]
-        <v>265</v>
       </c>
     </row>
     <row r="85" spans="1:26">
       <c r="A85" t="s">
-        <v>269</v>
+        <v>271</v>
       </c>
       <c r="B85" s="1">
-        <v>600000.0</v>
+        <v>280000.0</v>
       </c>
       <c r="C85" s="1">
-        <v>98.93</v>
+        <v>97.784</v>
       </c>
       <c r="D85" s="1">
-        <v>98.71</v>
+        <v>100.00810357</v>
       </c>
       <c r="E85" t="s">
         <v>8</v>
       </c>
       <c r="F85">
         <v>1.0</v>
       </c>
       <c r="G85" s="1">
-        <v>592260.0</v>
+        <v>280022.69</v>
       </c>
       <c r="H85" s="1">
-        <v>1320.0</v>
+        <v>-6227.49</v>
       </c>
       <c r="I85" s="1">
-        <v>0.2228750886435</v>
+        <v>-2.223923354211</v>
       </c>
       <c r="J85">
-        <v>1.37</v>
+        <v>2.25</v>
       </c>
       <c r="K85" t="s">
+        <v>272</v>
+      </c>
+      <c r="L85" s="1">
+        <v>273795.2</v>
+      </c>
+      <c r="M85" s="1">
+        <v>280095.89</v>
+      </c>
+      <c r="N85" s="1">
+        <v>0.16</v>
+      </c>
+      <c r="O85">
+        <v>1</v>
+      </c>
+      <c r="Z85" t="s">
         <v>270</v>
-      </c>
-[...13 lines deleted...]
-        <v>268</v>
       </c>
     </row>
     <row r="86" spans="1:26">
       <c r="A86" t="s">
-        <v>272</v>
+        <v>274</v>
       </c>
       <c r="B86" s="1">
         <v>700000.0</v>
       </c>
       <c r="C86" s="1">
-        <v>98.912</v>
+        <v>98.64</v>
       </c>
       <c r="D86" s="1">
-        <v>100.03090857</v>
+        <v>98.66814286</v>
       </c>
       <c r="E86" t="s">
         <v>8</v>
       </c>
       <c r="F86">
         <v>1.0</v>
       </c>
       <c r="G86" s="1">
-        <v>700216.36</v>
+        <v>690677.0</v>
       </c>
       <c r="H86" s="1">
-        <v>-7832.36</v>
+        <v>-197.0</v>
       </c>
       <c r="I86" s="1">
-        <v>-1.1185628396343</v>
+        <v>-0.028522739283341</v>
       </c>
       <c r="J86">
-        <v>0.34</v>
+        <v>1.84</v>
       </c>
       <c r="K86" t="s">
+        <v>275</v>
+      </c>
+      <c r="L86" s="1">
+        <v>690480.0</v>
+      </c>
+      <c r="M86" s="1">
+        <v>703367.67</v>
+      </c>
+      <c r="N86" s="1">
+        <v>0.41</v>
+      </c>
+      <c r="O86">
+        <v>1</v>
+      </c>
+      <c r="Z86" t="s">
         <v>273</v>
-      </c>
-[...13 lines deleted...]
-        <v>271</v>
       </c>
     </row>
     <row r="87" spans="1:26">
       <c r="A87" t="s">
-        <v>275</v>
+        <v>277</v>
       </c>
       <c r="B87" s="1">
-        <v>487000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="C87" s="1">
-        <v>100.476</v>
+        <v>100.834</v>
       </c>
       <c r="D87" s="1">
-        <v>100.0</v>
+        <v>101.62</v>
       </c>
       <c r="E87" t="s">
         <v>8</v>
       </c>
       <c r="F87">
         <v>1.0</v>
       </c>
       <c r="G87" s="1">
-        <v>487000.0</v>
+        <v>406480.0</v>
       </c>
       <c r="H87" s="1">
-        <v>2318.12</v>
+        <v>-3144.0</v>
       </c>
       <c r="I87" s="1">
-        <v>0.476</v>
+        <v>-0.77346978941153</v>
       </c>
       <c r="J87">
-        <v>0.72</v>
+        <v>0.36</v>
       </c>
       <c r="K87" t="s">
+        <v>278</v>
+      </c>
+      <c r="L87" s="1">
+        <v>403336.0</v>
+      </c>
+      <c r="M87" s="1">
+        <v>404759.78</v>
+      </c>
+      <c r="N87" s="1">
+        <v>0.24</v>
+      </c>
+      <c r="O87">
+        <v>1</v>
+      </c>
+      <c r="Z87" t="s">
         <v>276</v>
-      </c>
-[...13 lines deleted...]
-        <v>274</v>
       </c>
     </row>
     <row r="88" spans="1:26">
       <c r="A88" t="s">
-        <v>278</v>
+        <v>280</v>
       </c>
       <c r="B88" s="1">
-        <v>900000.0</v>
+        <v>587000.0</v>
       </c>
       <c r="C88" s="1">
-        <v>101.385</v>
+        <v>100.049</v>
       </c>
       <c r="D88" s="1">
-        <v>99.942</v>
+        <v>99.97955707</v>
       </c>
       <c r="E88" t="s">
         <v>8</v>
       </c>
       <c r="F88">
         <v>1.0</v>
       </c>
       <c r="G88" s="1">
-        <v>899478.0</v>
+        <v>586880.0</v>
       </c>
       <c r="H88" s="1">
-        <v>12987.0</v>
+        <v>407.63</v>
       </c>
       <c r="I88" s="1">
-        <v>1.4438374257069</v>
+        <v>0.069457129225736</v>
       </c>
       <c r="J88">
-        <v>0.82</v>
+        <v>1.22</v>
       </c>
       <c r="K88" t="s">
+        <v>281</v>
+      </c>
+      <c r="L88" s="1">
+        <v>587287.63</v>
+      </c>
+      <c r="M88" s="1">
+        <v>594426.97</v>
+      </c>
+      <c r="N88" s="1">
+        <v>0.35</v>
+      </c>
+      <c r="O88">
+        <v>1</v>
+      </c>
+      <c r="Z88" t="s">
         <v>279</v>
-      </c>
-[...13 lines deleted...]
-        <v>277</v>
       </c>
     </row>
     <row r="89" spans="1:26">
       <c r="A89" t="s">
-        <v>281</v>
+        <v>283</v>
       </c>
       <c r="B89" s="1">
-        <v>700000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="C89" s="1">
-        <v>95.308</v>
+        <v>100.75</v>
       </c>
       <c r="D89" s="1">
-        <v>94.61294429</v>
+        <v>99.942</v>
       </c>
       <c r="E89" t="s">
         <v>8</v>
       </c>
       <c r="F89">
         <v>1.0</v>
       </c>
       <c r="G89" s="1">
-        <v>662290.61</v>
+        <v>899478.0</v>
       </c>
       <c r="H89" s="1">
-        <v>4865.39</v>
+        <v>7272.0</v>
       </c>
       <c r="I89" s="1">
-        <v>0.73463067821541</v>
+        <v>0.80846891196894</v>
       </c>
       <c r="J89">
-        <v>0.48</v>
+        <v>1.25</v>
       </c>
       <c r="K89" t="s">
+        <v>284</v>
+      </c>
+      <c r="L89" s="1">
+        <v>906750.0</v>
+      </c>
+      <c r="M89" s="1">
+        <v>918012.33</v>
+      </c>
+      <c r="N89" s="1">
+        <v>0.54</v>
+      </c>
+      <c r="O89">
+        <v>1</v>
+      </c>
+      <c r="Z89" t="s">
         <v>282</v>
-      </c>
-[...13 lines deleted...]
-        <v>280</v>
       </c>
     </row>
     <row r="90" spans="1:26">
       <c r="A90" t="s">
-        <v>284</v>
+        <v>286</v>
       </c>
       <c r="B90" s="1">
-        <v>1100000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="C90" s="1">
-        <v>101.616</v>
+        <v>95.577</v>
       </c>
       <c r="D90" s="1">
-        <v>100.55165909</v>
+        <v>94.75545125</v>
       </c>
       <c r="E90" t="s">
         <v>8</v>
       </c>
       <c r="F90">
         <v>1.0</v>
       </c>
       <c r="G90" s="1">
-        <v>1106068.25</v>
+        <v>758043.61</v>
       </c>
       <c r="H90" s="1">
-        <v>11707.75</v>
+        <v>6572.39</v>
       </c>
       <c r="I90" s="1">
-        <v>1.0585015888486</v>
+        <v>0.86702003859646</v>
       </c>
       <c r="J90">
-        <v>0.2</v>
+        <v>0.55</v>
       </c>
       <c r="K90" t="s">
+        <v>287</v>
+      </c>
+      <c r="L90" s="1">
+        <v>764616.0</v>
+      </c>
+      <c r="M90" s="1">
+        <v>769054.36</v>
+      </c>
+      <c r="N90" s="1">
+        <v>0.45</v>
+      </c>
+      <c r="O90">
+        <v>1</v>
+      </c>
+      <c r="Z90" t="s">
         <v>285</v>
-      </c>
-[...13 lines deleted...]
-        <v>283</v>
       </c>
     </row>
     <row r="91" spans="1:26">
       <c r="A91" t="s">
-        <v>287</v>
+        <v>289</v>
       </c>
       <c r="B91" s="1">
-        <v>2100000.0</v>
+        <v>1200000.0</v>
       </c>
       <c r="C91" s="1">
-        <v>98.151</v>
+        <v>101.116</v>
       </c>
       <c r="D91" s="1">
-        <v>98.42609524</v>
+        <v>100.5901875</v>
       </c>
       <c r="E91" t="s">
         <v>8</v>
       </c>
       <c r="F91">
         <v>1.0</v>
       </c>
       <c r="G91" s="1">
-        <v>2066948.0</v>
+        <v>1207082.25</v>
       </c>
       <c r="H91" s="1">
-        <v>-5777.0</v>
+        <v>6309.75</v>
       </c>
       <c r="I91" s="1">
-        <v>-0.27949421078808</v>
+        <v>0.52272742806052</v>
       </c>
       <c r="J91">
-        <v>2.37</v>
+        <v>0.66</v>
       </c>
       <c r="K91" t="s">
+        <v>290</v>
+      </c>
+      <c r="L91" s="1">
+        <v>1213392.0</v>
+      </c>
+      <c r="M91" s="1">
+        <v>1221290.63</v>
+      </c>
+      <c r="N91" s="1">
+        <v>0.72</v>
+      </c>
+      <c r="O91">
+        <v>1</v>
+      </c>
+      <c r="Z91" t="s">
         <v>288</v>
-      </c>
-[...13 lines deleted...]
-        <v>286</v>
       </c>
     </row>
     <row r="92" spans="1:26">
       <c r="A92" t="s">
-        <v>290</v>
+        <v>292</v>
       </c>
       <c r="B92" s="1">
-        <v>600000.0</v>
+        <v>2400000.0</v>
       </c>
       <c r="C92" s="1">
-        <v>98.225</v>
+        <v>97.548</v>
       </c>
       <c r="D92" s="1">
-        <v>95.396</v>
+        <v>98.34945833</v>
       </c>
       <c r="E92" t="s">
         <v>8</v>
       </c>
       <c r="F92">
         <v>1.0</v>
       </c>
       <c r="G92" s="1">
-        <v>572376.0</v>
+        <v>2360387.0</v>
       </c>
       <c r="H92" s="1">
-        <v>16974.0</v>
+        <v>-19235.0</v>
       </c>
       <c r="I92" s="1">
-        <v>2.9655331460439</v>
+        <v>-0.81490874165974</v>
       </c>
       <c r="J92">
-        <v>0.4</v>
+        <v>2.82</v>
       </c>
       <c r="K92" t="s">
+        <v>293</v>
+      </c>
+      <c r="L92" s="1">
+        <v>2341152.0</v>
+      </c>
+      <c r="M92" s="1">
+        <v>2408713.64</v>
+      </c>
+      <c r="N92" s="1">
+        <v>1.42</v>
+      </c>
+      <c r="O92">
+        <v>1</v>
+      </c>
+      <c r="Z92" t="s">
         <v>291</v>
-      </c>
-[...13 lines deleted...]
-        <v>289</v>
       </c>
     </row>
     <row r="93" spans="1:26">
       <c r="A93" t="s">
-        <v>290</v>
+        <v>295</v>
       </c>
       <c r="B93" s="1">
-        <v>700000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="C93" s="1">
-        <v>98.099</v>
+        <v>96.765</v>
       </c>
       <c r="D93" s="1">
-        <v>98.91583286</v>
+        <v>97.291295</v>
       </c>
       <c r="E93" t="s">
         <v>8</v>
       </c>
       <c r="F93">
         <v>1.0</v>
       </c>
       <c r="G93" s="1">
-        <v>692410.83</v>
+        <v>778330.36</v>
       </c>
       <c r="H93" s="1">
-        <v>-5717.83</v>
+        <v>-4210.36</v>
       </c>
       <c r="I93" s="1">
-        <v>-0.82578575496862</v>
+        <v>-0.540947676768</v>
       </c>
       <c r="J93">
-        <v>0.4</v>
+        <v>0.91</v>
       </c>
       <c r="K93" t="s">
-        <v>293</v>
+        <v>296</v>
       </c>
       <c r="L93" s="1">
-        <v>686693.0</v>
+        <v>774120.0</v>
       </c>
       <c r="M93" s="1">
-        <v>689461.84</v>
+        <v>781407.67</v>
       </c>
       <c r="N93" s="1">
         <v>0.46</v>
       </c>
       <c r="O93">
         <v>1</v>
       </c>
       <c r="Z93" t="s">
-        <v>292</v>
+        <v>294</v>
       </c>
     </row>
     <row r="94" spans="1:26">
       <c r="A94" t="s">
-        <v>295</v>
+        <v>298</v>
       </c>
       <c r="B94" s="1">
         <v>521000.0</v>
       </c>
       <c r="C94" s="1">
-        <v>98.686</v>
+        <v>98.202</v>
       </c>
       <c r="D94" s="1">
         <v>99.68758157</v>
       </c>
       <c r="E94" t="s">
         <v>8</v>
       </c>
       <c r="F94">
         <v>1.0</v>
       </c>
       <c r="G94" s="1">
         <v>519372.3</v>
       </c>
       <c r="H94" s="1">
-        <v>-5218.24</v>
+        <v>-7739.88</v>
       </c>
       <c r="I94" s="1">
-        <v>-1.0047205058876</v>
+        <v>-1.4902373499703</v>
       </c>
       <c r="J94">
-        <v>2.37</v>
+        <v>2.75</v>
       </c>
       <c r="K94" t="s">
-        <v>296</v>
+        <v>299</v>
       </c>
       <c r="L94" s="1">
-        <v>514154.06</v>
+        <v>511632.42</v>
       </c>
       <c r="M94" s="1">
-        <v>526493.91</v>
+        <v>525967.06</v>
       </c>
       <c r="N94" s="1">
-        <v>0.35</v>
+        <v>0.31</v>
       </c>
       <c r="O94">
         <v>1</v>
       </c>
       <c r="Z94" t="s">
-        <v>294</v>
+        <v>297</v>
       </c>
     </row>
     <row r="95" spans="1:26">
       <c r="A95" t="s">
-        <v>298</v>
+        <v>301</v>
       </c>
       <c r="B95" s="1">
         <v>500000.0</v>
       </c>
       <c r="C95" s="1">
-        <v>99.16</v>
+        <v>98.541</v>
       </c>
       <c r="D95" s="1">
         <v>99.996</v>
       </c>
       <c r="E95" t="s">
         <v>8</v>
       </c>
       <c r="F95">
         <v>1.0</v>
       </c>
       <c r="G95" s="1">
         <v>499980.0</v>
       </c>
       <c r="H95" s="1">
-        <v>-4180.0</v>
+        <v>-7275.0</v>
       </c>
       <c r="I95" s="1">
-        <v>-0.83603344133765</v>
+        <v>-1.4550582023281</v>
       </c>
       <c r="J95">
-        <v>2.36</v>
+        <v>2.83</v>
       </c>
       <c r="K95" t="s">
-        <v>299</v>
+        <v>302</v>
       </c>
       <c r="L95" s="1">
-        <v>495800.0</v>
+        <v>492705.0</v>
       </c>
       <c r="M95" s="1">
-        <v>507580.82</v>
+        <v>506841.99</v>
       </c>
       <c r="N95" s="1">
-        <v>0.34</v>
+        <v>0.3</v>
       </c>
       <c r="O95">
         <v>1</v>
       </c>
       <c r="Z95" t="s">
-        <v>297</v>
+        <v>300</v>
       </c>
     </row>
     <row r="96" spans="1:26">
       <c r="A96" t="s">
-        <v>301</v>
+        <v>304</v>
       </c>
       <c r="B96" s="1">
-        <v>657000.0</v>
+        <v>757000.0</v>
       </c>
       <c r="C96" s="1">
-        <v>99.734</v>
+        <v>99.236</v>
       </c>
       <c r="D96" s="1">
-        <v>99.394</v>
+        <v>99.3595218</v>
       </c>
       <c r="E96" t="s">
         <v>8</v>
       </c>
       <c r="F96">
         <v>1.0</v>
       </c>
       <c r="G96" s="1">
-        <v>653018.58</v>
+        <v>752151.58</v>
       </c>
       <c r="H96" s="1">
-        <v>2233.8</v>
+        <v>-935.06</v>
       </c>
       <c r="I96" s="1">
-        <v>0.34207296215063</v>
+        <v>-0.1243180264276</v>
       </c>
       <c r="J96">
-        <v>0.58</v>
+        <v>1.02</v>
       </c>
       <c r="K96" t="s">
-        <v>302</v>
+        <v>305</v>
       </c>
       <c r="L96" s="1">
-        <v>655252.38</v>
+        <v>751216.52</v>
       </c>
       <c r="M96" s="1">
-        <v>659032.38</v>
+        <v>758916.14</v>
       </c>
       <c r="N96" s="1">
-        <v>0.44</v>
+        <v>0.45</v>
       </c>
       <c r="O96">
         <v>1</v>
       </c>
       <c r="Z96" t="s">
-        <v>300</v>
+        <v>303</v>
       </c>
     </row>
     <row r="97" spans="1:26">
       <c r="A97" t="s">
-        <v>304</v>
+        <v>307</v>
       </c>
       <c r="B97" s="1">
-        <v>700000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="C97" s="1">
-        <v>95.808</v>
+        <v>95.785</v>
       </c>
       <c r="D97" s="1">
-        <v>93.6</v>
+        <v>93.8125</v>
       </c>
       <c r="E97" t="s">
         <v>8</v>
       </c>
       <c r="F97">
         <v>1.0</v>
       </c>
       <c r="G97" s="1">
-        <v>655200.0</v>
+        <v>750500.0</v>
       </c>
       <c r="H97" s="1">
-        <v>15456.0</v>
+        <v>15780.0</v>
       </c>
       <c r="I97" s="1">
-        <v>2.3589743589744</v>
+        <v>2.1025982678215</v>
       </c>
       <c r="J97">
-        <v>1.1</v>
+        <v>1.29</v>
       </c>
       <c r="K97" t="s">
-        <v>305</v>
+        <v>308</v>
       </c>
       <c r="L97" s="1">
-        <v>670656.0</v>
+        <v>766280.0</v>
       </c>
       <c r="M97" s="1">
-        <v>678322.44</v>
+        <v>776573.15</v>
       </c>
       <c r="N97" s="1">
-        <v>0.45</v>
+        <v>0.46</v>
       </c>
       <c r="O97">
         <v>1</v>
       </c>
       <c r="Z97" t="s">
-        <v>303</v>
+        <v>306</v>
       </c>
     </row>
     <row r="98" spans="1:26">
       <c r="A98" t="s">
-        <v>307</v>
+        <v>310</v>
       </c>
       <c r="B98" s="1">
-        <v>1500000.0</v>
+        <v>1700000.0</v>
       </c>
       <c r="C98" s="1">
-        <v>98.99</v>
+        <v>98.569</v>
       </c>
       <c r="D98" s="1">
-        <v>100.08276467</v>
+        <v>99.89361588</v>
       </c>
       <c r="E98" t="s">
         <v>8</v>
       </c>
       <c r="F98">
         <v>1.0</v>
       </c>
       <c r="G98" s="1">
-        <v>1501241.47</v>
+        <v>1698191.47</v>
       </c>
       <c r="H98" s="1">
-        <v>-16391.47</v>
+        <v>-22518.47</v>
       </c>
       <c r="I98" s="1">
-        <v>-1.0918609915565</v>
+        <v>-1.3260265640128</v>
       </c>
       <c r="J98">
-        <v>3.27</v>
+        <v>3.73</v>
       </c>
       <c r="K98" t="s">
-        <v>308</v>
+        <v>311</v>
       </c>
       <c r="L98" s="1">
-        <v>1484850.0</v>
+        <v>1675673.0</v>
       </c>
       <c r="M98" s="1">
-        <v>1533897.95</v>
+        <v>1739021.29</v>
       </c>
       <c r="N98" s="1">
         <v>1.02</v>
       </c>
       <c r="O98">
         <v>1</v>
       </c>
       <c r="Z98" t="s">
-        <v>306</v>
+        <v>309</v>
       </c>
     </row>
     <row r="99" spans="1:26">
       <c r="A99" t="s">
-        <v>310</v>
+        <v>313</v>
       </c>
       <c r="B99" s="1">
-        <v>700000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="C99" s="1">
-        <v>101.562</v>
+        <v>101.095</v>
       </c>
       <c r="D99" s="1">
-        <v>103.012</v>
+        <v>102.751625</v>
       </c>
       <c r="E99" t="s">
         <v>8</v>
       </c>
       <c r="F99">
         <v>1.0</v>
       </c>
       <c r="G99" s="1">
-        <v>721084.0</v>
+        <v>822013.0</v>
       </c>
       <c r="H99" s="1">
-        <v>-10150.0</v>
+        <v>-13253.0</v>
       </c>
       <c r="I99" s="1">
-        <v>-1.407602997709</v>
+        <v>-1.6122616065683</v>
       </c>
       <c r="J99">
-        <v>3.52</v>
+        <v>4.02</v>
       </c>
       <c r="K99" t="s">
-        <v>311</v>
+        <v>314</v>
       </c>
       <c r="L99" s="1">
-        <v>710934.0</v>
+        <v>808760.0</v>
       </c>
       <c r="M99" s="1">
-        <v>735549.07</v>
+        <v>840896.99</v>
       </c>
       <c r="N99" s="1">
-        <v>0.49</v>
+        <v>0.5</v>
       </c>
       <c r="O99">
         <v>1</v>
       </c>
       <c r="Z99" t="s">
-        <v>309</v>
+        <v>312</v>
       </c>
     </row>
     <row r="100" spans="1:26">
       <c r="A100" t="s">
-        <v>313</v>
+        <v>316</v>
       </c>
       <c r="B100" s="1">
-        <v>560000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="C100" s="1">
-        <v>99.873</v>
+        <v>96.874</v>
       </c>
       <c r="D100" s="1">
-        <v>99.56446429</v>
+        <v>96.41</v>
       </c>
       <c r="E100" t="s">
         <v>8</v>
       </c>
       <c r="F100">
         <v>1.0</v>
       </c>
       <c r="G100" s="1">
-        <v>557561.0</v>
+        <v>867690.0</v>
       </c>
       <c r="H100" s="1">
-        <v>1727.8</v>
+        <v>4176.0</v>
       </c>
       <c r="I100" s="1">
-        <v>0.30988537577054</v>
+        <v>0.48127787573903</v>
       </c>
       <c r="J100">
-        <v>0.82</v>
+        <v>1.74</v>
       </c>
       <c r="K100" t="s">
-        <v>314</v>
+        <v>317</v>
       </c>
       <c r="L100" s="1">
-        <v>559288.8</v>
+        <v>871866.0</v>
       </c>
       <c r="M100" s="1">
-        <v>563853.18</v>
+        <v>887518.6</v>
       </c>
       <c r="N100" s="1">
-        <v>0.37</v>
+        <v>0.52</v>
       </c>
       <c r="O100">
         <v>1</v>
       </c>
       <c r="Z100" t="s">
-        <v>312</v>
+        <v>315</v>
       </c>
     </row>
     <row r="101" spans="1:26">
       <c r="A101" t="s">
-        <v>316</v>
+        <v>319</v>
       </c>
       <c r="B101" s="1">
-        <v>400000.0</v>
+        <v>560000.0</v>
       </c>
       <c r="C101" s="1">
-        <v>101.053</v>
+        <v>99.218</v>
       </c>
       <c r="D101" s="1">
-        <v>101.1515</v>
+        <v>99.56446429</v>
       </c>
       <c r="E101" t="s">
         <v>8</v>
       </c>
       <c r="F101">
         <v>1.0</v>
       </c>
       <c r="G101" s="1">
-        <v>404606.0</v>
+        <v>557561.0</v>
       </c>
       <c r="H101" s="1">
-        <v>-394.0</v>
+        <v>-1940.2</v>
       </c>
       <c r="I101" s="1">
-        <v>-0.097378684448575</v>
+        <v>-0.34797986229309</v>
       </c>
       <c r="J101">
-        <v>0.76</v>
+        <v>1.23</v>
       </c>
       <c r="K101" t="s">
-        <v>317</v>
+        <v>320</v>
       </c>
       <c r="L101" s="1">
-        <v>404212.0</v>
+        <v>555620.8</v>
       </c>
       <c r="M101" s="1">
-        <v>407269.53</v>
+        <v>562494.22</v>
       </c>
       <c r="N101" s="1">
-        <v>0.27</v>
+        <v>0.33</v>
       </c>
       <c r="O101">
         <v>1</v>
       </c>
       <c r="Z101" t="s">
-        <v>315</v>
+        <v>318</v>
       </c>
     </row>
     <row r="102" spans="1:26">
       <c r="A102" t="s">
-        <v>319</v>
+        <v>322</v>
       </c>
       <c r="B102" s="1">
-        <v>347000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="C102" s="1">
-        <v>96.959</v>
+        <v>100.572</v>
       </c>
       <c r="D102" s="1">
-        <v>99.16931124</v>
+        <v>101.1014</v>
       </c>
       <c r="E102" t="s">
         <v>8</v>
       </c>
       <c r="F102">
         <v>1.0</v>
       </c>
       <c r="G102" s="1">
-        <v>344117.51</v>
+        <v>505507.0</v>
       </c>
       <c r="H102" s="1">
-        <v>-7669.78</v>
+        <v>-2647.0</v>
       </c>
       <c r="I102" s="1">
-        <v>-2.2288258449853</v>
+        <v>-0.52363270933934</v>
       </c>
       <c r="J102">
-        <v>1.67</v>
+        <v>1.29</v>
       </c>
       <c r="K102" t="s">
-        <v>320</v>
+        <v>129</v>
       </c>
       <c r="L102" s="1">
-        <v>336447.73</v>
+        <v>502860.0</v>
       </c>
       <c r="M102" s="1">
-        <v>342240.97</v>
+        <v>509332.6</v>
       </c>
       <c r="N102" s="1">
-        <v>0.23</v>
+        <v>0.3</v>
       </c>
       <c r="O102">
         <v>1</v>
       </c>
       <c r="Z102" t="s">
-        <v>318</v>
+        <v>321</v>
       </c>
     </row>
     <row r="103" spans="1:26">
       <c r="A103" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
       <c r="B103" s="1">
-        <v>1376000.0</v>
+        <v>547000.0</v>
       </c>
       <c r="C103" s="1">
-        <v>98.611</v>
+        <v>96.243</v>
       </c>
       <c r="D103" s="1">
-        <v>100.03007631</v>
+        <v>98.06974589</v>
       </c>
       <c r="E103" t="s">
         <v>8</v>
       </c>
       <c r="F103">
         <v>1.0</v>
       </c>
       <c r="G103" s="1">
-        <v>1376413.85</v>
+        <v>536441.51</v>
       </c>
       <c r="H103" s="1">
-        <v>-19526.49</v>
+        <v>-9992.3</v>
       </c>
       <c r="I103" s="1">
-        <v>-1.4186496307052</v>
+        <v>-1.8627007443924</v>
       </c>
       <c r="J103">
-        <v>1.08</v>
+        <v>2.04</v>
       </c>
       <c r="K103" t="s">
+        <v>325</v>
+      </c>
+      <c r="L103" s="1">
+        <v>526449.21</v>
+      </c>
+      <c r="M103" s="1">
+        <v>537595.27</v>
+      </c>
+      <c r="N103" s="1">
+        <v>0.32</v>
+      </c>
+      <c r="O103">
+        <v>1</v>
+      </c>
+      <c r="Z103" t="s">
         <v>323</v>
-      </c>
-[...13 lines deleted...]
-        <v>321</v>
       </c>
     </row>
     <row r="104" spans="1:26">
       <c r="A104" t="s">
-        <v>325</v>
+        <v>327</v>
       </c>
       <c r="B104" s="1">
-        <v>700000.0</v>
+        <v>1576000.0</v>
       </c>
       <c r="C104" s="1">
-        <v>103.365</v>
+        <v>98.182</v>
       </c>
       <c r="D104" s="1">
-        <v>101.59326143</v>
+        <v>99.76610723</v>
       </c>
       <c r="E104" t="s">
         <v>8</v>
       </c>
       <c r="F104">
         <v>1.0</v>
       </c>
       <c r="G104" s="1">
-        <v>711152.83</v>
+        <v>1572313.85</v>
       </c>
       <c r="H104" s="1">
-        <v>12402.17</v>
+        <v>-24965.53</v>
       </c>
       <c r="I104" s="1">
-        <v>1.7439528434415</v>
+        <v>-1.5878210320414</v>
       </c>
       <c r="J104">
-        <v>0.88</v>
+        <v>1.45</v>
       </c>
       <c r="K104" t="s">
+        <v>328</v>
+      </c>
+      <c r="L104" s="1">
+        <v>1547348.32</v>
+      </c>
+      <c r="M104" s="1">
+        <v>1570232.01</v>
+      </c>
+      <c r="N104" s="1">
+        <v>0.92</v>
+      </c>
+      <c r="O104">
+        <v>1</v>
+      </c>
+      <c r="Z104" t="s">
         <v>326</v>
-      </c>
-[...13 lines deleted...]
-        <v>324</v>
       </c>
     </row>
     <row r="105" spans="1:26">
       <c r="A105" t="s">
-        <v>328</v>
+        <v>330</v>
       </c>
       <c r="B105" s="1">
-        <v>600000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="C105" s="1">
-        <v>104.477</v>
+        <v>103.004</v>
       </c>
       <c r="D105" s="1">
-        <v>105.93</v>
+        <v>101.75672875</v>
       </c>
       <c r="E105" t="s">
         <v>8</v>
       </c>
       <c r="F105">
         <v>1.0</v>
       </c>
       <c r="G105" s="1">
-        <v>635580.0</v>
+        <v>814053.83</v>
       </c>
       <c r="H105" s="1">
-        <v>-8718.0</v>
+        <v>9978.17</v>
       </c>
       <c r="I105" s="1">
-        <v>-1.371660530539</v>
+        <v>1.2257383519711</v>
       </c>
       <c r="J105">
-        <v>1.7</v>
+        <v>1.44</v>
       </c>
       <c r="K105" t="s">
+        <v>331</v>
+      </c>
+      <c r="L105" s="1">
+        <v>824032.0</v>
+      </c>
+      <c r="M105" s="1">
+        <v>835588.16</v>
+      </c>
+      <c r="N105" s="1">
+        <v>0.49</v>
+      </c>
+      <c r="O105">
+        <v>1</v>
+      </c>
+      <c r="Z105" t="s">
         <v>329</v>
-      </c>
-[...13 lines deleted...]
-        <v>327</v>
       </c>
     </row>
     <row r="106" spans="1:26">
       <c r="A106" t="s">
-        <v>331</v>
+        <v>333</v>
       </c>
       <c r="B106" s="1">
-        <v>800000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="C106" s="1">
-        <v>100.104</v>
+        <v>105.163</v>
       </c>
       <c r="D106" s="1">
-        <v>99.076</v>
+        <v>105.93</v>
       </c>
       <c r="E106" t="s">
         <v>8</v>
       </c>
       <c r="F106">
         <v>1.0</v>
       </c>
       <c r="G106" s="1">
-        <v>792608.0</v>
+        <v>635580.0</v>
       </c>
       <c r="H106" s="1">
-        <v>8224.0</v>
+        <v>-4602.0</v>
       </c>
       <c r="I106" s="1">
-        <v>1.037587306714</v>
+        <v>-0.72406306051166</v>
       </c>
       <c r="J106">
-        <v>0.15</v>
+        <v>2.43</v>
       </c>
       <c r="K106" t="s">
+        <v>334</v>
+      </c>
+      <c r="L106" s="1">
+        <v>630978.0</v>
+      </c>
+      <c r="M106" s="1">
+        <v>645567.04</v>
+      </c>
+      <c r="N106" s="1">
+        <v>0.38</v>
+      </c>
+      <c r="O106">
+        <v>1</v>
+      </c>
+      <c r="Z106" t="s">
         <v>332</v>
-      </c>
-[...13 lines deleted...]
-        <v>330</v>
       </c>
     </row>
     <row r="107" spans="1:26">
       <c r="A107" t="s">
-        <v>334</v>
+        <v>336</v>
       </c>
       <c r="B107" s="1">
-        <v>600000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="C107" s="1">
-        <v>88.605</v>
+        <v>99.329</v>
       </c>
       <c r="D107" s="1">
-        <v>90.05</v>
+        <v>99.12988889</v>
       </c>
       <c r="E107" t="s">
         <v>8</v>
       </c>
       <c r="F107">
         <v>1.0</v>
       </c>
       <c r="G107" s="1">
-        <v>540300.0</v>
+        <v>892169.0</v>
       </c>
       <c r="H107" s="1">
-        <v>-8670.0</v>
+        <v>1792.0</v>
       </c>
       <c r="I107" s="1">
-        <v>-1.6046640755136</v>
+        <v>0.20085880589888</v>
       </c>
       <c r="J107">
-        <v>0.86</v>
+        <v>0.65</v>
       </c>
       <c r="K107" t="s">
+        <v>337</v>
+      </c>
+      <c r="L107" s="1">
+        <v>893961.0</v>
+      </c>
+      <c r="M107" s="1">
+        <v>899829.49</v>
+      </c>
+      <c r="N107" s="1">
+        <v>0.53</v>
+      </c>
+      <c r="O107">
+        <v>1</v>
+      </c>
+      <c r="Z107" t="s">
         <v>335</v>
-      </c>
-[...13 lines deleted...]
-        <v>333</v>
       </c>
     </row>
     <row r="108" spans="1:26">
       <c r="A108" t="s">
-        <v>337</v>
+        <v>339</v>
       </c>
       <c r="B108" s="1">
         <v>600000.0</v>
       </c>
       <c r="C108" s="1">
-        <v>101.187</v>
+        <v>88.785</v>
       </c>
       <c r="D108" s="1">
-        <v>99.33326</v>
+        <v>90.05</v>
       </c>
       <c r="E108" t="s">
         <v>8</v>
       </c>
       <c r="F108">
         <v>1.0</v>
       </c>
       <c r="G108" s="1">
-        <v>595999.56</v>
+        <v>540300.0</v>
       </c>
       <c r="H108" s="1">
-        <v>11122.44</v>
+        <v>-7590.0</v>
       </c>
       <c r="I108" s="1">
-        <v>1.8661825857724</v>
+        <v>-1.4047751249306</v>
       </c>
       <c r="J108">
-        <v>2.91</v>
+        <v>1.05</v>
       </c>
       <c r="K108" t="s">
+        <v>340</v>
+      </c>
+      <c r="L108" s="1">
+        <v>532710.0</v>
+      </c>
+      <c r="M108" s="1">
+        <v>539014.11</v>
+      </c>
+      <c r="N108" s="1">
+        <v>0.32</v>
+      </c>
+      <c r="O108">
+        <v>1</v>
+      </c>
+      <c r="Z108" t="s">
         <v>338</v>
-      </c>
-[...13 lines deleted...]
-        <v>336</v>
       </c>
     </row>
     <row r="109" spans="1:26">
       <c r="A109" t="s">
-        <v>340</v>
+        <v>342</v>
       </c>
       <c r="B109" s="1">
-        <v>1600000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="C109" s="1">
-        <v>84.934</v>
+        <v>100.235</v>
       </c>
       <c r="D109" s="1">
-        <v>85.4121875</v>
+        <v>99.33326</v>
       </c>
       <c r="E109" t="s">
         <v>8</v>
       </c>
       <c r="F109">
         <v>1.0</v>
       </c>
       <c r="G109" s="1">
-        <v>1366595.0</v>
+        <v>595999.56</v>
       </c>
       <c r="H109" s="1">
-        <v>-7651.0</v>
+        <v>5410.44</v>
       </c>
       <c r="I109" s="1">
-        <v>-0.55985862673287</v>
+        <v>0.90779261649119</v>
       </c>
       <c r="J109">
-        <v>0.46</v>
+        <v>3.37</v>
       </c>
       <c r="K109" t="s">
+        <v>343</v>
+      </c>
+      <c r="L109" s="1">
+        <v>601410.0</v>
+      </c>
+      <c r="M109" s="1">
+        <v>621602.47</v>
+      </c>
+      <c r="N109" s="1">
+        <v>0.37</v>
+      </c>
+      <c r="O109">
+        <v>1</v>
+      </c>
+      <c r="Z109" t="s">
         <v>341</v>
-      </c>
-[...13 lines deleted...]
-        <v>339</v>
       </c>
     </row>
     <row r="110" spans="1:26">
       <c r="A110" t="s">
-        <v>343</v>
+        <v>345</v>
       </c>
       <c r="B110" s="1">
-        <v>1600000.0</v>
+        <v>1800000.0</v>
       </c>
       <c r="C110" s="1">
-        <v>99.911</v>
+        <v>84.364</v>
       </c>
       <c r="D110" s="1">
-        <v>99.898</v>
+        <v>85.28283333</v>
       </c>
       <c r="E110" t="s">
         <v>8</v>
       </c>
       <c r="F110">
         <v>1.0</v>
       </c>
       <c r="G110" s="1">
-        <v>1598368.0</v>
+        <v>1535091.0</v>
       </c>
       <c r="H110" s="1">
-        <v>208.0</v>
+        <v>-16539.0</v>
       </c>
       <c r="I110" s="1">
-        <v>0.01301327353901</v>
+        <v>-1.0773954117378</v>
       </c>
       <c r="J110">
-        <v>0.23</v>
+        <v>0.56</v>
       </c>
       <c r="K110" t="s">
+        <v>346</v>
+      </c>
+      <c r="L110" s="1">
+        <v>1518552.0</v>
+      </c>
+      <c r="M110" s="1">
+        <v>1528692.41</v>
+      </c>
+      <c r="N110" s="1">
+        <v>0.9</v>
+      </c>
+      <c r="O110">
+        <v>1</v>
+      </c>
+      <c r="Z110" t="s">
         <v>344</v>
-      </c>
-[...13 lines deleted...]
-        <v>342</v>
       </c>
     </row>
     <row r="111" spans="1:26">
       <c r="A111" t="s">
-        <v>346</v>
+        <v>348</v>
       </c>
       <c r="B111" s="1">
-        <v>369000.0</v>
+        <v>1800000.0</v>
       </c>
       <c r="C111" s="1">
-        <v>100.771</v>
+        <v>99.245</v>
       </c>
       <c r="D111" s="1">
-        <v>100.15782656</v>
+        <v>99.78644444</v>
       </c>
       <c r="E111" t="s">
         <v>8</v>
       </c>
       <c r="F111">
         <v>1.0</v>
       </c>
       <c r="G111" s="1">
-        <v>369582.38</v>
+        <v>1796156.0</v>
       </c>
       <c r="H111" s="1">
-        <v>2262.61</v>
+        <v>-9746.0</v>
       </c>
       <c r="I111" s="1">
-        <v>0.61220721615571</v>
+        <v>-0.54260320373063</v>
       </c>
       <c r="J111">
-        <v>0.5</v>
+        <v>0.7</v>
       </c>
       <c r="K111" t="s">
+        <v>349</v>
+      </c>
+      <c r="L111" s="1">
+        <v>1786410.0</v>
+      </c>
+      <c r="M111" s="1">
+        <v>1799034.66</v>
+      </c>
+      <c r="N111" s="1">
+        <v>1.06</v>
+      </c>
+      <c r="O111">
+        <v>1</v>
+      </c>
+      <c r="Z111" t="s">
         <v>347</v>
-      </c>
-[...13 lines deleted...]
-        <v>345</v>
       </c>
     </row>
     <row r="112" spans="1:26">
       <c r="A112" t="s">
-        <v>349</v>
+        <v>351</v>
       </c>
       <c r="B112" s="1">
-        <v>487000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="C112" s="1">
-        <v>101.861</v>
+        <v>81.392</v>
       </c>
       <c r="D112" s="1">
-        <v>100.5846961</v>
+        <v>81.9124</v>
       </c>
       <c r="E112" t="s">
         <v>8</v>
       </c>
       <c r="F112">
         <v>1.0</v>
       </c>
       <c r="G112" s="1">
-        <v>489847.47</v>
+        <v>819124.0</v>
       </c>
       <c r="H112" s="1">
-        <v>6215.6</v>
+        <v>-5204.0</v>
       </c>
       <c r="I112" s="1">
-        <v>1.268884781624</v>
+        <v>-0.63531284640665</v>
       </c>
       <c r="J112">
-        <v>0.44</v>
+        <v>0.31</v>
       </c>
       <c r="K112" t="s">
+        <v>352</v>
+      </c>
+      <c r="L112" s="1">
+        <v>813920.0</v>
+      </c>
+      <c r="M112" s="1">
+        <v>817012.47</v>
+      </c>
+      <c r="N112" s="1">
+        <v>0.48</v>
+      </c>
+      <c r="O112">
+        <v>1</v>
+      </c>
+      <c r="Z112" t="s">
         <v>350</v>
-      </c>
-[...13 lines deleted...]
-        <v>348</v>
       </c>
     </row>
     <row r="113" spans="1:26">
       <c r="A113" t="s">
-        <v>352</v>
+        <v>354</v>
       </c>
       <c r="B113" s="1">
-        <v>1052000.0</v>
+        <v>369000.0</v>
       </c>
       <c r="C113" s="1">
-        <v>103.669</v>
+        <v>100.387</v>
       </c>
       <c r="D113" s="1">
-        <v>102.3524135</v>
+        <v>100.15782656</v>
       </c>
       <c r="E113" t="s">
         <v>8</v>
       </c>
       <c r="F113">
         <v>1.0</v>
       </c>
       <c r="G113" s="1">
-        <v>1076747.39</v>
+        <v>369582.38</v>
       </c>
       <c r="H113" s="1">
-        <v>13850.49</v>
+        <v>845.65</v>
       </c>
       <c r="I113" s="1">
-        <v>1.2863267771654</v>
+        <v>0.22881231513256</v>
       </c>
       <c r="J113">
-        <v>3.11</v>
+        <v>0.98</v>
       </c>
       <c r="K113" t="s">
+        <v>355</v>
+      </c>
+      <c r="L113" s="1">
+        <v>370428.03</v>
+      </c>
+      <c r="M113" s="1">
+        <v>374027.04</v>
+      </c>
+      <c r="N113" s="1">
+        <v>0.22</v>
+      </c>
+      <c r="O113">
+        <v>1</v>
+      </c>
+      <c r="Z113" t="s">
         <v>353</v>
-      </c>
-[...13 lines deleted...]
-        <v>351</v>
       </c>
     </row>
     <row r="114" spans="1:26">
       <c r="A114" t="s">
-        <v>355</v>
+        <v>357</v>
       </c>
       <c r="B114" s="1">
-        <v>1700000.0</v>
+        <v>587000.0</v>
       </c>
       <c r="C114" s="1">
-        <v>98.485</v>
+        <v>101.126</v>
       </c>
       <c r="D114" s="1">
-        <v>99.57176471</v>
+        <v>100.63091482</v>
       </c>
       <c r="E114" t="s">
         <v>8</v>
       </c>
       <c r="F114">
         <v>1.0</v>
       </c>
       <c r="G114" s="1">
-        <v>1692720.0</v>
+        <v>590703.47</v>
       </c>
       <c r="H114" s="1">
-        <v>-18475.0</v>
+        <v>2906.15</v>
       </c>
       <c r="I114" s="1">
-        <v>-1.0914386313153</v>
+        <v>0.49198119658921</v>
       </c>
       <c r="J114">
-        <v>0.9</v>
+        <v>0.89</v>
       </c>
       <c r="K114" t="s">
+        <v>358</v>
+      </c>
+      <c r="L114" s="1">
+        <v>593609.62</v>
+      </c>
+      <c r="M114" s="1">
+        <v>598844.37</v>
+      </c>
+      <c r="N114" s="1">
+        <v>0.35</v>
+      </c>
+      <c r="O114">
+        <v>1</v>
+      </c>
+      <c r="Z114" t="s">
         <v>356</v>
-      </c>
-[...13 lines deleted...]
-        <v>354</v>
       </c>
     </row>
     <row r="115" spans="1:26">
       <c r="A115" t="s">
-        <v>358</v>
+        <v>360</v>
       </c>
       <c r="B115" s="1">
-        <v>400000.0</v>
+        <v>1152000.0</v>
       </c>
       <c r="C115" s="1">
-        <v>98.48</v>
+        <v>102.87</v>
       </c>
       <c r="D115" s="1">
-        <v>97.59</v>
+        <v>102.39621441</v>
       </c>
       <c r="E115" t="s">
         <v>8</v>
       </c>
       <c r="F115">
         <v>1.0</v>
       </c>
       <c r="G115" s="1">
-        <v>390360.0</v>
+        <v>1179604.39</v>
       </c>
       <c r="H115" s="1">
-        <v>3560.0</v>
+        <v>5458.01</v>
       </c>
       <c r="I115" s="1">
-        <v>0.91197868634081</v>
+        <v>0.46269834584118</v>
       </c>
       <c r="J115">
-        <v>1.87</v>
+        <v>3.61</v>
       </c>
       <c r="K115" t="s">
+        <v>361</v>
+      </c>
+      <c r="L115" s="1">
+        <v>1185062.4</v>
+      </c>
+      <c r="M115" s="1">
+        <v>1226592.5</v>
+      </c>
+      <c r="N115" s="1">
+        <v>0.72</v>
+      </c>
+      <c r="O115">
+        <v>1</v>
+      </c>
+      <c r="Z115" t="s">
         <v>359</v>
-      </c>
-[...13 lines deleted...]
-        <v>357</v>
       </c>
     </row>
     <row r="116" spans="1:26">
       <c r="A116" t="s">
-        <v>361</v>
+        <v>363</v>
       </c>
       <c r="B116" s="1">
-        <v>549000.0</v>
+        <v>1700000.0</v>
       </c>
       <c r="C116" s="1">
-        <v>98.673</v>
+        <v>97.846</v>
       </c>
       <c r="D116" s="1">
-        <v>99.96353552</v>
+        <v>99.57176471</v>
       </c>
       <c r="E116" t="s">
         <v>8</v>
       </c>
       <c r="F116">
         <v>1.0</v>
       </c>
       <c r="G116" s="1">
-        <v>548799.81</v>
+        <v>1692720.0</v>
       </c>
       <c r="H116" s="1">
-        <v>-7085.04</v>
+        <v>-29338.0</v>
       </c>
       <c r="I116" s="1">
-        <v>-1.291006277863</v>
+        <v>-1.7331868235739</v>
       </c>
       <c r="J116">
-        <v>2.16</v>
+        <v>1.25</v>
       </c>
       <c r="K116" t="s">
+        <v>364</v>
+      </c>
+      <c r="L116" s="1">
+        <v>1663382.0</v>
+      </c>
+      <c r="M116" s="1">
+        <v>1684620.36</v>
+      </c>
+      <c r="N116" s="1">
+        <v>0.99</v>
+      </c>
+      <c r="O116">
+        <v>1</v>
+      </c>
+      <c r="Z116" t="s">
         <v>362</v>
-      </c>
-[...13 lines deleted...]
-        <v>360</v>
       </c>
     </row>
     <row r="117" spans="1:26">
       <c r="A117" t="s">
-        <v>364</v>
+        <v>366</v>
       </c>
       <c r="B117" s="1">
-        <v>714000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="C117" s="1">
-        <v>101.872</v>
+        <v>97.977</v>
       </c>
       <c r="D117" s="1">
-        <v>100.0</v>
+        <v>97.59</v>
       </c>
       <c r="E117" t="s">
         <v>8</v>
       </c>
       <c r="F117">
         <v>1.0</v>
       </c>
       <c r="G117" s="1">
-        <v>714000.0</v>
+        <v>390360.0</v>
       </c>
       <c r="H117" s="1">
-        <v>13366.08</v>
+        <v>1548.0</v>
       </c>
       <c r="I117" s="1">
-        <v>1.872</v>
+        <v>0.39655702428528</v>
       </c>
       <c r="J117">
-        <v>1.17</v>
+        <v>2.25</v>
       </c>
       <c r="K117" t="s">
+        <v>367</v>
+      </c>
+      <c r="L117" s="1">
+        <v>391908.0</v>
+      </c>
+      <c r="M117" s="1">
+        <v>400918.96</v>
+      </c>
+      <c r="N117" s="1">
+        <v>0.24</v>
+      </c>
+      <c r="O117">
+        <v>1</v>
+      </c>
+      <c r="Z117" t="s">
         <v>365</v>
-      </c>
-[...13 lines deleted...]
-        <v>363</v>
       </c>
     </row>
     <row r="118" spans="1:26">
       <c r="A118" t="s">
-        <v>367</v>
+        <v>369</v>
       </c>
       <c r="B118" s="1">
-        <v>500000.0</v>
+        <v>549000.0</v>
       </c>
       <c r="C118" s="1">
-        <v>89.167</v>
+        <v>97.806</v>
       </c>
       <c r="D118" s="1">
-        <v>90.124458</v>
+        <v>99.96353552</v>
       </c>
       <c r="E118" t="s">
         <v>8</v>
       </c>
       <c r="F118">
         <v>1.0</v>
       </c>
       <c r="G118" s="1">
-        <v>450622.29</v>
+        <v>548799.81</v>
       </c>
       <c r="H118" s="1">
-        <v>-4787.29</v>
+        <v>-11844.87</v>
       </c>
       <c r="I118" s="1">
-        <v>-1.0623731018721</v>
+        <v>-2.1583225402356</v>
       </c>
       <c r="J118">
-        <v>0.85</v>
+        <v>2.6</v>
       </c>
       <c r="K118" t="s">
+        <v>370</v>
+      </c>
+      <c r="L118" s="1">
+        <v>536954.94</v>
+      </c>
+      <c r="M118" s="1">
+        <v>551225.18</v>
+      </c>
+      <c r="N118" s="1">
+        <v>0.32</v>
+      </c>
+      <c r="O118">
+        <v>1</v>
+      </c>
+      <c r="Z118" t="s">
         <v>368</v>
-      </c>
-[...13 lines deleted...]
-        <v>366</v>
       </c>
     </row>
     <row r="119" spans="1:26">
       <c r="A119" t="s">
-        <v>370</v>
+        <v>372</v>
       </c>
       <c r="B119" s="1">
-        <v>2200000.0</v>
+        <v>714000.0</v>
       </c>
       <c r="C119" s="1">
-        <v>98.855</v>
+        <v>101.352</v>
       </c>
       <c r="D119" s="1">
-        <v>99.87081818</v>
+        <v>100.0</v>
       </c>
       <c r="E119" t="s">
         <v>8</v>
       </c>
       <c r="F119">
         <v>1.0</v>
       </c>
       <c r="G119" s="1">
-        <v>2197158.0</v>
+        <v>714000.0</v>
       </c>
       <c r="H119" s="1">
-        <v>-22348.0</v>
+        <v>9653.28</v>
       </c>
       <c r="I119" s="1">
-        <v>-1.0171321315991</v>
+        <v>1.352</v>
       </c>
       <c r="J119">
-        <v>1.23</v>
+        <v>1.72</v>
       </c>
       <c r="K119" t="s">
+        <v>373</v>
+      </c>
+      <c r="L119" s="1">
+        <v>723653.28</v>
+      </c>
+      <c r="M119" s="1">
+        <v>735954.11</v>
+      </c>
+      <c r="N119" s="1">
+        <v>0.43</v>
+      </c>
+      <c r="O119">
+        <v>1</v>
+      </c>
+      <c r="Z119" t="s">
         <v>371</v>
-      </c>
-[...13 lines deleted...]
-        <v>369</v>
       </c>
     </row>
     <row r="120" spans="1:26">
       <c r="A120" t="s">
-        <v>373</v>
+        <v>375</v>
       </c>
       <c r="B120" s="1">
-        <v>1299000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="C120" s="1">
-        <v>98.647</v>
+        <v>88.766</v>
       </c>
       <c r="D120" s="1">
-        <v>100.05043341</v>
+        <v>90.124458</v>
       </c>
       <c r="E120" t="s">
         <v>8</v>
       </c>
       <c r="F120">
         <v>1.0</v>
       </c>
       <c r="G120" s="1">
-        <v>1299655.13</v>
+        <v>450622.29</v>
       </c>
       <c r="H120" s="1">
-        <v>-18230.6</v>
+        <v>-6792.29</v>
       </c>
       <c r="I120" s="1">
-        <v>-1.4027259677727</v>
+        <v>-1.50731336437</v>
       </c>
       <c r="J120">
-        <v>0.34</v>
-[...1 lines deleted...]
-      <c r="K120" t="s">
+        <v>0.08</v>
+      </c>
+      <c r="K120">
+        <v>383.56</v>
+      </c>
+      <c r="L120" s="1">
+        <v>443830.0</v>
+      </c>
+      <c r="M120" s="1">
+        <v>444213.56</v>
+      </c>
+      <c r="N120" s="1">
+        <v>0.26</v>
+      </c>
+      <c r="O120">
+        <v>1</v>
+      </c>
+      <c r="Z120" t="s">
         <v>374</v>
-      </c>
-[...13 lines deleted...]
-        <v>372</v>
       </c>
     </row>
     <row r="121" spans="1:26">
       <c r="A121" t="s">
+        <v>377</v>
+      </c>
+      <c r="B121" s="1">
+        <v>2200000.0</v>
+      </c>
+      <c r="C121" s="1">
+        <v>98.137</v>
+      </c>
+      <c r="D121" s="1">
+        <v>99.87081818</v>
+      </c>
+      <c r="E121" t="s">
+        <v>8</v>
+      </c>
+      <c r="F121">
+        <v>1.0</v>
+      </c>
+      <c r="G121" s="1">
+        <v>2197158.0</v>
+      </c>
+      <c r="H121" s="1">
+        <v>-38144.0</v>
+      </c>
+      <c r="I121" s="1">
+        <v>-1.7360608567977</v>
+      </c>
+      <c r="J121">
+        <v>1.67</v>
+      </c>
+      <c r="K121" t="s">
+        <v>378</v>
+      </c>
+      <c r="L121" s="1">
+        <v>2159014.0</v>
+      </c>
+      <c r="M121" s="1">
+        <v>2195856.47</v>
+      </c>
+      <c r="N121" s="1">
+        <v>1.29</v>
+      </c>
+      <c r="O121">
+        <v>1</v>
+      </c>
+      <c r="Z121" t="s">
         <v>376</v>
-      </c>
-[...43 lines deleted...]
-        <v>375</v>
       </c>
     </row>
     <row r="122" spans="1:26">
       <c r="A122" t="s">
+        <v>380</v>
+      </c>
+      <c r="B122" s="1">
+        <v>1299000.0</v>
+      </c>
+      <c r="C122" s="1">
+        <v>98.142</v>
+      </c>
+      <c r="D122" s="1">
+        <v>100.05043341</v>
+      </c>
+      <c r="E122" t="s">
+        <v>8</v>
+      </c>
+      <c r="F122">
+        <v>1.0</v>
+      </c>
+      <c r="G122" s="1">
+        <v>1299655.13</v>
+      </c>
+      <c r="H122" s="1">
+        <v>-24790.55</v>
+      </c>
+      <c r="I122" s="1">
+        <v>-1.9074714074341</v>
+      </c>
+      <c r="J122">
+        <v>0.72</v>
+      </c>
+      <c r="K122" t="s">
+        <v>381</v>
+      </c>
+      <c r="L122" s="1">
+        <v>1274864.58</v>
+      </c>
+      <c r="M122" s="1">
+        <v>1284232.33</v>
+      </c>
+      <c r="N122" s="1">
+        <v>0.76</v>
+      </c>
+      <c r="O122">
+        <v>1</v>
+      </c>
+      <c r="Z122" t="s">
         <v>379</v>
-      </c>
-[...43 lines deleted...]
-        <v>378</v>
       </c>
     </row>
     <row r="123" spans="1:26">
       <c r="A123" t="s">
+        <v>383</v>
+      </c>
+      <c r="B123" s="1">
+        <v>1900000.0</v>
+      </c>
+      <c r="C123" s="1">
+        <v>100.023</v>
+      </c>
+      <c r="D123" s="1">
+        <v>102.80105263</v>
+      </c>
+      <c r="E123" t="s">
+        <v>8</v>
+      </c>
+      <c r="F123">
+        <v>1.0</v>
+      </c>
+      <c r="G123" s="1">
+        <v>1953220.0</v>
+      </c>
+      <c r="H123" s="1">
+        <v>-52783.0</v>
+      </c>
+      <c r="I123" s="1">
+        <v>-2.7023581572992</v>
+      </c>
+      <c r="J123">
+        <v>1.5</v>
+      </c>
+      <c r="K123" t="s">
+        <v>384</v>
+      </c>
+      <c r="L123" s="1">
+        <v>1900437.0</v>
+      </c>
+      <c r="M123" s="1">
+        <v>1928847.99</v>
+      </c>
+      <c r="N123" s="1">
+        <v>1.14</v>
+      </c>
+      <c r="O123">
+        <v>1</v>
+      </c>
+      <c r="Z123" t="s">
         <v>382</v>
-      </c>
-[...43 lines deleted...]
-        <v>381</v>
       </c>
     </row>
     <row r="124" spans="1:26">
       <c r="A124" t="s">
+        <v>386</v>
+      </c>
+      <c r="B124" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="C124" s="1">
+        <v>98.873</v>
+      </c>
+      <c r="D124" s="1">
+        <v>98.819</v>
+      </c>
+      <c r="E124" t="s">
+        <v>8</v>
+      </c>
+      <c r="F124">
+        <v>1.0</v>
+      </c>
+      <c r="G124" s="1">
+        <v>296457.0</v>
+      </c>
+      <c r="H124" s="1">
+        <v>162.0</v>
+      </c>
+      <c r="I124" s="1">
+        <v>0.054645361721936</v>
+      </c>
+      <c r="J124">
+        <v>1.81</v>
+      </c>
+      <c r="K124" t="s">
+        <v>387</v>
+      </c>
+      <c r="L124" s="1">
+        <v>296619.0</v>
+      </c>
+      <c r="M124" s="1">
+        <v>302041.07</v>
+      </c>
+      <c r="N124" s="1">
+        <v>0.18</v>
+      </c>
+      <c r="O124">
+        <v>1</v>
+      </c>
+      <c r="Z124" t="s">
         <v>385</v>
-      </c>
-[...43 lines deleted...]
-        <v>384</v>
       </c>
     </row>
     <row r="125" spans="1:26">
       <c r="A125" t="s">
+        <v>389</v>
+      </c>
+      <c r="B125" s="1">
+        <v>700000.0</v>
+      </c>
+      <c r="C125" s="1">
+        <v>98.774</v>
+      </c>
+      <c r="D125" s="1">
+        <v>100.47140857</v>
+      </c>
+      <c r="E125" t="s">
+        <v>8</v>
+      </c>
+      <c r="F125">
+        <v>1.0</v>
+      </c>
+      <c r="G125" s="1">
+        <v>703299.86</v>
+      </c>
+      <c r="H125" s="1">
+        <v>-11881.86</v>
+      </c>
+      <c r="I125" s="1">
+        <v>-1.6894443857845</v>
+      </c>
+      <c r="J125">
+        <v>0.55</v>
+      </c>
+      <c r="K125" t="s">
+        <v>390</v>
+      </c>
+      <c r="L125" s="1">
+        <v>691418.0</v>
+      </c>
+      <c r="M125" s="1">
+        <v>695284.3</v>
+      </c>
+      <c r="N125" s="1">
+        <v>0.41</v>
+      </c>
+      <c r="O125">
+        <v>1</v>
+      </c>
+      <c r="Z125" t="s">
         <v>388</v>
-      </c>
-[...43 lines deleted...]
-        <v>387</v>
       </c>
     </row>
     <row r="126" spans="1:26">
       <c r="A126" t="s">
+        <v>392</v>
+      </c>
+      <c r="B126" s="1">
+        <v>1336000.0</v>
+      </c>
+      <c r="C126" s="1">
+        <v>100.208</v>
+      </c>
+      <c r="D126" s="1">
+        <v>100.0603024</v>
+      </c>
+      <c r="E126" t="s">
+        <v>8</v>
+      </c>
+      <c r="F126">
+        <v>1.0</v>
+      </c>
+      <c r="G126" s="1">
+        <v>1336805.64</v>
+      </c>
+      <c r="H126" s="1">
+        <v>1973.24</v>
+      </c>
+      <c r="I126" s="1">
+        <v>0.14760859327314</v>
+      </c>
+      <c r="J126">
+        <v>0.26</v>
+      </c>
+      <c r="K126" t="s">
+        <v>393</v>
+      </c>
+      <c r="L126" s="1">
+        <v>1338778.88</v>
+      </c>
+      <c r="M126" s="1">
+        <v>1342215.73</v>
+      </c>
+      <c r="N126" s="1">
+        <v>0.79</v>
+      </c>
+      <c r="O126">
+        <v>1</v>
+      </c>
+      <c r="Z126" t="s">
         <v>391</v>
-      </c>
-[...43 lines deleted...]
-        <v>390</v>
       </c>
     </row>
     <row r="127" spans="1:26">
       <c r="A127" t="s">
+        <v>395</v>
+      </c>
+      <c r="B127" s="1">
+        <v>1700000.0</v>
+      </c>
+      <c r="C127" s="1">
+        <v>94.589</v>
+      </c>
+      <c r="D127" s="1">
+        <v>91.07507118</v>
+      </c>
+      <c r="E127" t="s">
+        <v>8</v>
+      </c>
+      <c r="F127">
+        <v>1.0</v>
+      </c>
+      <c r="G127" s="1">
+        <v>1548276.21</v>
+      </c>
+      <c r="H127" s="1">
+        <v>59736.79</v>
+      </c>
+      <c r="I127" s="1">
+        <v>3.8582773289528</v>
+      </c>
+      <c r="J127">
+        <v>0.44</v>
+      </c>
+      <c r="K127" t="s">
+        <v>396</v>
+      </c>
+      <c r="L127" s="1">
+        <v>1608013.0</v>
+      </c>
+      <c r="M127" s="1">
+        <v>1615441.77</v>
+      </c>
+      <c r="N127" s="1">
+        <v>0.95</v>
+      </c>
+      <c r="O127">
+        <v>1</v>
+      </c>
+      <c r="Z127" t="s">
         <v>394</v>
-      </c>
-[...43 lines deleted...]
-        <v>393</v>
       </c>
     </row>
     <row r="128" spans="1:26">
       <c r="A128" t="s">
+        <v>398</v>
+      </c>
+      <c r="B128" s="1">
+        <v>1100000.0</v>
+      </c>
+      <c r="C128" s="1">
+        <v>100.306</v>
+      </c>
+      <c r="D128" s="1">
+        <v>100.43545455</v>
+      </c>
+      <c r="E128" t="s">
+        <v>8</v>
+      </c>
+      <c r="F128">
+        <v>1.0</v>
+      </c>
+      <c r="G128" s="1">
+        <v>1104790.0</v>
+      </c>
+      <c r="H128" s="1">
+        <v>-1424.0</v>
+      </c>
+      <c r="I128" s="1">
+        <v>-0.12889327383485</v>
+      </c>
+      <c r="J128">
+        <v>0.08</v>
+      </c>
+      <c r="K128">
+        <v>843.84</v>
+      </c>
+      <c r="L128" s="1">
+        <v>1103366.0</v>
+      </c>
+      <c r="M128" s="1">
+        <v>1104209.84</v>
+      </c>
+      <c r="N128" s="1">
+        <v>0.65</v>
+      </c>
+      <c r="O128">
+        <v>1</v>
+      </c>
+      <c r="Z128" t="s">
         <v>397</v>
-      </c>
-[...43 lines deleted...]
-        <v>396</v>
       </c>
     </row>
     <row r="129" spans="1:26">
       <c r="A129" t="s">
         <v>400</v>
       </c>
       <c r="B129" s="1">
-        <v>558000.0</v>
+        <v>1521000.0</v>
       </c>
       <c r="C129" s="1">
-        <v>105.565</v>
+        <v>99.892</v>
       </c>
       <c r="D129" s="1">
-        <v>101.92626523</v>
+        <v>100.27551019</v>
       </c>
       <c r="E129" t="s">
         <v>8</v>
       </c>
       <c r="F129">
         <v>1.0</v>
       </c>
       <c r="G129" s="1">
-        <v>568748.56</v>
+        <v>1525190.51</v>
       </c>
       <c r="H129" s="1">
-        <v>20304.14</v>
+        <v>-5833.19</v>
       </c>
       <c r="I129" s="1">
-        <v>3.5699677200062</v>
+        <v>-0.38245648407555</v>
       </c>
       <c r="J129">
-        <v>1.8</v>
+        <v>3.21</v>
       </c>
       <c r="K129" t="s">
         <v>401</v>
       </c>
       <c r="L129" s="1">
-        <v>589052.7</v>
+        <v>1519357.32</v>
       </c>
       <c r="M129" s="1">
-        <v>599105.8</v>
+        <v>1568221.01</v>
       </c>
       <c r="N129" s="1">
-        <v>0.4</v>
+        <v>0.92</v>
       </c>
       <c r="O129">
         <v>1</v>
       </c>
       <c r="Z129" t="s">
         <v>399</v>
       </c>
     </row>
     <row r="130" spans="1:26">
       <c r="A130" t="s">
         <v>403</v>
       </c>
       <c r="B130" s="1">
-        <v>763000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="C130" s="1">
-        <v>100.456</v>
+        <v>99.388</v>
       </c>
       <c r="D130" s="1">
-        <v>99.888</v>
+        <v>99.482</v>
       </c>
       <c r="E130" t="s">
         <v>8</v>
       </c>
       <c r="F130">
         <v>1.0</v>
       </c>
       <c r="G130" s="1">
-        <v>762145.44</v>
+        <v>994820.0</v>
       </c>
       <c r="H130" s="1">
-        <v>4333.84</v>
+        <v>-940.0</v>
       </c>
       <c r="I130" s="1">
-        <v>0.56863687329809</v>
+        <v>-0.094489455378862</v>
       </c>
       <c r="J130">
-        <v>0.08</v>
-[...2 lines deleted...]
-        <v>648.03</v>
+        <v>1.65</v>
+      </c>
+      <c r="K130" t="s">
+        <v>404</v>
       </c>
       <c r="L130" s="1">
-        <v>766479.28</v>
+        <v>993880.0</v>
       </c>
       <c r="M130" s="1">
-        <v>767127.31</v>
+        <v>1010404.0</v>
       </c>
       <c r="N130" s="1">
-        <v>0.51</v>
+        <v>0.59</v>
       </c>
       <c r="O130">
         <v>1</v>
       </c>
       <c r="Z130" t="s">
         <v>402</v>
       </c>
     </row>
     <row r="131" spans="1:26">
       <c r="A131" t="s">
+        <v>406</v>
+      </c>
+      <c r="B131" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="C131" s="1">
+        <v>97.747</v>
+      </c>
+      <c r="D131" s="1">
+        <v>99.3784</v>
+      </c>
+      <c r="E131" t="s">
+        <v>8</v>
+      </c>
+      <c r="F131">
+        <v>1.0</v>
+      </c>
+      <c r="G131" s="1">
+        <v>496892.0</v>
+      </c>
+      <c r="H131" s="1">
+        <v>-8157.0</v>
+      </c>
+      <c r="I131" s="1">
+        <v>-1.6416042117804</v>
+      </c>
+      <c r="J131">
+        <v>1.48</v>
+      </c>
+      <c r="K131" t="s">
+        <v>407</v>
+      </c>
+      <c r="L131" s="1">
+        <v>488735.0</v>
+      </c>
+      <c r="M131" s="1">
+        <v>496118.56</v>
+      </c>
+      <c r="N131" s="1">
+        <v>0.29</v>
+      </c>
+      <c r="O131">
+        <v>1</v>
+      </c>
+      <c r="Z131" t="s">
         <v>405</v>
-      </c>
-[...43 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="132" spans="1:26">
       <c r="A132" t="s">
+        <v>409</v>
+      </c>
+      <c r="B132" s="1">
+        <v>758000.0</v>
+      </c>
+      <c r="C132" s="1">
+        <v>105.968</v>
+      </c>
+      <c r="D132" s="1">
+        <v>103.04176253</v>
+      </c>
+      <c r="E132" t="s">
+        <v>8</v>
+      </c>
+      <c r="F132">
+        <v>1.0</v>
+      </c>
+      <c r="G132" s="1">
+        <v>781056.56</v>
+      </c>
+      <c r="H132" s="1">
+        <v>22180.88</v>
+      </c>
+      <c r="I132" s="1">
+        <v>2.839855797383</v>
+      </c>
+      <c r="J132">
+        <v>2.55</v>
+      </c>
+      <c r="K132" t="s">
+        <v>410</v>
+      </c>
+      <c r="L132" s="1">
+        <v>803237.44</v>
+      </c>
+      <c r="M132" s="1">
+        <v>822540.18</v>
+      </c>
+      <c r="N132" s="1">
+        <v>0.48</v>
+      </c>
+      <c r="O132">
+        <v>1</v>
+      </c>
+      <c r="Z132" t="s">
         <v>408</v>
-      </c>
-[...43 lines deleted...]
-        <v>407</v>
       </c>
     </row>
     <row r="133" spans="1:26">
       <c r="A133" t="s">
+        <v>412</v>
+      </c>
+      <c r="B133" s="1">
+        <v>1263000.0</v>
+      </c>
+      <c r="C133" s="1">
+        <v>99.892</v>
+      </c>
+      <c r="D133" s="1">
+        <v>99.82592557</v>
+      </c>
+      <c r="E133" t="s">
+        <v>8</v>
+      </c>
+      <c r="F133">
+        <v>1.0</v>
+      </c>
+      <c r="G133" s="1">
+        <v>1260801.44</v>
+      </c>
+      <c r="H133" s="1">
+        <v>834.52</v>
+      </c>
+      <c r="I133" s="1">
+        <v>0.066189645214872</v>
+      </c>
+      <c r="J133">
+        <v>0.54</v>
+      </c>
+      <c r="K133" t="s">
+        <v>413</v>
+      </c>
+      <c r="L133" s="1">
+        <v>1261635.96</v>
+      </c>
+      <c r="M133" s="1">
+        <v>1268474.33</v>
+      </c>
+      <c r="N133" s="1">
+        <v>0.75</v>
+      </c>
+      <c r="O133">
+        <v>1</v>
+      </c>
+      <c r="Z133" t="s">
         <v>411</v>
-      </c>
-[...43 lines deleted...]
-        <v>410</v>
       </c>
     </row>
     <row r="134" spans="1:26">
       <c r="A134" t="s">
+        <v>415</v>
+      </c>
+      <c r="B134" s="1">
+        <v>589000.0</v>
+      </c>
+      <c r="C134" s="1">
+        <v>98.631</v>
+      </c>
+      <c r="D134" s="1">
+        <v>99.99054839</v>
+      </c>
+      <c r="E134" t="s">
+        <v>8</v>
+      </c>
+      <c r="F134">
+        <v>1.0</v>
+      </c>
+      <c r="G134" s="1">
+        <v>588944.33</v>
+      </c>
+      <c r="H134" s="1">
+        <v>-8007.74</v>
+      </c>
+      <c r="I134" s="1">
+        <v>-1.359676898494</v>
+      </c>
+      <c r="J134">
+        <v>0.21</v>
+      </c>
+      <c r="K134" t="s">
+        <v>416</v>
+      </c>
+      <c r="L134" s="1">
+        <v>580936.59</v>
+      </c>
+      <c r="M134" s="1">
+        <v>582182.98</v>
+      </c>
+      <c r="N134" s="1">
+        <v>0.34</v>
+      </c>
+      <c r="O134">
+        <v>1</v>
+      </c>
+      <c r="Z134" t="s">
         <v>414</v>
-      </c>
-[...43 lines deleted...]
-        <v>413</v>
       </c>
     </row>
     <row r="135" spans="1:26">
       <c r="A135" t="s">
+        <v>418</v>
+      </c>
+      <c r="B135" s="1">
+        <v>700000.0</v>
+      </c>
+      <c r="C135" s="1">
+        <v>99.051</v>
+      </c>
+      <c r="D135" s="1">
+        <v>101.20214286</v>
+      </c>
+      <c r="E135" t="s">
+        <v>8</v>
+      </c>
+      <c r="F135">
+        <v>1.0</v>
+      </c>
+      <c r="G135" s="1">
+        <v>708415.0</v>
+      </c>
+      <c r="H135" s="1">
+        <v>-15058.0</v>
+      </c>
+      <c r="I135" s="1">
+        <v>-2.1255902260681</v>
+      </c>
+      <c r="J135">
+        <v>1.55</v>
+      </c>
+      <c r="K135" t="s">
+        <v>419</v>
+      </c>
+      <c r="L135" s="1">
+        <v>693357.0</v>
+      </c>
+      <c r="M135" s="1">
+        <v>704213.71</v>
+      </c>
+      <c r="N135" s="1">
+        <v>0.41</v>
+      </c>
+      <c r="O135">
+        <v>1</v>
+      </c>
+      <c r="Z135" t="s">
         <v>417</v>
-      </c>
-[...43 lines deleted...]
-        <v>416</v>
       </c>
     </row>
     <row r="136" spans="1:26">
       <c r="A136" t="s">
+        <v>421</v>
+      </c>
+      <c r="B136" s="1">
+        <v>1974000.0</v>
+      </c>
+      <c r="C136" s="1">
+        <v>98.318</v>
+      </c>
+      <c r="D136" s="1">
+        <v>99.68791033</v>
+      </c>
+      <c r="E136" t="s">
+        <v>8</v>
+      </c>
+      <c r="F136">
+        <v>1.0</v>
+      </c>
+      <c r="G136" s="1">
+        <v>1967839.35</v>
+      </c>
+      <c r="H136" s="1">
+        <v>-27042.03</v>
+      </c>
+      <c r="I136" s="1">
+        <v>-1.3741990676221</v>
+      </c>
+      <c r="J136">
+        <v>1.67</v>
+      </c>
+      <c r="K136" t="s">
+        <v>422</v>
+      </c>
+      <c r="L136" s="1">
+        <v>1940797.32</v>
+      </c>
+      <c r="M136" s="1">
+        <v>1973841.54</v>
+      </c>
+      <c r="N136" s="1">
+        <v>1.16</v>
+      </c>
+      <c r="O136">
+        <v>1</v>
+      </c>
+      <c r="Z136" t="s">
         <v>420</v>
-      </c>
-[...43 lines deleted...]
-        <v>419</v>
       </c>
     </row>
     <row r="137" spans="1:26">
       <c r="A137" t="s">
+        <v>424</v>
+      </c>
+      <c r="B137" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="C137" s="1">
+        <v>97.378</v>
+      </c>
+      <c r="D137" s="1">
+        <v>97.698</v>
+      </c>
+      <c r="E137" t="s">
+        <v>8</v>
+      </c>
+      <c r="F137">
+        <v>1.0</v>
+      </c>
+      <c r="G137" s="1">
+        <v>488490.0</v>
+      </c>
+      <c r="H137" s="1">
+        <v>-1600.0</v>
+      </c>
+      <c r="I137" s="1">
+        <v>-0.32753997011198</v>
+      </c>
+      <c r="J137">
+        <v>0.46</v>
+      </c>
+      <c r="K137" t="s">
+        <v>425</v>
+      </c>
+      <c r="L137" s="1">
+        <v>486890.0</v>
+      </c>
+      <c r="M137" s="1">
+        <v>489172.53</v>
+      </c>
+      <c r="N137" s="1">
+        <v>0.29</v>
+      </c>
+      <c r="O137">
+        <v>1</v>
+      </c>
+      <c r="Z137" t="s">
         <v>423</v>
-      </c>
-[...43 lines deleted...]
-        <v>422</v>
       </c>
     </row>
     <row r="138" spans="1:26">
       <c r="A138" t="s">
+        <v>427</v>
+      </c>
+      <c r="B138" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="C138" s="1">
+        <v>104.162</v>
+      </c>
+      <c r="D138" s="1">
+        <v>101.759282</v>
+      </c>
+      <c r="E138" t="s">
+        <v>8</v>
+      </c>
+      <c r="F138">
+        <v>1.0</v>
+      </c>
+      <c r="G138" s="1">
+        <v>508796.41</v>
+      </c>
+      <c r="H138" s="1">
+        <v>12013.59</v>
+      </c>
+      <c r="I138" s="1">
+        <v>2.3611782166466</v>
+      </c>
+      <c r="J138">
+        <v>1.62</v>
+      </c>
+      <c r="K138" t="s">
+        <v>428</v>
+      </c>
+      <c r="L138" s="1">
+        <v>520810.0</v>
+      </c>
+      <c r="M138" s="1">
+        <v>528909.32</v>
+      </c>
+      <c r="N138" s="1">
+        <v>0.31</v>
+      </c>
+      <c r="O138">
+        <v>1</v>
+      </c>
+      <c r="Z138" t="s">
         <v>426</v>
-      </c>
-[...43 lines deleted...]
-        <v>425</v>
       </c>
     </row>
     <row r="139" spans="1:26">
       <c r="A139" t="s">
+        <v>430</v>
+      </c>
+      <c r="B139" s="1">
+        <v>903000.0</v>
+      </c>
+      <c r="C139" s="1">
+        <v>99.406</v>
+      </c>
+      <c r="D139" s="1">
+        <v>102.14591141</v>
+      </c>
+      <c r="E139" t="s">
+        <v>8</v>
+      </c>
+      <c r="F139">
+        <v>1.0</v>
+      </c>
+      <c r="G139" s="1">
+        <v>922377.58</v>
+      </c>
+      <c r="H139" s="1">
+        <v>-24741.4</v>
+      </c>
+      <c r="I139" s="1">
+        <v>-2.6823505402202</v>
+      </c>
+      <c r="J139">
+        <v>1.19</v>
+      </c>
+      <c r="K139" t="s">
+        <v>431</v>
+      </c>
+      <c r="L139" s="1">
+        <v>897636.18</v>
+      </c>
+      <c r="M139" s="1">
+        <v>908422.7</v>
+      </c>
+      <c r="N139" s="1">
+        <v>0.53</v>
+      </c>
+      <c r="O139">
+        <v>1</v>
+      </c>
+      <c r="Z139" t="s">
         <v>429</v>
-      </c>
-[...43 lines deleted...]
-        <v>428</v>
       </c>
     </row>
     <row r="140" spans="1:26">
       <c r="A140" t="s">
+        <v>433</v>
+      </c>
+      <c r="B140" s="1">
+        <v>683000.0</v>
+      </c>
+      <c r="C140" s="1">
+        <v>100.215</v>
+      </c>
+      <c r="D140" s="1">
+        <v>99.96912738</v>
+      </c>
+      <c r="E140" t="s">
+        <v>8</v>
+      </c>
+      <c r="F140">
+        <v>1.0</v>
+      </c>
+      <c r="G140" s="1">
+        <v>682789.14</v>
+      </c>
+      <c r="H140" s="1">
+        <v>1679.31</v>
+      </c>
+      <c r="I140" s="1">
+        <v>0.24594855155429</v>
+      </c>
+      <c r="J140">
+        <v>0.95</v>
+      </c>
+      <c r="K140" t="s">
+        <v>434</v>
+      </c>
+      <c r="L140" s="1">
+        <v>684468.45</v>
+      </c>
+      <c r="M140" s="1">
+        <v>690924.2</v>
+      </c>
+      <c r="N140" s="1">
+        <v>0.41</v>
+      </c>
+      <c r="O140">
+        <v>1</v>
+      </c>
+      <c r="Z140" t="s">
         <v>432</v>
-      </c>
-[...43 lines deleted...]
-        <v>431</v>
       </c>
     </row>
     <row r="141" spans="1:26">
       <c r="A141" t="s">
-        <v>434</v>
+        <v>436</v>
       </c>
       <c r="B141" s="1">
-        <v>800000.0</v>
+        <v>468000.0</v>
       </c>
       <c r="C141" s="1">
-        <v>101.499</v>
+        <v>97.465</v>
       </c>
       <c r="D141" s="1">
-        <v>100.66511125</v>
+        <v>99.49946581</v>
       </c>
       <c r="E141" t="s">
         <v>8</v>
       </c>
       <c r="F141">
         <v>1.0</v>
       </c>
       <c r="G141" s="1">
-        <v>805320.89</v>
+        <v>465657.5</v>
       </c>
       <c r="H141" s="1">
-        <v>6671.11</v>
+        <v>-9521.3</v>
       </c>
       <c r="I141" s="1">
-        <v>0.82837910736427</v>
+        <v>-2.0447002356882</v>
       </c>
       <c r="J141">
-        <v>3.1</v>
+        <v>1.38</v>
       </c>
       <c r="K141" t="s">
+        <v>437</v>
+      </c>
+      <c r="L141" s="1">
+        <v>456136.2</v>
+      </c>
+      <c r="M141" s="1">
+        <v>462595.24</v>
+      </c>
+      <c r="N141" s="1">
+        <v>0.27</v>
+      </c>
+      <c r="O141">
+        <v>1</v>
+      </c>
+      <c r="Z141" t="s">
         <v>435</v>
-      </c>
-[...13 lines deleted...]
-        <v>433</v>
       </c>
     </row>
     <row r="142" spans="1:26">
       <c r="A142" t="s">
-        <v>437</v>
+        <v>439</v>
       </c>
       <c r="B142" s="1">
-        <v>800000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="C142" s="1">
-        <v>100.58</v>
+        <v>100.046</v>
       </c>
       <c r="D142" s="1">
-        <v>99.915</v>
+        <v>102.68014286</v>
       </c>
       <c r="E142" t="s">
         <v>8</v>
       </c>
       <c r="F142">
         <v>1.0</v>
       </c>
       <c r="G142" s="1">
-        <v>799320.0</v>
+        <v>718761.0</v>
       </c>
       <c r="H142" s="1">
-        <v>5320.0</v>
+        <v>-18439.0</v>
       </c>
       <c r="I142" s="1">
-        <v>0.66556573087124</v>
+        <v>-2.5653868253842</v>
       </c>
       <c r="J142">
-        <v>0.05</v>
-[...2 lines deleted...]
-        <v>438.36</v>
+        <v>1.02</v>
+      </c>
+      <c r="K142" t="s">
+        <v>153</v>
       </c>
       <c r="L142" s="1">
-        <v>804640.0</v>
+        <v>700322.0</v>
       </c>
       <c r="M142" s="1">
-        <v>805078.36</v>
+        <v>707456.25</v>
       </c>
       <c r="N142" s="1">
-        <v>0.53</v>
+        <v>0.42</v>
       </c>
       <c r="O142">
         <v>1</v>
       </c>
       <c r="Z142" t="s">
-        <v>436</v>
+        <v>438</v>
       </c>
     </row>
     <row r="143" spans="1:26">
       <c r="A143" t="s">
-        <v>439</v>
+        <v>441</v>
       </c>
       <c r="B143" s="1">
         <v>800000.0</v>
       </c>
       <c r="C143" s="1">
-        <v>96.14</v>
+        <v>74.609</v>
       </c>
       <c r="D143" s="1">
-        <v>95.674</v>
+        <v>74.2877775</v>
       </c>
       <c r="E143" t="s">
         <v>8</v>
       </c>
       <c r="F143">
         <v>1.0</v>
       </c>
       <c r="G143" s="1">
-        <v>765392.0</v>
+        <v>594302.22</v>
       </c>
       <c r="H143" s="1">
-        <v>3728.0</v>
+        <v>2569.78</v>
       </c>
       <c r="I143" s="1">
-        <v>0.48707067750904</v>
+        <v>0.43240289427154</v>
       </c>
       <c r="J143">
-        <v>1.3</v>
+        <v>0.54</v>
       </c>
       <c r="K143" t="s">
+        <v>442</v>
+      </c>
+      <c r="L143" s="1">
+        <v>596872.0</v>
+      </c>
+      <c r="M143" s="1">
+        <v>601178.85</v>
+      </c>
+      <c r="N143" s="1">
+        <v>0.35</v>
+      </c>
+      <c r="O143">
+        <v>1</v>
+      </c>
+      <c r="Z143" t="s">
         <v>440</v>
-      </c>
-[...13 lines deleted...]
-        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:26">
       <c r="A144" t="s">
-        <v>442</v>
+        <v>444</v>
       </c>
       <c r="B144" s="1">
-        <v>400000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="C144" s="1">
-        <v>98.915</v>
+        <v>98.263</v>
       </c>
       <c r="D144" s="1">
-        <v>100.66</v>
+        <v>99.7947</v>
       </c>
       <c r="E144" t="s">
         <v>8</v>
       </c>
       <c r="F144">
         <v>1.0</v>
       </c>
       <c r="G144" s="1">
-        <v>402640.0</v>
+        <v>997947.0</v>
       </c>
       <c r="H144" s="1">
-        <v>-6980.0</v>
+        <v>-15317.0</v>
       </c>
       <c r="I144" s="1">
-        <v>-1.7335585138089</v>
+        <v>-1.534851049204</v>
       </c>
       <c r="J144">
-        <v>3.24</v>
+        <v>0.51</v>
       </c>
       <c r="K144" t="s">
+        <v>445</v>
+      </c>
+      <c r="L144" s="1">
+        <v>982630.0</v>
+      </c>
+      <c r="M144" s="1">
+        <v>987715.62</v>
+      </c>
+      <c r="N144" s="1">
+        <v>0.58</v>
+      </c>
+      <c r="O144">
+        <v>1</v>
+      </c>
+      <c r="Z144" t="s">
         <v>443</v>
-      </c>
-[...13 lines deleted...]
-        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:26">
       <c r="A145" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="B145" s="1">
-        <v>500000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="C145" s="1">
-        <v>100.235</v>
+        <v>101.254</v>
       </c>
       <c r="D145" s="1">
-        <v>100.0</v>
+        <v>100.69954333</v>
       </c>
       <c r="E145" t="s">
         <v>8</v>
       </c>
       <c r="F145">
         <v>1.0</v>
       </c>
       <c r="G145" s="1">
-        <v>500000.0</v>
+        <v>906295.89</v>
       </c>
       <c r="H145" s="1">
-        <v>1175.0</v>
+        <v>4990.11</v>
       </c>
       <c r="I145" s="1">
-        <v>0.235</v>
+        <v>0.55060494647063</v>
       </c>
       <c r="J145">
-        <v>0.7</v>
+        <v>3.56</v>
       </c>
       <c r="K145" t="s">
+        <v>448</v>
+      </c>
+      <c r="L145" s="1">
+        <v>911286.0</v>
+      </c>
+      <c r="M145" s="1">
+        <v>943294.54</v>
+      </c>
+      <c r="N145" s="1">
+        <v>0.56</v>
+      </c>
+      <c r="O145">
+        <v>1</v>
+      </c>
+      <c r="Z145" t="s">
         <v>446</v>
-      </c>
-[...13 lines deleted...]
-        <v>444</v>
       </c>
     </row>
     <row r="146" spans="1:26">
       <c r="A146" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="B146" s="1">
-        <v>999000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="C146" s="1">
-        <v>98.385</v>
+        <v>99.839</v>
       </c>
       <c r="D146" s="1">
-        <v>99.95190691</v>
+        <v>99.89188889</v>
       </c>
       <c r="E146" t="s">
         <v>8</v>
       </c>
       <c r="F146">
         <v>1.0</v>
       </c>
       <c r="G146" s="1">
-        <v>998519.55</v>
+        <v>899027.0</v>
       </c>
       <c r="H146" s="1">
-        <v>-15653.4</v>
+        <v>-476.0</v>
       </c>
       <c r="I146" s="1">
-        <v>-1.5676608434958</v>
+        <v>-0.052946129537823</v>
       </c>
       <c r="J146">
-        <v>0.89</v>
+        <v>0.53</v>
       </c>
       <c r="K146" t="s">
+        <v>451</v>
+      </c>
+      <c r="L146" s="1">
+        <v>898551.0</v>
+      </c>
+      <c r="M146" s="1">
+        <v>903285.25</v>
+      </c>
+      <c r="N146" s="1">
+        <v>0.53</v>
+      </c>
+      <c r="O146">
+        <v>1</v>
+      </c>
+      <c r="Z146" t="s">
         <v>449</v>
-      </c>
-[...13 lines deleted...]
-        <v>447</v>
       </c>
     </row>
     <row r="147" spans="1:26">
       <c r="A147" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="B147" s="1">
-        <v>700000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="C147" s="1">
-        <v>99.565</v>
+        <v>95.419</v>
       </c>
       <c r="D147" s="1">
-        <v>100.22785714</v>
+        <v>95.63144444</v>
       </c>
       <c r="E147" t="s">
         <v>8</v>
       </c>
       <c r="F147">
         <v>1.0</v>
       </c>
       <c r="G147" s="1">
-        <v>701595.0</v>
+        <v>860683.0</v>
       </c>
       <c r="H147" s="1">
-        <v>-4640.0</v>
+        <v>-1912.0</v>
       </c>
       <c r="I147" s="1">
-        <v>-0.66135020916626</v>
+        <v>-0.22214915363729</v>
       </c>
       <c r="J147">
-        <v>2.18</v>
+        <v>1.65</v>
       </c>
       <c r="K147" t="s">
+        <v>454</v>
+      </c>
+      <c r="L147" s="1">
+        <v>858771.0</v>
+      </c>
+      <c r="M147" s="1">
+        <v>873639.49</v>
+      </c>
+      <c r="N147" s="1">
+        <v>0.51</v>
+      </c>
+      <c r="O147">
+        <v>1</v>
+      </c>
+      <c r="Z147" t="s">
         <v>452</v>
-      </c>
-[...13 lines deleted...]
-        <v>450</v>
       </c>
     </row>
     <row r="148" spans="1:26">
       <c r="A148" t="s">
-        <v>454</v>
+        <v>456</v>
       </c>
       <c r="B148" s="1">
-        <v>400000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="C148" s="1">
-        <v>99.185</v>
+        <v>98.372</v>
       </c>
       <c r="D148" s="1">
-        <v>99.326</v>
+        <v>100.1564</v>
       </c>
       <c r="E148" t="s">
         <v>8</v>
       </c>
       <c r="F148">
         <v>1.0</v>
       </c>
       <c r="G148" s="1">
-        <v>397304.0</v>
+        <v>500782.0</v>
       </c>
       <c r="H148" s="1">
-        <v>-564.0</v>
+        <v>-8922.0</v>
       </c>
       <c r="I148" s="1">
-        <v>-0.14195678875622</v>
+        <v>-1.7816135563978</v>
       </c>
       <c r="J148">
-        <v>0.95</v>
+        <v>0.26</v>
       </c>
       <c r="K148" t="s">
+        <v>457</v>
+      </c>
+      <c r="L148" s="1">
+        <v>491860.0</v>
+      </c>
+      <c r="M148" s="1">
+        <v>493154.52</v>
+      </c>
+      <c r="N148" s="1">
+        <v>0.29</v>
+      </c>
+      <c r="O148">
+        <v>1</v>
+      </c>
+      <c r="Z148" t="s">
         <v>455</v>
-      </c>
-[...13 lines deleted...]
-        <v>453</v>
       </c>
     </row>
     <row r="149" spans="1:26">
       <c r="A149" t="s">
-        <v>457</v>
+        <v>459</v>
       </c>
       <c r="B149" s="1">
-        <v>1200000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="C149" s="1">
-        <v>100.154</v>
+        <v>99.572</v>
       </c>
       <c r="D149" s="1">
-        <v>99.91491667</v>
+        <v>99.96366667</v>
       </c>
       <c r="E149" t="s">
         <v>8</v>
       </c>
       <c r="F149">
         <v>1.0</v>
       </c>
       <c r="G149" s="1">
-        <v>1198979.0</v>
+        <v>599782.0</v>
       </c>
       <c r="H149" s="1">
-        <v>2869.0</v>
+        <v>-2350.0</v>
       </c>
       <c r="I149" s="1">
-        <v>0.23928692662674</v>
+        <v>-0.39180902394537</v>
       </c>
       <c r="J149">
-        <v>3.65</v>
+        <v>1.21</v>
       </c>
       <c r="K149" t="s">
+        <v>460</v>
+      </c>
+      <c r="L149" s="1">
+        <v>597432.0</v>
+      </c>
+      <c r="M149" s="1">
+        <v>604695.7</v>
+      </c>
+      <c r="N149" s="1">
+        <v>0.36</v>
+      </c>
+      <c r="O149">
+        <v>1</v>
+      </c>
+      <c r="Z149" t="s">
         <v>458</v>
-      </c>
-[...13 lines deleted...]
-        <v>456</v>
       </c>
     </row>
     <row r="150" spans="1:26">
       <c r="A150" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
       <c r="B150" s="1">
-        <v>504000.0</v>
+        <v>1099000.0</v>
       </c>
       <c r="C150" s="1">
-        <v>98.81</v>
+        <v>97.727</v>
       </c>
       <c r="D150" s="1">
-        <v>100.0</v>
+        <v>99.74190628</v>
       </c>
       <c r="E150" t="s">
         <v>8</v>
       </c>
       <c r="F150">
         <v>1.0</v>
       </c>
       <c r="G150" s="1">
-        <v>504000.0</v>
+        <v>1096163.55</v>
       </c>
       <c r="H150" s="1">
-        <v>-5997.6</v>
+        <v>-22143.82</v>
       </c>
       <c r="I150" s="1">
-        <v>-1.19</v>
+        <v>-2.0201200815335</v>
       </c>
       <c r="J150">
-        <v>1.25</v>
+        <v>1.29</v>
       </c>
       <c r="K150" t="s">
+        <v>463</v>
+      </c>
+      <c r="L150" s="1">
+        <v>1074019.73</v>
+      </c>
+      <c r="M150" s="1">
+        <v>1088144.89</v>
+      </c>
+      <c r="N150" s="1">
+        <v>0.64</v>
+      </c>
+      <c r="O150">
+        <v>1</v>
+      </c>
+      <c r="Z150" t="s">
         <v>461</v>
-      </c>
-[...13 lines deleted...]
-        <v>459</v>
       </c>
     </row>
     <row r="151" spans="1:26">
       <c r="A151" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="B151" s="1">
-        <v>1000000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="C151" s="1">
-        <v>100.066</v>
+        <v>98.176</v>
       </c>
       <c r="D151" s="1">
-        <v>99.7</v>
+        <v>99.1126</v>
       </c>
       <c r="E151" t="s">
         <v>8</v>
       </c>
       <c r="F151">
         <v>1.0</v>
       </c>
       <c r="G151" s="1">
-        <v>997000.0</v>
+        <v>495563.0</v>
       </c>
       <c r="H151" s="1">
-        <v>3660.0</v>
+        <v>-4683.0</v>
       </c>
       <c r="I151" s="1">
-        <v>0.36710130391174</v>
+        <v>-0.94498580402492</v>
       </c>
       <c r="J151">
-        <v>0.19</v>
+        <v>1.38</v>
       </c>
       <c r="K151" t="s">
+        <v>466</v>
+      </c>
+      <c r="L151" s="1">
+        <v>490880.0</v>
+      </c>
+      <c r="M151" s="1">
+        <v>497782.4</v>
+      </c>
+      <c r="N151" s="1">
+        <v>0.29</v>
+      </c>
+      <c r="O151">
+        <v>1</v>
+      </c>
+      <c r="Z151" t="s">
         <v>464</v>
-      </c>
-[...13 lines deleted...]
-        <v>462</v>
       </c>
     </row>
     <row r="152" spans="1:26">
       <c r="A152" t="s">
-        <v>466</v>
+        <v>468</v>
       </c>
       <c r="B152" s="1">
-        <v>513000.0</v>
+        <v>1400000.0</v>
       </c>
       <c r="C152" s="1">
-        <v>99.016</v>
+        <v>98.98</v>
       </c>
       <c r="D152" s="1">
-        <v>99.55553606</v>
+        <v>99.81421429</v>
       </c>
       <c r="E152" t="s">
         <v>8</v>
       </c>
       <c r="F152">
         <v>1.0</v>
       </c>
       <c r="G152" s="1">
-        <v>510719.9</v>
+        <v>1397399.0</v>
       </c>
       <c r="H152" s="1">
-        <v>-2767.82</v>
+        <v>-11679.0</v>
       </c>
       <c r="I152" s="1">
-        <v>-0.54194481162767</v>
+        <v>-0.83576702144484</v>
       </c>
       <c r="J152">
-        <v>2.71</v>
+        <v>0.34</v>
       </c>
       <c r="K152" t="s">
+        <v>469</v>
+      </c>
+      <c r="L152" s="1">
+        <v>1385720.0</v>
+      </c>
+      <c r="M152" s="1">
+        <v>1390466.58</v>
+      </c>
+      <c r="N152" s="1">
+        <v>0.82</v>
+      </c>
+      <c r="O152">
+        <v>1</v>
+      </c>
+      <c r="Z152" t="s">
         <v>467</v>
-      </c>
-[...13 lines deleted...]
-        <v>465</v>
       </c>
     </row>
     <row r="153" spans="1:26">
       <c r="A153" t="s">
-        <v>469</v>
+        <v>471</v>
       </c>
       <c r="B153" s="1">
-        <v>300000.0</v>
+        <v>604000.0</v>
       </c>
       <c r="C153" s="1">
-        <v>100.486</v>
+        <v>98.292</v>
       </c>
       <c r="D153" s="1">
-        <v>99.897</v>
+        <v>99.70016556</v>
       </c>
       <c r="E153" t="s">
         <v>8</v>
       </c>
       <c r="F153">
         <v>1.0</v>
       </c>
       <c r="G153" s="1">
-        <v>299691.0</v>
+        <v>602189.0</v>
       </c>
       <c r="H153" s="1">
-        <v>1767.0</v>
+        <v>-8505.32</v>
       </c>
       <c r="I153" s="1">
-        <v>0.58960729551438</v>
+        <v>-1.4124004257799</v>
       </c>
       <c r="J153">
-        <v>0.68</v>
+        <v>1.7</v>
       </c>
       <c r="K153" t="s">
+        <v>472</v>
+      </c>
+      <c r="L153" s="1">
+        <v>593683.68</v>
+      </c>
+      <c r="M153" s="1">
+        <v>603926.89</v>
+      </c>
+      <c r="N153" s="1">
+        <v>0.36</v>
+      </c>
+      <c r="O153">
+        <v>1</v>
+      </c>
+      <c r="Z153" t="s">
         <v>470</v>
-      </c>
-[...13 lines deleted...]
-        <v>468</v>
       </c>
     </row>
     <row r="154" spans="1:26">
       <c r="A154" t="s">
-        <v>472</v>
+        <v>474</v>
       </c>
       <c r="B154" s="1">
-        <v>400000.0</v>
+        <v>613000.0</v>
       </c>
       <c r="C154" s="1">
-        <v>99.322</v>
+        <v>98.118</v>
       </c>
       <c r="D154" s="1">
-        <v>100.0417275</v>
+        <v>99.32233279</v>
       </c>
       <c r="E154" t="s">
         <v>8</v>
       </c>
       <c r="F154">
         <v>1.0</v>
       </c>
       <c r="G154" s="1">
-        <v>400166.91</v>
+        <v>608845.9</v>
       </c>
       <c r="H154" s="1">
-        <v>-2878.91</v>
+        <v>-7382.56</v>
       </c>
       <c r="I154" s="1">
-        <v>-0.71942730097299</v>
+        <v>-1.2125498422507</v>
       </c>
       <c r="J154">
-        <v>2.29</v>
+        <v>3.11</v>
       </c>
       <c r="K154" t="s">
+        <v>475</v>
+      </c>
+      <c r="L154" s="1">
+        <v>601463.34</v>
+      </c>
+      <c r="M154" s="1">
+        <v>620508.33</v>
+      </c>
+      <c r="N154" s="1">
+        <v>0.37</v>
+      </c>
+      <c r="O154">
+        <v>1</v>
+      </c>
+      <c r="Z154" t="s">
         <v>473</v>
-      </c>
-[...13 lines deleted...]
-        <v>471</v>
       </c>
     </row>
     <row r="155" spans="1:26">
       <c r="A155" t="s">
-        <v>475</v>
+        <v>477</v>
       </c>
       <c r="B155" s="1">
-        <v>481000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="C155" s="1">
-        <v>100.741</v>
+        <v>100.376</v>
       </c>
       <c r="D155" s="1">
-        <v>100.0</v>
+        <v>99.897</v>
       </c>
       <c r="E155" t="s">
         <v>8</v>
       </c>
       <c r="F155">
         <v>1.0</v>
       </c>
       <c r="G155" s="1">
-        <v>481000.0</v>
+        <v>299691.0</v>
       </c>
       <c r="H155" s="1">
-        <v>3564.21</v>
+        <v>1437.0</v>
       </c>
       <c r="I155" s="1">
-        <v>0.741</v>
+        <v>0.47949387869506</v>
       </c>
       <c r="J155">
-        <v>0.73</v>
+        <v>1.14</v>
       </c>
       <c r="K155" t="s">
+        <v>478</v>
+      </c>
+      <c r="L155" s="1">
+        <v>301128.0</v>
+      </c>
+      <c r="M155" s="1">
+        <v>304535.88</v>
+      </c>
+      <c r="N155" s="1">
+        <v>0.18</v>
+      </c>
+      <c r="O155">
+        <v>1</v>
+      </c>
+      <c r="Z155" t="s">
         <v>476</v>
-      </c>
-[...13 lines deleted...]
-        <v>474</v>
       </c>
     </row>
     <row r="156" spans="1:26">
       <c r="A156" t="s">
-        <v>478</v>
+        <v>480</v>
       </c>
       <c r="B156" s="1">
-        <v>551000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="C156" s="1">
-        <v>100.058</v>
+        <v>98.712</v>
       </c>
       <c r="D156" s="1">
-        <v>100.01896552</v>
+        <v>99.786582</v>
       </c>
       <c r="E156" t="s">
         <v>8</v>
       </c>
       <c r="F156">
         <v>1.0</v>
       </c>
       <c r="G156" s="1">
-        <v>551104.5</v>
+        <v>498932.91</v>
       </c>
       <c r="H156" s="1">
-        <v>215.08</v>
+        <v>-5372.91</v>
       </c>
       <c r="I156" s="1">
-        <v>0.039027081070831</v>
+        <v>-1.0768802563054</v>
       </c>
       <c r="J156">
-        <v>0.94</v>
+        <v>2.75</v>
       </c>
       <c r="K156" t="s">
+        <v>481</v>
+      </c>
+      <c r="L156" s="1">
+        <v>493560.0</v>
+      </c>
+      <c r="M156" s="1">
+        <v>507308.29</v>
+      </c>
+      <c r="N156" s="1">
+        <v>0.3</v>
+      </c>
+      <c r="O156">
+        <v>1</v>
+      </c>
+      <c r="Z156" t="s">
         <v>479</v>
-      </c>
-[...13 lines deleted...]
-        <v>477</v>
       </c>
     </row>
     <row r="157" spans="1:26">
       <c r="A157" t="s">
-        <v>481</v>
+        <v>483</v>
       </c>
       <c r="B157" s="1">
-        <v>900000.0</v>
+        <v>581000.0</v>
       </c>
       <c r="C157" s="1">
-        <v>100.439</v>
+        <v>99.925</v>
       </c>
       <c r="D157" s="1">
-        <v>98.29879778</v>
+        <v>99.97160069</v>
       </c>
       <c r="E157" t="s">
         <v>8</v>
       </c>
       <c r="F157">
         <v>1.0</v>
       </c>
       <c r="G157" s="1">
-        <v>884689.18</v>
+        <v>580835.0</v>
       </c>
       <c r="H157" s="1">
-        <v>19261.82</v>
+        <v>-270.75</v>
       </c>
       <c r="I157" s="1">
-        <v>2.1772415030553</v>
+        <v>-0.046613926502363</v>
       </c>
       <c r="J157">
-        <v>0.7</v>
+        <v>0.4</v>
       </c>
       <c r="K157" t="s">
+        <v>484</v>
+      </c>
+      <c r="L157" s="1">
+        <v>580564.25</v>
+      </c>
+      <c r="M157" s="1">
+        <v>582882.39</v>
+      </c>
+      <c r="N157" s="1">
+        <v>0.34</v>
+      </c>
+      <c r="O157">
+        <v>1</v>
+      </c>
+      <c r="Z157" t="s">
         <v>482</v>
-      </c>
-[...13 lines deleted...]
-        <v>480</v>
       </c>
     </row>
     <row r="158" spans="1:26">
       <c r="A158" t="s">
-        <v>481</v>
+        <v>486</v>
       </c>
       <c r="B158" s="1">
-        <v>304000.0</v>
+        <v>1051000.0</v>
       </c>
       <c r="C158" s="1">
-        <v>100.516</v>
+        <v>99.154</v>
       </c>
       <c r="D158" s="1">
-        <v>99.674</v>
+        <v>99.95085633</v>
       </c>
       <c r="E158" t="s">
         <v>8</v>
       </c>
       <c r="F158">
         <v>1.0</v>
       </c>
       <c r="G158" s="1">
-        <v>303008.96</v>
+        <v>1050483.5</v>
       </c>
       <c r="H158" s="1">
-        <v>2559.68</v>
+        <v>-8374.96</v>
       </c>
       <c r="I158" s="1">
-        <v>0.84475389770652</v>
+        <v>-0.79724812431609</v>
       </c>
       <c r="J158">
-        <v>0.2</v>
-[...2 lines deleted...]
-        <v>601.67</v>
+        <v>1.35</v>
+      </c>
+      <c r="K158" t="s">
+        <v>487</v>
       </c>
       <c r="L158" s="1">
-        <v>305568.64</v>
+        <v>1042108.54</v>
       </c>
       <c r="M158" s="1">
-        <v>306170.31</v>
+        <v>1056318.64</v>
       </c>
       <c r="N158" s="1">
-        <v>0.2</v>
+        <v>0.62</v>
       </c>
       <c r="O158">
         <v>1</v>
       </c>
       <c r="Z158" t="s">
-        <v>483</v>
+        <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:26">
       <c r="A159" t="s">
-        <v>485</v>
+        <v>489</v>
       </c>
       <c r="B159" s="1">
-        <v>448000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="C159" s="1">
-        <v>98.743</v>
+        <v>100.161</v>
       </c>
       <c r="D159" s="1">
-        <v>99.30427009</v>
+        <v>98.502418</v>
       </c>
       <c r="E159" t="s">
         <v>8</v>
       </c>
       <c r="F159">
         <v>1.0</v>
       </c>
       <c r="G159" s="1">
-        <v>444883.13</v>
+        <v>985024.18</v>
       </c>
       <c r="H159" s="1">
-        <v>-2514.49</v>
+        <v>16585.82</v>
       </c>
       <c r="I159" s="1">
-        <v>-0.56520237123849</v>
+        <v>1.6837982596529</v>
       </c>
       <c r="J159">
-        <v>1.65</v>
+        <v>1.17</v>
       </c>
       <c r="K159" t="s">
-        <v>486</v>
+        <v>490</v>
       </c>
       <c r="L159" s="1">
-        <v>442368.64</v>
+        <v>1001610.0</v>
       </c>
       <c r="M159" s="1">
-        <v>449771.38</v>
+        <v>1013336.03</v>
       </c>
       <c r="N159" s="1">
-        <v>0.3</v>
+        <v>0.6</v>
       </c>
       <c r="O159">
         <v>1</v>
       </c>
       <c r="Z159" t="s">
-        <v>484</v>
+        <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:26">
       <c r="A160" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="B160" s="1">
-        <v>800000.0</v>
+        <v>304000.0</v>
       </c>
       <c r="C160" s="1">
-        <v>98.0</v>
+        <v>99.825</v>
       </c>
       <c r="D160" s="1">
-        <v>98.599555</v>
+        <v>99.674</v>
       </c>
       <c r="E160" t="s">
         <v>8</v>
       </c>
       <c r="F160">
         <v>1.0</v>
       </c>
       <c r="G160" s="1">
-        <v>788796.44</v>
+        <v>303008.96</v>
       </c>
       <c r="H160" s="1">
-        <v>-4796.44</v>
+        <v>459.04</v>
       </c>
       <c r="I160" s="1">
-        <v>-0.60807069565375</v>
+        <v>0.15149387001625</v>
       </c>
       <c r="J160">
-        <v>1.09</v>
+        <v>0.75</v>
       </c>
       <c r="K160" t="s">
-        <v>489</v>
+        <v>492</v>
       </c>
       <c r="L160" s="1">
-        <v>784000.0</v>
+        <v>303468.0</v>
       </c>
       <c r="M160" s="1">
-        <v>792728.77</v>
+        <v>305754.33</v>
       </c>
       <c r="N160" s="1">
-        <v>0.53</v>
+        <v>0.18</v>
       </c>
       <c r="O160">
         <v>1</v>
       </c>
       <c r="Z160" t="s">
-        <v>487</v>
+        <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:26">
       <c r="A161" t="s">
-        <v>491</v>
+        <v>494</v>
       </c>
       <c r="B161" s="1">
-        <v>800000.0</v>
+        <v>548000.0</v>
       </c>
       <c r="C161" s="1">
-        <v>98.232</v>
+        <v>98.129</v>
       </c>
       <c r="D161" s="1">
-        <v>99.492</v>
+        <v>99.06334489</v>
       </c>
       <c r="E161" t="s">
         <v>8</v>
       </c>
       <c r="F161">
         <v>1.0</v>
       </c>
       <c r="G161" s="1">
-        <v>795936.0</v>
+        <v>542867.13</v>
       </c>
       <c r="H161" s="1">
-        <v>-10080.0</v>
+        <v>-5120.21</v>
       </c>
       <c r="I161" s="1">
-        <v>-1.266433482089</v>
+        <v>-0.94317922693164</v>
       </c>
       <c r="J161">
-        <v>0.14</v>
+        <v>2.02</v>
       </c>
       <c r="K161" t="s">
-        <v>492</v>
+        <v>495</v>
       </c>
       <c r="L161" s="1">
-        <v>785856.0</v>
+        <v>537746.92</v>
       </c>
       <c r="M161" s="1">
-        <v>786951.89</v>
+        <v>548819.52</v>
       </c>
       <c r="N161" s="1">
-        <v>0.52</v>
+        <v>0.32</v>
       </c>
       <c r="O161">
         <v>1</v>
       </c>
       <c r="Z161" t="s">
-        <v>490</v>
+        <v>493</v>
       </c>
     </row>
     <row r="162" spans="1:26">
       <c r="A162" t="s">
-        <v>494</v>
+        <v>497</v>
       </c>
       <c r="B162" s="1">
-        <v>698000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="C162" s="1">
-        <v>101.103</v>
+        <v>96.677</v>
       </c>
       <c r="D162" s="1">
-        <v>100.0</v>
+        <v>98.39771556</v>
       </c>
       <c r="E162" t="s">
         <v>8</v>
       </c>
       <c r="F162">
         <v>1.0</v>
       </c>
       <c r="G162" s="1">
-        <v>698000.0</v>
+        <v>885579.44</v>
       </c>
       <c r="H162" s="1">
-        <v>7698.94</v>
+        <v>-15486.44</v>
       </c>
       <c r="I162" s="1">
-        <v>1.103</v>
+        <v>-1.7487352687411</v>
       </c>
       <c r="J162">
-        <v>0.76</v>
+        <v>1.49</v>
       </c>
       <c r="K162" t="s">
-        <v>495</v>
+        <v>498</v>
       </c>
       <c r="L162" s="1">
-        <v>705698.94</v>
+        <v>870093.0</v>
       </c>
       <c r="M162" s="1">
-        <v>710998.71</v>
+        <v>883491.29</v>
       </c>
       <c r="N162" s="1">
-        <v>0.47</v>
+        <v>0.52</v>
       </c>
       <c r="O162">
         <v>1</v>
       </c>
       <c r="Z162" t="s">
-        <v>493</v>
+        <v>496</v>
       </c>
     </row>
     <row r="163" spans="1:26">
       <c r="A163" t="s">
-        <v>497</v>
+        <v>500</v>
       </c>
       <c r="B163" s="1">
-        <v>649000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="C163" s="1">
-        <v>100.442</v>
+        <v>97.37</v>
       </c>
       <c r="D163" s="1">
-        <v>100.0</v>
+        <v>99.492</v>
       </c>
       <c r="E163" t="s">
         <v>8</v>
       </c>
       <c r="F163">
         <v>1.0</v>
       </c>
       <c r="G163" s="1">
-        <v>649000.0</v>
+        <v>795936.0</v>
       </c>
       <c r="H163" s="1">
-        <v>2868.58</v>
+        <v>-16976.0</v>
       </c>
       <c r="I163" s="1">
-        <v>0.442</v>
+        <v>-2.132834800788</v>
       </c>
       <c r="J163">
-        <v>0.62</v>
+        <v>0.87</v>
       </c>
       <c r="K163" t="s">
-        <v>498</v>
+        <v>501</v>
       </c>
       <c r="L163" s="1">
-        <v>651868.58</v>
+        <v>778960.0</v>
       </c>
       <c r="M163" s="1">
-        <v>655887.13</v>
+        <v>785946.3</v>
       </c>
       <c r="N163" s="1">
-        <v>0.44</v>
+        <v>0.46</v>
       </c>
       <c r="O163">
         <v>1</v>
       </c>
       <c r="Z163" t="s">
-        <v>496</v>
+        <v>499</v>
       </c>
     </row>
     <row r="164" spans="1:26">
       <c r="A164" t="s">
-        <v>500</v>
+        <v>503</v>
       </c>
       <c r="B164" s="1">
-        <v>700000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="C164" s="1">
-        <v>88.971</v>
+        <v>95.443</v>
       </c>
       <c r="D164" s="1">
-        <v>86.18353143</v>
+        <v>96.138</v>
       </c>
       <c r="E164" t="s">
         <v>8</v>
       </c>
       <c r="F164">
         <v>1.0</v>
       </c>
       <c r="G164" s="1">
-        <v>603284.72</v>
+        <v>384552.0</v>
       </c>
       <c r="H164" s="1">
-        <v>19512.28</v>
+        <v>-2780.0</v>
       </c>
       <c r="I164" s="1">
-        <v>3.2343401636295</v>
+        <v>-0.72291913707379</v>
       </c>
       <c r="J164">
-        <v>0.19</v>
+        <v>0.42</v>
       </c>
       <c r="K164" t="s">
-        <v>501</v>
+        <v>504</v>
       </c>
       <c r="L164" s="1">
-        <v>622797.0</v>
+        <v>381772.0</v>
       </c>
       <c r="M164" s="1">
-        <v>624134.67</v>
+        <v>383463.78</v>
       </c>
       <c r="N164" s="1">
-        <v>0.41</v>
+        <v>0.23</v>
       </c>
       <c r="O164">
         <v>1</v>
       </c>
       <c r="Z164" t="s">
-        <v>499</v>
+        <v>502</v>
       </c>
     </row>
     <row r="165" spans="1:26">
       <c r="A165" t="s">
-        <v>503</v>
+        <v>506</v>
       </c>
       <c r="B165" s="1">
-        <v>511000.0</v>
+        <v>798000.0</v>
       </c>
       <c r="C165" s="1">
-        <v>101.613</v>
+        <v>100.217</v>
       </c>
       <c r="D165" s="1">
-        <v>100.27221135</v>
+        <v>100.04160401</v>
       </c>
       <c r="E165" t="s">
         <v>8</v>
       </c>
       <c r="F165">
         <v>1.0</v>
       </c>
       <c r="G165" s="1">
-        <v>512391.0</v>
+        <v>798332.0</v>
       </c>
       <c r="H165" s="1">
-        <v>6851.43</v>
+        <v>1399.66</v>
       </c>
       <c r="I165" s="1">
-        <v>1.3371487789598</v>
+        <v>0.17532304855624</v>
       </c>
       <c r="J165">
-        <v>2.2</v>
+        <v>1.28</v>
       </c>
       <c r="K165" t="s">
-        <v>504</v>
+        <v>507</v>
       </c>
       <c r="L165" s="1">
-        <v>519242.43</v>
+        <v>799731.66</v>
       </c>
       <c r="M165" s="1">
-        <v>530477.43</v>
+        <v>809926.25</v>
       </c>
       <c r="N165" s="1">
-        <v>0.35</v>
+        <v>0.48</v>
       </c>
       <c r="O165">
         <v>1</v>
       </c>
       <c r="Z165" t="s">
-        <v>502</v>
+        <v>505</v>
       </c>
     </row>
     <row r="166" spans="1:26">
       <c r="A166" t="s">
-        <v>506</v>
+        <v>509</v>
       </c>
       <c r="B166" s="1">
-        <v>700000.0</v>
+        <v>849000.0</v>
       </c>
       <c r="C166" s="1">
-        <v>101.05</v>
+        <v>99.455</v>
       </c>
       <c r="D166" s="1">
-        <v>102.939</v>
+        <v>99.88669022</v>
       </c>
       <c r="E166" t="s">
         <v>8</v>
       </c>
       <c r="F166">
         <v>1.0</v>
       </c>
       <c r="G166" s="1">
-        <v>720573.0</v>
+        <v>848038.0</v>
       </c>
       <c r="H166" s="1">
-        <v>-13223.0</v>
+        <v>-3665.05</v>
       </c>
       <c r="I166" s="1">
-        <v>-1.8350673699958</v>
+        <v>-0.43217992589955</v>
       </c>
       <c r="J166">
-        <v>1.21</v>
+        <v>1.09</v>
       </c>
       <c r="K166" t="s">
-        <v>507</v>
+        <v>510</v>
       </c>
       <c r="L166" s="1">
-        <v>707350.0</v>
+        <v>844372.95</v>
       </c>
       <c r="M166" s="1">
-        <v>715831.51</v>
+        <v>853595.65</v>
       </c>
       <c r="N166" s="1">
-        <v>0.48</v>
+        <v>0.5</v>
       </c>
       <c r="O166">
         <v>1</v>
       </c>
       <c r="Z166" t="s">
-        <v>505</v>
+        <v>508</v>
       </c>
     </row>
     <row r="167" spans="1:26">
       <c r="A167" t="s">
-        <v>509</v>
+        <v>512</v>
       </c>
       <c r="B167" s="1">
-        <v>1400000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="C167" s="1">
-        <v>98.205</v>
+        <v>88.709</v>
       </c>
       <c r="D167" s="1">
-        <v>100.58606214</v>
+        <v>86.47159</v>
       </c>
       <c r="E167" t="s">
         <v>8</v>
       </c>
       <c r="F167">
         <v>1.0</v>
       </c>
       <c r="G167" s="1">
-        <v>1408204.87</v>
+        <v>691772.72</v>
       </c>
       <c r="H167" s="1">
-        <v>-33334.87</v>
+        <v>17899.28</v>
       </c>
       <c r="I167" s="1">
-        <v>-2.3671889446029</v>
+        <v>2.5874509766734</v>
       </c>
       <c r="J167">
-        <v>1.05</v>
+        <v>0.28</v>
       </c>
       <c r="K167" t="s">
-        <v>510</v>
+        <v>513</v>
       </c>
       <c r="L167" s="1">
-        <v>1374870.0</v>
+        <v>709672.0</v>
       </c>
       <c r="M167" s="1">
-        <v>1389627.53</v>
+        <v>711907.62</v>
       </c>
       <c r="N167" s="1">
-        <v>0.92</v>
+        <v>0.42</v>
       </c>
       <c r="O167">
         <v>1</v>
       </c>
       <c r="Z167" t="s">
-        <v>508</v>
+        <v>511</v>
       </c>
     </row>
     <row r="168" spans="1:26">
       <c r="A168" t="s">
-        <v>512</v>
+        <v>515</v>
       </c>
       <c r="B168" s="1">
-        <v>850000.0</v>
+        <v>611000.0</v>
       </c>
       <c r="C168" s="1">
-        <v>98.422</v>
+        <v>101.108</v>
       </c>
       <c r="D168" s="1">
-        <v>99.64942118</v>
+        <v>100.39656301</v>
       </c>
       <c r="E168" t="s">
         <v>8</v>
       </c>
       <c r="F168">
         <v>1.0</v>
       </c>
       <c r="G168" s="1">
-        <v>847020.08</v>
+        <v>613423.0</v>
       </c>
       <c r="H168" s="1">
-        <v>-10433.08</v>
+        <v>4346.88</v>
       </c>
       <c r="I168" s="1">
-        <v>-1.2317393939468</v>
+        <v>0.70862683662008</v>
       </c>
       <c r="J168">
-        <v>2.77</v>
+        <v>2.64</v>
       </c>
       <c r="K168" t="s">
-        <v>513</v>
+        <v>516</v>
       </c>
       <c r="L168" s="1">
-        <v>836587.0</v>
+        <v>617769.88</v>
       </c>
       <c r="M168" s="1">
-        <v>860130.84</v>
+        <v>633902.79</v>
       </c>
       <c r="N168" s="1">
-        <v>0.57</v>
+        <v>0.37</v>
       </c>
       <c r="O168">
         <v>1</v>
       </c>
       <c r="Z168" t="s">
-        <v>511</v>
+        <v>514</v>
       </c>
     </row>
     <row r="169" spans="1:26">
       <c r="A169" t="s">
-        <v>515</v>
+        <v>518</v>
       </c>
       <c r="B169" s="1">
-        <v>400000.0</v>
+        <v>1600000.0</v>
       </c>
       <c r="C169" s="1">
-        <v>102.628</v>
+        <v>100.265</v>
       </c>
       <c r="D169" s="1">
-        <v>103.50275</v>
+        <v>101.9430625</v>
       </c>
       <c r="E169" t="s">
         <v>8</v>
       </c>
       <c r="F169">
         <v>1.0</v>
       </c>
       <c r="G169" s="1">
-        <v>414011.0</v>
+        <v>1631089.0</v>
       </c>
       <c r="H169" s="1">
-        <v>-3499.0</v>
+        <v>-26849.0</v>
       </c>
       <c r="I169" s="1">
-        <v>-0.84514662653891</v>
+        <v>-1.6460781723131</v>
       </c>
       <c r="J169">
+        <v>1.64</v>
+      </c>
+      <c r="K169" t="s">
+        <v>519</v>
+      </c>
+      <c r="L169" s="1">
+        <v>1604240.0</v>
+      </c>
+      <c r="M169" s="1">
+        <v>1630459.18</v>
+      </c>
+      <c r="N169" s="1">
         <v>0.96</v>
       </c>
-      <c r="K169" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="O169">
         <v>1</v>
       </c>
       <c r="Z169" t="s">
-        <v>514</v>
+        <v>517</v>
       </c>
     </row>
     <row r="170" spans="1:26">
       <c r="A170" t="s">
-        <v>515</v>
+        <v>521</v>
       </c>
       <c r="B170" s="1">
-        <v>500000.0</v>
+        <v>1600000.0</v>
       </c>
       <c r="C170" s="1">
-        <v>98.175</v>
+        <v>96.787</v>
       </c>
       <c r="D170" s="1">
-        <v>99.908</v>
+        <v>100.13917938</v>
       </c>
       <c r="E170" t="s">
         <v>8</v>
       </c>
       <c r="F170">
         <v>1.0</v>
       </c>
       <c r="G170" s="1">
-        <v>499540.0</v>
+        <v>1602226.87</v>
       </c>
       <c r="H170" s="1">
-        <v>-8665.0</v>
+        <v>-53634.87</v>
       </c>
       <c r="I170" s="1">
-        <v>-1.7345958281619</v>
+        <v>-3.3475203171446</v>
       </c>
       <c r="J170">
-        <v>1.53</v>
+        <v>1.45</v>
       </c>
       <c r="K170" t="s">
-        <v>518</v>
+        <v>522</v>
       </c>
       <c r="L170" s="1">
-        <v>490875.0</v>
+        <v>1548592.0</v>
       </c>
       <c r="M170" s="1">
-        <v>498517.36</v>
+        <v>1571819.4</v>
       </c>
       <c r="N170" s="1">
-        <v>0.33</v>
+        <v>0.93</v>
       </c>
       <c r="O170">
         <v>1</v>
       </c>
       <c r="Z170" t="s">
-        <v>517</v>
+        <v>520</v>
       </c>
     </row>
     <row r="171" spans="1:26">
       <c r="A171" t="s">
-        <v>520</v>
+        <v>524</v>
       </c>
       <c r="B171" s="1">
-        <v>700000.0</v>
+        <v>950000.0</v>
       </c>
       <c r="C171" s="1">
-        <v>104.427</v>
+        <v>97.814</v>
       </c>
       <c r="D171" s="1">
-        <v>106.53128571</v>
+        <v>99.44148211</v>
       </c>
       <c r="E171" t="s">
         <v>8</v>
       </c>
       <c r="F171">
         <v>1.0</v>
       </c>
       <c r="G171" s="1">
-        <v>745719.0</v>
+        <v>944694.08</v>
       </c>
       <c r="H171" s="1">
-        <v>-14730.0</v>
+        <v>-15461.08</v>
       </c>
       <c r="I171" s="1">
-        <v>-1.975274868952</v>
+        <v>-1.636622937237</v>
       </c>
       <c r="J171">
-        <v>2.9</v>
+        <v>0.12</v>
       </c>
       <c r="K171" t="s">
-        <v>521</v>
+        <v>525</v>
       </c>
       <c r="L171" s="1">
-        <v>730989.0</v>
+        <v>929233.0</v>
       </c>
       <c r="M171" s="1">
-        <v>751284.21</v>
+        <v>930404.23</v>
       </c>
       <c r="N171" s="1">
-        <v>0.5</v>
+        <v>0.55</v>
       </c>
       <c r="O171">
         <v>1</v>
       </c>
       <c r="Z171" t="s">
-        <v>519</v>
+        <v>523</v>
       </c>
     </row>
     <row r="172" spans="1:26">
       <c r="A172" t="s">
-        <v>523</v>
+        <v>527</v>
       </c>
       <c r="B172" s="1">
-        <v>1239000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="C172" s="1">
-        <v>98.932</v>
+        <v>97.461</v>
       </c>
       <c r="D172" s="1">
-        <v>99.90992252</v>
+        <v>99.53816667</v>
       </c>
       <c r="E172" t="s">
         <v>8</v>
       </c>
       <c r="F172">
         <v>1.0</v>
       </c>
       <c r="G172" s="1">
-        <v>1237883.94</v>
+        <v>597229.0</v>
       </c>
       <c r="H172" s="1">
-        <v>-12116.46</v>
+        <v>-12463.0</v>
       </c>
       <c r="I172" s="1">
-        <v>-0.97880420033561</v>
+        <v>-2.0868042241753</v>
       </c>
       <c r="J172">
-        <v>1.24</v>
+        <v>1.98</v>
       </c>
       <c r="K172" t="s">
-        <v>524</v>
+        <v>528</v>
       </c>
       <c r="L172" s="1">
-        <v>1225767.48</v>
+        <v>584766.0</v>
       </c>
       <c r="M172" s="1">
-        <v>1241148.9</v>
+        <v>596649.33</v>
       </c>
       <c r="N172" s="1">
-        <v>0.82</v>
+        <v>0.35</v>
       </c>
       <c r="O172">
         <v>1</v>
       </c>
       <c r="Z172" t="s">
-        <v>522</v>
+        <v>526</v>
       </c>
     </row>
     <row r="173" spans="1:26">
       <c r="A173" t="s">
-        <v>526</v>
+        <v>527</v>
       </c>
       <c r="B173" s="1">
-        <v>988000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="C173" s="1">
-        <v>100.452</v>
+        <v>101.745</v>
       </c>
       <c r="D173" s="1">
-        <v>100.44048583</v>
+        <v>103.2264</v>
       </c>
       <c r="E173" t="s">
         <v>8</v>
       </c>
       <c r="F173">
         <v>1.0</v>
       </c>
       <c r="G173" s="1">
-        <v>992352.0</v>
+        <v>516132.0</v>
       </c>
       <c r="H173" s="1">
-        <v>113.76</v>
+        <v>-7407.0</v>
       </c>
       <c r="I173" s="1">
-        <v>0.01146367418013</v>
+        <v>-1.4350979981865</v>
       </c>
       <c r="J173">
-        <v>1.68</v>
+        <v>1.52</v>
       </c>
       <c r="K173" t="s">
-        <v>527</v>
+        <v>530</v>
       </c>
       <c r="L173" s="1">
-        <v>992465.76</v>
+        <v>508725.0</v>
       </c>
       <c r="M173" s="1">
-        <v>1009046.84</v>
+        <v>516338.01</v>
       </c>
       <c r="N173" s="1">
-        <v>0.67</v>
+        <v>0.3</v>
       </c>
       <c r="O173">
         <v>1</v>
       </c>
       <c r="Z173" t="s">
-        <v>525</v>
+        <v>529</v>
       </c>
     </row>
     <row r="174" spans="1:26">
       <c r="A174" t="s">
-        <v>529</v>
+        <v>532</v>
       </c>
       <c r="B174" s="1">
-        <v>1100000.0</v>
+        <v>1439000.0</v>
       </c>
       <c r="C174" s="1">
-        <v>103.05</v>
+        <v>96.998</v>
       </c>
       <c r="D174" s="1">
-        <v>103.40336364</v>
+        <v>99.57914802</v>
       </c>
       <c r="E174" t="s">
         <v>8</v>
       </c>
       <c r="F174">
         <v>1.0</v>
       </c>
       <c r="G174" s="1">
-        <v>1137437.0</v>
+        <v>1432943.94</v>
       </c>
       <c r="H174" s="1">
-        <v>-3887.0</v>
+        <v>-37142.72</v>
       </c>
       <c r="I174" s="1">
-        <v>-0.34173321247682</v>
+        <v>-2.5920567415917</v>
       </c>
       <c r="J174">
-        <v>0.68</v>
+        <v>1.67</v>
       </c>
       <c r="K174" t="s">
-        <v>530</v>
+        <v>533</v>
       </c>
       <c r="L174" s="1">
-        <v>1133550.0</v>
+        <v>1395801.22</v>
       </c>
       <c r="M174" s="1">
-        <v>1141062.4</v>
+        <v>1419810.84</v>
       </c>
       <c r="N174" s="1">
-        <v>0.76</v>
+        <v>0.84</v>
       </c>
       <c r="O174">
         <v>1</v>
       </c>
       <c r="Z174" t="s">
-        <v>528</v>
+        <v>531</v>
       </c>
     </row>
     <row r="175" spans="1:26">
       <c r="A175" t="s">
-        <v>532</v>
+        <v>535</v>
       </c>
       <c r="B175" s="1">
-        <v>683000.0</v>
+        <v>1088000.0</v>
       </c>
       <c r="C175" s="1">
-        <v>102.597</v>
+        <v>100.203</v>
       </c>
       <c r="D175" s="1">
-        <v>101.19198243</v>
+        <v>100.40707721</v>
       </c>
       <c r="E175" t="s">
         <v>8</v>
       </c>
       <c r="F175">
         <v>1.0</v>
       </c>
       <c r="G175" s="1">
-        <v>691141.24</v>
+        <v>1092429.0</v>
       </c>
       <c r="H175" s="1">
-        <v>9596.27</v>
+        <v>-2220.36</v>
       </c>
       <c r="I175" s="1">
-        <v>1.3884672834745</v>
+        <v>-0.20324982218524</v>
       </c>
       <c r="J175">
-        <v>0.17</v>
+        <v>2.15</v>
       </c>
       <c r="K175" t="s">
-        <v>533</v>
+        <v>536</v>
       </c>
       <c r="L175" s="1">
-        <v>700737.51</v>
+        <v>1090208.64</v>
       </c>
       <c r="M175" s="1">
-        <v>701895.34</v>
+        <v>1113633.43</v>
       </c>
       <c r="N175" s="1">
-        <v>0.47</v>
+        <v>0.66</v>
       </c>
       <c r="O175">
         <v>1</v>
       </c>
       <c r="Z175" t="s">
-        <v>531</v>
+        <v>534</v>
       </c>
     </row>
     <row r="176" spans="1:26">
       <c r="A176" t="s">
-        <v>535</v>
+        <v>538</v>
       </c>
       <c r="B176" s="1">
-        <v>600000.0</v>
+        <v>1200000.0</v>
       </c>
       <c r="C176" s="1">
-        <v>99.594</v>
+        <v>102.326</v>
       </c>
       <c r="D176" s="1">
-        <v>99.752715</v>
+        <v>103.35125</v>
       </c>
       <c r="E176" t="s">
         <v>8</v>
       </c>
       <c r="F176">
         <v>1.0</v>
       </c>
       <c r="G176" s="1">
-        <v>598516.29</v>
+        <v>1240215.0</v>
       </c>
       <c r="H176" s="1">
-        <v>-952.29</v>
+        <v>-12303.0</v>
       </c>
       <c r="I176" s="1">
-        <v>-0.15910845133388</v>
+        <v>-0.99200541841536</v>
       </c>
       <c r="J176">
-        <v>3.04</v>
+        <v>1.18</v>
       </c>
       <c r="K176" t="s">
-        <v>536</v>
+        <v>539</v>
       </c>
       <c r="L176" s="1">
-        <v>597564.0</v>
+        <v>1227912.0</v>
       </c>
       <c r="M176" s="1">
-        <v>615781.81</v>
+        <v>1242080.22</v>
       </c>
       <c r="N176" s="1">
-        <v>0.41</v>
+        <v>0.73</v>
       </c>
       <c r="O176">
         <v>1</v>
       </c>
       <c r="Z176" t="s">
-        <v>534</v>
+        <v>537</v>
       </c>
     </row>
     <row r="177" spans="1:26">
       <c r="A177" t="s">
-        <v>538</v>
+        <v>541</v>
       </c>
       <c r="B177" s="1">
-        <v>700000.0</v>
+        <v>883000.0</v>
       </c>
       <c r="C177" s="1">
-        <v>100.761</v>
+        <v>101.956</v>
       </c>
       <c r="D177" s="1">
-        <v>100.413</v>
+        <v>101.31497622</v>
       </c>
       <c r="E177" t="s">
         <v>8</v>
       </c>
       <c r="F177">
         <v>1.0</v>
       </c>
       <c r="G177" s="1">
-        <v>702891.0</v>
+        <v>894611.24</v>
       </c>
       <c r="H177" s="1">
-        <v>2436.0</v>
+        <v>5660.24</v>
       </c>
       <c r="I177" s="1">
-        <v>0.34656867138717</v>
+        <v>0.63270387704943</v>
       </c>
       <c r="J177">
-        <v>0.42</v>
+        <v>0.66</v>
       </c>
       <c r="K177" t="s">
-        <v>539</v>
+        <v>542</v>
       </c>
       <c r="L177" s="1">
-        <v>705327.0</v>
+        <v>900271.48</v>
       </c>
       <c r="M177" s="1">
-        <v>708248.13</v>
+        <v>906059.36</v>
       </c>
       <c r="N177" s="1">
-        <v>0.47</v>
+        <v>0.53</v>
       </c>
       <c r="O177">
         <v>1</v>
       </c>
       <c r="Z177" t="s">
-        <v>537</v>
+        <v>540</v>
       </c>
     </row>
     <row r="178" spans="1:26">
       <c r="A178" t="s">
-        <v>541</v>
+        <v>544</v>
       </c>
       <c r="B178" s="1">
-        <v>1014000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="C178" s="1">
-        <v>100.973</v>
+        <v>98.144</v>
       </c>
       <c r="D178" s="1">
-        <v>102.86484418</v>
+        <v>99.53904143</v>
       </c>
       <c r="E178" t="s">
         <v>8</v>
       </c>
       <c r="F178">
         <v>1.0</v>
       </c>
       <c r="G178" s="1">
-        <v>1043049.52</v>
+        <v>696773.29</v>
       </c>
       <c r="H178" s="1">
-        <v>-19183.3</v>
+        <v>-9765.29</v>
       </c>
       <c r="I178" s="1">
-        <v>-1.8391552493117</v>
+        <v>-1.4015017711141</v>
       </c>
       <c r="J178">
-        <v>3.69</v>
+        <v>3.49</v>
       </c>
       <c r="K178" t="s">
-        <v>542</v>
+        <v>545</v>
       </c>
       <c r="L178" s="1">
-        <v>1023866.22</v>
+        <v>687008.0</v>
       </c>
       <c r="M178" s="1">
-        <v>1061266.15</v>
+        <v>711457.66</v>
       </c>
       <c r="N178" s="1">
-        <v>0.71</v>
+        <v>0.42</v>
       </c>
       <c r="O178">
         <v>1</v>
       </c>
       <c r="Z178" t="s">
-        <v>540</v>
+        <v>543</v>
       </c>
     </row>
     <row r="179" spans="1:26">
       <c r="A179" t="s">
-        <v>544</v>
+        <v>547</v>
       </c>
       <c r="B179" s="1">
-        <v>600000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="C179" s="1">
-        <v>98.411</v>
+        <v>99.03</v>
       </c>
       <c r="D179" s="1">
-        <v>99.99142833</v>
+        <v>98.32</v>
       </c>
       <c r="E179" t="s">
         <v>8</v>
       </c>
       <c r="F179">
         <v>1.0</v>
       </c>
       <c r="G179" s="1">
-        <v>599948.57</v>
+        <v>884880.0</v>
       </c>
       <c r="H179" s="1">
-        <v>-9482.57</v>
+        <v>6390.0</v>
       </c>
       <c r="I179" s="1">
-        <v>-1.5805638139949</v>
+        <v>0.72213181448332</v>
       </c>
       <c r="J179">
-        <v>1.34</v>
+        <v>0.42</v>
       </c>
       <c r="K179" t="s">
-        <v>545</v>
+        <v>548</v>
       </c>
       <c r="L179" s="1">
-        <v>590466.0</v>
+        <v>891270.0</v>
       </c>
       <c r="M179" s="1">
-        <v>598532.47</v>
+        <v>895061.1</v>
       </c>
       <c r="N179" s="1">
-        <v>0.4</v>
+        <v>0.53</v>
       </c>
       <c r="O179">
         <v>1</v>
       </c>
       <c r="Z179" t="s">
-        <v>543</v>
+        <v>546</v>
       </c>
     </row>
     <row r="180" spans="1:26">
       <c r="A180" t="s">
-        <v>547</v>
+        <v>550</v>
       </c>
       <c r="B180" s="1">
-        <v>300000.0</v>
+        <v>1200000.0</v>
       </c>
       <c r="C180" s="1">
-        <v>101.081</v>
+        <v>100.318</v>
       </c>
       <c r="D180" s="1">
-        <v>100.0</v>
+        <v>100.27291667</v>
       </c>
       <c r="E180" t="s">
         <v>8</v>
       </c>
       <c r="F180">
         <v>1.0</v>
       </c>
       <c r="G180" s="1">
-        <v>300000.0</v>
+        <v>1203275.0</v>
       </c>
       <c r="H180" s="1">
-        <v>3243.0</v>
+        <v>541.0</v>
       </c>
       <c r="I180" s="1">
-        <v>1.081</v>
+        <v>0.044960628285305</v>
       </c>
       <c r="J180">
-        <v>0.76</v>
+        <v>0.92</v>
       </c>
       <c r="K180" t="s">
-        <v>548</v>
+        <v>551</v>
       </c>
       <c r="L180" s="1">
-        <v>303243.0</v>
+        <v>1203816.0</v>
       </c>
       <c r="M180" s="1">
-        <v>305517.66</v>
+        <v>1214805.01</v>
       </c>
       <c r="N180" s="1">
-        <v>0.2</v>
+        <v>0.72</v>
       </c>
       <c r="O180">
         <v>1</v>
       </c>
       <c r="Z180" t="s">
-        <v>546</v>
+        <v>549</v>
       </c>
     </row>
     <row r="181" spans="1:26">
       <c r="A181" t="s">
-        <v>550</v>
+        <v>553</v>
       </c>
       <c r="B181" s="1">
-        <v>900000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="C181" s="1">
-        <v>96.5</v>
+        <v>91.479</v>
       </c>
       <c r="D181" s="1">
-        <v>97.25955556</v>
+        <v>92.35</v>
       </c>
       <c r="E181" t="s">
         <v>8</v>
       </c>
       <c r="F181">
         <v>1.0</v>
       </c>
       <c r="G181" s="1">
-        <v>875336.0</v>
+        <v>646450.0</v>
       </c>
       <c r="H181" s="1">
-        <v>-6836.0</v>
+        <v>-6097.0</v>
       </c>
       <c r="I181" s="1">
-        <v>-0.78095725527112</v>
+        <v>-0.94315105576611</v>
       </c>
       <c r="J181">
-        <v>0.45</v>
+        <v>0.54</v>
       </c>
       <c r="K181" t="s">
-        <v>551</v>
+        <v>554</v>
       </c>
       <c r="L181" s="1">
-        <v>868500.0</v>
+        <v>640353.0</v>
       </c>
       <c r="M181" s="1">
-        <v>872506.85</v>
+        <v>644164.64</v>
       </c>
       <c r="N181" s="1">
-        <v>0.58</v>
+        <v>0.38</v>
       </c>
       <c r="O181">
         <v>1</v>
       </c>
       <c r="Z181" t="s">
-        <v>549</v>
+        <v>552</v>
       </c>
     </row>
     <row r="182" spans="1:26">
       <c r="A182" t="s">
-        <v>553</v>
+        <v>556</v>
       </c>
       <c r="B182" s="1">
-        <v>431000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="C182" s="1">
-        <v>99.765</v>
+        <v>89.476</v>
       </c>
       <c r="D182" s="1">
-        <v>99.695</v>
+        <v>90.199</v>
       </c>
       <c r="E182" t="s">
         <v>8</v>
       </c>
       <c r="F182">
         <v>1.0</v>
       </c>
       <c r="G182" s="1">
-        <v>429685.45</v>
+        <v>541194.0</v>
       </c>
       <c r="H182" s="1">
-        <v>301.7</v>
+        <v>-4338.0</v>
       </c>
       <c r="I182" s="1">
-        <v>0.07021415316716</v>
+        <v>-0.80156099291566</v>
       </c>
       <c r="J182">
-        <v>0.09</v>
-[...2 lines deleted...]
-        <v>398.53</v>
+        <v>0.78</v>
+      </c>
+      <c r="K182" t="s">
+        <v>557</v>
       </c>
       <c r="L182" s="1">
-        <v>429987.15</v>
+        <v>536856.0</v>
       </c>
       <c r="M182" s="1">
-        <v>430385.68</v>
+        <v>541530.66</v>
       </c>
       <c r="N182" s="1">
-        <v>0.29</v>
+        <v>0.32</v>
       </c>
       <c r="O182">
         <v>1</v>
       </c>
       <c r="Z182" t="s">
-        <v>552</v>
+        <v>555</v>
       </c>
     </row>
     <row r="183" spans="1:26">
       <c r="A183" t="s">
-        <v>555</v>
+        <v>559</v>
       </c>
       <c r="B183" s="1">
-        <v>1100000.0</v>
+        <v>1114000.0</v>
       </c>
       <c r="C183" s="1">
-        <v>83.543</v>
+        <v>99.787</v>
       </c>
       <c r="D183" s="1">
-        <v>81.54266545</v>
+        <v>102.60049551</v>
       </c>
       <c r="E183" t="s">
         <v>8</v>
       </c>
       <c r="F183">
         <v>1.0</v>
       </c>
       <c r="G183" s="1">
-        <v>896969.32</v>
+        <v>1142969.52</v>
       </c>
       <c r="H183" s="1">
-        <v>22003.68</v>
+        <v>-31342.34</v>
       </c>
       <c r="I183" s="1">
-        <v>2.4531140039439</v>
+        <v>-2.742185110938</v>
       </c>
       <c r="J183">
-        <v>0.61</v>
+        <v>0.38</v>
       </c>
       <c r="K183" t="s">
-        <v>556</v>
+        <v>560</v>
       </c>
       <c r="L183" s="1">
-        <v>918973.0</v>
+        <v>1111627.18</v>
       </c>
       <c r="M183" s="1">
-        <v>925663.41</v>
+        <v>1115861.91</v>
       </c>
       <c r="N183" s="1">
-        <v>0.62</v>
+        <v>0.66</v>
       </c>
       <c r="O183">
         <v>1</v>
       </c>
       <c r="Z183" t="s">
-        <v>554</v>
+        <v>558</v>
       </c>
     </row>
     <row r="184" spans="1:26">
       <c r="A184" t="s">
-        <v>558</v>
+        <v>562</v>
       </c>
       <c r="B184" s="1">
-        <v>1100000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="C184" s="1">
-        <v>90.6</v>
+        <v>97.747</v>
       </c>
       <c r="D184" s="1">
-        <v>89.78073818</v>
+        <v>99.65665286</v>
       </c>
       <c r="E184" t="s">
         <v>8</v>
       </c>
       <c r="F184">
         <v>1.0</v>
       </c>
       <c r="G184" s="1">
-        <v>987588.12</v>
+        <v>697596.57</v>
       </c>
       <c r="H184" s="1">
-        <v>9011.88</v>
+        <v>-13367.57</v>
       </c>
       <c r="I184" s="1">
-        <v>0.91251401444562</v>
+        <v>-1.9162321856026</v>
       </c>
       <c r="J184">
-        <v>0.73</v>
+        <v>1.69</v>
       </c>
       <c r="K184" t="s">
-        <v>559</v>
+        <v>563</v>
       </c>
       <c r="L184" s="1">
-        <v>996600.0</v>
+        <v>684229.0</v>
       </c>
       <c r="M184" s="1">
-        <v>1004646.58</v>
+        <v>696092.41</v>
       </c>
       <c r="N184" s="1">
-        <v>0.67</v>
+        <v>0.41</v>
       </c>
       <c r="O184">
         <v>1</v>
       </c>
       <c r="Z184" t="s">
-        <v>557</v>
+        <v>561</v>
       </c>
     </row>
     <row r="185" spans="1:26">
       <c r="A185" t="s">
-        <v>561</v>
+        <v>565</v>
       </c>
       <c r="B185" s="1">
-        <v>200000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="C185" s="1">
-        <v>101.663</v>
+        <v>100.475</v>
       </c>
       <c r="D185" s="1">
-        <v>102.932</v>
+        <v>100.0</v>
       </c>
       <c r="E185" t="s">
         <v>8</v>
       </c>
       <c r="F185">
         <v>1.0</v>
       </c>
       <c r="G185" s="1">
-        <v>205864.0</v>
+        <v>300000.0</v>
       </c>
       <c r="H185" s="1">
-        <v>-2538.0</v>
+        <v>1425.0</v>
       </c>
       <c r="I185" s="1">
-        <v>-1.2328527571601</v>
+        <v>0.475</v>
       </c>
       <c r="J185">
-        <v>0.84</v>
+        <v>1.19</v>
       </c>
       <c r="K185" t="s">
-        <v>562</v>
+        <v>566</v>
       </c>
       <c r="L185" s="1">
-        <v>203326.0</v>
+        <v>301425.0</v>
       </c>
       <c r="M185" s="1">
-        <v>205010.93</v>
+        <v>305003.79</v>
       </c>
       <c r="N185" s="1">
-        <v>0.14</v>
+        <v>0.18</v>
       </c>
       <c r="O185">
         <v>1</v>
       </c>
       <c r="Z185" t="s">
-        <v>560</v>
+        <v>564</v>
       </c>
     </row>
     <row r="186" spans="1:26">
       <c r="A186" t="s">
-        <v>564</v>
+        <v>568</v>
       </c>
       <c r="B186" s="1">
-        <v>800000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="C186" s="1">
-        <v>100.535</v>
+        <v>96.285</v>
       </c>
       <c r="D186" s="1">
-        <v>100.86</v>
+        <v>97.1558</v>
       </c>
       <c r="E186" t="s">
         <v>8</v>
       </c>
       <c r="F186">
         <v>1.0</v>
       </c>
       <c r="G186" s="1">
-        <v>806880.0</v>
+        <v>971558.0</v>
       </c>
       <c r="H186" s="1">
-        <v>-2600.0</v>
+        <v>-8708.0</v>
       </c>
       <c r="I186" s="1">
-        <v>-0.32222883204442</v>
+        <v>-0.89629234693142</v>
       </c>
       <c r="J186">
-        <v>0.12</v>
-[...2 lines deleted...]
-        <v>952.11</v>
+        <v>0.74</v>
+      </c>
+      <c r="K186" t="s">
+        <v>569</v>
       </c>
       <c r="L186" s="1">
-        <v>804280.0</v>
+        <v>962850.0</v>
       </c>
       <c r="M186" s="1">
-        <v>805232.11</v>
+        <v>970247.26</v>
       </c>
       <c r="N186" s="1">
-        <v>0.53</v>
+        <v>0.57</v>
       </c>
       <c r="O186">
         <v>1</v>
       </c>
       <c r="Z186" t="s">
-        <v>563</v>
+        <v>567</v>
       </c>
     </row>
     <row r="187" spans="1:26">
       <c r="A187" t="s">
-        <v>566</v>
+        <v>571</v>
       </c>
       <c r="B187" s="1">
-        <v>-3300000.0</v>
+        <v>531000.0</v>
       </c>
       <c r="C187" s="1">
-        <v>10.91427788</v>
+        <v>98.875</v>
       </c>
       <c r="D187" s="1">
-        <v>0.0</v>
+        <v>99.53341808</v>
       </c>
       <c r="E187" t="s">
         <v>8</v>
       </c>
       <c r="F187">
         <v>1.0</v>
       </c>
       <c r="G187" s="1">
-        <v>0.0</v>
+        <v>528522.45</v>
       </c>
       <c r="H187" s="1">
-        <v>-359254.5</v>
+        <v>-3496.2</v>
       </c>
       <c r="I187" s="1">
-        <v>0</v>
+        <v>-0.66150453968417</v>
       </c>
       <c r="J187">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>-916.67</v>
+        <v>0.53</v>
+      </c>
+      <c r="K187" t="s">
+        <v>572</v>
       </c>
       <c r="L187" s="1">
-        <v>-359254.5</v>
+        <v>525026.25</v>
       </c>
       <c r="M187" s="1">
-        <v>-360171.17</v>
+        <v>527863.1</v>
       </c>
       <c r="N187" s="1">
-        <v>-0.24</v>
+        <v>0.31</v>
       </c>
       <c r="O187">
         <v>1</v>
       </c>
       <c r="Z187" t="s">
-        <v>565</v>
+        <v>570</v>
+      </c>
+    </row>
+    <row r="188" spans="1:26">
+      <c r="A188" t="s">
+        <v>574</v>
+      </c>
+      <c r="B188" s="1">
+        <v>1200000.0</v>
+      </c>
+      <c r="C188" s="1">
+        <v>83.084</v>
+      </c>
+      <c r="D188" s="1">
+        <v>81.65819333</v>
+      </c>
+      <c r="E188" t="s">
+        <v>8</v>
+      </c>
+      <c r="F188">
+        <v>1.0</v>
+      </c>
+      <c r="G188" s="1">
+        <v>979898.32</v>
+      </c>
+      <c r="H188" s="1">
+        <v>17109.68</v>
+      </c>
+      <c r="I188" s="1">
+        <v>1.7460668776328</v>
+      </c>
+      <c r="J188">
+        <v>0.7</v>
+      </c>
+      <c r="K188" t="s">
+        <v>575</v>
+      </c>
+      <c r="L188" s="1">
+        <v>997008.0</v>
+      </c>
+      <c r="M188" s="1">
+        <v>1005366.9</v>
+      </c>
+      <c r="N188" s="1">
+        <v>0.59</v>
+      </c>
+      <c r="O188">
+        <v>1</v>
+      </c>
+      <c r="Z188" t="s">
+        <v>573</v>
+      </c>
+    </row>
+    <row r="189" spans="1:26">
+      <c r="A189" t="s">
+        <v>577</v>
+      </c>
+      <c r="B189" s="1">
+        <v>1200000.0</v>
+      </c>
+      <c r="C189" s="1">
+        <v>90.454</v>
+      </c>
+      <c r="D189" s="1">
+        <v>89.81442667</v>
+      </c>
+      <c r="E189" t="s">
+        <v>8</v>
+      </c>
+      <c r="F189">
+        <v>1.0</v>
+      </c>
+      <c r="G189" s="1">
+        <v>1077773.12</v>
+      </c>
+      <c r="H189" s="1">
+        <v>7674.88</v>
+      </c>
+      <c r="I189" s="1">
+        <v>0.71210534551094</v>
+      </c>
+      <c r="J189">
+        <v>0.07</v>
+      </c>
+      <c r="K189">
+        <v>838.36</v>
+      </c>
+      <c r="L189" s="1">
+        <v>1085448.0</v>
+      </c>
+      <c r="M189" s="1">
+        <v>1086286.36</v>
+      </c>
+      <c r="N189" s="1">
+        <v>0.64</v>
+      </c>
+      <c r="O189">
+        <v>1</v>
+      </c>
+      <c r="Z189" t="s">
+        <v>576</v>
+      </c>
+    </row>
+    <row r="190" spans="1:26">
+      <c r="A190" t="s">
+        <v>579</v>
+      </c>
+      <c r="B190" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C190" s="1">
+        <v>100.928</v>
+      </c>
+      <c r="D190" s="1">
+        <v>102.932</v>
+      </c>
+      <c r="E190" t="s">
+        <v>8</v>
+      </c>
+      <c r="F190">
+        <v>1.0</v>
+      </c>
+      <c r="G190" s="1">
+        <v>205864.0</v>
+      </c>
+      <c r="H190" s="1">
+        <v>-4008.0</v>
+      </c>
+      <c r="I190" s="1">
+        <v>-1.9469164108343</v>
+      </c>
+      <c r="J190">
+        <v>1.28</v>
+      </c>
+      <c r="K190" t="s">
+        <v>580</v>
+      </c>
+      <c r="L190" s="1">
+        <v>201856.0</v>
+      </c>
+      <c r="M190" s="1">
+        <v>204424.49</v>
+      </c>
+      <c r="N190" s="1">
+        <v>0.12</v>
+      </c>
+      <c r="O190">
+        <v>1</v>
+      </c>
+      <c r="Z190" t="s">
+        <v>578</v>
+      </c>
+    </row>
+    <row r="191" spans="1:26">
+      <c r="A191" t="s">
+        <v>582</v>
+      </c>
+      <c r="B191" s="1">
+        <v>800000.0</v>
+      </c>
+      <c r="C191" s="1">
+        <v>99.906</v>
+      </c>
+      <c r="D191" s="1">
+        <v>100.86</v>
+      </c>
+      <c r="E191" t="s">
+        <v>8</v>
+      </c>
+      <c r="F191">
+        <v>1.0</v>
+      </c>
+      <c r="G191" s="1">
+        <v>806880.0</v>
+      </c>
+      <c r="H191" s="1">
+        <v>-7632.0</v>
+      </c>
+      <c r="I191" s="1">
+        <v>-0.94586555621654</v>
+      </c>
+      <c r="J191">
+        <v>0.55</v>
+      </c>
+      <c r="K191" t="s">
+        <v>583</v>
+      </c>
+      <c r="L191" s="1">
+        <v>799248.0</v>
+      </c>
+      <c r="M191" s="1">
+        <v>803611.84</v>
+      </c>
+      <c r="N191" s="1">
+        <v>0.47</v>
+      </c>
+      <c r="O191">
+        <v>1</v>
+      </c>
+      <c r="Z191" t="s">
+        <v>581</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">