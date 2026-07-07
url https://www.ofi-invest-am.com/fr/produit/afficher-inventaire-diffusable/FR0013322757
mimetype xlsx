--- v0 (2026-05-07)
+++ v1 (2026-07-07)
@@ -121,432 +121,432 @@
   <si>
     <t>CC (EUR)</t>
   </si>
   <si>
     <t>Interets (EUR)</t>
   </si>
   <si>
     <t>VBCE (EUR)</t>
   </si>
   <si>
     <t>VBCI (EUR)</t>
   </si>
   <si>
     <t>Poids</t>
   </si>
   <si>
     <t>Nb.</t>
   </si>
   <si>
     <t>FR0000008997</t>
   </si>
   <si>
     <t>Ofi Invest ESG Liquidités PART C/D</t>
   </si>
   <si>
-    <t>TY310326</t>
-[...8 lines deleted...]
-    <t>US ULTRA T-BOND MAR 26</t>
+    <t>TY300626</t>
+  </si>
+  <si>
+    <t>US 10YR NOTE JUN 26</t>
+  </si>
+  <si>
+    <t>WN300626</t>
+  </si>
+  <si>
+    <t>US ULTRA T-BOND JUN 26</t>
   </si>
   <si>
     <t>BRSTNCNTF1P8</t>
   </si>
   <si>
     <t>BRAZIL FEDERATIVE REPUBLIC OF (GO 10 01/01/2027</t>
   </si>
   <si>
     <t>BRL</t>
   </si>
   <si>
-    <t>18 624.92</t>
+    <t>52 273.91</t>
   </si>
   <si>
     <t>BRSTNCNTF212</t>
   </si>
   <si>
     <t>BRAZIL FEDERATIVE REPUBLIC OF (GOV 10 01/01/2033</t>
   </si>
   <si>
-    <t>50 356.27</t>
+    <t>141 333.16</t>
   </si>
   <si>
     <t>BRSTNCNTF238</t>
   </si>
   <si>
     <t>BRAZIL FEDERATIVE REPUBLIC OF (GOV 10 01/01/2035</t>
   </si>
   <si>
-    <t>52 460.20</t>
+    <t>148 788.05</t>
   </si>
   <si>
     <t>CL0002798016</t>
   </si>
   <si>
     <t>CHILE (REPUBLIC OF) 7 01/05/2034</t>
   </si>
   <si>
     <t>CLP</t>
   </si>
   <si>
-    <t>1 014.64</t>
-[...2 lines deleted...]
-    <t>48 482.05</t>
+    <t>1 068.99</t>
+  </si>
+  <si>
+    <t>72 707.20</t>
   </si>
   <si>
     <t>COL17CT03771</t>
   </si>
   <si>
     <t>COLOMBIA (REPUBLIC OF) 7 26/03/2031</t>
   </si>
   <si>
     <t>COP</t>
   </si>
   <si>
-    <t>4 322.86</t>
-[...2 lines deleted...]
-    <t>156 650.31</t>
+    <t>4 263.67</t>
+  </si>
+  <si>
+    <t>6 926.96</t>
   </si>
   <si>
     <t>COL17CT02914</t>
   </si>
   <si>
     <t>COLOMBIA REPUBLIC OF (GOVERNMENT) 6 28/04/2028</t>
   </si>
   <si>
-    <t>169 750.45</t>
+    <t>206 767.79</t>
   </si>
   <si>
     <t>CZ0001006431</t>
   </si>
   <si>
     <t>CZECH REPUBLIC 3.5 30/05/2035</t>
   </si>
   <si>
     <t>CZK</t>
   </si>
   <si>
-    <t>162 163.09</t>
+    <t>196 557.83</t>
   </si>
   <si>
     <t>CZ0001006894</t>
   </si>
   <si>
     <t>CZECH REPUBLIC 4.9 14/04/2034</t>
   </si>
   <si>
-    <t>118 846.23</t>
+    <t>140 000.51</t>
   </si>
   <si>
     <t>USP3579ECV76</t>
   </si>
   <si>
     <t>DOMINICAN REPUBLIC (GOVERNMENT) 10.75 01/06/2036</t>
   </si>
   <si>
     <t>DOP</t>
   </si>
   <si>
-    <t>37 021.69</t>
+    <t>73 359.47</t>
   </si>
   <si>
     <t>XS2485814680</t>
   </si>
   <si>
     <t>EUROPEAN BANK FOR RECONSTRUCTION A 30 26/05/2027</t>
   </si>
   <si>
     <t>TRY</t>
   </si>
   <si>
-    <t>183 646.52</t>
+    <t>224 266.21</t>
   </si>
   <si>
     <t>XS2974126042</t>
   </si>
   <si>
     <t>EUROPEAN BANK FOR RECONSTRUCTION A 6.75 13/01/2032</t>
   </si>
   <si>
     <t>INR</t>
   </si>
   <si>
-    <t>4 832.04</t>
+    <t>14 777.60</t>
   </si>
   <si>
     <t>HU0000406624</t>
   </si>
   <si>
     <t>HUNGARY (GOVERNMENT) 7 24/10/2035</t>
   </si>
   <si>
     <t>HUF</t>
   </si>
   <si>
-    <t>127 177.50</t>
+    <t>192 986.67</t>
   </si>
   <si>
     <t>IDG000024506</t>
   </si>
   <si>
     <t>INDONESIA (REPUBLIC OF) 6.75 15/07/2035</t>
   </si>
   <si>
     <t>IDR</t>
   </si>
   <si>
-    <t>19 933.58</t>
-[...2 lines deleted...]
-    <t>15 565.50</t>
+    <t>19 783.45</t>
+  </si>
+  <si>
+    <t>50 670.14</t>
   </si>
   <si>
     <t>IDG000009507</t>
   </si>
   <si>
     <t>INDONESIA (REPUBLIC OF) 8.375 15/09/2026</t>
   </si>
   <si>
-    <t>268 823.26</t>
+    <t>45 007.92</t>
   </si>
   <si>
     <t>XS2610898665</t>
   </si>
   <si>
     <t>INTERNATIONAL BANK FOR RECONSTRUCT 6.5 17/04/2030</t>
   </si>
   <si>
-    <t>198 752.63</t>
+    <t>236 288.84</t>
   </si>
   <si>
     <t>XS2615587263</t>
   </si>
   <si>
     <t>INTERNATIONAL BANK FOR RECONSTRUCT 6.85 24/04/2028</t>
   </si>
   <si>
-    <t>257 975.84</t>
+    <t>309 859.90</t>
   </si>
   <si>
     <t>MYBMY1900052</t>
   </si>
   <si>
     <t>MALAYSIA (GOVERNMENT) 3.757 22/05/2040</t>
   </si>
   <si>
     <t>MYR</t>
   </si>
   <si>
-    <t>17 795.13</t>
+    <t>30 701.20</t>
   </si>
   <si>
     <t>MYBMS1100036</t>
   </si>
   <si>
     <t>MALAYSIA (GOVERNMENT) 4.392 15/04/2026</t>
   </si>
   <si>
-    <t>57 979.58</t>
+    <t>86 491.00</t>
   </si>
   <si>
     <t>MYBMX1000038</t>
   </si>
   <si>
     <t>MALAYSIA (GOVERNMENT) 4.498 15/04/2030</t>
   </si>
   <si>
-    <t>46 878.09</t>
+    <t>69 930.35</t>
   </si>
   <si>
     <t>MX0MGO0000R8</t>
   </si>
   <si>
     <t>MEXICO (UNITED MEXICAN STATES) (GO 7.75 13/11/2042</t>
   </si>
   <si>
     <t>MXN</t>
   </si>
   <si>
-    <t>98 674.55</t>
+    <t>183 249.89</t>
   </si>
   <si>
     <t>MX0MGO0000P2</t>
   </si>
   <si>
     <t>MEXICO (UNITED MEXICAN STATES) (GO 7.75 29/05/2031</t>
   </si>
   <si>
-    <t>121 607.44</t>
+    <t>224 297.86</t>
   </si>
   <si>
     <t>PEP01000C5E9</t>
   </si>
   <si>
     <t>PERU (REPUBLIC OF) 6.15 12/08/2032</t>
   </si>
   <si>
     <t>PEN</t>
   </si>
   <si>
-    <t>108 111.24</t>
+    <t>33 227.76</t>
   </si>
   <si>
     <t>USP87324BE10</t>
   </si>
   <si>
     <t>PERU (REPUBLIC OF) 6.9 12/08/2037</t>
   </si>
   <si>
-    <t>21 365.30</t>
+    <t>6 592.44</t>
   </si>
   <si>
     <t>PEP01000C5I0</t>
   </si>
   <si>
     <t>PERU (REPUBLIC OF) 7.3 12/08/2033</t>
   </si>
   <si>
-    <t>58 505.31</t>
+    <t>18 504.27</t>
   </si>
   <si>
     <t>PEP01000C5G4</t>
   </si>
   <si>
     <t>PERU GOVERNMENT BOND 5.4 12/08/2034</t>
   </si>
   <si>
-    <t>71 287.33</t>
+    <t>22 273.16</t>
   </si>
   <si>
     <t>PL0000113783</t>
   </si>
   <si>
     <t>POLAND (REPUBLIC OF) 1.75 25/04/2032</t>
   </si>
   <si>
     <t>PLN</t>
   </si>
   <si>
-    <t>76 064.54</t>
+    <t>89 961.70</t>
   </si>
   <si>
     <t>PL0000109427</t>
   </si>
   <si>
     <t>POLAND (REPUBLIC OF) 2.5 25/07/2027</t>
   </si>
   <si>
-    <t>68 188.74</t>
+    <t>86 745.18</t>
   </si>
   <si>
     <t>PL0000116851</t>
   </si>
   <si>
     <t>POLAND (REPUBLIC OF) 5 25/10/2034</t>
   </si>
   <si>
-    <t>70 136.99</t>
+    <t>106 310.08</t>
   </si>
   <si>
     <t>ZAG000107004</t>
   </si>
   <si>
     <t>REPUBLIC OF SOUTH AFRICA 8.25 31/03/2032</t>
   </si>
   <si>
     <t>ZAR</t>
   </si>
   <si>
-    <t>137 882.18</t>
+    <t>9 030.09</t>
   </si>
   <si>
     <t>XS2434895988</t>
   </si>
   <si>
     <t>ROMANIA (REPUBLIC OF) 3 27/02/2027</t>
   </si>
   <si>
-    <t>40 223.08</t>
+    <t>10 584.98</t>
   </si>
   <si>
     <t>ROHRVN7NLNO2</t>
   </si>
   <si>
     <t>ROMANIA (REPUBLIC OF) 4.85 22/04/2026</t>
   </si>
   <si>
     <t>RON</t>
   </si>
   <si>
-    <t>134 261.07</t>
+    <t>160 621.78</t>
   </si>
   <si>
     <t>ROXL7LT7QZ66</t>
   </si>
   <si>
     <t>ROMANIA (REPUBLIC OF) 8 29/04/2030</t>
   </si>
   <si>
-    <t>203 835.04</t>
+    <t>244 835.85</t>
   </si>
   <si>
     <t>ZAG000077470</t>
   </si>
   <si>
     <t>SOUTH AFRICA (REPUBLIC OF) 7 28/02/2031</t>
   </si>
   <si>
-    <t>105 474.85</t>
+    <t>25 050.39</t>
   </si>
   <si>
     <t>ZAG000125972</t>
   </si>
   <si>
     <t>SOUTH AFRICA (REPUBLIC OF) 8.875 28/02/2035</t>
   </si>
   <si>
-    <t>189 307.35</t>
+    <t>57 565.58</t>
   </si>
   <si>
     <t>TH0623037601</t>
   </si>
   <si>
     <t>THAILAND KINGDOM OF (GOVERNMENT) 1 17/06/2027</t>
   </si>
   <si>
     <t>THB</t>
   </si>
   <si>
-    <t>7 252.25</t>
+    <t>14 807.95</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -866,226 +866,226 @@
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:N6"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="C6" sqref="C6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="9.10" bestFit="true" style="0"/>
     <col min="14" max="14" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
         <v>11549.5602</v>
       </c>
       <c r="D2">
-        <v>10139.07</v>
+        <v>9945.89</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>117101864.0</v>
+        <v>114870709.28</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>117101864.0</v>
+        <v>114870709.28</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
-        <v>885.7358</v>
+        <v>884.9904</v>
       </c>
       <c r="D3">
-        <v>7753.25</v>
+        <v>7612.41</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>6867335.82</v>
+        <v>6736910.81</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>6867335.82</v>
+        <v>6736910.81</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="1">
-        <v>125820.4817</v>
+        <v>119997.7103</v>
       </c>
       <c r="D4">
-        <v>123.5</v>
+        <v>121.02</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
-        <v>15538860.07</v>
+        <v>14523084.25</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
       <c r="H4">
-        <v>15538860.07</v>
+        <v>14523084.25</v>
       </c>
       <c r="I4" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
         <v>13</v>
       </c>
       <c r="B5" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="1">
         <v>10.0</v>
       </c>
       <c r="D5">
-        <v>11035.65</v>
+        <v>10596.14</v>
       </c>
       <c r="E5" t="s">
         <v>15</v>
       </c>
       <c r="F5">
-        <v>110356.59</v>
+        <v>105961.43</v>
       </c>
       <c r="G5" t="s">
         <v>15</v>
       </c>
       <c r="H5">
-        <v>93368.238927197</v>
+        <v>91801.108945203</v>
       </c>
       <c r="I5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" t="s">
         <v>16</v>
       </c>
       <c r="B6" t="s">
         <v>17</v>
       </c>
       <c r="C6" s="1">
-        <v>1021.0</v>
+        <v>1071.0</v>
       </c>
       <c r="D6">
-        <v>102.06</v>
+        <v>100.02</v>
       </c>
       <c r="E6" t="s">
         <v>8</v>
       </c>
       <c r="F6">
-        <v>104212.83</v>
+        <v>107127.65</v>
       </c>
       <c r="G6" t="s">
         <v>8</v>
       </c>
       <c r="H6">
-        <v>104212.83</v>
+        <v>107127.65</v>
       </c>
       <c r="I6" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
@@ -1137,1934 +1137,1934 @@
       </c>
       <c r="M1" t="s">
         <v>29</v>
       </c>
       <c r="N1" t="s">
         <v>30</v>
       </c>
       <c r="O1" t="s">
         <v>31</v>
       </c>
       <c r="P1" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>33</v>
       </c>
       <c r="B2" t="s">
         <v>34</v>
       </c>
       <c r="C2" s="1">
         <v>2.9283</v>
       </c>
       <c r="D2" s="1">
-        <v>4773.25</v>
+        <v>4789.82</v>
       </c>
       <c r="E2" s="1">
         <v>4432.981593416</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
         <v>1.0</v>
       </c>
       <c r="H2" s="1">
         <v>12981.1</v>
       </c>
       <c r="I2" s="1">
-        <v>996.41</v>
+        <v>1044.93</v>
       </c>
       <c r="J2" s="1">
-        <v>7.6758518153315</v>
+        <v>8.0496259947154</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>13977.51</v>
+        <v>14026.03</v>
       </c>
       <c r="N2" s="1">
-        <v>13977.51</v>
+        <v>14026.03</v>
       </c>
       <c r="O2" s="1">
         <v>0.01</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>35</v>
       </c>
       <c r="B3" t="s">
         <v>36</v>
       </c>
       <c r="C3" s="1">
         <v>61.0</v>
       </c>
       <c r="D3" s="1">
-        <v>112.109375</v>
+        <v>110.85938</v>
       </c>
       <c r="E3" s="1">
-        <v>113.328125</v>
+        <v>113.078125</v>
       </c>
       <c r="F3" t="s">
         <v>15</v>
       </c>
       <c r="G3">
-        <v>1.18</v>
+        <v>1.16</v>
       </c>
       <c r="H3" s="1">
         <v>0.0</v>
       </c>
       <c r="I3" s="1">
-        <v>-62899.23</v>
+        <v>-116947.59</v>
       </c>
       <c r="J3" s="1">
         <v>0</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
         <v>0.0</v>
       </c>
       <c r="M3" s="1">
-        <v>-62899.23</v>
+        <v>-116947.59</v>
       </c>
       <c r="N3" s="1">
-        <v>-62899.23</v>
+        <v>-116947.59</v>
       </c>
       <c r="O3" s="1">
-        <v>-0.05</v>
+        <v>-0.09</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>37</v>
       </c>
       <c r="B4" t="s">
         <v>38</v>
       </c>
       <c r="C4" s="1">
-        <v>50.0</v>
+        <v>25.0</v>
       </c>
       <c r="D4" s="1">
-        <v>117.78125</v>
+        <v>116.125</v>
       </c>
       <c r="E4" s="1">
-        <v>120.8828125</v>
+        <v>120.2578125</v>
       </c>
       <c r="F4" t="s">
         <v>15</v>
       </c>
       <c r="G4">
-        <v>1.18</v>
+        <v>1.16</v>
       </c>
       <c r="H4" s="1">
         <v>0.0</v>
       </c>
       <c r="I4" s="1">
-        <v>-131205.32</v>
+        <v>-89277.03</v>
       </c>
       <c r="J4" s="1">
         <v>0</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4" s="1">
-        <v>-131205.32</v>
+        <v>-89277.03</v>
       </c>
       <c r="N4" s="1">
-        <v>-131205.32</v>
+        <v>-89277.03</v>
       </c>
       <c r="O4" s="1">
-        <v>-0.09</v>
+        <v>-0.07</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>39</v>
       </c>
       <c r="B5" t="s">
         <v>40</v>
       </c>
       <c r="C5" s="1">
         <v>12000.0</v>
       </c>
       <c r="D5" s="1">
-        <v>985.687</v>
+        <v>1000.248</v>
       </c>
       <c r="E5" s="1">
         <v>1202.1588983333</v>
       </c>
       <c r="F5" t="s">
         <v>41</v>
       </c>
       <c r="G5">
-        <v>6.18</v>
+        <v>5.97</v>
       </c>
       <c r="H5" s="1">
         <v>2751909.87</v>
       </c>
       <c r="I5" s="1">
-        <v>-856021.83</v>
+        <v>-795267.07</v>
       </c>
       <c r="J5" s="1">
-        <v>-31.106463163345</v>
+        <v>-28.898732428326</v>
       </c>
       <c r="K5">
-        <v>0.16</v>
+        <v>0.44</v>
       </c>
       <c r="L5" t="s">
         <v>42</v>
       </c>
       <c r="M5" s="1">
-        <v>1895888.04</v>
+        <v>1956642.8</v>
       </c>
       <c r="N5" s="1">
-        <v>1914512.96</v>
+        <v>2008916.71</v>
       </c>
       <c r="O5" s="1">
-        <v>1.37</v>
+        <v>1.47</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>43</v>
       </c>
       <c r="B6" t="s">
         <v>44</v>
       </c>
       <c r="C6" s="1">
         <v>32000.0</v>
       </c>
       <c r="D6" s="1">
-        <v>861.045</v>
+        <v>867.483</v>
       </c>
       <c r="E6" s="1">
         <v>872.179413125</v>
       </c>
       <c r="F6" t="s">
         <v>41</v>
       </c>
       <c r="G6">
-        <v>6.18</v>
+        <v>5.97</v>
       </c>
       <c r="H6" s="1">
         <v>5086057.63</v>
       </c>
       <c r="I6" s="1">
-        <v>-676629.5</v>
+        <v>-581340.09</v>
       </c>
       <c r="J6" s="1">
-        <v>-13.303614493255</v>
+        <v>-11.430072804739</v>
       </c>
       <c r="K6">
-        <v>0.16</v>
+        <v>0.44</v>
       </c>
       <c r="L6" t="s">
         <v>45</v>
       </c>
       <c r="M6" s="1">
-        <v>4409428.13</v>
+        <v>4504717.54</v>
       </c>
       <c r="N6" s="1">
-        <v>4459784.4</v>
+        <v>4646050.7</v>
       </c>
       <c r="O6" s="1">
-        <v>3.19</v>
+        <v>3.41</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>46</v>
       </c>
       <c r="B7" t="s">
         <v>47</v>
       </c>
       <c r="C7" s="1">
         <v>33800.0</v>
       </c>
       <c r="D7" s="1">
-        <v>837.132</v>
+        <v>841.393</v>
       </c>
       <c r="E7" s="1">
         <v>826.5766677515</v>
       </c>
       <c r="F7" t="s">
         <v>41</v>
       </c>
       <c r="G7">
-        <v>6.18</v>
+        <v>5.97</v>
       </c>
       <c r="H7" s="1">
         <v>4596710.11</v>
       </c>
       <c r="I7" s="1">
-        <v>-69347.45</v>
+        <v>14300.56</v>
       </c>
       <c r="J7" s="1">
-        <v>-1.5086322247978</v>
+        <v>0.31110423885312</v>
       </c>
       <c r="K7">
-        <v>0.16</v>
+        <v>0.44</v>
       </c>
       <c r="L7" t="s">
         <v>48</v>
       </c>
       <c r="M7" s="1">
-        <v>4527362.66</v>
+        <v>4611010.67</v>
       </c>
       <c r="N7" s="1">
-        <v>4579822.86</v>
+        <v>4759798.72</v>
       </c>
       <c r="O7" s="1">
-        <v>3.28</v>
+        <v>3.49</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>49</v>
       </c>
       <c r="B8" t="s">
         <v>50</v>
       </c>
       <c r="C8" s="1">
         <v>2565000000.0</v>
       </c>
       <c r="D8" s="1">
-        <v>113.376</v>
+        <v>114.109</v>
       </c>
       <c r="E8" s="1">
         <v>110.79105771</v>
       </c>
       <c r="F8" t="s">
         <v>51</v>
       </c>
       <c r="G8" t="s">
         <v>52</v>
       </c>
       <c r="H8" s="1">
         <v>2723673.31</v>
       </c>
       <c r="I8" s="1">
-        <v>142463.42</v>
+        <v>14336.8</v>
       </c>
       <c r="J8" s="1">
-        <v>5.2305619575205</v>
+        <v>0.52637737232884</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8" t="s">
         <v>53</v>
       </c>
       <c r="M8" s="1">
-        <v>2866136.73</v>
+        <v>2738010.11</v>
       </c>
       <c r="N8" s="1">
-        <v>2914618.78</v>
+        <v>2810717.31</v>
       </c>
       <c r="O8" s="1">
-        <v>2.09</v>
+        <v>2.06</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
         <v>54</v>
       </c>
       <c r="B9" t="s">
         <v>55</v>
       </c>
       <c r="C9" s="1">
         <v>11000000000.0</v>
       </c>
       <c r="D9" s="1">
-        <v>78.425</v>
+        <v>76.742</v>
       </c>
       <c r="E9" s="1">
         <v>69.002</v>
       </c>
       <c r="F9" t="s">
         <v>56</v>
       </c>
       <c r="G9" t="s">
         <v>57</v>
       </c>
       <c r="H9" s="1">
         <v>1497289.3</v>
       </c>
       <c r="I9" s="1">
-        <v>498320.3</v>
+        <v>482607.25</v>
       </c>
       <c r="J9" s="1">
-        <v>33.281497436735</v>
+        <v>32.232064304473</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9" t="s">
         <v>58</v>
       </c>
       <c r="M9" s="1">
-        <v>1995609.6</v>
+        <v>1979896.55</v>
       </c>
       <c r="N9" s="1">
-        <v>2152259.91</v>
+        <v>1986823.51</v>
       </c>
       <c r="O9" s="1">
-        <v>1.54</v>
+        <v>1.46</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
         <v>59</v>
       </c>
       <c r="B10" t="s">
         <v>60</v>
       </c>
       <c r="C10" s="1">
         <v>15500000000.0</v>
       </c>
       <c r="D10" s="1">
-        <v>87.233</v>
+        <v>86.723</v>
       </c>
       <c r="E10" s="1">
         <v>99.81049819</v>
       </c>
       <c r="F10" t="s">
         <v>56</v>
       </c>
       <c r="G10" t="s">
         <v>57</v>
       </c>
       <c r="H10" s="1">
         <v>4086969.17</v>
       </c>
       <c r="I10" s="1">
-        <v>-959155.46</v>
+        <v>-934268.84</v>
       </c>
       <c r="J10" s="1">
-        <v>-23.468624795131</v>
+        <v>-22.859698743458</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10" t="s">
         <v>61</v>
       </c>
       <c r="M10" s="1">
-        <v>3127813.71</v>
+        <v>3152700.33</v>
       </c>
       <c r="N10" s="1">
-        <v>3297564.16</v>
+        <v>3359468.12</v>
       </c>
       <c r="O10" s="1">
-        <v>2.36</v>
+        <v>2.46</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
         <v>62</v>
       </c>
       <c r="B11" t="s">
         <v>63</v>
       </c>
       <c r="C11" s="1">
         <v>160000000.0</v>
       </c>
       <c r="D11" s="1">
-        <v>93.278</v>
+        <v>90.313</v>
       </c>
       <c r="E11" s="1">
         <v>92.85736875</v>
       </c>
       <c r="F11" t="s">
         <v>64</v>
       </c>
       <c r="G11">
-        <v>24.22</v>
+        <v>24.51</v>
       </c>
       <c r="H11" s="1">
         <v>6124436.2</v>
       </c>
       <c r="I11" s="1">
-        <v>37484.49</v>
+        <v>-228730.45</v>
       </c>
       <c r="J11" s="1">
-        <v>0.61204801186434</v>
+        <v>-3.7347184709019</v>
       </c>
       <c r="K11">
-        <v>0.1</v>
+        <v>0.12</v>
       </c>
       <c r="L11" t="s">
         <v>65</v>
       </c>
       <c r="M11" s="1">
-        <v>6161920.69</v>
+        <v>5895705.75</v>
       </c>
       <c r="N11" s="1">
-        <v>6324083.78</v>
+        <v>6092263.58</v>
       </c>
       <c r="O11" s="1">
-        <v>4.53</v>
+        <v>4.47</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
         <v>66</v>
       </c>
       <c r="B12" t="s">
         <v>67</v>
       </c>
       <c r="C12" s="1">
         <v>71000000.0</v>
       </c>
       <c r="D12" s="1">
-        <v>103.744</v>
+        <v>100.728</v>
       </c>
       <c r="E12" s="1">
         <v>102.47873239</v>
       </c>
       <c r="F12" t="s">
         <v>64</v>
       </c>
       <c r="G12">
-        <v>24.22</v>
+        <v>24.51</v>
       </c>
       <c r="H12" s="1">
         <v>2974236.84</v>
       </c>
       <c r="I12" s="1">
-        <v>66915.9</v>
+        <v>-56311.95</v>
       </c>
       <c r="J12" s="1">
-        <v>2.249851091213</v>
+        <v>-1.8933243392951</v>
       </c>
       <c r="K12">
-        <v>0.17</v>
+        <v>0.2</v>
       </c>
       <c r="L12" t="s">
         <v>68</v>
       </c>
       <c r="M12" s="1">
-        <v>3041152.74</v>
+        <v>2917924.89</v>
       </c>
       <c r="N12" s="1">
-        <v>3159998.97</v>
+        <v>3057925.4</v>
       </c>
       <c r="O12" s="1">
-        <v>2.26</v>
+        <v>2.24</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
         <v>69</v>
       </c>
       <c r="B13" t="s">
         <v>70</v>
       </c>
       <c r="C13" s="1">
         <v>136000000.0</v>
       </c>
       <c r="D13" s="1">
-        <v>109.977</v>
+        <v>104.669</v>
       </c>
       <c r="E13" s="1">
         <v>102.82321265</v>
       </c>
       <c r="F13" t="s">
         <v>71</v>
       </c>
       <c r="G13">
-        <v>74.59</v>
+        <v>70.31</v>
       </c>
       <c r="H13" s="1">
         <v>2186528.97</v>
       </c>
       <c r="I13" s="1">
-        <v>-181395.5</v>
+        <v>-161810.74</v>
       </c>
       <c r="J13" s="1">
-        <v>-8.2960483253968</v>
+        <v>-7.4003474099865</v>
       </c>
       <c r="K13">
-        <v>0.03</v>
+        <v>0.05</v>
       </c>
       <c r="L13" t="s">
         <v>72</v>
       </c>
       <c r="M13" s="1">
-        <v>2005133.47</v>
+        <v>2024718.23</v>
       </c>
       <c r="N13" s="1">
-        <v>2042155.16</v>
+        <v>2098077.7</v>
       </c>
       <c r="O13" s="1">
-        <v>1.46</v>
+        <v>1.54</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
         <v>73</v>
       </c>
       <c r="B14" t="s">
         <v>74</v>
       </c>
       <c r="C14" s="1">
         <v>44300000.0</v>
       </c>
       <c r="D14" s="1">
-        <v>95.337</v>
+        <v>89.586</v>
       </c>
       <c r="E14" s="1">
         <v>91.98</v>
       </c>
       <c r="F14" t="s">
         <v>75</v>
       </c>
       <c r="G14">
-        <v>51.55</v>
+        <v>51.63</v>
       </c>
       <c r="H14" s="1">
         <v>1137371.78</v>
       </c>
       <c r="I14" s="1">
-        <v>-318072.76</v>
+        <v>-368686.66</v>
       </c>
       <c r="J14" s="1">
-        <v>-27.96559274576</v>
+        <v>-32.415667988527</v>
       </c>
       <c r="K14">
-        <v>0.41</v>
+        <v>0.51</v>
       </c>
       <c r="L14" t="s">
         <v>76</v>
       </c>
       <c r="M14" s="1">
-        <v>819299.02</v>
+        <v>768685.12</v>
       </c>
       <c r="N14" s="1">
-        <v>1002945.54</v>
+        <v>992951.33</v>
       </c>
       <c r="O14" s="1">
-        <v>0.72</v>
+        <v>0.73</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
         <v>77</v>
       </c>
       <c r="B15" t="s">
         <v>78</v>
       </c>
       <c r="C15" s="1">
         <v>100000000.0</v>
       </c>
       <c r="D15" s="1">
-        <v>99.1725</v>
+        <v>95.7355</v>
       </c>
       <c r="E15" s="1">
         <v>98.29926026</v>
       </c>
       <c r="F15" t="s">
         <v>79</v>
       </c>
       <c r="G15">
-        <v>107.16</v>
+        <v>107.62</v>
       </c>
       <c r="H15" s="1">
         <v>1104197.32</v>
       </c>
       <c r="I15" s="1">
-        <v>-178748.35</v>
+        <v>-214653.16</v>
       </c>
       <c r="J15" s="1">
-        <v>-16.188080405774</v>
+        <v>-19.439746511973</v>
       </c>
       <c r="K15">
-        <v>0.0</v>
+        <v>0.01</v>
       </c>
       <c r="L15" t="s">
         <v>80</v>
       </c>
       <c r="M15" s="1">
-        <v>925448.97</v>
+        <v>889544.16</v>
       </c>
       <c r="N15" s="1">
-        <v>930281.01</v>
+        <v>904321.76</v>
       </c>
       <c r="O15" s="1">
-        <v>0.67</v>
+        <v>0.66</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
         <v>81</v>
       </c>
       <c r="B16" t="s">
         <v>82</v>
       </c>
       <c r="C16" s="1">
         <v>2300000000.0</v>
       </c>
       <c r="D16" s="1">
-        <v>103.599</v>
+        <v>100.303</v>
       </c>
       <c r="E16" s="1">
         <v>102.31835348</v>
       </c>
       <c r="F16" t="s">
         <v>83</v>
       </c>
       <c r="G16">
-        <v>378.05</v>
+        <v>381.7</v>
       </c>
       <c r="H16" s="1">
         <v>6096878.79</v>
       </c>
       <c r="I16" s="1">
-        <v>205930.36</v>
+        <v>-52946.38</v>
       </c>
       <c r="J16" s="1">
-        <v>3.3776357886229</v>
+        <v>-0.86841778922753</v>
       </c>
       <c r="K16">
         <v>0.01</v>
       </c>
       <c r="L16" t="s">
         <v>84</v>
       </c>
       <c r="M16" s="1">
-        <v>6302809.15</v>
+        <v>6043932.41</v>
       </c>
       <c r="N16" s="1">
-        <v>6429986.65</v>
+        <v>6236919.08</v>
       </c>
       <c r="O16" s="1">
-        <v>4.6</v>
+        <v>4.57</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
         <v>85</v>
       </c>
       <c r="B17" t="s">
         <v>86</v>
       </c>
       <c r="C17" s="1">
         <v>64000000000.0</v>
       </c>
       <c r="D17" s="1">
-        <v>102.441</v>
+        <v>99.974</v>
       </c>
       <c r="E17" s="1">
         <v>99.33</v>
       </c>
       <c r="F17" t="s">
         <v>87</v>
       </c>
       <c r="G17" t="s">
         <v>88</v>
       </c>
       <c r="H17" s="1">
         <v>3382137.26</v>
       </c>
       <c r="I17" s="1">
-        <v>-93103.61</v>
+        <v>-147953.61</v>
       </c>
       <c r="J17" s="1">
-        <v>-2.7528040065411</v>
+        <v>-4.3745595943081</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17" t="s">
         <v>89</v>
       </c>
       <c r="M17" s="1">
-        <v>3289033.65</v>
+        <v>3234183.65</v>
       </c>
       <c r="N17" s="1">
-        <v>3304599.15</v>
+        <v>3284853.79</v>
       </c>
       <c r="O17" s="1">
-        <v>2.37</v>
+        <v>2.41</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
         <v>90</v>
       </c>
       <c r="B18" t="s">
         <v>91</v>
       </c>
       <c r="C18" s="1">
         <v>156500000000.0</v>
       </c>
       <c r="D18" s="1">
-        <v>102.13</v>
+        <v>101.252</v>
       </c>
       <c r="E18" s="1">
         <v>107.64130194</v>
       </c>
       <c r="F18" t="s">
         <v>87</v>
       </c>
       <c r="G18" t="s">
         <v>88</v>
       </c>
       <c r="H18" s="1">
         <v>10794331.04</v>
       </c>
       <c r="I18" s="1">
-        <v>-2776032.78</v>
+        <v>-2784643.27</v>
       </c>
       <c r="J18" s="1">
-        <v>-25.717506436601</v>
+        <v>-25.797275066709</v>
       </c>
       <c r="K18">
         <v>0.0</v>
       </c>
       <c r="L18" t="s">
         <v>92</v>
       </c>
       <c r="M18" s="1">
-        <v>8018298.26</v>
+        <v>8009687.77</v>
       </c>
       <c r="N18" s="1">
-        <v>8287121.52</v>
+        <v>8054695.69</v>
       </c>
       <c r="O18" s="1">
-        <v>5.93</v>
+        <v>5.91</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
         <v>93</v>
       </c>
       <c r="B19" t="s">
         <v>94</v>
       </c>
       <c r="C19" s="1">
         <v>400000000.0</v>
       </c>
       <c r="D19" s="1">
-        <v>98.566</v>
+        <v>95.6</v>
       </c>
       <c r="E19" s="1">
         <v>98.48513136</v>
       </c>
       <c r="F19" t="s">
         <v>79</v>
       </c>
       <c r="G19">
-        <v>107.16</v>
+        <v>107.62</v>
       </c>
       <c r="H19" s="1">
         <v>4123208.81</v>
       </c>
       <c r="I19" s="1">
-        <v>-444051.65</v>
+        <v>-570068.27</v>
       </c>
       <c r="J19" s="1">
-        <v>-10.769564930184</v>
+        <v>-13.82584041384</v>
       </c>
       <c r="K19">
-        <v>0.05</v>
+        <v>0.06</v>
       </c>
       <c r="L19" t="s">
         <v>95</v>
       </c>
       <c r="M19" s="1">
-        <v>3679157.16</v>
+        <v>3553140.54</v>
       </c>
       <c r="N19" s="1">
-        <v>3877909.79</v>
+        <v>3789429.38</v>
       </c>
       <c r="O19" s="1">
         <v>2.78</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
         <v>96</v>
       </c>
       <c r="B20" t="s">
         <v>97</v>
       </c>
       <c r="C20" s="1">
         <v>508000000.0</v>
       </c>
       <c r="D20" s="1">
-        <v>100.3805</v>
+        <v>97.676</v>
       </c>
       <c r="E20" s="1">
         <v>99.70899653</v>
       </c>
       <c r="F20" t="s">
         <v>79</v>
       </c>
       <c r="G20">
-        <v>107.16</v>
+        <v>107.62</v>
       </c>
       <c r="H20" s="1">
         <v>5610844.92</v>
       </c>
       <c r="I20" s="1">
-        <v>-852298.8</v>
+        <v>-1000365.57</v>
       </c>
       <c r="J20" s="1">
-        <v>-15.190204187643</v>
+        <v>-17.829143101677</v>
       </c>
       <c r="K20">
-        <v>0.05</v>
+        <v>0.06</v>
       </c>
       <c r="L20" t="s">
         <v>98</v>
       </c>
       <c r="M20" s="1">
-        <v>4758546.12</v>
+        <v>4610479.35</v>
       </c>
       <c r="N20" s="1">
-        <v>5016521.96</v>
+        <v>4920339.25</v>
       </c>
       <c r="O20" s="1">
-        <v>3.59</v>
+        <v>3.61</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
         <v>99</v>
       </c>
       <c r="B21" t="s">
         <v>100</v>
       </c>
       <c r="C21" s="1">
         <v>10000000.0</v>
       </c>
       <c r="D21" s="1">
-        <v>99.328</v>
+        <v>97.963</v>
       </c>
       <c r="E21" s="1">
         <v>100.6465507</v>
       </c>
       <c r="F21" t="s">
         <v>101</v>
       </c>
       <c r="G21">
         <v>4.67</v>
       </c>
       <c r="H21" s="1">
         <v>2099580.71</v>
       </c>
       <c r="I21" s="1">
-        <v>29294.6</v>
+        <v>353.91</v>
       </c>
       <c r="J21" s="1">
-        <v>1.3952595325569</v>
+        <v>0.016856222688386</v>
       </c>
       <c r="K21">
-        <v>0.18</v>
+        <v>0.31</v>
       </c>
       <c r="L21" t="s">
         <v>102</v>
       </c>
       <c r="M21" s="1">
-        <v>2128875.31</v>
+        <v>2099934.62</v>
       </c>
       <c r="N21" s="1">
-        <v>2146670.44</v>
+        <v>2130635.82</v>
       </c>
       <c r="O21" s="1">
-        <v>1.54</v>
+        <v>1.56</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
         <v>103</v>
       </c>
       <c r="B22" t="s">
         <v>104</v>
       </c>
       <c r="C22" s="1">
         <v>19000000.0</v>
       </c>
       <c r="D22" s="1">
-        <v>100.281</v>
+        <v>100.026</v>
       </c>
       <c r="E22" s="1">
         <v>111.60065163</v>
       </c>
       <c r="F22" t="s">
         <v>101</v>
       </c>
       <c r="G22">
         <v>4.67</v>
       </c>
       <c r="H22" s="1">
         <v>4336611.56</v>
       </c>
       <c r="I22" s="1">
-        <v>-252940.12</v>
+        <v>-262713.1</v>
       </c>
       <c r="J22" s="1">
-        <v>-5.8326671988118</v>
+        <v>-6.05802701868</v>
       </c>
       <c r="K22">
-        <v>0.31</v>
+        <v>0.46</v>
       </c>
       <c r="L22" t="s">
         <v>105</v>
       </c>
       <c r="M22" s="1">
-        <v>4083671.44</v>
+        <v>4073898.46</v>
       </c>
       <c r="N22" s="1">
-        <v>4141651.02</v>
+        <v>4160389.46</v>
       </c>
       <c r="O22" s="1">
-        <v>2.96</v>
+        <v>3.05</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
         <v>106</v>
       </c>
       <c r="B23" t="s">
         <v>107</v>
       </c>
       <c r="C23" s="1">
         <v>15000000.0</v>
       </c>
       <c r="D23" s="1">
-        <v>104.683</v>
+        <v>104.151</v>
       </c>
       <c r="E23" s="1">
         <v>105.99801867</v>
       </c>
       <c r="F23" t="s">
         <v>101</v>
       </c>
       <c r="G23">
         <v>4.67</v>
       </c>
       <c r="H23" s="1">
         <v>3433060.08</v>
       </c>
       <c r="I23" s="1">
-        <v>-67588.29</v>
+        <v>-84189.22</v>
       </c>
       <c r="J23" s="1">
-        <v>-1.9687476602507</v>
+        <v>-2.4523083790599</v>
       </c>
       <c r="K23">
-        <v>0.31</v>
+        <v>0.47</v>
       </c>
       <c r="L23" t="s">
         <v>108</v>
       </c>
       <c r="M23" s="1">
-        <v>3365471.79</v>
+        <v>3348870.86</v>
       </c>
       <c r="N23" s="1">
-        <v>3412349.88</v>
+        <v>3418801.21</v>
       </c>
       <c r="O23" s="1">
-        <v>2.44</v>
+        <v>2.51</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
         <v>109</v>
       </c>
       <c r="B24" t="s">
         <v>110</v>
       </c>
       <c r="C24" s="1">
         <v>1400000.0</v>
       </c>
       <c r="D24" s="1">
-        <v>87.662</v>
+        <v>83.205</v>
       </c>
       <c r="E24" s="1">
         <v>86.2572375</v>
       </c>
       <c r="F24" t="s">
         <v>111</v>
       </c>
       <c r="G24">
-        <v>20.46</v>
+        <v>20.56</v>
       </c>
       <c r="H24" s="1">
         <v>5989045.57</v>
       </c>
       <c r="I24" s="1">
-        <v>8071.36</v>
+        <v>-322949.63</v>
       </c>
       <c r="J24" s="1">
-        <v>0.13476871908323</v>
+        <v>-5.3923388330471</v>
       </c>
       <c r="K24">
-        <v>0.07</v>
+        <v>0.13</v>
       </c>
       <c r="L24" t="s">
         <v>112</v>
       </c>
       <c r="M24" s="1">
-        <v>5997116.93</v>
+        <v>5666095.94</v>
       </c>
       <c r="N24" s="1">
-        <v>6095791.48</v>
+        <v>5849345.83</v>
       </c>
       <c r="O24" s="1">
-        <v>4.36</v>
+        <v>4.29</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
         <v>113</v>
       </c>
       <c r="B25" t="s">
         <v>114</v>
       </c>
       <c r="C25" s="1">
         <v>1700000.0</v>
       </c>
       <c r="D25" s="1">
-        <v>97.763</v>
+        <v>95.483</v>
       </c>
       <c r="E25" s="1">
         <v>94.5819441941</v>
       </c>
       <c r="F25" t="s">
         <v>111</v>
       </c>
       <c r="G25">
-        <v>20.46</v>
+        <v>20.56</v>
       </c>
       <c r="H25" s="1">
         <v>7614654.83</v>
       </c>
       <c r="I25" s="1">
-        <v>506663.76</v>
+        <v>280877.94</v>
       </c>
       <c r="J25" s="1">
-        <v>6.6537981210108</v>
+        <v>3.6886496666061</v>
       </c>
       <c r="K25">
-        <v>0.07</v>
+        <v>0.13</v>
       </c>
       <c r="L25" t="s">
         <v>115</v>
       </c>
       <c r="M25" s="1">
-        <v>8121318.59</v>
+        <v>7895532.77</v>
       </c>
       <c r="N25" s="1">
-        <v>8242926.03</v>
+        <v>8119830.63</v>
       </c>
       <c r="O25" s="1">
-        <v>5.9</v>
+        <v>5.96</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
         <v>116</v>
       </c>
       <c r="B26" t="s">
         <v>117</v>
       </c>
       <c r="C26" s="1">
         <v>14000000.0</v>
       </c>
       <c r="D26" s="1">
-        <v>108.66</v>
+        <v>104.05</v>
       </c>
       <c r="E26" s="1">
         <v>83.00532886</v>
       </c>
       <c r="F26" t="s">
         <v>118</v>
       </c>
       <c r="G26">
-        <v>3.97</v>
+        <v>3.98</v>
       </c>
       <c r="H26" s="1">
         <v>3010088.08</v>
       </c>
       <c r="I26" s="1">
-        <v>820689.29</v>
+        <v>654059.02</v>
       </c>
       <c r="J26" s="1">
-        <v>27.264627086926</v>
+        <v>21.728899707147</v>
       </c>
       <c r="K26">
-        <v>0.77</v>
+        <v>0.24</v>
       </c>
       <c r="L26" t="s">
         <v>119</v>
       </c>
       <c r="M26" s="1">
-        <v>3830777.37</v>
+        <v>3664147.1</v>
       </c>
       <c r="N26" s="1">
-        <v>3938888.61</v>
+        <v>3697374.86</v>
       </c>
       <c r="O26" s="1">
-        <v>2.82</v>
+        <v>2.71</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
         <v>120</v>
       </c>
       <c r="B27" t="s">
         <v>121</v>
       </c>
       <c r="C27" s="1">
         <v>2500000.0</v>
       </c>
       <c r="D27" s="1">
-        <v>105.406</v>
+        <v>99.378</v>
       </c>
       <c r="E27" s="1">
         <v>89.9253336</v>
       </c>
       <c r="F27" t="s">
         <v>118</v>
       </c>
       <c r="G27">
-        <v>3.97</v>
+        <v>3.98</v>
       </c>
       <c r="H27" s="1">
         <v>572400.95</v>
       </c>
       <c r="I27" s="1">
-        <v>91180.93</v>
+        <v>52531.45</v>
       </c>
       <c r="J27" s="1">
-        <v>15.929556021876</v>
+        <v>9.1773869348051</v>
       </c>
       <c r="K27">
-        <v>0.85</v>
+        <v>0.26</v>
       </c>
       <c r="L27" t="s">
         <v>122</v>
       </c>
       <c r="M27" s="1">
-        <v>663581.88</v>
+        <v>624932.4</v>
       </c>
       <c r="N27" s="1">
-        <v>684947.18</v>
+        <v>631524.84</v>
       </c>
       <c r="O27" s="1">
-        <v>0.49</v>
+        <v>0.46</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
         <v>123</v>
       </c>
       <c r="B28" t="s">
         <v>124</v>
       </c>
       <c r="C28" s="1">
         <v>6400000.0</v>
       </c>
       <c r="D28" s="1">
-        <v>114.435</v>
+        <v>109.002</v>
       </c>
       <c r="E28" s="1">
         <v>100.67218078</v>
       </c>
       <c r="F28" t="s">
         <v>118</v>
       </c>
       <c r="G28">
-        <v>3.97</v>
+        <v>3.98</v>
       </c>
       <c r="H28" s="1">
         <v>1590947.59</v>
       </c>
       <c r="I28" s="1">
-        <v>253337.37</v>
+        <v>163810.37</v>
       </c>
       <c r="J28" s="1">
-        <v>15.923677913237</v>
+        <v>10.296402661511</v>
       </c>
       <c r="K28">
-        <v>0.91</v>
+        <v>0.29</v>
       </c>
       <c r="L28" t="s">
         <v>125</v>
       </c>
       <c r="M28" s="1">
-        <v>1844284.96</v>
+        <v>1754757.96</v>
       </c>
       <c r="N28" s="1">
-        <v>1902790.27</v>
+        <v>1773262.23</v>
       </c>
       <c r="O28" s="1">
-        <v>1.36</v>
+        <v>1.3</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
         <v>126</v>
       </c>
       <c r="B29" t="s">
         <v>127</v>
       </c>
       <c r="C29" s="1">
         <v>10600000.0</v>
       </c>
       <c r="D29" s="1">
-        <v>100.072</v>
+        <v>94.691</v>
       </c>
       <c r="E29" s="1">
         <v>92.07608538</v>
       </c>
       <c r="F29" t="s">
         <v>118</v>
       </c>
       <c r="G29">
-        <v>3.97</v>
+        <v>3.98</v>
       </c>
       <c r="H29" s="1">
         <v>2371365.24</v>
       </c>
       <c r="I29" s="1">
-        <v>299842.24</v>
+        <v>153378.76</v>
       </c>
       <c r="J29" s="1">
-        <v>12.644287558166</v>
+        <v>6.4679517694204</v>
       </c>
       <c r="K29">
-        <v>0.67</v>
+        <v>0.21</v>
       </c>
       <c r="L29" t="s">
         <v>128</v>
       </c>
       <c r="M29" s="1">
-        <v>2671207.48</v>
+        <v>2524744.0</v>
       </c>
       <c r="N29" s="1">
-        <v>2742494.81</v>
+        <v>2547017.16</v>
       </c>
       <c r="O29" s="1">
-        <v>1.96</v>
+        <v>1.87</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
         <v>129</v>
       </c>
       <c r="B30" t="s">
         <v>130</v>
       </c>
       <c r="C30" s="1">
         <v>23000000.0</v>
       </c>
       <c r="D30" s="1">
-        <v>84.902</v>
+        <v>81.422</v>
       </c>
       <c r="E30" s="1">
         <v>77.07608696</v>
       </c>
       <c r="F30" t="s">
         <v>131</v>
       </c>
       <c r="G30">
-        <v>4.22</v>
+        <v>4.28</v>
       </c>
       <c r="H30" s="1">
         <v>3906635.99</v>
       </c>
       <c r="I30" s="1">
-        <v>722095.26</v>
+        <v>470890.89</v>
       </c>
       <c r="J30" s="1">
-        <v>18.483812206932</v>
+        <v>12.053615724766</v>
       </c>
       <c r="K30">
-        <v>0.33</v>
+        <v>0.39</v>
       </c>
       <c r="L30" t="s">
         <v>132</v>
       </c>
       <c r="M30" s="1">
-        <v>4628731.25</v>
+        <v>4377526.88</v>
       </c>
       <c r="N30" s="1">
-        <v>4704795.79</v>
+        <v>4467488.58</v>
       </c>
       <c r="O30" s="1">
-        <v>3.37</v>
+        <v>3.28</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
         <v>133</v>
       </c>
       <c r="B31" t="s">
         <v>134</v>
       </c>
       <c r="C31" s="1">
         <v>21000000.0</v>
       </c>
       <c r="D31" s="1">
-        <v>98.858</v>
+        <v>97.962</v>
       </c>
       <c r="E31" s="1">
         <v>81.95</v>
       </c>
       <c r="F31" t="s">
         <v>131</v>
       </c>
       <c r="G31">
-        <v>4.22</v>
+        <v>4.28</v>
       </c>
       <c r="H31" s="1">
         <v>3676104.62</v>
       </c>
       <c r="I31" s="1">
-        <v>1244826.93</v>
+        <v>1132689.21</v>
       </c>
       <c r="J31" s="1">
-        <v>33.862663299283</v>
+        <v>30.812213663277</v>
       </c>
       <c r="K31">
-        <v>0.32</v>
+        <v>0.41</v>
       </c>
       <c r="L31" t="s">
         <v>135</v>
       </c>
       <c r="M31" s="1">
-        <v>4920931.55</v>
+        <v>4808793.83</v>
       </c>
       <c r="N31" s="1">
-        <v>4989120.29</v>
+        <v>4895539.01</v>
       </c>
       <c r="O31" s="1">
-        <v>3.57</v>
+        <v>3.59</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
         <v>136</v>
       </c>
       <c r="B32" t="s">
         <v>137</v>
       </c>
       <c r="C32" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D32" s="1">
-        <v>100.276</v>
+        <v>95.16</v>
       </c>
       <c r="E32" s="1">
         <v>96.54</v>
       </c>
       <c r="F32" t="s">
         <v>131</v>
       </c>
       <c r="G32">
-        <v>4.22</v>
+        <v>4.28</v>
       </c>
       <c r="H32" s="1">
         <v>4486320.07</v>
       </c>
       <c r="I32" s="1">
-        <v>267505.11</v>
+        <v>-37512.22</v>
       </c>
       <c r="J32" s="1">
-        <v>5.9626844680299</v>
+        <v>-0.83614676203876</v>
       </c>
       <c r="K32">
-        <v>0.35</v>
+        <v>0.53</v>
       </c>
       <c r="L32" t="s">
         <v>138</v>
       </c>
       <c r="M32" s="1">
-        <v>4753825.18</v>
+        <v>4448807.85</v>
       </c>
       <c r="N32" s="1">
-        <v>4823962.17</v>
+        <v>4555117.93</v>
       </c>
       <c r="O32" s="1">
-        <v>3.45</v>
+        <v>3.34</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
         <v>139</v>
       </c>
       <c r="B33" t="s">
         <v>140</v>
       </c>
       <c r="C33" s="1">
         <v>87000000.0</v>
       </c>
       <c r="D33" s="1">
-        <v>102.995</v>
+        <v>98.078</v>
       </c>
       <c r="E33" s="1">
         <v>87.80771</v>
       </c>
       <c r="F33" t="s">
         <v>141</v>
       </c>
       <c r="G33">
-        <v>18.97</v>
+        <v>19.6</v>
       </c>
       <c r="H33" s="1">
         <v>4198301.16</v>
       </c>
       <c r="I33" s="1">
-        <v>525717.06</v>
+        <v>155416.54</v>
       </c>
       <c r="J33" s="1">
-        <v>12.522137883029</v>
+        <v>3.7018911716186</v>
       </c>
       <c r="K33">
-        <v>0.16</v>
+        <v>0.01</v>
       </c>
       <c r="L33" t="s">
         <v>142</v>
       </c>
       <c r="M33" s="1">
-        <v>4724018.22</v>
+        <v>4353717.7</v>
       </c>
       <c r="N33" s="1">
-        <v>4861900.4</v>
+        <v>4362747.79</v>
       </c>
       <c r="O33" s="1">
-        <v>3.48</v>
+        <v>3.2</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
         <v>143</v>
       </c>
       <c r="B34" t="s">
         <v>144</v>
       </c>
       <c r="C34" s="1">
         <v>3500000.0</v>
       </c>
       <c r="D34" s="1">
-        <v>98.684</v>
+        <v>98.287</v>
       </c>
       <c r="E34" s="1">
         <v>90.749</v>
       </c>
       <c r="F34" t="s">
         <v>15</v>
       </c>
       <c r="G34">
-        <v>1.18</v>
+        <v>1.16</v>
       </c>
       <c r="H34" s="1">
         <v>2921060.38</v>
       </c>
       <c r="I34" s="1">
-        <v>1178.29</v>
+        <v>51414.35</v>
       </c>
       <c r="J34" s="1">
-        <v>0.040337748855434</v>
+        <v>1.7601262319679</v>
       </c>
       <c r="K34">
-        <v>1.15</v>
+        <v>0.3</v>
       </c>
       <c r="L34" t="s">
         <v>145</v>
       </c>
       <c r="M34" s="1">
-        <v>2922238.67</v>
+        <v>2972474.73</v>
       </c>
       <c r="N34" s="1">
-        <v>2962461.75</v>
+        <v>2983059.71</v>
       </c>
       <c r="O34" s="1">
-        <v>2.12</v>
+        <v>2.19</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
         <v>146</v>
       </c>
       <c r="B35" t="s">
         <v>147</v>
       </c>
       <c r="C35" s="1">
         <v>17500000.0</v>
       </c>
       <c r="D35" s="1">
-        <v>99.803</v>
+        <v>99.958</v>
       </c>
       <c r="E35" s="1">
         <v>105.46664023</v>
       </c>
       <c r="F35" t="s">
         <v>148</v>
       </c>
       <c r="G35">
-        <v>5.09</v>
+        <v>5.1</v>
       </c>
       <c r="H35" s="1">
         <v>3814553.43</v>
       </c>
       <c r="I35" s="1">
-        <v>-384526.62</v>
+        <v>-381896.13</v>
       </c>
       <c r="J35" s="1">
-        <v>-10.080514719648</v>
+        <v>-10.011555402437</v>
       </c>
       <c r="K35">
-        <v>0.77</v>
+        <v>0.92</v>
       </c>
       <c r="L35" t="s">
         <v>149</v>
       </c>
       <c r="M35" s="1">
-        <v>3430026.81</v>
+        <v>3432657.3</v>
       </c>
       <c r="N35" s="1">
-        <v>3564287.88</v>
+        <v>3593279.08</v>
       </c>
       <c r="O35" s="1">
-        <v>2.55</v>
+        <v>2.64</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
         <v>150</v>
       </c>
       <c r="B36" t="s">
         <v>151</v>
       </c>
       <c r="C36" s="1">
         <v>16500000.0</v>
       </c>
       <c r="D36" s="1">
-        <v>106.475</v>
+        <v>103.919</v>
       </c>
       <c r="E36" s="1">
         <v>106.07906824</v>
       </c>
       <c r="F36" t="s">
         <v>148</v>
       </c>
       <c r="G36">
-        <v>5.09</v>
+        <v>5.1</v>
       </c>
       <c r="H36" s="1">
         <v>3486666.56</v>
       </c>
       <c r="I36" s="1">
-        <v>-36441.21</v>
+        <v>-121909.26</v>
       </c>
       <c r="J36" s="1">
-        <v>-1.04515901859</v>
+        <v>-3.4964415983615</v>
       </c>
       <c r="K36">
-        <v>1.24</v>
+        <v>1.48</v>
       </c>
       <c r="L36" t="s">
         <v>152</v>
       </c>
       <c r="M36" s="1">
-        <v>3450225.35</v>
+        <v>3364757.3</v>
       </c>
       <c r="N36" s="1">
-        <v>3654060.39</v>
+        <v>3609593.15</v>
       </c>
       <c r="O36" s="1">
-        <v>2.62</v>
+        <v>2.65</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
         <v>153</v>
       </c>
       <c r="B37" t="s">
         <v>154</v>
       </c>
       <c r="C37" s="1">
         <v>64000000.0</v>
       </c>
       <c r="D37" s="1">
-        <v>98.3</v>
+        <v>94.059</v>
       </c>
       <c r="E37" s="1">
         <v>85.83928125</v>
       </c>
       <c r="F37" t="s">
         <v>141</v>
       </c>
       <c r="G37">
-        <v>18.97</v>
+        <v>19.6</v>
       </c>
       <c r="H37" s="1">
         <v>3128077.52</v>
       </c>
       <c r="I37" s="1">
-        <v>188648.99</v>
+        <v>-56583.02</v>
       </c>
       <c r="J37" s="1">
-        <v>6.0308284815141</v>
+        <v>-1.8088752480789</v>
       </c>
       <c r="K37">
-        <v>0.16</v>
+        <v>0.04</v>
       </c>
       <c r="L37" t="s">
         <v>155</v>
       </c>
       <c r="M37" s="1">
-        <v>3316726.51</v>
+        <v>3071494.5</v>
       </c>
       <c r="N37" s="1">
-        <v>3422201.36</v>
+        <v>3096544.89</v>
       </c>
       <c r="O37" s="1">
-        <v>2.45</v>
+        <v>2.27</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
         <v>156</v>
       </c>
       <c r="B38" t="s">
         <v>157</v>
       </c>
       <c r="C38" s="1">
-        <v>90600000.0</v>
+        <v>116000000.0</v>
       </c>
       <c r="D38" s="1">
-        <v>105.262</v>
+        <v>98.802</v>
       </c>
       <c r="E38" s="1">
-        <v>81.63313</v>
+        <v>86.36011817</v>
       </c>
       <c r="F38" t="s">
         <v>141</v>
       </c>
       <c r="G38">
-        <v>18.97</v>
+        <v>19.6</v>
       </c>
       <c r="H38" s="1">
-        <v>3564997.47</v>
+        <v>4956366.4</v>
       </c>
       <c r="I38" s="1">
-        <v>1462779.27</v>
+        <v>891442.02</v>
       </c>
       <c r="J38" s="1">
-        <v>41.031705697115</v>
+        <v>17.985797418044</v>
       </c>
       <c r="K38">
-        <v>0.21</v>
+        <v>0.05</v>
       </c>
       <c r="L38" t="s">
         <v>158</v>
       </c>
       <c r="M38" s="1">
-        <v>5027776.74</v>
+        <v>5847808.42</v>
       </c>
       <c r="N38" s="1">
-        <v>5217084.09</v>
+        <v>5905374.0</v>
       </c>
       <c r="O38" s="1">
-        <v>3.73</v>
+        <v>4.33</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
         <v>159</v>
       </c>
       <c r="B39" t="s">
         <v>160</v>
       </c>
       <c r="C39" s="1">
         <v>180000000.0</v>
       </c>
       <c r="D39" s="1">
-        <v>99.816</v>
+        <v>99.833</v>
       </c>
       <c r="E39" s="1">
         <v>93.75046918</v>
       </c>
       <c r="F39" t="s">
         <v>161</v>
       </c>
       <c r="G39">
-        <v>37.4</v>
+        <v>37.63</v>
       </c>
       <c r="H39" s="1">
         <v>4556806.41</v>
       </c>
       <c r="I39" s="1">
-        <v>247191.46</v>
+        <v>218305.53</v>
       </c>
       <c r="J39" s="1">
-        <v>5.4246645075273</v>
+        <v>4.7907571741675</v>
       </c>
       <c r="K39">
-        <v>0.0</v>
+        <v>0.01</v>
       </c>
       <c r="L39" t="s">
         <v>162</v>
       </c>
       <c r="M39" s="1">
-        <v>4803997.87</v>
+        <v>4775111.94</v>
       </c>
       <c r="N39" s="1">
-        <v>4811250.12</v>
+        <v>4789919.89</v>
       </c>
       <c r="O39" s="1">
-        <v>3.44</v>
+        <v>3.51</v>
       </c>
       <c r="P39">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>