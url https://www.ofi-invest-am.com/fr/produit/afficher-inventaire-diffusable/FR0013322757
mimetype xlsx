--- v1 (2026-07-07)
+++ v2 (2026-07-28)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="163">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="156">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>C/D</t>
   </si>
   <si>
     <t>FR0011550771</t>
   </si>
   <si>
@@ -142,411 +142,390 @@
   <si>
     <t>Ofi Invest ESG Liquidités PART C/D</t>
   </si>
   <si>
     <t>TY300626</t>
   </si>
   <si>
     <t>US 10YR NOTE JUN 26</t>
   </si>
   <si>
     <t>WN300626</t>
   </si>
   <si>
     <t>US ULTRA T-BOND JUN 26</t>
   </si>
   <si>
     <t>BRSTNCNTF1P8</t>
   </si>
   <si>
     <t>BRAZIL FEDERATIVE REPUBLIC OF (GO 10 01/01/2027</t>
   </si>
   <si>
     <t>BRL</t>
   </si>
   <si>
-    <t>52 273.91</t>
+    <t>65 025.81</t>
   </si>
   <si>
     <t>BRSTNCNTF212</t>
   </si>
   <si>
     <t>BRAZIL FEDERATIVE REPUBLIC OF (GOV 10 01/01/2033</t>
   </si>
   <si>
-    <t>141 333.16</t>
+    <t>175 810.52</t>
   </si>
   <si>
     <t>BRSTNCNTF238</t>
   </si>
   <si>
     <t>BRAZIL FEDERATIVE REPUBLIC OF (GOV 10 01/01/2035</t>
   </si>
   <si>
-    <t>148 788.05</t>
+    <t>184 734.96</t>
   </si>
   <si>
     <t>CL0002798016</t>
   </si>
   <si>
     <t>CHILE (REPUBLIC OF) 7 01/05/2034</t>
   </si>
   <si>
     <t>CLP</t>
   </si>
   <si>
-    <t>1 068.99</t>
-[...2 lines deleted...]
-    <t>72 707.20</t>
+    <t>1 053.06</t>
+  </si>
+  <si>
+    <t>83 616.81</t>
   </si>
   <si>
     <t>COL17CT03771</t>
   </si>
   <si>
     <t>COLOMBIA (REPUBLIC OF) 7 26/03/2031</t>
   </si>
   <si>
     <t>COP</t>
   </si>
   <si>
-    <t>4 263.67</t>
-[...2 lines deleted...]
-    <t>6 926.96</t>
+    <t>4 272.58</t>
+  </si>
+  <si>
+    <t>17 281.29</t>
   </si>
   <si>
     <t>COL17CT02914</t>
   </si>
   <si>
     <t>COLOMBIA REPUBLIC OF (GOVERNMENT) 6 28/04/2028</t>
   </si>
   <si>
-    <t>206 767.79</t>
+    <t>1 192.70</t>
   </si>
   <si>
     <t>CZ0001006431</t>
   </si>
   <si>
     <t>CZECH REPUBLIC 3.5 30/05/2035</t>
   </si>
   <si>
     <t>CZK</t>
   </si>
   <si>
-    <t>196 557.83</t>
+    <t>210 938.44</t>
   </si>
   <si>
     <t>CZ0001006894</t>
   </si>
   <si>
     <t>CZECH REPUBLIC 4.9 14/04/2034</t>
   </si>
   <si>
-    <t>140 000.51</t>
+    <t>6 258.89</t>
   </si>
   <si>
     <t>USP3579ECV76</t>
   </si>
   <si>
     <t>DOMINICAN REPUBLIC (GOVERNMENT) 10.75 01/06/2036</t>
   </si>
   <si>
     <t>DOP</t>
   </si>
   <si>
-    <t>73 359.47</t>
+    <t>86 695.08</t>
   </si>
   <si>
     <t>XS2485814680</t>
   </si>
   <si>
     <t>EUROPEAN BANK FOR RECONSTRUCTION A 30 26/05/2027</t>
   </si>
   <si>
     <t>TRY</t>
   </si>
   <si>
-    <t>224 266.21</t>
+    <t>234 117.21</t>
   </si>
   <si>
     <t>XS2974126042</t>
   </si>
   <si>
     <t>EUROPEAN BANK FOR RECONSTRUCTION A 6.75 13/01/2032</t>
   </si>
   <si>
     <t>INR</t>
   </si>
   <si>
-    <t>14 777.60</t>
+    <t>17 884.58</t>
   </si>
   <si>
     <t>HU0000406624</t>
   </si>
   <si>
     <t>HUNGARY (GOVERNMENT) 7 24/10/2035</t>
   </si>
   <si>
     <t>HUF</t>
   </si>
   <si>
-    <t>192 986.67</t>
+    <t>227 834.40</t>
   </si>
   <si>
     <t>IDG000024506</t>
   </si>
   <si>
     <t>INDONESIA (REPUBLIC OF) 6.75 15/07/2035</t>
   </si>
   <si>
     <t>IDR</t>
   </si>
   <si>
-    <t>19 783.45</t>
-[...2 lines deleted...]
-    <t>50 670.14</t>
+    <t>20 145.00</t>
+  </si>
+  <si>
+    <t>62 201.00</t>
   </si>
   <si>
     <t>IDG000009507</t>
   </si>
   <si>
     <t>INDONESIA (REPUBLIC OF) 8.375 15/09/2026</t>
   </si>
   <si>
-    <t>45 007.92</t>
+    <t>81 328.36</t>
   </si>
   <si>
     <t>XS2610898665</t>
   </si>
   <si>
     <t>INTERNATIONAL BANK FOR RECONSTRUCT 6.5 17/04/2030</t>
   </si>
   <si>
-    <t>236 288.84</t>
+    <t>8 369.66</t>
   </si>
   <si>
     <t>XS2615587263</t>
   </si>
   <si>
     <t>INTERNATIONAL BANK FOR RECONSTRUCT 6.85 24/04/2028</t>
   </si>
   <si>
-    <t>309 859.90</t>
+    <t>5 241.88</t>
   </si>
   <si>
     <t>MYBMY1900052</t>
   </si>
   <si>
     <t>MALAYSIA (GOVERNMENT) 3.757 22/05/2040</t>
   </si>
   <si>
     <t>MYR</t>
   </si>
   <si>
-    <t>30 701.20</t>
-[...8 lines deleted...]
-    <t>86 491.00</t>
+    <t>35 682.14</t>
   </si>
   <si>
     <t>MYBMX1000038</t>
   </si>
   <si>
     <t>MALAYSIA (GOVERNMENT) 4.498 15/04/2030</t>
   </si>
   <si>
-    <t>69 930.35</t>
+    <t>5 979.19</t>
   </si>
   <si>
     <t>MX0MGO0000R8</t>
   </si>
   <si>
     <t>MEXICO (UNITED MEXICAN STATES) (GO 7.75 13/11/2042</t>
   </si>
   <si>
     <t>MXN</t>
   </si>
   <si>
-    <t>183 249.89</t>
+    <t>215 885.09</t>
   </si>
   <si>
     <t>MX0MGO0000P2</t>
   </si>
   <si>
     <t>MEXICO (UNITED MEXICAN STATES) (GO 7.75 29/05/2031</t>
   </si>
   <si>
-    <t>224 297.86</t>
+    <t>263 941.70</t>
   </si>
   <si>
     <t>PEP01000C5E9</t>
   </si>
   <si>
     <t>PERU (REPUBLIC OF) 6.15 12/08/2032</t>
   </si>
   <si>
     <t>PEN</t>
   </si>
   <si>
-    <t>33 227.76</t>
+    <t>44 035.55</t>
   </si>
   <si>
     <t>USP87324BE10</t>
   </si>
   <si>
     <t>PERU (REPUBLIC OF) 6.9 12/08/2037</t>
   </si>
   <si>
-    <t>6 592.44</t>
+    <t>8 780.04</t>
   </si>
   <si>
     <t>PEP01000C5I0</t>
   </si>
   <si>
     <t>PERU (REPUBLIC OF) 7.3 12/08/2033</t>
   </si>
   <si>
-    <t>18 504.27</t>
+    <t>25 344.38</t>
   </si>
   <si>
     <t>PEP01000C5G4</t>
   </si>
   <si>
     <t>PERU GOVERNMENT BOND 5.4 12/08/2034</t>
   </si>
   <si>
-    <t>22 273.16</t>
+    <t>29 517.81</t>
   </si>
   <si>
     <t>PL0000113783</t>
   </si>
   <si>
     <t>POLAND (REPUBLIC OF) 1.75 25/04/2032</t>
   </si>
   <si>
     <t>PLN</t>
   </si>
   <si>
-    <t>89 961.70</t>
+    <t>1 296.81</t>
   </si>
   <si>
     <t>PL0000109427</t>
   </si>
   <si>
     <t>POLAND (REPUBLIC OF) 2.5 25/07/2027</t>
   </si>
   <si>
-    <t>86 745.18</t>
+    <t>94 384.99</t>
   </si>
   <si>
     <t>PL0000116851</t>
   </si>
   <si>
     <t>POLAND (REPUBLIC OF) 5 25/10/2034</t>
   </si>
   <si>
-    <t>106 310.08</t>
+    <t>120 498.33</t>
   </si>
   <si>
     <t>ZAG000107004</t>
   </si>
   <si>
     <t>REPUBLIC OF SOUTH AFRICA 8.25 31/03/2032</t>
   </si>
   <si>
     <t>ZAR</t>
   </si>
   <si>
-    <t>9 030.09</t>
+    <t>30 396.70</t>
   </si>
   <si>
     <t>XS2434895988</t>
   </si>
   <si>
     <t>ROMANIA (REPUBLIC OF) 3 27/02/2027</t>
   </si>
   <si>
-    <t>10 584.98</t>
-[...5 lines deleted...]
-    <t>ROMANIA (REPUBLIC OF) 4.85 22/04/2026</t>
+    <t>15 702.44</t>
+  </si>
+  <si>
+    <t>ROXL7LT7QZ66</t>
+  </si>
+  <si>
+    <t>ROMANIA (REPUBLIC OF) 8 29/04/2030</t>
   </si>
   <si>
     <t>RON</t>
   </si>
   <si>
-    <t>160 621.78</t>
-[...10 lines deleted...]
-  <si>
     <t>ZAG000077470</t>
   </si>
   <si>
     <t>SOUTH AFRICA (REPUBLIC OF) 7 28/02/2031</t>
   </si>
   <si>
-    <t>25 050.39</t>
+    <t>38 578.01</t>
   </si>
   <si>
     <t>ZAG000125972</t>
   </si>
   <si>
     <t>SOUTH AFRICA (REPUBLIC OF) 8.875 28/02/2035</t>
   </si>
   <si>
-    <t>57 565.58</t>
+    <t>91 708.88</t>
   </si>
   <si>
     <t>TH0623037601</t>
   </si>
   <si>
     <t>THAILAND KINGDOM OF (GOVERNMENT) 1 17/06/2027</t>
   </si>
   <si>
     <t>THB</t>
   </si>
   <si>
-    <t>14 807.95</t>
+    <t>17 368.98</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -913,209 +892,209 @@
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
         <v>11549.5602</v>
       </c>
       <c r="D2">
-        <v>9945.89</v>
+        <v>10077.3</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>114870709.28</v>
+        <v>116388429.51</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>114870709.28</v>
+        <v>116388429.51</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
-        <v>884.9904</v>
+        <v>884.586</v>
       </c>
       <c r="D3">
-        <v>7612.41</v>
+        <v>7715.43</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>6736910.81</v>
+        <v>6824961.96</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>6736910.81</v>
+        <v>6824961.96</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="1">
-        <v>119997.7103</v>
+        <v>121452.5825</v>
       </c>
       <c r="D4">
-        <v>121.02</v>
+        <v>122.58</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
-        <v>14523084.25</v>
+        <v>14888228.67</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
       <c r="H4">
-        <v>14523084.25</v>
+        <v>14888228.67</v>
       </c>
       <c r="I4" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
         <v>13</v>
       </c>
       <c r="B5" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="1">
         <v>10.0</v>
       </c>
       <c r="D5">
-        <v>10596.14</v>
+        <v>10854.56</v>
       </c>
       <c r="E5" t="s">
         <v>15</v>
       </c>
       <c r="F5">
-        <v>105961.43</v>
+        <v>108545.63</v>
       </c>
       <c r="G5" t="s">
         <v>15</v>
       </c>
       <c r="H5">
-        <v>91801.108945203</v>
+        <v>92758.186634763</v>
       </c>
       <c r="I5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" t="s">
         <v>16</v>
       </c>
       <c r="B6" t="s">
         <v>17</v>
       </c>
       <c r="C6" s="1">
-        <v>1071.0</v>
+        <v>1136.0</v>
       </c>
       <c r="D6">
-        <v>100.02</v>
+        <v>101.31</v>
       </c>
       <c r="E6" t="s">
         <v>8</v>
       </c>
       <c r="F6">
-        <v>107127.65</v>
+        <v>115090.38</v>
       </c>
       <c r="G6" t="s">
         <v>8</v>
       </c>
       <c r="H6">
-        <v>107127.65</v>
+        <v>115090.38</v>
       </c>
       <c r="I6" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P39"/>
+  <dimension ref="A1:P37"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O39" sqref="O39"/>
+      <selection activeCell="O37" sqref="O37"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>18</v>
       </c>
       <c r="B1" t="s">
         <v>19</v>
       </c>
       <c r="C1" t="s">
         <v>20</v>
       </c>
       <c r="D1" t="s">
         <v>21</v>
       </c>
       <c r="E1" t="s">
         <v>22</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>23</v>
@@ -1137,1936 +1116,1836 @@
       </c>
       <c r="M1" t="s">
         <v>29</v>
       </c>
       <c r="N1" t="s">
         <v>30</v>
       </c>
       <c r="O1" t="s">
         <v>31</v>
       </c>
       <c r="P1" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>33</v>
       </c>
       <c r="B2" t="s">
         <v>34</v>
       </c>
       <c r="C2" s="1">
         <v>2.9283</v>
       </c>
       <c r="D2" s="1">
-        <v>4789.82</v>
+        <v>4795.69</v>
       </c>
       <c r="E2" s="1">
         <v>4432.981593416</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
         <v>1.0</v>
       </c>
       <c r="H2" s="1">
         <v>12981.1</v>
       </c>
       <c r="I2" s="1">
-        <v>1044.93</v>
+        <v>1062.12</v>
       </c>
       <c r="J2" s="1">
-        <v>8.0496259947154</v>
+        <v>8.1820492870404</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>14026.03</v>
+        <v>14043.22</v>
       </c>
       <c r="N2" s="1">
-        <v>14026.03</v>
+        <v>14043.22</v>
       </c>
       <c r="O2" s="1">
         <v>0.01</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>35</v>
       </c>
       <c r="B3" t="s">
         <v>36</v>
       </c>
       <c r="C3" s="1">
         <v>61.0</v>
       </c>
       <c r="D3" s="1">
         <v>110.85938</v>
       </c>
       <c r="E3" s="1">
         <v>113.078125</v>
       </c>
       <c r="F3" t="s">
         <v>15</v>
       </c>
       <c r="G3">
-        <v>1.16</v>
+        <v>1.17</v>
       </c>
       <c r="H3" s="1">
         <v>0.0</v>
       </c>
       <c r="I3" s="1">
-        <v>-116947.59</v>
+        <v>-115658.39</v>
       </c>
       <c r="J3" s="1">
         <v>0</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
         <v>0.0</v>
       </c>
       <c r="M3" s="1">
-        <v>-116947.59</v>
+        <v>-115658.39</v>
       </c>
       <c r="N3" s="1">
-        <v>-116947.59</v>
+        <v>-115658.39</v>
       </c>
       <c r="O3" s="1">
-        <v>-0.09</v>
+        <v>-0.08</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>37</v>
       </c>
       <c r="B4" t="s">
         <v>38</v>
       </c>
       <c r="C4" s="1">
         <v>25.0</v>
       </c>
       <c r="D4" s="1">
-        <v>116.125</v>
+        <v>115.84375</v>
       </c>
       <c r="E4" s="1">
         <v>120.2578125</v>
       </c>
       <c r="F4" t="s">
         <v>15</v>
       </c>
       <c r="G4">
-        <v>1.16</v>
+        <v>1.17</v>
       </c>
       <c r="H4" s="1">
         <v>0.0</v>
       </c>
       <c r="I4" s="1">
-        <v>-89277.03</v>
+        <v>-94301.45</v>
       </c>
       <c r="J4" s="1">
         <v>0</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4" s="1">
-        <v>-89277.03</v>
+        <v>-94301.45</v>
       </c>
       <c r="N4" s="1">
-        <v>-89277.03</v>
+        <v>-94301.45</v>
       </c>
       <c r="O4" s="1">
         <v>-0.07</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>39</v>
       </c>
       <c r="B5" t="s">
         <v>40</v>
       </c>
       <c r="C5" s="1">
         <v>12000.0</v>
       </c>
       <c r="D5" s="1">
-        <v>1000.248</v>
+        <v>1007.983</v>
       </c>
       <c r="E5" s="1">
         <v>1202.1588983333</v>
       </c>
       <c r="F5" t="s">
         <v>41</v>
       </c>
       <c r="G5">
-        <v>5.97</v>
+        <v>5.86</v>
       </c>
       <c r="H5" s="1">
         <v>2751909.87</v>
       </c>
       <c r="I5" s="1">
-        <v>-795267.07</v>
+        <v>-754531.21</v>
       </c>
       <c r="J5" s="1">
-        <v>-28.898732428326</v>
+        <v>-27.418456477283</v>
       </c>
       <c r="K5">
-        <v>0.44</v>
+        <v>0.54</v>
       </c>
       <c r="L5" t="s">
         <v>42</v>
       </c>
       <c r="M5" s="1">
-        <v>1956642.8</v>
+        <v>1997378.66</v>
       </c>
       <c r="N5" s="1">
-        <v>2008916.71</v>
+        <v>2062404.47</v>
       </c>
       <c r="O5" s="1">
-        <v>1.47</v>
+        <v>1.49</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>43</v>
       </c>
       <c r="B6" t="s">
         <v>44</v>
       </c>
       <c r="C6" s="1">
         <v>32000.0</v>
       </c>
       <c r="D6" s="1">
-        <v>867.483</v>
+        <v>878.59</v>
       </c>
       <c r="E6" s="1">
         <v>872.179413125</v>
       </c>
       <c r="F6" t="s">
         <v>41</v>
       </c>
       <c r="G6">
-        <v>5.97</v>
+        <v>5.86</v>
       </c>
       <c r="H6" s="1">
         <v>5086057.63</v>
       </c>
       <c r="I6" s="1">
-        <v>-581340.09</v>
+        <v>-468115.49</v>
       </c>
       <c r="J6" s="1">
-        <v>-11.430072804739</v>
+        <v>-9.2038966927711</v>
       </c>
       <c r="K6">
-        <v>0.44</v>
+        <v>0.55</v>
       </c>
       <c r="L6" t="s">
         <v>45</v>
       </c>
       <c r="M6" s="1">
-        <v>4504717.54</v>
+        <v>4617942.14</v>
       </c>
       <c r="N6" s="1">
-        <v>4646050.7</v>
+        <v>4793752.66</v>
       </c>
       <c r="O6" s="1">
-        <v>3.41</v>
+        <v>3.47</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>46</v>
       </c>
       <c r="B7" t="s">
         <v>47</v>
       </c>
       <c r="C7" s="1">
         <v>33800.0</v>
       </c>
       <c r="D7" s="1">
-        <v>841.393</v>
+        <v>854.082</v>
       </c>
       <c r="E7" s="1">
         <v>826.5766677515</v>
       </c>
       <c r="F7" t="s">
         <v>41</v>
       </c>
       <c r="G7">
-        <v>5.97</v>
+        <v>5.86</v>
       </c>
       <c r="H7" s="1">
         <v>4596710.11</v>
       </c>
       <c r="I7" s="1">
-        <v>14300.56</v>
+        <v>140714.15</v>
       </c>
       <c r="J7" s="1">
-        <v>0.31110423885312</v>
+        <v>3.061192605857</v>
       </c>
       <c r="K7">
-        <v>0.44</v>
+        <v>0.55</v>
       </c>
       <c r="L7" t="s">
         <v>48</v>
       </c>
       <c r="M7" s="1">
-        <v>4611010.67</v>
+        <v>4737424.26</v>
       </c>
       <c r="N7" s="1">
-        <v>4759798.72</v>
+        <v>4922159.22</v>
       </c>
       <c r="O7" s="1">
-        <v>3.49</v>
+        <v>3.56</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>49</v>
       </c>
       <c r="B8" t="s">
         <v>50</v>
       </c>
       <c r="C8" s="1">
         <v>2565000000.0</v>
       </c>
       <c r="D8" s="1">
-        <v>114.109</v>
+        <v>114.029</v>
       </c>
       <c r="E8" s="1">
         <v>110.79105771</v>
       </c>
       <c r="F8" t="s">
         <v>51</v>
       </c>
       <c r="G8" t="s">
         <v>52</v>
       </c>
       <c r="H8" s="1">
         <v>2723673.31</v>
       </c>
       <c r="I8" s="1">
-        <v>14336.8</v>
+        <v>53805.31</v>
       </c>
       <c r="J8" s="1">
-        <v>0.52637737232884</v>
+        <v>1.9754685630781</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8" t="s">
         <v>53</v>
       </c>
       <c r="M8" s="1">
-        <v>2738010.11</v>
+        <v>2777478.62</v>
       </c>
       <c r="N8" s="1">
-        <v>2810717.31</v>
+        <v>2861095.43</v>
       </c>
       <c r="O8" s="1">
-        <v>2.06</v>
+        <v>2.07</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
         <v>54</v>
       </c>
       <c r="B9" t="s">
         <v>55</v>
       </c>
       <c r="C9" s="1">
         <v>11000000000.0</v>
       </c>
       <c r="D9" s="1">
-        <v>76.742</v>
+        <v>76.716</v>
       </c>
       <c r="E9" s="1">
         <v>69.002</v>
       </c>
       <c r="F9" t="s">
         <v>56</v>
       </c>
       <c r="G9" t="s">
         <v>57</v>
       </c>
       <c r="H9" s="1">
         <v>1497289.3</v>
       </c>
       <c r="I9" s="1">
-        <v>482607.25</v>
+        <v>477809.51</v>
       </c>
       <c r="J9" s="1">
-        <v>32.232064304473</v>
+        <v>31.911635914315</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9" t="s">
         <v>58</v>
       </c>
       <c r="M9" s="1">
-        <v>1979896.55</v>
+        <v>1975098.81</v>
       </c>
       <c r="N9" s="1">
-        <v>1986823.51</v>
+        <v>1992380.1</v>
       </c>
       <c r="O9" s="1">
-        <v>1.46</v>
+        <v>1.44</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
         <v>59</v>
       </c>
       <c r="B10" t="s">
         <v>60</v>
       </c>
       <c r="C10" s="1">
         <v>15500000000.0</v>
       </c>
       <c r="D10" s="1">
-        <v>86.723</v>
+        <v>86.95</v>
       </c>
       <c r="E10" s="1">
         <v>99.81049819</v>
       </c>
       <c r="F10" t="s">
         <v>56</v>
       </c>
       <c r="G10" t="s">
         <v>57</v>
       </c>
       <c r="H10" s="1">
         <v>4086969.17</v>
       </c>
       <c r="I10" s="1">
-        <v>-934268.84</v>
+        <v>-932607.57</v>
       </c>
       <c r="J10" s="1">
-        <v>-22.859698743458</v>
+        <v>-22.81905077351</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10" t="s">
         <v>61</v>
       </c>
       <c r="M10" s="1">
-        <v>3152700.33</v>
+        <v>3154361.6</v>
       </c>
       <c r="N10" s="1">
-        <v>3359468.12</v>
+        <v>3155554.3</v>
       </c>
       <c r="O10" s="1">
-        <v>2.46</v>
+        <v>2.28</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
         <v>62</v>
       </c>
       <c r="B11" t="s">
         <v>63</v>
       </c>
       <c r="C11" s="1">
         <v>160000000.0</v>
       </c>
       <c r="D11" s="1">
-        <v>90.313</v>
+        <v>90.546</v>
       </c>
       <c r="E11" s="1">
         <v>92.85736875</v>
       </c>
       <c r="F11" t="s">
         <v>64</v>
       </c>
       <c r="G11">
-        <v>24.51</v>
+        <v>24.37</v>
       </c>
       <c r="H11" s="1">
         <v>6124436.2</v>
       </c>
       <c r="I11" s="1">
-        <v>-228730.45</v>
+        <v>-178708.55</v>
       </c>
       <c r="J11" s="1">
-        <v>-3.7347184709019</v>
+        <v>-2.9179592074124</v>
       </c>
       <c r="K11">
-        <v>0.12</v>
+        <v>0.13</v>
       </c>
       <c r="L11" t="s">
         <v>65</v>
       </c>
       <c r="M11" s="1">
-        <v>5895705.75</v>
+        <v>5945727.65</v>
       </c>
       <c r="N11" s="1">
-        <v>6092263.58</v>
+        <v>6156666.09</v>
       </c>
       <c r="O11" s="1">
-        <v>4.47</v>
+        <v>4.45</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
         <v>66</v>
       </c>
       <c r="B12" t="s">
         <v>67</v>
       </c>
       <c r="C12" s="1">
         <v>71000000.0</v>
       </c>
       <c r="D12" s="1">
-        <v>100.728</v>
+        <v>100.862</v>
       </c>
       <c r="E12" s="1">
         <v>102.47873239</v>
       </c>
       <c r="F12" t="s">
         <v>64</v>
       </c>
       <c r="G12">
-        <v>24.51</v>
+        <v>24.37</v>
       </c>
       <c r="H12" s="1">
         <v>2974236.84</v>
       </c>
       <c r="I12" s="1">
-        <v>-56311.95</v>
+        <v>-35222.64</v>
       </c>
       <c r="J12" s="1">
-        <v>-1.8933243392951</v>
+        <v>-1.184258076771</v>
       </c>
       <c r="K12">
-        <v>0.2</v>
+        <v>0.01</v>
       </c>
       <c r="L12" t="s">
         <v>68</v>
       </c>
       <c r="M12" s="1">
-        <v>2917924.89</v>
+        <v>2939014.2</v>
       </c>
       <c r="N12" s="1">
-        <v>3057925.4</v>
+        <v>2945273.09</v>
       </c>
       <c r="O12" s="1">
-        <v>2.24</v>
+        <v>2.13</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
         <v>69</v>
       </c>
       <c r="B13" t="s">
         <v>70</v>
       </c>
       <c r="C13" s="1">
         <v>136000000.0</v>
       </c>
       <c r="D13" s="1">
-        <v>104.669</v>
+        <v>106.201</v>
       </c>
       <c r="E13" s="1">
         <v>102.82321265</v>
       </c>
       <c r="F13" t="s">
         <v>71</v>
       </c>
       <c r="G13">
-        <v>70.31</v>
+        <v>69.33</v>
       </c>
       <c r="H13" s="1">
         <v>2186528.97</v>
       </c>
       <c r="I13" s="1">
-        <v>-161810.74</v>
+        <v>-103211.78</v>
       </c>
       <c r="J13" s="1">
-        <v>-7.4003474099865</v>
+        <v>-4.7203481598508</v>
       </c>
       <c r="K13">
-        <v>0.05</v>
+        <v>0.06</v>
       </c>
       <c r="L13" t="s">
         <v>72</v>
       </c>
       <c r="M13" s="1">
-        <v>2024718.23</v>
+        <v>2083317.19</v>
       </c>
       <c r="N13" s="1">
-        <v>2098077.7</v>
+        <v>2170012.27</v>
       </c>
       <c r="O13" s="1">
-        <v>1.54</v>
+        <v>1.57</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
         <v>73</v>
       </c>
       <c r="B14" t="s">
         <v>74</v>
       </c>
       <c r="C14" s="1">
         <v>44300000.0</v>
       </c>
       <c r="D14" s="1">
-        <v>89.586</v>
+        <v>91.571</v>
       </c>
       <c r="E14" s="1">
         <v>91.98</v>
       </c>
       <c r="F14" t="s">
         <v>75</v>
       </c>
       <c r="G14">
-        <v>51.63</v>
+        <v>52.72</v>
       </c>
       <c r="H14" s="1">
         <v>1137371.78</v>
       </c>
       <c r="I14" s="1">
-        <v>-368686.66</v>
+        <v>-367952.23</v>
       </c>
       <c r="J14" s="1">
-        <v>-32.415667988527</v>
+        <v>-32.351095435127</v>
       </c>
       <c r="K14">
-        <v>0.51</v>
+        <v>0.53</v>
       </c>
       <c r="L14" t="s">
         <v>76</v>
       </c>
       <c r="M14" s="1">
-        <v>768685.12</v>
+        <v>769419.55</v>
       </c>
       <c r="N14" s="1">
-        <v>992951.33</v>
+        <v>1003536.76</v>
       </c>
       <c r="O14" s="1">
         <v>0.73</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
         <v>77</v>
       </c>
       <c r="B15" t="s">
         <v>78</v>
       </c>
       <c r="C15" s="1">
         <v>100000000.0</v>
       </c>
       <c r="D15" s="1">
-        <v>95.7355</v>
+        <v>96.39</v>
       </c>
       <c r="E15" s="1">
         <v>98.29926026</v>
       </c>
       <c r="F15" t="s">
         <v>79</v>
       </c>
       <c r="G15">
-        <v>107.62</v>
+        <v>110.64</v>
       </c>
       <c r="H15" s="1">
         <v>1104197.32</v>
       </c>
       <c r="I15" s="1">
-        <v>-214653.16</v>
+        <v>-233000.89</v>
       </c>
       <c r="J15" s="1">
-        <v>-19.439746511973</v>
+        <v>-21.101381590022</v>
       </c>
       <c r="K15">
-        <v>0.01</v>
+        <v>0.02</v>
       </c>
       <c r="L15" t="s">
         <v>80</v>
       </c>
       <c r="M15" s="1">
-        <v>889544.16</v>
+        <v>871196.43</v>
       </c>
       <c r="N15" s="1">
-        <v>904321.76</v>
+        <v>889081.01</v>
       </c>
       <c r="O15" s="1">
-        <v>0.66</v>
+        <v>0.64</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
         <v>81</v>
       </c>
       <c r="B16" t="s">
         <v>82</v>
       </c>
       <c r="C16" s="1">
         <v>2300000000.0</v>
       </c>
       <c r="D16" s="1">
-        <v>100.303</v>
+        <v>106.771</v>
       </c>
       <c r="E16" s="1">
         <v>102.31835348</v>
       </c>
       <c r="F16" t="s">
         <v>83</v>
       </c>
       <c r="G16">
-        <v>381.7</v>
+        <v>363.98</v>
       </c>
       <c r="H16" s="1">
         <v>6096878.79</v>
       </c>
       <c r="I16" s="1">
-        <v>-52946.38</v>
+        <v>650103.84</v>
       </c>
       <c r="J16" s="1">
-        <v>-0.86841778922753</v>
+        <v>10.662895924162</v>
       </c>
       <c r="K16">
         <v>0.01</v>
       </c>
       <c r="L16" t="s">
         <v>84</v>
       </c>
       <c r="M16" s="1">
-        <v>6043932.41</v>
+        <v>6746982.63</v>
       </c>
       <c r="N16" s="1">
-        <v>6236919.08</v>
+        <v>6974817.03</v>
       </c>
       <c r="O16" s="1">
-        <v>4.57</v>
+        <v>5.04</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
         <v>85</v>
       </c>
       <c r="B17" t="s">
         <v>86</v>
       </c>
       <c r="C17" s="1">
         <v>64000000000.0</v>
       </c>
       <c r="D17" s="1">
-        <v>99.974</v>
+        <v>99.756</v>
       </c>
       <c r="E17" s="1">
         <v>99.33</v>
       </c>
       <c r="F17" t="s">
         <v>87</v>
       </c>
       <c r="G17" t="s">
         <v>88</v>
       </c>
       <c r="H17" s="1">
         <v>3382137.26</v>
       </c>
       <c r="I17" s="1">
-        <v>-147953.61</v>
+        <v>-212921.05</v>
       </c>
       <c r="J17" s="1">
-        <v>-4.3745595943081</v>
+        <v>-6.295458570478</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17" t="s">
         <v>89</v>
       </c>
       <c r="M17" s="1">
-        <v>3234183.65</v>
+        <v>3169216.21</v>
       </c>
       <c r="N17" s="1">
-        <v>3284853.79</v>
+        <v>3231417.21</v>
       </c>
       <c r="O17" s="1">
-        <v>2.41</v>
+        <v>2.34</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
         <v>90</v>
       </c>
       <c r="B18" t="s">
         <v>91</v>
       </c>
       <c r="C18" s="1">
         <v>156500000000.0</v>
       </c>
       <c r="D18" s="1">
-        <v>101.252</v>
+        <v>101.078</v>
       </c>
       <c r="E18" s="1">
         <v>107.64130194</v>
       </c>
       <c r="F18" t="s">
         <v>87</v>
       </c>
       <c r="G18" t="s">
         <v>88</v>
       </c>
       <c r="H18" s="1">
         <v>10794331.04</v>
       </c>
       <c r="I18" s="1">
-        <v>-2784643.27</v>
+        <v>-2941905.07</v>
       </c>
       <c r="J18" s="1">
-        <v>-25.797275066709</v>
+        <v>-27.25416757276</v>
       </c>
       <c r="K18">
         <v>0.0</v>
       </c>
       <c r="L18" t="s">
         <v>92</v>
       </c>
       <c r="M18" s="1">
-        <v>8009687.77</v>
+        <v>7852425.97</v>
       </c>
       <c r="N18" s="1">
-        <v>8054695.69</v>
+        <v>7933754.33</v>
       </c>
       <c r="O18" s="1">
-        <v>5.91</v>
+        <v>5.74</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
         <v>93</v>
       </c>
       <c r="B19" t="s">
         <v>94</v>
       </c>
       <c r="C19" s="1">
         <v>400000000.0</v>
       </c>
       <c r="D19" s="1">
-        <v>95.6</v>
+        <v>96.53</v>
       </c>
       <c r="E19" s="1">
         <v>98.48513136</v>
       </c>
       <c r="F19" t="s">
         <v>79</v>
       </c>
       <c r="G19">
-        <v>107.62</v>
+        <v>110.64</v>
       </c>
       <c r="H19" s="1">
         <v>4123208.81</v>
       </c>
       <c r="I19" s="1">
-        <v>-570068.27</v>
+        <v>-633361.69</v>
       </c>
       <c r="J19" s="1">
-        <v>-13.82584041384</v>
+        <v>-15.360892915826</v>
       </c>
       <c r="K19">
-        <v>0.06</v>
+        <v>0.0</v>
       </c>
       <c r="L19" t="s">
         <v>95</v>
       </c>
       <c r="M19" s="1">
-        <v>3553140.54</v>
+        <v>3489847.12</v>
       </c>
       <c r="N19" s="1">
-        <v>3789429.38</v>
+        <v>3498216.78</v>
       </c>
       <c r="O19" s="1">
-        <v>2.78</v>
+        <v>2.53</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
         <v>96</v>
       </c>
       <c r="B20" t="s">
         <v>97</v>
       </c>
       <c r="C20" s="1">
         <v>508000000.0</v>
       </c>
       <c r="D20" s="1">
-        <v>97.676</v>
+        <v>98.484</v>
       </c>
       <c r="E20" s="1">
         <v>99.70899653</v>
       </c>
       <c r="F20" t="s">
         <v>79</v>
       </c>
       <c r="G20">
-        <v>107.62</v>
+        <v>110.64</v>
       </c>
       <c r="H20" s="1">
         <v>5610844.92</v>
       </c>
       <c r="I20" s="1">
-        <v>-1000365.57</v>
+        <v>-1089022.57</v>
       </c>
       <c r="J20" s="1">
-        <v>-17.829143101677</v>
+        <v>-19.409243804229</v>
       </c>
       <c r="K20">
-        <v>0.06</v>
+        <v>0.0</v>
       </c>
       <c r="L20" t="s">
         <v>98</v>
       </c>
       <c r="M20" s="1">
-        <v>4610479.35</v>
+        <v>4521822.35</v>
       </c>
       <c r="N20" s="1">
-        <v>4920339.25</v>
+        <v>4527064.23</v>
       </c>
       <c r="O20" s="1">
-        <v>3.61</v>
+        <v>3.27</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
         <v>99</v>
       </c>
       <c r="B21" t="s">
         <v>100</v>
       </c>
       <c r="C21" s="1">
         <v>10000000.0</v>
       </c>
       <c r="D21" s="1">
-        <v>97.963</v>
+        <v>98.913</v>
       </c>
       <c r="E21" s="1">
         <v>100.6465507</v>
       </c>
       <c r="F21" t="s">
         <v>101</v>
       </c>
       <c r="G21">
-        <v>4.67</v>
+        <v>4.62</v>
       </c>
       <c r="H21" s="1">
         <v>2099580.71</v>
       </c>
       <c r="I21" s="1">
-        <v>353.91</v>
+        <v>39240.6</v>
       </c>
       <c r="J21" s="1">
-        <v>0.016856222688386</v>
+        <v>1.8689731627416</v>
       </c>
       <c r="K21">
-        <v>0.31</v>
+        <v>0.36</v>
       </c>
       <c r="L21" t="s">
         <v>102</v>
       </c>
       <c r="M21" s="1">
-        <v>2099934.62</v>
+        <v>2138821.31</v>
       </c>
       <c r="N21" s="1">
-        <v>2130635.82</v>
+        <v>2174503.45</v>
       </c>
       <c r="O21" s="1">
-        <v>1.56</v>
+        <v>1.57</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
         <v>103</v>
       </c>
       <c r="B22" t="s">
         <v>104</v>
       </c>
       <c r="C22" s="1">
-        <v>19000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D22" s="1">
-        <v>100.026</v>
+        <v>104.535</v>
       </c>
       <c r="E22" s="1">
-        <v>111.60065163</v>
+        <v>105.99801867</v>
       </c>
       <c r="F22" t="s">
         <v>101</v>
       </c>
       <c r="G22">
-        <v>4.67</v>
+        <v>4.62</v>
       </c>
       <c r="H22" s="1">
-        <v>4336611.56</v>
+        <v>3433060.08</v>
       </c>
       <c r="I22" s="1">
-        <v>-262713.1</v>
+        <v>-42479.18</v>
       </c>
       <c r="J22" s="1">
-        <v>-6.05802701868</v>
+        <v>-1.2373561490366</v>
       </c>
       <c r="K22">
-        <v>0.46</v>
+        <v>0.04</v>
       </c>
       <c r="L22" t="s">
         <v>105</v>
       </c>
       <c r="M22" s="1">
-        <v>4073898.46</v>
+        <v>3390580.9</v>
       </c>
       <c r="N22" s="1">
-        <v>4160389.46</v>
+        <v>3396560.09</v>
       </c>
       <c r="O22" s="1">
-        <v>3.05</v>
+        <v>2.46</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
         <v>106</v>
       </c>
       <c r="B23" t="s">
         <v>107</v>
       </c>
       <c r="C23" s="1">
-        <v>15000000.0</v>
+        <v>1400000.0</v>
       </c>
       <c r="D23" s="1">
-        <v>104.151</v>
+        <v>84.938</v>
       </c>
       <c r="E23" s="1">
-        <v>105.99801867</v>
+        <v>86.2572375</v>
       </c>
       <c r="F23" t="s">
-        <v>101</v>
+        <v>108</v>
       </c>
       <c r="G23">
-        <v>4.67</v>
+        <v>20.38</v>
       </c>
       <c r="H23" s="1">
-        <v>3433060.08</v>
+        <v>5989045.57</v>
       </c>
       <c r="I23" s="1">
-        <v>-84189.22</v>
+        <v>-154962.41</v>
       </c>
       <c r="J23" s="1">
-        <v>-2.4523083790599</v>
+        <v>-2.5874308049388</v>
       </c>
       <c r="K23">
-        <v>0.47</v>
+        <v>0.15</v>
       </c>
       <c r="L23" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="M23" s="1">
-        <v>3348870.86</v>
+        <v>5834083.16</v>
       </c>
       <c r="N23" s="1">
-        <v>3418801.21</v>
+        <v>6049968.25</v>
       </c>
       <c r="O23" s="1">
-        <v>2.51</v>
+        <v>4.37</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B24" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="C24" s="1">
-        <v>1400000.0</v>
+        <v>1700000.0</v>
       </c>
       <c r="D24" s="1">
-        <v>83.205</v>
+        <v>96.51</v>
       </c>
       <c r="E24" s="1">
-        <v>86.2572375</v>
+        <v>94.5819441941</v>
       </c>
       <c r="F24" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
       <c r="G24">
-        <v>20.56</v>
+        <v>20.38</v>
       </c>
       <c r="H24" s="1">
-        <v>5989045.57</v>
+        <v>7614654.83</v>
       </c>
       <c r="I24" s="1">
-        <v>-322949.63</v>
+        <v>434750.3</v>
       </c>
       <c r="J24" s="1">
-        <v>-5.3923388330471</v>
+        <v>5.7093894563307</v>
       </c>
       <c r="K24">
-        <v>0.13</v>
+        <v>0.16</v>
       </c>
       <c r="L24" t="s">
         <v>112</v>
       </c>
       <c r="M24" s="1">
-        <v>5666095.94</v>
+        <v>8049405.13</v>
       </c>
       <c r="N24" s="1">
-        <v>5849345.83</v>
+        <v>8313346.83</v>
       </c>
       <c r="O24" s="1">
-        <v>4.29</v>
+        <v>6.01</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
         <v>113</v>
       </c>
       <c r="B25" t="s">
         <v>114</v>
       </c>
       <c r="C25" s="1">
-        <v>1700000.0</v>
+        <v>14000000.0</v>
       </c>
       <c r="D25" s="1">
-        <v>95.483</v>
+        <v>104.192</v>
       </c>
       <c r="E25" s="1">
-        <v>94.5819441941</v>
+        <v>83.00532886</v>
       </c>
       <c r="F25" t="s">
-        <v>111</v>
+        <v>115</v>
       </c>
       <c r="G25">
-        <v>20.56</v>
+        <v>4.12</v>
       </c>
       <c r="H25" s="1">
-        <v>7614654.83</v>
+        <v>3010088.08</v>
       </c>
       <c r="I25" s="1">
-        <v>280877.94</v>
+        <v>526339.58</v>
       </c>
       <c r="J25" s="1">
-        <v>3.6886496666061</v>
+        <v>17.485853105003</v>
       </c>
       <c r="K25">
-        <v>0.13</v>
+        <v>0.31</v>
       </c>
       <c r="L25" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="M25" s="1">
-        <v>7895532.77</v>
+        <v>3536427.66</v>
       </c>
       <c r="N25" s="1">
-        <v>8119830.63</v>
+        <v>3580463.21</v>
       </c>
       <c r="O25" s="1">
-        <v>5.96</v>
+        <v>2.59</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B26" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="C26" s="1">
-        <v>14000000.0</v>
+        <v>2500000.0</v>
       </c>
       <c r="D26" s="1">
-        <v>104.05</v>
+        <v>101.729</v>
       </c>
       <c r="E26" s="1">
-        <v>83.00532886</v>
+        <v>89.9253336</v>
       </c>
       <c r="F26" t="s">
-        <v>118</v>
+        <v>115</v>
       </c>
       <c r="G26">
-        <v>3.98</v>
+        <v>4.12</v>
       </c>
       <c r="H26" s="1">
-        <v>3010088.08</v>
+        <v>572400.95</v>
       </c>
       <c r="I26" s="1">
-        <v>654059.02</v>
+        <v>44175.81</v>
       </c>
       <c r="J26" s="1">
-        <v>21.728899707147</v>
+        <v>7.7176339417326</v>
       </c>
       <c r="K26">
-        <v>0.24</v>
+        <v>0.35</v>
       </c>
       <c r="L26" t="s">
         <v>119</v>
       </c>
       <c r="M26" s="1">
-        <v>3664147.1</v>
+        <v>616576.76</v>
       </c>
       <c r="N26" s="1">
-        <v>3697374.86</v>
+        <v>625356.8</v>
       </c>
       <c r="O26" s="1">
-        <v>2.71</v>
+        <v>0.45</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
         <v>120</v>
       </c>
       <c r="B27" t="s">
         <v>121</v>
       </c>
       <c r="C27" s="1">
-        <v>2500000.0</v>
+        <v>6400000.0</v>
       </c>
       <c r="D27" s="1">
-        <v>99.378</v>
+        <v>109.984</v>
       </c>
       <c r="E27" s="1">
-        <v>89.9253336</v>
+        <v>100.67218078</v>
       </c>
       <c r="F27" t="s">
-        <v>118</v>
+        <v>115</v>
       </c>
       <c r="G27">
-        <v>3.98</v>
+        <v>4.12</v>
       </c>
       <c r="H27" s="1">
-        <v>572400.95</v>
+        <v>1590947.59</v>
       </c>
       <c r="I27" s="1">
-        <v>52531.45</v>
+        <v>115574.26</v>
       </c>
       <c r="J27" s="1">
-        <v>9.1773869348051</v>
+        <v>7.2644919748739</v>
       </c>
       <c r="K27">
-        <v>0.26</v>
+        <v>0.4</v>
       </c>
       <c r="L27" t="s">
         <v>122</v>
       </c>
       <c r="M27" s="1">
-        <v>624932.4</v>
+        <v>1706521.85</v>
       </c>
       <c r="N27" s="1">
-        <v>631524.84</v>
+        <v>1731866.23</v>
       </c>
       <c r="O27" s="1">
-        <v>0.46</v>
+        <v>1.25</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
         <v>123</v>
       </c>
       <c r="B28" t="s">
         <v>124</v>
       </c>
       <c r="C28" s="1">
-        <v>6400000.0</v>
+        <v>10600000.0</v>
       </c>
       <c r="D28" s="1">
-        <v>109.002</v>
+        <v>96.8</v>
       </c>
       <c r="E28" s="1">
-        <v>100.67218078</v>
+        <v>92.07608538</v>
       </c>
       <c r="F28" t="s">
-        <v>118</v>
+        <v>115</v>
       </c>
       <c r="G28">
-        <v>3.98</v>
+        <v>4.12</v>
       </c>
       <c r="H28" s="1">
-        <v>1590947.59</v>
+        <v>2371365.24</v>
       </c>
       <c r="I28" s="1">
-        <v>163810.37</v>
+        <v>116252.19</v>
       </c>
       <c r="J28" s="1">
-        <v>10.296402661511</v>
+        <v>4.9023317049212</v>
       </c>
       <c r="K28">
-        <v>0.29</v>
+        <v>0.28</v>
       </c>
       <c r="L28" t="s">
         <v>125</v>
       </c>
       <c r="M28" s="1">
-        <v>1754757.96</v>
+        <v>2487617.43</v>
       </c>
       <c r="N28" s="1">
-        <v>1773262.23</v>
+        <v>2517135.24</v>
       </c>
       <c r="O28" s="1">
-        <v>1.3</v>
+        <v>1.82</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
         <v>126</v>
       </c>
       <c r="B29" t="s">
         <v>127</v>
       </c>
       <c r="C29" s="1">
-        <v>10600000.0</v>
+        <v>23000000.0</v>
       </c>
       <c r="D29" s="1">
-        <v>94.691</v>
+        <v>81.932</v>
       </c>
       <c r="E29" s="1">
-        <v>92.07608538</v>
+        <v>77.07608696</v>
       </c>
       <c r="F29" t="s">
-        <v>118</v>
+        <v>128</v>
       </c>
       <c r="G29">
-        <v>3.98</v>
+        <v>4.25</v>
       </c>
       <c r="H29" s="1">
-        <v>2371365.24</v>
+        <v>3906635.99</v>
       </c>
       <c r="I29" s="1">
-        <v>153378.76</v>
+        <v>525506.07</v>
       </c>
       <c r="J29" s="1">
-        <v>6.4679517694204</v>
+        <v>13.451626190543</v>
       </c>
       <c r="K29">
-        <v>0.21</v>
+        <v>0.01</v>
       </c>
       <c r="L29" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="M29" s="1">
-        <v>2524744.0</v>
+        <v>4432142.06</v>
       </c>
       <c r="N29" s="1">
-        <v>2547017.16</v>
+        <v>4433438.87</v>
       </c>
       <c r="O29" s="1">
-        <v>1.87</v>
+        <v>3.21</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B30" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="C30" s="1">
-        <v>23000000.0</v>
+        <v>21000000.0</v>
       </c>
       <c r="D30" s="1">
-        <v>81.422</v>
+        <v>98.085</v>
       </c>
       <c r="E30" s="1">
-        <v>77.07608696</v>
+        <v>81.95</v>
       </c>
       <c r="F30" t="s">
-        <v>131</v>
+        <v>128</v>
       </c>
       <c r="G30">
-        <v>4.28</v>
+        <v>4.25</v>
       </c>
       <c r="H30" s="1">
-        <v>3906635.99</v>
+        <v>3676104.62</v>
       </c>
       <c r="I30" s="1">
-        <v>470890.89</v>
+        <v>1168453.5</v>
       </c>
       <c r="J30" s="1">
-        <v>12.053615724766</v>
+        <v>31.785099195572</v>
       </c>
       <c r="K30">
-        <v>0.39</v>
+        <v>0.45</v>
       </c>
       <c r="L30" t="s">
         <v>132</v>
       </c>
       <c r="M30" s="1">
-        <v>4377526.88</v>
+        <v>4844558.12</v>
       </c>
       <c r="N30" s="1">
-        <v>4467488.58</v>
+        <v>4938943.11</v>
       </c>
       <c r="O30" s="1">
-        <v>3.28</v>
+        <v>3.57</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
         <v>133</v>
       </c>
       <c r="B31" t="s">
         <v>134</v>
       </c>
       <c r="C31" s="1">
-        <v>21000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D31" s="1">
-        <v>97.962</v>
+        <v>95.917</v>
       </c>
       <c r="E31" s="1">
-        <v>81.95</v>
+        <v>96.54</v>
       </c>
       <c r="F31" t="s">
-        <v>131</v>
+        <v>128</v>
       </c>
       <c r="G31">
-        <v>4.28</v>
+        <v>4.25</v>
       </c>
       <c r="H31" s="1">
-        <v>3676104.62</v>
+        <v>4486320.07</v>
       </c>
       <c r="I31" s="1">
-        <v>1132689.21</v>
+        <v>25563.27</v>
       </c>
       <c r="J31" s="1">
-        <v>30.812213663277</v>
+        <v>0.56980486459139</v>
       </c>
       <c r="K31">
-        <v>0.41</v>
+        <v>0.6</v>
       </c>
       <c r="L31" t="s">
         <v>135</v>
       </c>
       <c r="M31" s="1">
-        <v>4808793.83</v>
+        <v>4511883.34</v>
       </c>
       <c r="N31" s="1">
-        <v>4895539.01</v>
+        <v>4632381.67</v>
       </c>
       <c r="O31" s="1">
-        <v>3.59</v>
+        <v>3.35</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
         <v>136</v>
       </c>
       <c r="B32" t="s">
         <v>137</v>
       </c>
       <c r="C32" s="1">
-        <v>20000000.0</v>
+        <v>87000000.0</v>
       </c>
       <c r="D32" s="1">
-        <v>95.16</v>
+        <v>98.961</v>
       </c>
       <c r="E32" s="1">
-        <v>96.54</v>
+        <v>87.80771</v>
       </c>
       <c r="F32" t="s">
-        <v>131</v>
+        <v>138</v>
       </c>
       <c r="G32">
-        <v>4.28</v>
+        <v>19.41</v>
       </c>
       <c r="H32" s="1">
-        <v>4486320.07</v>
+        <v>4198301.16</v>
       </c>
       <c r="I32" s="1">
-        <v>-37512.22</v>
+        <v>237868.41</v>
       </c>
       <c r="J32" s="1">
-        <v>-0.83614676203876</v>
+        <v>5.6658253168289</v>
       </c>
       <c r="K32">
-        <v>0.53</v>
+        <v>0.03</v>
       </c>
       <c r="L32" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="M32" s="1">
-        <v>4448807.85</v>
+        <v>4436169.57</v>
       </c>
       <c r="N32" s="1">
-        <v>4555117.93</v>
+        <v>4466566.27</v>
       </c>
       <c r="O32" s="1">
-        <v>3.34</v>
+        <v>3.23</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B33" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="C33" s="1">
-        <v>87000000.0</v>
+        <v>3500000.0</v>
       </c>
       <c r="D33" s="1">
-        <v>98.078</v>
+        <v>98.392</v>
       </c>
       <c r="E33" s="1">
-        <v>87.80771</v>
+        <v>90.749</v>
       </c>
       <c r="F33" t="s">
-        <v>141</v>
+        <v>15</v>
       </c>
       <c r="G33">
-        <v>19.6</v>
+        <v>1.17</v>
       </c>
       <c r="H33" s="1">
-        <v>4198301.16</v>
+        <v>2921060.38</v>
       </c>
       <c r="I33" s="1">
-        <v>155416.54</v>
+        <v>21787.0</v>
       </c>
       <c r="J33" s="1">
-        <v>3.7018911716186</v>
+        <v>0.74585928278552</v>
       </c>
       <c r="K33">
-        <v>0.01</v>
+        <v>0.45</v>
       </c>
       <c r="L33" t="s">
         <v>142</v>
       </c>
       <c r="M33" s="1">
-        <v>4353717.7</v>
+        <v>2942847.38</v>
       </c>
       <c r="N33" s="1">
-        <v>4362747.79</v>
+        <v>2958549.82</v>
       </c>
       <c r="O33" s="1">
-        <v>3.2</v>
+        <v>2.14</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
         <v>143</v>
       </c>
       <c r="B34" t="s">
         <v>144</v>
       </c>
       <c r="C34" s="1">
-        <v>3500000.0</v>
+        <v>16500000.0</v>
       </c>
       <c r="D34" s="1">
-        <v>98.287</v>
+        <v>104.044</v>
       </c>
       <c r="E34" s="1">
-        <v>90.749</v>
+        <v>106.07906824</v>
       </c>
       <c r="F34" t="s">
-        <v>15</v>
+        <v>145</v>
       </c>
       <c r="G34">
-        <v>1.16</v>
+        <v>5.1</v>
       </c>
       <c r="H34" s="1">
-        <v>2921060.38</v>
+        <v>3486666.56</v>
       </c>
       <c r="I34" s="1">
-        <v>51414.35</v>
+        <v>-117729.7</v>
       </c>
       <c r="J34" s="1">
-        <v>1.7601262319679</v>
+        <v>-3.3765689369505</v>
       </c>
       <c r="K34">
-        <v>0.3</v>
-[...2 lines deleted...]
-        <v>145</v>
+        <v>0.0</v>
+      </c>
+      <c r="L34">
+        <v>709.7</v>
       </c>
       <c r="M34" s="1">
-        <v>2972474.73</v>
+        <v>3368936.86</v>
       </c>
       <c r="N34" s="1">
-        <v>2983059.71</v>
+        <v>3369646.56</v>
       </c>
       <c r="O34" s="1">
-        <v>2.19</v>
+        <v>2.44</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
         <v>146</v>
       </c>
       <c r="B35" t="s">
         <v>147</v>
       </c>
       <c r="C35" s="1">
-        <v>17500000.0</v>
+        <v>64000000.0</v>
       </c>
       <c r="D35" s="1">
-        <v>99.958</v>
+        <v>94.846</v>
       </c>
       <c r="E35" s="1">
-        <v>105.46664023</v>
+        <v>85.83928125</v>
       </c>
       <c r="F35" t="s">
+        <v>138</v>
+      </c>
+      <c r="G35">
+        <v>19.41</v>
+      </c>
+      <c r="H35" s="1">
+        <v>3128077.52</v>
+      </c>
+      <c r="I35" s="1">
+        <v>-386.78</v>
+      </c>
+      <c r="J35" s="1">
+        <v>-0.012364783082486</v>
+      </c>
+      <c r="K35">
+        <v>0.06</v>
+      </c>
+      <c r="L35" t="s">
         <v>148</v>
       </c>
-      <c r="G35">
-[...16 lines deleted...]
-      </c>
       <c r="M35" s="1">
-        <v>3432657.3</v>
+        <v>3127690.74</v>
       </c>
       <c r="N35" s="1">
-        <v>3593279.08</v>
+        <v>3166268.75</v>
       </c>
       <c r="O35" s="1">
-        <v>2.64</v>
+        <v>2.29</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
+        <v>149</v>
+      </c>
+      <c r="B36" t="s">
         <v>150</v>
       </c>
-      <c r="B36" t="s">
+      <c r="C36" s="1">
+        <v>120000000.0</v>
+      </c>
+      <c r="D36" s="1">
+        <v>100.753</v>
+      </c>
+      <c r="E36" s="1">
+        <v>86.85423957</v>
+      </c>
+      <c r="F36" t="s">
+        <v>138</v>
+      </c>
+      <c r="G36">
+        <v>19.41</v>
+      </c>
+      <c r="H36" s="1">
+        <v>5165065.32</v>
+      </c>
+      <c r="I36" s="1">
+        <v>1064590.36</v>
+      </c>
+      <c r="J36" s="1">
+        <v>20.611362955619</v>
+      </c>
+      <c r="K36">
+        <v>0.08</v>
+      </c>
+      <c r="L36" t="s">
         <v>151</v>
       </c>
-      <c r="C36" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M36" s="1">
-        <v>3364757.3</v>
+        <v>6229655.68</v>
       </c>
       <c r="N36" s="1">
-        <v>3609593.15</v>
+        <v>6321364.56</v>
       </c>
       <c r="O36" s="1">
-        <v>2.65</v>
+        <v>4.57</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
+        <v>152</v>
+      </c>
+      <c r="B37" t="s">
         <v>153</v>
       </c>
-      <c r="B37" t="s">
+      <c r="C37" s="1">
+        <v>180000000.0</v>
+      </c>
+      <c r="D37" s="1">
+        <v>99.845</v>
+      </c>
+      <c r="E37" s="1">
+        <v>93.75046918</v>
+      </c>
+      <c r="F37" t="s">
         <v>154</v>
       </c>
-      <c r="C37" s="1">
-[...10 lines deleted...]
-      </c>
       <c r="G37">
-        <v>19.6</v>
+        <v>38.05</v>
       </c>
       <c r="H37" s="1">
-        <v>3128077.52</v>
+        <v>4556806.41</v>
       </c>
       <c r="I37" s="1">
-        <v>-56583.02</v>
+        <v>166962.91</v>
       </c>
       <c r="J37" s="1">
-        <v>-1.8088752480789</v>
+        <v>3.6640334255499</v>
       </c>
       <c r="K37">
-        <v>0.04</v>
+        <v>0.01</v>
       </c>
       <c r="L37" t="s">
         <v>155</v>
       </c>
       <c r="M37" s="1">
-        <v>3071494.5</v>
+        <v>4723769.32</v>
       </c>
       <c r="N37" s="1">
-        <v>3096544.89</v>
+        <v>4741138.3</v>
       </c>
       <c r="O37" s="1">
-        <v>2.27</v>
+        <v>3.43</v>
       </c>
       <c r="P37">
-        <v>1</v>
-[...98 lines deleted...]
-      <c r="P39">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>