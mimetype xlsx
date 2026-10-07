--- v2 (2026-07-28)
+++ v3 (2026-10-07)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="156">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="160">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>C/D</t>
   </si>
   <si>
     <t>FR0011550771</t>
   </si>
   <si>
@@ -121,411 +121,423 @@
   <si>
     <t>CC (EUR)</t>
   </si>
   <si>
     <t>Interets (EUR)</t>
   </si>
   <si>
     <t>VBCE (EUR)</t>
   </si>
   <si>
     <t>VBCI (EUR)</t>
   </si>
   <si>
     <t>Poids</t>
   </si>
   <si>
     <t>Nb.</t>
   </si>
   <si>
     <t>FR0000008997</t>
   </si>
   <si>
     <t>Ofi Invest ESG Liquidités PART C/D</t>
   </si>
   <si>
-    <t>TY300626</t>
-[...8 lines deleted...]
-    <t>US ULTRA T-BOND JUN 26</t>
+    <t>TY300926</t>
+  </si>
+  <si>
+    <t>US 10YR NOTE SEP 26</t>
+  </si>
+  <si>
+    <t>WN300926</t>
+  </si>
+  <si>
+    <t>US ULTRA T-BOND SEP 26</t>
   </si>
   <si>
     <t>BRSTNCNTF1P8</t>
   </si>
   <si>
     <t>BRAZIL FEDERATIVE REPUBLIC OF (GO 10 01/01/2027</t>
   </si>
   <si>
     <t>BRL</t>
   </si>
   <si>
-    <t>65 025.81</t>
+    <t>3 914.23</t>
   </si>
   <si>
     <t>BRSTNCNTF212</t>
   </si>
   <si>
     <t>BRAZIL FEDERATIVE REPUBLIC OF (GOV 10 01/01/2033</t>
   </si>
   <si>
-    <t>175 810.52</t>
+    <t>10 296.89</t>
   </si>
   <si>
     <t>BRSTNCNTF238</t>
   </si>
   <si>
     <t>BRAZIL FEDERATIVE REPUBLIC OF (GOV 10 01/01/2035</t>
   </si>
   <si>
-    <t>184 734.96</t>
+    <t>11 025.07</t>
   </si>
   <si>
     <t>CL0002798016</t>
   </si>
   <si>
     <t>CHILE (REPUBLIC OF) 7 01/05/2034</t>
   </si>
   <si>
     <t>CLP</t>
   </si>
   <si>
-    <t>1 053.06</t>
-[...2 lines deleted...]
-    <t>83 616.81</t>
+    <t>1 059.06</t>
+  </si>
+  <si>
+    <t>31 585.10</t>
   </si>
   <si>
     <t>COL17CT03771</t>
   </si>
   <si>
     <t>COLOMBIA (REPUBLIC OF) 7 26/03/2031</t>
   </si>
   <si>
     <t>COP</t>
   </si>
   <si>
-    <t>4 272.58</t>
-[...2 lines deleted...]
-    <t>17 281.29</t>
+    <t>3 813.15</t>
+  </si>
+  <si>
+    <t>58 090.21</t>
   </si>
   <si>
     <t>COL17CT02914</t>
   </si>
   <si>
     <t>COLOMBIA REPUBLIC OF (GOVERNMENT) 6 28/04/2028</t>
   </si>
   <si>
-    <t>1 192.70</t>
+    <t>48 110.33</t>
   </si>
   <si>
     <t>CZ0001006431</t>
   </si>
   <si>
     <t>CZECH REPUBLIC 3.5 30/05/2035</t>
   </si>
   <si>
     <t>CZK</t>
   </si>
   <si>
-    <t>210 938.44</t>
+    <t>25 320.73</t>
   </si>
   <si>
     <t>CZ0001006894</t>
   </si>
   <si>
     <t>CZECH REPUBLIC 4.9 14/04/2034</t>
   </si>
   <si>
-    <t>6 258.89</t>
+    <t>33 820.59</t>
   </si>
   <si>
     <t>USP3579ECV76</t>
   </si>
   <si>
     <t>DOMINICAN REPUBLIC (GOVERNMENT) 10.75 01/06/2036</t>
   </si>
   <si>
     <t>DOP</t>
   </si>
   <si>
-    <t>86 695.08</t>
+    <t>22 259.77</t>
   </si>
   <si>
     <t>XS2485814680</t>
   </si>
   <si>
     <t>EUROPEAN BANK FOR RECONSTRUCTION A 30 26/05/2027</t>
   </si>
   <si>
     <t>TRY</t>
   </si>
   <si>
-    <t>234 117.21</t>
+    <t>29 914.96</t>
   </si>
   <si>
     <t>XS2974126042</t>
   </si>
   <si>
     <t>EUROPEAN BANK FOR RECONSTRUCTION A 6.75 13/01/2032</t>
   </si>
   <si>
     <t>INR</t>
   </si>
   <si>
-    <t>17 884.58</t>
+    <t>30 146.02</t>
   </si>
   <si>
     <t>HU0000406624</t>
   </si>
   <si>
     <t>HUNGARY (GOVERNMENT) 7 24/10/2035</t>
   </si>
   <si>
     <t>HUF</t>
   </si>
   <si>
-    <t>227 834.40</t>
+    <t>320 955.34</t>
   </si>
   <si>
     <t>IDG000024506</t>
   </si>
   <si>
     <t>INDONESIA (REPUBLIC OF) 6.75 15/07/2035</t>
   </si>
   <si>
     <t>IDR</t>
   </si>
   <si>
-    <t>20 145.00</t>
-[...2 lines deleted...]
-    <t>62 201.00</t>
+    <t>20 551.73</t>
+  </si>
+  <si>
+    <t>101 616.71</t>
   </si>
   <si>
     <t>IDG000009507</t>
   </si>
   <si>
     <t>INDONESIA (REPUBLIC OF) 8.375 15/09/2026</t>
   </si>
   <si>
-    <t>81 328.36</t>
+    <t>201 030.16</t>
   </si>
   <si>
     <t>XS2610898665</t>
   </si>
   <si>
     <t>INTERNATIONAL BANK FOR RECONSTRUCT 6.5 17/04/2030</t>
   </si>
   <si>
-    <t>8 369.66</t>
+    <t>54 450.81</t>
   </si>
   <si>
     <t>XS2615587263</t>
   </si>
   <si>
     <t>INTERNATIONAL BANK FOR RECONSTRUCT 6.85 24/04/2028</t>
   </si>
   <si>
-    <t>5 241.88</t>
+    <t>66 766.53</t>
+  </si>
+  <si>
+    <t>XS2550924133</t>
+  </si>
+  <si>
+    <t>INTERNATIONAL FINANCE CORP 12 03/11/2027</t>
+  </si>
+  <si>
+    <t>64 147.11</t>
   </si>
   <si>
     <t>MYBMY1900052</t>
   </si>
   <si>
     <t>MALAYSIA (GOVERNMENT) 3.757 22/05/2040</t>
   </si>
   <si>
     <t>MYR</t>
   </si>
   <si>
-    <t>35 682.14</t>
+    <t>31 592.27</t>
   </si>
   <si>
     <t>MYBMX1000038</t>
   </si>
   <si>
     <t>MALAYSIA (GOVERNMENT) 4.498 15/04/2030</t>
   </si>
   <si>
-    <t>5 979.19</t>
+    <t>33 672.35</t>
   </si>
   <si>
     <t>MX0MGO0000R8</t>
   </si>
   <si>
     <t>MEXICO (UNITED MEXICAN STATES) (GO 7.75 13/11/2042</t>
   </si>
   <si>
     <t>MXN</t>
   </si>
   <si>
-    <t>215 885.09</t>
+    <t>51 270.46</t>
   </si>
   <si>
     <t>MX0MGO0000P2</t>
   </si>
   <si>
     <t>MEXICO (UNITED MEXICAN STATES) (GO 7.75 29/05/2031</t>
   </si>
   <si>
-    <t>263 941.70</t>
-[...5 lines deleted...]
-    <t>PERU (REPUBLIC OF) 6.15 12/08/2032</t>
+    <t>64 088.08</t>
+  </si>
+  <si>
+    <t>USP87324BE10</t>
+  </si>
+  <si>
+    <t>PERU (REPUBLIC OF) 6.9 12/08/2037</t>
   </si>
   <si>
     <t>PEN</t>
   </si>
   <si>
-    <t>44 035.55</t>
-[...8 lines deleted...]
-    <t>8 780.04</t>
+    <t>17 891.69</t>
   </si>
   <si>
     <t>PEP01000C5I0</t>
   </si>
   <si>
     <t>PERU (REPUBLIC OF) 7.3 12/08/2033</t>
   </si>
   <si>
-    <t>25 344.38</t>
+    <t>49 121.75</t>
   </si>
   <si>
     <t>PEP01000C5G4</t>
   </si>
   <si>
     <t>PERU GOVERNMENT BOND 5.4 12/08/2034</t>
   </si>
   <si>
-    <t>29 517.81</t>
+    <t>59 775.92</t>
   </si>
   <si>
     <t>PL0000113783</t>
   </si>
   <si>
     <t>POLAND (REPUBLIC OF) 1.75 25/04/2032</t>
   </si>
   <si>
     <t>PLN</t>
   </si>
   <si>
-    <t>1 296.81</t>
+    <t>19 238.31</t>
   </si>
   <si>
     <t>PL0000109427</t>
   </si>
   <si>
     <t>POLAND (REPUBLIC OF) 2.5 25/07/2027</t>
   </si>
   <si>
-    <t>94 384.99</t>
+    <t>116 768.16</t>
   </si>
   <si>
     <t>PL0000116851</t>
   </si>
   <si>
     <t>POLAND (REPUBLIC OF) 5 25/10/2034</t>
   </si>
   <si>
-    <t>120 498.33</t>
+    <t>163 784.51</t>
   </si>
   <si>
     <t>ZAG000107004</t>
   </si>
   <si>
     <t>REPUBLIC OF SOUTH AFRICA 8.25 31/03/2032</t>
   </si>
   <si>
     <t>ZAR</t>
   </si>
   <si>
-    <t>30 396.70</t>
+    <t>105 806.97</t>
   </si>
   <si>
     <t>XS2434895988</t>
   </si>
   <si>
     <t>ROMANIA (REPUBLIC OF) 3 27/02/2027</t>
   </si>
   <si>
-    <t>15 702.44</t>
+    <t>33 672.98</t>
+  </si>
+  <si>
+    <t>ROO7A2H5YIN8</t>
+  </si>
+  <si>
+    <t>ROMANIA (REPUBLIC OF) 6.7 25/02/2032</t>
+  </si>
+  <si>
+    <t>RON</t>
+  </si>
+  <si>
+    <t>86 936.04</t>
   </si>
   <si>
     <t>ROXL7LT7QZ66</t>
   </si>
   <si>
     <t>ROMANIA (REPUBLIC OF) 8 29/04/2030</t>
   </si>
   <si>
-    <t>RON</t>
+    <t>49 054.72</t>
   </si>
   <si>
     <t>ZAG000077470</t>
   </si>
   <si>
     <t>SOUTH AFRICA (REPUBLIC OF) 7 28/02/2031</t>
   </si>
   <si>
-    <t>38 578.01</t>
+    <t>86 514.79</t>
   </si>
   <si>
     <t>ZAG000125972</t>
   </si>
   <si>
     <t>SOUTH AFRICA (REPUBLIC OF) 8.875 28/02/2035</t>
   </si>
   <si>
-    <t>91 708.88</t>
+    <t>205 665.75</t>
   </si>
   <si>
     <t>TH0623037601</t>
   </si>
   <si>
     <t>THAILAND KINGDOM OF (GOVERNMENT) 1 17/06/2027</t>
   </si>
   <si>
     <t>THB</t>
   </si>
   <si>
-    <t>17 368.98</t>
+    <t>2 848.71</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -834,2119 +846,2169 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:N6"/>
+  <dimension ref="A1:Z6"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="C6" sqref="C6"/>
+      <selection activeCell="B6" sqref="B6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="11.711" bestFit="true" customWidth="true" style="0"/>
-[...4 lines deleted...]
-    <col min="9" max="9" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="10.569" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="9.10" bestFit="true" style="0"/>
     <col min="13" max="13" width="9.10" bestFit="true" style="0"/>
     <col min="14" max="14" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:14">
+    <row r="1" spans="1:26">
       <c r="A1" t="s">
+        <v>1</v>
+      </c>
+      <c r="B1" t="s">
+        <v>2</v>
+      </c>
+      <c r="C1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D1" t="s">
+        <v>4</v>
+      </c>
+      <c r="E1" t="s">
+        <v>5</v>
+      </c>
+      <c r="F1" t="s">
+        <v>4</v>
+      </c>
+      <c r="G1" t="s">
+        <v>5</v>
+      </c>
+      <c r="H1" t="s">
+        <v>4</v>
+      </c>
+      <c r="Z1" t="s">
         <v>0</v>
       </c>
-      <c r="B1" t="s">
-[...24 lines deleted...]
-    <row r="2" spans="1:14">
+    </row>
+    <row r="2" spans="1:26">
       <c r="A2" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2" s="1">
+        <v>11549.5602</v>
+      </c>
+      <c r="C2">
+        <v>10160.96</v>
+      </c>
+      <c r="D2" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2">
+        <v>117354653.4</v>
+      </c>
+      <c r="F2" t="s">
+        <v>8</v>
+      </c>
+      <c r="G2">
+        <v>117354653.4</v>
+      </c>
+      <c r="H2" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z2" t="s">
         <v>6</v>
       </c>
-      <c r="B2" t="s">
-[...8 lines deleted...]
-      <c r="E2" t="s">
+    </row>
+    <row r="3" spans="1:26">
+      <c r="A3" t="s">
+        <v>10</v>
+      </c>
+      <c r="B3" s="1">
+        <v>956.5105</v>
+      </c>
+      <c r="C3">
+        <v>7414.71</v>
+      </c>
+      <c r="D3" t="s">
         <v>8</v>
       </c>
-      <c r="F2">
-[...2 lines deleted...]
-      <c r="G2" t="s">
+      <c r="E3">
+        <v>7092253.46</v>
+      </c>
+      <c r="F3" t="s">
         <v>8</v>
       </c>
-      <c r="H2">
-[...2 lines deleted...]
-      <c r="I2" t="s">
+      <c r="G3">
+        <v>7092253.46</v>
+      </c>
+      <c r="H3" t="s">
         <v>8</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A3" t="s">
+      <c r="Z3" t="s">
         <v>9</v>
       </c>
-      <c r="B3" t="s">
-[...8 lines deleted...]
-      <c r="E3" t="s">
+    </row>
+    <row r="4" spans="1:26">
+      <c r="A4" t="s">
+        <v>12</v>
+      </c>
+      <c r="B4" s="1">
+        <v>122443.1274</v>
+      </c>
+      <c r="C4">
+        <v>127.25</v>
+      </c>
+      <c r="D4" t="s">
         <v>8</v>
       </c>
-      <c r="F3">
-[...2 lines deleted...]
-      <c r="G3" t="s">
+      <c r="E4">
+        <v>15581514.61</v>
+      </c>
+      <c r="F4" t="s">
         <v>8</v>
       </c>
-      <c r="H3">
-[...2 lines deleted...]
-      <c r="I3" t="s">
+      <c r="G4">
+        <v>15581514.61</v>
+      </c>
+      <c r="H4" t="s">
         <v>8</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A4" t="s">
+      <c r="Z4" t="s">
         <v>11</v>
       </c>
-      <c r="B4" t="s">
-[...8 lines deleted...]
-      <c r="E4" t="s">
+    </row>
+    <row r="5" spans="1:26">
+      <c r="A5" t="s">
+        <v>14</v>
+      </c>
+      <c r="B5" s="1">
+        <v>10.0</v>
+      </c>
+      <c r="C5">
+        <v>11018.02</v>
+      </c>
+      <c r="D5" t="s">
+        <v>15</v>
+      </c>
+      <c r="E5">
+        <v>110180.26</v>
+      </c>
+      <c r="F5" t="s">
+        <v>15</v>
+      </c>
+      <c r="G5">
+        <v>96366.169589365</v>
+      </c>
+      <c r="H5" t="s">
         <v>8</v>
       </c>
-      <c r="F4">
-[...2 lines deleted...]
-      <c r="G4" t="s">
+      <c r="Z5" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="6" spans="1:26">
+      <c r="A6" t="s">
+        <v>17</v>
+      </c>
+      <c r="B6" s="1">
+        <v>1206.0</v>
+      </c>
+      <c r="C6">
+        <v>105.17</v>
+      </c>
+      <c r="D6" t="s">
         <v>8</v>
       </c>
-      <c r="H4">
-[...2 lines deleted...]
-      <c r="I4" t="s">
+      <c r="E6">
+        <v>126836.84</v>
+      </c>
+      <c r="F6" t="s">
         <v>8</v>
       </c>
-    </row>
-[...25 lines deleted...]
-      <c r="I5" t="s">
+      <c r="G6">
+        <v>126836.84</v>
+      </c>
+      <c r="H6" t="s">
         <v>8</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A6" t="s">
+      <c r="Z6" t="s">
         <v>16</v>
-      </c>
-[...22 lines deleted...]
-        <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P37"/>
+  <dimension ref="A1:Z38"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O37" sqref="O37"/>
+      <selection activeCell="N38" sqref="N38"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
-    <row r="1" spans="1:16">
+    <row r="1" spans="1:26">
       <c r="A1" t="s">
+        <v>19</v>
+      </c>
+      <c r="B1" t="s">
+        <v>20</v>
+      </c>
+      <c r="C1" t="s">
+        <v>21</v>
+      </c>
+      <c r="D1" t="s">
+        <v>22</v>
+      </c>
+      <c r="E1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" t="s">
+        <v>23</v>
+      </c>
+      <c r="G1" t="s">
+        <v>24</v>
+      </c>
+      <c r="H1" t="s">
+        <v>25</v>
+      </c>
+      <c r="I1" t="s">
+        <v>26</v>
+      </c>
+      <c r="J1" t="s">
+        <v>27</v>
+      </c>
+      <c r="K1" t="s">
+        <v>28</v>
+      </c>
+      <c r="L1" t="s">
+        <v>29</v>
+      </c>
+      <c r="M1" t="s">
+        <v>30</v>
+      </c>
+      <c r="N1" t="s">
+        <v>31</v>
+      </c>
+      <c r="O1" t="s">
+        <v>32</v>
+      </c>
+      <c r="Z1" t="s">
         <v>18</v>
       </c>
-      <c r="B1" t="s">
-[...45 lines deleted...]
-    <row r="2" spans="1:16">
+    </row>
+    <row r="2" spans="1:26">
       <c r="A2" t="s">
-        <v>33</v>
-[...1 lines deleted...]
-      <c r="B2" t="s">
         <v>34</v>
       </c>
+      <c r="B2" s="1">
+        <v>2.9283</v>
+      </c>
       <c r="C2" s="1">
-        <v>2.9283</v>
+        <v>4816.33</v>
       </c>
       <c r="D2" s="1">
-        <v>4795.69</v>
-[...1 lines deleted...]
-      <c r="E2" s="1">
         <v>4432.981593416</v>
       </c>
-      <c r="F2" t="s">
+      <c r="E2" t="s">
         <v>8</v>
       </c>
-      <c r="G2">
+      <c r="F2">
         <v>1.0</v>
       </c>
+      <c r="G2" s="1">
+        <v>12981.1</v>
+      </c>
       <c r="H2" s="1">
-        <v>12981.1</v>
+        <v>1122.56</v>
       </c>
       <c r="I2" s="1">
-        <v>1062.12</v>
-[...2 lines deleted...]
-        <v>8.1820492870404</v>
+        <v>8.6476492747148</v>
+      </c>
+      <c r="J2">
+        <v>0.0</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
-      <c r="L2">
+      <c r="L2" s="1">
+        <v>14103.66</v>
+      </c>
+      <c r="M2" s="1">
+        <v>14103.66</v>
+      </c>
+      <c r="N2" s="1">
+        <v>0.01</v>
+      </c>
+      <c r="O2">
+        <v>1</v>
+      </c>
+      <c r="Z2" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="3" spans="1:26">
+      <c r="A3" t="s">
+        <v>36</v>
+      </c>
+      <c r="B3" s="1">
+        <v>61.0</v>
+      </c>
+      <c r="C3" s="1">
+        <v>109.32813</v>
+      </c>
+      <c r="D3" s="1">
+        <v>109.78125</v>
+      </c>
+      <c r="E3" t="s">
+        <v>15</v>
+      </c>
+      <c r="F3">
+        <v>1.14</v>
+      </c>
+      <c r="G3" s="1">
         <v>0.0</v>
       </c>
-      <c r="M2" s="1">
-[...33 lines deleted...]
-      </c>
       <c r="H3" s="1">
+        <v>-24174.85</v>
+      </c>
+      <c r="I3" s="1">
+        <v>0</v>
+      </c>
+      <c r="J3">
         <v>0.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>0</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
-      <c r="L3">
+      <c r="L3" s="1">
+        <v>-24174.85</v>
+      </c>
+      <c r="M3" s="1">
+        <v>-24174.85</v>
+      </c>
+      <c r="N3" s="1">
+        <v>-0.02</v>
+      </c>
+      <c r="O3">
+        <v>1</v>
+      </c>
+      <c r="Z3" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="4" spans="1:26">
+      <c r="A4" t="s">
+        <v>38</v>
+      </c>
+      <c r="B4" s="1">
+        <v>25.0</v>
+      </c>
+      <c r="C4" s="1">
+        <v>113.6875</v>
+      </c>
+      <c r="D4" s="1">
+        <v>114.1875</v>
+      </c>
+      <c r="E4" t="s">
+        <v>15</v>
+      </c>
+      <c r="F4">
+        <v>1.14</v>
+      </c>
+      <c r="G4" s="1">
         <v>0.0</v>
       </c>
-      <c r="M3" s="1">
-[...33 lines deleted...]
-      </c>
       <c r="H4" s="1">
+        <v>-10932.79</v>
+      </c>
+      <c r="I4" s="1">
+        <v>0</v>
+      </c>
+      <c r="J4">
         <v>0.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>0</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
-      <c r="L4">
+      <c r="L4" s="1">
+        <v>-10932.79</v>
+      </c>
+      <c r="M4" s="1">
+        <v>-10932.79</v>
+      </c>
+      <c r="N4" s="1">
+        <v>-0.01</v>
+      </c>
+      <c r="O4">
+        <v>1</v>
+      </c>
+      <c r="Z4" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="5" spans="1:26">
+      <c r="A5" t="s">
+        <v>40</v>
+      </c>
+      <c r="B5" s="1">
+        <v>12000.0</v>
+      </c>
+      <c r="C5" s="1">
+        <v>984.803</v>
+      </c>
+      <c r="D5" s="1">
+        <v>1202.1588983333</v>
+      </c>
+      <c r="E5" t="s">
+        <v>41</v>
+      </c>
+      <c r="F5">
+        <v>5.88</v>
+      </c>
+      <c r="G5" s="1">
+        <v>2751909.87</v>
+      </c>
+      <c r="H5" s="1">
+        <v>-745851.14</v>
+      </c>
+      <c r="I5" s="1">
+        <v>-27.103036626705</v>
+      </c>
+      <c r="J5">
+        <v>0.03</v>
+      </c>
+      <c r="K5" t="s">
+        <v>42</v>
+      </c>
+      <c r="L5" s="1">
+        <v>2006058.73</v>
+      </c>
+      <c r="M5" s="1">
+        <v>2009972.96</v>
+      </c>
+      <c r="N5" s="1">
+        <v>1.43</v>
+      </c>
+      <c r="O5">
+        <v>1</v>
+      </c>
+      <c r="Z5" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="6" spans="1:26">
+      <c r="A6" t="s">
+        <v>44</v>
+      </c>
+      <c r="B6" s="1">
+        <v>32000.0</v>
+      </c>
+      <c r="C6" s="1">
+        <v>826.084</v>
+      </c>
+      <c r="D6" s="1">
+        <v>872.179413125</v>
+      </c>
+      <c r="E6" t="s">
+        <v>41</v>
+      </c>
+      <c r="F6">
+        <v>5.88</v>
+      </c>
+      <c r="G6" s="1">
+        <v>5086057.63</v>
+      </c>
+      <c r="H6" s="1">
+        <v>-600276.96</v>
+      </c>
+      <c r="I6" s="1">
+        <v>-11.802401853634</v>
+      </c>
+      <c r="J6">
+        <v>0.03</v>
+      </c>
+      <c r="K6" t="s">
+        <v>45</v>
+      </c>
+      <c r="L6" s="1">
+        <v>4485780.67</v>
+      </c>
+      <c r="M6" s="1">
+        <v>4496077.56</v>
+      </c>
+      <c r="N6" s="1">
+        <v>3.21</v>
+      </c>
+      <c r="O6">
+        <v>1</v>
+      </c>
+      <c r="Z6" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="7" spans="1:26">
+      <c r="A7" t="s">
+        <v>47</v>
+      </c>
+      <c r="B7" s="1">
+        <v>33800.0</v>
+      </c>
+      <c r="C7" s="1">
+        <v>797.536</v>
+      </c>
+      <c r="D7" s="1">
+        <v>826.5766677515</v>
+      </c>
+      <c r="E7" t="s">
+        <v>41</v>
+      </c>
+      <c r="F7">
+        <v>5.88</v>
+      </c>
+      <c r="G7" s="1">
+        <v>4596710.11</v>
+      </c>
+      <c r="H7" s="1">
+        <v>-22869.66</v>
+      </c>
+      <c r="I7" s="1">
+        <v>-0.49752234647662</v>
+      </c>
+      <c r="J7">
+        <v>0.03</v>
+      </c>
+      <c r="K7" t="s">
+        <v>48</v>
+      </c>
+      <c r="L7" s="1">
+        <v>4573840.45</v>
+      </c>
+      <c r="M7" s="1">
+        <v>4584865.52</v>
+      </c>
+      <c r="N7" s="1">
+        <v>3.27</v>
+      </c>
+      <c r="O7">
+        <v>1</v>
+      </c>
+      <c r="Z7" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="8" spans="1:26">
+      <c r="A8" t="s">
+        <v>50</v>
+      </c>
+      <c r="B8" s="1">
+        <v>2565000000.0</v>
+      </c>
+      <c r="C8" s="1">
+        <v>112.023</v>
+      </c>
+      <c r="D8" s="1">
+        <v>110.79105771</v>
+      </c>
+      <c r="E8" t="s">
+        <v>51</v>
+      </c>
+      <c r="F8" t="s">
+        <v>52</v>
+      </c>
+      <c r="G8" s="1">
+        <v>2723673.31</v>
+      </c>
+      <c r="H8" s="1">
+        <v>-10513.36</v>
+      </c>
+      <c r="I8" s="1">
+        <v>-0.3859993032718</v>
+      </c>
+      <c r="J8">
         <v>0.0</v>
       </c>
-      <c r="M4" s="1">
-[...163 lines deleted...]
-      <c r="A8" t="s">
+      <c r="K8" t="s">
+        <v>53</v>
+      </c>
+      <c r="L8" s="1">
+        <v>2713159.95</v>
+      </c>
+      <c r="M8" s="1">
+        <v>2744745.05</v>
+      </c>
+      <c r="N8" s="1">
+        <v>1.96</v>
+      </c>
+      <c r="O8">
+        <v>1</v>
+      </c>
+      <c r="Z8" t="s">
         <v>49</v>
       </c>
-      <c r="B8" t="s">
-[...26 lines deleted...]
-      <c r="K8">
+    </row>
+    <row r="9" spans="1:26">
+      <c r="A9" t="s">
+        <v>55</v>
+      </c>
+      <c r="B9" s="1">
+        <v>11000000000.0</v>
+      </c>
+      <c r="C9" s="1">
+        <v>82.797</v>
+      </c>
+      <c r="D9" s="1">
+        <v>69.002</v>
+      </c>
+      <c r="E9" t="s">
+        <v>56</v>
+      </c>
+      <c r="F9" t="s">
+        <v>57</v>
+      </c>
+      <c r="G9" s="1">
+        <v>1497289.3</v>
+      </c>
+      <c r="H9" s="1">
+        <v>891198.75</v>
+      </c>
+      <c r="I9" s="1">
+        <v>59.520812043471</v>
+      </c>
+      <c r="J9">
         <v>0.0</v>
       </c>
-      <c r="L8" t="s">
-[...16 lines deleted...]
-      <c r="A9" t="s">
+      <c r="K9" t="s">
+        <v>58</v>
+      </c>
+      <c r="L9" s="1">
+        <v>2388488.05</v>
+      </c>
+      <c r="M9" s="1">
+        <v>2446578.26</v>
+      </c>
+      <c r="N9" s="1">
+        <v>1.74</v>
+      </c>
+      <c r="O9">
+        <v>1</v>
+      </c>
+      <c r="Z9" t="s">
         <v>54</v>
       </c>
-      <c r="B9" t="s">
-[...11 lines deleted...]
-      <c r="F9" t="s">
+    </row>
+    <row r="10" spans="1:26">
+      <c r="A10" t="s">
+        <v>60</v>
+      </c>
+      <c r="B10" s="1">
+        <v>15500000000.0</v>
+      </c>
+      <c r="C10" s="1">
+        <v>90.122</v>
+      </c>
+      <c r="D10" s="1">
+        <v>99.81049819</v>
+      </c>
+      <c r="E10" t="s">
         <v>56</v>
       </c>
-      <c r="G9" t="s">
+      <c r="F10" t="s">
         <v>57</v>
       </c>
-      <c r="H9" s="1">
-[...8 lines deleted...]
-      <c r="K9">
+      <c r="G10" s="1">
+        <v>4086969.17</v>
+      </c>
+      <c r="H10" s="1">
+        <v>-423620.08</v>
+      </c>
+      <c r="I10" s="1">
+        <v>-10.36514009231</v>
+      </c>
+      <c r="J10">
         <v>0.0</v>
       </c>
-      <c r="L9" t="s">
-[...16 lines deleted...]
-      <c r="A10" t="s">
+      <c r="K10" t="s">
+        <v>61</v>
+      </c>
+      <c r="L10" s="1">
+        <v>3663349.09</v>
+      </c>
+      <c r="M10" s="1">
+        <v>3711459.42</v>
+      </c>
+      <c r="N10" s="1">
+        <v>2.65</v>
+      </c>
+      <c r="O10">
+        <v>1</v>
+      </c>
+      <c r="Z10" t="s">
         <v>59</v>
       </c>
-      <c r="B10" t="s">
-[...11 lines deleted...]
-      <c r="F10" t="s">
+    </row>
+    <row r="11" spans="1:26">
+      <c r="A11" t="s">
+        <v>63</v>
+      </c>
+      <c r="B11" s="1">
+        <v>160000000.0</v>
+      </c>
+      <c r="C11" s="1">
+        <v>92.909</v>
+      </c>
+      <c r="D11" s="1">
+        <v>92.85736875</v>
+      </c>
+      <c r="E11" t="s">
+        <v>64</v>
+      </c>
+      <c r="F11">
+        <v>24.24</v>
+      </c>
+      <c r="G11" s="1">
+        <v>6124436.2</v>
+      </c>
+      <c r="H11" s="1">
+        <v>8930.14</v>
+      </c>
+      <c r="I11" s="1">
+        <v>0.14581162589301</v>
+      </c>
+      <c r="J11">
+        <v>0.02</v>
+      </c>
+      <c r="K11" t="s">
+        <v>65</v>
+      </c>
+      <c r="L11" s="1">
+        <v>6133366.34</v>
+      </c>
+      <c r="M11" s="1">
+        <v>6158687.07</v>
+      </c>
+      <c r="N11" s="1">
+        <v>4.39</v>
+      </c>
+      <c r="O11">
+        <v>1</v>
+      </c>
+      <c r="Z11" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="12" spans="1:26">
+      <c r="A12" t="s">
+        <v>67</v>
+      </c>
+      <c r="B12" s="1">
+        <v>71000000.0</v>
+      </c>
+      <c r="C12" s="1">
+        <v>103.242</v>
+      </c>
+      <c r="D12" s="1">
+        <v>102.47873239</v>
+      </c>
+      <c r="E12" t="s">
+        <v>64</v>
+      </c>
+      <c r="F12">
+        <v>24.24</v>
+      </c>
+      <c r="G12" s="1">
+        <v>2974236.84</v>
+      </c>
+      <c r="H12" s="1">
+        <v>50139.94</v>
+      </c>
+      <c r="I12" s="1">
+        <v>1.6858085854387</v>
+      </c>
+      <c r="J12">
+        <v>0.05</v>
+      </c>
+      <c r="K12" t="s">
+        <v>68</v>
+      </c>
+      <c r="L12" s="1">
+        <v>3024376.78</v>
+      </c>
+      <c r="M12" s="1">
+        <v>3058197.37</v>
+      </c>
+      <c r="N12" s="1">
+        <v>2.18</v>
+      </c>
+      <c r="O12">
+        <v>1</v>
+      </c>
+      <c r="Z12" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="13" spans="1:26">
+      <c r="A13" t="s">
+        <v>70</v>
+      </c>
+      <c r="B13" s="1">
+        <v>136000000.0</v>
+      </c>
+      <c r="C13" s="1">
+        <v>108.39</v>
+      </c>
+      <c r="D13" s="1">
+        <v>102.82321265</v>
+      </c>
+      <c r="E13" t="s">
+        <v>71</v>
+      </c>
+      <c r="F13">
+        <v>67.5</v>
+      </c>
+      <c r="G13" s="1">
+        <v>2186528.97</v>
+      </c>
+      <c r="H13" s="1">
+        <v>-2782.81</v>
+      </c>
+      <c r="I13" s="1">
+        <v>-0.12727066680484</v>
+      </c>
+      <c r="J13">
+        <v>0.02</v>
+      </c>
+      <c r="K13" t="s">
+        <v>72</v>
+      </c>
+      <c r="L13" s="1">
+        <v>2183746.16</v>
+      </c>
+      <c r="M13" s="1">
+        <v>2206005.93</v>
+      </c>
+      <c r="N13" s="1">
+        <v>1.57</v>
+      </c>
+      <c r="O13">
+        <v>1</v>
+      </c>
+      <c r="Z13" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="14" spans="1:26">
+      <c r="A14" t="s">
+        <v>74</v>
+      </c>
+      <c r="B14" s="1">
+        <v>44300000.0</v>
+      </c>
+      <c r="C14" s="1">
+        <v>94.391</v>
+      </c>
+      <c r="D14" s="1">
+        <v>91.98</v>
+      </c>
+      <c r="E14" t="s">
+        <v>75</v>
+      </c>
+      <c r="F14">
+        <v>53.55</v>
+      </c>
+      <c r="G14" s="1">
+        <v>1137371.78</v>
+      </c>
+      <c r="H14" s="1">
+        <v>-356575.13</v>
+      </c>
+      <c r="I14" s="1">
+        <v>-31.350798065343</v>
+      </c>
+      <c r="J14">
+        <v>0.07</v>
+      </c>
+      <c r="K14" t="s">
+        <v>76</v>
+      </c>
+      <c r="L14" s="1">
+        <v>780796.65</v>
+      </c>
+      <c r="M14" s="1">
+        <v>810711.61</v>
+      </c>
+      <c r="N14" s="1">
+        <v>0.58</v>
+      </c>
+      <c r="O14">
+        <v>1</v>
+      </c>
+      <c r="Z14" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="15" spans="1:26">
+      <c r="A15" t="s">
+        <v>78</v>
+      </c>
+      <c r="B15" s="1">
+        <v>100000000.0</v>
+      </c>
+      <c r="C15" s="1">
+        <v>97.31</v>
+      </c>
+      <c r="D15" s="1">
+        <v>98.29926026</v>
+      </c>
+      <c r="E15" t="s">
+        <v>79</v>
+      </c>
+      <c r="F15">
+        <v>108.58</v>
+      </c>
+      <c r="G15" s="1">
+        <v>1104197.32</v>
+      </c>
+      <c r="H15" s="1">
+        <v>-208000.84</v>
+      </c>
+      <c r="I15" s="1">
+        <v>-18.837288972953</v>
+      </c>
+      <c r="J15">
+        <v>0.03</v>
+      </c>
+      <c r="K15" t="s">
+        <v>80</v>
+      </c>
+      <c r="L15" s="1">
+        <v>896196.48</v>
+      </c>
+      <c r="M15" s="1">
+        <v>926342.5</v>
+      </c>
+      <c r="N15" s="1">
+        <v>0.66</v>
+      </c>
+      <c r="O15">
+        <v>1</v>
+      </c>
+      <c r="Z15" t="s">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="16" spans="1:26">
+      <c r="A16" t="s">
+        <v>82</v>
+      </c>
+      <c r="B16" s="1">
+        <v>2300000000.0</v>
+      </c>
+      <c r="C16" s="1">
+        <v>113.952</v>
+      </c>
+      <c r="D16" s="1">
+        <v>102.31835348</v>
+      </c>
+      <c r="E16" t="s">
+        <v>83</v>
+      </c>
+      <c r="F16">
+        <v>354.57</v>
+      </c>
+      <c r="G16" s="1">
+        <v>6096878.79</v>
+      </c>
+      <c r="H16" s="1">
+        <v>1294776.01</v>
+      </c>
+      <c r="I16" s="1">
+        <v>21.236702493146</v>
+      </c>
+      <c r="J16">
+        <v>0.01</v>
+      </c>
+      <c r="K16" t="s">
+        <v>84</v>
+      </c>
+      <c r="L16" s="1">
+        <v>7391654.8</v>
+      </c>
+      <c r="M16" s="1">
+        <v>7712610.14</v>
+      </c>
+      <c r="N16" s="1">
+        <v>5.5</v>
+      </c>
+      <c r="O16">
+        <v>1</v>
+      </c>
+      <c r="Z16" t="s">
+        <v>81</v>
+      </c>
+    </row>
+    <row r="17" spans="1:26">
+      <c r="A17" t="s">
+        <v>86</v>
+      </c>
+      <c r="B17" s="1">
+        <v>64000000000.0</v>
+      </c>
+      <c r="C17" s="1">
+        <v>97.332</v>
+      </c>
+      <c r="D17" s="1">
+        <v>99.33</v>
+      </c>
+      <c r="E17" t="s">
+        <v>87</v>
+      </c>
+      <c r="F17" t="s">
+        <v>88</v>
+      </c>
+      <c r="G17" s="1">
+        <v>3382137.26</v>
+      </c>
+      <c r="H17" s="1">
+        <v>-351126.28</v>
+      </c>
+      <c r="I17" s="1">
+        <v>-10.381786811337</v>
+      </c>
+      <c r="J17">
+        <v>0.0</v>
+      </c>
+      <c r="K17" t="s">
+        <v>89</v>
+      </c>
+      <c r="L17" s="1">
+        <v>3031010.98</v>
+      </c>
+      <c r="M17" s="1">
+        <v>3132627.69</v>
+      </c>
+      <c r="N17" s="1">
+        <v>2.23</v>
+      </c>
+      <c r="O17">
+        <v>1</v>
+      </c>
+      <c r="Z17" t="s">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="18" spans="1:26">
+      <c r="A18" t="s">
+        <v>91</v>
+      </c>
+      <c r="B18" s="1">
+        <v>156500000000.0</v>
+      </c>
+      <c r="C18" s="1">
+        <v>100.245</v>
+      </c>
+      <c r="D18" s="1">
+        <v>107.64130194</v>
+      </c>
+      <c r="E18" t="s">
+        <v>87</v>
+      </c>
+      <c r="F18" t="s">
+        <v>88</v>
+      </c>
+      <c r="G18" s="1">
+        <v>10794331.04</v>
+      </c>
+      <c r="H18" s="1">
+        <v>-3160738.92</v>
+      </c>
+      <c r="I18" s="1">
+        <v>-29.281471063722</v>
+      </c>
+      <c r="J18">
+        <v>0.0</v>
+      </c>
+      <c r="K18" t="s">
+        <v>92</v>
+      </c>
+      <c r="L18" s="1">
+        <v>7633592.12</v>
+      </c>
+      <c r="M18" s="1">
+        <v>7834622.28</v>
+      </c>
+      <c r="N18" s="1">
+        <v>5.59</v>
+      </c>
+      <c r="O18">
+        <v>1</v>
+      </c>
+      <c r="Z18" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="19" spans="1:26">
+      <c r="A19" t="s">
+        <v>94</v>
+      </c>
+      <c r="B19" s="1">
+        <v>400000000.0</v>
+      </c>
+      <c r="C19" s="1">
+        <v>97.307</v>
+      </c>
+      <c r="D19" s="1">
+        <v>98.48513136</v>
+      </c>
+      <c r="E19" t="s">
+        <v>79</v>
+      </c>
+      <c r="F19">
+        <v>108.58</v>
+      </c>
+      <c r="G19" s="1">
+        <v>4123208.81</v>
+      </c>
+      <c r="H19" s="1">
+        <v>-538533.39</v>
+      </c>
+      <c r="I19" s="1">
+        <v>-13.061026370867</v>
+      </c>
+      <c r="J19">
+        <v>0.01</v>
+      </c>
+      <c r="K19" t="s">
+        <v>95</v>
+      </c>
+      <c r="L19" s="1">
+        <v>3584675.42</v>
+      </c>
+      <c r="M19" s="1">
+        <v>3639126.23</v>
+      </c>
+      <c r="N19" s="1">
+        <v>2.59</v>
+      </c>
+      <c r="O19">
+        <v>1</v>
+      </c>
+      <c r="Z19" t="s">
+        <v>93</v>
+      </c>
+    </row>
+    <row r="20" spans="1:26">
+      <c r="A20" t="s">
+        <v>97</v>
+      </c>
+      <c r="B20" s="1">
+        <v>508000000.0</v>
+      </c>
+      <c r="C20" s="1">
+        <v>99.1575</v>
+      </c>
+      <c r="D20" s="1">
+        <v>99.70899653</v>
+      </c>
+      <c r="E20" t="s">
+        <v>79</v>
+      </c>
+      <c r="F20">
+        <v>108.58</v>
+      </c>
+      <c r="G20" s="1">
+        <v>5610844.92</v>
+      </c>
+      <c r="H20" s="1">
+        <v>-971730.93</v>
+      </c>
+      <c r="I20" s="1">
+        <v>-17.318798574101</v>
+      </c>
+      <c r="J20">
+        <v>0.01</v>
+      </c>
+      <c r="K20" t="s">
+        <v>98</v>
+      </c>
+      <c r="L20" s="1">
+        <v>4639113.99</v>
+      </c>
+      <c r="M20" s="1">
+        <v>4705880.52</v>
+      </c>
+      <c r="N20" s="1">
+        <v>3.36</v>
+      </c>
+      <c r="O20">
+        <v>1</v>
+      </c>
+      <c r="Z20" t="s">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="21" spans="1:26">
+      <c r="A21" t="s">
+        <v>100</v>
+      </c>
+      <c r="B21" s="1">
+        <v>3000000000.0</v>
+      </c>
+      <c r="C21" s="1">
+        <v>98.266</v>
+      </c>
+      <c r="D21" s="1">
+        <v>98.5480379</v>
+      </c>
+      <c r="E21" t="s">
         <v>56</v>
       </c>
-      <c r="G10" t="s">
+      <c r="F21" t="s">
         <v>57</v>
       </c>
-      <c r="H10" s="1">
-[...8 lines deleted...]
-      <c r="K10">
+      <c r="G21" s="1">
+        <v>715238.62</v>
+      </c>
+      <c r="H21" s="1">
+        <v>57869.65</v>
+      </c>
+      <c r="I21" s="1">
+        <v>8.0909571130261</v>
+      </c>
+      <c r="J21">
         <v>0.0</v>
       </c>
-      <c r="L10" t="s">
-[...516 lines deleted...]
-      <c r="A21" t="s">
+      <c r="K21" t="s">
+        <v>101</v>
+      </c>
+      <c r="L21" s="1">
+        <v>773108.27</v>
+      </c>
+      <c r="M21" s="1">
+        <v>837255.38</v>
+      </c>
+      <c r="N21" s="1">
+        <v>0.6</v>
+      </c>
+      <c r="O21">
+        <v>1</v>
+      </c>
+      <c r="Z21" t="s">
         <v>99</v>
       </c>
-      <c r="B21" t="s">
-[...45 lines deleted...]
-    <row r="22" spans="1:16">
+    </row>
+    <row r="22" spans="1:26">
       <c r="A22" t="s">
         <v>103</v>
       </c>
-      <c r="B22" t="s">
+      <c r="B22" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="C22" s="1">
+        <v>98.573</v>
+      </c>
+      <c r="D22" s="1">
+        <v>99.15079293</v>
+      </c>
+      <c r="E22" t="s">
         <v>104</v>
       </c>
-      <c r="C22" s="1">
+      <c r="F22">
+        <v>4.65</v>
+      </c>
+      <c r="G22" s="1">
+        <v>6301039.48</v>
+      </c>
+      <c r="H22" s="1">
+        <v>53794.03</v>
+      </c>
+      <c r="I22" s="1">
+        <v>0.85373262888999</v>
+      </c>
+      <c r="J22">
+        <v>0.11</v>
+      </c>
+      <c r="K22" t="s">
+        <v>105</v>
+      </c>
+      <c r="L22" s="1">
+        <v>6354833.51</v>
+      </c>
+      <c r="M22" s="1">
+        <v>6386425.78</v>
+      </c>
+      <c r="N22" s="1">
+        <v>4.55</v>
+      </c>
+      <c r="O22">
+        <v>1</v>
+      </c>
+      <c r="Z22" t="s">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="23" spans="1:26">
+      <c r="A23" t="s">
+        <v>107</v>
+      </c>
+      <c r="B23" s="1">
         <v>15000000.0</v>
       </c>
-      <c r="D22" s="1">
-[...2 lines deleted...]
-      <c r="E22" s="1">
+      <c r="C23" s="1">
+        <v>104.014</v>
+      </c>
+      <c r="D23" s="1">
         <v>105.99801867</v>
       </c>
-      <c r="F22" t="s">
-[...5 lines deleted...]
-      <c r="H22" s="1">
+      <c r="E23" t="s">
+        <v>104</v>
+      </c>
+      <c r="F23">
+        <v>4.65</v>
+      </c>
+      <c r="G23" s="1">
         <v>3433060.08</v>
       </c>
-      <c r="I22" s="1">
-[...25 lines deleted...]
-      <c r="A23" t="s">
+      <c r="H23" s="1">
+        <v>-80257.32</v>
+      </c>
+      <c r="I23" s="1">
+        <v>-2.3377779045451</v>
+      </c>
+      <c r="J23">
+        <v>0.22</v>
+      </c>
+      <c r="K23" t="s">
+        <v>108</v>
+      </c>
+      <c r="L23" s="1">
+        <v>3352802.76</v>
+      </c>
+      <c r="M23" s="1">
+        <v>3386475.11</v>
+      </c>
+      <c r="N23" s="1">
+        <v>2.41</v>
+      </c>
+      <c r="O23">
+        <v>1</v>
+      </c>
+      <c r="Z23" t="s">
         <v>106</v>
       </c>
-      <c r="B23" t="s">
-[...45 lines deleted...]
-    <row r="24" spans="1:16">
+    </row>
+    <row r="24" spans="1:26">
       <c r="A24" t="s">
         <v>110</v>
       </c>
-      <c r="B24" t="s">
+      <c r="B24" s="1">
+        <v>1400000.0</v>
+      </c>
+      <c r="C24" s="1">
+        <v>84.879</v>
+      </c>
+      <c r="D24" s="1">
+        <v>86.2572375</v>
+      </c>
+      <c r="E24" t="s">
         <v>111</v>
       </c>
-      <c r="C24" s="1">
+      <c r="F24">
+        <v>19.99</v>
+      </c>
+      <c r="G24" s="1">
+        <v>5989045.57</v>
+      </c>
+      <c r="H24" s="1">
+        <v>-43532.07</v>
+      </c>
+      <c r="I24" s="1">
+        <v>-0.72686155901131</v>
+      </c>
+      <c r="J24">
+        <v>0.04</v>
+      </c>
+      <c r="K24" t="s">
+        <v>112</v>
+      </c>
+      <c r="L24" s="1">
+        <v>5945513.5</v>
+      </c>
+      <c r="M24" s="1">
+        <v>5996783.96</v>
+      </c>
+      <c r="N24" s="1">
+        <v>4.28</v>
+      </c>
+      <c r="O24">
+        <v>1</v>
+      </c>
+      <c r="Z24" t="s">
+        <v>109</v>
+      </c>
+    </row>
+    <row r="25" spans="1:26">
+      <c r="A25" t="s">
+        <v>114</v>
+      </c>
+      <c r="B25" s="1">
         <v>1700000.0</v>
       </c>
-      <c r="D24" s="1">
-[...2 lines deleted...]
-      <c r="E24" s="1">
+      <c r="C25" s="1">
+        <v>97.386</v>
+      </c>
+      <c r="D25" s="1">
         <v>94.5819441941</v>
       </c>
-      <c r="F24" t="s">
-[...5 lines deleted...]
-      <c r="H24" s="1">
+      <c r="E25" t="s">
+        <v>111</v>
+      </c>
+      <c r="F25">
+        <v>19.99</v>
+      </c>
+      <c r="G25" s="1">
         <v>7614654.83</v>
       </c>
-      <c r="I24" s="1">
-[...25 lines deleted...]
-      <c r="A25" t="s">
+      <c r="H25" s="1">
+        <v>668705.02</v>
+      </c>
+      <c r="I25" s="1">
+        <v>8.7818165751316</v>
+      </c>
+      <c r="J25">
+        <v>0.04</v>
+      </c>
+      <c r="K25" t="s">
+        <v>115</v>
+      </c>
+      <c r="L25" s="1">
+        <v>8283359.85</v>
+      </c>
+      <c r="M25" s="1">
+        <v>8347447.93</v>
+      </c>
+      <c r="N25" s="1">
+        <v>5.95</v>
+      </c>
+      <c r="O25">
+        <v>1</v>
+      </c>
+      <c r="Z25" t="s">
         <v>113</v>
       </c>
-      <c r="B25" t="s">
-[...45 lines deleted...]
-    <row r="26" spans="1:16">
+    </row>
+    <row r="26" spans="1:26">
       <c r="A26" t="s">
         <v>117</v>
       </c>
-      <c r="B26" t="s">
+      <c r="B26" s="1">
+        <v>2500000.0</v>
+      </c>
+      <c r="C26" s="1">
+        <v>102.566</v>
+      </c>
+      <c r="D26" s="1">
+        <v>89.9253336</v>
+      </c>
+      <c r="E26" t="s">
         <v>118</v>
       </c>
-      <c r="C26" s="1">
-[...12 lines deleted...]
-        <v>4.12</v>
+      <c r="F26">
+        <v>3.89</v>
+      </c>
+      <c r="G26" s="1">
+        <v>572400.95</v>
       </c>
       <c r="H26" s="1">
-        <v>572400.95</v>
+        <v>87017.84</v>
       </c>
       <c r="I26" s="1">
-        <v>44175.81</v>
-[...7 lines deleted...]
-      <c r="L26" t="s">
+        <v>15.202252896331</v>
+      </c>
+      <c r="J26">
+        <v>0.72</v>
+      </c>
+      <c r="K26" t="s">
         <v>119</v>
       </c>
+      <c r="L26" s="1">
+        <v>659418.79</v>
+      </c>
       <c r="M26" s="1">
-        <v>616576.76</v>
+        <v>677310.48</v>
       </c>
       <c r="N26" s="1">
-        <v>625356.8</v>
-[...8 lines deleted...]
-    <row r="27" spans="1:16">
+        <v>0.48</v>
+      </c>
+      <c r="O26">
+        <v>1</v>
+      </c>
+      <c r="Z26" t="s">
+        <v>116</v>
+      </c>
+    </row>
+    <row r="27" spans="1:26">
       <c r="A27" t="s">
+        <v>121</v>
+      </c>
+      <c r="B27" s="1">
+        <v>6400000.0</v>
+      </c>
+      <c r="C27" s="1">
+        <v>112.228</v>
+      </c>
+      <c r="D27" s="1">
+        <v>100.67218078</v>
+      </c>
+      <c r="E27" t="s">
+        <v>118</v>
+      </c>
+      <c r="F27">
+        <v>3.89</v>
+      </c>
+      <c r="G27" s="1">
+        <v>1590947.59</v>
+      </c>
+      <c r="H27" s="1">
+        <v>256189.36</v>
+      </c>
+      <c r="I27" s="1">
+        <v>16.102941518017</v>
+      </c>
+      <c r="J27">
+        <v>0.77</v>
+      </c>
+      <c r="K27" t="s">
+        <v>122</v>
+      </c>
+      <c r="L27" s="1">
+        <v>1847136.95</v>
+      </c>
+      <c r="M27" s="1">
+        <v>1896258.7</v>
+      </c>
+      <c r="N27" s="1">
+        <v>1.35</v>
+      </c>
+      <c r="O27">
+        <v>1</v>
+      </c>
+      <c r="Z27" t="s">
         <v>120</v>
       </c>
-      <c r="B27" t="s">
-[...45 lines deleted...]
-    <row r="28" spans="1:16">
+    </row>
+    <row r="28" spans="1:26">
       <c r="A28" t="s">
+        <v>124</v>
+      </c>
+      <c r="B28" s="1">
+        <v>10600000.0</v>
+      </c>
+      <c r="C28" s="1">
+        <v>97.851</v>
+      </c>
+      <c r="D28" s="1">
+        <v>92.07608538</v>
+      </c>
+      <c r="E28" t="s">
+        <v>118</v>
+      </c>
+      <c r="F28">
+        <v>3.89</v>
+      </c>
+      <c r="G28" s="1">
+        <v>2371365.24</v>
+      </c>
+      <c r="H28" s="1">
+        <v>296040.19</v>
+      </c>
+      <c r="I28" s="1">
+        <v>12.483955866706</v>
+      </c>
+      <c r="J28">
+        <v>0.56</v>
+      </c>
+      <c r="K28" t="s">
+        <v>125</v>
+      </c>
+      <c r="L28" s="1">
+        <v>2667405.43</v>
+      </c>
+      <c r="M28" s="1">
+        <v>2727181.35</v>
+      </c>
+      <c r="N28" s="1">
+        <v>1.94</v>
+      </c>
+      <c r="O28">
+        <v>1</v>
+      </c>
+      <c r="Z28" t="s">
         <v>123</v>
       </c>
-      <c r="B28" t="s">
-[...45 lines deleted...]
-    <row r="29" spans="1:16">
+    </row>
+    <row r="29" spans="1:26">
       <c r="A29" t="s">
+        <v>127</v>
+      </c>
+      <c r="B29" s="1">
+        <v>23000000.0</v>
+      </c>
+      <c r="C29" s="1">
+        <v>84.856</v>
+      </c>
+      <c r="D29" s="1">
+        <v>77.07608696</v>
+      </c>
+      <c r="E29" t="s">
+        <v>128</v>
+      </c>
+      <c r="F29">
+        <v>4.3</v>
+      </c>
+      <c r="G29" s="1">
+        <v>3906635.99</v>
+      </c>
+      <c r="H29" s="1">
+        <v>633229.09</v>
+      </c>
+      <c r="I29" s="1">
+        <v>16.209063030723</v>
+      </c>
+      <c r="J29">
+        <v>0.08</v>
+      </c>
+      <c r="K29" t="s">
+        <v>129</v>
+      </c>
+      <c r="L29" s="1">
+        <v>4539865.08</v>
+      </c>
+      <c r="M29" s="1">
+        <v>4559103.39</v>
+      </c>
+      <c r="N29" s="1">
+        <v>3.25</v>
+      </c>
+      <c r="O29">
+        <v>1</v>
+      </c>
+      <c r="Z29" t="s">
         <v>126</v>
       </c>
-      <c r="B29" t="s">
-[...11 lines deleted...]
-      <c r="F29" t="s">
+    </row>
+    <row r="30" spans="1:26">
+      <c r="A30" t="s">
+        <v>131</v>
+      </c>
+      <c r="B30" s="1">
+        <v>21000000.0</v>
+      </c>
+      <c r="C30" s="1">
+        <v>98.685</v>
+      </c>
+      <c r="D30" s="1">
+        <v>81.95</v>
+      </c>
+      <c r="E30" t="s">
         <v>128</v>
       </c>
-      <c r="G29">
-[...31 lines deleted...]
-      <c r="A30" t="s">
+      <c r="F30">
+        <v>4.3</v>
+      </c>
+      <c r="G30" s="1">
+        <v>3676104.62</v>
+      </c>
+      <c r="H30" s="1">
+        <v>1144516.45</v>
+      </c>
+      <c r="I30" s="1">
+        <v>31.133946617656</v>
+      </c>
+      <c r="J30">
+        <v>0.56</v>
+      </c>
+      <c r="K30" t="s">
+        <v>132</v>
+      </c>
+      <c r="L30" s="1">
+        <v>4820621.07</v>
+      </c>
+      <c r="M30" s="1">
+        <v>4937389.23</v>
+      </c>
+      <c r="N30" s="1">
+        <v>3.52</v>
+      </c>
+      <c r="O30">
+        <v>1</v>
+      </c>
+      <c r="Z30" t="s">
         <v>130</v>
       </c>
-      <c r="B30" t="s">
-[...11 lines deleted...]
-      <c r="F30" t="s">
+    </row>
+    <row r="31" spans="1:26">
+      <c r="A31" t="s">
+        <v>134</v>
+      </c>
+      <c r="B31" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="C31" s="1">
+        <v>99.082</v>
+      </c>
+      <c r="D31" s="1">
+        <v>96.54</v>
+      </c>
+      <c r="E31" t="s">
         <v>128</v>
       </c>
-      <c r="G30">
-[...31 lines deleted...]
-      <c r="A31" t="s">
+      <c r="F31">
+        <v>4.3</v>
+      </c>
+      <c r="G31" s="1">
+        <v>4486320.07</v>
+      </c>
+      <c r="H31" s="1">
+        <v>123217.03</v>
+      </c>
+      <c r="I31" s="1">
+        <v>2.7465055563902</v>
+      </c>
+      <c r="J31">
+        <v>0.82</v>
+      </c>
+      <c r="K31" t="s">
+        <v>135</v>
+      </c>
+      <c r="L31" s="1">
+        <v>4609537.1</v>
+      </c>
+      <c r="M31" s="1">
+        <v>4773321.61</v>
+      </c>
+      <c r="N31" s="1">
+        <v>3.4</v>
+      </c>
+      <c r="O31">
+        <v>1</v>
+      </c>
+      <c r="Z31" t="s">
         <v>133</v>
       </c>
-      <c r="B31" t="s">
-[...45 lines deleted...]
-    <row r="32" spans="1:16">
+    </row>
+    <row r="32" spans="1:26">
       <c r="A32" t="s">
+        <v>137</v>
+      </c>
+      <c r="B32" s="1">
+        <v>87000000.0</v>
+      </c>
+      <c r="C32" s="1">
+        <v>101.36</v>
+      </c>
+      <c r="D32" s="1">
+        <v>87.80771</v>
+      </c>
+      <c r="E32" t="s">
+        <v>138</v>
+      </c>
+      <c r="F32">
+        <v>18.59</v>
+      </c>
+      <c r="G32" s="1">
+        <v>4198301.16</v>
+      </c>
+      <c r="H32" s="1">
+        <v>546519.3</v>
+      </c>
+      <c r="I32" s="1">
+        <v>13.017629730974</v>
+      </c>
+      <c r="J32">
+        <v>0.12</v>
+      </c>
+      <c r="K32" t="s">
+        <v>139</v>
+      </c>
+      <c r="L32" s="1">
+        <v>4744820.46</v>
+      </c>
+      <c r="M32" s="1">
+        <v>4850627.43</v>
+      </c>
+      <c r="N32" s="1">
+        <v>3.46</v>
+      </c>
+      <c r="O32">
+        <v>1</v>
+      </c>
+      <c r="Z32" t="s">
         <v>136</v>
       </c>
-      <c r="B32" t="s">
-[...11 lines deleted...]
-      <c r="F32" t="s">
+    </row>
+    <row r="33" spans="1:26">
+      <c r="A33" t="s">
+        <v>141</v>
+      </c>
+      <c r="B33" s="1">
+        <v>3500000.0</v>
+      </c>
+      <c r="C33" s="1">
+        <v>98.782</v>
+      </c>
+      <c r="D33" s="1">
+        <v>90.749</v>
+      </c>
+      <c r="E33" t="s">
+        <v>15</v>
+      </c>
+      <c r="F33">
+        <v>1.14</v>
+      </c>
+      <c r="G33" s="1">
+        <v>2921060.38</v>
+      </c>
+      <c r="H33" s="1">
+        <v>102834.31</v>
+      </c>
+      <c r="I33" s="1">
+        <v>3.5204445174803</v>
+      </c>
+      <c r="J33">
+        <v>0.96</v>
+      </c>
+      <c r="K33" t="s">
+        <v>142</v>
+      </c>
+      <c r="L33" s="1">
+        <v>3023894.69</v>
+      </c>
+      <c r="M33" s="1">
+        <v>3057567.67</v>
+      </c>
+      <c r="N33" s="1">
+        <v>2.18</v>
+      </c>
+      <c r="O33">
+        <v>1</v>
+      </c>
+      <c r="Z33" t="s">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="34" spans="1:26">
+      <c r="A34" t="s">
+        <v>144</v>
+      </c>
+      <c r="B34" s="1">
+        <v>18500000.0</v>
+      </c>
+      <c r="C34" s="1">
+        <v>100.411</v>
+      </c>
+      <c r="D34" s="1">
+        <v>98.38680205</v>
+      </c>
+      <c r="E34" t="s">
+        <v>145</v>
+      </c>
+      <c r="F34">
+        <v>5.23</v>
+      </c>
+      <c r="G34" s="1">
+        <v>3575242.26</v>
+      </c>
+      <c r="H34" s="1">
+        <v>-26336.96</v>
+      </c>
+      <c r="I34" s="1">
+        <v>-0.73664826282289</v>
+      </c>
+      <c r="J34">
+        <v>0.47</v>
+      </c>
+      <c r="K34" t="s">
+        <v>146</v>
+      </c>
+      <c r="L34" s="1">
+        <v>3548905.3</v>
+      </c>
+      <c r="M34" s="1">
+        <v>3635841.34</v>
+      </c>
+      <c r="N34" s="1">
+        <v>2.59</v>
+      </c>
+      <c r="O34">
+        <v>1</v>
+      </c>
+      <c r="Z34" t="s">
+        <v>143</v>
+      </c>
+    </row>
+    <row r="35" spans="1:26">
+      <c r="A35" t="s">
+        <v>148</v>
+      </c>
+      <c r="B35" s="1">
+        <v>16500000.0</v>
+      </c>
+      <c r="C35" s="1">
+        <v>104.883</v>
+      </c>
+      <c r="D35" s="1">
+        <v>106.07906824</v>
+      </c>
+      <c r="E35" t="s">
+        <v>145</v>
+      </c>
+      <c r="F35">
+        <v>5.23</v>
+      </c>
+      <c r="G35" s="1">
+        <v>3486666.56</v>
+      </c>
+      <c r="H35" s="1">
+        <v>-180456.56</v>
+      </c>
+      <c r="I35" s="1">
+        <v>-5.1756185139769</v>
+      </c>
+      <c r="J35">
+        <v>0.3</v>
+      </c>
+      <c r="K35" t="s">
+        <v>149</v>
+      </c>
+      <c r="L35" s="1">
+        <v>3306210.0</v>
+      </c>
+      <c r="M35" s="1">
+        <v>3355264.72</v>
+      </c>
+      <c r="N35" s="1">
+        <v>2.39</v>
+      </c>
+      <c r="O35">
+        <v>1</v>
+      </c>
+      <c r="Z35" t="s">
+        <v>147</v>
+      </c>
+    </row>
+    <row r="36" spans="1:26">
+      <c r="A36" t="s">
+        <v>151</v>
+      </c>
+      <c r="B36" s="1">
+        <v>64000000.0</v>
+      </c>
+      <c r="C36" s="1">
+        <v>96.874</v>
+      </c>
+      <c r="D36" s="1">
+        <v>85.83928125</v>
+      </c>
+      <c r="E36" t="s">
         <v>138</v>
       </c>
-      <c r="G32">
-[...111 lines deleted...]
-      <c r="K34">
+      <c r="F36">
+        <v>18.59</v>
+      </c>
+      <c r="G36" s="1">
+        <v>3128077.52</v>
+      </c>
+      <c r="H36" s="1">
+        <v>207884.8</v>
+      </c>
+      <c r="I36" s="1">
+        <v>6.6457688043486</v>
+      </c>
+      <c r="J36">
+        <v>0.14</v>
+      </c>
+      <c r="K36" t="s">
+        <v>152</v>
+      </c>
+      <c r="L36" s="1">
+        <v>3335962.32</v>
+      </c>
+      <c r="M36" s="1">
+        <v>3422477.11</v>
+      </c>
+      <c r="N36" s="1">
+        <v>2.44</v>
+      </c>
+      <c r="O36">
+        <v>1</v>
+      </c>
+      <c r="Z36" t="s">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="37" spans="1:26">
+      <c r="A37" t="s">
+        <v>154</v>
+      </c>
+      <c r="B37" s="1">
+        <v>120000000.0</v>
+      </c>
+      <c r="C37" s="1">
+        <v>104.014</v>
+      </c>
+      <c r="D37" s="1">
+        <v>86.85423957</v>
+      </c>
+      <c r="E37" t="s">
+        <v>138</v>
+      </c>
+      <c r="F37">
+        <v>18.59</v>
+      </c>
+      <c r="G37" s="1">
+        <v>5165065.32</v>
+      </c>
+      <c r="H37" s="1">
+        <v>1550877.24</v>
+      </c>
+      <c r="I37" s="1">
+        <v>30.026285127407</v>
+      </c>
+      <c r="J37">
+        <v>0.17</v>
+      </c>
+      <c r="K37" t="s">
+        <v>155</v>
+      </c>
+      <c r="L37" s="1">
+        <v>6715942.56</v>
+      </c>
+      <c r="M37" s="1">
+        <v>6921608.31</v>
+      </c>
+      <c r="N37" s="1">
+        <v>4.94</v>
+      </c>
+      <c r="O37">
+        <v>1</v>
+      </c>
+      <c r="Z37" t="s">
+        <v>153</v>
+      </c>
+    </row>
+    <row r="38" spans="1:26">
+      <c r="A38" t="s">
+        <v>157</v>
+      </c>
+      <c r="B38" s="1">
+        <v>180000000.0</v>
+      </c>
+      <c r="C38" s="1">
+        <v>100.101</v>
+      </c>
+      <c r="D38" s="1">
+        <v>93.75046918</v>
+      </c>
+      <c r="E38" t="s">
+        <v>158</v>
+      </c>
+      <c r="F38">
+        <v>38.08</v>
+      </c>
+      <c r="G38" s="1">
+        <v>4556806.41</v>
+      </c>
+      <c r="H38" s="1">
+        <v>174243.52</v>
+      </c>
+      <c r="I38" s="1">
+        <v>3.8238078233392</v>
+      </c>
+      <c r="J38">
         <v>0.0</v>
       </c>
-      <c r="L34">
-[...162 lines deleted...]
-        <v>1</v>
+      <c r="K38" t="s">
+        <v>159</v>
+      </c>
+      <c r="L38" s="1">
+        <v>4731049.93</v>
+      </c>
+      <c r="M38" s="1">
+        <v>4733898.64</v>
+      </c>
+      <c r="N38" s="1">
+        <v>3.38</v>
+      </c>
+      <c r="O38">
+        <v>1</v>
+      </c>
+      <c r="Z38" t="s">
+        <v>156</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">