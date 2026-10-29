--- v3 (2026-10-07)
+++ v4 (2026-10-29)
@@ -142,402 +142,402 @@
   <si>
     <t>Ofi Invest ESG Liquidités PART C/D</t>
   </si>
   <si>
     <t>TY300926</t>
   </si>
   <si>
     <t>US 10YR NOTE SEP 26</t>
   </si>
   <si>
     <t>WN300926</t>
   </si>
   <si>
     <t>US ULTRA T-BOND SEP 26</t>
   </si>
   <si>
     <t>BRSTNCNTF1P8</t>
   </si>
   <si>
     <t>BRAZIL FEDERATIVE REPUBLIC OF (GO 10 01/01/2027</t>
   </si>
   <si>
     <t>BRL</t>
   </si>
   <si>
-    <t>3 914.23</t>
+    <t>16 305.66</t>
   </si>
   <si>
     <t>BRSTNCNTF212</t>
   </si>
   <si>
     <t>BRAZIL FEDERATIVE REPUBLIC OF (GOV 10 01/01/2033</t>
   </si>
   <si>
-    <t>10 296.89</t>
+    <t>42 894.17</t>
   </si>
   <si>
     <t>BRSTNCNTF238</t>
   </si>
   <si>
     <t>BRAZIL FEDERATIVE REPUBLIC OF (GOV 10 01/01/2035</t>
   </si>
   <si>
-    <t>11 025.07</t>
+    <t>45 927.61</t>
   </si>
   <si>
     <t>CL0002798016</t>
   </si>
   <si>
     <t>CHILE (REPUBLIC OF) 7 01/05/2034</t>
   </si>
   <si>
     <t>CLP</t>
   </si>
   <si>
-    <t>1 059.06</t>
-[...2 lines deleted...]
-    <t>31 585.10</t>
+    <t>1 069.10</t>
+  </si>
+  <si>
+    <t>41 411.15</t>
   </si>
   <si>
     <t>COL17CT03771</t>
   </si>
   <si>
     <t>COLOMBIA (REPUBLIC OF) 7 26/03/2031</t>
   </si>
   <si>
     <t>COP</t>
   </si>
   <si>
-    <t>3 813.15</t>
-[...2 lines deleted...]
-    <t>58 090.21</t>
+    <t>3 659.69</t>
+  </si>
+  <si>
+    <t>73 207.83</t>
   </si>
   <si>
     <t>COL17CT02914</t>
   </si>
   <si>
     <t>COLOMBIA REPUBLIC OF (GOVERNMENT) 6 28/04/2028</t>
   </si>
   <si>
-    <t>48 110.33</t>
+    <t>65 444.61</t>
   </si>
   <si>
     <t>CZ0001006431</t>
   </si>
   <si>
     <t>CZECH REPUBLIC 3.5 30/05/2035</t>
   </si>
   <si>
     <t>CZK</t>
   </si>
   <si>
-    <t>25 320.73</t>
+    <t>39 337.22</t>
   </si>
   <si>
     <t>CZ0001006894</t>
   </si>
   <si>
     <t>CZECH REPUBLIC 4.9 14/04/2034</t>
   </si>
   <si>
-    <t>33 820.59</t>
+    <t>42 569.85</t>
   </si>
   <si>
     <t>USP3579ECV76</t>
   </si>
   <si>
     <t>DOMINICAN REPUBLIC (GOVERNMENT) 10.75 01/06/2036</t>
   </si>
   <si>
     <t>DOP</t>
   </si>
   <si>
-    <t>22 259.77</t>
+    <t>36 278.12</t>
   </si>
   <si>
     <t>XS2485814680</t>
   </si>
   <si>
     <t>EUROPEAN BANK FOR RECONSTRUCTION A 30 26/05/2027</t>
   </si>
   <si>
     <t>TRY</t>
   </si>
   <si>
-    <t>29 914.96</t>
+    <t>44 547.24</t>
   </si>
   <si>
     <t>XS2974126042</t>
   </si>
   <si>
     <t>EUROPEAN BANK FOR RECONSTRUCTION A 6.75 13/01/2032</t>
   </si>
   <si>
     <t>INR</t>
   </si>
   <si>
-    <t>30 146.02</t>
+    <t>33 804.89</t>
   </si>
   <si>
     <t>HU0000406624</t>
   </si>
   <si>
     <t>HUNGARY (GOVERNMENT) 7 24/10/2035</t>
   </si>
   <si>
     <t>HUF</t>
   </si>
   <si>
-    <t>320 955.34</t>
+    <t>340 426.82</t>
   </si>
   <si>
     <t>IDG000024506</t>
   </si>
   <si>
     <t>INDONESIA (REPUBLIC OF) 6.75 15/07/2035</t>
   </si>
   <si>
     <t>IDR</t>
   </si>
   <si>
-    <t>20 551.73</t>
-[...2 lines deleted...]
-    <t>101 616.71</t>
+    <t>20 543.63</t>
+  </si>
+  <si>
+    <t>9 142.80</t>
   </si>
   <si>
     <t>IDG000009507</t>
   </si>
   <si>
     <t>INDONESIA (REPUBLIC OF) 8.375 15/09/2026</t>
   </si>
   <si>
-    <t>201 030.16</t>
+    <t>239 250.97</t>
   </si>
   <si>
     <t>XS2610898665</t>
   </si>
   <si>
     <t>INTERNATIONAL BANK FOR RECONSTRUCT 6.5 17/04/2030</t>
   </si>
   <si>
-    <t>54 450.81</t>
+    <t>68 704.52</t>
   </si>
   <si>
     <t>XS2615587263</t>
   </si>
   <si>
     <t>INTERNATIONAL BANK FOR RECONSTRUCT 6.85 24/04/2028</t>
   </si>
   <si>
-    <t>66 766.53</t>
+    <t>85 239.04</t>
   </si>
   <si>
     <t>XS2550924133</t>
   </si>
   <si>
     <t>INTERNATIONAL FINANCE CORP 12 03/11/2027</t>
   </si>
   <si>
-    <t>64 147.11</t>
+    <t>72 766.14</t>
   </si>
   <si>
     <t>MYBMY1900052</t>
   </si>
   <si>
     <t>MALAYSIA (GOVERNMENT) 3.757 22/05/2040</t>
   </si>
   <si>
     <t>MYR</t>
   </si>
   <si>
-    <t>31 592.27</t>
+    <t>61 416.21</t>
   </si>
   <si>
     <t>MYBMX1000038</t>
   </si>
   <si>
     <t>MALAYSIA (GOVERNMENT) 4.498 15/04/2030</t>
   </si>
   <si>
-    <t>33 672.35</t>
+    <t>42 378.45</t>
   </si>
   <si>
     <t>MX0MGO0000R8</t>
   </si>
   <si>
     <t>MEXICO (UNITED MEXICAN STATES) (GO 7.75 13/11/2042</t>
   </si>
   <si>
     <t>MXN</t>
   </si>
   <si>
-    <t>51 270.46</t>
+    <t>84 617.14</t>
   </si>
   <si>
     <t>MX0MGO0000P2</t>
   </si>
   <si>
     <t>MEXICO (UNITED MEXICAN STATES) (GO 7.75 29/05/2031</t>
   </si>
   <si>
-    <t>64 088.08</t>
+    <t>104 584.20</t>
   </si>
   <si>
     <t>USP87324BE10</t>
   </si>
   <si>
     <t>PERU (REPUBLIC OF) 6.9 12/08/2037</t>
   </si>
   <si>
     <t>PEN</t>
   </si>
   <si>
-    <t>17 891.69</t>
+    <t>20 679.70</t>
   </si>
   <si>
     <t>PEP01000C5I0</t>
   </si>
   <si>
     <t>PERU (REPUBLIC OF) 7.3 12/08/2033</t>
   </si>
   <si>
-    <t>49 121.75</t>
+    <t>57 342.56</t>
   </si>
   <si>
     <t>PEP01000C5G4</t>
   </si>
   <si>
     <t>PERU GOVERNMENT BOND 5.4 12/08/2034</t>
   </si>
   <si>
-    <t>59 775.92</t>
+    <t>69 029.09</t>
   </si>
   <si>
     <t>PL0000113783</t>
   </si>
   <si>
     <t>POLAND (REPUBLIC OF) 1.75 25/04/2032</t>
   </si>
   <si>
     <t>PLN</t>
   </si>
   <si>
-    <t>19 238.31</t>
+    <t>24 711.68</t>
   </si>
   <si>
     <t>PL0000109427</t>
   </si>
   <si>
     <t>POLAND (REPUBLIC OF) 2.5 25/07/2027</t>
   </si>
   <si>
-    <t>116 768.16</t>
+    <t>1 993.77</t>
   </si>
   <si>
     <t>PL0000116851</t>
   </si>
   <si>
     <t>POLAND (REPUBLIC OF) 5 25/10/2034</t>
   </si>
   <si>
-    <t>163 784.51</t>
+    <t>176 591.14</t>
   </si>
   <si>
     <t>ZAG000107004</t>
   </si>
   <si>
     <t>REPUBLIC OF SOUTH AFRICA 8.25 31/03/2032</t>
   </si>
   <si>
     <t>ZAR</t>
   </si>
   <si>
-    <t>105 806.97</t>
+    <t>125 486.05</t>
   </si>
   <si>
     <t>XS2434895988</t>
   </si>
   <si>
     <t>ROMANIA (REPUBLIC OF) 3 27/02/2027</t>
   </si>
   <si>
-    <t>33 672.98</t>
+    <t>39 208.36</t>
   </si>
   <si>
     <t>ROO7A2H5YIN8</t>
   </si>
   <si>
     <t>ROMANIA (REPUBLIC OF) 6.7 25/02/2032</t>
   </si>
   <si>
     <t>RON</t>
   </si>
   <si>
-    <t>86 936.04</t>
+    <t>101 126.05</t>
   </si>
   <si>
     <t>ROXL7LT7QZ66</t>
   </si>
   <si>
     <t>ROMANIA (REPUBLIC OF) 8 29/04/2030</t>
   </si>
   <si>
-    <t>49 054.72</t>
+    <t>64 202.03</t>
   </si>
   <si>
     <t>ZAG000077470</t>
   </si>
   <si>
     <t>SOUTH AFRICA (REPUBLIC OF) 7 28/02/2031</t>
   </si>
   <si>
-    <t>86 514.79</t>
+    <t>98 227.22</t>
   </si>
   <si>
     <t>ZAG000125972</t>
   </si>
   <si>
     <t>SOUTH AFRICA (REPUBLIC OF) 8.875 28/02/2035</t>
   </si>
   <si>
-    <t>205 665.75</t>
+    <t>233 508.90</t>
   </si>
   <si>
     <t>TH0623037601</t>
   </si>
   <si>
     <t>THAILAND KINGDOM OF (GOVERNMENT) 1 17/06/2027</t>
   </si>
   <si>
     <t>THB</t>
   </si>
   <si>
-    <t>2 848.71</t>
+    <t>5 679.12</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -901,179 +901,179 @@
       </c>
       <c r="E1" t="s">
         <v>5</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>5</v>
       </c>
       <c r="H1" t="s">
         <v>4</v>
       </c>
       <c r="Z1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:26">
       <c r="A2" t="s">
         <v>7</v>
       </c>
       <c r="B2" s="1">
         <v>11549.5602</v>
       </c>
       <c r="C2">
-        <v>10160.96</v>
+        <v>10064.16</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2">
-        <v>117354653.4</v>
+        <v>116236671.79</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
-        <v>117354653.4</v>
+        <v>116236671.79</v>
       </c>
       <c r="H2" t="s">
         <v>8</v>
       </c>
       <c r="Z2" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="3" spans="1:26">
       <c r="A3" t="s">
         <v>10</v>
       </c>
       <c r="B3" s="1">
-        <v>956.5105</v>
+        <v>956.11</v>
       </c>
       <c r="C3">
-        <v>7414.71</v>
+        <v>7346.51</v>
       </c>
       <c r="D3" t="s">
         <v>8</v>
       </c>
       <c r="E3">
-        <v>7092253.46</v>
+        <v>7024075.83</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
-        <v>7092253.46</v>
+        <v>7024075.83</v>
       </c>
       <c r="H3" t="s">
         <v>8</v>
       </c>
       <c r="Z3" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="4" spans="1:26">
       <c r="A4" t="s">
         <v>12</v>
       </c>
       <c r="B4" s="1">
-        <v>122443.1274</v>
+        <v>134129.7917</v>
       </c>
       <c r="C4">
-        <v>127.25</v>
+        <v>125.99</v>
       </c>
       <c r="D4" t="s">
         <v>8</v>
       </c>
       <c r="E4">
-        <v>15581514.61</v>
+        <v>16899889.54</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
-        <v>15581514.61</v>
+        <v>16899889.54</v>
       </c>
       <c r="H4" t="s">
         <v>8</v>
       </c>
       <c r="Z4" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="5" spans="1:26">
       <c r="A5" t="s">
         <v>14</v>
       </c>
       <c r="B5" s="1">
         <v>10.0</v>
       </c>
       <c r="C5">
-        <v>11018.02</v>
+        <v>10862.11</v>
       </c>
       <c r="D5" t="s">
         <v>15</v>
       </c>
       <c r="E5">
-        <v>110180.26</v>
+        <v>108621.17</v>
       </c>
       <c r="F5" t="s">
         <v>15</v>
       </c>
       <c r="G5">
-        <v>96366.169589365</v>
+        <v>95436.603259676</v>
       </c>
       <c r="H5" t="s">
         <v>8</v>
       </c>
       <c r="Z5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="6" spans="1:26">
       <c r="A6" t="s">
         <v>17</v>
       </c>
       <c r="B6" s="1">
-        <v>1206.0</v>
+        <v>1251.0</v>
       </c>
       <c r="C6">
-        <v>105.17</v>
+        <v>104.13</v>
       </c>
       <c r="D6" t="s">
         <v>8</v>
       </c>
       <c r="E6">
-        <v>126836.84</v>
+        <v>130269.0</v>
       </c>
       <c r="F6" t="s">
         <v>8</v>
       </c>
       <c r="G6">
-        <v>126836.84</v>
+        <v>130269.0</v>
       </c>
       <c r="H6" t="s">
         <v>8</v>
       </c>
       <c r="Z6" t="s">
         <v>16</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
@@ -1125,1884 +1125,1884 @@
       </c>
       <c r="L1" t="s">
         <v>29</v>
       </c>
       <c r="M1" t="s">
         <v>30</v>
       </c>
       <c r="N1" t="s">
         <v>31</v>
       </c>
       <c r="O1" t="s">
         <v>32</v>
       </c>
       <c r="Z1" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="2" spans="1:26">
       <c r="A2" t="s">
         <v>34</v>
       </c>
       <c r="B2" s="1">
         <v>2.9283</v>
       </c>
       <c r="C2" s="1">
-        <v>4816.33</v>
+        <v>4823.28</v>
       </c>
       <c r="D2" s="1">
         <v>4432.981593416</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
         <v>1.0</v>
       </c>
       <c r="G2" s="1">
         <v>12981.1</v>
       </c>
       <c r="H2" s="1">
-        <v>1122.56</v>
+        <v>1142.91</v>
       </c>
       <c r="I2" s="1">
-        <v>8.6476492747148</v>
+        <v>8.8044156504456</v>
       </c>
       <c r="J2">
         <v>0.0</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2" s="1">
-        <v>14103.66</v>
+        <v>14124.01</v>
       </c>
       <c r="M2" s="1">
-        <v>14103.66</v>
+        <v>14124.01</v>
       </c>
       <c r="N2" s="1">
         <v>0.01</v>
       </c>
       <c r="O2">
         <v>1</v>
       </c>
       <c r="Z2" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="3" spans="1:26">
       <c r="A3" t="s">
         <v>36</v>
       </c>
       <c r="B3" s="1">
         <v>61.0</v>
       </c>
       <c r="C3" s="1">
-        <v>109.32813</v>
+        <v>108.78125</v>
       </c>
       <c r="D3" s="1">
         <v>109.78125</v>
       </c>
       <c r="E3" t="s">
         <v>15</v>
       </c>
       <c r="F3">
         <v>1.14</v>
       </c>
       <c r="G3" s="1">
         <v>0.0</v>
       </c>
       <c r="H3" s="1">
-        <v>-24174.85</v>
+        <v>-53595.75</v>
       </c>
       <c r="I3" s="1">
         <v>0</v>
       </c>
       <c r="J3">
         <v>0.0</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3" s="1">
-        <v>-24174.85</v>
+        <v>-53595.75</v>
       </c>
       <c r="M3" s="1">
-        <v>-24174.85</v>
+        <v>-53595.75</v>
       </c>
       <c r="N3" s="1">
-        <v>-0.02</v>
+        <v>-0.04</v>
       </c>
       <c r="O3">
         <v>1</v>
       </c>
       <c r="Z3" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="4" spans="1:26">
       <c r="A4" t="s">
         <v>38</v>
       </c>
       <c r="B4" s="1">
         <v>25.0</v>
       </c>
       <c r="C4" s="1">
-        <v>113.6875</v>
+        <v>112.0</v>
       </c>
       <c r="D4" s="1">
         <v>114.1875</v>
       </c>
       <c r="E4" t="s">
         <v>15</v>
       </c>
       <c r="F4">
         <v>1.14</v>
       </c>
       <c r="G4" s="1">
         <v>0.0</v>
       </c>
       <c r="H4" s="1">
-        <v>-10932.79</v>
+        <v>-48049.47</v>
       </c>
       <c r="I4" s="1">
         <v>0</v>
       </c>
       <c r="J4">
         <v>0.0</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4" s="1">
-        <v>-10932.79</v>
+        <v>-48049.47</v>
       </c>
       <c r="M4" s="1">
-        <v>-10932.79</v>
+        <v>-48049.47</v>
       </c>
       <c r="N4" s="1">
-        <v>-0.01</v>
+        <v>-0.03</v>
       </c>
       <c r="O4">
         <v>1</v>
       </c>
       <c r="Z4" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="5" spans="1:26">
       <c r="A5" t="s">
         <v>40</v>
       </c>
       <c r="B5" s="1">
         <v>12000.0</v>
       </c>
       <c r="C5" s="1">
-        <v>984.803</v>
+        <v>993.482</v>
       </c>
       <c r="D5" s="1">
         <v>1202.1588983333</v>
       </c>
       <c r="E5" t="s">
         <v>41</v>
       </c>
       <c r="F5">
-        <v>5.88</v>
+        <v>5.85</v>
       </c>
       <c r="G5" s="1">
         <v>2751909.87</v>
       </c>
       <c r="H5" s="1">
-        <v>-745851.14</v>
+        <v>-729327.86</v>
       </c>
       <c r="I5" s="1">
-        <v>-27.103036626705</v>
+        <v>-26.50260707848</v>
       </c>
       <c r="J5">
-        <v>0.03</v>
+        <v>0.14</v>
       </c>
       <c r="K5" t="s">
         <v>42</v>
       </c>
       <c r="L5" s="1">
-        <v>2006058.73</v>
+        <v>2022582.01</v>
       </c>
       <c r="M5" s="1">
-        <v>2009972.96</v>
+        <v>2038887.67</v>
       </c>
       <c r="N5" s="1">
-        <v>1.43</v>
+        <v>1.45</v>
       </c>
       <c r="O5">
         <v>1</v>
       </c>
       <c r="Z5" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="6" spans="1:26">
       <c r="A6" t="s">
         <v>44</v>
       </c>
       <c r="B6" s="1">
         <v>32000.0</v>
       </c>
       <c r="C6" s="1">
-        <v>826.084</v>
+        <v>825.026</v>
       </c>
       <c r="D6" s="1">
         <v>872.179413125</v>
       </c>
       <c r="E6" t="s">
         <v>41</v>
       </c>
       <c r="F6">
-        <v>5.88</v>
+        <v>5.85</v>
       </c>
       <c r="G6" s="1">
         <v>5086057.63</v>
       </c>
       <c r="H6" s="1">
-        <v>-600276.96</v>
+        <v>-613827.98</v>
       </c>
       <c r="I6" s="1">
-        <v>-11.802401853634</v>
+        <v>-12.068836506676</v>
       </c>
       <c r="J6">
-        <v>0.03</v>
+        <v>0.13</v>
       </c>
       <c r="K6" t="s">
         <v>45</v>
       </c>
       <c r="L6" s="1">
-        <v>4485780.67</v>
+        <v>4472229.65</v>
       </c>
       <c r="M6" s="1">
-        <v>4496077.56</v>
+        <v>4515123.82</v>
       </c>
       <c r="N6" s="1">
-        <v>3.21</v>
+        <v>3.22</v>
       </c>
       <c r="O6">
         <v>1</v>
       </c>
       <c r="Z6" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="7" spans="1:26">
       <c r="A7" t="s">
         <v>47</v>
       </c>
       <c r="B7" s="1">
         <v>33800.0</v>
       </c>
       <c r="C7" s="1">
-        <v>797.536</v>
+        <v>792.375</v>
       </c>
       <c r="D7" s="1">
         <v>826.5766677515</v>
       </c>
       <c r="E7" t="s">
         <v>41</v>
       </c>
       <c r="F7">
-        <v>5.88</v>
+        <v>5.85</v>
       </c>
       <c r="G7" s="1">
         <v>4596710.11</v>
       </c>
       <c r="H7" s="1">
-        <v>-22869.66</v>
+        <v>-62278.74</v>
       </c>
       <c r="I7" s="1">
-        <v>-0.49752234647662</v>
+        <v>-1.3548546353731</v>
       </c>
       <c r="J7">
-        <v>0.03</v>
+        <v>0.14</v>
       </c>
       <c r="K7" t="s">
         <v>48</v>
       </c>
       <c r="L7" s="1">
-        <v>4573840.45</v>
+        <v>4534431.37</v>
       </c>
       <c r="M7" s="1">
-        <v>4584865.52</v>
+        <v>4580358.98</v>
       </c>
       <c r="N7" s="1">
-        <v>3.27</v>
+        <v>3.26</v>
       </c>
       <c r="O7">
         <v>1</v>
       </c>
       <c r="Z7" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="8" spans="1:26">
       <c r="A8" t="s">
         <v>50</v>
       </c>
       <c r="B8" s="1">
         <v>2565000000.0</v>
       </c>
       <c r="C8" s="1">
-        <v>112.023</v>
+        <v>110.562</v>
       </c>
       <c r="D8" s="1">
         <v>110.79105771</v>
       </c>
       <c r="E8" t="s">
         <v>51</v>
       </c>
       <c r="F8" t="s">
         <v>52</v>
       </c>
       <c r="G8" s="1">
         <v>2723673.31</v>
       </c>
       <c r="H8" s="1">
-        <v>-10513.36</v>
+        <v>-71050.28</v>
       </c>
       <c r="I8" s="1">
-        <v>-0.3859993032718</v>
+        <v>-2.6086197540336</v>
       </c>
       <c r="J8">
         <v>0.0</v>
       </c>
       <c r="K8" t="s">
         <v>53</v>
       </c>
       <c r="L8" s="1">
-        <v>2713159.95</v>
+        <v>2652623.03</v>
       </c>
       <c r="M8" s="1">
-        <v>2744745.05</v>
+        <v>2694034.18</v>
       </c>
       <c r="N8" s="1">
-        <v>1.96</v>
+        <v>1.92</v>
       </c>
       <c r="O8">
         <v>1</v>
       </c>
       <c r="Z8" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="9" spans="1:26">
       <c r="A9" t="s">
         <v>55</v>
       </c>
       <c r="B9" s="1">
         <v>11000000000.0</v>
       </c>
       <c r="C9" s="1">
-        <v>82.797</v>
+        <v>81.394</v>
       </c>
       <c r="D9" s="1">
         <v>69.002</v>
       </c>
       <c r="E9" t="s">
         <v>56</v>
       </c>
       <c r="F9" t="s">
         <v>57</v>
       </c>
       <c r="G9" s="1">
         <v>1497289.3</v>
       </c>
       <c r="H9" s="1">
-        <v>891198.75</v>
+        <v>949187.15</v>
       </c>
       <c r="I9" s="1">
-        <v>59.520812043471</v>
+        <v>63.393704209333</v>
       </c>
       <c r="J9">
         <v>0.0</v>
       </c>
       <c r="K9" t="s">
         <v>58</v>
       </c>
       <c r="L9" s="1">
-        <v>2388488.05</v>
+        <v>2446476.45</v>
       </c>
       <c r="M9" s="1">
-        <v>2446578.26</v>
+        <v>2519684.28</v>
       </c>
       <c r="N9" s="1">
-        <v>1.74</v>
+        <v>1.79</v>
       </c>
       <c r="O9">
         <v>1</v>
       </c>
       <c r="Z9" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="10" spans="1:26">
       <c r="A10" t="s">
         <v>60</v>
       </c>
       <c r="B10" s="1">
         <v>15500000000.0</v>
       </c>
       <c r="C10" s="1">
-        <v>90.122</v>
+        <v>89.922</v>
       </c>
       <c r="D10" s="1">
         <v>99.81049819</v>
       </c>
       <c r="E10" t="s">
         <v>56</v>
       </c>
       <c r="F10" t="s">
         <v>57</v>
       </c>
       <c r="G10" s="1">
         <v>4086969.17</v>
       </c>
       <c r="H10" s="1">
-        <v>-423620.08</v>
+        <v>-278472.17</v>
       </c>
       <c r="I10" s="1">
-        <v>-10.36514009231</v>
+        <v>-6.8136596684922</v>
       </c>
       <c r="J10">
         <v>0.0</v>
       </c>
       <c r="K10" t="s">
         <v>61</v>
       </c>
       <c r="L10" s="1">
-        <v>3663349.09</v>
+        <v>3808497.0</v>
       </c>
       <c r="M10" s="1">
-        <v>3711459.42</v>
+        <v>3873941.61</v>
       </c>
       <c r="N10" s="1">
-        <v>2.65</v>
+        <v>2.76</v>
       </c>
       <c r="O10">
         <v>1</v>
       </c>
       <c r="Z10" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="11" spans="1:26">
       <c r="A11" t="s">
         <v>63</v>
       </c>
       <c r="B11" s="1">
         <v>160000000.0</v>
       </c>
       <c r="C11" s="1">
-        <v>92.909</v>
+        <v>90.196</v>
       </c>
       <c r="D11" s="1">
         <v>92.85736875</v>
       </c>
       <c r="E11" t="s">
         <v>64</v>
       </c>
       <c r="F11">
-        <v>24.24</v>
+        <v>24.18</v>
       </c>
       <c r="G11" s="1">
         <v>6124436.2</v>
       </c>
       <c r="H11" s="1">
-        <v>8930.14</v>
+        <v>-156502.04</v>
       </c>
       <c r="I11" s="1">
-        <v>0.14581162589301</v>
+        <v>-2.5553705661919</v>
       </c>
       <c r="J11">
         <v>0.02</v>
       </c>
       <c r="K11" t="s">
         <v>65</v>
       </c>
       <c r="L11" s="1">
-        <v>6133366.34</v>
+        <v>5967934.16</v>
       </c>
       <c r="M11" s="1">
-        <v>6158687.07</v>
+        <v>6007271.38</v>
       </c>
       <c r="N11" s="1">
-        <v>4.39</v>
+        <v>4.28</v>
       </c>
       <c r="O11">
         <v>1</v>
       </c>
       <c r="Z11" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="12" spans="1:26">
       <c r="A12" t="s">
         <v>67</v>
       </c>
       <c r="B12" s="1">
         <v>71000000.0</v>
       </c>
       <c r="C12" s="1">
-        <v>103.242</v>
+        <v>100.55</v>
       </c>
       <c r="D12" s="1">
         <v>102.47873239</v>
       </c>
       <c r="E12" t="s">
         <v>64</v>
       </c>
       <c r="F12">
-        <v>24.24</v>
+        <v>24.18</v>
       </c>
       <c r="G12" s="1">
         <v>2974236.84</v>
       </c>
       <c r="H12" s="1">
-        <v>50139.94</v>
+        <v>-21959.28</v>
       </c>
       <c r="I12" s="1">
-        <v>1.6858085854387</v>
+        <v>-0.73831645498682</v>
       </c>
       <c r="J12">
-        <v>0.05</v>
+        <v>0.06</v>
       </c>
       <c r="K12" t="s">
         <v>68</v>
       </c>
       <c r="L12" s="1">
-        <v>3024376.78</v>
+        <v>2952277.56</v>
       </c>
       <c r="M12" s="1">
-        <v>3058197.37</v>
+        <v>2994847.41</v>
       </c>
       <c r="N12" s="1">
-        <v>2.18</v>
+        <v>2.13</v>
       </c>
       <c r="O12">
         <v>1</v>
       </c>
       <c r="Z12" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="13" spans="1:26">
       <c r="A13" t="s">
         <v>70</v>
       </c>
       <c r="B13" s="1">
         <v>136000000.0</v>
       </c>
       <c r="C13" s="1">
-        <v>108.39</v>
+        <v>109.783</v>
       </c>
       <c r="D13" s="1">
         <v>102.82321265</v>
       </c>
       <c r="E13" t="s">
         <v>71</v>
       </c>
       <c r="F13">
-        <v>67.5</v>
+        <v>66.05</v>
       </c>
       <c r="G13" s="1">
         <v>2186528.97</v>
       </c>
       <c r="H13" s="1">
-        <v>-2782.81</v>
+        <v>74061.5</v>
       </c>
       <c r="I13" s="1">
-        <v>-0.12727066680484</v>
+        <v>3.3871721352039</v>
       </c>
       <c r="J13">
-        <v>0.02</v>
+        <v>0.03</v>
       </c>
       <c r="K13" t="s">
         <v>72</v>
       </c>
       <c r="L13" s="1">
-        <v>2183746.16</v>
+        <v>2260590.47</v>
       </c>
       <c r="M13" s="1">
-        <v>2206005.93</v>
+        <v>2296868.59</v>
       </c>
       <c r="N13" s="1">
-        <v>1.57</v>
+        <v>1.64</v>
       </c>
       <c r="O13">
         <v>1</v>
       </c>
       <c r="Z13" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="14" spans="1:26">
       <c r="A14" t="s">
         <v>74</v>
       </c>
       <c r="B14" s="1">
         <v>44300000.0</v>
       </c>
       <c r="C14" s="1">
-        <v>94.391</v>
+        <v>93.368</v>
       </c>
       <c r="D14" s="1">
         <v>91.98</v>
       </c>
       <c r="E14" t="s">
         <v>75</v>
       </c>
       <c r="F14">
-        <v>53.55</v>
+        <v>53.95</v>
       </c>
       <c r="G14" s="1">
         <v>1137371.78</v>
       </c>
       <c r="H14" s="1">
-        <v>-356575.13</v>
+        <v>-370634.53</v>
       </c>
       <c r="I14" s="1">
-        <v>-31.350798065343</v>
+        <v>-32.586928611856</v>
       </c>
       <c r="J14">
-        <v>0.07</v>
+        <v>0.1</v>
       </c>
       <c r="K14" t="s">
         <v>76</v>
       </c>
       <c r="L14" s="1">
-        <v>780796.65</v>
+        <v>766737.25</v>
       </c>
       <c r="M14" s="1">
-        <v>810711.61</v>
+        <v>811284.49</v>
       </c>
       <c r="N14" s="1">
         <v>0.58</v>
       </c>
       <c r="O14">
         <v>1</v>
       </c>
       <c r="Z14" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="15" spans="1:26">
       <c r="A15" t="s">
         <v>78</v>
       </c>
       <c r="B15" s="1">
         <v>100000000.0</v>
       </c>
       <c r="C15" s="1">
-        <v>97.31</v>
+        <v>96.0195</v>
       </c>
       <c r="D15" s="1">
         <v>98.29926026</v>
       </c>
       <c r="E15" t="s">
         <v>79</v>
       </c>
       <c r="F15">
-        <v>108.58</v>
+        <v>108.86</v>
       </c>
       <c r="G15" s="1">
         <v>1104197.32</v>
       </c>
       <c r="H15" s="1">
-        <v>-208000.84</v>
+        <v>-222184.39</v>
       </c>
       <c r="I15" s="1">
-        <v>-18.837288972953</v>
+        <v>-20.121801237482</v>
       </c>
       <c r="J15">
         <v>0.03</v>
       </c>
       <c r="K15" t="s">
         <v>80</v>
       </c>
       <c r="L15" s="1">
-        <v>896196.48</v>
+        <v>882012.93</v>
       </c>
       <c r="M15" s="1">
-        <v>926342.5</v>
+        <v>915817.82</v>
       </c>
       <c r="N15" s="1">
-        <v>0.66</v>
+        <v>0.65</v>
       </c>
       <c r="O15">
         <v>1</v>
       </c>
       <c r="Z15" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="16" spans="1:26">
       <c r="A16" t="s">
         <v>82</v>
       </c>
       <c r="B16" s="1">
         <v>2300000000.0</v>
       </c>
       <c r="C16" s="1">
-        <v>113.952</v>
+        <v>110.458</v>
       </c>
       <c r="D16" s="1">
         <v>102.31835348</v>
       </c>
       <c r="E16" t="s">
         <v>83</v>
       </c>
       <c r="F16">
-        <v>354.57</v>
+        <v>362.8</v>
       </c>
       <c r="G16" s="1">
         <v>6096878.79</v>
       </c>
       <c r="H16" s="1">
-        <v>1294776.01</v>
+        <v>905695.63</v>
       </c>
       <c r="I16" s="1">
-        <v>21.236702493146</v>
+        <v>14.855070294091</v>
       </c>
       <c r="J16">
         <v>0.01</v>
       </c>
       <c r="K16" t="s">
         <v>84</v>
       </c>
       <c r="L16" s="1">
-        <v>7391654.8</v>
+        <v>7002574.42</v>
       </c>
       <c r="M16" s="1">
-        <v>7712610.14</v>
+        <v>7343001.24</v>
       </c>
       <c r="N16" s="1">
-        <v>5.5</v>
+        <v>5.23</v>
       </c>
       <c r="O16">
         <v>1</v>
       </c>
       <c r="Z16" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="17" spans="1:26">
       <c r="A17" t="s">
         <v>86</v>
       </c>
       <c r="B17" s="1">
         <v>64000000000.0</v>
       </c>
       <c r="C17" s="1">
-        <v>97.332</v>
+        <v>96.387</v>
       </c>
       <c r="D17" s="1">
         <v>99.33</v>
       </c>
       <c r="E17" t="s">
         <v>87</v>
       </c>
       <c r="F17" t="s">
         <v>88</v>
       </c>
       <c r="G17" s="1">
         <v>3382137.26</v>
       </c>
       <c r="H17" s="1">
-        <v>-351126.28</v>
+        <v>-379369.72</v>
       </c>
       <c r="I17" s="1">
-        <v>-10.381786811337</v>
+        <v>-11.216863504824</v>
       </c>
       <c r="J17">
         <v>0.0</v>
       </c>
       <c r="K17" t="s">
         <v>89</v>
       </c>
       <c r="L17" s="1">
-        <v>3031010.98</v>
+        <v>3002767.54</v>
       </c>
       <c r="M17" s="1">
-        <v>3132627.69</v>
+        <v>3011910.34</v>
       </c>
       <c r="N17" s="1">
-        <v>2.23</v>
+        <v>2.15</v>
       </c>
       <c r="O17">
         <v>1</v>
       </c>
       <c r="Z17" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="18" spans="1:26">
       <c r="A18" t="s">
         <v>91</v>
       </c>
       <c r="B18" s="1">
         <v>156500000000.0</v>
       </c>
       <c r="C18" s="1">
-        <v>100.245</v>
+        <v>100.208</v>
       </c>
       <c r="D18" s="1">
         <v>107.64130194</v>
       </c>
       <c r="E18" t="s">
         <v>87</v>
       </c>
       <c r="F18" t="s">
         <v>88</v>
       </c>
       <c r="G18" s="1">
         <v>10794331.04</v>
       </c>
       <c r="H18" s="1">
-        <v>-3160738.92</v>
+        <v>-3160544.51</v>
       </c>
       <c r="I18" s="1">
-        <v>-29.281471063722</v>
+        <v>-29.279670025758</v>
       </c>
       <c r="J18">
         <v>0.0</v>
       </c>
       <c r="K18" t="s">
         <v>92</v>
       </c>
       <c r="L18" s="1">
-        <v>7633592.12</v>
+        <v>7633786.53</v>
       </c>
       <c r="M18" s="1">
-        <v>7834622.28</v>
+        <v>7873037.5</v>
       </c>
       <c r="N18" s="1">
-        <v>5.59</v>
+        <v>5.61</v>
       </c>
       <c r="O18">
         <v>1</v>
       </c>
       <c r="Z18" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="19" spans="1:26">
       <c r="A19" t="s">
         <v>94</v>
       </c>
       <c r="B19" s="1">
         <v>400000000.0</v>
       </c>
       <c r="C19" s="1">
-        <v>97.307</v>
+        <v>96.336</v>
       </c>
       <c r="D19" s="1">
         <v>98.48513136</v>
       </c>
       <c r="E19" t="s">
         <v>79</v>
       </c>
       <c r="F19">
-        <v>108.58</v>
+        <v>108.86</v>
       </c>
       <c r="G19" s="1">
         <v>4123208.81</v>
       </c>
       <c r="H19" s="1">
-        <v>-538533.39</v>
+        <v>-583527.9</v>
       </c>
       <c r="I19" s="1">
-        <v>-13.061026370867</v>
+        <v>-14.152276221975</v>
       </c>
       <c r="J19">
-        <v>0.01</v>
+        <v>0.02</v>
       </c>
       <c r="K19" t="s">
         <v>95</v>
       </c>
       <c r="L19" s="1">
-        <v>3584675.42</v>
+        <v>3539680.91</v>
       </c>
       <c r="M19" s="1">
-        <v>3639126.23</v>
+        <v>3608385.43</v>
       </c>
       <c r="N19" s="1">
-        <v>2.59</v>
+        <v>2.57</v>
       </c>
       <c r="O19">
         <v>1</v>
       </c>
       <c r="Z19" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="20" spans="1:26">
       <c r="A20" t="s">
         <v>97</v>
       </c>
       <c r="B20" s="1">
         <v>508000000.0</v>
       </c>
       <c r="C20" s="1">
-        <v>99.1575</v>
+        <v>98.526</v>
       </c>
       <c r="D20" s="1">
         <v>99.70899653</v>
       </c>
       <c r="E20" t="s">
         <v>79</v>
       </c>
       <c r="F20">
-        <v>108.58</v>
+        <v>108.86</v>
       </c>
       <c r="G20" s="1">
         <v>5610844.92</v>
       </c>
       <c r="H20" s="1">
-        <v>-971730.93</v>
+        <v>-1013256.65</v>
       </c>
       <c r="I20" s="1">
-        <v>-17.318798574101</v>
+        <v>-18.058896020958</v>
       </c>
       <c r="J20">
-        <v>0.01</v>
+        <v>0.02</v>
       </c>
       <c r="K20" t="s">
         <v>98</v>
       </c>
       <c r="L20" s="1">
-        <v>4639113.99</v>
+        <v>4597588.27</v>
       </c>
       <c r="M20" s="1">
-        <v>4705880.52</v>
+        <v>4682827.31</v>
       </c>
       <c r="N20" s="1">
-        <v>3.36</v>
+        <v>3.34</v>
       </c>
       <c r="O20">
         <v>1</v>
       </c>
       <c r="Z20" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="21" spans="1:26">
       <c r="A21" t="s">
         <v>100</v>
       </c>
       <c r="B21" s="1">
         <v>3000000000.0</v>
       </c>
       <c r="C21" s="1">
-        <v>98.266</v>
+        <v>97.89</v>
       </c>
       <c r="D21" s="1">
         <v>98.5480379</v>
       </c>
       <c r="E21" t="s">
         <v>56</v>
       </c>
       <c r="F21" t="s">
         <v>57</v>
       </c>
       <c r="G21" s="1">
         <v>715238.62</v>
       </c>
       <c r="H21" s="1">
-        <v>57869.65</v>
+        <v>87206.88</v>
       </c>
       <c r="I21" s="1">
-        <v>8.0909571130261</v>
+        <v>12.192697312681</v>
       </c>
       <c r="J21">
         <v>0.0</v>
       </c>
       <c r="K21" t="s">
         <v>101</v>
       </c>
       <c r="L21" s="1">
-        <v>773108.27</v>
+        <v>802445.5</v>
       </c>
       <c r="M21" s="1">
-        <v>837255.38</v>
+        <v>875211.64</v>
       </c>
       <c r="N21" s="1">
-        <v>0.6</v>
+        <v>0.62</v>
       </c>
       <c r="O21">
         <v>1</v>
       </c>
       <c r="Z21" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="22" spans="1:26">
       <c r="A22" t="s">
         <v>103</v>
       </c>
       <c r="B22" s="1">
-        <v>30000000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="C22" s="1">
-        <v>98.573</v>
+        <v>97.929</v>
       </c>
       <c r="D22" s="1">
-        <v>99.15079293</v>
+        <v>99.03640168</v>
       </c>
       <c r="E22" t="s">
         <v>104</v>
       </c>
       <c r="F22">
         <v>4.65</v>
       </c>
       <c r="G22" s="1">
-        <v>6301039.48</v>
+        <v>8407753.42</v>
       </c>
       <c r="H22" s="1">
-        <v>53794.03</v>
+        <v>8192.61</v>
       </c>
       <c r="I22" s="1">
-        <v>0.85373262888999</v>
+        <v>0.097441130712894</v>
       </c>
       <c r="J22">
-        <v>0.11</v>
+        <v>0.15</v>
       </c>
       <c r="K22" t="s">
         <v>105</v>
       </c>
       <c r="L22" s="1">
-        <v>6354833.51</v>
+        <v>8415946.03</v>
       </c>
       <c r="M22" s="1">
-        <v>6386425.78</v>
+        <v>8477362.24</v>
       </c>
       <c r="N22" s="1">
-        <v>4.55</v>
+        <v>6.04</v>
       </c>
       <c r="O22">
         <v>1</v>
       </c>
       <c r="Z22" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="23" spans="1:26">
       <c r="A23" t="s">
         <v>107</v>
       </c>
       <c r="B23" s="1">
         <v>15000000.0</v>
       </c>
       <c r="C23" s="1">
-        <v>104.014</v>
+        <v>103.723</v>
       </c>
       <c r="D23" s="1">
         <v>105.99801867</v>
       </c>
       <c r="E23" t="s">
         <v>104</v>
       </c>
       <c r="F23">
         <v>4.65</v>
       </c>
       <c r="G23" s="1">
         <v>3433060.08</v>
       </c>
       <c r="H23" s="1">
-        <v>-80257.32</v>
+        <v>-90355.79</v>
       </c>
       <c r="I23" s="1">
-        <v>-2.3377779045451</v>
+        <v>-2.6319315099199</v>
       </c>
       <c r="J23">
-        <v>0.22</v>
+        <v>0.28</v>
       </c>
       <c r="K23" t="s">
         <v>108</v>
       </c>
       <c r="L23" s="1">
-        <v>3352802.76</v>
+        <v>3342704.29</v>
       </c>
       <c r="M23" s="1">
-        <v>3386475.11</v>
+        <v>3385082.74</v>
       </c>
       <c r="N23" s="1">
         <v>2.41</v>
       </c>
       <c r="O23">
         <v>1</v>
       </c>
       <c r="Z23" t="s">
         <v>106</v>
       </c>
     </row>
     <row r="24" spans="1:26">
       <c r="A24" t="s">
         <v>110</v>
       </c>
       <c r="B24" s="1">
         <v>1400000.0</v>
       </c>
       <c r="C24" s="1">
-        <v>84.879</v>
+        <v>84.216</v>
       </c>
       <c r="D24" s="1">
         <v>86.2572375</v>
       </c>
       <c r="E24" t="s">
         <v>111</v>
       </c>
       <c r="F24">
-        <v>19.99</v>
+        <v>19.95</v>
       </c>
       <c r="G24" s="1">
         <v>5989045.57</v>
       </c>
       <c r="H24" s="1">
-        <v>-43532.07</v>
+        <v>-77980.47</v>
       </c>
       <c r="I24" s="1">
-        <v>-0.72686155901131</v>
+        <v>-1.3020517057111</v>
       </c>
       <c r="J24">
-        <v>0.04</v>
+        <v>0.06</v>
       </c>
       <c r="K24" t="s">
         <v>112</v>
       </c>
       <c r="L24" s="1">
-        <v>5945513.5</v>
+        <v>5911065.1</v>
       </c>
       <c r="M24" s="1">
-        <v>5996783.96</v>
+        <v>5995682.24</v>
       </c>
       <c r="N24" s="1">
-        <v>4.28</v>
+        <v>4.27</v>
       </c>
       <c r="O24">
         <v>1</v>
       </c>
       <c r="Z24" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="25" spans="1:26">
       <c r="A25" t="s">
         <v>114</v>
       </c>
       <c r="B25" s="1">
         <v>1700000.0</v>
       </c>
       <c r="C25" s="1">
-        <v>97.386</v>
+        <v>96.869</v>
       </c>
       <c r="D25" s="1">
         <v>94.5819441941</v>
       </c>
       <c r="E25" t="s">
         <v>111</v>
       </c>
       <c r="F25">
-        <v>19.99</v>
+        <v>19.95</v>
       </c>
       <c r="G25" s="1">
         <v>7614654.83</v>
       </c>
       <c r="H25" s="1">
-        <v>668705.02</v>
+        <v>641481.1</v>
       </c>
       <c r="I25" s="1">
-        <v>8.7818165751316</v>
+        <v>8.4242964956561</v>
       </c>
       <c r="J25">
-        <v>0.04</v>
+        <v>0.06</v>
       </c>
       <c r="K25" t="s">
         <v>115</v>
       </c>
       <c r="L25" s="1">
-        <v>8283359.85</v>
+        <v>8256135.93</v>
       </c>
       <c r="M25" s="1">
-        <v>8347447.93</v>
+        <v>8360720.13</v>
       </c>
       <c r="N25" s="1">
-        <v>5.95</v>
+        <v>5.96</v>
       </c>
       <c r="O25">
         <v>1</v>
       </c>
       <c r="Z25" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="26" spans="1:26">
       <c r="A26" t="s">
         <v>117</v>
       </c>
       <c r="B26" s="1">
         <v>2500000.0</v>
       </c>
       <c r="C26" s="1">
-        <v>102.566</v>
+        <v>102.756</v>
       </c>
       <c r="D26" s="1">
         <v>89.9253336</v>
       </c>
       <c r="E26" t="s">
         <v>118</v>
       </c>
       <c r="F26">
-        <v>3.89</v>
+        <v>3.87</v>
       </c>
       <c r="G26" s="1">
         <v>572400.95</v>
       </c>
       <c r="H26" s="1">
-        <v>87017.84</v>
+        <v>91191.73</v>
       </c>
       <c r="I26" s="1">
-        <v>15.202252896331</v>
+        <v>15.931442811197</v>
       </c>
       <c r="J26">
-        <v>0.72</v>
+        <v>0.83</v>
       </c>
       <c r="K26" t="s">
         <v>119</v>
       </c>
       <c r="L26" s="1">
-        <v>659418.79</v>
+        <v>663592.68</v>
       </c>
       <c r="M26" s="1">
-        <v>677310.48</v>
+        <v>684272.38</v>
       </c>
       <c r="N26" s="1">
-        <v>0.48</v>
+        <v>0.49</v>
       </c>
       <c r="O26">
         <v>1</v>
       </c>
       <c r="Z26" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="27" spans="1:26">
       <c r="A27" t="s">
         <v>121</v>
       </c>
       <c r="B27" s="1">
         <v>6400000.0</v>
       </c>
       <c r="C27" s="1">
-        <v>112.228</v>
+        <v>112.246</v>
       </c>
       <c r="D27" s="1">
         <v>100.67218078</v>
       </c>
       <c r="E27" t="s">
         <v>118</v>
       </c>
       <c r="F27">
-        <v>3.89</v>
+        <v>3.87</v>
       </c>
       <c r="G27" s="1">
         <v>1590947.59</v>
       </c>
       <c r="H27" s="1">
-        <v>256189.36</v>
+        <v>264741.61</v>
       </c>
       <c r="I27" s="1">
-        <v>16.102941518017</v>
+        <v>16.640498509445</v>
       </c>
       <c r="J27">
-        <v>0.77</v>
+        <v>0.9</v>
       </c>
       <c r="K27" t="s">
         <v>122</v>
       </c>
       <c r="L27" s="1">
-        <v>1847136.95</v>
+        <v>1855689.2</v>
       </c>
       <c r="M27" s="1">
-        <v>1896258.7</v>
+        <v>1913031.76</v>
       </c>
       <c r="N27" s="1">
-        <v>1.35</v>
+        <v>1.36</v>
       </c>
       <c r="O27">
         <v>1</v>
       </c>
       <c r="Z27" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="28" spans="1:26">
       <c r="A28" t="s">
         <v>124</v>
       </c>
       <c r="B28" s="1">
         <v>10600000.0</v>
       </c>
       <c r="C28" s="1">
-        <v>97.851</v>
+        <v>97.925</v>
       </c>
       <c r="D28" s="1">
         <v>92.07608538</v>
       </c>
       <c r="E28" t="s">
         <v>118</v>
       </c>
       <c r="F28">
-        <v>3.89</v>
+        <v>3.87</v>
       </c>
       <c r="G28" s="1">
         <v>2371365.24</v>
       </c>
       <c r="H28" s="1">
-        <v>296040.19</v>
+        <v>309986.79</v>
       </c>
       <c r="I28" s="1">
-        <v>12.483955866706</v>
+        <v>13.07208121175</v>
       </c>
       <c r="J28">
-        <v>0.56</v>
+        <v>0.65</v>
       </c>
       <c r="K28" t="s">
         <v>125</v>
       </c>
       <c r="L28" s="1">
-        <v>2667405.43</v>
+        <v>2681352.03</v>
       </c>
       <c r="M28" s="1">
-        <v>2727181.35</v>
+        <v>2750381.12</v>
       </c>
       <c r="N28" s="1">
-        <v>1.94</v>
+        <v>1.96</v>
       </c>
       <c r="O28">
         <v>1</v>
       </c>
       <c r="Z28" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="29" spans="1:26">
       <c r="A29" t="s">
         <v>127</v>
       </c>
       <c r="B29" s="1">
         <v>23000000.0</v>
       </c>
       <c r="C29" s="1">
-        <v>84.856</v>
+        <v>82.608</v>
       </c>
       <c r="D29" s="1">
         <v>77.07608696</v>
       </c>
       <c r="E29" t="s">
         <v>128</v>
       </c>
       <c r="F29">
-        <v>4.3</v>
+        <v>4.33</v>
       </c>
       <c r="G29" s="1">
         <v>3906635.99</v>
       </c>
       <c r="H29" s="1">
-        <v>633229.09</v>
+        <v>482787.72</v>
       </c>
       <c r="I29" s="1">
-        <v>16.209063030723</v>
+        <v>12.358144481232</v>
       </c>
       <c r="J29">
-        <v>0.08</v>
+        <v>0.11</v>
       </c>
       <c r="K29" t="s">
         <v>129</v>
       </c>
       <c r="L29" s="1">
-        <v>4539865.08</v>
+        <v>4389423.71</v>
       </c>
       <c r="M29" s="1">
-        <v>4559103.39</v>
+        <v>4414135.39</v>
       </c>
       <c r="N29" s="1">
-        <v>3.25</v>
+        <v>3.14</v>
       </c>
       <c r="O29">
         <v>1</v>
       </c>
       <c r="Z29" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="30" spans="1:26">
       <c r="A30" t="s">
         <v>131</v>
       </c>
       <c r="B30" s="1">
         <v>21000000.0</v>
       </c>
       <c r="C30" s="1">
-        <v>98.685</v>
+        <v>98.579</v>
       </c>
       <c r="D30" s="1">
         <v>81.95</v>
       </c>
       <c r="E30" t="s">
         <v>128</v>
       </c>
       <c r="F30">
-        <v>4.3</v>
+        <v>4.33</v>
       </c>
       <c r="G30" s="1">
         <v>3676104.62</v>
       </c>
       <c r="H30" s="1">
-        <v>1144516.45</v>
+        <v>1106464.6</v>
       </c>
       <c r="I30" s="1">
-        <v>31.133946617656</v>
+        <v>30.098833258995</v>
       </c>
       <c r="J30">
-        <v>0.56</v>
+        <v>0.01</v>
       </c>
       <c r="K30" t="s">
         <v>132</v>
       </c>
       <c r="L30" s="1">
-        <v>4820621.07</v>
+        <v>4782569.22</v>
       </c>
       <c r="M30" s="1">
-        <v>4937389.23</v>
+        <v>4784562.99</v>
       </c>
       <c r="N30" s="1">
-        <v>3.52</v>
+        <v>3.41</v>
       </c>
       <c r="O30">
         <v>1</v>
       </c>
       <c r="Z30" t="s">
         <v>130</v>
       </c>
     </row>
     <row r="31" spans="1:26">
       <c r="A31" t="s">
         <v>134</v>
       </c>
       <c r="B31" s="1">
         <v>20000000.0</v>
       </c>
       <c r="C31" s="1">
-        <v>99.082</v>
+        <v>96.054</v>
       </c>
       <c r="D31" s="1">
         <v>96.54</v>
       </c>
       <c r="E31" t="s">
         <v>128</v>
       </c>
       <c r="F31">
-        <v>4.3</v>
+        <v>4.33</v>
       </c>
       <c r="G31" s="1">
         <v>4486320.07</v>
       </c>
       <c r="H31" s="1">
-        <v>123217.03</v>
+        <v>-48159.49</v>
       </c>
       <c r="I31" s="1">
-        <v>2.7465055563902</v>
+        <v>-1.0734742338613</v>
       </c>
       <c r="J31">
-        <v>0.82</v>
+        <v>0.88</v>
       </c>
       <c r="K31" t="s">
         <v>135</v>
       </c>
       <c r="L31" s="1">
-        <v>4609537.1</v>
+        <v>4438160.58</v>
       </c>
       <c r="M31" s="1">
-        <v>4773321.61</v>
+        <v>4614751.72</v>
       </c>
       <c r="N31" s="1">
-        <v>3.4</v>
+        <v>3.29</v>
       </c>
       <c r="O31">
         <v>1</v>
       </c>
       <c r="Z31" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="32" spans="1:26">
       <c r="A32" t="s">
         <v>137</v>
       </c>
       <c r="B32" s="1">
         <v>87000000.0</v>
       </c>
       <c r="C32" s="1">
-        <v>101.36</v>
+        <v>99.57</v>
       </c>
       <c r="D32" s="1">
         <v>87.80771</v>
       </c>
       <c r="E32" t="s">
         <v>138</v>
       </c>
       <c r="F32">
-        <v>18.59</v>
+        <v>19.12</v>
       </c>
       <c r="G32" s="1">
         <v>4198301.16</v>
       </c>
       <c r="H32" s="1">
-        <v>546519.3</v>
+        <v>332792.41</v>
       </c>
       <c r="I32" s="1">
-        <v>13.017629730974</v>
+        <v>7.9268351010817</v>
       </c>
       <c r="J32">
-        <v>0.12</v>
+        <v>0.14</v>
       </c>
       <c r="K32" t="s">
         <v>139</v>
       </c>
       <c r="L32" s="1">
-        <v>4744820.46</v>
+        <v>4531093.57</v>
       </c>
       <c r="M32" s="1">
-        <v>4850627.43</v>
+        <v>4656579.62</v>
       </c>
       <c r="N32" s="1">
-        <v>3.46</v>
+        <v>3.32</v>
       </c>
       <c r="O32">
         <v>1</v>
       </c>
       <c r="Z32" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="33" spans="1:26">
       <c r="A33" t="s">
         <v>141</v>
       </c>
       <c r="B33" s="1">
         <v>3500000.0</v>
       </c>
       <c r="C33" s="1">
-        <v>98.782</v>
+        <v>98.964</v>
       </c>
       <c r="D33" s="1">
         <v>90.749</v>
       </c>
       <c r="E33" t="s">
         <v>15</v>
       </c>
       <c r="F33">
         <v>1.14</v>
       </c>
       <c r="G33" s="1">
         <v>2921060.38</v>
       </c>
       <c r="H33" s="1">
-        <v>102834.31</v>
+        <v>122246.75</v>
       </c>
       <c r="I33" s="1">
-        <v>3.5204445174803</v>
+        <v>4.1850127726562</v>
       </c>
       <c r="J33">
-        <v>0.96</v>
+        <v>1.12</v>
       </c>
       <c r="K33" t="s">
         <v>142</v>
       </c>
       <c r="L33" s="1">
-        <v>3023894.69</v>
+        <v>3043307.13</v>
       </c>
       <c r="M33" s="1">
-        <v>3057567.67</v>
+        <v>3082515.49</v>
       </c>
       <c r="N33" s="1">
-        <v>2.18</v>
+        <v>2.2</v>
       </c>
       <c r="O33">
         <v>1</v>
       </c>
       <c r="Z33" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="34" spans="1:26">
       <c r="A34" t="s">
         <v>144</v>
       </c>
       <c r="B34" s="1">
         <v>18500000.0</v>
       </c>
       <c r="C34" s="1">
-        <v>100.411</v>
+        <v>99.797</v>
       </c>
       <c r="D34" s="1">
         <v>98.38680205</v>
       </c>
       <c r="E34" t="s">
         <v>145</v>
       </c>
       <c r="F34">
-        <v>5.23</v>
+        <v>5.24</v>
       </c>
       <c r="G34" s="1">
         <v>3575242.26</v>
       </c>
       <c r="H34" s="1">
-        <v>-26336.96</v>
+        <v>-50933.29</v>
       </c>
       <c r="I34" s="1">
-        <v>-0.73664826282289</v>
+        <v>-1.4246108737817</v>
       </c>
       <c r="J34">
-        <v>0.47</v>
+        <v>0.55</v>
       </c>
       <c r="K34" t="s">
         <v>146</v>
       </c>
       <c r="L34" s="1">
-        <v>3548905.3</v>
+        <v>3524308.97</v>
       </c>
       <c r="M34" s="1">
-        <v>3635841.34</v>
+        <v>3625435.02</v>
       </c>
       <c r="N34" s="1">
-        <v>2.59</v>
+        <v>2.58</v>
       </c>
       <c r="O34">
         <v>1</v>
       </c>
       <c r="Z34" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="35" spans="1:26">
       <c r="A35" t="s">
         <v>148</v>
       </c>
       <c r="B35" s="1">
         <v>16500000.0</v>
       </c>
       <c r="C35" s="1">
-        <v>104.883</v>
+        <v>104.524</v>
       </c>
       <c r="D35" s="1">
         <v>106.07906824</v>
       </c>
       <c r="E35" t="s">
         <v>145</v>
       </c>
       <c r="F35">
-        <v>5.23</v>
+        <v>5.24</v>
       </c>
       <c r="G35" s="1">
         <v>3486666.56</v>
       </c>
       <c r="H35" s="1">
-        <v>-180456.56</v>
+        <v>-194477.8</v>
       </c>
       <c r="I35" s="1">
-        <v>-5.1756185139769</v>
+        <v>-5.5777573408109</v>
       </c>
       <c r="J35">
-        <v>0.3</v>
+        <v>0.39</v>
       </c>
       <c r="K35" t="s">
         <v>149</v>
       </c>
       <c r="L35" s="1">
-        <v>3306210.0</v>
+        <v>3292188.76</v>
       </c>
       <c r="M35" s="1">
-        <v>3355264.72</v>
+        <v>3356390.79</v>
       </c>
       <c r="N35" s="1">
         <v>2.39</v>
       </c>
       <c r="O35">
         <v>1</v>
       </c>
       <c r="Z35" t="s">
         <v>147</v>
       </c>
     </row>
     <row r="36" spans="1:26">
       <c r="A36" t="s">
         <v>151</v>
       </c>
       <c r="B36" s="1">
         <v>64000000.0</v>
       </c>
       <c r="C36" s="1">
-        <v>96.874</v>
+        <v>95.591</v>
       </c>
       <c r="D36" s="1">
         <v>85.83928125</v>
       </c>
       <c r="E36" t="s">
         <v>138</v>
       </c>
       <c r="F36">
-        <v>18.59</v>
+        <v>19.12</v>
       </c>
       <c r="G36" s="1">
         <v>3128077.52</v>
       </c>
       <c r="H36" s="1">
-        <v>207884.8</v>
+        <v>71939.22</v>
       </c>
       <c r="I36" s="1">
-        <v>6.6457688043486</v>
+        <v>2.2997901919004</v>
       </c>
       <c r="J36">
-        <v>0.14</v>
+        <v>0.15</v>
       </c>
       <c r="K36" t="s">
         <v>152</v>
       </c>
       <c r="L36" s="1">
-        <v>3335962.32</v>
+        <v>3200016.74</v>
       </c>
       <c r="M36" s="1">
-        <v>3422477.11</v>
+        <v>3298243.96</v>
       </c>
       <c r="N36" s="1">
-        <v>2.44</v>
+        <v>2.35</v>
       </c>
       <c r="O36">
         <v>1</v>
       </c>
       <c r="Z36" t="s">
         <v>150</v>
       </c>
     </row>
     <row r="37" spans="1:26">
       <c r="A37" t="s">
         <v>154</v>
       </c>
       <c r="B37" s="1">
         <v>120000000.0</v>
       </c>
       <c r="C37" s="1">
-        <v>104.014</v>
+        <v>101.487</v>
       </c>
       <c r="D37" s="1">
         <v>86.85423957</v>
       </c>
       <c r="E37" t="s">
         <v>138</v>
       </c>
       <c r="F37">
-        <v>18.59</v>
+        <v>19.12</v>
       </c>
       <c r="G37" s="1">
         <v>5165065.32</v>
       </c>
       <c r="H37" s="1">
-        <v>1550877.24</v>
+        <v>1205044.68</v>
       </c>
       <c r="I37" s="1">
-        <v>30.026285127407</v>
+        <v>23.330676484068</v>
       </c>
       <c r="J37">
-        <v>0.17</v>
+        <v>0.19</v>
       </c>
       <c r="K37" t="s">
         <v>155</v>
       </c>
       <c r="L37" s="1">
-        <v>6715942.56</v>
+        <v>6370110.0</v>
       </c>
       <c r="M37" s="1">
-        <v>6921608.31</v>
+        <v>6603618.9</v>
       </c>
       <c r="N37" s="1">
-        <v>4.94</v>
+        <v>4.7</v>
       </c>
       <c r="O37">
         <v>1</v>
       </c>
       <c r="Z37" t="s">
         <v>153</v>
       </c>
     </row>
     <row r="38" spans="1:26">
       <c r="A38" t="s">
         <v>157</v>
       </c>
       <c r="B38" s="1">
         <v>180000000.0</v>
       </c>
       <c r="C38" s="1">
-        <v>100.101</v>
+        <v>100.061</v>
       </c>
       <c r="D38" s="1">
         <v>93.75046918</v>
       </c>
       <c r="E38" t="s">
         <v>158</v>
       </c>
       <c r="F38">
-        <v>38.08</v>
+        <v>38.21</v>
       </c>
       <c r="G38" s="1">
         <v>4556806.41</v>
       </c>
       <c r="H38" s="1">
-        <v>174243.52</v>
+        <v>157159.63</v>
       </c>
       <c r="I38" s="1">
-        <v>3.8238078233392</v>
+        <v>3.4488985455935</v>
       </c>
       <c r="J38">
         <v>0.0</v>
       </c>
       <c r="K38" t="s">
         <v>159</v>
       </c>
       <c r="L38" s="1">
-        <v>4731049.93</v>
+        <v>4713966.04</v>
       </c>
       <c r="M38" s="1">
-        <v>4733898.64</v>
+        <v>4719645.16</v>
       </c>
       <c r="N38" s="1">
-        <v>3.38</v>
+        <v>3.36</v>
       </c>
       <c r="O38">
         <v>1</v>
       </c>
       <c r="Z38" t="s">
         <v>156</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>