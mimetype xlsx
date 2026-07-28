--- v3 (2026-06-19)
+++ v4 (2026-07-28)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="330">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="332">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>C</t>
   </si>
   <si>
     <t>FR0000971160</t>
   </si>
   <si>
@@ -619,51 +619,51 @@
   <si>
     <t>K+S N AG</t>
   </si>
   <si>
     <t>BE0003565737</t>
   </si>
   <si>
     <t>KBC GROEP NV</t>
   </si>
   <si>
     <t>FR0000121485</t>
   </si>
   <si>
     <t>KERING SA</t>
   </si>
   <si>
     <t>FR0000121964</t>
   </si>
   <si>
     <t>KLEPIERRE REIT SA</t>
   </si>
   <si>
     <t>FI0009013403</t>
   </si>
   <si>
-    <t>KONE CLASS B</t>
+    <t>KONE CORP CLASS B</t>
   </si>
   <si>
     <t>FI0009005870</t>
   </si>
   <si>
     <t>KONECRANES</t>
   </si>
   <si>
     <t>NL0000009082</t>
   </si>
   <si>
     <t>KONINKLIJKE KPN NV</t>
   </si>
   <si>
     <t>NL0000009538</t>
   </si>
   <si>
     <t>KONINKLIJKE PHILIPS NV</t>
   </si>
   <si>
     <t>FR0000120073</t>
   </si>
   <si>
     <t>LAIR LIQUIDE SOCIETE ANONYME POUR</t>
   </si>
@@ -728,50 +728,56 @@
     <t>MUENCHENER RUECKVERSICHERUNGS-GESE</t>
   </si>
   <si>
     <t>IT0005366767</t>
   </si>
   <si>
     <t>NEXI</t>
   </si>
   <si>
     <t>NL0010773842</t>
   </si>
   <si>
     <t>NN GROUP NV</t>
   </si>
   <si>
     <t>FI0009000681</t>
   </si>
   <si>
     <t>NOKIA</t>
   </si>
   <si>
     <t>FI4000297767</t>
   </si>
   <si>
     <t>NORDEA BANK</t>
+  </si>
+  <si>
+    <t>FR0000008997</t>
+  </si>
+  <si>
+    <t>Ofi Invest ESG Liquidités PART C/D</t>
   </si>
   <si>
     <t>FR0000133308</t>
   </si>
   <si>
     <t>ORANGE SA</t>
   </si>
   <si>
     <t>FI0009014377</t>
   </si>
   <si>
     <t>ORION CLASS B</t>
   </si>
   <si>
     <t>FR0010027102</t>
   </si>
   <si>
     <t>PHITRUST ACTIVE INVESTORS FRANCE D</t>
   </si>
   <si>
     <t>IT0003796171</t>
   </si>
   <si>
     <t>POSTE ITALIANE</t>
   </si>
@@ -1411,183 +1417,183 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
-        <v>180783.4883</v>
+        <v>180766.5462</v>
       </c>
       <c r="D2">
-        <v>196.57</v>
+        <v>207.92</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>35537876.44</v>
+        <v>37585043.17</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>35537876.44</v>
+        <v>37585043.17</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
-        <v>319278.8172</v>
+        <v>257154.8172</v>
       </c>
       <c r="D3">
-        <v>129.23</v>
+        <v>136.69</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>41261322.2</v>
+        <v>35150939.56</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>41261322.2</v>
+        <v>35150939.56</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="1">
-        <v>41671.0646</v>
+        <v>41536.7408</v>
       </c>
       <c r="D4">
-        <v>156.01</v>
+        <v>164.88</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
-        <v>6501143.36</v>
+        <v>6848715.37</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
       <c r="H4">
-        <v>6501143.36</v>
+        <v>6848715.37</v>
       </c>
       <c r="I4" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
         <v>13</v>
       </c>
       <c r="B5" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="1">
         <v>1.0</v>
       </c>
       <c r="D5">
-        <v>164.81</v>
+        <v>174.21</v>
       </c>
       <c r="E5" t="s">
         <v>8</v>
       </c>
       <c r="F5">
-        <v>164.81</v>
+        <v>174.21</v>
       </c>
       <c r="G5" t="s">
         <v>8</v>
       </c>
       <c r="H5">
-        <v>164.81</v>
+        <v>174.21</v>
       </c>
       <c r="I5" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P151"/>
+  <dimension ref="A1:P152"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O151" sqref="O151"/>
+      <selection activeCell="O152" sqref="O152"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>15</v>
       </c>
       <c r="B1" t="s">
         <v>16</v>
       </c>
       <c r="C1" t="s">
         <v>17</v>
       </c>
       <c r="D1" t="s">
         <v>18</v>
       </c>
       <c r="E1" t="s">
         <v>19</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>20</v>
@@ -1609,7536 +1615,7586 @@
       </c>
       <c r="M1" t="s">
         <v>26</v>
       </c>
       <c r="N1" t="s">
         <v>27</v>
       </c>
       <c r="O1" t="s">
         <v>28</v>
       </c>
       <c r="P1" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>30</v>
       </c>
       <c r="B2" t="s">
         <v>31</v>
       </c>
       <c r="C2" s="1">
         <v>2690.0</v>
       </c>
       <c r="D2" s="1">
-        <v>30.42</v>
+        <v>31.28</v>
       </c>
       <c r="E2" s="1">
         <v>35.22</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
         <v>1.0</v>
       </c>
       <c r="H2" s="1">
         <v>94741.8</v>
       </c>
       <c r="I2" s="1">
-        <v>-12912.0</v>
+        <v>-10598.6</v>
       </c>
       <c r="J2" s="1">
-        <v>-13.628620102215</v>
+        <v>-11.186825667235</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>81829.8</v>
+        <v>84143.2</v>
       </c>
       <c r="N2" s="1">
-        <v>81829.8</v>
+        <v>84143.2</v>
       </c>
       <c r="O2" s="1">
-        <v>0.1</v>
+        <v>0.11</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>32</v>
       </c>
       <c r="B3" t="s">
         <v>33</v>
       </c>
       <c r="C3" s="1">
         <v>7723.0</v>
       </c>
       <c r="D3" s="1">
-        <v>26.89</v>
+        <v>29.26</v>
       </c>
       <c r="E3" s="1">
         <v>28.36</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
         <v>1.0</v>
       </c>
       <c r="H3" s="1">
         <v>219024.28</v>
       </c>
       <c r="I3" s="1">
-        <v>-11352.81</v>
+        <v>6950.7</v>
       </c>
       <c r="J3" s="1">
-        <v>-5.1833568406206</v>
+        <v>3.1734837799718</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
         <v>0.0</v>
       </c>
       <c r="M3" s="1">
-        <v>207671.47</v>
+        <v>225974.98</v>
       </c>
       <c r="N3" s="1">
-        <v>207671.47</v>
+        <v>225974.98</v>
       </c>
       <c r="O3" s="1">
-        <v>0.25</v>
+        <v>0.28</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>34</v>
       </c>
       <c r="B4" t="s">
         <v>35</v>
       </c>
       <c r="C4" s="1">
-        <v>2094.0</v>
+        <v>1863.0</v>
       </c>
       <c r="D4" s="1">
-        <v>210.6</v>
+        <v>241.4</v>
       </c>
       <c r="E4" s="1">
         <v>246.8</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
         <v>1.0</v>
       </c>
       <c r="H4" s="1">
-        <v>516799.2</v>
+        <v>459788.4</v>
       </c>
       <c r="I4" s="1">
-        <v>-75802.8</v>
+        <v>-10060.2</v>
       </c>
       <c r="J4" s="1">
-        <v>-14.667747163695</v>
+        <v>-2.1880064829822</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4" s="1">
-        <v>440996.4</v>
+        <v>449728.2</v>
       </c>
       <c r="N4" s="1">
-        <v>440996.4</v>
+        <v>449728.2</v>
       </c>
       <c r="O4" s="1">
-        <v>0.53</v>
+        <v>0.57</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>36</v>
       </c>
       <c r="B5" t="s">
         <v>37</v>
       </c>
       <c r="C5" s="1">
-        <v>3412.0</v>
+        <v>3037.0</v>
       </c>
       <c r="D5" s="1">
-        <v>133.25</v>
+        <v>137.8</v>
       </c>
       <c r="E5" s="1">
-        <v>196.4425967175</v>
+        <v>196.4425979585</v>
       </c>
       <c r="F5" t="s">
         <v>8</v>
       </c>
       <c r="G5">
         <v>1.0</v>
       </c>
       <c r="H5" s="1">
-        <v>670262.14</v>
+        <v>596596.17</v>
       </c>
       <c r="I5" s="1">
-        <v>-215613.14</v>
+        <v>-178097.57</v>
       </c>
       <c r="J5" s="1">
-        <v>-32.168479633953</v>
+        <v>-29.852281820716</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5" s="1">
-        <v>454649.0</v>
+        <v>418498.6</v>
       </c>
       <c r="N5" s="1">
-        <v>454649.0</v>
+        <v>418498.6</v>
       </c>
       <c r="O5" s="1">
-        <v>0.55</v>
+        <v>0.53</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>38</v>
       </c>
       <c r="B6" t="s">
         <v>39</v>
       </c>
       <c r="C6" s="1">
-        <v>317.0</v>
+        <v>291.0</v>
       </c>
       <c r="D6" s="1">
-        <v>865.6</v>
+        <v>954.0</v>
       </c>
       <c r="E6" s="1">
-        <v>1003.8507886435</v>
+        <v>1003.850790378</v>
       </c>
       <c r="F6" t="s">
         <v>8</v>
       </c>
       <c r="G6">
         <v>1.0</v>
       </c>
       <c r="H6" s="1">
-        <v>318220.7</v>
+        <v>292120.58</v>
       </c>
       <c r="I6" s="1">
-        <v>-43825.5</v>
+        <v>-14506.58</v>
       </c>
       <c r="J6" s="1">
-        <v>-13.772045627453</v>
+        <v>-4.9659561815193</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6">
         <v>0.0</v>
       </c>
       <c r="M6" s="1">
-        <v>274395.2</v>
+        <v>277614.0</v>
       </c>
       <c r="N6" s="1">
-        <v>274395.2</v>
+        <v>277614.0</v>
       </c>
       <c r="O6" s="1">
-        <v>0.33</v>
+        <v>0.35</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>40</v>
       </c>
       <c r="B7" t="s">
         <v>41</v>
       </c>
       <c r="C7" s="1">
-        <v>41035.0</v>
+        <v>36524.0</v>
       </c>
       <c r="D7" s="1">
-        <v>25.24</v>
+        <v>23.62</v>
       </c>
       <c r="E7" s="1">
-        <v>27.1571923967</v>
+        <v>27.1571922571</v>
       </c>
       <c r="F7" t="s">
         <v>8</v>
       </c>
       <c r="G7">
         <v>1.0</v>
       </c>
       <c r="H7" s="1">
-        <v>1114395.39</v>
+        <v>991889.29</v>
       </c>
       <c r="I7" s="1">
-        <v>-78671.99</v>
+        <v>-129192.41</v>
       </c>
       <c r="J7" s="1">
-        <v>-7.0596119389905</v>
+        <v>-13.024882041019</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7">
         <v>0.0</v>
       </c>
       <c r="M7" s="1">
-        <v>1035723.4</v>
+        <v>862696.88</v>
       </c>
       <c r="N7" s="1">
-        <v>1035723.4</v>
+        <v>862696.88</v>
       </c>
       <c r="O7" s="1">
-        <v>1.24</v>
+        <v>1.08</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>42</v>
       </c>
       <c r="B8" t="s">
         <v>43</v>
       </c>
       <c r="C8" s="1">
         <v>737.0</v>
       </c>
       <c r="D8" s="1">
-        <v>103.8</v>
+        <v>108.4</v>
       </c>
       <c r="E8" s="1">
         <v>118.4</v>
       </c>
       <c r="F8" t="s">
         <v>8</v>
       </c>
       <c r="G8">
         <v>1.0</v>
       </c>
       <c r="H8" s="1">
         <v>87260.8</v>
       </c>
       <c r="I8" s="1">
-        <v>-10760.2</v>
+        <v>-7370.0</v>
       </c>
       <c r="J8" s="1">
-        <v>-12.331081081081</v>
+        <v>-8.4459459459459</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
         <v>0.0</v>
       </c>
       <c r="M8" s="1">
-        <v>76500.6</v>
+        <v>79890.8</v>
       </c>
       <c r="N8" s="1">
-        <v>76500.6</v>
+        <v>79890.8</v>
       </c>
       <c r="O8" s="1">
-        <v>0.09</v>
+        <v>0.1</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
         <v>44</v>
       </c>
       <c r="B9" t="s">
         <v>45</v>
       </c>
       <c r="C9" s="1">
         <v>2168.0</v>
       </c>
       <c r="D9" s="1">
-        <v>60.35</v>
+        <v>67.45</v>
       </c>
       <c r="E9" s="1">
         <v>62.9</v>
       </c>
       <c r="F9" t="s">
         <v>8</v>
       </c>
       <c r="G9">
         <v>1.0</v>
       </c>
       <c r="H9" s="1">
         <v>136367.2</v>
       </c>
       <c r="I9" s="1">
-        <v>-5528.4</v>
+        <v>9864.4</v>
       </c>
       <c r="J9" s="1">
-        <v>-4.0540540540541</v>
+        <v>7.2337042925278</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9">
         <v>0.0</v>
       </c>
       <c r="M9" s="1">
-        <v>130838.8</v>
+        <v>146231.6</v>
       </c>
       <c r="N9" s="1">
-        <v>130838.8</v>
+        <v>146231.6</v>
       </c>
       <c r="O9" s="1">
-        <v>0.16</v>
+        <v>0.18</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
         <v>46</v>
       </c>
       <c r="B10" t="s">
         <v>47</v>
       </c>
       <c r="C10" s="1">
-        <v>38393.0</v>
+        <v>35171.0</v>
       </c>
       <c r="D10" s="1">
-        <v>9.095</v>
+        <v>9.614</v>
       </c>
       <c r="E10" s="1">
         <v>8.85</v>
       </c>
       <c r="F10" t="s">
         <v>8</v>
       </c>
       <c r="G10">
         <v>1.0</v>
       </c>
       <c r="H10" s="1">
-        <v>339778.05</v>
+        <v>311263.35</v>
       </c>
       <c r="I10" s="1">
-        <v>9406.29</v>
+        <v>26870.64</v>
       </c>
       <c r="J10" s="1">
-        <v>2.7683630534698</v>
+        <v>8.6327670764965</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10">
         <v>0.0</v>
       </c>
       <c r="M10" s="1">
-        <v>349184.34</v>
+        <v>338133.99</v>
       </c>
       <c r="N10" s="1">
-        <v>349184.34</v>
+        <v>338133.99</v>
       </c>
       <c r="O10" s="1">
         <v>0.42</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
         <v>48</v>
       </c>
       <c r="B11" t="s">
         <v>49</v>
       </c>
       <c r="C11" s="1">
-        <v>7592.0</v>
+        <v>6758.0</v>
       </c>
       <c r="D11" s="1">
-        <v>163.96</v>
+        <v>166.1</v>
       </c>
       <c r="E11" s="1">
-        <v>164.7480347734</v>
+        <v>164.7480334418</v>
       </c>
       <c r="F11" t="s">
         <v>8</v>
       </c>
       <c r="G11">
         <v>1.0</v>
       </c>
       <c r="H11" s="1">
-        <v>1250767.08</v>
+        <v>1113367.21</v>
       </c>
       <c r="I11" s="1">
-        <v>-5982.76</v>
+        <v>9136.59</v>
       </c>
       <c r="J11" s="1">
-        <v>-0.47832726777555</v>
+        <v>0.82062682625618</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11">
         <v>0.0</v>
       </c>
       <c r="M11" s="1">
-        <v>1244784.32</v>
+        <v>1122503.8</v>
       </c>
       <c r="N11" s="1">
-        <v>1244784.32</v>
+        <v>1122503.8</v>
       </c>
       <c r="O11" s="1">
-        <v>1.49</v>
+        <v>1.41</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
         <v>50</v>
       </c>
       <c r="B12" t="s">
         <v>51</v>
       </c>
       <c r="C12" s="1">
-        <v>4929.0</v>
+        <v>4387.0</v>
       </c>
       <c r="D12" s="1">
-        <v>353.2</v>
+        <v>391.9</v>
       </c>
       <c r="E12" s="1">
-        <v>212.6330066951</v>
+        <v>212.6330066104</v>
       </c>
       <c r="F12" t="s">
         <v>8</v>
       </c>
       <c r="G12">
         <v>1.0</v>
       </c>
       <c r="H12" s="1">
-        <v>1048068.09</v>
+        <v>932821.0</v>
       </c>
       <c r="I12" s="1">
-        <v>692854.71</v>
+        <v>786444.3</v>
       </c>
       <c r="J12" s="1">
-        <v>66.107795534544</v>
+        <v>84.30816844818</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
       <c r="M12" s="1">
-        <v>1740922.8</v>
+        <v>1719265.3</v>
       </c>
       <c r="N12" s="1">
-        <v>1740922.8</v>
+        <v>1719265.3</v>
       </c>
       <c r="O12" s="1">
-        <v>2.09</v>
+        <v>2.16</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
         <v>52</v>
       </c>
       <c r="B13" t="s">
         <v>53</v>
       </c>
       <c r="C13" s="1">
         <v>12273.0</v>
       </c>
       <c r="D13" s="1">
-        <v>23.36</v>
+        <v>16.48</v>
       </c>
       <c r="E13" s="1">
         <v>20.7423319482</v>
       </c>
       <c r="F13" t="s">
         <v>8</v>
       </c>
       <c r="G13">
         <v>1.0</v>
       </c>
       <c r="H13" s="1">
         <v>254570.64</v>
       </c>
       <c r="I13" s="1">
-        <v>32126.64</v>
+        <v>-52311.6</v>
       </c>
       <c r="J13" s="1">
-        <v>12.619931347935</v>
+        <v>-20.54895254221</v>
       </c>
       <c r="K13">
         <v>0.0</v>
       </c>
       <c r="L13">
         <v>0.0</v>
       </c>
       <c r="M13" s="1">
-        <v>286697.28</v>
+        <v>202259.04</v>
       </c>
       <c r="N13" s="1">
-        <v>286697.28</v>
+        <v>202259.04</v>
       </c>
       <c r="O13" s="1">
-        <v>0.34</v>
+        <v>0.25</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
         <v>54</v>
       </c>
       <c r="B14" t="s">
         <v>55</v>
       </c>
       <c r="C14" s="1">
         <v>1542.0</v>
       </c>
       <c r="D14" s="1">
-        <v>55.2</v>
+        <v>58.2</v>
       </c>
       <c r="E14" s="1">
         <v>63.55</v>
       </c>
       <c r="F14" t="s">
         <v>8</v>
       </c>
       <c r="G14">
         <v>1.0</v>
       </c>
       <c r="H14" s="1">
         <v>97994.1</v>
       </c>
       <c r="I14" s="1">
-        <v>-12875.7</v>
+        <v>-8249.7</v>
       </c>
       <c r="J14" s="1">
-        <v>-13.139260424862</v>
+        <v>-8.4185680566483</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
       <c r="L14">
         <v>0.0</v>
       </c>
       <c r="M14" s="1">
-        <v>85118.4</v>
+        <v>89744.4</v>
       </c>
       <c r="N14" s="1">
-        <v>85118.4</v>
+        <v>89744.4</v>
       </c>
       <c r="O14" s="1">
-        <v>0.1</v>
+        <v>0.11</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
         <v>56</v>
       </c>
       <c r="B15" t="s">
         <v>57</v>
       </c>
       <c r="C15" s="1">
-        <v>13980.0</v>
+        <v>12443.0</v>
       </c>
       <c r="D15" s="1">
-        <v>49.1</v>
+        <v>49.22</v>
       </c>
       <c r="E15" s="1">
-        <v>63.1757160229</v>
+        <v>63.1757156634</v>
       </c>
       <c r="F15" t="s">
         <v>8</v>
       </c>
       <c r="G15">
         <v>1.0</v>
       </c>
       <c r="H15" s="1">
-        <v>883196.51</v>
+        <v>786095.43</v>
       </c>
       <c r="I15" s="1">
-        <v>-196778.51</v>
+        <v>-173650.97</v>
       </c>
       <c r="J15" s="1">
-        <v>-22.280263539538</v>
+        <v>-22.090316693483</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15">
         <v>0.0</v>
       </c>
       <c r="M15" s="1">
-        <v>686418.0</v>
+        <v>612444.46</v>
       </c>
       <c r="N15" s="1">
-        <v>686418.0</v>
+        <v>612444.46</v>
       </c>
       <c r="O15" s="1">
-        <v>0.82</v>
+        <v>0.77</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
         <v>58</v>
       </c>
       <c r="B16" t="s">
         <v>59</v>
       </c>
       <c r="C16" s="1">
         <v>7055.0</v>
       </c>
       <c r="D16" s="1">
-        <v>8.032</v>
+        <v>9.574</v>
       </c>
       <c r="E16" s="1">
         <v>13.1750007087</v>
       </c>
       <c r="F16" t="s">
         <v>8</v>
       </c>
       <c r="G16">
         <v>1.0</v>
       </c>
       <c r="H16" s="1">
         <v>92949.63</v>
       </c>
       <c r="I16" s="1">
-        <v>-36283.87</v>
+        <v>-25405.06</v>
       </c>
       <c r="J16" s="1">
-        <v>-39.036056410338</v>
+        <v>-27.332072220191</v>
       </c>
       <c r="K16">
         <v>0.0</v>
       </c>
       <c r="L16">
         <v>0.0</v>
       </c>
       <c r="M16" s="1">
-        <v>56665.76</v>
+        <v>67544.57</v>
       </c>
       <c r="N16" s="1">
-        <v>56665.76</v>
+        <v>67544.57</v>
       </c>
       <c r="O16" s="1">
-        <v>0.07</v>
+        <v>0.08</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
         <v>60</v>
       </c>
       <c r="B17" t="s">
         <v>61</v>
       </c>
       <c r="C17" s="1">
-        <v>16437.0</v>
+        <v>14630.0</v>
       </c>
       <c r="D17" s="1">
-        <v>60.34</v>
+        <v>63.84</v>
       </c>
       <c r="E17" s="1">
-        <v>51.6907975908</v>
+        <v>51.690797676</v>
       </c>
       <c r="F17" t="s">
         <v>8</v>
       </c>
       <c r="G17">
         <v>1.0</v>
       </c>
       <c r="H17" s="1">
-        <v>849641.64</v>
+        <v>756236.37</v>
       </c>
       <c r="I17" s="1">
-        <v>142166.94</v>
+        <v>177742.83</v>
       </c>
       <c r="J17" s="1">
-        <v>16.732576807323</v>
+        <v>23.503607741056</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17">
         <v>0.0</v>
       </c>
       <c r="M17" s="1">
-        <v>991808.58</v>
+        <v>933979.2</v>
       </c>
       <c r="N17" s="1">
-        <v>991808.58</v>
+        <v>933979.2</v>
       </c>
       <c r="O17" s="1">
-        <v>1.19</v>
+        <v>1.17</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
         <v>62</v>
       </c>
       <c r="B18" t="s">
         <v>63</v>
       </c>
       <c r="C18" s="1">
-        <v>7926.0</v>
+        <v>7569.0</v>
       </c>
       <c r="D18" s="1">
-        <v>27.02</v>
+        <v>31.3</v>
       </c>
       <c r="E18" s="1">
         <v>29.92</v>
       </c>
       <c r="F18" t="s">
         <v>8</v>
       </c>
       <c r="G18">
         <v>1.0</v>
       </c>
       <c r="H18" s="1">
-        <v>237145.92</v>
+        <v>226464.48</v>
       </c>
       <c r="I18" s="1">
-        <v>-22985.4</v>
+        <v>10445.22</v>
       </c>
       <c r="J18" s="1">
-        <v>-9.692513368984</v>
+        <v>4.6122994652406</v>
       </c>
       <c r="K18">
         <v>0.0</v>
       </c>
       <c r="L18">
         <v>0.0</v>
       </c>
       <c r="M18" s="1">
-        <v>214160.52</v>
+        <v>236909.7</v>
       </c>
       <c r="N18" s="1">
-        <v>214160.52</v>
+        <v>236909.7</v>
       </c>
       <c r="O18" s="1">
-        <v>0.26</v>
+        <v>0.3</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
         <v>64</v>
       </c>
       <c r="B19" t="s">
         <v>65</v>
       </c>
       <c r="C19" s="1">
-        <v>5692.0</v>
+        <v>5066.0</v>
       </c>
       <c r="D19" s="1">
-        <v>1168.6</v>
+        <v>1171.8</v>
       </c>
       <c r="E19" s="1">
-        <v>488.0552969079</v>
+        <v>488.0552980655</v>
       </c>
       <c r="F19" t="s">
         <v>8</v>
       </c>
       <c r="G19">
         <v>1.0</v>
       </c>
       <c r="H19" s="1">
-        <v>2778010.75</v>
+        <v>2472488.14</v>
       </c>
       <c r="I19" s="1">
-        <v>3873660.45</v>
+        <v>3463850.66</v>
       </c>
       <c r="J19" s="1">
-        <v>139.44008136038</v>
+        <v>140.09574420042</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
       <c r="L19">
         <v>0.0</v>
       </c>
       <c r="M19" s="1">
-        <v>6651671.2</v>
+        <v>5936338.8</v>
       </c>
       <c r="N19" s="1">
-        <v>6651671.2</v>
+        <v>5936338.8</v>
       </c>
       <c r="O19" s="1">
-        <v>7.99</v>
+        <v>7.46</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
         <v>66</v>
       </c>
       <c r="B20" t="s">
         <v>67</v>
       </c>
       <c r="C20" s="1">
         <v>1937.0</v>
       </c>
       <c r="D20" s="1">
-        <v>57.8</v>
+        <v>64.36</v>
       </c>
       <c r="E20" s="1">
         <v>61.44</v>
       </c>
       <c r="F20" t="s">
         <v>8</v>
       </c>
       <c r="G20">
         <v>1.0</v>
       </c>
       <c r="H20" s="1">
         <v>119009.28</v>
       </c>
       <c r="I20" s="1">
-        <v>-7050.68</v>
+        <v>5656.04</v>
       </c>
       <c r="J20" s="1">
-        <v>-5.9244791666667</v>
+        <v>4.7526041666667</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20">
         <v>0.0</v>
       </c>
       <c r="M20" s="1">
-        <v>111958.6</v>
+        <v>124665.32</v>
       </c>
       <c r="N20" s="1">
-        <v>111958.6</v>
+        <v>124665.32</v>
       </c>
       <c r="O20" s="1">
-        <v>0.13</v>
+        <v>0.16</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
         <v>68</v>
       </c>
       <c r="B21" t="s">
         <v>69</v>
       </c>
       <c r="C21" s="1">
-        <v>44870.0</v>
+        <v>39938.0</v>
       </c>
       <c r="D21" s="1">
-        <v>38.44</v>
+        <v>40.98</v>
       </c>
       <c r="E21" s="1">
-        <v>25.0855408959</v>
+        <v>25.0855408383</v>
       </c>
       <c r="F21" t="s">
         <v>8</v>
       </c>
       <c r="G21">
         <v>1.0</v>
       </c>
       <c r="H21" s="1">
-        <v>1125588.22</v>
+        <v>1001866.33</v>
       </c>
       <c r="I21" s="1">
-        <v>599214.58</v>
+        <v>634792.91</v>
       </c>
       <c r="J21" s="1">
-        <v>53.235683294553</v>
+        <v>63.361038393216</v>
       </c>
       <c r="K21">
         <v>0.0</v>
       </c>
       <c r="L21">
         <v>0.0</v>
       </c>
       <c r="M21" s="1">
-        <v>1724802.8</v>
+        <v>1636659.24</v>
       </c>
       <c r="N21" s="1">
-        <v>1724802.8</v>
+        <v>1636659.24</v>
       </c>
       <c r="O21" s="1">
-        <v>2.07</v>
+        <v>2.06</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
         <v>70</v>
       </c>
       <c r="B22" t="s">
         <v>71</v>
       </c>
       <c r="C22" s="1">
         <v>10523.0</v>
       </c>
       <c r="D22" s="1">
-        <v>7.065</v>
+        <v>11.31</v>
       </c>
       <c r="E22" s="1">
         <v>8.3950004751</v>
       </c>
       <c r="F22" t="s">
         <v>8</v>
       </c>
       <c r="G22">
         <v>1.0</v>
       </c>
       <c r="H22" s="1">
         <v>88340.59</v>
       </c>
       <c r="I22" s="1">
-        <v>-13995.59</v>
+        <v>30674.54</v>
       </c>
       <c r="J22" s="1">
-        <v>-15.842762653045</v>
+        <v>34.72304180898</v>
       </c>
       <c r="K22">
         <v>0.0</v>
       </c>
       <c r="L22">
         <v>0.0</v>
       </c>
       <c r="M22" s="1">
-        <v>74345.0</v>
+        <v>119015.13</v>
       </c>
       <c r="N22" s="1">
-        <v>74345.0</v>
+        <v>119015.13</v>
       </c>
       <c r="O22" s="1">
-        <v>0.09</v>
+        <v>0.15</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
         <v>72</v>
       </c>
       <c r="B23" t="s">
         <v>73</v>
       </c>
       <c r="C23" s="1">
         <v>1681.0</v>
       </c>
       <c r="D23" s="1">
-        <v>51.3</v>
+        <v>56.45</v>
       </c>
       <c r="E23" s="1">
         <v>54.85</v>
       </c>
       <c r="F23" t="s">
         <v>8</v>
       </c>
       <c r="G23">
         <v>1.0</v>
       </c>
       <c r="H23" s="1">
         <v>92202.85</v>
       </c>
       <c r="I23" s="1">
-        <v>-5967.55</v>
+        <v>2689.6</v>
       </c>
       <c r="J23" s="1">
-        <v>-6.4721969006381</v>
+        <v>2.9170464904284</v>
       </c>
       <c r="K23">
         <v>0.0</v>
       </c>
       <c r="L23">
         <v>0.0</v>
       </c>
       <c r="M23" s="1">
-        <v>86235.3</v>
+        <v>94892.45</v>
       </c>
       <c r="N23" s="1">
-        <v>86235.3</v>
+        <v>94892.45</v>
       </c>
       <c r="O23" s="1">
-        <v>0.1</v>
+        <v>0.12</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
         <v>74</v>
       </c>
       <c r="B24" t="s">
         <v>75</v>
       </c>
       <c r="C24" s="1">
         <v>10017.0</v>
       </c>
       <c r="D24" s="1">
-        <v>16.72</v>
+        <v>18.775</v>
       </c>
       <c r="E24" s="1">
         <v>18.24</v>
       </c>
       <c r="F24" t="s">
         <v>8</v>
       </c>
       <c r="G24">
         <v>1.0</v>
       </c>
       <c r="H24" s="1">
         <v>182710.08</v>
       </c>
       <c r="I24" s="1">
-        <v>-15225.84</v>
+        <v>5359.1</v>
       </c>
       <c r="J24" s="1">
-        <v>-8.3333333333333</v>
+        <v>2.9331167716636</v>
       </c>
       <c r="K24">
         <v>0.0</v>
       </c>
       <c r="L24">
         <v>0.0</v>
       </c>
       <c r="M24" s="1">
-        <v>167484.24</v>
+        <v>188069.18</v>
       </c>
       <c r="N24" s="1">
-        <v>167484.24</v>
+        <v>188069.18</v>
       </c>
       <c r="O24" s="1">
-        <v>0.2</v>
+        <v>0.24</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
         <v>76</v>
       </c>
       <c r="B25" t="s">
         <v>77</v>
       </c>
       <c r="C25" s="1">
-        <v>82895.0</v>
+        <v>73783.0</v>
       </c>
       <c r="D25" s="1">
-        <v>17.915</v>
+        <v>18.78</v>
       </c>
       <c r="E25" s="1">
-        <v>7.6062301707</v>
+        <v>7.6062301614</v>
       </c>
       <c r="F25" t="s">
         <v>8</v>
       </c>
       <c r="G25">
         <v>1.0</v>
       </c>
       <c r="H25" s="1">
-        <v>630518.45</v>
+        <v>561210.48</v>
       </c>
       <c r="I25" s="1">
-        <v>854545.48</v>
+        <v>824434.26</v>
       </c>
       <c r="J25" s="1">
-        <v>135.53060659843</v>
+        <v>146.90286254098</v>
       </c>
       <c r="K25">
         <v>0.0</v>
       </c>
       <c r="L25">
         <v>0.0</v>
       </c>
       <c r="M25" s="1">
-        <v>1485063.93</v>
+        <v>1385644.74</v>
       </c>
       <c r="N25" s="1">
-        <v>1485063.93</v>
+        <v>1385644.74</v>
       </c>
       <c r="O25" s="1">
-        <v>1.78</v>
+        <v>1.74</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
         <v>78</v>
       </c>
       <c r="B26" t="s">
         <v>79</v>
       </c>
       <c r="C26" s="1">
         <v>67423.0</v>
       </c>
       <c r="D26" s="1">
-        <v>3.02</v>
+        <v>3.263</v>
       </c>
       <c r="E26" s="1">
         <v>3.2079999407</v>
       </c>
       <c r="F26" t="s">
         <v>8</v>
       </c>
       <c r="G26">
         <v>1.0</v>
       </c>
       <c r="H26" s="1">
         <v>216292.98</v>
       </c>
       <c r="I26" s="1">
-        <v>-12675.52</v>
+        <v>3708.27</v>
       </c>
       <c r="J26" s="1">
-        <v>-5.8603473862166</v>
+        <v>1.7144661837846</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26" s="1">
-        <v>203617.46</v>
+        <v>220001.25</v>
       </c>
       <c r="N26" s="1">
-        <v>203617.46</v>
+        <v>220001.25</v>
       </c>
       <c r="O26" s="1">
-        <v>0.24</v>
+        <v>0.28</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
         <v>80</v>
       </c>
       <c r="B27" t="s">
         <v>81</v>
       </c>
       <c r="C27" s="1">
-        <v>184143.0</v>
+        <v>163895.0</v>
       </c>
       <c r="D27" s="1">
-        <v>9.35</v>
+        <v>10.366</v>
       </c>
       <c r="E27" s="1">
-        <v>7.1640059628</v>
+        <v>7.1640059794</v>
       </c>
       <c r="F27" t="s">
         <v>8</v>
       </c>
       <c r="G27">
         <v>1.0</v>
       </c>
       <c r="H27" s="1">
-        <v>1319201.55</v>
+        <v>1174144.76</v>
       </c>
       <c r="I27" s="1">
-        <v>402535.5</v>
+        <v>524790.81</v>
       </c>
       <c r="J27" s="1">
-        <v>30.513570879294</v>
+        <v>44.695579955575</v>
       </c>
       <c r="K27">
         <v>0.0</v>
       </c>
       <c r="L27">
         <v>0.0</v>
       </c>
       <c r="M27" s="1">
-        <v>1721737.05</v>
+        <v>1698935.57</v>
       </c>
       <c r="N27" s="1">
-        <v>1721737.05</v>
+        <v>1698935.57</v>
       </c>
       <c r="O27" s="1">
-        <v>2.07</v>
+        <v>2.13</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
         <v>82</v>
       </c>
       <c r="B28" t="s">
         <v>83</v>
       </c>
       <c r="C28" s="1">
         <v>11721.0</v>
       </c>
       <c r="D28" s="1">
-        <v>15.55</v>
+        <v>16.325</v>
       </c>
       <c r="E28" s="1">
         <v>16.5350004266</v>
       </c>
       <c r="F28" t="s">
         <v>8</v>
       </c>
       <c r="G28">
         <v>1.0</v>
       </c>
       <c r="H28" s="1">
         <v>193806.74</v>
       </c>
       <c r="I28" s="1">
-        <v>-11545.19</v>
+        <v>-2461.41</v>
       </c>
       <c r="J28" s="1">
-        <v>-5.9570632063673</v>
+        <v>-1.2700332300105</v>
       </c>
       <c r="K28">
         <v>0.0</v>
       </c>
       <c r="L28">
         <v>0.0</v>
       </c>
       <c r="M28" s="1">
-        <v>182261.55</v>
+        <v>191345.33</v>
       </c>
       <c r="N28" s="1">
-        <v>182261.55</v>
+        <v>191345.33</v>
       </c>
       <c r="O28" s="1">
-        <v>0.22</v>
+        <v>0.24</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
         <v>84</v>
       </c>
       <c r="B29" t="s">
         <v>85</v>
       </c>
       <c r="C29" s="1">
         <v>8260.0</v>
       </c>
       <c r="D29" s="1">
-        <v>13.135</v>
+        <v>14.255</v>
       </c>
       <c r="E29" s="1">
         <v>14.175</v>
       </c>
       <c r="F29" t="s">
         <v>8</v>
       </c>
       <c r="G29">
         <v>1.0</v>
       </c>
       <c r="H29" s="1">
         <v>117085.5</v>
       </c>
       <c r="I29" s="1">
-        <v>-8590.4</v>
+        <v>660.8</v>
       </c>
       <c r="J29" s="1">
-        <v>-7.336860670194</v>
+        <v>0.56437389770723</v>
       </c>
       <c r="K29">
         <v>0.0</v>
       </c>
       <c r="L29">
         <v>0.0</v>
       </c>
       <c r="M29" s="1">
-        <v>108495.1</v>
+        <v>117746.3</v>
       </c>
       <c r="N29" s="1">
-        <v>108495.1</v>
+        <v>117746.3</v>
       </c>
       <c r="O29" s="1">
-        <v>0.13</v>
+        <v>0.15</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
         <v>86</v>
       </c>
       <c r="B30" t="s">
         <v>87</v>
       </c>
       <c r="C30" s="1">
-        <v>1713.0</v>
+        <v>1636.0</v>
       </c>
       <c r="D30" s="1">
-        <v>125.4</v>
+        <v>147.4</v>
       </c>
       <c r="E30" s="1">
-        <v>132.0</v>
+        <v>127.95</v>
       </c>
       <c r="F30" t="s">
         <v>8</v>
       </c>
       <c r="G30">
         <v>1.0</v>
       </c>
       <c r="H30" s="1">
-        <v>226116.0</v>
+        <v>209326.2</v>
       </c>
       <c r="I30" s="1">
-        <v>-11305.8</v>
+        <v>31820.2</v>
       </c>
       <c r="J30" s="1">
-        <v>-5.0</v>
+        <v>15.201250488472</v>
       </c>
       <c r="K30">
         <v>0.0</v>
       </c>
       <c r="L30">
         <v>0.0</v>
       </c>
       <c r="M30" s="1">
-        <v>214810.2</v>
+        <v>241146.4</v>
       </c>
       <c r="N30" s="1">
-        <v>214810.2</v>
+        <v>241146.4</v>
       </c>
       <c r="O30" s="1">
-        <v>0.26</v>
+        <v>0.3</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
         <v>88</v>
       </c>
       <c r="B31" t="s">
         <v>89</v>
       </c>
       <c r="C31" s="1">
-        <v>977.0</v>
+        <v>937.0</v>
       </c>
       <c r="D31" s="1">
-        <v>183.85</v>
+        <v>235.3</v>
       </c>
       <c r="E31" s="1">
         <v>189.4</v>
       </c>
       <c r="F31" t="s">
         <v>8</v>
       </c>
       <c r="G31">
         <v>1.0</v>
       </c>
       <c r="H31" s="1">
-        <v>185043.8</v>
+        <v>177467.8</v>
       </c>
       <c r="I31" s="1">
-        <v>-5422.35</v>
+        <v>43008.3</v>
       </c>
       <c r="J31" s="1">
-        <v>-2.9303062302006</v>
+        <v>24.234424498416</v>
       </c>
       <c r="K31">
         <v>0.0</v>
       </c>
       <c r="L31">
         <v>0.0</v>
       </c>
       <c r="M31" s="1">
-        <v>179621.45</v>
+        <v>220476.1</v>
       </c>
       <c r="N31" s="1">
-        <v>179621.45</v>
+        <v>220476.1</v>
       </c>
       <c r="O31" s="1">
-        <v>0.22</v>
+        <v>0.28</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
         <v>90</v>
       </c>
       <c r="B32" t="s">
         <v>91</v>
       </c>
       <c r="C32" s="1">
         <v>2823.0</v>
       </c>
       <c r="D32" s="1">
-        <v>30.04</v>
+        <v>28.98</v>
       </c>
       <c r="E32" s="1">
         <v>34.2</v>
       </c>
       <c r="F32" t="s">
         <v>8</v>
       </c>
       <c r="G32">
         <v>1.0</v>
       </c>
       <c r="H32" s="1">
         <v>96546.6</v>
       </c>
       <c r="I32" s="1">
-        <v>-11743.68</v>
+        <v>-14736.06</v>
       </c>
       <c r="J32" s="1">
-        <v>-12.163742690058</v>
+        <v>-15.263157894737</v>
       </c>
       <c r="K32">
         <v>0.0</v>
       </c>
       <c r="L32">
         <v>0.0</v>
       </c>
       <c r="M32" s="1">
-        <v>84802.92</v>
+        <v>81810.54</v>
       </c>
       <c r="N32" s="1">
-        <v>84802.92</v>
+        <v>81810.54</v>
       </c>
       <c r="O32" s="1">
         <v>0.1</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
         <v>92</v>
       </c>
       <c r="B33" t="s">
         <v>93</v>
       </c>
       <c r="C33" s="1">
-        <v>13781.0</v>
+        <v>12265.0</v>
       </c>
       <c r="D33" s="1">
-        <v>76.34</v>
+        <v>79.36</v>
       </c>
       <c r="E33" s="1">
-        <v>80.5364857412</v>
+        <v>80.5364859356</v>
       </c>
       <c r="F33" t="s">
         <v>8</v>
       </c>
       <c r="G33">
         <v>1.0</v>
       </c>
       <c r="H33" s="1">
-        <v>1109873.31</v>
+        <v>987780.0</v>
       </c>
       <c r="I33" s="1">
-        <v>-57831.77</v>
+        <v>-14429.6</v>
       </c>
       <c r="J33" s="1">
-        <v>-5.2106640892193</v>
+        <v>-1.460811111786</v>
       </c>
       <c r="K33">
         <v>0.0</v>
       </c>
       <c r="L33">
         <v>0.0</v>
       </c>
       <c r="M33" s="1">
-        <v>1052041.54</v>
+        <v>973350.4</v>
       </c>
       <c r="N33" s="1">
-        <v>1052041.54</v>
+        <v>973350.4</v>
       </c>
       <c r="O33" s="1">
-        <v>1.26</v>
+        <v>1.22</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
         <v>94</v>
       </c>
       <c r="B34" t="s">
         <v>95</v>
       </c>
       <c r="C34" s="1">
-        <v>15486.0</v>
+        <v>13784.0</v>
       </c>
       <c r="D34" s="1">
-        <v>84.49</v>
+        <v>91.52</v>
       </c>
       <c r="E34" s="1">
-        <v>75.8731266951</v>
+        <v>75.8731260882</v>
       </c>
       <c r="F34" t="s">
         <v>8</v>
       </c>
       <c r="G34">
         <v>1.0</v>
       </c>
       <c r="H34" s="1">
-        <v>1174971.24</v>
+        <v>1045835.17</v>
       </c>
       <c r="I34" s="1">
-        <v>133440.9</v>
+        <v>215676.51</v>
       </c>
       <c r="J34" s="1">
-        <v>11.356950319907</v>
+        <v>20.62241892286</v>
       </c>
       <c r="K34">
         <v>0.0</v>
       </c>
       <c r="L34">
         <v>0.0</v>
       </c>
       <c r="M34" s="1">
-        <v>1308412.14</v>
+        <v>1261511.68</v>
       </c>
       <c r="N34" s="1">
-        <v>1308412.14</v>
+        <v>1261511.68</v>
       </c>
       <c r="O34" s="1">
-        <v>1.57</v>
+        <v>1.59</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
         <v>96</v>
       </c>
       <c r="B35" t="s">
         <v>97</v>
       </c>
       <c r="C35" s="1">
         <v>3546.0</v>
       </c>
       <c r="D35" s="1">
-        <v>49.25</v>
+        <v>49.78</v>
       </c>
       <c r="E35" s="1">
         <v>52.68</v>
       </c>
       <c r="F35" t="s">
         <v>8</v>
       </c>
       <c r="G35">
         <v>1.0</v>
       </c>
       <c r="H35" s="1">
         <v>186803.28</v>
       </c>
       <c r="I35" s="1">
-        <v>-12162.78</v>
+        <v>-10283.4</v>
       </c>
       <c r="J35" s="1">
-        <v>-6.5110098709188</v>
+        <v>-5.5049354593774</v>
       </c>
       <c r="K35">
         <v>0.0</v>
       </c>
       <c r="L35">
         <v>0.0</v>
       </c>
       <c r="M35" s="1">
-        <v>174640.5</v>
+        <v>176519.88</v>
       </c>
       <c r="N35" s="1">
-        <v>174640.5</v>
+        <v>176519.88</v>
       </c>
       <c r="O35" s="1">
-        <v>0.21</v>
+        <v>0.22</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
         <v>98</v>
       </c>
       <c r="B36" t="s">
         <v>99</v>
       </c>
       <c r="C36" s="1">
         <v>18834.0</v>
       </c>
       <c r="D36" s="1">
-        <v>10.73</v>
+        <v>12.46</v>
       </c>
       <c r="E36" s="1">
         <v>12.01</v>
       </c>
       <c r="F36" t="s">
         <v>8</v>
       </c>
       <c r="G36">
         <v>1.0</v>
       </c>
       <c r="H36" s="1">
         <v>226196.34</v>
       </c>
       <c r="I36" s="1">
-        <v>-24107.52</v>
+        <v>8475.3</v>
       </c>
       <c r="J36" s="1">
-        <v>-10.657785179017</v>
+        <v>3.7468776019983</v>
       </c>
       <c r="K36">
         <v>0.0</v>
       </c>
       <c r="L36">
         <v>0.0</v>
       </c>
       <c r="M36" s="1">
-        <v>202088.82</v>
+        <v>234671.64</v>
       </c>
       <c r="N36" s="1">
-        <v>202088.82</v>
+        <v>234671.64</v>
       </c>
       <c r="O36" s="1">
-        <v>0.24</v>
+        <v>0.29</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
         <v>100</v>
       </c>
       <c r="B37" t="s">
         <v>101</v>
       </c>
       <c r="C37" s="1">
-        <v>21469.0</v>
+        <v>19110.0</v>
       </c>
       <c r="D37" s="1">
-        <v>26.74</v>
+        <v>25.6</v>
       </c>
       <c r="E37" s="1">
-        <v>25.137132144</v>
+        <v>25.1371323914</v>
       </c>
       <c r="F37" t="s">
         <v>8</v>
       </c>
       <c r="G37">
         <v>1.0</v>
       </c>
       <c r="H37" s="1">
-        <v>539669.09</v>
+        <v>480370.6</v>
       </c>
       <c r="I37" s="1">
-        <v>34411.97</v>
+        <v>8845.4</v>
       </c>
       <c r="J37" s="1">
-        <v>6.3764945292679</v>
+        <v>1.841369975598</v>
       </c>
       <c r="K37">
         <v>0.0</v>
       </c>
       <c r="L37">
         <v>0.0</v>
       </c>
       <c r="M37" s="1">
-        <v>574081.06</v>
+        <v>489216.0</v>
       </c>
       <c r="N37" s="1">
-        <v>574081.06</v>
+        <v>489216.0</v>
       </c>
       <c r="O37" s="1">
-        <v>0.69</v>
+        <v>0.61</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
         <v>102</v>
       </c>
       <c r="B38" t="s">
         <v>103</v>
       </c>
       <c r="C38" s="1">
-        <v>70911.0</v>
+        <v>63116.0</v>
       </c>
       <c r="D38" s="1">
-        <v>10.095</v>
+        <v>10.61</v>
       </c>
       <c r="E38" s="1">
-        <v>10.5675168874</v>
+        <v>10.5675167945</v>
       </c>
       <c r="F38" t="s">
         <v>8</v>
       </c>
       <c r="G38">
         <v>1.0</v>
       </c>
       <c r="H38" s="1">
-        <v>749353.19</v>
+        <v>666979.39</v>
       </c>
       <c r="I38" s="1">
-        <v>-33506.64</v>
+        <v>2681.37</v>
       </c>
       <c r="J38" s="1">
-        <v>-4.4714082020522</v>
+        <v>0.40201691989313</v>
       </c>
       <c r="K38">
         <v>0.0</v>
       </c>
       <c r="L38">
         <v>0.0</v>
       </c>
       <c r="M38" s="1">
-        <v>715846.55</v>
+        <v>669660.76</v>
       </c>
       <c r="N38" s="1">
-        <v>715846.55</v>
+        <v>669660.76</v>
       </c>
       <c r="O38" s="1">
-        <v>0.86</v>
+        <v>0.84</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
         <v>104</v>
       </c>
       <c r="B39" t="s">
         <v>105</v>
       </c>
       <c r="C39" s="1">
         <v>8538.0</v>
       </c>
       <c r="D39" s="1">
-        <v>15.295</v>
+        <v>16.645</v>
       </c>
       <c r="E39" s="1">
         <v>16.045</v>
       </c>
       <c r="F39" t="s">
         <v>8</v>
       </c>
       <c r="G39">
         <v>1.0</v>
       </c>
       <c r="H39" s="1">
         <v>136992.21</v>
       </c>
       <c r="I39" s="1">
-        <v>-6403.5</v>
+        <v>5122.8</v>
       </c>
       <c r="J39" s="1">
-        <v>-4.6743533811156</v>
+        <v>3.7394827048925</v>
       </c>
       <c r="K39">
         <v>0.0</v>
       </c>
       <c r="L39">
         <v>0.0</v>
       </c>
       <c r="M39" s="1">
-        <v>130588.71</v>
+        <v>142115.01</v>
       </c>
       <c r="N39" s="1">
-        <v>130588.71</v>
+        <v>142115.01</v>
       </c>
       <c r="O39" s="1">
-        <v>0.16</v>
+        <v>0.18</v>
       </c>
       <c r="P39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
         <v>106</v>
       </c>
       <c r="B40" t="s">
         <v>107</v>
       </c>
       <c r="C40" s="1">
         <v>1007.0</v>
       </c>
       <c r="D40" s="1">
-        <v>83.85</v>
+        <v>85.05</v>
       </c>
       <c r="E40" s="1">
         <v>92.7</v>
       </c>
       <c r="F40" t="s">
         <v>8</v>
       </c>
       <c r="G40">
         <v>1.0</v>
       </c>
       <c r="H40" s="1">
         <v>93348.9</v>
       </c>
       <c r="I40" s="1">
-        <v>-8911.95</v>
+        <v>-7703.55</v>
       </c>
       <c r="J40" s="1">
-        <v>-9.546925566343</v>
+        <v>-8.252427184466</v>
       </c>
       <c r="K40">
         <v>0.0</v>
       </c>
       <c r="L40">
         <v>0.0</v>
       </c>
       <c r="M40" s="1">
-        <v>84436.95</v>
+        <v>85645.35</v>
       </c>
       <c r="N40" s="1">
-        <v>84436.95</v>
+        <v>85645.35</v>
       </c>
       <c r="O40" s="1">
-        <v>0.1</v>
+        <v>0.11</v>
       </c>
       <c r="P40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
         <v>108</v>
       </c>
       <c r="B41" t="s">
         <v>109</v>
       </c>
       <c r="C41" s="1">
         <v>6658.0</v>
       </c>
       <c r="D41" s="1">
-        <v>31.16</v>
+        <v>35.48</v>
       </c>
       <c r="E41" s="1">
         <v>34.65</v>
       </c>
       <c r="F41" t="s">
         <v>8</v>
       </c>
       <c r="G41">
         <v>1.0</v>
       </c>
       <c r="H41" s="1">
         <v>230699.7</v>
       </c>
       <c r="I41" s="1">
-        <v>-23236.42</v>
+        <v>5526.14</v>
       </c>
       <c r="J41" s="1">
-        <v>-10.07215007215</v>
+        <v>2.3953823953824</v>
       </c>
       <c r="K41">
         <v>0.0</v>
       </c>
       <c r="L41">
         <v>0.0</v>
       </c>
       <c r="M41" s="1">
-        <v>207463.28</v>
+        <v>236225.84</v>
       </c>
       <c r="N41" s="1">
-        <v>207463.28</v>
+        <v>236225.84</v>
       </c>
       <c r="O41" s="1">
-        <v>0.25</v>
+        <v>0.3</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
         <v>110</v>
       </c>
       <c r="B42" t="s">
         <v>111</v>
       </c>
       <c r="C42" s="1">
-        <v>7419.0</v>
+        <v>6604.0</v>
       </c>
       <c r="D42" s="1">
-        <v>68.32</v>
+        <v>77.34</v>
       </c>
       <c r="E42" s="1">
-        <v>75.3524208114</v>
+        <v>75.3524197456</v>
       </c>
       <c r="F42" t="s">
         <v>8</v>
       </c>
       <c r="G42">
         <v>1.0</v>
       </c>
       <c r="H42" s="1">
-        <v>559039.61</v>
+        <v>497627.38</v>
       </c>
       <c r="I42" s="1">
-        <v>-52173.53</v>
+        <v>13125.98</v>
       </c>
       <c r="J42" s="1">
-        <v>-9.3327072119273</v>
+        <v>2.6377125792395</v>
       </c>
       <c r="K42">
         <v>0.0</v>
       </c>
       <c r="L42">
         <v>0.0</v>
       </c>
       <c r="M42" s="1">
-        <v>506866.08</v>
+        <v>510753.36</v>
       </c>
       <c r="N42" s="1">
-        <v>506866.08</v>
+        <v>510753.36</v>
       </c>
       <c r="O42" s="1">
-        <v>0.61</v>
+        <v>0.64</v>
       </c>
       <c r="P42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
         <v>112</v>
       </c>
       <c r="B43" t="s">
         <v>113</v>
       </c>
       <c r="C43" s="1">
         <v>1496.0</v>
       </c>
       <c r="D43" s="1">
-        <v>54.4</v>
+        <v>56.35</v>
       </c>
       <c r="E43" s="1">
         <v>62.149986631</v>
       </c>
       <c r="F43" t="s">
         <v>8</v>
       </c>
       <c r="G43">
         <v>1.0</v>
       </c>
       <c r="H43" s="1">
         <v>92976.38</v>
       </c>
       <c r="I43" s="1">
-        <v>-11593.98</v>
+        <v>-8676.78</v>
       </c>
       <c r="J43" s="1">
-        <v>-12.469812225428</v>
+        <v>-9.3322411563023</v>
       </c>
       <c r="K43">
         <v>0.0</v>
       </c>
       <c r="L43">
         <v>0.0</v>
       </c>
       <c r="M43" s="1">
-        <v>81382.4</v>
+        <v>84299.6</v>
       </c>
       <c r="N43" s="1">
-        <v>81382.4</v>
+        <v>84299.6</v>
       </c>
       <c r="O43" s="1">
-        <v>0.1</v>
+        <v>0.11</v>
       </c>
       <c r="P43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
         <v>114</v>
       </c>
       <c r="B44" t="s">
         <v>115</v>
       </c>
       <c r="C44" s="1">
-        <v>28548.0</v>
+        <v>25409.0</v>
       </c>
       <c r="D44" s="1">
-        <v>16.255</v>
+        <v>17.31</v>
       </c>
       <c r="E44" s="1">
-        <v>18.785</v>
+        <v>18.7849998032</v>
       </c>
       <c r="F44" t="s">
         <v>8</v>
       </c>
       <c r="G44">
         <v>1.0</v>
       </c>
       <c r="H44" s="1">
-        <v>536274.18</v>
+        <v>477308.06</v>
       </c>
       <c r="I44" s="1">
-        <v>-72226.44</v>
+        <v>-37478.27</v>
       </c>
       <c r="J44" s="1">
-        <v>-13.468192706947</v>
+        <v>-7.8520086168249</v>
       </c>
       <c r="K44">
         <v>0.0</v>
       </c>
       <c r="L44">
         <v>0.0</v>
       </c>
       <c r="M44" s="1">
-        <v>464047.74</v>
+        <v>439829.79</v>
       </c>
       <c r="N44" s="1">
-        <v>464047.74</v>
+        <v>439829.79</v>
       </c>
       <c r="O44" s="1">
-        <v>0.56</v>
+        <v>0.55</v>
       </c>
       <c r="P44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
         <v>116</v>
       </c>
       <c r="B45" t="s">
         <v>117</v>
       </c>
       <c r="C45" s="1">
-        <v>8468.0</v>
+        <v>7538.0</v>
       </c>
       <c r="D45" s="1">
-        <v>69.42</v>
+        <v>67.4</v>
       </c>
       <c r="E45" s="1">
-        <v>56.9088875768</v>
+        <v>56.9088882993</v>
       </c>
       <c r="F45" t="s">
         <v>8</v>
       </c>
       <c r="G45">
         <v>1.0</v>
       </c>
       <c r="H45" s="1">
-        <v>481904.46</v>
+        <v>428979.2</v>
       </c>
       <c r="I45" s="1">
-        <v>105944.1</v>
+        <v>79082.0</v>
       </c>
       <c r="J45" s="1">
-        <v>21.984461401333</v>
+        <v>18.434926448648</v>
       </c>
       <c r="K45">
         <v>0.0</v>
       </c>
       <c r="L45">
         <v>0.0</v>
       </c>
       <c r="M45" s="1">
-        <v>587848.56</v>
+        <v>508061.2</v>
       </c>
       <c r="N45" s="1">
-        <v>587848.56</v>
+        <v>508061.2</v>
       </c>
       <c r="O45" s="1">
-        <v>0.71</v>
+        <v>0.64</v>
       </c>
       <c r="P45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
         <v>118</v>
       </c>
       <c r="B46" t="s">
         <v>119</v>
       </c>
       <c r="C46" s="1">
-        <v>17334.0</v>
+        <v>15880.0</v>
       </c>
       <c r="D46" s="1">
-        <v>17.7</v>
+        <v>18.795</v>
       </c>
       <c r="E46" s="1">
-        <v>28.9054361371</v>
+        <v>28.905436398</v>
       </c>
       <c r="F46" t="s">
         <v>8</v>
       </c>
       <c r="G46">
         <v>1.0</v>
       </c>
       <c r="H46" s="1">
-        <v>501046.83</v>
+        <v>459018.33</v>
       </c>
       <c r="I46" s="1">
-        <v>-194235.03</v>
+        <v>-160553.73</v>
       </c>
       <c r="J46" s="1">
-        <v>-38.765843504089</v>
+        <v>-34.977629324737</v>
       </c>
       <c r="K46">
         <v>0.0</v>
       </c>
       <c r="L46">
         <v>0.0</v>
       </c>
       <c r="M46" s="1">
-        <v>306811.8</v>
+        <v>298464.6</v>
       </c>
       <c r="N46" s="1">
-        <v>306811.8</v>
+        <v>298464.6</v>
       </c>
       <c r="O46" s="1">
-        <v>0.37</v>
+        <v>0.38</v>
       </c>
       <c r="P46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
         <v>120</v>
       </c>
       <c r="B47" t="s">
         <v>121</v>
       </c>
       <c r="C47" s="1">
-        <v>22539.0</v>
+        <v>20061.0</v>
       </c>
       <c r="D47" s="1">
-        <v>25.15</v>
+        <v>27.295</v>
       </c>
       <c r="E47" s="1">
-        <v>30.2950002218</v>
+        <v>30.2950002492</v>
       </c>
       <c r="F47" t="s">
         <v>8</v>
       </c>
       <c r="G47">
         <v>1.0</v>
       </c>
       <c r="H47" s="1">
-        <v>682819.01</v>
+        <v>607748.0</v>
       </c>
       <c r="I47" s="1">
-        <v>-115963.16</v>
+        <v>-60183.0</v>
       </c>
       <c r="J47" s="1">
-        <v>-16.98300110303</v>
+        <v>-9.902624113942</v>
       </c>
       <c r="K47">
         <v>0.0</v>
       </c>
       <c r="L47">
         <v>0.0</v>
       </c>
       <c r="M47" s="1">
-        <v>566855.85</v>
+        <v>547565.0</v>
       </c>
       <c r="N47" s="1">
-        <v>566855.85</v>
+        <v>547565.0</v>
       </c>
       <c r="O47" s="1">
-        <v>0.68</v>
+        <v>0.69</v>
       </c>
       <c r="P47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
         <v>122</v>
       </c>
       <c r="B48" t="s">
         <v>123</v>
       </c>
       <c r="C48" s="1">
-        <v>3279.0</v>
+        <v>2919.0</v>
       </c>
       <c r="D48" s="1">
-        <v>249.2</v>
+        <v>267.3</v>
       </c>
       <c r="E48" s="1">
-        <v>147.0676852699</v>
+        <v>147.0676875642</v>
       </c>
       <c r="F48" t="s">
         <v>8</v>
       </c>
       <c r="G48">
         <v>1.0</v>
       </c>
       <c r="H48" s="1">
-        <v>482234.94</v>
+        <v>429290.58</v>
       </c>
       <c r="I48" s="1">
-        <v>334891.86</v>
+        <v>350958.12</v>
       </c>
       <c r="J48" s="1">
-        <v>69.445789224646</v>
+        <v>81.753044755839</v>
       </c>
       <c r="K48">
         <v>0.0</v>
       </c>
       <c r="L48">
         <v>0.0</v>
       </c>
       <c r="M48" s="1">
-        <v>817126.8</v>
+        <v>780248.7</v>
       </c>
       <c r="N48" s="1">
-        <v>817126.8</v>
+        <v>780248.7</v>
       </c>
       <c r="O48" s="1">
         <v>0.98</v>
       </c>
       <c r="P48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
         <v>124</v>
       </c>
       <c r="B49" t="s">
         <v>125</v>
       </c>
       <c r="C49" s="1">
-        <v>11826.0</v>
+        <v>10526.0</v>
       </c>
       <c r="D49" s="1">
-        <v>43.93</v>
+        <v>47.87</v>
       </c>
       <c r="E49" s="1">
         <v>50.1</v>
       </c>
       <c r="F49" t="s">
         <v>8</v>
       </c>
       <c r="G49">
         <v>1.0</v>
       </c>
       <c r="H49" s="1">
-        <v>592482.6</v>
+        <v>527352.6</v>
       </c>
       <c r="I49" s="1">
-        <v>-72966.42</v>
+        <v>-23472.98</v>
       </c>
       <c r="J49" s="1">
-        <v>-12.315369261477</v>
+        <v>-4.4510978043912</v>
       </c>
       <c r="K49">
         <v>0.0</v>
       </c>
       <c r="L49">
         <v>0.0</v>
       </c>
       <c r="M49" s="1">
-        <v>519516.18</v>
+        <v>503879.62</v>
       </c>
       <c r="N49" s="1">
-        <v>519516.18</v>
+        <v>503879.62</v>
       </c>
       <c r="O49" s="1">
-        <v>0.62</v>
+        <v>0.63</v>
       </c>
       <c r="P49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
         <v>126</v>
       </c>
       <c r="B50" t="s">
         <v>127</v>
       </c>
       <c r="C50" s="1">
-        <v>13924.0</v>
+        <v>12394.0</v>
       </c>
       <c r="D50" s="1">
-        <v>32.15</v>
+        <v>26.76</v>
       </c>
       <c r="E50" s="1">
-        <v>31.4650373456</v>
+        <v>30.4650371147</v>
       </c>
       <c r="F50" t="s">
         <v>8</v>
       </c>
       <c r="G50">
         <v>1.0</v>
       </c>
       <c r="H50" s="1">
-        <v>438119.18</v>
+        <v>377583.67</v>
       </c>
       <c r="I50" s="1">
-        <v>9537.42</v>
+        <v>-45920.23</v>
       </c>
       <c r="J50" s="1">
-        <v>2.1769008149792</v>
+        <v>-12.161603810885</v>
       </c>
       <c r="K50">
         <v>0.0</v>
       </c>
       <c r="L50">
         <v>0.0</v>
       </c>
       <c r="M50" s="1">
-        <v>447656.6</v>
+        <v>331663.44</v>
       </c>
       <c r="N50" s="1">
-        <v>447656.6</v>
+        <v>331663.44</v>
       </c>
       <c r="O50" s="1">
-        <v>0.54</v>
+        <v>0.42</v>
       </c>
       <c r="P50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
         <v>128</v>
       </c>
       <c r="B51" t="s">
         <v>129</v>
       </c>
       <c r="C51" s="1">
-        <v>67096.0</v>
+        <v>59721.0</v>
       </c>
       <c r="D51" s="1">
-        <v>19.295</v>
+        <v>18.925</v>
       </c>
       <c r="E51" s="1">
         <v>19.68</v>
       </c>
       <c r="F51" t="s">
         <v>8</v>
       </c>
       <c r="G51">
         <v>1.0</v>
       </c>
       <c r="H51" s="1">
-        <v>1320449.28</v>
+        <v>1175309.28</v>
       </c>
       <c r="I51" s="1">
-        <v>-25831.96</v>
+        <v>-45089.35</v>
       </c>
       <c r="J51" s="1">
-        <v>-1.9563008130081</v>
+        <v>-3.8363816884012</v>
       </c>
       <c r="K51">
         <v>0.0</v>
       </c>
       <c r="L51">
         <v>0.0</v>
       </c>
       <c r="M51" s="1">
-        <v>1294617.32</v>
+        <v>1130219.93</v>
       </c>
       <c r="N51" s="1">
-        <v>1294617.32</v>
+        <v>1130219.93</v>
       </c>
       <c r="O51" s="1">
-        <v>1.55</v>
+        <v>1.42</v>
       </c>
       <c r="P51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
         <v>130</v>
       </c>
       <c r="B52" t="s">
         <v>131</v>
       </c>
       <c r="C52" s="1">
-        <v>136114.0</v>
+        <v>121149.0</v>
       </c>
       <c r="D52" s="1">
-        <v>4.337</v>
+        <v>4.62</v>
       </c>
       <c r="E52" s="1">
-        <v>4.5159999706</v>
+        <v>4.515999967</v>
       </c>
       <c r="F52" t="s">
         <v>8</v>
       </c>
       <c r="G52">
         <v>1.0</v>
       </c>
       <c r="H52" s="1">
-        <v>614690.82</v>
+        <v>547108.88</v>
       </c>
       <c r="I52" s="1">
-        <v>-24364.4</v>
+        <v>12599.5</v>
       </c>
       <c r="J52" s="1">
-        <v>-3.9636837263976</v>
+        <v>2.3029236886084</v>
       </c>
       <c r="K52">
         <v>0.0</v>
       </c>
       <c r="L52">
         <v>0.0</v>
       </c>
       <c r="M52" s="1">
-        <v>590326.42</v>
+        <v>559708.38</v>
       </c>
       <c r="N52" s="1">
-        <v>590326.42</v>
+        <v>559708.38</v>
       </c>
       <c r="O52" s="1">
-        <v>0.71</v>
+        <v>0.7</v>
       </c>
       <c r="P52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
         <v>132</v>
       </c>
       <c r="B53" t="s">
         <v>133</v>
       </c>
       <c r="C53" s="1">
-        <v>1932.0</v>
+        <v>1770.0</v>
       </c>
       <c r="D53" s="1">
-        <v>130.85</v>
+        <v>136.85</v>
       </c>
       <c r="E53" s="1">
         <v>146.2</v>
       </c>
       <c r="F53" t="s">
         <v>8</v>
       </c>
       <c r="G53">
         <v>1.0</v>
       </c>
       <c r="H53" s="1">
-        <v>282458.4</v>
+        <v>258774.0</v>
       </c>
       <c r="I53" s="1">
-        <v>-29656.2</v>
+        <v>-16549.5</v>
       </c>
       <c r="J53" s="1">
-        <v>-10.499316005472</v>
+        <v>-6.3953488372093</v>
       </c>
       <c r="K53">
         <v>0.0</v>
       </c>
       <c r="L53">
         <v>0.0</v>
       </c>
       <c r="M53" s="1">
-        <v>252802.2</v>
+        <v>242224.5</v>
       </c>
       <c r="N53" s="1">
-        <v>252802.2</v>
+        <v>242224.5</v>
       </c>
       <c r="O53" s="1">
         <v>0.3</v>
       </c>
       <c r="P53">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
         <v>134</v>
       </c>
       <c r="B54" t="s">
         <v>135</v>
       </c>
       <c r="C54" s="1">
-        <v>14397.0</v>
+        <v>12814.0</v>
       </c>
       <c r="D54" s="1">
-        <v>43.12</v>
+        <v>40.28</v>
       </c>
       <c r="E54" s="1">
         <v>43.44</v>
       </c>
       <c r="F54" t="s">
         <v>8</v>
       </c>
       <c r="G54">
         <v>1.0</v>
       </c>
       <c r="H54" s="1">
-        <v>625405.68</v>
+        <v>556640.16</v>
       </c>
       <c r="I54" s="1">
-        <v>-4607.04</v>
+        <v>-40492.24</v>
       </c>
       <c r="J54" s="1">
-        <v>-0.73664825046041</v>
+        <v>-7.2744014732965</v>
       </c>
       <c r="K54">
         <v>0.0</v>
       </c>
       <c r="L54">
         <v>0.0</v>
       </c>
       <c r="M54" s="1">
-        <v>620798.64</v>
+        <v>516147.92</v>
       </c>
       <c r="N54" s="1">
-        <v>620798.64</v>
+        <v>516147.92</v>
       </c>
       <c r="O54" s="1">
-        <v>0.75</v>
+        <v>0.65</v>
       </c>
       <c r="P54">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="s">
         <v>136</v>
       </c>
       <c r="B55" t="s">
         <v>137</v>
       </c>
       <c r="C55" s="1">
-        <v>186574.0</v>
+        <v>166060.0</v>
       </c>
       <c r="D55" s="1">
-        <v>9.437</v>
+        <v>9.945</v>
       </c>
       <c r="E55" s="1">
-        <v>5.4519418569</v>
+        <v>5.4519418283</v>
       </c>
       <c r="F55" t="s">
         <v>8</v>
       </c>
       <c r="G55">
         <v>1.0</v>
       </c>
       <c r="H55" s="1">
-        <v>1017190.6</v>
+        <v>905349.46</v>
       </c>
       <c r="I55" s="1">
-        <v>743508.24</v>
+        <v>746117.24</v>
       </c>
       <c r="J55" s="1">
-        <v>73.094289310184</v>
+        <v>82.412071025038</v>
       </c>
       <c r="K55">
         <v>0.0</v>
       </c>
       <c r="L55">
         <v>0.0</v>
       </c>
       <c r="M55" s="1">
-        <v>1760698.84</v>
+        <v>1651466.7</v>
       </c>
       <c r="N55" s="1">
-        <v>1760698.84</v>
+        <v>1651466.7</v>
       </c>
       <c r="O55" s="1">
-        <v>2.11</v>
+        <v>2.08</v>
       </c>
       <c r="P55">
         <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" t="s">
         <v>138</v>
       </c>
       <c r="B56" t="s">
         <v>139</v>
       </c>
       <c r="C56" s="1">
-        <v>47384.0</v>
+        <v>42175.0</v>
       </c>
       <c r="D56" s="1">
-        <v>27.29</v>
+        <v>28.52</v>
       </c>
       <c r="E56" s="1">
-        <v>14.5844831589</v>
+        <v>14.5844832247</v>
       </c>
       <c r="F56" t="s">
         <v>8</v>
       </c>
       <c r="G56">
         <v>1.0</v>
       </c>
       <c r="H56" s="1">
-        <v>691071.15</v>
+        <v>615100.58</v>
       </c>
       <c r="I56" s="1">
-        <v>602038.21</v>
+        <v>587730.42</v>
       </c>
       <c r="J56" s="1">
-        <v>87.116675323518</v>
+        <v>95.550295205379</v>
       </c>
       <c r="K56">
         <v>0.0</v>
       </c>
       <c r="L56">
         <v>0.0</v>
       </c>
       <c r="M56" s="1">
-        <v>1293109.36</v>
+        <v>1202831.0</v>
       </c>
       <c r="N56" s="1">
-        <v>1293109.36</v>
+        <v>1202831.0</v>
       </c>
       <c r="O56" s="1">
-        <v>1.55</v>
+        <v>1.51</v>
       </c>
       <c r="P56">
         <v>1</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57" t="s">
         <v>140</v>
       </c>
       <c r="B57" t="s">
         <v>141</v>
       </c>
       <c r="C57" s="1">
-        <v>3980.0</v>
+        <v>3646.0</v>
       </c>
       <c r="D57" s="1">
-        <v>90.85</v>
+        <v>100.9</v>
       </c>
       <c r="E57" s="1">
-        <v>104.589701005</v>
+        <v>104.5897010422</v>
       </c>
       <c r="F57" t="s">
         <v>8</v>
       </c>
       <c r="G57">
         <v>1.0</v>
       </c>
       <c r="H57" s="1">
-        <v>416267.01</v>
+        <v>381334.05</v>
       </c>
       <c r="I57" s="1">
-        <v>-54684.01</v>
+        <v>-13452.65</v>
       </c>
       <c r="J57" s="1">
-        <v>-13.13676286766</v>
+        <v>-3.5277862021501</v>
       </c>
       <c r="K57">
         <v>0.0</v>
       </c>
       <c r="L57">
         <v>0.0</v>
       </c>
       <c r="M57" s="1">
-        <v>361583.0</v>
+        <v>367881.4</v>
       </c>
       <c r="N57" s="1">
-        <v>361583.0</v>
+        <v>367881.4</v>
       </c>
       <c r="O57" s="1">
-        <v>0.43</v>
+        <v>0.46</v>
       </c>
       <c r="P57">
         <v>1</v>
       </c>
     </row>
     <row r="58" spans="1:16">
       <c r="A58" t="s">
         <v>142</v>
       </c>
       <c r="B58" t="s">
         <v>143</v>
       </c>
       <c r="C58" s="1">
-        <v>3693.0</v>
+        <v>3286.0</v>
       </c>
       <c r="D58" s="1">
-        <v>198.7</v>
+        <v>182.7</v>
       </c>
       <c r="E58" s="1">
-        <v>205.5135039263</v>
+        <v>205.5135027389</v>
       </c>
       <c r="F58" t="s">
         <v>8</v>
       </c>
       <c r="G58">
         <v>1.0</v>
       </c>
       <c r="H58" s="1">
-        <v>758961.37</v>
+        <v>675317.37</v>
       </c>
       <c r="I58" s="1">
-        <v>-25162.27</v>
+        <v>-74965.17</v>
       </c>
       <c r="J58" s="1">
-        <v>-3.3153558263446</v>
+        <v>-11.100731793705</v>
       </c>
       <c r="K58">
         <v>0.0</v>
       </c>
       <c r="L58">
         <v>0.0</v>
       </c>
       <c r="M58" s="1">
-        <v>733799.1</v>
+        <v>600352.2</v>
       </c>
       <c r="N58" s="1">
-        <v>733799.1</v>
+        <v>600352.2</v>
       </c>
       <c r="O58" s="1">
-        <v>0.88</v>
+        <v>0.75</v>
       </c>
       <c r="P58">
         <v>1</v>
       </c>
     </row>
     <row r="59" spans="1:16">
       <c r="A59" t="s">
         <v>144</v>
       </c>
       <c r="B59" t="s">
         <v>145</v>
       </c>
       <c r="C59" s="1">
         <v>1500.0</v>
       </c>
       <c r="D59" s="1">
-        <v>61.94</v>
+        <v>59.76</v>
       </c>
       <c r="E59" s="1">
         <v>68.16</v>
       </c>
       <c r="F59" t="s">
         <v>8</v>
       </c>
       <c r="G59">
         <v>1.0</v>
       </c>
       <c r="H59" s="1">
         <v>102240.0</v>
       </c>
       <c r="I59" s="1">
-        <v>-9330.0</v>
+        <v>-12600.0</v>
       </c>
       <c r="J59" s="1">
-        <v>-9.1255868544601</v>
+        <v>-12.323943661972</v>
       </c>
       <c r="K59">
         <v>0.0</v>
       </c>
       <c r="L59">
         <v>0.0</v>
       </c>
       <c r="M59" s="1">
-        <v>92910.0</v>
+        <v>89640.0</v>
       </c>
       <c r="N59" s="1">
-        <v>92910.0</v>
+        <v>89640.0</v>
       </c>
       <c r="O59" s="1">
         <v>0.11</v>
       </c>
       <c r="P59">
         <v>1</v>
       </c>
     </row>
     <row r="60" spans="1:16">
       <c r="A60" t="s">
         <v>146</v>
       </c>
       <c r="B60" t="s">
         <v>147</v>
       </c>
       <c r="C60" s="1">
         <v>3634.0</v>
       </c>
       <c r="D60" s="1">
-        <v>25.4</v>
+        <v>23.37</v>
       </c>
       <c r="E60" s="1">
         <v>25.66</v>
       </c>
       <c r="F60" t="s">
         <v>8</v>
       </c>
       <c r="G60">
         <v>1.0</v>
       </c>
       <c r="H60" s="1">
         <v>93248.44</v>
       </c>
       <c r="I60" s="1">
-        <v>-944.84</v>
+        <v>-8321.86</v>
       </c>
       <c r="J60" s="1">
-        <v>-1.0132501948558</v>
+        <v>-8.9243959469992</v>
       </c>
       <c r="K60">
         <v>0.0</v>
       </c>
       <c r="L60">
         <v>0.0</v>
       </c>
       <c r="M60" s="1">
-        <v>92303.6</v>
+        <v>84926.58</v>
       </c>
       <c r="N60" s="1">
-        <v>92303.6</v>
+        <v>84926.58</v>
       </c>
       <c r="O60" s="1">
         <v>0.11</v>
       </c>
       <c r="P60">
         <v>1</v>
       </c>
     </row>
     <row r="61" spans="1:16">
       <c r="A61" t="s">
         <v>148</v>
       </c>
       <c r="B61" t="s">
         <v>149</v>
       </c>
       <c r="C61" s="1">
         <v>575.0</v>
       </c>
       <c r="D61" s="1">
-        <v>274.3</v>
+        <v>291.45</v>
       </c>
       <c r="E61" s="1">
         <v>321.4</v>
       </c>
       <c r="F61" t="s">
         <v>8</v>
       </c>
       <c r="G61">
         <v>1.0</v>
       </c>
       <c r="H61" s="1">
         <v>184805.0</v>
       </c>
       <c r="I61" s="1">
-        <v>-27082.5</v>
+        <v>-17221.25</v>
       </c>
       <c r="J61" s="1">
-        <v>-14.654635967642</v>
+        <v>-9.3186060983199</v>
       </c>
       <c r="K61">
         <v>0.0</v>
       </c>
       <c r="L61">
         <v>0.0</v>
       </c>
       <c r="M61" s="1">
-        <v>157722.5</v>
+        <v>167583.75</v>
       </c>
       <c r="N61" s="1">
-        <v>157722.5</v>
+        <v>167583.75</v>
       </c>
       <c r="O61" s="1">
-        <v>0.19</v>
+        <v>0.21</v>
       </c>
       <c r="P61">
         <v>1</v>
       </c>
     </row>
     <row r="62" spans="1:16">
       <c r="A62" t="s">
         <v>150</v>
       </c>
       <c r="B62" t="s">
         <v>151</v>
       </c>
       <c r="C62" s="1">
-        <v>6490.0</v>
+        <v>5946.0</v>
       </c>
       <c r="D62" s="1">
-        <v>54.58</v>
+        <v>57.68</v>
       </c>
       <c r="E62" s="1">
         <v>63.16</v>
       </c>
       <c r="F62" t="s">
         <v>8</v>
       </c>
       <c r="G62">
         <v>1.0</v>
       </c>
       <c r="H62" s="1">
-        <v>409908.4</v>
+        <v>375549.36</v>
       </c>
       <c r="I62" s="1">
-        <v>-55684.2</v>
+        <v>-32584.08</v>
       </c>
       <c r="J62" s="1">
-        <v>-13.584547181761</v>
+        <v>-8.6763774540849</v>
       </c>
       <c r="K62">
         <v>0.0</v>
       </c>
       <c r="L62">
         <v>0.0</v>
       </c>
       <c r="M62" s="1">
-        <v>354224.2</v>
+        <v>342965.28</v>
       </c>
       <c r="N62" s="1">
-        <v>354224.2</v>
+        <v>342965.28</v>
       </c>
       <c r="O62" s="1">
         <v>0.43</v>
       </c>
       <c r="P62">
         <v>1</v>
       </c>
     </row>
     <row r="63" spans="1:16">
       <c r="A63" t="s">
         <v>152</v>
       </c>
       <c r="B63" t="s">
         <v>153</v>
       </c>
       <c r="C63" s="1">
         <v>1071.0</v>
       </c>
       <c r="D63" s="1">
-        <v>74.75</v>
+        <v>71.05</v>
       </c>
       <c r="E63" s="1">
         <v>83.25</v>
       </c>
       <c r="F63" t="s">
         <v>8</v>
       </c>
       <c r="G63">
         <v>1.0</v>
       </c>
       <c r="H63" s="1">
         <v>89160.75</v>
       </c>
       <c r="I63" s="1">
-        <v>-9103.5</v>
+        <v>-13066.2</v>
       </c>
       <c r="J63" s="1">
-        <v>-10.21021021021</v>
+        <v>-14.654654654655</v>
       </c>
       <c r="K63">
         <v>0.0</v>
       </c>
       <c r="L63">
         <v>0.0</v>
       </c>
       <c r="M63" s="1">
-        <v>80057.25</v>
+        <v>76094.55</v>
       </c>
       <c r="N63" s="1">
-        <v>80057.25</v>
+        <v>76094.55</v>
       </c>
       <c r="O63" s="1">
         <v>0.1</v>
       </c>
       <c r="P63">
         <v>1</v>
       </c>
     </row>
     <row r="64" spans="1:16">
       <c r="A64" t="s">
         <v>154</v>
       </c>
       <c r="B64" t="s">
         <v>155</v>
       </c>
       <c r="C64" s="1">
         <v>2884.0</v>
       </c>
       <c r="D64" s="1">
-        <v>38.27</v>
+        <v>38.71</v>
       </c>
       <c r="E64" s="1">
         <v>39.45</v>
       </c>
       <c r="F64" t="s">
         <v>8</v>
       </c>
       <c r="G64">
         <v>1.0</v>
       </c>
       <c r="H64" s="1">
         <v>113773.8</v>
       </c>
       <c r="I64" s="1">
-        <v>-3403.12</v>
+        <v>-2134.16</v>
       </c>
       <c r="J64" s="1">
-        <v>-2.9911280101394</v>
+        <v>-1.8757921419518</v>
       </c>
       <c r="K64">
         <v>0.0</v>
       </c>
       <c r="L64">
         <v>0.0</v>
       </c>
       <c r="M64" s="1">
-        <v>110370.68</v>
+        <v>111639.64</v>
       </c>
       <c r="N64" s="1">
-        <v>110370.68</v>
+        <v>111639.64</v>
       </c>
       <c r="O64" s="1">
-        <v>0.13</v>
+        <v>0.14</v>
       </c>
       <c r="P64">
         <v>1</v>
       </c>
     </row>
     <row r="65" spans="1:16">
       <c r="A65" t="s">
         <v>156</v>
       </c>
       <c r="B65" t="s">
         <v>157</v>
       </c>
       <c r="C65" s="1">
         <v>2482.0</v>
       </c>
       <c r="D65" s="1">
-        <v>33.52</v>
+        <v>37.58</v>
       </c>
       <c r="E65" s="1">
         <v>36.76</v>
       </c>
       <c r="F65" t="s">
         <v>8</v>
       </c>
       <c r="G65">
         <v>1.0</v>
       </c>
       <c r="H65" s="1">
         <v>91238.32</v>
       </c>
       <c r="I65" s="1">
-        <v>-8041.68</v>
+        <v>2035.24</v>
       </c>
       <c r="J65" s="1">
-        <v>-8.8139281828074</v>
+        <v>2.2306855277476</v>
       </c>
       <c r="K65">
         <v>0.0</v>
       </c>
       <c r="L65">
         <v>0.0</v>
       </c>
       <c r="M65" s="1">
-        <v>83196.64</v>
+        <v>93273.56</v>
       </c>
       <c r="N65" s="1">
-        <v>83196.64</v>
+        <v>93273.56</v>
       </c>
       <c r="O65" s="1">
-        <v>0.1</v>
+        <v>0.12</v>
       </c>
       <c r="P65">
         <v>1</v>
       </c>
     </row>
     <row r="66" spans="1:16">
       <c r="A66" t="s">
         <v>158</v>
       </c>
       <c r="B66" t="s">
         <v>159</v>
       </c>
       <c r="C66" s="1">
-        <v>4911.0</v>
+        <v>4370.0</v>
       </c>
       <c r="D66" s="1">
-        <v>212.2</v>
+        <v>204.0</v>
       </c>
       <c r="E66" s="1">
-        <v>148.3624434942</v>
+        <v>148.3624439359</v>
       </c>
       <c r="F66" t="s">
         <v>8</v>
       </c>
       <c r="G66">
         <v>1.0</v>
       </c>
       <c r="H66" s="1">
-        <v>728607.96</v>
+        <v>648343.88</v>
       </c>
       <c r="I66" s="1">
-        <v>313506.24</v>
+        <v>243136.12</v>
       </c>
       <c r="J66" s="1">
-        <v>43.0281107552</v>
+        <v>37.501105123411</v>
       </c>
       <c r="K66">
         <v>0.0</v>
       </c>
       <c r="L66">
         <v>0.0</v>
       </c>
       <c r="M66" s="1">
-        <v>1042114.2</v>
+        <v>891480.0</v>
       </c>
       <c r="N66" s="1">
-        <v>1042114.2</v>
+        <v>891480.0</v>
       </c>
       <c r="O66" s="1">
-        <v>1.25</v>
+        <v>1.12</v>
       </c>
       <c r="P66">
         <v>1</v>
       </c>
     </row>
     <row r="67" spans="1:16">
       <c r="A67" t="s">
         <v>160</v>
       </c>
       <c r="B67" t="s">
         <v>161</v>
       </c>
       <c r="C67" s="1">
         <v>1377.0</v>
       </c>
       <c r="D67" s="1">
-        <v>61.6</v>
+        <v>59.9</v>
       </c>
       <c r="E67" s="1">
         <v>65.9</v>
       </c>
       <c r="F67" t="s">
         <v>8</v>
       </c>
       <c r="G67">
         <v>1.0</v>
       </c>
       <c r="H67" s="1">
         <v>90744.3</v>
       </c>
       <c r="I67" s="1">
-        <v>-5921.1</v>
+        <v>-8262.0</v>
       </c>
       <c r="J67" s="1">
-        <v>-6.5250379362671</v>
+        <v>-9.1047040971168</v>
       </c>
       <c r="K67">
         <v>0.0</v>
       </c>
       <c r="L67">
         <v>0.0</v>
       </c>
       <c r="M67" s="1">
-        <v>84823.2</v>
+        <v>82482.3</v>
       </c>
       <c r="N67" s="1">
-        <v>84823.2</v>
+        <v>82482.3</v>
       </c>
       <c r="O67" s="1">
         <v>0.1</v>
       </c>
       <c r="P67">
         <v>1</v>
       </c>
     </row>
     <row r="68" spans="1:16">
       <c r="A68" t="s">
         <v>162</v>
       </c>
       <c r="B68" t="s">
         <v>163</v>
       </c>
       <c r="C68" s="1">
-        <v>26881.0</v>
+        <v>23925.0</v>
       </c>
       <c r="D68" s="1">
-        <v>33.76</v>
+        <v>38.37</v>
       </c>
       <c r="E68" s="1">
-        <v>35.9611718314</v>
+        <v>35.9611715778</v>
       </c>
       <c r="F68" t="s">
         <v>8</v>
       </c>
       <c r="G68">
         <v>1.0</v>
       </c>
       <c r="H68" s="1">
-        <v>966672.26</v>
+        <v>860371.03</v>
       </c>
       <c r="I68" s="1">
-        <v>-59169.7</v>
+        <v>57631.22</v>
       </c>
       <c r="J68" s="1">
-        <v>-6.1209680310884</v>
+        <v>6.6984147525283</v>
       </c>
       <c r="K68">
         <v>0.0</v>
       </c>
       <c r="L68">
         <v>0.0</v>
       </c>
       <c r="M68" s="1">
-        <v>907502.56</v>
+        <v>918002.25</v>
       </c>
       <c r="N68" s="1">
-        <v>907502.56</v>
+        <v>918002.25</v>
       </c>
       <c r="O68" s="1">
-        <v>1.09</v>
+        <v>1.15</v>
       </c>
       <c r="P68">
         <v>1</v>
       </c>
     </row>
     <row r="69" spans="1:16">
       <c r="A69" t="s">
         <v>164</v>
       </c>
       <c r="B69" t="s">
         <v>165</v>
       </c>
       <c r="C69" s="1">
         <v>8328.0</v>
       </c>
       <c r="D69" s="1">
-        <v>8.896</v>
+        <v>8.922</v>
       </c>
       <c r="E69" s="1">
         <v>10.63</v>
       </c>
       <c r="F69" t="s">
         <v>8</v>
       </c>
       <c r="G69">
         <v>1.0</v>
       </c>
       <c r="H69" s="1">
         <v>88526.64</v>
       </c>
       <c r="I69" s="1">
-        <v>-14440.75</v>
+        <v>-14224.22</v>
       </c>
       <c r="J69" s="1">
-        <v>-16.312321353211</v>
+        <v>-16.067728313195</v>
       </c>
       <c r="K69">
         <v>0.0</v>
       </c>
       <c r="L69">
         <v>0.0</v>
       </c>
       <c r="M69" s="1">
-        <v>74085.89</v>
+        <v>74302.42</v>
       </c>
       <c r="N69" s="1">
-        <v>74085.89</v>
+        <v>74302.42</v>
       </c>
       <c r="O69" s="1">
         <v>0.09</v>
       </c>
       <c r="P69">
         <v>1</v>
       </c>
     </row>
     <row r="70" spans="1:16">
       <c r="A70" t="s">
         <v>166</v>
       </c>
       <c r="B70" t="s">
         <v>167</v>
       </c>
       <c r="C70" s="1">
-        <v>1300.0</v>
+        <v>1190.0</v>
       </c>
       <c r="D70" s="1">
-        <v>264.6</v>
+        <v>265.6</v>
       </c>
       <c r="E70" s="1">
         <v>257.8</v>
       </c>
       <c r="F70" t="s">
         <v>8</v>
       </c>
       <c r="G70">
         <v>1.0</v>
       </c>
       <c r="H70" s="1">
-        <v>335140.0</v>
+        <v>306782.0</v>
       </c>
       <c r="I70" s="1">
-        <v>8840.0</v>
+        <v>9282.0</v>
       </c>
       <c r="J70" s="1">
-        <v>2.6377036462374</v>
+        <v>3.0256012412723</v>
       </c>
       <c r="K70">
         <v>0.0</v>
       </c>
       <c r="L70">
         <v>0.0</v>
       </c>
       <c r="M70" s="1">
-        <v>343980.0</v>
+        <v>316064.0</v>
       </c>
       <c r="N70" s="1">
-        <v>343980.0</v>
+        <v>316064.0</v>
       </c>
       <c r="O70" s="1">
-        <v>0.41</v>
+        <v>0.4</v>
       </c>
       <c r="P70">
         <v>1</v>
       </c>
     </row>
     <row r="71" spans="1:16">
       <c r="A71" t="s">
         <v>168</v>
       </c>
       <c r="B71" t="s">
         <v>169</v>
       </c>
       <c r="C71" s="1">
-        <v>7831.0</v>
+        <v>6970.0</v>
       </c>
       <c r="D71" s="1">
-        <v>67.06</v>
+        <v>66.8</v>
       </c>
       <c r="E71" s="1">
         <v>78.56</v>
       </c>
       <c r="F71" t="s">
         <v>8</v>
       </c>
       <c r="G71">
         <v>1.0</v>
       </c>
       <c r="H71" s="1">
-        <v>615203.36</v>
+        <v>547563.2</v>
       </c>
       <c r="I71" s="1">
-        <v>-90056.5</v>
+        <v>-81967.2</v>
       </c>
       <c r="J71" s="1">
-        <v>-14.63849287169</v>
+        <v>-14.969450101833</v>
       </c>
       <c r="K71">
         <v>0.0</v>
       </c>
       <c r="L71">
         <v>0.0</v>
       </c>
       <c r="M71" s="1">
-        <v>525146.86</v>
+        <v>465596.0</v>
       </c>
       <c r="N71" s="1">
-        <v>525146.86</v>
+        <v>465596.0</v>
       </c>
       <c r="O71" s="1">
-        <v>0.63</v>
+        <v>0.59</v>
       </c>
       <c r="P71">
         <v>1</v>
       </c>
     </row>
     <row r="72" spans="1:16">
       <c r="A72" t="s">
         <v>170</v>
       </c>
       <c r="B72" t="s">
         <v>171</v>
       </c>
       <c r="C72" s="1">
         <v>2540.0</v>
       </c>
       <c r="D72" s="1">
-        <v>66.34</v>
+        <v>62.74</v>
       </c>
       <c r="E72" s="1">
         <v>69.0962440945</v>
       </c>
       <c r="F72" t="s">
         <v>8</v>
       </c>
       <c r="G72">
         <v>1.0</v>
       </c>
       <c r="H72" s="1">
         <v>175504.46</v>
       </c>
       <c r="I72" s="1">
-        <v>-7000.86</v>
+        <v>-16144.86</v>
       </c>
       <c r="J72" s="1">
-        <v>-3.9889926444035</v>
+        <v>-9.1991166492293</v>
       </c>
       <c r="K72">
         <v>0.0</v>
       </c>
       <c r="L72">
         <v>0.0</v>
       </c>
       <c r="M72" s="1">
-        <v>168503.6</v>
+        <v>159359.6</v>
       </c>
       <c r="N72" s="1">
-        <v>168503.6</v>
+        <v>159359.6</v>
       </c>
       <c r="O72" s="1">
         <v>0.2</v>
       </c>
       <c r="P72">
         <v>1</v>
       </c>
     </row>
     <row r="73" spans="1:16">
       <c r="A73" t="s">
         <v>172</v>
       </c>
       <c r="B73" t="s">
         <v>173</v>
       </c>
       <c r="C73" s="1">
-        <v>456.0</v>
+        <v>406.0</v>
       </c>
       <c r="D73" s="1">
-        <v>1742.0</v>
+        <v>1622.5</v>
       </c>
       <c r="E73" s="1">
-        <v>1442.8157894737</v>
+        <v>1442.8157635468</v>
       </c>
       <c r="F73" t="s">
         <v>8</v>
       </c>
       <c r="G73">
         <v>1.0</v>
       </c>
       <c r="H73" s="1">
-        <v>657924.0</v>
+        <v>585783.2</v>
       </c>
       <c r="I73" s="1">
-        <v>136428.0</v>
+        <v>72951.8</v>
       </c>
       <c r="J73" s="1">
-        <v>20.736133656775</v>
+        <v>12.453720079374</v>
       </c>
       <c r="K73">
         <v>0.0</v>
       </c>
       <c r="L73">
         <v>0.0</v>
       </c>
       <c r="M73" s="1">
-        <v>794352.0</v>
+        <v>658735.0</v>
       </c>
       <c r="N73" s="1">
-        <v>794352.0</v>
+        <v>658735.0</v>
       </c>
       <c r="O73" s="1">
-        <v>0.95</v>
+        <v>0.83</v>
       </c>
       <c r="P73">
         <v>1</v>
       </c>
     </row>
     <row r="74" spans="1:16">
       <c r="A74" t="s">
         <v>174</v>
       </c>
       <c r="B74" t="s">
         <v>175</v>
       </c>
       <c r="C74" s="1">
         <v>1856.0</v>
       </c>
       <c r="D74" s="1">
-        <v>41.92</v>
+        <v>50.9</v>
       </c>
       <c r="E74" s="1">
         <v>48.74</v>
       </c>
       <c r="F74" t="s">
         <v>8</v>
       </c>
       <c r="G74">
         <v>1.0</v>
       </c>
       <c r="H74" s="1">
         <v>90461.44</v>
       </c>
       <c r="I74" s="1">
-        <v>-12657.92</v>
+        <v>4008.96</v>
       </c>
       <c r="J74" s="1">
-        <v>-13.992613869512</v>
+        <v>4.4316782929832</v>
       </c>
       <c r="K74">
         <v>0.0</v>
       </c>
       <c r="L74">
         <v>0.0</v>
       </c>
       <c r="M74" s="1">
-        <v>77803.52</v>
+        <v>94470.4</v>
       </c>
       <c r="N74" s="1">
-        <v>77803.52</v>
+        <v>94470.4</v>
       </c>
       <c r="O74" s="1">
-        <v>0.09</v>
+        <v>0.12</v>
       </c>
       <c r="P74">
         <v>1</v>
       </c>
     </row>
     <row r="75" spans="1:16">
       <c r="A75" t="s">
         <v>176</v>
       </c>
       <c r="B75" t="s">
         <v>177</v>
       </c>
       <c r="C75" s="1">
         <v>2854.0</v>
       </c>
       <c r="D75" s="1">
-        <v>27.52</v>
+        <v>26.52</v>
       </c>
       <c r="E75" s="1">
         <v>31.64</v>
       </c>
       <c r="F75" t="s">
         <v>8</v>
       </c>
       <c r="G75">
         <v>1.0</v>
       </c>
       <c r="H75" s="1">
         <v>90300.56</v>
       </c>
       <c r="I75" s="1">
-        <v>-11758.48</v>
+        <v>-14612.48</v>
       </c>
       <c r="J75" s="1">
-        <v>-13.021491782554</v>
+        <v>-16.182048040455</v>
       </c>
       <c r="K75">
         <v>0.0</v>
       </c>
       <c r="L75">
         <v>0.0</v>
       </c>
       <c r="M75" s="1">
-        <v>78542.08</v>
+        <v>75688.08</v>
       </c>
       <c r="N75" s="1">
-        <v>78542.08</v>
+        <v>75688.08</v>
       </c>
       <c r="O75" s="1">
-        <v>0.09</v>
+        <v>0.1</v>
       </c>
       <c r="P75">
         <v>1</v>
       </c>
     </row>
     <row r="76" spans="1:16">
       <c r="A76" t="s">
         <v>178</v>
       </c>
       <c r="B76" t="s">
         <v>179</v>
       </c>
       <c r="C76" s="1">
-        <v>37648.0</v>
+        <v>33510.0</v>
       </c>
       <c r="D76" s="1">
-        <v>19.56</v>
+        <v>20.16</v>
       </c>
       <c r="E76" s="1">
-        <v>13.9407368253</v>
+        <v>13.940736795</v>
       </c>
       <c r="F76" t="s">
         <v>8</v>
       </c>
       <c r="G76">
         <v>1.0</v>
       </c>
       <c r="H76" s="1">
-        <v>524840.86</v>
+        <v>467154.09</v>
       </c>
       <c r="I76" s="1">
-        <v>211554.02</v>
+        <v>208407.51</v>
       </c>
       <c r="J76" s="1">
-        <v>40.30822219139</v>
+        <v>44.612155702201</v>
       </c>
       <c r="K76">
         <v>0.0</v>
       </c>
       <c r="L76">
         <v>0.0</v>
       </c>
       <c r="M76" s="1">
-        <v>736394.88</v>
+        <v>675561.6</v>
       </c>
       <c r="N76" s="1">
-        <v>736394.88</v>
+        <v>675561.6</v>
       </c>
       <c r="O76" s="1">
-        <v>0.88</v>
+        <v>0.85</v>
       </c>
       <c r="P76">
         <v>1</v>
       </c>
     </row>
     <row r="77" spans="1:16">
       <c r="A77" t="s">
         <v>180</v>
       </c>
       <c r="B77" t="s">
         <v>181</v>
       </c>
       <c r="C77" s="1">
-        <v>16507.0</v>
+        <v>14692.0</v>
       </c>
       <c r="D77" s="1">
-        <v>50.8</v>
+        <v>51.86</v>
       </c>
       <c r="E77" s="1">
-        <v>28.6805633973</v>
+        <v>28.6805628914</v>
       </c>
       <c r="F77" t="s">
         <v>8</v>
       </c>
       <c r="G77">
         <v>1.0</v>
       </c>
       <c r="H77" s="1">
-        <v>473430.06</v>
+        <v>421374.83</v>
       </c>
       <c r="I77" s="1">
-        <v>365125.54</v>
+        <v>340552.29</v>
       </c>
       <c r="J77" s="1">
-        <v>77.123438254005</v>
+        <v>80.819324210703</v>
       </c>
       <c r="K77">
         <v>0.0</v>
       </c>
       <c r="L77">
         <v>0.0</v>
       </c>
       <c r="M77" s="1">
-        <v>838555.6</v>
+        <v>761927.12</v>
       </c>
       <c r="N77" s="1">
-        <v>838555.6</v>
+        <v>761927.12</v>
       </c>
       <c r="O77" s="1">
-        <v>1.01</v>
+        <v>0.96</v>
       </c>
       <c r="P77">
         <v>1</v>
       </c>
     </row>
     <row r="78" spans="1:16">
       <c r="A78" t="s">
         <v>182</v>
       </c>
       <c r="B78" t="s">
         <v>183</v>
       </c>
       <c r="C78" s="1">
-        <v>16730.0</v>
+        <v>14891.0</v>
       </c>
       <c r="D78" s="1">
-        <v>37.095</v>
+        <v>52.8</v>
       </c>
       <c r="E78" s="1">
-        <v>35.900894202</v>
+        <v>35.9008945</v>
       </c>
       <c r="F78" t="s">
         <v>8</v>
       </c>
       <c r="G78">
         <v>1.0</v>
       </c>
       <c r="H78" s="1">
-        <v>600621.96</v>
+        <v>534600.22</v>
       </c>
       <c r="I78" s="1">
-        <v>19977.39</v>
+        <v>251644.58</v>
       </c>
       <c r="J78" s="1">
-        <v>3.3261171469655</v>
+        <v>47.071544415002</v>
       </c>
       <c r="K78">
         <v>0.0</v>
       </c>
       <c r="L78">
         <v>0.0</v>
       </c>
       <c r="M78" s="1">
-        <v>620599.35</v>
+        <v>786244.8</v>
       </c>
       <c r="N78" s="1">
-        <v>620599.35</v>
+        <v>786244.8</v>
       </c>
       <c r="O78" s="1">
-        <v>0.75</v>
+        <v>0.99</v>
       </c>
       <c r="P78">
         <v>1</v>
       </c>
     </row>
     <row r="79" spans="1:16">
       <c r="A79" t="s">
         <v>184</v>
       </c>
       <c r="B79" t="s">
         <v>185</v>
       </c>
       <c r="C79" s="1">
-        <v>38710.0</v>
+        <v>34455.0</v>
       </c>
       <c r="D79" s="1">
-        <v>22.215</v>
+        <v>24.015</v>
       </c>
       <c r="E79" s="1">
-        <v>14.6298669594</v>
+        <v>14.629867073</v>
       </c>
       <c r="F79" t="s">
         <v>8</v>
       </c>
       <c r="G79">
         <v>1.0</v>
       </c>
       <c r="H79" s="1">
-        <v>566322.15</v>
+        <v>504072.07</v>
       </c>
       <c r="I79" s="1">
-        <v>293620.5</v>
+        <v>323364.76</v>
       </c>
       <c r="J79" s="1">
-        <v>51.84690374551</v>
+        <v>64.150501336049</v>
       </c>
       <c r="K79">
         <v>0.0</v>
       </c>
       <c r="L79">
         <v>0.0</v>
       </c>
       <c r="M79" s="1">
-        <v>859942.65</v>
+        <v>827436.83</v>
       </c>
       <c r="N79" s="1">
-        <v>859942.65</v>
+        <v>827436.83</v>
       </c>
       <c r="O79" s="1">
-        <v>1.03</v>
+        <v>1.04</v>
       </c>
       <c r="P79">
         <v>1</v>
       </c>
     </row>
     <row r="80" spans="1:16">
       <c r="A80" t="s">
         <v>186</v>
       </c>
       <c r="B80" t="s">
         <v>187</v>
       </c>
       <c r="C80" s="1">
         <v>2274.0</v>
       </c>
       <c r="D80" s="1">
-        <v>31.6</v>
+        <v>35.94</v>
       </c>
       <c r="E80" s="1">
         <v>39.1</v>
       </c>
       <c r="F80" t="s">
         <v>8</v>
       </c>
       <c r="G80">
         <v>1.0</v>
       </c>
       <c r="H80" s="1">
         <v>88913.4</v>
       </c>
       <c r="I80" s="1">
-        <v>-17055.0</v>
+        <v>-7185.84</v>
       </c>
       <c r="J80" s="1">
-        <v>-19.181585677749</v>
+        <v>-8.0818414322251</v>
       </c>
       <c r="K80">
         <v>0.0</v>
       </c>
       <c r="L80">
         <v>0.0</v>
       </c>
       <c r="M80" s="1">
-        <v>71858.4</v>
+        <v>81727.56</v>
       </c>
       <c r="N80" s="1">
-        <v>71858.4</v>
+        <v>81727.56</v>
       </c>
       <c r="O80" s="1">
-        <v>0.09</v>
+        <v>0.1</v>
       </c>
       <c r="P80">
         <v>1</v>
       </c>
     </row>
     <row r="81" spans="1:16">
       <c r="A81" t="s">
         <v>188</v>
       </c>
       <c r="B81" t="s">
         <v>189</v>
       </c>
       <c r="C81" s="1">
-        <v>303461.0</v>
+        <v>270093.0</v>
       </c>
       <c r="D81" s="1">
-        <v>5.078</v>
+        <v>5.781</v>
       </c>
       <c r="E81" s="1">
-        <v>2.7071045703</v>
+        <v>2.7071045899</v>
       </c>
       <c r="F81" t="s">
         <v>8</v>
       </c>
       <c r="G81">
         <v>1.0</v>
       </c>
       <c r="H81" s="1">
-        <v>821500.66</v>
+        <v>731170.0</v>
       </c>
       <c r="I81" s="1">
-        <v>719474.3</v>
+        <v>830237.63</v>
       </c>
       <c r="J81" s="1">
-        <v>87.580489588408</v>
+        <v>113.54919239028</v>
       </c>
       <c r="K81">
         <v>0.0</v>
       </c>
       <c r="L81">
         <v>0.0</v>
       </c>
       <c r="M81" s="1">
-        <v>1540974.96</v>
+        <v>1561407.63</v>
       </c>
       <c r="N81" s="1">
-        <v>1540974.96</v>
+        <v>1561407.63</v>
       </c>
       <c r="O81" s="1">
-        <v>1.85</v>
+        <v>1.96</v>
       </c>
       <c r="P81">
         <v>1</v>
       </c>
     </row>
     <row r="82" spans="1:16">
       <c r="A82" t="s">
         <v>190</v>
       </c>
       <c r="B82" t="s">
         <v>191</v>
       </c>
       <c r="C82" s="1">
         <v>16343.0</v>
       </c>
       <c r="D82" s="1">
-        <v>19.14</v>
+        <v>13.98</v>
       </c>
       <c r="E82" s="1">
         <v>19.15</v>
       </c>
       <c r="F82" t="s">
         <v>8</v>
       </c>
       <c r="G82">
         <v>1.0</v>
       </c>
       <c r="H82" s="1">
         <v>312968.45</v>
       </c>
       <c r="I82" s="1">
-        <v>-163.43</v>
+        <v>-84493.31</v>
       </c>
       <c r="J82" s="1">
-        <v>-0.052219321148825</v>
+        <v>-26.997389033943</v>
       </c>
       <c r="K82">
         <v>0.0</v>
       </c>
       <c r="L82">
         <v>0.0</v>
       </c>
       <c r="M82" s="1">
-        <v>312805.02</v>
+        <v>228475.14</v>
       </c>
       <c r="N82" s="1">
-        <v>312805.02</v>
+        <v>228475.14</v>
       </c>
       <c r="O82" s="1">
-        <v>0.38</v>
+        <v>0.29</v>
       </c>
       <c r="P82">
         <v>1</v>
       </c>
     </row>
     <row r="83" spans="1:16">
       <c r="A83" t="s">
         <v>192</v>
       </c>
       <c r="B83" t="s">
         <v>193</v>
       </c>
       <c r="C83" s="1">
         <v>6121.0</v>
       </c>
       <c r="D83" s="1">
-        <v>16.77</v>
+        <v>15.85</v>
       </c>
       <c r="E83" s="1">
         <v>14.99</v>
       </c>
       <c r="F83" t="s">
         <v>8</v>
       </c>
       <c r="G83">
         <v>1.0</v>
       </c>
       <c r="H83" s="1">
         <v>91753.79</v>
       </c>
       <c r="I83" s="1">
-        <v>10895.38</v>
+        <v>5264.06</v>
       </c>
       <c r="J83" s="1">
-        <v>11.87458305537</v>
+        <v>5.7371581054036</v>
       </c>
       <c r="K83">
         <v>0.0</v>
       </c>
       <c r="L83">
         <v>0.0</v>
       </c>
       <c r="M83" s="1">
-        <v>102649.17</v>
+        <v>97017.85</v>
       </c>
       <c r="N83" s="1">
-        <v>102649.17</v>
+        <v>97017.85</v>
       </c>
       <c r="O83" s="1">
         <v>0.12</v>
       </c>
       <c r="P83">
         <v>1</v>
       </c>
     </row>
     <row r="84" spans="1:16">
       <c r="A84" t="s">
         <v>194</v>
       </c>
       <c r="B84" t="s">
         <v>195</v>
       </c>
       <c r="C84" s="1">
-        <v>3689.0</v>
+        <v>3322.0</v>
       </c>
       <c r="D84" s="1">
-        <v>105.55</v>
+        <v>113.45</v>
       </c>
       <c r="E84" s="1">
         <v>114.8</v>
       </c>
       <c r="F84" t="s">
         <v>8</v>
       </c>
       <c r="G84">
         <v>1.0</v>
       </c>
       <c r="H84" s="1">
-        <v>423497.2</v>
+        <v>381365.6</v>
       </c>
       <c r="I84" s="1">
-        <v>-34123.25</v>
+        <v>-4484.7</v>
       </c>
       <c r="J84" s="1">
-        <v>-8.0574912891986</v>
+        <v>-1.1759581881533</v>
       </c>
       <c r="K84">
         <v>0.0</v>
       </c>
       <c r="L84">
         <v>0.0</v>
       </c>
       <c r="M84" s="1">
-        <v>389373.95</v>
+        <v>376880.9</v>
       </c>
       <c r="N84" s="1">
-        <v>389373.95</v>
+        <v>376880.9</v>
       </c>
       <c r="O84" s="1">
         <v>0.47</v>
       </c>
       <c r="P84">
         <v>1</v>
       </c>
     </row>
     <row r="85" spans="1:16">
       <c r="A85" t="s">
         <v>196</v>
       </c>
       <c r="B85" t="s">
         <v>197</v>
       </c>
       <c r="C85" s="1">
         <v>926.0</v>
       </c>
       <c r="D85" s="1">
-        <v>232.6</v>
+        <v>236.1</v>
       </c>
       <c r="E85" s="1">
         <v>285.9</v>
       </c>
       <c r="F85" t="s">
         <v>8</v>
       </c>
       <c r="G85">
         <v>1.0</v>
       </c>
       <c r="H85" s="1">
         <v>264743.4</v>
       </c>
       <c r="I85" s="1">
-        <v>-49355.8</v>
+        <v>-46114.8</v>
       </c>
       <c r="J85" s="1">
-        <v>-18.642882126618</v>
+        <v>-17.418677859391</v>
       </c>
       <c r="K85">
         <v>0.0</v>
       </c>
       <c r="L85">
         <v>0.0</v>
       </c>
       <c r="M85" s="1">
-        <v>215387.6</v>
+        <v>218628.6</v>
       </c>
       <c r="N85" s="1">
-        <v>215387.6</v>
+        <v>218628.6</v>
       </c>
       <c r="O85" s="1">
-        <v>0.26</v>
+        <v>0.27</v>
       </c>
       <c r="P85">
         <v>1</v>
       </c>
     </row>
     <row r="86" spans="1:16">
       <c r="A86" t="s">
         <v>198</v>
       </c>
       <c r="B86" t="s">
         <v>199</v>
       </c>
       <c r="C86" s="1">
         <v>2911.0</v>
       </c>
       <c r="D86" s="1">
-        <v>32.66</v>
+        <v>34.98</v>
       </c>
       <c r="E86" s="1">
         <v>35.62</v>
       </c>
       <c r="F86" t="s">
         <v>8</v>
       </c>
       <c r="G86">
         <v>1.0</v>
       </c>
       <c r="H86" s="1">
         <v>103689.82</v>
       </c>
       <c r="I86" s="1">
-        <v>-8616.56</v>
+        <v>-1863.04</v>
       </c>
       <c r="J86" s="1">
-        <v>-8.3099382369455</v>
+        <v>-1.7967434025828</v>
       </c>
       <c r="K86">
         <v>0.0</v>
       </c>
       <c r="L86">
         <v>0.0</v>
       </c>
       <c r="M86" s="1">
-        <v>95073.26</v>
+        <v>101826.78</v>
       </c>
       <c r="N86" s="1">
-        <v>95073.26</v>
+        <v>101826.78</v>
       </c>
       <c r="O86" s="1">
-        <v>0.11</v>
+        <v>0.13</v>
       </c>
       <c r="P86">
         <v>1</v>
       </c>
     </row>
     <row r="87" spans="1:16">
       <c r="A87" t="s">
         <v>200</v>
       </c>
       <c r="B87" t="s">
         <v>201</v>
       </c>
       <c r="C87" s="1">
-        <v>5284.0</v>
+        <v>4841.0</v>
       </c>
       <c r="D87" s="1">
-        <v>54.78</v>
+        <v>56.3</v>
       </c>
       <c r="E87" s="1">
         <v>64.02</v>
       </c>
       <c r="F87" t="s">
         <v>8</v>
       </c>
       <c r="G87">
         <v>1.0</v>
       </c>
       <c r="H87" s="1">
-        <v>338281.68</v>
+        <v>309920.82</v>
       </c>
       <c r="I87" s="1">
-        <v>-48824.16</v>
+        <v>-37372.52</v>
       </c>
       <c r="J87" s="1">
-        <v>-14.432989690722</v>
+        <v>-12.058731646361</v>
       </c>
       <c r="K87">
         <v>0.0</v>
       </c>
       <c r="L87">
         <v>0.0</v>
       </c>
       <c r="M87" s="1">
-        <v>289457.52</v>
+        <v>272548.3</v>
       </c>
       <c r="N87" s="1">
-        <v>289457.52</v>
+        <v>272548.3</v>
       </c>
       <c r="O87" s="1">
-        <v>0.35</v>
+        <v>0.34</v>
       </c>
       <c r="P87">
         <v>1</v>
       </c>
     </row>
     <row r="88" spans="1:16">
       <c r="A88" t="s">
         <v>202</v>
       </c>
       <c r="B88" t="s">
         <v>203</v>
       </c>
       <c r="C88" s="1">
-        <v>903.0</v>
+        <v>2709.0</v>
       </c>
       <c r="D88" s="1">
-        <v>87.7</v>
+        <v>30.14</v>
       </c>
       <c r="E88" s="1">
-        <v>100.3</v>
+        <v>33.4333333333</v>
       </c>
       <c r="F88" t="s">
         <v>8</v>
       </c>
       <c r="G88">
         <v>1.0</v>
       </c>
       <c r="H88" s="1">
         <v>90570.9</v>
       </c>
       <c r="I88" s="1">
-        <v>-11377.8</v>
+        <v>-8921.64</v>
       </c>
       <c r="J88" s="1">
-        <v>-12.562313060818</v>
+        <v>-9.8504486540379</v>
       </c>
       <c r="K88">
         <v>0.0</v>
       </c>
       <c r="L88">
         <v>0.0</v>
       </c>
       <c r="M88" s="1">
-        <v>79193.1</v>
+        <v>81649.26</v>
       </c>
       <c r="N88" s="1">
-        <v>79193.1</v>
+        <v>81649.26</v>
       </c>
       <c r="O88" s="1">
         <v>0.1</v>
       </c>
       <c r="P88">
         <v>1</v>
       </c>
     </row>
     <row r="89" spans="1:16">
       <c r="A89" t="s">
         <v>204</v>
       </c>
       <c r="B89" t="s">
         <v>205</v>
       </c>
       <c r="C89" s="1">
-        <v>235938.0</v>
+        <v>209993.0</v>
       </c>
       <c r="D89" s="1">
-        <v>4.763</v>
+        <v>4.627</v>
       </c>
       <c r="E89" s="1">
-        <v>3.5459065517</v>
+        <v>3.5459065778</v>
       </c>
       <c r="F89" t="s">
         <v>8</v>
       </c>
       <c r="G89">
         <v>1.0</v>
       </c>
       <c r="H89" s="1">
-        <v>836614.1</v>
+        <v>744615.56</v>
       </c>
       <c r="I89" s="1">
-        <v>287158.59</v>
+        <v>227022.05</v>
       </c>
       <c r="J89" s="1">
-        <v>34.323900350233</v>
+        <v>30.48849126924</v>
       </c>
       <c r="K89">
         <v>0.0</v>
       </c>
       <c r="L89">
         <v>0.0</v>
       </c>
       <c r="M89" s="1">
-        <v>1123772.69</v>
+        <v>971637.61</v>
       </c>
       <c r="N89" s="1">
-        <v>1123772.69</v>
+        <v>971637.61</v>
       </c>
       <c r="O89" s="1">
-        <v>1.35</v>
+        <v>1.22</v>
       </c>
       <c r="P89">
         <v>1</v>
       </c>
     </row>
     <row r="90" spans="1:16">
       <c r="A90" t="s">
         <v>206</v>
       </c>
       <c r="B90" t="s">
         <v>207</v>
       </c>
       <c r="C90" s="1">
-        <v>10232.0</v>
+        <v>9815.0</v>
       </c>
       <c r="D90" s="1">
-        <v>23.16</v>
+        <v>23.15</v>
       </c>
       <c r="E90" s="1">
         <v>27.08</v>
       </c>
       <c r="F90" t="s">
         <v>8</v>
       </c>
       <c r="G90">
         <v>1.0</v>
       </c>
       <c r="H90" s="1">
-        <v>277082.56</v>
+        <v>265790.2</v>
       </c>
       <c r="I90" s="1">
-        <v>-40109.44</v>
+        <v>-38572.95</v>
       </c>
       <c r="J90" s="1">
-        <v>-14.475627769572</v>
+        <v>-14.512555391433</v>
       </c>
       <c r="K90">
         <v>0.0</v>
       </c>
       <c r="L90">
         <v>0.0</v>
       </c>
       <c r="M90" s="1">
-        <v>236973.12</v>
+        <v>227217.25</v>
       </c>
       <c r="N90" s="1">
-        <v>236973.12</v>
+        <v>227217.25</v>
       </c>
       <c r="O90" s="1">
-        <v>0.28</v>
+        <v>0.29</v>
       </c>
       <c r="P90">
         <v>1</v>
       </c>
     </row>
     <row r="91" spans="1:16">
       <c r="A91" t="s">
         <v>208</v>
       </c>
       <c r="B91" t="s">
         <v>209</v>
       </c>
       <c r="C91" s="1">
-        <v>5282.0</v>
+        <v>4701.0</v>
       </c>
       <c r="D91" s="1">
-        <v>168.28</v>
+        <v>181.62</v>
       </c>
       <c r="E91" s="1">
-        <v>147.4310848164</v>
+        <v>147.4310827484</v>
       </c>
       <c r="F91" t="s">
         <v>8</v>
       </c>
       <c r="G91">
         <v>1.0</v>
       </c>
       <c r="H91" s="1">
-        <v>778730.99</v>
+        <v>693073.52</v>
       </c>
       <c r="I91" s="1">
-        <v>110123.97</v>
+        <v>160722.1</v>
       </c>
       <c r="J91" s="1">
-        <v>14.141464949276</v>
+        <v>23.189762032749</v>
       </c>
       <c r="K91">
         <v>0.0</v>
       </c>
       <c r="L91">
         <v>0.0</v>
       </c>
       <c r="M91" s="1">
-        <v>888854.96</v>
+        <v>853795.62</v>
       </c>
       <c r="N91" s="1">
-        <v>888854.96</v>
+        <v>853795.62</v>
       </c>
       <c r="O91" s="1">
         <v>1.07</v>
       </c>
       <c r="P91">
         <v>1</v>
       </c>
     </row>
     <row r="92" spans="1:16">
       <c r="A92" t="s">
         <v>210</v>
       </c>
       <c r="B92" t="s">
         <v>211</v>
       </c>
       <c r="C92" s="1">
-        <v>4604.0</v>
+        <v>4099.0</v>
       </c>
       <c r="D92" s="1">
-        <v>135.3</v>
+        <v>147.9</v>
       </c>
       <c r="E92" s="1">
-        <v>76.1009600348</v>
+        <v>76.1009612101</v>
       </c>
       <c r="F92" t="s">
         <v>8</v>
       </c>
       <c r="G92">
         <v>1.0</v>
       </c>
       <c r="H92" s="1">
-        <v>350368.82</v>
+        <v>311937.84</v>
       </c>
       <c r="I92" s="1">
-        <v>272552.38</v>
+        <v>294304.26</v>
       </c>
       <c r="J92" s="1">
-        <v>77.790135549162</v>
+        <v>94.347085303918</v>
       </c>
       <c r="K92">
         <v>0.0</v>
       </c>
       <c r="L92">
         <v>0.0</v>
       </c>
       <c r="M92" s="1">
-        <v>622921.2</v>
+        <v>606242.1</v>
       </c>
       <c r="N92" s="1">
-        <v>622921.2</v>
+        <v>606242.1</v>
       </c>
       <c r="O92" s="1">
-        <v>0.75</v>
+        <v>0.76</v>
       </c>
       <c r="P92">
         <v>1</v>
       </c>
     </row>
     <row r="93" spans="1:16">
       <c r="A93" t="s">
         <v>212</v>
       </c>
       <c r="B93" t="s">
         <v>213</v>
       </c>
       <c r="C93" s="1">
-        <v>5388.0</v>
+        <v>4935.0</v>
       </c>
       <c r="D93" s="1">
-        <v>63.2</v>
+        <v>52.41</v>
       </c>
       <c r="E93" s="1">
         <v>56.8</v>
       </c>
       <c r="F93" t="s">
         <v>8</v>
       </c>
       <c r="G93">
         <v>1.0</v>
       </c>
       <c r="H93" s="1">
-        <v>306038.4</v>
+        <v>280308.0</v>
       </c>
       <c r="I93" s="1">
-        <v>34483.2</v>
+        <v>-21664.65</v>
       </c>
       <c r="J93" s="1">
-        <v>11.267605633803</v>
+        <v>-7.7288732394366</v>
       </c>
       <c r="K93">
         <v>0.0</v>
       </c>
       <c r="L93">
         <v>0.0</v>
       </c>
       <c r="M93" s="1">
-        <v>340521.6</v>
+        <v>258643.35</v>
       </c>
       <c r="N93" s="1">
-        <v>340521.6</v>
+        <v>258643.35</v>
       </c>
       <c r="O93" s="1">
-        <v>0.41</v>
+        <v>0.32</v>
       </c>
       <c r="P93">
         <v>1</v>
       </c>
     </row>
     <row r="94" spans="1:16">
       <c r="A94" t="s">
         <v>214</v>
       </c>
       <c r="B94" t="s">
         <v>215</v>
       </c>
       <c r="C94" s="1">
-        <v>3162.0</v>
+        <v>2815.0</v>
       </c>
       <c r="D94" s="1">
-        <v>345.3</v>
+        <v>373.7</v>
       </c>
       <c r="E94" s="1">
-        <v>360.5104617331</v>
+        <v>360.5104618117</v>
       </c>
       <c r="F94" t="s">
         <v>8</v>
       </c>
       <c r="G94">
         <v>1.0</v>
       </c>
       <c r="H94" s="1">
-        <v>1139934.08</v>
+        <v>1014836.95</v>
       </c>
       <c r="I94" s="1">
-        <v>-48095.48</v>
+        <v>37128.55</v>
       </c>
       <c r="J94" s="1">
-        <v>-4.219145724637</v>
+        <v>3.6585729362732</v>
       </c>
       <c r="K94">
         <v>0.0</v>
       </c>
       <c r="L94">
         <v>0.0</v>
       </c>
       <c r="M94" s="1">
-        <v>1091838.6</v>
+        <v>1051965.5</v>
       </c>
       <c r="N94" s="1">
-        <v>1091838.6</v>
+        <v>1051965.5</v>
       </c>
       <c r="O94" s="1">
-        <v>1.31</v>
+        <v>1.32</v>
       </c>
       <c r="P94">
         <v>1</v>
       </c>
     </row>
     <row r="95" spans="1:16">
       <c r="A95" t="s">
         <v>216</v>
       </c>
       <c r="B95" t="s">
         <v>217</v>
       </c>
       <c r="C95" s="1">
-        <v>16258.0</v>
+        <v>14640.0</v>
       </c>
       <c r="D95" s="1">
-        <v>24.96</v>
+        <v>25.39</v>
       </c>
       <c r="E95" s="1">
         <v>20.54</v>
       </c>
       <c r="F95" t="s">
         <v>8</v>
       </c>
       <c r="G95">
         <v>1.0</v>
       </c>
       <c r="H95" s="1">
-        <v>333939.32</v>
+        <v>300705.6</v>
       </c>
       <c r="I95" s="1">
-        <v>71860.36</v>
+        <v>71004.0</v>
       </c>
       <c r="J95" s="1">
-        <v>21.518987341772</v>
+        <v>23.612463485881</v>
       </c>
       <c r="K95">
         <v>0.0</v>
       </c>
       <c r="L95">
         <v>0.0</v>
       </c>
       <c r="M95" s="1">
-        <v>405799.68</v>
+        <v>371709.6</v>
       </c>
       <c r="N95" s="1">
-        <v>405799.68</v>
+        <v>371709.6</v>
       </c>
       <c r="O95" s="1">
-        <v>0.49</v>
+        <v>0.47</v>
       </c>
       <c r="P95">
         <v>1</v>
       </c>
     </row>
     <row r="96" spans="1:16">
       <c r="A96" t="s">
         <v>218</v>
       </c>
       <c r="B96" t="s">
         <v>219</v>
       </c>
       <c r="C96" s="1">
-        <v>3238.0</v>
+        <v>2882.0</v>
       </c>
       <c r="D96" s="1">
-        <v>460.25</v>
+        <v>454.75</v>
       </c>
       <c r="E96" s="1">
-        <v>637.806269302</v>
+        <v>637.8062699514</v>
       </c>
       <c r="F96" t="s">
         <v>8</v>
       </c>
       <c r="G96">
         <v>1.0</v>
       </c>
       <c r="H96" s="1">
-        <v>2065216.7</v>
+        <v>1838157.67</v>
       </c>
       <c r="I96" s="1">
-        <v>-574927.2</v>
+        <v>-527568.17</v>
       </c>
       <c r="J96" s="1">
-        <v>-27.838589529128</v>
+        <v>-28.700920416691</v>
       </c>
       <c r="K96">
         <v>0.0</v>
       </c>
       <c r="L96">
         <v>0.0</v>
       </c>
       <c r="M96" s="1">
-        <v>1490289.5</v>
+        <v>1310589.5</v>
       </c>
       <c r="N96" s="1">
-        <v>1490289.5</v>
+        <v>1310589.5</v>
       </c>
       <c r="O96" s="1">
-        <v>1.79</v>
+        <v>1.65</v>
       </c>
       <c r="P96">
         <v>1</v>
       </c>
     </row>
     <row r="97" spans="1:16">
       <c r="A97" t="s">
         <v>220</v>
       </c>
       <c r="B97" t="s">
         <v>221</v>
       </c>
       <c r="C97" s="1">
-        <v>9206.0</v>
+        <v>8193.0</v>
       </c>
       <c r="D97" s="1">
-        <v>51.64</v>
+        <v>49.03</v>
       </c>
       <c r="E97" s="1">
         <v>59.0</v>
       </c>
       <c r="F97" t="s">
         <v>8</v>
       </c>
       <c r="G97">
         <v>1.0</v>
       </c>
       <c r="H97" s="1">
-        <v>543154.0</v>
+        <v>483387.0</v>
       </c>
       <c r="I97" s="1">
-        <v>-67756.16</v>
+        <v>-81684.21</v>
       </c>
       <c r="J97" s="1">
-        <v>-12.474576271186</v>
+        <v>-16.898305084746</v>
       </c>
       <c r="K97">
         <v>0.0</v>
       </c>
       <c r="L97">
         <v>0.0</v>
       </c>
       <c r="M97" s="1">
-        <v>475397.84</v>
+        <v>401702.79</v>
       </c>
       <c r="N97" s="1">
-        <v>475397.84</v>
+        <v>401702.79</v>
       </c>
       <c r="O97" s="1">
-        <v>0.57</v>
+        <v>0.5</v>
       </c>
       <c r="P97">
         <v>1</v>
       </c>
     </row>
     <row r="98" spans="1:16">
       <c r="A98" t="s">
         <v>222</v>
       </c>
       <c r="B98" t="s">
         <v>223</v>
       </c>
       <c r="C98" s="1">
-        <v>4396.0</v>
+        <v>3913.0</v>
       </c>
       <c r="D98" s="1">
-        <v>107.35</v>
+        <v>111.45</v>
       </c>
       <c r="E98" s="1">
-        <v>100.9287283894</v>
+        <v>100.9287273192</v>
       </c>
       <c r="F98" t="s">
         <v>8</v>
       </c>
       <c r="G98">
         <v>1.0</v>
       </c>
       <c r="H98" s="1">
-        <v>443682.69</v>
+        <v>394934.11</v>
       </c>
       <c r="I98" s="1">
-        <v>28227.91</v>
+        <v>41169.74</v>
       </c>
       <c r="J98" s="1">
-        <v>6.3621841997036</v>
+        <v>10.424457892482</v>
       </c>
       <c r="K98">
         <v>0.0</v>
       </c>
       <c r="L98">
         <v>0.0</v>
       </c>
       <c r="M98" s="1">
-        <v>471910.6</v>
+        <v>436103.85</v>
       </c>
       <c r="N98" s="1">
-        <v>471910.6</v>
+        <v>436103.85</v>
       </c>
       <c r="O98" s="1">
-        <v>0.57</v>
+        <v>0.55</v>
       </c>
       <c r="P98">
         <v>1</v>
       </c>
     </row>
     <row r="99" spans="1:16">
       <c r="A99" t="s">
         <v>224</v>
       </c>
       <c r="B99" t="s">
         <v>225</v>
       </c>
       <c r="C99" s="1">
         <v>8263.0</v>
       </c>
       <c r="D99" s="1">
-        <v>14.265</v>
+        <v>14.55</v>
       </c>
       <c r="E99" s="1">
         <v>11.8022231635</v>
       </c>
       <c r="F99" t="s">
         <v>8</v>
       </c>
       <c r="G99">
         <v>1.0</v>
       </c>
       <c r="H99" s="1">
         <v>97521.77</v>
       </c>
       <c r="I99" s="1">
-        <v>20349.93</v>
+        <v>22704.88</v>
       </c>
       <c r="J99" s="1">
-        <v>20.867063836106</v>
+        <v>23.281857989247</v>
       </c>
       <c r="K99">
         <v>0.0</v>
       </c>
       <c r="L99">
         <v>0.0</v>
       </c>
       <c r="M99" s="1">
-        <v>117871.7</v>
+        <v>120226.65</v>
       </c>
       <c r="N99" s="1">
-        <v>117871.7</v>
+        <v>120226.65</v>
       </c>
       <c r="O99" s="1">
-        <v>0.14</v>
+        <v>0.15</v>
       </c>
       <c r="P99">
         <v>1</v>
       </c>
     </row>
     <row r="100" spans="1:16">
       <c r="A100" t="s">
         <v>226</v>
       </c>
       <c r="B100" t="s">
         <v>227</v>
       </c>
       <c r="C100" s="1">
-        <v>8528.0</v>
+        <v>7591.0</v>
       </c>
       <c r="D100" s="1">
-        <v>51.74</v>
+        <v>53.58</v>
       </c>
       <c r="E100" s="1">
-        <v>52.2038004221</v>
+        <v>52.2038005533</v>
       </c>
       <c r="F100" t="s">
         <v>8</v>
       </c>
       <c r="G100">
         <v>1.0</v>
       </c>
       <c r="H100" s="1">
-        <v>445194.01</v>
+        <v>396279.05</v>
       </c>
       <c r="I100" s="1">
-        <v>-3955.29</v>
+        <v>10446.73</v>
       </c>
       <c r="J100" s="1">
-        <v>-0.88844187279159</v>
+        <v>2.6362054718764</v>
       </c>
       <c r="K100">
         <v>0.0</v>
       </c>
       <c r="L100">
         <v>0.0</v>
       </c>
       <c r="M100" s="1">
-        <v>441238.72</v>
+        <v>406725.78</v>
       </c>
       <c r="N100" s="1">
-        <v>441238.72</v>
+        <v>406725.78</v>
       </c>
       <c r="O100" s="1">
-        <v>0.53</v>
+        <v>0.51</v>
       </c>
       <c r="P100">
         <v>1</v>
       </c>
     </row>
     <row r="101" spans="1:16">
       <c r="A101" t="s">
         <v>228</v>
       </c>
       <c r="B101" t="s">
         <v>229</v>
       </c>
       <c r="C101" s="1">
-        <v>845.0</v>
+        <v>752.0</v>
       </c>
       <c r="D101" s="1">
-        <v>529.6</v>
+        <v>544.2</v>
       </c>
       <c r="E101" s="1">
-        <v>186.1487100592</v>
+        <v>186.1487101064</v>
       </c>
       <c r="F101" t="s">
         <v>8</v>
       </c>
       <c r="G101">
         <v>1.0</v>
       </c>
       <c r="H101" s="1">
-        <v>157295.66</v>
+        <v>139983.83</v>
       </c>
       <c r="I101" s="1">
-        <v>290216.34</v>
+        <v>269254.57</v>
       </c>
       <c r="J101" s="1">
-        <v>184.50371739436</v>
+        <v>192.34690892512</v>
       </c>
       <c r="K101">
         <v>0.0</v>
       </c>
       <c r="L101">
         <v>0.0</v>
       </c>
       <c r="M101" s="1">
-        <v>447512.0</v>
+        <v>409238.4</v>
       </c>
       <c r="N101" s="1">
-        <v>447512.0</v>
+        <v>409238.4</v>
       </c>
       <c r="O101" s="1">
-        <v>0.54</v>
+        <v>0.51</v>
       </c>
       <c r="P101">
         <v>1</v>
       </c>
     </row>
     <row r="102" spans="1:16">
       <c r="A102" t="s">
         <v>230</v>
       </c>
       <c r="B102" t="s">
         <v>231</v>
       </c>
       <c r="C102" s="1">
-        <v>89850.0</v>
+        <v>82311.0</v>
       </c>
       <c r="D102" s="1">
-        <v>2.875</v>
+        <v>3.858</v>
       </c>
       <c r="E102" s="1">
-        <v>3.478</v>
+        <v>3.4780000243</v>
       </c>
       <c r="F102" t="s">
         <v>8</v>
       </c>
       <c r="G102">
         <v>1.0</v>
       </c>
       <c r="H102" s="1">
-        <v>312498.3</v>
+        <v>286277.66</v>
       </c>
       <c r="I102" s="1">
-        <v>-54179.55</v>
+        <v>31278.18</v>
       </c>
       <c r="J102" s="1">
-        <v>-17.337550316274</v>
+        <v>10.925819360128</v>
       </c>
       <c r="K102">
         <v>0.0</v>
       </c>
       <c r="L102">
         <v>0.0</v>
       </c>
       <c r="M102" s="1">
-        <v>258318.75</v>
+        <v>317555.84</v>
       </c>
       <c r="N102" s="1">
-        <v>258318.75</v>
+        <v>317555.84</v>
       </c>
       <c r="O102" s="1">
-        <v>0.31</v>
+        <v>0.4</v>
       </c>
       <c r="P102">
         <v>1</v>
       </c>
     </row>
     <row r="103" spans="1:16">
       <c r="A103" t="s">
         <v>232</v>
       </c>
       <c r="B103" t="s">
         <v>233</v>
       </c>
       <c r="C103" s="1">
-        <v>5896.0</v>
+        <v>5310.0</v>
       </c>
       <c r="D103" s="1">
-        <v>66.34</v>
+        <v>73.78</v>
       </c>
       <c r="E103" s="1">
         <v>69.3</v>
       </c>
       <c r="F103" t="s">
         <v>8</v>
       </c>
       <c r="G103">
         <v>1.0</v>
       </c>
       <c r="H103" s="1">
-        <v>408592.8</v>
+        <v>367983.0</v>
       </c>
       <c r="I103" s="1">
-        <v>-17452.16</v>
+        <v>23788.8</v>
       </c>
       <c r="J103" s="1">
-        <v>-4.2712842712843</v>
+        <v>6.4646464646465</v>
       </c>
       <c r="K103">
         <v>0.0</v>
       </c>
       <c r="L103">
         <v>0.0</v>
       </c>
       <c r="M103" s="1">
-        <v>391140.64</v>
+        <v>391771.8</v>
       </c>
       <c r="N103" s="1">
-        <v>391140.64</v>
+        <v>391771.8</v>
       </c>
       <c r="O103" s="1">
-        <v>0.47</v>
+        <v>0.49</v>
       </c>
       <c r="P103">
         <v>1</v>
       </c>
     </row>
     <row r="104" spans="1:16">
       <c r="A104" t="s">
         <v>234</v>
       </c>
       <c r="B104" t="s">
         <v>235</v>
       </c>
       <c r="C104" s="1">
-        <v>93454.0</v>
+        <v>83181.0</v>
       </c>
       <c r="D104" s="1">
-        <v>7.1</v>
+        <v>9.41</v>
       </c>
       <c r="E104" s="1">
-        <v>4.5034242515</v>
+        <v>4.5034242195</v>
       </c>
       <c r="F104" t="s">
         <v>8</v>
       </c>
       <c r="G104">
         <v>1.0</v>
       </c>
       <c r="H104" s="1">
-        <v>420863.01</v>
+        <v>374599.33</v>
       </c>
       <c r="I104" s="1">
-        <v>242660.39</v>
+        <v>408133.88</v>
       </c>
       <c r="J104" s="1">
-        <v>57.657808891306</v>
+        <v>108.95211158012</v>
       </c>
       <c r="K104">
         <v>0.0</v>
       </c>
       <c r="L104">
         <v>0.0</v>
       </c>
       <c r="M104" s="1">
-        <v>663523.4</v>
+        <v>782733.21</v>
       </c>
       <c r="N104" s="1">
-        <v>663523.4</v>
+        <v>782733.21</v>
       </c>
       <c r="O104" s="1">
-        <v>0.8</v>
+        <v>0.98</v>
       </c>
       <c r="P104">
         <v>1</v>
       </c>
     </row>
     <row r="105" spans="1:16">
       <c r="A105" t="s">
         <v>236</v>
       </c>
       <c r="B105" t="s">
         <v>237</v>
       </c>
       <c r="C105" s="1">
-        <v>41529.0</v>
+        <v>36964.0</v>
       </c>
       <c r="D105" s="1">
-        <v>15.62</v>
+        <v>15.845</v>
       </c>
       <c r="E105" s="1">
         <v>16.45</v>
       </c>
       <c r="F105" t="s">
         <v>8</v>
       </c>
       <c r="G105">
         <v>1.0</v>
       </c>
       <c r="H105" s="1">
-        <v>683152.05</v>
+        <v>608057.8</v>
       </c>
       <c r="I105" s="1">
-        <v>-34469.07</v>
+        <v>-22363.22</v>
       </c>
       <c r="J105" s="1">
-        <v>-5.0455927051672</v>
+        <v>-3.677811550152</v>
       </c>
       <c r="K105">
         <v>0.0</v>
       </c>
       <c r="L105">
         <v>0.0</v>
       </c>
       <c r="M105" s="1">
-        <v>648682.98</v>
+        <v>585694.58</v>
       </c>
       <c r="N105" s="1">
-        <v>648682.98</v>
+        <v>585694.58</v>
       </c>
       <c r="O105" s="1">
-        <v>0.78</v>
+        <v>0.74</v>
       </c>
       <c r="P105">
         <v>1</v>
       </c>
     </row>
     <row r="106" spans="1:16">
       <c r="A106" t="s">
         <v>238</v>
       </c>
       <c r="B106" t="s">
         <v>239</v>
       </c>
       <c r="C106" s="1">
-        <v>35604.0</v>
+        <v>63.0</v>
       </c>
       <c r="D106" s="1">
-        <v>17.165</v>
+        <v>4795.69</v>
       </c>
       <c r="E106" s="1">
-        <v>18.19</v>
+        <v>4792.9011111111</v>
       </c>
       <c r="F106" t="s">
         <v>8</v>
       </c>
       <c r="G106">
         <v>1.0</v>
       </c>
       <c r="H106" s="1">
-        <v>647636.76</v>
+        <v>301952.77</v>
       </c>
       <c r="I106" s="1">
-        <v>-36494.1</v>
+        <v>175.7</v>
       </c>
       <c r="J106" s="1">
-        <v>-5.6349642660803</v>
+        <v>0.05818790799634</v>
       </c>
       <c r="K106">
         <v>0.0</v>
       </c>
       <c r="L106">
         <v>0.0</v>
       </c>
       <c r="M106" s="1">
-        <v>611142.66</v>
+        <v>302128.47</v>
       </c>
       <c r="N106" s="1">
-        <v>611142.66</v>
+        <v>302128.47</v>
       </c>
       <c r="O106" s="1">
-        <v>0.73</v>
+        <v>0.38</v>
       </c>
       <c r="P106">
         <v>1</v>
       </c>
     </row>
     <row r="107" spans="1:16">
       <c r="A107" t="s">
         <v>240</v>
       </c>
       <c r="B107" t="s">
         <v>241</v>
       </c>
       <c r="C107" s="1">
-        <v>3493.0</v>
+        <v>31690.0</v>
       </c>
       <c r="D107" s="1">
-        <v>69.8</v>
+        <v>17.515</v>
       </c>
       <c r="E107" s="1">
-        <v>67.7</v>
+        <v>18.19</v>
       </c>
       <c r="F107" t="s">
         <v>8</v>
       </c>
       <c r="G107">
         <v>1.0</v>
       </c>
       <c r="H107" s="1">
-        <v>236476.1</v>
+        <v>576441.1</v>
       </c>
       <c r="I107" s="1">
-        <v>7335.3</v>
+        <v>-21390.75</v>
       </c>
       <c r="J107" s="1">
-        <v>3.1019202363368</v>
+        <v>-3.7108301264431</v>
       </c>
       <c r="K107">
         <v>0.0</v>
       </c>
       <c r="L107">
         <v>0.0</v>
       </c>
       <c r="M107" s="1">
-        <v>243811.4</v>
+        <v>555050.35</v>
       </c>
       <c r="N107" s="1">
-        <v>243811.4</v>
+        <v>555050.35</v>
       </c>
       <c r="O107" s="1">
-        <v>0.29</v>
+        <v>0.7</v>
       </c>
       <c r="P107">
         <v>1</v>
       </c>
     </row>
     <row r="108" spans="1:16">
       <c r="A108" t="s">
         <v>242</v>
       </c>
       <c r="B108" t="s">
         <v>243</v>
       </c>
       <c r="C108" s="1">
-        <v>4821.0</v>
+        <v>3493.0</v>
       </c>
       <c r="D108" s="1">
-        <v>242.99</v>
+        <v>66.85</v>
       </c>
       <c r="E108" s="1">
-        <v>158.78</v>
+        <v>67.7</v>
       </c>
       <c r="F108" t="s">
         <v>8</v>
       </c>
       <c r="G108">
         <v>1.0</v>
       </c>
       <c r="H108" s="1">
-        <v>765478.38</v>
+        <v>236476.1</v>
       </c>
       <c r="I108" s="1">
-        <v>405976.41</v>
+        <v>-2969.05</v>
       </c>
       <c r="J108" s="1">
-        <v>53.035646806903</v>
+        <v>-1.2555391432792</v>
       </c>
       <c r="K108">
         <v>0.0</v>
       </c>
       <c r="L108">
         <v>0.0</v>
       </c>
       <c r="M108" s="1">
-        <v>1171454.79</v>
+        <v>233507.05</v>
       </c>
       <c r="N108" s="1">
-        <v>1171454.79</v>
+        <v>233507.05</v>
       </c>
       <c r="O108" s="1">
-        <v>1.41</v>
+        <v>0.29</v>
       </c>
       <c r="P108">
         <v>1</v>
       </c>
     </row>
     <row r="109" spans="1:16">
       <c r="A109" t="s">
         <v>244</v>
       </c>
       <c r="B109" t="s">
         <v>245</v>
       </c>
       <c r="C109" s="1">
-        <v>12058.0</v>
+        <v>4821.0</v>
       </c>
       <c r="D109" s="1">
-        <v>21.47</v>
+        <v>249.06</v>
       </c>
       <c r="E109" s="1">
-        <v>22.75</v>
+        <v>158.78</v>
       </c>
       <c r="F109" t="s">
         <v>8</v>
       </c>
       <c r="G109">
         <v>1.0</v>
       </c>
       <c r="H109" s="1">
-        <v>274319.5</v>
+        <v>765478.38</v>
       </c>
       <c r="I109" s="1">
-        <v>-15434.24</v>
+        <v>435239.88</v>
       </c>
       <c r="J109" s="1">
-        <v>-5.6263736263736</v>
+        <v>56.858546416425</v>
       </c>
       <c r="K109">
         <v>0.0</v>
       </c>
       <c r="L109">
         <v>0.0</v>
       </c>
       <c r="M109" s="1">
-        <v>258885.26</v>
+        <v>1200718.26</v>
       </c>
       <c r="N109" s="1">
-        <v>258885.26</v>
+        <v>1200718.26</v>
       </c>
       <c r="O109" s="1">
-        <v>0.31</v>
+        <v>1.51</v>
       </c>
       <c r="P109">
         <v>1</v>
       </c>
     </row>
     <row r="110" spans="1:16">
       <c r="A110" t="s">
         <v>246</v>
       </c>
       <c r="B110" t="s">
         <v>247</v>
       </c>
       <c r="C110" s="1">
-        <v>7046.0</v>
+        <v>11046.0</v>
       </c>
       <c r="D110" s="1">
-        <v>40.54</v>
+        <v>22.5</v>
       </c>
       <c r="E110" s="1">
-        <v>32.8492307692</v>
+        <v>22.75</v>
       </c>
       <c r="F110" t="s">
         <v>8</v>
       </c>
       <c r="G110">
         <v>1.0</v>
       </c>
       <c r="H110" s="1">
-        <v>231455.68</v>
+        <v>251296.5</v>
       </c>
       <c r="I110" s="1">
-        <v>54189.16</v>
+        <v>-2761.5</v>
       </c>
       <c r="J110" s="1">
-        <v>23.412326714125</v>
+        <v>-1.0989010989011</v>
       </c>
       <c r="K110">
         <v>0.0</v>
       </c>
       <c r="L110">
         <v>0.0</v>
       </c>
       <c r="M110" s="1">
-        <v>285644.84</v>
+        <v>248535.0</v>
       </c>
       <c r="N110" s="1">
-        <v>285644.84</v>
+        <v>248535.0</v>
       </c>
       <c r="O110" s="1">
-        <v>0.34</v>
+        <v>0.31</v>
       </c>
       <c r="P110">
         <v>1</v>
       </c>
     </row>
     <row r="111" spans="1:16">
       <c r="A111" t="s">
         <v>248</v>
       </c>
       <c r="B111" t="s">
         <v>249</v>
       </c>
       <c r="C111" s="1">
-        <v>5666.0</v>
+        <v>6455.0</v>
       </c>
       <c r="D111" s="1">
-        <v>15.23</v>
+        <v>40.745</v>
       </c>
       <c r="E111" s="1">
-        <v>16.36</v>
+        <v>32.8492300542</v>
       </c>
       <c r="F111" t="s">
         <v>8</v>
       </c>
       <c r="G111">
         <v>1.0</v>
       </c>
       <c r="H111" s="1">
-        <v>92695.76</v>
+        <v>212041.78</v>
       </c>
       <c r="I111" s="1">
-        <v>-6402.58</v>
+        <v>50967.2</v>
       </c>
       <c r="J111" s="1">
-        <v>-6.9070904645477</v>
+        <v>24.036395091571</v>
       </c>
       <c r="K111">
         <v>0.0</v>
       </c>
       <c r="L111">
         <v>0.0</v>
       </c>
       <c r="M111" s="1">
-        <v>86293.18</v>
+        <v>263008.98</v>
       </c>
       <c r="N111" s="1">
-        <v>86293.18</v>
+        <v>263008.98</v>
       </c>
       <c r="O111" s="1">
-        <v>0.1</v>
+        <v>0.33</v>
       </c>
       <c r="P111">
         <v>1</v>
       </c>
     </row>
     <row r="112" spans="1:16">
       <c r="A112" t="s">
         <v>250</v>
       </c>
       <c r="B112" t="s">
         <v>251</v>
       </c>
       <c r="C112" s="1">
-        <v>3922.0</v>
+        <v>5666.0</v>
       </c>
       <c r="D112" s="1">
-        <v>20.65</v>
+        <v>18.32</v>
       </c>
       <c r="E112" s="1">
-        <v>23.76</v>
+        <v>16.36</v>
       </c>
       <c r="F112" t="s">
         <v>8</v>
       </c>
       <c r="G112">
         <v>1.0</v>
       </c>
       <c r="H112" s="1">
-        <v>93186.72</v>
+        <v>92695.76</v>
       </c>
       <c r="I112" s="1">
-        <v>-12197.42</v>
+        <v>11105.36</v>
       </c>
       <c r="J112" s="1">
-        <v>-13.089225589226</v>
+        <v>11.9804400978</v>
       </c>
       <c r="K112">
         <v>0.0</v>
       </c>
       <c r="L112">
         <v>0.0</v>
       </c>
       <c r="M112" s="1">
-        <v>80989.3</v>
+        <v>103801.12</v>
       </c>
       <c r="N112" s="1">
-        <v>80989.3</v>
+        <v>103801.12</v>
       </c>
       <c r="O112" s="1">
-        <v>0.1</v>
+        <v>0.13</v>
       </c>
       <c r="P112">
         <v>1</v>
       </c>
     </row>
     <row r="113" spans="1:16">
       <c r="A113" t="s">
         <v>252</v>
       </c>
       <c r="B113" t="s">
         <v>253</v>
       </c>
       <c r="C113" s="1">
-        <v>10265.0</v>
+        <v>3922.0</v>
       </c>
       <c r="D113" s="1">
-        <v>35.255</v>
+        <v>25.0</v>
       </c>
       <c r="E113" s="1">
-        <v>41.96</v>
+        <v>23.76</v>
       </c>
       <c r="F113" t="s">
         <v>8</v>
       </c>
       <c r="G113">
         <v>1.0</v>
       </c>
       <c r="H113" s="1">
-        <v>430719.4</v>
+        <v>93186.72</v>
       </c>
       <c r="I113" s="1">
-        <v>-68826.82</v>
+        <v>4863.28</v>
       </c>
       <c r="J113" s="1">
-        <v>-15.979503128951</v>
+        <v>5.2188552188552</v>
       </c>
       <c r="K113">
         <v>0.0</v>
       </c>
       <c r="L113">
         <v>0.0</v>
       </c>
       <c r="M113" s="1">
-        <v>361892.58</v>
+        <v>98050.0</v>
       </c>
       <c r="N113" s="1">
-        <v>361892.58</v>
+        <v>98050.0</v>
       </c>
       <c r="O113" s="1">
-        <v>0.43</v>
+        <v>0.12</v>
       </c>
       <c r="P113">
         <v>1</v>
       </c>
     </row>
     <row r="114" spans="1:16">
       <c r="A114" t="s">
         <v>254</v>
       </c>
       <c r="B114" t="s">
         <v>255</v>
       </c>
       <c r="C114" s="1">
-        <v>3417.0</v>
+        <v>9244.0</v>
       </c>
       <c r="D114" s="1">
-        <v>23.97</v>
+        <v>29.125</v>
       </c>
       <c r="E114" s="1">
-        <v>27.83</v>
+        <v>41.96</v>
       </c>
       <c r="F114" t="s">
         <v>8</v>
       </c>
       <c r="G114">
         <v>1.0</v>
       </c>
       <c r="H114" s="1">
-        <v>95095.11</v>
+        <v>387878.24</v>
       </c>
       <c r="I114" s="1">
-        <v>-13189.62</v>
+        <v>-118646.74</v>
       </c>
       <c r="J114" s="1">
-        <v>-13.869924541861</v>
+        <v>-30.588655862726</v>
       </c>
       <c r="K114">
         <v>0.0</v>
       </c>
       <c r="L114">
         <v>0.0</v>
       </c>
       <c r="M114" s="1">
-        <v>81905.49</v>
+        <v>269231.5</v>
       </c>
       <c r="N114" s="1">
-        <v>81905.49</v>
+        <v>269231.5</v>
       </c>
       <c r="O114" s="1">
-        <v>0.1</v>
+        <v>0.34</v>
       </c>
       <c r="P114">
         <v>1</v>
       </c>
     </row>
     <row r="115" spans="1:16">
       <c r="A115" t="s">
         <v>256</v>
       </c>
       <c r="B115" t="s">
         <v>257</v>
       </c>
       <c r="C115" s="1">
-        <v>1034.0</v>
+        <v>3417.0</v>
       </c>
       <c r="D115" s="1">
-        <v>81.25</v>
+        <v>25.18</v>
       </c>
       <c r="E115" s="1">
-        <v>90.7</v>
+        <v>27.83</v>
       </c>
       <c r="F115" t="s">
         <v>8</v>
       </c>
       <c r="G115">
         <v>1.0</v>
       </c>
       <c r="H115" s="1">
-        <v>93783.8</v>
+        <v>95095.11</v>
       </c>
       <c r="I115" s="1">
-        <v>-9771.3</v>
+        <v>-9055.05</v>
       </c>
       <c r="J115" s="1">
-        <v>-10.418963616318</v>
+        <v>-9.5220984549048</v>
       </c>
       <c r="K115">
         <v>0.0</v>
       </c>
       <c r="L115">
         <v>0.0</v>
       </c>
       <c r="M115" s="1">
-        <v>84012.5</v>
+        <v>86040.06</v>
       </c>
       <c r="N115" s="1">
-        <v>84012.5</v>
+        <v>86040.06</v>
       </c>
       <c r="O115" s="1">
-        <v>0.1</v>
+        <v>0.11</v>
       </c>
       <c r="P115">
         <v>1</v>
       </c>
     </row>
     <row r="116" spans="1:16">
       <c r="A116" t="s">
         <v>258</v>
       </c>
       <c r="B116" t="s">
         <v>259</v>
       </c>
       <c r="C116" s="1">
-        <v>2981.0</v>
+        <v>1034.0</v>
       </c>
       <c r="D116" s="1">
-        <v>32.1</v>
+        <v>92.5</v>
       </c>
       <c r="E116" s="1">
-        <v>36.87</v>
+        <v>90.7</v>
       </c>
       <c r="F116" t="s">
         <v>8</v>
       </c>
       <c r="G116">
         <v>1.0</v>
       </c>
       <c r="H116" s="1">
-        <v>109909.47</v>
+        <v>93783.8</v>
       </c>
       <c r="I116" s="1">
-        <v>-14219.37</v>
+        <v>1861.2</v>
       </c>
       <c r="J116" s="1">
-        <v>-12.937347436941</v>
+        <v>1.9845644983462</v>
       </c>
       <c r="K116">
         <v>0.0</v>
       </c>
       <c r="L116">
         <v>0.0</v>
       </c>
       <c r="M116" s="1">
-        <v>95690.1</v>
+        <v>95645.0</v>
       </c>
       <c r="N116" s="1">
-        <v>95690.1</v>
+        <v>95645.0</v>
       </c>
       <c r="O116" s="1">
-        <v>0.11</v>
+        <v>0.12</v>
       </c>
       <c r="P116">
         <v>1</v>
       </c>
     </row>
     <row r="117" spans="1:16">
       <c r="A117" t="s">
         <v>260</v>
       </c>
       <c r="B117" t="s">
         <v>261</v>
       </c>
       <c r="C117" s="1">
-        <v>4515.0</v>
+        <v>2981.0</v>
       </c>
       <c r="D117" s="1">
-        <v>293.2</v>
+        <v>34.31</v>
       </c>
       <c r="E117" s="1">
-        <v>251.5670609081</v>
+        <v>36.87</v>
       </c>
       <c r="F117" t="s">
         <v>8</v>
       </c>
       <c r="G117">
         <v>1.0</v>
       </c>
       <c r="H117" s="1">
-        <v>1135825.28</v>
+        <v>109909.47</v>
       </c>
       <c r="I117" s="1">
-        <v>187972.72</v>
+        <v>-7631.36</v>
       </c>
       <c r="J117" s="1">
-        <v>16.549439716644</v>
+        <v>-6.9433143477082</v>
       </c>
       <c r="K117">
         <v>0.0</v>
       </c>
       <c r="L117">
         <v>0.0</v>
       </c>
       <c r="M117" s="1">
-        <v>1323798.0</v>
+        <v>102278.11</v>
       </c>
       <c r="N117" s="1">
-        <v>1323798.0</v>
+        <v>102278.11</v>
       </c>
       <c r="O117" s="1">
-        <v>1.59</v>
+        <v>0.13</v>
       </c>
       <c r="P117">
         <v>1</v>
       </c>
     </row>
     <row r="118" spans="1:16">
       <c r="A118" t="s">
         <v>262</v>
       </c>
       <c r="B118" t="s">
         <v>263</v>
       </c>
       <c r="C118" s="1">
-        <v>149195.0</v>
+        <v>4018.0</v>
       </c>
       <c r="D118" s="1">
-        <v>3.411</v>
+        <v>271.3</v>
       </c>
       <c r="E118" s="1">
-        <v>2.5731999732</v>
+        <v>251.5670607267</v>
       </c>
       <c r="F118" t="s">
         <v>8</v>
       </c>
       <c r="G118">
         <v>1.0</v>
       </c>
       <c r="H118" s="1">
-        <v>383908.57</v>
+        <v>1010796.45</v>
       </c>
       <c r="I118" s="1">
-        <v>124995.58</v>
+        <v>79286.95</v>
       </c>
       <c r="J118" s="1">
-        <v>32.558684480526</v>
+        <v>7.8440075645299</v>
       </c>
       <c r="K118">
         <v>0.0</v>
       </c>
       <c r="L118">
         <v>0.0</v>
       </c>
       <c r="M118" s="1">
-        <v>508904.15</v>
+        <v>1090083.4</v>
       </c>
       <c r="N118" s="1">
-        <v>508904.15</v>
+        <v>1090083.4</v>
       </c>
       <c r="O118" s="1">
-        <v>0.61</v>
+        <v>1.37</v>
       </c>
       <c r="P118">
         <v>1</v>
       </c>
     </row>
     <row r="119" spans="1:16">
       <c r="A119" t="s">
         <v>264</v>
       </c>
       <c r="B119" t="s">
         <v>265</v>
       </c>
       <c r="C119" s="1">
-        <v>32878.0</v>
+        <v>132790.0</v>
       </c>
       <c r="D119" s="1">
-        <v>9.3</v>
+        <v>4.585</v>
       </c>
       <c r="E119" s="1">
-        <v>9.3879998783</v>
+        <v>2.5731999398</v>
       </c>
       <c r="F119" t="s">
         <v>8</v>
       </c>
       <c r="G119">
         <v>1.0</v>
       </c>
       <c r="H119" s="1">
-        <v>308658.66</v>
+        <v>341695.22</v>
       </c>
       <c r="I119" s="1">
-        <v>-2893.26</v>
+        <v>267146.93</v>
       </c>
       <c r="J119" s="1">
-        <v>-0.93736556751721</v>
+        <v>78.182811571084</v>
       </c>
       <c r="K119">
         <v>0.0</v>
       </c>
       <c r="L119">
         <v>0.0</v>
       </c>
       <c r="M119" s="1">
-        <v>305765.4</v>
+        <v>608842.15</v>
       </c>
       <c r="N119" s="1">
-        <v>305765.4</v>
+        <v>608842.15</v>
       </c>
       <c r="O119" s="1">
-        <v>0.37</v>
+        <v>0.77</v>
       </c>
       <c r="P119">
         <v>1</v>
       </c>
     </row>
     <row r="120" spans="1:16">
       <c r="A120" t="s">
         <v>266</v>
       </c>
       <c r="B120" t="s">
         <v>267</v>
       </c>
       <c r="C120" s="1">
-        <v>14682.0</v>
+        <v>30119.0</v>
       </c>
       <c r="D120" s="1">
-        <v>78.15</v>
+        <v>8.812</v>
       </c>
       <c r="E120" s="1">
-        <v>90.1062723062</v>
+        <v>9.3879999336</v>
       </c>
       <c r="F120" t="s">
         <v>8</v>
       </c>
       <c r="G120">
         <v>1.0</v>
       </c>
       <c r="H120" s="1">
-        <v>1322940.29</v>
+        <v>282757.17</v>
       </c>
       <c r="I120" s="1">
-        <v>-175541.99</v>
+        <v>-17348.54</v>
       </c>
       <c r="J120" s="1">
-        <v>-13.269078833482</v>
+        <v>-6.1354907463531</v>
       </c>
       <c r="K120">
         <v>0.0</v>
       </c>
       <c r="L120">
         <v>0.0</v>
       </c>
       <c r="M120" s="1">
-        <v>1147398.3</v>
+        <v>265408.63</v>
       </c>
       <c r="N120" s="1">
-        <v>1147398.3</v>
+        <v>265408.63</v>
       </c>
       <c r="O120" s="1">
-        <v>1.38</v>
+        <v>0.33</v>
       </c>
       <c r="P120">
         <v>1</v>
       </c>
     </row>
     <row r="121" spans="1:16">
       <c r="A121" t="s">
         <v>268</v>
       </c>
       <c r="B121" t="s">
         <v>269</v>
       </c>
       <c r="C121" s="1">
-        <v>13256.0</v>
+        <v>13068.0</v>
       </c>
       <c r="D121" s="1">
-        <v>160.0</v>
+        <v>78.89</v>
       </c>
       <c r="E121" s="1">
-        <v>176.7334844599</v>
+        <v>90.106271809</v>
       </c>
       <c r="F121" t="s">
         <v>8</v>
       </c>
       <c r="G121">
         <v>1.0</v>
       </c>
       <c r="H121" s="1">
-        <v>2342779.07</v>
+        <v>1177508.76</v>
       </c>
       <c r="I121" s="1">
-        <v>-221819.07</v>
+        <v>-146574.24</v>
       </c>
       <c r="J121" s="1">
-        <v>-9.4682026504531</v>
+        <v>-12.447825865856</v>
       </c>
       <c r="K121">
         <v>0.0</v>
       </c>
       <c r="L121">
         <v>0.0</v>
       </c>
       <c r="M121" s="1">
-        <v>2120960.0</v>
+        <v>1030934.52</v>
       </c>
       <c r="N121" s="1">
-        <v>2120960.0</v>
+        <v>1030934.52</v>
       </c>
       <c r="O121" s="1">
-        <v>2.55</v>
+        <v>1.3</v>
       </c>
       <c r="P121">
         <v>1</v>
       </c>
     </row>
     <row r="122" spans="1:16">
       <c r="A122" t="s">
         <v>270</v>
       </c>
       <c r="B122" t="s">
         <v>271</v>
       </c>
       <c r="C122" s="1">
-        <v>29264.0</v>
+        <v>11798.0</v>
       </c>
       <c r="D122" s="1">
-        <v>34.46</v>
+        <v>148.88</v>
       </c>
       <c r="E122" s="1">
-        <v>32.5458399399</v>
+        <v>176.7334836413</v>
       </c>
       <c r="F122" t="s">
         <v>8</v>
       </c>
       <c r="G122">
         <v>1.0</v>
       </c>
       <c r="H122" s="1">
-        <v>952421.46</v>
+        <v>2085101.64</v>
       </c>
       <c r="I122" s="1">
-        <v>56015.98</v>
+        <v>-328615.4</v>
       </c>
       <c r="J122" s="1">
-        <v>5.8814277452337</v>
+        <v>-15.760162176075</v>
       </c>
       <c r="K122">
         <v>0.0</v>
       </c>
       <c r="L122">
         <v>0.0</v>
       </c>
       <c r="M122" s="1">
-        <v>1008437.44</v>
+        <v>1756486.24</v>
       </c>
       <c r="N122" s="1">
-        <v>1008437.44</v>
+        <v>1756486.24</v>
       </c>
       <c r="O122" s="1">
-        <v>1.21</v>
+        <v>2.21</v>
       </c>
       <c r="P122">
         <v>1</v>
       </c>
     </row>
     <row r="123" spans="1:16">
       <c r="A123" t="s">
         <v>272</v>
       </c>
       <c r="B123" t="s">
         <v>273</v>
       </c>
       <c r="C123" s="1">
-        <v>7826.0</v>
+        <v>26047.0</v>
       </c>
       <c r="D123" s="1">
-        <v>243.4</v>
+        <v>36.02</v>
       </c>
       <c r="E123" s="1">
-        <v>121.5453475594</v>
+        <v>32.545839828</v>
       </c>
       <c r="F123" t="s">
         <v>8</v>
       </c>
       <c r="G123">
         <v>1.0</v>
       </c>
       <c r="H123" s="1">
-        <v>951213.89</v>
+        <v>847721.49</v>
       </c>
       <c r="I123" s="1">
-        <v>953634.51</v>
+        <v>90491.45</v>
       </c>
       <c r="J123" s="1">
-        <v>100.25447693999</v>
+        <v>10.674667454756</v>
       </c>
       <c r="K123">
         <v>0.0</v>
       </c>
       <c r="L123">
         <v>0.0</v>
       </c>
       <c r="M123" s="1">
-        <v>1904848.4</v>
+        <v>938212.94</v>
       </c>
       <c r="N123" s="1">
-        <v>1904848.4</v>
+        <v>938212.94</v>
       </c>
       <c r="O123" s="1">
-        <v>2.29</v>
+        <v>1.18</v>
       </c>
       <c r="P123">
         <v>1</v>
       </c>
     </row>
     <row r="124" spans="1:16">
       <c r="A124" t="s">
         <v>274</v>
       </c>
       <c r="B124" t="s">
         <v>275</v>
       </c>
       <c r="C124" s="1">
-        <v>10655.0</v>
+        <v>6966.0</v>
       </c>
       <c r="D124" s="1">
-        <v>145.7</v>
+        <v>270.8</v>
       </c>
       <c r="E124" s="1">
-        <v>113.0919371187</v>
+        <v>121.5453474017</v>
       </c>
       <c r="F124" t="s">
         <v>8</v>
       </c>
       <c r="G124">
         <v>1.0</v>
       </c>
       <c r="H124" s="1">
-        <v>1204994.59</v>
+        <v>846684.89</v>
       </c>
       <c r="I124" s="1">
-        <v>347438.91</v>
+        <v>1039707.91</v>
       </c>
       <c r="J124" s="1">
-        <v>28.833234014768</v>
+        <v>122.79750380333</v>
       </c>
       <c r="K124">
         <v>0.0</v>
       </c>
       <c r="L124">
         <v>0.0</v>
       </c>
       <c r="M124" s="1">
-        <v>1552433.5</v>
+        <v>1886392.8</v>
       </c>
       <c r="N124" s="1">
-        <v>1552433.5</v>
+        <v>1886392.8</v>
       </c>
       <c r="O124" s="1">
-        <v>1.86</v>
+        <v>2.37</v>
       </c>
       <c r="P124">
         <v>1</v>
       </c>
     </row>
     <row r="125" spans="1:16">
       <c r="A125" t="s">
         <v>276</v>
       </c>
       <c r="B125" t="s">
         <v>277</v>
       </c>
       <c r="C125" s="1">
-        <v>9626.0</v>
+        <v>9484.0</v>
       </c>
       <c r="D125" s="1">
-        <v>210.3</v>
+        <v>172.98</v>
       </c>
       <c r="E125" s="1">
-        <v>188.125148556</v>
+        <v>113.0919380008</v>
       </c>
       <c r="F125" t="s">
         <v>8</v>
       </c>
       <c r="G125">
         <v>1.0</v>
       </c>
       <c r="H125" s="1">
-        <v>1810892.68</v>
+        <v>1072563.94</v>
       </c>
       <c r="I125" s="1">
-        <v>213455.12</v>
+        <v>567978.38</v>
       </c>
       <c r="J125" s="1">
-        <v>11.787287140616</v>
+        <v>52.955200041501</v>
       </c>
       <c r="K125">
         <v>0.0</v>
       </c>
       <c r="L125">
         <v>0.0</v>
       </c>
       <c r="M125" s="1">
-        <v>2024347.8</v>
+        <v>1640542.32</v>
       </c>
       <c r="N125" s="1">
-        <v>2024347.8</v>
+        <v>1640542.32</v>
       </c>
       <c r="O125" s="1">
-        <v>2.43</v>
+        <v>2.06</v>
       </c>
       <c r="P125">
         <v>1</v>
       </c>
     </row>
     <row r="126" spans="1:16">
       <c r="A126" t="s">
         <v>278</v>
       </c>
       <c r="B126" t="s">
         <v>279</v>
       </c>
       <c r="C126" s="1">
-        <v>10749.0</v>
+        <v>8568.0</v>
       </c>
       <c r="D126" s="1">
-        <v>17.62</v>
+        <v>251.15</v>
       </c>
       <c r="E126" s="1">
-        <v>19.72</v>
+        <v>188.1251493931</v>
       </c>
       <c r="F126" t="s">
         <v>8</v>
       </c>
       <c r="G126">
         <v>1.0</v>
       </c>
       <c r="H126" s="1">
-        <v>211970.28</v>
+        <v>1611856.28</v>
       </c>
       <c r="I126" s="1">
-        <v>-22572.9</v>
+        <v>539996.92</v>
       </c>
       <c r="J126" s="1">
-        <v>-10.649087221095</v>
+        <v>33.501555113834</v>
       </c>
       <c r="K126">
         <v>0.0</v>
       </c>
       <c r="L126">
         <v>0.0</v>
       </c>
       <c r="M126" s="1">
-        <v>189397.38</v>
+        <v>2151853.2</v>
       </c>
       <c r="N126" s="1">
-        <v>189397.38</v>
+        <v>2151853.2</v>
       </c>
       <c r="O126" s="1">
-        <v>0.23</v>
+        <v>2.7</v>
       </c>
       <c r="P126">
         <v>1</v>
       </c>
     </row>
     <row r="127" spans="1:16">
       <c r="A127" t="s">
         <v>280</v>
       </c>
       <c r="B127" t="s">
         <v>281</v>
       </c>
       <c r="C127" s="1">
-        <v>10025.0</v>
+        <v>10749.0</v>
       </c>
       <c r="D127" s="1">
-        <v>63.68</v>
+        <v>20.6</v>
       </c>
       <c r="E127" s="1">
-        <v>32.0377346633</v>
+        <v>19.72</v>
       </c>
       <c r="F127" t="s">
         <v>8</v>
       </c>
       <c r="G127">
         <v>1.0</v>
       </c>
       <c r="H127" s="1">
-        <v>321178.29</v>
+        <v>211970.28</v>
       </c>
       <c r="I127" s="1">
-        <v>317213.71</v>
+        <v>9459.12</v>
       </c>
       <c r="J127" s="1">
-        <v>98.7656139523</v>
+        <v>4.4624746450304</v>
       </c>
       <c r="K127">
         <v>0.0</v>
       </c>
       <c r="L127">
         <v>0.0</v>
       </c>
       <c r="M127" s="1">
-        <v>638392.0</v>
+        <v>221429.4</v>
       </c>
       <c r="N127" s="1">
-        <v>638392.0</v>
+        <v>221429.4</v>
       </c>
       <c r="O127" s="1">
-        <v>0.77</v>
+        <v>0.28</v>
       </c>
       <c r="P127">
         <v>1</v>
       </c>
     </row>
     <row r="128" spans="1:16">
       <c r="A128" t="s">
         <v>282</v>
       </c>
       <c r="B128" t="s">
         <v>283</v>
       </c>
       <c r="C128" s="1">
-        <v>769.0</v>
+        <v>8922.0</v>
       </c>
       <c r="D128" s="1">
-        <v>123.9</v>
+        <v>71.14</v>
       </c>
       <c r="E128" s="1">
-        <v>131.2</v>
+        <v>32.0377348128</v>
       </c>
       <c r="F128" t="s">
         <v>8</v>
       </c>
       <c r="G128">
         <v>1.0</v>
       </c>
       <c r="H128" s="1">
-        <v>100892.8</v>
+        <v>285840.67</v>
       </c>
       <c r="I128" s="1">
-        <v>-5613.7</v>
+        <v>348870.41</v>
       </c>
       <c r="J128" s="1">
-        <v>-5.5640243902439</v>
+        <v>122.05065500301</v>
       </c>
       <c r="K128">
         <v>0.0</v>
       </c>
       <c r="L128">
         <v>0.0</v>
       </c>
       <c r="M128" s="1">
-        <v>95279.1</v>
+        <v>634711.08</v>
       </c>
       <c r="N128" s="1">
-        <v>95279.1</v>
+        <v>634711.08</v>
       </c>
       <c r="O128" s="1">
-        <v>0.11</v>
+        <v>0.8</v>
       </c>
       <c r="P128">
         <v>1</v>
       </c>
     </row>
     <row r="129" spans="1:16">
       <c r="A129" t="s">
         <v>284</v>
       </c>
       <c r="B129" t="s">
         <v>285</v>
       </c>
       <c r="C129" s="1">
-        <v>2265.0</v>
+        <v>769.0</v>
       </c>
       <c r="D129" s="1">
-        <v>44.88</v>
+        <v>114.0</v>
       </c>
       <c r="E129" s="1">
-        <v>52.5</v>
+        <v>131.2</v>
       </c>
       <c r="F129" t="s">
         <v>8</v>
       </c>
       <c r="G129">
         <v>1.0</v>
       </c>
       <c r="H129" s="1">
-        <v>118912.5</v>
+        <v>100892.8</v>
       </c>
       <c r="I129" s="1">
-        <v>-17259.3</v>
+        <v>-13226.8</v>
       </c>
       <c r="J129" s="1">
-        <v>-14.514285714286</v>
+        <v>-13.109756097561</v>
       </c>
       <c r="K129">
         <v>0.0</v>
       </c>
       <c r="L129">
         <v>0.0</v>
       </c>
       <c r="M129" s="1">
-        <v>101653.2</v>
+        <v>87666.0</v>
       </c>
       <c r="N129" s="1">
-        <v>101653.2</v>
+        <v>87666.0</v>
       </c>
       <c r="O129" s="1">
-        <v>0.12</v>
+        <v>0.11</v>
       </c>
       <c r="P129">
         <v>1</v>
       </c>
     </row>
     <row r="130" spans="1:16">
       <c r="A130" t="s">
         <v>286</v>
       </c>
       <c r="B130" t="s">
         <v>287</v>
       </c>
       <c r="C130" s="1">
-        <v>8595.0</v>
+        <v>2265.0</v>
       </c>
       <c r="D130" s="1">
-        <v>27.79</v>
+        <v>48.6</v>
       </c>
       <c r="E130" s="1">
-        <v>29.1999604421</v>
+        <v>52.5</v>
       </c>
       <c r="F130" t="s">
         <v>8</v>
       </c>
       <c r="G130">
         <v>1.0</v>
       </c>
       <c r="H130" s="1">
-        <v>250973.66</v>
+        <v>118912.5</v>
       </c>
       <c r="I130" s="1">
-        <v>-12118.61</v>
+        <v>-8833.5</v>
       </c>
       <c r="J130" s="1">
-        <v>-4.8286381925498</v>
+        <v>-7.4285714285714</v>
       </c>
       <c r="K130">
         <v>0.0</v>
       </c>
       <c r="L130">
         <v>0.0</v>
       </c>
       <c r="M130" s="1">
-        <v>238855.05</v>
+        <v>110079.0</v>
       </c>
       <c r="N130" s="1">
-        <v>238855.05</v>
+        <v>110079.0</v>
       </c>
       <c r="O130" s="1">
-        <v>0.29</v>
+        <v>0.14</v>
       </c>
       <c r="P130">
         <v>1</v>
       </c>
     </row>
     <row r="131" spans="1:16">
       <c r="A131" t="s">
         <v>288</v>
       </c>
       <c r="B131" t="s">
         <v>289</v>
       </c>
       <c r="C131" s="1">
-        <v>8011.0</v>
+        <v>7874.0</v>
       </c>
       <c r="D131" s="1">
-        <v>9.672</v>
+        <v>42.195</v>
       </c>
       <c r="E131" s="1">
-        <v>11.5050006241</v>
+        <v>29.1999606299</v>
       </c>
       <c r="F131" t="s">
         <v>8</v>
       </c>
       <c r="G131">
         <v>1.0</v>
       </c>
       <c r="H131" s="1">
-        <v>92166.56</v>
+        <v>229920.49</v>
       </c>
       <c r="I131" s="1">
-        <v>-14684.17</v>
+        <v>102322.94</v>
       </c>
       <c r="J131" s="1">
-        <v>-15.93221012046</v>
+        <v>44.503619490373</v>
       </c>
       <c r="K131">
         <v>0.0</v>
       </c>
       <c r="L131">
         <v>0.0</v>
       </c>
       <c r="M131" s="1">
-        <v>77482.39</v>
+        <v>332243.43</v>
       </c>
       <c r="N131" s="1">
-        <v>77482.39</v>
+        <v>332243.43</v>
       </c>
       <c r="O131" s="1">
-        <v>0.09</v>
+        <v>0.42</v>
       </c>
       <c r="P131">
         <v>1</v>
       </c>
     </row>
     <row r="132" spans="1:16">
       <c r="A132" t="s">
         <v>290</v>
       </c>
       <c r="B132" t="s">
         <v>291</v>
       </c>
       <c r="C132" s="1">
-        <v>26216.0</v>
+        <v>8011.0</v>
       </c>
       <c r="D132" s="1">
-        <v>32.52</v>
+        <v>9.304</v>
       </c>
       <c r="E132" s="1">
-        <v>29.5709955752</v>
+        <v>11.5050006241</v>
       </c>
       <c r="F132" t="s">
         <v>8</v>
       </c>
       <c r="G132">
         <v>1.0</v>
       </c>
       <c r="H132" s="1">
-        <v>775233.22</v>
+        <v>92166.56</v>
       </c>
       <c r="I132" s="1">
-        <v>77311.1</v>
+        <v>-17632.22</v>
       </c>
       <c r="J132" s="1">
-        <v>9.9726247541353</v>
+        <v>-19.130821417226</v>
       </c>
       <c r="K132">
         <v>0.0</v>
       </c>
       <c r="L132">
         <v>0.0</v>
       </c>
       <c r="M132" s="1">
-        <v>852544.32</v>
+        <v>74534.34</v>
       </c>
       <c r="N132" s="1">
-        <v>852544.32</v>
+        <v>74534.34</v>
       </c>
       <c r="O132" s="1">
-        <v>1.02</v>
+        <v>0.09</v>
       </c>
       <c r="P132">
         <v>1</v>
       </c>
     </row>
     <row r="133" spans="1:16">
       <c r="A133" t="s">
         <v>292</v>
       </c>
       <c r="B133" t="s">
         <v>293</v>
       </c>
       <c r="C133" s="1">
-        <v>1791.0</v>
+        <v>23334.0</v>
       </c>
       <c r="D133" s="1">
-        <v>51.34</v>
+        <v>40.24</v>
       </c>
       <c r="E133" s="1">
-        <v>51.48</v>
+        <v>29.570995543</v>
       </c>
       <c r="F133" t="s">
         <v>8</v>
       </c>
       <c r="G133">
         <v>1.0</v>
       </c>
       <c r="H133" s="1">
-        <v>92200.68</v>
+        <v>690009.61</v>
       </c>
       <c r="I133" s="1">
-        <v>-250.74</v>
+        <v>248950.55</v>
       </c>
       <c r="J133" s="1">
-        <v>-0.27195027195027</v>
+        <v>36.079287359491</v>
       </c>
       <c r="K133">
         <v>0.0</v>
       </c>
       <c r="L133">
         <v>0.0</v>
       </c>
       <c r="M133" s="1">
-        <v>91949.94</v>
+        <v>938960.16</v>
       </c>
       <c r="N133" s="1">
-        <v>91949.94</v>
+        <v>938960.16</v>
       </c>
       <c r="O133" s="1">
-        <v>0.11</v>
+        <v>1.18</v>
       </c>
       <c r="P133">
         <v>1</v>
       </c>
     </row>
     <row r="134" spans="1:16">
       <c r="A134" t="s">
         <v>294</v>
       </c>
       <c r="B134" t="s">
         <v>295</v>
       </c>
       <c r="C134" s="1">
-        <v>18162.0</v>
+        <v>1791.0</v>
       </c>
       <c r="D134" s="1">
-        <v>9.802</v>
+        <v>54.1</v>
       </c>
       <c r="E134" s="1">
-        <v>10.2</v>
+        <v>51.48</v>
       </c>
       <c r="F134" t="s">
         <v>8</v>
       </c>
       <c r="G134">
         <v>1.0</v>
       </c>
       <c r="H134" s="1">
-        <v>185252.4</v>
+        <v>92200.68</v>
       </c>
       <c r="I134" s="1">
-        <v>-7228.48</v>
+        <v>4692.42</v>
       </c>
       <c r="J134" s="1">
-        <v>-3.90196294353</v>
+        <v>5.0893550893551</v>
       </c>
       <c r="K134">
         <v>0.0</v>
       </c>
       <c r="L134">
         <v>0.0</v>
       </c>
       <c r="M134" s="1">
-        <v>178023.92</v>
+        <v>96893.1</v>
       </c>
       <c r="N134" s="1">
-        <v>178023.92</v>
+        <v>96893.1</v>
       </c>
       <c r="O134" s="1">
-        <v>0.21</v>
+        <v>0.12</v>
       </c>
       <c r="P134">
         <v>1</v>
       </c>
     </row>
     <row r="135" spans="1:16">
       <c r="A135" t="s">
         <v>296</v>
       </c>
       <c r="B135" t="s">
         <v>297</v>
       </c>
       <c r="C135" s="1">
-        <v>1268.0</v>
+        <v>18162.0</v>
       </c>
       <c r="D135" s="1">
-        <v>249.1</v>
+        <v>10.27</v>
       </c>
       <c r="E135" s="1">
-        <v>254.9</v>
+        <v>10.2</v>
       </c>
       <c r="F135" t="s">
         <v>8</v>
       </c>
       <c r="G135">
         <v>1.0</v>
       </c>
       <c r="H135" s="1">
-        <v>323213.2</v>
+        <v>185252.4</v>
       </c>
       <c r="I135" s="1">
-        <v>-7354.4</v>
+        <v>1271.34</v>
       </c>
       <c r="J135" s="1">
-        <v>-2.2754021184778</v>
+        <v>0.68627450980392</v>
       </c>
       <c r="K135">
         <v>0.0</v>
       </c>
       <c r="L135">
         <v>0.0</v>
       </c>
       <c r="M135" s="1">
-        <v>315858.8</v>
+        <v>186523.74</v>
       </c>
       <c r="N135" s="1">
-        <v>315858.8</v>
+        <v>186523.74</v>
       </c>
       <c r="O135" s="1">
-        <v>0.38</v>
+        <v>0.23</v>
       </c>
       <c r="P135">
         <v>1</v>
       </c>
     </row>
     <row r="136" spans="1:16">
       <c r="A136" t="s">
         <v>298</v>
       </c>
       <c r="B136" t="s">
         <v>299</v>
       </c>
       <c r="C136" s="1">
-        <v>1635.0</v>
+        <v>1162.0</v>
       </c>
       <c r="D136" s="1">
-        <v>252.0</v>
+        <v>231.1</v>
       </c>
       <c r="E136" s="1">
-        <v>252.3</v>
+        <v>254.9</v>
       </c>
       <c r="F136" t="s">
         <v>8</v>
       </c>
       <c r="G136">
         <v>1.0</v>
       </c>
       <c r="H136" s="1">
-        <v>412510.5</v>
+        <v>296193.8</v>
       </c>
       <c r="I136" s="1">
-        <v>-490.5</v>
+        <v>-27655.6</v>
       </c>
       <c r="J136" s="1">
-        <v>-0.11890606420927</v>
+        <v>-9.3369948999608</v>
       </c>
       <c r="K136">
         <v>0.0</v>
       </c>
       <c r="L136">
         <v>0.0</v>
       </c>
       <c r="M136" s="1">
-        <v>412020.0</v>
+        <v>268538.2</v>
       </c>
       <c r="N136" s="1">
-        <v>412020.0</v>
+        <v>268538.2</v>
       </c>
       <c r="O136" s="1">
-        <v>0.49</v>
+        <v>0.34</v>
       </c>
       <c r="P136">
         <v>1</v>
       </c>
     </row>
     <row r="137" spans="1:16">
       <c r="A137" t="s">
         <v>300</v>
       </c>
       <c r="B137" t="s">
         <v>301</v>
       </c>
       <c r="C137" s="1">
-        <v>5089.0</v>
+        <v>1455.0</v>
       </c>
       <c r="D137" s="1">
-        <v>15.31</v>
+        <v>227.7</v>
       </c>
       <c r="E137" s="1">
-        <v>18.02</v>
+        <v>252.3</v>
       </c>
       <c r="F137" t="s">
         <v>8</v>
       </c>
       <c r="G137">
         <v>1.0</v>
       </c>
       <c r="H137" s="1">
-        <v>91703.78</v>
+        <v>367096.5</v>
       </c>
       <c r="I137" s="1">
-        <v>-13791.19</v>
+        <v>-35793.0</v>
       </c>
       <c r="J137" s="1">
-        <v>-15.03884572697</v>
+        <v>-9.7502972651605</v>
       </c>
       <c r="K137">
         <v>0.0</v>
       </c>
       <c r="L137">
         <v>0.0</v>
       </c>
       <c r="M137" s="1">
-        <v>77912.59</v>
+        <v>331303.5</v>
       </c>
       <c r="N137" s="1">
-        <v>77912.59</v>
+        <v>331303.5</v>
       </c>
       <c r="O137" s="1">
-        <v>0.09</v>
+        <v>0.42</v>
       </c>
       <c r="P137">
         <v>1</v>
       </c>
     </row>
     <row r="138" spans="1:16">
       <c r="A138" t="s">
         <v>302</v>
       </c>
       <c r="B138" t="s">
         <v>303</v>
       </c>
       <c r="C138" s="1">
-        <v>5657.0</v>
+        <v>5089.0</v>
       </c>
       <c r="D138" s="1">
-        <v>95.18</v>
+        <v>17.2</v>
       </c>
       <c r="E138" s="1">
-        <v>104.6745854693</v>
+        <v>18.02</v>
       </c>
       <c r="F138" t="s">
         <v>8</v>
       </c>
       <c r="G138">
         <v>1.0</v>
       </c>
       <c r="H138" s="1">
-        <v>592144.13</v>
+        <v>91703.78</v>
       </c>
       <c r="I138" s="1">
-        <v>-53710.87</v>
+        <v>-4172.98</v>
       </c>
       <c r="J138" s="1">
-        <v>-9.0705737469693</v>
+        <v>-4.550499445061</v>
       </c>
       <c r="K138">
         <v>0.0</v>
       </c>
       <c r="L138">
         <v>0.0</v>
       </c>
       <c r="M138" s="1">
-        <v>538433.26</v>
+        <v>87530.8</v>
       </c>
       <c r="N138" s="1">
-        <v>538433.26</v>
+        <v>87530.8</v>
       </c>
       <c r="O138" s="1">
-        <v>0.65</v>
+        <v>0.11</v>
       </c>
       <c r="P138">
         <v>1</v>
       </c>
     </row>
     <row r="139" spans="1:16">
       <c r="A139" t="s">
         <v>304</v>
       </c>
       <c r="B139" t="s">
         <v>305</v>
       </c>
       <c r="C139" s="1">
-        <v>22839.0</v>
+        <v>5035.0</v>
       </c>
       <c r="D139" s="1">
-        <v>62.01</v>
+        <v>103.9</v>
       </c>
       <c r="E139" s="1">
-        <v>68.5163058803</v>
+        <v>104.6745858987</v>
       </c>
       <c r="F139" t="s">
         <v>8</v>
       </c>
       <c r="G139">
         <v>1.0</v>
       </c>
       <c r="H139" s="1">
-        <v>1564843.91</v>
+        <v>527036.54</v>
       </c>
       <c r="I139" s="1">
-        <v>-148597.52</v>
+        <v>-3900.04</v>
       </c>
       <c r="J139" s="1">
-        <v>-9.4959963131403</v>
+        <v>-0.73999423265795</v>
       </c>
       <c r="K139">
         <v>0.0</v>
       </c>
       <c r="L139">
         <v>0.0</v>
       </c>
       <c r="M139" s="1">
-        <v>1416246.39</v>
+        <v>523136.5</v>
       </c>
       <c r="N139" s="1">
-        <v>1416246.39</v>
+        <v>523136.5</v>
       </c>
       <c r="O139" s="1">
-        <v>1.7</v>
+        <v>0.66</v>
       </c>
       <c r="P139">
         <v>1</v>
       </c>
     </row>
     <row r="140" spans="1:16">
       <c r="A140" t="s">
         <v>306</v>
       </c>
       <c r="B140" t="s">
         <v>307</v>
       </c>
       <c r="C140" s="1">
-        <v>5148.0</v>
+        <v>20328.0</v>
       </c>
       <c r="D140" s="1">
-        <v>19.51</v>
+        <v>65.77</v>
       </c>
       <c r="E140" s="1">
-        <v>21.16</v>
+        <v>68.5163060803</v>
       </c>
       <c r="F140" t="s">
         <v>8</v>
       </c>
       <c r="G140">
         <v>1.0</v>
       </c>
       <c r="H140" s="1">
-        <v>108931.68</v>
+        <v>1392799.47</v>
       </c>
       <c r="I140" s="1">
-        <v>-8494.2</v>
+        <v>-55826.91</v>
       </c>
       <c r="J140" s="1">
-        <v>-7.7977315689981</v>
+        <v>-4.008251812445</v>
       </c>
       <c r="K140">
         <v>0.0</v>
       </c>
       <c r="L140">
         <v>0.0</v>
       </c>
       <c r="M140" s="1">
-        <v>100437.48</v>
+        <v>1336972.56</v>
       </c>
       <c r="N140" s="1">
-        <v>100437.48</v>
+        <v>1336972.56</v>
       </c>
       <c r="O140" s="1">
-        <v>0.12</v>
+        <v>1.68</v>
       </c>
       <c r="P140">
         <v>1</v>
       </c>
     </row>
     <row r="141" spans="1:16">
       <c r="A141" t="s">
         <v>308</v>
       </c>
       <c r="B141" t="s">
         <v>309</v>
       </c>
       <c r="C141" s="1">
-        <v>14390.0</v>
+        <v>5148.0</v>
       </c>
       <c r="D141" s="1">
-        <v>16.21</v>
+        <v>22.24</v>
       </c>
       <c r="E141" s="1">
-        <v>19.11</v>
+        <v>21.16</v>
       </c>
       <c r="F141" t="s">
         <v>8</v>
       </c>
       <c r="G141">
         <v>1.0</v>
       </c>
       <c r="H141" s="1">
-        <v>274992.9</v>
+        <v>108931.68</v>
       </c>
       <c r="I141" s="1">
-        <v>-41731.0</v>
+        <v>5559.84</v>
       </c>
       <c r="J141" s="1">
-        <v>-15.175300889587</v>
+        <v>5.1039697542533</v>
       </c>
       <c r="K141">
         <v>0.0</v>
       </c>
       <c r="L141">
         <v>0.0</v>
       </c>
       <c r="M141" s="1">
-        <v>233261.9</v>
+        <v>114491.52</v>
       </c>
       <c r="N141" s="1">
-        <v>233261.9</v>
+        <v>114491.52</v>
       </c>
       <c r="O141" s="1">
-        <v>0.28</v>
+        <v>0.14</v>
       </c>
       <c r="P141">
         <v>1</v>
       </c>
     </row>
     <row r="142" spans="1:16">
       <c r="A142" t="s">
         <v>310</v>
       </c>
       <c r="B142" t="s">
         <v>311</v>
       </c>
       <c r="C142" s="1">
-        <v>7049.0</v>
+        <v>13182.0</v>
       </c>
       <c r="D142" s="1">
-        <v>25.11</v>
+        <v>19.395</v>
       </c>
       <c r="E142" s="1">
-        <v>26.98</v>
+        <v>19.11</v>
       </c>
       <c r="F142" t="s">
         <v>8</v>
       </c>
       <c r="G142">
         <v>1.0</v>
       </c>
       <c r="H142" s="1">
-        <v>190182.02</v>
+        <v>251908.02</v>
       </c>
       <c r="I142" s="1">
-        <v>-13181.63</v>
+        <v>3756.87</v>
       </c>
       <c r="J142" s="1">
-        <v>-6.9310600444774</v>
+        <v>1.4913657770801</v>
       </c>
       <c r="K142">
         <v>0.0</v>
       </c>
       <c r="L142">
         <v>0.0</v>
       </c>
       <c r="M142" s="1">
-        <v>177000.39</v>
+        <v>255664.89</v>
       </c>
       <c r="N142" s="1">
-        <v>177000.39</v>
+        <v>255664.89</v>
       </c>
       <c r="O142" s="1">
-        <v>0.21</v>
+        <v>0.32</v>
       </c>
       <c r="P142">
         <v>1</v>
       </c>
     </row>
     <row r="143" spans="1:16">
       <c r="A143" t="s">
         <v>312</v>
       </c>
       <c r="B143" t="s">
         <v>313</v>
       </c>
       <c r="C143" s="1">
-        <v>23360.0</v>
+        <v>7049.0</v>
       </c>
       <c r="D143" s="1">
-        <v>19.685</v>
+        <v>24.61</v>
       </c>
       <c r="E143" s="1">
-        <v>19.76</v>
+        <v>26.98</v>
       </c>
       <c r="F143" t="s">
         <v>8</v>
       </c>
       <c r="G143">
         <v>1.0</v>
       </c>
       <c r="H143" s="1">
-        <v>461593.6</v>
+        <v>190182.02</v>
       </c>
       <c r="I143" s="1">
-        <v>-1752.0</v>
+        <v>-16706.13</v>
       </c>
       <c r="J143" s="1">
-        <v>-0.37955465587045</v>
+        <v>-8.7842846553002</v>
       </c>
       <c r="K143">
         <v>0.0</v>
       </c>
       <c r="L143">
         <v>0.0</v>
       </c>
       <c r="M143" s="1">
-        <v>459841.6</v>
+        <v>173475.89</v>
       </c>
       <c r="N143" s="1">
-        <v>459841.6</v>
+        <v>173475.89</v>
       </c>
       <c r="O143" s="1">
-        <v>0.55</v>
+        <v>0.22</v>
       </c>
       <c r="P143">
         <v>1</v>
       </c>
     </row>
     <row r="144" spans="1:16">
       <c r="A144" t="s">
         <v>314</v>
       </c>
       <c r="B144" t="s">
         <v>315</v>
       </c>
       <c r="C144" s="1">
-        <v>10142.0</v>
+        <v>20791.0</v>
       </c>
       <c r="D144" s="1">
-        <v>67.9</v>
+        <v>24.91</v>
       </c>
       <c r="E144" s="1">
-        <v>60.3</v>
+        <v>19.76</v>
       </c>
       <c r="F144" t="s">
         <v>8</v>
       </c>
       <c r="G144">
         <v>1.0</v>
       </c>
       <c r="H144" s="1">
-        <v>611562.6</v>
+        <v>410830.16</v>
       </c>
       <c r="I144" s="1">
-        <v>77079.2</v>
+        <v>107073.65</v>
       </c>
       <c r="J144" s="1">
-        <v>12.603648424544</v>
+        <v>26.062753036437</v>
       </c>
       <c r="K144">
         <v>0.0</v>
       </c>
       <c r="L144">
         <v>0.0</v>
       </c>
       <c r="M144" s="1">
-        <v>688641.8</v>
+        <v>517903.81</v>
       </c>
       <c r="N144" s="1">
-        <v>688641.8</v>
+        <v>517903.81</v>
       </c>
       <c r="O144" s="1">
-        <v>0.83</v>
+        <v>0.65</v>
       </c>
       <c r="P144">
         <v>1</v>
       </c>
     </row>
     <row r="145" spans="1:16">
       <c r="A145" t="s">
         <v>316</v>
       </c>
       <c r="B145" t="s">
         <v>317</v>
       </c>
       <c r="C145" s="1">
-        <v>1148.0</v>
+        <v>9027.0</v>
       </c>
       <c r="D145" s="1">
-        <v>72.0</v>
+        <v>62.25</v>
       </c>
       <c r="E145" s="1">
-        <v>82.0</v>
+        <v>60.3</v>
       </c>
       <c r="F145" t="s">
         <v>8</v>
       </c>
       <c r="G145">
         <v>1.0</v>
       </c>
       <c r="H145" s="1">
-        <v>94136.0</v>
+        <v>544328.1</v>
       </c>
       <c r="I145" s="1">
-        <v>-11480.0</v>
+        <v>17602.65</v>
       </c>
       <c r="J145" s="1">
-        <v>-12.19512195122</v>
+        <v>3.2338308457711</v>
       </c>
       <c r="K145">
         <v>0.0</v>
       </c>
       <c r="L145">
         <v>0.0</v>
       </c>
       <c r="M145" s="1">
-        <v>82656.0</v>
+        <v>561930.75</v>
       </c>
       <c r="N145" s="1">
-        <v>82656.0</v>
+        <v>561930.75</v>
       </c>
       <c r="O145" s="1">
-        <v>0.1</v>
+        <v>0.71</v>
       </c>
       <c r="P145">
         <v>1</v>
       </c>
     </row>
     <row r="146" spans="1:16">
       <c r="A146" t="s">
         <v>318</v>
       </c>
       <c r="B146" t="s">
         <v>319</v>
       </c>
       <c r="C146" s="1">
-        <v>3880.0</v>
+        <v>1148.0</v>
       </c>
       <c r="D146" s="1">
-        <v>126.15</v>
+        <v>78.7</v>
       </c>
       <c r="E146" s="1">
-        <v>107.1482654639</v>
+        <v>82.0</v>
       </c>
       <c r="F146" t="s">
         <v>8</v>
       </c>
       <c r="G146">
         <v>1.0</v>
       </c>
       <c r="H146" s="1">
-        <v>415735.27</v>
+        <v>94136.0</v>
       </c>
       <c r="I146" s="1">
-        <v>73726.73</v>
+        <v>-3788.4</v>
       </c>
       <c r="J146" s="1">
-        <v>17.734057059917</v>
+        <v>-4.0243902439024</v>
       </c>
       <c r="K146">
         <v>0.0</v>
       </c>
       <c r="L146">
         <v>0.0</v>
       </c>
       <c r="M146" s="1">
-        <v>489462.0</v>
+        <v>90347.6</v>
       </c>
       <c r="N146" s="1">
-        <v>489462.0</v>
+        <v>90347.6</v>
       </c>
       <c r="O146" s="1">
-        <v>0.59</v>
+        <v>0.11</v>
       </c>
       <c r="P146">
         <v>1</v>
       </c>
     </row>
     <row r="147" spans="1:16">
       <c r="A147" t="s">
         <v>320</v>
       </c>
       <c r="B147" t="s">
         <v>321</v>
       </c>
       <c r="C147" s="1">
-        <v>2759.0</v>
+        <v>3453.0</v>
       </c>
       <c r="D147" s="1">
-        <v>85.68</v>
+        <v>128.55</v>
       </c>
       <c r="E147" s="1">
-        <v>101.2</v>
+        <v>107.1482652766</v>
       </c>
       <c r="F147" t="s">
         <v>8</v>
       </c>
       <c r="G147">
         <v>1.0</v>
       </c>
       <c r="H147" s="1">
-        <v>279210.8</v>
+        <v>369982.96</v>
       </c>
       <c r="I147" s="1">
-        <v>-42819.68</v>
+        <v>73900.19</v>
       </c>
       <c r="J147" s="1">
-        <v>-15.335968379447</v>
+        <v>19.97394420543</v>
       </c>
       <c r="K147">
         <v>0.0</v>
       </c>
       <c r="L147">
         <v>0.0</v>
       </c>
       <c r="M147" s="1">
-        <v>236391.12</v>
+        <v>443883.15</v>
       </c>
       <c r="N147" s="1">
-        <v>236391.12</v>
+        <v>443883.15</v>
       </c>
       <c r="O147" s="1">
-        <v>0.28</v>
+        <v>0.56</v>
       </c>
       <c r="P147">
         <v>1</v>
       </c>
     </row>
     <row r="148" spans="1:16">
       <c r="A148" t="s">
         <v>322</v>
       </c>
       <c r="B148" t="s">
         <v>323</v>
       </c>
       <c r="C148" s="1">
-        <v>18114.0</v>
+        <v>2647.0</v>
       </c>
       <c r="D148" s="1">
-        <v>21.61</v>
+        <v>86.62</v>
       </c>
       <c r="E148" s="1">
-        <v>28.6531693718</v>
+        <v>101.2</v>
       </c>
       <c r="F148" t="s">
         <v>8</v>
       </c>
       <c r="G148">
         <v>1.0</v>
       </c>
       <c r="H148" s="1">
-        <v>519023.51</v>
+        <v>267876.4</v>
       </c>
       <c r="I148" s="1">
-        <v>-127579.97</v>
+        <v>-38593.26</v>
       </c>
       <c r="J148" s="1">
-        <v>-24.580768990599</v>
+        <v>-14.407114624506</v>
       </c>
       <c r="K148">
         <v>0.0</v>
       </c>
       <c r="L148">
         <v>0.0</v>
       </c>
       <c r="M148" s="1">
-        <v>391443.54</v>
+        <v>229283.14</v>
       </c>
       <c r="N148" s="1">
-        <v>391443.54</v>
+        <v>229283.14</v>
       </c>
       <c r="O148" s="1">
-        <v>0.47</v>
+        <v>0.29</v>
       </c>
       <c r="P148">
         <v>1</v>
       </c>
     </row>
     <row r="149" spans="1:16">
       <c r="A149" t="s">
         <v>324</v>
       </c>
       <c r="B149" t="s">
         <v>325</v>
       </c>
       <c r="C149" s="1">
-        <v>19113.0</v>
+        <v>16312.0</v>
       </c>
       <c r="D149" s="1">
-        <v>32.11</v>
+        <v>23.03</v>
       </c>
       <c r="E149" s="1">
-        <v>36.9</v>
+        <v>28.6531694458</v>
       </c>
       <c r="F149" t="s">
         <v>8</v>
       </c>
       <c r="G149">
         <v>1.0</v>
       </c>
       <c r="H149" s="1">
-        <v>705269.7</v>
+        <v>467390.5</v>
       </c>
       <c r="I149" s="1">
-        <v>-91551.27</v>
+        <v>-91725.14</v>
       </c>
       <c r="J149" s="1">
-        <v>-12.981029810298</v>
+        <v>-19.624947447584</v>
       </c>
       <c r="K149">
         <v>0.0</v>
       </c>
       <c r="L149">
         <v>0.0</v>
       </c>
       <c r="M149" s="1">
-        <v>613718.43</v>
+        <v>375665.36</v>
       </c>
       <c r="N149" s="1">
-        <v>613718.43</v>
+        <v>375665.36</v>
       </c>
       <c r="O149" s="1">
-        <v>0.74</v>
+        <v>0.47</v>
       </c>
       <c r="P149">
         <v>1</v>
       </c>
     </row>
     <row r="150" spans="1:16">
       <c r="A150" t="s">
         <v>326</v>
       </c>
       <c r="B150" t="s">
         <v>327</v>
       </c>
       <c r="C150" s="1">
-        <v>15505.0</v>
+        <v>17013.0</v>
       </c>
       <c r="D150" s="1">
-        <v>22.16</v>
+        <v>35.91</v>
       </c>
       <c r="E150" s="1">
-        <v>29.6773157046</v>
+        <v>36.9</v>
       </c>
       <c r="F150" t="s">
         <v>8</v>
       </c>
       <c r="G150">
         <v>1.0</v>
       </c>
       <c r="H150" s="1">
-        <v>460146.78</v>
+        <v>627779.7</v>
       </c>
       <c r="I150" s="1">
-        <v>-116555.98</v>
+        <v>-16842.87</v>
       </c>
       <c r="J150" s="1">
-        <v>-25.330173993611</v>
+        <v>-2.6829268292683</v>
       </c>
       <c r="K150">
         <v>0.0</v>
       </c>
       <c r="L150">
         <v>0.0</v>
       </c>
       <c r="M150" s="1">
-        <v>343590.8</v>
+        <v>610936.83</v>
       </c>
       <c r="N150" s="1">
-        <v>343590.8</v>
+        <v>610936.83</v>
       </c>
       <c r="O150" s="1">
-        <v>0.41</v>
+        <v>0.77</v>
       </c>
       <c r="P150">
         <v>1</v>
       </c>
     </row>
     <row r="151" spans="1:16">
       <c r="A151" t="s">
         <v>328</v>
       </c>
       <c r="B151" t="s">
         <v>329</v>
       </c>
       <c r="C151" s="1">
-        <v>10166.0</v>
+        <v>14204.0</v>
       </c>
       <c r="D151" s="1">
-        <v>65.06</v>
+        <v>24.58</v>
       </c>
       <c r="E151" s="1">
-        <v>102.6572585088</v>
+        <v>29.6773155449</v>
       </c>
       <c r="F151" t="s">
         <v>8</v>
       </c>
       <c r="G151">
         <v>1.0</v>
       </c>
       <c r="H151" s="1">
-        <v>1043613.69</v>
+        <v>421536.59</v>
       </c>
       <c r="I151" s="1">
-        <v>-382213.73</v>
+        <v>-72402.27</v>
       </c>
       <c r="J151" s="1">
-        <v>-36.624062491936</v>
+        <v>-17.17579724218</v>
       </c>
       <c r="K151">
         <v>0.0</v>
       </c>
       <c r="L151">
         <v>0.0</v>
       </c>
       <c r="M151" s="1">
-        <v>661399.96</v>
+        <v>349134.32</v>
       </c>
       <c r="N151" s="1">
-        <v>661399.96</v>
+        <v>349134.32</v>
       </c>
       <c r="O151" s="1">
-        <v>0.79</v>
+        <v>0.44</v>
       </c>
       <c r="P151">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="152" spans="1:16">
+      <c r="A152" t="s">
+        <v>330</v>
+      </c>
+      <c r="B152" t="s">
+        <v>331</v>
+      </c>
+      <c r="C152" s="1">
+        <v>9048.0</v>
+      </c>
+      <c r="D152" s="1">
+        <v>66.44</v>
+      </c>
+      <c r="E152" s="1">
+        <v>102.6572579576</v>
+      </c>
+      <c r="F152" t="s">
+        <v>8</v>
+      </c>
+      <c r="G152">
+        <v>1.0</v>
+      </c>
+      <c r="H152" s="1">
+        <v>928842.87</v>
+      </c>
+      <c r="I152" s="1">
+        <v>-327693.75</v>
+      </c>
+      <c r="J152" s="1">
+        <v>-35.27978311337</v>
+      </c>
+      <c r="K152">
+        <v>0.0</v>
+      </c>
+      <c r="L152">
+        <v>0.0</v>
+      </c>
+      <c r="M152" s="1">
+        <v>601149.12</v>
+      </c>
+      <c r="N152" s="1">
+        <v>601149.12</v>
+      </c>
+      <c r="O152" s="1">
+        <v>0.76</v>
+      </c>
+      <c r="P152">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>