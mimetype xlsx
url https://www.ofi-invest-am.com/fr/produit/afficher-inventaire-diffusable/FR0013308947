--- v4 (2026-07-28)
+++ v5 (2026-08-24)
@@ -259,51 +259,51 @@
   <si>
     <t>BANCA GENERALI</t>
   </si>
   <si>
     <t>IT0004776628</t>
   </si>
   <si>
     <t>BANCA MEDIOLANUM</t>
   </si>
   <si>
     <t>ES0113211835</t>
   </si>
   <si>
     <t>BANCO BILBAO VIZCAYA ARGENTARIA SA</t>
   </si>
   <si>
     <t>ES0113860A34</t>
   </si>
   <si>
     <t>BANCO DE SABADELL SA</t>
   </si>
   <si>
     <t>ES0113900J37</t>
   </si>
   <si>
-    <t>BANCO SANTANDER SA</t>
+    <t>BANCO SANTANDER</t>
   </si>
   <si>
     <t>IE00BD1RP616</t>
   </si>
   <si>
     <t>BANK OF IRELAND GROUP PLC</t>
   </si>
   <si>
     <t>ES0113679I37</t>
   </si>
   <si>
     <t>BANKINTER SA</t>
   </si>
   <si>
     <t>AT0000BAWAG2</t>
   </si>
   <si>
     <t>BAWAG GROUP AG</t>
   </si>
   <si>
     <t>NL0012866412</t>
   </si>
   <si>
     <t>BE SEMICONDUCTOR INDUSTRIES NV</t>
   </si>
@@ -469,51 +469,51 @@
   <si>
     <t>ESSILORLUXOTTICA SA</t>
   </si>
   <si>
     <t>FR0014000MR3</t>
   </si>
   <si>
     <t>EUROFINS SCIENTIFIC</t>
   </si>
   <si>
     <t>FR0013451333</t>
   </si>
   <si>
     <t>FDJ UNITED</t>
   </si>
   <si>
     <t>NL0011585146</t>
   </si>
   <si>
     <t>FERRARI NV</t>
   </si>
   <si>
     <t>NL0015001FS8</t>
   </si>
   <si>
-    <t>FERROVIAL</t>
+    <t>FERROVIAL NV</t>
   </si>
   <si>
     <t>DE0005773303</t>
   </si>
   <si>
     <t>FRAPORT FRANKFURT AIRPORT SERVICES</t>
   </si>
   <si>
     <t>DE0005785802</t>
   </si>
   <si>
     <t>FRESENIUS MEDICAL CARE AG</t>
   </si>
   <si>
     <t>DE000A3E5D64</t>
   </si>
   <si>
     <t>FUCHS PREF</t>
   </si>
   <si>
     <t>FR0011726835</t>
   </si>
   <si>
     <t>GAZTRANSPORT &amp; TECHNIGAZ SA</t>
   </si>
@@ -1417,153 +1417,153 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
-        <v>180766.5462</v>
+        <v>168537.3011</v>
       </c>
       <c r="D2">
-        <v>207.92</v>
+        <v>216.4</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>37585043.17</v>
+        <v>36472271.15</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>37585043.17</v>
+        <v>36472271.15</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
-        <v>257154.8172</v>
+        <v>232154.8172</v>
       </c>
       <c r="D3">
-        <v>136.69</v>
+        <v>140.23</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>35150939.56</v>
+        <v>32557350.44</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>35150939.56</v>
+        <v>32557350.44</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="1">
-        <v>41536.7408</v>
+        <v>42067.4041</v>
       </c>
       <c r="D4">
-        <v>164.88</v>
+        <v>171.53</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
-        <v>6848715.37</v>
+        <v>7215825.44</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
       <c r="H4">
-        <v>6848715.37</v>
+        <v>7215825.44</v>
       </c>
       <c r="I4" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
         <v>13</v>
       </c>
       <c r="B5" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="1">
         <v>1.0</v>
       </c>
       <c r="D5">
-        <v>174.21</v>
+        <v>181.39</v>
       </c>
       <c r="E5" t="s">
         <v>8</v>
       </c>
       <c r="F5">
-        <v>174.21</v>
+        <v>181.39</v>
       </c>
       <c r="G5" t="s">
         <v>8</v>
       </c>
       <c r="H5">
-        <v>174.21</v>
+        <v>181.39</v>
       </c>
       <c r="I5" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
@@ -1615,7584 +1615,7584 @@
       </c>
       <c r="M1" t="s">
         <v>26</v>
       </c>
       <c r="N1" t="s">
         <v>27</v>
       </c>
       <c r="O1" t="s">
         <v>28</v>
       </c>
       <c r="P1" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>30</v>
       </c>
       <c r="B2" t="s">
         <v>31</v>
       </c>
       <c r="C2" s="1">
         <v>2690.0</v>
       </c>
       <c r="D2" s="1">
-        <v>31.28</v>
+        <v>38.76</v>
       </c>
       <c r="E2" s="1">
         <v>35.22</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
         <v>1.0</v>
       </c>
       <c r="H2" s="1">
         <v>94741.8</v>
       </c>
       <c r="I2" s="1">
-        <v>-10598.6</v>
+        <v>9522.6</v>
       </c>
       <c r="J2" s="1">
-        <v>-11.186825667235</v>
+        <v>10.051107325383</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>84143.2</v>
+        <v>104264.4</v>
       </c>
       <c r="N2" s="1">
-        <v>84143.2</v>
+        <v>104264.4</v>
       </c>
       <c r="O2" s="1">
-        <v>0.11</v>
+        <v>0.14</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>32</v>
       </c>
       <c r="B3" t="s">
         <v>33</v>
       </c>
       <c r="C3" s="1">
-        <v>7723.0</v>
+        <v>7176.0</v>
       </c>
       <c r="D3" s="1">
-        <v>29.26</v>
+        <v>33.94</v>
       </c>
       <c r="E3" s="1">
         <v>28.36</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
         <v>1.0</v>
       </c>
       <c r="H3" s="1">
-        <v>219024.28</v>
+        <v>203511.36</v>
       </c>
       <c r="I3" s="1">
-        <v>6950.7</v>
+        <v>40042.08</v>
       </c>
       <c r="J3" s="1">
-        <v>3.1734837799718</v>
+        <v>19.675599435825</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
         <v>0.0</v>
       </c>
       <c r="M3" s="1">
-        <v>225974.98</v>
+        <v>243553.44</v>
       </c>
       <c r="N3" s="1">
-        <v>225974.98</v>
+        <v>243553.44</v>
       </c>
       <c r="O3" s="1">
-        <v>0.28</v>
+        <v>0.32</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>34</v>
       </c>
       <c r="B4" t="s">
         <v>35</v>
       </c>
       <c r="C4" s="1">
-        <v>1863.0</v>
+        <v>1731.0</v>
       </c>
       <c r="D4" s="1">
-        <v>241.4</v>
+        <v>254.4</v>
       </c>
       <c r="E4" s="1">
         <v>246.8</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
         <v>1.0</v>
       </c>
       <c r="H4" s="1">
-        <v>459788.4</v>
+        <v>427210.8</v>
       </c>
       <c r="I4" s="1">
-        <v>-10060.2</v>
+        <v>13155.6</v>
       </c>
       <c r="J4" s="1">
-        <v>-2.1880064829822</v>
+        <v>3.0794165316045</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4" s="1">
-        <v>449728.2</v>
+        <v>440366.4</v>
       </c>
       <c r="N4" s="1">
-        <v>449728.2</v>
+        <v>440366.4</v>
       </c>
       <c r="O4" s="1">
-        <v>0.57</v>
+        <v>0.58</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>36</v>
       </c>
       <c r="B5" t="s">
         <v>37</v>
       </c>
       <c r="C5" s="1">
-        <v>3037.0</v>
+        <v>2822.0</v>
       </c>
       <c r="D5" s="1">
-        <v>137.8</v>
+        <v>154.5</v>
       </c>
       <c r="E5" s="1">
-        <v>196.4425979585</v>
+        <v>196.4425974486</v>
       </c>
       <c r="F5" t="s">
         <v>8</v>
       </c>
       <c r="G5">
         <v>1.0</v>
       </c>
       <c r="H5" s="1">
-        <v>596596.17</v>
+        <v>554361.01</v>
       </c>
       <c r="I5" s="1">
-        <v>-178097.57</v>
+        <v>-118362.01</v>
       </c>
       <c r="J5" s="1">
-        <v>-29.852281820716</v>
+        <v>-21.351070487443</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5" s="1">
-        <v>418498.6</v>
+        <v>435999.0</v>
       </c>
       <c r="N5" s="1">
-        <v>418498.6</v>
+        <v>435999.0</v>
       </c>
       <c r="O5" s="1">
-        <v>0.53</v>
+        <v>0.57</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>38</v>
       </c>
       <c r="B6" t="s">
         <v>39</v>
       </c>
       <c r="C6" s="1">
-        <v>291.0</v>
+        <v>270.0</v>
       </c>
       <c r="D6" s="1">
-        <v>954.0</v>
+        <v>957.9</v>
       </c>
       <c r="E6" s="1">
-        <v>1003.850790378</v>
+        <v>1003.8507777778</v>
       </c>
       <c r="F6" t="s">
         <v>8</v>
       </c>
       <c r="G6">
         <v>1.0</v>
       </c>
       <c r="H6" s="1">
-        <v>292120.58</v>
+        <v>271039.71</v>
       </c>
       <c r="I6" s="1">
-        <v>-14506.58</v>
+        <v>-12406.71</v>
       </c>
       <c r="J6" s="1">
-        <v>-4.9659561815193</v>
+        <v>-4.5774510310685</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6">
         <v>0.0</v>
       </c>
       <c r="M6" s="1">
-        <v>277614.0</v>
+        <v>258633.0</v>
       </c>
       <c r="N6" s="1">
-        <v>277614.0</v>
+        <v>258633.0</v>
       </c>
       <c r="O6" s="1">
-        <v>0.35</v>
+        <v>0.34</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>40</v>
       </c>
       <c r="B7" t="s">
         <v>41</v>
       </c>
       <c r="C7" s="1">
-        <v>36524.0</v>
+        <v>33941.0</v>
       </c>
       <c r="D7" s="1">
-        <v>23.62</v>
+        <v>23.8</v>
       </c>
       <c r="E7" s="1">
-        <v>27.1571922571</v>
+        <v>27.1571921864</v>
       </c>
       <c r="F7" t="s">
         <v>8</v>
       </c>
       <c r="G7">
         <v>1.0</v>
       </c>
       <c r="H7" s="1">
-        <v>991889.29</v>
+        <v>921742.26</v>
       </c>
       <c r="I7" s="1">
-        <v>-129192.41</v>
+        <v>-113946.46</v>
       </c>
       <c r="J7" s="1">
-        <v>-13.024882041019</v>
+        <v>-12.362073970656</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7">
         <v>0.0</v>
       </c>
       <c r="M7" s="1">
-        <v>862696.88</v>
+        <v>807795.8</v>
       </c>
       <c r="N7" s="1">
-        <v>862696.88</v>
+        <v>807795.8</v>
       </c>
       <c r="O7" s="1">
-        <v>1.08</v>
+        <v>1.06</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>42</v>
       </c>
       <c r="B8" t="s">
         <v>43</v>
       </c>
       <c r="C8" s="1">
         <v>737.0</v>
       </c>
       <c r="D8" s="1">
-        <v>108.4</v>
+        <v>109.2</v>
       </c>
       <c r="E8" s="1">
         <v>118.4</v>
       </c>
       <c r="F8" t="s">
         <v>8</v>
       </c>
       <c r="G8">
         <v>1.0</v>
       </c>
       <c r="H8" s="1">
         <v>87260.8</v>
       </c>
       <c r="I8" s="1">
-        <v>-7370.0</v>
+        <v>-6780.4</v>
       </c>
       <c r="J8" s="1">
-        <v>-8.4459459459459</v>
+        <v>-7.7702702702703</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
         <v>0.0</v>
       </c>
       <c r="M8" s="1">
-        <v>79890.8</v>
+        <v>80480.4</v>
       </c>
       <c r="N8" s="1">
-        <v>79890.8</v>
+        <v>80480.4</v>
       </c>
       <c r="O8" s="1">
-        <v>0.1</v>
+        <v>0.11</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
         <v>44</v>
       </c>
       <c r="B9" t="s">
         <v>45</v>
       </c>
       <c r="C9" s="1">
         <v>2168.0</v>
       </c>
       <c r="D9" s="1">
-        <v>67.45</v>
+        <v>68.1</v>
       </c>
       <c r="E9" s="1">
         <v>62.9</v>
       </c>
       <c r="F9" t="s">
         <v>8</v>
       </c>
       <c r="G9">
         <v>1.0</v>
       </c>
       <c r="H9" s="1">
         <v>136367.2</v>
       </c>
       <c r="I9" s="1">
-        <v>9864.4</v>
+        <v>11273.6</v>
       </c>
       <c r="J9" s="1">
-        <v>7.2337042925278</v>
+        <v>8.2670906200318</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9">
         <v>0.0</v>
       </c>
       <c r="M9" s="1">
-        <v>146231.6</v>
+        <v>147640.8</v>
       </c>
       <c r="N9" s="1">
-        <v>146231.6</v>
+        <v>147640.8</v>
       </c>
       <c r="O9" s="1">
-        <v>0.18</v>
+        <v>0.19</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
         <v>46</v>
       </c>
       <c r="B10" t="s">
         <v>47</v>
       </c>
       <c r="C10" s="1">
-        <v>35171.0</v>
+        <v>32683.0</v>
       </c>
       <c r="D10" s="1">
-        <v>9.614</v>
+        <v>10.125</v>
       </c>
       <c r="E10" s="1">
         <v>8.85</v>
       </c>
       <c r="F10" t="s">
         <v>8</v>
       </c>
       <c r="G10">
         <v>1.0</v>
       </c>
       <c r="H10" s="1">
-        <v>311263.35</v>
+        <v>289244.55</v>
       </c>
       <c r="I10" s="1">
-        <v>26870.64</v>
+        <v>41670.83</v>
       </c>
       <c r="J10" s="1">
-        <v>8.6327670764965</v>
+        <v>14.406781389658</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10">
         <v>0.0</v>
       </c>
       <c r="M10" s="1">
-        <v>338133.99</v>
+        <v>330915.38</v>
       </c>
       <c r="N10" s="1">
-        <v>338133.99</v>
+        <v>330915.38</v>
       </c>
       <c r="O10" s="1">
-        <v>0.42</v>
+        <v>0.43</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
         <v>48</v>
       </c>
       <c r="B11" t="s">
         <v>49</v>
       </c>
       <c r="C11" s="1">
-        <v>6758.0</v>
+        <v>6280.0</v>
       </c>
       <c r="D11" s="1">
-        <v>166.1</v>
+        <v>169.52</v>
       </c>
       <c r="E11" s="1">
-        <v>164.7480334418</v>
+        <v>164.7480334395</v>
       </c>
       <c r="F11" t="s">
         <v>8</v>
       </c>
       <c r="G11">
         <v>1.0</v>
       </c>
       <c r="H11" s="1">
-        <v>1113367.21</v>
+        <v>1034617.65</v>
       </c>
       <c r="I11" s="1">
-        <v>9136.59</v>
+        <v>29967.95</v>
       </c>
       <c r="J11" s="1">
-        <v>0.82062682625618</v>
+        <v>2.896524141068</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11">
         <v>0.0</v>
       </c>
       <c r="M11" s="1">
-        <v>1122503.8</v>
+        <v>1064585.6</v>
       </c>
       <c r="N11" s="1">
-        <v>1122503.8</v>
+        <v>1064585.6</v>
       </c>
       <c r="O11" s="1">
-        <v>1.41</v>
+        <v>1.4</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
         <v>50</v>
       </c>
       <c r="B12" t="s">
         <v>51</v>
       </c>
       <c r="C12" s="1">
-        <v>4387.0</v>
+        <v>4077.0</v>
       </c>
       <c r="D12" s="1">
-        <v>391.9</v>
+        <v>385.6</v>
       </c>
       <c r="E12" s="1">
-        <v>212.6330066104</v>
+        <v>212.6330071131</v>
       </c>
       <c r="F12" t="s">
         <v>8</v>
       </c>
       <c r="G12">
         <v>1.0</v>
       </c>
       <c r="H12" s="1">
-        <v>932821.0</v>
+        <v>866904.77</v>
       </c>
       <c r="I12" s="1">
-        <v>786444.3</v>
+        <v>705186.43</v>
       </c>
       <c r="J12" s="1">
-        <v>84.30816844818</v>
+        <v>81.345316625723</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
       <c r="M12" s="1">
-        <v>1719265.3</v>
+        <v>1572091.2</v>
       </c>
       <c r="N12" s="1">
-        <v>1719265.3</v>
+        <v>1572091.2</v>
       </c>
       <c r="O12" s="1">
-        <v>2.16</v>
+        <v>2.06</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
         <v>52</v>
       </c>
       <c r="B13" t="s">
         <v>53</v>
       </c>
       <c r="C13" s="1">
         <v>12273.0</v>
       </c>
       <c r="D13" s="1">
-        <v>16.48</v>
+        <v>16.875</v>
       </c>
       <c r="E13" s="1">
         <v>20.7423319482</v>
       </c>
       <c r="F13" t="s">
         <v>8</v>
       </c>
       <c r="G13">
         <v>1.0</v>
       </c>
       <c r="H13" s="1">
         <v>254570.64</v>
       </c>
       <c r="I13" s="1">
-        <v>-52311.6</v>
+        <v>-47463.76</v>
       </c>
       <c r="J13" s="1">
-        <v>-20.54895254221</v>
+        <v>-18.644632389658</v>
       </c>
       <c r="K13">
         <v>0.0</v>
       </c>
       <c r="L13">
         <v>0.0</v>
       </c>
       <c r="M13" s="1">
-        <v>202259.04</v>
+        <v>207106.88</v>
       </c>
       <c r="N13" s="1">
-        <v>202259.04</v>
+        <v>207106.88</v>
       </c>
       <c r="O13" s="1">
-        <v>0.25</v>
+        <v>0.27</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
         <v>54</v>
       </c>
       <c r="B14" t="s">
         <v>55</v>
       </c>
       <c r="C14" s="1">
         <v>1542.0</v>
       </c>
       <c r="D14" s="1">
-        <v>58.2</v>
+        <v>62.85</v>
       </c>
       <c r="E14" s="1">
         <v>63.55</v>
       </c>
       <c r="F14" t="s">
         <v>8</v>
       </c>
       <c r="G14">
         <v>1.0</v>
       </c>
       <c r="H14" s="1">
         <v>97994.1</v>
       </c>
       <c r="I14" s="1">
-        <v>-8249.7</v>
+        <v>-1079.4</v>
       </c>
       <c r="J14" s="1">
-        <v>-8.4185680566483</v>
+        <v>-1.1014948859166</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
       <c r="L14">
         <v>0.0</v>
       </c>
       <c r="M14" s="1">
-        <v>89744.4</v>
+        <v>96914.7</v>
       </c>
       <c r="N14" s="1">
-        <v>89744.4</v>
+        <v>96914.7</v>
       </c>
       <c r="O14" s="1">
-        <v>0.11</v>
+        <v>0.13</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
         <v>56</v>
       </c>
       <c r="B15" t="s">
         <v>57</v>
       </c>
       <c r="C15" s="1">
-        <v>12443.0</v>
+        <v>11563.0</v>
       </c>
       <c r="D15" s="1">
-        <v>49.22</v>
+        <v>51.46</v>
       </c>
       <c r="E15" s="1">
-        <v>63.1757156634</v>
+        <v>63.1757156447</v>
       </c>
       <c r="F15" t="s">
         <v>8</v>
       </c>
       <c r="G15">
         <v>1.0</v>
       </c>
       <c r="H15" s="1">
-        <v>786095.43</v>
+        <v>730500.8</v>
       </c>
       <c r="I15" s="1">
-        <v>-173650.97</v>
+        <v>-135468.82</v>
       </c>
       <c r="J15" s="1">
-        <v>-22.090316693483</v>
+        <v>-18.544650464448</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15">
         <v>0.0</v>
       </c>
       <c r="M15" s="1">
-        <v>612444.46</v>
+        <v>595031.98</v>
       </c>
       <c r="N15" s="1">
-        <v>612444.46</v>
+        <v>595031.98</v>
       </c>
       <c r="O15" s="1">
-        <v>0.77</v>
+        <v>0.78</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
         <v>58</v>
       </c>
       <c r="B16" t="s">
         <v>59</v>
       </c>
       <c r="C16" s="1">
         <v>7055.0</v>
       </c>
       <c r="D16" s="1">
-        <v>9.574</v>
+        <v>10.35</v>
       </c>
       <c r="E16" s="1">
         <v>13.1750007087</v>
       </c>
       <c r="F16" t="s">
         <v>8</v>
       </c>
       <c r="G16">
         <v>1.0</v>
       </c>
       <c r="H16" s="1">
         <v>92949.63</v>
       </c>
       <c r="I16" s="1">
-        <v>-25405.06</v>
+        <v>-19930.38</v>
       </c>
       <c r="J16" s="1">
-        <v>-27.332072220191</v>
+        <v>-21.442129463022</v>
       </c>
       <c r="K16">
         <v>0.0</v>
       </c>
       <c r="L16">
         <v>0.0</v>
       </c>
       <c r="M16" s="1">
-        <v>67544.57</v>
+        <v>73019.25</v>
       </c>
       <c r="N16" s="1">
-        <v>67544.57</v>
+        <v>73019.25</v>
       </c>
       <c r="O16" s="1">
-        <v>0.08</v>
+        <v>0.1</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
         <v>60</v>
       </c>
       <c r="B17" t="s">
         <v>61</v>
       </c>
       <c r="C17" s="1">
-        <v>14630.0</v>
+        <v>13595.0</v>
       </c>
       <c r="D17" s="1">
-        <v>63.84</v>
+        <v>71.9</v>
       </c>
       <c r="E17" s="1">
-        <v>51.690797676</v>
+        <v>51.6907980875</v>
       </c>
       <c r="F17" t="s">
         <v>8</v>
       </c>
       <c r="G17">
         <v>1.0</v>
       </c>
       <c r="H17" s="1">
-        <v>756236.37</v>
+        <v>702736.4</v>
       </c>
       <c r="I17" s="1">
-        <v>177742.83</v>
+        <v>274744.1</v>
       </c>
       <c r="J17" s="1">
-        <v>23.503607741056</v>
+        <v>39.096324027046</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17">
         <v>0.0</v>
       </c>
       <c r="M17" s="1">
-        <v>933979.2</v>
+        <v>977480.5</v>
       </c>
       <c r="N17" s="1">
-        <v>933979.2</v>
+        <v>977480.5</v>
       </c>
       <c r="O17" s="1">
-        <v>1.17</v>
+        <v>1.28</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
         <v>62</v>
       </c>
       <c r="B18" t="s">
         <v>63</v>
       </c>
       <c r="C18" s="1">
-        <v>7569.0</v>
+        <v>7033.0</v>
       </c>
       <c r="D18" s="1">
-        <v>31.3</v>
+        <v>34.76</v>
       </c>
       <c r="E18" s="1">
         <v>29.92</v>
       </c>
       <c r="F18" t="s">
         <v>8</v>
       </c>
       <c r="G18">
         <v>1.0</v>
       </c>
       <c r="H18" s="1">
-        <v>226464.48</v>
+        <v>210427.36</v>
       </c>
       <c r="I18" s="1">
-        <v>10445.22</v>
+        <v>34039.72</v>
       </c>
       <c r="J18" s="1">
-        <v>4.6122994652406</v>
+        <v>16.176470588235</v>
       </c>
       <c r="K18">
         <v>0.0</v>
       </c>
       <c r="L18">
         <v>0.0</v>
       </c>
       <c r="M18" s="1">
-        <v>236909.7</v>
+        <v>244467.08</v>
       </c>
       <c r="N18" s="1">
-        <v>236909.7</v>
+        <v>244467.08</v>
       </c>
       <c r="O18" s="1">
-        <v>0.3</v>
+        <v>0.32</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
         <v>64</v>
       </c>
       <c r="B19" t="s">
         <v>65</v>
       </c>
       <c r="C19" s="1">
-        <v>5066.0</v>
+        <v>4708.0</v>
       </c>
       <c r="D19" s="1">
-        <v>1171.8</v>
+        <v>1409.0</v>
       </c>
       <c r="E19" s="1">
-        <v>488.0552980655</v>
+        <v>488.0552973662</v>
       </c>
       <c r="F19" t="s">
         <v>8</v>
       </c>
       <c r="G19">
         <v>1.0</v>
       </c>
       <c r="H19" s="1">
-        <v>2472488.14</v>
+        <v>2297764.34</v>
       </c>
       <c r="I19" s="1">
-        <v>3463850.66</v>
+        <v>4335807.66</v>
       </c>
       <c r="J19" s="1">
-        <v>140.09574420042</v>
+        <v>188.69679472874</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
       <c r="L19">
         <v>0.0</v>
       </c>
       <c r="M19" s="1">
-        <v>5936338.8</v>
+        <v>6633572.0</v>
       </c>
       <c r="N19" s="1">
-        <v>5936338.8</v>
+        <v>6633572.0</v>
       </c>
       <c r="O19" s="1">
-        <v>7.46</v>
+        <v>8.7</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
         <v>66</v>
       </c>
       <c r="B20" t="s">
         <v>67</v>
       </c>
       <c r="C20" s="1">
         <v>1937.0</v>
       </c>
       <c r="D20" s="1">
-        <v>64.36</v>
+        <v>65.76</v>
       </c>
       <c r="E20" s="1">
         <v>61.44</v>
       </c>
       <c r="F20" t="s">
         <v>8</v>
       </c>
       <c r="G20">
         <v>1.0</v>
       </c>
       <c r="H20" s="1">
         <v>119009.28</v>
       </c>
       <c r="I20" s="1">
-        <v>5656.04</v>
+        <v>8367.84</v>
       </c>
       <c r="J20" s="1">
-        <v>4.7526041666667</v>
+        <v>7.03125</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20">
         <v>0.0</v>
       </c>
       <c r="M20" s="1">
-        <v>124665.32</v>
+        <v>127377.12</v>
       </c>
       <c r="N20" s="1">
-        <v>124665.32</v>
+        <v>127377.12</v>
       </c>
       <c r="O20" s="1">
-        <v>0.16</v>
+        <v>0.17</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
         <v>68</v>
       </c>
       <c r="B21" t="s">
         <v>69</v>
       </c>
       <c r="C21" s="1">
-        <v>39938.0</v>
+        <v>37112.0</v>
       </c>
       <c r="D21" s="1">
-        <v>40.98</v>
+        <v>40.12</v>
       </c>
       <c r="E21" s="1">
-        <v>25.0855408383</v>
+        <v>25.0855410649</v>
       </c>
       <c r="F21" t="s">
         <v>8</v>
       </c>
       <c r="G21">
         <v>1.0</v>
       </c>
       <c r="H21" s="1">
-        <v>1001866.33</v>
+        <v>930974.6</v>
       </c>
       <c r="I21" s="1">
-        <v>634792.91</v>
+        <v>557958.84</v>
       </c>
       <c r="J21" s="1">
-        <v>63.361038393216</v>
+        <v>59.932767231243</v>
       </c>
       <c r="K21">
         <v>0.0</v>
       </c>
       <c r="L21">
         <v>0.0</v>
       </c>
       <c r="M21" s="1">
-        <v>1636659.24</v>
+        <v>1488933.44</v>
       </c>
       <c r="N21" s="1">
-        <v>1636659.24</v>
+        <v>1488933.44</v>
       </c>
       <c r="O21" s="1">
-        <v>2.06</v>
+        <v>1.95</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
         <v>70</v>
       </c>
       <c r="B22" t="s">
         <v>71</v>
       </c>
       <c r="C22" s="1">
         <v>10523.0</v>
       </c>
       <c r="D22" s="1">
-        <v>11.31</v>
+        <v>10.31</v>
       </c>
       <c r="E22" s="1">
         <v>8.3950004751</v>
       </c>
       <c r="F22" t="s">
         <v>8</v>
       </c>
       <c r="G22">
         <v>1.0</v>
       </c>
       <c r="H22" s="1">
         <v>88340.59</v>
       </c>
       <c r="I22" s="1">
-        <v>30674.54</v>
+        <v>20151.54</v>
       </c>
       <c r="J22" s="1">
-        <v>34.72304180898</v>
+        <v>22.811190190149</v>
       </c>
       <c r="K22">
         <v>0.0</v>
       </c>
       <c r="L22">
         <v>0.0</v>
       </c>
       <c r="M22" s="1">
-        <v>119015.13</v>
+        <v>108492.13</v>
       </c>
       <c r="N22" s="1">
-        <v>119015.13</v>
+        <v>108492.13</v>
       </c>
       <c r="O22" s="1">
-        <v>0.15</v>
+        <v>0.14</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
         <v>72</v>
       </c>
       <c r="B23" t="s">
         <v>73</v>
       </c>
       <c r="C23" s="1">
         <v>1681.0</v>
       </c>
       <c r="D23" s="1">
-        <v>56.45</v>
+        <v>55.2</v>
       </c>
       <c r="E23" s="1">
         <v>54.85</v>
       </c>
       <c r="F23" t="s">
         <v>8</v>
       </c>
       <c r="G23">
         <v>1.0</v>
       </c>
       <c r="H23" s="1">
         <v>92202.85</v>
       </c>
       <c r="I23" s="1">
-        <v>2689.6</v>
+        <v>588.35</v>
       </c>
       <c r="J23" s="1">
-        <v>2.9170464904284</v>
+        <v>0.63810391978122</v>
       </c>
       <c r="K23">
         <v>0.0</v>
       </c>
       <c r="L23">
         <v>0.0</v>
       </c>
       <c r="M23" s="1">
-        <v>94892.45</v>
+        <v>92791.2</v>
       </c>
       <c r="N23" s="1">
-        <v>94892.45</v>
+        <v>92791.2</v>
       </c>
       <c r="O23" s="1">
         <v>0.12</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
         <v>74</v>
       </c>
       <c r="B24" t="s">
         <v>75</v>
       </c>
       <c r="C24" s="1">
         <v>10017.0</v>
       </c>
       <c r="D24" s="1">
-        <v>18.775</v>
+        <v>19.785</v>
       </c>
       <c r="E24" s="1">
         <v>18.24</v>
       </c>
       <c r="F24" t="s">
         <v>8</v>
       </c>
       <c r="G24">
         <v>1.0</v>
       </c>
       <c r="H24" s="1">
         <v>182710.08</v>
       </c>
       <c r="I24" s="1">
-        <v>5359.1</v>
+        <v>15476.27</v>
       </c>
       <c r="J24" s="1">
-        <v>2.9331167716636</v>
+        <v>8.470397473418</v>
       </c>
       <c r="K24">
         <v>0.0</v>
       </c>
       <c r="L24">
         <v>0.0</v>
       </c>
       <c r="M24" s="1">
-        <v>188069.18</v>
+        <v>198186.35</v>
       </c>
       <c r="N24" s="1">
-        <v>188069.18</v>
+        <v>198186.35</v>
       </c>
       <c r="O24" s="1">
-        <v>0.24</v>
+        <v>0.26</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
         <v>76</v>
       </c>
       <c r="B25" t="s">
         <v>77</v>
       </c>
       <c r="C25" s="1">
-        <v>73783.0</v>
+        <v>68562.0</v>
       </c>
       <c r="D25" s="1">
-        <v>18.78</v>
+        <v>19.295</v>
       </c>
       <c r="E25" s="1">
-        <v>7.6062301614</v>
+        <v>7.6062301275</v>
       </c>
       <c r="F25" t="s">
         <v>8</v>
       </c>
       <c r="G25">
         <v>1.0</v>
       </c>
       <c r="H25" s="1">
-        <v>561210.48</v>
+        <v>521498.35</v>
       </c>
       <c r="I25" s="1">
-        <v>824434.26</v>
+        <v>801405.44</v>
       </c>
       <c r="J25" s="1">
-        <v>146.90286254098</v>
+        <v>153.67362907284</v>
       </c>
       <c r="K25">
         <v>0.0</v>
       </c>
       <c r="L25">
         <v>0.0</v>
       </c>
       <c r="M25" s="1">
-        <v>1385644.74</v>
+        <v>1322903.79</v>
       </c>
       <c r="N25" s="1">
-        <v>1385644.74</v>
+        <v>1322903.79</v>
       </c>
       <c r="O25" s="1">
         <v>1.74</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
         <v>78</v>
       </c>
       <c r="B26" t="s">
         <v>79</v>
       </c>
       <c r="C26" s="1">
-        <v>67423.0</v>
+        <v>65145.0</v>
       </c>
       <c r="D26" s="1">
-        <v>3.263</v>
+        <v>3.398</v>
       </c>
       <c r="E26" s="1">
-        <v>3.2079999407</v>
+        <v>3.208</v>
       </c>
       <c r="F26" t="s">
         <v>8</v>
       </c>
       <c r="G26">
         <v>1.0</v>
       </c>
       <c r="H26" s="1">
-        <v>216292.98</v>
+        <v>208985.16</v>
       </c>
       <c r="I26" s="1">
-        <v>3708.27</v>
+        <v>12377.55</v>
       </c>
       <c r="J26" s="1">
-        <v>1.7144661837846</v>
+        <v>5.9226932668329</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26" s="1">
-        <v>220001.25</v>
+        <v>221362.71</v>
       </c>
       <c r="N26" s="1">
-        <v>220001.25</v>
+        <v>221362.71</v>
       </c>
       <c r="O26" s="1">
-        <v>0.28</v>
+        <v>0.29</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
         <v>80</v>
       </c>
       <c r="B27" t="s">
         <v>81</v>
       </c>
       <c r="C27" s="1">
-        <v>163895.0</v>
+        <v>152292.0</v>
       </c>
       <c r="D27" s="1">
-        <v>10.366</v>
+        <v>10.428</v>
       </c>
       <c r="E27" s="1">
-        <v>7.1640059794</v>
+        <v>7.1640059228</v>
       </c>
       <c r="F27" t="s">
         <v>8</v>
       </c>
       <c r="G27">
         <v>1.0</v>
       </c>
       <c r="H27" s="1">
-        <v>1174144.76</v>
+        <v>1091020.79</v>
       </c>
       <c r="I27" s="1">
-        <v>524790.81</v>
+        <v>497080.19</v>
       </c>
       <c r="J27" s="1">
-        <v>44.695579955575</v>
+        <v>45.561019052625</v>
       </c>
       <c r="K27">
         <v>0.0</v>
       </c>
       <c r="L27">
         <v>0.0</v>
       </c>
       <c r="M27" s="1">
-        <v>1698935.57</v>
+        <v>1588100.98</v>
       </c>
       <c r="N27" s="1">
-        <v>1698935.57</v>
+        <v>1588100.98</v>
       </c>
       <c r="O27" s="1">
-        <v>2.13</v>
+        <v>2.08</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
         <v>82</v>
       </c>
       <c r="B28" t="s">
         <v>83</v>
       </c>
       <c r="C28" s="1">
         <v>11721.0</v>
       </c>
       <c r="D28" s="1">
-        <v>16.325</v>
+        <v>17.39</v>
       </c>
       <c r="E28" s="1">
         <v>16.5350004266</v>
       </c>
       <c r="F28" t="s">
         <v>8</v>
       </c>
       <c r="G28">
         <v>1.0</v>
       </c>
       <c r="H28" s="1">
         <v>193806.74</v>
       </c>
       <c r="I28" s="1">
-        <v>-2461.41</v>
+        <v>10021.45</v>
       </c>
       <c r="J28" s="1">
-        <v>-1.2700332300105</v>
+        <v>5.1708469994387</v>
       </c>
       <c r="K28">
         <v>0.0</v>
       </c>
       <c r="L28">
         <v>0.0</v>
       </c>
       <c r="M28" s="1">
-        <v>191345.33</v>
+        <v>203828.19</v>
       </c>
       <c r="N28" s="1">
-        <v>191345.33</v>
+        <v>203828.19</v>
       </c>
       <c r="O28" s="1">
-        <v>0.24</v>
+        <v>0.27</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
         <v>84</v>
       </c>
       <c r="B29" t="s">
         <v>85</v>
       </c>
       <c r="C29" s="1">
         <v>8260.0</v>
       </c>
       <c r="D29" s="1">
-        <v>14.255</v>
+        <v>14.02</v>
       </c>
       <c r="E29" s="1">
         <v>14.175</v>
       </c>
       <c r="F29" t="s">
         <v>8</v>
       </c>
       <c r="G29">
         <v>1.0</v>
       </c>
       <c r="H29" s="1">
         <v>117085.5</v>
       </c>
       <c r="I29" s="1">
-        <v>660.8</v>
+        <v>-1280.3</v>
       </c>
       <c r="J29" s="1">
-        <v>0.56437389770723</v>
+        <v>-1.0934744268078</v>
       </c>
       <c r="K29">
         <v>0.0</v>
       </c>
       <c r="L29">
         <v>0.0</v>
       </c>
       <c r="M29" s="1">
-        <v>117746.3</v>
+        <v>115805.2</v>
       </c>
       <c r="N29" s="1">
-        <v>117746.3</v>
+        <v>115805.2</v>
       </c>
       <c r="O29" s="1">
         <v>0.15</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
         <v>86</v>
       </c>
       <c r="B30" t="s">
         <v>87</v>
       </c>
       <c r="C30" s="1">
-        <v>1636.0</v>
+        <v>1520.0</v>
       </c>
       <c r="D30" s="1">
-        <v>147.4</v>
+        <v>151.7</v>
       </c>
       <c r="E30" s="1">
         <v>127.95</v>
       </c>
       <c r="F30" t="s">
         <v>8</v>
       </c>
       <c r="G30">
         <v>1.0</v>
       </c>
       <c r="H30" s="1">
-        <v>209326.2</v>
+        <v>194484.0</v>
       </c>
       <c r="I30" s="1">
-        <v>31820.2</v>
+        <v>36100.0</v>
       </c>
       <c r="J30" s="1">
-        <v>15.201250488472</v>
+        <v>18.561938257132</v>
       </c>
       <c r="K30">
         <v>0.0</v>
       </c>
       <c r="L30">
         <v>0.0</v>
       </c>
       <c r="M30" s="1">
-        <v>241146.4</v>
+        <v>230584.0</v>
       </c>
       <c r="N30" s="1">
-        <v>241146.4</v>
+        <v>230584.0</v>
       </c>
       <c r="O30" s="1">
         <v>0.3</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
         <v>88</v>
       </c>
       <c r="B31" t="s">
         <v>89</v>
       </c>
       <c r="C31" s="1">
-        <v>937.0</v>
+        <v>870.0</v>
       </c>
       <c r="D31" s="1">
-        <v>235.3</v>
+        <v>273.6</v>
       </c>
       <c r="E31" s="1">
         <v>189.4</v>
       </c>
       <c r="F31" t="s">
         <v>8</v>
       </c>
       <c r="G31">
         <v>1.0</v>
       </c>
       <c r="H31" s="1">
-        <v>177467.8</v>
+        <v>164778.0</v>
       </c>
       <c r="I31" s="1">
-        <v>43008.3</v>
+        <v>73254.0</v>
       </c>
       <c r="J31" s="1">
-        <v>24.234424498416</v>
+        <v>44.456177402323</v>
       </c>
       <c r="K31">
         <v>0.0</v>
       </c>
       <c r="L31">
         <v>0.0</v>
       </c>
       <c r="M31" s="1">
-        <v>220476.1</v>
+        <v>238032.0</v>
       </c>
       <c r="N31" s="1">
-        <v>220476.1</v>
+        <v>238032.0</v>
       </c>
       <c r="O31" s="1">
-        <v>0.28</v>
+        <v>0.31</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
         <v>90</v>
       </c>
       <c r="B32" t="s">
         <v>91</v>
       </c>
       <c r="C32" s="1">
         <v>2823.0</v>
       </c>
       <c r="D32" s="1">
-        <v>28.98</v>
+        <v>30.56</v>
       </c>
       <c r="E32" s="1">
         <v>34.2</v>
       </c>
       <c r="F32" t="s">
         <v>8</v>
       </c>
       <c r="G32">
         <v>1.0</v>
       </c>
       <c r="H32" s="1">
         <v>96546.6</v>
       </c>
       <c r="I32" s="1">
-        <v>-14736.06</v>
+        <v>-10275.72</v>
       </c>
       <c r="J32" s="1">
-        <v>-15.263157894737</v>
+        <v>-10.643274853801</v>
       </c>
       <c r="K32">
         <v>0.0</v>
       </c>
       <c r="L32">
         <v>0.0</v>
       </c>
       <c r="M32" s="1">
-        <v>81810.54</v>
+        <v>86270.88</v>
       </c>
       <c r="N32" s="1">
-        <v>81810.54</v>
+        <v>86270.88</v>
       </c>
       <c r="O32" s="1">
-        <v>0.1</v>
+        <v>0.11</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
         <v>92</v>
       </c>
       <c r="B33" t="s">
         <v>93</v>
       </c>
       <c r="C33" s="1">
-        <v>12265.0</v>
+        <v>11397.0</v>
       </c>
       <c r="D33" s="1">
-        <v>79.36</v>
+        <v>74.48</v>
       </c>
       <c r="E33" s="1">
-        <v>80.5364859356</v>
+        <v>80.5364859173</v>
       </c>
       <c r="F33" t="s">
         <v>8</v>
       </c>
       <c r="G33">
         <v>1.0</v>
       </c>
       <c r="H33" s="1">
-        <v>987780.0</v>
+        <v>917874.33</v>
       </c>
       <c r="I33" s="1">
-        <v>-14429.6</v>
+        <v>-69025.77</v>
       </c>
       <c r="J33" s="1">
-        <v>-1.460811111786</v>
+        <v>-7.5201765365854</v>
       </c>
       <c r="K33">
         <v>0.0</v>
       </c>
       <c r="L33">
         <v>0.0</v>
       </c>
       <c r="M33" s="1">
-        <v>973350.4</v>
+        <v>848848.56</v>
       </c>
       <c r="N33" s="1">
-        <v>973350.4</v>
+        <v>848848.56</v>
       </c>
       <c r="O33" s="1">
-        <v>1.22</v>
+        <v>1.11</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
         <v>94</v>
       </c>
       <c r="B34" t="s">
         <v>95</v>
       </c>
       <c r="C34" s="1">
-        <v>13784.0</v>
+        <v>12809.0</v>
       </c>
       <c r="D34" s="1">
-        <v>91.52</v>
+        <v>89.93</v>
       </c>
       <c r="E34" s="1">
-        <v>75.8731260882</v>
+        <v>75.8731267078</v>
       </c>
       <c r="F34" t="s">
         <v>8</v>
       </c>
       <c r="G34">
         <v>1.0</v>
       </c>
       <c r="H34" s="1">
-        <v>1045835.17</v>
+        <v>971858.88</v>
       </c>
       <c r="I34" s="1">
-        <v>215676.51</v>
+        <v>180054.49</v>
       </c>
       <c r="J34" s="1">
-        <v>20.62241892286</v>
+        <v>18.526814304562</v>
       </c>
       <c r="K34">
         <v>0.0</v>
       </c>
       <c r="L34">
         <v>0.0</v>
       </c>
       <c r="M34" s="1">
-        <v>1261511.68</v>
+        <v>1151913.37</v>
       </c>
       <c r="N34" s="1">
-        <v>1261511.68</v>
+        <v>1151913.37</v>
       </c>
       <c r="O34" s="1">
-        <v>1.59</v>
+        <v>1.51</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
         <v>96</v>
       </c>
       <c r="B35" t="s">
         <v>97</v>
       </c>
       <c r="C35" s="1">
         <v>3546.0</v>
       </c>
       <c r="D35" s="1">
-        <v>49.78</v>
+        <v>49.33</v>
       </c>
       <c r="E35" s="1">
         <v>52.68</v>
       </c>
       <c r="F35" t="s">
         <v>8</v>
       </c>
       <c r="G35">
         <v>1.0</v>
       </c>
       <c r="H35" s="1">
         <v>186803.28</v>
       </c>
       <c r="I35" s="1">
-        <v>-10283.4</v>
+        <v>-11879.1</v>
       </c>
       <c r="J35" s="1">
-        <v>-5.5049354593774</v>
+        <v>-6.3591495823842</v>
       </c>
       <c r="K35">
         <v>0.0</v>
       </c>
       <c r="L35">
         <v>0.0</v>
       </c>
       <c r="M35" s="1">
-        <v>176519.88</v>
+        <v>174924.18</v>
       </c>
       <c r="N35" s="1">
-        <v>176519.88</v>
+        <v>174924.18</v>
       </c>
       <c r="O35" s="1">
-        <v>0.22</v>
+        <v>0.23</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
         <v>98</v>
       </c>
       <c r="B36" t="s">
         <v>99</v>
       </c>
       <c r="C36" s="1">
-        <v>18834.0</v>
+        <v>18198.0</v>
       </c>
       <c r="D36" s="1">
-        <v>12.46</v>
+        <v>11.492</v>
       </c>
       <c r="E36" s="1">
         <v>12.01</v>
       </c>
       <c r="F36" t="s">
         <v>8</v>
       </c>
       <c r="G36">
         <v>1.0</v>
       </c>
       <c r="H36" s="1">
-        <v>226196.34</v>
+        <v>218557.98</v>
       </c>
       <c r="I36" s="1">
-        <v>8475.3</v>
+        <v>-9426.56</v>
       </c>
       <c r="J36" s="1">
-        <v>3.7468776019983</v>
+        <v>-4.3130706094557</v>
       </c>
       <c r="K36">
         <v>0.0</v>
       </c>
       <c r="L36">
         <v>0.0</v>
       </c>
       <c r="M36" s="1">
-        <v>234671.64</v>
+        <v>209131.42</v>
       </c>
       <c r="N36" s="1">
-        <v>234671.64</v>
+        <v>209131.42</v>
       </c>
       <c r="O36" s="1">
-        <v>0.29</v>
+        <v>0.27</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
         <v>100</v>
       </c>
       <c r="B37" t="s">
         <v>101</v>
       </c>
       <c r="C37" s="1">
-        <v>19110.0</v>
+        <v>17758.0</v>
       </c>
       <c r="D37" s="1">
-        <v>25.6</v>
+        <v>26.9</v>
       </c>
       <c r="E37" s="1">
-        <v>25.1371323914</v>
+        <v>25.13713256</v>
       </c>
       <c r="F37" t="s">
         <v>8</v>
       </c>
       <c r="G37">
         <v>1.0</v>
       </c>
       <c r="H37" s="1">
-        <v>480370.6</v>
+        <v>446385.2</v>
       </c>
       <c r="I37" s="1">
-        <v>8845.4</v>
+        <v>31305.0</v>
       </c>
       <c r="J37" s="1">
-        <v>1.841369975598</v>
+        <v>7.0130013271049</v>
       </c>
       <c r="K37">
         <v>0.0</v>
       </c>
       <c r="L37">
         <v>0.0</v>
       </c>
       <c r="M37" s="1">
-        <v>489216.0</v>
+        <v>477690.2</v>
       </c>
       <c r="N37" s="1">
-        <v>489216.0</v>
+        <v>477690.2</v>
       </c>
       <c r="O37" s="1">
-        <v>0.61</v>
+        <v>0.63</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
         <v>102</v>
       </c>
       <c r="B38" t="s">
         <v>103</v>
       </c>
       <c r="C38" s="1">
-        <v>63116.0</v>
+        <v>58650.0</v>
       </c>
       <c r="D38" s="1">
-        <v>10.61</v>
+        <v>11.43</v>
       </c>
       <c r="E38" s="1">
         <v>10.5675167945</v>
       </c>
       <c r="F38" t="s">
         <v>8</v>
       </c>
       <c r="G38">
         <v>1.0</v>
       </c>
       <c r="H38" s="1">
-        <v>666979.39</v>
+        <v>619784.86</v>
       </c>
       <c r="I38" s="1">
-        <v>2681.37</v>
+        <v>50584.64</v>
       </c>
       <c r="J38" s="1">
-        <v>0.40201691989313</v>
+        <v>8.1616449940387</v>
       </c>
       <c r="K38">
         <v>0.0</v>
       </c>
       <c r="L38">
         <v>0.0</v>
       </c>
       <c r="M38" s="1">
-        <v>669660.76</v>
+        <v>670369.5</v>
       </c>
       <c r="N38" s="1">
-        <v>669660.76</v>
+        <v>670369.5</v>
       </c>
       <c r="O38" s="1">
-        <v>0.84</v>
+        <v>0.88</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
         <v>104</v>
       </c>
       <c r="B39" t="s">
         <v>105</v>
       </c>
       <c r="C39" s="1">
         <v>8538.0</v>
       </c>
       <c r="D39" s="1">
-        <v>16.645</v>
+        <v>17.09</v>
       </c>
       <c r="E39" s="1">
         <v>16.045</v>
       </c>
       <c r="F39" t="s">
         <v>8</v>
       </c>
       <c r="G39">
         <v>1.0</v>
       </c>
       <c r="H39" s="1">
         <v>136992.21</v>
       </c>
       <c r="I39" s="1">
-        <v>5122.8</v>
+        <v>8922.21</v>
       </c>
       <c r="J39" s="1">
-        <v>3.7394827048925</v>
+        <v>6.5129323776878</v>
       </c>
       <c r="K39">
         <v>0.0</v>
       </c>
       <c r="L39">
         <v>0.0</v>
       </c>
       <c r="M39" s="1">
-        <v>142115.01</v>
+        <v>145914.42</v>
       </c>
       <c r="N39" s="1">
-        <v>142115.01</v>
+        <v>145914.42</v>
       </c>
       <c r="O39" s="1">
-        <v>0.18</v>
+        <v>0.19</v>
       </c>
       <c r="P39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
         <v>106</v>
       </c>
       <c r="B40" t="s">
         <v>107</v>
       </c>
       <c r="C40" s="1">
         <v>1007.0</v>
       </c>
       <c r="D40" s="1">
-        <v>85.05</v>
+        <v>84.05</v>
       </c>
       <c r="E40" s="1">
         <v>92.7</v>
       </c>
       <c r="F40" t="s">
         <v>8</v>
       </c>
       <c r="G40">
         <v>1.0</v>
       </c>
       <c r="H40" s="1">
         <v>93348.9</v>
       </c>
       <c r="I40" s="1">
-        <v>-7703.55</v>
+        <v>-8710.55</v>
       </c>
       <c r="J40" s="1">
-        <v>-8.252427184466</v>
+        <v>-9.3311758360302</v>
       </c>
       <c r="K40">
         <v>0.0</v>
       </c>
       <c r="L40">
         <v>0.0</v>
       </c>
       <c r="M40" s="1">
-        <v>85645.35</v>
+        <v>84638.35</v>
       </c>
       <c r="N40" s="1">
-        <v>85645.35</v>
+        <v>84638.35</v>
       </c>
       <c r="O40" s="1">
         <v>0.11</v>
       </c>
       <c r="P40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
         <v>108</v>
       </c>
       <c r="B41" t="s">
         <v>109</v>
       </c>
       <c r="C41" s="1">
-        <v>6658.0</v>
+        <v>6187.0</v>
       </c>
       <c r="D41" s="1">
-        <v>35.48</v>
+        <v>36.28</v>
       </c>
       <c r="E41" s="1">
         <v>34.65</v>
       </c>
       <c r="F41" t="s">
         <v>8</v>
       </c>
       <c r="G41">
         <v>1.0</v>
       </c>
       <c r="H41" s="1">
-        <v>230699.7</v>
+        <v>214379.55</v>
       </c>
       <c r="I41" s="1">
-        <v>5526.14</v>
+        <v>10084.81</v>
       </c>
       <c r="J41" s="1">
-        <v>2.3953823953824</v>
+        <v>4.7041847041847</v>
       </c>
       <c r="K41">
         <v>0.0</v>
       </c>
       <c r="L41">
         <v>0.0</v>
       </c>
       <c r="M41" s="1">
-        <v>236225.84</v>
+        <v>224464.36</v>
       </c>
       <c r="N41" s="1">
-        <v>236225.84</v>
+        <v>224464.36</v>
       </c>
       <c r="O41" s="1">
-        <v>0.3</v>
+        <v>0.29</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
         <v>110</v>
       </c>
       <c r="B42" t="s">
         <v>111</v>
       </c>
       <c r="C42" s="1">
-        <v>6604.0</v>
+        <v>6137.0</v>
       </c>
       <c r="D42" s="1">
-        <v>77.34</v>
+        <v>75.28</v>
       </c>
       <c r="E42" s="1">
-        <v>75.3524197456</v>
+        <v>75.3524197491</v>
       </c>
       <c r="F42" t="s">
         <v>8</v>
       </c>
       <c r="G42">
         <v>1.0</v>
       </c>
       <c r="H42" s="1">
-        <v>497627.38</v>
+        <v>462437.8</v>
       </c>
       <c r="I42" s="1">
-        <v>13125.98</v>
+        <v>-444.44</v>
       </c>
       <c r="J42" s="1">
-        <v>2.6377125792395</v>
+        <v>-0.096108060370497</v>
       </c>
       <c r="K42">
         <v>0.0</v>
       </c>
       <c r="L42">
         <v>0.0</v>
       </c>
       <c r="M42" s="1">
-        <v>510753.36</v>
+        <v>461993.36</v>
       </c>
       <c r="N42" s="1">
-        <v>510753.36</v>
+        <v>461993.36</v>
       </c>
       <c r="O42" s="1">
-        <v>0.64</v>
+        <v>0.61</v>
       </c>
       <c r="P42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
         <v>112</v>
       </c>
       <c r="B43" t="s">
         <v>113</v>
       </c>
       <c r="C43" s="1">
         <v>1496.0</v>
       </c>
       <c r="D43" s="1">
-        <v>56.35</v>
+        <v>53.6</v>
       </c>
       <c r="E43" s="1">
         <v>62.149986631</v>
       </c>
       <c r="F43" t="s">
         <v>8</v>
       </c>
       <c r="G43">
         <v>1.0</v>
       </c>
       <c r="H43" s="1">
         <v>92976.38</v>
       </c>
       <c r="I43" s="1">
-        <v>-8676.78</v>
+        <v>-12790.78</v>
       </c>
       <c r="J43" s="1">
-        <v>-9.3322411563023</v>
+        <v>-13.757020869171</v>
       </c>
       <c r="K43">
         <v>0.0</v>
       </c>
       <c r="L43">
         <v>0.0</v>
       </c>
       <c r="M43" s="1">
-        <v>84299.6</v>
+        <v>80185.6</v>
       </c>
       <c r="N43" s="1">
-        <v>84299.6</v>
+        <v>80185.6</v>
       </c>
       <c r="O43" s="1">
         <v>0.11</v>
       </c>
       <c r="P43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
         <v>114</v>
       </c>
       <c r="B44" t="s">
         <v>115</v>
       </c>
       <c r="C44" s="1">
-        <v>25409.0</v>
+        <v>23611.0</v>
       </c>
       <c r="D44" s="1">
-        <v>17.31</v>
+        <v>17.26</v>
       </c>
       <c r="E44" s="1">
-        <v>18.7849998032</v>
+        <v>18.7849997882</v>
       </c>
       <c r="F44" t="s">
         <v>8</v>
       </c>
       <c r="G44">
         <v>1.0</v>
       </c>
       <c r="H44" s="1">
-        <v>477308.06</v>
+        <v>443532.63</v>
       </c>
       <c r="I44" s="1">
-        <v>-37478.27</v>
+        <v>-36006.77</v>
       </c>
       <c r="J44" s="1">
-        <v>-7.8520086168249</v>
+        <v>-8.1181783626607</v>
       </c>
       <c r="K44">
         <v>0.0</v>
       </c>
       <c r="L44">
         <v>0.0</v>
       </c>
       <c r="M44" s="1">
-        <v>439829.79</v>
+        <v>407525.86</v>
       </c>
       <c r="N44" s="1">
-        <v>439829.79</v>
+        <v>407525.86</v>
       </c>
       <c r="O44" s="1">
-        <v>0.55</v>
+        <v>0.53</v>
       </c>
       <c r="P44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
         <v>116</v>
       </c>
       <c r="B45" t="s">
         <v>117</v>
       </c>
       <c r="C45" s="1">
-        <v>7538.0</v>
+        <v>7004.0</v>
       </c>
       <c r="D45" s="1">
-        <v>67.4</v>
+        <v>61.86</v>
       </c>
       <c r="E45" s="1">
-        <v>56.9088882993</v>
+        <v>56.9088877784</v>
       </c>
       <c r="F45" t="s">
         <v>8</v>
       </c>
       <c r="G45">
         <v>1.0</v>
       </c>
       <c r="H45" s="1">
-        <v>428979.2</v>
+        <v>398589.85</v>
       </c>
       <c r="I45" s="1">
-        <v>79082.0</v>
+        <v>34677.59</v>
       </c>
       <c r="J45" s="1">
-        <v>18.434926448648</v>
+        <v>8.7000685040023</v>
       </c>
       <c r="K45">
         <v>0.0</v>
       </c>
       <c r="L45">
         <v>0.0</v>
       </c>
       <c r="M45" s="1">
-        <v>508061.2</v>
+        <v>433267.44</v>
       </c>
       <c r="N45" s="1">
-        <v>508061.2</v>
+        <v>433267.44</v>
       </c>
       <c r="O45" s="1">
-        <v>0.64</v>
+        <v>0.57</v>
       </c>
       <c r="P45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
         <v>118</v>
       </c>
       <c r="B46" t="s">
         <v>119</v>
       </c>
       <c r="C46" s="1">
-        <v>15880.0</v>
+        <v>14757.0</v>
       </c>
       <c r="D46" s="1">
-        <v>18.795</v>
+        <v>20.32</v>
       </c>
       <c r="E46" s="1">
-        <v>28.905436398</v>
+        <v>28.9054367419</v>
       </c>
       <c r="F46" t="s">
         <v>8</v>
       </c>
       <c r="G46">
         <v>1.0</v>
       </c>
       <c r="H46" s="1">
-        <v>459018.33</v>
+        <v>426557.53</v>
       </c>
       <c r="I46" s="1">
-        <v>-160553.73</v>
+        <v>-126695.29</v>
       </c>
       <c r="J46" s="1">
-        <v>-34.977629324737</v>
+        <v>-29.701805990859</v>
       </c>
       <c r="K46">
         <v>0.0</v>
       </c>
       <c r="L46">
         <v>0.0</v>
       </c>
       <c r="M46" s="1">
-        <v>298464.6</v>
+        <v>299862.24</v>
       </c>
       <c r="N46" s="1">
-        <v>298464.6</v>
+        <v>299862.24</v>
       </c>
       <c r="O46" s="1">
-        <v>0.38</v>
+        <v>0.39</v>
       </c>
       <c r="P46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
         <v>120</v>
       </c>
       <c r="B47" t="s">
         <v>121</v>
       </c>
       <c r="C47" s="1">
-        <v>20061.0</v>
+        <v>18642.0</v>
       </c>
       <c r="D47" s="1">
-        <v>27.295</v>
+        <v>28.165</v>
       </c>
       <c r="E47" s="1">
-        <v>30.2950002492</v>
+        <v>30.295</v>
       </c>
       <c r="F47" t="s">
         <v>8</v>
       </c>
       <c r="G47">
         <v>1.0</v>
       </c>
       <c r="H47" s="1">
-        <v>607748.0</v>
+        <v>564759.39</v>
       </c>
       <c r="I47" s="1">
-        <v>-60183.0</v>
+        <v>-39707.46</v>
       </c>
       <c r="J47" s="1">
-        <v>-9.902624113942</v>
+        <v>-7.0308631787424</v>
       </c>
       <c r="K47">
         <v>0.0</v>
       </c>
       <c r="L47">
         <v>0.0</v>
       </c>
       <c r="M47" s="1">
-        <v>547565.0</v>
+        <v>525051.93</v>
       </c>
       <c r="N47" s="1">
-        <v>547565.0</v>
+        <v>525051.93</v>
       </c>
       <c r="O47" s="1">
         <v>0.69</v>
       </c>
       <c r="P47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
         <v>122</v>
       </c>
       <c r="B48" t="s">
         <v>123</v>
       </c>
       <c r="C48" s="1">
-        <v>2919.0</v>
+        <v>2712.0</v>
       </c>
       <c r="D48" s="1">
-        <v>267.3</v>
+        <v>256.0</v>
       </c>
       <c r="E48" s="1">
-        <v>147.0676875642</v>
+        <v>147.0676880531</v>
       </c>
       <c r="F48" t="s">
         <v>8</v>
       </c>
       <c r="G48">
         <v>1.0</v>
       </c>
       <c r="H48" s="1">
-        <v>429290.58</v>
+        <v>398847.57</v>
       </c>
       <c r="I48" s="1">
-        <v>350958.12</v>
+        <v>295424.43</v>
       </c>
       <c r="J48" s="1">
-        <v>81.753044755839</v>
+        <v>74.069507305761</v>
       </c>
       <c r="K48">
         <v>0.0</v>
       </c>
       <c r="L48">
         <v>0.0</v>
       </c>
       <c r="M48" s="1">
-        <v>780248.7</v>
+        <v>694272.0</v>
       </c>
       <c r="N48" s="1">
-        <v>780248.7</v>
+        <v>694272.0</v>
       </c>
       <c r="O48" s="1">
-        <v>0.98</v>
+        <v>0.91</v>
       </c>
       <c r="P48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
         <v>124</v>
       </c>
       <c r="B49" t="s">
         <v>125</v>
       </c>
       <c r="C49" s="1">
-        <v>10526.0</v>
+        <v>9782.0</v>
       </c>
       <c r="D49" s="1">
-        <v>47.87</v>
+        <v>49.88</v>
       </c>
       <c r="E49" s="1">
         <v>50.1</v>
       </c>
       <c r="F49" t="s">
         <v>8</v>
       </c>
       <c r="G49">
         <v>1.0</v>
       </c>
       <c r="H49" s="1">
-        <v>527352.6</v>
+        <v>490078.2</v>
       </c>
       <c r="I49" s="1">
-        <v>-23472.98</v>
+        <v>-2152.04</v>
       </c>
       <c r="J49" s="1">
-        <v>-4.4510978043912</v>
+        <v>-0.43912175648703</v>
       </c>
       <c r="K49">
         <v>0.0</v>
       </c>
       <c r="L49">
         <v>0.0</v>
       </c>
       <c r="M49" s="1">
-        <v>503879.62</v>
+        <v>487926.16</v>
       </c>
       <c r="N49" s="1">
-        <v>503879.62</v>
+        <v>487926.16</v>
       </c>
       <c r="O49" s="1">
-        <v>0.63</v>
+        <v>0.64</v>
       </c>
       <c r="P49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
         <v>126</v>
       </c>
       <c r="B50" t="s">
         <v>127</v>
       </c>
       <c r="C50" s="1">
-        <v>12394.0</v>
+        <v>11518.0</v>
       </c>
       <c r="D50" s="1">
-        <v>26.76</v>
+        <v>29.31</v>
       </c>
       <c r="E50" s="1">
-        <v>30.4650371147</v>
+        <v>30.4650364647</v>
       </c>
       <c r="F50" t="s">
         <v>8</v>
       </c>
       <c r="G50">
         <v>1.0</v>
       </c>
       <c r="H50" s="1">
-        <v>377583.67</v>
+        <v>350896.29</v>
       </c>
       <c r="I50" s="1">
-        <v>-45920.23</v>
+        <v>-13303.71</v>
       </c>
       <c r="J50" s="1">
-        <v>-12.161603810885</v>
+        <v>-3.7913510000348</v>
       </c>
       <c r="K50">
         <v>0.0</v>
       </c>
       <c r="L50">
         <v>0.0</v>
       </c>
       <c r="M50" s="1">
-        <v>331663.44</v>
+        <v>337592.58</v>
       </c>
       <c r="N50" s="1">
-        <v>331663.44</v>
+        <v>337592.58</v>
       </c>
       <c r="O50" s="1">
-        <v>0.42</v>
+        <v>0.44</v>
       </c>
       <c r="P50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
         <v>128</v>
       </c>
       <c r="B51" t="s">
         <v>129</v>
       </c>
       <c r="C51" s="1">
-        <v>59721.0</v>
+        <v>55495.0</v>
       </c>
       <c r="D51" s="1">
-        <v>18.925</v>
+        <v>18.3</v>
       </c>
       <c r="E51" s="1">
         <v>19.68</v>
       </c>
       <c r="F51" t="s">
         <v>8</v>
       </c>
       <c r="G51">
         <v>1.0</v>
       </c>
       <c r="H51" s="1">
-        <v>1175309.28</v>
+        <v>1092141.6</v>
       </c>
       <c r="I51" s="1">
-        <v>-45089.35</v>
+        <v>-76583.1</v>
       </c>
       <c r="J51" s="1">
-        <v>-3.8363816884012</v>
+        <v>-7.0121951219512</v>
       </c>
       <c r="K51">
         <v>0.0</v>
       </c>
       <c r="L51">
         <v>0.0</v>
       </c>
       <c r="M51" s="1">
-        <v>1130219.93</v>
+        <v>1015558.5</v>
       </c>
       <c r="N51" s="1">
-        <v>1130219.93</v>
+        <v>1015558.5</v>
       </c>
       <c r="O51" s="1">
-        <v>1.42</v>
+        <v>1.33</v>
       </c>
       <c r="P51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
         <v>130</v>
       </c>
       <c r="B52" t="s">
         <v>131</v>
       </c>
       <c r="C52" s="1">
-        <v>121149.0</v>
+        <v>112573.0</v>
       </c>
       <c r="D52" s="1">
-        <v>4.62</v>
+        <v>4.444</v>
       </c>
       <c r="E52" s="1">
-        <v>4.515999967</v>
+        <v>4.5160000178</v>
       </c>
       <c r="F52" t="s">
         <v>8</v>
       </c>
       <c r="G52">
         <v>1.0</v>
       </c>
       <c r="H52" s="1">
-        <v>547108.88</v>
+        <v>508379.67</v>
       </c>
       <c r="I52" s="1">
-        <v>12599.5</v>
+        <v>-8105.26</v>
       </c>
       <c r="J52" s="1">
-        <v>2.3029236886084</v>
+        <v>-1.5943320471489</v>
       </c>
       <c r="K52">
         <v>0.0</v>
       </c>
       <c r="L52">
         <v>0.0</v>
       </c>
       <c r="M52" s="1">
-        <v>559708.38</v>
+        <v>500274.41</v>
       </c>
       <c r="N52" s="1">
-        <v>559708.38</v>
+        <v>500274.41</v>
       </c>
       <c r="O52" s="1">
-        <v>0.7</v>
+        <v>0.66</v>
       </c>
       <c r="P52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
         <v>132</v>
       </c>
       <c r="B53" t="s">
         <v>133</v>
       </c>
       <c r="C53" s="1">
-        <v>1770.0</v>
+        <v>1710.0</v>
       </c>
       <c r="D53" s="1">
-        <v>136.85</v>
+        <v>121.0</v>
       </c>
       <c r="E53" s="1">
         <v>146.2</v>
       </c>
       <c r="F53" t="s">
         <v>8</v>
       </c>
       <c r="G53">
         <v>1.0</v>
       </c>
       <c r="H53" s="1">
-        <v>258774.0</v>
+        <v>250002.0</v>
       </c>
       <c r="I53" s="1">
-        <v>-16549.5</v>
+        <v>-43092.0</v>
       </c>
       <c r="J53" s="1">
-        <v>-6.3953488372093</v>
+        <v>-17.236662106703</v>
       </c>
       <c r="K53">
         <v>0.0</v>
       </c>
       <c r="L53">
         <v>0.0</v>
       </c>
       <c r="M53" s="1">
-        <v>242224.5</v>
+        <v>206910.0</v>
       </c>
       <c r="N53" s="1">
-        <v>242224.5</v>
+        <v>206910.0</v>
       </c>
       <c r="O53" s="1">
-        <v>0.3</v>
+        <v>0.27</v>
       </c>
       <c r="P53">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
         <v>134</v>
       </c>
       <c r="B54" t="s">
         <v>135</v>
       </c>
       <c r="C54" s="1">
-        <v>12814.0</v>
+        <v>11907.0</v>
       </c>
       <c r="D54" s="1">
-        <v>40.28</v>
+        <v>41.7</v>
       </c>
       <c r="E54" s="1">
         <v>43.44</v>
       </c>
       <c r="F54" t="s">
         <v>8</v>
       </c>
       <c r="G54">
         <v>1.0</v>
       </c>
       <c r="H54" s="1">
-        <v>556640.16</v>
+        <v>517240.08</v>
       </c>
       <c r="I54" s="1">
-        <v>-40492.24</v>
+        <v>-20718.18</v>
       </c>
       <c r="J54" s="1">
-        <v>-7.2744014732965</v>
+        <v>-4.0055248618785</v>
       </c>
       <c r="K54">
         <v>0.0</v>
       </c>
       <c r="L54">
         <v>0.0</v>
       </c>
       <c r="M54" s="1">
-        <v>516147.92</v>
+        <v>496521.9</v>
       </c>
       <c r="N54" s="1">
-        <v>516147.92</v>
+        <v>496521.9</v>
       </c>
       <c r="O54" s="1">
         <v>0.65</v>
       </c>
       <c r="P54">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="s">
         <v>136</v>
       </c>
       <c r="B55" t="s">
         <v>137</v>
       </c>
       <c r="C55" s="1">
-        <v>166060.0</v>
+        <v>154304.0</v>
       </c>
       <c r="D55" s="1">
-        <v>9.945</v>
+        <v>9.698</v>
       </c>
       <c r="E55" s="1">
-        <v>5.4519418283</v>
+        <v>5.4519418162</v>
       </c>
       <c r="F55" t="s">
         <v>8</v>
       </c>
       <c r="G55">
         <v>1.0</v>
       </c>
       <c r="H55" s="1">
-        <v>905349.46</v>
+        <v>841256.43</v>
       </c>
       <c r="I55" s="1">
-        <v>746117.24</v>
+        <v>655183.76</v>
       </c>
       <c r="J55" s="1">
-        <v>82.412071025038</v>
+        <v>77.881575300411</v>
       </c>
       <c r="K55">
         <v>0.0</v>
       </c>
       <c r="L55">
         <v>0.0</v>
       </c>
       <c r="M55" s="1">
-        <v>1651466.7</v>
+        <v>1496440.19</v>
       </c>
       <c r="N55" s="1">
-        <v>1651466.7</v>
+        <v>1496440.19</v>
       </c>
       <c r="O55" s="1">
-        <v>2.08</v>
+        <v>1.96</v>
       </c>
       <c r="P55">
         <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" t="s">
         <v>138</v>
       </c>
       <c r="B56" t="s">
         <v>139</v>
       </c>
       <c r="C56" s="1">
-        <v>42175.0</v>
+        <v>39192.0</v>
       </c>
       <c r="D56" s="1">
-        <v>28.52</v>
+        <v>27.17</v>
       </c>
       <c r="E56" s="1">
-        <v>14.5844832247</v>
+        <v>14.2654830067</v>
       </c>
       <c r="F56" t="s">
         <v>8</v>
       </c>
       <c r="G56">
         <v>1.0</v>
       </c>
       <c r="H56" s="1">
-        <v>615100.58</v>
+        <v>559092.81</v>
       </c>
       <c r="I56" s="1">
-        <v>587730.42</v>
+        <v>505753.83</v>
       </c>
       <c r="J56" s="1">
-        <v>95.550295205379</v>
+        <v>90.459727071074</v>
       </c>
       <c r="K56">
         <v>0.0</v>
       </c>
       <c r="L56">
         <v>0.0</v>
       </c>
       <c r="M56" s="1">
-        <v>1202831.0</v>
+        <v>1064846.64</v>
       </c>
       <c r="N56" s="1">
-        <v>1202831.0</v>
+        <v>1064846.64</v>
       </c>
       <c r="O56" s="1">
-        <v>1.51</v>
+        <v>1.4</v>
       </c>
       <c r="P56">
         <v>1</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57" t="s">
         <v>140</v>
       </c>
       <c r="B57" t="s">
         <v>141</v>
       </c>
       <c r="C57" s="1">
-        <v>3646.0</v>
+        <v>3388.0</v>
       </c>
       <c r="D57" s="1">
-        <v>100.9</v>
+        <v>98.3</v>
       </c>
       <c r="E57" s="1">
-        <v>104.5897010422</v>
+        <v>104.589701889</v>
       </c>
       <c r="F57" t="s">
         <v>8</v>
       </c>
       <c r="G57">
         <v>1.0</v>
       </c>
       <c r="H57" s="1">
-        <v>381334.05</v>
+        <v>354349.91</v>
       </c>
       <c r="I57" s="1">
-        <v>-13452.65</v>
+        <v>-21309.51</v>
       </c>
       <c r="J57" s="1">
-        <v>-3.5277862021501</v>
+        <v>-6.0136913820579</v>
       </c>
       <c r="K57">
         <v>0.0</v>
       </c>
       <c r="L57">
         <v>0.0</v>
       </c>
       <c r="M57" s="1">
-        <v>367881.4</v>
+        <v>333040.4</v>
       </c>
       <c r="N57" s="1">
-        <v>367881.4</v>
+        <v>333040.4</v>
       </c>
       <c r="O57" s="1">
-        <v>0.46</v>
+        <v>0.44</v>
       </c>
       <c r="P57">
         <v>1</v>
       </c>
     </row>
     <row r="58" spans="1:16">
       <c r="A58" t="s">
         <v>142</v>
       </c>
       <c r="B58" t="s">
         <v>143</v>
       </c>
       <c r="C58" s="1">
-        <v>3286.0</v>
+        <v>3054.0</v>
       </c>
       <c r="D58" s="1">
-        <v>182.7</v>
+        <v>173.25</v>
       </c>
       <c r="E58" s="1">
-        <v>205.5135027389</v>
+        <v>205.5135036018</v>
       </c>
       <c r="F58" t="s">
         <v>8</v>
       </c>
       <c r="G58">
         <v>1.0</v>
       </c>
       <c r="H58" s="1">
-        <v>675317.37</v>
+        <v>627638.24</v>
       </c>
       <c r="I58" s="1">
-        <v>-74965.17</v>
+        <v>-98532.74</v>
       </c>
       <c r="J58" s="1">
-        <v>-11.100731793705</v>
+        <v>-15.698970158351</v>
       </c>
       <c r="K58">
         <v>0.0</v>
       </c>
       <c r="L58">
         <v>0.0</v>
       </c>
       <c r="M58" s="1">
-        <v>600352.2</v>
+        <v>529105.5</v>
       </c>
       <c r="N58" s="1">
-        <v>600352.2</v>
+        <v>529105.5</v>
       </c>
       <c r="O58" s="1">
-        <v>0.75</v>
+        <v>0.69</v>
       </c>
       <c r="P58">
         <v>1</v>
       </c>
     </row>
     <row r="59" spans="1:16">
       <c r="A59" t="s">
         <v>144</v>
       </c>
       <c r="B59" t="s">
         <v>145</v>
       </c>
       <c r="C59" s="1">
         <v>1500.0</v>
       </c>
       <c r="D59" s="1">
-        <v>59.76</v>
+        <v>62.58</v>
       </c>
       <c r="E59" s="1">
         <v>68.16</v>
       </c>
       <c r="F59" t="s">
         <v>8</v>
       </c>
       <c r="G59">
         <v>1.0</v>
       </c>
       <c r="H59" s="1">
         <v>102240.0</v>
       </c>
       <c r="I59" s="1">
-        <v>-12600.0</v>
+        <v>-8370.0</v>
       </c>
       <c r="J59" s="1">
-        <v>-12.323943661972</v>
+        <v>-8.1866197183099</v>
       </c>
       <c r="K59">
         <v>0.0</v>
       </c>
       <c r="L59">
         <v>0.0</v>
       </c>
       <c r="M59" s="1">
-        <v>89640.0</v>
+        <v>93870.0</v>
       </c>
       <c r="N59" s="1">
-        <v>89640.0</v>
+        <v>93870.0</v>
       </c>
       <c r="O59" s="1">
-        <v>0.11</v>
+        <v>0.12</v>
       </c>
       <c r="P59">
         <v>1</v>
       </c>
     </row>
     <row r="60" spans="1:16">
       <c r="A60" t="s">
         <v>146</v>
       </c>
       <c r="B60" t="s">
         <v>147</v>
       </c>
       <c r="C60" s="1">
         <v>3634.0</v>
       </c>
       <c r="D60" s="1">
-        <v>23.37</v>
+        <v>23.04</v>
       </c>
       <c r="E60" s="1">
         <v>25.66</v>
       </c>
       <c r="F60" t="s">
         <v>8</v>
       </c>
       <c r="G60">
         <v>1.0</v>
       </c>
       <c r="H60" s="1">
         <v>93248.44</v>
       </c>
       <c r="I60" s="1">
-        <v>-8321.86</v>
+        <v>-9521.08</v>
       </c>
       <c r="J60" s="1">
-        <v>-8.9243959469992</v>
+        <v>-10.210444271239</v>
       </c>
       <c r="K60">
         <v>0.0</v>
       </c>
       <c r="L60">
         <v>0.0</v>
       </c>
       <c r="M60" s="1">
-        <v>84926.58</v>
+        <v>83727.36</v>
       </c>
       <c r="N60" s="1">
-        <v>84926.58</v>
+        <v>83727.36</v>
       </c>
       <c r="O60" s="1">
         <v>0.11</v>
       </c>
       <c r="P60">
         <v>1</v>
       </c>
     </row>
     <row r="61" spans="1:16">
       <c r="A61" t="s">
         <v>148</v>
       </c>
       <c r="B61" t="s">
         <v>149</v>
       </c>
       <c r="C61" s="1">
         <v>575.0</v>
       </c>
       <c r="D61" s="1">
-        <v>291.45</v>
+        <v>301.55</v>
       </c>
       <c r="E61" s="1">
         <v>321.4</v>
       </c>
       <c r="F61" t="s">
         <v>8</v>
       </c>
       <c r="G61">
         <v>1.0</v>
       </c>
       <c r="H61" s="1">
         <v>184805.0</v>
       </c>
       <c r="I61" s="1">
-        <v>-17221.25</v>
+        <v>-11413.75</v>
       </c>
       <c r="J61" s="1">
-        <v>-9.3186060983199</v>
+        <v>-6.176104542626</v>
       </c>
       <c r="K61">
         <v>0.0</v>
       </c>
       <c r="L61">
         <v>0.0</v>
       </c>
       <c r="M61" s="1">
-        <v>167583.75</v>
+        <v>173391.25</v>
       </c>
       <c r="N61" s="1">
-        <v>167583.75</v>
+        <v>173391.25</v>
       </c>
       <c r="O61" s="1">
-        <v>0.21</v>
+        <v>0.23</v>
       </c>
       <c r="P61">
         <v>1</v>
       </c>
     </row>
     <row r="62" spans="1:16">
       <c r="A62" t="s">
         <v>150</v>
       </c>
       <c r="B62" t="s">
         <v>151</v>
       </c>
       <c r="C62" s="1">
-        <v>5946.0</v>
+        <v>5525.0</v>
       </c>
       <c r="D62" s="1">
-        <v>57.68</v>
+        <v>58.46</v>
       </c>
       <c r="E62" s="1">
         <v>63.16</v>
       </c>
       <c r="F62" t="s">
         <v>8</v>
       </c>
       <c r="G62">
         <v>1.0</v>
       </c>
       <c r="H62" s="1">
-        <v>375549.36</v>
+        <v>348959.0</v>
       </c>
       <c r="I62" s="1">
-        <v>-32584.08</v>
+        <v>-25967.5</v>
       </c>
       <c r="J62" s="1">
-        <v>-8.6763774540849</v>
+        <v>-7.4414186193794</v>
       </c>
       <c r="K62">
         <v>0.0</v>
       </c>
       <c r="L62">
         <v>0.0</v>
       </c>
       <c r="M62" s="1">
-        <v>342965.28</v>
+        <v>322991.5</v>
       </c>
       <c r="N62" s="1">
-        <v>342965.28</v>
+        <v>322991.5</v>
       </c>
       <c r="O62" s="1">
-        <v>0.43</v>
+        <v>0.42</v>
       </c>
       <c r="P62">
         <v>1</v>
       </c>
     </row>
     <row r="63" spans="1:16">
       <c r="A63" t="s">
         <v>152</v>
       </c>
       <c r="B63" t="s">
         <v>153</v>
       </c>
       <c r="C63" s="1">
         <v>1071.0</v>
       </c>
       <c r="D63" s="1">
-        <v>71.05</v>
+        <v>67.85</v>
       </c>
       <c r="E63" s="1">
         <v>83.25</v>
       </c>
       <c r="F63" t="s">
         <v>8</v>
       </c>
       <c r="G63">
         <v>1.0</v>
       </c>
       <c r="H63" s="1">
         <v>89160.75</v>
       </c>
       <c r="I63" s="1">
-        <v>-13066.2</v>
+        <v>-16493.4</v>
       </c>
       <c r="J63" s="1">
-        <v>-14.654654654655</v>
+        <v>-18.498498498498</v>
       </c>
       <c r="K63">
         <v>0.0</v>
       </c>
       <c r="L63">
         <v>0.0</v>
       </c>
       <c r="M63" s="1">
-        <v>76094.55</v>
+        <v>72667.35</v>
       </c>
       <c r="N63" s="1">
-        <v>76094.55</v>
+        <v>72667.35</v>
       </c>
       <c r="O63" s="1">
         <v>0.1</v>
       </c>
       <c r="P63">
         <v>1</v>
       </c>
     </row>
     <row r="64" spans="1:16">
       <c r="A64" t="s">
         <v>154</v>
       </c>
       <c r="B64" t="s">
         <v>155</v>
       </c>
       <c r="C64" s="1">
         <v>2884.0</v>
       </c>
       <c r="D64" s="1">
-        <v>38.71</v>
+        <v>37.26</v>
       </c>
       <c r="E64" s="1">
         <v>39.45</v>
       </c>
       <c r="F64" t="s">
         <v>8</v>
       </c>
       <c r="G64">
         <v>1.0</v>
       </c>
       <c r="H64" s="1">
         <v>113773.8</v>
       </c>
       <c r="I64" s="1">
-        <v>-2134.16</v>
+        <v>-6315.96</v>
       </c>
       <c r="J64" s="1">
-        <v>-1.8757921419518</v>
+        <v>-5.5513307984791</v>
       </c>
       <c r="K64">
         <v>0.0</v>
       </c>
       <c r="L64">
         <v>0.0</v>
       </c>
       <c r="M64" s="1">
-        <v>111639.64</v>
+        <v>107457.84</v>
       </c>
       <c r="N64" s="1">
-        <v>111639.64</v>
+        <v>107457.84</v>
       </c>
       <c r="O64" s="1">
         <v>0.14</v>
       </c>
       <c r="P64">
         <v>1</v>
       </c>
     </row>
     <row r="65" spans="1:16">
       <c r="A65" t="s">
         <v>156</v>
       </c>
       <c r="B65" t="s">
         <v>157</v>
       </c>
       <c r="C65" s="1">
         <v>2482.0</v>
       </c>
       <c r="D65" s="1">
-        <v>37.58</v>
+        <v>37.52</v>
       </c>
       <c r="E65" s="1">
         <v>36.76</v>
       </c>
       <c r="F65" t="s">
         <v>8</v>
       </c>
       <c r="G65">
         <v>1.0</v>
       </c>
       <c r="H65" s="1">
         <v>91238.32</v>
       </c>
       <c r="I65" s="1">
-        <v>2035.24</v>
+        <v>1886.32</v>
       </c>
       <c r="J65" s="1">
-        <v>2.2306855277476</v>
+        <v>2.0674646354733</v>
       </c>
       <c r="K65">
         <v>0.0</v>
       </c>
       <c r="L65">
         <v>0.0</v>
       </c>
       <c r="M65" s="1">
-        <v>93273.56</v>
+        <v>93124.64</v>
       </c>
       <c r="N65" s="1">
-        <v>93273.56</v>
+        <v>93124.64</v>
       </c>
       <c r="O65" s="1">
         <v>0.12</v>
       </c>
       <c r="P65">
         <v>1</v>
       </c>
     </row>
     <row r="66" spans="1:16">
       <c r="A66" t="s">
         <v>158</v>
       </c>
       <c r="B66" t="s">
         <v>159</v>
       </c>
       <c r="C66" s="1">
-        <v>4370.0</v>
+        <v>4060.0</v>
       </c>
       <c r="D66" s="1">
-        <v>204.0</v>
+        <v>204.8</v>
       </c>
       <c r="E66" s="1">
-        <v>148.3624439359</v>
+        <v>148.3624433498</v>
       </c>
       <c r="F66" t="s">
         <v>8</v>
       </c>
       <c r="G66">
         <v>1.0</v>
       </c>
       <c r="H66" s="1">
-        <v>648343.88</v>
+        <v>602351.52</v>
       </c>
       <c r="I66" s="1">
-        <v>243136.12</v>
+        <v>229136.48</v>
       </c>
       <c r="J66" s="1">
-        <v>37.501105123411</v>
+        <v>38.040325688893</v>
       </c>
       <c r="K66">
         <v>0.0</v>
       </c>
       <c r="L66">
         <v>0.0</v>
       </c>
       <c r="M66" s="1">
-        <v>891480.0</v>
+        <v>831488.0</v>
       </c>
       <c r="N66" s="1">
-        <v>891480.0</v>
+        <v>831488.0</v>
       </c>
       <c r="O66" s="1">
-        <v>1.12</v>
+        <v>1.09</v>
       </c>
       <c r="P66">
         <v>1</v>
       </c>
     </row>
     <row r="67" spans="1:16">
       <c r="A67" t="s">
         <v>160</v>
       </c>
       <c r="B67" t="s">
         <v>161</v>
       </c>
       <c r="C67" s="1">
         <v>1377.0</v>
       </c>
       <c r="D67" s="1">
-        <v>59.9</v>
+        <v>54.25</v>
       </c>
       <c r="E67" s="1">
         <v>65.9</v>
       </c>
       <c r="F67" t="s">
         <v>8</v>
       </c>
       <c r="G67">
         <v>1.0</v>
       </c>
       <c r="H67" s="1">
         <v>90744.3</v>
       </c>
       <c r="I67" s="1">
-        <v>-8262.0</v>
+        <v>-16042.05</v>
       </c>
       <c r="J67" s="1">
-        <v>-9.1047040971168</v>
+        <v>-17.678300455235</v>
       </c>
       <c r="K67">
         <v>0.0</v>
       </c>
       <c r="L67">
         <v>0.0</v>
       </c>
       <c r="M67" s="1">
-        <v>82482.3</v>
+        <v>74702.25</v>
       </c>
       <c r="N67" s="1">
-        <v>82482.3</v>
+        <v>74702.25</v>
       </c>
       <c r="O67" s="1">
         <v>0.1</v>
       </c>
       <c r="P67">
         <v>1</v>
       </c>
     </row>
     <row r="68" spans="1:16">
       <c r="A68" t="s">
         <v>162</v>
       </c>
       <c r="B68" t="s">
         <v>163</v>
       </c>
       <c r="C68" s="1">
-        <v>23925.0</v>
+        <v>22232.0</v>
       </c>
       <c r="D68" s="1">
-        <v>38.37</v>
+        <v>38.94</v>
       </c>
       <c r="E68" s="1">
-        <v>35.9611715778</v>
+        <v>35.9611712846</v>
       </c>
       <c r="F68" t="s">
         <v>8</v>
       </c>
       <c r="G68">
         <v>1.0</v>
       </c>
       <c r="H68" s="1">
-        <v>860371.03</v>
+        <v>799488.76</v>
       </c>
       <c r="I68" s="1">
-        <v>57631.22</v>
+        <v>66225.32</v>
       </c>
       <c r="J68" s="1">
-        <v>6.6984147525283</v>
+        <v>8.2834585441827</v>
       </c>
       <c r="K68">
         <v>0.0</v>
       </c>
       <c r="L68">
         <v>0.0</v>
       </c>
       <c r="M68" s="1">
-        <v>918002.25</v>
+        <v>865714.08</v>
       </c>
       <c r="N68" s="1">
-        <v>918002.25</v>
+        <v>865714.08</v>
       </c>
       <c r="O68" s="1">
-        <v>1.15</v>
+        <v>1.14</v>
       </c>
       <c r="P68">
         <v>1</v>
       </c>
     </row>
     <row r="69" spans="1:16">
       <c r="A69" t="s">
         <v>164</v>
       </c>
       <c r="B69" t="s">
         <v>165</v>
       </c>
       <c r="C69" s="1">
         <v>8328.0</v>
       </c>
       <c r="D69" s="1">
-        <v>8.922</v>
+        <v>9.468</v>
       </c>
       <c r="E69" s="1">
         <v>10.63</v>
       </c>
       <c r="F69" t="s">
         <v>8</v>
       </c>
       <c r="G69">
         <v>1.0</v>
       </c>
       <c r="H69" s="1">
         <v>88526.64</v>
       </c>
       <c r="I69" s="1">
-        <v>-14224.22</v>
+        <v>-9677.14</v>
       </c>
       <c r="J69" s="1">
-        <v>-16.067728313195</v>
+        <v>-10.931330953033</v>
       </c>
       <c r="K69">
         <v>0.0</v>
       </c>
       <c r="L69">
         <v>0.0</v>
       </c>
       <c r="M69" s="1">
-        <v>74302.42</v>
+        <v>78849.5</v>
       </c>
       <c r="N69" s="1">
-        <v>74302.42</v>
+        <v>78849.5</v>
       </c>
       <c r="O69" s="1">
-        <v>0.09</v>
+        <v>0.1</v>
       </c>
       <c r="P69">
         <v>1</v>
       </c>
     </row>
     <row r="70" spans="1:16">
       <c r="A70" t="s">
         <v>166</v>
       </c>
       <c r="B70" t="s">
         <v>167</v>
       </c>
       <c r="C70" s="1">
-        <v>1190.0</v>
+        <v>1106.0</v>
       </c>
       <c r="D70" s="1">
-        <v>265.6</v>
+        <v>241.4</v>
       </c>
       <c r="E70" s="1">
         <v>257.8</v>
       </c>
       <c r="F70" t="s">
         <v>8</v>
       </c>
       <c r="G70">
         <v>1.0</v>
       </c>
       <c r="H70" s="1">
-        <v>306782.0</v>
+        <v>285126.8</v>
       </c>
       <c r="I70" s="1">
-        <v>9282.0</v>
+        <v>-18138.4</v>
       </c>
       <c r="J70" s="1">
-        <v>3.0256012412723</v>
+        <v>-6.3615205585725</v>
       </c>
       <c r="K70">
         <v>0.0</v>
       </c>
       <c r="L70">
         <v>0.0</v>
       </c>
       <c r="M70" s="1">
-        <v>316064.0</v>
+        <v>266988.4</v>
       </c>
       <c r="N70" s="1">
-        <v>316064.0</v>
+        <v>266988.4</v>
       </c>
       <c r="O70" s="1">
-        <v>0.4</v>
+        <v>0.35</v>
       </c>
       <c r="P70">
         <v>1</v>
       </c>
     </row>
     <row r="71" spans="1:16">
       <c r="A71" t="s">
         <v>168</v>
       </c>
       <c r="B71" t="s">
         <v>169</v>
       </c>
       <c r="C71" s="1">
-        <v>6970.0</v>
+        <v>6477.0</v>
       </c>
       <c r="D71" s="1">
-        <v>66.8</v>
+        <v>68.86</v>
       </c>
       <c r="E71" s="1">
         <v>78.56</v>
       </c>
       <c r="F71" t="s">
         <v>8</v>
       </c>
       <c r="G71">
         <v>1.0</v>
       </c>
       <c r="H71" s="1">
-        <v>547563.2</v>
+        <v>508833.12</v>
       </c>
       <c r="I71" s="1">
-        <v>-81967.2</v>
+        <v>-62826.9</v>
       </c>
       <c r="J71" s="1">
-        <v>-14.969450101833</v>
+        <v>-12.347250509165</v>
       </c>
       <c r="K71">
         <v>0.0</v>
       </c>
       <c r="L71">
         <v>0.0</v>
       </c>
       <c r="M71" s="1">
-        <v>465596.0</v>
+        <v>446006.22</v>
       </c>
       <c r="N71" s="1">
-        <v>465596.0</v>
+        <v>446006.22</v>
       </c>
       <c r="O71" s="1">
-        <v>0.59</v>
+        <v>0.58</v>
       </c>
       <c r="P71">
         <v>1</v>
       </c>
     </row>
     <row r="72" spans="1:16">
       <c r="A72" t="s">
         <v>170</v>
       </c>
       <c r="B72" t="s">
         <v>171</v>
       </c>
       <c r="C72" s="1">
         <v>2540.0</v>
       </c>
       <c r="D72" s="1">
-        <v>62.74</v>
+        <v>65.98</v>
       </c>
       <c r="E72" s="1">
         <v>69.0962440945</v>
       </c>
       <c r="F72" t="s">
         <v>8</v>
       </c>
       <c r="G72">
         <v>1.0</v>
       </c>
       <c r="H72" s="1">
         <v>175504.46</v>
       </c>
       <c r="I72" s="1">
-        <v>-16144.86</v>
+        <v>-7915.26</v>
       </c>
       <c r="J72" s="1">
-        <v>-9.1991166492293</v>
+        <v>-4.510005044886</v>
       </c>
       <c r="K72">
         <v>0.0</v>
       </c>
       <c r="L72">
         <v>0.0</v>
       </c>
       <c r="M72" s="1">
-        <v>159359.6</v>
+        <v>167589.2</v>
       </c>
       <c r="N72" s="1">
-        <v>159359.6</v>
+        <v>167589.2</v>
       </c>
       <c r="O72" s="1">
-        <v>0.2</v>
+        <v>0.22</v>
       </c>
       <c r="P72">
         <v>1</v>
       </c>
     </row>
     <row r="73" spans="1:16">
       <c r="A73" t="s">
         <v>172</v>
       </c>
       <c r="B73" t="s">
         <v>173</v>
       </c>
       <c r="C73" s="1">
-        <v>406.0</v>
+        <v>377.0</v>
       </c>
       <c r="D73" s="1">
-        <v>1622.5</v>
+        <v>1605.0</v>
       </c>
       <c r="E73" s="1">
-        <v>1442.8157635468</v>
+        <v>1442.8157559682</v>
       </c>
       <c r="F73" t="s">
         <v>8</v>
       </c>
       <c r="G73">
         <v>1.0</v>
       </c>
       <c r="H73" s="1">
-        <v>585783.2</v>
+        <v>543941.54</v>
       </c>
       <c r="I73" s="1">
-        <v>72951.8</v>
+        <v>61143.46</v>
       </c>
       <c r="J73" s="1">
-        <v>12.453720079374</v>
+        <v>11.24081459195</v>
       </c>
       <c r="K73">
         <v>0.0</v>
       </c>
       <c r="L73">
         <v>0.0</v>
       </c>
       <c r="M73" s="1">
-        <v>658735.0</v>
+        <v>605085.0</v>
       </c>
       <c r="N73" s="1">
-        <v>658735.0</v>
+        <v>605085.0</v>
       </c>
       <c r="O73" s="1">
-        <v>0.83</v>
+        <v>0.79</v>
       </c>
       <c r="P73">
         <v>1</v>
       </c>
     </row>
     <row r="74" spans="1:16">
       <c r="A74" t="s">
         <v>174</v>
       </c>
       <c r="B74" t="s">
         <v>175</v>
       </c>
       <c r="C74" s="1">
         <v>1856.0</v>
       </c>
       <c r="D74" s="1">
-        <v>50.9</v>
+        <v>49.18</v>
       </c>
       <c r="E74" s="1">
         <v>48.74</v>
       </c>
       <c r="F74" t="s">
         <v>8</v>
       </c>
       <c r="G74">
         <v>1.0</v>
       </c>
       <c r="H74" s="1">
         <v>90461.44</v>
       </c>
       <c r="I74" s="1">
-        <v>4008.96</v>
+        <v>816.64</v>
       </c>
       <c r="J74" s="1">
-        <v>4.4316782929832</v>
+        <v>0.90274928190398</v>
       </c>
       <c r="K74">
         <v>0.0</v>
       </c>
       <c r="L74">
         <v>0.0</v>
       </c>
       <c r="M74" s="1">
-        <v>94470.4</v>
+        <v>91278.08</v>
       </c>
       <c r="N74" s="1">
-        <v>94470.4</v>
+        <v>91278.08</v>
       </c>
       <c r="O74" s="1">
         <v>0.12</v>
       </c>
       <c r="P74">
         <v>1</v>
       </c>
     </row>
     <row r="75" spans="1:16">
       <c r="A75" t="s">
         <v>176</v>
       </c>
       <c r="B75" t="s">
         <v>177</v>
       </c>
       <c r="C75" s="1">
         <v>2854.0</v>
       </c>
       <c r="D75" s="1">
-        <v>26.52</v>
+        <v>27.0</v>
       </c>
       <c r="E75" s="1">
         <v>31.64</v>
       </c>
       <c r="F75" t="s">
         <v>8</v>
       </c>
       <c r="G75">
         <v>1.0</v>
       </c>
       <c r="H75" s="1">
         <v>90300.56</v>
       </c>
       <c r="I75" s="1">
-        <v>-14612.48</v>
+        <v>-13242.56</v>
       </c>
       <c r="J75" s="1">
-        <v>-16.182048040455</v>
+        <v>-14.664981036662</v>
       </c>
       <c r="K75">
         <v>0.0</v>
       </c>
       <c r="L75">
         <v>0.0</v>
       </c>
       <c r="M75" s="1">
-        <v>75688.08</v>
+        <v>77058.0</v>
       </c>
       <c r="N75" s="1">
-        <v>75688.08</v>
+        <v>77058.0</v>
       </c>
       <c r="O75" s="1">
         <v>0.1</v>
       </c>
       <c r="P75">
         <v>1</v>
       </c>
     </row>
     <row r="76" spans="1:16">
       <c r="A76" t="s">
         <v>178</v>
       </c>
       <c r="B76" t="s">
         <v>179</v>
       </c>
       <c r="C76" s="1">
-        <v>33510.0</v>
+        <v>31140.0</v>
       </c>
       <c r="D76" s="1">
-        <v>20.16</v>
+        <v>19.575</v>
       </c>
       <c r="E76" s="1">
-        <v>13.940736795</v>
+        <v>13.9407369942</v>
       </c>
       <c r="F76" t="s">
         <v>8</v>
       </c>
       <c r="G76">
         <v>1.0</v>
       </c>
       <c r="H76" s="1">
-        <v>467154.09</v>
+        <v>434114.55</v>
       </c>
       <c r="I76" s="1">
-        <v>208407.51</v>
+        <v>175450.95</v>
       </c>
       <c r="J76" s="1">
-        <v>44.612155702201</v>
+        <v>40.415818820171</v>
       </c>
       <c r="K76">
         <v>0.0</v>
       </c>
       <c r="L76">
         <v>0.0</v>
       </c>
       <c r="M76" s="1">
-        <v>675561.6</v>
+        <v>609565.5</v>
       </c>
       <c r="N76" s="1">
-        <v>675561.6</v>
+        <v>609565.5</v>
       </c>
       <c r="O76" s="1">
-        <v>0.85</v>
+        <v>0.8</v>
       </c>
       <c r="P76">
         <v>1</v>
       </c>
     </row>
     <row r="77" spans="1:16">
       <c r="A77" t="s">
         <v>180</v>
       </c>
       <c r="B77" t="s">
         <v>181</v>
       </c>
       <c r="C77" s="1">
-        <v>14692.0</v>
+        <v>13653.0</v>
       </c>
       <c r="D77" s="1">
-        <v>51.86</v>
+        <v>50.78</v>
       </c>
       <c r="E77" s="1">
-        <v>28.6805628914</v>
+        <v>28.6805625137</v>
       </c>
       <c r="F77" t="s">
         <v>8</v>
       </c>
       <c r="G77">
         <v>1.0</v>
       </c>
       <c r="H77" s="1">
-        <v>421374.83</v>
+        <v>391575.72</v>
       </c>
       <c r="I77" s="1">
-        <v>340552.29</v>
+        <v>301723.62</v>
       </c>
       <c r="J77" s="1">
-        <v>80.819324210703</v>
+        <v>77.053710071707</v>
       </c>
       <c r="K77">
         <v>0.0</v>
       </c>
       <c r="L77">
         <v>0.0</v>
       </c>
       <c r="M77" s="1">
-        <v>761927.12</v>
+        <v>693299.34</v>
       </c>
       <c r="N77" s="1">
-        <v>761927.12</v>
+        <v>693299.34</v>
       </c>
       <c r="O77" s="1">
-        <v>0.96</v>
+        <v>0.91</v>
       </c>
       <c r="P77">
         <v>1</v>
       </c>
     </row>
     <row r="78" spans="1:16">
       <c r="A78" t="s">
         <v>182</v>
       </c>
       <c r="B78" t="s">
         <v>183</v>
       </c>
       <c r="C78" s="1">
-        <v>14891.0</v>
+        <v>13837.0</v>
       </c>
       <c r="D78" s="1">
-        <v>52.8</v>
+        <v>73.42</v>
       </c>
       <c r="E78" s="1">
-        <v>35.9008945</v>
+        <v>35.9008947026</v>
       </c>
       <c r="F78" t="s">
         <v>8</v>
       </c>
       <c r="G78">
         <v>1.0</v>
       </c>
       <c r="H78" s="1">
-        <v>534600.22</v>
+        <v>496760.68</v>
       </c>
       <c r="I78" s="1">
-        <v>251644.58</v>
+        <v>519151.86</v>
       </c>
       <c r="J78" s="1">
-        <v>47.071544415002</v>
+        <v>104.50743806857</v>
       </c>
       <c r="K78">
         <v>0.0</v>
       </c>
       <c r="L78">
         <v>0.0</v>
       </c>
       <c r="M78" s="1">
-        <v>786244.8</v>
+        <v>1015912.54</v>
       </c>
       <c r="N78" s="1">
-        <v>786244.8</v>
+        <v>1015912.54</v>
       </c>
       <c r="O78" s="1">
-        <v>0.99</v>
+        <v>1.33</v>
       </c>
       <c r="P78">
         <v>1</v>
       </c>
     </row>
     <row r="79" spans="1:16">
       <c r="A79" t="s">
         <v>184</v>
       </c>
       <c r="B79" t="s">
         <v>185</v>
       </c>
       <c r="C79" s="1">
-        <v>34455.0</v>
+        <v>32018.0</v>
       </c>
       <c r="D79" s="1">
-        <v>24.015</v>
+        <v>26.435</v>
       </c>
       <c r="E79" s="1">
-        <v>14.629867073</v>
+        <v>14.6298669498</v>
       </c>
       <c r="F79" t="s">
         <v>8</v>
       </c>
       <c r="G79">
         <v>1.0</v>
       </c>
       <c r="H79" s="1">
-        <v>504072.07</v>
+        <v>468419.08</v>
       </c>
       <c r="I79" s="1">
-        <v>323364.76</v>
+        <v>377976.75</v>
       </c>
       <c r="J79" s="1">
-        <v>64.150501336049</v>
+        <v>80.692005543412</v>
       </c>
       <c r="K79">
         <v>0.0</v>
       </c>
       <c r="L79">
         <v>0.0</v>
       </c>
       <c r="M79" s="1">
-        <v>827436.83</v>
+        <v>846395.83</v>
       </c>
       <c r="N79" s="1">
-        <v>827436.83</v>
+        <v>846395.83</v>
       </c>
       <c r="O79" s="1">
-        <v>1.04</v>
+        <v>1.11</v>
       </c>
       <c r="P79">
         <v>1</v>
       </c>
     </row>
     <row r="80" spans="1:16">
       <c r="A80" t="s">
         <v>186</v>
       </c>
       <c r="B80" t="s">
         <v>187</v>
       </c>
       <c r="C80" s="1">
         <v>2274.0</v>
       </c>
       <c r="D80" s="1">
-        <v>35.94</v>
+        <v>34.86</v>
       </c>
       <c r="E80" s="1">
         <v>39.1</v>
       </c>
       <c r="F80" t="s">
         <v>8</v>
       </c>
       <c r="G80">
         <v>1.0</v>
       </c>
       <c r="H80" s="1">
         <v>88913.4</v>
       </c>
       <c r="I80" s="1">
-        <v>-7185.84</v>
+        <v>-9641.76</v>
       </c>
       <c r="J80" s="1">
-        <v>-8.0818414322251</v>
+        <v>-10.843989769821</v>
       </c>
       <c r="K80">
         <v>0.0</v>
       </c>
       <c r="L80">
         <v>0.0</v>
       </c>
       <c r="M80" s="1">
-        <v>81727.56</v>
+        <v>79271.64</v>
       </c>
       <c r="N80" s="1">
-        <v>81727.56</v>
+        <v>79271.64</v>
       </c>
       <c r="O80" s="1">
         <v>0.1</v>
       </c>
       <c r="P80">
         <v>1</v>
       </c>
     </row>
     <row r="81" spans="1:16">
       <c r="A81" t="s">
         <v>188</v>
       </c>
       <c r="B81" t="s">
         <v>189</v>
       </c>
       <c r="C81" s="1">
-        <v>270093.0</v>
+        <v>250975.0</v>
       </c>
       <c r="D81" s="1">
-        <v>5.781</v>
+        <v>5.618</v>
       </c>
       <c r="E81" s="1">
-        <v>2.7071045899</v>
+        <v>2.7071045722</v>
       </c>
       <c r="F81" t="s">
         <v>8</v>
       </c>
       <c r="G81">
         <v>1.0</v>
       </c>
       <c r="H81" s="1">
-        <v>731170.0</v>
+        <v>679415.57</v>
       </c>
       <c r="I81" s="1">
-        <v>830237.63</v>
+        <v>730561.98</v>
       </c>
       <c r="J81" s="1">
-        <v>113.54919239028</v>
+        <v>107.52800086698</v>
       </c>
       <c r="K81">
         <v>0.0</v>
       </c>
       <c r="L81">
         <v>0.0</v>
       </c>
       <c r="M81" s="1">
-        <v>1561407.63</v>
+        <v>1409977.55</v>
       </c>
       <c r="N81" s="1">
-        <v>1561407.63</v>
+        <v>1409977.55</v>
       </c>
       <c r="O81" s="1">
-        <v>1.96</v>
+        <v>1.85</v>
       </c>
       <c r="P81">
         <v>1</v>
       </c>
     </row>
     <row r="82" spans="1:16">
       <c r="A82" t="s">
         <v>190</v>
       </c>
       <c r="B82" t="s">
         <v>191</v>
       </c>
       <c r="C82" s="1">
-        <v>16343.0</v>
+        <v>15791.0</v>
       </c>
       <c r="D82" s="1">
-        <v>13.98</v>
+        <v>13.91</v>
       </c>
       <c r="E82" s="1">
         <v>19.15</v>
       </c>
       <c r="F82" t="s">
         <v>8</v>
       </c>
       <c r="G82">
         <v>1.0</v>
       </c>
       <c r="H82" s="1">
-        <v>312968.45</v>
+        <v>302397.65</v>
       </c>
       <c r="I82" s="1">
-        <v>-84493.31</v>
+        <v>-82744.84</v>
       </c>
       <c r="J82" s="1">
-        <v>-26.997389033943</v>
+        <v>-27.362924281984</v>
       </c>
       <c r="K82">
         <v>0.0</v>
       </c>
       <c r="L82">
         <v>0.0</v>
       </c>
       <c r="M82" s="1">
-        <v>228475.14</v>
+        <v>219652.81</v>
       </c>
       <c r="N82" s="1">
-        <v>228475.14</v>
+        <v>219652.81</v>
       </c>
       <c r="O82" s="1">
         <v>0.29</v>
       </c>
       <c r="P82">
         <v>1</v>
       </c>
     </row>
     <row r="83" spans="1:16">
       <c r="A83" t="s">
         <v>192</v>
       </c>
       <c r="B83" t="s">
         <v>193</v>
       </c>
       <c r="C83" s="1">
         <v>6121.0</v>
       </c>
       <c r="D83" s="1">
-        <v>15.85</v>
+        <v>14.71</v>
       </c>
       <c r="E83" s="1">
         <v>14.99</v>
       </c>
       <c r="F83" t="s">
         <v>8</v>
       </c>
       <c r="G83">
         <v>1.0</v>
       </c>
       <c r="H83" s="1">
         <v>91753.79</v>
       </c>
       <c r="I83" s="1">
-        <v>5264.06</v>
+        <v>-1713.88</v>
       </c>
       <c r="J83" s="1">
-        <v>5.7371581054036</v>
+        <v>-1.8679119412942</v>
       </c>
       <c r="K83">
         <v>0.0</v>
       </c>
       <c r="L83">
         <v>0.0</v>
       </c>
       <c r="M83" s="1">
-        <v>97017.85</v>
+        <v>90039.91</v>
       </c>
       <c r="N83" s="1">
-        <v>97017.85</v>
+        <v>90039.91</v>
       </c>
       <c r="O83" s="1">
         <v>0.12</v>
       </c>
       <c r="P83">
         <v>1</v>
       </c>
     </row>
     <row r="84" spans="1:16">
       <c r="A84" t="s">
         <v>194</v>
       </c>
       <c r="B84" t="s">
         <v>195</v>
       </c>
       <c r="C84" s="1">
-        <v>3322.0</v>
+        <v>3087.0</v>
       </c>
       <c r="D84" s="1">
-        <v>113.45</v>
+        <v>112.6</v>
       </c>
       <c r="E84" s="1">
         <v>114.8</v>
       </c>
       <c r="F84" t="s">
         <v>8</v>
       </c>
       <c r="G84">
         <v>1.0</v>
       </c>
       <c r="H84" s="1">
-        <v>381365.6</v>
+        <v>354387.6</v>
       </c>
       <c r="I84" s="1">
-        <v>-4484.7</v>
+        <v>-6791.4</v>
       </c>
       <c r="J84" s="1">
-        <v>-1.1759581881533</v>
+        <v>-1.9163763066202</v>
       </c>
       <c r="K84">
         <v>0.0</v>
       </c>
       <c r="L84">
         <v>0.0</v>
       </c>
       <c r="M84" s="1">
-        <v>376880.9</v>
+        <v>347596.2</v>
       </c>
       <c r="N84" s="1">
-        <v>376880.9</v>
+        <v>347596.2</v>
       </c>
       <c r="O84" s="1">
-        <v>0.47</v>
+        <v>0.46</v>
       </c>
       <c r="P84">
         <v>1</v>
       </c>
     </row>
     <row r="85" spans="1:16">
       <c r="A85" t="s">
         <v>196</v>
       </c>
       <c r="B85" t="s">
         <v>197</v>
       </c>
       <c r="C85" s="1">
-        <v>926.0</v>
+        <v>891.0</v>
       </c>
       <c r="D85" s="1">
-        <v>236.1</v>
+        <v>242.0</v>
       </c>
       <c r="E85" s="1">
         <v>285.9</v>
       </c>
       <c r="F85" t="s">
         <v>8</v>
       </c>
       <c r="G85">
         <v>1.0</v>
       </c>
       <c r="H85" s="1">
-        <v>264743.4</v>
+        <v>254736.9</v>
       </c>
       <c r="I85" s="1">
-        <v>-46114.8</v>
+        <v>-39114.9</v>
       </c>
       <c r="J85" s="1">
-        <v>-17.418677859391</v>
+        <v>-15.355019237496</v>
       </c>
       <c r="K85">
         <v>0.0</v>
       </c>
       <c r="L85">
         <v>0.0</v>
       </c>
       <c r="M85" s="1">
-        <v>218628.6</v>
+        <v>215622.0</v>
       </c>
       <c r="N85" s="1">
-        <v>218628.6</v>
+        <v>215622.0</v>
       </c>
       <c r="O85" s="1">
-        <v>0.27</v>
+        <v>0.28</v>
       </c>
       <c r="P85">
         <v>1</v>
       </c>
     </row>
     <row r="86" spans="1:16">
       <c r="A86" t="s">
         <v>198</v>
       </c>
       <c r="B86" t="s">
         <v>199</v>
       </c>
       <c r="C86" s="1">
         <v>2911.0</v>
       </c>
       <c r="D86" s="1">
-        <v>34.98</v>
+        <v>34.74</v>
       </c>
       <c r="E86" s="1">
         <v>35.62</v>
       </c>
       <c r="F86" t="s">
         <v>8</v>
       </c>
       <c r="G86">
         <v>1.0</v>
       </c>
       <c r="H86" s="1">
         <v>103689.82</v>
       </c>
       <c r="I86" s="1">
-        <v>-1863.04</v>
+        <v>-2561.68</v>
       </c>
       <c r="J86" s="1">
-        <v>-1.7967434025828</v>
+        <v>-2.4705221785514</v>
       </c>
       <c r="K86">
         <v>0.0</v>
       </c>
       <c r="L86">
         <v>0.0</v>
       </c>
       <c r="M86" s="1">
-        <v>101826.78</v>
+        <v>101128.14</v>
       </c>
       <c r="N86" s="1">
-        <v>101826.78</v>
+        <v>101128.14</v>
       </c>
       <c r="O86" s="1">
         <v>0.13</v>
       </c>
       <c r="P86">
         <v>1</v>
       </c>
     </row>
     <row r="87" spans="1:16">
       <c r="A87" t="s">
         <v>200</v>
       </c>
       <c r="B87" t="s">
         <v>201</v>
       </c>
       <c r="C87" s="1">
-        <v>4841.0</v>
+        <v>4499.0</v>
       </c>
       <c r="D87" s="1">
-        <v>56.3</v>
+        <v>50.56</v>
       </c>
       <c r="E87" s="1">
         <v>64.02</v>
       </c>
       <c r="F87" t="s">
         <v>8</v>
       </c>
       <c r="G87">
         <v>1.0</v>
       </c>
       <c r="H87" s="1">
-        <v>309920.82</v>
+        <v>288025.98</v>
       </c>
       <c r="I87" s="1">
-        <v>-37372.52</v>
+        <v>-60556.54</v>
       </c>
       <c r="J87" s="1">
-        <v>-12.058731646361</v>
+        <v>-21.024679787566</v>
       </c>
       <c r="K87">
         <v>0.0</v>
       </c>
       <c r="L87">
         <v>0.0</v>
       </c>
       <c r="M87" s="1">
-        <v>272548.3</v>
+        <v>227469.44</v>
       </c>
       <c r="N87" s="1">
-        <v>272548.3</v>
+        <v>227469.44</v>
       </c>
       <c r="O87" s="1">
-        <v>0.34</v>
+        <v>0.3</v>
       </c>
       <c r="P87">
         <v>1</v>
       </c>
     </row>
     <row r="88" spans="1:16">
       <c r="A88" t="s">
         <v>202</v>
       </c>
       <c r="B88" t="s">
         <v>203</v>
       </c>
       <c r="C88" s="1">
         <v>2709.0</v>
       </c>
       <c r="D88" s="1">
-        <v>30.14</v>
+        <v>27.18</v>
       </c>
       <c r="E88" s="1">
         <v>33.4333333333</v>
       </c>
       <c r="F88" t="s">
         <v>8</v>
       </c>
       <c r="G88">
         <v>1.0</v>
       </c>
       <c r="H88" s="1">
         <v>90570.9</v>
       </c>
       <c r="I88" s="1">
-        <v>-8921.64</v>
+        <v>-16940.28</v>
       </c>
       <c r="J88" s="1">
-        <v>-9.8504486540379</v>
+        <v>-18.703888334995</v>
       </c>
       <c r="K88">
         <v>0.0</v>
       </c>
       <c r="L88">
         <v>0.0</v>
       </c>
       <c r="M88" s="1">
-        <v>81649.26</v>
+        <v>73630.62</v>
       </c>
       <c r="N88" s="1">
-        <v>81649.26</v>
+        <v>73630.62</v>
       </c>
       <c r="O88" s="1">
         <v>0.1</v>
       </c>
       <c r="P88">
         <v>1</v>
       </c>
     </row>
     <row r="89" spans="1:16">
       <c r="A89" t="s">
         <v>204</v>
       </c>
       <c r="B89" t="s">
         <v>205</v>
       </c>
       <c r="C89" s="1">
-        <v>209993.0</v>
+        <v>195127.0</v>
       </c>
       <c r="D89" s="1">
-        <v>4.627</v>
+        <v>4.621</v>
       </c>
       <c r="E89" s="1">
-        <v>3.5459065778</v>
+        <v>3.5459065634</v>
       </c>
       <c r="F89" t="s">
         <v>8</v>
       </c>
       <c r="G89">
         <v>1.0</v>
       </c>
       <c r="H89" s="1">
-        <v>744615.56</v>
+        <v>691902.11</v>
       </c>
       <c r="I89" s="1">
-        <v>227022.05</v>
+        <v>209779.76</v>
       </c>
       <c r="J89" s="1">
-        <v>30.48849126924</v>
+        <v>30.31928317143</v>
       </c>
       <c r="K89">
         <v>0.0</v>
       </c>
       <c r="L89">
         <v>0.0</v>
       </c>
       <c r="M89" s="1">
-        <v>971637.61</v>
+        <v>901681.87</v>
       </c>
       <c r="N89" s="1">
-        <v>971637.61</v>
+        <v>901681.87</v>
       </c>
       <c r="O89" s="1">
-        <v>1.22</v>
+        <v>1.18</v>
       </c>
       <c r="P89">
         <v>1</v>
       </c>
     </row>
     <row r="90" spans="1:16">
       <c r="A90" t="s">
         <v>206</v>
       </c>
       <c r="B90" t="s">
         <v>207</v>
       </c>
       <c r="C90" s="1">
-        <v>9815.0</v>
+        <v>9484.0</v>
       </c>
       <c r="D90" s="1">
-        <v>23.15</v>
+        <v>23.37</v>
       </c>
       <c r="E90" s="1">
         <v>27.08</v>
       </c>
       <c r="F90" t="s">
         <v>8</v>
       </c>
       <c r="G90">
         <v>1.0</v>
       </c>
       <c r="H90" s="1">
-        <v>265790.2</v>
+        <v>256826.72</v>
       </c>
       <c r="I90" s="1">
-        <v>-38572.95</v>
+        <v>-35185.64</v>
       </c>
       <c r="J90" s="1">
-        <v>-14.512555391433</v>
+        <v>-13.700147710487</v>
       </c>
       <c r="K90">
         <v>0.0</v>
       </c>
       <c r="L90">
         <v>0.0</v>
       </c>
       <c r="M90" s="1">
-        <v>227217.25</v>
+        <v>221641.08</v>
       </c>
       <c r="N90" s="1">
-        <v>227217.25</v>
+        <v>221641.08</v>
       </c>
       <c r="O90" s="1">
         <v>0.29</v>
       </c>
       <c r="P90">
         <v>1</v>
       </c>
     </row>
     <row r="91" spans="1:16">
       <c r="A91" t="s">
         <v>208</v>
       </c>
       <c r="B91" t="s">
         <v>209</v>
       </c>
       <c r="C91" s="1">
-        <v>4701.0</v>
+        <v>4368.0</v>
       </c>
       <c r="D91" s="1">
-        <v>181.62</v>
+        <v>180.38</v>
       </c>
       <c r="E91" s="1">
-        <v>147.4310827484</v>
+        <v>147.4310828755</v>
       </c>
       <c r="F91" t="s">
         <v>8</v>
       </c>
       <c r="G91">
         <v>1.0</v>
       </c>
       <c r="H91" s="1">
-        <v>693073.52</v>
+        <v>643978.97</v>
       </c>
       <c r="I91" s="1">
-        <v>160722.1</v>
+        <v>143920.87</v>
       </c>
       <c r="J91" s="1">
-        <v>23.189762032749</v>
+        <v>22.348690982875</v>
       </c>
       <c r="K91">
         <v>0.0</v>
       </c>
       <c r="L91">
         <v>0.0</v>
       </c>
       <c r="M91" s="1">
-        <v>853795.62</v>
+        <v>787899.84</v>
       </c>
       <c r="N91" s="1">
-        <v>853795.62</v>
+        <v>787899.84</v>
       </c>
       <c r="O91" s="1">
-        <v>1.07</v>
+        <v>1.03</v>
       </c>
       <c r="P91">
         <v>1</v>
       </c>
     </row>
     <row r="92" spans="1:16">
       <c r="A92" t="s">
         <v>210</v>
       </c>
       <c r="B92" t="s">
         <v>211</v>
       </c>
       <c r="C92" s="1">
-        <v>4099.0</v>
+        <v>3809.0</v>
       </c>
       <c r="D92" s="1">
-        <v>147.9</v>
+        <v>152.6</v>
       </c>
       <c r="E92" s="1">
-        <v>76.1009612101</v>
+        <v>76.1009608821</v>
       </c>
       <c r="F92" t="s">
         <v>8</v>
       </c>
       <c r="G92">
         <v>1.0</v>
       </c>
       <c r="H92" s="1">
-        <v>311937.84</v>
+        <v>289868.56</v>
       </c>
       <c r="I92" s="1">
-        <v>294304.26</v>
+        <v>291384.84</v>
       </c>
       <c r="J92" s="1">
-        <v>94.347085303918</v>
+        <v>100.52309225947</v>
       </c>
       <c r="K92">
         <v>0.0</v>
       </c>
       <c r="L92">
         <v>0.0</v>
       </c>
       <c r="M92" s="1">
-        <v>606242.1</v>
+        <v>581253.4</v>
       </c>
       <c r="N92" s="1">
-        <v>606242.1</v>
+        <v>581253.4</v>
       </c>
       <c r="O92" s="1">
         <v>0.76</v>
       </c>
       <c r="P92">
         <v>1</v>
       </c>
     </row>
     <row r="93" spans="1:16">
       <c r="A93" t="s">
         <v>212</v>
       </c>
       <c r="B93" t="s">
         <v>213</v>
       </c>
       <c r="C93" s="1">
-        <v>4935.0</v>
+        <v>4586.0</v>
       </c>
       <c r="D93" s="1">
-        <v>52.41</v>
+        <v>52.32</v>
       </c>
       <c r="E93" s="1">
         <v>56.8</v>
       </c>
       <c r="F93" t="s">
         <v>8</v>
       </c>
       <c r="G93">
         <v>1.0</v>
       </c>
       <c r="H93" s="1">
-        <v>280308.0</v>
+        <v>260484.8</v>
       </c>
       <c r="I93" s="1">
-        <v>-21664.65</v>
+        <v>-20545.28</v>
       </c>
       <c r="J93" s="1">
-        <v>-7.7288732394366</v>
+        <v>-7.887323943662</v>
       </c>
       <c r="K93">
         <v>0.0</v>
       </c>
       <c r="L93">
         <v>0.0</v>
       </c>
       <c r="M93" s="1">
-        <v>258643.35</v>
+        <v>239939.52</v>
       </c>
       <c r="N93" s="1">
-        <v>258643.35</v>
+        <v>239939.52</v>
       </c>
       <c r="O93" s="1">
-        <v>0.32</v>
+        <v>0.31</v>
       </c>
       <c r="P93">
         <v>1</v>
       </c>
     </row>
     <row r="94" spans="1:16">
       <c r="A94" t="s">
         <v>214</v>
       </c>
       <c r="B94" t="s">
         <v>215</v>
       </c>
       <c r="C94" s="1">
-        <v>2815.0</v>
+        <v>2616.0</v>
       </c>
       <c r="D94" s="1">
-        <v>373.7</v>
+        <v>361.65</v>
       </c>
       <c r="E94" s="1">
-        <v>360.5104618117</v>
+        <v>360.5104625382</v>
       </c>
       <c r="F94" t="s">
         <v>8</v>
       </c>
       <c r="G94">
         <v>1.0</v>
       </c>
       <c r="H94" s="1">
-        <v>1014836.95</v>
+        <v>943095.37</v>
       </c>
       <c r="I94" s="1">
-        <v>37128.55</v>
+        <v>2981.03</v>
       </c>
       <c r="J94" s="1">
-        <v>3.6585729362732</v>
+        <v>0.31608998356126</v>
       </c>
       <c r="K94">
         <v>0.0</v>
       </c>
       <c r="L94">
         <v>0.0</v>
       </c>
       <c r="M94" s="1">
-        <v>1051965.5</v>
+        <v>946076.4</v>
       </c>
       <c r="N94" s="1">
-        <v>1051965.5</v>
+        <v>946076.4</v>
       </c>
       <c r="O94" s="1">
-        <v>1.32</v>
+        <v>1.24</v>
       </c>
       <c r="P94">
         <v>1</v>
       </c>
     </row>
     <row r="95" spans="1:16">
       <c r="A95" t="s">
         <v>216</v>
       </c>
       <c r="B95" t="s">
         <v>217</v>
       </c>
       <c r="C95" s="1">
-        <v>14640.0</v>
+        <v>13605.0</v>
       </c>
       <c r="D95" s="1">
-        <v>25.39</v>
+        <v>25.11</v>
       </c>
       <c r="E95" s="1">
         <v>20.54</v>
       </c>
       <c r="F95" t="s">
         <v>8</v>
       </c>
       <c r="G95">
         <v>1.0</v>
       </c>
       <c r="H95" s="1">
-        <v>300705.6</v>
+        <v>279446.7</v>
       </c>
       <c r="I95" s="1">
-        <v>71004.0</v>
+        <v>62174.85</v>
       </c>
       <c r="J95" s="1">
-        <v>23.612463485881</v>
+        <v>22.249269717624</v>
       </c>
       <c r="K95">
         <v>0.0</v>
       </c>
       <c r="L95">
         <v>0.0</v>
       </c>
       <c r="M95" s="1">
-        <v>371709.6</v>
+        <v>341621.55</v>
       </c>
       <c r="N95" s="1">
-        <v>371709.6</v>
+        <v>341621.55</v>
       </c>
       <c r="O95" s="1">
-        <v>0.47</v>
+        <v>0.45</v>
       </c>
       <c r="P95">
         <v>1</v>
       </c>
     </row>
     <row r="96" spans="1:16">
       <c r="A96" t="s">
         <v>218</v>
       </c>
       <c r="B96" t="s">
         <v>219</v>
       </c>
       <c r="C96" s="1">
-        <v>2882.0</v>
+        <v>2678.0</v>
       </c>
       <c r="D96" s="1">
-        <v>454.75</v>
+        <v>472.6</v>
       </c>
       <c r="E96" s="1">
-        <v>637.8062699514</v>
+        <v>637.8062696042</v>
       </c>
       <c r="F96" t="s">
         <v>8</v>
       </c>
       <c r="G96">
         <v>1.0</v>
       </c>
       <c r="H96" s="1">
-        <v>1838157.67</v>
+        <v>1708045.19</v>
       </c>
       <c r="I96" s="1">
-        <v>-527568.17</v>
+        <v>-442422.39</v>
       </c>
       <c r="J96" s="1">
-        <v>-28.700920416691</v>
+        <v>-25.902264916071</v>
       </c>
       <c r="K96">
         <v>0.0</v>
       </c>
       <c r="L96">
         <v>0.0</v>
       </c>
       <c r="M96" s="1">
-        <v>1310589.5</v>
+        <v>1265622.8</v>
       </c>
       <c r="N96" s="1">
-        <v>1310589.5</v>
+        <v>1265622.8</v>
       </c>
       <c r="O96" s="1">
-        <v>1.65</v>
+        <v>1.66</v>
       </c>
       <c r="P96">
         <v>1</v>
       </c>
     </row>
     <row r="97" spans="1:16">
       <c r="A97" t="s">
         <v>220</v>
       </c>
       <c r="B97" t="s">
         <v>221</v>
       </c>
       <c r="C97" s="1">
-        <v>8193.0</v>
+        <v>7613.0</v>
       </c>
       <c r="D97" s="1">
-        <v>49.03</v>
+        <v>50.12</v>
       </c>
       <c r="E97" s="1">
         <v>59.0</v>
       </c>
       <c r="F97" t="s">
         <v>8</v>
       </c>
       <c r="G97">
         <v>1.0</v>
       </c>
       <c r="H97" s="1">
-        <v>483387.0</v>
+        <v>449167.0</v>
       </c>
       <c r="I97" s="1">
-        <v>-81684.21</v>
+        <v>-67603.44</v>
       </c>
       <c r="J97" s="1">
-        <v>-16.898305084746</v>
+        <v>-15.050847457627</v>
       </c>
       <c r="K97">
         <v>0.0</v>
       </c>
       <c r="L97">
         <v>0.0</v>
       </c>
       <c r="M97" s="1">
-        <v>401702.79</v>
+        <v>381563.56</v>
       </c>
       <c r="N97" s="1">
-        <v>401702.79</v>
+        <v>381563.56</v>
       </c>
       <c r="O97" s="1">
         <v>0.5</v>
       </c>
       <c r="P97">
         <v>1</v>
       </c>
     </row>
     <row r="98" spans="1:16">
       <c r="A98" t="s">
         <v>222</v>
       </c>
       <c r="B98" t="s">
         <v>223</v>
       </c>
       <c r="C98" s="1">
-        <v>3913.0</v>
+        <v>3636.0</v>
       </c>
       <c r="D98" s="1">
-        <v>111.45</v>
+        <v>128.6</v>
       </c>
       <c r="E98" s="1">
-        <v>100.9287273192</v>
+        <v>100.9287266227</v>
       </c>
       <c r="F98" t="s">
         <v>8</v>
       </c>
       <c r="G98">
         <v>1.0</v>
       </c>
       <c r="H98" s="1">
-        <v>394934.11</v>
+        <v>366976.85</v>
       </c>
       <c r="I98" s="1">
-        <v>41169.74</v>
+        <v>100612.75</v>
       </c>
       <c r="J98" s="1">
-        <v>10.424457892482</v>
+        <v>27.416647671372</v>
       </c>
       <c r="K98">
         <v>0.0</v>
       </c>
       <c r="L98">
         <v>0.0</v>
       </c>
       <c r="M98" s="1">
-        <v>436103.85</v>
+        <v>467589.6</v>
       </c>
       <c r="N98" s="1">
-        <v>436103.85</v>
+        <v>467589.6</v>
       </c>
       <c r="O98" s="1">
-        <v>0.55</v>
+        <v>0.61</v>
       </c>
       <c r="P98">
         <v>1</v>
       </c>
     </row>
     <row r="99" spans="1:16">
       <c r="A99" t="s">
         <v>224</v>
       </c>
       <c r="B99" t="s">
         <v>225</v>
       </c>
       <c r="C99" s="1">
         <v>8263.0</v>
       </c>
       <c r="D99" s="1">
-        <v>14.55</v>
+        <v>15.48</v>
       </c>
       <c r="E99" s="1">
         <v>11.8022231635</v>
       </c>
       <c r="F99" t="s">
         <v>8</v>
       </c>
       <c r="G99">
         <v>1.0</v>
       </c>
       <c r="H99" s="1">
         <v>97521.77</v>
       </c>
       <c r="I99" s="1">
-        <v>22704.88</v>
+        <v>30389.47</v>
       </c>
       <c r="J99" s="1">
-        <v>23.281857989247</v>
+        <v>31.161729324642</v>
       </c>
       <c r="K99">
         <v>0.0</v>
       </c>
       <c r="L99">
         <v>0.0</v>
       </c>
       <c r="M99" s="1">
-        <v>120226.65</v>
+        <v>127911.24</v>
       </c>
       <c r="N99" s="1">
-        <v>120226.65</v>
+        <v>127911.24</v>
       </c>
       <c r="O99" s="1">
-        <v>0.15</v>
+        <v>0.17</v>
       </c>
       <c r="P99">
         <v>1</v>
       </c>
     </row>
     <row r="100" spans="1:16">
       <c r="A100" t="s">
         <v>226</v>
       </c>
       <c r="B100" t="s">
         <v>227</v>
       </c>
       <c r="C100" s="1">
-        <v>7591.0</v>
+        <v>7054.0</v>
       </c>
       <c r="D100" s="1">
-        <v>53.58</v>
+        <v>51.52</v>
       </c>
       <c r="E100" s="1">
-        <v>52.2038005533</v>
+        <v>52.2038006805</v>
       </c>
       <c r="F100" t="s">
         <v>8</v>
       </c>
       <c r="G100">
         <v>1.0</v>
       </c>
       <c r="H100" s="1">
-        <v>396279.05</v>
+        <v>368245.61</v>
       </c>
       <c r="I100" s="1">
-        <v>10446.73</v>
+        <v>-4823.53</v>
       </c>
       <c r="J100" s="1">
-        <v>2.6362054718764</v>
+        <v>-1.3098676179738</v>
       </c>
       <c r="K100">
         <v>0.0</v>
       </c>
       <c r="L100">
         <v>0.0</v>
       </c>
       <c r="M100" s="1">
-        <v>406725.78</v>
+        <v>363422.08</v>
       </c>
       <c r="N100" s="1">
-        <v>406725.78</v>
+        <v>363422.08</v>
       </c>
       <c r="O100" s="1">
-        <v>0.51</v>
+        <v>0.48</v>
       </c>
       <c r="P100">
         <v>1</v>
       </c>
     </row>
     <row r="101" spans="1:16">
       <c r="A101" t="s">
         <v>228</v>
       </c>
       <c r="B101" t="s">
         <v>229</v>
       </c>
       <c r="C101" s="1">
-        <v>752.0</v>
+        <v>699.0</v>
       </c>
       <c r="D101" s="1">
-        <v>544.2</v>
+        <v>469.0</v>
       </c>
       <c r="E101" s="1">
-        <v>186.1487101064</v>
+        <v>186.1487124464</v>
       </c>
       <c r="F101" t="s">
         <v>8</v>
       </c>
       <c r="G101">
         <v>1.0</v>
       </c>
       <c r="H101" s="1">
-        <v>139983.83</v>
+        <v>130117.95</v>
       </c>
       <c r="I101" s="1">
-        <v>269254.57</v>
+        <v>197713.05</v>
       </c>
       <c r="J101" s="1">
-        <v>192.34690892512</v>
+        <v>151.94909695396</v>
       </c>
       <c r="K101">
         <v>0.0</v>
       </c>
       <c r="L101">
         <v>0.0</v>
       </c>
       <c r="M101" s="1">
-        <v>409238.4</v>
+        <v>327831.0</v>
       </c>
       <c r="N101" s="1">
-        <v>409238.4</v>
+        <v>327831.0</v>
       </c>
       <c r="O101" s="1">
-        <v>0.51</v>
+        <v>0.43</v>
       </c>
       <c r="P101">
         <v>1</v>
       </c>
     </row>
     <row r="102" spans="1:16">
       <c r="A102" t="s">
         <v>230</v>
       </c>
       <c r="B102" t="s">
         <v>231</v>
       </c>
       <c r="C102" s="1">
-        <v>82311.0</v>
+        <v>76486.0</v>
       </c>
       <c r="D102" s="1">
-        <v>3.858</v>
+        <v>3.382</v>
       </c>
       <c r="E102" s="1">
-        <v>3.4780000243</v>
+        <v>3.4780000261</v>
       </c>
       <c r="F102" t="s">
         <v>8</v>
       </c>
       <c r="G102">
         <v>1.0</v>
       </c>
       <c r="H102" s="1">
-        <v>286277.66</v>
+        <v>266018.31</v>
       </c>
       <c r="I102" s="1">
-        <v>31278.18</v>
+        <v>-7342.66</v>
       </c>
       <c r="J102" s="1">
-        <v>10.925819360128</v>
+        <v>-2.7602084984301</v>
       </c>
       <c r="K102">
         <v>0.0</v>
       </c>
       <c r="L102">
         <v>0.0</v>
       </c>
       <c r="M102" s="1">
-        <v>317555.84</v>
+        <v>258675.65</v>
       </c>
       <c r="N102" s="1">
-        <v>317555.84</v>
+        <v>258675.65</v>
       </c>
       <c r="O102" s="1">
-        <v>0.4</v>
+        <v>0.34</v>
       </c>
       <c r="P102">
         <v>1</v>
       </c>
     </row>
     <row r="103" spans="1:16">
       <c r="A103" t="s">
         <v>232</v>
       </c>
       <c r="B103" t="s">
         <v>233</v>
       </c>
       <c r="C103" s="1">
-        <v>5310.0</v>
+        <v>4935.0</v>
       </c>
       <c r="D103" s="1">
-        <v>73.78</v>
+        <v>75.84</v>
       </c>
       <c r="E103" s="1">
         <v>69.3</v>
       </c>
       <c r="F103" t="s">
         <v>8</v>
       </c>
       <c r="G103">
         <v>1.0</v>
       </c>
       <c r="H103" s="1">
-        <v>367983.0</v>
+        <v>341995.5</v>
       </c>
       <c r="I103" s="1">
-        <v>23788.8</v>
+        <v>32274.9</v>
       </c>
       <c r="J103" s="1">
-        <v>6.4646464646465</v>
+        <v>9.4372294372294</v>
       </c>
       <c r="K103">
         <v>0.0</v>
       </c>
       <c r="L103">
         <v>0.0</v>
       </c>
       <c r="M103" s="1">
-        <v>391771.8</v>
+        <v>374270.4</v>
       </c>
       <c r="N103" s="1">
-        <v>391771.8</v>
+        <v>374270.4</v>
       </c>
       <c r="O103" s="1">
         <v>0.49</v>
       </c>
       <c r="P103">
         <v>1</v>
       </c>
     </row>
     <row r="104" spans="1:16">
       <c r="A104" t="s">
         <v>234</v>
       </c>
       <c r="B104" t="s">
         <v>235</v>
       </c>
       <c r="C104" s="1">
-        <v>83181.0</v>
+        <v>77293.0</v>
       </c>
       <c r="D104" s="1">
-        <v>9.41</v>
+        <v>13.255</v>
       </c>
       <c r="E104" s="1">
-        <v>4.5034242195</v>
+        <v>4.5034242428</v>
       </c>
       <c r="F104" t="s">
         <v>8</v>
       </c>
       <c r="G104">
         <v>1.0</v>
       </c>
       <c r="H104" s="1">
-        <v>374599.33</v>
+        <v>348083.17</v>
       </c>
       <c r="I104" s="1">
-        <v>408133.88</v>
+        <v>676435.55</v>
       </c>
       <c r="J104" s="1">
-        <v>108.95211158012</v>
+        <v>194.33158747664</v>
       </c>
       <c r="K104">
         <v>0.0</v>
       </c>
       <c r="L104">
         <v>0.0</v>
       </c>
       <c r="M104" s="1">
-        <v>782733.21</v>
+        <v>1024518.72</v>
       </c>
       <c r="N104" s="1">
-        <v>782733.21</v>
+        <v>1024518.72</v>
       </c>
       <c r="O104" s="1">
-        <v>0.98</v>
+        <v>1.34</v>
       </c>
       <c r="P104">
         <v>1</v>
       </c>
     </row>
     <row r="105" spans="1:16">
       <c r="A105" t="s">
         <v>236</v>
       </c>
       <c r="B105" t="s">
         <v>237</v>
       </c>
       <c r="C105" s="1">
-        <v>36964.0</v>
+        <v>34349.0</v>
       </c>
       <c r="D105" s="1">
-        <v>15.845</v>
+        <v>16.39</v>
       </c>
       <c r="E105" s="1">
         <v>16.45</v>
       </c>
       <c r="F105" t="s">
         <v>8</v>
       </c>
       <c r="G105">
         <v>1.0</v>
       </c>
       <c r="H105" s="1">
-        <v>608057.8</v>
+        <v>565041.05</v>
       </c>
       <c r="I105" s="1">
-        <v>-22363.22</v>
+        <v>-2060.94</v>
       </c>
       <c r="J105" s="1">
-        <v>-3.677811550152</v>
+        <v>-0.36474164133739</v>
       </c>
       <c r="K105">
         <v>0.0</v>
       </c>
       <c r="L105">
         <v>0.0</v>
       </c>
       <c r="M105" s="1">
-        <v>585694.58</v>
+        <v>562980.11</v>
       </c>
       <c r="N105" s="1">
-        <v>585694.58</v>
+        <v>562980.11</v>
       </c>
       <c r="O105" s="1">
         <v>0.74</v>
       </c>
       <c r="P105">
         <v>1</v>
       </c>
     </row>
     <row r="106" spans="1:16">
       <c r="A106" t="s">
         <v>238</v>
       </c>
       <c r="B106" t="s">
         <v>239</v>
       </c>
       <c r="C106" s="1">
-        <v>63.0</v>
+        <v>178.0</v>
       </c>
       <c r="D106" s="1">
-        <v>4795.69</v>
+        <v>4802.41</v>
       </c>
       <c r="E106" s="1">
-        <v>4792.9011111111</v>
+        <v>4799.9411235955</v>
       </c>
       <c r="F106" t="s">
         <v>8</v>
       </c>
       <c r="G106">
         <v>1.0</v>
       </c>
       <c r="H106" s="1">
-        <v>301952.77</v>
+        <v>854389.52</v>
       </c>
       <c r="I106" s="1">
-        <v>175.7</v>
+        <v>439.46</v>
       </c>
       <c r="J106" s="1">
-        <v>0.05818790799634</v>
+        <v>0.051435555997925</v>
       </c>
       <c r="K106">
         <v>0.0</v>
       </c>
       <c r="L106">
         <v>0.0</v>
       </c>
       <c r="M106" s="1">
-        <v>302128.47</v>
+        <v>854828.98</v>
       </c>
       <c r="N106" s="1">
-        <v>302128.47</v>
+        <v>854828.98</v>
       </c>
       <c r="O106" s="1">
-        <v>0.38</v>
+        <v>1.12</v>
       </c>
       <c r="P106">
         <v>1</v>
       </c>
     </row>
     <row r="107" spans="1:16">
       <c r="A107" t="s">
         <v>240</v>
       </c>
       <c r="B107" t="s">
         <v>241</v>
       </c>
       <c r="C107" s="1">
-        <v>31690.0</v>
+        <v>29448.0</v>
       </c>
       <c r="D107" s="1">
-        <v>17.515</v>
+        <v>18.205</v>
       </c>
       <c r="E107" s="1">
         <v>18.19</v>
       </c>
       <c r="F107" t="s">
         <v>8</v>
       </c>
       <c r="G107">
         <v>1.0</v>
       </c>
       <c r="H107" s="1">
-        <v>576441.1</v>
+        <v>535659.12</v>
       </c>
       <c r="I107" s="1">
-        <v>-21390.75</v>
+        <v>441.72</v>
       </c>
       <c r="J107" s="1">
-        <v>-3.7108301264431</v>
+        <v>0.082462891698736</v>
       </c>
       <c r="K107">
         <v>0.0</v>
       </c>
       <c r="L107">
         <v>0.0</v>
       </c>
       <c r="M107" s="1">
-        <v>555050.35</v>
+        <v>536100.84</v>
       </c>
       <c r="N107" s="1">
-        <v>555050.35</v>
+        <v>536100.84</v>
       </c>
       <c r="O107" s="1">
         <v>0.7</v>
       </c>
       <c r="P107">
         <v>1</v>
       </c>
     </row>
     <row r="108" spans="1:16">
       <c r="A108" t="s">
         <v>242</v>
       </c>
       <c r="B108" t="s">
         <v>243</v>
       </c>
       <c r="C108" s="1">
-        <v>3493.0</v>
+        <v>3246.0</v>
       </c>
       <c r="D108" s="1">
-        <v>66.85</v>
+        <v>71.25</v>
       </c>
       <c r="E108" s="1">
         <v>67.7</v>
       </c>
       <c r="F108" t="s">
         <v>8</v>
       </c>
       <c r="G108">
         <v>1.0</v>
       </c>
       <c r="H108" s="1">
-        <v>236476.1</v>
+        <v>219754.2</v>
       </c>
       <c r="I108" s="1">
-        <v>-2969.05</v>
+        <v>11523.3</v>
       </c>
       <c r="J108" s="1">
-        <v>-1.2555391432792</v>
+        <v>5.2437223042836</v>
       </c>
       <c r="K108">
         <v>0.0</v>
       </c>
       <c r="L108">
         <v>0.0</v>
       </c>
       <c r="M108" s="1">
-        <v>233507.05</v>
+        <v>231277.5</v>
       </c>
       <c r="N108" s="1">
-        <v>233507.05</v>
+        <v>231277.5</v>
       </c>
       <c r="O108" s="1">
-        <v>0.29</v>
+        <v>0.3</v>
       </c>
       <c r="P108">
         <v>1</v>
       </c>
     </row>
     <row r="109" spans="1:16">
       <c r="A109" t="s">
         <v>244</v>
       </c>
       <c r="B109" t="s">
         <v>245</v>
       </c>
       <c r="C109" s="1">
         <v>4821.0</v>
       </c>
       <c r="D109" s="1">
-        <v>249.06</v>
+        <v>245.34</v>
       </c>
       <c r="E109" s="1">
         <v>158.78</v>
       </c>
       <c r="F109" t="s">
         <v>8</v>
       </c>
       <c r="G109">
         <v>1.0</v>
       </c>
       <c r="H109" s="1">
         <v>765478.38</v>
       </c>
       <c r="I109" s="1">
-        <v>435239.88</v>
+        <v>417305.76</v>
       </c>
       <c r="J109" s="1">
-        <v>56.858546416425</v>
+        <v>54.515682075828</v>
       </c>
       <c r="K109">
         <v>0.0</v>
       </c>
       <c r="L109">
         <v>0.0</v>
       </c>
       <c r="M109" s="1">
-        <v>1200718.26</v>
+        <v>1182784.14</v>
       </c>
       <c r="N109" s="1">
-        <v>1200718.26</v>
+        <v>1182784.14</v>
       </c>
       <c r="O109" s="1">
-        <v>1.51</v>
+        <v>1.55</v>
       </c>
       <c r="P109">
         <v>1</v>
       </c>
     </row>
     <row r="110" spans="1:16">
       <c r="A110" t="s">
         <v>246</v>
       </c>
       <c r="B110" t="s">
         <v>247</v>
       </c>
       <c r="C110" s="1">
-        <v>11046.0</v>
+        <v>10265.0</v>
       </c>
       <c r="D110" s="1">
-        <v>22.5</v>
+        <v>25.02</v>
       </c>
       <c r="E110" s="1">
         <v>22.75</v>
       </c>
       <c r="F110" t="s">
         <v>8</v>
       </c>
       <c r="G110">
         <v>1.0</v>
       </c>
       <c r="H110" s="1">
-        <v>251296.5</v>
+        <v>233528.75</v>
       </c>
       <c r="I110" s="1">
-        <v>-2761.5</v>
+        <v>23301.55</v>
       </c>
       <c r="J110" s="1">
-        <v>-1.0989010989011</v>
+        <v>9.978021978022</v>
       </c>
       <c r="K110">
         <v>0.0</v>
       </c>
       <c r="L110">
         <v>0.0</v>
       </c>
       <c r="M110" s="1">
-        <v>248535.0</v>
+        <v>256830.3</v>
       </c>
       <c r="N110" s="1">
-        <v>248535.0</v>
+        <v>256830.3</v>
       </c>
       <c r="O110" s="1">
-        <v>0.31</v>
+        <v>0.34</v>
       </c>
       <c r="P110">
         <v>1</v>
       </c>
     </row>
     <row r="111" spans="1:16">
       <c r="A111" t="s">
         <v>248</v>
       </c>
       <c r="B111" t="s">
         <v>249</v>
       </c>
       <c r="C111" s="1">
-        <v>6455.0</v>
+        <v>5998.0</v>
       </c>
       <c r="D111" s="1">
-        <v>40.745</v>
+        <v>39.06</v>
       </c>
       <c r="E111" s="1">
-        <v>32.8492300542</v>
+        <v>32.8492297432</v>
       </c>
       <c r="F111" t="s">
         <v>8</v>
       </c>
       <c r="G111">
         <v>1.0</v>
       </c>
       <c r="H111" s="1">
-        <v>212041.78</v>
+        <v>197029.68</v>
       </c>
       <c r="I111" s="1">
-        <v>50967.2</v>
+        <v>37252.2</v>
       </c>
       <c r="J111" s="1">
-        <v>24.036395091571</v>
+        <v>18.906897681608</v>
       </c>
       <c r="K111">
         <v>0.0</v>
       </c>
       <c r="L111">
         <v>0.0</v>
       </c>
       <c r="M111" s="1">
-        <v>263008.98</v>
+        <v>234281.88</v>
       </c>
       <c r="N111" s="1">
-        <v>263008.98</v>
+        <v>234281.88</v>
       </c>
       <c r="O111" s="1">
-        <v>0.33</v>
+        <v>0.31</v>
       </c>
       <c r="P111">
         <v>1</v>
       </c>
     </row>
     <row r="112" spans="1:16">
       <c r="A112" t="s">
         <v>250</v>
       </c>
       <c r="B112" t="s">
         <v>251</v>
       </c>
       <c r="C112" s="1">
         <v>5666.0</v>
       </c>
       <c r="D112" s="1">
-        <v>18.32</v>
+        <v>15.27</v>
       </c>
       <c r="E112" s="1">
         <v>16.36</v>
       </c>
       <c r="F112" t="s">
         <v>8</v>
       </c>
       <c r="G112">
         <v>1.0</v>
       </c>
       <c r="H112" s="1">
         <v>92695.76</v>
       </c>
       <c r="I112" s="1">
-        <v>11105.36</v>
+        <v>-6175.94</v>
       </c>
       <c r="J112" s="1">
-        <v>11.9804400978</v>
+        <v>-6.6625916870416</v>
       </c>
       <c r="K112">
         <v>0.0</v>
       </c>
       <c r="L112">
         <v>0.0</v>
       </c>
       <c r="M112" s="1">
-        <v>103801.12</v>
+        <v>86519.82</v>
       </c>
       <c r="N112" s="1">
-        <v>103801.12</v>
+        <v>86519.82</v>
       </c>
       <c r="O112" s="1">
-        <v>0.13</v>
+        <v>0.11</v>
       </c>
       <c r="P112">
         <v>1</v>
       </c>
     </row>
     <row r="113" spans="1:16">
       <c r="A113" t="s">
         <v>252</v>
       </c>
       <c r="B113" t="s">
         <v>253</v>
       </c>
       <c r="C113" s="1">
         <v>3922.0</v>
       </c>
       <c r="D113" s="1">
-        <v>25.0</v>
+        <v>28.78</v>
       </c>
       <c r="E113" s="1">
         <v>23.76</v>
       </c>
       <c r="F113" t="s">
         <v>8</v>
       </c>
       <c r="G113">
         <v>1.0</v>
       </c>
       <c r="H113" s="1">
         <v>93186.72</v>
       </c>
       <c r="I113" s="1">
-        <v>4863.28</v>
+        <v>19688.44</v>
       </c>
       <c r="J113" s="1">
-        <v>5.2188552188552</v>
+        <v>21.127946127946</v>
       </c>
       <c r="K113">
         <v>0.0</v>
       </c>
       <c r="L113">
         <v>0.0</v>
       </c>
       <c r="M113" s="1">
-        <v>98050.0</v>
+        <v>112875.16</v>
       </c>
       <c r="N113" s="1">
-        <v>98050.0</v>
+        <v>112875.16</v>
       </c>
       <c r="O113" s="1">
-        <v>0.12</v>
+        <v>0.15</v>
       </c>
       <c r="P113">
         <v>1</v>
       </c>
     </row>
     <row r="114" spans="1:16">
       <c r="A114" t="s">
         <v>254</v>
       </c>
       <c r="B114" t="s">
         <v>255</v>
       </c>
       <c r="C114" s="1">
-        <v>9244.0</v>
+        <v>8590.0</v>
       </c>
       <c r="D114" s="1">
-        <v>29.125</v>
+        <v>30.5</v>
       </c>
       <c r="E114" s="1">
         <v>41.96</v>
       </c>
       <c r="F114" t="s">
         <v>8</v>
       </c>
       <c r="G114">
         <v>1.0</v>
       </c>
       <c r="H114" s="1">
-        <v>387878.24</v>
+        <v>360436.4</v>
       </c>
       <c r="I114" s="1">
-        <v>-118646.74</v>
+        <v>-98441.4</v>
       </c>
       <c r="J114" s="1">
-        <v>-30.588655862726</v>
+        <v>-27.311725452812</v>
       </c>
       <c r="K114">
         <v>0.0</v>
       </c>
       <c r="L114">
         <v>0.0</v>
       </c>
       <c r="M114" s="1">
-        <v>269231.5</v>
+        <v>261995.0</v>
       </c>
       <c r="N114" s="1">
-        <v>269231.5</v>
+        <v>261995.0</v>
       </c>
       <c r="O114" s="1">
         <v>0.34</v>
       </c>
       <c r="P114">
         <v>1</v>
       </c>
     </row>
     <row r="115" spans="1:16">
       <c r="A115" t="s">
         <v>256</v>
       </c>
       <c r="B115" t="s">
         <v>257</v>
       </c>
       <c r="C115" s="1">
         <v>3417.0</v>
       </c>
       <c r="D115" s="1">
-        <v>25.18</v>
+        <v>26.1</v>
       </c>
       <c r="E115" s="1">
         <v>27.83</v>
       </c>
       <c r="F115" t="s">
         <v>8</v>
       </c>
       <c r="G115">
         <v>1.0</v>
       </c>
       <c r="H115" s="1">
         <v>95095.11</v>
       </c>
       <c r="I115" s="1">
-        <v>-9055.05</v>
+        <v>-5911.41</v>
       </c>
       <c r="J115" s="1">
-        <v>-9.5220984549048</v>
+        <v>-6.2163133309378</v>
       </c>
       <c r="K115">
         <v>0.0</v>
       </c>
       <c r="L115">
         <v>0.0</v>
       </c>
       <c r="M115" s="1">
-        <v>86040.06</v>
+        <v>89183.7</v>
       </c>
       <c r="N115" s="1">
-        <v>86040.06</v>
+        <v>89183.7</v>
       </c>
       <c r="O115" s="1">
-        <v>0.11</v>
+        <v>0.12</v>
       </c>
       <c r="P115">
         <v>1</v>
       </c>
     </row>
     <row r="116" spans="1:16">
       <c r="A116" t="s">
         <v>258</v>
       </c>
       <c r="B116" t="s">
         <v>259</v>
       </c>
       <c r="C116" s="1">
         <v>1034.0</v>
       </c>
       <c r="D116" s="1">
-        <v>92.5</v>
+        <v>104.9</v>
       </c>
       <c r="E116" s="1">
         <v>90.7</v>
       </c>
       <c r="F116" t="s">
         <v>8</v>
       </c>
       <c r="G116">
         <v>1.0</v>
       </c>
       <c r="H116" s="1">
         <v>93783.8</v>
       </c>
       <c r="I116" s="1">
-        <v>1861.2</v>
+        <v>14682.8</v>
       </c>
       <c r="J116" s="1">
-        <v>1.9845644983462</v>
+        <v>15.656008820287</v>
       </c>
       <c r="K116">
         <v>0.0</v>
       </c>
       <c r="L116">
         <v>0.0</v>
       </c>
       <c r="M116" s="1">
-        <v>95645.0</v>
+        <v>108466.6</v>
       </c>
       <c r="N116" s="1">
-        <v>95645.0</v>
+        <v>108466.6</v>
       </c>
       <c r="O116" s="1">
-        <v>0.12</v>
+        <v>0.14</v>
       </c>
       <c r="P116">
         <v>1</v>
       </c>
     </row>
     <row r="117" spans="1:16">
       <c r="A117" t="s">
         <v>260</v>
       </c>
       <c r="B117" t="s">
         <v>261</v>
       </c>
       <c r="C117" s="1">
         <v>2981.0</v>
       </c>
       <c r="D117" s="1">
-        <v>34.31</v>
+        <v>36.69</v>
       </c>
       <c r="E117" s="1">
         <v>36.87</v>
       </c>
       <c r="F117" t="s">
         <v>8</v>
       </c>
       <c r="G117">
         <v>1.0</v>
       </c>
       <c r="H117" s="1">
         <v>109909.47</v>
       </c>
       <c r="I117" s="1">
-        <v>-7631.36</v>
+        <v>-536.58</v>
       </c>
       <c r="J117" s="1">
-        <v>-6.9433143477082</v>
+        <v>-0.48820179007323</v>
       </c>
       <c r="K117">
         <v>0.0</v>
       </c>
       <c r="L117">
         <v>0.0</v>
       </c>
       <c r="M117" s="1">
-        <v>102278.11</v>
+        <v>109372.89</v>
       </c>
       <c r="N117" s="1">
-        <v>102278.11</v>
+        <v>109372.89</v>
       </c>
       <c r="O117" s="1">
-        <v>0.13</v>
+        <v>0.14</v>
       </c>
       <c r="P117">
         <v>1</v>
       </c>
     </row>
     <row r="118" spans="1:16">
       <c r="A118" t="s">
         <v>262</v>
       </c>
       <c r="B118" t="s">
         <v>263</v>
       </c>
       <c r="C118" s="1">
-        <v>4018.0</v>
+        <v>3733.0</v>
       </c>
       <c r="D118" s="1">
-        <v>271.3</v>
+        <v>285.0</v>
       </c>
       <c r="E118" s="1">
-        <v>251.5670607267</v>
+        <v>251.5670613448</v>
       </c>
       <c r="F118" t="s">
         <v>8</v>
       </c>
       <c r="G118">
         <v>1.0</v>
       </c>
       <c r="H118" s="1">
-        <v>1010796.45</v>
+        <v>939099.84</v>
       </c>
       <c r="I118" s="1">
-        <v>79286.95</v>
+        <v>124805.16</v>
       </c>
       <c r="J118" s="1">
-        <v>7.8440075645299</v>
+        <v>13.289871287807</v>
       </c>
       <c r="K118">
         <v>0.0</v>
       </c>
       <c r="L118">
         <v>0.0</v>
       </c>
       <c r="M118" s="1">
-        <v>1090083.4</v>
+        <v>1063905.0</v>
       </c>
       <c r="N118" s="1">
-        <v>1090083.4</v>
+        <v>1063905.0</v>
       </c>
       <c r="O118" s="1">
-        <v>1.37</v>
+        <v>1.4</v>
       </c>
       <c r="P118">
         <v>1</v>
       </c>
     </row>
     <row r="119" spans="1:16">
       <c r="A119" t="s">
         <v>264</v>
       </c>
       <c r="B119" t="s">
         <v>265</v>
       </c>
       <c r="C119" s="1">
-        <v>132790.0</v>
+        <v>123389.0</v>
       </c>
       <c r="D119" s="1">
-        <v>4.585</v>
+        <v>4.23</v>
       </c>
       <c r="E119" s="1">
-        <v>2.5731999398</v>
+        <v>2.5731999611</v>
       </c>
       <c r="F119" t="s">
         <v>8</v>
       </c>
       <c r="G119">
         <v>1.0</v>
       </c>
       <c r="H119" s="1">
-        <v>341695.22</v>
+        <v>317504.57</v>
       </c>
       <c r="I119" s="1">
-        <v>267146.93</v>
+        <v>204430.9</v>
       </c>
       <c r="J119" s="1">
-        <v>78.182811571084</v>
+        <v>64.386758275637</v>
       </c>
       <c r="K119">
         <v>0.0</v>
       </c>
       <c r="L119">
         <v>0.0</v>
       </c>
       <c r="M119" s="1">
-        <v>608842.15</v>
+        <v>521935.47</v>
       </c>
       <c r="N119" s="1">
-        <v>608842.15</v>
+        <v>521935.47</v>
       </c>
       <c r="O119" s="1">
-        <v>0.77</v>
+        <v>0.68</v>
       </c>
       <c r="P119">
         <v>1</v>
       </c>
     </row>
     <row r="120" spans="1:16">
       <c r="A120" t="s">
         <v>266</v>
       </c>
       <c r="B120" t="s">
         <v>267</v>
       </c>
       <c r="C120" s="1">
-        <v>30119.0</v>
+        <v>27988.0</v>
       </c>
       <c r="D120" s="1">
-        <v>8.812</v>
+        <v>9.246</v>
       </c>
       <c r="E120" s="1">
-        <v>9.3879999336</v>
+        <v>9.3879998571</v>
       </c>
       <c r="F120" t="s">
         <v>8</v>
       </c>
       <c r="G120">
         <v>1.0</v>
       </c>
       <c r="H120" s="1">
-        <v>282757.17</v>
+        <v>262751.34</v>
       </c>
       <c r="I120" s="1">
-        <v>-17348.54</v>
+        <v>-3974.29</v>
       </c>
       <c r="J120" s="1">
-        <v>-6.1354907463531</v>
+        <v>-1.512566976823</v>
       </c>
       <c r="K120">
         <v>0.0</v>
       </c>
       <c r="L120">
         <v>0.0</v>
       </c>
       <c r="M120" s="1">
-        <v>265408.63</v>
+        <v>258777.05</v>
       </c>
       <c r="N120" s="1">
-        <v>265408.63</v>
+        <v>258777.05</v>
       </c>
       <c r="O120" s="1">
-        <v>0.33</v>
+        <v>0.34</v>
       </c>
       <c r="P120">
         <v>1</v>
       </c>
     </row>
     <row r="121" spans="1:16">
       <c r="A121" t="s">
         <v>268</v>
       </c>
       <c r="B121" t="s">
         <v>269</v>
       </c>
       <c r="C121" s="1">
-        <v>13068.0</v>
+        <v>12144.0</v>
       </c>
       <c r="D121" s="1">
-        <v>78.89</v>
+        <v>76.88</v>
       </c>
       <c r="E121" s="1">
-        <v>90.106271809</v>
+        <v>90.1062714097</v>
       </c>
       <c r="F121" t="s">
         <v>8</v>
       </c>
       <c r="G121">
         <v>1.0</v>
       </c>
       <c r="H121" s="1">
-        <v>1177508.76</v>
+        <v>1094250.56</v>
       </c>
       <c r="I121" s="1">
-        <v>-146574.24</v>
+        <v>-160619.84</v>
       </c>
       <c r="J121" s="1">
-        <v>-12.447825865856</v>
+        <v>-14.678524816108</v>
       </c>
       <c r="K121">
         <v>0.0</v>
       </c>
       <c r="L121">
         <v>0.0</v>
       </c>
       <c r="M121" s="1">
-        <v>1030934.52</v>
+        <v>933630.72</v>
       </c>
       <c r="N121" s="1">
-        <v>1030934.52</v>
+        <v>933630.72</v>
       </c>
       <c r="O121" s="1">
-        <v>1.3</v>
+        <v>1.22</v>
       </c>
       <c r="P121">
         <v>1</v>
       </c>
     </row>
     <row r="122" spans="1:16">
       <c r="A122" t="s">
         <v>270</v>
       </c>
       <c r="B122" t="s">
         <v>271</v>
       </c>
       <c r="C122" s="1">
-        <v>11798.0</v>
+        <v>10964.0</v>
       </c>
       <c r="D122" s="1">
-        <v>148.88</v>
+        <v>151.78</v>
       </c>
       <c r="E122" s="1">
-        <v>176.7334836413</v>
+        <v>176.7334832178</v>
       </c>
       <c r="F122" t="s">
         <v>8</v>
       </c>
       <c r="G122">
         <v>1.0</v>
       </c>
       <c r="H122" s="1">
-        <v>2085101.64</v>
+        <v>1937705.91</v>
       </c>
       <c r="I122" s="1">
-        <v>-328615.4</v>
+        <v>-273589.99</v>
       </c>
       <c r="J122" s="1">
-        <v>-15.760162176075</v>
+        <v>-14.119273135726</v>
       </c>
       <c r="K122">
         <v>0.0</v>
       </c>
       <c r="L122">
         <v>0.0</v>
       </c>
       <c r="M122" s="1">
-        <v>1756486.24</v>
+        <v>1664115.92</v>
       </c>
       <c r="N122" s="1">
-        <v>1756486.24</v>
+        <v>1664115.92</v>
       </c>
       <c r="O122" s="1">
-        <v>2.21</v>
+        <v>2.18</v>
       </c>
       <c r="P122">
         <v>1</v>
       </c>
     </row>
     <row r="123" spans="1:16">
       <c r="A123" t="s">
         <v>272</v>
       </c>
       <c r="B123" t="s">
         <v>273</v>
       </c>
       <c r="C123" s="1">
-        <v>26047.0</v>
+        <v>24205.0</v>
       </c>
       <c r="D123" s="1">
-        <v>36.02</v>
+        <v>34.82</v>
       </c>
       <c r="E123" s="1">
-        <v>32.545839828</v>
+        <v>32.5458401157</v>
       </c>
       <c r="F123" t="s">
         <v>8</v>
       </c>
       <c r="G123">
         <v>1.0</v>
       </c>
       <c r="H123" s="1">
-        <v>847721.49</v>
+        <v>787772.06</v>
       </c>
       <c r="I123" s="1">
-        <v>90491.45</v>
+        <v>55046.04</v>
       </c>
       <c r="J123" s="1">
-        <v>10.674667454756</v>
+        <v>6.9875593201414</v>
       </c>
       <c r="K123">
         <v>0.0</v>
       </c>
       <c r="L123">
         <v>0.0</v>
       </c>
       <c r="M123" s="1">
-        <v>938212.94</v>
+        <v>842818.1</v>
       </c>
       <c r="N123" s="1">
-        <v>938212.94</v>
+        <v>842818.1</v>
       </c>
       <c r="O123" s="1">
-        <v>1.18</v>
+        <v>1.11</v>
       </c>
       <c r="P123">
         <v>1</v>
       </c>
     </row>
     <row r="124" spans="1:16">
       <c r="A124" t="s">
         <v>274</v>
       </c>
       <c r="B124" t="s">
         <v>275</v>
       </c>
       <c r="C124" s="1">
-        <v>6966.0</v>
+        <v>6473.0</v>
       </c>
       <c r="D124" s="1">
-        <v>270.8</v>
+        <v>269.05</v>
       </c>
       <c r="E124" s="1">
-        <v>121.5453474017</v>
+        <v>121.5453468253</v>
       </c>
       <c r="F124" t="s">
         <v>8</v>
       </c>
       <c r="G124">
         <v>1.0</v>
       </c>
       <c r="H124" s="1">
-        <v>846684.89</v>
+        <v>786763.03</v>
       </c>
       <c r="I124" s="1">
-        <v>1039707.91</v>
+        <v>954797.62</v>
       </c>
       <c r="J124" s="1">
-        <v>122.79750380333</v>
+        <v>121.35771300794</v>
       </c>
       <c r="K124">
         <v>0.0</v>
       </c>
       <c r="L124">
         <v>0.0</v>
       </c>
       <c r="M124" s="1">
-        <v>1886392.8</v>
+        <v>1741560.65</v>
       </c>
       <c r="N124" s="1">
-        <v>1886392.8</v>
+        <v>1741560.65</v>
       </c>
       <c r="O124" s="1">
-        <v>2.37</v>
+        <v>2.28</v>
       </c>
       <c r="P124">
         <v>1</v>
       </c>
     </row>
     <row r="125" spans="1:16">
       <c r="A125" t="s">
         <v>276</v>
       </c>
       <c r="B125" t="s">
         <v>277</v>
       </c>
       <c r="C125" s="1">
-        <v>9484.0</v>
+        <v>8813.0</v>
       </c>
       <c r="D125" s="1">
-        <v>172.98</v>
+        <v>175.42</v>
       </c>
       <c r="E125" s="1">
-        <v>113.0919380008</v>
+        <v>113.0919380461</v>
       </c>
       <c r="F125" t="s">
         <v>8</v>
       </c>
       <c r="G125">
         <v>1.0</v>
       </c>
       <c r="H125" s="1">
-        <v>1072563.94</v>
+        <v>996679.25</v>
       </c>
       <c r="I125" s="1">
-        <v>567978.38</v>
+        <v>549297.21</v>
       </c>
       <c r="J125" s="1">
-        <v>52.955200041501</v>
+        <v>55.112736620131</v>
       </c>
       <c r="K125">
         <v>0.0</v>
       </c>
       <c r="L125">
         <v>0.0</v>
       </c>
       <c r="M125" s="1">
-        <v>1640542.32</v>
+        <v>1545976.46</v>
       </c>
       <c r="N125" s="1">
-        <v>1640542.32</v>
+        <v>1545976.46</v>
       </c>
       <c r="O125" s="1">
-        <v>2.06</v>
+        <v>2.03</v>
       </c>
       <c r="P125">
         <v>1</v>
       </c>
     </row>
     <row r="126" spans="1:16">
       <c r="A126" t="s">
         <v>278</v>
       </c>
       <c r="B126" t="s">
         <v>279</v>
       </c>
       <c r="C126" s="1">
-        <v>8568.0</v>
+        <v>7962.0</v>
       </c>
       <c r="D126" s="1">
-        <v>251.15</v>
+        <v>268.6</v>
       </c>
       <c r="E126" s="1">
-        <v>188.1251493931</v>
+        <v>188.1251494599</v>
       </c>
       <c r="F126" t="s">
         <v>8</v>
       </c>
       <c r="G126">
         <v>1.0</v>
       </c>
       <c r="H126" s="1">
-        <v>1611856.28</v>
+        <v>1497852.44</v>
       </c>
       <c r="I126" s="1">
-        <v>539996.92</v>
+        <v>640740.76</v>
       </c>
       <c r="J126" s="1">
-        <v>33.501555113834</v>
+        <v>42.777295205394</v>
       </c>
       <c r="K126">
         <v>0.0</v>
       </c>
       <c r="L126">
         <v>0.0</v>
       </c>
       <c r="M126" s="1">
-        <v>2151853.2</v>
+        <v>2138593.2</v>
       </c>
       <c r="N126" s="1">
-        <v>2151853.2</v>
+        <v>2138593.2</v>
       </c>
       <c r="O126" s="1">
-        <v>2.7</v>
+        <v>2.8</v>
       </c>
       <c r="P126">
         <v>1</v>
       </c>
     </row>
     <row r="127" spans="1:16">
       <c r="A127" t="s">
         <v>280</v>
       </c>
       <c r="B127" t="s">
         <v>281</v>
       </c>
       <c r="C127" s="1">
         <v>10749.0</v>
       </c>
       <c r="D127" s="1">
-        <v>20.6</v>
+        <v>20.54</v>
       </c>
       <c r="E127" s="1">
         <v>19.72</v>
       </c>
       <c r="F127" t="s">
         <v>8</v>
       </c>
       <c r="G127">
         <v>1.0</v>
       </c>
       <c r="H127" s="1">
         <v>211970.28</v>
       </c>
       <c r="I127" s="1">
-        <v>9459.12</v>
+        <v>8814.18</v>
       </c>
       <c r="J127" s="1">
-        <v>4.4624746450304</v>
+        <v>4.158215010142</v>
       </c>
       <c r="K127">
         <v>0.0</v>
       </c>
       <c r="L127">
         <v>0.0</v>
       </c>
       <c r="M127" s="1">
-        <v>221429.4</v>
+        <v>220784.46</v>
       </c>
       <c r="N127" s="1">
-        <v>221429.4</v>
+        <v>220784.46</v>
       </c>
       <c r="O127" s="1">
-        <v>0.28</v>
+        <v>0.29</v>
       </c>
       <c r="P127">
         <v>1</v>
       </c>
     </row>
     <row r="128" spans="1:16">
       <c r="A128" t="s">
         <v>282</v>
       </c>
       <c r="B128" t="s">
         <v>283</v>
       </c>
       <c r="C128" s="1">
-        <v>8922.0</v>
+        <v>8291.0</v>
       </c>
       <c r="D128" s="1">
-        <v>71.14</v>
+        <v>68.8</v>
       </c>
       <c r="E128" s="1">
-        <v>32.0377348128</v>
+        <v>32.0377348933</v>
       </c>
       <c r="F128" t="s">
         <v>8</v>
       </c>
       <c r="G128">
         <v>1.0</v>
       </c>
       <c r="H128" s="1">
-        <v>285840.67</v>
+        <v>265624.86</v>
       </c>
       <c r="I128" s="1">
-        <v>348870.41</v>
+        <v>304795.94</v>
       </c>
       <c r="J128" s="1">
-        <v>122.05065500301</v>
+        <v>114.74676730183</v>
       </c>
       <c r="K128">
         <v>0.0</v>
       </c>
       <c r="L128">
         <v>0.0</v>
       </c>
       <c r="M128" s="1">
-        <v>634711.08</v>
+        <v>570420.8</v>
       </c>
       <c r="N128" s="1">
-        <v>634711.08</v>
+        <v>570420.8</v>
       </c>
       <c r="O128" s="1">
-        <v>0.8</v>
+        <v>0.75</v>
       </c>
       <c r="P128">
         <v>1</v>
       </c>
     </row>
     <row r="129" spans="1:16">
       <c r="A129" t="s">
         <v>284</v>
       </c>
       <c r="B129" t="s">
         <v>285</v>
       </c>
       <c r="C129" s="1">
         <v>769.0</v>
       </c>
       <c r="D129" s="1">
-        <v>114.0</v>
+        <v>141.5</v>
       </c>
       <c r="E129" s="1">
         <v>131.2</v>
       </c>
       <c r="F129" t="s">
         <v>8</v>
       </c>
       <c r="G129">
         <v>1.0</v>
       </c>
       <c r="H129" s="1">
         <v>100892.8</v>
       </c>
       <c r="I129" s="1">
-        <v>-13226.8</v>
+        <v>7920.7</v>
       </c>
       <c r="J129" s="1">
-        <v>-13.109756097561</v>
+        <v>7.8506097560976</v>
       </c>
       <c r="K129">
         <v>0.0</v>
       </c>
       <c r="L129">
         <v>0.0</v>
       </c>
       <c r="M129" s="1">
-        <v>87666.0</v>
+        <v>108813.5</v>
       </c>
       <c r="N129" s="1">
-        <v>87666.0</v>
+        <v>108813.5</v>
       </c>
       <c r="O129" s="1">
-        <v>0.11</v>
+        <v>0.14</v>
       </c>
       <c r="P129">
         <v>1</v>
       </c>
     </row>
     <row r="130" spans="1:16">
       <c r="A130" t="s">
         <v>286</v>
       </c>
       <c r="B130" t="s">
         <v>287</v>
       </c>
       <c r="C130" s="1">
         <v>2265.0</v>
       </c>
       <c r="D130" s="1">
-        <v>48.6</v>
+        <v>48.48</v>
       </c>
       <c r="E130" s="1">
         <v>52.5</v>
       </c>
       <c r="F130" t="s">
         <v>8</v>
       </c>
       <c r="G130">
         <v>1.0</v>
       </c>
       <c r="H130" s="1">
         <v>118912.5</v>
       </c>
       <c r="I130" s="1">
-        <v>-8833.5</v>
+        <v>-9105.3</v>
       </c>
       <c r="J130" s="1">
-        <v>-7.4285714285714</v>
+        <v>-7.6571428571429</v>
       </c>
       <c r="K130">
         <v>0.0</v>
       </c>
       <c r="L130">
         <v>0.0</v>
       </c>
       <c r="M130" s="1">
-        <v>110079.0</v>
+        <v>109807.2</v>
       </c>
       <c r="N130" s="1">
-        <v>110079.0</v>
+        <v>109807.2</v>
       </c>
       <c r="O130" s="1">
         <v>0.14</v>
       </c>
       <c r="P130">
         <v>1</v>
       </c>
     </row>
     <row r="131" spans="1:16">
       <c r="A131" t="s">
         <v>288</v>
       </c>
       <c r="B131" t="s">
         <v>289</v>
       </c>
       <c r="C131" s="1">
-        <v>7874.0</v>
+        <v>7317.0</v>
       </c>
       <c r="D131" s="1">
-        <v>42.195</v>
+        <v>57.94</v>
       </c>
       <c r="E131" s="1">
-        <v>29.1999606299</v>
+        <v>29.1999603663</v>
       </c>
       <c r="F131" t="s">
         <v>8</v>
       </c>
       <c r="G131">
         <v>1.0</v>
       </c>
       <c r="H131" s="1">
-        <v>229920.49</v>
+        <v>213656.11</v>
       </c>
       <c r="I131" s="1">
-        <v>102322.94</v>
+        <v>210290.87</v>
       </c>
       <c r="J131" s="1">
-        <v>44.503619490373</v>
+        <v>98.424926860271</v>
       </c>
       <c r="K131">
         <v>0.0</v>
       </c>
       <c r="L131">
         <v>0.0</v>
       </c>
       <c r="M131" s="1">
-        <v>332243.43</v>
+        <v>423946.98</v>
       </c>
       <c r="N131" s="1">
-        <v>332243.43</v>
+        <v>423946.98</v>
       </c>
       <c r="O131" s="1">
-        <v>0.42</v>
+        <v>0.56</v>
       </c>
       <c r="P131">
         <v>1</v>
       </c>
     </row>
     <row r="132" spans="1:16">
       <c r="A132" t="s">
         <v>290</v>
       </c>
       <c r="B132" t="s">
         <v>291</v>
       </c>
       <c r="C132" s="1">
         <v>8011.0</v>
       </c>
       <c r="D132" s="1">
-        <v>9.304</v>
+        <v>9.754</v>
       </c>
       <c r="E132" s="1">
         <v>11.5050006241</v>
       </c>
       <c r="F132" t="s">
         <v>8</v>
       </c>
       <c r="G132">
         <v>1.0</v>
       </c>
       <c r="H132" s="1">
         <v>92166.56</v>
       </c>
       <c r="I132" s="1">
-        <v>-17632.22</v>
+        <v>-14027.27</v>
       </c>
       <c r="J132" s="1">
-        <v>-19.130821417226</v>
+        <v>-15.219478735021</v>
       </c>
       <c r="K132">
         <v>0.0</v>
       </c>
       <c r="L132">
         <v>0.0</v>
       </c>
       <c r="M132" s="1">
-        <v>74534.34</v>
+        <v>78139.29</v>
       </c>
       <c r="N132" s="1">
-        <v>74534.34</v>
+        <v>78139.29</v>
       </c>
       <c r="O132" s="1">
-        <v>0.09</v>
+        <v>0.1</v>
       </c>
       <c r="P132">
         <v>1</v>
       </c>
     </row>
     <row r="133" spans="1:16">
       <c r="A133" t="s">
         <v>292</v>
       </c>
       <c r="B133" t="s">
         <v>293</v>
       </c>
       <c r="C133" s="1">
-        <v>23334.0</v>
+        <v>21683.0</v>
       </c>
       <c r="D133" s="1">
-        <v>40.24</v>
+        <v>36.64</v>
       </c>
       <c r="E133" s="1">
-        <v>29.570995543</v>
+        <v>29.5709957109</v>
       </c>
       <c r="F133" t="s">
         <v>8</v>
       </c>
       <c r="G133">
         <v>1.0</v>
       </c>
       <c r="H133" s="1">
-        <v>690009.61</v>
+        <v>641187.9</v>
       </c>
       <c r="I133" s="1">
-        <v>248950.55</v>
+        <v>153277.22</v>
       </c>
       <c r="J133" s="1">
-        <v>36.079287359491</v>
+        <v>23.905195341334</v>
       </c>
       <c r="K133">
         <v>0.0</v>
       </c>
       <c r="L133">
         <v>0.0</v>
       </c>
       <c r="M133" s="1">
-        <v>938960.16</v>
+        <v>794465.12</v>
       </c>
       <c r="N133" s="1">
-        <v>938960.16</v>
+        <v>794465.12</v>
       </c>
       <c r="O133" s="1">
-        <v>1.18</v>
+        <v>1.04</v>
       </c>
       <c r="P133">
         <v>1</v>
       </c>
     </row>
     <row r="134" spans="1:16">
       <c r="A134" t="s">
         <v>294</v>
       </c>
       <c r="B134" t="s">
         <v>295</v>
       </c>
       <c r="C134" s="1">
         <v>1791.0</v>
       </c>
       <c r="D134" s="1">
-        <v>54.1</v>
+        <v>72.2</v>
       </c>
       <c r="E134" s="1">
         <v>51.48</v>
       </c>
       <c r="F134" t="s">
         <v>8</v>
       </c>
       <c r="G134">
         <v>1.0</v>
       </c>
       <c r="H134" s="1">
         <v>92200.68</v>
       </c>
       <c r="I134" s="1">
-        <v>4692.42</v>
+        <v>37109.52</v>
       </c>
       <c r="J134" s="1">
-        <v>5.0893550893551</v>
+        <v>40.24864024864</v>
       </c>
       <c r="K134">
         <v>0.0</v>
       </c>
       <c r="L134">
         <v>0.0</v>
       </c>
       <c r="M134" s="1">
-        <v>96893.1</v>
+        <v>129310.2</v>
       </c>
       <c r="N134" s="1">
-        <v>96893.1</v>
+        <v>129310.2</v>
       </c>
       <c r="O134" s="1">
-        <v>0.12</v>
+        <v>0.17</v>
       </c>
       <c r="P134">
         <v>1</v>
       </c>
     </row>
     <row r="135" spans="1:16">
       <c r="A135" t="s">
         <v>296</v>
       </c>
       <c r="B135" t="s">
         <v>297</v>
       </c>
       <c r="C135" s="1">
         <v>18162.0</v>
       </c>
       <c r="D135" s="1">
-        <v>10.27</v>
+        <v>9.95</v>
       </c>
       <c r="E135" s="1">
         <v>10.2</v>
       </c>
       <c r="F135" t="s">
         <v>8</v>
       </c>
       <c r="G135">
         <v>1.0</v>
       </c>
       <c r="H135" s="1">
         <v>185252.4</v>
       </c>
       <c r="I135" s="1">
-        <v>1271.34</v>
+        <v>-4540.5</v>
       </c>
       <c r="J135" s="1">
-        <v>0.68627450980392</v>
+        <v>-2.4509803921569</v>
       </c>
       <c r="K135">
         <v>0.0</v>
       </c>
       <c r="L135">
         <v>0.0</v>
       </c>
       <c r="M135" s="1">
-        <v>186523.74</v>
+        <v>180711.9</v>
       </c>
       <c r="N135" s="1">
-        <v>186523.74</v>
+        <v>180711.9</v>
       </c>
       <c r="O135" s="1">
-        <v>0.23</v>
+        <v>0.24</v>
       </c>
       <c r="P135">
         <v>1</v>
       </c>
     </row>
     <row r="136" spans="1:16">
       <c r="A136" t="s">
         <v>298</v>
       </c>
       <c r="B136" t="s">
         <v>299</v>
       </c>
       <c r="C136" s="1">
-        <v>1162.0</v>
+        <v>1080.0</v>
       </c>
       <c r="D136" s="1">
-        <v>231.1</v>
+        <v>229.7</v>
       </c>
       <c r="E136" s="1">
         <v>254.9</v>
       </c>
       <c r="F136" t="s">
         <v>8</v>
       </c>
       <c r="G136">
         <v>1.0</v>
       </c>
       <c r="H136" s="1">
-        <v>296193.8</v>
+        <v>275292.0</v>
       </c>
       <c r="I136" s="1">
-        <v>-27655.6</v>
+        <v>-27216.0</v>
       </c>
       <c r="J136" s="1">
-        <v>-9.3369948999608</v>
+        <v>-9.8862298940761</v>
       </c>
       <c r="K136">
         <v>0.0</v>
       </c>
       <c r="L136">
         <v>0.0</v>
       </c>
       <c r="M136" s="1">
-        <v>268538.2</v>
+        <v>248076.0</v>
       </c>
       <c r="N136" s="1">
-        <v>268538.2</v>
+        <v>248076.0</v>
       </c>
       <c r="O136" s="1">
-        <v>0.34</v>
+        <v>0.33</v>
       </c>
       <c r="P136">
         <v>1</v>
       </c>
     </row>
     <row r="137" spans="1:16">
       <c r="A137" t="s">
         <v>300</v>
       </c>
       <c r="B137" t="s">
         <v>301</v>
       </c>
       <c r="C137" s="1">
-        <v>1455.0</v>
+        <v>1352.0</v>
       </c>
       <c r="D137" s="1">
-        <v>227.7</v>
+        <v>242.0</v>
       </c>
       <c r="E137" s="1">
         <v>252.3</v>
       </c>
       <c r="F137" t="s">
         <v>8</v>
       </c>
       <c r="G137">
         <v>1.0</v>
       </c>
       <c r="H137" s="1">
-        <v>367096.5</v>
+        <v>341109.6</v>
       </c>
       <c r="I137" s="1">
-        <v>-35793.0</v>
+        <v>-13925.6</v>
       </c>
       <c r="J137" s="1">
-        <v>-9.7502972651605</v>
+        <v>-4.0824415378518</v>
       </c>
       <c r="K137">
         <v>0.0</v>
       </c>
       <c r="L137">
         <v>0.0</v>
       </c>
       <c r="M137" s="1">
-        <v>331303.5</v>
+        <v>327184.0</v>
       </c>
       <c r="N137" s="1">
-        <v>331303.5</v>
+        <v>327184.0</v>
       </c>
       <c r="O137" s="1">
-        <v>0.42</v>
+        <v>0.43</v>
       </c>
       <c r="P137">
         <v>1</v>
       </c>
     </row>
     <row r="138" spans="1:16">
       <c r="A138" t="s">
         <v>302</v>
       </c>
       <c r="B138" t="s">
         <v>303</v>
       </c>
       <c r="C138" s="1">
         <v>5089.0</v>
       </c>
       <c r="D138" s="1">
-        <v>17.2</v>
+        <v>26.18</v>
       </c>
       <c r="E138" s="1">
         <v>18.02</v>
       </c>
       <c r="F138" t="s">
         <v>8</v>
       </c>
       <c r="G138">
         <v>1.0</v>
       </c>
       <c r="H138" s="1">
         <v>91703.78</v>
       </c>
       <c r="I138" s="1">
-        <v>-4172.98</v>
+        <v>41526.24</v>
       </c>
       <c r="J138" s="1">
-        <v>-4.550499445061</v>
+        <v>45.283018867925</v>
       </c>
       <c r="K138">
         <v>0.0</v>
       </c>
       <c r="L138">
         <v>0.0</v>
       </c>
       <c r="M138" s="1">
-        <v>87530.8</v>
+        <v>133230.02</v>
       </c>
       <c r="N138" s="1">
-        <v>87530.8</v>
+        <v>133230.02</v>
       </c>
       <c r="O138" s="1">
-        <v>0.11</v>
+        <v>0.17</v>
       </c>
       <c r="P138">
         <v>1</v>
       </c>
     </row>
     <row r="139" spans="1:16">
       <c r="A139" t="s">
         <v>304</v>
       </c>
       <c r="B139" t="s">
         <v>305</v>
       </c>
       <c r="C139" s="1">
-        <v>5035.0</v>
+        <v>4679.0</v>
       </c>
       <c r="D139" s="1">
-        <v>103.9</v>
+        <v>97.6</v>
       </c>
       <c r="E139" s="1">
-        <v>104.6745858987</v>
+        <v>104.6745864501</v>
       </c>
       <c r="F139" t="s">
         <v>8</v>
       </c>
       <c r="G139">
         <v>1.0</v>
       </c>
       <c r="H139" s="1">
-        <v>527036.54</v>
+        <v>489772.39</v>
       </c>
       <c r="I139" s="1">
-        <v>-3900.04</v>
+        <v>-33101.99</v>
       </c>
       <c r="J139" s="1">
-        <v>-0.73999423265795</v>
+        <v>-6.7586476240525</v>
       </c>
       <c r="K139">
         <v>0.0</v>
       </c>
       <c r="L139">
         <v>0.0</v>
       </c>
       <c r="M139" s="1">
-        <v>523136.5</v>
+        <v>456670.4</v>
       </c>
       <c r="N139" s="1">
-        <v>523136.5</v>
+        <v>456670.4</v>
       </c>
       <c r="O139" s="1">
-        <v>0.66</v>
+        <v>0.6</v>
       </c>
       <c r="P139">
         <v>1</v>
       </c>
     </row>
     <row r="140" spans="1:16">
       <c r="A140" t="s">
         <v>306</v>
       </c>
       <c r="B140" t="s">
         <v>307</v>
       </c>
       <c r="C140" s="1">
-        <v>20328.0</v>
+        <v>18890.0</v>
       </c>
       <c r="D140" s="1">
-        <v>65.77</v>
+        <v>72.11</v>
       </c>
       <c r="E140" s="1">
-        <v>68.5163060803</v>
+        <v>68.516305982</v>
       </c>
       <c r="F140" t="s">
         <v>8</v>
       </c>
       <c r="G140">
         <v>1.0</v>
       </c>
       <c r="H140" s="1">
-        <v>1392799.47</v>
+        <v>1294273.02</v>
       </c>
       <c r="I140" s="1">
-        <v>-55826.91</v>
+        <v>67884.88</v>
       </c>
       <c r="J140" s="1">
-        <v>-4.008251812445</v>
+        <v>5.2450200963009</v>
       </c>
       <c r="K140">
         <v>0.0</v>
       </c>
       <c r="L140">
         <v>0.0</v>
       </c>
       <c r="M140" s="1">
-        <v>1336972.56</v>
+        <v>1362157.9</v>
       </c>
       <c r="N140" s="1">
-        <v>1336972.56</v>
+        <v>1362157.9</v>
       </c>
       <c r="O140" s="1">
-        <v>1.68</v>
+        <v>1.79</v>
       </c>
       <c r="P140">
         <v>1</v>
       </c>
     </row>
     <row r="141" spans="1:16">
       <c r="A141" t="s">
         <v>308</v>
       </c>
       <c r="B141" t="s">
         <v>309</v>
       </c>
       <c r="C141" s="1">
         <v>5148.0</v>
       </c>
       <c r="D141" s="1">
-        <v>22.24</v>
+        <v>21.6</v>
       </c>
       <c r="E141" s="1">
         <v>21.16</v>
       </c>
       <c r="F141" t="s">
         <v>8</v>
       </c>
       <c r="G141">
         <v>1.0</v>
       </c>
       <c r="H141" s="1">
         <v>108931.68</v>
       </c>
       <c r="I141" s="1">
-        <v>5559.84</v>
+        <v>2265.12</v>
       </c>
       <c r="J141" s="1">
-        <v>5.1039697542533</v>
+        <v>2.0793950850662</v>
       </c>
       <c r="K141">
         <v>0.0</v>
       </c>
       <c r="L141">
         <v>0.0</v>
       </c>
       <c r="M141" s="1">
-        <v>114491.52</v>
+        <v>111196.8</v>
       </c>
       <c r="N141" s="1">
-        <v>114491.52</v>
+        <v>111196.8</v>
       </c>
       <c r="O141" s="1">
-        <v>0.14</v>
+        <v>0.15</v>
       </c>
       <c r="P141">
         <v>1</v>
       </c>
     </row>
     <row r="142" spans="1:16">
       <c r="A142" t="s">
         <v>310</v>
       </c>
       <c r="B142" t="s">
         <v>311</v>
       </c>
       <c r="C142" s="1">
-        <v>13182.0</v>
+        <v>12250.0</v>
       </c>
       <c r="D142" s="1">
-        <v>19.395</v>
+        <v>20.44</v>
       </c>
       <c r="E142" s="1">
         <v>19.11</v>
       </c>
       <c r="F142" t="s">
         <v>8</v>
       </c>
       <c r="G142">
         <v>1.0</v>
       </c>
       <c r="H142" s="1">
-        <v>251908.02</v>
+        <v>234097.5</v>
       </c>
       <c r="I142" s="1">
-        <v>3756.87</v>
+        <v>16292.5</v>
       </c>
       <c r="J142" s="1">
-        <v>1.4913657770801</v>
+        <v>6.959706959707</v>
       </c>
       <c r="K142">
         <v>0.0</v>
       </c>
       <c r="L142">
         <v>0.0</v>
       </c>
       <c r="M142" s="1">
-        <v>255664.89</v>
+        <v>250390.0</v>
       </c>
       <c r="N142" s="1">
-        <v>255664.89</v>
+        <v>250390.0</v>
       </c>
       <c r="O142" s="1">
-        <v>0.32</v>
+        <v>0.33</v>
       </c>
       <c r="P142">
         <v>1</v>
       </c>
     </row>
     <row r="143" spans="1:16">
       <c r="A143" t="s">
         <v>312</v>
       </c>
       <c r="B143" t="s">
         <v>313</v>
       </c>
       <c r="C143" s="1">
         <v>7049.0</v>
       </c>
       <c r="D143" s="1">
-        <v>24.61</v>
+        <v>25.17</v>
       </c>
       <c r="E143" s="1">
         <v>26.98</v>
       </c>
       <c r="F143" t="s">
         <v>8</v>
       </c>
       <c r="G143">
         <v>1.0</v>
       </c>
       <c r="H143" s="1">
         <v>190182.02</v>
       </c>
       <c r="I143" s="1">
-        <v>-16706.13</v>
+        <v>-12758.69</v>
       </c>
       <c r="J143" s="1">
-        <v>-8.7842846553002</v>
+        <v>-6.7086730911787</v>
       </c>
       <c r="K143">
         <v>0.0</v>
       </c>
       <c r="L143">
         <v>0.0</v>
       </c>
       <c r="M143" s="1">
-        <v>173475.89</v>
+        <v>177423.33</v>
       </c>
       <c r="N143" s="1">
-        <v>173475.89</v>
+        <v>177423.33</v>
       </c>
       <c r="O143" s="1">
-        <v>0.22</v>
+        <v>0.23</v>
       </c>
       <c r="P143">
         <v>1</v>
       </c>
     </row>
     <row r="144" spans="1:16">
       <c r="A144" t="s">
         <v>314</v>
       </c>
       <c r="B144" t="s">
         <v>315</v>
       </c>
       <c r="C144" s="1">
-        <v>20791.0</v>
+        <v>19320.0</v>
       </c>
       <c r="D144" s="1">
-        <v>24.91</v>
+        <v>24.04</v>
       </c>
       <c r="E144" s="1">
         <v>19.76</v>
       </c>
       <c r="F144" t="s">
         <v>8</v>
       </c>
       <c r="G144">
         <v>1.0</v>
       </c>
       <c r="H144" s="1">
-        <v>410830.16</v>
+        <v>381763.2</v>
       </c>
       <c r="I144" s="1">
-        <v>107073.65</v>
+        <v>82689.6</v>
       </c>
       <c r="J144" s="1">
-        <v>26.062753036437</v>
+        <v>21.65991902834</v>
       </c>
       <c r="K144">
         <v>0.0</v>
       </c>
       <c r="L144">
         <v>0.0</v>
       </c>
       <c r="M144" s="1">
-        <v>517903.81</v>
+        <v>464452.8</v>
       </c>
       <c r="N144" s="1">
-        <v>517903.81</v>
+        <v>464452.8</v>
       </c>
       <c r="O144" s="1">
-        <v>0.65</v>
+        <v>0.61</v>
       </c>
       <c r="P144">
         <v>1</v>
       </c>
     </row>
     <row r="145" spans="1:16">
       <c r="A145" t="s">
         <v>316</v>
       </c>
       <c r="B145" t="s">
         <v>317</v>
       </c>
       <c r="C145" s="1">
-        <v>9027.0</v>
+        <v>8388.0</v>
       </c>
       <c r="D145" s="1">
-        <v>62.25</v>
+        <v>60.15</v>
       </c>
       <c r="E145" s="1">
         <v>60.3</v>
       </c>
       <c r="F145" t="s">
         <v>8</v>
       </c>
       <c r="G145">
         <v>1.0</v>
       </c>
       <c r="H145" s="1">
-        <v>544328.1</v>
+        <v>505796.4</v>
       </c>
       <c r="I145" s="1">
-        <v>17602.65</v>
+        <v>-1258.2</v>
       </c>
       <c r="J145" s="1">
-        <v>3.2338308457711</v>
+        <v>-0.24875621890547</v>
       </c>
       <c r="K145">
         <v>0.0</v>
       </c>
       <c r="L145">
         <v>0.0</v>
       </c>
       <c r="M145" s="1">
-        <v>561930.75</v>
+        <v>504538.2</v>
       </c>
       <c r="N145" s="1">
-        <v>561930.75</v>
+        <v>504538.2</v>
       </c>
       <c r="O145" s="1">
-        <v>0.71</v>
+        <v>0.66</v>
       </c>
       <c r="P145">
         <v>1</v>
       </c>
     </row>
     <row r="146" spans="1:16">
       <c r="A146" t="s">
         <v>318</v>
       </c>
       <c r="B146" t="s">
         <v>319</v>
       </c>
       <c r="C146" s="1">
         <v>1148.0</v>
       </c>
       <c r="D146" s="1">
-        <v>78.7</v>
+        <v>76.1</v>
       </c>
       <c r="E146" s="1">
         <v>82.0</v>
       </c>
       <c r="F146" t="s">
         <v>8</v>
       </c>
       <c r="G146">
         <v>1.0</v>
       </c>
       <c r="H146" s="1">
         <v>94136.0</v>
       </c>
       <c r="I146" s="1">
-        <v>-3788.4</v>
+        <v>-6773.2</v>
       </c>
       <c r="J146" s="1">
-        <v>-4.0243902439024</v>
+        <v>-7.1951219512195</v>
       </c>
       <c r="K146">
         <v>0.0</v>
       </c>
       <c r="L146">
         <v>0.0</v>
       </c>
       <c r="M146" s="1">
-        <v>90347.6</v>
+        <v>87362.8</v>
       </c>
       <c r="N146" s="1">
-        <v>90347.6</v>
+        <v>87362.8</v>
       </c>
       <c r="O146" s="1">
         <v>0.11</v>
       </c>
       <c r="P146">
         <v>1</v>
       </c>
     </row>
     <row r="147" spans="1:16">
       <c r="A147" t="s">
         <v>320</v>
       </c>
       <c r="B147" t="s">
         <v>321</v>
       </c>
       <c r="C147" s="1">
-        <v>3453.0</v>
+        <v>3208.0</v>
       </c>
       <c r="D147" s="1">
-        <v>128.55</v>
+        <v>121.7</v>
       </c>
       <c r="E147" s="1">
-        <v>107.1482652766</v>
+        <v>107.1482637157</v>
       </c>
       <c r="F147" t="s">
         <v>8</v>
       </c>
       <c r="G147">
         <v>1.0</v>
       </c>
       <c r="H147" s="1">
-        <v>369982.96</v>
+        <v>343731.63</v>
       </c>
       <c r="I147" s="1">
-        <v>73900.19</v>
+        <v>46681.97</v>
       </c>
       <c r="J147" s="1">
-        <v>19.97394420543</v>
+        <v>13.580935219724</v>
       </c>
       <c r="K147">
         <v>0.0</v>
       </c>
       <c r="L147">
         <v>0.0</v>
       </c>
       <c r="M147" s="1">
-        <v>443883.15</v>
+        <v>390413.6</v>
       </c>
       <c r="N147" s="1">
-        <v>443883.15</v>
+        <v>390413.6</v>
       </c>
       <c r="O147" s="1">
-        <v>0.56</v>
+        <v>0.51</v>
       </c>
       <c r="P147">
         <v>1</v>
       </c>
     </row>
     <row r="148" spans="1:16">
       <c r="A148" t="s">
         <v>322</v>
       </c>
       <c r="B148" t="s">
         <v>323</v>
       </c>
       <c r="C148" s="1">
-        <v>2647.0</v>
+        <v>2558.0</v>
       </c>
       <c r="D148" s="1">
-        <v>86.62</v>
+        <v>89.68</v>
       </c>
       <c r="E148" s="1">
         <v>101.2</v>
       </c>
       <c r="F148" t="s">
         <v>8</v>
       </c>
       <c r="G148">
         <v>1.0</v>
       </c>
       <c r="H148" s="1">
-        <v>267876.4</v>
+        <v>258869.6</v>
       </c>
       <c r="I148" s="1">
-        <v>-38593.26</v>
+        <v>-29468.16</v>
       </c>
       <c r="J148" s="1">
-        <v>-14.407114624506</v>
+        <v>-11.383399209486</v>
       </c>
       <c r="K148">
         <v>0.0</v>
       </c>
       <c r="L148">
         <v>0.0</v>
       </c>
       <c r="M148" s="1">
-        <v>229283.14</v>
+        <v>229401.44</v>
       </c>
       <c r="N148" s="1">
-        <v>229283.14</v>
+        <v>229401.44</v>
       </c>
       <c r="O148" s="1">
-        <v>0.29</v>
+        <v>0.3</v>
       </c>
       <c r="P148">
         <v>1</v>
       </c>
     </row>
     <row r="149" spans="1:16">
       <c r="A149" t="s">
         <v>324</v>
       </c>
       <c r="B149" t="s">
         <v>325</v>
       </c>
       <c r="C149" s="1">
-        <v>16312.0</v>
+        <v>15158.0</v>
       </c>
       <c r="D149" s="1">
-        <v>23.03</v>
+        <v>21.12</v>
       </c>
       <c r="E149" s="1">
-        <v>28.6531694458</v>
+        <v>28.6531692835</v>
       </c>
       <c r="F149" t="s">
         <v>8</v>
       </c>
       <c r="G149">
         <v>1.0</v>
       </c>
       <c r="H149" s="1">
-        <v>467390.5</v>
+        <v>434324.74</v>
       </c>
       <c r="I149" s="1">
-        <v>-91725.14</v>
+        <v>-114187.78</v>
       </c>
       <c r="J149" s="1">
-        <v>-19.624947447584</v>
+        <v>-26.290876269217</v>
       </c>
       <c r="K149">
         <v>0.0</v>
       </c>
       <c r="L149">
         <v>0.0</v>
       </c>
       <c r="M149" s="1">
-        <v>375665.36</v>
+        <v>320136.96</v>
       </c>
       <c r="N149" s="1">
-        <v>375665.36</v>
+        <v>320136.96</v>
       </c>
       <c r="O149" s="1">
-        <v>0.47</v>
+        <v>0.42</v>
       </c>
       <c r="P149">
         <v>1</v>
       </c>
     </row>
     <row r="150" spans="1:16">
       <c r="A150" t="s">
         <v>326</v>
       </c>
       <c r="B150" t="s">
         <v>327</v>
       </c>
       <c r="C150" s="1">
-        <v>17013.0</v>
+        <v>15810.0</v>
       </c>
       <c r="D150" s="1">
-        <v>35.91</v>
+        <v>35.48</v>
       </c>
       <c r="E150" s="1">
         <v>36.9</v>
       </c>
       <c r="F150" t="s">
         <v>8</v>
       </c>
       <c r="G150">
         <v>1.0</v>
       </c>
       <c r="H150" s="1">
-        <v>627779.7</v>
+        <v>583389.0</v>
       </c>
       <c r="I150" s="1">
-        <v>-16842.87</v>
+        <v>-22450.2</v>
       </c>
       <c r="J150" s="1">
-        <v>-2.6829268292683</v>
+        <v>-3.8482384823848</v>
       </c>
       <c r="K150">
         <v>0.0</v>
       </c>
       <c r="L150">
         <v>0.0</v>
       </c>
       <c r="M150" s="1">
-        <v>610936.83</v>
+        <v>560938.8</v>
       </c>
       <c r="N150" s="1">
-        <v>610936.83</v>
+        <v>560938.8</v>
       </c>
       <c r="O150" s="1">
-        <v>0.77</v>
+        <v>0.74</v>
       </c>
       <c r="P150">
         <v>1</v>
       </c>
     </row>
     <row r="151" spans="1:16">
       <c r="A151" t="s">
         <v>328</v>
       </c>
       <c r="B151" t="s">
         <v>329</v>
       </c>
       <c r="C151" s="1">
-        <v>14204.0</v>
+        <v>13199.0</v>
       </c>
       <c r="D151" s="1">
-        <v>24.58</v>
+        <v>22.92</v>
       </c>
       <c r="E151" s="1">
-        <v>29.6773155449</v>
+        <v>29.6773157057</v>
       </c>
       <c r="F151" t="s">
         <v>8</v>
       </c>
       <c r="G151">
         <v>1.0</v>
       </c>
       <c r="H151" s="1">
-        <v>421536.59</v>
+        <v>391710.89</v>
       </c>
       <c r="I151" s="1">
-        <v>-72402.27</v>
+        <v>-89189.81</v>
       </c>
       <c r="J151" s="1">
-        <v>-17.17579724218</v>
+        <v>-22.769295487292</v>
       </c>
       <c r="K151">
         <v>0.0</v>
       </c>
       <c r="L151">
         <v>0.0</v>
       </c>
       <c r="M151" s="1">
-        <v>349134.32</v>
+        <v>302521.08</v>
       </c>
       <c r="N151" s="1">
-        <v>349134.32</v>
+        <v>302521.08</v>
       </c>
       <c r="O151" s="1">
-        <v>0.44</v>
+        <v>0.4</v>
       </c>
       <c r="P151">
         <v>1</v>
       </c>
     </row>
     <row r="152" spans="1:16">
       <c r="A152" t="s">
         <v>330</v>
       </c>
       <c r="B152" t="s">
         <v>331</v>
       </c>
       <c r="C152" s="1">
-        <v>9048.0</v>
+        <v>8407.0</v>
       </c>
       <c r="D152" s="1">
-        <v>66.44</v>
+        <v>62.5</v>
       </c>
       <c r="E152" s="1">
-        <v>102.6572579576</v>
+        <v>102.6572582372</v>
       </c>
       <c r="F152" t="s">
         <v>8</v>
       </c>
       <c r="G152">
         <v>1.0</v>
       </c>
       <c r="H152" s="1">
-        <v>928842.87</v>
+        <v>863039.57</v>
       </c>
       <c r="I152" s="1">
-        <v>-327693.75</v>
+        <v>-337602.07</v>
       </c>
       <c r="J152" s="1">
-        <v>-35.27978311337</v>
+        <v>-39.117797345028</v>
       </c>
       <c r="K152">
         <v>0.0</v>
       </c>
       <c r="L152">
         <v>0.0</v>
       </c>
       <c r="M152" s="1">
-        <v>601149.12</v>
+        <v>525437.5</v>
       </c>
       <c r="N152" s="1">
-        <v>601149.12</v>
+        <v>525437.5</v>
       </c>
       <c r="O152" s="1">
-        <v>0.76</v>
+        <v>0.69</v>
       </c>
       <c r="P152">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>