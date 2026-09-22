--- v5 (2026-08-24)
+++ v6 (2026-09-22)
@@ -253,57 +253,57 @@
   <si>
     <t>AZELIS GROUP NV</t>
   </si>
   <si>
     <t>IT0001031084</t>
   </si>
   <si>
     <t>BANCA GENERALI</t>
   </si>
   <si>
     <t>IT0004776628</t>
   </si>
   <si>
     <t>BANCA MEDIOLANUM</t>
   </si>
   <si>
     <t>ES0113211835</t>
   </si>
   <si>
     <t>BANCO BILBAO VIZCAYA ARGENTARIA SA</t>
   </si>
   <si>
     <t>ES0113860A34</t>
   </si>
   <si>
-    <t>BANCO DE SABADELL SA</t>
+    <t>BANCO DE SABADELL</t>
   </si>
   <si>
     <t>ES0113900J37</t>
   </si>
   <si>
-    <t>BANCO SANTANDER</t>
+    <t>BANCO SANTANDER SA</t>
   </si>
   <si>
     <t>IE00BD1RP616</t>
   </si>
   <si>
     <t>BANK OF IRELAND GROUP PLC</t>
   </si>
   <si>
     <t>ES0113679I37</t>
   </si>
   <si>
     <t>BANKINTER SA</t>
   </si>
   <si>
     <t>AT0000BAWAG2</t>
   </si>
   <si>
     <t>BAWAG GROUP AG</t>
   </si>
   <si>
     <t>NL0012866412</t>
   </si>
   <si>
     <t>BE SEMICONDUCTOR INDUSTRIES NV</t>
   </si>
@@ -1362,7840 +1362,7840 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:N5"/>
+  <dimension ref="A1:Z5"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="C5" sqref="C5"/>
+      <selection activeCell="B5" sqref="B5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="11.711" bestFit="true" customWidth="true" style="0"/>
-[...4 lines deleted...]
-    <col min="9" max="9" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="9.10" bestFit="true" style="0"/>
     <col min="13" max="13" width="9.10" bestFit="true" style="0"/>
     <col min="14" max="14" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:14">
+    <row r="1" spans="1:26">
       <c r="A1" t="s">
+        <v>1</v>
+      </c>
+      <c r="B1" t="s">
+        <v>2</v>
+      </c>
+      <c r="C1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D1" t="s">
+        <v>4</v>
+      </c>
+      <c r="E1" t="s">
+        <v>5</v>
+      </c>
+      <c r="F1" t="s">
+        <v>4</v>
+      </c>
+      <c r="G1" t="s">
+        <v>5</v>
+      </c>
+      <c r="H1" t="s">
+        <v>4</v>
+      </c>
+      <c r="Z1" t="s">
         <v>0</v>
       </c>
-      <c r="B1" t="s">
-[...24 lines deleted...]
-    <row r="2" spans="1:14">
+    </row>
+    <row r="2" spans="1:26">
       <c r="A2" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2" s="1">
+        <v>168278.5467</v>
+      </c>
+      <c r="C2">
+        <v>225.93</v>
+      </c>
+      <c r="D2" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2">
+        <v>38020314.14</v>
+      </c>
+      <c r="F2" t="s">
+        <v>8</v>
+      </c>
+      <c r="G2">
+        <v>38020314.14</v>
+      </c>
+      <c r="H2" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z2" t="s">
         <v>6</v>
       </c>
-      <c r="B2" t="s">
-[...24 lines deleted...]
-    <row r="3" spans="1:14">
+    </row>
+    <row r="3" spans="1:26">
       <c r="A3" t="s">
+        <v>10</v>
+      </c>
+      <c r="B3" s="1">
+        <v>196303.85</v>
+      </c>
+      <c r="C3">
+        <v>146.41</v>
+      </c>
+      <c r="D3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E3">
+        <v>28742491.84</v>
+      </c>
+      <c r="F3" t="s">
+        <v>8</v>
+      </c>
+      <c r="G3">
+        <v>28742491.84</v>
+      </c>
+      <c r="H3" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z3" t="s">
         <v>9</v>
       </c>
-      <c r="B3" t="s">
-[...24 lines deleted...]
-    <row r="4" spans="1:14">
+    </row>
+    <row r="4" spans="1:26">
       <c r="A4" t="s">
+        <v>12</v>
+      </c>
+      <c r="B4" s="1">
+        <v>42160.8831</v>
+      </c>
+      <c r="C4">
+        <v>178.97</v>
+      </c>
+      <c r="D4" t="s">
+        <v>8</v>
+      </c>
+      <c r="E4">
+        <v>7545786.6</v>
+      </c>
+      <c r="F4" t="s">
+        <v>8</v>
+      </c>
+      <c r="G4">
+        <v>7545786.6</v>
+      </c>
+      <c r="H4" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z4" t="s">
         <v>11</v>
       </c>
-      <c r="B4" t="s">
-[...24 lines deleted...]
-    <row r="5" spans="1:14">
+    </row>
+    <row r="5" spans="1:26">
       <c r="A5" t="s">
+        <v>14</v>
+      </c>
+      <c r="B5" s="1">
+        <v>1.0</v>
+      </c>
+      <c r="C5">
+        <v>189.41</v>
+      </c>
+      <c r="D5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E5">
+        <v>189.41</v>
+      </c>
+      <c r="F5" t="s">
+        <v>8</v>
+      </c>
+      <c r="G5">
+        <v>189.41</v>
+      </c>
+      <c r="H5" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z5" t="s">
         <v>13</v>
-      </c>
-[...22 lines deleted...]
-        <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P152"/>
+  <dimension ref="A1:Z152"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O152" sqref="O152"/>
+      <selection activeCell="N152" sqref="N152"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
-    <row r="1" spans="1:16">
+    <row r="1" spans="1:26">
       <c r="A1" t="s">
+        <v>16</v>
+      </c>
+      <c r="B1" t="s">
+        <v>17</v>
+      </c>
+      <c r="C1" t="s">
+        <v>18</v>
+      </c>
+      <c r="D1" t="s">
+        <v>19</v>
+      </c>
+      <c r="E1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" t="s">
+        <v>20</v>
+      </c>
+      <c r="G1" t="s">
+        <v>21</v>
+      </c>
+      <c r="H1" t="s">
+        <v>22</v>
+      </c>
+      <c r="I1" t="s">
+        <v>23</v>
+      </c>
+      <c r="J1" t="s">
+        <v>24</v>
+      </c>
+      <c r="K1" t="s">
+        <v>25</v>
+      </c>
+      <c r="L1" t="s">
+        <v>26</v>
+      </c>
+      <c r="M1" t="s">
+        <v>27</v>
+      </c>
+      <c r="N1" t="s">
+        <v>28</v>
+      </c>
+      <c r="O1" t="s">
+        <v>29</v>
+      </c>
+      <c r="Z1" t="s">
         <v>15</v>
       </c>
-      <c r="B1" t="s">
-[...45 lines deleted...]
-    <row r="2" spans="1:16">
+    </row>
+    <row r="2" spans="1:26">
       <c r="A2" t="s">
+        <v>31</v>
+      </c>
+      <c r="B2" s="1">
+        <v>2690.0</v>
+      </c>
+      <c r="C2" s="1">
+        <v>41.14</v>
+      </c>
+      <c r="D2" s="1">
+        <v>35.22</v>
+      </c>
+      <c r="E2" t="s">
+        <v>8</v>
+      </c>
+      <c r="F2">
+        <v>1.0</v>
+      </c>
+      <c r="G2" s="1">
+        <v>94741.8</v>
+      </c>
+      <c r="H2" s="1">
+        <v>15924.8</v>
+      </c>
+      <c r="I2" s="1">
+        <v>16.808631459398</v>
+      </c>
+      <c r="J2">
+        <v>0.0</v>
+      </c>
+      <c r="K2">
+        <v>0.0</v>
+      </c>
+      <c r="L2" s="1">
+        <v>110666.6</v>
+      </c>
+      <c r="M2" s="1">
+        <v>110666.6</v>
+      </c>
+      <c r="N2" s="1">
+        <v>0.15</v>
+      </c>
+      <c r="O2">
+        <v>1</v>
+      </c>
+      <c r="Z2" t="s">
         <v>30</v>
       </c>
-      <c r="B2" t="s">
-[...38 lines deleted...]
-      <c r="O2" s="1">
+    </row>
+    <row r="3" spans="1:26">
+      <c r="A3" t="s">
+        <v>33</v>
+      </c>
+      <c r="B3" s="1">
+        <v>7011.0</v>
+      </c>
+      <c r="C3" s="1">
+        <v>38.41</v>
+      </c>
+      <c r="D3" s="1">
+        <v>28.36</v>
+      </c>
+      <c r="E3" t="s">
+        <v>8</v>
+      </c>
+      <c r="F3">
+        <v>1.0</v>
+      </c>
+      <c r="G3" s="1">
+        <v>198831.96</v>
+      </c>
+      <c r="H3" s="1">
+        <v>70460.55</v>
+      </c>
+      <c r="I3" s="1">
+        <v>35.437235543018</v>
+      </c>
+      <c r="J3">
+        <v>0.0</v>
+      </c>
+      <c r="K3">
+        <v>0.0</v>
+      </c>
+      <c r="L3" s="1">
+        <v>269292.51</v>
+      </c>
+      <c r="M3" s="1">
+        <v>269292.51</v>
+      </c>
+      <c r="N3" s="1">
+        <v>0.36</v>
+      </c>
+      <c r="O3">
+        <v>1</v>
+      </c>
+      <c r="Z3" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="4" spans="1:26">
+      <c r="A4" t="s">
+        <v>35</v>
+      </c>
+      <c r="B4" s="1">
+        <v>1620.0</v>
+      </c>
+      <c r="C4" s="1">
+        <v>284.4</v>
+      </c>
+      <c r="D4" s="1">
+        <v>246.8</v>
+      </c>
+      <c r="E4" t="s">
+        <v>8</v>
+      </c>
+      <c r="F4">
+        <v>1.0</v>
+      </c>
+      <c r="G4" s="1">
+        <v>399816.0</v>
+      </c>
+      <c r="H4" s="1">
+        <v>60912.0</v>
+      </c>
+      <c r="I4" s="1">
+        <v>15.235008103728</v>
+      </c>
+      <c r="J4">
+        <v>0.0</v>
+      </c>
+      <c r="K4">
+        <v>0.0</v>
+      </c>
+      <c r="L4" s="1">
+        <v>460728.0</v>
+      </c>
+      <c r="M4" s="1">
+        <v>460728.0</v>
+      </c>
+      <c r="N4" s="1">
+        <v>0.62</v>
+      </c>
+      <c r="O4">
+        <v>1</v>
+      </c>
+      <c r="Z4" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="5" spans="1:26">
+      <c r="A5" t="s">
+        <v>37</v>
+      </c>
+      <c r="B5" s="1">
+        <v>2641.0</v>
+      </c>
+      <c r="C5" s="1">
+        <v>174.5</v>
+      </c>
+      <c r="D5" s="1">
+        <v>196.4425975009</v>
+      </c>
+      <c r="E5" t="s">
+        <v>8</v>
+      </c>
+      <c r="F5">
+        <v>1.0</v>
+      </c>
+      <c r="G5" s="1">
+        <v>518804.9</v>
+      </c>
+      <c r="H5" s="1">
+        <v>-57950.4</v>
+      </c>
+      <c r="I5" s="1">
+        <v>-11.169979312069</v>
+      </c>
+      <c r="J5">
+        <v>0.0</v>
+      </c>
+      <c r="K5">
+        <v>0.0</v>
+      </c>
+      <c r="L5" s="1">
+        <v>460854.5</v>
+      </c>
+      <c r="M5" s="1">
+        <v>460854.5</v>
+      </c>
+      <c r="N5" s="1">
+        <v>0.62</v>
+      </c>
+      <c r="O5">
+        <v>1</v>
+      </c>
+      <c r="Z5" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="6" spans="1:26">
+      <c r="A6" t="s">
+        <v>39</v>
+      </c>
+      <c r="B6" s="1">
+        <v>255.0</v>
+      </c>
+      <c r="C6" s="1">
+        <v>874.2</v>
+      </c>
+      <c r="D6" s="1">
+        <v>1003.8507843137</v>
+      </c>
+      <c r="E6" t="s">
+        <v>8</v>
+      </c>
+      <c r="F6">
+        <v>1.0</v>
+      </c>
+      <c r="G6" s="1">
+        <v>255981.95</v>
+      </c>
+      <c r="H6" s="1">
+        <v>-33060.95</v>
+      </c>
+      <c r="I6" s="1">
+        <v>-12.915344226419</v>
+      </c>
+      <c r="J6">
+        <v>0.0</v>
+      </c>
+      <c r="K6">
+        <v>0.0</v>
+      </c>
+      <c r="L6" s="1">
+        <v>222921.0</v>
+      </c>
+      <c r="M6" s="1">
+        <v>222921.0</v>
+      </c>
+      <c r="N6" s="1">
+        <v>0.3</v>
+      </c>
+      <c r="O6">
+        <v>1</v>
+      </c>
+      <c r="Z6" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="7" spans="1:26">
+      <c r="A7" t="s">
+        <v>41</v>
+      </c>
+      <c r="B7" s="1">
+        <v>31441.0</v>
+      </c>
+      <c r="C7" s="1">
+        <v>26.56</v>
+      </c>
+      <c r="D7" s="1">
+        <v>27.1571922013</v>
+      </c>
+      <c r="E7" t="s">
+        <v>8</v>
+      </c>
+      <c r="F7">
+        <v>1.0</v>
+      </c>
+      <c r="G7" s="1">
+        <v>853849.28</v>
+      </c>
+      <c r="H7" s="1">
+        <v>-18776.32</v>
+      </c>
+      <c r="I7" s="1">
+        <v>-2.1990204172802</v>
+      </c>
+      <c r="J7">
+        <v>0.0</v>
+      </c>
+      <c r="K7">
+        <v>0.0</v>
+      </c>
+      <c r="L7" s="1">
+        <v>835072.96</v>
+      </c>
+      <c r="M7" s="1">
+        <v>835072.96</v>
+      </c>
+      <c r="N7" s="1">
+        <v>1.12</v>
+      </c>
+      <c r="O7">
+        <v>1</v>
+      </c>
+      <c r="Z7" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="8" spans="1:26">
+      <c r="A8" t="s">
+        <v>43</v>
+      </c>
+      <c r="B8" s="1">
+        <v>737.0</v>
+      </c>
+      <c r="C8" s="1">
+        <v>111.2</v>
+      </c>
+      <c r="D8" s="1">
+        <v>118.4</v>
+      </c>
+      <c r="E8" t="s">
+        <v>8</v>
+      </c>
+      <c r="F8">
+        <v>1.0</v>
+      </c>
+      <c r="G8" s="1">
+        <v>87260.8</v>
+      </c>
+      <c r="H8" s="1">
+        <v>-5306.4</v>
+      </c>
+      <c r="I8" s="1">
+        <v>-6.0810810810811</v>
+      </c>
+      <c r="J8">
+        <v>0.0</v>
+      </c>
+      <c r="K8">
+        <v>0.0</v>
+      </c>
+      <c r="L8" s="1">
+        <v>81954.4</v>
+      </c>
+      <c r="M8" s="1">
+        <v>81954.4</v>
+      </c>
+      <c r="N8" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="O8">
+        <v>1</v>
+      </c>
+      <c r="Z8" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="9" spans="1:26">
+      <c r="A9" t="s">
+        <v>45</v>
+      </c>
+      <c r="B9" s="1">
+        <v>2168.0</v>
+      </c>
+      <c r="C9" s="1">
+        <v>68.85</v>
+      </c>
+      <c r="D9" s="1">
+        <v>62.9</v>
+      </c>
+      <c r="E9" t="s">
+        <v>8</v>
+      </c>
+      <c r="F9">
+        <v>1.0</v>
+      </c>
+      <c r="G9" s="1">
+        <v>136367.2</v>
+      </c>
+      <c r="H9" s="1">
+        <v>12899.6</v>
+      </c>
+      <c r="I9" s="1">
+        <v>9.4594594594595</v>
+      </c>
+      <c r="J9">
+        <v>0.0</v>
+      </c>
+      <c r="K9">
+        <v>0.0</v>
+      </c>
+      <c r="L9" s="1">
+        <v>149266.8</v>
+      </c>
+      <c r="M9" s="1">
+        <v>149266.8</v>
+      </c>
+      <c r="N9" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="O9">
+        <v>1</v>
+      </c>
+      <c r="Z9" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="10" spans="1:26">
+      <c r="A10" t="s">
+        <v>47</v>
+      </c>
+      <c r="B10" s="1">
+        <v>30580.0</v>
+      </c>
+      <c r="C10" s="1">
+        <v>10.725</v>
+      </c>
+      <c r="D10" s="1">
+        <v>8.85</v>
+      </c>
+      <c r="E10" t="s">
+        <v>8</v>
+      </c>
+      <c r="F10">
+        <v>1.0</v>
+      </c>
+      <c r="G10" s="1">
+        <v>270633.0</v>
+      </c>
+      <c r="H10" s="1">
+        <v>57337.5</v>
+      </c>
+      <c r="I10" s="1">
+        <v>21.186440677966</v>
+      </c>
+      <c r="J10">
+        <v>0.0</v>
+      </c>
+      <c r="K10">
+        <v>0.0</v>
+      </c>
+      <c r="L10" s="1">
+        <v>327970.5</v>
+      </c>
+      <c r="M10" s="1">
+        <v>327970.5</v>
+      </c>
+      <c r="N10" s="1">
+        <v>0.44</v>
+      </c>
+      <c r="O10">
+        <v>1</v>
+      </c>
+      <c r="Z10" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="11" spans="1:26">
+      <c r="A11" t="s">
+        <v>49</v>
+      </c>
+      <c r="B11" s="1">
+        <v>5817.0</v>
+      </c>
+      <c r="C11" s="1">
+        <v>189.52</v>
+      </c>
+      <c r="D11" s="1">
+        <v>164.7480333505</v>
+      </c>
+      <c r="E11" t="s">
+        <v>8</v>
+      </c>
+      <c r="F11">
+        <v>1.0</v>
+      </c>
+      <c r="G11" s="1">
+        <v>958339.31</v>
+      </c>
+      <c r="H11" s="1">
+        <v>144098.53</v>
+      </c>
+      <c r="I11" s="1">
+        <v>15.036274573773</v>
+      </c>
+      <c r="J11">
+        <v>0.0</v>
+      </c>
+      <c r="K11">
+        <v>0.0</v>
+      </c>
+      <c r="L11" s="1">
+        <v>1102437.84</v>
+      </c>
+      <c r="M11" s="1">
+        <v>1102437.84</v>
+      </c>
+      <c r="N11" s="1">
+        <v>1.48</v>
+      </c>
+      <c r="O11">
+        <v>1</v>
+      </c>
+      <c r="Z11" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="12" spans="1:26">
+      <c r="A12" t="s">
+        <v>51</v>
+      </c>
+      <c r="B12" s="1">
+        <v>3777.0</v>
+      </c>
+      <c r="C12" s="1">
+        <v>406.6</v>
+      </c>
+      <c r="D12" s="1">
+        <v>212.6330076781</v>
+      </c>
+      <c r="E12" t="s">
+        <v>8</v>
+      </c>
+      <c r="F12">
+        <v>1.0</v>
+      </c>
+      <c r="G12" s="1">
+        <v>803114.87</v>
+      </c>
+      <c r="H12" s="1">
+        <v>732613.33</v>
+      </c>
+      <c r="I12" s="1">
+        <v>91.221487406901</v>
+      </c>
+      <c r="J12">
+        <v>0.0</v>
+      </c>
+      <c r="K12">
+        <v>0.0</v>
+      </c>
+      <c r="L12" s="1">
+        <v>1535728.2</v>
+      </c>
+      <c r="M12" s="1">
+        <v>1535728.2</v>
+      </c>
+      <c r="N12" s="1">
+        <v>2.07</v>
+      </c>
+      <c r="O12">
+        <v>1</v>
+      </c>
+      <c r="Z12" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="13" spans="1:26">
+      <c r="A13" t="s">
+        <v>53</v>
+      </c>
+      <c r="B13" s="1">
+        <v>12273.0</v>
+      </c>
+      <c r="C13" s="1">
+        <v>16.21</v>
+      </c>
+      <c r="D13" s="1">
+        <v>20.7423319482</v>
+      </c>
+      <c r="E13" t="s">
+        <v>8</v>
+      </c>
+      <c r="F13">
+        <v>1.0</v>
+      </c>
+      <c r="G13" s="1">
+        <v>254570.64</v>
+      </c>
+      <c r="H13" s="1">
+        <v>-55625.31</v>
+      </c>
+      <c r="I13" s="1">
+        <v>-21.85063839255</v>
+      </c>
+      <c r="J13">
+        <v>0.0</v>
+      </c>
+      <c r="K13">
+        <v>0.0</v>
+      </c>
+      <c r="L13" s="1">
+        <v>198945.33</v>
+      </c>
+      <c r="M13" s="1">
+        <v>198945.33</v>
+      </c>
+      <c r="N13" s="1">
+        <v>0.27</v>
+      </c>
+      <c r="O13">
+        <v>1</v>
+      </c>
+      <c r="Z13" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="14" spans="1:26">
+      <c r="A14" t="s">
+        <v>55</v>
+      </c>
+      <c r="B14" s="1">
+        <v>1542.0</v>
+      </c>
+      <c r="C14" s="1">
+        <v>55.3</v>
+      </c>
+      <c r="D14" s="1">
+        <v>63.55</v>
+      </c>
+      <c r="E14" t="s">
+        <v>8</v>
+      </c>
+      <c r="F14">
+        <v>1.0</v>
+      </c>
+      <c r="G14" s="1">
+        <v>97994.1</v>
+      </c>
+      <c r="H14" s="1">
+        <v>-12721.5</v>
+      </c>
+      <c r="I14" s="1">
+        <v>-12.981904012589</v>
+      </c>
+      <c r="J14">
+        <v>0.0</v>
+      </c>
+      <c r="K14">
+        <v>0.0</v>
+      </c>
+      <c r="L14" s="1">
+        <v>85272.6</v>
+      </c>
+      <c r="M14" s="1">
+        <v>85272.6</v>
+      </c>
+      <c r="N14" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="O14">
+        <v>1</v>
+      </c>
+      <c r="Z14" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="15" spans="1:26">
+      <c r="A15" t="s">
+        <v>57</v>
+      </c>
+      <c r="B15" s="1">
+        <v>10711.0</v>
+      </c>
+      <c r="C15" s="1">
+        <v>51.32</v>
+      </c>
+      <c r="D15" s="1">
+        <v>63.1757156195</v>
+      </c>
+      <c r="E15" t="s">
+        <v>8</v>
+      </c>
+      <c r="F15">
+        <v>1.0</v>
+      </c>
+      <c r="G15" s="1">
+        <v>676675.09</v>
+      </c>
+      <c r="H15" s="1">
+        <v>-126986.57</v>
+      </c>
+      <c r="I15" s="1">
+        <v>-18.766254569826</v>
+      </c>
+      <c r="J15">
+        <v>0.0</v>
+      </c>
+      <c r="K15">
+        <v>0.0</v>
+      </c>
+      <c r="L15" s="1">
+        <v>549688.52</v>
+      </c>
+      <c r="M15" s="1">
+        <v>549688.52</v>
+      </c>
+      <c r="N15" s="1">
+        <v>0.74</v>
+      </c>
+      <c r="O15">
+        <v>1</v>
+      </c>
+      <c r="Z15" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="16" spans="1:26">
+      <c r="A16" t="s">
+        <v>59</v>
+      </c>
+      <c r="B16" s="1">
+        <v>7055.0</v>
+      </c>
+      <c r="C16" s="1">
+        <v>9.976</v>
+      </c>
+      <c r="D16" s="1">
+        <v>13.1750007087</v>
+      </c>
+      <c r="E16" t="s">
+        <v>8</v>
+      </c>
+      <c r="F16">
+        <v>1.0</v>
+      </c>
+      <c r="G16" s="1">
+        <v>92949.63</v>
+      </c>
+      <c r="H16" s="1">
+        <v>-22568.95</v>
+      </c>
+      <c r="I16" s="1">
+        <v>-24.28083898774</v>
+      </c>
+      <c r="J16">
+        <v>0.0</v>
+      </c>
+      <c r="K16">
+        <v>0.0</v>
+      </c>
+      <c r="L16" s="1">
+        <v>70380.68</v>
+      </c>
+      <c r="M16" s="1">
+        <v>70380.68</v>
+      </c>
+      <c r="N16" s="1">
+        <v>0.09</v>
+      </c>
+      <c r="O16">
+        <v>1</v>
+      </c>
+      <c r="Z16" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="17" spans="1:26">
+      <c r="A17" t="s">
+        <v>61</v>
+      </c>
+      <c r="B17" s="1">
+        <v>12593.0</v>
+      </c>
+      <c r="C17" s="1">
+        <v>70.84</v>
+      </c>
+      <c r="D17" s="1">
+        <v>51.6907980624</v>
+      </c>
+      <c r="E17" t="s">
+        <v>8</v>
+      </c>
+      <c r="F17">
+        <v>1.0</v>
+      </c>
+      <c r="G17" s="1">
+        <v>650942.22</v>
+      </c>
+      <c r="H17" s="1">
+        <v>241145.9</v>
+      </c>
+      <c r="I17" s="1">
+        <v>37.045668968899</v>
+      </c>
+      <c r="J17">
+        <v>0.0</v>
+      </c>
+      <c r="K17">
+        <v>0.0</v>
+      </c>
+      <c r="L17" s="1">
+        <v>892088.12</v>
+      </c>
+      <c r="M17" s="1">
+        <v>892088.12</v>
+      </c>
+      <c r="N17" s="1">
+        <v>1.2</v>
+      </c>
+      <c r="O17">
+        <v>1</v>
+      </c>
+      <c r="Z17" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="18" spans="1:26">
+      <c r="A18" t="s">
+        <v>63</v>
+      </c>
+      <c r="B18" s="1">
+        <v>6389.0</v>
+      </c>
+      <c r="C18" s="1">
+        <v>34.06</v>
+      </c>
+      <c r="D18" s="1">
+        <v>29.92</v>
+      </c>
+      <c r="E18" t="s">
+        <v>8</v>
+      </c>
+      <c r="F18">
+        <v>1.0</v>
+      </c>
+      <c r="G18" s="1">
+        <v>191158.88</v>
+      </c>
+      <c r="H18" s="1">
+        <v>26450.46</v>
+      </c>
+      <c r="I18" s="1">
+        <v>13.836898395722</v>
+      </c>
+      <c r="J18">
+        <v>0.0</v>
+      </c>
+      <c r="K18">
+        <v>0.0</v>
+      </c>
+      <c r="L18" s="1">
+        <v>217609.34</v>
+      </c>
+      <c r="M18" s="1">
+        <v>217609.34</v>
+      </c>
+      <c r="N18" s="1">
+        <v>0.29</v>
+      </c>
+      <c r="O18">
+        <v>1</v>
+      </c>
+      <c r="Z18" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="19" spans="1:26">
+      <c r="A19" t="s">
+        <v>65</v>
+      </c>
+      <c r="B19" s="1">
+        <v>4343.0</v>
+      </c>
+      <c r="C19" s="1">
+        <v>1655.8</v>
+      </c>
+      <c r="D19" s="1">
+        <v>488.055298181</v>
+      </c>
+      <c r="E19" t="s">
+        <v>8</v>
+      </c>
+      <c r="F19">
+        <v>1.0</v>
+      </c>
+      <c r="G19" s="1">
+        <v>2119624.16</v>
+      </c>
+      <c r="H19" s="1">
+        <v>5071515.24</v>
+      </c>
+      <c r="I19" s="1">
+        <v>239.26483457331</v>
+      </c>
+      <c r="J19">
+        <v>0.0</v>
+      </c>
+      <c r="K19">
+        <v>0.0</v>
+      </c>
+      <c r="L19" s="1">
+        <v>7191139.4</v>
+      </c>
+      <c r="M19" s="1">
+        <v>7191139.4</v>
+      </c>
+      <c r="N19" s="1">
+        <v>9.68</v>
+      </c>
+      <c r="O19">
+        <v>1</v>
+      </c>
+      <c r="Z19" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="20" spans="1:26">
+      <c r="A20" t="s">
+        <v>67</v>
+      </c>
+      <c r="B20" s="1">
+        <v>1937.0</v>
+      </c>
+      <c r="C20" s="1">
+        <v>66.94</v>
+      </c>
+      <c r="D20" s="1">
+        <v>61.44</v>
+      </c>
+      <c r="E20" t="s">
+        <v>8</v>
+      </c>
+      <c r="F20">
+        <v>1.0</v>
+      </c>
+      <c r="G20" s="1">
+        <v>119009.28</v>
+      </c>
+      <c r="H20" s="1">
+        <v>10653.5</v>
+      </c>
+      <c r="I20" s="1">
+        <v>8.9518229166667</v>
+      </c>
+      <c r="J20">
+        <v>0.0</v>
+      </c>
+      <c r="K20">
+        <v>0.0</v>
+      </c>
+      <c r="L20" s="1">
+        <v>129662.78</v>
+      </c>
+      <c r="M20" s="1">
+        <v>129662.78</v>
+      </c>
+      <c r="N20" s="1">
+        <v>0.17</v>
+      </c>
+      <c r="O20">
+        <v>1</v>
+      </c>
+      <c r="Z20" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="21" spans="1:26">
+      <c r="A21" t="s">
+        <v>69</v>
+      </c>
+      <c r="B21" s="1">
+        <v>33938.0</v>
+      </c>
+      <c r="C21" s="1">
+        <v>42.81</v>
+      </c>
+      <c r="D21" s="1">
+        <v>25.0855409865</v>
+      </c>
+      <c r="E21" t="s">
+        <v>8</v>
+      </c>
+      <c r="F21">
+        <v>1.0</v>
+      </c>
+      <c r="G21" s="1">
+        <v>851353.09</v>
+      </c>
+      <c r="H21" s="1">
+        <v>601532.69</v>
+      </c>
+      <c r="I21" s="1">
+        <v>70.656076434749</v>
+      </c>
+      <c r="J21">
+        <v>0.0</v>
+      </c>
+      <c r="K21">
+        <v>0.0</v>
+      </c>
+      <c r="L21" s="1">
+        <v>1452885.78</v>
+      </c>
+      <c r="M21" s="1">
+        <v>1452885.78</v>
+      </c>
+      <c r="N21" s="1">
+        <v>1.96</v>
+      </c>
+      <c r="O21">
+        <v>1</v>
+      </c>
+      <c r="Z21" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="22" spans="1:26">
+      <c r="A22" t="s">
+        <v>71</v>
+      </c>
+      <c r="B22" s="1">
+        <v>10523.0</v>
+      </c>
+      <c r="C22" s="1">
+        <v>9.79</v>
+      </c>
+      <c r="D22" s="1">
+        <v>8.3950004751</v>
+      </c>
+      <c r="E22" t="s">
+        <v>8</v>
+      </c>
+      <c r="F22">
+        <v>1.0</v>
+      </c>
+      <c r="G22" s="1">
+        <v>88340.59</v>
+      </c>
+      <c r="H22" s="1">
+        <v>14679.58</v>
+      </c>
+      <c r="I22" s="1">
+        <v>16.617027348357</v>
+      </c>
+      <c r="J22">
+        <v>0.0</v>
+      </c>
+      <c r="K22">
+        <v>0.0</v>
+      </c>
+      <c r="L22" s="1">
+        <v>103020.17</v>
+      </c>
+      <c r="M22" s="1">
+        <v>103020.17</v>
+      </c>
+      <c r="N22" s="1">
         <v>0.14</v>
       </c>
-      <c r="P2">
-[...46 lines deleted...]
-      <c r="O3" s="1">
+      <c r="O22">
+        <v>1</v>
+      </c>
+      <c r="Z22" t="s">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="23" spans="1:26">
+      <c r="A23" t="s">
+        <v>73</v>
+      </c>
+      <c r="B23" s="1">
+        <v>1681.0</v>
+      </c>
+      <c r="C23" s="1">
+        <v>66.3</v>
+      </c>
+      <c r="D23" s="1">
+        <v>54.85</v>
+      </c>
+      <c r="E23" t="s">
+        <v>8</v>
+      </c>
+      <c r="F23">
+        <v>1.0</v>
+      </c>
+      <c r="G23" s="1">
+        <v>92202.85</v>
+      </c>
+      <c r="H23" s="1">
+        <v>19247.45</v>
+      </c>
+      <c r="I23" s="1">
+        <v>20.875113947129</v>
+      </c>
+      <c r="J23">
+        <v>0.0</v>
+      </c>
+      <c r="K23">
+        <v>0.0</v>
+      </c>
+      <c r="L23" s="1">
+        <v>111450.3</v>
+      </c>
+      <c r="M23" s="1">
+        <v>111450.3</v>
+      </c>
+      <c r="N23" s="1">
+        <v>0.15</v>
+      </c>
+      <c r="O23">
+        <v>1</v>
+      </c>
+      <c r="Z23" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="24" spans="1:26">
+      <c r="A24" t="s">
+        <v>75</v>
+      </c>
+      <c r="B24" s="1">
+        <v>10017.0</v>
+      </c>
+      <c r="C24" s="1">
+        <v>22.24</v>
+      </c>
+      <c r="D24" s="1">
+        <v>18.24</v>
+      </c>
+      <c r="E24" t="s">
+        <v>8</v>
+      </c>
+      <c r="F24">
+        <v>1.0</v>
+      </c>
+      <c r="G24" s="1">
+        <v>182710.08</v>
+      </c>
+      <c r="H24" s="1">
+        <v>40068.0</v>
+      </c>
+      <c r="I24" s="1">
+        <v>21.929824561404</v>
+      </c>
+      <c r="J24">
+        <v>0.0</v>
+      </c>
+      <c r="K24">
+        <v>0.0</v>
+      </c>
+      <c r="L24" s="1">
+        <v>222778.08</v>
+      </c>
+      <c r="M24" s="1">
+        <v>222778.08</v>
+      </c>
+      <c r="N24" s="1">
+        <v>0.3</v>
+      </c>
+      <c r="O24">
+        <v>1</v>
+      </c>
+      <c r="Z24" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="25" spans="1:26">
+      <c r="A25" t="s">
+        <v>77</v>
+      </c>
+      <c r="B25" s="1">
+        <v>63512.0</v>
+      </c>
+      <c r="C25" s="1">
+        <v>21.75</v>
+      </c>
+      <c r="D25" s="1">
+        <v>7.6062301612</v>
+      </c>
+      <c r="E25" t="s">
+        <v>8</v>
+      </c>
+      <c r="F25">
+        <v>1.0</v>
+      </c>
+      <c r="G25" s="1">
+        <v>483086.89</v>
+      </c>
+      <c r="H25" s="1">
+        <v>898299.11</v>
+      </c>
+      <c r="I25" s="1">
+        <v>185.9498008733</v>
+      </c>
+      <c r="J25">
+        <v>0.0</v>
+      </c>
+      <c r="K25">
+        <v>0.0</v>
+      </c>
+      <c r="L25" s="1">
+        <v>1381386.0</v>
+      </c>
+      <c r="M25" s="1">
+        <v>1381386.0</v>
+      </c>
+      <c r="N25" s="1">
+        <v>1.86</v>
+      </c>
+      <c r="O25">
+        <v>1</v>
+      </c>
+      <c r="Z25" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="26" spans="1:26">
+      <c r="A26" t="s">
+        <v>79</v>
+      </c>
+      <c r="B26" s="1">
+        <v>58732.0</v>
+      </c>
+      <c r="C26" s="1">
+        <v>3.183</v>
+      </c>
+      <c r="D26" s="1">
+        <v>3.2080000681</v>
+      </c>
+      <c r="E26" t="s">
+        <v>8</v>
+      </c>
+      <c r="F26">
+        <v>1.0</v>
+      </c>
+      <c r="G26" s="1">
+        <v>188412.26</v>
+      </c>
+      <c r="H26" s="1">
+        <v>-1468.3</v>
+      </c>
+      <c r="I26" s="1">
+        <v>-0.7793017290913</v>
+      </c>
+      <c r="J26">
+        <v>0.0</v>
+      </c>
+      <c r="K26">
+        <v>0.0</v>
+      </c>
+      <c r="L26" s="1">
+        <v>186943.96</v>
+      </c>
+      <c r="M26" s="1">
+        <v>186943.96</v>
+      </c>
+      <c r="N26" s="1">
+        <v>0.25</v>
+      </c>
+      <c r="O26">
+        <v>1</v>
+      </c>
+      <c r="Z26" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="27" spans="1:26">
+      <c r="A27" t="s">
+        <v>81</v>
+      </c>
+      <c r="B27" s="1">
+        <v>141076.0</v>
+      </c>
+      <c r="C27" s="1">
+        <v>11.998</v>
+      </c>
+      <c r="D27" s="1">
+        <v>7.1640059259</v>
+      </c>
+      <c r="E27" t="s">
+        <v>8</v>
+      </c>
+      <c r="F27">
+        <v>1.0</v>
+      </c>
+      <c r="G27" s="1">
+        <v>1010669.3</v>
+      </c>
+      <c r="H27" s="1">
+        <v>681960.55</v>
+      </c>
+      <c r="I27" s="1">
+        <v>67.476131905857</v>
+      </c>
+      <c r="J27">
+        <v>0.0</v>
+      </c>
+      <c r="K27">
+        <v>0.0</v>
+      </c>
+      <c r="L27" s="1">
+        <v>1692629.85</v>
+      </c>
+      <c r="M27" s="1">
+        <v>1692629.85</v>
+      </c>
+      <c r="N27" s="1">
+        <v>2.28</v>
+      </c>
+      <c r="O27">
+        <v>1</v>
+      </c>
+      <c r="Z27" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="28" spans="1:26">
+      <c r="A28" t="s">
+        <v>83</v>
+      </c>
+      <c r="B28" s="1">
+        <v>11721.0</v>
+      </c>
+      <c r="C28" s="1">
+        <v>18.68</v>
+      </c>
+      <c r="D28" s="1">
+        <v>16.5350004266</v>
+      </c>
+      <c r="E28" t="s">
+        <v>8</v>
+      </c>
+      <c r="F28">
+        <v>1.0</v>
+      </c>
+      <c r="G28" s="1">
+        <v>193806.74</v>
+      </c>
+      <c r="H28" s="1">
+        <v>25141.54</v>
+      </c>
+      <c r="I28" s="1">
+        <v>12.972479698074</v>
+      </c>
+      <c r="J28">
+        <v>0.0</v>
+      </c>
+      <c r="K28">
+        <v>0.0</v>
+      </c>
+      <c r="L28" s="1">
+        <v>218948.28</v>
+      </c>
+      <c r="M28" s="1">
+        <v>218948.28</v>
+      </c>
+      <c r="N28" s="1">
+        <v>0.29</v>
+      </c>
+      <c r="O28">
+        <v>1</v>
+      </c>
+      <c r="Z28" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="29" spans="1:26">
+      <c r="A29" t="s">
+        <v>85</v>
+      </c>
+      <c r="B29" s="1">
+        <v>8260.0</v>
+      </c>
+      <c r="C29" s="1">
+        <v>15.17</v>
+      </c>
+      <c r="D29" s="1">
+        <v>14.175</v>
+      </c>
+      <c r="E29" t="s">
+        <v>8</v>
+      </c>
+      <c r="F29">
+        <v>1.0</v>
+      </c>
+      <c r="G29" s="1">
+        <v>117085.5</v>
+      </c>
+      <c r="H29" s="1">
+        <v>8218.7</v>
+      </c>
+      <c r="I29" s="1">
+        <v>7.0194003527337</v>
+      </c>
+      <c r="J29">
+        <v>0.0</v>
+      </c>
+      <c r="K29">
+        <v>0.0</v>
+      </c>
+      <c r="L29" s="1">
+        <v>125304.2</v>
+      </c>
+      <c r="M29" s="1">
+        <v>125304.2</v>
+      </c>
+      <c r="N29" s="1">
+        <v>0.17</v>
+      </c>
+      <c r="O29">
+        <v>1</v>
+      </c>
+      <c r="Z29" t="s">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="30" spans="1:26">
+      <c r="A30" t="s">
+        <v>87</v>
+      </c>
+      <c r="B30" s="1">
+        <v>1485.0</v>
+      </c>
+      <c r="C30" s="1">
+        <v>172.6</v>
+      </c>
+      <c r="D30" s="1">
+        <v>127.95</v>
+      </c>
+      <c r="E30" t="s">
+        <v>8</v>
+      </c>
+      <c r="F30">
+        <v>1.0</v>
+      </c>
+      <c r="G30" s="1">
+        <v>190005.75</v>
+      </c>
+      <c r="H30" s="1">
+        <v>66305.25</v>
+      </c>
+      <c r="I30" s="1">
+        <v>34.896443923408</v>
+      </c>
+      <c r="J30">
+        <v>0.0</v>
+      </c>
+      <c r="K30">
+        <v>0.0</v>
+      </c>
+      <c r="L30" s="1">
+        <v>256311.0</v>
+      </c>
+      <c r="M30" s="1">
+        <v>256311.0</v>
+      </c>
+      <c r="N30" s="1">
+        <v>0.34</v>
+      </c>
+      <c r="O30">
+        <v>1</v>
+      </c>
+      <c r="Z30" t="s">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="31" spans="1:26">
+      <c r="A31" t="s">
+        <v>89</v>
+      </c>
+      <c r="B31" s="1">
+        <v>850.0</v>
+      </c>
+      <c r="C31" s="1">
+        <v>320.3</v>
+      </c>
+      <c r="D31" s="1">
+        <v>189.4</v>
+      </c>
+      <c r="E31" t="s">
+        <v>8</v>
+      </c>
+      <c r="F31">
+        <v>1.0</v>
+      </c>
+      <c r="G31" s="1">
+        <v>160990.0</v>
+      </c>
+      <c r="H31" s="1">
+        <v>111265.0</v>
+      </c>
+      <c r="I31" s="1">
+        <v>69.112988384372</v>
+      </c>
+      <c r="J31">
+        <v>0.0</v>
+      </c>
+      <c r="K31">
+        <v>0.0</v>
+      </c>
+      <c r="L31" s="1">
+        <v>272255.0</v>
+      </c>
+      <c r="M31" s="1">
+        <v>272255.0</v>
+      </c>
+      <c r="N31" s="1">
+        <v>0.37</v>
+      </c>
+      <c r="O31">
+        <v>1</v>
+      </c>
+      <c r="Z31" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="32" spans="1:26">
+      <c r="A32" t="s">
+        <v>91</v>
+      </c>
+      <c r="B32" s="1">
+        <v>2823.0</v>
+      </c>
+      <c r="C32" s="1">
+        <v>30.08</v>
+      </c>
+      <c r="D32" s="1">
+        <v>34.2</v>
+      </c>
+      <c r="E32" t="s">
+        <v>8</v>
+      </c>
+      <c r="F32">
+        <v>1.0</v>
+      </c>
+      <c r="G32" s="1">
+        <v>96546.6</v>
+      </c>
+      <c r="H32" s="1">
+        <v>-11630.76</v>
+      </c>
+      <c r="I32" s="1">
+        <v>-12.046783625731</v>
+      </c>
+      <c r="J32">
+        <v>0.0</v>
+      </c>
+      <c r="K32">
+        <v>0.0</v>
+      </c>
+      <c r="L32" s="1">
+        <v>84915.84</v>
+      </c>
+      <c r="M32" s="1">
+        <v>84915.84</v>
+      </c>
+      <c r="N32" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="O32">
+        <v>1</v>
+      </c>
+      <c r="Z32" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="33" spans="1:26">
+      <c r="A33" t="s">
+        <v>93</v>
+      </c>
+      <c r="B33" s="1">
+        <v>10355.0</v>
+      </c>
+      <c r="C33" s="1">
+        <v>60.94</v>
+      </c>
+      <c r="D33" s="1">
+        <v>80.5364867214</v>
+      </c>
+      <c r="E33" t="s">
+        <v>8</v>
+      </c>
+      <c r="F33">
+        <v>1.0</v>
+      </c>
+      <c r="G33" s="1">
+        <v>833955.32</v>
+      </c>
+      <c r="H33" s="1">
+        <v>-202921.62</v>
+      </c>
+      <c r="I33" s="1">
+        <v>-24.332433061282</v>
+      </c>
+      <c r="J33">
+        <v>0.0</v>
+      </c>
+      <c r="K33">
+        <v>0.0</v>
+      </c>
+      <c r="L33" s="1">
+        <v>631033.7</v>
+      </c>
+      <c r="M33" s="1">
+        <v>631033.7</v>
+      </c>
+      <c r="N33" s="1">
+        <v>0.85</v>
+      </c>
+      <c r="O33">
+        <v>1</v>
+      </c>
+      <c r="Z33" t="s">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="34" spans="1:26">
+      <c r="A34" t="s">
+        <v>95</v>
+      </c>
+      <c r="B34" s="1">
+        <v>11866.0</v>
+      </c>
+      <c r="C34" s="1">
+        <v>101.84</v>
+      </c>
+      <c r="D34" s="1">
+        <v>75.8731274229</v>
+      </c>
+      <c r="E34" t="s">
+        <v>8</v>
+      </c>
+      <c r="F34">
+        <v>1.0</v>
+      </c>
+      <c r="G34" s="1">
+        <v>900310.53</v>
+      </c>
+      <c r="H34" s="1">
+        <v>308122.91</v>
+      </c>
+      <c r="I34" s="1">
+        <v>34.224070443783</v>
+      </c>
+      <c r="J34">
+        <v>0.0</v>
+      </c>
+      <c r="K34">
+        <v>0.0</v>
+      </c>
+      <c r="L34" s="1">
+        <v>1208433.44</v>
+      </c>
+      <c r="M34" s="1">
+        <v>1208433.44</v>
+      </c>
+      <c r="N34" s="1">
+        <v>1.63</v>
+      </c>
+      <c r="O34">
+        <v>1</v>
+      </c>
+      <c r="Z34" t="s">
+        <v>94</v>
+      </c>
+    </row>
+    <row r="35" spans="1:26">
+      <c r="A35" t="s">
+        <v>97</v>
+      </c>
+      <c r="B35" s="1">
+        <v>3546.0</v>
+      </c>
+      <c r="C35" s="1">
+        <v>50.42</v>
+      </c>
+      <c r="D35" s="1">
+        <v>52.68</v>
+      </c>
+      <c r="E35" t="s">
+        <v>8</v>
+      </c>
+      <c r="F35">
+        <v>1.0</v>
+      </c>
+      <c r="G35" s="1">
+        <v>186803.28</v>
+      </c>
+      <c r="H35" s="1">
+        <v>-8013.96</v>
+      </c>
+      <c r="I35" s="1">
+        <v>-4.290053151101</v>
+      </c>
+      <c r="J35">
+        <v>0.0</v>
+      </c>
+      <c r="K35">
+        <v>0.0</v>
+      </c>
+      <c r="L35" s="1">
+        <v>178789.32</v>
+      </c>
+      <c r="M35" s="1">
+        <v>178789.32</v>
+      </c>
+      <c r="N35" s="1">
+        <v>0.24</v>
+      </c>
+      <c r="O35">
+        <v>1</v>
+      </c>
+      <c r="Z35" t="s">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="36" spans="1:26">
+      <c r="A36" t="s">
+        <v>99</v>
+      </c>
+      <c r="B36" s="1">
+        <v>17779.0</v>
+      </c>
+      <c r="C36" s="1">
+        <v>13.904</v>
+      </c>
+      <c r="D36" s="1">
+        <v>12.01</v>
+      </c>
+      <c r="E36" t="s">
+        <v>8</v>
+      </c>
+      <c r="F36">
+        <v>1.0</v>
+      </c>
+      <c r="G36" s="1">
+        <v>213525.79</v>
+      </c>
+      <c r="H36" s="1">
+        <v>33673.43</v>
+      </c>
+      <c r="I36" s="1">
+        <v>15.770193380387</v>
+      </c>
+      <c r="J36">
+        <v>0.0</v>
+      </c>
+      <c r="K36">
+        <v>0.0</v>
+      </c>
+      <c r="L36" s="1">
+        <v>247199.22</v>
+      </c>
+      <c r="M36" s="1">
+        <v>247199.22</v>
+      </c>
+      <c r="N36" s="1">
+        <v>0.33</v>
+      </c>
+      <c r="O36">
+        <v>1</v>
+      </c>
+      <c r="Z36" t="s">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="37" spans="1:26">
+      <c r="A37" t="s">
+        <v>101</v>
+      </c>
+      <c r="B37" s="1">
+        <v>16615.0</v>
+      </c>
+      <c r="C37" s="1">
+        <v>25.54</v>
+      </c>
+      <c r="D37" s="1">
+        <v>25.1371321095</v>
+      </c>
+      <c r="E37" t="s">
+        <v>8</v>
+      </c>
+      <c r="F37">
+        <v>1.0</v>
+      </c>
+      <c r="G37" s="1">
+        <v>417653.45</v>
+      </c>
+      <c r="H37" s="1">
+        <v>6693.65</v>
+      </c>
+      <c r="I37" s="1">
+        <v>1.6026804040527</v>
+      </c>
+      <c r="J37">
+        <v>0.0</v>
+      </c>
+      <c r="K37">
+        <v>0.0</v>
+      </c>
+      <c r="L37" s="1">
+        <v>424347.1</v>
+      </c>
+      <c r="M37" s="1">
+        <v>424347.1</v>
+      </c>
+      <c r="N37" s="1">
+        <v>0.57</v>
+      </c>
+      <c r="O37">
+        <v>1</v>
+      </c>
+      <c r="Z37" t="s">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="38" spans="1:26">
+      <c r="A38" t="s">
+        <v>103</v>
+      </c>
+      <c r="B38" s="1">
+        <v>54332.0</v>
+      </c>
+      <c r="C38" s="1">
+        <v>12.72</v>
+      </c>
+      <c r="D38" s="1">
+        <v>10.5675169329</v>
+      </c>
+      <c r="E38" t="s">
+        <v>8</v>
+      </c>
+      <c r="F38">
+        <v>1.0</v>
+      </c>
+      <c r="G38" s="1">
+        <v>574154.33</v>
+      </c>
+      <c r="H38" s="1">
+        <v>116948.71</v>
+      </c>
+      <c r="I38" s="1">
+        <v>20.368863193978</v>
+      </c>
+      <c r="J38">
+        <v>0.0</v>
+      </c>
+      <c r="K38">
+        <v>0.0</v>
+      </c>
+      <c r="L38" s="1">
+        <v>691103.04</v>
+      </c>
+      <c r="M38" s="1">
+        <v>691103.04</v>
+      </c>
+      <c r="N38" s="1">
+        <v>0.93</v>
+      </c>
+      <c r="O38">
+        <v>1</v>
+      </c>
+      <c r="Z38" t="s">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="39" spans="1:26">
+      <c r="A39" t="s">
+        <v>105</v>
+      </c>
+      <c r="B39" s="1">
+        <v>8538.0</v>
+      </c>
+      <c r="C39" s="1">
+        <v>16.1</v>
+      </c>
+      <c r="D39" s="1">
+        <v>16.045</v>
+      </c>
+      <c r="E39" t="s">
+        <v>8</v>
+      </c>
+      <c r="F39">
+        <v>1.0</v>
+      </c>
+      <c r="G39" s="1">
+        <v>136992.21</v>
+      </c>
+      <c r="H39" s="1">
+        <v>469.59</v>
+      </c>
+      <c r="I39" s="1">
+        <v>0.34278591461514</v>
+      </c>
+      <c r="J39">
+        <v>0.0</v>
+      </c>
+      <c r="K39">
+        <v>0.0</v>
+      </c>
+      <c r="L39" s="1">
+        <v>137461.8</v>
+      </c>
+      <c r="M39" s="1">
+        <v>137461.8</v>
+      </c>
+      <c r="N39" s="1">
+        <v>0.18</v>
+      </c>
+      <c r="O39">
+        <v>1</v>
+      </c>
+      <c r="Z39" t="s">
+        <v>104</v>
+      </c>
+    </row>
+    <row r="40" spans="1:26">
+      <c r="A40" t="s">
+        <v>107</v>
+      </c>
+      <c r="B40" s="1">
+        <v>1007.0</v>
+      </c>
+      <c r="C40" s="1">
+        <v>81.0</v>
+      </c>
+      <c r="D40" s="1">
+        <v>92.7</v>
+      </c>
+      <c r="E40" t="s">
+        <v>8</v>
+      </c>
+      <c r="F40">
+        <v>1.0</v>
+      </c>
+      <c r="G40" s="1">
+        <v>93348.9</v>
+      </c>
+      <c r="H40" s="1">
+        <v>-11781.9</v>
+      </c>
+      <c r="I40" s="1">
+        <v>-12.621359223301</v>
+      </c>
+      <c r="J40">
+        <v>0.0</v>
+      </c>
+      <c r="K40">
+        <v>0.0</v>
+      </c>
+      <c r="L40" s="1">
+        <v>81567.0</v>
+      </c>
+      <c r="M40" s="1">
+        <v>81567.0</v>
+      </c>
+      <c r="N40" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="O40">
+        <v>1</v>
+      </c>
+      <c r="Z40" t="s">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="41" spans="1:26">
+      <c r="A41" t="s">
+        <v>109</v>
+      </c>
+      <c r="B41" s="1">
+        <v>6045.0</v>
+      </c>
+      <c r="C41" s="1">
+        <v>38.1</v>
+      </c>
+      <c r="D41" s="1">
+        <v>34.65</v>
+      </c>
+      <c r="E41" t="s">
+        <v>8</v>
+      </c>
+      <c r="F41">
+        <v>1.0</v>
+      </c>
+      <c r="G41" s="1">
+        <v>209459.25</v>
+      </c>
+      <c r="H41" s="1">
+        <v>20855.25</v>
+      </c>
+      <c r="I41" s="1">
+        <v>9.95670995671</v>
+      </c>
+      <c r="J41">
+        <v>0.0</v>
+      </c>
+      <c r="K41">
+        <v>0.0</v>
+      </c>
+      <c r="L41" s="1">
+        <v>230314.5</v>
+      </c>
+      <c r="M41" s="1">
+        <v>230314.5</v>
+      </c>
+      <c r="N41" s="1">
+        <v>0.31</v>
+      </c>
+      <c r="O41">
+        <v>1</v>
+      </c>
+      <c r="Z41" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="42" spans="1:26">
+      <c r="A42" t="s">
+        <v>111</v>
+      </c>
+      <c r="B42" s="1">
+        <v>5743.0</v>
+      </c>
+      <c r="C42" s="1">
+        <v>78.1</v>
+      </c>
+      <c r="D42" s="1">
+        <v>75.3524185966</v>
+      </c>
+      <c r="E42" t="s">
+        <v>8</v>
+      </c>
+      <c r="F42">
+        <v>1.0</v>
+      </c>
+      <c r="G42" s="1">
+        <v>432748.94</v>
+      </c>
+      <c r="H42" s="1">
+        <v>15779.36</v>
+      </c>
+      <c r="I42" s="1">
+        <v>3.6463081804429</v>
+      </c>
+      <c r="J42">
+        <v>0.0</v>
+      </c>
+      <c r="K42">
+        <v>0.0</v>
+      </c>
+      <c r="L42" s="1">
+        <v>448528.3</v>
+      </c>
+      <c r="M42" s="1">
+        <v>448528.3</v>
+      </c>
+      <c r="N42" s="1">
+        <v>0.6</v>
+      </c>
+      <c r="O42">
+        <v>1</v>
+      </c>
+      <c r="Z42" t="s">
+        <v>110</v>
+      </c>
+    </row>
+    <row r="43" spans="1:26">
+      <c r="A43" t="s">
+        <v>113</v>
+      </c>
+      <c r="B43" s="1">
+        <v>1496.0</v>
+      </c>
+      <c r="C43" s="1">
+        <v>53.2</v>
+      </c>
+      <c r="D43" s="1">
+        <v>62.149986631</v>
+      </c>
+      <c r="E43" t="s">
+        <v>8</v>
+      </c>
+      <c r="F43">
+        <v>1.0</v>
+      </c>
+      <c r="G43" s="1">
+        <v>92976.38</v>
+      </c>
+      <c r="H43" s="1">
+        <v>-13389.18</v>
+      </c>
+      <c r="I43" s="1">
+        <v>-14.400625191043</v>
+      </c>
+      <c r="J43">
+        <v>0.0</v>
+      </c>
+      <c r="K43">
+        <v>0.0</v>
+      </c>
+      <c r="L43" s="1">
+        <v>79587.2</v>
+      </c>
+      <c r="M43" s="1">
+        <v>79587.2</v>
+      </c>
+      <c r="N43" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="O43">
+        <v>1</v>
+      </c>
+      <c r="Z43" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="44" spans="1:26">
+      <c r="A44" t="s">
+        <v>115</v>
+      </c>
+      <c r="B44" s="1">
+        <v>22092.0</v>
+      </c>
+      <c r="C44" s="1">
+        <v>17.685</v>
+      </c>
+      <c r="D44" s="1">
+        <v>18.785</v>
+      </c>
+      <c r="E44" t="s">
+        <v>8</v>
+      </c>
+      <c r="F44">
+        <v>1.0</v>
+      </c>
+      <c r="G44" s="1">
+        <v>414998.22</v>
+      </c>
+      <c r="H44" s="1">
+        <v>-24301.2</v>
+      </c>
+      <c r="I44" s="1">
+        <v>-5.8557359595422</v>
+      </c>
+      <c r="J44">
+        <v>0.0</v>
+      </c>
+      <c r="K44">
+        <v>0.0</v>
+      </c>
+      <c r="L44" s="1">
+        <v>390697.02</v>
+      </c>
+      <c r="M44" s="1">
+        <v>390697.02</v>
+      </c>
+      <c r="N44" s="1">
+        <v>0.53</v>
+      </c>
+      <c r="O44">
+        <v>1</v>
+      </c>
+      <c r="Z44" t="s">
+        <v>114</v>
+      </c>
+    </row>
+    <row r="45" spans="1:26">
+      <c r="A45" t="s">
+        <v>117</v>
+      </c>
+      <c r="B45" s="1">
+        <v>6554.0</v>
+      </c>
+      <c r="C45" s="1">
+        <v>66.64</v>
+      </c>
+      <c r="D45" s="1">
+        <v>56.9088877022</v>
+      </c>
+      <c r="E45" t="s">
+        <v>8</v>
+      </c>
+      <c r="F45">
+        <v>1.0</v>
+      </c>
+      <c r="G45" s="1">
+        <v>372980.85</v>
+      </c>
+      <c r="H45" s="1">
+        <v>63777.71</v>
+      </c>
+      <c r="I45" s="1">
+        <v>17.099459663948</v>
+      </c>
+      <c r="J45">
+        <v>0.0</v>
+      </c>
+      <c r="K45">
+        <v>0.0</v>
+      </c>
+      <c r="L45" s="1">
+        <v>436758.56</v>
+      </c>
+      <c r="M45" s="1">
+        <v>436758.56</v>
+      </c>
+      <c r="N45" s="1">
+        <v>0.59</v>
+      </c>
+      <c r="O45">
+        <v>1</v>
+      </c>
+      <c r="Z45" t="s">
+        <v>116</v>
+      </c>
+    </row>
+    <row r="46" spans="1:26">
+      <c r="A46" t="s">
+        <v>119</v>
+      </c>
+      <c r="B46" s="1">
+        <v>13808.0</v>
+      </c>
+      <c r="C46" s="1">
+        <v>17.03</v>
+      </c>
+      <c r="D46" s="1">
+        <v>28.9054367034</v>
+      </c>
+      <c r="E46" t="s">
+        <v>8</v>
+      </c>
+      <c r="F46">
+        <v>1.0</v>
+      </c>
+      <c r="G46" s="1">
+        <v>399126.27</v>
+      </c>
+      <c r="H46" s="1">
+        <v>-163976.03</v>
+      </c>
+      <c r="I46" s="1">
+        <v>-41.08374775732</v>
+      </c>
+      <c r="J46">
+        <v>0.0</v>
+      </c>
+      <c r="K46">
+        <v>0.0</v>
+      </c>
+      <c r="L46" s="1">
+        <v>235150.24</v>
+      </c>
+      <c r="M46" s="1">
+        <v>235150.24</v>
+      </c>
+      <c r="N46" s="1">
         <v>0.32</v>
       </c>
-      <c r="P3">
-[...46 lines deleted...]
-      <c r="O4" s="1">
+      <c r="O46">
+        <v>1</v>
+      </c>
+      <c r="Z46" t="s">
+        <v>118</v>
+      </c>
+    </row>
+    <row r="47" spans="1:26">
+      <c r="A47" t="s">
+        <v>121</v>
+      </c>
+      <c r="B47" s="1">
+        <v>17269.0</v>
+      </c>
+      <c r="C47" s="1">
+        <v>31.5</v>
+      </c>
+      <c r="D47" s="1">
+        <v>30.2949997105</v>
+      </c>
+      <c r="E47" t="s">
+        <v>8</v>
+      </c>
+      <c r="F47">
+        <v>1.0</v>
+      </c>
+      <c r="G47" s="1">
+        <v>523164.35</v>
+      </c>
+      <c r="H47" s="1">
+        <v>20809.15</v>
+      </c>
+      <c r="I47" s="1">
+        <v>3.9775550455607</v>
+      </c>
+      <c r="J47">
+        <v>0.0</v>
+      </c>
+      <c r="K47">
+        <v>0.0</v>
+      </c>
+      <c r="L47" s="1">
+        <v>543973.5</v>
+      </c>
+      <c r="M47" s="1">
+        <v>543973.5</v>
+      </c>
+      <c r="N47" s="1">
+        <v>0.73</v>
+      </c>
+      <c r="O47">
+        <v>1</v>
+      </c>
+      <c r="Z47" t="s">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="48" spans="1:26">
+      <c r="A48" t="s">
+        <v>123</v>
+      </c>
+      <c r="B48" s="1">
+        <v>2427.0</v>
+      </c>
+      <c r="C48" s="1">
+        <v>244.0</v>
+      </c>
+      <c r="D48" s="1">
+        <v>147.0676885043</v>
+      </c>
+      <c r="E48" t="s">
+        <v>8</v>
+      </c>
+      <c r="F48">
+        <v>1.0</v>
+      </c>
+      <c r="G48" s="1">
+        <v>356933.28</v>
+      </c>
+      <c r="H48" s="1">
+        <v>235254.72</v>
+      </c>
+      <c r="I48" s="1">
+        <v>65.909998641763</v>
+      </c>
+      <c r="J48">
+        <v>0.0</v>
+      </c>
+      <c r="K48">
+        <v>0.0</v>
+      </c>
+      <c r="L48" s="1">
+        <v>592188.0</v>
+      </c>
+      <c r="M48" s="1">
+        <v>592188.0</v>
+      </c>
+      <c r="N48" s="1">
+        <v>0.8</v>
+      </c>
+      <c r="O48">
+        <v>1</v>
+      </c>
+      <c r="Z48" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="49" spans="1:26">
+      <c r="A49" t="s">
+        <v>125</v>
+      </c>
+      <c r="B49" s="1">
+        <v>9061.0</v>
+      </c>
+      <c r="C49" s="1">
+        <v>51.6</v>
+      </c>
+      <c r="D49" s="1">
+        <v>50.1</v>
+      </c>
+      <c r="E49" t="s">
+        <v>8</v>
+      </c>
+      <c r="F49">
+        <v>1.0</v>
+      </c>
+      <c r="G49" s="1">
+        <v>453956.1</v>
+      </c>
+      <c r="H49" s="1">
+        <v>13591.5</v>
+      </c>
+      <c r="I49" s="1">
+        <v>2.9940119760479</v>
+      </c>
+      <c r="J49">
+        <v>0.0</v>
+      </c>
+      <c r="K49">
+        <v>0.0</v>
+      </c>
+      <c r="L49" s="1">
+        <v>467547.6</v>
+      </c>
+      <c r="M49" s="1">
+        <v>467547.6</v>
+      </c>
+      <c r="N49" s="1">
+        <v>0.63</v>
+      </c>
+      <c r="O49">
+        <v>1</v>
+      </c>
+      <c r="Z49" t="s">
+        <v>124</v>
+      </c>
+    </row>
+    <row r="50" spans="1:26">
+      <c r="A50" t="s">
+        <v>127</v>
+      </c>
+      <c r="B50" s="1">
+        <v>11253.0</v>
+      </c>
+      <c r="C50" s="1">
+        <v>26.12</v>
+      </c>
+      <c r="D50" s="1">
+        <v>30.4650368791</v>
+      </c>
+      <c r="E50" t="s">
+        <v>8</v>
+      </c>
+      <c r="F50">
+        <v>1.0</v>
+      </c>
+      <c r="G50" s="1">
+        <v>342823.06</v>
+      </c>
+      <c r="H50" s="1">
+        <v>-48894.7</v>
+      </c>
+      <c r="I50" s="1">
+        <v>-14.262371965293</v>
+      </c>
+      <c r="J50">
+        <v>0.0</v>
+      </c>
+      <c r="K50">
+        <v>0.0</v>
+      </c>
+      <c r="L50" s="1">
+        <v>293928.36</v>
+      </c>
+      <c r="M50" s="1">
+        <v>293928.36</v>
+      </c>
+      <c r="N50" s="1">
+        <v>0.4</v>
+      </c>
+      <c r="O50">
+        <v>1</v>
+      </c>
+      <c r="Z50" t="s">
+        <v>126</v>
+      </c>
+    </row>
+    <row r="51" spans="1:26">
+      <c r="A51" t="s">
+        <v>129</v>
+      </c>
+      <c r="B51" s="1">
+        <v>51408.0</v>
+      </c>
+      <c r="C51" s="1">
+        <v>17.805</v>
+      </c>
+      <c r="D51" s="1">
+        <v>19.68</v>
+      </c>
+      <c r="E51" t="s">
+        <v>8</v>
+      </c>
+      <c r="F51">
+        <v>1.0</v>
+      </c>
+      <c r="G51" s="1">
+        <v>1011709.44</v>
+      </c>
+      <c r="H51" s="1">
+        <v>-96390.0</v>
+      </c>
+      <c r="I51" s="1">
+        <v>-9.5274390243902</v>
+      </c>
+      <c r="J51">
+        <v>0.0</v>
+      </c>
+      <c r="K51">
+        <v>0.0</v>
+      </c>
+      <c r="L51" s="1">
+        <v>915319.44</v>
+      </c>
+      <c r="M51" s="1">
+        <v>915319.44</v>
+      </c>
+      <c r="N51" s="1">
+        <v>1.23</v>
+      </c>
+      <c r="O51">
+        <v>1</v>
+      </c>
+      <c r="Z51" t="s">
+        <v>128</v>
+      </c>
+    </row>
+    <row r="52" spans="1:26">
+      <c r="A52" t="s">
+        <v>131</v>
+      </c>
+      <c r="B52" s="1">
+        <v>105331.0</v>
+      </c>
+      <c r="C52" s="1">
+        <v>4.449</v>
+      </c>
+      <c r="D52" s="1">
+        <v>4.516000038</v>
+      </c>
+      <c r="E52" t="s">
+        <v>8</v>
+      </c>
+      <c r="F52">
+        <v>1.0</v>
+      </c>
+      <c r="G52" s="1">
+        <v>475674.8</v>
+      </c>
+      <c r="H52" s="1">
+        <v>-7057.18</v>
+      </c>
+      <c r="I52" s="1">
+        <v>-1.4836144357448</v>
+      </c>
+      <c r="J52">
+        <v>0.0</v>
+      </c>
+      <c r="K52">
+        <v>0.0</v>
+      </c>
+      <c r="L52" s="1">
+        <v>468617.62</v>
+      </c>
+      <c r="M52" s="1">
+        <v>468617.62</v>
+      </c>
+      <c r="N52" s="1">
+        <v>0.63</v>
+      </c>
+      <c r="O52">
+        <v>1</v>
+      </c>
+      <c r="Z52" t="s">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="53" spans="1:26">
+      <c r="A53" t="s">
+        <v>133</v>
+      </c>
+      <c r="B53" s="1">
+        <v>1710.0</v>
+      </c>
+      <c r="C53" s="1">
+        <v>129.95</v>
+      </c>
+      <c r="D53" s="1">
+        <v>146.2</v>
+      </c>
+      <c r="E53" t="s">
+        <v>8</v>
+      </c>
+      <c r="F53">
+        <v>1.0</v>
+      </c>
+      <c r="G53" s="1">
+        <v>250002.0</v>
+      </c>
+      <c r="H53" s="1">
+        <v>-27787.5</v>
+      </c>
+      <c r="I53" s="1">
+        <v>-11.114911080711</v>
+      </c>
+      <c r="J53">
+        <v>0.0</v>
+      </c>
+      <c r="K53">
+        <v>0.0</v>
+      </c>
+      <c r="L53" s="1">
+        <v>222214.5</v>
+      </c>
+      <c r="M53" s="1">
+        <v>222214.5</v>
+      </c>
+      <c r="N53" s="1">
+        <v>0.3</v>
+      </c>
+      <c r="O53">
+        <v>1</v>
+      </c>
+      <c r="Z53" t="s">
+        <v>132</v>
+      </c>
+    </row>
+    <row r="54" spans="1:26">
+      <c r="A54" t="s">
+        <v>135</v>
+      </c>
+      <c r="B54" s="1">
+        <v>11141.0</v>
+      </c>
+      <c r="C54" s="1">
+        <v>37.66</v>
+      </c>
+      <c r="D54" s="1">
+        <v>43.44</v>
+      </c>
+      <c r="E54" t="s">
+        <v>8</v>
+      </c>
+      <c r="F54">
+        <v>1.0</v>
+      </c>
+      <c r="G54" s="1">
+        <v>483965.04</v>
+      </c>
+      <c r="H54" s="1">
+        <v>-64394.98</v>
+      </c>
+      <c r="I54" s="1">
+        <v>-13.305709023941</v>
+      </c>
+      <c r="J54">
+        <v>0.0</v>
+      </c>
+      <c r="K54">
+        <v>0.0</v>
+      </c>
+      <c r="L54" s="1">
+        <v>419570.06</v>
+      </c>
+      <c r="M54" s="1">
+        <v>419570.06</v>
+      </c>
+      <c r="N54" s="1">
+        <v>0.56</v>
+      </c>
+      <c r="O54">
+        <v>1</v>
+      </c>
+      <c r="Z54" t="s">
+        <v>134</v>
+      </c>
+    </row>
+    <row r="55" spans="1:26">
+      <c r="A55" t="s">
+        <v>137</v>
+      </c>
+      <c r="B55" s="1">
+        <v>142940.0</v>
+      </c>
+      <c r="C55" s="1">
+        <v>9.821</v>
+      </c>
+      <c r="D55" s="1">
+        <v>5.4519417938</v>
+      </c>
+      <c r="E55" t="s">
+        <v>8</v>
+      </c>
+      <c r="F55">
+        <v>1.0</v>
+      </c>
+      <c r="G55" s="1">
+        <v>779300.56</v>
+      </c>
+      <c r="H55" s="1">
+        <v>624513.18</v>
+      </c>
+      <c r="I55" s="1">
+        <v>80.137653179667</v>
+      </c>
+      <c r="J55">
+        <v>0.0</v>
+      </c>
+      <c r="K55">
+        <v>0.0</v>
+      </c>
+      <c r="L55" s="1">
+        <v>1403813.74</v>
+      </c>
+      <c r="M55" s="1">
+        <v>1403813.74</v>
+      </c>
+      <c r="N55" s="1">
+        <v>1.89</v>
+      </c>
+      <c r="O55">
+        <v>1</v>
+      </c>
+      <c r="Z55" t="s">
+        <v>136</v>
+      </c>
+    </row>
+    <row r="56" spans="1:26">
+      <c r="A56" t="s">
+        <v>139</v>
+      </c>
+      <c r="B56" s="1">
+        <v>36306.0</v>
+      </c>
+      <c r="C56" s="1">
+        <v>27.18</v>
+      </c>
+      <c r="D56" s="1">
+        <v>14.2654828403</v>
+      </c>
+      <c r="E56" t="s">
+        <v>8</v>
+      </c>
+      <c r="F56">
+        <v>1.0</v>
+      </c>
+      <c r="G56" s="1">
+        <v>517922.62</v>
+      </c>
+      <c r="H56" s="1">
+        <v>468874.46</v>
+      </c>
+      <c r="I56" s="1">
+        <v>90.529828567827</v>
+      </c>
+      <c r="J56">
+        <v>0.0</v>
+      </c>
+      <c r="K56">
+        <v>0.0</v>
+      </c>
+      <c r="L56" s="1">
+        <v>986797.08</v>
+      </c>
+      <c r="M56" s="1">
+        <v>986797.08</v>
+      </c>
+      <c r="N56" s="1">
+        <v>1.33</v>
+      </c>
+      <c r="O56">
+        <v>1</v>
+      </c>
+      <c r="Z56" t="s">
+        <v>138</v>
+      </c>
+    </row>
+    <row r="57" spans="1:26">
+      <c r="A57" t="s">
+        <v>141</v>
+      </c>
+      <c r="B57" s="1">
+        <v>3170.0</v>
+      </c>
+      <c r="C57" s="1">
+        <v>116.5</v>
+      </c>
+      <c r="D57" s="1">
+        <v>104.5897003155</v>
+      </c>
+      <c r="E57" t="s">
+        <v>8</v>
+      </c>
+      <c r="F57">
+        <v>1.0</v>
+      </c>
+      <c r="G57" s="1">
+        <v>331549.35</v>
+      </c>
+      <c r="H57" s="1">
+        <v>37755.65</v>
+      </c>
+      <c r="I57" s="1">
+        <v>11.387641085709</v>
+      </c>
+      <c r="J57">
+        <v>0.0</v>
+      </c>
+      <c r="K57">
+        <v>0.0</v>
+      </c>
+      <c r="L57" s="1">
+        <v>369305.0</v>
+      </c>
+      <c r="M57" s="1">
+        <v>369305.0</v>
+      </c>
+      <c r="N57" s="1">
+        <v>0.5</v>
+      </c>
+      <c r="O57">
+        <v>1</v>
+      </c>
+      <c r="Z57" t="s">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="58" spans="1:26">
+      <c r="A58" t="s">
+        <v>143</v>
+      </c>
+      <c r="B58" s="1">
+        <v>2748.0</v>
+      </c>
+      <c r="C58" s="1">
+        <v>168.5</v>
+      </c>
+      <c r="D58" s="1">
+        <v>205.5135007278</v>
+      </c>
+      <c r="E58" t="s">
+        <v>8</v>
+      </c>
+      <c r="F58">
+        <v>1.0</v>
+      </c>
+      <c r="G58" s="1">
+        <v>564751.1</v>
+      </c>
+      <c r="H58" s="1">
+        <v>-101713.1</v>
+      </c>
+      <c r="I58" s="1">
+        <v>-18.010252658206</v>
+      </c>
+      <c r="J58">
+        <v>0.0</v>
+      </c>
+      <c r="K58">
+        <v>0.0</v>
+      </c>
+      <c r="L58" s="1">
+        <v>463038.0</v>
+      </c>
+      <c r="M58" s="1">
+        <v>463038.0</v>
+      </c>
+      <c r="N58" s="1">
+        <v>0.62</v>
+      </c>
+      <c r="O58">
+        <v>1</v>
+      </c>
+      <c r="Z58" t="s">
+        <v>142</v>
+      </c>
+    </row>
+    <row r="59" spans="1:26">
+      <c r="A59" t="s">
+        <v>145</v>
+      </c>
+      <c r="B59" s="1">
+        <v>1500.0</v>
+      </c>
+      <c r="C59" s="1">
+        <v>63.48</v>
+      </c>
+      <c r="D59" s="1">
+        <v>68.16</v>
+      </c>
+      <c r="E59" t="s">
+        <v>8</v>
+      </c>
+      <c r="F59">
+        <v>1.0</v>
+      </c>
+      <c r="G59" s="1">
+        <v>102240.0</v>
+      </c>
+      <c r="H59" s="1">
+        <v>-7020.0</v>
+      </c>
+      <c r="I59" s="1">
+        <v>-6.8661971830986</v>
+      </c>
+      <c r="J59">
+        <v>0.0</v>
+      </c>
+      <c r="K59">
+        <v>0.0</v>
+      </c>
+      <c r="L59" s="1">
+        <v>95220.0</v>
+      </c>
+      <c r="M59" s="1">
+        <v>95220.0</v>
+      </c>
+      <c r="N59" s="1">
+        <v>0.13</v>
+      </c>
+      <c r="O59">
+        <v>1</v>
+      </c>
+      <c r="Z59" t="s">
+        <v>144</v>
+      </c>
+    </row>
+    <row r="60" spans="1:26">
+      <c r="A60" t="s">
+        <v>147</v>
+      </c>
+      <c r="B60" s="1">
+        <v>3634.0</v>
+      </c>
+      <c r="C60" s="1">
+        <v>22.2</v>
+      </c>
+      <c r="D60" s="1">
+        <v>25.66</v>
+      </c>
+      <c r="E60" t="s">
+        <v>8</v>
+      </c>
+      <c r="F60">
+        <v>1.0</v>
+      </c>
+      <c r="G60" s="1">
+        <v>93248.44</v>
+      </c>
+      <c r="H60" s="1">
+        <v>-12573.64</v>
+      </c>
+      <c r="I60" s="1">
+        <v>-13.48402182385</v>
+      </c>
+      <c r="J60">
+        <v>0.0</v>
+      </c>
+      <c r="K60">
+        <v>0.0</v>
+      </c>
+      <c r="L60" s="1">
+        <v>80674.8</v>
+      </c>
+      <c r="M60" s="1">
+        <v>80674.8</v>
+      </c>
+      <c r="N60" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="O60">
+        <v>1</v>
+      </c>
+      <c r="Z60" t="s">
+        <v>146</v>
+      </c>
+    </row>
+    <row r="61" spans="1:26">
+      <c r="A61" t="s">
+        <v>149</v>
+      </c>
+      <c r="B61" s="1">
+        <v>575.0</v>
+      </c>
+      <c r="C61" s="1">
+        <v>306.2</v>
+      </c>
+      <c r="D61" s="1">
+        <v>321.4</v>
+      </c>
+      <c r="E61" t="s">
+        <v>8</v>
+      </c>
+      <c r="F61">
+        <v>1.0</v>
+      </c>
+      <c r="G61" s="1">
+        <v>184805.0</v>
+      </c>
+      <c r="H61" s="1">
+        <v>-8740.0</v>
+      </c>
+      <c r="I61" s="1">
+        <v>-4.7293092719353</v>
+      </c>
+      <c r="J61">
+        <v>0.0</v>
+      </c>
+      <c r="K61">
+        <v>0.0</v>
+      </c>
+      <c r="L61" s="1">
+        <v>176065.0</v>
+      </c>
+      <c r="M61" s="1">
+        <v>176065.0</v>
+      </c>
+      <c r="N61" s="1">
+        <v>0.24</v>
+      </c>
+      <c r="O61">
+        <v>1</v>
+      </c>
+      <c r="Z61" t="s">
+        <v>148</v>
+      </c>
+    </row>
+    <row r="62" spans="1:26">
+      <c r="A62" t="s">
+        <v>151</v>
+      </c>
+      <c r="B62" s="1">
+        <v>5169.0</v>
+      </c>
+      <c r="C62" s="1">
+        <v>61.62</v>
+      </c>
+      <c r="D62" s="1">
+        <v>63.16</v>
+      </c>
+      <c r="E62" t="s">
+        <v>8</v>
+      </c>
+      <c r="F62">
+        <v>1.0</v>
+      </c>
+      <c r="G62" s="1">
+        <v>326474.04</v>
+      </c>
+      <c r="H62" s="1">
+        <v>-7960.26</v>
+      </c>
+      <c r="I62" s="1">
+        <v>-2.4382520582647</v>
+      </c>
+      <c r="J62">
+        <v>0.0</v>
+      </c>
+      <c r="K62">
+        <v>0.0</v>
+      </c>
+      <c r="L62" s="1">
+        <v>318513.78</v>
+      </c>
+      <c r="M62" s="1">
+        <v>318513.78</v>
+      </c>
+      <c r="N62" s="1">
+        <v>0.43</v>
+      </c>
+      <c r="O62">
+        <v>1</v>
+      </c>
+      <c r="Z62" t="s">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="63" spans="1:26">
+      <c r="A63" t="s">
+        <v>153</v>
+      </c>
+      <c r="B63" s="1">
+        <v>1071.0</v>
+      </c>
+      <c r="C63" s="1">
+        <v>71.8</v>
+      </c>
+      <c r="D63" s="1">
+        <v>83.25</v>
+      </c>
+      <c r="E63" t="s">
+        <v>8</v>
+      </c>
+      <c r="F63">
+        <v>1.0</v>
+      </c>
+      <c r="G63" s="1">
+        <v>89160.75</v>
+      </c>
+      <c r="H63" s="1">
+        <v>-12262.95</v>
+      </c>
+      <c r="I63" s="1">
+        <v>-13.753753753754</v>
+      </c>
+      <c r="J63">
+        <v>0.0</v>
+      </c>
+      <c r="K63">
+        <v>0.0</v>
+      </c>
+      <c r="L63" s="1">
+        <v>76897.8</v>
+      </c>
+      <c r="M63" s="1">
+        <v>76897.8</v>
+      </c>
+      <c r="N63" s="1">
+        <v>0.1</v>
+      </c>
+      <c r="O63">
+        <v>1</v>
+      </c>
+      <c r="Z63" t="s">
+        <v>152</v>
+      </c>
+    </row>
+    <row r="64" spans="1:26">
+      <c r="A64" t="s">
+        <v>155</v>
+      </c>
+      <c r="B64" s="1">
+        <v>2884.0</v>
+      </c>
+      <c r="C64" s="1">
+        <v>41.25</v>
+      </c>
+      <c r="D64" s="1">
+        <v>39.45</v>
+      </c>
+      <c r="E64" t="s">
+        <v>8</v>
+      </c>
+      <c r="F64">
+        <v>1.0</v>
+      </c>
+      <c r="G64" s="1">
+        <v>113773.8</v>
+      </c>
+      <c r="H64" s="1">
+        <v>5191.2</v>
+      </c>
+      <c r="I64" s="1">
+        <v>4.5627376425856</v>
+      </c>
+      <c r="J64">
+        <v>0.0</v>
+      </c>
+      <c r="K64">
+        <v>0.0</v>
+      </c>
+      <c r="L64" s="1">
+        <v>118965.0</v>
+      </c>
+      <c r="M64" s="1">
+        <v>118965.0</v>
+      </c>
+      <c r="N64" s="1">
+        <v>0.16</v>
+      </c>
+      <c r="O64">
+        <v>1</v>
+      </c>
+      <c r="Z64" t="s">
+        <v>154</v>
+      </c>
+    </row>
+    <row r="65" spans="1:26">
+      <c r="A65" t="s">
+        <v>157</v>
+      </c>
+      <c r="B65" s="1">
+        <v>2482.0</v>
+      </c>
+      <c r="C65" s="1">
+        <v>39.26</v>
+      </c>
+      <c r="D65" s="1">
+        <v>36.76</v>
+      </c>
+      <c r="E65" t="s">
+        <v>8</v>
+      </c>
+      <c r="F65">
+        <v>1.0</v>
+      </c>
+      <c r="G65" s="1">
+        <v>91238.32</v>
+      </c>
+      <c r="H65" s="1">
+        <v>6205.0</v>
+      </c>
+      <c r="I65" s="1">
+        <v>6.8008705114255</v>
+      </c>
+      <c r="J65">
+        <v>0.0</v>
+      </c>
+      <c r="K65">
+        <v>0.0</v>
+      </c>
+      <c r="L65" s="1">
+        <v>97443.32</v>
+      </c>
+      <c r="M65" s="1">
+        <v>97443.32</v>
+      </c>
+      <c r="N65" s="1">
+        <v>0.13</v>
+      </c>
+      <c r="O65">
+        <v>1</v>
+      </c>
+      <c r="Z65" t="s">
+        <v>156</v>
+      </c>
+    </row>
+    <row r="66" spans="1:26">
+      <c r="A66" t="s">
+        <v>159</v>
+      </c>
+      <c r="B66" s="1">
+        <v>3760.0</v>
+      </c>
+      <c r="C66" s="1">
+        <v>191.5</v>
+      </c>
+      <c r="D66" s="1">
+        <v>148.3624441489</v>
+      </c>
+      <c r="E66" t="s">
+        <v>8</v>
+      </c>
+      <c r="F66">
+        <v>1.0</v>
+      </c>
+      <c r="G66" s="1">
+        <v>557842.79</v>
+      </c>
+      <c r="H66" s="1">
+        <v>162197.21</v>
+      </c>
+      <c r="I66" s="1">
+        <v>29.075792124157</v>
+      </c>
+      <c r="J66">
+        <v>0.0</v>
+      </c>
+      <c r="K66">
+        <v>0.0</v>
+      </c>
+      <c r="L66" s="1">
+        <v>720040.0</v>
+      </c>
+      <c r="M66" s="1">
+        <v>720040.0</v>
+      </c>
+      <c r="N66" s="1">
+        <v>0.97</v>
+      </c>
+      <c r="O66">
+        <v>1</v>
+      </c>
+      <c r="Z66" t="s">
+        <v>158</v>
+      </c>
+    </row>
+    <row r="67" spans="1:26">
+      <c r="A67" t="s">
+        <v>161</v>
+      </c>
+      <c r="B67" s="1">
+        <v>1377.0</v>
+      </c>
+      <c r="C67" s="1">
+        <v>58.3</v>
+      </c>
+      <c r="D67" s="1">
+        <v>65.9</v>
+      </c>
+      <c r="E67" t="s">
+        <v>8</v>
+      </c>
+      <c r="F67">
+        <v>1.0</v>
+      </c>
+      <c r="G67" s="1">
+        <v>90744.3</v>
+      </c>
+      <c r="H67" s="1">
+        <v>-10465.2</v>
+      </c>
+      <c r="I67" s="1">
+        <v>-11.532625189681</v>
+      </c>
+      <c r="J67">
+        <v>0.0</v>
+      </c>
+      <c r="K67">
+        <v>0.0</v>
+      </c>
+      <c r="L67" s="1">
+        <v>80279.1</v>
+      </c>
+      <c r="M67" s="1">
+        <v>80279.1</v>
+      </c>
+      <c r="N67" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="O67">
+        <v>1</v>
+      </c>
+      <c r="Z67" t="s">
+        <v>160</v>
+      </c>
+    </row>
+    <row r="68" spans="1:26">
+      <c r="A68" t="s">
+        <v>163</v>
+      </c>
+      <c r="B68" s="1">
+        <v>20595.0</v>
+      </c>
+      <c r="C68" s="1">
+        <v>42.82</v>
+      </c>
+      <c r="D68" s="1">
+        <v>35.9611716436</v>
+      </c>
+      <c r="E68" t="s">
+        <v>8</v>
+      </c>
+      <c r="F68">
+        <v>1.0</v>
+      </c>
+      <c r="G68" s="1">
+        <v>740620.33</v>
+      </c>
+      <c r="H68" s="1">
+        <v>141257.57</v>
+      </c>
+      <c r="I68" s="1">
+        <v>19.072872331225</v>
+      </c>
+      <c r="J68">
+        <v>0.0</v>
+      </c>
+      <c r="K68">
+        <v>0.0</v>
+      </c>
+      <c r="L68" s="1">
+        <v>881877.9</v>
+      </c>
+      <c r="M68" s="1">
+        <v>881877.9</v>
+      </c>
+      <c r="N68" s="1">
+        <v>1.19</v>
+      </c>
+      <c r="O68">
+        <v>1</v>
+      </c>
+      <c r="Z68" t="s">
+        <v>162</v>
+      </c>
+    </row>
+    <row r="69" spans="1:26">
+      <c r="A69" t="s">
+        <v>165</v>
+      </c>
+      <c r="B69" s="1">
+        <v>8328.0</v>
+      </c>
+      <c r="C69" s="1">
+        <v>9.026</v>
+      </c>
+      <c r="D69" s="1">
+        <v>10.63</v>
+      </c>
+      <c r="E69" t="s">
+        <v>8</v>
+      </c>
+      <c r="F69">
+        <v>1.0</v>
+      </c>
+      <c r="G69" s="1">
+        <v>88526.64</v>
+      </c>
+      <c r="H69" s="1">
+        <v>-13358.11</v>
+      </c>
+      <c r="I69" s="1">
+        <v>-15.089367449166</v>
+      </c>
+      <c r="J69">
+        <v>0.0</v>
+      </c>
+      <c r="K69">
+        <v>0.0</v>
+      </c>
+      <c r="L69" s="1">
+        <v>75168.53</v>
+      </c>
+      <c r="M69" s="1">
+        <v>75168.53</v>
+      </c>
+      <c r="N69" s="1">
+        <v>0.1</v>
+      </c>
+      <c r="O69">
+        <v>1</v>
+      </c>
+      <c r="Z69" t="s">
+        <v>164</v>
+      </c>
+    </row>
+    <row r="70" spans="1:26">
+      <c r="A70" t="s">
+        <v>167</v>
+      </c>
+      <c r="B70" s="1">
+        <v>984.0</v>
+      </c>
+      <c r="C70" s="1">
+        <v>236.2</v>
+      </c>
+      <c r="D70" s="1">
+        <v>257.8</v>
+      </c>
+      <c r="E70" t="s">
+        <v>8</v>
+      </c>
+      <c r="F70">
+        <v>1.0</v>
+      </c>
+      <c r="G70" s="1">
+        <v>253675.2</v>
+      </c>
+      <c r="H70" s="1">
+        <v>-21254.4</v>
+      </c>
+      <c r="I70" s="1">
+        <v>-8.3785880527541</v>
+      </c>
+      <c r="J70">
+        <v>0.0</v>
+      </c>
+      <c r="K70">
+        <v>0.0</v>
+      </c>
+      <c r="L70" s="1">
+        <v>232420.8</v>
+      </c>
+      <c r="M70" s="1">
+        <v>232420.8</v>
+      </c>
+      <c r="N70" s="1">
+        <v>0.31</v>
+      </c>
+      <c r="O70">
+        <v>1</v>
+      </c>
+      <c r="Z70" t="s">
+        <v>166</v>
+      </c>
+    </row>
+    <row r="71" spans="1:26">
+      <c r="A71" t="s">
+        <v>169</v>
+      </c>
+      <c r="B71" s="1">
+        <v>6060.0</v>
+      </c>
+      <c r="C71" s="1">
+        <v>71.0</v>
+      </c>
+      <c r="D71" s="1">
+        <v>78.56</v>
+      </c>
+      <c r="E71" t="s">
+        <v>8</v>
+      </c>
+      <c r="F71">
+        <v>1.0</v>
+      </c>
+      <c r="G71" s="1">
+        <v>476073.6</v>
+      </c>
+      <c r="H71" s="1">
+        <v>-45813.6</v>
+      </c>
+      <c r="I71" s="1">
+        <v>-9.6232179226069</v>
+      </c>
+      <c r="J71">
+        <v>0.0</v>
+      </c>
+      <c r="K71">
+        <v>0.0</v>
+      </c>
+      <c r="L71" s="1">
+        <v>430260.0</v>
+      </c>
+      <c r="M71" s="1">
+        <v>430260.0</v>
+      </c>
+      <c r="N71" s="1">
         <v>0.58</v>
       </c>
-      <c r="P4">
-[...46 lines deleted...]
-      <c r="O5" s="1">
+      <c r="O71">
+        <v>1</v>
+      </c>
+      <c r="Z71" t="s">
+        <v>168</v>
+      </c>
+    </row>
+    <row r="72" spans="1:26">
+      <c r="A72" t="s">
+        <v>171</v>
+      </c>
+      <c r="B72" s="1">
+        <v>2540.0</v>
+      </c>
+      <c r="C72" s="1">
+        <v>70.26</v>
+      </c>
+      <c r="D72" s="1">
+        <v>69.0962440945</v>
+      </c>
+      <c r="E72" t="s">
+        <v>8</v>
+      </c>
+      <c r="F72">
+        <v>1.0</v>
+      </c>
+      <c r="G72" s="1">
+        <v>175504.46</v>
+      </c>
+      <c r="H72" s="1">
+        <v>2955.94</v>
+      </c>
+      <c r="I72" s="1">
+        <v>1.6842534941847</v>
+      </c>
+      <c r="J72">
+        <v>0.0</v>
+      </c>
+      <c r="K72">
+        <v>0.0</v>
+      </c>
+      <c r="L72" s="1">
+        <v>178460.4</v>
+      </c>
+      <c r="M72" s="1">
+        <v>178460.4</v>
+      </c>
+      <c r="N72" s="1">
+        <v>0.24</v>
+      </c>
+      <c r="O72">
+        <v>1</v>
+      </c>
+      <c r="Z72" t="s">
+        <v>170</v>
+      </c>
+    </row>
+    <row r="73" spans="1:26">
+      <c r="A73" t="s">
+        <v>173</v>
+      </c>
+      <c r="B73" s="1">
+        <v>349.0</v>
+      </c>
+      <c r="C73" s="1">
+        <v>1620.0</v>
+      </c>
+      <c r="D73" s="1">
+        <v>1442.8157593123</v>
+      </c>
+      <c r="E73" t="s">
+        <v>8</v>
+      </c>
+      <c r="F73">
+        <v>1.0</v>
+      </c>
+      <c r="G73" s="1">
+        <v>503542.7</v>
+      </c>
+      <c r="H73" s="1">
+        <v>61837.3</v>
+      </c>
+      <c r="I73" s="1">
+        <v>12.280448112941</v>
+      </c>
+      <c r="J73">
+        <v>0.0</v>
+      </c>
+      <c r="K73">
+        <v>0.0</v>
+      </c>
+      <c r="L73" s="1">
+        <v>565380.0</v>
+      </c>
+      <c r="M73" s="1">
+        <v>565380.0</v>
+      </c>
+      <c r="N73" s="1">
+        <v>0.76</v>
+      </c>
+      <c r="O73">
+        <v>1</v>
+      </c>
+      <c r="Z73" t="s">
+        <v>172</v>
+      </c>
+    </row>
+    <row r="74" spans="1:26">
+      <c r="A74" t="s">
+        <v>175</v>
+      </c>
+      <c r="B74" s="1">
+        <v>1856.0</v>
+      </c>
+      <c r="C74" s="1">
+        <v>55.95</v>
+      </c>
+      <c r="D74" s="1">
+        <v>48.74</v>
+      </c>
+      <c r="E74" t="s">
+        <v>8</v>
+      </c>
+      <c r="F74">
+        <v>1.0</v>
+      </c>
+      <c r="G74" s="1">
+        <v>90461.44</v>
+      </c>
+      <c r="H74" s="1">
+        <v>13381.76</v>
+      </c>
+      <c r="I74" s="1">
+        <v>14.792778005745</v>
+      </c>
+      <c r="J74">
+        <v>0.0</v>
+      </c>
+      <c r="K74">
+        <v>0.0</v>
+      </c>
+      <c r="L74" s="1">
+        <v>103843.2</v>
+      </c>
+      <c r="M74" s="1">
+        <v>103843.2</v>
+      </c>
+      <c r="N74" s="1">
+        <v>0.14</v>
+      </c>
+      <c r="O74">
+        <v>1</v>
+      </c>
+      <c r="Z74" t="s">
+        <v>174</v>
+      </c>
+    </row>
+    <row r="75" spans="1:26">
+      <c r="A75" t="s">
+        <v>177</v>
+      </c>
+      <c r="B75" s="1">
+        <v>2854.0</v>
+      </c>
+      <c r="C75" s="1">
+        <v>26.82</v>
+      </c>
+      <c r="D75" s="1">
+        <v>31.64</v>
+      </c>
+      <c r="E75" t="s">
+        <v>8</v>
+      </c>
+      <c r="F75">
+        <v>1.0</v>
+      </c>
+      <c r="G75" s="1">
+        <v>90300.56</v>
+      </c>
+      <c r="H75" s="1">
+        <v>-13756.28</v>
+      </c>
+      <c r="I75" s="1">
+        <v>-15.233881163085</v>
+      </c>
+      <c r="J75">
+        <v>0.0</v>
+      </c>
+      <c r="K75">
+        <v>0.0</v>
+      </c>
+      <c r="L75" s="1">
+        <v>76544.28</v>
+      </c>
+      <c r="M75" s="1">
+        <v>76544.28</v>
+      </c>
+      <c r="N75" s="1">
+        <v>0.1</v>
+      </c>
+      <c r="O75">
+        <v>1</v>
+      </c>
+      <c r="Z75" t="s">
+        <v>176</v>
+      </c>
+    </row>
+    <row r="76" spans="1:26">
+      <c r="A76" t="s">
+        <v>179</v>
+      </c>
+      <c r="B76" s="1">
+        <v>28847.0</v>
+      </c>
+      <c r="C76" s="1">
+        <v>21.19</v>
+      </c>
+      <c r="D76" s="1">
+        <v>13.9407369917</v>
+      </c>
+      <c r="E76" t="s">
+        <v>8</v>
+      </c>
+      <c r="F76">
+        <v>1.0</v>
+      </c>
+      <c r="G76" s="1">
+        <v>402148.44</v>
+      </c>
+      <c r="H76" s="1">
+        <v>209119.49</v>
+      </c>
+      <c r="I76" s="1">
+        <v>52.000572226514</v>
+      </c>
+      <c r="J76">
+        <v>0.0</v>
+      </c>
+      <c r="K76">
+        <v>0.0</v>
+      </c>
+      <c r="L76" s="1">
+        <v>611267.93</v>
+      </c>
+      <c r="M76" s="1">
+        <v>611267.93</v>
+      </c>
+      <c r="N76" s="1">
+        <v>0.82</v>
+      </c>
+      <c r="O76">
+        <v>1</v>
+      </c>
+      <c r="Z76" t="s">
+        <v>178</v>
+      </c>
+    </row>
+    <row r="77" spans="1:26">
+      <c r="A77" t="s">
+        <v>181</v>
+      </c>
+      <c r="B77" s="1">
+        <v>12648.0</v>
+      </c>
+      <c r="C77" s="1">
+        <v>55.16</v>
+      </c>
+      <c r="D77" s="1">
+        <v>28.6805629349</v>
+      </c>
+      <c r="E77" t="s">
+        <v>8</v>
+      </c>
+      <c r="F77">
+        <v>1.0</v>
+      </c>
+      <c r="G77" s="1">
+        <v>362751.76</v>
+      </c>
+      <c r="H77" s="1">
+        <v>334911.92</v>
+      </c>
+      <c r="I77" s="1">
+        <v>92.325374244911</v>
+      </c>
+      <c r="J77">
+        <v>0.0</v>
+      </c>
+      <c r="K77">
+        <v>0.0</v>
+      </c>
+      <c r="L77" s="1">
+        <v>697663.68</v>
+      </c>
+      <c r="M77" s="1">
+        <v>697663.68</v>
+      </c>
+      <c r="N77" s="1">
+        <v>0.94</v>
+      </c>
+      <c r="O77">
+        <v>1</v>
+      </c>
+      <c r="Z77" t="s">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="78" spans="1:26">
+      <c r="A78" t="s">
+        <v>183</v>
+      </c>
+      <c r="B78" s="1">
+        <v>12818.0</v>
+      </c>
+      <c r="C78" s="1">
+        <v>85.94</v>
+      </c>
+      <c r="D78" s="1">
+        <v>35.9008948354</v>
+      </c>
+      <c r="E78" t="s">
+        <v>8</v>
+      </c>
+      <c r="F78">
+        <v>1.0</v>
+      </c>
+      <c r="G78" s="1">
+        <v>460177.67</v>
+      </c>
+      <c r="H78" s="1">
+        <v>641401.25</v>
+      </c>
+      <c r="I78" s="1">
+        <v>139.38121986667</v>
+      </c>
+      <c r="J78">
+        <v>0.0</v>
+      </c>
+      <c r="K78">
+        <v>0.0</v>
+      </c>
+      <c r="L78" s="1">
+        <v>1101578.92</v>
+      </c>
+      <c r="M78" s="1">
+        <v>1101578.92</v>
+      </c>
+      <c r="N78" s="1">
+        <v>1.48</v>
+      </c>
+      <c r="O78">
+        <v>1</v>
+      </c>
+      <c r="Z78" t="s">
+        <v>182</v>
+      </c>
+    </row>
+    <row r="79" spans="1:26">
+      <c r="A79" t="s">
+        <v>185</v>
+      </c>
+      <c r="B79" s="1">
+        <v>29660.0</v>
+      </c>
+      <c r="C79" s="1">
+        <v>28.175</v>
+      </c>
+      <c r="D79" s="1">
+        <v>14.629866824</v>
+      </c>
+      <c r="E79" t="s">
+        <v>8</v>
+      </c>
+      <c r="F79">
+        <v>1.0</v>
+      </c>
+      <c r="G79" s="1">
+        <v>433921.85</v>
+      </c>
+      <c r="H79" s="1">
+        <v>401748.65</v>
+      </c>
+      <c r="I79" s="1">
+        <v>92.585485151301</v>
+      </c>
+      <c r="J79">
+        <v>0.0</v>
+      </c>
+      <c r="K79">
+        <v>0.0</v>
+      </c>
+      <c r="L79" s="1">
+        <v>835670.5</v>
+      </c>
+      <c r="M79" s="1">
+        <v>835670.5</v>
+      </c>
+      <c r="N79" s="1">
+        <v>1.12</v>
+      </c>
+      <c r="O79">
+        <v>1</v>
+      </c>
+      <c r="Z79" t="s">
+        <v>184</v>
+      </c>
+    </row>
+    <row r="80" spans="1:26">
+      <c r="A80" t="s">
+        <v>187</v>
+      </c>
+      <c r="B80" s="1">
+        <v>2274.0</v>
+      </c>
+      <c r="C80" s="1">
+        <v>35.26</v>
+      </c>
+      <c r="D80" s="1">
+        <v>39.1</v>
+      </c>
+      <c r="E80" t="s">
+        <v>8</v>
+      </c>
+      <c r="F80">
+        <v>1.0</v>
+      </c>
+      <c r="G80" s="1">
+        <v>88913.4</v>
+      </c>
+      <c r="H80" s="1">
+        <v>-8732.16</v>
+      </c>
+      <c r="I80" s="1">
+        <v>-9.8209718670077</v>
+      </c>
+      <c r="J80">
+        <v>0.0</v>
+      </c>
+      <c r="K80">
+        <v>0.0</v>
+      </c>
+      <c r="L80" s="1">
+        <v>80181.24</v>
+      </c>
+      <c r="M80" s="1">
+        <v>80181.24</v>
+      </c>
+      <c r="N80" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="O80">
+        <v>1</v>
+      </c>
+      <c r="Z80" t="s">
+        <v>186</v>
+      </c>
+    </row>
+    <row r="81" spans="1:26">
+      <c r="A81" t="s">
+        <v>189</v>
+      </c>
+      <c r="B81" s="1">
+        <v>232492.0</v>
+      </c>
+      <c r="C81" s="1">
+        <v>6.234</v>
+      </c>
+      <c r="D81" s="1">
+        <v>2.7071045885</v>
+      </c>
+      <c r="E81" t="s">
+        <v>8</v>
+      </c>
+      <c r="F81">
+        <v>1.0</v>
+      </c>
+      <c r="G81" s="1">
+        <v>629380.16</v>
+      </c>
+      <c r="H81" s="1">
+        <v>819974.97</v>
+      </c>
+      <c r="I81" s="1">
+        <v>130.28293901098</v>
+      </c>
+      <c r="J81">
+        <v>0.0</v>
+      </c>
+      <c r="K81">
+        <v>0.0</v>
+      </c>
+      <c r="L81" s="1">
+        <v>1449355.13</v>
+      </c>
+      <c r="M81" s="1">
+        <v>1449355.13</v>
+      </c>
+      <c r="N81" s="1">
+        <v>1.95</v>
+      </c>
+      <c r="O81">
+        <v>1</v>
+      </c>
+      <c r="Z81" t="s">
+        <v>188</v>
+      </c>
+    </row>
+    <row r="82" spans="1:26">
+      <c r="A82" t="s">
+        <v>191</v>
+      </c>
+      <c r="B82" s="1">
+        <v>15791.0</v>
+      </c>
+      <c r="C82" s="1">
+        <v>13.925</v>
+      </c>
+      <c r="D82" s="1">
+        <v>19.15</v>
+      </c>
+      <c r="E82" t="s">
+        <v>8</v>
+      </c>
+      <c r="F82">
+        <v>1.0</v>
+      </c>
+      <c r="G82" s="1">
+        <v>302397.65</v>
+      </c>
+      <c r="H82" s="1">
+        <v>-82507.97</v>
+      </c>
+      <c r="I82" s="1">
+        <v>-27.284593646809</v>
+      </c>
+      <c r="J82">
+        <v>0.0</v>
+      </c>
+      <c r="K82">
+        <v>0.0</v>
+      </c>
+      <c r="L82" s="1">
+        <v>219889.68</v>
+      </c>
+      <c r="M82" s="1">
+        <v>219889.68</v>
+      </c>
+      <c r="N82" s="1">
+        <v>0.3</v>
+      </c>
+      <c r="O82">
+        <v>1</v>
+      </c>
+      <c r="Z82" t="s">
+        <v>190</v>
+      </c>
+    </row>
+    <row r="83" spans="1:26">
+      <c r="A83" t="s">
+        <v>193</v>
+      </c>
+      <c r="B83" s="1">
+        <v>6121.0</v>
+      </c>
+      <c r="C83" s="1">
+        <v>13.43</v>
+      </c>
+      <c r="D83" s="1">
+        <v>14.99</v>
+      </c>
+      <c r="E83" t="s">
+        <v>8</v>
+      </c>
+      <c r="F83">
+        <v>1.0</v>
+      </c>
+      <c r="G83" s="1">
+        <v>91753.79</v>
+      </c>
+      <c r="H83" s="1">
+        <v>-9548.76</v>
+      </c>
+      <c r="I83" s="1">
+        <v>-10.406937958639</v>
+      </c>
+      <c r="J83">
+        <v>0.0</v>
+      </c>
+      <c r="K83">
+        <v>0.0</v>
+      </c>
+      <c r="L83" s="1">
+        <v>82205.03</v>
+      </c>
+      <c r="M83" s="1">
+        <v>82205.03</v>
+      </c>
+      <c r="N83" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="O83">
+        <v>1</v>
+      </c>
+      <c r="Z83" t="s">
+        <v>192</v>
+      </c>
+    </row>
+    <row r="84" spans="1:26">
+      <c r="A84" t="s">
+        <v>195</v>
+      </c>
+      <c r="B84" s="1">
+        <v>2888.0</v>
+      </c>
+      <c r="C84" s="1">
+        <v>121.55</v>
+      </c>
+      <c r="D84" s="1">
+        <v>114.8</v>
+      </c>
+      <c r="E84" t="s">
+        <v>8</v>
+      </c>
+      <c r="F84">
+        <v>1.0</v>
+      </c>
+      <c r="G84" s="1">
+        <v>331542.4</v>
+      </c>
+      <c r="H84" s="1">
+        <v>19494.0</v>
+      </c>
+      <c r="I84" s="1">
+        <v>5.8797909407665</v>
+      </c>
+      <c r="J84">
+        <v>0.0</v>
+      </c>
+      <c r="K84">
+        <v>0.0</v>
+      </c>
+      <c r="L84" s="1">
+        <v>351036.4</v>
+      </c>
+      <c r="M84" s="1">
+        <v>351036.4</v>
+      </c>
+      <c r="N84" s="1">
+        <v>0.47</v>
+      </c>
+      <c r="O84">
+        <v>1</v>
+      </c>
+      <c r="Z84" t="s">
+        <v>194</v>
+      </c>
+    </row>
+    <row r="85" spans="1:26">
+      <c r="A85" t="s">
+        <v>197</v>
+      </c>
+      <c r="B85" s="1">
+        <v>831.0</v>
+      </c>
+      <c r="C85" s="1">
+        <v>266.1</v>
+      </c>
+      <c r="D85" s="1">
+        <v>285.9</v>
+      </c>
+      <c r="E85" t="s">
+        <v>8</v>
+      </c>
+      <c r="F85">
+        <v>1.0</v>
+      </c>
+      <c r="G85" s="1">
+        <v>237582.9</v>
+      </c>
+      <c r="H85" s="1">
+        <v>-16453.8</v>
+      </c>
+      <c r="I85" s="1">
+        <v>-6.9254984260231</v>
+      </c>
+      <c r="J85">
+        <v>0.0</v>
+      </c>
+      <c r="K85">
+        <v>0.0</v>
+      </c>
+      <c r="L85" s="1">
+        <v>221129.1</v>
+      </c>
+      <c r="M85" s="1">
+        <v>221129.1</v>
+      </c>
+      <c r="N85" s="1">
+        <v>0.3</v>
+      </c>
+      <c r="O85">
+        <v>1</v>
+      </c>
+      <c r="Z85" t="s">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="86" spans="1:26">
+      <c r="A86" t="s">
+        <v>199</v>
+      </c>
+      <c r="B86" s="1">
+        <v>2911.0</v>
+      </c>
+      <c r="C86" s="1">
+        <v>35.9</v>
+      </c>
+      <c r="D86" s="1">
+        <v>35.62</v>
+      </c>
+      <c r="E86" t="s">
+        <v>8</v>
+      </c>
+      <c r="F86">
+        <v>1.0</v>
+      </c>
+      <c r="G86" s="1">
+        <v>103689.82</v>
+      </c>
+      <c r="H86" s="1">
+        <v>815.08</v>
+      </c>
+      <c r="I86" s="1">
+        <v>0.78607523862998</v>
+      </c>
+      <c r="J86">
+        <v>0.0</v>
+      </c>
+      <c r="K86">
+        <v>0.0</v>
+      </c>
+      <c r="L86" s="1">
+        <v>104504.9</v>
+      </c>
+      <c r="M86" s="1">
+        <v>104504.9</v>
+      </c>
+      <c r="N86" s="1">
+        <v>0.14</v>
+      </c>
+      <c r="O86">
+        <v>1</v>
+      </c>
+      <c r="Z86" t="s">
+        <v>198</v>
+      </c>
+    </row>
+    <row r="87" spans="1:26">
+      <c r="A87" t="s">
+        <v>201</v>
+      </c>
+      <c r="B87" s="1">
+        <v>4499.0</v>
+      </c>
+      <c r="C87" s="1">
+        <v>49.36</v>
+      </c>
+      <c r="D87" s="1">
+        <v>64.02</v>
+      </c>
+      <c r="E87" t="s">
+        <v>8</v>
+      </c>
+      <c r="F87">
+        <v>1.0</v>
+      </c>
+      <c r="G87" s="1">
+        <v>288025.98</v>
+      </c>
+      <c r="H87" s="1">
+        <v>-65955.34</v>
+      </c>
+      <c r="I87" s="1">
+        <v>-22.899094033115</v>
+      </c>
+      <c r="J87">
+        <v>0.0</v>
+      </c>
+      <c r="K87">
+        <v>0.0</v>
+      </c>
+      <c r="L87" s="1">
+        <v>222070.64</v>
+      </c>
+      <c r="M87" s="1">
+        <v>222070.64</v>
+      </c>
+      <c r="N87" s="1">
+        <v>0.3</v>
+      </c>
+      <c r="O87">
+        <v>1</v>
+      </c>
+      <c r="Z87" t="s">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="88" spans="1:26">
+      <c r="A88" t="s">
+        <v>203</v>
+      </c>
+      <c r="B88" s="1">
+        <v>2709.0</v>
+      </c>
+      <c r="C88" s="1">
+        <v>28.1</v>
+      </c>
+      <c r="D88" s="1">
+        <v>33.4333333333</v>
+      </c>
+      <c r="E88" t="s">
+        <v>8</v>
+      </c>
+      <c r="F88">
+        <v>1.0</v>
+      </c>
+      <c r="G88" s="1">
+        <v>90570.9</v>
+      </c>
+      <c r="H88" s="1">
+        <v>-14448.0</v>
+      </c>
+      <c r="I88" s="1">
+        <v>-15.952143569292</v>
+      </c>
+      <c r="J88">
+        <v>0.0</v>
+      </c>
+      <c r="K88">
+        <v>0.0</v>
+      </c>
+      <c r="L88" s="1">
+        <v>76122.9</v>
+      </c>
+      <c r="M88" s="1">
+        <v>76122.9</v>
+      </c>
+      <c r="N88" s="1">
+        <v>0.1</v>
+      </c>
+      <c r="O88">
+        <v>1</v>
+      </c>
+      <c r="Z88" t="s">
+        <v>202</v>
+      </c>
+    </row>
+    <row r="89" spans="1:26">
+      <c r="A89" t="s">
+        <v>205</v>
+      </c>
+      <c r="B89" s="1">
+        <v>180757.0</v>
+      </c>
+      <c r="C89" s="1">
+        <v>4.361</v>
+      </c>
+      <c r="D89" s="1">
+        <v>3.5459065486</v>
+      </c>
+      <c r="E89" t="s">
+        <v>8</v>
+      </c>
+      <c r="F89">
+        <v>1.0</v>
+      </c>
+      <c r="G89" s="1">
+        <v>640947.43</v>
+      </c>
+      <c r="H89" s="1">
+        <v>147333.85</v>
+      </c>
+      <c r="I89" s="1">
+        <v>22.986885211475</v>
+      </c>
+      <c r="J89">
+        <v>0.0</v>
+      </c>
+      <c r="K89">
+        <v>0.0</v>
+      </c>
+      <c r="L89" s="1">
+        <v>788281.28</v>
+      </c>
+      <c r="M89" s="1">
+        <v>788281.28</v>
+      </c>
+      <c r="N89" s="1">
+        <v>1.06</v>
+      </c>
+      <c r="O89">
+        <v>1</v>
+      </c>
+      <c r="Z89" t="s">
+        <v>204</v>
+      </c>
+    </row>
+    <row r="90" spans="1:26">
+      <c r="A90" t="s">
+        <v>207</v>
+      </c>
+      <c r="B90" s="1">
+        <v>9484.0</v>
+      </c>
+      <c r="C90" s="1">
+        <v>23.68</v>
+      </c>
+      <c r="D90" s="1">
+        <v>27.08</v>
+      </c>
+      <c r="E90" t="s">
+        <v>8</v>
+      </c>
+      <c r="F90">
+        <v>1.0</v>
+      </c>
+      <c r="G90" s="1">
+        <v>256826.72</v>
+      </c>
+      <c r="H90" s="1">
+        <v>-32245.6</v>
+      </c>
+      <c r="I90" s="1">
+        <v>-12.555391432792</v>
+      </c>
+      <c r="J90">
+        <v>0.0</v>
+      </c>
+      <c r="K90">
+        <v>0.0</v>
+      </c>
+      <c r="L90" s="1">
+        <v>224581.12</v>
+      </c>
+      <c r="M90" s="1">
+        <v>224581.12</v>
+      </c>
+      <c r="N90" s="1">
+        <v>0.3</v>
+      </c>
+      <c r="O90">
+        <v>1</v>
+      </c>
+      <c r="Z90" t="s">
+        <v>206</v>
+      </c>
+    </row>
+    <row r="91" spans="1:26">
+      <c r="A91" t="s">
+        <v>209</v>
+      </c>
+      <c r="B91" s="1">
+        <v>4450.0</v>
+      </c>
+      <c r="C91" s="1">
+        <v>165.7</v>
+      </c>
+      <c r="D91" s="1">
+        <v>134.0369977528</v>
+      </c>
+      <c r="E91" t="s">
+        <v>8</v>
+      </c>
+      <c r="F91">
+        <v>1.0</v>
+      </c>
+      <c r="G91" s="1">
+        <v>596464.64</v>
+      </c>
+      <c r="H91" s="1">
+        <v>140900.36</v>
+      </c>
+      <c r="I91" s="1">
+        <v>23.62258389701</v>
+      </c>
+      <c r="J91">
+        <v>0.0</v>
+      </c>
+      <c r="K91">
+        <v>0.0</v>
+      </c>
+      <c r="L91" s="1">
+        <v>737365.0</v>
+      </c>
+      <c r="M91" s="1">
+        <v>737365.0</v>
+      </c>
+      <c r="N91" s="1">
+        <v>0.99</v>
+      </c>
+      <c r="O91">
+        <v>1</v>
+      </c>
+      <c r="Z91" t="s">
+        <v>208</v>
+      </c>
+    </row>
+    <row r="92" spans="1:26">
+      <c r="A92" t="s">
+        <v>211</v>
+      </c>
+      <c r="B92" s="1">
+        <v>3529.0</v>
+      </c>
+      <c r="C92" s="1">
+        <v>154.05</v>
+      </c>
+      <c r="D92" s="1">
+        <v>76.1009634457</v>
+      </c>
+      <c r="E92" t="s">
+        <v>8</v>
+      </c>
+      <c r="F92">
+        <v>1.0</v>
+      </c>
+      <c r="G92" s="1">
+        <v>268560.3</v>
+      </c>
+      <c r="H92" s="1">
+        <v>275082.15</v>
+      </c>
+      <c r="I92" s="1">
+        <v>102.42844902988</v>
+      </c>
+      <c r="J92">
+        <v>0.0</v>
+      </c>
+      <c r="K92">
+        <v>0.0</v>
+      </c>
+      <c r="L92" s="1">
+        <v>543642.45</v>
+      </c>
+      <c r="M92" s="1">
+        <v>543642.45</v>
+      </c>
+      <c r="N92" s="1">
+        <v>0.73</v>
+      </c>
+      <c r="O92">
+        <v>1</v>
+      </c>
+      <c r="Z92" t="s">
+        <v>210</v>
+      </c>
+    </row>
+    <row r="93" spans="1:26">
+      <c r="A93" t="s">
+        <v>213</v>
+      </c>
+      <c r="B93" s="1">
+        <v>4300.0</v>
+      </c>
+      <c r="C93" s="1">
+        <v>50.08</v>
+      </c>
+      <c r="D93" s="1">
+        <v>56.8</v>
+      </c>
+      <c r="E93" t="s">
+        <v>8</v>
+      </c>
+      <c r="F93">
+        <v>1.0</v>
+      </c>
+      <c r="G93" s="1">
+        <v>244240.0</v>
+      </c>
+      <c r="H93" s="1">
+        <v>-28896.0</v>
+      </c>
+      <c r="I93" s="1">
+        <v>-11.830985915493</v>
+      </c>
+      <c r="J93">
+        <v>0.0</v>
+      </c>
+      <c r="K93">
+        <v>0.0</v>
+      </c>
+      <c r="L93" s="1">
+        <v>215344.0</v>
+      </c>
+      <c r="M93" s="1">
+        <v>215344.0</v>
+      </c>
+      <c r="N93" s="1">
+        <v>0.29</v>
+      </c>
+      <c r="O93">
+        <v>1</v>
+      </c>
+      <c r="Z93" t="s">
+        <v>212</v>
+      </c>
+    </row>
+    <row r="94" spans="1:26">
+      <c r="A94" t="s">
+        <v>215</v>
+      </c>
+      <c r="B94" s="1">
+        <v>2423.0</v>
+      </c>
+      <c r="C94" s="1">
+        <v>378.1</v>
+      </c>
+      <c r="D94" s="1">
+        <v>360.5104622369</v>
+      </c>
+      <c r="E94" t="s">
+        <v>8</v>
+      </c>
+      <c r="F94">
+        <v>1.0</v>
+      </c>
+      <c r="G94" s="1">
+        <v>873516.85</v>
+      </c>
+      <c r="H94" s="1">
+        <v>42619.45</v>
+      </c>
+      <c r="I94" s="1">
+        <v>4.8790644393408</v>
+      </c>
+      <c r="J94">
+        <v>0.0</v>
+      </c>
+      <c r="K94">
+        <v>0.0</v>
+      </c>
+      <c r="L94" s="1">
+        <v>916136.3</v>
+      </c>
+      <c r="M94" s="1">
+        <v>916136.3</v>
+      </c>
+      <c r="N94" s="1">
+        <v>1.23</v>
+      </c>
+      <c r="O94">
+        <v>1</v>
+      </c>
+      <c r="Z94" t="s">
+        <v>214</v>
+      </c>
+    </row>
+    <row r="95" spans="1:26">
+      <c r="A95" t="s">
+        <v>217</v>
+      </c>
+      <c r="B95" s="1">
+        <v>12730.0</v>
+      </c>
+      <c r="C95" s="1">
+        <v>26.26</v>
+      </c>
+      <c r="D95" s="1">
+        <v>20.54</v>
+      </c>
+      <c r="E95" t="s">
+        <v>8</v>
+      </c>
+      <c r="F95">
+        <v>1.0</v>
+      </c>
+      <c r="G95" s="1">
+        <v>261474.2</v>
+      </c>
+      <c r="H95" s="1">
+        <v>72815.6</v>
+      </c>
+      <c r="I95" s="1">
+        <v>27.848101265823</v>
+      </c>
+      <c r="J95">
+        <v>0.0</v>
+      </c>
+      <c r="K95">
+        <v>0.0</v>
+      </c>
+      <c r="L95" s="1">
+        <v>334289.8</v>
+      </c>
+      <c r="M95" s="1">
+        <v>334289.8</v>
+      </c>
+      <c r="N95" s="1">
+        <v>0.45</v>
+      </c>
+      <c r="O95">
+        <v>1</v>
+      </c>
+      <c r="Z95" t="s">
+        <v>216</v>
+      </c>
+    </row>
+    <row r="96" spans="1:26">
+      <c r="A96" t="s">
+        <v>219</v>
+      </c>
+      <c r="B96" s="1">
+        <v>2481.0</v>
+      </c>
+      <c r="C96" s="1">
+        <v>481.35</v>
+      </c>
+      <c r="D96" s="1">
+        <v>637.806267634</v>
+      </c>
+      <c r="E96" t="s">
+        <v>8</v>
+      </c>
+      <c r="F96">
+        <v>1.0</v>
+      </c>
+      <c r="G96" s="1">
+        <v>1582397.35</v>
+      </c>
+      <c r="H96" s="1">
+        <v>-388168.0</v>
+      </c>
+      <c r="I96" s="1">
+        <v>-24.530374750691</v>
+      </c>
+      <c r="J96">
+        <v>0.0</v>
+      </c>
+      <c r="K96">
+        <v>0.0</v>
+      </c>
+      <c r="L96" s="1">
+        <v>1194229.35</v>
+      </c>
+      <c r="M96" s="1">
+        <v>1194229.35</v>
+      </c>
+      <c r="N96" s="1">
+        <v>1.61</v>
+      </c>
+      <c r="O96">
+        <v>1</v>
+      </c>
+      <c r="Z96" t="s">
+        <v>218</v>
+      </c>
+    </row>
+    <row r="97" spans="1:26">
+      <c r="A97" t="s">
+        <v>221</v>
+      </c>
+      <c r="B97" s="1">
+        <v>7123.0</v>
+      </c>
+      <c r="C97" s="1">
+        <v>45.53</v>
+      </c>
+      <c r="D97" s="1">
+        <v>59.0</v>
+      </c>
+      <c r="E97" t="s">
+        <v>8</v>
+      </c>
+      <c r="F97">
+        <v>1.0</v>
+      </c>
+      <c r="G97" s="1">
+        <v>420257.0</v>
+      </c>
+      <c r="H97" s="1">
+        <v>-95946.81</v>
+      </c>
+      <c r="I97" s="1">
+        <v>-22.830508474576</v>
+      </c>
+      <c r="J97">
+        <v>0.0</v>
+      </c>
+      <c r="K97">
+        <v>0.0</v>
+      </c>
+      <c r="L97" s="1">
+        <v>324310.19</v>
+      </c>
+      <c r="M97" s="1">
+        <v>324310.19</v>
+      </c>
+      <c r="N97" s="1">
+        <v>0.44</v>
+      </c>
+      <c r="O97">
+        <v>1</v>
+      </c>
+      <c r="Z97" t="s">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="98" spans="1:26">
+      <c r="A98" t="s">
+        <v>223</v>
+      </c>
+      <c r="B98" s="1">
+        <v>3402.0</v>
+      </c>
+      <c r="C98" s="1">
+        <v>133.0</v>
+      </c>
+      <c r="D98" s="1">
+        <v>100.9287272193</v>
+      </c>
+      <c r="E98" t="s">
+        <v>8</v>
+      </c>
+      <c r="F98">
+        <v>1.0</v>
+      </c>
+      <c r="G98" s="1">
+        <v>343359.53</v>
+      </c>
+      <c r="H98" s="1">
+        <v>109106.47</v>
+      </c>
+      <c r="I98" s="1">
+        <v>31.776158943368</v>
+      </c>
+      <c r="J98">
+        <v>0.0</v>
+      </c>
+      <c r="K98">
+        <v>0.0</v>
+      </c>
+      <c r="L98" s="1">
+        <v>452466.0</v>
+      </c>
+      <c r="M98" s="1">
+        <v>452466.0</v>
+      </c>
+      <c r="N98" s="1">
+        <v>0.61</v>
+      </c>
+      <c r="O98">
+        <v>1</v>
+      </c>
+      <c r="Z98" t="s">
+        <v>222</v>
+      </c>
+    </row>
+    <row r="99" spans="1:26">
+      <c r="A99" t="s">
+        <v>225</v>
+      </c>
+      <c r="B99" s="1">
+        <v>8263.0</v>
+      </c>
+      <c r="C99" s="1">
+        <v>15.72</v>
+      </c>
+      <c r="D99" s="1">
+        <v>11.8022231635</v>
+      </c>
+      <c r="E99" t="s">
+        <v>8</v>
+      </c>
+      <c r="F99">
+        <v>1.0</v>
+      </c>
+      <c r="G99" s="1">
+        <v>97521.77</v>
+      </c>
+      <c r="H99" s="1">
+        <v>32372.59</v>
+      </c>
+      <c r="I99" s="1">
+        <v>33.19524450797</v>
+      </c>
+      <c r="J99">
+        <v>0.0</v>
+      </c>
+      <c r="K99">
+        <v>0.0</v>
+      </c>
+      <c r="L99" s="1">
+        <v>129894.36</v>
+      </c>
+      <c r="M99" s="1">
+        <v>129894.36</v>
+      </c>
+      <c r="N99" s="1">
+        <v>0.17</v>
+      </c>
+      <c r="O99">
+        <v>1</v>
+      </c>
+      <c r="Z99" t="s">
+        <v>224</v>
+      </c>
+    </row>
+    <row r="100" spans="1:26">
+      <c r="A100" t="s">
+        <v>227</v>
+      </c>
+      <c r="B100" s="1">
+        <v>6600.0</v>
+      </c>
+      <c r="C100" s="1">
+        <v>51.22</v>
+      </c>
+      <c r="D100" s="1">
+        <v>52.2038015152</v>
+      </c>
+      <c r="E100" t="s">
+        <v>8</v>
+      </c>
+      <c r="F100">
+        <v>1.0</v>
+      </c>
+      <c r="G100" s="1">
+        <v>344545.09</v>
+      </c>
+      <c r="H100" s="1">
+        <v>-6493.09</v>
+      </c>
+      <c r="I100" s="1">
+        <v>-1.8845399886558</v>
+      </c>
+      <c r="J100">
+        <v>0.0</v>
+      </c>
+      <c r="K100">
+        <v>0.0</v>
+      </c>
+      <c r="L100" s="1">
+        <v>338052.0</v>
+      </c>
+      <c r="M100" s="1">
+        <v>338052.0</v>
+      </c>
+      <c r="N100" s="1">
+        <v>0.45</v>
+      </c>
+      <c r="O100">
+        <v>1</v>
+      </c>
+      <c r="Z100" t="s">
+        <v>226</v>
+      </c>
+    </row>
+    <row r="101" spans="1:26">
+      <c r="A101" t="s">
+        <v>229</v>
+      </c>
+      <c r="B101" s="1">
+        <v>621.0</v>
+      </c>
+      <c r="C101" s="1">
+        <v>478.0</v>
+      </c>
+      <c r="D101" s="1">
+        <v>186.1487117552</v>
+      </c>
+      <c r="E101" t="s">
+        <v>8</v>
+      </c>
+      <c r="F101">
+        <v>1.0</v>
+      </c>
+      <c r="G101" s="1">
+        <v>115598.35</v>
+      </c>
+      <c r="H101" s="1">
+        <v>181239.65</v>
+      </c>
+      <c r="I101" s="1">
+        <v>156.78394198533</v>
+      </c>
+      <c r="J101">
+        <v>0.0</v>
+      </c>
+      <c r="K101">
+        <v>0.0</v>
+      </c>
+      <c r="L101" s="1">
+        <v>296838.0</v>
+      </c>
+      <c r="M101" s="1">
+        <v>296838.0</v>
+      </c>
+      <c r="N101" s="1">
+        <v>0.4</v>
+      </c>
+      <c r="O101">
+        <v>1</v>
+      </c>
+      <c r="Z101" t="s">
+        <v>228</v>
+      </c>
+    </row>
+    <row r="102" spans="1:26">
+      <c r="A102" t="s">
+        <v>231</v>
+      </c>
+      <c r="B102" s="1">
+        <v>66642.0</v>
+      </c>
+      <c r="C102" s="1">
+        <v>3.594</v>
+      </c>
+      <c r="D102" s="1">
+        <v>3.47800006</v>
+      </c>
+      <c r="E102" t="s">
+        <v>8</v>
+      </c>
+      <c r="F102">
+        <v>1.0</v>
+      </c>
+      <c r="G102" s="1">
+        <v>231780.88</v>
+      </c>
+      <c r="H102" s="1">
+        <v>7730.47</v>
+      </c>
+      <c r="I102" s="1">
+        <v>3.3352492233182</v>
+      </c>
+      <c r="J102">
+        <v>0.0</v>
+      </c>
+      <c r="K102">
+        <v>0.0</v>
+      </c>
+      <c r="L102" s="1">
+        <v>239511.35</v>
+      </c>
+      <c r="M102" s="1">
+        <v>239511.35</v>
+      </c>
+      <c r="N102" s="1">
+        <v>0.32</v>
+      </c>
+      <c r="O102">
+        <v>1</v>
+      </c>
+      <c r="Z102" t="s">
+        <v>230</v>
+      </c>
+    </row>
+    <row r="103" spans="1:26">
+      <c r="A103" t="s">
+        <v>233</v>
+      </c>
+      <c r="B103" s="1">
+        <v>4333.0</v>
+      </c>
+      <c r="C103" s="1">
+        <v>76.28</v>
+      </c>
+      <c r="D103" s="1">
+        <v>69.3</v>
+      </c>
+      <c r="E103" t="s">
+        <v>8</v>
+      </c>
+      <c r="F103">
+        <v>1.0</v>
+      </c>
+      <c r="G103" s="1">
+        <v>300276.9</v>
+      </c>
+      <c r="H103" s="1">
+        <v>30244.34</v>
+      </c>
+      <c r="I103" s="1">
+        <v>10.07215007215</v>
+      </c>
+      <c r="J103">
+        <v>0.0</v>
+      </c>
+      <c r="K103">
+        <v>0.0</v>
+      </c>
+      <c r="L103" s="1">
+        <v>330521.24</v>
+      </c>
+      <c r="M103" s="1">
+        <v>330521.24</v>
+      </c>
+      <c r="N103" s="1">
+        <v>0.44</v>
+      </c>
+      <c r="O103">
+        <v>1</v>
+      </c>
+      <c r="Z103" t="s">
+        <v>232</v>
+      </c>
+    </row>
+    <row r="104" spans="1:26">
+      <c r="A104" t="s">
+        <v>235</v>
+      </c>
+      <c r="B104" s="1">
+        <v>71600.0</v>
+      </c>
+      <c r="C104" s="1">
+        <v>12.28</v>
+      </c>
+      <c r="D104" s="1">
+        <v>4.503424162</v>
+      </c>
+      <c r="E104" t="s">
+        <v>8</v>
+      </c>
+      <c r="F104">
+        <v>1.0</v>
+      </c>
+      <c r="G104" s="1">
+        <v>322445.17</v>
+      </c>
+      <c r="H104" s="1">
+        <v>556802.83</v>
+      </c>
+      <c r="I104" s="1">
+        <v>172.68139882511</v>
+      </c>
+      <c r="J104">
+        <v>0.0</v>
+      </c>
+      <c r="K104">
+        <v>0.0</v>
+      </c>
+      <c r="L104" s="1">
+        <v>879248.0</v>
+      </c>
+      <c r="M104" s="1">
+        <v>879248.0</v>
+      </c>
+      <c r="N104" s="1">
+        <v>1.18</v>
+      </c>
+      <c r="O104">
+        <v>1</v>
+      </c>
+      <c r="Z104" t="s">
+        <v>234</v>
+      </c>
+    </row>
+    <row r="105" spans="1:26">
+      <c r="A105" t="s">
+        <v>237</v>
+      </c>
+      <c r="B105" s="1">
+        <v>31819.0</v>
+      </c>
+      <c r="C105" s="1">
+        <v>16.815</v>
+      </c>
+      <c r="D105" s="1">
+        <v>16.45</v>
+      </c>
+      <c r="E105" t="s">
+        <v>8</v>
+      </c>
+      <c r="F105">
+        <v>1.0</v>
+      </c>
+      <c r="G105" s="1">
+        <v>523422.55</v>
+      </c>
+      <c r="H105" s="1">
+        <v>11613.94</v>
+      </c>
+      <c r="I105" s="1">
+        <v>2.2188459400536</v>
+      </c>
+      <c r="J105">
+        <v>0.0</v>
+      </c>
+      <c r="K105">
+        <v>0.0</v>
+      </c>
+      <c r="L105" s="1">
+        <v>535036.49</v>
+      </c>
+      <c r="M105" s="1">
+        <v>535036.49</v>
+      </c>
+      <c r="N105" s="1">
+        <v>0.72</v>
+      </c>
+      <c r="O105">
+        <v>1</v>
+      </c>
+      <c r="Z105" t="s">
+        <v>236</v>
+      </c>
+    </row>
+    <row r="106" spans="1:26">
+      <c r="A106" t="s">
+        <v>239</v>
+      </c>
+      <c r="B106" s="1">
+        <v>6.0</v>
+      </c>
+      <c r="C106" s="1">
+        <v>4811.69</v>
+      </c>
+      <c r="D106" s="1">
+        <v>4799.9416666667</v>
+      </c>
+      <c r="E106" t="s">
+        <v>8</v>
+      </c>
+      <c r="F106">
+        <v>1.0</v>
+      </c>
+      <c r="G106" s="1">
+        <v>28799.65</v>
+      </c>
+      <c r="H106" s="1">
+        <v>70.49</v>
+      </c>
+      <c r="I106" s="1">
+        <v>0.24475991895735</v>
+      </c>
+      <c r="J106">
+        <v>0.0</v>
+      </c>
+      <c r="K106">
+        <v>0.0</v>
+      </c>
+      <c r="L106" s="1">
+        <v>28870.14</v>
+      </c>
+      <c r="M106" s="1">
+        <v>28870.14</v>
+      </c>
+      <c r="N106" s="1">
+        <v>0.04</v>
+      </c>
+      <c r="O106">
+        <v>1</v>
+      </c>
+      <c r="Z106" t="s">
+        <v>238</v>
+      </c>
+    </row>
+    <row r="107" spans="1:26">
+      <c r="A107" t="s">
+        <v>241</v>
+      </c>
+      <c r="B107" s="1">
+        <v>27280.0</v>
+      </c>
+      <c r="C107" s="1">
+        <v>16.865</v>
+      </c>
+      <c r="D107" s="1">
+        <v>18.19</v>
+      </c>
+      <c r="E107" t="s">
+        <v>8</v>
+      </c>
+      <c r="F107">
+        <v>1.0</v>
+      </c>
+      <c r="G107" s="1">
+        <v>496223.2</v>
+      </c>
+      <c r="H107" s="1">
+        <v>-36146.0</v>
+      </c>
+      <c r="I107" s="1">
+        <v>-7.284222100055</v>
+      </c>
+      <c r="J107">
+        <v>0.0</v>
+      </c>
+      <c r="K107">
+        <v>0.0</v>
+      </c>
+      <c r="L107" s="1">
+        <v>460077.2</v>
+      </c>
+      <c r="M107" s="1">
+        <v>460077.2</v>
+      </c>
+      <c r="N107" s="1">
+        <v>0.62</v>
+      </c>
+      <c r="O107">
+        <v>1</v>
+      </c>
+      <c r="Z107" t="s">
+        <v>240</v>
+      </c>
+    </row>
+    <row r="108" spans="1:26">
+      <c r="A108" t="s">
+        <v>243</v>
+      </c>
+      <c r="B108" s="1">
+        <v>3246.0</v>
+      </c>
+      <c r="C108" s="1">
+        <v>68.5</v>
+      </c>
+      <c r="D108" s="1">
+        <v>67.7</v>
+      </c>
+      <c r="E108" t="s">
+        <v>8</v>
+      </c>
+      <c r="F108">
+        <v>1.0</v>
+      </c>
+      <c r="G108" s="1">
+        <v>219754.2</v>
+      </c>
+      <c r="H108" s="1">
+        <v>2596.8</v>
+      </c>
+      <c r="I108" s="1">
+        <v>1.1816838995569</v>
+      </c>
+      <c r="J108">
+        <v>0.0</v>
+      </c>
+      <c r="K108">
+        <v>0.0</v>
+      </c>
+      <c r="L108" s="1">
+        <v>222351.0</v>
+      </c>
+      <c r="M108" s="1">
+        <v>222351.0</v>
+      </c>
+      <c r="N108" s="1">
+        <v>0.3</v>
+      </c>
+      <c r="O108">
+        <v>1</v>
+      </c>
+      <c r="Z108" t="s">
+        <v>242</v>
+      </c>
+    </row>
+    <row r="109" spans="1:26">
+      <c r="A109" t="s">
+        <v>245</v>
+      </c>
+      <c r="B109" s="1">
+        <v>4821.0</v>
+      </c>
+      <c r="C109" s="1">
+        <v>257.77</v>
+      </c>
+      <c r="D109" s="1">
+        <v>158.78</v>
+      </c>
+      <c r="E109" t="s">
+        <v>8</v>
+      </c>
+      <c r="F109">
+        <v>1.0</v>
+      </c>
+      <c r="G109" s="1">
+        <v>765478.38</v>
+      </c>
+      <c r="H109" s="1">
+        <v>477230.79</v>
+      </c>
+      <c r="I109" s="1">
+        <v>62.344123945081</v>
+      </c>
+      <c r="J109">
+        <v>0.0</v>
+      </c>
+      <c r="K109">
+        <v>0.0</v>
+      </c>
+      <c r="L109" s="1">
+        <v>1242709.17</v>
+      </c>
+      <c r="M109" s="1">
+        <v>1242709.17</v>
+      </c>
+      <c r="N109" s="1">
+        <v>1.67</v>
+      </c>
+      <c r="O109">
+        <v>1</v>
+      </c>
+      <c r="Z109" t="s">
+        <v>244</v>
+      </c>
+    </row>
+    <row r="110" spans="1:26">
+      <c r="A110" t="s">
+        <v>247</v>
+      </c>
+      <c r="B110" s="1">
+        <v>9454.0</v>
+      </c>
+      <c r="C110" s="1">
+        <v>27.88</v>
+      </c>
+      <c r="D110" s="1">
+        <v>22.75</v>
+      </c>
+      <c r="E110" t="s">
+        <v>8</v>
+      </c>
+      <c r="F110">
+        <v>1.0</v>
+      </c>
+      <c r="G110" s="1">
+        <v>215078.5</v>
+      </c>
+      <c r="H110" s="1">
+        <v>48499.02</v>
+      </c>
+      <c r="I110" s="1">
+        <v>22.549450549451</v>
+      </c>
+      <c r="J110">
+        <v>0.0</v>
+      </c>
+      <c r="K110">
+        <v>0.0</v>
+      </c>
+      <c r="L110" s="1">
+        <v>263577.52</v>
+      </c>
+      <c r="M110" s="1">
+        <v>263577.52</v>
+      </c>
+      <c r="N110" s="1">
+        <v>0.35</v>
+      </c>
+      <c r="O110">
+        <v>1</v>
+      </c>
+      <c r="Z110" t="s">
+        <v>246</v>
+      </c>
+    </row>
+    <row r="111" spans="1:26">
+      <c r="A111" t="s">
+        <v>249</v>
+      </c>
+      <c r="B111" s="1">
+        <v>5627.0</v>
+      </c>
+      <c r="C111" s="1">
+        <v>37.855</v>
+      </c>
+      <c r="D111" s="1">
+        <v>32.8492304958</v>
+      </c>
+      <c r="E111" t="s">
+        <v>8</v>
+      </c>
+      <c r="F111">
+        <v>1.0</v>
+      </c>
+      <c r="G111" s="1">
+        <v>184842.62</v>
+      </c>
+      <c r="H111" s="1">
+        <v>28167.47</v>
+      </c>
+      <c r="I111" s="1">
+        <v>15.238622997229</v>
+      </c>
+      <c r="J111">
+        <v>0.0</v>
+      </c>
+      <c r="K111">
+        <v>0.0</v>
+      </c>
+      <c r="L111" s="1">
+        <v>213010.09</v>
+      </c>
+      <c r="M111" s="1">
+        <v>213010.09</v>
+      </c>
+      <c r="N111" s="1">
+        <v>0.29</v>
+      </c>
+      <c r="O111">
+        <v>1</v>
+      </c>
+      <c r="Z111" t="s">
+        <v>248</v>
+      </c>
+    </row>
+    <row r="112" spans="1:26">
+      <c r="A112" t="s">
+        <v>251</v>
+      </c>
+      <c r="B112" s="1">
+        <v>5666.0</v>
+      </c>
+      <c r="C112" s="1">
+        <v>15.92</v>
+      </c>
+      <c r="D112" s="1">
+        <v>16.36</v>
+      </c>
+      <c r="E112" t="s">
+        <v>8</v>
+      </c>
+      <c r="F112">
+        <v>1.0</v>
+      </c>
+      <c r="G112" s="1">
+        <v>92695.76</v>
+      </c>
+      <c r="H112" s="1">
+        <v>-2493.04</v>
+      </c>
+      <c r="I112" s="1">
+        <v>-2.6894865525672</v>
+      </c>
+      <c r="J112">
+        <v>0.0</v>
+      </c>
+      <c r="K112">
+        <v>0.0</v>
+      </c>
+      <c r="L112" s="1">
+        <v>90202.72</v>
+      </c>
+      <c r="M112" s="1">
+        <v>90202.72</v>
+      </c>
+      <c r="N112" s="1">
+        <v>0.12</v>
+      </c>
+      <c r="O112">
+        <v>1</v>
+      </c>
+      <c r="Z112" t="s">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="113" spans="1:26">
+      <c r="A113" t="s">
+        <v>253</v>
+      </c>
+      <c r="B113" s="1">
+        <v>3922.0</v>
+      </c>
+      <c r="C113" s="1">
+        <v>28.13</v>
+      </c>
+      <c r="D113" s="1">
+        <v>23.76</v>
+      </c>
+      <c r="E113" t="s">
+        <v>8</v>
+      </c>
+      <c r="F113">
+        <v>1.0</v>
+      </c>
+      <c r="G113" s="1">
+        <v>93186.72</v>
+      </c>
+      <c r="H113" s="1">
+        <v>17139.14</v>
+      </c>
+      <c r="I113" s="1">
+        <v>18.392255892256</v>
+      </c>
+      <c r="J113">
+        <v>0.0</v>
+      </c>
+      <c r="K113">
+        <v>0.0</v>
+      </c>
+      <c r="L113" s="1">
+        <v>110325.86</v>
+      </c>
+      <c r="M113" s="1">
+        <v>110325.86</v>
+      </c>
+      <c r="N113" s="1">
+        <v>0.15</v>
+      </c>
+      <c r="O113">
+        <v>1</v>
+      </c>
+      <c r="Z113" t="s">
+        <v>252</v>
+      </c>
+    </row>
+    <row r="114" spans="1:26">
+      <c r="A114" t="s">
+        <v>255</v>
+      </c>
+      <c r="B114" s="1">
+        <v>7678.0</v>
+      </c>
+      <c r="C114" s="1">
+        <v>32.015</v>
+      </c>
+      <c r="D114" s="1">
+        <v>41.96</v>
+      </c>
+      <c r="E114" t="s">
+        <v>8</v>
+      </c>
+      <c r="F114">
+        <v>1.0</v>
+      </c>
+      <c r="G114" s="1">
+        <v>322168.88</v>
+      </c>
+      <c r="H114" s="1">
+        <v>-76357.71</v>
+      </c>
+      <c r="I114" s="1">
+        <v>-23.701143946616</v>
+      </c>
+      <c r="J114">
+        <v>0.0</v>
+      </c>
+      <c r="K114">
+        <v>0.0</v>
+      </c>
+      <c r="L114" s="1">
+        <v>245811.17</v>
+      </c>
+      <c r="M114" s="1">
+        <v>245811.17</v>
+      </c>
+      <c r="N114" s="1">
+        <v>0.33</v>
+      </c>
+      <c r="O114">
+        <v>1</v>
+      </c>
+      <c r="Z114" t="s">
+        <v>254</v>
+      </c>
+    </row>
+    <row r="115" spans="1:26">
+      <c r="A115" t="s">
+        <v>257</v>
+      </c>
+      <c r="B115" s="1">
+        <v>3417.0</v>
+      </c>
+      <c r="C115" s="1">
+        <v>26.39</v>
+      </c>
+      <c r="D115" s="1">
+        <v>27.83</v>
+      </c>
+      <c r="E115" t="s">
+        <v>8</v>
+      </c>
+      <c r="F115">
+        <v>1.0</v>
+      </c>
+      <c r="G115" s="1">
+        <v>95095.11</v>
+      </c>
+      <c r="H115" s="1">
+        <v>-4920.48</v>
+      </c>
+      <c r="I115" s="1">
+        <v>-5.1742723679483</v>
+      </c>
+      <c r="J115">
+        <v>0.0</v>
+      </c>
+      <c r="K115">
+        <v>0.0</v>
+      </c>
+      <c r="L115" s="1">
+        <v>90174.63</v>
+      </c>
+      <c r="M115" s="1">
+        <v>90174.63</v>
+      </c>
+      <c r="N115" s="1">
+        <v>0.12</v>
+      </c>
+      <c r="O115">
+        <v>1</v>
+      </c>
+      <c r="Z115" t="s">
+        <v>256</v>
+      </c>
+    </row>
+    <row r="116" spans="1:26">
+      <c r="A116" t="s">
+        <v>259</v>
+      </c>
+      <c r="B116" s="1">
+        <v>1034.0</v>
+      </c>
+      <c r="C116" s="1">
+        <v>91.2</v>
+      </c>
+      <c r="D116" s="1">
+        <v>90.7</v>
+      </c>
+      <c r="E116" t="s">
+        <v>8</v>
+      </c>
+      <c r="F116">
+        <v>1.0</v>
+      </c>
+      <c r="G116" s="1">
+        <v>93783.8</v>
+      </c>
+      <c r="H116" s="1">
+        <v>517.0</v>
+      </c>
+      <c r="I116" s="1">
+        <v>0.55126791620728</v>
+      </c>
+      <c r="J116">
+        <v>0.0</v>
+      </c>
+      <c r="K116">
+        <v>0.0</v>
+      </c>
+      <c r="L116" s="1">
+        <v>94300.8</v>
+      </c>
+      <c r="M116" s="1">
+        <v>94300.8</v>
+      </c>
+      <c r="N116" s="1">
+        <v>0.13</v>
+      </c>
+      <c r="O116">
+        <v>1</v>
+      </c>
+      <c r="Z116" t="s">
+        <v>258</v>
+      </c>
+    </row>
+    <row r="117" spans="1:26">
+      <c r="A117" t="s">
+        <v>261</v>
+      </c>
+      <c r="B117" s="1">
+        <v>2981.0</v>
+      </c>
+      <c r="C117" s="1">
+        <v>38.38</v>
+      </c>
+      <c r="D117" s="1">
+        <v>36.87</v>
+      </c>
+      <c r="E117" t="s">
+        <v>8</v>
+      </c>
+      <c r="F117">
+        <v>1.0</v>
+      </c>
+      <c r="G117" s="1">
+        <v>109909.47</v>
+      </c>
+      <c r="H117" s="1">
+        <v>4501.31</v>
+      </c>
+      <c r="I117" s="1">
+        <v>4.095470572281</v>
+      </c>
+      <c r="J117">
+        <v>0.0</v>
+      </c>
+      <c r="K117">
+        <v>0.0</v>
+      </c>
+      <c r="L117" s="1">
+        <v>114410.78</v>
+      </c>
+      <c r="M117" s="1">
+        <v>114410.78</v>
+      </c>
+      <c r="N117" s="1">
+        <v>0.15</v>
+      </c>
+      <c r="O117">
+        <v>1</v>
+      </c>
+      <c r="Z117" t="s">
+        <v>260</v>
+      </c>
+    </row>
+    <row r="118" spans="1:26">
+      <c r="A118" t="s">
+        <v>263</v>
+      </c>
+      <c r="B118" s="1">
+        <v>3458.0</v>
+      </c>
+      <c r="C118" s="1">
+        <v>331.2</v>
+      </c>
+      <c r="D118" s="1">
+        <v>251.5670589936</v>
+      </c>
+      <c r="E118" t="s">
+        <v>8</v>
+      </c>
+      <c r="F118">
+        <v>1.0</v>
+      </c>
+      <c r="G118" s="1">
+        <v>869918.89</v>
+      </c>
+      <c r="H118" s="1">
+        <v>275370.71</v>
+      </c>
+      <c r="I118" s="1">
+        <v>31.654756916475</v>
+      </c>
+      <c r="J118">
+        <v>0.0</v>
+      </c>
+      <c r="K118">
+        <v>0.0</v>
+      </c>
+      <c r="L118" s="1">
+        <v>1145289.6</v>
+      </c>
+      <c r="M118" s="1">
+        <v>1145289.6</v>
+      </c>
+      <c r="N118" s="1">
+        <v>1.54</v>
+      </c>
+      <c r="O118">
+        <v>1</v>
+      </c>
+      <c r="Z118" t="s">
+        <v>262</v>
+      </c>
+    </row>
+    <row r="119" spans="1:26">
+      <c r="A119" t="s">
+        <v>265</v>
+      </c>
+      <c r="B119" s="1">
+        <v>114302.0</v>
+      </c>
+      <c r="C119" s="1">
+        <v>4.493</v>
+      </c>
+      <c r="D119" s="1">
+        <v>2.573199944</v>
+      </c>
+      <c r="E119" t="s">
+        <v>8</v>
+      </c>
+      <c r="F119">
+        <v>1.0</v>
+      </c>
+      <c r="G119" s="1">
+        <v>294121.9</v>
+      </c>
+      <c r="H119" s="1">
+        <v>219436.99</v>
+      </c>
+      <c r="I119" s="1">
+        <v>74.607497775582</v>
+      </c>
+      <c r="J119">
+        <v>0.0</v>
+      </c>
+      <c r="K119">
+        <v>0.0</v>
+      </c>
+      <c r="L119" s="1">
+        <v>513558.89</v>
+      </c>
+      <c r="M119" s="1">
+        <v>513558.89</v>
+      </c>
+      <c r="N119" s="1">
+        <v>0.69</v>
+      </c>
+      <c r="O119">
+        <v>1</v>
+      </c>
+      <c r="Z119" t="s">
+        <v>264</v>
+      </c>
+    </row>
+    <row r="120" spans="1:26">
+      <c r="A120" t="s">
+        <v>267</v>
+      </c>
+      <c r="B120" s="1">
+        <v>27344.0</v>
+      </c>
+      <c r="C120" s="1">
+        <v>9.08</v>
+      </c>
+      <c r="D120" s="1">
+        <v>9.3879999269</v>
+      </c>
+      <c r="E120" t="s">
+        <v>8</v>
+      </c>
+      <c r="F120">
+        <v>1.0</v>
+      </c>
+      <c r="G120" s="1">
+        <v>256705.47</v>
+      </c>
+      <c r="H120" s="1">
+        <v>-8421.95</v>
+      </c>
+      <c r="I120" s="1">
+        <v>-3.2807832260061</v>
+      </c>
+      <c r="J120">
+        <v>0.0</v>
+      </c>
+      <c r="K120">
+        <v>0.0</v>
+      </c>
+      <c r="L120" s="1">
+        <v>248283.52</v>
+      </c>
+      <c r="M120" s="1">
+        <v>248283.52</v>
+      </c>
+      <c r="N120" s="1">
+        <v>0.33</v>
+      </c>
+      <c r="O120">
+        <v>1</v>
+      </c>
+      <c r="Z120" t="s">
+        <v>266</v>
+      </c>
+    </row>
+    <row r="121" spans="1:26">
+      <c r="A121" t="s">
+        <v>269</v>
+      </c>
+      <c r="B121" s="1">
+        <v>11250.0</v>
+      </c>
+      <c r="C121" s="1">
+        <v>72.49</v>
+      </c>
+      <c r="D121" s="1">
+        <v>90.1062711111</v>
+      </c>
+      <c r="E121" t="s">
+        <v>8</v>
+      </c>
+      <c r="F121">
+        <v>1.0</v>
+      </c>
+      <c r="G121" s="1">
+        <v>1013695.55</v>
+      </c>
+      <c r="H121" s="1">
+        <v>-198183.05</v>
+      </c>
+      <c r="I121" s="1">
+        <v>-19.550549472176</v>
+      </c>
+      <c r="J121">
+        <v>0.0</v>
+      </c>
+      <c r="K121">
+        <v>0.0</v>
+      </c>
+      <c r="L121" s="1">
+        <v>815512.5</v>
+      </c>
+      <c r="M121" s="1">
+        <v>815512.5</v>
+      </c>
+      <c r="N121" s="1">
+        <v>1.1</v>
+      </c>
+      <c r="O121">
+        <v>1</v>
+      </c>
+      <c r="Z121" t="s">
+        <v>268</v>
+      </c>
+    </row>
+    <row r="122" spans="1:26">
+      <c r="A122" t="s">
+        <v>271</v>
+      </c>
+      <c r="B122" s="1">
+        <v>10093.0</v>
+      </c>
+      <c r="C122" s="1">
+        <v>132.22</v>
+      </c>
+      <c r="D122" s="1">
+        <v>176.7334826117</v>
+      </c>
+      <c r="E122" t="s">
+        <v>8</v>
+      </c>
+      <c r="F122">
+        <v>1.0</v>
+      </c>
+      <c r="G122" s="1">
+        <v>1783771.04</v>
+      </c>
+      <c r="H122" s="1">
+        <v>-449274.58</v>
+      </c>
+      <c r="I122" s="1">
+        <v>-25.186785182923</v>
+      </c>
+      <c r="J122">
+        <v>0.0</v>
+      </c>
+      <c r="K122">
+        <v>0.0</v>
+      </c>
+      <c r="L122" s="1">
+        <v>1334496.46</v>
+      </c>
+      <c r="M122" s="1">
+        <v>1334496.46</v>
+      </c>
+      <c r="N122" s="1">
+        <v>1.8</v>
+      </c>
+      <c r="O122">
+        <v>1</v>
+      </c>
+      <c r="Z122" t="s">
+        <v>270</v>
+      </c>
+    </row>
+    <row r="123" spans="1:26">
+      <c r="A123" t="s">
+        <v>273</v>
+      </c>
+      <c r="B123" s="1">
+        <v>22423.0</v>
+      </c>
+      <c r="C123" s="1">
+        <v>32.7</v>
+      </c>
+      <c r="D123" s="1">
+        <v>32.5458404317</v>
+      </c>
+      <c r="E123" t="s">
+        <v>8</v>
+      </c>
+      <c r="F123">
+        <v>1.0</v>
+      </c>
+      <c r="G123" s="1">
+        <v>729775.38</v>
+      </c>
+      <c r="H123" s="1">
+        <v>3456.72</v>
+      </c>
+      <c r="I123" s="1">
+        <v>0.47366903498444</v>
+      </c>
+      <c r="J123">
+        <v>0.0</v>
+      </c>
+      <c r="K123">
+        <v>0.0</v>
+      </c>
+      <c r="L123" s="1">
+        <v>733232.1</v>
+      </c>
+      <c r="M123" s="1">
+        <v>733232.1</v>
+      </c>
+      <c r="N123" s="1">
+        <v>0.99</v>
+      </c>
+      <c r="O123">
+        <v>1</v>
+      </c>
+      <c r="Z123" t="s">
+        <v>272</v>
+      </c>
+    </row>
+    <row r="124" spans="1:26">
+      <c r="A124" t="s">
+        <v>275</v>
+      </c>
+      <c r="B124" s="1">
+        <v>5996.0</v>
+      </c>
+      <c r="C124" s="1">
+        <v>292.75</v>
+      </c>
+      <c r="D124" s="1">
+        <v>121.5453468979</v>
+      </c>
+      <c r="E124" t="s">
+        <v>8</v>
+      </c>
+      <c r="F124">
+        <v>1.0</v>
+      </c>
+      <c r="G124" s="1">
+        <v>728785.9</v>
+      </c>
+      <c r="H124" s="1">
+        <v>1026543.1</v>
+      </c>
+      <c r="I124" s="1">
+        <v>140.85660823021</v>
+      </c>
+      <c r="J124">
+        <v>0.0</v>
+      </c>
+      <c r="K124">
+        <v>0.0</v>
+      </c>
+      <c r="L124" s="1">
+        <v>1755329.0</v>
+      </c>
+      <c r="M124" s="1">
+        <v>1755329.0</v>
+      </c>
+      <c r="N124" s="1">
+        <v>2.36</v>
+      </c>
+      <c r="O124">
+        <v>1</v>
+      </c>
+      <c r="Z124" t="s">
+        <v>274</v>
+      </c>
+    </row>
+    <row r="125" spans="1:26">
+      <c r="A125" t="s">
+        <v>277</v>
+      </c>
+      <c r="B125" s="1">
+        <v>8164.0</v>
+      </c>
+      <c r="C125" s="1">
+        <v>169.14</v>
+      </c>
+      <c r="D125" s="1">
+        <v>113.0919377756</v>
+      </c>
+      <c r="E125" t="s">
+        <v>8</v>
+      </c>
+      <c r="F125">
+        <v>1.0</v>
+      </c>
+      <c r="G125" s="1">
+        <v>923282.58</v>
+      </c>
+      <c r="H125" s="1">
+        <v>457576.38</v>
+      </c>
+      <c r="I125" s="1">
+        <v>49.559732839322</v>
+      </c>
+      <c r="J125">
+        <v>0.0</v>
+      </c>
+      <c r="K125">
+        <v>0.0</v>
+      </c>
+      <c r="L125" s="1">
+        <v>1380858.96</v>
+      </c>
+      <c r="M125" s="1">
+        <v>1380858.96</v>
+      </c>
+      <c r="N125" s="1">
+        <v>1.86</v>
+      </c>
+      <c r="O125">
+        <v>1</v>
+      </c>
+      <c r="Z125" t="s">
+        <v>276</v>
+      </c>
+    </row>
+    <row r="126" spans="1:26">
+      <c r="A126" t="s">
+        <v>279</v>
+      </c>
+      <c r="B126" s="1">
+        <v>7279.0</v>
+      </c>
+      <c r="C126" s="1">
+        <v>279.0</v>
+      </c>
+      <c r="D126" s="1">
+        <v>188.1251476851</v>
+      </c>
+      <c r="E126" t="s">
+        <v>8</v>
+      </c>
+      <c r="F126">
+        <v>1.0</v>
+      </c>
+      <c r="G126" s="1">
+        <v>1369362.95</v>
+      </c>
+      <c r="H126" s="1">
+        <v>661478.05</v>
+      </c>
+      <c r="I126" s="1">
+        <v>48.305531415174</v>
+      </c>
+      <c r="J126">
+        <v>0.0</v>
+      </c>
+      <c r="K126">
+        <v>0.0</v>
+      </c>
+      <c r="L126" s="1">
+        <v>2030841.0</v>
+      </c>
+      <c r="M126" s="1">
+        <v>2030841.0</v>
+      </c>
+      <c r="N126" s="1">
+        <v>2.73</v>
+      </c>
+      <c r="O126">
+        <v>1</v>
+      </c>
+      <c r="Z126" t="s">
+        <v>278</v>
+      </c>
+    </row>
+    <row r="127" spans="1:26">
+      <c r="A127" t="s">
+        <v>281</v>
+      </c>
+      <c r="B127" s="1">
+        <v>10749.0</v>
+      </c>
+      <c r="C127" s="1">
+        <v>20.92</v>
+      </c>
+      <c r="D127" s="1">
+        <v>19.72</v>
+      </c>
+      <c r="E127" t="s">
+        <v>8</v>
+      </c>
+      <c r="F127">
+        <v>1.0</v>
+      </c>
+      <c r="G127" s="1">
+        <v>211970.28</v>
+      </c>
+      <c r="H127" s="1">
+        <v>12898.8</v>
+      </c>
+      <c r="I127" s="1">
+        <v>6.0851926977688</v>
+      </c>
+      <c r="J127">
+        <v>0.0</v>
+      </c>
+      <c r="K127">
+        <v>0.0</v>
+      </c>
+      <c r="L127" s="1">
+        <v>224869.08</v>
+      </c>
+      <c r="M127" s="1">
+        <v>224869.08</v>
+      </c>
+      <c r="N127" s="1">
+        <v>0.3</v>
+      </c>
+      <c r="O127">
+        <v>1</v>
+      </c>
+      <c r="Z127" t="s">
+        <v>280</v>
+      </c>
+    </row>
+    <row r="128" spans="1:26">
+      <c r="A128" t="s">
+        <v>283</v>
+      </c>
+      <c r="B128" s="1">
+        <v>7680.0</v>
+      </c>
+      <c r="C128" s="1">
+        <v>78.92</v>
+      </c>
+      <c r="D128" s="1">
+        <v>32.037734375</v>
+      </c>
+      <c r="E128" t="s">
+        <v>8</v>
+      </c>
+      <c r="F128">
+        <v>1.0</v>
+      </c>
+      <c r="G128" s="1">
+        <v>246049.8</v>
+      </c>
+      <c r="H128" s="1">
+        <v>360055.8</v>
+      </c>
+      <c r="I128" s="1">
+        <v>146.33452252349</v>
+      </c>
+      <c r="J128">
+        <v>0.0</v>
+      </c>
+      <c r="K128">
+        <v>0.0</v>
+      </c>
+      <c r="L128" s="1">
+        <v>606105.6</v>
+      </c>
+      <c r="M128" s="1">
+        <v>606105.6</v>
+      </c>
+      <c r="N128" s="1">
+        <v>0.82</v>
+      </c>
+      <c r="O128">
+        <v>1</v>
+      </c>
+      <c r="Z128" t="s">
+        <v>282</v>
+      </c>
+    </row>
+    <row r="129" spans="1:26">
+      <c r="A129" t="s">
+        <v>285</v>
+      </c>
+      <c r="B129" s="1">
+        <v>769.0</v>
+      </c>
+      <c r="C129" s="1">
+        <v>141.3</v>
+      </c>
+      <c r="D129" s="1">
+        <v>131.2</v>
+      </c>
+      <c r="E129" t="s">
+        <v>8</v>
+      </c>
+      <c r="F129">
+        <v>1.0</v>
+      </c>
+      <c r="G129" s="1">
+        <v>100892.8</v>
+      </c>
+      <c r="H129" s="1">
+        <v>7766.9</v>
+      </c>
+      <c r="I129" s="1">
+        <v>7.6981707317073</v>
+      </c>
+      <c r="J129">
+        <v>0.0</v>
+      </c>
+      <c r="K129">
+        <v>0.0</v>
+      </c>
+      <c r="L129" s="1">
+        <v>108659.7</v>
+      </c>
+      <c r="M129" s="1">
+        <v>108659.7</v>
+      </c>
+      <c r="N129" s="1">
+        <v>0.15</v>
+      </c>
+      <c r="O129">
+        <v>1</v>
+      </c>
+      <c r="Z129" t="s">
+        <v>284</v>
+      </c>
+    </row>
+    <row r="130" spans="1:26">
+      <c r="A130" t="s">
+        <v>287</v>
+      </c>
+      <c r="B130" s="1">
+        <v>2265.0</v>
+      </c>
+      <c r="C130" s="1">
+        <v>51.1</v>
+      </c>
+      <c r="D130" s="1">
+        <v>52.5</v>
+      </c>
+      <c r="E130" t="s">
+        <v>8</v>
+      </c>
+      <c r="F130">
+        <v>1.0</v>
+      </c>
+      <c r="G130" s="1">
+        <v>118912.5</v>
+      </c>
+      <c r="H130" s="1">
+        <v>-3171.0</v>
+      </c>
+      <c r="I130" s="1">
+        <v>-2.6666666666667</v>
+      </c>
+      <c r="J130">
+        <v>0.0</v>
+      </c>
+      <c r="K130">
+        <v>0.0</v>
+      </c>
+      <c r="L130" s="1">
+        <v>115741.5</v>
+      </c>
+      <c r="M130" s="1">
+        <v>115741.5</v>
+      </c>
+      <c r="N130" s="1">
+        <v>0.16</v>
+      </c>
+      <c r="O130">
+        <v>1</v>
+      </c>
+      <c r="Z130" t="s">
+        <v>286</v>
+      </c>
+    </row>
+    <row r="131" spans="1:26">
+      <c r="A131" t="s">
+        <v>289</v>
+      </c>
+      <c r="B131" s="1">
+        <v>6847.0</v>
+      </c>
+      <c r="C131" s="1">
+        <v>69.35</v>
+      </c>
+      <c r="D131" s="1">
+        <v>29.1999605667</v>
+      </c>
+      <c r="E131" t="s">
+        <v>8</v>
+      </c>
+      <c r="F131">
+        <v>1.0</v>
+      </c>
+      <c r="G131" s="1">
+        <v>199932.13</v>
+      </c>
+      <c r="H131" s="1">
+        <v>274907.32</v>
+      </c>
+      <c r="I131" s="1">
+        <v>137.50032073384</v>
+      </c>
+      <c r="J131">
+        <v>0.0</v>
+      </c>
+      <c r="K131">
+        <v>0.0</v>
+      </c>
+      <c r="L131" s="1">
+        <v>474839.45</v>
+      </c>
+      <c r="M131" s="1">
+        <v>474839.45</v>
+      </c>
+      <c r="N131" s="1">
+        <v>0.64</v>
+      </c>
+      <c r="O131">
+        <v>1</v>
+      </c>
+      <c r="Z131" t="s">
+        <v>288</v>
+      </c>
+    </row>
+    <row r="132" spans="1:26">
+      <c r="A132" t="s">
+        <v>291</v>
+      </c>
+      <c r="B132" s="1">
+        <v>8011.0</v>
+      </c>
+      <c r="C132" s="1">
+        <v>9.72</v>
+      </c>
+      <c r="D132" s="1">
+        <v>11.5050006241</v>
+      </c>
+      <c r="E132" t="s">
+        <v>8</v>
+      </c>
+      <c r="F132">
+        <v>1.0</v>
+      </c>
+      <c r="G132" s="1">
+        <v>92166.56</v>
+      </c>
+      <c r="H132" s="1">
+        <v>-14299.64</v>
+      </c>
+      <c r="I132" s="1">
+        <v>-15.514998064374</v>
+      </c>
+      <c r="J132">
+        <v>0.0</v>
+      </c>
+      <c r="K132">
+        <v>0.0</v>
+      </c>
+      <c r="L132" s="1">
+        <v>77866.92</v>
+      </c>
+      <c r="M132" s="1">
+        <v>77866.92</v>
+      </c>
+      <c r="N132" s="1">
+        <v>0.1</v>
+      </c>
+      <c r="O132">
+        <v>1</v>
+      </c>
+      <c r="Z132" t="s">
+        <v>290</v>
+      </c>
+    </row>
+    <row r="133" spans="1:26">
+      <c r="A133" t="s">
+        <v>293</v>
+      </c>
+      <c r="B133" s="1">
+        <v>20086.0</v>
+      </c>
+      <c r="C133" s="1">
+        <v>35.1</v>
+      </c>
+      <c r="D133" s="1">
+        <v>29.5709957184</v>
+      </c>
+      <c r="E133" t="s">
+        <v>8</v>
+      </c>
+      <c r="F133">
+        <v>1.0</v>
+      </c>
+      <c r="G133" s="1">
+        <v>593963.02</v>
+      </c>
+      <c r="H133" s="1">
+        <v>111055.58</v>
+      </c>
+      <c r="I133" s="1">
+        <v>18.697389611899</v>
+      </c>
+      <c r="J133">
+        <v>0.0</v>
+      </c>
+      <c r="K133">
+        <v>0.0</v>
+      </c>
+      <c r="L133" s="1">
+        <v>705018.6</v>
+      </c>
+      <c r="M133" s="1">
+        <v>705018.6</v>
+      </c>
+      <c r="N133" s="1">
+        <v>0.95</v>
+      </c>
+      <c r="O133">
+        <v>1</v>
+      </c>
+      <c r="Z133" t="s">
+        <v>292</v>
+      </c>
+    </row>
+    <row r="134" spans="1:26">
+      <c r="A134" t="s">
+        <v>295</v>
+      </c>
+      <c r="B134" s="1">
+        <v>1791.0</v>
+      </c>
+      <c r="C134" s="1">
+        <v>53.06</v>
+      </c>
+      <c r="D134" s="1">
+        <v>51.48</v>
+      </c>
+      <c r="E134" t="s">
+        <v>8</v>
+      </c>
+      <c r="F134">
+        <v>1.0</v>
+      </c>
+      <c r="G134" s="1">
+        <v>92200.68</v>
+      </c>
+      <c r="H134" s="1">
+        <v>2829.78</v>
+      </c>
+      <c r="I134" s="1">
+        <v>3.0691530691531</v>
+      </c>
+      <c r="J134">
+        <v>0.0</v>
+      </c>
+      <c r="K134">
+        <v>0.0</v>
+      </c>
+      <c r="L134" s="1">
+        <v>95030.46</v>
+      </c>
+      <c r="M134" s="1">
+        <v>95030.46</v>
+      </c>
+      <c r="N134" s="1">
+        <v>0.13</v>
+      </c>
+      <c r="O134">
+        <v>1</v>
+      </c>
+      <c r="Z134" t="s">
+        <v>294</v>
+      </c>
+    </row>
+    <row r="135" spans="1:26">
+      <c r="A135" t="s">
+        <v>297</v>
+      </c>
+      <c r="B135" s="1">
+        <v>18162.0</v>
+      </c>
+      <c r="C135" s="1">
+        <v>10.135</v>
+      </c>
+      <c r="D135" s="1">
+        <v>10.2</v>
+      </c>
+      <c r="E135" t="s">
+        <v>8</v>
+      </c>
+      <c r="F135">
+        <v>1.0</v>
+      </c>
+      <c r="G135" s="1">
+        <v>185252.4</v>
+      </c>
+      <c r="H135" s="1">
+        <v>-1180.53</v>
+      </c>
+      <c r="I135" s="1">
+        <v>-0.63725490196078</v>
+      </c>
+      <c r="J135">
+        <v>0.0</v>
+      </c>
+      <c r="K135">
+        <v>0.0</v>
+      </c>
+      <c r="L135" s="1">
+        <v>184071.87</v>
+      </c>
+      <c r="M135" s="1">
+        <v>184071.87</v>
+      </c>
+      <c r="N135" s="1">
+        <v>0.25</v>
+      </c>
+      <c r="O135">
+        <v>1</v>
+      </c>
+      <c r="Z135" t="s">
+        <v>296</v>
+      </c>
+    </row>
+    <row r="136" spans="1:26">
+      <c r="A136" t="s">
+        <v>299</v>
+      </c>
+      <c r="B136" s="1">
+        <v>1055.0</v>
+      </c>
+      <c r="C136" s="1">
+        <v>226.3</v>
+      </c>
+      <c r="D136" s="1">
+        <v>254.9</v>
+      </c>
+      <c r="E136" t="s">
+        <v>8</v>
+      </c>
+      <c r="F136">
+        <v>1.0</v>
+      </c>
+      <c r="G136" s="1">
+        <v>268919.5</v>
+      </c>
+      <c r="H136" s="1">
+        <v>-30173.0</v>
+      </c>
+      <c r="I136" s="1">
+        <v>-11.220086308356</v>
+      </c>
+      <c r="J136">
+        <v>0.0</v>
+      </c>
+      <c r="K136">
+        <v>0.0</v>
+      </c>
+      <c r="L136" s="1">
+        <v>238746.5</v>
+      </c>
+      <c r="M136" s="1">
+        <v>238746.5</v>
+      </c>
+      <c r="N136" s="1">
+        <v>0.32</v>
+      </c>
+      <c r="O136">
+        <v>1</v>
+      </c>
+      <c r="Z136" t="s">
+        <v>298</v>
+      </c>
+    </row>
+    <row r="137" spans="1:26">
+      <c r="A137" t="s">
+        <v>301</v>
+      </c>
+      <c r="B137" s="1">
+        <v>1265.0</v>
+      </c>
+      <c r="C137" s="1">
+        <v>247.6</v>
+      </c>
+      <c r="D137" s="1">
+        <v>252.3</v>
+      </c>
+      <c r="E137" t="s">
+        <v>8</v>
+      </c>
+      <c r="F137">
+        <v>1.0</v>
+      </c>
+      <c r="G137" s="1">
+        <v>319159.5</v>
+      </c>
+      <c r="H137" s="1">
+        <v>-5945.5</v>
+      </c>
+      <c r="I137" s="1">
+        <v>-1.862861672612</v>
+      </c>
+      <c r="J137">
+        <v>0.0</v>
+      </c>
+      <c r="K137">
+        <v>0.0</v>
+      </c>
+      <c r="L137" s="1">
+        <v>313214.0</v>
+      </c>
+      <c r="M137" s="1">
+        <v>313214.0</v>
+      </c>
+      <c r="N137" s="1">
+        <v>0.42</v>
+      </c>
+      <c r="O137">
+        <v>1</v>
+      </c>
+      <c r="Z137" t="s">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="138" spans="1:26">
+      <c r="A138" t="s">
+        <v>303</v>
+      </c>
+      <c r="B138" s="1">
+        <v>5089.0</v>
+      </c>
+      <c r="C138" s="1">
+        <v>22.08</v>
+      </c>
+      <c r="D138" s="1">
+        <v>18.02</v>
+      </c>
+      <c r="E138" t="s">
+        <v>8</v>
+      </c>
+      <c r="F138">
+        <v>1.0</v>
+      </c>
+      <c r="G138" s="1">
+        <v>91703.78</v>
+      </c>
+      <c r="H138" s="1">
+        <v>20661.34</v>
+      </c>
+      <c r="I138" s="1">
+        <v>22.530521642619</v>
+      </c>
+      <c r="J138">
+        <v>0.0</v>
+      </c>
+      <c r="K138">
+        <v>0.0</v>
+      </c>
+      <c r="L138" s="1">
+        <v>112365.12</v>
+      </c>
+      <c r="M138" s="1">
+        <v>112365.12</v>
+      </c>
+      <c r="N138" s="1">
+        <v>0.15</v>
+      </c>
+      <c r="O138">
+        <v>1</v>
+      </c>
+      <c r="Z138" t="s">
+        <v>302</v>
+      </c>
+    </row>
+    <row r="139" spans="1:26">
+      <c r="A139" t="s">
+        <v>305</v>
+      </c>
+      <c r="B139" s="1">
+        <v>4378.0</v>
+      </c>
+      <c r="C139" s="1">
+        <v>100.3</v>
+      </c>
+      <c r="D139" s="1">
+        <v>104.6745865692</v>
+      </c>
+      <c r="E139" t="s">
+        <v>8</v>
+      </c>
+      <c r="F139">
+        <v>1.0</v>
+      </c>
+      <c r="G139" s="1">
+        <v>458265.34</v>
+      </c>
+      <c r="H139" s="1">
+        <v>-19151.94</v>
+      </c>
+      <c r="I139" s="1">
+        <v>-4.1792250751497</v>
+      </c>
+      <c r="J139">
+        <v>0.0</v>
+      </c>
+      <c r="K139">
+        <v>0.0</v>
+      </c>
+      <c r="L139" s="1">
+        <v>439113.4</v>
+      </c>
+      <c r="M139" s="1">
+        <v>439113.4</v>
+      </c>
+      <c r="N139" s="1">
+        <v>0.59</v>
+      </c>
+      <c r="O139">
+        <v>1</v>
+      </c>
+      <c r="Z139" t="s">
+        <v>304</v>
+      </c>
+    </row>
+    <row r="140" spans="1:26">
+      <c r="A140" t="s">
+        <v>307</v>
+      </c>
+      <c r="B140" s="1">
+        <v>17498.0</v>
+      </c>
+      <c r="C140" s="1">
+        <v>80.04</v>
+      </c>
+      <c r="D140" s="1">
+        <v>68.5163058635</v>
+      </c>
+      <c r="E140" t="s">
+        <v>8</v>
+      </c>
+      <c r="F140">
+        <v>1.0</v>
+      </c>
+      <c r="G140" s="1">
+        <v>1198898.32</v>
+      </c>
+      <c r="H140" s="1">
+        <v>201641.6</v>
+      </c>
+      <c r="I140" s="1">
+        <v>16.818907545054</v>
+      </c>
+      <c r="J140">
+        <v>0.0</v>
+      </c>
+      <c r="K140">
+        <v>0.0</v>
+      </c>
+      <c r="L140" s="1">
+        <v>1400539.92</v>
+      </c>
+      <c r="M140" s="1">
+        <v>1400539.92</v>
+      </c>
+      <c r="N140" s="1">
+        <v>1.88</v>
+      </c>
+      <c r="O140">
+        <v>1</v>
+      </c>
+      <c r="Z140" t="s">
+        <v>306</v>
+      </c>
+    </row>
+    <row r="141" spans="1:26">
+      <c r="A141" t="s">
+        <v>309</v>
+      </c>
+      <c r="B141" s="1">
+        <v>5148.0</v>
+      </c>
+      <c r="C141" s="1">
+        <v>24.62</v>
+      </c>
+      <c r="D141" s="1">
+        <v>21.16</v>
+      </c>
+      <c r="E141" t="s">
+        <v>8</v>
+      </c>
+      <c r="F141">
+        <v>1.0</v>
+      </c>
+      <c r="G141" s="1">
+        <v>108931.68</v>
+      </c>
+      <c r="H141" s="1">
+        <v>17812.08</v>
+      </c>
+      <c r="I141" s="1">
+        <v>16.351606805293</v>
+      </c>
+      <c r="J141">
+        <v>0.0</v>
+      </c>
+      <c r="K141">
+        <v>0.0</v>
+      </c>
+      <c r="L141" s="1">
+        <v>126743.76</v>
+      </c>
+      <c r="M141" s="1">
+        <v>126743.76</v>
+      </c>
+      <c r="N141" s="1">
+        <v>0.17</v>
+      </c>
+      <c r="O141">
+        <v>1</v>
+      </c>
+      <c r="Z141" t="s">
+        <v>308</v>
+      </c>
+    </row>
+    <row r="142" spans="1:26">
+      <c r="A142" t="s">
+        <v>311</v>
+      </c>
+      <c r="B142" s="1">
+        <v>12250.0</v>
+      </c>
+      <c r="C142" s="1">
+        <v>18.305</v>
+      </c>
+      <c r="D142" s="1">
+        <v>19.11</v>
+      </c>
+      <c r="E142" t="s">
+        <v>8</v>
+      </c>
+      <c r="F142">
+        <v>1.0</v>
+      </c>
+      <c r="G142" s="1">
+        <v>234097.5</v>
+      </c>
+      <c r="H142" s="1">
+        <v>-9861.25</v>
+      </c>
+      <c r="I142" s="1">
+        <v>-4.2124542124542</v>
+      </c>
+      <c r="J142">
+        <v>0.0</v>
+      </c>
+      <c r="K142">
+        <v>0.0</v>
+      </c>
+      <c r="L142" s="1">
+        <v>224236.25</v>
+      </c>
+      <c r="M142" s="1">
+        <v>224236.25</v>
+      </c>
+      <c r="N142" s="1">
+        <v>0.3</v>
+      </c>
+      <c r="O142">
+        <v>1</v>
+      </c>
+      <c r="Z142" t="s">
+        <v>310</v>
+      </c>
+    </row>
+    <row r="143" spans="1:26">
+      <c r="A143" t="s">
+        <v>313</v>
+      </c>
+      <c r="B143" s="1">
+        <v>7049.0</v>
+      </c>
+      <c r="C143" s="1">
+        <v>24.35</v>
+      </c>
+      <c r="D143" s="1">
+        <v>26.98</v>
+      </c>
+      <c r="E143" t="s">
+        <v>8</v>
+      </c>
+      <c r="F143">
+        <v>1.0</v>
+      </c>
+      <c r="G143" s="1">
+        <v>190182.02</v>
+      </c>
+      <c r="H143" s="1">
+        <v>-18538.87</v>
+      </c>
+      <c r="I143" s="1">
+        <v>-9.7479614529281</v>
+      </c>
+      <c r="J143">
+        <v>0.0</v>
+      </c>
+      <c r="K143">
+        <v>0.0</v>
+      </c>
+      <c r="L143" s="1">
+        <v>171643.15</v>
+      </c>
+      <c r="M143" s="1">
+        <v>171643.15</v>
+      </c>
+      <c r="N143" s="1">
+        <v>0.23</v>
+      </c>
+      <c r="O143">
+        <v>1</v>
+      </c>
+      <c r="Z143" t="s">
+        <v>312</v>
+      </c>
+    </row>
+    <row r="144" spans="1:26">
+      <c r="A144" t="s">
+        <v>315</v>
+      </c>
+      <c r="B144" s="1">
+        <v>18077.0</v>
+      </c>
+      <c r="C144" s="1">
+        <v>22.27</v>
+      </c>
+      <c r="D144" s="1">
+        <v>19.76</v>
+      </c>
+      <c r="E144" t="s">
+        <v>8</v>
+      </c>
+      <c r="F144">
+        <v>1.0</v>
+      </c>
+      <c r="G144" s="1">
+        <v>357201.52</v>
+      </c>
+      <c r="H144" s="1">
+        <v>45373.27</v>
+      </c>
+      <c r="I144" s="1">
+        <v>12.702429149798</v>
+      </c>
+      <c r="J144">
+        <v>0.0</v>
+      </c>
+      <c r="K144">
+        <v>0.0</v>
+      </c>
+      <c r="L144" s="1">
+        <v>402574.79</v>
+      </c>
+      <c r="M144" s="1">
+        <v>402574.79</v>
+      </c>
+      <c r="N144" s="1">
+        <v>0.54</v>
+      </c>
+      <c r="O144">
+        <v>1</v>
+      </c>
+      <c r="Z144" t="s">
+        <v>314</v>
+      </c>
+    </row>
+    <row r="145" spans="1:26">
+      <c r="A145" t="s">
+        <v>317</v>
+      </c>
+      <c r="B145" s="1">
+        <v>7583.0</v>
+      </c>
+      <c r="C145" s="1">
+        <v>56.0</v>
+      </c>
+      <c r="D145" s="1">
+        <v>60.3</v>
+      </c>
+      <c r="E145" t="s">
+        <v>8</v>
+      </c>
+      <c r="F145">
+        <v>1.0</v>
+      </c>
+      <c r="G145" s="1">
+        <v>457254.9</v>
+      </c>
+      <c r="H145" s="1">
+        <v>-32606.9</v>
+      </c>
+      <c r="I145" s="1">
+        <v>-7.1310116086235</v>
+      </c>
+      <c r="J145">
+        <v>0.0</v>
+      </c>
+      <c r="K145">
+        <v>0.0</v>
+      </c>
+      <c r="L145" s="1">
+        <v>424648.0</v>
+      </c>
+      <c r="M145" s="1">
+        <v>424648.0</v>
+      </c>
+      <c r="N145" s="1">
         <v>0.57</v>
       </c>
-      <c r="P5">
-[...896 lines deleted...]
-      <c r="O23" s="1">
+      <c r="O145">
+        <v>1</v>
+      </c>
+      <c r="Z145" t="s">
+        <v>316</v>
+      </c>
+    </row>
+    <row r="146" spans="1:26">
+      <c r="A146" t="s">
+        <v>319</v>
+      </c>
+      <c r="B146" s="1">
+        <v>1148.0</v>
+      </c>
+      <c r="C146" s="1">
+        <v>80.5</v>
+      </c>
+      <c r="D146" s="1">
+        <v>82.0</v>
+      </c>
+      <c r="E146" t="s">
+        <v>8</v>
+      </c>
+      <c r="F146">
+        <v>1.0</v>
+      </c>
+      <c r="G146" s="1">
+        <v>94136.0</v>
+      </c>
+      <c r="H146" s="1">
+        <v>-1722.0</v>
+      </c>
+      <c r="I146" s="1">
+        <v>-1.8292682926829</v>
+      </c>
+      <c r="J146">
+        <v>0.0</v>
+      </c>
+      <c r="K146">
+        <v>0.0</v>
+      </c>
+      <c r="L146" s="1">
+        <v>92414.0</v>
+      </c>
+      <c r="M146" s="1">
+        <v>92414.0</v>
+      </c>
+      <c r="N146" s="1">
         <v>0.12</v>
       </c>
-      <c r="P23">
-[...1146 lines deleted...]
-      <c r="O46" s="1">
+      <c r="O146">
+        <v>1</v>
+      </c>
+      <c r="Z146" t="s">
+        <v>318</v>
+      </c>
+    </row>
+    <row r="147" spans="1:26">
+      <c r="A147" t="s">
+        <v>321</v>
+      </c>
+      <c r="B147" s="1">
+        <v>2903.0</v>
+      </c>
+      <c r="C147" s="1">
+        <v>130.65</v>
+      </c>
+      <c r="D147" s="1">
+        <v>107.148263865</v>
+      </c>
+      <c r="E147" t="s">
+        <v>8</v>
+      </c>
+      <c r="F147">
+        <v>1.0</v>
+      </c>
+      <c r="G147" s="1">
+        <v>311051.41</v>
+      </c>
+      <c r="H147" s="1">
+        <v>68225.54</v>
+      </c>
+      <c r="I147" s="1">
+        <v>21.933846884025</v>
+      </c>
+      <c r="J147">
+        <v>0.0</v>
+      </c>
+      <c r="K147">
+        <v>0.0</v>
+      </c>
+      <c r="L147" s="1">
+        <v>379276.95</v>
+      </c>
+      <c r="M147" s="1">
+        <v>379276.95</v>
+      </c>
+      <c r="N147" s="1">
+        <v>0.51</v>
+      </c>
+      <c r="O147">
+        <v>1</v>
+      </c>
+      <c r="Z147" t="s">
+        <v>320</v>
+      </c>
+    </row>
+    <row r="148" spans="1:26">
+      <c r="A148" t="s">
+        <v>323</v>
+      </c>
+      <c r="B148" s="1">
+        <v>2558.0</v>
+      </c>
+      <c r="C148" s="1">
+        <v>80.32</v>
+      </c>
+      <c r="D148" s="1">
+        <v>101.2</v>
+      </c>
+      <c r="E148" t="s">
+        <v>8</v>
+      </c>
+      <c r="F148">
+        <v>1.0</v>
+      </c>
+      <c r="G148" s="1">
+        <v>258869.6</v>
+      </c>
+      <c r="H148" s="1">
+        <v>-53411.04</v>
+      </c>
+      <c r="I148" s="1">
+        <v>-20.632411067194</v>
+      </c>
+      <c r="J148">
+        <v>0.0</v>
+      </c>
+      <c r="K148">
+        <v>0.0</v>
+      </c>
+      <c r="L148" s="1">
+        <v>205458.56</v>
+      </c>
+      <c r="M148" s="1">
+        <v>205458.56</v>
+      </c>
+      <c r="N148" s="1">
+        <v>0.28</v>
+      </c>
+      <c r="O148">
+        <v>1</v>
+      </c>
+      <c r="Z148" t="s">
+        <v>322</v>
+      </c>
+    </row>
+    <row r="149" spans="1:26">
+      <c r="A149" t="s">
+        <v>325</v>
+      </c>
+      <c r="B149" s="1">
+        <v>13121.0</v>
+      </c>
+      <c r="C149" s="1">
+        <v>20.86</v>
+      </c>
+      <c r="D149" s="1">
+        <v>28.6531689658</v>
+      </c>
+      <c r="E149" t="s">
+        <v>8</v>
+      </c>
+      <c r="F149">
+        <v>1.0</v>
+      </c>
+      <c r="G149" s="1">
+        <v>375958.23</v>
+      </c>
+      <c r="H149" s="1">
+        <v>-102254.17</v>
+      </c>
+      <c r="I149" s="1">
+        <v>-27.198279447161</v>
+      </c>
+      <c r="J149">
+        <v>0.0</v>
+      </c>
+      <c r="K149">
+        <v>0.0</v>
+      </c>
+      <c r="L149" s="1">
+        <v>273704.06</v>
+      </c>
+      <c r="M149" s="1">
+        <v>273704.06</v>
+      </c>
+      <c r="N149" s="1">
+        <v>0.37</v>
+      </c>
+      <c r="O149">
+        <v>1</v>
+      </c>
+      <c r="Z149" t="s">
+        <v>324</v>
+      </c>
+    </row>
+    <row r="150" spans="1:26">
+      <c r="A150" t="s">
+        <v>327</v>
+      </c>
+      <c r="B150" s="1">
+        <v>14646.0</v>
+      </c>
+      <c r="C150" s="1">
+        <v>34.27</v>
+      </c>
+      <c r="D150" s="1">
+        <v>36.9</v>
+      </c>
+      <c r="E150" t="s">
+        <v>8</v>
+      </c>
+      <c r="F150">
+        <v>1.0</v>
+      </c>
+      <c r="G150" s="1">
+        <v>540437.4</v>
+      </c>
+      <c r="H150" s="1">
+        <v>-38518.98</v>
+      </c>
+      <c r="I150" s="1">
+        <v>-7.1273712737127</v>
+      </c>
+      <c r="J150">
+        <v>0.0</v>
+      </c>
+      <c r="K150">
+        <v>0.0</v>
+      </c>
+      <c r="L150" s="1">
+        <v>501918.42</v>
+      </c>
+      <c r="M150" s="1">
+        <v>501918.42</v>
+      </c>
+      <c r="N150" s="1">
+        <v>0.68</v>
+      </c>
+      <c r="O150">
+        <v>1</v>
+      </c>
+      <c r="Z150" t="s">
+        <v>326</v>
+      </c>
+    </row>
+    <row r="151" spans="1:26">
+      <c r="A151" t="s">
+        <v>329</v>
+      </c>
+      <c r="B151" s="1">
+        <v>12350.0</v>
+      </c>
+      <c r="C151" s="1">
+        <v>23.62</v>
+      </c>
+      <c r="D151" s="1">
+        <v>29.6773157895</v>
+      </c>
+      <c r="E151" t="s">
+        <v>8</v>
+      </c>
+      <c r="F151">
+        <v>1.0</v>
+      </c>
+      <c r="G151" s="1">
+        <v>366514.85</v>
+      </c>
+      <c r="H151" s="1">
+        <v>-74807.85</v>
+      </c>
+      <c r="I151" s="1">
+        <v>-20.410591821859</v>
+      </c>
+      <c r="J151">
+        <v>0.0</v>
+      </c>
+      <c r="K151">
+        <v>0.0</v>
+      </c>
+      <c r="L151" s="1">
+        <v>291707.0</v>
+      </c>
+      <c r="M151" s="1">
+        <v>291707.0</v>
+      </c>
+      <c r="N151" s="1">
         <v>0.39</v>
       </c>
-      <c r="P46">
-[...1246 lines deleted...]
-      <c r="O71" s="1">
+      <c r="O151">
+        <v>1</v>
+      </c>
+      <c r="Z151" t="s">
+        <v>328</v>
+      </c>
+    </row>
+    <row r="152" spans="1:26">
+      <c r="A152" t="s">
+        <v>331</v>
+      </c>
+      <c r="B152" s="1">
+        <v>7624.0</v>
+      </c>
+      <c r="C152" s="1">
+        <v>56.54</v>
+      </c>
+      <c r="D152" s="1">
+        <v>102.6572573452</v>
+      </c>
+      <c r="E152" t="s">
+        <v>8</v>
+      </c>
+      <c r="F152">
+        <v>1.0</v>
+      </c>
+      <c r="G152" s="1">
+        <v>782658.93</v>
+      </c>
+      <c r="H152" s="1">
+        <v>-351597.97</v>
+      </c>
+      <c r="I152" s="1">
+        <v>-44.923523711663</v>
+      </c>
+      <c r="J152">
+        <v>0.0</v>
+      </c>
+      <c r="K152">
+        <v>0.0</v>
+      </c>
+      <c r="L152" s="1">
+        <v>431060.96</v>
+      </c>
+      <c r="M152" s="1">
+        <v>431060.96</v>
+      </c>
+      <c r="N152" s="1">
         <v>0.58</v>
       </c>
-      <c r="P71">
-[...4004 lines deleted...]
-      <c r="A152" t="s">
+      <c r="O152">
+        <v>1</v>
+      </c>
+      <c r="Z152" t="s">
         <v>330</v>
-      </c>
-[...43 lines deleted...]
-        <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">