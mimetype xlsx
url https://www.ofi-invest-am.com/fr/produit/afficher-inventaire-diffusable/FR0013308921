--- v2 (2026-06-17)
+++ v3 (2026-07-16)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="401">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="381">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>C</t>
   </si>
   <si>
     <t>FR0000979866</t>
   </si>
   <si>
@@ -130,1137 +130,1077 @@
   <si>
     <t>Poids</t>
   </si>
   <si>
     <t>Nb.</t>
   </si>
   <si>
     <t>FR0000008997</t>
   </si>
   <si>
     <t>Ofi Invest ESG Liquidités PART C/D</t>
   </si>
   <si>
     <t>DU100626</t>
   </si>
   <si>
     <t>EURO-SCHATZ JUN 26</t>
   </si>
   <si>
     <t>XS2575555938</t>
   </si>
   <si>
     <t>ABB FINANCE BV 3.25 16/01/2027</t>
   </si>
   <si>
-    <t>1 656.16</t>
-[...8 lines deleted...]
-    <t>43 550.35</t>
+    <t>2 510.96</t>
   </si>
   <si>
     <t>XS2575971994</t>
   </si>
   <si>
     <t>ABN AMRO BANK NV 4 16/01/2028</t>
   </si>
   <si>
-    <t>15 627.39</t>
+    <t>23 693.15</t>
   </si>
   <si>
     <t>XS3066564900</t>
   </si>
   <si>
     <t>ACHMEA BANK NV 2.5 06/05/2028</t>
   </si>
   <si>
-    <t>110 732.88</t>
-[...17 lines deleted...]
-    <t>20 749.32</t>
+    <t>121 910.96</t>
   </si>
   <si>
     <t>XS2464405229</t>
   </si>
   <si>
     <t>AIB GROUP PLC 04/04/2028</t>
   </si>
   <si>
-    <t>101 114.38</t>
+    <t>4 635.62</t>
   </si>
   <si>
     <t>FR0014013VW7</t>
   </si>
   <si>
     <t>AIR LIQUIDE FINANCE SA 2.625 05/11/2029</t>
   </si>
   <si>
-    <t>27 947.26</t>
+    <t>34 621.23</t>
   </si>
   <si>
     <t>XS2462466611</t>
   </si>
   <si>
     <t>AKZO NOBEL NV 1.5 28/03/2028</t>
   </si>
   <si>
-    <t>4 389.04</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2156598281</t>
   </si>
   <si>
     <t>AKZO NOBEL NV 1.625 14/04/2030</t>
   </si>
   <si>
-    <t>27 936.15</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2640904319</t>
   </si>
   <si>
     <t>ALPHA BANK SA 27/06/2029</t>
   </si>
   <si>
-    <t>79 863.01</t>
-[...8 lines deleted...]
-    <t>2 379.88</t>
+    <t>89 506.85</t>
   </si>
   <si>
     <t>XS1346228577</t>
   </si>
   <si>
     <t>AXA SA 06/07/2047</t>
   </si>
   <si>
-    <t>21 304.11</t>
+    <t>23 967.12</t>
   </si>
   <si>
     <t>XS1799611642</t>
   </si>
   <si>
     <t>AXA SA 28/05/2049</t>
   </si>
   <si>
-    <t>157 602.74</t>
+    <t>174 698.63</t>
   </si>
   <si>
     <t>FR0014015J87</t>
   </si>
   <si>
     <t>AYVENS SA 3 18/04/2030</t>
   </si>
   <si>
-    <t>6 789.04</t>
+    <t>FR0014017YD2</t>
+  </si>
+  <si>
+    <t>AYVENS SA 3.375 16/04/2029</t>
   </si>
   <si>
     <t>XS2583203950</t>
   </si>
   <si>
     <t>BANCO DE SABADELL SA 07/02/2029</t>
   </si>
   <si>
-    <t>10 931.50</t>
+    <t>19 676.71</t>
   </si>
   <si>
     <t>XS2626699982</t>
   </si>
   <si>
     <t>BANCO SANTANDER SA 23/08/2033</t>
   </si>
   <si>
-    <t>117 961.65</t>
+    <t>136 109.59</t>
   </si>
   <si>
     <t>XS2575952697</t>
   </si>
   <si>
     <t>BANCO SANTANDER SA 3.875 16/01/2028</t>
   </si>
   <si>
-    <t>21 721.24</t>
-[...8 lines deleted...]
-    <t>12 417.40</t>
+    <t>32 932.19</t>
   </si>
   <si>
     <t>XS2038039074</t>
   </si>
   <si>
     <t>BANK OF AMERICA CORP 08/08/2029</t>
   </si>
   <si>
-    <t>16 123.20</t>
+    <t>18 436.85</t>
   </si>
   <si>
     <t>XS2345799089</t>
   </si>
   <si>
     <t>BANK OF AMERICA CORP 24/08/2028</t>
   </si>
   <si>
-    <t>15 142.98</t>
+    <t>17 483.93</t>
   </si>
   <si>
     <t>FR0013408960</t>
   </si>
   <si>
     <t>BANQUE EUROPEENNE DU CREDIT MUTUEL 1.75 15/03/2029</t>
   </si>
   <si>
-    <t>XS1617831026</t>
-[...5 lines deleted...]
-    <t>6 102.74</t>
+    <t>8 457.53</t>
   </si>
   <si>
     <t>FR001400AY79</t>
   </si>
   <si>
     <t>BANQUE FEDERATIVE DU CREDIT MUTUEL 16/06/2032</t>
   </si>
   <si>
-    <t>120 135.62</t>
-[...17 lines deleted...]
-    <t>23 430.82</t>
+    <t>134 064.38</t>
   </si>
   <si>
     <t>BE6340794013</t>
   </si>
   <si>
     <t>BELFIUS BANQUE SA 19/04/2033</t>
   </si>
   <si>
-    <t>216 184.94</t>
-[...1 lines deleted...]
-  <si>
     <t>XS3075491152</t>
   </si>
   <si>
     <t>BMW FINANCE NV 2.625 20/05/2028</t>
   </si>
   <si>
-    <t>182 129.98</t>
+    <t>201 364.83</t>
   </si>
   <si>
     <t>FR0014001JT3</t>
   </si>
   <si>
     <t>BNP PARIBAS SA 19/01/2030</t>
   </si>
   <si>
-    <t>2 909.59</t>
+    <t>4 487.67</t>
   </si>
   <si>
     <t>FR0013484458</t>
   </si>
   <si>
     <t>BNP PARIBAS SA 19/02/2028</t>
   </si>
   <si>
+    <t>1 150.68</t>
+  </si>
+  <si>
     <t>FR0014009HA0</t>
   </si>
   <si>
     <t>BNP PARIBAS SA 31/03/2032</t>
   </si>
   <si>
-    <t>48 356.16</t>
+    <t>2 739.73</t>
   </si>
   <si>
     <t>FR001400BBL2</t>
   </si>
   <si>
     <t>BNP PARIBAS SA PERP</t>
   </si>
   <si>
-    <t>42 798.77</t>
+    <t>56 095.47</t>
   </si>
   <si>
     <t>XS1196503137</t>
   </si>
   <si>
     <t>BOOKING HOLDINGS INC 1.8 03/03/2027</t>
   </si>
   <si>
+    <t>1 183.56</t>
+  </si>
+  <si>
     <t>FR001400N4L7</t>
   </si>
   <si>
     <t>BPCE SA 3.875 11/01/2029</t>
   </si>
   <si>
-    <t>29 163.36</t>
+    <t>43 092.12</t>
   </si>
   <si>
     <t>XS2802928775</t>
   </si>
   <si>
     <t>BRENNTAG FINANCE BV 3.75 24/04/2028</t>
   </si>
   <si>
-    <t>108 164.38</t>
+    <t>118 684.93</t>
   </si>
   <si>
     <t>XS3108521124</t>
   </si>
   <si>
     <t>CA AUTO BANK SPA (DUBLIN BRANCH) 2.75 07/07/2028</t>
   </si>
   <si>
-    <t>60 614.90</t>
+    <t>68 221.47</t>
   </si>
   <si>
     <t>XS3275406539</t>
   </si>
   <si>
     <t>CA AUTO BANK SPA (DUBLIN BRANCH) 2.75 21/01/2029</t>
   </si>
   <si>
-    <t>7 481.05</t>
+    <t>11 680.95</t>
   </si>
   <si>
     <t>XS2434702424</t>
   </si>
   <si>
     <t>CAIXABANK SA 21/01/2028</t>
   </si>
   <si>
-    <t>4 392.12</t>
+    <t>6 857.88</t>
   </si>
   <si>
     <t>XS3280995518</t>
   </si>
   <si>
     <t>CANADIAN IMPERIAL BANK OF COMMERCE 30/07/2030</t>
   </si>
   <si>
-    <t>22 620.60</t>
+    <t>36 331.17</t>
   </si>
   <si>
     <t>FR0014012SB9</t>
   </si>
   <si>
     <t>CAPGEMINI SE 2.5 25/09/2028</t>
   </si>
   <si>
-    <t>50 342.47</t>
+    <t>59 547.95</t>
   </si>
   <si>
     <t>XS3231164586</t>
   </si>
   <si>
     <t>CATERPILLAR FINANCIAL SERVICES COR 2.541 20/11/2028</t>
   </si>
   <si>
-    <t>9 774.29</t>
+    <t>12 250.54</t>
   </si>
   <si>
     <t>XS3071246295</t>
   </si>
   <si>
     <t>CENCORA INC 2.875 22/05/2028</t>
   </si>
   <si>
-    <t>45 046.91</t>
+    <t>49 835.96</t>
+  </si>
+  <si>
+    <t>XS3326474155</t>
+  </si>
+  <si>
+    <t>COCA-COLA HBC FINANCE BV 3.625 01/10/2030</t>
+  </si>
+  <si>
+    <t>5 232.61</t>
   </si>
   <si>
     <t>XS2114852218</t>
   </si>
   <si>
     <t>COMCAST CORPORATION 0.25 20/05/2027</t>
   </si>
   <si>
-    <t>10 376.71</t>
+    <t>11 472.60</t>
   </si>
   <si>
     <t>DE000CZ45Y63</t>
   </si>
   <si>
     <t>COMMERZBANK AG 08/12/2028</t>
   </si>
   <si>
-    <t>13 801.03</t>
+    <t>18 173.63</t>
   </si>
   <si>
     <t>DE000CZ40MM4</t>
   </si>
   <si>
     <t>COMMERZBANK AG 1.875 28/02/2028</t>
   </si>
   <si>
-    <t>XS3232968803</t>
-[...7 lines deleted...]
-  <si>
     <t>FR0014014P49</t>
   </si>
   <si>
     <t>CREDIT AGRICOLE SA 03/07/2031</t>
   </si>
   <si>
-    <t>51 729.45</t>
+    <t>67 345.89</t>
   </si>
   <si>
     <t>FR001400F1U4</t>
   </si>
   <si>
     <t>CREDIT AGRICOLE SA 11/07/2029</t>
   </si>
   <si>
-    <t>43 839.04</t>
+    <t>49 428.08</t>
   </si>
   <si>
     <t>FR001400KDS4</t>
   </si>
   <si>
     <t>CREDIT AGRICOLE SA 28/08/2033</t>
   </si>
   <si>
-    <t>73 413.70</t>
-[...8 lines deleted...]
-    <t>12 878.08</t>
+    <t>84 986.30</t>
   </si>
   <si>
     <t>FR0013517307</t>
   </si>
   <si>
     <t>CREDIT MUTUEL ARKEA 11/06/2029</t>
   </si>
   <si>
-    <t>16 359.59</t>
+    <t>18 222.60</t>
   </si>
   <si>
     <t>BE0002936178</t>
   </si>
   <si>
     <t>CRELAN SA 28/02/2030</t>
   </si>
   <si>
-    <t>9 057.54</t>
+    <t>24 312.33</t>
+  </si>
+  <si>
+    <t>FR0014017HN6</t>
+  </si>
+  <si>
+    <t>DANONE SA 3.379 01/04/2030</t>
+  </si>
+  <si>
+    <t>4 045.54</t>
   </si>
   <si>
     <t>FR0014005EJ6</t>
   </si>
   <si>
     <t>DANONE SA PERP</t>
   </si>
   <si>
-    <t>14 523.29</t>
+    <t>19 520.55</t>
   </si>
   <si>
     <t>FR0013444551</t>
   </si>
   <si>
     <t>DASSAULT SYSTEMES 0.375 16/09/2029</t>
   </si>
   <si>
-    <t>8 884.93</t>
+    <t>10 430.14</t>
   </si>
   <si>
     <t>DE000A4DFH60</t>
   </si>
   <si>
     <t>DEUTSCHE BANK AG 16/06/2029</t>
   </si>
   <si>
-    <t>72 591.78</t>
+    <t>81 008.22</t>
   </si>
   <si>
     <t>DE000A30VT97</t>
   </si>
   <si>
     <t>DEUTSCHE BANK AG PERP</t>
   </si>
   <si>
-    <t>159 287.67</t>
+    <t>175 068.49</t>
   </si>
   <si>
     <t>XS2306517876</t>
   </si>
   <si>
     <t>DNB BANK ASA 23/02/2029</t>
   </si>
   <si>
+    <t>1 400.77</t>
+  </si>
+  <si>
     <t>PTEDPNOM0015</t>
   </si>
   <si>
     <t>EDP FINANCE BV 1.625 15/04/2027</t>
   </si>
   <si>
-    <t>34 610.27</t>
-[...1 lines deleted...]
-  <si>
     <t>XS3008888953</t>
   </si>
   <si>
     <t>ENEL FINANCE INTERNATIONAL NV 2.625 24/02/2028</t>
   </si>
   <si>
-    <t>12 323.12</t>
+    <t>29 468.32</t>
   </si>
   <si>
     <t>FR001400A1H6</t>
   </si>
   <si>
     <t>ENGIE SA 3.5 27/09/2029</t>
   </si>
   <si>
-    <t>94 557.53</t>
+    <t>112 047.95</t>
   </si>
   <si>
     <t>AT0000A2U543</t>
   </si>
   <si>
     <t>ERSTE GROUP BANK AG 15/11/2032</t>
   </si>
   <si>
-    <t>8 026.03</t>
+    <t>11 219.18</t>
   </si>
   <si>
     <t>XS2386877133</t>
   </si>
   <si>
     <t>ESSITY CAPITAL BV 0.25 15/09/2029</t>
   </si>
   <si>
-    <t>5 955.48</t>
+    <t>6 985.62</t>
+  </si>
+  <si>
+    <t>XS2904504979</t>
+  </si>
+  <si>
+    <t>EUROBANK SA (ATHINA) 24/09/2030</t>
+  </si>
+  <si>
+    <t>31 912.33</t>
   </si>
   <si>
     <t>XS3110850347</t>
   </si>
   <si>
     <t>EUROBANK SA 07/07/2028</t>
   </si>
   <si>
-    <t>44 409.29</t>
+    <t>49 982.23</t>
   </si>
   <si>
     <t>XS2919679816</t>
   </si>
   <si>
     <t>EUROGRID GMBH 3.075 18/10/2027</t>
   </si>
   <si>
-    <t>53 783.01</t>
+    <t>65 105.75</t>
   </si>
   <si>
     <t>DK0030555156</t>
   </si>
   <si>
     <t>EURONEXT NV 2.625 26/11/2028</t>
   </si>
   <si>
-    <t>23 112.37</t>
+    <t>29 657.47</t>
   </si>
   <si>
     <t>XS3299544711</t>
   </si>
   <si>
     <t>FORD MOTOR CREDIT COMPANY LLC 3.305 17/05/2029</t>
   </si>
   <si>
-    <t>7 714.68</t>
+    <t>15 943.68</t>
   </si>
   <si>
     <t>XS3148184156</t>
   </si>
   <si>
     <t>GIVAUDAN FINANCE EUROPE BV 2.875 09/09/2029</t>
   </si>
   <si>
-    <t>51 196.51</t>
+    <t>59 773.93</t>
+  </si>
+  <si>
+    <t>XS2385390724</t>
+  </si>
+  <si>
+    <t>HOLDING DINFRASTRUCTURES DES METIE 0.625 16/09/2028</t>
+  </si>
+  <si>
+    <t>8 136.99</t>
   </si>
   <si>
     <t>XS2553547444</t>
   </si>
   <si>
     <t>HSBC HOLDINGS PLC 16/11/2032</t>
   </si>
   <si>
-    <t>75 060.33</t>
+    <t>94 588.22</t>
   </si>
   <si>
     <t>XS2788605660</t>
   </si>
   <si>
     <t>HSBC HOLDINGS PLC 22/03/2035</t>
   </si>
   <si>
-    <t>124 611.98</t>
-[...8 lines deleted...]
-    <t>4 118.15</t>
+    <t>9 982.73</t>
   </si>
   <si>
     <t>XS2580221658</t>
   </si>
   <si>
     <t>IBERDROLA FINANZAS SAU PERP</t>
   </si>
   <si>
-    <t>47 481.16</t>
+    <t>53 892.12</t>
   </si>
   <si>
     <t>FR0013320058</t>
   </si>
   <si>
     <t>ICADE 1.625 28/02/2028</t>
   </si>
   <si>
-    <t>4 652.39</t>
+    <t>12 488.01</t>
   </si>
   <si>
     <t>XS3190744907</t>
   </si>
   <si>
     <t>IDS FINANCING PLC 3.25 01/01/2029</t>
   </si>
   <si>
-    <t>48 318.95</t>
+    <t>57 468.10</t>
+  </si>
+  <si>
+    <t>XS2244936659</t>
+  </si>
+  <si>
+    <t>INFRASTRUTTURE WIRELESS ITALIANE S 1.625 21/10/2028</t>
+  </si>
+  <si>
+    <t>34 650.34</t>
   </si>
   <si>
     <t>XS2524746687</t>
   </si>
   <si>
     <t>ING GROEP NV 24/08/2033</t>
   </si>
   <si>
-    <t>18 715.06</t>
+    <t>21 608.22</t>
   </si>
   <si>
     <t>XS2886191589</t>
   </si>
   <si>
     <t>ING GROEP NV 26/08/2035</t>
   </si>
   <si>
-    <t>102 640.42</t>
+    <t>118 662.33</t>
   </si>
   <si>
     <t>XS1725678194</t>
   </si>
   <si>
     <t>INMOBILIARIA COLONIAL SOCIMI SA 2.5 28/11/2029</t>
   </si>
   <si>
-    <t>27 369.86</t>
+    <t>35 260.27</t>
   </si>
   <si>
     <t>XS2592650373</t>
   </si>
   <si>
     <t>INTESA SANPAOLO SPA 08/03/2028</t>
   </si>
   <si>
-    <t>2 410.96</t>
+    <t>9 424.66</t>
   </si>
   <si>
     <t>XS1785340172</t>
   </si>
   <si>
     <t>INTESA SANPAOLO SPA 1.75 20/03/2028</t>
   </si>
   <si>
-    <t>38 394.52</t>
+    <t>3 269.86</t>
   </si>
   <si>
     <t>BE0002766476</t>
   </si>
   <si>
     <t>KBC GROEP NV 14/01/2029</t>
   </si>
   <si>
     <t>BE0002961424</t>
   </si>
   <si>
     <t>KBC GROEP NV PERP</t>
   </si>
   <si>
-    <t>6 695.66</t>
+    <t>22 000.00</t>
   </si>
   <si>
     <t>FR0013512233</t>
   </si>
   <si>
     <t>KLEPIERRE SA 2 12/05/2029</t>
   </si>
   <si>
-    <t>88 613.70</t>
+    <t>97 731.51</t>
   </si>
   <si>
     <t>FR00140087C4</t>
   </si>
   <si>
     <t>LA BANQUE POSTALE 09/02/2028</t>
   </si>
   <si>
-    <t>4 060.27</t>
+    <t>7 479.45</t>
+  </si>
+  <si>
+    <t>FR0013181898</t>
+  </si>
+  <si>
+    <t>LA BANQUE POSTALE 3 09/06/2028</t>
+  </si>
+  <si>
+    <t>95 794.52</t>
   </si>
   <si>
     <t>XS2327299298</t>
   </si>
   <si>
     <t>LSEG NETHERLANDS BV 0.25 06/04/2028</t>
   </si>
   <si>
-    <t>1 775.41</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2904651093</t>
   </si>
   <si>
     <t>LSEG NETHERLANDS BV 2.75 20/09/2027</t>
   </si>
   <si>
-    <t>90 822.33</t>
-[...17 lines deleted...]
-    <t>5 967.12</t>
+    <t>106 968.52</t>
   </si>
   <si>
     <t>XS3320664710</t>
   </si>
   <si>
     <t>MAPLE PARENT HOLDINGS CORP 3.881 26/03/2030</t>
   </si>
   <si>
+    <t>5 941.12</t>
+  </si>
+  <si>
     <t>XS3233927733</t>
   </si>
   <si>
     <t>MITSUBISHI HC CAPITAL UK PLC 2.856 26/11/2028</t>
   </si>
   <si>
-    <t>50 725.77</t>
+    <t>65 090.59</t>
   </si>
   <si>
     <t>XS2595028536</t>
   </si>
   <si>
     <t>MORGAN STANLEY 02/03/2029</t>
   </si>
   <si>
-    <t>6 592.38</t>
-[...8 lines deleted...]
-    <t>63 636.99</t>
+    <t>19 001.58</t>
   </si>
   <si>
     <t>XS3284396622</t>
   </si>
   <si>
     <t>NATIONAL BANK OF GREECE SA 04/02/2031</t>
   </si>
   <si>
-    <t>8 066.18</t>
+    <t>14 068.92</t>
   </si>
   <si>
     <t>XS2680745119</t>
   </si>
   <si>
     <t>NATIONAL GRID NORTH AMERICA INC 4.151 12/09/2027</t>
   </si>
   <si>
-    <t>70 555.63</t>
+    <t>82 565.10</t>
   </si>
   <si>
     <t>XS2382950330</t>
   </si>
   <si>
     <t>NATWEST GROUP PLC 14/09/2032</t>
   </si>
   <si>
-    <t>20 197.05</t>
+    <t>23 671.81</t>
   </si>
   <si>
     <t>XS2623518821</t>
   </si>
   <si>
     <t>NATWEST GROUP PLC 16/02/2029</t>
   </si>
   <si>
-    <t>5 267.71</t>
+    <t>10 705.34</t>
   </si>
   <si>
     <t>XS1550988643</t>
   </si>
   <si>
     <t>NN GROUP NV 13/01/2048</t>
   </si>
   <si>
-    <t>15 813.70</t>
+    <t>23 598.90</t>
   </si>
   <si>
     <t>XS2343459074</t>
   </si>
   <si>
     <t>NORDEA BANK ABP 18/08/2031</t>
   </si>
   <si>
-    <t>13 859.59</t>
+    <t>15 941.78</t>
   </si>
   <si>
     <t>XS2482618464</t>
   </si>
   <si>
     <t>NORDEA BANK ABP 2.5 23/05/2029</t>
   </si>
   <si>
-    <t>119 178.08</t>
-[...8 lines deleted...]
-    <t>135 842.71</t>
+    <t>131 890.41</t>
   </si>
   <si>
     <t>XS3100081093</t>
   </si>
   <si>
     <t>NTT FINANCE CORP 2.906 16/03/2029</t>
   </si>
   <si>
-    <t>DK0030484548</t>
-[...2 lines deleted...]
-    <t>NYKREDIT REALKREDIT A/S 0.375 17/01/2028</t>
+    <t>9 321.09</t>
   </si>
   <si>
     <t>DK0030507694</t>
   </si>
   <si>
     <t>NYKREDIT REALKREDIT A/S 29/12/2032</t>
   </si>
   <si>
-    <t>63 890.41</t>
+    <t>89 446.58</t>
   </si>
   <si>
     <t>XS1115498260</t>
   </si>
   <si>
     <t>ORANGE SA PERP</t>
   </si>
   <si>
-    <t>8 681.51</t>
+    <t>10 325.34</t>
+  </si>
+  <si>
+    <t>XS2747093321</t>
+  </si>
+  <si>
+    <t>PIRAEUS BANK SA 17/04/2034</t>
+  </si>
+  <si>
+    <t>1 081.54</t>
   </si>
   <si>
     <t>FR0014010CJ0</t>
   </si>
   <si>
     <t>PUBLICIS GROUPE SA 2.875 12/06/2029</t>
   </si>
   <si>
-    <t>72 780.82</t>
+    <t>81 098.63</t>
   </si>
   <si>
     <t>XS3174782758</t>
   </si>
   <si>
     <t>RECKITT BENCKISER TREASURY SERVICE 2.625 10/09/2028</t>
   </si>
   <si>
-    <t>45 051.48</t>
+    <t>52 639.09</t>
+  </si>
+  <si>
+    <t>FR0014002OL8</t>
+  </si>
+  <si>
+    <t>RENAULT SA 2.5 01/04/2028</t>
+  </si>
+  <si>
+    <t>2 732.88</t>
   </si>
   <si>
     <t>XS2494945939</t>
   </si>
   <si>
     <t>RENTOKIL INITIAL FINANCE BV 3.875 27/06/2027</t>
   </si>
   <si>
-    <t>163 174.66</t>
+    <t>182 878.77</t>
+  </si>
+  <si>
+    <t>DE000A2YB7B5</t>
+  </si>
+  <si>
+    <t>SCHAEFFLER AG 2.875 26/03/2027</t>
+  </si>
+  <si>
+    <t>3 938.36</t>
   </si>
   <si>
     <t>XS2511906310</t>
   </si>
   <si>
     <t>SELP FINANCE SARL 3.75 10/08/2027</t>
   </si>
   <si>
-    <t>116 910.51</t>
+    <t>133 838.73</t>
   </si>
   <si>
     <t>FR001400U1Q3</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA 13/11/2030</t>
   </si>
   <si>
-    <t>41 295.21</t>
+    <t>20 399.32</t>
   </si>
   <si>
     <t>FR001400KZQ1</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA 28/09/2029</t>
   </si>
   <si>
-    <t>94 010.95</t>
+    <t>111 501.37</t>
   </si>
   <si>
     <t>FR001400F877</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA PERP</t>
   </si>
   <si>
-    <t>26 104.98</t>
+    <t>40 027.62</t>
   </si>
   <si>
     <t>XS2439704318</t>
   </si>
   <si>
     <t>SSE PLC PERP</t>
   </si>
   <si>
-    <t>174 641.09</t>
+    <t>191 473.97</t>
   </si>
   <si>
     <t>XS1207005023</t>
   </si>
   <si>
     <t>STATKRAFT AS 1.5 26/03/2030</t>
   </si>
   <si>
-    <t>80 388.16</t>
+    <t>5 613.70</t>
   </si>
   <si>
     <t>XS2723597923</t>
   </si>
   <si>
     <t>STATKRAFT AS 3.125 13/12/2026</t>
   </si>
   <si>
-    <t>6 575.34</t>
+    <t>8 767.12</t>
   </si>
   <si>
     <t>XS2522879654</t>
   </si>
   <si>
     <t>SWEDBANK AB 23/08/2032</t>
   </si>
   <si>
-    <t>85 935.34</t>
+    <t>99 156.16</t>
   </si>
   <si>
     <t>XS1652866002</t>
   </si>
   <si>
     <t>TERNA RETE ELETTRICA NAZIONALE SPA 1.375 26/07/2027</t>
   </si>
   <si>
-    <t>48 897.26</t>
+    <t>55 527.40</t>
   </si>
   <si>
     <t>XS2437854487</t>
   </si>
   <si>
     <t>TERNA RETE ELETTRICA NAZIONALE SPA PERP</t>
   </si>
   <si>
-    <t>8 406.85</t>
+    <t>15 486.30</t>
+  </si>
+  <si>
+    <t>XS1997077364</t>
+  </si>
+  <si>
+    <t>TRANSURBAN FINANCE COMPANY PTY LTD 1.45 16/05/2029</t>
+  </si>
+  <si>
+    <t>61 948.77</t>
   </si>
   <si>
     <t>CH1214797172</t>
   </si>
   <si>
     <t>UBS GROUP AG 01/03/2029</t>
   </si>
   <si>
-    <t>2 293.15</t>
+    <t>6 369.86</t>
   </si>
   <si>
     <t>CH1512676888</t>
   </si>
   <si>
     <t>UBS GROUP AG 13/02/2031</t>
   </si>
   <si>
-    <t>16 695.20</t>
-[...5 lines deleted...]
-    <t>UBS GROUP AG 17/03/2028</t>
+    <t>24 914.38</t>
   </si>
   <si>
     <t>BE0002784651</t>
   </si>
   <si>
     <t>UCB SA 1 30/03/2028</t>
   </si>
   <si>
-    <t>38 794.52</t>
+    <t>2 301.37</t>
   </si>
   <si>
     <t>FR001400SIM9</t>
   </si>
   <si>
     <t>UNIBAIL-RODAMCO-WESTFIELD SE 3.5 11/09/2029</t>
   </si>
   <si>
-    <t>76 117.81</t>
+    <t>125 031.51</t>
   </si>
   <si>
     <t>IT0005689986</t>
   </si>
   <si>
     <t>UNICREDIT SPA 15/07/2030</t>
   </si>
   <si>
-    <t>21 387.64</t>
+    <t>35 244.35</t>
   </si>
   <si>
     <t>XS2496288593</t>
   </si>
   <si>
     <t>UNIVERSAL MUSIC GROUP NV 3 30/06/2027</t>
   </si>
   <si>
-    <t>131 358.91</t>
+    <t>147 402.74</t>
   </si>
   <si>
     <t>XS3063724325</t>
   </si>
   <si>
     <t>VISA INC 2.25 15/05/2028</t>
   </si>
   <si>
-    <t>78 299.51</t>
-[...8 lines deleted...]
-    <t>9 699.91</t>
+    <t>86 434.52</t>
   </si>
   <si>
     <t>XS1575992596</t>
   </si>
   <si>
     <t>WOLTERS KLUWER NV 1.5 22/03/2027</t>
   </si>
   <si>
-    <t>29 738.55</t>
+    <t>2 382.37</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -1624,212 +1564,212 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
-        <v>881528.0921</v>
+        <v>864077.9008</v>
       </c>
       <c r="D2">
-        <v>118.9</v>
+        <v>119.13</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>104820496.83</v>
+        <v>102941737.86</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>104820496.83</v>
+        <v>102941737.86</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
-        <v>2335761.0963</v>
+        <v>2654405.7787</v>
       </c>
       <c r="D3">
-        <v>106.3</v>
+        <v>106.48</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>248310209.92</v>
+        <v>282654627.96</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>248310209.92</v>
+        <v>282654627.96</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="1">
-        <v>29157.7035</v>
+        <v>29293.1975</v>
       </c>
       <c r="D4">
-        <v>110.33</v>
+        <v>110.53</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
-        <v>3217251.39</v>
+        <v>3238006.96</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
       <c r="H4">
-        <v>3217251.39</v>
+        <v>3238006.96</v>
       </c>
       <c r="I4" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
         <v>13</v>
       </c>
       <c r="B5" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="1">
-        <v>98434.9</v>
+        <v>97640.06</v>
       </c>
       <c r="D5">
-        <v>100.3</v>
+        <v>100.5</v>
       </c>
       <c r="E5" t="s">
         <v>8</v>
       </c>
       <c r="F5">
-        <v>9873673.0</v>
+        <v>9812997.12</v>
       </c>
       <c r="G5" t="s">
         <v>8</v>
       </c>
       <c r="H5">
-        <v>9873673.0</v>
+        <v>9812997.12</v>
       </c>
       <c r="I5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" t="s">
         <v>15</v>
       </c>
       <c r="B6" t="s">
         <v>16</v>
       </c>
       <c r="C6" s="1">
         <v>641.0</v>
       </c>
       <c r="D6">
-        <v>99.98</v>
+        <v>100.15</v>
       </c>
       <c r="E6" t="s">
         <v>8</v>
       </c>
       <c r="F6">
-        <v>64089.65</v>
+        <v>64196.85</v>
       </c>
       <c r="G6" t="s">
         <v>8</v>
       </c>
       <c r="H6">
-        <v>64089.65</v>
+        <v>64196.85</v>
       </c>
       <c r="I6" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P128"/>
+  <dimension ref="A1:P121"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O128" sqref="O128"/>
+      <selection activeCell="O121" sqref="O121"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>17</v>
       </c>
       <c r="B1" t="s">
         <v>18</v>
       </c>
       <c r="C1" t="s">
         <v>19</v>
       </c>
       <c r="D1" t="s">
         <v>20</v>
       </c>
       <c r="E1" t="s">
         <v>21</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>22</v>
@@ -1848,6389 +1788,6039 @@
       </c>
       <c r="L1" t="s">
         <v>27</v>
       </c>
       <c r="M1" t="s">
         <v>28</v>
       </c>
       <c r="N1" t="s">
         <v>29</v>
       </c>
       <c r="O1" t="s">
         <v>30</v>
       </c>
       <c r="P1" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>32</v>
       </c>
       <c r="B2" t="s">
         <v>33</v>
       </c>
       <c r="C2" s="1">
-        <v>1911.0</v>
+        <v>48.0</v>
       </c>
       <c r="D2" s="1">
-        <v>4784.08</v>
+        <v>4792.36</v>
       </c>
       <c r="E2" s="1">
-        <v>4780.3222501308</v>
+        <v>4791.9</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
         <v>1.0</v>
       </c>
       <c r="H2" s="1">
-        <v>9135195.82</v>
+        <v>230011.2</v>
       </c>
       <c r="I2" s="1">
-        <v>7181.06</v>
+        <v>22.08</v>
       </c>
       <c r="J2" s="1">
-        <v>0.078608714487305</v>
+        <v>0.0095995325445022</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>9142376.88</v>
+        <v>230033.28</v>
       </c>
       <c r="N2" s="1">
-        <v>9142376.88</v>
+        <v>230033.28</v>
       </c>
       <c r="O2" s="1">
-        <v>2.5</v>
+        <v>0.06</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>34</v>
       </c>
       <c r="B3" t="s">
         <v>35</v>
       </c>
       <c r="C3" s="1">
-        <v>626.0</v>
+        <v>856.0</v>
       </c>
       <c r="D3" s="1">
-        <v>106.21</v>
+        <v>105.975</v>
       </c>
       <c r="E3" s="1">
-        <v>106.436741214</v>
+        <v>106.020029206</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
         <v>1.0</v>
       </c>
       <c r="H3" s="1">
         <v>0.0</v>
       </c>
       <c r="I3" s="1">
-        <v>-141940.0</v>
+        <v>-38545.0</v>
       </c>
       <c r="J3" s="1">
         <v>0</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
         <v>0.0</v>
       </c>
       <c r="M3" s="1">
-        <v>-141940.0</v>
+        <v>-38545.0</v>
       </c>
       <c r="N3" s="1">
-        <v>-141940.0</v>
+        <v>-38545.0</v>
       </c>
       <c r="O3" s="1">
-        <v>-0.04</v>
+        <v>-0.01</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>36</v>
       </c>
       <c r="B4" t="s">
         <v>37</v>
       </c>
       <c r="C4" s="1">
         <v>300000.0</v>
       </c>
       <c r="D4" s="1">
-        <v>100.537</v>
+        <v>100.37</v>
       </c>
       <c r="E4" s="1">
         <v>100.825</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
         <v>1.0</v>
       </c>
       <c r="H4" s="1">
         <v>302475.0</v>
       </c>
       <c r="I4" s="1">
-        <v>-864.0</v>
+        <v>-1365.0</v>
       </c>
       <c r="J4" s="1">
-        <v>-0.28564344160674</v>
+        <v>-0.45127696503843</v>
       </c>
       <c r="K4">
-        <v>0.55</v>
+        <v>0.84</v>
       </c>
       <c r="L4" t="s">
         <v>38</v>
       </c>
       <c r="M4" s="1">
-        <v>301611.0</v>
+        <v>301110.0</v>
       </c>
       <c r="N4" s="1">
-        <v>303267.16</v>
+        <v>303620.96</v>
       </c>
       <c r="O4" s="1">
         <v>0.08</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>39</v>
       </c>
       <c r="B5" t="s">
         <v>40</v>
       </c>
       <c r="C5" s="1">
         <v>2300000.0</v>
       </c>
       <c r="D5" s="1">
-        <v>99.611</v>
+        <v>101.647</v>
       </c>
       <c r="E5" s="1">
-        <v>100.06721739</v>
+        <v>103.00508304</v>
       </c>
       <c r="F5" t="s">
         <v>8</v>
       </c>
       <c r="G5">
         <v>1.0</v>
       </c>
       <c r="H5" s="1">
-        <v>2301546.0</v>
+        <v>2369116.91</v>
       </c>
       <c r="I5" s="1">
-        <v>-10493.0</v>
+        <v>-31235.91</v>
       </c>
       <c r="J5" s="1">
-        <v>-0.4559109398639</v>
+        <v>-1.3184621606538</v>
       </c>
       <c r="K5">
-        <v>1.89</v>
+        <v>1.03</v>
       </c>
       <c r="L5" t="s">
         <v>41</v>
       </c>
       <c r="M5" s="1">
-        <v>2291053.0</v>
+        <v>2337881.0</v>
       </c>
       <c r="N5" s="1">
-        <v>2334603.35</v>
+        <v>2361574.15</v>
       </c>
       <c r="O5" s="1">
-        <v>0.64</v>
+        <v>0.59</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>42</v>
       </c>
       <c r="B6" t="s">
         <v>43</v>
       </c>
       <c r="C6" s="1">
-        <v>2300000.0</v>
+        <v>5100000.0</v>
       </c>
       <c r="D6" s="1">
-        <v>101.867</v>
+        <v>98.864</v>
       </c>
       <c r="E6" s="1">
-        <v>103.00508304</v>
+        <v>99.78678667</v>
       </c>
       <c r="F6" t="s">
         <v>8</v>
       </c>
       <c r="G6">
         <v>1.0</v>
       </c>
       <c r="H6" s="1">
-        <v>2369116.91</v>
+        <v>5089126.12</v>
       </c>
       <c r="I6" s="1">
-        <v>-26175.91</v>
+        <v>-47062.12</v>
       </c>
       <c r="J6" s="1">
-        <v>-1.1048804678871</v>
+        <v>-0.92475837482291</v>
       </c>
       <c r="K6">
-        <v>0.68</v>
+        <v>2.39</v>
       </c>
       <c r="L6" t="s">
         <v>44</v>
       </c>
       <c r="M6" s="1">
-        <v>2342941.0</v>
+        <v>5042064.0</v>
       </c>
       <c r="N6" s="1">
-        <v>2358568.39</v>
+        <v>5163974.96</v>
       </c>
       <c r="O6" s="1">
-        <v>0.64</v>
+        <v>1.3</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>45</v>
       </c>
       <c r="B7" t="s">
         <v>46</v>
       </c>
       <c r="C7" s="1">
-        <v>5100000.0</v>
+        <v>4700000.0</v>
       </c>
       <c r="D7" s="1">
-        <v>99.116</v>
+        <v>99.238</v>
       </c>
       <c r="E7" s="1">
-        <v>99.78678667</v>
+        <v>99.71406383</v>
       </c>
       <c r="F7" t="s">
         <v>8</v>
       </c>
       <c r="G7">
         <v>1.0</v>
       </c>
       <c r="H7" s="1">
-        <v>5089126.12</v>
+        <v>4686561.0</v>
       </c>
       <c r="I7" s="1">
-        <v>-34210.12</v>
+        <v>-22375.0</v>
       </c>
       <c r="J7" s="1">
-        <v>-0.67221992918501</v>
+        <v>-0.47742897190499</v>
       </c>
       <c r="K7">
-        <v>2.17</v>
+        <v>0.1</v>
       </c>
       <c r="L7" t="s">
         <v>47</v>
       </c>
       <c r="M7" s="1">
-        <v>5054916.0</v>
+        <v>4664186.0</v>
       </c>
       <c r="N7" s="1">
-        <v>5165648.88</v>
+        <v>4668821.62</v>
       </c>
       <c r="O7" s="1">
-        <v>1.41</v>
+        <v>1.17</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>48</v>
       </c>
       <c r="B8" t="s">
         <v>49</v>
       </c>
       <c r="C8" s="1">
-        <v>2000000.0</v>
+        <v>2900000.0</v>
       </c>
       <c r="D8" s="1">
-        <v>99.81</v>
+        <v>98.488</v>
       </c>
       <c r="E8" s="1">
-        <v>100.2688735</v>
+        <v>99.76155759</v>
       </c>
       <c r="F8" t="s">
         <v>8</v>
       </c>
       <c r="G8">
         <v>1.0</v>
       </c>
       <c r="H8" s="1">
-        <v>2005377.47</v>
+        <v>2893085.17</v>
       </c>
       <c r="I8" s="1">
-        <v>-9177.47</v>
+        <v>-36933.17</v>
       </c>
       <c r="J8" s="1">
-        <v>-0.45764301919678</v>
+        <v>-1.2766015457471</v>
       </c>
       <c r="K8">
-        <v>0.75</v>
+        <v>1.19</v>
       </c>
       <c r="L8" t="s">
         <v>50</v>
       </c>
       <c r="M8" s="1">
-        <v>1996200.0</v>
+        <v>2856152.0</v>
       </c>
       <c r="N8" s="1">
-        <v>2011117.81</v>
+        <v>2890773.23</v>
       </c>
       <c r="O8" s="1">
-        <v>0.55</v>
+        <v>0.73</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
         <v>51</v>
       </c>
       <c r="B9" t="s">
         <v>52</v>
       </c>
       <c r="C9" s="1">
-        <v>1700000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D9" s="1">
-        <v>98.748</v>
+        <v>96.745</v>
       </c>
       <c r="E9" s="1">
-        <v>97.27493412</v>
+        <v>97.254</v>
       </c>
       <c r="F9" t="s">
         <v>8</v>
       </c>
       <c r="G9">
         <v>1.0</v>
       </c>
       <c r="H9" s="1">
-        <v>1653673.88</v>
+        <v>291762.0</v>
       </c>
       <c r="I9" s="1">
-        <v>25042.12</v>
+        <v>-1527.0</v>
       </c>
       <c r="J9" s="1">
-        <v>1.5143324389934</v>
+        <v>-0.52337178933514</v>
       </c>
       <c r="K9">
-        <v>1.22</v>
-[...2 lines deleted...]
-        <v>53</v>
+        <v>0.09</v>
+      </c>
+      <c r="L9">
+        <v>283.56</v>
       </c>
       <c r="M9" s="1">
-        <v>1678716.0</v>
+        <v>290235.0</v>
       </c>
       <c r="N9" s="1">
-        <v>1699465.32</v>
+        <v>290518.56</v>
       </c>
       <c r="O9" s="1">
-        <v>0.46</v>
+        <v>0.07</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
+        <v>53</v>
+      </c>
+      <c r="B10" t="s">
         <v>54</v>
       </c>
-      <c r="B10" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C10" s="1">
-        <v>4700000.0</v>
+        <v>1851000.0</v>
       </c>
       <c r="D10" s="1">
-        <v>99.331</v>
+        <v>93.32</v>
       </c>
       <c r="E10" s="1">
-        <v>99.71406383</v>
+        <v>94.22797137</v>
       </c>
       <c r="F10" t="s">
         <v>8</v>
       </c>
       <c r="G10">
         <v>1.0</v>
       </c>
       <c r="H10" s="1">
-        <v>4686561.0</v>
+        <v>1744159.75</v>
       </c>
       <c r="I10" s="1">
-        <v>-18004.0</v>
+        <v>-16806.55</v>
       </c>
       <c r="J10" s="1">
-        <v>-0.38416228872301</v>
+        <v>-0.96359006105949</v>
       </c>
       <c r="K10">
-        <v>2.15</v>
-[...2 lines deleted...]
-        <v>56</v>
+        <v>0.03</v>
+      </c>
+      <c r="L10">
+        <v>494.45</v>
       </c>
       <c r="M10" s="1">
-        <v>4668557.0</v>
+        <v>1727353.2</v>
       </c>
       <c r="N10" s="1">
-        <v>4769671.38</v>
+        <v>1727847.65</v>
       </c>
       <c r="O10" s="1">
-        <v>1.3</v>
+        <v>0.43</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
+        <v>55</v>
+      </c>
+      <c r="B11" t="s">
+        <v>56</v>
+      </c>
+      <c r="C11" s="1">
+        <v>1600000.0</v>
+      </c>
+      <c r="D11" s="1">
+        <v>107.305</v>
+      </c>
+      <c r="E11" s="1">
+        <v>109.8295</v>
+      </c>
+      <c r="F11" t="s">
+        <v>8</v>
+      </c>
+      <c r="G11">
+        <v>1.0</v>
+      </c>
+      <c r="H11" s="1">
+        <v>1757272.0</v>
+      </c>
+      <c r="I11" s="1">
+        <v>-40392.0</v>
+      </c>
+      <c r="J11" s="1">
+        <v>-2.2985627722971</v>
+      </c>
+      <c r="K11">
+        <v>5.59</v>
+      </c>
+      <c r="L11" t="s">
         <v>57</v>
       </c>
-      <c r="B11" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M11" s="1">
-        <v>2849627.0</v>
+        <v>1716880.0</v>
       </c>
       <c r="N11" s="1">
-        <v>2877574.26</v>
+        <v>1806386.85</v>
       </c>
       <c r="O11" s="1">
-        <v>0.79</v>
+        <v>0.45</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
+        <v>58</v>
+      </c>
+      <c r="B12" t="s">
+        <v>59</v>
+      </c>
+      <c r="C12" s="1">
+        <v>900000.0</v>
+      </c>
+      <c r="D12" s="1">
+        <v>100.265</v>
+      </c>
+      <c r="E12" s="1">
+        <v>100.75133333</v>
+      </c>
+      <c r="F12" t="s">
+        <v>8</v>
+      </c>
+      <c r="G12">
+        <v>1.0</v>
+      </c>
+      <c r="H12" s="1">
+        <v>906762.0</v>
+      </c>
+      <c r="I12" s="1">
+        <v>-4377.0</v>
+      </c>
+      <c r="J12" s="1">
+        <v>-0.48270659776215</v>
+      </c>
+      <c r="K12">
+        <v>2.66</v>
+      </c>
+      <c r="L12" t="s">
         <v>60</v>
       </c>
-      <c r="B12" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M12" s="1">
-        <v>289605.0</v>
+        <v>902385.0</v>
       </c>
       <c r="N12" s="1">
-        <v>293994.04</v>
+        <v>926352.12</v>
       </c>
       <c r="O12" s="1">
-        <v>0.08</v>
+        <v>0.23</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
+        <v>61</v>
+      </c>
+      <c r="B13" t="s">
+        <v>62</v>
+      </c>
+      <c r="C13" s="1">
+        <v>6000000.0</v>
+      </c>
+      <c r="D13" s="1">
+        <v>99.266</v>
+      </c>
+      <c r="E13" s="1">
+        <v>100.084275</v>
+      </c>
+      <c r="F13" t="s">
+        <v>8</v>
+      </c>
+      <c r="G13">
+        <v>1.0</v>
+      </c>
+      <c r="H13" s="1">
+        <v>6005056.5</v>
+      </c>
+      <c r="I13" s="1">
+        <v>-49096.5</v>
+      </c>
+      <c r="J13" s="1">
+        <v>-0.81758597941585</v>
+      </c>
+      <c r="K13">
+        <v>2.91</v>
+      </c>
+      <c r="L13" t="s">
         <v>63</v>
       </c>
-      <c r="B13" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M13" s="1">
-        <v>1722503.58</v>
+        <v>5955960.0</v>
       </c>
       <c r="N13" s="1">
-        <v>1750439.73</v>
+        <v>6130658.63</v>
       </c>
       <c r="O13" s="1">
-        <v>0.48</v>
+        <v>1.54</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
-        <v>66</v>
+        <v>64</v>
       </c>
       <c r="B14" t="s">
-        <v>67</v>
+        <v>65</v>
       </c>
       <c r="C14" s="1">
-        <v>1600000.0</v>
+        <v>1400000.0</v>
       </c>
       <c r="D14" s="1">
-        <v>108.306</v>
+        <v>98.543</v>
       </c>
       <c r="E14" s="1">
-        <v>109.8295</v>
+        <v>99.5035</v>
       </c>
       <c r="F14" t="s">
         <v>8</v>
       </c>
       <c r="G14">
         <v>1.0</v>
       </c>
       <c r="H14" s="1">
-        <v>1757272.0</v>
+        <v>1393049.0</v>
       </c>
       <c r="I14" s="1">
-        <v>-24376.0</v>
+        <v>-13447.0</v>
       </c>
       <c r="J14" s="1">
-        <v>-1.3871500826281</v>
+        <v>-0.965292678147</v>
       </c>
       <c r="K14">
-        <v>4.99</v>
-[...2 lines deleted...]
-        <v>68</v>
+        <v>0.02</v>
+      </c>
+      <c r="L14">
+        <v>230.14</v>
       </c>
       <c r="M14" s="1">
-        <v>1732896.0</v>
+        <v>1379602.0</v>
       </c>
       <c r="N14" s="1">
-        <v>1812759.01</v>
+        <v>1379832.14</v>
       </c>
       <c r="O14" s="1">
-        <v>0.49</v>
+        <v>0.35</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
       <c r="B15" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="C15" s="1">
-        <v>275000.0</v>
+        <v>1300000.0</v>
       </c>
       <c r="D15" s="1">
-        <v>98.773</v>
+        <v>100.179</v>
       </c>
       <c r="E15" s="1">
-        <v>99.755</v>
+        <v>99.762</v>
       </c>
       <c r="F15" t="s">
         <v>8</v>
       </c>
       <c r="G15">
         <v>1.0</v>
       </c>
       <c r="H15" s="1">
-        <v>274326.25</v>
+        <v>1296906.0</v>
       </c>
       <c r="I15" s="1">
-        <v>-2700.5</v>
+        <v>5421.0</v>
       </c>
       <c r="J15" s="1">
-        <v>-0.98441180893188</v>
+        <v>0.4179948276899</v>
       </c>
       <c r="K15">
-        <v>0.87</v>
-[...2 lines deleted...]
-        <v>71</v>
+        <v>0.04</v>
+      </c>
+      <c r="L15">
+        <v>480.82</v>
       </c>
       <c r="M15" s="1">
-        <v>271625.75</v>
+        <v>1302327.0</v>
       </c>
       <c r="N15" s="1">
-        <v>274005.63</v>
+        <v>1302807.82</v>
       </c>
       <c r="O15" s="1">
-        <v>0.07</v>
+        <v>0.33</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
-        <v>72</v>
+        <v>68</v>
       </c>
       <c r="B16" t="s">
-        <v>73</v>
+        <v>69</v>
       </c>
       <c r="C16" s="1">
-        <v>900000.0</v>
+        <v>1900000.0</v>
       </c>
       <c r="D16" s="1">
-        <v>100.535</v>
+        <v>103.687</v>
       </c>
       <c r="E16" s="1">
-        <v>100.75133333</v>
+        <v>104.746</v>
       </c>
       <c r="F16" t="s">
         <v>8</v>
       </c>
       <c r="G16">
         <v>1.0</v>
       </c>
       <c r="H16" s="1">
-        <v>906762.0</v>
+        <v>1990174.0</v>
       </c>
       <c r="I16" s="1">
-        <v>-1947.0</v>
+        <v>-20121.0</v>
       </c>
       <c r="J16" s="1">
-        <v>-0.21472006987501</v>
+        <v>-1.0110171271457</v>
       </c>
       <c r="K16">
-        <v>2.37</v>
+        <v>1.04</v>
       </c>
       <c r="L16" t="s">
-        <v>74</v>
+        <v>70</v>
       </c>
       <c r="M16" s="1">
-        <v>904815.0</v>
+        <v>1970053.0</v>
       </c>
       <c r="N16" s="1">
-        <v>926119.11</v>
+        <v>1989729.71</v>
       </c>
       <c r="O16" s="1">
-        <v>0.25</v>
+        <v>0.5</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
-        <v>75</v>
+        <v>71</v>
       </c>
       <c r="B17" t="s">
-        <v>76</v>
+        <v>72</v>
       </c>
       <c r="C17" s="1">
-        <v>6000000.0</v>
+        <v>3600000.0</v>
       </c>
       <c r="D17" s="1">
-        <v>98.952</v>
+        <v>104.212</v>
       </c>
       <c r="E17" s="1">
-        <v>100.084275</v>
+        <v>106.02823333</v>
       </c>
       <c r="F17" t="s">
         <v>8</v>
       </c>
       <c r="G17">
         <v>1.0</v>
       </c>
       <c r="H17" s="1">
-        <v>6005056.5</v>
+        <v>3817016.4</v>
       </c>
       <c r="I17" s="1">
-        <v>-67936.5</v>
+        <v>-65384.4</v>
       </c>
       <c r="J17" s="1">
-        <v>-1.1313215787395</v>
+        <v>-1.7129714192478</v>
       </c>
       <c r="K17">
-        <v>2.63</v>
+        <v>3.78</v>
       </c>
       <c r="L17" t="s">
-        <v>77</v>
+        <v>73</v>
       </c>
       <c r="M17" s="1">
-        <v>5937120.0</v>
+        <v>3751632.0</v>
       </c>
       <c r="N17" s="1">
-        <v>6094722.74</v>
+        <v>3887741.59</v>
       </c>
       <c r="O17" s="1">
-        <v>1.66</v>
+        <v>0.98</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
-        <v>78</v>
+        <v>74</v>
       </c>
       <c r="B18" t="s">
-        <v>79</v>
+        <v>75</v>
       </c>
       <c r="C18" s="1">
-        <v>1400000.0</v>
+        <v>3300000.0</v>
       </c>
       <c r="D18" s="1">
-        <v>98.926</v>
+        <v>101.588</v>
       </c>
       <c r="E18" s="1">
-        <v>99.5035</v>
+        <v>102.9313697</v>
       </c>
       <c r="F18" t="s">
         <v>8</v>
       </c>
       <c r="G18">
         <v>1.0</v>
       </c>
       <c r="H18" s="1">
-        <v>1393049.0</v>
+        <v>3396735.2</v>
       </c>
       <c r="I18" s="1">
-        <v>-8085.0</v>
+        <v>-44331.2</v>
       </c>
       <c r="J18" s="1">
-        <v>-0.58038159461727</v>
+        <v>-1.3051120381712</v>
       </c>
       <c r="K18">
-        <v>0.48</v>
+        <v>1.0</v>
       </c>
       <c r="L18" t="s">
-        <v>80</v>
+        <v>76</v>
       </c>
       <c r="M18" s="1">
-        <v>1384964.0</v>
+        <v>3352404.0</v>
       </c>
       <c r="N18" s="1">
-        <v>1391753.04</v>
+        <v>3385336.19</v>
       </c>
       <c r="O18" s="1">
-        <v>0.38</v>
+        <v>0.85</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
-        <v>81</v>
+        <v>77</v>
       </c>
       <c r="B19" t="s">
-        <v>82</v>
+        <v>78</v>
       </c>
       <c r="C19" s="1">
-        <v>1900000.0</v>
+        <v>4550000.0</v>
       </c>
       <c r="D19" s="1">
-        <v>103.892</v>
+        <v>94.458</v>
       </c>
       <c r="E19" s="1">
-        <v>104.746</v>
+        <v>94.51235868</v>
       </c>
       <c r="F19" t="s">
         <v>8</v>
       </c>
       <c r="G19">
         <v>1.0</v>
       </c>
       <c r="H19" s="1">
-        <v>1990174.0</v>
+        <v>4300312.32</v>
       </c>
       <c r="I19" s="1">
-        <v>-16226.0</v>
+        <v>-2473.32</v>
       </c>
       <c r="J19" s="1">
-        <v>-0.81530559639509</v>
+        <v>-0.057514892313682</v>
       </c>
       <c r="K19">
-        <v>0.58</v>
+        <v>0.41</v>
       </c>
       <c r="L19" t="s">
-        <v>83</v>
+        <v>79</v>
       </c>
       <c r="M19" s="1">
-        <v>1973948.0</v>
+        <v>4297839.0</v>
       </c>
       <c r="N19" s="1">
-        <v>1984879.5</v>
+        <v>4316275.85</v>
       </c>
       <c r="O19" s="1">
-        <v>0.54</v>
+        <v>1.08</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
-        <v>84</v>
+        <v>80</v>
       </c>
       <c r="B20" t="s">
-        <v>85</v>
+        <v>81</v>
       </c>
       <c r="C20" s="1">
-        <v>3600000.0</v>
+        <v>4580000.0</v>
       </c>
       <c r="D20" s="1">
-        <v>104.445</v>
+        <v>96.786</v>
       </c>
       <c r="E20" s="1">
-        <v>106.02823333</v>
+        <v>96.74135808</v>
       </c>
       <c r="F20" t="s">
         <v>8</v>
       </c>
       <c r="G20">
         <v>1.0</v>
       </c>
       <c r="H20" s="1">
-        <v>3817016.4</v>
+        <v>4430754.2</v>
       </c>
       <c r="I20" s="1">
-        <v>-56996.4</v>
+        <v>2044.6</v>
       </c>
       <c r="J20" s="1">
-        <v>-1.4932186301322</v>
+        <v>0.046145642653795</v>
       </c>
       <c r="K20">
-        <v>3.28</v>
+        <v>0.38</v>
       </c>
       <c r="L20" t="s">
-        <v>86</v>
+        <v>82</v>
       </c>
       <c r="M20" s="1">
-        <v>3760020.0</v>
+        <v>4432798.8</v>
       </c>
       <c r="N20" s="1">
-        <v>3877981.65</v>
+        <v>4450282.73</v>
       </c>
       <c r="O20" s="1">
-        <v>1.06</v>
+        <v>1.12</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
-        <v>87</v>
+        <v>83</v>
       </c>
       <c r="B21" t="s">
-        <v>88</v>
+        <v>84</v>
       </c>
       <c r="C21" s="1">
-        <v>3300000.0</v>
+        <v>4900000.0</v>
       </c>
       <c r="D21" s="1">
-        <v>101.822</v>
+        <v>96.117</v>
       </c>
       <c r="E21" s="1">
-        <v>102.9313697</v>
+        <v>96.32958306</v>
       </c>
       <c r="F21" t="s">
         <v>8</v>
       </c>
       <c r="G21">
         <v>1.0</v>
       </c>
       <c r="H21" s="1">
-        <v>3396735.2</v>
+        <v>4720149.57</v>
       </c>
       <c r="I21" s="1">
-        <v>-36609.2</v>
+        <v>-10416.57</v>
       </c>
       <c r="J21" s="1">
-        <v>-1.0777760951163</v>
+        <v>-0.22068304924498</v>
       </c>
       <c r="K21">
-        <v>0.66</v>
+        <v>0.17</v>
       </c>
       <c r="L21" t="s">
-        <v>89</v>
+        <v>85</v>
       </c>
       <c r="M21" s="1">
-        <v>3360126.0</v>
+        <v>4709733.0</v>
       </c>
       <c r="N21" s="1">
-        <v>3381847.24</v>
+        <v>4718190.53</v>
       </c>
       <c r="O21" s="1">
-        <v>0.92</v>
+        <v>1.18</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
-        <v>90</v>
+        <v>86</v>
       </c>
       <c r="B22" t="s">
-        <v>91</v>
+        <v>87</v>
       </c>
       <c r="C22" s="1">
-        <v>800000.0</v>
+        <v>4100000.0</v>
       </c>
       <c r="D22" s="1">
-        <v>99.917</v>
+        <v>100.54</v>
       </c>
       <c r="E22" s="1">
-        <v>99.837</v>
+        <v>101.45567878</v>
       </c>
       <c r="F22" t="s">
         <v>8</v>
       </c>
       <c r="G22">
         <v>1.0</v>
       </c>
       <c r="H22" s="1">
-        <v>798696.0</v>
+        <v>4159682.83</v>
       </c>
       <c r="I22" s="1">
-        <v>640.0</v>
+        <v>-37542.83</v>
       </c>
       <c r="J22" s="1">
-        <v>0.080130612899025</v>
+        <v>-0.90254068721869</v>
       </c>
       <c r="K22">
-        <v>1.55</v>
+        <v>3.27</v>
       </c>
       <c r="L22" t="s">
-        <v>92</v>
+        <v>88</v>
       </c>
       <c r="M22" s="1">
-        <v>799336.0</v>
+        <v>4122140.0</v>
       </c>
       <c r="N22" s="1">
-        <v>811753.4</v>
+        <v>4256204.38</v>
       </c>
       <c r="O22" s="1">
-        <v>0.22</v>
+        <v>1.07</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
-        <v>93</v>
+        <v>89</v>
       </c>
       <c r="B23" t="s">
-        <v>94</v>
+        <v>90</v>
       </c>
       <c r="C23" s="1">
-        <v>4550000.0</v>
+        <v>4500000.0</v>
       </c>
       <c r="D23" s="1">
-        <v>94.236</v>
+        <v>102.885</v>
       </c>
       <c r="E23" s="1">
-        <v>94.51235868</v>
+        <v>104.41792044</v>
       </c>
       <c r="F23" t="s">
         <v>8</v>
       </c>
       <c r="G23">
         <v>1.0</v>
       </c>
       <c r="H23" s="1">
-        <v>4300312.32</v>
+        <v>4698806.42</v>
       </c>
       <c r="I23" s="1">
-        <v>-12574.32</v>
+        <v>-68981.42</v>
       </c>
       <c r="J23" s="1">
-        <v>-0.29240480840238</v>
+        <v>-1.4680626064182</v>
       </c>
       <c r="K23">
-        <v>0.35</v>
-[...2 lines deleted...]
-        <v>95</v>
+        <v>0.01</v>
+      </c>
+      <c r="L23">
+        <v>647.26</v>
       </c>
       <c r="M23" s="1">
-        <v>4287738.0</v>
+        <v>4629825.0</v>
       </c>
       <c r="N23" s="1">
-        <v>4303861.2</v>
+        <v>4630472.26</v>
       </c>
       <c r="O23" s="1">
-        <v>1.18</v>
+        <v>1.16</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
-        <v>96</v>
+        <v>91</v>
       </c>
       <c r="B24" t="s">
-        <v>97</v>
+        <v>92</v>
       </c>
       <c r="C24" s="1">
-        <v>4580000.0</v>
+        <v>8358000.0</v>
       </c>
       <c r="D24" s="1">
-        <v>96.663</v>
+        <v>99.295</v>
       </c>
       <c r="E24" s="1">
-        <v>96.74135808</v>
+        <v>100.19916009</v>
       </c>
       <c r="F24" t="s">
         <v>8</v>
       </c>
       <c r="G24">
         <v>1.0</v>
       </c>
       <c r="H24" s="1">
-        <v>4430754.2</v>
+        <v>8374645.8</v>
       </c>
       <c r="I24" s="1">
-        <v>-3588.8</v>
+        <v>-75569.7</v>
       </c>
       <c r="J24" s="1">
-        <v>-0.080997496994981</v>
+        <v>-0.90236293933769</v>
       </c>
       <c r="K24">
-        <v>0.33</v>
+        <v>2.41</v>
       </c>
       <c r="L24" t="s">
-        <v>98</v>
+        <v>93</v>
       </c>
       <c r="M24" s="1">
-        <v>4427165.4</v>
+        <v>8299076.1</v>
       </c>
       <c r="N24" s="1">
-        <v>4442308.38</v>
+        <v>8500440.93</v>
       </c>
       <c r="O24" s="1">
-        <v>1.21</v>
+        <v>2.13</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
-        <v>99</v>
+        <v>94</v>
       </c>
       <c r="B25" t="s">
-        <v>100</v>
+        <v>95</v>
       </c>
       <c r="C25" s="1">
-        <v>4900000.0</v>
+        <v>3600000.0</v>
       </c>
       <c r="D25" s="1">
-        <v>95.967</v>
+        <v>92.755</v>
       </c>
       <c r="E25" s="1">
-        <v>96.32958306</v>
+        <v>92.61058806</v>
       </c>
       <c r="F25" t="s">
         <v>8</v>
       </c>
       <c r="G25">
         <v>1.0</v>
       </c>
       <c r="H25" s="1">
-        <v>4720149.57</v>
+        <v>3333981.17</v>
       </c>
       <c r="I25" s="1">
-        <v>-17766.57</v>
+        <v>5198.83</v>
       </c>
       <c r="J25" s="1">
-        <v>-0.3763984538312</v>
+        <v>0.15593459395573</v>
       </c>
       <c r="K25">
-        <v>0.02</v>
-[...2 lines deleted...]
-        <v>939.73</v>
+        <v>0.12</v>
+      </c>
+      <c r="L25" t="s">
+        <v>96</v>
       </c>
       <c r="M25" s="1">
-        <v>4702383.0</v>
+        <v>3339180.0</v>
       </c>
       <c r="N25" s="1">
-        <v>4703322.73</v>
+        <v>3343667.67</v>
       </c>
       <c r="O25" s="1">
-        <v>1.28</v>
+        <v>0.84</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
-        <v>101</v>
+        <v>97</v>
       </c>
       <c r="B26" t="s">
-        <v>102</v>
+        <v>98</v>
       </c>
       <c r="C26" s="1">
-        <v>600000.0</v>
+        <v>1400000.0</v>
       </c>
       <c r="D26" s="1">
-        <v>98.357</v>
+        <v>98.088</v>
       </c>
       <c r="E26" s="1">
-        <v>98.4485</v>
+        <v>97.397</v>
       </c>
       <c r="F26" t="s">
         <v>8</v>
       </c>
       <c r="G26">
         <v>1.0</v>
       </c>
       <c r="H26" s="1">
-        <v>590691.0</v>
+        <v>1363558.0</v>
       </c>
       <c r="I26" s="1">
-        <v>-549.0</v>
+        <v>9674.0</v>
       </c>
       <c r="J26" s="1">
-        <v>-0.092941995053251</v>
+        <v>0.7094674373954</v>
       </c>
       <c r="K26">
-        <v>1.02</v>
+        <v>0.08</v>
       </c>
       <c r="L26" t="s">
-        <v>103</v>
+        <v>99</v>
       </c>
       <c r="M26" s="1">
-        <v>590142.0</v>
+        <v>1373232.0</v>
       </c>
       <c r="N26" s="1">
-        <v>596244.74</v>
+        <v>1374382.68</v>
       </c>
       <c r="O26" s="1">
-        <v>0.16</v>
+        <v>0.34</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
-        <v>104</v>
+        <v>100</v>
       </c>
       <c r="B27" t="s">
-        <v>105</v>
+        <v>101</v>
       </c>
       <c r="C27" s="1">
-        <v>4100000.0</v>
+        <v>2000000.0</v>
       </c>
       <c r="D27" s="1">
-        <v>100.525</v>
+        <v>99.204</v>
       </c>
       <c r="E27" s="1">
-        <v>101.45567878</v>
+        <v>99.4518355</v>
       </c>
       <c r="F27" t="s">
         <v>8</v>
       </c>
       <c r="G27">
         <v>1.0</v>
       </c>
       <c r="H27" s="1">
-        <v>4159682.83</v>
+        <v>1989036.71</v>
       </c>
       <c r="I27" s="1">
-        <v>-38157.83</v>
+        <v>-4956.71</v>
       </c>
       <c r="J27" s="1">
-        <v>-0.91732546829778</v>
+        <v>-0.24920153434473</v>
       </c>
       <c r="K27">
-        <v>2.93</v>
+        <v>0.14</v>
       </c>
       <c r="L27" t="s">
-        <v>106</v>
+        <v>102</v>
       </c>
       <c r="M27" s="1">
-        <v>4121525.0</v>
+        <v>1984080.0</v>
       </c>
       <c r="N27" s="1">
-        <v>4241660.62</v>
+        <v>1986819.73</v>
       </c>
       <c r="O27" s="1">
-        <v>1.16</v>
+        <v>0.5</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
-        <v>107</v>
+        <v>103</v>
       </c>
       <c r="B28" t="s">
-        <v>108</v>
+        <v>104</v>
       </c>
       <c r="C28" s="1">
-        <v>300000.0</v>
+        <v>2200000.0</v>
       </c>
       <c r="D28" s="1">
-        <v>101.891</v>
+        <v>106.173</v>
       </c>
       <c r="E28" s="1">
-        <v>102.557</v>
+        <v>107.86245455</v>
       </c>
       <c r="F28" t="s">
         <v>8</v>
       </c>
       <c r="G28">
         <v>1.0</v>
       </c>
       <c r="H28" s="1">
-        <v>307671.0</v>
+        <v>2372974.0</v>
       </c>
       <c r="I28" s="1">
-        <v>-1998.0</v>
+        <v>-37168.0</v>
       </c>
       <c r="J28" s="1">
-        <v>-0.64939497060171</v>
+        <v>-1.5663045612805</v>
       </c>
       <c r="K28">
-        <v>0.35</v>
+        <v>2.55</v>
       </c>
       <c r="L28" t="s">
-        <v>109</v>
+        <v>105</v>
       </c>
       <c r="M28" s="1">
-        <v>305673.0</v>
+        <v>2335806.0</v>
       </c>
       <c r="N28" s="1">
-        <v>306724.03</v>
+        <v>2391901.47</v>
       </c>
       <c r="O28" s="1">
-        <v>0.08</v>
+        <v>0.6</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
-        <v>110</v>
+        <v>106</v>
       </c>
       <c r="B29" t="s">
-        <v>111</v>
+        <v>107</v>
       </c>
       <c r="C29" s="1">
-        <v>2100000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D29" s="1">
-        <v>100.0</v>
+        <v>99.184</v>
       </c>
       <c r="E29" s="1">
-        <v>99.328</v>
+        <v>99.371</v>
       </c>
       <c r="F29" t="s">
         <v>8</v>
       </c>
       <c r="G29">
         <v>1.0</v>
       </c>
       <c r="H29" s="1">
-        <v>2085888.0</v>
+        <v>496855.0</v>
       </c>
       <c r="I29" s="1">
-        <v>14112.0</v>
+        <v>-935.0</v>
       </c>
       <c r="J29" s="1">
-        <v>0.67654639175258</v>
+        <v>-0.18818367531775</v>
       </c>
       <c r="K29">
-        <v>1.12</v>
+        <v>0.24</v>
       </c>
       <c r="L29" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="M29" s="1">
-        <v>2100000.0</v>
+        <v>495920.0</v>
       </c>
       <c r="N29" s="1">
-        <v>2123430.82</v>
+        <v>497103.56</v>
       </c>
       <c r="O29" s="1">
-        <v>0.58</v>
+        <v>0.12</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="B30" t="s">
-        <v>114</v>
+        <v>110</v>
       </c>
       <c r="C30" s="1">
-        <v>4500000.0</v>
+        <v>4100000.0</v>
       </c>
       <c r="D30" s="1">
-        <v>102.995</v>
+        <v>101.67</v>
       </c>
       <c r="E30" s="1">
-        <v>104.41792044</v>
+        <v>103.03238585</v>
       </c>
       <c r="F30" t="s">
         <v>8</v>
       </c>
       <c r="G30">
         <v>1.0</v>
       </c>
       <c r="H30" s="1">
-        <v>4698806.42</v>
+        <v>4224327.82</v>
       </c>
       <c r="I30" s="1">
-        <v>-64031.42</v>
+        <v>-55857.82</v>
       </c>
       <c r="J30" s="1">
-        <v>-1.3627167045541</v>
+        <v>-1.3222889505768</v>
       </c>
       <c r="K30">
-        <v>4.8</v>
+        <v>1.05</v>
       </c>
       <c r="L30" t="s">
-        <v>115</v>
+        <v>111</v>
       </c>
       <c r="M30" s="1">
-        <v>4634775.0</v>
+        <v>4168470.0</v>
       </c>
       <c r="N30" s="1">
-        <v>4850959.94</v>
+        <v>4211562.12</v>
       </c>
       <c r="O30" s="1">
-        <v>1.32</v>
+        <v>1.06</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
-        <v>116</v>
+        <v>112</v>
       </c>
       <c r="B31" t="s">
-        <v>117</v>
+        <v>113</v>
       </c>
       <c r="C31" s="1">
-        <v>8358000.0</v>
+        <v>3200000.0</v>
       </c>
       <c r="D31" s="1">
-        <v>99.377</v>
+        <v>101.101</v>
       </c>
       <c r="E31" s="1">
-        <v>100.19916009</v>
+        <v>102.282425</v>
       </c>
       <c r="F31" t="s">
         <v>8</v>
       </c>
       <c r="G31">
         <v>1.0</v>
       </c>
       <c r="H31" s="1">
-        <v>8374645.8</v>
+        <v>3273037.6</v>
       </c>
       <c r="I31" s="1">
-        <v>-68716.14</v>
+        <v>-37805.6</v>
       </c>
       <c r="J31" s="1">
-        <v>-0.82052592600394</v>
+        <v>-1.1550615856048</v>
       </c>
       <c r="K31">
-        <v>2.18</v>
+        <v>3.71</v>
       </c>
       <c r="L31" t="s">
-        <v>118</v>
+        <v>114</v>
       </c>
       <c r="M31" s="1">
-        <v>8305929.66</v>
+        <v>3235232.0</v>
       </c>
       <c r="N31" s="1">
-        <v>8488059.64</v>
+        <v>3353916.93</v>
       </c>
       <c r="O31" s="1">
-        <v>2.32</v>
+        <v>0.84</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
-        <v>119</v>
+        <v>115</v>
       </c>
       <c r="B32" t="s">
-        <v>120</v>
+        <v>116</v>
       </c>
       <c r="C32" s="1">
-        <v>3600000.0</v>
+        <v>3155000.0</v>
       </c>
       <c r="D32" s="1">
-        <v>92.474</v>
+        <v>99.289</v>
       </c>
       <c r="E32" s="1">
-        <v>92.61058806</v>
+        <v>100.13010777</v>
       </c>
       <c r="F32" t="s">
         <v>8</v>
       </c>
       <c r="G32">
         <v>1.0</v>
       </c>
       <c r="H32" s="1">
-        <v>3333981.17</v>
+        <v>3159104.9</v>
       </c>
       <c r="I32" s="1">
-        <v>-4917.17</v>
+        <v>-26536.95</v>
       </c>
       <c r="J32" s="1">
-        <v>-0.1474864358637</v>
+        <v>-0.84001484091269</v>
       </c>
       <c r="K32">
-        <v>0.08</v>
+        <v>2.16</v>
       </c>
       <c r="L32" t="s">
-        <v>121</v>
+        <v>117</v>
       </c>
       <c r="M32" s="1">
-        <v>3329064.0</v>
+        <v>3132567.95</v>
       </c>
       <c r="N32" s="1">
-        <v>3331973.59</v>
+        <v>3200789.42</v>
       </c>
       <c r="O32" s="1">
-        <v>0.91</v>
+        <v>0.8</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
-        <v>122</v>
+        <v>118</v>
       </c>
       <c r="B33" t="s">
-        <v>123</v>
+        <v>119</v>
       </c>
       <c r="C33" s="1">
-        <v>1400000.0</v>
+        <v>1742000.0</v>
       </c>
       <c r="D33" s="1">
-        <v>97.984</v>
+        <v>98.774</v>
       </c>
       <c r="E33" s="1">
-        <v>97.397</v>
+        <v>99.55577268</v>
       </c>
       <c r="F33" t="s">
         <v>8</v>
       </c>
       <c r="G33">
         <v>1.0</v>
       </c>
       <c r="H33" s="1">
-        <v>1363558.0</v>
+        <v>1734261.56</v>
       </c>
       <c r="I33" s="1">
-        <v>8218.0</v>
+        <v>-13618.48</v>
       </c>
       <c r="J33" s="1">
-        <v>0.60268796780188</v>
+        <v>-0.78526101910487</v>
       </c>
       <c r="K33">
-        <v>0.04</v>
-[...2 lines deleted...]
-        <v>536.99</v>
+        <v>0.67</v>
+      </c>
+      <c r="L33" t="s">
+        <v>120</v>
       </c>
       <c r="M33" s="1">
-        <v>1371776.0</v>
+        <v>1720643.08</v>
       </c>
       <c r="N33" s="1">
-        <v>1372312.99</v>
+        <v>1732324.03</v>
       </c>
       <c r="O33" s="1">
-        <v>0.37</v>
+        <v>0.43</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
       <c r="B34" t="s">
-        <v>125</v>
+        <v>122</v>
       </c>
       <c r="C34" s="1">
-        <v>2000000.0</v>
+        <v>4500000.0</v>
       </c>
       <c r="D34" s="1">
-        <v>99.284</v>
+        <v>98.366</v>
       </c>
       <c r="E34" s="1">
-        <v>99.4518355</v>
+        <v>97.68931267</v>
       </c>
       <c r="F34" t="s">
         <v>8</v>
       </c>
       <c r="G34">
         <v>1.0</v>
       </c>
       <c r="H34" s="1">
-        <v>1989036.71</v>
+        <v>4396019.07</v>
       </c>
       <c r="I34" s="1">
-        <v>-3356.71</v>
+        <v>30450.93</v>
       </c>
       <c r="J34" s="1">
-        <v>-0.16876058562036</v>
+        <v>0.69269330990414</v>
       </c>
       <c r="K34">
-        <v>2.42</v>
+        <v>0.15</v>
       </c>
       <c r="L34" t="s">
-        <v>126</v>
+        <v>123</v>
       </c>
       <c r="M34" s="1">
-        <v>1985680.0</v>
+        <v>4426470.0</v>
       </c>
       <c r="N34" s="1">
-        <v>2034036.16</v>
+        <v>4433327.88</v>
       </c>
       <c r="O34" s="1">
-        <v>0.56</v>
+        <v>1.11</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
-        <v>127</v>
+        <v>124</v>
       </c>
       <c r="B35" t="s">
-        <v>128</v>
+        <v>125</v>
       </c>
       <c r="C35" s="1">
-        <v>2200000.0</v>
+        <v>5662000.0</v>
       </c>
       <c r="D35" s="1">
-        <v>105.846</v>
+        <v>98.782</v>
       </c>
       <c r="E35" s="1">
-        <v>107.86245455</v>
+        <v>99.79332179</v>
       </c>
       <c r="F35" t="s">
         <v>8</v>
       </c>
       <c r="G35">
         <v>1.0</v>
       </c>
       <c r="H35" s="1">
-        <v>2372974.0</v>
+        <v>5650297.88</v>
       </c>
       <c r="I35" s="1">
-        <v>-44362.0</v>
+        <v>-57261.04</v>
       </c>
       <c r="J35" s="1">
-        <v>-1.8694684391822</v>
+        <v>-1.0134163050533</v>
       </c>
       <c r="K35">
-        <v>1.95</v>
+        <v>0.64</v>
       </c>
       <c r="L35" t="s">
-        <v>129</v>
+        <v>126</v>
       </c>
       <c r="M35" s="1">
-        <v>2328612.0</v>
+        <v>5593036.84</v>
       </c>
       <c r="N35" s="1">
-        <v>2371410.77</v>
+        <v>5629368.01</v>
       </c>
       <c r="O35" s="1">
-        <v>0.65</v>
+        <v>1.41</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
-        <v>130</v>
+        <v>127</v>
       </c>
       <c r="B36" t="s">
-        <v>131</v>
+        <v>128</v>
       </c>
       <c r="C36" s="1">
-        <v>500000.0</v>
+        <v>4200000.0</v>
       </c>
       <c r="D36" s="1">
-        <v>99.179</v>
+        <v>98.652</v>
       </c>
       <c r="E36" s="1">
-        <v>99.371</v>
+        <v>99.72018738</v>
       </c>
       <c r="F36" t="s">
         <v>8</v>
       </c>
       <c r="G36">
         <v>1.0</v>
       </c>
       <c r="H36" s="1">
-        <v>496855.0</v>
+        <v>4188247.87</v>
       </c>
       <c r="I36" s="1">
-        <v>-960.0</v>
+        <v>-44863.87</v>
       </c>
       <c r="J36" s="1">
-        <v>-0.19321532439042</v>
+        <v>-1.0711846908908</v>
       </c>
       <c r="K36">
-        <v>0.08</v>
-[...2 lines deleted...]
-        <v>394.52</v>
+        <v>1.42</v>
+      </c>
+      <c r="L36" t="s">
+        <v>129</v>
       </c>
       <c r="M36" s="1">
-        <v>495895.0</v>
+        <v>4143384.0</v>
       </c>
       <c r="N36" s="1">
-        <v>496289.52</v>
+        <v>4202931.95</v>
       </c>
       <c r="O36" s="1">
-        <v>0.14</v>
+        <v>1.05</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
+        <v>130</v>
+      </c>
+      <c r="B37" t="s">
+        <v>131</v>
+      </c>
+      <c r="C37" s="1">
+        <v>1189000.0</v>
+      </c>
+      <c r="D37" s="1">
+        <v>98.483</v>
+      </c>
+      <c r="E37" s="1">
+        <v>99.80243902</v>
+      </c>
+      <c r="F37" t="s">
+        <v>8</v>
+      </c>
+      <c r="G37">
+        <v>1.0</v>
+      </c>
+      <c r="H37" s="1">
+        <v>1186651.0</v>
+      </c>
+      <c r="I37" s="1">
+        <v>-15688.13</v>
+      </c>
+      <c r="J37" s="1">
+        <v>-1.3220508810088</v>
+      </c>
+      <c r="K37">
+        <v>1.03</v>
+      </c>
+      <c r="L37" t="s">
         <v>132</v>
       </c>
-      <c r="B37" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M37" s="1">
-        <v>4174497.0</v>
+        <v>1170962.87</v>
       </c>
       <c r="N37" s="1">
-        <v>4203660.36</v>
+        <v>1183213.41</v>
       </c>
       <c r="O37" s="1">
-        <v>1.15</v>
+        <v>0.3</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
+        <v>133</v>
+      </c>
+      <c r="B38" t="s">
+        <v>134</v>
+      </c>
+      <c r="C38" s="1">
+        <v>1900000.0</v>
+      </c>
+      <c r="D38" s="1">
+        <v>99.658</v>
+      </c>
+      <c r="E38" s="1">
+        <v>100.10731579</v>
+      </c>
+      <c r="F38" t="s">
+        <v>8</v>
+      </c>
+      <c r="G38">
+        <v>1.0</v>
+      </c>
+      <c r="H38" s="1">
+        <v>1902039.0</v>
+      </c>
+      <c r="I38" s="1">
+        <v>-8537.0</v>
+      </c>
+      <c r="J38" s="1">
+        <v>-0.44883411959481</v>
+      </c>
+      <c r="K38">
+        <v>2.62</v>
+      </c>
+      <c r="L38" t="s">
         <v>135</v>
       </c>
-      <c r="B38" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M38" s="1">
-        <v>3239072.0</v>
+        <v>1893502.0</v>
       </c>
       <c r="N38" s="1">
-        <v>3347236.38</v>
+        <v>1943337.96</v>
       </c>
       <c r="O38" s="1">
-        <v>0.91</v>
+        <v>0.49</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
+        <v>136</v>
+      </c>
+      <c r="B39" t="s">
+        <v>137</v>
+      </c>
+      <c r="C39" s="1">
+        <v>2773000.0</v>
+      </c>
+      <c r="D39" s="1">
+        <v>100.856</v>
+      </c>
+      <c r="E39" s="1">
+        <v>99.67</v>
+      </c>
+      <c r="F39" t="s">
+        <v>8</v>
+      </c>
+      <c r="G39">
+        <v>1.0</v>
+      </c>
+      <c r="H39" s="1">
+        <v>2763849.1</v>
+      </c>
+      <c r="I39" s="1">
+        <v>32887.78</v>
+      </c>
+      <c r="J39" s="1">
+        <v>1.1899267583024</v>
+      </c>
+      <c r="K39">
+        <v>0.19</v>
+      </c>
+      <c r="L39" t="s">
         <v>138</v>
       </c>
-      <c r="B39" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M39" s="1">
-        <v>3136290.85</v>
+        <v>2796736.88</v>
       </c>
       <c r="N39" s="1">
-        <v>3196905.75</v>
+        <v>2801969.49</v>
       </c>
       <c r="O39" s="1">
-        <v>0.87</v>
+        <v>0.7</v>
       </c>
       <c r="P39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
+        <v>139</v>
+      </c>
+      <c r="B40" t="s">
+        <v>140</v>
+      </c>
+      <c r="C40" s="1">
+        <v>5000000.0</v>
+      </c>
+      <c r="D40" s="1">
+        <v>97.319</v>
+      </c>
+      <c r="E40" s="1">
+        <v>96.0024946</v>
+      </c>
+      <c r="F40" t="s">
+        <v>8</v>
+      </c>
+      <c r="G40">
+        <v>1.0</v>
+      </c>
+      <c r="H40" s="1">
+        <v>4800124.73</v>
+      </c>
+      <c r="I40" s="1">
+        <v>65825.27</v>
+      </c>
+      <c r="J40" s="1">
+        <v>1.3713241572371</v>
+      </c>
+      <c r="K40">
+        <v>0.23</v>
+      </c>
+      <c r="L40" t="s">
         <v>141</v>
       </c>
-      <c r="B40" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M40" s="1">
-        <v>1714598.34</v>
+        <v>4865950.0</v>
       </c>
       <c r="N40" s="1">
-        <v>1722079.39</v>
+        <v>4877422.6</v>
       </c>
       <c r="O40" s="1">
-        <v>0.47</v>
+        <v>1.22</v>
       </c>
       <c r="P40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
+        <v>142</v>
+      </c>
+      <c r="B41" t="s">
+        <v>143</v>
+      </c>
+      <c r="C41" s="1">
+        <v>1900000.0</v>
+      </c>
+      <c r="D41" s="1">
+        <v>99.418</v>
+      </c>
+      <c r="E41" s="1">
+        <v>100.23363158</v>
+      </c>
+      <c r="F41" t="s">
+        <v>8</v>
+      </c>
+      <c r="G41">
+        <v>1.0</v>
+      </c>
+      <c r="H41" s="1">
+        <v>1904439.0</v>
+      </c>
+      <c r="I41" s="1">
+        <v>-15497.0</v>
+      </c>
+      <c r="J41" s="1">
+        <v>-0.81373044765414</v>
+      </c>
+      <c r="K41">
+        <v>0.96</v>
+      </c>
+      <c r="L41" t="s">
         <v>144</v>
       </c>
-      <c r="B41" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M41" s="1">
-        <v>4422240.0</v>
+        <v>1888942.0</v>
       </c>
       <c r="N41" s="1">
-        <v>4426632.12</v>
+        <v>1907115.63</v>
       </c>
       <c r="O41" s="1">
-        <v>1.21</v>
+        <v>0.48</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="B42" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="C42" s="1">
-        <v>5662000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D42" s="1">
-        <v>98.841</v>
+        <v>97.98</v>
       </c>
       <c r="E42" s="1">
-        <v>99.79332179</v>
+        <v>98.433</v>
       </c>
       <c r="F42" t="s">
         <v>8</v>
       </c>
       <c r="G42">
         <v>1.0</v>
       </c>
       <c r="H42" s="1">
-        <v>5650297.88</v>
+        <v>295299.0</v>
       </c>
       <c r="I42" s="1">
-        <v>-53920.46</v>
+        <v>-1359.0</v>
       </c>
       <c r="J42" s="1">
-        <v>-0.95429411236634</v>
+        <v>-0.46021151443114</v>
       </c>
       <c r="K42">
-        <v>0.4</v>
-[...2 lines deleted...]
-        <v>149</v>
+        <v>0.26</v>
+      </c>
+      <c r="L42">
+        <v>785.96</v>
       </c>
       <c r="M42" s="1">
-        <v>5596377.42</v>
+        <v>293940.0</v>
       </c>
       <c r="N42" s="1">
-        <v>5618998.02</v>
+        <v>294725.96</v>
       </c>
       <c r="O42" s="1">
-        <v>1.53</v>
+        <v>0.07</v>
       </c>
       <c r="P42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
-        <v>150</v>
+        <v>147</v>
       </c>
       <c r="B43" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="C43" s="1">
-        <v>4200000.0</v>
+        <v>5700000.0</v>
       </c>
       <c r="D43" s="1">
-        <v>98.809</v>
+        <v>98.544</v>
       </c>
       <c r="E43" s="1">
-        <v>99.72018738</v>
+        <v>99.73340351</v>
       </c>
       <c r="F43" t="s">
         <v>8</v>
       </c>
       <c r="G43">
         <v>1.0</v>
       </c>
       <c r="H43" s="1">
-        <v>4188247.87</v>
+        <v>5684804.0</v>
       </c>
       <c r="I43" s="1">
-        <v>-38269.87</v>
+        <v>-67796.0</v>
       </c>
       <c r="J43" s="1">
-        <v>-0.9137441523966</v>
+        <v>-1.1925828929194</v>
       </c>
       <c r="K43">
-        <v>1.2</v>
+        <v>1.18</v>
       </c>
       <c r="L43" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
       <c r="M43" s="1">
-        <v>4149978.0</v>
+        <v>5617008.0</v>
       </c>
       <c r="N43" s="1">
-        <v>4200320.47</v>
+        <v>5684353.89</v>
       </c>
       <c r="O43" s="1">
-        <v>1.15</v>
+        <v>1.43</v>
       </c>
       <c r="P43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
-        <v>153</v>
+        <v>150</v>
       </c>
       <c r="B44" t="s">
-        <v>154</v>
+        <v>151</v>
       </c>
       <c r="C44" s="1">
-        <v>1189000.0</v>
+        <v>1500000.0</v>
       </c>
       <c r="D44" s="1">
-        <v>98.552</v>
+        <v>102.37</v>
       </c>
       <c r="E44" s="1">
-        <v>99.80243902</v>
+        <v>103.763</v>
       </c>
       <c r="F44" t="s">
         <v>8</v>
       </c>
       <c r="G44">
         <v>1.0</v>
       </c>
       <c r="H44" s="1">
-        <v>1186651.0</v>
+        <v>1556445.0</v>
       </c>
       <c r="I44" s="1">
-        <v>-14867.72</v>
+        <v>-20895.0</v>
       </c>
       <c r="J44" s="1">
-        <v>-1.2529142940932</v>
+        <v>-1.342482387749</v>
       </c>
       <c r="K44">
-        <v>0.82</v>
+        <v>3.3</v>
       </c>
       <c r="L44" t="s">
-        <v>155</v>
+        <v>152</v>
       </c>
       <c r="M44" s="1">
-        <v>1171783.28</v>
+        <v>1535550.0</v>
       </c>
       <c r="N44" s="1">
-        <v>1181557.57</v>
+        <v>1584978.08</v>
       </c>
       <c r="O44" s="1">
-        <v>0.32</v>
+        <v>0.4</v>
       </c>
       <c r="P44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
-        <v>156</v>
+        <v>153</v>
       </c>
       <c r="B45" t="s">
-        <v>157</v>
+        <v>154</v>
       </c>
       <c r="C45" s="1">
-        <v>1900000.0</v>
+        <v>2400000.0</v>
       </c>
       <c r="D45" s="1">
-        <v>99.404</v>
+        <v>104.396</v>
       </c>
       <c r="E45" s="1">
-        <v>100.10731579</v>
+        <v>105.746875</v>
       </c>
       <c r="F45" t="s">
         <v>8</v>
       </c>
       <c r="G45">
         <v>1.0</v>
       </c>
       <c r="H45" s="1">
-        <v>1902039.0</v>
+        <v>2537925.0</v>
       </c>
       <c r="I45" s="1">
-        <v>-13363.0</v>
+        <v>-32421.0</v>
       </c>
       <c r="J45" s="1">
-        <v>-0.7025618296996</v>
+        <v>-1.2774609178758</v>
       </c>
       <c r="K45">
-        <v>2.37</v>
+        <v>3.54</v>
       </c>
       <c r="L45" t="s">
-        <v>158</v>
+        <v>155</v>
       </c>
       <c r="M45" s="1">
-        <v>1888676.0</v>
+        <v>2505504.0</v>
       </c>
       <c r="N45" s="1">
-        <v>1933722.91</v>
+        <v>2590490.3</v>
       </c>
       <c r="O45" s="1">
-        <v>0.53</v>
+        <v>0.65</v>
       </c>
       <c r="P45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
-        <v>159</v>
+        <v>156</v>
       </c>
       <c r="B46" t="s">
-        <v>160</v>
+        <v>157</v>
       </c>
       <c r="C46" s="1">
-        <v>5000000.0</v>
+        <v>1700000.0</v>
       </c>
       <c r="D46" s="1">
-        <v>97.212</v>
+        <v>96.066</v>
       </c>
       <c r="E46" s="1">
-        <v>96.0024946</v>
+        <v>96.33935294</v>
       </c>
       <c r="F46" t="s">
         <v>8</v>
       </c>
       <c r="G46">
         <v>1.0</v>
       </c>
       <c r="H46" s="1">
-        <v>4800124.73</v>
+        <v>1637769.0</v>
       </c>
       <c r="I46" s="1">
-        <v>60475.27</v>
+        <v>-4647.0</v>
       </c>
       <c r="J46" s="1">
-        <v>1.2598687201197</v>
+        <v>-0.28373964826541</v>
       </c>
       <c r="K46">
-        <v>0.21</v>
+        <v>1.07</v>
       </c>
       <c r="L46" t="s">
-        <v>161</v>
+        <v>158</v>
       </c>
       <c r="M46" s="1">
-        <v>4860600.0</v>
+        <v>1633122.0</v>
       </c>
       <c r="N46" s="1">
-        <v>4870976.71</v>
+        <v>1651344.6</v>
       </c>
       <c r="O46" s="1">
-        <v>1.33</v>
+        <v>0.41</v>
       </c>
       <c r="P46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
-        <v>162</v>
+        <v>159</v>
       </c>
       <c r="B47" t="s">
-        <v>163</v>
+        <v>160</v>
       </c>
       <c r="C47" s="1">
-        <v>1900000.0</v>
+        <v>2900000.0</v>
       </c>
       <c r="D47" s="1">
-        <v>99.496</v>
+        <v>107.124</v>
       </c>
       <c r="E47" s="1">
-        <v>100.23363158</v>
+        <v>109.3219769</v>
       </c>
       <c r="F47" t="s">
         <v>8</v>
       </c>
       <c r="G47">
         <v>1.0</v>
       </c>
       <c r="H47" s="1">
-        <v>1904439.0</v>
+        <v>3170337.33</v>
       </c>
       <c r="I47" s="1">
-        <v>-14015.0</v>
+        <v>-63741.33</v>
       </c>
       <c r="J47" s="1">
-        <v>-0.73591225552512</v>
+        <v>-2.0105535583496</v>
       </c>
       <c r="K47">
-        <v>0.73</v>
+        <v>0.84</v>
       </c>
       <c r="L47" t="s">
-        <v>164</v>
+        <v>161</v>
       </c>
       <c r="M47" s="1">
-        <v>1890424.0</v>
+        <v>3106596.0</v>
       </c>
       <c r="N47" s="1">
-        <v>1904225.03</v>
+        <v>3130908.33</v>
       </c>
       <c r="O47" s="1">
-        <v>0.52</v>
+        <v>0.79</v>
       </c>
       <c r="P47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
-        <v>165</v>
+        <v>162</v>
       </c>
       <c r="B48" t="s">
-        <v>166</v>
+        <v>163</v>
       </c>
       <c r="C48" s="1">
-        <v>300000.0</v>
+        <v>2300000.0</v>
       </c>
       <c r="D48" s="1">
-        <v>97.993</v>
+        <v>100.512</v>
       </c>
       <c r="E48" s="1">
-        <v>98.433</v>
+        <v>100.0</v>
       </c>
       <c r="F48" t="s">
         <v>8</v>
       </c>
       <c r="G48">
         <v>1.0</v>
       </c>
       <c r="H48" s="1">
-        <v>295299.0</v>
+        <v>2300000.0</v>
       </c>
       <c r="I48" s="1">
-        <v>-1320.0</v>
+        <v>11776.0</v>
       </c>
       <c r="J48" s="1">
-        <v>-0.44700456147837</v>
+        <v>0.512</v>
       </c>
       <c r="K48">
-        <v>0.1</v>
-[...2 lines deleted...]
-        <v>292.81</v>
+        <v>0.18</v>
+      </c>
+      <c r="L48" t="s">
+        <v>164</v>
       </c>
       <c r="M48" s="1">
-        <v>293979.0</v>
+        <v>2311776.0</v>
       </c>
       <c r="N48" s="1">
-        <v>294271.81</v>
+        <v>2315821.54</v>
       </c>
       <c r="O48" s="1">
-        <v>0.08</v>
+        <v>0.58</v>
       </c>
       <c r="P48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
+        <v>165</v>
+      </c>
+      <c r="B49" t="s">
+        <v>166</v>
+      </c>
+      <c r="C49" s="1">
+        <v>5700000.0</v>
+      </c>
+      <c r="D49" s="1">
+        <v>98.675</v>
+      </c>
+      <c r="E49" s="1">
+        <v>98.12584211</v>
+      </c>
+      <c r="F49" t="s">
+        <v>8</v>
+      </c>
+      <c r="G49">
+        <v>1.0</v>
+      </c>
+      <c r="H49" s="1">
+        <v>5593173.0</v>
+      </c>
+      <c r="I49" s="1">
+        <v>31302.0</v>
+      </c>
+      <c r="J49" s="1">
+        <v>0.55964655482675</v>
+      </c>
+      <c r="K49">
+        <v>0.34</v>
+      </c>
+      <c r="L49" t="s">
         <v>167</v>
       </c>
-      <c r="B49" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M49" s="1">
-        <v>2180134.0</v>
+        <v>5624475.0</v>
       </c>
       <c r="N49" s="1">
-        <v>2190101.8</v>
+        <v>5643995.55</v>
       </c>
       <c r="O49" s="1">
-        <v>0.6</v>
+        <v>1.42</v>
       </c>
       <c r="P49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
+        <v>168</v>
+      </c>
+      <c r="B50" t="s">
+        <v>169</v>
+      </c>
+      <c r="C50" s="1">
+        <v>4700000.0</v>
+      </c>
+      <c r="D50" s="1">
+        <v>91.541</v>
+      </c>
+      <c r="E50" s="1">
+        <v>91.69810638</v>
+      </c>
+      <c r="F50" t="s">
+        <v>8</v>
+      </c>
+      <c r="G50">
+        <v>1.0</v>
+      </c>
+      <c r="H50" s="1">
+        <v>4309811.0</v>
+      </c>
+      <c r="I50" s="1">
+        <v>-7384.0</v>
+      </c>
+      <c r="J50" s="1">
+        <v>-0.17133001888018</v>
+      </c>
+      <c r="K50">
+        <v>0.22</v>
+      </c>
+      <c r="L50" t="s">
         <v>170</v>
       </c>
-      <c r="B50" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M50" s="1">
-        <v>5615070.0</v>
+        <v>4302427.0</v>
       </c>
       <c r="N50" s="1">
-        <v>5666799.45</v>
+        <v>4312857.14</v>
       </c>
       <c r="O50" s="1">
-        <v>1.55</v>
+        <v>1.08</v>
       </c>
       <c r="P50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
+        <v>171</v>
+      </c>
+      <c r="B51" t="s">
+        <v>172</v>
+      </c>
+      <c r="C51" s="1">
+        <v>3200000.0</v>
+      </c>
+      <c r="D51" s="1">
+        <v>99.366</v>
+      </c>
+      <c r="E51" s="1">
+        <v>100.2644475</v>
+      </c>
+      <c r="F51" t="s">
+        <v>8</v>
+      </c>
+      <c r="G51">
+        <v>1.0</v>
+      </c>
+      <c r="H51" s="1">
+        <v>3208462.32</v>
+      </c>
+      <c r="I51" s="1">
+        <v>-28750.32</v>
+      </c>
+      <c r="J51" s="1">
+        <v>-0.89607784454205</v>
+      </c>
+      <c r="K51">
+        <v>2.53</v>
+      </c>
+      <c r="L51" t="s">
         <v>173</v>
       </c>
-      <c r="B51" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M51" s="1">
-        <v>1536945.0</v>
+        <v>3179712.0</v>
       </c>
       <c r="N51" s="1">
-        <v>1580784.04</v>
+        <v>3260720.22</v>
       </c>
       <c r="O51" s="1">
-        <v>0.43</v>
+        <v>0.82</v>
       </c>
       <c r="P51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
+        <v>174</v>
+      </c>
+      <c r="B52" t="s">
+        <v>175</v>
+      </c>
+      <c r="C52" s="1">
+        <v>1800000.0</v>
+      </c>
+      <c r="D52" s="1">
+        <v>108.0</v>
+      </c>
+      <c r="E52" s="1">
+        <v>109.72188889</v>
+      </c>
+      <c r="F52" t="s">
+        <v>8</v>
+      </c>
+      <c r="G52">
+        <v>1.0</v>
+      </c>
+      <c r="H52" s="1">
+        <v>1974994.0</v>
+      </c>
+      <c r="I52" s="1">
+        <v>-30994.0</v>
+      </c>
+      <c r="J52" s="1">
+        <v>-1.5693212232543</v>
+      </c>
+      <c r="K52">
+        <v>9.73</v>
+      </c>
+      <c r="L52" t="s">
         <v>176</v>
       </c>
-      <c r="B52" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M52" s="1">
-        <v>2508840.0</v>
+        <v>1944000.0</v>
       </c>
       <c r="N52" s="1">
-        <v>2582253.7</v>
+        <v>2119068.49</v>
       </c>
       <c r="O52" s="1">
-        <v>0.7</v>
+        <v>0.53</v>
       </c>
       <c r="P52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
+        <v>177</v>
+      </c>
+      <c r="B53" t="s">
+        <v>178</v>
+      </c>
+      <c r="C53" s="1">
+        <v>3652000.0</v>
+      </c>
+      <c r="D53" s="1">
+        <v>94.957</v>
+      </c>
+      <c r="E53" s="1">
+        <v>94.93111583</v>
+      </c>
+      <c r="F53" t="s">
+        <v>8</v>
+      </c>
+      <c r="G53">
+        <v>1.0</v>
+      </c>
+      <c r="H53" s="1">
+        <v>3466884.35</v>
+      </c>
+      <c r="I53" s="1">
+        <v>945.29</v>
+      </c>
+      <c r="J53" s="1">
+        <v>0.027266268631084</v>
+      </c>
+      <c r="K53">
+        <v>0.04</v>
+      </c>
+      <c r="L53" t="s">
         <v>179</v>
       </c>
-      <c r="B53" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M53" s="1">
-        <v>1665592.0</v>
+        <v>3467829.64</v>
       </c>
       <c r="N53" s="1">
-        <v>1678470.08</v>
+        <v>3469230.41</v>
       </c>
       <c r="O53" s="1">
-        <v>0.46</v>
+        <v>0.87</v>
       </c>
       <c r="P53">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
-        <v>182</v>
+        <v>180</v>
       </c>
       <c r="B54" t="s">
-        <v>183</v>
+        <v>181</v>
       </c>
       <c r="C54" s="1">
-        <v>1700000.0</v>
+        <v>2300000.0</v>
       </c>
       <c r="D54" s="1">
-        <v>95.923</v>
+        <v>98.981</v>
       </c>
       <c r="E54" s="1">
-        <v>96.33935294</v>
+        <v>98.55887522</v>
       </c>
       <c r="F54" t="s">
         <v>8</v>
       </c>
       <c r="G54">
         <v>1.0</v>
       </c>
       <c r="H54" s="1">
-        <v>1637769.0</v>
+        <v>2266854.13</v>
       </c>
       <c r="I54" s="1">
-        <v>-7078.0</v>
+        <v>9708.87</v>
       </c>
       <c r="J54" s="1">
-        <v>-0.43217327962613</v>
+        <v>0.42829707794211</v>
       </c>
       <c r="K54">
-        <v>0.96</v>
-[...2 lines deleted...]
-        <v>184</v>
+        <v>0.02</v>
+      </c>
+      <c r="L54">
+        <v>511.99</v>
       </c>
       <c r="M54" s="1">
-        <v>1630691.0</v>
+        <v>2276563.0</v>
       </c>
       <c r="N54" s="1">
-        <v>1647050.59</v>
+        <v>2277074.99</v>
       </c>
       <c r="O54" s="1">
-        <v>0.45</v>
+        <v>0.57</v>
       </c>
       <c r="P54">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="s">
-        <v>185</v>
+        <v>182</v>
       </c>
       <c r="B55" t="s">
-        <v>186</v>
+        <v>183</v>
       </c>
       <c r="C55" s="1">
-        <v>2900000.0</v>
+        <v>7450000.0</v>
       </c>
       <c r="D55" s="1">
-        <v>107.208</v>
+        <v>99.432</v>
       </c>
       <c r="E55" s="1">
-        <v>109.3219769</v>
+        <v>100.12552698</v>
       </c>
       <c r="F55" t="s">
         <v>8</v>
       </c>
       <c r="G55">
         <v>1.0</v>
       </c>
       <c r="H55" s="1">
-        <v>3170337.33</v>
+        <v>7459351.76</v>
       </c>
       <c r="I55" s="1">
-        <v>-61305.33</v>
+        <v>-51667.76</v>
       </c>
       <c r="J55" s="1">
-        <v>-1.9337163089834</v>
+        <v>-0.6926575078154</v>
       </c>
       <c r="K55">
-        <v>0.31</v>
+        <v>0.4</v>
       </c>
       <c r="L55" t="s">
-        <v>187</v>
+        <v>184</v>
       </c>
       <c r="M55" s="1">
-        <v>3109032.0</v>
+        <v>7407684.0</v>
       </c>
       <c r="N55" s="1">
-        <v>3118089.54</v>
+        <v>7437152.32</v>
       </c>
       <c r="O55" s="1">
-        <v>0.85</v>
+        <v>1.87</v>
       </c>
       <c r="P55">
         <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" t="s">
-        <v>188</v>
+        <v>185</v>
       </c>
       <c r="B56" t="s">
-        <v>189</v>
+        <v>186</v>
       </c>
       <c r="C56" s="1">
         <v>5700000.0</v>
       </c>
       <c r="D56" s="1">
-        <v>98.63</v>
+        <v>101.068</v>
       </c>
       <c r="E56" s="1">
-        <v>98.12584211</v>
+        <v>102.59867877</v>
       </c>
       <c r="F56" t="s">
         <v>8</v>
       </c>
       <c r="G56">
         <v>1.0</v>
       </c>
       <c r="H56" s="1">
-        <v>5593173.0</v>
+        <v>5848124.69</v>
       </c>
       <c r="I56" s="1">
-        <v>28737.0</v>
+        <v>-87248.69</v>
       </c>
       <c r="J56" s="1">
-        <v>0.5137870757797</v>
+        <v>-1.4919088532635</v>
       </c>
       <c r="K56">
-        <v>0.25</v>
+        <v>1.97</v>
       </c>
       <c r="L56" t="s">
-        <v>190</v>
+        <v>187</v>
       </c>
       <c r="M56" s="1">
-        <v>5621910.0</v>
+        <v>5760876.0</v>
       </c>
       <c r="N56" s="1">
-        <v>5636433.29</v>
+        <v>5872923.95</v>
       </c>
       <c r="O56" s="1">
-        <v>1.54</v>
+        <v>1.47</v>
       </c>
       <c r="P56">
         <v>1</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57" t="s">
-        <v>191</v>
+        <v>188</v>
       </c>
       <c r="B57" t="s">
-        <v>192</v>
+        <v>189</v>
       </c>
       <c r="C57" s="1">
-        <v>4700000.0</v>
+        <v>3000000.0</v>
       </c>
       <c r="D57" s="1">
-        <v>90.997</v>
+        <v>96.652</v>
       </c>
       <c r="E57" s="1">
-        <v>91.69810638</v>
+        <v>96.58793333</v>
       </c>
       <c r="F57" t="s">
         <v>8</v>
       </c>
       <c r="G57">
         <v>1.0</v>
       </c>
       <c r="H57" s="1">
-        <v>4309811.0</v>
+        <v>2897638.0</v>
       </c>
       <c r="I57" s="1">
-        <v>-32952.0</v>
+        <v>1922.0</v>
       </c>
       <c r="J57" s="1">
-        <v>-0.76458109183906</v>
+        <v>0.066329886617997</v>
       </c>
       <c r="K57">
-        <v>0.19</v>
+        <v>0.37</v>
       </c>
       <c r="L57" t="s">
-        <v>193</v>
+        <v>190</v>
       </c>
       <c r="M57" s="1">
-        <v>4276859.0</v>
+        <v>2899560.0</v>
       </c>
       <c r="N57" s="1">
-        <v>4285743.93</v>
+        <v>2910779.18</v>
       </c>
       <c r="O57" s="1">
-        <v>1.17</v>
+        <v>0.73</v>
       </c>
       <c r="P57">
         <v>1</v>
       </c>
     </row>
     <row r="58" spans="1:16">
       <c r="A58" t="s">
-        <v>194</v>
+        <v>191</v>
       </c>
       <c r="B58" t="s">
-        <v>195</v>
+        <v>192</v>
       </c>
       <c r="C58" s="1">
-        <v>3200000.0</v>
+        <v>4700000.0</v>
       </c>
       <c r="D58" s="1">
-        <v>99.379</v>
+        <v>90.991</v>
       </c>
       <c r="E58" s="1">
-        <v>100.2644475</v>
+        <v>91.37542553</v>
       </c>
       <c r="F58" t="s">
         <v>8</v>
       </c>
       <c r="G58">
         <v>1.0</v>
       </c>
       <c r="H58" s="1">
-        <v>3208462.32</v>
+        <v>4294645.0</v>
       </c>
       <c r="I58" s="1">
-        <v>-28334.32</v>
+        <v>-18068.0</v>
       </c>
       <c r="J58" s="1">
-        <v>-0.88311213204461</v>
+        <v>-0.42070997719253</v>
       </c>
       <c r="K58">
-        <v>2.27</v>
+        <v>0.15</v>
       </c>
       <c r="L58" t="s">
-        <v>196</v>
+        <v>193</v>
       </c>
       <c r="M58" s="1">
-        <v>3180128.0</v>
+        <v>4276577.0</v>
       </c>
       <c r="N58" s="1">
-        <v>3252719.78</v>
+        <v>4283562.62</v>
       </c>
       <c r="O58" s="1">
-        <v>0.89</v>
+        <v>1.07</v>
       </c>
       <c r="P58">
         <v>1</v>
       </c>
     </row>
     <row r="59" spans="1:16">
       <c r="A59" t="s">
-        <v>197</v>
+        <v>194</v>
       </c>
       <c r="B59" t="s">
-        <v>198</v>
+        <v>195</v>
       </c>
       <c r="C59" s="1">
-        <v>1800000.0</v>
+        <v>1400000.0</v>
       </c>
       <c r="D59" s="1">
-        <v>107.869</v>
+        <v>100.974</v>
       </c>
       <c r="E59" s="1">
-        <v>109.72188889</v>
+        <v>100.539</v>
       </c>
       <c r="F59" t="s">
         <v>8</v>
       </c>
       <c r="G59">
         <v>1.0</v>
       </c>
       <c r="H59" s="1">
-        <v>1974994.0</v>
+        <v>1407546.0</v>
       </c>
       <c r="I59" s="1">
-        <v>-33352.0</v>
+        <v>6090.0</v>
       </c>
       <c r="J59" s="1">
-        <v>-1.6887139910298</v>
+        <v>0.43266791991168</v>
       </c>
       <c r="K59">
-        <v>8.85</v>
+        <v>2.28</v>
       </c>
       <c r="L59" t="s">
-        <v>199</v>
+        <v>196</v>
       </c>
       <c r="M59" s="1">
-        <v>1941642.0</v>
+        <v>1413636.0</v>
       </c>
       <c r="N59" s="1">
-        <v>2100929.67</v>
+        <v>1445548.33</v>
       </c>
       <c r="O59" s="1">
-        <v>0.57</v>
+        <v>0.36</v>
       </c>
       <c r="P59">
         <v>1</v>
       </c>
     </row>
     <row r="60" spans="1:16">
       <c r="A60" t="s">
-        <v>200</v>
+        <v>197</v>
       </c>
       <c r="B60" t="s">
-        <v>201</v>
+        <v>198</v>
       </c>
       <c r="C60" s="1">
-        <v>3652000.0</v>
+        <v>2211000.0</v>
       </c>
       <c r="D60" s="1">
-        <v>94.772</v>
+        <v>99.462</v>
       </c>
       <c r="E60" s="1">
-        <v>94.93111583</v>
+        <v>100.1729412</v>
       </c>
       <c r="F60" t="s">
         <v>8</v>
       </c>
       <c r="G60">
         <v>1.0</v>
       </c>
       <c r="H60" s="1">
-        <v>3466884.35</v>
+        <v>2214823.73</v>
       </c>
       <c r="I60" s="1">
-        <v>-5810.91</v>
+        <v>-15718.91</v>
       </c>
       <c r="J60" s="1">
-        <v>-0.16761187894831</v>
+        <v>-0.70971381546467</v>
       </c>
       <c r="K60">
-        <v>0.02</v>
-[...2 lines deleted...]
-        <v>600.33</v>
+        <v>2.26</v>
+      </c>
+      <c r="L60" t="s">
+        <v>199</v>
       </c>
       <c r="M60" s="1">
-        <v>3461073.44</v>
+        <v>2199104.82</v>
       </c>
       <c r="N60" s="1">
-        <v>3461673.77</v>
+        <v>2249087.05</v>
       </c>
       <c r="O60" s="1">
-        <v>0.95</v>
+        <v>0.56</v>
       </c>
       <c r="P60">
         <v>1</v>
       </c>
     </row>
     <row r="61" spans="1:16">
       <c r="A61" t="s">
+        <v>200</v>
+      </c>
+      <c r="B61" t="s">
+        <v>201</v>
+      </c>
+      <c r="C61" s="1">
+        <v>4200000.0</v>
+      </c>
+      <c r="D61" s="1">
+        <v>100.205</v>
+      </c>
+      <c r="E61" s="1">
+        <v>101.02184238</v>
+      </c>
+      <c r="F61" t="s">
+        <v>8</v>
+      </c>
+      <c r="G61">
+        <v>1.0</v>
+      </c>
+      <c r="H61" s="1">
+        <v>4242917.38</v>
+      </c>
+      <c r="I61" s="1">
+        <v>-34307.38</v>
+      </c>
+      <c r="J61" s="1">
+        <v>-0.80857996815389</v>
+      </c>
+      <c r="K61">
+        <v>1.55</v>
+      </c>
+      <c r="L61" t="s">
         <v>202</v>
       </c>
-      <c r="B61" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M61" s="1">
-        <v>2275505.0</v>
+        <v>4208610.0</v>
       </c>
       <c r="N61" s="1">
-        <v>2310115.27</v>
+        <v>4273715.75</v>
       </c>
       <c r="O61" s="1">
-        <v>0.63</v>
+        <v>1.07</v>
       </c>
       <c r="P61">
         <v>1</v>
       </c>
     </row>
     <row r="62" spans="1:16">
       <c r="A62" t="s">
+        <v>203</v>
+      </c>
+      <c r="B62" t="s">
+        <v>204</v>
+      </c>
+      <c r="C62" s="1">
+        <v>2844000.0</v>
+      </c>
+      <c r="D62" s="1">
+        <v>98.841</v>
+      </c>
+      <c r="E62" s="1">
+        <v>99.70908474</v>
+      </c>
+      <c r="F62" t="s">
+        <v>8</v>
+      </c>
+      <c r="G62">
+        <v>1.0</v>
+      </c>
+      <c r="H62" s="1">
+        <v>2835726.37</v>
+      </c>
+      <c r="I62" s="1">
+        <v>-24688.33</v>
+      </c>
+      <c r="J62" s="1">
+        <v>-0.87061749896553</v>
+      </c>
+      <c r="K62">
+        <v>1.04</v>
+      </c>
+      <c r="L62" t="s">
         <v>205</v>
       </c>
-      <c r="B62" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M62" s="1">
-        <v>7415804.5</v>
+        <v>2811038.04</v>
       </c>
       <c r="N62" s="1">
-        <v>7428127.62</v>
+        <v>2840695.51</v>
       </c>
       <c r="O62" s="1">
-        <v>2.03</v>
+        <v>0.71</v>
       </c>
       <c r="P62">
         <v>1</v>
       </c>
     </row>
     <row r="63" spans="1:16">
       <c r="A63" t="s">
+        <v>206</v>
+      </c>
+      <c r="B63" t="s">
+        <v>207</v>
+      </c>
+      <c r="C63" s="1">
+        <v>2840000.0</v>
+      </c>
+      <c r="D63" s="1">
+        <v>98.55</v>
+      </c>
+      <c r="E63" s="1">
+        <v>99.80130986</v>
+      </c>
+      <c r="F63" t="s">
+        <v>8</v>
+      </c>
+      <c r="G63">
+        <v>1.0</v>
+      </c>
+      <c r="H63" s="1">
+        <v>2834357.2</v>
+      </c>
+      <c r="I63" s="1">
+        <v>-35537.2</v>
+      </c>
+      <c r="J63" s="1">
+        <v>-1.2538010382037</v>
+      </c>
+      <c r="K63">
+        <v>0.56</v>
+      </c>
+      <c r="L63" t="s">
         <v>208</v>
       </c>
-      <c r="B63" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M63" s="1">
-        <v>5780883.0</v>
+        <v>2798820.0</v>
       </c>
       <c r="N63" s="1">
-        <v>5875440.53</v>
+        <v>2814763.68</v>
       </c>
       <c r="O63" s="1">
-        <v>1.6</v>
+        <v>0.71</v>
       </c>
       <c r="P63">
         <v>1</v>
       </c>
     </row>
     <row r="64" spans="1:16">
       <c r="A64" t="s">
+        <v>209</v>
+      </c>
+      <c r="B64" t="s">
+        <v>210</v>
+      </c>
+      <c r="C64" s="1">
+        <v>3403000.0</v>
+      </c>
+      <c r="D64" s="1">
+        <v>99.117</v>
+      </c>
+      <c r="E64" s="1">
+        <v>100.14639524</v>
+      </c>
+      <c r="F64" t="s">
+        <v>8</v>
+      </c>
+      <c r="G64">
+        <v>1.0</v>
+      </c>
+      <c r="H64" s="1">
+        <v>3407981.83</v>
+      </c>
+      <c r="I64" s="1">
+        <v>-35030.32</v>
+      </c>
+      <c r="J64" s="1">
+        <v>-1.0278904567986</v>
+      </c>
+      <c r="K64">
+        <v>1.76</v>
+      </c>
+      <c r="L64" t="s">
         <v>211</v>
       </c>
-      <c r="B64" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M64" s="1">
-        <v>2607849.0</v>
+        <v>3372951.51</v>
       </c>
       <c r="N64" s="1">
-        <v>2615875.03</v>
+        <v>3432725.44</v>
       </c>
       <c r="O64" s="1">
-        <v>0.71</v>
+        <v>0.86</v>
       </c>
       <c r="P64">
         <v>1</v>
       </c>
     </row>
     <row r="65" spans="1:16">
       <c r="A65" t="s">
+        <v>212</v>
+      </c>
+      <c r="B65" t="s">
+        <v>213</v>
+      </c>
+      <c r="C65" s="1">
+        <v>2200000.0</v>
+      </c>
+      <c r="D65" s="1">
+        <v>94.185</v>
+      </c>
+      <c r="E65" s="1">
+        <v>94.38638591</v>
+      </c>
+      <c r="F65" t="s">
+        <v>8</v>
+      </c>
+      <c r="G65">
+        <v>1.0</v>
+      </c>
+      <c r="H65" s="1">
+        <v>2076500.49</v>
+      </c>
+      <c r="I65" s="1">
+        <v>-4430.49</v>
+      </c>
+      <c r="J65" s="1">
+        <v>-0.21336330144569</v>
+      </c>
+      <c r="K65">
+        <v>0.37</v>
+      </c>
+      <c r="L65" t="s">
         <v>214</v>
       </c>
-      <c r="B65" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M65" s="1">
-        <v>4273381.0</v>
+        <v>2072070.0</v>
       </c>
       <c r="N65" s="1">
-        <v>4279336.48</v>
+        <v>2080206.99</v>
       </c>
       <c r="O65" s="1">
-        <v>1.17</v>
+        <v>0.52</v>
       </c>
       <c r="P65">
         <v>1</v>
       </c>
     </row>
     <row r="66" spans="1:16">
       <c r="A66" t="s">
+        <v>215</v>
+      </c>
+      <c r="B66" t="s">
+        <v>216</v>
+      </c>
+      <c r="C66" s="1">
+        <v>3500000.0</v>
+      </c>
+      <c r="D66" s="1">
+        <v>104.274</v>
+      </c>
+      <c r="E66" s="1">
+        <v>105.45008571</v>
+      </c>
+      <c r="F66" t="s">
+        <v>8</v>
+      </c>
+      <c r="G66">
+        <v>1.0</v>
+      </c>
+      <c r="H66" s="1">
+        <v>3690753.0</v>
+      </c>
+      <c r="I66" s="1">
+        <v>-41163.0</v>
+      </c>
+      <c r="J66" s="1">
+        <v>-1.1153008613689</v>
+      </c>
+      <c r="K66">
+        <v>2.7</v>
+      </c>
+      <c r="L66" t="s">
         <v>217</v>
       </c>
-      <c r="B66" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M66" s="1">
-        <v>2205804.15</v>
+        <v>3649590.0</v>
       </c>
       <c r="N66" s="1">
-        <v>2250213.44</v>
+        <v>3744178.22</v>
       </c>
       <c r="O66" s="1">
-        <v>0.61</v>
+        <v>0.94</v>
       </c>
       <c r="P66">
         <v>1</v>
       </c>
     </row>
     <row r="67" spans="1:16">
       <c r="A67" t="s">
+        <v>218</v>
+      </c>
+      <c r="B67" t="s">
+        <v>219</v>
+      </c>
+      <c r="C67" s="1">
+        <v>2732000.0</v>
+      </c>
+      <c r="D67" s="1">
+        <v>102.615</v>
+      </c>
+      <c r="E67" s="1">
+        <v>104.27937592</v>
+      </c>
+      <c r="F67" t="s">
+        <v>8</v>
+      </c>
+      <c r="G67">
+        <v>1.0</v>
+      </c>
+      <c r="H67" s="1">
+        <v>2848912.55</v>
+      </c>
+      <c r="I67" s="1">
+        <v>-45470.75</v>
+      </c>
+      <c r="J67" s="1">
+        <v>-1.5960739124829</v>
+      </c>
+      <c r="K67">
+        <v>0.37</v>
+      </c>
+      <c r="L67" t="s">
         <v>220</v>
       </c>
-      <c r="B67" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M67" s="1">
-        <v>4213356.0</v>
+        <v>2803441.8</v>
       </c>
       <c r="N67" s="1">
-        <v>4267139.01</v>
+        <v>2813424.53</v>
       </c>
       <c r="O67" s="1">
-        <v>1.16</v>
+        <v>0.71</v>
       </c>
       <c r="P67">
         <v>1</v>
       </c>
     </row>
     <row r="68" spans="1:16">
       <c r="A68" t="s">
+        <v>221</v>
+      </c>
+      <c r="B68" t="s">
+        <v>222</v>
+      </c>
+      <c r="C68" s="1">
+        <v>1500000.0</v>
+      </c>
+      <c r="D68" s="1">
+        <v>102.431</v>
+      </c>
+      <c r="E68" s="1">
+        <v>103.8554</v>
+      </c>
+      <c r="F68" t="s">
+        <v>8</v>
+      </c>
+      <c r="G68">
+        <v>1.0</v>
+      </c>
+      <c r="H68" s="1">
+        <v>1557831.0</v>
+      </c>
+      <c r="I68" s="1">
+        <v>-21366.0</v>
+      </c>
+      <c r="J68" s="1">
+        <v>-1.3715223281601</v>
+      </c>
+      <c r="K68">
+        <v>3.59</v>
+      </c>
+      <c r="L68" t="s">
         <v>223</v>
       </c>
-      <c r="B68" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M68" s="1">
-        <v>2810497.68</v>
+        <v>1536465.0</v>
       </c>
       <c r="N68" s="1">
-        <v>2833610.05</v>
+        <v>1590357.12</v>
       </c>
       <c r="O68" s="1">
-        <v>0.77</v>
+        <v>0.4</v>
       </c>
       <c r="P68">
         <v>1</v>
       </c>
     </row>
     <row r="69" spans="1:16">
       <c r="A69" t="s">
+        <v>224</v>
+      </c>
+      <c r="B69" t="s">
+        <v>225</v>
+      </c>
+      <c r="C69" s="1">
+        <v>5500000.0</v>
+      </c>
+      <c r="D69" s="1">
+        <v>96.833</v>
+      </c>
+      <c r="E69" s="1">
+        <v>97.55072436</v>
+      </c>
+      <c r="F69" t="s">
+        <v>8</v>
+      </c>
+      <c r="G69">
+        <v>1.0</v>
+      </c>
+      <c r="H69" s="1">
+        <v>5365289.84</v>
+      </c>
+      <c r="I69" s="1">
+        <v>-39474.84</v>
+      </c>
+      <c r="J69" s="1">
+        <v>-0.73574478131083</v>
+      </c>
+      <c r="K69">
+        <v>0.23</v>
+      </c>
+      <c r="L69" t="s">
         <v>226</v>
       </c>
-      <c r="B69" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M69" s="1">
-        <v>2791862.0</v>
+        <v>5325815.0</v>
       </c>
       <c r="N69" s="1">
-        <v>2799576.68</v>
+        <v>5338303.01</v>
       </c>
       <c r="O69" s="1">
-        <v>0.76</v>
+        <v>1.34</v>
       </c>
       <c r="P69">
         <v>1</v>
       </c>
     </row>
     <row r="70" spans="1:16">
       <c r="A70" t="s">
+        <v>227</v>
+      </c>
+      <c r="B70" t="s">
+        <v>228</v>
+      </c>
+      <c r="C70" s="1">
+        <v>3211000.0</v>
+      </c>
+      <c r="D70" s="1">
+        <v>98.106</v>
+      </c>
+      <c r="E70" s="1">
+        <v>99.71130178</v>
+      </c>
+      <c r="F70" t="s">
+        <v>8</v>
+      </c>
+      <c r="G70">
+        <v>1.0</v>
+      </c>
+      <c r="H70" s="1">
+        <v>3201729.9</v>
+      </c>
+      <c r="I70" s="1">
+        <v>-51546.24</v>
+      </c>
+      <c r="J70" s="1">
+        <v>-1.6099496712699</v>
+      </c>
+      <c r="K70">
+        <v>1.79</v>
+      </c>
+      <c r="L70" t="s">
         <v>229</v>
       </c>
-      <c r="B70" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M70" s="1">
-        <v>3359781.9</v>
+        <v>3150183.66</v>
       </c>
       <c r="N70" s="1">
-        <v>3410978.41</v>
+        <v>3207651.76</v>
       </c>
       <c r="O70" s="1">
-        <v>0.93</v>
+        <v>0.8</v>
       </c>
       <c r="P70">
         <v>1</v>
       </c>
     </row>
     <row r="71" spans="1:16">
       <c r="A71" t="s">
+        <v>230</v>
+      </c>
+      <c r="B71" t="s">
+        <v>231</v>
+      </c>
+      <c r="C71" s="1">
+        <v>4300000.0</v>
+      </c>
+      <c r="D71" s="1">
+        <v>95.241</v>
+      </c>
+      <c r="E71" s="1">
+        <v>93.87385581</v>
+      </c>
+      <c r="F71" t="s">
+        <v>8</v>
+      </c>
+      <c r="G71">
+        <v>1.0</v>
+      </c>
+      <c r="H71" s="1">
+        <v>4036575.8</v>
+      </c>
+      <c r="I71" s="1">
+        <v>58787.2</v>
+      </c>
+      <c r="J71" s="1">
+        <v>1.4563630887348</v>
+      </c>
+      <c r="K71">
+        <v>0.81</v>
+      </c>
+      <c r="L71" t="s">
         <v>232</v>
       </c>
-      <c r="B71" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M71" s="1">
-        <v>3656310.0</v>
+        <v>4095363.0</v>
       </c>
       <c r="N71" s="1">
-        <v>3731370.33</v>
+        <v>4130013.34</v>
       </c>
       <c r="O71" s="1">
-        <v>1.02</v>
+        <v>1.04</v>
       </c>
       <c r="P71">
         <v>1</v>
       </c>
     </row>
     <row r="72" spans="1:16">
       <c r="A72" t="s">
+        <v>233</v>
+      </c>
+      <c r="B72" t="s">
+        <v>234</v>
+      </c>
+      <c r="C72" s="1">
+        <v>800000.0</v>
+      </c>
+      <c r="D72" s="1">
+        <v>101.231</v>
+      </c>
+      <c r="E72" s="1">
+        <v>102.16775</v>
+      </c>
+      <c r="F72" t="s">
+        <v>8</v>
+      </c>
+      <c r="G72">
+        <v>1.0</v>
+      </c>
+      <c r="H72" s="1">
+        <v>817342.0</v>
+      </c>
+      <c r="I72" s="1">
+        <v>-7494.0</v>
+      </c>
+      <c r="J72" s="1">
+        <v>-0.91687445402292</v>
+      </c>
+      <c r="K72">
+        <v>2.7</v>
+      </c>
+      <c r="L72" t="s">
         <v>235</v>
       </c>
-      <c r="B72" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M72" s="1">
-        <v>2804889.76</v>
+        <v>809848.0</v>
       </c>
       <c r="N72" s="1">
-        <v>2929501.74</v>
+        <v>831456.22</v>
       </c>
       <c r="O72" s="1">
-        <v>0.8</v>
+        <v>0.21</v>
       </c>
       <c r="P72">
         <v>1</v>
       </c>
     </row>
     <row r="73" spans="1:16">
       <c r="A73" t="s">
+        <v>236</v>
+      </c>
+      <c r="B73" t="s">
+        <v>237</v>
+      </c>
+      <c r="C73" s="1">
+        <v>4300000.0</v>
+      </c>
+      <c r="D73" s="1">
+        <v>101.619</v>
+      </c>
+      <c r="E73" s="1">
+        <v>102.46913186</v>
+      </c>
+      <c r="F73" t="s">
+        <v>8</v>
+      </c>
+      <c r="G73">
+        <v>1.0</v>
+      </c>
+      <c r="H73" s="1">
+        <v>4406172.67</v>
+      </c>
+      <c r="I73" s="1">
+        <v>-36555.67</v>
+      </c>
+      <c r="J73" s="1">
+        <v>-0.82964678731031</v>
+      </c>
+      <c r="K73">
+        <v>2.76</v>
+      </c>
+      <c r="L73" t="s">
         <v>238</v>
       </c>
-      <c r="B73" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M73" s="1">
-        <v>1281202.0</v>
+        <v>4369617.0</v>
       </c>
       <c r="N73" s="1">
-        <v>1285320.15</v>
+        <v>4488279.33</v>
       </c>
       <c r="O73" s="1">
-        <v>0.35</v>
+        <v>1.13</v>
       </c>
       <c r="P73">
         <v>1</v>
       </c>
     </row>
     <row r="74" spans="1:16">
       <c r="A74" t="s">
+        <v>239</v>
+      </c>
+      <c r="B74" t="s">
+        <v>240</v>
+      </c>
+      <c r="C74" s="1">
+        <v>3600000.0</v>
+      </c>
+      <c r="D74" s="1">
+        <v>97.417</v>
+      </c>
+      <c r="E74" s="1">
+        <v>98.29550333</v>
+      </c>
+      <c r="F74" t="s">
+        <v>8</v>
+      </c>
+      <c r="G74">
+        <v>1.0</v>
+      </c>
+      <c r="H74" s="1">
+        <v>3538638.12</v>
+      </c>
+      <c r="I74" s="1">
+        <v>-31626.12</v>
+      </c>
+      <c r="J74" s="1">
+        <v>-0.89373705158639</v>
+      </c>
+      <c r="K74">
+        <v>0.98</v>
+      </c>
+      <c r="L74" t="s">
         <v>241</v>
       </c>
-      <c r="B74" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M74" s="1">
-        <v>1534845.0</v>
+        <v>3507012.0</v>
       </c>
       <c r="N74" s="1">
-        <v>1582326.16</v>
+        <v>3542272.27</v>
       </c>
       <c r="O74" s="1">
-        <v>0.43</v>
+        <v>0.89</v>
       </c>
       <c r="P74">
         <v>1</v>
       </c>
     </row>
     <row r="75" spans="1:16">
       <c r="A75" t="s">
+        <v>242</v>
+      </c>
+      <c r="B75" t="s">
+        <v>243</v>
+      </c>
+      <c r="C75" s="1">
+        <v>1600000.0</v>
+      </c>
+      <c r="D75" s="1">
+        <v>101.77</v>
+      </c>
+      <c r="E75" s="1">
+        <v>103.193625</v>
+      </c>
+      <c r="F75" t="s">
+        <v>8</v>
+      </c>
+      <c r="G75">
+        <v>1.0</v>
+      </c>
+      <c r="H75" s="1">
+        <v>1651098.0</v>
+      </c>
+      <c r="I75" s="1">
+        <v>-22778.0</v>
+      </c>
+      <c r="J75" s="1">
+        <v>-1.3795668094807</v>
+      </c>
+      <c r="K75">
+        <v>0.59</v>
+      </c>
+      <c r="L75" t="s">
         <v>244</v>
       </c>
-      <c r="B75" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M75" s="1">
-        <v>5318775.0</v>
+        <v>1628320.0</v>
       </c>
       <c r="N75" s="1">
-        <v>5323427.39</v>
+        <v>1637744.66</v>
       </c>
       <c r="O75" s="1">
-        <v>1.45</v>
+        <v>0.41</v>
       </c>
       <c r="P75">
         <v>1</v>
       </c>
     </row>
     <row r="76" spans="1:16">
       <c r="A76" t="s">
+        <v>245</v>
+      </c>
+      <c r="B76" t="s">
+        <v>246</v>
+      </c>
+      <c r="C76" s="1">
+        <v>2200000.0</v>
+      </c>
+      <c r="D76" s="1">
+        <v>97.75</v>
+      </c>
+      <c r="E76" s="1">
+        <v>98.15769682</v>
+      </c>
+      <c r="F76" t="s">
+        <v>8</v>
+      </c>
+      <c r="G76">
+        <v>1.0</v>
+      </c>
+      <c r="H76" s="1">
+        <v>2159469.33</v>
+      </c>
+      <c r="I76" s="1">
+        <v>-8969.33</v>
+      </c>
+      <c r="J76" s="1">
+        <v>-0.41534880238378</v>
+      </c>
+      <c r="K76">
+        <v>0.15</v>
+      </c>
+      <c r="L76" t="s">
         <v>247</v>
       </c>
-      <c r="B76" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M76" s="1">
-        <v>3171247.82</v>
+        <v>2150500.0</v>
       </c>
       <c r="N76" s="1">
-        <v>3219566.77</v>
+        <v>2153769.86</v>
       </c>
       <c r="O76" s="1">
-        <v>0.88</v>
+        <v>0.54</v>
       </c>
       <c r="P76">
         <v>1</v>
       </c>
     </row>
     <row r="77" spans="1:16">
       <c r="A77" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="B77" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
       <c r="C77" s="1">
-        <v>800000.0</v>
+        <v>2200000.0</v>
       </c>
       <c r="D77" s="1">
-        <v>101.435</v>
+        <v>95.135</v>
       </c>
       <c r="E77" s="1">
-        <v>102.16775</v>
+        <v>95.02618682</v>
       </c>
       <c r="F77" t="s">
         <v>8</v>
       </c>
       <c r="G77">
         <v>1.0</v>
       </c>
       <c r="H77" s="1">
-        <v>817342.0</v>
+        <v>2090576.11</v>
       </c>
       <c r="I77" s="1">
-        <v>-5862.0</v>
+        <v>2393.89</v>
       </c>
       <c r="J77" s="1">
-        <v>-0.71720283553274</v>
+        <v>0.11450862700234</v>
       </c>
       <c r="K77">
-        <v>2.34</v>
-[...2 lines deleted...]
-        <v>252</v>
+        <v>0.03</v>
+      </c>
+      <c r="L77">
+        <v>723.29</v>
       </c>
       <c r="M77" s="1">
-        <v>811480.0</v>
+        <v>2092970.0</v>
       </c>
       <c r="N77" s="1">
-        <v>830195.06</v>
+        <v>2093693.29</v>
       </c>
       <c r="O77" s="1">
-        <v>0.23</v>
+        <v>0.53</v>
       </c>
       <c r="P77">
         <v>1</v>
       </c>
     </row>
     <row r="78" spans="1:16">
       <c r="A78" t="s">
-        <v>253</v>
+        <v>250</v>
       </c>
       <c r="B78" t="s">
-        <v>254</v>
+        <v>251</v>
       </c>
       <c r="C78" s="1">
-        <v>4300000.0</v>
+        <v>2200000.0</v>
       </c>
       <c r="D78" s="1">
-        <v>101.476</v>
+        <v>107.967</v>
       </c>
       <c r="E78" s="1">
-        <v>102.46913186</v>
+        <v>109.91236364</v>
       </c>
       <c r="F78" t="s">
         <v>8</v>
       </c>
       <c r="G78">
         <v>1.0</v>
       </c>
       <c r="H78" s="1">
-        <v>4406172.67</v>
+        <v>2418072.0</v>
       </c>
       <c r="I78" s="1">
-        <v>-42704.67</v>
+        <v>-42798.0</v>
       </c>
       <c r="J78" s="1">
-        <v>-0.96920100954646</v>
+        <v>-1.7699224836978</v>
       </c>
       <c r="K78">
-        <v>2.39</v>
+        <v>1.0</v>
       </c>
       <c r="L78" t="s">
-        <v>255</v>
+        <v>252</v>
       </c>
       <c r="M78" s="1">
-        <v>4363468.0</v>
+        <v>2375274.0</v>
       </c>
       <c r="N78" s="1">
-        <v>4466108.42</v>
+        <v>2397274.0</v>
       </c>
       <c r="O78" s="1">
-        <v>1.22</v>
+        <v>0.6</v>
       </c>
       <c r="P78">
         <v>1</v>
       </c>
     </row>
     <row r="79" spans="1:16">
       <c r="A79" t="s">
-        <v>256</v>
+        <v>253</v>
       </c>
       <c r="B79" t="s">
-        <v>257</v>
+        <v>254</v>
       </c>
       <c r="C79" s="1">
-        <v>3600000.0</v>
+        <v>5200000.0</v>
       </c>
       <c r="D79" s="1">
-        <v>97.483</v>
+        <v>96.574</v>
       </c>
       <c r="E79" s="1">
-        <v>98.29550333</v>
+        <v>97.39164808</v>
       </c>
       <c r="F79" t="s">
         <v>8</v>
       </c>
       <c r="G79">
         <v>1.0</v>
       </c>
       <c r="H79" s="1">
-        <v>3538638.12</v>
+        <v>5064365.7</v>
       </c>
       <c r="I79" s="1">
-        <v>-29250.12</v>
+        <v>-42517.7</v>
       </c>
       <c r="J79" s="1">
-        <v>-0.8265925762423</v>
+        <v>-0.83954640163525</v>
       </c>
       <c r="K79">
-        <v>0.76</v>
+        <v>1.88</v>
       </c>
       <c r="L79" t="s">
-        <v>258</v>
+        <v>255</v>
       </c>
       <c r="M79" s="1">
-        <v>3509388.0</v>
+        <v>5021848.0</v>
       </c>
       <c r="N79" s="1">
-        <v>3536757.86</v>
+        <v>5119579.51</v>
       </c>
       <c r="O79" s="1">
-        <v>0.97</v>
+        <v>1.28</v>
       </c>
       <c r="P79">
         <v>1</v>
       </c>
     </row>
     <row r="80" spans="1:16">
       <c r="A80" t="s">
-        <v>259</v>
+        <v>256</v>
       </c>
       <c r="B80" t="s">
-        <v>260</v>
+        <v>257</v>
       </c>
       <c r="C80" s="1">
-        <v>1600000.0</v>
+        <v>3900000.0</v>
       </c>
       <c r="D80" s="1">
-        <v>102.033</v>
+        <v>98.523</v>
       </c>
       <c r="E80" s="1">
-        <v>103.193625</v>
+        <v>98.10838462</v>
       </c>
       <c r="F80" t="s">
         <v>8</v>
       </c>
       <c r="G80">
         <v>1.0</v>
       </c>
       <c r="H80" s="1">
-        <v>1651098.0</v>
+        <v>3826227.0</v>
       </c>
       <c r="I80" s="1">
-        <v>-18570.0</v>
+        <v>16170.0</v>
       </c>
       <c r="J80" s="1">
-        <v>-1.1247061046649</v>
+        <v>0.42260953153067</v>
       </c>
       <c r="K80">
-        <v>0.15</v>
+        <v>0.19</v>
       </c>
       <c r="L80" t="s">
-        <v>261</v>
+        <v>258</v>
       </c>
       <c r="M80" s="1">
-        <v>1632528.0</v>
+        <v>3842397.0</v>
       </c>
       <c r="N80" s="1">
-        <v>1634938.96</v>
+        <v>3849876.45</v>
       </c>
       <c r="O80" s="1">
-        <v>0.45</v>
+        <v>0.97</v>
       </c>
       <c r="P80">
         <v>1</v>
       </c>
     </row>
     <row r="81" spans="1:16">
       <c r="A81" t="s">
-        <v>262</v>
+        <v>259</v>
       </c>
       <c r="B81" t="s">
-        <v>263</v>
+        <v>260</v>
       </c>
       <c r="C81" s="1">
-        <v>2200000.0</v>
+        <v>3700000.0</v>
       </c>
       <c r="D81" s="1">
-        <v>97.674</v>
+        <v>99.422</v>
       </c>
       <c r="E81" s="1">
-        <v>98.15769682</v>
+        <v>99.548</v>
       </c>
       <c r="F81" t="s">
         <v>8</v>
       </c>
       <c r="G81">
         <v>1.0</v>
       </c>
       <c r="H81" s="1">
-        <v>2159469.33</v>
+        <v>3683276.0</v>
       </c>
       <c r="I81" s="1">
-        <v>-10641.33</v>
+        <v>-4662.0</v>
       </c>
       <c r="J81" s="1">
-        <v>-0.49277523195942</v>
+        <v>-0.12657210591875</v>
       </c>
       <c r="K81">
-        <v>1.75</v>
+        <v>2.59</v>
       </c>
       <c r="L81" t="s">
-        <v>264</v>
+        <v>261</v>
       </c>
       <c r="M81" s="1">
-        <v>2148828.0</v>
+        <v>3678614.0</v>
       </c>
       <c r="N81" s="1">
-        <v>2187222.52</v>
+        <v>3774408.52</v>
       </c>
       <c r="O81" s="1">
-        <v>0.6</v>
+        <v>0.95</v>
       </c>
       <c r="P81">
         <v>1</v>
       </c>
     </row>
     <row r="82" spans="1:16">
       <c r="A82" t="s">
-        <v>265</v>
+        <v>262</v>
       </c>
       <c r="B82" t="s">
-        <v>266</v>
+        <v>263</v>
       </c>
       <c r="C82" s="1">
-        <v>2200000.0</v>
+        <v>747000.0</v>
       </c>
       <c r="D82" s="1">
-        <v>94.984</v>
+        <v>94.711</v>
       </c>
       <c r="E82" s="1">
-        <v>95.02618682</v>
+        <v>94.64382865</v>
       </c>
       <c r="F82" t="s">
         <v>8</v>
       </c>
       <c r="G82">
         <v>1.0</v>
       </c>
       <c r="H82" s="1">
-        <v>2090576.11</v>
+        <v>706989.4</v>
       </c>
       <c r="I82" s="1">
-        <v>-928.11</v>
+        <v>501.77</v>
       </c>
       <c r="J82" s="1">
-        <v>-0.044394939536547</v>
+        <v>0.070972775546564</v>
       </c>
       <c r="K82">
-        <v>0.02</v>
+        <v>0.01</v>
       </c>
       <c r="L82">
-        <v>482.2</v>
+        <v>71.63</v>
       </c>
       <c r="M82" s="1">
-        <v>2089648.0</v>
+        <v>707491.17</v>
       </c>
       <c r="N82" s="1">
-        <v>2090130.2</v>
+        <v>707562.8</v>
       </c>
       <c r="O82" s="1">
-        <v>0.57</v>
+        <v>0.18</v>
       </c>
       <c r="P82">
         <v>1</v>
       </c>
     </row>
     <row r="83" spans="1:16">
       <c r="A83" t="s">
-        <v>267</v>
+        <v>264</v>
       </c>
       <c r="B83" t="s">
-        <v>268</v>
+        <v>265</v>
       </c>
       <c r="C83" s="1">
-        <v>2200000.0</v>
+        <v>6697000.0</v>
       </c>
       <c r="D83" s="1">
-        <v>108.524</v>
+        <v>99.534</v>
       </c>
       <c r="E83" s="1">
-        <v>109.91236364</v>
+        <v>100.50576781</v>
       </c>
       <c r="F83" t="s">
         <v>8</v>
       </c>
       <c r="G83">
         <v>1.0</v>
       </c>
       <c r="H83" s="1">
-        <v>2418072.0</v>
+        <v>6730871.27</v>
       </c>
       <c r="I83" s="1">
-        <v>-30544.0</v>
+        <v>-65079.29</v>
       </c>
       <c r="J83" s="1">
-        <v>-1.2631551086982</v>
+        <v>-0.96687765059575</v>
       </c>
       <c r="K83">
-        <v>0.3</v>
+        <v>1.6</v>
       </c>
       <c r="L83" t="s">
-        <v>269</v>
+        <v>266</v>
       </c>
       <c r="M83" s="1">
-        <v>2387528.0</v>
+        <v>6665791.98</v>
       </c>
       <c r="N83" s="1">
-        <v>2394223.66</v>
+        <v>6772760.5</v>
       </c>
       <c r="O83" s="1">
-        <v>0.65</v>
+        <v>1.7</v>
       </c>
       <c r="P83">
         <v>1</v>
       </c>
     </row>
     <row r="84" spans="1:16">
       <c r="A84" t="s">
-        <v>270</v>
+        <v>267</v>
       </c>
       <c r="B84" t="s">
-        <v>271</v>
+        <v>268</v>
       </c>
       <c r="C84" s="1">
-        <v>5200000.0</v>
+        <v>2235000.0</v>
       </c>
       <c r="D84" s="1">
-        <v>96.566</v>
+        <v>100.362</v>
       </c>
       <c r="E84" s="1">
-        <v>97.39164808</v>
+        <v>100.03257271</v>
       </c>
       <c r="F84" t="s">
         <v>8</v>
       </c>
       <c r="G84">
         <v>1.0</v>
       </c>
       <c r="H84" s="1">
-        <v>5064365.7</v>
+        <v>2235728.0</v>
       </c>
       <c r="I84" s="1">
-        <v>-42933.7</v>
+        <v>7362.7</v>
       </c>
       <c r="J84" s="1">
-        <v>-0.84776065835846</v>
+        <v>0.32932002461838</v>
       </c>
       <c r="K84">
-        <v>1.7</v>
+        <v>0.27</v>
       </c>
       <c r="L84" t="s">
-        <v>272</v>
+        <v>269</v>
       </c>
       <c r="M84" s="1">
-        <v>5021432.0</v>
+        <v>2243090.7</v>
       </c>
       <c r="N84" s="1">
-        <v>5110045.7</v>
+        <v>2249031.82</v>
       </c>
       <c r="O84" s="1">
-        <v>1.4</v>
+        <v>0.56</v>
       </c>
       <c r="P84">
         <v>1</v>
       </c>
     </row>
     <row r="85" spans="1:16">
       <c r="A85" t="s">
-        <v>273</v>
+        <v>270</v>
       </c>
       <c r="B85" t="s">
-        <v>274</v>
+        <v>271</v>
       </c>
       <c r="C85" s="1">
-        <v>3900000.0</v>
+        <v>5737000.0</v>
       </c>
       <c r="D85" s="1">
-        <v>98.453</v>
+        <v>99.207</v>
       </c>
       <c r="E85" s="1">
-        <v>98.10838462</v>
+        <v>99.89940178</v>
       </c>
       <c r="F85" t="s">
         <v>8</v>
       </c>
       <c r="G85">
         <v>1.0</v>
       </c>
       <c r="H85" s="1">
-        <v>3826227.0</v>
+        <v>5731228.68</v>
       </c>
       <c r="I85" s="1">
-        <v>13440.0</v>
+        <v>-39723.09</v>
       </c>
       <c r="J85" s="1">
-        <v>0.35125987036315</v>
+        <v>-0.69309902322725</v>
       </c>
       <c r="K85">
-        <v>0.1</v>
+        <v>1.13</v>
       </c>
       <c r="L85" t="s">
-        <v>275</v>
+        <v>272</v>
       </c>
       <c r="M85" s="1">
-        <v>3839667.0</v>
+        <v>5691505.59</v>
       </c>
       <c r="N85" s="1">
-        <v>3843727.27</v>
+        <v>5756596.18</v>
       </c>
       <c r="O85" s="1">
-        <v>1.05</v>
+        <v>1.44</v>
       </c>
       <c r="P85">
         <v>1</v>
       </c>
     </row>
     <row r="86" spans="1:16">
       <c r="A86" t="s">
-        <v>276</v>
+        <v>273</v>
       </c>
       <c r="B86" t="s">
-        <v>277</v>
+        <v>274</v>
       </c>
       <c r="C86" s="1">
-        <v>747000.0</v>
+        <v>3040000.0</v>
       </c>
       <c r="D86" s="1">
-        <v>94.512</v>
+        <v>102.711</v>
       </c>
       <c r="E86" s="1">
-        <v>94.64382865</v>
+        <v>104.27862829</v>
       </c>
       <c r="F86" t="s">
         <v>8</v>
       </c>
       <c r="G86">
         <v>1.0</v>
       </c>
       <c r="H86" s="1">
-        <v>706989.4</v>
+        <v>3170070.3</v>
       </c>
       <c r="I86" s="1">
-        <v>-984.76</v>
+        <v>-47655.9</v>
       </c>
       <c r="J86" s="1">
-        <v>-0.13928921706606</v>
+        <v>-1.503307355676</v>
       </c>
       <c r="K86">
-        <v>0.24</v>
+        <v>0.63</v>
       </c>
       <c r="L86" t="s">
-        <v>278</v>
+        <v>275</v>
       </c>
       <c r="M86" s="1">
-        <v>706004.64</v>
+        <v>3122414.4</v>
       </c>
       <c r="N86" s="1">
-        <v>707780.05</v>
+        <v>3141415.98</v>
       </c>
       <c r="O86" s="1">
-        <v>0.19</v>
+        <v>0.79</v>
       </c>
       <c r="P86">
         <v>1</v>
       </c>
     </row>
     <row r="87" spans="1:16">
       <c r="A87" t="s">
-        <v>279</v>
+        <v>276</v>
       </c>
       <c r="B87" t="s">
-        <v>280</v>
+        <v>277</v>
       </c>
       <c r="C87" s="1">
-        <v>6697000.0</v>
+        <v>2191000.0</v>
       </c>
       <c r="D87" s="1">
-        <v>99.758</v>
+        <v>98.678</v>
       </c>
       <c r="E87" s="1">
-        <v>100.50576781</v>
+        <v>99.59360657</v>
       </c>
       <c r="F87" t="s">
         <v>8</v>
       </c>
       <c r="G87">
         <v>1.0</v>
       </c>
       <c r="H87" s="1">
-        <v>6730871.27</v>
+        <v>2182095.92</v>
       </c>
       <c r="I87" s="1">
-        <v>-50078.01</v>
+        <v>-20060.94</v>
       </c>
       <c r="J87" s="1">
-        <v>-0.74400486937258</v>
+        <v>-0.91934272073613</v>
       </c>
       <c r="K87">
-        <v>1.36</v>
+        <v>0.64</v>
       </c>
       <c r="L87" t="s">
-        <v>281</v>
+        <v>278</v>
       </c>
       <c r="M87" s="1">
-        <v>6680793.26</v>
+        <v>2162034.98</v>
       </c>
       <c r="N87" s="1">
-        <v>6771615.59</v>
+        <v>2176103.9</v>
       </c>
       <c r="O87" s="1">
-        <v>1.85</v>
+        <v>0.55</v>
       </c>
       <c r="P87">
         <v>1</v>
       </c>
     </row>
     <row r="88" spans="1:16">
       <c r="A88" t="s">
-        <v>282</v>
+        <v>279</v>
       </c>
       <c r="B88" t="s">
-        <v>283</v>
+        <v>280</v>
       </c>
       <c r="C88" s="1">
-        <v>4500000.0</v>
+        <v>3300000.0</v>
       </c>
       <c r="D88" s="1">
-        <v>99.248</v>
+        <v>101.524</v>
       </c>
       <c r="E88" s="1">
-        <v>100.23628089</v>
+        <v>102.75960606</v>
       </c>
       <c r="F88" t="s">
         <v>8</v>
       </c>
       <c r="G88">
         <v>1.0</v>
       </c>
       <c r="H88" s="1">
-        <v>4510632.64</v>
+        <v>3391067.0</v>
       </c>
       <c r="I88" s="1">
-        <v>-44472.64</v>
+        <v>-40775.0</v>
       </c>
       <c r="J88" s="1">
-        <v>-0.9859512744536</v>
+        <v>-1.2024238978469</v>
       </c>
       <c r="K88">
-        <v>0.09</v>
+        <v>2.5</v>
       </c>
       <c r="L88" t="s">
-        <v>284</v>
+        <v>281</v>
       </c>
       <c r="M88" s="1">
-        <v>4466160.0</v>
+        <v>3350292.0</v>
       </c>
       <c r="N88" s="1">
-        <v>4470043.57</v>
+        <v>3432857.1</v>
       </c>
       <c r="O88" s="1">
-        <v>1.22</v>
+        <v>0.86</v>
       </c>
       <c r="P88">
         <v>1</v>
       </c>
     </row>
     <row r="89" spans="1:16">
       <c r="A89" t="s">
-        <v>285</v>
+        <v>282</v>
       </c>
       <c r="B89" t="s">
-        <v>286</v>
+        <v>283</v>
       </c>
       <c r="C89" s="1">
-        <v>600000.0</v>
+        <v>3800000.0</v>
       </c>
       <c r="D89" s="1">
-        <v>100.149</v>
+        <v>97.179</v>
       </c>
       <c r="E89" s="1">
-        <v>100.59866667</v>
+        <v>97.15552632</v>
       </c>
       <c r="F89" t="s">
         <v>8</v>
       </c>
       <c r="G89">
         <v>1.0</v>
       </c>
       <c r="H89" s="1">
-        <v>603592.0</v>
+        <v>3691910.0</v>
       </c>
       <c r="I89" s="1">
-        <v>-2698.0</v>
+        <v>892.0</v>
       </c>
       <c r="J89" s="1">
-        <v>-0.44699068244775</v>
+        <v>0.024160935667446</v>
       </c>
       <c r="K89">
-        <v>0.99</v>
+        <v>0.62</v>
       </c>
       <c r="L89" t="s">
-        <v>287</v>
+        <v>284</v>
       </c>
       <c r="M89" s="1">
-        <v>600894.0</v>
+        <v>3692802.0</v>
       </c>
       <c r="N89" s="1">
-        <v>606861.12</v>
+        <v>3716473.81</v>
       </c>
       <c r="O89" s="1">
-        <v>0.17</v>
+        <v>0.93</v>
       </c>
       <c r="P89">
         <v>1</v>
       </c>
     </row>
     <row r="90" spans="1:16">
       <c r="A90" t="s">
-        <v>288</v>
+        <v>285</v>
       </c>
       <c r="B90" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="C90" s="1">
-        <v>200000.0</v>
+        <v>1300000.0</v>
       </c>
       <c r="D90" s="1">
-        <v>100.229</v>
+        <v>102.902</v>
       </c>
       <c r="E90" s="1">
-        <v>100.364</v>
+        <v>104.71313615</v>
       </c>
       <c r="F90" t="s">
         <v>8</v>
       </c>
       <c r="G90">
         <v>1.0</v>
       </c>
       <c r="H90" s="1">
-        <v>200728.0</v>
+        <v>1361270.77</v>
       </c>
       <c r="I90" s="1">
-        <v>-270.0</v>
+        <v>-23544.77</v>
       </c>
       <c r="J90" s="1">
-        <v>-0.13451038220876</v>
+        <v>-1.7296169519603</v>
       </c>
       <c r="K90">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.82</v>
+      </c>
+      <c r="L90" t="s">
+        <v>287</v>
       </c>
       <c r="M90" s="1">
-        <v>200458.0</v>
+        <v>1337726.0</v>
       </c>
       <c r="N90" s="1">
-        <v>200458.0</v>
+        <v>1348431.34</v>
       </c>
       <c r="O90" s="1">
-        <v>0.05</v>
+        <v>0.34</v>
       </c>
       <c r="P90">
         <v>1</v>
       </c>
     </row>
     <row r="91" spans="1:16">
       <c r="A91" t="s">
+        <v>288</v>
+      </c>
+      <c r="B91" t="s">
+        <v>289</v>
+      </c>
+      <c r="C91" s="1">
+        <v>1920000.0</v>
+      </c>
+      <c r="D91" s="1">
+        <v>101.986</v>
+      </c>
+      <c r="E91" s="1">
+        <v>103.41409219</v>
+      </c>
+      <c r="F91" t="s">
+        <v>8</v>
+      </c>
+      <c r="G91">
+        <v>1.0</v>
+      </c>
+      <c r="H91" s="1">
+        <v>1985550.57</v>
+      </c>
+      <c r="I91" s="1">
+        <v>-27419.37</v>
+      </c>
+      <c r="J91" s="1">
+        <v>-1.3809454372144</v>
+      </c>
+      <c r="K91">
+        <v>1.23</v>
+      </c>
+      <c r="L91" t="s">
         <v>290</v>
       </c>
-      <c r="B91" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M91" s="1">
-        <v>5688981.31</v>
+        <v>1958131.2</v>
       </c>
       <c r="N91" s="1">
-        <v>5739707.08</v>
+        <v>1981730.1</v>
       </c>
       <c r="O91" s="1">
-        <v>1.57</v>
+        <v>0.5</v>
       </c>
       <c r="P91">
         <v>1</v>
       </c>
     </row>
     <row r="92" spans="1:16">
       <c r="A92" t="s">
+        <v>291</v>
+      </c>
+      <c r="B92" t="s">
+        <v>292</v>
+      </c>
+      <c r="C92" s="1">
+        <v>3800000.0</v>
+      </c>
+      <c r="D92" s="1">
+        <v>99.73</v>
+      </c>
+      <c r="E92" s="1">
+        <v>98.96886842</v>
+      </c>
+      <c r="F92" t="s">
+        <v>8</v>
+      </c>
+      <c r="G92">
+        <v>1.0</v>
+      </c>
+      <c r="H92" s="1">
+        <v>3760817.0</v>
+      </c>
+      <c r="I92" s="1">
+        <v>28923.0</v>
+      </c>
+      <c r="J92" s="1">
+        <v>0.76906161613288</v>
+      </c>
+      <c r="K92">
+        <v>0.42</v>
+      </c>
+      <c r="L92" t="s">
         <v>293</v>
       </c>
-      <c r="B92" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M92" s="1">
-        <v>3126305.6</v>
+        <v>3789740.0</v>
       </c>
       <c r="N92" s="1">
-        <v>3132897.98</v>
+        <v>3805681.78</v>
       </c>
       <c r="O92" s="1">
-        <v>0.86</v>
+        <v>0.95</v>
       </c>
       <c r="P92">
         <v>1</v>
       </c>
     </row>
     <row r="93" spans="1:16">
       <c r="A93" t="s">
+        <v>294</v>
+      </c>
+      <c r="B93" t="s">
+        <v>295</v>
+      </c>
+      <c r="C93" s="1">
+        <v>5800000.0</v>
+      </c>
+      <c r="D93" s="1">
+        <v>98.209</v>
+      </c>
+      <c r="E93" s="1">
+        <v>99.34837534</v>
+      </c>
+      <c r="F93" t="s">
+        <v>8</v>
+      </c>
+      <c r="G93">
+        <v>1.0</v>
+      </c>
+      <c r="H93" s="1">
+        <v>5762205.77</v>
+      </c>
+      <c r="I93" s="1">
+        <v>-66083.77</v>
+      </c>
+      <c r="J93" s="1">
+        <v>-1.1468484923613</v>
+      </c>
+      <c r="K93">
+        <v>2.27</v>
+      </c>
+      <c r="L93" t="s">
         <v>296</v>
       </c>
-      <c r="B93" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M93" s="1">
-        <v>3765382.0</v>
+        <v>5696122.0</v>
       </c>
       <c r="N93" s="1">
-        <v>3829018.99</v>
+        <v>5828012.41</v>
       </c>
       <c r="O93" s="1">
-        <v>1.05</v>
+        <v>1.46</v>
       </c>
       <c r="P93">
         <v>1</v>
       </c>
     </row>
     <row r="94" spans="1:16">
       <c r="A94" t="s">
+        <v>297</v>
+      </c>
+      <c r="B94" t="s">
+        <v>298</v>
+      </c>
+      <c r="C94" s="1">
+        <v>3345000.0</v>
+      </c>
+      <c r="D94" s="1">
+        <v>99.435</v>
+      </c>
+      <c r="E94" s="1">
+        <v>100.48512466</v>
+      </c>
+      <c r="F94" t="s">
+        <v>8</v>
+      </c>
+      <c r="G94">
+        <v>1.0</v>
+      </c>
+      <c r="H94" s="1">
+        <v>3361227.42</v>
+      </c>
+      <c r="I94" s="1">
+        <v>-35126.67</v>
+      </c>
+      <c r="J94" s="1">
+        <v>-1.0450548448757</v>
+      </c>
+      <c r="K94">
+        <v>0.28</v>
+      </c>
+      <c r="L94" t="s">
         <v>299</v>
       </c>
-      <c r="B94" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M94" s="1">
-        <v>2172551.78</v>
+        <v>3326100.75</v>
       </c>
       <c r="N94" s="1">
-        <v>2180617.96</v>
+        <v>3335421.84</v>
       </c>
       <c r="O94" s="1">
-        <v>0.6</v>
+        <v>0.84</v>
       </c>
       <c r="P94">
         <v>1</v>
       </c>
     </row>
     <row r="95" spans="1:16">
       <c r="A95" t="s">
+        <v>300</v>
+      </c>
+      <c r="B95" t="s">
+        <v>301</v>
+      </c>
+      <c r="C95" s="1">
+        <v>5300000.0</v>
+      </c>
+      <c r="D95" s="1">
+        <v>102.786</v>
+      </c>
+      <c r="E95" s="1">
+        <v>104.52229566</v>
+      </c>
+      <c r="F95" t="s">
+        <v>8</v>
+      </c>
+      <c r="G95">
+        <v>1.0</v>
+      </c>
+      <c r="H95" s="1">
+        <v>5539681.67</v>
+      </c>
+      <c r="I95" s="1">
+        <v>-92023.67</v>
+      </c>
+      <c r="J95" s="1">
+        <v>-1.6611725272655</v>
+      </c>
+      <c r="K95">
+        <v>1.69</v>
+      </c>
+      <c r="L95" t="s">
         <v>302</v>
       </c>
-      <c r="B95" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M95" s="1">
-        <v>3359103.0</v>
+        <v>5447658.0</v>
       </c>
       <c r="N95" s="1">
-        <v>3429658.63</v>
+        <v>5537104.58</v>
       </c>
       <c r="O95" s="1">
-        <v>0.94</v>
+        <v>1.39</v>
       </c>
       <c r="P95">
         <v>1</v>
       </c>
     </row>
     <row r="96" spans="1:16">
       <c r="A96" t="s">
+        <v>303</v>
+      </c>
+      <c r="B96" t="s">
+        <v>304</v>
+      </c>
+      <c r="C96" s="1">
+        <v>375000.0</v>
+      </c>
+      <c r="D96" s="1">
+        <v>100.872</v>
+      </c>
+      <c r="E96" s="1">
+        <v>101.8218</v>
+      </c>
+      <c r="F96" t="s">
+        <v>8</v>
+      </c>
+      <c r="G96">
+        <v>1.0</v>
+      </c>
+      <c r="H96" s="1">
+        <v>381831.75</v>
+      </c>
+      <c r="I96" s="1">
+        <v>-3561.75</v>
+      </c>
+      <c r="J96" s="1">
+        <v>-0.93280613778189</v>
+      </c>
+      <c r="K96">
+        <v>2.75</v>
+      </c>
+      <c r="L96" t="s">
         <v>305</v>
       </c>
-      <c r="B96" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M96" s="1">
-        <v>3686684.0</v>
+        <v>378270.0</v>
       </c>
       <c r="N96" s="1">
-        <v>3706881.05</v>
+        <v>388595.34</v>
       </c>
       <c r="O96" s="1">
-        <v>1.01</v>
+        <v>0.1</v>
       </c>
       <c r="P96">
         <v>1</v>
       </c>
     </row>
     <row r="97" spans="1:16">
       <c r="A97" t="s">
+        <v>306</v>
+      </c>
+      <c r="B97" t="s">
+        <v>307</v>
+      </c>
+      <c r="C97" s="1">
+        <v>1815000.0</v>
+      </c>
+      <c r="D97" s="1">
+        <v>107.974</v>
+      </c>
+      <c r="E97" s="1">
+        <v>106.3931405</v>
+      </c>
+      <c r="F97" t="s">
+        <v>8</v>
+      </c>
+      <c r="G97">
+        <v>1.0</v>
+      </c>
+      <c r="H97" s="1">
+        <v>1931035.5</v>
+      </c>
+      <c r="I97" s="1">
+        <v>28692.6</v>
+      </c>
+      <c r="J97" s="1">
+        <v>1.4858660029813</v>
+      </c>
+      <c r="K97">
+        <v>0.06</v>
+      </c>
+      <c r="L97" t="s">
         <v>308</v>
       </c>
-      <c r="B97" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M97" s="1">
-        <v>1341587.0</v>
+        <v>1959728.1</v>
       </c>
       <c r="N97" s="1">
-        <v>1346854.71</v>
+        <v>1960809.64</v>
       </c>
       <c r="O97" s="1">
-        <v>0.37</v>
+        <v>0.49</v>
       </c>
       <c r="P97">
         <v>1</v>
       </c>
     </row>
     <row r="98" spans="1:16">
       <c r="A98" t="s">
+        <v>309</v>
+      </c>
+      <c r="B98" t="s">
+        <v>310</v>
+      </c>
+      <c r="C98" s="1">
+        <v>3300000.0</v>
+      </c>
+      <c r="D98" s="1">
+        <v>98.837</v>
+      </c>
+      <c r="E98" s="1">
+        <v>99.92660182</v>
+      </c>
+      <c r="F98" t="s">
+        <v>8</v>
+      </c>
+      <c r="G98">
+        <v>1.0</v>
+      </c>
+      <c r="H98" s="1">
+        <v>3297577.86</v>
+      </c>
+      <c r="I98" s="1">
+        <v>-35956.86</v>
+      </c>
+      <c r="J98" s="1">
+        <v>-1.090402153537</v>
+      </c>
+      <c r="K98">
+        <v>2.46</v>
+      </c>
+      <c r="L98" t="s">
         <v>311</v>
       </c>
-      <c r="B98" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M98" s="1">
-        <v>1967673.6</v>
+        <v>3261621.0</v>
       </c>
       <c r="N98" s="1">
-        <v>1983487.3</v>
+        <v>3342719.63</v>
       </c>
       <c r="O98" s="1">
-        <v>0.54</v>
+        <v>0.84</v>
       </c>
       <c r="P98">
         <v>1</v>
       </c>
     </row>
     <row r="99" spans="1:16">
       <c r="A99" t="s">
+        <v>312</v>
+      </c>
+      <c r="B99" t="s">
+        <v>313</v>
+      </c>
+      <c r="C99" s="1">
+        <v>3297000.0</v>
+      </c>
+      <c r="D99" s="1">
+        <v>99.2</v>
+      </c>
+      <c r="E99" s="1">
+        <v>100.15900849</v>
+      </c>
+      <c r="F99" t="s">
+        <v>8</v>
+      </c>
+      <c r="G99">
+        <v>1.0</v>
+      </c>
+      <c r="H99" s="1">
+        <v>3302242.51</v>
+      </c>
+      <c r="I99" s="1">
+        <v>-31618.51</v>
+      </c>
+      <c r="J99" s="1">
+        <v>-0.95748600850033</v>
+      </c>
+      <c r="K99">
+        <v>1.6</v>
+      </c>
+      <c r="L99" t="s">
         <v>314</v>
       </c>
-      <c r="B99" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M99" s="1">
-        <v>3783204.0</v>
+        <v>3270624.0</v>
       </c>
       <c r="N99" s="1">
-        <v>3797063.59</v>
+        <v>3323263.09</v>
       </c>
       <c r="O99" s="1">
-        <v>1.04</v>
+        <v>0.83</v>
       </c>
       <c r="P99">
         <v>1</v>
       </c>
     </row>
     <row r="100" spans="1:16">
       <c r="A100" t="s">
+        <v>315</v>
+      </c>
+      <c r="B100" t="s">
+        <v>316</v>
+      </c>
+      <c r="C100" s="1">
+        <v>2100000.0</v>
+      </c>
+      <c r="D100" s="1">
+        <v>98.634</v>
+      </c>
+      <c r="E100" s="1">
+        <v>97.523</v>
+      </c>
+      <c r="F100" t="s">
+        <v>8</v>
+      </c>
+      <c r="G100">
+        <v>1.0</v>
+      </c>
+      <c r="H100" s="1">
+        <v>2047983.0</v>
+      </c>
+      <c r="I100" s="1">
+        <v>23331.0</v>
+      </c>
+      <c r="J100" s="1">
+        <v>1.1392184407781</v>
+      </c>
+      <c r="K100">
+        <v>0.13</v>
+      </c>
+      <c r="L100" t="s">
         <v>317</v>
       </c>
-      <c r="B100" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M100" s="1">
-        <v>5698500.0</v>
+        <v>2071314.0</v>
       </c>
       <c r="N100" s="1">
-        <v>5817678.08</v>
+        <v>2074046.88</v>
       </c>
       <c r="O100" s="1">
-        <v>1.59</v>
+        <v>0.52</v>
       </c>
       <c r="P100">
         <v>1</v>
       </c>
     </row>
     <row r="101" spans="1:16">
       <c r="A101" t="s">
+        <v>318</v>
+      </c>
+      <c r="B101" t="s">
+        <v>319</v>
+      </c>
+      <c r="C101" s="1">
+        <v>5800000.0</v>
+      </c>
+      <c r="D101" s="1">
+        <v>100.815</v>
+      </c>
+      <c r="E101" s="1">
+        <v>101.80010086</v>
+      </c>
+      <c r="F101" t="s">
+        <v>8</v>
+      </c>
+      <c r="G101">
+        <v>1.0</v>
+      </c>
+      <c r="H101" s="1">
+        <v>5904405.85</v>
+      </c>
+      <c r="I101" s="1">
+        <v>-57135.85</v>
+      </c>
+      <c r="J101" s="1">
+        <v>-0.96768161694034</v>
+      </c>
+      <c r="K101">
+        <v>3.15</v>
+      </c>
+      <c r="L101" t="s">
         <v>320</v>
       </c>
-      <c r="B101" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M101" s="1">
-        <v>6981694.17</v>
+        <v>5847270.0</v>
       </c>
       <c r="N101" s="1">
-        <v>7117536.88</v>
+        <v>6030148.77</v>
       </c>
       <c r="O101" s="1">
-        <v>1.94</v>
+        <v>1.51</v>
       </c>
       <c r="P101">
         <v>1</v>
       </c>
     </row>
     <row r="102" spans="1:16">
       <c r="A102" t="s">
+        <v>321</v>
+      </c>
+      <c r="B102" t="s">
+        <v>322</v>
+      </c>
+      <c r="C102" s="1">
+        <v>2000000.0</v>
+      </c>
+      <c r="D102" s="1">
+        <v>99.566</v>
+      </c>
+      <c r="E102" s="1">
+        <v>99.2</v>
+      </c>
+      <c r="F102" t="s">
+        <v>8</v>
+      </c>
+      <c r="G102">
+        <v>1.0</v>
+      </c>
+      <c r="H102" s="1">
+        <v>1984000.0</v>
+      </c>
+      <c r="I102" s="1">
+        <v>7320.0</v>
+      </c>
+      <c r="J102" s="1">
+        <v>0.36895161290323</v>
+      </c>
+      <c r="K102">
+        <v>0.2</v>
+      </c>
+      <c r="L102" t="s">
         <v>323</v>
       </c>
-      <c r="B102" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M102" s="1">
-        <v>3328275.0</v>
+        <v>1991320.0</v>
       </c>
       <c r="N102" s="1">
-        <v>3329073.95</v>
+        <v>1995258.36</v>
       </c>
       <c r="O102" s="1">
-        <v>0.91</v>
+        <v>0.5</v>
       </c>
       <c r="P102">
         <v>1</v>
       </c>
     </row>
     <row r="103" spans="1:16">
       <c r="A103" t="s">
+        <v>324</v>
+      </c>
+      <c r="B103" t="s">
         <v>325</v>
       </c>
-      <c r="B103" t="s">
+      <c r="C103" s="1">
+        <v>5149000.0</v>
+      </c>
+      <c r="D103" s="1">
+        <v>100.431</v>
+      </c>
+      <c r="E103" s="1">
+        <v>101.54052787</v>
+      </c>
+      <c r="F103" t="s">
+        <v>8</v>
+      </c>
+      <c r="G103">
+        <v>1.0</v>
+      </c>
+      <c r="H103" s="1">
+        <v>5228321.78</v>
+      </c>
+      <c r="I103" s="1">
+        <v>-57129.59</v>
+      </c>
+      <c r="J103" s="1">
+        <v>-1.0926946045773</v>
+      </c>
+      <c r="K103">
+        <v>2.6</v>
+      </c>
+      <c r="L103" t="s">
         <v>326</v>
       </c>
-      <c r="C103" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M103" s="1">
-        <v>190876.0</v>
+        <v>5171192.19</v>
       </c>
       <c r="N103" s="1">
-        <v>191001.34</v>
+        <v>5305030.92</v>
       </c>
       <c r="O103" s="1">
-        <v>0.05</v>
+        <v>1.33</v>
       </c>
       <c r="P103">
         <v>1</v>
       </c>
     </row>
     <row r="104" spans="1:16">
       <c r="A104" t="s">
         <v>327</v>
       </c>
       <c r="B104" t="s">
         <v>328</v>
       </c>
       <c r="C104" s="1">
-        <v>5300000.0</v>
+        <v>1300000.0</v>
       </c>
       <c r="D104" s="1">
-        <v>103.225</v>
+        <v>100.604</v>
       </c>
       <c r="E104" s="1">
-        <v>104.52229566</v>
+        <v>101.50487846</v>
       </c>
       <c r="F104" t="s">
         <v>8</v>
       </c>
       <c r="G104">
         <v>1.0</v>
       </c>
       <c r="H104" s="1">
-        <v>5539681.67</v>
+        <v>1319563.42</v>
       </c>
       <c r="I104" s="1">
-        <v>-68756.67</v>
+        <v>-11711.42</v>
       </c>
       <c r="J104" s="1">
-        <v>-1.2411664441361</v>
+        <v>-0.88752232916551</v>
       </c>
       <c r="K104">
-        <v>1.21</v>
+        <v>1.57</v>
       </c>
       <c r="L104" t="s">
         <v>329</v>
       </c>
       <c r="M104" s="1">
-        <v>5470925.0</v>
+        <v>1307852.0</v>
       </c>
       <c r="N104" s="1">
-        <v>5534815.41</v>
+        <v>1328251.32</v>
       </c>
       <c r="O104" s="1">
-        <v>1.51</v>
+        <v>0.33</v>
       </c>
       <c r="P104">
         <v>1</v>
       </c>
     </row>
     <row r="105" spans="1:16">
       <c r="A105" t="s">
         <v>330</v>
       </c>
       <c r="B105" t="s">
         <v>331</v>
       </c>
       <c r="C105" s="1">
-        <v>375000.0</v>
+        <v>4200000.0</v>
       </c>
       <c r="D105" s="1">
-        <v>101.144</v>
+        <v>103.593</v>
       </c>
       <c r="E105" s="1">
-        <v>101.8218</v>
+        <v>105.09337452</v>
       </c>
       <c r="F105" t="s">
         <v>8</v>
       </c>
       <c r="G105">
         <v>1.0</v>
       </c>
       <c r="H105" s="1">
-        <v>381831.75</v>
+        <v>4413921.73</v>
       </c>
       <c r="I105" s="1">
-        <v>-2541.75</v>
+        <v>-63015.73</v>
       </c>
       <c r="J105" s="1">
-        <v>-0.66567277341394</v>
+        <v>-1.4276585280546</v>
       </c>
       <c r="K105">
-        <v>2.32</v>
+        <v>2.65</v>
       </c>
       <c r="L105" t="s">
         <v>332</v>
       </c>
       <c r="M105" s="1">
-        <v>379290.0</v>
+        <v>4350906.0</v>
       </c>
       <c r="N105" s="1">
-        <v>387971.51</v>
+        <v>4462407.37</v>
       </c>
       <c r="O105" s="1">
-        <v>0.11</v>
+        <v>1.12</v>
       </c>
       <c r="P105">
         <v>1</v>
       </c>
     </row>
     <row r="106" spans="1:16">
       <c r="A106" t="s">
         <v>333</v>
       </c>
       <c r="B106" t="s">
         <v>334</v>
       </c>
       <c r="C106" s="1">
-        <v>3300000.0</v>
+        <v>2000000.0</v>
       </c>
       <c r="D106" s="1">
-        <v>98.901</v>
+        <v>107.723</v>
       </c>
       <c r="E106" s="1">
-        <v>99.92660182</v>
+        <v>109.06825</v>
       </c>
       <c r="F106" t="s">
         <v>8</v>
       </c>
       <c r="G106">
         <v>1.0</v>
       </c>
       <c r="H106" s="1">
-        <v>3297577.86</v>
+        <v>2181365.0</v>
       </c>
       <c r="I106" s="1">
-        <v>-33844.86</v>
+        <v>-26905.0</v>
       </c>
       <c r="J106" s="1">
-        <v>-1.0263551441967</v>
+        <v>-1.2334020212115</v>
       </c>
       <c r="K106">
-        <v>2.21</v>
+        <v>2.0</v>
       </c>
       <c r="L106" t="s">
         <v>335</v>
       </c>
       <c r="M106" s="1">
-        <v>3263733.0</v>
+        <v>2154460.0</v>
       </c>
       <c r="N106" s="1">
-        <v>3336513.82</v>
+        <v>2194487.62</v>
       </c>
       <c r="O106" s="1">
-        <v>0.91</v>
+        <v>0.55</v>
       </c>
       <c r="P106">
         <v>1</v>
       </c>
     </row>
     <row r="107" spans="1:16">
       <c r="A107" t="s">
         <v>336</v>
       </c>
       <c r="B107" t="s">
         <v>337</v>
       </c>
       <c r="C107" s="1">
-        <v>3297000.0</v>
+        <v>4800000.0</v>
       </c>
       <c r="D107" s="1">
-        <v>99.428</v>
+        <v>100.421</v>
       </c>
       <c r="E107" s="1">
-        <v>100.15900849</v>
+        <v>101.34664646</v>
       </c>
       <c r="F107" t="s">
         <v>8</v>
       </c>
       <c r="G107">
         <v>1.0</v>
       </c>
       <c r="H107" s="1">
-        <v>3302242.51</v>
+        <v>4864639.03</v>
       </c>
       <c r="I107" s="1">
-        <v>-24101.35</v>
+        <v>-44431.03</v>
       </c>
       <c r="J107" s="1">
-        <v>-0.72984797231019</v>
+        <v>-0.91334690459037</v>
       </c>
       <c r="K107">
-        <v>1.37</v>
+        <v>3.99</v>
       </c>
       <c r="L107" t="s">
         <v>338</v>
       </c>
       <c r="M107" s="1">
-        <v>3278141.16</v>
+        <v>4820208.0</v>
       </c>
       <c r="N107" s="1">
-        <v>3323192.64</v>
+        <v>5011681.97</v>
       </c>
       <c r="O107" s="1">
-        <v>0.91</v>
+        <v>1.26</v>
       </c>
       <c r="P107">
         <v>1</v>
       </c>
     </row>
     <row r="108" spans="1:16">
       <c r="A108" t="s">
         <v>339</v>
       </c>
       <c r="B108" t="s">
         <v>340</v>
       </c>
       <c r="C108" s="1">
-        <v>5800000.0</v>
+        <v>5464000.0</v>
       </c>
       <c r="D108" s="1">
-        <v>101.043</v>
+        <v>93.543</v>
       </c>
       <c r="E108" s="1">
-        <v>101.80010086</v>
+        <v>94.43916654</v>
       </c>
       <c r="F108" t="s">
         <v>8</v>
       </c>
       <c r="G108">
         <v>1.0</v>
       </c>
       <c r="H108" s="1">
-        <v>5904405.85</v>
+        <v>5160156.06</v>
       </c>
       <c r="I108" s="1">
-        <v>-43911.85</v>
+        <v>-48966.54</v>
       </c>
       <c r="J108" s="1">
-        <v>-0.74371327302983</v>
+        <v>-0.94893525371401</v>
       </c>
       <c r="K108">
-        <v>2.81</v>
+        <v>0.1</v>
       </c>
       <c r="L108" t="s">
         <v>341</v>
       </c>
       <c r="M108" s="1">
-        <v>5860494.0</v>
+        <v>5111189.52</v>
       </c>
       <c r="N108" s="1">
-        <v>6023668.66</v>
+        <v>5116803.22</v>
       </c>
       <c r="O108" s="1">
-        <v>1.64</v>
+        <v>1.28</v>
       </c>
       <c r="P108">
         <v>1</v>
       </c>
     </row>
     <row r="109" spans="1:16">
       <c r="A109" t="s">
         <v>342</v>
       </c>
       <c r="B109" t="s">
         <v>343</v>
       </c>
       <c r="C109" s="1">
-        <v>5149000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D109" s="1">
-        <v>100.93</v>
+        <v>100.267</v>
       </c>
       <c r="E109" s="1">
-        <v>101.54052787</v>
+        <v>100.637</v>
       </c>
       <c r="F109" t="s">
         <v>8</v>
       </c>
       <c r="G109">
         <v>1.0</v>
       </c>
       <c r="H109" s="1">
-        <v>5228321.78</v>
+        <v>805096.0</v>
       </c>
       <c r="I109" s="1">
-        <v>-31436.08</v>
+        <v>-2960.0</v>
       </c>
       <c r="J109" s="1">
-        <v>-0.601265211339</v>
+        <v>-0.36765801842265</v>
       </c>
       <c r="K109">
-        <v>2.27</v>
+        <v>1.1</v>
       </c>
       <c r="L109" t="s">
         <v>344</v>
       </c>
       <c r="M109" s="1">
-        <v>5196885.7</v>
+        <v>802136.0</v>
       </c>
       <c r="N109" s="1">
-        <v>5313796.21</v>
+        <v>810903.12</v>
       </c>
       <c r="O109" s="1">
-        <v>1.45</v>
+        <v>0.2</v>
       </c>
       <c r="P109">
         <v>1</v>
       </c>
     </row>
     <row r="110" spans="1:16">
       <c r="A110" t="s">
         <v>345</v>
       </c>
       <c r="B110" t="s">
         <v>346</v>
       </c>
       <c r="C110" s="1">
-        <v>3300000.0</v>
+        <v>4160000.0</v>
       </c>
       <c r="D110" s="1">
-        <v>100.543</v>
+        <v>100.255</v>
       </c>
       <c r="E110" s="1">
-        <v>101.50487879</v>
+        <v>101.30837019</v>
       </c>
       <c r="F110" t="s">
         <v>8</v>
       </c>
       <c r="G110">
         <v>1.0</v>
       </c>
       <c r="H110" s="1">
-        <v>3349661.0</v>
+        <v>4214428.2</v>
       </c>
       <c r="I110" s="1">
-        <v>-31742.0</v>
+        <v>-43820.2</v>
       </c>
       <c r="J110" s="1">
-        <v>-0.94761828137235</v>
+        <v>-1.0397662012607</v>
       </c>
       <c r="K110">
-        <v>1.25</v>
+        <v>2.38</v>
       </c>
       <c r="L110" t="s">
         <v>347</v>
       </c>
       <c r="M110" s="1">
-        <v>3317919.0</v>
+        <v>4170608.0</v>
       </c>
       <c r="N110" s="1">
-        <v>3359214.21</v>
+        <v>4269764.16</v>
       </c>
       <c r="O110" s="1">
-        <v>0.92</v>
+        <v>1.07</v>
       </c>
       <c r="P110">
         <v>1</v>
       </c>
     </row>
     <row r="111" spans="1:16">
       <c r="A111" t="s">
         <v>348</v>
       </c>
       <c r="B111" t="s">
         <v>349</v>
       </c>
       <c r="C111" s="1">
-        <v>4200000.0</v>
+        <v>5500000.0</v>
       </c>
       <c r="D111" s="1">
-        <v>103.657</v>
+        <v>98.186</v>
       </c>
       <c r="E111" s="1">
-        <v>105.09337452</v>
+        <v>98.32790727</v>
       </c>
       <c r="F111" t="s">
         <v>8</v>
       </c>
       <c r="G111">
         <v>1.0</v>
       </c>
       <c r="H111" s="1">
-        <v>4413921.73</v>
+        <v>5408034.9</v>
       </c>
       <c r="I111" s="1">
-        <v>-60327.73</v>
+        <v>-7804.9</v>
       </c>
       <c r="J111" s="1">
-        <v>-1.3667603027478</v>
+        <v>-0.14432044438175</v>
       </c>
       <c r="K111">
-        <v>2.24</v>
+        <v>1.01</v>
       </c>
       <c r="L111" t="s">
         <v>350</v>
       </c>
       <c r="M111" s="1">
-        <v>4353594.0</v>
+        <v>5400230.0</v>
       </c>
       <c r="N111" s="1">
-        <v>4447604.95</v>
+        <v>5455757.4</v>
       </c>
       <c r="O111" s="1">
-        <v>1.21</v>
+        <v>1.37</v>
       </c>
       <c r="P111">
         <v>1</v>
       </c>
     </row>
     <row r="112" spans="1:16">
       <c r="A112" t="s">
         <v>351</v>
       </c>
       <c r="B112" t="s">
         <v>352</v>
       </c>
       <c r="C112" s="1">
-        <v>2000000.0</v>
+        <v>3400000.0</v>
       </c>
       <c r="D112" s="1">
-        <v>106.921</v>
+        <v>98.233</v>
       </c>
       <c r="E112" s="1">
-        <v>109.06825</v>
+        <v>98.51473529</v>
       </c>
       <c r="F112" t="s">
         <v>8</v>
       </c>
       <c r="G112">
         <v>1.0</v>
       </c>
       <c r="H112" s="1">
-        <v>2181365.0</v>
+        <v>3349501.0</v>
       </c>
       <c r="I112" s="1">
-        <v>-42945.0</v>
+        <v>-9579.0</v>
       </c>
       <c r="J112" s="1">
-        <v>-1.9687214198449</v>
+        <v>-0.28598289715393</v>
       </c>
       <c r="K112">
-        <v>1.31</v>
+        <v>0.46</v>
       </c>
       <c r="L112" t="s">
         <v>353</v>
       </c>
       <c r="M112" s="1">
-        <v>2138420.0</v>
+        <v>3339922.0</v>
       </c>
       <c r="N112" s="1">
-        <v>2164524.98</v>
+        <v>3355408.3</v>
       </c>
       <c r="O112" s="1">
-        <v>0.59</v>
+        <v>0.84</v>
       </c>
       <c r="P112">
         <v>1</v>
       </c>
     </row>
     <row r="113" spans="1:16">
       <c r="A113" t="s">
         <v>354</v>
       </c>
       <c r="B113" t="s">
         <v>355</v>
       </c>
       <c r="C113" s="1">
-        <v>4800000.0</v>
+        <v>4600000.0</v>
       </c>
       <c r="D113" s="1">
-        <v>100.275</v>
+        <v>94.989</v>
       </c>
       <c r="E113" s="1">
-        <v>101.34664646</v>
+        <v>94.967</v>
       </c>
       <c r="F113" t="s">
         <v>8</v>
       </c>
       <c r="G113">
         <v>1.0</v>
       </c>
       <c r="H113" s="1">
-        <v>4864639.03</v>
+        <v>4368482.0</v>
       </c>
       <c r="I113" s="1">
-        <v>-51439.03</v>
+        <v>1012.0</v>
       </c>
       <c r="J113" s="1">
-        <v>-1.057406925422</v>
+        <v>0.023165941853486</v>
       </c>
       <c r="K113">
-        <v>3.64</v>
+        <v>1.35</v>
       </c>
       <c r="L113" t="s">
         <v>356</v>
       </c>
       <c r="M113" s="1">
-        <v>4813200.0</v>
+        <v>4369494.0</v>
       </c>
       <c r="N113" s="1">
-        <v>4987841.09</v>
+        <v>4431442.77</v>
       </c>
       <c r="O113" s="1">
-        <v>1.36</v>
+        <v>1.11</v>
       </c>
       <c r="P113">
         <v>1</v>
       </c>
     </row>
     <row r="114" spans="1:16">
       <c r="A114" t="s">
         <v>357</v>
       </c>
       <c r="B114" t="s">
         <v>358</v>
       </c>
       <c r="C114" s="1">
-        <v>5464000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D114" s="1">
-        <v>93.527</v>
+        <v>108.125</v>
       </c>
       <c r="E114" s="1">
-        <v>94.43916654</v>
+        <v>110.87634667</v>
       </c>
       <c r="F114" t="s">
         <v>8</v>
       </c>
       <c r="G114">
         <v>1.0</v>
       </c>
       <c r="H114" s="1">
-        <v>5160156.06</v>
+        <v>665258.08</v>
       </c>
       <c r="I114" s="1">
-        <v>-49840.78</v>
+        <v>-16508.08</v>
       </c>
       <c r="J114" s="1">
-        <v>-0.9658773769722</v>
+        <v>-2.4814550166756</v>
       </c>
       <c r="K114">
-        <v>1.47</v>
+        <v>1.06</v>
       </c>
       <c r="L114" t="s">
         <v>359</v>
       </c>
       <c r="M114" s="1">
-        <v>5110315.28</v>
+        <v>648750.0</v>
       </c>
       <c r="N114" s="1">
-        <v>5190703.44</v>
+        <v>655119.86</v>
       </c>
       <c r="O114" s="1">
-        <v>1.42</v>
+        <v>0.16</v>
       </c>
       <c r="P114">
         <v>1</v>
       </c>
     </row>
     <row r="115" spans="1:16">
       <c r="A115" t="s">
         <v>360</v>
       </c>
       <c r="B115" t="s">
         <v>361</v>
       </c>
       <c r="C115" s="1">
-        <v>800000.0</v>
+        <v>3000000.0</v>
       </c>
       <c r="D115" s="1">
-        <v>100.372</v>
+        <v>99.037</v>
       </c>
       <c r="E115" s="1">
-        <v>100.637</v>
+        <v>99.7983</v>
       </c>
       <c r="F115" t="s">
         <v>8</v>
       </c>
       <c r="G115">
         <v>1.0</v>
       </c>
       <c r="H115" s="1">
-        <v>805096.0</v>
+        <v>2993949.0</v>
       </c>
       <c r="I115" s="1">
-        <v>-2120.0</v>
+        <v>-22839.0</v>
       </c>
       <c r="J115" s="1">
-        <v>-0.26332263481622</v>
+        <v>-0.76283864554807</v>
       </c>
       <c r="K115">
-        <v>0.82</v>
+        <v>0.83</v>
       </c>
       <c r="L115" t="s">
         <v>362</v>
       </c>
       <c r="M115" s="1">
-        <v>802976.0</v>
+        <v>2971110.0</v>
       </c>
       <c r="N115" s="1">
-        <v>809551.34</v>
+        <v>2996024.38</v>
       </c>
       <c r="O115" s="1">
-        <v>0.22</v>
+        <v>0.75</v>
       </c>
       <c r="P115">
         <v>1</v>
       </c>
     </row>
     <row r="116" spans="1:16">
       <c r="A116" t="s">
         <v>363</v>
       </c>
       <c r="B116" t="s">
         <v>364</v>
       </c>
       <c r="C116" s="1">
-        <v>4160000.0</v>
+        <v>4000000.0</v>
       </c>
       <c r="D116" s="1">
-        <v>100.332</v>
+        <v>95.299</v>
       </c>
       <c r="E116" s="1">
-        <v>101.30837019</v>
+        <v>95.56322325</v>
       </c>
       <c r="F116" t="s">
         <v>8</v>
       </c>
       <c r="G116">
         <v>1.0</v>
       </c>
       <c r="H116" s="1">
-        <v>4214428.2</v>
+        <v>3822528.93</v>
       </c>
       <c r="I116" s="1">
-        <v>-40617.0</v>
+        <v>-10568.93</v>
       </c>
       <c r="J116" s="1">
-        <v>-0.96376063542855</v>
+        <v>-0.27649051697301</v>
       </c>
       <c r="K116">
-        <v>2.07</v>
+        <v>0.06</v>
       </c>
       <c r="L116" t="s">
         <v>365</v>
       </c>
       <c r="M116" s="1">
-        <v>4173811.2</v>
+        <v>3811960.0</v>
       </c>
       <c r="N116" s="1">
-        <v>4259746.54</v>
+        <v>3814261.37</v>
       </c>
       <c r="O116" s="1">
-        <v>1.16</v>
+        <v>0.96</v>
       </c>
       <c r="P116">
         <v>1</v>
       </c>
     </row>
     <row r="117" spans="1:16">
       <c r="A117" t="s">
         <v>366</v>
       </c>
       <c r="B117" t="s">
         <v>367</v>
       </c>
       <c r="C117" s="1">
-        <v>5500000.0</v>
+        <v>5900000.0</v>
       </c>
       <c r="D117" s="1">
-        <v>98.259</v>
+        <v>100.35</v>
       </c>
       <c r="E117" s="1">
-        <v>98.32790727</v>
+        <v>101.48381678</v>
       </c>
       <c r="F117" t="s">
         <v>8</v>
       </c>
       <c r="G117">
         <v>1.0</v>
       </c>
       <c r="H117" s="1">
-        <v>5408034.9</v>
+        <v>5987545.19</v>
       </c>
       <c r="I117" s="1">
-        <v>-3789.9</v>
+        <v>-66895.19</v>
       </c>
       <c r="J117" s="1">
-        <v>-0.070079059585951</v>
+        <v>-1.1172389999114</v>
       </c>
       <c r="K117">
-        <v>0.89</v>
+        <v>2.12</v>
       </c>
       <c r="L117" t="s">
         <v>368</v>
       </c>
       <c r="M117" s="1">
-        <v>5404245.0</v>
+        <v>5920650.0</v>
       </c>
       <c r="N117" s="1">
-        <v>5453142.26</v>
+        <v>6045681.51</v>
       </c>
       <c r="O117" s="1">
-        <v>1.49</v>
+        <v>1.52</v>
       </c>
       <c r="P117">
         <v>1</v>
       </c>
     </row>
     <row r="118" spans="1:16">
       <c r="A118" t="s">
         <v>369</v>
       </c>
       <c r="B118" t="s">
         <v>370</v>
       </c>
       <c r="C118" s="1">
-        <v>3400000.0</v>
+        <v>4710000.0</v>
       </c>
       <c r="D118" s="1">
-        <v>98.566</v>
+        <v>98.85</v>
       </c>
       <c r="E118" s="1">
-        <v>98.51473529</v>
+        <v>99.72630149</v>
       </c>
       <c r="F118" t="s">
         <v>8</v>
       </c>
       <c r="G118">
         <v>1.0</v>
       </c>
       <c r="H118" s="1">
-        <v>3349501.0</v>
+        <v>4697108.8</v>
       </c>
       <c r="I118" s="1">
-        <v>1743.0</v>
+        <v>-41273.8</v>
       </c>
       <c r="J118" s="1">
-        <v>0.052037602018928</v>
+        <v>-0.87870649281107</v>
       </c>
       <c r="K118">
-        <v>0.25</v>
+        <v>0.75</v>
       </c>
       <c r="L118" t="s">
         <v>371</v>
       </c>
       <c r="M118" s="1">
-        <v>3351244.0</v>
+        <v>4655835.0</v>
       </c>
       <c r="N118" s="1">
-        <v>3359650.85</v>
+        <v>4691079.35</v>
       </c>
       <c r="O118" s="1">
-        <v>0.92</v>
+        <v>1.18</v>
       </c>
       <c r="P118">
         <v>1</v>
       </c>
     </row>
     <row r="119" spans="1:16">
       <c r="A119" t="s">
         <v>372</v>
       </c>
       <c r="B119" t="s">
         <v>373</v>
       </c>
       <c r="C119" s="1">
-        <v>600000.0</v>
+        <v>6100000.0</v>
       </c>
       <c r="D119" s="1">
-        <v>108.614</v>
+        <v>100.032</v>
       </c>
       <c r="E119" s="1">
-        <v>110.87634667</v>
+        <v>100.56275984</v>
       </c>
       <c r="F119" t="s">
         <v>8</v>
       </c>
       <c r="G119">
         <v>1.0</v>
       </c>
       <c r="H119" s="1">
-        <v>665258.08</v>
+        <v>6134328.35</v>
       </c>
       <c r="I119" s="1">
-        <v>-13574.08</v>
+        <v>-32376.35</v>
       </c>
       <c r="J119" s="1">
-        <v>-2.040423169306</v>
+        <v>-0.52778964790823</v>
       </c>
       <c r="K119">
-        <v>0.38</v>
+        <v>2.42</v>
       </c>
       <c r="L119" t="s">
         <v>374</v>
       </c>
       <c r="M119" s="1">
-        <v>651684.0</v>
+        <v>6101952.0</v>
       </c>
       <c r="N119" s="1">
-        <v>653977.15</v>
+        <v>6249354.74</v>
       </c>
       <c r="O119" s="1">
-        <v>0.18</v>
+        <v>1.57</v>
       </c>
       <c r="P119">
         <v>1</v>
       </c>
     </row>
     <row r="120" spans="1:16">
       <c r="A120" t="s">
         <v>375</v>
       </c>
       <c r="B120" t="s">
         <v>376</v>
       </c>
       <c r="C120" s="1">
-        <v>3000000.0</v>
+        <v>4124000.0</v>
       </c>
       <c r="D120" s="1">
-        <v>98.989</v>
+        <v>98.644</v>
       </c>
       <c r="E120" s="1">
-        <v>99.7983</v>
+        <v>99.37023084</v>
       </c>
       <c r="F120" t="s">
         <v>8</v>
       </c>
       <c r="G120">
         <v>1.0</v>
       </c>
       <c r="H120" s="1">
-        <v>2993949.0</v>
+        <v>4098028.32</v>
       </c>
       <c r="I120" s="1">
-        <v>-24279.0</v>
+        <v>-29949.76</v>
       </c>
       <c r="J120" s="1">
-        <v>-0.81093565722061</v>
+        <v>-0.73083340722252</v>
       </c>
       <c r="K120">
-        <v>0.56</v>
+        <v>2.1</v>
       </c>
       <c r="L120" t="s">
         <v>377</v>
       </c>
       <c r="M120" s="1">
-        <v>2969670.0</v>
+        <v>4068078.56</v>
       </c>
       <c r="N120" s="1">
-        <v>2986365.2</v>
+        <v>4154513.08</v>
       </c>
       <c r="O120" s="1">
-        <v>0.82</v>
+        <v>1.04</v>
       </c>
       <c r="P120">
         <v>1</v>
       </c>
     </row>
     <row r="121" spans="1:16">
       <c r="A121" t="s">
         <v>378</v>
       </c>
       <c r="B121" t="s">
         <v>379</v>
       </c>
       <c r="C121" s="1">
-        <v>1200000.0</v>
+        <v>1999000.0</v>
       </c>
       <c r="D121" s="1">
-        <v>101.647</v>
+        <v>98.864</v>
       </c>
       <c r="E121" s="1">
-        <v>102.1475</v>
+        <v>98.93570235</v>
       </c>
       <c r="F121" t="s">
         <v>8</v>
       </c>
       <c r="G121">
         <v>1.0</v>
       </c>
       <c r="H121" s="1">
-        <v>1225770.0</v>
+        <v>1977724.69</v>
       </c>
       <c r="I121" s="1">
-        <v>-6006.0</v>
+        <v>-1433.33</v>
       </c>
       <c r="J121" s="1">
-        <v>-0.48997772828508</v>
+        <v>-0.07247368692151</v>
       </c>
       <c r="K121">
-        <v>0.03</v>
-[...2 lines deleted...]
-        <v>304.1</v>
+        <v>0.12</v>
+      </c>
+      <c r="L121" t="s">
+        <v>380</v>
       </c>
       <c r="M121" s="1">
-        <v>1219764.0</v>
+        <v>1976291.36</v>
       </c>
       <c r="N121" s="1">
-        <v>1220068.1</v>
+        <v>1978673.73</v>
       </c>
       <c r="O121" s="1">
-        <v>0.33</v>
+        <v>0.5</v>
       </c>
       <c r="P121">
-        <v>1</v>
-[...348 lines deleted...]
-      <c r="P128">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>