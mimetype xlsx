--- v3 (2026-07-16)
+++ v4 (2026-08-14)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="381">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="399">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>C</t>
   </si>
   <si>
     <t>FR0000979866</t>
   </si>
   <si>
@@ -112,1095 +112,1149 @@
   <si>
     <t>PMV (EUR)</t>
   </si>
   <si>
     <t>Var.</t>
   </si>
   <si>
     <t>CC (EUR)</t>
   </si>
   <si>
     <t>Interets (EUR)</t>
   </si>
   <si>
     <t>VBCE (EUR)</t>
   </si>
   <si>
     <t>VBCI (EUR)</t>
   </si>
   <si>
     <t>Poids</t>
   </si>
   <si>
     <t>Nb.</t>
   </si>
   <si>
-    <t>FR0000008997</t>
-[...4 lines deleted...]
-  <si>
     <t>DU100626</t>
   </si>
   <si>
     <t>EURO-SCHATZ JUN 26</t>
   </si>
   <si>
     <t>XS2575555938</t>
   </si>
   <si>
     <t>ABB FINANCE BV 3.25 16/01/2027</t>
   </si>
   <si>
-    <t>2 510.96</t>
+    <t>3 178.77</t>
   </si>
   <si>
     <t>XS2575971994</t>
   </si>
   <si>
     <t>ABN AMRO BANK NV 4 16/01/2028</t>
   </si>
   <si>
-    <t>23 693.15</t>
+    <t>29 994.52</t>
   </si>
   <si>
     <t>XS3066564900</t>
   </si>
   <si>
     <t>ACHMEA BANK NV 2.5 06/05/2028</t>
   </si>
   <si>
-    <t>121 910.96</t>
+    <t>3 143.84</t>
   </si>
   <si>
     <t>XS2464405229</t>
   </si>
   <si>
     <t>AIB GROUP PLC 04/04/2028</t>
   </si>
   <si>
-    <t>4 635.62</t>
+    <t>11 878.77</t>
   </si>
   <si>
     <t>FR0014013VW7</t>
   </si>
   <si>
     <t>AIR LIQUIDE FINANCE SA 2.625 05/11/2029</t>
   </si>
   <si>
-    <t>34 621.23</t>
+    <t>21 978.08</t>
   </si>
   <si>
     <t>XS2462466611</t>
   </si>
   <si>
     <t>AKZO NOBEL NV 1.5 28/03/2028</t>
   </si>
   <si>
     <t>XS2156598281</t>
   </si>
   <si>
     <t>AKZO NOBEL NV 1.625 14/04/2030</t>
   </si>
   <si>
+    <t>2 554.63</t>
+  </si>
+  <si>
     <t>XS2640904319</t>
   </si>
   <si>
     <t>ALPHA BANK SA 27/06/2029</t>
   </si>
   <si>
-    <t>89 506.85</t>
+    <t>97 041.10</t>
+  </si>
+  <si>
+    <t>XS3368960962</t>
+  </si>
+  <si>
+    <t>AMPHENOL CORPORATION 3.375 12/05/2029</t>
   </si>
   <si>
     <t>XS1346228577</t>
   </si>
   <si>
     <t>AXA SA 06/07/2047</t>
   </si>
   <si>
-    <t>23 967.12</t>
+    <t>26 047.60</t>
   </si>
   <si>
     <t>XS1799611642</t>
   </si>
   <si>
     <t>AXA SA 28/05/2049</t>
   </si>
   <si>
-    <t>174 698.63</t>
+    <t>188 054.79</t>
   </si>
   <si>
     <t>FR0014015J87</t>
   </si>
   <si>
     <t>AYVENS SA 3 18/04/2030</t>
   </si>
   <si>
+    <t>3 106.85</t>
+  </si>
+  <si>
     <t>FR0014017YD2</t>
   </si>
   <si>
     <t>AYVENS SA 3.375 16/04/2029</t>
   </si>
   <si>
+    <t>3 485.96</t>
+  </si>
+  <si>
     <t>XS2583203950</t>
   </si>
   <si>
     <t>BANCO DE SABADELL SA 07/02/2029</t>
   </si>
   <si>
-    <t>19 676.71</t>
+    <t>26 508.90</t>
+  </si>
+  <si>
+    <t>XS2791973642</t>
+  </si>
+  <si>
+    <t>BANCO DE SABADELL SA 27/06/2034</t>
+  </si>
+  <si>
+    <t>85 903.42</t>
   </si>
   <si>
     <t>XS2626699982</t>
   </si>
   <si>
     <t>BANCO SANTANDER SA 23/08/2033</t>
   </si>
   <si>
-    <t>136 109.59</t>
+    <t>150 287.67</t>
   </si>
   <si>
     <t>XS2575952697</t>
   </si>
   <si>
     <t>BANCO SANTANDER SA 3.875 16/01/2028</t>
   </si>
   <si>
-    <t>32 932.19</t>
+    <t>41 690.75</t>
   </si>
   <si>
     <t>XS2038039074</t>
   </si>
   <si>
     <t>BANK OF AMERICA CORP 08/08/2029</t>
   </si>
   <si>
-    <t>18 436.85</t>
+    <t>20 244.38</t>
   </si>
   <si>
     <t>XS2345799089</t>
   </si>
   <si>
     <t>BANK OF AMERICA CORP 24/08/2028</t>
   </si>
   <si>
-    <t>17 483.93</t>
+    <t>19 312.79</t>
   </si>
   <si>
     <t>FR0013408960</t>
   </si>
   <si>
     <t>BANQUE EUROPEENNE DU CREDIT MUTUEL 1.75 15/03/2029</t>
   </si>
   <si>
-    <t>8 457.53</t>
+    <t>14 330.82</t>
   </si>
   <si>
     <t>FR001400AY79</t>
   </si>
   <si>
     <t>BANQUE FEDERATIVE DU CREDIT MUTUEL 16/06/2032</t>
   </si>
   <si>
-    <t>134 064.38</t>
+    <t>144 946.23</t>
+  </si>
+  <si>
+    <t>XS3367720797</t>
+  </si>
+  <si>
+    <t>BARCLAYS PLC 12/05/2030</t>
   </si>
   <si>
     <t>BE6340794013</t>
   </si>
   <si>
     <t>BELFIUS BANQUE SA 19/04/2033</t>
   </si>
   <si>
+    <t>16 828.77</t>
+  </si>
+  <si>
     <t>XS3075491152</t>
   </si>
   <si>
     <t>BMW FINANCE NV 2.625 20/05/2028</t>
   </si>
   <si>
-    <t>201 364.83</t>
+    <t>216 392.05</t>
   </si>
   <si>
     <t>FR0014001JT3</t>
   </si>
   <si>
     <t>BNP PARIBAS SA 19/01/2030</t>
   </si>
   <si>
-    <t>4 487.67</t>
+    <t>5 720.55</t>
   </si>
   <si>
     <t>FR0013484458</t>
   </si>
   <si>
     <t>BNP PARIBAS SA 19/02/2028</t>
   </si>
   <si>
-    <t>1 150.68</t>
+    <t>1 630.14</t>
   </si>
   <si>
     <t>FR0014009HA0</t>
   </si>
   <si>
     <t>BNP PARIBAS SA 31/03/2032</t>
   </si>
   <si>
-    <t>2 739.73</t>
+    <t>6 164.38</t>
   </si>
   <si>
     <t>FR001400BBL2</t>
   </si>
   <si>
     <t>BNP PARIBAS SA PERP</t>
   </si>
   <si>
-    <t>56 095.47</t>
-[...8 lines deleted...]
-    <t>1 183.56</t>
+    <t>66 483.52</t>
+  </si>
+  <si>
+    <t>XS3367613448</t>
+  </si>
+  <si>
+    <t>BOOKING HOLDINGS INC 3.5 11/05/2030</t>
   </si>
   <si>
     <t>FR001400N4L7</t>
   </si>
   <si>
     <t>BPCE SA 3.875 11/01/2029</t>
   </si>
   <si>
-    <t>43 092.12</t>
+    <t>53 973.97</t>
   </si>
   <si>
     <t>XS2802928775</t>
   </si>
   <si>
     <t>BRENNTAG FINANCE BV 3.75 24/04/2028</t>
   </si>
   <si>
-    <t>118 684.93</t>
+    <t>6 904.11</t>
   </si>
   <si>
     <t>XS3108521124</t>
   </si>
   <si>
     <t>CA AUTO BANK SPA (DUBLIN BRANCH) 2.75 07/07/2028</t>
   </si>
   <si>
-    <t>68 221.47</t>
+    <t>74 164.11</t>
   </si>
   <si>
     <t>XS3275406539</t>
   </si>
   <si>
     <t>CA AUTO BANK SPA (DUBLIN BRANCH) 2.75 21/01/2029</t>
   </si>
   <si>
-    <t>11 680.95</t>
+    <t>14 962.11</t>
   </si>
   <si>
     <t>XS2434702424</t>
   </si>
   <si>
     <t>CAIXABANK SA 21/01/2028</t>
   </si>
   <si>
-    <t>6 857.88</t>
+    <t>8 784.25</t>
   </si>
   <si>
     <t>XS3280995518</t>
   </si>
   <si>
     <t>CANADIAN IMPERIAL BANK OF COMMERCE 30/07/2030</t>
   </si>
   <si>
-    <t>36 331.17</t>
+    <t>49 070.67</t>
   </si>
   <si>
     <t>FR0014012SB9</t>
   </si>
   <si>
     <t>CAPGEMINI SE 2.5 25/09/2028</t>
   </si>
   <si>
-    <t>59 547.95</t>
+    <t>66 739.73</t>
   </si>
   <si>
     <t>XS3231164586</t>
   </si>
   <si>
     <t>CATERPILLAR FINANCIAL SERVICES COR 2.541 20/11/2028</t>
   </si>
   <si>
-    <t>12 250.54</t>
+    <t>14 485.44</t>
   </si>
   <si>
     <t>XS3071246295</t>
   </si>
   <si>
     <t>CENCORA INC 2.875 22/05/2028</t>
   </si>
   <si>
-    <t>49 835.96</t>
+    <t>53 577.40</t>
   </si>
   <si>
     <t>XS3326474155</t>
   </si>
   <si>
     <t>COCA-COLA HBC FINANCE BV 3.625 01/10/2030</t>
   </si>
   <si>
-    <t>5 232.61</t>
+    <t>12 117.63</t>
   </si>
   <si>
     <t>XS2114852218</t>
   </si>
   <si>
     <t>COMCAST CORPORATION 0.25 20/05/2027</t>
   </si>
   <si>
-    <t>11 472.60</t>
+    <t>10 109.59</t>
   </si>
   <si>
     <t>DE000CZ45Y63</t>
   </si>
   <si>
     <t>COMMERZBANK AG 08/12/2028</t>
   </si>
   <si>
-    <t>18 173.63</t>
+    <t>21 589.73</t>
   </si>
   <si>
     <t>DE000CZ40MM4</t>
   </si>
   <si>
     <t>COMMERZBANK AG 1.875 28/02/2028</t>
   </si>
   <si>
+    <t>1 171.23</t>
+  </si>
+  <si>
     <t>FR0014014P49</t>
   </si>
   <si>
     <t>CREDIT AGRICOLE SA 03/07/2031</t>
   </si>
   <si>
-    <t>67 345.89</t>
+    <t>65 590.75</t>
   </si>
   <si>
     <t>FR001400F1U4</t>
   </si>
   <si>
     <t>CREDIT AGRICOLE SA 11/07/2029</t>
   </si>
   <si>
-    <t>49 428.08</t>
+    <t>53 794.52</t>
   </si>
   <si>
     <t>FR001400KDS4</t>
   </si>
   <si>
     <t>CREDIT AGRICOLE SA 28/08/2033</t>
   </si>
   <si>
-    <t>84 986.30</t>
+    <t>94 027.40</t>
   </si>
   <si>
     <t>FR0013517307</t>
   </si>
   <si>
     <t>CREDIT MUTUEL ARKEA 11/06/2029</t>
   </si>
   <si>
-    <t>18 222.60</t>
+    <t>19 678.08</t>
   </si>
   <si>
     <t>BE0002936178</t>
   </si>
   <si>
     <t>CRELAN SA 28/02/2030</t>
   </si>
   <si>
-    <t>24 312.33</t>
+    <t>36 230.14</t>
+  </si>
+  <si>
+    <t>XS3352082930</t>
+  </si>
+  <si>
+    <t>DANAHER CORPORATION 3.25 29/04/2030</t>
+  </si>
+  <si>
+    <t>2 030.14</t>
   </si>
   <si>
     <t>FR0014017HN6</t>
   </si>
   <si>
     <t>DANONE SA 3.379 01/04/2030</t>
   </si>
   <si>
-    <t>4 045.54</t>
+    <t>9 368.62</t>
   </si>
   <si>
     <t>FR0014005EJ6</t>
   </si>
   <si>
     <t>DANONE SA PERP</t>
   </si>
   <si>
-    <t>19 520.55</t>
+    <t>23 424.66</t>
   </si>
   <si>
     <t>FR0013444551</t>
   </si>
   <si>
     <t>DASSAULT SYSTEMES 0.375 16/09/2029</t>
   </si>
   <si>
-    <t>10 430.14</t>
+    <t>11 637.33</t>
   </si>
   <si>
     <t>DE000A4DFH60</t>
   </si>
   <si>
     <t>DEUTSCHE BANK AG 16/06/2029</t>
   </si>
   <si>
-    <t>81 008.22</t>
+    <t>87 583.56</t>
   </si>
   <si>
     <t>DE000A30VT97</t>
   </si>
   <si>
     <t>DEUTSCHE BANK AG PERP</t>
   </si>
   <si>
-    <t>175 068.49</t>
+    <t>7 397.26</t>
   </si>
   <si>
     <t>XS2306517876</t>
   </si>
   <si>
     <t>DNB BANK ASA 23/02/2029</t>
   </si>
   <si>
-    <t>1 400.77</t>
-[...5 lines deleted...]
-    <t>EDP FINANCE BV 1.625 15/04/2027</t>
+    <t>2 026.11</t>
   </si>
   <si>
     <t>XS3008888953</t>
   </si>
   <si>
     <t>ENEL FINANCE INTERNATIONAL NV 2.625 24/02/2028</t>
   </si>
   <si>
-    <t>29 468.32</t>
+    <t>42 863.01</t>
   </si>
   <si>
     <t>FR001400A1H6</t>
   </si>
   <si>
     <t>ENGIE SA 3.5 27/09/2029</t>
   </si>
   <si>
-    <t>112 047.95</t>
+    <t>125 712.33</t>
   </si>
   <si>
     <t>AT0000A2U543</t>
   </si>
   <si>
     <t>ERSTE GROUP BANK AG 15/11/2032</t>
   </si>
   <si>
-    <t>11 219.18</t>
+    <t>13 017.12</t>
   </si>
   <si>
     <t>XS2386877133</t>
   </si>
   <si>
     <t>ESSITY CAPITAL BV 0.25 15/09/2029</t>
   </si>
   <si>
-    <t>6 985.62</t>
+    <t>7 790.41</t>
+  </si>
+  <si>
+    <t>XS2987792269</t>
+  </si>
+  <si>
+    <t>EUROBANK ERGASIAS SERVICES AND HOL 30/04/2035</t>
   </si>
   <si>
     <t>XS2904504979</t>
   </si>
   <si>
     <t>EUROBANK SA (ATHINA) 24/09/2030</t>
   </si>
   <si>
-    <t>31 912.33</t>
+    <t>35 747.95</t>
   </si>
   <si>
     <t>XS3110850347</t>
   </si>
   <si>
     <t>EUROBANK SA 07/07/2028</t>
   </si>
   <si>
-    <t>49 982.23</t>
+    <t>54 336.08</t>
   </si>
   <si>
     <t>XS2919679816</t>
   </si>
   <si>
     <t>EUROGRID GMBH 3.075 18/10/2027</t>
   </si>
   <si>
-    <t>65 105.75</t>
+    <t>73 951.64</t>
   </si>
   <si>
     <t>DK0030555156</t>
   </si>
   <si>
     <t>EURONEXT NV 2.625 26/11/2028</t>
   </si>
   <si>
-    <t>29 657.47</t>
+    <t>34 770.82</t>
   </si>
   <si>
     <t>XS3299544711</t>
   </si>
   <si>
     <t>FORD MOTOR CREDIT COMPANY LLC 3.305 17/05/2029</t>
   </si>
   <si>
-    <t>15 943.68</t>
+    <t>22 372.59</t>
   </si>
   <si>
     <t>XS3148184156</t>
   </si>
   <si>
     <t>GIVAUDAN FINANCE EUROPE BV 2.875 09/09/2029</t>
   </si>
   <si>
-    <t>59 773.93</t>
+    <t>37 173.67</t>
   </si>
   <si>
     <t>XS2385390724</t>
   </si>
   <si>
     <t>HOLDING DINFRASTRUCTURES DES METIE 0.625 16/09/2028</t>
   </si>
   <si>
-    <t>8 136.99</t>
+    <t>9 078.77</t>
   </si>
   <si>
     <t>XS2553547444</t>
   </si>
   <si>
     <t>HSBC HOLDINGS PLC 16/11/2032</t>
   </si>
   <si>
-    <t>94 588.22</t>
+    <t>109 844.38</t>
   </si>
   <si>
     <t>XS2788605660</t>
   </si>
   <si>
     <t>HSBC HOLDINGS PLC 22/03/2035</t>
   </si>
   <si>
-    <t>9 982.73</t>
+    <t>18 588.53</t>
   </si>
   <si>
     <t>XS2580221658</t>
   </si>
   <si>
     <t>IBERDROLA FINANZAS SAU PERP</t>
   </si>
   <si>
-    <t>53 892.12</t>
+    <t>58 900.68</t>
   </si>
   <si>
     <t>FR0013320058</t>
   </si>
   <si>
     <t>ICADE 1.625 28/02/2028</t>
   </si>
   <si>
-    <t>12 488.01</t>
+    <t>18 609.59</t>
   </si>
   <si>
     <t>XS3190744907</t>
   </si>
   <si>
     <t>IDS FINANCING PLC 3.25 01/01/2029</t>
   </si>
   <si>
-    <t>57 468.10</t>
+    <t>64 615.88</t>
   </si>
   <si>
     <t>XS2244936659</t>
   </si>
   <si>
     <t>INFRASTRUTTURE WIRELESS ITALIANE S 1.625 21/10/2028</t>
   </si>
   <si>
-    <t>34 650.34</t>
+    <t>39 436.30</t>
   </si>
   <si>
     <t>XS2524746687</t>
   </si>
   <si>
     <t>ING GROEP NV 24/08/2033</t>
   </si>
   <si>
-    <t>21 608.22</t>
+    <t>23 868.49</t>
   </si>
   <si>
     <t>XS2886191589</t>
   </si>
   <si>
     <t>ING GROEP NV 26/08/2035</t>
   </si>
   <si>
-    <t>118 662.33</t>
+    <t>131 179.45</t>
   </si>
   <si>
     <t>XS1725678194</t>
   </si>
   <si>
     <t>INMOBILIARIA COLONIAL SOCIMI SA 2.5 28/11/2029</t>
   </si>
   <si>
-    <t>35 260.27</t>
+    <t>41 424.66</t>
   </si>
   <si>
     <t>XS2592650373</t>
   </si>
   <si>
     <t>INTESA SANPAOLO SPA 08/03/2028</t>
   </si>
   <si>
-    <t>9 424.66</t>
+    <t>14 904.11</t>
   </si>
   <si>
     <t>XS1785340172</t>
   </si>
   <si>
     <t>INTESA SANPAOLO SPA 1.75 20/03/2028</t>
   </si>
   <si>
-    <t>3 269.86</t>
+    <t>5 906.85</t>
   </si>
   <si>
     <t>BE0002766476</t>
   </si>
   <si>
     <t>KBC GROEP NV 14/01/2029</t>
   </si>
   <si>
     <t>BE0002961424</t>
   </si>
   <si>
     <t>KBC GROEP NV PERP</t>
   </si>
   <si>
-    <t>22 000.00</t>
+    <t>33 956.52</t>
   </si>
   <si>
     <t>FR0013512233</t>
   </si>
   <si>
     <t>KLEPIERRE SA 2 12/05/2029</t>
   </si>
   <si>
-    <t>97 731.51</t>
-[...1 lines deleted...]
-  <si>
     <t>FR00140087C4</t>
   </si>
   <si>
     <t>LA BANQUE POSTALE 09/02/2028</t>
   </si>
   <si>
-    <t>7 479.45</t>
+    <t>10 150.68</t>
   </si>
   <si>
     <t>FR0013181898</t>
   </si>
   <si>
     <t>LA BANQUE POSTALE 3 09/06/2028</t>
   </si>
   <si>
-    <t>95 794.52</t>
+    <t>103 397.26</t>
+  </si>
+  <si>
+    <t>DE000A3MQNP4</t>
+  </si>
+  <si>
+    <t>LEG IMMOBILIEN SE 0.875 17/01/2029</t>
+  </si>
+  <si>
+    <t>6 223.29</t>
   </si>
   <si>
     <t>XS2327299298</t>
   </si>
   <si>
     <t>LSEG NETHERLANDS BV 0.25 06/04/2028</t>
   </si>
   <si>
     <t>XS2904651093</t>
   </si>
   <si>
     <t>LSEG NETHERLANDS BV 2.75 20/09/2027</t>
   </si>
   <si>
-    <t>106 968.52</t>
+    <t>85 656.02</t>
   </si>
   <si>
     <t>XS3320664710</t>
   </si>
   <si>
     <t>MAPLE PARENT HOLDINGS CORP 3.881 26/03/2030</t>
   </si>
   <si>
-    <t>5 941.12</t>
+    <t>11 882.24</t>
+  </si>
+  <si>
+    <t>XS2729836234</t>
+  </si>
+  <si>
+    <t>MEDIOBANCA BANCA DI CREDITO FINANZ 01/02/2030</t>
+  </si>
+  <si>
+    <t>24 691.78</t>
   </si>
   <si>
     <t>XS3233927733</t>
   </si>
   <si>
     <t>MITSUBISHI HC CAPITAL UK PLC 2.856 26/11/2028</t>
   </si>
   <si>
-    <t>65 090.59</t>
+    <t>76 313.10</t>
   </si>
   <si>
     <t>XS2595028536</t>
   </si>
   <si>
     <t>MORGAN STANLEY 02/03/2029</t>
   </si>
   <si>
-    <t>19 001.58</t>
+    <t>28 696.27</t>
   </si>
   <si>
     <t>XS3284396622</t>
   </si>
   <si>
     <t>NATIONAL BANK OF GREECE SA 04/02/2031</t>
   </si>
   <si>
-    <t>14 068.92</t>
+    <t>18 758.56</t>
   </si>
   <si>
     <t>XS2680745119</t>
   </si>
   <si>
     <t>NATIONAL GRID NORTH AMERICA INC 4.151 12/09/2027</t>
   </si>
   <si>
-    <t>82 565.10</t>
+    <t>91 947.49</t>
   </si>
   <si>
     <t>XS2382950330</t>
   </si>
   <si>
     <t>NATWEST GROUP PLC 14/09/2032</t>
   </si>
   <si>
-    <t>23 671.81</t>
+    <t>26 386.47</t>
   </si>
   <si>
     <t>XS2623518821</t>
   </si>
   <si>
     <t>NATWEST GROUP PLC 16/02/2029</t>
   </si>
   <si>
-    <t>10 705.34</t>
+    <t>14 953.49</t>
   </si>
   <si>
     <t>XS1550988643</t>
   </si>
   <si>
     <t>NN GROUP NV 13/01/2048</t>
   </si>
   <si>
-    <t>23 598.90</t>
+    <t>29 681.10</t>
   </si>
   <si>
     <t>XS2343459074</t>
   </si>
   <si>
     <t>NORDEA BANK ABP 18/08/2031</t>
   </si>
   <si>
-    <t>15 941.78</t>
+    <t>17 568.49</t>
   </si>
   <si>
     <t>XS2482618464</t>
   </si>
   <si>
     <t>NORDEA BANK ABP 2.5 23/05/2029</t>
   </si>
   <si>
-    <t>131 890.41</t>
+    <t>141 821.92</t>
   </si>
   <si>
     <t>XS3100081093</t>
   </si>
   <si>
     <t>NTT FINANCE CORP 2.906 16/03/2029</t>
   </si>
   <si>
-    <t>9 321.09</t>
+    <t>15 979.02</t>
   </si>
   <si>
     <t>DK0030507694</t>
   </si>
   <si>
     <t>NYKREDIT REALKREDIT A/S 29/12/2032</t>
   </si>
   <si>
-    <t>89 446.58</t>
+    <t>109 412.33</t>
   </si>
   <si>
     <t>XS1115498260</t>
   </si>
   <si>
     <t>ORANGE SA PERP</t>
   </si>
   <si>
-    <t>10 325.34</t>
-[...8 lines deleted...]
-    <t>1 081.54</t>
+    <t>11 609.59</t>
+  </si>
+  <si>
+    <t>XS3296830444</t>
+  </si>
+  <si>
+    <t>POWSZECHNA KASA OSZCZEDNOSCI BANK 06/05/2030</t>
+  </si>
+  <si>
+    <t>1 489.62</t>
   </si>
   <si>
     <t>FR0014010CJ0</t>
   </si>
   <si>
     <t>PUBLICIS GROUPE SA 2.875 12/06/2029</t>
   </si>
   <si>
-    <t>81 098.63</t>
+    <t>87 596.92</t>
   </si>
   <si>
     <t>XS3174782758</t>
   </si>
   <si>
     <t>RECKITT BENCKISER TREASURY SERVICE 2.625 10/09/2028</t>
   </si>
   <si>
-    <t>52 639.09</t>
+    <t>58 566.91</t>
   </si>
   <si>
     <t>FR0014002OL8</t>
   </si>
   <si>
     <t>RENAULT SA 2.5 01/04/2028</t>
   </si>
   <si>
-    <t>2 732.88</t>
+    <t>6 328.77</t>
   </si>
   <si>
     <t>XS2494945939</t>
   </si>
   <si>
     <t>RENTOKIL INITIAL FINANCE BV 3.875 27/06/2027</t>
   </si>
   <si>
-    <t>182 878.77</t>
+    <t>198 272.60</t>
+  </si>
+  <si>
+    <t>FR0014016SU0</t>
+  </si>
+  <si>
+    <t>SANOFI SA 3 05/05/2029</t>
+  </si>
+  <si>
+    <t>2 547.95</t>
   </si>
   <si>
     <t>DE000A2YB7B5</t>
   </si>
   <si>
     <t>SCHAEFFLER AG 2.875 26/03/2027</t>
   </si>
   <si>
-    <t>3 938.36</t>
+    <t>7 876.71</t>
   </si>
   <si>
     <t>XS2511906310</t>
   </si>
   <si>
     <t>SELP FINANCE SARL 3.75 10/08/2027</t>
   </si>
   <si>
-    <t>133 838.73</t>
+    <t>147 063.90</t>
   </si>
   <si>
     <t>FR001400U1Q3</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA 13/11/2030</t>
   </si>
   <si>
-    <t>20 399.32</t>
+    <t>23 627.05</t>
   </si>
   <si>
     <t>FR001400KZQ1</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA 28/09/2029</t>
   </si>
   <si>
-    <t>111 501.37</t>
+    <t>125 165.75</t>
   </si>
   <si>
     <t>FR001400F877</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA PERP</t>
   </si>
   <si>
-    <t>40 027.62</t>
+    <t>50 904.70</t>
   </si>
   <si>
     <t>XS2439704318</t>
   </si>
   <si>
     <t>SSE PLC PERP</t>
   </si>
   <si>
-    <t>191 473.97</t>
+    <t>12 624.66</t>
   </si>
   <si>
     <t>XS1207005023</t>
   </si>
   <si>
     <t>STATKRAFT AS 1.5 26/03/2030</t>
   </si>
   <si>
-    <t>5 613.70</t>
+    <t>11 227.40</t>
   </si>
   <si>
     <t>XS2723597923</t>
   </si>
   <si>
     <t>STATKRAFT AS 3.125 13/12/2026</t>
   </si>
   <si>
-    <t>8 767.12</t>
+    <t>10 479.45</t>
   </si>
   <si>
     <t>XS2522879654</t>
   </si>
   <si>
     <t>SWEDBANK AB 23/08/2032</t>
   </si>
   <si>
-    <t>99 156.16</t>
+    <t>109 484.93</t>
   </si>
   <si>
     <t>XS1652866002</t>
   </si>
   <si>
     <t>TERNA RETE ELETTRICA NAZIONALE SPA 1.375 26/07/2027</t>
   </si>
   <si>
-    <t>55 527.40</t>
+    <t>39 735.62</t>
   </si>
   <si>
     <t>XS2437854487</t>
   </si>
   <si>
     <t>TERNA RETE ELETTRICA NAZIONALE SPA PERP</t>
   </si>
   <si>
-    <t>15 486.30</t>
+    <t>21 017.12</t>
   </si>
   <si>
     <t>XS1997077364</t>
   </si>
   <si>
     <t>TRANSURBAN FINANCE COMPANY PTY LTD 1.45 16/05/2029</t>
   </si>
   <si>
-    <t>61 948.77</t>
-[...1 lines deleted...]
-  <si>
     <t>CH1214797172</t>
   </si>
   <si>
     <t>UBS GROUP AG 01/03/2029</t>
   </si>
   <si>
-    <t>6 369.86</t>
+    <t>9 554.79</t>
   </si>
   <si>
     <t>CH1512676888</t>
   </si>
   <si>
     <t>UBS GROUP AG 13/02/2031</t>
   </si>
   <si>
-    <t>24 914.38</t>
+    <t>31 335.62</t>
   </si>
   <si>
     <t>BE0002784651</t>
   </si>
   <si>
     <t>UCB SA 1 30/03/2028</t>
   </si>
   <si>
-    <t>2 301.37</t>
+    <t>5 041.10</t>
   </si>
   <si>
     <t>FR001400SIM9</t>
   </si>
   <si>
     <t>UNIBAIL-RODAMCO-WESTFIELD SE 3.5 11/09/2029</t>
   </si>
   <si>
-    <t>125 031.51</t>
+    <t>139 175.34</t>
   </si>
   <si>
     <t>IT0005689986</t>
   </si>
   <si>
     <t>UNICREDIT SPA 15/07/2030</t>
   </si>
   <si>
-    <t>35 244.35</t>
+    <t>28 450.68</t>
   </si>
   <si>
     <t>XS2496288593</t>
   </si>
   <si>
     <t>UNIVERSAL MUSIC GROUP NV 3 30/06/2027</t>
   </si>
   <si>
-    <t>147 402.74</t>
+    <t>159 936.99</t>
   </si>
   <si>
     <t>XS3063724325</t>
   </si>
   <si>
     <t>VISA INC 2.25 15/05/2028</t>
   </si>
   <si>
-    <t>86 434.52</t>
-[...1 lines deleted...]
-  <si>
     <t>XS1575992596</t>
   </si>
   <si>
     <t>WOLTERS KLUWER NV 1.5 22/03/2027</t>
   </si>
   <si>
-    <t>2 382.37</t>
+    <t>4 436.14</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -1564,212 +1618,212 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
-        <v>864077.9008</v>
+        <v>844787.7466</v>
       </c>
       <c r="D2">
-        <v>119.13</v>
+        <v>119.03</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>102941737.86</v>
+        <v>100555543.22</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>102941737.86</v>
+        <v>100555543.22</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
-        <v>2654405.7787</v>
+        <v>2733915.0586</v>
       </c>
       <c r="D3">
-        <v>106.48</v>
+        <v>106.36</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>282654627.96</v>
+        <v>290800452.61</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>282654627.96</v>
+        <v>290800452.61</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="1">
-        <v>29293.1975</v>
+        <v>28554.6906</v>
       </c>
       <c r="D4">
-        <v>110.53</v>
+        <v>110.42</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
-        <v>3238006.96</v>
+        <v>3153252.84</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
       <c r="H4">
-        <v>3238006.96</v>
+        <v>3153252.84</v>
       </c>
       <c r="I4" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
         <v>13</v>
       </c>
       <c r="B5" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="1">
-        <v>97640.06</v>
+        <v>103897.42</v>
       </c>
       <c r="D5">
-        <v>100.5</v>
+        <v>99.74</v>
       </c>
       <c r="E5" t="s">
         <v>8</v>
       </c>
       <c r="F5">
-        <v>9812997.12</v>
+        <v>10363430.64</v>
       </c>
       <c r="G5" t="s">
         <v>8</v>
       </c>
       <c r="H5">
-        <v>9812997.12</v>
+        <v>10363430.64</v>
       </c>
       <c r="I5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" t="s">
         <v>15</v>
       </c>
       <c r="B6" t="s">
         <v>16</v>
       </c>
       <c r="C6" s="1">
         <v>641.0</v>
       </c>
       <c r="D6">
-        <v>100.15</v>
+        <v>100.04</v>
       </c>
       <c r="E6" t="s">
         <v>8</v>
       </c>
       <c r="F6">
-        <v>64196.85</v>
+        <v>64126.12</v>
       </c>
       <c r="G6" t="s">
         <v>8</v>
       </c>
       <c r="H6">
-        <v>64196.85</v>
+        <v>64126.12</v>
       </c>
       <c r="I6" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P121"/>
+  <dimension ref="A1:P127"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O121" sqref="O121"/>
+      <selection activeCell="O127" sqref="O127"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>17</v>
       </c>
       <c r="B1" t="s">
         <v>18</v>
       </c>
       <c r="C1" t="s">
         <v>19</v>
       </c>
       <c r="D1" t="s">
         <v>20</v>
       </c>
       <c r="E1" t="s">
         <v>21</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>22</v>
@@ -1788,6039 +1842,6339 @@
       </c>
       <c r="L1" t="s">
         <v>27</v>
       </c>
       <c r="M1" t="s">
         <v>28</v>
       </c>
       <c r="N1" t="s">
         <v>29</v>
       </c>
       <c r="O1" t="s">
         <v>30</v>
       </c>
       <c r="P1" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>32</v>
       </c>
       <c r="B2" t="s">
         <v>33</v>
       </c>
       <c r="C2" s="1">
-        <v>48.0</v>
+        <v>1047.0</v>
       </c>
       <c r="D2" s="1">
-        <v>4792.36</v>
+        <v>105.64</v>
       </c>
       <c r="E2" s="1">
-        <v>4791.9</v>
+        <v>105.775305635</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
         <v>1.0</v>
       </c>
       <c r="H2" s="1">
-        <v>230011.2</v>
+        <v>0.0</v>
       </c>
       <c r="I2" s="1">
-        <v>22.08</v>
+        <v>-141665.0</v>
       </c>
       <c r="J2" s="1">
-        <v>0.0095995325445022</v>
+        <v>0</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>230033.28</v>
+        <v>-141665.0</v>
       </c>
       <c r="N2" s="1">
-        <v>230033.28</v>
+        <v>-141665.0</v>
       </c>
       <c r="O2" s="1">
-        <v>0.06</v>
+        <v>-0.03</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>34</v>
       </c>
       <c r="B3" t="s">
         <v>35</v>
       </c>
       <c r="C3" s="1">
-        <v>856.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D3" s="1">
-        <v>105.975</v>
+        <v>100.313</v>
       </c>
       <c r="E3" s="1">
-        <v>106.020029206</v>
+        <v>100.825</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
         <v>1.0</v>
       </c>
       <c r="H3" s="1">
-        <v>0.0</v>
+        <v>302475.0</v>
       </c>
       <c r="I3" s="1">
-        <v>-38545.0</v>
+        <v>-1536.0</v>
       </c>
       <c r="J3" s="1">
-        <v>0</v>
+        <v>-0.50781056285643</v>
       </c>
       <c r="K3">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>1.06</v>
+      </c>
+      <c r="L3" t="s">
+        <v>36</v>
       </c>
       <c r="M3" s="1">
-        <v>-38545.0</v>
+        <v>300939.0</v>
       </c>
       <c r="N3" s="1">
-        <v>-38545.0</v>
+        <v>304117.77</v>
       </c>
       <c r="O3" s="1">
-        <v>-0.01</v>
+        <v>0.08</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B4" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="C4" s="1">
-        <v>300000.0</v>
+        <v>2300000.0</v>
       </c>
       <c r="D4" s="1">
-        <v>100.37</v>
+        <v>101.433</v>
       </c>
       <c r="E4" s="1">
-        <v>100.825</v>
+        <v>103.00508304</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
         <v>1.0</v>
       </c>
       <c r="H4" s="1">
-        <v>302475.0</v>
+        <v>2369116.91</v>
       </c>
       <c r="I4" s="1">
-        <v>-1365.0</v>
+        <v>-36157.91</v>
       </c>
       <c r="J4" s="1">
-        <v>-0.45127696503843</v>
+        <v>-1.5262188981632</v>
       </c>
       <c r="K4">
-        <v>0.84</v>
+        <v>1.3</v>
       </c>
       <c r="L4" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="M4" s="1">
-        <v>301110.0</v>
+        <v>2332959.0</v>
       </c>
       <c r="N4" s="1">
-        <v>303620.96</v>
+        <v>2362953.52</v>
       </c>
       <c r="O4" s="1">
-        <v>0.08</v>
+        <v>0.58</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B5" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="C5" s="1">
-        <v>2300000.0</v>
+        <v>5100000.0</v>
       </c>
       <c r="D5" s="1">
-        <v>101.647</v>
+        <v>98.608</v>
       </c>
       <c r="E5" s="1">
-        <v>103.00508304</v>
+        <v>99.78678667</v>
       </c>
       <c r="F5" t="s">
         <v>8</v>
       </c>
       <c r="G5">
         <v>1.0</v>
       </c>
       <c r="H5" s="1">
-        <v>2369116.91</v>
+        <v>5089126.12</v>
       </c>
       <c r="I5" s="1">
-        <v>-31235.91</v>
+        <v>-60118.12</v>
       </c>
       <c r="J5" s="1">
-        <v>-1.3184621606538</v>
+        <v>-1.181305367217</v>
       </c>
       <c r="K5">
-        <v>1.03</v>
+        <v>0.06</v>
       </c>
       <c r="L5" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="M5" s="1">
-        <v>2337881.0</v>
+        <v>5029008.0</v>
       </c>
       <c r="N5" s="1">
-        <v>2361574.15</v>
+        <v>5032151.84</v>
       </c>
       <c r="O5" s="1">
-        <v>0.59</v>
+        <v>1.24</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B6" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="C6" s="1">
-        <v>5100000.0</v>
+        <v>4700000.0</v>
       </c>
       <c r="D6" s="1">
-        <v>98.864</v>
+        <v>99.304</v>
       </c>
       <c r="E6" s="1">
-        <v>99.78678667</v>
+        <v>99.71406383</v>
       </c>
       <c r="F6" t="s">
         <v>8</v>
       </c>
       <c r="G6">
         <v>1.0</v>
       </c>
       <c r="H6" s="1">
-        <v>5089126.12</v>
+        <v>4686561.0</v>
       </c>
       <c r="I6" s="1">
-        <v>-47062.12</v>
+        <v>-19273.0</v>
       </c>
       <c r="J6" s="1">
-        <v>-0.92475837482291</v>
+        <v>-0.41123971287262</v>
       </c>
       <c r="K6">
-        <v>2.39</v>
+        <v>0.25</v>
       </c>
       <c r="L6" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="M6" s="1">
-        <v>5042064.0</v>
+        <v>4667288.0</v>
       </c>
       <c r="N6" s="1">
-        <v>5163974.96</v>
+        <v>4679166.77</v>
       </c>
       <c r="O6" s="1">
-        <v>1.3</v>
+        <v>1.16</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B7" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="C7" s="1">
-        <v>4700000.0</v>
+        <v>1600000.0</v>
       </c>
       <c r="D7" s="1">
-        <v>99.238</v>
+        <v>98.089</v>
       </c>
       <c r="E7" s="1">
-        <v>99.71406383</v>
+        <v>99.7615575</v>
       </c>
       <c r="F7" t="s">
         <v>8</v>
       </c>
       <c r="G7">
         <v>1.0</v>
       </c>
       <c r="H7" s="1">
-        <v>4686561.0</v>
+        <v>1596184.92</v>
       </c>
       <c r="I7" s="1">
-        <v>-22375.0</v>
+        <v>-26760.92</v>
       </c>
       <c r="J7" s="1">
-        <v>-0.47742897190499</v>
+        <v>-1.6765551199419</v>
       </c>
       <c r="K7">
-        <v>0.1</v>
+        <v>1.37</v>
       </c>
       <c r="L7" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="M7" s="1">
-        <v>4664186.0</v>
+        <v>1569424.0</v>
       </c>
       <c r="N7" s="1">
-        <v>4668821.62</v>
+        <v>1591402.08</v>
       </c>
       <c r="O7" s="1">
-        <v>1.17</v>
+        <v>0.39</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B8" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="C8" s="1">
-        <v>2900000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D8" s="1">
-        <v>98.488</v>
+        <v>96.538</v>
       </c>
       <c r="E8" s="1">
-        <v>99.76155759</v>
+        <v>97.254</v>
       </c>
       <c r="F8" t="s">
         <v>8</v>
       </c>
       <c r="G8">
         <v>1.0</v>
       </c>
       <c r="H8" s="1">
-        <v>2893085.17</v>
+        <v>291762.0</v>
       </c>
       <c r="I8" s="1">
-        <v>-36933.17</v>
+        <v>-2148.0</v>
       </c>
       <c r="J8" s="1">
-        <v>-1.2766015457471</v>
+        <v>-0.73621650523372</v>
       </c>
       <c r="K8">
-        <v>1.19</v>
-[...2 lines deleted...]
-        <v>50</v>
+        <v>0.2</v>
+      </c>
+      <c r="L8">
+        <v>591.78</v>
       </c>
       <c r="M8" s="1">
-        <v>2856152.0</v>
+        <v>289614.0</v>
       </c>
       <c r="N8" s="1">
-        <v>2890773.23</v>
+        <v>290205.78</v>
       </c>
       <c r="O8" s="1">
-        <v>0.73</v>
+        <v>0.07</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
         <v>51</v>
       </c>
       <c r="B9" t="s">
         <v>52</v>
       </c>
       <c r="C9" s="1">
-        <v>300000.0</v>
+        <v>1851000.0</v>
       </c>
       <c r="D9" s="1">
-        <v>96.745</v>
+        <v>92.925</v>
       </c>
       <c r="E9" s="1">
-        <v>97.254</v>
+        <v>94.22797137</v>
       </c>
       <c r="F9" t="s">
         <v>8</v>
       </c>
       <c r="G9">
         <v>1.0</v>
       </c>
       <c r="H9" s="1">
-        <v>291762.0</v>
+        <v>1744159.75</v>
       </c>
       <c r="I9" s="1">
-        <v>-1527.0</v>
+        <v>-24118.0</v>
       </c>
       <c r="J9" s="1">
-        <v>-0.52337178933514</v>
+        <v>-1.3827861811397</v>
       </c>
       <c r="K9">
-        <v>0.09</v>
-[...2 lines deleted...]
-        <v>283.56</v>
+        <v>0.14</v>
+      </c>
+      <c r="L9" t="s">
+        <v>53</v>
       </c>
       <c r="M9" s="1">
-        <v>290235.0</v>
+        <v>1720041.75</v>
       </c>
       <c r="N9" s="1">
-        <v>290518.56</v>
+        <v>1722596.38</v>
       </c>
       <c r="O9" s="1">
-        <v>0.07</v>
+        <v>0.43</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B10" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="C10" s="1">
-        <v>1851000.0</v>
+        <v>1600000.0</v>
       </c>
       <c r="D10" s="1">
-        <v>93.32</v>
+        <v>106.714</v>
       </c>
       <c r="E10" s="1">
-        <v>94.22797137</v>
+        <v>109.8295</v>
       </c>
       <c r="F10" t="s">
         <v>8</v>
       </c>
       <c r="G10">
         <v>1.0</v>
       </c>
       <c r="H10" s="1">
-        <v>1744159.75</v>
+        <v>1757272.0</v>
       </c>
       <c r="I10" s="1">
-        <v>-16806.55</v>
+        <v>-49848.0</v>
       </c>
       <c r="J10" s="1">
-        <v>-0.96359006105949</v>
+        <v>-2.8366695650986</v>
       </c>
       <c r="K10">
-        <v>0.03</v>
-[...2 lines deleted...]
-        <v>494.45</v>
+        <v>6.07</v>
+      </c>
+      <c r="L10" t="s">
+        <v>56</v>
       </c>
       <c r="M10" s="1">
-        <v>1727353.2</v>
+        <v>1707424.0</v>
       </c>
       <c r="N10" s="1">
-        <v>1727847.65</v>
+        <v>1804465.1</v>
       </c>
       <c r="O10" s="1">
-        <v>0.43</v>
+        <v>0.45</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="B11" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="C11" s="1">
-        <v>1600000.0</v>
+        <v>1577000.0</v>
       </c>
       <c r="D11" s="1">
-        <v>107.305</v>
+        <v>100.135</v>
       </c>
       <c r="E11" s="1">
-        <v>109.8295</v>
+        <v>99.983</v>
       </c>
       <c r="F11" t="s">
         <v>8</v>
       </c>
       <c r="G11">
         <v>1.0</v>
       </c>
       <c r="H11" s="1">
-        <v>1757272.0</v>
+        <v>1576731.91</v>
       </c>
       <c r="I11" s="1">
-        <v>-40392.0</v>
+        <v>2397.04</v>
       </c>
       <c r="J11" s="1">
-        <v>-2.2985627722971</v>
+        <v>0.15202584439355</v>
       </c>
       <c r="K11">
-        <v>5.59</v>
-[...2 lines deleted...]
-        <v>57</v>
+        <v>0.03</v>
+      </c>
+      <c r="L11">
+        <v>437.46</v>
       </c>
       <c r="M11" s="1">
-        <v>1716880.0</v>
+        <v>1579128.95</v>
       </c>
       <c r="N11" s="1">
-        <v>1806386.85</v>
+        <v>1579566.41</v>
       </c>
       <c r="O11" s="1">
-        <v>0.45</v>
+        <v>0.39</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B12" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="C12" s="1">
         <v>900000.0</v>
       </c>
       <c r="D12" s="1">
-        <v>100.265</v>
+        <v>100.123</v>
       </c>
       <c r="E12" s="1">
         <v>100.75133333</v>
       </c>
       <c r="F12" t="s">
         <v>8</v>
       </c>
       <c r="G12">
         <v>1.0</v>
       </c>
       <c r="H12" s="1">
         <v>906762.0</v>
       </c>
       <c r="I12" s="1">
-        <v>-4377.0</v>
+        <v>-5655.0</v>
       </c>
       <c r="J12" s="1">
-        <v>-0.48270659776215</v>
+        <v>-0.62364766057687</v>
       </c>
       <c r="K12">
-        <v>2.66</v>
+        <v>2.89</v>
       </c>
       <c r="L12" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="M12" s="1">
-        <v>902385.0</v>
+        <v>901107.0</v>
       </c>
       <c r="N12" s="1">
-        <v>926352.12</v>
+        <v>927154.6</v>
       </c>
       <c r="O12" s="1">
         <v>0.23</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B13" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="C13" s="1">
         <v>6000000.0</v>
       </c>
       <c r="D13" s="1">
-        <v>99.266</v>
+        <v>98.621</v>
       </c>
       <c r="E13" s="1">
         <v>100.084275</v>
       </c>
       <c r="F13" t="s">
         <v>8</v>
       </c>
       <c r="G13">
         <v>1.0</v>
       </c>
       <c r="H13" s="1">
         <v>6005056.5</v>
       </c>
       <c r="I13" s="1">
-        <v>-49096.5</v>
+        <v>-87796.5</v>
       </c>
       <c r="J13" s="1">
-        <v>-0.81758597941585</v>
+        <v>-1.4620428633769</v>
       </c>
       <c r="K13">
-        <v>2.91</v>
+        <v>3.13</v>
       </c>
       <c r="L13" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="M13" s="1">
-        <v>5955960.0</v>
+        <v>5917260.0</v>
       </c>
       <c r="N13" s="1">
-        <v>6130658.63</v>
+        <v>6105314.79</v>
       </c>
       <c r="O13" s="1">
-        <v>1.54</v>
+        <v>1.51</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B14" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="C14" s="1">
         <v>1400000.0</v>
       </c>
       <c r="D14" s="1">
-        <v>98.543</v>
+        <v>98.179</v>
       </c>
       <c r="E14" s="1">
         <v>99.5035</v>
       </c>
       <c r="F14" t="s">
         <v>8</v>
       </c>
       <c r="G14">
         <v>1.0</v>
       </c>
       <c r="H14" s="1">
         <v>1393049.0</v>
       </c>
       <c r="I14" s="1">
-        <v>-13447.0</v>
+        <v>-18543.0</v>
       </c>
       <c r="J14" s="1">
-        <v>-0.965292678147</v>
+        <v>-1.3311089559664</v>
       </c>
       <c r="K14">
-        <v>0.02</v>
-[...2 lines deleted...]
-        <v>230.14</v>
+        <v>0.22</v>
+      </c>
+      <c r="L14" t="s">
+        <v>67</v>
       </c>
       <c r="M14" s="1">
-        <v>1379602.0</v>
+        <v>1374506.0</v>
       </c>
       <c r="N14" s="1">
-        <v>1379832.14</v>
+        <v>1377612.85</v>
       </c>
       <c r="O14" s="1">
-        <v>0.35</v>
+        <v>0.34</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="B15" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="C15" s="1">
         <v>1300000.0</v>
       </c>
       <c r="D15" s="1">
-        <v>100.179</v>
+        <v>99.881</v>
       </c>
       <c r="E15" s="1">
         <v>99.762</v>
       </c>
       <c r="F15" t="s">
         <v>8</v>
       </c>
       <c r="G15">
         <v>1.0</v>
       </c>
       <c r="H15" s="1">
         <v>1296906.0</v>
       </c>
       <c r="I15" s="1">
-        <v>5421.0</v>
+        <v>1547.0</v>
       </c>
       <c r="J15" s="1">
-        <v>0.4179948276899</v>
+        <v>0.1192838956717</v>
       </c>
       <c r="K15">
-        <v>0.04</v>
-[...2 lines deleted...]
-        <v>480.82</v>
+        <v>0.27</v>
+      </c>
+      <c r="L15" t="s">
+        <v>70</v>
       </c>
       <c r="M15" s="1">
-        <v>1302327.0</v>
+        <v>1298453.0</v>
       </c>
       <c r="N15" s="1">
-        <v>1302807.82</v>
+        <v>1301938.96</v>
       </c>
       <c r="O15" s="1">
-        <v>0.33</v>
+        <v>0.32</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
-        <v>68</v>
+        <v>71</v>
       </c>
       <c r="B16" t="s">
-        <v>69</v>
+        <v>72</v>
       </c>
       <c r="C16" s="1">
         <v>1900000.0</v>
       </c>
       <c r="D16" s="1">
-        <v>103.687</v>
+        <v>103.158</v>
       </c>
       <c r="E16" s="1">
         <v>104.746</v>
       </c>
       <c r="F16" t="s">
         <v>8</v>
       </c>
       <c r="G16">
         <v>1.0</v>
       </c>
       <c r="H16" s="1">
         <v>1990174.0</v>
       </c>
       <c r="I16" s="1">
-        <v>-20121.0</v>
+        <v>-30172.0</v>
       </c>
       <c r="J16" s="1">
-        <v>-1.0110171271457</v>
+        <v>-1.5160483455215</v>
       </c>
       <c r="K16">
-        <v>1.04</v>
+        <v>1.4</v>
       </c>
       <c r="L16" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="M16" s="1">
-        <v>1970053.0</v>
+        <v>1960002.0</v>
       </c>
       <c r="N16" s="1">
-        <v>1989729.71</v>
+        <v>1986510.9</v>
       </c>
       <c r="O16" s="1">
-        <v>0.5</v>
+        <v>0.49</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
-        <v>71</v>
+        <v>74</v>
       </c>
       <c r="B17" t="s">
-        <v>72</v>
+        <v>75</v>
       </c>
       <c r="C17" s="1">
-        <v>3600000.0</v>
+        <v>1900000.0</v>
       </c>
       <c r="D17" s="1">
-        <v>104.212</v>
+        <v>103.443</v>
       </c>
       <c r="E17" s="1">
-        <v>106.02823333</v>
+        <v>103.601</v>
       </c>
       <c r="F17" t="s">
         <v>8</v>
       </c>
       <c r="G17">
         <v>1.0</v>
       </c>
       <c r="H17" s="1">
-        <v>3817016.4</v>
+        <v>1968419.0</v>
       </c>
       <c r="I17" s="1">
-        <v>-65384.4</v>
+        <v>-3002.0</v>
       </c>
       <c r="J17" s="1">
-        <v>-1.7129714192478</v>
+        <v>-0.15250818042297</v>
       </c>
       <c r="K17">
-        <v>3.78</v>
+        <v>4.52</v>
       </c>
       <c r="L17" t="s">
-        <v>73</v>
+        <v>76</v>
       </c>
       <c r="M17" s="1">
-        <v>3751632.0</v>
+        <v>1965417.0</v>
       </c>
       <c r="N17" s="1">
-        <v>3887741.59</v>
+        <v>2051320.42</v>
       </c>
       <c r="O17" s="1">
-        <v>0.98</v>
+        <v>0.51</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
-        <v>74</v>
+        <v>77</v>
       </c>
       <c r="B18" t="s">
-        <v>75</v>
+        <v>78</v>
       </c>
       <c r="C18" s="1">
-        <v>3300000.0</v>
+        <v>3600000.0</v>
       </c>
       <c r="D18" s="1">
-        <v>101.588</v>
+        <v>104.074</v>
       </c>
       <c r="E18" s="1">
-        <v>102.9313697</v>
+        <v>106.02823333</v>
       </c>
       <c r="F18" t="s">
         <v>8</v>
       </c>
       <c r="G18">
         <v>1.0</v>
       </c>
       <c r="H18" s="1">
-        <v>3396735.2</v>
+        <v>3817016.4</v>
       </c>
       <c r="I18" s="1">
-        <v>-44331.2</v>
+        <v>-70352.4</v>
       </c>
       <c r="J18" s="1">
-        <v>-1.3051120381712</v>
+        <v>-1.8431254316853</v>
       </c>
       <c r="K18">
-        <v>1.0</v>
+        <v>4.17</v>
       </c>
       <c r="L18" t="s">
-        <v>76</v>
+        <v>79</v>
       </c>
       <c r="M18" s="1">
-        <v>3352404.0</v>
+        <v>3746664.0</v>
       </c>
       <c r="N18" s="1">
-        <v>3385336.19</v>
+        <v>3896951.67</v>
       </c>
       <c r="O18" s="1">
-        <v>0.85</v>
+        <v>0.96</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
-        <v>77</v>
+        <v>80</v>
       </c>
       <c r="B19" t="s">
-        <v>78</v>
+        <v>81</v>
       </c>
       <c r="C19" s="1">
-        <v>4550000.0</v>
+        <v>3300000.0</v>
       </c>
       <c r="D19" s="1">
-        <v>94.458</v>
+        <v>101.31</v>
       </c>
       <c r="E19" s="1">
-        <v>94.51235868</v>
+        <v>102.9313697</v>
       </c>
       <c r="F19" t="s">
         <v>8</v>
       </c>
       <c r="G19">
         <v>1.0</v>
       </c>
       <c r="H19" s="1">
-        <v>4300312.32</v>
+        <v>3396735.2</v>
       </c>
       <c r="I19" s="1">
-        <v>-2473.32</v>
+        <v>-53505.2</v>
       </c>
       <c r="J19" s="1">
-        <v>-0.057514892313682</v>
+        <v>-1.5751949106895</v>
       </c>
       <c r="K19">
-        <v>0.41</v>
+        <v>1.26</v>
       </c>
       <c r="L19" t="s">
-        <v>79</v>
+        <v>82</v>
       </c>
       <c r="M19" s="1">
-        <v>4297839.0</v>
+        <v>3343230.0</v>
       </c>
       <c r="N19" s="1">
-        <v>4316275.85</v>
+        <v>3384920.75</v>
       </c>
       <c r="O19" s="1">
-        <v>1.08</v>
+        <v>0.84</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
-        <v>80</v>
+        <v>83</v>
       </c>
       <c r="B20" t="s">
-        <v>81</v>
+        <v>84</v>
       </c>
       <c r="C20" s="1">
-        <v>4580000.0</v>
+        <v>4550000.0</v>
       </c>
       <c r="D20" s="1">
-        <v>96.786</v>
+        <v>94.295</v>
       </c>
       <c r="E20" s="1">
-        <v>96.74135808</v>
+        <v>94.51235868</v>
       </c>
       <c r="F20" t="s">
         <v>8</v>
       </c>
       <c r="G20">
         <v>1.0</v>
       </c>
       <c r="H20" s="1">
-        <v>4430754.2</v>
+        <v>4300312.32</v>
       </c>
       <c r="I20" s="1">
-        <v>2044.6</v>
+        <v>-9889.82</v>
       </c>
       <c r="J20" s="1">
-        <v>0.046145642653795</v>
+        <v>-0.22997910998241</v>
       </c>
       <c r="K20">
-        <v>0.38</v>
+        <v>0.44</v>
       </c>
       <c r="L20" t="s">
-        <v>82</v>
+        <v>85</v>
       </c>
       <c r="M20" s="1">
-        <v>4432798.8</v>
+        <v>4290422.5</v>
       </c>
       <c r="N20" s="1">
-        <v>4450282.73</v>
+        <v>4310666.88</v>
       </c>
       <c r="O20" s="1">
-        <v>1.12</v>
+        <v>1.06</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="B21" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="C21" s="1">
-        <v>4900000.0</v>
+        <v>4580000.0</v>
       </c>
       <c r="D21" s="1">
-        <v>96.117</v>
+        <v>96.873</v>
       </c>
       <c r="E21" s="1">
-        <v>96.32958306</v>
+        <v>96.74135808</v>
       </c>
       <c r="F21" t="s">
         <v>8</v>
       </c>
       <c r="G21">
         <v>1.0</v>
       </c>
       <c r="H21" s="1">
-        <v>4720149.57</v>
+        <v>4430754.2</v>
       </c>
       <c r="I21" s="1">
-        <v>-10416.57</v>
+        <v>6029.2</v>
       </c>
       <c r="J21" s="1">
-        <v>-0.22068304924498</v>
+        <v>0.1360761560639</v>
       </c>
       <c r="K21">
-        <v>0.17</v>
+        <v>0.42</v>
       </c>
       <c r="L21" t="s">
-        <v>85</v>
+        <v>88</v>
       </c>
       <c r="M21" s="1">
-        <v>4709733.0</v>
+        <v>4436783.4</v>
       </c>
       <c r="N21" s="1">
-        <v>4718190.53</v>
+        <v>4456096.19</v>
       </c>
       <c r="O21" s="1">
-        <v>1.18</v>
+        <v>1.1</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
-        <v>86</v>
+        <v>89</v>
       </c>
       <c r="B22" t="s">
-        <v>87</v>
+        <v>90</v>
       </c>
       <c r="C22" s="1">
-        <v>4100000.0</v>
+        <v>4900000.0</v>
       </c>
       <c r="D22" s="1">
-        <v>100.54</v>
+        <v>95.779</v>
       </c>
       <c r="E22" s="1">
-        <v>101.45567878</v>
+        <v>96.32958306</v>
       </c>
       <c r="F22" t="s">
         <v>8</v>
       </c>
       <c r="G22">
         <v>1.0</v>
       </c>
       <c r="H22" s="1">
-        <v>4159682.83</v>
+        <v>4720149.57</v>
       </c>
       <c r="I22" s="1">
-        <v>-37542.83</v>
+        <v>-26978.57</v>
       </c>
       <c r="J22" s="1">
-        <v>-0.90254068721869</v>
+        <v>-0.57156176091259</v>
       </c>
       <c r="K22">
-        <v>3.27</v>
+        <v>0.29</v>
       </c>
       <c r="L22" t="s">
-        <v>88</v>
+        <v>91</v>
       </c>
       <c r="M22" s="1">
-        <v>4122140.0</v>
+        <v>4693171.0</v>
       </c>
       <c r="N22" s="1">
-        <v>4256204.38</v>
+        <v>4707501.82</v>
       </c>
       <c r="O22" s="1">
-        <v>1.07</v>
+        <v>1.16</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
-        <v>89</v>
+        <v>92</v>
       </c>
       <c r="B23" t="s">
-        <v>90</v>
+        <v>93</v>
       </c>
       <c r="C23" s="1">
-        <v>4500000.0</v>
+        <v>4100000.0</v>
       </c>
       <c r="D23" s="1">
-        <v>102.885</v>
+        <v>100.343</v>
       </c>
       <c r="E23" s="1">
-        <v>104.41792044</v>
+        <v>101.45567878</v>
       </c>
       <c r="F23" t="s">
         <v>8</v>
       </c>
       <c r="G23">
         <v>1.0</v>
       </c>
       <c r="H23" s="1">
-        <v>4698806.42</v>
+        <v>4159682.83</v>
       </c>
       <c r="I23" s="1">
-        <v>-68981.42</v>
+        <v>-45619.83</v>
       </c>
       <c r="J23" s="1">
-        <v>-1.4680626064182</v>
+        <v>-1.0967141453907</v>
       </c>
       <c r="K23">
-        <v>0.01</v>
-[...2 lines deleted...]
-        <v>647.26</v>
+        <v>3.54</v>
+      </c>
+      <c r="L23" t="s">
+        <v>94</v>
       </c>
       <c r="M23" s="1">
-        <v>4629825.0</v>
+        <v>4114063.0</v>
       </c>
       <c r="N23" s="1">
-        <v>4630472.26</v>
+        <v>4259009.23</v>
       </c>
       <c r="O23" s="1">
-        <v>1.16</v>
+        <v>1.05</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
-        <v>91</v>
+        <v>95</v>
       </c>
       <c r="B24" t="s">
-        <v>92</v>
+        <v>96</v>
       </c>
       <c r="C24" s="1">
-        <v>8358000.0</v>
+        <v>972000.0</v>
       </c>
       <c r="D24" s="1">
-        <v>99.295</v>
+        <v>100.017</v>
       </c>
       <c r="E24" s="1">
-        <v>100.19916009</v>
+        <v>100.0</v>
       </c>
       <c r="F24" t="s">
         <v>8</v>
       </c>
       <c r="G24">
         <v>1.0</v>
       </c>
       <c r="H24" s="1">
-        <v>8374645.8</v>
+        <v>972000.0</v>
       </c>
       <c r="I24" s="1">
-        <v>-75569.7</v>
+        <v>165.24</v>
       </c>
       <c r="J24" s="1">
-        <v>-0.90236293933769</v>
+        <v>0.017</v>
       </c>
       <c r="K24">
-        <v>2.41</v>
-[...2 lines deleted...]
-        <v>93</v>
+        <v>0.03</v>
+      </c>
+      <c r="L24">
+        <v>286.01</v>
       </c>
       <c r="M24" s="1">
-        <v>8299076.1</v>
+        <v>972165.24</v>
       </c>
       <c r="N24" s="1">
-        <v>8500440.93</v>
+        <v>972451.25</v>
       </c>
       <c r="O24" s="1">
-        <v>2.13</v>
+        <v>0.24</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
-        <v>94</v>
+        <v>97</v>
       </c>
       <c r="B25" t="s">
-        <v>95</v>
+        <v>98</v>
       </c>
       <c r="C25" s="1">
-        <v>3600000.0</v>
+        <v>4500000.0</v>
       </c>
       <c r="D25" s="1">
-        <v>92.755</v>
+        <v>102.527</v>
       </c>
       <c r="E25" s="1">
-        <v>92.61058806</v>
+        <v>104.41792044</v>
       </c>
       <c r="F25" t="s">
         <v>8</v>
       </c>
       <c r="G25">
         <v>1.0</v>
       </c>
       <c r="H25" s="1">
-        <v>3333981.17</v>
+        <v>4698806.42</v>
       </c>
       <c r="I25" s="1">
-        <v>5198.83</v>
+        <v>-85091.42</v>
       </c>
       <c r="J25" s="1">
-        <v>0.15593459395573</v>
+        <v>-1.8109156324852</v>
       </c>
       <c r="K25">
-        <v>0.12</v>
+        <v>0.37</v>
       </c>
       <c r="L25" t="s">
-        <v>96</v>
+        <v>99</v>
       </c>
       <c r="M25" s="1">
-        <v>3339180.0</v>
+        <v>4613715.0</v>
       </c>
       <c r="N25" s="1">
-        <v>3343667.67</v>
+        <v>4630543.77</v>
       </c>
       <c r="O25" s="1">
-        <v>0.84</v>
+        <v>1.14</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
-        <v>97</v>
+        <v>100</v>
       </c>
       <c r="B26" t="s">
-        <v>98</v>
+        <v>101</v>
       </c>
       <c r="C26" s="1">
-        <v>1400000.0</v>
+        <v>8358000.0</v>
       </c>
       <c r="D26" s="1">
-        <v>98.088</v>
+        <v>98.937</v>
       </c>
       <c r="E26" s="1">
-        <v>97.397</v>
+        <v>100.19916009</v>
       </c>
       <c r="F26" t="s">
         <v>8</v>
       </c>
       <c r="G26">
         <v>1.0</v>
       </c>
       <c r="H26" s="1">
-        <v>1363558.0</v>
+        <v>8374645.8</v>
       </c>
       <c r="I26" s="1">
-        <v>9674.0</v>
+        <v>-105491.34</v>
       </c>
       <c r="J26" s="1">
-        <v>0.7094674373954</v>
+        <v>-1.2596513634045</v>
       </c>
       <c r="K26">
-        <v>0.08</v>
+        <v>2.59</v>
       </c>
       <c r="L26" t="s">
-        <v>99</v>
+        <v>102</v>
       </c>
       <c r="M26" s="1">
-        <v>1373232.0</v>
+        <v>8269154.46</v>
       </c>
       <c r="N26" s="1">
-        <v>1374382.68</v>
+        <v>8485546.51</v>
       </c>
       <c r="O26" s="1">
-        <v>0.34</v>
+        <v>2.1</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
-        <v>100</v>
+        <v>103</v>
       </c>
       <c r="B27" t="s">
-        <v>101</v>
+        <v>104</v>
       </c>
       <c r="C27" s="1">
-        <v>2000000.0</v>
+        <v>3600000.0</v>
       </c>
       <c r="D27" s="1">
-        <v>99.204</v>
+        <v>92.591</v>
       </c>
       <c r="E27" s="1">
-        <v>99.4518355</v>
+        <v>92.61058806</v>
       </c>
       <c r="F27" t="s">
         <v>8</v>
       </c>
       <c r="G27">
         <v>1.0</v>
       </c>
       <c r="H27" s="1">
-        <v>1989036.71</v>
+        <v>3333981.17</v>
       </c>
       <c r="I27" s="1">
-        <v>-4956.71</v>
+        <v>-705.17</v>
       </c>
       <c r="J27" s="1">
-        <v>-0.24920153434473</v>
+        <v>-0.021150989284082</v>
       </c>
       <c r="K27">
-        <v>0.14</v>
+        <v>0.16</v>
       </c>
       <c r="L27" t="s">
-        <v>102</v>
+        <v>105</v>
       </c>
       <c r="M27" s="1">
-        <v>1984080.0</v>
+        <v>3333276.0</v>
       </c>
       <c r="N27" s="1">
-        <v>1986819.73</v>
+        <v>3338996.55</v>
       </c>
       <c r="O27" s="1">
-        <v>0.5</v>
+        <v>0.82</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
-        <v>103</v>
+        <v>106</v>
       </c>
       <c r="B28" t="s">
-        <v>104</v>
+        <v>107</v>
       </c>
       <c r="C28" s="1">
-        <v>2200000.0</v>
+        <v>1400000.0</v>
       </c>
       <c r="D28" s="1">
-        <v>106.173</v>
+        <v>98.217</v>
       </c>
       <c r="E28" s="1">
-        <v>107.86245455</v>
+        <v>97.397</v>
       </c>
       <c r="F28" t="s">
         <v>8</v>
       </c>
       <c r="G28">
         <v>1.0</v>
       </c>
       <c r="H28" s="1">
-        <v>2372974.0</v>
+        <v>1363558.0</v>
       </c>
       <c r="I28" s="1">
-        <v>-37168.0</v>
+        <v>11480.0</v>
       </c>
       <c r="J28" s="1">
-        <v>-1.5663045612805</v>
+        <v>0.84191504871813</v>
       </c>
       <c r="K28">
-        <v>2.55</v>
+        <v>0.12</v>
       </c>
       <c r="L28" t="s">
-        <v>105</v>
+        <v>108</v>
       </c>
       <c r="M28" s="1">
-        <v>2335806.0</v>
+        <v>1375038.0</v>
       </c>
       <c r="N28" s="1">
-        <v>2391901.47</v>
+        <v>1376668.14</v>
       </c>
       <c r="O28" s="1">
-        <v>0.6</v>
+        <v>0.34</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
-        <v>106</v>
+        <v>109</v>
       </c>
       <c r="B29" t="s">
-        <v>107</v>
+        <v>110</v>
       </c>
       <c r="C29" s="1">
-        <v>500000.0</v>
+        <v>2000000.0</v>
       </c>
       <c r="D29" s="1">
-        <v>99.184</v>
+        <v>99.215</v>
       </c>
       <c r="E29" s="1">
-        <v>99.371</v>
+        <v>99.4518355</v>
       </c>
       <c r="F29" t="s">
         <v>8</v>
       </c>
       <c r="G29">
         <v>1.0</v>
       </c>
       <c r="H29" s="1">
-        <v>496855.0</v>
+        <v>1989036.71</v>
       </c>
       <c r="I29" s="1">
-        <v>-935.0</v>
+        <v>-4736.71</v>
       </c>
       <c r="J29" s="1">
-        <v>-0.18818367531775</v>
+        <v>-0.23814090389513</v>
       </c>
       <c r="K29">
-        <v>0.24</v>
+        <v>0.31</v>
       </c>
       <c r="L29" t="s">
-        <v>108</v>
+        <v>111</v>
       </c>
       <c r="M29" s="1">
-        <v>495920.0</v>
+        <v>1984300.0</v>
       </c>
       <c r="N29" s="1">
-        <v>497103.56</v>
+        <v>1990464.38</v>
       </c>
       <c r="O29" s="1">
-        <v>0.12</v>
+        <v>0.49</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
-        <v>109</v>
+        <v>112</v>
       </c>
       <c r="B30" t="s">
-        <v>110</v>
+        <v>113</v>
       </c>
       <c r="C30" s="1">
-        <v>4100000.0</v>
+        <v>2200000.0</v>
       </c>
       <c r="D30" s="1">
-        <v>101.67</v>
+        <v>106.245</v>
       </c>
       <c r="E30" s="1">
-        <v>103.03238585</v>
+        <v>107.86245455</v>
       </c>
       <c r="F30" t="s">
         <v>8</v>
       </c>
       <c r="G30">
         <v>1.0</v>
       </c>
       <c r="H30" s="1">
-        <v>4224327.82</v>
+        <v>2372974.0</v>
       </c>
       <c r="I30" s="1">
-        <v>-55857.82</v>
+        <v>-35584.0</v>
       </c>
       <c r="J30" s="1">
-        <v>-1.3222889505768</v>
+        <v>-1.4995528817425</v>
       </c>
       <c r="K30">
-        <v>1.05</v>
+        <v>3.02</v>
       </c>
       <c r="L30" t="s">
-        <v>111</v>
+        <v>114</v>
       </c>
       <c r="M30" s="1">
-        <v>4168470.0</v>
+        <v>2337390.0</v>
       </c>
       <c r="N30" s="1">
-        <v>4211562.12</v>
+        <v>2403873.52</v>
       </c>
       <c r="O30" s="1">
-        <v>1.06</v>
+        <v>0.59</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
-        <v>112</v>
+        <v>115</v>
       </c>
       <c r="B31" t="s">
-        <v>113</v>
+        <v>116</v>
       </c>
       <c r="C31" s="1">
-        <v>3200000.0</v>
+        <v>1601000.0</v>
       </c>
       <c r="D31" s="1">
-        <v>101.101</v>
+        <v>99.945</v>
       </c>
       <c r="E31" s="1">
-        <v>102.282425</v>
+        <v>99.846</v>
       </c>
       <c r="F31" t="s">
         <v>8</v>
       </c>
       <c r="G31">
         <v>1.0</v>
       </c>
       <c r="H31" s="1">
-        <v>3273037.6</v>
+        <v>1598534.46</v>
       </c>
       <c r="I31" s="1">
-        <v>-37805.6</v>
+        <v>1584.99</v>
       </c>
       <c r="J31" s="1">
-        <v>-1.1550615856048</v>
+        <v>0.099152695150532</v>
       </c>
       <c r="K31">
-        <v>3.71</v>
-[...2 lines deleted...]
-        <v>114</v>
+        <v>0.04</v>
+      </c>
+      <c r="L31">
+        <v>614.08</v>
       </c>
       <c r="M31" s="1">
-        <v>3235232.0</v>
+        <v>1600119.45</v>
       </c>
       <c r="N31" s="1">
-        <v>3353916.93</v>
+        <v>1600733.53</v>
       </c>
       <c r="O31" s="1">
-        <v>0.84</v>
+        <v>0.4</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="B32" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="C32" s="1">
-        <v>3155000.0</v>
+        <v>4100000.0</v>
       </c>
       <c r="D32" s="1">
-        <v>99.289</v>
+        <v>101.261</v>
       </c>
       <c r="E32" s="1">
-        <v>100.13010777</v>
+        <v>103.03238585</v>
       </c>
       <c r="F32" t="s">
         <v>8</v>
       </c>
       <c r="G32">
         <v>1.0</v>
       </c>
       <c r="H32" s="1">
-        <v>3159104.9</v>
+        <v>4224327.82</v>
       </c>
       <c r="I32" s="1">
-        <v>-26536.95</v>
+        <v>-72626.82</v>
       </c>
       <c r="J32" s="1">
-        <v>-0.84001484091269</v>
+        <v>-1.7192515139604</v>
       </c>
       <c r="K32">
-        <v>2.16</v>
+        <v>1.32</v>
       </c>
       <c r="L32" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="M32" s="1">
-        <v>3132567.95</v>
+        <v>4151701.0</v>
       </c>
       <c r="N32" s="1">
-        <v>3200789.42</v>
+        <v>4205674.97</v>
       </c>
       <c r="O32" s="1">
-        <v>0.8</v>
+        <v>1.04</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="B33" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="C33" s="1">
-        <v>1742000.0</v>
+        <v>3200000.0</v>
       </c>
       <c r="D33" s="1">
-        <v>98.774</v>
+        <v>100.703</v>
       </c>
       <c r="E33" s="1">
-        <v>99.55577268</v>
+        <v>102.282425</v>
       </c>
       <c r="F33" t="s">
         <v>8</v>
       </c>
       <c r="G33">
         <v>1.0</v>
       </c>
       <c r="H33" s="1">
-        <v>1734261.56</v>
+        <v>3273037.6</v>
       </c>
       <c r="I33" s="1">
-        <v>-13618.48</v>
+        <v>-50541.6</v>
       </c>
       <c r="J33" s="1">
-        <v>-0.78526101910487</v>
+        <v>-1.5441802440644</v>
       </c>
       <c r="K33">
-        <v>0.67</v>
+        <v>0.22</v>
       </c>
       <c r="L33" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="M33" s="1">
-        <v>1720643.08</v>
+        <v>3222496.0</v>
       </c>
       <c r="N33" s="1">
-        <v>1732324.03</v>
+        <v>3229400.11</v>
       </c>
       <c r="O33" s="1">
-        <v>0.43</v>
+        <v>0.8</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="B34" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="C34" s="1">
-        <v>4500000.0</v>
+        <v>3155000.0</v>
       </c>
       <c r="D34" s="1">
-        <v>98.366</v>
+        <v>98.947</v>
       </c>
       <c r="E34" s="1">
-        <v>97.68931267</v>
+        <v>100.13010777</v>
       </c>
       <c r="F34" t="s">
         <v>8</v>
       </c>
       <c r="G34">
         <v>1.0</v>
       </c>
       <c r="H34" s="1">
-        <v>4396019.07</v>
+        <v>3159104.9</v>
       </c>
       <c r="I34" s="1">
-        <v>30450.93</v>
+        <v>-37327.05</v>
       </c>
       <c r="J34" s="1">
-        <v>0.69269330990414</v>
+        <v>-1.1815704505412</v>
       </c>
       <c r="K34">
-        <v>0.15</v>
+        <v>2.35</v>
       </c>
       <c r="L34" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="M34" s="1">
-        <v>4426470.0</v>
+        <v>3121777.85</v>
       </c>
       <c r="N34" s="1">
-        <v>4433327.88</v>
+        <v>3195941.96</v>
       </c>
       <c r="O34" s="1">
-        <v>1.11</v>
+        <v>0.79</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="B35" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="C35" s="1">
-        <v>5662000.0</v>
+        <v>1742000.0</v>
       </c>
       <c r="D35" s="1">
-        <v>98.782</v>
+        <v>98.548</v>
       </c>
       <c r="E35" s="1">
-        <v>99.79332179</v>
+        <v>99.55577268</v>
       </c>
       <c r="F35" t="s">
         <v>8</v>
       </c>
       <c r="G35">
         <v>1.0</v>
       </c>
       <c r="H35" s="1">
-        <v>5650297.88</v>
+        <v>1734261.56</v>
       </c>
       <c r="I35" s="1">
-        <v>-57261.04</v>
+        <v>-17555.4</v>
       </c>
       <c r="J35" s="1">
-        <v>-1.0134163050533</v>
+        <v>-1.0122694525963</v>
       </c>
       <c r="K35">
-        <v>0.64</v>
+        <v>0.86</v>
       </c>
       <c r="L35" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="M35" s="1">
-        <v>5593036.84</v>
+        <v>1716706.16</v>
       </c>
       <c r="N35" s="1">
-        <v>5629368.01</v>
+        <v>1731668.27</v>
       </c>
       <c r="O35" s="1">
-        <v>1.41</v>
+        <v>0.43</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="B36" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="C36" s="1">
-        <v>4200000.0</v>
+        <v>4500000.0</v>
       </c>
       <c r="D36" s="1">
-        <v>98.652</v>
+        <v>98.497</v>
       </c>
       <c r="E36" s="1">
-        <v>99.72018738</v>
+        <v>97.68931267</v>
       </c>
       <c r="F36" t="s">
         <v>8</v>
       </c>
       <c r="G36">
         <v>1.0</v>
       </c>
       <c r="H36" s="1">
-        <v>4188247.87</v>
+        <v>4396019.07</v>
       </c>
       <c r="I36" s="1">
-        <v>-44863.87</v>
+        <v>36345.93</v>
       </c>
       <c r="J36" s="1">
-        <v>-1.0711846908908</v>
+        <v>0.82679190925348</v>
       </c>
       <c r="K36">
-        <v>1.42</v>
+        <v>0.2</v>
       </c>
       <c r="L36" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="M36" s="1">
-        <v>4143384.0</v>
+        <v>4432365.0</v>
       </c>
       <c r="N36" s="1">
-        <v>4202931.95</v>
+        <v>4441149.25</v>
       </c>
       <c r="O36" s="1">
-        <v>1.05</v>
+        <v>1.1</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="B37" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="C37" s="1">
-        <v>1189000.0</v>
+        <v>5662000.0</v>
       </c>
       <c r="D37" s="1">
-        <v>98.483</v>
+        <v>98.467</v>
       </c>
       <c r="E37" s="1">
-        <v>99.80243902</v>
+        <v>99.79332179</v>
       </c>
       <c r="F37" t="s">
         <v>8</v>
       </c>
       <c r="G37">
         <v>1.0</v>
       </c>
       <c r="H37" s="1">
-        <v>1186651.0</v>
+        <v>5650297.88</v>
       </c>
       <c r="I37" s="1">
-        <v>-15688.13</v>
+        <v>-75096.34</v>
       </c>
       <c r="J37" s="1">
-        <v>-1.3220508810088</v>
+        <v>-1.3290686897378</v>
       </c>
       <c r="K37">
-        <v>1.03</v>
+        <v>0.87</v>
       </c>
       <c r="L37" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="M37" s="1">
-        <v>1170962.87</v>
+        <v>5575201.54</v>
       </c>
       <c r="N37" s="1">
-        <v>1183213.41</v>
+        <v>5624272.21</v>
       </c>
       <c r="O37" s="1">
-        <v>0.3</v>
+        <v>1.39</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="B38" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="C38" s="1">
-        <v>1900000.0</v>
+        <v>4200000.0</v>
       </c>
       <c r="D38" s="1">
-        <v>99.658</v>
+        <v>98.344</v>
       </c>
       <c r="E38" s="1">
-        <v>100.10731579</v>
+        <v>99.72018738</v>
       </c>
       <c r="F38" t="s">
         <v>8</v>
       </c>
       <c r="G38">
         <v>1.0</v>
       </c>
       <c r="H38" s="1">
-        <v>1902039.0</v>
+        <v>4188247.87</v>
       </c>
       <c r="I38" s="1">
-        <v>-8537.0</v>
+        <v>-57799.87</v>
       </c>
       <c r="J38" s="1">
-        <v>-0.44883411959481</v>
+        <v>-1.3800489320132</v>
       </c>
       <c r="K38">
-        <v>2.62</v>
+        <v>1.59</v>
       </c>
       <c r="L38" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="M38" s="1">
-        <v>1893502.0</v>
+        <v>4130448.0</v>
       </c>
       <c r="N38" s="1">
-        <v>1943337.96</v>
+        <v>4197187.73</v>
       </c>
       <c r="O38" s="1">
-        <v>0.49</v>
+        <v>1.04</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="B39" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="C39" s="1">
-        <v>2773000.0</v>
+        <v>1189000.0</v>
       </c>
       <c r="D39" s="1">
-        <v>100.856</v>
+        <v>98.301</v>
       </c>
       <c r="E39" s="1">
-        <v>99.67</v>
+        <v>99.80243902</v>
       </c>
       <c r="F39" t="s">
         <v>8</v>
       </c>
       <c r="G39">
         <v>1.0</v>
       </c>
       <c r="H39" s="1">
-        <v>2763849.1</v>
+        <v>1186651.0</v>
       </c>
       <c r="I39" s="1">
-        <v>32887.78</v>
+        <v>-17852.11</v>
       </c>
       <c r="J39" s="1">
-        <v>1.1899267583024</v>
+        <v>-1.5044111537428</v>
       </c>
       <c r="K39">
-        <v>0.19</v>
+        <v>1.22</v>
       </c>
       <c r="L39" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="M39" s="1">
-        <v>2796736.88</v>
+        <v>1168798.89</v>
       </c>
       <c r="N39" s="1">
-        <v>2801969.49</v>
+        <v>1183284.33</v>
       </c>
       <c r="O39" s="1">
-        <v>0.7</v>
+        <v>0.29</v>
       </c>
       <c r="P39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="B40" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="C40" s="1">
-        <v>5000000.0</v>
+        <v>1900000.0</v>
       </c>
       <c r="D40" s="1">
-        <v>97.319</v>
+        <v>99.328</v>
       </c>
       <c r="E40" s="1">
-        <v>96.0024946</v>
+        <v>100.10731579</v>
       </c>
       <c r="F40" t="s">
         <v>8</v>
       </c>
       <c r="G40">
         <v>1.0</v>
       </c>
       <c r="H40" s="1">
-        <v>4800124.73</v>
+        <v>1902039.0</v>
       </c>
       <c r="I40" s="1">
-        <v>65825.27</v>
+        <v>-14807.0</v>
       </c>
       <c r="J40" s="1">
-        <v>1.3713241572371</v>
+        <v>-0.77848035713253</v>
       </c>
       <c r="K40">
-        <v>0.23</v>
+        <v>2.82</v>
       </c>
       <c r="L40" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="M40" s="1">
-        <v>4865950.0</v>
+        <v>1887232.0</v>
       </c>
       <c r="N40" s="1">
-        <v>4877422.6</v>
+        <v>1940809.4</v>
       </c>
       <c r="O40" s="1">
-        <v>1.22</v>
+        <v>0.48</v>
       </c>
       <c r="P40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="B41" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="C41" s="1">
-        <v>1900000.0</v>
+        <v>2773000.0</v>
       </c>
       <c r="D41" s="1">
-        <v>99.418</v>
+        <v>100.519</v>
       </c>
       <c r="E41" s="1">
-        <v>100.23363158</v>
+        <v>99.67</v>
       </c>
       <c r="F41" t="s">
         <v>8</v>
       </c>
       <c r="G41">
         <v>1.0</v>
       </c>
       <c r="H41" s="1">
-        <v>1904439.0</v>
+        <v>2763849.1</v>
       </c>
       <c r="I41" s="1">
-        <v>-15497.0</v>
+        <v>23542.77</v>
       </c>
       <c r="J41" s="1">
-        <v>-0.81373044765414</v>
+        <v>0.85181097622153</v>
       </c>
       <c r="K41">
-        <v>0.96</v>
+        <v>0.44</v>
       </c>
       <c r="L41" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="M41" s="1">
-        <v>1888942.0</v>
+        <v>2787391.87</v>
       </c>
       <c r="N41" s="1">
-        <v>1907115.63</v>
+        <v>2799509.5</v>
       </c>
       <c r="O41" s="1">
-        <v>0.48</v>
+        <v>0.69</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="B42" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="C42" s="1">
-        <v>300000.0</v>
+        <v>4100000.0</v>
       </c>
       <c r="D42" s="1">
-        <v>97.98</v>
+        <v>97.396</v>
       </c>
       <c r="E42" s="1">
-        <v>98.433</v>
+        <v>96.00249463</v>
       </c>
       <c r="F42" t="s">
         <v>8</v>
       </c>
       <c r="G42">
         <v>1.0</v>
       </c>
       <c r="H42" s="1">
-        <v>295299.0</v>
+        <v>3936102.28</v>
       </c>
       <c r="I42" s="1">
-        <v>-1359.0</v>
+        <v>57133.72</v>
       </c>
       <c r="J42" s="1">
-        <v>-0.46021151443114</v>
+        <v>1.4515303702931</v>
       </c>
       <c r="K42">
-        <v>0.26</v>
-[...2 lines deleted...]
-        <v>785.96</v>
+        <v>0.25</v>
+      </c>
+      <c r="L42" t="s">
+        <v>149</v>
       </c>
       <c r="M42" s="1">
-        <v>293940.0</v>
+        <v>3993236.0</v>
       </c>
       <c r="N42" s="1">
-        <v>294725.96</v>
+        <v>4003345.59</v>
       </c>
       <c r="O42" s="1">
-        <v>0.07</v>
+        <v>0.99</v>
       </c>
       <c r="P42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
-        <v>147</v>
+        <v>150</v>
       </c>
       <c r="B43" t="s">
-        <v>148</v>
+        <v>151</v>
       </c>
       <c r="C43" s="1">
-        <v>5700000.0</v>
+        <v>1900000.0</v>
       </c>
       <c r="D43" s="1">
-        <v>98.544</v>
+        <v>99.256</v>
       </c>
       <c r="E43" s="1">
-        <v>99.73340351</v>
+        <v>100.23363158</v>
       </c>
       <c r="F43" t="s">
         <v>8</v>
       </c>
       <c r="G43">
         <v>1.0</v>
       </c>
       <c r="H43" s="1">
-        <v>5684804.0</v>
+        <v>1904439.0</v>
       </c>
       <c r="I43" s="1">
-        <v>-67796.0</v>
+        <v>-18575.0</v>
       </c>
       <c r="J43" s="1">
-        <v>-1.1925828929194</v>
+        <v>-0.97535284669134</v>
       </c>
       <c r="K43">
-        <v>1.18</v>
+        <v>1.14</v>
       </c>
       <c r="L43" t="s">
-        <v>149</v>
+        <v>152</v>
       </c>
       <c r="M43" s="1">
-        <v>5617008.0</v>
+        <v>1885864.0</v>
       </c>
       <c r="N43" s="1">
-        <v>5684353.89</v>
+        <v>1907453.73</v>
       </c>
       <c r="O43" s="1">
-        <v>1.43</v>
+        <v>0.47</v>
       </c>
       <c r="P43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
       <c r="B44" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="C44" s="1">
-        <v>1500000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D44" s="1">
-        <v>102.37</v>
+        <v>97.819</v>
       </c>
       <c r="E44" s="1">
-        <v>103.763</v>
+        <v>98.433</v>
       </c>
       <c r="F44" t="s">
         <v>8</v>
       </c>
       <c r="G44">
         <v>1.0</v>
       </c>
       <c r="H44" s="1">
-        <v>1556445.0</v>
+        <v>295299.0</v>
       </c>
       <c r="I44" s="1">
-        <v>-20895.0</v>
+        <v>-1842.0</v>
       </c>
       <c r="J44" s="1">
-        <v>-1.342482387749</v>
+        <v>-0.6237745471539</v>
       </c>
       <c r="K44">
-        <v>3.3</v>
+        <v>0.39</v>
       </c>
       <c r="L44" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="M44" s="1">
-        <v>1535550.0</v>
+        <v>293457.0</v>
       </c>
       <c r="N44" s="1">
-        <v>1584978.08</v>
+        <v>294628.23</v>
       </c>
       <c r="O44" s="1">
-        <v>0.4</v>
+        <v>0.07</v>
       </c>
       <c r="P44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
       <c r="B45" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="C45" s="1">
-        <v>2400000.0</v>
+        <v>4700000.0</v>
       </c>
       <c r="D45" s="1">
-        <v>104.396</v>
+        <v>98.05</v>
       </c>
       <c r="E45" s="1">
-        <v>105.746875</v>
+        <v>99.7334034</v>
       </c>
       <c r="F45" t="s">
         <v>8</v>
       </c>
       <c r="G45">
         <v>1.0</v>
       </c>
       <c r="H45" s="1">
-        <v>2537925.0</v>
+        <v>4687469.96</v>
       </c>
       <c r="I45" s="1">
-        <v>-32421.0</v>
+        <v>-79119.96</v>
       </c>
       <c r="J45" s="1">
-        <v>-1.2774609178758</v>
+        <v>-1.6879032969845</v>
       </c>
       <c r="K45">
-        <v>3.54</v>
+        <v>1.4</v>
       </c>
       <c r="L45" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="M45" s="1">
-        <v>2505504.0</v>
+        <v>4608350.0</v>
       </c>
       <c r="N45" s="1">
-        <v>2590490.3</v>
+        <v>4673940.75</v>
       </c>
       <c r="O45" s="1">
-        <v>0.65</v>
+        <v>1.15</v>
       </c>
       <c r="P45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
-        <v>156</v>
+        <v>159</v>
       </c>
       <c r="B46" t="s">
-        <v>157</v>
+        <v>160</v>
       </c>
       <c r="C46" s="1">
-        <v>1700000.0</v>
+        <v>1500000.0</v>
       </c>
       <c r="D46" s="1">
-        <v>96.066</v>
+        <v>101.879</v>
       </c>
       <c r="E46" s="1">
-        <v>96.33935294</v>
+        <v>103.763</v>
       </c>
       <c r="F46" t="s">
         <v>8</v>
       </c>
       <c r="G46">
         <v>1.0</v>
       </c>
       <c r="H46" s="1">
-        <v>1637769.0</v>
+        <v>1556445.0</v>
       </c>
       <c r="I46" s="1">
-        <v>-4647.0</v>
+        <v>-28260.0</v>
       </c>
       <c r="J46" s="1">
-        <v>-0.28373964826541</v>
+        <v>-1.8156761080539</v>
       </c>
       <c r="K46">
-        <v>1.07</v>
+        <v>3.59</v>
       </c>
       <c r="L46" t="s">
-        <v>158</v>
+        <v>161</v>
       </c>
       <c r="M46" s="1">
-        <v>1633122.0</v>
+        <v>1528185.0</v>
       </c>
       <c r="N46" s="1">
-        <v>1651344.6</v>
+        <v>1581979.52</v>
       </c>
       <c r="O46" s="1">
-        <v>0.41</v>
+        <v>0.39</v>
       </c>
       <c r="P46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
-        <v>159</v>
+        <v>162</v>
       </c>
       <c r="B47" t="s">
-        <v>160</v>
+        <v>163</v>
       </c>
       <c r="C47" s="1">
-        <v>2900000.0</v>
+        <v>2400000.0</v>
       </c>
       <c r="D47" s="1">
-        <v>107.124</v>
+        <v>103.882</v>
       </c>
       <c r="E47" s="1">
-        <v>109.3219769</v>
+        <v>105.746875</v>
       </c>
       <c r="F47" t="s">
         <v>8</v>
       </c>
       <c r="G47">
         <v>1.0</v>
       </c>
       <c r="H47" s="1">
-        <v>3170337.33</v>
+        <v>2537925.0</v>
       </c>
       <c r="I47" s="1">
-        <v>-63741.33</v>
+        <v>-44757.0</v>
       </c>
       <c r="J47" s="1">
-        <v>-2.0105535583496</v>
+        <v>-1.7635272909956</v>
       </c>
       <c r="K47">
-        <v>0.84</v>
+        <v>3.92</v>
       </c>
       <c r="L47" t="s">
-        <v>161</v>
+        <v>164</v>
       </c>
       <c r="M47" s="1">
-        <v>3106596.0</v>
+        <v>2493168.0</v>
       </c>
       <c r="N47" s="1">
-        <v>3130908.33</v>
+        <v>2587195.4</v>
       </c>
       <c r="O47" s="1">
-        <v>0.79</v>
+        <v>0.64</v>
       </c>
       <c r="P47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
-        <v>162</v>
+        <v>165</v>
       </c>
       <c r="B48" t="s">
-        <v>163</v>
+        <v>166</v>
       </c>
       <c r="C48" s="1">
-        <v>2300000.0</v>
+        <v>1700000.0</v>
       </c>
       <c r="D48" s="1">
-        <v>100.512</v>
+        <v>95.878</v>
       </c>
       <c r="E48" s="1">
-        <v>100.0</v>
+        <v>96.33935294</v>
       </c>
       <c r="F48" t="s">
         <v>8</v>
       </c>
       <c r="G48">
         <v>1.0</v>
       </c>
       <c r="H48" s="1">
-        <v>2300000.0</v>
+        <v>1637769.0</v>
       </c>
       <c r="I48" s="1">
-        <v>11776.0</v>
+        <v>-7843.0</v>
       </c>
       <c r="J48" s="1">
-        <v>0.512</v>
+        <v>-0.47888316362075</v>
       </c>
       <c r="K48">
-        <v>0.18</v>
+        <v>1.16</v>
       </c>
       <c r="L48" t="s">
-        <v>164</v>
+        <v>167</v>
       </c>
       <c r="M48" s="1">
-        <v>2311776.0</v>
+        <v>1629926.0</v>
       </c>
       <c r="N48" s="1">
-        <v>2315821.54</v>
+        <v>1649604.08</v>
       </c>
       <c r="O48" s="1">
-        <v>0.58</v>
+        <v>0.41</v>
       </c>
       <c r="P48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
-        <v>165</v>
+        <v>168</v>
       </c>
       <c r="B49" t="s">
-        <v>166</v>
+        <v>169</v>
       </c>
       <c r="C49" s="1">
-        <v>5700000.0</v>
+        <v>2900000.0</v>
       </c>
       <c r="D49" s="1">
-        <v>98.675</v>
+        <v>106.441</v>
       </c>
       <c r="E49" s="1">
-        <v>98.12584211</v>
+        <v>109.3219769</v>
       </c>
       <c r="F49" t="s">
         <v>8</v>
       </c>
       <c r="G49">
         <v>1.0</v>
       </c>
       <c r="H49" s="1">
-        <v>5593173.0</v>
+        <v>3170337.33</v>
       </c>
       <c r="I49" s="1">
-        <v>31302.0</v>
+        <v>-83548.33</v>
       </c>
       <c r="J49" s="1">
-        <v>0.55964655482675</v>
+        <v>-2.635313574029</v>
       </c>
       <c r="K49">
-        <v>0.34</v>
+        <v>1.25</v>
       </c>
       <c r="L49" t="s">
-        <v>167</v>
+        <v>170</v>
       </c>
       <c r="M49" s="1">
-        <v>5624475.0</v>
+        <v>3086789.0</v>
       </c>
       <c r="N49" s="1">
-        <v>5643995.55</v>
+        <v>3123019.14</v>
       </c>
       <c r="O49" s="1">
-        <v>1.42</v>
+        <v>0.77</v>
       </c>
       <c r="P49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
-        <v>168</v>
+        <v>171</v>
       </c>
       <c r="B50" t="s">
-        <v>169</v>
+        <v>172</v>
       </c>
       <c r="C50" s="1">
-        <v>4700000.0</v>
+        <v>1425000.0</v>
       </c>
       <c r="D50" s="1">
-        <v>91.541</v>
+        <v>99.666</v>
       </c>
       <c r="E50" s="1">
-        <v>91.69810638</v>
+        <v>99.934</v>
       </c>
       <c r="F50" t="s">
         <v>8</v>
       </c>
       <c r="G50">
         <v>1.0</v>
       </c>
       <c r="H50" s="1">
-        <v>4309811.0</v>
+        <v>1424059.5</v>
       </c>
       <c r="I50" s="1">
-        <v>-7384.0</v>
+        <v>-3819.0</v>
       </c>
       <c r="J50" s="1">
-        <v>-0.17133001888018</v>
+        <v>-0.2681769968179</v>
       </c>
       <c r="K50">
-        <v>0.22</v>
+        <v>0.14</v>
       </c>
       <c r="L50" t="s">
-        <v>170</v>
+        <v>173</v>
       </c>
       <c r="M50" s="1">
-        <v>4302427.0</v>
+        <v>1420240.5</v>
       </c>
       <c r="N50" s="1">
-        <v>4312857.14</v>
+        <v>1422270.64</v>
       </c>
       <c r="O50" s="1">
-        <v>1.08</v>
+        <v>0.35</v>
       </c>
       <c r="P50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
-        <v>171</v>
+        <v>174</v>
       </c>
       <c r="B51" t="s">
-        <v>172</v>
+        <v>175</v>
       </c>
       <c r="C51" s="1">
-        <v>3200000.0</v>
+        <v>2300000.0</v>
       </c>
       <c r="D51" s="1">
-        <v>99.366</v>
+        <v>99.945</v>
       </c>
       <c r="E51" s="1">
-        <v>100.2644475</v>
+        <v>100.0</v>
       </c>
       <c r="F51" t="s">
         <v>8</v>
       </c>
       <c r="G51">
         <v>1.0</v>
       </c>
       <c r="H51" s="1">
-        <v>3208462.32</v>
+        <v>2300000.0</v>
       </c>
       <c r="I51" s="1">
-        <v>-28750.32</v>
+        <v>-1265.0</v>
       </c>
       <c r="J51" s="1">
-        <v>-0.89607784454205</v>
+        <v>-0.055</v>
       </c>
       <c r="K51">
-        <v>2.53</v>
+        <v>0.41</v>
       </c>
       <c r="L51" t="s">
-        <v>173</v>
+        <v>176</v>
       </c>
       <c r="M51" s="1">
-        <v>3179712.0</v>
+        <v>2298735.0</v>
       </c>
       <c r="N51" s="1">
-        <v>3260720.22</v>
+        <v>2308103.62</v>
       </c>
       <c r="O51" s="1">
-        <v>0.82</v>
+        <v>0.57</v>
       </c>
       <c r="P51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
-        <v>174</v>
+        <v>177</v>
       </c>
       <c r="B52" t="s">
-        <v>175</v>
+        <v>178</v>
       </c>
       <c r="C52" s="1">
-        <v>1800000.0</v>
+        <v>5700000.0</v>
       </c>
       <c r="D52" s="1">
-        <v>108.0</v>
+        <v>98.677</v>
       </c>
       <c r="E52" s="1">
-        <v>109.72188889</v>
+        <v>98.12584211</v>
       </c>
       <c r="F52" t="s">
         <v>8</v>
       </c>
       <c r="G52">
         <v>1.0</v>
       </c>
       <c r="H52" s="1">
-        <v>1974994.0</v>
+        <v>5593173.0</v>
       </c>
       <c r="I52" s="1">
-        <v>-30994.0</v>
+        <v>31416.0</v>
       </c>
       <c r="J52" s="1">
-        <v>-1.5693212232543</v>
+        <v>0.56168475389551</v>
       </c>
       <c r="K52">
-        <v>9.73</v>
+        <v>0.41</v>
       </c>
       <c r="L52" t="s">
-        <v>176</v>
+        <v>179</v>
       </c>
       <c r="M52" s="1">
-        <v>1944000.0</v>
+        <v>5624589.0</v>
       </c>
       <c r="N52" s="1">
-        <v>2119068.49</v>
+        <v>5648013.66</v>
       </c>
       <c r="O52" s="1">
-        <v>0.53</v>
+        <v>1.39</v>
       </c>
       <c r="P52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
-        <v>177</v>
+        <v>180</v>
       </c>
       <c r="B53" t="s">
-        <v>178</v>
+        <v>181</v>
       </c>
       <c r="C53" s="1">
-        <v>3652000.0</v>
+        <v>4700000.0</v>
       </c>
       <c r="D53" s="1">
-        <v>94.957</v>
+        <v>91.277</v>
       </c>
       <c r="E53" s="1">
-        <v>94.93111583</v>
+        <v>91.69810638</v>
       </c>
       <c r="F53" t="s">
         <v>8</v>
       </c>
       <c r="G53">
         <v>1.0</v>
       </c>
       <c r="H53" s="1">
-        <v>3466884.35</v>
+        <v>4309811.0</v>
       </c>
       <c r="I53" s="1">
-        <v>945.29</v>
+        <v>-19792.0</v>
       </c>
       <c r="J53" s="1">
-        <v>0.027266268631084</v>
+        <v>-0.45923127487493</v>
       </c>
       <c r="K53">
-        <v>0.04</v>
+        <v>0.25</v>
       </c>
       <c r="L53" t="s">
-        <v>179</v>
+        <v>182</v>
       </c>
       <c r="M53" s="1">
-        <v>3467829.64</v>
+        <v>4290019.0</v>
       </c>
       <c r="N53" s="1">
-        <v>3469230.41</v>
+        <v>4301656.33</v>
       </c>
       <c r="O53" s="1">
-        <v>0.87</v>
+        <v>1.06</v>
       </c>
       <c r="P53">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
-        <v>180</v>
+        <v>183</v>
       </c>
       <c r="B54" t="s">
-        <v>181</v>
+        <v>184</v>
       </c>
       <c r="C54" s="1">
-        <v>2300000.0</v>
+        <v>3200000.0</v>
       </c>
       <c r="D54" s="1">
-        <v>98.981</v>
+        <v>99.026</v>
       </c>
       <c r="E54" s="1">
-        <v>98.55887522</v>
+        <v>100.2644475</v>
       </c>
       <c r="F54" t="s">
         <v>8</v>
       </c>
       <c r="G54">
         <v>1.0</v>
       </c>
       <c r="H54" s="1">
-        <v>2266854.13</v>
+        <v>3208462.32</v>
       </c>
       <c r="I54" s="1">
-        <v>9708.87</v>
+        <v>-39630.32</v>
       </c>
       <c r="J54" s="1">
-        <v>0.42829707794211</v>
+        <v>-1.2351810944752</v>
       </c>
       <c r="K54">
-        <v>0.02</v>
-[...2 lines deleted...]
-        <v>511.99</v>
+        <v>2.74</v>
+      </c>
+      <c r="L54" t="s">
+        <v>185</v>
       </c>
       <c r="M54" s="1">
-        <v>2276563.0</v>
+        <v>3168832.0</v>
       </c>
       <c r="N54" s="1">
-        <v>2277074.99</v>
+        <v>3256415.56</v>
       </c>
       <c r="O54" s="1">
-        <v>0.57</v>
+        <v>0.8</v>
       </c>
       <c r="P54">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="s">
-        <v>182</v>
+        <v>186</v>
       </c>
       <c r="B55" t="s">
-        <v>183</v>
+        <v>187</v>
       </c>
       <c r="C55" s="1">
-        <v>7450000.0</v>
+        <v>1800000.0</v>
       </c>
       <c r="D55" s="1">
-        <v>99.432</v>
+        <v>107.673</v>
       </c>
       <c r="E55" s="1">
-        <v>100.12552698</v>
+        <v>109.72188889</v>
       </c>
       <c r="F55" t="s">
         <v>8</v>
       </c>
       <c r="G55">
         <v>1.0</v>
       </c>
       <c r="H55" s="1">
-        <v>7459351.76</v>
+        <v>1974994.0</v>
       </c>
       <c r="I55" s="1">
-        <v>-51667.76</v>
+        <v>-36880.0</v>
       </c>
       <c r="J55" s="1">
-        <v>-0.6926575078154</v>
+        <v>-1.8673474451062</v>
       </c>
       <c r="K55">
-        <v>0.4</v>
+        <v>0.41</v>
       </c>
       <c r="L55" t="s">
-        <v>184</v>
+        <v>188</v>
       </c>
       <c r="M55" s="1">
-        <v>7407684.0</v>
+        <v>1938114.0</v>
       </c>
       <c r="N55" s="1">
-        <v>7437152.32</v>
+        <v>1945511.26</v>
       </c>
       <c r="O55" s="1">
-        <v>1.87</v>
+        <v>0.48</v>
       </c>
       <c r="P55">
         <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" t="s">
-        <v>185</v>
+        <v>189</v>
       </c>
       <c r="B56" t="s">
-        <v>186</v>
+        <v>190</v>
       </c>
       <c r="C56" s="1">
-        <v>5700000.0</v>
+        <v>3652000.0</v>
       </c>
       <c r="D56" s="1">
-        <v>101.068</v>
+        <v>94.872</v>
       </c>
       <c r="E56" s="1">
-        <v>102.59867877</v>
+        <v>94.93111583</v>
       </c>
       <c r="F56" t="s">
         <v>8</v>
       </c>
       <c r="G56">
         <v>1.0</v>
       </c>
       <c r="H56" s="1">
-        <v>5848124.69</v>
+        <v>3466884.35</v>
       </c>
       <c r="I56" s="1">
-        <v>-87248.69</v>
+        <v>-2158.91</v>
       </c>
       <c r="J56" s="1">
-        <v>-1.4919088532635</v>
+        <v>-0.062272339716207</v>
       </c>
       <c r="K56">
-        <v>1.97</v>
+        <v>0.06</v>
       </c>
       <c r="L56" t="s">
-        <v>187</v>
+        <v>191</v>
       </c>
       <c r="M56" s="1">
-        <v>5760876.0</v>
+        <v>3464725.44</v>
       </c>
       <c r="N56" s="1">
-        <v>5872923.95</v>
+        <v>3466751.55</v>
       </c>
       <c r="O56" s="1">
-        <v>1.47</v>
+        <v>0.86</v>
       </c>
       <c r="P56">
         <v>1</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57" t="s">
-        <v>188</v>
+        <v>192</v>
       </c>
       <c r="B57" t="s">
-        <v>189</v>
+        <v>193</v>
       </c>
       <c r="C57" s="1">
-        <v>3000000.0</v>
+        <v>7450000.0</v>
       </c>
       <c r="D57" s="1">
-        <v>96.652</v>
+        <v>99.16</v>
       </c>
       <c r="E57" s="1">
-        <v>96.58793333</v>
+        <v>100.12552698</v>
       </c>
       <c r="F57" t="s">
         <v>8</v>
       </c>
       <c r="G57">
         <v>1.0</v>
       </c>
       <c r="H57" s="1">
-        <v>2897638.0</v>
+        <v>7459351.76</v>
       </c>
       <c r="I57" s="1">
-        <v>1922.0</v>
+        <v>-71931.76</v>
       </c>
       <c r="J57" s="1">
-        <v>0.066329886617997</v>
+        <v>-0.96431650248386</v>
       </c>
       <c r="K57">
-        <v>0.37</v>
+        <v>0.58</v>
       </c>
       <c r="L57" t="s">
-        <v>190</v>
+        <v>194</v>
       </c>
       <c r="M57" s="1">
-        <v>2899560.0</v>
+        <v>7387420.0</v>
       </c>
       <c r="N57" s="1">
-        <v>2910779.18</v>
+        <v>7430283.01</v>
       </c>
       <c r="O57" s="1">
-        <v>0.73</v>
+        <v>1.83</v>
       </c>
       <c r="P57">
         <v>1</v>
       </c>
     </row>
     <row r="58" spans="1:16">
       <c r="A58" t="s">
-        <v>191</v>
+        <v>195</v>
       </c>
       <c r="B58" t="s">
-        <v>192</v>
+        <v>196</v>
       </c>
       <c r="C58" s="1">
-        <v>4700000.0</v>
+        <v>5700000.0</v>
       </c>
       <c r="D58" s="1">
-        <v>90.991</v>
+        <v>100.653</v>
       </c>
       <c r="E58" s="1">
-        <v>91.37542553</v>
+        <v>102.59867877</v>
       </c>
       <c r="F58" t="s">
         <v>8</v>
       </c>
       <c r="G58">
         <v>1.0</v>
       </c>
       <c r="H58" s="1">
-        <v>4294645.0</v>
+        <v>5848124.69</v>
       </c>
       <c r="I58" s="1">
-        <v>-18068.0</v>
+        <v>-110903.69</v>
       </c>
       <c r="J58" s="1">
-        <v>-0.42070997719253</v>
+        <v>-1.8963974928517</v>
       </c>
       <c r="K58">
-        <v>0.15</v>
+        <v>2.21</v>
       </c>
       <c r="L58" t="s">
-        <v>193</v>
+        <v>197</v>
       </c>
       <c r="M58" s="1">
-        <v>4276577.0</v>
+        <v>5737221.0</v>
       </c>
       <c r="N58" s="1">
-        <v>4283562.62</v>
+        <v>5862933.33</v>
       </c>
       <c r="O58" s="1">
-        <v>1.07</v>
+        <v>1.45</v>
       </c>
       <c r="P58">
         <v>1</v>
       </c>
     </row>
     <row r="59" spans="1:16">
       <c r="A59" t="s">
-        <v>194</v>
+        <v>198</v>
       </c>
       <c r="B59" t="s">
-        <v>195</v>
+        <v>199</v>
       </c>
       <c r="C59" s="1">
-        <v>1400000.0</v>
+        <v>3000000.0</v>
       </c>
       <c r="D59" s="1">
-        <v>100.974</v>
+        <v>96.62</v>
       </c>
       <c r="E59" s="1">
-        <v>100.539</v>
+        <v>96.58793333</v>
       </c>
       <c r="F59" t="s">
         <v>8</v>
       </c>
       <c r="G59">
         <v>1.0</v>
       </c>
       <c r="H59" s="1">
-        <v>1407546.0</v>
+        <v>2897638.0</v>
       </c>
       <c r="I59" s="1">
-        <v>6090.0</v>
+        <v>962.0</v>
       </c>
       <c r="J59" s="1">
-        <v>0.43266791991168</v>
+        <v>0.033199454176126</v>
       </c>
       <c r="K59">
-        <v>2.28</v>
+        <v>0.43</v>
       </c>
       <c r="L59" t="s">
-        <v>196</v>
+        <v>200</v>
       </c>
       <c r="M59" s="1">
-        <v>1413636.0</v>
+        <v>2898600.0</v>
       </c>
       <c r="N59" s="1">
-        <v>1445548.33</v>
+        <v>2911617.12</v>
       </c>
       <c r="O59" s="1">
-        <v>0.36</v>
+        <v>0.72</v>
       </c>
       <c r="P59">
         <v>1</v>
       </c>
     </row>
     <row r="60" spans="1:16">
       <c r="A60" t="s">
-        <v>197</v>
+        <v>201</v>
       </c>
       <c r="B60" t="s">
-        <v>198</v>
+        <v>202</v>
       </c>
       <c r="C60" s="1">
-        <v>2211000.0</v>
+        <v>4700000.0</v>
       </c>
       <c r="D60" s="1">
-        <v>99.462</v>
+        <v>90.783</v>
       </c>
       <c r="E60" s="1">
-        <v>100.1729412</v>
+        <v>91.37542553</v>
       </c>
       <c r="F60" t="s">
         <v>8</v>
       </c>
       <c r="G60">
         <v>1.0</v>
       </c>
       <c r="H60" s="1">
-        <v>2214823.73</v>
+        <v>4294645.0</v>
       </c>
       <c r="I60" s="1">
-        <v>-15718.91</v>
+        <v>-27844.0</v>
       </c>
       <c r="J60" s="1">
-        <v>-0.70971381546467</v>
+        <v>-0.64834229604542</v>
       </c>
       <c r="K60">
-        <v>2.26</v>
+        <v>0.17</v>
       </c>
       <c r="L60" t="s">
-        <v>199</v>
+        <v>203</v>
       </c>
       <c r="M60" s="1">
-        <v>2199104.82</v>
+        <v>4266801.0</v>
       </c>
       <c r="N60" s="1">
-        <v>2249087.05</v>
+        <v>4274591.41</v>
       </c>
       <c r="O60" s="1">
-        <v>0.56</v>
+        <v>1.06</v>
       </c>
       <c r="P60">
         <v>1</v>
       </c>
     </row>
     <row r="61" spans="1:16">
       <c r="A61" t="s">
-        <v>200</v>
+        <v>204</v>
       </c>
       <c r="B61" t="s">
-        <v>201</v>
+        <v>205</v>
       </c>
       <c r="C61" s="1">
-        <v>4200000.0</v>
+        <v>1800000.0</v>
       </c>
       <c r="D61" s="1">
-        <v>100.205</v>
+        <v>99.473</v>
       </c>
       <c r="E61" s="1">
-        <v>101.02184238</v>
+        <v>99.767</v>
       </c>
       <c r="F61" t="s">
         <v>8</v>
       </c>
       <c r="G61">
         <v>1.0</v>
       </c>
       <c r="H61" s="1">
-        <v>4242917.38</v>
+        <v>1795806.0</v>
       </c>
       <c r="I61" s="1">
-        <v>-34307.38</v>
+        <v>-5292.0</v>
       </c>
       <c r="J61" s="1">
-        <v>-0.80857996815389</v>
+        <v>-0.29468661982419</v>
       </c>
       <c r="K61">
-        <v>1.55</v>
+        <v>0.17</v>
       </c>
       <c r="L61" t="s">
-        <v>202</v>
+        <v>42</v>
       </c>
       <c r="M61" s="1">
-        <v>4208610.0</v>
+        <v>1790514.0</v>
       </c>
       <c r="N61" s="1">
-        <v>4273715.75</v>
+        <v>1793657.84</v>
       </c>
       <c r="O61" s="1">
-        <v>1.07</v>
+        <v>0.44</v>
       </c>
       <c r="P61">
         <v>1</v>
       </c>
     </row>
     <row r="62" spans="1:16">
       <c r="A62" t="s">
-        <v>203</v>
+        <v>206</v>
       </c>
       <c r="B62" t="s">
-        <v>204</v>
+        <v>207</v>
       </c>
       <c r="C62" s="1">
-        <v>2844000.0</v>
+        <v>1400000.0</v>
       </c>
       <c r="D62" s="1">
-        <v>98.841</v>
+        <v>101.136</v>
       </c>
       <c r="E62" s="1">
-        <v>99.70908474</v>
+        <v>100.539</v>
       </c>
       <c r="F62" t="s">
         <v>8</v>
       </c>
       <c r="G62">
         <v>1.0</v>
       </c>
       <c r="H62" s="1">
-        <v>2835726.37</v>
+        <v>1407546.0</v>
       </c>
       <c r="I62" s="1">
-        <v>-24688.33</v>
+        <v>8358.0</v>
       </c>
       <c r="J62" s="1">
-        <v>-0.87061749896553</v>
+        <v>0.59379942112016</v>
       </c>
       <c r="K62">
-        <v>1.04</v>
+        <v>2.55</v>
       </c>
       <c r="L62" t="s">
-        <v>205</v>
+        <v>208</v>
       </c>
       <c r="M62" s="1">
-        <v>2811038.04</v>
+        <v>1415904.0</v>
       </c>
       <c r="N62" s="1">
-        <v>2840695.51</v>
+        <v>1451651.95</v>
       </c>
       <c r="O62" s="1">
-        <v>0.71</v>
+        <v>0.36</v>
       </c>
       <c r="P62">
         <v>1</v>
       </c>
     </row>
     <row r="63" spans="1:16">
       <c r="A63" t="s">
-        <v>206</v>
+        <v>209</v>
       </c>
       <c r="B63" t="s">
-        <v>207</v>
+        <v>210</v>
       </c>
       <c r="C63" s="1">
-        <v>2840000.0</v>
+        <v>2211000.0</v>
       </c>
       <c r="D63" s="1">
-        <v>98.55</v>
+        <v>99.512</v>
       </c>
       <c r="E63" s="1">
-        <v>99.80130986</v>
+        <v>100.1729412</v>
       </c>
       <c r="F63" t="s">
         <v>8</v>
       </c>
       <c r="G63">
         <v>1.0</v>
       </c>
       <c r="H63" s="1">
-        <v>2834357.2</v>
+        <v>2214823.73</v>
       </c>
       <c r="I63" s="1">
-        <v>-35537.2</v>
+        <v>-14613.41</v>
       </c>
       <c r="J63" s="1">
-        <v>-1.2538010382037</v>
+        <v>-0.65980013678109</v>
       </c>
       <c r="K63">
+        <v>2.46</v>
+      </c>
+      <c r="L63" t="s">
+        <v>211</v>
+      </c>
+      <c r="M63" s="1">
+        <v>2200210.32</v>
+      </c>
+      <c r="N63" s="1">
+        <v>2254546.4</v>
+      </c>
+      <c r="O63" s="1">
         <v>0.56</v>
-      </c>
-[...10 lines deleted...]
-        <v>0.71</v>
       </c>
       <c r="P63">
         <v>1</v>
       </c>
     </row>
     <row r="64" spans="1:16">
       <c r="A64" t="s">
-        <v>209</v>
+        <v>212</v>
       </c>
       <c r="B64" t="s">
-        <v>210</v>
+        <v>213</v>
       </c>
       <c r="C64" s="1">
-        <v>3403000.0</v>
+        <v>4200000.0</v>
       </c>
       <c r="D64" s="1">
-        <v>99.117</v>
+        <v>99.995</v>
       </c>
       <c r="E64" s="1">
-        <v>100.14639524</v>
+        <v>101.02184238</v>
       </c>
       <c r="F64" t="s">
         <v>8</v>
       </c>
       <c r="G64">
         <v>1.0</v>
       </c>
       <c r="H64" s="1">
-        <v>3407981.83</v>
+        <v>4242917.38</v>
       </c>
       <c r="I64" s="1">
-        <v>-35030.32</v>
+        <v>-43127.38</v>
       </c>
       <c r="J64" s="1">
-        <v>-1.0278904567986</v>
+        <v>-1.0164558047557</v>
       </c>
       <c r="K64">
         <v>1.76</v>
       </c>
       <c r="L64" t="s">
-        <v>211</v>
+        <v>214</v>
       </c>
       <c r="M64" s="1">
-        <v>3372951.51</v>
+        <v>4199790.0</v>
       </c>
       <c r="N64" s="1">
-        <v>3432725.44</v>
+        <v>4273741.64</v>
       </c>
       <c r="O64" s="1">
-        <v>0.86</v>
+        <v>1.06</v>
       </c>
       <c r="P64">
         <v>1</v>
       </c>
     </row>
     <row r="65" spans="1:16">
       <c r="A65" t="s">
-        <v>212</v>
+        <v>215</v>
       </c>
       <c r="B65" t="s">
-        <v>213</v>
+        <v>216</v>
       </c>
       <c r="C65" s="1">
-        <v>2200000.0</v>
+        <v>2844000.0</v>
       </c>
       <c r="D65" s="1">
-        <v>94.185</v>
+        <v>98.628</v>
       </c>
       <c r="E65" s="1">
-        <v>94.38638591</v>
+        <v>99.70908474</v>
       </c>
       <c r="F65" t="s">
         <v>8</v>
       </c>
       <c r="G65">
         <v>1.0</v>
       </c>
       <c r="H65" s="1">
-        <v>2076500.49</v>
+        <v>2835726.37</v>
       </c>
       <c r="I65" s="1">
-        <v>-4430.49</v>
+        <v>-30746.05</v>
       </c>
       <c r="J65" s="1">
-        <v>-0.21336330144569</v>
+        <v>-1.0842389563842</v>
       </c>
       <c r="K65">
-        <v>0.37</v>
+        <v>1.22</v>
       </c>
       <c r="L65" t="s">
-        <v>214</v>
+        <v>217</v>
       </c>
       <c r="M65" s="1">
-        <v>2072070.0</v>
+        <v>2804980.32</v>
       </c>
       <c r="N65" s="1">
-        <v>2080206.99</v>
+        <v>2839751.14</v>
       </c>
       <c r="O65" s="1">
-        <v>0.52</v>
+        <v>0.7</v>
       </c>
       <c r="P65">
         <v>1</v>
       </c>
     </row>
     <row r="66" spans="1:16">
       <c r="A66" t="s">
-        <v>215</v>
+        <v>218</v>
       </c>
       <c r="B66" t="s">
-        <v>216</v>
+        <v>219</v>
       </c>
       <c r="C66" s="1">
-        <v>3500000.0</v>
+        <v>2840000.0</v>
       </c>
       <c r="D66" s="1">
-        <v>104.274</v>
+        <v>98.2</v>
       </c>
       <c r="E66" s="1">
-        <v>105.45008571</v>
+        <v>99.80130986</v>
       </c>
       <c r="F66" t="s">
         <v>8</v>
       </c>
       <c r="G66">
         <v>1.0</v>
       </c>
       <c r="H66" s="1">
-        <v>3690753.0</v>
+        <v>2834357.2</v>
       </c>
       <c r="I66" s="1">
-        <v>-41163.0</v>
+        <v>-45477.2</v>
       </c>
       <c r="J66" s="1">
-        <v>-1.1153008613689</v>
+        <v>-1.6044978381694</v>
       </c>
       <c r="K66">
-        <v>2.7</v>
+        <v>0.79</v>
       </c>
       <c r="L66" t="s">
-        <v>217</v>
+        <v>220</v>
       </c>
       <c r="M66" s="1">
-        <v>3649590.0</v>
+        <v>2788880.0</v>
       </c>
       <c r="N66" s="1">
-        <v>3744178.22</v>
+        <v>2811252.59</v>
       </c>
       <c r="O66" s="1">
-        <v>0.94</v>
+        <v>0.69</v>
       </c>
       <c r="P66">
         <v>1</v>
       </c>
     </row>
     <row r="67" spans="1:16">
       <c r="A67" t="s">
-        <v>218</v>
+        <v>221</v>
       </c>
       <c r="B67" t="s">
-        <v>219</v>
+        <v>222</v>
       </c>
       <c r="C67" s="1">
-        <v>2732000.0</v>
+        <v>1903000.0</v>
       </c>
       <c r="D67" s="1">
-        <v>102.615</v>
+        <v>98.583</v>
       </c>
       <c r="E67" s="1">
-        <v>104.27937592</v>
+        <v>100.14639517</v>
       </c>
       <c r="F67" t="s">
         <v>8</v>
       </c>
       <c r="G67">
         <v>1.0</v>
       </c>
       <c r="H67" s="1">
-        <v>2848912.55</v>
+        <v>1905785.9</v>
       </c>
       <c r="I67" s="1">
-        <v>-45470.75</v>
+        <v>-29751.41</v>
       </c>
       <c r="J67" s="1">
-        <v>-1.5960739124829</v>
+        <v>-1.561109776287</v>
       </c>
       <c r="K67">
-        <v>0.37</v>
+        <v>1.95</v>
       </c>
       <c r="L67" t="s">
-        <v>220</v>
+        <v>223</v>
       </c>
       <c r="M67" s="1">
-        <v>2803441.8</v>
+        <v>1876034.49</v>
       </c>
       <c r="N67" s="1">
-        <v>2813424.53</v>
+        <v>1913208.16</v>
       </c>
       <c r="O67" s="1">
-        <v>0.71</v>
+        <v>0.47</v>
       </c>
       <c r="P67">
         <v>1</v>
       </c>
     </row>
     <row r="68" spans="1:16">
       <c r="A68" t="s">
-        <v>221</v>
+        <v>224</v>
       </c>
       <c r="B68" t="s">
-        <v>222</v>
+        <v>225</v>
       </c>
       <c r="C68" s="1">
-        <v>1500000.0</v>
+        <v>2200000.0</v>
       </c>
       <c r="D68" s="1">
-        <v>102.431</v>
+        <v>93.994</v>
       </c>
       <c r="E68" s="1">
-        <v>103.8554</v>
+        <v>94.38638591</v>
       </c>
       <c r="F68" t="s">
         <v>8</v>
       </c>
       <c r="G68">
         <v>1.0</v>
       </c>
       <c r="H68" s="1">
-        <v>1557831.0</v>
+        <v>2076500.49</v>
       </c>
       <c r="I68" s="1">
-        <v>-21366.0</v>
+        <v>-8632.49</v>
       </c>
       <c r="J68" s="1">
-        <v>-1.3715223281601</v>
+        <v>-0.41572299364109</v>
       </c>
       <c r="K68">
-        <v>3.59</v>
+        <v>0.41</v>
       </c>
       <c r="L68" t="s">
-        <v>223</v>
+        <v>226</v>
       </c>
       <c r="M68" s="1">
-        <v>1536465.0</v>
+        <v>2067868.0</v>
       </c>
       <c r="N68" s="1">
-        <v>1590357.12</v>
+        <v>2076946.77</v>
       </c>
       <c r="O68" s="1">
-        <v>0.4</v>
+        <v>0.51</v>
       </c>
       <c r="P68">
         <v>1</v>
       </c>
     </row>
     <row r="69" spans="1:16">
       <c r="A69" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="B69" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="C69" s="1">
-        <v>5500000.0</v>
+        <v>3500000.0</v>
       </c>
       <c r="D69" s="1">
-        <v>96.833</v>
+        <v>103.987</v>
       </c>
       <c r="E69" s="1">
-        <v>97.55072436</v>
+        <v>105.45008571</v>
       </c>
       <c r="F69" t="s">
         <v>8</v>
       </c>
       <c r="G69">
         <v>1.0</v>
       </c>
       <c r="H69" s="1">
-        <v>5365289.84</v>
+        <v>3690753.0</v>
       </c>
       <c r="I69" s="1">
-        <v>-39474.84</v>
+        <v>-51208.0</v>
       </c>
       <c r="J69" s="1">
-        <v>-0.73574478131083</v>
+        <v>-1.387467543886</v>
       </c>
       <c r="K69">
-        <v>0.23</v>
+        <v>3.14</v>
       </c>
       <c r="L69" t="s">
-        <v>226</v>
+        <v>229</v>
       </c>
       <c r="M69" s="1">
-        <v>5325815.0</v>
+        <v>3639545.0</v>
       </c>
       <c r="N69" s="1">
-        <v>5338303.01</v>
+        <v>3749389.38</v>
       </c>
       <c r="O69" s="1">
-        <v>1.34</v>
+        <v>0.93</v>
       </c>
       <c r="P69">
         <v>1</v>
       </c>
     </row>
     <row r="70" spans="1:16">
       <c r="A70" t="s">
-        <v>227</v>
+        <v>230</v>
       </c>
       <c r="B70" t="s">
-        <v>228</v>
+        <v>231</v>
       </c>
       <c r="C70" s="1">
-        <v>3211000.0</v>
+        <v>2732000.0</v>
       </c>
       <c r="D70" s="1">
-        <v>98.106</v>
+        <v>102.082</v>
       </c>
       <c r="E70" s="1">
-        <v>99.71130178</v>
+        <v>104.27937592</v>
       </c>
       <c r="F70" t="s">
         <v>8</v>
       </c>
       <c r="G70">
         <v>1.0</v>
       </c>
       <c r="H70" s="1">
-        <v>3201729.9</v>
+        <v>2848912.55</v>
       </c>
       <c r="I70" s="1">
-        <v>-51546.24</v>
+        <v>-60032.31</v>
       </c>
       <c r="J70" s="1">
-        <v>-1.6099496712699</v>
+        <v>-2.1072008686262</v>
       </c>
       <c r="K70">
-        <v>1.79</v>
+        <v>0.68</v>
       </c>
       <c r="L70" t="s">
-        <v>229</v>
+        <v>232</v>
       </c>
       <c r="M70" s="1">
-        <v>3150183.66</v>
+        <v>2788880.24</v>
       </c>
       <c r="N70" s="1">
-        <v>3207651.76</v>
+        <v>2807468.77</v>
       </c>
       <c r="O70" s="1">
-        <v>0.8</v>
+        <v>0.69</v>
       </c>
       <c r="P70">
         <v>1</v>
       </c>
     </row>
     <row r="71" spans="1:16">
       <c r="A71" t="s">
-        <v>230</v>
+        <v>233</v>
       </c>
       <c r="B71" t="s">
-        <v>231</v>
+        <v>234</v>
       </c>
       <c r="C71" s="1">
-        <v>4300000.0</v>
+        <v>1500000.0</v>
       </c>
       <c r="D71" s="1">
-        <v>95.241</v>
+        <v>102.173</v>
       </c>
       <c r="E71" s="1">
-        <v>93.87385581</v>
+        <v>103.8554</v>
       </c>
       <c r="F71" t="s">
         <v>8</v>
       </c>
       <c r="G71">
         <v>1.0</v>
       </c>
       <c r="H71" s="1">
-        <v>4036575.8</v>
+        <v>1557831.0</v>
       </c>
       <c r="I71" s="1">
-        <v>58787.2</v>
+        <v>-25236.0</v>
       </c>
       <c r="J71" s="1">
-        <v>1.4563630887348</v>
+        <v>-1.6199446538167</v>
       </c>
       <c r="K71">
-        <v>0.81</v>
+        <v>3.93</v>
       </c>
       <c r="L71" t="s">
-        <v>232</v>
+        <v>235</v>
       </c>
       <c r="M71" s="1">
-        <v>4095363.0</v>
+        <v>1532595.0</v>
       </c>
       <c r="N71" s="1">
-        <v>4130013.34</v>
+        <v>1591495.68</v>
       </c>
       <c r="O71" s="1">
-        <v>1.04</v>
+        <v>0.39</v>
       </c>
       <c r="P71">
         <v>1</v>
       </c>
     </row>
     <row r="72" spans="1:16">
       <c r="A72" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="B72" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
       <c r="C72" s="1">
-        <v>800000.0</v>
+        <v>5500000.0</v>
       </c>
       <c r="D72" s="1">
-        <v>101.231</v>
+        <v>96.709</v>
       </c>
       <c r="E72" s="1">
-        <v>102.16775</v>
+        <v>97.55072436</v>
       </c>
       <c r="F72" t="s">
         <v>8</v>
       </c>
       <c r="G72">
         <v>1.0</v>
       </c>
       <c r="H72" s="1">
-        <v>817342.0</v>
+        <v>5365289.84</v>
       </c>
       <c r="I72" s="1">
-        <v>-7494.0</v>
+        <v>-46294.84</v>
       </c>
       <c r="J72" s="1">
-        <v>-0.91687445402292</v>
+        <v>-0.86285813778143</v>
       </c>
       <c r="K72">
-        <v>2.7</v>
+        <v>0.34</v>
       </c>
       <c r="L72" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
       <c r="M72" s="1">
-        <v>809848.0</v>
+        <v>5318995.0</v>
       </c>
       <c r="N72" s="1">
-        <v>831456.22</v>
+        <v>5337604.59</v>
       </c>
       <c r="O72" s="1">
-        <v>0.21</v>
+        <v>1.32</v>
       </c>
       <c r="P72">
         <v>1</v>
       </c>
     </row>
     <row r="73" spans="1:16">
       <c r="A73" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="B73" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="C73" s="1">
-        <v>4300000.0</v>
+        <v>3211000.0</v>
       </c>
       <c r="D73" s="1">
-        <v>101.619</v>
+        <v>97.725</v>
       </c>
       <c r="E73" s="1">
-        <v>102.46913186</v>
+        <v>99.71130178</v>
       </c>
       <c r="F73" t="s">
         <v>8</v>
       </c>
       <c r="G73">
         <v>1.0</v>
       </c>
       <c r="H73" s="1">
-        <v>4406172.67</v>
+        <v>3201729.9</v>
       </c>
       <c r="I73" s="1">
-        <v>-36555.67</v>
+        <v>-63780.15</v>
       </c>
       <c r="J73" s="1">
-        <v>-0.82964678731031</v>
+        <v>-1.9920527962087</v>
       </c>
       <c r="K73">
-        <v>2.76</v>
+        <v>2.01</v>
       </c>
       <c r="L73" t="s">
-        <v>238</v>
+        <v>241</v>
       </c>
       <c r="M73" s="1">
-        <v>4369617.0</v>
+        <v>3137949.75</v>
       </c>
       <c r="N73" s="1">
-        <v>4488279.33</v>
+        <v>3202565.63</v>
       </c>
       <c r="O73" s="1">
-        <v>1.13</v>
+        <v>0.79</v>
       </c>
       <c r="P73">
         <v>1</v>
       </c>
     </row>
     <row r="74" spans="1:16">
       <c r="A74" t="s">
-        <v>239</v>
+        <v>242</v>
       </c>
       <c r="B74" t="s">
-        <v>240</v>
+        <v>243</v>
       </c>
       <c r="C74" s="1">
-        <v>3600000.0</v>
+        <v>4300000.0</v>
       </c>
       <c r="D74" s="1">
-        <v>97.417</v>
+        <v>95.011</v>
       </c>
       <c r="E74" s="1">
-        <v>98.29550333</v>
+        <v>93.87385581</v>
       </c>
       <c r="F74" t="s">
         <v>8</v>
       </c>
       <c r="G74">
         <v>1.0</v>
       </c>
       <c r="H74" s="1">
-        <v>3538638.12</v>
+        <v>4036575.8</v>
       </c>
       <c r="I74" s="1">
-        <v>-31626.12</v>
+        <v>48897.2</v>
       </c>
       <c r="J74" s="1">
-        <v>-0.89373705158639</v>
+        <v>1.2113534446696</v>
       </c>
       <c r="K74">
-        <v>0.98</v>
+        <v>0.92</v>
       </c>
       <c r="L74" t="s">
-        <v>241</v>
+        <v>244</v>
       </c>
       <c r="M74" s="1">
-        <v>3507012.0</v>
+        <v>4085473.0</v>
       </c>
       <c r="N74" s="1">
-        <v>3542272.27</v>
+        <v>4124909.3</v>
       </c>
       <c r="O74" s="1">
-        <v>0.89</v>
+        <v>1.02</v>
       </c>
       <c r="P74">
         <v>1</v>
       </c>
     </row>
     <row r="75" spans="1:16">
       <c r="A75" t="s">
-        <v>242</v>
+        <v>245</v>
       </c>
       <c r="B75" t="s">
-        <v>243</v>
+        <v>246</v>
       </c>
       <c r="C75" s="1">
-        <v>1600000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D75" s="1">
-        <v>101.77</v>
+        <v>100.922</v>
       </c>
       <c r="E75" s="1">
-        <v>103.193625</v>
+        <v>102.16775</v>
       </c>
       <c r="F75" t="s">
         <v>8</v>
       </c>
       <c r="G75">
         <v>1.0</v>
       </c>
       <c r="H75" s="1">
-        <v>1651098.0</v>
+        <v>817342.0</v>
       </c>
       <c r="I75" s="1">
-        <v>-22778.0</v>
+        <v>-9966.0</v>
       </c>
       <c r="J75" s="1">
-        <v>-1.3795668094807</v>
+        <v>-1.2193182290889</v>
       </c>
       <c r="K75">
-        <v>0.59</v>
+        <v>2.98</v>
       </c>
       <c r="L75" t="s">
-        <v>244</v>
+        <v>247</v>
       </c>
       <c r="M75" s="1">
-        <v>1628320.0</v>
+        <v>807376.0</v>
       </c>
       <c r="N75" s="1">
-        <v>1637744.66</v>
+        <v>831244.49</v>
       </c>
       <c r="O75" s="1">
-        <v>0.41</v>
+        <v>0.21</v>
       </c>
       <c r="P75">
         <v>1</v>
       </c>
     </row>
     <row r="76" spans="1:16">
       <c r="A76" t="s">
-        <v>245</v>
+        <v>248</v>
       </c>
       <c r="B76" t="s">
-        <v>246</v>
+        <v>249</v>
       </c>
       <c r="C76" s="1">
-        <v>2200000.0</v>
+        <v>4300000.0</v>
       </c>
       <c r="D76" s="1">
-        <v>97.75</v>
+        <v>100.999</v>
       </c>
       <c r="E76" s="1">
-        <v>98.15769682</v>
+        <v>102.46913186</v>
       </c>
       <c r="F76" t="s">
         <v>8</v>
       </c>
       <c r="G76">
         <v>1.0</v>
       </c>
       <c r="H76" s="1">
-        <v>2159469.33</v>
+        <v>4406172.67</v>
       </c>
       <c r="I76" s="1">
-        <v>-8969.33</v>
+        <v>-63215.67</v>
       </c>
       <c r="J76" s="1">
-        <v>-0.41534880238378</v>
+        <v>-1.4347070515509</v>
       </c>
       <c r="K76">
-        <v>0.15</v>
+        <v>3.05</v>
       </c>
       <c r="L76" t="s">
-        <v>247</v>
+        <v>250</v>
       </c>
       <c r="M76" s="1">
-        <v>2150500.0</v>
+        <v>4342957.0</v>
       </c>
       <c r="N76" s="1">
-        <v>2153769.86</v>
+        <v>4474136.45</v>
       </c>
       <c r="O76" s="1">
-        <v>0.54</v>
+        <v>1.1</v>
       </c>
       <c r="P76">
         <v>1</v>
       </c>
     </row>
     <row r="77" spans="1:16">
       <c r="A77" t="s">
-        <v>248</v>
+        <v>251</v>
       </c>
       <c r="B77" t="s">
-        <v>249</v>
+        <v>252</v>
       </c>
       <c r="C77" s="1">
-        <v>2200000.0</v>
+        <v>3600000.0</v>
       </c>
       <c r="D77" s="1">
-        <v>95.135</v>
+        <v>96.988</v>
       </c>
       <c r="E77" s="1">
-        <v>95.02618682</v>
+        <v>98.29550333</v>
       </c>
       <c r="F77" t="s">
         <v>8</v>
       </c>
       <c r="G77">
         <v>1.0</v>
       </c>
       <c r="H77" s="1">
-        <v>2090576.11</v>
+        <v>3538638.12</v>
       </c>
       <c r="I77" s="1">
-        <v>2393.89</v>
+        <v>-47070.12</v>
       </c>
       <c r="J77" s="1">
-        <v>0.11450862700234</v>
+        <v>-1.330176141323</v>
       </c>
       <c r="K77">
-        <v>0.03</v>
-[...2 lines deleted...]
-        <v>723.29</v>
+        <v>1.15</v>
+      </c>
+      <c r="L77" t="s">
+        <v>253</v>
       </c>
       <c r="M77" s="1">
-        <v>2092970.0</v>
+        <v>3491568.0</v>
       </c>
       <c r="N77" s="1">
-        <v>2093693.29</v>
+        <v>3532992.66</v>
       </c>
       <c r="O77" s="1">
-        <v>0.53</v>
+        <v>0.87</v>
       </c>
       <c r="P77">
         <v>1</v>
       </c>
     </row>
     <row r="78" spans="1:16">
       <c r="A78" t="s">
-        <v>250</v>
+        <v>254</v>
       </c>
       <c r="B78" t="s">
-        <v>251</v>
+        <v>255</v>
       </c>
       <c r="C78" s="1">
-        <v>2200000.0</v>
+        <v>1600000.0</v>
       </c>
       <c r="D78" s="1">
-        <v>107.967</v>
+        <v>101.576</v>
       </c>
       <c r="E78" s="1">
-        <v>109.91236364</v>
+        <v>103.193625</v>
       </c>
       <c r="F78" t="s">
         <v>8</v>
       </c>
       <c r="G78">
         <v>1.0</v>
       </c>
       <c r="H78" s="1">
-        <v>2418072.0</v>
+        <v>1651098.0</v>
       </c>
       <c r="I78" s="1">
-        <v>-42798.0</v>
+        <v>-25882.0</v>
       </c>
       <c r="J78" s="1">
-        <v>-1.7699224836978</v>
+        <v>-1.5675629187365</v>
       </c>
       <c r="K78">
-        <v>1.0</v>
+        <v>0.93</v>
       </c>
       <c r="L78" t="s">
-        <v>252</v>
+        <v>256</v>
       </c>
       <c r="M78" s="1">
-        <v>2375274.0</v>
+        <v>1625216.0</v>
       </c>
       <c r="N78" s="1">
-        <v>2397274.0</v>
+        <v>1640120.11</v>
       </c>
       <c r="O78" s="1">
-        <v>0.6</v>
+        <v>0.41</v>
       </c>
       <c r="P78">
         <v>1</v>
       </c>
     </row>
     <row r="79" spans="1:16">
       <c r="A79" t="s">
-        <v>253</v>
+        <v>257</v>
       </c>
       <c r="B79" t="s">
-        <v>254</v>
+        <v>258</v>
       </c>
       <c r="C79" s="1">
-        <v>5200000.0</v>
+        <v>2200000.0</v>
       </c>
       <c r="D79" s="1">
-        <v>96.574</v>
+        <v>97.562</v>
       </c>
       <c r="E79" s="1">
-        <v>97.39164808</v>
+        <v>98.15769682</v>
       </c>
       <c r="F79" t="s">
         <v>8</v>
       </c>
       <c r="G79">
         <v>1.0</v>
       </c>
       <c r="H79" s="1">
-        <v>5064365.7</v>
+        <v>2159469.33</v>
       </c>
       <c r="I79" s="1">
-        <v>-42517.7</v>
+        <v>-13105.33</v>
       </c>
       <c r="J79" s="1">
-        <v>-0.83954640163525</v>
+        <v>-0.60687733870247</v>
       </c>
       <c r="K79">
-        <v>1.88</v>
+        <v>0.27</v>
       </c>
       <c r="L79" t="s">
-        <v>255</v>
+        <v>259</v>
       </c>
       <c r="M79" s="1">
-        <v>5021848.0</v>
+        <v>2146364.0</v>
       </c>
       <c r="N79" s="1">
-        <v>5119579.51</v>
+        <v>2152270.85</v>
       </c>
       <c r="O79" s="1">
-        <v>1.28</v>
+        <v>0.53</v>
       </c>
       <c r="P79">
         <v>1</v>
       </c>
     </row>
     <row r="80" spans="1:16">
       <c r="A80" t="s">
-        <v>256</v>
+        <v>260</v>
       </c>
       <c r="B80" t="s">
-        <v>257</v>
+        <v>261</v>
       </c>
       <c r="C80" s="1">
-        <v>3900000.0</v>
+        <v>2200000.0</v>
       </c>
       <c r="D80" s="1">
-        <v>98.523</v>
+        <v>95.094</v>
       </c>
       <c r="E80" s="1">
-        <v>98.10838462</v>
+        <v>95.02618682</v>
       </c>
       <c r="F80" t="s">
         <v>8</v>
       </c>
       <c r="G80">
         <v>1.0</v>
       </c>
       <c r="H80" s="1">
-        <v>3826227.0</v>
+        <v>2090576.11</v>
       </c>
       <c r="I80" s="1">
-        <v>16170.0</v>
+        <v>1491.89</v>
       </c>
       <c r="J80" s="1">
-        <v>0.42260953153067</v>
+        <v>0.071362625491784</v>
       </c>
       <c r="K80">
-        <v>0.19</v>
-[...2 lines deleted...]
-        <v>258</v>
+        <v>0.04</v>
+      </c>
+      <c r="L80">
+        <v>911.64</v>
       </c>
       <c r="M80" s="1">
-        <v>3842397.0</v>
+        <v>2092068.0</v>
       </c>
       <c r="N80" s="1">
-        <v>3849876.45</v>
+        <v>2092979.64</v>
       </c>
       <c r="O80" s="1">
-        <v>0.97</v>
+        <v>0.52</v>
       </c>
       <c r="P80">
         <v>1</v>
       </c>
     </row>
     <row r="81" spans="1:16">
       <c r="A81" t="s">
-        <v>259</v>
+        <v>262</v>
       </c>
       <c r="B81" t="s">
-        <v>260</v>
+        <v>263</v>
       </c>
       <c r="C81" s="1">
-        <v>3700000.0</v>
+        <v>2200000.0</v>
       </c>
       <c r="D81" s="1">
-        <v>99.422</v>
+        <v>107.836</v>
       </c>
       <c r="E81" s="1">
-        <v>99.548</v>
+        <v>109.91236364</v>
       </c>
       <c r="F81" t="s">
         <v>8</v>
       </c>
       <c r="G81">
         <v>1.0</v>
       </c>
       <c r="H81" s="1">
-        <v>3683276.0</v>
+        <v>2418072.0</v>
       </c>
       <c r="I81" s="1">
-        <v>-4662.0</v>
+        <v>-45680.0</v>
       </c>
       <c r="J81" s="1">
-        <v>-0.12657210591875</v>
+        <v>-1.8891083474768</v>
       </c>
       <c r="K81">
-        <v>2.59</v>
+        <v>1.54</v>
       </c>
       <c r="L81" t="s">
-        <v>261</v>
+        <v>264</v>
       </c>
       <c r="M81" s="1">
-        <v>3678614.0</v>
+        <v>2372392.0</v>
       </c>
       <c r="N81" s="1">
-        <v>3774408.52</v>
+        <v>2406348.52</v>
       </c>
       <c r="O81" s="1">
-        <v>0.95</v>
+        <v>0.59</v>
       </c>
       <c r="P81">
         <v>1</v>
       </c>
     </row>
     <row r="82" spans="1:16">
       <c r="A82" t="s">
-        <v>262</v>
+        <v>265</v>
       </c>
       <c r="B82" t="s">
-        <v>263</v>
+        <v>266</v>
       </c>
       <c r="C82" s="1">
-        <v>747000.0</v>
+        <v>5200000.0</v>
       </c>
       <c r="D82" s="1">
-        <v>94.711</v>
+        <v>96.248</v>
       </c>
       <c r="E82" s="1">
-        <v>94.64382865</v>
+        <v>97.39164808</v>
       </c>
       <c r="F82" t="s">
         <v>8</v>
       </c>
       <c r="G82">
         <v>1.0</v>
       </c>
       <c r="H82" s="1">
-        <v>706989.4</v>
+        <v>5064365.7</v>
       </c>
       <c r="I82" s="1">
-        <v>501.77</v>
+        <v>-59469.7</v>
       </c>
       <c r="J82" s="1">
-        <v>0.070972775546564</v>
+        <v>-1.1742773631059</v>
       </c>
       <c r="K82">
-        <v>0.01</v>
+        <v>0.02</v>
       </c>
       <c r="L82">
-        <v>71.63</v>
+        <v>854.79</v>
       </c>
       <c r="M82" s="1">
-        <v>707491.17</v>
+        <v>5004896.0</v>
       </c>
       <c r="N82" s="1">
-        <v>707562.8</v>
+        <v>5005750.79</v>
       </c>
       <c r="O82" s="1">
-        <v>0.18</v>
+        <v>1.24</v>
       </c>
       <c r="P82">
         <v>1</v>
       </c>
     </row>
     <row r="83" spans="1:16">
       <c r="A83" t="s">
-        <v>264</v>
+        <v>267</v>
       </c>
       <c r="B83" t="s">
-        <v>265</v>
+        <v>268</v>
       </c>
       <c r="C83" s="1">
-        <v>6697000.0</v>
+        <v>3900000.0</v>
       </c>
       <c r="D83" s="1">
-        <v>99.534</v>
+        <v>98.626</v>
       </c>
       <c r="E83" s="1">
-        <v>100.50576781</v>
+        <v>98.10838462</v>
       </c>
       <c r="F83" t="s">
         <v>8</v>
       </c>
       <c r="G83">
         <v>1.0</v>
       </c>
       <c r="H83" s="1">
-        <v>6730871.27</v>
+        <v>3826227.0</v>
       </c>
       <c r="I83" s="1">
-        <v>-65079.29</v>
+        <v>20187.0</v>
       </c>
       <c r="J83" s="1">
-        <v>-0.96687765059575</v>
+        <v>0.5275954615343</v>
       </c>
       <c r="K83">
-        <v>1.6</v>
+        <v>0.26</v>
       </c>
       <c r="L83" t="s">
-        <v>266</v>
+        <v>269</v>
       </c>
       <c r="M83" s="1">
-        <v>6665791.98</v>
+        <v>3846414.0</v>
       </c>
       <c r="N83" s="1">
-        <v>6772760.5</v>
+        <v>3856564.68</v>
       </c>
       <c r="O83" s="1">
-        <v>1.7</v>
+        <v>0.95</v>
       </c>
       <c r="P83">
         <v>1</v>
       </c>
     </row>
     <row r="84" spans="1:16">
       <c r="A84" t="s">
-        <v>267</v>
+        <v>270</v>
       </c>
       <c r="B84" t="s">
-        <v>268</v>
+        <v>271</v>
       </c>
       <c r="C84" s="1">
-        <v>2235000.0</v>
+        <v>3700000.0</v>
       </c>
       <c r="D84" s="1">
-        <v>100.362</v>
+        <v>99.376</v>
       </c>
       <c r="E84" s="1">
-        <v>100.03257271</v>
+        <v>99.548</v>
       </c>
       <c r="F84" t="s">
         <v>8</v>
       </c>
       <c r="G84">
         <v>1.0</v>
       </c>
       <c r="H84" s="1">
-        <v>2235728.0</v>
+        <v>3683276.0</v>
       </c>
       <c r="I84" s="1">
-        <v>7362.7</v>
+        <v>-6364.0</v>
       </c>
       <c r="J84" s="1">
-        <v>0.32932002461838</v>
+        <v>-0.17278096998433</v>
       </c>
       <c r="K84">
-        <v>0.27</v>
+        <v>2.79</v>
       </c>
       <c r="L84" t="s">
-        <v>269</v>
+        <v>272</v>
       </c>
       <c r="M84" s="1">
-        <v>2243090.7</v>
+        <v>3676912.0</v>
       </c>
       <c r="N84" s="1">
-        <v>2249031.82</v>
+        <v>3780309.26</v>
       </c>
       <c r="O84" s="1">
-        <v>0.56</v>
+        <v>0.93</v>
       </c>
       <c r="P84">
         <v>1</v>
       </c>
     </row>
     <row r="85" spans="1:16">
       <c r="A85" t="s">
-        <v>270</v>
+        <v>273</v>
       </c>
       <c r="B85" t="s">
-        <v>271</v>
+        <v>274</v>
       </c>
       <c r="C85" s="1">
-        <v>5737000.0</v>
+        <v>2200000.0</v>
       </c>
       <c r="D85" s="1">
-        <v>99.207</v>
+        <v>93.489</v>
       </c>
       <c r="E85" s="1">
-        <v>99.89940178</v>
+        <v>93.619</v>
       </c>
       <c r="F85" t="s">
         <v>8</v>
       </c>
       <c r="G85">
         <v>1.0</v>
       </c>
       <c r="H85" s="1">
-        <v>5731228.68</v>
+        <v>2059618.0</v>
       </c>
       <c r="I85" s="1">
-        <v>-39723.09</v>
+        <v>-2860.0</v>
       </c>
       <c r="J85" s="1">
-        <v>-0.69309902322725</v>
+        <v>-0.13886070135336</v>
       </c>
       <c r="K85">
-        <v>1.13</v>
+        <v>0.28</v>
       </c>
       <c r="L85" t="s">
-        <v>272</v>
+        <v>275</v>
       </c>
       <c r="M85" s="1">
-        <v>5691505.59</v>
+        <v>2056758.0</v>
       </c>
       <c r="N85" s="1">
-        <v>5756596.18</v>
+        <v>2062981.29</v>
       </c>
       <c r="O85" s="1">
-        <v>1.44</v>
+        <v>0.51</v>
       </c>
       <c r="P85">
         <v>1</v>
       </c>
     </row>
     <row r="86" spans="1:16">
       <c r="A86" t="s">
-        <v>273</v>
+        <v>276</v>
       </c>
       <c r="B86" t="s">
-        <v>274</v>
+        <v>277</v>
       </c>
       <c r="C86" s="1">
-        <v>3040000.0</v>
+        <v>747000.0</v>
       </c>
       <c r="D86" s="1">
-        <v>102.711</v>
+        <v>94.641</v>
       </c>
       <c r="E86" s="1">
-        <v>104.27862829</v>
+        <v>94.64382865</v>
       </c>
       <c r="F86" t="s">
         <v>8</v>
       </c>
       <c r="G86">
         <v>1.0</v>
       </c>
       <c r="H86" s="1">
-        <v>3170070.3</v>
+        <v>706989.4</v>
       </c>
       <c r="I86" s="1">
-        <v>-47655.9</v>
+        <v>-21.13</v>
       </c>
       <c r="J86" s="1">
-        <v>-1.503307355676</v>
+        <v>-0.0029887293925482</v>
       </c>
       <c r="K86">
-        <v>0.63</v>
-[...2 lines deleted...]
-        <v>275</v>
+        <v>0.03</v>
+      </c>
+      <c r="L86">
+        <v>199.54</v>
       </c>
       <c r="M86" s="1">
-        <v>3122414.4</v>
+        <v>706968.27</v>
       </c>
       <c r="N86" s="1">
-        <v>3141415.98</v>
+        <v>707167.81</v>
       </c>
       <c r="O86" s="1">
-        <v>0.79</v>
+        <v>0.17</v>
       </c>
       <c r="P86">
         <v>1</v>
       </c>
     </row>
     <row r="87" spans="1:16">
       <c r="A87" t="s">
-        <v>276</v>
+        <v>278</v>
       </c>
       <c r="B87" t="s">
-        <v>277</v>
+        <v>279</v>
       </c>
       <c r="C87" s="1">
-        <v>2191000.0</v>
+        <v>4797000.0</v>
       </c>
       <c r="D87" s="1">
-        <v>98.678</v>
+        <v>99.483</v>
       </c>
       <c r="E87" s="1">
-        <v>99.59360657</v>
+        <v>100.50576777</v>
       </c>
       <c r="F87" t="s">
         <v>8</v>
       </c>
       <c r="G87">
         <v>1.0</v>
       </c>
       <c r="H87" s="1">
-        <v>2182095.92</v>
+        <v>4821261.68</v>
       </c>
       <c r="I87" s="1">
-        <v>-20060.94</v>
+        <v>-49062.17</v>
       </c>
       <c r="J87" s="1">
-        <v>-0.91934272073613</v>
+        <v>-1.0176209726081</v>
       </c>
       <c r="K87">
-        <v>0.64</v>
+        <v>1.79</v>
       </c>
       <c r="L87" t="s">
-        <v>278</v>
+        <v>280</v>
       </c>
       <c r="M87" s="1">
-        <v>2162034.98</v>
+        <v>4772199.51</v>
       </c>
       <c r="N87" s="1">
-        <v>2176103.9</v>
+        <v>4857855.53</v>
       </c>
       <c r="O87" s="1">
-        <v>0.55</v>
+        <v>1.2</v>
       </c>
       <c r="P87">
         <v>1</v>
       </c>
     </row>
     <row r="88" spans="1:16">
       <c r="A88" t="s">
-        <v>279</v>
+        <v>281</v>
       </c>
       <c r="B88" t="s">
-        <v>280</v>
+        <v>282</v>
       </c>
       <c r="C88" s="1">
-        <v>3300000.0</v>
+        <v>2235000.0</v>
       </c>
       <c r="D88" s="1">
-        <v>101.524</v>
+        <v>99.832</v>
       </c>
       <c r="E88" s="1">
-        <v>102.75960606</v>
+        <v>100.03257271</v>
       </c>
       <c r="F88" t="s">
         <v>8</v>
       </c>
       <c r="G88">
         <v>1.0</v>
       </c>
       <c r="H88" s="1">
-        <v>3391067.0</v>
+        <v>2235728.0</v>
       </c>
       <c r="I88" s="1">
-        <v>-40775.0</v>
+        <v>-4482.8</v>
       </c>
       <c r="J88" s="1">
-        <v>-1.2024238978469</v>
+        <v>-0.20050739624856</v>
       </c>
       <c r="K88">
-        <v>2.5</v>
+        <v>0.53</v>
       </c>
       <c r="L88" t="s">
-        <v>281</v>
+        <v>283</v>
       </c>
       <c r="M88" s="1">
-        <v>3350292.0</v>
+        <v>2231245.2</v>
       </c>
       <c r="N88" s="1">
-        <v>3432857.1</v>
+        <v>2243127.44</v>
       </c>
       <c r="O88" s="1">
-        <v>0.86</v>
+        <v>0.55</v>
       </c>
       <c r="P88">
         <v>1</v>
       </c>
     </row>
     <row r="89" spans="1:16">
       <c r="A89" t="s">
-        <v>282</v>
+        <v>284</v>
       </c>
       <c r="B89" t="s">
-        <v>283</v>
+        <v>285</v>
       </c>
       <c r="C89" s="1">
-        <v>3800000.0</v>
+        <v>2000000.0</v>
       </c>
       <c r="D89" s="1">
-        <v>97.179</v>
+        <v>102.086</v>
       </c>
       <c r="E89" s="1">
-        <v>97.15552632</v>
+        <v>102.189</v>
       </c>
       <c r="F89" t="s">
         <v>8</v>
       </c>
       <c r="G89">
         <v>1.0</v>
       </c>
       <c r="H89" s="1">
-        <v>3691910.0</v>
+        <v>2043780.0</v>
       </c>
       <c r="I89" s="1">
-        <v>892.0</v>
+        <v>-2060.0</v>
       </c>
       <c r="J89" s="1">
-        <v>0.024160935667446</v>
+        <v>-0.10079362749415</v>
       </c>
       <c r="K89">
-        <v>0.62</v>
+        <v>1.23</v>
       </c>
       <c r="L89" t="s">
-        <v>284</v>
+        <v>286</v>
       </c>
       <c r="M89" s="1">
-        <v>3692802.0</v>
+        <v>2041720.0</v>
       </c>
       <c r="N89" s="1">
-        <v>3716473.81</v>
+        <v>2066411.78</v>
       </c>
       <c r="O89" s="1">
-        <v>0.93</v>
+        <v>0.51</v>
       </c>
       <c r="P89">
         <v>1</v>
       </c>
     </row>
     <row r="90" spans="1:16">
       <c r="A90" t="s">
-        <v>285</v>
+        <v>287</v>
       </c>
       <c r="B90" t="s">
-        <v>286</v>
+        <v>288</v>
       </c>
       <c r="C90" s="1">
-        <v>1300000.0</v>
+        <v>5737000.0</v>
       </c>
       <c r="D90" s="1">
-        <v>102.902</v>
+        <v>98.851</v>
       </c>
       <c r="E90" s="1">
-        <v>104.71313615</v>
+        <v>99.89940178</v>
       </c>
       <c r="F90" t="s">
         <v>8</v>
       </c>
       <c r="G90">
         <v>1.0</v>
       </c>
       <c r="H90" s="1">
-        <v>1361270.77</v>
+        <v>5731228.68</v>
       </c>
       <c r="I90" s="1">
-        <v>-23544.77</v>
+        <v>-60146.81</v>
       </c>
       <c r="J90" s="1">
-        <v>-1.7296169519603</v>
+        <v>-1.0494575135327</v>
       </c>
       <c r="K90">
-        <v>0.82</v>
+        <v>1.33</v>
       </c>
       <c r="L90" t="s">
-        <v>287</v>
+        <v>289</v>
       </c>
       <c r="M90" s="1">
-        <v>1337726.0</v>
+        <v>5671081.87</v>
       </c>
       <c r="N90" s="1">
-        <v>1348431.34</v>
+        <v>5747394.97</v>
       </c>
       <c r="O90" s="1">
-        <v>0.34</v>
+        <v>1.42</v>
       </c>
       <c r="P90">
         <v>1</v>
       </c>
     </row>
     <row r="91" spans="1:16">
       <c r="A91" t="s">
-        <v>288</v>
+        <v>290</v>
       </c>
       <c r="B91" t="s">
-        <v>289</v>
+        <v>291</v>
       </c>
       <c r="C91" s="1">
-        <v>1920000.0</v>
+        <v>3040000.0</v>
       </c>
       <c r="D91" s="1">
-        <v>101.986</v>
+        <v>102.311</v>
       </c>
       <c r="E91" s="1">
-        <v>103.41409219</v>
+        <v>104.27862829</v>
       </c>
       <c r="F91" t="s">
         <v>8</v>
       </c>
       <c r="G91">
         <v>1.0</v>
       </c>
       <c r="H91" s="1">
-        <v>1985550.57</v>
+        <v>3170070.3</v>
       </c>
       <c r="I91" s="1">
-        <v>-27419.37</v>
+        <v>-59815.9</v>
       </c>
       <c r="J91" s="1">
-        <v>-1.3809454372144</v>
+        <v>-1.8868950634943</v>
       </c>
       <c r="K91">
-        <v>1.23</v>
+        <v>0.94</v>
       </c>
       <c r="L91" t="s">
-        <v>290</v>
+        <v>292</v>
       </c>
       <c r="M91" s="1">
-        <v>1958131.2</v>
+        <v>3110254.4</v>
       </c>
       <c r="N91" s="1">
-        <v>1981730.1</v>
+        <v>3138950.67</v>
       </c>
       <c r="O91" s="1">
-        <v>0.5</v>
+        <v>0.78</v>
       </c>
       <c r="P91">
         <v>1</v>
       </c>
     </row>
     <row r="92" spans="1:16">
       <c r="A92" t="s">
-        <v>291</v>
+        <v>293</v>
       </c>
       <c r="B92" t="s">
-        <v>292</v>
+        <v>294</v>
       </c>
       <c r="C92" s="1">
-        <v>3800000.0</v>
+        <v>2191000.0</v>
       </c>
       <c r="D92" s="1">
-        <v>99.73</v>
+        <v>98.153</v>
       </c>
       <c r="E92" s="1">
-        <v>98.96886842</v>
+        <v>99.59360657</v>
       </c>
       <c r="F92" t="s">
         <v>8</v>
       </c>
       <c r="G92">
         <v>1.0</v>
       </c>
       <c r="H92" s="1">
-        <v>3760817.0</v>
+        <v>2182095.92</v>
       </c>
       <c r="I92" s="1">
-        <v>28923.0</v>
+        <v>-31563.69</v>
       </c>
       <c r="J92" s="1">
-        <v>0.76906161613288</v>
+        <v>-1.4464849922821</v>
       </c>
       <c r="K92">
-        <v>0.42</v>
+        <v>0.86</v>
       </c>
       <c r="L92" t="s">
-        <v>293</v>
+        <v>295</v>
       </c>
       <c r="M92" s="1">
-        <v>3789740.0</v>
+        <v>2150532.23</v>
       </c>
       <c r="N92" s="1">
-        <v>3805681.78</v>
+        <v>2169290.79</v>
       </c>
       <c r="O92" s="1">
-        <v>0.95</v>
+        <v>0.54</v>
       </c>
       <c r="P92">
         <v>1</v>
       </c>
     </row>
     <row r="93" spans="1:16">
       <c r="A93" t="s">
-        <v>294</v>
+        <v>296</v>
       </c>
       <c r="B93" t="s">
-        <v>295</v>
+        <v>297</v>
       </c>
       <c r="C93" s="1">
-        <v>5800000.0</v>
+        <v>3300000.0</v>
       </c>
       <c r="D93" s="1">
-        <v>98.209</v>
+        <v>101.301</v>
       </c>
       <c r="E93" s="1">
-        <v>99.34837534</v>
+        <v>102.75960606</v>
       </c>
       <c r="F93" t="s">
         <v>8</v>
       </c>
       <c r="G93">
         <v>1.0</v>
       </c>
       <c r="H93" s="1">
-        <v>5762205.77</v>
+        <v>3391067.0</v>
       </c>
       <c r="I93" s="1">
-        <v>-66083.77</v>
+        <v>-48134.0</v>
       </c>
       <c r="J93" s="1">
-        <v>-1.1468484923613</v>
+        <v>-1.4194352397048</v>
       </c>
       <c r="K93">
-        <v>2.27</v>
+        <v>2.79</v>
       </c>
       <c r="L93" t="s">
-        <v>296</v>
+        <v>298</v>
       </c>
       <c r="M93" s="1">
-        <v>5696122.0</v>
+        <v>3342933.0</v>
       </c>
       <c r="N93" s="1">
-        <v>5828012.41</v>
+        <v>3434880.49</v>
       </c>
       <c r="O93" s="1">
-        <v>1.46</v>
+        <v>0.85</v>
       </c>
       <c r="P93">
         <v>1</v>
       </c>
     </row>
     <row r="94" spans="1:16">
       <c r="A94" t="s">
-        <v>297</v>
+        <v>299</v>
       </c>
       <c r="B94" t="s">
-        <v>298</v>
+        <v>300</v>
       </c>
       <c r="C94" s="1">
-        <v>3345000.0</v>
+        <v>3800000.0</v>
       </c>
       <c r="D94" s="1">
-        <v>99.435</v>
+        <v>97.277</v>
       </c>
       <c r="E94" s="1">
-        <v>100.48512466</v>
+        <v>97.15552632</v>
       </c>
       <c r="F94" t="s">
         <v>8</v>
       </c>
       <c r="G94">
         <v>1.0</v>
       </c>
       <c r="H94" s="1">
-        <v>3361227.42</v>
+        <v>3691910.0</v>
       </c>
       <c r="I94" s="1">
-        <v>-35126.67</v>
+        <v>4616.0</v>
       </c>
       <c r="J94" s="1">
-        <v>-1.0450548448757</v>
+        <v>0.12503013345396</v>
       </c>
       <c r="K94">
-        <v>0.28</v>
+        <v>0.69</v>
       </c>
       <c r="L94" t="s">
-        <v>299</v>
+        <v>301</v>
       </c>
       <c r="M94" s="1">
-        <v>3326100.75</v>
+        <v>3696526.0</v>
       </c>
       <c r="N94" s="1">
-        <v>3335421.84</v>
+        <v>3722912.47</v>
       </c>
       <c r="O94" s="1">
-        <v>0.84</v>
+        <v>0.92</v>
       </c>
       <c r="P94">
         <v>1</v>
       </c>
     </row>
     <row r="95" spans="1:16">
       <c r="A95" t="s">
-        <v>300</v>
+        <v>302</v>
       </c>
       <c r="B95" t="s">
-        <v>301</v>
+        <v>303</v>
       </c>
       <c r="C95" s="1">
-        <v>5300000.0</v>
+        <v>1300000.0</v>
       </c>
       <c r="D95" s="1">
-        <v>102.786</v>
+        <v>102.485</v>
       </c>
       <c r="E95" s="1">
-        <v>104.52229566</v>
+        <v>104.71313615</v>
       </c>
       <c r="F95" t="s">
         <v>8</v>
       </c>
       <c r="G95">
         <v>1.0</v>
       </c>
       <c r="H95" s="1">
-        <v>5539681.67</v>
+        <v>1361270.77</v>
       </c>
       <c r="I95" s="1">
-        <v>-92023.67</v>
+        <v>-28965.77</v>
       </c>
       <c r="J95" s="1">
-        <v>-1.6611725272655</v>
+        <v>-2.1278477903408</v>
       </c>
       <c r="K95">
-        <v>1.69</v>
+        <v>1.15</v>
       </c>
       <c r="L95" t="s">
-        <v>302</v>
+        <v>304</v>
       </c>
       <c r="M95" s="1">
-        <v>5447658.0</v>
+        <v>1332305.0</v>
       </c>
       <c r="N95" s="1">
-        <v>5537104.58</v>
+        <v>1347258.49</v>
       </c>
       <c r="O95" s="1">
-        <v>1.39</v>
+        <v>0.33</v>
       </c>
       <c r="P95">
         <v>1</v>
       </c>
     </row>
     <row r="96" spans="1:16">
       <c r="A96" t="s">
-        <v>303</v>
+        <v>305</v>
       </c>
       <c r="B96" t="s">
-        <v>304</v>
+        <v>306</v>
       </c>
       <c r="C96" s="1">
-        <v>375000.0</v>
+        <v>1920000.0</v>
       </c>
       <c r="D96" s="1">
-        <v>100.872</v>
+        <v>101.771</v>
       </c>
       <c r="E96" s="1">
-        <v>101.8218</v>
+        <v>103.41409219</v>
       </c>
       <c r="F96" t="s">
         <v>8</v>
       </c>
       <c r="G96">
         <v>1.0</v>
       </c>
       <c r="H96" s="1">
-        <v>381831.75</v>
+        <v>1985550.57</v>
       </c>
       <c r="I96" s="1">
-        <v>-3561.75</v>
+        <v>-31547.37</v>
       </c>
       <c r="J96" s="1">
-        <v>-0.93280613778189</v>
+        <v>-1.5888474701503</v>
       </c>
       <c r="K96">
-        <v>2.75</v>
+        <v>1.55</v>
       </c>
       <c r="L96" t="s">
-        <v>305</v>
+        <v>307</v>
       </c>
       <c r="M96" s="1">
-        <v>378270.0</v>
+        <v>1954003.2</v>
       </c>
       <c r="N96" s="1">
-        <v>388595.34</v>
+        <v>1983684.3</v>
       </c>
       <c r="O96" s="1">
-        <v>0.1</v>
+        <v>0.49</v>
       </c>
       <c r="P96">
         <v>1</v>
       </c>
     </row>
     <row r="97" spans="1:16">
       <c r="A97" t="s">
-        <v>306</v>
+        <v>308</v>
       </c>
       <c r="B97" t="s">
-        <v>307</v>
+        <v>309</v>
       </c>
       <c r="C97" s="1">
-        <v>1815000.0</v>
+        <v>3800000.0</v>
       </c>
       <c r="D97" s="1">
-        <v>107.974</v>
+        <v>99.501</v>
       </c>
       <c r="E97" s="1">
-        <v>106.3931405</v>
+        <v>98.96886842</v>
       </c>
       <c r="F97" t="s">
         <v>8</v>
       </c>
       <c r="G97">
         <v>1.0</v>
       </c>
       <c r="H97" s="1">
-        <v>1931035.5</v>
+        <v>3760817.0</v>
       </c>
       <c r="I97" s="1">
-        <v>28692.6</v>
+        <v>20221.0</v>
       </c>
       <c r="J97" s="1">
-        <v>1.4858660029813</v>
+        <v>0.5376757231208</v>
       </c>
       <c r="K97">
-        <v>0.06</v>
+        <v>0.46</v>
       </c>
       <c r="L97" t="s">
-        <v>308</v>
+        <v>310</v>
       </c>
       <c r="M97" s="1">
-        <v>1959728.1</v>
+        <v>3781038.0</v>
       </c>
       <c r="N97" s="1">
-        <v>1960809.64</v>
+        <v>3798606.49</v>
       </c>
       <c r="O97" s="1">
-        <v>0.49</v>
+        <v>0.94</v>
       </c>
       <c r="P97">
         <v>1</v>
       </c>
     </row>
     <row r="98" spans="1:16">
       <c r="A98" t="s">
-        <v>309</v>
+        <v>311</v>
       </c>
       <c r="B98" t="s">
-        <v>310</v>
+        <v>312</v>
       </c>
       <c r="C98" s="1">
-        <v>3300000.0</v>
+        <v>5800000.0</v>
       </c>
       <c r="D98" s="1">
-        <v>98.837</v>
+        <v>97.84</v>
       </c>
       <c r="E98" s="1">
-        <v>99.92660182</v>
+        <v>99.34837534</v>
       </c>
       <c r="F98" t="s">
         <v>8</v>
       </c>
       <c r="G98">
         <v>1.0</v>
       </c>
       <c r="H98" s="1">
-        <v>3297577.86</v>
+        <v>5762205.77</v>
       </c>
       <c r="I98" s="1">
-        <v>-35956.86</v>
+        <v>-87485.77</v>
       </c>
       <c r="J98" s="1">
-        <v>-1.090402153537</v>
+        <v>-1.518268758389</v>
       </c>
       <c r="K98">
-        <v>2.46</v>
+        <v>2.45</v>
       </c>
       <c r="L98" t="s">
-        <v>311</v>
+        <v>313</v>
       </c>
       <c r="M98" s="1">
-        <v>3261621.0</v>
+        <v>5674720.0</v>
       </c>
       <c r="N98" s="1">
-        <v>3342719.63</v>
+        <v>5816541.92</v>
       </c>
       <c r="O98" s="1">
-        <v>0.84</v>
+        <v>1.44</v>
       </c>
       <c r="P98">
         <v>1</v>
       </c>
     </row>
     <row r="99" spans="1:16">
       <c r="A99" t="s">
-        <v>312</v>
+        <v>314</v>
       </c>
       <c r="B99" t="s">
-        <v>313</v>
+        <v>315</v>
       </c>
       <c r="C99" s="1">
-        <v>3297000.0</v>
+        <v>3345000.0</v>
       </c>
       <c r="D99" s="1">
-        <v>99.2</v>
+        <v>98.934</v>
       </c>
       <c r="E99" s="1">
-        <v>100.15900849</v>
+        <v>100.48512466</v>
       </c>
       <c r="F99" t="s">
         <v>8</v>
       </c>
       <c r="G99">
         <v>1.0</v>
       </c>
       <c r="H99" s="1">
-        <v>3302242.51</v>
+        <v>3361227.42</v>
       </c>
       <c r="I99" s="1">
-        <v>-31618.51</v>
+        <v>-51885.12</v>
       </c>
       <c r="J99" s="1">
-        <v>-0.95748600850033</v>
+        <v>-1.5436361042181</v>
       </c>
       <c r="K99">
-        <v>1.6</v>
+        <v>0.48</v>
       </c>
       <c r="L99" t="s">
-        <v>314</v>
+        <v>316</v>
       </c>
       <c r="M99" s="1">
-        <v>3270624.0</v>
+        <v>3309342.3</v>
       </c>
       <c r="N99" s="1">
-        <v>3323263.09</v>
+        <v>3325321.32</v>
       </c>
       <c r="O99" s="1">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="P99">
         <v>1</v>
       </c>
     </row>
     <row r="100" spans="1:16">
       <c r="A100" t="s">
-        <v>315</v>
+        <v>317</v>
       </c>
       <c r="B100" t="s">
-        <v>316</v>
+        <v>318</v>
       </c>
       <c r="C100" s="1">
-        <v>2100000.0</v>
+        <v>5300000.0</v>
       </c>
       <c r="D100" s="1">
-        <v>98.634</v>
+        <v>102.491</v>
       </c>
       <c r="E100" s="1">
-        <v>97.523</v>
+        <v>104.52229566</v>
       </c>
       <c r="F100" t="s">
         <v>8</v>
       </c>
       <c r="G100">
         <v>1.0</v>
       </c>
       <c r="H100" s="1">
-        <v>2047983.0</v>
+        <v>5539681.67</v>
       </c>
       <c r="I100" s="1">
-        <v>23331.0</v>
+        <v>-107658.67</v>
       </c>
       <c r="J100" s="1">
-        <v>1.1392184407781</v>
+        <v>-1.943408961259</v>
       </c>
       <c r="K100">
-        <v>0.13</v>
+        <v>2.06</v>
       </c>
       <c r="L100" t="s">
-        <v>317</v>
+        <v>319</v>
       </c>
       <c r="M100" s="1">
-        <v>2071314.0</v>
+        <v>5432023.0</v>
       </c>
       <c r="N100" s="1">
-        <v>2074046.88</v>
+        <v>5541435.33</v>
       </c>
       <c r="O100" s="1">
-        <v>0.52</v>
+        <v>1.37</v>
       </c>
       <c r="P100">
         <v>1</v>
       </c>
     </row>
     <row r="101" spans="1:16">
       <c r="A101" t="s">
-        <v>318</v>
+        <v>320</v>
       </c>
       <c r="B101" t="s">
-        <v>319</v>
+        <v>321</v>
       </c>
       <c r="C101" s="1">
-        <v>5800000.0</v>
+        <v>375000.0</v>
       </c>
       <c r="D101" s="1">
-        <v>100.815</v>
+        <v>100.69</v>
       </c>
       <c r="E101" s="1">
-        <v>101.80010086</v>
+        <v>101.8218</v>
       </c>
       <c r="F101" t="s">
         <v>8</v>
       </c>
       <c r="G101">
         <v>1.0</v>
       </c>
       <c r="H101" s="1">
-        <v>5904405.85</v>
+        <v>381831.75</v>
       </c>
       <c r="I101" s="1">
-        <v>-57135.85</v>
+        <v>-4244.25</v>
       </c>
       <c r="J101" s="1">
-        <v>-0.96768161694034</v>
+        <v>-1.1115497859987</v>
       </c>
       <c r="K101">
-        <v>3.15</v>
+        <v>3.1</v>
       </c>
       <c r="L101" t="s">
-        <v>320</v>
+        <v>322</v>
       </c>
       <c r="M101" s="1">
-        <v>5847270.0</v>
+        <v>377587.5</v>
       </c>
       <c r="N101" s="1">
-        <v>6030148.77</v>
+        <v>389197.09</v>
       </c>
       <c r="O101" s="1">
-        <v>1.51</v>
+        <v>0.1</v>
       </c>
       <c r="P101">
         <v>1</v>
       </c>
     </row>
     <row r="102" spans="1:16">
       <c r="A102" t="s">
-        <v>321</v>
+        <v>323</v>
       </c>
       <c r="B102" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
       <c r="C102" s="1">
-        <v>2000000.0</v>
+        <v>1611000.0</v>
       </c>
       <c r="D102" s="1">
-        <v>99.566</v>
+        <v>99.911</v>
       </c>
       <c r="E102" s="1">
-        <v>99.2</v>
+        <v>99.958</v>
       </c>
       <c r="F102" t="s">
         <v>8</v>
       </c>
       <c r="G102">
         <v>1.0</v>
       </c>
       <c r="H102" s="1">
-        <v>1984000.0</v>
+        <v>1610323.38</v>
       </c>
       <c r="I102" s="1">
-        <v>7320.0</v>
+        <v>-757.17</v>
       </c>
       <c r="J102" s="1">
-        <v>0.36895161290323</v>
+        <v>-0.047019748294284</v>
       </c>
       <c r="K102">
-        <v>0.2</v>
+        <v>0.09</v>
       </c>
       <c r="L102" t="s">
-        <v>323</v>
+        <v>325</v>
       </c>
       <c r="M102" s="1">
-        <v>1991320.0</v>
+        <v>1609566.21</v>
       </c>
       <c r="N102" s="1">
-        <v>1995258.36</v>
+        <v>1611055.83</v>
       </c>
       <c r="O102" s="1">
-        <v>0.5</v>
+        <v>0.4</v>
       </c>
       <c r="P102">
         <v>1</v>
       </c>
     </row>
     <row r="103" spans="1:16">
       <c r="A103" t="s">
-        <v>324</v>
+        <v>326</v>
       </c>
       <c r="B103" t="s">
-        <v>325</v>
+        <v>327</v>
       </c>
       <c r="C103" s="1">
-        <v>5149000.0</v>
+        <v>3300000.0</v>
       </c>
       <c r="D103" s="1">
-        <v>100.431</v>
+        <v>98.558</v>
       </c>
       <c r="E103" s="1">
-        <v>101.54052787</v>
+        <v>99.92660182</v>
       </c>
       <c r="F103" t="s">
         <v>8</v>
       </c>
       <c r="G103">
         <v>1.0</v>
       </c>
       <c r="H103" s="1">
-        <v>5228321.78</v>
+        <v>3297577.86</v>
       </c>
       <c r="I103" s="1">
-        <v>-57129.59</v>
+        <v>-45163.86</v>
       </c>
       <c r="J103" s="1">
-        <v>-1.0926946045773</v>
+        <v>-1.3696070848802</v>
       </c>
       <c r="K103">
-        <v>2.6</v>
+        <v>2.65</v>
       </c>
       <c r="L103" t="s">
-        <v>326</v>
+        <v>328</v>
       </c>
       <c r="M103" s="1">
-        <v>5171192.19</v>
+        <v>3252414.0</v>
       </c>
       <c r="N103" s="1">
-        <v>5305030.92</v>
+        <v>3340010.92</v>
       </c>
       <c r="O103" s="1">
-        <v>1.33</v>
+        <v>0.82</v>
       </c>
       <c r="P103">
         <v>1</v>
       </c>
     </row>
     <row r="104" spans="1:16">
       <c r="A104" t="s">
-        <v>327</v>
+        <v>329</v>
       </c>
       <c r="B104" t="s">
-        <v>328</v>
+        <v>330</v>
       </c>
       <c r="C104" s="1">
-        <v>1300000.0</v>
+        <v>3297000.0</v>
       </c>
       <c r="D104" s="1">
-        <v>100.604</v>
+        <v>98.758</v>
       </c>
       <c r="E104" s="1">
-        <v>101.50487846</v>
+        <v>100.15900849</v>
       </c>
       <c r="F104" t="s">
         <v>8</v>
       </c>
       <c r="G104">
         <v>1.0</v>
       </c>
       <c r="H104" s="1">
-        <v>1319563.42</v>
+        <v>3302242.51</v>
       </c>
       <c r="I104" s="1">
-        <v>-11711.42</v>
+        <v>-46191.25</v>
       </c>
       <c r="J104" s="1">
-        <v>-0.88752232916551</v>
+        <v>-1.3987843067286</v>
       </c>
       <c r="K104">
-        <v>1.57</v>
+        <v>1.78</v>
       </c>
       <c r="L104" t="s">
-        <v>329</v>
+        <v>331</v>
       </c>
       <c r="M104" s="1">
-        <v>1307852.0</v>
+        <v>3256051.26</v>
       </c>
       <c r="N104" s="1">
-        <v>1328251.32</v>
+        <v>3314618.17</v>
       </c>
       <c r="O104" s="1">
-        <v>0.33</v>
+        <v>0.82</v>
       </c>
       <c r="P104">
         <v>1</v>
       </c>
     </row>
     <row r="105" spans="1:16">
       <c r="A105" t="s">
-        <v>330</v>
+        <v>332</v>
       </c>
       <c r="B105" t="s">
-        <v>331</v>
+        <v>333</v>
       </c>
       <c r="C105" s="1">
-        <v>4200000.0</v>
+        <v>2100000.0</v>
       </c>
       <c r="D105" s="1">
-        <v>103.593</v>
+        <v>98.412</v>
       </c>
       <c r="E105" s="1">
-        <v>105.09337452</v>
+        <v>97.523</v>
       </c>
       <c r="F105" t="s">
         <v>8</v>
       </c>
       <c r="G105">
         <v>1.0</v>
       </c>
       <c r="H105" s="1">
-        <v>4413921.73</v>
+        <v>2047983.0</v>
       </c>
       <c r="I105" s="1">
-        <v>-63015.73</v>
+        <v>18669.0</v>
       </c>
       <c r="J105" s="1">
-        <v>-1.4276585280546</v>
+        <v>0.91157983244978</v>
       </c>
       <c r="K105">
-        <v>2.65</v>
+        <v>0.3</v>
       </c>
       <c r="L105" t="s">
-        <v>332</v>
+        <v>334</v>
       </c>
       <c r="M105" s="1">
-        <v>4350906.0</v>
+        <v>2066652.0</v>
       </c>
       <c r="N105" s="1">
-        <v>4462407.37</v>
+        <v>2072980.77</v>
       </c>
       <c r="O105" s="1">
-        <v>1.12</v>
+        <v>0.51</v>
       </c>
       <c r="P105">
         <v>1</v>
       </c>
     </row>
     <row r="106" spans="1:16">
       <c r="A106" t="s">
-        <v>333</v>
+        <v>335</v>
       </c>
       <c r="B106" t="s">
-        <v>334</v>
+        <v>336</v>
       </c>
       <c r="C106" s="1">
-        <v>2000000.0</v>
+        <v>5800000.0</v>
       </c>
       <c r="D106" s="1">
-        <v>107.723</v>
+        <v>100.678</v>
       </c>
       <c r="E106" s="1">
-        <v>109.06825</v>
+        <v>101.80010086</v>
       </c>
       <c r="F106" t="s">
         <v>8</v>
       </c>
       <c r="G106">
         <v>1.0</v>
       </c>
       <c r="H106" s="1">
-        <v>2181365.0</v>
+        <v>5904405.85</v>
       </c>
       <c r="I106" s="1">
-        <v>-26905.0</v>
+        <v>-65081.85</v>
       </c>
       <c r="J106" s="1">
-        <v>-1.2334020212115</v>
+        <v>-1.1022590867462</v>
       </c>
       <c r="K106">
-        <v>2.0</v>
+        <v>3.42</v>
       </c>
       <c r="L106" t="s">
-        <v>335</v>
+        <v>337</v>
       </c>
       <c r="M106" s="1">
-        <v>2154460.0</v>
+        <v>5839324.0</v>
       </c>
       <c r="N106" s="1">
-        <v>2194487.62</v>
+        <v>6037596.6</v>
       </c>
       <c r="O106" s="1">
-        <v>0.55</v>
+        <v>1.49</v>
       </c>
       <c r="P106">
         <v>1</v>
       </c>
     </row>
     <row r="107" spans="1:16">
       <c r="A107" t="s">
-        <v>336</v>
+        <v>338</v>
       </c>
       <c r="B107" t="s">
-        <v>337</v>
+        <v>339</v>
       </c>
       <c r="C107" s="1">
-        <v>4800000.0</v>
+        <v>3100000.0</v>
       </c>
       <c r="D107" s="1">
-        <v>100.421</v>
+        <v>99.774</v>
       </c>
       <c r="E107" s="1">
-        <v>101.34664646</v>
+        <v>99.878</v>
       </c>
       <c r="F107" t="s">
         <v>8</v>
       </c>
       <c r="G107">
         <v>1.0</v>
       </c>
       <c r="H107" s="1">
-        <v>4864639.03</v>
+        <v>3096218.0</v>
       </c>
       <c r="I107" s="1">
-        <v>-44431.03</v>
+        <v>-3224.0</v>
       </c>
       <c r="J107" s="1">
-        <v>-0.91334690459037</v>
+        <v>-0.10412703498268</v>
       </c>
       <c r="K107">
-        <v>3.99</v>
+        <v>0.08</v>
       </c>
       <c r="L107" t="s">
-        <v>338</v>
+        <v>340</v>
       </c>
       <c r="M107" s="1">
-        <v>4820208.0</v>
+        <v>3092994.0</v>
       </c>
       <c r="N107" s="1">
-        <v>5011681.97</v>
+        <v>3095541.95</v>
       </c>
       <c r="O107" s="1">
-        <v>1.26</v>
+        <v>0.76</v>
       </c>
       <c r="P107">
         <v>1</v>
       </c>
     </row>
     <row r="108" spans="1:16">
       <c r="A108" t="s">
-        <v>339</v>
+        <v>341</v>
       </c>
       <c r="B108" t="s">
-        <v>340</v>
+        <v>342</v>
       </c>
       <c r="C108" s="1">
-        <v>5464000.0</v>
+        <v>2000000.0</v>
       </c>
       <c r="D108" s="1">
-        <v>93.543</v>
+        <v>99.611</v>
       </c>
       <c r="E108" s="1">
-        <v>94.43916654</v>
+        <v>99.2</v>
       </c>
       <c r="F108" t="s">
         <v>8</v>
       </c>
       <c r="G108">
         <v>1.0</v>
       </c>
       <c r="H108" s="1">
-        <v>5160156.06</v>
+        <v>1984000.0</v>
       </c>
       <c r="I108" s="1">
-        <v>-48966.54</v>
+        <v>8220.0</v>
       </c>
       <c r="J108" s="1">
-        <v>-0.94893525371401</v>
+        <v>0.41431451612903</v>
       </c>
       <c r="K108">
-        <v>0.1</v>
+        <v>0.39</v>
       </c>
       <c r="L108" t="s">
-        <v>341</v>
+        <v>343</v>
       </c>
       <c r="M108" s="1">
-        <v>5111189.52</v>
+        <v>1992220.0</v>
       </c>
       <c r="N108" s="1">
-        <v>5116803.22</v>
+        <v>2000096.71</v>
       </c>
       <c r="O108" s="1">
-        <v>1.28</v>
+        <v>0.49</v>
       </c>
       <c r="P108">
         <v>1</v>
       </c>
     </row>
     <row r="109" spans="1:16">
       <c r="A109" t="s">
-        <v>342</v>
+        <v>344</v>
       </c>
       <c r="B109" t="s">
-        <v>343</v>
+        <v>345</v>
       </c>
       <c r="C109" s="1">
-        <v>800000.0</v>
+        <v>5149000.0</v>
       </c>
       <c r="D109" s="1">
-        <v>100.267</v>
+        <v>100.441</v>
       </c>
       <c r="E109" s="1">
-        <v>100.637</v>
+        <v>101.54052787</v>
       </c>
       <c r="F109" t="s">
         <v>8</v>
       </c>
       <c r="G109">
         <v>1.0</v>
       </c>
       <c r="H109" s="1">
-        <v>805096.0</v>
+        <v>5228321.78</v>
       </c>
       <c r="I109" s="1">
-        <v>-2960.0</v>
+        <v>-56614.69</v>
       </c>
       <c r="J109" s="1">
-        <v>-0.36765801842265</v>
+        <v>-1.0828463201437</v>
       </c>
       <c r="K109">
-        <v>1.1</v>
+        <v>2.86</v>
       </c>
       <c r="L109" t="s">
-        <v>344</v>
+        <v>346</v>
       </c>
       <c r="M109" s="1">
-        <v>802136.0</v>
+        <v>5171707.09</v>
       </c>
       <c r="N109" s="1">
-        <v>810903.12</v>
+        <v>5318770.99</v>
       </c>
       <c r="O109" s="1">
-        <v>0.2</v>
+        <v>1.31</v>
       </c>
       <c r="P109">
         <v>1</v>
       </c>
     </row>
     <row r="110" spans="1:16">
       <c r="A110" t="s">
-        <v>345</v>
+        <v>347</v>
       </c>
       <c r="B110" t="s">
-        <v>346</v>
+        <v>348</v>
       </c>
       <c r="C110" s="1">
-        <v>4160000.0</v>
+        <v>1300000.0</v>
       </c>
       <c r="D110" s="1">
-        <v>100.255</v>
+        <v>100.057</v>
       </c>
       <c r="E110" s="1">
-        <v>101.30837019</v>
+        <v>101.50487846</v>
       </c>
       <c r="F110" t="s">
         <v>8</v>
       </c>
       <c r="G110">
         <v>1.0</v>
       </c>
       <c r="H110" s="1">
-        <v>4214428.2</v>
+        <v>1319563.42</v>
       </c>
       <c r="I110" s="1">
-        <v>-43820.2</v>
+        <v>-18822.42</v>
       </c>
       <c r="J110" s="1">
-        <v>-1.0397662012607</v>
+        <v>-1.4264126842801</v>
       </c>
       <c r="K110">
-        <v>2.38</v>
+        <v>1.82</v>
       </c>
       <c r="L110" t="s">
-        <v>347</v>
+        <v>349</v>
       </c>
       <c r="M110" s="1">
-        <v>4170608.0</v>
+        <v>1300741.0</v>
       </c>
       <c r="N110" s="1">
-        <v>4269764.16</v>
+        <v>1324368.05</v>
       </c>
       <c r="O110" s="1">
-        <v>1.07</v>
+        <v>0.33</v>
       </c>
       <c r="P110">
         <v>1</v>
       </c>
     </row>
     <row r="111" spans="1:16">
       <c r="A111" t="s">
-        <v>348</v>
+        <v>350</v>
       </c>
       <c r="B111" t="s">
-        <v>349</v>
+        <v>351</v>
       </c>
       <c r="C111" s="1">
-        <v>5500000.0</v>
+        <v>4200000.0</v>
       </c>
       <c r="D111" s="1">
-        <v>98.186</v>
+        <v>103.052</v>
       </c>
       <c r="E111" s="1">
-        <v>98.32790727</v>
+        <v>105.09337452</v>
       </c>
       <c r="F111" t="s">
         <v>8</v>
       </c>
       <c r="G111">
         <v>1.0</v>
       </c>
       <c r="H111" s="1">
-        <v>5408034.9</v>
+        <v>4413921.73</v>
       </c>
       <c r="I111" s="1">
-        <v>-7804.9</v>
+        <v>-85737.73</v>
       </c>
       <c r="J111" s="1">
-        <v>-0.14432044438175</v>
+        <v>-1.9424388388509</v>
       </c>
       <c r="K111">
-        <v>1.01</v>
+        <v>2.98</v>
       </c>
       <c r="L111" t="s">
-        <v>350</v>
+        <v>352</v>
       </c>
       <c r="M111" s="1">
-        <v>5400230.0</v>
+        <v>4328184.0</v>
       </c>
       <c r="N111" s="1">
-        <v>5455757.4</v>
+        <v>4453349.75</v>
       </c>
       <c r="O111" s="1">
-        <v>1.37</v>
+        <v>1.1</v>
       </c>
       <c r="P111">
         <v>1</v>
       </c>
     </row>
     <row r="112" spans="1:16">
       <c r="A112" t="s">
-        <v>351</v>
+        <v>353</v>
       </c>
       <c r="B112" t="s">
-        <v>352</v>
+        <v>354</v>
       </c>
       <c r="C112" s="1">
-        <v>3400000.0</v>
+        <v>2000000.0</v>
       </c>
       <c r="D112" s="1">
-        <v>98.233</v>
+        <v>107.273</v>
       </c>
       <c r="E112" s="1">
-        <v>98.51473529</v>
+        <v>109.06825</v>
       </c>
       <c r="F112" t="s">
         <v>8</v>
       </c>
       <c r="G112">
         <v>1.0</v>
       </c>
       <c r="H112" s="1">
-        <v>3349501.0</v>
+        <v>2181365.0</v>
       </c>
       <c r="I112" s="1">
-        <v>-9579.0</v>
+        <v>-35905.0</v>
       </c>
       <c r="J112" s="1">
-        <v>-0.28598289715393</v>
+        <v>-1.6459877186991</v>
       </c>
       <c r="K112">
-        <v>0.46</v>
+        <v>2.55</v>
       </c>
       <c r="L112" t="s">
-        <v>353</v>
+        <v>355</v>
       </c>
       <c r="M112" s="1">
-        <v>3339922.0</v>
+        <v>2145460.0</v>
       </c>
       <c r="N112" s="1">
-        <v>3355408.3</v>
+        <v>2196364.7</v>
       </c>
       <c r="O112" s="1">
-        <v>0.84</v>
+        <v>0.54</v>
       </c>
       <c r="P112">
         <v>1</v>
       </c>
     </row>
     <row r="113" spans="1:16">
       <c r="A113" t="s">
-        <v>354</v>
+        <v>356</v>
       </c>
       <c r="B113" t="s">
-        <v>355</v>
+        <v>357</v>
       </c>
       <c r="C113" s="1">
-        <v>4600000.0</v>
+        <v>4800000.0</v>
       </c>
       <c r="D113" s="1">
-        <v>94.989</v>
+        <v>100.339</v>
       </c>
       <c r="E113" s="1">
-        <v>94.967</v>
+        <v>101.34664646</v>
       </c>
       <c r="F113" t="s">
         <v>8</v>
       </c>
       <c r="G113">
         <v>1.0</v>
       </c>
       <c r="H113" s="1">
-        <v>4368482.0</v>
+        <v>4864639.03</v>
       </c>
       <c r="I113" s="1">
-        <v>1012.0</v>
+        <v>-48367.03</v>
       </c>
       <c r="J113" s="1">
-        <v>0.023165941853486</v>
+        <v>-0.99425732724921</v>
       </c>
       <c r="K113">
-        <v>1.35</v>
+        <v>0.26</v>
       </c>
       <c r="L113" t="s">
-        <v>356</v>
+        <v>358</v>
       </c>
       <c r="M113" s="1">
-        <v>4369494.0</v>
+        <v>4816272.0</v>
       </c>
       <c r="N113" s="1">
-        <v>4431442.77</v>
+        <v>4828896.66</v>
       </c>
       <c r="O113" s="1">
-        <v>1.11</v>
+        <v>1.19</v>
       </c>
       <c r="P113">
         <v>1</v>
       </c>
     </row>
     <row r="114" spans="1:16">
       <c r="A114" t="s">
-        <v>357</v>
+        <v>359</v>
       </c>
       <c r="B114" t="s">
-        <v>358</v>
+        <v>360</v>
       </c>
       <c r="C114" s="1">
-        <v>600000.0</v>
+        <v>5464000.0</v>
       </c>
       <c r="D114" s="1">
-        <v>108.125</v>
+        <v>93.048</v>
       </c>
       <c r="E114" s="1">
-        <v>110.87634667</v>
+        <v>94.43916654</v>
       </c>
       <c r="F114" t="s">
         <v>8</v>
       </c>
       <c r="G114">
         <v>1.0</v>
       </c>
       <c r="H114" s="1">
-        <v>665258.08</v>
+        <v>5160156.06</v>
       </c>
       <c r="I114" s="1">
-        <v>-16508.08</v>
+        <v>-76013.34</v>
       </c>
       <c r="J114" s="1">
-        <v>-2.4814550166756</v>
+        <v>-1.4730821920142</v>
       </c>
       <c r="K114">
-        <v>1.06</v>
+        <v>0.21</v>
       </c>
       <c r="L114" t="s">
-        <v>359</v>
+        <v>361</v>
       </c>
       <c r="M114" s="1">
-        <v>648750.0</v>
+        <v>5084142.72</v>
       </c>
       <c r="N114" s="1">
-        <v>655119.86</v>
+        <v>5095370.12</v>
       </c>
       <c r="O114" s="1">
-        <v>0.16</v>
+        <v>1.26</v>
       </c>
       <c r="P114">
         <v>1</v>
       </c>
     </row>
     <row r="115" spans="1:16">
       <c r="A115" t="s">
-        <v>360</v>
+        <v>362</v>
       </c>
       <c r="B115" t="s">
-        <v>361</v>
+        <v>363</v>
       </c>
       <c r="C115" s="1">
-        <v>3000000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D115" s="1">
-        <v>99.037</v>
+        <v>100.218</v>
       </c>
       <c r="E115" s="1">
-        <v>99.7983</v>
+        <v>100.637</v>
       </c>
       <c r="F115" t="s">
         <v>8</v>
       </c>
       <c r="G115">
         <v>1.0</v>
       </c>
       <c r="H115" s="1">
-        <v>2993949.0</v>
+        <v>805096.0</v>
       </c>
       <c r="I115" s="1">
-        <v>-22839.0</v>
+        <v>-3352.0</v>
       </c>
       <c r="J115" s="1">
-        <v>-0.76283864554807</v>
+        <v>-0.41634786410565</v>
       </c>
       <c r="K115">
-        <v>0.83</v>
+        <v>1.31</v>
       </c>
       <c r="L115" t="s">
-        <v>362</v>
+        <v>364</v>
       </c>
       <c r="M115" s="1">
-        <v>2971110.0</v>
+        <v>801744.0</v>
       </c>
       <c r="N115" s="1">
-        <v>2996024.38</v>
+        <v>812223.45</v>
       </c>
       <c r="O115" s="1">
-        <v>0.75</v>
+        <v>0.2</v>
       </c>
       <c r="P115">
         <v>1</v>
       </c>
     </row>
     <row r="116" spans="1:16">
       <c r="A116" t="s">
-        <v>363</v>
+        <v>365</v>
       </c>
       <c r="B116" t="s">
-        <v>364</v>
+        <v>366</v>
       </c>
       <c r="C116" s="1">
-        <v>4000000.0</v>
+        <v>4160000.0</v>
       </c>
       <c r="D116" s="1">
-        <v>95.299</v>
+        <v>100.084</v>
       </c>
       <c r="E116" s="1">
-        <v>95.56322325</v>
+        <v>101.30837019</v>
       </c>
       <c r="F116" t="s">
         <v>8</v>
       </c>
       <c r="G116">
         <v>1.0</v>
       </c>
       <c r="H116" s="1">
-        <v>3822528.93</v>
+        <v>4214428.2</v>
       </c>
       <c r="I116" s="1">
-        <v>-10568.93</v>
+        <v>-50933.8</v>
       </c>
       <c r="J116" s="1">
-        <v>-0.27649051697301</v>
+        <v>-1.2085577825243</v>
       </c>
       <c r="K116">
-        <v>0.06</v>
+        <v>2.63</v>
       </c>
       <c r="L116" t="s">
-        <v>365</v>
+        <v>367</v>
       </c>
       <c r="M116" s="1">
-        <v>3811960.0</v>
+        <v>4163494.4</v>
       </c>
       <c r="N116" s="1">
-        <v>3814261.37</v>
+        <v>4272979.33</v>
       </c>
       <c r="O116" s="1">
-        <v>0.96</v>
+        <v>1.06</v>
       </c>
       <c r="P116">
         <v>1</v>
       </c>
     </row>
     <row r="117" spans="1:16">
       <c r="A117" t="s">
-        <v>366</v>
+        <v>368</v>
       </c>
       <c r="B117" t="s">
-        <v>367</v>
+        <v>369</v>
       </c>
       <c r="C117" s="1">
-        <v>5900000.0</v>
+        <v>3600000.0</v>
       </c>
       <c r="D117" s="1">
-        <v>100.35</v>
+        <v>98.175</v>
       </c>
       <c r="E117" s="1">
-        <v>101.48381678</v>
+        <v>98.32790722</v>
       </c>
       <c r="F117" t="s">
         <v>8</v>
       </c>
       <c r="G117">
         <v>1.0</v>
       </c>
       <c r="H117" s="1">
-        <v>5987545.19</v>
+        <v>3539804.66</v>
       </c>
       <c r="I117" s="1">
-        <v>-66895.19</v>
+        <v>-5504.66</v>
       </c>
       <c r="J117" s="1">
-        <v>-1.1172389999114</v>
+        <v>-0.15550745108065</v>
       </c>
       <c r="K117">
-        <v>2.12</v>
+        <v>1.1</v>
       </c>
       <c r="L117" t="s">
-        <v>368</v>
+        <v>370</v>
       </c>
       <c r="M117" s="1">
-        <v>5920650.0</v>
+        <v>3534300.0</v>
       </c>
       <c r="N117" s="1">
-        <v>6045681.51</v>
+        <v>3574035.62</v>
       </c>
       <c r="O117" s="1">
-        <v>1.52</v>
+        <v>0.88</v>
       </c>
       <c r="P117">
         <v>1</v>
       </c>
     </row>
     <row r="118" spans="1:16">
       <c r="A118" t="s">
-        <v>369</v>
+        <v>371</v>
       </c>
       <c r="B118" t="s">
-        <v>370</v>
+        <v>372</v>
       </c>
       <c r="C118" s="1">
-        <v>4710000.0</v>
+        <v>3400000.0</v>
       </c>
       <c r="D118" s="1">
-        <v>98.85</v>
+        <v>98.264</v>
       </c>
       <c r="E118" s="1">
-        <v>99.72630149</v>
+        <v>98.51473529</v>
       </c>
       <c r="F118" t="s">
         <v>8</v>
       </c>
       <c r="G118">
         <v>1.0</v>
       </c>
       <c r="H118" s="1">
-        <v>4697108.8</v>
+        <v>3349501.0</v>
       </c>
       <c r="I118" s="1">
-        <v>-41273.8</v>
+        <v>-8525.0</v>
       </c>
       <c r="J118" s="1">
-        <v>-0.87870649281107</v>
+        <v>-0.25451552335706</v>
       </c>
       <c r="K118">
-        <v>0.75</v>
+        <v>0.62</v>
       </c>
       <c r="L118" t="s">
-        <v>371</v>
+        <v>373</v>
       </c>
       <c r="M118" s="1">
-        <v>4655835.0</v>
+        <v>3340976.0</v>
       </c>
       <c r="N118" s="1">
-        <v>4691079.35</v>
+        <v>3361993.12</v>
       </c>
       <c r="O118" s="1">
-        <v>1.18</v>
+        <v>0.83</v>
       </c>
       <c r="P118">
         <v>1</v>
       </c>
     </row>
     <row r="119" spans="1:16">
       <c r="A119" t="s">
-        <v>372</v>
+        <v>374</v>
       </c>
       <c r="B119" t="s">
-        <v>373</v>
+        <v>375</v>
       </c>
       <c r="C119" s="1">
-        <v>6100000.0</v>
+        <v>4600000.0</v>
       </c>
       <c r="D119" s="1">
-        <v>100.032</v>
+        <v>94.7</v>
       </c>
       <c r="E119" s="1">
-        <v>100.56275984</v>
+        <v>94.967</v>
       </c>
       <c r="F119" t="s">
         <v>8</v>
       </c>
       <c r="G119">
         <v>1.0</v>
       </c>
       <c r="H119" s="1">
-        <v>6134328.35</v>
+        <v>4368482.0</v>
       </c>
       <c r="I119" s="1">
-        <v>-32376.35</v>
+        <v>-12282.0</v>
       </c>
       <c r="J119" s="1">
-        <v>-0.52778964790823</v>
+        <v>-0.28115029431276</v>
       </c>
       <c r="K119">
-        <v>2.42</v>
-[...2 lines deleted...]
-        <v>374</v>
+        <v>0.01</v>
+      </c>
+      <c r="L119">
+        <v>548.22</v>
       </c>
       <c r="M119" s="1">
-        <v>6101952.0</v>
+        <v>4356200.0</v>
       </c>
       <c r="N119" s="1">
-        <v>6249354.74</v>
+        <v>4356748.22</v>
       </c>
       <c r="O119" s="1">
-        <v>1.57</v>
+        <v>1.08</v>
       </c>
       <c r="P119">
         <v>1</v>
       </c>
     </row>
     <row r="120" spans="1:16">
       <c r="A120" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
       <c r="B120" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
       <c r="C120" s="1">
-        <v>4124000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D120" s="1">
-        <v>98.644</v>
+        <v>107.523</v>
       </c>
       <c r="E120" s="1">
-        <v>99.37023084</v>
+        <v>110.87634667</v>
       </c>
       <c r="F120" t="s">
         <v>8</v>
       </c>
       <c r="G120">
         <v>1.0</v>
       </c>
       <c r="H120" s="1">
-        <v>4098028.32</v>
+        <v>665258.08</v>
       </c>
       <c r="I120" s="1">
-        <v>-29949.76</v>
+        <v>-20120.08</v>
       </c>
       <c r="J120" s="1">
-        <v>-0.73083340722252</v>
+        <v>-3.0244021989181</v>
       </c>
       <c r="K120">
-        <v>2.1</v>
+        <v>1.59</v>
       </c>
       <c r="L120" t="s">
-        <v>377</v>
+        <v>378</v>
       </c>
       <c r="M120" s="1">
-        <v>4068078.56</v>
+        <v>645138.0</v>
       </c>
       <c r="N120" s="1">
-        <v>4154513.08</v>
+        <v>654692.79</v>
       </c>
       <c r="O120" s="1">
-        <v>1.04</v>
+        <v>0.16</v>
       </c>
       <c r="P120">
         <v>1</v>
       </c>
     </row>
     <row r="121" spans="1:16">
       <c r="A121" t="s">
-        <v>378</v>
+        <v>379</v>
       </c>
       <c r="B121" t="s">
-        <v>379</v>
+        <v>380</v>
       </c>
       <c r="C121" s="1">
+        <v>3000000.0</v>
+      </c>
+      <c r="D121" s="1">
+        <v>98.499</v>
+      </c>
+      <c r="E121" s="1">
+        <v>99.7983</v>
+      </c>
+      <c r="F121" t="s">
+        <v>8</v>
+      </c>
+      <c r="G121">
+        <v>1.0</v>
+      </c>
+      <c r="H121" s="1">
+        <v>2993949.0</v>
+      </c>
+      <c r="I121" s="1">
+        <v>-38979.0</v>
+      </c>
+      <c r="J121" s="1">
+        <v>-1.3019259847112</v>
+      </c>
+      <c r="K121">
+        <v>1.04</v>
+      </c>
+      <c r="L121" t="s">
+        <v>381</v>
+      </c>
+      <c r="M121" s="1">
+        <v>2954970.0</v>
+      </c>
+      <c r="N121" s="1">
+        <v>2986305.62</v>
+      </c>
+      <c r="O121" s="1">
+        <v>0.74</v>
+      </c>
+      <c r="P121">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="122" spans="1:16">
+      <c r="A122" t="s">
+        <v>382</v>
+      </c>
+      <c r="B122" t="s">
+        <v>383</v>
+      </c>
+      <c r="C122" s="1">
+        <v>4000000.0</v>
+      </c>
+      <c r="D122" s="1">
+        <v>95.2</v>
+      </c>
+      <c r="E122" s="1">
+        <v>95.56322325</v>
+      </c>
+      <c r="F122" t="s">
+        <v>8</v>
+      </c>
+      <c r="G122">
+        <v>1.0</v>
+      </c>
+      <c r="H122" s="1">
+        <v>3822528.93</v>
+      </c>
+      <c r="I122" s="1">
+        <v>-14528.93</v>
+      </c>
+      <c r="J122" s="1">
+        <v>-0.38008685522231</v>
+      </c>
+      <c r="K122">
+        <v>0.13</v>
+      </c>
+      <c r="L122" t="s">
+        <v>384</v>
+      </c>
+      <c r="M122" s="1">
+        <v>3808000.0</v>
+      </c>
+      <c r="N122" s="1">
+        <v>3813041.1</v>
+      </c>
+      <c r="O122" s="1">
+        <v>0.94</v>
+      </c>
+      <c r="P122">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="123" spans="1:16">
+      <c r="A123" t="s">
+        <v>385</v>
+      </c>
+      <c r="B123" t="s">
+        <v>386</v>
+      </c>
+      <c r="C123" s="1">
+        <v>5900000.0</v>
+      </c>
+      <c r="D123" s="1">
+        <v>100.058</v>
+      </c>
+      <c r="E123" s="1">
+        <v>101.48381678</v>
+      </c>
+      <c r="F123" t="s">
+        <v>8</v>
+      </c>
+      <c r="G123">
+        <v>1.0</v>
+      </c>
+      <c r="H123" s="1">
+        <v>5987545.19</v>
+      </c>
+      <c r="I123" s="1">
+        <v>-84123.19</v>
+      </c>
+      <c r="J123" s="1">
+        <v>-1.4049696049142</v>
+      </c>
+      <c r="K123">
+        <v>2.36</v>
+      </c>
+      <c r="L123" t="s">
+        <v>387</v>
+      </c>
+      <c r="M123" s="1">
+        <v>5903422.0</v>
+      </c>
+      <c r="N123" s="1">
+        <v>6042597.34</v>
+      </c>
+      <c r="O123" s="1">
+        <v>1.49</v>
+      </c>
+      <c r="P123">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="124" spans="1:16">
+      <c r="A124" t="s">
+        <v>388</v>
+      </c>
+      <c r="B124" t="s">
+        <v>389</v>
+      </c>
+      <c r="C124" s="1">
+        <v>3010000.0</v>
+      </c>
+      <c r="D124" s="1">
+        <v>98.381</v>
+      </c>
+      <c r="E124" s="1">
+        <v>99.72630133</v>
+      </c>
+      <c r="F124" t="s">
+        <v>8</v>
+      </c>
+      <c r="G124">
+        <v>1.0</v>
+      </c>
+      <c r="H124" s="1">
+        <v>3001761.67</v>
+      </c>
+      <c r="I124" s="1">
+        <v>-40493.57</v>
+      </c>
+      <c r="J124" s="1">
+        <v>-1.3489935062033</v>
+      </c>
+      <c r="K124">
+        <v>0.95</v>
+      </c>
+      <c r="L124" t="s">
+        <v>390</v>
+      </c>
+      <c r="M124" s="1">
+        <v>2961268.1</v>
+      </c>
+      <c r="N124" s="1">
+        <v>2989718.78</v>
+      </c>
+      <c r="O124" s="1">
+        <v>0.74</v>
+      </c>
+      <c r="P124">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="125" spans="1:16">
+      <c r="A125" t="s">
+        <v>391</v>
+      </c>
+      <c r="B125" t="s">
+        <v>392</v>
+      </c>
+      <c r="C125" s="1">
+        <v>6100000.0</v>
+      </c>
+      <c r="D125" s="1">
+        <v>99.958</v>
+      </c>
+      <c r="E125" s="1">
+        <v>100.56275984</v>
+      </c>
+      <c r="F125" t="s">
+        <v>8</v>
+      </c>
+      <c r="G125">
+        <v>1.0</v>
+      </c>
+      <c r="H125" s="1">
+        <v>6134328.35</v>
+      </c>
+      <c r="I125" s="1">
+        <v>-36890.35</v>
+      </c>
+      <c r="J125" s="1">
+        <v>-0.60137553608457</v>
+      </c>
+      <c r="K125">
+        <v>2.62</v>
+      </c>
+      <c r="L125" t="s">
+        <v>393</v>
+      </c>
+      <c r="M125" s="1">
+        <v>6097438.0</v>
+      </c>
+      <c r="N125" s="1">
+        <v>6257374.99</v>
+      </c>
+      <c r="O125" s="1">
+        <v>1.55</v>
+      </c>
+      <c r="P125">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="126" spans="1:16">
+      <c r="A126" t="s">
+        <v>394</v>
+      </c>
+      <c r="B126" t="s">
+        <v>395</v>
+      </c>
+      <c r="C126" s="1">
+        <v>4124000.0</v>
+      </c>
+      <c r="D126" s="1">
+        <v>98.464</v>
+      </c>
+      <c r="E126" s="1">
+        <v>99.37023084</v>
+      </c>
+      <c r="F126" t="s">
+        <v>8</v>
+      </c>
+      <c r="G126">
+        <v>1.0</v>
+      </c>
+      <c r="H126" s="1">
+        <v>4098028.32</v>
+      </c>
+      <c r="I126" s="1">
+        <v>-37372.96</v>
+      </c>
+      <c r="J126" s="1">
+        <v>-0.91197417591297</v>
+      </c>
+      <c r="K126">
+        <v>0.0</v>
+      </c>
+      <c r="L126">
+        <v>0.0</v>
+      </c>
+      <c r="M126" s="1">
+        <v>4060655.36</v>
+      </c>
+      <c r="N126" s="1">
+        <v>4060655.36</v>
+      </c>
+      <c r="O126" s="1">
+        <v>1.0</v>
+      </c>
+      <c r="P126">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="127" spans="1:16">
+      <c r="A127" t="s">
+        <v>396</v>
+      </c>
+      <c r="B127" t="s">
+        <v>397</v>
+      </c>
+      <c r="C127" s="1">
         <v>1999000.0</v>
       </c>
-      <c r="D121" s="1">
-[...2 lines deleted...]
-      <c r="E121" s="1">
+      <c r="D127" s="1">
+        <v>98.866</v>
+      </c>
+      <c r="E127" s="1">
         <v>98.93570235</v>
       </c>
-      <c r="F121" t="s">
-[...5 lines deleted...]
-      <c r="H121" s="1">
+      <c r="F127" t="s">
+        <v>8</v>
+      </c>
+      <c r="G127">
+        <v>1.0</v>
+      </c>
+      <c r="H127" s="1">
         <v>1977724.69</v>
       </c>
-      <c r="I121" s="1">
-[...20 lines deleted...]
-      <c r="P121">
+      <c r="I127" s="1">
+        <v>-1393.35</v>
+      </c>
+      <c r="J127" s="1">
+        <v>-0.070452171985576</v>
+      </c>
+      <c r="K127">
+        <v>0.22</v>
+      </c>
+      <c r="L127" t="s">
+        <v>398</v>
+      </c>
+      <c r="M127" s="1">
+        <v>1976331.34</v>
+      </c>
+      <c r="N127" s="1">
+        <v>1980767.48</v>
+      </c>
+      <c r="O127" s="1">
+        <v>0.49</v>
+      </c>
+      <c r="P127">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>