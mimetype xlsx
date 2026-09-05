--- v4 (2026-08-14)
+++ v5 (2026-09-05)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="399">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="418">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>C</t>
   </si>
   <si>
     <t>FR0000979866</t>
   </si>
   <si>
@@ -112,1149 +112,1206 @@
   <si>
     <t>PMV (EUR)</t>
   </si>
   <si>
     <t>Var.</t>
   </si>
   <si>
     <t>CC (EUR)</t>
   </si>
   <si>
     <t>Interets (EUR)</t>
   </si>
   <si>
     <t>VBCE (EUR)</t>
   </si>
   <si>
     <t>VBCI (EUR)</t>
   </si>
   <si>
     <t>Poids</t>
   </si>
   <si>
     <t>Nb.</t>
   </si>
   <si>
-    <t>DU100626</t>
-[...2 lines deleted...]
-    <t>EURO-SCHATZ JUN 26</t>
+    <t>FR0000008997</t>
+  </si>
+  <si>
+    <t>Ofi Invest ESG Liquidités PART C/D</t>
+  </si>
+  <si>
+    <t>DU100926</t>
+  </si>
+  <si>
+    <t>EURO-SCHATZ SEP 26</t>
+  </si>
+  <si>
+    <t>XS2079107830</t>
+  </si>
+  <si>
+    <t>AB SKF 0.875 15/11/2029</t>
+  </si>
+  <si>
+    <t>9 600.16</t>
   </si>
   <si>
     <t>XS2575555938</t>
   </si>
   <si>
     <t>ABB FINANCE BV 3.25 16/01/2027</t>
   </si>
   <si>
-    <t>3 178.77</t>
+    <t>16 668.49</t>
   </si>
   <si>
     <t>XS2575971994</t>
   </si>
   <si>
     <t>ABN AMRO BANK NV 4 16/01/2028</t>
   </si>
   <si>
-    <t>29 994.52</t>
+    <t>39 452.05</t>
   </si>
   <si>
     <t>XS3066564900</t>
   </si>
   <si>
     <t>ACHMEA BANK NV 2.5 06/05/2028</t>
   </si>
   <si>
-    <t>3 143.84</t>
+    <t>12 808.22</t>
   </si>
   <si>
     <t>XS2464405229</t>
   </si>
   <si>
     <t>AIB GROUP PLC 04/04/2028</t>
   </si>
   <si>
-    <t>11 878.77</t>
+    <t>20 749.32</t>
   </si>
   <si>
     <t>FR0014013VW7</t>
   </si>
   <si>
     <t>AIR LIQUIDE FINANCE SA 2.625 05/11/2029</t>
   </si>
   <si>
-    <t>21 978.08</t>
+    <t>26 408.22</t>
   </si>
   <si>
     <t>XS2462466611</t>
   </si>
   <si>
     <t>AKZO NOBEL NV 1.5 28/03/2028</t>
   </si>
   <si>
     <t>XS2156598281</t>
   </si>
   <si>
     <t>AKZO NOBEL NV 1.625 14/04/2030</t>
   </si>
   <si>
-    <t>2 554.63</t>
+    <t>4 864.14</t>
   </si>
   <si>
     <t>XS2640904319</t>
   </si>
   <si>
     <t>ALPHA BANK SA 27/06/2029</t>
   </si>
   <si>
-    <t>97 041.10</t>
+    <t>111 111.30</t>
   </si>
   <si>
     <t>XS3368960962</t>
   </si>
   <si>
     <t>AMPHENOL CORPORATION 3.375 12/05/2029</t>
   </si>
   <si>
+    <t>4 341.82</t>
+  </si>
+  <si>
     <t>XS1346228577</t>
   </si>
   <si>
     <t>AXA SA 06/07/2047</t>
   </si>
   <si>
-    <t>26 047.60</t>
+    <t>31 253.42</t>
   </si>
   <si>
     <t>XS1799611642</t>
   </si>
   <si>
     <t>AXA SA 28/05/2049</t>
   </si>
   <si>
-    <t>188 054.79</t>
+    <t>6 838.36</t>
   </si>
   <si>
     <t>FR0014015J87</t>
   </si>
   <si>
     <t>AYVENS SA 3 18/04/2030</t>
   </si>
   <si>
-    <t>3 106.85</t>
+    <t>6 410.96</t>
   </si>
   <si>
     <t>FR0014017YD2</t>
   </si>
   <si>
     <t>AYVENS SA 3.375 16/04/2029</t>
   </si>
   <si>
-    <t>3 485.96</t>
+    <t>6 990.41</t>
   </si>
   <si>
     <t>XS2583203950</t>
   </si>
   <si>
     <t>BANCO DE SABADELL SA 07/02/2029</t>
   </si>
   <si>
-    <t>26 508.90</t>
+    <t>35 095.89</t>
   </si>
   <si>
     <t>XS2791973642</t>
   </si>
   <si>
     <t>BANCO DE SABADELL SA 27/06/2034</t>
   </si>
   <si>
-    <t>85 903.42</t>
+    <t>97 445.21</t>
   </si>
   <si>
     <t>XS2626699982</t>
   </si>
   <si>
     <t>BANCO SANTANDER SA 23/08/2033</t>
   </si>
   <si>
-    <t>150 287.67</t>
+    <t>178 171.23</t>
   </si>
   <si>
     <t>XS2575952697</t>
   </si>
   <si>
     <t>BANCO SANTANDER SA 3.875 16/01/2028</t>
   </si>
   <si>
-    <t>41 690.75</t>
+    <t>50 449.32</t>
   </si>
   <si>
     <t>XS2038039074</t>
   </si>
   <si>
     <t>BANK OF AMERICA CORP 08/08/2029</t>
   </si>
   <si>
-    <t>20 244.38</t>
+    <t>22 051.92</t>
   </si>
   <si>
     <t>XS2345799089</t>
   </si>
   <si>
     <t>BANK OF AMERICA CORP 24/08/2028</t>
   </si>
   <si>
-    <t>19 312.79</t>
+    <t>21 141.66</t>
   </si>
   <si>
     <t>FR0013408960</t>
   </si>
   <si>
     <t>BANQUE EUROPEENNE DU CREDIT MUTUEL 1.75 15/03/2029</t>
   </si>
   <si>
-    <t>14 330.82</t>
+    <t>20 204.11</t>
   </si>
   <si>
     <t>FR001400AY79</t>
   </si>
   <si>
     <t>BANQUE FEDERATIVE DU CREDIT MUTUEL 16/06/2032</t>
   </si>
   <si>
-    <t>144 946.23</t>
+    <t>155 828.08</t>
   </si>
   <si>
     <t>XS3367720797</t>
   </si>
   <si>
     <t>BARCLAYS PLC 12/05/2030</t>
   </si>
   <si>
+    <t>5 415.71</t>
+  </si>
+  <si>
     <t>BE6340794013</t>
   </si>
   <si>
     <t>BELFIUS BANQUE SA 19/04/2033</t>
   </si>
   <si>
-    <t>16 828.77</t>
+    <t>35 210.96</t>
   </si>
   <si>
     <t>XS3075491152</t>
   </si>
   <si>
     <t>BMW FINANCE NV 2.625 20/05/2028</t>
   </si>
   <si>
-    <t>216 392.05</t>
+    <t>12 021.78</t>
   </si>
   <si>
     <t>FR0014001JT3</t>
   </si>
   <si>
     <t>BNP PARIBAS SA 19/01/2030</t>
   </si>
   <si>
-    <t>5 720.55</t>
+    <t>6 953.42</t>
   </si>
   <si>
     <t>FR0013484458</t>
   </si>
   <si>
     <t>BNP PARIBAS SA 19/02/2028</t>
   </si>
   <si>
-    <t>1 630.14</t>
+    <t>2 109.59</t>
   </si>
   <si>
     <t>FR0014009HA0</t>
   </si>
   <si>
     <t>BNP PARIBAS SA 31/03/2032</t>
   </si>
   <si>
-    <t>6 164.38</t>
+    <t>9 589.04</t>
   </si>
   <si>
     <t>FR001400BBL2</t>
   </si>
   <si>
     <t>BNP PARIBAS SA PERP</t>
   </si>
   <si>
-    <t>66 483.52</t>
+    <t>1 239.75</t>
   </si>
   <si>
     <t>XS3367613448</t>
   </si>
   <si>
     <t>BOOKING HOLDINGS INC 3.5 11/05/2030</t>
   </si>
   <si>
+    <t>4 730.18</t>
+  </si>
+  <si>
     <t>FR001400N4L7</t>
   </si>
   <si>
     <t>BPCE SA 3.875 11/01/2029</t>
   </si>
   <si>
-    <t>53 973.97</t>
+    <t>69 601.37</t>
   </si>
   <si>
     <t>XS2802928775</t>
   </si>
   <si>
     <t>BRENNTAG FINANCE BV 3.75 24/04/2028</t>
   </si>
   <si>
-    <t>6 904.11</t>
+    <t>16 068.49</t>
   </si>
   <si>
     <t>XS3108521124</t>
   </si>
   <si>
     <t>CA AUTO BANK SPA (DUBLIN BRANCH) 2.75 07/07/2028</t>
   </si>
   <si>
-    <t>74 164.11</t>
+    <t>85 184.83</t>
   </si>
   <si>
     <t>XS3275406539</t>
   </si>
   <si>
     <t>CA AUTO BANK SPA (DUBLIN BRANCH) 2.75 21/01/2029</t>
   </si>
   <si>
-    <t>14 962.11</t>
+    <t>19 290.53</t>
   </si>
   <si>
     <t>XS2434702424</t>
   </si>
   <si>
     <t>CAIXABANK SA 21/01/2028</t>
   </si>
   <si>
-    <t>8 784.25</t>
+    <t>11 424.66</t>
   </si>
   <si>
     <t>XS3280995518</t>
   </si>
   <si>
     <t>CANADIAN IMPERIAL BANK OF COMMERCE 30/07/2030</t>
   </si>
   <si>
-    <t>49 070.67</t>
+    <t>64 661.33</t>
   </si>
   <si>
     <t>FR0014012SB9</t>
   </si>
   <si>
     <t>CAPGEMINI SE 2.5 25/09/2028</t>
   </si>
   <si>
-    <t>66 739.73</t>
+    <t>79 212.33</t>
   </si>
   <si>
     <t>XS3231164586</t>
   </si>
   <si>
     <t>CATERPILLAR FINANCIAL SERVICES COR 2.541 20/11/2028</t>
   </si>
   <si>
-    <t>14 485.44</t>
+    <t>17 947.12</t>
   </si>
   <si>
     <t>XS3071246295</t>
   </si>
   <si>
     <t>CENCORA INC 2.875 22/05/2028</t>
   </si>
   <si>
-    <t>53 577.40</t>
+    <t>2 835.62</t>
   </si>
   <si>
     <t>XS3326474155</t>
   </si>
   <si>
     <t>COCA-COLA HBC FINANCE BV 3.625 01/10/2030</t>
   </si>
   <si>
-    <t>12 117.63</t>
+    <t>20 373.20</t>
   </si>
   <si>
     <t>XS2114852218</t>
   </si>
   <si>
     <t>COMCAST CORPORATION 0.25 20/05/2027</t>
   </si>
   <si>
-    <t>10 109.59</t>
-[...1 lines deleted...]
-  <si>
     <t>DE000CZ45Y63</t>
   </si>
   <si>
     <t>COMMERZBANK AG 08/12/2028</t>
   </si>
   <si>
-    <t>21 589.73</t>
+    <t>26 321.92</t>
   </si>
   <si>
     <t>DE000CZ40MM4</t>
   </si>
   <si>
     <t>COMMERZBANK AG 1.875 28/02/2028</t>
   </si>
   <si>
-    <t>1 171.23</t>
+    <t>1 556.51</t>
   </si>
   <si>
     <t>FR0014014P49</t>
   </si>
   <si>
     <t>CREDIT AGRICOLE SA 03/07/2031</t>
   </si>
   <si>
-    <t>65 590.75</t>
+    <t>75 650.68</t>
   </si>
   <si>
     <t>FR001400F1U4</t>
   </si>
   <si>
     <t>CREDIT AGRICOLE SA 11/07/2029</t>
   </si>
   <si>
-    <t>53 794.52</t>
+    <t>58 160.96</t>
   </si>
   <si>
     <t>FR001400KDS4</t>
   </si>
   <si>
     <t>CREDIT AGRICOLE SA 28/08/2033</t>
   </si>
   <si>
-    <t>94 027.40</t>
+    <t>103 068.49</t>
   </si>
   <si>
     <t>FR0013517307</t>
   </si>
   <si>
     <t>CREDIT MUTUEL ARKEA 11/06/2029</t>
   </si>
   <si>
-    <t>19 678.08</t>
+    <t>22 376.71</t>
   </si>
   <si>
     <t>BE0002936178</t>
   </si>
   <si>
     <t>CRELAN SA 28/02/2030</t>
   </si>
   <si>
-    <t>36 230.14</t>
+    <t>51 468.49</t>
   </si>
   <si>
     <t>XS3352082930</t>
   </si>
   <si>
     <t>DANAHER CORPORATION 3.25 29/04/2030</t>
   </si>
   <si>
-    <t>2 030.14</t>
+    <t>5 567.29</t>
   </si>
   <si>
     <t>FR0014017HN6</t>
   </si>
   <si>
     <t>DANONE SA 3.379 01/04/2030</t>
   </si>
   <si>
-    <t>9 368.62</t>
+    <t>14 691.71</t>
   </si>
   <si>
     <t>FR0014005EJ6</t>
   </si>
   <si>
     <t>DANONE SA PERP</t>
   </si>
   <si>
-    <t>23 424.66</t>
+    <t>27 328.77</t>
   </si>
   <si>
     <t>FR0013444551</t>
   </si>
   <si>
     <t>DASSAULT SYSTEMES 0.375 16/09/2029</t>
   </si>
   <si>
-    <t>11 637.33</t>
+    <t>13 937.67</t>
   </si>
   <si>
     <t>DE000A4DFH60</t>
   </si>
   <si>
     <t>DEUTSCHE BANK AG 16/06/2029</t>
   </si>
   <si>
-    <t>87 583.56</t>
+    <t>100 043.84</t>
   </si>
   <si>
     <t>DE000A30VT97</t>
   </si>
   <si>
     <t>DEUTSCHE BANK AG PERP</t>
   </si>
   <si>
-    <t>7 397.26</t>
+    <t>21 917.81</t>
   </si>
   <si>
     <t>XS2306517876</t>
   </si>
   <si>
     <t>DNB BANK ASA 23/02/2029</t>
   </si>
   <si>
-    <t>2 026.11</t>
+    <t>2 869.26</t>
   </si>
   <si>
     <t>XS3008888953</t>
   </si>
   <si>
     <t>ENEL FINANCE INTERNATIONAL NV 2.625 24/02/2028</t>
   </si>
   <si>
-    <t>42 863.01</t>
+    <t>56 257.71</t>
   </si>
   <si>
     <t>FR001400A1H6</t>
   </si>
   <si>
     <t>ENGIE SA 3.5 27/09/2029</t>
   </si>
   <si>
-    <t>125 712.33</t>
+    <t>149 157.53</t>
   </si>
   <si>
     <t>AT0000A2U543</t>
   </si>
   <si>
     <t>ERSTE GROUP BANK AG 15/11/2032</t>
   </si>
   <si>
-    <t>13 017.12</t>
+    <t>15 802.74</t>
   </si>
   <si>
     <t>XS2386877133</t>
   </si>
   <si>
     <t>ESSITY CAPITAL BV 0.25 15/09/2029</t>
   </si>
   <si>
-    <t>7 790.41</t>
+    <t>9 326.71</t>
   </si>
   <si>
     <t>XS2987792269</t>
   </si>
   <si>
     <t>EUROBANK ERGASIAS SERVICES AND HOL 30/04/2035</t>
   </si>
   <si>
+    <t>8 849.32</t>
+  </si>
+  <si>
     <t>XS2904504979</t>
   </si>
   <si>
     <t>EUROBANK SA (ATHINA) 24/09/2030</t>
   </si>
   <si>
-    <t>35 747.95</t>
+    <t>42 410.96</t>
   </si>
   <si>
     <t>XS3110850347</t>
   </si>
   <si>
     <t>EUROBANK SA 07/07/2028</t>
   </si>
   <si>
-    <t>54 336.08</t>
+    <t>63 998.84</t>
   </si>
   <si>
     <t>XS2919679816</t>
   </si>
   <si>
     <t>EUROGRID GMBH 3.075 18/10/2027</t>
   </si>
   <si>
-    <t>73 951.64</t>
+    <t>88 711.64</t>
   </si>
   <si>
     <t>DK0030555156</t>
   </si>
   <si>
     <t>EURONEXT NV 2.625 26/11/2028</t>
   </si>
   <si>
-    <t>34 770.82</t>
+    <t>42 688.97</t>
   </si>
   <si>
     <t>XS3299544711</t>
   </si>
   <si>
     <t>FORD MOTOR CREDIT COMPANY LLC 3.305 17/05/2029</t>
   </si>
   <si>
-    <t>22 372.59</t>
+    <t>6 331.11</t>
   </si>
   <si>
     <t>XS3148184156</t>
   </si>
   <si>
     <t>GIVAUDAN FINANCE EUROPE BV 2.875 09/09/2029</t>
   </si>
   <si>
-    <t>37 173.67</t>
+    <t>43 071.36</t>
+  </si>
+  <si>
+    <t>XS3379436325</t>
+  </si>
+  <si>
+    <t>HEIDELBERG MATERIALS AG 3.5 10/10/2029</t>
+  </si>
+  <si>
+    <t>3 540.27</t>
   </si>
   <si>
     <t>XS2385390724</t>
   </si>
   <si>
     <t>HOLDING DINFRASTRUCTURES DES METIE 0.625 16/09/2028</t>
   </si>
   <si>
-    <t>9 078.77</t>
+    <t>10 931.51</t>
   </si>
   <si>
     <t>XS2553547444</t>
   </si>
   <si>
     <t>HSBC HOLDINGS PLC 16/11/2032</t>
   </si>
   <si>
-    <t>109 844.38</t>
+    <t>135 823.45</t>
   </si>
   <si>
     <t>XS2788605660</t>
   </si>
   <si>
     <t>HSBC HOLDINGS PLC 22/03/2035</t>
   </si>
   <si>
-    <t>18 588.53</t>
+    <t>29 185.13</t>
   </si>
   <si>
     <t>XS2580221658</t>
   </si>
   <si>
     <t>IBERDROLA FINANZAS SAU PERP</t>
   </si>
   <si>
-    <t>58 900.68</t>
+    <t>68 169.86</t>
   </si>
   <si>
     <t>FR0013320058</t>
   </si>
   <si>
     <t>ICADE 1.625 28/02/2028</t>
   </si>
   <si>
-    <t>18 609.59</t>
+    <t>26 529.79</t>
   </si>
   <si>
     <t>XS3190744907</t>
   </si>
   <si>
     <t>IDS FINANCING PLC 3.25 01/01/2029</t>
   </si>
   <si>
-    <t>64 615.88</t>
+    <t>76 233.51</t>
   </si>
   <si>
     <t>XS2244936659</t>
   </si>
   <si>
     <t>INFRASTRUTTURE WIRELESS ITALIANE S 1.625 21/10/2028</t>
   </si>
   <si>
-    <t>39 436.30</t>
+    <t>47 307.53</t>
   </si>
   <si>
     <t>XS2524746687</t>
   </si>
   <si>
     <t>ING GROEP NV 24/08/2033</t>
   </si>
   <si>
-    <t>23 868.49</t>
+    <t>29 394.86</t>
   </si>
   <si>
     <t>XS2886191589</t>
   </si>
   <si>
     <t>ING GROEP NV 26/08/2035</t>
   </si>
   <si>
-    <t>131 179.45</t>
+    <t>153 721.92</t>
   </si>
   <si>
     <t>XS1725678194</t>
   </si>
   <si>
     <t>INMOBILIARIA COLONIAL SOCIMI SA 2.5 28/11/2029</t>
   </si>
   <si>
-    <t>41 424.66</t>
+    <t>51 554.79</t>
   </si>
   <si>
     <t>XS2592650373</t>
   </si>
   <si>
     <t>INTESA SANPAOLO SPA 08/03/2028</t>
   </si>
   <si>
-    <t>14 904.11</t>
+    <t>22 931.51</t>
   </si>
   <si>
     <t>XS1785340172</t>
   </si>
   <si>
     <t>INTESA SANPAOLO SPA 1.75 20/03/2028</t>
   </si>
   <si>
-    <t>5 906.85</t>
+    <t>9 320.55</t>
   </si>
   <si>
     <t>BE0002766476</t>
   </si>
   <si>
     <t>KBC GROEP NV 14/01/2029</t>
   </si>
   <si>
+    <t>1 200.00</t>
+  </si>
+  <si>
     <t>BE0002961424</t>
   </si>
   <si>
     <t>KBC GROEP NV PERP</t>
   </si>
   <si>
-    <t>33 956.52</t>
+    <t>50 086.96</t>
   </si>
   <si>
     <t>FR0013512233</t>
   </si>
   <si>
     <t>KLEPIERRE SA 2 12/05/2029</t>
   </si>
   <si>
+    <t>8 591.78</t>
+  </si>
+  <si>
     <t>FR00140087C4</t>
   </si>
   <si>
     <t>LA BANQUE POSTALE 09/02/2028</t>
   </si>
   <si>
-    <t>10 150.68</t>
+    <t>12 821.92</t>
   </si>
   <si>
     <t>FR0013181898</t>
   </si>
   <si>
     <t>LA BANQUE POSTALE 3 09/06/2028</t>
   </si>
   <si>
-    <t>103 397.26</t>
-[...1 lines deleted...]
-  <si>
     <t>DE000A3MQNP4</t>
   </si>
   <si>
     <t>LEG IMMOBILIEN SE 0.875 17/01/2029</t>
   </si>
   <si>
-    <t>6 223.29</t>
+    <t>8 227.40</t>
   </si>
   <si>
     <t>XS2327299298</t>
   </si>
   <si>
     <t>LSEG NETHERLANDS BV 0.25 06/04/2028</t>
   </si>
   <si>
     <t>XS2904651093</t>
   </si>
   <si>
     <t>LSEG NETHERLANDS BV 2.75 20/09/2027</t>
   </si>
   <si>
-    <t>85 656.02</t>
+    <t>102 587.36</t>
   </si>
   <si>
     <t>XS3320664710</t>
   </si>
   <si>
     <t>MAPLE PARENT HOLDINGS CORP 3.881 26/03/2030</t>
   </si>
   <si>
-    <t>11 882.24</t>
+    <t>19 418.29</t>
   </si>
   <si>
     <t>XS2729836234</t>
   </si>
   <si>
     <t>MEDIOBANCA BANCA DI CREDITO FINANZ 01/02/2030</t>
   </si>
   <si>
-    <t>24 691.78</t>
+    <t>32 219.18</t>
   </si>
   <si>
     <t>XS3233927733</t>
   </si>
   <si>
     <t>MITSUBISHI HC CAPITAL UK PLC 2.856 26/11/2028</t>
   </si>
   <si>
-    <t>76 313.10</t>
+    <t>93 638.85</t>
   </si>
   <si>
     <t>XS2595028536</t>
   </si>
   <si>
     <t>MORGAN STANLEY 02/03/2029</t>
   </si>
   <si>
-    <t>28 696.27</t>
+    <t>40 916.67</t>
   </si>
   <si>
     <t>XS3284396622</t>
   </si>
   <si>
     <t>NATIONAL BANK OF GREECE SA 04/02/2031</t>
   </si>
   <si>
-    <t>18 758.56</t>
+    <t>25 588.61</t>
   </si>
   <si>
     <t>XS2680745119</t>
   </si>
   <si>
     <t>NATIONAL GRID NORTH AMERICA INC 4.151 12/09/2027</t>
   </si>
   <si>
-    <t>91 947.49</t>
+    <t>107 471.10</t>
   </si>
   <si>
     <t>XS2382950330</t>
   </si>
   <si>
     <t>NATWEST GROUP PLC 14/09/2032</t>
   </si>
   <si>
-    <t>26 386.47</t>
+    <t>31 398.59</t>
   </si>
   <si>
     <t>XS2623518821</t>
   </si>
   <si>
     <t>NATWEST GROUP PLC 16/02/2029</t>
   </si>
   <si>
-    <t>14 953.49</t>
+    <t>20 678.69</t>
   </si>
   <si>
     <t>XS1550988643</t>
   </si>
   <si>
     <t>NN GROUP NV 13/01/2048</t>
   </si>
   <si>
-    <t>29 681.10</t>
+    <t>37 625.96</t>
   </si>
   <si>
     <t>XS2343459074</t>
   </si>
   <si>
     <t>NORDEA BANK ABP 18/08/2031</t>
   </si>
   <si>
-    <t>17 568.49</t>
+    <t>19 195.21</t>
   </si>
   <si>
     <t>XS2482618464</t>
   </si>
   <si>
     <t>NORDEA BANK ABP 2.5 23/05/2029</t>
   </si>
   <si>
-    <t>141 821.92</t>
+    <t>6 753.42</t>
   </si>
   <si>
     <t>XS3100081093</t>
   </si>
   <si>
     <t>NTT FINANCE CORP 2.906 16/03/2029</t>
   </si>
   <si>
-    <t>15 979.02</t>
+    <t>24 667.16</t>
   </si>
   <si>
     <t>DK0030507694</t>
   </si>
   <si>
     <t>NYKREDIT REALKREDIT A/S 29/12/2032</t>
   </si>
   <si>
-    <t>109 412.33</t>
+    <t>139 142.47</t>
   </si>
   <si>
     <t>XS1115498260</t>
   </si>
   <si>
     <t>ORANGE SA PERP</t>
   </si>
   <si>
-    <t>11 609.59</t>
+    <t>47 277.40</t>
   </si>
   <si>
     <t>XS3296830444</t>
   </si>
   <si>
     <t>POWSZECHNA KASA OSZCZEDNOSCI BANK 06/05/2030</t>
   </si>
   <si>
-    <t>1 489.62</t>
+    <t>5 976.78</t>
   </si>
   <si>
     <t>FR0014010CJ0</t>
   </si>
   <si>
     <t>PUBLICIS GROUPE SA 2.875 12/06/2029</t>
   </si>
   <si>
-    <t>87 596.92</t>
+    <t>99 797.95</t>
   </si>
   <si>
     <t>XS3174782758</t>
   </si>
   <si>
     <t>RECKITT BENCKISER TREASURY SERVICE 2.625 10/09/2028</t>
   </si>
   <si>
-    <t>58 566.91</t>
+    <t>68 407.07</t>
+  </si>
+  <si>
+    <t>XS3317606419</t>
+  </si>
+  <si>
+    <t>RELX FINANCE BV 3.25 22/05/2029</t>
   </si>
   <si>
     <t>FR0014002OL8</t>
   </si>
   <si>
     <t>RENAULT SA 2.5 01/04/2028</t>
   </si>
   <si>
-    <t>6 328.77</t>
+    <t>10 869.86</t>
   </si>
   <si>
     <t>XS2494945939</t>
   </si>
   <si>
     <t>RENTOKIL INITIAL FINANCE BV 3.875 27/06/2027</t>
   </si>
   <si>
-    <t>198 272.60</t>
+    <t>228 402.05</t>
   </si>
   <si>
     <t>FR0014016SU0</t>
   </si>
   <si>
     <t>SANOFI SA 3 05/05/2029</t>
   </si>
   <si>
-    <t>2 547.95</t>
+    <t>9 493.15</t>
+  </si>
+  <si>
+    <t>XS3393867810</t>
+  </si>
+  <si>
+    <t>SAP SE 3 03/06/2029</t>
+  </si>
+  <si>
+    <t>1 528.77</t>
   </si>
   <si>
     <t>DE000A2YB7B5</t>
   </si>
   <si>
     <t>SCHAEFFLER AG 2.875 26/03/2027</t>
   </si>
   <si>
-    <t>7 876.71</t>
+    <t>12 405.82</t>
   </si>
   <si>
     <t>XS2511906310</t>
   </si>
   <si>
     <t>SELP FINANCE SARL 3.75 10/08/2027</t>
   </si>
   <si>
-    <t>147 063.90</t>
+    <t>172 741.13</t>
   </si>
   <si>
     <t>FR001400U1Q3</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA 13/11/2030</t>
   </si>
   <si>
-    <t>23 627.05</t>
+    <t>26 854.79</t>
   </si>
   <si>
     <t>FR001400KZQ1</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA 28/09/2029</t>
   </si>
   <si>
-    <t>125 165.75</t>
+    <t>138 830.14</t>
   </si>
   <si>
     <t>FR001400F877</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA PERP</t>
   </si>
   <si>
-    <t>50 904.70</t>
+    <t>61 781.77</t>
   </si>
   <si>
     <t>XS2439704318</t>
   </si>
   <si>
     <t>SSE PLC PERP</t>
   </si>
   <si>
-    <t>12 624.66</t>
+    <t>27 923.29</t>
   </si>
   <si>
     <t>XS1207005023</t>
   </si>
   <si>
     <t>STATKRAFT AS 1.5 26/03/2030</t>
   </si>
   <si>
-    <t>11 227.40</t>
+    <t>18 073.97</t>
   </si>
   <si>
     <t>XS2723597923</t>
   </si>
   <si>
     <t>STATKRAFT AS 3.125 13/12/2026</t>
   </si>
   <si>
-    <t>10 479.45</t>
+    <t>12 191.78</t>
   </si>
   <si>
     <t>XS2522879654</t>
   </si>
   <si>
     <t>SWEDBANK AB 23/08/2032</t>
   </si>
   <si>
-    <t>109 484.93</t>
+    <t>128 454.11</t>
   </si>
   <si>
     <t>XS1652866002</t>
   </si>
   <si>
     <t>TERNA RETE ELETTRICA NAZIONALE SPA 1.375 26/07/2027</t>
   </si>
   <si>
-    <t>39 735.62</t>
+    <t>43 126.03</t>
   </si>
   <si>
     <t>XS2437854487</t>
   </si>
   <si>
     <t>TERNA RETE ELETTRICA NAZIONALE SPA PERP</t>
   </si>
   <si>
-    <t>21 017.12</t>
+    <t>28 890.41</t>
   </si>
   <si>
     <t>XS1997077364</t>
   </si>
   <si>
     <t>TRANSURBAN FINANCE COMPANY PTY LTD 1.45 16/05/2029</t>
   </si>
   <si>
+    <t>5 061.10</t>
+  </si>
+  <si>
     <t>CH1214797172</t>
   </si>
   <si>
     <t>UBS GROUP AG 01/03/2029</t>
   </si>
   <si>
-    <t>9 554.79</t>
+    <t>12 739.73</t>
   </si>
   <si>
     <t>CH1512676888</t>
   </si>
   <si>
     <t>UBS GROUP AG 13/02/2031</t>
   </si>
   <si>
-    <t>31 335.62</t>
+    <t>40 273.97</t>
   </si>
   <si>
     <t>BE0002784651</t>
   </si>
   <si>
     <t>UCB SA 1 30/03/2028</t>
   </si>
   <si>
-    <t>5 041.10</t>
+    <t>8 364.38</t>
   </si>
   <si>
     <t>FR001400SIM9</t>
   </si>
   <si>
     <t>UNIBAIL-RODAMCO-WESTFIELD SE 3.5 11/09/2029</t>
   </si>
   <si>
-    <t>139 175.34</t>
+    <t>163 713.70</t>
   </si>
   <si>
     <t>IT0005689986</t>
   </si>
   <si>
     <t>UNICREDIT SPA 15/07/2030</t>
   </si>
   <si>
-    <t>28 450.68</t>
+    <t>36 662.16</t>
+  </si>
+  <si>
+    <t>IT0005710055</t>
+  </si>
+  <si>
+    <t>UNICREDIT SPA 19/05/2036</t>
+  </si>
+  <si>
+    <t>5 355.40</t>
   </si>
   <si>
     <t>XS2496288593</t>
   </si>
   <si>
     <t>UNIVERSAL MUSIC GROUP NV 3 30/06/2027</t>
   </si>
   <si>
-    <t>159 936.99</t>
+    <t>186 608.22</t>
   </si>
   <si>
     <t>XS3063724325</t>
   </si>
   <si>
     <t>VISA INC 2.25 15/05/2028</t>
   </si>
   <si>
-    <t>XS1575992596</t>
-[...5 lines deleted...]
-    <t>4 436.14</t>
+    <t>6 817.81</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -1618,212 +1675,212 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
-        <v>844787.7466</v>
+        <v>1051669.2504</v>
       </c>
       <c r="D2">
-        <v>119.03</v>
+        <v>119.51</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>100555543.22</v>
+        <v>125685181.03</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>100555543.22</v>
+        <v>125685181.03</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
-        <v>2733915.0586</v>
+        <v>2775395.2468</v>
       </c>
       <c r="D3">
-        <v>106.36</v>
+        <v>106.79</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>290800452.61</v>
+        <v>296387818.16</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>290800452.61</v>
+        <v>296387818.16</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="1">
-        <v>28554.6906</v>
+        <v>27459.2117</v>
       </c>
       <c r="D4">
-        <v>110.42</v>
+        <v>110.87</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
-        <v>3153252.84</v>
+        <v>3044641.01</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
       <c r="H4">
-        <v>3153252.84</v>
+        <v>3044641.01</v>
       </c>
       <c r="I4" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
         <v>13</v>
       </c>
       <c r="B5" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="1">
-        <v>103897.42</v>
+        <v>107998.78</v>
       </c>
       <c r="D5">
-        <v>99.74</v>
+        <v>100.16</v>
       </c>
       <c r="E5" t="s">
         <v>8</v>
       </c>
       <c r="F5">
-        <v>10363430.64</v>
+        <v>10817643.25</v>
       </c>
       <c r="G5" t="s">
         <v>8</v>
       </c>
       <c r="H5">
-        <v>10363430.64</v>
+        <v>10817643.25</v>
       </c>
       <c r="I5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" t="s">
         <v>15</v>
       </c>
       <c r="B6" t="s">
         <v>16</v>
       </c>
       <c r="C6" s="1">
         <v>641.0</v>
       </c>
       <c r="D6">
-        <v>100.04</v>
+        <v>100.43</v>
       </c>
       <c r="E6" t="s">
         <v>8</v>
       </c>
       <c r="F6">
-        <v>64126.12</v>
+        <v>64381.35</v>
       </c>
       <c r="G6" t="s">
         <v>8</v>
       </c>
       <c r="H6">
-        <v>64126.12</v>
+        <v>64381.35</v>
       </c>
       <c r="I6" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P127"/>
+  <dimension ref="A1:P132"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O127" sqref="O127"/>
+      <selection activeCell="O132" sqref="O132"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>17</v>
       </c>
       <c r="B1" t="s">
         <v>18</v>
       </c>
       <c r="C1" t="s">
         <v>19</v>
       </c>
       <c r="D1" t="s">
         <v>20</v>
       </c>
       <c r="E1" t="s">
         <v>21</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>22</v>
@@ -1842,6339 +1899,6589 @@
       </c>
       <c r="L1" t="s">
         <v>27</v>
       </c>
       <c r="M1" t="s">
         <v>28</v>
       </c>
       <c r="N1" t="s">
         <v>29</v>
       </c>
       <c r="O1" t="s">
         <v>30</v>
       </c>
       <c r="P1" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>32</v>
       </c>
       <c r="B2" t="s">
         <v>33</v>
       </c>
       <c r="C2" s="1">
-        <v>1047.0</v>
+        <v>2617.0</v>
       </c>
       <c r="D2" s="1">
-        <v>105.64</v>
+        <v>4806.42</v>
       </c>
       <c r="E2" s="1">
-        <v>105.775305635</v>
+        <v>4803.671467329</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
         <v>1.0</v>
       </c>
       <c r="H2" s="1">
-        <v>0.0</v>
+        <v>12571208.23</v>
       </c>
       <c r="I2" s="1">
-        <v>-141665.0</v>
+        <v>7192.91</v>
       </c>
       <c r="J2" s="1">
-        <v>0</v>
+        <v>0.057217332402742</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>-141665.0</v>
+        <v>12578401.14</v>
       </c>
       <c r="N2" s="1">
-        <v>-141665.0</v>
+        <v>12578401.14</v>
       </c>
       <c r="O2" s="1">
-        <v>-0.03</v>
+        <v>2.88</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>34</v>
       </c>
       <c r="B3" t="s">
         <v>35</v>
       </c>
       <c r="C3" s="1">
-        <v>300000.0</v>
+        <v>460.0</v>
       </c>
       <c r="D3" s="1">
-        <v>100.313</v>
+        <v>105.625</v>
       </c>
       <c r="E3" s="1">
-        <v>100.825</v>
+        <v>105.69</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
         <v>1.0</v>
       </c>
       <c r="H3" s="1">
-        <v>302475.0</v>
+        <v>0.0</v>
       </c>
       <c r="I3" s="1">
-        <v>-1536.0</v>
+        <v>-29900.0</v>
       </c>
       <c r="J3" s="1">
-        <v>-0.50781056285643</v>
+        <v>0</v>
       </c>
       <c r="K3">
-        <v>1.06</v>
-[...2 lines deleted...]
-        <v>36</v>
+        <v>0.0</v>
+      </c>
+      <c r="L3">
+        <v>0.0</v>
       </c>
       <c r="M3" s="1">
-        <v>300939.0</v>
+        <v>-29900.0</v>
       </c>
       <c r="N3" s="1">
-        <v>304117.77</v>
+        <v>-29900.0</v>
       </c>
       <c r="O3" s="1">
-        <v>0.08</v>
+        <v>-0.01</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
+        <v>36</v>
+      </c>
+      <c r="B4" t="s">
         <v>37</v>
       </c>
-      <c r="B4" t="s">
+      <c r="C4" s="1">
+        <v>1944000.0</v>
+      </c>
+      <c r="D4" s="1">
+        <v>93.869</v>
+      </c>
+      <c r="E4" s="1">
+        <v>93.54761317</v>
+      </c>
+      <c r="F4" t="s">
+        <v>8</v>
+      </c>
+      <c r="G4">
+        <v>1.0</v>
+      </c>
+      <c r="H4" s="1">
+        <v>1818565.6</v>
+      </c>
+      <c r="I4" s="1">
+        <v>6247.76</v>
+      </c>
+      <c r="J4" s="1">
+        <v>0.34355428256204</v>
+      </c>
+      <c r="K4">
+        <v>0.49</v>
+      </c>
+      <c r="L4" t="s">
         <v>38</v>
       </c>
-      <c r="C4" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M4" s="1">
-        <v>2332959.0</v>
+        <v>1824813.36</v>
       </c>
       <c r="N4" s="1">
-        <v>2362953.52</v>
+        <v>1834413.52</v>
       </c>
       <c r="O4" s="1">
-        <v>0.58</v>
+        <v>0.42</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
+        <v>39</v>
+      </c>
+      <c r="B5" t="s">
         <v>40</v>
       </c>
-      <c r="B5" t="s">
+      <c r="C5" s="1">
+        <v>1300000.0</v>
+      </c>
+      <c r="D5" s="1">
+        <v>100.278</v>
+      </c>
+      <c r="E5" s="1">
+        <v>100.45730769</v>
+      </c>
+      <c r="F5" t="s">
+        <v>8</v>
+      </c>
+      <c r="G5">
+        <v>1.0</v>
+      </c>
+      <c r="H5" s="1">
+        <v>1305945.0</v>
+      </c>
+      <c r="I5" s="1">
+        <v>-2331.0</v>
+      </c>
+      <c r="J5" s="1">
+        <v>-0.17849143723511</v>
+      </c>
+      <c r="K5">
+        <v>1.28</v>
+      </c>
+      <c r="L5" t="s">
         <v>41</v>
       </c>
-      <c r="C5" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M5" s="1">
-        <v>5029008.0</v>
+        <v>1303614.0</v>
       </c>
       <c r="N5" s="1">
-        <v>5032151.84</v>
+        <v>1320282.49</v>
       </c>
       <c r="O5" s="1">
-        <v>1.24</v>
+        <v>0.3</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
+        <v>42</v>
+      </c>
+      <c r="B6" t="s">
         <v>43</v>
       </c>
-      <c r="B6" t="s">
+      <c r="C6" s="1">
+        <v>2500000.0</v>
+      </c>
+      <c r="D6" s="1">
+        <v>101.507</v>
+      </c>
+      <c r="E6" s="1">
+        <v>102.8958764</v>
+      </c>
+      <c r="F6" t="s">
+        <v>8</v>
+      </c>
+      <c r="G6">
+        <v>1.0</v>
+      </c>
+      <c r="H6" s="1">
+        <v>2572396.91</v>
+      </c>
+      <c r="I6" s="1">
+        <v>-34721.91</v>
+      </c>
+      <c r="J6" s="1">
+        <v>-1.3497882020081</v>
+      </c>
+      <c r="K6">
+        <v>1.58</v>
+      </c>
+      <c r="L6" t="s">
         <v>44</v>
       </c>
-      <c r="C6" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M6" s="1">
-        <v>4667288.0</v>
+        <v>2537675.0</v>
       </c>
       <c r="N6" s="1">
-        <v>4679166.77</v>
+        <v>2577127.05</v>
       </c>
       <c r="O6" s="1">
-        <v>1.16</v>
+        <v>0.59</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
+        <v>45</v>
+      </c>
+      <c r="B7" t="s">
         <v>46</v>
       </c>
-      <c r="B7" t="s">
+      <c r="C7" s="1">
+        <v>5500000.0</v>
+      </c>
+      <c r="D7" s="1">
+        <v>98.726</v>
+      </c>
+      <c r="E7" s="1">
+        <v>99.72163855</v>
+      </c>
+      <c r="F7" t="s">
+        <v>8</v>
+      </c>
+      <c r="G7">
+        <v>1.0</v>
+      </c>
+      <c r="H7" s="1">
+        <v>5484690.12</v>
+      </c>
+      <c r="I7" s="1">
+        <v>-54760.12</v>
+      </c>
+      <c r="J7" s="1">
+        <v>-0.99841775564159</v>
+      </c>
+      <c r="K7">
+        <v>0.23</v>
+      </c>
+      <c r="L7" t="s">
         <v>47</v>
       </c>
-      <c r="C7" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M7" s="1">
-        <v>1569424.0</v>
+        <v>5429930.0</v>
       </c>
       <c r="N7" s="1">
-        <v>1591402.08</v>
+        <v>5442738.22</v>
       </c>
       <c r="O7" s="1">
-        <v>0.39</v>
+        <v>1.25</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
+        <v>48</v>
+      </c>
+      <c r="B8" t="s">
         <v>49</v>
       </c>
-      <c r="B8" t="s">
+      <c r="C8" s="1">
+        <v>5100000.0</v>
+      </c>
+      <c r="D8" s="1">
+        <v>99.462</v>
+      </c>
+      <c r="E8" s="1">
+        <v>99.699</v>
+      </c>
+      <c r="F8" t="s">
+        <v>8</v>
+      </c>
+      <c r="G8">
+        <v>1.0</v>
+      </c>
+      <c r="H8" s="1">
+        <v>5084649.0</v>
+      </c>
+      <c r="I8" s="1">
+        <v>-12087.0</v>
+      </c>
+      <c r="J8" s="1">
+        <v>-0.23771552372642</v>
+      </c>
+      <c r="K8">
+        <v>0.41</v>
+      </c>
+      <c r="L8" t="s">
         <v>50</v>
       </c>
-      <c r="C8" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M8" s="1">
-        <v>289614.0</v>
+        <v>5072562.0</v>
       </c>
       <c r="N8" s="1">
-        <v>290205.78</v>
+        <v>5093311.32</v>
       </c>
       <c r="O8" s="1">
-        <v>0.07</v>
+        <v>1.17</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
         <v>51</v>
       </c>
       <c r="B9" t="s">
         <v>52</v>
       </c>
       <c r="C9" s="1">
-        <v>1851000.0</v>
+        <v>1700000.0</v>
       </c>
       <c r="D9" s="1">
-        <v>92.925</v>
+        <v>98.3</v>
       </c>
       <c r="E9" s="1">
-        <v>94.22797137</v>
+        <v>99.69199529</v>
       </c>
       <c r="F9" t="s">
         <v>8</v>
       </c>
       <c r="G9">
         <v>1.0</v>
       </c>
       <c r="H9" s="1">
-        <v>1744159.75</v>
+        <v>1694763.92</v>
       </c>
       <c r="I9" s="1">
-        <v>-24118.0</v>
+        <v>-23663.92</v>
       </c>
       <c r="J9" s="1">
-        <v>-1.3827861811397</v>
+        <v>-1.3962959513559</v>
       </c>
       <c r="K9">
-        <v>0.14</v>
+        <v>1.55</v>
       </c>
       <c r="L9" t="s">
         <v>53</v>
       </c>
       <c r="M9" s="1">
-        <v>1720041.75</v>
+        <v>1671100.0</v>
       </c>
       <c r="N9" s="1">
-        <v>1722596.38</v>
+        <v>1697508.22</v>
       </c>
       <c r="O9" s="1">
-        <v>0.43</v>
+        <v>0.39</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
         <v>54</v>
       </c>
       <c r="B10" t="s">
         <v>55</v>
       </c>
       <c r="C10" s="1">
-        <v>1600000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D10" s="1">
-        <v>106.714</v>
+        <v>96.806</v>
       </c>
       <c r="E10" s="1">
-        <v>109.8295</v>
+        <v>97.254</v>
       </c>
       <c r="F10" t="s">
         <v>8</v>
       </c>
       <c r="G10">
         <v>1.0</v>
       </c>
       <c r="H10" s="1">
-        <v>1757272.0</v>
+        <v>291762.0</v>
       </c>
       <c r="I10" s="1">
-        <v>-49848.0</v>
+        <v>-1344.0</v>
       </c>
       <c r="J10" s="1">
-        <v>-2.8366695650986</v>
+        <v>-0.46064943344233</v>
       </c>
       <c r="K10">
-        <v>6.07</v>
-[...2 lines deleted...]
-        <v>56</v>
+        <v>0.3</v>
+      </c>
+      <c r="L10">
+        <v>900.0</v>
       </c>
       <c r="M10" s="1">
-        <v>1707424.0</v>
+        <v>290418.0</v>
       </c>
       <c r="N10" s="1">
-        <v>1804465.1</v>
+        <v>291318.0</v>
       </c>
       <c r="O10" s="1">
-        <v>0.45</v>
+        <v>0.07</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
+        <v>56</v>
+      </c>
+      <c r="B11" t="s">
         <v>57</v>
       </c>
-      <c r="B11" t="s">
+      <c r="C11" s="1">
+        <v>1951000.0</v>
+      </c>
+      <c r="D11" s="1">
+        <v>93.621</v>
+      </c>
+      <c r="E11" s="1">
+        <v>94.22776781</v>
+      </c>
+      <c r="F11" t="s">
+        <v>8</v>
+      </c>
+      <c r="G11">
+        <v>1.0</v>
+      </c>
+      <c r="H11" s="1">
+        <v>1838383.75</v>
+      </c>
+      <c r="I11" s="1">
+        <v>-11838.04</v>
+      </c>
+      <c r="J11" s="1">
+        <v>-0.64393737161787</v>
+      </c>
+      <c r="K11">
+        <v>0.25</v>
+      </c>
+      <c r="L11" t="s">
         <v>58</v>
       </c>
-      <c r="C11" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M11" s="1">
-        <v>1579128.95</v>
+        <v>1826545.71</v>
       </c>
       <c r="N11" s="1">
-        <v>1579566.41</v>
+        <v>1831409.85</v>
       </c>
       <c r="O11" s="1">
-        <v>0.39</v>
+        <v>0.42</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
         <v>59</v>
       </c>
       <c r="B12" t="s">
         <v>60</v>
       </c>
       <c r="C12" s="1">
-        <v>900000.0</v>
+        <v>1700000.0</v>
       </c>
       <c r="D12" s="1">
-        <v>100.123</v>
+        <v>106.67</v>
       </c>
       <c r="E12" s="1">
-        <v>100.75133333</v>
+        <v>109.65452941</v>
       </c>
       <c r="F12" t="s">
         <v>8</v>
       </c>
       <c r="G12">
         <v>1.0</v>
       </c>
       <c r="H12" s="1">
-        <v>906762.0</v>
+        <v>1864127.0</v>
       </c>
       <c r="I12" s="1">
-        <v>-5655.0</v>
+        <v>-50737.0</v>
       </c>
       <c r="J12" s="1">
-        <v>-0.62364766057687</v>
+        <v>-2.7217566185137</v>
       </c>
       <c r="K12">
-        <v>2.89</v>
+        <v>6.54</v>
       </c>
       <c r="L12" t="s">
         <v>61</v>
       </c>
       <c r="M12" s="1">
-        <v>901107.0</v>
+        <v>1813390.0</v>
       </c>
       <c r="N12" s="1">
-        <v>927154.6</v>
+        <v>1924501.3</v>
       </c>
       <c r="O12" s="1">
-        <v>0.23</v>
+        <v>0.44</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
         <v>62</v>
       </c>
       <c r="B13" t="s">
         <v>63</v>
       </c>
       <c r="C13" s="1">
-        <v>6000000.0</v>
+        <v>1677000.0</v>
       </c>
       <c r="D13" s="1">
-        <v>98.621</v>
+        <v>100.276</v>
       </c>
       <c r="E13" s="1">
-        <v>100.084275</v>
+        <v>100.0143059</v>
       </c>
       <c r="F13" t="s">
         <v>8</v>
       </c>
       <c r="G13">
         <v>1.0</v>
       </c>
       <c r="H13" s="1">
-        <v>6005056.5</v>
+        <v>1677239.91</v>
       </c>
       <c r="I13" s="1">
-        <v>-87796.5</v>
+        <v>4388.61</v>
       </c>
       <c r="J13" s="1">
-        <v>-1.4620428633769</v>
+        <v>0.26165666425145</v>
       </c>
       <c r="K13">
-        <v>3.13</v>
+        <v>0.26</v>
       </c>
       <c r="L13" t="s">
         <v>64</v>
       </c>
       <c r="M13" s="1">
-        <v>5917260.0</v>
+        <v>1681628.52</v>
       </c>
       <c r="N13" s="1">
-        <v>6105314.79</v>
+        <v>1685970.34</v>
       </c>
       <c r="O13" s="1">
-        <v>1.51</v>
+        <v>0.39</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
         <v>65</v>
       </c>
       <c r="B14" t="s">
         <v>66</v>
       </c>
       <c r="C14" s="1">
-        <v>1400000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="D14" s="1">
-        <v>98.179</v>
+        <v>100.076</v>
       </c>
       <c r="E14" s="1">
-        <v>99.5035</v>
+        <v>100.6916</v>
       </c>
       <c r="F14" t="s">
         <v>8</v>
       </c>
       <c r="G14">
         <v>1.0</v>
       </c>
       <c r="H14" s="1">
-        <v>1393049.0</v>
+        <v>1006916.0</v>
       </c>
       <c r="I14" s="1">
-        <v>-18543.0</v>
+        <v>-6156.0</v>
       </c>
       <c r="J14" s="1">
-        <v>-1.3311089559664</v>
+        <v>-0.61137175295655</v>
       </c>
       <c r="K14">
-        <v>0.22</v>
+        <v>3.13</v>
       </c>
       <c r="L14" t="s">
         <v>67</v>
       </c>
       <c r="M14" s="1">
-        <v>1374506.0</v>
+        <v>1000760.0</v>
       </c>
       <c r="N14" s="1">
-        <v>1377612.85</v>
+        <v>1032013.42</v>
       </c>
       <c r="O14" s="1">
-        <v>0.34</v>
+        <v>0.24</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
         <v>68</v>
       </c>
       <c r="B15" t="s">
         <v>69</v>
       </c>
       <c r="C15" s="1">
-        <v>1300000.0</v>
+        <v>6400000.0</v>
       </c>
       <c r="D15" s="1">
-        <v>99.881</v>
+        <v>98.798</v>
       </c>
       <c r="E15" s="1">
-        <v>99.762</v>
+        <v>100.01838281</v>
       </c>
       <c r="F15" t="s">
         <v>8</v>
       </c>
       <c r="G15">
         <v>1.0</v>
       </c>
       <c r="H15" s="1">
-        <v>1296906.0</v>
+        <v>6401176.5</v>
       </c>
       <c r="I15" s="1">
-        <v>1547.0</v>
+        <v>-78104.5</v>
       </c>
       <c r="J15" s="1">
-        <v>0.1192838956717</v>
+        <v>-1.2201585130483</v>
       </c>
       <c r="K15">
-        <v>0.27</v>
+        <v>0.11</v>
       </c>
       <c r="L15" t="s">
         <v>70</v>
       </c>
       <c r="M15" s="1">
-        <v>1298453.0</v>
+        <v>6323072.0</v>
       </c>
       <c r="N15" s="1">
-        <v>1301938.96</v>
+        <v>6329910.36</v>
       </c>
       <c r="O15" s="1">
-        <v>0.32</v>
+        <v>1.45</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
         <v>71</v>
       </c>
       <c r="B16" t="s">
         <v>72</v>
       </c>
       <c r="C16" s="1">
-        <v>1900000.0</v>
+        <v>1500000.0</v>
       </c>
       <c r="D16" s="1">
-        <v>103.158</v>
+        <v>98.654</v>
       </c>
       <c r="E16" s="1">
-        <v>104.746</v>
+        <v>99.46406667</v>
       </c>
       <c r="F16" t="s">
         <v>8</v>
       </c>
       <c r="G16">
         <v>1.0</v>
       </c>
       <c r="H16" s="1">
-        <v>1990174.0</v>
+        <v>1491961.0</v>
       </c>
       <c r="I16" s="1">
-        <v>-30172.0</v>
+        <v>-12151.0</v>
       </c>
       <c r="J16" s="1">
-        <v>-1.5160483455215</v>
+        <v>-0.81443147642599</v>
       </c>
       <c r="K16">
-        <v>1.4</v>
+        <v>0.43</v>
       </c>
       <c r="L16" t="s">
         <v>73</v>
       </c>
       <c r="M16" s="1">
-        <v>1960002.0</v>
+        <v>1479810.0</v>
       </c>
       <c r="N16" s="1">
-        <v>1986510.9</v>
+        <v>1486220.96</v>
       </c>
       <c r="O16" s="1">
-        <v>0.49</v>
+        <v>0.34</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
         <v>74</v>
       </c>
       <c r="B17" t="s">
         <v>75</v>
       </c>
       <c r="C17" s="1">
-        <v>1900000.0</v>
+        <v>1400000.0</v>
       </c>
       <c r="D17" s="1">
-        <v>103.443</v>
+        <v>100.256</v>
       </c>
       <c r="E17" s="1">
-        <v>103.601</v>
+        <v>99.81171429</v>
       </c>
       <c r="F17" t="s">
         <v>8</v>
       </c>
       <c r="G17">
         <v>1.0</v>
       </c>
       <c r="H17" s="1">
-        <v>1968419.0</v>
+        <v>1397364.0</v>
       </c>
       <c r="I17" s="1">
-        <v>-3002.0</v>
+        <v>6220.0</v>
       </c>
       <c r="J17" s="1">
-        <v>-0.15250818042297</v>
+        <v>0.44512381884749</v>
       </c>
       <c r="K17">
-        <v>4.52</v>
+        <v>0.5</v>
       </c>
       <c r="L17" t="s">
         <v>76</v>
       </c>
       <c r="M17" s="1">
-        <v>1965417.0</v>
+        <v>1403584.0</v>
       </c>
       <c r="N17" s="1">
-        <v>2051320.42</v>
+        <v>1410574.41</v>
       </c>
       <c r="O17" s="1">
-        <v>0.51</v>
+        <v>0.32</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
         <v>77</v>
       </c>
       <c r="B18" t="s">
         <v>78</v>
       </c>
       <c r="C18" s="1">
-        <v>3600000.0</v>
+        <v>2000000.0</v>
       </c>
       <c r="D18" s="1">
-        <v>104.074</v>
+        <v>103.122</v>
       </c>
       <c r="E18" s="1">
-        <v>106.02823333</v>
+        <v>104.67195</v>
       </c>
       <c r="F18" t="s">
         <v>8</v>
       </c>
       <c r="G18">
         <v>1.0</v>
       </c>
       <c r="H18" s="1">
-        <v>3817016.4</v>
+        <v>2093439.0</v>
       </c>
       <c r="I18" s="1">
-        <v>-70352.4</v>
+        <v>-30999.0</v>
       </c>
       <c r="J18" s="1">
-        <v>-1.8431254316853</v>
+        <v>-1.4807692032106</v>
       </c>
       <c r="K18">
-        <v>4.17</v>
+        <v>1.75</v>
       </c>
       <c r="L18" t="s">
         <v>79</v>
       </c>
       <c r="M18" s="1">
-        <v>3746664.0</v>
+        <v>2062440.0</v>
       </c>
       <c r="N18" s="1">
-        <v>3896951.67</v>
+        <v>2097535.89</v>
       </c>
       <c r="O18" s="1">
-        <v>0.96</v>
+        <v>0.48</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
         <v>80</v>
       </c>
       <c r="B19" t="s">
         <v>81</v>
       </c>
       <c r="C19" s="1">
-        <v>3300000.0</v>
+        <v>2000000.0</v>
       </c>
       <c r="D19" s="1">
-        <v>101.31</v>
+        <v>103.594</v>
       </c>
       <c r="E19" s="1">
-        <v>102.9313697</v>
+        <v>103.6127</v>
       </c>
       <c r="F19" t="s">
         <v>8</v>
       </c>
       <c r="G19">
         <v>1.0</v>
       </c>
       <c r="H19" s="1">
-        <v>3396735.2</v>
+        <v>2072254.0</v>
       </c>
       <c r="I19" s="1">
-        <v>-53505.2</v>
+        <v>-374.0</v>
       </c>
       <c r="J19" s="1">
-        <v>-1.5751949106895</v>
+        <v>-0.018047980604694</v>
       </c>
       <c r="K19">
-        <v>1.26</v>
+        <v>4.87</v>
       </c>
       <c r="L19" t="s">
         <v>82</v>
       </c>
       <c r="M19" s="1">
-        <v>3343230.0</v>
+        <v>2071880.0</v>
       </c>
       <c r="N19" s="1">
-        <v>3384920.75</v>
+        <v>2169325.21</v>
       </c>
       <c r="O19" s="1">
-        <v>0.84</v>
+        <v>0.5</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
         <v>83</v>
       </c>
       <c r="B20" t="s">
         <v>84</v>
       </c>
       <c r="C20" s="1">
-        <v>4550000.0</v>
+        <v>3900000.0</v>
       </c>
       <c r="D20" s="1">
-        <v>94.295</v>
+        <v>104.114</v>
       </c>
       <c r="E20" s="1">
-        <v>94.51235868</v>
+        <v>105.89313846</v>
       </c>
       <c r="F20" t="s">
         <v>8</v>
       </c>
       <c r="G20">
         <v>1.0</v>
       </c>
       <c r="H20" s="1">
-        <v>4300312.32</v>
+        <v>4129832.4</v>
       </c>
       <c r="I20" s="1">
-        <v>-9889.82</v>
+        <v>-69386.4</v>
       </c>
       <c r="J20" s="1">
-        <v>-0.22997910998241</v>
+        <v>-1.6801262927764</v>
       </c>
       <c r="K20">
-        <v>0.44</v>
+        <v>4.57</v>
       </c>
       <c r="L20" t="s">
         <v>85</v>
       </c>
       <c r="M20" s="1">
-        <v>4290422.5</v>
+        <v>4060446.0</v>
       </c>
       <c r="N20" s="1">
-        <v>4310666.88</v>
+        <v>4238617.23</v>
       </c>
       <c r="O20" s="1">
-        <v>1.06</v>
+        <v>0.97</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
         <v>86</v>
       </c>
       <c r="B21" t="s">
         <v>87</v>
       </c>
       <c r="C21" s="1">
-        <v>4580000.0</v>
+        <v>3300000.0</v>
       </c>
       <c r="D21" s="1">
-        <v>96.873</v>
+        <v>101.328</v>
       </c>
       <c r="E21" s="1">
-        <v>96.74135808</v>
+        <v>102.9313697</v>
       </c>
       <c r="F21" t="s">
         <v>8</v>
       </c>
       <c r="G21">
         <v>1.0</v>
       </c>
       <c r="H21" s="1">
-        <v>4430754.2</v>
+        <v>3396735.2</v>
       </c>
       <c r="I21" s="1">
-        <v>6029.2</v>
+        <v>-52911.2</v>
       </c>
       <c r="J21" s="1">
-        <v>0.1360761560639</v>
+        <v>-1.5577075304545</v>
       </c>
       <c r="K21">
-        <v>0.42</v>
+        <v>1.53</v>
       </c>
       <c r="L21" t="s">
         <v>88</v>
       </c>
       <c r="M21" s="1">
-        <v>4436783.4</v>
+        <v>3343824.0</v>
       </c>
       <c r="N21" s="1">
-        <v>4456096.19</v>
+        <v>3394273.32</v>
       </c>
       <c r="O21" s="1">
-        <v>1.1</v>
+        <v>0.78</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
         <v>89</v>
       </c>
       <c r="B22" t="s">
         <v>90</v>
       </c>
       <c r="C22" s="1">
-        <v>4900000.0</v>
+        <v>4550000.0</v>
       </c>
       <c r="D22" s="1">
-        <v>95.779</v>
+        <v>94.644</v>
       </c>
       <c r="E22" s="1">
-        <v>96.32958306</v>
+        <v>94.51235868</v>
       </c>
       <c r="F22" t="s">
         <v>8</v>
       </c>
       <c r="G22">
         <v>1.0</v>
       </c>
       <c r="H22" s="1">
-        <v>4720149.57</v>
+        <v>4300312.32</v>
       </c>
       <c r="I22" s="1">
-        <v>-26978.57</v>
+        <v>5989.68</v>
       </c>
       <c r="J22" s="1">
-        <v>-0.57156176091259</v>
+        <v>0.13928476711199</v>
       </c>
       <c r="K22">
-        <v>0.29</v>
+        <v>0.48</v>
       </c>
       <c r="L22" t="s">
         <v>91</v>
       </c>
       <c r="M22" s="1">
-        <v>4693171.0</v>
+        <v>4306302.0</v>
       </c>
       <c r="N22" s="1">
-        <v>4707501.82</v>
+        <v>4328353.92</v>
       </c>
       <c r="O22" s="1">
-        <v>1.16</v>
+        <v>0.99</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
         <v>92</v>
       </c>
       <c r="B23" t="s">
         <v>93</v>
       </c>
       <c r="C23" s="1">
-        <v>4100000.0</v>
+        <v>4580000.0</v>
       </c>
       <c r="D23" s="1">
-        <v>100.343</v>
+        <v>97.104</v>
       </c>
       <c r="E23" s="1">
-        <v>101.45567878</v>
+        <v>96.74135808</v>
       </c>
       <c r="F23" t="s">
         <v>8</v>
       </c>
       <c r="G23">
         <v>1.0</v>
       </c>
       <c r="H23" s="1">
-        <v>4159682.83</v>
+        <v>4430754.2</v>
       </c>
       <c r="I23" s="1">
-        <v>-45619.83</v>
+        <v>16609.0</v>
       </c>
       <c r="J23" s="1">
-        <v>-1.0967141453907</v>
+        <v>0.37485717442868</v>
       </c>
       <c r="K23">
-        <v>3.54</v>
+        <v>0.46</v>
       </c>
       <c r="L23" t="s">
         <v>94</v>
       </c>
       <c r="M23" s="1">
-        <v>4114063.0</v>
+        <v>4447363.2</v>
       </c>
       <c r="N23" s="1">
-        <v>4259009.23</v>
+        <v>4468504.86</v>
       </c>
       <c r="O23" s="1">
-        <v>1.05</v>
+        <v>1.02</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
         <v>95</v>
       </c>
       <c r="B24" t="s">
         <v>96</v>
       </c>
       <c r="C24" s="1">
-        <v>972000.0</v>
+        <v>4900000.0</v>
       </c>
       <c r="D24" s="1">
-        <v>100.017</v>
+        <v>96.039</v>
       </c>
       <c r="E24" s="1">
-        <v>100.0</v>
+        <v>96.32958306</v>
       </c>
       <c r="F24" t="s">
         <v>8</v>
       </c>
       <c r="G24">
         <v>1.0</v>
       </c>
       <c r="H24" s="1">
-        <v>972000.0</v>
+        <v>4720149.57</v>
       </c>
       <c r="I24" s="1">
-        <v>165.24</v>
+        <v>-14238.57</v>
       </c>
       <c r="J24" s="1">
-        <v>0.017</v>
+        <v>-0.30165505962982</v>
       </c>
       <c r="K24">
-        <v>0.03</v>
-[...2 lines deleted...]
-        <v>286.01</v>
+        <v>0.41</v>
+      </c>
+      <c r="L24" t="s">
+        <v>97</v>
       </c>
       <c r="M24" s="1">
-        <v>972165.24</v>
+        <v>4705911.0</v>
       </c>
       <c r="N24" s="1">
-        <v>972451.25</v>
+        <v>4726115.11</v>
       </c>
       <c r="O24" s="1">
-        <v>0.24</v>
+        <v>1.08</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="B25" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="C25" s="1">
-        <v>4500000.0</v>
+        <v>4100000.0</v>
       </c>
       <c r="D25" s="1">
-        <v>102.527</v>
+        <v>100.413</v>
       </c>
       <c r="E25" s="1">
-        <v>104.41792044</v>
+        <v>101.45567878</v>
       </c>
       <c r="F25" t="s">
         <v>8</v>
       </c>
       <c r="G25">
         <v>1.0</v>
       </c>
       <c r="H25" s="1">
-        <v>4698806.42</v>
+        <v>4159682.83</v>
       </c>
       <c r="I25" s="1">
-        <v>-85091.42</v>
+        <v>-42749.83</v>
       </c>
       <c r="J25" s="1">
-        <v>-1.8109156324852</v>
+        <v>-1.027718500355</v>
       </c>
       <c r="K25">
-        <v>0.37</v>
+        <v>3.8</v>
       </c>
       <c r="L25" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="M25" s="1">
-        <v>4613715.0</v>
+        <v>4116933.0</v>
       </c>
       <c r="N25" s="1">
-        <v>4630543.77</v>
+        <v>4272761.08</v>
       </c>
       <c r="O25" s="1">
-        <v>1.14</v>
+        <v>0.98</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B26" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="C26" s="1">
-        <v>8358000.0</v>
+        <v>1972000.0</v>
       </c>
       <c r="D26" s="1">
-        <v>98.937</v>
+        <v>100.22</v>
       </c>
       <c r="E26" s="1">
-        <v>100.19916009</v>
+        <v>100.20689655</v>
       </c>
       <c r="F26" t="s">
         <v>8</v>
       </c>
       <c r="G26">
         <v>1.0</v>
       </c>
       <c r="H26" s="1">
-        <v>8374645.8</v>
+        <v>1976080.0</v>
       </c>
       <c r="I26" s="1">
-        <v>-105491.34</v>
+        <v>258.4</v>
       </c>
       <c r="J26" s="1">
-        <v>-1.2596513634045</v>
+        <v>0.013076393668273</v>
       </c>
       <c r="K26">
-        <v>2.59</v>
+        <v>0.27</v>
       </c>
       <c r="L26" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="M26" s="1">
-        <v>8269154.46</v>
+        <v>1976338.4</v>
       </c>
       <c r="N26" s="1">
-        <v>8485546.51</v>
+        <v>1981754.11</v>
       </c>
       <c r="O26" s="1">
-        <v>2.1</v>
+        <v>0.45</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B27" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="C27" s="1">
-        <v>3600000.0</v>
+        <v>4800000.0</v>
       </c>
       <c r="D27" s="1">
-        <v>92.591</v>
+        <v>102.58</v>
       </c>
       <c r="E27" s="1">
-        <v>92.61058806</v>
+        <v>104.31542542</v>
       </c>
       <c r="F27" t="s">
         <v>8</v>
       </c>
       <c r="G27">
         <v>1.0</v>
       </c>
       <c r="H27" s="1">
-        <v>3333981.17</v>
+        <v>5007140.42</v>
       </c>
       <c r="I27" s="1">
-        <v>-705.17</v>
+        <v>-83300.42</v>
       </c>
       <c r="J27" s="1">
-        <v>-0.021150989284082</v>
+        <v>-1.6636325929122</v>
       </c>
       <c r="K27">
-        <v>0.16</v>
+        <v>0.73</v>
       </c>
       <c r="L27" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="M27" s="1">
-        <v>3333276.0</v>
+        <v>4923840.0</v>
       </c>
       <c r="N27" s="1">
-        <v>3338996.55</v>
+        <v>4959050.96</v>
       </c>
       <c r="O27" s="1">
-        <v>0.82</v>
+        <v>1.14</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B28" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="C28" s="1">
-        <v>1400000.0</v>
+        <v>8358000.0</v>
       </c>
       <c r="D28" s="1">
-        <v>98.217</v>
+        <v>99.152</v>
       </c>
       <c r="E28" s="1">
-        <v>97.397</v>
+        <v>100.19916009</v>
       </c>
       <c r="F28" t="s">
         <v>8</v>
       </c>
       <c r="G28">
         <v>1.0</v>
       </c>
       <c r="H28" s="1">
-        <v>1363558.0</v>
+        <v>8374645.8</v>
       </c>
       <c r="I28" s="1">
-        <v>11480.0</v>
+        <v>-87521.64</v>
       </c>
       <c r="J28" s="1">
-        <v>0.84191504871813</v>
+        <v>-1.0450787064929</v>
       </c>
       <c r="K28">
-        <v>0.12</v>
+        <v>0.14</v>
       </c>
       <c r="L28" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="M28" s="1">
-        <v>1375038.0</v>
+        <v>8287124.16</v>
       </c>
       <c r="N28" s="1">
-        <v>1376668.14</v>
+        <v>8299145.94</v>
       </c>
       <c r="O28" s="1">
-        <v>0.34</v>
+        <v>1.9</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B29" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="C29" s="1">
-        <v>2000000.0</v>
+        <v>3600000.0</v>
       </c>
       <c r="D29" s="1">
-        <v>99.215</v>
+        <v>92.991</v>
       </c>
       <c r="E29" s="1">
-        <v>99.4518355</v>
+        <v>92.61058806</v>
       </c>
       <c r="F29" t="s">
         <v>8</v>
       </c>
       <c r="G29">
         <v>1.0</v>
       </c>
       <c r="H29" s="1">
-        <v>1989036.71</v>
+        <v>3333981.17</v>
       </c>
       <c r="I29" s="1">
-        <v>-4736.71</v>
+        <v>13694.83</v>
       </c>
       <c r="J29" s="1">
-        <v>-0.23814090389513</v>
+        <v>0.41076506739839</v>
       </c>
       <c r="K29">
-        <v>0.31</v>
+        <v>0.19</v>
       </c>
       <c r="L29" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="M29" s="1">
-        <v>1984300.0</v>
+        <v>3347676.0</v>
       </c>
       <c r="N29" s="1">
-        <v>1990464.38</v>
+        <v>3354629.42</v>
       </c>
       <c r="O29" s="1">
-        <v>0.49</v>
+        <v>0.77</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B30" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="C30" s="1">
-        <v>2200000.0</v>
+        <v>1400000.0</v>
       </c>
       <c r="D30" s="1">
-        <v>106.245</v>
+        <v>98.435</v>
       </c>
       <c r="E30" s="1">
-        <v>107.86245455</v>
+        <v>97.397</v>
       </c>
       <c r="F30" t="s">
         <v>8</v>
       </c>
       <c r="G30">
         <v>1.0</v>
       </c>
       <c r="H30" s="1">
-        <v>2372974.0</v>
+        <v>1363558.0</v>
       </c>
       <c r="I30" s="1">
-        <v>-35584.0</v>
+        <v>14532.0</v>
       </c>
       <c r="J30" s="1">
-        <v>-1.4995528817425</v>
+        <v>1.0657412445969</v>
       </c>
       <c r="K30">
-        <v>3.02</v>
+        <v>0.15</v>
       </c>
       <c r="L30" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="M30" s="1">
-        <v>2337390.0</v>
+        <v>1378090.0</v>
       </c>
       <c r="N30" s="1">
-        <v>2403873.52</v>
+        <v>1380199.59</v>
       </c>
       <c r="O30" s="1">
-        <v>0.59</v>
+        <v>0.32</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B31" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="C31" s="1">
-        <v>1601000.0</v>
+        <v>2000000.0</v>
       </c>
       <c r="D31" s="1">
-        <v>99.945</v>
+        <v>99.266</v>
       </c>
       <c r="E31" s="1">
-        <v>99.846</v>
+        <v>99.4518355</v>
       </c>
       <c r="F31" t="s">
         <v>8</v>
       </c>
       <c r="G31">
         <v>1.0</v>
       </c>
       <c r="H31" s="1">
-        <v>1598534.46</v>
+        <v>1989036.71</v>
       </c>
       <c r="I31" s="1">
-        <v>1584.99</v>
+        <v>-3716.71</v>
       </c>
       <c r="J31" s="1">
-        <v>0.099152695150532</v>
+        <v>-0.18685979908335</v>
       </c>
       <c r="K31">
-        <v>0.04</v>
-[...2 lines deleted...]
-        <v>614.08</v>
+        <v>0.48</v>
+      </c>
+      <c r="L31" t="s">
+        <v>118</v>
       </c>
       <c r="M31" s="1">
-        <v>1600119.45</v>
+        <v>1985320.0</v>
       </c>
       <c r="N31" s="1">
-        <v>1600733.53</v>
+        <v>1994909.04</v>
       </c>
       <c r="O31" s="1">
-        <v>0.4</v>
+        <v>0.46</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="B32" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="C32" s="1">
-        <v>4100000.0</v>
+        <v>2200000.0</v>
       </c>
       <c r="D32" s="1">
-        <v>101.261</v>
+        <v>106.756</v>
       </c>
       <c r="E32" s="1">
-        <v>103.03238585</v>
+        <v>107.86245455</v>
       </c>
       <c r="F32" t="s">
         <v>8</v>
       </c>
       <c r="G32">
         <v>1.0</v>
       </c>
       <c r="H32" s="1">
-        <v>4224327.82</v>
+        <v>2372974.0</v>
       </c>
       <c r="I32" s="1">
-        <v>-72626.82</v>
+        <v>-24342.0</v>
       </c>
       <c r="J32" s="1">
-        <v>-1.7192515139604</v>
+        <v>-1.0258013783548</v>
       </c>
       <c r="K32">
-        <v>1.32</v>
+        <v>0.06</v>
       </c>
       <c r="L32" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="M32" s="1">
-        <v>4151701.0</v>
+        <v>2348632.0</v>
       </c>
       <c r="N32" s="1">
-        <v>4205674.97</v>
+        <v>2349871.75</v>
       </c>
       <c r="O32" s="1">
-        <v>1.04</v>
+        <v>0.54</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="B33" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="C33" s="1">
-        <v>3200000.0</v>
+        <v>1701000.0</v>
       </c>
       <c r="D33" s="1">
-        <v>100.703</v>
+        <v>100.208</v>
       </c>
       <c r="E33" s="1">
-        <v>102.282425</v>
+        <v>99.8837425</v>
       </c>
       <c r="F33" t="s">
         <v>8</v>
       </c>
       <c r="G33">
         <v>1.0</v>
       </c>
       <c r="H33" s="1">
-        <v>3273037.6</v>
+        <v>1699022.46</v>
       </c>
       <c r="I33" s="1">
-        <v>-50541.6</v>
+        <v>5515.62</v>
       </c>
       <c r="J33" s="1">
-        <v>-1.5441802440644</v>
+        <v>0.32463490800469</v>
       </c>
       <c r="K33">
-        <v>0.22</v>
+        <v>0.28</v>
       </c>
       <c r="L33" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="M33" s="1">
-        <v>3222496.0</v>
+        <v>1704538.08</v>
       </c>
       <c r="N33" s="1">
-        <v>3229400.11</v>
+        <v>1709268.26</v>
       </c>
       <c r="O33" s="1">
-        <v>0.8</v>
+        <v>0.39</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="B34" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="C34" s="1">
-        <v>3155000.0</v>
+        <v>4400000.0</v>
       </c>
       <c r="D34" s="1">
-        <v>98.947</v>
+        <v>101.444</v>
       </c>
       <c r="E34" s="1">
-        <v>100.13010777</v>
+        <v>102.93485955</v>
       </c>
       <c r="F34" t="s">
         <v>8</v>
       </c>
       <c r="G34">
         <v>1.0</v>
       </c>
       <c r="H34" s="1">
-        <v>3159104.9</v>
+        <v>4529133.82</v>
       </c>
       <c r="I34" s="1">
-        <v>-37327.05</v>
+        <v>-65597.82</v>
       </c>
       <c r="J34" s="1">
-        <v>-1.1815704505412</v>
+        <v>-1.4483524357423</v>
       </c>
       <c r="K34">
-        <v>2.35</v>
+        <v>1.58</v>
       </c>
       <c r="L34" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="M34" s="1">
-        <v>3121777.85</v>
+        <v>4463536.0</v>
       </c>
       <c r="N34" s="1">
-        <v>3195941.96</v>
+        <v>4533137.37</v>
       </c>
       <c r="O34" s="1">
-        <v>0.79</v>
+        <v>1.04</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="B35" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="C35" s="1">
-        <v>1742000.0</v>
+        <v>3400000.0</v>
       </c>
       <c r="D35" s="1">
-        <v>98.548</v>
+        <v>100.775</v>
       </c>
       <c r="E35" s="1">
-        <v>99.55577268</v>
+        <v>102.20481176</v>
       </c>
       <c r="F35" t="s">
         <v>8</v>
       </c>
       <c r="G35">
         <v>1.0</v>
       </c>
       <c r="H35" s="1">
-        <v>1734261.56</v>
+        <v>3474963.6</v>
       </c>
       <c r="I35" s="1">
-        <v>-17555.4</v>
+        <v>-48613.6</v>
       </c>
       <c r="J35" s="1">
-        <v>-1.0122694525963</v>
+        <v>-1.3989671719151</v>
       </c>
       <c r="K35">
-        <v>0.86</v>
+        <v>0.47</v>
       </c>
       <c r="L35" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="M35" s="1">
-        <v>1716706.16</v>
+        <v>3426350.0</v>
       </c>
       <c r="N35" s="1">
-        <v>1731668.27</v>
+        <v>3442418.49</v>
       </c>
       <c r="O35" s="1">
-        <v>0.43</v>
+        <v>0.79</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="B36" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="C36" s="1">
-        <v>4500000.0</v>
+        <v>3355000.0</v>
       </c>
       <c r="D36" s="1">
-        <v>98.497</v>
+        <v>99.232</v>
       </c>
       <c r="E36" s="1">
-        <v>97.68931267</v>
+        <v>100.08431893</v>
       </c>
       <c r="F36" t="s">
         <v>8</v>
       </c>
       <c r="G36">
         <v>1.0</v>
       </c>
       <c r="H36" s="1">
-        <v>4396019.07</v>
+        <v>3357828.9</v>
       </c>
       <c r="I36" s="1">
-        <v>36345.93</v>
+        <v>-28595.3</v>
       </c>
       <c r="J36" s="1">
-        <v>0.82679190925348</v>
+        <v>-0.85160086626213</v>
       </c>
       <c r="K36">
-        <v>0.2</v>
+        <v>2.54</v>
       </c>
       <c r="L36" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="M36" s="1">
-        <v>4432365.0</v>
+        <v>3329233.6</v>
       </c>
       <c r="N36" s="1">
-        <v>4441149.25</v>
+        <v>3414418.43</v>
       </c>
       <c r="O36" s="1">
-        <v>1.1</v>
+        <v>0.78</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="B37" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="C37" s="1">
-        <v>5662000.0</v>
+        <v>1842000.0</v>
       </c>
       <c r="D37" s="1">
-        <v>98.467</v>
+        <v>98.72</v>
       </c>
       <c r="E37" s="1">
-        <v>99.79332179</v>
+        <v>99.51669707</v>
       </c>
       <c r="F37" t="s">
         <v>8</v>
       </c>
       <c r="G37">
         <v>1.0</v>
       </c>
       <c r="H37" s="1">
-        <v>5650297.88</v>
+        <v>1833097.56</v>
       </c>
       <c r="I37" s="1">
-        <v>-75096.34</v>
+        <v>-14675.16</v>
       </c>
       <c r="J37" s="1">
-        <v>-1.3290686897378</v>
+        <v>-0.8005662284554</v>
       </c>
       <c r="K37">
-        <v>0.87</v>
+        <v>1.05</v>
       </c>
       <c r="L37" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="M37" s="1">
-        <v>5575201.54</v>
+        <v>1818422.4</v>
       </c>
       <c r="N37" s="1">
-        <v>5624272.21</v>
+        <v>1837712.93</v>
       </c>
       <c r="O37" s="1">
-        <v>1.39</v>
+        <v>0.42</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="B38" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="C38" s="1">
-        <v>4200000.0</v>
+        <v>4800000.0</v>
       </c>
       <c r="D38" s="1">
-        <v>98.344</v>
+        <v>98.687</v>
       </c>
       <c r="E38" s="1">
-        <v>99.72018738</v>
+        <v>97.75516813</v>
       </c>
       <c r="F38" t="s">
         <v>8</v>
       </c>
       <c r="G38">
         <v>1.0</v>
       </c>
       <c r="H38" s="1">
-        <v>4188247.87</v>
+        <v>4692248.07</v>
       </c>
       <c r="I38" s="1">
-        <v>-57799.87</v>
+        <v>44727.93</v>
       </c>
       <c r="J38" s="1">
-        <v>-1.3800489320132</v>
+        <v>0.95323029244701</v>
       </c>
       <c r="K38">
-        <v>1.59</v>
+        <v>0.24</v>
       </c>
       <c r="L38" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="M38" s="1">
-        <v>4130448.0</v>
+        <v>4736976.0</v>
       </c>
       <c r="N38" s="1">
-        <v>4197187.73</v>
+        <v>4748400.66</v>
       </c>
       <c r="O38" s="1">
-        <v>1.04</v>
+        <v>1.09</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="B39" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="C39" s="1">
-        <v>1189000.0</v>
+        <v>6062000.0</v>
       </c>
       <c r="D39" s="1">
-        <v>98.301</v>
+        <v>98.713</v>
       </c>
       <c r="E39" s="1">
-        <v>99.80243902</v>
+        <v>99.73470604</v>
       </c>
       <c r="F39" t="s">
         <v>8</v>
       </c>
       <c r="G39">
         <v>1.0</v>
       </c>
       <c r="H39" s="1">
-        <v>1186651.0</v>
+        <v>6045917.88</v>
       </c>
       <c r="I39" s="1">
-        <v>-17852.11</v>
+        <v>-61935.82</v>
       </c>
       <c r="J39" s="1">
-        <v>-1.5044111537428</v>
+        <v>-1.0244237720278</v>
       </c>
       <c r="K39">
-        <v>1.22</v>
+        <v>1.07</v>
       </c>
       <c r="L39" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="M39" s="1">
-        <v>1168798.89</v>
+        <v>5983982.06</v>
       </c>
       <c r="N39" s="1">
-        <v>1183284.33</v>
+        <v>6048643.39</v>
       </c>
       <c r="O39" s="1">
-        <v>0.29</v>
+        <v>1.39</v>
       </c>
       <c r="P39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="B40" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="C40" s="1">
-        <v>1900000.0</v>
+        <v>4500000.0</v>
       </c>
       <c r="D40" s="1">
-        <v>99.328</v>
+        <v>98.599</v>
       </c>
       <c r="E40" s="1">
-        <v>100.10731579</v>
+        <v>99.65584156</v>
       </c>
       <c r="F40" t="s">
         <v>8</v>
       </c>
       <c r="G40">
         <v>1.0</v>
       </c>
       <c r="H40" s="1">
-        <v>1902039.0</v>
+        <v>4484512.87</v>
       </c>
       <c r="I40" s="1">
-        <v>-14807.0</v>
+        <v>-47557.87</v>
       </c>
       <c r="J40" s="1">
-        <v>-0.77848035713253</v>
+        <v>-1.0604913260066</v>
       </c>
       <c r="K40">
-        <v>2.82</v>
+        <v>1.76</v>
       </c>
       <c r="L40" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="M40" s="1">
-        <v>1887232.0</v>
+        <v>4436955.0</v>
       </c>
       <c r="N40" s="1">
-        <v>1940809.4</v>
+        <v>4516167.33</v>
       </c>
       <c r="O40" s="1">
-        <v>0.48</v>
+        <v>1.04</v>
       </c>
       <c r="P40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="B41" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="C41" s="1">
-        <v>2773000.0</v>
+        <v>1289000.0</v>
       </c>
       <c r="D41" s="1">
-        <v>100.519</v>
+        <v>98.692</v>
       </c>
       <c r="E41" s="1">
-        <v>99.67</v>
+        <v>99.72692009</v>
       </c>
       <c r="F41" t="s">
         <v>8</v>
       </c>
       <c r="G41">
         <v>1.0</v>
       </c>
       <c r="H41" s="1">
-        <v>2763849.1</v>
+        <v>1285480.0</v>
       </c>
       <c r="I41" s="1">
-        <v>23542.77</v>
+        <v>-13340.12</v>
       </c>
       <c r="J41" s="1">
-        <v>0.85181097622153</v>
+        <v>-1.0377539907272</v>
       </c>
       <c r="K41">
-        <v>0.44</v>
+        <v>1.39</v>
       </c>
       <c r="L41" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="M41" s="1">
-        <v>2787391.87</v>
+        <v>1272139.88</v>
       </c>
       <c r="N41" s="1">
-        <v>2799509.5</v>
+        <v>1290087.0</v>
       </c>
       <c r="O41" s="1">
-        <v>0.69</v>
+        <v>0.3</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="B42" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="C42" s="1">
-        <v>4100000.0</v>
+        <v>2000000.0</v>
       </c>
       <c r="D42" s="1">
-        <v>97.396</v>
+        <v>99.447</v>
       </c>
       <c r="E42" s="1">
-        <v>96.00249463</v>
+        <v>100.08315</v>
       </c>
       <c r="F42" t="s">
         <v>8</v>
       </c>
       <c r="G42">
         <v>1.0</v>
       </c>
       <c r="H42" s="1">
-        <v>3936102.28</v>
+        <v>2001663.0</v>
       </c>
       <c r="I42" s="1">
-        <v>57133.72</v>
+        <v>-12723.0</v>
       </c>
       <c r="J42" s="1">
-        <v>1.4515303702931</v>
+        <v>-0.63562148073877</v>
       </c>
       <c r="K42">
-        <v>0.25</v>
+        <v>0.14</v>
       </c>
       <c r="L42" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="M42" s="1">
-        <v>3993236.0</v>
+        <v>1988940.0</v>
       </c>
       <c r="N42" s="1">
-        <v>4003345.59</v>
+        <v>1991775.62</v>
       </c>
       <c r="O42" s="1">
-        <v>0.99</v>
+        <v>0.46</v>
       </c>
       <c r="P42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="B43" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="C43" s="1">
-        <v>1900000.0</v>
+        <v>2973000.0</v>
       </c>
       <c r="D43" s="1">
-        <v>99.256</v>
+        <v>100.843</v>
       </c>
       <c r="E43" s="1">
-        <v>100.23363158</v>
+        <v>99.76841911</v>
       </c>
       <c r="F43" t="s">
         <v>8</v>
       </c>
       <c r="G43">
         <v>1.0</v>
       </c>
       <c r="H43" s="1">
-        <v>1904439.0</v>
+        <v>2966115.1</v>
       </c>
       <c r="I43" s="1">
-        <v>-18575.0</v>
+        <v>31947.29</v>
       </c>
       <c r="J43" s="1">
-        <v>-0.97535284669134</v>
+        <v>1.0770751950927</v>
       </c>
       <c r="K43">
-        <v>1.14</v>
+        <v>0.69</v>
       </c>
       <c r="L43" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="M43" s="1">
-        <v>1885864.0</v>
+        <v>2998062.39</v>
       </c>
       <c r="N43" s="1">
-        <v>1907453.73</v>
+        <v>3018435.59</v>
       </c>
       <c r="O43" s="1">
-        <v>0.47</v>
+        <v>0.69</v>
       </c>
       <c r="P43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="B44" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
       <c r="C44" s="1">
-        <v>300000.0</v>
+        <v>4400000.0</v>
       </c>
       <c r="D44" s="1">
-        <v>97.819</v>
+        <v>97.588</v>
       </c>
       <c r="E44" s="1">
-        <v>98.433</v>
+        <v>96.11421091</v>
       </c>
       <c r="F44" t="s">
         <v>8</v>
       </c>
       <c r="G44">
         <v>1.0</v>
       </c>
       <c r="H44" s="1">
-        <v>295299.0</v>
+        <v>4229025.28</v>
       </c>
       <c r="I44" s="1">
-        <v>-1842.0</v>
+        <v>64846.72</v>
       </c>
       <c r="J44" s="1">
-        <v>-0.6237745471539</v>
+        <v>1.5333727208176</v>
       </c>
       <c r="K44">
-        <v>0.39</v>
-[...2 lines deleted...]
-        <v>155</v>
+        <v>0.01</v>
+      </c>
+      <c r="L44">
+        <v>602.74</v>
       </c>
       <c r="M44" s="1">
-        <v>293457.0</v>
+        <v>4293872.0</v>
       </c>
       <c r="N44" s="1">
-        <v>294628.23</v>
+        <v>4294474.74</v>
       </c>
       <c r="O44" s="1">
-        <v>0.07</v>
+        <v>0.98</v>
       </c>
       <c r="P44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B45" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="C45" s="1">
-        <v>4700000.0</v>
+        <v>2000000.0</v>
       </c>
       <c r="D45" s="1">
-        <v>98.05</v>
+        <v>99.38</v>
       </c>
       <c r="E45" s="1">
-        <v>99.7334034</v>
+        <v>100.19585</v>
       </c>
       <c r="F45" t="s">
         <v>8</v>
       </c>
       <c r="G45">
         <v>1.0</v>
       </c>
       <c r="H45" s="1">
-        <v>4687469.96</v>
+        <v>2003917.0</v>
       </c>
       <c r="I45" s="1">
-        <v>-79119.96</v>
+        <v>-16317.0</v>
       </c>
       <c r="J45" s="1">
-        <v>-1.6879032969845</v>
+        <v>-0.8142552810321</v>
       </c>
       <c r="K45">
-        <v>1.4</v>
+        <v>1.32</v>
       </c>
       <c r="L45" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="M45" s="1">
-        <v>4608350.0</v>
+        <v>1987600.0</v>
       </c>
       <c r="N45" s="1">
-        <v>4673940.75</v>
+        <v>2013921.92</v>
       </c>
       <c r="O45" s="1">
-        <v>1.15</v>
+        <v>0.46</v>
       </c>
       <c r="P45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B46" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="C46" s="1">
-        <v>1500000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D46" s="1">
-        <v>101.879</v>
+        <v>98.043</v>
       </c>
       <c r="E46" s="1">
-        <v>103.763</v>
+        <v>98.433</v>
       </c>
       <c r="F46" t="s">
         <v>8</v>
       </c>
       <c r="G46">
         <v>1.0</v>
       </c>
       <c r="H46" s="1">
-        <v>1556445.0</v>
+        <v>295299.0</v>
       </c>
       <c r="I46" s="1">
-        <v>-28260.0</v>
+        <v>-1170.0</v>
       </c>
       <c r="J46" s="1">
-        <v>-1.8156761080539</v>
+        <v>-0.3962085885831</v>
       </c>
       <c r="K46">
-        <v>3.59</v>
+        <v>0.52</v>
       </c>
       <c r="L46" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="M46" s="1">
-        <v>1528185.0</v>
+        <v>294129.0</v>
       </c>
       <c r="N46" s="1">
-        <v>1581979.52</v>
+        <v>295685.51</v>
       </c>
       <c r="O46" s="1">
-        <v>0.39</v>
+        <v>0.07</v>
       </c>
       <c r="P46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B47" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="C47" s="1">
-        <v>2400000.0</v>
+        <v>4700000.0</v>
       </c>
       <c r="D47" s="1">
-        <v>103.882</v>
+        <v>98.388</v>
       </c>
       <c r="E47" s="1">
-        <v>105.746875</v>
+        <v>99.7334034</v>
       </c>
       <c r="F47" t="s">
         <v>8</v>
       </c>
       <c r="G47">
         <v>1.0</v>
       </c>
       <c r="H47" s="1">
-        <v>2537925.0</v>
+        <v>4687469.96</v>
       </c>
       <c r="I47" s="1">
-        <v>-44757.0</v>
+        <v>-63233.96</v>
       </c>
       <c r="J47" s="1">
-        <v>-1.7635272909956</v>
+        <v>-1.3489997917768</v>
       </c>
       <c r="K47">
-        <v>3.92</v>
+        <v>1.61</v>
       </c>
       <c r="L47" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="M47" s="1">
-        <v>2493168.0</v>
+        <v>4624236.0</v>
       </c>
       <c r="N47" s="1">
-        <v>2587195.4</v>
+        <v>4699886.68</v>
       </c>
       <c r="O47" s="1">
-        <v>0.64</v>
+        <v>1.08</v>
       </c>
       <c r="P47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B48" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="C48" s="1">
-        <v>1700000.0</v>
+        <v>1500000.0</v>
       </c>
       <c r="D48" s="1">
-        <v>95.878</v>
+        <v>101.95</v>
       </c>
       <c r="E48" s="1">
-        <v>96.33935294</v>
+        <v>103.763</v>
       </c>
       <c r="F48" t="s">
         <v>8</v>
       </c>
       <c r="G48">
         <v>1.0</v>
       </c>
       <c r="H48" s="1">
-        <v>1637769.0</v>
+        <v>1556445.0</v>
       </c>
       <c r="I48" s="1">
-        <v>-7843.0</v>
+        <v>-27195.0</v>
       </c>
       <c r="J48" s="1">
-        <v>-0.47888316362075</v>
+        <v>-1.7472509468693</v>
       </c>
       <c r="K48">
-        <v>1.16</v>
+        <v>3.88</v>
       </c>
       <c r="L48" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="M48" s="1">
-        <v>1629926.0</v>
+        <v>1529250.0</v>
       </c>
       <c r="N48" s="1">
-        <v>1649604.08</v>
+        <v>1587410.96</v>
       </c>
       <c r="O48" s="1">
-        <v>0.41</v>
+        <v>0.36</v>
       </c>
       <c r="P48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B49" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="C49" s="1">
-        <v>2900000.0</v>
+        <v>2400000.0</v>
       </c>
       <c r="D49" s="1">
-        <v>106.441</v>
+        <v>103.99</v>
       </c>
       <c r="E49" s="1">
-        <v>109.3219769</v>
+        <v>105.746875</v>
       </c>
       <c r="F49" t="s">
         <v>8</v>
       </c>
       <c r="G49">
         <v>1.0</v>
       </c>
       <c r="H49" s="1">
-        <v>3170337.33</v>
+        <v>2537925.0</v>
       </c>
       <c r="I49" s="1">
-        <v>-83548.33</v>
+        <v>-42165.0</v>
       </c>
       <c r="J49" s="1">
-        <v>-2.635313574029</v>
+        <v>-1.6613966133751</v>
       </c>
       <c r="K49">
-        <v>1.25</v>
+        <v>4.29</v>
       </c>
       <c r="L49" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="M49" s="1">
-        <v>3086789.0</v>
+        <v>2495760.0</v>
       </c>
       <c r="N49" s="1">
-        <v>3123019.14</v>
+        <v>2598828.49</v>
       </c>
       <c r="O49" s="1">
-        <v>0.77</v>
+        <v>0.6</v>
       </c>
       <c r="P49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B50" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="C50" s="1">
-        <v>1425000.0</v>
+        <v>1800000.0</v>
       </c>
       <c r="D50" s="1">
-        <v>99.666</v>
+        <v>96.148</v>
       </c>
       <c r="E50" s="1">
-        <v>99.934</v>
+        <v>96.33716667</v>
       </c>
       <c r="F50" t="s">
         <v>8</v>
       </c>
       <c r="G50">
         <v>1.0</v>
       </c>
       <c r="H50" s="1">
-        <v>1424059.5</v>
+        <v>1734069.0</v>
       </c>
       <c r="I50" s="1">
-        <v>-3819.0</v>
+        <v>-3405.0</v>
       </c>
       <c r="J50" s="1">
-        <v>-0.2681769968179</v>
+        <v>-0.19635896841475</v>
       </c>
       <c r="K50">
-        <v>0.14</v>
+        <v>1.24</v>
       </c>
       <c r="L50" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="M50" s="1">
-        <v>1420240.5</v>
+        <v>1730664.0</v>
       </c>
       <c r="N50" s="1">
-        <v>1422270.64</v>
+        <v>1753040.71</v>
       </c>
       <c r="O50" s="1">
-        <v>0.35</v>
+        <v>0.4</v>
       </c>
       <c r="P50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B51" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="C51" s="1">
-        <v>2300000.0</v>
+        <v>3100000.0</v>
       </c>
       <c r="D51" s="1">
-        <v>99.945</v>
+        <v>106.488</v>
       </c>
       <c r="E51" s="1">
-        <v>100.0</v>
+        <v>109.15333323</v>
       </c>
       <c r="F51" t="s">
         <v>8</v>
       </c>
       <c r="G51">
         <v>1.0</v>
       </c>
       <c r="H51" s="1">
-        <v>2300000.0</v>
+        <v>3383753.33</v>
       </c>
       <c r="I51" s="1">
-        <v>-1265.0</v>
+        <v>-82625.33</v>
       </c>
       <c r="J51" s="1">
-        <v>-0.055</v>
+        <v>-2.4418248596153</v>
       </c>
       <c r="K51">
-        <v>0.41</v>
+        <v>1.66</v>
       </c>
       <c r="L51" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="M51" s="1">
-        <v>2298735.0</v>
+        <v>3301128.0</v>
       </c>
       <c r="N51" s="1">
-        <v>2308103.62</v>
+        <v>3352596.49</v>
       </c>
       <c r="O51" s="1">
-        <v>0.57</v>
+        <v>0.77</v>
       </c>
       <c r="P51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B52" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="C52" s="1">
-        <v>5700000.0</v>
+        <v>1525000.0</v>
       </c>
       <c r="D52" s="1">
-        <v>98.677</v>
+        <v>99.939</v>
       </c>
       <c r="E52" s="1">
-        <v>98.12584211</v>
+        <v>99.95229508</v>
       </c>
       <c r="F52" t="s">
         <v>8</v>
       </c>
       <c r="G52">
         <v>1.0</v>
       </c>
       <c r="H52" s="1">
-        <v>5593173.0</v>
+        <v>1524272.5</v>
       </c>
       <c r="I52" s="1">
-        <v>31416.0</v>
+        <v>-202.75</v>
       </c>
       <c r="J52" s="1">
-        <v>0.56168475389551</v>
+        <v>-0.013301427402253</v>
       </c>
       <c r="K52">
-        <v>0.41</v>
+        <v>0.37</v>
       </c>
       <c r="L52" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="M52" s="1">
-        <v>5624589.0</v>
+        <v>1524069.75</v>
       </c>
       <c r="N52" s="1">
-        <v>5648013.66</v>
+        <v>1529637.04</v>
       </c>
       <c r="O52" s="1">
-        <v>1.39</v>
+        <v>0.35</v>
       </c>
       <c r="P52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B53" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="C53" s="1">
-        <v>4700000.0</v>
+        <v>2300000.0</v>
       </c>
       <c r="D53" s="1">
-        <v>91.277</v>
+        <v>100.164</v>
       </c>
       <c r="E53" s="1">
-        <v>91.69810638</v>
+        <v>100.0</v>
       </c>
       <c r="F53" t="s">
         <v>8</v>
       </c>
       <c r="G53">
         <v>1.0</v>
       </c>
       <c r="H53" s="1">
-        <v>4309811.0</v>
+        <v>2300000.0</v>
       </c>
       <c r="I53" s="1">
-        <v>-19792.0</v>
+        <v>3772.0</v>
       </c>
       <c r="J53" s="1">
-        <v>-0.45923127487493</v>
+        <v>0.164</v>
       </c>
       <c r="K53">
-        <v>0.25</v>
+        <v>0.64</v>
       </c>
       <c r="L53" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="M53" s="1">
-        <v>4290019.0</v>
+        <v>2303772.0</v>
       </c>
       <c r="N53" s="1">
-        <v>4301656.33</v>
+        <v>2318463.71</v>
       </c>
       <c r="O53" s="1">
-        <v>1.06</v>
+        <v>0.53</v>
       </c>
       <c r="P53">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B54" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="C54" s="1">
-        <v>3200000.0</v>
+        <v>5700000.0</v>
       </c>
       <c r="D54" s="1">
-        <v>99.026</v>
+        <v>98.908</v>
       </c>
       <c r="E54" s="1">
-        <v>100.2644475</v>
+        <v>98.12584211</v>
       </c>
       <c r="F54" t="s">
         <v>8</v>
       </c>
       <c r="G54">
         <v>1.0</v>
       </c>
       <c r="H54" s="1">
-        <v>3208462.32</v>
+        <v>5593173.0</v>
       </c>
       <c r="I54" s="1">
-        <v>-39630.32</v>
+        <v>44583.0</v>
       </c>
       <c r="J54" s="1">
-        <v>-1.2351810944752</v>
+        <v>0.79709674633701</v>
       </c>
       <c r="K54">
-        <v>2.74</v>
+        <v>0.48</v>
       </c>
       <c r="L54" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="M54" s="1">
-        <v>3168832.0</v>
+        <v>5637756.0</v>
       </c>
       <c r="N54" s="1">
-        <v>3256415.56</v>
+        <v>5665084.77</v>
       </c>
       <c r="O54" s="1">
-        <v>0.8</v>
+        <v>1.3</v>
       </c>
       <c r="P54">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="B55" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="C55" s="1">
-        <v>1800000.0</v>
+        <v>5100000.0</v>
       </c>
       <c r="D55" s="1">
-        <v>107.673</v>
+        <v>91.699</v>
       </c>
       <c r="E55" s="1">
-        <v>109.72188889</v>
+        <v>91.71182353</v>
       </c>
       <c r="F55" t="s">
         <v>8</v>
       </c>
       <c r="G55">
         <v>1.0</v>
       </c>
       <c r="H55" s="1">
-        <v>1974994.0</v>
+        <v>4677303.0</v>
       </c>
       <c r="I55" s="1">
-        <v>-36880.0</v>
+        <v>-654.0</v>
       </c>
       <c r="J55" s="1">
-        <v>-1.8673474451062</v>
+        <v>-0.013982416790189</v>
       </c>
       <c r="K55">
-        <v>0.41</v>
+        <v>0.27</v>
       </c>
       <c r="L55" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="M55" s="1">
-        <v>1938114.0</v>
+        <v>4676649.0</v>
       </c>
       <c r="N55" s="1">
-        <v>1945511.26</v>
+        <v>4690586.67</v>
       </c>
       <c r="O55" s="1">
-        <v>0.48</v>
+        <v>1.08</v>
       </c>
       <c r="P55">
         <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B56" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="C56" s="1">
-        <v>3652000.0</v>
+        <v>3400000.0</v>
       </c>
       <c r="D56" s="1">
-        <v>94.872</v>
+        <v>99.239</v>
       </c>
       <c r="E56" s="1">
-        <v>94.93111583</v>
+        <v>100.21200941</v>
       </c>
       <c r="F56" t="s">
         <v>8</v>
       </c>
       <c r="G56">
         <v>1.0</v>
       </c>
       <c r="H56" s="1">
-        <v>3466884.35</v>
+        <v>3407208.32</v>
       </c>
       <c r="I56" s="1">
-        <v>-2158.91</v>
+        <v>-33082.32</v>
       </c>
       <c r="J56" s="1">
-        <v>-0.062272339716207</v>
+        <v>-0.97095090446363</v>
       </c>
       <c r="K56">
-        <v>0.06</v>
+        <v>2.94</v>
       </c>
       <c r="L56" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="M56" s="1">
-        <v>3464725.44</v>
+        <v>3374126.0</v>
       </c>
       <c r="N56" s="1">
-        <v>3466751.55</v>
+        <v>3474169.84</v>
       </c>
       <c r="O56" s="1">
-        <v>0.86</v>
+        <v>0.8</v>
       </c>
       <c r="P56">
         <v>1</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="B57" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="C57" s="1">
-        <v>7450000.0</v>
+        <v>2000000.0</v>
       </c>
       <c r="D57" s="1">
-        <v>99.16</v>
+        <v>107.669</v>
       </c>
       <c r="E57" s="1">
-        <v>100.12552698</v>
+        <v>109.5246</v>
       </c>
       <c r="F57" t="s">
         <v>8</v>
       </c>
       <c r="G57">
         <v>1.0</v>
       </c>
       <c r="H57" s="1">
-        <v>7459351.76</v>
+        <v>2190492.0</v>
       </c>
       <c r="I57" s="1">
-        <v>-71931.76</v>
+        <v>-37112.0</v>
       </c>
       <c r="J57" s="1">
-        <v>-0.96431650248386</v>
+        <v>-1.694231250331</v>
       </c>
       <c r="K57">
-        <v>0.58</v>
+        <v>1.1</v>
       </c>
       <c r="L57" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="M57" s="1">
-        <v>7387420.0</v>
+        <v>2153380.0</v>
       </c>
       <c r="N57" s="1">
-        <v>7430283.01</v>
+        <v>2175297.81</v>
       </c>
       <c r="O57" s="1">
-        <v>1.83</v>
+        <v>0.5</v>
       </c>
       <c r="P57">
         <v>1</v>
       </c>
     </row>
     <row r="58" spans="1:16">
       <c r="A58" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="B58" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="C58" s="1">
-        <v>5700000.0</v>
+        <v>3952000.0</v>
       </c>
       <c r="D58" s="1">
-        <v>100.653</v>
+        <v>95.169</v>
       </c>
       <c r="E58" s="1">
-        <v>102.59867877</v>
+        <v>94.95759995</v>
       </c>
       <c r="F58" t="s">
         <v>8</v>
       </c>
       <c r="G58">
         <v>1.0</v>
       </c>
       <c r="H58" s="1">
-        <v>5848124.69</v>
+        <v>3752724.35</v>
       </c>
       <c r="I58" s="1">
-        <v>-110903.69</v>
+        <v>8354.53</v>
       </c>
       <c r="J58" s="1">
-        <v>-1.8963974928517</v>
+        <v>0.22262573055759</v>
       </c>
       <c r="K58">
-        <v>2.21</v>
+        <v>0.07</v>
       </c>
       <c r="L58" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="M58" s="1">
-        <v>5737221.0</v>
+        <v>3761078.88</v>
       </c>
       <c r="N58" s="1">
-        <v>5862933.33</v>
+        <v>3763948.14</v>
       </c>
       <c r="O58" s="1">
-        <v>1.45</v>
+        <v>0.86</v>
       </c>
       <c r="P58">
         <v>1</v>
       </c>
     </row>
     <row r="59" spans="1:16">
       <c r="A59" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="B59" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="C59" s="1">
-        <v>3000000.0</v>
+        <v>7450000.0</v>
       </c>
       <c r="D59" s="1">
-        <v>96.62</v>
+        <v>99.324</v>
       </c>
       <c r="E59" s="1">
-        <v>96.58793333</v>
+        <v>100.12552698</v>
       </c>
       <c r="F59" t="s">
         <v>8</v>
       </c>
       <c r="G59">
         <v>1.0</v>
       </c>
       <c r="H59" s="1">
-        <v>2897638.0</v>
+        <v>7459351.76</v>
       </c>
       <c r="I59" s="1">
-        <v>962.0</v>
+        <v>-59713.76</v>
       </c>
       <c r="J59" s="1">
-        <v>0.033199454176126</v>
+        <v>-0.80052210863964</v>
       </c>
       <c r="K59">
-        <v>0.43</v>
+        <v>0.76</v>
       </c>
       <c r="L59" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="M59" s="1">
-        <v>2898600.0</v>
+        <v>7399638.0</v>
       </c>
       <c r="N59" s="1">
-        <v>2911617.12</v>
+        <v>7455895.71</v>
       </c>
       <c r="O59" s="1">
-        <v>0.72</v>
+        <v>1.71</v>
       </c>
       <c r="P59">
         <v>1</v>
       </c>
     </row>
     <row r="60" spans="1:16">
       <c r="A60" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="B60" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="C60" s="1">
-        <v>4700000.0</v>
+        <v>6100000.0</v>
       </c>
       <c r="D60" s="1">
-        <v>90.783</v>
+        <v>100.851</v>
       </c>
       <c r="E60" s="1">
-        <v>91.37542553</v>
+        <v>102.49824082</v>
       </c>
       <c r="F60" t="s">
         <v>8</v>
       </c>
       <c r="G60">
         <v>1.0</v>
       </c>
       <c r="H60" s="1">
-        <v>4294645.0</v>
+        <v>6252392.69</v>
       </c>
       <c r="I60" s="1">
-        <v>-27844.0</v>
+        <v>-100481.69</v>
       </c>
       <c r="J60" s="1">
-        <v>-0.64834229604542</v>
+        <v>-1.6070917964047</v>
       </c>
       <c r="K60">
-        <v>0.17</v>
+        <v>2.45</v>
       </c>
       <c r="L60" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="M60" s="1">
-        <v>4266801.0</v>
+        <v>6151911.0</v>
       </c>
       <c r="N60" s="1">
-        <v>4274591.41</v>
+        <v>6301068.53</v>
       </c>
       <c r="O60" s="1">
-        <v>1.06</v>
+        <v>1.45</v>
       </c>
       <c r="P60">
         <v>1</v>
       </c>
     </row>
     <row r="61" spans="1:16">
       <c r="A61" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="B61" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="C61" s="1">
-        <v>1800000.0</v>
+        <v>3200000.0</v>
       </c>
       <c r="D61" s="1">
-        <v>99.473</v>
+        <v>96.861</v>
       </c>
       <c r="E61" s="1">
-        <v>99.767</v>
+        <v>96.6109375</v>
       </c>
       <c r="F61" t="s">
         <v>8</v>
       </c>
       <c r="G61">
         <v>1.0</v>
       </c>
       <c r="H61" s="1">
-        <v>1795806.0</v>
+        <v>3091550.0</v>
       </c>
       <c r="I61" s="1">
-        <v>-5292.0</v>
+        <v>8002.0</v>
       </c>
       <c r="J61" s="1">
-        <v>-0.29468661982419</v>
+        <v>0.25883456518575</v>
       </c>
       <c r="K61">
-        <v>0.17</v>
+        <v>0.49</v>
       </c>
       <c r="L61" t="s">
-        <v>42</v>
+        <v>207</v>
       </c>
       <c r="M61" s="1">
-        <v>1790514.0</v>
+        <v>3099552.0</v>
       </c>
       <c r="N61" s="1">
-        <v>1793657.84</v>
+        <v>3115354.74</v>
       </c>
       <c r="O61" s="1">
-        <v>0.44</v>
+        <v>0.71</v>
       </c>
       <c r="P61">
         <v>1</v>
       </c>
     </row>
     <row r="62" spans="1:16">
       <c r="A62" t="s">
-        <v>206</v>
+        <v>208</v>
       </c>
       <c r="B62" t="s">
-        <v>207</v>
+        <v>209</v>
       </c>
       <c r="C62" s="1">
-        <v>1400000.0</v>
+        <v>5100000.0</v>
       </c>
       <c r="D62" s="1">
-        <v>101.136</v>
+        <v>91.075</v>
       </c>
       <c r="E62" s="1">
-        <v>100.539</v>
+        <v>91.36778431</v>
       </c>
       <c r="F62" t="s">
         <v>8</v>
       </c>
       <c r="G62">
         <v>1.0</v>
       </c>
       <c r="H62" s="1">
-        <v>1407546.0</v>
+        <v>4659757.0</v>
       </c>
       <c r="I62" s="1">
-        <v>8358.0</v>
+        <v>-14932.0</v>
       </c>
       <c r="J62" s="1">
-        <v>0.59379942112016</v>
+        <v>-0.32044589449622</v>
       </c>
       <c r="K62">
-        <v>2.55</v>
+        <v>0.18</v>
       </c>
       <c r="L62" t="s">
-        <v>208</v>
+        <v>210</v>
       </c>
       <c r="M62" s="1">
-        <v>1415904.0</v>
+        <v>4644825.0</v>
       </c>
       <c r="N62" s="1">
-        <v>1451651.95</v>
+        <v>4654151.71</v>
       </c>
       <c r="O62" s="1">
-        <v>0.36</v>
+        <v>1.07</v>
       </c>
       <c r="P62">
         <v>1</v>
       </c>
     </row>
     <row r="63" spans="1:16">
       <c r="A63" t="s">
-        <v>209</v>
+        <v>211</v>
       </c>
       <c r="B63" t="s">
-        <v>210</v>
+        <v>212</v>
       </c>
       <c r="C63" s="1">
-        <v>2211000.0</v>
+        <v>1900000.0</v>
       </c>
       <c r="D63" s="1">
-        <v>99.512</v>
+        <v>99.847</v>
       </c>
       <c r="E63" s="1">
-        <v>100.1729412</v>
+        <v>99.78378947</v>
       </c>
       <c r="F63" t="s">
         <v>8</v>
       </c>
       <c r="G63">
         <v>1.0</v>
       </c>
       <c r="H63" s="1">
-        <v>2214823.73</v>
+        <v>1895892.0</v>
       </c>
       <c r="I63" s="1">
-        <v>-14613.41</v>
+        <v>1201.0</v>
       </c>
       <c r="J63" s="1">
-        <v>-0.65980013678109</v>
+        <v>0.063347490257884</v>
       </c>
       <c r="K63">
-        <v>2.46</v>
+        <v>0.47</v>
       </c>
       <c r="L63" t="s">
-        <v>211</v>
+        <v>213</v>
       </c>
       <c r="M63" s="1">
-        <v>2200210.32</v>
+        <v>1897093.0</v>
       </c>
       <c r="N63" s="1">
-        <v>2254546.4</v>
+        <v>1905942.32</v>
       </c>
       <c r="O63" s="1">
-        <v>0.56</v>
+        <v>0.44</v>
       </c>
       <c r="P63">
         <v>1</v>
       </c>
     </row>
     <row r="64" spans="1:16">
       <c r="A64" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
       <c r="B64" t="s">
-        <v>213</v>
+        <v>215</v>
       </c>
       <c r="C64" s="1">
-        <v>4200000.0</v>
+        <v>1500000.0</v>
       </c>
       <c r="D64" s="1">
-        <v>99.995</v>
+        <v>101.382</v>
       </c>
       <c r="E64" s="1">
-        <v>101.02184238</v>
+        <v>100.60693333</v>
       </c>
       <c r="F64" t="s">
         <v>8</v>
       </c>
       <c r="G64">
         <v>1.0</v>
       </c>
       <c r="H64" s="1">
-        <v>4242917.38</v>
+        <v>1509104.0</v>
       </c>
       <c r="I64" s="1">
-        <v>-43127.38</v>
+        <v>11626.0</v>
       </c>
       <c r="J64" s="1">
-        <v>-1.0164558047557</v>
+        <v>0.77039090745237</v>
       </c>
       <c r="K64">
-        <v>1.76</v>
+        <v>2.83</v>
       </c>
       <c r="L64" t="s">
-        <v>214</v>
+        <v>216</v>
       </c>
       <c r="M64" s="1">
-        <v>4199790.0</v>
+        <v>1520730.0</v>
       </c>
       <c r="N64" s="1">
-        <v>4273741.64</v>
+        <v>1563140.96</v>
       </c>
       <c r="O64" s="1">
-        <v>1.06</v>
+        <v>0.36</v>
       </c>
       <c r="P64">
         <v>1</v>
       </c>
     </row>
     <row r="65" spans="1:16">
       <c r="A65" t="s">
-        <v>215</v>
+        <v>217</v>
       </c>
       <c r="B65" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
       <c r="C65" s="1">
-        <v>2844000.0</v>
+        <v>2411000.0</v>
       </c>
       <c r="D65" s="1">
-        <v>98.628</v>
+        <v>99.587</v>
       </c>
       <c r="E65" s="1">
-        <v>99.70908474</v>
+        <v>100.1309718</v>
       </c>
       <c r="F65" t="s">
         <v>8</v>
       </c>
       <c r="G65">
         <v>1.0</v>
       </c>
       <c r="H65" s="1">
-        <v>2835726.37</v>
+        <v>2414157.73</v>
       </c>
       <c r="I65" s="1">
-        <v>-30746.05</v>
+        <v>-13115.16</v>
       </c>
       <c r="J65" s="1">
-        <v>-1.0842389563842</v>
+        <v>-0.54326027819234</v>
       </c>
       <c r="K65">
-        <v>1.22</v>
+        <v>2.65</v>
       </c>
       <c r="L65" t="s">
-        <v>217</v>
+        <v>219</v>
       </c>
       <c r="M65" s="1">
-        <v>2804980.32</v>
+        <v>2401042.57</v>
       </c>
       <c r="N65" s="1">
-        <v>2839751.14</v>
+        <v>2465041.41</v>
       </c>
       <c r="O65" s="1">
-        <v>0.7</v>
+        <v>0.57</v>
       </c>
       <c r="P65">
         <v>1</v>
       </c>
     </row>
     <row r="66" spans="1:16">
       <c r="A66" t="s">
-        <v>218</v>
+        <v>220</v>
       </c>
       <c r="B66" t="s">
-        <v>219</v>
+        <v>221</v>
       </c>
       <c r="C66" s="1">
-        <v>2840000.0</v>
+        <v>4500000.0</v>
       </c>
       <c r="D66" s="1">
-        <v>98.2</v>
+        <v>100.093</v>
       </c>
       <c r="E66" s="1">
-        <v>99.80130986</v>
+        <v>100.96518622</v>
       </c>
       <c r="F66" t="s">
         <v>8</v>
       </c>
       <c r="G66">
         <v>1.0</v>
       </c>
       <c r="H66" s="1">
-        <v>2834357.2</v>
+        <v>4543433.38</v>
       </c>
       <c r="I66" s="1">
-        <v>-45477.2</v>
+        <v>-39248.38</v>
       </c>
       <c r="J66" s="1">
-        <v>-1.6044978381694</v>
+        <v>-0.86384847575337</v>
       </c>
       <c r="K66">
-        <v>0.79</v>
+        <v>1.97</v>
       </c>
       <c r="L66" t="s">
-        <v>220</v>
+        <v>222</v>
       </c>
       <c r="M66" s="1">
-        <v>2788880.0</v>
+        <v>4504185.0</v>
       </c>
       <c r="N66" s="1">
-        <v>2811252.59</v>
+        <v>4592896.64</v>
       </c>
       <c r="O66" s="1">
-        <v>0.69</v>
+        <v>1.05</v>
       </c>
       <c r="P66">
         <v>1</v>
       </c>
     </row>
     <row r="67" spans="1:16">
       <c r="A67" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="B67" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="C67" s="1">
-        <v>1903000.0</v>
+        <v>3044000.0</v>
       </c>
       <c r="D67" s="1">
-        <v>98.583</v>
+        <v>98.788</v>
       </c>
       <c r="E67" s="1">
-        <v>100.14639517</v>
+        <v>99.66249573</v>
       </c>
       <c r="F67" t="s">
         <v>8</v>
       </c>
       <c r="G67">
         <v>1.0</v>
       </c>
       <c r="H67" s="1">
-        <v>1905785.9</v>
+        <v>3033726.37</v>
       </c>
       <c r="I67" s="1">
-        <v>-29751.41</v>
+        <v>-26619.65</v>
       </c>
       <c r="J67" s="1">
-        <v>-1.561109776287</v>
+        <v>-0.8774571847757</v>
       </c>
       <c r="K67">
-        <v>1.95</v>
+        <v>1.4</v>
       </c>
       <c r="L67" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
       <c r="M67" s="1">
-        <v>1876034.49</v>
+        <v>3007106.72</v>
       </c>
       <c r="N67" s="1">
-        <v>1913208.16</v>
+        <v>3049795.69</v>
       </c>
       <c r="O67" s="1">
-        <v>0.47</v>
+        <v>0.7</v>
       </c>
       <c r="P67">
         <v>1</v>
       </c>
     </row>
     <row r="68" spans="1:16">
       <c r="A68" t="s">
-        <v>224</v>
+        <v>226</v>
       </c>
       <c r="B68" t="s">
-        <v>225</v>
+        <v>227</v>
       </c>
       <c r="C68" s="1">
-        <v>2200000.0</v>
+        <v>3040000.0</v>
       </c>
       <c r="D68" s="1">
-        <v>93.994</v>
+        <v>98.81</v>
       </c>
       <c r="E68" s="1">
-        <v>94.38638591</v>
+        <v>99.75109211</v>
       </c>
       <c r="F68" t="s">
         <v>8</v>
       </c>
       <c r="G68">
         <v>1.0</v>
       </c>
       <c r="H68" s="1">
-        <v>2076500.49</v>
+        <v>3032433.2</v>
       </c>
       <c r="I68" s="1">
-        <v>-8632.49</v>
+        <v>-28609.2</v>
       </c>
       <c r="J68" s="1">
-        <v>-0.41572299364109</v>
+        <v>-0.94344040290813</v>
       </c>
       <c r="K68">
-        <v>0.41</v>
+        <v>0.21</v>
       </c>
       <c r="L68" t="s">
-        <v>226</v>
+        <v>228</v>
       </c>
       <c r="M68" s="1">
-        <v>2067868.0</v>
+        <v>3003824.0</v>
       </c>
       <c r="N68" s="1">
-        <v>2076946.77</v>
+        <v>3010155.11</v>
       </c>
       <c r="O68" s="1">
-        <v>0.51</v>
+        <v>0.69</v>
       </c>
       <c r="P68">
         <v>1</v>
       </c>
     </row>
     <row r="69" spans="1:16">
       <c r="A69" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
       <c r="B69" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="C69" s="1">
-        <v>3500000.0</v>
+        <v>2003000.0</v>
       </c>
       <c r="D69" s="1">
-        <v>103.987</v>
+        <v>98.793</v>
       </c>
       <c r="E69" s="1">
-        <v>105.45008571</v>
+        <v>100.08911133</v>
       </c>
       <c r="F69" t="s">
         <v>8</v>
       </c>
       <c r="G69">
         <v>1.0</v>
       </c>
       <c r="H69" s="1">
-        <v>3690753.0</v>
+        <v>2004784.9</v>
       </c>
       <c r="I69" s="1">
-        <v>-51208.0</v>
+        <v>-25961.11</v>
       </c>
       <c r="J69" s="1">
-        <v>-1.387467543886</v>
+        <v>-1.2949573792181</v>
       </c>
       <c r="K69">
-        <v>3.14</v>
+        <v>2.15</v>
       </c>
       <c r="L69" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="M69" s="1">
-        <v>3639545.0</v>
+        <v>1978823.79</v>
       </c>
       <c r="N69" s="1">
-        <v>3749389.38</v>
+        <v>2021895.15</v>
       </c>
       <c r="O69" s="1">
-        <v>0.93</v>
+        <v>0.46</v>
       </c>
       <c r="P69">
         <v>1</v>
       </c>
     </row>
     <row r="70" spans="1:16">
       <c r="A70" t="s">
-        <v>230</v>
+        <v>232</v>
       </c>
       <c r="B70" t="s">
-        <v>231</v>
+        <v>233</v>
       </c>
       <c r="C70" s="1">
-        <v>2732000.0</v>
+        <v>2840000.0</v>
       </c>
       <c r="D70" s="1">
-        <v>102.082</v>
+        <v>100.343</v>
       </c>
       <c r="E70" s="1">
-        <v>104.27937592</v>
+        <v>99.89802817</v>
       </c>
       <c r="F70" t="s">
         <v>8</v>
       </c>
       <c r="G70">
         <v>1.0</v>
       </c>
       <c r="H70" s="1">
-        <v>2848912.55</v>
+        <v>2837104.0</v>
       </c>
       <c r="I70" s="1">
-        <v>-60032.31</v>
+        <v>12637.2</v>
       </c>
       <c r="J70" s="1">
-        <v>-2.1072008686262</v>
+        <v>0.44542604007467</v>
       </c>
       <c r="K70">
-        <v>0.68</v>
+        <v>0.12</v>
       </c>
       <c r="L70" t="s">
-        <v>232</v>
+        <v>234</v>
       </c>
       <c r="M70" s="1">
-        <v>2788880.24</v>
+        <v>2849741.2</v>
       </c>
       <c r="N70" s="1">
-        <v>2807468.77</v>
+        <v>2853281.47</v>
       </c>
       <c r="O70" s="1">
-        <v>0.69</v>
+        <v>0.65</v>
       </c>
       <c r="P70">
         <v>1</v>
       </c>
     </row>
     <row r="71" spans="1:16">
       <c r="A71" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
       <c r="B71" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="C71" s="1">
-        <v>1500000.0</v>
+        <v>2400000.0</v>
       </c>
       <c r="D71" s="1">
-        <v>102.173</v>
+        <v>94.221</v>
       </c>
       <c r="E71" s="1">
-        <v>103.8554</v>
+        <v>94.37435375</v>
       </c>
       <c r="F71" t="s">
         <v>8</v>
       </c>
       <c r="G71">
         <v>1.0</v>
       </c>
       <c r="H71" s="1">
-        <v>1557831.0</v>
+        <v>2264984.49</v>
       </c>
       <c r="I71" s="1">
-        <v>-25236.0</v>
+        <v>-3680.49</v>
       </c>
       <c r="J71" s="1">
-        <v>-1.6199446538167</v>
+        <v>-0.16249515245025</v>
       </c>
       <c r="K71">
-        <v>3.93</v>
+        <v>0.46</v>
       </c>
       <c r="L71" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
       <c r="M71" s="1">
-        <v>1532595.0</v>
+        <v>2261304.0</v>
       </c>
       <c r="N71" s="1">
-        <v>1591495.68</v>
+        <v>2272235.51</v>
       </c>
       <c r="O71" s="1">
-        <v>0.39</v>
+        <v>0.52</v>
       </c>
       <c r="P71">
         <v>1</v>
       </c>
     </row>
     <row r="72" spans="1:16">
       <c r="A72" t="s">
-        <v>236</v>
+        <v>238</v>
       </c>
       <c r="B72" t="s">
-        <v>237</v>
+        <v>239</v>
       </c>
       <c r="C72" s="1">
-        <v>5500000.0</v>
+        <v>3800000.0</v>
       </c>
       <c r="D72" s="1">
-        <v>96.709</v>
+        <v>103.975</v>
       </c>
       <c r="E72" s="1">
-        <v>97.55072436</v>
+        <v>105.34539474</v>
       </c>
       <c r="F72" t="s">
         <v>8</v>
       </c>
       <c r="G72">
         <v>1.0</v>
       </c>
       <c r="H72" s="1">
-        <v>5365289.84</v>
+        <v>4003125.0</v>
       </c>
       <c r="I72" s="1">
-        <v>-46294.84</v>
+        <v>-52075.0</v>
       </c>
       <c r="J72" s="1">
-        <v>-0.86285813778143</v>
+        <v>-1.3008587041374</v>
       </c>
       <c r="K72">
-        <v>0.34</v>
+        <v>3.57</v>
       </c>
       <c r="L72" t="s">
-        <v>238</v>
+        <v>240</v>
       </c>
       <c r="M72" s="1">
-        <v>5318995.0</v>
+        <v>3951050.0</v>
       </c>
       <c r="N72" s="1">
-        <v>5337604.59</v>
+        <v>4086873.45</v>
       </c>
       <c r="O72" s="1">
-        <v>1.32</v>
+        <v>0.94</v>
       </c>
       <c r="P72">
         <v>1</v>
       </c>
     </row>
     <row r="73" spans="1:16">
       <c r="A73" t="s">
-        <v>239</v>
+        <v>241</v>
       </c>
       <c r="B73" t="s">
-        <v>240</v>
+        <v>242</v>
       </c>
       <c r="C73" s="1">
-        <v>3211000.0</v>
+        <v>2932000.0</v>
       </c>
       <c r="D73" s="1">
-        <v>97.725</v>
+        <v>102.504</v>
       </c>
       <c r="E73" s="1">
-        <v>99.71130178</v>
+        <v>104.17382503</v>
       </c>
       <c r="F73" t="s">
         <v>8</v>
       </c>
       <c r="G73">
         <v>1.0</v>
       </c>
       <c r="H73" s="1">
-        <v>3201729.9</v>
+        <v>3054376.55</v>
       </c>
       <c r="I73" s="1">
-        <v>-63780.15</v>
+        <v>-48959.27</v>
       </c>
       <c r="J73" s="1">
-        <v>-1.9920527962087</v>
+        <v>-1.6029218794258</v>
       </c>
       <c r="K73">
-        <v>2.01</v>
+        <v>1.0</v>
       </c>
       <c r="L73" t="s">
-        <v>241</v>
+        <v>243</v>
       </c>
       <c r="M73" s="1">
-        <v>3137949.75</v>
+        <v>3005417.28</v>
       </c>
       <c r="N73" s="1">
-        <v>3202565.63</v>
+        <v>3034602.41</v>
       </c>
       <c r="O73" s="1">
-        <v>0.79</v>
+        <v>0.7</v>
       </c>
       <c r="P73">
         <v>1</v>
       </c>
     </row>
     <row r="74" spans="1:16">
       <c r="A74" t="s">
-        <v>242</v>
+        <v>244</v>
       </c>
       <c r="B74" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
       <c r="C74" s="1">
-        <v>4300000.0</v>
+        <v>1600000.0</v>
       </c>
       <c r="D74" s="1">
-        <v>95.011</v>
+        <v>102.351</v>
       </c>
       <c r="E74" s="1">
-        <v>93.87385581</v>
+        <v>103.7676875</v>
       </c>
       <c r="F74" t="s">
         <v>8</v>
       </c>
       <c r="G74">
         <v>1.0</v>
       </c>
       <c r="H74" s="1">
-        <v>4036575.8</v>
+        <v>1660283.0</v>
       </c>
       <c r="I74" s="1">
-        <v>48897.2</v>
+        <v>-22667.0</v>
       </c>
       <c r="J74" s="1">
-        <v>1.2113534446696</v>
+        <v>-1.3652491773993</v>
       </c>
       <c r="K74">
-        <v>0.92</v>
+        <v>4.26</v>
       </c>
       <c r="L74" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="M74" s="1">
-        <v>4085473.0</v>
+        <v>1637616.0</v>
       </c>
       <c r="N74" s="1">
-        <v>4124909.3</v>
+        <v>1705785.86</v>
       </c>
       <c r="O74" s="1">
-        <v>1.02</v>
+        <v>0.39</v>
       </c>
       <c r="P74">
         <v>1</v>
       </c>
     </row>
     <row r="75" spans="1:16">
       <c r="A75" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="B75" t="s">
-        <v>246</v>
+        <v>248</v>
       </c>
       <c r="C75" s="1">
-        <v>800000.0</v>
+        <v>5900000.0</v>
       </c>
       <c r="D75" s="1">
-        <v>100.922</v>
+        <v>96.941</v>
       </c>
       <c r="E75" s="1">
-        <v>102.16775</v>
+        <v>97.51908203</v>
       </c>
       <c r="F75" t="s">
         <v>8</v>
       </c>
       <c r="G75">
         <v>1.0</v>
       </c>
       <c r="H75" s="1">
-        <v>817342.0</v>
+        <v>5753625.84</v>
       </c>
       <c r="I75" s="1">
-        <v>-9966.0</v>
+        <v>-34106.84</v>
       </c>
       <c r="J75" s="1">
-        <v>-1.2193182290889</v>
+        <v>-0.59278863361056</v>
       </c>
       <c r="K75">
-        <v>2.98</v>
+        <v>0.45</v>
       </c>
       <c r="L75" t="s">
-        <v>247</v>
+        <v>249</v>
       </c>
       <c r="M75" s="1">
-        <v>807376.0</v>
+        <v>5719519.0</v>
       </c>
       <c r="N75" s="1">
-        <v>831244.49</v>
+        <v>5746048.79</v>
       </c>
       <c r="O75" s="1">
-        <v>0.21</v>
+        <v>1.32</v>
       </c>
       <c r="P75">
         <v>1</v>
       </c>
     </row>
     <row r="76" spans="1:16">
       <c r="A76" t="s">
-        <v>248</v>
+        <v>250</v>
       </c>
       <c r="B76" t="s">
-        <v>249</v>
+        <v>251</v>
       </c>
       <c r="C76" s="1">
-        <v>4300000.0</v>
+        <v>3411000.0</v>
       </c>
       <c r="D76" s="1">
-        <v>100.999</v>
+        <v>98.033</v>
       </c>
       <c r="E76" s="1">
-        <v>102.46913186</v>
+        <v>99.62474055</v>
       </c>
       <c r="F76" t="s">
         <v>8</v>
       </c>
       <c r="G76">
         <v>1.0</v>
       </c>
       <c r="H76" s="1">
-        <v>4406172.67</v>
+        <v>3398199.9</v>
       </c>
       <c r="I76" s="1">
-        <v>-63215.67</v>
+        <v>-54294.27</v>
       </c>
       <c r="J76" s="1">
-        <v>-1.4347070515509</v>
+        <v>-1.5977362014518</v>
       </c>
       <c r="K76">
-        <v>3.05</v>
+        <v>2.23</v>
       </c>
       <c r="L76" t="s">
-        <v>250</v>
+        <v>252</v>
       </c>
       <c r="M76" s="1">
-        <v>4342957.0</v>
+        <v>3343905.63</v>
       </c>
       <c r="N76" s="1">
-        <v>4474136.45</v>
+        <v>3420139.14</v>
       </c>
       <c r="O76" s="1">
-        <v>1.1</v>
+        <v>0.78</v>
       </c>
       <c r="P76">
         <v>1</v>
       </c>
     </row>
     <row r="77" spans="1:16">
       <c r="A77" t="s">
-        <v>251</v>
+        <v>253</v>
       </c>
       <c r="B77" t="s">
-        <v>252</v>
+        <v>254</v>
       </c>
       <c r="C77" s="1">
-        <v>3600000.0</v>
+        <v>4600000.0</v>
       </c>
       <c r="D77" s="1">
-        <v>96.988</v>
+        <v>95.293</v>
       </c>
       <c r="E77" s="1">
-        <v>98.29550333</v>
+        <v>93.97710435</v>
       </c>
       <c r="F77" t="s">
         <v>8</v>
       </c>
       <c r="G77">
         <v>1.0</v>
       </c>
       <c r="H77" s="1">
-        <v>3538638.12</v>
+        <v>4322946.8</v>
       </c>
       <c r="I77" s="1">
-        <v>-47070.12</v>
+        <v>60531.2</v>
       </c>
       <c r="J77" s="1">
-        <v>-1.330176141323</v>
+        <v>1.400230046782</v>
       </c>
       <c r="K77">
-        <v>1.15</v>
+        <v>1.03</v>
       </c>
       <c r="L77" t="s">
-        <v>253</v>
+        <v>255</v>
       </c>
       <c r="M77" s="1">
-        <v>3491568.0</v>
+        <v>4383478.0</v>
       </c>
       <c r="N77" s="1">
-        <v>3532992.66</v>
+        <v>4430785.53</v>
       </c>
       <c r="O77" s="1">
-        <v>0.87</v>
+        <v>1.02</v>
       </c>
       <c r="P77">
         <v>1</v>
       </c>
     </row>
     <row r="78" spans="1:16">
       <c r="A78" t="s">
-        <v>254</v>
+        <v>256</v>
       </c>
       <c r="B78" t="s">
-        <v>255</v>
+        <v>257</v>
       </c>
       <c r="C78" s="1">
-        <v>1600000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D78" s="1">
-        <v>101.576</v>
+        <v>101.052</v>
       </c>
       <c r="E78" s="1">
-        <v>103.193625</v>
+        <v>102.06211111</v>
       </c>
       <c r="F78" t="s">
         <v>8</v>
       </c>
       <c r="G78">
         <v>1.0</v>
       </c>
       <c r="H78" s="1">
-        <v>1651098.0</v>
+        <v>918559.0</v>
       </c>
       <c r="I78" s="1">
-        <v>-25882.0</v>
+        <v>-9091.0</v>
       </c>
       <c r="J78" s="1">
-        <v>-1.5675629187365</v>
+        <v>-0.98970234900534</v>
       </c>
       <c r="K78">
-        <v>0.93</v>
+        <v>3.27</v>
       </c>
       <c r="L78" t="s">
-        <v>256</v>
+        <v>258</v>
       </c>
       <c r="M78" s="1">
-        <v>1625216.0</v>
+        <v>909468.0</v>
       </c>
       <c r="N78" s="1">
-        <v>1640120.11</v>
+        <v>938862.86</v>
       </c>
       <c r="O78" s="1">
-        <v>0.41</v>
+        <v>0.22</v>
       </c>
       <c r="P78">
         <v>1</v>
       </c>
     </row>
     <row r="79" spans="1:16">
       <c r="A79" t="s">
-        <v>257</v>
+        <v>259</v>
       </c>
       <c r="B79" t="s">
-        <v>258</v>
+        <v>260</v>
       </c>
       <c r="C79" s="1">
-        <v>2200000.0</v>
+        <v>4600000.0</v>
       </c>
       <c r="D79" s="1">
-        <v>97.562</v>
+        <v>101.302</v>
       </c>
       <c r="E79" s="1">
-        <v>98.15769682</v>
+        <v>102.41271022</v>
       </c>
       <c r="F79" t="s">
         <v>8</v>
       </c>
       <c r="G79">
         <v>1.0</v>
       </c>
       <c r="H79" s="1">
-        <v>2159469.33</v>
+        <v>4710984.67</v>
       </c>
       <c r="I79" s="1">
-        <v>-13105.33</v>
+        <v>-51092.67</v>
       </c>
       <c r="J79" s="1">
-        <v>-0.60687733870247</v>
+        <v>-1.0845433296645</v>
       </c>
       <c r="K79">
-        <v>0.27</v>
+        <v>3.34</v>
       </c>
       <c r="L79" t="s">
-        <v>259</v>
+        <v>261</v>
       </c>
       <c r="M79" s="1">
-        <v>2146364.0</v>
+        <v>4659892.0</v>
       </c>
       <c r="N79" s="1">
-        <v>2152270.85</v>
+        <v>4813613.92</v>
       </c>
       <c r="O79" s="1">
-        <v>0.53</v>
+        <v>1.1</v>
       </c>
       <c r="P79">
         <v>1</v>
       </c>
     </row>
     <row r="80" spans="1:16">
       <c r="A80" t="s">
-        <v>260</v>
+        <v>262</v>
       </c>
       <c r="B80" t="s">
-        <v>261</v>
+        <v>263</v>
       </c>
       <c r="C80" s="1">
-        <v>2200000.0</v>
+        <v>3900000.0</v>
       </c>
       <c r="D80" s="1">
-        <v>95.094</v>
+        <v>97.153</v>
       </c>
       <c r="E80" s="1">
-        <v>95.02618682</v>
+        <v>98.22108</v>
       </c>
       <c r="F80" t="s">
         <v>8</v>
       </c>
       <c r="G80">
         <v>1.0</v>
       </c>
       <c r="H80" s="1">
-        <v>2090576.11</v>
+        <v>3830622.12</v>
       </c>
       <c r="I80" s="1">
-        <v>1491.89</v>
+        <v>-41655.12</v>
       </c>
       <c r="J80" s="1">
-        <v>0.071362625491784</v>
+        <v>-1.0874244103201</v>
       </c>
       <c r="K80">
-        <v>0.04</v>
-[...2 lines deleted...]
-        <v>911.64</v>
+        <v>1.32</v>
+      </c>
+      <c r="L80" t="s">
+        <v>264</v>
       </c>
       <c r="M80" s="1">
-        <v>2092068.0</v>
+        <v>3788967.0</v>
       </c>
       <c r="N80" s="1">
-        <v>2092979.64</v>
+        <v>3840521.79</v>
       </c>
       <c r="O80" s="1">
-        <v>0.52</v>
+        <v>0.88</v>
       </c>
       <c r="P80">
         <v>1</v>
       </c>
     </row>
     <row r="81" spans="1:16">
       <c r="A81" t="s">
-        <v>262</v>
+        <v>265</v>
       </c>
       <c r="B81" t="s">
-        <v>263</v>
+        <v>266</v>
       </c>
       <c r="C81" s="1">
-        <v>2200000.0</v>
+        <v>1800000.0</v>
       </c>
       <c r="D81" s="1">
-        <v>107.836</v>
+        <v>101.484</v>
       </c>
       <c r="E81" s="1">
-        <v>109.91236364</v>
+        <v>103.01311111</v>
       </c>
       <c r="F81" t="s">
         <v>8</v>
       </c>
       <c r="G81">
         <v>1.0</v>
       </c>
       <c r="H81" s="1">
-        <v>2418072.0</v>
+        <v>1854236.0</v>
       </c>
       <c r="I81" s="1">
-        <v>-45680.0</v>
+        <v>-27524.0</v>
       </c>
       <c r="J81" s="1">
-        <v>-1.8891083474768</v>
+        <v>-1.4843849434484</v>
       </c>
       <c r="K81">
-        <v>1.54</v>
+        <v>1.27</v>
       </c>
       <c r="L81" t="s">
-        <v>264</v>
+        <v>267</v>
       </c>
       <c r="M81" s="1">
-        <v>2372392.0</v>
+        <v>1826712.0</v>
       </c>
       <c r="N81" s="1">
-        <v>2406348.52</v>
+        <v>1849643.51</v>
       </c>
       <c r="O81" s="1">
-        <v>0.59</v>
+        <v>0.42</v>
       </c>
       <c r="P81">
         <v>1</v>
       </c>
     </row>
     <row r="82" spans="1:16">
       <c r="A82" t="s">
-        <v>265</v>
+        <v>268</v>
       </c>
       <c r="B82" t="s">
-        <v>266</v>
+        <v>269</v>
       </c>
       <c r="C82" s="1">
-        <v>5200000.0</v>
+        <v>2400000.0</v>
       </c>
       <c r="D82" s="1">
-        <v>96.248</v>
+        <v>97.793</v>
       </c>
       <c r="E82" s="1">
-        <v>97.39164808</v>
+        <v>98.13597208</v>
       </c>
       <c r="F82" t="s">
         <v>8</v>
       </c>
       <c r="G82">
         <v>1.0</v>
       </c>
       <c r="H82" s="1">
-        <v>5064365.7</v>
+        <v>2355263.33</v>
       </c>
       <c r="I82" s="1">
-        <v>-59469.7</v>
+        <v>-8231.33</v>
       </c>
       <c r="J82" s="1">
-        <v>-1.1742773631059</v>
+        <v>-0.3494866113336</v>
       </c>
       <c r="K82">
-        <v>0.02</v>
-[...2 lines deleted...]
-        <v>854.79</v>
+        <v>0.39</v>
+      </c>
+      <c r="L82" t="s">
+        <v>270</v>
       </c>
       <c r="M82" s="1">
-        <v>5004896.0</v>
+        <v>2347032.0</v>
       </c>
       <c r="N82" s="1">
-        <v>5005750.79</v>
+        <v>2356352.55</v>
       </c>
       <c r="O82" s="1">
-        <v>1.24</v>
+        <v>0.54</v>
       </c>
       <c r="P82">
         <v>1</v>
       </c>
     </row>
     <row r="83" spans="1:16">
       <c r="A83" t="s">
-        <v>267</v>
+        <v>271</v>
       </c>
       <c r="B83" t="s">
-        <v>268</v>
+        <v>272</v>
       </c>
       <c r="C83" s="1">
-        <v>3900000.0</v>
+        <v>2400000.0</v>
       </c>
       <c r="D83" s="1">
-        <v>98.626</v>
+        <v>95.392</v>
       </c>
       <c r="E83" s="1">
-        <v>98.10838462</v>
+        <v>95.06467125</v>
       </c>
       <c r="F83" t="s">
         <v>8</v>
       </c>
       <c r="G83">
         <v>1.0</v>
       </c>
       <c r="H83" s="1">
-        <v>3826227.0</v>
+        <v>2281552.11</v>
       </c>
       <c r="I83" s="1">
-        <v>20187.0</v>
+        <v>7855.89</v>
       </c>
       <c r="J83" s="1">
-        <v>0.5275954615343</v>
+        <v>0.34432218162223</v>
       </c>
       <c r="K83">
-        <v>0.26</v>
+        <v>0.05</v>
       </c>
       <c r="L83" t="s">
-        <v>269</v>
+        <v>273</v>
       </c>
       <c r="M83" s="1">
-        <v>3846414.0</v>
+        <v>2289408.0</v>
       </c>
       <c r="N83" s="1">
-        <v>3856564.68</v>
+        <v>2290608.0</v>
       </c>
       <c r="O83" s="1">
-        <v>0.95</v>
+        <v>0.53</v>
       </c>
       <c r="P83">
         <v>1</v>
       </c>
     </row>
     <row r="84" spans="1:16">
       <c r="A84" t="s">
-        <v>270</v>
+        <v>274</v>
       </c>
       <c r="B84" t="s">
-        <v>271</v>
+        <v>275</v>
       </c>
       <c r="C84" s="1">
-        <v>3700000.0</v>
+        <v>2400000.0</v>
       </c>
       <c r="D84" s="1">
-        <v>99.376</v>
+        <v>107.885</v>
       </c>
       <c r="E84" s="1">
-        <v>99.548</v>
+        <v>109.74741667</v>
       </c>
       <c r="F84" t="s">
         <v>8</v>
       </c>
       <c r="G84">
         <v>1.0</v>
       </c>
       <c r="H84" s="1">
-        <v>3683276.0</v>
+        <v>2633938.0</v>
       </c>
       <c r="I84" s="1">
-        <v>-6364.0</v>
+        <v>-44698.0</v>
       </c>
       <c r="J84" s="1">
-        <v>-0.17278096998433</v>
+        <v>-1.6970027388648</v>
       </c>
       <c r="K84">
-        <v>2.79</v>
+        <v>2.09</v>
       </c>
       <c r="L84" t="s">
-        <v>272</v>
+        <v>276</v>
       </c>
       <c r="M84" s="1">
-        <v>3676912.0</v>
+        <v>2589240.0</v>
       </c>
       <c r="N84" s="1">
-        <v>3780309.26</v>
+        <v>2639326.96</v>
       </c>
       <c r="O84" s="1">
-        <v>0.93</v>
+        <v>0.61</v>
       </c>
       <c r="P84">
         <v>1</v>
       </c>
     </row>
     <row r="85" spans="1:16">
       <c r="A85" t="s">
-        <v>273</v>
+        <v>277</v>
       </c>
       <c r="B85" t="s">
-        <v>274</v>
+        <v>278</v>
       </c>
       <c r="C85" s="1">
-        <v>2200000.0</v>
+        <v>5600000.0</v>
       </c>
       <c r="D85" s="1">
-        <v>93.489</v>
+        <v>96.433</v>
       </c>
       <c r="E85" s="1">
-        <v>93.619</v>
+        <v>97.33817321</v>
       </c>
       <c r="F85" t="s">
         <v>8</v>
       </c>
       <c r="G85">
         <v>1.0</v>
       </c>
       <c r="H85" s="1">
-        <v>2059618.0</v>
+        <v>5450937.7</v>
       </c>
       <c r="I85" s="1">
-        <v>-2860.0</v>
+        <v>-50689.7</v>
       </c>
       <c r="J85" s="1">
-        <v>-0.13886070135336</v>
+        <v>-0.92992624003022</v>
       </c>
       <c r="K85">
-        <v>0.28</v>
+        <v>0.15</v>
       </c>
       <c r="L85" t="s">
-        <v>275</v>
+        <v>279</v>
       </c>
       <c r="M85" s="1">
-        <v>2056758.0</v>
+        <v>5400248.0</v>
       </c>
       <c r="N85" s="1">
-        <v>2062981.29</v>
+        <v>5408839.78</v>
       </c>
       <c r="O85" s="1">
-        <v>0.51</v>
+        <v>1.24</v>
       </c>
       <c r="P85">
         <v>1</v>
       </c>
     </row>
     <row r="86" spans="1:16">
       <c r="A86" t="s">
-        <v>276</v>
+        <v>280</v>
       </c>
       <c r="B86" t="s">
-        <v>277</v>
+        <v>281</v>
       </c>
       <c r="C86" s="1">
-        <v>747000.0</v>
+        <v>3900000.0</v>
       </c>
       <c r="D86" s="1">
-        <v>94.641</v>
+        <v>98.747</v>
       </c>
       <c r="E86" s="1">
-        <v>94.64382865</v>
+        <v>98.10838462</v>
       </c>
       <c r="F86" t="s">
         <v>8</v>
       </c>
       <c r="G86">
         <v>1.0</v>
       </c>
       <c r="H86" s="1">
-        <v>706989.4</v>
+        <v>3826227.0</v>
       </c>
       <c r="I86" s="1">
-        <v>-21.13</v>
+        <v>24906.0</v>
       </c>
       <c r="J86" s="1">
-        <v>-0.0029887293925482</v>
+        <v>0.65092844726672</v>
       </c>
       <c r="K86">
-        <v>0.03</v>
-[...2 lines deleted...]
-        <v>199.54</v>
+        <v>0.33</v>
+      </c>
+      <c r="L86" t="s">
+        <v>282</v>
       </c>
       <c r="M86" s="1">
-        <v>706968.27</v>
+        <v>3851133.0</v>
       </c>
       <c r="N86" s="1">
-        <v>707167.81</v>
+        <v>3863954.92</v>
       </c>
       <c r="O86" s="1">
-        <v>0.17</v>
+        <v>0.89</v>
       </c>
       <c r="P86">
         <v>1</v>
       </c>
     </row>
     <row r="87" spans="1:16">
       <c r="A87" t="s">
-        <v>278</v>
+        <v>283</v>
       </c>
       <c r="B87" t="s">
-        <v>279</v>
+        <v>284</v>
       </c>
       <c r="C87" s="1">
-        <v>4797000.0</v>
+        <v>3700000.0</v>
       </c>
       <c r="D87" s="1">
-        <v>99.483</v>
+        <v>99.599</v>
       </c>
       <c r="E87" s="1">
-        <v>100.50576777</v>
+        <v>99.548</v>
       </c>
       <c r="F87" t="s">
         <v>8</v>
       </c>
       <c r="G87">
         <v>1.0</v>
       </c>
       <c r="H87" s="1">
-        <v>4821261.68</v>
+        <v>3683276.0</v>
       </c>
       <c r="I87" s="1">
-        <v>-49062.17</v>
+        <v>1887.0</v>
       </c>
       <c r="J87" s="1">
-        <v>-1.0176209726081</v>
+        <v>0.0512315666814</v>
       </c>
       <c r="K87">
-        <v>1.79</v>
-[...2 lines deleted...]
-        <v>280</v>
+        <v>0.0</v>
+      </c>
+      <c r="L87">
+        <v>0.0</v>
       </c>
       <c r="M87" s="1">
-        <v>4772199.51</v>
+        <v>3685163.0</v>
       </c>
       <c r="N87" s="1">
-        <v>4857855.53</v>
+        <v>3685163.0</v>
       </c>
       <c r="O87" s="1">
-        <v>1.2</v>
+        <v>0.85</v>
       </c>
       <c r="P87">
         <v>1</v>
       </c>
     </row>
     <row r="88" spans="1:16">
       <c r="A88" t="s">
-        <v>281</v>
+        <v>285</v>
       </c>
       <c r="B88" t="s">
-        <v>282</v>
+        <v>286</v>
       </c>
       <c r="C88" s="1">
-        <v>2235000.0</v>
+        <v>2400000.0</v>
       </c>
       <c r="D88" s="1">
-        <v>99.832</v>
+        <v>93.728</v>
       </c>
       <c r="E88" s="1">
-        <v>100.03257271</v>
+        <v>93.64325</v>
       </c>
       <c r="F88" t="s">
         <v>8</v>
       </c>
       <c r="G88">
         <v>1.0</v>
       </c>
       <c r="H88" s="1">
-        <v>2235728.0</v>
+        <v>2247438.0</v>
       </c>
       <c r="I88" s="1">
-        <v>-4482.8</v>
+        <v>2034.0</v>
       </c>
       <c r="J88" s="1">
-        <v>-0.20050739624856</v>
+        <v>0.090503052809466</v>
       </c>
       <c r="K88">
-        <v>0.53</v>
+        <v>0.34</v>
       </c>
       <c r="L88" t="s">
-        <v>283</v>
+        <v>287</v>
       </c>
       <c r="M88" s="1">
-        <v>2231245.2</v>
+        <v>2249472.0</v>
       </c>
       <c r="N88" s="1">
-        <v>2243127.44</v>
+        <v>2257699.4</v>
       </c>
       <c r="O88" s="1">
-        <v>0.55</v>
+        <v>0.52</v>
       </c>
       <c r="P88">
         <v>1</v>
       </c>
     </row>
     <row r="89" spans="1:16">
       <c r="A89" t="s">
-        <v>284</v>
+        <v>288</v>
       </c>
       <c r="B89" t="s">
-        <v>285</v>
+        <v>289</v>
       </c>
       <c r="C89" s="1">
-        <v>2000000.0</v>
+        <v>847000.0</v>
       </c>
       <c r="D89" s="1">
-        <v>102.086</v>
+        <v>94.978</v>
       </c>
       <c r="E89" s="1">
-        <v>102.189</v>
+        <v>94.69343566</v>
       </c>
       <c r="F89" t="s">
         <v>8</v>
       </c>
       <c r="G89">
         <v>1.0</v>
       </c>
       <c r="H89" s="1">
-        <v>2043780.0</v>
+        <v>802053.4</v>
       </c>
       <c r="I89" s="1">
-        <v>-2060.0</v>
+        <v>2410.26</v>
       </c>
       <c r="J89" s="1">
-        <v>-0.10079362749415</v>
+        <v>0.30051116297244</v>
       </c>
       <c r="K89">
-        <v>1.23</v>
-[...2 lines deleted...]
-        <v>286</v>
+        <v>0.04</v>
+      </c>
+      <c r="L89">
+        <v>371.29</v>
       </c>
       <c r="M89" s="1">
-        <v>2041720.0</v>
+        <v>804463.66</v>
       </c>
       <c r="N89" s="1">
-        <v>2066411.78</v>
+        <v>804834.95</v>
       </c>
       <c r="O89" s="1">
-        <v>0.51</v>
+        <v>0.18</v>
       </c>
       <c r="P89">
         <v>1</v>
       </c>
     </row>
     <row r="90" spans="1:16">
       <c r="A90" t="s">
-        <v>287</v>
+        <v>290</v>
       </c>
       <c r="B90" t="s">
-        <v>288</v>
+        <v>291</v>
       </c>
       <c r="C90" s="1">
-        <v>5737000.0</v>
+        <v>5197000.0</v>
       </c>
       <c r="D90" s="1">
-        <v>98.851</v>
+        <v>99.62</v>
       </c>
       <c r="E90" s="1">
-        <v>99.89940178</v>
+        <v>100.44251838</v>
       </c>
       <c r="F90" t="s">
         <v>8</v>
       </c>
       <c r="G90">
         <v>1.0</v>
       </c>
       <c r="H90" s="1">
-        <v>5731228.68</v>
+        <v>5219997.68</v>
       </c>
       <c r="I90" s="1">
-        <v>-60146.81</v>
+        <v>-42746.28</v>
       </c>
       <c r="J90" s="1">
-        <v>-1.0494575135327</v>
+        <v>-0.81889461682673</v>
       </c>
       <c r="K90">
-        <v>1.33</v>
+        <v>1.97</v>
       </c>
       <c r="L90" t="s">
-        <v>289</v>
+        <v>292</v>
       </c>
       <c r="M90" s="1">
-        <v>5671081.87</v>
+        <v>5177251.4</v>
       </c>
       <c r="N90" s="1">
-        <v>5747394.97</v>
+        <v>5279838.76</v>
       </c>
       <c r="O90" s="1">
-        <v>1.42</v>
+        <v>1.21</v>
       </c>
       <c r="P90">
         <v>1</v>
       </c>
     </row>
     <row r="91" spans="1:16">
       <c r="A91" t="s">
-        <v>290</v>
+        <v>293</v>
       </c>
       <c r="B91" t="s">
-        <v>291</v>
+        <v>294</v>
       </c>
       <c r="C91" s="1">
-        <v>3040000.0</v>
+        <v>2435000.0</v>
       </c>
       <c r="D91" s="1">
-        <v>102.311</v>
+        <v>100.254</v>
       </c>
       <c r="E91" s="1">
-        <v>104.27862829</v>
+        <v>100.07605749</v>
       </c>
       <c r="F91" t="s">
         <v>8</v>
       </c>
       <c r="G91">
         <v>1.0</v>
       </c>
       <c r="H91" s="1">
-        <v>3170070.3</v>
+        <v>2436852.0</v>
       </c>
       <c r="I91" s="1">
-        <v>-59815.9</v>
+        <v>4332.9</v>
       </c>
       <c r="J91" s="1">
-        <v>-1.8868950634943</v>
+        <v>0.17780726937869</v>
       </c>
       <c r="K91">
-        <v>0.94</v>
+        <v>0.8</v>
       </c>
       <c r="L91" t="s">
-        <v>292</v>
+        <v>295</v>
       </c>
       <c r="M91" s="1">
-        <v>3110254.4</v>
+        <v>2441184.9</v>
       </c>
       <c r="N91" s="1">
-        <v>3138950.67</v>
+        <v>2460603.19</v>
       </c>
       <c r="O91" s="1">
-        <v>0.78</v>
+        <v>0.56</v>
       </c>
       <c r="P91">
         <v>1</v>
       </c>
     </row>
     <row r="92" spans="1:16">
       <c r="A92" t="s">
-        <v>293</v>
+        <v>296</v>
       </c>
       <c r="B92" t="s">
-        <v>294</v>
+        <v>297</v>
       </c>
       <c r="C92" s="1">
-        <v>2191000.0</v>
+        <v>2100000.0</v>
       </c>
       <c r="D92" s="1">
-        <v>98.153</v>
+        <v>102.298</v>
       </c>
       <c r="E92" s="1">
-        <v>99.59360657</v>
+        <v>102.20309524</v>
       </c>
       <c r="F92" t="s">
         <v>8</v>
       </c>
       <c r="G92">
         <v>1.0</v>
       </c>
       <c r="H92" s="1">
-        <v>2182095.92</v>
+        <v>2146265.0</v>
       </c>
       <c r="I92" s="1">
-        <v>-31563.69</v>
+        <v>1993.0</v>
       </c>
       <c r="J92" s="1">
-        <v>-1.4464849922821</v>
+        <v>0.092858989919698</v>
       </c>
       <c r="K92">
-        <v>0.86</v>
+        <v>1.53</v>
       </c>
       <c r="L92" t="s">
-        <v>295</v>
+        <v>298</v>
       </c>
       <c r="M92" s="1">
-        <v>2150532.23</v>
+        <v>2148258.0</v>
       </c>
       <c r="N92" s="1">
-        <v>2169290.79</v>
+        <v>2180477.18</v>
       </c>
       <c r="O92" s="1">
-        <v>0.54</v>
+        <v>0.5</v>
       </c>
       <c r="P92">
         <v>1</v>
       </c>
     </row>
     <row r="93" spans="1:16">
       <c r="A93" t="s">
-        <v>296</v>
+        <v>299</v>
       </c>
       <c r="B93" t="s">
-        <v>297</v>
+        <v>300</v>
       </c>
       <c r="C93" s="1">
-        <v>3300000.0</v>
+        <v>6137000.0</v>
       </c>
       <c r="D93" s="1">
-        <v>101.301</v>
+        <v>99.122</v>
       </c>
       <c r="E93" s="1">
-        <v>102.75960606</v>
+        <v>99.85746586</v>
       </c>
       <c r="F93" t="s">
         <v>8</v>
       </c>
       <c r="G93">
         <v>1.0</v>
       </c>
       <c r="H93" s="1">
-        <v>3391067.0</v>
+        <v>6128252.68</v>
       </c>
       <c r="I93" s="1">
-        <v>-48134.0</v>
+        <v>-45135.54</v>
       </c>
       <c r="J93" s="1">
-        <v>-1.4194352397048</v>
+        <v>-0.7365156490251</v>
       </c>
       <c r="K93">
-        <v>2.79</v>
+        <v>1.53</v>
       </c>
       <c r="L93" t="s">
-        <v>298</v>
+        <v>301</v>
       </c>
       <c r="M93" s="1">
-        <v>3342933.0</v>
+        <v>6083117.14</v>
       </c>
       <c r="N93" s="1">
-        <v>3434880.49</v>
+        <v>6176755.99</v>
       </c>
       <c r="O93" s="1">
-        <v>0.85</v>
+        <v>1.42</v>
       </c>
       <c r="P93">
         <v>1</v>
       </c>
     </row>
     <row r="94" spans="1:16">
       <c r="A94" t="s">
-        <v>299</v>
+        <v>302</v>
       </c>
       <c r="B94" t="s">
-        <v>300</v>
+        <v>303</v>
       </c>
       <c r="C94" s="1">
-        <v>3800000.0</v>
+        <v>3240000.0</v>
       </c>
       <c r="D94" s="1">
-        <v>97.277</v>
+        <v>102.367</v>
       </c>
       <c r="E94" s="1">
-        <v>97.15552632</v>
+        <v>104.17235494</v>
       </c>
       <c r="F94" t="s">
         <v>8</v>
       </c>
       <c r="G94">
         <v>1.0</v>
       </c>
       <c r="H94" s="1">
-        <v>3691910.0</v>
+        <v>3375184.3</v>
       </c>
       <c r="I94" s="1">
-        <v>4616.0</v>
+        <v>-58493.5</v>
       </c>
       <c r="J94" s="1">
-        <v>0.12503013345396</v>
+        <v>-1.7330461035861</v>
       </c>
       <c r="K94">
-        <v>0.69</v>
+        <v>1.26</v>
       </c>
       <c r="L94" t="s">
-        <v>301</v>
+        <v>304</v>
       </c>
       <c r="M94" s="1">
-        <v>3696526.0</v>
+        <v>3316690.8</v>
       </c>
       <c r="N94" s="1">
-        <v>3722912.47</v>
+        <v>3357607.47</v>
       </c>
       <c r="O94" s="1">
-        <v>0.92</v>
+        <v>0.77</v>
       </c>
       <c r="P94">
         <v>1</v>
       </c>
     </row>
     <row r="95" spans="1:16">
       <c r="A95" t="s">
-        <v>302</v>
+        <v>305</v>
       </c>
       <c r="B95" t="s">
-        <v>303</v>
+        <v>306</v>
       </c>
       <c r="C95" s="1">
-        <v>1300000.0</v>
+        <v>2391000.0</v>
       </c>
       <c r="D95" s="1">
-        <v>102.485</v>
+        <v>98.453</v>
       </c>
       <c r="E95" s="1">
-        <v>104.71313615</v>
+        <v>99.51961188</v>
       </c>
       <c r="F95" t="s">
         <v>8</v>
       </c>
       <c r="G95">
         <v>1.0</v>
       </c>
       <c r="H95" s="1">
-        <v>1361270.77</v>
+        <v>2379513.92</v>
       </c>
       <c r="I95" s="1">
-        <v>-28965.77</v>
+        <v>-25502.69</v>
       </c>
       <c r="J95" s="1">
-        <v>-2.1278477903408</v>
+        <v>-1.0717604879571</v>
       </c>
       <c r="K95">
-        <v>1.15</v>
+        <v>1.07</v>
       </c>
       <c r="L95" t="s">
-        <v>304</v>
+        <v>307</v>
       </c>
       <c r="M95" s="1">
-        <v>1332305.0</v>
+        <v>2354011.23</v>
       </c>
       <c r="N95" s="1">
-        <v>1347258.49</v>
+        <v>2379599.84</v>
       </c>
       <c r="O95" s="1">
-        <v>0.33</v>
+        <v>0.55</v>
       </c>
       <c r="P95">
         <v>1</v>
       </c>
     </row>
     <row r="96" spans="1:16">
       <c r="A96" t="s">
-        <v>305</v>
+        <v>308</v>
       </c>
       <c r="B96" t="s">
-        <v>306</v>
+        <v>309</v>
       </c>
       <c r="C96" s="1">
-        <v>1920000.0</v>
+        <v>3500000.0</v>
       </c>
       <c r="D96" s="1">
-        <v>101.771</v>
+        <v>101.288</v>
       </c>
       <c r="E96" s="1">
-        <v>103.41409219</v>
+        <v>102.68168571</v>
       </c>
       <c r="F96" t="s">
         <v>8</v>
       </c>
       <c r="G96">
         <v>1.0</v>
       </c>
       <c r="H96" s="1">
-        <v>1985550.57</v>
+        <v>3593859.0</v>
       </c>
       <c r="I96" s="1">
-        <v>-31547.37</v>
+        <v>-48779.0</v>
       </c>
       <c r="J96" s="1">
-        <v>-1.5888474701503</v>
+        <v>-1.3572875285313</v>
       </c>
       <c r="K96">
-        <v>1.55</v>
+        <v>3.07</v>
       </c>
       <c r="L96" t="s">
-        <v>307</v>
+        <v>310</v>
       </c>
       <c r="M96" s="1">
-        <v>1954003.2</v>
+        <v>3545080.0</v>
       </c>
       <c r="N96" s="1">
-        <v>1983684.3</v>
+        <v>3652551.1</v>
       </c>
       <c r="O96" s="1">
-        <v>0.49</v>
+        <v>0.84</v>
       </c>
       <c r="P96">
         <v>1</v>
       </c>
     </row>
     <row r="97" spans="1:16">
       <c r="A97" t="s">
-        <v>308</v>
+        <v>311</v>
       </c>
       <c r="B97" t="s">
-        <v>309</v>
+        <v>312</v>
       </c>
       <c r="C97" s="1">
-        <v>3800000.0</v>
+        <v>4100000.0</v>
       </c>
       <c r="D97" s="1">
-        <v>99.501</v>
+        <v>97.537</v>
       </c>
       <c r="E97" s="1">
-        <v>98.96886842</v>
+        <v>97.18643902</v>
       </c>
       <c r="F97" t="s">
         <v>8</v>
       </c>
       <c r="G97">
         <v>1.0</v>
       </c>
       <c r="H97" s="1">
-        <v>3760817.0</v>
+        <v>3984644.0</v>
       </c>
       <c r="I97" s="1">
-        <v>20221.0</v>
+        <v>14373.0</v>
       </c>
       <c r="J97" s="1">
-        <v>0.5376757231208</v>
+        <v>0.36070976478702</v>
       </c>
       <c r="K97">
-        <v>0.46</v>
+        <v>0.77</v>
       </c>
       <c r="L97" t="s">
-        <v>310</v>
+        <v>313</v>
       </c>
       <c r="M97" s="1">
-        <v>3781038.0</v>
+        <v>3999017.0</v>
       </c>
       <c r="N97" s="1">
-        <v>3798606.49</v>
+        <v>4030415.59</v>
       </c>
       <c r="O97" s="1">
-        <v>0.94</v>
+        <v>0.92</v>
       </c>
       <c r="P97">
         <v>1</v>
       </c>
     </row>
     <row r="98" spans="1:16">
       <c r="A98" t="s">
-        <v>311</v>
+        <v>314</v>
       </c>
       <c r="B98" t="s">
-        <v>312</v>
+        <v>315</v>
       </c>
       <c r="C98" s="1">
-        <v>5800000.0</v>
+        <v>1400000.0</v>
       </c>
       <c r="D98" s="1">
-        <v>97.84</v>
+        <v>102.563</v>
       </c>
       <c r="E98" s="1">
-        <v>99.34837534</v>
+        <v>104.56876929</v>
       </c>
       <c r="F98" t="s">
         <v>8</v>
       </c>
       <c r="G98">
         <v>1.0</v>
       </c>
       <c r="H98" s="1">
-        <v>5762205.77</v>
+        <v>1463962.77</v>
       </c>
       <c r="I98" s="1">
-        <v>-87485.77</v>
+        <v>-28080.77</v>
       </c>
       <c r="J98" s="1">
-        <v>-1.518268758389</v>
+        <v>-1.9181341612943</v>
       </c>
       <c r="K98">
-        <v>2.45</v>
+        <v>1.48</v>
       </c>
       <c r="L98" t="s">
-        <v>313</v>
+        <v>316</v>
       </c>
       <c r="M98" s="1">
-        <v>5674720.0</v>
+        <v>1435882.0</v>
       </c>
       <c r="N98" s="1">
-        <v>5816541.92</v>
+        <v>1456560.69</v>
       </c>
       <c r="O98" s="1">
-        <v>1.44</v>
+        <v>0.33</v>
       </c>
       <c r="P98">
         <v>1</v>
       </c>
     </row>
     <row r="99" spans="1:16">
       <c r="A99" t="s">
-        <v>314</v>
+        <v>317</v>
       </c>
       <c r="B99" t="s">
-        <v>315</v>
+        <v>318</v>
       </c>
       <c r="C99" s="1">
-        <v>3345000.0</v>
+        <v>2020000.0</v>
       </c>
       <c r="D99" s="1">
-        <v>98.934</v>
+        <v>101.833</v>
       </c>
       <c r="E99" s="1">
-        <v>100.48512466</v>
+        <v>103.33785</v>
       </c>
       <c r="F99" t="s">
         <v>8</v>
       </c>
       <c r="G99">
         <v>1.0</v>
       </c>
       <c r="H99" s="1">
-        <v>3361227.42</v>
+        <v>2087424.57</v>
       </c>
       <c r="I99" s="1">
-        <v>-51885.12</v>
+        <v>-30397.97</v>
       </c>
       <c r="J99" s="1">
-        <v>-1.5436361042181</v>
+        <v>-1.4562427997099</v>
       </c>
       <c r="K99">
+        <v>1.86</v>
+      </c>
+      <c r="L99" t="s">
+        <v>319</v>
+      </c>
+      <c r="M99" s="1">
+        <v>2057026.6</v>
+      </c>
+      <c r="N99" s="1">
+        <v>2094652.56</v>
+      </c>
+      <c r="O99" s="1">
         <v>0.48</v>
-      </c>
-[...10 lines deleted...]
-        <v>0.82</v>
       </c>
       <c r="P99">
         <v>1</v>
       </c>
     </row>
     <row r="100" spans="1:16">
       <c r="A100" t="s">
-        <v>317</v>
+        <v>320</v>
       </c>
       <c r="B100" t="s">
-        <v>318</v>
+        <v>321</v>
       </c>
       <c r="C100" s="1">
-        <v>5300000.0</v>
+        <v>3800000.0</v>
       </c>
       <c r="D100" s="1">
-        <v>102.491</v>
+        <v>99.586</v>
       </c>
       <c r="E100" s="1">
-        <v>104.52229566</v>
+        <v>98.96886842</v>
       </c>
       <c r="F100" t="s">
         <v>8</v>
       </c>
       <c r="G100">
         <v>1.0</v>
       </c>
       <c r="H100" s="1">
-        <v>5539681.67</v>
+        <v>3760817.0</v>
       </c>
       <c r="I100" s="1">
-        <v>-107658.67</v>
+        <v>23451.0</v>
       </c>
       <c r="J100" s="1">
-        <v>-1.943408961259</v>
+        <v>0.6235613165969</v>
       </c>
       <c r="K100">
-        <v>2.06</v>
+        <v>0.51</v>
       </c>
       <c r="L100" t="s">
-        <v>319</v>
+        <v>322</v>
       </c>
       <c r="M100" s="1">
-        <v>5432023.0</v>
+        <v>3784268.0</v>
       </c>
       <c r="N100" s="1">
-        <v>5541435.33</v>
+        <v>3803463.21</v>
       </c>
       <c r="O100" s="1">
-        <v>1.37</v>
+        <v>0.87</v>
       </c>
       <c r="P100">
         <v>1</v>
       </c>
     </row>
     <row r="101" spans="1:16">
       <c r="A101" t="s">
-        <v>320</v>
+        <v>323</v>
       </c>
       <c r="B101" t="s">
-        <v>321</v>
+        <v>324</v>
       </c>
       <c r="C101" s="1">
-        <v>375000.0</v>
+        <v>5800000.0</v>
       </c>
       <c r="D101" s="1">
-        <v>100.69</v>
+        <v>98.096</v>
       </c>
       <c r="E101" s="1">
-        <v>101.8218</v>
+        <v>99.34837534</v>
       </c>
       <c r="F101" t="s">
         <v>8</v>
       </c>
       <c r="G101">
         <v>1.0</v>
       </c>
       <c r="H101" s="1">
-        <v>381831.75</v>
+        <v>5762205.77</v>
       </c>
       <c r="I101" s="1">
-        <v>-4244.25</v>
+        <v>-72637.77</v>
       </c>
       <c r="J101" s="1">
-        <v>-1.1115497859987</v>
+        <v>-1.2605896578386</v>
       </c>
       <c r="K101">
-        <v>3.1</v>
+        <v>0.12</v>
       </c>
       <c r="L101" t="s">
-        <v>322</v>
+        <v>325</v>
       </c>
       <c r="M101" s="1">
-        <v>377587.5</v>
+        <v>5689568.0</v>
       </c>
       <c r="N101" s="1">
-        <v>389197.09</v>
+        <v>5696321.42</v>
       </c>
       <c r="O101" s="1">
-        <v>0.1</v>
+        <v>1.31</v>
       </c>
       <c r="P101">
         <v>1</v>
       </c>
     </row>
     <row r="102" spans="1:16">
       <c r="A102" t="s">
-        <v>323</v>
+        <v>326</v>
       </c>
       <c r="B102" t="s">
-        <v>324</v>
+        <v>327</v>
       </c>
       <c r="C102" s="1">
-        <v>1611000.0</v>
+        <v>3645000.0</v>
       </c>
       <c r="D102" s="1">
-        <v>99.911</v>
+        <v>99.044</v>
       </c>
       <c r="E102" s="1">
-        <v>99.958</v>
+        <v>100.38708971</v>
       </c>
       <c r="F102" t="s">
         <v>8</v>
       </c>
       <c r="G102">
         <v>1.0</v>
       </c>
       <c r="H102" s="1">
-        <v>1610323.38</v>
+        <v>3659109.42</v>
       </c>
       <c r="I102" s="1">
-        <v>-757.17</v>
+        <v>-48955.62</v>
       </c>
       <c r="J102" s="1">
-        <v>-0.047019748294284</v>
+        <v>-1.3379107968846</v>
       </c>
       <c r="K102">
-        <v>0.09</v>
+        <v>0.68</v>
       </c>
       <c r="L102" t="s">
-        <v>325</v>
+        <v>328</v>
       </c>
       <c r="M102" s="1">
-        <v>1609566.21</v>
+        <v>3610153.8</v>
       </c>
       <c r="N102" s="1">
-        <v>1611055.83</v>
+        <v>3634820.96</v>
       </c>
       <c r="O102" s="1">
-        <v>0.4</v>
+        <v>0.83</v>
       </c>
       <c r="P102">
         <v>1</v>
       </c>
     </row>
     <row r="103" spans="1:16">
       <c r="A103" t="s">
-        <v>326</v>
+        <v>329</v>
       </c>
       <c r="B103" t="s">
-        <v>327</v>
+        <v>330</v>
       </c>
       <c r="C103" s="1">
-        <v>3300000.0</v>
+        <v>5700000.0</v>
       </c>
       <c r="D103" s="1">
-        <v>98.558</v>
+        <v>102.422</v>
       </c>
       <c r="E103" s="1">
-        <v>99.92660182</v>
+        <v>104.38655561</v>
       </c>
       <c r="F103" t="s">
         <v>8</v>
       </c>
       <c r="G103">
         <v>1.0</v>
       </c>
       <c r="H103" s="1">
-        <v>3297577.86</v>
+        <v>5950033.67</v>
       </c>
       <c r="I103" s="1">
-        <v>-45163.86</v>
+        <v>-111979.67</v>
       </c>
       <c r="J103" s="1">
-        <v>-1.3696070848802</v>
+        <v>-1.8820006105949</v>
       </c>
       <c r="K103">
-        <v>2.65</v>
+        <v>2.44</v>
       </c>
       <c r="L103" t="s">
-        <v>328</v>
+        <v>331</v>
       </c>
       <c r="M103" s="1">
-        <v>3252414.0</v>
+        <v>5838054.0</v>
       </c>
       <c r="N103" s="1">
-        <v>3340010.92</v>
+        <v>5977196.47</v>
       </c>
       <c r="O103" s="1">
-        <v>0.82</v>
+        <v>1.37</v>
       </c>
       <c r="P103">
         <v>1</v>
       </c>
     </row>
     <row r="104" spans="1:16">
       <c r="A104" t="s">
-        <v>329</v>
+        <v>332</v>
       </c>
       <c r="B104" t="s">
-        <v>330</v>
+        <v>333</v>
       </c>
       <c r="C104" s="1">
-        <v>3297000.0</v>
+        <v>1375000.0</v>
       </c>
       <c r="D104" s="1">
-        <v>98.758</v>
+        <v>100.724</v>
       </c>
       <c r="E104" s="1">
-        <v>100.15900849</v>
+        <v>101.11721818</v>
       </c>
       <c r="F104" t="s">
         <v>8</v>
       </c>
       <c r="G104">
         <v>1.0</v>
       </c>
       <c r="H104" s="1">
-        <v>3302242.51</v>
+        <v>1390361.75</v>
       </c>
       <c r="I104" s="1">
-        <v>-46191.25</v>
+        <v>-5406.75</v>
       </c>
       <c r="J104" s="1">
-        <v>-1.3987843067286</v>
+        <v>-0.38887361508615</v>
       </c>
       <c r="K104">
-        <v>1.78</v>
+        <v>3.44</v>
       </c>
       <c r="L104" t="s">
-        <v>331</v>
+        <v>334</v>
       </c>
       <c r="M104" s="1">
-        <v>3256051.26</v>
+        <v>1384955.0</v>
       </c>
       <c r="N104" s="1">
-        <v>3314618.17</v>
+        <v>1432232.4</v>
       </c>
       <c r="O104" s="1">
-        <v>0.82</v>
+        <v>0.33</v>
       </c>
       <c r="P104">
         <v>1</v>
       </c>
     </row>
     <row r="105" spans="1:16">
       <c r="A105" t="s">
-        <v>332</v>
+        <v>335</v>
       </c>
       <c r="B105" t="s">
-        <v>333</v>
+        <v>336</v>
       </c>
       <c r="C105" s="1">
-        <v>2100000.0</v>
+        <v>1711000.0</v>
       </c>
       <c r="D105" s="1">
-        <v>98.412</v>
+        <v>100.439</v>
       </c>
       <c r="E105" s="1">
-        <v>97.523</v>
+        <v>99.98915137</v>
       </c>
       <c r="F105" t="s">
         <v>8</v>
       </c>
       <c r="G105">
         <v>1.0</v>
       </c>
       <c r="H105" s="1">
-        <v>2047983.0</v>
+        <v>1710814.38</v>
       </c>
       <c r="I105" s="1">
-        <v>18669.0</v>
+        <v>7696.91</v>
       </c>
       <c r="J105" s="1">
-        <v>0.91157983244978</v>
+        <v>0.44989743422662</v>
       </c>
       <c r="K105">
-        <v>0.3</v>
+        <v>0.35</v>
       </c>
       <c r="L105" t="s">
-        <v>334</v>
+        <v>337</v>
       </c>
       <c r="M105" s="1">
-        <v>2066652.0</v>
+        <v>1718511.29</v>
       </c>
       <c r="N105" s="1">
-        <v>2072980.77</v>
+        <v>1724488.07</v>
       </c>
       <c r="O105" s="1">
-        <v>0.51</v>
+        <v>0.4</v>
       </c>
       <c r="P105">
         <v>1</v>
       </c>
     </row>
     <row r="106" spans="1:16">
       <c r="A106" t="s">
-        <v>335</v>
+        <v>338</v>
       </c>
       <c r="B106" t="s">
-        <v>336</v>
+        <v>339</v>
       </c>
       <c r="C106" s="1">
-        <v>5800000.0</v>
+        <v>3500000.0</v>
       </c>
       <c r="D106" s="1">
-        <v>100.678</v>
+        <v>98.894</v>
       </c>
       <c r="E106" s="1">
-        <v>101.80010086</v>
+        <v>99.87771029</v>
       </c>
       <c r="F106" t="s">
         <v>8</v>
       </c>
       <c r="G106">
         <v>1.0</v>
       </c>
       <c r="H106" s="1">
-        <v>5904405.85</v>
+        <v>3495719.86</v>
       </c>
       <c r="I106" s="1">
-        <v>-65081.85</v>
+        <v>-34429.86</v>
       </c>
       <c r="J106" s="1">
-        <v>-1.1022590867462</v>
+        <v>-0.98491473512983</v>
       </c>
       <c r="K106">
-        <v>3.42</v>
+        <v>2.85</v>
       </c>
       <c r="L106" t="s">
-        <v>337</v>
+        <v>340</v>
       </c>
       <c r="M106" s="1">
-        <v>5839324.0</v>
+        <v>3461290.0</v>
       </c>
       <c r="N106" s="1">
-        <v>6037596.6</v>
+        <v>3561087.95</v>
       </c>
       <c r="O106" s="1">
-        <v>1.49</v>
+        <v>0.82</v>
       </c>
       <c r="P106">
         <v>1</v>
       </c>
     </row>
     <row r="107" spans="1:16">
       <c r="A107" t="s">
-        <v>338</v>
+        <v>341</v>
       </c>
       <c r="B107" t="s">
-        <v>339</v>
+        <v>342</v>
       </c>
       <c r="C107" s="1">
-        <v>3100000.0</v>
+        <v>3497000.0</v>
       </c>
       <c r="D107" s="1">
-        <v>99.774</v>
+        <v>98.973</v>
       </c>
       <c r="E107" s="1">
-        <v>99.878</v>
+        <v>100.09947126</v>
       </c>
       <c r="F107" t="s">
         <v>8</v>
       </c>
       <c r="G107">
         <v>1.0</v>
       </c>
       <c r="H107" s="1">
-        <v>3096218.0</v>
+        <v>3500478.51</v>
       </c>
       <c r="I107" s="1">
-        <v>-3224.0</v>
+        <v>-39392.7</v>
       </c>
       <c r="J107" s="1">
-        <v>-0.10412703498268</v>
+        <v>-1.1253518593948</v>
       </c>
       <c r="K107">
-        <v>0.08</v>
+        <v>1.96</v>
       </c>
       <c r="L107" t="s">
-        <v>340</v>
+        <v>343</v>
       </c>
       <c r="M107" s="1">
-        <v>3092994.0</v>
+        <v>3461085.81</v>
       </c>
       <c r="N107" s="1">
-        <v>3095541.95</v>
+        <v>3529492.88</v>
       </c>
       <c r="O107" s="1">
-        <v>0.76</v>
+        <v>0.81</v>
       </c>
       <c r="P107">
         <v>1</v>
       </c>
     </row>
     <row r="108" spans="1:16">
       <c r="A108" t="s">
-        <v>341</v>
+        <v>344</v>
       </c>
       <c r="B108" t="s">
-        <v>342</v>
+        <v>345</v>
       </c>
       <c r="C108" s="1">
-        <v>2000000.0</v>
+        <v>1845000.0</v>
       </c>
       <c r="D108" s="1">
-        <v>99.611</v>
+        <v>100.034</v>
       </c>
       <c r="E108" s="1">
-        <v>99.2</v>
+        <v>99.97942276</v>
       </c>
       <c r="F108" t="s">
         <v>8</v>
       </c>
       <c r="G108">
         <v>1.0</v>
       </c>
       <c r="H108" s="1">
-        <v>1984000.0</v>
+        <v>1844620.35</v>
       </c>
       <c r="I108" s="1">
-        <v>8220.0</v>
+        <v>1006.95</v>
       </c>
       <c r="J108" s="1">
-        <v>0.41431451612903</v>
+        <v>0.05458846857024</v>
       </c>
       <c r="K108">
-        <v>0.39</v>
-[...2 lines deleted...]
-        <v>343</v>
+        <v>0.05</v>
+      </c>
+      <c r="L108">
+        <v>985.68</v>
       </c>
       <c r="M108" s="1">
-        <v>1992220.0</v>
+        <v>1845627.3</v>
       </c>
       <c r="N108" s="1">
-        <v>2000096.71</v>
+        <v>1846612.98</v>
       </c>
       <c r="O108" s="1">
-        <v>0.49</v>
+        <v>0.42</v>
       </c>
       <c r="P108">
         <v>1</v>
       </c>
     </row>
     <row r="109" spans="1:16">
       <c r="A109" t="s">
-        <v>344</v>
+        <v>346</v>
       </c>
       <c r="B109" t="s">
-        <v>345</v>
+        <v>347</v>
       </c>
       <c r="C109" s="1">
-        <v>5149000.0</v>
+        <v>2300000.0</v>
       </c>
       <c r="D109" s="1">
-        <v>100.441</v>
+        <v>98.652</v>
       </c>
       <c r="E109" s="1">
-        <v>101.54052787</v>
+        <v>97.62613043</v>
       </c>
       <c r="F109" t="s">
         <v>8</v>
       </c>
       <c r="G109">
         <v>1.0</v>
       </c>
       <c r="H109" s="1">
-        <v>5228321.78</v>
+        <v>2245401.0</v>
       </c>
       <c r="I109" s="1">
-        <v>-56614.69</v>
+        <v>23595.0</v>
       </c>
       <c r="J109" s="1">
-        <v>-1.0828463201437</v>
+        <v>1.0508145315692</v>
       </c>
       <c r="K109">
-        <v>2.86</v>
+        <v>0.47</v>
       </c>
       <c r="L109" t="s">
-        <v>346</v>
+        <v>348</v>
       </c>
       <c r="M109" s="1">
-        <v>5171707.09</v>
+        <v>2268996.0</v>
       </c>
       <c r="N109" s="1">
-        <v>5318770.99</v>
+        <v>2279865.86</v>
       </c>
       <c r="O109" s="1">
-        <v>1.31</v>
+        <v>0.52</v>
       </c>
       <c r="P109">
         <v>1</v>
       </c>
     </row>
     <row r="110" spans="1:16">
       <c r="A110" t="s">
-        <v>347</v>
+        <v>349</v>
       </c>
       <c r="B110" t="s">
-        <v>348</v>
+        <v>350</v>
       </c>
       <c r="C110" s="1">
-        <v>1300000.0</v>
+        <v>6200000.0</v>
       </c>
       <c r="D110" s="1">
-        <v>100.057</v>
+        <v>100.665</v>
       </c>
       <c r="E110" s="1">
-        <v>101.50487846</v>
+        <v>101.73299758</v>
       </c>
       <c r="F110" t="s">
         <v>8</v>
       </c>
       <c r="G110">
         <v>1.0</v>
       </c>
       <c r="H110" s="1">
-        <v>1319563.42</v>
+        <v>6307445.85</v>
       </c>
       <c r="I110" s="1">
-        <v>-18822.42</v>
+        <v>-66215.85</v>
       </c>
       <c r="J110" s="1">
-        <v>-1.4264126842801</v>
+        <v>-1.0498044941599</v>
       </c>
       <c r="K110">
-        <v>1.82</v>
+        <v>3.68</v>
       </c>
       <c r="L110" t="s">
-        <v>349</v>
+        <v>351</v>
       </c>
       <c r="M110" s="1">
-        <v>1300741.0</v>
+        <v>6241230.0</v>
       </c>
       <c r="N110" s="1">
-        <v>1324368.05</v>
+        <v>6469632.05</v>
       </c>
       <c r="O110" s="1">
-        <v>0.33</v>
+        <v>1.48</v>
       </c>
       <c r="P110">
         <v>1</v>
       </c>
     </row>
     <row r="111" spans="1:16">
       <c r="A111" t="s">
-        <v>350</v>
+        <v>352</v>
       </c>
       <c r="B111" t="s">
-        <v>351</v>
+        <v>353</v>
       </c>
       <c r="C111" s="1">
-        <v>4200000.0</v>
+        <v>3300000.0</v>
       </c>
       <c r="D111" s="1">
-        <v>103.052</v>
+        <v>99.916</v>
       </c>
       <c r="E111" s="1">
-        <v>105.09337452</v>
+        <v>99.89460606</v>
       </c>
       <c r="F111" t="s">
         <v>8</v>
       </c>
       <c r="G111">
         <v>1.0</v>
       </c>
       <c r="H111" s="1">
-        <v>4413921.73</v>
+        <v>3296522.0</v>
       </c>
       <c r="I111" s="1">
-        <v>-85737.73</v>
+        <v>706.0</v>
       </c>
       <c r="J111" s="1">
-        <v>-1.9424388388509</v>
+        <v>0.021416511098667</v>
       </c>
       <c r="K111">
-        <v>2.98</v>
+        <v>0.29</v>
       </c>
       <c r="L111" t="s">
-        <v>352</v>
+        <v>354</v>
       </c>
       <c r="M111" s="1">
-        <v>4328184.0</v>
+        <v>3297228.0</v>
       </c>
       <c r="N111" s="1">
-        <v>4453349.75</v>
+        <v>3306721.15</v>
       </c>
       <c r="O111" s="1">
-        <v>1.1</v>
+        <v>0.76</v>
       </c>
       <c r="P111">
         <v>1</v>
       </c>
     </row>
     <row r="112" spans="1:16">
       <c r="A112" t="s">
-        <v>353</v>
+        <v>355</v>
       </c>
       <c r="B112" t="s">
-        <v>354</v>
+        <v>356</v>
       </c>
       <c r="C112" s="1">
-        <v>2000000.0</v>
+        <v>3100000.0</v>
       </c>
       <c r="D112" s="1">
-        <v>107.273</v>
+        <v>99.707</v>
       </c>
       <c r="E112" s="1">
-        <v>109.06825</v>
+        <v>99.76912903</v>
       </c>
       <c r="F112" t="s">
         <v>8</v>
       </c>
       <c r="G112">
         <v>1.0</v>
       </c>
       <c r="H112" s="1">
-        <v>2181365.0</v>
+        <v>3092843.0</v>
       </c>
       <c r="I112" s="1">
-        <v>-35905.0</v>
+        <v>-1926.0</v>
       </c>
       <c r="J112" s="1">
-        <v>-1.6459877186991</v>
+        <v>-0.062272802078864</v>
       </c>
       <c r="K112">
-        <v>2.55</v>
+        <v>0.05</v>
       </c>
       <c r="L112" t="s">
-        <v>355</v>
+        <v>357</v>
       </c>
       <c r="M112" s="1">
-        <v>2145460.0</v>
+        <v>3090917.0</v>
       </c>
       <c r="N112" s="1">
-        <v>2196364.7</v>
+        <v>3092445.77</v>
       </c>
       <c r="O112" s="1">
-        <v>0.54</v>
+        <v>0.71</v>
       </c>
       <c r="P112">
         <v>1</v>
       </c>
     </row>
     <row r="113" spans="1:16">
       <c r="A113" t="s">
-        <v>356</v>
+        <v>358</v>
       </c>
       <c r="B113" t="s">
-        <v>357</v>
+        <v>359</v>
       </c>
       <c r="C113" s="1">
-        <v>4800000.0</v>
+        <v>2100000.0</v>
       </c>
       <c r="D113" s="1">
-        <v>100.339</v>
+        <v>99.768</v>
       </c>
       <c r="E113" s="1">
-        <v>101.34664646</v>
+        <v>99.23138095</v>
       </c>
       <c r="F113" t="s">
         <v>8</v>
       </c>
       <c r="G113">
         <v>1.0</v>
       </c>
       <c r="H113" s="1">
-        <v>4864639.03</v>
+        <v>2083859.0</v>
       </c>
       <c r="I113" s="1">
-        <v>-48367.03</v>
+        <v>11269.0</v>
       </c>
       <c r="J113" s="1">
-        <v>-0.99425732724921</v>
+        <v>0.54077555151284</v>
       </c>
       <c r="K113">
-        <v>0.26</v>
+        <v>0.59</v>
       </c>
       <c r="L113" t="s">
-        <v>358</v>
+        <v>360</v>
       </c>
       <c r="M113" s="1">
-        <v>4816272.0</v>
+        <v>2095128.0</v>
       </c>
       <c r="N113" s="1">
-        <v>4828896.66</v>
+        <v>2107533.82</v>
       </c>
       <c r="O113" s="1">
-        <v>1.19</v>
+        <v>0.48</v>
       </c>
       <c r="P113">
         <v>1</v>
       </c>
     </row>
     <row r="114" spans="1:16">
       <c r="A114" t="s">
-        <v>359</v>
+        <v>361</v>
       </c>
       <c r="B114" t="s">
-        <v>360</v>
+        <v>362</v>
       </c>
       <c r="C114" s="1">
-        <v>5464000.0</v>
+        <v>5549000.0</v>
       </c>
       <c r="D114" s="1">
-        <v>93.048</v>
+        <v>100.444</v>
       </c>
       <c r="E114" s="1">
-        <v>94.43916654</v>
+        <v>101.46753974</v>
       </c>
       <c r="F114" t="s">
         <v>8</v>
       </c>
       <c r="G114">
         <v>1.0</v>
       </c>
       <c r="H114" s="1">
-        <v>5160156.06</v>
+        <v>5630433.78</v>
       </c>
       <c r="I114" s="1">
-        <v>-76013.34</v>
+        <v>-56796.22</v>
       </c>
       <c r="J114" s="1">
-        <v>-1.4730821920142</v>
+        <v>-1.0087361332931</v>
       </c>
       <c r="K114">
-        <v>0.21</v>
+        <v>3.11</v>
       </c>
       <c r="L114" t="s">
-        <v>361</v>
+        <v>363</v>
       </c>
       <c r="M114" s="1">
-        <v>5084142.72</v>
+        <v>5573637.56</v>
       </c>
       <c r="N114" s="1">
-        <v>5095370.12</v>
+        <v>5746378.69</v>
       </c>
       <c r="O114" s="1">
-        <v>1.26</v>
+        <v>1.32</v>
       </c>
       <c r="P114">
         <v>1</v>
       </c>
     </row>
     <row r="115" spans="1:16">
       <c r="A115" t="s">
-        <v>362</v>
+        <v>364</v>
       </c>
       <c r="B115" t="s">
-        <v>363</v>
+        <v>365</v>
       </c>
       <c r="C115" s="1">
-        <v>800000.0</v>
+        <v>1300000.0</v>
       </c>
       <c r="D115" s="1">
-        <v>100.218</v>
+        <v>100.259</v>
       </c>
       <c r="E115" s="1">
-        <v>100.637</v>
+        <v>101.50487846</v>
       </c>
       <c r="F115" t="s">
         <v>8</v>
       </c>
       <c r="G115">
         <v>1.0</v>
       </c>
       <c r="H115" s="1">
-        <v>805096.0</v>
+        <v>1319563.42</v>
       </c>
       <c r="I115" s="1">
-        <v>-3352.0</v>
+        <v>-16196.42</v>
       </c>
       <c r="J115" s="1">
-        <v>-0.41634786410565</v>
+        <v>-1.227407470874</v>
       </c>
       <c r="K115">
-        <v>1.31</v>
+        <v>2.07</v>
       </c>
       <c r="L115" t="s">
-        <v>364</v>
+        <v>366</v>
       </c>
       <c r="M115" s="1">
-        <v>801744.0</v>
+        <v>1303367.0</v>
       </c>
       <c r="N115" s="1">
-        <v>812223.45</v>
+        <v>1330221.79</v>
       </c>
       <c r="O115" s="1">
-        <v>0.2</v>
+        <v>0.31</v>
       </c>
       <c r="P115">
         <v>1</v>
       </c>
     </row>
     <row r="116" spans="1:16">
       <c r="A116" t="s">
-        <v>365</v>
+        <v>367</v>
       </c>
       <c r="B116" t="s">
-        <v>366</v>
+        <v>368</v>
       </c>
       <c r="C116" s="1">
-        <v>4160000.0</v>
+        <v>4200000.0</v>
       </c>
       <c r="D116" s="1">
-        <v>100.084</v>
+        <v>103.116</v>
       </c>
       <c r="E116" s="1">
-        <v>101.30837019</v>
+        <v>105.09337452</v>
       </c>
       <c r="F116" t="s">
         <v>8</v>
       </c>
       <c r="G116">
         <v>1.0</v>
       </c>
       <c r="H116" s="1">
-        <v>4214428.2</v>
+        <v>4413921.73</v>
       </c>
       <c r="I116" s="1">
-        <v>-50933.8</v>
+        <v>-83049.73</v>
       </c>
       <c r="J116" s="1">
-        <v>-1.2085577825243</v>
+        <v>-1.8815406135441</v>
       </c>
       <c r="K116">
-        <v>2.63</v>
+        <v>3.31</v>
       </c>
       <c r="L116" t="s">
-        <v>367</v>
+        <v>369</v>
       </c>
       <c r="M116" s="1">
-        <v>4163494.4</v>
+        <v>4330872.0</v>
       </c>
       <c r="N116" s="1">
-        <v>4272979.33</v>
+        <v>4469702.14</v>
       </c>
       <c r="O116" s="1">
-        <v>1.06</v>
+        <v>1.03</v>
       </c>
       <c r="P116">
         <v>1</v>
       </c>
     </row>
     <row r="117" spans="1:16">
       <c r="A117" t="s">
-        <v>368</v>
+        <v>370</v>
       </c>
       <c r="B117" t="s">
-        <v>369</v>
+        <v>371</v>
       </c>
       <c r="C117" s="1">
-        <v>3600000.0</v>
+        <v>2000000.0</v>
       </c>
       <c r="D117" s="1">
-        <v>98.175</v>
+        <v>107.257</v>
       </c>
       <c r="E117" s="1">
-        <v>98.32790722</v>
+        <v>109.06825</v>
       </c>
       <c r="F117" t="s">
         <v>8</v>
       </c>
       <c r="G117">
         <v>1.0</v>
       </c>
       <c r="H117" s="1">
-        <v>3539804.66</v>
+        <v>2181365.0</v>
       </c>
       <c r="I117" s="1">
-        <v>-5504.66</v>
+        <v>-36225.0</v>
       </c>
       <c r="J117" s="1">
-        <v>-0.15550745108065</v>
+        <v>-1.6606574323875</v>
       </c>
       <c r="K117">
-        <v>1.1</v>
+        <v>3.09</v>
       </c>
       <c r="L117" t="s">
-        <v>370</v>
+        <v>372</v>
       </c>
       <c r="M117" s="1">
-        <v>3534300.0</v>
+        <v>2145140.0</v>
       </c>
       <c r="N117" s="1">
-        <v>3574035.62</v>
+        <v>2206921.77</v>
       </c>
       <c r="O117" s="1">
-        <v>0.88</v>
+        <v>0.51</v>
       </c>
       <c r="P117">
         <v>1</v>
       </c>
     </row>
     <row r="118" spans="1:16">
       <c r="A118" t="s">
-        <v>371</v>
+        <v>373</v>
       </c>
       <c r="B118" t="s">
-        <v>372</v>
+        <v>374</v>
       </c>
       <c r="C118" s="1">
-        <v>3400000.0</v>
+        <v>5200000.0</v>
       </c>
       <c r="D118" s="1">
-        <v>98.264</v>
+        <v>100.367</v>
       </c>
       <c r="E118" s="1">
-        <v>98.51473529</v>
+        <v>101.27113519</v>
       </c>
       <c r="F118" t="s">
         <v>8</v>
       </c>
       <c r="G118">
         <v>1.0</v>
       </c>
       <c r="H118" s="1">
-        <v>3349501.0</v>
+        <v>5266099.03</v>
       </c>
       <c r="I118" s="1">
-        <v>-8525.0</v>
+        <v>-47015.03</v>
       </c>
       <c r="J118" s="1">
-        <v>-0.25451552335706</v>
+        <v>-0.89278666679384</v>
       </c>
       <c r="K118">
-        <v>0.62</v>
+        <v>0.54</v>
       </c>
       <c r="L118" t="s">
-        <v>373</v>
+        <v>375</v>
       </c>
       <c r="M118" s="1">
-        <v>3340976.0</v>
+        <v>5219084.0</v>
       </c>
       <c r="N118" s="1">
-        <v>3361993.12</v>
+        <v>5247007.29</v>
       </c>
       <c r="O118" s="1">
-        <v>0.83</v>
+        <v>1.2</v>
       </c>
       <c r="P118">
         <v>1</v>
       </c>
     </row>
     <row r="119" spans="1:16">
       <c r="A119" t="s">
-        <v>374</v>
+        <v>376</v>
       </c>
       <c r="B119" t="s">
-        <v>375</v>
+        <v>377</v>
       </c>
       <c r="C119" s="1">
-        <v>4600000.0</v>
+        <v>5864000.0</v>
       </c>
       <c r="D119" s="1">
-        <v>94.7</v>
+        <v>93.372</v>
       </c>
       <c r="E119" s="1">
-        <v>94.967</v>
+        <v>94.38383458</v>
       </c>
       <c r="F119" t="s">
         <v>8</v>
       </c>
       <c r="G119">
         <v>1.0</v>
       </c>
       <c r="H119" s="1">
-        <v>4368482.0</v>
+        <v>5534668.06</v>
       </c>
       <c r="I119" s="1">
-        <v>-12282.0</v>
+        <v>-59333.98</v>
       </c>
       <c r="J119" s="1">
-        <v>-0.28115029431276</v>
+        <v>-1.0720422499918</v>
       </c>
       <c r="K119">
-        <v>0.01</v>
-[...2 lines deleted...]
-        <v>548.22</v>
+        <v>0.31</v>
+      </c>
+      <c r="L119" t="s">
+        <v>378</v>
       </c>
       <c r="M119" s="1">
-        <v>4356200.0</v>
+        <v>5475334.08</v>
       </c>
       <c r="N119" s="1">
-        <v>4356748.22</v>
+        <v>5493408.05</v>
       </c>
       <c r="O119" s="1">
-        <v>1.08</v>
+        <v>1.26</v>
       </c>
       <c r="P119">
         <v>1</v>
       </c>
     </row>
     <row r="120" spans="1:16">
       <c r="A120" t="s">
-        <v>376</v>
+        <v>379</v>
       </c>
       <c r="B120" t="s">
-        <v>377</v>
+        <v>380</v>
       </c>
       <c r="C120" s="1">
-        <v>600000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D120" s="1">
-        <v>107.523</v>
+        <v>100.175</v>
       </c>
       <c r="E120" s="1">
-        <v>110.87634667</v>
+        <v>100.637</v>
       </c>
       <c r="F120" t="s">
         <v>8</v>
       </c>
       <c r="G120">
         <v>1.0</v>
       </c>
       <c r="H120" s="1">
-        <v>665258.08</v>
+        <v>805096.0</v>
       </c>
       <c r="I120" s="1">
-        <v>-20120.08</v>
+        <v>-3696.0</v>
       </c>
       <c r="J120" s="1">
-        <v>-3.0244021989181</v>
+        <v>-0.45907568786828</v>
       </c>
       <c r="K120">
-        <v>1.59</v>
+        <v>1.52</v>
       </c>
       <c r="L120" t="s">
-        <v>378</v>
+        <v>381</v>
       </c>
       <c r="M120" s="1">
-        <v>645138.0</v>
+        <v>801400.0</v>
       </c>
       <c r="N120" s="1">
-        <v>654692.79</v>
+        <v>813591.78</v>
       </c>
       <c r="O120" s="1">
-        <v>0.16</v>
+        <v>0.19</v>
       </c>
       <c r="P120">
         <v>1</v>
       </c>
     </row>
     <row r="121" spans="1:16">
       <c r="A121" t="s">
-        <v>379</v>
+        <v>382</v>
       </c>
       <c r="B121" t="s">
-        <v>380</v>
+        <v>383</v>
       </c>
       <c r="C121" s="1">
-        <v>3000000.0</v>
+        <v>4460000.0</v>
       </c>
       <c r="D121" s="1">
-        <v>98.499</v>
+        <v>100.108</v>
       </c>
       <c r="E121" s="1">
-        <v>99.7983</v>
+        <v>101.2363722</v>
       </c>
       <c r="F121" t="s">
         <v>8</v>
       </c>
       <c r="G121">
         <v>1.0</v>
       </c>
       <c r="H121" s="1">
-        <v>2993949.0</v>
+        <v>4515142.2</v>
       </c>
       <c r="I121" s="1">
-        <v>-38979.0</v>
+        <v>-50325.4</v>
       </c>
       <c r="J121" s="1">
-        <v>-1.3019259847112</v>
+        <v>-1.1145916954731</v>
       </c>
       <c r="K121">
-        <v>1.04</v>
+        <v>2.88</v>
       </c>
       <c r="L121" t="s">
-        <v>381</v>
+        <v>384</v>
       </c>
       <c r="M121" s="1">
-        <v>2954970.0</v>
+        <v>4464816.8</v>
       </c>
       <c r="N121" s="1">
-        <v>2986305.62</v>
+        <v>4593270.91</v>
       </c>
       <c r="O121" s="1">
-        <v>0.74</v>
+        <v>1.05</v>
       </c>
       <c r="P121">
         <v>1</v>
       </c>
     </row>
     <row r="122" spans="1:16">
       <c r="A122" t="s">
-        <v>382</v>
+        <v>385</v>
       </c>
       <c r="B122" t="s">
-        <v>383</v>
+        <v>386</v>
       </c>
       <c r="C122" s="1">
-        <v>4000000.0</v>
+        <v>3600000.0</v>
       </c>
       <c r="D122" s="1">
-        <v>95.2</v>
+        <v>98.272</v>
       </c>
       <c r="E122" s="1">
-        <v>95.56322325</v>
+        <v>98.32790722</v>
       </c>
       <c r="F122" t="s">
         <v>8</v>
       </c>
       <c r="G122">
         <v>1.0</v>
       </c>
       <c r="H122" s="1">
-        <v>3822528.93</v>
+        <v>3539804.66</v>
       </c>
       <c r="I122" s="1">
-        <v>-14528.93</v>
+        <v>-2012.66</v>
       </c>
       <c r="J122" s="1">
-        <v>-0.38008685522231</v>
+        <v>-0.056857939725973</v>
       </c>
       <c r="K122">
-        <v>0.13</v>
+        <v>1.2</v>
       </c>
       <c r="L122" t="s">
-        <v>384</v>
+        <v>387</v>
       </c>
       <c r="M122" s="1">
-        <v>3808000.0</v>
+        <v>3537792.0</v>
       </c>
       <c r="N122" s="1">
-        <v>3813041.1</v>
+        <v>3580918.03</v>
       </c>
       <c r="O122" s="1">
-        <v>0.94</v>
+        <v>0.82</v>
       </c>
       <c r="P122">
         <v>1</v>
       </c>
     </row>
     <row r="123" spans="1:16">
       <c r="A123" t="s">
-        <v>385</v>
+        <v>388</v>
       </c>
       <c r="B123" t="s">
-        <v>386</v>
+        <v>389</v>
       </c>
       <c r="C123" s="1">
-        <v>5900000.0</v>
+        <v>3700000.0</v>
       </c>
       <c r="D123" s="1">
-        <v>100.058</v>
+        <v>98.569</v>
       </c>
       <c r="E123" s="1">
-        <v>101.48381678</v>
+        <v>98.53145946</v>
       </c>
       <c r="F123" t="s">
         <v>8</v>
       </c>
       <c r="G123">
         <v>1.0</v>
       </c>
       <c r="H123" s="1">
-        <v>5987545.19</v>
+        <v>3645664.0</v>
       </c>
       <c r="I123" s="1">
-        <v>-84123.19</v>
+        <v>1389.0</v>
       </c>
       <c r="J123" s="1">
-        <v>-1.4049696049142</v>
+        <v>0.038100055298568</v>
       </c>
       <c r="K123">
-        <v>2.36</v>
+        <v>0.78</v>
       </c>
       <c r="L123" t="s">
-        <v>387</v>
+        <v>390</v>
       </c>
       <c r="M123" s="1">
-        <v>5903422.0</v>
+        <v>3647053.0</v>
       </c>
       <c r="N123" s="1">
-        <v>6042597.34</v>
+        <v>3675943.41</v>
       </c>
       <c r="O123" s="1">
-        <v>1.49</v>
+        <v>0.84</v>
       </c>
       <c r="P123">
         <v>1</v>
       </c>
     </row>
     <row r="124" spans="1:16">
       <c r="A124" t="s">
-        <v>388</v>
+        <v>391</v>
       </c>
       <c r="B124" t="s">
-        <v>389</v>
+        <v>392</v>
       </c>
       <c r="C124" s="1">
-        <v>3010000.0</v>
+        <v>4900000.0</v>
       </c>
       <c r="D124" s="1">
-        <v>98.381</v>
+        <v>94.993</v>
       </c>
       <c r="E124" s="1">
-        <v>99.72630133</v>
+        <v>94.97844898</v>
       </c>
       <c r="F124" t="s">
         <v>8</v>
       </c>
       <c r="G124">
         <v>1.0</v>
       </c>
       <c r="H124" s="1">
-        <v>3001761.67</v>
+        <v>4653944.0</v>
       </c>
       <c r="I124" s="1">
-        <v>-40493.57</v>
+        <v>713.0</v>
       </c>
       <c r="J124" s="1">
-        <v>-1.3489935062033</v>
+        <v>0.015320339050062</v>
       </c>
       <c r="K124">
-        <v>0.95</v>
+        <v>0.1</v>
       </c>
       <c r="L124" t="s">
-        <v>390</v>
+        <v>393</v>
       </c>
       <c r="M124" s="1">
-        <v>2961268.1</v>
+        <v>4654657.0</v>
       </c>
       <c r="N124" s="1">
-        <v>2989718.78</v>
+        <v>4659718.1</v>
       </c>
       <c r="O124" s="1">
-        <v>0.74</v>
+        <v>1.07</v>
       </c>
       <c r="P124">
         <v>1</v>
       </c>
     </row>
     <row r="125" spans="1:16">
       <c r="A125" t="s">
-        <v>391</v>
+        <v>394</v>
       </c>
       <c r="B125" t="s">
-        <v>392</v>
+        <v>395</v>
       </c>
       <c r="C125" s="1">
-        <v>6100000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D125" s="1">
-        <v>99.958</v>
+        <v>107.37</v>
       </c>
       <c r="E125" s="1">
-        <v>100.56275984</v>
+        <v>110.87634667</v>
       </c>
       <c r="F125" t="s">
         <v>8</v>
       </c>
       <c r="G125">
         <v>1.0</v>
       </c>
       <c r="H125" s="1">
-        <v>6134328.35</v>
+        <v>665258.08</v>
       </c>
       <c r="I125" s="1">
-        <v>-36890.35</v>
+        <v>-21038.08</v>
       </c>
       <c r="J125" s="1">
-        <v>-0.60137553608457</v>
+        <v>-3.1623937585245</v>
       </c>
       <c r="K125">
-        <v>2.62</v>
+        <v>2.12</v>
       </c>
       <c r="L125" t="s">
-        <v>393</v>
+        <v>396</v>
       </c>
       <c r="M125" s="1">
-        <v>6097438.0</v>
+        <v>644220.0</v>
       </c>
       <c r="N125" s="1">
-        <v>6257374.99</v>
+        <v>656959.73</v>
       </c>
       <c r="O125" s="1">
-        <v>1.55</v>
+        <v>0.15</v>
       </c>
       <c r="P125">
         <v>1</v>
       </c>
     </row>
     <row r="126" spans="1:16">
       <c r="A126" t="s">
-        <v>394</v>
+        <v>397</v>
       </c>
       <c r="B126" t="s">
-        <v>395</v>
+        <v>398</v>
       </c>
       <c r="C126" s="1">
-        <v>4124000.0</v>
+        <v>3200000.0</v>
       </c>
       <c r="D126" s="1">
-        <v>98.464</v>
+        <v>98.873</v>
       </c>
       <c r="E126" s="1">
-        <v>99.37023084</v>
+        <v>99.75103125</v>
       </c>
       <c r="F126" t="s">
         <v>8</v>
       </c>
       <c r="G126">
         <v>1.0</v>
       </c>
       <c r="H126" s="1">
-        <v>4098028.32</v>
+        <v>3192033.0</v>
       </c>
       <c r="I126" s="1">
-        <v>-37372.96</v>
+        <v>-28097.0</v>
       </c>
       <c r="J126" s="1">
-        <v>-0.91197417591297</v>
+        <v>-0.88022272952692</v>
       </c>
       <c r="K126">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>1.26</v>
+      </c>
+      <c r="L126" t="s">
+        <v>399</v>
       </c>
       <c r="M126" s="1">
-        <v>4060655.36</v>
+        <v>3163936.0</v>
       </c>
       <c r="N126" s="1">
-        <v>4060655.36</v>
+        <v>3204209.97</v>
       </c>
       <c r="O126" s="1">
-        <v>1.0</v>
+        <v>0.73</v>
       </c>
       <c r="P126">
         <v>1</v>
       </c>
     </row>
     <row r="127" spans="1:16">
       <c r="A127" t="s">
-        <v>396</v>
+        <v>400</v>
       </c>
       <c r="B127" t="s">
-        <v>397</v>
+        <v>401</v>
       </c>
       <c r="C127" s="1">
-        <v>1999000.0</v>
+        <v>4300000.0</v>
       </c>
       <c r="D127" s="1">
-        <v>98.866</v>
+        <v>95.468</v>
       </c>
       <c r="E127" s="1">
-        <v>98.93570235</v>
+        <v>95.56551</v>
       </c>
       <c r="F127" t="s">
         <v>8</v>
       </c>
       <c r="G127">
         <v>1.0</v>
       </c>
       <c r="H127" s="1">
-        <v>1977724.69</v>
+        <v>4109316.93</v>
       </c>
       <c r="I127" s="1">
-        <v>-1393.35</v>
+        <v>-4192.93</v>
       </c>
       <c r="J127" s="1">
-        <v>-0.070452171985576</v>
+        <v>-0.10203471942964</v>
       </c>
       <c r="K127">
-        <v>0.22</v>
+        <v>0.19</v>
       </c>
       <c r="L127" t="s">
-        <v>398</v>
+        <v>402</v>
       </c>
       <c r="M127" s="1">
-        <v>1976331.34</v>
+        <v>4105124.0</v>
       </c>
       <c r="N127" s="1">
-        <v>1980767.48</v>
+        <v>4113488.38</v>
       </c>
       <c r="O127" s="1">
-        <v>0.49</v>
+        <v>0.94</v>
       </c>
       <c r="P127">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="128" spans="1:16">
+      <c r="A128" t="s">
+        <v>403</v>
+      </c>
+      <c r="B128" t="s">
+        <v>404</v>
+      </c>
+      <c r="C128" s="1">
+        <v>6300000.0</v>
+      </c>
+      <c r="D128" s="1">
+        <v>100.273</v>
+      </c>
+      <c r="E128" s="1">
+        <v>101.42027286</v>
+      </c>
+      <c r="F128" t="s">
+        <v>8</v>
+      </c>
+      <c r="G128">
+        <v>1.0</v>
+      </c>
+      <c r="H128" s="1">
+        <v>6389477.19</v>
+      </c>
+      <c r="I128" s="1">
+        <v>-72278.19</v>
+      </c>
+      <c r="J128" s="1">
+        <v>-1.1312066363289</v>
+      </c>
+      <c r="K128">
+        <v>2.6</v>
+      </c>
+      <c r="L128" t="s">
+        <v>405</v>
+      </c>
+      <c r="M128" s="1">
+        <v>6317199.0</v>
+      </c>
+      <c r="N128" s="1">
+        <v>6480912.7</v>
+      </c>
+      <c r="O128" s="1">
+        <v>1.49</v>
+      </c>
+      <c r="P128">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="129" spans="1:16">
+      <c r="A129" t="s">
+        <v>406</v>
+      </c>
+      <c r="B129" t="s">
+        <v>407</v>
+      </c>
+      <c r="C129" s="1">
+        <v>3210000.0</v>
+      </c>
+      <c r="D129" s="1">
+        <v>98.663</v>
+      </c>
+      <c r="E129" s="1">
+        <v>99.67338536</v>
+      </c>
+      <c r="F129" t="s">
+        <v>8</v>
+      </c>
+      <c r="G129">
+        <v>1.0</v>
+      </c>
+      <c r="H129" s="1">
+        <v>3199515.67</v>
+      </c>
+      <c r="I129" s="1">
+        <v>-32433.37</v>
+      </c>
+      <c r="J129" s="1">
+        <v>-1.0136962385935</v>
+      </c>
+      <c r="K129">
+        <v>1.14</v>
+      </c>
+      <c r="L129" t="s">
+        <v>408</v>
+      </c>
+      <c r="M129" s="1">
+        <v>3167082.3</v>
+      </c>
+      <c r="N129" s="1">
+        <v>3203744.46</v>
+      </c>
+      <c r="O129" s="1">
+        <v>0.73</v>
+      </c>
+      <c r="P129">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="130" spans="1:16">
+      <c r="A130" t="s">
+        <v>409</v>
+      </c>
+      <c r="B130" t="s">
+        <v>410</v>
+      </c>
+      <c r="C130" s="1">
+        <v>2200000.0</v>
+      </c>
+      <c r="D130" s="1">
+        <v>100.348</v>
+      </c>
+      <c r="E130" s="1">
+        <v>100.413</v>
+      </c>
+      <c r="F130" t="s">
+        <v>8</v>
+      </c>
+      <c r="G130">
+        <v>1.0</v>
+      </c>
+      <c r="H130" s="1">
+        <v>2209086.0</v>
+      </c>
+      <c r="I130" s="1">
+        <v>-1430.0</v>
+      </c>
+      <c r="J130" s="1">
+        <v>-0.064732654138408</v>
+      </c>
+      <c r="K130">
+        <v>0.24</v>
+      </c>
+      <c r="L130" t="s">
+        <v>411</v>
+      </c>
+      <c r="M130" s="1">
+        <v>2207656.0</v>
+      </c>
+      <c r="N130" s="1">
+        <v>2213011.4</v>
+      </c>
+      <c r="O130" s="1">
+        <v>0.51</v>
+      </c>
+      <c r="P130">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="131" spans="1:16">
+      <c r="A131" t="s">
+        <v>412</v>
+      </c>
+      <c r="B131" t="s">
+        <v>413</v>
+      </c>
+      <c r="C131" s="1">
+        <v>6600000.0</v>
+      </c>
+      <c r="D131" s="1">
+        <v>100.068</v>
+      </c>
+      <c r="E131" s="1">
+        <v>100.52959621</v>
+      </c>
+      <c r="F131" t="s">
+        <v>8</v>
+      </c>
+      <c r="G131">
+        <v>1.0</v>
+      </c>
+      <c r="H131" s="1">
+        <v>6634953.35</v>
+      </c>
+      <c r="I131" s="1">
+        <v>-30465.35</v>
+      </c>
+      <c r="J131" s="1">
+        <v>-0.45916449435172</v>
+      </c>
+      <c r="K131">
+        <v>2.83</v>
+      </c>
+      <c r="L131" t="s">
+        <v>414</v>
+      </c>
+      <c r="M131" s="1">
+        <v>6604488.0</v>
+      </c>
+      <c r="N131" s="1">
+        <v>6791096.22</v>
+      </c>
+      <c r="O131" s="1">
+        <v>1.56</v>
+      </c>
+      <c r="P131">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="132" spans="1:16">
+      <c r="A132" t="s">
+        <v>415</v>
+      </c>
+      <c r="B132" t="s">
+        <v>416</v>
+      </c>
+      <c r="C132" s="1">
+        <v>4424000.0</v>
+      </c>
+      <c r="D132" s="1">
+        <v>98.72</v>
+      </c>
+      <c r="E132" s="1">
+        <v>99.33535986</v>
+      </c>
+      <c r="F132" t="s">
+        <v>8</v>
+      </c>
+      <c r="G132">
+        <v>1.0</v>
+      </c>
+      <c r="H132" s="1">
+        <v>4394596.32</v>
+      </c>
+      <c r="I132" s="1">
+        <v>-27223.52</v>
+      </c>
+      <c r="J132" s="1">
+        <v>-0.61947714915485</v>
+      </c>
+      <c r="K132">
+        <v>0.15</v>
+      </c>
+      <c r="L132" t="s">
+        <v>417</v>
+      </c>
+      <c r="M132" s="1">
+        <v>4367372.8</v>
+      </c>
+      <c r="N132" s="1">
+        <v>4374190.61</v>
+      </c>
+      <c r="O132" s="1">
+        <v>1.0</v>
+      </c>
+      <c r="P132">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>