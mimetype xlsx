--- v6 (2026-09-28)
+++ v7 (2026-10-21)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="424">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="412">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>C</t>
   </si>
   <si>
     <t>FR0000979866</t>
   </si>
   <si>
@@ -130,1206 +130,1170 @@
   <si>
     <t>Poids</t>
   </si>
   <si>
     <t>Nb.</t>
   </si>
   <si>
     <t>FR0000008997</t>
   </si>
   <si>
     <t>Ofi Invest ESG Liquidités PART C/D</t>
   </si>
   <si>
     <t>DU100926</t>
   </si>
   <si>
     <t>EURO-SCHATZ SEP 26</t>
   </si>
   <si>
     <t>XS2079107830</t>
   </si>
   <si>
     <t>AB SKF 0.875 15/11/2029</t>
   </si>
   <si>
-    <t>10 578.82</t>
+    <t>11 650.68</t>
   </si>
   <si>
     <t>XS2575555938</t>
   </si>
   <si>
     <t>ABB FINANCE BV 3.25 16/01/2027</t>
   </si>
   <si>
-    <t>19 099.32</t>
+    <t>21 761.64</t>
   </si>
   <si>
     <t>XS3066564900</t>
   </si>
   <si>
     <t>ACHMEA BANK NV 2.5 06/05/2028</t>
   </si>
   <si>
-    <t>20 719.18</t>
+    <t>29 383.56</t>
   </si>
   <si>
     <t>XS2464405229</t>
   </si>
   <si>
     <t>AIB GROUP PLC 04/04/2028</t>
   </si>
   <si>
-    <t>23 597.26</t>
+    <t>29 835.62</t>
   </si>
   <si>
     <t>FR0014013VW7</t>
   </si>
   <si>
     <t>AIR LIQUIDE FINANCE SA 2.625 05/11/2029</t>
   </si>
   <si>
-    <t>28 975.68</t>
+    <t>31 787.67</t>
   </si>
   <si>
     <t>XS3402712627</t>
   </si>
   <si>
     <t>AKZO NOBEL NV 3.625 16/06/2029</t>
   </si>
   <si>
+    <t>2 245.22</t>
+  </si>
+  <si>
     <t>XS2640904319</t>
   </si>
   <si>
     <t>ALPHA BANK SA 27/06/2029</t>
   </si>
   <si>
+    <t>8 325.34</t>
+  </si>
+  <si>
     <t>XS3368960962</t>
   </si>
   <si>
     <t>AMPHENOL CORPORATION 3.375 12/05/2029</t>
   </si>
   <si>
-    <t>7 598.19</t>
+    <t>11 164.68</t>
   </si>
   <si>
     <t>XS1346228577</t>
   </si>
   <si>
     <t>AXA SA 06/07/2047</t>
   </si>
   <si>
-    <t>33 195.21</t>
+    <t>1 571.92</t>
   </si>
   <si>
     <t>XS1799611642</t>
   </si>
   <si>
     <t>AXA SA 28/05/2049</t>
   </si>
   <si>
-    <t>18 805.48</t>
+    <t>38 394.52</t>
   </si>
   <si>
     <t>FR0014015J87</t>
   </si>
   <si>
     <t>AYVENS SA 3 18/04/2030</t>
   </si>
   <si>
-    <t>9 000.00</t>
+    <t>11 835.62</t>
   </si>
   <si>
     <t>FR0014017YD2</t>
   </si>
   <si>
     <t>AYVENS SA 3.375 16/04/2029</t>
   </si>
   <si>
-    <t>9 708.90</t>
+    <t>12 686.30</t>
   </si>
   <si>
     <t>XS2583203950</t>
   </si>
   <si>
     <t>BANCO DE SABADELL SA 07/02/2029</t>
   </si>
   <si>
-    <t>41 136.99</t>
+    <t>47 753.42</t>
   </si>
   <si>
     <t>XS2791973642</t>
   </si>
   <si>
     <t>BANCO DE SABADELL SA 27/06/2034</t>
   </si>
   <si>
+    <t>13 872.60</t>
+  </si>
+  <si>
     <t>XS2626699982</t>
   </si>
   <si>
     <t>BANCO SANTANDER SA 23/08/2033</t>
   </si>
   <si>
-    <t>191 073.29</t>
+    <t>205 204.11</t>
   </si>
   <si>
     <t>XS2575952697</t>
   </si>
   <si>
     <t>BANCO SANTANDER SA 3.875 16/01/2028</t>
   </si>
   <si>
-    <t>57 806.51</t>
+    <t>65 864.38</t>
   </si>
   <si>
     <t>XS2038039074</t>
   </si>
   <si>
     <t>BANK OF AMERICA CORP 08/08/2029</t>
   </si>
   <si>
-    <t>23 570.25</t>
-[...8 lines deleted...]
-    <t>22 677.90</t>
+    <t>25 233.18</t>
   </si>
   <si>
     <t>FR0013408960</t>
   </si>
   <si>
     <t>BANQUE EUROPEENNE DU CREDIT MUTUEL 1.75 15/03/2029</t>
   </si>
   <si>
-    <t>25 137.67</t>
+    <t>30 541.10</t>
   </si>
   <si>
     <t>FR001400AY79</t>
   </si>
   <si>
     <t>BANQUE FEDERATIVE DU CREDIT MUTUEL 16/06/2032</t>
   </si>
   <si>
-    <t>6 093.84</t>
+    <t>16 105.14</t>
   </si>
   <si>
     <t>XS3367720797</t>
   </si>
   <si>
     <t>BARCLAYS PLC 12/05/2030</t>
   </si>
   <si>
-    <t>9 477.49</t>
+    <t>20 988.02</t>
   </si>
   <si>
     <t>BE6340794013</t>
   </si>
   <si>
     <t>BELFIUS BANQUE SA 19/04/2033</t>
   </si>
   <si>
-    <t>49 709.59</t>
+    <t>65 589.04</t>
   </si>
   <si>
     <t>XS3075491152</t>
   </si>
   <si>
     <t>BMW FINANCE NV 2.625 20/05/2028</t>
   </si>
   <si>
-    <t>24 644.65</t>
+    <t>29 264.22</t>
   </si>
   <si>
     <t>FR0014001JT3</t>
   </si>
   <si>
     <t>BNP PARIBAS SA 19/01/2030</t>
   </si>
   <si>
-    <t>7 989.04</t>
-[...8 lines deleted...]
-    <t>2 512.33</t>
+    <t>9 123.29</t>
   </si>
   <si>
     <t>FR0014009HA0</t>
   </si>
   <si>
     <t>BNP PARIBAS SA 31/03/2032</t>
   </si>
   <si>
-    <t>12 465.75</t>
-[...8 lines deleted...]
-    <t>9 918.03</t>
+    <t>15 616.44</t>
   </si>
   <si>
     <t>XS3367613448</t>
   </si>
   <si>
     <t>BOOKING HOLDINGS INC 3.5 11/05/2030</t>
   </si>
   <si>
-    <t>8 155.48</t>
+    <t>11 907.00</t>
   </si>
   <si>
     <t>FR001400FB22</t>
   </si>
   <si>
     <t>BPCE SA 25/01/2035</t>
   </si>
   <si>
-    <t>89 806.85</t>
+    <t>103 047.60</t>
   </si>
   <si>
     <t>XS2802928775</t>
   </si>
   <si>
     <t>BRENNTAG FINANCE BV 3.75 24/04/2028</t>
   </si>
   <si>
-    <t>23 404.11</t>
+    <t>31 438.36</t>
   </si>
   <si>
     <t>XS3108521124</t>
   </si>
   <si>
     <t>CA AUTO BANK SPA (DUBLIN BRANCH) 2.75 07/07/2028</t>
   </si>
   <si>
-    <t>90 493.08</t>
+    <t>4 044.38</t>
   </si>
   <si>
     <t>XS3275406539</t>
   </si>
   <si>
     <t>CA AUTO BANK SPA (DUBLIN BRANCH) 2.75 21/01/2029</t>
   </si>
   <si>
-    <t>22 204.93</t>
+    <t>25 396.89</t>
   </si>
   <si>
     <t>XS2434702424</t>
   </si>
   <si>
     <t>CAIXABANK SA 21/01/2028</t>
   </si>
   <si>
-    <t>6 849.32</t>
+    <t>7 833.90</t>
   </si>
   <si>
     <t>ES0840609053</t>
   </si>
   <si>
     <t>CAIXABANK SA PERP</t>
   </si>
   <si>
-    <t>40 178.57</t>
+    <t>3 709.24</t>
   </si>
   <si>
     <t>XS3280995518</t>
   </si>
   <si>
     <t>CANADIAN IMPERIAL BANK OF COMMERCE 30/07/2030</t>
   </si>
   <si>
-    <t>75 269.83</t>
+    <t>86 888.67</t>
   </si>
   <si>
     <t>FR0014012SB9</t>
   </si>
   <si>
     <t>CAPGEMINI SE 2.5 25/09/2028</t>
   </si>
   <si>
-    <t>85 684.93</t>
+    <t>92 773.97</t>
   </si>
   <si>
     <t>XS3231164586</t>
   </si>
   <si>
     <t>CATERPILLAR FINANCIAL SERVICES COR 2.541 20/11/2028</t>
   </si>
   <si>
-    <t>19 831.57</t>
+    <t>21 895.48</t>
   </si>
   <si>
     <t>FR001400XHB4</t>
   </si>
   <si>
     <t>CCF HOLDING SAS 27/05/2035</t>
   </si>
   <si>
-    <t>10 246.58</t>
+    <t>17 178.08</t>
   </si>
   <si>
     <t>XS3071246295</t>
   </si>
   <si>
     <t>CENCORA INC 2.875 22/05/2028</t>
   </si>
   <si>
-    <t>6 143.84</t>
+    <t>9 767.12</t>
   </si>
   <si>
     <t>XS3326474155</t>
   </si>
   <si>
     <t>COCA-COLA HBC FINANCE BV 3.625 01/10/2030</t>
   </si>
   <si>
-    <t>26 573.73</t>
+    <t>33 364.80</t>
   </si>
   <si>
     <t>XS2114852218</t>
   </si>
   <si>
     <t>COMCAST CORPORATION 0.25 20/05/2027</t>
   </si>
   <si>
-    <t>1 235.62</t>
-[...17 lines deleted...]
-    <t>1 880.14</t>
+    <t>1 928.77</t>
   </si>
   <si>
     <t>FR0014014P49</t>
   </si>
   <si>
     <t>CREDIT AGRICOLE SA 03/07/2031</t>
   </si>
   <si>
-    <t>84 101.03</t>
+    <t>8 047.95</t>
   </si>
   <si>
     <t>FR001400F1U4</t>
   </si>
   <si>
     <t>CREDIT AGRICOLE SA 11/07/2029</t>
   </si>
   <si>
-    <t>61 828.77</t>
+    <t>2 794.52</t>
   </si>
   <si>
     <t>FR001400KDS4</t>
   </si>
   <si>
     <t>CREDIT AGRICOLE SA 28/08/2033</t>
   </si>
   <si>
-    <t>110 663.01</t>
+    <t>118 980.82</t>
   </si>
   <si>
     <t>FR0013517307</t>
   </si>
   <si>
     <t>CREDIT MUTUEL ARKEA 11/06/2029</t>
   </si>
   <si>
-    <t>1 171.23</t>
+    <t>2 589.04</t>
   </si>
   <si>
     <t>BE0002936178</t>
   </si>
   <si>
     <t>CRELAN SA 28/02/2030</t>
   </si>
   <si>
-    <t>62 169.86</t>
+    <t>73 890.41</t>
   </si>
   <si>
     <t>XS3352082930</t>
   </si>
   <si>
     <t>DANAHER CORPORATION 3.25 29/04/2030</t>
   </si>
   <si>
-    <t>8 418.84</t>
+    <t>11 541.95</t>
   </si>
   <si>
     <t>FR0014017HN6</t>
   </si>
   <si>
     <t>DANONE SA 3.379 01/04/2030</t>
   </si>
   <si>
-    <t>19 163.10</t>
+    <t>24 060.33</t>
   </si>
   <si>
     <t>FR0014005EJ6</t>
   </si>
   <si>
     <t>DANONE SA PERP</t>
   </si>
   <si>
-    <t>30 608.22</t>
+    <t>34 200.00</t>
   </si>
   <si>
     <t>FR0014019147</t>
   </si>
   <si>
     <t>DASSAULT SYSTEMES 3.375 16/06/2031</t>
   </si>
   <si>
-    <t>6 343.15</t>
+    <t>16 764.04</t>
   </si>
   <si>
     <t>DE000A4DFH60</t>
   </si>
   <si>
     <t>DEUTSCHE BANK AG 16/06/2029</t>
   </si>
   <si>
-    <t>3 912.33</t>
+    <t>10 339.73</t>
   </si>
   <si>
     <t>DE000A30VT97</t>
   </si>
   <si>
     <t>DEUTSCHE BANK AG PERP</t>
   </si>
   <si>
-    <t>33 424.66</t>
+    <t>46 027.40</t>
   </si>
   <si>
     <t>XS2306517876</t>
   </si>
   <si>
     <t>DNB BANK ASA 23/02/2029</t>
   </si>
   <si>
-    <t>3 437.70</t>
+    <t>6 526.03</t>
   </si>
   <si>
     <t>XS3008888953</t>
   </si>
   <si>
     <t>ENEL FINANCE INTERNATIONAL NV 2.625 24/02/2028</t>
   </si>
   <si>
-    <t>67 509.25</t>
+    <t>79 832.36</t>
   </si>
   <si>
     <t>FR001400A1H6</t>
   </si>
   <si>
     <t>ENGIE SA 3.5 27/09/2029</t>
   </si>
   <si>
-    <t>161 441.10</t>
+    <t>174 894.52</t>
   </si>
   <si>
     <t>AT0000A2U543</t>
   </si>
   <si>
     <t>ERSTE GROUP BANK AG 15/11/2032</t>
   </si>
   <si>
-    <t>17 413.70</t>
+    <t>19 178.08</t>
   </si>
   <si>
     <t>XS2987792269</t>
   </si>
   <si>
     <t>EUROBANK ERGASIAS SERVICES AND HOL 30/04/2035</t>
   </si>
   <si>
-    <t>13 495.21</t>
+    <t>18 583.56</t>
   </si>
   <si>
     <t>XS2904504979</t>
   </si>
   <si>
     <t>EUROBANK SA (ATHINA) 24/09/2030</t>
   </si>
   <si>
-    <t>45 863.01</t>
+    <t>49 643.84</t>
   </si>
   <si>
     <t>XS3110850347</t>
   </si>
   <si>
     <t>EUROBANK SA 07/07/2028</t>
   </si>
   <si>
-    <t>67 986.90</t>
+    <t>3 038.52</t>
   </si>
   <si>
     <t>XS2919679816</t>
   </si>
   <si>
     <t>EUROGRID GMBH 3.075 18/10/2027</t>
   </si>
   <si>
-    <t>96 672.95</t>
+    <t>105 392.47</t>
   </si>
   <si>
     <t>DK0030555156</t>
   </si>
   <si>
     <t>EURONEXT NV 2.625 26/11/2028</t>
   </si>
   <si>
-    <t>47 286.25</t>
+    <t>52 321.36</t>
   </si>
   <si>
     <t>XS3299544711</t>
   </si>
   <si>
     <t>FORD MOTOR CREDIT COMPANY LLC 3.305 17/05/2029</t>
   </si>
   <si>
-    <t>12 111.69</t>
+    <t>18 442.81</t>
   </si>
   <si>
     <t>XS3148184156</t>
   </si>
   <si>
     <t>GIVAUDAN FINANCE EUROPE BV 2.875 09/09/2029</t>
   </si>
   <si>
-    <t>46 384.54</t>
+    <t>50 013.26</t>
   </si>
   <si>
     <t>XS3379436325</t>
   </si>
   <si>
     <t>HEIDELBERG MATERIALS AG 3.5 10/10/2029</t>
   </si>
   <si>
-    <t>9 259.18</t>
+    <t>9 510.41</t>
   </si>
   <si>
     <t>XS2385390724</t>
   </si>
   <si>
     <t>HOLDING DINFRASTRUCTURES DES METIE 0.625 16/09/2028</t>
   </si>
   <si>
-    <t>11 794.52</t>
+    <t>12 739.73</t>
   </si>
   <si>
     <t>XS2553547444</t>
   </si>
   <si>
     <t>HSBC HOLDINGS PLC 16/11/2032</t>
   </si>
   <si>
-    <t>149 737.07</t>
+    <t>164 975.80</t>
   </si>
   <si>
     <t>XS2788605660</t>
   </si>
   <si>
     <t>HSBC HOLDINGS PLC 22/03/2035</t>
   </si>
   <si>
-    <t>36 943.20</t>
+    <t>45 440.14</t>
   </si>
   <si>
     <t>XS2580221658</t>
   </si>
   <si>
     <t>IBERDROLA FINANZAS SAU PERP</t>
   </si>
   <si>
-    <t>72 657.53</t>
+    <t>77 572.60</t>
   </si>
   <si>
     <t>FR0013320058</t>
   </si>
   <si>
     <t>ICADE 1.625 28/02/2028</t>
   </si>
   <si>
-    <t>32 045.89</t>
+    <t>38 087.33</t>
   </si>
   <si>
     <t>XS3190744907</t>
   </si>
   <si>
     <t>IDS FINANCING PLC 3.25 01/01/2029</t>
   </si>
   <si>
-    <t>82 611.62</t>
+    <t>89 597.16</t>
   </si>
   <si>
     <t>XS2244936659</t>
   </si>
   <si>
     <t>INFRASTRUTTURE WIRELESS ITALIANE S 1.625 21/10/2028</t>
   </si>
   <si>
-    <t>51 608.22</t>
+    <t>56 318.49</t>
   </si>
   <si>
     <t>XS2443920751</t>
   </si>
   <si>
     <t>ING GROEP NV 16/02/2031</t>
   </si>
   <si>
-    <t>14 776.71</t>
+    <t>17 313.01</t>
   </si>
   <si>
     <t>XS2524746687</t>
   </si>
   <si>
     <t>ING GROEP NV 24/08/2033</t>
   </si>
   <si>
-    <t>31 530.82</t>
+    <t>33 870.21</t>
   </si>
   <si>
     <t>XS2886191589</t>
   </si>
   <si>
     <t>ING GROEP NV 26/08/2035</t>
   </si>
   <si>
-    <t>164 969.86</t>
+    <t>200 413.70</t>
   </si>
   <si>
     <t>XS1725678194</t>
   </si>
   <si>
     <t>INMOBILIARIA COLONIAL SOCIMI SA 2.5 28/11/2029</t>
   </si>
   <si>
-    <t>57 164.38</t>
+    <t>63 308.22</t>
   </si>
   <si>
     <t>XS2592650373</t>
   </si>
   <si>
     <t>INTESA SANPAOLO SPA 08/03/2028</t>
   </si>
   <si>
-    <t>28 109.59</t>
+    <t>33 780.82</t>
   </si>
   <si>
     <t>XS1785340172</t>
   </si>
   <si>
     <t>INTESA SANPAOLO SPA 1.75 20/03/2028</t>
   </si>
   <si>
-    <t>11 736.99</t>
+    <t>14 383.56</t>
   </si>
   <si>
     <t>BE0002766476</t>
   </si>
   <si>
     <t>KBC GROEP NV 14/01/2029</t>
   </si>
   <si>
-    <t>1 372.60</t>
+    <t>1 561.64</t>
   </si>
   <si>
     <t>BE0002961424</t>
   </si>
   <si>
     <t>KBC GROEP NV PERP</t>
   </si>
   <si>
-    <t>61 043.48</t>
+    <t>73 043.48</t>
   </si>
   <si>
     <t>FR0013512233</t>
   </si>
   <si>
     <t>KLEPIERRE SA 2 12/05/2029</t>
   </si>
   <si>
-    <t>15 035.62</t>
+    <t>22 093.15</t>
   </si>
   <si>
     <t>FR00140087C4</t>
   </si>
   <si>
     <t>LA BANQUE POSTALE 09/02/2028</t>
   </si>
   <si>
-    <t>15 065.75</t>
+    <t>17 523.29</t>
   </si>
   <si>
     <t>FR0013181898</t>
   </si>
   <si>
     <t>LA BANQUE POSTALE 3 09/06/2028</t>
   </si>
   <si>
-    <t>6 386.30</t>
+    <t>13 380.82</t>
   </si>
   <si>
     <t>DE000A3MQNP4</t>
   </si>
   <si>
     <t>LEG IMMOBILIEN SE 0.875 17/01/2029</t>
   </si>
   <si>
-    <t>9 435.62</t>
+    <t>10 758.90</t>
   </si>
   <si>
     <t>XS2327299298</t>
   </si>
   <si>
     <t>LSEG NETHERLANDS BV 0.25 06/04/2028</t>
   </si>
   <si>
     <t>XS2904651093</t>
   </si>
   <si>
     <t>LSEG NETHERLANDS BV 2.75 20/09/2027</t>
   </si>
   <si>
-    <t>110 810.01</t>
+    <t>119 815.77</t>
   </si>
   <si>
     <t>XS3320664710</t>
   </si>
   <si>
     <t>MAPLE PARENT HOLDINGS CORP 3.881 26/03/2030</t>
   </si>
   <si>
-    <t>24 855.41</t>
+    <t>30 810.36</t>
   </si>
   <si>
     <t>XS2729836234</t>
   </si>
   <si>
     <t>MEDIOBANCA BANCA DI CREDITO FINANZ 01/02/2030</t>
   </si>
   <si>
-    <t>37 505.14</t>
+    <t>43 294.52</t>
   </si>
   <si>
     <t>XS3233927733</t>
   </si>
   <si>
     <t>MITSUBISHI HC CAPITAL UK PLC 2.856 26/11/2028</t>
   </si>
   <si>
-    <t>103 723.03</t>
+    <t>114 767.62</t>
   </si>
   <si>
     <t>XS2595028536</t>
   </si>
   <si>
     <t>MORGAN STANLEY 02/03/2029</t>
   </si>
   <si>
-    <t>49 595.97</t>
+    <t>59 101.86</t>
   </si>
   <si>
     <t>XS3407449779</t>
   </si>
   <si>
     <t>MORGAN STANLEY 11/06/2030</t>
   </si>
   <si>
-    <t>3 804.19</t>
+    <t>8 409.26</t>
   </si>
   <si>
     <t>XS3284396622</t>
   </si>
   <si>
     <t>NATIONAL BANK OF GREECE SA 04/02/2031</t>
   </si>
   <si>
-    <t>29 887.50</t>
+    <t>34 595.80</t>
+  </si>
+  <si>
+    <t>XS3086253039</t>
+  </si>
+  <si>
+    <t>NATIONAL GRID NORTH AMERICA INC 3.15 03/06/2030</t>
+  </si>
+  <si>
+    <t>9 493.15</t>
   </si>
   <si>
     <t>XS2680745119</t>
   </si>
   <si>
     <t>NATIONAL GRID NORTH AMERICA INC 4.151 12/09/2027</t>
   </si>
   <si>
-    <t>115 829.96</t>
+    <t>124 984.90</t>
   </si>
   <si>
     <t>XS2382950330</t>
   </si>
   <si>
     <t>NATWEST GROUP PLC 14/09/2032</t>
   </si>
   <si>
-    <t>33 858.92</t>
+    <t>36 553.58</t>
   </si>
   <si>
     <t>XS2623518821</t>
   </si>
   <si>
     <t>NATWEST GROUP PLC 16/02/2029</t>
   </si>
   <si>
-    <t>24 521.63</t>
+    <t>28 730.57</t>
   </si>
   <si>
     <t>XS1550988643</t>
   </si>
   <si>
     <t>NN GROUP NV 13/01/2048</t>
   </si>
   <si>
-    <t>43 001.10</t>
+    <t>48 888.15</t>
   </si>
   <si>
     <t>XS2343459074</t>
   </si>
   <si>
     <t>NORDEA BANK ABP 18/08/2031</t>
   </si>
   <si>
-    <t>20 561.64</t>
+    <t>22 058.22</t>
   </si>
   <si>
     <t>XS2482618464</t>
   </si>
   <si>
     <t>NORDEA BANK ABP 2.5 23/05/2029</t>
   </si>
   <si>
-    <t>15 095.89</t>
+    <t>24 232.88</t>
   </si>
   <si>
     <t>XS3422221294</t>
   </si>
   <si>
     <t>NTT FINANCE CORP 3.3252 01/11/2029</t>
   </si>
   <si>
+    <t>7 888.65</t>
+  </si>
+  <si>
     <t>DK0030507694</t>
   </si>
   <si>
     <t>NYKREDIT REALKREDIT A/S 29/12/2032</t>
   </si>
   <si>
-    <t>157 179.45</t>
+    <t>77 602.74</t>
   </si>
   <si>
     <t>XS3296830444</t>
   </si>
   <si>
     <t>POWSZECHNA KASA OSZCZEDNOSCI BANK 06/05/2030</t>
   </si>
   <si>
-    <t>9 668.32</t>
+    <t>13 711.44</t>
   </si>
   <si>
     <t>FR0014010CJ0</t>
   </si>
   <si>
     <t>PUBLICIS GROUPE SA 2.875 12/06/2029</t>
   </si>
   <si>
-    <t>4 962.33</t>
+    <t>11 303.08</t>
   </si>
   <si>
     <t>XS3174782758</t>
   </si>
   <si>
     <t>RECKITT BENCKISER TREASURY SERVICE 2.625 10/09/2028</t>
   </si>
   <si>
-    <t>73 688.50</t>
+    <t>79 472.92</t>
   </si>
   <si>
     <t>XS3317606419</t>
   </si>
   <si>
     <t>RELX FINANCE BV 3.25 22/05/2029</t>
   </si>
   <si>
-    <t>4 435.58</t>
+    <t>8 214.04</t>
   </si>
   <si>
     <t>FR0014002OL8</t>
   </si>
   <si>
     <t>RENAULT SA 2.5 01/04/2028</t>
   </si>
   <si>
-    <t>14 178.08</t>
+    <t>17 801.37</t>
   </si>
   <si>
     <t>XS2494945939</t>
   </si>
   <si>
     <t>RENTOKIL INITIAL FINANCE BV 3.875 27/06/2027</t>
   </si>
   <si>
-    <t>1 974.66</t>
+    <t>13 801.37</t>
   </si>
   <si>
     <t>XS3406773740</t>
   </si>
   <si>
     <t>ROYAL BANK OF CANADA 15/06/2030</t>
   </si>
   <si>
-    <t>6 210.92</t>
+    <t>15 734.34</t>
   </si>
   <si>
     <t>FR0014016SU0</t>
   </si>
   <si>
     <t>SANOFI SA 3 05/05/2029</t>
   </si>
   <si>
-    <t>15 189.04</t>
+    <t>21 427.40</t>
   </si>
   <si>
     <t>XS3393867810</t>
   </si>
   <si>
     <t>SAP SE 3 03/06/2029</t>
   </si>
   <si>
-    <t>6 879.45</t>
-[...19 lines deleted...]
-  <si>
     <t>FR001400U1Q3</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA 13/11/2030</t>
   </si>
   <si>
-    <t>29 566.10</t>
+    <t>32 535.62</t>
   </si>
   <si>
     <t>FR001400KZQ1</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA 28/09/2029</t>
   </si>
   <si>
-    <t>150 308.22</t>
+    <t>162 879.45</t>
   </si>
   <si>
     <t>FR001400F877</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA PERP</t>
   </si>
   <si>
-    <t>70 918.51</t>
+    <t>2 139.95</t>
   </si>
   <si>
     <t>XS2439704318</t>
   </si>
   <si>
     <t>SSE PLC PERP</t>
   </si>
   <si>
-    <t>39 890.41</t>
+    <t>52 997.26</t>
   </si>
   <si>
     <t>XS1207005023</t>
   </si>
   <si>
     <t>STATKRAFT AS 1.5 26/03/2030</t>
   </si>
   <si>
-    <t>23 134.68</t>
+    <t>28 677.37</t>
   </si>
   <si>
     <t>XS2723597923</t>
   </si>
   <si>
     <t>STATKRAFT AS 3.125 13/12/2026</t>
   </si>
   <si>
-    <t>13 630.14</t>
+    <t>15 205.48</t>
   </si>
   <si>
     <t>XS2522879654</t>
   </si>
   <si>
     <t>SWEDBANK AB 23/08/2032</t>
   </si>
   <si>
-    <t>137 755.96</t>
+    <t>147 943.70</t>
   </si>
   <si>
     <t>XS1652866002</t>
   </si>
   <si>
     <t>TERNA RETE ELETTRICA NAZIONALE SPA 1.375 26/07/2027</t>
   </si>
   <si>
-    <t>45 973.97</t>
+    <t>49 093.15</t>
   </si>
   <si>
     <t>XS2437854487</t>
   </si>
   <si>
     <t>TERNA RETE ELETTRICA NAZIONALE SPA PERP</t>
   </si>
   <si>
-    <t>33 946.23</t>
+    <t>39 483.56</t>
   </si>
   <si>
     <t>XS1997077364</t>
   </si>
   <si>
     <t>TRANSURBAN FINANCE COMPANY PTY LTD 1.45 16/05/2029</t>
   </si>
   <si>
-    <t>9 148.90</t>
+    <t>15 731.51</t>
   </si>
   <si>
     <t>CH1214797172</t>
   </si>
   <si>
     <t>UBS GROUP AG 01/03/2029</t>
   </si>
   <si>
-    <t>15 415.07</t>
+    <t>18 345.21</t>
   </si>
   <si>
     <t>CH1512676888</t>
   </si>
   <si>
     <t>UBS GROUP AG 13/02/2031</t>
   </si>
   <si>
-    <t>46 027.40</t>
+    <t>52 328.77</t>
   </si>
   <si>
     <t>BE0002784651</t>
   </si>
   <si>
     <t>UCB SA 1 30/03/2028</t>
   </si>
   <si>
-    <t>10 838.36</t>
+    <t>13 547.95</t>
   </si>
   <si>
     <t>FR001400SIM9</t>
   </si>
   <si>
     <t>UNIBAIL-RODAMCO-WESTFIELD SE 3.5 11/09/2029</t>
   </si>
   <si>
-    <t>176 400.00</t>
+    <t>190 294.52</t>
   </si>
   <si>
     <t>IT0005689986</t>
   </si>
   <si>
     <t>UNICREDIT SPA 15/07/2030</t>
   </si>
   <si>
-    <t>41 971.85</t>
+    <t>2 022.74</t>
   </si>
   <si>
     <t>IT0005710055</t>
   </si>
   <si>
     <t>UNICREDIT SPA 19/05/2036</t>
   </si>
   <si>
-    <t>10 710.81</t>
+    <t>16 576.25</t>
   </si>
   <si>
     <t>XS1873209172</t>
   </si>
   <si>
     <t>UNILEVER NV 1.375 04/09/2030</t>
   </si>
   <si>
-    <t>52 939.38</t>
+    <t>57 011.64</t>
   </si>
   <si>
     <t>XS3405538888</t>
   </si>
   <si>
     <t>UNIVERSAL MUSIC GROUP NV 3.375 16/06/2030</t>
   </si>
   <si>
-    <t>3 329.51</t>
+    <t>8 799.41</t>
   </si>
   <si>
     <t>XS3063724325</t>
   </si>
   <si>
     <t>VISA INC 2.25 15/05/2028</t>
   </si>
   <si>
-    <t>12 544.77</t>
+    <t>18 817.15</t>
+  </si>
+  <si>
+    <t>XS3423368334</t>
+  </si>
+  <si>
+    <t>VONOVIA SE 3.5 06/07/2031</t>
+  </si>
+  <si>
+    <t>3 423.29</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -1690,215 +1654,215 @@
       </c>
       <c r="D1" t="s">
         <v>4</v>
       </c>
       <c r="E1" t="s">
         <v>5</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>5</v>
       </c>
       <c r="H1" t="s">
         <v>4</v>
       </c>
       <c r="Z1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:26">
       <c r="A2" t="s">
         <v>7</v>
       </c>
       <c r="B2" s="1">
-        <v>1048552.2504</v>
+        <v>999642.2515</v>
       </c>
       <c r="C2">
-        <v>120.12</v>
+        <v>119.72</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2">
-        <v>125953766.06</v>
+        <v>119684424.78</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
-        <v>125953766.06</v>
+        <v>119684424.78</v>
       </c>
       <c r="H2" t="s">
         <v>8</v>
       </c>
       <c r="Z2" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="3" spans="1:26">
       <c r="A3" t="s">
         <v>10</v>
       </c>
       <c r="B3" s="1">
-        <v>2844817.7817</v>
+        <v>2651636.347</v>
       </c>
       <c r="C3">
-        <v>107.34</v>
+        <v>106.94</v>
       </c>
       <c r="D3" t="s">
         <v>8</v>
       </c>
       <c r="E3">
-        <v>305365767.48</v>
+        <v>283587026.78</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
-        <v>305365767.48</v>
+        <v>283587026.78</v>
       </c>
       <c r="H3" t="s">
         <v>8</v>
       </c>
       <c r="Z3" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="4" spans="1:26">
       <c r="A4" t="s">
         <v>12</v>
       </c>
       <c r="B4" s="1">
-        <v>27973.4333</v>
+        <v>28145.0243</v>
       </c>
       <c r="C4">
-        <v>111.45</v>
+        <v>111.06</v>
       </c>
       <c r="D4" t="s">
         <v>8</v>
       </c>
       <c r="E4">
-        <v>3117896.01</v>
+        <v>3125843.6</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
-        <v>3117896.01</v>
+        <v>3125843.6</v>
       </c>
       <c r="H4" t="s">
         <v>8</v>
       </c>
       <c r="Z4" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="5" spans="1:26">
       <c r="A5" t="s">
         <v>14</v>
       </c>
       <c r="B5" s="1">
-        <v>107850.95</v>
+        <v>107455.25</v>
       </c>
       <c r="C5">
-        <v>100.69</v>
+        <v>100.35</v>
       </c>
       <c r="D5" t="s">
         <v>8</v>
       </c>
       <c r="E5">
-        <v>10860530.81</v>
+        <v>10783466.0</v>
       </c>
       <c r="F5" t="s">
         <v>8</v>
       </c>
       <c r="G5">
-        <v>10860530.81</v>
+        <v>10783466.0</v>
       </c>
       <c r="H5" t="s">
         <v>8</v>
       </c>
       <c r="Z5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="6" spans="1:26">
       <c r="A6" t="s">
         <v>16</v>
       </c>
       <c r="B6" s="1">
         <v>641.0</v>
       </c>
       <c r="C6">
-        <v>100.95</v>
+        <v>100.58</v>
       </c>
       <c r="D6" t="s">
         <v>8</v>
       </c>
       <c r="E6">
-        <v>64712.87</v>
+        <v>64475.71</v>
       </c>
       <c r="F6" t="s">
         <v>8</v>
       </c>
       <c r="G6">
-        <v>64712.87</v>
+        <v>64475.71</v>
       </c>
       <c r="H6" t="s">
         <v>8</v>
       </c>
       <c r="Z6" t="s">
         <v>15</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z134"/>
+  <dimension ref="A1:Z129"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="N134" sqref="N134"/>
+      <selection activeCell="N129" sqref="N129"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="A1" t="s">
         <v>18</v>
       </c>
       <c r="B1" t="s">
         <v>19</v>
       </c>
       <c r="C1" t="s">
         <v>20</v>
       </c>
       <c r="D1" t="s">
         <v>21</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>22</v>
       </c>
       <c r="G1" t="s">
         <v>23</v>
@@ -1914,6693 +1878,6443 @@
       </c>
       <c r="K1" t="s">
         <v>27</v>
       </c>
       <c r="L1" t="s">
         <v>28</v>
       </c>
       <c r="M1" t="s">
         <v>29</v>
       </c>
       <c r="N1" t="s">
         <v>30</v>
       </c>
       <c r="O1" t="s">
         <v>31</v>
       </c>
       <c r="Z1" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="2" spans="1:26">
       <c r="A2" t="s">
         <v>33</v>
       </c>
       <c r="B2" s="1">
-        <v>4209.0</v>
+        <v>127.0</v>
       </c>
       <c r="C2" s="1">
-        <v>4812.52</v>
+        <v>4820.67</v>
       </c>
       <c r="D2" s="1">
-        <v>4811.7169280114</v>
+        <v>4818.7296062992</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
         <v>1.0</v>
       </c>
       <c r="G2" s="1">
-        <v>20252516.55</v>
+        <v>611978.66</v>
       </c>
       <c r="H2" s="1">
-        <v>3380.13</v>
+        <v>246.43</v>
       </c>
       <c r="I2" s="1">
-        <v>0.016689925874916</v>
+        <v>0.040267743976563</v>
       </c>
       <c r="J2">
         <v>0.0</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2" s="1">
-        <v>20255896.68</v>
+        <v>612225.09</v>
       </c>
       <c r="M2" s="1">
-        <v>20255896.68</v>
+        <v>612225.09</v>
       </c>
       <c r="N2" s="1">
-        <v>4.55</v>
+        <v>0.15</v>
       </c>
       <c r="O2">
         <v>1</v>
       </c>
       <c r="Z2" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="3" spans="1:26">
       <c r="A3" t="s">
         <v>35</v>
       </c>
       <c r="B3" s="1">
-        <v>-185.0</v>
+        <v>607.0</v>
       </c>
       <c r="C3" s="1">
-        <v>106.005</v>
+        <v>105.455</v>
       </c>
       <c r="D3" s="1">
-        <v>106.005</v>
+        <v>105.583327842</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
         <v>1.0</v>
       </c>
       <c r="G3" s="1">
         <v>0.0</v>
       </c>
       <c r="H3" s="1">
-        <v>0.0</v>
+        <v>-77895.0</v>
       </c>
       <c r="I3" s="1">
         <v>0</v>
       </c>
       <c r="J3">
         <v>0.0</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3" s="1">
-        <v>0.0</v>
+        <v>-77895.0</v>
       </c>
       <c r="M3" s="1">
-        <v>0.0</v>
+        <v>-77895.0</v>
       </c>
       <c r="N3" s="1">
-        <v>0.0</v>
+        <v>-0.02</v>
       </c>
       <c r="O3">
         <v>1</v>
       </c>
       <c r="Z3" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="4" spans="1:26">
       <c r="A4" t="s">
         <v>37</v>
       </c>
       <c r="B4" s="1">
         <v>1944000.0</v>
       </c>
       <c r="C4" s="1">
-        <v>95.726</v>
+        <v>96.104</v>
       </c>
       <c r="D4" s="1">
         <v>93.54761317</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
         <v>1.0</v>
       </c>
       <c r="G4" s="1">
         <v>1818565.6</v>
       </c>
       <c r="H4" s="1">
-        <v>42347.84</v>
+        <v>49696.16</v>
       </c>
       <c r="I4" s="1">
-        <v>2.3286396707383</v>
+        <v>2.7327119791554</v>
       </c>
       <c r="J4">
-        <v>0.54</v>
+        <v>0.6</v>
       </c>
       <c r="K4" t="s">
         <v>38</v>
       </c>
       <c r="L4" s="1">
-        <v>1860913.44</v>
+        <v>1868261.76</v>
       </c>
       <c r="M4" s="1">
-        <v>1871492.26</v>
+        <v>1879912.44</v>
       </c>
       <c r="N4" s="1">
-        <v>0.42</v>
+        <v>0.45</v>
       </c>
       <c r="O4">
         <v>1</v>
       </c>
       <c r="Z4" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="5" spans="1:26">
       <c r="A5" t="s">
         <v>40</v>
       </c>
       <c r="B5" s="1">
         <v>1300000.0</v>
       </c>
       <c r="C5" s="1">
-        <v>100.232</v>
+        <v>100.198</v>
       </c>
       <c r="D5" s="1">
         <v>100.45730769</v>
       </c>
       <c r="E5" t="s">
         <v>8</v>
       </c>
       <c r="F5">
         <v>1.0</v>
       </c>
       <c r="G5" s="1">
         <v>1305945.0</v>
       </c>
       <c r="H5" s="1">
-        <v>-2929.0</v>
+        <v>-3371.0</v>
       </c>
       <c r="I5" s="1">
-        <v>-0.22428203331687</v>
+        <v>-0.25812725650774</v>
       </c>
       <c r="J5">
-        <v>1.47</v>
+        <v>1.67</v>
       </c>
       <c r="K5" t="s">
         <v>41</v>
       </c>
       <c r="L5" s="1">
-        <v>1303016.0</v>
+        <v>1302574.0</v>
       </c>
       <c r="M5" s="1">
-        <v>1322115.32</v>
+        <v>1324335.64</v>
       </c>
       <c r="N5" s="1">
-        <v>0.3</v>
+        <v>0.32</v>
       </c>
       <c r="O5">
         <v>1</v>
       </c>
       <c r="Z5" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="6" spans="1:26">
       <c r="A6" t="s">
         <v>43</v>
       </c>
       <c r="B6" s="1">
         <v>5500000.0</v>
       </c>
       <c r="C6" s="1">
-        <v>99.059</v>
+        <v>98.636</v>
       </c>
       <c r="D6" s="1">
         <v>99.72163855</v>
       </c>
       <c r="E6" t="s">
         <v>8</v>
       </c>
       <c r="F6">
         <v>1.0</v>
       </c>
       <c r="G6" s="1">
         <v>5484690.12</v>
       </c>
       <c r="H6" s="1">
-        <v>-36445.12</v>
+        <v>-59710.12</v>
       </c>
       <c r="I6" s="1">
-        <v>-0.66448822454166</v>
+        <v>-1.0886689802632</v>
       </c>
       <c r="J6">
-        <v>0.38</v>
+        <v>0.53</v>
       </c>
       <c r="K6" t="s">
         <v>44</v>
       </c>
       <c r="L6" s="1">
-        <v>5448245.0</v>
+        <v>5424980.0</v>
       </c>
       <c r="M6" s="1">
-        <v>5468964.18</v>
+        <v>5454363.56</v>
       </c>
       <c r="N6" s="1">
-        <v>1.23</v>
+        <v>1.31</v>
       </c>
       <c r="O6">
         <v>1</v>
       </c>
       <c r="Z6" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="7" spans="1:26">
       <c r="A7" t="s">
         <v>46</v>
       </c>
       <c r="B7" s="1">
         <v>4400000.0</v>
       </c>
       <c r="C7" s="1">
-        <v>99.534</v>
+        <v>99.479</v>
       </c>
       <c r="D7" s="1">
         <v>99.699</v>
       </c>
       <c r="E7" t="s">
         <v>8</v>
       </c>
       <c r="F7">
         <v>1.0</v>
       </c>
       <c r="G7" s="1">
         <v>4386756.0</v>
       </c>
       <c r="H7" s="1">
-        <v>-7260.0</v>
+        <v>-9680.0</v>
       </c>
       <c r="I7" s="1">
-        <v>-0.16549814942978</v>
+        <v>-0.22066419923971</v>
       </c>
       <c r="J7">
-        <v>0.54</v>
+        <v>0.68</v>
       </c>
       <c r="K7" t="s">
         <v>47</v>
       </c>
       <c r="L7" s="1">
-        <v>4379496.0</v>
+        <v>4377076.0</v>
       </c>
       <c r="M7" s="1">
-        <v>4403093.26</v>
+        <v>4406911.62</v>
       </c>
       <c r="N7" s="1">
-        <v>0.99</v>
+        <v>1.06</v>
       </c>
       <c r="O7">
         <v>1</v>
       </c>
       <c r="Z7" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="8" spans="1:26">
       <c r="A8" t="s">
         <v>49</v>
       </c>
       <c r="B8" s="1">
         <v>1700000.0</v>
       </c>
       <c r="C8" s="1">
-        <v>98.881</v>
+        <v>98.007</v>
       </c>
       <c r="D8" s="1">
         <v>99.69199529</v>
       </c>
       <c r="E8" t="s">
         <v>8</v>
       </c>
       <c r="F8">
         <v>1.0</v>
       </c>
       <c r="G8" s="1">
         <v>1694763.92</v>
       </c>
       <c r="H8" s="1">
-        <v>-13786.92</v>
+        <v>-28644.92</v>
       </c>
       <c r="I8" s="1">
-        <v>-0.81350091521892</v>
+        <v>-1.690201193332</v>
       </c>
       <c r="J8">
-        <v>1.7</v>
+        <v>1.87</v>
       </c>
       <c r="K8" t="s">
         <v>50</v>
       </c>
       <c r="L8" s="1">
-        <v>1680977.0</v>
+        <v>1666119.0</v>
       </c>
       <c r="M8" s="1">
-        <v>1709952.68</v>
+        <v>1697906.67</v>
       </c>
       <c r="N8" s="1">
-        <v>0.38</v>
+        <v>0.41</v>
       </c>
       <c r="O8">
         <v>1</v>
       </c>
       <c r="Z8" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="9" spans="1:26">
       <c r="A9" t="s">
         <v>52</v>
       </c>
       <c r="B9" s="1">
         <v>611000.0</v>
       </c>
       <c r="C9" s="1">
-        <v>100.711</v>
+        <v>99.935</v>
       </c>
       <c r="D9" s="1">
         <v>99.894</v>
       </c>
       <c r="E9" t="s">
         <v>8</v>
       </c>
       <c r="F9">
         <v>1.0</v>
       </c>
       <c r="G9" s="1">
         <v>610352.34</v>
       </c>
       <c r="H9" s="1">
-        <v>4991.87</v>
+        <v>250.51</v>
       </c>
       <c r="I9" s="1">
-        <v>0.81786693895529</v>
+        <v>0.041043506116483</v>
       </c>
       <c r="J9">
-        <v>0.14</v>
-[...2 lines deleted...]
-        <v>849.54</v>
+        <v>0.37</v>
+      </c>
+      <c r="K9" t="s">
+        <v>53</v>
       </c>
       <c r="L9" s="1">
-        <v>615344.21</v>
+        <v>610602.85</v>
       </c>
       <c r="M9" s="1">
-        <v>616193.75</v>
+        <v>612848.07</v>
       </c>
       <c r="N9" s="1">
-        <v>0.14</v>
+        <v>0.15</v>
       </c>
       <c r="O9">
         <v>1</v>
       </c>
       <c r="Z9" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="10" spans="1:26">
       <c r="A10" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B10" s="1">
         <v>1700000.0</v>
       </c>
       <c r="C10" s="1">
-        <v>106.789</v>
+        <v>106.315</v>
       </c>
       <c r="D10" s="1">
         <v>109.65452941</v>
       </c>
       <c r="E10" t="s">
         <v>8</v>
       </c>
       <c r="F10">
         <v>1.0</v>
       </c>
       <c r="G10" s="1">
         <v>1864127.0</v>
       </c>
       <c r="H10" s="1">
-        <v>-48714.0</v>
+        <v>-56772.0</v>
       </c>
       <c r="I10" s="1">
-        <v>-2.613233969574</v>
+        <v>-3.0455006552665</v>
       </c>
       <c r="J10">
-        <v>0.06</v>
-[...2 lines deleted...]
-        <v>960.62</v>
+        <v>0.49</v>
+      </c>
+      <c r="K10" t="s">
+        <v>56</v>
       </c>
       <c r="L10" s="1">
-        <v>1815413.0</v>
+        <v>1807355.0</v>
       </c>
       <c r="M10" s="1">
-        <v>1816373.62</v>
+        <v>1815680.34</v>
       </c>
       <c r="N10" s="1">
-        <v>0.41</v>
+        <v>0.44</v>
       </c>
       <c r="O10">
         <v>1</v>
       </c>
       <c r="Z10" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
     </row>
     <row r="11" spans="1:26">
       <c r="A11" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="B11" s="1">
         <v>1677000.0</v>
       </c>
       <c r="C11" s="1">
-        <v>100.707</v>
+        <v>99.935</v>
       </c>
       <c r="D11" s="1">
         <v>100.0143059</v>
       </c>
       <c r="E11" t="s">
         <v>8</v>
       </c>
       <c r="F11">
         <v>1.0</v>
       </c>
       <c r="G11" s="1">
         <v>1677239.91</v>
       </c>
       <c r="H11" s="1">
-        <v>11616.48</v>
+        <v>-1329.96</v>
       </c>
       <c r="I11" s="1">
-        <v>0.69259501462733</v>
+        <v>-0.07929455959583</v>
       </c>
       <c r="J11">
-        <v>0.45</v>
+        <v>0.67</v>
       </c>
       <c r="K11" t="s">
+        <v>59</v>
+      </c>
+      <c r="L11" s="1">
+        <v>1675909.95</v>
+      </c>
+      <c r="M11" s="1">
+        <v>1687074.63</v>
+      </c>
+      <c r="N11" s="1">
+        <v>0.4</v>
+      </c>
+      <c r="O11">
+        <v>1</v>
+      </c>
+      <c r="Z11" t="s">
         <v>57</v>
-      </c>
-[...13 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="12" spans="1:26">
       <c r="A12" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="B12" s="1">
         <v>1000000.0</v>
       </c>
       <c r="C12" s="1">
-        <v>100.199</v>
+        <v>100.041</v>
       </c>
       <c r="D12" s="1">
         <v>100.6916</v>
       </c>
       <c r="E12" t="s">
         <v>8</v>
       </c>
       <c r="F12">
         <v>1.0</v>
       </c>
       <c r="G12" s="1">
         <v>1006916.0</v>
       </c>
       <c r="H12" s="1">
-        <v>-4926.0</v>
+        <v>-6506.0</v>
       </c>
       <c r="I12" s="1">
-        <v>-0.48921657814555</v>
+        <v>-0.64613135554505</v>
       </c>
       <c r="J12">
-        <v>3.32</v>
+        <v>0.16</v>
       </c>
       <c r="K12" t="s">
+        <v>62</v>
+      </c>
+      <c r="L12" s="1">
+        <v>1000410.0</v>
+      </c>
+      <c r="M12" s="1">
+        <v>1001981.92</v>
+      </c>
+      <c r="N12" s="1">
+        <v>0.24</v>
+      </c>
+      <c r="O12">
+        <v>1</v>
+      </c>
+      <c r="Z12" t="s">
         <v>60</v>
-      </c>
-[...13 lines deleted...]
-        <v>58</v>
       </c>
     </row>
     <row r="13" spans="1:26">
       <c r="A13" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="B13" s="1">
-        <v>6400000.0</v>
+        <v>7700000.0</v>
       </c>
       <c r="C13" s="1">
-        <v>99.416</v>
+        <v>98.767</v>
       </c>
       <c r="D13" s="1">
-        <v>100.01838281</v>
+        <v>99.92478571</v>
       </c>
       <c r="E13" t="s">
         <v>8</v>
       </c>
       <c r="F13">
         <v>1.0</v>
       </c>
       <c r="G13" s="1">
-        <v>6401176.5</v>
+        <v>7694208.5</v>
       </c>
       <c r="H13" s="1">
-        <v>-38552.5</v>
+        <v>-89149.5</v>
       </c>
       <c r="I13" s="1">
-        <v>-0.60227209794949</v>
+        <v>-1.1586571900151</v>
       </c>
       <c r="J13">
-        <v>0.29</v>
+        <v>0.5</v>
       </c>
       <c r="K13" t="s">
+        <v>65</v>
+      </c>
+      <c r="L13" s="1">
+        <v>7605059.0</v>
+      </c>
+      <c r="M13" s="1">
+        <v>7643453.52</v>
+      </c>
+      <c r="N13" s="1">
+        <v>1.83</v>
+      </c>
+      <c r="O13">
+        <v>1</v>
+      </c>
+      <c r="Z13" t="s">
         <v>63</v>
-      </c>
-[...13 lines deleted...]
-        <v>61</v>
       </c>
     </row>
     <row r="14" spans="1:26">
       <c r="A14" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="B14" s="1">
         <v>1500000.0</v>
       </c>
       <c r="C14" s="1">
-        <v>99.032</v>
+        <v>98.035</v>
       </c>
       <c r="D14" s="1">
         <v>99.46406667</v>
       </c>
       <c r="E14" t="s">
         <v>8</v>
       </c>
       <c r="F14">
         <v>1.0</v>
       </c>
       <c r="G14" s="1">
         <v>1491961.0</v>
       </c>
       <c r="H14" s="1">
-        <v>-6481.0</v>
+        <v>-21436.0</v>
       </c>
       <c r="I14" s="1">
-        <v>-0.43439473283819</v>
+        <v>-1.4367667787563</v>
       </c>
       <c r="J14">
-        <v>0.6</v>
+        <v>0.79</v>
       </c>
       <c r="K14" t="s">
+        <v>68</v>
+      </c>
+      <c r="L14" s="1">
+        <v>1470525.0</v>
+      </c>
+      <c r="M14" s="1">
+        <v>1482360.62</v>
+      </c>
+      <c r="N14" s="1">
+        <v>0.36</v>
+      </c>
+      <c r="O14">
+        <v>1</v>
+      </c>
+      <c r="Z14" t="s">
         <v>66</v>
-      </c>
-[...13 lines deleted...]
-        <v>64</v>
       </c>
     </row>
     <row r="15" spans="1:26">
       <c r="A15" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="B15" s="1">
         <v>1400000.0</v>
       </c>
       <c r="C15" s="1">
-        <v>100.653</v>
+        <v>99.864</v>
       </c>
       <c r="D15" s="1">
         <v>99.81171429</v>
       </c>
       <c r="E15" t="s">
         <v>8</v>
       </c>
       <c r="F15">
         <v>1.0</v>
       </c>
       <c r="G15" s="1">
         <v>1397364.0</v>
       </c>
       <c r="H15" s="1">
-        <v>11778.0</v>
+        <v>732.0</v>
       </c>
       <c r="I15" s="1">
-        <v>0.84287272321314</v>
+        <v>0.052384346526746</v>
       </c>
       <c r="J15">
-        <v>0.69</v>
+        <v>0.91</v>
       </c>
       <c r="K15" t="s">
+        <v>71</v>
+      </c>
+      <c r="L15" s="1">
+        <v>1398096.0</v>
+      </c>
+      <c r="M15" s="1">
+        <v>1410782.3</v>
+      </c>
+      <c r="N15" s="1">
+        <v>0.34</v>
+      </c>
+      <c r="O15">
+        <v>1</v>
+      </c>
+      <c r="Z15" t="s">
         <v>69</v>
-      </c>
-[...13 lines deleted...]
-        <v>67</v>
       </c>
     </row>
     <row r="16" spans="1:26">
       <c r="A16" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="B16" s="1">
         <v>2000000.0</v>
       </c>
       <c r="C16" s="1">
-        <v>103.223</v>
+        <v>102.797</v>
       </c>
       <c r="D16" s="1">
         <v>104.67195</v>
       </c>
       <c r="E16" t="s">
         <v>8</v>
       </c>
       <c r="F16">
         <v>1.0</v>
       </c>
       <c r="G16" s="1">
         <v>2093439.0</v>
       </c>
       <c r="H16" s="1">
-        <v>-28979.0</v>
+        <v>-37499.0</v>
       </c>
       <c r="I16" s="1">
-        <v>-1.3842772586161</v>
+        <v>-1.7912630843316</v>
       </c>
       <c r="J16">
-        <v>2.06</v>
+        <v>2.39</v>
       </c>
       <c r="K16" t="s">
+        <v>74</v>
+      </c>
+      <c r="L16" s="1">
+        <v>2055940.0</v>
+      </c>
+      <c r="M16" s="1">
+        <v>2103693.42</v>
+      </c>
+      <c r="N16" s="1">
+        <v>0.5</v>
+      </c>
+      <c r="O16">
+        <v>1</v>
+      </c>
+      <c r="Z16" t="s">
         <v>72</v>
-      </c>
-[...13 lines deleted...]
-        <v>70</v>
       </c>
     </row>
     <row r="17" spans="1:26">
       <c r="A17" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="B17" s="1">
-        <v>2000000.0</v>
+        <v>3800000.0</v>
       </c>
       <c r="C17" s="1">
-        <v>104.101</v>
+        <v>103.469</v>
       </c>
       <c r="D17" s="1">
-        <v>103.6127</v>
+        <v>103.93731579</v>
       </c>
       <c r="E17" t="s">
         <v>8</v>
       </c>
       <c r="F17">
         <v>1.0</v>
       </c>
       <c r="G17" s="1">
-        <v>2072254.0</v>
+        <v>3949618.0</v>
       </c>
       <c r="H17" s="1">
-        <v>9766.0</v>
+        <v>-17796.0</v>
       </c>
       <c r="I17" s="1">
-        <v>0.47127427429263</v>
+        <v>-0.45057522018585</v>
       </c>
       <c r="J17">
-        <v>0.04</v>
-[...2 lines deleted...]
-        <v>842.47</v>
+        <v>0.37</v>
+      </c>
+      <c r="K17" t="s">
+        <v>77</v>
       </c>
       <c r="L17" s="1">
-        <v>2082020.0</v>
+        <v>3931822.0</v>
       </c>
       <c r="M17" s="1">
-        <v>2082862.47</v>
+        <v>3945694.6</v>
       </c>
       <c r="N17" s="1">
-        <v>0.47</v>
+        <v>0.95</v>
       </c>
       <c r="O17">
         <v>1</v>
       </c>
       <c r="Z17" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
     </row>
     <row r="18" spans="1:26">
       <c r="A18" t="s">
-        <v>76</v>
+        <v>79</v>
       </c>
       <c r="B18" s="1">
         <v>3900000.0</v>
       </c>
       <c r="C18" s="1">
-        <v>104.18</v>
+        <v>103.638</v>
       </c>
       <c r="D18" s="1">
         <v>105.89313846</v>
       </c>
       <c r="E18" t="s">
         <v>8</v>
       </c>
       <c r="F18">
         <v>1.0</v>
       </c>
       <c r="G18" s="1">
         <v>4129832.4</v>
       </c>
       <c r="H18" s="1">
-        <v>-66812.4</v>
+        <v>-87950.4</v>
       </c>
       <c r="I18" s="1">
-        <v>-1.6177993082722</v>
+        <v>-2.1296360598072</v>
       </c>
       <c r="J18">
-        <v>4.9</v>
+        <v>5.26</v>
       </c>
       <c r="K18" t="s">
-        <v>77</v>
+        <v>80</v>
       </c>
       <c r="L18" s="1">
-        <v>4063020.0</v>
+        <v>4041882.0</v>
       </c>
       <c r="M18" s="1">
-        <v>4254093.29</v>
+        <v>4247086.11</v>
       </c>
       <c r="N18" s="1">
-        <v>0.96</v>
+        <v>1.02</v>
       </c>
       <c r="O18">
         <v>1</v>
       </c>
       <c r="Z18" t="s">
-        <v>75</v>
+        <v>78</v>
       </c>
     </row>
     <row r="19" spans="1:26">
       <c r="A19" t="s">
-        <v>79</v>
+        <v>82</v>
       </c>
       <c r="B19" s="1">
         <v>3300000.0</v>
       </c>
       <c r="C19" s="1">
-        <v>101.515</v>
+        <v>101.139</v>
       </c>
       <c r="D19" s="1">
         <v>102.9313697</v>
       </c>
       <c r="E19" t="s">
         <v>8</v>
       </c>
       <c r="F19">
         <v>1.0</v>
       </c>
       <c r="G19" s="1">
         <v>3396735.2</v>
       </c>
       <c r="H19" s="1">
-        <v>-46740.2</v>
+        <v>-59148.2</v>
       </c>
       <c r="I19" s="1">
-        <v>-1.3760330802354</v>
+        <v>-1.741325022922</v>
       </c>
       <c r="J19">
-        <v>1.75</v>
+        <v>2.0</v>
       </c>
       <c r="K19" t="s">
-        <v>80</v>
+        <v>83</v>
       </c>
       <c r="L19" s="1">
-        <v>3349995.0</v>
+        <v>3337587.0</v>
       </c>
       <c r="M19" s="1">
-        <v>3407801.51</v>
+        <v>3403451.38</v>
       </c>
       <c r="N19" s="1">
-        <v>0.77</v>
+        <v>0.82</v>
       </c>
       <c r="O19">
         <v>1</v>
       </c>
       <c r="Z19" t="s">
-        <v>78</v>
+        <v>81</v>
       </c>
     </row>
     <row r="20" spans="1:26">
       <c r="A20" t="s">
-        <v>82</v>
+        <v>85</v>
       </c>
       <c r="B20" s="1">
         <v>4550000.0</v>
       </c>
       <c r="C20" s="1">
-        <v>95.102</v>
+        <v>94.69</v>
       </c>
       <c r="D20" s="1">
         <v>94.51235868</v>
       </c>
       <c r="E20" t="s">
         <v>8</v>
       </c>
       <c r="F20">
         <v>1.0</v>
       </c>
       <c r="G20" s="1">
         <v>4300312.32</v>
       </c>
       <c r="H20" s="1">
-        <v>26828.68</v>
+        <v>8082.68</v>
       </c>
       <c r="I20" s="1">
-        <v>0.62387747688056</v>
+        <v>0.18795565062586</v>
       </c>
       <c r="J20">
-        <v>0.52</v>
+        <v>0.55</v>
       </c>
       <c r="K20" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="L20" s="1">
-        <v>4327141.0</v>
+        <v>4308395.0</v>
       </c>
       <c r="M20" s="1">
-        <v>4350711.25</v>
+        <v>4333628.18</v>
       </c>
       <c r="N20" s="1">
-        <v>0.98</v>
+        <v>1.04</v>
       </c>
       <c r="O20">
         <v>1</v>
       </c>
       <c r="Z20" t="s">
-        <v>81</v>
+        <v>84</v>
       </c>
     </row>
     <row r="21" spans="1:26">
       <c r="A21" t="s">
-        <v>85</v>
+        <v>88</v>
       </c>
       <c r="B21" s="1">
-        <v>4580000.0</v>
+        <v>4900000.0</v>
       </c>
       <c r="C21" s="1">
-        <v>97.407</v>
+        <v>95.785</v>
       </c>
       <c r="D21" s="1">
-        <v>96.74135808</v>
+        <v>96.32958306</v>
       </c>
       <c r="E21" t="s">
         <v>8</v>
       </c>
       <c r="F21">
         <v>1.0</v>
       </c>
       <c r="G21" s="1">
-        <v>4430754.2</v>
+        <v>4720149.57</v>
       </c>
       <c r="H21" s="1">
-        <v>30486.4</v>
+        <v>-26684.57</v>
       </c>
       <c r="I21" s="1">
-        <v>0.68806344527078</v>
+        <v>-0.56533314472914</v>
       </c>
       <c r="J21">
-        <v>0.5</v>
+        <v>0.62</v>
       </c>
       <c r="K21" t="s">
-        <v>86</v>
+        <v>89</v>
       </c>
       <c r="L21" s="1">
-        <v>4461240.6</v>
+        <v>4693465.0</v>
       </c>
       <c r="M21" s="1">
-        <v>4483918.5</v>
+        <v>4724006.1</v>
       </c>
       <c r="N21" s="1">
-        <v>1.01</v>
+        <v>1.13</v>
       </c>
       <c r="O21">
         <v>1</v>
       </c>
       <c r="Z21" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
     </row>
     <row r="22" spans="1:26">
       <c r="A22" t="s">
-        <v>88</v>
+        <v>91</v>
       </c>
       <c r="B22" s="1">
-        <v>4900000.0</v>
+        <v>4100000.0</v>
       </c>
       <c r="C22" s="1">
-        <v>96.508</v>
+        <v>100.302</v>
       </c>
       <c r="D22" s="1">
-        <v>96.32958306</v>
+        <v>101.45567878</v>
       </c>
       <c r="E22" t="s">
         <v>8</v>
       </c>
       <c r="F22">
         <v>1.0</v>
       </c>
       <c r="G22" s="1">
-        <v>4720149.57</v>
+        <v>4159682.83</v>
       </c>
       <c r="H22" s="1">
-        <v>8742.43</v>
+        <v>-47300.83</v>
       </c>
       <c r="I22" s="1">
-        <v>0.18521510537642</v>
+        <v>-1.1371258803403</v>
       </c>
       <c r="J22">
-        <v>0.51</v>
+        <v>0.39</v>
       </c>
       <c r="K22" t="s">
-        <v>89</v>
+        <v>92</v>
       </c>
       <c r="L22" s="1">
-        <v>4728892.0</v>
+        <v>4112382.0</v>
       </c>
       <c r="M22" s="1">
-        <v>4754029.67</v>
+        <v>4128487.14</v>
       </c>
       <c r="N22" s="1">
-        <v>1.07</v>
+        <v>0.99</v>
       </c>
       <c r="O22">
         <v>1</v>
       </c>
       <c r="Z22" t="s">
-        <v>87</v>
+        <v>90</v>
       </c>
     </row>
     <row r="23" spans="1:26">
       <c r="A23" t="s">
-        <v>91</v>
+        <v>94</v>
       </c>
       <c r="B23" s="1">
-        <v>4100000.0</v>
+        <v>2972000.0</v>
       </c>
       <c r="C23" s="1">
-        <v>100.393</v>
+        <v>99.932</v>
       </c>
       <c r="D23" s="1">
-        <v>101.45567878</v>
+        <v>100.28432032</v>
       </c>
       <c r="E23" t="s">
         <v>8</v>
       </c>
       <c r="F23">
         <v>1.0</v>
       </c>
       <c r="G23" s="1">
-        <v>4159682.83</v>
+        <v>2980450.0</v>
       </c>
       <c r="H23" s="1">
-        <v>-43569.83</v>
+        <v>-10470.96</v>
       </c>
       <c r="I23" s="1">
-        <v>-1.0474315417938</v>
+        <v>-0.35132144474828</v>
       </c>
       <c r="J23">
-        <v>0.15</v>
+        <v>0.71</v>
       </c>
       <c r="K23" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
       <c r="L23" s="1">
-        <v>4116113.0</v>
+        <v>2969979.04</v>
       </c>
       <c r="M23" s="1">
-        <v>4122206.84</v>
+        <v>2990967.06</v>
       </c>
       <c r="N23" s="1">
-        <v>0.93</v>
+        <v>0.72</v>
       </c>
       <c r="O23">
         <v>1</v>
       </c>
       <c r="Z23" t="s">
-        <v>90</v>
+        <v>93</v>
       </c>
     </row>
     <row r="24" spans="1:26">
       <c r="A24" t="s">
-        <v>94</v>
+        <v>97</v>
       </c>
       <c r="B24" s="1">
-        <v>1972000.0</v>
+        <v>4800000.0</v>
       </c>
       <c r="C24" s="1">
-        <v>100.714</v>
+        <v>102.271</v>
       </c>
       <c r="D24" s="1">
-        <v>100.20689655</v>
+        <v>104.31542542</v>
       </c>
       <c r="E24" t="s">
         <v>8</v>
       </c>
       <c r="F24">
         <v>1.0</v>
       </c>
       <c r="G24" s="1">
-        <v>1976080.0</v>
+        <v>5007140.42</v>
       </c>
       <c r="H24" s="1">
-        <v>10000.08</v>
+        <v>-98132.42</v>
       </c>
       <c r="I24" s="1">
-        <v>0.50605643496215</v>
+        <v>-1.9598495701864</v>
       </c>
       <c r="J24">
-        <v>0.48</v>
+        <v>1.37</v>
       </c>
       <c r="K24" t="s">
-        <v>95</v>
+        <v>98</v>
       </c>
       <c r="L24" s="1">
-        <v>1986080.08</v>
+        <v>4909008.0</v>
       </c>
       <c r="M24" s="1">
-        <v>1995557.57</v>
+        <v>4974597.04</v>
       </c>
       <c r="N24" s="1">
-        <v>0.45</v>
+        <v>1.19</v>
       </c>
       <c r="O24">
         <v>1</v>
       </c>
       <c r="Z24" t="s">
-        <v>93</v>
+        <v>96</v>
       </c>
     </row>
     <row r="25" spans="1:26">
       <c r="A25" t="s">
-        <v>97</v>
+        <v>100</v>
       </c>
       <c r="B25" s="1">
-        <v>4800000.0</v>
+        <v>6358000.0</v>
       </c>
       <c r="C25" s="1">
-        <v>102.733</v>
+        <v>98.883</v>
       </c>
       <c r="D25" s="1">
-        <v>104.31542542</v>
+        <v>100.19916011</v>
       </c>
       <c r="E25" t="s">
         <v>8</v>
       </c>
       <c r="F25">
         <v>1.0</v>
       </c>
       <c r="G25" s="1">
-        <v>5007140.42</v>
+        <v>6370662.6</v>
       </c>
       <c r="H25" s="1">
-        <v>-75956.42</v>
+        <v>-83681.46</v>
       </c>
       <c r="I25" s="1">
-        <v>-1.5169620507667</v>
+        <v>-1.3135440574109</v>
       </c>
       <c r="J25">
-        <v>1.04</v>
+        <v>0.46</v>
       </c>
       <c r="K25" t="s">
-        <v>98</v>
+        <v>101</v>
       </c>
       <c r="L25" s="1">
-        <v>4931184.0</v>
+        <v>6286981.14</v>
       </c>
       <c r="M25" s="1">
-        <v>4980893.59</v>
+        <v>6316245.36</v>
       </c>
       <c r="N25" s="1">
-        <v>1.12</v>
+        <v>1.51</v>
       </c>
       <c r="O25">
         <v>1</v>
       </c>
       <c r="Z25" t="s">
-        <v>96</v>
+        <v>99</v>
       </c>
     </row>
     <row r="26" spans="1:26">
       <c r="A26" t="s">
-        <v>100</v>
+        <v>103</v>
       </c>
       <c r="B26" s="1">
-        <v>8358000.0</v>
+        <v>3600000.0</v>
       </c>
       <c r="C26" s="1">
-        <v>99.306</v>
+        <v>92.928</v>
       </c>
       <c r="D26" s="1">
-        <v>100.19916009</v>
+        <v>92.61058806</v>
       </c>
       <c r="E26" t="s">
         <v>8</v>
       </c>
       <c r="F26">
         <v>1.0</v>
       </c>
       <c r="G26" s="1">
-        <v>8374645.8</v>
+        <v>3333981.17</v>
       </c>
       <c r="H26" s="1">
-        <v>-74650.32</v>
+        <v>11426.83</v>
       </c>
       <c r="I26" s="1">
-        <v>-0.89138480340267</v>
+        <v>0.3427382884709</v>
       </c>
       <c r="J26">
-        <v>0.29</v>
+        <v>0.25</v>
       </c>
       <c r="K26" t="s">
-        <v>101</v>
+        <v>104</v>
       </c>
       <c r="L26" s="1">
-        <v>8299995.48</v>
+        <v>3345408.0</v>
       </c>
       <c r="M26" s="1">
-        <v>8324640.13</v>
+        <v>3354531.29</v>
       </c>
       <c r="N26" s="1">
-        <v>1.87</v>
+        <v>0.8</v>
       </c>
       <c r="O26">
         <v>1</v>
       </c>
       <c r="Z26" t="s">
-        <v>99</v>
+        <v>102</v>
       </c>
     </row>
     <row r="27" spans="1:26">
       <c r="A27" t="s">
-        <v>103</v>
+        <v>106</v>
       </c>
       <c r="B27" s="1">
-        <v>3600000.0</v>
+        <v>2000000.0</v>
       </c>
       <c r="C27" s="1">
-        <v>93.455</v>
+        <v>99.404</v>
       </c>
       <c r="D27" s="1">
-        <v>92.61058806</v>
+        <v>99.4518355</v>
       </c>
       <c r="E27" t="s">
         <v>8</v>
       </c>
       <c r="F27">
         <v>1.0</v>
       </c>
       <c r="G27" s="1">
-        <v>3333981.17</v>
+        <v>1989036.71</v>
       </c>
       <c r="H27" s="1">
-        <v>30398.83</v>
+        <v>-956.71</v>
       </c>
       <c r="I27" s="1">
-        <v>0.91178769315005</v>
+        <v>-0.048099162533808</v>
       </c>
       <c r="J27">
-        <v>0.22</v>
+        <v>0.78</v>
       </c>
       <c r="K27" t="s">
-        <v>104</v>
+        <v>107</v>
       </c>
       <c r="L27" s="1">
-        <v>3364380.0</v>
+        <v>1988080.0</v>
       </c>
       <c r="M27" s="1">
-        <v>3372369.04</v>
+        <v>2003696.44</v>
       </c>
       <c r="N27" s="1">
-        <v>0.76</v>
+        <v>0.48</v>
       </c>
       <c r="O27">
         <v>1</v>
       </c>
       <c r="Z27" t="s">
-        <v>102</v>
+        <v>105</v>
       </c>
     </row>
     <row r="28" spans="1:26">
       <c r="A28" t="s">
-        <v>106</v>
+        <v>109</v>
       </c>
       <c r="B28" s="1">
-        <v>1400000.0</v>
+        <v>1701000.0</v>
       </c>
       <c r="C28" s="1">
-        <v>98.564</v>
+        <v>99.788</v>
       </c>
       <c r="D28" s="1">
-        <v>97.397</v>
+        <v>99.8837425</v>
       </c>
       <c r="E28" t="s">
         <v>8</v>
       </c>
       <c r="F28">
         <v>1.0</v>
       </c>
       <c r="G28" s="1">
-        <v>1363558.0</v>
+        <v>1699022.46</v>
       </c>
       <c r="H28" s="1">
-        <v>16338.0</v>
+        <v>-1628.58</v>
       </c>
       <c r="I28" s="1">
-        <v>1.1981888559196</v>
+        <v>-0.095853941801334</v>
       </c>
       <c r="J28">
-        <v>0.18</v>
+        <v>0.7</v>
       </c>
       <c r="K28" t="s">
-        <v>107</v>
+        <v>110</v>
       </c>
       <c r="L28" s="1">
-        <v>1379896.0</v>
+        <v>1697393.88</v>
       </c>
       <c r="M28" s="1">
-        <v>1382408.33</v>
+        <v>1709300.88</v>
       </c>
       <c r="N28" s="1">
-        <v>0.31</v>
+        <v>0.41</v>
       </c>
       <c r="O28">
         <v>1</v>
       </c>
       <c r="Z28" t="s">
-        <v>105</v>
+        <v>108</v>
       </c>
     </row>
     <row r="29" spans="1:26">
       <c r="A29" t="s">
-        <v>109</v>
+        <v>112</v>
       </c>
       <c r="B29" s="1">
-        <v>2000000.0</v>
+        <v>4100000.0</v>
       </c>
       <c r="C29" s="1">
-        <v>99.38</v>
+        <v>103.464</v>
       </c>
       <c r="D29" s="1">
-        <v>99.4518355</v>
+        <v>103.68</v>
       </c>
       <c r="E29" t="s">
         <v>8</v>
       </c>
       <c r="F29">
         <v>1.0</v>
       </c>
       <c r="G29" s="1">
-        <v>1989036.71</v>
+        <v>4250880.0</v>
       </c>
       <c r="H29" s="1">
-        <v>-1436.71</v>
+        <v>-8856.0</v>
       </c>
       <c r="I29" s="1">
-        <v>-0.072231447151119</v>
+        <v>-0.20833333333333</v>
       </c>
       <c r="J29">
-        <v>0.62</v>
+        <v>2.51</v>
       </c>
       <c r="K29" t="s">
-        <v>110</v>
+        <v>113</v>
       </c>
       <c r="L29" s="1">
-        <v>1987600.0</v>
+        <v>4242024.0</v>
       </c>
       <c r="M29" s="1">
-        <v>2000065.75</v>
+        <v>4345071.6</v>
       </c>
       <c r="N29" s="1">
-        <v>0.45</v>
+        <v>1.04</v>
       </c>
       <c r="O29">
         <v>1</v>
       </c>
       <c r="Z29" t="s">
-        <v>108</v>
+        <v>111</v>
       </c>
     </row>
     <row r="30" spans="1:26">
       <c r="A30" t="s">
-        <v>112</v>
+        <v>115</v>
       </c>
       <c r="B30" s="1">
-        <v>2200000.0</v>
+        <v>3400000.0</v>
       </c>
       <c r="C30" s="1">
-        <v>107.017</v>
+        <v>100.661</v>
       </c>
       <c r="D30" s="1">
-        <v>107.86245455</v>
+        <v>102.20481176</v>
       </c>
       <c r="E30" t="s">
         <v>8</v>
       </c>
       <c r="F30">
         <v>1.0</v>
       </c>
       <c r="G30" s="1">
-        <v>2372974.0</v>
+        <v>3474963.6</v>
       </c>
       <c r="H30" s="1">
-        <v>-18600.0</v>
+        <v>-52489.6</v>
       </c>
       <c r="I30" s="1">
-        <v>-0.78382654002952</v>
+        <v>-1.5105079086296</v>
       </c>
       <c r="J30">
-        <v>0.45</v>
+        <v>0.92</v>
       </c>
       <c r="K30" t="s">
-        <v>113</v>
+        <v>116</v>
       </c>
       <c r="L30" s="1">
-        <v>2354374.0</v>
+        <v>3422474.0</v>
       </c>
       <c r="M30" s="1">
-        <v>2364292.03</v>
+        <v>3453912.36</v>
       </c>
       <c r="N30" s="1">
-        <v>0.53</v>
+        <v>0.83</v>
       </c>
       <c r="O30">
         <v>1</v>
       </c>
       <c r="Z30" t="s">
-        <v>111</v>
+        <v>114</v>
       </c>
     </row>
     <row r="31" spans="1:26">
       <c r="A31" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="B31" s="1">
-        <v>1701000.0</v>
+        <v>3355000.0</v>
       </c>
       <c r="C31" s="1">
-        <v>100.8</v>
+        <v>99.066</v>
       </c>
       <c r="D31" s="1">
-        <v>99.8837425</v>
+        <v>100.08431893</v>
       </c>
       <c r="E31" t="s">
         <v>8</v>
       </c>
       <c r="F31">
         <v>1.0</v>
       </c>
       <c r="G31" s="1">
-        <v>1699022.46</v>
+        <v>3357828.9</v>
       </c>
       <c r="H31" s="1">
-        <v>15585.54</v>
+        <v>-34164.6</v>
       </c>
       <c r="I31" s="1">
-        <v>0.91732395344556</v>
+        <v>-1.0174610147646</v>
       </c>
       <c r="J31">
-        <v>0.48</v>
+        <v>0.12</v>
       </c>
       <c r="K31" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="L31" s="1">
-        <v>1714608.0</v>
+        <v>3323664.3</v>
       </c>
       <c r="M31" s="1">
-        <v>1722763.48</v>
+        <v>3327708.68</v>
       </c>
       <c r="N31" s="1">
-        <v>0.39</v>
+        <v>0.8</v>
       </c>
       <c r="O31">
         <v>1</v>
       </c>
       <c r="Z31" t="s">
-        <v>114</v>
+        <v>117</v>
       </c>
     </row>
     <row r="32" spans="1:26">
       <c r="A32" t="s">
-        <v>118</v>
+        <v>121</v>
       </c>
       <c r="B32" s="1">
-        <v>4100000.0</v>
+        <v>1842000.0</v>
       </c>
       <c r="C32" s="1">
-        <v>104.4</v>
+        <v>98.562</v>
       </c>
       <c r="D32" s="1">
-        <v>103.68</v>
+        <v>99.51669707</v>
       </c>
       <c r="E32" t="s">
         <v>8</v>
       </c>
       <c r="F32">
         <v>1.0</v>
       </c>
       <c r="G32" s="1">
-        <v>4250880.0</v>
+        <v>1833097.56</v>
       </c>
       <c r="H32" s="1">
-        <v>29520.0</v>
+        <v>-17585.52</v>
       </c>
       <c r="I32" s="1">
-        <v>0.69444444444444</v>
+        <v>-0.95933355560192</v>
       </c>
       <c r="J32">
-        <v>2.19</v>
+        <v>1.38</v>
       </c>
       <c r="K32" t="s">
-        <v>119</v>
+        <v>122</v>
       </c>
       <c r="L32" s="1">
-        <v>4280400.0</v>
+        <v>1815512.04</v>
       </c>
       <c r="M32" s="1">
-        <v>4370206.85</v>
+        <v>1840908.93</v>
       </c>
       <c r="N32" s="1">
-        <v>0.98</v>
+        <v>0.44</v>
       </c>
       <c r="O32">
         <v>1</v>
       </c>
       <c r="Z32" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
     </row>
     <row r="33" spans="1:26">
       <c r="A33" t="s">
-        <v>121</v>
+        <v>124</v>
       </c>
       <c r="B33" s="1">
-        <v>3400000.0</v>
+        <v>2500000.0</v>
       </c>
       <c r="C33" s="1">
-        <v>101.039</v>
+        <v>98.9</v>
       </c>
       <c r="D33" s="1">
-        <v>102.20481176</v>
+        <v>97.755168</v>
       </c>
       <c r="E33" t="s">
         <v>8</v>
       </c>
       <c r="F33">
         <v>1.0</v>
       </c>
       <c r="G33" s="1">
-        <v>3474963.6</v>
+        <v>2443879.2</v>
       </c>
       <c r="H33" s="1">
-        <v>-39637.6</v>
+        <v>28620.8</v>
       </c>
       <c r="I33" s="1">
-        <v>-1.1406623079448</v>
+        <v>1.1711217150177</v>
       </c>
       <c r="J33">
-        <v>0.69</v>
+        <v>0.31</v>
       </c>
       <c r="K33" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="L33" s="1">
-        <v>3435326.0</v>
+        <v>2472500.0</v>
       </c>
       <c r="M33" s="1">
-        <v>3458730.11</v>
+        <v>2480333.9</v>
       </c>
       <c r="N33" s="1">
-        <v>0.78</v>
+        <v>0.59</v>
       </c>
       <c r="O33">
         <v>1</v>
       </c>
       <c r="Z33" t="s">
-        <v>120</v>
+        <v>123</v>
       </c>
     </row>
     <row r="34" spans="1:26">
       <c r="A34" t="s">
-        <v>124</v>
+        <v>127</v>
       </c>
       <c r="B34" s="1">
-        <v>3355000.0</v>
+        <v>2600000.0</v>
       </c>
       <c r="C34" s="1">
-        <v>99.516</v>
+        <v>109.108</v>
       </c>
       <c r="D34" s="1">
-        <v>100.08431893</v>
+        <v>109.11</v>
       </c>
       <c r="E34" t="s">
         <v>8</v>
       </c>
       <c r="F34">
         <v>1.0</v>
       </c>
       <c r="G34" s="1">
-        <v>3357828.9</v>
+        <v>2836860.0</v>
       </c>
       <c r="H34" s="1">
-        <v>-19067.1</v>
+        <v>-52.0</v>
       </c>
       <c r="I34" s="1">
-        <v>-0.56784013026989</v>
+        <v>-0.001833012556136</v>
       </c>
       <c r="J34">
-        <v>2.7</v>
+        <v>0.14</v>
       </c>
       <c r="K34" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="L34" s="1">
-        <v>3338761.8</v>
+        <v>2836808.0</v>
       </c>
       <c r="M34" s="1">
-        <v>3429254.88</v>
+        <v>2840517.24</v>
       </c>
       <c r="N34" s="1">
-        <v>0.77</v>
+        <v>0.68</v>
       </c>
       <c r="O34">
         <v>1</v>
       </c>
       <c r="Z34" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
     </row>
     <row r="35" spans="1:26">
       <c r="A35" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="B35" s="1">
-        <v>1842000.0</v>
+        <v>6062000.0</v>
       </c>
       <c r="C35" s="1">
-        <v>98.968</v>
+        <v>98.415</v>
       </c>
       <c r="D35" s="1">
-        <v>99.51669707</v>
+        <v>99.73470604</v>
       </c>
       <c r="E35" t="s">
         <v>8</v>
       </c>
       <c r="F35">
         <v>1.0</v>
       </c>
       <c r="G35" s="1">
-        <v>1833097.56</v>
+        <v>6045917.88</v>
       </c>
       <c r="H35" s="1">
-        <v>-10107.0</v>
+        <v>-80000.58</v>
       </c>
       <c r="I35" s="1">
-        <v>-0.55136181622543</v>
+        <v>-1.3232164509651</v>
       </c>
       <c r="J35">
-        <v>1.21</v>
+        <v>1.43</v>
       </c>
       <c r="K35" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="L35" s="1">
-        <v>1822990.56</v>
+        <v>5965917.3</v>
       </c>
       <c r="M35" s="1">
-        <v>1845195.49</v>
+        <v>6052805.97</v>
       </c>
       <c r="N35" s="1">
-        <v>0.41</v>
+        <v>1.45</v>
       </c>
       <c r="O35">
         <v>1</v>
       </c>
       <c r="Z35" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
     </row>
     <row r="36" spans="1:26">
       <c r="A36" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="B36" s="1">
-        <v>2500000.0</v>
+        <v>4500000.0</v>
       </c>
       <c r="C36" s="1">
-        <v>98.833</v>
+        <v>98.397</v>
       </c>
       <c r="D36" s="1">
-        <v>97.755168</v>
+        <v>99.65584156</v>
       </c>
       <c r="E36" t="s">
         <v>8</v>
       </c>
       <c r="F36">
         <v>1.0</v>
       </c>
       <c r="G36" s="1">
-        <v>2443879.2</v>
+        <v>4484512.87</v>
       </c>
       <c r="H36" s="1">
-        <v>26945.8</v>
+        <v>-56647.87</v>
       </c>
       <c r="I36" s="1">
-        <v>1.1025831391339</v>
+        <v>-1.2631889269168</v>
       </c>
       <c r="J36">
-        <v>0.27</v>
+        <v>2.06</v>
       </c>
       <c r="K36" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
       <c r="L36" s="1">
-        <v>2470825.0</v>
+        <v>4427865.0</v>
       </c>
       <c r="M36" s="1">
-        <v>2477674.32</v>
+        <v>4520638.97</v>
       </c>
       <c r="N36" s="1">
-        <v>0.56</v>
+        <v>1.08</v>
       </c>
       <c r="O36">
         <v>1</v>
       </c>
       <c r="Z36" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
     </row>
     <row r="37" spans="1:26">
       <c r="A37" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="B37" s="1">
-        <v>2600000.0</v>
+        <v>1289000.0</v>
       </c>
       <c r="C37" s="1">
-        <v>109.598</v>
+        <v>98.654</v>
       </c>
       <c r="D37" s="1">
-        <v>109.11</v>
+        <v>99.72692009</v>
       </c>
       <c r="E37" t="s">
         <v>8</v>
       </c>
       <c r="F37">
         <v>1.0</v>
       </c>
       <c r="G37" s="1">
-        <v>2836860.0</v>
+        <v>1285480.0</v>
       </c>
       <c r="H37" s="1">
-        <v>12688.0</v>
+        <v>-13829.94</v>
       </c>
       <c r="I37" s="1">
-        <v>0.44725506369719</v>
+        <v>-1.0758580452438</v>
       </c>
       <c r="J37">
-        <v>1.55</v>
+        <v>1.7</v>
       </c>
       <c r="K37" t="s">
-        <v>134</v>
+        <v>137</v>
       </c>
       <c r="L37" s="1">
-        <v>2849548.0</v>
+        <v>1271650.06</v>
       </c>
       <c r="M37" s="1">
-        <v>2889726.57</v>
+        <v>1293545.54</v>
       </c>
       <c r="N37" s="1">
-        <v>0.65</v>
+        <v>0.31</v>
       </c>
       <c r="O37">
         <v>1</v>
       </c>
       <c r="Z37" t="s">
-        <v>132</v>
+        <v>135</v>
       </c>
     </row>
     <row r="38" spans="1:26">
       <c r="A38" t="s">
-        <v>136</v>
+        <v>139</v>
       </c>
       <c r="B38" s="1">
-        <v>6062000.0</v>
+        <v>2200000.0</v>
       </c>
       <c r="C38" s="1">
-        <v>99.237</v>
+        <v>100.38</v>
       </c>
       <c r="D38" s="1">
-        <v>99.73470604</v>
+        <v>101.37413636</v>
       </c>
       <c r="E38" t="s">
         <v>8</v>
       </c>
       <c r="F38">
         <v>1.0</v>
       </c>
       <c r="G38" s="1">
-        <v>6045917.88</v>
+        <v>2230231.0</v>
       </c>
       <c r="H38" s="1">
-        <v>-30170.94</v>
+        <v>-21871.0</v>
       </c>
       <c r="I38" s="1">
-        <v>-0.49902993389649</v>
+        <v>-0.98066074769833</v>
       </c>
       <c r="J38">
-        <v>1.24</v>
+        <v>0.78</v>
       </c>
       <c r="K38" t="s">
-        <v>137</v>
+        <v>140</v>
       </c>
       <c r="L38" s="1">
-        <v>6015746.94</v>
+        <v>2208360.0</v>
       </c>
       <c r="M38" s="1">
-        <v>6091016.77</v>
+        <v>2225538.08</v>
       </c>
       <c r="N38" s="1">
-        <v>1.37</v>
+        <v>0.53</v>
       </c>
       <c r="O38">
         <v>1</v>
       </c>
       <c r="Z38" t="s">
-        <v>135</v>
+        <v>138</v>
       </c>
     </row>
     <row r="39" spans="1:26">
       <c r="A39" t="s">
-        <v>139</v>
+        <v>142</v>
       </c>
       <c r="B39" s="1">
-        <v>4500000.0</v>
+        <v>2000000.0</v>
       </c>
       <c r="C39" s="1">
-        <v>98.977</v>
+        <v>99.288</v>
       </c>
       <c r="D39" s="1">
-        <v>99.65584156</v>
+        <v>100.08315</v>
       </c>
       <c r="E39" t="s">
         <v>8</v>
       </c>
       <c r="F39">
         <v>1.0</v>
       </c>
       <c r="G39" s="1">
-        <v>4484512.87</v>
+        <v>2001663.0</v>
       </c>
       <c r="H39" s="1">
-        <v>-30547.87</v>
+        <v>-15903.0</v>
       </c>
       <c r="I39" s="1">
-        <v>-0.68118591440234</v>
+        <v>-0.7944893820788</v>
       </c>
       <c r="J39">
-        <v>1.9</v>
+        <v>0.49</v>
       </c>
       <c r="K39" t="s">
-        <v>140</v>
+        <v>143</v>
       </c>
       <c r="L39" s="1">
-        <v>4453965.0</v>
+        <v>1985760.0</v>
       </c>
       <c r="M39" s="1">
-        <v>4539649.93</v>
+        <v>1995527.12</v>
       </c>
       <c r="N39" s="1">
-        <v>1.02</v>
+        <v>0.48</v>
       </c>
       <c r="O39">
         <v>1</v>
       </c>
       <c r="Z39" t="s">
-        <v>138</v>
+        <v>141</v>
       </c>
     </row>
     <row r="40" spans="1:26">
       <c r="A40" t="s">
-        <v>142</v>
+        <v>145</v>
       </c>
       <c r="B40" s="1">
-        <v>1289000.0</v>
+        <v>2973000.0</v>
       </c>
       <c r="C40" s="1">
-        <v>99.262</v>
+        <v>100.2</v>
       </c>
       <c r="D40" s="1">
-        <v>99.72692009</v>
+        <v>99.76841911</v>
       </c>
       <c r="E40" t="s">
         <v>8</v>
       </c>
       <c r="F40">
         <v>1.0</v>
       </c>
       <c r="G40" s="1">
-        <v>1285480.0</v>
+        <v>2966115.1</v>
       </c>
       <c r="H40" s="1">
-        <v>-5992.82</v>
+        <v>12830.9</v>
       </c>
       <c r="I40" s="1">
-        <v>-0.46619317297819</v>
+        <v>0.43258267354493</v>
       </c>
       <c r="J40">
-        <v>1.54</v>
+        <v>1.12</v>
       </c>
       <c r="K40" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
       <c r="L40" s="1">
-        <v>1279487.18</v>
+        <v>2978946.0</v>
       </c>
       <c r="M40" s="1">
-        <v>1299318.75</v>
+        <v>3012310.8</v>
       </c>
       <c r="N40" s="1">
-        <v>0.29</v>
+        <v>0.72</v>
       </c>
       <c r="O40">
         <v>1</v>
       </c>
       <c r="Z40" t="s">
-        <v>141</v>
+        <v>144</v>
       </c>
     </row>
     <row r="41" spans="1:26">
       <c r="A41" t="s">
-        <v>145</v>
+        <v>148</v>
       </c>
       <c r="B41" s="1">
-        <v>2200000.0</v>
+        <v>4400000.0</v>
       </c>
       <c r="C41" s="1">
-        <v>101.316</v>
+        <v>97.86</v>
       </c>
       <c r="D41" s="1">
-        <v>101.37413636</v>
+        <v>96.11421091</v>
       </c>
       <c r="E41" t="s">
         <v>8</v>
       </c>
       <c r="F41">
         <v>1.0</v>
       </c>
       <c r="G41" s="1">
-        <v>2230231.0</v>
+        <v>4229025.28</v>
       </c>
       <c r="H41" s="1">
-        <v>-1279.0</v>
+        <v>76814.72</v>
       </c>
       <c r="I41" s="1">
-        <v>-0.057348319523852</v>
+        <v>1.8163693738903</v>
       </c>
       <c r="J41">
-        <v>0.47</v>
+        <v>0.04</v>
       </c>
       <c r="K41" t="s">
-        <v>146</v>
+        <v>149</v>
       </c>
       <c r="L41" s="1">
-        <v>2228952.0</v>
+        <v>4305840.0</v>
       </c>
       <c r="M41" s="1">
-        <v>2239198.58</v>
+        <v>4307768.77</v>
       </c>
       <c r="N41" s="1">
-        <v>0.5</v>
+        <v>1.03</v>
       </c>
       <c r="O41">
         <v>1</v>
       </c>
       <c r="Z41" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
     </row>
     <row r="42" spans="1:26">
       <c r="A42" t="s">
-        <v>148</v>
+        <v>151</v>
       </c>
       <c r="B42" s="1">
-        <v>2000000.0</v>
+        <v>4700000.0</v>
       </c>
       <c r="C42" s="1">
-        <v>99.736</v>
+        <v>97.899</v>
       </c>
       <c r="D42" s="1">
-        <v>100.08315</v>
+        <v>99.7334034</v>
       </c>
       <c r="E42" t="s">
         <v>8</v>
       </c>
       <c r="F42">
         <v>1.0</v>
       </c>
       <c r="G42" s="1">
-        <v>2001663.0</v>
+        <v>4687469.96</v>
       </c>
       <c r="H42" s="1">
-        <v>-6943.0</v>
+        <v>-86216.96</v>
       </c>
       <c r="I42" s="1">
-        <v>-0.34686158459241</v>
+        <v>-1.8393069339265</v>
       </c>
       <c r="J42">
-        <v>0.31</v>
+        <v>0.17</v>
       </c>
       <c r="K42" t="s">
-        <v>149</v>
+        <v>152</v>
       </c>
       <c r="L42" s="1">
-        <v>1994720.0</v>
+        <v>4601253.0</v>
       </c>
       <c r="M42" s="1">
-        <v>2000863.84</v>
+        <v>4609300.95</v>
       </c>
       <c r="N42" s="1">
-        <v>0.45</v>
+        <v>1.1</v>
       </c>
       <c r="O42">
         <v>1</v>
       </c>
       <c r="Z42" t="s">
-        <v>147</v>
+        <v>150</v>
       </c>
     </row>
     <row r="43" spans="1:26">
       <c r="A43" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="B43" s="1">
-        <v>2973000.0</v>
+        <v>2000000.0</v>
       </c>
       <c r="C43" s="1">
-        <v>101.25</v>
+        <v>101.627</v>
       </c>
       <c r="D43" s="1">
-        <v>99.76841911</v>
+        <v>103.36625</v>
       </c>
       <c r="E43" t="s">
         <v>8</v>
       </c>
       <c r="F43">
         <v>1.0</v>
       </c>
       <c r="G43" s="1">
-        <v>2966115.1</v>
+        <v>2067325.0</v>
       </c>
       <c r="H43" s="1">
-        <v>44047.4</v>
+        <v>-34785.0</v>
       </c>
       <c r="I43" s="1">
-        <v>1.48501991713</v>
+        <v>-1.6826091688535</v>
       </c>
       <c r="J43">
-        <v>0.89</v>
+        <v>0.14</v>
       </c>
       <c r="K43" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="L43" s="1">
-        <v>3010162.5</v>
+        <v>2032540.0</v>
       </c>
       <c r="M43" s="1">
-        <v>3036736.23</v>
+        <v>2035334.52</v>
       </c>
       <c r="N43" s="1">
-        <v>0.68</v>
+        <v>0.49</v>
       </c>
       <c r="O43">
         <v>1</v>
       </c>
       <c r="Z43" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
     </row>
     <row r="44" spans="1:26">
       <c r="A44" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="B44" s="1">
-        <v>4400000.0</v>
+        <v>2400000.0</v>
       </c>
       <c r="C44" s="1">
-        <v>97.79</v>
+        <v>103.492</v>
       </c>
       <c r="D44" s="1">
-        <v>96.11421091</v>
+        <v>105.746875</v>
       </c>
       <c r="E44" t="s">
         <v>8</v>
       </c>
       <c r="F44">
         <v>1.0</v>
       </c>
       <c r="G44" s="1">
-        <v>4229025.28</v>
+        <v>2537925.0</v>
       </c>
       <c r="H44" s="1">
-        <v>73734.72</v>
+        <v>-54117.0</v>
       </c>
       <c r="I44" s="1">
-        <v>1.743539352879</v>
+        <v>-2.1323325157363</v>
       </c>
       <c r="J44">
-        <v>0.03</v>
+        <v>4.96</v>
       </c>
       <c r="K44" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="L44" s="1">
-        <v>4302760.0</v>
+        <v>2483808.0</v>
       </c>
       <c r="M44" s="1">
-        <v>4303995.62</v>
+        <v>2602788.82</v>
       </c>
       <c r="N44" s="1">
-        <v>0.97</v>
+        <v>0.62</v>
       </c>
       <c r="O44">
         <v>1</v>
       </c>
       <c r="Z44" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
     </row>
     <row r="45" spans="1:26">
       <c r="A45" t="s">
-        <v>157</v>
+        <v>160</v>
       </c>
       <c r="B45" s="1">
-        <v>2000000.0</v>
+        <v>1800000.0</v>
       </c>
       <c r="C45" s="1">
-        <v>99.604</v>
+        <v>96.175</v>
       </c>
       <c r="D45" s="1">
-        <v>100.19585</v>
+        <v>96.33716667</v>
       </c>
       <c r="E45" t="s">
         <v>8</v>
       </c>
       <c r="F45">
         <v>1.0</v>
       </c>
       <c r="G45" s="1">
-        <v>2003917.0</v>
+        <v>1734069.0</v>
       </c>
       <c r="H45" s="1">
-        <v>-11837.0</v>
+        <v>-2919.0</v>
       </c>
       <c r="I45" s="1">
-        <v>-0.59069312750977</v>
+        <v>-0.16833240199784</v>
       </c>
       <c r="J45">
-        <v>1.47</v>
+        <v>0.14</v>
       </c>
       <c r="K45" t="s">
-        <v>158</v>
+        <v>161</v>
       </c>
       <c r="L45" s="1">
-        <v>1992080.0</v>
+        <v>1731150.0</v>
       </c>
       <c r="M45" s="1">
-        <v>2021422.47</v>
+        <v>1733739.04</v>
       </c>
       <c r="N45" s="1">
-        <v>0.45</v>
+        <v>0.42</v>
       </c>
       <c r="O45">
         <v>1</v>
       </c>
       <c r="Z45" t="s">
-        <v>156</v>
+        <v>159</v>
       </c>
     </row>
     <row r="46" spans="1:26">
       <c r="A46" t="s">
-        <v>160</v>
+        <v>163</v>
       </c>
       <c r="B46" s="1">
-        <v>300000.0</v>
+        <v>3100000.0</v>
       </c>
       <c r="C46" s="1">
-        <v>98.414</v>
+        <v>105.992</v>
       </c>
       <c r="D46" s="1">
-        <v>98.433</v>
+        <v>109.15333323</v>
       </c>
       <c r="E46" t="s">
         <v>8</v>
       </c>
       <c r="F46">
         <v>1.0</v>
       </c>
       <c r="G46" s="1">
-        <v>295299.0</v>
+        <v>3383753.33</v>
       </c>
       <c r="H46" s="1">
-        <v>-57.0</v>
+        <v>-98001.33</v>
       </c>
       <c r="I46" s="1">
-        <v>-0.019302469700202</v>
+        <v>-2.8962315051493</v>
       </c>
       <c r="J46">
-        <v>0.63</v>
+        <v>2.38</v>
       </c>
       <c r="K46" t="s">
-        <v>161</v>
+        <v>164</v>
       </c>
       <c r="L46" s="1">
-        <v>295242.0</v>
+        <v>3285752.0</v>
       </c>
       <c r="M46" s="1">
-        <v>297122.14</v>
+        <v>3359642.41</v>
       </c>
       <c r="N46" s="1">
-        <v>0.07</v>
+        <v>0.81</v>
       </c>
       <c r="O46">
         <v>1</v>
       </c>
       <c r="Z46" t="s">
-        <v>159</v>
+        <v>162</v>
       </c>
     </row>
     <row r="47" spans="1:26">
       <c r="A47" t="s">
-        <v>163</v>
+        <v>166</v>
       </c>
       <c r="B47" s="1">
-        <v>4700000.0</v>
+        <v>1525000.0</v>
       </c>
       <c r="C47" s="1">
-        <v>98.931</v>
+        <v>99.393</v>
       </c>
       <c r="D47" s="1">
-        <v>99.7334034</v>
+        <v>99.95229508</v>
       </c>
       <c r="E47" t="s">
         <v>8</v>
       </c>
       <c r="F47">
         <v>1.0</v>
       </c>
       <c r="G47" s="1">
-        <v>4687469.96</v>
+        <v>1524272.5</v>
       </c>
       <c r="H47" s="1">
-        <v>-37712.96</v>
+        <v>-8529.25</v>
       </c>
       <c r="I47" s="1">
-        <v>-0.80454830264128</v>
+        <v>-0.55956202057047</v>
       </c>
       <c r="J47">
-        <v>1.79</v>
+        <v>0.76</v>
       </c>
       <c r="K47" t="s">
-        <v>164</v>
+        <v>167</v>
       </c>
       <c r="L47" s="1">
-        <v>4649757.0</v>
+        <v>1515743.25</v>
       </c>
       <c r="M47" s="1">
-        <v>4733858.03</v>
+        <v>1527285.2</v>
       </c>
       <c r="N47" s="1">
-        <v>1.06</v>
+        <v>0.37</v>
       </c>
       <c r="O47">
         <v>1</v>
       </c>
       <c r="Z47" t="s">
-        <v>162</v>
+        <v>165</v>
       </c>
     </row>
     <row r="48" spans="1:26">
       <c r="A48" t="s">
-        <v>166</v>
+        <v>169</v>
       </c>
       <c r="B48" s="1">
-        <v>1500000.0</v>
+        <v>2300000.0</v>
       </c>
       <c r="C48" s="1">
-        <v>102.203</v>
+        <v>99.806</v>
       </c>
       <c r="D48" s="1">
-        <v>103.763</v>
+        <v>100.0</v>
       </c>
       <c r="E48" t="s">
         <v>8</v>
       </c>
       <c r="F48">
         <v>1.0</v>
       </c>
       <c r="G48" s="1">
-        <v>1556445.0</v>
+        <v>2300000.0</v>
       </c>
       <c r="H48" s="1">
-        <v>-23400.0</v>
+        <v>-4462.0</v>
       </c>
       <c r="I48" s="1">
-        <v>-1.5034260767326</v>
+        <v>-0.194</v>
       </c>
       <c r="J48">
-        <v>4.12</v>
+        <v>1.05</v>
       </c>
       <c r="K48" t="s">
-        <v>167</v>
+        <v>170</v>
       </c>
       <c r="L48" s="1">
-        <v>1533045.0</v>
+        <v>2295538.0</v>
       </c>
       <c r="M48" s="1">
-        <v>1594873.77</v>
+        <v>2319598.33</v>
       </c>
       <c r="N48" s="1">
-        <v>0.36</v>
+        <v>0.56</v>
       </c>
       <c r="O48">
         <v>1</v>
       </c>
       <c r="Z48" t="s">
-        <v>165</v>
+        <v>168</v>
       </c>
     </row>
     <row r="49" spans="1:26">
       <c r="A49" t="s">
-        <v>169</v>
+        <v>172</v>
       </c>
       <c r="B49" s="1">
-        <v>2400000.0</v>
+        <v>5700000.0</v>
       </c>
       <c r="C49" s="1">
-        <v>104.251</v>
+        <v>99.228</v>
       </c>
       <c r="D49" s="1">
-        <v>105.746875</v>
+        <v>98.12584211</v>
       </c>
       <c r="E49" t="s">
         <v>8</v>
       </c>
       <c r="F49">
         <v>1.0</v>
       </c>
       <c r="G49" s="1">
-        <v>2537925.0</v>
+        <v>5593173.0</v>
       </c>
       <c r="H49" s="1">
-        <v>-35901.0</v>
+        <v>62823.0</v>
       </c>
       <c r="I49" s="1">
-        <v>-1.4145808091256</v>
+        <v>1.1232085973382</v>
       </c>
       <c r="J49">
-        <v>4.61</v>
+        <v>0.6</v>
       </c>
       <c r="K49" t="s">
-        <v>170</v>
+        <v>173</v>
       </c>
       <c r="L49" s="1">
-        <v>2502024.0</v>
+        <v>5655996.0</v>
       </c>
       <c r="M49" s="1">
-        <v>2612687.01</v>
+        <v>5690196.0</v>
       </c>
       <c r="N49" s="1">
-        <v>0.59</v>
+        <v>1.36</v>
       </c>
       <c r="O49">
         <v>1</v>
       </c>
       <c r="Z49" t="s">
-        <v>168</v>
+        <v>171</v>
       </c>
     </row>
     <row r="50" spans="1:26">
       <c r="A50" t="s">
-        <v>172</v>
+        <v>175</v>
       </c>
       <c r="B50" s="1">
-        <v>1800000.0</v>
+        <v>4900000.0</v>
       </c>
       <c r="C50" s="1">
-        <v>96.529</v>
+        <v>99.104</v>
       </c>
       <c r="D50" s="1">
-        <v>96.33716667</v>
+        <v>99.733</v>
       </c>
       <c r="E50" t="s">
         <v>8</v>
       </c>
       <c r="F50">
         <v>1.0</v>
       </c>
       <c r="G50" s="1">
-        <v>1734069.0</v>
+        <v>4886917.0</v>
       </c>
       <c r="H50" s="1">
-        <v>3453.0</v>
+        <v>-30821.0</v>
       </c>
       <c r="I50" s="1">
-        <v>0.19912702435716</v>
+        <v>-0.63068392608264</v>
       </c>
       <c r="J50">
-        <v>0.07</v>
+        <v>0.34</v>
       </c>
       <c r="K50" t="s">
-        <v>173</v>
+        <v>176</v>
       </c>
       <c r="L50" s="1">
-        <v>1737522.0</v>
+        <v>4856096.0</v>
       </c>
       <c r="M50" s="1">
-        <v>1738693.23</v>
+        <v>4872860.04</v>
       </c>
       <c r="N50" s="1">
-        <v>0.39</v>
+        <v>1.17</v>
       </c>
       <c r="O50">
         <v>1</v>
       </c>
       <c r="Z50" t="s">
-        <v>171</v>
+        <v>174</v>
       </c>
     </row>
     <row r="51" spans="1:26">
       <c r="A51" t="s">
-        <v>175</v>
+        <v>178</v>
       </c>
       <c r="B51" s="1">
-        <v>3100000.0</v>
+        <v>3400000.0</v>
       </c>
       <c r="C51" s="1">
-        <v>106.791</v>
+        <v>99.159</v>
       </c>
       <c r="D51" s="1">
-        <v>109.15333323</v>
+        <v>100.21200941</v>
       </c>
       <c r="E51" t="s">
         <v>8</v>
       </c>
       <c r="F51">
         <v>1.0</v>
       </c>
       <c r="G51" s="1">
-        <v>3383753.33</v>
+        <v>3407208.32</v>
       </c>
       <c r="H51" s="1">
-        <v>-73232.33</v>
+        <v>-35802.32</v>
       </c>
       <c r="I51" s="1">
-        <v>-2.1642337031701</v>
+        <v>-1.0507816557574</v>
       </c>
       <c r="J51">
-        <v>2.01</v>
+        <v>0.3</v>
       </c>
       <c r="K51" t="s">
-        <v>176</v>
+        <v>179</v>
       </c>
       <c r="L51" s="1">
-        <v>3310521.0</v>
+        <v>3371406.0</v>
       </c>
       <c r="M51" s="1">
-        <v>3372690.86</v>
+        <v>3381745.73</v>
       </c>
       <c r="N51" s="1">
-        <v>0.76</v>
+        <v>0.81</v>
       </c>
       <c r="O51">
         <v>1</v>
       </c>
       <c r="Z51" t="s">
-        <v>174</v>
+        <v>177</v>
       </c>
     </row>
     <row r="52" spans="1:26">
       <c r="A52" t="s">
-        <v>178</v>
+        <v>181</v>
       </c>
       <c r="B52" s="1">
-        <v>1525000.0</v>
+        <v>2000000.0</v>
       </c>
       <c r="C52" s="1">
-        <v>100.435</v>
+        <v>107.13</v>
       </c>
       <c r="D52" s="1">
-        <v>99.95229508</v>
+        <v>109.5246</v>
       </c>
       <c r="E52" t="s">
         <v>8</v>
       </c>
       <c r="F52">
         <v>1.0</v>
       </c>
       <c r="G52" s="1">
-        <v>1524272.5</v>
+        <v>2190492.0</v>
       </c>
       <c r="H52" s="1">
-        <v>7361.25</v>
+        <v>-47892.0</v>
       </c>
       <c r="I52" s="1">
-        <v>0.48293530192272</v>
+        <v>-2.1863581332413</v>
       </c>
       <c r="J52">
-        <v>0.55</v>
+        <v>2.3</v>
       </c>
       <c r="K52" t="s">
-        <v>179</v>
+        <v>182</v>
       </c>
       <c r="L52" s="1">
-        <v>1531633.75</v>
+        <v>2142600.0</v>
       </c>
       <c r="M52" s="1">
-        <v>1540052.59</v>
+        <v>2188627.4</v>
       </c>
       <c r="N52" s="1">
-        <v>0.35</v>
+        <v>0.52</v>
       </c>
       <c r="O52">
         <v>1</v>
       </c>
       <c r="Z52" t="s">
-        <v>177</v>
+        <v>180</v>
       </c>
     </row>
     <row r="53" spans="1:26">
       <c r="A53" t="s">
-        <v>181</v>
+        <v>184</v>
       </c>
       <c r="B53" s="1">
-        <v>2300000.0</v>
+        <v>6352000.0</v>
       </c>
       <c r="C53" s="1">
-        <v>100.767</v>
+        <v>95.358</v>
       </c>
       <c r="D53" s="1">
-        <v>100.0</v>
+        <v>95.22676873</v>
       </c>
       <c r="E53" t="s">
         <v>8</v>
       </c>
       <c r="F53">
         <v>1.0</v>
       </c>
       <c r="G53" s="1">
-        <v>2300000.0</v>
+        <v>6048804.35</v>
       </c>
       <c r="H53" s="1">
-        <v>17641.0</v>
+        <v>8335.81</v>
       </c>
       <c r="I53" s="1">
-        <v>0.767</v>
+        <v>0.13780921844496</v>
       </c>
       <c r="J53">
-        <v>0.83</v>
+        <v>0.1</v>
       </c>
       <c r="K53" t="s">
-        <v>182</v>
+        <v>185</v>
       </c>
       <c r="L53" s="1">
-        <v>2317641.0</v>
+        <v>6057140.16</v>
       </c>
       <c r="M53" s="1">
-        <v>2336804.1</v>
+        <v>6063666.19</v>
       </c>
       <c r="N53" s="1">
-        <v>0.52</v>
+        <v>1.45</v>
       </c>
       <c r="O53">
         <v>1</v>
       </c>
       <c r="Z53" t="s">
-        <v>180</v>
+        <v>183</v>
       </c>
     </row>
     <row r="54" spans="1:26">
       <c r="A54" t="s">
-        <v>184</v>
+        <v>187</v>
       </c>
       <c r="B54" s="1">
-        <v>5700000.0</v>
+        <v>7450000.0</v>
       </c>
       <c r="C54" s="1">
-        <v>99.12</v>
+        <v>99.191</v>
       </c>
       <c r="D54" s="1">
-        <v>98.12584211</v>
+        <v>100.12552698</v>
       </c>
       <c r="E54" t="s">
         <v>8</v>
       </c>
       <c r="F54">
         <v>1.0</v>
       </c>
       <c r="G54" s="1">
-        <v>5593173.0</v>
+        <v>7459351.76</v>
       </c>
       <c r="H54" s="1">
-        <v>56667.0</v>
+        <v>-69622.26</v>
       </c>
       <c r="I54" s="1">
-        <v>1.0131458476253</v>
+        <v>-0.93335536706208</v>
       </c>
       <c r="J54">
-        <v>0.54</v>
+        <v>1.07</v>
       </c>
       <c r="K54" t="s">
-        <v>185</v>
+        <v>188</v>
       </c>
       <c r="L54" s="1">
-        <v>5649840.0</v>
+        <v>7389729.5</v>
       </c>
       <c r="M54" s="1">
-        <v>5680448.22</v>
+        <v>7469561.86</v>
       </c>
       <c r="N54" s="1">
-        <v>1.28</v>
+        <v>1.79</v>
       </c>
       <c r="O54">
         <v>1</v>
       </c>
       <c r="Z54" t="s">
-        <v>183</v>
+        <v>186</v>
       </c>
     </row>
     <row r="55" spans="1:26">
       <c r="A55" t="s">
-        <v>187</v>
+        <v>190</v>
       </c>
       <c r="B55" s="1">
-        <v>4900000.0</v>
+        <v>6100000.0</v>
       </c>
       <c r="C55" s="1">
-        <v>100.508</v>
+        <v>100.493</v>
       </c>
       <c r="D55" s="1">
-        <v>99.733</v>
+        <v>102.49824082</v>
       </c>
       <c r="E55" t="s">
         <v>8</v>
       </c>
       <c r="F55">
         <v>1.0</v>
       </c>
       <c r="G55" s="1">
-        <v>4886917.0</v>
+        <v>6252392.69</v>
       </c>
       <c r="H55" s="1">
-        <v>37975.0</v>
+        <v>-122319.69</v>
       </c>
       <c r="I55" s="1">
-        <v>0.77707478968847</v>
+        <v>-1.9563660835897</v>
       </c>
       <c r="J55">
-        <v>0.13</v>
+        <v>2.87</v>
       </c>
       <c r="K55" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="L55" s="1">
-        <v>4924892.0</v>
+        <v>6130073.0</v>
       </c>
       <c r="M55" s="1">
-        <v>4931235.15</v>
+        <v>6304967.52</v>
       </c>
       <c r="N55" s="1">
-        <v>1.11</v>
+        <v>1.51</v>
       </c>
       <c r="O55">
         <v>1</v>
       </c>
       <c r="Z55" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
     </row>
     <row r="56" spans="1:26">
       <c r="A56" t="s">
-        <v>190</v>
+        <v>193</v>
       </c>
       <c r="B56" s="1">
-        <v>3400000.0</v>
+        <v>3200000.0</v>
       </c>
       <c r="C56" s="1">
-        <v>99.581</v>
+        <v>97.169</v>
       </c>
       <c r="D56" s="1">
-        <v>100.21200941</v>
+        <v>96.6109375</v>
       </c>
       <c r="E56" t="s">
         <v>8</v>
       </c>
       <c r="F56">
         <v>1.0</v>
       </c>
       <c r="G56" s="1">
-        <v>3407208.32</v>
+        <v>3091550.0</v>
       </c>
       <c r="H56" s="1">
-        <v>-21454.32</v>
+        <v>17858.0</v>
       </c>
       <c r="I56" s="1">
-        <v>-0.62967444268274</v>
+        <v>0.57763904837379</v>
       </c>
       <c r="J56">
-        <v>0.12</v>
+        <v>0.6</v>
       </c>
       <c r="K56" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="L56" s="1">
-        <v>3385754.0</v>
+        <v>3109408.0</v>
       </c>
       <c r="M56" s="1">
-        <v>3389666.33</v>
+        <v>3128586.08</v>
       </c>
       <c r="N56" s="1">
-        <v>0.76</v>
+        <v>0.75</v>
       </c>
       <c r="O56">
         <v>1</v>
       </c>
       <c r="Z56" t="s">
-        <v>189</v>
+        <v>192</v>
       </c>
     </row>
     <row r="57" spans="1:26">
       <c r="A57" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
       <c r="B57" s="1">
-        <v>2000000.0</v>
+        <v>1900000.0</v>
       </c>
       <c r="C57" s="1">
-        <v>107.748</v>
+        <v>99.504</v>
       </c>
       <c r="D57" s="1">
-        <v>109.5246</v>
+        <v>99.78378947</v>
       </c>
       <c r="E57" t="s">
         <v>8</v>
       </c>
       <c r="F57">
         <v>1.0</v>
       </c>
       <c r="G57" s="1">
-        <v>2190492.0</v>
+        <v>1895892.0</v>
       </c>
       <c r="H57" s="1">
-        <v>-35532.0</v>
+        <v>-5316.0</v>
       </c>
       <c r="I57" s="1">
-        <v>-1.6221013361382</v>
+        <v>-0.28039571874347</v>
       </c>
       <c r="J57">
-        <v>1.67</v>
+        <v>0.98</v>
       </c>
       <c r="K57" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="L57" s="1">
-        <v>2154960.0</v>
+        <v>1890576.0</v>
       </c>
       <c r="M57" s="1">
-        <v>2188384.66</v>
+        <v>1909159.56</v>
       </c>
       <c r="N57" s="1">
-        <v>0.49</v>
+        <v>0.46</v>
       </c>
       <c r="O57">
         <v>1</v>
       </c>
       <c r="Z57" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
     </row>
     <row r="58" spans="1:26">
       <c r="A58" t="s">
-        <v>196</v>
+        <v>199</v>
       </c>
       <c r="B58" s="1">
-        <v>3952000.0</v>
+        <v>1500000.0</v>
       </c>
       <c r="C58" s="1">
-        <v>95.563</v>
+        <v>101.063</v>
       </c>
       <c r="D58" s="1">
-        <v>94.95759995</v>
+        <v>100.60693333</v>
       </c>
       <c r="E58" t="s">
         <v>8</v>
       </c>
       <c r="F58">
         <v>1.0</v>
       </c>
       <c r="G58" s="1">
-        <v>3752724.35</v>
+        <v>1509104.0</v>
       </c>
       <c r="H58" s="1">
-        <v>23925.41</v>
+        <v>6841.0</v>
       </c>
       <c r="I58" s="1">
-        <v>0.63754775913664</v>
+        <v>0.45331534473436</v>
       </c>
       <c r="J58">
-        <v>0.09</v>
+        <v>3.31</v>
       </c>
       <c r="K58" t="s">
-        <v>197</v>
+        <v>200</v>
       </c>
       <c r="L58" s="1">
-        <v>3776649.76</v>
+        <v>1515945.0</v>
       </c>
       <c r="M58" s="1">
-        <v>3780087.46</v>
+        <v>1565588.84</v>
       </c>
       <c r="N58" s="1">
-        <v>0.85</v>
+        <v>0.38</v>
       </c>
       <c r="O58">
         <v>1</v>
       </c>
       <c r="Z58" t="s">
-        <v>195</v>
+        <v>198</v>
       </c>
     </row>
     <row r="59" spans="1:26">
       <c r="A59" t="s">
-        <v>199</v>
+        <v>202</v>
       </c>
       <c r="B59" s="1">
-        <v>7450000.0</v>
+        <v>2411000.0</v>
       </c>
       <c r="C59" s="1">
-        <v>99.582</v>
+        <v>99.596</v>
       </c>
       <c r="D59" s="1">
-        <v>100.12552698</v>
+        <v>100.1309718</v>
       </c>
       <c r="E59" t="s">
         <v>8</v>
       </c>
       <c r="F59">
         <v>1.0</v>
       </c>
       <c r="G59" s="1">
-        <v>7459351.76</v>
+        <v>2414157.73</v>
       </c>
       <c r="H59" s="1">
-        <v>-40492.76</v>
+        <v>-12898.17</v>
       </c>
       <c r="I59" s="1">
-        <v>-0.54284556222617</v>
+        <v>-0.53427205023592</v>
       </c>
       <c r="J59">
-        <v>0.91</v>
+        <v>0.13</v>
       </c>
       <c r="K59" t="s">
-        <v>200</v>
+        <v>203</v>
       </c>
       <c r="L59" s="1">
-        <v>7418859.0</v>
+        <v>2401259.56</v>
       </c>
       <c r="M59" s="1">
-        <v>7486368.25</v>
+        <v>2404298.08</v>
       </c>
       <c r="N59" s="1">
-        <v>1.68</v>
+        <v>0.58</v>
       </c>
       <c r="O59">
         <v>1</v>
       </c>
       <c r="Z59" t="s">
-        <v>198</v>
+        <v>201</v>
       </c>
     </row>
     <row r="60" spans="1:26">
       <c r="A60" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="B60" s="1">
-        <v>6100000.0</v>
+        <v>4500000.0</v>
       </c>
       <c r="C60" s="1">
-        <v>101.323</v>
+        <v>100.024</v>
       </c>
       <c r="D60" s="1">
-        <v>102.49824082</v>
+        <v>100.96518622</v>
       </c>
       <c r="E60" t="s">
         <v>8</v>
       </c>
       <c r="F60">
         <v>1.0</v>
       </c>
       <c r="G60" s="1">
-        <v>6252392.69</v>
+        <v>4543433.38</v>
       </c>
       <c r="H60" s="1">
-        <v>-71689.69</v>
+        <v>-42353.38</v>
       </c>
       <c r="I60" s="1">
-        <v>-1.1465960881609</v>
+        <v>-0.93218886374427</v>
       </c>
       <c r="J60">
-        <v>2.65</v>
+        <v>2.34</v>
       </c>
       <c r="K60" t="s">
-        <v>203</v>
+        <v>206</v>
       </c>
       <c r="L60" s="1">
-        <v>6180703.0</v>
+        <v>4501080.0</v>
       </c>
       <c r="M60" s="1">
-        <v>6342144.1</v>
+        <v>4606472.47</v>
       </c>
       <c r="N60" s="1">
-        <v>1.42</v>
+        <v>1.1</v>
       </c>
       <c r="O60">
         <v>1</v>
       </c>
       <c r="Z60" t="s">
-        <v>201</v>
+        <v>204</v>
       </c>
     </row>
     <row r="61" spans="1:26">
       <c r="A61" t="s">
-        <v>205</v>
+        <v>208</v>
       </c>
       <c r="B61" s="1">
-        <v>3200000.0</v>
+        <v>3044000.0</v>
       </c>
       <c r="C61" s="1">
-        <v>97.194</v>
+        <v>98.543</v>
       </c>
       <c r="D61" s="1">
-        <v>96.6109375</v>
+        <v>99.66249573</v>
       </c>
       <c r="E61" t="s">
         <v>8</v>
       </c>
       <c r="F61">
         <v>1.0</v>
       </c>
       <c r="G61" s="1">
-        <v>3091550.0</v>
+        <v>3033726.37</v>
       </c>
       <c r="H61" s="1">
-        <v>18658.0</v>
+        <v>-34077.45</v>
       </c>
       <c r="I61" s="1">
-        <v>0.60351603564555</v>
+        <v>-1.1232868704635</v>
       </c>
       <c r="J61">
-        <v>0.54</v>
+        <v>1.72</v>
       </c>
       <c r="K61" t="s">
-        <v>206</v>
+        <v>209</v>
       </c>
       <c r="L61" s="1">
-        <v>3110208.0</v>
+        <v>2999648.92</v>
       </c>
       <c r="M61" s="1">
-        <v>3127621.7</v>
+        <v>3051970.28</v>
       </c>
       <c r="N61" s="1">
-        <v>0.7</v>
+        <v>0.73</v>
       </c>
       <c r="O61">
         <v>1</v>
       </c>
       <c r="Z61" t="s">
-        <v>204</v>
+        <v>207</v>
       </c>
     </row>
     <row r="62" spans="1:26">
       <c r="A62" t="s">
-        <v>208</v>
+        <v>211</v>
       </c>
       <c r="B62" s="1">
-        <v>1900000.0</v>
+        <v>3040000.0</v>
       </c>
       <c r="C62" s="1">
-        <v>100.429</v>
+        <v>98.333</v>
       </c>
       <c r="D62" s="1">
-        <v>99.78378947</v>
+        <v>99.75109211</v>
       </c>
       <c r="E62" t="s">
         <v>8</v>
       </c>
       <c r="F62">
         <v>1.0</v>
       </c>
       <c r="G62" s="1">
-        <v>1895892.0</v>
+        <v>3032433.2</v>
       </c>
       <c r="H62" s="1">
-        <v>12259.0</v>
+        <v>-43110.0</v>
       </c>
       <c r="I62" s="1">
-        <v>0.64660856209109</v>
+        <v>-1.4216306562004</v>
       </c>
       <c r="J62">
-        <v>0.71</v>
+        <v>0.61</v>
       </c>
       <c r="K62" t="s">
-        <v>209</v>
+        <v>212</v>
       </c>
       <c r="L62" s="1">
-        <v>1908151.0</v>
+        <v>2989323.2</v>
       </c>
       <c r="M62" s="1">
-        <v>1921646.21</v>
+        <v>3007766.01</v>
       </c>
       <c r="N62" s="1">
-        <v>0.43</v>
+        <v>0.72</v>
       </c>
       <c r="O62">
         <v>1</v>
       </c>
       <c r="Z62" t="s">
-        <v>207</v>
+        <v>210</v>
       </c>
     </row>
     <row r="63" spans="1:26">
       <c r="A63" t="s">
-        <v>211</v>
+        <v>214</v>
       </c>
       <c r="B63" s="1">
-        <v>1500000.0</v>
+        <v>2003000.0</v>
       </c>
       <c r="C63" s="1">
-        <v>101.831</v>
+        <v>98.523</v>
       </c>
       <c r="D63" s="1">
-        <v>100.60693333</v>
+        <v>100.08911133</v>
       </c>
       <c r="E63" t="s">
         <v>8</v>
       </c>
       <c r="F63">
         <v>1.0</v>
       </c>
       <c r="G63" s="1">
-        <v>1509104.0</v>
+        <v>2004784.9</v>
       </c>
       <c r="H63" s="1">
-        <v>18361.0</v>
+        <v>-31369.21</v>
       </c>
       <c r="I63" s="1">
-        <v>1.2166822167326</v>
+        <v>-1.5647169928305</v>
       </c>
       <c r="J63">
-        <v>3.06</v>
+        <v>2.5</v>
       </c>
       <c r="K63" t="s">
-        <v>212</v>
+        <v>215</v>
       </c>
       <c r="L63" s="1">
-        <v>1527465.0</v>
+        <v>1973415.69</v>
       </c>
       <c r="M63" s="1">
-        <v>1573328.01</v>
+        <v>2023428.95</v>
       </c>
       <c r="N63" s="1">
-        <v>0.35</v>
+        <v>0.48</v>
       </c>
       <c r="O63">
         <v>1</v>
       </c>
       <c r="Z63" t="s">
-        <v>210</v>
+        <v>213</v>
       </c>
     </row>
     <row r="64" spans="1:26">
       <c r="A64" t="s">
-        <v>214</v>
+        <v>217</v>
       </c>
       <c r="B64" s="1">
-        <v>2411000.0</v>
+        <v>1740000.0</v>
       </c>
       <c r="C64" s="1">
-        <v>99.737</v>
+        <v>100.013</v>
       </c>
       <c r="D64" s="1">
-        <v>100.1309718</v>
+        <v>99.89802816</v>
       </c>
       <c r="E64" t="s">
         <v>8</v>
       </c>
       <c r="F64">
         <v>1.0</v>
       </c>
       <c r="G64" s="1">
-        <v>2414157.73</v>
+        <v>1738225.69</v>
       </c>
       <c r="H64" s="1">
-        <v>-9498.66</v>
+        <v>2000.51</v>
       </c>
       <c r="I64" s="1">
-        <v>-0.39345647891863</v>
+        <v>0.11508919765189</v>
       </c>
       <c r="J64">
-        <v>2.82</v>
+        <v>0.55</v>
       </c>
       <c r="K64" t="s">
-        <v>215</v>
+        <v>218</v>
       </c>
       <c r="L64" s="1">
-        <v>2404659.07</v>
+        <v>1740226.2</v>
       </c>
       <c r="M64" s="1">
-        <v>2472645.97</v>
+        <v>1749736.61</v>
       </c>
       <c r="N64" s="1">
-        <v>0.56</v>
+        <v>0.42</v>
       </c>
       <c r="O64">
         <v>1</v>
       </c>
       <c r="Z64" t="s">
-        <v>213</v>
+        <v>216</v>
       </c>
     </row>
     <row r="65" spans="1:26">
       <c r="A65" t="s">
-        <v>217</v>
+        <v>220</v>
       </c>
       <c r="B65" s="1">
-        <v>4500000.0</v>
+        <v>2400000.0</v>
       </c>
       <c r="C65" s="1">
-        <v>100.277</v>
+        <v>95.703</v>
       </c>
       <c r="D65" s="1">
-        <v>100.96518622</v>
+        <v>94.37435375</v>
       </c>
       <c r="E65" t="s">
         <v>8</v>
       </c>
       <c r="F65">
         <v>1.0</v>
       </c>
       <c r="G65" s="1">
-        <v>4543433.38</v>
+        <v>2264984.49</v>
       </c>
       <c r="H65" s="1">
-        <v>-30968.38</v>
+        <v>31887.51</v>
       </c>
       <c r="I65" s="1">
-        <v>-0.68160744111098</v>
+        <v>1.4078467265796</v>
       </c>
       <c r="J65">
-        <v>2.15</v>
+        <v>0.53</v>
       </c>
       <c r="K65" t="s">
-        <v>218</v>
+        <v>221</v>
       </c>
       <c r="L65" s="1">
-        <v>4512465.0</v>
+        <v>2296872.0</v>
       </c>
       <c r="M65" s="1">
-        <v>4609137.95</v>
+        <v>2309611.73</v>
       </c>
       <c r="N65" s="1">
-        <v>1.03</v>
+        <v>0.55</v>
       </c>
       <c r="O65">
         <v>1</v>
       </c>
       <c r="Z65" t="s">
-        <v>216</v>
+        <v>219</v>
       </c>
     </row>
     <row r="66" spans="1:26">
       <c r="A66" t="s">
-        <v>220</v>
+        <v>223</v>
       </c>
       <c r="B66" s="1">
-        <v>3044000.0</v>
+        <v>3800000.0</v>
       </c>
       <c r="C66" s="1">
-        <v>99.187</v>
+        <v>103.516</v>
       </c>
       <c r="D66" s="1">
-        <v>99.66249573</v>
+        <v>105.34539474</v>
       </c>
       <c r="E66" t="s">
         <v>8</v>
       </c>
       <c r="F66">
         <v>1.0</v>
       </c>
       <c r="G66" s="1">
-        <v>3033726.37</v>
+        <v>4003125.0</v>
       </c>
       <c r="H66" s="1">
-        <v>-14474.09</v>
+        <v>-69517.0</v>
       </c>
       <c r="I66" s="1">
-        <v>-0.47710598236979</v>
+        <v>-1.7365683060109</v>
       </c>
       <c r="J66">
-        <v>1.55</v>
+        <v>4.34</v>
       </c>
       <c r="K66" t="s">
-        <v>221</v>
+        <v>224</v>
       </c>
       <c r="L66" s="1">
-        <v>3019252.28</v>
+        <v>3933608.0</v>
       </c>
       <c r="M66" s="1">
-        <v>3066538.53</v>
+        <v>4098583.8</v>
       </c>
       <c r="N66" s="1">
-        <v>0.69</v>
+        <v>0.98</v>
       </c>
       <c r="O66">
         <v>1</v>
       </c>
       <c r="Z66" t="s">
-        <v>219</v>
+        <v>222</v>
       </c>
     </row>
     <row r="67" spans="1:26">
       <c r="A67" t="s">
-        <v>223</v>
+        <v>226</v>
       </c>
       <c r="B67" s="1">
-        <v>3040000.0</v>
+        <v>2932000.0</v>
       </c>
       <c r="C67" s="1">
-        <v>99.007</v>
+        <v>102.206</v>
       </c>
       <c r="D67" s="1">
-        <v>99.75109211</v>
+        <v>104.17382503</v>
       </c>
       <c r="E67" t="s">
         <v>8</v>
       </c>
       <c r="F67">
         <v>1.0</v>
       </c>
       <c r="G67" s="1">
-        <v>3032433.2</v>
+        <v>3054376.55</v>
       </c>
       <c r="H67" s="1">
-        <v>-22620.4</v>
+        <v>-57696.63</v>
       </c>
       <c r="I67" s="1">
-        <v>-0.7459488307937</v>
+        <v>-1.8889822212654</v>
       </c>
       <c r="J67">
-        <v>0.4</v>
+        <v>1.55</v>
       </c>
       <c r="K67" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="L67" s="1">
-        <v>3009812.8</v>
+        <v>2996679.92</v>
       </c>
       <c r="M67" s="1">
-        <v>3021924.49</v>
+        <v>3042120.06</v>
       </c>
       <c r="N67" s="1">
-        <v>0.68</v>
+        <v>0.73</v>
       </c>
       <c r="O67">
         <v>1</v>
       </c>
       <c r="Z67" t="s">
-        <v>222</v>
+        <v>225</v>
       </c>
     </row>
     <row r="68" spans="1:26">
       <c r="A68" t="s">
-        <v>226</v>
+        <v>229</v>
       </c>
       <c r="B68" s="1">
-        <v>2003000.0</v>
+        <v>1600000.0</v>
       </c>
       <c r="C68" s="1">
-        <v>99.22</v>
+        <v>101.943</v>
       </c>
       <c r="D68" s="1">
-        <v>100.08911133</v>
+        <v>103.7676875</v>
       </c>
       <c r="E68" t="s">
         <v>8</v>
       </c>
       <c r="F68">
         <v>1.0</v>
       </c>
       <c r="G68" s="1">
-        <v>2004784.9</v>
+        <v>1660283.0</v>
       </c>
       <c r="H68" s="1">
-        <v>-17408.3</v>
+        <v>-29195.0</v>
       </c>
       <c r="I68" s="1">
-        <v>-0.86833754583846</v>
+        <v>-1.7584351583435</v>
       </c>
       <c r="J68">
-        <v>2.32</v>
+        <v>4.85</v>
       </c>
       <c r="K68" t="s">
-        <v>227</v>
+        <v>230</v>
       </c>
       <c r="L68" s="1">
-        <v>1987376.6</v>
+        <v>1631088.0</v>
       </c>
       <c r="M68" s="1">
-        <v>2033761.14</v>
+        <v>1708660.6</v>
       </c>
       <c r="N68" s="1">
-        <v>0.46</v>
+        <v>0.41</v>
       </c>
       <c r="O68">
         <v>1</v>
       </c>
       <c r="Z68" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
     </row>
     <row r="69" spans="1:26">
       <c r="A69" t="s">
-        <v>229</v>
+        <v>232</v>
       </c>
       <c r="B69" s="1">
-        <v>2840000.0</v>
+        <v>5900000.0</v>
       </c>
       <c r="C69" s="1">
-        <v>100.873</v>
+        <v>97.036</v>
       </c>
       <c r="D69" s="1">
-        <v>99.89802817</v>
+        <v>97.51908203</v>
       </c>
       <c r="E69" t="s">
         <v>8</v>
       </c>
       <c r="F69">
         <v>1.0</v>
       </c>
       <c r="G69" s="1">
-        <v>2837104.0</v>
+        <v>5753625.84</v>
       </c>
       <c r="H69" s="1">
-        <v>27689.2</v>
+        <v>-28501.84</v>
       </c>
       <c r="I69" s="1">
-        <v>0.97596704244892</v>
+        <v>-0.49537180193142</v>
       </c>
       <c r="J69">
-        <v>0.33</v>
+        <v>0.65</v>
       </c>
       <c r="K69" t="s">
-        <v>230</v>
+        <v>233</v>
       </c>
       <c r="L69" s="1">
-        <v>2864793.2</v>
+        <v>5725124.0</v>
       </c>
       <c r="M69" s="1">
-        <v>2874052.38</v>
+        <v>5763211.33</v>
       </c>
       <c r="N69" s="1">
-        <v>0.65</v>
+        <v>1.38</v>
       </c>
       <c r="O69">
         <v>1</v>
       </c>
       <c r="Z69" t="s">
-        <v>228</v>
+        <v>231</v>
       </c>
     </row>
     <row r="70" spans="1:26">
       <c r="A70" t="s">
-        <v>232</v>
+        <v>235</v>
       </c>
       <c r="B70" s="1">
-        <v>2400000.0</v>
+        <v>3411000.0</v>
       </c>
       <c r="C70" s="1">
-        <v>95.407</v>
+        <v>98.056</v>
       </c>
       <c r="D70" s="1">
-        <v>94.37435375</v>
+        <v>99.62474055</v>
       </c>
       <c r="E70" t="s">
         <v>8</v>
       </c>
       <c r="F70">
         <v>1.0</v>
       </c>
       <c r="G70" s="1">
-        <v>2264984.49</v>
+        <v>3398199.9</v>
       </c>
       <c r="H70" s="1">
-        <v>24783.51</v>
+        <v>-53509.74</v>
       </c>
       <c r="I70" s="1">
-        <v>1.0942021947356</v>
+        <v>-1.574649566672</v>
       </c>
       <c r="J70">
-        <v>0.49</v>
+        <v>2.63</v>
       </c>
       <c r="K70" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="L70" s="1">
-        <v>2289768.0</v>
+        <v>3344690.16</v>
       </c>
       <c r="M70" s="1">
-        <v>2301562.52</v>
+        <v>3434287.32</v>
       </c>
       <c r="N70" s="1">
-        <v>0.52</v>
+        <v>0.82</v>
       </c>
       <c r="O70">
         <v>1</v>
       </c>
       <c r="Z70" t="s">
-        <v>231</v>
+        <v>234</v>
       </c>
     </row>
     <row r="71" spans="1:26">
       <c r="A71" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
       <c r="B71" s="1">
-        <v>3800000.0</v>
+        <v>4600000.0</v>
       </c>
       <c r="C71" s="1">
-        <v>104.018</v>
+        <v>95.291</v>
       </c>
       <c r="D71" s="1">
-        <v>105.34539474</v>
+        <v>93.97710435</v>
       </c>
       <c r="E71" t="s">
         <v>8</v>
       </c>
       <c r="F71">
         <v>1.0</v>
       </c>
       <c r="G71" s="1">
-        <v>4003125.0</v>
+        <v>4322946.8</v>
       </c>
       <c r="H71" s="1">
-        <v>-50441.0</v>
+        <v>60439.2</v>
       </c>
       <c r="I71" s="1">
-        <v>-1.2600405932865</v>
+        <v>1.3981018688456</v>
       </c>
       <c r="J71">
-        <v>3.94</v>
+        <v>1.22</v>
       </c>
       <c r="K71" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="L71" s="1">
-        <v>3952684.0</v>
+        <v>4383386.0</v>
       </c>
       <c r="M71" s="1">
-        <v>4102421.07</v>
+        <v>4439704.49</v>
       </c>
       <c r="N71" s="1">
-        <v>0.92</v>
+        <v>1.06</v>
       </c>
       <c r="O71">
         <v>1</v>
       </c>
       <c r="Z71" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
     </row>
     <row r="72" spans="1:26">
       <c r="A72" t="s">
-        <v>238</v>
+        <v>241</v>
       </c>
       <c r="B72" s="1">
-        <v>2932000.0</v>
+        <v>2300000.0</v>
       </c>
       <c r="C72" s="1">
-        <v>103.096</v>
+        <v>93.864</v>
       </c>
       <c r="D72" s="1">
-        <v>104.17382503</v>
+        <v>94.632</v>
       </c>
       <c r="E72" t="s">
         <v>8</v>
       </c>
       <c r="F72">
         <v>1.0</v>
       </c>
       <c r="G72" s="1">
-        <v>3054376.55</v>
+        <v>2176536.0</v>
       </c>
       <c r="H72" s="1">
-        <v>-31601.83</v>
+        <v>-17664.0</v>
       </c>
       <c r="I72" s="1">
-        <v>-1.0346409318786</v>
+        <v>-0.81156479837687</v>
       </c>
       <c r="J72">
-        <v>1.26</v>
+        <v>0.75</v>
       </c>
       <c r="K72" t="s">
-        <v>239</v>
+        <v>242</v>
       </c>
       <c r="L72" s="1">
-        <v>3022774.72</v>
+        <v>2158872.0</v>
       </c>
       <c r="M72" s="1">
-        <v>3059717.92</v>
+        <v>2176185.01</v>
       </c>
       <c r="N72" s="1">
-        <v>0.69</v>
+        <v>0.52</v>
       </c>
       <c r="O72">
         <v>1</v>
       </c>
       <c r="Z72" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
     </row>
     <row r="73" spans="1:26">
       <c r="A73" t="s">
-        <v>241</v>
+        <v>244</v>
       </c>
       <c r="B73" s="1">
-        <v>1600000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="C73" s="1">
-        <v>102.254</v>
+        <v>100.792</v>
       </c>
       <c r="D73" s="1">
-        <v>103.7676875</v>
+        <v>102.06211111</v>
       </c>
       <c r="E73" t="s">
         <v>8</v>
       </c>
       <c r="F73">
         <v>1.0</v>
       </c>
       <c r="G73" s="1">
-        <v>1660283.0</v>
+        <v>918559.0</v>
       </c>
       <c r="H73" s="1">
-        <v>-24219.0</v>
+        <v>-11431.0</v>
       </c>
       <c r="I73" s="1">
-        <v>-1.4587272169865</v>
+        <v>-1.2444491861709</v>
       </c>
       <c r="J73">
-        <v>4.54</v>
+        <v>3.76</v>
       </c>
       <c r="K73" t="s">
-        <v>242</v>
+        <v>245</v>
       </c>
       <c r="L73" s="1">
-        <v>1636064.0</v>
+        <v>907128.0</v>
       </c>
       <c r="M73" s="1">
-        <v>1708721.53</v>
+        <v>940998.21</v>
       </c>
       <c r="N73" s="1">
-        <v>0.38</v>
+        <v>0.23</v>
       </c>
       <c r="O73">
         <v>1</v>
       </c>
       <c r="Z73" t="s">
-        <v>240</v>
+        <v>243</v>
       </c>
     </row>
     <row r="74" spans="1:26">
       <c r="A74" t="s">
-        <v>244</v>
+        <v>247</v>
       </c>
       <c r="B74" s="1">
-        <v>5900000.0</v>
+        <v>5200000.0</v>
       </c>
       <c r="C74" s="1">
-        <v>97.355</v>
+        <v>100.754</v>
       </c>
       <c r="D74" s="1">
-        <v>97.51908203</v>
+        <v>102.33841288</v>
       </c>
       <c r="E74" t="s">
         <v>8</v>
       </c>
       <c r="F74">
         <v>1.0</v>
       </c>
       <c r="G74" s="1">
-        <v>5753625.84</v>
+        <v>5321597.47</v>
       </c>
       <c r="H74" s="1">
-        <v>-9680.84</v>
+        <v>-82389.47</v>
       </c>
       <c r="I74" s="1">
-        <v>-0.16825633555622</v>
+        <v>-1.5482093575184</v>
       </c>
       <c r="J74">
-        <v>0.54</v>
+        <v>3.85</v>
       </c>
       <c r="K74" t="s">
-        <v>245</v>
+        <v>248</v>
       </c>
       <c r="L74" s="1">
-        <v>5743945.0</v>
+        <v>5239208.0</v>
       </c>
       <c r="M74" s="1">
-        <v>5775990.89</v>
+        <v>5439621.7</v>
       </c>
       <c r="N74" s="1">
         <v>1.3</v>
       </c>
       <c r="O74">
         <v>1</v>
       </c>
       <c r="Z74" t="s">
-        <v>243</v>
+        <v>246</v>
       </c>
     </row>
     <row r="75" spans="1:26">
       <c r="A75" t="s">
-        <v>247</v>
+        <v>250</v>
       </c>
       <c r="B75" s="1">
-        <v>3411000.0</v>
+        <v>3900000.0</v>
       </c>
       <c r="C75" s="1">
-        <v>98.949</v>
+        <v>97.03</v>
       </c>
       <c r="D75" s="1">
-        <v>99.62474055</v>
+        <v>98.22108</v>
       </c>
       <c r="E75" t="s">
         <v>8</v>
       </c>
       <c r="F75">
         <v>1.0</v>
       </c>
       <c r="G75" s="1">
-        <v>3398199.9</v>
+        <v>3830622.12</v>
       </c>
       <c r="H75" s="1">
-        <v>-23049.51</v>
+        <v>-46452.12</v>
       </c>
       <c r="I75" s="1">
-        <v>-0.67828587717868</v>
+        <v>-1.2126521109318</v>
       </c>
       <c r="J75">
-        <v>2.42</v>
+        <v>1.62</v>
       </c>
       <c r="K75" t="s">
-        <v>248</v>
+        <v>251</v>
       </c>
       <c r="L75" s="1">
-        <v>3375150.39</v>
+        <v>3784170.0</v>
       </c>
       <c r="M75" s="1">
-        <v>3457762.01</v>
+        <v>3847478.22</v>
       </c>
       <c r="N75" s="1">
-        <v>0.78</v>
+        <v>0.92</v>
       </c>
       <c r="O75">
         <v>1</v>
       </c>
       <c r="Z75" t="s">
-        <v>246</v>
+        <v>249</v>
       </c>
     </row>
     <row r="76" spans="1:26">
       <c r="A76" t="s">
-        <v>250</v>
+        <v>253</v>
       </c>
       <c r="B76" s="1">
-        <v>4600000.0</v>
+        <v>1800000.0</v>
       </c>
       <c r="C76" s="1">
-        <v>95.87</v>
+        <v>101.235</v>
       </c>
       <c r="D76" s="1">
-        <v>93.97710435</v>
+        <v>103.01311111</v>
       </c>
       <c r="E76" t="s">
         <v>8</v>
       </c>
       <c r="F76">
         <v>1.0</v>
       </c>
       <c r="G76" s="1">
-        <v>4322946.8</v>
+        <v>1854236.0</v>
       </c>
       <c r="H76" s="1">
-        <v>87073.2</v>
+        <v>-32006.0</v>
       </c>
       <c r="I76" s="1">
-        <v>2.014209381434</v>
+        <v>-1.7261017475661</v>
       </c>
       <c r="J76">
-        <v>1.12</v>
+        <v>1.88</v>
       </c>
       <c r="K76" t="s">
-        <v>251</v>
+        <v>254</v>
       </c>
       <c r="L76" s="1">
-        <v>4410020.0</v>
+        <v>1822230.0</v>
       </c>
       <c r="M76" s="1">
-        <v>4461628.22</v>
+        <v>1856010.82</v>
       </c>
       <c r="N76" s="1">
-        <v>1.0</v>
+        <v>0.44</v>
       </c>
       <c r="O76">
         <v>1</v>
       </c>
       <c r="Z76" t="s">
-        <v>249</v>
+        <v>252</v>
       </c>
     </row>
     <row r="77" spans="1:26">
       <c r="A77" t="s">
-        <v>253</v>
+        <v>256</v>
       </c>
       <c r="B77" s="1">
-        <v>2300000.0</v>
+        <v>2400000.0</v>
       </c>
       <c r="C77" s="1">
-        <v>94.751</v>
+        <v>97.768</v>
       </c>
       <c r="D77" s="1">
-        <v>94.632</v>
+        <v>98.13597208</v>
       </c>
       <c r="E77" t="s">
         <v>8</v>
       </c>
       <c r="F77">
         <v>1.0</v>
       </c>
       <c r="G77" s="1">
-        <v>2176536.0</v>
+        <v>2355263.33</v>
       </c>
       <c r="H77" s="1">
-        <v>2737.0</v>
+        <v>-8831.33</v>
       </c>
       <c r="I77" s="1">
-        <v>0.1257502747485</v>
+        <v>-0.37496146980728</v>
       </c>
       <c r="J77">
-        <v>0.64</v>
+        <v>0.6</v>
       </c>
       <c r="K77" t="s">
-        <v>254</v>
+        <v>257</v>
       </c>
       <c r="L77" s="1">
-        <v>2179273.0</v>
+        <v>2346432.0</v>
       </c>
       <c r="M77" s="1">
-        <v>2194049.71</v>
+        <v>2360815.56</v>
       </c>
       <c r="N77" s="1">
-        <v>0.49</v>
+        <v>0.57</v>
       </c>
       <c r="O77">
         <v>1</v>
       </c>
       <c r="Z77" t="s">
-        <v>252</v>
+        <v>255</v>
       </c>
     </row>
     <row r="78" spans="1:26">
       <c r="A78" t="s">
-        <v>256</v>
+        <v>259</v>
       </c>
       <c r="B78" s="1">
-        <v>900000.0</v>
+        <v>2400000.0</v>
       </c>
       <c r="C78" s="1">
-        <v>101.309</v>
+        <v>95.636</v>
       </c>
       <c r="D78" s="1">
-        <v>102.06211111</v>
+        <v>95.06467125</v>
       </c>
       <c r="E78" t="s">
         <v>8</v>
       </c>
       <c r="F78">
         <v>1.0</v>
       </c>
       <c r="G78" s="1">
-        <v>918559.0</v>
+        <v>2281552.11</v>
       </c>
       <c r="H78" s="1">
-        <v>-6778.0</v>
+        <v>13711.89</v>
       </c>
       <c r="I78" s="1">
-        <v>-0.73789489842242</v>
+        <v>0.60098956056717</v>
       </c>
       <c r="J78">
-        <v>3.5</v>
+        <v>0.07</v>
       </c>
       <c r="K78" t="s">
-        <v>257</v>
+        <v>260</v>
       </c>
       <c r="L78" s="1">
-        <v>911781.0</v>
+        <v>2295264.0</v>
       </c>
       <c r="M78" s="1">
-        <v>943311.82</v>
+        <v>2296825.64</v>
       </c>
       <c r="N78" s="1">
-        <v>0.21</v>
+        <v>0.55</v>
       </c>
       <c r="O78">
         <v>1</v>
       </c>
       <c r="Z78" t="s">
-        <v>255</v>
+        <v>258</v>
       </c>
     </row>
     <row r="79" spans="1:26">
       <c r="A79" t="s">
-        <v>259</v>
+        <v>262</v>
       </c>
       <c r="B79" s="1">
-        <v>4600000.0</v>
+        <v>2400000.0</v>
       </c>
       <c r="C79" s="1">
-        <v>101.862</v>
+        <v>107.733</v>
       </c>
       <c r="D79" s="1">
-        <v>102.41271022</v>
+        <v>109.74741667</v>
       </c>
       <c r="E79" t="s">
         <v>8</v>
       </c>
       <c r="F79">
         <v>1.0</v>
       </c>
       <c r="G79" s="1">
-        <v>4710984.67</v>
+        <v>2633938.0</v>
       </c>
       <c r="H79" s="1">
-        <v>-25332.67</v>
+        <v>-48346.0</v>
       </c>
       <c r="I79" s="1">
-        <v>-0.53773620112417</v>
+        <v>-1.8355025820653</v>
       </c>
       <c r="J79">
-        <v>3.59</v>
+        <v>3.04</v>
       </c>
       <c r="K79" t="s">
-        <v>260</v>
+        <v>263</v>
       </c>
       <c r="L79" s="1">
-        <v>4685652.0</v>
+        <v>2585592.0</v>
       </c>
       <c r="M79" s="1">
-        <v>4850621.86</v>
+        <v>2658635.48</v>
       </c>
       <c r="N79" s="1">
-        <v>1.09</v>
+        <v>0.64</v>
       </c>
       <c r="O79">
         <v>1</v>
       </c>
       <c r="Z79" t="s">
-        <v>258</v>
+        <v>261</v>
       </c>
     </row>
     <row r="80" spans="1:26">
       <c r="A80" t="s">
-        <v>262</v>
+        <v>265</v>
       </c>
       <c r="B80" s="1">
-        <v>3900000.0</v>
+        <v>5600000.0</v>
       </c>
       <c r="C80" s="1">
-        <v>97.685</v>
+        <v>96.381</v>
       </c>
       <c r="D80" s="1">
-        <v>98.22108</v>
+        <v>97.33817321</v>
       </c>
       <c r="E80" t="s">
         <v>8</v>
       </c>
       <c r="F80">
         <v>1.0</v>
       </c>
       <c r="G80" s="1">
-        <v>3830622.12</v>
+        <v>5450937.7</v>
       </c>
       <c r="H80" s="1">
-        <v>-20907.12</v>
+        <v>-53601.7</v>
       </c>
       <c r="I80" s="1">
-        <v>-0.54578915238969</v>
+        <v>-0.98334824116592</v>
       </c>
       <c r="J80">
-        <v>1.47</v>
+        <v>0.39</v>
       </c>
       <c r="K80" t="s">
-        <v>263</v>
+        <v>266</v>
       </c>
       <c r="L80" s="1">
-        <v>3809715.0</v>
+        <v>5397336.0</v>
       </c>
       <c r="M80" s="1">
-        <v>3866879.38</v>
+        <v>5419429.15</v>
       </c>
       <c r="N80" s="1">
-        <v>0.87</v>
+        <v>1.3</v>
       </c>
       <c r="O80">
         <v>1</v>
       </c>
       <c r="Z80" t="s">
-        <v>261</v>
+        <v>264</v>
       </c>
     </row>
     <row r="81" spans="1:26">
       <c r="A81" t="s">
-        <v>265</v>
+        <v>268</v>
       </c>
       <c r="B81" s="1">
-        <v>1800000.0</v>
+        <v>3900000.0</v>
       </c>
       <c r="C81" s="1">
-        <v>101.427</v>
+        <v>98.943</v>
       </c>
       <c r="D81" s="1">
-        <v>103.01311111</v>
+        <v>98.10838462</v>
       </c>
       <c r="E81" t="s">
         <v>8</v>
       </c>
       <c r="F81">
         <v>1.0</v>
       </c>
       <c r="G81" s="1">
-        <v>1854236.0</v>
+        <v>3826227.0</v>
       </c>
       <c r="H81" s="1">
-        <v>-28550.0</v>
+        <v>32550.0</v>
       </c>
       <c r="I81" s="1">
-        <v>-1.5397177058368</v>
+        <v>0.85070749853576</v>
       </c>
       <c r="J81">
-        <v>1.56</v>
+        <v>0.45</v>
       </c>
       <c r="K81" t="s">
-        <v>266</v>
+        <v>269</v>
       </c>
       <c r="L81" s="1">
-        <v>1825686.0</v>
+        <v>3858777.0</v>
       </c>
       <c r="M81" s="1">
-        <v>1853795.59</v>
+        <v>3876300.29</v>
       </c>
       <c r="N81" s="1">
-        <v>0.42</v>
+        <v>0.93</v>
       </c>
       <c r="O81">
         <v>1</v>
       </c>
       <c r="Z81" t="s">
-        <v>264</v>
+        <v>267</v>
       </c>
     </row>
     <row r="82" spans="1:26">
       <c r="A82" t="s">
-        <v>268</v>
+        <v>271</v>
       </c>
       <c r="B82" s="1">
-        <v>2400000.0</v>
+        <v>3700000.0</v>
       </c>
       <c r="C82" s="1">
-        <v>98.095</v>
+        <v>99.422</v>
       </c>
       <c r="D82" s="1">
-        <v>98.13597208</v>
+        <v>99.548</v>
       </c>
       <c r="E82" t="s">
         <v>8</v>
       </c>
       <c r="F82">
         <v>1.0</v>
       </c>
       <c r="G82" s="1">
-        <v>2355263.33</v>
+        <v>3683276.0</v>
       </c>
       <c r="H82" s="1">
-        <v>-983.33</v>
+        <v>-4662.0</v>
       </c>
       <c r="I82" s="1">
-        <v>-0.041750320971541</v>
+        <v>-0.12657210591875</v>
       </c>
       <c r="J82">
-        <v>0.49</v>
+        <v>0.36</v>
       </c>
       <c r="K82" t="s">
-        <v>269</v>
+        <v>272</v>
       </c>
       <c r="L82" s="1">
-        <v>2354280.0</v>
+        <v>3678614.0</v>
       </c>
       <c r="M82" s="1">
-        <v>2366016.99</v>
+        <v>3691994.82</v>
       </c>
       <c r="N82" s="1">
-        <v>0.53</v>
+        <v>0.88</v>
       </c>
       <c r="O82">
         <v>1</v>
       </c>
       <c r="Z82" t="s">
-        <v>267</v>
+        <v>270</v>
       </c>
     </row>
     <row r="83" spans="1:26">
       <c r="A83" t="s">
-        <v>271</v>
+        <v>274</v>
       </c>
       <c r="B83" s="1">
         <v>2400000.0</v>
       </c>
       <c r="C83" s="1">
-        <v>95.738</v>
+        <v>93.745</v>
       </c>
       <c r="D83" s="1">
-        <v>95.06467125</v>
+        <v>93.64325</v>
       </c>
       <c r="E83" t="s">
         <v>8</v>
       </c>
       <c r="F83">
         <v>1.0</v>
       </c>
       <c r="G83" s="1">
-        <v>2281552.11</v>
+        <v>2247438.0</v>
       </c>
       <c r="H83" s="1">
-        <v>16159.89</v>
+        <v>2442.0</v>
       </c>
       <c r="I83" s="1">
-        <v>0.70828494029006</v>
+        <v>0.10865705750281</v>
       </c>
       <c r="J83">
-        <v>0.06</v>
+        <v>0.45</v>
       </c>
       <c r="K83" t="s">
-        <v>272</v>
+        <v>275</v>
       </c>
       <c r="L83" s="1">
-        <v>2297712.0</v>
+        <v>2249880.0</v>
       </c>
       <c r="M83" s="1">
-        <v>2299084.6</v>
+        <v>2260638.9</v>
       </c>
       <c r="N83" s="1">
-        <v>0.52</v>
+        <v>0.54</v>
       </c>
       <c r="O83">
         <v>1</v>
       </c>
       <c r="Z83" t="s">
-        <v>270</v>
+        <v>273</v>
       </c>
     </row>
     <row r="84" spans="1:26">
       <c r="A84" t="s">
-        <v>274</v>
+        <v>277</v>
       </c>
       <c r="B84" s="1">
-        <v>2400000.0</v>
+        <v>847000.0</v>
       </c>
       <c r="C84" s="1">
-        <v>107.979</v>
+        <v>95.282</v>
       </c>
       <c r="D84" s="1">
-        <v>109.74741667</v>
+        <v>94.69343566</v>
       </c>
       <c r="E84" t="s">
         <v>8</v>
       </c>
       <c r="F84">
         <v>1.0</v>
       </c>
       <c r="G84" s="1">
-        <v>2633938.0</v>
+        <v>802053.4</v>
       </c>
       <c r="H84" s="1">
-        <v>-42442.0</v>
+        <v>4985.14</v>
       </c>
       <c r="I84" s="1">
-        <v>-1.6113515200434</v>
+        <v>0.62154714386848</v>
       </c>
       <c r="J84">
-        <v>2.54</v>
-[...2 lines deleted...]
-        <v>275</v>
+        <v>0.07</v>
+      </c>
+      <c r="K84">
+        <v>626.55</v>
       </c>
       <c r="L84" s="1">
-        <v>2591496.0</v>
+        <v>807038.54</v>
       </c>
       <c r="M84" s="1">
-        <v>2652539.48</v>
+        <v>807665.09</v>
       </c>
       <c r="N84" s="1">
-        <v>0.6</v>
+        <v>0.19</v>
       </c>
       <c r="O84">
         <v>1</v>
       </c>
       <c r="Z84" t="s">
-        <v>273</v>
+        <v>276</v>
       </c>
     </row>
     <row r="85" spans="1:26">
       <c r="A85" t="s">
-        <v>277</v>
+        <v>279</v>
       </c>
       <c r="B85" s="1">
-        <v>5600000.0</v>
+        <v>5197000.0</v>
       </c>
       <c r="C85" s="1">
-        <v>97.037</v>
+        <v>99.647</v>
       </c>
       <c r="D85" s="1">
-        <v>97.33817321</v>
+        <v>100.44251838</v>
       </c>
       <c r="E85" t="s">
         <v>8</v>
       </c>
       <c r="F85">
         <v>1.0</v>
       </c>
       <c r="G85" s="1">
-        <v>5450937.7</v>
+        <v>5219997.68</v>
       </c>
       <c r="H85" s="1">
-        <v>-16865.7</v>
+        <v>-41343.09</v>
       </c>
       <c r="I85" s="1">
-        <v>-0.30940914991562</v>
+        <v>-0.79201357039684</v>
       </c>
       <c r="J85">
-        <v>0.27</v>
+        <v>2.31</v>
       </c>
       <c r="K85" t="s">
+        <v>280</v>
+      </c>
+      <c r="L85" s="1">
+        <v>5178654.59</v>
+      </c>
+      <c r="M85" s="1">
+        <v>5298470.36</v>
+      </c>
+      <c r="N85" s="1">
+        <v>1.27</v>
+      </c>
+      <c r="O85">
+        <v>1</v>
+      </c>
+      <c r="Z85" t="s">
         <v>278</v>
-      </c>
-[...13 lines deleted...]
-        <v>276</v>
       </c>
     </row>
     <row r="86" spans="1:26">
       <c r="A86" t="s">
-        <v>280</v>
+        <v>282</v>
       </c>
       <c r="B86" s="1">
-        <v>3900000.0</v>
+        <v>2435000.0</v>
       </c>
       <c r="C86" s="1">
-        <v>98.861</v>
+        <v>100.072</v>
       </c>
       <c r="D86" s="1">
-        <v>98.10838462</v>
+        <v>100.07605749</v>
       </c>
       <c r="E86" t="s">
         <v>8</v>
       </c>
       <c r="F86">
         <v>1.0</v>
       </c>
       <c r="G86" s="1">
-        <v>3826227.0</v>
+        <v>2436852.0</v>
       </c>
       <c r="H86" s="1">
-        <v>29352.0</v>
+        <v>-98.8</v>
       </c>
       <c r="I86" s="1">
-        <v>0.76712646688239</v>
+        <v>-0.0040544111829524</v>
       </c>
       <c r="J86">
-        <v>0.39</v>
+        <v>1.27</v>
       </c>
       <c r="K86" t="s">
+        <v>283</v>
+      </c>
+      <c r="L86" s="1">
+        <v>2436753.2</v>
+      </c>
+      <c r="M86" s="1">
+        <v>2467563.56</v>
+      </c>
+      <c r="N86" s="1">
+        <v>0.59</v>
+      </c>
+      <c r="O86">
+        <v>1</v>
+      </c>
+      <c r="Z86" t="s">
         <v>281</v>
-      </c>
-[...13 lines deleted...]
-        <v>279</v>
       </c>
     </row>
     <row r="87" spans="1:26">
       <c r="A87" t="s">
-        <v>283</v>
+        <v>285</v>
       </c>
       <c r="B87" s="1">
-        <v>3700000.0</v>
+        <v>2100000.0</v>
       </c>
       <c r="C87" s="1">
-        <v>99.78</v>
+        <v>101.949</v>
       </c>
       <c r="D87" s="1">
-        <v>99.548</v>
+        <v>102.20309524</v>
       </c>
       <c r="E87" t="s">
         <v>8</v>
       </c>
       <c r="F87">
         <v>1.0</v>
       </c>
       <c r="G87" s="1">
-        <v>3683276.0</v>
+        <v>2146265.0</v>
       </c>
       <c r="H87" s="1">
-        <v>8584.0</v>
+        <v>-5336.0</v>
       </c>
       <c r="I87" s="1">
-        <v>0.23305340137421</v>
+        <v>-0.24861794792349</v>
       </c>
       <c r="J87">
-        <v>0.17</v>
+        <v>2.06</v>
       </c>
       <c r="K87" t="s">
+        <v>286</v>
+      </c>
+      <c r="L87" s="1">
+        <v>2140929.0</v>
+      </c>
+      <c r="M87" s="1">
+        <v>2184223.52</v>
+      </c>
+      <c r="N87" s="1">
+        <v>0.52</v>
+      </c>
+      <c r="O87">
+        <v>1</v>
+      </c>
+      <c r="Z87" t="s">
         <v>284</v>
-      </c>
-[...13 lines deleted...]
-        <v>282</v>
       </c>
     </row>
     <row r="88" spans="1:26">
       <c r="A88" t="s">
-        <v>286</v>
+        <v>288</v>
       </c>
       <c r="B88" s="1">
-        <v>2400000.0</v>
+        <v>6137000.0</v>
       </c>
       <c r="C88" s="1">
-        <v>94.278</v>
+        <v>98.782</v>
       </c>
       <c r="D88" s="1">
-        <v>93.64325</v>
+        <v>99.85746586</v>
       </c>
       <c r="E88" t="s">
         <v>8</v>
       </c>
       <c r="F88">
         <v>1.0</v>
       </c>
       <c r="G88" s="1">
-        <v>2247438.0</v>
+        <v>6128252.68</v>
       </c>
       <c r="H88" s="1">
-        <v>15234.0</v>
+        <v>-66001.34</v>
       </c>
       <c r="I88" s="1">
-        <v>0.6778384987706</v>
+        <v>-1.0770009568209</v>
       </c>
       <c r="J88">
-        <v>0.39</v>
+        <v>1.87</v>
       </c>
       <c r="K88" t="s">
+        <v>289</v>
+      </c>
+      <c r="L88" s="1">
+        <v>6062251.34</v>
+      </c>
+      <c r="M88" s="1">
+        <v>6177018.96</v>
+      </c>
+      <c r="N88" s="1">
+        <v>1.48</v>
+      </c>
+      <c r="O88">
+        <v>1</v>
+      </c>
+      <c r="Z88" t="s">
         <v>287</v>
-      </c>
-[...13 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="89" spans="1:26">
       <c r="A89" t="s">
-        <v>289</v>
+        <v>291</v>
       </c>
       <c r="B89" s="1">
-        <v>847000.0</v>
+        <v>3240000.0</v>
       </c>
       <c r="C89" s="1">
-        <v>95.381</v>
+        <v>102.013</v>
       </c>
       <c r="D89" s="1">
-        <v>94.69343566</v>
+        <v>104.17235494</v>
       </c>
       <c r="E89" t="s">
         <v>8</v>
       </c>
       <c r="F89">
         <v>1.0</v>
       </c>
       <c r="G89" s="1">
-        <v>802053.4</v>
+        <v>3375184.3</v>
       </c>
       <c r="H89" s="1">
-        <v>5823.67</v>
+        <v>-69963.1</v>
       </c>
       <c r="I89" s="1">
-        <v>0.72609504554186</v>
+        <v>-2.0728675468181</v>
       </c>
       <c r="J89">
-        <v>0.06</v>
-[...2 lines deleted...]
-        <v>493.12</v>
+        <v>1.82</v>
+      </c>
+      <c r="K89" t="s">
+        <v>292</v>
       </c>
       <c r="L89" s="1">
-        <v>807877.07</v>
+        <v>3305221.2</v>
       </c>
       <c r="M89" s="1">
-        <v>808370.19</v>
+        <v>3364323.06</v>
       </c>
       <c r="N89" s="1">
-        <v>0.18</v>
+        <v>0.81</v>
       </c>
       <c r="O89">
         <v>1</v>
       </c>
       <c r="Z89" t="s">
-        <v>288</v>
+        <v>290</v>
       </c>
     </row>
     <row r="90" spans="1:26">
       <c r="A90" t="s">
-        <v>291</v>
+        <v>294</v>
       </c>
       <c r="B90" s="1">
-        <v>5197000.0</v>
+        <v>2097000.0</v>
       </c>
       <c r="C90" s="1">
-        <v>99.813</v>
+        <v>99.787</v>
       </c>
       <c r="D90" s="1">
-        <v>100.44251838</v>
+        <v>100.0</v>
       </c>
       <c r="E90" t="s">
         <v>8</v>
       </c>
       <c r="F90">
         <v>1.0</v>
       </c>
       <c r="G90" s="1">
-        <v>5219997.68</v>
+        <v>2097000.0</v>
       </c>
       <c r="H90" s="1">
-        <v>-32716.07</v>
+        <v>-4466.61</v>
       </c>
       <c r="I90" s="1">
-        <v>-0.62674491456862</v>
+        <v>-0.213</v>
       </c>
       <c r="J90">
-        <v>2.13</v>
+        <v>0.4</v>
       </c>
       <c r="K90" t="s">
-        <v>292</v>
+        <v>295</v>
       </c>
       <c r="L90" s="1">
-        <v>5187281.61</v>
+        <v>2092533.39</v>
       </c>
       <c r="M90" s="1">
-        <v>5298091.62</v>
+        <v>2100942.65</v>
       </c>
       <c r="N90" s="1">
-        <v>1.19</v>
+        <v>0.5</v>
       </c>
       <c r="O90">
         <v>1</v>
       </c>
       <c r="Z90" t="s">
-        <v>290</v>
+        <v>293</v>
       </c>
     </row>
     <row r="91" spans="1:26">
       <c r="A91" t="s">
-        <v>294</v>
+        <v>297</v>
       </c>
       <c r="B91" s="1">
-        <v>2435000.0</v>
+        <v>2391000.0</v>
       </c>
       <c r="C91" s="1">
-        <v>100.888</v>
+        <v>98.132</v>
       </c>
       <c r="D91" s="1">
-        <v>100.07605749</v>
+        <v>99.51961188</v>
       </c>
       <c r="E91" t="s">
         <v>8</v>
       </c>
       <c r="F91">
         <v>1.0</v>
       </c>
       <c r="G91" s="1">
-        <v>2436852.0</v>
+        <v>2379513.92</v>
       </c>
       <c r="H91" s="1">
-        <v>19770.8</v>
+        <v>-33177.8</v>
       </c>
       <c r="I91" s="1">
-        <v>0.81132543133518</v>
+        <v>-1.3943099773924</v>
       </c>
       <c r="J91">
-        <v>1.02</v>
+        <v>1.45</v>
       </c>
       <c r="K91" t="s">
-        <v>295</v>
+        <v>298</v>
       </c>
       <c r="L91" s="1">
-        <v>2456622.8</v>
+        <v>2346336.12</v>
       </c>
       <c r="M91" s="1">
-        <v>2481478.21</v>
+        <v>2380931.92</v>
       </c>
       <c r="N91" s="1">
-        <v>0.56</v>
+        <v>0.57</v>
       </c>
       <c r="O91">
         <v>1</v>
       </c>
       <c r="Z91" t="s">
-        <v>293</v>
+        <v>296</v>
       </c>
     </row>
     <row r="92" spans="1:26">
       <c r="A92" t="s">
-        <v>297</v>
+        <v>300</v>
       </c>
       <c r="B92" s="1">
-        <v>2100000.0</v>
+        <v>2200000.0</v>
       </c>
       <c r="C92" s="1">
-        <v>102.66</v>
+        <v>98.5</v>
       </c>
       <c r="D92" s="1">
-        <v>102.20309524</v>
+        <v>99.402</v>
       </c>
       <c r="E92" t="s">
         <v>8</v>
       </c>
       <c r="F92">
         <v>1.0</v>
       </c>
       <c r="G92" s="1">
-        <v>2146265.0</v>
+        <v>2186844.0</v>
       </c>
       <c r="H92" s="1">
-        <v>9595.0</v>
+        <v>-19844.0</v>
       </c>
       <c r="I92" s="1">
-        <v>0.44705569908655</v>
+        <v>-0.90742640993139</v>
       </c>
       <c r="J92">
-        <v>1.79</v>
+        <v>0.43</v>
       </c>
       <c r="K92" t="s">
-        <v>298</v>
+        <v>301</v>
       </c>
       <c r="L92" s="1">
-        <v>2155860.0</v>
+        <v>2167000.0</v>
       </c>
       <c r="M92" s="1">
-        <v>2193365.14</v>
+        <v>2176493.15</v>
       </c>
       <c r="N92" s="1">
-        <v>0.49</v>
+        <v>0.52</v>
       </c>
       <c r="O92">
         <v>1</v>
       </c>
       <c r="Z92" t="s">
-        <v>296</v>
+        <v>299</v>
       </c>
     </row>
     <row r="93" spans="1:26">
       <c r="A93" t="s">
-        <v>300</v>
+        <v>303</v>
       </c>
       <c r="B93" s="1">
-        <v>6137000.0</v>
+        <v>3500000.0</v>
       </c>
       <c r="C93" s="1">
-        <v>99.463</v>
+        <v>101.077</v>
       </c>
       <c r="D93" s="1">
-        <v>99.85746586</v>
+        <v>102.68168571</v>
       </c>
       <c r="E93" t="s">
         <v>8</v>
       </c>
       <c r="F93">
         <v>1.0</v>
       </c>
       <c r="G93" s="1">
-        <v>6128252.68</v>
+        <v>3593859.0</v>
       </c>
       <c r="H93" s="1">
-        <v>-24208.37</v>
+        <v>-56164.0</v>
       </c>
       <c r="I93" s="1">
-        <v>-0.39502891385347</v>
+        <v>-1.5627769481218</v>
       </c>
       <c r="J93">
-        <v>1.69</v>
+        <v>3.57</v>
       </c>
       <c r="K93" t="s">
-        <v>301</v>
+        <v>304</v>
       </c>
       <c r="L93" s="1">
-        <v>6104044.31</v>
+        <v>3537695.0</v>
       </c>
       <c r="M93" s="1">
-        <v>6207767.34</v>
+        <v>3662679.9</v>
       </c>
       <c r="N93" s="1">
-        <v>1.39</v>
+        <v>0.88</v>
       </c>
       <c r="O93">
         <v>1</v>
       </c>
       <c r="Z93" t="s">
-        <v>299</v>
+        <v>302</v>
       </c>
     </row>
     <row r="94" spans="1:26">
       <c r="A94" t="s">
-        <v>303</v>
+        <v>306</v>
       </c>
       <c r="B94" s="1">
-        <v>3240000.0</v>
+        <v>4100000.0</v>
       </c>
       <c r="C94" s="1">
-        <v>102.549</v>
+        <v>97.792</v>
       </c>
       <c r="D94" s="1">
-        <v>104.17235494</v>
+        <v>97.18643902</v>
       </c>
       <c r="E94" t="s">
         <v>8</v>
       </c>
       <c r="F94">
         <v>1.0</v>
       </c>
       <c r="G94" s="1">
-        <v>3375184.3</v>
+        <v>3984644.0</v>
       </c>
       <c r="H94" s="1">
-        <v>-52596.7</v>
+        <v>24828.0</v>
       </c>
       <c r="I94" s="1">
-        <v>-1.5583356440713</v>
+        <v>0.62309205038141</v>
       </c>
       <c r="J94">
-        <v>1.53</v>
+        <v>0.89</v>
       </c>
       <c r="K94" t="s">
-        <v>304</v>
+        <v>307</v>
       </c>
       <c r="L94" s="1">
-        <v>3322587.6</v>
+        <v>4009472.0</v>
       </c>
       <c r="M94" s="1">
-        <v>3372183.57</v>
+        <v>4046025.58</v>
       </c>
       <c r="N94" s="1">
-        <v>0.76</v>
+        <v>0.97</v>
       </c>
       <c r="O94">
         <v>1</v>
       </c>
       <c r="Z94" t="s">
-        <v>302</v>
+        <v>305</v>
       </c>
     </row>
     <row r="95" spans="1:26">
       <c r="A95" t="s">
-        <v>306</v>
+        <v>309</v>
       </c>
       <c r="B95" s="1">
-        <v>2097000.0</v>
+        <v>1400000.0</v>
       </c>
       <c r="C95" s="1">
-        <v>100.621</v>
+        <v>102.243</v>
       </c>
       <c r="D95" s="1">
-        <v>100.0</v>
+        <v>104.56876929</v>
       </c>
       <c r="E95" t="s">
         <v>8</v>
       </c>
       <c r="F95">
         <v>1.0</v>
       </c>
       <c r="G95" s="1">
-        <v>2097000.0</v>
+        <v>1463962.77</v>
       </c>
       <c r="H95" s="1">
-        <v>13022.37</v>
+        <v>-32560.77</v>
       </c>
       <c r="I95" s="1">
-        <v>0.621</v>
+        <v>-2.2241528724122</v>
       </c>
       <c r="J95">
-        <v>0.18</v>
+        <v>2.05</v>
       </c>
       <c r="K95" t="s">
-        <v>307</v>
+        <v>310</v>
       </c>
       <c r="L95" s="1">
-        <v>2110022.37</v>
+        <v>1431402.0</v>
       </c>
       <c r="M95" s="1">
-        <v>2113826.56</v>
+        <v>1460132.57</v>
       </c>
       <c r="N95" s="1">
-        <v>0.47</v>
+        <v>0.35</v>
       </c>
       <c r="O95">
         <v>1</v>
       </c>
       <c r="Z95" t="s">
-        <v>305</v>
+        <v>308</v>
       </c>
     </row>
     <row r="96" spans="1:26">
       <c r="A96" t="s">
-        <v>309</v>
+        <v>312</v>
       </c>
       <c r="B96" s="1">
-        <v>2391000.0</v>
+        <v>2020000.0</v>
       </c>
       <c r="C96" s="1">
-        <v>99.061</v>
+        <v>101.644</v>
       </c>
       <c r="D96" s="1">
-        <v>99.51961188</v>
+        <v>103.33785</v>
       </c>
       <c r="E96" t="s">
         <v>8</v>
       </c>
       <c r="F96">
         <v>1.0</v>
       </c>
       <c r="G96" s="1">
-        <v>2379513.92</v>
+        <v>2087424.57</v>
       </c>
       <c r="H96" s="1">
-        <v>-10965.41</v>
+        <v>-34215.77</v>
       </c>
       <c r="I96" s="1">
-        <v>-0.46082562946301</v>
+        <v>-1.6391380312248</v>
       </c>
       <c r="J96">
-        <v>1.25</v>
+        <v>2.42</v>
       </c>
       <c r="K96" t="s">
-        <v>310</v>
+        <v>313</v>
       </c>
       <c r="L96" s="1">
-        <v>2368548.51</v>
+        <v>2053208.8</v>
       </c>
       <c r="M96" s="1">
-        <v>2398436.01</v>
+        <v>2102096.95</v>
       </c>
       <c r="N96" s="1">
-        <v>0.54</v>
+        <v>0.5</v>
       </c>
       <c r="O96">
         <v>1</v>
       </c>
       <c r="Z96" t="s">
-        <v>308</v>
+        <v>311</v>
       </c>
     </row>
     <row r="97" spans="1:26">
       <c r="A97" t="s">
-        <v>312</v>
+        <v>315</v>
       </c>
       <c r="B97" s="1">
-        <v>3500000.0</v>
+        <v>3800000.0</v>
       </c>
       <c r="C97" s="1">
-        <v>101.35</v>
+        <v>99.832</v>
       </c>
       <c r="D97" s="1">
-        <v>102.68168571</v>
+        <v>98.96886842</v>
       </c>
       <c r="E97" t="s">
         <v>8</v>
       </c>
       <c r="F97">
         <v>1.0</v>
       </c>
       <c r="G97" s="1">
-        <v>3593859.0</v>
+        <v>3760817.0</v>
       </c>
       <c r="H97" s="1">
-        <v>-46609.0</v>
+        <v>32799.0</v>
       </c>
       <c r="I97" s="1">
-        <v>-1.2969067512109</v>
+        <v>0.8721243283042</v>
       </c>
       <c r="J97">
-        <v>3.31</v>
+        <v>0.58</v>
       </c>
       <c r="K97" t="s">
-        <v>313</v>
+        <v>316</v>
       </c>
       <c r="L97" s="1">
-        <v>3547250.0</v>
+        <v>3793616.0</v>
       </c>
       <c r="M97" s="1">
-        <v>3663079.96</v>
+        <v>3815674.22</v>
       </c>
       <c r="N97" s="1">
-        <v>0.82</v>
+        <v>0.91</v>
       </c>
       <c r="O97">
         <v>1</v>
       </c>
       <c r="Z97" t="s">
-        <v>311</v>
+        <v>314</v>
       </c>
     </row>
     <row r="98" spans="1:26">
       <c r="A98" t="s">
-        <v>315</v>
+        <v>318</v>
       </c>
       <c r="B98" s="1">
-        <v>4100000.0</v>
+        <v>5800000.0</v>
       </c>
       <c r="C98" s="1">
-        <v>97.781</v>
+        <v>97.908</v>
       </c>
       <c r="D98" s="1">
-        <v>97.18643902</v>
+        <v>99.34837534</v>
       </c>
       <c r="E98" t="s">
         <v>8</v>
       </c>
       <c r="F98">
         <v>1.0</v>
       </c>
       <c r="G98" s="1">
-        <v>3984644.0</v>
+        <v>5762205.77</v>
       </c>
       <c r="H98" s="1">
-        <v>24377.0</v>
+        <v>-83541.77</v>
       </c>
       <c r="I98" s="1">
-        <v>0.61177359884597</v>
+        <v>-1.4498227473053</v>
       </c>
       <c r="J98">
-        <v>0.83</v>
+        <v>0.42</v>
       </c>
       <c r="K98" t="s">
-        <v>316</v>
+        <v>319</v>
       </c>
       <c r="L98" s="1">
-        <v>4009021.0</v>
+        <v>5678664.0</v>
       </c>
       <c r="M98" s="1">
-        <v>4042879.92</v>
+        <v>5702896.88</v>
       </c>
       <c r="N98" s="1">
-        <v>0.91</v>
+        <v>1.37</v>
       </c>
       <c r="O98">
         <v>1</v>
       </c>
       <c r="Z98" t="s">
-        <v>314</v>
+        <v>317</v>
       </c>
     </row>
     <row r="99" spans="1:26">
       <c r="A99" t="s">
-        <v>318</v>
+        <v>321</v>
       </c>
       <c r="B99" s="1">
-        <v>1400000.0</v>
+        <v>3936000.0</v>
       </c>
       <c r="C99" s="1">
-        <v>102.714</v>
+        <v>99.314</v>
       </c>
       <c r="D99" s="1">
-        <v>104.56876929</v>
+        <v>100.0</v>
       </c>
       <c r="E99" t="s">
         <v>8</v>
       </c>
       <c r="F99">
         <v>1.0</v>
       </c>
       <c r="G99" s="1">
-        <v>1463962.77</v>
+        <v>3936000.0</v>
       </c>
       <c r="H99" s="1">
-        <v>-25966.77</v>
+        <v>-27000.96</v>
       </c>
       <c r="I99" s="1">
-        <v>-1.7737315819855</v>
+        <v>-0.686</v>
       </c>
       <c r="J99">
-        <v>1.75</v>
+        <v>0.2</v>
       </c>
       <c r="K99" t="s">
-        <v>319</v>
+        <v>322</v>
       </c>
       <c r="L99" s="1">
-        <v>1437996.0</v>
+        <v>3908999.04</v>
       </c>
       <c r="M99" s="1">
-        <v>1462517.63</v>
+        <v>3916887.69</v>
       </c>
       <c r="N99" s="1">
-        <v>0.33</v>
+        <v>0.94</v>
       </c>
       <c r="O99">
         <v>1</v>
       </c>
       <c r="Z99" t="s">
-        <v>317</v>
+        <v>320</v>
       </c>
     </row>
     <row r="100" spans="1:26">
       <c r="A100" t="s">
-        <v>321</v>
+        <v>324</v>
       </c>
       <c r="B100" s="1">
-        <v>2020000.0</v>
+        <v>2500000.0</v>
       </c>
       <c r="C100" s="1">
-        <v>101.645</v>
+        <v>102.215</v>
       </c>
       <c r="D100" s="1">
-        <v>103.33785</v>
+        <v>104.3865556</v>
       </c>
       <c r="E100" t="s">
         <v>8</v>
       </c>
       <c r="F100">
         <v>1.0</v>
       </c>
       <c r="G100" s="1">
-        <v>2087424.57</v>
+        <v>2609663.89</v>
       </c>
       <c r="H100" s="1">
-        <v>-34195.57</v>
+        <v>-54288.89</v>
       </c>
       <c r="I100" s="1">
-        <v>-1.6381703315871</v>
+        <v>-2.080301996285</v>
       </c>
       <c r="J100">
-        <v>2.13</v>
+        <v>3.1</v>
       </c>
       <c r="K100" t="s">
-        <v>322</v>
+        <v>325</v>
       </c>
       <c r="L100" s="1">
-        <v>2053229.0</v>
+        <v>2555375.0</v>
       </c>
       <c r="M100" s="1">
-        <v>2096230.1</v>
+        <v>2632977.74</v>
       </c>
       <c r="N100" s="1">
-        <v>0.47</v>
+        <v>0.63</v>
       </c>
       <c r="O100">
         <v>1</v>
       </c>
       <c r="Z100" t="s">
-        <v>320</v>
+        <v>323</v>
       </c>
     </row>
     <row r="101" spans="1:26">
       <c r="A101" t="s">
-        <v>324</v>
+        <v>327</v>
       </c>
       <c r="B101" s="1">
-        <v>3800000.0</v>
+        <v>1711000.0</v>
       </c>
       <c r="C101" s="1">
-        <v>99.685</v>
+        <v>99.928</v>
       </c>
       <c r="D101" s="1">
-        <v>98.96886842</v>
+        <v>99.98915137</v>
       </c>
       <c r="E101" t="s">
         <v>8</v>
       </c>
       <c r="F101">
         <v>1.0</v>
       </c>
       <c r="G101" s="1">
-        <v>3760817.0</v>
+        <v>1710814.38</v>
       </c>
       <c r="H101" s="1">
-        <v>27213.0</v>
+        <v>-1046.3</v>
       </c>
       <c r="I101" s="1">
-        <v>0.72359277252788</v>
+        <v>-0.061158008269722</v>
       </c>
       <c r="J101">
-        <v>0.54</v>
+        <v>0.8</v>
       </c>
       <c r="K101" t="s">
-        <v>325</v>
+        <v>328</v>
       </c>
       <c r="L101" s="1">
-        <v>3788030.0</v>
+        <v>1709768.08</v>
       </c>
       <c r="M101" s="1">
-        <v>3808591.64</v>
+        <v>1723479.52</v>
       </c>
       <c r="N101" s="1">
-        <v>0.86</v>
+        <v>0.41</v>
       </c>
       <c r="O101">
         <v>1</v>
       </c>
       <c r="Z101" t="s">
-        <v>323</v>
+        <v>326</v>
       </c>
     </row>
     <row r="102" spans="1:26">
       <c r="A102" t="s">
-        <v>327</v>
+        <v>330</v>
       </c>
       <c r="B102" s="1">
-        <v>5800000.0</v>
+        <v>3500000.0</v>
       </c>
       <c r="C102" s="1">
-        <v>98.607</v>
+        <v>98.665</v>
       </c>
       <c r="D102" s="1">
-        <v>99.34837534</v>
+        <v>99.87771029</v>
       </c>
       <c r="E102" t="s">
         <v>8</v>
       </c>
       <c r="F102">
         <v>1.0</v>
       </c>
       <c r="G102" s="1">
-        <v>5762205.77</v>
+        <v>3495719.86</v>
       </c>
       <c r="H102" s="1">
-        <v>-42999.77</v>
+        <v>-42444.86</v>
       </c>
       <c r="I102" s="1">
-        <v>-0.74623801572432</v>
+        <v>-1.2141951214592</v>
       </c>
       <c r="J102">
-        <v>0.26</v>
+        <v>0.32</v>
       </c>
       <c r="K102" t="s">
-        <v>328</v>
+        <v>331</v>
       </c>
       <c r="L102" s="1">
-        <v>5719206.0</v>
+        <v>3453275.0</v>
       </c>
       <c r="M102" s="1">
-        <v>5734301.89</v>
+        <v>3464578.08</v>
       </c>
       <c r="N102" s="1">
-        <v>1.29</v>
+        <v>0.83</v>
       </c>
       <c r="O102">
         <v>1</v>
       </c>
       <c r="Z102" t="s">
-        <v>326</v>
+        <v>329</v>
       </c>
     </row>
     <row r="103" spans="1:26">
       <c r="A103" t="s">
-        <v>330</v>
+        <v>333</v>
       </c>
       <c r="B103" s="1">
-        <v>3936000.0</v>
+        <v>3497000.0</v>
       </c>
       <c r="C103" s="1">
-        <v>100.209</v>
+        <v>98.78</v>
       </c>
       <c r="D103" s="1">
-        <v>100.0</v>
+        <v>100.09947126</v>
       </c>
       <c r="E103" t="s">
         <v>8</v>
       </c>
       <c r="F103">
         <v>1.0</v>
       </c>
       <c r="G103" s="1">
-        <v>3936000.0</v>
+        <v>3500478.51</v>
       </c>
       <c r="H103" s="1">
-        <v>8226.24</v>
+        <v>-46141.91</v>
       </c>
       <c r="I103" s="1">
-        <v>0.209</v>
+        <v>-1.3181600706356</v>
       </c>
       <c r="J103">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>2.27</v>
+      </c>
+      <c r="K103" t="s">
+        <v>334</v>
       </c>
       <c r="L103" s="1">
-        <v>3944226.24</v>
+        <v>3454336.6</v>
       </c>
       <c r="M103" s="1">
-        <v>3944226.24</v>
+        <v>3533809.52</v>
       </c>
       <c r="N103" s="1">
-        <v>0.89</v>
+        <v>0.85</v>
       </c>
       <c r="O103">
         <v>1</v>
       </c>
       <c r="Z103" t="s">
-        <v>329</v>
+        <v>332</v>
       </c>
     </row>
     <row r="104" spans="1:26">
       <c r="A104" t="s">
-        <v>332</v>
+        <v>336</v>
       </c>
       <c r="B104" s="1">
-        <v>5700000.0</v>
+        <v>1845000.0</v>
       </c>
       <c r="C104" s="1">
-        <v>102.518</v>
+        <v>99.699</v>
       </c>
       <c r="D104" s="1">
-        <v>104.38655561</v>
+        <v>99.97942276</v>
       </c>
       <c r="E104" t="s">
         <v>8</v>
       </c>
       <c r="F104">
         <v>1.0</v>
       </c>
       <c r="G104" s="1">
-        <v>5950033.67</v>
+        <v>1844620.35</v>
       </c>
       <c r="H104" s="1">
-        <v>-106507.67</v>
+        <v>-5173.8</v>
       </c>
       <c r="I104" s="1">
-        <v>-1.7900347444588</v>
+        <v>-0.28048047935718</v>
       </c>
       <c r="J104">
-        <v>2.76</v>
+        <v>0.45</v>
       </c>
       <c r="K104" t="s">
-        <v>333</v>
+        <v>337</v>
       </c>
       <c r="L104" s="1">
-        <v>5843526.0</v>
+        <v>1839446.55</v>
       </c>
       <c r="M104" s="1">
-        <v>6000705.45</v>
+        <v>1847660.59</v>
       </c>
       <c r="N104" s="1">
-        <v>1.35</v>
+        <v>0.44</v>
       </c>
       <c r="O104">
         <v>1</v>
       </c>
       <c r="Z104" t="s">
-        <v>331</v>
+        <v>335</v>
       </c>
     </row>
     <row r="105" spans="1:26">
       <c r="A105" t="s">
-        <v>335</v>
+        <v>339</v>
       </c>
       <c r="B105" s="1">
-        <v>1711000.0</v>
+        <v>2300000.0</v>
       </c>
       <c r="C105" s="1">
-        <v>100.709</v>
+        <v>98.471</v>
       </c>
       <c r="D105" s="1">
-        <v>99.98915137</v>
+        <v>97.62613043</v>
       </c>
       <c r="E105" t="s">
         <v>8</v>
       </c>
       <c r="F105">
         <v>1.0</v>
       </c>
       <c r="G105" s="1">
-        <v>1710814.38</v>
+        <v>2245401.0</v>
       </c>
       <c r="H105" s="1">
-        <v>12316.61</v>
+        <v>19432.0</v>
       </c>
       <c r="I105" s="1">
-        <v>0.71992672869631</v>
+        <v>0.86541334933048</v>
       </c>
       <c r="J105">
-        <v>0.57</v>
+        <v>0.77</v>
       </c>
       <c r="K105" t="s">
-        <v>336</v>
+        <v>340</v>
       </c>
       <c r="L105" s="1">
-        <v>1723130.99</v>
+        <v>2264833.0</v>
       </c>
       <c r="M105" s="1">
-        <v>1732799.31</v>
+        <v>2282634.37</v>
       </c>
       <c r="N105" s="1">
-        <v>0.39</v>
+        <v>0.55</v>
       </c>
       <c r="O105">
         <v>1</v>
       </c>
       <c r="Z105" t="s">
-        <v>334</v>
+        <v>338</v>
       </c>
     </row>
     <row r="106" spans="1:26">
       <c r="A106" t="s">
-        <v>338</v>
+        <v>342</v>
       </c>
       <c r="B106" s="1">
-        <v>3500000.0</v>
+        <v>5000000.0</v>
       </c>
       <c r="C106" s="1">
-        <v>99.447</v>
+        <v>100.624</v>
       </c>
       <c r="D106" s="1">
-        <v>99.87771029</v>
+        <v>101.7329976</v>
       </c>
       <c r="E106" t="s">
         <v>8</v>
       </c>
       <c r="F106">
         <v>1.0</v>
       </c>
       <c r="G106" s="1">
-        <v>3495719.86</v>
+        <v>5086649.88</v>
       </c>
       <c r="H106" s="1">
-        <v>-15074.86</v>
+        <v>-55449.88</v>
       </c>
       <c r="I106" s="1">
-        <v>-0.43123764499825</v>
+        <v>-1.0901060876633</v>
       </c>
       <c r="J106">
-        <v>0.14</v>
+        <v>0.28</v>
       </c>
       <c r="K106" t="s">
-        <v>339</v>
+        <v>343</v>
       </c>
       <c r="L106" s="1">
-        <v>3480645.0</v>
+        <v>5031200.0</v>
       </c>
       <c r="M106" s="1">
-        <v>3485607.33</v>
+        <v>5045001.37</v>
       </c>
       <c r="N106" s="1">
-        <v>0.78</v>
+        <v>1.21</v>
       </c>
       <c r="O106">
         <v>1</v>
       </c>
       <c r="Z106" t="s">
-        <v>337</v>
+        <v>341</v>
       </c>
     </row>
     <row r="107" spans="1:26">
       <c r="A107" t="s">
-        <v>341</v>
+        <v>345</v>
       </c>
       <c r="B107" s="1">
-        <v>3497000.0</v>
+        <v>4478000.0</v>
       </c>
       <c r="C107" s="1">
-        <v>99.275</v>
+        <v>99.676</v>
       </c>
       <c r="D107" s="1">
-        <v>100.09947126</v>
+        <v>99.994</v>
       </c>
       <c r="E107" t="s">
         <v>8</v>
       </c>
       <c r="F107">
         <v>1.0</v>
       </c>
       <c r="G107" s="1">
-        <v>3500478.51</v>
+        <v>4477731.32</v>
       </c>
       <c r="H107" s="1">
-        <v>-28831.76</v>
+        <v>-14240.04</v>
       </c>
       <c r="I107" s="1">
-        <v>-0.82365196408533</v>
+        <v>-0.31801908114487</v>
       </c>
       <c r="J107">
-        <v>2.11</v>
+        <v>0.35</v>
       </c>
       <c r="K107" t="s">
-        <v>342</v>
+        <v>346</v>
       </c>
       <c r="L107" s="1">
-        <v>3471646.75</v>
+        <v>4463491.28</v>
       </c>
       <c r="M107" s="1">
-        <v>3545335.25</v>
+        <v>4479225.62</v>
       </c>
       <c r="N107" s="1">
-        <v>0.8</v>
+        <v>1.07</v>
       </c>
       <c r="O107">
         <v>1</v>
       </c>
       <c r="Z107" t="s">
-        <v>340</v>
+        <v>344</v>
       </c>
     </row>
     <row r="108" spans="1:26">
       <c r="A108" t="s">
-        <v>344</v>
+        <v>348</v>
       </c>
       <c r="B108" s="1">
-        <v>1845000.0</v>
+        <v>3300000.0</v>
       </c>
       <c r="C108" s="1">
-        <v>100.498</v>
+        <v>99.528</v>
       </c>
       <c r="D108" s="1">
-        <v>99.97942276</v>
+        <v>99.89460606</v>
       </c>
       <c r="E108" t="s">
         <v>8</v>
       </c>
       <c r="F108">
         <v>1.0</v>
       </c>
       <c r="G108" s="1">
-        <v>1844620.35</v>
+        <v>3296522.0</v>
       </c>
       <c r="H108" s="1">
-        <v>9567.75</v>
+        <v>-12098.0</v>
       </c>
       <c r="I108" s="1">
-        <v>0.51868396659508</v>
+        <v>-0.36699284882673</v>
       </c>
       <c r="J108">
-        <v>0.24</v>
+        <v>0.65</v>
       </c>
       <c r="K108" t="s">
-        <v>345</v>
+        <v>349</v>
       </c>
       <c r="L108" s="1">
-        <v>1854188.1</v>
+        <v>3284424.0</v>
       </c>
       <c r="M108" s="1">
-        <v>1858623.68</v>
+        <v>3305851.4</v>
       </c>
       <c r="N108" s="1">
-        <v>0.42</v>
+        <v>0.79</v>
       </c>
       <c r="O108">
         <v>1</v>
       </c>
       <c r="Z108" t="s">
-        <v>343</v>
+        <v>347</v>
       </c>
     </row>
     <row r="109" spans="1:26">
       <c r="A109" t="s">
-        <v>347</v>
+        <v>351</v>
       </c>
       <c r="B109" s="1">
-        <v>2300000.0</v>
+        <v>3100000.0</v>
       </c>
       <c r="C109" s="1">
-        <v>98.826</v>
+        <v>99.361</v>
       </c>
       <c r="D109" s="1">
-        <v>97.62613043</v>
+        <v>99.76912903</v>
       </c>
       <c r="E109" t="s">
         <v>8</v>
       </c>
       <c r="F109">
         <v>1.0</v>
       </c>
       <c r="G109" s="1">
-        <v>2245401.0</v>
+        <v>3092843.0</v>
       </c>
       <c r="H109" s="1">
-        <v>27597.0</v>
+        <v>-12652.0</v>
       </c>
       <c r="I109" s="1">
-        <v>1.2290455023401</v>
+        <v>-0.40907346412346</v>
       </c>
       <c r="J109">
-        <v>0.62</v>
+        <v>0.41</v>
       </c>
       <c r="K109" t="s">
-        <v>348</v>
+        <v>221</v>
       </c>
       <c r="L109" s="1">
-        <v>2272998.0</v>
+        <v>3080191.0</v>
       </c>
       <c r="M109" s="1">
-        <v>2287176.08</v>
+        <v>3092930.73</v>
       </c>
       <c r="N109" s="1">
-        <v>0.51</v>
+        <v>0.74</v>
       </c>
       <c r="O109">
         <v>1</v>
       </c>
       <c r="Z109" t="s">
-        <v>346</v>
+        <v>350</v>
       </c>
     </row>
     <row r="110" spans="1:26">
       <c r="A110" t="s">
-        <v>350</v>
+        <v>353</v>
       </c>
       <c r="B110" s="1">
-        <v>6200000.0</v>
+        <v>1300000.0</v>
       </c>
       <c r="C110" s="1">
-        <v>100.722</v>
+        <v>99.697</v>
       </c>
       <c r="D110" s="1">
-        <v>101.73299758</v>
+        <v>101.50487846</v>
       </c>
       <c r="E110" t="s">
         <v>8</v>
       </c>
       <c r="F110">
         <v>1.0</v>
       </c>
       <c r="G110" s="1">
-        <v>6307445.85</v>
+        <v>1319563.42</v>
       </c>
       <c r="H110" s="1">
-        <v>-62681.85</v>
+        <v>-23502.42</v>
       </c>
       <c r="I110" s="1">
-        <v>-0.99377547569433</v>
+        <v>-1.7810754408454</v>
       </c>
       <c r="J110">
-        <v>0.03</v>
+        <v>2.5</v>
       </c>
       <c r="K110" t="s">
-        <v>351</v>
+        <v>354</v>
       </c>
       <c r="L110" s="1">
-        <v>6244764.0</v>
+        <v>1296061.0</v>
       </c>
       <c r="M110" s="1">
-        <v>6246738.66</v>
+        <v>1328596.62</v>
       </c>
       <c r="N110" s="1">
-        <v>1.4</v>
+        <v>0.32</v>
       </c>
       <c r="O110">
         <v>1</v>
       </c>
       <c r="Z110" t="s">
-        <v>349</v>
+        <v>352</v>
       </c>
     </row>
     <row r="111" spans="1:26">
       <c r="A111" t="s">
-        <v>353</v>
+        <v>356</v>
       </c>
       <c r="B111" s="1">
-        <v>4478000.0</v>
+        <v>4200000.0</v>
       </c>
       <c r="C111" s="1">
-        <v>100.477</v>
+        <v>102.625</v>
       </c>
       <c r="D111" s="1">
-        <v>99.994</v>
+        <v>105.09337452</v>
       </c>
       <c r="E111" t="s">
         <v>8</v>
       </c>
       <c r="F111">
         <v>1.0</v>
       </c>
       <c r="G111" s="1">
-        <v>4477731.32</v>
+        <v>4413921.73</v>
       </c>
       <c r="H111" s="1">
-        <v>21628.74</v>
+        <v>-103671.73</v>
       </c>
       <c r="I111" s="1">
-        <v>0.4830289817389</v>
+        <v>-2.3487441858195</v>
       </c>
       <c r="J111">
-        <v>0.14</v>
+        <v>3.88</v>
       </c>
       <c r="K111" t="s">
-        <v>354</v>
+        <v>357</v>
       </c>
       <c r="L111" s="1">
-        <v>4499360.06</v>
+        <v>4310250.0</v>
       </c>
       <c r="M111" s="1">
-        <v>4505570.98</v>
+        <v>4473129.45</v>
       </c>
       <c r="N111" s="1">
-        <v>1.01</v>
+        <v>1.07</v>
       </c>
       <c r="O111">
         <v>1</v>
       </c>
       <c r="Z111" t="s">
-        <v>352</v>
+        <v>355</v>
       </c>
     </row>
     <row r="112" spans="1:26">
       <c r="A112" t="s">
-        <v>356</v>
+        <v>359</v>
       </c>
       <c r="B112" s="1">
-        <v>3300000.0</v>
+        <v>2000000.0</v>
       </c>
       <c r="C112" s="1">
-        <v>100.33</v>
+        <v>106.594</v>
       </c>
       <c r="D112" s="1">
-        <v>99.89460606</v>
+        <v>109.06825</v>
       </c>
       <c r="E112" t="s">
         <v>8</v>
       </c>
       <c r="F112">
         <v>1.0</v>
       </c>
       <c r="G112" s="1">
-        <v>3296522.0</v>
+        <v>2181365.0</v>
       </c>
       <c r="H112" s="1">
-        <v>14368.0</v>
+        <v>-49485.0</v>
       </c>
       <c r="I112" s="1">
-        <v>0.43585330235927</v>
+        <v>-2.2685336933526</v>
       </c>
       <c r="J112">
-        <v>0.46</v>
+        <v>0.11</v>
       </c>
       <c r="K112" t="s">
-        <v>357</v>
+        <v>360</v>
       </c>
       <c r="L112" s="1">
-        <v>3310890.0</v>
+        <v>2131880.0</v>
       </c>
       <c r="M112" s="1">
-        <v>3326079.04</v>
+        <v>2134019.95</v>
       </c>
       <c r="N112" s="1">
-        <v>0.75</v>
+        <v>0.51</v>
       </c>
       <c r="O112">
         <v>1</v>
       </c>
       <c r="Z112" t="s">
-        <v>355</v>
+        <v>358</v>
       </c>
     </row>
     <row r="113" spans="1:26">
       <c r="A113" t="s">
-        <v>359</v>
+        <v>362</v>
       </c>
       <c r="B113" s="1">
-        <v>3100000.0</v>
+        <v>5200000.0</v>
       </c>
       <c r="C113" s="1">
-        <v>100.187</v>
+        <v>100.334</v>
       </c>
       <c r="D113" s="1">
-        <v>99.76912903</v>
+        <v>101.27113519</v>
       </c>
       <c r="E113" t="s">
         <v>8</v>
       </c>
       <c r="F113">
         <v>1.0</v>
       </c>
       <c r="G113" s="1">
-        <v>3092843.0</v>
+        <v>5266099.03</v>
       </c>
       <c r="H113" s="1">
-        <v>12954.0</v>
+        <v>-48731.03</v>
       </c>
       <c r="I113" s="1">
-        <v>0.4188379429541</v>
+        <v>-0.92537245734249</v>
       </c>
       <c r="J113">
-        <v>0.22</v>
+        <v>1.02</v>
       </c>
       <c r="K113" t="s">
-        <v>360</v>
+        <v>363</v>
       </c>
       <c r="L113" s="1">
-        <v>3105797.0</v>
+        <v>5217368.0</v>
       </c>
       <c r="M113" s="1">
-        <v>3112676.45</v>
+        <v>5270365.26</v>
       </c>
       <c r="N113" s="1">
-        <v>0.7</v>
+        <v>1.26</v>
       </c>
       <c r="O113">
         <v>1</v>
       </c>
       <c r="Z113" t="s">
-        <v>358</v>
+        <v>361</v>
       </c>
     </row>
     <row r="114" spans="1:26">
       <c r="A114" t="s">
-        <v>362</v>
+        <v>365</v>
       </c>
       <c r="B114" s="1">
-        <v>2100000.0</v>
+        <v>5864000.0</v>
       </c>
       <c r="C114" s="1">
-        <v>99.707</v>
+        <v>93.453</v>
       </c>
       <c r="D114" s="1">
-        <v>99.23138095</v>
+        <v>94.38383458</v>
       </c>
       <c r="E114" t="s">
         <v>8</v>
       </c>
       <c r="F114">
         <v>1.0</v>
       </c>
       <c r="G114" s="1">
-        <v>2083859.0</v>
+        <v>5534668.06</v>
       </c>
       <c r="H114" s="1">
-        <v>9988.0</v>
+        <v>-54584.14</v>
       </c>
       <c r="I114" s="1">
-        <v>0.47930306225133</v>
+        <v>-0.98622246913937</v>
       </c>
       <c r="J114">
-        <v>0.76</v>
+        <v>0.49</v>
       </c>
       <c r="K114" t="s">
-        <v>363</v>
+        <v>366</v>
       </c>
       <c r="L114" s="1">
-        <v>2093847.0</v>
+        <v>5480083.92</v>
       </c>
       <c r="M114" s="1">
-        <v>2109726.45</v>
+        <v>5508761.29</v>
       </c>
       <c r="N114" s="1">
-        <v>0.47</v>
+        <v>1.32</v>
       </c>
       <c r="O114">
         <v>1</v>
       </c>
       <c r="Z114" t="s">
-        <v>361</v>
+        <v>364</v>
       </c>
     </row>
     <row r="115" spans="1:26">
       <c r="A115" t="s">
-        <v>365</v>
+        <v>368</v>
       </c>
       <c r="B115" s="1">
-        <v>5549000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="C115" s="1">
-        <v>100.618</v>
+        <v>100.128</v>
       </c>
       <c r="D115" s="1">
-        <v>101.46753974</v>
+        <v>100.637</v>
       </c>
       <c r="E115" t="s">
         <v>8</v>
       </c>
       <c r="F115">
         <v>1.0</v>
       </c>
       <c r="G115" s="1">
-        <v>5630433.78</v>
+        <v>805096.0</v>
       </c>
       <c r="H115" s="1">
-        <v>-47140.96</v>
+        <v>-4072.0</v>
       </c>
       <c r="I115" s="1">
-        <v>-0.83725272051774</v>
+        <v>-0.50577819291116</v>
       </c>
       <c r="J115">
-        <v>3.33</v>
+        <v>1.9</v>
       </c>
       <c r="K115" t="s">
-        <v>366</v>
+        <v>369</v>
       </c>
       <c r="L115" s="1">
-        <v>5583292.82</v>
+        <v>801024.0</v>
       </c>
       <c r="M115" s="1">
-        <v>5768006.11</v>
+        <v>816229.48</v>
       </c>
       <c r="N115" s="1">
-        <v>1.3</v>
+        <v>0.2</v>
       </c>
       <c r="O115">
         <v>1</v>
       </c>
       <c r="Z115" t="s">
-        <v>364</v>
+        <v>367</v>
       </c>
     </row>
     <row r="116" spans="1:26">
       <c r="A116" t="s">
-        <v>368</v>
+        <v>371</v>
       </c>
       <c r="B116" s="1">
-        <v>1300000.0</v>
+        <v>4460000.0</v>
       </c>
       <c r="C116" s="1">
-        <v>100.672</v>
+        <v>100.025</v>
       </c>
       <c r="D116" s="1">
-        <v>101.50487846</v>
+        <v>101.2363722</v>
       </c>
       <c r="E116" t="s">
         <v>8</v>
       </c>
       <c r="F116">
         <v>1.0</v>
       </c>
       <c r="G116" s="1">
-        <v>1319563.42</v>
+        <v>4515142.2</v>
       </c>
       <c r="H116" s="1">
-        <v>-10827.42</v>
+        <v>-54027.2</v>
       </c>
       <c r="I116" s="1">
-        <v>-0.82053047514761</v>
+        <v>-1.1965780391147</v>
       </c>
       <c r="J116">
-        <v>2.27</v>
+        <v>3.32</v>
       </c>
       <c r="K116" t="s">
-        <v>369</v>
+        <v>372</v>
       </c>
       <c r="L116" s="1">
-        <v>1308736.0</v>
+        <v>4461115.0</v>
       </c>
       <c r="M116" s="1">
-        <v>1338302.1</v>
+        <v>4609058.7</v>
       </c>
       <c r="N116" s="1">
-        <v>0.3</v>
+        <v>1.1</v>
       </c>
       <c r="O116">
         <v>1</v>
       </c>
       <c r="Z116" t="s">
-        <v>367</v>
+        <v>370</v>
       </c>
     </row>
     <row r="117" spans="1:26">
       <c r="A117" t="s">
-        <v>371</v>
+        <v>374</v>
       </c>
       <c r="B117" s="1">
-        <v>4200000.0</v>
+        <v>3600000.0</v>
       </c>
       <c r="C117" s="1">
-        <v>103.338</v>
+        <v>98.474</v>
       </c>
       <c r="D117" s="1">
-        <v>105.09337452</v>
+        <v>98.32790722</v>
       </c>
       <c r="E117" t="s">
         <v>8</v>
       </c>
       <c r="F117">
         <v>1.0</v>
       </c>
       <c r="G117" s="1">
-        <v>4413921.73</v>
+        <v>3539804.66</v>
       </c>
       <c r="H117" s="1">
-        <v>-73725.73</v>
+        <v>5259.34</v>
       </c>
       <c r="I117" s="1">
-        <v>-1.6702998945113</v>
+        <v>0.14857712515696</v>
       </c>
       <c r="J117">
-        <v>3.58</v>
+        <v>1.36</v>
       </c>
       <c r="K117" t="s">
-        <v>372</v>
+        <v>375</v>
       </c>
       <c r="L117" s="1">
-        <v>4340196.0</v>
+        <v>3545064.0</v>
       </c>
       <c r="M117" s="1">
-        <v>4490504.22</v>
+        <v>3594157.15</v>
       </c>
       <c r="N117" s="1">
-        <v>1.01</v>
+        <v>0.86</v>
       </c>
       <c r="O117">
         <v>1</v>
       </c>
       <c r="Z117" t="s">
-        <v>370</v>
+        <v>373</v>
       </c>
     </row>
     <row r="118" spans="1:26">
       <c r="A118" t="s">
-        <v>374</v>
+        <v>377</v>
       </c>
       <c r="B118" s="1">
-        <v>2000000.0</v>
+        <v>3700000.0</v>
       </c>
       <c r="C118" s="1">
-        <v>107.23</v>
+        <v>98.429</v>
       </c>
       <c r="D118" s="1">
-        <v>109.06825</v>
+        <v>98.53145946</v>
       </c>
       <c r="E118" t="s">
         <v>8</v>
       </c>
       <c r="F118">
         <v>1.0</v>
       </c>
       <c r="G118" s="1">
-        <v>2181365.0</v>
+        <v>3645664.0</v>
       </c>
       <c r="H118" s="1">
-        <v>-36765.0</v>
+        <v>-3791.0</v>
       </c>
       <c r="I118" s="1">
-        <v>-1.6854125742368</v>
+        <v>-0.10398654401503</v>
       </c>
       <c r="J118">
-        <v>3.55</v>
+        <v>1.07</v>
       </c>
       <c r="K118" t="s">
-        <v>375</v>
+        <v>378</v>
       </c>
       <c r="L118" s="1">
-        <v>2144600.0</v>
+        <v>3641873.0</v>
       </c>
       <c r="M118" s="1">
-        <v>2215518.51</v>
+        <v>3681356.56</v>
       </c>
       <c r="N118" s="1">
-        <v>0.5</v>
+        <v>0.88</v>
       </c>
       <c r="O118">
         <v>1</v>
       </c>
       <c r="Z118" t="s">
-        <v>373</v>
+        <v>376</v>
       </c>
     </row>
     <row r="119" spans="1:26">
       <c r="A119" t="s">
-        <v>377</v>
+        <v>380</v>
       </c>
       <c r="B119" s="1">
-        <v>5200000.0</v>
+        <v>5500000.0</v>
       </c>
       <c r="C119" s="1">
-        <v>100.506</v>
+        <v>94.884</v>
       </c>
       <c r="D119" s="1">
-        <v>101.27113519</v>
+        <v>95.03458182</v>
       </c>
       <c r="E119" t="s">
         <v>8</v>
       </c>
       <c r="F119">
         <v>1.0</v>
       </c>
       <c r="G119" s="1">
-        <v>5266099.03</v>
+        <v>5226902.0</v>
       </c>
       <c r="H119" s="1">
-        <v>-39787.03</v>
+        <v>-8282.0</v>
       </c>
       <c r="I119" s="1">
-        <v>-0.75553136721016</v>
+        <v>-0.15844949838355</v>
       </c>
       <c r="J119">
-        <v>0.77</v>
+        <v>0.29</v>
       </c>
       <c r="K119" t="s">
-        <v>378</v>
+        <v>381</v>
       </c>
       <c r="L119" s="1">
-        <v>5226312.0</v>
+        <v>5218620.0</v>
       </c>
       <c r="M119" s="1">
-        <v>5266202.41</v>
+        <v>5234351.51</v>
       </c>
       <c r="N119" s="1">
-        <v>1.18</v>
+        <v>1.25</v>
       </c>
       <c r="O119">
         <v>1</v>
       </c>
       <c r="Z119" t="s">
-        <v>376</v>
+        <v>379</v>
       </c>
     </row>
     <row r="120" spans="1:26">
       <c r="A120" t="s">
-        <v>380</v>
+        <v>383</v>
       </c>
       <c r="B120" s="1">
-        <v>5864000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="C120" s="1">
-        <v>94.03</v>
+        <v>106.772</v>
       </c>
       <c r="D120" s="1">
-        <v>94.38383458</v>
+        <v>110.87634667</v>
       </c>
       <c r="E120" t="s">
         <v>8</v>
       </c>
       <c r="F120">
         <v>1.0</v>
       </c>
       <c r="G120" s="1">
-        <v>5534668.06</v>
+        <v>665258.08</v>
       </c>
       <c r="H120" s="1">
-        <v>-20748.86</v>
+        <v>-24626.08</v>
       </c>
       <c r="I120" s="1">
-        <v>-0.3748889684994</v>
+        <v>-3.7017333182936</v>
       </c>
       <c r="J120">
-        <v>0.39</v>
+        <v>3.06</v>
       </c>
       <c r="K120" t="s">
-        <v>381</v>
+        <v>384</v>
       </c>
       <c r="L120" s="1">
-        <v>5513919.2</v>
+        <v>640632.0</v>
       </c>
       <c r="M120" s="1">
-        <v>5537053.88</v>
+        <v>658977.21</v>
       </c>
       <c r="N120" s="1">
-        <v>1.24</v>
+        <v>0.16</v>
       </c>
       <c r="O120">
         <v>1</v>
       </c>
       <c r="Z120" t="s">
-        <v>379</v>
+        <v>382</v>
       </c>
     </row>
     <row r="121" spans="1:26">
       <c r="A121" t="s">
-        <v>383</v>
+        <v>386</v>
       </c>
       <c r="B121" s="1">
-        <v>800000.0</v>
+        <v>3200000.0</v>
       </c>
       <c r="C121" s="1">
-        <v>100.161</v>
+        <v>98.42</v>
       </c>
       <c r="D121" s="1">
-        <v>100.637</v>
+        <v>99.75103125</v>
       </c>
       <c r="E121" t="s">
         <v>8</v>
       </c>
       <c r="F121">
         <v>1.0</v>
       </c>
       <c r="G121" s="1">
-        <v>805096.0</v>
+        <v>3192033.0</v>
       </c>
       <c r="H121" s="1">
-        <v>-3808.0</v>
+        <v>-42593.0</v>
       </c>
       <c r="I121" s="1">
-        <v>-0.47298707234914</v>
+        <v>-1.3343533729131</v>
       </c>
       <c r="J121">
-        <v>1.7</v>
+        <v>1.64</v>
       </c>
       <c r="K121" t="s">
-        <v>384</v>
+        <v>387</v>
       </c>
       <c r="L121" s="1">
-        <v>801288.0</v>
+        <v>3149440.0</v>
       </c>
       <c r="M121" s="1">
-        <v>814918.14</v>
+        <v>3201768.77</v>
       </c>
       <c r="N121" s="1">
-        <v>0.18</v>
+        <v>0.77</v>
       </c>
       <c r="O121">
         <v>1</v>
       </c>
       <c r="Z121" t="s">
-        <v>382</v>
+        <v>385</v>
       </c>
     </row>
     <row r="122" spans="1:26">
       <c r="A122" t="s">
-        <v>386</v>
+        <v>389</v>
       </c>
       <c r="B122" s="1">
-        <v>4460000.0</v>
+        <v>4300000.0</v>
       </c>
       <c r="C122" s="1">
-        <v>100.259</v>
+        <v>95.697</v>
       </c>
       <c r="D122" s="1">
-        <v>101.2363722</v>
+        <v>95.56551</v>
       </c>
       <c r="E122" t="s">
         <v>8</v>
       </c>
       <c r="F122">
         <v>1.0</v>
       </c>
       <c r="G122" s="1">
-        <v>4515142.2</v>
+        <v>4109316.93</v>
       </c>
       <c r="H122" s="1">
-        <v>-43590.8</v>
+        <v>5654.07</v>
       </c>
       <c r="I122" s="1">
-        <v>-0.96543581728168</v>
+        <v>0.13759148044101</v>
       </c>
       <c r="J122">
-        <v>3.09</v>
+        <v>0.32</v>
       </c>
       <c r="K122" t="s">
-        <v>387</v>
+        <v>390</v>
       </c>
       <c r="L122" s="1">
-        <v>4471551.4</v>
+        <v>4114971.0</v>
       </c>
       <c r="M122" s="1">
-        <v>4609307.36</v>
+        <v>4128518.95</v>
       </c>
       <c r="N122" s="1">
-        <v>1.03</v>
+        <v>0.99</v>
       </c>
       <c r="O122">
         <v>1</v>
       </c>
       <c r="Z122" t="s">
-        <v>385</v>
+        <v>388</v>
       </c>
     </row>
     <row r="123" spans="1:26">
       <c r="A123" t="s">
-        <v>389</v>
+        <v>392</v>
       </c>
       <c r="B123" s="1">
-        <v>3600000.0</v>
+        <v>6300000.0</v>
       </c>
       <c r="C123" s="1">
-        <v>98.432</v>
+        <v>99.982</v>
       </c>
       <c r="D123" s="1">
-        <v>98.32790722</v>
+        <v>101.42027286</v>
       </c>
       <c r="E123" t="s">
         <v>8</v>
       </c>
       <c r="F123">
         <v>1.0</v>
       </c>
       <c r="G123" s="1">
-        <v>3539804.66</v>
+        <v>6389477.19</v>
       </c>
       <c r="H123" s="1">
-        <v>3747.34</v>
+        <v>-90611.19</v>
       </c>
       <c r="I123" s="1">
-        <v>0.10586290374565</v>
+        <v>-1.4181315200845</v>
       </c>
       <c r="J123">
-        <v>1.28</v>
+        <v>3.02</v>
       </c>
       <c r="K123" t="s">
-        <v>390</v>
+        <v>393</v>
       </c>
       <c r="L123" s="1">
-        <v>3543552.0</v>
+        <v>6298866.0</v>
       </c>
       <c r="M123" s="1">
-        <v>3589525.97</v>
+        <v>6489160.52</v>
       </c>
       <c r="N123" s="1">
-        <v>0.81</v>
+        <v>1.56</v>
       </c>
       <c r="O123">
         <v>1</v>
       </c>
       <c r="Z123" t="s">
-        <v>388</v>
+        <v>391</v>
       </c>
     </row>
     <row r="124" spans="1:26">
       <c r="A124" t="s">
-        <v>392</v>
+        <v>395</v>
       </c>
       <c r="B124" s="1">
-        <v>3700000.0</v>
+        <v>3210000.0</v>
       </c>
       <c r="C124" s="1">
-        <v>98.528</v>
+        <v>98.297</v>
       </c>
       <c r="D124" s="1">
-        <v>98.53145946</v>
+        <v>99.67338536</v>
       </c>
       <c r="E124" t="s">
         <v>8</v>
       </c>
       <c r="F124">
         <v>1.0</v>
       </c>
       <c r="G124" s="1">
-        <v>3645664.0</v>
+        <v>3199515.67</v>
       </c>
       <c r="H124" s="1">
-        <v>-128.0</v>
+        <v>-44181.97</v>
       </c>
       <c r="I124" s="1">
-        <v>-0.0035110202146989</v>
+        <v>-1.3808955653591</v>
       </c>
       <c r="J124">
-        <v>0.92</v>
+        <v>0.06</v>
       </c>
       <c r="K124" t="s">
-        <v>393</v>
+        <v>396</v>
       </c>
       <c r="L124" s="1">
-        <v>3645536.0</v>
+        <v>3155333.7</v>
       </c>
       <c r="M124" s="1">
-        <v>3679482.23</v>
+        <v>3157356.44</v>
       </c>
       <c r="N124" s="1">
-        <v>0.83</v>
+        <v>0.76</v>
       </c>
       <c r="O124">
         <v>1</v>
       </c>
       <c r="Z124" t="s">
-        <v>391</v>
+        <v>394</v>
       </c>
     </row>
     <row r="125" spans="1:26">
       <c r="A125" t="s">
-        <v>395</v>
+        <v>398</v>
       </c>
       <c r="B125" s="1">
-        <v>4900000.0</v>
+        <v>2200000.0</v>
       </c>
       <c r="C125" s="1">
-        <v>95.499</v>
+        <v>99.936</v>
       </c>
       <c r="D125" s="1">
-        <v>94.97844898</v>
+        <v>100.413</v>
       </c>
       <c r="E125" t="s">
         <v>8</v>
       </c>
       <c r="F125">
         <v>1.0</v>
       </c>
       <c r="G125" s="1">
-        <v>4653944.0</v>
+        <v>2209086.0</v>
       </c>
       <c r="H125" s="1">
-        <v>25507.0</v>
+        <v>-10494.0</v>
       </c>
       <c r="I125" s="1">
-        <v>0.54807277440382</v>
+        <v>-0.47503809267724</v>
       </c>
       <c r="J125">
-        <v>0.19</v>
+        <v>0.75</v>
       </c>
       <c r="K125" t="s">
-        <v>396</v>
+        <v>399</v>
       </c>
       <c r="L125" s="1">
-        <v>4679451.0</v>
+        <v>2198592.0</v>
       </c>
       <c r="M125" s="1">
-        <v>4688599.9</v>
+        <v>2215168.25</v>
       </c>
       <c r="N125" s="1">
-        <v>1.05</v>
+        <v>0.53</v>
       </c>
       <c r="O125">
         <v>1</v>
       </c>
       <c r="Z125" t="s">
-        <v>394</v>
+        <v>397</v>
       </c>
     </row>
     <row r="126" spans="1:26">
       <c r="A126" t="s">
-        <v>398</v>
+        <v>401</v>
       </c>
       <c r="B126" s="1">
-        <v>600000.0</v>
+        <v>4700000.0</v>
       </c>
       <c r="C126" s="1">
-        <v>107.379</v>
+        <v>92.798</v>
       </c>
       <c r="D126" s="1">
-        <v>110.87634667</v>
+        <v>93.748</v>
       </c>
       <c r="E126" t="s">
         <v>8</v>
       </c>
       <c r="F126">
         <v>1.0</v>
       </c>
       <c r="G126" s="1">
-        <v>665258.08</v>
+        <v>4406156.0</v>
       </c>
       <c r="H126" s="1">
-        <v>-20984.08</v>
+        <v>-44650.0</v>
       </c>
       <c r="I126" s="1">
-        <v>-3.1542766079594</v>
+        <v>-1.0133549515723</v>
       </c>
       <c r="J126">
-        <v>2.57</v>
+        <v>1.21</v>
       </c>
       <c r="K126" t="s">
-        <v>399</v>
+        <v>402</v>
       </c>
       <c r="L126" s="1">
-        <v>644274.0</v>
+        <v>4361506.0</v>
       </c>
       <c r="M126" s="1">
-        <v>659689.07</v>
+        <v>4418517.64</v>
       </c>
       <c r="N126" s="1">
-        <v>0.15</v>
+        <v>1.06</v>
       </c>
       <c r="O126">
         <v>1</v>
       </c>
       <c r="Z126" t="s">
-        <v>397</v>
+        <v>400</v>
       </c>
     </row>
     <row r="127" spans="1:26">
       <c r="A127" t="s">
-        <v>401</v>
+        <v>404</v>
       </c>
       <c r="B127" s="1">
-        <v>3200000.0</v>
+        <v>2572000.0</v>
       </c>
       <c r="C127" s="1">
-        <v>99.231</v>
+        <v>99.539</v>
       </c>
       <c r="D127" s="1">
-        <v>99.75103125</v>
+        <v>99.695</v>
       </c>
       <c r="E127" t="s">
         <v>8</v>
       </c>
       <c r="F127">
         <v>1.0</v>
       </c>
       <c r="G127" s="1">
-        <v>3192033.0</v>
+        <v>2564155.4</v>
       </c>
       <c r="H127" s="1">
-        <v>-16641.0</v>
+        <v>-4012.32</v>
       </c>
       <c r="I127" s="1">
-        <v>-0.52132919678462</v>
+        <v>-0.15647725562967</v>
       </c>
       <c r="J127">
-        <v>1.44</v>
+        <v>0.34</v>
       </c>
       <c r="K127" t="s">
-        <v>402</v>
+        <v>405</v>
       </c>
       <c r="L127" s="1">
-        <v>3175392.0</v>
+        <v>2560143.08</v>
       </c>
       <c r="M127" s="1">
-        <v>3221419.4</v>
+        <v>2568942.49</v>
       </c>
       <c r="N127" s="1">
-        <v>0.72</v>
+        <v>0.62</v>
       </c>
       <c r="O127">
         <v>1</v>
       </c>
       <c r="Z127" t="s">
-        <v>400</v>
+        <v>403</v>
       </c>
     </row>
     <row r="128" spans="1:26">
       <c r="A128" t="s">
-        <v>404</v>
+        <v>407</v>
       </c>
       <c r="B128" s="1">
-        <v>4300000.0</v>
+        <v>4424000.0</v>
       </c>
       <c r="C128" s="1">
-        <v>95.98</v>
+        <v>98.644</v>
       </c>
       <c r="D128" s="1">
-        <v>95.56551</v>
+        <v>99.33535986</v>
       </c>
       <c r="E128" t="s">
         <v>8</v>
       </c>
       <c r="F128">
         <v>1.0</v>
       </c>
       <c r="G128" s="1">
-        <v>4109316.93</v>
+        <v>4394596.32</v>
       </c>
       <c r="H128" s="1">
-        <v>17823.07</v>
+        <v>-30585.76</v>
       </c>
       <c r="I128" s="1">
-        <v>0.43372342176587</v>
+        <v>-0.69598565540145</v>
       </c>
       <c r="J128">
-        <v>0.25</v>
+        <v>0.43</v>
       </c>
       <c r="K128" t="s">
-        <v>405</v>
+        <v>408</v>
       </c>
       <c r="L128" s="1">
-        <v>4127140.0</v>
+        <v>4364010.56</v>
       </c>
       <c r="M128" s="1">
-        <v>4137978.36</v>
+        <v>4382827.71</v>
       </c>
       <c r="N128" s="1">
-        <v>0.93</v>
+        <v>1.05</v>
       </c>
       <c r="O128">
         <v>1</v>
       </c>
       <c r="Z128" t="s">
-        <v>403</v>
+        <v>406</v>
       </c>
     </row>
     <row r="129" spans="1:26">
       <c r="A129" t="s">
-        <v>407</v>
+        <v>410</v>
       </c>
       <c r="B129" s="1">
-        <v>6300000.0</v>
+        <v>2100000.0</v>
       </c>
       <c r="C129" s="1">
-        <v>100.806</v>
+        <v>98.392</v>
       </c>
       <c r="D129" s="1">
-        <v>101.42027286</v>
+        <v>99.473</v>
       </c>
       <c r="E129" t="s">
         <v>8</v>
       </c>
       <c r="F129">
         <v>1.0</v>
       </c>
       <c r="G129" s="1">
-        <v>6389477.19</v>
+        <v>2088933.0</v>
       </c>
       <c r="H129" s="1">
-        <v>-38699.19</v>
+        <v>-22701.0</v>
       </c>
       <c r="I129" s="1">
-        <v>-0.60567068085895</v>
+        <v>-1.0867270515617</v>
       </c>
       <c r="J129">
-        <v>2.8</v>
+        <v>0.16</v>
       </c>
       <c r="K129" t="s">
-        <v>408</v>
+        <v>411</v>
       </c>
       <c r="L129" s="1">
-        <v>6350778.0</v>
+        <v>2066232.0</v>
       </c>
       <c r="M129" s="1">
-        <v>6527178.0</v>
+        <v>2069655.29</v>
       </c>
       <c r="N129" s="1">
-        <v>1.47</v>
+        <v>0.5</v>
       </c>
       <c r="O129">
         <v>1</v>
       </c>
       <c r="Z129" t="s">
-        <v>406</v>
-[...48 lines deleted...]
-      <c r="Z130" t="s">
         <v>409</v>
-      </c>
-[...198 lines deleted...]
-        <v>421</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">