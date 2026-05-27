--- v0 (2026-05-07)
+++ v1 (2026-05-27)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="885">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1029">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>C/D</t>
   </si>
   <si>
     <t>FR0000970105</t>
   </si>
   <si>
@@ -118,2589 +118,3021 @@
   <si>
     <t>PMV (EUR)</t>
   </si>
   <si>
     <t>Var.</t>
   </si>
   <si>
     <t>CC (EUR)</t>
   </si>
   <si>
     <t>Interets (EUR)</t>
   </si>
   <si>
     <t>VBCE (EUR)</t>
   </si>
   <si>
     <t>VBCI (EUR)</t>
   </si>
   <si>
     <t>Poids</t>
   </si>
   <si>
     <t>Nb.</t>
   </si>
   <si>
+    <t>NL0000852564</t>
+  </si>
+  <si>
+    <t>AALBERTS NV</t>
+  </si>
+  <si>
+    <t>NL0011540547</t>
+  </si>
+  <si>
+    <t>ABN AMRO BANK NV</t>
+  </si>
+  <si>
+    <t>ES0125220311</t>
+  </si>
+  <si>
+    <t>ACCIONA SA</t>
+  </si>
+  <si>
     <t>DE000A1EWWW0</t>
   </si>
   <si>
     <t>ADIDAS N AG</t>
   </si>
   <si>
     <t>NL0012969182</t>
   </si>
   <si>
     <t>ADYEN NV</t>
   </si>
   <si>
+    <t>ES0105046017</t>
+  </si>
+  <si>
+    <t>AENA SME SA</t>
+  </si>
+  <si>
+    <t>FR0010340141</t>
+  </si>
+  <si>
+    <t>AEROPORTS DE PARIS SA</t>
+  </si>
+  <si>
+    <t>BE0974264930</t>
+  </si>
+  <si>
+    <t>AGEAS SA</t>
+  </si>
+  <si>
     <t>NL0000235190</t>
   </si>
   <si>
     <t>AIRBUS</t>
   </si>
   <si>
-    <t>NL0013267909</t>
-[...4 lines deleted...]
-  <si>
     <t>DE0008404005</t>
   </si>
   <si>
     <t>ALLIANZ</t>
   </si>
   <si>
     <t>FR0010220475</t>
   </si>
   <si>
     <t>ALSTOM SA</t>
   </si>
   <si>
+    <t>FR0000071946</t>
+  </si>
+  <si>
+    <t>ALTEN SA</t>
+  </si>
+  <si>
     <t>ES0109067019</t>
   </si>
   <si>
     <t>AMADEUS IT GROUP SA</t>
   </si>
   <si>
+    <t>IT0004056880</t>
+  </si>
+  <si>
+    <t>AMPLIFON</t>
+  </si>
+  <si>
     <t>BE0974293251</t>
   </si>
   <si>
     <t>ANHEUSER-BUSCH INBEV SA</t>
   </si>
   <si>
+    <t>NL0006237562</t>
+  </si>
+  <si>
+    <t>ARCADIS NV</t>
+  </si>
+  <si>
     <t>NL0010273215</t>
   </si>
   <si>
     <t>ASML HOLDING NV</t>
   </si>
   <si>
+    <t>NL0011872643</t>
+  </si>
+  <si>
+    <t>ASR NEDERLAND NV</t>
+  </si>
+  <si>
     <t>FR0000120628</t>
   </si>
   <si>
     <t>AXA SA</t>
   </si>
   <si>
+    <t>BE0974400328</t>
+  </si>
+  <si>
+    <t>AZELIS GROUP NV</t>
+  </si>
+  <si>
+    <t>IT0001031084</t>
+  </si>
+  <si>
+    <t>BANCA GENERALI</t>
+  </si>
+  <si>
+    <t>IT0004776628</t>
+  </si>
+  <si>
+    <t>BANCA MEDIOLANUM</t>
+  </si>
+  <si>
     <t>ES0113211835</t>
   </si>
   <si>
     <t>BANCO BILBAO VIZCAYA ARGENTARIA SA</t>
   </si>
   <si>
+    <t>ES0113860A34</t>
+  </si>
+  <si>
+    <t>BANCO DE SABADELL SA</t>
+  </si>
+  <si>
     <t>ES0113900J37</t>
   </si>
   <si>
     <t>BANCO SANTANDER SA</t>
   </si>
   <si>
-    <t>FR0013280286</t>
-[...2 lines deleted...]
-    <t>BIOMERIEUX SA</t>
+    <t>ES0113679I37</t>
+  </si>
+  <si>
+    <t>BANKINTER SA</t>
+  </si>
+  <si>
+    <t>AT0000BAWAG2</t>
+  </si>
+  <si>
+    <t>BAWAG GROUP AG</t>
+  </si>
+  <si>
+    <t>NL0012866412</t>
+  </si>
+  <si>
+    <t>BE SEMICONDUCTOR INDUSTRIES NV</t>
+  </si>
+  <si>
+    <t>DE0005158703</t>
+  </si>
+  <si>
+    <t>BECHTLE AG</t>
   </si>
   <si>
     <t>DE0005190003</t>
   </si>
   <si>
     <t>BMW AG</t>
   </si>
   <si>
     <t>FR0000131104</t>
   </si>
   <si>
     <t>BNP PARIBAS SA</t>
   </si>
   <si>
     <t>LU2244386053</t>
   </si>
   <si>
     <t>BNPP EASY   HY SRI FOSSIL FREE UCI</t>
   </si>
   <si>
     <t>LU2533812991</t>
   </si>
   <si>
     <t>BNPP EASY AGG BD SRI FOSSIL FREE U</t>
   </si>
   <si>
+    <t>FR0000120503</t>
+  </si>
+  <si>
+    <t>BOUYGUES SA</t>
+  </si>
+  <si>
+    <t>IT0000066123</t>
+  </si>
+  <si>
+    <t>BPER BANCA</t>
+  </si>
+  <si>
     <t>FR0006174348</t>
   </si>
   <si>
     <t>BUREAU VERITAS SA</t>
   </si>
   <si>
-    <t>FR0000125338</t>
-[...2 lines deleted...]
-    <t>CAPGEMINI</t>
+    <t>ES0140609019</t>
+  </si>
+  <si>
+    <t>CAIXABANK SA</t>
+  </si>
+  <si>
+    <t>FR0000120172</t>
+  </si>
+  <si>
+    <t>CARREFOUR SA</t>
+  </si>
+  <si>
+    <t>BE0003593044</t>
+  </si>
+  <si>
+    <t>COFINIMMO REIT SA</t>
+  </si>
+  <si>
+    <t>DE000CBK1001</t>
+  </si>
+  <si>
+    <t>COMMERZBANK AG</t>
   </si>
   <si>
     <t>FR0000125007</t>
   </si>
   <si>
     <t>COMPAGNIE DE SAINT GOBAIN SA</t>
   </si>
   <si>
+    <t>FR0000064578</t>
+  </si>
+  <si>
+    <t>COVIVIO SA</t>
+  </si>
+  <si>
+    <t>FR0000045072</t>
+  </si>
+  <si>
+    <t>CREDIT AGRICOLE SA</t>
+  </si>
+  <si>
     <t>FR0000120644</t>
   </si>
   <si>
     <t>DANONE SA</t>
   </si>
   <si>
     <t>FR0014003TT8</t>
   </si>
   <si>
     <t>DASSAULT SYSTEMES</t>
   </si>
   <si>
+    <t>DE0005140008</t>
+  </si>
+  <si>
+    <t>DEUTSCHE BANK AG</t>
+  </si>
+  <si>
     <t>DE0005810055</t>
   </si>
   <si>
     <t>DEUTSCHE BOERSE AG</t>
   </si>
   <si>
+    <t>DE0005552004</t>
+  </si>
+  <si>
+    <t>DEUTSCHE POST AG</t>
+  </si>
+  <si>
     <t>DE0005557508</t>
   </si>
   <si>
     <t>DEUTSCHE TELEKOM N AG</t>
   </si>
   <si>
-    <t>CH1216478797</t>
-[...4 lines deleted...]
-  <si>
     <t>DE000ENAG999</t>
   </si>
   <si>
     <t>E.ON N</t>
   </si>
   <si>
+    <t>PTEDP0AM0009</t>
+  </si>
+  <si>
+    <t>EDP ENERGIAS DE PORTUGAL SA</t>
+  </si>
+  <si>
+    <t>FR0000130452</t>
+  </si>
+  <si>
+    <t>EIFFAGE SA</t>
+  </si>
+  <si>
+    <t>FI0009007884</t>
+  </si>
+  <si>
+    <t>ELISA</t>
+  </si>
+  <si>
     <t>IT0003128367</t>
   </si>
   <si>
     <t>ENEL</t>
   </si>
   <si>
     <t>FR0010208488</t>
   </si>
   <si>
     <t>ENGIE SA</t>
   </si>
   <si>
     <t>AT0000652011</t>
   </si>
   <si>
     <t>ERSTE GROUP BANK AG</t>
   </si>
   <si>
     <t>FR0000121667</t>
   </si>
   <si>
     <t>ESSILORLUXOTTICA SA</t>
   </si>
   <si>
-    <t>DE000EVNK013</t>
-[...2 lines deleted...]
-    <t>EVONIK INDUSTRIES AG</t>
+    <t>FR0013451333</t>
+  </si>
+  <si>
+    <t>FDJ UNITED</t>
+  </si>
+  <si>
+    <t>NL0011585146</t>
+  </si>
+  <si>
+    <t>FERRARI NV</t>
+  </si>
+  <si>
+    <t>NL0015001FS8</t>
+  </si>
+  <si>
+    <t>FERROVIAL</t>
+  </si>
+  <si>
+    <t>DE0005773303</t>
+  </si>
+  <si>
+    <t>FRAPORT FRANKFURT AIRPORT SERVICES</t>
+  </si>
+  <si>
+    <t>DE0005785802</t>
+  </si>
+  <si>
+    <t>FRESENIUS MEDICAL CARE AG</t>
+  </si>
+  <si>
+    <t>DE000A3E5D64</t>
+  </si>
+  <si>
+    <t>FUCHS PREF</t>
   </si>
   <si>
     <t>FR0011726835</t>
   </si>
   <si>
     <t>GAZTRANSPORT &amp; TECHNIGAZ SA</t>
   </si>
   <si>
+    <t>DE0006602006</t>
+  </si>
+  <si>
+    <t>GEA GROUP AG</t>
+  </si>
+  <si>
     <t>IT0000062072</t>
   </si>
   <si>
     <t>GENERALI</t>
   </si>
   <si>
+    <t>ES0171996087</t>
+  </si>
+  <si>
+    <t>GRIFOLS SA CLASS A</t>
+  </si>
+  <si>
+    <t>DE0008402215</t>
+  </si>
+  <si>
+    <t>HANNOVER RUECK</t>
+  </si>
+  <si>
+    <t>NL0000009165</t>
+  </si>
+  <si>
+    <t>HEINEKEN NV</t>
+  </si>
+  <si>
     <t>DE0006048432</t>
   </si>
   <si>
     <t>HENKEL &amp; KGAA PREF AG</t>
   </si>
   <si>
     <t>FR0000052292</t>
   </si>
   <si>
     <t>HERMES INTERNATIONAL</t>
   </si>
   <si>
+    <t>FI4000571013</t>
+  </si>
+  <si>
+    <t>HIAB CORPORATION CLASS B</t>
+  </si>
+  <si>
+    <t>FI0009000459</t>
+  </si>
+  <si>
+    <t>HUHTAMAKI</t>
+  </si>
+  <si>
     <t>ES0144580Y14</t>
   </si>
   <si>
     <t>IBERDROLA SA</t>
   </si>
   <si>
     <t>ES0148396007</t>
   </si>
   <si>
     <t>INDUSTRIA DE DISENO TEXTIL SA</t>
   </si>
   <si>
     <t>DE0006231004</t>
   </si>
   <si>
     <t>INFINEON TECHNOLOGIES AG</t>
   </si>
   <si>
     <t>NL0011821202</t>
   </si>
   <si>
     <t>ING GROEP NV</t>
   </si>
   <si>
+    <t>IT0001078911</t>
+  </si>
+  <si>
+    <t>INTERPUMP GROUP</t>
+  </si>
+  <si>
     <t>IT0000072618</t>
   </si>
   <si>
     <t>INTESA SANPAOLO</t>
   </si>
   <si>
+    <t>NL0015000LU4</t>
+  </si>
+  <si>
+    <t>IVECO GROUP NV</t>
+  </si>
+  <si>
+    <t>DE000KSAG888</t>
+  </si>
+  <si>
+    <t>K S N AG</t>
+  </si>
+  <si>
+    <t>BE0003565737</t>
+  </si>
+  <si>
+    <t>KBC GROEP NV</t>
+  </si>
+  <si>
     <t>FR0000121485</t>
   </si>
   <si>
     <t>KERING SA</t>
   </si>
   <si>
     <t>IE0004906560</t>
   </si>
   <si>
     <t>KERRY GROUP PLC</t>
   </si>
   <si>
-    <t>DE000KBX1006</t>
-[...2 lines deleted...]
-    <t>KNORR BREMSE AG</t>
+    <t>FR0000121964</t>
+  </si>
+  <si>
+    <t>KLEPIERRE REIT SA</t>
+  </si>
+  <si>
+    <t>FI0009013403</t>
+  </si>
+  <si>
+    <t>KONE CLASS B</t>
+  </si>
+  <si>
+    <t>FI0009005870</t>
+  </si>
+  <si>
+    <t>KONECRANES</t>
   </si>
   <si>
     <t>NL0000009082</t>
   </si>
   <si>
     <t>KONINKLIJKE KPN NV</t>
   </si>
   <si>
+    <t>NL0000009538</t>
+  </si>
+  <si>
+    <t>KONINKLIJKE PHILIPS NV</t>
+  </si>
+  <si>
     <t>FR0000120073</t>
   </si>
   <si>
     <t>LAIR LIQUIDE SOCIETE ANONYME POUR</t>
   </si>
   <si>
     <t>FR0010307819</t>
   </si>
   <si>
     <t>LEGRAND SA</t>
   </si>
   <si>
+    <t>IT0003856405</t>
+  </si>
+  <si>
+    <t>LEONARDO</t>
+  </si>
+  <si>
     <t>FR0000120321</t>
   </si>
   <si>
     <t>LOREAL SA</t>
   </si>
   <si>
+    <t>IT0005541336</t>
+  </si>
+  <si>
+    <t>LOTTOMATICA GROUP</t>
+  </si>
+  <si>
     <t>FR0000121014</t>
   </si>
   <si>
     <t>LVMH</t>
   </si>
   <si>
+    <t>DE0007100000</t>
+  </si>
+  <si>
+    <t>MERCEDES-BENZ GROUP N AG</t>
+  </si>
+  <si>
     <t>DE0006599905</t>
   </si>
   <si>
     <t>MERCK</t>
   </si>
   <si>
     <t>FI0009014575</t>
   </si>
   <si>
     <t>METSO CORPORATION</t>
   </si>
   <si>
     <t>IT0004965148</t>
   </si>
   <si>
     <t>MONCLER</t>
   </si>
   <si>
     <t>DE0008430026</t>
   </si>
   <si>
     <t>MUENCHENER RUECKVERSICHERUNGS-GESE</t>
   </si>
   <si>
+    <t>IT0005366767</t>
+  </si>
+  <si>
+    <t>NEXI</t>
+  </si>
+  <si>
+    <t>NL0010773842</t>
+  </si>
+  <si>
+    <t>NN GROUP NV</t>
+  </si>
+  <si>
     <t>FI0009000681</t>
   </si>
   <si>
     <t>NOKIA</t>
   </si>
   <si>
+    <t>FI4000297767</t>
+  </si>
+  <si>
+    <t>NORDEA BANK</t>
+  </si>
+  <si>
     <t>FR0000008997</t>
   </si>
   <si>
     <t>Ofi Invest ESG Liquidités PART C/D</t>
   </si>
   <si>
+    <t>FR0000133308</t>
+  </si>
+  <si>
+    <t>ORANGE SA</t>
+  </si>
+  <si>
+    <t>FI0009014377</t>
+  </si>
+  <si>
+    <t>ORION CLASS B</t>
+  </si>
+  <si>
+    <t>IT0003796171</t>
+  </si>
+  <si>
+    <t>POSTE ITALIANE</t>
+  </si>
+  <si>
     <t>NL0013654783</t>
   </si>
   <si>
     <t>PROSUS NV CLASS N</t>
   </si>
   <si>
-    <t>IT0004176001</t>
-[...2 lines deleted...]
-    <t>PRYSMIAN</t>
+    <t>ES0105777017</t>
+  </si>
+  <si>
+    <t>PUIG BRANDS SA CLASS B</t>
+  </si>
+  <si>
+    <t>DE0006969603</t>
+  </si>
+  <si>
+    <t>PUMA</t>
+  </si>
+  <si>
+    <t>NL0015002SN0</t>
+  </si>
+  <si>
+    <t>QIAGEN NV</t>
+  </si>
+  <si>
+    <t>NL0000379121</t>
+  </si>
+  <si>
+    <t>RANDSTAD NV</t>
+  </si>
+  <si>
+    <t>IT0005282865</t>
+  </si>
+  <si>
+    <t>REPLY</t>
+  </si>
+  <si>
+    <t>FR0010451203</t>
+  </si>
+  <si>
+    <t>REXEL SA</t>
   </si>
   <si>
     <t>FR0000073272</t>
   </si>
   <si>
     <t>SAFRAN SA</t>
   </si>
   <si>
     <t>IT0005495657</t>
   </si>
   <si>
     <t>SAIPEM</t>
   </si>
   <si>
+    <t>FI4000552500</t>
+  </si>
+  <si>
+    <t>SAMPO CLASS A</t>
+  </si>
+  <si>
     <t>FR0000120578</t>
   </si>
   <si>
     <t>SANOFI SA</t>
   </si>
   <si>
     <t>DE0007164600</t>
   </si>
   <si>
     <t>SAP</t>
   </si>
   <si>
     <t>FR0000121972</t>
   </si>
   <si>
     <t>SCHNEIDER ELECTRIC</t>
   </si>
   <si>
-    <t>FR0000121709</t>
-[...4 lines deleted...]
-  <si>
     <t>DE000ENER6Y0</t>
   </si>
   <si>
     <t>SIEMENS ENERGY N AG</t>
   </si>
   <si>
-    <t>DE000SHL1006</t>
-[...4 lines deleted...]
-  <si>
     <t>DE0007236101</t>
   </si>
   <si>
     <t>SIEMENS N AG</t>
   </si>
   <si>
+    <t>NL0011821392</t>
+  </si>
+  <si>
+    <t>SIGNIFY NV</t>
+  </si>
+  <si>
     <t>FR0000130809</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA</t>
   </si>
   <si>
-    <t>FR0000121220</t>
-[...2 lines deleted...]
-    <t>SODEXO SA</t>
+    <t>FR0000050809</t>
+  </si>
+  <si>
+    <t>SOPRA STERIA GROUP SA</t>
+  </si>
+  <si>
+    <t>FR0012757854</t>
+  </si>
+  <si>
+    <t>SPIE SA</t>
   </si>
   <si>
     <t>NL0000226223</t>
   </si>
   <si>
     <t>STMICROELECTRONICS NV</t>
   </si>
   <si>
+    <t>FI0009005961</t>
+  </si>
+  <si>
+    <t>STORA ENSO CLASS R</t>
+  </si>
+  <si>
     <t>NL0014559478</t>
   </si>
   <si>
     <t>TECHNIP ENERGIES NV</t>
   </si>
   <si>
+    <t>FR0000051807</t>
+  </si>
+  <si>
+    <t>TELEPERFORMANCE</t>
+  </si>
+  <si>
+    <t>IT0003242622</t>
+  </si>
+  <si>
+    <t>TERNA RETE ELETTRICA NAZIONALE</t>
+  </si>
+  <si>
+    <t>FR0000121329</t>
+  </si>
+  <si>
+    <t>THALES SA</t>
+  </si>
+  <si>
+    <t>BE0003739530</t>
+  </si>
+  <si>
+    <t>UCB SA</t>
+  </si>
+  <si>
+    <t>BE0974320526</t>
+  </si>
+  <si>
+    <t>UMICORE SA</t>
+  </si>
+  <si>
+    <t>FR0013326246</t>
+  </si>
+  <si>
+    <t>UNIBAIL RODAMCO WE STAPLED UNITS</t>
+  </si>
+  <si>
     <t>IT0005239360</t>
   </si>
   <si>
     <t>UNICREDIT</t>
   </si>
   <si>
-    <t>FR0000124141</t>
-[...2 lines deleted...]
-    <t>VEOLIA ENVIRON. SA</t>
+    <t>IT0004810054</t>
+  </si>
+  <si>
+    <t>UNIPOL ASSICURAZIONI SPA</t>
+  </si>
+  <si>
+    <t>NL0015000IY2</t>
+  </si>
+  <si>
+    <t>UNIVERSAL MUSIC GROUP NV</t>
+  </si>
+  <si>
+    <t>FI0009005987</t>
+  </si>
+  <si>
+    <t>UPM-KYMMENE</t>
+  </si>
+  <si>
+    <t>FR0013506730</t>
+  </si>
+  <si>
+    <t>VALLOUREC SA</t>
+  </si>
+  <si>
+    <t>AT0000746409</t>
+  </si>
+  <si>
+    <t>VERBUND AG</t>
+  </si>
+  <si>
+    <t>ES0183746314</t>
+  </si>
+  <si>
+    <t>VIDRALA SA</t>
   </si>
   <si>
     <t>FR0000125486</t>
   </si>
   <si>
     <t>VINCI SA</t>
   </si>
   <si>
+    <t>DE0007664039</t>
+  </si>
+  <si>
+    <t>VOLKSWAGEN NON-VOTING PREF AG</t>
+  </si>
+  <si>
     <t>DE000A1ML7J1</t>
   </si>
   <si>
     <t>VONOVIA</t>
   </si>
   <si>
+    <t>FI0009003727</t>
+  </si>
+  <si>
+    <t>WARTSILA</t>
+  </si>
+  <si>
     <t>AT0000831706</t>
   </si>
   <si>
     <t>WIENERBERGER AG</t>
   </si>
   <si>
     <t>NL0000395903</t>
   </si>
   <si>
     <t>WOLTERS KLUWER NV</t>
   </si>
   <si>
     <t>XSS200326</t>
   </si>
   <si>
     <t>EURO STOXX 50 ESG MAR 26</t>
   </si>
   <si>
+    <t>OE100626</t>
+  </si>
+  <si>
+    <t>EURO-BOBL JUN 26</t>
+  </si>
+  <si>
+    <t>RX100626</t>
+  </si>
+  <si>
+    <t>EURO-BUND JUN 26</t>
+  </si>
+  <si>
     <t>OE100326</t>
   </si>
   <si>
     <t>EURO-BOBL MAR 26</t>
   </si>
   <si>
+    <t>IK1100326</t>
+  </si>
+  <si>
+    <t>EURO-BTP (ITALY GOVT) MAR 26</t>
+  </si>
+  <si>
     <t>RX100326</t>
   </si>
   <si>
     <t>EURO-BUND MAR 26</t>
   </si>
   <si>
-    <t>IK1100326</t>
-[...2 lines deleted...]
-    <t>EURO-BTP (ITALY GOVT) MAR 26</t>
+    <t>OAT100626</t>
+  </si>
+  <si>
+    <t>EURO-OAT JUN 26</t>
   </si>
   <si>
     <t>OAT100326</t>
   </si>
   <si>
     <t>EURO-OAT MAR 26</t>
   </si>
   <si>
     <t>XS2986639701</t>
   </si>
   <si>
     <t>A2A SPA 3.625 30/01/2035</t>
   </si>
   <si>
+    <t>1 884.60</t>
+  </si>
+  <si>
     <t>XS2859413341</t>
   </si>
   <si>
     <t>ABN AMRO BANK NV 16/07/2036</t>
   </si>
   <si>
-    <t>7 515.41</t>
+    <t>8 270.55</t>
   </si>
   <si>
     <t>XS2747610751</t>
   </si>
   <si>
     <t>ABN AMRO BANK NV 3.875 15/01/2032</t>
   </si>
   <si>
-    <t>1 380.14</t>
+    <t>2 494.86</t>
   </si>
   <si>
     <t>XS2809859536</t>
   </si>
   <si>
     <t>ACHMEA BV 02/11/2044</t>
   </si>
   <si>
-    <t>2 296.23</t>
+    <t>2 778.44</t>
   </si>
   <si>
     <t>BE6363767821</t>
   </si>
   <si>
     <t>AGEAS SA 02/05/2056</t>
   </si>
   <si>
-    <t>14 394.52</t>
+    <t>15 458.90</t>
   </si>
   <si>
     <t>XS3237229193</t>
   </si>
   <si>
     <t>AIB GROUP PLC 02/12/2036</t>
   </si>
   <si>
-    <t>2 934.25</t>
+    <t>3 814.52</t>
   </si>
   <si>
     <t>FR0014013VX5</t>
   </si>
   <si>
     <t>AIR LIQUIDE FINANCE SA 3 05/05/2033</t>
   </si>
   <si>
-    <t>3 189.04</t>
+    <t>3 879.45</t>
   </si>
   <si>
     <t>XS2829852842</t>
   </si>
   <si>
     <t>ALLIANDER NV PERP</t>
   </si>
   <si>
-    <t>8 432.88</t>
+    <t>9 209.59</t>
   </si>
   <si>
     <t>DE000A351U49</t>
   </si>
   <si>
     <t>ALLIANZ SE 25/07/2053</t>
   </si>
   <si>
-    <t>15 956.16</t>
+    <t>17 631.56</t>
   </si>
   <si>
     <t>XS2761146468</t>
   </si>
   <si>
     <t>ALPHA BANK SA 12/05/2030</t>
   </si>
   <si>
-    <t>7 506.85</t>
+    <t>8 082.19</t>
   </si>
   <si>
     <t>XS2640904319</t>
   </si>
   <si>
     <t>ALPHA BANK SA 27/06/2029</t>
   </si>
   <si>
-    <t>8 589.04</t>
+    <t>9 380.14</t>
   </si>
   <si>
     <t>XS3064423174</t>
   </si>
   <si>
     <t>ALPHABET INC 3 06/05/2033</t>
   </si>
   <si>
-    <t>6 904.11</t>
+    <t>7 421.92</t>
   </si>
   <si>
     <t>XS3224609456</t>
   </si>
   <si>
     <t>ALPHABET INC 3.5 06/11/2038</t>
   </si>
   <si>
-    <t>5 256.33</t>
+    <t>6 406.15</t>
   </si>
   <si>
     <t>XS3229091015</t>
   </si>
   <si>
     <t>AMCOR UK FINANCE PLC 3.75 20/02/2033</t>
   </si>
   <si>
-    <t>2 104.62</t>
-[...1 lines deleted...]
-  <si>
     <t>FR001400ZZD7</t>
   </si>
   <si>
     <t>ARKEMA SA PERP</t>
   </si>
   <si>
-    <t>12 063.01</t>
+    <t>13 041.10</t>
   </si>
   <si>
     <t>XS3070545234</t>
   </si>
   <si>
     <t>AROUNDTOWN SA 3.5 13/05/2030</t>
   </si>
   <si>
-    <t>20 942.47</t>
+    <t>22 553.42</t>
   </si>
   <si>
     <t>XS2919279633</t>
   </si>
   <si>
     <t>ASB BANK LTD 3.185 16/04/2029</t>
   </si>
   <si>
-    <t>13 089.04</t>
+    <t>14 005.27</t>
   </si>
   <si>
     <t>XS2872909770</t>
   </si>
   <si>
     <t>ASTRAZENECA FINANCE LLC 3.278 05/08/2033</t>
   </si>
   <si>
-    <t>6 127.52</t>
+    <t>6 808.36</t>
   </si>
   <si>
     <t>AT0000A2CQD2</t>
   </si>
   <si>
     <t>AUSTRIA (REPUBLIC OF) 0 20/02/2030</t>
   </si>
   <si>
     <t>AT0000A2KQ43</t>
   </si>
   <si>
     <t>AUSTRIA (REPUBLIC OF) 0 20/10/2040</t>
   </si>
   <si>
     <t>AT0000A3HU25</t>
   </si>
   <si>
     <t>AUSTRIA (REPUBLIC OF) 2.95 20/02/2035</t>
   </si>
   <si>
-    <t>13 743.47</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2314312179</t>
   </si>
   <si>
     <t>AXA SA 07/10/2041</t>
   </si>
   <si>
-    <t>2 373.29</t>
+    <t>2 768.84</t>
   </si>
   <si>
     <t>XS2431029441</t>
   </si>
   <si>
     <t>AXA SA 10/07/2042</t>
   </si>
   <si>
-    <t>2 937.84</t>
+    <t>3 224.79</t>
   </si>
   <si>
     <t>XS2573807778</t>
   </si>
   <si>
     <t>AXA SA 3.625 10/01/2033</t>
   </si>
   <si>
-    <t>2 463.01</t>
+    <t>4 131.51</t>
+  </si>
+  <si>
+    <t>XS2762369549</t>
+  </si>
+  <si>
+    <t>BANCO BILBAO VIZCAYA ARGENTARIA SA 08/02/2036</t>
+  </si>
+  <si>
+    <t>1 228.77</t>
   </si>
   <si>
     <t>IT0005675126</t>
   </si>
   <si>
     <t>BANCO BPM SPA 23/10/2031</t>
   </si>
   <si>
-    <t>4 520.55</t>
+    <t>5 383.56</t>
   </si>
   <si>
     <t>IT0005632267</t>
   </si>
   <si>
     <t>BANCO BPM SPA 3.375 21/01/2030</t>
   </si>
   <si>
+    <t>1 501.27</t>
+  </si>
+  <si>
     <t>XS3090080733</t>
   </si>
   <si>
     <t>BANCO DE CREDITO SOCIAL COOPERATIV 13/06/2031</t>
   </si>
   <si>
-    <t>6 961.64</t>
+    <t>7 565.75</t>
   </si>
   <si>
     <t>XS2038039074</t>
   </si>
   <si>
     <t>BANK OF AMERICA CORP 08/08/2029</t>
   </si>
   <si>
     <t>XS2345798271</t>
   </si>
   <si>
     <t>BANK OF AMERICA CORP 24/05/2032</t>
   </si>
   <si>
-    <t>9 832.44</t>
+    <t>10 620.53</t>
   </si>
   <si>
     <t>XS3112064947</t>
   </si>
   <si>
     <t>BANK OF MONTREAL 09/01/2032</t>
   </si>
   <si>
-    <t>2 057.21</t>
+    <t>3 407.25</t>
   </si>
   <si>
     <t>FR0014015J95</t>
   </si>
   <si>
     <t>BANQUE FEDERATIVE DU CREDIT MUTUEL 21/07/2033</t>
   </si>
   <si>
-    <t>1 150.68</t>
+    <t>2 358.90</t>
   </si>
   <si>
     <t>XS2831195644</t>
   </si>
   <si>
     <t>BARCLAYS PLC 31/05/2036</t>
   </si>
   <si>
-    <t>6 948.58</t>
+    <t>7 520.81</t>
   </si>
   <si>
     <t>XS3170898723</t>
   </si>
   <si>
     <t>BAWAG PSK BANK FUER ARBEIT UND WIR 02/09/2033</t>
   </si>
   <si>
-    <t>2 977.40</t>
+    <t>3 365.75</t>
   </si>
   <si>
     <t>BE0390167337</t>
   </si>
   <si>
     <t>BELFIUS BANQUE SA 3.375 20/02/2031</t>
   </si>
   <si>
-    <t>26 260.27</t>
-[...1 lines deleted...]
-  <si>
     <t>BE6365319829</t>
   </si>
   <si>
     <t>BELFIUS BANQUE SA 3.375 28/05/2030</t>
   </si>
   <si>
-    <t>7 156.85</t>
+    <t>7 739.38</t>
   </si>
   <si>
     <t>BE0000349580</t>
   </si>
   <si>
     <t>BELGIUM (KINGDOM OF) 0.1 22/06/2030</t>
   </si>
   <si>
-    <t>1 106.09</t>
+    <t>1 205.78</t>
   </si>
   <si>
     <t>BE0000345547</t>
   </si>
   <si>
     <t>BELGIUM KINGDOM OF (GOVERNMENT) 0.8 22/06/2028</t>
   </si>
   <si>
-    <t>1 673.82</t>
+    <t>1 824.68</t>
   </si>
   <si>
     <t>BE0000333428</t>
   </si>
   <si>
     <t>BELGIUM KINGDOM OF (GOVERNMENT) 3 22/06/2034</t>
   </si>
   <si>
-    <t>41 384.93</t>
+    <t>45 114.90</t>
   </si>
   <si>
     <t>BE0000320292</t>
   </si>
   <si>
     <t>BELGIUM KINGDOM OF (GOVERNMENT) 4.25 28/03/2041</t>
   </si>
   <si>
-    <t>94 536.15</t>
+    <t>100 759.54</t>
   </si>
   <si>
     <t>XS3215466338</t>
   </si>
   <si>
     <t>BMS IRELAND CAPITAL FUNDING DAC 3.363 10/11/2033</t>
   </si>
   <si>
-    <t>3 433.02</t>
-[...8 lines deleted...]
-    <t>12 126.68</t>
+    <t>4 216.65</t>
   </si>
   <si>
     <t>FR001400LZI6</t>
   </si>
   <si>
     <t>BNP PARIBAS SA 13/11/2032</t>
   </si>
   <si>
-    <t>4 632.88</t>
+    <t>5 726.03</t>
   </si>
   <si>
     <t>FR0014010KM7</t>
   </si>
   <si>
     <t>BNP PARIBAS SA 19/01/2036</t>
   </si>
   <si>
-    <t>1 139.06</t>
+    <t>2 226.34</t>
   </si>
   <si>
     <t>XS2555221246</t>
   </si>
   <si>
     <t>BOOKING HOLDINGS INC 4.75 15/11/2034</t>
   </si>
   <si>
-    <t>2 264.38</t>
+    <t>2 810.96</t>
   </si>
   <si>
     <t>FR001400G6Y4</t>
   </si>
   <si>
     <t>BPCE SA 02/03/2030</t>
   </si>
   <si>
-    <t>17 486.30</t>
-[...10 lines deleted...]
-  <si>
     <t>FR0014015DL3</t>
   </si>
   <si>
     <t>BPCE SA 16/01/2037</t>
   </si>
   <si>
     <t>XS3227880021</t>
   </si>
   <si>
     <t>BT FINANCE PLC 3.375 17/11/2032</t>
   </si>
   <si>
-    <t>3 214.57</t>
-[...14 lines deleted...]
-    <t>CAIXABANK SA 3.875 20/01/2037</t>
+    <t>4 008.76</t>
+  </si>
+  <si>
+    <t>FR0014013058</t>
+  </si>
+  <si>
+    <t>BUREAU VERITAS SA 3.375 01/10/2033</t>
+  </si>
+  <si>
+    <t>7 073.63</t>
+  </si>
+  <si>
+    <t>XS3226502485</t>
+  </si>
+  <si>
+    <t>CAIXABANK SA 14/05/2038</t>
+  </si>
+  <si>
+    <t>3 471.58</t>
   </si>
   <si>
     <t>FR0014012S89</t>
   </si>
   <si>
     <t>CAPGEMINI SE 3.5 25/09/2034</t>
   </si>
   <si>
-    <t>5 293.15</t>
+    <t>6 098.63</t>
   </si>
   <si>
     <t>XS2387052744</t>
   </si>
   <si>
     <t>CASTELLUM HELSINKI FINANCE HOLDING 0.875 17/09/2029</t>
   </si>
   <si>
-    <t>1 400.00</t>
+    <t>1 601.37</t>
   </si>
   <si>
     <t>XS2793256137</t>
   </si>
   <si>
     <t>CBRE GLOBAL INVESTORS OPEN-ENDED F 4.75 27/03/2034</t>
   </si>
   <si>
-    <t>18 448.22</t>
+    <t>19 658.88</t>
   </si>
   <si>
     <t>FR001400RIX8</t>
   </si>
   <si>
     <t>CNP ASSURANCES 16/07/2054</t>
   </si>
   <si>
-    <t>11 165.75</t>
+    <t>12 287.67</t>
   </si>
   <si>
     <t>XS2909746310</t>
   </si>
   <si>
     <t>COMCAST CORPORATION 3.25 26/09/2032</t>
   </si>
   <si>
-    <t>4 635.48</t>
+    <t>5 346.03</t>
   </si>
   <si>
     <t>XS2909746401</t>
   </si>
   <si>
     <t>COMCAST CORPORATION 3.55 26/09/2036</t>
   </si>
   <si>
-    <t>4 663.63</t>
+    <t>5 378.49</t>
   </si>
   <si>
     <t>DE000CZ45YV9</t>
   </si>
   <si>
     <t>COMMERZBANK AG 16/07/2032</t>
   </si>
   <si>
-    <t>6 871.23</t>
+    <t>7 561.64</t>
   </si>
   <si>
     <t>FR001400Q486</t>
   </si>
   <si>
     <t>COMPAGNIE GENERALE DES ETABLISSEME 3.125 16/05/2031</t>
   </si>
   <si>
-    <t>13 869.86</t>
-[...8 lines deleted...]
-    <t>3 432.83</t>
+    <t>14 948.63</t>
   </si>
   <si>
     <t>FR001400Q7X2</t>
   </si>
   <si>
     <t>COVIVIO HOTELS SCA 4.125 23/05/2033</t>
   </si>
   <si>
-    <t>11 889.04</t>
+    <t>12 838.36</t>
   </si>
   <si>
     <t>FR0014010IN9</t>
   </si>
   <si>
     <t>COVIVIO SA 3.625 17/06/2034</t>
   </si>
   <si>
-    <t>7 091.10</t>
+    <t>7 716.78</t>
   </si>
   <si>
     <t>FR001400MDV4</t>
   </si>
   <si>
     <t>COVIVIO SA 4.625 05/06/2032</t>
   </si>
   <si>
-    <t>12 671.23</t>
+    <t>13 735.62</t>
   </si>
   <si>
     <t>FR001400PGC0</t>
   </si>
   <si>
     <t>CREDIT AGRICOLE SA 15/04/2036</t>
   </si>
   <si>
-    <t>43 294.52</t>
+    <t>46 315.07</t>
   </si>
   <si>
     <t>FR001400PZV0</t>
   </si>
   <si>
     <t>CREDIT MUTUEL ARKEA 15/05/2035</t>
   </si>
   <si>
-    <t>14 285.04</t>
+    <t>15 392.00</t>
   </si>
   <si>
     <t>BE0002989706</t>
   </si>
   <si>
     <t>CRELAN SA 23/01/2032</t>
   </si>
   <si>
-    <t>1 035.62</t>
+    <t>2 243.84</t>
   </si>
   <si>
     <t>BE0390287564</t>
   </si>
   <si>
-    <t>CRELAN SA-BRUSSELS HEAD OFFICE 4 30/04/2037</t>
+    <t>CRELAN SA-BRUSSELS HEAD OFFICE 30/04/2037</t>
+  </si>
+  <si>
+    <t>1 402.74</t>
   </si>
   <si>
     <t>DE000A4DE9Y3</t>
   </si>
   <si>
     <t>DEUTSCHE BANK AG 13/02/2031</t>
   </si>
   <si>
-    <t>6 694.52</t>
-[...1 lines deleted...]
-  <si>
     <t>DE000A351ZT4</t>
   </si>
   <si>
     <t>DEUTSCHE BOERSE AG 3.875 28/09/2033</t>
   </si>
   <si>
-    <t>4 299.66</t>
+    <t>4 968.49</t>
   </si>
   <si>
     <t>XS3032045471</t>
   </si>
   <si>
     <t>DEUTSCHE POST AG 3 24/03/2030</t>
   </si>
   <si>
-    <t>8 203.32</t>
+    <t>8 736.66</t>
   </si>
   <si>
     <t>XS2280835260</t>
   </si>
   <si>
     <t>DIGITAL INTREPID HOLDING BV 0.625 15/07/2031</t>
   </si>
   <si>
-    <t>2 876.71</t>
+    <t>3 164.38</t>
   </si>
   <si>
     <t>XS2977974927</t>
   </si>
   <si>
     <t>DNB BANK ASA 15/01/2031</t>
   </si>
   <si>
+    <t>1 158.90</t>
+  </si>
+  <si>
+    <t>XS3074473474</t>
+  </si>
+  <si>
+    <t>DNB BANK ASA 20/05/2031</t>
+  </si>
+  <si>
+    <t>4 914.38</t>
+  </si>
+  <si>
     <t>XS2932834604</t>
   </si>
   <si>
     <t>DSV FINANCE BV 3.25 06/11/2030</t>
   </si>
   <si>
-    <t>1 649.75</t>
+    <t>2 010.64</t>
   </si>
   <si>
     <t>XS3204041266</t>
   </si>
   <si>
     <t>DZ BANK AG DEUTSCHE ZENTRAL GENOSS 15/10/2035</t>
   </si>
   <si>
-    <t>3 594.31</t>
+    <t>4 233.98</t>
   </si>
   <si>
     <t>XS3274805376</t>
   </si>
   <si>
     <t>E.ON SE 3.448 19/01/2034</t>
   </si>
   <si>
-    <t>1 822.62</t>
+    <t>3 562.40</t>
   </si>
   <si>
     <t>XS3166221948</t>
   </si>
   <si>
     <t>EAST JAPAN RAILWAY COMPANY 3.727 02/09/2037</t>
   </si>
   <si>
-    <t>9 485.67</t>
+    <t>10 722.94</t>
   </si>
   <si>
     <t>XS3071203056</t>
   </si>
   <si>
     <t>EATON CAPITAL UNLIMITED CO 3.625 09/05/2035</t>
   </si>
   <si>
-    <t>11 004.11</t>
+    <t>11 838.36</t>
   </si>
   <si>
     <t>XS2459544339</t>
   </si>
   <si>
     <t>EDP FINANCE BV 1.875 21/09/2029</t>
   </si>
   <si>
-    <t>1 458.90</t>
+    <t>1 674.66</t>
   </si>
   <si>
     <t>PTEDP6OM0007</t>
   </si>
   <si>
     <t>EDP SA 02/12/2055</t>
   </si>
   <si>
-    <t>3 356.16</t>
-[...1 lines deleted...]
-  <si>
     <t>XS3171675393</t>
   </si>
   <si>
     <t>EDP SERVICIOS FINANCIEROS ESPANA S 3.125 03/12/2031</t>
   </si>
   <si>
-    <t>1 689.55</t>
+    <t>2 203.77</t>
   </si>
   <si>
     <t>FR001400D6O8</t>
   </si>
   <si>
     <t>ELECTRICITE DE FRANCE SA 4.75 12/10/2034</t>
   </si>
   <si>
-    <t>6 298.63</t>
+    <t>7 391.78</t>
   </si>
   <si>
     <t>BE6352705782</t>
   </si>
   <si>
     <t>ELIA GROUP SA 3.875 11/06/2031</t>
   </si>
   <si>
-    <t>10 361.64</t>
+    <t>11 253.42</t>
   </si>
   <si>
     <t>XS3070067072</t>
   </si>
   <si>
     <t>ELISA OYJ 2.875 14/05/2030</t>
   </si>
   <si>
-    <t>14 890.14</t>
+    <t>16 039.74</t>
   </si>
   <si>
     <t>XS3086867440</t>
   </si>
   <si>
     <t>ELM BV 3.375 19/06/2030</t>
   </si>
   <si>
-    <t>8 728.77</t>
+    <t>9 505.48</t>
   </si>
   <si>
     <t>XS1750986744</t>
   </si>
   <si>
     <t>ENEL FINANCE INTERNATIONAL NV 1.125 16/09/2026</t>
   </si>
   <si>
-    <t>2 211.04</t>
+    <t>2 526.90</t>
   </si>
   <si>
     <t>XS2312746345</t>
   </si>
   <si>
     <t>ENEL SPA NC30 PERP</t>
   </si>
   <si>
-    <t>5 525.86</t>
+    <t>6 274.52</t>
   </si>
   <si>
     <t>FR001400KHG0</t>
   </si>
   <si>
     <t>ENGIE SA 3.875 06/01/2031</t>
   </si>
   <si>
-    <t>2 229.45</t>
+    <t>3 567.12</t>
+  </si>
+  <si>
+    <t>AT0000A3RNZ8</t>
+  </si>
+  <si>
+    <t>ERSTE GROUP BANK AG 21/04/2036</t>
+  </si>
+  <si>
+    <t>1 684.93</t>
   </si>
   <si>
     <t>XS2113167568</t>
   </si>
   <si>
     <t>ESSITY AB (PUBL) 0.5 03/02/2030</t>
   </si>
   <si>
     <t>XS2386877133</t>
   </si>
   <si>
     <t>ESSITY CAPITAL BV 0.25 15/09/2029</t>
   </si>
   <si>
-    <t>EU000A3L1DJ0</t>
-[...7 lines deleted...]
-  <si>
     <t>EU000A3K4ES4</t>
   </si>
   <si>
     <t>EUROPEAN UNION 3 04/12/2034</t>
   </si>
   <si>
-    <t>11 289.86</t>
+    <t>14 776.44</t>
   </si>
   <si>
     <t>EU000A3K4EY2</t>
   </si>
   <si>
     <t>EUROPEAN UNION 3.375 05/10/2054</t>
   </si>
   <si>
-    <t>23 552.88</t>
+    <t>27 417.02</t>
   </si>
   <si>
     <t>EU000A4D8KD2</t>
   </si>
   <si>
     <t>EUROPEAN UNION 3.375 12/12/2035</t>
   </si>
   <si>
-    <t>7 268.38</t>
+    <t>9 812.31</t>
   </si>
   <si>
     <t>DE000A4DFWV3</t>
   </si>
   <si>
     <t>EVONIK INDUSTRIES AG 09/09/2055</t>
   </si>
   <si>
-    <t>5 379.45</t>
+    <t>6 113.01</t>
   </si>
   <si>
     <t>XS2982065018</t>
   </si>
   <si>
     <t>EXPERIAN PLC 3.51 15/12/2033</t>
   </si>
   <si>
-    <t>1 902.04</t>
+    <t>2 602.79</t>
   </si>
   <si>
     <t>XS2950696869</t>
   </si>
   <si>
     <t>FINGRID OYJ 2.75 04/12/2029</t>
   </si>
   <si>
-    <t>1 706.05</t>
+    <t>2 232.92</t>
   </si>
   <si>
     <t>FI4000441878</t>
   </si>
   <si>
     <t>FINLAND (REPUBLIC OF) 0 15/09/2030</t>
   </si>
   <si>
     <t>FI4000440557</t>
   </si>
   <si>
     <t>FINLAND (REPUBLIC OF) 0.25 15/09/2040</t>
   </si>
   <si>
     <t>FI4000348727</t>
   </si>
   <si>
     <t>FINLAND (REPUBLIC OF) 0.5 15/09/2028</t>
   </si>
   <si>
-    <t>1 698.96</t>
+    <t>1 940.03</t>
   </si>
   <si>
     <t>FI4000306758</t>
   </si>
   <si>
     <t>FINLAND (REPUBLIC OF) 1.125 15/04/2034</t>
   </si>
   <si>
-    <t>4 221.22</t>
+    <t>4 515.72</t>
+  </si>
+  <si>
+    <t>XS3299544711</t>
+  </si>
+  <si>
+    <t>FORD MOTOR CREDIT COMPANY LLC 3.305 17/05/2029</t>
   </si>
   <si>
     <t>XS2764790833</t>
   </si>
   <si>
     <t>FORTIVE CORP 3.7 15/08/2029</t>
   </si>
   <si>
-    <t>5 443.56</t>
+    <t>6 082.19</t>
   </si>
   <si>
     <t>XS2606264005</t>
   </si>
   <si>
     <t>FORTUM OYJ 4 26/05/2028</t>
   </si>
   <si>
-    <t>17 095.89</t>
+    <t>18 476.71</t>
   </si>
   <si>
     <t>FR0013516549</t>
   </si>
   <si>
     <t>FRANCE (REPUBLIC OF) 0 25/11/2030</t>
   </si>
   <si>
     <t>FR0013238268</t>
   </si>
   <si>
     <t>FRANCE (REPUBLIC OF) 0.1 01/03/2028</t>
   </si>
   <si>
-    <t>6 823.83</t>
-[...1 lines deleted...]
-  <si>
     <t>FR0014001N38</t>
   </si>
   <si>
     <t>FRANCE (REPUBLIC OF) 0.1 25/07/2031</t>
   </si>
   <si>
+    <t>1 000.99</t>
+  </si>
+  <si>
     <t>FR0013515806</t>
   </si>
   <si>
     <t>FRANCE (REPUBLIC OF) 0.5 25/05/2040</t>
   </si>
   <si>
-    <t>40 175.30</t>
-[...8 lines deleted...]
-    <t>2 230.89</t>
+    <t>43 407.80</t>
   </si>
   <si>
     <t>FR0013313582</t>
   </si>
   <si>
     <t>FRANCE (REPUBLIC OF) 1.25 25/05/2034</t>
   </si>
   <si>
-    <t>15 446.78</t>
+    <t>16 689.63</t>
   </si>
   <si>
     <t>FR0013154044</t>
   </si>
   <si>
     <t>FRANCE (REPUBLIC OF) 1.25 25/05/2036</t>
   </si>
   <si>
-    <t>3 575.34</t>
+    <t>3 863.01</t>
   </si>
   <si>
     <t>FR0014009O62</t>
   </si>
   <si>
     <t>FRANCE (REPUBLIC OF) 1.25 25/05/2038</t>
   </si>
   <si>
-    <t>46 300.68</t>
+    <t>50 026.03</t>
+  </si>
+  <si>
+    <t>FR0014016G71</t>
+  </si>
+  <si>
+    <t>FRANCE (REPUBLIC OF) 2.4 24/09/2029</t>
+  </si>
+  <si>
+    <t>14 833.97</t>
   </si>
   <si>
     <t>FR001400FTH3</t>
   </si>
   <si>
     <t>FRANCE (REPUBLIC OF) 3 25/05/2054</t>
   </si>
   <si>
-    <t>40 544.38</t>
+    <t>43 806.58</t>
   </si>
   <si>
     <t>FR001400X8V5</t>
   </si>
   <si>
     <t>FRANCE (REPUBLIC OF) 3.2 25/05/2035</t>
   </si>
   <si>
-    <t>32 401.18</t>
+    <t>35 008.18</t>
   </si>
   <si>
     <t>FR0014012II5</t>
   </si>
   <si>
     <t>FRANCE (REPUBLIC OF) 3.5 25/11/2035</t>
   </si>
   <si>
-    <t>45 220.31</t>
+    <t>57 553.12</t>
   </si>
   <si>
     <t>FR0014015MU5</t>
   </si>
   <si>
     <t>FRANCE (REPUBLIC OF) 4.1 25/05/2046</t>
   </si>
   <si>
-    <t>28 520.36</t>
-[...8 lines deleted...]
-    <t>1 320.55</t>
+    <t>30 815.11</t>
   </si>
   <si>
     <t>FR0012602779</t>
   </si>
   <si>
     <t>GDF SUEZ 1.5 13/03/2035</t>
   </si>
   <si>
-    <t>2 745.21</t>
+    <t>2 917.81</t>
   </si>
   <si>
     <t>DE0001102515</t>
   </si>
   <si>
     <t>GERMANY (FEDERAL REPUBLIC OF) 0 15/05/2035</t>
   </si>
   <si>
     <t>DE0001135481</t>
   </si>
   <si>
     <t>GERMANY (FEDERAL REPUBLIC OF) 2.5 04/07/2044</t>
   </si>
   <si>
-    <t>128 384.87</t>
+    <t>140 584.33</t>
   </si>
   <si>
     <t>DE000BU2Z049</t>
   </si>
   <si>
     <t>GERMANY (FEDERAL REPUBLIC OF) 2.5 15/02/2035</t>
   </si>
   <si>
-    <t>222 392.51</t>
+    <t>7 342.61</t>
   </si>
   <si>
     <t>DE000BU2Z031</t>
   </si>
   <si>
     <t>GERMANY (FEDERAL REPUBLIC OF) 2.6 15/08/2034</t>
   </si>
   <si>
-    <t>56 164.24</t>
+    <t>62 753.34</t>
   </si>
   <si>
     <t>DE000BU2Z056</t>
   </si>
   <si>
     <t>GERMANY (FEDERAL REPUBLIC OF) 2.6 15/08/2035</t>
   </si>
   <si>
-    <t>53 209.53</t>
+    <t>58 265.64</t>
   </si>
   <si>
     <t>XS3148184156</t>
   </si>
   <si>
     <t>GIVAUDAN FINANCE EUROPE BV 2.875 09/09/2029</t>
   </si>
   <si>
-    <t>3 639.04</t>
+    <t>4 135.27</t>
   </si>
   <si>
     <t>XS2715302001</t>
   </si>
   <si>
     <t>GIVAUDAN FINANCE EUROPE BV 4.125 28/11/2033</t>
   </si>
   <si>
-    <t>2 835.06</t>
+    <t>3 639.61</t>
   </si>
   <si>
     <t>BE6371086297</t>
   </si>
   <si>
     <t>GROEP BRUSSEL LAMBERT NV 3.75 21/01/2036</t>
   </si>
   <si>
     <t>FR0014006144</t>
   </si>
   <si>
     <t>GROUPE DES ASSURANCES DU CREDIT MU 21/04/2042</t>
   </si>
   <si>
-    <t>2 990.41</t>
+    <t>3 203.29</t>
   </si>
   <si>
     <t>XS2198574209</t>
   </si>
   <si>
     <t>HANNOVER RUECK SE 08/10/2040</t>
   </si>
   <si>
-    <t>4 195.21</t>
+    <t>4 900.00</t>
   </si>
   <si>
     <t>DE000A383PT8</t>
   </si>
   <si>
     <t>HOWOGE WOHNUNGSBAU GMBH 3.875 05/06/2030</t>
   </si>
   <si>
-    <t>13 270.55</t>
+    <t>14 385.27</t>
   </si>
   <si>
     <t>ES0244251056</t>
   </si>
   <si>
     <t>IBERCAJA BANCO SA 10/08/2031</t>
   </si>
   <si>
     <t>XS3224600232</t>
   </si>
   <si>
     <t>IBERDROLA FINANZAS SAU PERP</t>
   </si>
   <si>
-    <t>2 989.73</t>
+    <t>3 636.99</t>
   </si>
   <si>
     <t>XS2295333988</t>
   </si>
   <si>
     <t>IBERDROLA INTERNATIONAL BV PERP</t>
   </si>
   <si>
+    <t>1 210.00</t>
+  </si>
+  <si>
     <t>FR001400ZRC6</t>
   </si>
   <si>
     <t>ICADE 4.375 22/05/2035</t>
   </si>
   <si>
-    <t>18 986.30</t>
+    <t>20 496.58</t>
   </si>
   <si>
     <t>XS3190744907</t>
   </si>
   <si>
     <t>IDS FINANCING PLC 3.25 01/01/2029</t>
   </si>
   <si>
-    <t>4 172.47</t>
+    <t>4 836.27</t>
   </si>
   <si>
     <t>FR00140141X5</t>
   </si>
   <si>
     <t>IMERYS S.A. 4 21/11/2032</t>
   </si>
   <si>
-    <t>2 663.01</t>
+    <t>3 353.42</t>
   </si>
   <si>
     <t>XS3074456891</t>
   </si>
   <si>
     <t>INFORMA PLC 3.375 09/06/2031</t>
   </si>
   <si>
-    <t>5 936.86</t>
+    <t>6 443.66</t>
   </si>
   <si>
     <t>XS3153087559</t>
   </si>
   <si>
     <t>ING GROEP NV 20/08/2037</t>
   </si>
   <si>
-    <t>16 625.34</t>
+    <t>18 631.85</t>
+  </si>
+  <si>
+    <t>XS2886191589</t>
+  </si>
+  <si>
+    <t>ING GROEP NV 26/08/2035</t>
+  </si>
+  <si>
+    <t>8 802.74</t>
   </si>
   <si>
     <t>IT0005611550</t>
   </si>
   <si>
     <t>INTESA SANPAOLO SPA 16/09/2032</t>
   </si>
   <si>
-    <t>12 171.80</t>
+    <t>13 910.63</t>
   </si>
   <si>
     <t>XS2673808726</t>
   </si>
   <si>
     <t>INTESA SANPAOLO SPA 5.125 29/08/2031</t>
   </si>
   <si>
-    <t>12 325.27</t>
+    <t>13 893.95</t>
   </si>
   <si>
     <t>XS3032046016</t>
   </si>
   <si>
     <t>INVESTOR AB 3.5 31/03/2034</t>
   </si>
   <si>
-    <t>9 181.32</t>
+    <t>9 791.47</t>
   </si>
   <si>
     <t>IE00BH3SQ895</t>
   </si>
   <si>
     <t>IRELAND (REPUBLIC OF) 1.1 15/05/2029</t>
   </si>
   <si>
-    <t>6 577.99</t>
+    <t>7 087.72</t>
   </si>
   <si>
     <t>IE00BFZRPZ02</t>
   </si>
   <si>
     <t>IRELAND (REPUBLIC OF) 1.3 15/05/2033</t>
   </si>
   <si>
-    <t>3 734.22</t>
+    <t>4 023.59</t>
   </si>
   <si>
     <t>IE00BV8C9186</t>
   </si>
   <si>
     <t>IRELAND (REPUBLIC OF) 2 18/02/2045</t>
   </si>
   <si>
-    <t>6 745.48</t>
-[...1 lines deleted...]
-  <si>
     <t>IT0005138828</t>
   </si>
   <si>
     <t>ITALY (REPUBLIC OF) 1.25 15/09/2032</t>
   </si>
   <si>
-    <t>18 695.53</t>
+    <t>21 363.74</t>
   </si>
   <si>
     <t>IT0005588881</t>
   </si>
   <si>
     <t>ITALY (REPUBLIC OF) 1.8 15/05/2036</t>
   </si>
   <si>
-    <t>13 086.69</t>
+    <t>16 257.27</t>
   </si>
   <si>
     <t>IT0005633794</t>
   </si>
   <si>
     <t>ITALY (REPUBLIC OF) 2.55 25/02/2027</t>
   </si>
   <si>
-    <t>77 875.48</t>
+    <t>2 810.64</t>
   </si>
   <si>
     <t>IT0005083057</t>
   </si>
   <si>
     <t>ITALY (REPUBLIC OF) 3.25 01/09/2046</t>
   </si>
   <si>
-    <t>32 084.50</t>
-[...1 lines deleted...]
-  <si>
     <t>IT0005358806</t>
   </si>
   <si>
     <t>ITALY (REPUBLIC OF) 3.35 01/03/2035</t>
   </si>
   <si>
-    <t>37 479.28</t>
-[...1 lines deleted...]
-  <si>
     <t>IT0005631590</t>
   </si>
   <si>
     <t>ITALY (REPUBLIC OF) 3.65 01/08/2035</t>
   </si>
   <si>
-    <t>5 726.06</t>
+    <t>19 086.88</t>
   </si>
   <si>
     <t>IT0005542797</t>
   </si>
   <si>
     <t>ITALY (REPUBLIC OF) 3.7 15/06/2030</t>
   </si>
   <si>
-    <t>26 304.56</t>
+    <t>35 995.71</t>
   </si>
   <si>
     <t>IT0003934657</t>
   </si>
   <si>
     <t>ITALY (REPUBLIC OF) 4 01/02/2037</t>
   </si>
   <si>
-    <t>3 111.71</t>
+    <t>19 322.65</t>
   </si>
   <si>
     <t>XS2957380228</t>
   </si>
   <si>
     <t>JOHNSON CONTROLS INTERNATIONAL PLC 3.125 11/12/2033</t>
   </si>
   <si>
-    <t>1 629.45</t>
-[...8 lines deleted...]
-    <t>1 164.28</t>
+    <t>2 190.41</t>
+  </si>
+  <si>
+    <t>XS3300349639</t>
+  </si>
+  <si>
+    <t>JPMORGAN CHASE &amp; CO 18/02/2032</t>
   </si>
   <si>
     <t>BE0002990712</t>
   </si>
   <si>
     <t>KBC GROEP NV 17/04/2035</t>
   </si>
   <si>
-    <t>19 455.48</t>
-[...8 lines deleted...]
-    <t>12 171.58</t>
+    <t>20 821.92</t>
   </si>
   <si>
     <t>FR001400NDQ2</t>
   </si>
   <si>
     <t>KLEPIERRE SA 3.875 23/09/2033</t>
   </si>
   <si>
-    <t>5 945.21</t>
+    <t>6 836.99</t>
   </si>
   <si>
     <t>XS2229470146</t>
   </si>
   <si>
     <t>KONINKLIJKE KPN NV 0.875 14/12/2032</t>
   </si>
   <si>
-    <t>XS2638080452</t>
-[...7 lines deleted...]
-  <si>
     <t>XS3069338336</t>
   </si>
   <si>
     <t>LLOYDS BANKING GROUP PLC 09/05/2035</t>
   </si>
   <si>
-    <t>9 288.99</t>
+    <t>9 993.21</t>
   </si>
   <si>
     <t>XS2815980664</t>
   </si>
   <si>
     <t>LLOYDS BANKING GROUP PLC 14/05/2032</t>
   </si>
   <si>
-    <t>7 392.44</t>
+    <t>7 963.18</t>
   </si>
   <si>
     <t>XS2679904685</t>
   </si>
   <si>
     <t>LSEG NETHERLANDS BV 4.231 29/09/2030</t>
   </si>
   <si>
-    <t>5 949.13</t>
+    <t>6 881.46</t>
   </si>
   <si>
     <t>FR001400ZEB6</t>
   </si>
   <si>
     <t>LVMH MOET HENNESSY LOUIS VUITTON S 3 07/03/2032</t>
   </si>
   <si>
-    <t>18 345.21</t>
+    <t>19 726.03</t>
   </si>
   <si>
     <t>XS3070027522</t>
   </si>
   <si>
     <t>MAGNA INTERNATIONAL INC 3.625 21/05/2031</t>
   </si>
   <si>
-    <t>8 500.87</t>
+    <t>9 174.53</t>
   </si>
   <si>
     <t>XS3238212164</t>
   </si>
   <si>
     <t>MAGNUM ICC FINANCE BV 3.75 26/11/2034</t>
   </si>
   <si>
-    <t>4 388.22</t>
+    <t>5 600.75</t>
   </si>
   <si>
     <t>XS3223939466</t>
   </si>
   <si>
     <t>MERCK KGAA 24/11/2055</t>
   </si>
   <si>
-    <t>8 815.07</t>
+    <t>XS3293638568</t>
+  </si>
+  <si>
+    <t>MIZUHO FINANCIAL GROUP INC 3.21 16/05/2032</t>
   </si>
   <si>
     <t>XS3025943419</t>
   </si>
   <si>
     <t>MONDI FINANCE PLC 3.75 18/05/2033</t>
   </si>
   <si>
-    <t>9 329.18</t>
+    <t>9 924.66</t>
   </si>
   <si>
     <t>XS2790333889</t>
   </si>
   <si>
     <t>MORGAN STANLEY 21/03/2035</t>
   </si>
   <si>
-    <t>14 129.64</t>
+    <t>15 039.84</t>
   </si>
   <si>
     <t>XS3057365549</t>
   </si>
   <si>
     <t>MORGAN STANLEY 22/05/2031</t>
   </si>
   <si>
-    <t>16 146.05</t>
+    <t>17 430.40</t>
+  </si>
+  <si>
+    <t>XS3086253039</t>
+  </si>
+  <si>
+    <t>NATIONAL GRID NORTH AMERICA INC 3.15 03/06/2030</t>
+  </si>
+  <si>
+    <t>9 424.11</t>
   </si>
   <si>
     <t>XS2894910665</t>
   </si>
   <si>
     <t>NATIONAL GRID NORTH AMERICA INC 3.631 03/09/2031</t>
   </si>
   <si>
-    <t>6 828.27</t>
-[...8 lines deleted...]
-    <t>9 754.05</t>
+    <t>7 724.48</t>
   </si>
   <si>
     <t>XS2388449758</t>
   </si>
   <si>
     <t>NATIONALE NEDERLANDEN BANK N V 0.5 21/09/2028</t>
   </si>
   <si>
     <t>XS3059437460</t>
   </si>
   <si>
     <t>NATIONWIDE BUILDING SOCIETY 30/07/2035</t>
   </si>
   <si>
-    <t>4 038.90</t>
+    <t>4 473.86</t>
   </si>
   <si>
     <t>XS2898838516</t>
   </si>
   <si>
     <t>NATWEST GROUP PLC 12/09/2032</t>
   </si>
   <si>
-    <t>9 776.01</t>
+    <t>11 135.59</t>
   </si>
   <si>
     <t>XS3009472989</t>
   </si>
   <si>
     <t>NATWEST GROUP PLC 25/02/2035</t>
   </si>
   <si>
-    <t>17 850.00</t>
-[...1 lines deleted...]
-  <si>
     <t>NL0012171458</t>
   </si>
   <si>
     <t>NETHERLANDS (KINGDOM OF) 0.75 15/07/2027</t>
   </si>
   <si>
-    <t>2 251.45</t>
+    <t>2 476.60</t>
   </si>
   <si>
     <t>NL0010071189</t>
   </si>
   <si>
     <t>NETHERLANDS (KINGDOM OF) 2.5 15/01/2033</t>
   </si>
   <si>
-    <t>4 067.75</t>
+    <t>7 353.25</t>
   </si>
   <si>
     <t>NL0009446418</t>
   </si>
   <si>
     <t>NETHERLANDS (KINGDOM OF) 3.75 15/01/2042</t>
   </si>
   <si>
-    <t>4 260.68</t>
-[...8 lines deleted...]
-    <t>12 493.24</t>
+    <t>7 701.99</t>
+  </si>
+  <si>
+    <t>XS3303513066</t>
+  </si>
+  <si>
+    <t>NETWORK FINANCE COMPANY PTY LTD 3.5 05/09/2033</t>
   </si>
   <si>
     <t>XS3232967318</t>
   </si>
   <si>
     <t>NORDEA BANK ABP 19/11/2035</t>
   </si>
   <si>
-    <t>3 695.21</t>
+    <t>9 260.28</t>
   </si>
   <si>
     <t>XS3100081507</t>
   </si>
   <si>
     <t>NTT FINANCE CORP 3.678 16/07/2033</t>
   </si>
   <si>
-    <t>6 065.37</t>
+    <t>6 674.81</t>
+  </si>
+  <si>
+    <t>XS2776001377</t>
+  </si>
+  <si>
+    <t>OMNICOM FINANCE HOLDINGS PLC 3.7 06/03/2032</t>
+  </si>
+  <si>
+    <t>14 678.36</t>
   </si>
   <si>
     <t>XS3284416917</t>
   </si>
   <si>
     <t>OP CORPORATE BANK PLC 30/01/2032</t>
   </si>
   <si>
+    <t>2 723.95</t>
+  </si>
+  <si>
     <t>FR001400DY43</t>
   </si>
   <si>
     <t>ORANGE SA 3.625 16/11/2031</t>
   </si>
   <si>
-    <t>5 124.66</t>
+    <t>6 376.03</t>
   </si>
   <si>
     <t>FR001400GDJ1</t>
   </si>
   <si>
     <t>ORANGE SA PERP</t>
   </si>
   <si>
-    <t>35 106.85</t>
+    <t>37 580.82</t>
   </si>
   <si>
     <t>XS2901491261</t>
   </si>
   <si>
     <t>P3 GROUP SARL 4 19/04/2032</t>
   </si>
   <si>
-    <t>5 500.60</t>
+    <t>5 889.53</t>
   </si>
   <si>
     <t>PTOTELOE0028</t>
   </si>
   <si>
     <t>PORTUGAL (REPUBLIC OF) 0.475 18/10/2030</t>
   </si>
   <si>
-    <t>1 284.51</t>
+    <t>1 519.08</t>
   </si>
   <si>
     <t>PTOTEMOE0035</t>
   </si>
   <si>
     <t>PORTUGAL (REPUBLIC OF) 0.7 15/10/2027</t>
   </si>
   <si>
-    <t>1 867.08</t>
+    <t>2 199.35</t>
   </si>
   <si>
     <t>PTOTENOE0034</t>
   </si>
   <si>
     <t>PORTUGAL (REPUBLIC OF) 0.9 12/10/2035</t>
   </si>
   <si>
-    <t>1 508.06</t>
+    <t>1 769.79</t>
   </si>
   <si>
     <t>PTOTEBOE0020</t>
   </si>
   <si>
     <t>PORTUGAL (REPUBLIC OF) 4.1 15/02/2045</t>
   </si>
   <si>
-    <t>100 846.44</t>
+    <t>4 482.06</t>
   </si>
   <si>
     <t>XS3013011203</t>
   </si>
   <si>
     <t>PPG INDUSTRIES INC 3.25 04/03/2032</t>
   </si>
   <si>
-    <t>12 033.19</t>
+    <t>12 769.92</t>
   </si>
   <si>
     <t>XS2810794680</t>
   </si>
   <si>
     <t>PROLOGIS EURO FINANCE LLC 4 05/05/2034</t>
   </si>
   <si>
-    <t>15 243.29</t>
+    <t>16 382.47</t>
   </si>
   <si>
     <t>XS2187529180</t>
   </si>
   <si>
     <t>PROLOGIS INTERNATIONAL FUNDING II 1.625 17/06/2032</t>
   </si>
   <si>
-    <t>4 768.15</t>
+    <t>5 188.87</t>
   </si>
   <si>
     <t>BE0002830116</t>
   </si>
   <si>
     <t>PROXIMUS NV 0.75 17/11/2036</t>
   </si>
   <si>
+    <t>1 089.04</t>
+  </si>
+  <si>
+    <t>FR0014010CI2</t>
+  </si>
+  <si>
+    <t>PUBLICIS GROUPE SA 3.375 12/06/2032</t>
+  </si>
+  <si>
+    <t>9 764.38</t>
+  </si>
+  <si>
     <t>CH1353015048</t>
   </si>
   <si>
     <t>RAIFFEISEN SCHWEIZ GENOSSENSCHAFT 03/09/2032</t>
   </si>
   <si>
-    <t>6 754.19</t>
+    <t>7 640.68</t>
   </si>
   <si>
     <t>FR0014015EO5</t>
   </si>
   <si>
     <t>RCI BANQUE SA 3.75 16/02/2032</t>
   </si>
   <si>
     <t>XS2552369469</t>
   </si>
   <si>
     <t>RED ELECTRICA CORPORACION SA PERP</t>
   </si>
   <si>
-    <t>18 956.16</t>
+    <t>21 084.93</t>
+  </si>
+  <si>
+    <t>XS2838500218</t>
+  </si>
+  <si>
+    <t>REDEIA CORPORACION SA 3.375 09/07/2032</t>
+  </si>
+  <si>
+    <t>4 382.88</t>
   </si>
   <si>
     <t>XS2126161764</t>
   </si>
   <si>
     <t>RELX FINANCE BV 0.5 10/03/2028</t>
   </si>
   <si>
     <t>XS2779010300</t>
   </si>
   <si>
     <t>RELX FINANCE BV 3.375 20/03/2033</t>
   </si>
   <si>
-    <t>14 211.06</t>
+    <t>15 123.70</t>
   </si>
   <si>
     <t>FR001400U3P1</t>
   </si>
   <si>
     <t>ROQUETTE FRERES SA 3.774 25/11/2031</t>
   </si>
   <si>
-    <t>3 184.64</t>
-[...8 lines deleted...]
-    <t>10 549.48</t>
+    <t>4 053.17</t>
+  </si>
+  <si>
+    <t>XS3304304945</t>
+  </si>
+  <si>
+    <t>SAGE GROUP PLC 3.821 25/02/2033</t>
   </si>
   <si>
     <t>FR001400Y1I6</t>
   </si>
   <si>
     <t>SANOFI SA 2.75 11/03/2031</t>
   </si>
   <si>
-    <t>10 126.03</t>
-[...26 lines deleted...]
-    <t>2 054.79</t>
+    <t>10 758.90</t>
   </si>
   <si>
     <t>XS2894895684</t>
   </si>
   <si>
     <t>SCOTTISH HYDRO ELECTRIC TRANSMISSI 3.375 04/09/2032</t>
   </si>
   <si>
-    <t>4 057.77</t>
+    <t>4 593.70</t>
   </si>
   <si>
     <t>XS2974156031</t>
   </si>
   <si>
     <t>SELP FINANCE SARL 3.75 16/01/2032</t>
   </si>
   <si>
     <t>XS2616008970</t>
   </si>
   <si>
     <t>SIKA CAPITAL BV 3.75 03/05/2030</t>
   </si>
   <si>
-    <t>9 565.79</t>
+    <t>10 275.62</t>
   </si>
   <si>
     <t>SK4120013400</t>
   </si>
   <si>
     <t>SLOVAKIA GOVERNMENT BOND 2 17/10/2047</t>
   </si>
   <si>
-    <t>23 263.56</t>
+    <t>27 475.07</t>
   </si>
   <si>
     <t>XS3237109965</t>
   </si>
   <si>
     <t>SMURFIT KAPPA TREASURY UNLIMITED C 3.489 24/11/2031</t>
   </si>
   <si>
-    <t>1 297.33</t>
+    <t>1 646.62</t>
   </si>
   <si>
     <t>FR0014012ID6</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA 02/09/2033</t>
   </si>
   <si>
-    <t>9 739.73</t>
+    <t>11 034.25</t>
   </si>
   <si>
     <t>FR0014014A53</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA 20/11/2035</t>
   </si>
   <si>
-    <t>4 352.74</t>
+    <t>5 467.47</t>
   </si>
   <si>
     <t>ES0000012G42</t>
   </si>
   <si>
     <t>SPAIN (KINGDOM OF) 1.2 31/10/2040</t>
   </si>
   <si>
-    <t>22 347.22</t>
+    <t>26 948.12</t>
   </si>
   <si>
     <t>ES0000012E69</t>
   </si>
   <si>
     <t>SPAIN (KINGDOM OF) 1.85 30/07/2035</t>
   </si>
   <si>
-    <t>16 683.45</t>
+    <t>18 480.13</t>
   </si>
   <si>
     <t>ES0000012O75</t>
   </si>
   <si>
     <t>SPAIN (KINGDOM OF) 3.5 31/01/2041</t>
   </si>
   <si>
-    <t>1 812.33</t>
+    <t>5 618.22</t>
   </si>
   <si>
     <t>ES0000012M93</t>
   </si>
   <si>
     <t>SPAIN (KINGDOM OF) 4 31/10/2054</t>
   </si>
   <si>
-    <t>15 258.08</t>
+    <t>18 399.45</t>
   </si>
   <si>
     <t>ES00000127C8</t>
   </si>
   <si>
     <t>SPAIN I/L BOND 1 30/11/2030</t>
   </si>
   <si>
-    <t>12 894.16</t>
+    <t>16 667.02</t>
   </si>
   <si>
     <t>XS3027988263</t>
   </si>
   <si>
     <t>SSE PLC 3.5 18/03/2032</t>
   </si>
   <si>
-    <t>16 594.22</t>
+    <t>17 653.42</t>
   </si>
   <si>
     <t>XS2439704318</t>
   </si>
   <si>
     <t>SSE PLC PERP</t>
   </si>
   <si>
-    <t>12 931.51</t>
+    <t>13 852.05</t>
   </si>
   <si>
     <t>FR001400DQ92</t>
   </si>
   <si>
     <t>SUEZ SA (FR) 5 03/11/2032</t>
   </si>
   <si>
-    <t>5 424.66</t>
+    <t>6 575.34</t>
   </si>
   <si>
     <t>BE6365314770</t>
   </si>
   <si>
     <t>SYENSQO NV 3.375 28/05/2031</t>
   </si>
   <si>
-    <t>14 313.70</t>
+    <t>15 478.77</t>
+  </si>
+  <si>
+    <t>XS3298843924</t>
+  </si>
+  <si>
+    <t>T-MOBILE USA INC 3.625 19/02/2035</t>
   </si>
   <si>
     <t>XS2314267449</t>
   </si>
   <si>
     <t>TELE2 AB 0.75 23/03/2031</t>
   </si>
   <si>
-    <t>3 994.52</t>
+    <t>4 253.42</t>
   </si>
   <si>
     <t>XS2623868994</t>
   </si>
   <si>
     <t>TELE2 AB 3.75 22/11/2029</t>
   </si>
   <si>
-    <t>2 884.93</t>
+    <t>3 642.23</t>
+  </si>
+  <si>
+    <t>XS2589828941</t>
+  </si>
+  <si>
+    <t>TELIA COMPANY AB 3.625 22/02/2032</t>
   </si>
   <si>
     <t>XS3166363906</t>
   </si>
   <si>
     <t>TELSTRA GROUP LTD 3.375 02/03/2035</t>
   </si>
   <si>
-    <t>10 420.89</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2613162424</t>
   </si>
   <si>
     <t>TELSTRA GROUP LTD 3.75 04/05/2031</t>
   </si>
   <si>
-    <t>5 794.52</t>
+    <t>6 226.03</t>
   </si>
   <si>
     <t>XS3128477521</t>
   </si>
   <si>
     <t>TERNA RETE ELETTRICA NAZIONALE SPA 3 22/07/2031</t>
   </si>
   <si>
-    <t>8 342.47</t>
+    <t>9 205.48</t>
+  </si>
+  <si>
+    <t>XS3281650823</t>
+  </si>
+  <si>
+    <t>TERNA RETE ELETTRICA NAZIONALE SPA PERP</t>
   </si>
   <si>
     <t>XS2798269069</t>
   </si>
   <si>
-    <t>TERNA RETE ELETTRICA NAZIONALE SPA PERP</t>
-[...2 lines deleted...]
-    <t>7 938.36</t>
+    <t>8 484.93</t>
   </si>
   <si>
     <t>FR001400L263</t>
   </si>
   <si>
     <t>THALES SA 4.25 18/10/2031</t>
   </si>
   <si>
-    <t>5 356.16</t>
+    <t>6 334.25</t>
   </si>
   <si>
     <t>XS2980851351</t>
   </si>
   <si>
     <t>TORONTO-DOMINION BANK/THE 23/01/2036</t>
   </si>
   <si>
+    <t>1 653.51</t>
+  </si>
+  <si>
     <t>XS3047435659</t>
   </si>
   <si>
     <t>TRANSURBAN FINANCE COMPANY PTY LTD 4.143 17/04/2035</t>
   </si>
   <si>
-    <t>4 683.52</t>
+    <t>5 012.46</t>
   </si>
   <si>
     <t>CH1305916897</t>
   </si>
   <si>
     <t>UBS GROUP AG 09/06/2033</t>
   </si>
   <si>
-    <t>8 340.41</t>
+    <t>9 052.40</t>
   </si>
   <si>
     <t>BE0390119825</t>
   </si>
   <si>
     <t>UCB SA 4.25 20/03/2030</t>
   </si>
   <si>
-    <t>15 230.14</t>
+    <t>16 208.22</t>
   </si>
   <si>
     <t>FR001400SIL1</t>
   </si>
   <si>
     <t>UNIBAIL-RODAMCO-WESTFIELD SE 3.875 11/09/2034</t>
   </si>
   <si>
-    <t>8 068.49</t>
+    <t>9 183.22</t>
   </si>
   <si>
     <t>ES0280907041</t>
   </si>
   <si>
     <t>UNICAJA BANCO SA 22/06/2034</t>
   </si>
   <si>
-    <t>7 021.92</t>
+    <t>7 654.79</t>
   </si>
   <si>
     <t>XS2496289138</t>
   </si>
   <si>
     <t>UNIVERSAL MUSIC GROUP NV 3.75 30/06/2032</t>
   </si>
   <si>
-    <t>9 061.64</t>
+    <t>9 907.40</t>
   </si>
   <si>
     <t>FR001400UHP0</t>
   </si>
   <si>
     <t>VEOLIA ENVIRONNEMENT SA 2.974 10/01/2031</t>
   </si>
   <si>
-    <t>1 262.93</t>
+    <t>2 118.47</t>
   </si>
   <si>
     <t>FR00140007L3</t>
   </si>
   <si>
     <t>VEOLIA ENVIRONNEMENT SA NC8.5 PERP</t>
   </si>
   <si>
-    <t>8 109.59</t>
+    <t>8 684.93</t>
   </si>
   <si>
     <t>XS2821745374</t>
   </si>
   <si>
     <t>VERBUND AG 3.25 17/05/2031</t>
   </si>
   <si>
-    <t>11 976.03</t>
-[...17 lines deleted...]
-    <t>10 234.25</t>
+    <t>12 910.96</t>
+  </si>
+  <si>
+    <t>XS3305144001</t>
+  </si>
+  <si>
+    <t>VERIZON COMMUNICATIONS INC 15/08/2056</t>
   </si>
   <si>
     <t>DE000A3MP4V7</t>
   </si>
   <si>
     <t>VONOVIA SE 0.75 01/09/2032</t>
   </si>
   <si>
-    <t>1 331.51</t>
+    <t>1 504.11</t>
   </si>
   <si>
     <t>XS2592516210</t>
   </si>
   <si>
     <t>WOLTERS KLUWER NV 3.75 03/04/2031</t>
   </si>
   <si>
-    <t>12 123.39</t>
+    <t>12 936.78</t>
   </si>
   <si>
     <t>CH1471403852</t>
   </si>
   <si>
     <t>ZUERCHER KANTONALBANK 11/09/2031</t>
   </si>
   <si>
-    <t>5 252.12</t>
+    <t>5 977.74</t>
   </si>
   <si>
     <t>ER32612CK01</t>
   </si>
   <si>
     <t>DEC26 0RZ7 C @ 97.875</t>
   </si>
   <si>
     <t>ER32612CK02</t>
   </si>
   <si>
     <t>DEC26 0RZ7 C @ 98.0</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -3079,238 +3511,238 @@
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
         <v>76123.6032</v>
       </c>
       <c r="D2">
-        <v>208.55</v>
+        <v>212.25</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>15875825.55</v>
+        <v>16157958.8</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>15875825.55</v>
+        <v>16157958.8</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
-        <v>2547159.9006</v>
+        <v>2541463.5222</v>
       </c>
       <c r="D3">
-        <v>122.8</v>
+        <v>124.92</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>312795106.26</v>
+        <v>317495743.75</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>312795106.26</v>
+        <v>317495743.75</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="1">
-        <v>284765.83</v>
+        <v>284620.26</v>
       </c>
       <c r="D4">
-        <v>112.75</v>
+        <v>114.73</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
-        <v>32107971.52</v>
+        <v>32655664.43</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
       <c r="H4">
-        <v>32107971.52</v>
+        <v>32655664.43</v>
       </c>
       <c r="I4" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
         <v>13</v>
       </c>
       <c r="B5" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="1">
-        <v>10896.6016</v>
+        <v>10979.5304</v>
       </c>
       <c r="D5">
-        <v>112.46</v>
+        <v>114.39</v>
       </c>
       <c r="E5" t="s">
         <v>8</v>
       </c>
       <c r="F5">
-        <v>1225483.76</v>
+        <v>1255958.65</v>
       </c>
       <c r="G5" t="s">
         <v>8</v>
       </c>
       <c r="H5">
-        <v>1225483.76</v>
+        <v>1255958.65</v>
       </c>
       <c r="I5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" t="s">
         <v>15</v>
       </c>
       <c r="B6" t="s">
         <v>16</v>
       </c>
       <c r="C6" s="1">
         <v>1.0</v>
       </c>
       <c r="D6">
-        <v>116.18</v>
+        <v>118.24</v>
       </c>
       <c r="E6" t="s">
         <v>8</v>
       </c>
       <c r="F6">
-        <v>116.18</v>
+        <v>118.24</v>
       </c>
       <c r="G6" t="s">
         <v>8</v>
       </c>
       <c r="H6">
-        <v>116.18</v>
+        <v>118.24</v>
       </c>
       <c r="I6" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="7" spans="1:14">
       <c r="A7" t="s">
         <v>17</v>
       </c>
       <c r="B7" t="s">
         <v>18</v>
       </c>
       <c r="C7" s="1">
         <v>13364.0</v>
       </c>
       <c r="D7">
-        <v>102.18</v>
+        <v>103.95</v>
       </c>
       <c r="E7" t="s">
         <v>8</v>
       </c>
       <c r="F7">
-        <v>1365592.54</v>
+        <v>1389221.23</v>
       </c>
       <c r="G7" t="s">
         <v>8</v>
       </c>
       <c r="H7">
-        <v>1365592.54</v>
+        <v>1389221.23</v>
       </c>
       <c r="I7" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P321"/>
+  <dimension ref="A1:P399"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O321" sqref="O321"/>
+      <selection activeCell="O399" sqref="O399"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>19</v>
       </c>
       <c r="B1" t="s">
         <v>20</v>
       </c>
       <c r="C1" t="s">
         <v>21</v>
       </c>
       <c r="D1" t="s">
         <v>22</v>
       </c>
       <c r="E1" t="s">
         <v>23</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>24</v>
@@ -3329,16039 +3761,19939 @@
       </c>
       <c r="L1" t="s">
         <v>29</v>
       </c>
       <c r="M1" t="s">
         <v>30</v>
       </c>
       <c r="N1" t="s">
         <v>31</v>
       </c>
       <c r="O1" t="s">
         <v>32</v>
       </c>
       <c r="P1" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>34</v>
       </c>
       <c r="B2" t="s">
         <v>35</v>
       </c>
       <c r="C2" s="1">
-        <v>5322.0</v>
+        <v>3003.0</v>
       </c>
       <c r="D2" s="1">
-        <v>152.85</v>
+        <v>35.22</v>
       </c>
       <c r="E2" s="1">
-        <v>203.9688199925</v>
+        <v>35.22</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
         <v>1.0</v>
       </c>
       <c r="H2" s="1">
-        <v>1085522.06</v>
+        <v>105765.66</v>
       </c>
       <c r="I2" s="1">
-        <v>-272054.36</v>
+        <v>0.0</v>
       </c>
       <c r="J2" s="1">
-        <v>-25.062075661549</v>
+        <v>0.0</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>813467.7</v>
+        <v>105765.66</v>
       </c>
       <c r="N2" s="1">
-        <v>813467.7</v>
+        <v>105765.66</v>
       </c>
       <c r="O2" s="1">
-        <v>0.22</v>
+        <v>0.03</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>36</v>
       </c>
       <c r="B3" t="s">
         <v>37</v>
       </c>
       <c r="C3" s="1">
-        <v>452.0</v>
+        <v>8620.0</v>
       </c>
       <c r="D3" s="1">
-        <v>1134.8</v>
+        <v>28.36</v>
       </c>
       <c r="E3" s="1">
-        <v>1245.7007964602</v>
+        <v>28.36</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
         <v>1.0</v>
       </c>
       <c r="H3" s="1">
-        <v>563056.76</v>
+        <v>244463.2</v>
       </c>
       <c r="I3" s="1">
-        <v>-50127.16</v>
+        <v>0.0</v>
       </c>
       <c r="J3" s="1">
-        <v>-8.9026832747732</v>
+        <v>0.0</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
         <v>0.0</v>
       </c>
       <c r="M3" s="1">
-        <v>512929.6</v>
+        <v>244463.2</v>
       </c>
       <c r="N3" s="1">
-        <v>512929.6</v>
+        <v>244463.2</v>
       </c>
       <c r="O3" s="1">
-        <v>0.14</v>
+        <v>0.07</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>38</v>
       </c>
       <c r="B4" t="s">
         <v>39</v>
       </c>
       <c r="C4" s="1">
-        <v>8042.0</v>
+        <v>2337.0</v>
       </c>
       <c r="D4" s="1">
-        <v>191.3</v>
+        <v>246.8</v>
       </c>
       <c r="E4" s="1">
-        <v>160.8789206665</v>
+        <v>246.8</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
         <v>1.0</v>
       </c>
       <c r="H4" s="1">
-        <v>1293788.28</v>
+        <v>576771.6</v>
       </c>
       <c r="I4" s="1">
-        <v>244646.32</v>
+        <v>0.0</v>
       </c>
       <c r="J4" s="1">
-        <v>18.909300987021</v>
+        <v>0.0</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4" s="1">
-        <v>1538434.6</v>
+        <v>576771.6</v>
       </c>
       <c r="N4" s="1">
-        <v>1538434.6</v>
+        <v>576771.6</v>
       </c>
       <c r="O4" s="1">
-        <v>0.42</v>
+        <v>0.16</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>40</v>
       </c>
       <c r="B5" t="s">
         <v>41</v>
       </c>
       <c r="C5" s="1">
-        <v>15790.0</v>
+        <v>3808.0</v>
       </c>
       <c r="D5" s="1">
-        <v>58.64</v>
+        <v>158.2</v>
       </c>
       <c r="E5" s="1">
-        <v>69.9064065864</v>
+        <v>203.9688209034</v>
       </c>
       <c r="F5" t="s">
         <v>8</v>
       </c>
       <c r="G5">
         <v>1.0</v>
       </c>
       <c r="H5" s="1">
-        <v>1103822.16</v>
+        <v>776713.27</v>
       </c>
       <c r="I5" s="1">
-        <v>-177896.56</v>
+        <v>-174287.67</v>
       </c>
       <c r="J5" s="1">
-        <v>-16.11641498482</v>
+        <v>-22.439126088318</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5" s="1">
-        <v>925925.6</v>
+        <v>602425.6</v>
       </c>
       <c r="N5" s="1">
-        <v>925925.6</v>
+        <v>602425.6</v>
       </c>
       <c r="O5" s="1">
-        <v>0.25</v>
+        <v>0.16</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>42</v>
       </c>
       <c r="B6" t="s">
         <v>43</v>
       </c>
       <c r="C6" s="1">
-        <v>8498.0</v>
+        <v>362.0</v>
       </c>
       <c r="D6" s="1">
-        <v>387.2</v>
+        <v>994.8</v>
       </c>
       <c r="E6" s="1">
-        <v>229.5087773594</v>
+        <v>1245.700801105</v>
       </c>
       <c r="F6" t="s">
         <v>8</v>
       </c>
       <c r="G6">
         <v>1.0</v>
       </c>
       <c r="H6" s="1">
-        <v>1950365.59</v>
+        <v>450943.69</v>
       </c>
       <c r="I6" s="1">
-        <v>1340060.01</v>
+        <v>-90826.09</v>
       </c>
       <c r="J6" s="1">
-        <v>68.708144609955</v>
+        <v>-20.141337380727</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6">
         <v>0.0</v>
       </c>
       <c r="M6" s="1">
-        <v>3290425.6</v>
+        <v>360117.6</v>
       </c>
       <c r="N6" s="1">
-        <v>3290425.6</v>
+        <v>360117.6</v>
       </c>
       <c r="O6" s="1">
-        <v>0.91</v>
+        <v>0.1</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>44</v>
       </c>
       <c r="B7" t="s">
         <v>45</v>
       </c>
       <c r="C7" s="1">
-        <v>57361.0</v>
+        <v>46850.0</v>
       </c>
       <c r="D7" s="1">
-        <v>28.43</v>
+        <v>26.67</v>
       </c>
       <c r="E7" s="1">
-        <v>23.8304970276</v>
+        <v>27.1622973319</v>
       </c>
       <c r="F7" t="s">
         <v>8</v>
       </c>
       <c r="G7">
         <v>1.0</v>
       </c>
       <c r="H7" s="1">
-        <v>1366941.14</v>
+        <v>1272553.63</v>
       </c>
       <c r="I7" s="1">
-        <v>263832.09</v>
+        <v>-23064.13</v>
       </c>
       <c r="J7" s="1">
-        <v>19.300910791228</v>
+        <v>-1.8124289190075</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7">
         <v>0.0</v>
       </c>
       <c r="M7" s="1">
-        <v>1630773.23</v>
+        <v>1249489.5</v>
       </c>
       <c r="N7" s="1">
-        <v>1630773.23</v>
+        <v>1249489.5</v>
       </c>
       <c r="O7" s="1">
-        <v>0.45</v>
+        <v>0.34</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>46</v>
       </c>
       <c r="B8" t="s">
         <v>47</v>
       </c>
       <c r="C8" s="1">
-        <v>17872.0</v>
+        <v>823.0</v>
       </c>
       <c r="D8" s="1">
-        <v>52.14</v>
+        <v>118.4</v>
       </c>
       <c r="E8" s="1">
-        <v>61.2401784915</v>
+        <v>118.4</v>
       </c>
       <c r="F8" t="s">
         <v>8</v>
       </c>
       <c r="G8">
         <v>1.0</v>
       </c>
       <c r="H8" s="1">
-        <v>1094484.47</v>
+        <v>97443.2</v>
       </c>
       <c r="I8" s="1">
-        <v>-162638.39</v>
+        <v>0.0</v>
       </c>
       <c r="J8" s="1">
-        <v>-14.859817060721</v>
+        <v>0.0</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
         <v>0.0</v>
       </c>
       <c r="M8" s="1">
-        <v>931846.08</v>
+        <v>97443.2</v>
       </c>
       <c r="N8" s="1">
-        <v>931846.08</v>
+        <v>97443.2</v>
       </c>
       <c r="O8" s="1">
-        <v>0.26</v>
+        <v>0.03</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
         <v>48</v>
       </c>
       <c r="B9" t="s">
         <v>49</v>
       </c>
       <c r="C9" s="1">
-        <v>15640.0</v>
+        <v>2420.0</v>
       </c>
       <c r="D9" s="1">
-        <v>64.26</v>
+        <v>62.9</v>
       </c>
       <c r="E9" s="1">
-        <v>52.3199015345</v>
+        <v>62.9</v>
       </c>
       <c r="F9" t="s">
         <v>8</v>
       </c>
       <c r="G9">
         <v>1.0</v>
       </c>
       <c r="H9" s="1">
-        <v>818283.26</v>
+        <v>152218.0</v>
       </c>
       <c r="I9" s="1">
-        <v>186743.14</v>
+        <v>0.0</v>
       </c>
       <c r="J9" s="1">
-        <v>22.821332065378</v>
+        <v>0.0</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9">
         <v>0.0</v>
       </c>
       <c r="M9" s="1">
-        <v>1005026.4</v>
+        <v>152218.0</v>
       </c>
       <c r="N9" s="1">
-        <v>1005026.4</v>
+        <v>152218.0</v>
       </c>
       <c r="O9" s="1">
-        <v>0.28</v>
+        <v>0.04</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
         <v>50</v>
       </c>
       <c r="B10" t="s">
         <v>51</v>
       </c>
       <c r="C10" s="1">
-        <v>6644.0</v>
+        <v>8674.0</v>
       </c>
       <c r="D10" s="1">
-        <v>1193.8</v>
+        <v>184.24</v>
       </c>
       <c r="E10" s="1">
-        <v>522.0584828417</v>
+        <v>162.5810421951</v>
       </c>
       <c r="F10" t="s">
         <v>8</v>
       </c>
       <c r="G10">
         <v>1.0</v>
       </c>
       <c r="H10" s="1">
-        <v>3468556.56</v>
+        <v>1410227.96</v>
       </c>
       <c r="I10" s="1">
-        <v>4463050.64</v>
+        <v>187869.8</v>
       </c>
       <c r="J10" s="1">
-        <v>128.67169852349</v>
+        <v>13.321945481779</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10">
         <v>0.0</v>
       </c>
       <c r="M10" s="1">
-        <v>7931607.2</v>
+        <v>1598097.76</v>
       </c>
       <c r="N10" s="1">
-        <v>7931607.2</v>
+        <v>1598097.76</v>
       </c>
       <c r="O10" s="1">
-        <v>2.18</v>
+        <v>0.43</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
         <v>52</v>
       </c>
       <c r="B11" t="s">
         <v>53</v>
       </c>
       <c r="C11" s="1">
-        <v>52636.0</v>
+        <v>5592.0</v>
       </c>
       <c r="D11" s="1">
-        <v>39.66</v>
+        <v>382.2</v>
       </c>
       <c r="E11" s="1">
-        <v>27.1717518428</v>
+        <v>229.508776824</v>
       </c>
       <c r="F11" t="s">
         <v>8</v>
       </c>
       <c r="G11">
         <v>1.0</v>
       </c>
       <c r="H11" s="1">
-        <v>1430212.33</v>
+        <v>1283413.08</v>
       </c>
       <c r="I11" s="1">
-        <v>657331.43</v>
+        <v>853849.32</v>
       </c>
       <c r="J11" s="1">
-        <v>45.960408549967</v>
+        <v>66.529579081429</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11">
         <v>0.0</v>
       </c>
       <c r="M11" s="1">
-        <v>2087543.76</v>
+        <v>2137262.4</v>
       </c>
       <c r="N11" s="1">
-        <v>2087543.76</v>
+        <v>2137262.4</v>
       </c>
       <c r="O11" s="1">
-        <v>0.57</v>
+        <v>0.58</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
         <v>54</v>
       </c>
       <c r="B12" t="s">
         <v>55</v>
       </c>
       <c r="C12" s="1">
-        <v>126690.0</v>
+        <v>13699.0</v>
       </c>
       <c r="D12" s="1">
-        <v>20.19</v>
+        <v>28.29</v>
       </c>
       <c r="E12" s="1">
-        <v>8.6723270976</v>
+        <v>23.8304971166</v>
       </c>
       <c r="F12" t="s">
         <v>8</v>
       </c>
       <c r="G12">
         <v>1.0</v>
       </c>
       <c r="H12" s="1">
-        <v>1098697.12</v>
+        <v>326453.98</v>
       </c>
       <c r="I12" s="1">
-        <v>1459173.98</v>
+        <v>61090.73</v>
       </c>
       <c r="J12" s="1">
-        <v>132.80948438274</v>
+        <v>18.713427846706</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
       <c r="M12" s="1">
-        <v>2557871.1</v>
+        <v>387544.71</v>
       </c>
       <c r="N12" s="1">
-        <v>2557871.1</v>
+        <v>387544.71</v>
       </c>
       <c r="O12" s="1">
-        <v>0.7</v>
+        <v>0.11</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
         <v>56</v>
       </c>
       <c r="B13" t="s">
         <v>57</v>
       </c>
       <c r="C13" s="1">
-        <v>263541.0</v>
+        <v>1721.0</v>
       </c>
       <c r="D13" s="1">
-        <v>10.66</v>
+        <v>63.55</v>
       </c>
       <c r="E13" s="1">
-        <v>7.7070728274</v>
+        <v>63.55</v>
       </c>
       <c r="F13" t="s">
         <v>8</v>
       </c>
       <c r="G13">
         <v>1.0</v>
       </c>
       <c r="H13" s="1">
-        <v>2031129.68</v>
+        <v>109369.55</v>
       </c>
       <c r="I13" s="1">
-        <v>778217.38</v>
+        <v>0.0</v>
       </c>
       <c r="J13" s="1">
-        <v>38.31450978551</v>
+        <v>0.0</v>
       </c>
       <c r="K13">
         <v>0.0</v>
       </c>
       <c r="L13">
         <v>0.0</v>
       </c>
       <c r="M13" s="1">
-        <v>2809347.06</v>
+        <v>109369.55</v>
       </c>
       <c r="N13" s="1">
-        <v>2809347.06</v>
+        <v>109369.55</v>
       </c>
       <c r="O13" s="1">
-        <v>0.77</v>
+        <v>0.03</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
         <v>58</v>
       </c>
       <c r="B14" t="s">
         <v>59</v>
       </c>
       <c r="C14" s="1">
-        <v>8417.0</v>
+        <v>16028.0</v>
       </c>
       <c r="D14" s="1">
-        <v>94.8</v>
+        <v>52.74</v>
       </c>
       <c r="E14" s="1">
-        <v>108.857185458</v>
+        <v>61.2401784377</v>
       </c>
       <c r="F14" t="s">
         <v>8</v>
       </c>
       <c r="G14">
         <v>1.0</v>
       </c>
       <c r="H14" s="1">
-        <v>916250.93</v>
+        <v>981557.58</v>
       </c>
       <c r="I14" s="1">
-        <v>-118319.33</v>
+        <v>-136240.86</v>
       </c>
       <c r="J14" s="1">
-        <v>-12.913419907798</v>
+        <v>-13.880068044505</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
       <c r="L14">
         <v>0.0</v>
       </c>
       <c r="M14" s="1">
-        <v>797931.6</v>
+        <v>845316.72</v>
       </c>
       <c r="N14" s="1">
-        <v>797931.6</v>
+        <v>845316.72</v>
       </c>
       <c r="O14" s="1">
-        <v>0.22</v>
+        <v>0.23</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
         <v>60</v>
       </c>
       <c r="B15" t="s">
         <v>61</v>
       </c>
       <c r="C15" s="1">
-        <v>18940.0</v>
+        <v>7874.0</v>
       </c>
       <c r="D15" s="1">
-        <v>88.44</v>
+        <v>13.175</v>
       </c>
       <c r="E15" s="1">
-        <v>78.0265913411</v>
+        <v>13.175</v>
       </c>
       <c r="F15" t="s">
         <v>8</v>
       </c>
       <c r="G15">
         <v>1.0</v>
       </c>
       <c r="H15" s="1">
-        <v>1477823.64</v>
+        <v>103739.95</v>
       </c>
       <c r="I15" s="1">
-        <v>197229.96</v>
+        <v>0.0</v>
       </c>
       <c r="J15" s="1">
-        <v>13.34597408389</v>
+        <v>0.0</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15">
         <v>0.0</v>
       </c>
       <c r="M15" s="1">
-        <v>1675053.6</v>
+        <v>103739.95</v>
       </c>
       <c r="N15" s="1">
-        <v>1675053.6</v>
+        <v>103739.95</v>
       </c>
       <c r="O15" s="1">
-        <v>0.46</v>
+        <v>0.03</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
         <v>62</v>
       </c>
       <c r="B16" t="s">
         <v>63</v>
       </c>
       <c r="C16" s="1">
-        <v>22259.0</v>
+        <v>18844.0</v>
       </c>
       <c r="D16" s="1">
-        <v>93.18</v>
+        <v>68.82</v>
       </c>
       <c r="E16" s="1">
-        <v>74.7821150995</v>
+        <v>55.1253735937</v>
       </c>
       <c r="F16" t="s">
         <v>8</v>
       </c>
       <c r="G16">
         <v>1.0</v>
       </c>
       <c r="H16" s="1">
-        <v>1664575.1</v>
+        <v>1038782.54</v>
       </c>
       <c r="I16" s="1">
-        <v>409518.52</v>
+        <v>258061.54</v>
       </c>
       <c r="J16" s="1">
-        <v>24.601985215326</v>
+        <v>24.842691329795</v>
       </c>
       <c r="K16">
         <v>0.0</v>
       </c>
       <c r="L16">
         <v>0.0</v>
       </c>
       <c r="M16" s="1">
-        <v>2074093.62</v>
+        <v>1296844.08</v>
       </c>
       <c r="N16" s="1">
-        <v>2074093.62</v>
+        <v>1296844.08</v>
       </c>
       <c r="O16" s="1">
-        <v>0.57</v>
+        <v>0.35</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
         <v>64</v>
       </c>
       <c r="B17" t="s">
         <v>65</v>
       </c>
       <c r="C17" s="1">
-        <v>635840.0</v>
+        <v>8847.0</v>
       </c>
       <c r="D17" s="1">
-        <v>11.288</v>
+        <v>29.92</v>
       </c>
       <c r="E17" s="1">
-        <v>11.0848801743</v>
+        <v>29.92</v>
       </c>
       <c r="F17" t="s">
         <v>8</v>
       </c>
       <c r="G17">
         <v>1.0</v>
       </c>
       <c r="H17" s="1">
-        <v>7048210.21</v>
+        <v>264702.24</v>
       </c>
       <c r="I17" s="1">
-        <v>129151.71</v>
+        <v>0.0</v>
       </c>
       <c r="J17" s="1">
-        <v>1.8324043431162</v>
+        <v>0.0</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17">
         <v>0.0</v>
       </c>
       <c r="M17" s="1">
-        <v>7177361.92</v>
+        <v>264702.24</v>
       </c>
       <c r="N17" s="1">
-        <v>7177361.92</v>
+        <v>264702.24</v>
       </c>
       <c r="O17" s="1">
-        <v>1.98</v>
+        <v>0.07</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
         <v>66</v>
       </c>
       <c r="B18" t="s">
         <v>67</v>
       </c>
       <c r="C18" s="1">
-        <v>1279926.0</v>
+        <v>6504.0</v>
       </c>
       <c r="D18" s="1">
-        <v>10.738</v>
+        <v>1233.4</v>
       </c>
       <c r="E18" s="1">
-        <v>10.6300005625</v>
+        <v>522.0584824723</v>
       </c>
       <c r="F18" t="s">
         <v>8</v>
       </c>
       <c r="G18">
         <v>1.0</v>
       </c>
       <c r="H18" s="1">
-        <v>13605614.1</v>
+        <v>3395468.37</v>
       </c>
       <c r="I18" s="1">
-        <v>138231.29</v>
+        <v>4626565.23</v>
       </c>
       <c r="J18" s="1">
-        <v>1.0159871431309</v>
+        <v>136.2570557534</v>
       </c>
       <c r="K18">
         <v>0.0</v>
       </c>
       <c r="L18">
         <v>0.0</v>
       </c>
       <c r="M18" s="1">
-        <v>13743845.39</v>
+        <v>8022033.6</v>
       </c>
       <c r="N18" s="1">
-        <v>13743845.39</v>
+        <v>8022033.6</v>
       </c>
       <c r="O18" s="1">
-        <v>3.78</v>
+        <v>2.17</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
         <v>68</v>
       </c>
       <c r="B19" t="s">
         <v>69</v>
       </c>
       <c r="C19" s="1">
-        <v>42275.0</v>
+        <v>2162.0</v>
       </c>
       <c r="D19" s="1">
-        <v>27.96</v>
+        <v>61.44</v>
       </c>
       <c r="E19" s="1">
-        <v>25.2120208161</v>
+        <v>61.44</v>
       </c>
       <c r="F19" t="s">
         <v>8</v>
       </c>
       <c r="G19">
         <v>1.0</v>
       </c>
       <c r="H19" s="1">
-        <v>1065838.18</v>
+        <v>132833.28</v>
       </c>
       <c r="I19" s="1">
-        <v>116170.82</v>
+        <v>0.0</v>
       </c>
       <c r="J19" s="1">
-        <v>10.899480069292</v>
+        <v>0.0</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
       <c r="L19">
         <v>0.0</v>
       </c>
       <c r="M19" s="1">
-        <v>1182009.0</v>
+        <v>132833.28</v>
       </c>
       <c r="N19" s="1">
-        <v>1182009.0</v>
+        <v>132833.28</v>
       </c>
       <c r="O19" s="1">
-        <v>0.33</v>
+        <v>0.04</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
         <v>70</v>
       </c>
       <c r="B20" t="s">
         <v>71</v>
       </c>
       <c r="C20" s="1">
-        <v>6145.0</v>
+        <v>52636.0</v>
       </c>
       <c r="D20" s="1">
-        <v>115.4</v>
+        <v>41.46</v>
       </c>
       <c r="E20" s="1">
-        <v>141.197549227</v>
+        <v>27.1717518428</v>
       </c>
       <c r="F20" t="s">
         <v>8</v>
       </c>
       <c r="G20">
         <v>1.0</v>
       </c>
       <c r="H20" s="1">
-        <v>867658.94</v>
+        <v>1430212.33</v>
       </c>
       <c r="I20" s="1">
-        <v>-158525.94</v>
+        <v>752076.23</v>
       </c>
       <c r="J20" s="1">
-        <v>-18.270536116415</v>
+        <v>52.584935413052</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20">
         <v>0.0</v>
       </c>
       <c r="M20" s="1">
-        <v>709133.0</v>
+        <v>2182288.56</v>
       </c>
       <c r="N20" s="1">
-        <v>709133.0</v>
+        <v>2182288.56</v>
       </c>
       <c r="O20" s="1">
-        <v>0.2</v>
+        <v>0.59</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
         <v>72</v>
       </c>
       <c r="B21" t="s">
         <v>73</v>
       </c>
       <c r="C21" s="1">
-        <v>17245.0</v>
+        <v>11745.0</v>
       </c>
       <c r="D21" s="1">
-        <v>88.34</v>
+        <v>8.395</v>
       </c>
       <c r="E21" s="1">
-        <v>67.5653830096</v>
+        <v>8.3950004257</v>
       </c>
       <c r="F21" t="s">
         <v>8</v>
       </c>
       <c r="G21">
         <v>1.0</v>
       </c>
       <c r="H21" s="1">
-        <v>1165165.03</v>
+        <v>98599.28</v>
       </c>
       <c r="I21" s="1">
-        <v>358258.27</v>
+        <v>0.0</v>
       </c>
       <c r="J21" s="1">
-        <v>30.747427255004</v>
+        <v>0.0</v>
       </c>
       <c r="K21">
         <v>0.0</v>
       </c>
       <c r="L21">
         <v>0.0</v>
       </c>
       <c r="M21" s="1">
-        <v>1523423.3</v>
+        <v>98599.28</v>
       </c>
       <c r="N21" s="1">
-        <v>1523423.3</v>
+        <v>98599.28</v>
       </c>
       <c r="O21" s="1">
-        <v>0.42</v>
+        <v>0.03</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
         <v>74</v>
       </c>
       <c r="B22" t="s">
         <v>75</v>
       </c>
       <c r="C22" s="1">
-        <v>9816.0</v>
+        <v>1877.0</v>
       </c>
       <c r="D22" s="1">
-        <v>69.16</v>
+        <v>54.85</v>
       </c>
       <c r="E22" s="1">
-        <v>57.2562846373</v>
+        <v>54.85</v>
       </c>
       <c r="F22" t="s">
         <v>8</v>
       </c>
       <c r="G22">
         <v>1.0</v>
       </c>
       <c r="H22" s="1">
-        <v>562027.69</v>
+        <v>102953.45</v>
       </c>
       <c r="I22" s="1">
-        <v>116846.87</v>
+        <v>0.0</v>
       </c>
       <c r="J22" s="1">
-        <v>20.790233662687</v>
+        <v>0.0</v>
       </c>
       <c r="K22">
         <v>0.0</v>
       </c>
       <c r="L22">
         <v>0.0</v>
       </c>
       <c r="M22" s="1">
-        <v>678874.56</v>
+        <v>102953.45</v>
       </c>
       <c r="N22" s="1">
-        <v>678874.56</v>
+        <v>102953.45</v>
       </c>
       <c r="O22" s="1">
-        <v>0.19</v>
+        <v>0.03</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
         <v>76</v>
       </c>
       <c r="B23" t="s">
         <v>77</v>
       </c>
       <c r="C23" s="1">
-        <v>13693.0</v>
+        <v>11180.0</v>
       </c>
       <c r="D23" s="1">
-        <v>22.25</v>
+        <v>18.24</v>
       </c>
       <c r="E23" s="1">
-        <v>34.997790842</v>
+        <v>18.24</v>
       </c>
       <c r="F23" t="s">
         <v>8</v>
       </c>
       <c r="G23">
         <v>1.0</v>
       </c>
       <c r="H23" s="1">
-        <v>479224.75</v>
+        <v>203923.2</v>
       </c>
       <c r="I23" s="1">
-        <v>-174555.5</v>
+        <v>0.0</v>
       </c>
       <c r="J23" s="1">
-        <v>-36.424558623068</v>
+        <v>0.0</v>
       </c>
       <c r="K23">
         <v>0.0</v>
       </c>
       <c r="L23">
         <v>0.0</v>
       </c>
       <c r="M23" s="1">
-        <v>304669.25</v>
+        <v>203923.2</v>
       </c>
       <c r="N23" s="1">
-        <v>304669.25</v>
+        <v>203923.2</v>
       </c>
       <c r="O23" s="1">
-        <v>0.08</v>
+        <v>0.06</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
         <v>78</v>
       </c>
       <c r="B24" t="s">
         <v>79</v>
       </c>
       <c r="C24" s="1">
-        <v>2716.0</v>
+        <v>93965.0</v>
       </c>
       <c r="D24" s="1">
-        <v>214.5</v>
+        <v>19.75</v>
       </c>
       <c r="E24" s="1">
-        <v>217.0630007364</v>
+        <v>8.6723271431</v>
       </c>
       <c r="F24" t="s">
         <v>8</v>
       </c>
       <c r="G24">
         <v>1.0</v>
       </c>
       <c r="H24" s="1">
-        <v>589543.11</v>
+        <v>814895.22</v>
       </c>
       <c r="I24" s="1">
-        <v>-6961.11</v>
+        <v>1040913.53</v>
       </c>
       <c r="J24" s="1">
-        <v>-1.1807635238074</v>
+        <v>127.73587382191</v>
       </c>
       <c r="K24">
         <v>0.0</v>
       </c>
       <c r="L24">
         <v>0.0</v>
       </c>
       <c r="M24" s="1">
-        <v>582582.0</v>
+        <v>1855808.75</v>
       </c>
       <c r="N24" s="1">
-        <v>582582.0</v>
+        <v>1855808.75</v>
       </c>
       <c r="O24" s="1">
-        <v>0.16</v>
+        <v>0.5</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
         <v>80</v>
       </c>
       <c r="B25" t="s">
         <v>81</v>
       </c>
       <c r="C25" s="1">
-        <v>36757.0</v>
+        <v>75255.0</v>
       </c>
       <c r="D25" s="1">
-        <v>30.26</v>
+        <v>3.208</v>
       </c>
       <c r="E25" s="1">
-        <v>31.8001455505</v>
+        <v>3.2079997342</v>
       </c>
       <c r="F25" t="s">
         <v>8</v>
       </c>
       <c r="G25">
         <v>1.0</v>
       </c>
       <c r="H25" s="1">
-        <v>1168877.95</v>
+        <v>241418.02</v>
       </c>
       <c r="I25" s="1">
-        <v>-56611.13</v>
+        <v>0.02</v>
       </c>
       <c r="J25" s="1">
-        <v>-4.8432028339657</v>
+        <v>8.2843857306095E-6</v>
       </c>
       <c r="K25">
         <v>0.0</v>
       </c>
       <c r="L25">
         <v>0.0</v>
       </c>
       <c r="M25" s="1">
-        <v>1112266.82</v>
+        <v>241418.04</v>
       </c>
       <c r="N25" s="1">
-        <v>1112266.82</v>
+        <v>241418.04</v>
       </c>
       <c r="O25" s="1">
-        <v>0.31</v>
+        <v>0.07</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
         <v>82</v>
       </c>
       <c r="B26" t="s">
         <v>83</v>
       </c>
       <c r="C26" s="1">
-        <v>18754.0</v>
+        <v>209288.0</v>
       </c>
       <c r="D26" s="1">
-        <v>70.52</v>
+        <v>10.79</v>
       </c>
       <c r="E26" s="1">
-        <v>104.4029694998</v>
+        <v>7.7070728374</v>
       </c>
       <c r="F26" t="s">
         <v>8</v>
       </c>
       <c r="G26">
         <v>1.0</v>
       </c>
       <c r="H26" s="1">
-        <v>1957973.29</v>
+        <v>1612997.86</v>
       </c>
       <c r="I26" s="1">
-        <v>-635441.21</v>
+        <v>645219.66</v>
       </c>
       <c r="J26" s="1">
-        <v>-32.454028522524</v>
+        <v>40.001271917373</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26" s="1">
-        <v>1322532.08</v>
+        <v>2258217.52</v>
       </c>
       <c r="N26" s="1">
-        <v>1322532.08</v>
+        <v>2258217.52</v>
       </c>
       <c r="O26" s="1">
-        <v>0.36</v>
+        <v>0.61</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
         <v>84</v>
       </c>
       <c r="B27" t="s">
         <v>85</v>
       </c>
       <c r="C27" s="1">
-        <v>22856.0</v>
+        <v>9219.0</v>
       </c>
       <c r="D27" s="1">
-        <v>17.69</v>
+        <v>14.175</v>
       </c>
       <c r="E27" s="1">
-        <v>17.8276001925</v>
+        <v>14.1750005424</v>
       </c>
       <c r="F27" t="s">
         <v>8</v>
       </c>
       <c r="G27">
         <v>1.0</v>
       </c>
       <c r="H27" s="1">
-        <v>407467.63</v>
+        <v>130679.33</v>
       </c>
       <c r="I27" s="1">
-        <v>-3144.99</v>
+        <v>0.0</v>
       </c>
       <c r="J27" s="1">
-        <v>-0.77183799851782</v>
+        <v>0.0</v>
       </c>
       <c r="K27">
         <v>0.0</v>
       </c>
       <c r="L27">
         <v>0.0</v>
       </c>
       <c r="M27" s="1">
-        <v>404322.64</v>
+        <v>130679.33</v>
       </c>
       <c r="N27" s="1">
-        <v>404322.64</v>
+        <v>130679.33</v>
       </c>
       <c r="O27" s="1">
-        <v>0.11</v>
+        <v>0.04</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
         <v>86</v>
       </c>
       <c r="B28" t="s">
         <v>87</v>
       </c>
       <c r="C28" s="1">
-        <v>305848.0</v>
+        <v>1912.0</v>
       </c>
       <c r="D28" s="1">
-        <v>9.478</v>
+        <v>132.0</v>
       </c>
       <c r="E28" s="1">
-        <v>6.0097492872</v>
+        <v>132.0</v>
       </c>
       <c r="F28" t="s">
         <v>8</v>
       </c>
       <c r="G28">
         <v>1.0</v>
       </c>
       <c r="H28" s="1">
-        <v>1838069.8</v>
+        <v>252384.0</v>
       </c>
       <c r="I28" s="1">
-        <v>1060757.54</v>
+        <v>0.0</v>
       </c>
       <c r="J28" s="1">
-        <v>57.710405774579</v>
+        <v>0.0</v>
       </c>
       <c r="K28">
         <v>0.0</v>
       </c>
       <c r="L28">
         <v>0.0</v>
       </c>
       <c r="M28" s="1">
-        <v>2898827.34</v>
+        <v>252384.0</v>
       </c>
       <c r="N28" s="1">
-        <v>2898827.34</v>
+        <v>252384.0</v>
       </c>
       <c r="O28" s="1">
-        <v>0.8</v>
+        <v>0.07</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
         <v>88</v>
       </c>
       <c r="B29" t="s">
         <v>89</v>
       </c>
       <c r="C29" s="1">
-        <v>50355.0</v>
+        <v>1091.0</v>
       </c>
       <c r="D29" s="1">
-        <v>25.7</v>
+        <v>189.4</v>
       </c>
       <c r="E29" s="1">
-        <v>14.122016483</v>
+        <v>189.4</v>
       </c>
       <c r="F29" t="s">
         <v>8</v>
       </c>
       <c r="G29">
         <v>1.0</v>
       </c>
       <c r="H29" s="1">
-        <v>711114.14</v>
+        <v>206635.4</v>
       </c>
       <c r="I29" s="1">
-        <v>583009.36</v>
+        <v>0.0</v>
       </c>
       <c r="J29" s="1">
-        <v>81.985342043684</v>
+        <v>0.0</v>
       </c>
       <c r="K29">
         <v>0.0</v>
       </c>
       <c r="L29">
         <v>0.0</v>
       </c>
       <c r="M29" s="1">
-        <v>1294123.5</v>
+        <v>206635.4</v>
       </c>
       <c r="N29" s="1">
-        <v>1294123.5</v>
+        <v>206635.4</v>
       </c>
       <c r="O29" s="1">
-        <v>0.36</v>
+        <v>0.06</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
         <v>90</v>
       </c>
       <c r="B30" t="s">
         <v>91</v>
       </c>
       <c r="C30" s="1">
-        <v>9689.0</v>
+        <v>3150.0</v>
       </c>
       <c r="D30" s="1">
-        <v>107.0</v>
+        <v>34.2</v>
       </c>
       <c r="E30" s="1">
-        <v>104.5896996594</v>
+        <v>34.2</v>
       </c>
       <c r="F30" t="s">
         <v>8</v>
       </c>
       <c r="G30">
         <v>1.0</v>
       </c>
       <c r="H30" s="1">
-        <v>1013369.6</v>
+        <v>107730.0</v>
       </c>
       <c r="I30" s="1">
-        <v>23353.4</v>
+        <v>0.0</v>
       </c>
       <c r="J30" s="1">
-        <v>2.3045293642122</v>
+        <v>0.0</v>
       </c>
       <c r="K30">
         <v>0.0</v>
       </c>
       <c r="L30">
         <v>0.0</v>
       </c>
       <c r="M30" s="1">
-        <v>1036723.0</v>
+        <v>107730.0</v>
       </c>
       <c r="N30" s="1">
-        <v>1036723.0</v>
+        <v>107730.0</v>
       </c>
       <c r="O30" s="1">
-        <v>0.29</v>
+        <v>0.03</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
         <v>92</v>
       </c>
       <c r="B31" t="s">
         <v>93</v>
       </c>
       <c r="C31" s="1">
-        <v>5253.0</v>
+        <v>15715.0</v>
       </c>
       <c r="D31" s="1">
-        <v>255.1</v>
+        <v>89.46</v>
       </c>
       <c r="E31" s="1">
-        <v>192.1312868837</v>
+        <v>78.0265911549</v>
       </c>
       <c r="F31" t="s">
         <v>8</v>
       </c>
       <c r="G31">
         <v>1.0</v>
       </c>
       <c r="H31" s="1">
-        <v>1009265.65</v>
+        <v>1226187.88</v>
       </c>
       <c r="I31" s="1">
-        <v>330774.65</v>
+        <v>179676.02</v>
       </c>
       <c r="J31" s="1">
-        <v>32.773794491074</v>
+        <v>14.653221005577</v>
       </c>
       <c r="K31">
         <v>0.0</v>
       </c>
       <c r="L31">
         <v>0.0</v>
       </c>
       <c r="M31" s="1">
-        <v>1340040.3</v>
+        <v>1405863.9</v>
       </c>
       <c r="N31" s="1">
-        <v>1340040.3</v>
+        <v>1405863.9</v>
       </c>
       <c r="O31" s="1">
-        <v>0.37</v>
+        <v>0.38</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
         <v>94</v>
       </c>
       <c r="B32" t="s">
         <v>95</v>
       </c>
       <c r="C32" s="1">
-        <v>35141.0</v>
+        <v>17629.0</v>
       </c>
       <c r="D32" s="1">
-        <v>14.85</v>
+        <v>95.5</v>
       </c>
       <c r="E32" s="1">
-        <v>22.3286483026</v>
+        <v>75.8245317375</v>
       </c>
       <c r="F32" t="s">
         <v>8</v>
       </c>
       <c r="G32">
         <v>1.0</v>
       </c>
       <c r="H32" s="1">
-        <v>784651.03</v>
+        <v>1336710.67</v>
       </c>
       <c r="I32" s="1">
-        <v>-262807.18</v>
+        <v>346858.83</v>
       </c>
       <c r="J32" s="1">
-        <v>-33.493511121753</v>
+        <v>25.94868416813</v>
       </c>
       <c r="K32">
         <v>0.0</v>
       </c>
       <c r="L32">
         <v>0.0</v>
       </c>
       <c r="M32" s="1">
-        <v>521843.85</v>
+        <v>1683569.5</v>
       </c>
       <c r="N32" s="1">
-        <v>521843.85</v>
+        <v>1683569.5</v>
       </c>
       <c r="O32" s="1">
-        <v>0.14</v>
+        <v>0.46</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
         <v>96</v>
       </c>
       <c r="B33" t="s">
         <v>97</v>
       </c>
       <c r="C33" s="1">
-        <v>5407.0</v>
+        <v>1451235.0</v>
       </c>
       <c r="D33" s="1">
-        <v>177.3</v>
+        <v>11.28</v>
       </c>
       <c r="E33" s="1">
-        <v>146.9038857037</v>
+        <v>11.2004103126</v>
       </c>
       <c r="F33" t="s">
         <v>8</v>
       </c>
       <c r="G33">
         <v>1.0</v>
       </c>
       <c r="H33" s="1">
-        <v>794309.31</v>
+        <v>16254427.46</v>
       </c>
       <c r="I33" s="1">
-        <v>164351.79</v>
+        <v>115503.34</v>
       </c>
       <c r="J33" s="1">
-        <v>20.691157453511</v>
+        <v>0.71059617623714</v>
       </c>
       <c r="K33">
         <v>0.0</v>
       </c>
       <c r="L33">
         <v>0.0</v>
       </c>
       <c r="M33" s="1">
-        <v>958661.1</v>
+        <v>16369930.8</v>
       </c>
       <c r="N33" s="1">
-        <v>958661.1</v>
+        <v>16369930.8</v>
       </c>
       <c r="O33" s="1">
-        <v>0.26</v>
+        <v>4.44</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
         <v>98</v>
       </c>
       <c r="B34" t="s">
         <v>99</v>
       </c>
       <c r="C34" s="1">
-        <v>14937.0</v>
+        <v>577498.0</v>
       </c>
       <c r="D34" s="1">
-        <v>35.65</v>
+        <v>10.872</v>
       </c>
       <c r="E34" s="1">
-        <v>34.39</v>
+        <v>10.6970180849</v>
       </c>
       <c r="F34" t="s">
         <v>8</v>
       </c>
       <c r="G34">
         <v>1.0</v>
       </c>
       <c r="H34" s="1">
-        <v>513683.43</v>
+        <v>6177506.55</v>
       </c>
       <c r="I34" s="1">
-        <v>18820.62</v>
+        <v>101051.71</v>
       </c>
       <c r="J34" s="1">
-        <v>3.6638557720268</v>
+        <v>1.6358009365445</v>
       </c>
       <c r="K34">
         <v>0.0</v>
       </c>
       <c r="L34">
         <v>0.0</v>
       </c>
       <c r="M34" s="1">
-        <v>532504.05</v>
+        <v>6278558.26</v>
       </c>
       <c r="N34" s="1">
-        <v>532504.05</v>
+        <v>6278558.26</v>
       </c>
       <c r="O34" s="1">
-        <v>0.15</v>
+        <v>1.7</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
         <v>100</v>
       </c>
       <c r="B35" t="s">
         <v>101</v>
       </c>
       <c r="C35" s="1">
-        <v>10927.0</v>
+        <v>3958.0</v>
       </c>
       <c r="D35" s="1">
-        <v>79.78</v>
+        <v>52.68</v>
       </c>
       <c r="E35" s="1">
-        <v>69.1710844697</v>
+        <v>52.68</v>
       </c>
       <c r="F35" t="s">
         <v>8</v>
       </c>
       <c r="G35">
         <v>1.0</v>
       </c>
       <c r="H35" s="1">
-        <v>755832.44</v>
+        <v>208507.44</v>
       </c>
       <c r="I35" s="1">
-        <v>115923.62</v>
+        <v>0.0</v>
       </c>
       <c r="J35" s="1">
-        <v>15.337211512118</v>
+        <v>0.0</v>
       </c>
       <c r="K35">
         <v>0.0</v>
       </c>
       <c r="L35">
         <v>0.0</v>
       </c>
       <c r="M35" s="1">
-        <v>871756.06</v>
+        <v>208507.44</v>
       </c>
       <c r="N35" s="1">
-        <v>871756.06</v>
+        <v>208507.44</v>
       </c>
       <c r="O35" s="1">
-        <v>0.24</v>
+        <v>0.06</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
         <v>102</v>
       </c>
       <c r="B36" t="s">
         <v>103</v>
       </c>
       <c r="C36" s="1">
-        <v>463.0</v>
+        <v>21022.0</v>
       </c>
       <c r="D36" s="1">
-        <v>2055.0</v>
+        <v>12.01</v>
       </c>
       <c r="E36" s="1">
-        <v>1438.3088336933</v>
+        <v>12.01</v>
       </c>
       <c r="F36" t="s">
         <v>8</v>
       </c>
       <c r="G36">
         <v>1.0</v>
       </c>
       <c r="H36" s="1">
-        <v>665936.99</v>
+        <v>252474.22</v>
       </c>
       <c r="I36" s="1">
-        <v>285528.01</v>
+        <v>0.0</v>
       </c>
       <c r="J36" s="1">
-        <v>42.876130067501</v>
+        <v>0.0</v>
       </c>
       <c r="K36">
         <v>0.0</v>
       </c>
       <c r="L36">
         <v>0.0</v>
       </c>
       <c r="M36" s="1">
-        <v>951465.0</v>
+        <v>252474.22</v>
       </c>
       <c r="N36" s="1">
-        <v>951465.0</v>
+        <v>252474.22</v>
       </c>
       <c r="O36" s="1">
-        <v>0.26</v>
+        <v>0.07</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
         <v>104</v>
       </c>
       <c r="B37" t="s">
         <v>105</v>
       </c>
       <c r="C37" s="1">
-        <v>97304.0</v>
+        <v>23963.0</v>
       </c>
       <c r="D37" s="1">
-        <v>19.365</v>
+        <v>29.42</v>
       </c>
       <c r="E37" s="1">
-        <v>13.2980955562</v>
+        <v>25.2120206151</v>
       </c>
       <c r="F37" t="s">
         <v>8</v>
       </c>
       <c r="G37">
         <v>1.0</v>
       </c>
       <c r="H37" s="1">
-        <v>1293957.89</v>
+        <v>604155.65</v>
       </c>
       <c r="I37" s="1">
-        <v>590334.07</v>
+        <v>100835.81</v>
       </c>
       <c r="J37" s="1">
-        <v>45.622355608497</v>
+        <v>16.690369443702</v>
       </c>
       <c r="K37">
         <v>0.0</v>
       </c>
       <c r="L37">
         <v>0.0</v>
       </c>
       <c r="M37" s="1">
-        <v>1884291.96</v>
+        <v>704991.46</v>
       </c>
       <c r="N37" s="1">
-        <v>1884291.96</v>
+        <v>704991.46</v>
       </c>
       <c r="O37" s="1">
-        <v>0.52</v>
+        <v>0.19</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
         <v>106</v>
       </c>
       <c r="B38" t="s">
         <v>107</v>
       </c>
       <c r="C38" s="1">
-        <v>25969.0</v>
+        <v>82137.0</v>
       </c>
       <c r="D38" s="1">
-        <v>57.14</v>
+        <v>10.52</v>
       </c>
       <c r="E38" s="1">
-        <v>38.9226296738</v>
+        <v>10.5673277573</v>
       </c>
       <c r="F38" t="s">
         <v>8</v>
       </c>
       <c r="G38">
         <v>1.0</v>
       </c>
       <c r="H38" s="1">
-        <v>1010781.77</v>
+        <v>867968.6</v>
       </c>
       <c r="I38" s="1">
-        <v>473086.89</v>
+        <v>-3887.36</v>
       </c>
       <c r="J38" s="1">
-        <v>46.804058407187</v>
+        <v>-0.44786873626534</v>
       </c>
       <c r="K38">
         <v>0.0</v>
       </c>
       <c r="L38">
         <v>0.0</v>
       </c>
       <c r="M38" s="1">
-        <v>1483868.66</v>
+        <v>864081.24</v>
       </c>
       <c r="N38" s="1">
-        <v>1483868.66</v>
+        <v>864081.24</v>
       </c>
       <c r="O38" s="1">
-        <v>0.41</v>
+        <v>0.23</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
         <v>108</v>
       </c>
       <c r="B39" t="s">
         <v>109</v>
       </c>
       <c r="C39" s="1">
-        <v>46358.0</v>
+        <v>9530.0</v>
       </c>
       <c r="D39" s="1">
-        <v>42.035</v>
+        <v>16.045</v>
       </c>
       <c r="E39" s="1">
-        <v>34.7570736442</v>
+        <v>16.045</v>
       </c>
       <c r="F39" t="s">
         <v>8</v>
       </c>
       <c r="G39">
         <v>1.0</v>
       </c>
       <c r="H39" s="1">
-        <v>1611268.42</v>
+        <v>152908.85</v>
       </c>
       <c r="I39" s="1">
-        <v>337390.11</v>
+        <v>0.0</v>
       </c>
       <c r="J39" s="1">
-        <v>20.939410579399</v>
+        <v>0.0</v>
       </c>
       <c r="K39">
         <v>0.0</v>
       </c>
       <c r="L39">
         <v>0.0</v>
       </c>
       <c r="M39" s="1">
-        <v>1948658.53</v>
+        <v>152908.85</v>
       </c>
       <c r="N39" s="1">
-        <v>1948658.53</v>
+        <v>152908.85</v>
       </c>
       <c r="O39" s="1">
-        <v>0.54</v>
+        <v>0.04</v>
       </c>
       <c r="P39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
         <v>110</v>
       </c>
       <c r="B40" t="s">
         <v>111</v>
       </c>
       <c r="C40" s="1">
-        <v>95424.0</v>
+        <v>1124.0</v>
       </c>
       <c r="D40" s="1">
-        <v>25.345</v>
+        <v>92.7</v>
       </c>
       <c r="E40" s="1">
-        <v>12.0848597837</v>
+        <v>92.7</v>
       </c>
       <c r="F40" t="s">
         <v>8</v>
       </c>
       <c r="G40">
         <v>1.0</v>
       </c>
       <c r="H40" s="1">
-        <v>1153185.66</v>
+        <v>104194.8</v>
       </c>
       <c r="I40" s="1">
-        <v>1265335.62</v>
+        <v>0.0</v>
       </c>
       <c r="J40" s="1">
-        <v>109.72523019407</v>
+        <v>0.0</v>
       </c>
       <c r="K40">
         <v>0.0</v>
       </c>
       <c r="L40">
         <v>0.0</v>
       </c>
       <c r="M40" s="1">
-        <v>2418521.28</v>
+        <v>104194.8</v>
       </c>
       <c r="N40" s="1">
-        <v>2418521.28</v>
+        <v>104194.8</v>
       </c>
       <c r="O40" s="1">
-        <v>0.67</v>
+        <v>0.03</v>
       </c>
       <c r="P40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
         <v>112</v>
       </c>
       <c r="B41" t="s">
         <v>113</v>
       </c>
       <c r="C41" s="1">
-        <v>456546.0</v>
+        <v>7431.0</v>
       </c>
       <c r="D41" s="1">
-        <v>5.966</v>
+        <v>34.65</v>
       </c>
       <c r="E41" s="1">
-        <v>2.8473831114</v>
+        <v>34.65</v>
       </c>
       <c r="F41" t="s">
         <v>8</v>
       </c>
       <c r="G41">
         <v>1.0</v>
       </c>
       <c r="H41" s="1">
-        <v>1299961.37</v>
+        <v>257484.15</v>
       </c>
       <c r="I41" s="1">
-        <v>1423792.07</v>
+        <v>0.0</v>
       </c>
       <c r="J41" s="1">
-        <v>109.52572152202</v>
+        <v>0.0</v>
       </c>
       <c r="K41">
         <v>0.0</v>
       </c>
       <c r="L41">
         <v>0.0</v>
       </c>
       <c r="M41" s="1">
-        <v>2723753.44</v>
+        <v>257484.15</v>
       </c>
       <c r="N41" s="1">
-        <v>2723753.44</v>
+        <v>257484.15</v>
       </c>
       <c r="O41" s="1">
-        <v>0.75</v>
+        <v>0.07</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
         <v>114</v>
       </c>
       <c r="B42" t="s">
         <v>115</v>
       </c>
       <c r="C42" s="1">
-        <v>1207.0</v>
+        <v>8544.0</v>
       </c>
       <c r="D42" s="1">
-        <v>258.05</v>
+        <v>86.24</v>
       </c>
       <c r="E42" s="1">
-        <v>530.7942336371</v>
+        <v>67.5653827247</v>
       </c>
       <c r="F42" t="s">
         <v>8</v>
       </c>
       <c r="G42">
         <v>1.0</v>
       </c>
       <c r="H42" s="1">
-        <v>640668.64</v>
+        <v>577278.63</v>
       </c>
       <c r="I42" s="1">
-        <v>-329202.29</v>
+        <v>159555.93</v>
       </c>
       <c r="J42" s="1">
-        <v>-51.384174196508</v>
+        <v>27.639327303697</v>
       </c>
       <c r="K42">
         <v>0.0</v>
       </c>
       <c r="L42">
         <v>0.0</v>
       </c>
       <c r="M42" s="1">
-        <v>311466.35</v>
+        <v>736834.56</v>
       </c>
       <c r="N42" s="1">
-        <v>311466.35</v>
+        <v>736834.56</v>
       </c>
       <c r="O42" s="1">
-        <v>0.09</v>
+        <v>0.2</v>
       </c>
       <c r="P42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
         <v>116</v>
       </c>
       <c r="B43" t="s">
         <v>117</v>
       </c>
       <c r="C43" s="1">
-        <v>9308.0</v>
+        <v>1670.0</v>
       </c>
       <c r="D43" s="1">
-        <v>77.0</v>
+        <v>62.15</v>
       </c>
       <c r="E43" s="1">
-        <v>93.1078899871</v>
+        <v>62.15</v>
       </c>
       <c r="F43" t="s">
         <v>8</v>
       </c>
       <c r="G43">
         <v>1.0</v>
       </c>
       <c r="H43" s="1">
-        <v>866648.24</v>
+        <v>103790.5</v>
       </c>
       <c r="I43" s="1">
-        <v>-149932.24</v>
+        <v>0.0</v>
       </c>
       <c r="J43" s="1">
-        <v>-17.300241675908</v>
+        <v>0.0</v>
       </c>
       <c r="K43">
         <v>0.0</v>
       </c>
       <c r="L43">
         <v>0.0</v>
       </c>
       <c r="M43" s="1">
-        <v>716716.0</v>
+        <v>103790.5</v>
       </c>
       <c r="N43" s="1">
-        <v>716716.0</v>
+        <v>103790.5</v>
       </c>
       <c r="O43" s="1">
-        <v>0.2</v>
+        <v>0.03</v>
       </c>
       <c r="P43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
         <v>118</v>
       </c>
       <c r="B44" t="s">
         <v>119</v>
       </c>
       <c r="C44" s="1">
-        <v>6130.0</v>
+        <v>32440.0</v>
       </c>
       <c r="D44" s="1">
-        <v>106.8</v>
+        <v>18.785</v>
       </c>
       <c r="E44" s="1">
-        <v>98.8895595432</v>
+        <v>18.785</v>
       </c>
       <c r="F44" t="s">
         <v>8</v>
       </c>
       <c r="G44">
         <v>1.0</v>
       </c>
       <c r="H44" s="1">
-        <v>606193.0</v>
+        <v>609385.4</v>
       </c>
       <c r="I44" s="1">
-        <v>48491.0</v>
+        <v>0.0</v>
       </c>
       <c r="J44" s="1">
-        <v>7.9992675600015</v>
+        <v>0.0</v>
       </c>
       <c r="K44">
         <v>0.0</v>
       </c>
       <c r="L44">
         <v>0.0</v>
       </c>
       <c r="M44" s="1">
-        <v>654684.0</v>
+        <v>609385.4</v>
       </c>
       <c r="N44" s="1">
-        <v>654684.0</v>
+        <v>609385.4</v>
       </c>
       <c r="O44" s="1">
-        <v>0.18</v>
+        <v>0.17</v>
       </c>
       <c r="P44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
         <v>120</v>
       </c>
       <c r="B45" t="s">
         <v>121</v>
       </c>
       <c r="C45" s="1">
-        <v>311801.0</v>
+        <v>9816.0</v>
       </c>
       <c r="D45" s="1">
-        <v>4.477</v>
+        <v>72.64</v>
       </c>
       <c r="E45" s="1">
-        <v>3.4709370079</v>
+        <v>57.2562846373</v>
       </c>
       <c r="F45" t="s">
         <v>8</v>
       </c>
       <c r="G45">
         <v>1.0</v>
       </c>
       <c r="H45" s="1">
-        <v>1082241.63</v>
+        <v>562027.69</v>
       </c>
       <c r="I45" s="1">
-        <v>313691.45</v>
+        <v>151006.55</v>
       </c>
       <c r="J45" s="1">
-        <v>28.985343134509</v>
+        <v>26.868169075442</v>
       </c>
       <c r="K45">
         <v>0.0</v>
       </c>
       <c r="L45">
         <v>0.0</v>
       </c>
       <c r="M45" s="1">
-        <v>1395933.08</v>
+        <v>713034.24</v>
       </c>
       <c r="N45" s="1">
-        <v>1395933.08</v>
+        <v>713034.24</v>
       </c>
       <c r="O45" s="1">
-        <v>0.38</v>
+        <v>0.19</v>
       </c>
       <c r="P45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
         <v>122</v>
       </c>
       <c r="B46" t="s">
         <v>123</v>
       </c>
       <c r="C46" s="1">
-        <v>11606.0</v>
+        <v>19348.0</v>
       </c>
       <c r="D46" s="1">
-        <v>167.74</v>
+        <v>18.55</v>
       </c>
       <c r="E46" s="1">
-        <v>149.7681440634</v>
+        <v>30.1904589622</v>
       </c>
       <c r="F46" t="s">
         <v>8</v>
       </c>
       <c r="G46">
         <v>1.0</v>
       </c>
       <c r="H46" s="1">
-        <v>1738209.08</v>
+        <v>584125.0</v>
       </c>
       <c r="I46" s="1">
-        <v>208581.36</v>
+        <v>-225219.6</v>
       </c>
       <c r="J46" s="1">
-        <v>11.999785434328</v>
+        <v>-38.55674727156</v>
       </c>
       <c r="K46">
         <v>0.0</v>
       </c>
       <c r="L46">
         <v>0.0</v>
       </c>
       <c r="M46" s="1">
-        <v>1946790.44</v>
+        <v>358905.4</v>
       </c>
       <c r="N46" s="1">
-        <v>1946790.44</v>
+        <v>358905.4</v>
       </c>
       <c r="O46" s="1">
-        <v>0.54</v>
+        <v>0.1</v>
       </c>
       <c r="P46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
         <v>124</v>
       </c>
       <c r="B47" t="s">
         <v>125</v>
       </c>
       <c r="C47" s="1">
-        <v>5935.0</v>
+        <v>25359.0</v>
       </c>
       <c r="D47" s="1">
-        <v>140.85</v>
+        <v>30.295</v>
       </c>
       <c r="E47" s="1">
-        <v>72.0073091828</v>
+        <v>30.2950001972</v>
       </c>
       <c r="F47" t="s">
         <v>8</v>
       </c>
       <c r="G47">
         <v>1.0</v>
       </c>
       <c r="H47" s="1">
-        <v>427363.38</v>
+        <v>768250.91</v>
       </c>
       <c r="I47" s="1">
-        <v>408581.37</v>
+        <v>0.0</v>
       </c>
       <c r="J47" s="1">
-        <v>95.605142864604</v>
+        <v>0.0</v>
       </c>
       <c r="K47">
         <v>0.0</v>
       </c>
       <c r="L47">
         <v>0.0</v>
       </c>
       <c r="M47" s="1">
-        <v>835944.75</v>
+        <v>768250.91</v>
       </c>
       <c r="N47" s="1">
-        <v>835944.75</v>
+        <v>768250.91</v>
       </c>
       <c r="O47" s="1">
-        <v>0.23</v>
+        <v>0.21</v>
       </c>
       <c r="P47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
         <v>126</v>
       </c>
       <c r="B48" t="s">
         <v>127</v>
       </c>
       <c r="C48" s="1">
-        <v>3360.0</v>
+        <v>3944.0</v>
       </c>
       <c r="D48" s="1">
-        <v>394.05</v>
+        <v>232.4</v>
       </c>
       <c r="E48" s="1">
-        <v>395.9467291667</v>
+        <v>221.8383138945</v>
       </c>
       <c r="F48" t="s">
         <v>8</v>
       </c>
       <c r="G48">
         <v>1.0</v>
       </c>
       <c r="H48" s="1">
-        <v>1330381.01</v>
+        <v>874930.31</v>
       </c>
       <c r="I48" s="1">
-        <v>-6373.01</v>
+        <v>41655.29</v>
       </c>
       <c r="J48" s="1">
-        <v>-0.479036452873</v>
+        <v>4.7609837633811</v>
       </c>
       <c r="K48">
         <v>0.0</v>
       </c>
       <c r="L48">
         <v>0.0</v>
       </c>
       <c r="M48" s="1">
-        <v>1324008.0</v>
+        <v>916585.6</v>
       </c>
       <c r="N48" s="1">
-        <v>1324008.0</v>
+        <v>916585.6</v>
       </c>
       <c r="O48" s="1">
-        <v>0.36</v>
+        <v>0.25</v>
       </c>
       <c r="P48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
         <v>128</v>
       </c>
       <c r="B49" t="s">
         <v>129</v>
       </c>
       <c r="C49" s="1">
-        <v>4112.0</v>
+        <v>13455.0</v>
       </c>
       <c r="D49" s="1">
-        <v>536.2</v>
+        <v>50.1</v>
       </c>
       <c r="E49" s="1">
-        <v>630.0707149805</v>
+        <v>50.1</v>
       </c>
       <c r="F49" t="s">
         <v>8</v>
       </c>
       <c r="G49">
         <v>1.0</v>
       </c>
       <c r="H49" s="1">
-        <v>2590850.78</v>
+        <v>674095.5</v>
       </c>
       <c r="I49" s="1">
-        <v>-385996.38</v>
+        <v>0.0</v>
       </c>
       <c r="J49" s="1">
-        <v>-14.898441198532</v>
+        <v>0.0</v>
       </c>
       <c r="K49">
         <v>0.0</v>
       </c>
       <c r="L49">
         <v>0.0</v>
       </c>
       <c r="M49" s="1">
-        <v>2204854.4</v>
+        <v>674095.5</v>
       </c>
       <c r="N49" s="1">
-        <v>2204854.4</v>
+        <v>674095.5</v>
       </c>
       <c r="O49" s="1">
-        <v>0.61</v>
+        <v>0.18</v>
       </c>
       <c r="P49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
         <v>130</v>
       </c>
       <c r="B50" t="s">
         <v>131</v>
       </c>
       <c r="C50" s="1">
-        <v>9362.0</v>
+        <v>15542.0</v>
       </c>
       <c r="D50" s="1">
-        <v>121.45</v>
+        <v>34.09</v>
       </c>
       <c r="E50" s="1">
-        <v>128.6372292245</v>
+        <v>31.8001454124</v>
       </c>
       <c r="F50" t="s">
         <v>8</v>
       </c>
       <c r="G50">
         <v>1.0</v>
       </c>
       <c r="H50" s="1">
-        <v>1204301.74</v>
+        <v>494237.86</v>
       </c>
       <c r="I50" s="1">
-        <v>-67286.84</v>
+        <v>35588.92</v>
       </c>
       <c r="J50" s="1">
-        <v>-5.5872077374894</v>
+        <v>7.2007676627606</v>
       </c>
       <c r="K50">
         <v>0.0</v>
       </c>
       <c r="L50">
         <v>0.0</v>
       </c>
       <c r="M50" s="1">
-        <v>1137014.9</v>
+        <v>529826.78</v>
       </c>
       <c r="N50" s="1">
-        <v>1137014.9</v>
+        <v>529826.78</v>
       </c>
       <c r="O50" s="1">
-        <v>0.31</v>
+        <v>0.14</v>
       </c>
       <c r="P50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
         <v>132</v>
       </c>
       <c r="B51" t="s">
         <v>133</v>
       </c>
       <c r="C51" s="1">
-        <v>77418.0</v>
+        <v>78803.0</v>
       </c>
       <c r="D51" s="1">
-        <v>16.965</v>
+        <v>19.68</v>
       </c>
       <c r="E51" s="1">
-        <v>11.7747651709</v>
+        <v>19.1427304798</v>
       </c>
       <c r="F51" t="s">
         <v>8</v>
       </c>
       <c r="G51">
         <v>1.0</v>
       </c>
       <c r="H51" s="1">
-        <v>911578.77</v>
+        <v>1508504.59</v>
       </c>
       <c r="I51" s="1">
-        <v>401817.6</v>
+        <v>42338.45</v>
       </c>
       <c r="J51" s="1">
-        <v>44.07930649811</v>
+        <v>2.8066503927575</v>
       </c>
       <c r="K51">
         <v>0.0</v>
       </c>
       <c r="L51">
         <v>0.0</v>
       </c>
       <c r="M51" s="1">
-        <v>1313396.37</v>
+        <v>1550843.04</v>
       </c>
       <c r="N51" s="1">
-        <v>1313396.37</v>
+        <v>1550843.04</v>
       </c>
       <c r="O51" s="1">
-        <v>0.36</v>
+        <v>0.42</v>
       </c>
       <c r="P51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
         <v>134</v>
       </c>
       <c r="B52" t="s">
         <v>135</v>
       </c>
       <c r="C52" s="1">
-        <v>9654.0</v>
+        <v>158522.0</v>
       </c>
       <c r="D52" s="1">
-        <v>48.36</v>
+        <v>4.516</v>
       </c>
       <c r="E52" s="1">
-        <v>52.2038004972</v>
+        <v>4.5159999874</v>
       </c>
       <c r="F52" t="s">
         <v>8</v>
       </c>
       <c r="G52">
         <v>1.0</v>
       </c>
       <c r="H52" s="1">
-        <v>503975.49</v>
+        <v>715885.35</v>
       </c>
       <c r="I52" s="1">
-        <v>-37108.05</v>
+        <v>0.0</v>
       </c>
       <c r="J52" s="1">
-        <v>-7.3630664062651</v>
+        <v>0.0</v>
       </c>
       <c r="K52">
         <v>0.0</v>
       </c>
       <c r="L52">
         <v>0.0</v>
       </c>
       <c r="M52" s="1">
-        <v>466867.44</v>
+        <v>715885.35</v>
       </c>
       <c r="N52" s="1">
-        <v>466867.44</v>
+        <v>715885.35</v>
       </c>
       <c r="O52" s="1">
-        <v>0.13</v>
+        <v>0.19</v>
       </c>
       <c r="P52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
         <v>136</v>
       </c>
       <c r="B53" t="s">
         <v>137</v>
       </c>
       <c r="C53" s="1">
-        <v>1558.0</v>
+        <v>2156.0</v>
       </c>
       <c r="D53" s="1">
-        <v>532.0</v>
+        <v>146.2</v>
       </c>
       <c r="E53" s="1">
-        <v>216.5733119384</v>
+        <v>146.2</v>
       </c>
       <c r="F53" t="s">
         <v>8</v>
       </c>
       <c r="G53">
         <v>1.0</v>
       </c>
       <c r="H53" s="1">
-        <v>337421.22</v>
+        <v>315207.2</v>
       </c>
       <c r="I53" s="1">
-        <v>491434.78</v>
+        <v>0.0</v>
       </c>
       <c r="J53" s="1">
-        <v>145.64430180177</v>
+        <v>0.0</v>
       </c>
       <c r="K53">
         <v>0.0</v>
       </c>
       <c r="L53">
         <v>0.0</v>
       </c>
       <c r="M53" s="1">
-        <v>828856.0</v>
+        <v>315207.2</v>
       </c>
       <c r="N53" s="1">
-        <v>828856.0</v>
+        <v>315207.2</v>
       </c>
       <c r="O53" s="1">
-        <v>0.23</v>
+        <v>0.09</v>
       </c>
       <c r="P53">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
         <v>138</v>
       </c>
       <c r="B54" t="s">
         <v>139</v>
       </c>
       <c r="C54" s="1">
-        <v>180231.0</v>
+        <v>16475.0</v>
       </c>
       <c r="D54" s="1">
-        <v>5.884</v>
+        <v>43.44</v>
       </c>
       <c r="E54" s="1">
-        <v>4.7685391525</v>
+        <v>43.44</v>
       </c>
       <c r="F54" t="s">
         <v>8</v>
       </c>
       <c r="G54">
         <v>1.0</v>
       </c>
       <c r="H54" s="1">
-        <v>859438.58</v>
+        <v>715674.0</v>
       </c>
       <c r="I54" s="1">
-        <v>201040.62</v>
+        <v>0.0</v>
       </c>
       <c r="J54" s="1">
-        <v>23.392086959838</v>
+        <v>0.0</v>
       </c>
       <c r="K54">
         <v>0.0</v>
       </c>
       <c r="L54">
         <v>0.0</v>
       </c>
       <c r="M54" s="1">
-        <v>1060479.2</v>
+        <v>715674.0</v>
       </c>
       <c r="N54" s="1">
-        <v>1060479.2</v>
+        <v>715674.0</v>
       </c>
       <c r="O54" s="1">
-        <v>0.29</v>
+        <v>0.19</v>
       </c>
       <c r="P54">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="s">
         <v>140</v>
       </c>
       <c r="B55" t="s">
         <v>141</v>
       </c>
       <c r="C55" s="1">
-        <v>2483.0</v>
+        <v>212437.0</v>
       </c>
       <c r="D55" s="1">
-        <v>4773.25</v>
+        <v>10.194</v>
       </c>
       <c r="E55" s="1">
-        <v>4755.6072130487</v>
+        <v>6.0097492904</v>
       </c>
       <c r="F55" t="s">
         <v>8</v>
       </c>
       <c r="G55">
         <v>1.0</v>
       </c>
       <c r="H55" s="1">
-        <v>11808172.71</v>
+        <v>1276693.11</v>
       </c>
       <c r="I55" s="1">
-        <v>43807.04</v>
+        <v>888889.67</v>
       </c>
       <c r="J55" s="1">
-        <v>0.37098915366389</v>
+        <v>69.62438059997</v>
       </c>
       <c r="K55">
         <v>0.0</v>
       </c>
       <c r="L55">
         <v>0.0</v>
       </c>
       <c r="M55" s="1">
-        <v>11851979.75</v>
+        <v>2165582.78</v>
       </c>
       <c r="N55" s="1">
-        <v>11851979.75</v>
+        <v>2165582.78</v>
       </c>
       <c r="O55" s="1">
-        <v>3.26</v>
+        <v>0.59</v>
       </c>
       <c r="P55">
         <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" t="s">
         <v>142</v>
       </c>
       <c r="B56" t="s">
         <v>143</v>
       </c>
       <c r="C56" s="1">
-        <v>9266.0</v>
+        <v>54007.0</v>
       </c>
       <c r="D56" s="1">
-        <v>46.0</v>
+        <v>28.93</v>
       </c>
       <c r="E56" s="1">
-        <v>30.0970634578</v>
+        <v>15.1233451219</v>
       </c>
       <c r="F56" t="s">
         <v>8</v>
       </c>
       <c r="G56">
         <v>1.0</v>
       </c>
       <c r="H56" s="1">
-        <v>278879.39</v>
+        <v>816766.5</v>
       </c>
       <c r="I56" s="1">
-        <v>147356.61</v>
+        <v>745656.01</v>
       </c>
       <c r="J56" s="1">
-        <v>52.838831152062</v>
+        <v>91.293657367191</v>
       </c>
       <c r="K56">
         <v>0.0</v>
       </c>
       <c r="L56">
         <v>0.0</v>
       </c>
       <c r="M56" s="1">
-        <v>426236.0</v>
+        <v>1562422.51</v>
       </c>
       <c r="N56" s="1">
-        <v>426236.0</v>
+        <v>1562422.51</v>
       </c>
       <c r="O56" s="1">
-        <v>0.12</v>
+        <v>0.42</v>
       </c>
       <c r="P56">
         <v>1</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57" t="s">
         <v>144</v>
       </c>
       <c r="B57" t="s">
         <v>145</v>
       </c>
       <c r="C57" s="1">
-        <v>9299.0</v>
+        <v>4442.0</v>
       </c>
       <c r="D57" s="1">
-        <v>102.95</v>
+        <v>100.7</v>
       </c>
       <c r="E57" s="1">
-        <v>42.7979309603</v>
+        <v>104.5897005853</v>
       </c>
       <c r="F57" t="s">
         <v>8</v>
       </c>
       <c r="G57">
         <v>1.0</v>
       </c>
       <c r="H57" s="1">
-        <v>397977.96</v>
+        <v>464587.45</v>
       </c>
       <c r="I57" s="1">
-        <v>559354.09</v>
+        <v>-17278.05</v>
       </c>
       <c r="J57" s="1">
-        <v>140.5490118096</v>
+        <v>-3.7190091983759</v>
       </c>
       <c r="K57">
         <v>0.0</v>
       </c>
       <c r="L57">
         <v>0.0</v>
       </c>
       <c r="M57" s="1">
-        <v>957332.05</v>
+        <v>447309.4</v>
       </c>
       <c r="N57" s="1">
-        <v>957332.05</v>
+        <v>447309.4</v>
       </c>
       <c r="O57" s="1">
-        <v>0.26</v>
+        <v>0.12</v>
       </c>
       <c r="P57">
         <v>1</v>
       </c>
     </row>
     <row r="58" spans="1:16">
       <c r="A58" t="s">
         <v>146</v>
       </c>
       <c r="B58" t="s">
         <v>147</v>
       </c>
       <c r="C58" s="1">
-        <v>4181.0</v>
+        <v>4167.0</v>
       </c>
       <c r="D58" s="1">
-        <v>308.0</v>
+        <v>225.2</v>
       </c>
       <c r="E58" s="1">
-        <v>213.4879861277</v>
+        <v>192.1312862971</v>
       </c>
       <c r="F58" t="s">
         <v>8</v>
       </c>
       <c r="G58">
         <v>1.0</v>
       </c>
       <c r="H58" s="1">
-        <v>892593.27</v>
+        <v>800611.07</v>
       </c>
       <c r="I58" s="1">
-        <v>395154.73</v>
+        <v>137797.33</v>
       </c>
       <c r="J58" s="1">
-        <v>44.270413331707</v>
+        <v>17.211519446015</v>
       </c>
       <c r="K58">
         <v>0.0</v>
       </c>
       <c r="L58">
         <v>0.0</v>
       </c>
       <c r="M58" s="1">
-        <v>1287748.0</v>
+        <v>938408.4</v>
       </c>
       <c r="N58" s="1">
-        <v>1287748.0</v>
+        <v>938408.4</v>
       </c>
       <c r="O58" s="1">
-        <v>0.35</v>
+        <v>0.25</v>
       </c>
       <c r="P58">
         <v>1</v>
       </c>
     </row>
     <row r="59" spans="1:16">
       <c r="A59" t="s">
         <v>148</v>
       </c>
       <c r="B59" t="s">
         <v>149</v>
       </c>
       <c r="C59" s="1">
-        <v>398287.0</v>
+        <v>4056.0</v>
       </c>
       <c r="D59" s="1">
-        <v>3.138</v>
+        <v>25.66</v>
       </c>
       <c r="E59" s="1">
-        <v>2.573200004</v>
+        <v>25.66</v>
       </c>
       <c r="F59" t="s">
         <v>8</v>
       </c>
       <c r="G59">
         <v>1.0</v>
       </c>
       <c r="H59" s="1">
-        <v>1024872.11</v>
+        <v>104076.96</v>
       </c>
       <c r="I59" s="1">
-        <v>224952.5</v>
+        <v>0.0</v>
       </c>
       <c r="J59" s="1">
-        <v>21.94932399907</v>
+        <v>0.0</v>
       </c>
       <c r="K59">
         <v>0.0</v>
       </c>
       <c r="L59">
         <v>0.0</v>
       </c>
       <c r="M59" s="1">
-        <v>1249824.61</v>
+        <v>104076.96</v>
       </c>
       <c r="N59" s="1">
-        <v>1249824.61</v>
+        <v>104076.96</v>
       </c>
       <c r="O59" s="1">
-        <v>0.34</v>
+        <v>0.03</v>
       </c>
       <c r="P59">
         <v>1</v>
       </c>
     </row>
     <row r="60" spans="1:16">
       <c r="A60" t="s">
         <v>150</v>
       </c>
       <c r="B60" t="s">
         <v>151</v>
       </c>
       <c r="C60" s="1">
-        <v>21841.0</v>
+        <v>642.0</v>
       </c>
       <c r="D60" s="1">
-        <v>80.36</v>
+        <v>321.4</v>
       </c>
       <c r="E60" s="1">
-        <v>92.4632040657</v>
+        <v>321.4</v>
       </c>
       <c r="F60" t="s">
         <v>8</v>
       </c>
       <c r="G60">
         <v>1.0</v>
       </c>
       <c r="H60" s="1">
-        <v>2019488.84</v>
+        <v>206338.8</v>
       </c>
       <c r="I60" s="1">
-        <v>-264346.08</v>
+        <v>0.0</v>
       </c>
       <c r="J60" s="1">
-        <v>-13.089751959214</v>
+        <v>0.0</v>
       </c>
       <c r="K60">
         <v>0.0</v>
       </c>
       <c r="L60">
         <v>0.0</v>
       </c>
       <c r="M60" s="1">
-        <v>1755142.76</v>
+        <v>206338.8</v>
       </c>
       <c r="N60" s="1">
-        <v>1755142.76</v>
+        <v>206338.8</v>
       </c>
       <c r="O60" s="1">
-        <v>0.48</v>
+        <v>0.06</v>
       </c>
       <c r="P60">
         <v>1</v>
       </c>
     </row>
     <row r="61" spans="1:16">
       <c r="A61" t="s">
         <v>152</v>
       </c>
       <c r="B61" t="s">
         <v>153</v>
       </c>
       <c r="C61" s="1">
-        <v>20080.0</v>
+        <v>7244.0</v>
       </c>
       <c r="D61" s="1">
-        <v>171.22</v>
+        <v>63.16</v>
       </c>
       <c r="E61" s="1">
-        <v>169.6464571713</v>
+        <v>63.16</v>
       </c>
       <c r="F61" t="s">
         <v>8</v>
       </c>
       <c r="G61">
         <v>1.0</v>
       </c>
       <c r="H61" s="1">
-        <v>3406500.86</v>
+        <v>457531.04</v>
       </c>
       <c r="I61" s="1">
-        <v>31596.74</v>
+        <v>0.0</v>
       </c>
       <c r="J61" s="1">
-        <v>0.92754240490636</v>
+        <v>0.0</v>
       </c>
       <c r="K61">
         <v>0.0</v>
       </c>
       <c r="L61">
         <v>0.0</v>
       </c>
       <c r="M61" s="1">
-        <v>3438097.6</v>
+        <v>457531.04</v>
       </c>
       <c r="N61" s="1">
-        <v>3438097.6</v>
+        <v>457531.04</v>
       </c>
       <c r="O61" s="1">
-        <v>0.95</v>
+        <v>0.12</v>
       </c>
       <c r="P61">
         <v>1</v>
       </c>
     </row>
     <row r="62" spans="1:16">
       <c r="A62" t="s">
         <v>154</v>
       </c>
       <c r="B62" t="s">
         <v>155</v>
       </c>
       <c r="C62" s="1">
-        <v>14182.0</v>
+        <v>1195.0</v>
       </c>
       <c r="D62" s="1">
-        <v>252.9</v>
+        <v>83.25</v>
       </c>
       <c r="E62" s="1">
-        <v>145.4557037089</v>
+        <v>83.25</v>
       </c>
       <c r="F62" t="s">
         <v>8</v>
       </c>
       <c r="G62">
         <v>1.0</v>
       </c>
       <c r="H62" s="1">
-        <v>2062852.79</v>
+        <v>99483.75</v>
       </c>
       <c r="I62" s="1">
-        <v>1523775.01</v>
+        <v>0.0</v>
       </c>
       <c r="J62" s="1">
-        <v>73.867365494365</v>
+        <v>0.0</v>
       </c>
       <c r="K62">
         <v>0.0</v>
       </c>
       <c r="L62">
         <v>0.0</v>
       </c>
       <c r="M62" s="1">
-        <v>3586627.8</v>
+        <v>99483.75</v>
       </c>
       <c r="N62" s="1">
-        <v>3586627.8</v>
+        <v>99483.75</v>
       </c>
       <c r="O62" s="1">
-        <v>0.99</v>
+        <v>0.03</v>
       </c>
       <c r="P62">
         <v>1</v>
       </c>
     </row>
     <row r="63" spans="1:16">
       <c r="A63" t="s">
         <v>156</v>
       </c>
       <c r="B63" t="s">
         <v>157</v>
       </c>
       <c r="C63" s="1">
-        <v>13045.0</v>
+        <v>3219.0</v>
       </c>
       <c r="D63" s="1">
-        <v>50.2</v>
+        <v>39.45</v>
       </c>
       <c r="E63" s="1">
-        <v>97.1511797624</v>
+        <v>39.45</v>
       </c>
       <c r="F63" t="s">
         <v>8</v>
       </c>
       <c r="G63">
         <v>1.0</v>
       </c>
       <c r="H63" s="1">
-        <v>1267337.14</v>
+        <v>126989.55</v>
       </c>
       <c r="I63" s="1">
-        <v>-612478.14</v>
+        <v>0.0</v>
       </c>
       <c r="J63" s="1">
-        <v>-48.327956363687</v>
+        <v>0.0</v>
       </c>
       <c r="K63">
         <v>0.0</v>
       </c>
       <c r="L63">
         <v>0.0</v>
       </c>
       <c r="M63" s="1">
-        <v>654859.0</v>
+        <v>126989.55</v>
       </c>
       <c r="N63" s="1">
-        <v>654859.0</v>
+        <v>126989.55</v>
       </c>
       <c r="O63" s="1">
-        <v>0.18</v>
+        <v>0.03</v>
       </c>
       <c r="P63">
         <v>1</v>
       </c>
     </row>
     <row r="64" spans="1:16">
       <c r="A64" t="s">
         <v>158</v>
       </c>
       <c r="B64" t="s">
         <v>159</v>
       </c>
       <c r="C64" s="1">
-        <v>8467.0</v>
+        <v>2770.0</v>
       </c>
       <c r="D64" s="1">
-        <v>152.0</v>
+        <v>36.76</v>
       </c>
       <c r="E64" s="1">
-        <v>108.8383370733</v>
+        <v>36.76</v>
       </c>
       <c r="F64" t="s">
         <v>8</v>
       </c>
       <c r="G64">
         <v>1.0</v>
       </c>
       <c r="H64" s="1">
-        <v>921534.2</v>
+        <v>101825.2</v>
       </c>
       <c r="I64" s="1">
-        <v>365449.8</v>
+        <v>0.0</v>
       </c>
       <c r="J64" s="1">
-        <v>39.656672535865</v>
+        <v>0.0</v>
       </c>
       <c r="K64">
         <v>0.0</v>
       </c>
       <c r="L64">
         <v>0.0</v>
       </c>
       <c r="M64" s="1">
-        <v>1286984.0</v>
+        <v>101825.2</v>
       </c>
       <c r="N64" s="1">
-        <v>1286984.0</v>
+        <v>101825.2</v>
       </c>
       <c r="O64" s="1">
-        <v>0.35</v>
+        <v>0.03</v>
       </c>
       <c r="P64">
         <v>1</v>
       </c>
     </row>
     <row r="65" spans="1:16">
       <c r="A65" t="s">
         <v>160</v>
       </c>
       <c r="B65" t="s">
         <v>161</v>
       </c>
       <c r="C65" s="1">
-        <v>23445.0</v>
+        <v>5407.0</v>
       </c>
       <c r="D65" s="1">
-        <v>41.4</v>
+        <v>192.6</v>
       </c>
       <c r="E65" s="1">
-        <v>52.0183796119</v>
+        <v>146.9038857037</v>
       </c>
       <c r="F65" t="s">
         <v>8</v>
       </c>
       <c r="G65">
         <v>1.0</v>
       </c>
       <c r="H65" s="1">
-        <v>1219570.91</v>
+        <v>794309.31</v>
       </c>
       <c r="I65" s="1">
-        <v>-248947.91</v>
+        <v>247078.89</v>
       </c>
       <c r="J65" s="1">
-        <v>-20.412745823857</v>
+        <v>31.106130431733</v>
       </c>
       <c r="K65">
         <v>0.0</v>
       </c>
       <c r="L65">
         <v>0.0</v>
       </c>
       <c r="M65" s="1">
-        <v>970623.0</v>
+        <v>1041388.2</v>
       </c>
       <c r="N65" s="1">
-        <v>970623.0</v>
+        <v>1041388.2</v>
       </c>
       <c r="O65" s="1">
-        <v>0.27</v>
+        <v>0.28</v>
       </c>
       <c r="P65">
         <v>1</v>
       </c>
     </row>
     <row r="66" spans="1:16">
       <c r="A66" t="s">
         <v>162</v>
       </c>
       <c r="B66" t="s">
         <v>163</v>
       </c>
       <c r="C66" s="1">
-        <v>11759.0</v>
+        <v>2162.0</v>
       </c>
       <c r="D66" s="1">
-        <v>250.5</v>
+        <v>65.9</v>
       </c>
       <c r="E66" s="1">
-        <v>185.432210222</v>
+        <v>65.9</v>
       </c>
       <c r="F66" t="s">
         <v>8</v>
       </c>
       <c r="G66">
         <v>1.0</v>
       </c>
       <c r="H66" s="1">
-        <v>2180497.36</v>
+        <v>142475.8</v>
       </c>
       <c r="I66" s="1">
-        <v>765132.14</v>
+        <v>0.0</v>
       </c>
       <c r="J66" s="1">
-        <v>35.089798962196</v>
+        <v>0.0</v>
       </c>
       <c r="K66">
         <v>0.0</v>
       </c>
       <c r="L66">
         <v>0.0</v>
       </c>
       <c r="M66" s="1">
-        <v>2945629.5</v>
+        <v>142475.8</v>
       </c>
       <c r="N66" s="1">
-        <v>2945629.5</v>
+        <v>142475.8</v>
       </c>
       <c r="O66" s="1">
-        <v>0.81</v>
+        <v>0.04</v>
       </c>
       <c r="P66">
         <v>1</v>
       </c>
     </row>
     <row r="67" spans="1:16">
       <c r="A67" t="s">
         <v>164</v>
       </c>
       <c r="B67" t="s">
         <v>165</v>
       </c>
       <c r="C67" s="1">
-        <v>26157.0</v>
+        <v>30619.0</v>
       </c>
       <c r="D67" s="1">
-        <v>72.58</v>
+        <v>36.16</v>
       </c>
       <c r="E67" s="1">
-        <v>35.2769488091</v>
+        <v>35.2965331983</v>
       </c>
       <c r="F67" t="s">
         <v>8</v>
       </c>
       <c r="G67">
         <v>1.0</v>
       </c>
       <c r="H67" s="1">
-        <v>922739.15</v>
+        <v>1080744.55</v>
       </c>
       <c r="I67" s="1">
-        <v>975735.91</v>
+        <v>26438.49</v>
       </c>
       <c r="J67" s="1">
-        <v>105.74341730271</v>
+        <v>2.4463218435846</v>
       </c>
       <c r="K67">
         <v>0.0</v>
       </c>
       <c r="L67">
         <v>0.0</v>
       </c>
       <c r="M67" s="1">
-        <v>1898475.06</v>
+        <v>1107183.04</v>
       </c>
       <c r="N67" s="1">
-        <v>1898475.06</v>
+        <v>1107183.04</v>
       </c>
       <c r="O67" s="1">
-        <v>0.52</v>
+        <v>0.3</v>
       </c>
       <c r="P67">
         <v>1</v>
       </c>
     </row>
     <row r="68" spans="1:16">
       <c r="A68" t="s">
         <v>166</v>
       </c>
       <c r="B68" t="s">
         <v>167</v>
       </c>
       <c r="C68" s="1">
-        <v>11847.0</v>
+        <v>9296.0</v>
       </c>
       <c r="D68" s="1">
-        <v>45.18</v>
+        <v>10.63</v>
       </c>
       <c r="E68" s="1">
-        <v>72.3453068287</v>
+        <v>10.63</v>
       </c>
       <c r="F68" t="s">
         <v>8</v>
       </c>
       <c r="G68">
         <v>1.0</v>
       </c>
       <c r="H68" s="1">
-        <v>857074.85</v>
+        <v>98816.48</v>
       </c>
       <c r="I68" s="1">
-        <v>-321827.39</v>
+        <v>0.0</v>
       </c>
       <c r="J68" s="1">
-        <v>-37.549508073886</v>
+        <v>0.0</v>
       </c>
       <c r="K68">
         <v>0.0</v>
       </c>
       <c r="L68">
         <v>0.0</v>
       </c>
       <c r="M68" s="1">
-        <v>535247.46</v>
+        <v>98816.48</v>
       </c>
       <c r="N68" s="1">
-        <v>535247.46</v>
+        <v>98816.48</v>
       </c>
       <c r="O68" s="1">
-        <v>0.15</v>
+        <v>0.03</v>
       </c>
       <c r="P68">
         <v>1</v>
       </c>
     </row>
     <row r="69" spans="1:16">
       <c r="A69" t="s">
         <v>168</v>
       </c>
       <c r="B69" t="s">
         <v>169</v>
       </c>
       <c r="C69" s="1">
-        <v>46215.0</v>
+        <v>1451.0</v>
       </c>
       <c r="D69" s="1">
-        <v>24.87</v>
+        <v>257.8</v>
       </c>
       <c r="E69" s="1">
-        <v>24.9356879801</v>
+        <v>257.8</v>
       </c>
       <c r="F69" t="s">
         <v>8</v>
       </c>
       <c r="G69">
         <v>1.0</v>
       </c>
       <c r="H69" s="1">
-        <v>1152402.82</v>
+        <v>374067.8</v>
       </c>
       <c r="I69" s="1">
-        <v>-3035.77</v>
+        <v>0.0</v>
       </c>
       <c r="J69" s="1">
-        <v>-0.26342958792829</v>
+        <v>0.0</v>
       </c>
       <c r="K69">
         <v>0.0</v>
       </c>
       <c r="L69">
         <v>0.0</v>
       </c>
       <c r="M69" s="1">
-        <v>1149367.05</v>
+        <v>374067.8</v>
       </c>
       <c r="N69" s="1">
-        <v>1149367.05</v>
+        <v>374067.8</v>
       </c>
       <c r="O69" s="1">
-        <v>0.32</v>
+        <v>0.1</v>
       </c>
       <c r="P69">
         <v>1</v>
       </c>
     </row>
     <row r="70" spans="1:16">
       <c r="A70" t="s">
         <v>170</v>
       </c>
       <c r="B70" t="s">
         <v>171</v>
       </c>
       <c r="C70" s="1">
-        <v>29576.0</v>
+        <v>8876.0</v>
       </c>
       <c r="D70" s="1">
-        <v>32.72</v>
+        <v>78.56</v>
       </c>
       <c r="E70" s="1">
-        <v>29.7108780768</v>
+        <v>78.56</v>
       </c>
       <c r="F70" t="s">
         <v>8</v>
       </c>
       <c r="G70">
         <v>1.0</v>
       </c>
       <c r="H70" s="1">
-        <v>878728.93</v>
+        <v>697298.56</v>
       </c>
       <c r="I70" s="1">
-        <v>88997.79</v>
+        <v>0.0</v>
       </c>
       <c r="J70" s="1">
-        <v>10.128014107832</v>
+        <v>0.0</v>
       </c>
       <c r="K70">
         <v>0.0</v>
       </c>
       <c r="L70">
         <v>0.0</v>
       </c>
       <c r="M70" s="1">
-        <v>967726.72</v>
+        <v>697298.56</v>
       </c>
       <c r="N70" s="1">
-        <v>967726.72</v>
+        <v>697298.56</v>
       </c>
       <c r="O70" s="1">
-        <v>0.27</v>
+        <v>0.19</v>
       </c>
       <c r="P70">
         <v>1</v>
       </c>
     </row>
     <row r="71" spans="1:16">
       <c r="A71" t="s">
         <v>172</v>
       </c>
       <c r="B71" t="s">
         <v>173</v>
       </c>
       <c r="C71" s="1">
-        <v>23744.0</v>
+        <v>2835.0</v>
       </c>
       <c r="D71" s="1">
-        <v>73.94</v>
+        <v>83.18</v>
       </c>
       <c r="E71" s="1">
-        <v>66.1817158019</v>
+        <v>69.1710828924</v>
       </c>
       <c r="F71" t="s">
         <v>8</v>
       </c>
       <c r="G71">
         <v>1.0</v>
       </c>
       <c r="H71" s="1">
-        <v>1571418.66</v>
+        <v>196100.02</v>
       </c>
       <c r="I71" s="1">
-        <v>184212.7</v>
+        <v>39715.28</v>
       </c>
       <c r="J71" s="1">
-        <v>11.722700301904</v>
+        <v>20.252562952314</v>
       </c>
       <c r="K71">
         <v>0.0</v>
       </c>
       <c r="L71">
         <v>0.0</v>
       </c>
       <c r="M71" s="1">
-        <v>1755631.36</v>
+        <v>235815.3</v>
       </c>
       <c r="N71" s="1">
-        <v>1755631.36</v>
+        <v>235815.3</v>
       </c>
       <c r="O71" s="1">
-        <v>0.48</v>
+        <v>0.06</v>
       </c>
       <c r="P71">
         <v>1</v>
       </c>
     </row>
     <row r="72" spans="1:16">
       <c r="A72" t="s">
         <v>174</v>
       </c>
       <c r="B72" t="s">
         <v>175</v>
       </c>
       <c r="C72" s="1">
-        <v>33427.0</v>
+        <v>518.0</v>
       </c>
       <c r="D72" s="1">
-        <v>32.02</v>
+        <v>2049.0</v>
       </c>
       <c r="E72" s="1">
-        <v>28.1168740838</v>
+        <v>1503.1505598456</v>
       </c>
       <c r="F72" t="s">
         <v>8</v>
       </c>
       <c r="G72">
         <v>1.0</v>
       </c>
       <c r="H72" s="1">
-        <v>939862.75</v>
+        <v>778631.99</v>
       </c>
       <c r="I72" s="1">
-        <v>130469.79</v>
+        <v>282750.01</v>
       </c>
       <c r="J72" s="1">
-        <v>13.881791782896</v>
+        <v>36.313690373805</v>
       </c>
       <c r="K72">
         <v>0.0</v>
       </c>
       <c r="L72">
         <v>0.0</v>
       </c>
       <c r="M72" s="1">
-        <v>1070332.54</v>
+        <v>1061382.0</v>
       </c>
       <c r="N72" s="1">
-        <v>1070332.54</v>
+        <v>1061382.0</v>
       </c>
       <c r="O72" s="1">
         <v>0.29</v>
       </c>
       <c r="P72">
         <v>1</v>
       </c>
     </row>
     <row r="73" spans="1:16">
       <c r="A73" t="s">
         <v>176</v>
       </c>
       <c r="B73" t="s">
         <v>177</v>
       </c>
       <c r="C73" s="1">
-        <v>9734.0</v>
+        <v>2071.0</v>
       </c>
       <c r="D73" s="1">
-        <v>134.2</v>
+        <v>48.74</v>
       </c>
       <c r="E73" s="1">
-        <v>100.3277665913</v>
+        <v>48.74</v>
       </c>
       <c r="F73" t="s">
         <v>8</v>
       </c>
       <c r="G73">
         <v>1.0</v>
       </c>
       <c r="H73" s="1">
-        <v>976590.48</v>
+        <v>100940.54</v>
       </c>
       <c r="I73" s="1">
-        <v>329712.32</v>
+        <v>0.0</v>
       </c>
       <c r="J73" s="1">
-        <v>33.76157424758</v>
+        <v>0.0</v>
       </c>
       <c r="K73">
         <v>0.0</v>
       </c>
       <c r="L73">
         <v>0.0</v>
       </c>
       <c r="M73" s="1">
-        <v>1306302.8</v>
+        <v>100940.54</v>
       </c>
       <c r="N73" s="1">
-        <v>1306302.8</v>
+        <v>100940.54</v>
       </c>
       <c r="O73" s="1">
-        <v>0.36</v>
+        <v>0.03</v>
       </c>
       <c r="P73">
         <v>1</v>
       </c>
     </row>
     <row r="74" spans="1:16">
       <c r="A74" t="s">
         <v>178</v>
       </c>
       <c r="B74" t="s">
         <v>179</v>
       </c>
       <c r="C74" s="1">
-        <v>19820.0</v>
+        <v>3186.0</v>
       </c>
       <c r="D74" s="1">
-        <v>24.78</v>
+        <v>31.64</v>
       </c>
       <c r="E74" s="1">
-        <v>38.477363774</v>
+        <v>31.64</v>
       </c>
       <c r="F74" t="s">
         <v>8</v>
       </c>
       <c r="G74">
         <v>1.0</v>
       </c>
       <c r="H74" s="1">
-        <v>762621.35</v>
+        <v>100805.04</v>
       </c>
       <c r="I74" s="1">
-        <v>-271481.75</v>
+        <v>0.0</v>
       </c>
       <c r="J74" s="1">
-        <v>-35.598498520924</v>
+        <v>0.0</v>
       </c>
       <c r="K74">
         <v>0.0</v>
       </c>
       <c r="L74">
         <v>0.0</v>
       </c>
       <c r="M74" s="1">
-        <v>491139.6</v>
+        <v>100805.04</v>
       </c>
       <c r="N74" s="1">
-        <v>491139.6</v>
+        <v>100805.04</v>
       </c>
       <c r="O74" s="1">
-        <v>0.14</v>
+        <v>0.03</v>
       </c>
       <c r="P74">
         <v>1</v>
       </c>
     </row>
     <row r="75" spans="1:16">
       <c r="A75" t="s">
         <v>180</v>
       </c>
       <c r="B75" t="s">
         <v>181</v>
       </c>
       <c r="C75" s="1">
-        <v>20697.0</v>
+        <v>42340.0</v>
       </c>
       <c r="D75" s="1">
-        <v>29.54</v>
+        <v>20.05</v>
       </c>
       <c r="E75" s="1">
-        <v>31.0668739431</v>
+        <v>13.2980956542</v>
       </c>
       <c r="F75" t="s">
         <v>8</v>
       </c>
       <c r="G75">
         <v>1.0</v>
       </c>
       <c r="H75" s="1">
-        <v>642991.09</v>
+        <v>563041.37</v>
       </c>
       <c r="I75" s="1">
-        <v>-31601.71</v>
+        <v>285875.63</v>
       </c>
       <c r="J75" s="1">
-        <v>-4.9147974974272</v>
+        <v>50.77346803131</v>
       </c>
       <c r="K75">
         <v>0.0</v>
       </c>
       <c r="L75">
         <v>0.0</v>
       </c>
       <c r="M75" s="1">
-        <v>611389.38</v>
+        <v>848917.0</v>
       </c>
       <c r="N75" s="1">
-        <v>611389.38</v>
+        <v>848917.0</v>
       </c>
       <c r="O75" s="1">
-        <v>0.17</v>
+        <v>0.23</v>
       </c>
       <c r="P75">
         <v>1</v>
       </c>
     </row>
     <row r="76" spans="1:16">
       <c r="A76" t="s">
         <v>182</v>
       </c>
       <c r="B76" t="s">
         <v>183</v>
       </c>
       <c r="C76" s="1">
-        <v>7701.0</v>
+        <v>18700.0</v>
       </c>
       <c r="D76" s="1">
-        <v>67.7</v>
+        <v>56.82</v>
       </c>
       <c r="E76" s="1">
-        <v>141.2572263342</v>
+        <v>38.9226294118</v>
       </c>
       <c r="F76" t="s">
         <v>8</v>
       </c>
       <c r="G76">
         <v>1.0</v>
       </c>
       <c r="H76" s="1">
-        <v>1087821.9</v>
+        <v>727853.17</v>
       </c>
       <c r="I76" s="1">
-        <v>-566464.2</v>
+        <v>334680.83</v>
       </c>
       <c r="J76" s="1">
-        <v>-52.073248387443</v>
+        <v>45.981915555853</v>
       </c>
       <c r="K76">
         <v>0.0</v>
       </c>
       <c r="L76">
         <v>0.0</v>
       </c>
       <c r="M76" s="1">
-        <v>521357.7</v>
+        <v>1062534.0</v>
       </c>
       <c r="N76" s="1">
-        <v>521357.7</v>
+        <v>1062534.0</v>
       </c>
       <c r="O76" s="1">
-        <v>0.14</v>
+        <v>0.29</v>
       </c>
       <c r="P76">
         <v>1</v>
       </c>
     </row>
     <row r="77" spans="1:16">
       <c r="A77" t="s">
         <v>184</v>
       </c>
       <c r="B77" t="s">
         <v>185</v>
       </c>
       <c r="C77" s="1">
-        <v>769.0</v>
+        <v>19165.0</v>
       </c>
       <c r="D77" s="1">
-        <v>262.6</v>
+        <v>45.825</v>
       </c>
       <c r="E77" s="1">
-        <v>252.438881664</v>
+        <v>34.7570738325</v>
       </c>
       <c r="F77" t="s">
         <v>8</v>
       </c>
       <c r="G77">
         <v>1.0</v>
       </c>
       <c r="H77" s="1">
-        <v>0.0</v>
+        <v>666119.32</v>
       </c>
       <c r="I77" s="1">
-        <v>781390.0</v>
+        <v>212116.81</v>
       </c>
       <c r="J77" s="1">
-        <v>0</v>
+        <v>31.843665786484</v>
       </c>
       <c r="K77">
         <v>0.0</v>
       </c>
       <c r="L77">
         <v>0.0</v>
       </c>
       <c r="M77" s="1">
-        <v>781390.0</v>
+        <v>878236.13</v>
       </c>
       <c r="N77" s="1">
-        <v>781390.0</v>
+        <v>878236.13</v>
       </c>
       <c r="O77" s="1">
-        <v>0.22</v>
+        <v>0.24</v>
       </c>
       <c r="P77">
         <v>1</v>
       </c>
     </row>
     <row r="78" spans="1:16">
       <c r="A78" t="s">
         <v>186</v>
       </c>
       <c r="B78" t="s">
         <v>187</v>
       </c>
       <c r="C78" s="1">
-        <v>4.0</v>
+        <v>44512.0</v>
       </c>
       <c r="D78" s="1">
-        <v>116.6</v>
+        <v>24.63</v>
       </c>
       <c r="E78" s="1">
-        <v>116.66</v>
+        <v>12.0848598131</v>
       </c>
       <c r="F78" t="s">
         <v>8</v>
       </c>
       <c r="G78">
         <v>1.0</v>
       </c>
       <c r="H78" s="1">
-        <v>0.0</v>
+        <v>537921.28</v>
       </c>
       <c r="I78" s="1">
-        <v>170.0</v>
+        <v>558409.28</v>
       </c>
       <c r="J78" s="1">
-        <v>0</v>
+        <v>103.80873573174</v>
       </c>
       <c r="K78">
         <v>0.0</v>
       </c>
       <c r="L78">
         <v>0.0</v>
       </c>
       <c r="M78" s="1">
-        <v>170.0</v>
+        <v>1096330.56</v>
       </c>
       <c r="N78" s="1">
-        <v>170.0</v>
+        <v>1096330.56</v>
       </c>
       <c r="O78" s="1">
-        <v>0.0</v>
+        <v>0.3</v>
       </c>
       <c r="P78">
         <v>1</v>
       </c>
     </row>
     <row r="79" spans="1:16">
       <c r="A79" t="s">
         <v>188</v>
       </c>
       <c r="B79" t="s">
         <v>189</v>
       </c>
       <c r="C79" s="1">
-        <v>97.0</v>
+        <v>2538.0</v>
       </c>
       <c r="D79" s="1">
-        <v>128.2</v>
+        <v>39.1</v>
       </c>
       <c r="E79" s="1">
-        <v>127.54</v>
+        <v>39.1</v>
       </c>
       <c r="F79" t="s">
         <v>8</v>
       </c>
       <c r="G79">
         <v>1.0</v>
       </c>
       <c r="H79" s="1">
-        <v>0.0</v>
+        <v>99235.8</v>
       </c>
       <c r="I79" s="1">
-        <v>-30080.0</v>
+        <v>0.0</v>
       </c>
       <c r="J79" s="1">
-        <v>0</v>
+        <v>0.0</v>
       </c>
       <c r="K79">
         <v>0.0</v>
       </c>
       <c r="L79">
         <v>0.0</v>
       </c>
       <c r="M79" s="1">
-        <v>-30080.0</v>
+        <v>99235.8</v>
       </c>
       <c r="N79" s="1">
-        <v>-30080.0</v>
+        <v>99235.8</v>
       </c>
       <c r="O79" s="1">
-        <v>-0.01</v>
+        <v>0.03</v>
       </c>
       <c r="P79">
         <v>1</v>
       </c>
     </row>
     <row r="80" spans="1:16">
       <c r="A80" t="s">
         <v>190</v>
       </c>
       <c r="B80" t="s">
         <v>191</v>
       </c>
       <c r="C80" s="1">
-        <v>-76.0</v>
+        <v>346881.0</v>
       </c>
       <c r="D80" s="1">
-        <v>121.1</v>
+        <v>5.835</v>
       </c>
       <c r="E80" s="1">
-        <v>120.485</v>
+        <v>2.8473831083</v>
       </c>
       <c r="F80" t="s">
         <v>8</v>
       </c>
       <c r="G80">
         <v>1.0</v>
       </c>
       <c r="H80" s="1">
-        <v>0.0</v>
+        <v>987703.1</v>
       </c>
       <c r="I80" s="1">
-        <v>-46740.0</v>
+        <v>1036347.54</v>
       </c>
       <c r="J80" s="1">
-        <v>0</v>
+        <v>104.92500631009</v>
       </c>
       <c r="K80">
         <v>0.0</v>
       </c>
       <c r="L80">
         <v>0.0</v>
       </c>
       <c r="M80" s="1">
-        <v>-46740.0</v>
+        <v>2024050.64</v>
       </c>
       <c r="N80" s="1">
-        <v>-46740.0</v>
+        <v>2024050.64</v>
       </c>
       <c r="O80" s="1">
-        <v>-0.01</v>
+        <v>0.55</v>
       </c>
       <c r="P80">
         <v>1</v>
       </c>
     </row>
     <row r="81" spans="1:16">
       <c r="A81" t="s">
         <v>192</v>
       </c>
       <c r="B81" t="s">
         <v>193</v>
       </c>
       <c r="C81" s="1">
-        <v>-79.0</v>
+        <v>18241.0</v>
       </c>
       <c r="D81" s="1">
-        <v>121.82</v>
+        <v>19.15</v>
       </c>
       <c r="E81" s="1">
-        <v>121.25</v>
+        <v>19.15</v>
       </c>
       <c r="F81" t="s">
         <v>8</v>
       </c>
       <c r="G81">
         <v>1.0</v>
       </c>
       <c r="H81" s="1">
-        <v>0.0</v>
+        <v>349315.15</v>
       </c>
       <c r="I81" s="1">
-        <v>-49170.0</v>
+        <v>0.0</v>
       </c>
       <c r="J81" s="1">
-        <v>0</v>
+        <v>0.0</v>
       </c>
       <c r="K81">
         <v>0.0</v>
       </c>
       <c r="L81">
         <v>0.0</v>
       </c>
       <c r="M81" s="1">
-        <v>-49170.0</v>
+        <v>349315.15</v>
       </c>
       <c r="N81" s="1">
-        <v>-49170.0</v>
+        <v>349315.15</v>
       </c>
       <c r="O81" s="1">
-        <v>-0.01</v>
+        <v>0.09</v>
       </c>
       <c r="P81">
         <v>1</v>
       </c>
     </row>
     <row r="82" spans="1:16">
       <c r="A82" t="s">
         <v>194</v>
       </c>
       <c r="B82" t="s">
         <v>195</v>
       </c>
       <c r="C82" s="1">
-        <v>593000.0</v>
+        <v>6833.0</v>
       </c>
       <c r="D82" s="1">
-        <v>99.593</v>
+        <v>14.99</v>
       </c>
       <c r="E82" s="1">
-        <v>99.52772344</v>
+        <v>14.99</v>
       </c>
       <c r="F82" t="s">
         <v>8</v>
       </c>
       <c r="G82">
         <v>1.0</v>
       </c>
       <c r="H82" s="1">
-        <v>590199.4</v>
+        <v>102426.67</v>
       </c>
       <c r="I82" s="1">
-        <v>387.09</v>
+        <v>0.0</v>
       </c>
       <c r="J82" s="1">
-        <v>0.06558630862722</v>
+        <v>0.0</v>
       </c>
       <c r="K82">
-        <v>0.11</v>
+        <v>0.0</v>
       </c>
       <c r="L82">
-        <v>647.83</v>
+        <v>0.0</v>
       </c>
       <c r="M82" s="1">
-        <v>590586.49</v>
+        <v>102426.67</v>
       </c>
       <c r="N82" s="1">
-        <v>591234.32</v>
+        <v>102426.67</v>
       </c>
       <c r="O82" s="1">
-        <v>0.16</v>
+        <v>0.03</v>
       </c>
       <c r="P82">
         <v>1</v>
       </c>
     </row>
     <row r="83" spans="1:16">
       <c r="A83" t="s">
         <v>196</v>
       </c>
       <c r="B83" t="s">
         <v>197</v>
       </c>
       <c r="C83" s="1">
-        <v>300000.0</v>
+        <v>4117.0</v>
       </c>
       <c r="D83" s="1">
-        <v>103.419</v>
+        <v>114.8</v>
       </c>
       <c r="E83" s="1">
-        <v>99.634</v>
+        <v>114.8</v>
       </c>
       <c r="F83" t="s">
         <v>8</v>
       </c>
       <c r="G83">
         <v>1.0</v>
       </c>
       <c r="H83" s="1">
-        <v>298902.0</v>
+        <v>472631.6</v>
       </c>
       <c r="I83" s="1">
-        <v>11355.0</v>
+        <v>0.0</v>
       </c>
       <c r="J83" s="1">
-        <v>3.7989039885983</v>
+        <v>0.0</v>
       </c>
       <c r="K83">
-        <v>2.51</v>
-[...2 lines deleted...]
-        <v>198</v>
+        <v>0.0</v>
+      </c>
+      <c r="L83">
+        <v>0.0</v>
       </c>
       <c r="M83" s="1">
-        <v>310257.0</v>
+        <v>472631.6</v>
       </c>
       <c r="N83" s="1">
-        <v>317772.41</v>
+        <v>472631.6</v>
       </c>
       <c r="O83" s="1">
-        <v>0.09</v>
+        <v>0.13</v>
       </c>
       <c r="P83">
         <v>1</v>
       </c>
     </row>
     <row r="84" spans="1:16">
       <c r="A84" t="s">
+        <v>198</v>
+      </c>
+      <c r="B84" t="s">
         <v>199</v>
       </c>
-      <c r="B84" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C84" s="1">
-        <v>500000.0</v>
+        <v>1034.0</v>
       </c>
       <c r="D84" s="1">
-        <v>103.152</v>
+        <v>285.9</v>
       </c>
       <c r="E84" s="1">
-        <v>99.179</v>
+        <v>530.7942359768</v>
       </c>
       <c r="F84" t="s">
         <v>8</v>
       </c>
       <c r="G84">
         <v>1.0</v>
       </c>
       <c r="H84" s="1">
-        <v>495895.0</v>
+        <v>548841.24</v>
       </c>
       <c r="I84" s="1">
-        <v>19865.0</v>
+        <v>-253220.64</v>
       </c>
       <c r="J84" s="1">
-        <v>4.0058883432985</v>
+        <v>-46.137320147444</v>
       </c>
       <c r="K84">
-        <v>0.28</v>
-[...2 lines deleted...]
-        <v>201</v>
+        <v>0.0</v>
+      </c>
+      <c r="L84">
+        <v>0.0</v>
       </c>
       <c r="M84" s="1">
-        <v>515760.0</v>
+        <v>295620.6</v>
       </c>
       <c r="N84" s="1">
-        <v>517140.14</v>
+        <v>295620.6</v>
       </c>
       <c r="O84" s="1">
-        <v>0.14</v>
+        <v>0.08</v>
       </c>
       <c r="P84">
         <v>1</v>
       </c>
     </row>
     <row r="85" spans="1:16">
       <c r="A85" t="s">
-        <v>202</v>
+        <v>200</v>
       </c>
       <c r="B85" t="s">
-        <v>203</v>
+        <v>201</v>
       </c>
       <c r="C85" s="1">
-        <v>149000.0</v>
+        <v>9308.0</v>
       </c>
       <c r="D85" s="1">
-        <v>109.559</v>
+        <v>75.3</v>
       </c>
       <c r="E85" s="1">
-        <v>99.188</v>
+        <v>93.1078899871</v>
       </c>
       <c r="F85" t="s">
         <v>8</v>
       </c>
       <c r="G85">
         <v>1.0</v>
       </c>
       <c r="H85" s="1">
-        <v>147790.12</v>
+        <v>866648.24</v>
       </c>
       <c r="I85" s="1">
-        <v>15452.79</v>
+        <v>-165755.84</v>
       </c>
       <c r="J85" s="1">
-        <v>10.45590192362</v>
+        <v>-19.12608049605</v>
       </c>
       <c r="K85">
-        <v>1.54</v>
-[...2 lines deleted...]
-        <v>204</v>
+        <v>0.0</v>
+      </c>
+      <c r="L85">
+        <v>0.0</v>
       </c>
       <c r="M85" s="1">
-        <v>163242.91</v>
+        <v>700892.4</v>
       </c>
       <c r="N85" s="1">
-        <v>165539.14</v>
+        <v>700892.4</v>
       </c>
       <c r="O85" s="1">
-        <v>0.05</v>
+        <v>0.19</v>
       </c>
       <c r="P85">
         <v>1</v>
       </c>
     </row>
     <row r="86" spans="1:16">
       <c r="A86" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="B86" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="C86" s="1">
-        <v>400000.0</v>
+        <v>3249.0</v>
       </c>
       <c r="D86" s="1">
-        <v>103.174</v>
+        <v>35.62</v>
       </c>
       <c r="E86" s="1">
-        <v>99.89</v>
+        <v>35.62</v>
       </c>
       <c r="F86" t="s">
         <v>8</v>
       </c>
       <c r="G86">
         <v>1.0</v>
       </c>
       <c r="H86" s="1">
-        <v>399560.0</v>
+        <v>115729.38</v>
       </c>
       <c r="I86" s="1">
-        <v>13136.0</v>
+        <v>0.0</v>
       </c>
       <c r="J86" s="1">
-        <v>3.2876163780158</v>
+        <v>0.0</v>
       </c>
       <c r="K86">
-        <v>3.6</v>
-[...2 lines deleted...]
-        <v>207</v>
+        <v>0.0</v>
+      </c>
+      <c r="L86">
+        <v>0.0</v>
       </c>
       <c r="M86" s="1">
-        <v>412696.0</v>
+        <v>115729.38</v>
       </c>
       <c r="N86" s="1">
-        <v>427090.52</v>
+        <v>115729.38</v>
       </c>
       <c r="O86" s="1">
-        <v>0.12</v>
+        <v>0.03</v>
       </c>
       <c r="P86">
         <v>1</v>
       </c>
     </row>
     <row r="87" spans="1:16">
       <c r="A87" t="s">
-        <v>208</v>
+        <v>204</v>
       </c>
       <c r="B87" t="s">
-        <v>209</v>
+        <v>205</v>
       </c>
       <c r="C87" s="1">
-        <v>408000.0</v>
+        <v>5897.0</v>
       </c>
       <c r="D87" s="1">
-        <v>99.815</v>
+        <v>64.02</v>
       </c>
       <c r="E87" s="1">
-        <v>99.33</v>
+        <v>64.02</v>
       </c>
       <c r="F87" t="s">
         <v>8</v>
       </c>
       <c r="G87">
         <v>1.0</v>
       </c>
       <c r="H87" s="1">
-        <v>405266.4</v>
+        <v>377525.94</v>
       </c>
       <c r="I87" s="1">
-        <v>1978.8</v>
+        <v>0.0</v>
       </c>
       <c r="J87" s="1">
-        <v>0.48827141850398</v>
+        <v>0.0</v>
       </c>
       <c r="K87">
-        <v>0.72</v>
-[...2 lines deleted...]
-        <v>210</v>
+        <v>0.0</v>
+      </c>
+      <c r="L87">
+        <v>0.0</v>
       </c>
       <c r="M87" s="1">
-        <v>407245.2</v>
+        <v>377525.94</v>
       </c>
       <c r="N87" s="1">
-        <v>410179.45</v>
+        <v>377525.94</v>
       </c>
       <c r="O87" s="1">
-        <v>0.11</v>
+        <v>0.1</v>
       </c>
       <c r="P87">
         <v>1</v>
       </c>
     </row>
     <row r="88" spans="1:16">
       <c r="A88" t="s">
-        <v>211</v>
+        <v>206</v>
       </c>
       <c r="B88" t="s">
-        <v>212</v>
+        <v>207</v>
       </c>
       <c r="C88" s="1">
-        <v>400000.0</v>
+        <v>1008.0</v>
       </c>
       <c r="D88" s="1">
-        <v>98.449</v>
+        <v>100.3</v>
       </c>
       <c r="E88" s="1">
-        <v>99.253</v>
+        <v>100.3</v>
       </c>
       <c r="F88" t="s">
         <v>8</v>
       </c>
       <c r="G88">
         <v>1.0</v>
       </c>
       <c r="H88" s="1">
-        <v>397012.0</v>
+        <v>101102.4</v>
       </c>
       <c r="I88" s="1">
-        <v>-3216.0</v>
+        <v>0.0</v>
       </c>
       <c r="J88" s="1">
-        <v>-0.8100510815794</v>
+        <v>0.0</v>
       </c>
       <c r="K88">
-        <v>0.8</v>
-[...2 lines deleted...]
-        <v>213</v>
+        <v>0.0</v>
+      </c>
+      <c r="L88">
+        <v>0.0</v>
       </c>
       <c r="M88" s="1">
-        <v>393796.0</v>
+        <v>101102.4</v>
       </c>
       <c r="N88" s="1">
-        <v>396985.04</v>
+        <v>101102.4</v>
       </c>
       <c r="O88" s="1">
-        <v>0.11</v>
+        <v>0.03</v>
       </c>
       <c r="P88">
         <v>1</v>
       </c>
     </row>
     <row r="89" spans="1:16">
       <c r="A89" t="s">
-        <v>214</v>
+        <v>208</v>
       </c>
       <c r="B89" t="s">
-        <v>215</v>
+        <v>209</v>
       </c>
       <c r="C89" s="1">
-        <v>300000.0</v>
+        <v>271581.0</v>
       </c>
       <c r="D89" s="1">
-        <v>103.644</v>
+        <v>4.801</v>
       </c>
       <c r="E89" s="1">
-        <v>100.69583</v>
+        <v>3.4709369949</v>
       </c>
       <c r="F89" t="s">
         <v>8</v>
       </c>
       <c r="G89">
         <v>1.0</v>
       </c>
       <c r="H89" s="1">
-        <v>302087.49</v>
+        <v>942640.54</v>
       </c>
       <c r="I89" s="1">
-        <v>8844.51</v>
+        <v>361219.84</v>
       </c>
       <c r="J89" s="1">
-        <v>2.9277975066098</v>
+        <v>38.319998416363</v>
       </c>
       <c r="K89">
-        <v>2.81</v>
-[...2 lines deleted...]
-        <v>216</v>
+        <v>0.0</v>
+      </c>
+      <c r="L89">
+        <v>0.0</v>
       </c>
       <c r="M89" s="1">
-        <v>310932.0</v>
+        <v>1303860.38</v>
       </c>
       <c r="N89" s="1">
-        <v>319364.88</v>
+        <v>1303860.38</v>
       </c>
       <c r="O89" s="1">
-        <v>0.09</v>
+        <v>0.35</v>
       </c>
       <c r="P89">
         <v>1</v>
       </c>
     </row>
     <row r="90" spans="1:16">
       <c r="A90" t="s">
-        <v>217</v>
+        <v>210</v>
       </c>
       <c r="B90" t="s">
-        <v>218</v>
+        <v>211</v>
       </c>
       <c r="C90" s="1">
-        <v>500000.0</v>
+        <v>11420.0</v>
       </c>
       <c r="D90" s="1">
-        <v>112.764</v>
+        <v>27.08</v>
       </c>
       <c r="E90" s="1">
-        <v>100.019</v>
+        <v>27.08</v>
       </c>
       <c r="F90" t="s">
         <v>8</v>
       </c>
       <c r="G90">
         <v>1.0</v>
       </c>
       <c r="H90" s="1">
-        <v>500095.0</v>
+        <v>309253.6</v>
       </c>
       <c r="I90" s="1">
-        <v>63725.0</v>
+        <v>0.0</v>
       </c>
       <c r="J90" s="1">
-        <v>12.742578910007</v>
+        <v>0.0</v>
       </c>
       <c r="K90">
-        <v>3.19</v>
-[...2 lines deleted...]
-        <v>219</v>
+        <v>0.0</v>
+      </c>
+      <c r="L90">
+        <v>0.0</v>
       </c>
       <c r="M90" s="1">
-        <v>563820.0</v>
+        <v>309253.6</v>
       </c>
       <c r="N90" s="1">
-        <v>579776.16</v>
+        <v>309253.6</v>
       </c>
       <c r="O90" s="1">
-        <v>0.16</v>
+        <v>0.08</v>
       </c>
       <c r="P90">
         <v>1</v>
       </c>
     </row>
     <row r="91" spans="1:16">
       <c r="A91" t="s">
-        <v>220</v>
+        <v>212</v>
       </c>
       <c r="B91" t="s">
-        <v>221</v>
+        <v>213</v>
       </c>
       <c r="C91" s="1">
-        <v>200000.0</v>
+        <v>6037.0</v>
       </c>
       <c r="D91" s="1">
-        <v>106.03</v>
+        <v>178.24</v>
       </c>
       <c r="E91" s="1">
-        <v>106.65</v>
+        <v>149.7681447739</v>
       </c>
       <c r="F91" t="s">
         <v>8</v>
       </c>
       <c r="G91">
         <v>1.0</v>
       </c>
       <c r="H91" s="1">
-        <v>213300.0</v>
+        <v>904150.29</v>
       </c>
       <c r="I91" s="1">
-        <v>-1240.0</v>
+        <v>171884.59</v>
       </c>
       <c r="J91" s="1">
-        <v>-0.58134083450539</v>
+        <v>19.010621563811</v>
       </c>
       <c r="K91">
-        <v>3.75</v>
-[...2 lines deleted...]
-        <v>222</v>
+        <v>0.0</v>
+      </c>
+      <c r="L91">
+        <v>0.0</v>
       </c>
       <c r="M91" s="1">
-        <v>212060.0</v>
+        <v>1076034.88</v>
       </c>
       <c r="N91" s="1">
-        <v>219566.85</v>
+        <v>1076034.88</v>
       </c>
       <c r="O91" s="1">
-        <v>0.06</v>
+        <v>0.29</v>
       </c>
       <c r="P91">
         <v>1</v>
       </c>
     </row>
     <row r="92" spans="1:16">
       <c r="A92" t="s">
-        <v>223</v>
+        <v>214</v>
       </c>
       <c r="B92" t="s">
-        <v>224</v>
+        <v>215</v>
       </c>
       <c r="C92" s="1">
-        <v>200000.0</v>
+        <v>5185.0</v>
       </c>
       <c r="D92" s="1">
-        <v>109.188</v>
+        <v>153.85</v>
       </c>
       <c r="E92" s="1">
-        <v>111.1275</v>
+        <v>72.0073095468</v>
       </c>
       <c r="F92" t="s">
         <v>8</v>
       </c>
       <c r="G92">
         <v>1.0</v>
       </c>
       <c r="H92" s="1">
-        <v>222255.0</v>
+        <v>373357.9</v>
       </c>
       <c r="I92" s="1">
-        <v>-3879.0</v>
+        <v>424354.35</v>
       </c>
       <c r="J92" s="1">
-        <v>-1.745292569346</v>
+        <v>113.65886459079</v>
       </c>
       <c r="K92">
-        <v>4.29</v>
-[...2 lines deleted...]
-        <v>225</v>
+        <v>0.0</v>
+      </c>
+      <c r="L92">
+        <v>0.0</v>
       </c>
       <c r="M92" s="1">
-        <v>218376.0</v>
+        <v>797712.25</v>
       </c>
       <c r="N92" s="1">
-        <v>226965.04</v>
+        <v>797712.25</v>
       </c>
       <c r="O92" s="1">
-        <v>0.06</v>
+        <v>0.22</v>
       </c>
       <c r="P92">
         <v>1</v>
       </c>
     </row>
     <row r="93" spans="1:16">
       <c r="A93" t="s">
-        <v>226</v>
+        <v>216</v>
       </c>
       <c r="B93" t="s">
-        <v>227</v>
+        <v>217</v>
       </c>
       <c r="C93" s="1">
-        <v>300000.0</v>
+        <v>6013.0</v>
       </c>
       <c r="D93" s="1">
-        <v>98.702</v>
+        <v>56.8</v>
       </c>
       <c r="E93" s="1">
-        <v>99.433</v>
+        <v>56.7999966739</v>
       </c>
       <c r="F93" t="s">
         <v>8</v>
       </c>
       <c r="G93">
         <v>1.0</v>
       </c>
       <c r="H93" s="1">
-        <v>298299.0</v>
+        <v>341538.38</v>
       </c>
       <c r="I93" s="1">
-        <v>-2193.0</v>
+        <v>0.02</v>
       </c>
       <c r="J93" s="1">
-        <v>-0.73516840485553</v>
+        <v>5.8558572538758E-6</v>
       </c>
       <c r="K93">
-        <v>2.3</v>
-[...2 lines deleted...]
-        <v>228</v>
+        <v>0.0</v>
+      </c>
+      <c r="L93">
+        <v>0.0</v>
       </c>
       <c r="M93" s="1">
-        <v>296106.0</v>
+        <v>341538.4</v>
       </c>
       <c r="N93" s="1">
-        <v>303010.11</v>
+        <v>341538.4</v>
       </c>
       <c r="O93" s="1">
-        <v>0.08</v>
+        <v>0.09</v>
       </c>
       <c r="P93">
         <v>1</v>
       </c>
     </row>
     <row r="94" spans="1:16">
       <c r="A94" t="s">
-        <v>229</v>
+        <v>218</v>
       </c>
       <c r="B94" t="s">
-        <v>230</v>
+        <v>219</v>
       </c>
       <c r="C94" s="1">
-        <v>571000.0</v>
+        <v>3463.0</v>
       </c>
       <c r="D94" s="1">
-        <v>96.916</v>
+        <v>397.4</v>
       </c>
       <c r="E94" s="1">
-        <v>98.803</v>
+        <v>395.9899537973</v>
       </c>
       <c r="F94" t="s">
         <v>8</v>
       </c>
       <c r="G94">
         <v>1.0</v>
       </c>
       <c r="H94" s="1">
-        <v>564165.13</v>
+        <v>1371313.21</v>
       </c>
       <c r="I94" s="1">
-        <v>-10774.77</v>
+        <v>4882.99</v>
       </c>
       <c r="J94" s="1">
-        <v>-1.9098610366082</v>
+        <v>0.35608130691018</v>
       </c>
       <c r="K94">
-        <v>0.92</v>
-[...2 lines deleted...]
-        <v>231</v>
+        <v>0.0</v>
+      </c>
+      <c r="L94">
+        <v>0.0</v>
       </c>
       <c r="M94" s="1">
-        <v>553390.36</v>
+        <v>1376196.2</v>
       </c>
       <c r="N94" s="1">
-        <v>558646.69</v>
+        <v>1376196.2</v>
       </c>
       <c r="O94" s="1">
-        <v>0.15</v>
+        <v>0.37</v>
       </c>
       <c r="P94">
         <v>1</v>
       </c>
     </row>
     <row r="95" spans="1:16">
       <c r="A95" t="s">
-        <v>232</v>
+        <v>220</v>
       </c>
       <c r="B95" t="s">
-        <v>233</v>
+        <v>221</v>
       </c>
       <c r="C95" s="1">
-        <v>241000.0</v>
+        <v>20055.0</v>
       </c>
       <c r="D95" s="1">
-        <v>100.118</v>
+        <v>20.54</v>
       </c>
       <c r="E95" s="1">
-        <v>99.726</v>
+        <v>20.54</v>
       </c>
       <c r="F95" t="s">
         <v>8</v>
       </c>
       <c r="G95">
         <v>1.0</v>
       </c>
       <c r="H95" s="1">
-        <v>240339.66</v>
+        <v>411929.7</v>
       </c>
       <c r="I95" s="1">
-        <v>944.72</v>
+        <v>0.0</v>
       </c>
       <c r="J95" s="1">
-        <v>0.39307703106512</v>
+        <v>0.0</v>
       </c>
       <c r="K95">
-        <v>0.87</v>
-[...2 lines deleted...]
-        <v>234</v>
+        <v>0.0</v>
+      </c>
+      <c r="L95">
+        <v>0.0</v>
       </c>
       <c r="M95" s="1">
-        <v>241284.38</v>
+        <v>411929.7</v>
       </c>
       <c r="N95" s="1">
-        <v>243389.0</v>
+        <v>411929.7</v>
       </c>
       <c r="O95" s="1">
-        <v>0.07</v>
+        <v>0.11</v>
       </c>
       <c r="P95">
         <v>1</v>
       </c>
     </row>
     <row r="96" spans="1:16">
       <c r="A96" t="s">
-        <v>235</v>
+        <v>222</v>
       </c>
       <c r="B96" t="s">
-        <v>236</v>
+        <v>223</v>
       </c>
       <c r="C96" s="1">
-        <v>400000.0</v>
+        <v>3692.0</v>
       </c>
       <c r="D96" s="1">
-        <v>101.007</v>
+        <v>544.1</v>
       </c>
       <c r="E96" s="1">
-        <v>100.0</v>
+        <v>630.0707150596</v>
       </c>
       <c r="F96" t="s">
         <v>8</v>
       </c>
       <c r="G96">
         <v>1.0</v>
       </c>
       <c r="H96" s="1">
-        <v>400000.0</v>
+        <v>2326221.08</v>
       </c>
       <c r="I96" s="1">
-        <v>4028.0</v>
+        <v>-317403.88</v>
       </c>
       <c r="J96" s="1">
-        <v>1.007</v>
+        <v>-13.644613692521</v>
       </c>
       <c r="K96">
-        <v>3.02</v>
-[...2 lines deleted...]
-        <v>237</v>
+        <v>0.0</v>
+      </c>
+      <c r="L96">
+        <v>0.0</v>
       </c>
       <c r="M96" s="1">
-        <v>404028.0</v>
+        <v>2008817.2</v>
       </c>
       <c r="N96" s="1">
-        <v>416091.01</v>
+        <v>2008817.2</v>
       </c>
       <c r="O96" s="1">
-        <v>0.11</v>
+        <v>0.54</v>
       </c>
       <c r="P96">
         <v>1</v>
       </c>
     </row>
     <row r="97" spans="1:16">
       <c r="A97" t="s">
-        <v>238</v>
+        <v>224</v>
       </c>
       <c r="B97" t="s">
-        <v>239</v>
+        <v>225</v>
       </c>
       <c r="C97" s="1">
-        <v>800000.0</v>
+        <v>10523.0</v>
       </c>
       <c r="D97" s="1">
-        <v>99.723</v>
+        <v>59.0</v>
       </c>
       <c r="E97" s="1">
-        <v>97.673</v>
+        <v>59.0</v>
       </c>
       <c r="F97" t="s">
         <v>8</v>
       </c>
       <c r="G97">
         <v>1.0</v>
       </c>
       <c r="H97" s="1">
-        <v>781384.0</v>
+        <v>620857.0</v>
       </c>
       <c r="I97" s="1">
-        <v>16400.0</v>
+        <v>0.0</v>
       </c>
       <c r="J97" s="1">
-        <v>2.098840006962</v>
+        <v>0.0</v>
       </c>
       <c r="K97">
-        <v>2.62</v>
-[...2 lines deleted...]
-        <v>240</v>
+        <v>0.0</v>
+      </c>
+      <c r="L97">
+        <v>0.0</v>
       </c>
       <c r="M97" s="1">
-        <v>797784.0</v>
+        <v>620857.0</v>
       </c>
       <c r="N97" s="1">
-        <v>818726.47</v>
+        <v>620857.0</v>
       </c>
       <c r="O97" s="1">
-        <v>0.23</v>
+        <v>0.17</v>
       </c>
       <c r="P97">
         <v>1</v>
       </c>
     </row>
     <row r="98" spans="1:16">
       <c r="A98" t="s">
-        <v>241</v>
+        <v>226</v>
       </c>
       <c r="B98" t="s">
-        <v>242</v>
+        <v>227</v>
       </c>
       <c r="C98" s="1">
-        <v>500000.0</v>
+        <v>4974.0</v>
       </c>
       <c r="D98" s="1">
-        <v>100.949</v>
+        <v>128.3</v>
       </c>
       <c r="E98" s="1">
-        <v>100.3796</v>
+        <v>128.6372295939</v>
       </c>
       <c r="F98" t="s">
         <v>8</v>
       </c>
       <c r="G98">
         <v>1.0</v>
       </c>
       <c r="H98" s="1">
-        <v>501898.0</v>
+        <v>639841.58</v>
       </c>
       <c r="I98" s="1">
-        <v>2847.0</v>
+        <v>-1677.38</v>
       </c>
       <c r="J98" s="1">
-        <v>0.56724673140758</v>
+        <v>-0.26215551668274</v>
       </c>
       <c r="K98">
-        <v>2.62</v>
-[...2 lines deleted...]
-        <v>243</v>
+        <v>0.0</v>
+      </c>
+      <c r="L98">
+        <v>0.0</v>
       </c>
       <c r="M98" s="1">
-        <v>504745.0</v>
+        <v>638164.2</v>
       </c>
       <c r="N98" s="1">
-        <v>517834.04</v>
+        <v>638164.2</v>
       </c>
       <c r="O98" s="1">
-        <v>0.14</v>
+        <v>0.17</v>
       </c>
       <c r="P98">
         <v>1</v>
       </c>
     </row>
     <row r="99" spans="1:16">
       <c r="A99" t="s">
-        <v>244</v>
+        <v>228</v>
       </c>
       <c r="B99" t="s">
-        <v>245</v>
+        <v>229</v>
       </c>
       <c r="C99" s="1">
-        <v>361000.0</v>
+        <v>9223.0</v>
       </c>
       <c r="D99" s="1">
-        <v>100.34</v>
+        <v>17.705</v>
       </c>
       <c r="E99" s="1">
-        <v>100.99096676</v>
+        <v>11.7747652608</v>
       </c>
       <c r="F99" t="s">
         <v>8</v>
       </c>
       <c r="G99">
         <v>1.0</v>
       </c>
       <c r="H99" s="1">
-        <v>364577.39</v>
+        <v>108598.66</v>
       </c>
       <c r="I99" s="1">
-        <v>-2349.99</v>
+        <v>54694.56</v>
       </c>
       <c r="J99" s="1">
-        <v>-0.64457919346013</v>
+        <v>50.363936350596</v>
       </c>
       <c r="K99">
-        <v>1.7</v>
-[...2 lines deleted...]
-        <v>246</v>
+        <v>0.0</v>
+      </c>
+      <c r="L99">
+        <v>0.0</v>
       </c>
       <c r="M99" s="1">
-        <v>362227.4</v>
+        <v>163293.22</v>
       </c>
       <c r="N99" s="1">
-        <v>368354.92</v>
+        <v>163293.22</v>
       </c>
       <c r="O99" s="1">
-        <v>0.1</v>
+        <v>0.04</v>
       </c>
       <c r="P99">
         <v>1</v>
       </c>
     </row>
     <row r="100" spans="1:16">
       <c r="A100" t="s">
-        <v>247</v>
+        <v>230</v>
       </c>
       <c r="B100" t="s">
-        <v>248</v>
+        <v>231</v>
       </c>
       <c r="C100" s="1">
-        <v>596000.0</v>
+        <v>9654.0</v>
       </c>
       <c r="D100" s="1">
-        <v>90.81</v>
+        <v>58.44</v>
       </c>
       <c r="E100" s="1">
-        <v>87.71275</v>
+        <v>52.2038004972</v>
       </c>
       <c r="F100" t="s">
         <v>8</v>
       </c>
       <c r="G100">
         <v>1.0</v>
       </c>
       <c r="H100" s="1">
-        <v>522767.99</v>
+        <v>503975.49</v>
       </c>
       <c r="I100" s="1">
-        <v>18459.61</v>
+        <v>60204.27</v>
       </c>
       <c r="J100" s="1">
-        <v>3.5311285987499</v>
+        <v>11.945872605829</v>
       </c>
       <c r="K100">
         <v>0.0</v>
       </c>
       <c r="L100">
         <v>0.0</v>
       </c>
       <c r="M100" s="1">
-        <v>541227.6</v>
+        <v>564179.76</v>
       </c>
       <c r="N100" s="1">
-        <v>541227.6</v>
+        <v>564179.76</v>
       </c>
       <c r="O100" s="1">
         <v>0.15</v>
       </c>
       <c r="P100">
         <v>1</v>
       </c>
     </row>
     <row r="101" spans="1:16">
       <c r="A101" t="s">
-        <v>249</v>
+        <v>232</v>
       </c>
       <c r="B101" t="s">
-        <v>250</v>
+        <v>233</v>
       </c>
       <c r="C101" s="1">
-        <v>2880000.0</v>
+        <v>943.0</v>
       </c>
       <c r="D101" s="1">
-        <v>60.26</v>
+        <v>555.6</v>
       </c>
       <c r="E101" s="1">
-        <v>69.08037222</v>
+        <v>216.5733085896</v>
       </c>
       <c r="F101" t="s">
         <v>8</v>
       </c>
       <c r="G101">
         <v>1.0</v>
       </c>
       <c r="H101" s="1">
-        <v>1989514.72</v>
+        <v>204228.63</v>
       </c>
       <c r="I101" s="1">
-        <v>-254026.72</v>
+        <v>319702.17</v>
       </c>
       <c r="J101" s="1">
-        <v>-12.768275471719</v>
+        <v>156.54130863043</v>
       </c>
       <c r="K101">
         <v>0.0</v>
       </c>
       <c r="L101">
         <v>0.0</v>
       </c>
       <c r="M101" s="1">
-        <v>1735488.0</v>
+        <v>523930.8</v>
       </c>
       <c r="N101" s="1">
-        <v>1735488.0</v>
+        <v>523930.8</v>
       </c>
       <c r="O101" s="1">
-        <v>0.48</v>
+        <v>0.14</v>
       </c>
       <c r="P101">
         <v>1</v>
       </c>
     </row>
     <row r="102" spans="1:16">
       <c r="A102" t="s">
-        <v>251</v>
+        <v>234</v>
       </c>
       <c r="B102" t="s">
-        <v>252</v>
+        <v>235</v>
       </c>
       <c r="C102" s="1">
-        <v>458400.0</v>
+        <v>100288.0</v>
       </c>
       <c r="D102" s="1">
-        <v>99.336</v>
+        <v>3.478</v>
       </c>
       <c r="E102" s="1">
-        <v>99.59599913</v>
+        <v>3.4779999601</v>
       </c>
       <c r="F102" t="s">
         <v>8</v>
       </c>
       <c r="G102">
         <v>1.0</v>
       </c>
       <c r="H102" s="1">
-        <v>456548.06</v>
+        <v>348801.66</v>
       </c>
       <c r="I102" s="1">
-        <v>-1191.83</v>
+        <v>0.0</v>
       </c>
       <c r="J102" s="1">
-        <v>-0.26105247276705</v>
+        <v>0.0</v>
       </c>
       <c r="K102">
-        <v>3.0</v>
-[...2 lines deleted...]
-        <v>253</v>
+        <v>0.0</v>
+      </c>
+      <c r="L102">
+        <v>0.0</v>
       </c>
       <c r="M102" s="1">
-        <v>455356.23</v>
+        <v>348801.66</v>
       </c>
       <c r="N102" s="1">
-        <v>469099.7</v>
+        <v>348801.66</v>
       </c>
       <c r="O102" s="1">
-        <v>0.13</v>
+        <v>0.09</v>
       </c>
       <c r="P102">
         <v>1</v>
       </c>
     </row>
     <row r="103" spans="1:16">
       <c r="A103" t="s">
-        <v>254</v>
+        <v>236</v>
       </c>
       <c r="B103" t="s">
-        <v>255</v>
+        <v>237</v>
       </c>
       <c r="C103" s="1">
-        <v>500000.0</v>
+        <v>6581.0</v>
       </c>
       <c r="D103" s="1">
-        <v>90.052</v>
+        <v>69.3</v>
       </c>
       <c r="E103" s="1">
-        <v>89.945602</v>
+        <v>69.3</v>
       </c>
       <c r="F103" t="s">
         <v>8</v>
       </c>
       <c r="G103">
         <v>1.0</v>
       </c>
       <c r="H103" s="1">
-        <v>449728.01</v>
+        <v>456063.3</v>
       </c>
       <c r="I103" s="1">
-        <v>531.99</v>
+        <v>0.0</v>
       </c>
       <c r="J103" s="1">
-        <v>0.1182914980101</v>
+        <v>0.0</v>
       </c>
       <c r="K103">
-        <v>0.47</v>
-[...2 lines deleted...]
-        <v>256</v>
+        <v>0.0</v>
+      </c>
+      <c r="L103">
+        <v>0.0</v>
       </c>
       <c r="M103" s="1">
-        <v>450260.0</v>
+        <v>456063.3</v>
       </c>
       <c r="N103" s="1">
-        <v>452633.29</v>
+        <v>456063.3</v>
       </c>
       <c r="O103" s="1">
         <v>0.12</v>
       </c>
       <c r="P103">
         <v>1</v>
       </c>
     </row>
     <row r="104" spans="1:16">
       <c r="A104" t="s">
-        <v>257</v>
+        <v>238</v>
       </c>
       <c r="B104" t="s">
-        <v>258</v>
+        <v>239</v>
       </c>
       <c r="C104" s="1">
-        <v>266000.0</v>
+        <v>111405.0</v>
       </c>
       <c r="D104" s="1">
-        <v>90.44</v>
+        <v>6.484</v>
       </c>
       <c r="E104" s="1">
-        <v>84.29</v>
+        <v>4.768539114</v>
       </c>
       <c r="F104" t="s">
         <v>8</v>
       </c>
       <c r="G104">
         <v>1.0</v>
       </c>
       <c r="H104" s="1">
-        <v>224211.4</v>
+        <v>531239.1</v>
       </c>
       <c r="I104" s="1">
-        <v>16359.0</v>
+        <v>191110.92</v>
       </c>
       <c r="J104" s="1">
-        <v>7.2962391742793</v>
+        <v>35.974558348585</v>
       </c>
       <c r="K104">
-        <v>1.1</v>
-[...2 lines deleted...]
-        <v>259</v>
+        <v>0.0</v>
+      </c>
+      <c r="L104">
+        <v>0.0</v>
       </c>
       <c r="M104" s="1">
-        <v>240570.4</v>
+        <v>722350.02</v>
       </c>
       <c r="N104" s="1">
-        <v>243508.24</v>
+        <v>722350.02</v>
       </c>
       <c r="O104" s="1">
-        <v>0.07</v>
+        <v>0.2</v>
       </c>
       <c r="P104">
         <v>1</v>
       </c>
     </row>
     <row r="105" spans="1:16">
       <c r="A105" t="s">
-        <v>260</v>
+        <v>240</v>
       </c>
       <c r="B105" t="s">
-        <v>261</v>
+        <v>241</v>
       </c>
       <c r="C105" s="1">
-        <v>800000.0</v>
+        <v>47895.0</v>
       </c>
       <c r="D105" s="1">
-        <v>102.812</v>
+        <v>16.45</v>
       </c>
       <c r="E105" s="1">
-        <v>99.104</v>
+        <v>16.45</v>
       </c>
       <c r="F105" t="s">
         <v>8</v>
       </c>
       <c r="G105">
         <v>1.0</v>
       </c>
       <c r="H105" s="1">
-        <v>792832.0</v>
+        <v>787872.75</v>
       </c>
       <c r="I105" s="1">
-        <v>29664.0</v>
+        <v>0.0</v>
       </c>
       <c r="J105" s="1">
-        <v>3.7415240555376</v>
+        <v>0.0</v>
       </c>
       <c r="K105">
-        <v>0.31</v>
-[...2 lines deleted...]
-        <v>262</v>
+        <v>0.0</v>
+      </c>
+      <c r="L105">
+        <v>0.0</v>
       </c>
       <c r="M105" s="1">
-        <v>822496.0</v>
+        <v>787872.75</v>
       </c>
       <c r="N105" s="1">
-        <v>824959.01</v>
+        <v>787872.75</v>
       </c>
       <c r="O105" s="1">
-        <v>0.23</v>
+        <v>0.21</v>
       </c>
       <c r="P105">
         <v>1</v>
       </c>
     </row>
     <row r="106" spans="1:16">
       <c r="A106" t="s">
-        <v>263</v>
+        <v>242</v>
       </c>
       <c r="B106" t="s">
-        <v>264</v>
+        <v>243</v>
       </c>
       <c r="C106" s="1">
-        <v>480000.0</v>
+        <v>2478.0</v>
       </c>
       <c r="D106" s="1">
-        <v>99.643</v>
+        <v>4778.97</v>
       </c>
       <c r="E106" s="1">
-        <v>99.799</v>
+        <v>4761.8690274415</v>
       </c>
       <c r="F106" t="s">
         <v>8</v>
       </c>
       <c r="G106">
         <v>1.0</v>
       </c>
       <c r="H106" s="1">
-        <v>479035.2</v>
+        <v>11799911.45</v>
       </c>
       <c r="I106" s="1">
-        <v>-748.8</v>
+        <v>42376.21</v>
       </c>
       <c r="J106" s="1">
-        <v>-0.15631419152497</v>
+        <v>0.35912311867391</v>
       </c>
       <c r="K106">
-        <v>0.94</v>
-[...2 lines deleted...]
-        <v>265</v>
+        <v>0.0</v>
+      </c>
+      <c r="L106">
+        <v>0.0</v>
       </c>
       <c r="M106" s="1">
-        <v>478286.4</v>
+        <v>11842287.66</v>
       </c>
       <c r="N106" s="1">
-        <v>482806.95</v>
+        <v>11842287.66</v>
       </c>
       <c r="O106" s="1">
-        <v>0.13</v>
+        <v>3.21</v>
       </c>
       <c r="P106">
         <v>1</v>
       </c>
     </row>
     <row r="107" spans="1:16">
       <c r="A107" t="s">
-        <v>266</v>
+        <v>244</v>
       </c>
       <c r="B107" t="s">
-        <v>267</v>
+        <v>245</v>
       </c>
       <c r="C107" s="1">
-        <v>396000.0</v>
+        <v>40596.0</v>
       </c>
       <c r="D107" s="1">
-        <v>101.382</v>
+        <v>18.19</v>
       </c>
       <c r="E107" s="1">
-        <v>99.607</v>
+        <v>18.19</v>
       </c>
       <c r="F107" t="s">
         <v>8</v>
       </c>
       <c r="G107">
         <v>1.0</v>
       </c>
       <c r="H107" s="1">
-        <v>394443.72</v>
+        <v>738441.24</v>
       </c>
       <c r="I107" s="1">
-        <v>7029.0</v>
+        <v>0.0</v>
       </c>
       <c r="J107" s="1">
-        <v>1.7820032728623</v>
+        <v>0.0</v>
       </c>
       <c r="K107">
-        <v>0.18</v>
+        <v>0.0</v>
       </c>
       <c r="L107">
-        <v>732.33</v>
+        <v>0.0</v>
       </c>
       <c r="M107" s="1">
-        <v>401472.72</v>
+        <v>738441.24</v>
       </c>
       <c r="N107" s="1">
-        <v>402205.05</v>
+        <v>738441.24</v>
       </c>
       <c r="O107" s="1">
-        <v>0.11</v>
+        <v>0.2</v>
       </c>
       <c r="P107">
         <v>1</v>
       </c>
     </row>
     <row r="108" spans="1:16">
       <c r="A108" t="s">
-        <v>268</v>
+        <v>246</v>
       </c>
       <c r="B108" t="s">
-        <v>269</v>
+        <v>247</v>
       </c>
       <c r="C108" s="1">
-        <v>300000.0</v>
+        <v>3899.0</v>
       </c>
       <c r="D108" s="1">
-        <v>100.824</v>
+        <v>67.7</v>
       </c>
       <c r="E108" s="1">
-        <v>99.991</v>
+        <v>67.7</v>
       </c>
       <c r="F108" t="s">
         <v>8</v>
       </c>
       <c r="G108">
         <v>1.0</v>
       </c>
       <c r="H108" s="1">
-        <v>299973.0</v>
+        <v>263962.3</v>
       </c>
       <c r="I108" s="1">
-        <v>2499.0</v>
+        <v>0.0</v>
       </c>
       <c r="J108" s="1">
-        <v>0.83307497674791</v>
+        <v>0.0</v>
       </c>
       <c r="K108">
-        <v>2.32</v>
-[...2 lines deleted...]
-        <v>270</v>
+        <v>0.0</v>
+      </c>
+      <c r="L108">
+        <v>0.0</v>
       </c>
       <c r="M108" s="1">
-        <v>302472.0</v>
+        <v>263962.3</v>
       </c>
       <c r="N108" s="1">
-        <v>309433.64</v>
+        <v>263962.3</v>
       </c>
       <c r="O108" s="1">
-        <v>0.09</v>
+        <v>0.07</v>
       </c>
       <c r="P108">
         <v>1</v>
       </c>
     </row>
     <row r="109" spans="1:16">
       <c r="A109" t="s">
-        <v>271</v>
+        <v>248</v>
       </c>
       <c r="B109" t="s">
-        <v>272</v>
+        <v>249</v>
       </c>
       <c r="C109" s="1">
-        <v>300000.0</v>
+        <v>13458.0</v>
       </c>
       <c r="D109" s="1">
-        <v>94.988</v>
+        <v>22.75</v>
       </c>
       <c r="E109" s="1">
-        <v>91.473</v>
+        <v>22.75</v>
       </c>
       <c r="F109" t="s">
         <v>8</v>
       </c>
       <c r="G109">
         <v>1.0</v>
       </c>
       <c r="H109" s="1">
-        <v>274419.0</v>
+        <v>306169.5</v>
       </c>
       <c r="I109" s="1">
-        <v>10545.0</v>
+        <v>0.0</v>
       </c>
       <c r="J109" s="1">
-        <v>3.8426639554841</v>
+        <v>0.0</v>
       </c>
       <c r="K109">
-        <v>0.3</v>
+        <v>0.0</v>
       </c>
       <c r="L109">
-        <v>886.68</v>
+        <v>0.0</v>
       </c>
       <c r="M109" s="1">
-        <v>284964.0</v>
+        <v>306169.5</v>
       </c>
       <c r="N109" s="1">
-        <v>285850.68</v>
+        <v>306169.5</v>
       </c>
       <c r="O109" s="1">
         <v>0.08</v>
       </c>
       <c r="P109">
         <v>1</v>
       </c>
     </row>
     <row r="110" spans="1:16">
       <c r="A110" t="s">
-        <v>273</v>
+        <v>250</v>
       </c>
       <c r="B110" t="s">
-        <v>274</v>
+        <v>251</v>
       </c>
       <c r="C110" s="1">
-        <v>1243000.0</v>
+        <v>8175.0</v>
       </c>
       <c r="D110" s="1">
-        <v>89.757</v>
+        <v>43.51</v>
       </c>
       <c r="E110" s="1">
-        <v>87.9490531</v>
+        <v>30.0970629969</v>
       </c>
       <c r="F110" t="s">
         <v>8</v>
       </c>
       <c r="G110">
         <v>1.0</v>
       </c>
       <c r="H110" s="1">
-        <v>1093206.73</v>
+        <v>246043.49</v>
       </c>
       <c r="I110" s="1">
-        <v>22472.78</v>
+        <v>109650.76</v>
       </c>
       <c r="J110" s="1">
-        <v>2.0556752335398</v>
+        <v>44.565600983794</v>
       </c>
       <c r="K110">
-        <v>0.79</v>
-[...2 lines deleted...]
-        <v>275</v>
+        <v>0.0</v>
+      </c>
+      <c r="L110">
+        <v>0.0</v>
       </c>
       <c r="M110" s="1">
-        <v>1115679.51</v>
+        <v>355694.25</v>
       </c>
       <c r="N110" s="1">
-        <v>1125511.95</v>
+        <v>355694.25</v>
       </c>
       <c r="O110" s="1">
-        <v>0.31</v>
+        <v>0.1</v>
       </c>
       <c r="P110">
         <v>1</v>
       </c>
     </row>
     <row r="111" spans="1:16">
       <c r="A111" t="s">
-        <v>276</v>
+        <v>252</v>
       </c>
       <c r="B111" t="s">
-        <v>277</v>
+        <v>253</v>
       </c>
       <c r="C111" s="1">
-        <v>722000.0</v>
+        <v>6325.0</v>
       </c>
       <c r="D111" s="1">
-        <v>100.106</v>
+        <v>16.36</v>
       </c>
       <c r="E111" s="1">
-        <v>99.459</v>
+        <v>16.36</v>
       </c>
       <c r="F111" t="s">
         <v>8</v>
       </c>
       <c r="G111">
         <v>1.0</v>
       </c>
       <c r="H111" s="1">
-        <v>718093.98</v>
+        <v>103477.0</v>
       </c>
       <c r="I111" s="1">
-        <v>4671.34</v>
+        <v>0.0</v>
       </c>
       <c r="J111" s="1">
-        <v>0.6505193094642</v>
+        <v>0.0</v>
       </c>
       <c r="K111">
-        <v>0.28</v>
-[...2 lines deleted...]
-        <v>278</v>
+        <v>0.0</v>
+      </c>
+      <c r="L111">
+        <v>0.0</v>
       </c>
       <c r="M111" s="1">
-        <v>722765.32</v>
+        <v>103477.0</v>
       </c>
       <c r="N111" s="1">
-        <v>724822.53</v>
+        <v>103477.0</v>
       </c>
       <c r="O111" s="1">
-        <v>0.2</v>
+        <v>0.03</v>
       </c>
       <c r="P111">
         <v>1</v>
       </c>
     </row>
     <row r="112" spans="1:16">
       <c r="A112" t="s">
-        <v>279</v>
+        <v>254</v>
       </c>
       <c r="B112" t="s">
-        <v>280</v>
+        <v>255</v>
       </c>
       <c r="C112" s="1">
-        <v>600000.0</v>
+        <v>4377.0</v>
       </c>
       <c r="D112" s="1">
-        <v>99.628</v>
+        <v>23.76</v>
       </c>
       <c r="E112" s="1">
-        <v>99.292</v>
+        <v>23.76</v>
       </c>
       <c r="F112" t="s">
         <v>8</v>
       </c>
       <c r="G112">
         <v>1.0</v>
       </c>
       <c r="H112" s="1">
-        <v>595752.0</v>
+        <v>103997.52</v>
       </c>
       <c r="I112" s="1">
-        <v>2016.0</v>
+        <v>0.0</v>
       </c>
       <c r="J112" s="1">
-        <v>0.33839584256536</v>
+        <v>0.0</v>
       </c>
       <c r="K112">
-        <v>0.19</v>
-[...2 lines deleted...]
-        <v>281</v>
+        <v>0.0</v>
+      </c>
+      <c r="L112">
+        <v>0.0</v>
       </c>
       <c r="M112" s="1">
-        <v>597768.0</v>
+        <v>103997.52</v>
       </c>
       <c r="N112" s="1">
-        <v>598918.68</v>
+        <v>103997.52</v>
       </c>
       <c r="O112" s="1">
-        <v>0.16</v>
+        <v>0.03</v>
       </c>
       <c r="P112">
         <v>1</v>
       </c>
     </row>
     <row r="113" spans="1:16">
       <c r="A113" t="s">
-        <v>282</v>
+        <v>256</v>
       </c>
       <c r="B113" t="s">
-        <v>283</v>
+        <v>257</v>
       </c>
       <c r="C113" s="1">
-        <v>200000.0</v>
+        <v>11458.0</v>
       </c>
       <c r="D113" s="1">
-        <v>105.392</v>
+        <v>41.96</v>
       </c>
       <c r="E113" s="1">
-        <v>105.478</v>
+        <v>41.96</v>
       </c>
       <c r="F113" t="s">
         <v>8</v>
       </c>
       <c r="G113">
         <v>1.0</v>
       </c>
       <c r="H113" s="1">
-        <v>210956.0</v>
+        <v>480777.68</v>
       </c>
       <c r="I113" s="1">
-        <v>-172.0</v>
+        <v>0.0</v>
       </c>
       <c r="J113" s="1">
-        <v>-0.081533589942926</v>
+        <v>0.0</v>
       </c>
       <c r="K113">
-        <v>3.47</v>
-[...2 lines deleted...]
-        <v>284</v>
+        <v>0.0</v>
+      </c>
+      <c r="L113">
+        <v>0.0</v>
       </c>
       <c r="M113" s="1">
-        <v>210784.0</v>
+        <v>480777.68</v>
       </c>
       <c r="N113" s="1">
-        <v>217732.58</v>
+        <v>480777.68</v>
       </c>
       <c r="O113" s="1">
-        <v>0.06</v>
+        <v>0.13</v>
       </c>
       <c r="P113">
         <v>1</v>
       </c>
     </row>
     <row r="114" spans="1:16">
       <c r="A114" t="s">
-        <v>285</v>
+        <v>258</v>
       </c>
       <c r="B114" t="s">
-        <v>286</v>
+        <v>259</v>
       </c>
       <c r="C114" s="1">
-        <v>200000.0</v>
+        <v>3814.0</v>
       </c>
       <c r="D114" s="1">
-        <v>99.524</v>
+        <v>27.83</v>
       </c>
       <c r="E114" s="1">
-        <v>99.74</v>
+        <v>27.83</v>
       </c>
       <c r="F114" t="s">
         <v>8</v>
       </c>
       <c r="G114">
         <v>1.0</v>
       </c>
       <c r="H114" s="1">
-        <v>199480.0</v>
+        <v>106143.62</v>
       </c>
       <c r="I114" s="1">
-        <v>-432.0</v>
+        <v>0.0</v>
       </c>
       <c r="J114" s="1">
-        <v>-0.21656306396631</v>
+        <v>0.0</v>
       </c>
       <c r="K114">
-        <v>1.49</v>
-[...2 lines deleted...]
-        <v>287</v>
+        <v>0.0</v>
+      </c>
+      <c r="L114">
+        <v>0.0</v>
       </c>
       <c r="M114" s="1">
-        <v>199048.0</v>
+        <v>106143.62</v>
       </c>
       <c r="N114" s="1">
-        <v>202025.4</v>
+        <v>106143.62</v>
       </c>
       <c r="O114" s="1">
-        <v>0.06</v>
+        <v>0.03</v>
       </c>
       <c r="P114">
         <v>1</v>
       </c>
     </row>
     <row r="115" spans="1:16">
       <c r="A115" t="s">
-        <v>288</v>
+        <v>260</v>
       </c>
       <c r="B115" t="s">
-        <v>289</v>
+        <v>261</v>
       </c>
       <c r="C115" s="1">
-        <v>800000.0</v>
+        <v>1154.0</v>
       </c>
       <c r="D115" s="1">
-        <v>100.541</v>
+        <v>90.7</v>
       </c>
       <c r="E115" s="1">
-        <v>99.933</v>
+        <v>90.699982669</v>
       </c>
       <c r="F115" t="s">
         <v>8</v>
       </c>
       <c r="G115">
         <v>1.0</v>
       </c>
       <c r="H115" s="1">
-        <v>799464.0</v>
+        <v>104667.78</v>
       </c>
       <c r="I115" s="1">
-        <v>4864.0</v>
+        <v>0.02</v>
       </c>
       <c r="J115" s="1">
-        <v>0.60840763311419</v>
+        <v>1.9108077003257E-5</v>
       </c>
       <c r="K115">
-        <v>3.28</v>
-[...2 lines deleted...]
-        <v>290</v>
+        <v>0.0</v>
+      </c>
+      <c r="L115">
+        <v>0.0</v>
       </c>
       <c r="M115" s="1">
-        <v>804328.0</v>
+        <v>104667.8</v>
       </c>
       <c r="N115" s="1">
-        <v>830588.27</v>
+        <v>104667.8</v>
       </c>
       <c r="O115" s="1">
-        <v>0.23</v>
+        <v>0.03</v>
       </c>
       <c r="P115">
         <v>1</v>
       </c>
     </row>
     <row r="116" spans="1:16">
       <c r="A116" t="s">
-        <v>291</v>
+        <v>262</v>
       </c>
       <c r="B116" t="s">
-        <v>292</v>
+        <v>263</v>
       </c>
       <c r="C116" s="1">
-        <v>300000.0</v>
+        <v>3328.0</v>
       </c>
       <c r="D116" s="1">
-        <v>101.157</v>
+        <v>36.87</v>
       </c>
       <c r="E116" s="1">
-        <v>100.91</v>
+        <v>36.87</v>
       </c>
       <c r="F116" t="s">
         <v>8</v>
       </c>
       <c r="G116">
         <v>1.0</v>
       </c>
       <c r="H116" s="1">
-        <v>302730.0</v>
+        <v>122703.36</v>
       </c>
       <c r="I116" s="1">
-        <v>741.0</v>
+        <v>0.0</v>
       </c>
       <c r="J116" s="1">
-        <v>0.24477256961649</v>
+        <v>0.0</v>
       </c>
       <c r="K116">
-        <v>2.39</v>
-[...2 lines deleted...]
-        <v>293</v>
+        <v>0.0</v>
+      </c>
+      <c r="L116">
+        <v>0.0</v>
       </c>
       <c r="M116" s="1">
-        <v>303471.0</v>
+        <v>122703.36</v>
       </c>
       <c r="N116" s="1">
-        <v>310627.85</v>
+        <v>122703.36</v>
       </c>
       <c r="O116" s="1">
-        <v>0.09</v>
+        <v>0.03</v>
       </c>
       <c r="P116">
         <v>1</v>
       </c>
     </row>
     <row r="117" spans="1:16">
       <c r="A117" t="s">
-        <v>294</v>
+        <v>264</v>
       </c>
       <c r="B117" t="s">
-        <v>295</v>
+        <v>265</v>
       </c>
       <c r="C117" s="1">
-        <v>1732709.34</v>
+        <v>5125.0</v>
       </c>
       <c r="D117" s="1">
-        <v>90.122</v>
+        <v>340.0</v>
       </c>
       <c r="E117" s="1">
-        <v>88.85475102</v>
+        <v>236.7908819512</v>
       </c>
       <c r="F117" t="s">
         <v>8</v>
       </c>
       <c r="G117">
         <v>1.0</v>
       </c>
       <c r="H117" s="1">
-        <v>1539594.57</v>
+        <v>1213553.27</v>
       </c>
       <c r="I117" s="1">
-        <v>21957.74</v>
+        <v>528946.73</v>
       </c>
       <c r="J117" s="1">
-        <v>1.4262027437522</v>
+        <v>43.586609922777</v>
       </c>
       <c r="K117">
-        <v>0.06</v>
-[...2 lines deleted...]
-        <v>296</v>
+        <v>0.0</v>
+      </c>
+      <c r="L117">
+        <v>0.0</v>
       </c>
       <c r="M117" s="1">
-        <v>1561552.31</v>
+        <v>1742500.0</v>
       </c>
       <c r="N117" s="1">
-        <v>1562658.4</v>
+        <v>1742500.0</v>
       </c>
       <c r="O117" s="1">
-        <v>0.43</v>
+        <v>0.47</v>
       </c>
       <c r="P117">
         <v>1</v>
       </c>
     </row>
     <row r="118" spans="1:16">
       <c r="A118" t="s">
-        <v>297</v>
+        <v>266</v>
       </c>
       <c r="B118" t="s">
-        <v>298</v>
+        <v>267</v>
       </c>
       <c r="C118" s="1">
-        <v>327759.16</v>
+        <v>172124.0</v>
       </c>
       <c r="D118" s="1">
-        <v>96.822</v>
+        <v>3.571</v>
       </c>
       <c r="E118" s="1">
-        <v>96.69544247</v>
+        <v>2.5732000186</v>
       </c>
       <c r="F118" t="s">
         <v>8</v>
       </c>
       <c r="G118">
         <v>1.0</v>
       </c>
       <c r="H118" s="1">
-        <v>316928.17</v>
+        <v>442909.48</v>
       </c>
       <c r="I118" s="1">
-        <v>414.8</v>
+        <v>171745.32</v>
       </c>
       <c r="J118" s="1">
-        <v>0.13088139183084</v>
+        <v>38.776618644514</v>
       </c>
       <c r="K118">
-        <v>0.51</v>
-[...2 lines deleted...]
-        <v>299</v>
+        <v>0.0</v>
+      </c>
+      <c r="L118">
+        <v>0.0</v>
       </c>
       <c r="M118" s="1">
-        <v>317342.97</v>
+        <v>614654.8</v>
       </c>
       <c r="N118" s="1">
-        <v>319016.79</v>
+        <v>614654.8</v>
       </c>
       <c r="O118" s="1">
-        <v>0.09</v>
+        <v>0.17</v>
       </c>
       <c r="P118">
         <v>1</v>
       </c>
     </row>
     <row r="119" spans="1:16">
       <c r="A119" t="s">
-        <v>300</v>
+        <v>268</v>
       </c>
       <c r="B119" t="s">
-        <v>301</v>
+        <v>269</v>
       </c>
       <c r="C119" s="1">
-        <v>2161015.52</v>
+        <v>36697.0</v>
       </c>
       <c r="D119" s="1">
-        <v>99.313</v>
+        <v>9.388</v>
       </c>
       <c r="E119" s="1">
-        <v>104.08772909</v>
+        <v>9.388000109</v>
       </c>
       <c r="F119" t="s">
         <v>8</v>
       </c>
       <c r="G119">
         <v>1.0</v>
       </c>
       <c r="H119" s="1">
-        <v>2249351.98</v>
+        <v>344511.44</v>
       </c>
       <c r="I119" s="1">
-        <v>-103182.64</v>
+        <v>0.0</v>
       </c>
       <c r="J119" s="1">
-        <v>-4.5872162701722</v>
+        <v>0.0</v>
       </c>
       <c r="K119">
-        <v>1.92</v>
-[...2 lines deleted...]
-        <v>302</v>
+        <v>0.0</v>
+      </c>
+      <c r="L119">
+        <v>0.0</v>
       </c>
       <c r="M119" s="1">
-        <v>2146169.34</v>
+        <v>344511.44</v>
       </c>
       <c r="N119" s="1">
-        <v>2187554.27</v>
+        <v>344511.44</v>
       </c>
       <c r="O119" s="1">
-        <v>0.6</v>
+        <v>0.09</v>
       </c>
       <c r="P119">
         <v>1</v>
       </c>
     </row>
     <row r="120" spans="1:16">
       <c r="A120" t="s">
-        <v>303</v>
+        <v>270</v>
       </c>
       <c r="B120" t="s">
-        <v>304</v>
+        <v>271</v>
       </c>
       <c r="C120" s="1">
-        <v>2545137.11</v>
+        <v>16759.0</v>
       </c>
       <c r="D120" s="1">
-        <v>105.343</v>
+        <v>82.2</v>
       </c>
       <c r="E120" s="1">
-        <v>122.46564744</v>
+        <v>92.4632042485</v>
       </c>
       <c r="F120" t="s">
         <v>8</v>
       </c>
       <c r="G120">
         <v>1.0</v>
       </c>
       <c r="H120" s="1">
-        <v>3116918.64</v>
+        <v>1549590.84</v>
       </c>
       <c r="I120" s="1">
-        <v>-435794.85</v>
+        <v>-172001.04</v>
       </c>
       <c r="J120" s="1">
-        <v>-13.981592089295</v>
+        <v>-11.099771343512</v>
       </c>
       <c r="K120">
-        <v>3.71</v>
-[...2 lines deleted...]
-        <v>305</v>
+        <v>0.0</v>
+      </c>
+      <c r="L120">
+        <v>0.0</v>
       </c>
       <c r="M120" s="1">
-        <v>2681123.79</v>
+        <v>1377589.8</v>
       </c>
       <c r="N120" s="1">
-        <v>2775659.94</v>
+        <v>1377589.8</v>
       </c>
       <c r="O120" s="1">
-        <v>0.76</v>
+        <v>0.37</v>
       </c>
       <c r="P120">
         <v>1</v>
       </c>
     </row>
     <row r="121" spans="1:16">
       <c r="A121" t="s">
-        <v>306</v>
+        <v>272</v>
       </c>
       <c r="B121" t="s">
-        <v>307</v>
+        <v>273</v>
       </c>
       <c r="C121" s="1">
-        <v>405000.0</v>
+        <v>15006.0</v>
       </c>
       <c r="D121" s="1">
-        <v>99.742</v>
+        <v>170.96</v>
       </c>
       <c r="E121" s="1">
-        <v>100.0</v>
+        <v>169.646457417</v>
       </c>
       <c r="F121" t="s">
         <v>8</v>
       </c>
       <c r="G121">
         <v>1.0</v>
       </c>
       <c r="H121" s="1">
-        <v>405000.0</v>
+        <v>2545714.74</v>
       </c>
       <c r="I121" s="1">
-        <v>-1044.9</v>
+        <v>19711.02</v>
       </c>
       <c r="J121" s="1">
-        <v>-0.258</v>
+        <v>0.77428235341089</v>
       </c>
       <c r="K121">
-        <v>0.85</v>
-[...2 lines deleted...]
-        <v>308</v>
+        <v>0.0</v>
+      </c>
+      <c r="L121">
+        <v>0.0</v>
       </c>
       <c r="M121" s="1">
-        <v>403955.1</v>
+        <v>2565425.76</v>
       </c>
       <c r="N121" s="1">
-        <v>407388.12</v>
+        <v>2565425.76</v>
       </c>
       <c r="O121" s="1">
-        <v>0.11</v>
+        <v>0.7</v>
       </c>
       <c r="P121">
         <v>1</v>
       </c>
     </row>
     <row r="122" spans="1:16">
       <c r="A122" t="s">
-        <v>309</v>
+        <v>274</v>
       </c>
       <c r="B122" t="s">
-        <v>310</v>
+        <v>275</v>
       </c>
       <c r="C122" s="1">
-        <v>512000.0</v>
+        <v>8880.0</v>
       </c>
       <c r="D122" s="1">
-        <v>101.25</v>
+        <v>276.7</v>
       </c>
       <c r="E122" s="1">
-        <v>99.785</v>
+        <v>145.4557038288</v>
       </c>
       <c r="F122" t="s">
         <v>8</v>
       </c>
       <c r="G122">
         <v>1.0</v>
       </c>
       <c r="H122" s="1">
-        <v>510899.2</v>
+        <v>1291646.65</v>
       </c>
       <c r="I122" s="1">
-        <v>7500.8</v>
+        <v>1165449.35</v>
       </c>
       <c r="J122" s="1">
-        <v>1.4681565365536</v>
+        <v>90.229735044023</v>
       </c>
       <c r="K122">
-        <v>2.37</v>
-[...2 lines deleted...]
-        <v>311</v>
+        <v>0.0</v>
+      </c>
+      <c r="L122">
+        <v>0.0</v>
       </c>
       <c r="M122" s="1">
-        <v>518400.0</v>
+        <v>2457096.0</v>
       </c>
       <c r="N122" s="1">
-        <v>530526.68</v>
+        <v>2457096.0</v>
       </c>
       <c r="O122" s="1">
-        <v>0.15</v>
+        <v>0.67</v>
       </c>
       <c r="P122">
         <v>1</v>
       </c>
     </row>
     <row r="123" spans="1:16">
       <c r="A123" t="s">
-        <v>312</v>
+        <v>276</v>
       </c>
       <c r="B123" t="s">
-        <v>313</v>
+        <v>277</v>
       </c>
       <c r="C123" s="1">
-        <v>400000.0</v>
+        <v>12141.0</v>
       </c>
       <c r="D123" s="1">
-        <v>106.989</v>
+        <v>166.45</v>
       </c>
       <c r="E123" s="1">
-        <v>99.922</v>
+        <v>126.2722592867</v>
       </c>
       <c r="F123" t="s">
         <v>8</v>
       </c>
       <c r="G123">
         <v>1.0</v>
       </c>
       <c r="H123" s="1">
-        <v>399688.0</v>
+        <v>1533071.5</v>
       </c>
       <c r="I123" s="1">
-        <v>28268.0</v>
+        <v>487797.95</v>
       </c>
       <c r="J123" s="1">
-        <v>7.0725165629191</v>
+        <v>31.818343110546</v>
       </c>
       <c r="K123">
-        <v>1.16</v>
-[...2 lines deleted...]
-        <v>314</v>
+        <v>0.0</v>
+      </c>
+      <c r="L123">
+        <v>0.0</v>
       </c>
       <c r="M123" s="1">
-        <v>427956.0</v>
+        <v>2020869.45</v>
       </c>
       <c r="N123" s="1">
-        <v>432588.88</v>
+        <v>2020869.45</v>
       </c>
       <c r="O123" s="1">
-        <v>0.12</v>
+        <v>0.55</v>
       </c>
       <c r="P123">
         <v>1</v>
       </c>
     </row>
     <row r="124" spans="1:16">
       <c r="A124" t="s">
-        <v>315</v>
+        <v>278</v>
       </c>
       <c r="B124" t="s">
-        <v>316</v>
+        <v>279</v>
       </c>
       <c r="C124" s="1">
-        <v>500000.0</v>
+        <v>10916.0</v>
       </c>
       <c r="D124" s="1">
-        <v>100.6</v>
+        <v>247.4</v>
       </c>
       <c r="E124" s="1">
-        <v>100.028</v>
+        <v>185.4322105167</v>
       </c>
       <c r="F124" t="s">
         <v>8</v>
       </c>
       <c r="G124">
         <v>1.0</v>
       </c>
       <c r="H124" s="1">
-        <v>500140.0</v>
+        <v>2024178.01</v>
       </c>
       <c r="I124" s="1">
-        <v>2860.0</v>
+        <v>676440.39</v>
       </c>
       <c r="J124" s="1">
-        <v>0.57183988483225</v>
+        <v>33.418028782953</v>
       </c>
       <c r="K124">
-        <v>0.23</v>
-[...2 lines deleted...]
-        <v>317</v>
+        <v>0.0</v>
+      </c>
+      <c r="L124">
+        <v>0.0</v>
       </c>
       <c r="M124" s="1">
-        <v>503000.0</v>
+        <v>2700618.4</v>
       </c>
       <c r="N124" s="1">
-        <v>504139.06</v>
+        <v>2700618.4</v>
       </c>
       <c r="O124" s="1">
-        <v>0.14</v>
+        <v>0.73</v>
       </c>
       <c r="P124">
         <v>1</v>
       </c>
     </row>
     <row r="125" spans="1:16">
       <c r="A125" t="s">
-        <v>318</v>
+        <v>280</v>
       </c>
       <c r="B125" t="s">
-        <v>319</v>
+        <v>281</v>
       </c>
       <c r="C125" s="1">
-        <v>200000.0</v>
+        <v>11997.0</v>
       </c>
       <c r="D125" s="1">
-        <v>107.741</v>
+        <v>19.72</v>
       </c>
       <c r="E125" s="1">
-        <v>107.84</v>
+        <v>19.72</v>
       </c>
       <c r="F125" t="s">
         <v>8</v>
       </c>
       <c r="G125">
         <v>1.0</v>
       </c>
       <c r="H125" s="1">
-        <v>215680.0</v>
+        <v>236580.84</v>
       </c>
       <c r="I125" s="1">
-        <v>-198.0</v>
+        <v>0.0</v>
       </c>
       <c r="J125" s="1">
-        <v>-0.091802670623145</v>
+        <v>0.0</v>
       </c>
       <c r="K125">
-        <v>1.13</v>
-[...2 lines deleted...]
-        <v>320</v>
+        <v>0.0</v>
+      </c>
+      <c r="L125">
+        <v>0.0</v>
       </c>
       <c r="M125" s="1">
-        <v>215482.0</v>
+        <v>236580.84</v>
       </c>
       <c r="N125" s="1">
-        <v>217746.38</v>
+        <v>236580.84</v>
       </c>
       <c r="O125" s="1">
         <v>0.06</v>
       </c>
       <c r="P125">
         <v>1</v>
       </c>
     </row>
     <row r="126" spans="1:16">
       <c r="A126" t="s">
-        <v>321</v>
+        <v>282</v>
       </c>
       <c r="B126" t="s">
-        <v>322</v>
+        <v>283</v>
       </c>
       <c r="C126" s="1">
-        <v>400000.0</v>
+        <v>11281.0</v>
       </c>
       <c r="D126" s="1">
-        <v>104.928</v>
+        <v>73.86</v>
       </c>
       <c r="E126" s="1">
-        <v>105.68</v>
+        <v>35.2769488521</v>
       </c>
       <c r="F126" t="s">
         <v>8</v>
       </c>
       <c r="G126">
         <v>1.0</v>
       </c>
       <c r="H126" s="1">
-        <v>422720.0</v>
+        <v>397959.26</v>
       </c>
       <c r="I126" s="1">
-        <v>-3008.0</v>
+        <v>435255.4</v>
       </c>
       <c r="J126" s="1">
-        <v>-0.7115821347464</v>
+        <v>109.37184876663</v>
       </c>
       <c r="K126">
-        <v>4.37</v>
-[...2 lines deleted...]
-        <v>323</v>
+        <v>0.0</v>
+      </c>
+      <c r="L126">
+        <v>0.0</v>
       </c>
       <c r="M126" s="1">
-        <v>419712.0</v>
+        <v>833214.66</v>
       </c>
       <c r="N126" s="1">
-        <v>437198.3</v>
+        <v>833214.66</v>
       </c>
       <c r="O126" s="1">
-        <v>0.12</v>
+        <v>0.23</v>
       </c>
       <c r="P126">
         <v>1</v>
       </c>
     </row>
     <row r="127" spans="1:16">
       <c r="A127" t="s">
-        <v>324</v>
+        <v>284</v>
       </c>
       <c r="B127" t="s">
-        <v>325</v>
+        <v>285</v>
       </c>
       <c r="C127" s="1">
-        <v>700000.0</v>
+        <v>859.0</v>
       </c>
       <c r="D127" s="1">
-        <v>98.922</v>
+        <v>131.2</v>
       </c>
       <c r="E127" s="1">
-        <v>94.713</v>
+        <v>131.2</v>
       </c>
       <c r="F127" t="s">
         <v>8</v>
       </c>
       <c r="G127">
         <v>1.0</v>
       </c>
       <c r="H127" s="1">
-        <v>662991.0</v>
+        <v>112700.8</v>
       </c>
       <c r="I127" s="1">
-        <v>29463.0</v>
+        <v>0.0</v>
       </c>
       <c r="J127" s="1">
-        <v>4.4439517278515</v>
+        <v>0.0</v>
       </c>
       <c r="K127">
-        <v>0.2</v>
-[...2 lines deleted...]
-        <v>326</v>
+        <v>0.0</v>
+      </c>
+      <c r="L127">
+        <v>0.0</v>
       </c>
       <c r="M127" s="1">
-        <v>692454.0</v>
+        <v>112700.8</v>
       </c>
       <c r="N127" s="1">
-        <v>693873.18</v>
+        <v>112700.8</v>
       </c>
       <c r="O127" s="1">
-        <v>0.19</v>
+        <v>0.03</v>
       </c>
       <c r="P127">
         <v>1</v>
       </c>
     </row>
     <row r="128" spans="1:16">
       <c r="A128" t="s">
-        <v>327</v>
+        <v>286</v>
       </c>
       <c r="B128" t="s">
-        <v>328</v>
+        <v>287</v>
       </c>
       <c r="C128" s="1">
-        <v>100000.0</v>
+        <v>2528.0</v>
       </c>
       <c r="D128" s="1">
-        <v>100.624</v>
+        <v>52.5</v>
       </c>
       <c r="E128" s="1">
-        <v>99.832</v>
+        <v>52.5</v>
       </c>
       <c r="F128" t="s">
         <v>8</v>
       </c>
       <c r="G128">
         <v>1.0</v>
       </c>
       <c r="H128" s="1">
-        <v>99832.0</v>
+        <v>132720.0</v>
       </c>
       <c r="I128" s="1">
-        <v>792.0</v>
+        <v>0.0</v>
       </c>
       <c r="J128" s="1">
-        <v>0.79333279910249</v>
+        <v>0.0</v>
       </c>
       <c r="K128">
-        <v>0.27</v>
+        <v>0.0</v>
       </c>
       <c r="L128">
-        <v>273.97</v>
+        <v>0.0</v>
       </c>
       <c r="M128" s="1">
-        <v>100624.0</v>
+        <v>132720.0</v>
       </c>
       <c r="N128" s="1">
-        <v>100897.97</v>
+        <v>132720.0</v>
       </c>
       <c r="O128" s="1">
-        <v>0.03</v>
+        <v>0.04</v>
       </c>
       <c r="P128">
         <v>1</v>
       </c>
     </row>
     <row r="129" spans="1:16">
       <c r="A129" t="s">
-        <v>329</v>
+        <v>288</v>
       </c>
       <c r="B129" t="s">
-        <v>330</v>
+        <v>289</v>
       </c>
       <c r="C129" s="1">
-        <v>409000.0</v>
+        <v>46215.0</v>
       </c>
       <c r="D129" s="1">
-        <v>99.494</v>
+        <v>28.405</v>
       </c>
       <c r="E129" s="1">
-        <v>99.528</v>
+        <v>24.9356879801</v>
       </c>
       <c r="F129" t="s">
         <v>8</v>
       </c>
       <c r="G129">
         <v>1.0</v>
       </c>
       <c r="H129" s="1">
-        <v>407069.52</v>
+        <v>1152402.82</v>
       </c>
       <c r="I129" s="1">
-        <v>-139.06</v>
+        <v>160334.26</v>
       </c>
       <c r="J129" s="1">
-        <v>-0.034161241057793</v>
+        <v>13.913039539421</v>
       </c>
       <c r="K129">
-        <v>0.79</v>
-[...2 lines deleted...]
-        <v>331</v>
+        <v>0.0</v>
+      </c>
+      <c r="L129">
+        <v>0.0</v>
       </c>
       <c r="M129" s="1">
-        <v>406930.46</v>
+        <v>1312737.08</v>
       </c>
       <c r="N129" s="1">
-        <v>410145.03</v>
+        <v>1312737.08</v>
       </c>
       <c r="O129" s="1">
-        <v>0.11</v>
+        <v>0.36</v>
       </c>
       <c r="P129">
         <v>1</v>
       </c>
     </row>
     <row r="130" spans="1:16">
       <c r="A130" t="s">
-        <v>332</v>
+        <v>290</v>
       </c>
       <c r="B130" t="s">
-        <v>333</v>
+        <v>291</v>
       </c>
       <c r="C130" s="1">
-        <v>600000.0</v>
+        <v>8941.0</v>
       </c>
       <c r="D130" s="1">
-        <v>100.196</v>
+        <v>11.505</v>
       </c>
       <c r="E130" s="1">
-        <v>99.92</v>
+        <v>11.5050005592</v>
       </c>
       <c r="F130" t="s">
         <v>8</v>
       </c>
       <c r="G130">
         <v>1.0</v>
       </c>
       <c r="H130" s="1">
-        <v>599520.0</v>
+        <v>102866.21</v>
       </c>
       <c r="I130" s="1">
-        <v>1656.0</v>
+        <v>0.0</v>
       </c>
       <c r="J130" s="1">
-        <v>0.27622097678143</v>
+        <v>0.0</v>
       </c>
       <c r="K130">
-        <v>0.74</v>
-[...2 lines deleted...]
-        <v>334</v>
+        <v>0.0</v>
+      </c>
+      <c r="L130">
+        <v>0.0</v>
       </c>
       <c r="M130" s="1">
-        <v>601176.0</v>
+        <v>102866.21</v>
       </c>
       <c r="N130" s="1">
-        <v>605645.18</v>
+        <v>102866.21</v>
       </c>
       <c r="O130" s="1">
-        <v>0.17</v>
+        <v>0.03</v>
       </c>
       <c r="P130">
         <v>1</v>
       </c>
     </row>
     <row r="131" spans="1:16">
       <c r="A131" t="s">
-        <v>335</v>
+        <v>292</v>
       </c>
       <c r="B131" t="s">
-        <v>336</v>
+        <v>293</v>
       </c>
       <c r="C131" s="1">
-        <v>300000.0</v>
+        <v>29576.0</v>
       </c>
       <c r="D131" s="1">
-        <v>100.208</v>
+        <v>36.62</v>
       </c>
       <c r="E131" s="1">
-        <v>99.625</v>
+        <v>29.7108780768</v>
       </c>
       <c r="F131" t="s">
         <v>8</v>
       </c>
       <c r="G131">
         <v>1.0</v>
       </c>
       <c r="H131" s="1">
-        <v>298875.0</v>
+        <v>878728.93</v>
       </c>
       <c r="I131" s="1">
-        <v>1749.0</v>
+        <v>204344.19</v>
       </c>
       <c r="J131" s="1">
-        <v>0.58519447929737</v>
+        <v>23.254519456871</v>
       </c>
       <c r="K131">
-        <v>0.22</v>
+        <v>0.0</v>
       </c>
       <c r="L131">
-        <v>668.84</v>
+        <v>0.0</v>
       </c>
       <c r="M131" s="1">
-        <v>300624.0</v>
+        <v>1083073.12</v>
       </c>
       <c r="N131" s="1">
-        <v>301292.84</v>
+        <v>1083073.12</v>
       </c>
       <c r="O131" s="1">
-        <v>0.08</v>
+        <v>0.29</v>
       </c>
       <c r="P131">
         <v>1</v>
       </c>
     </row>
     <row r="132" spans="1:16">
       <c r="A132" t="s">
-        <v>337</v>
+        <v>294</v>
       </c>
       <c r="B132" t="s">
-        <v>338</v>
+        <v>295</v>
       </c>
       <c r="C132" s="1">
-        <v>400000.0</v>
+        <v>1999.0</v>
       </c>
       <c r="D132" s="1">
-        <v>97.459</v>
+        <v>51.48</v>
       </c>
       <c r="E132" s="1">
-        <v>99.077</v>
+        <v>51.48</v>
       </c>
       <c r="F132" t="s">
         <v>8</v>
       </c>
       <c r="G132">
         <v>1.0</v>
       </c>
       <c r="H132" s="1">
-        <v>396308.0</v>
+        <v>102908.52</v>
       </c>
       <c r="I132" s="1">
-        <v>-6472.0</v>
+        <v>0.0</v>
       </c>
       <c r="J132" s="1">
-        <v>-1.6330732662475</v>
+        <v>0.0</v>
       </c>
       <c r="K132">
-        <v>1.32</v>
-[...2 lines deleted...]
-        <v>339</v>
+        <v>0.0</v>
+      </c>
+      <c r="L132">
+        <v>0.0</v>
       </c>
       <c r="M132" s="1">
-        <v>389836.0</v>
+        <v>102908.52</v>
       </c>
       <c r="N132" s="1">
-        <v>395129.15</v>
+        <v>102908.52</v>
       </c>
       <c r="O132" s="1">
-        <v>0.11</v>
+        <v>0.03</v>
       </c>
       <c r="P132">
         <v>1</v>
       </c>
     </row>
     <row r="133" spans="1:16">
       <c r="A133" t="s">
-        <v>340</v>
+        <v>296</v>
       </c>
       <c r="B133" t="s">
-        <v>341</v>
+        <v>297</v>
       </c>
       <c r="C133" s="1">
-        <v>400000.0</v>
+        <v>20271.0</v>
       </c>
       <c r="D133" s="1">
-        <v>94.869</v>
+        <v>10.2</v>
       </c>
       <c r="E133" s="1">
-        <v>92.4576925</v>
+        <v>10.2</v>
       </c>
       <c r="F133" t="s">
         <v>8</v>
       </c>
       <c r="G133">
         <v>1.0</v>
       </c>
       <c r="H133" s="1">
-        <v>369830.77</v>
+        <v>206764.2</v>
       </c>
       <c r="I133" s="1">
-        <v>9645.23</v>
+        <v>0.0</v>
       </c>
       <c r="J133" s="1">
-        <v>2.6080117671118</v>
+        <v>0.0</v>
       </c>
       <c r="K133">
-        <v>0.35</v>
-[...2 lines deleted...]
-        <v>342</v>
+        <v>0.0</v>
+      </c>
+      <c r="L133">
+        <v>0.0</v>
       </c>
       <c r="M133" s="1">
-        <v>379476.0</v>
+        <v>206764.2</v>
       </c>
       <c r="N133" s="1">
-        <v>380876.0</v>
+        <v>206764.2</v>
       </c>
       <c r="O133" s="1">
-        <v>0.1</v>
+        <v>0.06</v>
       </c>
       <c r="P133">
         <v>1</v>
       </c>
     </row>
     <row r="134" spans="1:16">
       <c r="A134" t="s">
-        <v>343</v>
+        <v>298</v>
       </c>
       <c r="B134" t="s">
-        <v>344</v>
+        <v>299</v>
       </c>
       <c r="C134" s="1">
-        <v>443000.0</v>
+        <v>1416.0</v>
       </c>
       <c r="D134" s="1">
-        <v>104.989</v>
+        <v>254.9</v>
       </c>
       <c r="E134" s="1">
-        <v>99.953</v>
+        <v>254.9</v>
       </c>
       <c r="F134" t="s">
         <v>8</v>
       </c>
       <c r="G134">
         <v>1.0</v>
       </c>
       <c r="H134" s="1">
-        <v>442791.79</v>
+        <v>360938.4</v>
       </c>
       <c r="I134" s="1">
-        <v>22309.48</v>
+        <v>0.0</v>
       </c>
       <c r="J134" s="1">
-        <v>5.0383680329755</v>
+        <v>0.0</v>
       </c>
       <c r="K134">
-        <v>4.16</v>
-[...2 lines deleted...]
-        <v>345</v>
+        <v>0.0</v>
+      </c>
+      <c r="L134">
+        <v>0.0</v>
       </c>
       <c r="M134" s="1">
-        <v>465101.27</v>
+        <v>360938.4</v>
       </c>
       <c r="N134" s="1">
-        <v>483549.49</v>
+        <v>360938.4</v>
       </c>
       <c r="O134" s="1">
-        <v>0.13</v>
+        <v>0.1</v>
       </c>
       <c r="P134">
         <v>1</v>
       </c>
     </row>
     <row r="135" spans="1:16">
       <c r="A135" t="s">
-        <v>346</v>
+        <v>300</v>
       </c>
       <c r="B135" t="s">
-        <v>347</v>
+        <v>301</v>
       </c>
       <c r="C135" s="1">
-        <v>400000.0</v>
+        <v>1825.0</v>
       </c>
       <c r="D135" s="1">
-        <v>105.912</v>
+        <v>252.3</v>
       </c>
       <c r="E135" s="1">
-        <v>99.961</v>
+        <v>252.3</v>
       </c>
       <c r="F135" t="s">
         <v>8</v>
       </c>
       <c r="G135">
         <v>1.0</v>
       </c>
       <c r="H135" s="1">
-        <v>399844.0</v>
+        <v>460447.5</v>
       </c>
       <c r="I135" s="1">
-        <v>23804.0</v>
+        <v>0.0</v>
       </c>
       <c r="J135" s="1">
-        <v>5.9533217955002</v>
+        <v>0.0</v>
       </c>
       <c r="K135">
-        <v>2.79</v>
-[...2 lines deleted...]
-        <v>348</v>
+        <v>0.0</v>
+      </c>
+      <c r="L135">
+        <v>0.0</v>
       </c>
       <c r="M135" s="1">
-        <v>423648.0</v>
+        <v>460447.5</v>
       </c>
       <c r="N135" s="1">
-        <v>434813.75</v>
+        <v>460447.5</v>
       </c>
       <c r="O135" s="1">
         <v>0.12</v>
       </c>
       <c r="P135">
         <v>1</v>
       </c>
     </row>
     <row r="136" spans="1:16">
       <c r="A136" t="s">
-        <v>349</v>
+        <v>302</v>
       </c>
       <c r="B136" t="s">
-        <v>350</v>
+        <v>303</v>
       </c>
       <c r="C136" s="1">
-        <v>380000.0</v>
+        <v>5681.0</v>
       </c>
       <c r="D136" s="1">
-        <v>99.528</v>
+        <v>18.02</v>
       </c>
       <c r="E136" s="1">
-        <v>99.702</v>
+        <v>18.02</v>
       </c>
       <c r="F136" t="s">
         <v>8</v>
       </c>
       <c r="G136">
         <v>1.0</v>
       </c>
       <c r="H136" s="1">
-        <v>378867.6</v>
+        <v>102371.62</v>
       </c>
       <c r="I136" s="1">
-        <v>-661.2</v>
+        <v>0.0</v>
       </c>
       <c r="J136" s="1">
-        <v>-0.17452006980803</v>
+        <v>0.0</v>
       </c>
       <c r="K136">
-        <v>1.22</v>
-[...2 lines deleted...]
-        <v>351</v>
+        <v>0.0</v>
+      </c>
+      <c r="L136">
+        <v>0.0</v>
       </c>
       <c r="M136" s="1">
-        <v>378206.4</v>
+        <v>102371.62</v>
       </c>
       <c r="N136" s="1">
-        <v>382841.88</v>
+        <v>102371.62</v>
       </c>
       <c r="O136" s="1">
-        <v>0.11</v>
+        <v>0.03</v>
       </c>
       <c r="P136">
         <v>1</v>
       </c>
     </row>
     <row r="137" spans="1:16">
       <c r="A137" t="s">
-        <v>352</v>
+        <v>304</v>
       </c>
       <c r="B137" t="s">
-        <v>353</v>
+        <v>305</v>
       </c>
       <c r="C137" s="1">
-        <v>350000.0</v>
+        <v>7010.0</v>
       </c>
       <c r="D137" s="1">
-        <v>97.963</v>
+        <v>106.15</v>
       </c>
       <c r="E137" s="1">
-        <v>99.3</v>
+        <v>104.6706961484</v>
       </c>
       <c r="F137" t="s">
         <v>8</v>
       </c>
       <c r="G137">
         <v>1.0</v>
       </c>
       <c r="H137" s="1">
-        <v>347550.0</v>
+        <v>733741.58</v>
       </c>
       <c r="I137" s="1">
-        <v>-4679.5</v>
+        <v>10369.92</v>
       </c>
       <c r="J137" s="1">
-        <v>-1.3464249748238</v>
+        <v>1.4132932196646</v>
       </c>
       <c r="K137">
-        <v>1.33</v>
-[...2 lines deleted...]
-        <v>354</v>
+        <v>0.0</v>
+      </c>
+      <c r="L137">
+        <v>0.0</v>
       </c>
       <c r="M137" s="1">
-        <v>342870.5</v>
+        <v>744111.5</v>
       </c>
       <c r="N137" s="1">
-        <v>347534.13</v>
+        <v>744111.5</v>
       </c>
       <c r="O137" s="1">
-        <v>0.1</v>
+        <v>0.2</v>
       </c>
       <c r="P137">
         <v>1</v>
       </c>
     </row>
     <row r="138" spans="1:16">
       <c r="A138" t="s">
-        <v>355</v>
+        <v>306</v>
       </c>
       <c r="B138" t="s">
-        <v>356</v>
+        <v>307</v>
       </c>
       <c r="C138" s="1">
-        <v>300000.0</v>
+        <v>25852.0</v>
       </c>
       <c r="D138" s="1">
-        <v>102.986</v>
+        <v>72.41</v>
       </c>
       <c r="E138" s="1">
-        <v>99.611</v>
+        <v>66.6895768219</v>
       </c>
       <c r="F138" t="s">
         <v>8</v>
       </c>
       <c r="G138">
         <v>1.0</v>
       </c>
       <c r="H138" s="1">
-        <v>298833.0</v>
+        <v>1724058.94</v>
       </c>
       <c r="I138" s="1">
-        <v>10125.0</v>
+        <v>147884.38</v>
       </c>
       <c r="J138" s="1">
-        <v>3.3881800202789</v>
+        <v>8.5776870250155</v>
       </c>
       <c r="K138">
-        <v>2.29</v>
-[...2 lines deleted...]
-        <v>357</v>
+        <v>0.0</v>
+      </c>
+      <c r="L138">
+        <v>0.0</v>
       </c>
       <c r="M138" s="1">
-        <v>308958.0</v>
+        <v>1871943.32</v>
       </c>
       <c r="N138" s="1">
-        <v>315829.23</v>
+        <v>1871943.32</v>
       </c>
       <c r="O138" s="1">
-        <v>0.09</v>
+        <v>0.51</v>
       </c>
       <c r="P138">
         <v>1</v>
       </c>
     </row>
     <row r="139" spans="1:16">
       <c r="A139" t="s">
-        <v>358</v>
+        <v>308</v>
       </c>
       <c r="B139" t="s">
-        <v>359</v>
+        <v>309</v>
       </c>
       <c r="C139" s="1">
-        <v>600000.0</v>
+        <v>5746.0</v>
       </c>
       <c r="D139" s="1">
-        <v>100.65</v>
+        <v>21.16</v>
       </c>
       <c r="E139" s="1">
-        <v>99.438</v>
+        <v>21.16</v>
       </c>
       <c r="F139" t="s">
         <v>8</v>
       </c>
       <c r="G139">
         <v>1.0</v>
       </c>
       <c r="H139" s="1">
-        <v>596628.0</v>
+        <v>121585.36</v>
       </c>
       <c r="I139" s="1">
-        <v>7272.0</v>
+        <v>0.0</v>
       </c>
       <c r="J139" s="1">
-        <v>1.2188499366439</v>
+        <v>0.0</v>
       </c>
       <c r="K139">
-        <v>2.31</v>
-[...2 lines deleted...]
-        <v>360</v>
+        <v>0.0</v>
+      </c>
+      <c r="L139">
+        <v>0.0</v>
       </c>
       <c r="M139" s="1">
-        <v>603900.0</v>
+        <v>121585.36</v>
       </c>
       <c r="N139" s="1">
-        <v>617769.86</v>
+        <v>121585.36</v>
       </c>
       <c r="O139" s="1">
-        <v>0.17</v>
+        <v>0.03</v>
       </c>
       <c r="P139">
         <v>1</v>
       </c>
     </row>
     <row r="140" spans="1:16">
       <c r="A140" t="s">
-        <v>361</v>
+        <v>310</v>
       </c>
       <c r="B140" t="s">
-        <v>362</v>
+        <v>311</v>
       </c>
       <c r="C140" s="1">
-        <v>283000.0</v>
+        <v>16062.0</v>
       </c>
       <c r="D140" s="1">
-        <v>99.891</v>
+        <v>19.11</v>
       </c>
       <c r="E140" s="1">
-        <v>99.494</v>
+        <v>19.11</v>
       </c>
       <c r="F140" t="s">
         <v>8</v>
       </c>
       <c r="G140">
         <v>1.0</v>
       </c>
       <c r="H140" s="1">
-        <v>281568.02</v>
+        <v>306944.82</v>
       </c>
       <c r="I140" s="1">
-        <v>1123.51</v>
+        <v>0.0</v>
       </c>
       <c r="J140" s="1">
-        <v>0.3990190363238</v>
+        <v>0.0</v>
       </c>
       <c r="K140">
-        <v>1.21</v>
-[...2 lines deleted...]
-        <v>363</v>
+        <v>0.0</v>
+      </c>
+      <c r="L140">
+        <v>0.0</v>
       </c>
       <c r="M140" s="1">
-        <v>282691.53</v>
+        <v>306944.82</v>
       </c>
       <c r="N140" s="1">
-        <v>286124.36</v>
+        <v>306944.82</v>
       </c>
       <c r="O140" s="1">
         <v>0.08</v>
       </c>
       <c r="P140">
         <v>1</v>
       </c>
     </row>
     <row r="141" spans="1:16">
       <c r="A141" t="s">
-        <v>364</v>
+        <v>312</v>
       </c>
       <c r="B141" t="s">
-        <v>365</v>
+        <v>313</v>
       </c>
       <c r="C141" s="1">
-        <v>400000.0</v>
+        <v>7868.0</v>
       </c>
       <c r="D141" s="1">
-        <v>102.047</v>
+        <v>26.98</v>
       </c>
       <c r="E141" s="1">
-        <v>102.74725</v>
+        <v>26.98</v>
       </c>
       <c r="F141" t="s">
         <v>8</v>
       </c>
       <c r="G141">
         <v>1.0</v>
       </c>
       <c r="H141" s="1">
-        <v>410989.0</v>
+        <v>212278.64</v>
       </c>
       <c r="I141" s="1">
-        <v>-2801.0</v>
+        <v>0.0</v>
       </c>
       <c r="J141" s="1">
-        <v>-0.68152675619055</v>
+        <v>0.0</v>
       </c>
       <c r="K141">
-        <v>2.97</v>
-[...2 lines deleted...]
-        <v>366</v>
+        <v>0.0</v>
+      </c>
+      <c r="L141">
+        <v>0.0</v>
       </c>
       <c r="M141" s="1">
-        <v>408188.0</v>
+        <v>212278.64</v>
       </c>
       <c r="N141" s="1">
-        <v>420077.04</v>
+        <v>212278.64</v>
       </c>
       <c r="O141" s="1">
-        <v>0.12</v>
+        <v>0.06</v>
       </c>
       <c r="P141">
         <v>1</v>
       </c>
     </row>
     <row r="142" spans="1:16">
       <c r="A142" t="s">
-        <v>367</v>
+        <v>314</v>
       </c>
       <c r="B142" t="s">
-        <v>368</v>
+        <v>315</v>
       </c>
       <c r="C142" s="1">
-        <v>300000.0</v>
+        <v>26074.0</v>
       </c>
       <c r="D142" s="1">
-        <v>98.44</v>
+        <v>19.76</v>
       </c>
       <c r="E142" s="1">
-        <v>98.434</v>
+        <v>19.76</v>
       </c>
       <c r="F142" t="s">
         <v>8</v>
       </c>
       <c r="G142">
         <v>1.0</v>
       </c>
       <c r="H142" s="1">
-        <v>295302.0</v>
+        <v>515222.24</v>
       </c>
       <c r="I142" s="1">
-        <v>18.0</v>
+        <v>0.0</v>
       </c>
       <c r="J142" s="1">
-        <v>0.0060954548225207</v>
+        <v>0.0</v>
       </c>
       <c r="K142">
-        <v>2.36</v>
-[...2 lines deleted...]
-        <v>369</v>
+        <v>0.0</v>
+      </c>
+      <c r="L142">
+        <v>0.0</v>
       </c>
       <c r="M142" s="1">
-        <v>295320.0</v>
+        <v>515222.24</v>
       </c>
       <c r="N142" s="1">
-        <v>302411.1</v>
+        <v>515222.24</v>
       </c>
       <c r="O142" s="1">
-        <v>0.08</v>
+        <v>0.14</v>
       </c>
       <c r="P142">
         <v>1</v>
       </c>
     </row>
     <row r="143" spans="1:16">
       <c r="A143" t="s">
-        <v>370</v>
+        <v>316</v>
       </c>
       <c r="B143" t="s">
-        <v>371</v>
+        <v>317</v>
       </c>
       <c r="C143" s="1">
-        <v>400000.0</v>
+        <v>11501.0</v>
       </c>
       <c r="D143" s="1">
-        <v>105.573</v>
+        <v>60.3</v>
       </c>
       <c r="E143" s="1">
-        <v>99.661</v>
+        <v>60.3</v>
       </c>
       <c r="F143" t="s">
         <v>8</v>
       </c>
       <c r="G143">
         <v>1.0</v>
       </c>
       <c r="H143" s="1">
-        <v>398644.0</v>
+        <v>693510.3</v>
       </c>
       <c r="I143" s="1">
-        <v>23648.0</v>
+        <v>0.0</v>
       </c>
       <c r="J143" s="1">
-        <v>5.9321098523996</v>
+        <v>0.0</v>
       </c>
       <c r="K143">
-        <v>3.17</v>
-[...2 lines deleted...]
-        <v>372</v>
+        <v>0.0</v>
+      </c>
+      <c r="L143">
+        <v>0.0</v>
       </c>
       <c r="M143" s="1">
-        <v>422292.0</v>
+        <v>693510.3</v>
       </c>
       <c r="N143" s="1">
-        <v>434963.23</v>
+        <v>693510.3</v>
       </c>
       <c r="O143" s="1">
-        <v>0.12</v>
+        <v>0.19</v>
       </c>
       <c r="P143">
         <v>1</v>
       </c>
     </row>
     <row r="144" spans="1:16">
       <c r="A144" t="s">
-        <v>373</v>
+        <v>318</v>
       </c>
       <c r="B144" t="s">
-        <v>374</v>
+        <v>319</v>
       </c>
       <c r="C144" s="1">
-        <v>1200000.0</v>
+        <v>1282.0</v>
       </c>
       <c r="D144" s="1">
-        <v>103.348</v>
+        <v>82.0</v>
       </c>
       <c r="E144" s="1">
-        <v>98.6</v>
+        <v>82.0</v>
       </c>
       <c r="F144" t="s">
         <v>8</v>
       </c>
       <c r="G144">
         <v>1.0</v>
       </c>
       <c r="H144" s="1">
-        <v>1183200.0</v>
+        <v>105124.0</v>
       </c>
       <c r="I144" s="1">
-        <v>56976.0</v>
+        <v>0.0</v>
       </c>
       <c r="J144" s="1">
-        <v>4.815415821501</v>
+        <v>0.0</v>
       </c>
       <c r="K144">
-        <v>3.61</v>
-[...2 lines deleted...]
-        <v>375</v>
+        <v>0.0</v>
+      </c>
+      <c r="L144">
+        <v>0.0</v>
       </c>
       <c r="M144" s="1">
-        <v>1240176.0</v>
+        <v>105124.0</v>
       </c>
       <c r="N144" s="1">
-        <v>1283470.52</v>
+        <v>105124.0</v>
       </c>
       <c r="O144" s="1">
-        <v>0.35</v>
+        <v>0.03</v>
       </c>
       <c r="P144">
         <v>1</v>
       </c>
     </row>
     <row r="145" spans="1:16">
       <c r="A145" t="s">
-        <v>376</v>
+        <v>320</v>
       </c>
       <c r="B145" t="s">
-        <v>377</v>
+        <v>321</v>
       </c>
       <c r="C145" s="1">
-        <v>400000.0</v>
+        <v>4411.0</v>
       </c>
       <c r="D145" s="1">
-        <v>104.827</v>
+        <v>140.75</v>
       </c>
       <c r="E145" s="1">
-        <v>100.0</v>
+        <v>100.3277669463</v>
       </c>
       <c r="F145" t="s">
         <v>8</v>
       </c>
       <c r="G145">
         <v>1.0</v>
       </c>
       <c r="H145" s="1">
-        <v>400000.0</v>
+        <v>442545.78</v>
       </c>
       <c r="I145" s="1">
-        <v>19308.0</v>
+        <v>178302.47</v>
       </c>
       <c r="J145" s="1">
-        <v>4.827</v>
+        <v>40.290175176905</v>
       </c>
       <c r="K145">
-        <v>3.57</v>
-[...2 lines deleted...]
-        <v>378</v>
+        <v>0.0</v>
+      </c>
+      <c r="L145">
+        <v>0.0</v>
       </c>
       <c r="M145" s="1">
-        <v>419308.0</v>
+        <v>620848.25</v>
       </c>
       <c r="N145" s="1">
-        <v>433593.04</v>
+        <v>620848.25</v>
       </c>
       <c r="O145" s="1">
-        <v>0.12</v>
+        <v>0.17</v>
       </c>
       <c r="P145">
         <v>1</v>
       </c>
     </row>
     <row r="146" spans="1:16">
       <c r="A146" t="s">
-        <v>379</v>
+        <v>322</v>
       </c>
       <c r="B146" t="s">
-        <v>380</v>
+        <v>323</v>
       </c>
       <c r="C146" s="1">
-        <v>400000.0</v>
+        <v>3080.0</v>
       </c>
       <c r="D146" s="1">
-        <v>108.636</v>
+        <v>101.2</v>
       </c>
       <c r="E146" s="1">
-        <v>109.3</v>
+        <v>101.2</v>
       </c>
       <c r="F146" t="s">
         <v>8</v>
       </c>
       <c r="G146">
         <v>1.0</v>
       </c>
       <c r="H146" s="1">
-        <v>437200.0</v>
+        <v>311696.0</v>
       </c>
       <c r="I146" s="1">
-        <v>-2656.0</v>
+        <v>0.0</v>
       </c>
       <c r="J146" s="1">
-        <v>-0.60750228728271</v>
+        <v>0.0</v>
       </c>
       <c r="K146">
-        <v>0.26</v>
-[...2 lines deleted...]
-        <v>381</v>
+        <v>0.0</v>
+      </c>
+      <c r="L146">
+        <v>0.0</v>
       </c>
       <c r="M146" s="1">
-        <v>434544.0</v>
+        <v>311696.0</v>
       </c>
       <c r="N146" s="1">
-        <v>435579.62</v>
+        <v>311696.0</v>
       </c>
       <c r="O146" s="1">
-        <v>0.12</v>
+        <v>0.08</v>
       </c>
       <c r="P146">
         <v>1</v>
       </c>
     </row>
     <row r="147" spans="1:16">
       <c r="A147" t="s">
-        <v>382</v>
+        <v>324</v>
       </c>
       <c r="B147" t="s">
-        <v>383</v>
+        <v>325</v>
       </c>
       <c r="C147" s="1">
-        <v>400000.0</v>
+        <v>19820.0</v>
       </c>
       <c r="D147" s="1">
-        <v>100.195</v>
+        <v>28.69</v>
       </c>
       <c r="E147" s="1">
-        <v>99.852</v>
+        <v>38.477363774</v>
       </c>
       <c r="F147" t="s">
         <v>8</v>
       </c>
       <c r="G147">
         <v>1.0</v>
       </c>
       <c r="H147" s="1">
-        <v>399408.0</v>
+        <v>762621.35</v>
       </c>
       <c r="I147" s="1">
-        <v>1372.0</v>
+        <v>-193985.55</v>
       </c>
       <c r="J147" s="1">
-        <v>0.34350839242078</v>
+        <v>-25.43667968383</v>
       </c>
       <c r="K147">
-        <v>0.12</v>
+        <v>0.0</v>
       </c>
       <c r="L147">
-        <v>482.19</v>
+        <v>0.0</v>
       </c>
       <c r="M147" s="1">
-        <v>400780.0</v>
+        <v>568635.8</v>
       </c>
       <c r="N147" s="1">
-        <v>401262.19</v>
+        <v>568635.8</v>
       </c>
       <c r="O147" s="1">
-        <v>0.11</v>
+        <v>0.15</v>
       </c>
       <c r="P147">
         <v>1</v>
       </c>
     </row>
     <row r="148" spans="1:16">
       <c r="A148" t="s">
-        <v>384</v>
+        <v>326</v>
       </c>
       <c r="B148" t="s">
-        <v>385</v>
+        <v>327</v>
       </c>
       <c r="C148" s="1">
-        <v>200000.0</v>
+        <v>23444.0</v>
       </c>
       <c r="D148" s="1">
-        <v>100.598</v>
+        <v>36.9</v>
       </c>
       <c r="E148" s="1">
-        <v>99.589</v>
+        <v>36.9</v>
       </c>
       <c r="F148" t="s">
         <v>8</v>
       </c>
       <c r="G148">
         <v>1.0</v>
       </c>
       <c r="H148" s="1">
-        <v>199178.0</v>
+        <v>865083.6</v>
       </c>
       <c r="I148" s="1">
-        <v>2018.0</v>
+        <v>0.0</v>
       </c>
       <c r="J148" s="1">
-        <v>1.0131641044694</v>
+        <v>0.0</v>
       </c>
       <c r="K148">
-        <v>3.35</v>
-[...2 lines deleted...]
-        <v>386</v>
+        <v>0.0</v>
+      </c>
+      <c r="L148">
+        <v>0.0</v>
       </c>
       <c r="M148" s="1">
-        <v>201196.0</v>
+        <v>865083.6</v>
       </c>
       <c r="N148" s="1">
-        <v>207890.52</v>
+        <v>865083.6</v>
       </c>
       <c r="O148" s="1">
-        <v>0.06</v>
+        <v>0.23</v>
       </c>
       <c r="P148">
         <v>1</v>
       </c>
     </row>
     <row r="149" spans="1:16">
       <c r="A149" t="s">
-        <v>387</v>
+        <v>328</v>
       </c>
       <c r="B149" t="s">
-        <v>388</v>
+        <v>329</v>
       </c>
       <c r="C149" s="1">
-        <v>300000.0</v>
+        <v>17306.0</v>
       </c>
       <c r="D149" s="1">
-        <v>104.105</v>
+        <v>27.8</v>
       </c>
       <c r="E149" s="1">
-        <v>98.769</v>
+        <v>31.0668739166</v>
       </c>
       <c r="F149" t="s">
         <v>8</v>
       </c>
       <c r="G149">
         <v>1.0</v>
       </c>
       <c r="H149" s="1">
-        <v>296307.0</v>
+        <v>537643.32</v>
       </c>
       <c r="I149" s="1">
-        <v>16008.0</v>
+        <v>-56536.52</v>
       </c>
       <c r="J149" s="1">
-        <v>5.4025048345129</v>
+        <v>-10.515618421522</v>
       </c>
       <c r="K149">
-        <v>1.43</v>
-[...2 lines deleted...]
-        <v>389</v>
+        <v>0.0</v>
+      </c>
+      <c r="L149">
+        <v>0.0</v>
       </c>
       <c r="M149" s="1">
-        <v>312315.0</v>
+        <v>481106.8</v>
       </c>
       <c r="N149" s="1">
-        <v>316614.66</v>
+        <v>481106.8</v>
       </c>
       <c r="O149" s="1">
-        <v>0.09</v>
+        <v>0.13</v>
       </c>
       <c r="P149">
         <v>1</v>
       </c>
     </row>
     <row r="150" spans="1:16">
       <c r="A150" t="s">
-        <v>390</v>
+        <v>330</v>
       </c>
       <c r="B150" t="s">
-        <v>391</v>
+        <v>331</v>
       </c>
       <c r="C150" s="1">
-        <v>309000.0</v>
+        <v>11468.0</v>
       </c>
       <c r="D150" s="1">
-        <v>101.003</v>
+        <v>68.1</v>
       </c>
       <c r="E150" s="1">
-        <v>99.43</v>
+        <v>117.2265957447</v>
       </c>
       <c r="F150" t="s">
         <v>8</v>
       </c>
       <c r="G150">
         <v>1.0</v>
       </c>
       <c r="H150" s="1">
-        <v>307238.7</v>
+        <v>1344354.6</v>
       </c>
       <c r="I150" s="1">
-        <v>4860.57</v>
+        <v>-563383.8</v>
       </c>
       <c r="J150" s="1">
-        <v>1.5820174997486</v>
+        <v>-41.907380686613</v>
       </c>
       <c r="K150">
-        <v>2.65</v>
-[...2 lines deleted...]
-        <v>392</v>
+        <v>0.0</v>
+      </c>
+      <c r="L150">
+        <v>0.0</v>
       </c>
       <c r="M150" s="1">
-        <v>312099.27</v>
+        <v>780970.8</v>
       </c>
       <c r="N150" s="1">
-        <v>320302.59</v>
+        <v>780970.8</v>
       </c>
       <c r="O150" s="1">
-        <v>0.09</v>
+        <v>0.21</v>
       </c>
       <c r="P150">
         <v>1</v>
       </c>
     </row>
     <row r="151" spans="1:16">
       <c r="A151" t="s">
-        <v>393</v>
+        <v>332</v>
       </c>
       <c r="B151" t="s">
-        <v>394</v>
+        <v>333</v>
       </c>
       <c r="C151" s="1">
-        <v>800000.0</v>
+        <v>769.0</v>
       </c>
       <c r="D151" s="1">
-        <v>85.97</v>
+        <v>268.9</v>
       </c>
       <c r="E151" s="1">
-        <v>85.96</v>
+        <v>252.438881664</v>
       </c>
       <c r="F151" t="s">
         <v>8</v>
       </c>
       <c r="G151">
         <v>1.0</v>
       </c>
       <c r="H151" s="1">
-        <v>687680.0</v>
+        <v>0.0</v>
       </c>
       <c r="I151" s="1">
-        <v>80.0</v>
+        <v>1265860.0</v>
       </c>
       <c r="J151" s="1">
-        <v>0.011633317822243</v>
+        <v>0</v>
       </c>
       <c r="K151">
-        <v>0.36</v>
-[...2 lines deleted...]
-        <v>395</v>
+        <v>0.0</v>
+      </c>
+      <c r="L151">
+        <v>0.0</v>
       </c>
       <c r="M151" s="1">
-        <v>687760.0</v>
+        <v>1265860.0</v>
       </c>
       <c r="N151" s="1">
-        <v>690636.71</v>
+        <v>1265860.0</v>
       </c>
       <c r="O151" s="1">
-        <v>0.19</v>
+        <v>0.34</v>
       </c>
       <c r="P151">
         <v>1</v>
       </c>
     </row>
     <row r="152" spans="1:16">
       <c r="A152" t="s">
-        <v>396</v>
+        <v>334</v>
       </c>
       <c r="B152" t="s">
-        <v>397</v>
+        <v>335</v>
       </c>
       <c r="C152" s="1">
-        <v>300000.0</v>
+        <v>85.0</v>
       </c>
       <c r="D152" s="1">
-        <v>100.548</v>
+        <v>118.1</v>
       </c>
       <c r="E152" s="1">
-        <v>100.65</v>
+        <v>118.0</v>
       </c>
       <c r="F152" t="s">
         <v>8</v>
       </c>
       <c r="G152">
         <v>1.0</v>
       </c>
       <c r="H152" s="1">
-        <v>301950.0</v>
+        <v>0.0</v>
       </c>
       <c r="I152" s="1">
-        <v>-306.0</v>
+        <v>12700.0</v>
       </c>
       <c r="J152" s="1">
-        <v>-0.10134128166915</v>
+        <v>0</v>
       </c>
       <c r="K152">
-        <v>0.21</v>
+        <v>0.0</v>
       </c>
       <c r="L152">
-        <v>641.1</v>
+        <v>0.0</v>
       </c>
       <c r="M152" s="1">
-        <v>301644.0</v>
+        <v>12700.0</v>
       </c>
       <c r="N152" s="1">
-        <v>302285.1</v>
+        <v>12700.0</v>
       </c>
       <c r="O152" s="1">
-        <v>0.08</v>
+        <v>0.0</v>
       </c>
       <c r="P152">
         <v>1</v>
       </c>
     </row>
     <row r="153" spans="1:16">
       <c r="A153" t="s">
-        <v>398</v>
+        <v>336</v>
       </c>
       <c r="B153" t="s">
-        <v>399</v>
+        <v>337</v>
       </c>
       <c r="C153" s="1">
-        <v>193000.0</v>
+        <v>119.0</v>
       </c>
       <c r="D153" s="1">
-        <v>101.097</v>
+        <v>129.2</v>
       </c>
       <c r="E153" s="1">
-        <v>99.571</v>
+        <v>129.04</v>
       </c>
       <c r="F153" t="s">
         <v>8</v>
       </c>
       <c r="G153">
         <v>1.0</v>
       </c>
       <c r="H153" s="1">
-        <v>192172.03</v>
+        <v>0.0</v>
       </c>
       <c r="I153" s="1">
-        <v>2945.18</v>
+        <v>31740.0</v>
       </c>
       <c r="J153" s="1">
-        <v>1.5325747456589</v>
+        <v>0</v>
       </c>
       <c r="K153">
-        <v>0.85</v>
-[...2 lines deleted...]
-        <v>400</v>
+        <v>0.0</v>
+      </c>
+      <c r="L153">
+        <v>0.0</v>
       </c>
       <c r="M153" s="1">
-        <v>195117.21</v>
+        <v>31740.0</v>
       </c>
       <c r="N153" s="1">
-        <v>196766.96</v>
+        <v>31740.0</v>
       </c>
       <c r="O153" s="1">
-        <v>0.05</v>
+        <v>0.01</v>
       </c>
       <c r="P153">
         <v>1</v>
       </c>
     </row>
     <row r="154" spans="1:16">
       <c r="A154" t="s">
-        <v>401</v>
+        <v>338</v>
       </c>
       <c r="B154" t="s">
-        <v>402</v>
+        <v>339</v>
       </c>
       <c r="C154" s="1">
-        <v>300000.0</v>
+        <v>-56.0</v>
       </c>
       <c r="D154" s="1">
-        <v>100.203</v>
+        <v>117.46</v>
       </c>
       <c r="E154" s="1">
-        <v>100.0</v>
+        <v>116.66</v>
       </c>
       <c r="F154" t="s">
         <v>8</v>
       </c>
       <c r="G154">
         <v>1.0</v>
       </c>
       <c r="H154" s="1">
-        <v>300000.0</v>
+        <v>0.0</v>
       </c>
       <c r="I154" s="1">
-        <v>609.0</v>
+        <v>-44800.0</v>
       </c>
       <c r="J154" s="1">
-        <v>0.203</v>
+        <v>0</v>
       </c>
       <c r="K154">
-        <v>1.2</v>
-[...2 lines deleted...]
-        <v>403</v>
+        <v>0.0</v>
+      </c>
+      <c r="L154">
+        <v>0.0</v>
       </c>
       <c r="M154" s="1">
-        <v>300609.0</v>
+        <v>-44800.0</v>
       </c>
       <c r="N154" s="1">
-        <v>304203.31</v>
+        <v>-44800.0</v>
       </c>
       <c r="O154" s="1">
-        <v>0.08</v>
+        <v>-0.01</v>
       </c>
       <c r="P154">
         <v>1</v>
       </c>
     </row>
     <row r="155" spans="1:16">
       <c r="A155" t="s">
-        <v>404</v>
+        <v>340</v>
       </c>
       <c r="B155" t="s">
-        <v>405</v>
+        <v>341</v>
       </c>
       <c r="C155" s="1">
-        <v>877000.0</v>
+        <v>-33.0</v>
       </c>
       <c r="D155" s="1">
-        <v>99.931</v>
+        <v>122.85</v>
       </c>
       <c r="E155" s="1">
-        <v>100.0</v>
+        <v>120.49</v>
       </c>
       <c r="F155" t="s">
         <v>8</v>
       </c>
       <c r="G155">
         <v>1.0</v>
       </c>
       <c r="H155" s="1">
-        <v>877000.0</v>
+        <v>0.0</v>
       </c>
       <c r="I155" s="1">
-        <v>-605.13</v>
+        <v>-77880.0</v>
       </c>
       <c r="J155" s="1">
-        <v>-0.069</v>
+        <v>0</v>
       </c>
       <c r="K155">
-        <v>0.21</v>
-[...2 lines deleted...]
-        <v>406</v>
+        <v>0.0</v>
+      </c>
+      <c r="L155">
+        <v>0.0</v>
       </c>
       <c r="M155" s="1">
-        <v>876394.87</v>
+        <v>-77880.0</v>
       </c>
       <c r="N155" s="1">
-        <v>878217.49</v>
+        <v>-77880.0</v>
       </c>
       <c r="O155" s="1">
-        <v>0.24</v>
+        <v>-0.02</v>
       </c>
       <c r="P155">
         <v>1</v>
       </c>
     </row>
     <row r="156" spans="1:16">
       <c r="A156" t="s">
-        <v>407</v>
+        <v>342</v>
       </c>
       <c r="B156" t="s">
-        <v>408</v>
+        <v>343</v>
       </c>
       <c r="C156" s="1">
-        <v>577000.0</v>
+        <v>-45.0</v>
       </c>
       <c r="D156" s="1">
-        <v>99.376</v>
+        <v>130.23</v>
       </c>
       <c r="E156" s="1">
-        <v>100.0</v>
+        <v>129.24</v>
       </c>
       <c r="F156" t="s">
         <v>8</v>
       </c>
       <c r="G156">
         <v>1.0</v>
       </c>
       <c r="H156" s="1">
-        <v>577000.0</v>
+        <v>0.0</v>
       </c>
       <c r="I156" s="1">
-        <v>-3600.48</v>
+        <v>-44550.0</v>
       </c>
       <c r="J156" s="1">
-        <v>-0.624</v>
+        <v>0</v>
       </c>
       <c r="K156">
-        <v>1.64</v>
-[...2 lines deleted...]
-        <v>409</v>
+        <v>0.0</v>
+      </c>
+      <c r="L156">
+        <v>0.0</v>
       </c>
       <c r="M156" s="1">
-        <v>573399.52</v>
+        <v>-44550.0</v>
       </c>
       <c r="N156" s="1">
-        <v>582885.19</v>
+        <v>-44550.0</v>
       </c>
       <c r="O156" s="1">
-        <v>0.16</v>
+        <v>-0.01</v>
       </c>
       <c r="P156">
         <v>1</v>
       </c>
     </row>
     <row r="157" spans="1:16">
       <c r="A157" t="s">
-        <v>410</v>
+        <v>344</v>
       </c>
       <c r="B157" t="s">
-        <v>411</v>
+        <v>345</v>
       </c>
       <c r="C157" s="1">
-        <v>400000.0</v>
+        <v>-32.0</v>
       </c>
       <c r="D157" s="1">
-        <v>100.608</v>
+        <v>123.44</v>
       </c>
       <c r="E157" s="1">
-        <v>100.42</v>
+        <v>123.27</v>
       </c>
       <c r="F157" t="s">
         <v>8</v>
       </c>
       <c r="G157">
         <v>1.0</v>
       </c>
       <c r="H157" s="1">
-        <v>401680.0</v>
+        <v>0.0</v>
       </c>
       <c r="I157" s="1">
-        <v>752.0</v>
+        <v>-5440.0</v>
       </c>
       <c r="J157" s="1">
-        <v>0.18721370244971</v>
+        <v>0</v>
       </c>
       <c r="K157">
-        <v>2.75</v>
-[...2 lines deleted...]
-        <v>412</v>
+        <v>0.0</v>
+      </c>
+      <c r="L157">
+        <v>0.0</v>
       </c>
       <c r="M157" s="1">
-        <v>402432.0</v>
+        <v>-5440.0</v>
       </c>
       <c r="N157" s="1">
-        <v>413436.11</v>
+        <v>-5440.0</v>
       </c>
       <c r="O157" s="1">
-        <v>0.11</v>
+        <v>0.0</v>
       </c>
       <c r="P157">
         <v>1</v>
       </c>
     </row>
     <row r="158" spans="1:16">
       <c r="A158" t="s">
-        <v>413</v>
+        <v>346</v>
       </c>
       <c r="B158" t="s">
-        <v>414</v>
+        <v>347</v>
       </c>
       <c r="C158" s="1">
-        <v>200000.0</v>
+        <v>-46.0</v>
       </c>
       <c r="D158" s="1">
-        <v>96.832</v>
+        <v>123.92</v>
       </c>
       <c r="E158" s="1">
-        <v>97.286</v>
+        <v>121.16</v>
       </c>
       <c r="F158" t="s">
         <v>8</v>
       </c>
       <c r="G158">
         <v>1.0</v>
       </c>
       <c r="H158" s="1">
-        <v>194572.0</v>
+        <v>0.0</v>
       </c>
       <c r="I158" s="1">
-        <v>-908.0</v>
+        <v>-126960.0</v>
       </c>
       <c r="J158" s="1">
-        <v>-0.46666529613716</v>
+        <v>0</v>
       </c>
       <c r="K158">
-        <v>0.73</v>
-[...2 lines deleted...]
-        <v>415</v>
+        <v>0.0</v>
+      </c>
+      <c r="L158">
+        <v>0.0</v>
       </c>
       <c r="M158" s="1">
-        <v>193664.0</v>
+        <v>-126960.0</v>
       </c>
       <c r="N158" s="1">
-        <v>195122.9</v>
+        <v>-126960.0</v>
       </c>
       <c r="O158" s="1">
-        <v>0.05</v>
+        <v>-0.03</v>
       </c>
       <c r="P158">
         <v>1</v>
       </c>
     </row>
     <row r="159" spans="1:16">
       <c r="A159" t="s">
-        <v>416</v>
+        <v>348</v>
       </c>
       <c r="B159" t="s">
-        <v>417</v>
+        <v>349</v>
       </c>
       <c r="C159" s="1">
-        <v>400000.0</v>
+        <v>593000.0</v>
       </c>
       <c r="D159" s="1">
-        <v>100.375</v>
+        <v>100.531</v>
       </c>
       <c r="E159" s="1">
-        <v>99.259</v>
+        <v>99.52772344</v>
       </c>
       <c r="F159" t="s">
         <v>8</v>
       </c>
       <c r="G159">
         <v>1.0</v>
       </c>
       <c r="H159" s="1">
-        <v>397036.0</v>
+        <v>590199.4</v>
       </c>
       <c r="I159" s="1">
-        <v>4464.0</v>
+        <v>5949.43</v>
       </c>
       <c r="J159" s="1">
-        <v>1.1243312948952</v>
+        <v>1.0080372836706</v>
       </c>
       <c r="K159">
-        <v>0.84</v>
+        <v>0.32</v>
       </c>
       <c r="L159" t="s">
-        <v>418</v>
+        <v>350</v>
       </c>
       <c r="M159" s="1">
-        <v>401500.0</v>
+        <v>596148.83</v>
       </c>
       <c r="N159" s="1">
-        <v>404856.16</v>
+        <v>598033.43</v>
       </c>
       <c r="O159" s="1">
-        <v>0.11</v>
+        <v>0.16</v>
       </c>
       <c r="P159">
         <v>1</v>
       </c>
     </row>
     <row r="160" spans="1:16">
       <c r="A160" t="s">
-        <v>419</v>
+        <v>351</v>
       </c>
       <c r="B160" t="s">
-        <v>420</v>
+        <v>352</v>
       </c>
       <c r="C160" s="1">
-        <v>286000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D160" s="1">
-        <v>99.649</v>
+        <v>103.557</v>
       </c>
       <c r="E160" s="1">
-        <v>99.362</v>
+        <v>99.634</v>
       </c>
       <c r="F160" t="s">
         <v>8</v>
       </c>
       <c r="G160">
         <v>1.0</v>
       </c>
       <c r="H160" s="1">
-        <v>284175.32</v>
+        <v>298902.0</v>
       </c>
       <c r="I160" s="1">
-        <v>820.82</v>
+        <v>11769.0</v>
       </c>
       <c r="J160" s="1">
-        <v>0.28884281717357</v>
+        <v>3.9374109239818</v>
       </c>
       <c r="K160">
-        <v>0.59</v>
+        <v>2.76</v>
       </c>
       <c r="L160" t="s">
-        <v>421</v>
+        <v>353</v>
       </c>
       <c r="M160" s="1">
-        <v>284996.14</v>
+        <v>310671.0</v>
       </c>
       <c r="N160" s="1">
-        <v>286685.69</v>
+        <v>318941.55</v>
       </c>
       <c r="O160" s="1">
-        <v>0.08</v>
+        <v>0.09</v>
       </c>
       <c r="P160">
         <v>1</v>
       </c>
     </row>
     <row r="161" spans="1:16">
       <c r="A161" t="s">
-        <v>422</v>
+        <v>354</v>
       </c>
       <c r="B161" t="s">
-        <v>423</v>
+        <v>355</v>
       </c>
       <c r="C161" s="1">
-        <v>400000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D161" s="1">
-        <v>107.999</v>
+        <v>103.233</v>
       </c>
       <c r="E161" s="1">
-        <v>108.1185</v>
+        <v>99.179</v>
       </c>
       <c r="F161" t="s">
         <v>8</v>
       </c>
       <c r="G161">
         <v>1.0</v>
       </c>
       <c r="H161" s="1">
-        <v>432474.0</v>
+        <v>495895.0</v>
       </c>
       <c r="I161" s="1">
-        <v>-478.0</v>
+        <v>20270.0</v>
       </c>
       <c r="J161" s="1">
-        <v>-0.11052687560408</v>
+        <v>4.087558858226</v>
       </c>
       <c r="K161">
-        <v>1.57</v>
+        <v>0.5</v>
       </c>
       <c r="L161" t="s">
-        <v>424</v>
+        <v>356</v>
       </c>
       <c r="M161" s="1">
-        <v>431996.0</v>
+        <v>516165.0</v>
       </c>
       <c r="N161" s="1">
-        <v>438294.63</v>
+        <v>518659.86</v>
       </c>
       <c r="O161" s="1">
-        <v>0.12</v>
+        <v>0.14</v>
       </c>
       <c r="P161">
         <v>1</v>
       </c>
     </row>
     <row r="162" spans="1:16">
       <c r="A162" t="s">
-        <v>425</v>
+        <v>357</v>
       </c>
       <c r="B162" t="s">
-        <v>426</v>
+        <v>358</v>
       </c>
       <c r="C162" s="1">
-        <v>400000.0</v>
+        <v>149000.0</v>
       </c>
       <c r="D162" s="1">
-        <v>102.45</v>
+        <v>110.16</v>
       </c>
       <c r="E162" s="1">
-        <v>100.4</v>
+        <v>99.188</v>
       </c>
       <c r="F162" t="s">
         <v>8</v>
       </c>
       <c r="G162">
         <v>1.0</v>
       </c>
       <c r="H162" s="1">
-        <v>401600.0</v>
+        <v>147790.12</v>
       </c>
       <c r="I162" s="1">
-        <v>8200.0</v>
+        <v>16348.28</v>
       </c>
       <c r="J162" s="1">
-        <v>2.0418326693227</v>
+        <v>11.061821994596</v>
       </c>
       <c r="K162">
-        <v>2.59</v>
+        <v>1.86</v>
       </c>
       <c r="L162" t="s">
-        <v>427</v>
+        <v>359</v>
       </c>
       <c r="M162" s="1">
-        <v>409800.0</v>
+        <v>164138.4</v>
       </c>
       <c r="N162" s="1">
-        <v>420161.64</v>
+        <v>166916.84</v>
       </c>
       <c r="O162" s="1">
-        <v>0.12</v>
+        <v>0.05</v>
       </c>
       <c r="P162">
         <v>1</v>
       </c>
     </row>
     <row r="163" spans="1:16">
       <c r="A163" t="s">
-        <v>428</v>
+        <v>360</v>
       </c>
       <c r="B163" t="s">
-        <v>429</v>
+        <v>361</v>
       </c>
       <c r="C163" s="1">
-        <v>695000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D163" s="1">
-        <v>99.655</v>
+        <v>104.759</v>
       </c>
       <c r="E163" s="1">
-        <v>99.228</v>
+        <v>99.89</v>
       </c>
       <c r="F163" t="s">
         <v>8</v>
       </c>
       <c r="G163">
         <v>1.0</v>
       </c>
       <c r="H163" s="1">
-        <v>689634.6</v>
+        <v>399560.0</v>
       </c>
       <c r="I163" s="1">
-        <v>2967.65</v>
+        <v>19476.0</v>
       </c>
       <c r="J163" s="1">
-        <v>0.43032208650784</v>
+        <v>4.8743617979778</v>
       </c>
       <c r="K163">
-        <v>2.14</v>
+        <v>3.86</v>
       </c>
       <c r="L163" t="s">
-        <v>430</v>
+        <v>362</v>
       </c>
       <c r="M163" s="1">
-        <v>692602.25</v>
+        <v>419036.0</v>
       </c>
       <c r="N163" s="1">
-        <v>707492.39</v>
+        <v>434494.9</v>
       </c>
       <c r="O163" s="1">
-        <v>0.19</v>
+        <v>0.12</v>
       </c>
       <c r="P163">
         <v>1</v>
       </c>
     </row>
     <row r="164" spans="1:16">
       <c r="A164" t="s">
-        <v>431</v>
+        <v>363</v>
       </c>
       <c r="B164" t="s">
-        <v>432</v>
+        <v>364</v>
       </c>
       <c r="C164" s="1">
-        <v>400000.0</v>
+        <v>408000.0</v>
       </c>
       <c r="D164" s="1">
-        <v>100.395</v>
+        <v>100.221</v>
       </c>
       <c r="E164" s="1">
-        <v>99.517</v>
+        <v>99.33</v>
       </c>
       <c r="F164" t="s">
         <v>8</v>
       </c>
       <c r="G164">
         <v>1.0</v>
       </c>
       <c r="H164" s="1">
-        <v>398068.0</v>
+        <v>405266.4</v>
       </c>
       <c r="I164" s="1">
-        <v>3512.0</v>
+        <v>3635.28</v>
       </c>
       <c r="J164" s="1">
-        <v>0.88226132218616</v>
+        <v>0.89700996677741</v>
       </c>
       <c r="K164">
-        <v>2.18</v>
+        <v>0.93</v>
       </c>
       <c r="L164" t="s">
-        <v>433</v>
+        <v>365</v>
       </c>
       <c r="M164" s="1">
-        <v>401580.0</v>
+        <v>408901.68</v>
       </c>
       <c r="N164" s="1">
-        <v>410308.77</v>
+        <v>412716.2</v>
       </c>
       <c r="O164" s="1">
         <v>0.11</v>
       </c>
       <c r="P164">
         <v>1</v>
       </c>
     </row>
     <row r="165" spans="1:16">
       <c r="A165" t="s">
-        <v>434</v>
+        <v>366</v>
       </c>
       <c r="B165" t="s">
-        <v>435</v>
+        <v>367</v>
       </c>
       <c r="C165" s="1">
-        <v>488000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D165" s="1">
-        <v>99.351</v>
+        <v>99.079</v>
       </c>
       <c r="E165" s="1">
-        <v>98.16301844</v>
+        <v>99.253</v>
       </c>
       <c r="F165" t="s">
         <v>8</v>
       </c>
       <c r="G165">
         <v>1.0</v>
       </c>
       <c r="H165" s="1">
-        <v>479035.53</v>
+        <v>397012.0</v>
       </c>
       <c r="I165" s="1">
-        <v>5797.35</v>
+        <v>-696.0</v>
       </c>
       <c r="J165" s="1">
-        <v>1.2102129460001</v>
+        <v>-0.17530956243136</v>
       </c>
       <c r="K165">
-        <v>0.45</v>
+        <v>0.97</v>
       </c>
       <c r="L165" t="s">
-        <v>436</v>
+        <v>368</v>
       </c>
       <c r="M165" s="1">
-        <v>484832.88</v>
+        <v>396316.0</v>
       </c>
       <c r="N165" s="1">
-        <v>487043.92</v>
+        <v>400195.45</v>
       </c>
       <c r="O165" s="1">
-        <v>0.13</v>
+        <v>0.11</v>
       </c>
       <c r="P165">
         <v>1</v>
       </c>
     </row>
     <row r="166" spans="1:16">
       <c r="A166" t="s">
-        <v>437</v>
+        <v>369</v>
       </c>
       <c r="B166" t="s">
-        <v>438</v>
+        <v>370</v>
       </c>
       <c r="C166" s="1">
-        <v>694000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D166" s="1">
-        <v>92.14</v>
+        <v>103.692</v>
       </c>
       <c r="E166" s="1">
-        <v>83.26116715</v>
+        <v>100.69583</v>
       </c>
       <c r="F166" t="s">
         <v>8</v>
       </c>
       <c r="G166">
         <v>1.0</v>
       </c>
       <c r="H166" s="1">
-        <v>577832.5</v>
+        <v>302087.49</v>
       </c>
       <c r="I166" s="1">
-        <v>61619.1</v>
+        <v>8988.51</v>
       </c>
       <c r="J166" s="1">
-        <v>10.663834242622</v>
+        <v>2.9754658162111</v>
       </c>
       <c r="K166">
-        <v>0.8</v>
+        <v>3.07</v>
       </c>
       <c r="L166" t="s">
-        <v>439</v>
+        <v>371</v>
       </c>
       <c r="M166" s="1">
-        <v>639451.6</v>
+        <v>311076.0</v>
       </c>
       <c r="N166" s="1">
-        <v>644977.46</v>
+        <v>320285.59</v>
       </c>
       <c r="O166" s="1">
-        <v>0.18</v>
+        <v>0.09</v>
       </c>
       <c r="P166">
         <v>1</v>
       </c>
     </row>
     <row r="167" spans="1:16">
       <c r="A167" t="s">
-        <v>440</v>
+        <v>372</v>
       </c>
       <c r="B167" t="s">
-        <v>441</v>
+        <v>373</v>
       </c>
       <c r="C167" s="1">
-        <v>600000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D167" s="1">
-        <v>103.787</v>
+        <v>112.963</v>
       </c>
       <c r="E167" s="1">
-        <v>99.329</v>
+        <v>100.019</v>
       </c>
       <c r="F167" t="s">
         <v>8</v>
       </c>
       <c r="G167">
         <v>1.0</v>
       </c>
       <c r="H167" s="1">
-        <v>595974.0</v>
+        <v>500095.0</v>
       </c>
       <c r="I167" s="1">
-        <v>26748.0</v>
+        <v>64720.0</v>
       </c>
       <c r="J167" s="1">
-        <v>4.48811525335</v>
+        <v>12.94154110719</v>
       </c>
       <c r="K167">
-        <v>0.37</v>
+        <v>3.53</v>
       </c>
       <c r="L167" t="s">
-        <v>442</v>
+        <v>374</v>
       </c>
       <c r="M167" s="1">
-        <v>622722.0</v>
+        <v>564815.0</v>
       </c>
       <c r="N167" s="1">
-        <v>624951.45</v>
+        <v>582446.56</v>
       </c>
       <c r="O167" s="1">
-        <v>0.17</v>
+        <v>0.16</v>
       </c>
       <c r="P167">
         <v>1</v>
       </c>
     </row>
     <row r="168" spans="1:16">
       <c r="A168" t="s">
-        <v>443</v>
+        <v>375</v>
       </c>
       <c r="B168" t="s">
-        <v>444</v>
+        <v>376</v>
       </c>
       <c r="C168" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D168" s="1">
-        <v>91.01</v>
+        <v>106.041</v>
       </c>
       <c r="E168" s="1">
-        <v>89.875</v>
+        <v>106.65</v>
       </c>
       <c r="F168" t="s">
         <v>8</v>
       </c>
       <c r="G168">
         <v>1.0</v>
       </c>
       <c r="H168" s="1">
-        <v>89875.0</v>
+        <v>213300.0</v>
       </c>
       <c r="I168" s="1">
-        <v>1135.0</v>
+        <v>-1218.0</v>
       </c>
       <c r="J168" s="1">
-        <v>1.2628650904033</v>
+        <v>-0.57102672292546</v>
       </c>
       <c r="K168">
-        <v>0.01</v>
-[...2 lines deleted...]
-        <v>9.59</v>
+        <v>4.04</v>
+      </c>
+      <c r="L168" t="s">
+        <v>377</v>
       </c>
       <c r="M168" s="1">
-        <v>91010.0</v>
+        <v>212082.0</v>
       </c>
       <c r="N168" s="1">
-        <v>91019.59</v>
+        <v>220164.19</v>
       </c>
       <c r="O168" s="1">
-        <v>0.03</v>
+        <v>0.06</v>
       </c>
       <c r="P168">
         <v>1</v>
       </c>
     </row>
     <row r="169" spans="1:16">
       <c r="A169" t="s">
-        <v>445</v>
+        <v>378</v>
       </c>
       <c r="B169" t="s">
-        <v>446</v>
+        <v>379</v>
       </c>
       <c r="C169" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D169" s="1">
-        <v>91.313</v>
+        <v>109.19</v>
       </c>
       <c r="E169" s="1">
-        <v>89.875</v>
+        <v>111.1275</v>
       </c>
       <c r="F169" t="s">
         <v>8</v>
       </c>
       <c r="G169">
         <v>1.0</v>
       </c>
       <c r="H169" s="1">
-        <v>89875.0</v>
+        <v>222255.0</v>
       </c>
       <c r="I169" s="1">
-        <v>1438.0</v>
+        <v>-3875.0</v>
       </c>
       <c r="J169" s="1">
-        <v>1.6</v>
+        <v>-1.7434928348069</v>
       </c>
       <c r="K169">
-        <v>0.1</v>
-[...2 lines deleted...]
-        <v>101.37</v>
+        <v>4.69</v>
+      </c>
+      <c r="L169" t="s">
+        <v>380</v>
       </c>
       <c r="M169" s="1">
-        <v>91313.0</v>
+        <v>218380.0</v>
       </c>
       <c r="N169" s="1">
-        <v>91414.37</v>
+        <v>227760.14</v>
       </c>
       <c r="O169" s="1">
-        <v>0.03</v>
+        <v>0.06</v>
       </c>
       <c r="P169">
         <v>1</v>
       </c>
     </row>
     <row r="170" spans="1:16">
       <c r="A170" t="s">
-        <v>447</v>
+        <v>381</v>
       </c>
       <c r="B170" t="s">
-        <v>448</v>
+        <v>382</v>
       </c>
       <c r="C170" s="1">
-        <v>1410000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D170" s="1">
-        <v>99.062</v>
+        <v>99.582</v>
       </c>
       <c r="E170" s="1">
-        <v>98.328</v>
+        <v>99.433</v>
       </c>
       <c r="F170" t="s">
         <v>8</v>
       </c>
       <c r="G170">
         <v>1.0</v>
       </c>
       <c r="H170" s="1">
-        <v>1386424.8</v>
+        <v>298299.0</v>
       </c>
       <c r="I170" s="1">
-        <v>10349.4</v>
+        <v>447.0</v>
       </c>
       <c r="J170" s="1">
-        <v>0.74648116508014</v>
+        <v>0.14984964750133</v>
       </c>
       <c r="K170">
-        <v>0.47</v>
+        <v>2.47</v>
       </c>
       <c r="L170" t="s">
-        <v>449</v>
+        <v>383</v>
       </c>
       <c r="M170" s="1">
-        <v>1396774.2</v>
+        <v>298746.0</v>
       </c>
       <c r="N170" s="1">
-        <v>1403341.32</v>
+        <v>306167.92</v>
       </c>
       <c r="O170" s="1">
-        <v>0.39</v>
+        <v>0.08</v>
       </c>
       <c r="P170">
         <v>1</v>
       </c>
     </row>
     <row r="171" spans="1:16">
       <c r="A171" t="s">
-        <v>450</v>
+        <v>384</v>
       </c>
       <c r="B171" t="s">
-        <v>451</v>
+        <v>385</v>
       </c>
       <c r="C171" s="1">
-        <v>2020000.0</v>
+        <v>571000.0</v>
       </c>
       <c r="D171" s="1">
-        <v>99.857</v>
+        <v>98.004</v>
       </c>
       <c r="E171" s="1">
-        <v>100.369</v>
+        <v>98.803</v>
       </c>
       <c r="F171" t="s">
         <v>8</v>
       </c>
       <c r="G171">
         <v>1.0</v>
       </c>
       <c r="H171" s="1">
-        <v>2027453.8</v>
+        <v>564165.13</v>
       </c>
       <c r="I171" s="1">
-        <v>-10342.4</v>
+        <v>-4562.29</v>
       </c>
       <c r="J171" s="1">
-        <v>-0.51011766581315</v>
+        <v>-0.80867989838365</v>
       </c>
       <c r="K171">
-        <v>0.56</v>
+        <v>1.12</v>
       </c>
       <c r="L171" t="s">
-        <v>452</v>
+        <v>386</v>
       </c>
       <c r="M171" s="1">
-        <v>2017111.4</v>
+        <v>559602.84</v>
       </c>
       <c r="N171" s="1">
-        <v>2028401.26</v>
+        <v>566008.99</v>
       </c>
       <c r="O171" s="1">
-        <v>0.56</v>
+        <v>0.15</v>
       </c>
       <c r="P171">
         <v>1</v>
       </c>
     </row>
     <row r="172" spans="1:16">
       <c r="A172" t="s">
-        <v>453</v>
+        <v>387</v>
       </c>
       <c r="B172" t="s">
-        <v>454</v>
+        <v>388</v>
       </c>
       <c r="C172" s="1">
-        <v>1990000.0</v>
+        <v>241000.0</v>
       </c>
       <c r="D172" s="1">
-        <v>88.675</v>
+        <v>101.024</v>
       </c>
       <c r="E172" s="1">
-        <v>90.9161809</v>
+        <v>99.726</v>
       </c>
       <c r="F172" t="s">
         <v>8</v>
       </c>
       <c r="G172">
         <v>1.0</v>
       </c>
       <c r="H172" s="1">
-        <v>1809232.0</v>
+        <v>240339.66</v>
       </c>
       <c r="I172" s="1">
-        <v>-44599.5</v>
+        <v>3128.18</v>
       </c>
       <c r="J172" s="1">
-        <v>-2.465106741424</v>
+        <v>1.3015662916391</v>
       </c>
       <c r="K172">
-        <v>1.18</v>
-[...2 lines deleted...]
-        <v>455</v>
+        <v>0.11</v>
+      </c>
+      <c r="L172">
+        <v>272.36</v>
       </c>
       <c r="M172" s="1">
-        <v>1764632.5</v>
+        <v>243467.84</v>
       </c>
       <c r="N172" s="1">
-        <v>1788185.38</v>
+        <v>243740.2</v>
       </c>
       <c r="O172" s="1">
-        <v>0.49</v>
+        <v>0.07</v>
       </c>
       <c r="P172">
         <v>1</v>
       </c>
     </row>
     <row r="173" spans="1:16">
       <c r="A173" t="s">
-        <v>456</v>
+        <v>389</v>
       </c>
       <c r="B173" t="s">
-        <v>457</v>
+        <v>390</v>
       </c>
       <c r="C173" s="1">
-        <v>1310103.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D173" s="1">
-        <v>101.955</v>
+        <v>100.669</v>
       </c>
       <c r="E173" s="1">
-        <v>99.67399968</v>
+        <v>100.0</v>
       </c>
       <c r="F173" t="s">
         <v>8</v>
       </c>
       <c r="G173">
         <v>1.0</v>
       </c>
       <c r="H173" s="1">
-        <v>1305832.06</v>
+        <v>400000.0</v>
       </c>
       <c r="I173" s="1">
-        <v>29883.45</v>
+        <v>2676.0</v>
       </c>
       <c r="J173" s="1">
-        <v>2.2884604318874</v>
+        <v>0.669</v>
       </c>
       <c r="K173">
-        <v>0.55</v>
+        <v>3.26</v>
       </c>
       <c r="L173" t="s">
-        <v>458</v>
+        <v>391</v>
       </c>
       <c r="M173" s="1">
-        <v>1335715.51</v>
+        <v>402676.0</v>
       </c>
       <c r="N173" s="1">
-        <v>1342983.89</v>
+        <v>415717.1</v>
       </c>
       <c r="O173" s="1">
-        <v>0.37</v>
+        <v>0.11</v>
       </c>
       <c r="P173">
         <v>1</v>
       </c>
     </row>
     <row r="174" spans="1:16">
       <c r="A174" t="s">
-        <v>459</v>
+        <v>392</v>
       </c>
       <c r="B174" t="s">
-        <v>460</v>
+        <v>393</v>
       </c>
       <c r="C174" s="1">
-        <v>300000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D174" s="1">
-        <v>100.261</v>
+        <v>99.954</v>
       </c>
       <c r="E174" s="1">
-        <v>99.766</v>
+        <v>97.673</v>
       </c>
       <c r="F174" t="s">
         <v>8</v>
       </c>
       <c r="G174">
         <v>1.0</v>
       </c>
       <c r="H174" s="1">
-        <v>299298.0</v>
+        <v>781384.0</v>
       </c>
       <c r="I174" s="1">
-        <v>1485.0</v>
+        <v>18248.0</v>
       </c>
       <c r="J174" s="1">
-        <v>0.49616101677926</v>
+        <v>2.3353434418928</v>
       </c>
       <c r="K174">
-        <v>1.79</v>
+        <v>2.82</v>
       </c>
       <c r="L174" t="s">
-        <v>461</v>
+        <v>394</v>
       </c>
       <c r="M174" s="1">
-        <v>300783.0</v>
+        <v>799632.0</v>
       </c>
       <c r="N174" s="1">
-        <v>306162.45</v>
+        <v>822185.42</v>
       </c>
       <c r="O174" s="1">
-        <v>0.08</v>
+        <v>0.22</v>
       </c>
       <c r="P174">
         <v>1</v>
       </c>
     </row>
     <row r="175" spans="1:16">
       <c r="A175" t="s">
-        <v>462</v>
+        <v>395</v>
       </c>
       <c r="B175" t="s">
-        <v>463</v>
+        <v>396</v>
       </c>
       <c r="C175" s="1">
-        <v>347000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D175" s="1">
-        <v>99.575</v>
+        <v>101.324</v>
       </c>
       <c r="E175" s="1">
-        <v>99.945</v>
+        <v>100.3796</v>
       </c>
       <c r="F175" t="s">
         <v>8</v>
       </c>
       <c r="G175">
         <v>1.0</v>
       </c>
       <c r="H175" s="1">
-        <v>346809.15</v>
+        <v>501898.0</v>
       </c>
       <c r="I175" s="1">
-        <v>-1283.9</v>
+        <v>4722.0</v>
       </c>
       <c r="J175" s="1">
-        <v>-0.37020361198659</v>
+        <v>0.94082861457906</v>
       </c>
       <c r="K175">
-        <v>0.55</v>
+        <v>2.8</v>
       </c>
       <c r="L175" t="s">
-        <v>464</v>
+        <v>397</v>
       </c>
       <c r="M175" s="1">
-        <v>345525.25</v>
+        <v>506620.0</v>
       </c>
       <c r="N175" s="1">
-        <v>347427.29</v>
+        <v>520625.27</v>
       </c>
       <c r="O175" s="1">
-        <v>0.1</v>
+        <v>0.14</v>
       </c>
       <c r="P175">
         <v>1</v>
       </c>
     </row>
     <row r="176" spans="1:16">
       <c r="A176" t="s">
-        <v>465</v>
+        <v>398</v>
       </c>
       <c r="B176" t="s">
-        <v>466</v>
+        <v>399</v>
       </c>
       <c r="C176" s="1">
-        <v>333000.0</v>
+        <v>361000.0</v>
       </c>
       <c r="D176" s="1">
-        <v>99.967</v>
+        <v>100.972</v>
       </c>
       <c r="E176" s="1">
-        <v>99.682</v>
+        <v>100.99096676</v>
       </c>
       <c r="F176" t="s">
         <v>8</v>
       </c>
       <c r="G176">
         <v>1.0</v>
       </c>
       <c r="H176" s="1">
-        <v>331941.06</v>
+        <v>364577.39</v>
       </c>
       <c r="I176" s="1">
-        <v>949.05</v>
+        <v>-68.47</v>
       </c>
       <c r="J176" s="1">
-        <v>0.28590919122811</v>
+        <v>-0.018780649013917</v>
       </c>
       <c r="K176">
-        <v>0.51</v>
+        <v>1.89</v>
       </c>
       <c r="L176" t="s">
-        <v>467</v>
+        <v>400</v>
       </c>
       <c r="M176" s="1">
-        <v>332890.11</v>
+        <v>364508.92</v>
       </c>
       <c r="N176" s="1">
-        <v>334596.16</v>
+        <v>371317.28</v>
       </c>
       <c r="O176" s="1">
-        <v>0.09</v>
+        <v>0.1</v>
       </c>
       <c r="P176">
         <v>1</v>
       </c>
     </row>
     <row r="177" spans="1:16">
       <c r="A177" t="s">
-        <v>468</v>
+        <v>401</v>
       </c>
       <c r="B177" t="s">
-        <v>469</v>
+        <v>402</v>
       </c>
       <c r="C177" s="1">
-        <v>2654000.0</v>
+        <v>596000.0</v>
       </c>
       <c r="D177" s="1">
-        <v>89.163</v>
+        <v>91.476</v>
       </c>
       <c r="E177" s="1">
-        <v>88.18168877</v>
+        <v>87.71275</v>
       </c>
       <c r="F177" t="s">
         <v>8</v>
       </c>
       <c r="G177">
         <v>1.0</v>
       </c>
       <c r="H177" s="1">
-        <v>2340342.02</v>
+        <v>522767.99</v>
       </c>
       <c r="I177" s="1">
-        <v>26044.0</v>
+        <v>22428.97</v>
       </c>
       <c r="J177" s="1">
-        <v>1.112828799271</v>
+        <v>4.2904252802472</v>
       </c>
       <c r="K177">
         <v>0.0</v>
       </c>
       <c r="L177">
         <v>0.0</v>
       </c>
       <c r="M177" s="1">
-        <v>2366386.02</v>
+        <v>545196.96</v>
       </c>
       <c r="N177" s="1">
-        <v>2366386.02</v>
+        <v>545196.96</v>
       </c>
       <c r="O177" s="1">
-        <v>0.65</v>
+        <v>0.15</v>
       </c>
       <c r="P177">
         <v>1</v>
       </c>
     </row>
     <row r="178" spans="1:16">
       <c r="A178" t="s">
-        <v>470</v>
+        <v>403</v>
       </c>
       <c r="B178" t="s">
-        <v>471</v>
+        <v>404</v>
       </c>
       <c r="C178" s="1">
-        <v>455000.0</v>
+        <v>2880000.0</v>
       </c>
       <c r="D178" s="1">
-        <v>62.96</v>
+        <v>62.14</v>
       </c>
       <c r="E178" s="1">
-        <v>73.7520967</v>
+        <v>69.08037222</v>
       </c>
       <c r="F178" t="s">
         <v>8</v>
       </c>
       <c r="G178">
         <v>1.0</v>
       </c>
       <c r="H178" s="1">
-        <v>335572.04</v>
+        <v>1989514.72</v>
       </c>
       <c r="I178" s="1">
-        <v>-49104.04</v>
+        <v>-199882.72</v>
       </c>
       <c r="J178" s="1">
-        <v>-14.632935449568</v>
+        <v>-10.046807796426</v>
       </c>
       <c r="K178">
-        <v>0.1</v>
+        <v>0.0</v>
       </c>
       <c r="L178">
-        <v>461.23</v>
+        <v>0.0</v>
       </c>
       <c r="M178" s="1">
-        <v>286468.0</v>
+        <v>1789632.0</v>
       </c>
       <c r="N178" s="1">
-        <v>286929.23</v>
+        <v>1789632.0</v>
       </c>
       <c r="O178" s="1">
-        <v>0.08</v>
+        <v>0.49</v>
       </c>
       <c r="P178">
         <v>1</v>
       </c>
     </row>
     <row r="179" spans="1:16">
       <c r="A179" t="s">
-        <v>472</v>
+        <v>405</v>
       </c>
       <c r="B179" t="s">
-        <v>473</v>
+        <v>406</v>
       </c>
       <c r="C179" s="1">
-        <v>838000.0</v>
+        <v>458400.0</v>
       </c>
       <c r="D179" s="1">
-        <v>95.696</v>
+        <v>100.956</v>
       </c>
       <c r="E179" s="1">
-        <v>93.98170644</v>
+        <v>99.59599913</v>
       </c>
       <c r="F179" t="s">
         <v>8</v>
       </c>
       <c r="G179">
         <v>1.0</v>
       </c>
       <c r="H179" s="1">
-        <v>787566.7</v>
+        <v>456548.06</v>
       </c>
       <c r="I179" s="1">
-        <v>14365.78</v>
+        <v>6234.24</v>
       </c>
       <c r="J179" s="1">
-        <v>1.8240715357823</v>
+        <v>1.365516699381</v>
       </c>
       <c r="K179">
-        <v>0.2</v>
-[...2 lines deleted...]
-        <v>474</v>
+        <v>0.09</v>
+      </c>
+      <c r="L179">
+        <v>407.54</v>
       </c>
       <c r="M179" s="1">
-        <v>801932.48</v>
+        <v>462782.3</v>
       </c>
       <c r="N179" s="1">
-        <v>803631.44</v>
+        <v>463189.84</v>
       </c>
       <c r="O179" s="1">
-        <v>0.22</v>
+        <v>0.13</v>
       </c>
       <c r="P179">
         <v>1</v>
       </c>
     </row>
     <row r="180" spans="1:16">
       <c r="A180" t="s">
-        <v>475</v>
+        <v>407</v>
       </c>
       <c r="B180" t="s">
-        <v>476</v>
+        <v>408</v>
       </c>
       <c r="C180" s="1">
-        <v>455000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D180" s="1">
-        <v>86.805</v>
+        <v>90.419</v>
       </c>
       <c r="E180" s="1">
-        <v>92.08948352</v>
+        <v>89.945602</v>
       </c>
       <c r="F180" t="s">
         <v>8</v>
       </c>
       <c r="G180">
         <v>1.0</v>
       </c>
       <c r="H180" s="1">
-        <v>419007.15</v>
+        <v>449728.01</v>
       </c>
       <c r="I180" s="1">
-        <v>-24044.4</v>
+        <v>2366.99</v>
       </c>
       <c r="J180" s="1">
-        <v>-5.738422363437</v>
+        <v>0.5263158948005</v>
       </c>
       <c r="K180">
-        <v>0.93</v>
+        <v>0.55</v>
       </c>
       <c r="L180" t="s">
-        <v>477</v>
+        <v>409</v>
       </c>
       <c r="M180" s="1">
-        <v>394962.75</v>
+        <v>452095.0</v>
       </c>
       <c r="N180" s="1">
-        <v>399183.97</v>
+        <v>454863.84</v>
       </c>
       <c r="O180" s="1">
-        <v>0.11</v>
+        <v>0.12</v>
       </c>
       <c r="P180">
         <v>1</v>
       </c>
     </row>
     <row r="181" spans="1:16">
       <c r="A181" t="s">
-        <v>478</v>
+        <v>410</v>
       </c>
       <c r="B181" t="s">
-        <v>479</v>
+        <v>411</v>
       </c>
       <c r="C181" s="1">
-        <v>300000.0</v>
+        <v>266000.0</v>
       </c>
       <c r="D181" s="1">
-        <v>102.651</v>
+        <v>90.384</v>
       </c>
       <c r="E181" s="1">
-        <v>100.09619333</v>
+        <v>84.29</v>
       </c>
       <c r="F181" t="s">
         <v>8</v>
       </c>
       <c r="G181">
         <v>1.0</v>
       </c>
       <c r="H181" s="1">
-        <v>300288.58</v>
+        <v>224211.4</v>
       </c>
       <c r="I181" s="1">
-        <v>7664.42</v>
+        <v>16210.04</v>
       </c>
       <c r="J181" s="1">
-        <v>2.5523514747048</v>
+        <v>7.229801874481</v>
       </c>
       <c r="K181">
-        <v>1.81</v>
+        <v>1.21</v>
       </c>
       <c r="L181" t="s">
-        <v>480</v>
+        <v>412</v>
       </c>
       <c r="M181" s="1">
-        <v>307953.0</v>
+        <v>240421.44</v>
       </c>
       <c r="N181" s="1">
-        <v>313396.56</v>
+        <v>243646.23</v>
       </c>
       <c r="O181" s="1">
-        <v>0.09</v>
+        <v>0.07</v>
       </c>
       <c r="P181">
         <v>1</v>
       </c>
     </row>
     <row r="182" spans="1:16">
       <c r="A182" t="s">
-        <v>481</v>
+        <v>413</v>
       </c>
       <c r="B182" t="s">
-        <v>482</v>
+        <v>414</v>
       </c>
       <c r="C182" s="1">
-        <v>600000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D182" s="1">
-        <v>102.698</v>
+        <v>103.021</v>
       </c>
       <c r="E182" s="1">
-        <v>103.1</v>
+        <v>99.104</v>
       </c>
       <c r="F182" t="s">
         <v>8</v>
       </c>
       <c r="G182">
         <v>1.0</v>
       </c>
       <c r="H182" s="1">
-        <v>618600.0</v>
+        <v>792832.0</v>
       </c>
       <c r="I182" s="1">
-        <v>-2412.0</v>
+        <v>31336.0</v>
       </c>
       <c r="J182" s="1">
-        <v>-0.38991270611057</v>
+        <v>3.9524136260898</v>
       </c>
       <c r="K182">
-        <v>2.85</v>
+        <v>0.52</v>
       </c>
       <c r="L182" t="s">
-        <v>483</v>
+        <v>415</v>
       </c>
       <c r="M182" s="1">
-        <v>616188.0</v>
+        <v>824168.0</v>
       </c>
       <c r="N182" s="1">
-        <v>633283.89</v>
+        <v>828299.51</v>
       </c>
       <c r="O182" s="1">
-        <v>0.17</v>
+        <v>0.22</v>
       </c>
       <c r="P182">
         <v>1</v>
       </c>
     </row>
     <row r="183" spans="1:16">
       <c r="A183" t="s">
-        <v>484</v>
+        <v>416</v>
       </c>
       <c r="B183" t="s">
-        <v>485</v>
+        <v>417</v>
       </c>
       <c r="C183" s="1">
-        <v>3533000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D183" s="1">
-        <v>88.121</v>
+        <v>105.87</v>
       </c>
       <c r="E183" s="1">
-        <v>88.7182287</v>
+        <v>105.76</v>
       </c>
       <c r="F183" t="s">
         <v>8</v>
       </c>
       <c r="G183">
         <v>1.0</v>
       </c>
       <c r="H183" s="1">
-        <v>3134415.02</v>
+        <v>423040.0</v>
       </c>
       <c r="I183" s="1">
-        <v>-21100.09</v>
+        <v>440.0</v>
       </c>
       <c r="J183" s="1">
-        <v>-0.67317473485052</v>
+        <v>0.10400907715582</v>
       </c>
       <c r="K183">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.31</v>
+      </c>
+      <c r="L183" t="s">
+        <v>418</v>
       </c>
       <c r="M183" s="1">
-        <v>3113314.93</v>
+        <v>423480.0</v>
       </c>
       <c r="N183" s="1">
-        <v>3113314.93</v>
+        <v>424708.77</v>
       </c>
       <c r="O183" s="1">
-        <v>0.86</v>
+        <v>0.12</v>
       </c>
       <c r="P183">
         <v>1</v>
       </c>
     </row>
     <row r="184" spans="1:16">
       <c r="A184" t="s">
-        <v>486</v>
+        <v>419</v>
       </c>
       <c r="B184" t="s">
-        <v>487</v>
+        <v>420</v>
       </c>
       <c r="C184" s="1">
-        <v>6016289.0</v>
+        <v>480000.0</v>
       </c>
       <c r="D184" s="1">
-        <v>98.244</v>
+        <v>99.982</v>
       </c>
       <c r="E184" s="1">
-        <v>114.38153736</v>
+        <v>99.799</v>
       </c>
       <c r="F184" t="s">
         <v>8</v>
       </c>
       <c r="G184">
         <v>1.0</v>
       </c>
       <c r="H184" s="1">
-        <v>6881523.85</v>
+        <v>479035.2</v>
       </c>
       <c r="I184" s="1">
-        <v>190619.57</v>
+        <v>878.4</v>
       </c>
       <c r="J184" s="1">
-        <v>2.7700197536916</v>
+        <v>0.18336857082736</v>
       </c>
       <c r="K184">
-        <v>0.11</v>
+        <v>1.12</v>
       </c>
       <c r="L184" t="s">
-        <v>488</v>
+        <v>421</v>
       </c>
       <c r="M184" s="1">
-        <v>7072143.42</v>
+        <v>479913.6</v>
       </c>
       <c r="N184" s="1">
-        <v>7078967.25</v>
+        <v>485297.16</v>
       </c>
       <c r="O184" s="1">
-        <v>1.95</v>
+        <v>0.13</v>
       </c>
       <c r="P184">
         <v>1</v>
       </c>
     </row>
     <row r="185" spans="1:16">
       <c r="A185" t="s">
-        <v>489</v>
+        <v>422</v>
       </c>
       <c r="B185" t="s">
-        <v>490</v>
+        <v>423</v>
       </c>
       <c r="C185" s="1">
-        <v>1346889.0</v>
+        <v>396000.0</v>
       </c>
       <c r="D185" s="1">
-        <v>96.134</v>
+        <v>101.788</v>
       </c>
       <c r="E185" s="1">
-        <v>112.6789186</v>
+        <v>99.607</v>
       </c>
       <c r="F185" t="s">
         <v>8</v>
       </c>
       <c r="G185">
         <v>1.0</v>
       </c>
       <c r="H185" s="1">
-        <v>1517659.96</v>
+        <v>394443.72</v>
       </c>
       <c r="I185" s="1">
-        <v>70499.39</v>
+        <v>8636.76</v>
       </c>
       <c r="J185" s="1">
-        <v>4.6452691550221</v>
+        <v>2.1896051482326</v>
       </c>
       <c r="K185">
-        <v>0.07</v>
-[...2 lines deleted...]
-        <v>905.22</v>
+        <v>0.38</v>
+      </c>
+      <c r="L185" t="s">
+        <v>424</v>
       </c>
       <c r="M185" s="1">
-        <v>1588159.35</v>
+        <v>403080.48</v>
       </c>
       <c r="N185" s="1">
-        <v>1589064.57</v>
+        <v>404581.75</v>
       </c>
       <c r="O185" s="1">
-        <v>0.44</v>
+        <v>0.11</v>
       </c>
       <c r="P185">
         <v>1</v>
       </c>
     </row>
     <row r="186" spans="1:16">
       <c r="A186" t="s">
-        <v>491</v>
+        <v>425</v>
       </c>
       <c r="B186" t="s">
-        <v>492</v>
+        <v>426</v>
       </c>
       <c r="C186" s="1">
-        <v>11236770.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D186" s="1">
-        <v>63.242</v>
+        <v>101.337</v>
       </c>
       <c r="E186" s="1">
-        <v>73.12521855</v>
+        <v>99.991</v>
       </c>
       <c r="F186" t="s">
         <v>8</v>
       </c>
       <c r="G186">
         <v>1.0</v>
       </c>
       <c r="H186" s="1">
-        <v>8216912.62</v>
+        <v>299973.0</v>
       </c>
       <c r="I186" s="1">
-        <v>-1110554.54</v>
+        <v>4038.0</v>
       </c>
       <c r="J186" s="1">
-        <v>-13.515472189602</v>
+        <v>1.3461211509036</v>
       </c>
       <c r="K186">
-        <v>0.36</v>
+        <v>2.52</v>
       </c>
       <c r="L186" t="s">
-        <v>493</v>
+        <v>427</v>
       </c>
       <c r="M186" s="1">
-        <v>7106358.08</v>
+        <v>304011.0</v>
       </c>
       <c r="N186" s="1">
-        <v>7146533.38</v>
+        <v>311576.75</v>
       </c>
       <c r="O186" s="1">
-        <v>1.97</v>
+        <v>0.08</v>
       </c>
       <c r="P186">
         <v>1</v>
       </c>
     </row>
     <row r="187" spans="1:16">
       <c r="A187" t="s">
-        <v>494</v>
+        <v>428</v>
       </c>
       <c r="B187" t="s">
-        <v>495</v>
+        <v>429</v>
       </c>
       <c r="C187" s="1">
-        <v>1410000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D187" s="1">
-        <v>95.762</v>
+        <v>95.075</v>
       </c>
       <c r="E187" s="1">
-        <v>94.925</v>
+        <v>91.473</v>
       </c>
       <c r="F187" t="s">
         <v>8</v>
       </c>
       <c r="G187">
         <v>1.0</v>
       </c>
       <c r="H187" s="1">
-        <v>1338442.5</v>
+        <v>274419.0</v>
       </c>
       <c r="I187" s="1">
-        <v>11801.7</v>
+        <v>10806.0</v>
       </c>
       <c r="J187" s="1">
-        <v>0.88174874901238</v>
+        <v>3.9377739879527</v>
       </c>
       <c r="K187">
-        <v>0.16</v>
-[...2 lines deleted...]
-        <v>496</v>
+        <v>0.33</v>
+      </c>
+      <c r="L187">
+        <v>986.79</v>
       </c>
       <c r="M187" s="1">
-        <v>1350244.2</v>
+        <v>285225.0</v>
       </c>
       <c r="N187" s="1">
-        <v>1352475.09</v>
+        <v>286211.79</v>
       </c>
       <c r="O187" s="1">
-        <v>0.37</v>
+        <v>0.08</v>
       </c>
       <c r="P187">
         <v>1</v>
       </c>
     </row>
     <row r="188" spans="1:16">
       <c r="A188" t="s">
-        <v>497</v>
+        <v>430</v>
       </c>
       <c r="B188" t="s">
-        <v>498</v>
+        <v>431</v>
       </c>
       <c r="C188" s="1">
-        <v>1728146.0</v>
+        <v>1243000.0</v>
       </c>
       <c r="D188" s="1">
-        <v>85.588</v>
+        <v>90.076</v>
       </c>
       <c r="E188" s="1">
-        <v>88.17945822</v>
+        <v>87.9490531</v>
       </c>
       <c r="F188" t="s">
         <v>8</v>
       </c>
       <c r="G188">
         <v>1.0</v>
       </c>
       <c r="H188" s="1">
-        <v>1523869.78</v>
+        <v>1093206.73</v>
       </c>
       <c r="I188" s="1">
-        <v>-44784.18</v>
+        <v>26437.95</v>
       </c>
       <c r="J188" s="1">
-        <v>-2.938845601361</v>
+        <v>2.4183852216131</v>
       </c>
       <c r="K188">
-        <v>0.89</v>
+        <v>0.85</v>
       </c>
       <c r="L188" t="s">
-        <v>499</v>
+        <v>432</v>
       </c>
       <c r="M188" s="1">
-        <v>1479085.6</v>
+        <v>1119644.68</v>
       </c>
       <c r="N188" s="1">
-        <v>1494532.38</v>
+        <v>1130265.21</v>
       </c>
       <c r="O188" s="1">
-        <v>0.41</v>
+        <v>0.31</v>
       </c>
       <c r="P188">
         <v>1</v>
       </c>
     </row>
     <row r="189" spans="1:16">
       <c r="A189" t="s">
-        <v>500</v>
+        <v>433</v>
       </c>
       <c r="B189" t="s">
-        <v>501</v>
+        <v>434</v>
       </c>
       <c r="C189" s="1">
-        <v>400000.0</v>
+        <v>722000.0</v>
       </c>
       <c r="D189" s="1">
-        <v>80.633</v>
+        <v>100.518</v>
       </c>
       <c r="E189" s="1">
-        <v>80.24</v>
+        <v>99.459</v>
       </c>
       <c r="F189" t="s">
         <v>8</v>
       </c>
       <c r="G189">
         <v>1.0</v>
       </c>
       <c r="H189" s="1">
-        <v>320960.0</v>
+        <v>718093.98</v>
       </c>
       <c r="I189" s="1">
-        <v>1572.0</v>
+        <v>7645.98</v>
       </c>
       <c r="J189" s="1">
-        <v>0.48978065802592</v>
+        <v>1.0647603535125</v>
       </c>
       <c r="K189">
-        <v>0.89</v>
+        <v>0.47</v>
       </c>
       <c r="L189" t="s">
-        <v>502</v>
+        <v>435</v>
       </c>
       <c r="M189" s="1">
-        <v>322532.0</v>
+        <v>725739.96</v>
       </c>
       <c r="N189" s="1">
-        <v>326107.34</v>
+        <v>729147.21</v>
       </c>
       <c r="O189" s="1">
-        <v>0.09</v>
+        <v>0.2</v>
       </c>
       <c r="P189">
         <v>1</v>
       </c>
     </row>
     <row r="190" spans="1:16">
       <c r="A190" t="s">
-        <v>503</v>
+        <v>436</v>
       </c>
       <c r="B190" t="s">
-        <v>504</v>
+        <v>437</v>
       </c>
       <c r="C190" s="1">
-        <v>5180000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D190" s="1">
-        <v>75.849</v>
+        <v>100.184</v>
       </c>
       <c r="E190" s="1">
-        <v>78.51779459</v>
+        <v>99.292</v>
       </c>
       <c r="F190" t="s">
         <v>8</v>
       </c>
       <c r="G190">
         <v>1.0</v>
       </c>
       <c r="H190" s="1">
-        <v>4067221.76</v>
+        <v>595752.0</v>
       </c>
       <c r="I190" s="1">
-        <v>-138243.56</v>
+        <v>5352.0</v>
       </c>
       <c r="J190" s="1">
-        <v>-3.3989678497393</v>
+        <v>0.89836039157233</v>
       </c>
       <c r="K190">
-        <v>0.89</v>
+        <v>0.39</v>
       </c>
       <c r="L190" t="s">
-        <v>505</v>
+        <v>438</v>
       </c>
       <c r="M190" s="1">
-        <v>3928978.2</v>
+        <v>601104.0</v>
       </c>
       <c r="N190" s="1">
-        <v>3975278.88</v>
+        <v>603462.9</v>
       </c>
       <c r="O190" s="1">
-        <v>1.09</v>
+        <v>0.16</v>
       </c>
       <c r="P190">
         <v>1</v>
       </c>
     </row>
     <row r="191" spans="1:16">
       <c r="A191" t="s">
-        <v>506</v>
+        <v>439</v>
       </c>
       <c r="B191" t="s">
-        <v>507</v>
+        <v>440</v>
       </c>
       <c r="C191" s="1">
-        <v>1890000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D191" s="1">
-        <v>77.627</v>
+        <v>105.562</v>
       </c>
       <c r="E191" s="1">
-        <v>82.87465608</v>
+        <v>105.478</v>
       </c>
       <c r="F191" t="s">
         <v>8</v>
       </c>
       <c r="G191">
         <v>1.0</v>
       </c>
       <c r="H191" s="1">
-        <v>1566331.0</v>
+        <v>210956.0</v>
       </c>
       <c r="I191" s="1">
-        <v>-99180.7</v>
+        <v>168.0</v>
       </c>
       <c r="J191" s="1">
-        <v>-6.3320396518999</v>
+        <v>0.079637459944254</v>
       </c>
       <c r="K191">
-        <v>2.15</v>
+        <v>3.76</v>
       </c>
       <c r="L191" t="s">
-        <v>508</v>
+        <v>441</v>
       </c>
       <c r="M191" s="1">
-        <v>1467150.3</v>
+        <v>211124.0</v>
       </c>
       <c r="N191" s="1">
-        <v>1507694.68</v>
+        <v>218644.81</v>
       </c>
       <c r="O191" s="1">
-        <v>0.41</v>
+        <v>0.06</v>
       </c>
       <c r="P191">
         <v>1</v>
       </c>
     </row>
     <row r="192" spans="1:16">
       <c r="A192" t="s">
-        <v>509</v>
+        <v>442</v>
       </c>
       <c r="B192" t="s">
-        <v>510</v>
+        <v>443</v>
       </c>
       <c r="C192" s="1">
-        <v>1416000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D192" s="1">
-        <v>98.579</v>
+        <v>100.125</v>
       </c>
       <c r="E192" s="1">
-        <v>99.42846751</v>
+        <v>99.74</v>
       </c>
       <c r="F192" t="s">
         <v>8</v>
       </c>
       <c r="G192">
         <v>1.0</v>
       </c>
       <c r="H192" s="1">
-        <v>1407907.1</v>
+        <v>199480.0</v>
       </c>
       <c r="I192" s="1">
-        <v>-12028.46</v>
+        <v>770.0</v>
       </c>
       <c r="J192" s="1">
-        <v>-0.85435040422767</v>
+        <v>0.3860036093844</v>
       </c>
       <c r="K192">
-        <v>2.29</v>
+        <v>1.68</v>
       </c>
       <c r="L192" t="s">
-        <v>511</v>
+        <v>444</v>
       </c>
       <c r="M192" s="1">
-        <v>1395878.64</v>
+        <v>200250.0</v>
       </c>
       <c r="N192" s="1">
-        <v>1428279.82</v>
+        <v>203615.75</v>
       </c>
       <c r="O192" s="1">
-        <v>0.39</v>
+        <v>0.06</v>
       </c>
       <c r="P192">
         <v>1</v>
       </c>
     </row>
     <row r="193" spans="1:16">
       <c r="A193" t="s">
-        <v>512</v>
+        <v>445</v>
       </c>
       <c r="B193" t="s">
-        <v>513</v>
+        <v>446</v>
       </c>
       <c r="C193" s="1">
-        <v>6124457.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D193" s="1">
-        <v>100.432</v>
+        <v>100.866</v>
       </c>
       <c r="E193" s="1">
-        <v>99.44213193</v>
+        <v>99.933</v>
       </c>
       <c r="F193" t="s">
         <v>8</v>
       </c>
       <c r="G193">
         <v>1.0</v>
       </c>
       <c r="H193" s="1">
-        <v>6090290.61</v>
+        <v>799464.0</v>
       </c>
       <c r="I193" s="1">
-        <v>60624.04</v>
+        <v>7464.0</v>
       </c>
       <c r="J193" s="1">
-        <v>0.99542113639796</v>
+        <v>0.9336255291045</v>
       </c>
       <c r="K193">
-        <v>0.74</v>
-[...2 lines deleted...]
-        <v>514</v>
+        <v>0.1</v>
+      </c>
+      <c r="L193">
+        <v>813.7</v>
       </c>
       <c r="M193" s="1">
-        <v>6150914.65</v>
+        <v>806928.0</v>
       </c>
       <c r="N193" s="1">
-        <v>6196134.96</v>
+        <v>807741.7</v>
       </c>
       <c r="O193" s="1">
-        <v>1.71</v>
+        <v>0.22</v>
       </c>
       <c r="P193">
         <v>1</v>
       </c>
     </row>
     <row r="194" spans="1:16">
       <c r="A194" t="s">
-        <v>515</v>
+        <v>447</v>
       </c>
       <c r="B194" t="s">
-        <v>516</v>
+        <v>448</v>
       </c>
       <c r="C194" s="1">
-        <v>972800.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D194" s="1">
-        <v>99.253</v>
+        <v>101.401</v>
       </c>
       <c r="E194" s="1">
-        <v>98.725</v>
+        <v>100.91</v>
       </c>
       <c r="F194" t="s">
         <v>8</v>
       </c>
       <c r="G194">
         <v>1.0</v>
       </c>
       <c r="H194" s="1">
-        <v>960396.8</v>
+        <v>302730.0</v>
       </c>
       <c r="I194" s="1">
-        <v>5136.39</v>
+        <v>1473.0</v>
       </c>
       <c r="J194" s="1">
-        <v>0.53481956624595</v>
+        <v>0.48657219304331</v>
       </c>
       <c r="K194">
-        <v>2.93</v>
+        <v>2.58</v>
       </c>
       <c r="L194" t="s">
-        <v>517</v>
+        <v>449</v>
       </c>
       <c r="M194" s="1">
-        <v>965533.19</v>
+        <v>304203.0</v>
       </c>
       <c r="N194" s="1">
-        <v>994053.55</v>
+        <v>311942.38</v>
       </c>
       <c r="O194" s="1">
-        <v>0.27</v>
+        <v>0.08</v>
       </c>
       <c r="P194">
         <v>1</v>
       </c>
     </row>
     <row r="195" spans="1:16">
       <c r="A195" t="s">
-        <v>518</v>
+        <v>450</v>
       </c>
       <c r="B195" t="s">
-        <v>519</v>
+        <v>451</v>
       </c>
       <c r="C195" s="1">
-        <v>241000.0</v>
+        <v>1732709.34</v>
       </c>
       <c r="D195" s="1">
-        <v>101.044</v>
+        <v>90.908</v>
       </c>
       <c r="E195" s="1">
-        <v>99.558</v>
+        <v>88.85475102</v>
       </c>
       <c r="F195" t="s">
         <v>8</v>
       </c>
       <c r="G195">
         <v>1.0</v>
       </c>
       <c r="H195" s="1">
-        <v>239934.78</v>
+        <v>1539594.57</v>
       </c>
       <c r="I195" s="1">
-        <v>3581.26</v>
+        <v>35576.83</v>
       </c>
       <c r="J195" s="1">
-        <v>1.4925972799775</v>
+        <v>2.3107921197722</v>
       </c>
       <c r="K195">
-        <v>0.55</v>
+        <v>0.07</v>
       </c>
       <c r="L195" t="s">
-        <v>520</v>
+        <v>452</v>
       </c>
       <c r="M195" s="1">
-        <v>243516.04</v>
+        <v>1575171.4</v>
       </c>
       <c r="N195" s="1">
-        <v>244836.59</v>
+        <v>1576377.18</v>
       </c>
       <c r="O195" s="1">
-        <v>0.07</v>
+        <v>0.43</v>
       </c>
       <c r="P195">
         <v>1</v>
       </c>
     </row>
     <row r="196" spans="1:16">
       <c r="A196" t="s">
-        <v>521</v>
+        <v>453</v>
       </c>
       <c r="B196" t="s">
-        <v>522</v>
+        <v>454</v>
       </c>
       <c r="C196" s="1">
-        <v>200000.0</v>
+        <v>327759.16</v>
       </c>
       <c r="D196" s="1">
-        <v>83.828</v>
+        <v>97.138</v>
       </c>
       <c r="E196" s="1">
-        <v>81.75</v>
+        <v>96.69544247</v>
       </c>
       <c r="F196" t="s">
         <v>8</v>
       </c>
       <c r="G196">
         <v>1.0</v>
       </c>
       <c r="H196" s="1">
-        <v>163500.0</v>
+        <v>316928.17</v>
       </c>
       <c r="I196" s="1">
-        <v>4156.0</v>
+        <v>1450.52</v>
       </c>
       <c r="J196" s="1">
-        <v>2.5418960244648</v>
+        <v>0.45768099440324</v>
       </c>
       <c r="K196">
-        <v>1.37</v>
+        <v>0.56</v>
       </c>
       <c r="L196" t="s">
-        <v>523</v>
+        <v>455</v>
       </c>
       <c r="M196" s="1">
-        <v>167656.0</v>
+        <v>318378.69</v>
       </c>
       <c r="N196" s="1">
-        <v>170401.21</v>
+        <v>320203.37</v>
       </c>
       <c r="O196" s="1">
-        <v>0.05</v>
+        <v>0.09</v>
       </c>
       <c r="P196">
         <v>1</v>
       </c>
     </row>
     <row r="197" spans="1:16">
       <c r="A197" t="s">
-        <v>524</v>
+        <v>456</v>
       </c>
       <c r="B197" t="s">
-        <v>525</v>
+        <v>457</v>
       </c>
       <c r="C197" s="1">
-        <v>5800327.06</v>
+        <v>2161015.52</v>
       </c>
       <c r="D197" s="1">
-        <v>77.36</v>
+        <v>100.881</v>
       </c>
       <c r="E197" s="1">
-        <v>77.80337132</v>
+        <v>104.08772909</v>
       </c>
       <c r="F197" t="s">
         <v>8</v>
       </c>
       <c r="G197">
         <v>1.0</v>
       </c>
       <c r="H197" s="1">
-        <v>4512850.0</v>
+        <v>2249351.98</v>
       </c>
       <c r="I197" s="1">
-        <v>-25716.99</v>
+        <v>-69297.91</v>
       </c>
       <c r="J197" s="1">
-        <v>-0.56986139579202</v>
+        <v>-3.0807944072852</v>
       </c>
       <c r="K197">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>2.09</v>
+      </c>
+      <c r="L197" t="s">
+        <v>458</v>
       </c>
       <c r="M197" s="1">
-        <v>4487133.01</v>
+        <v>2180054.07</v>
       </c>
       <c r="N197" s="1">
-        <v>4487133.01</v>
+        <v>2225168.97</v>
       </c>
       <c r="O197" s="1">
-        <v>1.23</v>
+        <v>0.6</v>
       </c>
       <c r="P197">
         <v>1</v>
       </c>
     </row>
     <row r="198" spans="1:16">
       <c r="A198" t="s">
-        <v>526</v>
+        <v>459</v>
       </c>
       <c r="B198" t="s">
-        <v>527</v>
+        <v>460</v>
       </c>
       <c r="C198" s="1">
-        <v>8481534.2</v>
+        <v>2545137.11</v>
       </c>
       <c r="D198" s="1">
-        <v>88.55</v>
+        <v>108.089</v>
       </c>
       <c r="E198" s="1">
-        <v>103.18811047</v>
+        <v>122.46564744</v>
       </c>
       <c r="F198" t="s">
         <v>8</v>
       </c>
       <c r="G198">
         <v>1.0</v>
       </c>
       <c r="H198" s="1">
-        <v>8751934.88</v>
+        <v>3116918.64</v>
       </c>
       <c r="I198" s="1">
-        <v>-1241536.35</v>
+        <v>-365905.39</v>
       </c>
       <c r="J198" s="1">
-        <v>-14.185849952302</v>
+        <v>-11.73933080268</v>
       </c>
       <c r="K198">
-        <v>1.51</v>
+        <v>3.96</v>
       </c>
       <c r="L198" t="s">
-        <v>528</v>
+        <v>461</v>
       </c>
       <c r="M198" s="1">
-        <v>7510398.53</v>
+        <v>2751013.25</v>
       </c>
       <c r="N198" s="1">
-        <v>7638783.4</v>
+        <v>2851772.79</v>
       </c>
       <c r="O198" s="1">
-        <v>2.1</v>
+        <v>0.77</v>
       </c>
       <c r="P198">
         <v>1</v>
       </c>
     </row>
     <row r="199" spans="1:16">
       <c r="A199" t="s">
-        <v>529</v>
+        <v>462</v>
       </c>
       <c r="B199" t="s">
-        <v>530</v>
+        <v>463</v>
       </c>
       <c r="C199" s="1">
-        <v>8201357.0</v>
+        <v>405000.0</v>
       </c>
       <c r="D199" s="1">
-        <v>97.904</v>
+        <v>100.709</v>
       </c>
       <c r="E199" s="1">
-        <v>98.81259906</v>
+        <v>100.0</v>
       </c>
       <c r="F199" t="s">
         <v>8</v>
       </c>
       <c r="G199">
         <v>1.0</v>
       </c>
       <c r="H199" s="1">
-        <v>8103974.01</v>
+        <v>405000.0</v>
       </c>
       <c r="I199" s="1">
-        <v>-74517.45</v>
+        <v>2871.45</v>
       </c>
       <c r="J199" s="1">
-        <v>-0.91951738626072</v>
+        <v>0.709</v>
       </c>
       <c r="K199">
-        <v>2.71</v>
+        <v>1.04</v>
       </c>
       <c r="L199" t="s">
-        <v>531</v>
+        <v>464</v>
       </c>
       <c r="M199" s="1">
-        <v>8029456.56</v>
+        <v>407871.45</v>
       </c>
       <c r="N199" s="1">
-        <v>8251849.07</v>
+        <v>412088.1</v>
       </c>
       <c r="O199" s="1">
-        <v>2.27</v>
+        <v>0.11</v>
       </c>
       <c r="P199">
         <v>1</v>
       </c>
     </row>
     <row r="200" spans="1:16">
       <c r="A200" t="s">
-        <v>532</v>
+        <v>465</v>
       </c>
       <c r="B200" t="s">
-        <v>533</v>
+        <v>466</v>
       </c>
       <c r="C200" s="1">
-        <v>4404802.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D200" s="1">
-        <v>99.043</v>
+        <v>107.092</v>
       </c>
       <c r="E200" s="1">
-        <v>99.87601032</v>
+        <v>99.922</v>
       </c>
       <c r="F200" t="s">
         <v>8</v>
       </c>
       <c r="G200">
         <v>1.0</v>
       </c>
       <c r="H200" s="1">
-        <v>4399340.5</v>
+        <v>399688.0</v>
       </c>
       <c r="I200" s="1">
-        <v>-36692.45</v>
+        <v>28680.0</v>
       </c>
       <c r="J200" s="1">
-        <v>-0.83404433005356</v>
+        <v>7.1755969656332</v>
       </c>
       <c r="K200">
-        <v>1.28</v>
+        <v>1.43</v>
       </c>
       <c r="L200" t="s">
-        <v>534</v>
+        <v>467</v>
       </c>
       <c r="M200" s="1">
-        <v>4362648.05</v>
+        <v>428368.0</v>
       </c>
       <c r="N200" s="1">
-        <v>4418812.29</v>
+        <v>434094.03</v>
       </c>
       <c r="O200" s="1">
-        <v>1.22</v>
+        <v>0.12</v>
       </c>
       <c r="P200">
         <v>1</v>
       </c>
     </row>
     <row r="201" spans="1:16">
       <c r="A201" t="s">
-        <v>535</v>
+        <v>468</v>
       </c>
       <c r="B201" t="s">
-        <v>536</v>
+        <v>469</v>
       </c>
       <c r="C201" s="1">
-        <v>3380000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D201" s="1">
-        <v>98.317</v>
+        <v>100.591</v>
       </c>
       <c r="E201" s="1">
-        <v>99.374</v>
+        <v>100.028</v>
       </c>
       <c r="F201" t="s">
         <v>8</v>
       </c>
       <c r="G201">
         <v>1.0</v>
       </c>
       <c r="H201" s="1">
-        <v>3358841.2</v>
+        <v>500140.0</v>
       </c>
       <c r="I201" s="1">
-        <v>-35726.6</v>
+        <v>2815.0</v>
       </c>
       <c r="J201" s="1">
-        <v>-1.0636585022239</v>
+        <v>0.56284240412684</v>
       </c>
       <c r="K201">
-        <v>1.57</v>
+        <v>0.45</v>
       </c>
       <c r="L201" t="s">
-        <v>537</v>
+        <v>470</v>
       </c>
       <c r="M201" s="1">
-        <v>3323114.6</v>
+        <v>502955.0</v>
       </c>
       <c r="N201" s="1">
-        <v>3376324.13</v>
+        <v>505181.34</v>
       </c>
       <c r="O201" s="1">
-        <v>0.93</v>
+        <v>0.14</v>
       </c>
       <c r="P201">
         <v>1</v>
       </c>
     </row>
     <row r="202" spans="1:16">
       <c r="A202" t="s">
-        <v>538</v>
+        <v>471</v>
       </c>
       <c r="B202" t="s">
-        <v>539</v>
+        <v>472</v>
       </c>
       <c r="C202" s="1">
-        <v>300000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D202" s="1">
-        <v>100.212</v>
+        <v>108.058</v>
       </c>
       <c r="E202" s="1">
-        <v>100.73</v>
+        <v>107.84</v>
       </c>
       <c r="F202" t="s">
         <v>8</v>
       </c>
       <c r="G202">
         <v>1.0</v>
       </c>
       <c r="H202" s="1">
-        <v>302190.0</v>
+        <v>215680.0</v>
       </c>
       <c r="I202" s="1">
-        <v>-1554.0</v>
+        <v>436.0</v>
       </c>
       <c r="J202" s="1">
-        <v>-0.51424600416956</v>
+        <v>0.20215133531157</v>
       </c>
       <c r="K202">
-        <v>1.21</v>
+        <v>1.41</v>
       </c>
       <c r="L202" t="s">
-        <v>540</v>
+        <v>473</v>
       </c>
       <c r="M202" s="1">
-        <v>300636.0</v>
+        <v>216116.0</v>
       </c>
       <c r="N202" s="1">
-        <v>304275.04</v>
+        <v>218926.96</v>
       </c>
       <c r="O202" s="1">
-        <v>0.08</v>
+        <v>0.06</v>
       </c>
       <c r="P202">
         <v>1</v>
       </c>
     </row>
     <row r="203" spans="1:16">
       <c r="A203" t="s">
-        <v>541</v>
+        <v>474</v>
       </c>
       <c r="B203" t="s">
-        <v>542</v>
+        <v>475</v>
       </c>
       <c r="C203" s="1">
-        <v>339000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D203" s="1">
-        <v>104.552</v>
+        <v>104.905</v>
       </c>
       <c r="E203" s="1">
-        <v>99.775</v>
+        <v>105.68</v>
       </c>
       <c r="F203" t="s">
         <v>8</v>
       </c>
       <c r="G203">
         <v>1.0</v>
       </c>
       <c r="H203" s="1">
-        <v>338237.25</v>
+        <v>422720.0</v>
       </c>
       <c r="I203" s="1">
-        <v>16194.03</v>
+        <v>-3100.0</v>
       </c>
       <c r="J203" s="1">
-        <v>4.7877724880982</v>
+        <v>-0.73334595003785</v>
       </c>
       <c r="K203">
-        <v>0.84</v>
-[...2 lines deleted...]
-        <v>543</v>
+        <v>0.01</v>
+      </c>
+      <c r="L203">
+        <v>50.68</v>
       </c>
       <c r="M203" s="1">
-        <v>354431.28</v>
+        <v>419620.0</v>
       </c>
       <c r="N203" s="1">
-        <v>357266.34</v>
+        <v>419670.68</v>
       </c>
       <c r="O203" s="1">
-        <v>0.1</v>
+        <v>0.11</v>
       </c>
       <c r="P203">
         <v>1</v>
       </c>
     </row>
     <row r="204" spans="1:16">
       <c r="A204" t="s">
-        <v>544</v>
+        <v>476</v>
       </c>
       <c r="B204" t="s">
-        <v>545</v>
+        <v>477</v>
       </c>
       <c r="C204" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D204" s="1">
-        <v>100.134</v>
+        <v>100.766</v>
       </c>
       <c r="E204" s="1">
-        <v>99.24</v>
+        <v>99.832</v>
       </c>
       <c r="F204" t="s">
         <v>8</v>
       </c>
       <c r="G204">
         <v>1.0</v>
       </c>
       <c r="H204" s="1">
-        <v>198480.0</v>
+        <v>99832.0</v>
       </c>
       <c r="I204" s="1">
-        <v>1788.0</v>
+        <v>934.0</v>
       </c>
       <c r="J204" s="1">
-        <v>0.90084643288996</v>
+        <v>0.93557176055774</v>
       </c>
       <c r="K204">
-        <v>0.21</v>
+        <v>0.5</v>
       </c>
       <c r="L204">
-        <v>410.96</v>
+        <v>504.11</v>
       </c>
       <c r="M204" s="1">
-        <v>200268.0</v>
+        <v>100766.0</v>
       </c>
       <c r="N204" s="1">
-        <v>200678.96</v>
+        <v>101270.11</v>
       </c>
       <c r="O204" s="1">
-        <v>0.06</v>
+        <v>0.03</v>
       </c>
       <c r="P204">
         <v>1</v>
       </c>
     </row>
     <row r="205" spans="1:16">
       <c r="A205" t="s">
-        <v>546</v>
+        <v>478</v>
       </c>
       <c r="B205" t="s">
-        <v>547</v>
+        <v>479</v>
       </c>
       <c r="C205" s="1">
-        <v>200000.0</v>
+        <v>409000.0</v>
       </c>
       <c r="D205" s="1">
-        <v>90.165</v>
+        <v>100.217</v>
       </c>
       <c r="E205" s="1">
-        <v>85.48</v>
+        <v>99.528</v>
       </c>
       <c r="F205" t="s">
         <v>8</v>
       </c>
       <c r="G205">
         <v>1.0</v>
       </c>
       <c r="H205" s="1">
-        <v>170960.0</v>
+        <v>407069.52</v>
       </c>
       <c r="I205" s="1">
-        <v>9370.0</v>
+        <v>2818.01</v>
       </c>
       <c r="J205" s="1">
-        <v>5.4808142255498</v>
+        <v>0.69226750261233</v>
       </c>
       <c r="K205">
-        <v>1.5</v>
+        <v>0.98</v>
       </c>
       <c r="L205" t="s">
-        <v>548</v>
+        <v>480</v>
       </c>
       <c r="M205" s="1">
-        <v>180330.0</v>
+        <v>409887.53</v>
       </c>
       <c r="N205" s="1">
-        <v>183320.41</v>
+        <v>413896.29</v>
       </c>
       <c r="O205" s="1">
-        <v>0.05</v>
+        <v>0.11</v>
       </c>
       <c r="P205">
         <v>1</v>
       </c>
     </row>
     <row r="206" spans="1:16">
       <c r="A206" t="s">
-        <v>549</v>
+        <v>481</v>
       </c>
       <c r="B206" t="s">
-        <v>550</v>
+        <v>482</v>
       </c>
       <c r="C206" s="1">
-        <v>700000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D206" s="1">
-        <v>93.542</v>
+        <v>100.225</v>
       </c>
       <c r="E206" s="1">
-        <v>94.01785714</v>
+        <v>99.46</v>
       </c>
       <c r="F206" t="s">
         <v>8</v>
       </c>
       <c r="G206">
         <v>1.0</v>
       </c>
       <c r="H206" s="1">
-        <v>658125.0</v>
+        <v>497300.0</v>
       </c>
       <c r="I206" s="1">
-        <v>-3331.0</v>
+        <v>3825.0</v>
       </c>
       <c r="J206" s="1">
-        <v>-0.50613485280152</v>
+        <v>0.76915342851398</v>
       </c>
       <c r="K206">
-        <v>0.6</v>
+        <v>1.41</v>
       </c>
       <c r="L206" t="s">
-        <v>551</v>
+        <v>483</v>
       </c>
       <c r="M206" s="1">
-        <v>654794.0</v>
+        <v>501125.0</v>
       </c>
       <c r="N206" s="1">
-        <v>658989.21</v>
+        <v>508198.63</v>
       </c>
       <c r="O206" s="1">
-        <v>0.18</v>
+        <v>0.14</v>
       </c>
       <c r="P206">
         <v>1</v>
       </c>
     </row>
     <row r="207" spans="1:16">
       <c r="A207" t="s">
-        <v>552</v>
+        <v>484</v>
       </c>
       <c r="B207" t="s">
-        <v>553</v>
+        <v>485</v>
       </c>
       <c r="C207" s="1">
-        <v>500000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D207" s="1">
-        <v>103.044</v>
+        <v>100.375</v>
       </c>
       <c r="E207" s="1">
-        <v>99.858</v>
+        <v>100.45</v>
       </c>
       <c r="F207" t="s">
         <v>8</v>
       </c>
       <c r="G207">
         <v>1.0</v>
       </c>
       <c r="H207" s="1">
-        <v>499290.0</v>
+        <v>301350.0</v>
       </c>
       <c r="I207" s="1">
-        <v>15930.0</v>
+        <v>-225.0</v>
       </c>
       <c r="J207" s="1">
-        <v>3.1905305533858</v>
+        <v>-0.074664011946242</v>
       </c>
       <c r="K207">
-        <v>2.65</v>
+        <v>1.16</v>
       </c>
       <c r="L207" t="s">
-        <v>554</v>
+        <v>486</v>
       </c>
       <c r="M207" s="1">
-        <v>515220.0</v>
+        <v>301125.0</v>
       </c>
       <c r="N207" s="1">
-        <v>528490.55</v>
+        <v>304596.58</v>
       </c>
       <c r="O207" s="1">
-        <v>0.15</v>
+        <v>0.08</v>
       </c>
       <c r="P207">
         <v>1</v>
       </c>
     </row>
     <row r="208" spans="1:16">
       <c r="A208" t="s">
-        <v>555</v>
+        <v>487</v>
       </c>
       <c r="B208" t="s">
-        <v>556</v>
+        <v>488</v>
       </c>
       <c r="C208" s="1">
-        <v>300000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D208" s="1">
-        <v>100.034</v>
+        <v>97.97</v>
       </c>
       <c r="E208" s="1">
-        <v>99.67</v>
+        <v>99.077</v>
       </c>
       <c r="F208" t="s">
         <v>8</v>
       </c>
       <c r="G208">
         <v>1.0</v>
       </c>
       <c r="H208" s="1">
-        <v>299010.0</v>
+        <v>396308.0</v>
       </c>
       <c r="I208" s="1">
-        <v>1092.0</v>
+        <v>-4428.0</v>
       </c>
       <c r="J208" s="1">
-        <v>0.36520517708438</v>
+        <v>-1.1173127971174</v>
       </c>
       <c r="K208">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>1.52</v>
+      </c>
+      <c r="L208" t="s">
+        <v>489</v>
       </c>
       <c r="M208" s="1">
-        <v>300102.0</v>
+        <v>391880.0</v>
       </c>
       <c r="N208" s="1">
-        <v>300102.0</v>
+        <v>397978.63</v>
       </c>
       <c r="O208" s="1">
-        <v>0.08</v>
+        <v>0.11</v>
       </c>
       <c r="P208">
         <v>1</v>
       </c>
     </row>
     <row r="209" spans="1:16">
       <c r="A209" t="s">
-        <v>557</v>
+        <v>490</v>
       </c>
       <c r="B209" t="s">
-        <v>558</v>
+        <v>491</v>
       </c>
       <c r="C209" s="1">
-        <v>300000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D209" s="1">
-        <v>99.471</v>
+        <v>95.239</v>
       </c>
       <c r="E209" s="1">
-        <v>100.0</v>
+        <v>92.4576925</v>
       </c>
       <c r="F209" t="s">
         <v>8</v>
       </c>
       <c r="G209">
         <v>1.0</v>
       </c>
       <c r="H209" s="1">
-        <v>300000.0</v>
+        <v>369830.77</v>
       </c>
       <c r="I209" s="1">
-        <v>-1587.0</v>
+        <v>11125.23</v>
       </c>
       <c r="J209" s="1">
-        <v>-0.529</v>
+        <v>3.0081948021794</v>
       </c>
       <c r="K209">
-        <v>1.0</v>
+        <v>0.4</v>
       </c>
       <c r="L209" t="s">
-        <v>559</v>
+        <v>492</v>
       </c>
       <c r="M209" s="1">
-        <v>298413.0</v>
+        <v>380956.0</v>
       </c>
       <c r="N209" s="1">
-        <v>301402.73</v>
+        <v>382557.37</v>
       </c>
       <c r="O209" s="1">
-        <v>0.08</v>
+        <v>0.1</v>
       </c>
       <c r="P209">
         <v>1</v>
       </c>
     </row>
     <row r="210" spans="1:16">
       <c r="A210" t="s">
-        <v>560</v>
+        <v>493</v>
       </c>
       <c r="B210" t="s">
-        <v>561</v>
+        <v>494</v>
       </c>
       <c r="C210" s="1">
-        <v>1100000.0</v>
+        <v>443000.0</v>
       </c>
       <c r="D210" s="1">
-        <v>94.346</v>
+        <v>106.102</v>
       </c>
       <c r="E210" s="1">
-        <v>94.54545455</v>
+        <v>99.953</v>
       </c>
       <c r="F210" t="s">
         <v>8</v>
       </c>
       <c r="G210">
         <v>1.0</v>
       </c>
       <c r="H210" s="1">
-        <v>1040000.0</v>
+        <v>442791.79</v>
       </c>
       <c r="I210" s="1">
-        <v>-2194.0</v>
+        <v>27240.07</v>
       </c>
       <c r="J210" s="1">
-        <v>-0.21096153846154</v>
+        <v>6.1518913889528</v>
       </c>
       <c r="K210">
-        <v>0.01</v>
-[...2 lines deleted...]
-        <v>55.0</v>
+        <v>4.44</v>
+      </c>
+      <c r="L210" t="s">
+        <v>495</v>
       </c>
       <c r="M210" s="1">
-        <v>1037806.0</v>
+        <v>470031.86</v>
       </c>
       <c r="N210" s="1">
-        <v>1037861.0</v>
+        <v>489690.74</v>
       </c>
       <c r="O210" s="1">
-        <v>0.29</v>
+        <v>0.13</v>
       </c>
       <c r="P210">
         <v>1</v>
       </c>
     </row>
     <row r="211" spans="1:16">
       <c r="A211" t="s">
-        <v>562</v>
+        <v>496</v>
       </c>
       <c r="B211" t="s">
-        <v>563</v>
+        <v>497</v>
       </c>
       <c r="C211" s="1">
-        <v>600000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D211" s="1">
-        <v>99.602</v>
+        <v>106.568</v>
       </c>
       <c r="E211" s="1">
-        <v>98.642</v>
+        <v>99.961</v>
       </c>
       <c r="F211" t="s">
         <v>8</v>
       </c>
       <c r="G211">
         <v>1.0</v>
       </c>
       <c r="H211" s="1">
-        <v>591852.0</v>
+        <v>399844.0</v>
       </c>
       <c r="I211" s="1">
-        <v>5760.0</v>
+        <v>26428.0</v>
       </c>
       <c r="J211" s="1">
-        <v>0.97321627704223</v>
+        <v>6.6095777353168</v>
       </c>
       <c r="K211">
-        <v>3.16</v>
+        <v>3.07</v>
       </c>
       <c r="L211" t="s">
-        <v>564</v>
+        <v>498</v>
       </c>
       <c r="M211" s="1">
-        <v>597612.0</v>
+        <v>426272.0</v>
       </c>
       <c r="N211" s="1">
-        <v>616598.3</v>
+        <v>438559.67</v>
       </c>
       <c r="O211" s="1">
-        <v>0.17</v>
+        <v>0.12</v>
       </c>
       <c r="P211">
         <v>1</v>
       </c>
     </row>
     <row r="212" spans="1:16">
       <c r="A212" t="s">
-        <v>565</v>
+        <v>499</v>
       </c>
       <c r="B212" t="s">
-        <v>566</v>
+        <v>500</v>
       </c>
       <c r="C212" s="1">
-        <v>355000.0</v>
+        <v>380000.0</v>
       </c>
       <c r="D212" s="1">
-        <v>99.757</v>
+        <v>100.114</v>
       </c>
       <c r="E212" s="1">
-        <v>99.628</v>
+        <v>99.702</v>
       </c>
       <c r="F212" t="s">
         <v>8</v>
       </c>
       <c r="G212">
         <v>1.0</v>
       </c>
       <c r="H212" s="1">
-        <v>353679.4</v>
+        <v>378867.6</v>
       </c>
       <c r="I212" s="1">
-        <v>457.95</v>
+        <v>1565.6</v>
       </c>
       <c r="J212" s="1">
-        <v>0.12948167181917</v>
+        <v>0.41323142966039</v>
       </c>
       <c r="K212">
-        <v>1.18</v>
+        <v>1.41</v>
       </c>
       <c r="L212" t="s">
-        <v>567</v>
+        <v>501</v>
       </c>
       <c r="M212" s="1">
-        <v>354137.35</v>
+        <v>380433.2</v>
       </c>
       <c r="N212" s="1">
-        <v>358309.82</v>
+        <v>385779.23</v>
       </c>
       <c r="O212" s="1">
         <v>0.1</v>
       </c>
       <c r="P212">
         <v>1</v>
       </c>
     </row>
     <row r="213" spans="1:16">
       <c r="A213" t="s">
-        <v>568</v>
+        <v>502</v>
       </c>
       <c r="B213" t="s">
-        <v>569</v>
+        <v>503</v>
       </c>
       <c r="C213" s="1">
-        <v>300000.0</v>
+        <v>350000.0</v>
       </c>
       <c r="D213" s="1">
-        <v>100.754</v>
+        <v>99.211</v>
       </c>
       <c r="E213" s="1">
-        <v>99.736</v>
+        <v>99.3</v>
       </c>
       <c r="F213" t="s">
         <v>8</v>
       </c>
       <c r="G213">
         <v>1.0</v>
       </c>
       <c r="H213" s="1">
-        <v>299208.0</v>
+        <v>347550.0</v>
       </c>
       <c r="I213" s="1">
-        <v>3054.0</v>
+        <v>-311.5</v>
       </c>
       <c r="J213" s="1">
-        <v>1.0206946338333</v>
+        <v>-0.089627391742195</v>
       </c>
       <c r="K213">
-        <v>0.89</v>
+        <v>1.54</v>
       </c>
       <c r="L213" t="s">
-        <v>570</v>
+        <v>504</v>
       </c>
       <c r="M213" s="1">
-        <v>302262.0</v>
+        <v>347238.5</v>
       </c>
       <c r="N213" s="1">
-        <v>304925.01</v>
+        <v>352616.99</v>
       </c>
       <c r="O213" s="1">
-        <v>0.08</v>
+        <v>0.1</v>
       </c>
       <c r="P213">
         <v>1</v>
       </c>
     </row>
     <row r="214" spans="1:16">
       <c r="A214" t="s">
-        <v>571</v>
+        <v>505</v>
       </c>
       <c r="B214" t="s">
-        <v>572</v>
+        <v>506</v>
       </c>
       <c r="C214" s="1">
-        <v>261000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D214" s="1">
-        <v>99.856</v>
+        <v>103.39</v>
       </c>
       <c r="E214" s="1">
-        <v>99.594</v>
+        <v>99.611</v>
       </c>
       <c r="F214" t="s">
         <v>8</v>
       </c>
       <c r="G214">
         <v>1.0</v>
       </c>
       <c r="H214" s="1">
-        <v>259940.34</v>
+        <v>298833.0</v>
       </c>
       <c r="I214" s="1">
-        <v>683.82</v>
+        <v>11337.0</v>
       </c>
       <c r="J214" s="1">
-        <v>0.26306805630861</v>
+        <v>3.7937577175212</v>
       </c>
       <c r="K214">
-        <v>2.27</v>
+        <v>2.52</v>
       </c>
       <c r="L214" t="s">
-        <v>573</v>
+        <v>507</v>
       </c>
       <c r="M214" s="1">
-        <v>260624.16</v>
+        <v>310170.0</v>
       </c>
       <c r="N214" s="1">
-        <v>266561.02</v>
+        <v>317731.64</v>
       </c>
       <c r="O214" s="1">
-        <v>0.07</v>
+        <v>0.09</v>
       </c>
       <c r="P214">
         <v>1</v>
       </c>
     </row>
     <row r="215" spans="1:16">
       <c r="A215" t="s">
-        <v>574</v>
+        <v>508</v>
       </c>
       <c r="B215" t="s">
-        <v>575</v>
+        <v>509</v>
       </c>
       <c r="C215" s="1">
-        <v>900000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D215" s="1">
-        <v>100.035</v>
+        <v>101.127</v>
       </c>
       <c r="E215" s="1">
-        <v>100.0</v>
+        <v>99.438</v>
       </c>
       <c r="F215" t="s">
         <v>8</v>
       </c>
       <c r="G215">
         <v>1.0</v>
       </c>
       <c r="H215" s="1">
-        <v>900000.0</v>
+        <v>596628.0</v>
       </c>
       <c r="I215" s="1">
-        <v>315.0</v>
+        <v>10134.0</v>
       </c>
       <c r="J215" s="1">
-        <v>0.035</v>
+        <v>1.6985458275508</v>
       </c>
       <c r="K215">
-        <v>1.85</v>
+        <v>2.49</v>
       </c>
       <c r="L215" t="s">
-        <v>576</v>
+        <v>510</v>
       </c>
       <c r="M215" s="1">
-        <v>900315.0</v>
+        <v>606762.0</v>
       </c>
       <c r="N215" s="1">
-        <v>916940.34</v>
+        <v>621710.63</v>
       </c>
       <c r="O215" s="1">
-        <v>0.25</v>
+        <v>0.17</v>
       </c>
       <c r="P215">
         <v>1</v>
       </c>
     </row>
     <row r="216" spans="1:16">
       <c r="A216" t="s">
-        <v>577</v>
+        <v>511</v>
       </c>
       <c r="B216" t="s">
-        <v>578</v>
+        <v>512</v>
       </c>
       <c r="C216" s="1">
-        <v>785000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D216" s="1">
-        <v>102.669</v>
+        <v>102.796</v>
       </c>
       <c r="E216" s="1">
-        <v>99.849</v>
+        <v>102.74725</v>
       </c>
       <c r="F216" t="s">
         <v>8</v>
       </c>
       <c r="G216">
         <v>1.0</v>
       </c>
       <c r="H216" s="1">
-        <v>783814.65</v>
+        <v>410989.0</v>
       </c>
       <c r="I216" s="1">
-        <v>22137.0</v>
+        <v>195.0</v>
       </c>
       <c r="J216" s="1">
-        <v>2.8242646396058</v>
+        <v>0.047446525332795</v>
       </c>
       <c r="K216">
-        <v>1.55</v>
+        <v>3.21</v>
       </c>
       <c r="L216" t="s">
-        <v>579</v>
+        <v>513</v>
       </c>
       <c r="M216" s="1">
-        <v>805951.65</v>
+        <v>411184.0</v>
       </c>
       <c r="N216" s="1">
-        <v>818123.45</v>
+        <v>424022.36</v>
       </c>
       <c r="O216" s="1">
-        <v>0.23</v>
+        <v>0.11</v>
       </c>
       <c r="P216">
         <v>1</v>
       </c>
     </row>
     <row r="217" spans="1:16">
       <c r="A217" t="s">
-        <v>580</v>
+        <v>514</v>
       </c>
       <c r="B217" t="s">
-        <v>581</v>
+        <v>515</v>
       </c>
       <c r="C217" s="1">
-        <v>532000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D217" s="1">
-        <v>109.667</v>
+        <v>99.596</v>
       </c>
       <c r="E217" s="1">
-        <v>99.283</v>
+        <v>98.434</v>
       </c>
       <c r="F217" t="s">
         <v>8</v>
       </c>
       <c r="G217">
         <v>1.0</v>
       </c>
       <c r="H217" s="1">
-        <v>528185.56</v>
+        <v>295302.0</v>
       </c>
       <c r="I217" s="1">
-        <v>55242.88</v>
+        <v>3486.0</v>
       </c>
       <c r="J217" s="1">
-        <v>10.458990965221</v>
+        <v>1.1804864172948</v>
       </c>
       <c r="K217">
-        <v>2.32</v>
+        <v>2.57</v>
       </c>
       <c r="L217" t="s">
-        <v>582</v>
+        <v>516</v>
       </c>
       <c r="M217" s="1">
-        <v>583428.44</v>
+        <v>298788.0</v>
       </c>
       <c r="N217" s="1">
-        <v>595753.71</v>
+        <v>306504.78</v>
       </c>
       <c r="O217" s="1">
-        <v>0.16</v>
+        <v>0.08</v>
       </c>
       <c r="P217">
         <v>1</v>
       </c>
     </row>
     <row r="218" spans="1:16">
       <c r="A218" t="s">
-        <v>583</v>
+        <v>517</v>
       </c>
       <c r="B218" t="s">
-        <v>584</v>
+        <v>518</v>
       </c>
       <c r="C218" s="1">
-        <v>303000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D218" s="1">
-        <v>100.933</v>
+        <v>106.29</v>
       </c>
       <c r="E218" s="1">
-        <v>99.115</v>
+        <v>99.661</v>
       </c>
       <c r="F218" t="s">
         <v>8</v>
       </c>
       <c r="G218">
         <v>1.0</v>
       </c>
       <c r="H218" s="1">
-        <v>300318.45</v>
+        <v>398644.0</v>
       </c>
       <c r="I218" s="1">
-        <v>5508.54</v>
+        <v>26516.0</v>
       </c>
       <c r="J218" s="1">
-        <v>1.8342329617111</v>
+        <v>6.6515487502634</v>
       </c>
       <c r="K218">
-        <v>3.03</v>
+        <v>3.43</v>
       </c>
       <c r="L218" t="s">
-        <v>585</v>
+        <v>519</v>
       </c>
       <c r="M218" s="1">
-        <v>305826.99</v>
+        <v>425160.0</v>
       </c>
       <c r="N218" s="1">
-        <v>315008.31</v>
+        <v>438895.62</v>
       </c>
       <c r="O218" s="1">
-        <v>0.09</v>
+        <v>0.12</v>
       </c>
       <c r="P218">
         <v>1</v>
       </c>
     </row>
     <row r="219" spans="1:16">
       <c r="A219" t="s">
-        <v>586</v>
+        <v>520</v>
       </c>
       <c r="B219" t="s">
-        <v>587</v>
+        <v>521</v>
       </c>
       <c r="C219" s="1">
-        <v>805423.0</v>
+        <v>1200000.0</v>
       </c>
       <c r="D219" s="1">
-        <v>96.403</v>
+        <v>103.204</v>
       </c>
       <c r="E219" s="1">
-        <v>96.9285928</v>
+        <v>98.6</v>
       </c>
       <c r="F219" t="s">
         <v>8</v>
       </c>
       <c r="G219">
         <v>1.0</v>
       </c>
       <c r="H219" s="1">
-        <v>780685.18</v>
+        <v>1183200.0</v>
       </c>
       <c r="I219" s="1">
-        <v>-4233.25</v>
+        <v>55248.0</v>
       </c>
       <c r="J219" s="1">
-        <v>-0.54224802884051</v>
+        <v>4.6693711967546</v>
       </c>
       <c r="K219">
-        <v>0.82</v>
+        <v>3.86</v>
       </c>
       <c r="L219" t="s">
-        <v>588</v>
+        <v>522</v>
       </c>
       <c r="M219" s="1">
-        <v>776451.93</v>
+        <v>1238448.0</v>
       </c>
       <c r="N219" s="1">
-        <v>783029.92</v>
+        <v>1284763.07</v>
       </c>
       <c r="O219" s="1">
-        <v>0.22</v>
+        <v>0.35</v>
       </c>
       <c r="P219">
         <v>1</v>
       </c>
     </row>
     <row r="220" spans="1:16">
       <c r="A220" t="s">
-        <v>589</v>
+        <v>523</v>
       </c>
       <c r="B220" t="s">
-        <v>590</v>
+        <v>524</v>
       </c>
       <c r="C220" s="1">
-        <v>386883.39</v>
+        <v>400000.0</v>
       </c>
       <c r="D220" s="1">
-        <v>90.712</v>
+        <v>104.84</v>
       </c>
       <c r="E220" s="1">
-        <v>93.69960029</v>
+        <v>100.0</v>
       </c>
       <c r="F220" t="s">
         <v>8</v>
       </c>
       <c r="G220">
         <v>1.0</v>
       </c>
       <c r="H220" s="1">
-        <v>362508.19</v>
+        <v>400000.0</v>
       </c>
       <c r="I220" s="1">
-        <v>-11558.53</v>
+        <v>19360.0</v>
       </c>
       <c r="J220" s="1">
-        <v>-3.1884879621616</v>
+        <v>4.84</v>
       </c>
       <c r="K220">
-        <v>0.97</v>
+        <v>3.85</v>
       </c>
       <c r="L220" t="s">
-        <v>591</v>
+        <v>525</v>
       </c>
       <c r="M220" s="1">
-        <v>350949.66</v>
+        <v>419360.0</v>
       </c>
       <c r="N220" s="1">
-        <v>354683.88</v>
+        <v>434752.0</v>
       </c>
       <c r="O220" s="1">
-        <v>0.1</v>
+        <v>0.12</v>
       </c>
       <c r="P220">
         <v>1</v>
       </c>
     </row>
     <row r="221" spans="1:16">
       <c r="A221" t="s">
-        <v>592</v>
+        <v>526</v>
       </c>
       <c r="B221" t="s">
-        <v>593</v>
+        <v>527</v>
       </c>
       <c r="C221" s="1">
-        <v>344831.75</v>
+        <v>400000.0</v>
       </c>
       <c r="D221" s="1">
-        <v>79.331</v>
+        <v>108.788</v>
       </c>
       <c r="E221" s="1">
-        <v>96.18009363</v>
+        <v>109.3</v>
       </c>
       <c r="F221" t="s">
         <v>8</v>
       </c>
       <c r="G221">
         <v>1.0</v>
       </c>
       <c r="H221" s="1">
-        <v>331659.5</v>
+        <v>437200.0</v>
       </c>
       <c r="I221" s="1">
-        <v>-58101.03</v>
+        <v>-2048.0</v>
       </c>
       <c r="J221" s="1">
-        <v>-17.518277028097</v>
+        <v>-0.46843549862763</v>
       </c>
       <c r="K221">
-        <v>1.96</v>
+        <v>0.56</v>
       </c>
       <c r="L221" t="s">
-        <v>594</v>
+        <v>528</v>
       </c>
       <c r="M221" s="1">
-        <v>273558.47</v>
+        <v>435152.0</v>
       </c>
       <c r="N221" s="1">
-        <v>280303.95</v>
+        <v>437395.84</v>
       </c>
       <c r="O221" s="1">
-        <v>0.08</v>
+        <v>0.12</v>
       </c>
       <c r="P221">
         <v>1</v>
       </c>
     </row>
     <row r="222" spans="1:16">
       <c r="A222" t="s">
-        <v>595</v>
+        <v>529</v>
       </c>
       <c r="B222" t="s">
-        <v>596</v>
+        <v>530</v>
       </c>
       <c r="C222" s="1">
-        <v>2850000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D222" s="1">
-        <v>101.376</v>
+        <v>100.485</v>
       </c>
       <c r="E222" s="1">
-        <v>119.99153825</v>
+        <v>99.852</v>
       </c>
       <c r="F222" t="s">
         <v>8</v>
       </c>
       <c r="G222">
         <v>1.0</v>
       </c>
       <c r="H222" s="1">
-        <v>3419758.84</v>
+        <v>399408.0</v>
       </c>
       <c r="I222" s="1">
-        <v>288838.82</v>
+        <v>2532.0</v>
       </c>
       <c r="J222" s="1">
-        <v>8.4461751109912</v>
+        <v>0.6339382285783</v>
       </c>
       <c r="K222">
-        <v>0.66</v>
+        <v>0.35</v>
       </c>
       <c r="L222" t="s">
-        <v>597</v>
+        <v>531</v>
       </c>
       <c r="M222" s="1">
-        <v>3708597.66</v>
+        <v>401940.0</v>
       </c>
       <c r="N222" s="1">
-        <v>3727293.19</v>
+        <v>403342.74</v>
       </c>
       <c r="O222" s="1">
-        <v>1.03</v>
+        <v>0.11</v>
       </c>
       <c r="P222">
         <v>1</v>
       </c>
     </row>
     <row r="223" spans="1:16">
       <c r="A223" t="s">
-        <v>598</v>
+        <v>532</v>
       </c>
       <c r="B223" t="s">
-        <v>599</v>
+        <v>533</v>
       </c>
       <c r="C223" s="1">
-        <v>2910000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D223" s="1">
-        <v>101.52</v>
+        <v>100.652</v>
       </c>
       <c r="E223" s="1">
-        <v>101.61324845</v>
+        <v>99.589</v>
       </c>
       <c r="F223" t="s">
         <v>8</v>
       </c>
       <c r="G223">
         <v>1.0</v>
       </c>
       <c r="H223" s="1">
-        <v>2956945.53</v>
+        <v>199178.0</v>
       </c>
       <c r="I223" s="1">
-        <v>114185.43</v>
+        <v>2126.0</v>
       </c>
       <c r="J223" s="1">
-        <v>3.861600724177</v>
+        <v>1.0673869604073</v>
       </c>
       <c r="K223">
-        <v>0.45</v>
-[...2 lines deleted...]
-        <v>600</v>
+        <v>0.17</v>
+      </c>
+      <c r="L223">
+        <v>332.88</v>
       </c>
       <c r="M223" s="1">
-        <v>3071130.96</v>
+        <v>201304.0</v>
       </c>
       <c r="N223" s="1">
-        <v>3084217.65</v>
+        <v>201636.88</v>
       </c>
       <c r="O223" s="1">
-        <v>0.85</v>
+        <v>0.05</v>
       </c>
       <c r="P223">
         <v>1</v>
       </c>
     </row>
     <row r="224" spans="1:16">
       <c r="A224" t="s">
-        <v>601</v>
+        <v>534</v>
       </c>
       <c r="B224" t="s">
-        <v>602</v>
+        <v>535</v>
       </c>
       <c r="C224" s="1">
-        <v>6650000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D224" s="1">
-        <v>100.466</v>
+        <v>104.472</v>
       </c>
       <c r="E224" s="1">
-        <v>100.84036842</v>
+        <v>98.769</v>
       </c>
       <c r="F224" t="s">
         <v>8</v>
       </c>
       <c r="G224">
         <v>1.0</v>
       </c>
       <c r="H224" s="1">
-        <v>6705884.5</v>
+        <v>296307.0</v>
       </c>
       <c r="I224" s="1">
-        <v>-24895.5</v>
+        <v>17109.0</v>
       </c>
       <c r="J224" s="1">
-        <v>-0.37124856534585</v>
+        <v>5.7740789113993</v>
       </c>
       <c r="K224">
-        <v>1.17</v>
+        <v>1.66</v>
       </c>
       <c r="L224" t="s">
-        <v>603</v>
+        <v>536</v>
       </c>
       <c r="M224" s="1">
-        <v>6680989.0</v>
+        <v>313416.0</v>
       </c>
       <c r="N224" s="1">
-        <v>6758864.48</v>
+        <v>318384.49</v>
       </c>
       <c r="O224" s="1">
-        <v>1.86</v>
+        <v>0.09</v>
       </c>
       <c r="P224">
         <v>1</v>
       </c>
     </row>
     <row r="225" spans="1:16">
       <c r="A225" t="s">
-        <v>604</v>
+        <v>537</v>
       </c>
       <c r="B225" t="s">
-        <v>605</v>
+        <v>538</v>
       </c>
       <c r="C225" s="1">
-        <v>2206000.0</v>
+        <v>309000.0</v>
       </c>
       <c r="D225" s="1">
-        <v>88.131</v>
+        <v>101.352</v>
       </c>
       <c r="E225" s="1">
-        <v>95.17131958</v>
+        <v>99.43</v>
       </c>
       <c r="F225" t="s">
         <v>8</v>
       </c>
       <c r="G225">
         <v>1.0</v>
       </c>
       <c r="H225" s="1">
-        <v>2099479.31</v>
+        <v>307238.7</v>
       </c>
       <c r="I225" s="1">
-        <v>-155309.45</v>
+        <v>5938.98</v>
       </c>
       <c r="J225" s="1">
-        <v>-7.3975222932776</v>
+        <v>1.9330182037614</v>
       </c>
       <c r="K225">
-        <v>1.45</v>
+        <v>2.83</v>
       </c>
       <c r="L225" t="s">
-        <v>606</v>
+        <v>539</v>
       </c>
       <c r="M225" s="1">
-        <v>1944169.86</v>
+        <v>313177.68</v>
       </c>
       <c r="N225" s="1">
-        <v>1976254.36</v>
+        <v>321914.34</v>
       </c>
       <c r="O225" s="1">
-        <v>0.54</v>
+        <v>0.09</v>
       </c>
       <c r="P225">
         <v>1</v>
       </c>
     </row>
     <row r="226" spans="1:16">
       <c r="A226" t="s">
-        <v>607</v>
+        <v>540</v>
       </c>
       <c r="B226" t="s">
-        <v>608</v>
+        <v>541</v>
       </c>
       <c r="C226" s="1">
-        <v>2500000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D226" s="1">
-        <v>100.465</v>
+        <v>86.815</v>
       </c>
       <c r="E226" s="1">
-        <v>101.176</v>
+        <v>85.96</v>
       </c>
       <c r="F226" t="s">
         <v>8</v>
       </c>
       <c r="G226">
         <v>1.0</v>
       </c>
       <c r="H226" s="1">
-        <v>2529400.0</v>
+        <v>687680.0</v>
       </c>
       <c r="I226" s="1">
-        <v>-17775.0</v>
+        <v>6840.0</v>
       </c>
       <c r="J226" s="1">
-        <v>-0.70273582667826</v>
+        <v>0.99464867380177</v>
       </c>
       <c r="K226">
-        <v>1.5</v>
+        <v>0.4</v>
       </c>
       <c r="L226" t="s">
-        <v>609</v>
+        <v>542</v>
       </c>
       <c r="M226" s="1">
-        <v>2511625.0</v>
+        <v>694520.0</v>
       </c>
       <c r="N226" s="1">
-        <v>2549104.28</v>
+        <v>697684.38</v>
       </c>
       <c r="O226" s="1">
-        <v>0.7</v>
+        <v>0.19</v>
       </c>
       <c r="P226">
         <v>1</v>
       </c>
     </row>
     <row r="227" spans="1:16">
       <c r="A227" t="s">
-        <v>610</v>
+        <v>543</v>
       </c>
       <c r="B227" t="s">
-        <v>611</v>
+        <v>544</v>
       </c>
       <c r="C227" s="1">
-        <v>6310000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D227" s="1">
-        <v>102.209</v>
+        <v>100.929</v>
       </c>
       <c r="E227" s="1">
-        <v>101.552</v>
+        <v>100.65</v>
       </c>
       <c r="F227" t="s">
         <v>8</v>
       </c>
       <c r="G227">
         <v>1.0</v>
       </c>
       <c r="H227" s="1">
-        <v>6407931.2</v>
+        <v>301950.0</v>
       </c>
       <c r="I227" s="1">
-        <v>41456.7</v>
+        <v>837.0</v>
       </c>
       <c r="J227" s="1">
-        <v>0.64695919331968</v>
+        <v>0.27719821162444</v>
       </c>
       <c r="K227">
-        <v>0.09</v>
+        <v>0.39</v>
       </c>
       <c r="L227" t="s">
-        <v>612</v>
+        <v>545</v>
       </c>
       <c r="M227" s="1">
-        <v>6449387.9</v>
+        <v>302787.0</v>
       </c>
       <c r="N227" s="1">
-        <v>6455113.96</v>
+        <v>303945.9</v>
       </c>
       <c r="O227" s="1">
-        <v>1.78</v>
+        <v>0.08</v>
       </c>
       <c r="P227">
         <v>1</v>
       </c>
     </row>
     <row r="228" spans="1:16">
       <c r="A228" t="s">
-        <v>613</v>
+        <v>546</v>
       </c>
       <c r="B228" t="s">
-        <v>614</v>
+        <v>547</v>
       </c>
       <c r="C228" s="1">
-        <v>4540000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D228" s="1">
-        <v>104.396</v>
+        <v>100.733</v>
       </c>
       <c r="E228" s="1">
-        <v>104.151</v>
+        <v>100.62</v>
       </c>
       <c r="F228" t="s">
         <v>8</v>
       </c>
       <c r="G228">
         <v>1.0</v>
       </c>
       <c r="H228" s="1">
-        <v>4728455.4</v>
+        <v>201240.0</v>
       </c>
       <c r="I228" s="1">
-        <v>11123.0</v>
+        <v>226.0</v>
       </c>
       <c r="J228" s="1">
-        <v>0.23523537940106</v>
+        <v>0.11230371695488</v>
       </c>
       <c r="K228">
-        <v>0.58</v>
+        <v>2.46</v>
       </c>
       <c r="L228" t="s">
-        <v>615</v>
+        <v>548</v>
       </c>
       <c r="M228" s="1">
-        <v>4739578.4</v>
+        <v>201466.0</v>
       </c>
       <c r="N228" s="1">
-        <v>4765882.96</v>
+        <v>206380.38</v>
       </c>
       <c r="O228" s="1">
-        <v>1.31</v>
+        <v>0.06</v>
       </c>
       <c r="P228">
         <v>1</v>
       </c>
     </row>
     <row r="229" spans="1:16">
       <c r="A229" t="s">
-        <v>616</v>
+        <v>549</v>
       </c>
       <c r="B229" t="s">
-        <v>617</v>
+        <v>550</v>
       </c>
       <c r="C229" s="1">
-        <v>3129000.0</v>
+        <v>193000.0</v>
       </c>
       <c r="D229" s="1">
-        <v>104.546</v>
+        <v>101.292</v>
       </c>
       <c r="E229" s="1">
-        <v>109.15996484</v>
+        <v>99.571</v>
       </c>
       <c r="F229" t="s">
         <v>8</v>
       </c>
       <c r="G229">
         <v>1.0</v>
       </c>
       <c r="H229" s="1">
-        <v>3415615.3</v>
+        <v>192172.03</v>
       </c>
       <c r="I229" s="1">
-        <v>-144370.96</v>
+        <v>3321.53</v>
       </c>
       <c r="J229" s="1">
-        <v>-4.2267921683101</v>
+        <v>1.7284148999207</v>
       </c>
       <c r="K229">
-        <v>0.1</v>
+        <v>1.04</v>
       </c>
       <c r="L229" t="s">
-        <v>618</v>
+        <v>551</v>
       </c>
       <c r="M229" s="1">
-        <v>3271244.34</v>
+        <v>195493.56</v>
       </c>
       <c r="N229" s="1">
-        <v>3274356.05</v>
+        <v>197504.2</v>
       </c>
       <c r="O229" s="1">
-        <v>0.9</v>
+        <v>0.05</v>
       </c>
       <c r="P229">
         <v>1</v>
       </c>
     </row>
     <row r="230" spans="1:16">
       <c r="A230" t="s">
-        <v>619</v>
+        <v>552</v>
       </c>
       <c r="B230" t="s">
-        <v>620</v>
+        <v>553</v>
       </c>
       <c r="C230" s="1">
-        <v>312000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D230" s="1">
-        <v>97.978</v>
+        <v>100.673</v>
       </c>
       <c r="E230" s="1">
-        <v>99.406</v>
+        <v>100.0</v>
       </c>
       <c r="F230" t="s">
         <v>8</v>
       </c>
       <c r="G230">
         <v>1.0</v>
       </c>
       <c r="H230" s="1">
-        <v>310146.72</v>
+        <v>300000.0</v>
       </c>
       <c r="I230" s="1">
-        <v>-4455.36</v>
+        <v>2019.0</v>
       </c>
       <c r="J230" s="1">
-        <v>-1.436533006056</v>
+        <v>0.673</v>
       </c>
       <c r="K230">
-        <v>0.52</v>
+        <v>1.41</v>
       </c>
       <c r="L230" t="s">
-        <v>621</v>
+        <v>554</v>
       </c>
       <c r="M230" s="1">
-        <v>305691.36</v>
+        <v>302019.0</v>
       </c>
       <c r="N230" s="1">
-        <v>307320.81</v>
+        <v>306252.98</v>
       </c>
       <c r="O230" s="1">
         <v>0.08</v>
       </c>
       <c r="P230">
         <v>1</v>
       </c>
     </row>
     <row r="231" spans="1:16">
       <c r="A231" t="s">
-        <v>622</v>
+        <v>555</v>
       </c>
       <c r="B231" t="s">
-        <v>623</v>
+        <v>556</v>
       </c>
       <c r="C231" s="1">
-        <v>658000.0</v>
+        <v>877000.0</v>
       </c>
       <c r="D231" s="1">
-        <v>99.462</v>
+        <v>100.715</v>
       </c>
       <c r="E231" s="1">
         <v>100.0</v>
       </c>
       <c r="F231" t="s">
         <v>8</v>
       </c>
       <c r="G231">
         <v>1.0</v>
       </c>
       <c r="H231" s="1">
-        <v>658000.0</v>
+        <v>877000.0</v>
       </c>
       <c r="I231" s="1">
-        <v>-3540.04</v>
+        <v>6270.55</v>
       </c>
       <c r="J231" s="1">
-        <v>-0.538</v>
+        <v>0.715</v>
       </c>
       <c r="K231">
-        <v>0.18</v>
+        <v>0.41</v>
       </c>
       <c r="L231" t="s">
-        <v>624</v>
+        <v>557</v>
       </c>
       <c r="M231" s="1">
-        <v>654459.96</v>
+        <v>883270.55</v>
       </c>
       <c r="N231" s="1">
-        <v>655624.24</v>
+        <v>886832.95</v>
       </c>
       <c r="O231" s="1">
-        <v>0.18</v>
+        <v>0.24</v>
       </c>
       <c r="P231">
         <v>1</v>
       </c>
     </row>
     <row r="232" spans="1:16">
       <c r="A232" t="s">
-        <v>625</v>
+        <v>558</v>
       </c>
       <c r="B232" t="s">
-        <v>626</v>
+        <v>559</v>
       </c>
       <c r="C232" s="1">
-        <v>500000.0</v>
+        <v>577000.0</v>
       </c>
       <c r="D232" s="1">
-        <v>104.785</v>
+        <v>100.88</v>
       </c>
       <c r="E232" s="1">
-        <v>100.77</v>
+        <v>100.0</v>
       </c>
       <c r="F232" t="s">
         <v>8</v>
       </c>
       <c r="G232">
         <v>1.0</v>
       </c>
       <c r="H232" s="1">
-        <v>503850.0</v>
+        <v>577000.0</v>
       </c>
       <c r="I232" s="1">
-        <v>20075.0</v>
+        <v>5077.6</v>
       </c>
       <c r="J232" s="1">
-        <v>3.9843207303761</v>
+        <v>0.88</v>
       </c>
       <c r="K232">
-        <v>3.89</v>
+        <v>1.86</v>
       </c>
       <c r="L232" t="s">
-        <v>627</v>
+        <v>560</v>
       </c>
       <c r="M232" s="1">
-        <v>523925.0</v>
+        <v>582077.6</v>
       </c>
       <c r="N232" s="1">
-        <v>543380.48</v>
+        <v>592800.54</v>
       </c>
       <c r="O232" s="1">
-        <v>0.15</v>
+        <v>0.16</v>
       </c>
       <c r="P232">
         <v>1</v>
       </c>
     </row>
     <row r="233" spans="1:16">
       <c r="A233" t="s">
-        <v>628</v>
+        <v>561</v>
       </c>
       <c r="B233" t="s">
-        <v>629</v>
+        <v>562</v>
       </c>
       <c r="C233" s="1">
-        <v>900000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D233" s="1">
-        <v>99.057</v>
+        <v>100.635</v>
       </c>
       <c r="E233" s="1">
-        <v>91.91</v>
+        <v>100.42</v>
       </c>
       <c r="F233" t="s">
         <v>8</v>
       </c>
       <c r="G233">
         <v>1.0</v>
       </c>
       <c r="H233" s="1">
-        <v>827190.0</v>
+        <v>401680.0</v>
       </c>
       <c r="I233" s="1">
-        <v>64323.0</v>
+        <v>860.0</v>
       </c>
       <c r="J233" s="1">
-        <v>7.7760853008378</v>
+        <v>0.2141007767377</v>
       </c>
       <c r="K233">
-        <v>1.35</v>
+        <v>2.96</v>
       </c>
       <c r="L233" t="s">
-        <v>630</v>
+        <v>563</v>
       </c>
       <c r="M233" s="1">
-        <v>891513.0</v>
+        <v>402540.0</v>
       </c>
       <c r="N233" s="1">
-        <v>903684.58</v>
+        <v>414378.36</v>
       </c>
       <c r="O233" s="1">
-        <v>0.25</v>
+        <v>0.11</v>
       </c>
       <c r="P233">
         <v>1</v>
       </c>
     </row>
     <row r="234" spans="1:16">
       <c r="A234" t="s">
-        <v>631</v>
+        <v>564</v>
       </c>
       <c r="B234" t="s">
-        <v>632</v>
+        <v>565</v>
       </c>
       <c r="C234" s="1">
-        <v>400000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D234" s="1">
-        <v>102.207</v>
+        <v>97.214</v>
       </c>
       <c r="E234" s="1">
-        <v>98.69</v>
+        <v>97.286</v>
       </c>
       <c r="F234" t="s">
         <v>8</v>
       </c>
       <c r="G234">
         <v>1.0</v>
       </c>
       <c r="H234" s="1">
-        <v>394760.0</v>
+        <v>194572.0</v>
       </c>
       <c r="I234" s="1">
-        <v>14068.0</v>
+        <v>-144.0</v>
       </c>
       <c r="J234" s="1">
-        <v>3.5636842638565</v>
+        <v>-0.074008593219991</v>
       </c>
       <c r="K234">
-        <v>1.49</v>
+        <v>0.84</v>
       </c>
       <c r="L234" t="s">
-        <v>633</v>
+        <v>566</v>
       </c>
       <c r="M234" s="1">
-        <v>408828.0</v>
+        <v>194428.0</v>
       </c>
       <c r="N234" s="1">
-        <v>414773.21</v>
+        <v>196102.66</v>
       </c>
       <c r="O234" s="1">
-        <v>0.11</v>
+        <v>0.05</v>
       </c>
       <c r="P234">
         <v>1</v>
       </c>
     </row>
     <row r="235" spans="1:16">
       <c r="A235" t="s">
-        <v>634</v>
+        <v>567</v>
       </c>
       <c r="B235" t="s">
-        <v>635</v>
+        <v>568</v>
       </c>
       <c r="C235" s="1">
-        <v>300000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D235" s="1">
-        <v>85.102</v>
+        <v>100.697</v>
       </c>
       <c r="E235" s="1">
-        <v>85.35266667</v>
+        <v>99.259</v>
       </c>
       <c r="F235" t="s">
         <v>8</v>
       </c>
       <c r="G235">
         <v>1.0</v>
       </c>
       <c r="H235" s="1">
-        <v>256058.0</v>
+        <v>397036.0</v>
       </c>
       <c r="I235" s="1">
-        <v>-752.0</v>
+        <v>5752.0</v>
       </c>
       <c r="J235" s="1">
-        <v>-0.29368346234056</v>
+        <v>1.4487351272932</v>
       </c>
       <c r="K235">
-        <v>0.14</v>
+        <v>0.01</v>
       </c>
       <c r="L235">
-        <v>417.12</v>
+        <v>47.95</v>
       </c>
       <c r="M235" s="1">
-        <v>255306.0</v>
+        <v>402788.0</v>
       </c>
       <c r="N235" s="1">
-        <v>255723.12</v>
+        <v>402835.95</v>
       </c>
       <c r="O235" s="1">
-        <v>0.07</v>
+        <v>0.11</v>
       </c>
       <c r="P235">
         <v>1</v>
       </c>
     </row>
     <row r="236" spans="1:16">
       <c r="A236" t="s">
-        <v>636</v>
+        <v>569</v>
       </c>
       <c r="B236" t="s">
-        <v>637</v>
+        <v>570</v>
       </c>
       <c r="C236" s="1">
-        <v>200000.0</v>
+        <v>286000.0</v>
       </c>
       <c r="D236" s="1">
-        <v>103.816</v>
+        <v>100.185</v>
       </c>
       <c r="E236" s="1">
-        <v>99.098</v>
+        <v>99.362</v>
       </c>
       <c r="F236" t="s">
         <v>8</v>
       </c>
       <c r="G236">
         <v>1.0</v>
       </c>
       <c r="H236" s="1">
-        <v>198196.0</v>
+        <v>284175.32</v>
       </c>
       <c r="I236" s="1">
-        <v>9436.0</v>
+        <v>2353.78</v>
       </c>
       <c r="J236" s="1">
-        <v>4.7609437122848</v>
+        <v>0.82828445482176</v>
       </c>
       <c r="K236">
-        <v>2.36</v>
+        <v>0.77</v>
       </c>
       <c r="L236" t="s">
-        <v>638</v>
+        <v>571</v>
       </c>
       <c r="M236" s="1">
-        <v>207632.0</v>
+        <v>286529.1</v>
       </c>
       <c r="N236" s="1">
-        <v>212345.7</v>
+        <v>288732.87</v>
       </c>
       <c r="O236" s="1">
-        <v>0.06</v>
+        <v>0.08</v>
       </c>
       <c r="P236">
         <v>1</v>
       </c>
     </row>
     <row r="237" spans="1:16">
       <c r="A237" t="s">
-        <v>639</v>
+        <v>572</v>
       </c>
       <c r="B237" t="s">
-        <v>640</v>
+        <v>573</v>
       </c>
       <c r="C237" s="1">
-        <v>306000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D237" s="1">
-        <v>101.837</v>
+        <v>108.683</v>
       </c>
       <c r="E237" s="1">
-        <v>99.609</v>
+        <v>108.1185</v>
       </c>
       <c r="F237" t="s">
         <v>8</v>
       </c>
       <c r="G237">
         <v>1.0</v>
       </c>
       <c r="H237" s="1">
-        <v>304803.54</v>
+        <v>432474.0</v>
       </c>
       <c r="I237" s="1">
-        <v>6817.68</v>
+        <v>2258.0</v>
       </c>
       <c r="J237" s="1">
-        <v>2.2367456755916</v>
+        <v>0.52211231195401</v>
       </c>
       <c r="K237">
-        <v>3.04</v>
+        <v>1.85</v>
       </c>
       <c r="L237" t="s">
-        <v>641</v>
+        <v>574</v>
       </c>
       <c r="M237" s="1">
-        <v>311621.22</v>
+        <v>434732.0</v>
       </c>
       <c r="N237" s="1">
-        <v>320910.21</v>
+        <v>442123.78</v>
       </c>
       <c r="O237" s="1">
-        <v>0.09</v>
+        <v>0.12</v>
       </c>
       <c r="P237">
         <v>1</v>
       </c>
     </row>
     <row r="238" spans="1:16">
       <c r="A238" t="s">
-        <v>642</v>
+        <v>575</v>
       </c>
       <c r="B238" t="s">
-        <v>643</v>
+        <v>576</v>
       </c>
       <c r="C238" s="1">
-        <v>256000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D238" s="1">
-        <v>103.012</v>
+        <v>103.112</v>
       </c>
       <c r="E238" s="1">
-        <v>99.813</v>
+        <v>100.4</v>
       </c>
       <c r="F238" t="s">
         <v>8</v>
       </c>
       <c r="G238">
         <v>1.0</v>
       </c>
       <c r="H238" s="1">
-        <v>255521.28</v>
+        <v>401600.0</v>
       </c>
       <c r="I238" s="1">
-        <v>8189.44</v>
+        <v>10848.0</v>
       </c>
       <c r="J238" s="1">
-        <v>3.2049933375412</v>
+        <v>2.7011952191235</v>
       </c>
       <c r="K238">
-        <v>2.89</v>
+        <v>2.81</v>
       </c>
       <c r="L238" t="s">
-        <v>644</v>
+        <v>577</v>
       </c>
       <c r="M238" s="1">
-        <v>263710.72</v>
+        <v>412448.0</v>
       </c>
       <c r="N238" s="1">
-        <v>271103.16</v>
+        <v>423701.42</v>
       </c>
       <c r="O238" s="1">
-        <v>0.07</v>
+        <v>0.11</v>
       </c>
       <c r="P238">
         <v>1</v>
       </c>
     </row>
     <row r="239" spans="1:16">
       <c r="A239" t="s">
-        <v>645</v>
+        <v>578</v>
       </c>
       <c r="B239" t="s">
-        <v>646</v>
+        <v>579</v>
       </c>
       <c r="C239" s="1">
-        <v>383000.0</v>
+        <v>695000.0</v>
       </c>
       <c r="D239" s="1">
-        <v>104.929</v>
+        <v>100.151</v>
       </c>
       <c r="E239" s="1">
-        <v>100.0</v>
+        <v>99.228</v>
       </c>
       <c r="F239" t="s">
         <v>8</v>
       </c>
       <c r="G239">
         <v>1.0</v>
       </c>
       <c r="H239" s="1">
-        <v>383000.0</v>
+        <v>689634.6</v>
       </c>
       <c r="I239" s="1">
-        <v>18878.07</v>
+        <v>6414.85</v>
       </c>
       <c r="J239" s="1">
-        <v>4.929</v>
+        <v>0.93018099729915</v>
       </c>
       <c r="K239">
-        <v>1.55</v>
+        <v>2.31</v>
       </c>
       <c r="L239" t="s">
-        <v>647</v>
+        <v>580</v>
       </c>
       <c r="M239" s="1">
-        <v>401878.07</v>
+        <v>696049.45</v>
       </c>
       <c r="N239" s="1">
-        <v>407827.2</v>
+        <v>712089.19</v>
       </c>
       <c r="O239" s="1">
-        <v>0.11</v>
+        <v>0.19</v>
       </c>
       <c r="P239">
         <v>1</v>
       </c>
     </row>
     <row r="240" spans="1:16">
       <c r="A240" t="s">
-        <v>648</v>
+        <v>581</v>
       </c>
       <c r="B240" t="s">
-        <v>649</v>
+        <v>582</v>
       </c>
       <c r="C240" s="1">
-        <v>800000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D240" s="1">
-        <v>99.999</v>
+        <v>100.638</v>
       </c>
       <c r="E240" s="1">
-        <v>99.423</v>
+        <v>99.517</v>
       </c>
       <c r="F240" t="s">
         <v>8</v>
       </c>
       <c r="G240">
         <v>1.0</v>
       </c>
       <c r="H240" s="1">
-        <v>795384.0</v>
+        <v>398068.0</v>
       </c>
       <c r="I240" s="1">
-        <v>4608.0</v>
+        <v>4484.0</v>
       </c>
       <c r="J240" s="1">
-        <v>0.57934280800217</v>
+        <v>1.1264407086226</v>
       </c>
       <c r="K240">
-        <v>2.29</v>
+        <v>2.38</v>
       </c>
       <c r="L240" t="s">
-        <v>650</v>
+        <v>583</v>
       </c>
       <c r="M240" s="1">
-        <v>799992.0</v>
+        <v>402552.0</v>
       </c>
       <c r="N240" s="1">
-        <v>818337.21</v>
+        <v>412057.48</v>
       </c>
       <c r="O240" s="1">
-        <v>0.23</v>
+        <v>0.11</v>
       </c>
       <c r="P240">
         <v>1</v>
       </c>
     </row>
     <row r="241" spans="1:16">
       <c r="A241" t="s">
-        <v>651</v>
+        <v>584</v>
       </c>
       <c r="B241" t="s">
-        <v>652</v>
+        <v>585</v>
       </c>
       <c r="C241" s="1">
-        <v>323000.0</v>
+        <v>488000.0</v>
       </c>
       <c r="D241" s="1">
-        <v>101.712</v>
+        <v>99.395</v>
       </c>
       <c r="E241" s="1">
-        <v>99.424</v>
+        <v>98.16301844</v>
       </c>
       <c r="F241" t="s">
         <v>8</v>
       </c>
       <c r="G241">
         <v>1.0</v>
       </c>
       <c r="H241" s="1">
-        <v>321139.52</v>
+        <v>479035.53</v>
       </c>
       <c r="I241" s="1">
-        <v>7390.24</v>
+        <v>6012.07</v>
       </c>
       <c r="J241" s="1">
-        <v>2.3012552301255</v>
+        <v>1.2550363435464</v>
       </c>
       <c r="K241">
-        <v>2.63</v>
+        <v>0.52</v>
       </c>
       <c r="L241" t="s">
-        <v>653</v>
+        <v>586</v>
       </c>
       <c r="M241" s="1">
-        <v>328529.76</v>
+        <v>485047.6</v>
       </c>
       <c r="N241" s="1">
-        <v>337030.63</v>
+        <v>487574.5</v>
       </c>
       <c r="O241" s="1">
-        <v>0.09</v>
+        <v>0.13</v>
       </c>
       <c r="P241">
         <v>1</v>
       </c>
     </row>
     <row r="242" spans="1:16">
       <c r="A242" t="s">
-        <v>654</v>
+        <v>587</v>
       </c>
       <c r="B242" t="s">
-        <v>655</v>
+        <v>588</v>
       </c>
       <c r="C242" s="1">
-        <v>562000.0</v>
+        <v>694000.0</v>
       </c>
       <c r="D242" s="1">
-        <v>99.924</v>
+        <v>92.147</v>
       </c>
       <c r="E242" s="1">
-        <v>99.947</v>
+        <v>83.26116715</v>
       </c>
       <c r="F242" t="s">
         <v>8</v>
       </c>
       <c r="G242">
         <v>1.0</v>
       </c>
       <c r="H242" s="1">
-        <v>561702.14</v>
+        <v>577832.5</v>
       </c>
       <c r="I242" s="1">
-        <v>-129.26</v>
+        <v>61667.68</v>
       </c>
       <c r="J242" s="1">
-        <v>-0.023012196464126</v>
+        <v>10.672241523279</v>
       </c>
       <c r="K242">
-        <v>0.78</v>
+        <v>0.9</v>
       </c>
       <c r="L242" t="s">
-        <v>656</v>
+        <v>589</v>
       </c>
       <c r="M242" s="1">
-        <v>561572.88</v>
+        <v>639500.18</v>
       </c>
       <c r="N242" s="1">
-        <v>565961.1</v>
+        <v>645774.7</v>
       </c>
       <c r="O242" s="1">
-        <v>0.16</v>
+        <v>0.18</v>
       </c>
       <c r="P242">
         <v>1</v>
       </c>
     </row>
     <row r="243" spans="1:16">
       <c r="A243" t="s">
-        <v>657</v>
+        <v>590</v>
       </c>
       <c r="B243" t="s">
-        <v>658</v>
+        <v>591</v>
       </c>
       <c r="C243" s="1">
-        <v>1100000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D243" s="1">
-        <v>100.135</v>
+        <v>104.155</v>
       </c>
       <c r="E243" s="1">
-        <v>99.779</v>
+        <v>99.329</v>
       </c>
       <c r="F243" t="s">
         <v>8</v>
       </c>
       <c r="G243">
         <v>1.0</v>
       </c>
       <c r="H243" s="1">
-        <v>1097569.0</v>
+        <v>595974.0</v>
       </c>
       <c r="I243" s="1">
-        <v>3916.0</v>
+        <v>28956.0</v>
       </c>
       <c r="J243" s="1">
-        <v>0.35678850259073</v>
+        <v>4.8586012141469</v>
       </c>
       <c r="K243">
-        <v>0.8</v>
+        <v>0.59</v>
       </c>
       <c r="L243" t="s">
-        <v>659</v>
+        <v>592</v>
       </c>
       <c r="M243" s="1">
-        <v>1101485.0</v>
+        <v>624930.0</v>
       </c>
       <c r="N243" s="1">
-        <v>1110300.07</v>
+        <v>628497.12</v>
       </c>
       <c r="O243" s="1">
-        <v>0.31</v>
+        <v>0.17</v>
       </c>
       <c r="P243">
         <v>1</v>
       </c>
     </row>
     <row r="244" spans="1:16">
       <c r="A244" t="s">
-        <v>660</v>
+        <v>593</v>
       </c>
       <c r="B244" t="s">
-        <v>661</v>
+        <v>594</v>
       </c>
       <c r="C244" s="1">
-        <v>276000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D244" s="1">
-        <v>99.845</v>
+        <v>100.329</v>
       </c>
       <c r="E244" s="1">
-        <v>99.215</v>
+        <v>100.231</v>
       </c>
       <c r="F244" t="s">
         <v>8</v>
       </c>
       <c r="G244">
         <v>1.0</v>
       </c>
       <c r="H244" s="1">
-        <v>273833.4</v>
+        <v>400924.0</v>
       </c>
       <c r="I244" s="1">
-        <v>1738.8</v>
+        <v>392.0</v>
       </c>
       <c r="J244" s="1">
-        <v>0.63498462934032</v>
+        <v>0.097774141732598</v>
       </c>
       <c r="K244">
-        <v>3.38</v>
+        <v>0.42</v>
       </c>
       <c r="L244" t="s">
-        <v>662</v>
+        <v>595</v>
       </c>
       <c r="M244" s="1">
-        <v>275572.2</v>
+        <v>401316.0</v>
       </c>
       <c r="N244" s="1">
-        <v>284901.38</v>
+        <v>403000.93</v>
       </c>
       <c r="O244" s="1">
-        <v>0.08</v>
+        <v>0.11</v>
       </c>
       <c r="P244">
         <v>1</v>
       </c>
     </row>
     <row r="245" spans="1:16">
       <c r="A245" t="s">
-        <v>663</v>
+        <v>596</v>
       </c>
       <c r="B245" t="s">
-        <v>664</v>
+        <v>597</v>
       </c>
       <c r="C245" s="1">
-        <v>400000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D245" s="1">
-        <v>102.028</v>
+        <v>91.393</v>
       </c>
       <c r="E245" s="1">
-        <v>101.669</v>
+        <v>89.875</v>
       </c>
       <c r="F245" t="s">
         <v>8</v>
       </c>
       <c r="G245">
         <v>1.0</v>
       </c>
       <c r="H245" s="1">
-        <v>406676.0</v>
+        <v>89875.0</v>
       </c>
       <c r="I245" s="1">
-        <v>1436.0</v>
+        <v>1518.0</v>
       </c>
       <c r="J245" s="1">
-        <v>0.35310665001131</v>
+        <v>1.6890125173853</v>
       </c>
       <c r="K245">
-        <v>3.53</v>
-[...2 lines deleted...]
-        <v>665</v>
+        <v>0.04</v>
+      </c>
+      <c r="L245">
+        <v>38.36</v>
       </c>
       <c r="M245" s="1">
-        <v>408112.0</v>
+        <v>91393.0</v>
       </c>
       <c r="N245" s="1">
-        <v>422241.64</v>
+        <v>91431.36</v>
       </c>
       <c r="O245" s="1">
-        <v>0.12</v>
+        <v>0.02</v>
       </c>
       <c r="P245">
         <v>1</v>
       </c>
     </row>
     <row r="246" spans="1:16">
       <c r="A246" t="s">
-        <v>666</v>
+        <v>598</v>
       </c>
       <c r="B246" t="s">
-        <v>667</v>
+        <v>599</v>
       </c>
       <c r="C246" s="1">
-        <v>634000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D246" s="1">
-        <v>101.452</v>
+        <v>91.655</v>
       </c>
       <c r="E246" s="1">
-        <v>100.0</v>
+        <v>89.875</v>
       </c>
       <c r="F246" t="s">
         <v>8</v>
       </c>
       <c r="G246">
         <v>1.0</v>
       </c>
       <c r="H246" s="1">
-        <v>634000.0</v>
+        <v>89875.0</v>
       </c>
       <c r="I246" s="1">
-        <v>9205.68</v>
+        <v>1780.0</v>
       </c>
       <c r="J246" s="1">
-        <v>1.452</v>
+        <v>1.980528511822</v>
       </c>
       <c r="K246">
-        <v>2.55</v>
-[...2 lines deleted...]
-        <v>668</v>
+        <v>0.12</v>
+      </c>
+      <c r="L246">
+        <v>115.75</v>
       </c>
       <c r="M246" s="1">
-        <v>643205.68</v>
+        <v>91655.0</v>
       </c>
       <c r="N246" s="1">
-        <v>659351.73</v>
+        <v>91770.75</v>
       </c>
       <c r="O246" s="1">
-        <v>0.18</v>
+        <v>0.02</v>
       </c>
       <c r="P246">
         <v>1</v>
       </c>
     </row>
     <row r="247" spans="1:16">
       <c r="A247" t="s">
-        <v>669</v>
+        <v>600</v>
       </c>
       <c r="B247" t="s">
-        <v>670</v>
+        <v>601</v>
       </c>
       <c r="C247" s="1">
-        <v>429000.0</v>
+        <v>2020000.0</v>
       </c>
       <c r="D247" s="1">
-        <v>102.129</v>
+        <v>101.255</v>
       </c>
       <c r="E247" s="1">
-        <v>100.0</v>
+        <v>100.369</v>
       </c>
       <c r="F247" t="s">
         <v>8</v>
       </c>
       <c r="G247">
         <v>1.0</v>
       </c>
       <c r="H247" s="1">
-        <v>429000.0</v>
+        <v>2027453.8</v>
       </c>
       <c r="I247" s="1">
-        <v>9133.41</v>
+        <v>17897.2</v>
       </c>
       <c r="J247" s="1">
-        <v>2.129</v>
+        <v>0.8827426795126</v>
       </c>
       <c r="K247">
-        <v>1.59</v>
+        <v>0.73</v>
       </c>
       <c r="L247" t="s">
-        <v>671</v>
+        <v>602</v>
       </c>
       <c r="M247" s="1">
-        <v>438133.41</v>
+        <v>2045351.0</v>
       </c>
       <c r="N247" s="1">
-        <v>444961.68</v>
+        <v>2060127.44</v>
       </c>
       <c r="O247" s="1">
-        <v>0.12</v>
+        <v>0.56</v>
       </c>
       <c r="P247">
         <v>1</v>
       </c>
     </row>
     <row r="248" spans="1:16">
       <c r="A248" t="s">
-        <v>672</v>
+        <v>603</v>
       </c>
       <c r="B248" t="s">
-        <v>673</v>
+        <v>604</v>
       </c>
       <c r="C248" s="1">
-        <v>568000.0</v>
+        <v>1990000.0</v>
       </c>
       <c r="D248" s="1">
-        <v>102.501</v>
+        <v>91.749</v>
       </c>
       <c r="E248" s="1">
-        <v>100.0</v>
+        <v>90.9161809</v>
       </c>
       <c r="F248" t="s">
         <v>8</v>
       </c>
       <c r="G248">
         <v>1.0</v>
       </c>
       <c r="H248" s="1">
-        <v>568000.0</v>
+        <v>1809232.0</v>
       </c>
       <c r="I248" s="1">
-        <v>14205.68</v>
+        <v>16573.1</v>
       </c>
       <c r="J248" s="1">
-        <v>2.501</v>
+        <v>0.91602956392547</v>
       </c>
       <c r="K248">
-        <v>1.72</v>
+        <v>1.38</v>
       </c>
       <c r="L248" t="s">
-        <v>674</v>
+        <v>605</v>
       </c>
       <c r="M248" s="1">
-        <v>582205.68</v>
+        <v>1825805.1</v>
       </c>
       <c r="N248" s="1">
-        <v>591959.73</v>
+        <v>1853222.12</v>
       </c>
       <c r="O248" s="1">
-        <v>0.16</v>
+        <v>0.5</v>
       </c>
       <c r="P248">
         <v>1</v>
       </c>
     </row>
     <row r="249" spans="1:16">
       <c r="A249" t="s">
-        <v>675</v>
+        <v>606</v>
       </c>
       <c r="B249" t="s">
-        <v>676</v>
+        <v>607</v>
       </c>
       <c r="C249" s="1">
-        <v>300000.0</v>
+        <v>1310103.0</v>
       </c>
       <c r="D249" s="1">
-        <v>94.658</v>
+        <v>103.467</v>
       </c>
       <c r="E249" s="1">
-        <v>93.323</v>
+        <v>99.67399968</v>
       </c>
       <c r="F249" t="s">
         <v>8</v>
       </c>
       <c r="G249">
         <v>1.0</v>
       </c>
       <c r="H249" s="1">
-        <v>279969.0</v>
+        <v>1305832.06</v>
       </c>
       <c r="I249" s="1">
-        <v>4005.0</v>
+        <v>49692.21</v>
       </c>
       <c r="J249" s="1">
-        <v>1.4305155213613</v>
+        <v>3.8054058804468</v>
       </c>
       <c r="K249">
-        <v>0.19</v>
-[...2 lines deleted...]
-        <v>583.56</v>
+        <v>0.75</v>
+      </c>
+      <c r="L249" t="s">
+        <v>608</v>
       </c>
       <c r="M249" s="1">
-        <v>283974.0</v>
+        <v>1355524.27</v>
       </c>
       <c r="N249" s="1">
-        <v>284557.56</v>
+        <v>1365336.58</v>
       </c>
       <c r="O249" s="1">
-        <v>0.08</v>
+        <v>0.37</v>
       </c>
       <c r="P249">
         <v>1</v>
       </c>
     </row>
     <row r="250" spans="1:16">
       <c r="A250" t="s">
-        <v>677</v>
+        <v>609</v>
       </c>
       <c r="B250" t="s">
-        <v>678</v>
+        <v>610</v>
       </c>
       <c r="C250" s="1">
-        <v>189000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D250" s="1">
-        <v>102.002</v>
+        <v>100.389</v>
       </c>
       <c r="E250" s="1">
-        <v>99.833</v>
+        <v>99.766</v>
       </c>
       <c r="F250" t="s">
         <v>8</v>
       </c>
       <c r="G250">
         <v>1.0</v>
       </c>
       <c r="H250" s="1">
-        <v>188684.37</v>
+        <v>299298.0</v>
       </c>
       <c r="I250" s="1">
-        <v>4099.41</v>
+        <v>1869.0</v>
       </c>
       <c r="J250" s="1">
-        <v>2.172628289243</v>
+        <v>0.62446123929996</v>
       </c>
       <c r="K250">
-        <v>2.14</v>
+        <v>2.04</v>
       </c>
       <c r="L250" t="s">
-        <v>679</v>
+        <v>611</v>
       </c>
       <c r="M250" s="1">
-        <v>192783.78</v>
+        <v>301167.0</v>
       </c>
       <c r="N250" s="1">
-        <v>196822.68</v>
+        <v>307280.01</v>
       </c>
       <c r="O250" s="1">
-        <v>0.05</v>
+        <v>0.08</v>
       </c>
       <c r="P250">
         <v>1</v>
       </c>
     </row>
     <row r="251" spans="1:16">
       <c r="A251" t="s">
-        <v>680</v>
+        <v>612</v>
       </c>
       <c r="B251" t="s">
-        <v>681</v>
+        <v>613</v>
       </c>
       <c r="C251" s="1">
-        <v>661000.0</v>
+        <v>347000.0</v>
       </c>
       <c r="D251" s="1">
-        <v>101.691</v>
+        <v>100.616</v>
       </c>
       <c r="E251" s="1">
-        <v>100.0</v>
+        <v>99.945</v>
       </c>
       <c r="F251" t="s">
         <v>8</v>
       </c>
       <c r="G251">
         <v>1.0</v>
       </c>
       <c r="H251" s="1">
-        <v>661000.0</v>
+        <v>346809.15</v>
       </c>
       <c r="I251" s="1">
-        <v>11177.51</v>
+        <v>2328.37</v>
       </c>
       <c r="J251" s="1">
-        <v>1.691</v>
+        <v>0.6713692530892</v>
       </c>
       <c r="K251">
-        <v>1.48</v>
+        <v>0.75</v>
       </c>
       <c r="L251" t="s">
-        <v>682</v>
+        <v>614</v>
       </c>
       <c r="M251" s="1">
-        <v>672177.51</v>
+        <v>349137.52</v>
       </c>
       <c r="N251" s="1">
-        <v>681953.52</v>
+        <v>351740.31</v>
       </c>
       <c r="O251" s="1">
-        <v>0.19</v>
+        <v>0.1</v>
       </c>
       <c r="P251">
         <v>1</v>
       </c>
     </row>
     <row r="252" spans="1:16">
       <c r="A252" t="s">
-        <v>683</v>
+        <v>615</v>
       </c>
       <c r="B252" t="s">
-        <v>684</v>
+        <v>616</v>
       </c>
       <c r="C252" s="1">
-        <v>500000.0</v>
+        <v>333000.0</v>
       </c>
       <c r="D252" s="1">
-        <v>100.957</v>
+        <v>100.443</v>
       </c>
       <c r="E252" s="1">
-        <v>99.07</v>
+        <v>99.682</v>
       </c>
       <c r="F252" t="s">
         <v>8</v>
       </c>
       <c r="G252">
         <v>1.0</v>
       </c>
       <c r="H252" s="1">
-        <v>495350.0</v>
+        <v>331941.06</v>
       </c>
       <c r="I252" s="1">
-        <v>9435.0</v>
+        <v>2534.13</v>
       </c>
       <c r="J252" s="1">
-        <v>1.9047138386999</v>
+        <v>0.76342770008627</v>
       </c>
       <c r="K252">
-        <v>3.57</v>
+        <v>0.67</v>
       </c>
       <c r="L252" t="s">
-        <v>685</v>
+        <v>617</v>
       </c>
       <c r="M252" s="1">
-        <v>504785.0</v>
+        <v>334475.19</v>
       </c>
       <c r="N252" s="1">
-        <v>522635.0</v>
+        <v>336708.11</v>
       </c>
       <c r="O252" s="1">
-        <v>0.14</v>
+        <v>0.09</v>
       </c>
       <c r="P252">
         <v>1</v>
       </c>
     </row>
     <row r="253" spans="1:16">
       <c r="A253" t="s">
-        <v>686</v>
+        <v>618</v>
       </c>
       <c r="B253" t="s">
-        <v>687</v>
+        <v>619</v>
       </c>
       <c r="C253" s="1">
-        <v>521765.0</v>
+        <v>2654000.0</v>
       </c>
       <c r="D253" s="1">
-        <v>98.241</v>
+        <v>89.976</v>
       </c>
       <c r="E253" s="1">
-        <v>97.83772196</v>
+        <v>88.18168877</v>
       </c>
       <c r="F253" t="s">
         <v>8</v>
       </c>
       <c r="G253">
         <v>1.0</v>
       </c>
       <c r="H253" s="1">
-        <v>510482.99</v>
+        <v>2340342.02</v>
       </c>
       <c r="I253" s="1">
-        <v>2104.17</v>
+        <v>47621.02</v>
       </c>
       <c r="J253" s="1">
-        <v>0.41219199096134</v>
+        <v>2.0347889151689</v>
       </c>
       <c r="K253">
-        <v>0.43</v>
-[...2 lines deleted...]
-        <v>688</v>
+        <v>0.0</v>
+      </c>
+      <c r="L253">
+        <v>0.0</v>
       </c>
       <c r="M253" s="1">
-        <v>512587.16</v>
+        <v>2387963.04</v>
       </c>
       <c r="N253" s="1">
-        <v>514838.61</v>
+        <v>2387963.04</v>
       </c>
       <c r="O253" s="1">
-        <v>0.14</v>
+        <v>0.65</v>
       </c>
       <c r="P253">
         <v>1</v>
       </c>
     </row>
     <row r="254" spans="1:16">
       <c r="A254" t="s">
-        <v>689</v>
+        <v>620</v>
       </c>
       <c r="B254" t="s">
-        <v>690</v>
+        <v>621</v>
       </c>
       <c r="C254" s="1">
-        <v>2284200.0</v>
+        <v>455000.0</v>
       </c>
       <c r="D254" s="1">
-        <v>98.958</v>
+        <v>64.92</v>
       </c>
       <c r="E254" s="1">
-        <v>101.07926451</v>
+        <v>73.7520967</v>
       </c>
       <c r="F254" t="s">
         <v>8</v>
       </c>
       <c r="G254">
         <v>1.0</v>
       </c>
       <c r="H254" s="1">
-        <v>2308852.56</v>
+        <v>335572.04</v>
       </c>
       <c r="I254" s="1">
-        <v>-48453.92</v>
+        <v>-40186.04</v>
       </c>
       <c r="J254" s="1">
-        <v>-2.0986147335454</v>
+        <v>-11.975383884784</v>
       </c>
       <c r="K254">
-        <v>0.18</v>
-[...2 lines deleted...]
-        <v>691</v>
+        <v>0.12</v>
+      </c>
+      <c r="L254">
+        <v>526.68</v>
       </c>
       <c r="M254" s="1">
-        <v>2260398.64</v>
+        <v>295386.0</v>
       </c>
       <c r="N254" s="1">
-        <v>2264466.39</v>
+        <v>295912.68</v>
       </c>
       <c r="O254" s="1">
-        <v>0.62</v>
+        <v>0.08</v>
       </c>
       <c r="P254">
         <v>1</v>
       </c>
     </row>
     <row r="255" spans="1:16">
       <c r="A255" t="s">
-        <v>692</v>
+        <v>622</v>
       </c>
       <c r="B255" t="s">
-        <v>693</v>
+        <v>623</v>
       </c>
       <c r="C255" s="1">
-        <v>1595023.0</v>
+        <v>838000.0</v>
       </c>
       <c r="D255" s="1">
-        <v>105.135</v>
+        <v>96.059</v>
       </c>
       <c r="E255" s="1">
-        <v>117.69169661</v>
+        <v>93.98170644</v>
       </c>
       <c r="F255" t="s">
         <v>8</v>
       </c>
       <c r="G255">
         <v>1.0</v>
       </c>
       <c r="H255" s="1">
-        <v>1877209.63</v>
+        <v>787566.7</v>
       </c>
       <c r="I255" s="1">
-        <v>-200282.2</v>
+        <v>17407.72</v>
       </c>
       <c r="J255" s="1">
-        <v>-10.669144074229</v>
+        <v>2.2103169166497</v>
       </c>
       <c r="K255">
-        <v>0.27</v>
+        <v>0.23</v>
       </c>
       <c r="L255" t="s">
-        <v>694</v>
+        <v>624</v>
       </c>
       <c r="M255" s="1">
-        <v>1676927.43</v>
+        <v>804974.42</v>
       </c>
       <c r="N255" s="1">
-        <v>1681188.11</v>
+        <v>806914.45</v>
       </c>
       <c r="O255" s="1">
-        <v>0.46</v>
+        <v>0.22</v>
       </c>
       <c r="P255">
         <v>1</v>
       </c>
     </row>
     <row r="256" spans="1:16">
       <c r="A256" t="s">
-        <v>695</v>
+        <v>625</v>
       </c>
       <c r="B256" t="s">
-        <v>696</v>
+        <v>626</v>
       </c>
       <c r="C256" s="1">
-        <v>509000.0</v>
+        <v>455000.0</v>
       </c>
       <c r="D256" s="1">
-        <v>101.473</v>
+        <v>88.117</v>
       </c>
       <c r="E256" s="1">
-        <v>100.0</v>
+        <v>92.08948352</v>
       </c>
       <c r="F256" t="s">
         <v>8</v>
       </c>
       <c r="G256">
         <v>1.0</v>
       </c>
       <c r="H256" s="1">
-        <v>509000.0</v>
+        <v>419007.15</v>
       </c>
       <c r="I256" s="1">
-        <v>7497.57</v>
+        <v>-18074.8</v>
       </c>
       <c r="J256" s="1">
-        <v>1.473</v>
+        <v>-4.3137211381715</v>
       </c>
       <c r="K256">
-        <v>2.45</v>
+        <v>0.99</v>
       </c>
       <c r="L256" t="s">
-        <v>697</v>
+        <v>627</v>
       </c>
       <c r="M256" s="1">
-        <v>516497.57</v>
+        <v>400932.35</v>
       </c>
       <c r="N256" s="1">
-        <v>528990.81</v>
+        <v>405448.07</v>
       </c>
       <c r="O256" s="1">
-        <v>0.15</v>
+        <v>0.11</v>
       </c>
       <c r="P256">
         <v>1</v>
       </c>
     </row>
     <row r="257" spans="1:16">
       <c r="A257" t="s">
-        <v>698</v>
+        <v>628</v>
       </c>
       <c r="B257" t="s">
-        <v>699</v>
+        <v>629</v>
       </c>
       <c r="C257" s="1">
-        <v>500000.0</v>
+        <v>540000.0</v>
       </c>
       <c r="D257" s="1">
-        <v>99.178</v>
+        <v>100.285</v>
       </c>
       <c r="E257" s="1">
-        <v>99.105</v>
+        <v>99.998</v>
       </c>
       <c r="F257" t="s">
         <v>8</v>
       </c>
       <c r="G257">
         <v>1.0</v>
       </c>
       <c r="H257" s="1">
-        <v>495525.0</v>
+        <v>539989.2</v>
       </c>
       <c r="I257" s="1">
-        <v>365.0</v>
+        <v>1549.8</v>
       </c>
       <c r="J257" s="1">
-        <v>0.073659250290096</v>
+        <v>0.2870057401148</v>
       </c>
       <c r="K257">
-        <v>0.74</v>
-[...2 lines deleted...]
-        <v>700</v>
+        <v>0.13</v>
+      </c>
+      <c r="L257">
+        <v>684.54</v>
       </c>
       <c r="M257" s="1">
-        <v>495890.0</v>
+        <v>541539.0</v>
       </c>
       <c r="N257" s="1">
-        <v>499585.21</v>
+        <v>542223.54</v>
       </c>
       <c r="O257" s="1">
-        <v>0.14</v>
+        <v>0.15</v>
       </c>
       <c r="P257">
         <v>1</v>
       </c>
     </row>
     <row r="258" spans="1:16">
       <c r="A258" t="s">
-        <v>701</v>
+        <v>630</v>
       </c>
       <c r="B258" t="s">
-        <v>702</v>
+        <v>631</v>
       </c>
       <c r="C258" s="1">
-        <v>288000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D258" s="1">
-        <v>101.308</v>
+        <v>102.851</v>
       </c>
       <c r="E258" s="1">
-        <v>100.0</v>
+        <v>100.09619333</v>
       </c>
       <c r="F258" t="s">
         <v>8</v>
       </c>
       <c r="G258">
         <v>1.0</v>
       </c>
       <c r="H258" s="1">
-        <v>288000.0</v>
+        <v>300288.58</v>
       </c>
       <c r="I258" s="1">
-        <v>3767.04</v>
+        <v>8264.42</v>
       </c>
       <c r="J258" s="1">
-        <v>1.308</v>
+        <v>2.7521592729234</v>
       </c>
       <c r="K258">
-        <v>2.11</v>
+        <v>2.03</v>
       </c>
       <c r="L258" t="s">
-        <v>703</v>
+        <v>632</v>
       </c>
       <c r="M258" s="1">
-        <v>291767.04</v>
+        <v>308553.0</v>
       </c>
       <c r="N258" s="1">
-        <v>297832.41</v>
+        <v>314635.19</v>
       </c>
       <c r="O258" s="1">
-        <v>0.08</v>
+        <v>0.09</v>
       </c>
       <c r="P258">
         <v>1</v>
       </c>
     </row>
     <row r="259" spans="1:16">
       <c r="A259" t="s">
-        <v>704</v>
+        <v>633</v>
       </c>
       <c r="B259" t="s">
-        <v>705</v>
+        <v>634</v>
       </c>
       <c r="C259" s="1">
-        <v>956000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D259" s="1">
-        <v>100.12</v>
+        <v>102.812</v>
       </c>
       <c r="E259" s="1">
-        <v>99.728</v>
+        <v>103.1</v>
       </c>
       <c r="F259" t="s">
         <v>8</v>
       </c>
       <c r="G259">
         <v>1.0</v>
       </c>
       <c r="H259" s="1">
-        <v>953399.68</v>
+        <v>618600.0</v>
       </c>
       <c r="I259" s="1">
-        <v>3747.52</v>
+        <v>-1728.0</v>
       </c>
       <c r="J259" s="1">
-        <v>0.39306914808279</v>
+        <v>-0.27934044616877</v>
       </c>
       <c r="K259">
-        <v>0.1</v>
-[...2 lines deleted...]
-        <v>936.36</v>
+        <v>3.08</v>
+      </c>
+      <c r="L259" t="s">
+        <v>635</v>
       </c>
       <c r="M259" s="1">
-        <v>957147.2</v>
+        <v>616872.0</v>
       </c>
       <c r="N259" s="1">
-        <v>958083.56</v>
+        <v>635348.71</v>
       </c>
       <c r="O259" s="1">
-        <v>0.26</v>
+        <v>0.17</v>
       </c>
       <c r="P259">
         <v>1</v>
       </c>
     </row>
     <row r="260" spans="1:16">
       <c r="A260" t="s">
-        <v>706</v>
+        <v>636</v>
       </c>
       <c r="B260" t="s">
-        <v>707</v>
+        <v>637</v>
       </c>
       <c r="C260" s="1">
-        <v>600000.0</v>
+        <v>3533000.0</v>
       </c>
       <c r="D260" s="1">
-        <v>102.982</v>
+        <v>89.036</v>
       </c>
       <c r="E260" s="1">
-        <v>100.651</v>
+        <v>88.7182287</v>
       </c>
       <c r="F260" t="s">
         <v>8</v>
       </c>
       <c r="G260">
         <v>1.0</v>
       </c>
       <c r="H260" s="1">
-        <v>603906.0</v>
+        <v>3134415.02</v>
       </c>
       <c r="I260" s="1">
-        <v>13986.0</v>
+        <v>11226.86</v>
       </c>
       <c r="J260" s="1">
-        <v>2.3159233390627</v>
+        <v>0.35818039182316</v>
       </c>
       <c r="K260">
+        <v>0.0</v>
+      </c>
+      <c r="L260">
+        <v>0.0</v>
+      </c>
+      <c r="M260" s="1">
+        <v>3145641.88</v>
+      </c>
+      <c r="N260" s="1">
+        <v>3145641.88</v>
+      </c>
+      <c r="O260" s="1">
         <v>0.85</v>
-      </c>
-[...10 lines deleted...]
-        <v>0.17</v>
       </c>
       <c r="P260">
         <v>1</v>
       </c>
     </row>
     <row r="261" spans="1:16">
       <c r="A261" t="s">
-        <v>709</v>
+        <v>638</v>
       </c>
       <c r="B261" t="s">
-        <v>710</v>
+        <v>639</v>
       </c>
       <c r="C261" s="1">
-        <v>800000.0</v>
+        <v>6016289.0</v>
       </c>
       <c r="D261" s="1">
-        <v>106.347</v>
+        <v>98.387</v>
       </c>
       <c r="E261" s="1">
-        <v>99.29</v>
+        <v>114.38153736</v>
       </c>
       <c r="F261" t="s">
         <v>8</v>
       </c>
       <c r="G261">
         <v>1.0</v>
       </c>
       <c r="H261" s="1">
-        <v>794320.0</v>
+        <v>6881523.85</v>
       </c>
       <c r="I261" s="1">
-        <v>56456.0</v>
+        <v>202807.65</v>
       </c>
       <c r="J261" s="1">
-        <v>7.1074629872092</v>
+        <v>2.9471328505241</v>
       </c>
       <c r="K261">
-        <v>4.39</v>
-[...2 lines deleted...]
-        <v>711</v>
+        <v>0.0</v>
+      </c>
+      <c r="L261">
+        <v>39.45</v>
       </c>
       <c r="M261" s="1">
-        <v>850776.0</v>
+        <v>7084331.5</v>
       </c>
       <c r="N261" s="1">
-        <v>885882.85</v>
+        <v>7084370.95</v>
       </c>
       <c r="O261" s="1">
-        <v>0.24</v>
+        <v>1.92</v>
       </c>
       <c r="P261">
         <v>1</v>
       </c>
     </row>
     <row r="262" spans="1:16">
       <c r="A262" t="s">
-        <v>712</v>
+        <v>640</v>
       </c>
       <c r="B262" t="s">
-        <v>713</v>
+        <v>641</v>
       </c>
       <c r="C262" s="1">
-        <v>169000.0</v>
+        <v>1346889.0</v>
       </c>
       <c r="D262" s="1">
-        <v>101.904</v>
+        <v>96.913</v>
       </c>
       <c r="E262" s="1">
-        <v>102.47</v>
+        <v>112.6789186</v>
       </c>
       <c r="F262" t="s">
         <v>8</v>
       </c>
       <c r="G262">
         <v>1.0</v>
       </c>
       <c r="H262" s="1">
-        <v>173174.3</v>
+        <v>1517659.96</v>
       </c>
       <c r="I262" s="1">
-        <v>-956.54</v>
+        <v>84530.41</v>
       </c>
       <c r="J262" s="1">
-        <v>-0.5523567873524</v>
+        <v>5.5697858695567</v>
       </c>
       <c r="K262">
-        <v>3.25</v>
+        <v>0.07</v>
       </c>
       <c r="L262" t="s">
-        <v>714</v>
+        <v>642</v>
       </c>
       <c r="M262" s="1">
-        <v>172217.76</v>
+        <v>1602190.37</v>
       </c>
       <c r="N262" s="1">
-        <v>177718.36</v>
+        <v>1603191.36</v>
       </c>
       <c r="O262" s="1">
-        <v>0.05</v>
+        <v>0.43</v>
       </c>
       <c r="P262">
         <v>1</v>
       </c>
     </row>
     <row r="263" spans="1:16">
       <c r="A263" t="s">
-        <v>715</v>
+        <v>643</v>
       </c>
       <c r="B263" t="s">
-        <v>716</v>
+        <v>644</v>
       </c>
       <c r="C263" s="1">
-        <v>858302.75</v>
+        <v>11236770.0</v>
       </c>
       <c r="D263" s="1">
-        <v>91.41</v>
+        <v>65.419</v>
       </c>
       <c r="E263" s="1">
-        <v>88.43019436</v>
+        <v>73.12521855</v>
       </c>
       <c r="F263" t="s">
         <v>8</v>
       </c>
       <c r="G263">
         <v>1.0</v>
       </c>
       <c r="H263" s="1">
-        <v>758998.79</v>
+        <v>8216912.62</v>
       </c>
       <c r="I263" s="1">
-        <v>25575.76</v>
+        <v>-865930.06</v>
       </c>
       <c r="J263" s="1">
-        <v>3.3696707210824</v>
+        <v>-10.538387105302</v>
       </c>
       <c r="K263">
-        <v>0.15</v>
+        <v>0.39</v>
       </c>
       <c r="L263" t="s">
-        <v>717</v>
+        <v>645</v>
       </c>
       <c r="M263" s="1">
-        <v>784574.55</v>
+        <v>7350982.56</v>
       </c>
       <c r="N263" s="1">
-        <v>785859.06</v>
+        <v>7394390.36</v>
       </c>
       <c r="O263" s="1">
-        <v>0.22</v>
+        <v>2.0</v>
       </c>
       <c r="P263">
         <v>1</v>
       </c>
     </row>
     <row r="264" spans="1:16">
       <c r="A264" t="s">
-        <v>718</v>
+        <v>646</v>
       </c>
       <c r="B264" t="s">
-        <v>719</v>
+        <v>647</v>
       </c>
       <c r="C264" s="1">
-        <v>825039.75</v>
+        <v>1728146.0</v>
       </c>
       <c r="D264" s="1">
-        <v>97.86</v>
+        <v>87.162</v>
       </c>
       <c r="E264" s="1">
-        <v>95.40856183</v>
+        <v>88.17945822</v>
       </c>
       <c r="F264" t="s">
         <v>8</v>
       </c>
       <c r="G264">
         <v>1.0</v>
       </c>
       <c r="H264" s="1">
-        <v>787158.56</v>
+        <v>1523869.78</v>
       </c>
       <c r="I264" s="1">
-        <v>20225.34</v>
+        <v>-17583.16</v>
       </c>
       <c r="J264" s="1">
-        <v>2.5694111742874</v>
+        <v>-1.1538492481949</v>
       </c>
       <c r="K264">
-        <v>0.23</v>
+        <v>0.97</v>
       </c>
       <c r="L264" t="s">
-        <v>720</v>
+        <v>648</v>
       </c>
       <c r="M264" s="1">
-        <v>807383.9</v>
+        <v>1506286.62</v>
       </c>
       <c r="N264" s="1">
-        <v>809250.98</v>
+        <v>1522976.25</v>
       </c>
       <c r="O264" s="1">
-        <v>0.22</v>
+        <v>0.41</v>
       </c>
       <c r="P264">
         <v>1</v>
       </c>
     </row>
     <row r="265" spans="1:16">
       <c r="A265" t="s">
-        <v>721</v>
+        <v>649</v>
       </c>
       <c r="B265" t="s">
-        <v>722</v>
+        <v>650</v>
       </c>
       <c r="C265" s="1">
-        <v>505455.13</v>
+        <v>400000.0</v>
       </c>
       <c r="D265" s="1">
-        <v>81.711</v>
+        <v>82.474</v>
       </c>
       <c r="E265" s="1">
-        <v>82.82664576</v>
+        <v>80.24</v>
       </c>
       <c r="F265" t="s">
         <v>8</v>
       </c>
       <c r="G265">
         <v>1.0</v>
       </c>
       <c r="H265" s="1">
-        <v>418651.53</v>
+        <v>320960.0</v>
       </c>
       <c r="I265" s="1">
-        <v>-5639.09</v>
+        <v>8936.0</v>
       </c>
       <c r="J265" s="1">
-        <v>-1.3469651000678</v>
+        <v>2.784147557328</v>
       </c>
       <c r="K265">
-        <v>0.3</v>
+        <v>0.97</v>
       </c>
       <c r="L265" t="s">
-        <v>723</v>
+        <v>651</v>
       </c>
       <c r="M265" s="1">
-        <v>413012.44</v>
+        <v>329896.0</v>
       </c>
       <c r="N265" s="1">
-        <v>414520.5</v>
+        <v>333759.01</v>
       </c>
       <c r="O265" s="1">
-        <v>0.11</v>
+        <v>0.09</v>
       </c>
       <c r="P265">
         <v>1</v>
       </c>
     </row>
     <row r="266" spans="1:16">
       <c r="A266" t="s">
-        <v>724</v>
+        <v>652</v>
       </c>
       <c r="B266" t="s">
-        <v>725</v>
+        <v>653</v>
       </c>
       <c r="C266" s="1">
-        <v>2493831.39</v>
+        <v>5180000.0</v>
       </c>
       <c r="D266" s="1">
-        <v>104.905</v>
+        <v>77.923</v>
       </c>
       <c r="E266" s="1">
-        <v>106.39664376</v>
+        <v>78.51779459</v>
       </c>
       <c r="F266" t="s">
         <v>8</v>
       </c>
       <c r="G266">
         <v>1.0</v>
       </c>
       <c r="H266" s="1">
-        <v>2653352.9</v>
+        <v>4067221.76</v>
       </c>
       <c r="I266" s="1">
-        <v>-37199.08</v>
+        <v>-30810.36</v>
       </c>
       <c r="J266" s="1">
-        <v>-1.4019650382729</v>
+        <v>-0.75752840189368</v>
       </c>
       <c r="K266">
-        <v>4.04</v>
+        <v>0.97</v>
       </c>
       <c r="L266" t="s">
-        <v>726</v>
+        <v>654</v>
       </c>
       <c r="M266" s="1">
-        <v>2616153.82</v>
+        <v>4036411.4</v>
       </c>
       <c r="N266" s="1">
-        <v>2717000.26</v>
+        <v>4086437.43</v>
       </c>
       <c r="O266" s="1">
-        <v>0.75</v>
+        <v>1.11</v>
       </c>
       <c r="P266">
         <v>1</v>
       </c>
     </row>
     <row r="267" spans="1:16">
       <c r="A267" t="s">
-        <v>727</v>
+        <v>655</v>
       </c>
       <c r="B267" t="s">
-        <v>728</v>
+        <v>656</v>
       </c>
       <c r="C267" s="1">
-        <v>394000.0</v>
+        <v>1410000.0</v>
       </c>
       <c r="D267" s="1">
-        <v>99.617</v>
+        <v>100.249</v>
       </c>
       <c r="E267" s="1">
-        <v>99.422</v>
+        <v>99.934</v>
       </c>
       <c r="F267" t="s">
         <v>8</v>
       </c>
       <c r="G267">
         <v>1.0</v>
       </c>
       <c r="H267" s="1">
-        <v>391722.68</v>
+        <v>1409069.4</v>
       </c>
       <c r="I267" s="1">
-        <v>768.3</v>
+        <v>4441.5</v>
       </c>
       <c r="J267" s="1">
-        <v>0.19613365251152</v>
+        <v>0.31520803730462</v>
       </c>
       <c r="K267">
-        <v>3.05</v>
+        <v>1.05</v>
       </c>
       <c r="L267" t="s">
-        <v>729</v>
+        <v>657</v>
       </c>
       <c r="M267" s="1">
-        <v>392490.98</v>
+        <v>1413510.9</v>
       </c>
       <c r="N267" s="1">
-        <v>404524.17</v>
+        <v>1428344.87</v>
       </c>
       <c r="O267" s="1">
-        <v>0.11</v>
+        <v>0.39</v>
       </c>
       <c r="P267">
         <v>1</v>
       </c>
     </row>
     <row r="268" spans="1:16">
       <c r="A268" t="s">
-        <v>730</v>
+        <v>658</v>
       </c>
       <c r="B268" t="s">
-        <v>731</v>
+        <v>659</v>
       </c>
       <c r="C268" s="1">
-        <v>495000.0</v>
+        <v>1890000.0</v>
       </c>
       <c r="D268" s="1">
-        <v>102.494</v>
+        <v>80.999</v>
       </c>
       <c r="E268" s="1">
-        <v>100.0</v>
+        <v>82.87465608</v>
       </c>
       <c r="F268" t="s">
         <v>8</v>
       </c>
       <c r="G268">
         <v>1.0</v>
       </c>
       <c r="H268" s="1">
-        <v>495000.0</v>
+        <v>1566331.0</v>
       </c>
       <c r="I268" s="1">
-        <v>12345.3</v>
+        <v>-35449.9</v>
       </c>
       <c r="J268" s="1">
-        <v>2.494</v>
+        <v>-2.2632444866379</v>
       </c>
       <c r="K268">
-        <v>3.08</v>
+        <v>2.32</v>
       </c>
       <c r="L268" t="s">
-        <v>732</v>
+        <v>660</v>
       </c>
       <c r="M268" s="1">
-        <v>507345.3</v>
+        <v>1530881.1</v>
       </c>
       <c r="N268" s="1">
-        <v>522588.59</v>
+        <v>1574687.68</v>
       </c>
       <c r="O268" s="1">
-        <v>0.14</v>
+        <v>0.43</v>
       </c>
       <c r="P268">
         <v>1</v>
       </c>
     </row>
     <row r="269" spans="1:16">
       <c r="A269" t="s">
-        <v>733</v>
+        <v>661</v>
       </c>
       <c r="B269" t="s">
-        <v>734</v>
+        <v>662</v>
       </c>
       <c r="C269" s="1">
-        <v>450000.0</v>
+        <v>1416000.0</v>
       </c>
       <c r="D269" s="1">
-        <v>89.812</v>
+        <v>100.367</v>
       </c>
       <c r="E269" s="1">
-        <v>88.621</v>
+        <v>99.42846751</v>
       </c>
       <c r="F269" t="s">
         <v>8</v>
       </c>
       <c r="G269">
         <v>1.0</v>
       </c>
       <c r="H269" s="1">
-        <v>398794.5</v>
+        <v>1407907.1</v>
       </c>
       <c r="I269" s="1">
-        <v>5359.5</v>
+        <v>13289.62</v>
       </c>
       <c r="J269" s="1">
-        <v>1.3439252547365</v>
+        <v>0.94392733725116</v>
       </c>
       <c r="K269">
-        <v>1.06</v>
+        <v>2.47</v>
       </c>
       <c r="L269" t="s">
-        <v>735</v>
+        <v>663</v>
       </c>
       <c r="M269" s="1">
-        <v>404154.0</v>
+        <v>1421196.72</v>
       </c>
       <c r="N269" s="1">
-        <v>408922.15</v>
+        <v>1456204.9</v>
       </c>
       <c r="O269" s="1">
-        <v>0.11</v>
+        <v>0.39</v>
       </c>
       <c r="P269">
         <v>1</v>
       </c>
     </row>
     <row r="270" spans="1:16">
       <c r="A270" t="s">
-        <v>736</v>
+        <v>664</v>
       </c>
       <c r="B270" t="s">
-        <v>737</v>
+        <v>665</v>
       </c>
       <c r="C270" s="1">
-        <v>500000.0</v>
+        <v>6124457.0</v>
       </c>
       <c r="D270" s="1">
-        <v>75.715</v>
+        <v>102.325</v>
       </c>
       <c r="E270" s="1">
-        <v>74.174</v>
+        <v>99.44213193</v>
       </c>
       <c r="F270" t="s">
         <v>8</v>
       </c>
       <c r="G270">
         <v>1.0</v>
       </c>
       <c r="H270" s="1">
-        <v>370870.0</v>
+        <v>6090290.61</v>
       </c>
       <c r="I270" s="1">
-        <v>7705.0</v>
+        <v>176560.01</v>
       </c>
       <c r="J270" s="1">
-        <v>2.0775473885728</v>
+        <v>2.8990408061989</v>
       </c>
       <c r="K270">
-        <v>0.17</v>
-[...2 lines deleted...]
-        <v>873.29</v>
+        <v>0.94</v>
+      </c>
+      <c r="L270" t="s">
+        <v>666</v>
       </c>
       <c r="M270" s="1">
-        <v>378575.0</v>
+        <v>6266850.62</v>
       </c>
       <c r="N270" s="1">
-        <v>379448.29</v>
+        <v>6324403.74</v>
       </c>
       <c r="O270" s="1">
-        <v>0.1</v>
+        <v>1.71</v>
       </c>
       <c r="P270">
         <v>1</v>
       </c>
     </row>
     <row r="271" spans="1:16">
       <c r="A271" t="s">
-        <v>738</v>
+        <v>667</v>
       </c>
       <c r="B271" t="s">
-        <v>739</v>
+        <v>668</v>
       </c>
       <c r="C271" s="1">
-        <v>400000.0</v>
+        <v>972800.0</v>
       </c>
       <c r="D271" s="1">
-        <v>102.374</v>
+        <v>102.651</v>
       </c>
       <c r="E271" s="1">
-        <v>100.0</v>
+        <v>98.725</v>
       </c>
       <c r="F271" t="s">
         <v>8</v>
       </c>
       <c r="G271">
         <v>1.0</v>
       </c>
       <c r="H271" s="1">
-        <v>400000.0</v>
+        <v>960396.8</v>
       </c>
       <c r="I271" s="1">
-        <v>9496.0</v>
+        <v>38192.12</v>
       </c>
       <c r="J271" s="1">
-        <v>2.374</v>
+        <v>3.9767021297864</v>
       </c>
       <c r="K271">
-        <v>1.69</v>
+        <v>3.17</v>
       </c>
       <c r="L271" t="s">
-        <v>740</v>
+        <v>669</v>
       </c>
       <c r="M271" s="1">
-        <v>409496.0</v>
+        <v>998588.92</v>
       </c>
       <c r="N271" s="1">
-        <v>416250.19</v>
+        <v>1029404.03</v>
       </c>
       <c r="O271" s="1">
-        <v>0.11</v>
+        <v>0.28</v>
       </c>
       <c r="P271">
         <v>1</v>
       </c>
     </row>
     <row r="272" spans="1:16">
       <c r="A272" t="s">
-        <v>741</v>
+        <v>670</v>
       </c>
       <c r="B272" t="s">
-        <v>742</v>
+        <v>671</v>
       </c>
       <c r="C272" s="1">
         <v>200000.0</v>
       </c>
       <c r="D272" s="1">
-        <v>100.621</v>
+        <v>84.845</v>
       </c>
       <c r="E272" s="1">
-        <v>99.711</v>
+        <v>81.75</v>
       </c>
       <c r="F272" t="s">
         <v>8</v>
       </c>
       <c r="G272">
         <v>1.0</v>
       </c>
       <c r="H272" s="1">
-        <v>199422.0</v>
+        <v>163500.0</v>
       </c>
       <c r="I272" s="1">
-        <v>1820.0</v>
+        <v>6190.0</v>
       </c>
       <c r="J272" s="1">
-        <v>0.91263752243985</v>
+        <v>3.7859327217125</v>
       </c>
       <c r="K272">
-        <v>0.26</v>
-[...2 lines deleted...]
-        <v>513.7</v>
+        <v>1.46</v>
+      </c>
+      <c r="L272" t="s">
+        <v>672</v>
       </c>
       <c r="M272" s="1">
-        <v>201242.0</v>
+        <v>169690.0</v>
       </c>
       <c r="N272" s="1">
-        <v>201755.7</v>
+        <v>172607.81</v>
       </c>
       <c r="O272" s="1">
-        <v>0.06</v>
+        <v>0.05</v>
       </c>
       <c r="P272">
         <v>1</v>
       </c>
     </row>
     <row r="273" spans="1:16">
       <c r="A273" t="s">
-        <v>743</v>
+        <v>673</v>
       </c>
       <c r="B273" t="s">
-        <v>744</v>
+        <v>674</v>
       </c>
       <c r="C273" s="1">
-        <v>800000.0</v>
+        <v>5800327.06</v>
       </c>
       <c r="D273" s="1">
-        <v>103.56</v>
+        <v>78.878</v>
       </c>
       <c r="E273" s="1">
-        <v>102.3175</v>
+        <v>77.80337132</v>
       </c>
       <c r="F273" t="s">
         <v>8</v>
       </c>
       <c r="G273">
         <v>1.0</v>
       </c>
       <c r="H273" s="1">
-        <v>818540.0</v>
+        <v>4512850.0</v>
       </c>
       <c r="I273" s="1">
-        <v>9940.0</v>
+        <v>62331.98</v>
       </c>
       <c r="J273" s="1">
-        <v>1.2143572702617</v>
+        <v>1.3812109864055</v>
       </c>
       <c r="K273">
-        <v>2.37</v>
-[...2 lines deleted...]
-        <v>745</v>
+        <v>0.0</v>
+      </c>
+      <c r="L273">
+        <v>0.0</v>
       </c>
       <c r="M273" s="1">
-        <v>828480.0</v>
+        <v>4575181.98</v>
       </c>
       <c r="N273" s="1">
-        <v>847436.16</v>
+        <v>4575181.98</v>
       </c>
       <c r="O273" s="1">
-        <v>0.23</v>
+        <v>1.24</v>
       </c>
       <c r="P273">
         <v>1</v>
       </c>
     </row>
     <row r="274" spans="1:16">
       <c r="A274" t="s">
-        <v>746</v>
+        <v>675</v>
       </c>
       <c r="B274" t="s">
-        <v>747</v>
+        <v>676</v>
       </c>
       <c r="C274" s="1">
-        <v>129000.0</v>
+        <v>8481534.2</v>
       </c>
       <c r="D274" s="1">
-        <v>95.855</v>
+        <v>91.141</v>
       </c>
       <c r="E274" s="1">
-        <v>97.75713953</v>
+        <v>103.18811047</v>
       </c>
       <c r="F274" t="s">
         <v>8</v>
       </c>
       <c r="G274">
         <v>1.0</v>
       </c>
       <c r="H274" s="1">
-        <v>126106.71</v>
+        <v>8751934.88</v>
       </c>
       <c r="I274" s="1">
-        <v>-2453.76</v>
+        <v>-1021779.79</v>
       </c>
       <c r="J274" s="1">
-        <v>-1.9457806805046</v>
+        <v>-11.67490165329</v>
       </c>
       <c r="K274">
-        <v>0.46</v>
-[...2 lines deleted...]
-        <v>595.52</v>
+        <v>1.66</v>
+      </c>
+      <c r="L274" t="s">
+        <v>677</v>
       </c>
       <c r="M274" s="1">
-        <v>123652.95</v>
+        <v>7730155.09</v>
       </c>
       <c r="N274" s="1">
-        <v>124248.47</v>
+        <v>7870739.42</v>
       </c>
       <c r="O274" s="1">
-        <v>0.03</v>
+        <v>2.13</v>
       </c>
       <c r="P274">
         <v>1</v>
       </c>
     </row>
     <row r="275" spans="1:16">
       <c r="A275" t="s">
-        <v>748</v>
+        <v>678</v>
       </c>
       <c r="B275" t="s">
-        <v>749</v>
+        <v>679</v>
       </c>
       <c r="C275" s="1">
-        <v>470000.0</v>
+        <v>6700129.0</v>
       </c>
       <c r="D275" s="1">
-        <v>99.254</v>
+        <v>99.458</v>
       </c>
       <c r="E275" s="1">
-        <v>99.81825532</v>
+        <v>98.81259913</v>
       </c>
       <c r="F275" t="s">
         <v>8</v>
       </c>
       <c r="G275">
         <v>1.0</v>
       </c>
       <c r="H275" s="1">
-        <v>469145.8</v>
+        <v>6620571.61</v>
       </c>
       <c r="I275" s="1">
-        <v>-2652.0</v>
+        <v>43242.69</v>
       </c>
       <c r="J275" s="1">
-        <v>-0.56528269037046</v>
+        <v>0.65315644248428</v>
       </c>
       <c r="K275">
-        <v>3.02</v>
+        <v>0.11</v>
       </c>
       <c r="L275" t="s">
-        <v>750</v>
+        <v>680</v>
       </c>
       <c r="M275" s="1">
-        <v>466493.8</v>
+        <v>6663814.3</v>
       </c>
       <c r="N275" s="1">
-        <v>480704.86</v>
+        <v>6671156.91</v>
       </c>
       <c r="O275" s="1">
-        <v>0.13</v>
+        <v>1.81</v>
       </c>
       <c r="P275">
         <v>1</v>
       </c>
     </row>
     <row r="276" spans="1:16">
       <c r="A276" t="s">
-        <v>751</v>
+        <v>681</v>
       </c>
       <c r="B276" t="s">
-        <v>752</v>
+        <v>682</v>
       </c>
       <c r="C276" s="1">
-        <v>400000.0</v>
+        <v>4404802.0</v>
       </c>
       <c r="D276" s="1">
-        <v>101.378</v>
+        <v>100.509</v>
       </c>
       <c r="E276" s="1">
-        <v>100.0</v>
+        <v>99.87601032</v>
       </c>
       <c r="F276" t="s">
         <v>8</v>
       </c>
       <c r="G276">
         <v>1.0</v>
       </c>
       <c r="H276" s="1">
-        <v>400000.0</v>
+        <v>4399340.5</v>
       </c>
       <c r="I276" s="1">
-        <v>5512.0</v>
+        <v>27881.95</v>
       </c>
       <c r="J276" s="1">
-        <v>1.378</v>
+        <v>0.63377567614964</v>
       </c>
       <c r="K276">
-        <v>0.8</v>
+        <v>1.42</v>
       </c>
       <c r="L276" t="s">
-        <v>753</v>
+        <v>683</v>
       </c>
       <c r="M276" s="1">
-        <v>405512.0</v>
+        <v>4427222.45</v>
       </c>
       <c r="N276" s="1">
-        <v>408696.64</v>
+        <v>4489975.79</v>
       </c>
       <c r="O276" s="1">
-        <v>0.11</v>
+        <v>1.22</v>
       </c>
       <c r="P276">
         <v>1</v>
       </c>
     </row>
     <row r="277" spans="1:16">
       <c r="A277" t="s">
-        <v>754</v>
+        <v>684</v>
       </c>
       <c r="B277" t="s">
-        <v>755</v>
+        <v>685</v>
       </c>
       <c r="C277" s="1">
-        <v>280000.0</v>
+        <v>3380000.0</v>
       </c>
       <c r="D277" s="1">
-        <v>102.145</v>
+        <v>99.95</v>
       </c>
       <c r="E277" s="1">
-        <v>100.0</v>
+        <v>99.374</v>
       </c>
       <c r="F277" t="s">
         <v>8</v>
       </c>
       <c r="G277">
         <v>1.0</v>
       </c>
       <c r="H277" s="1">
-        <v>280000.0</v>
+        <v>3358841.2</v>
       </c>
       <c r="I277" s="1">
-        <v>6006.0</v>
+        <v>19468.8</v>
       </c>
       <c r="J277" s="1">
-        <v>2.145</v>
+        <v>0.5796284742488</v>
       </c>
       <c r="K277">
-        <v>3.77</v>
+        <v>1.72</v>
       </c>
       <c r="L277" t="s">
-        <v>756</v>
+        <v>686</v>
       </c>
       <c r="M277" s="1">
-        <v>286006.0</v>
+        <v>3378310.0</v>
       </c>
       <c r="N277" s="1">
-        <v>296555.48</v>
+        <v>3436575.64</v>
       </c>
       <c r="O277" s="1">
-        <v>0.08</v>
+        <v>0.93</v>
       </c>
       <c r="P277">
         <v>1</v>
       </c>
     </row>
     <row r="278" spans="1:16">
       <c r="A278" t="s">
-        <v>757</v>
+        <v>687</v>
       </c>
       <c r="B278" t="s">
-        <v>758</v>
+        <v>688</v>
       </c>
       <c r="C278" s="1">
-        <v>400000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D278" s="1">
-        <v>99.642</v>
+        <v>100.491</v>
       </c>
       <c r="E278" s="1">
-        <v>99.3</v>
+        <v>100.73</v>
       </c>
       <c r="F278" t="s">
         <v>8</v>
       </c>
       <c r="G278">
         <v>1.0</v>
       </c>
       <c r="H278" s="1">
-        <v>397200.0</v>
+        <v>302190.0</v>
       </c>
       <c r="I278" s="1">
-        <v>1368.0</v>
+        <v>-717.0</v>
       </c>
       <c r="J278" s="1">
-        <v>0.34441087613293</v>
+        <v>-0.23726794400874</v>
       </c>
       <c r="K278">
-        <v>2.53</v>
+        <v>1.38</v>
       </c>
       <c r="L278" t="s">
-        <v>759</v>
+        <v>689</v>
       </c>
       <c r="M278" s="1">
-        <v>398568.0</v>
+        <v>301473.0</v>
       </c>
       <c r="N278" s="1">
-        <v>408694.03</v>
+        <v>305608.27</v>
       </c>
       <c r="O278" s="1">
-        <v>0.11</v>
+        <v>0.08</v>
       </c>
       <c r="P278">
         <v>1</v>
       </c>
     </row>
     <row r="279" spans="1:16">
       <c r="A279" t="s">
-        <v>760</v>
+        <v>690</v>
       </c>
       <c r="B279" t="s">
-        <v>761</v>
+        <v>691</v>
       </c>
       <c r="C279" s="1">
-        <v>300000.0</v>
+        <v>339000.0</v>
       </c>
       <c r="D279" s="1">
-        <v>100.768</v>
+        <v>105.541</v>
       </c>
       <c r="E279" s="1">
-        <v>99.492</v>
+        <v>99.775</v>
       </c>
       <c r="F279" t="s">
         <v>8</v>
       </c>
       <c r="G279">
         <v>1.0</v>
       </c>
       <c r="H279" s="1">
-        <v>298476.0</v>
+        <v>338237.25</v>
       </c>
       <c r="I279" s="1">
-        <v>3828.0</v>
+        <v>19546.74</v>
       </c>
       <c r="J279" s="1">
-        <v>1.2825151770997</v>
+        <v>5.7790027562015</v>
       </c>
       <c r="K279">
-        <v>1.32</v>
+        <v>1.07</v>
       </c>
       <c r="L279" t="s">
-        <v>762</v>
+        <v>692</v>
       </c>
       <c r="M279" s="1">
-        <v>302304.0</v>
+        <v>357783.99</v>
       </c>
       <c r="N279" s="1">
-        <v>306249.21</v>
+        <v>361423.6</v>
       </c>
       <c r="O279" s="1">
-        <v>0.08</v>
+        <v>0.1</v>
       </c>
       <c r="P279">
         <v>1</v>
       </c>
     </row>
     <row r="280" spans="1:16">
       <c r="A280" t="s">
-        <v>763</v>
+        <v>693</v>
       </c>
       <c r="B280" t="s">
-        <v>764</v>
+        <v>694</v>
       </c>
       <c r="C280" s="1">
-        <v>800000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D280" s="1">
-        <v>100.742</v>
+        <v>101.491</v>
       </c>
       <c r="E280" s="1">
-        <v>99.633</v>
+        <v>99.24</v>
       </c>
       <c r="F280" t="s">
         <v>8</v>
       </c>
       <c r="G280">
         <v>1.0</v>
       </c>
       <c r="H280" s="1">
-        <v>797064.0</v>
+        <v>198480.0</v>
       </c>
       <c r="I280" s="1">
-        <v>8872.0</v>
+        <v>4502.0</v>
       </c>
       <c r="J280" s="1">
-        <v>1.1130850220309</v>
+        <v>2.2682386134623</v>
       </c>
       <c r="K280">
-        <v>0.25</v>
-[...2 lines deleted...]
-        <v>765</v>
+        <v>0.42</v>
+      </c>
+      <c r="L280">
+        <v>842.47</v>
       </c>
       <c r="M280" s="1">
-        <v>805936.0</v>
+        <v>202982.0</v>
       </c>
       <c r="N280" s="1">
-        <v>807974.36</v>
+        <v>203824.47</v>
       </c>
       <c r="O280" s="1">
-        <v>0.22</v>
+        <v>0.06</v>
       </c>
       <c r="P280">
         <v>1</v>
       </c>
     </row>
     <row r="281" spans="1:16">
       <c r="A281" t="s">
-        <v>766</v>
+        <v>695</v>
       </c>
       <c r="B281" t="s">
-        <v>767</v>
+        <v>696</v>
       </c>
       <c r="C281" s="1">
         <v>200000.0</v>
       </c>
       <c r="D281" s="1">
-        <v>101.522</v>
+        <v>90.513</v>
       </c>
       <c r="E281" s="1">
-        <v>99.197</v>
+        <v>85.48</v>
       </c>
       <c r="F281" t="s">
         <v>8</v>
       </c>
       <c r="G281">
         <v>1.0</v>
       </c>
       <c r="H281" s="1">
-        <v>198394.0</v>
+        <v>170960.0</v>
       </c>
       <c r="I281" s="1">
-        <v>4650.0</v>
+        <v>10066.0</v>
       </c>
       <c r="J281" s="1">
-        <v>2.3438208816799</v>
+        <v>5.8879270004679</v>
       </c>
       <c r="K281">
-        <v>1.03</v>
+        <v>1.6</v>
       </c>
       <c r="L281" t="s">
-        <v>768</v>
+        <v>697</v>
       </c>
       <c r="M281" s="1">
-        <v>203044.0</v>
+        <v>181026.0</v>
       </c>
       <c r="N281" s="1">
-        <v>205098.79</v>
+        <v>184229.29</v>
       </c>
       <c r="O281" s="1">
-        <v>0.06</v>
+        <v>0.05</v>
       </c>
       <c r="P281">
         <v>1</v>
       </c>
     </row>
     <row r="282" spans="1:16">
       <c r="A282" t="s">
-        <v>769</v>
+        <v>698</v>
       </c>
       <c r="B282" t="s">
-        <v>770</v>
+        <v>699</v>
       </c>
       <c r="C282" s="1">
-        <v>276000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D282" s="1">
-        <v>100.445</v>
+        <v>93.852</v>
       </c>
       <c r="E282" s="1">
-        <v>99.23</v>
+        <v>94.01785714</v>
       </c>
       <c r="F282" t="s">
         <v>8</v>
       </c>
       <c r="G282">
         <v>1.0</v>
       </c>
       <c r="H282" s="1">
-        <v>273874.8</v>
+        <v>658125.0</v>
       </c>
       <c r="I282" s="1">
-        <v>3353.4</v>
+        <v>-1161.0</v>
       </c>
       <c r="J282" s="1">
-        <v>1.2244280963418</v>
+        <v>-0.17641025641026</v>
       </c>
       <c r="K282">
-        <v>1.47</v>
+        <v>0.7</v>
       </c>
       <c r="L282" t="s">
-        <v>771</v>
+        <v>700</v>
       </c>
       <c r="M282" s="1">
-        <v>277228.2</v>
+        <v>656964.0</v>
       </c>
       <c r="N282" s="1">
-        <v>281285.97</v>
+        <v>661864.0</v>
       </c>
       <c r="O282" s="1">
-        <v>0.08</v>
+        <v>0.18</v>
       </c>
       <c r="P282">
         <v>1</v>
       </c>
     </row>
     <row r="283" spans="1:16">
       <c r="A283" t="s">
-        <v>772</v>
+        <v>701</v>
       </c>
       <c r="B283" t="s">
-        <v>773</v>
+        <v>702</v>
       </c>
       <c r="C283" s="1">
-        <v>171000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D283" s="1">
-        <v>101.111</v>
+        <v>103.472</v>
       </c>
       <c r="E283" s="1">
-        <v>99.499</v>
+        <v>99.858</v>
       </c>
       <c r="F283" t="s">
         <v>8</v>
       </c>
       <c r="G283">
         <v>1.0</v>
       </c>
       <c r="H283" s="1">
-        <v>170143.29</v>
+        <v>499290.0</v>
       </c>
       <c r="I283" s="1">
-        <v>2756.52</v>
+        <v>18070.0</v>
       </c>
       <c r="J283" s="1">
-        <v>1.6201167850933</v>
+        <v>3.6191391776322</v>
       </c>
       <c r="K283">
-        <v>0.26</v>
-[...2 lines deleted...]
-        <v>439.21</v>
+        <v>2.88</v>
+      </c>
+      <c r="L283" t="s">
+        <v>703</v>
       </c>
       <c r="M283" s="1">
-        <v>172899.81</v>
+        <v>517360.0</v>
       </c>
       <c r="N283" s="1">
-        <v>173339.02</v>
+        <v>531745.27</v>
       </c>
       <c r="O283" s="1">
-        <v>0.05</v>
+        <v>0.14</v>
       </c>
       <c r="P283">
         <v>1</v>
       </c>
     </row>
     <row r="284" spans="1:16">
       <c r="A284" t="s">
-        <v>774</v>
+        <v>704</v>
       </c>
       <c r="B284" t="s">
-        <v>775</v>
+        <v>705</v>
       </c>
       <c r="C284" s="1">
-        <v>329000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D284" s="1">
-        <v>103.118</v>
+        <v>100.352</v>
       </c>
       <c r="E284" s="1">
-        <v>99.451</v>
+        <v>99.67</v>
       </c>
       <c r="F284" t="s">
         <v>8</v>
       </c>
       <c r="G284">
         <v>1.0</v>
       </c>
       <c r="H284" s="1">
-        <v>327193.79</v>
+        <v>299010.0</v>
       </c>
       <c r="I284" s="1">
-        <v>12064.43</v>
+        <v>2046.0</v>
       </c>
       <c r="J284" s="1">
-        <v>3.6872429638717</v>
+        <v>0.68425805157018</v>
       </c>
       <c r="K284">
-        <v>2.91</v>
-[...2 lines deleted...]
-        <v>776</v>
+        <v>0.18</v>
+      </c>
+      <c r="L284">
+        <v>539.38</v>
       </c>
       <c r="M284" s="1">
-        <v>339258.22</v>
+        <v>301056.0</v>
       </c>
       <c r="N284" s="1">
-        <v>348824.01</v>
+        <v>301595.38</v>
       </c>
       <c r="O284" s="1">
-        <v>0.1</v>
+        <v>0.08</v>
       </c>
       <c r="P284">
         <v>1</v>
       </c>
     </row>
     <row r="285" spans="1:16">
       <c r="A285" t="s">
-        <v>777</v>
+        <v>706</v>
       </c>
       <c r="B285" t="s">
-        <v>778</v>
+        <v>707</v>
       </c>
       <c r="C285" s="1">
-        <v>3660000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D285" s="1">
-        <v>67.967</v>
+        <v>99.511</v>
       </c>
       <c r="E285" s="1">
-        <v>70.36</v>
+        <v>100.0</v>
       </c>
       <c r="F285" t="s">
         <v>8</v>
       </c>
       <c r="G285">
         <v>1.0</v>
       </c>
       <c r="H285" s="1">
-        <v>2575176.0</v>
+        <v>300000.0</v>
       </c>
       <c r="I285" s="1">
-        <v>-87583.8</v>
+        <v>-1467.0</v>
       </c>
       <c r="J285" s="1">
-        <v>-3.4010801591814</v>
+        <v>-0.489</v>
       </c>
       <c r="K285">
-        <v>0.64</v>
+        <v>1.21</v>
       </c>
       <c r="L285" t="s">
-        <v>779</v>
+        <v>708</v>
       </c>
       <c r="M285" s="1">
-        <v>2487592.2</v>
+        <v>298533.0</v>
       </c>
       <c r="N285" s="1">
-        <v>2510855.76</v>
+        <v>302169.99</v>
       </c>
       <c r="O285" s="1">
-        <v>0.69</v>
+        <v>0.08</v>
       </c>
       <c r="P285">
         <v>1</v>
       </c>
     </row>
     <row r="286" spans="1:16">
       <c r="A286" t="s">
-        <v>780</v>
+        <v>709</v>
       </c>
       <c r="B286" t="s">
-        <v>781</v>
+        <v>710</v>
       </c>
       <c r="C286" s="1">
-        <v>174000.0</v>
+        <v>1100000.0</v>
       </c>
       <c r="D286" s="1">
-        <v>100.878</v>
+        <v>94.323</v>
       </c>
       <c r="E286" s="1">
-        <v>100.0</v>
+        <v>94.54545455</v>
       </c>
       <c r="F286" t="s">
         <v>8</v>
       </c>
       <c r="G286">
         <v>1.0</v>
       </c>
       <c r="H286" s="1">
-        <v>174000.0</v>
+        <v>1040000.0</v>
       </c>
       <c r="I286" s="1">
-        <v>1527.72</v>
+        <v>-2447.0</v>
       </c>
       <c r="J286" s="1">
-        <v>0.878</v>
+        <v>-0.23528846153846</v>
       </c>
       <c r="K286">
-        <v>0.75</v>
+        <v>0.11</v>
       </c>
       <c r="L286" t="s">
-        <v>782</v>
+        <v>711</v>
       </c>
       <c r="M286" s="1">
-        <v>175527.72</v>
+        <v>1037553.0</v>
       </c>
       <c r="N286" s="1">
-        <v>176825.05</v>
+        <v>1038763.0</v>
       </c>
       <c r="O286" s="1">
-        <v>0.05</v>
+        <v>0.28</v>
       </c>
       <c r="P286">
         <v>1</v>
       </c>
     </row>
     <row r="287" spans="1:16">
       <c r="A287" t="s">
-        <v>783</v>
+        <v>712</v>
       </c>
       <c r="B287" t="s">
-        <v>784</v>
+        <v>713</v>
       </c>
       <c r="C287" s="1">
         <v>600000.0</v>
       </c>
       <c r="D287" s="1">
-        <v>100.699</v>
+        <v>100.162</v>
       </c>
       <c r="E287" s="1">
-        <v>100.23</v>
+        <v>98.642</v>
       </c>
       <c r="F287" t="s">
         <v>8</v>
       </c>
       <c r="G287">
         <v>1.0</v>
       </c>
       <c r="H287" s="1">
-        <v>601380.0</v>
+        <v>591852.0</v>
       </c>
       <c r="I287" s="1">
-        <v>2814.0</v>
+        <v>9120.0</v>
       </c>
       <c r="J287" s="1">
-        <v>0.46792377531677</v>
+        <v>1.5409257719835</v>
       </c>
       <c r="K287">
-        <v>1.62</v>
+        <v>3.42</v>
       </c>
       <c r="L287" t="s">
-        <v>785</v>
+        <v>714</v>
       </c>
       <c r="M287" s="1">
-        <v>604194.0</v>
+        <v>600972.0</v>
       </c>
       <c r="N287" s="1">
-        <v>613933.73</v>
+        <v>621468.58</v>
       </c>
       <c r="O287" s="1">
         <v>0.17</v>
       </c>
       <c r="P287">
         <v>1</v>
       </c>
     </row>
     <row r="288" spans="1:16">
       <c r="A288" t="s">
-        <v>786</v>
+        <v>715</v>
       </c>
       <c r="B288" t="s">
-        <v>787</v>
+        <v>716</v>
       </c>
       <c r="C288" s="1">
-        <v>500000.0</v>
+        <v>355000.0</v>
       </c>
       <c r="D288" s="1">
-        <v>100.583</v>
+        <v>100.11</v>
       </c>
       <c r="E288" s="1">
-        <v>99.871</v>
+        <v>99.628</v>
       </c>
       <c r="F288" t="s">
         <v>8</v>
       </c>
       <c r="G288">
         <v>1.0</v>
       </c>
       <c r="H288" s="1">
-        <v>499355.0</v>
+        <v>353679.4</v>
       </c>
       <c r="I288" s="1">
-        <v>3560.0</v>
+        <v>1711.1</v>
       </c>
       <c r="J288" s="1">
-        <v>0.71291966636962</v>
+        <v>0.48379973501425</v>
       </c>
       <c r="K288">
-        <v>0.87</v>
+        <v>1.36</v>
       </c>
       <c r="L288" t="s">
-        <v>788</v>
+        <v>717</v>
       </c>
       <c r="M288" s="1">
-        <v>502915.0</v>
+        <v>355390.5</v>
       </c>
       <c r="N288" s="1">
-        <v>507267.74</v>
+        <v>360226.77</v>
       </c>
       <c r="O288" s="1">
-        <v>0.14</v>
+        <v>0.1</v>
       </c>
       <c r="P288">
         <v>1</v>
       </c>
     </row>
     <row r="289" spans="1:16">
       <c r="A289" t="s">
-        <v>789</v>
+        <v>718</v>
       </c>
       <c r="B289" t="s">
-        <v>790</v>
+        <v>719</v>
       </c>
       <c r="C289" s="1">
-        <v>6664000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D289" s="1">
-        <v>72.297</v>
+        <v>100.612</v>
       </c>
       <c r="E289" s="1">
-        <v>70.69438941</v>
+        <v>99.736</v>
       </c>
       <c r="F289" t="s">
         <v>8</v>
       </c>
       <c r="G289">
         <v>1.0</v>
       </c>
       <c r="H289" s="1">
-        <v>4711074.11</v>
+        <v>299208.0</v>
       </c>
       <c r="I289" s="1">
-        <v>106797.97</v>
+        <v>2628.0</v>
       </c>
       <c r="J289" s="1">
-        <v>2.2669558471454</v>
+        <v>0.87831876153044</v>
       </c>
       <c r="K289">
-        <v>0.34</v>
+        <v>1.12</v>
       </c>
       <c r="L289" t="s">
-        <v>791</v>
+        <v>720</v>
       </c>
       <c r="M289" s="1">
-        <v>4817872.08</v>
+        <v>301836.0</v>
       </c>
       <c r="N289" s="1">
-        <v>4840219.3</v>
+        <v>305189.42</v>
       </c>
       <c r="O289" s="1">
-        <v>1.33</v>
+        <v>0.08</v>
       </c>
       <c r="P289">
         <v>1</v>
       </c>
     </row>
     <row r="290" spans="1:16">
       <c r="A290" t="s">
-        <v>792</v>
+        <v>721</v>
       </c>
       <c r="B290" t="s">
-        <v>793</v>
+        <v>722</v>
       </c>
       <c r="C290" s="1">
-        <v>1688000.0</v>
+        <v>261000.0</v>
       </c>
       <c r="D290" s="1">
-        <v>89.262</v>
+        <v>100.253</v>
       </c>
       <c r="E290" s="1">
-        <v>88.3668519</v>
+        <v>99.594</v>
       </c>
       <c r="F290" t="s">
         <v>8</v>
       </c>
       <c r="G290">
         <v>1.0</v>
       </c>
       <c r="H290" s="1">
-        <v>1491632.46</v>
+        <v>259940.34</v>
       </c>
       <c r="I290" s="1">
-        <v>15110.1</v>
+        <v>1719.99</v>
       </c>
       <c r="J290" s="1">
-        <v>1.0129908275126</v>
+        <v>0.66168644697472</v>
       </c>
       <c r="K290">
-        <v>0.99</v>
+        <v>2.47</v>
       </c>
       <c r="L290" t="s">
-        <v>794</v>
+        <v>723</v>
       </c>
       <c r="M290" s="1">
-        <v>1506742.56</v>
+        <v>261660.33</v>
       </c>
       <c r="N290" s="1">
-        <v>1523426.01</v>
+        <v>268103.99</v>
       </c>
       <c r="O290" s="1">
-        <v>0.42</v>
+        <v>0.07</v>
       </c>
       <c r="P290">
         <v>1</v>
       </c>
     </row>
     <row r="291" spans="1:16">
       <c r="A291" t="s">
-        <v>795</v>
+        <v>724</v>
       </c>
       <c r="B291" t="s">
-        <v>796</v>
+        <v>725</v>
       </c>
       <c r="C291" s="1">
-        <v>1890000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D291" s="1">
-        <v>97.806</v>
+        <v>100.42</v>
       </c>
       <c r="E291" s="1">
-        <v>97.669</v>
+        <v>100.0</v>
       </c>
       <c r="F291" t="s">
         <v>8</v>
       </c>
       <c r="G291">
         <v>1.0</v>
       </c>
       <c r="H291" s="1">
-        <v>1845944.1</v>
+        <v>900000.0</v>
       </c>
       <c r="I291" s="1">
-        <v>2589.3</v>
+        <v>3780.0</v>
       </c>
       <c r="J291" s="1">
-        <v>0.14026968638974</v>
+        <v>0.42</v>
       </c>
       <c r="K291">
-        <v>0.1</v>
+        <v>2.07</v>
       </c>
       <c r="L291" t="s">
-        <v>797</v>
+        <v>726</v>
       </c>
       <c r="M291" s="1">
-        <v>1848533.4</v>
+        <v>903780.0</v>
       </c>
       <c r="N291" s="1">
-        <v>1850345.73</v>
+        <v>922411.85</v>
       </c>
       <c r="O291" s="1">
-        <v>0.51</v>
+        <v>0.25</v>
       </c>
       <c r="P291">
         <v>1</v>
       </c>
     </row>
     <row r="292" spans="1:16">
       <c r="A292" t="s">
-        <v>798</v>
+        <v>727</v>
       </c>
       <c r="B292" t="s">
-        <v>799</v>
+        <v>728</v>
       </c>
       <c r="C292" s="1">
-        <v>1365000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D292" s="1">
-        <v>98.274</v>
+        <v>102.993</v>
       </c>
       <c r="E292" s="1">
-        <v>101.47184249</v>
+        <v>103.012</v>
       </c>
       <c r="F292" t="s">
         <v>8</v>
       </c>
       <c r="G292">
         <v>1.0</v>
       </c>
       <c r="H292" s="1">
-        <v>1385090.65</v>
+        <v>412048.0</v>
       </c>
       <c r="I292" s="1">
-        <v>-43650.55</v>
+        <v>-76.0</v>
       </c>
       <c r="J292" s="1">
-        <v>-3.1514579930202</v>
+        <v>-0.018444453073428</v>
       </c>
       <c r="K292">
-        <v>1.12</v>
+        <v>2.2</v>
       </c>
       <c r="L292" t="s">
-        <v>800</v>
+        <v>729</v>
       </c>
       <c r="M292" s="1">
-        <v>1341440.1</v>
+        <v>411972.0</v>
       </c>
       <c r="N292" s="1">
-        <v>1356698.18</v>
+        <v>420774.74</v>
       </c>
       <c r="O292" s="1">
-        <v>0.37</v>
+        <v>0.11</v>
       </c>
       <c r="P292">
         <v>1</v>
       </c>
     </row>
     <row r="293" spans="1:16">
       <c r="A293" t="s">
-        <v>801</v>
+        <v>730</v>
       </c>
       <c r="B293" t="s">
-        <v>802</v>
+        <v>731</v>
       </c>
       <c r="C293" s="1">
-        <v>5094000.0</v>
+        <v>785000.0</v>
       </c>
       <c r="D293" s="1">
-        <v>101.464</v>
+        <v>102.897</v>
       </c>
       <c r="E293" s="1">
-        <v>128.85467452</v>
+        <v>99.849</v>
       </c>
       <c r="F293" t="s">
         <v>8</v>
       </c>
       <c r="G293">
         <v>1.0</v>
       </c>
       <c r="H293" s="1">
-        <v>6563857.12</v>
+        <v>783814.65</v>
       </c>
       <c r="I293" s="1">
-        <v>68459.8</v>
+        <v>23926.8</v>
       </c>
       <c r="J293" s="1">
-        <v>1.0429812646501</v>
+        <v>3.0526094402548</v>
       </c>
       <c r="K293">
-        <v>0.25</v>
+        <v>1.77</v>
       </c>
       <c r="L293" t="s">
-        <v>803</v>
+        <v>732</v>
       </c>
       <c r="M293" s="1">
-        <v>6632316.92</v>
+        <v>807741.45</v>
       </c>
       <c r="N293" s="1">
-        <v>6645211.08</v>
+        <v>821652.08</v>
       </c>
       <c r="O293" s="1">
-        <v>1.83</v>
+        <v>0.22</v>
       </c>
       <c r="P293">
         <v>1</v>
       </c>
     </row>
     <row r="294" spans="1:16">
       <c r="A294" t="s">
-        <v>804</v>
+        <v>733</v>
       </c>
       <c r="B294" t="s">
-        <v>805</v>
+        <v>734</v>
       </c>
       <c r="C294" s="1">
-        <v>526000.0</v>
+        <v>532000.0</v>
       </c>
       <c r="D294" s="1">
-        <v>101.577</v>
+        <v>110.239</v>
       </c>
       <c r="E294" s="1">
-        <v>99.646</v>
+        <v>99.283</v>
       </c>
       <c r="F294" t="s">
         <v>8</v>
       </c>
       <c r="G294">
         <v>1.0</v>
       </c>
       <c r="H294" s="1">
-        <v>524137.96</v>
+        <v>528185.56</v>
       </c>
       <c r="I294" s="1">
-        <v>10157.06</v>
+        <v>58285.92</v>
       </c>
       <c r="J294" s="1">
-        <v>1.9378600244867</v>
+        <v>11.035121823474</v>
       </c>
       <c r="K294">
-        <v>3.15</v>
+        <v>2.61</v>
       </c>
       <c r="L294" t="s">
-        <v>806</v>
+        <v>735</v>
       </c>
       <c r="M294" s="1">
-        <v>534295.02</v>
+        <v>586471.48</v>
       </c>
       <c r="N294" s="1">
-        <v>550889.24</v>
+        <v>600365.43</v>
       </c>
       <c r="O294" s="1">
-        <v>0.15</v>
+        <v>0.16</v>
       </c>
       <c r="P294">
         <v>1</v>
       </c>
     </row>
     <row r="295" spans="1:16">
       <c r="A295" t="s">
-        <v>807</v>
+        <v>736</v>
       </c>
       <c r="B295" t="s">
-        <v>808</v>
+        <v>737</v>
       </c>
       <c r="C295" s="1">
-        <v>400000.0</v>
+        <v>303000.0</v>
       </c>
       <c r="D295" s="1">
-        <v>101.354</v>
+        <v>101.858</v>
       </c>
       <c r="E295" s="1">
-        <v>97.41</v>
+        <v>99.115</v>
       </c>
       <c r="F295" t="s">
         <v>8</v>
       </c>
       <c r="G295">
         <v>1.0</v>
       </c>
       <c r="H295" s="1">
-        <v>389640.0</v>
+        <v>300318.45</v>
       </c>
       <c r="I295" s="1">
-        <v>15776.0</v>
+        <v>8311.29</v>
       </c>
       <c r="J295" s="1">
-        <v>4.0488656195462</v>
+        <v>2.7674923069162</v>
       </c>
       <c r="K295">
         <v>3.23</v>
       </c>
       <c r="L295" t="s">
-        <v>809</v>
+        <v>738</v>
       </c>
       <c r="M295" s="1">
-        <v>405416.0</v>
+        <v>308629.74</v>
       </c>
       <c r="N295" s="1">
-        <v>418347.51</v>
+        <v>318421.21</v>
       </c>
       <c r="O295" s="1">
-        <v>0.12</v>
+        <v>0.09</v>
       </c>
       <c r="P295">
         <v>1</v>
       </c>
     </row>
     <row r="296" spans="1:16">
       <c r="A296" t="s">
-        <v>810</v>
+        <v>739</v>
       </c>
       <c r="B296" t="s">
-        <v>811</v>
+        <v>740</v>
       </c>
       <c r="C296" s="1">
-        <v>400000.0</v>
+        <v>805423.0</v>
       </c>
       <c r="D296" s="1">
-        <v>108.182</v>
+        <v>96.795</v>
       </c>
       <c r="E296" s="1">
-        <v>108.24</v>
+        <v>96.9285928</v>
       </c>
       <c r="F296" t="s">
         <v>8</v>
       </c>
       <c r="G296">
         <v>1.0</v>
       </c>
       <c r="H296" s="1">
-        <v>432960.0</v>
+        <v>780685.18</v>
       </c>
       <c r="I296" s="1">
-        <v>-232.0</v>
+        <v>-1075.98</v>
       </c>
       <c r="J296" s="1">
-        <v>-0.053584626755358</v>
+        <v>-0.13782508334538</v>
       </c>
       <c r="K296">
-        <v>1.36</v>
+        <v>0.88</v>
       </c>
       <c r="L296" t="s">
-        <v>812</v>
+        <v>741</v>
       </c>
       <c r="M296" s="1">
-        <v>432728.0</v>
+        <v>779609.2</v>
       </c>
       <c r="N296" s="1">
-        <v>438152.66</v>
+        <v>786696.92</v>
       </c>
       <c r="O296" s="1">
-        <v>0.12</v>
+        <v>0.21</v>
       </c>
       <c r="P296">
         <v>1</v>
       </c>
     </row>
     <row r="297" spans="1:16">
       <c r="A297" t="s">
-        <v>813</v>
+        <v>742</v>
       </c>
       <c r="B297" t="s">
-        <v>814</v>
+        <v>743</v>
       </c>
       <c r="C297" s="1">
-        <v>600000.0</v>
+        <v>386883.39</v>
       </c>
       <c r="D297" s="1">
-        <v>100.817</v>
+        <v>91.774</v>
       </c>
       <c r="E297" s="1">
-        <v>100.507</v>
+        <v>93.69960029</v>
       </c>
       <c r="F297" t="s">
         <v>8</v>
       </c>
       <c r="G297">
         <v>1.0</v>
       </c>
       <c r="H297" s="1">
-        <v>603042.0</v>
+        <v>362508.19</v>
       </c>
       <c r="I297" s="1">
-        <v>1860.0</v>
+        <v>-7449.83</v>
       </c>
       <c r="J297" s="1">
-        <v>0.30843622832241</v>
+        <v>-2.055079086627</v>
       </c>
       <c r="K297">
-        <v>2.39</v>
+        <v>1.04</v>
       </c>
       <c r="L297" t="s">
-        <v>815</v>
+        <v>744</v>
       </c>
       <c r="M297" s="1">
-        <v>604902.0</v>
+        <v>355058.36</v>
       </c>
       <c r="N297" s="1">
-        <v>619215.7</v>
+        <v>359081.95</v>
       </c>
       <c r="O297" s="1">
-        <v>0.17</v>
+        <v>0.1</v>
       </c>
       <c r="P297">
         <v>1</v>
       </c>
     </row>
     <row r="298" spans="1:16">
       <c r="A298" t="s">
-        <v>816</v>
+        <v>745</v>
       </c>
       <c r="B298" t="s">
-        <v>817</v>
+        <v>746</v>
       </c>
       <c r="C298" s="1">
-        <v>600000.0</v>
+        <v>344831.75</v>
       </c>
       <c r="D298" s="1">
-        <v>90.328</v>
+        <v>81.399</v>
       </c>
       <c r="E298" s="1">
-        <v>85.25</v>
+        <v>96.18009363</v>
       </c>
       <c r="F298" t="s">
         <v>8</v>
       </c>
       <c r="G298">
         <v>1.0</v>
       </c>
       <c r="H298" s="1">
-        <v>511500.0</v>
+        <v>331659.5</v>
       </c>
       <c r="I298" s="1">
-        <v>30468.0</v>
+        <v>-50969.9</v>
       </c>
       <c r="J298" s="1">
-        <v>5.9565982404692</v>
+        <v>-15.368141120637</v>
       </c>
       <c r="K298">
-        <v>0.67</v>
-[...2 lines deleted...]
-        <v>818</v>
+        <v>0.07</v>
+      </c>
+      <c r="L298">
+        <v>245.63</v>
       </c>
       <c r="M298" s="1">
-        <v>541968.0</v>
+        <v>280689.6</v>
       </c>
       <c r="N298" s="1">
-        <v>545962.52</v>
+        <v>280935.23</v>
       </c>
       <c r="O298" s="1">
-        <v>0.15</v>
+        <v>0.08</v>
       </c>
       <c r="P298">
         <v>1</v>
       </c>
     </row>
     <row r="299" spans="1:16">
       <c r="A299" t="s">
-        <v>819</v>
+        <v>747</v>
       </c>
       <c r="B299" t="s">
-        <v>820</v>
+        <v>748</v>
       </c>
       <c r="C299" s="1">
-        <v>351000.0</v>
+        <v>2850000.0</v>
       </c>
       <c r="D299" s="1">
-        <v>102.644</v>
+        <v>102.215</v>
       </c>
       <c r="E299" s="1">
-        <v>99.779</v>
+        <v>119.99153825</v>
       </c>
       <c r="F299" t="s">
         <v>8</v>
       </c>
       <c r="G299">
         <v>1.0</v>
       </c>
       <c r="H299" s="1">
-        <v>350224.29</v>
+        <v>3419758.84</v>
       </c>
       <c r="I299" s="1">
-        <v>10056.15</v>
+        <v>322240.83</v>
       </c>
       <c r="J299" s="1">
-        <v>2.8713456739394</v>
+        <v>9.4229109442115</v>
       </c>
       <c r="K299">
-        <v>0.82</v>
+        <v>0.75</v>
       </c>
       <c r="L299" t="s">
-        <v>821</v>
+        <v>749</v>
       </c>
       <c r="M299" s="1">
-        <v>360280.44</v>
+        <v>3741999.67</v>
       </c>
       <c r="N299" s="1">
-        <v>363165.37</v>
+        <v>3763363.41</v>
       </c>
       <c r="O299" s="1">
-        <v>0.1</v>
+        <v>1.02</v>
       </c>
       <c r="P299">
         <v>1</v>
       </c>
     </row>
     <row r="300" spans="1:16">
       <c r="A300" t="s">
-        <v>822</v>
+        <v>750</v>
       </c>
       <c r="B300" t="s">
-        <v>823</v>
+        <v>751</v>
       </c>
       <c r="C300" s="1">
-        <v>700000.0</v>
+        <v>2910000.0</v>
       </c>
       <c r="D300" s="1">
-        <v>99.199</v>
+        <v>103.059</v>
       </c>
       <c r="E300" s="1">
-        <v>100.761</v>
+        <v>101.61324845</v>
       </c>
       <c r="F300" t="s">
         <v>8</v>
       </c>
       <c r="G300">
         <v>1.0</v>
       </c>
       <c r="H300" s="1">
-        <v>705327.0</v>
+        <v>2956945.53</v>
       </c>
       <c r="I300" s="1">
-        <v>-10934.0</v>
+        <v>162991.73</v>
       </c>
       <c r="J300" s="1">
-        <v>-1.5502029555086</v>
+        <v>5.5121654540589</v>
       </c>
       <c r="K300">
-        <v>1.49</v>
+        <v>0.56</v>
       </c>
       <c r="L300" t="s">
-        <v>824</v>
+        <v>752</v>
       </c>
       <c r="M300" s="1">
-        <v>694393.0</v>
+        <v>3119937.26</v>
       </c>
       <c r="N300" s="1">
-        <v>704813.89</v>
+        <v>3136194.53</v>
       </c>
       <c r="O300" s="1">
-        <v>0.19</v>
+        <v>0.85</v>
       </c>
       <c r="P300">
         <v>1</v>
       </c>
     </row>
     <row r="301" spans="1:16">
       <c r="A301" t="s">
-        <v>825</v>
+        <v>753</v>
       </c>
       <c r="B301" t="s">
-        <v>826</v>
+        <v>754</v>
       </c>
       <c r="C301" s="1">
-        <v>200000.0</v>
+        <v>6650000.0</v>
       </c>
       <c r="D301" s="1">
-        <v>103.587</v>
+        <v>100.449</v>
       </c>
       <c r="E301" s="1">
-        <v>99.871</v>
+        <v>100.84036842</v>
       </c>
       <c r="F301" t="s">
         <v>8</v>
       </c>
       <c r="G301">
         <v>1.0</v>
       </c>
       <c r="H301" s="1">
-        <v>199742.0</v>
+        <v>6705884.5</v>
       </c>
       <c r="I301" s="1">
-        <v>7432.0</v>
+        <v>-26026.0</v>
       </c>
       <c r="J301" s="1">
-        <v>3.720799831783</v>
+        <v>-0.38810689328156</v>
       </c>
       <c r="K301">
-        <v>2.9</v>
+        <v>0.04</v>
       </c>
       <c r="L301" t="s">
-        <v>827</v>
+        <v>755</v>
       </c>
       <c r="M301" s="1">
-        <v>207174.0</v>
+        <v>6679858.5</v>
       </c>
       <c r="N301" s="1">
-        <v>212968.52</v>
+        <v>6682669.14</v>
       </c>
       <c r="O301" s="1">
-        <v>0.06</v>
+        <v>1.81</v>
       </c>
       <c r="P301">
         <v>1</v>
       </c>
     </row>
     <row r="302" spans="1:16">
       <c r="A302" t="s">
-        <v>828</v>
+        <v>756</v>
       </c>
       <c r="B302" t="s">
-        <v>829</v>
+        <v>757</v>
       </c>
       <c r="C302" s="1">
-        <v>500000.0</v>
+        <v>2206000.0</v>
       </c>
       <c r="D302" s="1">
-        <v>99.466</v>
+        <v>90.647</v>
       </c>
       <c r="E302" s="1">
-        <v>99.589</v>
+        <v>95.17131958</v>
       </c>
       <c r="F302" t="s">
         <v>8</v>
       </c>
       <c r="G302">
         <v>1.0</v>
       </c>
       <c r="H302" s="1">
-        <v>497945.0</v>
+        <v>2099479.31</v>
       </c>
       <c r="I302" s="1">
-        <v>-615.0</v>
+        <v>-99806.49</v>
       </c>
       <c r="J302" s="1">
-        <v>-0.12350761630301</v>
+        <v>-4.753868710428</v>
       </c>
       <c r="K302">
-        <v>1.67</v>
-[...2 lines deleted...]
-        <v>830</v>
+        <v>0.02</v>
+      </c>
+      <c r="L302">
+        <v>389.65</v>
       </c>
       <c r="M302" s="1">
-        <v>497330.0</v>
+        <v>1999672.82</v>
       </c>
       <c r="N302" s="1">
-        <v>505672.47</v>
+        <v>2000062.47</v>
       </c>
       <c r="O302" s="1">
-        <v>0.14</v>
+        <v>0.54</v>
       </c>
       <c r="P302">
         <v>1</v>
       </c>
     </row>
     <row r="303" spans="1:16">
       <c r="A303" t="s">
-        <v>831</v>
+        <v>758</v>
       </c>
       <c r="B303" t="s">
-        <v>832</v>
+        <v>759</v>
       </c>
       <c r="C303" s="1">
-        <v>200000.0</v>
+        <v>2500000.0</v>
       </c>
       <c r="D303" s="1">
-        <v>104.406</v>
+        <v>101.931</v>
       </c>
       <c r="E303" s="1">
-        <v>103.15</v>
+        <v>101.176</v>
       </c>
       <c r="F303" t="s">
         <v>8</v>
       </c>
       <c r="G303">
         <v>1.0</v>
       </c>
       <c r="H303" s="1">
-        <v>206300.0</v>
+        <v>2529400.0</v>
       </c>
       <c r="I303" s="1">
-        <v>2512.0</v>
+        <v>18875.0</v>
       </c>
       <c r="J303" s="1">
-        <v>1.2176442074649</v>
+        <v>0.74622440104373</v>
       </c>
       <c r="K303">
-        <v>3.97</v>
-[...2 lines deleted...]
-        <v>833</v>
+        <v>0.02</v>
+      </c>
+      <c r="L303">
+        <v>455.16</v>
       </c>
       <c r="M303" s="1">
-        <v>208812.0</v>
+        <v>2548275.0</v>
       </c>
       <c r="N303" s="1">
-        <v>216750.36</v>
+        <v>2548730.16</v>
       </c>
       <c r="O303" s="1">
-        <v>0.06</v>
+        <v>0.69</v>
       </c>
       <c r="P303">
         <v>1</v>
       </c>
     </row>
     <row r="304" spans="1:16">
       <c r="A304" t="s">
-        <v>834</v>
+        <v>760</v>
       </c>
       <c r="B304" t="s">
-        <v>835</v>
+        <v>761</v>
       </c>
       <c r="C304" s="1">
-        <v>400000.0</v>
+        <v>6310000.0</v>
       </c>
       <c r="D304" s="1">
-        <v>106.019</v>
+        <v>103.771</v>
       </c>
       <c r="E304" s="1">
-        <v>106.6</v>
+        <v>101.552</v>
       </c>
       <c r="F304" t="s">
         <v>8</v>
       </c>
       <c r="G304">
         <v>1.0</v>
       </c>
       <c r="H304" s="1">
-        <v>426400.0</v>
+        <v>6407931.2</v>
       </c>
       <c r="I304" s="1">
-        <v>-2324.0</v>
+        <v>140018.9</v>
       </c>
       <c r="J304" s="1">
-        <v>-0.54502814258912</v>
+        <v>2.1850874428864</v>
       </c>
       <c r="K304">
-        <v>1.34</v>
+        <v>0.3</v>
       </c>
       <c r="L304" t="s">
-        <v>836</v>
+        <v>762</v>
       </c>
       <c r="M304" s="1">
-        <v>424076.0</v>
+        <v>6547950.1</v>
       </c>
       <c r="N304" s="1">
-        <v>429432.16</v>
+        <v>6567036.98</v>
       </c>
       <c r="O304" s="1">
-        <v>0.12</v>
+        <v>1.78</v>
       </c>
       <c r="P304">
         <v>1</v>
       </c>
     </row>
     <row r="305" spans="1:16">
       <c r="A305" t="s">
-        <v>837</v>
+        <v>763</v>
       </c>
       <c r="B305" t="s">
-        <v>838</v>
+        <v>764</v>
       </c>
       <c r="C305" s="1">
-        <v>384000.0</v>
+        <v>4540000.0</v>
       </c>
       <c r="D305" s="1">
-        <v>101.785</v>
+        <v>105.01</v>
       </c>
       <c r="E305" s="1">
-        <v>100.0</v>
+        <v>104.151</v>
       </c>
       <c r="F305" t="s">
         <v>8</v>
       </c>
       <c r="G305">
         <v>1.0</v>
       </c>
       <c r="H305" s="1">
-        <v>384000.0</v>
+        <v>4728455.4</v>
       </c>
       <c r="I305" s="1">
-        <v>6854.4</v>
+        <v>38998.6</v>
       </c>
       <c r="J305" s="1">
-        <v>1.785</v>
+        <v>0.82476404451229</v>
       </c>
       <c r="K305">
-        <v>0.2</v>
-[...2 lines deleted...]
-        <v>763.16</v>
+        <v>0.79</v>
+      </c>
+      <c r="L305" t="s">
+        <v>765</v>
       </c>
       <c r="M305" s="1">
-        <v>390854.4</v>
+        <v>4767454.0</v>
       </c>
       <c r="N305" s="1">
-        <v>391617.56</v>
+        <v>4803449.71</v>
       </c>
       <c r="O305" s="1">
-        <v>0.11</v>
+        <v>1.3</v>
       </c>
       <c r="P305">
         <v>1</v>
       </c>
     </row>
     <row r="306" spans="1:16">
       <c r="A306" t="s">
-        <v>839</v>
+        <v>766</v>
       </c>
       <c r="B306" t="s">
-        <v>840</v>
+        <v>767</v>
       </c>
       <c r="C306" s="1">
-        <v>138000.0</v>
+        <v>5829000.0</v>
       </c>
       <c r="D306" s="1">
-        <v>103.051</v>
+        <v>106.414</v>
       </c>
       <c r="E306" s="1">
-        <v>100.0</v>
+        <v>107.54387202</v>
       </c>
       <c r="F306" t="s">
         <v>8</v>
       </c>
       <c r="G306">
         <v>1.0</v>
       </c>
       <c r="H306" s="1">
-        <v>138000.0</v>
+        <v>6268732.3</v>
       </c>
       <c r="I306" s="1">
-        <v>4210.38</v>
+        <v>-65860.24</v>
       </c>
       <c r="J306" s="1">
-        <v>3.051</v>
+        <v>-1.0506149704303</v>
       </c>
       <c r="K306">
-        <v>3.39</v>
+        <v>0.33</v>
       </c>
       <c r="L306" t="s">
-        <v>841</v>
+        <v>768</v>
       </c>
       <c r="M306" s="1">
-        <v>142210.38</v>
+        <v>6202872.06</v>
       </c>
       <c r="N306" s="1">
-        <v>146893.9</v>
+        <v>6222194.71</v>
       </c>
       <c r="O306" s="1">
-        <v>0.04</v>
+        <v>1.69</v>
       </c>
       <c r="P306">
         <v>1</v>
       </c>
     </row>
     <row r="307" spans="1:16">
       <c r="A307" t="s">
-        <v>842</v>
+        <v>769</v>
       </c>
       <c r="B307" t="s">
-        <v>843</v>
+        <v>770</v>
       </c>
       <c r="C307" s="1">
-        <v>300000.0</v>
+        <v>312000.0</v>
       </c>
       <c r="D307" s="1">
-        <v>104.005</v>
+        <v>98.746</v>
       </c>
       <c r="E307" s="1">
-        <v>99.65790667</v>
+        <v>99.406</v>
       </c>
       <c r="F307" t="s">
         <v>8</v>
       </c>
       <c r="G307">
         <v>1.0</v>
       </c>
       <c r="H307" s="1">
-        <v>298973.72</v>
+        <v>310146.72</v>
       </c>
       <c r="I307" s="1">
-        <v>13041.28</v>
+        <v>-2059.2</v>
       </c>
       <c r="J307" s="1">
-        <v>4.3620154975494</v>
+        <v>-0.66394382632839</v>
       </c>
       <c r="K307">
-        <v>2.78</v>
+        <v>0.7</v>
       </c>
       <c r="L307" t="s">
-        <v>844</v>
+        <v>771</v>
       </c>
       <c r="M307" s="1">
-        <v>312015.0</v>
+        <v>308087.52</v>
       </c>
       <c r="N307" s="1">
-        <v>320355.41</v>
+        <v>310277.93</v>
       </c>
       <c r="O307" s="1">
-        <v>0.09</v>
+        <v>0.08</v>
       </c>
       <c r="P307">
         <v>1</v>
       </c>
     </row>
     <row r="308" spans="1:16">
       <c r="A308" t="s">
-        <v>845</v>
+        <v>772</v>
       </c>
       <c r="B308" t="s">
-        <v>846</v>
+        <v>773</v>
       </c>
       <c r="C308" s="1">
-        <v>400000.0</v>
+        <v>765000.0</v>
       </c>
       <c r="D308" s="1">
-        <v>103.444</v>
+        <v>100.064</v>
       </c>
       <c r="E308" s="1">
-        <v>103.47225</v>
+        <v>100.0</v>
       </c>
       <c r="F308" t="s">
         <v>8</v>
       </c>
       <c r="G308">
         <v>1.0</v>
       </c>
       <c r="H308" s="1">
-        <v>413889.0</v>
+        <v>765000.0</v>
       </c>
       <c r="I308" s="1">
-        <v>-113.0</v>
+        <v>489.6</v>
       </c>
       <c r="J308" s="1">
-        <v>-0.027302006093421</v>
+        <v>0.064</v>
       </c>
       <c r="K308">
-        <v>3.81</v>
-[...2 lines deleted...]
-        <v>847</v>
+        <v>0.11</v>
+      </c>
+      <c r="L308">
+        <v>854.45</v>
       </c>
       <c r="M308" s="1">
-        <v>413776.0</v>
+        <v>765489.6</v>
       </c>
       <c r="N308" s="1">
-        <v>429006.14</v>
+        <v>766344.05</v>
       </c>
       <c r="O308" s="1">
-        <v>0.12</v>
+        <v>0.21</v>
       </c>
       <c r="P308">
         <v>1</v>
       </c>
     </row>
     <row r="309" spans="1:16">
       <c r="A309" t="s">
-        <v>848</v>
+        <v>774</v>
       </c>
       <c r="B309" t="s">
-        <v>849</v>
+        <v>775</v>
       </c>
       <c r="C309" s="1">
         <v>500000.0</v>
       </c>
       <c r="D309" s="1">
-        <v>100.535</v>
+        <v>104.911</v>
       </c>
       <c r="E309" s="1">
-        <v>99.142</v>
+        <v>100.77</v>
       </c>
       <c r="F309" t="s">
         <v>8</v>
       </c>
       <c r="G309">
         <v>1.0</v>
       </c>
       <c r="H309" s="1">
-        <v>495710.0</v>
+        <v>503850.0</v>
       </c>
       <c r="I309" s="1">
-        <v>6965.0</v>
+        <v>20705.0</v>
       </c>
       <c r="J309" s="1">
-        <v>1.4050553751185</v>
+        <v>4.1093579438325</v>
       </c>
       <c r="K309">
-        <v>1.61</v>
+        <v>4.16</v>
       </c>
       <c r="L309" t="s">
-        <v>850</v>
+        <v>776</v>
       </c>
       <c r="M309" s="1">
-        <v>502675.0</v>
+        <v>524555.0</v>
       </c>
       <c r="N309" s="1">
-        <v>510743.49</v>
+        <v>545376.92</v>
       </c>
       <c r="O309" s="1">
-        <v>0.14</v>
+        <v>0.15</v>
       </c>
       <c r="P309">
         <v>1</v>
       </c>
     </row>
     <row r="310" spans="1:16">
       <c r="A310" t="s">
-        <v>851</v>
+        <v>777</v>
       </c>
       <c r="B310" t="s">
-        <v>852</v>
+        <v>778</v>
       </c>
       <c r="C310" s="1">
-        <v>200000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D310" s="1">
-        <v>105.97</v>
+        <v>103.087</v>
       </c>
       <c r="E310" s="1">
-        <v>105.92</v>
+        <v>98.69</v>
       </c>
       <c r="F310" t="s">
         <v>8</v>
       </c>
       <c r="G310">
         <v>1.0</v>
       </c>
       <c r="H310" s="1">
-        <v>211840.0</v>
+        <v>394760.0</v>
       </c>
       <c r="I310" s="1">
-        <v>100.0</v>
+        <v>17588.0</v>
       </c>
       <c r="J310" s="1">
-        <v>0.047205438066465</v>
+        <v>4.4553652852366</v>
       </c>
       <c r="K310">
-        <v>3.51</v>
+        <v>1.71</v>
       </c>
       <c r="L310" t="s">
-        <v>853</v>
+        <v>779</v>
       </c>
       <c r="M310" s="1">
-        <v>211940.0</v>
+        <v>412348.0</v>
       </c>
       <c r="N310" s="1">
-        <v>218961.92</v>
+        <v>419184.99</v>
       </c>
       <c r="O310" s="1">
-        <v>0.06</v>
+        <v>0.11</v>
       </c>
       <c r="P310">
         <v>1</v>
       </c>
     </row>
     <row r="311" spans="1:16">
       <c r="A311" t="s">
-        <v>854</v>
+        <v>780</v>
       </c>
       <c r="B311" t="s">
-        <v>855</v>
+        <v>781</v>
       </c>
       <c r="C311" s="1">
-        <v>392000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D311" s="1">
-        <v>102.059</v>
+        <v>85.738</v>
       </c>
       <c r="E311" s="1">
-        <v>102.83</v>
+        <v>85.4016</v>
       </c>
       <c r="F311" t="s">
         <v>8</v>
       </c>
       <c r="G311">
         <v>1.0</v>
       </c>
       <c r="H311" s="1">
-        <v>403093.6</v>
+        <v>427008.0</v>
       </c>
       <c r="I311" s="1">
-        <v>-3022.32</v>
+        <v>1682.0</v>
       </c>
       <c r="J311" s="1">
-        <v>-0.74978119225907</v>
+        <v>0.39390362709832</v>
       </c>
       <c r="K311">
-        <v>2.31</v>
-[...2 lines deleted...]
-        <v>856</v>
+        <v>0.19</v>
+      </c>
+      <c r="L311">
+        <v>946.92</v>
       </c>
       <c r="M311" s="1">
-        <v>400071.28</v>
+        <v>428690.0</v>
       </c>
       <c r="N311" s="1">
-        <v>409132.92</v>
+        <v>429636.92</v>
       </c>
       <c r="O311" s="1">
-        <v>0.11</v>
+        <v>0.12</v>
       </c>
       <c r="P311">
         <v>1</v>
       </c>
     </row>
     <row r="312" spans="1:16">
       <c r="A312" t="s">
-        <v>857</v>
+        <v>782</v>
       </c>
       <c r="B312" t="s">
-        <v>858</v>
+        <v>783</v>
       </c>
       <c r="C312" s="1">
-        <v>500000.0</v>
+        <v>306000.0</v>
       </c>
       <c r="D312" s="1">
-        <v>99.66</v>
+        <v>102.143</v>
       </c>
       <c r="E312" s="1">
-        <v>100.0</v>
+        <v>99.609</v>
       </c>
       <c r="F312" t="s">
         <v>8</v>
       </c>
       <c r="G312">
         <v>1.0</v>
       </c>
       <c r="H312" s="1">
-        <v>500000.0</v>
+        <v>304803.54</v>
       </c>
       <c r="I312" s="1">
-        <v>-1700.0</v>
+        <v>7754.04</v>
       </c>
       <c r="J312" s="1">
-        <v>-0.34</v>
+        <v>2.5439468321136</v>
       </c>
       <c r="K312">
-        <v>0.25</v>
+        <v>3.27</v>
       </c>
       <c r="L312" t="s">
-        <v>859</v>
+        <v>784</v>
       </c>
       <c r="M312" s="1">
-        <v>498300.0</v>
+        <v>312557.58</v>
       </c>
       <c r="N312" s="1">
-        <v>499562.93</v>
+        <v>322550.79</v>
       </c>
       <c r="O312" s="1">
-        <v>0.14</v>
+        <v>0.09</v>
       </c>
       <c r="P312">
         <v>1</v>
       </c>
     </row>
     <row r="313" spans="1:16">
       <c r="A313" t="s">
-        <v>860</v>
+        <v>785</v>
       </c>
       <c r="B313" t="s">
-        <v>861</v>
+        <v>786</v>
       </c>
       <c r="C313" s="1">
-        <v>400000.0</v>
+        <v>256000.0</v>
       </c>
       <c r="D313" s="1">
-        <v>97.13</v>
+        <v>103.421</v>
       </c>
       <c r="E313" s="1">
-        <v>97.25</v>
+        <v>99.813</v>
       </c>
       <c r="F313" t="s">
         <v>8</v>
       </c>
       <c r="G313">
         <v>1.0</v>
       </c>
       <c r="H313" s="1">
-        <v>389000.0</v>
+        <v>255521.28</v>
       </c>
       <c r="I313" s="1">
-        <v>-480.0</v>
+        <v>9236.48</v>
       </c>
       <c r="J313" s="1">
-        <v>-0.12339331619537</v>
+        <v>3.6147596004528</v>
       </c>
       <c r="K313">
-        <v>2.03</v>
+        <v>3.11</v>
       </c>
       <c r="L313" t="s">
-        <v>862</v>
+        <v>787</v>
       </c>
       <c r="M313" s="1">
-        <v>388520.0</v>
+        <v>264757.76</v>
       </c>
       <c r="N313" s="1">
-        <v>396629.59</v>
+        <v>272720.94</v>
       </c>
       <c r="O313" s="1">
-        <v>0.11</v>
+        <v>0.07</v>
       </c>
       <c r="P313">
         <v>1</v>
       </c>
     </row>
     <row r="314" spans="1:16">
       <c r="A314" t="s">
-        <v>863</v>
+        <v>788</v>
       </c>
       <c r="B314" t="s">
-        <v>864</v>
+        <v>789</v>
       </c>
       <c r="C314" s="1">
-        <v>500000.0</v>
+        <v>383000.0</v>
       </c>
       <c r="D314" s="1">
-        <v>101.693</v>
+        <v>105.263</v>
       </c>
       <c r="E314" s="1">
-        <v>99.147</v>
+        <v>100.0</v>
       </c>
       <c r="F314" t="s">
         <v>8</v>
       </c>
       <c r="G314">
         <v>1.0</v>
       </c>
       <c r="H314" s="1">
-        <v>495735.0</v>
+        <v>383000.0</v>
       </c>
       <c r="I314" s="1">
-        <v>12730.0</v>
+        <v>20157.29</v>
       </c>
       <c r="J314" s="1">
-        <v>2.5679042230224</v>
+        <v>5.263</v>
       </c>
       <c r="K314">
-        <v>2.4</v>
+        <v>1.8</v>
       </c>
       <c r="L314" t="s">
-        <v>865</v>
+        <v>790</v>
       </c>
       <c r="M314" s="1">
-        <v>508465.0</v>
+        <v>403157.29</v>
       </c>
       <c r="N314" s="1">
-        <v>520441.03</v>
+        <v>410038.75</v>
       </c>
       <c r="O314" s="1">
-        <v>0.14</v>
+        <v>0.11</v>
       </c>
       <c r="P314">
         <v>1</v>
       </c>
     </row>
     <row r="315" spans="1:16">
       <c r="A315" t="s">
-        <v>866</v>
+        <v>791</v>
       </c>
       <c r="B315" t="s">
-        <v>867</v>
+        <v>792</v>
       </c>
       <c r="C315" s="1">
-        <v>828000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D315" s="1">
-        <v>99.89</v>
+        <v>100.546</v>
       </c>
       <c r="E315" s="1">
-        <v>100.0</v>
+        <v>99.423</v>
       </c>
       <c r="F315" t="s">
         <v>8</v>
       </c>
       <c r="G315">
         <v>1.0</v>
       </c>
       <c r="H315" s="1">
-        <v>828000.0</v>
+        <v>795384.0</v>
       </c>
       <c r="I315" s="1">
-        <v>-910.8</v>
+        <v>8984.0</v>
       </c>
       <c r="J315" s="1">
-        <v>-0.11</v>
+        <v>1.129517314907</v>
       </c>
       <c r="K315">
-        <v>1.01</v>
+        <v>2.47</v>
       </c>
       <c r="L315" t="s">
-        <v>868</v>
+        <v>793</v>
       </c>
       <c r="M315" s="1">
-        <v>827089.2</v>
+        <v>804368.0</v>
       </c>
       <c r="N315" s="1">
-        <v>835437.25</v>
+        <v>824094.03</v>
       </c>
       <c r="O315" s="1">
-        <v>0.23</v>
+        <v>0.22</v>
       </c>
       <c r="P315">
         <v>1</v>
       </c>
     </row>
     <row r="316" spans="1:16">
       <c r="A316" t="s">
-        <v>869</v>
+        <v>794</v>
       </c>
       <c r="B316" t="s">
-        <v>870</v>
+        <v>795</v>
       </c>
       <c r="C316" s="1">
-        <v>400000.0</v>
+        <v>323000.0</v>
       </c>
       <c r="D316" s="1">
-        <v>100.6</v>
+        <v>102.371</v>
       </c>
       <c r="E316" s="1">
-        <v>99.17</v>
+        <v>99.424</v>
       </c>
       <c r="F316" t="s">
         <v>8</v>
       </c>
       <c r="G316">
         <v>1.0</v>
       </c>
       <c r="H316" s="1">
-        <v>396680.0</v>
+        <v>321139.52</v>
       </c>
       <c r="I316" s="1">
-        <v>5720.0</v>
+        <v>9518.81</v>
       </c>
       <c r="J316" s="1">
-        <v>1.4419683371987</v>
+        <v>2.9640730608304</v>
       </c>
       <c r="K316">
-        <v>2.56</v>
+        <v>2.84</v>
       </c>
       <c r="L316" t="s">
-        <v>871</v>
+        <v>796</v>
       </c>
       <c r="M316" s="1">
-        <v>402400.0</v>
+        <v>330658.33</v>
       </c>
       <c r="N316" s="1">
-        <v>412634.25</v>
+        <v>339832.86</v>
       </c>
       <c r="O316" s="1">
-        <v>0.11</v>
+        <v>0.09</v>
       </c>
       <c r="P316">
         <v>1</v>
       </c>
     </row>
     <row r="317" spans="1:16">
       <c r="A317" t="s">
-        <v>872</v>
+        <v>797</v>
       </c>
       <c r="B317" t="s">
-        <v>873</v>
+        <v>798</v>
       </c>
       <c r="C317" s="1">
-        <v>400000.0</v>
+        <v>562000.0</v>
       </c>
       <c r="D317" s="1">
-        <v>83.925</v>
+        <v>100.447</v>
       </c>
       <c r="E317" s="1">
-        <v>81.804</v>
+        <v>99.947</v>
       </c>
       <c r="F317" t="s">
         <v>8</v>
       </c>
       <c r="G317">
         <v>1.0</v>
       </c>
       <c r="H317" s="1">
-        <v>327216.0</v>
+        <v>561702.14</v>
       </c>
       <c r="I317" s="1">
-        <v>8484.0</v>
+        <v>2810.0</v>
       </c>
       <c r="J317" s="1">
-        <v>2.5927827490098</v>
+        <v>0.50026514052448</v>
       </c>
       <c r="K317">
-        <v>0.33</v>
+        <v>1.0</v>
       </c>
       <c r="L317" t="s">
-        <v>874</v>
+        <v>799</v>
       </c>
       <c r="M317" s="1">
-        <v>335700.0</v>
+        <v>564512.14</v>
       </c>
       <c r="N317" s="1">
-        <v>337031.51</v>
+        <v>570112.89</v>
       </c>
       <c r="O317" s="1">
-        <v>0.09</v>
+        <v>0.15</v>
       </c>
       <c r="P317">
         <v>1</v>
       </c>
     </row>
     <row r="318" spans="1:16">
       <c r="A318" t="s">
-        <v>875</v>
+        <v>800</v>
       </c>
       <c r="B318" t="s">
-        <v>876</v>
+        <v>801</v>
       </c>
       <c r="C318" s="1">
-        <v>377000.0</v>
+        <v>1100000.0</v>
       </c>
       <c r="D318" s="1">
-        <v>102.798</v>
+        <v>100.001</v>
       </c>
       <c r="E318" s="1">
-        <v>99.417</v>
+        <v>99.779</v>
       </c>
       <c r="F318" t="s">
         <v>8</v>
       </c>
       <c r="G318">
         <v>1.0</v>
       </c>
       <c r="H318" s="1">
-        <v>374802.09</v>
+        <v>1097569.0</v>
       </c>
       <c r="I318" s="1">
-        <v>12746.37</v>
+        <v>2442.0</v>
       </c>
       <c r="J318" s="1">
-        <v>3.4008268203627</v>
+        <v>0.22249170667174</v>
       </c>
       <c r="K318">
-        <v>3.22</v>
-[...2 lines deleted...]
-        <v>877</v>
+        <v>0.07</v>
+      </c>
+      <c r="L318">
+        <v>791.1</v>
       </c>
       <c r="M318" s="1">
-        <v>387548.46</v>
+        <v>1100011.0</v>
       </c>
       <c r="N318" s="1">
-        <v>399671.85</v>
+        <v>1100802.1</v>
       </c>
       <c r="O318" s="1">
-        <v>0.11</v>
+        <v>0.3</v>
       </c>
       <c r="P318">
         <v>1</v>
       </c>
     </row>
     <row r="319" spans="1:16">
       <c r="A319" t="s">
-        <v>878</v>
+        <v>802</v>
       </c>
       <c r="B319" t="s">
-        <v>879</v>
+        <v>803</v>
       </c>
       <c r="C319" s="1">
-        <v>400000.0</v>
+        <v>719000.0</v>
       </c>
       <c r="D319" s="1">
-        <v>100.309</v>
+        <v>100.294</v>
       </c>
       <c r="E319" s="1">
         <v>100.0</v>
       </c>
       <c r="F319" t="s">
         <v>8</v>
       </c>
       <c r="G319">
         <v>1.0</v>
       </c>
       <c r="H319" s="1">
-        <v>400000.0</v>
+        <v>719000.0</v>
       </c>
       <c r="I319" s="1">
-        <v>1236.0</v>
+        <v>2113.86</v>
       </c>
       <c r="J319" s="1">
-        <v>0.309</v>
+        <v>0.294</v>
       </c>
       <c r="K319">
-        <v>1.31</v>
-[...2 lines deleted...]
-        <v>880</v>
+        <v>0.13</v>
+      </c>
+      <c r="L319">
+        <v>948.49</v>
       </c>
       <c r="M319" s="1">
-        <v>401236.0</v>
+        <v>721113.86</v>
       </c>
       <c r="N319" s="1">
-        <v>406488.12</v>
+        <v>722062.35</v>
       </c>
       <c r="O319" s="1">
-        <v>0.11</v>
+        <v>0.2</v>
       </c>
       <c r="P319">
         <v>1</v>
       </c>
     </row>
     <row r="320" spans="1:16">
       <c r="A320" t="s">
-        <v>881</v>
+        <v>804</v>
       </c>
       <c r="B320" t="s">
-        <v>882</v>
+        <v>805</v>
       </c>
       <c r="C320" s="1">
-        <v>1110.0</v>
+        <v>276000.0</v>
       </c>
       <c r="D320" s="1">
-        <v>0.125</v>
+        <v>100.667</v>
       </c>
       <c r="E320" s="1">
-        <v>0.1073378378</v>
+        <v>99.215</v>
       </c>
       <c r="F320" t="s">
         <v>8</v>
       </c>
       <c r="G320">
         <v>1.0</v>
       </c>
       <c r="H320" s="1">
-        <v>0.0</v>
+        <v>273833.4</v>
       </c>
       <c r="I320" s="1">
-        <v>49012.5</v>
+        <v>4007.52</v>
       </c>
       <c r="J320" s="1">
-        <v>0</v>
+        <v>1.4634883838129</v>
       </c>
       <c r="K320">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>3.6</v>
+      </c>
+      <c r="L320" t="s">
+        <v>806</v>
       </c>
       <c r="M320" s="1">
-        <v>49012.5</v>
+        <v>277840.92</v>
       </c>
       <c r="N320" s="1">
-        <v>49012.5</v>
+        <v>287765.58</v>
       </c>
       <c r="O320" s="1">
-        <v>0.01</v>
+        <v>0.08</v>
       </c>
       <c r="P320">
         <v>1</v>
       </c>
     </row>
     <row r="321" spans="1:16">
       <c r="A321" t="s">
+        <v>807</v>
+      </c>
+      <c r="B321" t="s">
+        <v>808</v>
+      </c>
+      <c r="C321" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="D321" s="1">
+        <v>102.089</v>
+      </c>
+      <c r="E321" s="1">
+        <v>101.669</v>
+      </c>
+      <c r="F321" t="s">
+        <v>8</v>
+      </c>
+      <c r="G321">
+        <v>1.0</v>
+      </c>
+      <c r="H321" s="1">
+        <v>406676.0</v>
+      </c>
+      <c r="I321" s="1">
+        <v>1680.0</v>
+      </c>
+      <c r="J321" s="1">
+        <v>0.41310527299373</v>
+      </c>
+      <c r="K321">
+        <v>3.76</v>
+      </c>
+      <c r="L321" t="s">
+        <v>809</v>
+      </c>
+      <c r="M321" s="1">
+        <v>408356.0</v>
+      </c>
+      <c r="N321" s="1">
+        <v>423395.84</v>
+      </c>
+      <c r="O321" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="P321">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="322" spans="1:16">
+      <c r="A322" t="s">
+        <v>810</v>
+      </c>
+      <c r="B322" t="s">
+        <v>811</v>
+      </c>
+      <c r="C322" s="1">
+        <v>634000.0</v>
+      </c>
+      <c r="D322" s="1">
+        <v>101.653</v>
+      </c>
+      <c r="E322" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F322" t="s">
+        <v>8</v>
+      </c>
+      <c r="G322">
+        <v>1.0</v>
+      </c>
+      <c r="H322" s="1">
+        <v>634000.0</v>
+      </c>
+      <c r="I322" s="1">
+        <v>10480.02</v>
+      </c>
+      <c r="J322" s="1">
+        <v>1.653</v>
+      </c>
+      <c r="K322">
+        <v>2.75</v>
+      </c>
+      <c r="L322" t="s">
+        <v>812</v>
+      </c>
+      <c r="M322" s="1">
+        <v>644480.02</v>
+      </c>
+      <c r="N322" s="1">
+        <v>661910.42</v>
+      </c>
+      <c r="O322" s="1">
+        <v>0.18</v>
+      </c>
+      <c r="P322">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="323" spans="1:16">
+      <c r="A323" t="s">
+        <v>813</v>
+      </c>
+      <c r="B323" t="s">
+        <v>814</v>
+      </c>
+      <c r="C323" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="D323" s="1">
+        <v>100.799</v>
+      </c>
+      <c r="E323" s="1">
+        <v>100.78</v>
+      </c>
+      <c r="F323" t="s">
+        <v>8</v>
+      </c>
+      <c r="G323">
+        <v>1.0</v>
+      </c>
+      <c r="H323" s="1">
+        <v>403120.0</v>
+      </c>
+      <c r="I323" s="1">
+        <v>76.0</v>
+      </c>
+      <c r="J323" s="1">
+        <v>0.018852947013296</v>
+      </c>
+      <c r="K323">
+        <v>2.36</v>
+      </c>
+      <c r="L323" t="s">
+        <v>815</v>
+      </c>
+      <c r="M323" s="1">
+        <v>403196.0</v>
+      </c>
+      <c r="N323" s="1">
+        <v>412620.11</v>
+      </c>
+      <c r="O323" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="P323">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="324" spans="1:16">
+      <c r="A324" t="s">
+        <v>816</v>
+      </c>
+      <c r="B324" t="s">
+        <v>817</v>
+      </c>
+      <c r="C324" s="1">
+        <v>429000.0</v>
+      </c>
+      <c r="D324" s="1">
+        <v>102.548</v>
+      </c>
+      <c r="E324" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F324" t="s">
+        <v>8</v>
+      </c>
+      <c r="G324">
+        <v>1.0</v>
+      </c>
+      <c r="H324" s="1">
+        <v>429000.0</v>
+      </c>
+      <c r="I324" s="1">
+        <v>10930.92</v>
+      </c>
+      <c r="J324" s="1">
+        <v>2.548</v>
+      </c>
+      <c r="K324">
+        <v>1.8</v>
+      </c>
+      <c r="L324" t="s">
+        <v>818</v>
+      </c>
+      <c r="M324" s="1">
+        <v>439930.92</v>
+      </c>
+      <c r="N324" s="1">
+        <v>447655.4</v>
+      </c>
+      <c r="O324" s="1">
+        <v>0.12</v>
+      </c>
+      <c r="P324">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="325" spans="1:16">
+      <c r="A325" t="s">
+        <v>819</v>
+      </c>
+      <c r="B325" t="s">
+        <v>820</v>
+      </c>
+      <c r="C325" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="D325" s="1">
+        <v>94.874</v>
+      </c>
+      <c r="E325" s="1">
+        <v>93.323</v>
+      </c>
+      <c r="F325" t="s">
+        <v>8</v>
+      </c>
+      <c r="G325">
+        <v>1.0</v>
+      </c>
+      <c r="H325" s="1">
+        <v>279969.0</v>
+      </c>
+      <c r="I325" s="1">
+        <v>4653.0</v>
+      </c>
+      <c r="J325" s="1">
+        <v>1.6619697180759</v>
+      </c>
+      <c r="K325">
+        <v>0.22</v>
+      </c>
+      <c r="L325">
+        <v>669.86</v>
+      </c>
+      <c r="M325" s="1">
+        <v>284622.0</v>
+      </c>
+      <c r="N325" s="1">
+        <v>285291.86</v>
+      </c>
+      <c r="O325" s="1">
+        <v>0.08</v>
+      </c>
+      <c r="P325">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="326" spans="1:16">
+      <c r="A326" t="s">
+        <v>821</v>
+      </c>
+      <c r="B326" t="s">
+        <v>822</v>
+      </c>
+      <c r="C326" s="1">
+        <v>189000.0</v>
+      </c>
+      <c r="D326" s="1">
+        <v>102.169</v>
+      </c>
+      <c r="E326" s="1">
+        <v>99.833</v>
+      </c>
+      <c r="F326" t="s">
+        <v>8</v>
+      </c>
+      <c r="G326">
+        <v>1.0</v>
+      </c>
+      <c r="H326" s="1">
+        <v>188684.37</v>
+      </c>
+      <c r="I326" s="1">
+        <v>4415.04</v>
+      </c>
+      <c r="J326" s="1">
+        <v>2.3399076457684</v>
+      </c>
+      <c r="K326">
+        <v>2.37</v>
+      </c>
+      <c r="L326" t="s">
+        <v>823</v>
+      </c>
+      <c r="M326" s="1">
+        <v>193099.41</v>
+      </c>
+      <c r="N326" s="1">
+        <v>197573.27</v>
+      </c>
+      <c r="O326" s="1">
+        <v>0.05</v>
+      </c>
+      <c r="P326">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="327" spans="1:16">
+      <c r="A327" t="s">
+        <v>824</v>
+      </c>
+      <c r="B327" t="s">
+        <v>825</v>
+      </c>
+      <c r="C327" s="1">
+        <v>661000.0</v>
+      </c>
+      <c r="D327" s="1">
+        <v>101.802</v>
+      </c>
+      <c r="E327" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F327" t="s">
+        <v>8</v>
+      </c>
+      <c r="G327">
+        <v>1.0</v>
+      </c>
+      <c r="H327" s="1">
+        <v>661000.0</v>
+      </c>
+      <c r="I327" s="1">
+        <v>11911.22</v>
+      </c>
+      <c r="J327" s="1">
+        <v>1.802</v>
+      </c>
+      <c r="K327">
+        <v>1.68</v>
+      </c>
+      <c r="L327" t="s">
+        <v>826</v>
+      </c>
+      <c r="M327" s="1">
+        <v>672911.22</v>
+      </c>
+      <c r="N327" s="1">
+        <v>684046.81</v>
+      </c>
+      <c r="O327" s="1">
+        <v>0.19</v>
+      </c>
+      <c r="P327">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="328" spans="1:16">
+      <c r="A328" t="s">
+        <v>827</v>
+      </c>
+      <c r="B328" t="s">
+        <v>828</v>
+      </c>
+      <c r="C328" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="D328" s="1">
+        <v>101.21</v>
+      </c>
+      <c r="E328" s="1">
+        <v>99.07</v>
+      </c>
+      <c r="F328" t="s">
+        <v>8</v>
+      </c>
+      <c r="G328">
+        <v>1.0</v>
+      </c>
+      <c r="H328" s="1">
+        <v>495350.0</v>
+      </c>
+      <c r="I328" s="1">
+        <v>10700.0</v>
+      </c>
+      <c r="J328" s="1">
+        <v>2.1600888260826</v>
+      </c>
+      <c r="K328">
+        <v>0.06</v>
+      </c>
+      <c r="L328">
+        <v>306.0</v>
+      </c>
+      <c r="M328" s="1">
+        <v>506050.0</v>
+      </c>
+      <c r="N328" s="1">
+        <v>506356.0</v>
+      </c>
+      <c r="O328" s="1">
+        <v>0.14</v>
+      </c>
+      <c r="P328">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="329" spans="1:16">
+      <c r="A329" t="s">
+        <v>829</v>
+      </c>
+      <c r="B329" t="s">
+        <v>830</v>
+      </c>
+      <c r="C329" s="1">
+        <v>521765.0</v>
+      </c>
+      <c r="D329" s="1">
+        <v>98.364</v>
+      </c>
+      <c r="E329" s="1">
+        <v>97.83772196</v>
+      </c>
+      <c r="F329" t="s">
+        <v>8</v>
+      </c>
+      <c r="G329">
+        <v>1.0</v>
+      </c>
+      <c r="H329" s="1">
+        <v>510482.99</v>
+      </c>
+      <c r="I329" s="1">
+        <v>2745.93</v>
+      </c>
+      <c r="J329" s="1">
+        <v>0.53790822687353</v>
+      </c>
+      <c r="K329">
+        <v>0.47</v>
+      </c>
+      <c r="L329" t="s">
+        <v>831</v>
+      </c>
+      <c r="M329" s="1">
+        <v>513228.92</v>
+      </c>
+      <c r="N329" s="1">
+        <v>515705.52</v>
+      </c>
+      <c r="O329" s="1">
+        <v>0.14</v>
+      </c>
+      <c r="P329">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="330" spans="1:16">
+      <c r="A330" t="s">
+        <v>832</v>
+      </c>
+      <c r="B330" t="s">
+        <v>833</v>
+      </c>
+      <c r="C330" s="1">
+        <v>2284200.0</v>
+      </c>
+      <c r="D330" s="1">
+        <v>100.172</v>
+      </c>
+      <c r="E330" s="1">
+        <v>101.07926451</v>
+      </c>
+      <c r="F330" t="s">
+        <v>8</v>
+      </c>
+      <c r="G330">
+        <v>1.0</v>
+      </c>
+      <c r="H330" s="1">
+        <v>2308852.56</v>
+      </c>
+      <c r="I330" s="1">
+        <v>-20723.74</v>
+      </c>
+      <c r="J330" s="1">
+        <v>-0.89757745293186</v>
+      </c>
+      <c r="K330">
+        <v>0.32</v>
+      </c>
+      <c r="L330" t="s">
+        <v>834</v>
+      </c>
+      <c r="M330" s="1">
+        <v>2288128.82</v>
+      </c>
+      <c r="N330" s="1">
+        <v>2295482.07</v>
+      </c>
+      <c r="O330" s="1">
+        <v>0.62</v>
+      </c>
+      <c r="P330">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="331" spans="1:16">
+      <c r="A331" t="s">
+        <v>835</v>
+      </c>
+      <c r="B331" t="s">
+        <v>836</v>
+      </c>
+      <c r="C331" s="1">
+        <v>1595023.0</v>
+      </c>
+      <c r="D331" s="1">
+        <v>107.723</v>
+      </c>
+      <c r="E331" s="1">
+        <v>117.69169661</v>
+      </c>
+      <c r="F331" t="s">
+        <v>8</v>
+      </c>
+      <c r="G331">
+        <v>1.0</v>
+      </c>
+      <c r="H331" s="1">
+        <v>1877209.63</v>
+      </c>
+      <c r="I331" s="1">
+        <v>-159003.0</v>
+      </c>
+      <c r="J331" s="1">
+        <v>-8.4701781547967</v>
+      </c>
+      <c r="K331">
+        <v>0.48</v>
+      </c>
+      <c r="L331" t="s">
+        <v>837</v>
+      </c>
+      <c r="M331" s="1">
+        <v>1718206.63</v>
+      </c>
+      <c r="N331" s="1">
+        <v>1725908.62</v>
+      </c>
+      <c r="O331" s="1">
+        <v>0.47</v>
+      </c>
+      <c r="P331">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="332" spans="1:16">
+      <c r="A332" t="s">
+        <v>838</v>
+      </c>
+      <c r="B332" t="s">
+        <v>839</v>
+      </c>
+      <c r="C332" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="D332" s="1">
+        <v>100.253</v>
+      </c>
+      <c r="E332" s="1">
+        <v>99.794</v>
+      </c>
+      <c r="F332" t="s">
+        <v>8</v>
+      </c>
+      <c r="G332">
+        <v>1.0</v>
+      </c>
+      <c r="H332" s="1">
+        <v>199588.0</v>
+      </c>
+      <c r="I332" s="1">
+        <v>918.0</v>
+      </c>
+      <c r="J332" s="1">
+        <v>0.45994749183318</v>
+      </c>
+      <c r="K332">
+        <v>0.0</v>
+      </c>
+      <c r="L332">
+        <v>0.0</v>
+      </c>
+      <c r="M332" s="1">
+        <v>200506.0</v>
+      </c>
+      <c r="N332" s="1">
+        <v>200506.0</v>
+      </c>
+      <c r="O332" s="1">
+        <v>0.05</v>
+      </c>
+      <c r="P332">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="333" spans="1:16">
+      <c r="A333" t="s">
+        <v>840</v>
+      </c>
+      <c r="B333" t="s">
+        <v>841</v>
+      </c>
+      <c r="C333" s="1">
+        <v>1000000.0</v>
+      </c>
+      <c r="D333" s="1">
+        <v>99.342</v>
+      </c>
+      <c r="E333" s="1">
+        <v>99.224</v>
+      </c>
+      <c r="F333" t="s">
+        <v>8</v>
+      </c>
+      <c r="G333">
+        <v>1.0</v>
+      </c>
+      <c r="H333" s="1">
+        <v>992240.0</v>
+      </c>
+      <c r="I333" s="1">
+        <v>1180.0</v>
+      </c>
+      <c r="J333" s="1">
+        <v>0.11892284124809</v>
+      </c>
+      <c r="K333">
+        <v>0.93</v>
+      </c>
+      <c r="L333" t="s">
+        <v>842</v>
+      </c>
+      <c r="M333" s="1">
+        <v>993420.0</v>
+      </c>
+      <c r="N333" s="1">
+        <v>1002680.28</v>
+      </c>
+      <c r="O333" s="1">
+        <v>0.27</v>
+      </c>
+      <c r="P333">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="334" spans="1:16">
+      <c r="A334" t="s">
+        <v>843</v>
+      </c>
+      <c r="B334" t="s">
+        <v>844</v>
+      </c>
+      <c r="C334" s="1">
+        <v>288000.0</v>
+      </c>
+      <c r="D334" s="1">
+        <v>101.85</v>
+      </c>
+      <c r="E334" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F334" t="s">
+        <v>8</v>
+      </c>
+      <c r="G334">
+        <v>1.0</v>
+      </c>
+      <c r="H334" s="1">
+        <v>288000.0</v>
+      </c>
+      <c r="I334" s="1">
+        <v>5328.0</v>
+      </c>
+      <c r="J334" s="1">
+        <v>1.85</v>
+      </c>
+      <c r="K334">
+        <v>2.32</v>
+      </c>
+      <c r="L334" t="s">
+        <v>845</v>
+      </c>
+      <c r="M334" s="1">
+        <v>293328.0</v>
+      </c>
+      <c r="N334" s="1">
+        <v>300002.81</v>
+      </c>
+      <c r="O334" s="1">
+        <v>0.08</v>
+      </c>
+      <c r="P334">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="335" spans="1:16">
+      <c r="A335" t="s">
+        <v>846</v>
+      </c>
+      <c r="B335" t="s">
+        <v>847</v>
+      </c>
+      <c r="C335" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="D335" s="1">
+        <v>100.943</v>
+      </c>
+      <c r="E335" s="1">
+        <v>101.2</v>
+      </c>
+      <c r="F335" t="s">
+        <v>8</v>
+      </c>
+      <c r="G335">
+        <v>1.0</v>
+      </c>
+      <c r="H335" s="1">
+        <v>404800.0</v>
+      </c>
+      <c r="I335" s="1">
+        <v>-1028.0</v>
+      </c>
+      <c r="J335" s="1">
+        <v>-0.25395256916996</v>
+      </c>
+      <c r="K335">
+        <v>3.67</v>
+      </c>
+      <c r="L335" t="s">
+        <v>848</v>
+      </c>
+      <c r="M335" s="1">
+        <v>403772.0</v>
+      </c>
+      <c r="N335" s="1">
+        <v>418450.36</v>
+      </c>
+      <c r="O335" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="P335">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="336" spans="1:16">
+      <c r="A336" t="s">
+        <v>849</v>
+      </c>
+      <c r="B336" t="s">
+        <v>850</v>
+      </c>
+      <c r="C336" s="1">
+        <v>956000.0</v>
+      </c>
+      <c r="D336" s="1">
+        <v>100.65</v>
+      </c>
+      <c r="E336" s="1">
+        <v>99.728</v>
+      </c>
+      <c r="F336" t="s">
+        <v>8</v>
+      </c>
+      <c r="G336">
+        <v>1.0</v>
+      </c>
+      <c r="H336" s="1">
+        <v>953399.68</v>
+      </c>
+      <c r="I336" s="1">
+        <v>8814.32</v>
+      </c>
+      <c r="J336" s="1">
+        <v>0.92451467992941</v>
+      </c>
+      <c r="K336">
+        <v>0.28</v>
+      </c>
+      <c r="L336" t="s">
+        <v>851</v>
+      </c>
+      <c r="M336" s="1">
+        <v>962214.0</v>
+      </c>
+      <c r="N336" s="1">
+        <v>964937.95</v>
+      </c>
+      <c r="O336" s="1">
+        <v>0.26</v>
+      </c>
+      <c r="P336">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="337" spans="1:16">
+      <c r="A337" t="s">
+        <v>852</v>
+      </c>
+      <c r="B337" t="s">
+        <v>853</v>
+      </c>
+      <c r="C337" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="D337" s="1">
+        <v>103.181</v>
+      </c>
+      <c r="E337" s="1">
+        <v>100.651</v>
+      </c>
+      <c r="F337" t="s">
+        <v>8</v>
+      </c>
+      <c r="G337">
+        <v>1.0</v>
+      </c>
+      <c r="H337" s="1">
+        <v>603906.0</v>
+      </c>
+      <c r="I337" s="1">
+        <v>15180.0</v>
+      </c>
+      <c r="J337" s="1">
+        <v>2.5136362281547</v>
+      </c>
+      <c r="K337">
+        <v>1.06</v>
+      </c>
+      <c r="L337" t="s">
+        <v>854</v>
+      </c>
+      <c r="M337" s="1">
+        <v>619086.0</v>
+      </c>
+      <c r="N337" s="1">
+        <v>625462.03</v>
+      </c>
+      <c r="O337" s="1">
+        <v>0.17</v>
+      </c>
+      <c r="P337">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="338" spans="1:16">
+      <c r="A338" t="s">
+        <v>855</v>
+      </c>
+      <c r="B338" t="s">
+        <v>856</v>
+      </c>
+      <c r="C338" s="1">
+        <v>800000.0</v>
+      </c>
+      <c r="D338" s="1">
+        <v>106.324</v>
+      </c>
+      <c r="E338" s="1">
+        <v>99.29</v>
+      </c>
+      <c r="F338" t="s">
+        <v>8</v>
+      </c>
+      <c r="G338">
+        <v>1.0</v>
+      </c>
+      <c r="H338" s="1">
+        <v>794320.0</v>
+      </c>
+      <c r="I338" s="1">
+        <v>56272.0</v>
+      </c>
+      <c r="J338" s="1">
+        <v>7.0842985194884</v>
+      </c>
+      <c r="K338">
+        <v>4.7</v>
+      </c>
+      <c r="L338" t="s">
+        <v>857</v>
+      </c>
+      <c r="M338" s="1">
+        <v>850592.0</v>
+      </c>
+      <c r="N338" s="1">
+        <v>888172.82</v>
+      </c>
+      <c r="O338" s="1">
+        <v>0.24</v>
+      </c>
+      <c r="P338">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="339" spans="1:16">
+      <c r="A339" t="s">
+        <v>858</v>
+      </c>
+      <c r="B339" t="s">
+        <v>859</v>
+      </c>
+      <c r="C339" s="1">
+        <v>169000.0</v>
+      </c>
+      <c r="D339" s="1">
+        <v>102.624</v>
+      </c>
+      <c r="E339" s="1">
+        <v>102.47</v>
+      </c>
+      <c r="F339" t="s">
+        <v>8</v>
+      </c>
+      <c r="G339">
+        <v>1.0</v>
+      </c>
+      <c r="H339" s="1">
+        <v>173174.3</v>
+      </c>
+      <c r="I339" s="1">
+        <v>260.26</v>
+      </c>
+      <c r="J339" s="1">
+        <v>0.15028788913828</v>
+      </c>
+      <c r="K339">
+        <v>3.48</v>
+      </c>
+      <c r="L339" t="s">
+        <v>860</v>
+      </c>
+      <c r="M339" s="1">
+        <v>173434.56</v>
+      </c>
+      <c r="N339" s="1">
+        <v>179324.09</v>
+      </c>
+      <c r="O339" s="1">
+        <v>0.05</v>
+      </c>
+      <c r="P339">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="340" spans="1:16">
+      <c r="A340" t="s">
+        <v>861</v>
+      </c>
+      <c r="B340" t="s">
+        <v>862</v>
+      </c>
+      <c r="C340" s="1">
+        <v>858302.75</v>
+      </c>
+      <c r="D340" s="1">
+        <v>92.17</v>
+      </c>
+      <c r="E340" s="1">
+        <v>88.43019436</v>
+      </c>
+      <c r="F340" t="s">
+        <v>8</v>
+      </c>
+      <c r="G340">
+        <v>1.0</v>
+      </c>
+      <c r="H340" s="1">
+        <v>758998.79</v>
+      </c>
+      <c r="I340" s="1">
+        <v>32098.85</v>
+      </c>
+      <c r="J340" s="1">
+        <v>4.2291042387564</v>
+      </c>
+      <c r="K340">
+        <v>0.18</v>
+      </c>
+      <c r="L340" t="s">
+        <v>863</v>
+      </c>
+      <c r="M340" s="1">
+        <v>791097.64</v>
+      </c>
+      <c r="N340" s="1">
+        <v>792616.72</v>
+      </c>
+      <c r="O340" s="1">
+        <v>0.21</v>
+      </c>
+      <c r="P340">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="341" spans="1:16">
+      <c r="A341" t="s">
+        <v>864</v>
+      </c>
+      <c r="B341" t="s">
+        <v>865</v>
+      </c>
+      <c r="C341" s="1">
+        <v>825039.75</v>
+      </c>
+      <c r="D341" s="1">
+        <v>98.026</v>
+      </c>
+      <c r="E341" s="1">
+        <v>95.40856183</v>
+      </c>
+      <c r="F341" t="s">
+        <v>8</v>
+      </c>
+      <c r="G341">
+        <v>1.0</v>
+      </c>
+      <c r="H341" s="1">
+        <v>787158.56</v>
+      </c>
+      <c r="I341" s="1">
+        <v>21594.91</v>
+      </c>
+      <c r="J341" s="1">
+        <v>2.7434002623309</v>
+      </c>
+      <c r="K341">
+        <v>0.27</v>
+      </c>
+      <c r="L341" t="s">
+        <v>866</v>
+      </c>
+      <c r="M341" s="1">
+        <v>808753.47</v>
+      </c>
+      <c r="N341" s="1">
+        <v>810952.82</v>
+      </c>
+      <c r="O341" s="1">
+        <v>0.22</v>
+      </c>
+      <c r="P341">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="342" spans="1:16">
+      <c r="A342" t="s">
+        <v>867</v>
+      </c>
+      <c r="B342" t="s">
+        <v>868</v>
+      </c>
+      <c r="C342" s="1">
+        <v>505455.13</v>
+      </c>
+      <c r="D342" s="1">
+        <v>83.366</v>
+      </c>
+      <c r="E342" s="1">
+        <v>82.82664576</v>
+      </c>
+      <c r="F342" t="s">
+        <v>8</v>
+      </c>
+      <c r="G342">
+        <v>1.0</v>
+      </c>
+      <c r="H342" s="1">
+        <v>418651.53</v>
+      </c>
+      <c r="I342" s="1">
+        <v>2726.19</v>
+      </c>
+      <c r="J342" s="1">
+        <v>0.65118357503674</v>
+      </c>
+      <c r="K342">
+        <v>0.35</v>
+      </c>
+      <c r="L342" t="s">
+        <v>869</v>
+      </c>
+      <c r="M342" s="1">
+        <v>421377.72</v>
+      </c>
+      <c r="N342" s="1">
+        <v>423147.51</v>
+      </c>
+      <c r="O342" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="P342">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="343" spans="1:16">
+      <c r="A343" t="s">
+        <v>870</v>
+      </c>
+      <c r="B343" t="s">
+        <v>871</v>
+      </c>
+      <c r="C343" s="1">
+        <v>2493831.39</v>
+      </c>
+      <c r="D343" s="1">
+        <v>107.835</v>
+      </c>
+      <c r="E343" s="1">
+        <v>106.39664376</v>
+      </c>
+      <c r="F343" t="s">
+        <v>8</v>
+      </c>
+      <c r="G343">
+        <v>1.0</v>
+      </c>
+      <c r="H343" s="1">
+        <v>2653352.9</v>
+      </c>
+      <c r="I343" s="1">
+        <v>35870.18</v>
+      </c>
+      <c r="J343" s="1">
+        <v>1.3518812367552</v>
+      </c>
+      <c r="K343">
+        <v>0.18</v>
+      </c>
+      <c r="L343" t="s">
+        <v>872</v>
+      </c>
+      <c r="M343" s="1">
+        <v>2689223.08</v>
+      </c>
+      <c r="N343" s="1">
+        <v>2693705.14</v>
+      </c>
+      <c r="O343" s="1">
+        <v>0.73</v>
+      </c>
+      <c r="P343">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="344" spans="1:16">
+      <c r="A344" t="s">
+        <v>873</v>
+      </c>
+      <c r="B344" t="s">
+        <v>874</v>
+      </c>
+      <c r="C344" s="1">
+        <v>394000.0</v>
+      </c>
+      <c r="D344" s="1">
+        <v>99.784</v>
+      </c>
+      <c r="E344" s="1">
+        <v>99.422</v>
+      </c>
+      <c r="F344" t="s">
+        <v>8</v>
+      </c>
+      <c r="G344">
+        <v>1.0</v>
+      </c>
+      <c r="H344" s="1">
+        <v>391722.68</v>
+      </c>
+      <c r="I344" s="1">
+        <v>1426.28</v>
+      </c>
+      <c r="J344" s="1">
+        <v>0.36410452414958</v>
+      </c>
+      <c r="K344">
+        <v>3.24</v>
+      </c>
+      <c r="L344" t="s">
+        <v>875</v>
+      </c>
+      <c r="M344" s="1">
+        <v>393148.96</v>
+      </c>
+      <c r="N344" s="1">
+        <v>405918.88</v>
+      </c>
+      <c r="O344" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="P344">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="345" spans="1:16">
+      <c r="A345" t="s">
+        <v>876</v>
+      </c>
+      <c r="B345" t="s">
+        <v>877</v>
+      </c>
+      <c r="C345" s="1">
+        <v>495000.0</v>
+      </c>
+      <c r="D345" s="1">
+        <v>103.474</v>
+      </c>
+      <c r="E345" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F345" t="s">
+        <v>8</v>
+      </c>
+      <c r="G345">
+        <v>1.0</v>
+      </c>
+      <c r="H345" s="1">
+        <v>495000.0</v>
+      </c>
+      <c r="I345" s="1">
+        <v>17196.3</v>
+      </c>
+      <c r="J345" s="1">
+        <v>3.474</v>
+      </c>
+      <c r="K345">
+        <v>3.31</v>
+      </c>
+      <c r="L345" t="s">
+        <v>878</v>
+      </c>
+      <c r="M345" s="1">
+        <v>512196.3</v>
+      </c>
+      <c r="N345" s="1">
+        <v>528578.77</v>
+      </c>
+      <c r="O345" s="1">
+        <v>0.14</v>
+      </c>
+      <c r="P345">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="346" spans="1:16">
+      <c r="A346" t="s">
+        <v>879</v>
+      </c>
+      <c r="B346" t="s">
+        <v>880</v>
+      </c>
+      <c r="C346" s="1">
+        <v>450000.0</v>
+      </c>
+      <c r="D346" s="1">
+        <v>90.607</v>
+      </c>
+      <c r="E346" s="1">
+        <v>88.621</v>
+      </c>
+      <c r="F346" t="s">
+        <v>8</v>
+      </c>
+      <c r="G346">
+        <v>1.0</v>
+      </c>
+      <c r="H346" s="1">
+        <v>398794.5</v>
+      </c>
+      <c r="I346" s="1">
+        <v>8937.0</v>
+      </c>
+      <c r="J346" s="1">
+        <v>2.2410038252784</v>
+      </c>
+      <c r="K346">
+        <v>1.15</v>
+      </c>
+      <c r="L346" t="s">
+        <v>881</v>
+      </c>
+      <c r="M346" s="1">
+        <v>407731.5</v>
+      </c>
+      <c r="N346" s="1">
+        <v>412920.37</v>
+      </c>
+      <c r="O346" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="P346">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="347" spans="1:16">
+      <c r="A347" t="s">
+        <v>882</v>
+      </c>
+      <c r="B347" t="s">
         <v>883</v>
       </c>
-      <c r="B321" t="s">
+      <c r="C347" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="D347" s="1">
+        <v>76.856</v>
+      </c>
+      <c r="E347" s="1">
+        <v>74.174</v>
+      </c>
+      <c r="F347" t="s">
+        <v>8</v>
+      </c>
+      <c r="G347">
+        <v>1.0</v>
+      </c>
+      <c r="H347" s="1">
+        <v>370870.0</v>
+      </c>
+      <c r="I347" s="1">
+        <v>13410.0</v>
+      </c>
+      <c r="J347" s="1">
+        <v>3.615822255777</v>
+      </c>
+      <c r="K347">
+        <v>0.22</v>
+      </c>
+      <c r="L347" t="s">
         <v>884</v>
       </c>
-      <c r="C321" s="1">
+      <c r="M347" s="1">
+        <v>384280.0</v>
+      </c>
+      <c r="N347" s="1">
+        <v>385369.04</v>
+      </c>
+      <c r="O347" s="1">
+        <v>0.1</v>
+      </c>
+      <c r="P347">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="348" spans="1:16">
+      <c r="A348" t="s">
+        <v>885</v>
+      </c>
+      <c r="B348" t="s">
+        <v>886</v>
+      </c>
+      <c r="C348" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="D348" s="1">
+        <v>100.159</v>
+      </c>
+      <c r="E348" s="1">
+        <v>99.985</v>
+      </c>
+      <c r="F348" t="s">
+        <v>8</v>
+      </c>
+      <c r="G348">
+        <v>1.0</v>
+      </c>
+      <c r="H348" s="1">
+        <v>399940.0</v>
+      </c>
+      <c r="I348" s="1">
+        <v>696.0</v>
+      </c>
+      <c r="J348" s="1">
+        <v>0.17402610391559</v>
+      </c>
+      <c r="K348">
+        <v>2.44</v>
+      </c>
+      <c r="L348" t="s">
+        <v>887</v>
+      </c>
+      <c r="M348" s="1">
+        <v>400636.0</v>
+      </c>
+      <c r="N348" s="1">
+        <v>410400.38</v>
+      </c>
+      <c r="O348" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="P348">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="349" spans="1:16">
+      <c r="A349" t="s">
+        <v>888</v>
+      </c>
+      <c r="B349" t="s">
+        <v>889</v>
+      </c>
+      <c r="C349" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="D349" s="1">
+        <v>103.216</v>
+      </c>
+      <c r="E349" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F349" t="s">
+        <v>8</v>
+      </c>
+      <c r="G349">
+        <v>1.0</v>
+      </c>
+      <c r="H349" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="I349" s="1">
+        <v>12864.0</v>
+      </c>
+      <c r="J349" s="1">
+        <v>3.216</v>
+      </c>
+      <c r="K349">
+        <v>1.91</v>
+      </c>
+      <c r="L349" t="s">
+        <v>890</v>
+      </c>
+      <c r="M349" s="1">
+        <v>412864.0</v>
+      </c>
+      <c r="N349" s="1">
+        <v>420504.68</v>
+      </c>
+      <c r="O349" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="P349">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="350" spans="1:16">
+      <c r="A350" t="s">
+        <v>891</v>
+      </c>
+      <c r="B350" t="s">
+        <v>892</v>
+      </c>
+      <c r="C350" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="D350" s="1">
+        <v>101.028</v>
+      </c>
+      <c r="E350" s="1">
+        <v>99.711</v>
+      </c>
+      <c r="F350" t="s">
+        <v>8</v>
+      </c>
+      <c r="G350">
+        <v>1.0</v>
+      </c>
+      <c r="H350" s="1">
+        <v>199422.0</v>
+      </c>
+      <c r="I350" s="1">
+        <v>2634.0</v>
+      </c>
+      <c r="J350" s="1">
+        <v>1.320817161597</v>
+      </c>
+      <c r="K350">
+        <v>0.47</v>
+      </c>
+      <c r="L350">
+        <v>945.21</v>
+      </c>
+      <c r="M350" s="1">
+        <v>202056.0</v>
+      </c>
+      <c r="N350" s="1">
+        <v>203001.21</v>
+      </c>
+      <c r="O350" s="1">
+        <v>0.06</v>
+      </c>
+      <c r="P350">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="351" spans="1:16">
+      <c r="A351" t="s">
+        <v>893</v>
+      </c>
+      <c r="B351" t="s">
+        <v>894</v>
+      </c>
+      <c r="C351" s="1">
+        <v>800000.0</v>
+      </c>
+      <c r="D351" s="1">
+        <v>103.34</v>
+      </c>
+      <c r="E351" s="1">
+        <v>102.3175</v>
+      </c>
+      <c r="F351" t="s">
+        <v>8</v>
+      </c>
+      <c r="G351">
+        <v>1.0</v>
+      </c>
+      <c r="H351" s="1">
+        <v>818540.0</v>
+      </c>
+      <c r="I351" s="1">
+        <v>8180.0</v>
+      </c>
+      <c r="J351" s="1">
+        <v>0.9993402888069</v>
+      </c>
+      <c r="K351">
+        <v>2.64</v>
+      </c>
+      <c r="L351" t="s">
+        <v>895</v>
+      </c>
+      <c r="M351" s="1">
+        <v>826720.0</v>
+      </c>
+      <c r="N351" s="1">
+        <v>847804.93</v>
+      </c>
+      <c r="O351" s="1">
+        <v>0.23</v>
+      </c>
+      <c r="P351">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="352" spans="1:16">
+      <c r="A352" t="s">
+        <v>896</v>
+      </c>
+      <c r="B352" t="s">
+        <v>897</v>
+      </c>
+      <c r="C352" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="D352" s="1">
+        <v>101.021</v>
+      </c>
+      <c r="E352" s="1">
+        <v>100.66</v>
+      </c>
+      <c r="F352" t="s">
+        <v>8</v>
+      </c>
+      <c r="G352">
+        <v>1.0</v>
+      </c>
+      <c r="H352" s="1">
+        <v>201320.0</v>
+      </c>
+      <c r="I352" s="1">
+        <v>722.0</v>
+      </c>
+      <c r="J352" s="1">
+        <v>0.35863302205444</v>
+      </c>
+      <c r="K352">
+        <v>2.19</v>
+      </c>
+      <c r="L352" t="s">
+        <v>898</v>
+      </c>
+      <c r="M352" s="1">
+        <v>202042.0</v>
+      </c>
+      <c r="N352" s="1">
+        <v>206424.88</v>
+      </c>
+      <c r="O352" s="1">
+        <v>0.06</v>
+      </c>
+      <c r="P352">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="353" spans="1:16">
+      <c r="A353" t="s">
+        <v>899</v>
+      </c>
+      <c r="B353" t="s">
+        <v>900</v>
+      </c>
+      <c r="C353" s="1">
+        <v>129000.0</v>
+      </c>
+      <c r="D353" s="1">
+        <v>96.093</v>
+      </c>
+      <c r="E353" s="1">
+        <v>97.75713953</v>
+      </c>
+      <c r="F353" t="s">
+        <v>8</v>
+      </c>
+      <c r="G353">
+        <v>1.0</v>
+      </c>
+      <c r="H353" s="1">
+        <v>126106.71</v>
+      </c>
+      <c r="I353" s="1">
+        <v>-2146.74</v>
+      </c>
+      <c r="J353" s="1">
+        <v>-1.7023202016768</v>
+      </c>
+      <c r="K353">
+        <v>0.49</v>
+      </c>
+      <c r="L353">
+        <v>632.63</v>
+      </c>
+      <c r="M353" s="1">
+        <v>123959.97</v>
+      </c>
+      <c r="N353" s="1">
+        <v>124592.6</v>
+      </c>
+      <c r="O353" s="1">
+        <v>0.03</v>
+      </c>
+      <c r="P353">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="354" spans="1:16">
+      <c r="A354" t="s">
+        <v>901</v>
+      </c>
+      <c r="B354" t="s">
+        <v>902</v>
+      </c>
+      <c r="C354" s="1">
+        <v>470000.0</v>
+      </c>
+      <c r="D354" s="1">
+        <v>100.312</v>
+      </c>
+      <c r="E354" s="1">
+        <v>99.81825532</v>
+      </c>
+      <c r="F354" t="s">
+        <v>8</v>
+      </c>
+      <c r="G354">
+        <v>1.0</v>
+      </c>
+      <c r="H354" s="1">
+        <v>469145.8</v>
+      </c>
+      <c r="I354" s="1">
+        <v>2320.6</v>
+      </c>
+      <c r="J354" s="1">
+        <v>0.49464366940938</v>
+      </c>
+      <c r="K354">
+        <v>3.22</v>
+      </c>
+      <c r="L354" t="s">
+        <v>903</v>
+      </c>
+      <c r="M354" s="1">
+        <v>471466.4</v>
+      </c>
+      <c r="N354" s="1">
+        <v>486590.1</v>
+      </c>
+      <c r="O354" s="1">
+        <v>0.13</v>
+      </c>
+      <c r="P354">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="355" spans="1:16">
+      <c r="A355" t="s">
+        <v>904</v>
+      </c>
+      <c r="B355" t="s">
+        <v>905</v>
+      </c>
+      <c r="C355" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="D355" s="1">
+        <v>101.582</v>
+      </c>
+      <c r="E355" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F355" t="s">
+        <v>8</v>
+      </c>
+      <c r="G355">
+        <v>1.0</v>
+      </c>
+      <c r="H355" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="I355" s="1">
+        <v>6328.0</v>
+      </c>
+      <c r="J355" s="1">
+        <v>1.582</v>
+      </c>
+      <c r="K355">
+        <v>1.01</v>
+      </c>
+      <c r="L355" t="s">
+        <v>906</v>
+      </c>
+      <c r="M355" s="1">
+        <v>406328.0</v>
+      </c>
+      <c r="N355" s="1">
+        <v>410381.17</v>
+      </c>
+      <c r="O355" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="P355">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="356" spans="1:16">
+      <c r="A356" t="s">
+        <v>907</v>
+      </c>
+      <c r="B356" t="s">
+        <v>908</v>
+      </c>
+      <c r="C356" s="1">
+        <v>363000.0</v>
+      </c>
+      <c r="D356" s="1">
+        <v>99.943</v>
+      </c>
+      <c r="E356" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F356" t="s">
+        <v>8</v>
+      </c>
+      <c r="G356">
+        <v>1.0</v>
+      </c>
+      <c r="H356" s="1">
+        <v>363000.0</v>
+      </c>
+      <c r="I356" s="1">
+        <v>-206.91</v>
+      </c>
+      <c r="J356" s="1">
+        <v>-0.057</v>
+      </c>
+      <c r="K356">
+        <v>0.06</v>
+      </c>
+      <c r="L356">
+        <v>228.0</v>
+      </c>
+      <c r="M356" s="1">
+        <v>362793.09</v>
+      </c>
+      <c r="N356" s="1">
+        <v>363021.09</v>
+      </c>
+      <c r="O356" s="1">
+        <v>0.1</v>
+      </c>
+      <c r="P356">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="357" spans="1:16">
+      <c r="A357" t="s">
+        <v>909</v>
+      </c>
+      <c r="B357" t="s">
+        <v>910</v>
+      </c>
+      <c r="C357" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="D357" s="1">
+        <v>99.919</v>
+      </c>
+      <c r="E357" s="1">
+        <v>99.3</v>
+      </c>
+      <c r="F357" t="s">
+        <v>8</v>
+      </c>
+      <c r="G357">
+        <v>1.0</v>
+      </c>
+      <c r="H357" s="1">
+        <v>397200.0</v>
+      </c>
+      <c r="I357" s="1">
+        <v>2476.0</v>
+      </c>
+      <c r="J357" s="1">
+        <v>0.6233635448137</v>
+      </c>
+      <c r="K357">
+        <v>2.69</v>
+      </c>
+      <c r="L357" t="s">
+        <v>911</v>
+      </c>
+      <c r="M357" s="1">
+        <v>399676.0</v>
+      </c>
+      <c r="N357" s="1">
+        <v>410434.9</v>
+      </c>
+      <c r="O357" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="P357">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="358" spans="1:16">
+      <c r="A358" t="s">
+        <v>912</v>
+      </c>
+      <c r="B358" t="s">
+        <v>913</v>
+      </c>
+      <c r="C358" s="1">
+        <v>276000.0</v>
+      </c>
+      <c r="D358" s="1">
+        <v>101.188</v>
+      </c>
+      <c r="E358" s="1">
+        <v>99.23</v>
+      </c>
+      <c r="F358" t="s">
+        <v>8</v>
+      </c>
+      <c r="G358">
+        <v>1.0</v>
+      </c>
+      <c r="H358" s="1">
+        <v>273874.8</v>
+      </c>
+      <c r="I358" s="1">
+        <v>5404.08</v>
+      </c>
+      <c r="J358" s="1">
+        <v>1.973193590648</v>
+      </c>
+      <c r="K358">
+        <v>1.66</v>
+      </c>
+      <c r="L358" t="s">
+        <v>914</v>
+      </c>
+      <c r="M358" s="1">
+        <v>279278.88</v>
+      </c>
+      <c r="N358" s="1">
+        <v>283872.58</v>
+      </c>
+      <c r="O358" s="1">
+        <v>0.08</v>
+      </c>
+      <c r="P358">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="359" spans="1:16">
+      <c r="A359" t="s">
+        <v>915</v>
+      </c>
+      <c r="B359" t="s">
+        <v>916</v>
+      </c>
+      <c r="C359" s="1">
+        <v>171000.0</v>
+      </c>
+      <c r="D359" s="1">
+        <v>101.798</v>
+      </c>
+      <c r="E359" s="1">
+        <v>99.499</v>
+      </c>
+      <c r="F359" t="s">
+        <v>8</v>
+      </c>
+      <c r="G359">
+        <v>1.0</v>
+      </c>
+      <c r="H359" s="1">
+        <v>170143.29</v>
+      </c>
+      <c r="I359" s="1">
+        <v>3931.29</v>
+      </c>
+      <c r="J359" s="1">
+        <v>2.3105759856883</v>
+      </c>
+      <c r="K359">
+        <v>0.47</v>
+      </c>
+      <c r="L359">
+        <v>808.15</v>
+      </c>
+      <c r="M359" s="1">
+        <v>174074.58</v>
+      </c>
+      <c r="N359" s="1">
+        <v>174882.73</v>
+      </c>
+      <c r="O359" s="1">
+        <v>0.05</v>
+      </c>
+      <c r="P359">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="360" spans="1:16">
+      <c r="A360" t="s">
+        <v>917</v>
+      </c>
+      <c r="B360" t="s">
+        <v>918</v>
+      </c>
+      <c r="C360" s="1">
+        <v>329000.0</v>
+      </c>
+      <c r="D360" s="1">
+        <v>103.49</v>
+      </c>
+      <c r="E360" s="1">
+        <v>99.451</v>
+      </c>
+      <c r="F360" t="s">
+        <v>8</v>
+      </c>
+      <c r="G360">
+        <v>1.0</v>
+      </c>
+      <c r="H360" s="1">
+        <v>327193.79</v>
+      </c>
+      <c r="I360" s="1">
+        <v>13288.31</v>
+      </c>
+      <c r="J360" s="1">
+        <v>4.0612965178832</v>
+      </c>
+      <c r="K360">
+        <v>3.12</v>
+      </c>
+      <c r="L360" t="s">
+        <v>919</v>
+      </c>
+      <c r="M360" s="1">
+        <v>340482.1</v>
+      </c>
+      <c r="N360" s="1">
+        <v>350757.72</v>
+      </c>
+      <c r="O360" s="1">
+        <v>0.1</v>
+      </c>
+      <c r="P360">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="361" spans="1:16">
+      <c r="A361" t="s">
+        <v>920</v>
+      </c>
+      <c r="B361" t="s">
+        <v>921</v>
+      </c>
+      <c r="C361" s="1">
+        <v>3660000.0</v>
+      </c>
+      <c r="D361" s="1">
+        <v>71.079</v>
+      </c>
+      <c r="E361" s="1">
+        <v>70.36</v>
+      </c>
+      <c r="F361" t="s">
+        <v>8</v>
+      </c>
+      <c r="G361">
+        <v>1.0</v>
+      </c>
+      <c r="H361" s="1">
+        <v>2575176.0</v>
+      </c>
+      <c r="I361" s="1">
+        <v>26315.4</v>
+      </c>
+      <c r="J361" s="1">
+        <v>1.0218874360432</v>
+      </c>
+      <c r="K361">
+        <v>0.75</v>
+      </c>
+      <c r="L361" t="s">
+        <v>922</v>
+      </c>
+      <c r="M361" s="1">
+        <v>2601491.4</v>
+      </c>
+      <c r="N361" s="1">
+        <v>2628966.47</v>
+      </c>
+      <c r="O361" s="1">
+        <v>0.71</v>
+      </c>
+      <c r="P361">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="362" spans="1:16">
+      <c r="A362" t="s">
+        <v>923</v>
+      </c>
+      <c r="B362" t="s">
+        <v>924</v>
+      </c>
+      <c r="C362" s="1">
+        <v>174000.0</v>
+      </c>
+      <c r="D362" s="1">
+        <v>101.418</v>
+      </c>
+      <c r="E362" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F362" t="s">
+        <v>8</v>
+      </c>
+      <c r="G362">
+        <v>1.0</v>
+      </c>
+      <c r="H362" s="1">
+        <v>174000.0</v>
+      </c>
+      <c r="I362" s="1">
+        <v>2467.32</v>
+      </c>
+      <c r="J362" s="1">
+        <v>1.418</v>
+      </c>
+      <c r="K362">
+        <v>0.95</v>
+      </c>
+      <c r="L362" t="s">
+        <v>925</v>
+      </c>
+      <c r="M362" s="1">
+        <v>176467.32</v>
+      </c>
+      <c r="N362" s="1">
+        <v>178113.94</v>
+      </c>
+      <c r="O362" s="1">
+        <v>0.05</v>
+      </c>
+      <c r="P362">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="363" spans="1:16">
+      <c r="A363" t="s">
+        <v>926</v>
+      </c>
+      <c r="B363" t="s">
+        <v>927</v>
+      </c>
+      <c r="C363" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="D363" s="1">
+        <v>100.891</v>
+      </c>
+      <c r="E363" s="1">
+        <v>100.23</v>
+      </c>
+      <c r="F363" t="s">
+        <v>8</v>
+      </c>
+      <c r="G363">
+        <v>1.0</v>
+      </c>
+      <c r="H363" s="1">
+        <v>601380.0</v>
+      </c>
+      <c r="I363" s="1">
+        <v>3966.0</v>
+      </c>
+      <c r="J363" s="1">
+        <v>0.65948318866607</v>
+      </c>
+      <c r="K363">
+        <v>1.84</v>
+      </c>
+      <c r="L363" t="s">
+        <v>928</v>
+      </c>
+      <c r="M363" s="1">
+        <v>605346.0</v>
+      </c>
+      <c r="N363" s="1">
+        <v>616380.25</v>
+      </c>
+      <c r="O363" s="1">
+        <v>0.17</v>
+      </c>
+      <c r="P363">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="364" spans="1:16">
+      <c r="A364" t="s">
+        <v>929</v>
+      </c>
+      <c r="B364" t="s">
+        <v>930</v>
+      </c>
+      <c r="C364" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="D364" s="1">
+        <v>100.618</v>
+      </c>
+      <c r="E364" s="1">
+        <v>99.871</v>
+      </c>
+      <c r="F364" t="s">
+        <v>8</v>
+      </c>
+      <c r="G364">
+        <v>1.0</v>
+      </c>
+      <c r="H364" s="1">
+        <v>499355.0</v>
+      </c>
+      <c r="I364" s="1">
+        <v>3735.0</v>
+      </c>
+      <c r="J364" s="1">
+        <v>0.74796487468835</v>
+      </c>
+      <c r="K364">
+        <v>1.09</v>
+      </c>
+      <c r="L364" t="s">
+        <v>931</v>
+      </c>
+      <c r="M364" s="1">
+        <v>503090.0</v>
+      </c>
+      <c r="N364" s="1">
+        <v>508557.47</v>
+      </c>
+      <c r="O364" s="1">
+        <v>0.14</v>
+      </c>
+      <c r="P364">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="365" spans="1:16">
+      <c r="A365" t="s">
+        <v>932</v>
+      </c>
+      <c r="B365" t="s">
+        <v>933</v>
+      </c>
+      <c r="C365" s="1">
+        <v>6664000.0</v>
+      </c>
+      <c r="D365" s="1">
+        <v>74.53</v>
+      </c>
+      <c r="E365" s="1">
+        <v>70.69438941</v>
+      </c>
+      <c r="F365" t="s">
+        <v>8</v>
+      </c>
+      <c r="G365">
+        <v>1.0</v>
+      </c>
+      <c r="H365" s="1">
+        <v>4711074.11</v>
+      </c>
+      <c r="I365" s="1">
+        <v>255605.09</v>
+      </c>
+      <c r="J365" s="1">
+        <v>5.4256223534552</v>
+      </c>
+      <c r="K365">
+        <v>0.4</v>
+      </c>
+      <c r="L365" t="s">
+        <v>934</v>
+      </c>
+      <c r="M365" s="1">
+        <v>4966679.2</v>
+      </c>
+      <c r="N365" s="1">
+        <v>4993627.32</v>
+      </c>
+      <c r="O365" s="1">
+        <v>1.35</v>
+      </c>
+      <c r="P365">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="366" spans="1:16">
+      <c r="A366" t="s">
+        <v>935</v>
+      </c>
+      <c r="B366" t="s">
+        <v>936</v>
+      </c>
+      <c r="C366" s="1">
+        <v>1688000.0</v>
+      </c>
+      <c r="D366" s="1">
+        <v>90.927</v>
+      </c>
+      <c r="E366" s="1">
+        <v>88.3668519</v>
+      </c>
+      <c r="F366" t="s">
+        <v>8</v>
+      </c>
+      <c r="G366">
+        <v>1.0</v>
+      </c>
+      <c r="H366" s="1">
+        <v>1491632.46</v>
+      </c>
+      <c r="I366" s="1">
+        <v>43215.3</v>
+      </c>
+      <c r="J366" s="1">
+        <v>2.8971815215123</v>
+      </c>
+      <c r="K366">
+        <v>1.09</v>
+      </c>
+      <c r="L366" t="s">
+        <v>937</v>
+      </c>
+      <c r="M366" s="1">
+        <v>1534847.76</v>
+      </c>
+      <c r="N366" s="1">
+        <v>1553327.89</v>
+      </c>
+      <c r="O366" s="1">
+        <v>0.42</v>
+      </c>
+      <c r="P366">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="367" spans="1:16">
+      <c r="A367" t="s">
+        <v>938</v>
+      </c>
+      <c r="B367" t="s">
+        <v>939</v>
+      </c>
+      <c r="C367" s="1">
+        <v>1890000.0</v>
+      </c>
+      <c r="D367" s="1">
+        <v>100.375</v>
+      </c>
+      <c r="E367" s="1">
+        <v>97.669</v>
+      </c>
+      <c r="F367" t="s">
+        <v>8</v>
+      </c>
+      <c r="G367">
+        <v>1.0</v>
+      </c>
+      <c r="H367" s="1">
+        <v>1845944.1</v>
+      </c>
+      <c r="I367" s="1">
+        <v>51143.4</v>
+      </c>
+      <c r="J367" s="1">
+        <v>2.7705822727785</v>
+      </c>
+      <c r="K367">
+        <v>0.3</v>
+      </c>
+      <c r="L367" t="s">
+        <v>940</v>
+      </c>
+      <c r="M367" s="1">
+        <v>1897087.5</v>
+      </c>
+      <c r="N367" s="1">
+        <v>1902705.72</v>
+      </c>
+      <c r="O367" s="1">
+        <v>0.52</v>
+      </c>
+      <c r="P367">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="368" spans="1:16">
+      <c r="A368" t="s">
+        <v>941</v>
+      </c>
+      <c r="B368" t="s">
+        <v>942</v>
+      </c>
+      <c r="C368" s="1">
+        <v>1365000.0</v>
+      </c>
+      <c r="D368" s="1">
+        <v>102.301</v>
+      </c>
+      <c r="E368" s="1">
+        <v>101.47184249</v>
+      </c>
+      <c r="F368" t="s">
+        <v>8</v>
+      </c>
+      <c r="G368">
+        <v>1.0</v>
+      </c>
+      <c r="H368" s="1">
+        <v>1385090.65</v>
+      </c>
+      <c r="I368" s="1">
+        <v>11318.0</v>
+      </c>
+      <c r="J368" s="1">
+        <v>0.81713063329104</v>
+      </c>
+      <c r="K368">
+        <v>1.35</v>
+      </c>
+      <c r="L368" t="s">
+        <v>943</v>
+      </c>
+      <c r="M368" s="1">
+        <v>1396408.65</v>
+      </c>
+      <c r="N368" s="1">
+        <v>1414808.1</v>
+      </c>
+      <c r="O368" s="1">
+        <v>0.38</v>
+      </c>
+      <c r="P368">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="369" spans="1:16">
+      <c r="A369" t="s">
+        <v>944</v>
+      </c>
+      <c r="B369" t="s">
+        <v>945</v>
+      </c>
+      <c r="C369" s="1">
+        <v>5094000.0</v>
+      </c>
+      <c r="D369" s="1">
+        <v>102.092</v>
+      </c>
+      <c r="E369" s="1">
+        <v>128.85467452</v>
+      </c>
+      <c r="F369" t="s">
+        <v>8</v>
+      </c>
+      <c r="G369">
+        <v>1.0</v>
+      </c>
+      <c r="H369" s="1">
+        <v>6563857.12</v>
+      </c>
+      <c r="I369" s="1">
+        <v>114346.32</v>
+      </c>
+      <c r="J369" s="1">
+        <v>1.7420598576344</v>
+      </c>
+      <c r="K369">
+        <v>0.33</v>
+      </c>
+      <c r="L369" t="s">
+        <v>946</v>
+      </c>
+      <c r="M369" s="1">
+        <v>6678203.44</v>
+      </c>
+      <c r="N369" s="1">
+        <v>6694870.46</v>
+      </c>
+      <c r="O369" s="1">
+        <v>1.81</v>
+      </c>
+      <c r="P369">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="370" spans="1:16">
+      <c r="A370" t="s">
+        <v>947</v>
+      </c>
+      <c r="B370" t="s">
+        <v>948</v>
+      </c>
+      <c r="C370" s="1">
+        <v>526000.0</v>
+      </c>
+      <c r="D370" s="1">
+        <v>102.278</v>
+      </c>
+      <c r="E370" s="1">
+        <v>99.646</v>
+      </c>
+      <c r="F370" t="s">
+        <v>8</v>
+      </c>
+      <c r="G370">
+        <v>1.0</v>
+      </c>
+      <c r="H370" s="1">
+        <v>524137.96</v>
+      </c>
+      <c r="I370" s="1">
+        <v>13844.32</v>
+      </c>
+      <c r="J370" s="1">
+        <v>2.6413503803464</v>
+      </c>
+      <c r="K370">
+        <v>3.36</v>
+      </c>
+      <c r="L370" t="s">
+        <v>949</v>
+      </c>
+      <c r="M370" s="1">
+        <v>537982.28</v>
+      </c>
+      <c r="N370" s="1">
+        <v>555635.7</v>
+      </c>
+      <c r="O370" s="1">
+        <v>0.15</v>
+      </c>
+      <c r="P370">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="371" spans="1:16">
+      <c r="A371" t="s">
+        <v>950</v>
+      </c>
+      <c r="B371" t="s">
+        <v>951</v>
+      </c>
+      <c r="C371" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="D371" s="1">
+        <v>101.158</v>
+      </c>
+      <c r="E371" s="1">
+        <v>97.41</v>
+      </c>
+      <c r="F371" t="s">
+        <v>8</v>
+      </c>
+      <c r="G371">
+        <v>1.0</v>
+      </c>
+      <c r="H371" s="1">
+        <v>389640.0</v>
+      </c>
+      <c r="I371" s="1">
+        <v>14992.0</v>
+      </c>
+      <c r="J371" s="1">
+        <v>3.8476542449441</v>
+      </c>
+      <c r="K371">
+        <v>3.46</v>
+      </c>
+      <c r="L371" t="s">
+        <v>952</v>
+      </c>
+      <c r="M371" s="1">
+        <v>404632.0</v>
+      </c>
+      <c r="N371" s="1">
+        <v>418484.05</v>
+      </c>
+      <c r="O371" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="P371">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="372" spans="1:16">
+      <c r="A372" t="s">
+        <v>953</v>
+      </c>
+      <c r="B372" t="s">
+        <v>954</v>
+      </c>
+      <c r="C372" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="D372" s="1">
+        <v>108.932</v>
+      </c>
+      <c r="E372" s="1">
+        <v>108.24</v>
+      </c>
+      <c r="F372" t="s">
+        <v>8</v>
+      </c>
+      <c r="G372">
+        <v>1.0</v>
+      </c>
+      <c r="H372" s="1">
+        <v>432960.0</v>
+      </c>
+      <c r="I372" s="1">
+        <v>2768.0</v>
+      </c>
+      <c r="J372" s="1">
+        <v>0.63932002956393</v>
+      </c>
+      <c r="K372">
+        <v>1.64</v>
+      </c>
+      <c r="L372" t="s">
+        <v>955</v>
+      </c>
+      <c r="M372" s="1">
+        <v>435728.0</v>
+      </c>
+      <c r="N372" s="1">
+        <v>442303.34</v>
+      </c>
+      <c r="O372" s="1">
+        <v>0.12</v>
+      </c>
+      <c r="P372">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="373" spans="1:16">
+      <c r="A373" t="s">
+        <v>956</v>
+      </c>
+      <c r="B373" t="s">
+        <v>957</v>
+      </c>
+      <c r="C373" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="D373" s="1">
+        <v>100.767</v>
+      </c>
+      <c r="E373" s="1">
+        <v>100.507</v>
+      </c>
+      <c r="F373" t="s">
+        <v>8</v>
+      </c>
+      <c r="G373">
+        <v>1.0</v>
+      </c>
+      <c r="H373" s="1">
+        <v>603042.0</v>
+      </c>
+      <c r="I373" s="1">
+        <v>1560.0</v>
+      </c>
+      <c r="J373" s="1">
+        <v>0.25868844956073</v>
+      </c>
+      <c r="K373">
+        <v>2.58</v>
+      </c>
+      <c r="L373" t="s">
+        <v>958</v>
+      </c>
+      <c r="M373" s="1">
+        <v>604602.0</v>
+      </c>
+      <c r="N373" s="1">
+        <v>620080.77</v>
+      </c>
+      <c r="O373" s="1">
+        <v>0.17</v>
+      </c>
+      <c r="P373">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="374" spans="1:16">
+      <c r="A374" t="s">
+        <v>959</v>
+      </c>
+      <c r="B374" t="s">
+        <v>960</v>
+      </c>
+      <c r="C374" s="1">
+        <v>683000.0</v>
+      </c>
+      <c r="D374" s="1">
+        <v>100.464</v>
+      </c>
+      <c r="E374" s="1">
+        <v>99.902</v>
+      </c>
+      <c r="F374" t="s">
+        <v>8</v>
+      </c>
+      <c r="G374">
+        <v>1.0</v>
+      </c>
+      <c r="H374" s="1">
+        <v>682330.66</v>
+      </c>
+      <c r="I374" s="1">
+        <v>3838.46</v>
+      </c>
+      <c r="J374" s="1">
+        <v>0.56255130027427</v>
+      </c>
+      <c r="K374">
+        <v>0.12</v>
+      </c>
+      <c r="L374">
+        <v>813.99</v>
+      </c>
+      <c r="M374" s="1">
+        <v>686169.12</v>
+      </c>
+      <c r="N374" s="1">
+        <v>686983.11</v>
+      </c>
+      <c r="O374" s="1">
+        <v>0.19</v>
+      </c>
+      <c r="P374">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="375" spans="1:16">
+      <c r="A375" t="s">
+        <v>961</v>
+      </c>
+      <c r="B375" t="s">
+        <v>962</v>
+      </c>
+      <c r="C375" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="D375" s="1">
+        <v>90.849</v>
+      </c>
+      <c r="E375" s="1">
+        <v>85.25</v>
+      </c>
+      <c r="F375" t="s">
+        <v>8</v>
+      </c>
+      <c r="G375">
+        <v>1.0</v>
+      </c>
+      <c r="H375" s="1">
+        <v>511500.0</v>
+      </c>
+      <c r="I375" s="1">
+        <v>33594.0</v>
+      </c>
+      <c r="J375" s="1">
+        <v>6.5677419354839</v>
+      </c>
+      <c r="K375">
+        <v>0.71</v>
+      </c>
+      <c r="L375" t="s">
+        <v>963</v>
+      </c>
+      <c r="M375" s="1">
+        <v>545094.0</v>
+      </c>
+      <c r="N375" s="1">
+        <v>549347.42</v>
+      </c>
+      <c r="O375" s="1">
+        <v>0.15</v>
+      </c>
+      <c r="P375">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="376" spans="1:16">
+      <c r="A376" t="s">
+        <v>964</v>
+      </c>
+      <c r="B376" t="s">
+        <v>965</v>
+      </c>
+      <c r="C376" s="1">
+        <v>351000.0</v>
+      </c>
+      <c r="D376" s="1">
+        <v>103.058</v>
+      </c>
+      <c r="E376" s="1">
+        <v>99.779</v>
+      </c>
+      <c r="F376" t="s">
+        <v>8</v>
+      </c>
+      <c r="G376">
+        <v>1.0</v>
+      </c>
+      <c r="H376" s="1">
+        <v>350224.29</v>
+      </c>
+      <c r="I376" s="1">
+        <v>11509.29</v>
+      </c>
+      <c r="J376" s="1">
+        <v>3.2862626404354</v>
+      </c>
+      <c r="K376">
+        <v>1.04</v>
+      </c>
+      <c r="L376" t="s">
+        <v>966</v>
+      </c>
+      <c r="M376" s="1">
+        <v>361733.58</v>
+      </c>
+      <c r="N376" s="1">
+        <v>365375.81</v>
+      </c>
+      <c r="O376" s="1">
+        <v>0.1</v>
+      </c>
+      <c r="P376">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="377" spans="1:16">
+      <c r="A377" t="s">
+        <v>967</v>
+      </c>
+      <c r="B377" t="s">
+        <v>968</v>
+      </c>
+      <c r="C377" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="D377" s="1">
+        <v>103.032</v>
+      </c>
+      <c r="E377" s="1">
+        <v>102.939</v>
+      </c>
+      <c r="F377" t="s">
+        <v>8</v>
+      </c>
+      <c r="G377">
+        <v>1.0</v>
+      </c>
+      <c r="H377" s="1">
+        <v>411756.0</v>
+      </c>
+      <c r="I377" s="1">
+        <v>372.0</v>
+      </c>
+      <c r="J377" s="1">
+        <v>0.090344767289366</v>
+      </c>
+      <c r="K377">
+        <v>0.09</v>
+      </c>
+      <c r="L377">
+        <v>357.53</v>
+      </c>
+      <c r="M377" s="1">
+        <v>412128.0</v>
+      </c>
+      <c r="N377" s="1">
+        <v>412485.53</v>
+      </c>
+      <c r="O377" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="P377">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="378" spans="1:16">
+      <c r="A378" t="s">
+        <v>969</v>
+      </c>
+      <c r="B378" t="s">
+        <v>970</v>
+      </c>
+      <c r="C378" s="1">
+        <v>700000.0</v>
+      </c>
+      <c r="D378" s="1">
+        <v>100.157</v>
+      </c>
+      <c r="E378" s="1">
+        <v>100.761</v>
+      </c>
+      <c r="F378" t="s">
+        <v>8</v>
+      </c>
+      <c r="G378">
+        <v>1.0</v>
+      </c>
+      <c r="H378" s="1">
+        <v>705327.0</v>
+      </c>
+      <c r="I378" s="1">
+        <v>-4228.0</v>
+      </c>
+      <c r="J378" s="1">
+        <v>-0.59943827472931</v>
+      </c>
+      <c r="K378">
+        <v>0.01</v>
+      </c>
+      <c r="L378">
+        <v>64.73</v>
+      </c>
+      <c r="M378" s="1">
+        <v>701099.0</v>
+      </c>
+      <c r="N378" s="1">
+        <v>701163.73</v>
+      </c>
+      <c r="O378" s="1">
+        <v>0.19</v>
+      </c>
+      <c r="P378">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="379" spans="1:16">
+      <c r="A379" t="s">
+        <v>971</v>
+      </c>
+      <c r="B379" t="s">
+        <v>972</v>
+      </c>
+      <c r="C379" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="D379" s="1">
+        <v>104.003</v>
+      </c>
+      <c r="E379" s="1">
+        <v>99.871</v>
+      </c>
+      <c r="F379" t="s">
+        <v>8</v>
+      </c>
+      <c r="G379">
+        <v>1.0</v>
+      </c>
+      <c r="H379" s="1">
+        <v>199742.0</v>
+      </c>
+      <c r="I379" s="1">
+        <v>8264.0</v>
+      </c>
+      <c r="J379" s="1">
+        <v>4.1373371649428</v>
+      </c>
+      <c r="K379">
+        <v>3.11</v>
+      </c>
+      <c r="L379" t="s">
+        <v>973</v>
+      </c>
+      <c r="M379" s="1">
+        <v>208006.0</v>
+      </c>
+      <c r="N379" s="1">
+        <v>214232.03</v>
+      </c>
+      <c r="O379" s="1">
+        <v>0.06</v>
+      </c>
+      <c r="P379">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="380" spans="1:16">
+      <c r="A380" t="s">
+        <v>974</v>
+      </c>
+      <c r="B380" t="s">
+        <v>975</v>
+      </c>
+      <c r="C380" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="D380" s="1">
+        <v>100.132</v>
+      </c>
+      <c r="E380" s="1">
+        <v>99.589</v>
+      </c>
+      <c r="F380" t="s">
+        <v>8</v>
+      </c>
+      <c r="G380">
+        <v>1.0</v>
+      </c>
+      <c r="H380" s="1">
+        <v>497945.0</v>
+      </c>
+      <c r="I380" s="1">
+        <v>2715.0</v>
+      </c>
+      <c r="J380" s="1">
+        <v>0.54524094026449</v>
+      </c>
+      <c r="K380">
+        <v>1.84</v>
+      </c>
+      <c r="L380" t="s">
+        <v>976</v>
+      </c>
+      <c r="M380" s="1">
+        <v>500660.0</v>
+      </c>
+      <c r="N380" s="1">
+        <v>509865.48</v>
+      </c>
+      <c r="O380" s="1">
+        <v>0.14</v>
+      </c>
+      <c r="P380">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="381" spans="1:16">
+      <c r="A381" t="s">
+        <v>977</v>
+      </c>
+      <c r="B381" t="s">
+        <v>978</v>
+      </c>
+      <c r="C381" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="D381" s="1">
+        <v>99.762</v>
+      </c>
+      <c r="E381" s="1">
+        <v>99.908</v>
+      </c>
+      <c r="F381" t="s">
+        <v>8</v>
+      </c>
+      <c r="G381">
+        <v>1.0</v>
+      </c>
+      <c r="H381" s="1">
+        <v>199816.0</v>
+      </c>
+      <c r="I381" s="1">
+        <v>-292.0</v>
+      </c>
+      <c r="J381" s="1">
+        <v>-0.14613444368819</v>
+      </c>
+      <c r="K381">
+        <v>0.33</v>
+      </c>
+      <c r="L381">
+        <v>667.36</v>
+      </c>
+      <c r="M381" s="1">
+        <v>199524.0</v>
+      </c>
+      <c r="N381" s="1">
+        <v>200191.36</v>
+      </c>
+      <c r="O381" s="1">
+        <v>0.05</v>
+      </c>
+      <c r="P381">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="382" spans="1:16">
+      <c r="A382" t="s">
+        <v>979</v>
+      </c>
+      <c r="B382" t="s">
+        <v>978</v>
+      </c>
+      <c r="C382" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="D382" s="1">
+        <v>104.321</v>
+      </c>
+      <c r="E382" s="1">
+        <v>103.15</v>
+      </c>
+      <c r="F382" t="s">
+        <v>8</v>
+      </c>
+      <c r="G382">
+        <v>1.0</v>
+      </c>
+      <c r="H382" s="1">
+        <v>206300.0</v>
+      </c>
+      <c r="I382" s="1">
+        <v>2342.0</v>
+      </c>
+      <c r="J382" s="1">
+        <v>1.1352399418323</v>
+      </c>
+      <c r="K382">
+        <v>4.24</v>
+      </c>
+      <c r="L382" t="s">
+        <v>980</v>
+      </c>
+      <c r="M382" s="1">
+        <v>208642.0</v>
+      </c>
+      <c r="N382" s="1">
+        <v>217126.93</v>
+      </c>
+      <c r="O382" s="1">
+        <v>0.06</v>
+      </c>
+      <c r="P382">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="383" spans="1:16">
+      <c r="A383" t="s">
+        <v>981</v>
+      </c>
+      <c r="B383" t="s">
+        <v>982</v>
+      </c>
+      <c r="C383" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="D383" s="1">
+        <v>106.282</v>
+      </c>
+      <c r="E383" s="1">
+        <v>106.6</v>
+      </c>
+      <c r="F383" t="s">
+        <v>8</v>
+      </c>
+      <c r="G383">
+        <v>1.0</v>
+      </c>
+      <c r="H383" s="1">
+        <v>426400.0</v>
+      </c>
+      <c r="I383" s="1">
+        <v>-1272.0</v>
+      </c>
+      <c r="J383" s="1">
+        <v>-0.29831144465291</v>
+      </c>
+      <c r="K383">
+        <v>1.58</v>
+      </c>
+      <c r="L383" t="s">
+        <v>983</v>
+      </c>
+      <c r="M383" s="1">
+        <v>425128.0</v>
+      </c>
+      <c r="N383" s="1">
+        <v>431462.25</v>
+      </c>
+      <c r="O383" s="1">
+        <v>0.12</v>
+      </c>
+      <c r="P383">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="384" spans="1:16">
+      <c r="A384" t="s">
+        <v>984</v>
+      </c>
+      <c r="B384" t="s">
+        <v>985</v>
+      </c>
+      <c r="C384" s="1">
+        <v>384000.0</v>
+      </c>
+      <c r="D384" s="1">
+        <v>102.185</v>
+      </c>
+      <c r="E384" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F384" t="s">
+        <v>8</v>
+      </c>
+      <c r="G384">
+        <v>1.0</v>
+      </c>
+      <c r="H384" s="1">
+        <v>384000.0</v>
+      </c>
+      <c r="I384" s="1">
+        <v>8390.4</v>
+      </c>
+      <c r="J384" s="1">
+        <v>2.185</v>
+      </c>
+      <c r="K384">
+        <v>0.43</v>
+      </c>
+      <c r="L384" t="s">
+        <v>986</v>
+      </c>
+      <c r="M384" s="1">
+        <v>392390.4</v>
+      </c>
+      <c r="N384" s="1">
+        <v>394043.91</v>
+      </c>
+      <c r="O384" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="P384">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="385" spans="1:16">
+      <c r="A385" t="s">
+        <v>987</v>
+      </c>
+      <c r="B385" t="s">
+        <v>988</v>
+      </c>
+      <c r="C385" s="1">
+        <v>138000.0</v>
+      </c>
+      <c r="D385" s="1">
+        <v>104.11</v>
+      </c>
+      <c r="E385" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F385" t="s">
+        <v>8</v>
+      </c>
+      <c r="G385">
+        <v>1.0</v>
+      </c>
+      <c r="H385" s="1">
+        <v>138000.0</v>
+      </c>
+      <c r="I385" s="1">
+        <v>5671.8</v>
+      </c>
+      <c r="J385" s="1">
+        <v>4.11</v>
+      </c>
+      <c r="K385">
+        <v>3.63</v>
+      </c>
+      <c r="L385" t="s">
+        <v>989</v>
+      </c>
+      <c r="M385" s="1">
+        <v>143671.8</v>
+      </c>
+      <c r="N385" s="1">
+        <v>148684.26</v>
+      </c>
+      <c r="O385" s="1">
+        <v>0.04</v>
+      </c>
+      <c r="P385">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="386" spans="1:16">
+      <c r="A386" t="s">
+        <v>990</v>
+      </c>
+      <c r="B386" t="s">
+        <v>991</v>
+      </c>
+      <c r="C386" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="D386" s="1">
+        <v>104.251</v>
+      </c>
+      <c r="E386" s="1">
+        <v>99.65790667</v>
+      </c>
+      <c r="F386" t="s">
+        <v>8</v>
+      </c>
+      <c r="G386">
+        <v>1.0</v>
+      </c>
+      <c r="H386" s="1">
+        <v>298973.72</v>
+      </c>
+      <c r="I386" s="1">
+        <v>13779.28</v>
+      </c>
+      <c r="J386" s="1">
+        <v>4.6088599359168</v>
+      </c>
+      <c r="K386">
+        <v>3.02</v>
+      </c>
+      <c r="L386" t="s">
+        <v>992</v>
+      </c>
+      <c r="M386" s="1">
+        <v>312753.0</v>
+      </c>
+      <c r="N386" s="1">
+        <v>321805.4</v>
+      </c>
+      <c r="O386" s="1">
+        <v>0.09</v>
+      </c>
+      <c r="P386">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="387" spans="1:16">
+      <c r="A387" t="s">
+        <v>993</v>
+      </c>
+      <c r="B387" t="s">
+        <v>994</v>
+      </c>
+      <c r="C387" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="D387" s="1">
+        <v>103.886</v>
+      </c>
+      <c r="E387" s="1">
+        <v>103.47225</v>
+      </c>
+      <c r="F387" t="s">
+        <v>8</v>
+      </c>
+      <c r="G387">
+        <v>1.0</v>
+      </c>
+      <c r="H387" s="1">
+        <v>413889.0</v>
+      </c>
+      <c r="I387" s="1">
+        <v>1655.0</v>
+      </c>
+      <c r="J387" s="1">
+        <v>0.39986566446559</v>
+      </c>
+      <c r="K387">
+        <v>4.05</v>
+      </c>
+      <c r="L387" t="s">
+        <v>995</v>
+      </c>
+      <c r="M387" s="1">
+        <v>415544.0</v>
+      </c>
+      <c r="N387" s="1">
+        <v>431752.22</v>
+      </c>
+      <c r="O387" s="1">
+        <v>0.12</v>
+      </c>
+      <c r="P387">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="388" spans="1:16">
+      <c r="A388" t="s">
+        <v>996</v>
+      </c>
+      <c r="B388" t="s">
+        <v>997</v>
+      </c>
+      <c r="C388" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="D388" s="1">
+        <v>101.668</v>
+      </c>
+      <c r="E388" s="1">
+        <v>99.142</v>
+      </c>
+      <c r="F388" t="s">
+        <v>8</v>
+      </c>
+      <c r="G388">
+        <v>1.0</v>
+      </c>
+      <c r="H388" s="1">
+        <v>495710.0</v>
+      </c>
+      <c r="I388" s="1">
+        <v>12630.0</v>
+      </c>
+      <c r="J388" s="1">
+        <v>2.5478606443283</v>
+      </c>
+      <c r="K388">
+        <v>1.84</v>
+      </c>
+      <c r="L388" t="s">
+        <v>998</v>
+      </c>
+      <c r="M388" s="1">
+        <v>508340.0</v>
+      </c>
+      <c r="N388" s="1">
+        <v>517523.22</v>
+      </c>
+      <c r="O388" s="1">
+        <v>0.14</v>
+      </c>
+      <c r="P388">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="389" spans="1:16">
+      <c r="A389" t="s">
+        <v>999</v>
+      </c>
+      <c r="B389" t="s">
+        <v>1000</v>
+      </c>
+      <c r="C389" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="D389" s="1">
+        <v>105.892</v>
+      </c>
+      <c r="E389" s="1">
+        <v>105.92</v>
+      </c>
+      <c r="F389" t="s">
+        <v>8</v>
+      </c>
+      <c r="G389">
+        <v>1.0</v>
+      </c>
+      <c r="H389" s="1">
+        <v>211840.0</v>
+      </c>
+      <c r="I389" s="1">
+        <v>-56.0</v>
+      </c>
+      <c r="J389" s="1">
+        <v>-0.026435045317221</v>
+      </c>
+      <c r="K389">
+        <v>3.83</v>
+      </c>
+      <c r="L389" t="s">
+        <v>1001</v>
+      </c>
+      <c r="M389" s="1">
+        <v>211784.0</v>
+      </c>
+      <c r="N389" s="1">
+        <v>219438.79</v>
+      </c>
+      <c r="O389" s="1">
+        <v>0.06</v>
+      </c>
+      <c r="P389">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="390" spans="1:16">
+      <c r="A390" t="s">
+        <v>1002</v>
+      </c>
+      <c r="B390" t="s">
+        <v>1003</v>
+      </c>
+      <c r="C390" s="1">
+        <v>392000.0</v>
+      </c>
+      <c r="D390" s="1">
+        <v>102.409</v>
+      </c>
+      <c r="E390" s="1">
+        <v>102.83</v>
+      </c>
+      <c r="F390" t="s">
+        <v>8</v>
+      </c>
+      <c r="G390">
+        <v>1.0</v>
+      </c>
+      <c r="H390" s="1">
+        <v>403093.6</v>
+      </c>
+      <c r="I390" s="1">
+        <v>-1650.32</v>
+      </c>
+      <c r="J390" s="1">
+        <v>-0.4094135952543</v>
+      </c>
+      <c r="K390">
+        <v>2.53</v>
+      </c>
+      <c r="L390" t="s">
+        <v>1004</v>
+      </c>
+      <c r="M390" s="1">
+        <v>401443.28</v>
+      </c>
+      <c r="N390" s="1">
+        <v>411350.68</v>
+      </c>
+      <c r="O390" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="P390">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="391" spans="1:16">
+      <c r="A391" t="s">
+        <v>1005</v>
+      </c>
+      <c r="B391" t="s">
+        <v>1006</v>
+      </c>
+      <c r="C391" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="D391" s="1">
+        <v>100.061</v>
+      </c>
+      <c r="E391" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F391" t="s">
+        <v>8</v>
+      </c>
+      <c r="G391">
+        <v>1.0</v>
+      </c>
+      <c r="H391" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="I391" s="1">
+        <v>305.0</v>
+      </c>
+      <c r="J391" s="1">
+        <v>0.061</v>
+      </c>
+      <c r="K391">
+        <v>0.42</v>
+      </c>
+      <c r="L391" t="s">
+        <v>1007</v>
+      </c>
+      <c r="M391" s="1">
+        <v>500305.0</v>
+      </c>
+      <c r="N391" s="1">
+        <v>502423.47</v>
+      </c>
+      <c r="O391" s="1">
+        <v>0.14</v>
+      </c>
+      <c r="P391">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="392" spans="1:16">
+      <c r="A392" t="s">
+        <v>1008</v>
+      </c>
+      <c r="B392" t="s">
+        <v>1009</v>
+      </c>
+      <c r="C392" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="D392" s="1">
+        <v>97.101</v>
+      </c>
+      <c r="E392" s="1">
+        <v>97.25</v>
+      </c>
+      <c r="F392" t="s">
+        <v>8</v>
+      </c>
+      <c r="G392">
+        <v>1.0</v>
+      </c>
+      <c r="H392" s="1">
+        <v>389000.0</v>
+      </c>
+      <c r="I392" s="1">
+        <v>-596.0</v>
+      </c>
+      <c r="J392" s="1">
+        <v>-0.15321336760925</v>
+      </c>
+      <c r="K392">
+        <v>2.17</v>
+      </c>
+      <c r="L392" t="s">
+        <v>1010</v>
+      </c>
+      <c r="M392" s="1">
+        <v>388404.0</v>
+      </c>
+      <c r="N392" s="1">
+        <v>397088.93</v>
+      </c>
+      <c r="O392" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="P392">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="393" spans="1:16">
+      <c r="A393" t="s">
+        <v>1011</v>
+      </c>
+      <c r="B393" t="s">
+        <v>1012</v>
+      </c>
+      <c r="C393" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="D393" s="1">
+        <v>102.133</v>
+      </c>
+      <c r="E393" s="1">
+        <v>99.147</v>
+      </c>
+      <c r="F393" t="s">
+        <v>8</v>
+      </c>
+      <c r="G393">
+        <v>1.0</v>
+      </c>
+      <c r="H393" s="1">
+        <v>495735.0</v>
+      </c>
+      <c r="I393" s="1">
+        <v>14930.0</v>
+      </c>
+      <c r="J393" s="1">
+        <v>3.0116897132541</v>
+      </c>
+      <c r="K393">
+        <v>2.58</v>
+      </c>
+      <c r="L393" t="s">
+        <v>1013</v>
+      </c>
+      <c r="M393" s="1">
+        <v>510665.0</v>
+      </c>
+      <c r="N393" s="1">
+        <v>523575.96</v>
+      </c>
+      <c r="O393" s="1">
+        <v>0.14</v>
+      </c>
+      <c r="P393">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="394" spans="1:16">
+      <c r="A394" t="s">
+        <v>1014</v>
+      </c>
+      <c r="B394" t="s">
+        <v>1015</v>
+      </c>
+      <c r="C394" s="1">
+        <v>613000.0</v>
+      </c>
+      <c r="D394" s="1">
+        <v>100.173</v>
+      </c>
+      <c r="E394" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F394" t="s">
+        <v>8</v>
+      </c>
+      <c r="G394">
+        <v>1.0</v>
+      </c>
+      <c r="H394" s="1">
+        <v>613000.0</v>
+      </c>
+      <c r="I394" s="1">
+        <v>1060.49</v>
+      </c>
+      <c r="J394" s="1">
+        <v>0.173</v>
+      </c>
+      <c r="K394">
+        <v>0.09</v>
+      </c>
+      <c r="L394">
+        <v>570.5</v>
+      </c>
+      <c r="M394" s="1">
+        <v>614060.49</v>
+      </c>
+      <c r="N394" s="1">
+        <v>614630.99</v>
+      </c>
+      <c r="O394" s="1">
+        <v>0.17</v>
+      </c>
+      <c r="P394">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="395" spans="1:16">
+      <c r="A395" t="s">
+        <v>1016</v>
+      </c>
+      <c r="B395" t="s">
+        <v>1017</v>
+      </c>
+      <c r="C395" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="D395" s="1">
+        <v>84.852</v>
+      </c>
+      <c r="E395" s="1">
+        <v>81.804</v>
+      </c>
+      <c r="F395" t="s">
+        <v>8</v>
+      </c>
+      <c r="G395">
+        <v>1.0</v>
+      </c>
+      <c r="H395" s="1">
+        <v>327216.0</v>
+      </c>
+      <c r="I395" s="1">
+        <v>12192.0</v>
+      </c>
+      <c r="J395" s="1">
+        <v>3.7259791697228</v>
+      </c>
+      <c r="K395">
+        <v>0.38</v>
+      </c>
+      <c r="L395" t="s">
+        <v>1018</v>
+      </c>
+      <c r="M395" s="1">
+        <v>339408.0</v>
+      </c>
+      <c r="N395" s="1">
+        <v>340912.11</v>
+      </c>
+      <c r="O395" s="1">
+        <v>0.09</v>
+      </c>
+      <c r="P395">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="396" spans="1:16">
+      <c r="A396" t="s">
+        <v>1019</v>
+      </c>
+      <c r="B396" t="s">
+        <v>1020</v>
+      </c>
+      <c r="C396" s="1">
+        <v>377000.0</v>
+      </c>
+      <c r="D396" s="1">
+        <v>102.998</v>
+      </c>
+      <c r="E396" s="1">
+        <v>99.417</v>
+      </c>
+      <c r="F396" t="s">
+        <v>8</v>
+      </c>
+      <c r="G396">
+        <v>1.0</v>
+      </c>
+      <c r="H396" s="1">
+        <v>374802.09</v>
+      </c>
+      <c r="I396" s="1">
+        <v>13500.37</v>
+      </c>
+      <c r="J396" s="1">
+        <v>3.6019996580062</v>
+      </c>
+      <c r="K396">
+        <v>3.43</v>
+      </c>
+      <c r="L396" t="s">
+        <v>1021</v>
+      </c>
+      <c r="M396" s="1">
+        <v>388302.46</v>
+      </c>
+      <c r="N396" s="1">
+        <v>401239.24</v>
+      </c>
+      <c r="O396" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="P396">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="397" spans="1:16">
+      <c r="A397" t="s">
+        <v>1022</v>
+      </c>
+      <c r="B397" t="s">
+        <v>1023</v>
+      </c>
+      <c r="C397" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="D397" s="1">
+        <v>100.582</v>
+      </c>
+      <c r="E397" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F397" t="s">
+        <v>8</v>
+      </c>
+      <c r="G397">
+        <v>1.0</v>
+      </c>
+      <c r="H397" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="I397" s="1">
+        <v>2328.0</v>
+      </c>
+      <c r="J397" s="1">
+        <v>0.582</v>
+      </c>
+      <c r="K397">
+        <v>1.49</v>
+      </c>
+      <c r="L397" t="s">
+        <v>1024</v>
+      </c>
+      <c r="M397" s="1">
+        <v>402328.0</v>
+      </c>
+      <c r="N397" s="1">
+        <v>408305.74</v>
+      </c>
+      <c r="O397" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="P397">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="398" spans="1:16">
+      <c r="A398" t="s">
+        <v>1025</v>
+      </c>
+      <c r="B398" t="s">
+        <v>1026</v>
+      </c>
+      <c r="C398" s="1">
+        <v>1110.0</v>
+      </c>
+      <c r="D398" s="1">
+        <v>0.1875</v>
+      </c>
+      <c r="E398" s="1">
+        <v>0.1073378378</v>
+      </c>
+      <c r="F398" t="s">
+        <v>8</v>
+      </c>
+      <c r="G398">
+        <v>1.0</v>
+      </c>
+      <c r="H398" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I398" s="1">
+        <v>222450.0</v>
+      </c>
+      <c r="J398" s="1">
+        <v>0</v>
+      </c>
+      <c r="K398">
+        <v>0.0</v>
+      </c>
+      <c r="L398">
+        <v>0.0</v>
+      </c>
+      <c r="M398" s="1">
+        <v>222450.0</v>
+      </c>
+      <c r="N398" s="1">
+        <v>222450.0</v>
+      </c>
+      <c r="O398" s="1">
+        <v>0.06</v>
+      </c>
+      <c r="P398">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="399" spans="1:16">
+      <c r="A399" t="s">
+        <v>1027</v>
+      </c>
+      <c r="B399" t="s">
+        <v>1028</v>
+      </c>
+      <c r="C399" s="1">
         <v>-1110.0</v>
       </c>
-      <c r="D321" s="1">
-[...2 lines deleted...]
-      <c r="E321" s="1">
+      <c r="D399" s="1">
+        <v>0.13</v>
+      </c>
+      <c r="E399" s="1">
         <v>0.0698581081</v>
       </c>
-      <c r="F321" t="s">
-[...11 lines deleted...]
-      <c r="J321" s="1">
+      <c r="F399" t="s">
+        <v>8</v>
+      </c>
+      <c r="G399">
+        <v>1.0</v>
+      </c>
+      <c r="H399" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I399" s="1">
+        <v>-166893.75</v>
+      </c>
+      <c r="J399" s="1">
         <v>0</v>
       </c>
-      <c r="K321">
-[...14 lines deleted...]
-      <c r="P321">
+      <c r="K399">
+        <v>0.0</v>
+      </c>
+      <c r="L399">
+        <v>0.0</v>
+      </c>
+      <c r="M399" s="1">
+        <v>-166893.75</v>
+      </c>
+      <c r="N399" s="1">
+        <v>-166893.75</v>
+      </c>
+      <c r="O399" s="1">
+        <v>-0.05</v>
+      </c>
+      <c r="P399">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>