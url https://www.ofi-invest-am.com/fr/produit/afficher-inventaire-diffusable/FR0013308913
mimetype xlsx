--- v1 (2026-05-27)
+++ v2 (2026-07-28)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1029">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1022">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>C/D</t>
   </si>
   <si>
     <t>FR0000970105</t>
   </si>
   <si>
@@ -166,50 +166,56 @@
   <si>
     <t>NL0012969182</t>
   </si>
   <si>
     <t>ADYEN NV</t>
   </si>
   <si>
     <t>ES0105046017</t>
   </si>
   <si>
     <t>AENA SME SA</t>
   </si>
   <si>
     <t>FR0010340141</t>
   </si>
   <si>
     <t>AEROPORTS DE PARIS SA</t>
   </si>
   <si>
     <t>BE0974264930</t>
   </si>
   <si>
     <t>AGEAS SA</t>
   </si>
   <si>
+    <t>IE00BF0L3536</t>
+  </si>
+  <si>
+    <t>AIB GROUP PLC</t>
+  </si>
+  <si>
     <t>NL0000235190</t>
   </si>
   <si>
     <t>AIRBUS</t>
   </si>
   <si>
     <t>DE0008404005</t>
   </si>
   <si>
     <t>ALLIANZ</t>
   </si>
   <si>
     <t>FR0010220475</t>
   </si>
   <si>
     <t>ALSTOM SA</t>
   </si>
   <si>
     <t>FR0000071946</t>
   </si>
   <si>
     <t>ALTEN SA</t>
   </si>
   <si>
     <t>ES0109067019</t>
@@ -268,50 +274,56 @@
   <si>
     <t>IT0004776628</t>
   </si>
   <si>
     <t>BANCA MEDIOLANUM</t>
   </si>
   <si>
     <t>ES0113211835</t>
   </si>
   <si>
     <t>BANCO BILBAO VIZCAYA ARGENTARIA SA</t>
   </si>
   <si>
     <t>ES0113860A34</t>
   </si>
   <si>
     <t>BANCO DE SABADELL SA</t>
   </si>
   <si>
     <t>ES0113900J37</t>
   </si>
   <si>
     <t>BANCO SANTANDER SA</t>
   </si>
   <si>
+    <t>IE00BD1RP616</t>
+  </si>
+  <si>
+    <t>BANK OF IRELAND GROUP PLC</t>
+  </si>
+  <si>
     <t>ES0113679I37</t>
   </si>
   <si>
     <t>BANKINTER SA</t>
   </si>
   <si>
     <t>AT0000BAWAG2</t>
   </si>
   <si>
     <t>BAWAG GROUP AG</t>
   </si>
   <si>
     <t>NL0012866412</t>
   </si>
   <si>
     <t>BE SEMICONDUCTOR INDUSTRIES NV</t>
   </si>
   <si>
     <t>DE0005158703</t>
   </si>
   <si>
     <t>BECHTLE AG</t>
   </si>
   <si>
     <t>DE0005190003</t>
@@ -460,50 +472,56 @@
   <si>
     <t>IT0003128367</t>
   </si>
   <si>
     <t>ENEL</t>
   </si>
   <si>
     <t>FR0010208488</t>
   </si>
   <si>
     <t>ENGIE SA</t>
   </si>
   <si>
     <t>AT0000652011</t>
   </si>
   <si>
     <t>ERSTE GROUP BANK AG</t>
   </si>
   <si>
     <t>FR0000121667</t>
   </si>
   <si>
     <t>ESSILORLUXOTTICA SA</t>
   </si>
   <si>
+    <t>FR0014000MR3</t>
+  </si>
+  <si>
+    <t>EUROFINS SCIENTIFIC</t>
+  </si>
+  <si>
     <t>FR0013451333</t>
   </si>
   <si>
     <t>FDJ UNITED</t>
   </si>
   <si>
     <t>NL0011585146</t>
   </si>
   <si>
     <t>FERRARI NV</t>
   </si>
   <si>
     <t>NL0015001FS8</t>
   </si>
   <si>
     <t>FERROVIAL</t>
   </si>
   <si>
     <t>DE0005773303</t>
   </si>
   <si>
     <t>FRAPORT FRANKFURT AIRPORT SERVICES</t>
   </si>
   <si>
     <t>DE0005785802</t>
@@ -601,81 +619,75 @@
   <si>
     <t>ING GROEP NV</t>
   </si>
   <si>
     <t>IT0001078911</t>
   </si>
   <si>
     <t>INTERPUMP GROUP</t>
   </si>
   <si>
     <t>IT0000072618</t>
   </si>
   <si>
     <t>INTESA SANPAOLO</t>
   </si>
   <si>
     <t>NL0015000LU4</t>
   </si>
   <si>
     <t>IVECO GROUP NV</t>
   </si>
   <si>
     <t>DE000KSAG888</t>
   </si>
   <si>
-    <t>K S N AG</t>
+    <t>K+S N AG</t>
   </si>
   <si>
     <t>BE0003565737</t>
   </si>
   <si>
     <t>KBC GROEP NV</t>
   </si>
   <si>
     <t>FR0000121485</t>
   </si>
   <si>
     <t>KERING SA</t>
   </si>
   <si>
-    <t>IE0004906560</t>
-[...4 lines deleted...]
-  <si>
     <t>FR0000121964</t>
   </si>
   <si>
     <t>KLEPIERRE REIT SA</t>
   </si>
   <si>
     <t>FI0009013403</t>
   </si>
   <si>
-    <t>KONE CLASS B</t>
+    <t>KONE CORP CLASS B</t>
   </si>
   <si>
     <t>FI0009005870</t>
   </si>
   <si>
     <t>KONECRANES</t>
   </si>
   <si>
     <t>NL0000009082</t>
   </si>
   <si>
     <t>KONINKLIJKE KPN NV</t>
   </si>
   <si>
     <t>NL0000009538</t>
   </si>
   <si>
     <t>KONINKLIJKE PHILIPS NV</t>
   </si>
   <si>
     <t>FR0000120073</t>
   </si>
   <si>
     <t>LAIR LIQUIDE SOCIETE ANONYME POUR</t>
   </si>
@@ -838,50 +850,56 @@
   <si>
     <t>IT0005495657</t>
   </si>
   <si>
     <t>SAIPEM</t>
   </si>
   <si>
     <t>FI4000552500</t>
   </si>
   <si>
     <t>SAMPO CLASS A</t>
   </si>
   <si>
     <t>FR0000120578</t>
   </si>
   <si>
     <t>SANOFI SA</t>
   </si>
   <si>
     <t>DE0007164600</t>
   </si>
   <si>
     <t>SAP</t>
   </si>
   <si>
+    <t>NL0000360618</t>
+  </si>
+  <si>
+    <t>SBM OFFSHORE NV</t>
+  </si>
+  <si>
     <t>FR0000121972</t>
   </si>
   <si>
     <t>SCHNEIDER ELECTRIC</t>
   </si>
   <si>
     <t>DE000ENER6Y0</t>
   </si>
   <si>
     <t>SIEMENS ENERGY N AG</t>
   </si>
   <si>
     <t>DE0007236101</t>
   </si>
   <si>
     <t>SIEMENS N AG</t>
   </si>
   <si>
     <t>NL0011821392</t>
   </si>
   <si>
     <t>SIGNIFY NV</t>
   </si>
   <si>
     <t>FR0000130809</t>
@@ -1012,2133 +1030,2094 @@
   <si>
     <t>DE000A1ML7J1</t>
   </si>
   <si>
     <t>VONOVIA</t>
   </si>
   <si>
     <t>FI0009003727</t>
   </si>
   <si>
     <t>WARTSILA</t>
   </si>
   <si>
     <t>AT0000831706</t>
   </si>
   <si>
     <t>WIENERBERGER AG</t>
   </si>
   <si>
     <t>NL0000395903</t>
   </si>
   <si>
     <t>WOLTERS KLUWER NV</t>
   </si>
   <si>
-    <t>XSS200326</t>
-[...2 lines deleted...]
-    <t>EURO STOXX 50 ESG MAR 26</t>
+    <t>XSS190626</t>
+  </si>
+  <si>
+    <t>EURO STOXX 50 ESG JUN 26</t>
   </si>
   <si>
     <t>OE100626</t>
   </si>
   <si>
     <t>EURO-BOBL JUN 26</t>
   </si>
   <si>
     <t>RX100626</t>
   </si>
   <si>
     <t>EURO-BUND JUN 26</t>
   </si>
   <si>
-    <t>OE100326</t>
-[...14 lines deleted...]
-    <t>EURO-BUND MAR 26</t>
+    <t>VG190626</t>
+  </si>
+  <si>
+    <t>EURO STOXX 50 JUN 26</t>
+  </si>
+  <si>
+    <t>IK1100626</t>
+  </si>
+  <si>
+    <t>EURO-BTP (ITALY GOVT) JUN 26</t>
   </si>
   <si>
     <t>OAT100626</t>
   </si>
   <si>
     <t>EURO-OAT JUN 26</t>
   </si>
   <si>
-    <t>OAT100326</t>
-[...2 lines deleted...]
-    <t>EURO-OAT MAR 26</t>
+    <t>DU100626</t>
+  </si>
+  <si>
+    <t>EURO-SCHATZ JUN 26</t>
   </si>
   <si>
     <t>XS2986639701</t>
   </si>
   <si>
     <t>A2A SPA 3.625 30/01/2035</t>
   </si>
   <si>
-    <t>1 884.60</t>
+    <t>5 300.45</t>
   </si>
   <si>
     <t>XS2859413341</t>
   </si>
   <si>
     <t>ABN AMRO BANK NV 16/07/2036</t>
   </si>
   <si>
-    <t>8 270.55</t>
+    <t>10 356.16</t>
   </si>
   <si>
     <t>XS2747610751</t>
   </si>
   <si>
     <t>ABN AMRO BANK NV 3.875 15/01/2032</t>
   </si>
   <si>
-    <t>2 494.86</t>
+    <t>5 573.63</t>
   </si>
   <si>
     <t>XS2809859536</t>
   </si>
   <si>
     <t>ACHMEA BV 02/11/2044</t>
   </si>
   <si>
-    <t>2 778.44</t>
+    <t>4 110.26</t>
   </si>
   <si>
     <t>BE6363767821</t>
   </si>
   <si>
     <t>AGEAS SA 02/05/2056</t>
   </si>
   <si>
-    <t>15 458.90</t>
+    <t>18 398.63</t>
   </si>
   <si>
     <t>XS3237229193</t>
   </si>
   <si>
     <t>AIB GROUP PLC 02/12/2036</t>
   </si>
   <si>
-    <t>3 814.52</t>
+    <t>6 245.75</t>
   </si>
   <si>
     <t>FR0014013VX5</t>
   </si>
   <si>
     <t>AIR LIQUIDE FINANCE SA 3 05/05/2033</t>
   </si>
   <si>
-    <t>3 879.45</t>
+    <t>5 786.30</t>
+  </si>
+  <si>
+    <t>XS2251233651</t>
+  </si>
+  <si>
+    <t>AKELIUS RESIDENTIAL PROPERTY FINAN 1.125 11/01/2029</t>
+  </si>
+  <si>
+    <t>XS3324546251</t>
+  </si>
+  <si>
+    <t>AKZO NOBEL NV 4 25/03/2031</t>
+  </si>
+  <si>
+    <t>1 629.37</t>
+  </si>
+  <si>
+    <t>XS3359749481</t>
+  </si>
+  <si>
+    <t>ALLIANDER NV 3.25 30/04/2031</t>
   </si>
   <si>
     <t>XS2829852842</t>
   </si>
   <si>
     <t>ALLIANDER NV PERP</t>
   </si>
   <si>
-    <t>9 209.59</t>
+    <t>11 354.79</t>
   </si>
   <si>
     <t>DE000A351U49</t>
   </si>
   <si>
     <t>ALLIANZ SE 25/07/2053</t>
   </si>
   <si>
-    <t>17 631.56</t>
+    <t>22 258.85</t>
   </si>
   <si>
     <t>XS2761146468</t>
   </si>
   <si>
     <t>ALPHA BANK SA 12/05/2030</t>
   </si>
   <si>
-    <t>8 082.19</t>
-[...8 lines deleted...]
-    <t>9 380.14</t>
+    <t>9 671.23</t>
   </si>
   <si>
     <t>XS3064423174</t>
   </si>
   <si>
     <t>ALPHABET INC 3 06/05/2033</t>
   </si>
   <si>
-    <t>7 421.92</t>
-[...8 lines deleted...]
-    <t>6 406.15</t>
+    <t>8 852.05</t>
   </si>
   <si>
     <t>XS3229091015</t>
   </si>
   <si>
     <t>AMCOR UK FINANCE PLC 3.75 20/02/2033</t>
   </si>
   <si>
+    <t>1 708.46</t>
+  </si>
+  <si>
     <t>FR001400ZZD7</t>
   </si>
   <si>
     <t>ARKEMA SA PERP</t>
   </si>
   <si>
-    <t>13 041.10</t>
+    <t>15 742.47</t>
   </si>
   <si>
     <t>XS3070545234</t>
   </si>
   <si>
     <t>AROUNDTOWN SA 3.5 13/05/2030</t>
   </si>
   <si>
-    <t>22 553.42</t>
-[...8 lines deleted...]
-    <t>14 005.27</t>
+    <t>27 002.74</t>
   </si>
   <si>
     <t>XS2872909770</t>
   </si>
   <si>
     <t>ASTRAZENECA FINANCE LLC 3.278 05/08/2033</t>
   </si>
   <si>
-    <t>6 808.36</t>
+    <t>6 281.91</t>
   </si>
   <si>
     <t>AT0000A2CQD2</t>
   </si>
   <si>
     <t>AUSTRIA (REPUBLIC OF) 0 20/02/2030</t>
   </si>
   <si>
     <t>AT0000A2KQ43</t>
   </si>
   <si>
     <t>AUSTRIA (REPUBLIC OF) 0 20/10/2040</t>
   </si>
   <si>
     <t>AT0000A3HU25</t>
   </si>
   <si>
     <t>AUSTRIA (REPUBLIC OF) 2.95 20/02/2035</t>
   </si>
   <si>
+    <t>2 556.36</t>
+  </si>
+  <si>
     <t>XS2314312179</t>
   </si>
   <si>
     <t>AXA SA 07/10/2041</t>
   </si>
   <si>
-    <t>2 768.84</t>
+    <t>3 861.30</t>
   </si>
   <si>
     <t>XS2431029441</t>
   </si>
   <si>
     <t>AXA SA 10/07/2042</t>
   </si>
   <si>
-    <t>3 224.79</t>
+    <t>4 017.33</t>
   </si>
   <si>
     <t>XS2573807778</t>
   </si>
   <si>
     <t>AXA SA 3.625 10/01/2033</t>
   </si>
   <si>
-    <t>4 131.51</t>
+    <t>8 739.73</t>
+  </si>
+  <si>
+    <t>XS2432565187</t>
+  </si>
+  <si>
+    <t>BALDER FINLAND OYJ 2 18/01/2031</t>
+  </si>
+  <si>
+    <t>1 676.71</t>
   </si>
   <si>
     <t>XS2762369549</t>
   </si>
   <si>
     <t>BANCO BILBAO VIZCAYA ARGENTARIA SA 08/02/2036</t>
   </si>
   <si>
-    <t>1 228.77</t>
-[...8 lines deleted...]
-    <t>5 383.56</t>
+    <t>4 327.40</t>
   </si>
   <si>
     <t>IT0005632267</t>
   </si>
   <si>
     <t>BANCO BPM SPA 3.375 21/01/2030</t>
   </si>
   <si>
-    <t>1 501.27</t>
+    <t>3 625.03</t>
   </si>
   <si>
     <t>XS3090080733</t>
   </si>
   <si>
     <t>BANCO DE CREDITO SOCIAL COOPERATIV 13/06/2031</t>
   </si>
   <si>
-    <t>7 565.75</t>
+    <t>9 234.25</t>
+  </si>
+  <si>
+    <t>XS3352075058</t>
+  </si>
+  <si>
+    <t>BANCO SANTANDER SA 22/04/2038</t>
   </si>
   <si>
     <t>XS2038039074</t>
   </si>
   <si>
     <t>BANK OF AMERICA CORP 08/08/2029</t>
   </si>
   <si>
+    <t>1 263.29</t>
+  </si>
+  <si>
     <t>XS2345798271</t>
   </si>
   <si>
     <t>BANK OF AMERICA CORP 24/05/2032</t>
   </si>
   <si>
-    <t>10 620.53</t>
+    <t>12 797.18</t>
+  </si>
+  <si>
+    <t>XS3332496184</t>
+  </si>
+  <si>
+    <t>BANK OF IRELAND GROUP PLC 02/04/2034</t>
+  </si>
+  <si>
+    <t>1 480.36</t>
   </si>
   <si>
     <t>XS3112064947</t>
   </si>
   <si>
     <t>BANK OF MONTREAL 09/01/2032</t>
   </si>
   <si>
-    <t>3 407.25</t>
+    <t>6 147.58</t>
   </si>
   <si>
     <t>FR0014015J95</t>
   </si>
   <si>
     <t>BANQUE FEDERATIVE DU CREDIT MUTUEL 21/07/2033</t>
   </si>
   <si>
-    <t>2 358.90</t>
+    <t>5 695.89</t>
   </si>
   <si>
     <t>XS2831195644</t>
   </si>
   <si>
     <t>BARCLAYS PLC 31/05/2036</t>
   </si>
   <si>
-    <t>7 520.81</t>
+    <t>9 101.27</t>
   </si>
   <si>
     <t>XS3170898723</t>
   </si>
   <si>
     <t>BAWAG PSK BANK FUER ARBEIT UND WIR 02/09/2033</t>
   </si>
   <si>
-    <t>3 365.75</t>
+    <t>4 438.36</t>
   </si>
   <si>
     <t>BE0390167337</t>
   </si>
   <si>
     <t>BELFIUS BANQUE SA 3.375 20/02/2031</t>
   </si>
   <si>
+    <t>5 104.11</t>
+  </si>
+  <si>
     <t>BE6365319829</t>
   </si>
   <si>
     <t>BELFIUS BANQUE SA 3.375 28/05/2030</t>
   </si>
   <si>
-    <t>7 739.38</t>
+    <t>9 348.29</t>
   </si>
   <si>
     <t>BE0000349580</t>
   </si>
   <si>
     <t>BELGIUM (KINGDOM OF) 0.1 22/06/2030</t>
   </si>
   <si>
-    <t>1 205.78</t>
+    <t>1 481.11</t>
   </si>
   <si>
     <t>BE0000345547</t>
   </si>
   <si>
     <t>BELGIUM KINGDOM OF (GOVERNMENT) 0.8 22/06/2028</t>
   </si>
   <si>
-    <t>1 824.68</t>
+    <t>2 241.33</t>
   </si>
   <si>
     <t>BE0000333428</t>
   </si>
   <si>
     <t>BELGIUM KINGDOM OF (GOVERNMENT) 3 22/06/2034</t>
   </si>
   <si>
-    <t>45 114.90</t>
+    <t>55 416.73</t>
   </si>
   <si>
     <t>BE0000320292</t>
   </si>
   <si>
     <t>BELGIUM KINGDOM OF (GOVERNMENT) 4.25 28/03/2041</t>
   </si>
   <si>
-    <t>100 759.54</t>
+    <t>9 779.60</t>
   </si>
   <si>
     <t>XS3215466338</t>
   </si>
   <si>
     <t>BMS IRELAND CAPITAL FUNDING DAC 3.363 10/11/2033</t>
   </si>
   <si>
-    <t>4 216.65</t>
+    <t>6 380.95</t>
   </si>
   <si>
     <t>FR001400LZI6</t>
   </si>
   <si>
     <t>BNP PARIBAS SA 13/11/2032</t>
   </si>
   <si>
-    <t>5 726.03</t>
+    <t>4 372.60</t>
   </si>
   <si>
     <t>FR0014010KM7</t>
   </si>
   <si>
     <t>BNP PARIBAS SA 19/01/2036</t>
   </si>
   <si>
-    <t>2 226.34</t>
+    <t>5 229.31</t>
   </si>
   <si>
     <t>XS2555221246</t>
   </si>
   <si>
     <t>BOOKING HOLDINGS INC 4.75 15/11/2034</t>
   </si>
   <si>
-    <t>2 810.96</t>
+    <t>4 320.55</t>
   </si>
   <si>
     <t>FR001400G6Y4</t>
   </si>
   <si>
     <t>BPCE SA 02/03/2030</t>
   </si>
   <si>
-    <t>FR0014015DL3</t>
-[...2 lines deleted...]
-    <t>BPCE SA 16/01/2037</t>
+    <t>2 990.41</t>
+  </si>
+  <si>
+    <t>FR0014005V67</t>
+  </si>
+  <si>
+    <t>BPCE SA 13/10/2046</t>
+  </si>
+  <si>
+    <t>2 317.12</t>
   </si>
   <si>
     <t>XS3227880021</t>
   </si>
   <si>
     <t>BT FINANCE PLC 3.375 17/11/2032</t>
   </si>
   <si>
-    <t>4 008.76</t>
+    <t>6 202.23</t>
   </si>
   <si>
     <t>FR0014013058</t>
   </si>
   <si>
     <t>BUREAU VERITAS SA 3.375 01/10/2033</t>
   </si>
   <si>
-    <t>7 073.63</t>
+    <t>7 804.11</t>
   </si>
   <si>
     <t>XS3226502485</t>
   </si>
   <si>
     <t>CAIXABANK SA 14/05/2038</t>
   </si>
   <si>
-    <t>3 471.58</t>
+    <t>5 318.84</t>
   </si>
   <si>
     <t>FR0014012S89</t>
   </si>
   <si>
     <t>CAPGEMINI SE 3.5 25/09/2034</t>
   </si>
   <si>
-    <t>6 098.63</t>
+    <t>8 323.29</t>
   </si>
   <si>
     <t>XS2387052744</t>
   </si>
   <si>
     <t>CASTELLUM HELSINKI FINANCE HOLDING 0.875 17/09/2029</t>
   </si>
   <si>
-    <t>1 601.37</t>
+    <t>2 157.53</t>
   </si>
   <si>
     <t>XS2793256137</t>
   </si>
   <si>
     <t>CBRE GLOBAL INVESTORS OPEN-ENDED F 4.75 27/03/2034</t>
   </si>
   <si>
-    <t>19 658.88</t>
+    <t>1 960.12</t>
   </si>
   <si>
     <t>FR001400RIX8</t>
   </si>
   <si>
     <t>CNP ASSURANCES 16/07/2054</t>
   </si>
   <si>
-    <t>12 287.67</t>
+    <t>11 539.73</t>
+  </si>
+  <si>
+    <t>XS3326476523</t>
+  </si>
+  <si>
+    <t>COCA-COLA HBC FINANCE BV 4 01/10/2033</t>
+  </si>
+  <si>
+    <t>1 163.18</t>
   </si>
   <si>
     <t>XS2909746310</t>
   </si>
   <si>
     <t>COMCAST CORPORATION 3.25 26/09/2032</t>
   </si>
   <si>
-    <t>5 346.03</t>
+    <t>7 308.49</t>
   </si>
   <si>
     <t>XS2909746401</t>
   </si>
   <si>
     <t>COMCAST CORPORATION 3.55 26/09/2036</t>
   </si>
   <si>
-    <t>5 378.49</t>
+    <t>7 352.88</t>
   </si>
   <si>
     <t>DE000CZ45YV9</t>
   </si>
   <si>
     <t>COMMERZBANK AG 16/07/2032</t>
   </si>
   <si>
-    <t>7 561.64</t>
+    <t>9 468.49</t>
   </si>
   <si>
     <t>FR001400Q486</t>
   </si>
   <si>
     <t>COMPAGNIE GENERALE DES ETABLISSEME 3.125 16/05/2031</t>
   </si>
   <si>
-    <t>14 948.63</t>
+    <t>17 928.08</t>
   </si>
   <si>
     <t>FR001400Q7X2</t>
   </si>
   <si>
     <t>COVIVIO HOTELS SCA 4.125 23/05/2033</t>
   </si>
   <si>
-    <t>12 838.36</t>
-[...8 lines deleted...]
-    <t>7 716.78</t>
+    <t>23 190.41</t>
   </si>
   <si>
     <t>FR001400MDV4</t>
   </si>
   <si>
     <t>COVIVIO SA 4.625 05/06/2032</t>
   </si>
   <si>
-    <t>13 735.62</t>
+    <t>16 675.34</t>
   </si>
   <si>
     <t>FR001400PGC0</t>
   </si>
   <si>
     <t>CREDIT AGRICOLE SA 15/04/2036</t>
   </si>
   <si>
-    <t>46 315.07</t>
+    <t>1 797.95</t>
   </si>
   <si>
     <t>FR001400PZV0</t>
   </si>
   <si>
     <t>CREDIT MUTUEL ARKEA 15/05/2035</t>
   </si>
   <si>
-    <t>15 392.00</t>
+    <t>18 449.32</t>
   </si>
   <si>
     <t>BE0002989706</t>
   </si>
   <si>
     <t>CRELAN SA 23/01/2032</t>
   </si>
   <si>
-    <t>2 243.84</t>
+    <t>5 580.82</t>
   </si>
   <si>
     <t>BE0390287564</t>
   </si>
   <si>
     <t>CRELAN SA-BRUSSELS HEAD OFFICE 30/04/2037</t>
   </si>
   <si>
-    <t>1 402.74</t>
+    <t>XS3352082930</t>
+  </si>
+  <si>
+    <t>DANAHER CORPORATION 3.25 29/04/2030</t>
+  </si>
+  <si>
+    <t>FR0014017HO4</t>
+  </si>
+  <si>
+    <t>DANONE SA 3.785 01/04/2034</t>
   </si>
   <si>
     <t>DE000A4DE9Y3</t>
   </si>
   <si>
     <t>DEUTSCHE BANK AG 13/02/2031</t>
   </si>
   <si>
+    <t>1 405.48</t>
+  </si>
+  <si>
     <t>DE000A351ZT4</t>
   </si>
   <si>
     <t>DEUTSCHE BOERSE AG 3.875 28/09/2033</t>
   </si>
   <si>
-    <t>4 968.49</t>
-[...8 lines deleted...]
-    <t>8 736.66</t>
+    <t>4 543.84</t>
   </si>
   <si>
     <t>XS2280835260</t>
   </si>
   <si>
     <t>DIGITAL INTREPID HOLDING BV 0.625 15/07/2031</t>
   </si>
   <si>
-    <t>3 164.38</t>
+    <t>3 958.90</t>
   </si>
   <si>
     <t>XS2977974927</t>
   </si>
   <si>
     <t>DNB BANK ASA 15/01/2031</t>
   </si>
   <si>
-    <t>1 158.90</t>
+    <t>2 589.04</t>
   </si>
   <si>
     <t>XS3074473474</t>
   </si>
   <si>
     <t>DNB BANK ASA 20/05/2031</t>
   </si>
   <si>
-    <t>4 914.38</t>
+    <t>5 907.53</t>
+  </si>
+  <si>
+    <t>XS3351033785</t>
+  </si>
+  <si>
+    <t>DSB 3.625 22/04/2036</t>
   </si>
   <si>
     <t>XS2932834604</t>
   </si>
   <si>
     <t>DSV FINANCE BV 3.25 06/11/2030</t>
   </si>
   <si>
-    <t>2 010.64</t>
+    <t>3 007.36</t>
   </si>
   <si>
     <t>XS3204041266</t>
   </si>
   <si>
     <t>DZ BANK AG DEUTSCHE ZENTRAL GENOSS 15/10/2035</t>
   </si>
   <si>
-    <t>4 233.98</t>
+    <t>6 000.67</t>
   </si>
   <si>
     <t>XS3274805376</t>
   </si>
   <si>
     <t>E.ON SE 3.448 19/01/2034</t>
   </si>
   <si>
-    <t>3 562.40</t>
+    <t>8 367.49</t>
   </si>
   <si>
     <t>XS3166221948</t>
   </si>
   <si>
     <t>EAST JAPAN RAILWAY COMPANY 3.727 02/09/2037</t>
   </si>
   <si>
-    <t>10 722.94</t>
+    <t>14 140.14</t>
   </si>
   <si>
     <t>XS3071203056</t>
   </si>
   <si>
     <t>EATON CAPITAL UNLIMITED CO 3.625 09/05/2035</t>
   </si>
   <si>
-    <t>11 838.36</t>
-[...8 lines deleted...]
-    <t>1 674.66</t>
+    <t>14 142.47</t>
   </si>
   <si>
     <t>PTEDP6OM0007</t>
   </si>
   <si>
     <t>EDP SA 02/12/2055</t>
   </si>
   <si>
+    <t>2 828.77</t>
+  </si>
+  <si>
     <t>XS3171675393</t>
   </si>
   <si>
     <t>EDP SERVICIOS FINANCIEROS ESPANA S 3.125 03/12/2031</t>
   </si>
   <si>
-    <t>2 203.77</t>
-[...17 lines deleted...]
-    <t>11 253.42</t>
+    <t>3 623.97</t>
+  </si>
+  <si>
+    <t>FR0014016ZV3</t>
+  </si>
+  <si>
+    <t>ELIS SA 3.875 23/03/2032</t>
+  </si>
+  <si>
+    <t>1 613.70</t>
   </si>
   <si>
     <t>XS3070067072</t>
   </si>
   <si>
     <t>ELISA OYJ 2.875 14/05/2030</t>
   </si>
   <si>
-    <t>16 039.74</t>
+    <t>19 214.85</t>
   </si>
   <si>
     <t>XS3086867440</t>
   </si>
   <si>
     <t>ELM BV 3.375 19/06/2030</t>
   </si>
   <si>
-    <t>9 505.48</t>
-[...8 lines deleted...]
-    <t>2 526.90</t>
+    <t>11 650.68</t>
   </si>
   <si>
     <t>XS2312746345</t>
   </si>
   <si>
     <t>ENEL SPA NC30 PERP</t>
   </si>
   <si>
-    <t>6 274.52</t>
+    <t>8 342.26</t>
   </si>
   <si>
     <t>FR001400KHG0</t>
   </si>
   <si>
     <t>ENGIE SA 3.875 06/01/2031</t>
   </si>
   <si>
-    <t>3 567.12</t>
+    <t>7 261.64</t>
   </si>
   <si>
     <t>AT0000A3RNZ8</t>
   </si>
   <si>
     <t>ERSTE GROUP BANK AG 21/04/2036</t>
   </si>
   <si>
+    <t>FR0014017VR8</t>
+  </si>
+  <si>
+    <t>EURAZEO SE 4.625 17/04/2031</t>
+  </si>
+  <si>
+    <t>XS2904504979</t>
+  </si>
+  <si>
+    <t>EUROBANK SA (ATHINA) 24/09/2030</t>
+  </si>
+  <si>
+    <t>7 167.12</t>
+  </si>
+  <si>
+    <t>EU000A4ERVC2</t>
+  </si>
+  <si>
+    <t>EUROPEAN UNION 3.25 12/12/2036</t>
+  </si>
+  <si>
+    <t>9 637.81</t>
+  </si>
+  <si>
+    <t>EU000A3K4EY2</t>
+  </si>
+  <si>
+    <t>EUROPEAN UNION 3.375 05/10/2054</t>
+  </si>
+  <si>
+    <t>38 089.42</t>
+  </si>
+  <si>
+    <t>DE000A4DFWV3</t>
+  </si>
+  <si>
+    <t>EVONIK INDUSTRIES AG 09/09/2055</t>
+  </si>
+  <si>
+    <t>8 139.04</t>
+  </si>
+  <si>
+    <t>XS2982065018</t>
+  </si>
+  <si>
+    <t>EXPERIAN PLC 3.51 15/12/2033</t>
+  </si>
+  <si>
+    <t>4 538.19</t>
+  </si>
+  <si>
+    <t>XS3003232272</t>
+  </si>
+  <si>
+    <t>FASTIGHETS AB BALDER 4 19/02/2032</t>
+  </si>
+  <si>
+    <t>1 534.25</t>
+  </si>
+  <si>
+    <t>XS2950696869</t>
+  </si>
+  <si>
+    <t>FINGRID OYJ 2.75 04/12/2029</t>
+  </si>
+  <si>
+    <t>3 688.09</t>
+  </si>
+  <si>
+    <t>FI4000415153</t>
+  </si>
+  <si>
+    <t>FINLAND (REPUBLIC OF) 0.125 15/04/2036</t>
+  </si>
+  <si>
+    <t>FI4000507231</t>
+  </si>
+  <si>
+    <t>FINLAND (REPUBLIC OF) 0.125 15/09/2031</t>
+  </si>
+  <si>
+    <t>1 737.48</t>
+  </si>
+  <si>
+    <t>FI4000440557</t>
+  </si>
+  <si>
+    <t>FINLAND (REPUBLIC OF) 0.25 15/09/2040</t>
+  </si>
+  <si>
+    <t>FI4000348727</t>
+  </si>
+  <si>
+    <t>FINLAND (REPUBLIC OF) 0.5 15/09/2028</t>
+  </si>
+  <si>
+    <t>2 605.84</t>
+  </si>
+  <si>
+    <t>XS3299544711</t>
+  </si>
+  <si>
+    <t>FORD MOTOR CREDIT COMPANY LLC 3.305 17/05/2029</t>
+  </si>
+  <si>
+    <t>3 520.50</t>
+  </si>
+  <si>
+    <t>XS2764790833</t>
+  </si>
+  <si>
+    <t>FORTIVE CORP 3.7 15/08/2029</t>
+  </si>
+  <si>
+    <t>7 846.03</t>
+  </si>
+  <si>
+    <t>XS2606264005</t>
+  </si>
+  <si>
+    <t>FORTUM OYJ 4 26/05/2028</t>
+  </si>
+  <si>
+    <t>14 860.27</t>
+  </si>
+  <si>
+    <t>FR0013516549</t>
+  </si>
+  <si>
+    <t>FRANCE (REPUBLIC OF) 0 25/11/2030</t>
+  </si>
+  <si>
+    <t>FR0014002WK3</t>
+  </si>
+  <si>
+    <t>FRANCE (REPUBLIC OF) 0 25/11/2031</t>
+  </si>
+  <si>
+    <t>FR0013515806</t>
+  </si>
+  <si>
+    <t>FRANCE (REPUBLIC OF) 0.5 25/05/2040</t>
+  </si>
+  <si>
+    <t>76 210.16</t>
+  </si>
+  <si>
+    <t>FR0014012II5</t>
+  </si>
+  <si>
+    <t>FRANCE (REPUBLIC OF) 3.5 25/11/2035</t>
+  </si>
+  <si>
+    <t>114 218.07</t>
+  </si>
+  <si>
+    <t>FR0014015MU5</t>
+  </si>
+  <si>
+    <t>FRANCE (REPUBLIC OF) 4.1 25/05/2046</t>
+  </si>
+  <si>
+    <t>37 152.96</t>
+  </si>
+  <si>
+    <t>FR0014016CV2</t>
+  </si>
+  <si>
+    <t>FRANCE (REPUBLIC OF) 4.4 25/05/2057</t>
+  </si>
+  <si>
+    <t>62 995.95</t>
+  </si>
+  <si>
+    <t>FR0012602779</t>
+  </si>
+  <si>
+    <t>GDF SUEZ 1.5 13/03/2035</t>
+  </si>
+  <si>
+    <t>DE000BU22098</t>
+  </si>
+  <si>
+    <t>GERMANY (FEDERAL REPUBLIC OF) 1.7 10/06/2027</t>
+  </si>
+  <si>
+    <t>125 602.54</t>
+  </si>
+  <si>
+    <t>DE0001135481</t>
+  </si>
+  <si>
+    <t>GERMANY (FEDERAL REPUBLIC OF) 2.5 04/07/2044</t>
+  </si>
+  <si>
+    <t>174 278.10</t>
+  </si>
+  <si>
+    <t>DE000BU2Z049</t>
+  </si>
+  <si>
+    <t>GERMANY (FEDERAL REPUBLIC OF) 2.5 15/02/2035</t>
+  </si>
+  <si>
+    <t>75 922.36</t>
+  </si>
+  <si>
+    <t>XS3350929454</t>
+  </si>
+  <si>
+    <t>GOLDMAN SACHS GROUP INC/THE 22/04/2036</t>
+  </si>
+  <si>
+    <t>BE6371086297</t>
+  </si>
+  <si>
+    <t>GROEP BRUSSEL LAMBERT NV 3.75 21/01/2036</t>
+  </si>
+  <si>
+    <t>2 034.25</t>
+  </si>
+  <si>
+    <t>FR0014006144</t>
+  </si>
+  <si>
+    <t>GROUPE DES ASSURANCES DU CREDIT MU 21/04/2042</t>
+  </si>
+  <si>
+    <t>XS2198574209</t>
+  </si>
+  <si>
+    <t>HANNOVER RUECK SE 08/10/2040</t>
+  </si>
+  <si>
+    <t>6 846.58</t>
+  </si>
+  <si>
+    <t>XS3319131119</t>
+  </si>
+  <si>
+    <t>HENKEL AG &amp; CO KGAA 3.625 02/04/2031</t>
+  </si>
+  <si>
+    <t>1 390.41</t>
+  </si>
+  <si>
+    <t>XS2385390724</t>
+  </si>
+  <si>
+    <t>HOLDING DINFRASTRUCTURES DES METIE 0.625 16/09/2028</t>
+  </si>
+  <si>
+    <t>1 547.95</t>
+  </si>
+  <si>
+    <t>DE000A383PT8</t>
+  </si>
+  <si>
+    <t>HOWOGE WOHNUNGSBAU GMBH 3.875 05/06/2030</t>
+  </si>
+  <si>
+    <t>17 464.04</t>
+  </si>
+  <si>
+    <t>XS3224600232</t>
+  </si>
+  <si>
+    <t>IBERDROLA FINANZAS SAU PERP</t>
+  </si>
+  <si>
+    <t>5 424.66</t>
+  </si>
+  <si>
+    <t>XS2295333988</t>
+  </si>
+  <si>
+    <t>IBERDROLA INTERNATIONAL BV PERP</t>
+  </si>
+  <si>
+    <t>4 400.00</t>
+  </si>
+  <si>
+    <t>FR001400ZRC6</t>
+  </si>
+  <si>
+    <t>ICADE 4.375 22/05/2035</t>
+  </si>
+  <si>
+    <t>24 667.81</t>
+  </si>
+  <si>
+    <t>XS3190744907</t>
+  </si>
+  <si>
+    <t>IDS FINANCING PLC 3.25 01/01/2029</t>
+  </si>
+  <si>
+    <t>6 669.62</t>
+  </si>
+  <si>
+    <t>FR00140141X5</t>
+  </si>
+  <si>
+    <t>IMERYS S.A. 4 21/11/2032</t>
+  </si>
+  <si>
+    <t>5 260.27</t>
+  </si>
+  <si>
+    <t>XS3324619231</t>
+  </si>
+  <si>
+    <t>INFORMA PLC 3.75 29/04/2032</t>
+  </si>
+  <si>
+    <t>XS2244936659</t>
+  </si>
+  <si>
+    <t>INFRASTRUTTURE WIRELESS ITALIANE S 1.625 21/10/2028</t>
+  </si>
+  <si>
+    <t>3 401.37</t>
+  </si>
+  <si>
+    <t>XS3153087559</t>
+  </si>
+  <si>
+    <t>ING GROEP NV 20/08/2037</t>
+  </si>
+  <si>
+    <t>24 173.63</t>
+  </si>
+  <si>
+    <t>XS2886191589</t>
+  </si>
+  <si>
+    <t>ING GROEP NV 26/08/2035</t>
+  </si>
+  <si>
+    <t>11 504.11</t>
+  </si>
+  <si>
+    <t>IT0005611550</t>
+  </si>
+  <si>
+    <t>INTESA SANPAOLO SPA 16/09/2032</t>
+  </si>
+  <si>
+    <t>2 026.26</t>
+  </si>
+  <si>
+    <t>XS2673808726</t>
+  </si>
+  <si>
+    <t>INTESA SANPAOLO SPA 5.125 29/08/2031</t>
+  </si>
+  <si>
+    <t>18 226.47</t>
+  </si>
+  <si>
+    <t>XS3032046016</t>
+  </si>
+  <si>
+    <t>INVESTOR AB 3.5 31/03/2034</t>
+  </si>
+  <si>
+    <t>IE00BFZRPZ02</t>
+  </si>
+  <si>
+    <t>IRELAND (REPUBLIC OF) 1.3 15/05/2033</t>
+  </si>
+  <si>
+    <t>4 822.79</t>
+  </si>
+  <si>
+    <t>IE00BFZRQ242</t>
+  </si>
+  <si>
+    <t>IRELAND (REPUBLIC OF) 1.35 18/03/2031</t>
+  </si>
+  <si>
+    <t>IE00BH3SQB22</t>
+  </si>
+  <si>
+    <t>IRELAND (REPUBLIC OF) 1.5 15/05/2050</t>
+  </si>
+  <si>
+    <t>4 890.41</t>
+  </si>
+  <si>
+    <t>IT0005138828</t>
+  </si>
+  <si>
+    <t>ITALY (REPUBLIC OF) 1.25 15/09/2032</t>
+  </si>
+  <si>
+    <t>5 723.96</t>
+  </si>
+  <si>
+    <t>IT0005633794</t>
+  </si>
+  <si>
+    <t>ITALY (REPUBLIC OF) 2.55 25/02/2027</t>
+  </si>
+  <si>
+    <t>29 980.11</t>
+  </si>
+  <si>
+    <t>IT0005689994</t>
+  </si>
+  <si>
+    <t>ITALY (REPUBLIC OF) 3.15 15/03/2033</t>
+  </si>
+  <si>
+    <t>11 440.15</t>
+  </si>
+  <si>
+    <t>IT0005496770</t>
+  </si>
+  <si>
+    <t>ITALY (REPUBLIC OF) 3.25 01/03/2038</t>
+  </si>
+  <si>
+    <t>30 415.76</t>
+  </si>
+  <si>
+    <t>IT0005083057</t>
+  </si>
+  <si>
+    <t>ITALY (REPUBLIC OF) 3.25 01/09/2046</t>
+  </si>
+  <si>
+    <t>11 689.40</t>
+  </si>
+  <si>
+    <t>IT0005706285</t>
+  </si>
+  <si>
+    <t>ITALY (REPUBLIC OF) 3.8 01/07/2036</t>
+  </si>
+  <si>
+    <t>4 095.60</t>
+  </si>
+  <si>
+    <t>IT0005635583</t>
+  </si>
+  <si>
+    <t>ITALY (REPUBLIC OF) 3.85 01/10/2040</t>
+  </si>
+  <si>
+    <t>13 834.23</t>
+  </si>
+  <si>
+    <t>XS2957380228</t>
+  </si>
+  <si>
+    <t>JOHNSON CONTROLS INTERNATIONAL PLC 3.125 11/12/2033</t>
+  </si>
+  <si>
+    <t>3 739.73</t>
+  </si>
+  <si>
+    <t>XS3300349639</t>
+  </si>
+  <si>
+    <t>JPMORGAN CHASE &amp; CO 18/02/2032</t>
+  </si>
+  <si>
+    <t>4 666.63</t>
+  </si>
+  <si>
+    <t>BE0002990712</t>
+  </si>
+  <si>
+    <t>KBC GROEP NV 17/04/2035</t>
+  </si>
+  <si>
+    <t>FR001400NDQ2</t>
+  </si>
+  <si>
+    <t>KLEPIERRE SA 3.875 23/09/2033</t>
+  </si>
+  <si>
+    <t>9 300.00</t>
+  </si>
+  <si>
+    <t>XS2229470146</t>
+  </si>
+  <si>
+    <t>KONINKLIJKE KPN NV 0.875 14/12/2032</t>
+  </si>
+  <si>
+    <t>1 642.12</t>
+  </si>
+  <si>
+    <t>XS3069338336</t>
+  </si>
+  <si>
+    <t>LLOYDS BANKING GROUP PLC 09/05/2035</t>
+  </si>
+  <si>
+    <t>11 938.19</t>
+  </si>
+  <si>
+    <t>XS2815980664</t>
+  </si>
+  <si>
+    <t>LLOYDS BANKING GROUP PLC 14/05/2032</t>
+  </si>
+  <si>
+    <t>9 539.51</t>
+  </si>
+  <si>
+    <t>XS2679904685</t>
+  </si>
+  <si>
+    <t>LSEG NETHERLANDS BV 4.231 29/09/2030</t>
+  </si>
+  <si>
+    <t>9 456.46</t>
+  </si>
+  <si>
+    <t>FR001400ZEB6</t>
+  </si>
+  <si>
+    <t>LVMH MOET HENNESSY LOUIS VUITTON S 3 07/03/2032</t>
+  </si>
+  <si>
+    <t>3 550.68</t>
+  </si>
+  <si>
+    <t>XS3238212164</t>
+  </si>
+  <si>
+    <t>MAGNUM ICC FINANCE BV 3.75 26/11/2034</t>
+  </si>
+  <si>
+    <t>5 764.73</t>
+  </si>
+  <si>
+    <t>XS3320665444</t>
+  </si>
+  <si>
+    <t>MAPLE PARENT HOLDINGS CORP 4.728 26/03/2035</t>
+  </si>
+  <si>
+    <t>1 845.22</t>
+  </si>
+  <si>
+    <t>XS3223939466</t>
+  </si>
+  <si>
+    <t>MERCK KGAA 24/11/2055</t>
+  </si>
+  <si>
+    <t>7 345.89</t>
+  </si>
+  <si>
+    <t>XS3293638568</t>
+  </si>
+  <si>
+    <t>MIZUHO FINANCIAL GROUP INC 3.21 16/05/2032</t>
+  </si>
+  <si>
+    <t>4 615.98</t>
+  </si>
+  <si>
+    <t>XS3025943419</t>
+  </si>
+  <si>
+    <t>MONDI FINANCE PLC 3.75 18/05/2033</t>
+  </si>
+  <si>
+    <t>11 569.32</t>
+  </si>
+  <si>
+    <t>XS2790333889</t>
+  </si>
+  <si>
+    <t>MORGAN STANLEY 21/03/2035</t>
+  </si>
+  <si>
+    <t>1 733.70</t>
+  </si>
+  <si>
+    <t>XS3057365549</t>
+  </si>
+  <si>
+    <t>MORGAN STANLEY 22/05/2031</t>
+  </si>
+  <si>
+    <t>11 051.31</t>
+  </si>
+  <si>
+    <t>XS3086253039</t>
+  </si>
+  <si>
+    <t>NATIONAL GRID NORTH AMERICA INC 3.15 03/06/2030</t>
+  </si>
+  <si>
+    <t>11 426.30</t>
+  </si>
+  <si>
+    <t>XS2894910665</t>
+  </si>
+  <si>
+    <t>NATIONAL GRID NORTH AMERICA INC 3.631 03/09/2031</t>
+  </si>
+  <si>
+    <t>10 199.73</t>
+  </si>
+  <si>
+    <t>XS2388449758</t>
+  </si>
+  <si>
+    <t>NATIONALE NEDERLANDEN BANK N V 0.5 21/09/2028</t>
+  </si>
+  <si>
+    <t>XS3059437460</t>
+  </si>
+  <si>
+    <t>NATIONWIDE BUILDING SOCIETY 30/07/2035</t>
+  </si>
+  <si>
+    <t>11 680.66</t>
+  </si>
+  <si>
+    <t>XS2898838516</t>
+  </si>
+  <si>
+    <t>NATWEST GROUP PLC 12/09/2032</t>
+  </si>
+  <si>
+    <t>14 890.61</t>
+  </si>
+  <si>
+    <t>XS3009472989</t>
+  </si>
+  <si>
+    <t>NATWEST GROUP PLC 25/02/2035</t>
+  </si>
+  <si>
+    <t>3 264.00</t>
+  </si>
+  <si>
+    <t>NL0012171458</t>
+  </si>
+  <si>
+    <t>NETHERLANDS (KINGDOM OF) 0.75 15/07/2027</t>
+  </si>
+  <si>
+    <t>3 098.43</t>
+  </si>
+  <si>
+    <t>NL0010071189</t>
+  </si>
+  <si>
+    <t>NETHERLANDS (KINGDOM OF) 2.5 15/01/2033</t>
+  </si>
+  <si>
+    <t>16 427.47</t>
+  </si>
+  <si>
+    <t>NL0009446418</t>
+  </si>
+  <si>
+    <t>NETHERLANDS (KINGDOM OF) 3.75 15/01/2042</t>
+  </si>
+  <si>
+    <t>17 206.58</t>
+  </si>
+  <si>
+    <t>XS3303513066</t>
+  </si>
+  <si>
+    <t>NETWORK FINANCE COMPANY PTY LTD 3.5 05/09/2033</t>
+  </si>
+  <si>
+    <t>1 073.97</t>
+  </si>
+  <si>
+    <t>XS3232967318</t>
+  </si>
+  <si>
+    <t>NORDEA BANK ABP 19/11/2035</t>
+  </si>
+  <si>
+    <t>14 424.66</t>
+  </si>
+  <si>
+    <t>XS3100081507</t>
+  </si>
+  <si>
+    <t>NTT FINANCE CORP 3.678 16/07/2033</t>
+  </si>
+  <si>
+    <t>8 358.03</t>
+  </si>
+  <si>
+    <t>XS2776001377</t>
+  </si>
+  <si>
+    <t>OMNICOM FINANCE HOLDINGS PLC 3.7 06/03/2032</t>
+  </si>
+  <si>
+    <t>2 230.14</t>
+  </si>
+  <si>
+    <t>XS3284416917</t>
+  </si>
+  <si>
+    <t>OP CORPORATE BANK PLC 30/01/2032</t>
+  </si>
+  <si>
+    <t>7 661.10</t>
+  </si>
+  <si>
+    <t>FR001400DY43</t>
+  </si>
+  <si>
+    <t>ORANGE SA 3.625 16/11/2031</t>
+  </si>
+  <si>
+    <t>6 554.79</t>
+  </si>
+  <si>
+    <t>FR001400GDJ1</t>
+  </si>
+  <si>
+    <t>ORANGE SA PERP</t>
+  </si>
+  <si>
+    <t>1 060.27</t>
+  </si>
+  <si>
+    <t>XS3195025054</t>
+  </si>
+  <si>
+    <t>P3 GROUP SARL 3.75 02/04/2033</t>
+  </si>
+  <si>
+    <t>XS2901491261</t>
+  </si>
+  <si>
+    <t>P3 GROUP SARL 4 19/04/2032</t>
+  </si>
+  <si>
+    <t>PTOTEMOE0035</t>
+  </si>
+  <si>
+    <t>PORTUGAL (REPUBLIC OF) 0.7 15/10/2027</t>
+  </si>
+  <si>
+    <t>3 117.07</t>
+  </si>
+  <si>
+    <t>PTOTENOE0034</t>
+  </si>
+  <si>
+    <t>PORTUGAL (REPUBLIC OF) 0.9 12/10/2035</t>
+  </si>
+  <si>
+    <t>2 492.66</t>
+  </si>
+  <si>
+    <t>PTOTEYOE0031</t>
+  </si>
+  <si>
+    <t>PORTUGAL (REPUBLIC OF) 1.65 16/07/2032</t>
+  </si>
+  <si>
+    <t>8 163.02</t>
+  </si>
+  <si>
+    <t>PTOTEBOE0020</t>
+  </si>
+  <si>
+    <t>PORTUGAL (REPUBLIC OF) 4.1 15/02/2045</t>
+  </si>
+  <si>
+    <t>9 765.58</t>
+  </si>
+  <si>
+    <t>XS3013011203</t>
+  </si>
+  <si>
+    <t>PPG INDUSTRIES INC 3.25 04/03/2032</t>
+  </si>
+  <si>
+    <t>1 999.68</t>
+  </si>
+  <si>
+    <t>XS2810794680</t>
+  </si>
+  <si>
+    <t>PROLOGIS EURO FINANCE LLC 4 05/05/2034</t>
+  </si>
+  <si>
+    <t>19 528.77</t>
+  </si>
+  <si>
+    <t>XS2187529180</t>
+  </si>
+  <si>
+    <t>PROLOGIS INTERNATIONAL FUNDING II 1.625 17/06/2032</t>
+  </si>
+  <si>
+    <t>6 350.86</t>
+  </si>
+  <si>
+    <t>BE0002830116</t>
+  </si>
+  <si>
+    <t>PROXIMUS NV 0.75 17/11/2036</t>
+  </si>
+  <si>
     <t>1 684.93</t>
   </si>
   <si>
-    <t>XS2113167568</t>
-[...865 lines deleted...]
-  <si>
     <t>FR0014010CI2</t>
   </si>
   <si>
     <t>PUBLICIS GROUPE SA 3.375 12/06/2032</t>
   </si>
   <si>
-    <t>9 764.38</t>
+    <t>11 909.59</t>
   </si>
   <si>
     <t>CH1353015048</t>
   </si>
   <si>
     <t>RAIFFEISEN SCHWEIZ GENOSSENSCHAFT 03/09/2032</t>
   </si>
   <si>
-    <t>7 640.68</t>
+    <t>10 089.07</t>
   </si>
   <si>
     <t>FR0014015EO5</t>
   </si>
   <si>
     <t>RCI BANQUE SA 3.75 16/02/2032</t>
   </si>
   <si>
-    <t>XS2552369469</t>
-[...5 lines deleted...]
-    <t>21 084.93</t>
+    <t>2 136.99</t>
   </si>
   <si>
     <t>XS2838500218</t>
   </si>
   <si>
     <t>REDEIA CORPORACION SA 3.375 09/07/2032</t>
   </si>
   <si>
-    <t>4 382.88</t>
+    <t>5 455.48</t>
+  </si>
+  <si>
+    <t>XS3348120653</t>
+  </si>
+  <si>
+    <t>REDEIA CORPORACION SA PERP</t>
   </si>
   <si>
     <t>XS2126161764</t>
   </si>
   <si>
     <t>RELX FINANCE BV 0.5 10/03/2028</t>
   </si>
   <si>
     <t>XS2779010300</t>
   </si>
   <si>
     <t>RELX FINANCE BV 3.375 20/03/2033</t>
   </si>
   <si>
-    <t>15 123.70</t>
+    <t>1 781.82</t>
   </si>
   <si>
     <t>FR001400U3P1</t>
   </si>
   <si>
     <t>ROQUETTE FRERES SA 3.774 25/11/2031</t>
   </si>
   <si>
-    <t>4 053.17</t>
+    <t>6 451.99</t>
+  </si>
+  <si>
+    <t>XS3308054124</t>
+  </si>
+  <si>
+    <t>ROYAL SCHIPHOL GROUP NV 3.625 20/11/2035</t>
+  </si>
+  <si>
+    <t>1 221.58</t>
   </si>
   <si>
     <t>XS3304304945</t>
   </si>
   <si>
     <t>SAGE GROUP PLC 3.821 25/02/2033</t>
   </si>
   <si>
-    <t>FR001400Y1I6</t>
-[...5 lines deleted...]
-    <t>10 758.90</t>
+    <t>2 432.04</t>
   </si>
   <si>
     <t>XS2894895684</t>
   </si>
   <si>
     <t>SCOTTISH HYDRO ELECTRIC TRANSMISSI 3.375 04/09/2032</t>
   </si>
   <si>
-    <t>4 593.70</t>
+    <t>6 073.89</t>
   </si>
   <si>
     <t>XS2974156031</t>
   </si>
   <si>
     <t>SELP FINANCE SARL 3.75 16/01/2032</t>
   </si>
   <si>
+    <t>1 827.12</t>
+  </si>
+  <si>
+    <t>XS3310387256</t>
+  </si>
+  <si>
+    <t>SELP FINANCE SARL 3.875 21/04/2031</t>
+  </si>
+  <si>
     <t>XS2616008970</t>
   </si>
   <si>
     <t>SIKA CAPITAL BV 3.75 03/05/2030</t>
   </si>
   <si>
-    <t>10 275.62</t>
+    <t>12 236.10</t>
   </si>
   <si>
     <t>SK4120013400</t>
   </si>
   <si>
     <t>SLOVAKIA GOVERNMENT BOND 2 17/10/2047</t>
   </si>
   <si>
-    <t>27 475.07</t>
+    <t>39 106.85</t>
   </si>
   <si>
     <t>XS3237109965</t>
   </si>
   <si>
     <t>SMURFIT KAPPA TREASURY UNLIMITED C 3.489 24/11/2031</t>
   </si>
   <si>
-    <t>1 646.62</t>
+    <t>2 611.30</t>
   </si>
   <si>
     <t>FR0014012ID6</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA 02/09/2033</t>
   </si>
   <si>
-    <t>11 034.25</t>
+    <t>14 609.59</t>
   </si>
   <si>
     <t>FR0014014A53</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA 20/11/2035</t>
   </si>
   <si>
-    <t>5 467.47</t>
-[...17 lines deleted...]
-    <t>18 480.13</t>
+    <t>8 546.23</t>
+  </si>
+  <si>
+    <t>XS3317460619</t>
+  </si>
+  <si>
+    <t>SOFTBANK CORP 3.936 30/06/2032</t>
+  </si>
+  <si>
+    <t>ES0000012K20</t>
+  </si>
+  <si>
+    <t>SPAIN (KINGDOM OF) 0.7 30/04/2032</t>
+  </si>
+  <si>
+    <t>ES0000012I24</t>
+  </si>
+  <si>
+    <t>SPAIN (KINGDOM OF) 0.85 30/07/2037</t>
+  </si>
+  <si>
+    <t>12 417.08</t>
   </si>
   <si>
     <t>ES0000012O75</t>
   </si>
   <si>
     <t>SPAIN (KINGDOM OF) 3.5 31/01/2041</t>
   </si>
   <si>
-    <t>5 618.22</t>
+    <t>63 520.40</t>
   </si>
   <si>
     <t>ES0000012M93</t>
   </si>
   <si>
     <t>SPAIN (KINGDOM OF) 4 31/10/2054</t>
   </si>
   <si>
-    <t>18 399.45</t>
-[...8 lines deleted...]
-    <t>16 667.02</t>
+    <t>5 851.51</t>
   </si>
   <si>
     <t>XS3027988263</t>
   </si>
   <si>
     <t>SSE PLC 3.5 18/03/2032</t>
   </si>
   <si>
-    <t>17 653.42</t>
+    <t>2 168.85</t>
   </si>
   <si>
     <t>XS2439704318</t>
   </si>
   <si>
     <t>SSE PLC PERP</t>
   </si>
   <si>
-    <t>13 852.05</t>
-[...17 lines deleted...]
-    <t>15 478.77</t>
+    <t>XS3326547992</t>
+  </si>
+  <si>
+    <t>SWISS RE SUBORDINATED FINANCE PLC 22/04/2037</t>
+  </si>
+  <si>
+    <t>XS3324584260</t>
+  </si>
+  <si>
+    <t>SYDNEY AIRPORT FINANCE COMPANY PTY 3.965 28/04/2034</t>
+  </si>
+  <si>
+    <t>XS2314267449</t>
+  </si>
+  <si>
+    <t>TELE2 AB 0.75 23/03/2031</t>
+  </si>
+  <si>
+    <t>XS2623868994</t>
+  </si>
+  <si>
+    <t>TELE2 AB 3.75 22/11/2029</t>
+  </si>
+  <si>
+    <t>5 733.80</t>
+  </si>
+  <si>
+    <t>XS2589828941</t>
+  </si>
+  <si>
+    <t>TELIA COMPANY AB 3.625 22/02/2032</t>
+  </si>
+  <si>
+    <t>2 661.64</t>
+  </si>
+  <si>
+    <t>XS3166363906</t>
+  </si>
+  <si>
+    <t>TELSTRA GROUP LTD 3.375 02/03/2035</t>
+  </si>
+  <si>
+    <t>3 818.84</t>
+  </si>
+  <si>
+    <t>XS2613162424</t>
+  </si>
+  <si>
+    <t>TELSTRA GROUP LTD 3.75 04/05/2031</t>
+  </si>
+  <si>
+    <t>7 417.81</t>
+  </si>
+  <si>
+    <t>XS3128477521</t>
+  </si>
+  <si>
+    <t>TERNA RETE ELETTRICA NAZIONALE SPA 3 22/07/2031</t>
+  </si>
+  <si>
+    <t>11 589.04</t>
+  </si>
+  <si>
+    <t>XS3281650823</t>
+  </si>
+  <si>
+    <t>TERNA RETE ELETTRICA NAZIONALE SPA PERP</t>
+  </si>
+  <si>
+    <t>1 894.44</t>
+  </si>
+  <si>
+    <t>XS2798269069</t>
+  </si>
+  <si>
+    <t>FR001400L263</t>
+  </si>
+  <si>
+    <t>THALES SA 4.25 18/10/2031</t>
+  </si>
+  <si>
+    <t>9 035.62</t>
   </si>
   <si>
     <t>XS3298843924</t>
   </si>
   <si>
     <t>T-MOBILE USA INC 3.625 19/02/2035</t>
   </si>
   <si>
-    <t>XS2314267449</t>
-[...65 lines deleted...]
-    <t>6 334.25</t>
+    <t>4 748.25</t>
   </si>
   <si>
     <t>XS2980851351</t>
   </si>
   <si>
     <t>TORONTO-DOMINION BANK/THE 23/01/2036</t>
   </si>
   <si>
-    <t>1 653.51</t>
+    <t>4 112.59</t>
   </si>
   <si>
     <t>XS3047435659</t>
   </si>
   <si>
     <t>TRANSURBAN FINANCE COMPANY PTY LTD 4.143 17/04/2035</t>
   </si>
   <si>
-    <t>5 012.46</t>
-[...1 lines deleted...]
-  <si>
     <t>CH1305916897</t>
   </si>
   <si>
     <t>UBS GROUP AG 09/06/2033</t>
   </si>
   <si>
-    <t>9 052.40</t>
+    <t>11 018.84</t>
   </si>
   <si>
     <t>BE0390119825</t>
   </si>
   <si>
     <t>UCB SA 4.25 20/03/2030</t>
   </si>
   <si>
-    <t>16 208.22</t>
+    <t>1 432.19</t>
   </si>
   <si>
     <t>FR001400SIL1</t>
   </si>
   <si>
     <t>UNIBAIL-RODAMCO-WESTFIELD SE 3.875 11/09/2034</t>
   </si>
   <si>
-    <t>9 183.22</t>
-[...8 lines deleted...]
-    <t>7 654.79</t>
+    <t>12 261.99</t>
+  </si>
+  <si>
+    <t>IT0005704900</t>
+  </si>
+  <si>
+    <t>UNICREDIT SPA 16/04/2032</t>
   </si>
   <si>
     <t>XS2496289138</t>
   </si>
   <si>
     <t>UNIVERSAL MUSIC GROUP NV 3.75 30/06/2032</t>
   </si>
   <si>
-    <t>9 907.40</t>
+    <t>12 243.29</t>
   </si>
   <si>
     <t>FR001400UHP0</t>
   </si>
   <si>
     <t>VEOLIA ENVIRONNEMENT SA 2.974 10/01/2031</t>
   </si>
   <si>
-    <t>2 118.47</t>
+    <t>4 481.37</t>
+  </si>
+  <si>
+    <t>FR0014017P12</t>
+  </si>
+  <si>
+    <t>VEOLIA ENVIRONNEMENT SA 3.69 10/04/2031</t>
   </si>
   <si>
     <t>FR00140007L3</t>
   </si>
   <si>
     <t>VEOLIA ENVIRONNEMENT SA NC8.5 PERP</t>
   </si>
   <si>
-    <t>8 684.93</t>
-[...14 lines deleted...]
-    <t>VERIZON COMMUNICATIONS INC 15/08/2056</t>
+    <t>XS3310548105</t>
+  </si>
+  <si>
+    <t>VESTAS WIND SYSTEMS A/S 3.75 15/06/2033</t>
+  </si>
+  <si>
+    <t>1 170.72</t>
   </si>
   <si>
     <t>DE000A3MP4V7</t>
   </si>
   <si>
     <t>VONOVIA SE 0.75 01/09/2032</t>
   </si>
   <si>
-    <t>1 504.11</t>
+    <t>1 980.82</t>
   </si>
   <si>
     <t>XS2592516210</t>
   </si>
   <si>
     <t>WOLTERS KLUWER NV 3.75 03/04/2031</t>
   </si>
   <si>
-    <t>12 936.78</t>
+    <t>1 045.79</t>
   </si>
   <si>
     <t>CH1471403852</t>
   </si>
   <si>
     <t>ZUERCHER KANTONALBANK 11/09/2031</t>
   </si>
   <si>
-    <t>5 977.74</t>
+    <t>7 981.84</t>
   </si>
   <si>
     <t>ER32612CK01</t>
   </si>
   <si>
     <t>DEC26 0RZ7 C @ 97.875</t>
+  </si>
+  <si>
+    <t>SX5E2612CR08</t>
+  </si>
+  <si>
+    <t>DEC26 SX5E C @ 6600.000000</t>
+  </si>
+  <si>
+    <t>SX5E2609CR01</t>
+  </si>
+  <si>
+    <t>SEP26 SX5E C @ 6350.000000</t>
   </si>
   <si>
     <t>ER32612CK02</t>
   </si>
   <si>
     <t>DEC26 0RZ7 C @ 98.0</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
@@ -3511,238 +3490,238 @@
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
         <v>76123.6032</v>
       </c>
       <c r="D2">
-        <v>212.25</v>
+        <v>206.55</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>16157958.8</v>
+        <v>15723956.15</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>16157958.8</v>
+        <v>15723956.15</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
-        <v>2541463.5222</v>
+        <v>2462462.4174</v>
       </c>
       <c r="D3">
-        <v>124.92</v>
+        <v>121.41</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>317495743.75</v>
+        <v>298970686.86</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>317495743.75</v>
+        <v>298970686.86</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="1">
-        <v>284620.26</v>
+        <v>276713.41</v>
       </c>
       <c r="D4">
-        <v>114.73</v>
+        <v>111.59</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
-        <v>32655664.43</v>
+        <v>30879014.95</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
       <c r="H4">
-        <v>32655664.43</v>
+        <v>30879014.95</v>
       </c>
       <c r="I4" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
         <v>13</v>
       </c>
       <c r="B5" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="1">
-        <v>10979.5304</v>
+        <v>9929.1968</v>
       </c>
       <c r="D5">
-        <v>114.39</v>
+        <v>111.11</v>
       </c>
       <c r="E5" t="s">
         <v>8</v>
       </c>
       <c r="F5">
-        <v>1255958.65</v>
+        <v>1103307.59</v>
       </c>
       <c r="G5" t="s">
         <v>8</v>
       </c>
       <c r="H5">
-        <v>1255958.65</v>
+        <v>1103307.59</v>
       </c>
       <c r="I5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" t="s">
         <v>15</v>
       </c>
       <c r="B6" t="s">
         <v>16</v>
       </c>
       <c r="C6" s="1">
         <v>1.0</v>
       </c>
       <c r="D6">
-        <v>118.24</v>
+        <v>115.04</v>
       </c>
       <c r="E6" t="s">
         <v>8</v>
       </c>
       <c r="F6">
-        <v>118.24</v>
+        <v>115.04</v>
       </c>
       <c r="G6" t="s">
         <v>8</v>
       </c>
       <c r="H6">
-        <v>118.24</v>
+        <v>115.04</v>
       </c>
       <c r="I6" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="7" spans="1:14">
       <c r="A7" t="s">
         <v>17</v>
       </c>
       <c r="B7" t="s">
         <v>18</v>
       </c>
       <c r="C7" s="1">
         <v>13364.0</v>
       </c>
       <c r="D7">
-        <v>103.95</v>
+        <v>101.02</v>
       </c>
       <c r="E7" t="s">
         <v>8</v>
       </c>
       <c r="F7">
-        <v>1389221.23</v>
+        <v>1350130.01</v>
       </c>
       <c r="G7" t="s">
         <v>8</v>
       </c>
       <c r="H7">
-        <v>1389221.23</v>
+        <v>1350130.01</v>
       </c>
       <c r="I7" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P399"/>
+  <dimension ref="A1:P398"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O399" sqref="O399"/>
+      <selection activeCell="O398" sqref="O398"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>19</v>
       </c>
       <c r="B1" t="s">
         <v>20</v>
       </c>
       <c r="C1" t="s">
         <v>21</v>
       </c>
       <c r="D1" t="s">
         <v>22</v>
       </c>
       <c r="E1" t="s">
         <v>23</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>24</v>
@@ -3764,19936 +3743,19886 @@
       </c>
       <c r="M1" t="s">
         <v>30</v>
       </c>
       <c r="N1" t="s">
         <v>31</v>
       </c>
       <c r="O1" t="s">
         <v>32</v>
       </c>
       <c r="P1" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>34</v>
       </c>
       <c r="B2" t="s">
         <v>35</v>
       </c>
       <c r="C2" s="1">
         <v>3003.0</v>
       </c>
       <c r="D2" s="1">
-        <v>35.22</v>
+        <v>31.28</v>
       </c>
       <c r="E2" s="1">
         <v>35.22</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
         <v>1.0</v>
       </c>
       <c r="H2" s="1">
         <v>105765.66</v>
       </c>
       <c r="I2" s="1">
-        <v>0.0</v>
+        <v>-11831.82</v>
       </c>
       <c r="J2" s="1">
-        <v>0.0</v>
+        <v>-11.186825667235</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>105765.66</v>
+        <v>93933.84</v>
       </c>
       <c r="N2" s="1">
-        <v>105765.66</v>
+        <v>93933.84</v>
       </c>
       <c r="O2" s="1">
         <v>0.03</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>36</v>
       </c>
       <c r="B3" t="s">
         <v>37</v>
       </c>
       <c r="C3" s="1">
-        <v>8620.0</v>
+        <v>8772.0</v>
       </c>
       <c r="D3" s="1">
-        <v>28.36</v>
+        <v>29.26</v>
       </c>
       <c r="E3" s="1">
-        <v>28.36</v>
+        <v>28.3024304606</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
         <v>1.0</v>
       </c>
       <c r="H3" s="1">
-        <v>244463.2</v>
+        <v>248268.92</v>
       </c>
       <c r="I3" s="1">
-        <v>0.0</v>
+        <v>8399.8</v>
       </c>
       <c r="J3" s="1">
-        <v>0.0</v>
+        <v>3.3833473799298</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
         <v>0.0</v>
       </c>
       <c r="M3" s="1">
-        <v>244463.2</v>
+        <v>256668.72</v>
       </c>
       <c r="N3" s="1">
-        <v>244463.2</v>
+        <v>256668.72</v>
       </c>
       <c r="O3" s="1">
         <v>0.07</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>38</v>
       </c>
       <c r="B4" t="s">
         <v>39</v>
       </c>
       <c r="C4" s="1">
-        <v>2337.0</v>
+        <v>2378.0</v>
       </c>
       <c r="D4" s="1">
-        <v>246.8</v>
+        <v>241.4</v>
       </c>
       <c r="E4" s="1">
-        <v>246.8</v>
+        <v>245.6999158957</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
         <v>1.0</v>
       </c>
       <c r="H4" s="1">
-        <v>576771.6</v>
+        <v>584274.4</v>
       </c>
       <c r="I4" s="1">
-        <v>0.0</v>
+        <v>-10225.2</v>
       </c>
       <c r="J4" s="1">
-        <v>0.0</v>
+        <v>-1.7500681186785</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4" s="1">
-        <v>576771.6</v>
+        <v>574049.2</v>
       </c>
       <c r="N4" s="1">
-        <v>576771.6</v>
+        <v>574049.2</v>
       </c>
       <c r="O4" s="1">
         <v>0.16</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>40</v>
       </c>
       <c r="B5" t="s">
         <v>41</v>
       </c>
       <c r="C5" s="1">
-        <v>3808.0</v>
+        <v>3875.0</v>
       </c>
       <c r="D5" s="1">
-        <v>158.2</v>
+        <v>137.8</v>
       </c>
       <c r="E5" s="1">
-        <v>203.9688209034</v>
+        <v>200.8764980645</v>
       </c>
       <c r="F5" t="s">
         <v>8</v>
       </c>
       <c r="G5">
         <v>1.0</v>
       </c>
       <c r="H5" s="1">
-        <v>776713.27</v>
+        <v>778396.43</v>
       </c>
       <c r="I5" s="1">
-        <v>-174287.67</v>
+        <v>-244421.43</v>
       </c>
       <c r="J5" s="1">
-        <v>-22.439126088318</v>
+        <v>-31.400636048652</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5" s="1">
-        <v>602425.6</v>
+        <v>533975.0</v>
       </c>
       <c r="N5" s="1">
-        <v>602425.6</v>
+        <v>533975.0</v>
       </c>
       <c r="O5" s="1">
-        <v>0.16</v>
+        <v>0.15</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>42</v>
       </c>
       <c r="B6" t="s">
         <v>43</v>
       </c>
       <c r="C6" s="1">
-        <v>362.0</v>
+        <v>368.0</v>
       </c>
       <c r="D6" s="1">
-        <v>994.8</v>
+        <v>954.0</v>
       </c>
       <c r="E6" s="1">
-        <v>1245.700801105</v>
+        <v>1227.4488586957</v>
       </c>
       <c r="F6" t="s">
         <v>8</v>
       </c>
       <c r="G6">
         <v>1.0</v>
       </c>
       <c r="H6" s="1">
-        <v>450943.69</v>
+        <v>451701.18</v>
       </c>
       <c r="I6" s="1">
-        <v>-90826.09</v>
+        <v>-100629.18</v>
       </c>
       <c r="J6" s="1">
-        <v>-20.141337380727</v>
+        <v>-22.277820925772</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6">
         <v>0.0</v>
       </c>
       <c r="M6" s="1">
-        <v>360117.6</v>
+        <v>351072.0</v>
       </c>
       <c r="N6" s="1">
-        <v>360117.6</v>
+        <v>351072.0</v>
       </c>
       <c r="O6" s="1">
         <v>0.1</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>44</v>
       </c>
       <c r="B7" t="s">
         <v>45</v>
       </c>
       <c r="C7" s="1">
-        <v>46850.0</v>
+        <v>47674.0</v>
       </c>
       <c r="D7" s="1">
-        <v>26.67</v>
+        <v>23.62</v>
       </c>
       <c r="E7" s="1">
-        <v>27.1622973319</v>
+        <v>27.0867516886</v>
       </c>
       <c r="F7" t="s">
         <v>8</v>
       </c>
       <c r="G7">
         <v>1.0</v>
       </c>
       <c r="H7" s="1">
-        <v>1272553.63</v>
+        <v>1291333.8</v>
       </c>
       <c r="I7" s="1">
-        <v>-23064.13</v>
+        <v>-165273.92</v>
       </c>
       <c r="J7" s="1">
-        <v>-1.8124289190075</v>
+        <v>-12.79869852396</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7">
         <v>0.0</v>
       </c>
       <c r="M7" s="1">
-        <v>1249489.5</v>
+        <v>1126059.88</v>
       </c>
       <c r="N7" s="1">
-        <v>1249489.5</v>
+        <v>1126059.88</v>
       </c>
       <c r="O7" s="1">
-        <v>0.34</v>
+        <v>0.32</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>46</v>
       </c>
       <c r="B8" t="s">
         <v>47</v>
       </c>
       <c r="C8" s="1">
         <v>823.0</v>
       </c>
       <c r="D8" s="1">
-        <v>118.4</v>
+        <v>108.4</v>
       </c>
       <c r="E8" s="1">
         <v>118.4</v>
       </c>
       <c r="F8" t="s">
         <v>8</v>
       </c>
       <c r="G8">
         <v>1.0</v>
       </c>
       <c r="H8" s="1">
         <v>97443.2</v>
       </c>
       <c r="I8" s="1">
-        <v>0.0</v>
+        <v>-8230.0</v>
       </c>
       <c r="J8" s="1">
-        <v>0.0</v>
+        <v>-8.4459459459459</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
         <v>0.0</v>
       </c>
       <c r="M8" s="1">
-        <v>97443.2</v>
+        <v>89213.2</v>
       </c>
       <c r="N8" s="1">
-        <v>97443.2</v>
+        <v>89213.2</v>
       </c>
       <c r="O8" s="1">
         <v>0.03</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
         <v>48</v>
       </c>
       <c r="B9" t="s">
         <v>49</v>
       </c>
       <c r="C9" s="1">
         <v>2420.0</v>
       </c>
       <c r="D9" s="1">
-        <v>62.9</v>
+        <v>67.45</v>
       </c>
       <c r="E9" s="1">
         <v>62.9</v>
       </c>
       <c r="F9" t="s">
         <v>8</v>
       </c>
       <c r="G9">
         <v>1.0</v>
       </c>
       <c r="H9" s="1">
         <v>152218.0</v>
       </c>
       <c r="I9" s="1">
-        <v>0.0</v>
+        <v>11011.0</v>
       </c>
       <c r="J9" s="1">
-        <v>0.0</v>
+        <v>7.2337042925278</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9">
         <v>0.0</v>
       </c>
       <c r="M9" s="1">
-        <v>152218.0</v>
+        <v>163229.0</v>
       </c>
       <c r="N9" s="1">
-        <v>152218.0</v>
+        <v>163229.0</v>
       </c>
       <c r="O9" s="1">
-        <v>0.04</v>
+        <v>0.05</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
         <v>50</v>
       </c>
       <c r="B10" t="s">
         <v>51</v>
       </c>
       <c r="C10" s="1">
-        <v>8674.0</v>
+        <v>43606.0</v>
       </c>
       <c r="D10" s="1">
-        <v>184.24</v>
+        <v>9.614</v>
       </c>
       <c r="E10" s="1">
-        <v>162.5810421951</v>
+        <v>8.8575904692</v>
       </c>
       <c r="F10" t="s">
         <v>8</v>
       </c>
       <c r="G10">
         <v>1.0</v>
       </c>
       <c r="H10" s="1">
-        <v>1410227.96</v>
+        <v>386244.09</v>
       </c>
       <c r="I10" s="1">
-        <v>187869.8</v>
+        <v>32983.99</v>
       </c>
       <c r="J10" s="1">
-        <v>13.321945481779</v>
+        <v>8.5396750018881</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10">
         <v>0.0</v>
       </c>
       <c r="M10" s="1">
-        <v>1598097.76</v>
+        <v>419228.08</v>
       </c>
       <c r="N10" s="1">
-        <v>1598097.76</v>
+        <v>419228.08</v>
       </c>
       <c r="O10" s="1">
-        <v>0.43</v>
+        <v>0.12</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
         <v>52</v>
       </c>
       <c r="B11" t="s">
         <v>53</v>
       </c>
       <c r="C11" s="1">
-        <v>5592.0</v>
+        <v>8827.0</v>
       </c>
       <c r="D11" s="1">
-        <v>382.2</v>
+        <v>166.1</v>
       </c>
       <c r="E11" s="1">
-        <v>229.508776824</v>
+        <v>162.5000430497</v>
       </c>
       <c r="F11" t="s">
         <v>8</v>
       </c>
       <c r="G11">
         <v>1.0</v>
       </c>
       <c r="H11" s="1">
-        <v>1283413.08</v>
+        <v>1434387.88</v>
       </c>
       <c r="I11" s="1">
-        <v>853849.32</v>
+        <v>31776.82</v>
       </c>
       <c r="J11" s="1">
-        <v>66.529579081429</v>
+        <v>2.2153575363451</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11">
         <v>0.0</v>
       </c>
       <c r="M11" s="1">
-        <v>2137262.4</v>
+        <v>1466164.7</v>
       </c>
       <c r="N11" s="1">
-        <v>2137262.4</v>
+        <v>1466164.7</v>
       </c>
       <c r="O11" s="1">
-        <v>0.58</v>
+        <v>0.42</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
         <v>54</v>
       </c>
       <c r="B12" t="s">
         <v>55</v>
       </c>
       <c r="C12" s="1">
-        <v>13699.0</v>
+        <v>5691.0</v>
       </c>
       <c r="D12" s="1">
-        <v>28.29</v>
+        <v>391.9</v>
       </c>
       <c r="E12" s="1">
-        <v>23.8304971166</v>
+        <v>235.4840537691</v>
       </c>
       <c r="F12" t="s">
         <v>8</v>
       </c>
       <c r="G12">
         <v>1.0</v>
       </c>
       <c r="H12" s="1">
-        <v>326453.98</v>
+        <v>1340139.75</v>
       </c>
       <c r="I12" s="1">
-        <v>61090.73</v>
+        <v>890163.15</v>
       </c>
       <c r="J12" s="1">
-        <v>18.713427846706</v>
+        <v>66.4231584803</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
       <c r="M12" s="1">
-        <v>387544.71</v>
+        <v>2230302.9</v>
       </c>
       <c r="N12" s="1">
-        <v>387544.71</v>
+        <v>2230302.9</v>
       </c>
       <c r="O12" s="1">
-        <v>0.11</v>
+        <v>0.64</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
         <v>56</v>
       </c>
       <c r="B13" t="s">
         <v>57</v>
       </c>
       <c r="C13" s="1">
-        <v>1721.0</v>
+        <v>13940.0</v>
       </c>
       <c r="D13" s="1">
-        <v>63.55</v>
+        <v>16.48</v>
       </c>
       <c r="E13" s="1">
-        <v>63.55</v>
+        <v>23.8502467719</v>
       </c>
       <c r="F13" t="s">
         <v>8</v>
       </c>
       <c r="G13">
         <v>1.0</v>
       </c>
       <c r="H13" s="1">
-        <v>109369.55</v>
+        <v>332472.44</v>
       </c>
       <c r="I13" s="1">
-        <v>0.0</v>
+        <v>-102741.24</v>
       </c>
       <c r="J13" s="1">
-        <v>0.0</v>
+        <v>-30.902182448566</v>
       </c>
       <c r="K13">
         <v>0.0</v>
       </c>
       <c r="L13">
         <v>0.0</v>
       </c>
       <c r="M13" s="1">
-        <v>109369.55</v>
+        <v>229731.2</v>
       </c>
       <c r="N13" s="1">
-        <v>109369.55</v>
+        <v>229731.2</v>
       </c>
       <c r="O13" s="1">
-        <v>0.03</v>
+        <v>0.07</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
         <v>58</v>
       </c>
       <c r="B14" t="s">
         <v>59</v>
       </c>
       <c r="C14" s="1">
-        <v>16028.0</v>
+        <v>1721.0</v>
       </c>
       <c r="D14" s="1">
-        <v>52.74</v>
+        <v>58.2</v>
       </c>
       <c r="E14" s="1">
-        <v>61.2401784377</v>
+        <v>63.55</v>
       </c>
       <c r="F14" t="s">
         <v>8</v>
       </c>
       <c r="G14">
         <v>1.0</v>
       </c>
       <c r="H14" s="1">
-        <v>981557.58</v>
+        <v>109369.55</v>
       </c>
       <c r="I14" s="1">
-        <v>-136240.86</v>
+        <v>-9207.35</v>
       </c>
       <c r="J14" s="1">
-        <v>-13.880068044505</v>
+        <v>-8.4185680566483</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
       <c r="L14">
         <v>0.0</v>
       </c>
       <c r="M14" s="1">
-        <v>845316.72</v>
+        <v>100162.2</v>
       </c>
       <c r="N14" s="1">
-        <v>845316.72</v>
+        <v>100162.2</v>
       </c>
       <c r="O14" s="1">
-        <v>0.23</v>
+        <v>0.03</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
         <v>60</v>
       </c>
       <c r="B15" t="s">
         <v>61</v>
       </c>
       <c r="C15" s="1">
-        <v>7874.0</v>
+        <v>16310.0</v>
       </c>
       <c r="D15" s="1">
-        <v>13.175</v>
+        <v>49.22</v>
       </c>
       <c r="E15" s="1">
-        <v>13.175</v>
+        <v>60.6626106683</v>
       </c>
       <c r="F15" t="s">
         <v>8</v>
       </c>
       <c r="G15">
         <v>1.0</v>
       </c>
       <c r="H15" s="1">
-        <v>103739.95</v>
+        <v>989407.18</v>
       </c>
       <c r="I15" s="1">
-        <v>0.0</v>
+        <v>-186628.98</v>
       </c>
       <c r="J15" s="1">
-        <v>0.0</v>
+        <v>-18.862707262747</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15">
         <v>0.0</v>
       </c>
       <c r="M15" s="1">
-        <v>103739.95</v>
+        <v>802778.2</v>
       </c>
       <c r="N15" s="1">
-        <v>103739.95</v>
+        <v>802778.2</v>
       </c>
       <c r="O15" s="1">
-        <v>0.03</v>
+        <v>0.23</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
         <v>62</v>
       </c>
       <c r="B16" t="s">
         <v>63</v>
       </c>
       <c r="C16" s="1">
-        <v>18844.0</v>
+        <v>7644.0</v>
       </c>
       <c r="D16" s="1">
-        <v>68.82</v>
+        <v>9.574</v>
       </c>
       <c r="E16" s="1">
-        <v>55.1253735937</v>
+        <v>13.175</v>
       </c>
       <c r="F16" t="s">
         <v>8</v>
       </c>
       <c r="G16">
         <v>1.0</v>
       </c>
       <c r="H16" s="1">
-        <v>1038782.54</v>
+        <v>100709.7</v>
       </c>
       <c r="I16" s="1">
-        <v>258061.54</v>
+        <v>-27526.04</v>
       </c>
       <c r="J16" s="1">
-        <v>24.842691329795</v>
+        <v>-27.332064339383</v>
       </c>
       <c r="K16">
         <v>0.0</v>
       </c>
       <c r="L16">
         <v>0.0</v>
       </c>
       <c r="M16" s="1">
-        <v>1296844.08</v>
+        <v>73183.66</v>
       </c>
       <c r="N16" s="1">
-        <v>1296844.08</v>
+        <v>73183.66</v>
       </c>
       <c r="O16" s="1">
-        <v>0.35</v>
+        <v>0.02</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
         <v>64</v>
       </c>
       <c r="B17" t="s">
         <v>65</v>
       </c>
       <c r="C17" s="1">
-        <v>8847.0</v>
+        <v>19175.0</v>
       </c>
       <c r="D17" s="1">
-        <v>29.92</v>
+        <v>63.84</v>
       </c>
       <c r="E17" s="1">
-        <v>29.92</v>
+        <v>55.336714472</v>
       </c>
       <c r="F17" t="s">
         <v>8</v>
       </c>
       <c r="G17">
         <v>1.0</v>
       </c>
       <c r="H17" s="1">
-        <v>264702.24</v>
+        <v>1061081.5</v>
       </c>
       <c r="I17" s="1">
-        <v>0.0</v>
+        <v>163050.5</v>
       </c>
       <c r="J17" s="1">
-        <v>0.0</v>
+        <v>15.366444519106</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17">
         <v>0.0</v>
       </c>
       <c r="M17" s="1">
-        <v>264702.24</v>
+        <v>1224132.0</v>
       </c>
       <c r="N17" s="1">
-        <v>264702.24</v>
+        <v>1224132.0</v>
       </c>
       <c r="O17" s="1">
-        <v>0.07</v>
+        <v>0.35</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
         <v>66</v>
       </c>
       <c r="B18" t="s">
         <v>67</v>
       </c>
       <c r="C18" s="1">
-        <v>6504.0</v>
+        <v>9002.0</v>
       </c>
       <c r="D18" s="1">
-        <v>1233.4</v>
+        <v>31.3</v>
       </c>
       <c r="E18" s="1">
-        <v>522.0584824723</v>
+        <v>29.8050255499</v>
       </c>
       <c r="F18" t="s">
         <v>8</v>
       </c>
       <c r="G18">
         <v>1.0</v>
       </c>
       <c r="H18" s="1">
-        <v>3395468.37</v>
+        <v>268304.84</v>
       </c>
       <c r="I18" s="1">
-        <v>4626565.23</v>
+        <v>13457.76</v>
       </c>
       <c r="J18" s="1">
-        <v>136.2570557534</v>
+        <v>5.0158469001156</v>
       </c>
       <c r="K18">
         <v>0.0</v>
       </c>
       <c r="L18">
         <v>0.0</v>
       </c>
       <c r="M18" s="1">
-        <v>8022033.6</v>
+        <v>281762.6</v>
       </c>
       <c r="N18" s="1">
-        <v>8022033.6</v>
+        <v>281762.6</v>
       </c>
       <c r="O18" s="1">
-        <v>2.17</v>
+        <v>0.08</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
         <v>68</v>
       </c>
       <c r="B19" t="s">
         <v>69</v>
       </c>
       <c r="C19" s="1">
-        <v>2162.0</v>
+        <v>6618.0</v>
       </c>
       <c r="D19" s="1">
-        <v>61.44</v>
+        <v>1171.8</v>
       </c>
       <c r="E19" s="1">
-        <v>61.44</v>
+        <v>549.4883741312</v>
       </c>
       <c r="F19" t="s">
         <v>8</v>
       </c>
       <c r="G19">
         <v>1.0</v>
       </c>
       <c r="H19" s="1">
-        <v>132833.28</v>
+        <v>3636514.06</v>
       </c>
       <c r="I19" s="1">
-        <v>0.0</v>
+        <v>4118458.34</v>
       </c>
       <c r="J19" s="1">
-        <v>0.0</v>
+        <v>113.25291947311</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
       <c r="L19">
         <v>0.0</v>
       </c>
       <c r="M19" s="1">
-        <v>132833.28</v>
+        <v>7754972.4</v>
       </c>
       <c r="N19" s="1">
-        <v>132833.28</v>
+        <v>7754972.4</v>
       </c>
       <c r="O19" s="1">
-        <v>0.04</v>
+        <v>2.23</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
         <v>70</v>
       </c>
       <c r="B20" t="s">
         <v>71</v>
       </c>
       <c r="C20" s="1">
-        <v>52636.0</v>
+        <v>2162.0</v>
       </c>
       <c r="D20" s="1">
-        <v>41.46</v>
+        <v>64.36</v>
       </c>
       <c r="E20" s="1">
-        <v>27.1717518428</v>
+        <v>61.44</v>
       </c>
       <c r="F20" t="s">
         <v>8</v>
       </c>
       <c r="G20">
         <v>1.0</v>
       </c>
       <c r="H20" s="1">
-        <v>1430212.33</v>
+        <v>132833.28</v>
       </c>
       <c r="I20" s="1">
-        <v>752076.23</v>
+        <v>6313.04</v>
       </c>
       <c r="J20" s="1">
-        <v>52.584935413052</v>
+        <v>4.7526041666667</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20">
         <v>0.0</v>
       </c>
       <c r="M20" s="1">
-        <v>2182288.56</v>
+        <v>139146.32</v>
       </c>
       <c r="N20" s="1">
-        <v>2182288.56</v>
+        <v>139146.32</v>
       </c>
       <c r="O20" s="1">
-        <v>0.59</v>
+        <v>0.04</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
         <v>72</v>
       </c>
       <c r="B21" t="s">
         <v>73</v>
       </c>
       <c r="C21" s="1">
-        <v>11745.0</v>
+        <v>53563.0</v>
       </c>
       <c r="D21" s="1">
-        <v>8.395</v>
+        <v>40.98</v>
       </c>
       <c r="E21" s="1">
-        <v>8.3950004257</v>
+        <v>27.72713963</v>
       </c>
       <c r="F21" t="s">
         <v>8</v>
       </c>
       <c r="G21">
         <v>1.0</v>
       </c>
       <c r="H21" s="1">
-        <v>98599.28</v>
+        <v>1485148.78</v>
       </c>
       <c r="I21" s="1">
-        <v>0.0</v>
+        <v>709862.96</v>
       </c>
       <c r="J21" s="1">
-        <v>0.0</v>
+        <v>47.797430773232</v>
       </c>
       <c r="K21">
         <v>0.0</v>
       </c>
       <c r="L21">
         <v>0.0</v>
       </c>
       <c r="M21" s="1">
-        <v>98599.28</v>
+        <v>2195011.74</v>
       </c>
       <c r="N21" s="1">
-        <v>98599.28</v>
+        <v>2195011.74</v>
       </c>
       <c r="O21" s="1">
-        <v>0.03</v>
+        <v>0.63</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
         <v>74</v>
       </c>
       <c r="B22" t="s">
         <v>75</v>
       </c>
       <c r="C22" s="1">
-        <v>1877.0</v>
+        <v>11745.0</v>
       </c>
       <c r="D22" s="1">
-        <v>54.85</v>
+        <v>11.31</v>
       </c>
       <c r="E22" s="1">
-        <v>54.85</v>
+        <v>8.3950004257</v>
       </c>
       <c r="F22" t="s">
         <v>8</v>
       </c>
       <c r="G22">
         <v>1.0</v>
       </c>
       <c r="H22" s="1">
-        <v>102953.45</v>
+        <v>98599.28</v>
       </c>
       <c r="I22" s="1">
-        <v>0.0</v>
+        <v>34236.67</v>
       </c>
       <c r="J22" s="1">
-        <v>0.0</v>
+        <v>34.723042602339</v>
       </c>
       <c r="K22">
         <v>0.0</v>
       </c>
       <c r="L22">
         <v>0.0</v>
       </c>
       <c r="M22" s="1">
-        <v>102953.45</v>
+        <v>132835.95</v>
       </c>
       <c r="N22" s="1">
-        <v>102953.45</v>
+        <v>132835.95</v>
       </c>
       <c r="O22" s="1">
-        <v>0.03</v>
+        <v>0.04</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
         <v>76</v>
       </c>
       <c r="B23" t="s">
         <v>77</v>
       </c>
       <c r="C23" s="1">
-        <v>11180.0</v>
+        <v>1822.0</v>
       </c>
       <c r="D23" s="1">
-        <v>18.24</v>
+        <v>56.45</v>
       </c>
       <c r="E23" s="1">
-        <v>18.24</v>
+        <v>54.85</v>
       </c>
       <c r="F23" t="s">
         <v>8</v>
       </c>
       <c r="G23">
         <v>1.0</v>
       </c>
       <c r="H23" s="1">
-        <v>203923.2</v>
+        <v>99936.7</v>
       </c>
       <c r="I23" s="1">
-        <v>0.0</v>
+        <v>2915.2</v>
       </c>
       <c r="J23" s="1">
-        <v>0.0</v>
+        <v>2.9170464904284</v>
       </c>
       <c r="K23">
         <v>0.0</v>
       </c>
       <c r="L23">
         <v>0.0</v>
       </c>
       <c r="M23" s="1">
-        <v>203923.2</v>
+        <v>102851.9</v>
       </c>
       <c r="N23" s="1">
-        <v>203923.2</v>
+        <v>102851.9</v>
       </c>
       <c r="O23" s="1">
-        <v>0.06</v>
+        <v>0.03</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
         <v>78</v>
       </c>
       <c r="B24" t="s">
         <v>79</v>
       </c>
       <c r="C24" s="1">
-        <v>93965.0</v>
+        <v>11719.0</v>
       </c>
       <c r="D24" s="1">
-        <v>19.75</v>
+        <v>18.775</v>
       </c>
       <c r="E24" s="1">
-        <v>8.6723271431</v>
+        <v>18.195846062</v>
       </c>
       <c r="F24" t="s">
         <v>8</v>
       </c>
       <c r="G24">
         <v>1.0</v>
       </c>
       <c r="H24" s="1">
-        <v>814895.22</v>
+        <v>213237.12</v>
       </c>
       <c r="I24" s="1">
-        <v>1040913.53</v>
+        <v>6787.11</v>
       </c>
       <c r="J24" s="1">
-        <v>127.73587382191</v>
+        <v>3.1828932973771</v>
       </c>
       <c r="K24">
         <v>0.0</v>
       </c>
       <c r="L24">
         <v>0.0</v>
       </c>
       <c r="M24" s="1">
-        <v>1855808.75</v>
+        <v>220024.23</v>
       </c>
       <c r="N24" s="1">
-        <v>1855808.75</v>
+        <v>220024.23</v>
       </c>
       <c r="O24" s="1">
-        <v>0.5</v>
+        <v>0.06</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
         <v>80</v>
       </c>
       <c r="B25" t="s">
         <v>81</v>
       </c>
       <c r="C25" s="1">
-        <v>75255.0</v>
+        <v>95621.0</v>
       </c>
       <c r="D25" s="1">
-        <v>3.208</v>
+        <v>18.78</v>
       </c>
       <c r="E25" s="1">
-        <v>3.2079997342</v>
+        <v>9.1132440573</v>
       </c>
       <c r="F25" t="s">
         <v>8</v>
       </c>
       <c r="G25">
         <v>1.0</v>
       </c>
       <c r="H25" s="1">
-        <v>241418.02</v>
+        <v>871417.51</v>
       </c>
       <c r="I25" s="1">
-        <v>0.02</v>
+        <v>924344.87</v>
       </c>
       <c r="J25" s="1">
-        <v>8.2843857306095E-6</v>
+        <v>106.07370857168</v>
       </c>
       <c r="K25">
         <v>0.0</v>
       </c>
       <c r="L25">
         <v>0.0</v>
       </c>
       <c r="M25" s="1">
-        <v>241418.04</v>
+        <v>1795762.38</v>
       </c>
       <c r="N25" s="1">
-        <v>241418.04</v>
+        <v>1795762.38</v>
       </c>
       <c r="O25" s="1">
-        <v>0.07</v>
+        <v>0.52</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
         <v>82</v>
       </c>
       <c r="B26" t="s">
         <v>83</v>
       </c>
       <c r="C26" s="1">
-        <v>209288.0</v>
+        <v>78886.0</v>
       </c>
       <c r="D26" s="1">
-        <v>10.79</v>
+        <v>3.263</v>
       </c>
       <c r="E26" s="1">
-        <v>7.7070728374</v>
+        <v>3.2004050148</v>
       </c>
       <c r="F26" t="s">
         <v>8</v>
       </c>
       <c r="G26">
         <v>1.0</v>
       </c>
       <c r="H26" s="1">
-        <v>1612997.86</v>
+        <v>252467.15</v>
       </c>
       <c r="I26" s="1">
-        <v>645219.66</v>
+        <v>4937.87</v>
       </c>
       <c r="J26" s="1">
-        <v>40.001271917373</v>
+        <v>1.9558465329054</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26" s="1">
-        <v>2258217.52</v>
+        <v>257405.02</v>
       </c>
       <c r="N26" s="1">
-        <v>2258217.52</v>
+        <v>257405.02</v>
       </c>
       <c r="O26" s="1">
-        <v>0.61</v>
+        <v>0.07</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
         <v>84</v>
       </c>
       <c r="B27" t="s">
         <v>85</v>
       </c>
       <c r="C27" s="1">
-        <v>9219.0</v>
+        <v>212974.0</v>
       </c>
       <c r="D27" s="1">
-        <v>14.175</v>
+        <v>10.366</v>
       </c>
       <c r="E27" s="1">
-        <v>14.1750005424</v>
+        <v>7.7891812146</v>
       </c>
       <c r="F27" t="s">
         <v>8</v>
       </c>
       <c r="G27">
         <v>1.0</v>
       </c>
       <c r="H27" s="1">
-        <v>130679.33</v>
+        <v>1658893.08</v>
       </c>
       <c r="I27" s="1">
-        <v>0.0</v>
+        <v>548795.4</v>
       </c>
       <c r="J27" s="1">
-        <v>0.0</v>
+        <v>33.082023586475</v>
       </c>
       <c r="K27">
         <v>0.0</v>
       </c>
       <c r="L27">
         <v>0.0</v>
       </c>
       <c r="M27" s="1">
-        <v>130679.33</v>
+        <v>2207688.48</v>
       </c>
       <c r="N27" s="1">
-        <v>130679.33</v>
+        <v>2207688.48</v>
       </c>
       <c r="O27" s="1">
-        <v>0.04</v>
+        <v>0.63</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
         <v>86</v>
       </c>
       <c r="B28" t="s">
         <v>87</v>
       </c>
       <c r="C28" s="1">
-        <v>1912.0</v>
+        <v>13713.0</v>
       </c>
       <c r="D28" s="1">
-        <v>132.0</v>
+        <v>16.325</v>
       </c>
       <c r="E28" s="1">
-        <v>132.0</v>
+        <v>16.484384161</v>
       </c>
       <c r="F28" t="s">
         <v>8</v>
       </c>
       <c r="G28">
         <v>1.0</v>
       </c>
       <c r="H28" s="1">
-        <v>252384.0</v>
+        <v>226050.36</v>
       </c>
       <c r="I28" s="1">
-        <v>0.0</v>
+        <v>-2185.63</v>
       </c>
       <c r="J28" s="1">
-        <v>0.0</v>
+        <v>-0.96687746925066</v>
       </c>
       <c r="K28">
         <v>0.0</v>
       </c>
       <c r="L28">
         <v>0.0</v>
       </c>
       <c r="M28" s="1">
-        <v>252384.0</v>
+        <v>223864.73</v>
       </c>
       <c r="N28" s="1">
-        <v>252384.0</v>
+        <v>223864.73</v>
       </c>
       <c r="O28" s="1">
-        <v>0.07</v>
+        <v>0.06</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
         <v>88</v>
       </c>
       <c r="B29" t="s">
         <v>89</v>
       </c>
       <c r="C29" s="1">
-        <v>1091.0</v>
+        <v>9219.0</v>
       </c>
       <c r="D29" s="1">
-        <v>189.4</v>
+        <v>14.255</v>
       </c>
       <c r="E29" s="1">
-        <v>189.4</v>
+        <v>14.1750005424</v>
       </c>
       <c r="F29" t="s">
         <v>8</v>
       </c>
       <c r="G29">
         <v>1.0</v>
       </c>
       <c r="H29" s="1">
-        <v>206635.4</v>
+        <v>130679.33</v>
       </c>
       <c r="I29" s="1">
-        <v>0.0</v>
+        <v>737.52</v>
       </c>
       <c r="J29" s="1">
-        <v>0.0</v>
+        <v>0.56437387611338</v>
       </c>
       <c r="K29">
         <v>0.0</v>
       </c>
       <c r="L29">
         <v>0.0</v>
       </c>
       <c r="M29" s="1">
-        <v>206635.4</v>
+        <v>131416.85</v>
       </c>
       <c r="N29" s="1">
-        <v>206635.4</v>
+        <v>131416.85</v>
       </c>
       <c r="O29" s="1">
-        <v>0.06</v>
+        <v>0.04</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
         <v>90</v>
       </c>
       <c r="B30" t="s">
         <v>91</v>
       </c>
       <c r="C30" s="1">
-        <v>3150.0</v>
+        <v>2004.0</v>
       </c>
       <c r="D30" s="1">
-        <v>34.2</v>
+        <v>147.4</v>
       </c>
       <c r="E30" s="1">
-        <v>34.2</v>
+        <v>127.8352295409</v>
       </c>
       <c r="F30" t="s">
         <v>8</v>
       </c>
       <c r="G30">
         <v>1.0</v>
       </c>
       <c r="H30" s="1">
-        <v>107730.0</v>
+        <v>256181.8</v>
       </c>
       <c r="I30" s="1">
-        <v>0.0</v>
+        <v>39207.8</v>
       </c>
       <c r="J30" s="1">
-        <v>0.0</v>
+        <v>15.304678162149</v>
       </c>
       <c r="K30">
         <v>0.0</v>
       </c>
       <c r="L30">
         <v>0.0</v>
       </c>
       <c r="M30" s="1">
-        <v>107730.0</v>
+        <v>295389.6</v>
       </c>
       <c r="N30" s="1">
-        <v>107730.0</v>
+        <v>295389.6</v>
       </c>
       <c r="O30" s="1">
-        <v>0.03</v>
+        <v>0.08</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
         <v>92</v>
       </c>
       <c r="B31" t="s">
         <v>93</v>
       </c>
       <c r="C31" s="1">
-        <v>15715.0</v>
+        <v>1144.0</v>
       </c>
       <c r="D31" s="1">
-        <v>89.46</v>
+        <v>235.3</v>
       </c>
       <c r="E31" s="1">
-        <v>78.0265911549</v>
+        <v>188.9158653846</v>
       </c>
       <c r="F31" t="s">
         <v>8</v>
       </c>
       <c r="G31">
         <v>1.0</v>
       </c>
       <c r="H31" s="1">
-        <v>1226187.88</v>
+        <v>216119.75</v>
       </c>
       <c r="I31" s="1">
-        <v>179676.02</v>
+        <v>53063.45</v>
       </c>
       <c r="J31" s="1">
-        <v>14.653221005577</v>
+        <v>24.55280001018</v>
       </c>
       <c r="K31">
         <v>0.0</v>
       </c>
       <c r="L31">
         <v>0.0</v>
       </c>
       <c r="M31" s="1">
-        <v>1405863.9</v>
+        <v>269183.2</v>
       </c>
       <c r="N31" s="1">
-        <v>1405863.9</v>
+        <v>269183.2</v>
       </c>
       <c r="O31" s="1">
-        <v>0.38</v>
+        <v>0.08</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
         <v>94</v>
       </c>
       <c r="B32" t="s">
         <v>95</v>
       </c>
       <c r="C32" s="1">
-        <v>17629.0</v>
+        <v>3150.0</v>
       </c>
       <c r="D32" s="1">
-        <v>95.5</v>
+        <v>28.98</v>
       </c>
       <c r="E32" s="1">
-        <v>75.8245317375</v>
+        <v>34.2</v>
       </c>
       <c r="F32" t="s">
         <v>8</v>
       </c>
       <c r="G32">
         <v>1.0</v>
       </c>
       <c r="H32" s="1">
-        <v>1336710.67</v>
+        <v>107730.0</v>
       </c>
       <c r="I32" s="1">
-        <v>346858.83</v>
+        <v>-16443.0</v>
       </c>
       <c r="J32" s="1">
-        <v>25.94868416813</v>
+        <v>-15.263157894737</v>
       </c>
       <c r="K32">
         <v>0.0</v>
       </c>
       <c r="L32">
         <v>0.0</v>
       </c>
       <c r="M32" s="1">
-        <v>1683569.5</v>
+        <v>91287.0</v>
       </c>
       <c r="N32" s="1">
-        <v>1683569.5</v>
+        <v>91287.0</v>
       </c>
       <c r="O32" s="1">
-        <v>0.46</v>
+        <v>0.03</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
         <v>96</v>
       </c>
       <c r="B33" t="s">
         <v>97</v>
       </c>
       <c r="C33" s="1">
-        <v>1451235.0</v>
+        <v>15992.0</v>
       </c>
       <c r="D33" s="1">
-        <v>11.28</v>
+        <v>79.36</v>
       </c>
       <c r="E33" s="1">
-        <v>11.2004103126</v>
+        <v>78.0253670585</v>
       </c>
       <c r="F33" t="s">
         <v>8</v>
       </c>
       <c r="G33">
         <v>1.0</v>
       </c>
       <c r="H33" s="1">
-        <v>16254427.46</v>
+        <v>1247781.67</v>
       </c>
       <c r="I33" s="1">
-        <v>115503.34</v>
+        <v>21343.45</v>
       </c>
       <c r="J33" s="1">
-        <v>0.71059617623714</v>
+        <v>1.7105115833285</v>
       </c>
       <c r="K33">
         <v>0.0</v>
       </c>
       <c r="L33">
         <v>0.0</v>
       </c>
       <c r="M33" s="1">
-        <v>16369930.8</v>
+        <v>1269125.12</v>
       </c>
       <c r="N33" s="1">
-        <v>16369930.8</v>
+        <v>1269125.12</v>
       </c>
       <c r="O33" s="1">
-        <v>4.44</v>
+        <v>0.36</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
         <v>98</v>
       </c>
       <c r="B34" t="s">
         <v>99</v>
       </c>
       <c r="C34" s="1">
-        <v>577498.0</v>
+        <v>17939.0</v>
       </c>
       <c r="D34" s="1">
-        <v>10.872</v>
+        <v>91.52</v>
       </c>
       <c r="E34" s="1">
-        <v>10.6970180849</v>
+        <v>76.0620876303</v>
       </c>
       <c r="F34" t="s">
         <v>8</v>
       </c>
       <c r="G34">
         <v>1.0</v>
       </c>
       <c r="H34" s="1">
-        <v>6177506.55</v>
+        <v>1364477.79</v>
       </c>
       <c r="I34" s="1">
-        <v>101051.71</v>
+        <v>277299.49</v>
       </c>
       <c r="J34" s="1">
-        <v>1.6358009365445</v>
+        <v>20.322755858122</v>
       </c>
       <c r="K34">
         <v>0.0</v>
       </c>
       <c r="L34">
         <v>0.0</v>
       </c>
       <c r="M34" s="1">
-        <v>6278558.26</v>
+        <v>1641777.28</v>
       </c>
       <c r="N34" s="1">
-        <v>6278558.26</v>
+        <v>1641777.28</v>
       </c>
       <c r="O34" s="1">
-        <v>1.7</v>
+        <v>0.47</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
         <v>100</v>
       </c>
       <c r="B35" t="s">
         <v>101</v>
       </c>
       <c r="C35" s="1">
-        <v>3958.0</v>
+        <v>637047.0</v>
       </c>
       <c r="D35" s="1">
-        <v>52.68</v>
+        <v>11.166</v>
       </c>
       <c r="E35" s="1">
-        <v>52.68</v>
+        <v>11.2004103151</v>
       </c>
       <c r="F35" t="s">
         <v>8</v>
       </c>
       <c r="G35">
         <v>1.0</v>
       </c>
       <c r="H35" s="1">
-        <v>208507.44</v>
+        <v>7135187.79</v>
       </c>
       <c r="I35" s="1">
-        <v>0.0</v>
+        <v>-21920.99</v>
       </c>
       <c r="J35" s="1">
-        <v>0.0</v>
+        <v>-0.30722372900574</v>
       </c>
       <c r="K35">
         <v>0.0</v>
       </c>
       <c r="L35">
         <v>0.0</v>
       </c>
       <c r="M35" s="1">
-        <v>208507.44</v>
+        <v>7113266.8</v>
       </c>
       <c r="N35" s="1">
-        <v>208507.44</v>
+        <v>7113266.8</v>
       </c>
       <c r="O35" s="1">
-        <v>0.06</v>
+        <v>2.04</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
         <v>102</v>
       </c>
       <c r="B36" t="s">
         <v>103</v>
       </c>
       <c r="C36" s="1">
-        <v>21022.0</v>
+        <v>1435391.0</v>
       </c>
       <c r="D36" s="1">
-        <v>12.01</v>
+        <v>10.618</v>
       </c>
       <c r="E36" s="1">
-        <v>12.01</v>
+        <v>10.7477305487</v>
       </c>
       <c r="F36" t="s">
         <v>8</v>
       </c>
       <c r="G36">
         <v>1.0</v>
       </c>
       <c r="H36" s="1">
-        <v>252474.22</v>
+        <v>15427195.7</v>
       </c>
       <c r="I36" s="1">
-        <v>0.0</v>
+        <v>-186214.06</v>
       </c>
       <c r="J36" s="1">
-        <v>0.0</v>
+        <v>-1.2070506112786</v>
       </c>
       <c r="K36">
         <v>0.0</v>
       </c>
       <c r="L36">
         <v>0.0</v>
       </c>
       <c r="M36" s="1">
-        <v>252474.22</v>
+        <v>15240981.64</v>
       </c>
       <c r="N36" s="1">
-        <v>252474.22</v>
+        <v>15240981.64</v>
       </c>
       <c r="O36" s="1">
-        <v>0.07</v>
+        <v>4.38</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
         <v>104</v>
       </c>
       <c r="B37" t="s">
         <v>105</v>
       </c>
       <c r="C37" s="1">
-        <v>23963.0</v>
+        <v>4149.0</v>
       </c>
       <c r="D37" s="1">
-        <v>29.42</v>
+        <v>49.78</v>
       </c>
       <c r="E37" s="1">
-        <v>25.2120206151</v>
+        <v>52.5294649313</v>
       </c>
       <c r="F37" t="s">
         <v>8</v>
       </c>
       <c r="G37">
         <v>1.0</v>
       </c>
       <c r="H37" s="1">
-        <v>604155.65</v>
+        <v>217944.75</v>
       </c>
       <c r="I37" s="1">
-        <v>100835.81</v>
+        <v>-11407.53</v>
       </c>
       <c r="J37" s="1">
-        <v>16.690369443702</v>
+        <v>-5.2341384685798</v>
       </c>
       <c r="K37">
         <v>0.0</v>
       </c>
       <c r="L37">
         <v>0.0</v>
       </c>
       <c r="M37" s="1">
-        <v>704991.46</v>
+        <v>206537.22</v>
       </c>
       <c r="N37" s="1">
-        <v>704991.46</v>
+        <v>206537.22</v>
       </c>
       <c r="O37" s="1">
-        <v>0.19</v>
+        <v>0.06</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
         <v>106</v>
       </c>
       <c r="B38" t="s">
         <v>107</v>
       </c>
       <c r="C38" s="1">
-        <v>82137.0</v>
+        <v>22036.0</v>
       </c>
       <c r="D38" s="1">
-        <v>10.52</v>
+        <v>12.46</v>
       </c>
       <c r="E38" s="1">
-        <v>10.5673277573</v>
+        <v>11.9697363405</v>
       </c>
       <c r="F38" t="s">
         <v>8</v>
       </c>
       <c r="G38">
         <v>1.0</v>
       </c>
       <c r="H38" s="1">
-        <v>867968.6</v>
+        <v>263765.11</v>
       </c>
       <c r="I38" s="1">
-        <v>-3887.36</v>
+        <v>10803.45</v>
       </c>
       <c r="J38" s="1">
-        <v>-0.44786873626534</v>
+        <v>4.0958601385907</v>
       </c>
       <c r="K38">
         <v>0.0</v>
       </c>
       <c r="L38">
         <v>0.0</v>
       </c>
       <c r="M38" s="1">
-        <v>864081.24</v>
+        <v>274568.56</v>
       </c>
       <c r="N38" s="1">
-        <v>864081.24</v>
+        <v>274568.56</v>
       </c>
       <c r="O38" s="1">
-        <v>0.23</v>
+        <v>0.08</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
         <v>108</v>
       </c>
       <c r="B39" t="s">
         <v>109</v>
       </c>
       <c r="C39" s="1">
-        <v>9530.0</v>
+        <v>24385.0</v>
       </c>
       <c r="D39" s="1">
-        <v>16.045</v>
+        <v>25.6</v>
       </c>
       <c r="E39" s="1">
-        <v>16.045</v>
+        <v>25.2344736518</v>
       </c>
       <c r="F39" t="s">
         <v>8</v>
       </c>
       <c r="G39">
         <v>1.0</v>
       </c>
       <c r="H39" s="1">
-        <v>152908.85</v>
+        <v>615342.64</v>
       </c>
       <c r="I39" s="1">
-        <v>0.0</v>
+        <v>8913.36</v>
       </c>
       <c r="J39" s="1">
-        <v>0.0</v>
+        <v>1.4485198035358</v>
       </c>
       <c r="K39">
         <v>0.0</v>
       </c>
       <c r="L39">
         <v>0.0</v>
       </c>
       <c r="M39" s="1">
-        <v>152908.85</v>
+        <v>624256.0</v>
       </c>
       <c r="N39" s="1">
-        <v>152908.85</v>
+        <v>624256.0</v>
       </c>
       <c r="O39" s="1">
-        <v>0.04</v>
+        <v>0.18</v>
       </c>
       <c r="P39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
         <v>110</v>
       </c>
       <c r="B40" t="s">
         <v>111</v>
       </c>
       <c r="C40" s="1">
-        <v>1124.0</v>
+        <v>83584.0</v>
       </c>
       <c r="D40" s="1">
-        <v>92.7</v>
+        <v>10.61</v>
       </c>
       <c r="E40" s="1">
-        <v>92.7</v>
+        <v>10.5488104183</v>
       </c>
       <c r="F40" t="s">
         <v>8</v>
       </c>
       <c r="G40">
         <v>1.0</v>
       </c>
       <c r="H40" s="1">
-        <v>104194.8</v>
+        <v>881711.77</v>
       </c>
       <c r="I40" s="1">
-        <v>0.0</v>
+        <v>5114.47</v>
       </c>
       <c r="J40" s="1">
-        <v>0.0</v>
+        <v>0.58006144116688</v>
       </c>
       <c r="K40">
         <v>0.0</v>
       </c>
       <c r="L40">
         <v>0.0</v>
       </c>
       <c r="M40" s="1">
-        <v>104194.8</v>
+        <v>886826.24</v>
       </c>
       <c r="N40" s="1">
-        <v>104194.8</v>
+        <v>886826.24</v>
       </c>
       <c r="O40" s="1">
-        <v>0.03</v>
+        <v>0.25</v>
       </c>
       <c r="P40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
         <v>112</v>
       </c>
       <c r="B41" t="s">
         <v>113</v>
       </c>
       <c r="C41" s="1">
-        <v>7431.0</v>
+        <v>9530.0</v>
       </c>
       <c r="D41" s="1">
-        <v>34.65</v>
+        <v>16.645</v>
       </c>
       <c r="E41" s="1">
-        <v>34.65</v>
+        <v>16.045</v>
       </c>
       <c r="F41" t="s">
         <v>8</v>
       </c>
       <c r="G41">
         <v>1.0</v>
       </c>
       <c r="H41" s="1">
-        <v>257484.15</v>
+        <v>152908.85</v>
       </c>
       <c r="I41" s="1">
-        <v>0.0</v>
+        <v>5718.0</v>
       </c>
       <c r="J41" s="1">
-        <v>0.0</v>
+        <v>3.7394827048925</v>
       </c>
       <c r="K41">
         <v>0.0</v>
       </c>
       <c r="L41">
         <v>0.0</v>
       </c>
       <c r="M41" s="1">
-        <v>257484.15</v>
+        <v>158626.85</v>
       </c>
       <c r="N41" s="1">
-        <v>257484.15</v>
+        <v>158626.85</v>
       </c>
       <c r="O41" s="1">
-        <v>0.07</v>
+        <v>0.05</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
         <v>114</v>
       </c>
       <c r="B42" t="s">
         <v>115</v>
       </c>
       <c r="C42" s="1">
-        <v>8544.0</v>
+        <v>1124.0</v>
       </c>
       <c r="D42" s="1">
-        <v>86.24</v>
+        <v>85.05</v>
       </c>
       <c r="E42" s="1">
-        <v>67.5653827247</v>
+        <v>92.7</v>
       </c>
       <c r="F42" t="s">
         <v>8</v>
       </c>
       <c r="G42">
         <v>1.0</v>
       </c>
       <c r="H42" s="1">
-        <v>577278.63</v>
+        <v>104194.8</v>
       </c>
       <c r="I42" s="1">
-        <v>159555.93</v>
+        <v>-8598.6</v>
       </c>
       <c r="J42" s="1">
-        <v>27.639327303697</v>
+        <v>-8.252427184466</v>
       </c>
       <c r="K42">
         <v>0.0</v>
       </c>
       <c r="L42">
         <v>0.0</v>
       </c>
       <c r="M42" s="1">
-        <v>736834.56</v>
+        <v>95596.2</v>
       </c>
       <c r="N42" s="1">
-        <v>736834.56</v>
+        <v>95596.2</v>
       </c>
       <c r="O42" s="1">
-        <v>0.2</v>
+        <v>0.03</v>
       </c>
       <c r="P42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
         <v>116</v>
       </c>
       <c r="B43" t="s">
         <v>117</v>
       </c>
       <c r="C43" s="1">
-        <v>1670.0</v>
+        <v>7562.0</v>
       </c>
       <c r="D43" s="1">
-        <v>62.15</v>
+        <v>35.48</v>
       </c>
       <c r="E43" s="1">
-        <v>62.15</v>
+        <v>34.4723644538</v>
       </c>
       <c r="F43" t="s">
         <v>8</v>
       </c>
       <c r="G43">
         <v>1.0</v>
       </c>
       <c r="H43" s="1">
-        <v>103790.5</v>
+        <v>260680.02</v>
       </c>
       <c r="I43" s="1">
-        <v>0.0</v>
+        <v>7619.74</v>
       </c>
       <c r="J43" s="1">
-        <v>0.0</v>
+        <v>2.9230241734675</v>
       </c>
       <c r="K43">
         <v>0.0</v>
       </c>
       <c r="L43">
         <v>0.0</v>
       </c>
       <c r="M43" s="1">
-        <v>103790.5</v>
+        <v>268299.76</v>
       </c>
       <c r="N43" s="1">
-        <v>103790.5</v>
+        <v>268299.76</v>
       </c>
       <c r="O43" s="1">
-        <v>0.03</v>
+        <v>0.08</v>
       </c>
       <c r="P43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
         <v>118</v>
       </c>
       <c r="B44" t="s">
         <v>119</v>
       </c>
       <c r="C44" s="1">
-        <v>32440.0</v>
+        <v>8694.0</v>
       </c>
       <c r="D44" s="1">
-        <v>18.785</v>
+        <v>77.34</v>
       </c>
       <c r="E44" s="1">
-        <v>18.785</v>
+        <v>67.6801564297</v>
       </c>
       <c r="F44" t="s">
         <v>8</v>
       </c>
       <c r="G44">
         <v>1.0</v>
       </c>
       <c r="H44" s="1">
-        <v>609385.4</v>
+        <v>588411.28</v>
       </c>
       <c r="I44" s="1">
-        <v>0.0</v>
+        <v>83982.68</v>
       </c>
       <c r="J44" s="1">
-        <v>0.0</v>
+        <v>14.272785525118</v>
       </c>
       <c r="K44">
         <v>0.0</v>
       </c>
       <c r="L44">
         <v>0.0</v>
       </c>
       <c r="M44" s="1">
-        <v>609385.4</v>
+        <v>672393.96</v>
       </c>
       <c r="N44" s="1">
-        <v>609385.4</v>
+        <v>672393.96</v>
       </c>
       <c r="O44" s="1">
-        <v>0.17</v>
+        <v>0.19</v>
       </c>
       <c r="P44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
         <v>120</v>
       </c>
       <c r="B45" t="s">
         <v>121</v>
       </c>
       <c r="C45" s="1">
-        <v>9816.0</v>
+        <v>1670.0</v>
       </c>
       <c r="D45" s="1">
-        <v>72.64</v>
+        <v>56.35</v>
       </c>
       <c r="E45" s="1">
-        <v>57.2562846373</v>
+        <v>62.15</v>
       </c>
       <c r="F45" t="s">
         <v>8</v>
       </c>
       <c r="G45">
         <v>1.0</v>
       </c>
       <c r="H45" s="1">
-        <v>562027.69</v>
+        <v>103790.5</v>
       </c>
       <c r="I45" s="1">
-        <v>151006.55</v>
+        <v>-9686.0</v>
       </c>
       <c r="J45" s="1">
-        <v>26.868169075442</v>
+        <v>-9.3322606596943</v>
       </c>
       <c r="K45">
         <v>0.0</v>
       </c>
       <c r="L45">
         <v>0.0</v>
       </c>
       <c r="M45" s="1">
-        <v>713034.24</v>
+        <v>94104.5</v>
       </c>
       <c r="N45" s="1">
-        <v>713034.24</v>
+        <v>94104.5</v>
       </c>
       <c r="O45" s="1">
-        <v>0.19</v>
+        <v>0.03</v>
       </c>
       <c r="P45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
         <v>122</v>
       </c>
       <c r="B46" t="s">
         <v>123</v>
       </c>
       <c r="C46" s="1">
-        <v>19348.0</v>
+        <v>33011.0</v>
       </c>
       <c r="D46" s="1">
-        <v>18.55</v>
+        <v>17.31</v>
       </c>
       <c r="E46" s="1">
-        <v>30.1904589622</v>
+        <v>18.6536272758</v>
       </c>
       <c r="F46" t="s">
         <v>8</v>
       </c>
       <c r="G46">
         <v>1.0</v>
       </c>
       <c r="H46" s="1">
-        <v>584125.0</v>
+        <v>615774.89</v>
       </c>
       <c r="I46" s="1">
-        <v>-225219.6</v>
+        <v>-44354.48</v>
       </c>
       <c r="J46" s="1">
-        <v>-38.55674727156</v>
+        <v>-7.2030348623017</v>
       </c>
       <c r="K46">
         <v>0.0</v>
       </c>
       <c r="L46">
         <v>0.0</v>
       </c>
       <c r="M46" s="1">
-        <v>358905.4</v>
+        <v>571420.41</v>
       </c>
       <c r="N46" s="1">
-        <v>358905.4</v>
+        <v>571420.41</v>
       </c>
       <c r="O46" s="1">
-        <v>0.1</v>
+        <v>0.16</v>
       </c>
       <c r="P46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
         <v>124</v>
       </c>
       <c r="B47" t="s">
         <v>125</v>
       </c>
       <c r="C47" s="1">
-        <v>25359.0</v>
+        <v>9989.0</v>
       </c>
       <c r="D47" s="1">
-        <v>30.295</v>
+        <v>67.4</v>
       </c>
       <c r="E47" s="1">
-        <v>30.2950001972</v>
+        <v>57.7989328261</v>
       </c>
       <c r="F47" t="s">
         <v>8</v>
       </c>
       <c r="G47">
         <v>1.0</v>
       </c>
       <c r="H47" s="1">
-        <v>768250.91</v>
+        <v>577353.54</v>
       </c>
       <c r="I47" s="1">
-        <v>0.0</v>
+        <v>95905.06</v>
       </c>
       <c r="J47" s="1">
-        <v>0.0</v>
+        <v>16.611149556648</v>
       </c>
       <c r="K47">
         <v>0.0</v>
       </c>
       <c r="L47">
         <v>0.0</v>
       </c>
       <c r="M47" s="1">
-        <v>768250.91</v>
+        <v>673258.6</v>
       </c>
       <c r="N47" s="1">
-        <v>768250.91</v>
+        <v>673258.6</v>
       </c>
       <c r="O47" s="1">
-        <v>0.21</v>
+        <v>0.19</v>
       </c>
       <c r="P47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
         <v>126</v>
       </c>
       <c r="B48" t="s">
         <v>127</v>
       </c>
       <c r="C48" s="1">
-        <v>3944.0</v>
+        <v>19689.0</v>
       </c>
       <c r="D48" s="1">
-        <v>232.4</v>
+        <v>18.795</v>
       </c>
       <c r="E48" s="1">
-        <v>221.8383138945</v>
+        <v>29.5959170095</v>
       </c>
       <c r="F48" t="s">
         <v>8</v>
       </c>
       <c r="G48">
         <v>1.0</v>
       </c>
       <c r="H48" s="1">
-        <v>874930.31</v>
+        <v>582714.01</v>
       </c>
       <c r="I48" s="1">
-        <v>41655.29</v>
+        <v>-212659.25</v>
       </c>
       <c r="J48" s="1">
-        <v>4.7609837633811</v>
+        <v>-36.494617659871</v>
       </c>
       <c r="K48">
         <v>0.0</v>
       </c>
       <c r="L48">
         <v>0.0</v>
       </c>
       <c r="M48" s="1">
-        <v>916585.6</v>
+        <v>370054.76</v>
       </c>
       <c r="N48" s="1">
-        <v>916585.6</v>
+        <v>370054.76</v>
       </c>
       <c r="O48" s="1">
-        <v>0.25</v>
+        <v>0.11</v>
       </c>
       <c r="P48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
         <v>128</v>
       </c>
       <c r="B49" t="s">
         <v>129</v>
       </c>
       <c r="C49" s="1">
-        <v>13455.0</v>
+        <v>25805.0</v>
       </c>
       <c r="D49" s="1">
-        <v>50.1</v>
+        <v>27.295</v>
       </c>
       <c r="E49" s="1">
-        <v>50.1</v>
+        <v>30.0567262158</v>
       </c>
       <c r="F49" t="s">
         <v>8</v>
       </c>
       <c r="G49">
         <v>1.0</v>
       </c>
       <c r="H49" s="1">
-        <v>674095.5</v>
+        <v>775613.82</v>
       </c>
       <c r="I49" s="1">
-        <v>0.0</v>
+        <v>-71266.34</v>
       </c>
       <c r="J49" s="1">
-        <v>0.0</v>
+        <v>-9.1883793406363</v>
       </c>
       <c r="K49">
         <v>0.0</v>
       </c>
       <c r="L49">
         <v>0.0</v>
       </c>
       <c r="M49" s="1">
-        <v>674095.5</v>
+        <v>704347.48</v>
       </c>
       <c r="N49" s="1">
-        <v>674095.5</v>
+        <v>704347.48</v>
       </c>
       <c r="O49" s="1">
-        <v>0.18</v>
+        <v>0.2</v>
       </c>
       <c r="P49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
         <v>130</v>
       </c>
       <c r="B50" t="s">
         <v>131</v>
       </c>
       <c r="C50" s="1">
-        <v>15542.0</v>
+        <v>4014.0</v>
       </c>
       <c r="D50" s="1">
-        <v>34.09</v>
+        <v>267.3</v>
       </c>
       <c r="E50" s="1">
-        <v>31.8001454124</v>
+        <v>223.1869456901</v>
       </c>
       <c r="F50" t="s">
         <v>8</v>
       </c>
       <c r="G50">
         <v>1.0</v>
       </c>
       <c r="H50" s="1">
-        <v>494237.86</v>
+        <v>895872.4</v>
       </c>
       <c r="I50" s="1">
-        <v>35588.92</v>
+        <v>177069.8</v>
       </c>
       <c r="J50" s="1">
-        <v>7.2007676627606</v>
+        <v>19.765069221912</v>
       </c>
       <c r="K50">
         <v>0.0</v>
       </c>
       <c r="L50">
         <v>0.0</v>
       </c>
       <c r="M50" s="1">
-        <v>529826.78</v>
+        <v>1072942.2</v>
       </c>
       <c r="N50" s="1">
-        <v>529826.78</v>
+        <v>1072942.2</v>
       </c>
       <c r="O50" s="1">
-        <v>0.14</v>
+        <v>0.31</v>
       </c>
       <c r="P50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
         <v>132</v>
       </c>
       <c r="B51" t="s">
         <v>133</v>
       </c>
       <c r="C51" s="1">
-        <v>78803.0</v>
+        <v>13692.0</v>
       </c>
       <c r="D51" s="1">
-        <v>19.68</v>
+        <v>47.87</v>
       </c>
       <c r="E51" s="1">
-        <v>19.1427304798</v>
+        <v>49.8538343558</v>
       </c>
       <c r="F51" t="s">
         <v>8</v>
       </c>
       <c r="G51">
         <v>1.0</v>
       </c>
       <c r="H51" s="1">
-        <v>1508504.59</v>
+        <v>682598.7</v>
       </c>
       <c r="I51" s="1">
-        <v>42338.45</v>
+        <v>-27162.66</v>
       </c>
       <c r="J51" s="1">
-        <v>2.8066503927575</v>
+        <v>-3.9793014548665</v>
       </c>
       <c r="K51">
         <v>0.0</v>
       </c>
       <c r="L51">
         <v>0.0</v>
       </c>
       <c r="M51" s="1">
-        <v>1550843.04</v>
+        <v>655436.04</v>
       </c>
       <c r="N51" s="1">
-        <v>1550843.04</v>
+        <v>655436.04</v>
       </c>
       <c r="O51" s="1">
-        <v>0.42</v>
+        <v>0.19</v>
       </c>
       <c r="P51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
         <v>134</v>
       </c>
       <c r="B52" t="s">
         <v>135</v>
       </c>
       <c r="C52" s="1">
-        <v>158522.0</v>
+        <v>15816.0</v>
       </c>
       <c r="D52" s="1">
-        <v>4.516</v>
+        <v>26.76</v>
       </c>
       <c r="E52" s="1">
-        <v>4.5159999874</v>
+        <v>30.807042868</v>
       </c>
       <c r="F52" t="s">
         <v>8</v>
       </c>
       <c r="G52">
         <v>1.0</v>
       </c>
       <c r="H52" s="1">
-        <v>715885.35</v>
+        <v>487244.19</v>
       </c>
       <c r="I52" s="1">
-        <v>0.0</v>
+        <v>-64008.03</v>
       </c>
       <c r="J52" s="1">
-        <v>0.0</v>
+        <v>-13.136745663401</v>
       </c>
       <c r="K52">
         <v>0.0</v>
       </c>
       <c r="L52">
         <v>0.0</v>
       </c>
       <c r="M52" s="1">
-        <v>715885.35</v>
+        <v>423236.16</v>
       </c>
       <c r="N52" s="1">
-        <v>715885.35</v>
+        <v>423236.16</v>
       </c>
       <c r="O52" s="1">
-        <v>0.19</v>
+        <v>0.12</v>
       </c>
       <c r="P52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
         <v>136</v>
       </c>
       <c r="B53" t="s">
         <v>137</v>
       </c>
       <c r="C53" s="1">
-        <v>2156.0</v>
+        <v>80191.0</v>
       </c>
       <c r="D53" s="1">
-        <v>146.2</v>
+        <v>18.925</v>
       </c>
       <c r="E53" s="1">
-        <v>146.2</v>
+        <v>19.1343198115</v>
       </c>
       <c r="F53" t="s">
         <v>8</v>
       </c>
       <c r="G53">
         <v>1.0</v>
       </c>
       <c r="H53" s="1">
-        <v>315207.2</v>
+        <v>1534400.24</v>
       </c>
       <c r="I53" s="1">
-        <v>0.0</v>
+        <v>-16785.56</v>
       </c>
       <c r="J53" s="1">
-        <v>0.0</v>
+        <v>-1.0939492553781</v>
       </c>
       <c r="K53">
         <v>0.0</v>
       </c>
       <c r="L53">
         <v>0.0</v>
       </c>
       <c r="M53" s="1">
-        <v>315207.2</v>
+        <v>1517614.68</v>
       </c>
       <c r="N53" s="1">
-        <v>315207.2</v>
+        <v>1517614.68</v>
       </c>
       <c r="O53" s="1">
-        <v>0.09</v>
+        <v>0.44</v>
       </c>
       <c r="P53">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
         <v>138</v>
       </c>
       <c r="B54" t="s">
         <v>139</v>
       </c>
       <c r="C54" s="1">
-        <v>16475.0</v>
+        <v>161316.0</v>
       </c>
       <c r="D54" s="1">
-        <v>43.44</v>
+        <v>4.62</v>
       </c>
       <c r="E54" s="1">
-        <v>43.44</v>
+        <v>4.5164144908</v>
       </c>
       <c r="F54" t="s">
         <v>8</v>
       </c>
       <c r="G54">
         <v>1.0</v>
       </c>
       <c r="H54" s="1">
-        <v>715674.0</v>
+        <v>728569.92</v>
       </c>
       <c r="I54" s="1">
-        <v>0.0</v>
+        <v>16710.0</v>
       </c>
       <c r="J54" s="1">
-        <v>0.0</v>
+        <v>2.2935341607296</v>
       </c>
       <c r="K54">
         <v>0.0</v>
       </c>
       <c r="L54">
         <v>0.0</v>
       </c>
       <c r="M54" s="1">
-        <v>715674.0</v>
+        <v>745279.92</v>
       </c>
       <c r="N54" s="1">
-        <v>715674.0</v>
+        <v>745279.92</v>
       </c>
       <c r="O54" s="1">
-        <v>0.19</v>
+        <v>0.21</v>
       </c>
       <c r="P54">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="s">
         <v>140</v>
       </c>
       <c r="B55" t="s">
         <v>141</v>
       </c>
       <c r="C55" s="1">
-        <v>212437.0</v>
+        <v>2194.0</v>
       </c>
       <c r="D55" s="1">
-        <v>10.194</v>
+        <v>136.85</v>
       </c>
       <c r="E55" s="1">
-        <v>6.0097492904</v>
+        <v>145.5071786691</v>
       </c>
       <c r="F55" t="s">
         <v>8</v>
       </c>
       <c r="G55">
         <v>1.0</v>
       </c>
       <c r="H55" s="1">
-        <v>1276693.11</v>
+        <v>319242.75</v>
       </c>
       <c r="I55" s="1">
-        <v>888889.67</v>
+        <v>-18993.85</v>
       </c>
       <c r="J55" s="1">
-        <v>69.62438059997</v>
+        <v>-5.9496574315313</v>
       </c>
       <c r="K55">
         <v>0.0</v>
       </c>
       <c r="L55">
         <v>0.0</v>
       </c>
       <c r="M55" s="1">
-        <v>2165582.78</v>
+        <v>300248.9</v>
       </c>
       <c r="N55" s="1">
-        <v>2165582.78</v>
+        <v>300248.9</v>
       </c>
       <c r="O55" s="1">
-        <v>0.59</v>
+        <v>0.09</v>
       </c>
       <c r="P55">
         <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" t="s">
         <v>142</v>
       </c>
       <c r="B56" t="s">
         <v>143</v>
       </c>
       <c r="C56" s="1">
-        <v>54007.0</v>
+        <v>16765.0</v>
       </c>
       <c r="D56" s="1">
-        <v>28.93</v>
+        <v>40.28</v>
       </c>
       <c r="E56" s="1">
-        <v>15.1233451219</v>
+        <v>43.3700972264</v>
       </c>
       <c r="F56" t="s">
         <v>8</v>
       </c>
       <c r="G56">
         <v>1.0</v>
       </c>
       <c r="H56" s="1">
-        <v>816766.5</v>
+        <v>727099.68</v>
       </c>
       <c r="I56" s="1">
-        <v>745656.01</v>
+        <v>-51805.48</v>
       </c>
       <c r="J56" s="1">
-        <v>91.293657367191</v>
+        <v>-7.1249488103199</v>
       </c>
       <c r="K56">
         <v>0.0</v>
       </c>
       <c r="L56">
         <v>0.0</v>
       </c>
       <c r="M56" s="1">
-        <v>1562422.51</v>
+        <v>675294.2</v>
       </c>
       <c r="N56" s="1">
-        <v>1562422.51</v>
+        <v>675294.2</v>
       </c>
       <c r="O56" s="1">
-        <v>0.42</v>
+        <v>0.19</v>
       </c>
       <c r="P56">
         <v>1</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57" t="s">
         <v>144</v>
       </c>
       <c r="B57" t="s">
         <v>145</v>
       </c>
       <c r="C57" s="1">
-        <v>4442.0</v>
+        <v>216178.0</v>
       </c>
       <c r="D57" s="1">
-        <v>100.7</v>
+        <v>9.945</v>
       </c>
       <c r="E57" s="1">
-        <v>104.5897005853</v>
+        <v>6.1647191666</v>
       </c>
       <c r="F57" t="s">
         <v>8</v>
       </c>
       <c r="G57">
         <v>1.0</v>
       </c>
       <c r="H57" s="1">
-        <v>464587.45</v>
+        <v>1332676.66</v>
       </c>
       <c r="I57" s="1">
-        <v>-17278.05</v>
+        <v>817213.55</v>
       </c>
       <c r="J57" s="1">
-        <v>-3.7190091983759</v>
+        <v>61.321217256105</v>
       </c>
       <c r="K57">
         <v>0.0</v>
       </c>
       <c r="L57">
         <v>0.0</v>
       </c>
       <c r="M57" s="1">
-        <v>447309.4</v>
+        <v>2149890.21</v>
       </c>
       <c r="N57" s="1">
-        <v>447309.4</v>
+        <v>2149890.21</v>
       </c>
       <c r="O57" s="1">
-        <v>0.12</v>
+        <v>0.62</v>
       </c>
       <c r="P57">
         <v>1</v>
       </c>
     </row>
     <row r="58" spans="1:16">
       <c r="A58" t="s">
         <v>146</v>
       </c>
       <c r="B58" t="s">
         <v>147</v>
       </c>
       <c r="C58" s="1">
-        <v>4167.0</v>
+        <v>54958.0</v>
       </c>
       <c r="D58" s="1">
-        <v>225.2</v>
+        <v>28.52</v>
       </c>
       <c r="E58" s="1">
-        <v>192.1312862971</v>
+        <v>15.7025446705</v>
       </c>
       <c r="F58" t="s">
         <v>8</v>
       </c>
       <c r="G58">
         <v>1.0</v>
       </c>
       <c r="H58" s="1">
-        <v>800611.07</v>
+        <v>862980.45</v>
       </c>
       <c r="I58" s="1">
-        <v>137797.33</v>
+        <v>704421.71</v>
       </c>
       <c r="J58" s="1">
-        <v>17.211519446015</v>
+        <v>81.626612746558</v>
       </c>
       <c r="K58">
         <v>0.0</v>
       </c>
       <c r="L58">
         <v>0.0</v>
       </c>
       <c r="M58" s="1">
-        <v>938408.4</v>
+        <v>1567402.16</v>
       </c>
       <c r="N58" s="1">
-        <v>938408.4</v>
+        <v>1567402.16</v>
       </c>
       <c r="O58" s="1">
-        <v>0.25</v>
+        <v>0.45</v>
       </c>
       <c r="P58">
         <v>1</v>
       </c>
     </row>
     <row r="59" spans="1:16">
       <c r="A59" t="s">
         <v>148</v>
       </c>
       <c r="B59" t="s">
         <v>149</v>
       </c>
       <c r="C59" s="1">
-        <v>4056.0</v>
+        <v>4520.0</v>
       </c>
       <c r="D59" s="1">
-        <v>25.66</v>
+        <v>100.9</v>
       </c>
       <c r="E59" s="1">
-        <v>25.66</v>
+        <v>104.0333606195</v>
       </c>
       <c r="F59" t="s">
         <v>8</v>
       </c>
       <c r="G59">
         <v>1.0</v>
       </c>
       <c r="H59" s="1">
-        <v>104076.96</v>
+        <v>470230.79</v>
       </c>
       <c r="I59" s="1">
-        <v>0.0</v>
+        <v>-14162.79</v>
       </c>
       <c r="J59" s="1">
-        <v>0.0</v>
+        <v>-3.011880612922</v>
       </c>
       <c r="K59">
         <v>0.0</v>
       </c>
       <c r="L59">
         <v>0.0</v>
       </c>
       <c r="M59" s="1">
-        <v>104076.96</v>
+        <v>456068.0</v>
       </c>
       <c r="N59" s="1">
-        <v>104076.96</v>
+        <v>456068.0</v>
       </c>
       <c r="O59" s="1">
-        <v>0.03</v>
+        <v>0.13</v>
       </c>
       <c r="P59">
         <v>1</v>
       </c>
     </row>
     <row r="60" spans="1:16">
       <c r="A60" t="s">
         <v>150</v>
       </c>
       <c r="B60" t="s">
         <v>151</v>
       </c>
       <c r="C60" s="1">
-        <v>642.0</v>
+        <v>4240.0</v>
       </c>
       <c r="D60" s="1">
-        <v>321.4</v>
+        <v>182.7</v>
       </c>
       <c r="E60" s="1">
-        <v>321.4</v>
+        <v>192.4195872642</v>
       </c>
       <c r="F60" t="s">
         <v>8</v>
       </c>
       <c r="G60">
         <v>1.0</v>
       </c>
       <c r="H60" s="1">
-        <v>206338.8</v>
+        <v>815859.05</v>
       </c>
       <c r="I60" s="1">
-        <v>0.0</v>
+        <v>-41211.05</v>
       </c>
       <c r="J60" s="1">
-        <v>0.0</v>
+        <v>-5.051246290643</v>
       </c>
       <c r="K60">
         <v>0.0</v>
       </c>
       <c r="L60">
         <v>0.0</v>
       </c>
       <c r="M60" s="1">
-        <v>206338.8</v>
+        <v>774648.0</v>
       </c>
       <c r="N60" s="1">
-        <v>206338.8</v>
+        <v>774648.0</v>
       </c>
       <c r="O60" s="1">
-        <v>0.06</v>
+        <v>0.22</v>
       </c>
       <c r="P60">
         <v>1</v>
       </c>
     </row>
     <row r="61" spans="1:16">
       <c r="A61" t="s">
         <v>152</v>
       </c>
       <c r="B61" t="s">
         <v>153</v>
       </c>
       <c r="C61" s="1">
-        <v>7244.0</v>
+        <v>1674.0</v>
       </c>
       <c r="D61" s="1">
-        <v>63.16</v>
+        <v>59.76</v>
       </c>
       <c r="E61" s="1">
-        <v>63.16</v>
+        <v>68.16</v>
       </c>
       <c r="F61" t="s">
         <v>8</v>
       </c>
       <c r="G61">
         <v>1.0</v>
       </c>
       <c r="H61" s="1">
-        <v>457531.04</v>
+        <v>114099.84</v>
       </c>
       <c r="I61" s="1">
-        <v>0.0</v>
+        <v>-14061.6</v>
       </c>
       <c r="J61" s="1">
-        <v>0.0</v>
+        <v>-12.323943661972</v>
       </c>
       <c r="K61">
         <v>0.0</v>
       </c>
       <c r="L61">
         <v>0.0</v>
       </c>
       <c r="M61" s="1">
-        <v>457531.04</v>
+        <v>100038.24</v>
       </c>
       <c r="N61" s="1">
-        <v>457531.04</v>
+        <v>100038.24</v>
       </c>
       <c r="O61" s="1">
-        <v>0.12</v>
+        <v>0.03</v>
       </c>
       <c r="P61">
         <v>1</v>
       </c>
     </row>
     <row r="62" spans="1:16">
       <c r="A62" t="s">
         <v>154</v>
       </c>
       <c r="B62" t="s">
         <v>155</v>
       </c>
       <c r="C62" s="1">
-        <v>1195.0</v>
+        <v>4056.0</v>
       </c>
       <c r="D62" s="1">
-        <v>83.25</v>
+        <v>23.37</v>
       </c>
       <c r="E62" s="1">
-        <v>83.25</v>
+        <v>25.66</v>
       </c>
       <c r="F62" t="s">
         <v>8</v>
       </c>
       <c r="G62">
         <v>1.0</v>
       </c>
       <c r="H62" s="1">
-        <v>99483.75</v>
+        <v>104076.96</v>
       </c>
       <c r="I62" s="1">
-        <v>0.0</v>
+        <v>-9288.24</v>
       </c>
       <c r="J62" s="1">
-        <v>0.0</v>
+        <v>-8.9243959469992</v>
       </c>
       <c r="K62">
         <v>0.0</v>
       </c>
       <c r="L62">
         <v>0.0</v>
       </c>
       <c r="M62" s="1">
-        <v>99483.75</v>
+        <v>94788.72</v>
       </c>
       <c r="N62" s="1">
-        <v>99483.75</v>
+        <v>94788.72</v>
       </c>
       <c r="O62" s="1">
         <v>0.03</v>
       </c>
       <c r="P62">
         <v>1</v>
       </c>
     </row>
     <row r="63" spans="1:16">
       <c r="A63" t="s">
         <v>156</v>
       </c>
       <c r="B63" t="s">
         <v>157</v>
       </c>
       <c r="C63" s="1">
-        <v>3219.0</v>
+        <v>642.0</v>
       </c>
       <c r="D63" s="1">
-        <v>39.45</v>
+        <v>291.45</v>
       </c>
       <c r="E63" s="1">
-        <v>39.45</v>
+        <v>321.4</v>
       </c>
       <c r="F63" t="s">
         <v>8</v>
       </c>
       <c r="G63">
         <v>1.0</v>
       </c>
       <c r="H63" s="1">
-        <v>126989.55</v>
+        <v>206338.8</v>
       </c>
       <c r="I63" s="1">
-        <v>0.0</v>
+        <v>-19227.9</v>
       </c>
       <c r="J63" s="1">
-        <v>0.0</v>
+        <v>-9.3186060983199</v>
       </c>
       <c r="K63">
         <v>0.0</v>
       </c>
       <c r="L63">
         <v>0.0</v>
       </c>
       <c r="M63" s="1">
-        <v>126989.55</v>
+        <v>187110.9</v>
       </c>
       <c r="N63" s="1">
-        <v>126989.55</v>
+        <v>187110.9</v>
       </c>
       <c r="O63" s="1">
-        <v>0.03</v>
+        <v>0.05</v>
       </c>
       <c r="P63">
         <v>1</v>
       </c>
     </row>
     <row r="64" spans="1:16">
       <c r="A64" t="s">
         <v>158</v>
       </c>
       <c r="B64" t="s">
         <v>159</v>
       </c>
       <c r="C64" s="1">
-        <v>2770.0</v>
+        <v>7371.0</v>
       </c>
       <c r="D64" s="1">
-        <v>36.76</v>
+        <v>57.68</v>
       </c>
       <c r="E64" s="1">
-        <v>36.76</v>
+        <v>62.804029304</v>
       </c>
       <c r="F64" t="s">
         <v>8</v>
       </c>
       <c r="G64">
         <v>1.0</v>
       </c>
       <c r="H64" s="1">
-        <v>101825.2</v>
+        <v>462928.5</v>
       </c>
       <c r="I64" s="1">
-        <v>0.0</v>
+        <v>-37769.22</v>
       </c>
       <c r="J64" s="1">
-        <v>0.0</v>
+        <v>-8.1587588580094</v>
       </c>
       <c r="K64">
         <v>0.0</v>
       </c>
       <c r="L64">
         <v>0.0</v>
       </c>
       <c r="M64" s="1">
-        <v>101825.2</v>
+        <v>425159.28</v>
       </c>
       <c r="N64" s="1">
-        <v>101825.2</v>
+        <v>425159.28</v>
       </c>
       <c r="O64" s="1">
-        <v>0.03</v>
+        <v>0.12</v>
       </c>
       <c r="P64">
         <v>1</v>
       </c>
     </row>
     <row r="65" spans="1:16">
       <c r="A65" t="s">
         <v>160</v>
       </c>
       <c r="B65" t="s">
         <v>161</v>
       </c>
       <c r="C65" s="1">
-        <v>5407.0</v>
+        <v>1195.0</v>
       </c>
       <c r="D65" s="1">
-        <v>192.6</v>
+        <v>71.05</v>
       </c>
       <c r="E65" s="1">
-        <v>146.9038857037</v>
+        <v>83.25</v>
       </c>
       <c r="F65" t="s">
         <v>8</v>
       </c>
       <c r="G65">
         <v>1.0</v>
       </c>
       <c r="H65" s="1">
-        <v>794309.31</v>
+        <v>99483.75</v>
       </c>
       <c r="I65" s="1">
-        <v>247078.89</v>
+        <v>-14579.0</v>
       </c>
       <c r="J65" s="1">
-        <v>31.106130431733</v>
+        <v>-14.654654654655</v>
       </c>
       <c r="K65">
         <v>0.0</v>
       </c>
       <c r="L65">
         <v>0.0</v>
       </c>
       <c r="M65" s="1">
-        <v>1041388.2</v>
+        <v>84904.75</v>
       </c>
       <c r="N65" s="1">
-        <v>1041388.2</v>
+        <v>84904.75</v>
       </c>
       <c r="O65" s="1">
-        <v>0.28</v>
+        <v>0.02</v>
       </c>
       <c r="P65">
         <v>1</v>
       </c>
     </row>
     <row r="66" spans="1:16">
       <c r="A66" t="s">
         <v>162</v>
       </c>
       <c r="B66" t="s">
         <v>163</v>
       </c>
       <c r="C66" s="1">
-        <v>2162.0</v>
+        <v>3219.0</v>
       </c>
       <c r="D66" s="1">
-        <v>65.9</v>
+        <v>38.71</v>
       </c>
       <c r="E66" s="1">
-        <v>65.9</v>
+        <v>39.45</v>
       </c>
       <c r="F66" t="s">
         <v>8</v>
       </c>
       <c r="G66">
         <v>1.0</v>
       </c>
       <c r="H66" s="1">
-        <v>142475.8</v>
+        <v>126989.55</v>
       </c>
       <c r="I66" s="1">
-        <v>0.0</v>
+        <v>-2382.06</v>
       </c>
       <c r="J66" s="1">
-        <v>0.0</v>
+        <v>-1.8757921419518</v>
       </c>
       <c r="K66">
         <v>0.0</v>
       </c>
       <c r="L66">
         <v>0.0</v>
       </c>
       <c r="M66" s="1">
-        <v>142475.8</v>
+        <v>124607.49</v>
       </c>
       <c r="N66" s="1">
-        <v>142475.8</v>
+        <v>124607.49</v>
       </c>
       <c r="O66" s="1">
         <v>0.04</v>
       </c>
       <c r="P66">
         <v>1</v>
       </c>
     </row>
     <row r="67" spans="1:16">
       <c r="A67" t="s">
         <v>164</v>
       </c>
       <c r="B67" t="s">
         <v>165</v>
       </c>
       <c r="C67" s="1">
-        <v>30619.0</v>
+        <v>2770.0</v>
       </c>
       <c r="D67" s="1">
-        <v>36.16</v>
+        <v>37.58</v>
       </c>
       <c r="E67" s="1">
-        <v>35.2965331983</v>
+        <v>36.76</v>
       </c>
       <c r="F67" t="s">
         <v>8</v>
       </c>
       <c r="G67">
         <v>1.0</v>
       </c>
       <c r="H67" s="1">
-        <v>1080744.55</v>
+        <v>101825.2</v>
       </c>
       <c r="I67" s="1">
-        <v>26438.49</v>
+        <v>2271.4</v>
       </c>
       <c r="J67" s="1">
-        <v>2.4463218435846</v>
+        <v>2.2306855277476</v>
       </c>
       <c r="K67">
         <v>0.0</v>
       </c>
       <c r="L67">
         <v>0.0</v>
       </c>
       <c r="M67" s="1">
-        <v>1107183.04</v>
+        <v>104096.6</v>
       </c>
       <c r="N67" s="1">
-        <v>1107183.04</v>
+        <v>104096.6</v>
       </c>
       <c r="O67" s="1">
-        <v>0.3</v>
+        <v>0.03</v>
       </c>
       <c r="P67">
         <v>1</v>
       </c>
     </row>
     <row r="68" spans="1:16">
       <c r="A68" t="s">
         <v>166</v>
       </c>
       <c r="B68" t="s">
         <v>167</v>
       </c>
       <c r="C68" s="1">
-        <v>9296.0</v>
+        <v>5502.0</v>
       </c>
       <c r="D68" s="1">
-        <v>10.63</v>
+        <v>204.0</v>
       </c>
       <c r="E68" s="1">
-        <v>10.63</v>
+        <v>149.4925663395</v>
       </c>
       <c r="F68" t="s">
         <v>8</v>
       </c>
       <c r="G68">
         <v>1.0</v>
       </c>
       <c r="H68" s="1">
-        <v>98816.48</v>
+        <v>822508.1</v>
       </c>
       <c r="I68" s="1">
-        <v>0.0</v>
+        <v>299899.9</v>
       </c>
       <c r="J68" s="1">
-        <v>0.0</v>
+        <v>36.461634845906</v>
       </c>
       <c r="K68">
         <v>0.0</v>
       </c>
       <c r="L68">
         <v>0.0</v>
       </c>
       <c r="M68" s="1">
-        <v>98816.48</v>
+        <v>1122408.0</v>
       </c>
       <c r="N68" s="1">
-        <v>98816.48</v>
+        <v>1122408.0</v>
       </c>
       <c r="O68" s="1">
-        <v>0.03</v>
+        <v>0.32</v>
       </c>
       <c r="P68">
         <v>1</v>
       </c>
     </row>
     <row r="69" spans="1:16">
       <c r="A69" t="s">
         <v>168</v>
       </c>
       <c r="B69" t="s">
         <v>169</v>
       </c>
       <c r="C69" s="1">
-        <v>1451.0</v>
+        <v>2162.0</v>
       </c>
       <c r="D69" s="1">
-        <v>257.8</v>
+        <v>59.9</v>
       </c>
       <c r="E69" s="1">
-        <v>257.8</v>
+        <v>65.9</v>
       </c>
       <c r="F69" t="s">
         <v>8</v>
       </c>
       <c r="G69">
         <v>1.0</v>
       </c>
       <c r="H69" s="1">
-        <v>374067.8</v>
+        <v>142475.8</v>
       </c>
       <c r="I69" s="1">
-        <v>0.0</v>
+        <v>-12972.0</v>
       </c>
       <c r="J69" s="1">
-        <v>0.0</v>
+        <v>-9.1047040971168</v>
       </c>
       <c r="K69">
         <v>0.0</v>
       </c>
       <c r="L69">
         <v>0.0</v>
       </c>
       <c r="M69" s="1">
-        <v>374067.8</v>
+        <v>129503.8</v>
       </c>
       <c r="N69" s="1">
-        <v>374067.8</v>
+        <v>129503.8</v>
       </c>
       <c r="O69" s="1">
-        <v>0.1</v>
+        <v>0.04</v>
       </c>
       <c r="P69">
         <v>1</v>
       </c>
     </row>
     <row r="70" spans="1:16">
       <c r="A70" t="s">
         <v>170</v>
       </c>
       <c r="B70" t="s">
         <v>171</v>
       </c>
       <c r="C70" s="1">
-        <v>8876.0</v>
+        <v>31157.0</v>
       </c>
       <c r="D70" s="1">
-        <v>78.56</v>
+        <v>38.37</v>
       </c>
       <c r="E70" s="1">
-        <v>78.56</v>
+        <v>35.260358186</v>
       </c>
       <c r="F70" t="s">
         <v>8</v>
       </c>
       <c r="G70">
         <v>1.0</v>
       </c>
       <c r="H70" s="1">
-        <v>697298.56</v>
+        <v>1098606.98</v>
       </c>
       <c r="I70" s="1">
-        <v>0.0</v>
+        <v>96887.11</v>
       </c>
       <c r="J70" s="1">
-        <v>0.0</v>
+        <v>8.8190874228744</v>
       </c>
       <c r="K70">
         <v>0.0</v>
       </c>
       <c r="L70">
         <v>0.0</v>
       </c>
       <c r="M70" s="1">
-        <v>697298.56</v>
+        <v>1195494.09</v>
       </c>
       <c r="N70" s="1">
-        <v>697298.56</v>
+        <v>1195494.09</v>
       </c>
       <c r="O70" s="1">
-        <v>0.19</v>
+        <v>0.34</v>
       </c>
       <c r="P70">
         <v>1</v>
       </c>
     </row>
     <row r="71" spans="1:16">
       <c r="A71" t="s">
         <v>172</v>
       </c>
       <c r="B71" t="s">
         <v>173</v>
       </c>
       <c r="C71" s="1">
-        <v>2835.0</v>
+        <v>9296.0</v>
       </c>
       <c r="D71" s="1">
-        <v>83.18</v>
+        <v>8.922</v>
       </c>
       <c r="E71" s="1">
-        <v>69.1710828924</v>
+        <v>10.63</v>
       </c>
       <c r="F71" t="s">
         <v>8</v>
       </c>
       <c r="G71">
         <v>1.0</v>
       </c>
       <c r="H71" s="1">
-        <v>196100.02</v>
+        <v>98816.48</v>
       </c>
       <c r="I71" s="1">
-        <v>39715.28</v>
+        <v>-15877.57</v>
       </c>
       <c r="J71" s="1">
-        <v>20.252562952314</v>
+        <v>-16.067734855563</v>
       </c>
       <c r="K71">
         <v>0.0</v>
       </c>
       <c r="L71">
         <v>0.0</v>
       </c>
       <c r="M71" s="1">
-        <v>235815.3</v>
+        <v>82938.91</v>
       </c>
       <c r="N71" s="1">
-        <v>235815.3</v>
+        <v>82938.91</v>
       </c>
       <c r="O71" s="1">
-        <v>0.06</v>
+        <v>0.02</v>
       </c>
       <c r="P71">
         <v>1</v>
       </c>
     </row>
     <row r="72" spans="1:16">
       <c r="A72" t="s">
         <v>174</v>
       </c>
       <c r="B72" t="s">
         <v>175</v>
       </c>
       <c r="C72" s="1">
-        <v>518.0</v>
+        <v>1477.0</v>
       </c>
       <c r="D72" s="1">
-        <v>2049.0</v>
+        <v>265.6</v>
       </c>
       <c r="E72" s="1">
-        <v>1503.1505598456</v>
+        <v>258.2603926879</v>
       </c>
       <c r="F72" t="s">
         <v>8</v>
       </c>
       <c r="G72">
         <v>1.0</v>
       </c>
       <c r="H72" s="1">
-        <v>778631.99</v>
+        <v>381450.6</v>
       </c>
       <c r="I72" s="1">
-        <v>282750.01</v>
+        <v>10840.6</v>
       </c>
       <c r="J72" s="1">
-        <v>36.313690373805</v>
+        <v>2.8419407388532</v>
       </c>
       <c r="K72">
         <v>0.0</v>
       </c>
       <c r="L72">
         <v>0.0</v>
       </c>
       <c r="M72" s="1">
-        <v>1061382.0</v>
+        <v>392291.2</v>
       </c>
       <c r="N72" s="1">
-        <v>1061382.0</v>
+        <v>392291.2</v>
       </c>
       <c r="O72" s="1">
-        <v>0.29</v>
+        <v>0.11</v>
       </c>
       <c r="P72">
         <v>1</v>
       </c>
     </row>
     <row r="73" spans="1:16">
       <c r="A73" t="s">
         <v>176</v>
       </c>
       <c r="B73" t="s">
         <v>177</v>
       </c>
       <c r="C73" s="1">
-        <v>2071.0</v>
+        <v>9033.0</v>
       </c>
       <c r="D73" s="1">
-        <v>48.74</v>
+        <v>66.8</v>
       </c>
       <c r="E73" s="1">
-        <v>48.74</v>
+        <v>77.9953858076</v>
       </c>
       <c r="F73" t="s">
         <v>8</v>
       </c>
       <c r="G73">
         <v>1.0</v>
       </c>
       <c r="H73" s="1">
-        <v>100940.54</v>
+        <v>704532.32</v>
       </c>
       <c r="I73" s="1">
-        <v>0.0</v>
+        <v>-101127.92</v>
       </c>
       <c r="J73" s="1">
-        <v>0.0</v>
+        <v>-14.353907851949</v>
       </c>
       <c r="K73">
         <v>0.0</v>
       </c>
       <c r="L73">
         <v>0.0</v>
       </c>
       <c r="M73" s="1">
-        <v>100940.54</v>
+        <v>603404.4</v>
       </c>
       <c r="N73" s="1">
-        <v>100940.54</v>
+        <v>603404.4</v>
       </c>
       <c r="O73" s="1">
-        <v>0.03</v>
+        <v>0.17</v>
       </c>
       <c r="P73">
         <v>1</v>
       </c>
     </row>
     <row r="74" spans="1:16">
       <c r="A74" t="s">
         <v>178</v>
       </c>
       <c r="B74" t="s">
         <v>179</v>
       </c>
       <c r="C74" s="1">
-        <v>3186.0</v>
+        <v>2972.0</v>
       </c>
       <c r="D74" s="1">
-        <v>31.64</v>
+        <v>62.74</v>
       </c>
       <c r="E74" s="1">
-        <v>31.64</v>
+        <v>69.0387348587</v>
       </c>
       <c r="F74" t="s">
         <v>8</v>
       </c>
       <c r="G74">
         <v>1.0</v>
       </c>
       <c r="H74" s="1">
-        <v>100805.04</v>
+        <v>205183.12</v>
       </c>
       <c r="I74" s="1">
-        <v>0.0</v>
+        <v>-18719.84</v>
       </c>
       <c r="J74" s="1">
-        <v>0.0</v>
+        <v>-9.1234795532888</v>
       </c>
       <c r="K74">
         <v>0.0</v>
       </c>
       <c r="L74">
         <v>0.0</v>
       </c>
       <c r="M74" s="1">
-        <v>100805.04</v>
+        <v>186463.28</v>
       </c>
       <c r="N74" s="1">
-        <v>100805.04</v>
+        <v>186463.28</v>
       </c>
       <c r="O74" s="1">
-        <v>0.03</v>
+        <v>0.05</v>
       </c>
       <c r="P74">
         <v>1</v>
       </c>
     </row>
     <row r="75" spans="1:16">
       <c r="A75" t="s">
         <v>180</v>
       </c>
       <c r="B75" t="s">
         <v>181</v>
       </c>
       <c r="C75" s="1">
-        <v>42340.0</v>
+        <v>527.0</v>
       </c>
       <c r="D75" s="1">
-        <v>20.05</v>
+        <v>1622.5</v>
       </c>
       <c r="E75" s="1">
-        <v>13.2980956542</v>
+        <v>1507.9710246679</v>
       </c>
       <c r="F75" t="s">
         <v>8</v>
       </c>
       <c r="G75">
         <v>1.0</v>
       </c>
       <c r="H75" s="1">
-        <v>563041.37</v>
+        <v>794700.73</v>
       </c>
       <c r="I75" s="1">
-        <v>285875.63</v>
+        <v>60356.77</v>
       </c>
       <c r="J75" s="1">
-        <v>50.77346803131</v>
+        <v>7.5949055690436</v>
       </c>
       <c r="K75">
         <v>0.0</v>
       </c>
       <c r="L75">
         <v>0.0</v>
       </c>
       <c r="M75" s="1">
-        <v>848917.0</v>
+        <v>855057.5</v>
       </c>
       <c r="N75" s="1">
-        <v>848917.0</v>
+        <v>855057.5</v>
       </c>
       <c r="O75" s="1">
-        <v>0.23</v>
+        <v>0.25</v>
       </c>
       <c r="P75">
         <v>1</v>
       </c>
     </row>
     <row r="76" spans="1:16">
       <c r="A76" t="s">
         <v>182</v>
       </c>
       <c r="B76" t="s">
         <v>183</v>
       </c>
       <c r="C76" s="1">
-        <v>18700.0</v>
+        <v>2071.0</v>
       </c>
       <c r="D76" s="1">
-        <v>56.82</v>
+        <v>50.9</v>
       </c>
       <c r="E76" s="1">
-        <v>38.9226294118</v>
+        <v>48.74</v>
       </c>
       <c r="F76" t="s">
         <v>8</v>
       </c>
       <c r="G76">
         <v>1.0</v>
       </c>
       <c r="H76" s="1">
-        <v>727853.17</v>
+        <v>100940.54</v>
       </c>
       <c r="I76" s="1">
-        <v>334680.83</v>
+        <v>4473.36</v>
       </c>
       <c r="J76" s="1">
-        <v>45.981915555853</v>
+        <v>4.4316782929832</v>
       </c>
       <c r="K76">
         <v>0.0</v>
       </c>
       <c r="L76">
         <v>0.0</v>
       </c>
       <c r="M76" s="1">
-        <v>1062534.0</v>
+        <v>105413.9</v>
       </c>
       <c r="N76" s="1">
-        <v>1062534.0</v>
+        <v>105413.9</v>
       </c>
       <c r="O76" s="1">
-        <v>0.29</v>
+        <v>0.03</v>
       </c>
       <c r="P76">
         <v>1</v>
       </c>
     </row>
     <row r="77" spans="1:16">
       <c r="A77" t="s">
         <v>184</v>
       </c>
       <c r="B77" t="s">
         <v>185</v>
       </c>
       <c r="C77" s="1">
-        <v>19165.0</v>
+        <v>3186.0</v>
       </c>
       <c r="D77" s="1">
-        <v>45.825</v>
+        <v>26.52</v>
       </c>
       <c r="E77" s="1">
-        <v>34.7570738325</v>
+        <v>31.64</v>
       </c>
       <c r="F77" t="s">
         <v>8</v>
       </c>
       <c r="G77">
         <v>1.0</v>
       </c>
       <c r="H77" s="1">
-        <v>666119.32</v>
+        <v>100805.04</v>
       </c>
       <c r="I77" s="1">
-        <v>212116.81</v>
+        <v>-16312.32</v>
       </c>
       <c r="J77" s="1">
-        <v>31.843665786484</v>
+        <v>-16.182048040455</v>
       </c>
       <c r="K77">
         <v>0.0</v>
       </c>
       <c r="L77">
         <v>0.0</v>
       </c>
       <c r="M77" s="1">
-        <v>878236.13</v>
+        <v>84492.72</v>
       </c>
       <c r="N77" s="1">
-        <v>878236.13</v>
+        <v>84492.72</v>
       </c>
       <c r="O77" s="1">
-        <v>0.24</v>
+        <v>0.02</v>
       </c>
       <c r="P77">
         <v>1</v>
       </c>
     </row>
     <row r="78" spans="1:16">
       <c r="A78" t="s">
         <v>186</v>
       </c>
       <c r="B78" t="s">
         <v>187</v>
       </c>
       <c r="C78" s="1">
-        <v>44512.0</v>
+        <v>43085.0</v>
       </c>
       <c r="D78" s="1">
-        <v>24.63</v>
+        <v>20.16</v>
       </c>
       <c r="E78" s="1">
-        <v>12.0848598131</v>
+        <v>13.5946668214</v>
       </c>
       <c r="F78" t="s">
         <v>8</v>
       </c>
       <c r="G78">
         <v>1.0</v>
       </c>
       <c r="H78" s="1">
-        <v>537921.28</v>
+        <v>585726.22</v>
       </c>
       <c r="I78" s="1">
-        <v>558409.28</v>
+        <v>282867.38</v>
       </c>
       <c r="J78" s="1">
-        <v>103.80873573174</v>
+        <v>48.293446723283</v>
       </c>
       <c r="K78">
         <v>0.0</v>
       </c>
       <c r="L78">
         <v>0.0</v>
       </c>
       <c r="M78" s="1">
-        <v>1096330.56</v>
+        <v>868593.6</v>
       </c>
       <c r="N78" s="1">
-        <v>1096330.56</v>
+        <v>868593.6</v>
       </c>
       <c r="O78" s="1">
-        <v>0.3</v>
+        <v>0.25</v>
       </c>
       <c r="P78">
         <v>1</v>
       </c>
     </row>
     <row r="79" spans="1:16">
       <c r="A79" t="s">
         <v>188</v>
       </c>
       <c r="B79" t="s">
         <v>189</v>
       </c>
       <c r="C79" s="1">
-        <v>2538.0</v>
+        <v>19029.0</v>
       </c>
       <c r="D79" s="1">
-        <v>39.1</v>
+        <v>51.86</v>
       </c>
       <c r="E79" s="1">
-        <v>39.1</v>
+        <v>39.3970471386</v>
       </c>
       <c r="F79" t="s">
         <v>8</v>
       </c>
       <c r="G79">
         <v>1.0</v>
       </c>
       <c r="H79" s="1">
-        <v>99235.8</v>
+        <v>749686.41</v>
       </c>
       <c r="I79" s="1">
-        <v>0.0</v>
+        <v>237157.53</v>
       </c>
       <c r="J79" s="1">
-        <v>0.0</v>
+        <v>31.634230904626</v>
       </c>
       <c r="K79">
         <v>0.0</v>
       </c>
       <c r="L79">
         <v>0.0</v>
       </c>
       <c r="M79" s="1">
-        <v>99235.8</v>
+        <v>986843.94</v>
       </c>
       <c r="N79" s="1">
-        <v>99235.8</v>
+        <v>986843.94</v>
       </c>
       <c r="O79" s="1">
-        <v>0.03</v>
+        <v>0.28</v>
       </c>
       <c r="P79">
         <v>1</v>
       </c>
     </row>
     <row r="80" spans="1:16">
       <c r="A80" t="s">
         <v>190</v>
       </c>
       <c r="B80" t="s">
         <v>191</v>
       </c>
       <c r="C80" s="1">
-        <v>346881.0</v>
+        <v>19502.0</v>
       </c>
       <c r="D80" s="1">
-        <v>5.835</v>
+        <v>52.8</v>
       </c>
       <c r="E80" s="1">
-        <v>2.8473831083</v>
+        <v>34.9062332069</v>
       </c>
       <c r="F80" t="s">
         <v>8</v>
       </c>
       <c r="G80">
         <v>1.0</v>
       </c>
       <c r="H80" s="1">
-        <v>987703.1</v>
+        <v>680741.36</v>
       </c>
       <c r="I80" s="1">
-        <v>1036347.54</v>
+        <v>348964.24</v>
       </c>
       <c r="J80" s="1">
-        <v>104.92500631009</v>
+        <v>51.262382529541</v>
       </c>
       <c r="K80">
         <v>0.0</v>
       </c>
       <c r="L80">
         <v>0.0</v>
       </c>
       <c r="M80" s="1">
-        <v>2024050.64</v>
+        <v>1029705.6</v>
       </c>
       <c r="N80" s="1">
-        <v>2024050.64</v>
+        <v>1029705.6</v>
       </c>
       <c r="O80" s="1">
-        <v>0.55</v>
+        <v>0.3</v>
       </c>
       <c r="P80">
         <v>1</v>
       </c>
     </row>
     <row r="81" spans="1:16">
       <c r="A81" t="s">
         <v>192</v>
       </c>
       <c r="B81" t="s">
         <v>193</v>
       </c>
       <c r="C81" s="1">
-        <v>18241.0</v>
+        <v>45295.0</v>
       </c>
       <c r="D81" s="1">
-        <v>19.15</v>
+        <v>24.015</v>
       </c>
       <c r="E81" s="1">
-        <v>19.15</v>
+        <v>12.5458814439</v>
       </c>
       <c r="F81" t="s">
         <v>8</v>
       </c>
       <c r="G81">
         <v>1.0</v>
       </c>
       <c r="H81" s="1">
-        <v>349315.15</v>
+        <v>568265.7</v>
       </c>
       <c r="I81" s="1">
-        <v>0.0</v>
+        <v>519493.73</v>
       </c>
       <c r="J81" s="1">
-        <v>0.0</v>
+        <v>91.417400346352</v>
       </c>
       <c r="K81">
         <v>0.0</v>
       </c>
       <c r="L81">
         <v>0.0</v>
       </c>
       <c r="M81" s="1">
-        <v>349315.15</v>
+        <v>1087759.43</v>
       </c>
       <c r="N81" s="1">
-        <v>349315.15</v>
+        <v>1087759.43</v>
       </c>
       <c r="O81" s="1">
-        <v>0.09</v>
+        <v>0.31</v>
       </c>
       <c r="P81">
         <v>1</v>
       </c>
     </row>
     <row r="82" spans="1:16">
       <c r="A82" t="s">
         <v>194</v>
       </c>
       <c r="B82" t="s">
         <v>195</v>
       </c>
       <c r="C82" s="1">
-        <v>6833.0</v>
+        <v>2538.0</v>
       </c>
       <c r="D82" s="1">
-        <v>14.99</v>
+        <v>35.94</v>
       </c>
       <c r="E82" s="1">
-        <v>14.99</v>
+        <v>39.1</v>
       </c>
       <c r="F82" t="s">
         <v>8</v>
       </c>
       <c r="G82">
         <v>1.0</v>
       </c>
       <c r="H82" s="1">
-        <v>102426.67</v>
+        <v>99235.8</v>
       </c>
       <c r="I82" s="1">
-        <v>0.0</v>
+        <v>-8020.08</v>
       </c>
       <c r="J82" s="1">
-        <v>0.0</v>
+        <v>-8.0818414322251</v>
       </c>
       <c r="K82">
         <v>0.0</v>
       </c>
       <c r="L82">
         <v>0.0</v>
       </c>
       <c r="M82" s="1">
-        <v>102426.67</v>
+        <v>91215.72</v>
       </c>
       <c r="N82" s="1">
-        <v>102426.67</v>
+        <v>91215.72</v>
       </c>
       <c r="O82" s="1">
         <v>0.03</v>
       </c>
       <c r="P82">
         <v>1</v>
       </c>
     </row>
     <row r="83" spans="1:16">
       <c r="A83" t="s">
         <v>196</v>
       </c>
       <c r="B83" t="s">
         <v>197</v>
       </c>
       <c r="C83" s="1">
-        <v>4117.0</v>
+        <v>352988.0</v>
       </c>
       <c r="D83" s="1">
-        <v>114.8</v>
+        <v>5.781</v>
       </c>
       <c r="E83" s="1">
-        <v>114.8</v>
+        <v>2.9539179519</v>
       </c>
       <c r="F83" t="s">
         <v>8</v>
       </c>
       <c r="G83">
         <v>1.0</v>
       </c>
       <c r="H83" s="1">
-        <v>472631.6</v>
+        <v>1042697.59</v>
       </c>
       <c r="I83" s="1">
-        <v>0.0</v>
+        <v>997926.04</v>
       </c>
       <c r="J83" s="1">
-        <v>0.0</v>
+        <v>95.706180734531</v>
       </c>
       <c r="K83">
         <v>0.0</v>
       </c>
       <c r="L83">
         <v>0.0</v>
       </c>
       <c r="M83" s="1">
-        <v>472631.6</v>
+        <v>2040623.63</v>
       </c>
       <c r="N83" s="1">
-        <v>472631.6</v>
+        <v>2040623.63</v>
       </c>
       <c r="O83" s="1">
-        <v>0.13</v>
+        <v>0.59</v>
       </c>
       <c r="P83">
         <v>1</v>
       </c>
     </row>
     <row r="84" spans="1:16">
       <c r="A84" t="s">
         <v>198</v>
       </c>
       <c r="B84" t="s">
         <v>199</v>
       </c>
       <c r="C84" s="1">
-        <v>1034.0</v>
+        <v>18562.0</v>
       </c>
       <c r="D84" s="1">
-        <v>285.9</v>
+        <v>13.98</v>
       </c>
       <c r="E84" s="1">
-        <v>530.7942359768</v>
+        <v>19.1495399203</v>
       </c>
       <c r="F84" t="s">
         <v>8</v>
       </c>
       <c r="G84">
         <v>1.0</v>
       </c>
       <c r="H84" s="1">
-        <v>548841.24</v>
+        <v>355453.76</v>
       </c>
       <c r="I84" s="1">
-        <v>-253220.64</v>
+        <v>-95957.0</v>
       </c>
       <c r="J84" s="1">
-        <v>-46.137320147444</v>
+        <v>-26.995635100329</v>
       </c>
       <c r="K84">
         <v>0.0</v>
       </c>
       <c r="L84">
         <v>0.0</v>
       </c>
       <c r="M84" s="1">
-        <v>295620.6</v>
+        <v>259496.76</v>
       </c>
       <c r="N84" s="1">
-        <v>295620.6</v>
+        <v>259496.76</v>
       </c>
       <c r="O84" s="1">
-        <v>0.08</v>
+        <v>0.07</v>
       </c>
       <c r="P84">
         <v>1</v>
       </c>
     </row>
     <row r="85" spans="1:16">
       <c r="A85" t="s">
         <v>200</v>
       </c>
       <c r="B85" t="s">
         <v>201</v>
       </c>
       <c r="C85" s="1">
-        <v>9308.0</v>
+        <v>6833.0</v>
       </c>
       <c r="D85" s="1">
-        <v>75.3</v>
+        <v>15.85</v>
       </c>
       <c r="E85" s="1">
-        <v>93.1078899871</v>
+        <v>14.99</v>
       </c>
       <c r="F85" t="s">
         <v>8</v>
       </c>
       <c r="G85">
         <v>1.0</v>
       </c>
       <c r="H85" s="1">
-        <v>866648.24</v>
+        <v>102426.67</v>
       </c>
       <c r="I85" s="1">
-        <v>-165755.84</v>
+        <v>5876.38</v>
       </c>
       <c r="J85" s="1">
-        <v>-19.12608049605</v>
+        <v>5.7371581054036</v>
       </c>
       <c r="K85">
         <v>0.0</v>
       </c>
       <c r="L85">
         <v>0.0</v>
       </c>
       <c r="M85" s="1">
-        <v>700892.4</v>
+        <v>108303.05</v>
       </c>
       <c r="N85" s="1">
-        <v>700892.4</v>
+        <v>108303.05</v>
       </c>
       <c r="O85" s="1">
-        <v>0.19</v>
+        <v>0.03</v>
       </c>
       <c r="P85">
         <v>1</v>
       </c>
     </row>
     <row r="86" spans="1:16">
       <c r="A86" t="s">
         <v>202</v>
       </c>
       <c r="B86" t="s">
         <v>203</v>
       </c>
       <c r="C86" s="1">
-        <v>3249.0</v>
+        <v>4190.0</v>
       </c>
       <c r="D86" s="1">
-        <v>35.62</v>
+        <v>113.45</v>
       </c>
       <c r="E86" s="1">
-        <v>35.62</v>
+        <v>114.3255608592</v>
       </c>
       <c r="F86" t="s">
         <v>8</v>
       </c>
       <c r="G86">
         <v>1.0</v>
       </c>
       <c r="H86" s="1">
-        <v>115729.38</v>
+        <v>479024.1</v>
       </c>
       <c r="I86" s="1">
-        <v>0.0</v>
+        <v>-3668.6</v>
       </c>
       <c r="J86" s="1">
-        <v>0.0</v>
+        <v>-0.76584873287169</v>
       </c>
       <c r="K86">
         <v>0.0</v>
       </c>
       <c r="L86">
         <v>0.0</v>
       </c>
       <c r="M86" s="1">
-        <v>115729.38</v>
+        <v>475355.5</v>
       </c>
       <c r="N86" s="1">
-        <v>115729.38</v>
+        <v>475355.5</v>
       </c>
       <c r="O86" s="1">
-        <v>0.03</v>
+        <v>0.14</v>
       </c>
       <c r="P86">
         <v>1</v>
       </c>
     </row>
     <row r="87" spans="1:16">
       <c r="A87" t="s">
         <v>204</v>
       </c>
       <c r="B87" t="s">
         <v>205</v>
       </c>
       <c r="C87" s="1">
-        <v>5897.0</v>
+        <v>1052.0</v>
       </c>
       <c r="D87" s="1">
-        <v>64.02</v>
+        <v>236.1</v>
       </c>
       <c r="E87" s="1">
-        <v>64.02</v>
+        <v>518.2834695817</v>
       </c>
       <c r="F87" t="s">
         <v>8</v>
       </c>
       <c r="G87">
         <v>1.0</v>
       </c>
       <c r="H87" s="1">
-        <v>377525.94</v>
+        <v>545234.21</v>
       </c>
       <c r="I87" s="1">
-        <v>0.0</v>
+        <v>-296857.01</v>
       </c>
       <c r="J87" s="1">
-        <v>0.0</v>
+        <v>-54.445778448128</v>
       </c>
       <c r="K87">
         <v>0.0</v>
       </c>
       <c r="L87">
         <v>0.0</v>
       </c>
       <c r="M87" s="1">
-        <v>377525.94</v>
+        <v>248377.2</v>
       </c>
       <c r="N87" s="1">
-        <v>377525.94</v>
+        <v>248377.2</v>
       </c>
       <c r="O87" s="1">
-        <v>0.1</v>
+        <v>0.07</v>
       </c>
       <c r="P87">
         <v>1</v>
       </c>
     </row>
     <row r="88" spans="1:16">
       <c r="A88" t="s">
         <v>206</v>
       </c>
       <c r="B88" t="s">
         <v>207</v>
       </c>
       <c r="C88" s="1">
-        <v>1008.0</v>
+        <v>3249.0</v>
       </c>
       <c r="D88" s="1">
-        <v>100.3</v>
+        <v>34.98</v>
       </c>
       <c r="E88" s="1">
-        <v>100.3</v>
+        <v>35.62</v>
       </c>
       <c r="F88" t="s">
         <v>8</v>
       </c>
       <c r="G88">
         <v>1.0</v>
       </c>
       <c r="H88" s="1">
-        <v>101102.4</v>
+        <v>115729.38</v>
       </c>
       <c r="I88" s="1">
-        <v>0.0</v>
+        <v>-2079.36</v>
       </c>
       <c r="J88" s="1">
-        <v>0.0</v>
+        <v>-1.7967434025828</v>
       </c>
       <c r="K88">
         <v>0.0</v>
       </c>
       <c r="L88">
         <v>0.0</v>
       </c>
       <c r="M88" s="1">
-        <v>101102.4</v>
+        <v>113650.02</v>
       </c>
       <c r="N88" s="1">
-        <v>101102.4</v>
+        <v>113650.02</v>
       </c>
       <c r="O88" s="1">
         <v>0.03</v>
       </c>
       <c r="P88">
         <v>1</v>
       </c>
     </row>
     <row r="89" spans="1:16">
       <c r="A89" t="s">
         <v>208</v>
       </c>
       <c r="B89" t="s">
         <v>209</v>
       </c>
       <c r="C89" s="1">
-        <v>271581.0</v>
+        <v>6001.0</v>
       </c>
       <c r="D89" s="1">
-        <v>4.801</v>
+        <v>56.3</v>
       </c>
       <c r="E89" s="1">
-        <v>3.4709369949</v>
+        <v>63.5950308282</v>
       </c>
       <c r="F89" t="s">
         <v>8</v>
       </c>
       <c r="G89">
         <v>1.0</v>
       </c>
       <c r="H89" s="1">
-        <v>942640.54</v>
+        <v>381633.78</v>
       </c>
       <c r="I89" s="1">
-        <v>361219.84</v>
+        <v>-43777.48</v>
       </c>
       <c r="J89" s="1">
-        <v>38.319998416363</v>
+        <v>-11.47107051163</v>
       </c>
       <c r="K89">
         <v>0.0</v>
       </c>
       <c r="L89">
         <v>0.0</v>
       </c>
       <c r="M89" s="1">
-        <v>1303860.38</v>
+        <v>337856.3</v>
       </c>
       <c r="N89" s="1">
-        <v>1303860.38</v>
+        <v>337856.3</v>
       </c>
       <c r="O89" s="1">
-        <v>0.35</v>
+        <v>0.1</v>
       </c>
       <c r="P89">
         <v>1</v>
       </c>
     </row>
     <row r="90" spans="1:16">
       <c r="A90" t="s">
         <v>210</v>
       </c>
       <c r="B90" t="s">
         <v>211</v>
       </c>
       <c r="C90" s="1">
-        <v>11420.0</v>
+        <v>3024.0</v>
       </c>
       <c r="D90" s="1">
-        <v>27.08</v>
+        <v>30.14</v>
       </c>
       <c r="E90" s="1">
-        <v>27.08</v>
+        <v>33.4333333333</v>
       </c>
       <c r="F90" t="s">
         <v>8</v>
       </c>
       <c r="G90">
         <v>1.0</v>
       </c>
       <c r="H90" s="1">
-        <v>309253.6</v>
+        <v>101102.4</v>
       </c>
       <c r="I90" s="1">
-        <v>0.0</v>
+        <v>-9959.04</v>
       </c>
       <c r="J90" s="1">
-        <v>0.0</v>
+        <v>-9.8504486540379</v>
       </c>
       <c r="K90">
         <v>0.0</v>
       </c>
       <c r="L90">
         <v>0.0</v>
       </c>
       <c r="M90" s="1">
-        <v>309253.6</v>
+        <v>91143.36</v>
       </c>
       <c r="N90" s="1">
-        <v>309253.6</v>
+        <v>91143.36</v>
       </c>
       <c r="O90" s="1">
-        <v>0.08</v>
+        <v>0.03</v>
       </c>
       <c r="P90">
         <v>1</v>
       </c>
     </row>
     <row r="91" spans="1:16">
       <c r="A91" t="s">
         <v>212</v>
       </c>
       <c r="B91" t="s">
         <v>213</v>
       </c>
       <c r="C91" s="1">
-        <v>6037.0</v>
+        <v>276362.0</v>
       </c>
       <c r="D91" s="1">
-        <v>178.24</v>
+        <v>4.627</v>
       </c>
       <c r="E91" s="1">
-        <v>149.7681447739</v>
+        <v>3.5322762536</v>
       </c>
       <c r="F91" t="s">
         <v>8</v>
       </c>
       <c r="G91">
         <v>1.0</v>
       </c>
       <c r="H91" s="1">
-        <v>904150.29</v>
+        <v>976186.93</v>
       </c>
       <c r="I91" s="1">
-        <v>171884.59</v>
+        <v>302540.04</v>
       </c>
       <c r="J91" s="1">
-        <v>19.010621563811</v>
+        <v>30.992019120764</v>
       </c>
       <c r="K91">
         <v>0.0</v>
       </c>
       <c r="L91">
         <v>0.0</v>
       </c>
       <c r="M91" s="1">
-        <v>1076034.88</v>
+        <v>1278726.97</v>
       </c>
       <c r="N91" s="1">
-        <v>1076034.88</v>
+        <v>1278726.97</v>
       </c>
       <c r="O91" s="1">
-        <v>0.29</v>
+        <v>0.37</v>
       </c>
       <c r="P91">
         <v>1</v>
       </c>
     </row>
     <row r="92" spans="1:16">
       <c r="A92" t="s">
         <v>214</v>
       </c>
       <c r="B92" t="s">
         <v>215</v>
       </c>
       <c r="C92" s="1">
-        <v>5185.0</v>
+        <v>11621.0</v>
       </c>
       <c r="D92" s="1">
-        <v>153.85</v>
+        <v>23.15</v>
       </c>
       <c r="E92" s="1">
-        <v>72.0073095468</v>
+        <v>26.9078203253</v>
       </c>
       <c r="F92" t="s">
         <v>8</v>
       </c>
       <c r="G92">
         <v>1.0</v>
       </c>
       <c r="H92" s="1">
-        <v>373357.9</v>
+        <v>312695.78</v>
       </c>
       <c r="I92" s="1">
-        <v>424354.35</v>
+        <v>-43669.63</v>
       </c>
       <c r="J92" s="1">
-        <v>113.65886459079</v>
+        <v>-13.965532249908</v>
       </c>
       <c r="K92">
         <v>0.0</v>
       </c>
       <c r="L92">
         <v>0.0</v>
       </c>
       <c r="M92" s="1">
-        <v>797712.25</v>
+        <v>269026.15</v>
       </c>
       <c r="N92" s="1">
-        <v>797712.25</v>
+        <v>269026.15</v>
       </c>
       <c r="O92" s="1">
-        <v>0.22</v>
+        <v>0.08</v>
       </c>
       <c r="P92">
         <v>1</v>
       </c>
     </row>
     <row r="93" spans="1:16">
       <c r="A93" t="s">
         <v>216</v>
       </c>
       <c r="B93" t="s">
         <v>217</v>
       </c>
       <c r="C93" s="1">
-        <v>6013.0</v>
+        <v>6144.0</v>
       </c>
       <c r="D93" s="1">
-        <v>56.8</v>
+        <v>181.62</v>
       </c>
       <c r="E93" s="1">
-        <v>56.7999966739</v>
+        <v>151.0648535156</v>
       </c>
       <c r="F93" t="s">
         <v>8</v>
       </c>
       <c r="G93">
         <v>1.0</v>
       </c>
       <c r="H93" s="1">
-        <v>341538.38</v>
+        <v>928142.46</v>
       </c>
       <c r="I93" s="1">
-        <v>0.02</v>
+        <v>187730.82</v>
       </c>
       <c r="J93" s="1">
-        <v>5.8558572538758E-6</v>
+        <v>20.226509193427</v>
       </c>
       <c r="K93">
         <v>0.0</v>
       </c>
       <c r="L93">
         <v>0.0</v>
       </c>
       <c r="M93" s="1">
-        <v>341538.4</v>
+        <v>1115873.28</v>
       </c>
       <c r="N93" s="1">
-        <v>341538.4</v>
+        <v>1115873.28</v>
       </c>
       <c r="O93" s="1">
-        <v>0.09</v>
+        <v>0.32</v>
       </c>
       <c r="P93">
         <v>1</v>
       </c>
     </row>
     <row r="94" spans="1:16">
       <c r="A94" t="s">
         <v>218</v>
       </c>
       <c r="B94" t="s">
         <v>219</v>
       </c>
       <c r="C94" s="1">
-        <v>3463.0</v>
+        <v>5276.0</v>
       </c>
       <c r="D94" s="1">
-        <v>397.4</v>
+        <v>147.9</v>
       </c>
       <c r="E94" s="1">
-        <v>395.9899537973</v>
+        <v>74.7566129644</v>
       </c>
       <c r="F94" t="s">
         <v>8</v>
       </c>
       <c r="G94">
         <v>1.0</v>
       </c>
       <c r="H94" s="1">
-        <v>1371313.21</v>
+        <v>394415.89</v>
       </c>
       <c r="I94" s="1">
-        <v>4882.99</v>
+        <v>385904.51</v>
       </c>
       <c r="J94" s="1">
-        <v>0.35608130691018</v>
+        <v>97.842029133258</v>
       </c>
       <c r="K94">
         <v>0.0</v>
       </c>
       <c r="L94">
         <v>0.0</v>
       </c>
       <c r="M94" s="1">
-        <v>1376196.2</v>
+        <v>780320.4</v>
       </c>
       <c r="N94" s="1">
-        <v>1376196.2</v>
+        <v>780320.4</v>
       </c>
       <c r="O94" s="1">
-        <v>0.37</v>
+        <v>0.22</v>
       </c>
       <c r="P94">
         <v>1</v>
       </c>
     </row>
     <row r="95" spans="1:16">
       <c r="A95" t="s">
         <v>220</v>
       </c>
       <c r="B95" t="s">
         <v>221</v>
       </c>
       <c r="C95" s="1">
-        <v>20055.0</v>
+        <v>6118.0</v>
       </c>
       <c r="D95" s="1">
-        <v>20.54</v>
+        <v>52.41</v>
       </c>
       <c r="E95" s="1">
-        <v>20.54</v>
+        <v>56.8569499837</v>
       </c>
       <c r="F95" t="s">
         <v>8</v>
       </c>
       <c r="G95">
         <v>1.0</v>
       </c>
       <c r="H95" s="1">
-        <v>411929.7</v>
+        <v>347850.82</v>
       </c>
       <c r="I95" s="1">
-        <v>0.0</v>
+        <v>-27206.44</v>
       </c>
       <c r="J95" s="1">
-        <v>0.0</v>
+        <v>-7.8212953472411</v>
       </c>
       <c r="K95">
         <v>0.0</v>
       </c>
       <c r="L95">
         <v>0.0</v>
       </c>
       <c r="M95" s="1">
-        <v>411929.7</v>
+        <v>320644.38</v>
       </c>
       <c r="N95" s="1">
-        <v>411929.7</v>
+        <v>320644.38</v>
       </c>
       <c r="O95" s="1">
-        <v>0.11</v>
+        <v>0.09</v>
       </c>
       <c r="P95">
         <v>1</v>
       </c>
     </row>
     <row r="96" spans="1:16">
       <c r="A96" t="s">
         <v>222</v>
       </c>
       <c r="B96" t="s">
         <v>223</v>
       </c>
       <c r="C96" s="1">
-        <v>3692.0</v>
+        <v>3524.0</v>
       </c>
       <c r="D96" s="1">
-        <v>544.1</v>
+        <v>373.7</v>
       </c>
       <c r="E96" s="1">
-        <v>630.0707150596</v>
+        <v>393.8458910329</v>
       </c>
       <c r="F96" t="s">
         <v>8</v>
       </c>
       <c r="G96">
         <v>1.0</v>
       </c>
       <c r="H96" s="1">
-        <v>2326221.08</v>
+        <v>1387912.92</v>
       </c>
       <c r="I96" s="1">
-        <v>-317403.88</v>
+        <v>-70994.12</v>
       </c>
       <c r="J96" s="1">
-        <v>-13.644613692521</v>
+        <v>-5.1151710584263</v>
       </c>
       <c r="K96">
         <v>0.0</v>
       </c>
       <c r="L96">
         <v>0.0</v>
       </c>
       <c r="M96" s="1">
-        <v>2008817.2</v>
+        <v>1316918.8</v>
       </c>
       <c r="N96" s="1">
-        <v>2008817.2</v>
+        <v>1316918.8</v>
       </c>
       <c r="O96" s="1">
-        <v>0.54</v>
+        <v>0.38</v>
       </c>
       <c r="P96">
         <v>1</v>
       </c>
     </row>
     <row r="97" spans="1:16">
       <c r="A97" t="s">
         <v>224</v>
       </c>
       <c r="B97" t="s">
         <v>225</v>
       </c>
       <c r="C97" s="1">
-        <v>10523.0</v>
+        <v>20408.0</v>
       </c>
       <c r="D97" s="1">
-        <v>59.0</v>
+        <v>25.39</v>
       </c>
       <c r="E97" s="1">
-        <v>59.0</v>
+        <v>20.7341679733</v>
       </c>
       <c r="F97" t="s">
         <v>8</v>
       </c>
       <c r="G97">
         <v>1.0</v>
       </c>
       <c r="H97" s="1">
-        <v>620857.0</v>
+        <v>423142.9</v>
       </c>
       <c r="I97" s="1">
-        <v>0.0</v>
+        <v>95016.22</v>
       </c>
       <c r="J97" s="1">
-        <v>0.0</v>
+        <v>22.454877536643</v>
       </c>
       <c r="K97">
         <v>0.0</v>
       </c>
       <c r="L97">
         <v>0.0</v>
       </c>
       <c r="M97" s="1">
-        <v>620857.0</v>
+        <v>518159.12</v>
       </c>
       <c r="N97" s="1">
-        <v>620857.0</v>
+        <v>518159.12</v>
       </c>
       <c r="O97" s="1">
-        <v>0.17</v>
+        <v>0.15</v>
       </c>
       <c r="P97">
         <v>1</v>
       </c>
     </row>
     <row r="98" spans="1:16">
       <c r="A98" t="s">
         <v>226</v>
       </c>
       <c r="B98" t="s">
         <v>227</v>
       </c>
       <c r="C98" s="1">
-        <v>4974.0</v>
+        <v>3757.0</v>
       </c>
       <c r="D98" s="1">
-        <v>128.3</v>
+        <v>454.75</v>
       </c>
       <c r="E98" s="1">
-        <v>128.6372295939</v>
+        <v>622.3821506521</v>
       </c>
       <c r="F98" t="s">
         <v>8</v>
       </c>
       <c r="G98">
         <v>1.0</v>
       </c>
       <c r="H98" s="1">
-        <v>639841.58</v>
+        <v>2338289.74</v>
       </c>
       <c r="I98" s="1">
-        <v>-1677.38</v>
+        <v>-629793.99</v>
       </c>
       <c r="J98" s="1">
-        <v>-0.26215551668274</v>
+        <v>-26.933958577777</v>
       </c>
       <c r="K98">
         <v>0.0</v>
       </c>
       <c r="L98">
         <v>0.0</v>
       </c>
       <c r="M98" s="1">
-        <v>638164.2</v>
+        <v>1708495.75</v>
       </c>
       <c r="N98" s="1">
-        <v>638164.2</v>
+        <v>1708495.75</v>
       </c>
       <c r="O98" s="1">
-        <v>0.17</v>
+        <v>0.49</v>
       </c>
       <c r="P98">
         <v>1</v>
       </c>
     </row>
     <row r="99" spans="1:16">
       <c r="A99" t="s">
         <v>228</v>
       </c>
       <c r="B99" t="s">
         <v>229</v>
       </c>
       <c r="C99" s="1">
-        <v>9223.0</v>
+        <v>10709.0</v>
       </c>
       <c r="D99" s="1">
-        <v>17.705</v>
+        <v>49.03</v>
       </c>
       <c r="E99" s="1">
-        <v>11.7747652608</v>
+        <v>58.6957017462</v>
       </c>
       <c r="F99" t="s">
         <v>8</v>
       </c>
       <c r="G99">
         <v>1.0</v>
       </c>
       <c r="H99" s="1">
-        <v>108598.66</v>
+        <v>628572.27</v>
       </c>
       <c r="I99" s="1">
-        <v>54694.56</v>
+        <v>-103510.0</v>
       </c>
       <c r="J99" s="1">
-        <v>50.363936350596</v>
+        <v>-16.467477956035</v>
       </c>
       <c r="K99">
         <v>0.0</v>
       </c>
       <c r="L99">
         <v>0.0</v>
       </c>
       <c r="M99" s="1">
-        <v>163293.22</v>
+        <v>525062.27</v>
       </c>
       <c r="N99" s="1">
-        <v>163293.22</v>
+        <v>525062.27</v>
       </c>
       <c r="O99" s="1">
-        <v>0.04</v>
+        <v>0.15</v>
       </c>
       <c r="P99">
         <v>1</v>
       </c>
     </row>
     <row r="100" spans="1:16">
       <c r="A100" t="s">
         <v>230</v>
       </c>
       <c r="B100" t="s">
         <v>231</v>
       </c>
       <c r="C100" s="1">
-        <v>9654.0</v>
+        <v>5062.0</v>
       </c>
       <c r="D100" s="1">
-        <v>58.44</v>
+        <v>111.45</v>
       </c>
       <c r="E100" s="1">
-        <v>52.2038004972</v>
+        <v>127.6689016199</v>
       </c>
       <c r="F100" t="s">
         <v>8</v>
       </c>
       <c r="G100">
         <v>1.0</v>
       </c>
       <c r="H100" s="1">
-        <v>503975.49</v>
+        <v>646259.98</v>
       </c>
       <c r="I100" s="1">
-        <v>60204.27</v>
+        <v>-82100.08</v>
       </c>
       <c r="J100" s="1">
-        <v>11.945872605829</v>
+        <v>-12.703878089434</v>
       </c>
       <c r="K100">
         <v>0.0</v>
       </c>
       <c r="L100">
         <v>0.0</v>
       </c>
       <c r="M100" s="1">
-        <v>564179.76</v>
+        <v>564159.9</v>
       </c>
       <c r="N100" s="1">
-        <v>564179.76</v>
+        <v>564159.9</v>
       </c>
       <c r="O100" s="1">
-        <v>0.15</v>
+        <v>0.16</v>
       </c>
       <c r="P100">
         <v>1</v>
       </c>
     </row>
     <row r="101" spans="1:16">
       <c r="A101" t="s">
         <v>232</v>
       </c>
       <c r="B101" t="s">
         <v>233</v>
       </c>
       <c r="C101" s="1">
-        <v>943.0</v>
+        <v>9223.0</v>
       </c>
       <c r="D101" s="1">
-        <v>555.6</v>
+        <v>14.55</v>
       </c>
       <c r="E101" s="1">
-        <v>216.5733085896</v>
+        <v>11.7747652608</v>
       </c>
       <c r="F101" t="s">
         <v>8</v>
       </c>
       <c r="G101">
         <v>1.0</v>
       </c>
       <c r="H101" s="1">
-        <v>204228.63</v>
+        <v>108598.66</v>
       </c>
       <c r="I101" s="1">
-        <v>319702.17</v>
+        <v>25595.99</v>
       </c>
       <c r="J101" s="1">
-        <v>156.54130863043</v>
+        <v>23.569342384151</v>
       </c>
       <c r="K101">
         <v>0.0</v>
       </c>
       <c r="L101">
         <v>0.0</v>
       </c>
       <c r="M101" s="1">
-        <v>523930.8</v>
+        <v>134194.65</v>
       </c>
       <c r="N101" s="1">
-        <v>523930.8</v>
+        <v>134194.65</v>
       </c>
       <c r="O101" s="1">
-        <v>0.14</v>
+        <v>0.04</v>
       </c>
       <c r="P101">
         <v>1</v>
       </c>
     </row>
     <row r="102" spans="1:16">
       <c r="A102" t="s">
         <v>234</v>
       </c>
       <c r="B102" t="s">
         <v>235</v>
       </c>
       <c r="C102" s="1">
-        <v>100288.0</v>
+        <v>9824.0</v>
       </c>
       <c r="D102" s="1">
-        <v>3.478</v>
+        <v>53.58</v>
       </c>
       <c r="E102" s="1">
-        <v>3.4779999601</v>
+        <v>52.1668179967</v>
       </c>
       <c r="F102" t="s">
         <v>8</v>
       </c>
       <c r="G102">
         <v>1.0</v>
       </c>
       <c r="H102" s="1">
-        <v>348801.66</v>
+        <v>512486.82</v>
       </c>
       <c r="I102" s="1">
-        <v>0.0</v>
+        <v>13883.1</v>
       </c>
       <c r="J102" s="1">
-        <v>0.0</v>
+        <v>2.708967227684</v>
       </c>
       <c r="K102">
         <v>0.0</v>
       </c>
       <c r="L102">
         <v>0.0</v>
       </c>
       <c r="M102" s="1">
-        <v>348801.66</v>
+        <v>526369.92</v>
       </c>
       <c r="N102" s="1">
-        <v>348801.66</v>
+        <v>526369.92</v>
       </c>
       <c r="O102" s="1">
-        <v>0.09</v>
+        <v>0.15</v>
       </c>
       <c r="P102">
         <v>1</v>
       </c>
     </row>
     <row r="103" spans="1:16">
       <c r="A103" t="s">
         <v>236</v>
       </c>
       <c r="B103" t="s">
         <v>237</v>
       </c>
       <c r="C103" s="1">
-        <v>6581.0</v>
+        <v>959.0</v>
       </c>
       <c r="D103" s="1">
-        <v>69.3</v>
+        <v>544.2</v>
       </c>
       <c r="E103" s="1">
-        <v>69.3</v>
+        <v>231.3849635036</v>
       </c>
       <c r="F103" t="s">
         <v>8</v>
       </c>
       <c r="G103">
         <v>1.0</v>
       </c>
       <c r="H103" s="1">
-        <v>456063.3</v>
+        <v>221898.18</v>
       </c>
       <c r="I103" s="1">
-        <v>0.0</v>
+        <v>299989.62</v>
       </c>
       <c r="J103" s="1">
-        <v>0.0</v>
+        <v>135.19246530098</v>
       </c>
       <c r="K103">
         <v>0.0</v>
       </c>
       <c r="L103">
         <v>0.0</v>
       </c>
       <c r="M103" s="1">
-        <v>456063.3</v>
+        <v>521887.8</v>
       </c>
       <c r="N103" s="1">
-        <v>456063.3</v>
+        <v>521887.8</v>
       </c>
       <c r="O103" s="1">
-        <v>0.12</v>
+        <v>0.15</v>
       </c>
       <c r="P103">
         <v>1</v>
       </c>
     </row>
     <row r="104" spans="1:16">
       <c r="A104" t="s">
         <v>238</v>
       </c>
       <c r="B104" t="s">
         <v>239</v>
       </c>
       <c r="C104" s="1">
-        <v>111405.0</v>
+        <v>102057.0</v>
       </c>
       <c r="D104" s="1">
-        <v>6.484</v>
+        <v>3.858</v>
       </c>
       <c r="E104" s="1">
-        <v>4.768539114</v>
+        <v>3.4642791773</v>
       </c>
       <c r="F104" t="s">
         <v>8</v>
       </c>
       <c r="G104">
         <v>1.0</v>
       </c>
       <c r="H104" s="1">
-        <v>531239.1</v>
+        <v>353553.94</v>
       </c>
       <c r="I104" s="1">
-        <v>191110.92</v>
+        <v>40181.97</v>
       </c>
       <c r="J104" s="1">
-        <v>35.974558348585</v>
+        <v>11.365159726406</v>
       </c>
       <c r="K104">
         <v>0.0</v>
       </c>
       <c r="L104">
         <v>0.0</v>
       </c>
       <c r="M104" s="1">
-        <v>722350.02</v>
+        <v>393735.91</v>
       </c>
       <c r="N104" s="1">
-        <v>722350.02</v>
+        <v>393735.91</v>
       </c>
       <c r="O104" s="1">
-        <v>0.2</v>
+        <v>0.11</v>
       </c>
       <c r="P104">
         <v>1</v>
       </c>
     </row>
     <row r="105" spans="1:16">
       <c r="A105" t="s">
         <v>240</v>
       </c>
       <c r="B105" t="s">
         <v>241</v>
       </c>
       <c r="C105" s="1">
-        <v>47895.0</v>
+        <v>6697.0</v>
       </c>
       <c r="D105" s="1">
-        <v>16.45</v>
+        <v>73.78</v>
       </c>
       <c r="E105" s="1">
-        <v>16.45</v>
+        <v>69.1969807376</v>
       </c>
       <c r="F105" t="s">
         <v>8</v>
       </c>
       <c r="G105">
         <v>1.0</v>
       </c>
       <c r="H105" s="1">
-        <v>787872.75</v>
+        <v>463412.18</v>
       </c>
       <c r="I105" s="1">
-        <v>0.0</v>
+        <v>30692.48</v>
       </c>
       <c r="J105" s="1">
-        <v>0.0</v>
+        <v>6.6231491800669</v>
       </c>
       <c r="K105">
         <v>0.0</v>
       </c>
       <c r="L105">
         <v>0.0</v>
       </c>
       <c r="M105" s="1">
-        <v>787872.75</v>
+        <v>494104.66</v>
       </c>
       <c r="N105" s="1">
-        <v>787872.75</v>
+        <v>494104.66</v>
       </c>
       <c r="O105" s="1">
-        <v>0.21</v>
+        <v>0.14</v>
       </c>
       <c r="P105">
         <v>1</v>
       </c>
     </row>
     <row r="106" spans="1:16">
       <c r="A106" t="s">
         <v>242</v>
       </c>
       <c r="B106" t="s">
         <v>243</v>
       </c>
       <c r="C106" s="1">
-        <v>2478.0</v>
+        <v>113369.0</v>
       </c>
       <c r="D106" s="1">
-        <v>4778.97</v>
+        <v>9.41</v>
       </c>
       <c r="E106" s="1">
-        <v>4761.8690274415</v>
+        <v>4.861892228</v>
       </c>
       <c r="F106" t="s">
         <v>8</v>
       </c>
       <c r="G106">
         <v>1.0</v>
       </c>
       <c r="H106" s="1">
-        <v>11799911.45</v>
+        <v>551187.86</v>
       </c>
       <c r="I106" s="1">
-        <v>42376.21</v>
+        <v>515614.43</v>
       </c>
       <c r="J106" s="1">
-        <v>0.35912311867391</v>
+        <v>93.546042541648</v>
       </c>
       <c r="K106">
         <v>0.0</v>
       </c>
       <c r="L106">
         <v>0.0</v>
       </c>
       <c r="M106" s="1">
-        <v>11842287.66</v>
+        <v>1066802.29</v>
       </c>
       <c r="N106" s="1">
-        <v>11842287.66</v>
+        <v>1066802.29</v>
       </c>
       <c r="O106" s="1">
-        <v>3.21</v>
+        <v>0.31</v>
       </c>
       <c r="P106">
         <v>1</v>
       </c>
     </row>
     <row r="107" spans="1:16">
       <c r="A107" t="s">
         <v>244</v>
       </c>
       <c r="B107" t="s">
         <v>245</v>
       </c>
       <c r="C107" s="1">
-        <v>40596.0</v>
+        <v>48738.0</v>
       </c>
       <c r="D107" s="1">
-        <v>18.19</v>
+        <v>15.845</v>
       </c>
       <c r="E107" s="1">
-        <v>18.19</v>
+        <v>16.3683481062</v>
       </c>
       <c r="F107" t="s">
         <v>8</v>
       </c>
       <c r="G107">
         <v>1.0</v>
       </c>
       <c r="H107" s="1">
-        <v>738441.24</v>
+        <v>797760.55</v>
       </c>
       <c r="I107" s="1">
-        <v>0.0</v>
+        <v>-25506.94</v>
       </c>
       <c r="J107" s="1">
-        <v>0.0</v>
+        <v>-3.1973177916607</v>
       </c>
       <c r="K107">
         <v>0.0</v>
       </c>
       <c r="L107">
         <v>0.0</v>
       </c>
       <c r="M107" s="1">
-        <v>738441.24</v>
+        <v>772253.61</v>
       </c>
       <c r="N107" s="1">
-        <v>738441.24</v>
+        <v>772253.61</v>
       </c>
       <c r="O107" s="1">
-        <v>0.2</v>
+        <v>0.22</v>
       </c>
       <c r="P107">
         <v>1</v>
       </c>
     </row>
     <row r="108" spans="1:16">
       <c r="A108" t="s">
         <v>246</v>
       </c>
       <c r="B108" t="s">
         <v>247</v>
       </c>
       <c r="C108" s="1">
-        <v>3899.0</v>
+        <v>2892.0</v>
       </c>
       <c r="D108" s="1">
-        <v>67.7</v>
+        <v>4795.69</v>
       </c>
       <c r="E108" s="1">
-        <v>67.7</v>
+        <v>4783.1631466113</v>
       </c>
       <c r="F108" t="s">
         <v>8</v>
       </c>
       <c r="G108">
         <v>1.0</v>
       </c>
       <c r="H108" s="1">
-        <v>263962.3</v>
+        <v>13832907.82</v>
       </c>
       <c r="I108" s="1">
-        <v>0.0</v>
+        <v>36227.66</v>
       </c>
       <c r="J108" s="1">
-        <v>0.0</v>
+        <v>0.26189475467783</v>
       </c>
       <c r="K108">
         <v>0.0</v>
       </c>
       <c r="L108">
         <v>0.0</v>
       </c>
       <c r="M108" s="1">
-        <v>263962.3</v>
+        <v>13869135.48</v>
       </c>
       <c r="N108" s="1">
-        <v>263962.3</v>
+        <v>13869135.48</v>
       </c>
       <c r="O108" s="1">
-        <v>0.07</v>
+        <v>3.99</v>
       </c>
       <c r="P108">
         <v>1</v>
       </c>
     </row>
     <row r="109" spans="1:16">
       <c r="A109" t="s">
         <v>248</v>
       </c>
       <c r="B109" t="s">
         <v>249</v>
       </c>
       <c r="C109" s="1">
-        <v>13458.0</v>
+        <v>41310.0</v>
       </c>
       <c r="D109" s="1">
-        <v>22.75</v>
+        <v>17.515</v>
       </c>
       <c r="E109" s="1">
-        <v>22.75</v>
+        <v>18.1663132413</v>
       </c>
       <c r="F109" t="s">
         <v>8</v>
       </c>
       <c r="G109">
         <v>1.0</v>
       </c>
       <c r="H109" s="1">
-        <v>306169.5</v>
+        <v>750450.4</v>
       </c>
       <c r="I109" s="1">
-        <v>0.0</v>
+        <v>-26905.75</v>
       </c>
       <c r="J109" s="1">
-        <v>0.0</v>
+        <v>-3.585280253032</v>
       </c>
       <c r="K109">
         <v>0.0</v>
       </c>
       <c r="L109">
         <v>0.0</v>
       </c>
       <c r="M109" s="1">
-        <v>306169.5</v>
+        <v>723544.65</v>
       </c>
       <c r="N109" s="1">
-        <v>306169.5</v>
+        <v>723544.65</v>
       </c>
       <c r="O109" s="1">
-        <v>0.08</v>
+        <v>0.21</v>
       </c>
       <c r="P109">
         <v>1</v>
       </c>
     </row>
     <row r="110" spans="1:16">
       <c r="A110" t="s">
         <v>250</v>
       </c>
       <c r="B110" t="s">
         <v>251</v>
       </c>
       <c r="C110" s="1">
-        <v>8175.0</v>
+        <v>3968.0</v>
       </c>
       <c r="D110" s="1">
-        <v>43.51</v>
+        <v>66.85</v>
       </c>
       <c r="E110" s="1">
-        <v>30.0970629969</v>
+        <v>67.7922379032</v>
       </c>
       <c r="F110" t="s">
         <v>8</v>
       </c>
       <c r="G110">
         <v>1.0</v>
       </c>
       <c r="H110" s="1">
-        <v>246043.49</v>
+        <v>268999.6</v>
       </c>
       <c r="I110" s="1">
-        <v>109650.76</v>
+        <v>-3738.8</v>
       </c>
       <c r="J110" s="1">
-        <v>44.565600983794</v>
+        <v>-1.3898905425882</v>
       </c>
       <c r="K110">
         <v>0.0</v>
       </c>
       <c r="L110">
         <v>0.0</v>
       </c>
       <c r="M110" s="1">
-        <v>355694.25</v>
+        <v>265260.8</v>
       </c>
       <c r="N110" s="1">
-        <v>355694.25</v>
+        <v>265260.8</v>
       </c>
       <c r="O110" s="1">
-        <v>0.1</v>
+        <v>0.08</v>
       </c>
       <c r="P110">
         <v>1</v>
       </c>
     </row>
     <row r="111" spans="1:16">
       <c r="A111" t="s">
         <v>252</v>
       </c>
       <c r="B111" t="s">
         <v>253</v>
       </c>
       <c r="C111" s="1">
-        <v>6325.0</v>
+        <v>13695.0</v>
       </c>
       <c r="D111" s="1">
-        <v>16.36</v>
+        <v>22.5</v>
       </c>
       <c r="E111" s="1">
-        <v>16.36</v>
+        <v>22.6299342826</v>
       </c>
       <c r="F111" t="s">
         <v>8</v>
       </c>
       <c r="G111">
         <v>1.0</v>
       </c>
       <c r="H111" s="1">
-        <v>103477.0</v>
+        <v>309916.95</v>
       </c>
       <c r="I111" s="1">
-        <v>0.0</v>
+        <v>-1779.45</v>
       </c>
       <c r="J111" s="1">
-        <v>0.0</v>
+        <v>-0.5741699510143</v>
       </c>
       <c r="K111">
         <v>0.0</v>
       </c>
       <c r="L111">
         <v>0.0</v>
       </c>
       <c r="M111" s="1">
-        <v>103477.0</v>
+        <v>308137.5</v>
       </c>
       <c r="N111" s="1">
-        <v>103477.0</v>
+        <v>308137.5</v>
       </c>
       <c r="O111" s="1">
-        <v>0.03</v>
+        <v>0.09</v>
       </c>
       <c r="P111">
         <v>1</v>
       </c>
     </row>
     <row r="112" spans="1:16">
       <c r="A112" t="s">
         <v>254</v>
       </c>
       <c r="B112" t="s">
         <v>255</v>
       </c>
       <c r="C112" s="1">
-        <v>4377.0</v>
+        <v>8319.0</v>
       </c>
       <c r="D112" s="1">
-        <v>23.76</v>
+        <v>40.745</v>
       </c>
       <c r="E112" s="1">
-        <v>23.76</v>
+        <v>30.5060259647</v>
       </c>
       <c r="F112" t="s">
         <v>8</v>
       </c>
       <c r="G112">
         <v>1.0</v>
       </c>
       <c r="H112" s="1">
-        <v>103997.52</v>
+        <v>253779.63</v>
       </c>
       <c r="I112" s="1">
-        <v>0.0</v>
+        <v>85178.03</v>
       </c>
       <c r="J112" s="1">
-        <v>0.0</v>
+        <v>33.563777360697</v>
       </c>
       <c r="K112">
         <v>0.0</v>
       </c>
       <c r="L112">
         <v>0.0</v>
       </c>
       <c r="M112" s="1">
-        <v>103997.52</v>
+        <v>338957.66</v>
       </c>
       <c r="N112" s="1">
-        <v>103997.52</v>
+        <v>338957.66</v>
       </c>
       <c r="O112" s="1">
-        <v>0.03</v>
+        <v>0.1</v>
       </c>
       <c r="P112">
         <v>1</v>
       </c>
     </row>
     <row r="113" spans="1:16">
       <c r="A113" t="s">
         <v>256</v>
       </c>
       <c r="B113" t="s">
         <v>257</v>
       </c>
       <c r="C113" s="1">
-        <v>11458.0</v>
+        <v>6325.0</v>
       </c>
       <c r="D113" s="1">
-        <v>41.96</v>
+        <v>18.32</v>
       </c>
       <c r="E113" s="1">
-        <v>41.96</v>
+        <v>16.36</v>
       </c>
       <c r="F113" t="s">
         <v>8</v>
       </c>
       <c r="G113">
         <v>1.0</v>
       </c>
       <c r="H113" s="1">
-        <v>480777.68</v>
+        <v>103477.0</v>
       </c>
       <c r="I113" s="1">
-        <v>0.0</v>
+        <v>12397.0</v>
       </c>
       <c r="J113" s="1">
-        <v>0.0</v>
+        <v>11.9804400978</v>
       </c>
       <c r="K113">
         <v>0.0</v>
       </c>
       <c r="L113">
         <v>0.0</v>
       </c>
       <c r="M113" s="1">
-        <v>480777.68</v>
+        <v>115874.0</v>
       </c>
       <c r="N113" s="1">
-        <v>480777.68</v>
+        <v>115874.0</v>
       </c>
       <c r="O113" s="1">
-        <v>0.13</v>
+        <v>0.03</v>
       </c>
       <c r="P113">
         <v>1</v>
       </c>
     </row>
     <row r="114" spans="1:16">
       <c r="A114" t="s">
         <v>258</v>
       </c>
       <c r="B114" t="s">
         <v>259</v>
       </c>
       <c r="C114" s="1">
-        <v>3814.0</v>
+        <v>4377.0</v>
       </c>
       <c r="D114" s="1">
-        <v>27.83</v>
+        <v>25.0</v>
       </c>
       <c r="E114" s="1">
-        <v>27.83</v>
+        <v>23.76</v>
       </c>
       <c r="F114" t="s">
         <v>8</v>
       </c>
       <c r="G114">
         <v>1.0</v>
       </c>
       <c r="H114" s="1">
-        <v>106143.62</v>
+        <v>103997.52</v>
       </c>
       <c r="I114" s="1">
-        <v>0.0</v>
+        <v>5427.48</v>
       </c>
       <c r="J114" s="1">
-        <v>0.0</v>
+        <v>5.2188552188552</v>
       </c>
       <c r="K114">
         <v>0.0</v>
       </c>
       <c r="L114">
         <v>0.0</v>
       </c>
       <c r="M114" s="1">
-        <v>106143.62</v>
+        <v>109425.0</v>
       </c>
       <c r="N114" s="1">
-        <v>106143.62</v>
+        <v>109425.0</v>
       </c>
       <c r="O114" s="1">
         <v>0.03</v>
       </c>
       <c r="P114">
         <v>1</v>
       </c>
     </row>
     <row r="115" spans="1:16">
       <c r="A115" t="s">
         <v>260</v>
       </c>
       <c r="B115" t="s">
         <v>261</v>
       </c>
       <c r="C115" s="1">
-        <v>1154.0</v>
+        <v>11659.0</v>
       </c>
       <c r="D115" s="1">
-        <v>90.7</v>
+        <v>29.125</v>
       </c>
       <c r="E115" s="1">
-        <v>90.699982669</v>
+        <v>41.6283043143</v>
       </c>
       <c r="F115" t="s">
         <v>8</v>
       </c>
       <c r="G115">
         <v>1.0</v>
       </c>
       <c r="H115" s="1">
-        <v>104667.78</v>
+        <v>485344.4</v>
       </c>
       <c r="I115" s="1">
-        <v>0.02</v>
+        <v>-145776.02</v>
       </c>
       <c r="J115" s="1">
-        <v>1.9108077003257E-5</v>
+        <v>-30.035582979839</v>
       </c>
       <c r="K115">
         <v>0.0</v>
       </c>
       <c r="L115">
         <v>0.0</v>
       </c>
       <c r="M115" s="1">
-        <v>104667.8</v>
+        <v>339568.38</v>
       </c>
       <c r="N115" s="1">
-        <v>104667.8</v>
+        <v>339568.38</v>
       </c>
       <c r="O115" s="1">
-        <v>0.03</v>
+        <v>0.1</v>
       </c>
       <c r="P115">
         <v>1</v>
       </c>
     </row>
     <row r="116" spans="1:16">
       <c r="A116" t="s">
         <v>262</v>
       </c>
       <c r="B116" t="s">
         <v>263</v>
       </c>
       <c r="C116" s="1">
-        <v>3328.0</v>
+        <v>3814.0</v>
       </c>
       <c r="D116" s="1">
-        <v>36.87</v>
+        <v>25.18</v>
       </c>
       <c r="E116" s="1">
-        <v>36.87</v>
+        <v>27.83</v>
       </c>
       <c r="F116" t="s">
         <v>8</v>
       </c>
       <c r="G116">
         <v>1.0</v>
       </c>
       <c r="H116" s="1">
-        <v>122703.36</v>
+        <v>106143.62</v>
       </c>
       <c r="I116" s="1">
-        <v>0.0</v>
+        <v>-10107.1</v>
       </c>
       <c r="J116" s="1">
-        <v>0.0</v>
+        <v>-9.5220984549048</v>
       </c>
       <c r="K116">
         <v>0.0</v>
       </c>
       <c r="L116">
         <v>0.0</v>
       </c>
       <c r="M116" s="1">
-        <v>122703.36</v>
+        <v>96036.52</v>
       </c>
       <c r="N116" s="1">
-        <v>122703.36</v>
+        <v>96036.52</v>
       </c>
       <c r="O116" s="1">
         <v>0.03</v>
       </c>
       <c r="P116">
         <v>1</v>
       </c>
     </row>
     <row r="117" spans="1:16">
       <c r="A117" t="s">
         <v>264</v>
       </c>
       <c r="B117" t="s">
         <v>265</v>
       </c>
       <c r="C117" s="1">
-        <v>5125.0</v>
+        <v>1154.0</v>
       </c>
       <c r="D117" s="1">
-        <v>340.0</v>
+        <v>92.5</v>
       </c>
       <c r="E117" s="1">
-        <v>236.7908819512</v>
+        <v>90.699982669</v>
       </c>
       <c r="F117" t="s">
         <v>8</v>
       </c>
       <c r="G117">
         <v>1.0</v>
       </c>
       <c r="H117" s="1">
-        <v>1213553.27</v>
+        <v>104667.78</v>
       </c>
       <c r="I117" s="1">
-        <v>528946.73</v>
+        <v>2077.22</v>
       </c>
       <c r="J117" s="1">
-        <v>43.586609922777</v>
+        <v>1.9845839856353</v>
       </c>
       <c r="K117">
         <v>0.0</v>
       </c>
       <c r="L117">
         <v>0.0</v>
       </c>
       <c r="M117" s="1">
-        <v>1742500.0</v>
+        <v>106745.0</v>
       </c>
       <c r="N117" s="1">
-        <v>1742500.0</v>
+        <v>106745.0</v>
       </c>
       <c r="O117" s="1">
-        <v>0.47</v>
+        <v>0.03</v>
       </c>
       <c r="P117">
         <v>1</v>
       </c>
     </row>
     <row r="118" spans="1:16">
       <c r="A118" t="s">
         <v>266</v>
       </c>
       <c r="B118" t="s">
         <v>267</v>
       </c>
       <c r="C118" s="1">
-        <v>172124.0</v>
+        <v>3328.0</v>
       </c>
       <c r="D118" s="1">
-        <v>3.571</v>
+        <v>34.31</v>
       </c>
       <c r="E118" s="1">
-        <v>2.5732000186</v>
+        <v>36.87</v>
       </c>
       <c r="F118" t="s">
         <v>8</v>
       </c>
       <c r="G118">
         <v>1.0</v>
       </c>
       <c r="H118" s="1">
-        <v>442909.48</v>
+        <v>122703.36</v>
       </c>
       <c r="I118" s="1">
-        <v>171745.32</v>
+        <v>-8519.68</v>
       </c>
       <c r="J118" s="1">
-        <v>38.776618644514</v>
+        <v>-6.9433143477082</v>
       </c>
       <c r="K118">
         <v>0.0</v>
       </c>
       <c r="L118">
         <v>0.0</v>
       </c>
       <c r="M118" s="1">
-        <v>614654.8</v>
+        <v>114183.68</v>
       </c>
       <c r="N118" s="1">
-        <v>614654.8</v>
+        <v>114183.68</v>
       </c>
       <c r="O118" s="1">
-        <v>0.17</v>
+        <v>0.03</v>
       </c>
       <c r="P118">
         <v>1</v>
       </c>
     </row>
     <row r="119" spans="1:16">
       <c r="A119" t="s">
         <v>268</v>
       </c>
       <c r="B119" t="s">
         <v>269</v>
       </c>
       <c r="C119" s="1">
-        <v>36697.0</v>
+        <v>5215.0</v>
       </c>
       <c r="D119" s="1">
-        <v>9.388</v>
+        <v>271.3</v>
       </c>
       <c r="E119" s="1">
-        <v>9.388000109</v>
+        <v>238.7518005753</v>
       </c>
       <c r="F119" t="s">
         <v>8</v>
       </c>
       <c r="G119">
         <v>1.0</v>
       </c>
       <c r="H119" s="1">
-        <v>344511.44</v>
+        <v>1245090.64</v>
       </c>
       <c r="I119" s="1">
-        <v>0.0</v>
+        <v>169738.86</v>
       </c>
       <c r="J119" s="1">
-        <v>0.0</v>
+        <v>13.632650872711</v>
       </c>
       <c r="K119">
         <v>0.0</v>
       </c>
       <c r="L119">
         <v>0.0</v>
       </c>
       <c r="M119" s="1">
-        <v>344511.44</v>
+        <v>1414829.5</v>
       </c>
       <c r="N119" s="1">
-        <v>344511.44</v>
+        <v>1414829.5</v>
       </c>
       <c r="O119" s="1">
-        <v>0.09</v>
+        <v>0.41</v>
       </c>
       <c r="P119">
         <v>1</v>
       </c>
     </row>
     <row r="120" spans="1:16">
       <c r="A120" t="s">
         <v>270</v>
       </c>
       <c r="B120" t="s">
         <v>271</v>
       </c>
       <c r="C120" s="1">
-        <v>16759.0</v>
+        <v>175157.0</v>
       </c>
       <c r="D120" s="1">
-        <v>82.2</v>
+        <v>4.585</v>
       </c>
       <c r="E120" s="1">
-        <v>92.4632042485</v>
+        <v>2.6349516719</v>
       </c>
       <c r="F120" t="s">
         <v>8</v>
       </c>
       <c r="G120">
         <v>1.0</v>
       </c>
       <c r="H120" s="1">
-        <v>1549590.84</v>
+        <v>461530.23</v>
       </c>
       <c r="I120" s="1">
-        <v>-172001.04</v>
+        <v>341564.62</v>
       </c>
       <c r="J120" s="1">
-        <v>-11.099771343512</v>
+        <v>74.00698758129</v>
       </c>
       <c r="K120">
         <v>0.0</v>
       </c>
       <c r="L120">
         <v>0.0</v>
       </c>
       <c r="M120" s="1">
-        <v>1377589.8</v>
+        <v>803094.85</v>
       </c>
       <c r="N120" s="1">
-        <v>1377589.8</v>
+        <v>803094.85</v>
       </c>
       <c r="O120" s="1">
-        <v>0.37</v>
+        <v>0.23</v>
       </c>
       <c r="P120">
         <v>1</v>
       </c>
     </row>
     <row r="121" spans="1:16">
       <c r="A121" t="s">
         <v>272</v>
       </c>
       <c r="B121" t="s">
         <v>273</v>
       </c>
       <c r="C121" s="1">
-        <v>15006.0</v>
+        <v>37343.0</v>
       </c>
       <c r="D121" s="1">
-        <v>170.96</v>
+        <v>8.812</v>
       </c>
       <c r="E121" s="1">
-        <v>169.646457417</v>
+        <v>9.3794430014</v>
       </c>
       <c r="F121" t="s">
         <v>8</v>
       </c>
       <c r="G121">
         <v>1.0</v>
       </c>
       <c r="H121" s="1">
-        <v>2545714.74</v>
+        <v>350256.54</v>
       </c>
       <c r="I121" s="1">
-        <v>19711.02</v>
+        <v>-21190.02</v>
       </c>
       <c r="J121" s="1">
-        <v>0.77428235341089</v>
+        <v>-6.0498570562023</v>
       </c>
       <c r="K121">
         <v>0.0</v>
       </c>
       <c r="L121">
         <v>0.0</v>
       </c>
       <c r="M121" s="1">
-        <v>2565425.76</v>
+        <v>329066.52</v>
       </c>
       <c r="N121" s="1">
-        <v>2565425.76</v>
+        <v>329066.52</v>
       </c>
       <c r="O121" s="1">
-        <v>0.7</v>
+        <v>0.09</v>
       </c>
       <c r="P121">
         <v>1</v>
       </c>
     </row>
     <row r="122" spans="1:16">
       <c r="A122" t="s">
         <v>274</v>
       </c>
       <c r="B122" t="s">
         <v>275</v>
       </c>
       <c r="C122" s="1">
-        <v>8880.0</v>
+        <v>17054.0</v>
       </c>
       <c r="D122" s="1">
-        <v>276.7</v>
+        <v>78.89</v>
       </c>
       <c r="E122" s="1">
-        <v>145.4557038288</v>
+        <v>92.0147220593</v>
       </c>
       <c r="F122" t="s">
         <v>8</v>
       </c>
       <c r="G122">
         <v>1.0</v>
       </c>
       <c r="H122" s="1">
-        <v>1291646.65</v>
+        <v>1569219.07</v>
       </c>
       <c r="I122" s="1">
-        <v>1165449.35</v>
+        <v>-223829.01</v>
       </c>
       <c r="J122" s="1">
-        <v>90.229735044023</v>
+        <v>-14.263719723977</v>
       </c>
       <c r="K122">
         <v>0.0</v>
       </c>
       <c r="L122">
         <v>0.0</v>
       </c>
       <c r="M122" s="1">
-        <v>2457096.0</v>
+        <v>1345390.06</v>
       </c>
       <c r="N122" s="1">
-        <v>2457096.0</v>
+        <v>1345390.06</v>
       </c>
       <c r="O122" s="1">
-        <v>0.67</v>
+        <v>0.39</v>
       </c>
       <c r="P122">
         <v>1</v>
       </c>
     </row>
     <row r="123" spans="1:16">
       <c r="A123" t="s">
         <v>276</v>
       </c>
       <c r="B123" t="s">
         <v>277</v>
       </c>
       <c r="C123" s="1">
-        <v>12141.0</v>
+        <v>15270.0</v>
       </c>
       <c r="D123" s="1">
-        <v>166.45</v>
+        <v>148.88</v>
       </c>
       <c r="E123" s="1">
-        <v>126.2722592867</v>
+        <v>168.600745907</v>
       </c>
       <c r="F123" t="s">
         <v>8</v>
       </c>
       <c r="G123">
         <v>1.0</v>
       </c>
       <c r="H123" s="1">
-        <v>1533071.5</v>
+        <v>2574533.39</v>
       </c>
       <c r="I123" s="1">
-        <v>487797.95</v>
+        <v>-301135.79</v>
       </c>
       <c r="J123" s="1">
-        <v>31.818343110546</v>
+        <v>-11.69671332171</v>
       </c>
       <c r="K123">
         <v>0.0</v>
       </c>
       <c r="L123">
         <v>0.0</v>
       </c>
       <c r="M123" s="1">
-        <v>2020869.45</v>
+        <v>2273397.6</v>
       </c>
       <c r="N123" s="1">
-        <v>2020869.45</v>
+        <v>2273397.6</v>
       </c>
       <c r="O123" s="1">
-        <v>0.55</v>
+        <v>0.65</v>
       </c>
       <c r="P123">
         <v>1</v>
       </c>
     </row>
     <row r="124" spans="1:16">
       <c r="A124" t="s">
         <v>278</v>
       </c>
       <c r="B124" t="s">
         <v>279</v>
       </c>
       <c r="C124" s="1">
-        <v>10916.0</v>
+        <v>34490.0</v>
       </c>
       <c r="D124" s="1">
-        <v>247.4</v>
+        <v>36.02</v>
       </c>
       <c r="E124" s="1">
-        <v>185.4322105167</v>
+        <v>32.6412792114</v>
       </c>
       <c r="F124" t="s">
         <v>8</v>
       </c>
       <c r="G124">
         <v>1.0</v>
       </c>
       <c r="H124" s="1">
-        <v>2024178.01</v>
+        <v>1125797.72</v>
       </c>
       <c r="I124" s="1">
-        <v>676440.39</v>
+        <v>116532.08</v>
       </c>
       <c r="J124" s="1">
-        <v>33.418028782953</v>
+        <v>10.351067330284</v>
       </c>
       <c r="K124">
         <v>0.0</v>
       </c>
       <c r="L124">
         <v>0.0</v>
       </c>
       <c r="M124" s="1">
-        <v>2700618.4</v>
+        <v>1242329.8</v>
       </c>
       <c r="N124" s="1">
-        <v>2700618.4</v>
+        <v>1242329.8</v>
       </c>
       <c r="O124" s="1">
-        <v>0.73</v>
+        <v>0.36</v>
       </c>
       <c r="P124">
         <v>1</v>
       </c>
     </row>
     <row r="125" spans="1:16">
       <c r="A125" t="s">
         <v>280</v>
       </c>
       <c r="B125" t="s">
         <v>281</v>
       </c>
       <c r="C125" s="1">
-        <v>11997.0</v>
+        <v>9037.0</v>
       </c>
       <c r="D125" s="1">
-        <v>19.72</v>
+        <v>270.8</v>
       </c>
       <c r="E125" s="1">
-        <v>19.72</v>
+        <v>149.3060993693</v>
       </c>
       <c r="F125" t="s">
         <v>8</v>
       </c>
       <c r="G125">
         <v>1.0</v>
       </c>
       <c r="H125" s="1">
-        <v>236580.84</v>
+        <v>1349279.22</v>
       </c>
       <c r="I125" s="1">
-        <v>0.0</v>
+        <v>1097940.38</v>
       </c>
       <c r="J125" s="1">
-        <v>0.0</v>
+        <v>81.372362645591</v>
       </c>
       <c r="K125">
         <v>0.0</v>
       </c>
       <c r="L125">
         <v>0.0</v>
       </c>
       <c r="M125" s="1">
-        <v>236580.84</v>
+        <v>2447219.6</v>
       </c>
       <c r="N125" s="1">
-        <v>236580.84</v>
+        <v>2447219.6</v>
       </c>
       <c r="O125" s="1">
-        <v>0.06</v>
+        <v>0.7</v>
       </c>
       <c r="P125">
         <v>1</v>
       </c>
     </row>
     <row r="126" spans="1:16">
       <c r="A126" t="s">
         <v>282</v>
       </c>
       <c r="B126" t="s">
         <v>283</v>
       </c>
       <c r="C126" s="1">
-        <v>11281.0</v>
+        <v>12354.0</v>
       </c>
       <c r="D126" s="1">
-        <v>73.86</v>
+        <v>172.98</v>
       </c>
       <c r="E126" s="1">
-        <v>35.2769488521</v>
+        <v>127.0068682208</v>
       </c>
       <c r="F126" t="s">
         <v>8</v>
       </c>
       <c r="G126">
         <v>1.0</v>
       </c>
       <c r="H126" s="1">
-        <v>397959.26</v>
+        <v>1569042.85</v>
       </c>
       <c r="I126" s="1">
-        <v>435255.4</v>
+        <v>567952.07</v>
       </c>
       <c r="J126" s="1">
-        <v>109.37184876663</v>
+        <v>36.197358791062</v>
       </c>
       <c r="K126">
         <v>0.0</v>
       </c>
       <c r="L126">
         <v>0.0</v>
       </c>
       <c r="M126" s="1">
-        <v>833214.66</v>
+        <v>2136994.92</v>
       </c>
       <c r="N126" s="1">
-        <v>833214.66</v>
+        <v>2136994.92</v>
       </c>
       <c r="O126" s="1">
-        <v>0.23</v>
+        <v>0.61</v>
       </c>
       <c r="P126">
         <v>1</v>
       </c>
     </row>
     <row r="127" spans="1:16">
       <c r="A127" t="s">
         <v>284</v>
       </c>
       <c r="B127" t="s">
         <v>285</v>
       </c>
       <c r="C127" s="1">
-        <v>859.0</v>
+        <v>11108.0</v>
       </c>
       <c r="D127" s="1">
-        <v>131.2</v>
+        <v>251.15</v>
       </c>
       <c r="E127" s="1">
-        <v>131.2</v>
+        <v>186.3645867843</v>
       </c>
       <c r="F127" t="s">
         <v>8</v>
       </c>
       <c r="G127">
         <v>1.0</v>
       </c>
       <c r="H127" s="1">
-        <v>112700.8</v>
+        <v>2070137.83</v>
       </c>
       <c r="I127" s="1">
-        <v>0.0</v>
+        <v>719636.37</v>
       </c>
       <c r="J127" s="1">
-        <v>0.0</v>
+        <v>34.762727368738</v>
       </c>
       <c r="K127">
         <v>0.0</v>
       </c>
       <c r="L127">
         <v>0.0</v>
       </c>
       <c r="M127" s="1">
-        <v>112700.8</v>
+        <v>2789774.2</v>
       </c>
       <c r="N127" s="1">
-        <v>112700.8</v>
+        <v>2789774.2</v>
       </c>
       <c r="O127" s="1">
-        <v>0.03</v>
+        <v>0.8</v>
       </c>
       <c r="P127">
         <v>1</v>
       </c>
     </row>
     <row r="128" spans="1:16">
       <c r="A128" t="s">
         <v>286</v>
       </c>
       <c r="B128" t="s">
         <v>287</v>
       </c>
       <c r="C128" s="1">
-        <v>2528.0</v>
+        <v>12576.0</v>
       </c>
       <c r="D128" s="1">
-        <v>52.5</v>
+        <v>20.6</v>
       </c>
       <c r="E128" s="1">
-        <v>52.5</v>
+        <v>19.6435734733</v>
       </c>
       <c r="F128" t="s">
         <v>8</v>
       </c>
       <c r="G128">
         <v>1.0</v>
       </c>
       <c r="H128" s="1">
-        <v>132720.0</v>
+        <v>247037.58</v>
       </c>
       <c r="I128" s="1">
-        <v>0.0</v>
+        <v>12028.02</v>
       </c>
       <c r="J128" s="1">
-        <v>0.0</v>
+        <v>4.8689029418115</v>
       </c>
       <c r="K128">
         <v>0.0</v>
       </c>
       <c r="L128">
         <v>0.0</v>
       </c>
       <c r="M128" s="1">
-        <v>132720.0</v>
+        <v>259065.6</v>
       </c>
       <c r="N128" s="1">
-        <v>132720.0</v>
+        <v>259065.6</v>
       </c>
       <c r="O128" s="1">
-        <v>0.04</v>
+        <v>0.07</v>
       </c>
       <c r="P128">
         <v>1</v>
       </c>
     </row>
     <row r="129" spans="1:16">
       <c r="A129" t="s">
         <v>288</v>
       </c>
       <c r="B129" t="s">
         <v>289</v>
       </c>
       <c r="C129" s="1">
-        <v>46215.0</v>
+        <v>11479.0</v>
       </c>
       <c r="D129" s="1">
-        <v>28.405</v>
+        <v>71.14</v>
       </c>
       <c r="E129" s="1">
-        <v>24.9356879801</v>
+        <v>36.4950910358</v>
       </c>
       <c r="F129" t="s">
         <v>8</v>
       </c>
       <c r="G129">
         <v>1.0</v>
       </c>
       <c r="H129" s="1">
-        <v>1152402.82</v>
+        <v>418927.15</v>
       </c>
       <c r="I129" s="1">
-        <v>160334.26</v>
+        <v>397688.91</v>
       </c>
       <c r="J129" s="1">
-        <v>13.913039539421</v>
+        <v>94.930326191559</v>
       </c>
       <c r="K129">
         <v>0.0</v>
       </c>
       <c r="L129">
         <v>0.0</v>
       </c>
       <c r="M129" s="1">
-        <v>1312737.08</v>
+        <v>816616.06</v>
       </c>
       <c r="N129" s="1">
-        <v>1312737.08</v>
+        <v>816616.06</v>
       </c>
       <c r="O129" s="1">
-        <v>0.36</v>
+        <v>0.23</v>
       </c>
       <c r="P129">
         <v>1</v>
       </c>
     </row>
     <row r="130" spans="1:16">
       <c r="A130" t="s">
         <v>290</v>
       </c>
       <c r="B130" t="s">
         <v>291</v>
       </c>
       <c r="C130" s="1">
-        <v>8941.0</v>
+        <v>859.0</v>
       </c>
       <c r="D130" s="1">
-        <v>11.505</v>
+        <v>114.0</v>
       </c>
       <c r="E130" s="1">
-        <v>11.5050005592</v>
+        <v>131.2</v>
       </c>
       <c r="F130" t="s">
         <v>8</v>
       </c>
       <c r="G130">
         <v>1.0</v>
       </c>
       <c r="H130" s="1">
-        <v>102866.21</v>
+        <v>112700.8</v>
       </c>
       <c r="I130" s="1">
-        <v>0.0</v>
+        <v>-14774.8</v>
       </c>
       <c r="J130" s="1">
-        <v>0.0</v>
+        <v>-13.109756097561</v>
       </c>
       <c r="K130">
         <v>0.0</v>
       </c>
       <c r="L130">
         <v>0.0</v>
       </c>
       <c r="M130" s="1">
-        <v>102866.21</v>
+        <v>97926.0</v>
       </c>
       <c r="N130" s="1">
-        <v>102866.21</v>
+        <v>97926.0</v>
       </c>
       <c r="O130" s="1">
         <v>0.03</v>
       </c>
       <c r="P130">
         <v>1</v>
       </c>
     </row>
     <row r="131" spans="1:16">
       <c r="A131" t="s">
         <v>292</v>
       </c>
       <c r="B131" t="s">
         <v>293</v>
       </c>
       <c r="C131" s="1">
-        <v>29576.0</v>
+        <v>2528.0</v>
       </c>
       <c r="D131" s="1">
-        <v>36.62</v>
+        <v>48.6</v>
       </c>
       <c r="E131" s="1">
-        <v>29.7108780768</v>
+        <v>52.5</v>
       </c>
       <c r="F131" t="s">
         <v>8</v>
       </c>
       <c r="G131">
         <v>1.0</v>
       </c>
       <c r="H131" s="1">
-        <v>878728.93</v>
+        <v>132720.0</v>
       </c>
       <c r="I131" s="1">
-        <v>204344.19</v>
+        <v>-9859.2</v>
       </c>
       <c r="J131" s="1">
-        <v>23.254519456871</v>
+        <v>-7.4285714285714</v>
       </c>
       <c r="K131">
         <v>0.0</v>
       </c>
       <c r="L131">
         <v>0.0</v>
       </c>
       <c r="M131" s="1">
-        <v>1083073.12</v>
+        <v>122860.8</v>
       </c>
       <c r="N131" s="1">
-        <v>1083073.12</v>
+        <v>122860.8</v>
       </c>
       <c r="O131" s="1">
-        <v>0.29</v>
+        <v>0.04</v>
       </c>
       <c r="P131">
         <v>1</v>
       </c>
     </row>
     <row r="132" spans="1:16">
       <c r="A132" t="s">
         <v>294</v>
       </c>
       <c r="B132" t="s">
         <v>295</v>
       </c>
       <c r="C132" s="1">
-        <v>1999.0</v>
+        <v>9762.0</v>
       </c>
       <c r="D132" s="1">
-        <v>51.48</v>
+        <v>42.195</v>
       </c>
       <c r="E132" s="1">
-        <v>51.48</v>
+        <v>25.1042265929</v>
       </c>
       <c r="F132" t="s">
         <v>8</v>
       </c>
       <c r="G132">
         <v>1.0</v>
       </c>
       <c r="H132" s="1">
-        <v>102908.52</v>
+        <v>245067.46</v>
       </c>
       <c r="I132" s="1">
-        <v>0.0</v>
+        <v>166840.13</v>
       </c>
       <c r="J132" s="1">
-        <v>0.0</v>
+        <v>68.079266827183</v>
       </c>
       <c r="K132">
         <v>0.0</v>
       </c>
       <c r="L132">
         <v>0.0</v>
       </c>
       <c r="M132" s="1">
-        <v>102908.52</v>
+        <v>411907.59</v>
       </c>
       <c r="N132" s="1">
-        <v>102908.52</v>
+        <v>411907.59</v>
       </c>
       <c r="O132" s="1">
-        <v>0.03</v>
+        <v>0.12</v>
       </c>
       <c r="P132">
         <v>1</v>
       </c>
     </row>
     <row r="133" spans="1:16">
       <c r="A133" t="s">
         <v>296</v>
       </c>
       <c r="B133" t="s">
         <v>297</v>
       </c>
       <c r="C133" s="1">
-        <v>20271.0</v>
+        <v>8941.0</v>
       </c>
       <c r="D133" s="1">
-        <v>10.2</v>
+        <v>9.304</v>
       </c>
       <c r="E133" s="1">
-        <v>10.2</v>
+        <v>11.5050005592</v>
       </c>
       <c r="F133" t="s">
         <v>8</v>
       </c>
       <c r="G133">
         <v>1.0</v>
       </c>
       <c r="H133" s="1">
-        <v>206764.2</v>
+        <v>102866.21</v>
       </c>
       <c r="I133" s="1">
-        <v>0.0</v>
+        <v>-19679.15</v>
       </c>
       <c r="J133" s="1">
-        <v>0.0</v>
+        <v>-19.130820509475</v>
       </c>
       <c r="K133">
         <v>0.0</v>
       </c>
       <c r="L133">
         <v>0.0</v>
       </c>
       <c r="M133" s="1">
-        <v>206764.2</v>
+        <v>83187.06</v>
       </c>
       <c r="N133" s="1">
-        <v>206764.2</v>
+        <v>83187.06</v>
       </c>
       <c r="O133" s="1">
-        <v>0.06</v>
+        <v>0.02</v>
       </c>
       <c r="P133">
         <v>1</v>
       </c>
     </row>
     <row r="134" spans="1:16">
       <c r="A134" t="s">
         <v>298</v>
       </c>
       <c r="B134" t="s">
         <v>299</v>
       </c>
       <c r="C134" s="1">
-        <v>1416.0</v>
+        <v>30097.0</v>
       </c>
       <c r="D134" s="1">
-        <v>254.9</v>
+        <v>40.24</v>
       </c>
       <c r="E134" s="1">
-        <v>254.9</v>
+        <v>30.0269804299</v>
       </c>
       <c r="F134" t="s">
         <v>8</v>
       </c>
       <c r="G134">
         <v>1.0</v>
       </c>
       <c r="H134" s="1">
-        <v>360938.4</v>
+        <v>903722.03</v>
       </c>
       <c r="I134" s="1">
-        <v>0.0</v>
+        <v>307381.25</v>
       </c>
       <c r="J134" s="1">
-        <v>0.0</v>
+        <v>34.012809226306</v>
       </c>
       <c r="K134">
         <v>0.0</v>
       </c>
       <c r="L134">
         <v>0.0</v>
       </c>
       <c r="M134" s="1">
-        <v>360938.4</v>
+        <v>1211103.28</v>
       </c>
       <c r="N134" s="1">
-        <v>360938.4</v>
+        <v>1211103.28</v>
       </c>
       <c r="O134" s="1">
-        <v>0.1</v>
+        <v>0.35</v>
       </c>
       <c r="P134">
         <v>1</v>
       </c>
     </row>
     <row r="135" spans="1:16">
       <c r="A135" t="s">
         <v>300</v>
       </c>
       <c r="B135" t="s">
         <v>301</v>
       </c>
       <c r="C135" s="1">
-        <v>1825.0</v>
+        <v>1999.0</v>
       </c>
       <c r="D135" s="1">
-        <v>252.3</v>
+        <v>54.1</v>
       </c>
       <c r="E135" s="1">
-        <v>252.3</v>
+        <v>51.48</v>
       </c>
       <c r="F135" t="s">
         <v>8</v>
       </c>
       <c r="G135">
         <v>1.0</v>
       </c>
       <c r="H135" s="1">
-        <v>460447.5</v>
+        <v>102908.52</v>
       </c>
       <c r="I135" s="1">
-        <v>0.0</v>
+        <v>5237.38</v>
       </c>
       <c r="J135" s="1">
-        <v>0.0</v>
+        <v>5.0893550893551</v>
       </c>
       <c r="K135">
         <v>0.0</v>
       </c>
       <c r="L135">
         <v>0.0</v>
       </c>
       <c r="M135" s="1">
-        <v>460447.5</v>
+        <v>108145.9</v>
       </c>
       <c r="N135" s="1">
-        <v>460447.5</v>
+        <v>108145.9</v>
       </c>
       <c r="O135" s="1">
-        <v>0.12</v>
+        <v>0.03</v>
       </c>
       <c r="P135">
         <v>1</v>
       </c>
     </row>
     <row r="136" spans="1:16">
       <c r="A136" t="s">
         <v>302</v>
       </c>
       <c r="B136" t="s">
         <v>303</v>
       </c>
       <c r="C136" s="1">
-        <v>5681.0</v>
+        <v>21249.0</v>
       </c>
       <c r="D136" s="1">
-        <v>18.02</v>
+        <v>10.27</v>
       </c>
       <c r="E136" s="1">
-        <v>18.02</v>
+        <v>10.1845352722</v>
       </c>
       <c r="F136" t="s">
         <v>8</v>
       </c>
       <c r="G136">
         <v>1.0</v>
       </c>
       <c r="H136" s="1">
-        <v>102371.62</v>
+        <v>216411.19</v>
       </c>
       <c r="I136" s="1">
-        <v>0.0</v>
+        <v>1816.04</v>
       </c>
       <c r="J136" s="1">
-        <v>0.0</v>
+        <v>0.83916178271558</v>
       </c>
       <c r="K136">
         <v>0.0</v>
       </c>
       <c r="L136">
         <v>0.0</v>
       </c>
       <c r="M136" s="1">
-        <v>102371.62</v>
+        <v>218227.23</v>
       </c>
       <c r="N136" s="1">
-        <v>102371.62</v>
+        <v>218227.23</v>
       </c>
       <c r="O136" s="1">
-        <v>0.03</v>
+        <v>0.06</v>
       </c>
       <c r="P136">
         <v>1</v>
       </c>
     </row>
     <row r="137" spans="1:16">
       <c r="A137" t="s">
         <v>304</v>
       </c>
       <c r="B137" t="s">
         <v>305</v>
       </c>
       <c r="C137" s="1">
-        <v>7010.0</v>
+        <v>1441.0</v>
       </c>
       <c r="D137" s="1">
-        <v>106.15</v>
+        <v>231.1</v>
       </c>
       <c r="E137" s="1">
-        <v>104.6706961484</v>
+        <v>254.7717557252</v>
       </c>
       <c r="F137" t="s">
         <v>8</v>
       </c>
       <c r="G137">
         <v>1.0</v>
       </c>
       <c r="H137" s="1">
-        <v>733741.58</v>
+        <v>367126.1</v>
       </c>
       <c r="I137" s="1">
-        <v>10369.92</v>
+        <v>-34111.0</v>
       </c>
       <c r="J137" s="1">
-        <v>1.4132932196646</v>
+        <v>-9.2913579285156</v>
       </c>
       <c r="K137">
         <v>0.0</v>
       </c>
       <c r="L137">
         <v>0.0</v>
       </c>
       <c r="M137" s="1">
-        <v>744111.5</v>
+        <v>333015.1</v>
       </c>
       <c r="N137" s="1">
-        <v>744111.5</v>
+        <v>333015.1</v>
       </c>
       <c r="O137" s="1">
-        <v>0.2</v>
+        <v>0.1</v>
       </c>
       <c r="P137">
         <v>1</v>
       </c>
     </row>
     <row r="138" spans="1:16">
       <c r="A138" t="s">
         <v>306</v>
       </c>
       <c r="B138" t="s">
         <v>307</v>
       </c>
       <c r="C138" s="1">
-        <v>25852.0</v>
+        <v>1857.0</v>
       </c>
       <c r="D138" s="1">
-        <v>72.41</v>
+        <v>227.7</v>
       </c>
       <c r="E138" s="1">
-        <v>66.6895768219</v>
+        <v>252.5837910609</v>
       </c>
       <c r="F138" t="s">
         <v>8</v>
       </c>
       <c r="G138">
         <v>1.0</v>
       </c>
       <c r="H138" s="1">
-        <v>1724058.94</v>
+        <v>469048.1</v>
       </c>
       <c r="I138" s="1">
-        <v>147884.38</v>
+        <v>-46209.2</v>
       </c>
       <c r="J138" s="1">
-        <v>8.5776870250155</v>
+        <v>-9.8516975124726</v>
       </c>
       <c r="K138">
         <v>0.0</v>
       </c>
       <c r="L138">
         <v>0.0</v>
       </c>
       <c r="M138" s="1">
-        <v>1871943.32</v>
+        <v>422838.9</v>
       </c>
       <c r="N138" s="1">
-        <v>1871943.32</v>
+        <v>422838.9</v>
       </c>
       <c r="O138" s="1">
-        <v>0.51</v>
+        <v>0.12</v>
       </c>
       <c r="P138">
         <v>1</v>
       </c>
     </row>
     <row r="139" spans="1:16">
       <c r="A139" t="s">
         <v>308</v>
       </c>
       <c r="B139" t="s">
         <v>309</v>
       </c>
       <c r="C139" s="1">
-        <v>5746.0</v>
+        <v>5681.0</v>
       </c>
       <c r="D139" s="1">
-        <v>21.16</v>
+        <v>17.2</v>
       </c>
       <c r="E139" s="1">
-        <v>21.16</v>
+        <v>18.02</v>
       </c>
       <c r="F139" t="s">
         <v>8</v>
       </c>
       <c r="G139">
         <v>1.0</v>
       </c>
       <c r="H139" s="1">
-        <v>121585.36</v>
+        <v>102371.62</v>
       </c>
       <c r="I139" s="1">
-        <v>0.0</v>
+        <v>-4658.42</v>
       </c>
       <c r="J139" s="1">
-        <v>0.0</v>
+        <v>-4.550499445061</v>
       </c>
       <c r="K139">
         <v>0.0</v>
       </c>
       <c r="L139">
         <v>0.0</v>
       </c>
       <c r="M139" s="1">
-        <v>121585.36</v>
+        <v>97713.2</v>
       </c>
       <c r="N139" s="1">
-        <v>121585.36</v>
+        <v>97713.2</v>
       </c>
       <c r="O139" s="1">
         <v>0.03</v>
       </c>
       <c r="P139">
         <v>1</v>
       </c>
     </row>
     <row r="140" spans="1:16">
       <c r="A140" t="s">
         <v>310</v>
       </c>
       <c r="B140" t="s">
         <v>311</v>
       </c>
       <c r="C140" s="1">
-        <v>16062.0</v>
+        <v>7133.0</v>
       </c>
       <c r="D140" s="1">
-        <v>19.11</v>
+        <v>103.9</v>
       </c>
       <c r="E140" s="1">
-        <v>19.11</v>
+        <v>104.2214061405</v>
       </c>
       <c r="F140" t="s">
         <v>8</v>
       </c>
       <c r="G140">
         <v>1.0</v>
       </c>
       <c r="H140" s="1">
-        <v>306944.82</v>
+        <v>743411.29</v>
       </c>
       <c r="I140" s="1">
-        <v>0.0</v>
+        <v>-2292.59</v>
       </c>
       <c r="J140" s="1">
-        <v>0.0</v>
+        <v>-0.30838783737062</v>
       </c>
       <c r="K140">
         <v>0.0</v>
       </c>
       <c r="L140">
         <v>0.0</v>
       </c>
       <c r="M140" s="1">
-        <v>306944.82</v>
+        <v>741118.7</v>
       </c>
       <c r="N140" s="1">
-        <v>306944.82</v>
+        <v>741118.7</v>
       </c>
       <c r="O140" s="1">
-        <v>0.08</v>
+        <v>0.21</v>
       </c>
       <c r="P140">
         <v>1</v>
       </c>
     </row>
     <row r="141" spans="1:16">
       <c r="A141" t="s">
         <v>312</v>
       </c>
       <c r="B141" t="s">
         <v>313</v>
       </c>
       <c r="C141" s="1">
-        <v>7868.0</v>
+        <v>26307.0</v>
       </c>
       <c r="D141" s="1">
-        <v>26.98</v>
+        <v>65.77</v>
       </c>
       <c r="E141" s="1">
-        <v>26.98</v>
+        <v>66.4214433421</v>
       </c>
       <c r="F141" t="s">
         <v>8</v>
       </c>
       <c r="G141">
         <v>1.0</v>
       </c>
       <c r="H141" s="1">
-        <v>212278.64</v>
+        <v>1747348.91</v>
       </c>
       <c r="I141" s="1">
-        <v>0.0</v>
+        <v>-17137.52</v>
       </c>
       <c r="J141" s="1">
-        <v>0.0</v>
+        <v>-0.98077263801881</v>
       </c>
       <c r="K141">
         <v>0.0</v>
       </c>
       <c r="L141">
         <v>0.0</v>
       </c>
       <c r="M141" s="1">
-        <v>212278.64</v>
+        <v>1730211.39</v>
       </c>
       <c r="N141" s="1">
-        <v>212278.64</v>
+        <v>1730211.39</v>
       </c>
       <c r="O141" s="1">
-        <v>0.06</v>
+        <v>0.5</v>
       </c>
       <c r="P141">
         <v>1</v>
       </c>
     </row>
     <row r="142" spans="1:16">
       <c r="A142" t="s">
         <v>314</v>
       </c>
       <c r="B142" t="s">
         <v>315</v>
       </c>
       <c r="C142" s="1">
-        <v>26074.0</v>
+        <v>5746.0</v>
       </c>
       <c r="D142" s="1">
-        <v>19.76</v>
+        <v>22.24</v>
       </c>
       <c r="E142" s="1">
-        <v>19.76</v>
+        <v>21.16</v>
       </c>
       <c r="F142" t="s">
         <v>8</v>
       </c>
       <c r="G142">
         <v>1.0</v>
       </c>
       <c r="H142" s="1">
-        <v>515222.24</v>
+        <v>121585.36</v>
       </c>
       <c r="I142" s="1">
-        <v>0.0</v>
+        <v>6205.68</v>
       </c>
       <c r="J142" s="1">
-        <v>0.0</v>
+        <v>5.1039697542533</v>
       </c>
       <c r="K142">
         <v>0.0</v>
       </c>
       <c r="L142">
         <v>0.0</v>
       </c>
       <c r="M142" s="1">
-        <v>515222.24</v>
+        <v>127791.04</v>
       </c>
       <c r="N142" s="1">
-        <v>515222.24</v>
+        <v>127791.04</v>
       </c>
       <c r="O142" s="1">
-        <v>0.14</v>
+        <v>0.04</v>
       </c>
       <c r="P142">
         <v>1</v>
       </c>
     </row>
     <row r="143" spans="1:16">
       <c r="A143" t="s">
         <v>316</v>
       </c>
       <c r="B143" t="s">
         <v>317</v>
       </c>
       <c r="C143" s="1">
-        <v>11501.0</v>
+        <v>16345.0</v>
       </c>
       <c r="D143" s="1">
-        <v>60.3</v>
+        <v>19.395</v>
       </c>
       <c r="E143" s="1">
-        <v>60.3</v>
+        <v>18.9961303151</v>
       </c>
       <c r="F143" t="s">
         <v>8</v>
       </c>
       <c r="G143">
         <v>1.0</v>
       </c>
       <c r="H143" s="1">
-        <v>693510.3</v>
+        <v>310491.75</v>
       </c>
       <c r="I143" s="1">
-        <v>0.0</v>
+        <v>6519.53</v>
       </c>
       <c r="J143" s="1">
-        <v>0.0</v>
+        <v>2.0997433909275</v>
       </c>
       <c r="K143">
         <v>0.0</v>
       </c>
       <c r="L143">
         <v>0.0</v>
       </c>
       <c r="M143" s="1">
-        <v>693510.3</v>
+        <v>317011.28</v>
       </c>
       <c r="N143" s="1">
-        <v>693510.3</v>
+        <v>317011.28</v>
       </c>
       <c r="O143" s="1">
-        <v>0.19</v>
+        <v>0.09</v>
       </c>
       <c r="P143">
         <v>1</v>
       </c>
     </row>
     <row r="144" spans="1:16">
       <c r="A144" t="s">
         <v>318</v>
       </c>
       <c r="B144" t="s">
         <v>319</v>
       </c>
       <c r="C144" s="1">
-        <v>1282.0</v>
+        <v>8247.0</v>
       </c>
       <c r="D144" s="1">
-        <v>82.0</v>
+        <v>24.61</v>
       </c>
       <c r="E144" s="1">
-        <v>82.0</v>
+        <v>26.9717279011</v>
       </c>
       <c r="F144" t="s">
         <v>8</v>
       </c>
       <c r="G144">
         <v>1.0</v>
       </c>
       <c r="H144" s="1">
-        <v>105124.0</v>
+        <v>222435.84</v>
       </c>
       <c r="I144" s="1">
-        <v>0.0</v>
+        <v>-19477.17</v>
       </c>
       <c r="J144" s="1">
-        <v>0.0</v>
+        <v>-8.7563092350585</v>
       </c>
       <c r="K144">
         <v>0.0</v>
       </c>
       <c r="L144">
         <v>0.0</v>
       </c>
       <c r="M144" s="1">
-        <v>105124.0</v>
+        <v>202958.67</v>
       </c>
       <c r="N144" s="1">
-        <v>105124.0</v>
+        <v>202958.67</v>
       </c>
       <c r="O144" s="1">
-        <v>0.03</v>
+        <v>0.06</v>
       </c>
       <c r="P144">
         <v>1</v>
       </c>
     </row>
     <row r="145" spans="1:16">
       <c r="A145" t="s">
         <v>320</v>
       </c>
       <c r="B145" t="s">
         <v>321</v>
       </c>
       <c r="C145" s="1">
-        <v>4411.0</v>
+        <v>26533.0</v>
       </c>
       <c r="D145" s="1">
-        <v>140.75</v>
+        <v>24.91</v>
       </c>
       <c r="E145" s="1">
-        <v>100.3277669463</v>
+        <v>19.8515761505</v>
       </c>
       <c r="F145" t="s">
         <v>8</v>
       </c>
       <c r="G145">
         <v>1.0</v>
       </c>
       <c r="H145" s="1">
-        <v>442545.78</v>
+        <v>526721.87</v>
       </c>
       <c r="I145" s="1">
-        <v>178302.47</v>
+        <v>134215.16</v>
       </c>
       <c r="J145" s="1">
-        <v>40.290175176905</v>
+        <v>25.481220288043</v>
       </c>
       <c r="K145">
         <v>0.0</v>
       </c>
       <c r="L145">
         <v>0.0</v>
       </c>
       <c r="M145" s="1">
-        <v>620848.25</v>
+        <v>660937.03</v>
       </c>
       <c r="N145" s="1">
-        <v>620848.25</v>
+        <v>660937.03</v>
       </c>
       <c r="O145" s="1">
-        <v>0.17</v>
+        <v>0.19</v>
       </c>
       <c r="P145">
         <v>1</v>
       </c>
     </row>
     <row r="146" spans="1:16">
       <c r="A146" t="s">
         <v>322</v>
       </c>
       <c r="B146" t="s">
         <v>323</v>
       </c>
       <c r="C146" s="1">
-        <v>3080.0</v>
+        <v>11703.0</v>
       </c>
       <c r="D146" s="1">
-        <v>101.2</v>
+        <v>62.25</v>
       </c>
       <c r="E146" s="1">
-        <v>101.2</v>
+        <v>60.5459454841</v>
       </c>
       <c r="F146" t="s">
         <v>8</v>
       </c>
       <c r="G146">
         <v>1.0</v>
       </c>
       <c r="H146" s="1">
-        <v>311696.0</v>
+        <v>708569.2</v>
       </c>
       <c r="I146" s="1">
-        <v>0.0</v>
+        <v>19942.55</v>
       </c>
       <c r="J146" s="1">
-        <v>0.0</v>
+        <v>2.8144816342568</v>
       </c>
       <c r="K146">
         <v>0.0</v>
       </c>
       <c r="L146">
         <v>0.0</v>
       </c>
       <c r="M146" s="1">
-        <v>311696.0</v>
+        <v>728511.75</v>
       </c>
       <c r="N146" s="1">
-        <v>311696.0</v>
+        <v>728511.75</v>
       </c>
       <c r="O146" s="1">
-        <v>0.08</v>
+        <v>0.21</v>
       </c>
       <c r="P146">
         <v>1</v>
       </c>
     </row>
     <row r="147" spans="1:16">
       <c r="A147" t="s">
         <v>324</v>
       </c>
       <c r="B147" t="s">
         <v>325</v>
       </c>
       <c r="C147" s="1">
-        <v>19820.0</v>
+        <v>1282.0</v>
       </c>
       <c r="D147" s="1">
-        <v>28.69</v>
+        <v>78.7</v>
       </c>
       <c r="E147" s="1">
-        <v>38.477363774</v>
+        <v>82.0</v>
       </c>
       <c r="F147" t="s">
         <v>8</v>
       </c>
       <c r="G147">
         <v>1.0</v>
       </c>
       <c r="H147" s="1">
-        <v>762621.35</v>
+        <v>105124.0</v>
       </c>
       <c r="I147" s="1">
-        <v>-193985.55</v>
+        <v>-4230.6</v>
       </c>
       <c r="J147" s="1">
-        <v>-25.43667968383</v>
+        <v>-4.0243902439024</v>
       </c>
       <c r="K147">
         <v>0.0</v>
       </c>
       <c r="L147">
         <v>0.0</v>
       </c>
       <c r="M147" s="1">
-        <v>568635.8</v>
+        <v>100893.4</v>
       </c>
       <c r="N147" s="1">
-        <v>568635.8</v>
+        <v>100893.4</v>
       </c>
       <c r="O147" s="1">
-        <v>0.15</v>
+        <v>0.03</v>
       </c>
       <c r="P147">
         <v>1</v>
       </c>
     </row>
     <row r="148" spans="1:16">
       <c r="A148" t="s">
         <v>326</v>
       </c>
       <c r="B148" t="s">
         <v>327</v>
       </c>
       <c r="C148" s="1">
-        <v>23444.0</v>
+        <v>4488.0</v>
       </c>
       <c r="D148" s="1">
-        <v>36.9</v>
+        <v>128.55</v>
       </c>
       <c r="E148" s="1">
-        <v>36.9</v>
+        <v>101.6139928699</v>
       </c>
       <c r="F148" t="s">
         <v>8</v>
       </c>
       <c r="G148">
         <v>1.0</v>
       </c>
       <c r="H148" s="1">
-        <v>865083.6</v>
+        <v>456043.6</v>
       </c>
       <c r="I148" s="1">
-        <v>0.0</v>
+        <v>120888.8</v>
       </c>
       <c r="J148" s="1">
-        <v>0.0</v>
+        <v>26.508167201557</v>
       </c>
       <c r="K148">
         <v>0.0</v>
       </c>
       <c r="L148">
         <v>0.0</v>
       </c>
       <c r="M148" s="1">
-        <v>865083.6</v>
+        <v>576932.4</v>
       </c>
       <c r="N148" s="1">
-        <v>865083.6</v>
+        <v>576932.4</v>
       </c>
       <c r="O148" s="1">
-        <v>0.23</v>
+        <v>0.17</v>
       </c>
       <c r="P148">
         <v>1</v>
       </c>
     </row>
     <row r="149" spans="1:16">
       <c r="A149" t="s">
         <v>328</v>
       </c>
       <c r="B149" t="s">
         <v>329</v>
       </c>
       <c r="C149" s="1">
-        <v>17306.0</v>
+        <v>3134.0</v>
       </c>
       <c r="D149" s="1">
-        <v>27.8</v>
+        <v>86.62</v>
       </c>
       <c r="E149" s="1">
-        <v>31.0668739166</v>
+        <v>100.5199744735</v>
       </c>
       <c r="F149" t="s">
         <v>8</v>
       </c>
       <c r="G149">
         <v>1.0</v>
       </c>
       <c r="H149" s="1">
-        <v>537643.32</v>
+        <v>315029.6</v>
       </c>
       <c r="I149" s="1">
-        <v>-56536.52</v>
+        <v>-43562.52</v>
       </c>
       <c r="J149" s="1">
-        <v>-10.515618421522</v>
+        <v>-13.828072028787</v>
       </c>
       <c r="K149">
         <v>0.0</v>
       </c>
       <c r="L149">
         <v>0.0</v>
       </c>
       <c r="M149" s="1">
-        <v>481106.8</v>
+        <v>271467.08</v>
       </c>
       <c r="N149" s="1">
-        <v>481106.8</v>
+        <v>271467.08</v>
       </c>
       <c r="O149" s="1">
-        <v>0.13</v>
+        <v>0.08</v>
       </c>
       <c r="P149">
         <v>1</v>
       </c>
     </row>
     <row r="150" spans="1:16">
       <c r="A150" t="s">
         <v>330</v>
       </c>
       <c r="B150" t="s">
         <v>331</v>
       </c>
       <c r="C150" s="1">
-        <v>11468.0</v>
+        <v>20169.0</v>
       </c>
       <c r="D150" s="1">
-        <v>68.1</v>
+        <v>23.03</v>
       </c>
       <c r="E150" s="1">
-        <v>117.2265957447</v>
+        <v>37.6989756557</v>
       </c>
       <c r="F150" t="s">
         <v>8</v>
       </c>
       <c r="G150">
         <v>1.0</v>
       </c>
       <c r="H150" s="1">
-        <v>1344354.6</v>
+        <v>760350.64</v>
       </c>
       <c r="I150" s="1">
-        <v>-563383.8</v>
+        <v>-295858.57</v>
       </c>
       <c r="J150" s="1">
-        <v>-41.907380686613</v>
+        <v>-38.910806992942</v>
       </c>
       <c r="K150">
         <v>0.0</v>
       </c>
       <c r="L150">
         <v>0.0</v>
       </c>
       <c r="M150" s="1">
-        <v>780970.8</v>
+        <v>464492.07</v>
       </c>
       <c r="N150" s="1">
-        <v>780970.8</v>
+        <v>464492.07</v>
       </c>
       <c r="O150" s="1">
-        <v>0.21</v>
+        <v>0.13</v>
       </c>
       <c r="P150">
         <v>1</v>
       </c>
     </row>
     <row r="151" spans="1:16">
       <c r="A151" t="s">
         <v>332</v>
       </c>
       <c r="B151" t="s">
         <v>333</v>
       </c>
       <c r="C151" s="1">
-        <v>769.0</v>
+        <v>23856.0</v>
       </c>
       <c r="D151" s="1">
-        <v>268.9</v>
+        <v>35.91</v>
       </c>
       <c r="E151" s="1">
-        <v>252.438881664</v>
+        <v>36.6613418008</v>
       </c>
       <c r="F151" t="s">
         <v>8</v>
       </c>
       <c r="G151">
         <v>1.0</v>
       </c>
       <c r="H151" s="1">
-        <v>0.0</v>
+        <v>874592.97</v>
       </c>
       <c r="I151" s="1">
-        <v>1265860.0</v>
+        <v>-17924.01</v>
       </c>
       <c r="J151" s="1">
-        <v>0</v>
+        <v>-2.0494116251586</v>
       </c>
       <c r="K151">
         <v>0.0</v>
       </c>
       <c r="L151">
         <v>0.0</v>
       </c>
       <c r="M151" s="1">
-        <v>1265860.0</v>
+        <v>856668.96</v>
       </c>
       <c r="N151" s="1">
-        <v>1265860.0</v>
+        <v>856668.96</v>
       </c>
       <c r="O151" s="1">
-        <v>0.34</v>
+        <v>0.25</v>
       </c>
       <c r="P151">
         <v>1</v>
       </c>
     </row>
     <row r="152" spans="1:16">
       <c r="A152" t="s">
         <v>334</v>
       </c>
       <c r="B152" t="s">
         <v>335</v>
       </c>
       <c r="C152" s="1">
-        <v>85.0</v>
+        <v>17610.0</v>
       </c>
       <c r="D152" s="1">
-        <v>118.1</v>
+        <v>24.58</v>
       </c>
       <c r="E152" s="1">
-        <v>118.0</v>
+        <v>30.6857058489</v>
       </c>
       <c r="F152" t="s">
         <v>8</v>
       </c>
       <c r="G152">
         <v>1.0</v>
       </c>
       <c r="H152" s="1">
-        <v>0.0</v>
+        <v>540375.28</v>
       </c>
       <c r="I152" s="1">
-        <v>12700.0</v>
+        <v>-107521.48</v>
       </c>
       <c r="J152" s="1">
-        <v>0</v>
+        <v>-19.897557119933</v>
       </c>
       <c r="K152">
         <v>0.0</v>
       </c>
       <c r="L152">
         <v>0.0</v>
       </c>
       <c r="M152" s="1">
-        <v>12700.0</v>
+        <v>432853.8</v>
       </c>
       <c r="N152" s="1">
-        <v>12700.0</v>
+        <v>432853.8</v>
       </c>
       <c r="O152" s="1">
-        <v>0.0</v>
+        <v>0.12</v>
       </c>
       <c r="P152">
         <v>1</v>
       </c>
     </row>
     <row r="153" spans="1:16">
       <c r="A153" t="s">
         <v>336</v>
       </c>
       <c r="B153" t="s">
         <v>337</v>
       </c>
       <c r="C153" s="1">
-        <v>119.0</v>
+        <v>11670.0</v>
       </c>
       <c r="D153" s="1">
-        <v>129.2</v>
+        <v>66.44</v>
       </c>
       <c r="E153" s="1">
-        <v>129.04</v>
+        <v>114.8058808912</v>
       </c>
       <c r="F153" t="s">
         <v>8</v>
       </c>
       <c r="G153">
         <v>1.0</v>
       </c>
       <c r="H153" s="1">
-        <v>0.0</v>
+        <v>1339784.63</v>
       </c>
       <c r="I153" s="1">
-        <v>31740.0</v>
+        <v>-564429.83</v>
       </c>
       <c r="J153" s="1">
-        <v>0</v>
+        <v>-42.128400144432</v>
       </c>
       <c r="K153">
         <v>0.0</v>
       </c>
       <c r="L153">
         <v>0.0</v>
       </c>
       <c r="M153" s="1">
-        <v>31740.0</v>
+        <v>775354.8</v>
       </c>
       <c r="N153" s="1">
-        <v>31740.0</v>
+        <v>775354.8</v>
       </c>
       <c r="O153" s="1">
-        <v>0.01</v>
+        <v>0.22</v>
       </c>
       <c r="P153">
         <v>1</v>
       </c>
     </row>
     <row r="154" spans="1:16">
       <c r="A154" t="s">
         <v>338</v>
       </c>
       <c r="B154" t="s">
         <v>339</v>
       </c>
       <c r="C154" s="1">
-        <v>-56.0</v>
+        <v>737.0</v>
       </c>
       <c r="D154" s="1">
-        <v>117.46</v>
+        <v>253.75</v>
       </c>
       <c r="E154" s="1">
-        <v>116.66</v>
+        <v>247.646404342</v>
       </c>
       <c r="F154" t="s">
         <v>8</v>
       </c>
       <c r="G154">
         <v>1.0</v>
       </c>
       <c r="H154" s="1">
         <v>0.0</v>
       </c>
       <c r="I154" s="1">
-        <v>-44800.0</v>
+        <v>449835.0</v>
       </c>
       <c r="J154" s="1">
         <v>0</v>
       </c>
       <c r="K154">
         <v>0.0</v>
       </c>
       <c r="L154">
         <v>0.0</v>
       </c>
       <c r="M154" s="1">
-        <v>-44800.0</v>
+        <v>449835.0</v>
       </c>
       <c r="N154" s="1">
-        <v>-44800.0</v>
+        <v>449835.0</v>
       </c>
       <c r="O154" s="1">
-        <v>-0.01</v>
+        <v>0.13</v>
       </c>
       <c r="P154">
         <v>1</v>
       </c>
     </row>
     <row r="155" spans="1:16">
       <c r="A155" t="s">
         <v>340</v>
       </c>
       <c r="B155" t="s">
         <v>341</v>
       </c>
       <c r="C155" s="1">
-        <v>-33.0</v>
+        <v>61.0</v>
       </c>
       <c r="D155" s="1">
-        <v>122.85</v>
+        <v>115.36</v>
       </c>
       <c r="E155" s="1">
-        <v>120.49</v>
+        <v>116.41</v>
       </c>
       <c r="F155" t="s">
         <v>8</v>
       </c>
       <c r="G155">
         <v>1.0</v>
       </c>
       <c r="H155" s="1">
         <v>0.0</v>
       </c>
       <c r="I155" s="1">
-        <v>-77880.0</v>
+        <v>-181590.0</v>
       </c>
       <c r="J155" s="1">
         <v>0</v>
       </c>
       <c r="K155">
         <v>0.0</v>
       </c>
       <c r="L155">
         <v>0.0</v>
       </c>
       <c r="M155" s="1">
-        <v>-77880.0</v>
+        <v>-181590.0</v>
       </c>
       <c r="N155" s="1">
-        <v>-77880.0</v>
+        <v>-181590.0</v>
       </c>
       <c r="O155" s="1">
-        <v>-0.02</v>
+        <v>-0.05</v>
       </c>
       <c r="P155">
         <v>1</v>
       </c>
     </row>
     <row r="156" spans="1:16">
       <c r="A156" t="s">
         <v>342</v>
       </c>
       <c r="B156" t="s">
         <v>343</v>
       </c>
       <c r="C156" s="1">
-        <v>-45.0</v>
+        <v>59.0</v>
       </c>
       <c r="D156" s="1">
-        <v>130.23</v>
+        <v>125.13</v>
       </c>
       <c r="E156" s="1">
-        <v>129.24</v>
+        <v>127.014761905</v>
       </c>
       <c r="F156" t="s">
         <v>8</v>
       </c>
       <c r="G156">
         <v>1.0</v>
       </c>
       <c r="H156" s="1">
         <v>0.0</v>
       </c>
       <c r="I156" s="1">
-        <v>-44550.0</v>
+        <v>-27372.18</v>
       </c>
       <c r="J156" s="1">
         <v>0</v>
       </c>
       <c r="K156">
         <v>0.0</v>
       </c>
       <c r="L156">
         <v>0.0</v>
       </c>
       <c r="M156" s="1">
-        <v>-44550.0</v>
+        <v>-27372.18</v>
       </c>
       <c r="N156" s="1">
-        <v>-44550.0</v>
+        <v>-27372.18</v>
       </c>
       <c r="O156" s="1">
         <v>-0.01</v>
       </c>
       <c r="P156">
         <v>1</v>
       </c>
     </row>
     <row r="157" spans="1:16">
       <c r="A157" t="s">
         <v>344</v>
       </c>
       <c r="B157" t="s">
         <v>345</v>
       </c>
       <c r="C157" s="1">
-        <v>-32.0</v>
+        <v>-134.0</v>
       </c>
       <c r="D157" s="1">
-        <v>123.44</v>
+        <v>5796.0</v>
       </c>
       <c r="E157" s="1">
-        <v>123.27</v>
+        <v>5554.608027431</v>
       </c>
       <c r="F157" t="s">
         <v>8</v>
       </c>
       <c r="G157">
         <v>1.0</v>
       </c>
       <c r="H157" s="1">
         <v>0.0</v>
       </c>
       <c r="I157" s="1">
-        <v>-5440.0</v>
+        <v>-323465.24</v>
       </c>
       <c r="J157" s="1">
         <v>0</v>
       </c>
       <c r="K157">
         <v>0.0</v>
       </c>
       <c r="L157">
         <v>0.0</v>
       </c>
       <c r="M157" s="1">
-        <v>-5440.0</v>
+        <v>-323465.24</v>
       </c>
       <c r="N157" s="1">
-        <v>-5440.0</v>
+        <v>-323465.24</v>
       </c>
       <c r="O157" s="1">
-        <v>0.0</v>
+        <v>-0.09</v>
       </c>
       <c r="P157">
         <v>1</v>
       </c>
     </row>
     <row r="158" spans="1:16">
       <c r="A158" t="s">
         <v>346</v>
       </c>
       <c r="B158" t="s">
         <v>347</v>
       </c>
       <c r="C158" s="1">
-        <v>-46.0</v>
+        <v>-8.0</v>
       </c>
       <c r="D158" s="1">
-        <v>123.92</v>
+        <v>116.86</v>
       </c>
       <c r="E158" s="1">
-        <v>121.16</v>
+        <v>119.97</v>
       </c>
       <c r="F158" t="s">
         <v>8</v>
       </c>
       <c r="G158">
         <v>1.0</v>
       </c>
       <c r="H158" s="1">
         <v>0.0</v>
       </c>
       <c r="I158" s="1">
-        <v>-126960.0</v>
+        <v>24880.0</v>
       </c>
       <c r="J158" s="1">
         <v>0</v>
       </c>
       <c r="K158">
         <v>0.0</v>
       </c>
       <c r="L158">
         <v>0.0</v>
       </c>
       <c r="M158" s="1">
-        <v>-126960.0</v>
+        <v>24880.0</v>
       </c>
       <c r="N158" s="1">
-        <v>-126960.0</v>
+        <v>24880.0</v>
       </c>
       <c r="O158" s="1">
-        <v>-0.03</v>
+        <v>0.01</v>
       </c>
       <c r="P158">
         <v>1</v>
       </c>
     </row>
     <row r="159" spans="1:16">
       <c r="A159" t="s">
         <v>348</v>
       </c>
       <c r="B159" t="s">
         <v>349</v>
       </c>
       <c r="C159" s="1">
-        <v>593000.0</v>
+        <v>-44.0</v>
       </c>
       <c r="D159" s="1">
-        <v>100.531</v>
+        <v>119.04</v>
       </c>
       <c r="E159" s="1">
-        <v>99.52772344</v>
+        <v>121.64</v>
       </c>
       <c r="F159" t="s">
         <v>8</v>
       </c>
       <c r="G159">
         <v>1.0</v>
       </c>
       <c r="H159" s="1">
-        <v>590199.4</v>
+        <v>0.0</v>
       </c>
       <c r="I159" s="1">
-        <v>5949.43</v>
+        <v>114400.0</v>
       </c>
       <c r="J159" s="1">
-        <v>1.0080372836706</v>
+        <v>0</v>
       </c>
       <c r="K159">
-        <v>0.32</v>
-[...2 lines deleted...]
-        <v>350</v>
+        <v>0.0</v>
+      </c>
+      <c r="L159">
+        <v>0.0</v>
       </c>
       <c r="M159" s="1">
-        <v>596148.83</v>
+        <v>114400.0</v>
       </c>
       <c r="N159" s="1">
-        <v>598033.43</v>
+        <v>114400.0</v>
       </c>
       <c r="O159" s="1">
-        <v>0.16</v>
+        <v>0.03</v>
       </c>
       <c r="P159">
         <v>1</v>
       </c>
     </row>
     <row r="160" spans="1:16">
       <c r="A160" t="s">
+        <v>350</v>
+      </c>
+      <c r="B160" t="s">
         <v>351</v>
       </c>
-      <c r="B160" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C160" s="1">
-        <v>300000.0</v>
+        <v>-15.0</v>
       </c>
       <c r="D160" s="1">
-        <v>103.557</v>
+        <v>105.765</v>
       </c>
       <c r="E160" s="1">
-        <v>99.634</v>
+        <v>105.99</v>
       </c>
       <c r="F160" t="s">
         <v>8</v>
       </c>
       <c r="G160">
         <v>1.0</v>
       </c>
       <c r="H160" s="1">
-        <v>298902.0</v>
+        <v>0.0</v>
       </c>
       <c r="I160" s="1">
-        <v>11769.0</v>
+        <v>13975.0</v>
       </c>
       <c r="J160" s="1">
-        <v>3.9374109239818</v>
+        <v>0</v>
       </c>
       <c r="K160">
-        <v>2.76</v>
-[...2 lines deleted...]
-        <v>353</v>
+        <v>0.0</v>
+      </c>
+      <c r="L160">
+        <v>0.0</v>
       </c>
       <c r="M160" s="1">
-        <v>310671.0</v>
+        <v>13975.0</v>
       </c>
       <c r="N160" s="1">
-        <v>318941.55</v>
+        <v>13975.0</v>
       </c>
       <c r="O160" s="1">
-        <v>0.09</v>
+        <v>0.0</v>
       </c>
       <c r="P160">
         <v>1</v>
       </c>
     </row>
     <row r="161" spans="1:16">
       <c r="A161" t="s">
+        <v>352</v>
+      </c>
+      <c r="B161" t="s">
+        <v>353</v>
+      </c>
+      <c r="C161" s="1">
+        <v>593000.0</v>
+      </c>
+      <c r="D161" s="1">
+        <v>97.324</v>
+      </c>
+      <c r="E161" s="1">
+        <v>99.52772344</v>
+      </c>
+      <c r="F161" t="s">
+        <v>8</v>
+      </c>
+      <c r="G161">
+        <v>1.0</v>
+      </c>
+      <c r="H161" s="1">
+        <v>590199.4</v>
+      </c>
+      <c r="I161" s="1">
+        <v>-13068.08</v>
+      </c>
+      <c r="J161" s="1">
+        <v>-2.2141804956088</v>
+      </c>
+      <c r="K161">
+        <v>0.89</v>
+      </c>
+      <c r="L161" t="s">
         <v>354</v>
       </c>
-      <c r="B161" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M161" s="1">
-        <v>516165.0</v>
+        <v>577131.32</v>
       </c>
       <c r="N161" s="1">
-        <v>518659.86</v>
+        <v>582431.77</v>
       </c>
       <c r="O161" s="1">
-        <v>0.14</v>
+        <v>0.17</v>
       </c>
       <c r="P161">
         <v>1</v>
       </c>
     </row>
     <row r="162" spans="1:16">
       <c r="A162" t="s">
+        <v>355</v>
+      </c>
+      <c r="B162" t="s">
+        <v>356</v>
+      </c>
+      <c r="C162" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="D162" s="1">
+        <v>101.294</v>
+      </c>
+      <c r="E162" s="1">
+        <v>99.634</v>
+      </c>
+      <c r="F162" t="s">
+        <v>8</v>
+      </c>
+      <c r="G162">
+        <v>1.0</v>
+      </c>
+      <c r="H162" s="1">
+        <v>298902.0</v>
+      </c>
+      <c r="I162" s="1">
+        <v>4980.0</v>
+      </c>
+      <c r="J162" s="1">
+        <v>1.6660979183813</v>
+      </c>
+      <c r="K162">
+        <v>3.45</v>
+      </c>
+      <c r="L162" t="s">
         <v>357</v>
       </c>
-      <c r="B162" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M162" s="1">
-        <v>164138.4</v>
+        <v>303882.0</v>
       </c>
       <c r="N162" s="1">
-        <v>166916.84</v>
+        <v>314238.16</v>
       </c>
       <c r="O162" s="1">
-        <v>0.05</v>
+        <v>0.09</v>
       </c>
       <c r="P162">
         <v>1</v>
       </c>
     </row>
     <row r="163" spans="1:16">
       <c r="A163" t="s">
+        <v>358</v>
+      </c>
+      <c r="B163" t="s">
+        <v>359</v>
+      </c>
+      <c r="C163" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="D163" s="1">
+        <v>100.974</v>
+      </c>
+      <c r="E163" s="1">
+        <v>99.179</v>
+      </c>
+      <c r="F163" t="s">
+        <v>8</v>
+      </c>
+      <c r="G163">
+        <v>1.0</v>
+      </c>
+      <c r="H163" s="1">
+        <v>495895.0</v>
+      </c>
+      <c r="I163" s="1">
+        <v>8975.0</v>
+      </c>
+      <c r="J163" s="1">
+        <v>1.8098589419131</v>
+      </c>
+      <c r="K163">
+        <v>1.11</v>
+      </c>
+      <c r="L163" t="s">
         <v>360</v>
       </c>
-      <c r="B163" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M163" s="1">
-        <v>419036.0</v>
+        <v>504870.0</v>
       </c>
       <c r="N163" s="1">
-        <v>434494.9</v>
+        <v>510443.63</v>
       </c>
       <c r="O163" s="1">
-        <v>0.12</v>
+        <v>0.15</v>
       </c>
       <c r="P163">
         <v>1</v>
       </c>
     </row>
     <row r="164" spans="1:16">
       <c r="A164" t="s">
+        <v>361</v>
+      </c>
+      <c r="B164" t="s">
+        <v>362</v>
+      </c>
+      <c r="C164" s="1">
+        <v>149000.0</v>
+      </c>
+      <c r="D164" s="1">
+        <v>106.82</v>
+      </c>
+      <c r="E164" s="1">
+        <v>99.188</v>
+      </c>
+      <c r="F164" t="s">
+        <v>8</v>
+      </c>
+      <c r="G164">
+        <v>1.0</v>
+      </c>
+      <c r="H164" s="1">
+        <v>147790.12</v>
+      </c>
+      <c r="I164" s="1">
+        <v>11371.68</v>
+      </c>
+      <c r="J164" s="1">
+        <v>7.6944791708674</v>
+      </c>
+      <c r="K164">
+        <v>2.76</v>
+      </c>
+      <c r="L164" t="s">
         <v>363</v>
       </c>
-      <c r="B164" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M164" s="1">
-        <v>408901.68</v>
+        <v>159161.8</v>
       </c>
       <c r="N164" s="1">
-        <v>412716.2</v>
+        <v>163272.06</v>
       </c>
       <c r="O164" s="1">
-        <v>0.11</v>
+        <v>0.05</v>
       </c>
       <c r="P164">
         <v>1</v>
       </c>
     </row>
     <row r="165" spans="1:16">
       <c r="A165" t="s">
-        <v>366</v>
+        <v>364</v>
       </c>
       <c r="B165" t="s">
-        <v>367</v>
+        <v>365</v>
       </c>
       <c r="C165" s="1">
         <v>400000.0</v>
       </c>
       <c r="D165" s="1">
-        <v>99.079</v>
+        <v>101.179</v>
       </c>
       <c r="E165" s="1">
-        <v>99.253</v>
+        <v>99.89</v>
       </c>
       <c r="F165" t="s">
         <v>8</v>
       </c>
       <c r="G165">
         <v>1.0</v>
       </c>
       <c r="H165" s="1">
-        <v>397012.0</v>
+        <v>399560.0</v>
       </c>
       <c r="I165" s="1">
-        <v>-696.0</v>
+        <v>5156.0</v>
       </c>
       <c r="J165" s="1">
-        <v>-0.17530956243136</v>
+        <v>1.2904194614075</v>
       </c>
       <c r="K165">
-        <v>0.97</v>
+        <v>4.6</v>
       </c>
       <c r="L165" t="s">
-        <v>368</v>
+        <v>366</v>
       </c>
       <c r="M165" s="1">
-        <v>396316.0</v>
+        <v>404716.0</v>
       </c>
       <c r="N165" s="1">
-        <v>400195.45</v>
+        <v>423114.63</v>
       </c>
       <c r="O165" s="1">
-        <v>0.11</v>
+        <v>0.12</v>
       </c>
       <c r="P165">
         <v>1</v>
       </c>
     </row>
     <row r="166" spans="1:16">
       <c r="A166" t="s">
+        <v>367</v>
+      </c>
+      <c r="B166" t="s">
+        <v>368</v>
+      </c>
+      <c r="C166" s="1">
+        <v>408000.0</v>
+      </c>
+      <c r="D166" s="1">
+        <v>97.831</v>
+      </c>
+      <c r="E166" s="1">
+        <v>99.33</v>
+      </c>
+      <c r="F166" t="s">
+        <v>8</v>
+      </c>
+      <c r="G166">
+        <v>1.0</v>
+      </c>
+      <c r="H166" s="1">
+        <v>405266.4</v>
+      </c>
+      <c r="I166" s="1">
+        <v>-6115.92</v>
+      </c>
+      <c r="J166" s="1">
+        <v>-1.5091110439948</v>
+      </c>
+      <c r="K166">
+        <v>1.53</v>
+      </c>
+      <c r="L166" t="s">
         <v>369</v>
       </c>
-      <c r="B166" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M166" s="1">
-        <v>311076.0</v>
+        <v>399150.48</v>
       </c>
       <c r="N166" s="1">
-        <v>320285.59</v>
+        <v>405396.23</v>
       </c>
       <c r="O166" s="1">
-        <v>0.09</v>
+        <v>0.12</v>
       </c>
       <c r="P166">
         <v>1</v>
       </c>
     </row>
     <row r="167" spans="1:16">
       <c r="A167" t="s">
+        <v>370</v>
+      </c>
+      <c r="B167" t="s">
+        <v>371</v>
+      </c>
+      <c r="C167" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="D167" s="1">
+        <v>96.649</v>
+      </c>
+      <c r="E167" s="1">
+        <v>99.253</v>
+      </c>
+      <c r="F167" t="s">
+        <v>8</v>
+      </c>
+      <c r="G167">
+        <v>1.0</v>
+      </c>
+      <c r="H167" s="1">
+        <v>397012.0</v>
+      </c>
+      <c r="I167" s="1">
+        <v>-10416.0</v>
+      </c>
+      <c r="J167" s="1">
+        <v>-2.6235982791452</v>
+      </c>
+      <c r="K167">
+        <v>1.45</v>
+      </c>
+      <c r="L167" t="s">
         <v>372</v>
       </c>
-      <c r="B167" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M167" s="1">
-        <v>564815.0</v>
+        <v>386596.0</v>
       </c>
       <c r="N167" s="1">
-        <v>582446.56</v>
+        <v>392382.3</v>
       </c>
       <c r="O167" s="1">
-        <v>0.16</v>
+        <v>0.11</v>
       </c>
       <c r="P167">
         <v>1</v>
       </c>
     </row>
     <row r="168" spans="1:16">
       <c r="A168" t="s">
-        <v>375</v>
+        <v>373</v>
       </c>
       <c r="B168" t="s">
-        <v>376</v>
+        <v>374</v>
       </c>
       <c r="C168" s="1">
-        <v>200000.0</v>
+        <v>263000.0</v>
       </c>
       <c r="D168" s="1">
-        <v>106.041</v>
+        <v>93.475</v>
       </c>
       <c r="E168" s="1">
-        <v>106.65</v>
+        <v>93.76040684</v>
       </c>
       <c r="F168" t="s">
         <v>8</v>
       </c>
       <c r="G168">
         <v>1.0</v>
       </c>
       <c r="H168" s="1">
-        <v>213300.0</v>
+        <v>246589.87</v>
       </c>
       <c r="I168" s="1">
-        <v>-1218.0</v>
+        <v>-750.62</v>
       </c>
       <c r="J168" s="1">
-        <v>-0.57102672292546</v>
+        <v>-0.30440017669826</v>
       </c>
       <c r="K168">
-        <v>4.04</v>
-[...2 lines deleted...]
-        <v>377</v>
+        <v>0.34</v>
+      </c>
+      <c r="L168">
+        <v>883.57</v>
       </c>
       <c r="M168" s="1">
-        <v>212082.0</v>
+        <v>245839.25</v>
       </c>
       <c r="N168" s="1">
-        <v>220164.19</v>
+        <v>246722.82</v>
       </c>
       <c r="O168" s="1">
-        <v>0.06</v>
+        <v>0.07</v>
       </c>
       <c r="P168">
         <v>1</v>
       </c>
     </row>
     <row r="169" spans="1:16">
       <c r="A169" t="s">
-        <v>378</v>
+        <v>375</v>
       </c>
       <c r="B169" t="s">
-        <v>379</v>
+        <v>376</v>
       </c>
       <c r="C169" s="1">
-        <v>200000.0</v>
+        <v>413000.0</v>
       </c>
       <c r="D169" s="1">
-        <v>109.19</v>
+        <v>100.143</v>
       </c>
       <c r="E169" s="1">
-        <v>111.1275</v>
+        <v>99.955</v>
       </c>
       <c r="F169" t="s">
         <v>8</v>
       </c>
       <c r="G169">
         <v>1.0</v>
       </c>
       <c r="H169" s="1">
-        <v>222255.0</v>
+        <v>412814.15</v>
       </c>
       <c r="I169" s="1">
-        <v>-3875.0</v>
+        <v>776.44</v>
       </c>
       <c r="J169" s="1">
-        <v>-1.7434928348069</v>
+        <v>0.18808463808714</v>
       </c>
       <c r="K169">
-        <v>4.69</v>
+        <v>0.39</v>
       </c>
       <c r="L169" t="s">
-        <v>380</v>
+        <v>377</v>
       </c>
       <c r="M169" s="1">
-        <v>218380.0</v>
+        <v>413590.59</v>
       </c>
       <c r="N169" s="1">
-        <v>227760.14</v>
+        <v>415219.96</v>
       </c>
       <c r="O169" s="1">
-        <v>0.06</v>
+        <v>0.12</v>
       </c>
       <c r="P169">
         <v>1</v>
       </c>
     </row>
     <row r="170" spans="1:16">
       <c r="A170" t="s">
-        <v>381</v>
+        <v>378</v>
       </c>
       <c r="B170" t="s">
-        <v>382</v>
+        <v>379</v>
       </c>
       <c r="C170" s="1">
-        <v>300000.0</v>
+        <v>216000.0</v>
       </c>
       <c r="D170" s="1">
-        <v>99.582</v>
+        <v>99.453</v>
       </c>
       <c r="E170" s="1">
-        <v>99.433</v>
+        <v>99.646</v>
       </c>
       <c r="F170" t="s">
         <v>8</v>
       </c>
       <c r="G170">
         <v>1.0</v>
       </c>
       <c r="H170" s="1">
-        <v>298299.0</v>
+        <v>215235.36</v>
       </c>
       <c r="I170" s="1">
-        <v>447.0</v>
+        <v>-416.88</v>
       </c>
       <c r="J170" s="1">
-        <v>0.14984964750133</v>
+        <v>-0.19368564719106</v>
       </c>
       <c r="K170">
-        <v>2.47</v>
-[...2 lines deleted...]
-        <v>383</v>
+        <v>0.0</v>
+      </c>
+      <c r="L170">
+        <v>0.0</v>
       </c>
       <c r="M170" s="1">
-        <v>298746.0</v>
+        <v>214818.48</v>
       </c>
       <c r="N170" s="1">
-        <v>306167.92</v>
+        <v>214818.48</v>
       </c>
       <c r="O170" s="1">
-        <v>0.08</v>
+        <v>0.06</v>
       </c>
       <c r="P170">
         <v>1</v>
       </c>
     </row>
     <row r="171" spans="1:16">
       <c r="A171" t="s">
-        <v>384</v>
+        <v>380</v>
       </c>
       <c r="B171" t="s">
-        <v>385</v>
+        <v>381</v>
       </c>
       <c r="C171" s="1">
-        <v>571000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D171" s="1">
-        <v>98.004</v>
+        <v>100.946</v>
       </c>
       <c r="E171" s="1">
-        <v>98.803</v>
+        <v>100.69583</v>
       </c>
       <c r="F171" t="s">
         <v>8</v>
       </c>
       <c r="G171">
         <v>1.0</v>
       </c>
       <c r="H171" s="1">
-        <v>564165.13</v>
+        <v>302087.49</v>
       </c>
       <c r="I171" s="1">
-        <v>-4562.29</v>
+        <v>750.51</v>
       </c>
       <c r="J171" s="1">
-        <v>-0.80867989838365</v>
+        <v>0.24844127110328</v>
       </c>
       <c r="K171">
-        <v>1.12</v>
+        <v>3.78</v>
       </c>
       <c r="L171" t="s">
-        <v>386</v>
+        <v>382</v>
       </c>
       <c r="M171" s="1">
-        <v>559602.84</v>
+        <v>302838.0</v>
       </c>
       <c r="N171" s="1">
-        <v>566008.99</v>
+        <v>314192.79</v>
       </c>
       <c r="O171" s="1">
-        <v>0.15</v>
+        <v>0.09</v>
       </c>
       <c r="P171">
         <v>1</v>
       </c>
     </row>
     <row r="172" spans="1:16">
       <c r="A172" t="s">
-        <v>387</v>
+        <v>383</v>
       </c>
       <c r="B172" t="s">
-        <v>388</v>
+        <v>384</v>
       </c>
       <c r="C172" s="1">
-        <v>241000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D172" s="1">
-        <v>101.024</v>
+        <v>109.672</v>
       </c>
       <c r="E172" s="1">
-        <v>99.726</v>
+        <v>100.019</v>
       </c>
       <c r="F172" t="s">
         <v>8</v>
       </c>
       <c r="G172">
         <v>1.0</v>
       </c>
       <c r="H172" s="1">
-        <v>240339.66</v>
+        <v>500095.0</v>
       </c>
       <c r="I172" s="1">
-        <v>3128.18</v>
+        <v>48265.0</v>
       </c>
       <c r="J172" s="1">
-        <v>1.3015662916391</v>
+        <v>9.6511662784071</v>
       </c>
       <c r="K172">
-        <v>0.11</v>
-[...2 lines deleted...]
-        <v>272.36</v>
+        <v>4.45</v>
+      </c>
+      <c r="L172" t="s">
+        <v>385</v>
       </c>
       <c r="M172" s="1">
-        <v>243467.84</v>
+        <v>548360.0</v>
       </c>
       <c r="N172" s="1">
-        <v>243740.2</v>
+        <v>570618.85</v>
       </c>
       <c r="O172" s="1">
-        <v>0.07</v>
+        <v>0.16</v>
       </c>
       <c r="P172">
         <v>1</v>
       </c>
     </row>
     <row r="173" spans="1:16">
       <c r="A173" t="s">
-        <v>389</v>
+        <v>386</v>
       </c>
       <c r="B173" t="s">
-        <v>390</v>
+        <v>387</v>
       </c>
       <c r="C173" s="1">
-        <v>400000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D173" s="1">
-        <v>100.669</v>
+        <v>103.646</v>
       </c>
       <c r="E173" s="1">
-        <v>100.0</v>
+        <v>106.65</v>
       </c>
       <c r="F173" t="s">
         <v>8</v>
       </c>
       <c r="G173">
         <v>1.0</v>
       </c>
       <c r="H173" s="1">
-        <v>400000.0</v>
+        <v>213300.0</v>
       </c>
       <c r="I173" s="1">
-        <v>2676.0</v>
+        <v>-6008.0</v>
       </c>
       <c r="J173" s="1">
-        <v>0.669</v>
+        <v>-2.8166901078293</v>
       </c>
       <c r="K173">
-        <v>3.26</v>
+        <v>4.84</v>
       </c>
       <c r="L173" t="s">
-        <v>391</v>
+        <v>388</v>
       </c>
       <c r="M173" s="1">
-        <v>402676.0</v>
+        <v>207292.0</v>
       </c>
       <c r="N173" s="1">
-        <v>415717.1</v>
+        <v>216963.23</v>
       </c>
       <c r="O173" s="1">
-        <v>0.11</v>
+        <v>0.06</v>
       </c>
       <c r="P173">
         <v>1</v>
       </c>
     </row>
     <row r="174" spans="1:16">
       <c r="A174" t="s">
-        <v>392</v>
+        <v>389</v>
       </c>
       <c r="B174" t="s">
-        <v>393</v>
+        <v>390</v>
       </c>
       <c r="C174" s="1">
-        <v>800000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D174" s="1">
-        <v>99.954</v>
+        <v>97.334</v>
       </c>
       <c r="E174" s="1">
-        <v>97.673</v>
+        <v>99.433</v>
       </c>
       <c r="F174" t="s">
         <v>8</v>
       </c>
       <c r="G174">
         <v>1.0</v>
       </c>
       <c r="H174" s="1">
-        <v>781384.0</v>
+        <v>298299.0</v>
       </c>
       <c r="I174" s="1">
-        <v>18248.0</v>
+        <v>-6297.0</v>
       </c>
       <c r="J174" s="1">
-        <v>2.3353434418928</v>
+        <v>-2.1109691953376</v>
       </c>
       <c r="K174">
-        <v>2.82</v>
+        <v>2.95</v>
       </c>
       <c r="L174" t="s">
-        <v>394</v>
+        <v>391</v>
       </c>
       <c r="M174" s="1">
-        <v>799632.0</v>
+        <v>292002.0</v>
       </c>
       <c r="N174" s="1">
-        <v>822185.42</v>
+        <v>300854.05</v>
       </c>
       <c r="O174" s="1">
-        <v>0.22</v>
+        <v>0.09</v>
       </c>
       <c r="P174">
         <v>1</v>
       </c>
     </row>
     <row r="175" spans="1:16">
       <c r="A175" t="s">
-        <v>395</v>
+        <v>392</v>
       </c>
       <c r="B175" t="s">
-        <v>396</v>
+        <v>393</v>
       </c>
       <c r="C175" s="1">
-        <v>500000.0</v>
+        <v>241000.0</v>
       </c>
       <c r="D175" s="1">
-        <v>101.324</v>
+        <v>98.033</v>
       </c>
       <c r="E175" s="1">
-        <v>100.3796</v>
+        <v>99.726</v>
       </c>
       <c r="F175" t="s">
         <v>8</v>
       </c>
       <c r="G175">
         <v>1.0</v>
       </c>
       <c r="H175" s="1">
-        <v>501898.0</v>
+        <v>240339.66</v>
       </c>
       <c r="I175" s="1">
-        <v>4722.0</v>
+        <v>-4080.13</v>
       </c>
       <c r="J175" s="1">
-        <v>0.94082861457906</v>
+        <v>-1.6976515652889</v>
       </c>
       <c r="K175">
-        <v>2.8</v>
+        <v>0.71</v>
       </c>
       <c r="L175" t="s">
-        <v>397</v>
+        <v>394</v>
       </c>
       <c r="M175" s="1">
-        <v>506620.0</v>
+        <v>236259.53</v>
       </c>
       <c r="N175" s="1">
-        <v>520625.27</v>
+        <v>237967.99</v>
       </c>
       <c r="O175" s="1">
-        <v>0.14</v>
+        <v>0.07</v>
       </c>
       <c r="P175">
         <v>1</v>
       </c>
     </row>
     <row r="176" spans="1:16">
       <c r="A176" t="s">
-        <v>398</v>
+        <v>395</v>
       </c>
       <c r="B176" t="s">
-        <v>399</v>
+        <v>396</v>
       </c>
       <c r="C176" s="1">
-        <v>361000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D176" s="1">
-        <v>100.972</v>
+        <v>98.142</v>
       </c>
       <c r="E176" s="1">
-        <v>100.99096676</v>
+        <v>100.0</v>
       </c>
       <c r="F176" t="s">
         <v>8</v>
       </c>
       <c r="G176">
         <v>1.0</v>
       </c>
       <c r="H176" s="1">
-        <v>364577.39</v>
+        <v>400000.0</v>
       </c>
       <c r="I176" s="1">
-        <v>-68.47</v>
+        <v>-7432.0</v>
       </c>
       <c r="J176" s="1">
-        <v>-0.018780649013917</v>
+        <v>-1.858</v>
       </c>
       <c r="K176">
-        <v>1.89</v>
+        <v>3.94</v>
       </c>
       <c r="L176" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
       <c r="M176" s="1">
-        <v>364508.92</v>
+        <v>392568.0</v>
       </c>
       <c r="N176" s="1">
-        <v>371317.28</v>
+        <v>408310.47</v>
       </c>
       <c r="O176" s="1">
-        <v>0.1</v>
+        <v>0.12</v>
       </c>
       <c r="P176">
         <v>1</v>
       </c>
     </row>
     <row r="177" spans="1:16">
       <c r="A177" t="s">
-        <v>401</v>
+        <v>398</v>
       </c>
       <c r="B177" t="s">
-        <v>402</v>
+        <v>399</v>
       </c>
       <c r="C177" s="1">
-        <v>596000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D177" s="1">
-        <v>91.476</v>
+        <v>97.919</v>
       </c>
       <c r="E177" s="1">
-        <v>87.71275</v>
+        <v>97.673</v>
       </c>
       <c r="F177" t="s">
         <v>8</v>
       </c>
       <c r="G177">
         <v>1.0</v>
       </c>
       <c r="H177" s="1">
-        <v>522767.99</v>
+        <v>781384.0</v>
       </c>
       <c r="I177" s="1">
-        <v>22428.97</v>
+        <v>1968.0</v>
       </c>
       <c r="J177" s="1">
-        <v>4.2904252802472</v>
+        <v>0.25186080083544</v>
       </c>
       <c r="K177">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>3.38</v>
+      </c>
+      <c r="L177" t="s">
+        <v>400</v>
       </c>
       <c r="M177" s="1">
-        <v>545196.96</v>
+        <v>783352.0</v>
       </c>
       <c r="N177" s="1">
-        <v>545196.96</v>
+        <v>810354.74</v>
       </c>
       <c r="O177" s="1">
-        <v>0.15</v>
+        <v>0.23</v>
       </c>
       <c r="P177">
         <v>1</v>
       </c>
     </row>
     <row r="178" spans="1:16">
       <c r="A178" t="s">
+        <v>401</v>
+      </c>
+      <c r="B178" t="s">
+        <v>402</v>
+      </c>
+      <c r="C178" s="1">
+        <v>261000.0</v>
+      </c>
+      <c r="D178" s="1">
+        <v>98.761</v>
+      </c>
+      <c r="E178" s="1">
+        <v>100.99096552</v>
+      </c>
+      <c r="F178" t="s">
+        <v>8</v>
+      </c>
+      <c r="G178">
+        <v>1.0</v>
+      </c>
+      <c r="H178" s="1">
+        <v>263586.42</v>
+      </c>
+      <c r="I178" s="1">
+        <v>-5820.21</v>
+      </c>
+      <c r="J178" s="1">
+        <v>-2.2080841645787</v>
+      </c>
+      <c r="K178">
+        <v>2.41</v>
+      </c>
+      <c r="L178" t="s">
         <v>403</v>
       </c>
-      <c r="B178" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M178" s="1">
-        <v>1789632.0</v>
+        <v>257766.21</v>
       </c>
       <c r="N178" s="1">
-        <v>1789632.0</v>
+        <v>264048.12</v>
       </c>
       <c r="O178" s="1">
-        <v>0.49</v>
+        <v>0.08</v>
       </c>
       <c r="P178">
         <v>1</v>
       </c>
     </row>
     <row r="179" spans="1:16">
       <c r="A179" t="s">
+        <v>404</v>
+      </c>
+      <c r="B179" t="s">
         <v>405</v>
       </c>
-      <c r="B179" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C179" s="1">
-        <v>458400.0</v>
+        <v>596000.0</v>
       </c>
       <c r="D179" s="1">
-        <v>100.956</v>
+        <v>89.938</v>
       </c>
       <c r="E179" s="1">
-        <v>99.59599913</v>
+        <v>87.71275</v>
       </c>
       <c r="F179" t="s">
         <v>8</v>
       </c>
       <c r="G179">
         <v>1.0</v>
       </c>
       <c r="H179" s="1">
-        <v>456548.06</v>
+        <v>522767.99</v>
       </c>
       <c r="I179" s="1">
-        <v>6234.24</v>
+        <v>13262.49</v>
       </c>
       <c r="J179" s="1">
-        <v>1.365516699381</v>
+        <v>2.5369743851379</v>
       </c>
       <c r="K179">
-        <v>0.09</v>
+        <v>0.0</v>
       </c>
       <c r="L179">
-        <v>407.54</v>
+        <v>0.0</v>
       </c>
       <c r="M179" s="1">
-        <v>462782.3</v>
+        <v>536030.48</v>
       </c>
       <c r="N179" s="1">
-        <v>463189.84</v>
+        <v>536030.48</v>
       </c>
       <c r="O179" s="1">
-        <v>0.13</v>
+        <v>0.15</v>
       </c>
       <c r="P179">
         <v>1</v>
       </c>
     </row>
     <row r="180" spans="1:16">
       <c r="A180" t="s">
+        <v>406</v>
+      </c>
+      <c r="B180" t="s">
         <v>407</v>
       </c>
-      <c r="B180" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C180" s="1">
-        <v>500000.0</v>
+        <v>2880000.0</v>
       </c>
       <c r="D180" s="1">
-        <v>90.419</v>
+        <v>59.507</v>
       </c>
       <c r="E180" s="1">
-        <v>89.945602</v>
+        <v>69.08037222</v>
       </c>
       <c r="F180" t="s">
         <v>8</v>
       </c>
       <c r="G180">
         <v>1.0</v>
       </c>
       <c r="H180" s="1">
-        <v>449728.01</v>
+        <v>1989514.72</v>
       </c>
       <c r="I180" s="1">
-        <v>2366.99</v>
+        <v>-275713.12</v>
       </c>
       <c r="J180" s="1">
-        <v>0.5263158948005</v>
+        <v>-13.858310131025</v>
       </c>
       <c r="K180">
-        <v>0.55</v>
-[...2 lines deleted...]
-        <v>409</v>
+        <v>0.0</v>
+      </c>
+      <c r="L180">
+        <v>0.0</v>
       </c>
       <c r="M180" s="1">
-        <v>452095.0</v>
+        <v>1713801.6</v>
       </c>
       <c r="N180" s="1">
-        <v>454863.84</v>
+        <v>1713801.6</v>
       </c>
       <c r="O180" s="1">
-        <v>0.12</v>
+        <v>0.49</v>
       </c>
       <c r="P180">
         <v>1</v>
       </c>
     </row>
     <row r="181" spans="1:16">
       <c r="A181" t="s">
+        <v>408</v>
+      </c>
+      <c r="B181" t="s">
+        <v>409</v>
+      </c>
+      <c r="C181" s="1">
+        <v>458400.0</v>
+      </c>
+      <c r="D181" s="1">
+        <v>97.73</v>
+      </c>
+      <c r="E181" s="1">
+        <v>99.59599913</v>
+      </c>
+      <c r="F181" t="s">
+        <v>8</v>
+      </c>
+      <c r="G181">
+        <v>1.0</v>
+      </c>
+      <c r="H181" s="1">
+        <v>456548.06</v>
+      </c>
+      <c r="I181" s="1">
+        <v>-8553.74</v>
+      </c>
+      <c r="J181" s="1">
+        <v>-1.8735683599225</v>
+      </c>
+      <c r="K181">
+        <v>0.56</v>
+      </c>
+      <c r="L181" t="s">
         <v>410</v>
       </c>
-      <c r="B181" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M181" s="1">
-        <v>240421.44</v>
+        <v>447994.32</v>
       </c>
       <c r="N181" s="1">
-        <v>243646.23</v>
+        <v>450550.68</v>
       </c>
       <c r="O181" s="1">
-        <v>0.07</v>
+        <v>0.13</v>
       </c>
       <c r="P181">
         <v>1</v>
       </c>
     </row>
     <row r="182" spans="1:16">
       <c r="A182" t="s">
+        <v>411</v>
+      </c>
+      <c r="B182" t="s">
+        <v>412</v>
+      </c>
+      <c r="C182" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="D182" s="1">
+        <v>88.593</v>
+      </c>
+      <c r="E182" s="1">
+        <v>89.945602</v>
+      </c>
+      <c r="F182" t="s">
+        <v>8</v>
+      </c>
+      <c r="G182">
+        <v>1.0</v>
+      </c>
+      <c r="H182" s="1">
+        <v>449728.01</v>
+      </c>
+      <c r="I182" s="1">
+        <v>-6763.01</v>
+      </c>
+      <c r="J182" s="1">
+        <v>-1.5038000412738</v>
+      </c>
+      <c r="K182">
+        <v>0.77</v>
+      </c>
+      <c r="L182" t="s">
         <v>413</v>
       </c>
-      <c r="B182" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M182" s="1">
-        <v>824168.0</v>
+        <v>442965.0</v>
       </c>
       <c r="N182" s="1">
-        <v>828299.51</v>
+        <v>446826.3</v>
       </c>
       <c r="O182" s="1">
-        <v>0.22</v>
+        <v>0.13</v>
       </c>
       <c r="P182">
         <v>1</v>
       </c>
     </row>
     <row r="183" spans="1:16">
       <c r="A183" t="s">
+        <v>414</v>
+      </c>
+      <c r="B183" t="s">
+        <v>415</v>
+      </c>
+      <c r="C183" s="1">
+        <v>266000.0</v>
+      </c>
+      <c r="D183" s="1">
+        <v>88.716</v>
+      </c>
+      <c r="E183" s="1">
+        <v>84.29</v>
+      </c>
+      <c r="F183" t="s">
+        <v>8</v>
+      </c>
+      <c r="G183">
+        <v>1.0</v>
+      </c>
+      <c r="H183" s="1">
+        <v>224211.4</v>
+      </c>
+      <c r="I183" s="1">
+        <v>11773.16</v>
+      </c>
+      <c r="J183" s="1">
+        <v>5.250919444774</v>
+      </c>
+      <c r="K183">
+        <v>1.51</v>
+      </c>
+      <c r="L183" t="s">
         <v>416</v>
       </c>
-      <c r="B183" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M183" s="1">
-        <v>423480.0</v>
+        <v>235984.56</v>
       </c>
       <c r="N183" s="1">
-        <v>424708.77</v>
+        <v>240001.89</v>
       </c>
       <c r="O183" s="1">
-        <v>0.12</v>
+        <v>0.07</v>
       </c>
       <c r="P183">
         <v>1</v>
       </c>
     </row>
     <row r="184" spans="1:16">
       <c r="A184" t="s">
+        <v>417</v>
+      </c>
+      <c r="B184" t="s">
+        <v>418</v>
+      </c>
+      <c r="C184" s="1">
+        <v>800000.0</v>
+      </c>
+      <c r="D184" s="1">
+        <v>101.183</v>
+      </c>
+      <c r="E184" s="1">
+        <v>99.104</v>
+      </c>
+      <c r="F184" t="s">
+        <v>8</v>
+      </c>
+      <c r="G184">
+        <v>1.0</v>
+      </c>
+      <c r="H184" s="1">
+        <v>792832.0</v>
+      </c>
+      <c r="I184" s="1">
+        <v>16632.0</v>
+      </c>
+      <c r="J184" s="1">
+        <v>2.0977962544398</v>
+      </c>
+      <c r="K184">
+        <v>1.09</v>
+      </c>
+      <c r="L184" t="s">
         <v>419</v>
       </c>
-      <c r="B184" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M184" s="1">
-        <v>479913.6</v>
+        <v>809464.0</v>
       </c>
       <c r="N184" s="1">
-        <v>485297.16</v>
+        <v>818203.73</v>
       </c>
       <c r="O184" s="1">
-        <v>0.13</v>
+        <v>0.24</v>
       </c>
       <c r="P184">
         <v>1</v>
       </c>
     </row>
     <row r="185" spans="1:16">
       <c r="A185" t="s">
+        <v>420</v>
+      </c>
+      <c r="B185" t="s">
+        <v>421</v>
+      </c>
+      <c r="C185" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="D185" s="1">
+        <v>91.56</v>
+      </c>
+      <c r="E185" s="1">
+        <v>91.61</v>
+      </c>
+      <c r="F185" t="s">
+        <v>8</v>
+      </c>
+      <c r="G185">
+        <v>1.0</v>
+      </c>
+      <c r="H185" s="1">
+        <v>274830.0</v>
+      </c>
+      <c r="I185" s="1">
+        <v>-150.0</v>
+      </c>
+      <c r="J185" s="1">
+        <v>-0.05457919441109</v>
+      </c>
+      <c r="K185">
+        <v>0.56</v>
+      </c>
+      <c r="L185" t="s">
         <v>422</v>
       </c>
-      <c r="B185" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M185" s="1">
-        <v>403080.48</v>
+        <v>274680.0</v>
       </c>
       <c r="N185" s="1">
-        <v>404581.75</v>
+        <v>276356.71</v>
       </c>
       <c r="O185" s="1">
-        <v>0.11</v>
+        <v>0.08</v>
       </c>
       <c r="P185">
         <v>1</v>
       </c>
     </row>
     <row r="186" spans="1:16">
       <c r="A186" t="s">
+        <v>423</v>
+      </c>
+      <c r="B186" t="s">
+        <v>424</v>
+      </c>
+      <c r="C186" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="D186" s="1">
+        <v>103.424</v>
+      </c>
+      <c r="E186" s="1">
+        <v>105.76</v>
+      </c>
+      <c r="F186" t="s">
+        <v>8</v>
+      </c>
+      <c r="G186">
+        <v>1.0</v>
+      </c>
+      <c r="H186" s="1">
+        <v>423040.0</v>
+      </c>
+      <c r="I186" s="1">
+        <v>-9344.0</v>
+      </c>
+      <c r="J186" s="1">
+        <v>-2.2087745839637</v>
+      </c>
+      <c r="K186">
+        <v>1.08</v>
+      </c>
+      <c r="L186" t="s">
         <v>425</v>
       </c>
-      <c r="B186" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M186" s="1">
-        <v>304011.0</v>
+        <v>413696.0</v>
       </c>
       <c r="N186" s="1">
-        <v>311576.75</v>
+        <v>418023.4</v>
       </c>
       <c r="O186" s="1">
-        <v>0.08</v>
+        <v>0.12</v>
       </c>
       <c r="P186">
         <v>1</v>
       </c>
     </row>
     <row r="187" spans="1:16">
       <c r="A187" t="s">
+        <v>426</v>
+      </c>
+      <c r="B187" t="s">
+        <v>427</v>
+      </c>
+      <c r="C187" s="1">
+        <v>396000.0</v>
+      </c>
+      <c r="D187" s="1">
+        <v>99.749</v>
+      </c>
+      <c r="E187" s="1">
+        <v>99.607</v>
+      </c>
+      <c r="F187" t="s">
+        <v>8</v>
+      </c>
+      <c r="G187">
+        <v>1.0</v>
+      </c>
+      <c r="H187" s="1">
+        <v>394443.72</v>
+      </c>
+      <c r="I187" s="1">
+        <v>562.32</v>
+      </c>
+      <c r="J187" s="1">
+        <v>0.14256026182899</v>
+      </c>
+      <c r="K187">
+        <v>0.92</v>
+      </c>
+      <c r="L187" t="s">
         <v>428</v>
       </c>
-      <c r="B187" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M187" s="1">
-        <v>285225.0</v>
+        <v>395006.04</v>
       </c>
       <c r="N187" s="1">
-        <v>286211.79</v>
+        <v>398631.07</v>
       </c>
       <c r="O187" s="1">
-        <v>0.08</v>
+        <v>0.11</v>
       </c>
       <c r="P187">
         <v>1</v>
       </c>
     </row>
     <row r="188" spans="1:16">
       <c r="A188" t="s">
+        <v>429</v>
+      </c>
+      <c r="B188" t="s">
         <v>430</v>
       </c>
-      <c r="B188" t="s">
+      <c r="C188" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="D188" s="1">
+        <v>98.825</v>
+      </c>
+      <c r="E188" s="1">
+        <v>99.991</v>
+      </c>
+      <c r="F188" t="s">
+        <v>8</v>
+      </c>
+      <c r="G188">
+        <v>1.0</v>
+      </c>
+      <c r="H188" s="1">
+        <v>299973.0</v>
+      </c>
+      <c r="I188" s="1">
+        <v>-3498.0</v>
+      </c>
+      <c r="J188" s="1">
+        <v>-1.1661049494455</v>
+      </c>
+      <c r="K188">
+        <v>3.08</v>
+      </c>
+      <c r="L188" t="s">
         <v>431</v>
       </c>
-      <c r="C188" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M188" s="1">
-        <v>1119644.68</v>
+        <v>296475.0</v>
       </c>
       <c r="N188" s="1">
-        <v>1130265.21</v>
+        <v>305709.25</v>
       </c>
       <c r="O188" s="1">
-        <v>0.31</v>
+        <v>0.09</v>
       </c>
       <c r="P188">
         <v>1</v>
       </c>
     </row>
     <row r="189" spans="1:16">
       <c r="A189" t="s">
+        <v>432</v>
+      </c>
+      <c r="B189" t="s">
         <v>433</v>
       </c>
-      <c r="B189" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C189" s="1">
-        <v>722000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D189" s="1">
-        <v>100.518</v>
+        <v>99.831</v>
       </c>
       <c r="E189" s="1">
-        <v>99.459</v>
+        <v>99.834</v>
       </c>
       <c r="F189" t="s">
         <v>8</v>
       </c>
       <c r="G189">
         <v>1.0</v>
       </c>
       <c r="H189" s="1">
-        <v>718093.98</v>
+        <v>599004.0</v>
       </c>
       <c r="I189" s="1">
-        <v>7645.98</v>
+        <v>-18.0</v>
       </c>
       <c r="J189" s="1">
-        <v>1.0647603535125</v>
+        <v>-0.0030049882805457</v>
       </c>
       <c r="K189">
-        <v>0.47</v>
-[...2 lines deleted...]
-        <v>435</v>
+        <v>0.09</v>
+      </c>
+      <c r="L189">
+        <v>558.9</v>
       </c>
       <c r="M189" s="1">
-        <v>725739.96</v>
+        <v>598986.0</v>
       </c>
       <c r="N189" s="1">
-        <v>729147.21</v>
+        <v>599544.9</v>
       </c>
       <c r="O189" s="1">
-        <v>0.2</v>
+        <v>0.17</v>
       </c>
       <c r="P189">
         <v>1</v>
       </c>
     </row>
     <row r="190" spans="1:16">
       <c r="A190" t="s">
+        <v>434</v>
+      </c>
+      <c r="B190" t="s">
+        <v>435</v>
+      </c>
+      <c r="C190" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="D190" s="1">
+        <v>94.284</v>
+      </c>
+      <c r="E190" s="1">
+        <v>91.473</v>
+      </c>
+      <c r="F190" t="s">
+        <v>8</v>
+      </c>
+      <c r="G190">
+        <v>1.0</v>
+      </c>
+      <c r="H190" s="1">
+        <v>274419.0</v>
+      </c>
+      <c r="I190" s="1">
+        <v>8433.0</v>
+      </c>
+      <c r="J190" s="1">
+        <v>3.0730379456233</v>
+      </c>
+      <c r="K190">
+        <v>0.42</v>
+      </c>
+      <c r="L190" t="s">
         <v>436</v>
       </c>
-      <c r="B190" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M190" s="1">
-        <v>601104.0</v>
+        <v>282852.0</v>
       </c>
       <c r="N190" s="1">
-        <v>603462.9</v>
+        <v>284115.29</v>
       </c>
       <c r="O190" s="1">
-        <v>0.16</v>
+        <v>0.08</v>
       </c>
       <c r="P190">
         <v>1</v>
       </c>
     </row>
     <row r="191" spans="1:16">
       <c r="A191" t="s">
+        <v>437</v>
+      </c>
+      <c r="B191" t="s">
+        <v>438</v>
+      </c>
+      <c r="C191" s="1">
+        <v>1243000.0</v>
+      </c>
+      <c r="D191" s="1">
+        <v>88.612</v>
+      </c>
+      <c r="E191" s="1">
+        <v>87.9490531</v>
+      </c>
+      <c r="F191" t="s">
+        <v>8</v>
+      </c>
+      <c r="G191">
+        <v>1.0</v>
+      </c>
+      <c r="H191" s="1">
+        <v>1093206.73</v>
+      </c>
+      <c r="I191" s="1">
+        <v>8240.43</v>
+      </c>
+      <c r="J191" s="1">
+        <v>0.75378515095676</v>
+      </c>
+      <c r="K191">
+        <v>1.03</v>
+      </c>
+      <c r="L191" t="s">
         <v>439</v>
       </c>
-      <c r="B191" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M191" s="1">
-        <v>211124.0</v>
+        <v>1101447.16</v>
       </c>
       <c r="N191" s="1">
-        <v>218644.81</v>
+        <v>1114244.34</v>
       </c>
       <c r="O191" s="1">
-        <v>0.06</v>
+        <v>0.32</v>
       </c>
       <c r="P191">
         <v>1</v>
       </c>
     </row>
     <row r="192" spans="1:16">
       <c r="A192" t="s">
+        <v>440</v>
+      </c>
+      <c r="B192" t="s">
+        <v>441</v>
+      </c>
+      <c r="C192" s="1">
+        <v>498000.0</v>
+      </c>
+      <c r="D192" s="1">
+        <v>99.63</v>
+      </c>
+      <c r="E192" s="1">
+        <v>99.298</v>
+      </c>
+      <c r="F192" t="s">
+        <v>8</v>
+      </c>
+      <c r="G192">
+        <v>1.0</v>
+      </c>
+      <c r="H192" s="1">
+        <v>494504.04</v>
+      </c>
+      <c r="I192" s="1">
+        <v>1653.36</v>
+      </c>
+      <c r="J192" s="1">
+        <v>0.33434711675965</v>
+      </c>
+      <c r="K192">
+        <v>0.3</v>
+      </c>
+      <c r="L192" t="s">
         <v>442</v>
       </c>
-      <c r="B192" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M192" s="1">
-        <v>200250.0</v>
+        <v>496157.4</v>
       </c>
       <c r="N192" s="1">
-        <v>203615.75</v>
+        <v>497637.76</v>
       </c>
       <c r="O192" s="1">
-        <v>0.06</v>
+        <v>0.14</v>
       </c>
       <c r="P192">
         <v>1</v>
       </c>
     </row>
     <row r="193" spans="1:16">
       <c r="A193" t="s">
+        <v>443</v>
+      </c>
+      <c r="B193" t="s">
+        <v>444</v>
+      </c>
+      <c r="C193" s="1">
+        <v>622000.0</v>
+      </c>
+      <c r="D193" s="1">
+        <v>98.545</v>
+      </c>
+      <c r="E193" s="1">
+        <v>99.459</v>
+      </c>
+      <c r="F193" t="s">
+        <v>8</v>
+      </c>
+      <c r="G193">
+        <v>1.0</v>
+      </c>
+      <c r="H193" s="1">
+        <v>618634.98</v>
+      </c>
+      <c r="I193" s="1">
+        <v>-5685.08</v>
+      </c>
+      <c r="J193" s="1">
+        <v>-0.91897163655376</v>
+      </c>
+      <c r="K193">
+        <v>0.99</v>
+      </c>
+      <c r="L193" t="s">
         <v>445</v>
       </c>
-      <c r="B193" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M193" s="1">
-        <v>806928.0</v>
+        <v>612949.9</v>
       </c>
       <c r="N193" s="1">
-        <v>807741.7</v>
+        <v>619097.48</v>
       </c>
       <c r="O193" s="1">
-        <v>0.22</v>
+        <v>0.18</v>
       </c>
       <c r="P193">
         <v>1</v>
       </c>
     </row>
     <row r="194" spans="1:16">
       <c r="A194" t="s">
+        <v>446</v>
+      </c>
+      <c r="B194" t="s">
         <v>447</v>
       </c>
-      <c r="B194" t="s">
+      <c r="C194" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="D194" s="1">
+        <v>97.805</v>
+      </c>
+      <c r="E194" s="1">
+        <v>99.292</v>
+      </c>
+      <c r="F194" t="s">
+        <v>8</v>
+      </c>
+      <c r="G194">
+        <v>1.0</v>
+      </c>
+      <c r="H194" s="1">
+        <v>595752.0</v>
+      </c>
+      <c r="I194" s="1">
+        <v>-8922.0</v>
+      </c>
+      <c r="J194" s="1">
+        <v>-1.4976030294485</v>
+      </c>
+      <c r="K194">
+        <v>0.95</v>
+      </c>
+      <c r="L194" t="s">
         <v>448</v>
       </c>
-      <c r="C194" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M194" s="1">
-        <v>304203.0</v>
+        <v>586830.0</v>
       </c>
       <c r="N194" s="1">
-        <v>311942.38</v>
+        <v>592525.89</v>
       </c>
       <c r="O194" s="1">
-        <v>0.08</v>
+        <v>0.17</v>
       </c>
       <c r="P194">
         <v>1</v>
       </c>
     </row>
     <row r="195" spans="1:16">
       <c r="A195" t="s">
+        <v>449</v>
+      </c>
+      <c r="B195" t="s">
         <v>450</v>
       </c>
-      <c r="B195" t="s">
+      <c r="C195" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="D195" s="1">
+        <v>103.283</v>
+      </c>
+      <c r="E195" s="1">
+        <v>105.478</v>
+      </c>
+      <c r="F195" t="s">
+        <v>8</v>
+      </c>
+      <c r="G195">
+        <v>1.0</v>
+      </c>
+      <c r="H195" s="1">
+        <v>210956.0</v>
+      </c>
+      <c r="I195" s="1">
+        <v>-4390.0</v>
+      </c>
+      <c r="J195" s="1">
+        <v>-2.0810026735433</v>
+      </c>
+      <c r="K195">
+        <v>4.55</v>
+      </c>
+      <c r="L195" t="s">
         <v>451</v>
       </c>
-      <c r="C195" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M195" s="1">
-        <v>1575171.4</v>
+        <v>206566.0</v>
       </c>
       <c r="N195" s="1">
-        <v>1576377.18</v>
+        <v>215667.27</v>
       </c>
       <c r="O195" s="1">
-        <v>0.43</v>
+        <v>0.06</v>
       </c>
       <c r="P195">
         <v>1</v>
       </c>
     </row>
     <row r="196" spans="1:16">
       <c r="A196" t="s">
+        <v>452</v>
+      </c>
+      <c r="B196" t="s">
         <v>453</v>
       </c>
-      <c r="B196" t="s">
+      <c r="C196" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="D196" s="1">
+        <v>97.895</v>
+      </c>
+      <c r="E196" s="1">
+        <v>99.74</v>
+      </c>
+      <c r="F196" t="s">
+        <v>8</v>
+      </c>
+      <c r="G196">
+        <v>1.0</v>
+      </c>
+      <c r="H196" s="1">
+        <v>199480.0</v>
+      </c>
+      <c r="I196" s="1">
+        <v>-3690.0</v>
+      </c>
+      <c r="J196" s="1">
+        <v>-1.8498095047123</v>
+      </c>
+      <c r="K196">
+        <v>2.22</v>
+      </c>
+      <c r="L196" t="s">
         <v>454</v>
       </c>
-      <c r="C196" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M196" s="1">
-        <v>318378.69</v>
+        <v>195790.0</v>
       </c>
       <c r="N196" s="1">
-        <v>320203.37</v>
+        <v>200228.36</v>
       </c>
       <c r="O196" s="1">
-        <v>0.09</v>
+        <v>0.06</v>
       </c>
       <c r="P196">
         <v>1</v>
       </c>
     </row>
     <row r="197" spans="1:16">
       <c r="A197" t="s">
+        <v>455</v>
+      </c>
+      <c r="B197" t="s">
         <v>456</v>
       </c>
-      <c r="B197" t="s">
+      <c r="C197" s="1">
+        <v>800000.0</v>
+      </c>
+      <c r="D197" s="1">
+        <v>98.58</v>
+      </c>
+      <c r="E197" s="1">
+        <v>99.933</v>
+      </c>
+      <c r="F197" t="s">
+        <v>8</v>
+      </c>
+      <c r="G197">
+        <v>1.0</v>
+      </c>
+      <c r="H197" s="1">
+        <v>799464.0</v>
+      </c>
+      <c r="I197" s="1">
+        <v>-10824.0</v>
+      </c>
+      <c r="J197" s="1">
+        <v>-1.3539071177689</v>
+      </c>
+      <c r="K197">
+        <v>0.64</v>
+      </c>
+      <c r="L197" t="s">
         <v>457</v>
       </c>
-      <c r="C197" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M197" s="1">
-        <v>2180054.07</v>
+        <v>788640.0</v>
       </c>
       <c r="N197" s="1">
-        <v>2225168.97</v>
+        <v>793744.11</v>
       </c>
       <c r="O197" s="1">
-        <v>0.6</v>
+        <v>0.23</v>
       </c>
       <c r="P197">
         <v>1</v>
       </c>
     </row>
     <row r="198" spans="1:16">
       <c r="A198" t="s">
+        <v>458</v>
+      </c>
+      <c r="B198" t="s">
         <v>459</v>
       </c>
-      <c r="B198" t="s">
+      <c r="C198" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="D198" s="1">
+        <v>99.301</v>
+      </c>
+      <c r="E198" s="1">
+        <v>100.91</v>
+      </c>
+      <c r="F198" t="s">
+        <v>8</v>
+      </c>
+      <c r="G198">
+        <v>1.0</v>
+      </c>
+      <c r="H198" s="1">
+        <v>302730.0</v>
+      </c>
+      <c r="I198" s="1">
+        <v>-4827.0</v>
+      </c>
+      <c r="J198" s="1">
+        <v>-1.5944901397285</v>
+      </c>
+      <c r="K198">
+        <v>3.12</v>
+      </c>
+      <c r="L198" t="s">
         <v>460</v>
       </c>
-      <c r="C198" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M198" s="1">
-        <v>2751013.25</v>
+        <v>297903.0</v>
       </c>
       <c r="N198" s="1">
-        <v>2851772.79</v>
+        <v>307251.29</v>
       </c>
       <c r="O198" s="1">
-        <v>0.77</v>
+        <v>0.09</v>
       </c>
       <c r="P198">
         <v>1</v>
       </c>
     </row>
     <row r="199" spans="1:16">
       <c r="A199" t="s">
+        <v>461</v>
+      </c>
+      <c r="B199" t="s">
         <v>462</v>
       </c>
-      <c r="B199" t="s">
+      <c r="C199" s="1">
+        <v>1732709.34</v>
+      </c>
+      <c r="D199" s="1">
+        <v>89.036</v>
+      </c>
+      <c r="E199" s="1">
+        <v>88.85475102</v>
+      </c>
+      <c r="F199" t="s">
+        <v>8</v>
+      </c>
+      <c r="G199">
+        <v>1.0</v>
+      </c>
+      <c r="H199" s="1">
+        <v>1539594.57</v>
+      </c>
+      <c r="I199" s="1">
+        <v>3140.52</v>
+      </c>
+      <c r="J199" s="1">
+        <v>0.20398357211665</v>
+      </c>
+      <c r="K199">
+        <v>0.09</v>
+      </c>
+      <c r="L199" t="s">
         <v>463</v>
       </c>
-      <c r="C199" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M199" s="1">
-        <v>407871.45</v>
+        <v>1542735.09</v>
       </c>
       <c r="N199" s="1">
-        <v>412088.1</v>
+        <v>1544216.2</v>
       </c>
       <c r="O199" s="1">
-        <v>0.11</v>
+        <v>0.44</v>
       </c>
       <c r="P199">
         <v>1</v>
       </c>
     </row>
     <row r="200" spans="1:16">
       <c r="A200" t="s">
+        <v>464</v>
+      </c>
+      <c r="B200" t="s">
         <v>465</v>
       </c>
-      <c r="B200" t="s">
+      <c r="C200" s="1">
+        <v>327759.16</v>
+      </c>
+      <c r="D200" s="1">
+        <v>96.017</v>
+      </c>
+      <c r="E200" s="1">
+        <v>96.69544247</v>
+      </c>
+      <c r="F200" t="s">
+        <v>8</v>
+      </c>
+      <c r="G200">
+        <v>1.0</v>
+      </c>
+      <c r="H200" s="1">
+        <v>316928.17</v>
+      </c>
+      <c r="I200" s="1">
+        <v>-2223.65</v>
+      </c>
+      <c r="J200" s="1">
+        <v>-0.70162586052228</v>
+      </c>
+      <c r="K200">
+        <v>0.68</v>
+      </c>
+      <c r="L200" t="s">
         <v>466</v>
       </c>
-      <c r="C200" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M200" s="1">
-        <v>428368.0</v>
+        <v>314704.52</v>
       </c>
       <c r="N200" s="1">
-        <v>434094.03</v>
+        <v>316945.85</v>
       </c>
       <c r="O200" s="1">
-        <v>0.12</v>
+        <v>0.09</v>
       </c>
       <c r="P200">
         <v>1</v>
       </c>
     </row>
     <row r="201" spans="1:16">
       <c r="A201" t="s">
+        <v>467</v>
+      </c>
+      <c r="B201" t="s">
         <v>468</v>
       </c>
-      <c r="B201" t="s">
+      <c r="C201" s="1">
+        <v>2161015.52</v>
+      </c>
+      <c r="D201" s="1">
+        <v>97.195</v>
+      </c>
+      <c r="E201" s="1">
+        <v>104.08772909</v>
+      </c>
+      <c r="F201" t="s">
+        <v>8</v>
+      </c>
+      <c r="G201">
+        <v>1.0</v>
+      </c>
+      <c r="H201" s="1">
+        <v>2249351.98</v>
+      </c>
+      <c r="I201" s="1">
+        <v>-148952.95</v>
+      </c>
+      <c r="J201" s="1">
+        <v>-6.622038317009</v>
+      </c>
+      <c r="K201">
+        <v>2.56</v>
+      </c>
+      <c r="L201" t="s">
         <v>469</v>
       </c>
-      <c r="C201" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M201" s="1">
-        <v>502955.0</v>
+        <v>2100399.03</v>
       </c>
       <c r="N201" s="1">
-        <v>505181.34</v>
+        <v>2155815.76</v>
       </c>
       <c r="O201" s="1">
-        <v>0.14</v>
+        <v>0.62</v>
       </c>
       <c r="P201">
         <v>1</v>
       </c>
     </row>
     <row r="202" spans="1:16">
       <c r="A202" t="s">
+        <v>470</v>
+      </c>
+      <c r="B202" t="s">
         <v>471</v>
       </c>
-      <c r="B202" t="s">
+      <c r="C202" s="1">
+        <v>2545137.11</v>
+      </c>
+      <c r="D202" s="1">
+        <v>102.909</v>
+      </c>
+      <c r="E202" s="1">
+        <v>122.46564744</v>
+      </c>
+      <c r="F202" t="s">
+        <v>8</v>
+      </c>
+      <c r="G202">
+        <v>1.0</v>
+      </c>
+      <c r="H202" s="1">
+        <v>3116918.64</v>
+      </c>
+      <c r="I202" s="1">
+        <v>-497743.49</v>
+      </c>
+      <c r="J202" s="1">
+        <v>-15.969088304467</v>
+      </c>
+      <c r="K202">
+        <v>0.38</v>
+      </c>
+      <c r="L202" t="s">
         <v>472</v>
       </c>
-      <c r="C202" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M202" s="1">
-        <v>216116.0</v>
+        <v>2619175.15</v>
       </c>
       <c r="N202" s="1">
-        <v>218926.96</v>
+        <v>2628954.75</v>
       </c>
       <c r="O202" s="1">
-        <v>0.06</v>
+        <v>0.76</v>
       </c>
       <c r="P202">
         <v>1</v>
       </c>
     </row>
     <row r="203" spans="1:16">
       <c r="A203" t="s">
+        <v>473</v>
+      </c>
+      <c r="B203" t="s">
         <v>474</v>
       </c>
-      <c r="B203" t="s">
+      <c r="C203" s="1">
+        <v>405000.0</v>
+      </c>
+      <c r="D203" s="1">
+        <v>97.916</v>
+      </c>
+      <c r="E203" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F203" t="s">
+        <v>8</v>
+      </c>
+      <c r="G203">
+        <v>1.0</v>
+      </c>
+      <c r="H203" s="1">
+        <v>405000.0</v>
+      </c>
+      <c r="I203" s="1">
+        <v>-8440.2</v>
+      </c>
+      <c r="J203" s="1">
+        <v>-2.084</v>
+      </c>
+      <c r="K203">
+        <v>1.58</v>
+      </c>
+      <c r="L203" t="s">
         <v>475</v>
       </c>
-      <c r="C203" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M203" s="1">
-        <v>419620.0</v>
+        <v>396559.8</v>
       </c>
       <c r="N203" s="1">
-        <v>419670.68</v>
+        <v>402940.75</v>
       </c>
       <c r="O203" s="1">
-        <v>0.11</v>
+        <v>0.12</v>
       </c>
       <c r="P203">
         <v>1</v>
       </c>
     </row>
     <row r="204" spans="1:16">
       <c r="A204" t="s">
         <v>476</v>
       </c>
       <c r="B204" t="s">
         <v>477</v>
       </c>
       <c r="C204" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D204" s="1">
-        <v>100.766</v>
+        <v>104.76</v>
       </c>
       <c r="E204" s="1">
-        <v>99.832</v>
+        <v>99.922</v>
       </c>
       <c r="F204" t="s">
         <v>8</v>
       </c>
       <c r="G204">
         <v>1.0</v>
       </c>
       <c r="H204" s="1">
-        <v>99832.0</v>
+        <v>199844.0</v>
       </c>
       <c r="I204" s="1">
-        <v>934.0</v>
+        <v>9676.0</v>
       </c>
       <c r="J204" s="1">
-        <v>0.93557176055774</v>
+        <v>4.8417765857369</v>
       </c>
       <c r="K204">
-        <v>0.5</v>
-[...2 lines deleted...]
-        <v>504.11</v>
+        <v>2.19</v>
+      </c>
+      <c r="L204" t="s">
+        <v>478</v>
       </c>
       <c r="M204" s="1">
-        <v>100766.0</v>
+        <v>209520.0</v>
       </c>
       <c r="N204" s="1">
-        <v>101270.11</v>
+        <v>213892.6</v>
       </c>
       <c r="O204" s="1">
-        <v>0.03</v>
+        <v>0.06</v>
       </c>
       <c r="P204">
         <v>1</v>
       </c>
     </row>
     <row r="205" spans="1:16">
       <c r="A205" t="s">
-        <v>478</v>
+        <v>479</v>
       </c>
       <c r="B205" t="s">
-        <v>479</v>
+        <v>480</v>
       </c>
       <c r="C205" s="1">
-        <v>409000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D205" s="1">
-        <v>100.217</v>
+        <v>98.574</v>
       </c>
       <c r="E205" s="1">
-        <v>99.528</v>
+        <v>100.028</v>
       </c>
       <c r="F205" t="s">
         <v>8</v>
       </c>
       <c r="G205">
         <v>1.0</v>
       </c>
       <c r="H205" s="1">
-        <v>407069.52</v>
+        <v>500140.0</v>
       </c>
       <c r="I205" s="1">
-        <v>2818.01</v>
+        <v>-7270.0</v>
       </c>
       <c r="J205" s="1">
-        <v>0.69226750261233</v>
+        <v>-1.4535929939617</v>
       </c>
       <c r="K205">
-        <v>0.98</v>
+        <v>1.05</v>
       </c>
       <c r="L205" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
       <c r="M205" s="1">
-        <v>409887.53</v>
+        <v>492870.0</v>
       </c>
       <c r="N205" s="1">
-        <v>413896.29</v>
+        <v>498099.31</v>
       </c>
       <c r="O205" s="1">
-        <v>0.11</v>
+        <v>0.14</v>
       </c>
       <c r="P205">
         <v>1</v>
       </c>
     </row>
     <row r="206" spans="1:16">
       <c r="A206" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="B206" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="C206" s="1">
-        <v>500000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D206" s="1">
-        <v>100.225</v>
+        <v>105.28</v>
       </c>
       <c r="E206" s="1">
-        <v>99.46</v>
+        <v>107.84</v>
       </c>
       <c r="F206" t="s">
         <v>8</v>
       </c>
       <c r="G206">
         <v>1.0</v>
       </c>
       <c r="H206" s="1">
-        <v>497300.0</v>
+        <v>215680.0</v>
       </c>
       <c r="I206" s="1">
-        <v>3825.0</v>
+        <v>-5120.0</v>
       </c>
       <c r="J206" s="1">
-        <v>0.76915342851398</v>
+        <v>-2.3738872403561</v>
       </c>
       <c r="K206">
-        <v>1.41</v>
+        <v>2.16</v>
       </c>
       <c r="L206" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
       <c r="M206" s="1">
-        <v>501125.0</v>
+        <v>210560.0</v>
       </c>
       <c r="N206" s="1">
-        <v>508198.63</v>
+        <v>214880.55</v>
       </c>
       <c r="O206" s="1">
-        <v>0.14</v>
+        <v>0.06</v>
       </c>
       <c r="P206">
         <v>1</v>
       </c>
     </row>
     <row r="207" spans="1:16">
       <c r="A207" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="B207" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="C207" s="1">
-        <v>300000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D207" s="1">
-        <v>100.375</v>
+        <v>103.116</v>
       </c>
       <c r="E207" s="1">
-        <v>100.45</v>
+        <v>105.68</v>
       </c>
       <c r="F207" t="s">
         <v>8</v>
       </c>
       <c r="G207">
         <v>1.0</v>
       </c>
       <c r="H207" s="1">
-        <v>301350.0</v>
+        <v>422720.0</v>
       </c>
       <c r="I207" s="1">
-        <v>-225.0</v>
+        <v>-10256.0</v>
       </c>
       <c r="J207" s="1">
-        <v>-0.074664011946242</v>
+        <v>-2.4261922785768</v>
       </c>
       <c r="K207">
-        <v>1.16</v>
+        <v>0.75</v>
       </c>
       <c r="L207" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="M207" s="1">
-        <v>301125.0</v>
+        <v>412464.0</v>
       </c>
       <c r="N207" s="1">
-        <v>304596.58</v>
+        <v>415454.41</v>
       </c>
       <c r="O207" s="1">
-        <v>0.08</v>
+        <v>0.12</v>
       </c>
       <c r="P207">
         <v>1</v>
       </c>
     </row>
     <row r="208" spans="1:16">
       <c r="A208" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
       <c r="B208" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="C208" s="1">
-        <v>400000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D208" s="1">
-        <v>97.97</v>
+        <v>89.055</v>
       </c>
       <c r="E208" s="1">
-        <v>99.077</v>
+        <v>87.708</v>
       </c>
       <c r="F208" t="s">
         <v>8</v>
       </c>
       <c r="G208">
         <v>1.0</v>
       </c>
       <c r="H208" s="1">
-        <v>396308.0</v>
+        <v>175416.0</v>
       </c>
       <c r="I208" s="1">
-        <v>-4428.0</v>
+        <v>2694.0</v>
       </c>
       <c r="J208" s="1">
-        <v>-1.1173127971174</v>
+        <v>1.5357778081817</v>
       </c>
       <c r="K208">
-        <v>1.52</v>
+        <v>1.16</v>
       </c>
       <c r="L208" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="M208" s="1">
-        <v>391880.0</v>
+        <v>178110.0</v>
       </c>
       <c r="N208" s="1">
-        <v>397978.63</v>
+        <v>180427.12</v>
       </c>
       <c r="O208" s="1">
-        <v>0.11</v>
+        <v>0.05</v>
       </c>
       <c r="P208">
         <v>1</v>
       </c>
     </row>
     <row r="209" spans="1:16">
       <c r="A209" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
       <c r="B209" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="C209" s="1">
-        <v>400000.0</v>
+        <v>409000.0</v>
       </c>
       <c r="D209" s="1">
-        <v>95.239</v>
+        <v>97.89</v>
       </c>
       <c r="E209" s="1">
-        <v>92.4576925</v>
+        <v>99.528</v>
       </c>
       <c r="F209" t="s">
         <v>8</v>
       </c>
       <c r="G209">
         <v>1.0</v>
       </c>
       <c r="H209" s="1">
-        <v>369830.77</v>
+        <v>407069.52</v>
       </c>
       <c r="I209" s="1">
-        <v>11125.23</v>
+        <v>-6699.42</v>
       </c>
       <c r="J209" s="1">
-        <v>3.0081948021794</v>
+        <v>-1.6457680250784</v>
       </c>
       <c r="K209">
-        <v>0.4</v>
+        <v>1.52</v>
       </c>
       <c r="L209" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="M209" s="1">
-        <v>380956.0</v>
+        <v>400370.1</v>
       </c>
       <c r="N209" s="1">
-        <v>382557.37</v>
+        <v>406572.33</v>
       </c>
       <c r="O209" s="1">
-        <v>0.1</v>
+        <v>0.12</v>
       </c>
       <c r="P209">
         <v>1</v>
       </c>
     </row>
     <row r="210" spans="1:16">
       <c r="A210" t="s">
-        <v>493</v>
+        <v>494</v>
       </c>
       <c r="B210" t="s">
-        <v>494</v>
+        <v>495</v>
       </c>
       <c r="C210" s="1">
-        <v>443000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D210" s="1">
-        <v>106.102</v>
+        <v>97.284</v>
       </c>
       <c r="E210" s="1">
-        <v>99.953</v>
+        <v>99.46</v>
       </c>
       <c r="F210" t="s">
         <v>8</v>
       </c>
       <c r="G210">
         <v>1.0</v>
       </c>
       <c r="H210" s="1">
-        <v>442791.79</v>
+        <v>397840.0</v>
       </c>
       <c r="I210" s="1">
-        <v>27240.07</v>
+        <v>-8704.0</v>
       </c>
       <c r="J210" s="1">
-        <v>6.1518913889528</v>
+        <v>-2.187814196662</v>
       </c>
       <c r="K210">
-        <v>4.44</v>
+        <v>1.95</v>
       </c>
       <c r="L210" t="s">
-        <v>495</v>
+        <v>496</v>
       </c>
       <c r="M210" s="1">
-        <v>470031.86</v>
+        <v>389136.0</v>
       </c>
       <c r="N210" s="1">
-        <v>489690.74</v>
+        <v>396940.11</v>
       </c>
       <c r="O210" s="1">
-        <v>0.13</v>
+        <v>0.11</v>
       </c>
       <c r="P210">
         <v>1</v>
       </c>
     </row>
     <row r="211" spans="1:16">
       <c r="A211" t="s">
-        <v>496</v>
+        <v>497</v>
       </c>
       <c r="B211" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
       <c r="C211" s="1">
-        <v>400000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D211" s="1">
-        <v>106.568</v>
+        <v>97.586</v>
       </c>
       <c r="E211" s="1">
-        <v>99.961</v>
+        <v>100.45</v>
       </c>
       <c r="F211" t="s">
         <v>8</v>
       </c>
       <c r="G211">
         <v>1.0</v>
       </c>
       <c r="H211" s="1">
-        <v>399844.0</v>
+        <v>301350.0</v>
       </c>
       <c r="I211" s="1">
-        <v>26428.0</v>
+        <v>-8592.0</v>
       </c>
       <c r="J211" s="1">
-        <v>6.6095777353168</v>
+        <v>-2.8511697361872</v>
       </c>
       <c r="K211">
-        <v>3.07</v>
+        <v>1.77</v>
       </c>
       <c r="L211" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="M211" s="1">
-        <v>426272.0</v>
+        <v>292758.0</v>
       </c>
       <c r="N211" s="1">
-        <v>438559.67</v>
+        <v>298076.84</v>
       </c>
       <c r="O211" s="1">
-        <v>0.12</v>
+        <v>0.09</v>
       </c>
       <c r="P211">
         <v>1</v>
       </c>
     </row>
     <row r="212" spans="1:16">
       <c r="A212" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="B212" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
       <c r="C212" s="1">
-        <v>380000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D212" s="1">
-        <v>100.114</v>
+        <v>95.375</v>
       </c>
       <c r="E212" s="1">
-        <v>99.702</v>
+        <v>99.077</v>
       </c>
       <c r="F212" t="s">
         <v>8</v>
       </c>
       <c r="G212">
         <v>1.0</v>
       </c>
       <c r="H212" s="1">
-        <v>378867.6</v>
+        <v>396308.0</v>
       </c>
       <c r="I212" s="1">
-        <v>1565.6</v>
+        <v>-14808.0</v>
       </c>
       <c r="J212" s="1">
-        <v>0.41323142966039</v>
+        <v>-3.73648778223</v>
       </c>
       <c r="K212">
-        <v>1.41</v>
+        <v>2.08</v>
       </c>
       <c r="L212" t="s">
-        <v>501</v>
+        <v>502</v>
       </c>
       <c r="M212" s="1">
-        <v>380433.2</v>
+        <v>381500.0</v>
       </c>
       <c r="N212" s="1">
-        <v>385779.23</v>
+        <v>389823.29</v>
       </c>
       <c r="O212" s="1">
-        <v>0.1</v>
+        <v>0.11</v>
       </c>
       <c r="P212">
         <v>1</v>
       </c>
     </row>
     <row r="213" spans="1:16">
       <c r="A213" t="s">
-        <v>502</v>
+        <v>503</v>
       </c>
       <c r="B213" t="s">
-        <v>503</v>
+        <v>504</v>
       </c>
       <c r="C213" s="1">
-        <v>350000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D213" s="1">
-        <v>99.211</v>
+        <v>93.61</v>
       </c>
       <c r="E213" s="1">
-        <v>99.3</v>
+        <v>92.4576925</v>
       </c>
       <c r="F213" t="s">
         <v>8</v>
       </c>
       <c r="G213">
         <v>1.0</v>
       </c>
       <c r="H213" s="1">
-        <v>347550.0</v>
+        <v>369830.77</v>
       </c>
       <c r="I213" s="1">
-        <v>-311.5</v>
+        <v>4609.23</v>
       </c>
       <c r="J213" s="1">
-        <v>-0.089627391742195</v>
+        <v>1.2463078721113</v>
       </c>
       <c r="K213">
-        <v>1.54</v>
+        <v>0.54</v>
       </c>
       <c r="L213" t="s">
-        <v>504</v>
+        <v>505</v>
       </c>
       <c r="M213" s="1">
-        <v>347238.5</v>
+        <v>374440.0</v>
       </c>
       <c r="N213" s="1">
-        <v>352616.99</v>
+        <v>376597.53</v>
       </c>
       <c r="O213" s="1">
-        <v>0.1</v>
+        <v>0.11</v>
       </c>
       <c r="P213">
         <v>1</v>
       </c>
     </row>
     <row r="214" spans="1:16">
       <c r="A214" t="s">
-        <v>505</v>
+        <v>506</v>
       </c>
       <c r="B214" t="s">
-        <v>506</v>
+        <v>507</v>
       </c>
       <c r="C214" s="1">
-        <v>300000.0</v>
+        <v>443000.0</v>
       </c>
       <c r="D214" s="1">
-        <v>103.39</v>
+        <v>103.108</v>
       </c>
       <c r="E214" s="1">
-        <v>99.611</v>
+        <v>99.953</v>
       </c>
       <c r="F214" t="s">
         <v>8</v>
       </c>
       <c r="G214">
         <v>1.0</v>
       </c>
       <c r="H214" s="1">
-        <v>298833.0</v>
+        <v>442791.79</v>
       </c>
       <c r="I214" s="1">
-        <v>11337.0</v>
+        <v>13976.65</v>
       </c>
       <c r="J214" s="1">
-        <v>3.7937577175212</v>
+        <v>3.1564835472672</v>
       </c>
       <c r="K214">
-        <v>2.52</v>
+        <v>0.44</v>
       </c>
       <c r="L214" t="s">
-        <v>507</v>
+        <v>508</v>
       </c>
       <c r="M214" s="1">
-        <v>310170.0</v>
+        <v>456768.44</v>
       </c>
       <c r="N214" s="1">
-        <v>317731.64</v>
+        <v>458728.56</v>
       </c>
       <c r="O214" s="1">
-        <v>0.09</v>
+        <v>0.13</v>
       </c>
       <c r="P214">
         <v>1</v>
       </c>
     </row>
     <row r="215" spans="1:16">
       <c r="A215" t="s">
-        <v>508</v>
+        <v>509</v>
       </c>
       <c r="B215" t="s">
-        <v>509</v>
+        <v>510</v>
       </c>
       <c r="C215" s="1">
-        <v>600000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D215" s="1">
-        <v>101.127</v>
+        <v>103.393</v>
       </c>
       <c r="E215" s="1">
-        <v>99.438</v>
+        <v>99.961</v>
       </c>
       <c r="F215" t="s">
         <v>8</v>
       </c>
       <c r="G215">
         <v>1.0</v>
       </c>
       <c r="H215" s="1">
-        <v>596628.0</v>
+        <v>299883.0</v>
       </c>
       <c r="I215" s="1">
-        <v>10134.0</v>
+        <v>10296.0</v>
       </c>
       <c r="J215" s="1">
-        <v>1.6985458275508</v>
+        <v>3.4333390022109</v>
       </c>
       <c r="K215">
-        <v>2.49</v>
+        <v>3.85</v>
       </c>
       <c r="L215" t="s">
-        <v>510</v>
+        <v>511</v>
       </c>
       <c r="M215" s="1">
-        <v>606762.0</v>
+        <v>310179.0</v>
       </c>
       <c r="N215" s="1">
-        <v>621710.63</v>
+        <v>321718.73</v>
       </c>
       <c r="O215" s="1">
-        <v>0.17</v>
+        <v>0.09</v>
       </c>
       <c r="P215">
         <v>1</v>
       </c>
     </row>
     <row r="216" spans="1:16">
       <c r="A216" t="s">
-        <v>511</v>
+        <v>512</v>
       </c>
       <c r="B216" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
       <c r="C216" s="1">
-        <v>400000.0</v>
+        <v>366000.0</v>
       </c>
       <c r="D216" s="1">
-        <v>102.796</v>
+        <v>101.266</v>
       </c>
       <c r="E216" s="1">
-        <v>102.74725</v>
+        <v>99.943</v>
       </c>
       <c r="F216" t="s">
         <v>8</v>
       </c>
       <c r="G216">
         <v>1.0</v>
       </c>
       <c r="H216" s="1">
-        <v>410989.0</v>
+        <v>365791.38</v>
       </c>
       <c r="I216" s="1">
-        <v>195.0</v>
+        <v>4842.18</v>
       </c>
       <c r="J216" s="1">
-        <v>0.047446525332795</v>
+        <v>1.3237545400879</v>
       </c>
       <c r="K216">
-        <v>3.21</v>
+        <v>0.32</v>
       </c>
       <c r="L216" t="s">
-        <v>513</v>
+        <v>514</v>
       </c>
       <c r="M216" s="1">
-        <v>411184.0</v>
+        <v>370633.56</v>
       </c>
       <c r="N216" s="1">
-        <v>424022.36</v>
+        <v>371796.74</v>
       </c>
       <c r="O216" s="1">
         <v>0.11</v>
       </c>
       <c r="P216">
         <v>1</v>
       </c>
     </row>
     <row r="217" spans="1:16">
       <c r="A217" t="s">
-        <v>514</v>
+        <v>515</v>
       </c>
       <c r="B217" t="s">
-        <v>515</v>
+        <v>516</v>
       </c>
       <c r="C217" s="1">
-        <v>300000.0</v>
+        <v>380000.0</v>
       </c>
       <c r="D217" s="1">
-        <v>99.596</v>
+        <v>97.587</v>
       </c>
       <c r="E217" s="1">
-        <v>98.434</v>
+        <v>99.702</v>
       </c>
       <c r="F217" t="s">
         <v>8</v>
       </c>
       <c r="G217">
         <v>1.0</v>
       </c>
       <c r="H217" s="1">
-        <v>295302.0</v>
+        <v>378867.6</v>
       </c>
       <c r="I217" s="1">
-        <v>3486.0</v>
+        <v>-8037.0</v>
       </c>
       <c r="J217" s="1">
-        <v>1.1804864172948</v>
+        <v>-2.1213215381838</v>
       </c>
       <c r="K217">
-        <v>2.57</v>
+        <v>1.92</v>
       </c>
       <c r="L217" t="s">
-        <v>516</v>
+        <v>517</v>
       </c>
       <c r="M217" s="1">
-        <v>298788.0</v>
+        <v>370830.6</v>
       </c>
       <c r="N217" s="1">
-        <v>306504.78</v>
+        <v>378139.09</v>
       </c>
       <c r="O217" s="1">
-        <v>0.08</v>
+        <v>0.11</v>
       </c>
       <c r="P217">
         <v>1</v>
       </c>
     </row>
     <row r="218" spans="1:16">
       <c r="A218" t="s">
-        <v>517</v>
+        <v>518</v>
       </c>
       <c r="B218" t="s">
-        <v>518</v>
+        <v>519</v>
       </c>
       <c r="C218" s="1">
-        <v>400000.0</v>
+        <v>350000.0</v>
       </c>
       <c r="D218" s="1">
-        <v>106.29</v>
+        <v>96.373</v>
       </c>
       <c r="E218" s="1">
-        <v>99.661</v>
+        <v>99.3</v>
       </c>
       <c r="F218" t="s">
         <v>8</v>
       </c>
       <c r="G218">
         <v>1.0</v>
       </c>
       <c r="H218" s="1">
-        <v>398644.0</v>
+        <v>347550.0</v>
       </c>
       <c r="I218" s="1">
-        <v>26516.0</v>
+        <v>-10244.5</v>
       </c>
       <c r="J218" s="1">
-        <v>6.6515487502634</v>
+        <v>-2.9476334340383</v>
       </c>
       <c r="K218">
-        <v>3.43</v>
+        <v>2.1</v>
       </c>
       <c r="L218" t="s">
-        <v>519</v>
+        <v>520</v>
       </c>
       <c r="M218" s="1">
-        <v>425160.0</v>
+        <v>337305.5</v>
       </c>
       <c r="N218" s="1">
-        <v>438895.62</v>
+        <v>344658.38</v>
       </c>
       <c r="O218" s="1">
-        <v>0.12</v>
+        <v>0.1</v>
       </c>
       <c r="P218">
         <v>1</v>
       </c>
     </row>
     <row r="219" spans="1:16">
       <c r="A219" t="s">
-        <v>520</v>
+        <v>521</v>
       </c>
       <c r="B219" t="s">
-        <v>521</v>
+        <v>522</v>
       </c>
       <c r="C219" s="1">
-        <v>1200000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D219" s="1">
-        <v>103.204</v>
+        <v>101.043</v>
       </c>
       <c r="E219" s="1">
-        <v>98.6</v>
+        <v>99.611</v>
       </c>
       <c r="F219" t="s">
         <v>8</v>
       </c>
       <c r="G219">
         <v>1.0</v>
       </c>
       <c r="H219" s="1">
-        <v>1183200.0</v>
+        <v>298833.0</v>
       </c>
       <c r="I219" s="1">
-        <v>55248.0</v>
+        <v>4296.0</v>
       </c>
       <c r="J219" s="1">
-        <v>4.6693711967546</v>
+        <v>1.4375922337894</v>
       </c>
       <c r="K219">
-        <v>3.86</v>
+        <v>3.16</v>
       </c>
       <c r="L219" t="s">
-        <v>522</v>
+        <v>523</v>
       </c>
       <c r="M219" s="1">
-        <v>1238448.0</v>
+        <v>303129.0</v>
       </c>
       <c r="N219" s="1">
-        <v>1284763.07</v>
+        <v>312597.49</v>
       </c>
       <c r="O219" s="1">
-        <v>0.35</v>
+        <v>0.09</v>
       </c>
       <c r="P219">
         <v>1</v>
       </c>
     </row>
     <row r="220" spans="1:16">
       <c r="A220" t="s">
-        <v>523</v>
+        <v>524</v>
       </c>
       <c r="B220" t="s">
-        <v>524</v>
+        <v>525</v>
       </c>
       <c r="C220" s="1">
-        <v>400000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D220" s="1">
-        <v>104.84</v>
+        <v>98.774</v>
       </c>
       <c r="E220" s="1">
-        <v>100.0</v>
+        <v>99.438</v>
       </c>
       <c r="F220" t="s">
         <v>8</v>
       </c>
       <c r="G220">
         <v>1.0</v>
       </c>
       <c r="H220" s="1">
-        <v>400000.0</v>
+        <v>596628.0</v>
       </c>
       <c r="I220" s="1">
-        <v>19360.0</v>
+        <v>-3984.0</v>
       </c>
       <c r="J220" s="1">
-        <v>4.84</v>
+        <v>-0.66775277057061</v>
       </c>
       <c r="K220">
-        <v>3.85</v>
+        <v>2.99</v>
       </c>
       <c r="L220" t="s">
-        <v>525</v>
+        <v>526</v>
       </c>
       <c r="M220" s="1">
-        <v>419360.0</v>
+        <v>592644.0</v>
       </c>
       <c r="N220" s="1">
-        <v>434752.0</v>
+        <v>610572.08</v>
       </c>
       <c r="O220" s="1">
-        <v>0.12</v>
+        <v>0.18</v>
       </c>
       <c r="P220">
         <v>1</v>
       </c>
     </row>
     <row r="221" spans="1:16">
       <c r="A221" t="s">
-        <v>526</v>
+        <v>527</v>
       </c>
       <c r="B221" t="s">
-        <v>527</v>
+        <v>528</v>
       </c>
       <c r="C221" s="1">
-        <v>400000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D221" s="1">
-        <v>108.788</v>
+        <v>99.829</v>
       </c>
       <c r="E221" s="1">
-        <v>109.3</v>
+        <v>101.24842833</v>
       </c>
       <c r="F221" t="s">
         <v>8</v>
       </c>
       <c r="G221">
         <v>1.0</v>
       </c>
       <c r="H221" s="1">
-        <v>437200.0</v>
+        <v>607490.57</v>
       </c>
       <c r="I221" s="1">
-        <v>-2048.0</v>
+        <v>-8516.57</v>
       </c>
       <c r="J221" s="1">
-        <v>-0.46843549862763</v>
+        <v>-1.4019262883373</v>
       </c>
       <c r="K221">
-        <v>0.56</v>
+        <v>3.87</v>
       </c>
       <c r="L221" t="s">
-        <v>528</v>
+        <v>529</v>
       </c>
       <c r="M221" s="1">
-        <v>435152.0</v>
+        <v>598974.0</v>
       </c>
       <c r="N221" s="1">
-        <v>437395.84</v>
+        <v>622164.41</v>
       </c>
       <c r="O221" s="1">
-        <v>0.12</v>
+        <v>0.18</v>
       </c>
       <c r="P221">
         <v>1</v>
       </c>
     </row>
     <row r="222" spans="1:16">
       <c r="A222" t="s">
-        <v>529</v>
+        <v>530</v>
       </c>
       <c r="B222" t="s">
-        <v>530</v>
+        <v>531</v>
       </c>
       <c r="C222" s="1">
         <v>400000.0</v>
       </c>
       <c r="D222" s="1">
-        <v>100.485</v>
+        <v>103.716</v>
       </c>
       <c r="E222" s="1">
-        <v>99.852</v>
+        <v>99.661</v>
       </c>
       <c r="F222" t="s">
         <v>8</v>
       </c>
       <c r="G222">
         <v>1.0</v>
       </c>
       <c r="H222" s="1">
-        <v>399408.0</v>
+        <v>398644.0</v>
       </c>
       <c r="I222" s="1">
-        <v>2532.0</v>
+        <v>16220.0</v>
       </c>
       <c r="J222" s="1">
-        <v>0.6339382285783</v>
+        <v>4.0687932089784</v>
       </c>
       <c r="K222">
-        <v>0.35</v>
+        <v>4.17</v>
       </c>
       <c r="L222" t="s">
-        <v>531</v>
+        <v>532</v>
       </c>
       <c r="M222" s="1">
-        <v>401940.0</v>
+        <v>414864.0</v>
       </c>
       <c r="N222" s="1">
-        <v>403342.74</v>
+        <v>431539.34</v>
       </c>
       <c r="O222" s="1">
-        <v>0.11</v>
+        <v>0.12</v>
       </c>
       <c r="P222">
         <v>1</v>
       </c>
     </row>
     <row r="223" spans="1:16">
       <c r="A223" t="s">
-        <v>532</v>
+        <v>533</v>
       </c>
       <c r="B223" t="s">
-        <v>533</v>
+        <v>534</v>
       </c>
       <c r="C223" s="1">
-        <v>200000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="D223" s="1">
-        <v>100.652</v>
+        <v>101.131</v>
       </c>
       <c r="E223" s="1">
-        <v>99.589</v>
+        <v>98.6</v>
       </c>
       <c r="F223" t="s">
         <v>8</v>
       </c>
       <c r="G223">
         <v>1.0</v>
       </c>
       <c r="H223" s="1">
-        <v>199178.0</v>
+        <v>986000.0</v>
       </c>
       <c r="I223" s="1">
-        <v>2126.0</v>
+        <v>25310.0</v>
       </c>
       <c r="J223" s="1">
-        <v>1.0673869604073</v>
+        <v>2.5669371196755</v>
       </c>
       <c r="K223">
-        <v>0.17</v>
-[...2 lines deleted...]
-        <v>332.88</v>
+        <v>0.18</v>
+      </c>
+      <c r="L223" t="s">
+        <v>535</v>
       </c>
       <c r="M223" s="1">
-        <v>201304.0</v>
+        <v>1011310.0</v>
       </c>
       <c r="N223" s="1">
-        <v>201636.88</v>
+        <v>1013107.95</v>
       </c>
       <c r="O223" s="1">
-        <v>0.05</v>
+        <v>0.29</v>
       </c>
       <c r="P223">
         <v>1</v>
       </c>
     </row>
     <row r="224" spans="1:16">
       <c r="A224" t="s">
-        <v>534</v>
+        <v>536</v>
       </c>
       <c r="B224" t="s">
-        <v>535</v>
+        <v>537</v>
       </c>
       <c r="C224" s="1">
-        <v>300000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D224" s="1">
-        <v>104.472</v>
+        <v>102.518</v>
       </c>
       <c r="E224" s="1">
-        <v>98.769</v>
+        <v>100.0</v>
       </c>
       <c r="F224" t="s">
         <v>8</v>
       </c>
       <c r="G224">
         <v>1.0</v>
       </c>
       <c r="H224" s="1">
-        <v>296307.0</v>
+        <v>400000.0</v>
       </c>
       <c r="I224" s="1">
-        <v>17109.0</v>
+        <v>10072.0</v>
       </c>
       <c r="J224" s="1">
-        <v>5.7740789113993</v>
+        <v>2.518</v>
       </c>
       <c r="K224">
-        <v>1.66</v>
+        <v>4.61</v>
       </c>
       <c r="L224" t="s">
-        <v>536</v>
+        <v>538</v>
       </c>
       <c r="M224" s="1">
-        <v>313416.0</v>
+        <v>410072.0</v>
       </c>
       <c r="N224" s="1">
-        <v>318384.49</v>
+        <v>428521.32</v>
       </c>
       <c r="O224" s="1">
-        <v>0.09</v>
+        <v>0.12</v>
       </c>
       <c r="P224">
         <v>1</v>
       </c>
     </row>
     <row r="225" spans="1:16">
       <c r="A225" t="s">
-        <v>537</v>
+        <v>539</v>
       </c>
       <c r="B225" t="s">
-        <v>538</v>
+        <v>540</v>
       </c>
       <c r="C225" s="1">
-        <v>309000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D225" s="1">
-        <v>101.352</v>
+        <v>106.376</v>
       </c>
       <c r="E225" s="1">
-        <v>99.43</v>
+        <v>109.3</v>
       </c>
       <c r="F225" t="s">
         <v>8</v>
       </c>
       <c r="G225">
         <v>1.0</v>
       </c>
       <c r="H225" s="1">
-        <v>307238.7</v>
+        <v>437200.0</v>
       </c>
       <c r="I225" s="1">
-        <v>5938.98</v>
+        <v>-11696.0</v>
       </c>
       <c r="J225" s="1">
-        <v>1.9330182037614</v>
+        <v>-2.6752058554437</v>
       </c>
       <c r="K225">
-        <v>2.83</v>
+        <v>1.4</v>
       </c>
       <c r="L225" t="s">
-        <v>539</v>
+        <v>541</v>
       </c>
       <c r="M225" s="1">
-        <v>313177.68</v>
+        <v>425504.0</v>
       </c>
       <c r="N225" s="1">
-        <v>321914.34</v>
+        <v>431084.82</v>
       </c>
       <c r="O225" s="1">
-        <v>0.09</v>
+        <v>0.12</v>
       </c>
       <c r="P225">
         <v>1</v>
       </c>
     </row>
     <row r="226" spans="1:16">
       <c r="A226" t="s">
-        <v>540</v>
+        <v>542</v>
       </c>
       <c r="B226" t="s">
-        <v>541</v>
+        <v>543</v>
       </c>
       <c r="C226" s="1">
-        <v>800000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D226" s="1">
-        <v>86.815</v>
+        <v>98.9</v>
       </c>
       <c r="E226" s="1">
-        <v>85.96</v>
+        <v>99.852</v>
       </c>
       <c r="F226" t="s">
         <v>8</v>
       </c>
       <c r="G226">
         <v>1.0</v>
       </c>
       <c r="H226" s="1">
-        <v>687680.0</v>
+        <v>399408.0</v>
       </c>
       <c r="I226" s="1">
-        <v>6840.0</v>
+        <v>-3808.0</v>
       </c>
       <c r="J226" s="1">
-        <v>0.99464867380177</v>
+        <v>-0.95341104835156</v>
       </c>
       <c r="K226">
-        <v>0.4</v>
-[...2 lines deleted...]
-        <v>542</v>
+        <v>0.0</v>
+      </c>
+      <c r="L226">
+        <v>0.0</v>
       </c>
       <c r="M226" s="1">
-        <v>694520.0</v>
+        <v>395600.0</v>
       </c>
       <c r="N226" s="1">
-        <v>697684.38</v>
+        <v>395600.0</v>
       </c>
       <c r="O226" s="1">
-        <v>0.19</v>
+        <v>0.11</v>
       </c>
       <c r="P226">
         <v>1</v>
       </c>
     </row>
     <row r="227" spans="1:16">
       <c r="A227" t="s">
-        <v>543</v>
+        <v>544</v>
       </c>
       <c r="B227" t="s">
-        <v>544</v>
+        <v>545</v>
       </c>
       <c r="C227" s="1">
-        <v>300000.0</v>
+        <v>267000.0</v>
       </c>
       <c r="D227" s="1">
-        <v>100.929</v>
+        <v>99.822</v>
       </c>
       <c r="E227" s="1">
-        <v>100.65</v>
+        <v>99.934</v>
       </c>
       <c r="F227" t="s">
         <v>8</v>
       </c>
       <c r="G227">
         <v>1.0</v>
       </c>
       <c r="H227" s="1">
-        <v>301950.0</v>
+        <v>266823.78</v>
       </c>
       <c r="I227" s="1">
-        <v>837.0</v>
+        <v>-299.04</v>
       </c>
       <c r="J227" s="1">
-        <v>0.27719821162444</v>
+        <v>-0.11207396881942</v>
       </c>
       <c r="K227">
-        <v>0.39</v>
-[...2 lines deleted...]
-        <v>545</v>
+        <v>0.01</v>
+      </c>
+      <c r="L227">
+        <v>23.77</v>
       </c>
       <c r="M227" s="1">
-        <v>302787.0</v>
+        <v>266524.74</v>
       </c>
       <c r="N227" s="1">
-        <v>303945.9</v>
+        <v>266548.51</v>
       </c>
       <c r="O227" s="1">
         <v>0.08</v>
       </c>
       <c r="P227">
         <v>1</v>
       </c>
     </row>
     <row r="228" spans="1:16">
       <c r="A228" t="s">
         <v>546</v>
       </c>
       <c r="B228" t="s">
         <v>547</v>
       </c>
       <c r="C228" s="1">
         <v>200000.0</v>
       </c>
       <c r="D228" s="1">
-        <v>100.733</v>
+        <v>100.637</v>
       </c>
       <c r="E228" s="1">
-        <v>100.62</v>
+        <v>100.0</v>
       </c>
       <c r="F228" t="s">
         <v>8</v>
       </c>
       <c r="G228">
         <v>1.0</v>
       </c>
       <c r="H228" s="1">
-        <v>201240.0</v>
+        <v>200000.0</v>
       </c>
       <c r="I228" s="1">
-        <v>226.0</v>
+        <v>1274.0</v>
       </c>
       <c r="J228" s="1">
-        <v>0.11230371695488</v>
+        <v>0.637</v>
       </c>
       <c r="K228">
-        <v>2.46</v>
-[...2 lines deleted...]
-        <v>548</v>
+        <v>0.3</v>
+      </c>
+      <c r="L228">
+        <v>601.45</v>
       </c>
       <c r="M228" s="1">
-        <v>201466.0</v>
+        <v>201274.0</v>
       </c>
       <c r="N228" s="1">
-        <v>206380.38</v>
+        <v>201875.45</v>
       </c>
       <c r="O228" s="1">
         <v>0.06</v>
       </c>
       <c r="P228">
         <v>1</v>
       </c>
     </row>
     <row r="229" spans="1:16">
       <c r="A229" t="s">
+        <v>548</v>
+      </c>
+      <c r="B229" t="s">
         <v>549</v>
       </c>
-      <c r="B229" t="s">
+      <c r="C229" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="D229" s="1">
+        <v>98.739</v>
+      </c>
+      <c r="E229" s="1">
+        <v>99.589</v>
+      </c>
+      <c r="F229" t="s">
+        <v>8</v>
+      </c>
+      <c r="G229">
+        <v>1.0</v>
+      </c>
+      <c r="H229" s="1">
+        <v>199178.0</v>
+      </c>
+      <c r="I229" s="1">
+        <v>-1700.0</v>
+      </c>
+      <c r="J229" s="1">
+        <v>-0.85350791754109</v>
+      </c>
+      <c r="K229">
+        <v>0.7</v>
+      </c>
+      <c r="L229" t="s">
         <v>550</v>
       </c>
-      <c r="C229" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M229" s="1">
-        <v>195493.56</v>
+        <v>197478.0</v>
       </c>
       <c r="N229" s="1">
-        <v>197504.2</v>
+        <v>198883.48</v>
       </c>
       <c r="O229" s="1">
-        <v>0.05</v>
+        <v>0.06</v>
       </c>
       <c r="P229">
         <v>1</v>
       </c>
     </row>
     <row r="230" spans="1:16">
       <c r="A230" t="s">
+        <v>551</v>
+      </c>
+      <c r="B230" t="s">
         <v>552</v>
       </c>
-      <c r="B230" t="s">
+      <c r="C230" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="D230" s="1">
+        <v>102.466</v>
+      </c>
+      <c r="E230" s="1">
+        <v>98.769</v>
+      </c>
+      <c r="F230" t="s">
+        <v>8</v>
+      </c>
+      <c r="G230">
+        <v>1.0</v>
+      </c>
+      <c r="H230" s="1">
+        <v>197538.0</v>
+      </c>
+      <c r="I230" s="1">
+        <v>7394.0</v>
+      </c>
+      <c r="J230" s="1">
+        <v>3.7430772813332</v>
+      </c>
+      <c r="K230">
+        <v>2.27</v>
+      </c>
+      <c r="L230" t="s">
         <v>553</v>
       </c>
-      <c r="C230" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M230" s="1">
-        <v>302019.0</v>
+        <v>204932.0</v>
       </c>
       <c r="N230" s="1">
-        <v>306252.98</v>
+        <v>209475.84</v>
       </c>
       <c r="O230" s="1">
-        <v>0.08</v>
+        <v>0.06</v>
       </c>
       <c r="P230">
         <v>1</v>
       </c>
     </row>
     <row r="231" spans="1:16">
       <c r="A231" t="s">
+        <v>554</v>
+      </c>
+      <c r="B231" t="s">
         <v>555</v>
       </c>
-      <c r="B231" t="s">
+      <c r="C231" s="1">
+        <v>800000.0</v>
+      </c>
+      <c r="D231" s="1">
+        <v>84.923</v>
+      </c>
+      <c r="E231" s="1">
+        <v>85.96</v>
+      </c>
+      <c r="F231" t="s">
+        <v>8</v>
+      </c>
+      <c r="G231">
+        <v>1.0</v>
+      </c>
+      <c r="H231" s="1">
+        <v>687680.0</v>
+      </c>
+      <c r="I231" s="1">
+        <v>-8296.0</v>
+      </c>
+      <c r="J231" s="1">
+        <v>-1.2063750581666</v>
+      </c>
+      <c r="K231">
+        <v>0.49</v>
+      </c>
+      <c r="L231" t="s">
         <v>556</v>
       </c>
-      <c r="C231" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M231" s="1">
-        <v>883270.55</v>
+        <v>679384.0</v>
       </c>
       <c r="N231" s="1">
-        <v>886832.95</v>
+        <v>683342.9</v>
       </c>
       <c r="O231" s="1">
-        <v>0.24</v>
+        <v>0.2</v>
       </c>
       <c r="P231">
         <v>1</v>
       </c>
     </row>
     <row r="232" spans="1:16">
       <c r="A232" t="s">
+        <v>557</v>
+      </c>
+      <c r="B232" t="s">
         <v>558</v>
       </c>
-      <c r="B232" t="s">
+      <c r="C232" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="D232" s="1">
+        <v>98.961</v>
+      </c>
+      <c r="E232" s="1">
+        <v>100.65</v>
+      </c>
+      <c r="F232" t="s">
+        <v>8</v>
+      </c>
+      <c r="G232">
+        <v>1.0</v>
+      </c>
+      <c r="H232" s="1">
+        <v>301950.0</v>
+      </c>
+      <c r="I232" s="1">
+        <v>-5067.0</v>
+      </c>
+      <c r="J232" s="1">
+        <v>-1.6780923994039</v>
+      </c>
+      <c r="K232">
+        <v>0.86</v>
+      </c>
+      <c r="L232" t="s">
         <v>559</v>
       </c>
-      <c r="C232" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M232" s="1">
-        <v>582077.6</v>
+        <v>296883.0</v>
       </c>
       <c r="N232" s="1">
-        <v>592800.54</v>
+        <v>299472.04</v>
       </c>
       <c r="O232" s="1">
-        <v>0.16</v>
+        <v>0.09</v>
       </c>
       <c r="P232">
         <v>1</v>
       </c>
     </row>
     <row r="233" spans="1:16">
       <c r="A233" t="s">
+        <v>560</v>
+      </c>
+      <c r="B233" t="s">
         <v>561</v>
       </c>
-      <c r="B233" t="s">
+      <c r="C233" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="D233" s="1">
+        <v>98.67</v>
+      </c>
+      <c r="E233" s="1">
+        <v>100.62</v>
+      </c>
+      <c r="F233" t="s">
+        <v>8</v>
+      </c>
+      <c r="G233">
+        <v>1.0</v>
+      </c>
+      <c r="H233" s="1">
+        <v>201240.0</v>
+      </c>
+      <c r="I233" s="1">
+        <v>-3900.0</v>
+      </c>
+      <c r="J233" s="1">
+        <v>-1.937984496124</v>
+      </c>
+      <c r="K233">
+        <v>2.95</v>
+      </c>
+      <c r="L233" t="s">
         <v>562</v>
       </c>
-      <c r="C233" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M233" s="1">
-        <v>402540.0</v>
+        <v>197340.0</v>
       </c>
       <c r="N233" s="1">
-        <v>414378.36</v>
+        <v>203247.53</v>
       </c>
       <c r="O233" s="1">
-        <v>0.11</v>
+        <v>0.06</v>
       </c>
       <c r="P233">
         <v>1</v>
       </c>
     </row>
     <row r="234" spans="1:16">
       <c r="A234" t="s">
+        <v>563</v>
+      </c>
+      <c r="B234" t="s">
         <v>564</v>
       </c>
-      <c r="B234" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C234" s="1">
-        <v>200000.0</v>
+        <v>235000.0</v>
       </c>
       <c r="D234" s="1">
-        <v>97.214</v>
+        <v>100.01</v>
       </c>
       <c r="E234" s="1">
-        <v>97.286</v>
+        <v>99.662</v>
       </c>
       <c r="F234" t="s">
         <v>8</v>
       </c>
       <c r="G234">
         <v>1.0</v>
       </c>
       <c r="H234" s="1">
-        <v>194572.0</v>
+        <v>234205.7</v>
       </c>
       <c r="I234" s="1">
-        <v>-144.0</v>
+        <v>817.8</v>
       </c>
       <c r="J234" s="1">
-        <v>-0.074008593219991</v>
+        <v>0.34918022917461</v>
       </c>
       <c r="K234">
-        <v>0.84</v>
-[...2 lines deleted...]
-        <v>566</v>
+        <v>0.08</v>
+      </c>
+      <c r="L234">
+        <v>186.71</v>
       </c>
       <c r="M234" s="1">
-        <v>194428.0</v>
+        <v>235023.5</v>
       </c>
       <c r="N234" s="1">
-        <v>196102.66</v>
+        <v>235210.21</v>
       </c>
       <c r="O234" s="1">
-        <v>0.05</v>
+        <v>0.07</v>
       </c>
       <c r="P234">
         <v>1</v>
       </c>
     </row>
     <row r="235" spans="1:16">
       <c r="A235" t="s">
+        <v>565</v>
+      </c>
+      <c r="B235" t="s">
+        <v>566</v>
+      </c>
+      <c r="C235" s="1">
+        <v>193000.0</v>
+      </c>
+      <c r="D235" s="1">
+        <v>99.379</v>
+      </c>
+      <c r="E235" s="1">
+        <v>99.571</v>
+      </c>
+      <c r="F235" t="s">
+        <v>8</v>
+      </c>
+      <c r="G235">
+        <v>1.0</v>
+      </c>
+      <c r="H235" s="1">
+        <v>192172.03</v>
+      </c>
+      <c r="I235" s="1">
+        <v>-370.56</v>
+      </c>
+      <c r="J235" s="1">
+        <v>-0.1928272288116</v>
+      </c>
+      <c r="K235">
+        <v>1.56</v>
+      </c>
+      <c r="L235" t="s">
         <v>567</v>
       </c>
-      <c r="B235" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M235" s="1">
-        <v>402788.0</v>
+        <v>191801.47</v>
       </c>
       <c r="N235" s="1">
-        <v>402835.95</v>
+        <v>194808.83</v>
       </c>
       <c r="O235" s="1">
-        <v>0.11</v>
+        <v>0.06</v>
       </c>
       <c r="P235">
         <v>1</v>
       </c>
     </row>
     <row r="236" spans="1:16">
       <c r="A236" t="s">
+        <v>568</v>
+      </c>
+      <c r="B236" t="s">
         <v>569</v>
       </c>
-      <c r="B236" t="s">
+      <c r="C236" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="D236" s="1">
+        <v>98.48</v>
+      </c>
+      <c r="E236" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F236" t="s">
+        <v>8</v>
+      </c>
+      <c r="G236">
+        <v>1.0</v>
+      </c>
+      <c r="H236" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="I236" s="1">
+        <v>-4560.0</v>
+      </c>
+      <c r="J236" s="1">
+        <v>-1.52</v>
+      </c>
+      <c r="K236">
+        <v>2.0</v>
+      </c>
+      <c r="L236" t="s">
         <v>570</v>
       </c>
-      <c r="C236" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M236" s="1">
-        <v>286529.1</v>
+        <v>295440.0</v>
       </c>
       <c r="N236" s="1">
-        <v>288732.87</v>
+        <v>301440.67</v>
       </c>
       <c r="O236" s="1">
-        <v>0.08</v>
+        <v>0.09</v>
       </c>
       <c r="P236">
         <v>1</v>
       </c>
     </row>
     <row r="237" spans="1:16">
       <c r="A237" t="s">
+        <v>571</v>
+      </c>
+      <c r="B237" t="s">
         <v>572</v>
       </c>
-      <c r="B237" t="s">
+      <c r="C237" s="1">
+        <v>877000.0</v>
+      </c>
+      <c r="D237" s="1">
+        <v>98.217</v>
+      </c>
+      <c r="E237" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F237" t="s">
+        <v>8</v>
+      </c>
+      <c r="G237">
+        <v>1.0</v>
+      </c>
+      <c r="H237" s="1">
+        <v>877000.0</v>
+      </c>
+      <c r="I237" s="1">
+        <v>-15636.91</v>
+      </c>
+      <c r="J237" s="1">
+        <v>-1.783</v>
+      </c>
+      <c r="K237">
+        <v>0.95</v>
+      </c>
+      <c r="L237" t="s">
         <v>573</v>
       </c>
-      <c r="C237" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M237" s="1">
-        <v>434732.0</v>
+        <v>861363.09</v>
       </c>
       <c r="N237" s="1">
-        <v>442123.78</v>
+        <v>869730.58</v>
       </c>
       <c r="O237" s="1">
-        <v>0.12</v>
+        <v>0.25</v>
       </c>
       <c r="P237">
         <v>1</v>
       </c>
     </row>
     <row r="238" spans="1:16">
       <c r="A238" t="s">
+        <v>574</v>
+      </c>
+      <c r="B238" t="s">
         <v>575</v>
       </c>
-      <c r="B238" t="s">
+      <c r="C238" s="1">
+        <v>577000.0</v>
+      </c>
+      <c r="D238" s="1">
+        <v>97.535</v>
+      </c>
+      <c r="E238" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F238" t="s">
+        <v>8</v>
+      </c>
+      <c r="G238">
+        <v>1.0</v>
+      </c>
+      <c r="H238" s="1">
+        <v>577000.0</v>
+      </c>
+      <c r="I238" s="1">
+        <v>-14223.05</v>
+      </c>
+      <c r="J238" s="1">
+        <v>-2.465</v>
+      </c>
+      <c r="K238">
+        <v>2.45</v>
+      </c>
+      <c r="L238" t="s">
         <v>576</v>
       </c>
-      <c r="C238" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M238" s="1">
-        <v>412448.0</v>
+        <v>562776.95</v>
       </c>
       <c r="N238" s="1">
-        <v>423701.42</v>
+        <v>576917.09</v>
       </c>
       <c r="O238" s="1">
-        <v>0.11</v>
+        <v>0.17</v>
       </c>
       <c r="P238">
         <v>1</v>
       </c>
     </row>
     <row r="239" spans="1:16">
       <c r="A239" t="s">
+        <v>577</v>
+      </c>
+      <c r="B239" t="s">
         <v>578</v>
       </c>
-      <c r="B239" t="s">
+      <c r="C239" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="D239" s="1">
+        <v>98.541</v>
+      </c>
+      <c r="E239" s="1">
+        <v>100.42</v>
+      </c>
+      <c r="F239" t="s">
+        <v>8</v>
+      </c>
+      <c r="G239">
+        <v>1.0</v>
+      </c>
+      <c r="H239" s="1">
+        <v>401680.0</v>
+      </c>
+      <c r="I239" s="1">
+        <v>-7516.0</v>
+      </c>
+      <c r="J239" s="1">
+        <v>-1.8711412069309</v>
+      </c>
+      <c r="K239">
+        <v>3.54</v>
+      </c>
+      <c r="L239" t="s">
         <v>579</v>
       </c>
-      <c r="C239" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M239" s="1">
-        <v>696049.45</v>
+        <v>394164.0</v>
       </c>
       <c r="N239" s="1">
-        <v>712089.19</v>
+        <v>408306.47</v>
       </c>
       <c r="O239" s="1">
-        <v>0.19</v>
+        <v>0.12</v>
       </c>
       <c r="P239">
         <v>1</v>
       </c>
     </row>
     <row r="240" spans="1:16">
       <c r="A240" t="s">
+        <v>580</v>
+      </c>
+      <c r="B240" t="s">
         <v>581</v>
-      </c>
-[...1 lines deleted...]
-        <v>582</v>
       </c>
       <c r="C240" s="1">
         <v>400000.0</v>
       </c>
       <c r="D240" s="1">
-        <v>100.638</v>
+        <v>97.165</v>
       </c>
       <c r="E240" s="1">
-        <v>99.517</v>
+        <v>99.259</v>
       </c>
       <c r="F240" t="s">
         <v>8</v>
       </c>
       <c r="G240">
         <v>1.0</v>
       </c>
       <c r="H240" s="1">
-        <v>398068.0</v>
+        <v>397036.0</v>
       </c>
       <c r="I240" s="1">
-        <v>4484.0</v>
+        <v>-8376.0</v>
       </c>
       <c r="J240" s="1">
-        <v>1.1264407086226</v>
+        <v>-2.1096323759055</v>
       </c>
       <c r="K240">
-        <v>2.38</v>
+        <v>0.71</v>
       </c>
       <c r="L240" t="s">
-        <v>583</v>
+        <v>582</v>
       </c>
       <c r="M240" s="1">
-        <v>402552.0</v>
+        <v>388660.0</v>
       </c>
       <c r="N240" s="1">
-        <v>412057.48</v>
+        <v>391488.77</v>
       </c>
       <c r="O240" s="1">
         <v>0.11</v>
       </c>
       <c r="P240">
         <v>1</v>
       </c>
     </row>
     <row r="241" spans="1:16">
       <c r="A241" t="s">
+        <v>583</v>
+      </c>
+      <c r="B241" t="s">
         <v>584</v>
       </c>
-      <c r="B241" t="s">
+      <c r="C241" s="1">
+        <v>286000.0</v>
+      </c>
+      <c r="D241" s="1">
+        <v>97.82</v>
+      </c>
+      <c r="E241" s="1">
+        <v>99.362</v>
+      </c>
+      <c r="F241" t="s">
+        <v>8</v>
+      </c>
+      <c r="G241">
+        <v>1.0</v>
+      </c>
+      <c r="H241" s="1">
+        <v>284175.32</v>
+      </c>
+      <c r="I241" s="1">
+        <v>-4410.12</v>
+      </c>
+      <c r="J241" s="1">
+        <v>-1.5519011292043</v>
+      </c>
+      <c r="K241">
+        <v>1.27</v>
+      </c>
+      <c r="L241" t="s">
         <v>585</v>
       </c>
-      <c r="C241" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M241" s="1">
-        <v>485047.6</v>
+        <v>279765.2</v>
       </c>
       <c r="N241" s="1">
-        <v>487574.5</v>
+        <v>283389.17</v>
       </c>
       <c r="O241" s="1">
-        <v>0.13</v>
+        <v>0.08</v>
       </c>
       <c r="P241">
         <v>1</v>
       </c>
     </row>
     <row r="242" spans="1:16">
       <c r="A242" t="s">
+        <v>586</v>
+      </c>
+      <c r="B242" t="s">
         <v>587</v>
       </c>
-      <c r="B242" t="s">
+      <c r="C242" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="D242" s="1">
+        <v>99.814</v>
+      </c>
+      <c r="E242" s="1">
+        <v>99.821</v>
+      </c>
+      <c r="F242" t="s">
+        <v>8</v>
+      </c>
+      <c r="G242">
+        <v>1.0</v>
+      </c>
+      <c r="H242" s="1">
+        <v>399284.0</v>
+      </c>
+      <c r="I242" s="1">
+        <v>-28.0</v>
+      </c>
+      <c r="J242" s="1">
+        <v>-0.0070125524689194</v>
+      </c>
+      <c r="K242">
+        <v>0.4</v>
+      </c>
+      <c r="L242" t="s">
         <v>588</v>
       </c>
-      <c r="C242" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M242" s="1">
-        <v>639500.18</v>
+        <v>399256.0</v>
       </c>
       <c r="N242" s="1">
-        <v>645774.7</v>
+        <v>400869.7</v>
       </c>
       <c r="O242" s="1">
-        <v>0.18</v>
+        <v>0.12</v>
       </c>
       <c r="P242">
         <v>1</v>
       </c>
     </row>
     <row r="243" spans="1:16">
       <c r="A243" t="s">
+        <v>589</v>
+      </c>
+      <c r="B243" t="s">
         <v>590</v>
       </c>
-      <c r="B243" t="s">
+      <c r="C243" s="1">
+        <v>695000.0</v>
+      </c>
+      <c r="D243" s="1">
+        <v>97.943</v>
+      </c>
+      <c r="E243" s="1">
+        <v>99.228</v>
+      </c>
+      <c r="F243" t="s">
+        <v>8</v>
+      </c>
+      <c r="G243">
+        <v>1.0</v>
+      </c>
+      <c r="H243" s="1">
+        <v>689634.6</v>
+      </c>
+      <c r="I243" s="1">
+        <v>-8930.75</v>
+      </c>
+      <c r="J243" s="1">
+        <v>-1.2949973797718</v>
+      </c>
+      <c r="K243">
+        <v>2.76</v>
+      </c>
+      <c r="L243" t="s">
         <v>591</v>
       </c>
-      <c r="C243" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M243" s="1">
-        <v>624930.0</v>
+        <v>680703.85</v>
       </c>
       <c r="N243" s="1">
-        <v>628497.12</v>
+        <v>699918.7</v>
       </c>
       <c r="O243" s="1">
-        <v>0.17</v>
+        <v>0.2</v>
       </c>
       <c r="P243">
         <v>1</v>
       </c>
     </row>
     <row r="244" spans="1:16">
       <c r="A244" t="s">
+        <v>592</v>
+      </c>
+      <c r="B244" t="s">
         <v>593</v>
-      </c>
-[...1 lines deleted...]
-        <v>594</v>
       </c>
       <c r="C244" s="1">
         <v>400000.0</v>
       </c>
       <c r="D244" s="1">
-        <v>100.329</v>
+        <v>98.58</v>
       </c>
       <c r="E244" s="1">
-        <v>100.231</v>
+        <v>99.517</v>
       </c>
       <c r="F244" t="s">
         <v>8</v>
       </c>
       <c r="G244">
         <v>1.0</v>
       </c>
       <c r="H244" s="1">
-        <v>400924.0</v>
+        <v>398068.0</v>
       </c>
       <c r="I244" s="1">
-        <v>392.0</v>
+        <v>-3748.0</v>
       </c>
       <c r="J244" s="1">
-        <v>0.097774141732598</v>
+        <v>-0.94154767527156</v>
       </c>
       <c r="K244">
-        <v>0.42</v>
+        <v>2.91</v>
       </c>
       <c r="L244" t="s">
-        <v>595</v>
+        <v>594</v>
       </c>
       <c r="M244" s="1">
-        <v>401316.0</v>
+        <v>394320.0</v>
       </c>
       <c r="N244" s="1">
-        <v>403000.93</v>
+        <v>405970.68</v>
       </c>
       <c r="O244" s="1">
-        <v>0.11</v>
+        <v>0.12</v>
       </c>
       <c r="P244">
         <v>1</v>
       </c>
     </row>
     <row r="245" spans="1:16">
       <c r="A245" t="s">
+        <v>595</v>
+      </c>
+      <c r="B245" t="s">
         <v>596</v>
       </c>
-      <c r="B245" t="s">
+      <c r="C245" s="1">
+        <v>694000.0</v>
+      </c>
+      <c r="D245" s="1">
+        <v>90.671</v>
+      </c>
+      <c r="E245" s="1">
+        <v>83.26116715</v>
+      </c>
+      <c r="F245" t="s">
+        <v>8</v>
+      </c>
+      <c r="G245">
+        <v>1.0</v>
+      </c>
+      <c r="H245" s="1">
+        <v>577832.5</v>
+      </c>
+      <c r="I245" s="1">
+        <v>51424.24</v>
+      </c>
+      <c r="J245" s="1">
+        <v>8.8995063448318</v>
+      </c>
+      <c r="K245">
+        <v>1.2</v>
+      </c>
+      <c r="L245" t="s">
         <v>597</v>
       </c>
-      <c r="C245" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M245" s="1">
-        <v>91393.0</v>
+        <v>629256.74</v>
       </c>
       <c r="N245" s="1">
-        <v>91431.36</v>
+        <v>637599.0</v>
       </c>
       <c r="O245" s="1">
-        <v>0.02</v>
+        <v>0.18</v>
       </c>
       <c r="P245">
         <v>1</v>
       </c>
     </row>
     <row r="246" spans="1:16">
       <c r="A246" t="s">
         <v>598</v>
       </c>
       <c r="B246" t="s">
         <v>599</v>
       </c>
       <c r="C246" s="1">
-        <v>100000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D246" s="1">
-        <v>91.655</v>
+        <v>101.83</v>
       </c>
       <c r="E246" s="1">
-        <v>89.875</v>
+        <v>99.329</v>
       </c>
       <c r="F246" t="s">
         <v>8</v>
       </c>
       <c r="G246">
         <v>1.0</v>
       </c>
       <c r="H246" s="1">
-        <v>89875.0</v>
+        <v>595974.0</v>
       </c>
       <c r="I246" s="1">
-        <v>1780.0</v>
+        <v>15006.0</v>
       </c>
       <c r="J246" s="1">
-        <v>1.980528511822</v>
+        <v>2.5178950759597</v>
       </c>
       <c r="K246">
-        <v>0.12</v>
-[...2 lines deleted...]
-        <v>115.75</v>
+        <v>1.21</v>
+      </c>
+      <c r="L246" t="s">
+        <v>600</v>
       </c>
       <c r="M246" s="1">
-        <v>91655.0</v>
+        <v>610980.0</v>
       </c>
       <c r="N246" s="1">
-        <v>91770.75</v>
+        <v>618241.64</v>
       </c>
       <c r="O246" s="1">
-        <v>0.02</v>
+        <v>0.18</v>
       </c>
       <c r="P246">
         <v>1</v>
       </c>
     </row>
     <row r="247" spans="1:16">
       <c r="A247" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="B247" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="C247" s="1">
-        <v>2020000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D247" s="1">
-        <v>101.255</v>
+        <v>98.255</v>
       </c>
       <c r="E247" s="1">
-        <v>100.369</v>
+        <v>100.231</v>
       </c>
       <c r="F247" t="s">
         <v>8</v>
       </c>
       <c r="G247">
         <v>1.0</v>
       </c>
       <c r="H247" s="1">
-        <v>2027453.8</v>
+        <v>400924.0</v>
       </c>
       <c r="I247" s="1">
-        <v>17897.2</v>
+        <v>-7904.0</v>
       </c>
       <c r="J247" s="1">
-        <v>0.8827426795126</v>
+        <v>-1.9714459598328</v>
       </c>
       <c r="K247">
-        <v>0.73</v>
-[...2 lines deleted...]
-        <v>602</v>
+        <v>0.09</v>
+      </c>
+      <c r="L247">
+        <v>369.86</v>
       </c>
       <c r="M247" s="1">
-        <v>2045351.0</v>
+        <v>393020.0</v>
       </c>
       <c r="N247" s="1">
-        <v>2060127.44</v>
+        <v>393389.86</v>
       </c>
       <c r="O247" s="1">
-        <v>0.56</v>
+        <v>0.11</v>
       </c>
       <c r="P247">
         <v>1</v>
       </c>
     </row>
     <row r="248" spans="1:16">
       <c r="A248" t="s">
         <v>603</v>
       </c>
       <c r="B248" t="s">
         <v>604</v>
       </c>
       <c r="C248" s="1">
-        <v>1990000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D248" s="1">
-        <v>91.749</v>
+        <v>100.537</v>
       </c>
       <c r="E248" s="1">
-        <v>90.9161809</v>
+        <v>99.651</v>
       </c>
       <c r="F248" t="s">
         <v>8</v>
       </c>
       <c r="G248">
         <v>1.0</v>
       </c>
       <c r="H248" s="1">
-        <v>1809232.0</v>
+        <v>298953.0</v>
       </c>
       <c r="I248" s="1">
-        <v>16573.1</v>
+        <v>2658.0</v>
       </c>
       <c r="J248" s="1">
-        <v>0.91602956392547</v>
+        <v>0.88910296936308</v>
       </c>
       <c r="K248">
-        <v>1.38</v>
-[...2 lines deleted...]
-        <v>605</v>
+        <v>0.16</v>
+      </c>
+      <c r="L248">
+        <v>494.18</v>
       </c>
       <c r="M248" s="1">
-        <v>1825805.1</v>
+        <v>301611.0</v>
       </c>
       <c r="N248" s="1">
-        <v>1853222.12</v>
+        <v>302105.18</v>
       </c>
       <c r="O248" s="1">
-        <v>0.5</v>
+        <v>0.09</v>
       </c>
       <c r="P248">
         <v>1</v>
       </c>
     </row>
     <row r="249" spans="1:16">
       <c r="A249" t="s">
+        <v>605</v>
+      </c>
+      <c r="B249" t="s">
         <v>606</v>
       </c>
-      <c r="B249" t="s">
+      <c r="C249" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="D249" s="1">
+        <v>100.838</v>
+      </c>
+      <c r="E249" s="1">
+        <v>100.539</v>
+      </c>
+      <c r="F249" t="s">
+        <v>8</v>
+      </c>
+      <c r="G249">
+        <v>1.0</v>
+      </c>
+      <c r="H249" s="1">
+        <v>301617.0</v>
+      </c>
+      <c r="I249" s="1">
+        <v>897.0</v>
+      </c>
+      <c r="J249" s="1">
+        <v>0.29739703000826</v>
+      </c>
+      <c r="K249">
+        <v>2.39</v>
+      </c>
+      <c r="L249" t="s">
         <v>607</v>
       </c>
-      <c r="C249" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M249" s="1">
-        <v>1355524.27</v>
+        <v>302514.0</v>
       </c>
       <c r="N249" s="1">
-        <v>1365336.58</v>
+        <v>309681.12</v>
       </c>
       <c r="O249" s="1">
-        <v>0.37</v>
+        <v>0.09</v>
       </c>
       <c r="P249">
         <v>1</v>
       </c>
     </row>
     <row r="250" spans="1:16">
       <c r="A250" t="s">
+        <v>608</v>
+      </c>
+      <c r="B250" t="s">
         <v>609</v>
       </c>
-      <c r="B250" t="s">
+      <c r="C250" s="1">
+        <v>2460000.0</v>
+      </c>
+      <c r="D250" s="1">
+        <v>97.62</v>
+      </c>
+      <c r="E250" s="1">
+        <v>98.058</v>
+      </c>
+      <c r="F250" t="s">
+        <v>8</v>
+      </c>
+      <c r="G250">
+        <v>1.0</v>
+      </c>
+      <c r="H250" s="1">
+        <v>2412226.8</v>
+      </c>
+      <c r="I250" s="1">
+        <v>-10774.8</v>
+      </c>
+      <c r="J250" s="1">
+        <v>-0.44667441718167</v>
+      </c>
+      <c r="K250">
+        <v>0.39</v>
+      </c>
+      <c r="L250" t="s">
         <v>610</v>
       </c>
-      <c r="C250" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M250" s="1">
-        <v>301167.0</v>
+        <v>2401452.0</v>
       </c>
       <c r="N250" s="1">
-        <v>307280.01</v>
+        <v>2411089.81</v>
       </c>
       <c r="O250" s="1">
-        <v>0.08</v>
+        <v>0.69</v>
       </c>
       <c r="P250">
         <v>1</v>
       </c>
     </row>
     <row r="251" spans="1:16">
       <c r="A251" t="s">
+        <v>611</v>
+      </c>
+      <c r="B251" t="s">
         <v>612</v>
       </c>
-      <c r="B251" t="s">
+      <c r="C251" s="1">
+        <v>1990000.0</v>
+      </c>
+      <c r="D251" s="1">
+        <v>87.018</v>
+      </c>
+      <c r="E251" s="1">
+        <v>90.9161809</v>
+      </c>
+      <c r="F251" t="s">
+        <v>8</v>
+      </c>
+      <c r="G251">
+        <v>1.0</v>
+      </c>
+      <c r="H251" s="1">
+        <v>1809232.0</v>
+      </c>
+      <c r="I251" s="1">
+        <v>-77573.8</v>
+      </c>
+      <c r="J251" s="1">
+        <v>-4.2876646002282</v>
+      </c>
+      <c r="K251">
+        <v>1.91</v>
+      </c>
+      <c r="L251" t="s">
         <v>613</v>
       </c>
-      <c r="C251" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M251" s="1">
-        <v>349137.52</v>
+        <v>1731658.2</v>
       </c>
       <c r="N251" s="1">
-        <v>351740.31</v>
+        <v>1769747.62</v>
       </c>
       <c r="O251" s="1">
-        <v>0.1</v>
+        <v>0.51</v>
       </c>
       <c r="P251">
         <v>1</v>
       </c>
     </row>
     <row r="252" spans="1:16">
       <c r="A252" t="s">
+        <v>614</v>
+      </c>
+      <c r="B252" t="s">
         <v>615</v>
       </c>
-      <c r="B252" t="s">
+      <c r="C252" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="D252" s="1">
+        <v>97.899</v>
+      </c>
+      <c r="E252" s="1">
+        <v>99.766</v>
+      </c>
+      <c r="F252" t="s">
+        <v>8</v>
+      </c>
+      <c r="G252">
+        <v>1.0</v>
+      </c>
+      <c r="H252" s="1">
+        <v>299298.0</v>
+      </c>
+      <c r="I252" s="1">
+        <v>-5601.0</v>
+      </c>
+      <c r="J252" s="1">
+        <v>-1.871379026923</v>
+      </c>
+      <c r="K252">
+        <v>2.71</v>
+      </c>
+      <c r="L252" t="s">
         <v>616</v>
       </c>
-      <c r="C252" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M252" s="1">
-        <v>334475.19</v>
+        <v>293697.0</v>
       </c>
       <c r="N252" s="1">
-        <v>336708.11</v>
+        <v>301836.04</v>
       </c>
       <c r="O252" s="1">
         <v>0.09</v>
       </c>
       <c r="P252">
         <v>1</v>
       </c>
     </row>
     <row r="253" spans="1:16">
       <c r="A253" t="s">
+        <v>617</v>
+      </c>
+      <c r="B253" t="s">
         <v>618</v>
       </c>
-      <c r="B253" t="s">
+      <c r="C253" s="1">
+        <v>347000.0</v>
+      </c>
+      <c r="D253" s="1">
+        <v>98.032</v>
+      </c>
+      <c r="E253" s="1">
+        <v>99.945</v>
+      </c>
+      <c r="F253" t="s">
+        <v>8</v>
+      </c>
+      <c r="G253">
+        <v>1.0</v>
+      </c>
+      <c r="H253" s="1">
+        <v>346809.15</v>
+      </c>
+      <c r="I253" s="1">
+        <v>-6638.11</v>
+      </c>
+      <c r="J253" s="1">
+        <v>-1.914052729001</v>
+      </c>
+      <c r="K253">
+        <v>1.31</v>
+      </c>
+      <c r="L253" t="s">
         <v>619</v>
       </c>
-      <c r="C253" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M253" s="1">
-        <v>2387963.04</v>
+        <v>340171.04</v>
       </c>
       <c r="N253" s="1">
-        <v>2387963.04</v>
+        <v>344709.23</v>
       </c>
       <c r="O253" s="1">
-        <v>0.65</v>
+        <v>0.1</v>
       </c>
       <c r="P253">
         <v>1</v>
       </c>
     </row>
     <row r="254" spans="1:16">
       <c r="A254" t="s">
         <v>620</v>
       </c>
       <c r="B254" t="s">
         <v>621</v>
       </c>
       <c r="C254" s="1">
-        <v>455000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D254" s="1">
-        <v>64.92</v>
+        <v>98.278</v>
       </c>
       <c r="E254" s="1">
-        <v>73.7520967</v>
+        <v>98.71</v>
       </c>
       <c r="F254" t="s">
         <v>8</v>
       </c>
       <c r="G254">
         <v>1.0</v>
       </c>
       <c r="H254" s="1">
-        <v>335572.04</v>
+        <v>197420.0</v>
       </c>
       <c r="I254" s="1">
-        <v>-40186.04</v>
+        <v>-864.0</v>
       </c>
       <c r="J254" s="1">
-        <v>-11.975383884784</v>
+        <v>-0.43764562860906</v>
       </c>
       <c r="K254">
-        <v>0.12</v>
-[...2 lines deleted...]
-        <v>526.68</v>
+        <v>0.77</v>
+      </c>
+      <c r="L254" t="s">
+        <v>622</v>
       </c>
       <c r="M254" s="1">
-        <v>295386.0</v>
+        <v>196556.0</v>
       </c>
       <c r="N254" s="1">
-        <v>295912.68</v>
+        <v>198090.25</v>
       </c>
       <c r="O254" s="1">
-        <v>0.08</v>
+        <v>0.06</v>
       </c>
       <c r="P254">
         <v>1</v>
       </c>
     </row>
     <row r="255" spans="1:16">
       <c r="A255" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="B255" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="C255" s="1">
-        <v>838000.0</v>
+        <v>333000.0</v>
       </c>
       <c r="D255" s="1">
-        <v>96.059</v>
+        <v>98.564</v>
       </c>
       <c r="E255" s="1">
-        <v>93.98170644</v>
+        <v>99.682</v>
       </c>
       <c r="F255" t="s">
         <v>8</v>
       </c>
       <c r="G255">
         <v>1.0</v>
       </c>
       <c r="H255" s="1">
-        <v>787566.7</v>
+        <v>331941.06</v>
       </c>
       <c r="I255" s="1">
-        <v>17407.72</v>
+        <v>-3722.94</v>
       </c>
       <c r="J255" s="1">
-        <v>2.2103169166497</v>
+        <v>-1.1215665817299</v>
       </c>
       <c r="K255">
-        <v>0.23</v>
+        <v>1.11</v>
       </c>
       <c r="L255" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
       <c r="M255" s="1">
-        <v>804974.42</v>
+        <v>328218.12</v>
       </c>
       <c r="N255" s="1">
-        <v>806914.45</v>
+        <v>331906.21</v>
       </c>
       <c r="O255" s="1">
-        <v>0.22</v>
+        <v>0.1</v>
       </c>
       <c r="P255">
         <v>1</v>
       </c>
     </row>
     <row r="256" spans="1:16">
       <c r="A256" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="B256" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="C256" s="1">
-        <v>455000.0</v>
+        <v>423000.0</v>
       </c>
       <c r="D256" s="1">
-        <v>88.117</v>
+        <v>72.575</v>
       </c>
       <c r="E256" s="1">
-        <v>92.08948352</v>
+        <v>72.707</v>
       </c>
       <c r="F256" t="s">
         <v>8</v>
       </c>
       <c r="G256">
         <v>1.0</v>
       </c>
       <c r="H256" s="1">
-        <v>419007.15</v>
+        <v>307550.61</v>
       </c>
       <c r="I256" s="1">
-        <v>-18074.8</v>
+        <v>-558.36</v>
       </c>
       <c r="J256" s="1">
-        <v>-4.3137211381715</v>
+        <v>-0.18155060723177</v>
       </c>
       <c r="K256">
-        <v>0.99</v>
-[...2 lines deleted...]
-        <v>627</v>
+        <v>0.01</v>
+      </c>
+      <c r="L256">
+        <v>21.73</v>
       </c>
       <c r="M256" s="1">
-        <v>400932.35</v>
+        <v>306992.25</v>
       </c>
       <c r="N256" s="1">
-        <v>405448.07</v>
+        <v>307013.98</v>
       </c>
       <c r="O256" s="1">
-        <v>0.11</v>
+        <v>0.09</v>
       </c>
       <c r="P256">
         <v>1</v>
       </c>
     </row>
     <row r="257" spans="1:16">
       <c r="A257" t="s">
         <v>628</v>
       </c>
       <c r="B257" t="s">
         <v>629</v>
       </c>
       <c r="C257" s="1">
-        <v>540000.0</v>
+        <v>2235000.0</v>
       </c>
       <c r="D257" s="1">
-        <v>100.285</v>
+        <v>85.867</v>
       </c>
       <c r="E257" s="1">
-        <v>99.998</v>
+        <v>86.178</v>
       </c>
       <c r="F257" t="s">
         <v>8</v>
       </c>
       <c r="G257">
         <v>1.0</v>
       </c>
       <c r="H257" s="1">
-        <v>539989.2</v>
+        <v>1926078.3</v>
       </c>
       <c r="I257" s="1">
-        <v>1549.8</v>
+        <v>-6950.85</v>
       </c>
       <c r="J257" s="1">
-        <v>0.2870057401148</v>
+        <v>-0.36088096730024</v>
       </c>
       <c r="K257">
-        <v>0.13</v>
-[...2 lines deleted...]
-        <v>684.54</v>
+        <v>0.08</v>
+      </c>
+      <c r="L257" t="s">
+        <v>630</v>
       </c>
       <c r="M257" s="1">
-        <v>541539.0</v>
+        <v>1919127.45</v>
       </c>
       <c r="N257" s="1">
-        <v>542223.54</v>
+        <v>1920864.93</v>
       </c>
       <c r="O257" s="1">
-        <v>0.15</v>
+        <v>0.55</v>
       </c>
       <c r="P257">
         <v>1</v>
       </c>
     </row>
     <row r="258" spans="1:16">
       <c r="A258" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
       <c r="B258" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="C258" s="1">
-        <v>300000.0</v>
+        <v>455000.0</v>
       </c>
       <c r="D258" s="1">
-        <v>102.851</v>
+        <v>61.984</v>
       </c>
       <c r="E258" s="1">
-        <v>100.09619333</v>
+        <v>73.7520967</v>
       </c>
       <c r="F258" t="s">
         <v>8</v>
       </c>
       <c r="G258">
         <v>1.0</v>
       </c>
       <c r="H258" s="1">
-        <v>300288.58</v>
+        <v>335572.04</v>
       </c>
       <c r="I258" s="1">
-        <v>8264.42</v>
+        <v>-53544.84</v>
       </c>
       <c r="J258" s="1">
-        <v>2.7521592729234</v>
+        <v>-15.956287657339</v>
       </c>
       <c r="K258">
-        <v>2.03</v>
-[...2 lines deleted...]
-        <v>632</v>
+        <v>0.16</v>
+      </c>
+      <c r="L258">
+        <v>707.43</v>
       </c>
       <c r="M258" s="1">
-        <v>308553.0</v>
+        <v>282027.2</v>
       </c>
       <c r="N258" s="1">
-        <v>314635.19</v>
+        <v>282734.63</v>
       </c>
       <c r="O258" s="1">
-        <v>0.09</v>
+        <v>0.08</v>
       </c>
       <c r="P258">
         <v>1</v>
       </c>
     </row>
     <row r="259" spans="1:16">
       <c r="A259" t="s">
         <v>633</v>
       </c>
       <c r="B259" t="s">
         <v>634</v>
       </c>
       <c r="C259" s="1">
-        <v>600000.0</v>
+        <v>838000.0</v>
       </c>
       <c r="D259" s="1">
-        <v>102.812</v>
+        <v>94.915</v>
       </c>
       <c r="E259" s="1">
-        <v>103.1</v>
+        <v>93.98170644</v>
       </c>
       <c r="F259" t="s">
         <v>8</v>
       </c>
       <c r="G259">
         <v>1.0</v>
       </c>
       <c r="H259" s="1">
-        <v>618600.0</v>
+        <v>787566.7</v>
       </c>
       <c r="I259" s="1">
-        <v>-1728.0</v>
+        <v>7821.0</v>
       </c>
       <c r="J259" s="1">
-        <v>-0.27934044616877</v>
+        <v>0.9930587466433</v>
       </c>
       <c r="K259">
-        <v>3.08</v>
+        <v>0.31</v>
       </c>
       <c r="L259" t="s">
         <v>635</v>
       </c>
       <c r="M259" s="1">
-        <v>616872.0</v>
+        <v>795387.7</v>
       </c>
       <c r="N259" s="1">
-        <v>635348.71</v>
+        <v>797993.54</v>
       </c>
       <c r="O259" s="1">
-        <v>0.17</v>
+        <v>0.23</v>
       </c>
       <c r="P259">
         <v>1</v>
       </c>
     </row>
     <row r="260" spans="1:16">
       <c r="A260" t="s">
         <v>636</v>
       </c>
       <c r="B260" t="s">
         <v>637</v>
       </c>
       <c r="C260" s="1">
-        <v>3533000.0</v>
+        <v>540000.0</v>
       </c>
       <c r="D260" s="1">
-        <v>89.036</v>
+        <v>98.257</v>
       </c>
       <c r="E260" s="1">
-        <v>88.7182287</v>
+        <v>99.998</v>
       </c>
       <c r="F260" t="s">
         <v>8</v>
       </c>
       <c r="G260">
         <v>1.0</v>
       </c>
       <c r="H260" s="1">
-        <v>3134415.02</v>
+        <v>539989.2</v>
       </c>
       <c r="I260" s="1">
-        <v>11226.86</v>
+        <v>-9401.4</v>
       </c>
       <c r="J260" s="1">
-        <v>0.35818039182316</v>
+        <v>-1.7410348206964</v>
       </c>
       <c r="K260">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.65</v>
+      </c>
+      <c r="L260" t="s">
+        <v>638</v>
       </c>
       <c r="M260" s="1">
-        <v>3145641.88</v>
+        <v>530587.8</v>
       </c>
       <c r="N260" s="1">
-        <v>3145641.88</v>
+        <v>534108.3</v>
       </c>
       <c r="O260" s="1">
-        <v>0.85</v>
+        <v>0.15</v>
       </c>
       <c r="P260">
         <v>1</v>
       </c>
     </row>
     <row r="261" spans="1:16">
       <c r="A261" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="B261" t="s">
-        <v>639</v>
+        <v>640</v>
       </c>
       <c r="C261" s="1">
-        <v>6016289.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D261" s="1">
-        <v>98.387</v>
+        <v>100.961</v>
       </c>
       <c r="E261" s="1">
-        <v>114.38153736</v>
+        <v>100.09619333</v>
       </c>
       <c r="F261" t="s">
         <v>8</v>
       </c>
       <c r="G261">
         <v>1.0</v>
       </c>
       <c r="H261" s="1">
-        <v>6881523.85</v>
+        <v>300288.58</v>
       </c>
       <c r="I261" s="1">
-        <v>202807.65</v>
+        <v>2594.42</v>
       </c>
       <c r="J261" s="1">
-        <v>2.9471328505241</v>
+        <v>0.86397557975731</v>
       </c>
       <c r="K261">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>39.45</v>
+        <v>2.62</v>
+      </c>
+      <c r="L261" t="s">
+        <v>641</v>
       </c>
       <c r="M261" s="1">
-        <v>7084331.5</v>
+        <v>302883.0</v>
       </c>
       <c r="N261" s="1">
-        <v>7084370.95</v>
+        <v>310729.03</v>
       </c>
       <c r="O261" s="1">
-        <v>1.92</v>
+        <v>0.09</v>
       </c>
       <c r="P261">
         <v>1</v>
       </c>
     </row>
     <row r="262" spans="1:16">
       <c r="A262" t="s">
-        <v>640</v>
+        <v>642</v>
       </c>
       <c r="B262" t="s">
-        <v>641</v>
+        <v>643</v>
       </c>
       <c r="C262" s="1">
-        <v>1346889.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D262" s="1">
-        <v>96.913</v>
+        <v>101.459</v>
       </c>
       <c r="E262" s="1">
-        <v>112.6789186</v>
+        <v>103.1</v>
       </c>
       <c r="F262" t="s">
         <v>8</v>
       </c>
       <c r="G262">
         <v>1.0</v>
       </c>
       <c r="H262" s="1">
-        <v>1517659.96</v>
+        <v>412400.0</v>
       </c>
       <c r="I262" s="1">
-        <v>84530.41</v>
+        <v>-6564.0</v>
       </c>
       <c r="J262" s="1">
-        <v>5.5697858695567</v>
+        <v>-1.5916585838991</v>
       </c>
       <c r="K262">
-        <v>0.07</v>
+        <v>3.72</v>
       </c>
       <c r="L262" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
       <c r="M262" s="1">
-        <v>1602190.37</v>
+        <v>405836.0</v>
       </c>
       <c r="N262" s="1">
-        <v>1603191.36</v>
+        <v>420696.27</v>
       </c>
       <c r="O262" s="1">
-        <v>0.43</v>
+        <v>0.12</v>
       </c>
       <c r="P262">
         <v>1</v>
       </c>
     </row>
     <row r="263" spans="1:16">
       <c r="A263" t="s">
-        <v>643</v>
+        <v>645</v>
       </c>
       <c r="B263" t="s">
-        <v>644</v>
+        <v>646</v>
       </c>
       <c r="C263" s="1">
-        <v>11236770.0</v>
+        <v>3533000.0</v>
       </c>
       <c r="D263" s="1">
-        <v>65.419</v>
+        <v>87.044</v>
       </c>
       <c r="E263" s="1">
-        <v>73.12521855</v>
+        <v>88.7182287</v>
       </c>
       <c r="F263" t="s">
         <v>8</v>
       </c>
       <c r="G263">
         <v>1.0</v>
       </c>
       <c r="H263" s="1">
-        <v>8216912.62</v>
+        <v>3134415.02</v>
       </c>
       <c r="I263" s="1">
-        <v>-865930.06</v>
+        <v>-59150.5</v>
       </c>
       <c r="J263" s="1">
-        <v>-10.538387105302</v>
+        <v>-1.8871304413287</v>
       </c>
       <c r="K263">
-        <v>0.39</v>
-[...2 lines deleted...]
-        <v>645</v>
+        <v>0.0</v>
+      </c>
+      <c r="L263">
+        <v>0.0</v>
       </c>
       <c r="M263" s="1">
-        <v>7350982.56</v>
+        <v>3075264.52</v>
       </c>
       <c r="N263" s="1">
-        <v>7394390.36</v>
+        <v>3075264.52</v>
       </c>
       <c r="O263" s="1">
-        <v>2.0</v>
+        <v>0.88</v>
       </c>
       <c r="P263">
         <v>1</v>
       </c>
     </row>
     <row r="264" spans="1:16">
       <c r="A264" t="s">
-        <v>646</v>
+        <v>647</v>
       </c>
       <c r="B264" t="s">
-        <v>647</v>
+        <v>648</v>
       </c>
       <c r="C264" s="1">
-        <v>1728146.0</v>
+        <v>5659606.0</v>
       </c>
       <c r="D264" s="1">
-        <v>87.162</v>
+        <v>83.838</v>
       </c>
       <c r="E264" s="1">
-        <v>88.17945822</v>
+        <v>84.1190726</v>
       </c>
       <c r="F264" t="s">
         <v>8</v>
       </c>
       <c r="G264">
         <v>1.0</v>
       </c>
       <c r="H264" s="1">
-        <v>1523869.78</v>
+        <v>4760808.08</v>
       </c>
       <c r="I264" s="1">
-        <v>-17583.16</v>
+        <v>-15907.6</v>
       </c>
       <c r="J264" s="1">
-        <v>-1.1538492481949</v>
+        <v>-0.33413655271733</v>
       </c>
       <c r="K264">
-        <v>0.97</v>
-[...2 lines deleted...]
-        <v>648</v>
+        <v>0.0</v>
+      </c>
+      <c r="L264">
+        <v>0.0</v>
       </c>
       <c r="M264" s="1">
-        <v>1506286.62</v>
+        <v>4744900.48</v>
       </c>
       <c r="N264" s="1">
-        <v>1522976.25</v>
+        <v>4744900.48</v>
       </c>
       <c r="O264" s="1">
-        <v>0.41</v>
+        <v>1.36</v>
       </c>
       <c r="P264">
         <v>1</v>
       </c>
     </row>
     <row r="265" spans="1:16">
       <c r="A265" t="s">
         <v>649</v>
       </c>
       <c r="B265" t="s">
         <v>650</v>
       </c>
       <c r="C265" s="1">
-        <v>400000.0</v>
+        <v>16362770.0</v>
       </c>
       <c r="D265" s="1">
-        <v>82.474</v>
+        <v>61.953</v>
       </c>
       <c r="E265" s="1">
-        <v>80.24</v>
+        <v>69.72928007</v>
       </c>
       <c r="F265" t="s">
         <v>8</v>
       </c>
       <c r="G265">
         <v>1.0</v>
       </c>
       <c r="H265" s="1">
-        <v>320960.0</v>
+        <v>11409641.72</v>
       </c>
       <c r="I265" s="1">
-        <v>8936.0</v>
+        <v>-1272414.82</v>
       </c>
       <c r="J265" s="1">
-        <v>2.784147557328</v>
+        <v>-11.152101452665</v>
       </c>
       <c r="K265">
-        <v>0.97</v>
+        <v>0.47</v>
       </c>
       <c r="L265" t="s">
         <v>651</v>
       </c>
       <c r="M265" s="1">
-        <v>329896.0</v>
+        <v>10137226.9</v>
       </c>
       <c r="N265" s="1">
-        <v>333759.01</v>
+        <v>10213437.06</v>
       </c>
       <c r="O265" s="1">
-        <v>0.09</v>
+        <v>2.93</v>
       </c>
       <c r="P265">
         <v>1</v>
       </c>
     </row>
     <row r="266" spans="1:16">
       <c r="A266" t="s">
         <v>652</v>
       </c>
       <c r="B266" t="s">
         <v>653</v>
       </c>
       <c r="C266" s="1">
-        <v>5180000.0</v>
+        <v>7635457.0</v>
       </c>
       <c r="D266" s="1">
-        <v>77.923</v>
+        <v>98.221</v>
       </c>
       <c r="E266" s="1">
-        <v>78.51779459</v>
+        <v>99.18538105</v>
       </c>
       <c r="F266" t="s">
         <v>8</v>
       </c>
       <c r="G266">
         <v>1.0</v>
       </c>
       <c r="H266" s="1">
-        <v>4067221.76</v>
+        <v>7573257.12</v>
       </c>
       <c r="I266" s="1">
-        <v>-30810.36</v>
+        <v>-73634.9</v>
       </c>
       <c r="J266" s="1">
-        <v>-0.75752840189368</v>
+        <v>-0.97230159802101</v>
       </c>
       <c r="K266">
-        <v>0.97</v>
+        <v>1.5</v>
       </c>
       <c r="L266" t="s">
         <v>654</v>
       </c>
       <c r="M266" s="1">
-        <v>4036411.4</v>
+        <v>7499622.22</v>
       </c>
       <c r="N266" s="1">
-        <v>4086437.43</v>
+        <v>7613840.29</v>
       </c>
       <c r="O266" s="1">
-        <v>1.11</v>
+        <v>2.19</v>
       </c>
       <c r="P266">
         <v>1</v>
       </c>
     </row>
     <row r="267" spans="1:16">
       <c r="A267" t="s">
         <v>655</v>
       </c>
       <c r="B267" t="s">
         <v>656</v>
       </c>
       <c r="C267" s="1">
-        <v>1410000.0</v>
+        <v>972800.0</v>
       </c>
       <c r="D267" s="1">
-        <v>100.249</v>
+        <v>97.297</v>
       </c>
       <c r="E267" s="1">
-        <v>99.934</v>
+        <v>98.725</v>
       </c>
       <c r="F267" t="s">
         <v>8</v>
       </c>
       <c r="G267">
         <v>1.0</v>
       </c>
       <c r="H267" s="1">
-        <v>1409069.4</v>
+        <v>960396.8</v>
       </c>
       <c r="I267" s="1">
-        <v>4441.5</v>
+        <v>-13891.58</v>
       </c>
       <c r="J267" s="1">
-        <v>0.31520803730462</v>
+        <v>-1.4464417207554</v>
       </c>
       <c r="K267">
-        <v>1.05</v>
+        <v>3.82</v>
       </c>
       <c r="L267" t="s">
         <v>657</v>
       </c>
       <c r="M267" s="1">
-        <v>1413510.9</v>
+        <v>946505.22</v>
       </c>
       <c r="N267" s="1">
-        <v>1428344.87</v>
+        <v>983658.18</v>
       </c>
       <c r="O267" s="1">
-        <v>0.39</v>
+        <v>0.28</v>
       </c>
       <c r="P267">
         <v>1</v>
       </c>
     </row>
     <row r="268" spans="1:16">
       <c r="A268" t="s">
         <v>658</v>
       </c>
       <c r="B268" t="s">
         <v>659</v>
       </c>
       <c r="C268" s="1">
-        <v>1890000.0</v>
+        <v>1537000.0</v>
       </c>
       <c r="D268" s="1">
-        <v>80.999</v>
+        <v>97.501</v>
       </c>
       <c r="E268" s="1">
-        <v>82.87465608</v>
+        <v>98.469</v>
       </c>
       <c r="F268" t="s">
         <v>8</v>
       </c>
       <c r="G268">
         <v>1.0</v>
       </c>
       <c r="H268" s="1">
-        <v>1566331.0</v>
+        <v>1513468.53</v>
       </c>
       <c r="I268" s="1">
-        <v>-35449.9</v>
+        <v>-14878.16</v>
       </c>
       <c r="J268" s="1">
-        <v>-2.2632444866379</v>
+        <v>-0.98305050320405</v>
       </c>
       <c r="K268">
-        <v>2.32</v>
+        <v>4.1</v>
       </c>
       <c r="L268" t="s">
         <v>660</v>
       </c>
       <c r="M268" s="1">
-        <v>1530881.1</v>
+        <v>1498590.37</v>
       </c>
       <c r="N268" s="1">
-        <v>1574687.68</v>
+        <v>1561586.32</v>
       </c>
       <c r="O268" s="1">
-        <v>0.43</v>
+        <v>0.45</v>
       </c>
       <c r="P268">
         <v>1</v>
       </c>
     </row>
     <row r="269" spans="1:16">
       <c r="A269" t="s">
         <v>661</v>
       </c>
       <c r="B269" t="s">
         <v>662</v>
       </c>
       <c r="C269" s="1">
-        <v>1416000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D269" s="1">
-        <v>100.367</v>
+        <v>82.13</v>
       </c>
       <c r="E269" s="1">
-        <v>99.42846751</v>
+        <v>81.75</v>
       </c>
       <c r="F269" t="s">
         <v>8</v>
       </c>
       <c r="G269">
         <v>1.0</v>
       </c>
       <c r="H269" s="1">
-        <v>1407907.1</v>
+        <v>163500.0</v>
       </c>
       <c r="I269" s="1">
-        <v>13289.62</v>
+        <v>760.0</v>
       </c>
       <c r="J269" s="1">
-        <v>0.94392733725116</v>
+        <v>0.46483180428135</v>
       </c>
       <c r="K269">
-        <v>2.47</v>
-[...2 lines deleted...]
-        <v>663</v>
+        <v>0.2</v>
+      </c>
+      <c r="L269">
+        <v>394.52</v>
       </c>
       <c r="M269" s="1">
-        <v>1421196.72</v>
+        <v>164260.0</v>
       </c>
       <c r="N269" s="1">
-        <v>1456204.9</v>
+        <v>164654.52</v>
       </c>
       <c r="O269" s="1">
-        <v>0.39</v>
+        <v>0.05</v>
       </c>
       <c r="P269">
         <v>1</v>
       </c>
     </row>
     <row r="270" spans="1:16">
       <c r="A270" t="s">
+        <v>663</v>
+      </c>
+      <c r="B270" t="s">
         <v>664</v>
       </c>
-      <c r="B270" t="s">
+      <c r="C270" s="1">
+        <v>7268896.0</v>
+      </c>
+      <c r="D270" s="1">
+        <v>99.045</v>
+      </c>
+      <c r="E270" s="1">
+        <v>99.18199999</v>
+      </c>
+      <c r="F270" t="s">
+        <v>8</v>
+      </c>
+      <c r="G270">
+        <v>1.0</v>
+      </c>
+      <c r="H270" s="1">
+        <v>7209436.43</v>
+      </c>
+      <c r="I270" s="1">
+        <v>-9958.39</v>
+      </c>
+      <c r="J270" s="1">
+        <v>-0.13812993701645</v>
+      </c>
+      <c r="K270">
+        <v>1.73</v>
+      </c>
+      <c r="L270" t="s">
         <v>665</v>
       </c>
-      <c r="C270" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M270" s="1">
-        <v>6266850.62</v>
+        <v>7199478.04</v>
       </c>
       <c r="N270" s="1">
-        <v>6324403.74</v>
+        <v>7325080.58</v>
       </c>
       <c r="O270" s="1">
-        <v>1.71</v>
+        <v>2.1</v>
       </c>
       <c r="P270">
         <v>1</v>
       </c>
     </row>
     <row r="271" spans="1:16">
       <c r="A271" t="s">
+        <v>666</v>
+      </c>
+      <c r="B271" t="s">
         <v>667</v>
       </c>
-      <c r="B271" t="s">
+      <c r="C271" s="1">
+        <v>8481534.2</v>
+      </c>
+      <c r="D271" s="1">
+        <v>86.994</v>
+      </c>
+      <c r="E271" s="1">
+        <v>103.18811047</v>
+      </c>
+      <c r="F271" t="s">
+        <v>8</v>
+      </c>
+      <c r="G271">
+        <v>1.0</v>
+      </c>
+      <c r="H271" s="1">
+        <v>8751934.88</v>
+      </c>
+      <c r="I271" s="1">
+        <v>-1373509.02</v>
+      </c>
+      <c r="J271" s="1">
+        <v>-15.693775591712</v>
+      </c>
+      <c r="K271">
+        <v>2.05</v>
+      </c>
+      <c r="L271" t="s">
         <v>668</v>
       </c>
-      <c r="C271" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M271" s="1">
-        <v>998588.92</v>
+        <v>7378425.86</v>
       </c>
       <c r="N271" s="1">
-        <v>1029404.03</v>
+        <v>7552703.96</v>
       </c>
       <c r="O271" s="1">
-        <v>0.28</v>
+        <v>2.17</v>
       </c>
       <c r="P271">
         <v>1</v>
       </c>
     </row>
     <row r="272" spans="1:16">
       <c r="A272" t="s">
+        <v>669</v>
+      </c>
+      <c r="B272" t="s">
         <v>670</v>
       </c>
-      <c r="B272" t="s">
+      <c r="C272" s="1">
+        <v>14979276.0</v>
+      </c>
+      <c r="D272" s="1">
+        <v>96.124</v>
+      </c>
+      <c r="E272" s="1">
+        <v>96.90725259</v>
+      </c>
+      <c r="F272" t="s">
+        <v>8</v>
+      </c>
+      <c r="G272">
+        <v>1.0</v>
+      </c>
+      <c r="H272" s="1">
+        <v>14516004.83</v>
+      </c>
+      <c r="I272" s="1">
+        <v>-117325.57</v>
+      </c>
+      <c r="J272" s="1">
+        <v>-0.80824973106598</v>
+      </c>
+      <c r="K272">
+        <v>0.51</v>
+      </c>
+      <c r="L272" t="s">
         <v>671</v>
       </c>
-      <c r="C272" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M272" s="1">
-        <v>169690.0</v>
+        <v>14398679.26</v>
       </c>
       <c r="N272" s="1">
-        <v>172607.81</v>
+        <v>14474601.62</v>
       </c>
       <c r="O272" s="1">
-        <v>0.05</v>
+        <v>4.16</v>
       </c>
       <c r="P272">
         <v>1</v>
       </c>
     </row>
     <row r="273" spans="1:16">
       <c r="A273" t="s">
+        <v>672</v>
+      </c>
+      <c r="B273" t="s">
         <v>673</v>
       </c>
-      <c r="B273" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C273" s="1">
-        <v>5800327.06</v>
+        <v>270000.0</v>
       </c>
       <c r="D273" s="1">
-        <v>78.878</v>
+        <v>99.848</v>
       </c>
       <c r="E273" s="1">
-        <v>77.80337132</v>
+        <v>100.0</v>
       </c>
       <c r="F273" t="s">
         <v>8</v>
       </c>
       <c r="G273">
         <v>1.0</v>
       </c>
       <c r="H273" s="1">
-        <v>4512850.0</v>
+        <v>270000.0</v>
       </c>
       <c r="I273" s="1">
-        <v>62331.98</v>
+        <v>-410.4</v>
       </c>
       <c r="J273" s="1">
-        <v>1.3812109864055</v>
+        <v>-0.152</v>
       </c>
       <c r="K273">
-        <v>0.0</v>
+        <v>0.09</v>
       </c>
       <c r="L273">
-        <v>0.0</v>
+        <v>247.84</v>
       </c>
       <c r="M273" s="1">
-        <v>4575181.98</v>
+        <v>269589.6</v>
       </c>
       <c r="N273" s="1">
-        <v>4575181.98</v>
+        <v>269837.44</v>
       </c>
       <c r="O273" s="1">
-        <v>1.24</v>
+        <v>0.08</v>
       </c>
       <c r="P273">
         <v>1</v>
       </c>
     </row>
     <row r="274" spans="1:16">
       <c r="A274" t="s">
+        <v>674</v>
+      </c>
+      <c r="B274" t="s">
         <v>675</v>
       </c>
-      <c r="B274" t="s">
+      <c r="C274" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="D274" s="1">
+        <v>98.257</v>
+      </c>
+      <c r="E274" s="1">
+        <v>99.24</v>
+      </c>
+      <c r="F274" t="s">
+        <v>8</v>
+      </c>
+      <c r="G274">
+        <v>1.0</v>
+      </c>
+      <c r="H274" s="1">
+        <v>198480.0</v>
+      </c>
+      <c r="I274" s="1">
+        <v>-1966.0</v>
+      </c>
+      <c r="J274" s="1">
+        <v>-0.99052801289802</v>
+      </c>
+      <c r="K274">
+        <v>1.02</v>
+      </c>
+      <c r="L274" t="s">
         <v>676</v>
       </c>
-      <c r="C274" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M274" s="1">
-        <v>7730155.09</v>
+        <v>196514.0</v>
       </c>
       <c r="N274" s="1">
-        <v>7870739.42</v>
+        <v>198548.25</v>
       </c>
       <c r="O274" s="1">
-        <v>2.13</v>
+        <v>0.06</v>
       </c>
       <c r="P274">
         <v>1</v>
       </c>
     </row>
     <row r="275" spans="1:16">
       <c r="A275" t="s">
+        <v>677</v>
+      </c>
+      <c r="B275" t="s">
         <v>678</v>
       </c>
-      <c r="B275" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C275" s="1">
-        <v>6700129.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D275" s="1">
-        <v>99.458</v>
+        <v>88.392</v>
       </c>
       <c r="E275" s="1">
-        <v>98.81259913</v>
+        <v>85.48</v>
       </c>
       <c r="F275" t="s">
         <v>8</v>
       </c>
       <c r="G275">
         <v>1.0</v>
       </c>
       <c r="H275" s="1">
-        <v>6620571.61</v>
+        <v>170960.0</v>
       </c>
       <c r="I275" s="1">
-        <v>43242.69</v>
+        <v>5824.0</v>
       </c>
       <c r="J275" s="1">
-        <v>0.65315644248428</v>
+        <v>3.4066448291998</v>
       </c>
       <c r="K275">
-        <v>0.11</v>
-[...2 lines deleted...]
-        <v>680</v>
+        <v>0.05</v>
+      </c>
+      <c r="L275">
+        <v>91.23</v>
       </c>
       <c r="M275" s="1">
-        <v>6663814.3</v>
+        <v>176784.0</v>
       </c>
       <c r="N275" s="1">
-        <v>6671156.91</v>
+        <v>176875.23</v>
       </c>
       <c r="O275" s="1">
-        <v>1.81</v>
+        <v>0.05</v>
       </c>
       <c r="P275">
         <v>1</v>
       </c>
     </row>
     <row r="276" spans="1:16">
       <c r="A276" t="s">
+        <v>679</v>
+      </c>
+      <c r="B276" t="s">
+        <v>680</v>
+      </c>
+      <c r="C276" s="1">
+        <v>700000.0</v>
+      </c>
+      <c r="D276" s="1">
+        <v>92.028</v>
+      </c>
+      <c r="E276" s="1">
+        <v>94.01785714</v>
+      </c>
+      <c r="F276" t="s">
+        <v>8</v>
+      </c>
+      <c r="G276">
+        <v>1.0</v>
+      </c>
+      <c r="H276" s="1">
+        <v>658125.0</v>
+      </c>
+      <c r="I276" s="1">
+        <v>-13929.0</v>
+      </c>
+      <c r="J276" s="1">
+        <v>-2.1164672364672</v>
+      </c>
+      <c r="K276">
+        <v>0.98</v>
+      </c>
+      <c r="L276" t="s">
         <v>681</v>
       </c>
-      <c r="B276" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M276" s="1">
-        <v>4427222.45</v>
+        <v>644196.0</v>
       </c>
       <c r="N276" s="1">
-        <v>4489975.79</v>
+        <v>651042.58</v>
       </c>
       <c r="O276" s="1">
-        <v>1.22</v>
+        <v>0.19</v>
       </c>
       <c r="P276">
         <v>1</v>
       </c>
     </row>
     <row r="277" spans="1:16">
       <c r="A277" t="s">
+        <v>682</v>
+      </c>
+      <c r="B277" t="s">
+        <v>683</v>
+      </c>
+      <c r="C277" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="D277" s="1">
+        <v>101.149</v>
+      </c>
+      <c r="E277" s="1">
+        <v>99.942</v>
+      </c>
+      <c r="F277" t="s">
+        <v>8</v>
+      </c>
+      <c r="G277">
+        <v>1.0</v>
+      </c>
+      <c r="H277" s="1">
+        <v>499710.0</v>
+      </c>
+      <c r="I277" s="1">
+        <v>6035.0</v>
+      </c>
+      <c r="J277" s="1">
+        <v>1.2077004662704</v>
+      </c>
+      <c r="K277">
+        <v>0.28</v>
+      </c>
+      <c r="L277" t="s">
         <v>684</v>
       </c>
-      <c r="B277" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M277" s="1">
-        <v>3378310.0</v>
+        <v>505745.0</v>
       </c>
       <c r="N277" s="1">
-        <v>3436575.64</v>
+        <v>507135.41</v>
       </c>
       <c r="O277" s="1">
-        <v>0.93</v>
+        <v>0.15</v>
       </c>
       <c r="P277">
         <v>1</v>
       </c>
     </row>
     <row r="278" spans="1:16">
       <c r="A278" t="s">
+        <v>685</v>
+      </c>
+      <c r="B278" t="s">
+        <v>686</v>
+      </c>
+      <c r="C278" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="D278" s="1">
+        <v>94.056</v>
+      </c>
+      <c r="E278" s="1">
+        <v>94.5700925</v>
+      </c>
+      <c r="F278" t="s">
+        <v>8</v>
+      </c>
+      <c r="G278">
+        <v>1.0</v>
+      </c>
+      <c r="H278" s="1">
+        <v>378280.37</v>
+      </c>
+      <c r="I278" s="1">
+        <v>-2056.37</v>
+      </c>
+      <c r="J278" s="1">
+        <v>-0.54361002131831</v>
+      </c>
+      <c r="K278">
+        <v>0.39</v>
+      </c>
+      <c r="L278" t="s">
         <v>687</v>
       </c>
-      <c r="B278" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M278" s="1">
-        <v>301473.0</v>
+        <v>376224.0</v>
       </c>
       <c r="N278" s="1">
-        <v>305608.27</v>
+        <v>377771.95</v>
       </c>
       <c r="O278" s="1">
-        <v>0.08</v>
+        <v>0.11</v>
       </c>
       <c r="P278">
         <v>1</v>
       </c>
     </row>
     <row r="279" spans="1:16">
       <c r="A279" t="s">
+        <v>688</v>
+      </c>
+      <c r="B279" t="s">
+        <v>689</v>
+      </c>
+      <c r="C279" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="D279" s="1">
+        <v>101.073</v>
+      </c>
+      <c r="E279" s="1">
+        <v>99.858</v>
+      </c>
+      <c r="F279" t="s">
+        <v>8</v>
+      </c>
+      <c r="G279">
+        <v>1.0</v>
+      </c>
+      <c r="H279" s="1">
+        <v>499290.0</v>
+      </c>
+      <c r="I279" s="1">
+        <v>6075.0</v>
+      </c>
+      <c r="J279" s="1">
+        <v>1.2167277534098</v>
+      </c>
+      <c r="K279">
+        <v>3.49</v>
+      </c>
+      <c r="L279" t="s">
         <v>690</v>
       </c>
-      <c r="B279" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M279" s="1">
-        <v>357783.99</v>
+        <v>505365.0</v>
       </c>
       <c r="N279" s="1">
-        <v>361423.6</v>
+        <v>522829.04</v>
       </c>
       <c r="O279" s="1">
-        <v>0.1</v>
+        <v>0.15</v>
       </c>
       <c r="P279">
         <v>1</v>
       </c>
     </row>
     <row r="280" spans="1:16">
       <c r="A280" t="s">
+        <v>691</v>
+      </c>
+      <c r="B280" t="s">
+        <v>692</v>
+      </c>
+      <c r="C280" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="D280" s="1">
+        <v>97.85</v>
+      </c>
+      <c r="E280" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F280" t="s">
+        <v>8</v>
+      </c>
+      <c r="G280">
+        <v>1.0</v>
+      </c>
+      <c r="H280" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="I280" s="1">
+        <v>-6450.0</v>
+      </c>
+      <c r="J280" s="1">
+        <v>-2.15</v>
+      </c>
+      <c r="K280">
+        <v>1.81</v>
+      </c>
+      <c r="L280" t="s">
         <v>693</v>
       </c>
-      <c r="B280" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M280" s="1">
-        <v>202982.0</v>
+        <v>293550.0</v>
       </c>
       <c r="N280" s="1">
-        <v>203824.47</v>
+        <v>298974.66</v>
       </c>
       <c r="O280" s="1">
-        <v>0.06</v>
+        <v>0.09</v>
       </c>
       <c r="P280">
         <v>1</v>
       </c>
     </row>
     <row r="281" spans="1:16">
       <c r="A281" t="s">
+        <v>694</v>
+      </c>
+      <c r="B281" t="s">
         <v>695</v>
       </c>
-      <c r="B281" t="s">
+      <c r="C281" s="1">
+        <v>1100000.0</v>
+      </c>
+      <c r="D281" s="1">
+        <v>93.382</v>
+      </c>
+      <c r="E281" s="1">
+        <v>94.54545455</v>
+      </c>
+      <c r="F281" t="s">
+        <v>8</v>
+      </c>
+      <c r="G281">
+        <v>1.0</v>
+      </c>
+      <c r="H281" s="1">
+        <v>1040000.0</v>
+      </c>
+      <c r="I281" s="1">
+        <v>-12798.0</v>
+      </c>
+      <c r="J281" s="1">
+        <v>-1.2305769230769</v>
+      </c>
+      <c r="K281">
+        <v>0.4</v>
+      </c>
+      <c r="L281" t="s">
         <v>696</v>
       </c>
-      <c r="C281" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M281" s="1">
-        <v>181026.0</v>
+        <v>1027202.0</v>
       </c>
       <c r="N281" s="1">
-        <v>184229.29</v>
+        <v>1031602.0</v>
       </c>
       <c r="O281" s="1">
-        <v>0.05</v>
+        <v>0.3</v>
       </c>
       <c r="P281">
         <v>1</v>
       </c>
     </row>
     <row r="282" spans="1:16">
       <c r="A282" t="s">
+        <v>697</v>
+      </c>
+      <c r="B282" t="s">
         <v>698</v>
       </c>
-      <c r="B282" t="s">
+      <c r="C282" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="D282" s="1">
+        <v>97.066</v>
+      </c>
+      <c r="E282" s="1">
+        <v>98.642</v>
+      </c>
+      <c r="F282" t="s">
+        <v>8</v>
+      </c>
+      <c r="G282">
+        <v>1.0</v>
+      </c>
+      <c r="H282" s="1">
+        <v>591852.0</v>
+      </c>
+      <c r="I282" s="1">
+        <v>-9456.0</v>
+      </c>
+      <c r="J282" s="1">
+        <v>-1.5976967214777</v>
+      </c>
+      <c r="K282">
+        <v>4.11</v>
+      </c>
+      <c r="L282" t="s">
         <v>699</v>
       </c>
-      <c r="C282" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M282" s="1">
-        <v>656964.0</v>
+        <v>582396.0</v>
       </c>
       <c r="N282" s="1">
-        <v>661864.0</v>
+        <v>607063.81</v>
       </c>
       <c r="O282" s="1">
-        <v>0.18</v>
+        <v>0.17</v>
       </c>
       <c r="P282">
         <v>1</v>
       </c>
     </row>
     <row r="283" spans="1:16">
       <c r="A283" t="s">
+        <v>700</v>
+      </c>
+      <c r="B283" t="s">
         <v>701</v>
       </c>
-      <c r="B283" t="s">
+      <c r="C283" s="1">
+        <v>355000.0</v>
+      </c>
+      <c r="D283" s="1">
+        <v>97.828</v>
+      </c>
+      <c r="E283" s="1">
+        <v>99.628</v>
+      </c>
+      <c r="F283" t="s">
+        <v>8</v>
+      </c>
+      <c r="G283">
+        <v>1.0</v>
+      </c>
+      <c r="H283" s="1">
+        <v>353679.4</v>
+      </c>
+      <c r="I283" s="1">
+        <v>-6390.0</v>
+      </c>
+      <c r="J283" s="1">
+        <v>-1.8067210021279</v>
+      </c>
+      <c r="K283">
+        <v>1.88</v>
+      </c>
+      <c r="L283" t="s">
         <v>702</v>
       </c>
-      <c r="C283" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M283" s="1">
-        <v>517360.0</v>
+        <v>347289.4</v>
       </c>
       <c r="N283" s="1">
-        <v>531745.27</v>
+        <v>353959.02</v>
       </c>
       <c r="O283" s="1">
-        <v>0.14</v>
+        <v>0.1</v>
       </c>
       <c r="P283">
         <v>1</v>
       </c>
     </row>
     <row r="284" spans="1:16">
       <c r="A284" t="s">
+        <v>703</v>
+      </c>
+      <c r="B284" t="s">
         <v>704</v>
-      </c>
-[...1 lines deleted...]
-        <v>705</v>
       </c>
       <c r="C284" s="1">
         <v>300000.0</v>
       </c>
       <c r="D284" s="1">
-        <v>100.352</v>
+        <v>98.322</v>
       </c>
       <c r="E284" s="1">
-        <v>99.67</v>
+        <v>99.736</v>
       </c>
       <c r="F284" t="s">
         <v>8</v>
       </c>
       <c r="G284">
         <v>1.0</v>
       </c>
       <c r="H284" s="1">
-        <v>299010.0</v>
+        <v>299208.0</v>
       </c>
       <c r="I284" s="1">
-        <v>2046.0</v>
+        <v>-4242.0</v>
       </c>
       <c r="J284" s="1">
-        <v>0.68425805157018</v>
+        <v>-1.4177428411005</v>
       </c>
       <c r="K284">
-        <v>0.18</v>
-[...2 lines deleted...]
-        <v>539.38</v>
+        <v>1.75</v>
+      </c>
+      <c r="L284" t="s">
+        <v>705</v>
       </c>
       <c r="M284" s="1">
-        <v>301056.0</v>
+        <v>294966.0</v>
       </c>
       <c r="N284" s="1">
-        <v>301595.38</v>
+        <v>300226.27</v>
       </c>
       <c r="O284" s="1">
-        <v>0.08</v>
+        <v>0.09</v>
       </c>
       <c r="P284">
         <v>1</v>
       </c>
     </row>
     <row r="285" spans="1:16">
       <c r="A285" t="s">
         <v>706</v>
       </c>
       <c r="B285" t="s">
         <v>707</v>
       </c>
       <c r="C285" s="1">
-        <v>300000.0</v>
+        <v>348000.0</v>
       </c>
       <c r="D285" s="1">
-        <v>99.511</v>
+        <v>99.163</v>
       </c>
       <c r="E285" s="1">
-        <v>100.0</v>
+        <v>99.394</v>
       </c>
       <c r="F285" t="s">
         <v>8</v>
       </c>
       <c r="G285">
         <v>1.0</v>
       </c>
       <c r="H285" s="1">
-        <v>300000.0</v>
+        <v>345891.12</v>
       </c>
       <c r="I285" s="1">
-        <v>-1467.0</v>
+        <v>-803.88</v>
       </c>
       <c r="J285" s="1">
-        <v>-0.489</v>
+        <v>-0.23240839487293</v>
       </c>
       <c r="K285">
-        <v>1.21</v>
-[...2 lines deleted...]
-        <v>708</v>
+        <v>0.01</v>
+      </c>
+      <c r="L285">
+        <v>35.75</v>
       </c>
       <c r="M285" s="1">
-        <v>298533.0</v>
+        <v>345087.24</v>
       </c>
       <c r="N285" s="1">
-        <v>302169.99</v>
+        <v>345122.99</v>
       </c>
       <c r="O285" s="1">
-        <v>0.08</v>
+        <v>0.1</v>
       </c>
       <c r="P285">
         <v>1</v>
       </c>
     </row>
     <row r="286" spans="1:16">
       <c r="A286" t="s">
+        <v>708</v>
+      </c>
+      <c r="B286" t="s">
         <v>709</v>
       </c>
-      <c r="B286" t="s">
+      <c r="C286" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="D286" s="1">
+        <v>95.056</v>
+      </c>
+      <c r="E286" s="1">
+        <v>93.6</v>
+      </c>
+      <c r="F286" t="s">
+        <v>8</v>
+      </c>
+      <c r="G286">
+        <v>1.0</v>
+      </c>
+      <c r="H286" s="1">
+        <v>374400.0</v>
+      </c>
+      <c r="I286" s="1">
+        <v>5824.0</v>
+      </c>
+      <c r="J286" s="1">
+        <v>1.5555555555556</v>
+      </c>
+      <c r="K286">
+        <v>0.85</v>
+      </c>
+      <c r="L286" t="s">
         <v>710</v>
       </c>
-      <c r="C286" s="1">
-[...23 lines deleted...]
-      <c r="K286">
+      <c r="M286" s="1">
+        <v>380224.0</v>
+      </c>
+      <c r="N286" s="1">
+        <v>383625.37</v>
+      </c>
+      <c r="O286" s="1">
         <v>0.11</v>
-      </c>
-[...10 lines deleted...]
-        <v>0.28</v>
       </c>
       <c r="P286">
         <v>1</v>
       </c>
     </row>
     <row r="287" spans="1:16">
       <c r="A287" t="s">
+        <v>711</v>
+      </c>
+      <c r="B287" t="s">
         <v>712</v>
       </c>
-      <c r="B287" t="s">
+      <c r="C287" s="1">
+        <v>900000.0</v>
+      </c>
+      <c r="D287" s="1">
+        <v>98.042</v>
+      </c>
+      <c r="E287" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F287" t="s">
+        <v>8</v>
+      </c>
+      <c r="G287">
+        <v>1.0</v>
+      </c>
+      <c r="H287" s="1">
+        <v>900000.0</v>
+      </c>
+      <c r="I287" s="1">
+        <v>-17622.0</v>
+      </c>
+      <c r="J287" s="1">
+        <v>-1.958</v>
+      </c>
+      <c r="K287">
+        <v>2.69</v>
+      </c>
+      <c r="L287" t="s">
         <v>713</v>
       </c>
-      <c r="C287" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M287" s="1">
-        <v>600972.0</v>
+        <v>882378.0</v>
       </c>
       <c r="N287" s="1">
-        <v>621468.58</v>
+        <v>906551.63</v>
       </c>
       <c r="O287" s="1">
-        <v>0.17</v>
+        <v>0.26</v>
       </c>
       <c r="P287">
         <v>1</v>
       </c>
     </row>
     <row r="288" spans="1:16">
       <c r="A288" t="s">
+        <v>714</v>
+      </c>
+      <c r="B288" t="s">
         <v>715</v>
       </c>
-      <c r="B288" t="s">
+      <c r="C288" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="D288" s="1">
+        <v>101.086</v>
+      </c>
+      <c r="E288" s="1">
+        <v>103.012</v>
+      </c>
+      <c r="F288" t="s">
+        <v>8</v>
+      </c>
+      <c r="G288">
+        <v>1.0</v>
+      </c>
+      <c r="H288" s="1">
+        <v>412048.0</v>
+      </c>
+      <c r="I288" s="1">
+        <v>-7704.0</v>
+      </c>
+      <c r="J288" s="1">
+        <v>-1.8696850852328</v>
+      </c>
+      <c r="K288">
+        <v>2.88</v>
+      </c>
+      <c r="L288" t="s">
         <v>716</v>
       </c>
-      <c r="C288" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M288" s="1">
-        <v>355390.5</v>
+        <v>404344.0</v>
       </c>
       <c r="N288" s="1">
-        <v>360226.77</v>
+        <v>415848.11</v>
       </c>
       <c r="O288" s="1">
-        <v>0.1</v>
+        <v>0.12</v>
       </c>
       <c r="P288">
         <v>1</v>
       </c>
     </row>
     <row r="289" spans="1:16">
       <c r="A289" t="s">
+        <v>717</v>
+      </c>
+      <c r="B289" t="s">
         <v>718</v>
       </c>
-      <c r="B289" t="s">
+      <c r="C289" s="1">
+        <v>85000.0</v>
+      </c>
+      <c r="D289" s="1">
+        <v>100.52</v>
+      </c>
+      <c r="E289" s="1">
+        <v>99.849</v>
+      </c>
+      <c r="F289" t="s">
+        <v>8</v>
+      </c>
+      <c r="G289">
+        <v>1.0</v>
+      </c>
+      <c r="H289" s="1">
+        <v>84871.65</v>
+      </c>
+      <c r="I289" s="1">
+        <v>570.35</v>
+      </c>
+      <c r="J289" s="1">
+        <v>0.67201474226081</v>
+      </c>
+      <c r="K289">
+        <v>2.38</v>
+      </c>
+      <c r="L289" t="s">
         <v>719</v>
       </c>
-      <c r="C289" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M289" s="1">
-        <v>301836.0</v>
+        <v>85442.0</v>
       </c>
       <c r="N289" s="1">
-        <v>305189.42</v>
+        <v>87468.26</v>
       </c>
       <c r="O289" s="1">
-        <v>0.08</v>
+        <v>0.03</v>
       </c>
       <c r="P289">
         <v>1</v>
       </c>
     </row>
     <row r="290" spans="1:16">
       <c r="A290" t="s">
+        <v>720</v>
+      </c>
+      <c r="B290" t="s">
         <v>721</v>
       </c>
-      <c r="B290" t="s">
+      <c r="C290" s="1">
+        <v>532000.0</v>
+      </c>
+      <c r="D290" s="1">
+        <v>107.571</v>
+      </c>
+      <c r="E290" s="1">
+        <v>99.283</v>
+      </c>
+      <c r="F290" t="s">
+        <v>8</v>
+      </c>
+      <c r="G290">
+        <v>1.0</v>
+      </c>
+      <c r="H290" s="1">
+        <v>528185.56</v>
+      </c>
+      <c r="I290" s="1">
+        <v>44092.16</v>
+      </c>
+      <c r="J290" s="1">
+        <v>8.3478541139974</v>
+      </c>
+      <c r="K290">
+        <v>3.43</v>
+      </c>
+      <c r="L290" t="s">
         <v>722</v>
       </c>
-      <c r="C290" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M290" s="1">
-        <v>261660.33</v>
+        <v>572277.72</v>
       </c>
       <c r="N290" s="1">
-        <v>268103.99</v>
+        <v>590504.19</v>
       </c>
       <c r="O290" s="1">
-        <v>0.07</v>
+        <v>0.17</v>
       </c>
       <c r="P290">
         <v>1</v>
       </c>
     </row>
     <row r="291" spans="1:16">
       <c r="A291" t="s">
+        <v>723</v>
+      </c>
+      <c r="B291" t="s">
         <v>724</v>
       </c>
-      <c r="B291" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C291" s="1">
-        <v>900000.0</v>
+        <v>303000.0</v>
       </c>
       <c r="D291" s="1">
-        <v>100.42</v>
+        <v>99.482</v>
       </c>
       <c r="E291" s="1">
-        <v>100.0</v>
+        <v>99.115</v>
       </c>
       <c r="F291" t="s">
         <v>8</v>
       </c>
       <c r="G291">
         <v>1.0</v>
       </c>
       <c r="H291" s="1">
-        <v>900000.0</v>
+        <v>300318.45</v>
       </c>
       <c r="I291" s="1">
-        <v>3780.0</v>
+        <v>1112.01</v>
       </c>
       <c r="J291" s="1">
-        <v>0.42</v>
+        <v>0.3702769510165</v>
       </c>
       <c r="K291">
-        <v>2.07</v>
-[...2 lines deleted...]
-        <v>726</v>
+        <v>0.29</v>
+      </c>
+      <c r="L291">
+        <v>871.64</v>
       </c>
       <c r="M291" s="1">
-        <v>903780.0</v>
+        <v>301430.46</v>
       </c>
       <c r="N291" s="1">
-        <v>922411.85</v>
+        <v>302302.1</v>
       </c>
       <c r="O291" s="1">
-        <v>0.25</v>
+        <v>0.09</v>
       </c>
       <c r="P291">
         <v>1</v>
       </c>
     </row>
     <row r="292" spans="1:16">
       <c r="A292" t="s">
+        <v>725</v>
+      </c>
+      <c r="B292" t="s">
+        <v>726</v>
+      </c>
+      <c r="C292" s="1">
+        <v>386883.39</v>
+      </c>
+      <c r="D292" s="1">
+        <v>89.32</v>
+      </c>
+      <c r="E292" s="1">
+        <v>93.69960029</v>
+      </c>
+      <c r="F292" t="s">
+        <v>8</v>
+      </c>
+      <c r="G292">
+        <v>1.0</v>
+      </c>
+      <c r="H292" s="1">
+        <v>362508.19</v>
+      </c>
+      <c r="I292" s="1">
+        <v>-16943.94</v>
+      </c>
+      <c r="J292" s="1">
+        <v>-4.6740847427475</v>
+      </c>
+      <c r="K292">
+        <v>1.25</v>
+      </c>
+      <c r="L292" t="s">
         <v>727</v>
       </c>
-      <c r="B292" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M292" s="1">
-        <v>411972.0</v>
+        <v>345564.25</v>
       </c>
       <c r="N292" s="1">
-        <v>420774.74</v>
+        <v>350387.04</v>
       </c>
       <c r="O292" s="1">
-        <v>0.11</v>
+        <v>0.1</v>
       </c>
       <c r="P292">
         <v>1</v>
       </c>
     </row>
     <row r="293" spans="1:16">
       <c r="A293" t="s">
-        <v>730</v>
+        <v>728</v>
       </c>
       <c r="B293" t="s">
-        <v>731</v>
+        <v>729</v>
       </c>
       <c r="C293" s="1">
-        <v>785000.0</v>
+        <v>530000.0</v>
       </c>
       <c r="D293" s="1">
-        <v>102.897</v>
+        <v>93.492</v>
       </c>
       <c r="E293" s="1">
-        <v>99.849</v>
+        <v>93.818</v>
       </c>
       <c r="F293" t="s">
         <v>8</v>
       </c>
       <c r="G293">
         <v>1.0</v>
       </c>
       <c r="H293" s="1">
-        <v>783814.65</v>
+        <v>497235.4</v>
       </c>
       <c r="I293" s="1">
-        <v>23926.8</v>
+        <v>-1727.8</v>
       </c>
       <c r="J293" s="1">
-        <v>3.0526094402548</v>
+        <v>-0.3474812935684</v>
       </c>
       <c r="K293">
-        <v>1.77</v>
-[...2 lines deleted...]
-        <v>732</v>
+        <v>0.16</v>
+      </c>
+      <c r="L293">
+        <v>842.92</v>
       </c>
       <c r="M293" s="1">
-        <v>807741.45</v>
+        <v>495507.6</v>
       </c>
       <c r="N293" s="1">
-        <v>821652.08</v>
+        <v>496350.52</v>
       </c>
       <c r="O293" s="1">
-        <v>0.22</v>
+        <v>0.14</v>
       </c>
       <c r="P293">
         <v>1</v>
       </c>
     </row>
     <row r="294" spans="1:16">
       <c r="A294" t="s">
-        <v>733</v>
+        <v>730</v>
       </c>
       <c r="B294" t="s">
-        <v>734</v>
+        <v>731</v>
       </c>
       <c r="C294" s="1">
-        <v>532000.0</v>
+        <v>340000.0</v>
       </c>
       <c r="D294" s="1">
-        <v>110.239</v>
+        <v>65.187</v>
       </c>
       <c r="E294" s="1">
-        <v>99.283</v>
+        <v>65.161</v>
       </c>
       <c r="F294" t="s">
         <v>8</v>
       </c>
       <c r="G294">
         <v>1.0</v>
       </c>
       <c r="H294" s="1">
-        <v>528185.56</v>
+        <v>221547.4</v>
       </c>
       <c r="I294" s="1">
-        <v>58285.92</v>
+        <v>88.4</v>
       </c>
       <c r="J294" s="1">
-        <v>11.035121823474</v>
+        <v>0.039901167876491</v>
       </c>
       <c r="K294">
-        <v>2.61</v>
+        <v>1.44</v>
       </c>
       <c r="L294" t="s">
-        <v>735</v>
+        <v>732</v>
       </c>
       <c r="M294" s="1">
-        <v>586471.48</v>
+        <v>221635.8</v>
       </c>
       <c r="N294" s="1">
-        <v>600365.43</v>
+        <v>226526.21</v>
       </c>
       <c r="O294" s="1">
-        <v>0.16</v>
+        <v>0.07</v>
       </c>
       <c r="P294">
         <v>1</v>
       </c>
     </row>
     <row r="295" spans="1:16">
       <c r="A295" t="s">
-        <v>736</v>
+        <v>733</v>
       </c>
       <c r="B295" t="s">
-        <v>737</v>
+        <v>734</v>
       </c>
       <c r="C295" s="1">
-        <v>303000.0</v>
+        <v>2850000.0</v>
       </c>
       <c r="D295" s="1">
-        <v>101.858</v>
+        <v>101.982</v>
       </c>
       <c r="E295" s="1">
-        <v>99.115</v>
+        <v>119.99153825</v>
       </c>
       <c r="F295" t="s">
         <v>8</v>
       </c>
       <c r="G295">
         <v>1.0</v>
       </c>
       <c r="H295" s="1">
-        <v>300318.45</v>
+        <v>3419758.84</v>
       </c>
       <c r="I295" s="1">
-        <v>8311.29</v>
+        <v>316181.42</v>
       </c>
       <c r="J295" s="1">
-        <v>2.7674923069162</v>
+        <v>9.245722718857</v>
       </c>
       <c r="K295">
-        <v>3.23</v>
+        <v>0.2</v>
       </c>
       <c r="L295" t="s">
-        <v>738</v>
+        <v>735</v>
       </c>
       <c r="M295" s="1">
-        <v>308629.74</v>
+        <v>3735940.26</v>
       </c>
       <c r="N295" s="1">
-        <v>318421.21</v>
+        <v>3741664.22</v>
       </c>
       <c r="O295" s="1">
-        <v>0.09</v>
+        <v>1.08</v>
       </c>
       <c r="P295">
         <v>1</v>
       </c>
     </row>
     <row r="296" spans="1:16">
       <c r="A296" t="s">
-        <v>739</v>
+        <v>736</v>
       </c>
       <c r="B296" t="s">
-        <v>740</v>
+        <v>737</v>
       </c>
       <c r="C296" s="1">
-        <v>805423.0</v>
+        <v>6650000.0</v>
       </c>
       <c r="D296" s="1">
-        <v>96.795</v>
+        <v>99.943</v>
       </c>
       <c r="E296" s="1">
-        <v>96.9285928</v>
+        <v>100.84036842</v>
       </c>
       <c r="F296" t="s">
         <v>8</v>
       </c>
       <c r="G296">
         <v>1.0</v>
       </c>
       <c r="H296" s="1">
-        <v>780685.18</v>
+        <v>6705884.5</v>
       </c>
       <c r="I296" s="1">
-        <v>-1075.98</v>
+        <v>-59675.0</v>
       </c>
       <c r="J296" s="1">
-        <v>-0.13782508334538</v>
+        <v>-0.88989006595625</v>
       </c>
       <c r="K296">
-        <v>0.88</v>
+        <v>0.45</v>
       </c>
       <c r="L296" t="s">
-        <v>741</v>
+        <v>738</v>
       </c>
       <c r="M296" s="1">
-        <v>779609.2</v>
+        <v>6646209.5</v>
       </c>
       <c r="N296" s="1">
-        <v>786696.92</v>
+        <v>6676189.61</v>
       </c>
       <c r="O296" s="1">
-        <v>0.21</v>
+        <v>1.92</v>
       </c>
       <c r="P296">
         <v>1</v>
       </c>
     </row>
     <row r="297" spans="1:16">
       <c r="A297" t="s">
-        <v>742</v>
+        <v>739</v>
       </c>
       <c r="B297" t="s">
-        <v>743</v>
+        <v>740</v>
       </c>
       <c r="C297" s="1">
-        <v>386883.39</v>
+        <v>2970000.0</v>
       </c>
       <c r="D297" s="1">
-        <v>91.774</v>
+        <v>97.798</v>
       </c>
       <c r="E297" s="1">
-        <v>93.69960029</v>
+        <v>97.901</v>
       </c>
       <c r="F297" t="s">
         <v>8</v>
       </c>
       <c r="G297">
         <v>1.0</v>
       </c>
       <c r="H297" s="1">
-        <v>362508.19</v>
+        <v>2907659.7</v>
       </c>
       <c r="I297" s="1">
-        <v>-7449.83</v>
+        <v>-3059.1</v>
       </c>
       <c r="J297" s="1">
-        <v>-2.055079086627</v>
+        <v>-0.10520832269333</v>
       </c>
       <c r="K297">
-        <v>1.04</v>
+        <v>0.39</v>
       </c>
       <c r="L297" t="s">
-        <v>744</v>
+        <v>741</v>
       </c>
       <c r="M297" s="1">
-        <v>355058.36</v>
+        <v>2904600.6</v>
       </c>
       <c r="N297" s="1">
-        <v>359081.95</v>
+        <v>2916040.75</v>
       </c>
       <c r="O297" s="1">
-        <v>0.1</v>
+        <v>0.84</v>
       </c>
       <c r="P297">
         <v>1</v>
       </c>
     </row>
     <row r="298" spans="1:16">
       <c r="A298" t="s">
-        <v>745</v>
+        <v>742</v>
       </c>
       <c r="B298" t="s">
-        <v>746</v>
+        <v>743</v>
       </c>
       <c r="C298" s="1">
-        <v>344831.75</v>
+        <v>5740000.0</v>
       </c>
       <c r="D298" s="1">
-        <v>81.399</v>
+        <v>92.891</v>
       </c>
       <c r="E298" s="1">
-        <v>96.18009363</v>
+        <v>93.703</v>
       </c>
       <c r="F298" t="s">
         <v>8</v>
       </c>
       <c r="G298">
         <v>1.0</v>
       </c>
       <c r="H298" s="1">
-        <v>331659.5</v>
+        <v>5378552.2</v>
       </c>
       <c r="I298" s="1">
-        <v>-50969.9</v>
+        <v>-46608.8</v>
       </c>
       <c r="J298" s="1">
-        <v>-15.368141120637</v>
+        <v>-0.86656777264335</v>
       </c>
       <c r="K298">
-        <v>0.07</v>
-[...2 lines deleted...]
-        <v>245.63</v>
+        <v>0.53</v>
+      </c>
+      <c r="L298" t="s">
+        <v>744</v>
       </c>
       <c r="M298" s="1">
-        <v>280689.6</v>
+        <v>5331943.4</v>
       </c>
       <c r="N298" s="1">
-        <v>280935.23</v>
+        <v>5362359.16</v>
       </c>
       <c r="O298" s="1">
-        <v>0.08</v>
+        <v>1.54</v>
       </c>
       <c r="P298">
         <v>1</v>
       </c>
     </row>
     <row r="299" spans="1:16">
       <c r="A299" t="s">
+        <v>745</v>
+      </c>
+      <c r="B299" t="s">
+        <v>746</v>
+      </c>
+      <c r="C299" s="1">
+        <v>2206000.0</v>
+      </c>
+      <c r="D299" s="1">
+        <v>84.454</v>
+      </c>
+      <c r="E299" s="1">
+        <v>95.17131958</v>
+      </c>
+      <c r="F299" t="s">
+        <v>8</v>
+      </c>
+      <c r="G299">
+        <v>1.0</v>
+      </c>
+      <c r="H299" s="1">
+        <v>2099479.31</v>
+      </c>
+      <c r="I299" s="1">
+        <v>-236424.07</v>
+      </c>
+      <c r="J299" s="1">
+        <v>-11.261081205892</v>
+      </c>
+      <c r="K299">
+        <v>0.53</v>
+      </c>
+      <c r="L299" t="s">
         <v>747</v>
       </c>
-      <c r="B299" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M299" s="1">
-        <v>3741999.67</v>
+        <v>1863055.24</v>
       </c>
       <c r="N299" s="1">
-        <v>3763363.41</v>
+        <v>1874744.64</v>
       </c>
       <c r="O299" s="1">
-        <v>1.02</v>
+        <v>0.54</v>
       </c>
       <c r="P299">
         <v>1</v>
       </c>
     </row>
     <row r="300" spans="1:16">
       <c r="A300" t="s">
+        <v>748</v>
+      </c>
+      <c r="B300" t="s">
+        <v>749</v>
+      </c>
+      <c r="C300" s="1">
+        <v>4877000.0</v>
+      </c>
+      <c r="D300" s="1">
+        <v>99.236</v>
+      </c>
+      <c r="E300" s="1">
+        <v>99.85</v>
+      </c>
+      <c r="F300" t="s">
+        <v>8</v>
+      </c>
+      <c r="G300">
+        <v>1.0</v>
+      </c>
+      <c r="H300" s="1">
+        <v>4869684.5</v>
+      </c>
+      <c r="I300" s="1">
+        <v>-29944.78</v>
+      </c>
+      <c r="J300" s="1">
+        <v>-0.61492238357536</v>
+      </c>
+      <c r="K300">
+        <v>0.08</v>
+      </c>
+      <c r="L300" t="s">
         <v>750</v>
       </c>
-      <c r="B300" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M300" s="1">
-        <v>3119937.26</v>
+        <v>4839739.72</v>
       </c>
       <c r="N300" s="1">
-        <v>3136194.53</v>
+        <v>4843835.32</v>
       </c>
       <c r="O300" s="1">
-        <v>0.85</v>
+        <v>1.39</v>
       </c>
       <c r="P300">
         <v>1</v>
       </c>
     </row>
     <row r="301" spans="1:16">
       <c r="A301" t="s">
+        <v>751</v>
+      </c>
+      <c r="B301" t="s">
+        <v>752</v>
+      </c>
+      <c r="C301" s="1">
+        <v>4535000.0</v>
+      </c>
+      <c r="D301" s="1">
+        <v>96.245</v>
+      </c>
+      <c r="E301" s="1">
+        <v>96.791</v>
+      </c>
+      <c r="F301" t="s">
+        <v>8</v>
+      </c>
+      <c r="G301">
+        <v>1.0</v>
+      </c>
+      <c r="H301" s="1">
+        <v>4389471.85</v>
+      </c>
+      <c r="I301" s="1">
+        <v>-24761.1</v>
+      </c>
+      <c r="J301" s="1">
+        <v>-0.56410203428005</v>
+      </c>
+      <c r="K301">
+        <v>0.31</v>
+      </c>
+      <c r="L301" t="s">
         <v>753</v>
       </c>
-      <c r="B301" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M301" s="1">
-        <v>6679858.5</v>
+        <v>4364710.75</v>
       </c>
       <c r="N301" s="1">
-        <v>6682669.14</v>
+        <v>4378544.98</v>
       </c>
       <c r="O301" s="1">
-        <v>1.81</v>
+        <v>1.26</v>
       </c>
       <c r="P301">
         <v>1</v>
       </c>
     </row>
     <row r="302" spans="1:16">
       <c r="A302" t="s">
+        <v>754</v>
+      </c>
+      <c r="B302" t="s">
+        <v>755</v>
+      </c>
+      <c r="C302" s="1">
+        <v>312000.0</v>
+      </c>
+      <c r="D302" s="1">
+        <v>95.902</v>
+      </c>
+      <c r="E302" s="1">
+        <v>99.406</v>
+      </c>
+      <c r="F302" t="s">
+        <v>8</v>
+      </c>
+      <c r="G302">
+        <v>1.0</v>
+      </c>
+      <c r="H302" s="1">
+        <v>310146.72</v>
+      </c>
+      <c r="I302" s="1">
+        <v>-10932.48</v>
+      </c>
+      <c r="J302" s="1">
+        <v>-3.5249381325071</v>
+      </c>
+      <c r="K302">
+        <v>1.2</v>
+      </c>
+      <c r="L302" t="s">
         <v>756</v>
       </c>
-      <c r="B302" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M302" s="1">
-        <v>1999672.82</v>
+        <v>299214.24</v>
       </c>
       <c r="N302" s="1">
-        <v>2000062.47</v>
+        <v>302953.97</v>
       </c>
       <c r="O302" s="1">
-        <v>0.54</v>
+        <v>0.09</v>
       </c>
       <c r="P302">
         <v>1</v>
       </c>
     </row>
     <row r="303" spans="1:16">
       <c r="A303" t="s">
+        <v>757</v>
+      </c>
+      <c r="B303" t="s">
         <v>758</v>
       </c>
-      <c r="B303" t="s">
+      <c r="C303" s="1">
+        <v>765000.0</v>
+      </c>
+      <c r="D303" s="1">
+        <v>98.049</v>
+      </c>
+      <c r="E303" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F303" t="s">
+        <v>8</v>
+      </c>
+      <c r="G303">
+        <v>1.0</v>
+      </c>
+      <c r="H303" s="1">
+        <v>765000.0</v>
+      </c>
+      <c r="I303" s="1">
+        <v>-14925.15</v>
+      </c>
+      <c r="J303" s="1">
+        <v>-1.951</v>
+      </c>
+      <c r="K303">
+        <v>0.61</v>
+      </c>
+      <c r="L303" t="s">
         <v>759</v>
       </c>
-      <c r="C303" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M303" s="1">
-        <v>2548275.0</v>
+        <v>750074.85</v>
       </c>
       <c r="N303" s="1">
-        <v>2548730.16</v>
+        <v>754741.48</v>
       </c>
       <c r="O303" s="1">
-        <v>0.69</v>
+        <v>0.22</v>
       </c>
       <c r="P303">
         <v>1</v>
       </c>
     </row>
     <row r="304" spans="1:16">
       <c r="A304" t="s">
         <v>760</v>
       </c>
       <c r="B304" t="s">
         <v>761</v>
       </c>
       <c r="C304" s="1">
-        <v>6310000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D304" s="1">
-        <v>103.771</v>
+        <v>103.066</v>
       </c>
       <c r="E304" s="1">
-        <v>101.552</v>
+        <v>100.77</v>
       </c>
       <c r="F304" t="s">
         <v>8</v>
       </c>
       <c r="G304">
         <v>1.0</v>
       </c>
       <c r="H304" s="1">
-        <v>6407931.2</v>
+        <v>503850.0</v>
       </c>
       <c r="I304" s="1">
-        <v>140018.9</v>
+        <v>11480.0</v>
       </c>
       <c r="J304" s="1">
-        <v>2.1850874428864</v>
+        <v>2.2784558896497</v>
       </c>
       <c r="K304">
-        <v>0.3</v>
-[...2 lines deleted...]
-        <v>762</v>
+        <v>0.17</v>
+      </c>
+      <c r="L304">
+        <v>845.89</v>
       </c>
       <c r="M304" s="1">
-        <v>6547950.1</v>
+        <v>515330.0</v>
       </c>
       <c r="N304" s="1">
-        <v>6567036.98</v>
+        <v>516175.89</v>
       </c>
       <c r="O304" s="1">
-        <v>1.78</v>
+        <v>0.15</v>
       </c>
       <c r="P304">
         <v>1</v>
       </c>
     </row>
     <row r="305" spans="1:16">
       <c r="A305" t="s">
+        <v>762</v>
+      </c>
+      <c r="B305" t="s">
         <v>763</v>
       </c>
-      <c r="B305" t="s">
+      <c r="C305" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="D305" s="1">
+        <v>99.709</v>
+      </c>
+      <c r="E305" s="1">
+        <v>98.69</v>
+      </c>
+      <c r="F305" t="s">
+        <v>8</v>
+      </c>
+      <c r="G305">
+        <v>1.0</v>
+      </c>
+      <c r="H305" s="1">
+        <v>394760.0</v>
+      </c>
+      <c r="I305" s="1">
+        <v>4076.0</v>
+      </c>
+      <c r="J305" s="1">
+        <v>1.0325260918026</v>
+      </c>
+      <c r="K305">
+        <v>2.33</v>
+      </c>
+      <c r="L305" t="s">
         <v>764</v>
       </c>
-      <c r="C305" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M305" s="1">
-        <v>4767454.0</v>
+        <v>398836.0</v>
       </c>
       <c r="N305" s="1">
-        <v>4803449.71</v>
+        <v>408136.0</v>
       </c>
       <c r="O305" s="1">
-        <v>1.3</v>
+        <v>0.12</v>
       </c>
       <c r="P305">
         <v>1</v>
       </c>
     </row>
     <row r="306" spans="1:16">
       <c r="A306" t="s">
+        <v>765</v>
+      </c>
+      <c r="B306" t="s">
         <v>766</v>
       </c>
-      <c r="B306" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C306" s="1">
-        <v>5829000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D306" s="1">
-        <v>106.414</v>
+        <v>83.881</v>
       </c>
       <c r="E306" s="1">
-        <v>107.54387202</v>
+        <v>85.4016</v>
       </c>
       <c r="F306" t="s">
         <v>8</v>
       </c>
       <c r="G306">
         <v>1.0</v>
       </c>
       <c r="H306" s="1">
-        <v>6268732.3</v>
+        <v>427008.0</v>
       </c>
       <c r="I306" s="1">
-        <v>-65860.24</v>
+        <v>-7603.0</v>
       </c>
       <c r="J306" s="1">
-        <v>-1.0506149704303</v>
+        <v>-1.7805287020384</v>
       </c>
       <c r="K306">
         <v>0.33</v>
       </c>
       <c r="L306" t="s">
-        <v>768</v>
+        <v>767</v>
       </c>
       <c r="M306" s="1">
-        <v>6202872.06</v>
+        <v>419405.0</v>
       </c>
       <c r="N306" s="1">
-        <v>6222194.71</v>
+        <v>421047.12</v>
       </c>
       <c r="O306" s="1">
-        <v>1.69</v>
+        <v>0.12</v>
       </c>
       <c r="P306">
         <v>1</v>
       </c>
     </row>
     <row r="307" spans="1:16">
       <c r="A307" t="s">
+        <v>768</v>
+      </c>
+      <c r="B307" t="s">
         <v>769</v>
       </c>
-      <c r="B307" t="s">
+      <c r="C307" s="1">
+        <v>306000.0</v>
+      </c>
+      <c r="D307" s="1">
+        <v>100.155</v>
+      </c>
+      <c r="E307" s="1">
+        <v>99.609</v>
+      </c>
+      <c r="F307" t="s">
+        <v>8</v>
+      </c>
+      <c r="G307">
+        <v>1.0</v>
+      </c>
+      <c r="H307" s="1">
+        <v>304803.54</v>
+      </c>
+      <c r="I307" s="1">
+        <v>1670.76</v>
+      </c>
+      <c r="J307" s="1">
+        <v>0.54814324006867</v>
+      </c>
+      <c r="K307">
+        <v>3.9</v>
+      </c>
+      <c r="L307" t="s">
         <v>770</v>
       </c>
-      <c r="C307" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M307" s="1">
-        <v>308087.52</v>
+        <v>306474.3</v>
       </c>
       <c r="N307" s="1">
-        <v>310277.93</v>
+        <v>318412.49</v>
       </c>
       <c r="O307" s="1">
-        <v>0.08</v>
+        <v>0.09</v>
       </c>
       <c r="P307">
         <v>1</v>
       </c>
     </row>
     <row r="308" spans="1:16">
       <c r="A308" t="s">
+        <v>771</v>
+      </c>
+      <c r="B308" t="s">
         <v>772</v>
       </c>
-      <c r="B308" t="s">
+      <c r="C308" s="1">
+        <v>256000.0</v>
+      </c>
+      <c r="D308" s="1">
+        <v>101.112</v>
+      </c>
+      <c r="E308" s="1">
+        <v>99.813</v>
+      </c>
+      <c r="F308" t="s">
+        <v>8</v>
+      </c>
+      <c r="G308">
+        <v>1.0</v>
+      </c>
+      <c r="H308" s="1">
+        <v>255521.28</v>
+      </c>
+      <c r="I308" s="1">
+        <v>3325.44</v>
+      </c>
+      <c r="J308" s="1">
+        <v>1.3014336809834</v>
+      </c>
+      <c r="K308">
+        <v>3.73</v>
+      </c>
+      <c r="L308" t="s">
         <v>773</v>
       </c>
-      <c r="C308" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M308" s="1">
-        <v>765489.6</v>
+        <v>258846.72</v>
       </c>
       <c r="N308" s="1">
-        <v>766344.05</v>
+        <v>268386.23</v>
       </c>
       <c r="O308" s="1">
-        <v>0.21</v>
+        <v>0.08</v>
       </c>
       <c r="P308">
         <v>1</v>
       </c>
     </row>
     <row r="309" spans="1:16">
       <c r="A309" t="s">
         <v>774</v>
       </c>
       <c r="B309" t="s">
         <v>775</v>
       </c>
       <c r="C309" s="1">
-        <v>500000.0</v>
+        <v>383000.0</v>
       </c>
       <c r="D309" s="1">
-        <v>104.911</v>
+        <v>103.15</v>
       </c>
       <c r="E309" s="1">
-        <v>100.77</v>
+        <v>100.0</v>
       </c>
       <c r="F309" t="s">
         <v>8</v>
       </c>
       <c r="G309">
         <v>1.0</v>
       </c>
       <c r="H309" s="1">
-        <v>503850.0</v>
+        <v>383000.0</v>
       </c>
       <c r="I309" s="1">
-        <v>20705.0</v>
+        <v>12064.5</v>
       </c>
       <c r="J309" s="1">
-        <v>4.1093579438325</v>
+        <v>3.15</v>
       </c>
       <c r="K309">
-        <v>4.16</v>
+        <v>2.47</v>
       </c>
       <c r="L309" t="s">
         <v>776</v>
       </c>
       <c r="M309" s="1">
-        <v>524555.0</v>
+        <v>395064.5</v>
       </c>
       <c r="N309" s="1">
-        <v>545376.92</v>
+        <v>404520.96</v>
       </c>
       <c r="O309" s="1">
-        <v>0.15</v>
+        <v>0.12</v>
       </c>
       <c r="P309">
         <v>1</v>
       </c>
     </row>
     <row r="310" spans="1:16">
       <c r="A310" t="s">
         <v>777</v>
       </c>
       <c r="B310" t="s">
         <v>778</v>
       </c>
       <c r="C310" s="1">
-        <v>400000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D310" s="1">
-        <v>103.087</v>
+        <v>97.923</v>
       </c>
       <c r="E310" s="1">
-        <v>98.69</v>
+        <v>99.423</v>
       </c>
       <c r="F310" t="s">
         <v>8</v>
       </c>
       <c r="G310">
         <v>1.0</v>
       </c>
       <c r="H310" s="1">
-        <v>394760.0</v>
+        <v>795384.0</v>
       </c>
       <c r="I310" s="1">
-        <v>17588.0</v>
+        <v>-12000.0</v>
       </c>
       <c r="J310" s="1">
-        <v>4.4553652852366</v>
+        <v>-1.5087052291723</v>
       </c>
       <c r="K310">
-        <v>1.71</v>
+        <v>0.44</v>
       </c>
       <c r="L310" t="s">
         <v>779</v>
       </c>
       <c r="M310" s="1">
-        <v>412348.0</v>
+        <v>783384.0</v>
       </c>
       <c r="N310" s="1">
-        <v>419184.99</v>
+        <v>786934.68</v>
       </c>
       <c r="O310" s="1">
-        <v>0.11</v>
+        <v>0.23</v>
       </c>
       <c r="P310">
         <v>1</v>
       </c>
     </row>
     <row r="311" spans="1:16">
       <c r="A311" t="s">
         <v>780</v>
       </c>
       <c r="B311" t="s">
         <v>781</v>
       </c>
       <c r="C311" s="1">
-        <v>500000.0</v>
+        <v>362000.0</v>
       </c>
       <c r="D311" s="1">
-        <v>85.738</v>
+        <v>97.475</v>
       </c>
       <c r="E311" s="1">
-        <v>85.4016</v>
+        <v>99.947</v>
       </c>
       <c r="F311" t="s">
         <v>8</v>
       </c>
       <c r="G311">
         <v>1.0</v>
       </c>
       <c r="H311" s="1">
-        <v>427008.0</v>
+        <v>361808.14</v>
       </c>
       <c r="I311" s="1">
-        <v>1682.0</v>
+        <v>-8948.64</v>
       </c>
       <c r="J311" s="1">
-        <v>0.39390362709832</v>
+        <v>-2.473310854753</v>
       </c>
       <c r="K311">
-        <v>0.19</v>
-[...2 lines deleted...]
-        <v>946.92</v>
+        <v>1.59</v>
+      </c>
+      <c r="L311" t="s">
+        <v>782</v>
       </c>
       <c r="M311" s="1">
-        <v>428690.0</v>
+        <v>352859.5</v>
       </c>
       <c r="N311" s="1">
-        <v>429636.92</v>
+        <v>358624.23</v>
       </c>
       <c r="O311" s="1">
-        <v>0.12</v>
+        <v>0.1</v>
       </c>
       <c r="P311">
         <v>1</v>
       </c>
     </row>
     <row r="312" spans="1:16">
       <c r="A312" t="s">
-        <v>782</v>
+        <v>783</v>
       </c>
       <c r="B312" t="s">
-        <v>783</v>
+        <v>784</v>
       </c>
       <c r="C312" s="1">
-        <v>306000.0</v>
+        <v>407000.0</v>
       </c>
       <c r="D312" s="1">
-        <v>102.143</v>
+        <v>100.385</v>
       </c>
       <c r="E312" s="1">
-        <v>99.609</v>
+        <v>100.0</v>
       </c>
       <c r="F312" t="s">
         <v>8</v>
       </c>
       <c r="G312">
         <v>1.0</v>
       </c>
       <c r="H312" s="1">
-        <v>304803.54</v>
+        <v>407000.0</v>
       </c>
       <c r="I312" s="1">
-        <v>7754.04</v>
+        <v>1566.95</v>
       </c>
       <c r="J312" s="1">
-        <v>2.5439468321136</v>
+        <v>0.385</v>
       </c>
       <c r="K312">
-        <v>3.27</v>
+        <v>0.45</v>
       </c>
       <c r="L312" t="s">
-        <v>784</v>
+        <v>785</v>
       </c>
       <c r="M312" s="1">
-        <v>312557.58</v>
+        <v>408566.95</v>
       </c>
       <c r="N312" s="1">
-        <v>322550.79</v>
+        <v>410412.17</v>
       </c>
       <c r="O312" s="1">
-        <v>0.09</v>
+        <v>0.12</v>
       </c>
       <c r="P312">
         <v>1</v>
       </c>
     </row>
     <row r="313" spans="1:16">
       <c r="A313" t="s">
-        <v>785</v>
+        <v>786</v>
       </c>
       <c r="B313" t="s">
-        <v>786</v>
+        <v>787</v>
       </c>
       <c r="C313" s="1">
-        <v>256000.0</v>
+        <v>1100000.0</v>
       </c>
       <c r="D313" s="1">
-        <v>103.421</v>
+        <v>97.826</v>
       </c>
       <c r="E313" s="1">
-        <v>99.813</v>
+        <v>99.779</v>
       </c>
       <c r="F313" t="s">
         <v>8</v>
       </c>
       <c r="G313">
         <v>1.0</v>
       </c>
       <c r="H313" s="1">
-        <v>255521.28</v>
+        <v>1097569.0</v>
       </c>
       <c r="I313" s="1">
-        <v>9236.48</v>
+        <v>-21483.0</v>
       </c>
       <c r="J313" s="1">
-        <v>3.6147596004528</v>
+        <v>-1.9573256897744</v>
       </c>
       <c r="K313">
-        <v>3.11</v>
+        <v>0.67</v>
       </c>
       <c r="L313" t="s">
-        <v>787</v>
+        <v>788</v>
       </c>
       <c r="M313" s="1">
-        <v>264757.76</v>
+        <v>1076086.0</v>
       </c>
       <c r="N313" s="1">
-        <v>272720.94</v>
+        <v>1083431.89</v>
       </c>
       <c r="O313" s="1">
-        <v>0.07</v>
+        <v>0.31</v>
       </c>
       <c r="P313">
         <v>1</v>
       </c>
     </row>
     <row r="314" spans="1:16">
       <c r="A314" t="s">
-        <v>788</v>
+        <v>789</v>
       </c>
       <c r="B314" t="s">
-        <v>789</v>
+        <v>790</v>
       </c>
       <c r="C314" s="1">
-        <v>383000.0</v>
+        <v>719000.0</v>
       </c>
       <c r="D314" s="1">
-        <v>105.263</v>
+        <v>97.877</v>
       </c>
       <c r="E314" s="1">
         <v>100.0</v>
       </c>
       <c r="F314" t="s">
         <v>8</v>
       </c>
       <c r="G314">
         <v>1.0</v>
       </c>
       <c r="H314" s="1">
-        <v>383000.0</v>
+        <v>719000.0</v>
       </c>
       <c r="I314" s="1">
-        <v>20157.29</v>
+        <v>-15264.37</v>
       </c>
       <c r="J314" s="1">
-        <v>5.263</v>
+        <v>-2.123</v>
       </c>
       <c r="K314">
-        <v>1.8</v>
+        <v>0.64</v>
       </c>
       <c r="L314" t="s">
-        <v>790</v>
+        <v>791</v>
       </c>
       <c r="M314" s="1">
-        <v>403157.29</v>
+        <v>703735.63</v>
       </c>
       <c r="N314" s="1">
-        <v>410038.75</v>
+        <v>708351.61</v>
       </c>
       <c r="O314" s="1">
-        <v>0.11</v>
+        <v>0.2</v>
       </c>
       <c r="P314">
         <v>1</v>
       </c>
     </row>
     <row r="315" spans="1:16">
       <c r="A315" t="s">
-        <v>791</v>
+        <v>792</v>
       </c>
       <c r="B315" t="s">
-        <v>792</v>
+        <v>793</v>
       </c>
       <c r="C315" s="1">
-        <v>800000.0</v>
+        <v>276000.0</v>
       </c>
       <c r="D315" s="1">
-        <v>100.546</v>
+        <v>97.199</v>
       </c>
       <c r="E315" s="1">
-        <v>99.423</v>
+        <v>99.215</v>
       </c>
       <c r="F315" t="s">
         <v>8</v>
       </c>
       <c r="G315">
         <v>1.0</v>
       </c>
       <c r="H315" s="1">
-        <v>795384.0</v>
+        <v>273833.4</v>
       </c>
       <c r="I315" s="1">
-        <v>8984.0</v>
+        <v>-5564.16</v>
       </c>
       <c r="J315" s="1">
-        <v>1.129517314907</v>
+        <v>-2.031950813889</v>
       </c>
       <c r="K315">
-        <v>2.47</v>
+        <v>4.19</v>
       </c>
       <c r="L315" t="s">
-        <v>793</v>
+        <v>794</v>
       </c>
       <c r="M315" s="1">
-        <v>804368.0</v>
+        <v>268269.24</v>
       </c>
       <c r="N315" s="1">
-        <v>824094.03</v>
+        <v>279838.56</v>
       </c>
       <c r="O315" s="1">
-        <v>0.22</v>
+        <v>0.08</v>
       </c>
       <c r="P315">
         <v>1</v>
       </c>
     </row>
     <row r="316" spans="1:16">
       <c r="A316" t="s">
-        <v>794</v>
+        <v>795</v>
       </c>
       <c r="B316" t="s">
-        <v>795</v>
+        <v>796</v>
       </c>
       <c r="C316" s="1">
-        <v>323000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D316" s="1">
-        <v>102.371</v>
+        <v>99.998</v>
       </c>
       <c r="E316" s="1">
-        <v>99.424</v>
+        <v>101.669</v>
       </c>
       <c r="F316" t="s">
         <v>8</v>
       </c>
       <c r="G316">
         <v>1.0</v>
       </c>
       <c r="H316" s="1">
-        <v>321139.52</v>
+        <v>406676.0</v>
       </c>
       <c r="I316" s="1">
-        <v>9518.81</v>
+        <v>-6684.0</v>
       </c>
       <c r="J316" s="1">
-        <v>2.9640730608304</v>
+        <v>-1.6435688361251</v>
       </c>
       <c r="K316">
-        <v>2.84</v>
+        <v>0.43</v>
       </c>
       <c r="L316" t="s">
-        <v>796</v>
+        <v>797</v>
       </c>
       <c r="M316" s="1">
-        <v>330658.33</v>
+        <v>399992.0</v>
       </c>
       <c r="N316" s="1">
-        <v>339832.86</v>
+        <v>401725.7</v>
       </c>
       <c r="O316" s="1">
-        <v>0.09</v>
+        <v>0.12</v>
       </c>
       <c r="P316">
         <v>1</v>
       </c>
     </row>
     <row r="317" spans="1:16">
       <c r="A317" t="s">
-        <v>797</v>
+        <v>798</v>
       </c>
       <c r="B317" t="s">
-        <v>798</v>
+        <v>799</v>
       </c>
       <c r="C317" s="1">
-        <v>562000.0</v>
+        <v>334000.0</v>
       </c>
       <c r="D317" s="1">
-        <v>100.447</v>
+        <v>99.804</v>
       </c>
       <c r="E317" s="1">
-        <v>99.947</v>
+        <v>100.0</v>
       </c>
       <c r="F317" t="s">
         <v>8</v>
       </c>
       <c r="G317">
         <v>1.0</v>
       </c>
       <c r="H317" s="1">
-        <v>561702.14</v>
+        <v>334000.0</v>
       </c>
       <c r="I317" s="1">
-        <v>2810.0</v>
+        <v>-654.64</v>
       </c>
       <c r="J317" s="1">
-        <v>0.50026514052448</v>
+        <v>-0.196</v>
       </c>
       <c r="K317">
-        <v>1.0</v>
+        <v>3.31</v>
       </c>
       <c r="L317" t="s">
-        <v>799</v>
+        <v>800</v>
       </c>
       <c r="M317" s="1">
-        <v>564512.14</v>
+        <v>333345.36</v>
       </c>
       <c r="N317" s="1">
-        <v>570112.89</v>
+        <v>344396.67</v>
       </c>
       <c r="O317" s="1">
-        <v>0.15</v>
+        <v>0.1</v>
       </c>
       <c r="P317">
         <v>1</v>
       </c>
     </row>
     <row r="318" spans="1:16">
       <c r="A318" t="s">
-        <v>800</v>
+        <v>801</v>
       </c>
       <c r="B318" t="s">
-        <v>801</v>
+        <v>802</v>
       </c>
       <c r="C318" s="1">
-        <v>1100000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D318" s="1">
-        <v>100.001</v>
+        <v>98.81</v>
       </c>
       <c r="E318" s="1">
-        <v>99.779</v>
+        <v>100.78</v>
       </c>
       <c r="F318" t="s">
         <v>8</v>
       </c>
       <c r="G318">
         <v>1.0</v>
       </c>
       <c r="H318" s="1">
-        <v>1097569.0</v>
+        <v>403120.0</v>
       </c>
       <c r="I318" s="1">
-        <v>2442.0</v>
+        <v>-7880.0</v>
       </c>
       <c r="J318" s="1">
-        <v>0.22249170667174</v>
+        <v>-1.9547529271681</v>
       </c>
       <c r="K318">
-        <v>0.07</v>
-[...2 lines deleted...]
-        <v>791.1</v>
+        <v>2.86</v>
+      </c>
+      <c r="L318" t="s">
+        <v>803</v>
       </c>
       <c r="M318" s="1">
-        <v>1100011.0</v>
+        <v>395240.0</v>
       </c>
       <c r="N318" s="1">
-        <v>1100802.1</v>
+        <v>406666.3</v>
       </c>
       <c r="O318" s="1">
-        <v>0.3</v>
+        <v>0.12</v>
       </c>
       <c r="P318">
         <v>1</v>
       </c>
     </row>
     <row r="319" spans="1:16">
       <c r="A319" t="s">
-        <v>802</v>
+        <v>804</v>
       </c>
       <c r="B319" t="s">
-        <v>803</v>
+        <v>805</v>
       </c>
       <c r="C319" s="1">
-        <v>719000.0</v>
+        <v>429000.0</v>
       </c>
       <c r="D319" s="1">
-        <v>100.294</v>
+        <v>100.169</v>
       </c>
       <c r="E319" s="1">
         <v>100.0</v>
       </c>
       <c r="F319" t="s">
         <v>8</v>
       </c>
       <c r="G319">
         <v>1.0</v>
       </c>
       <c r="H319" s="1">
-        <v>719000.0</v>
+        <v>429000.0</v>
       </c>
       <c r="I319" s="1">
-        <v>2113.86</v>
+        <v>725.01</v>
       </c>
       <c r="J319" s="1">
-        <v>0.294</v>
+        <v>0.169</v>
       </c>
       <c r="K319">
+        <v>2.38</v>
+      </c>
+      <c r="L319" t="s">
+        <v>806</v>
+      </c>
+      <c r="M319" s="1">
+        <v>429725.01</v>
+      </c>
+      <c r="N319" s="1">
+        <v>439924.74</v>
+      </c>
+      <c r="O319" s="1">
         <v>0.13</v>
-      </c>
-[...10 lines deleted...]
-        <v>0.2</v>
       </c>
       <c r="P319">
         <v>1</v>
       </c>
     </row>
     <row r="320" spans="1:16">
       <c r="A320" t="s">
-        <v>804</v>
+        <v>807</v>
       </c>
       <c r="B320" t="s">
-        <v>805</v>
+        <v>808</v>
       </c>
       <c r="C320" s="1">
-        <v>276000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D320" s="1">
-        <v>100.667</v>
+        <v>93.709</v>
       </c>
       <c r="E320" s="1">
-        <v>99.215</v>
+        <v>93.323</v>
       </c>
       <c r="F320" t="s">
         <v>8</v>
       </c>
       <c r="G320">
         <v>1.0</v>
       </c>
       <c r="H320" s="1">
-        <v>273833.4</v>
+        <v>279969.0</v>
       </c>
       <c r="I320" s="1">
-        <v>4007.52</v>
+        <v>1158.0</v>
       </c>
       <c r="J320" s="1">
-        <v>1.4634883838129</v>
+        <v>0.41361722190671</v>
       </c>
       <c r="K320">
-        <v>3.6</v>
-[...2 lines deleted...]
-        <v>806</v>
+        <v>0.3</v>
+      </c>
+      <c r="L320">
+        <v>908.22</v>
       </c>
       <c r="M320" s="1">
-        <v>277840.92</v>
+        <v>281127.0</v>
       </c>
       <c r="N320" s="1">
-        <v>287765.58</v>
+        <v>282035.22</v>
       </c>
       <c r="O320" s="1">
         <v>0.08</v>
       </c>
       <c r="P320">
         <v>1</v>
       </c>
     </row>
     <row r="321" spans="1:16">
       <c r="A321" t="s">
-        <v>807</v>
+        <v>809</v>
       </c>
       <c r="B321" t="s">
-        <v>808</v>
+        <v>810</v>
       </c>
       <c r="C321" s="1">
-        <v>400000.0</v>
+        <v>389000.0</v>
       </c>
       <c r="D321" s="1">
-        <v>102.089</v>
+        <v>100.052</v>
       </c>
       <c r="E321" s="1">
-        <v>101.669</v>
+        <v>100.15896401</v>
       </c>
       <c r="F321" t="s">
         <v>8</v>
       </c>
       <c r="G321">
         <v>1.0</v>
       </c>
       <c r="H321" s="1">
-        <v>406676.0</v>
+        <v>389618.37</v>
       </c>
       <c r="I321" s="1">
-        <v>1680.0</v>
+        <v>-416.09</v>
       </c>
       <c r="J321" s="1">
-        <v>0.41310527299373</v>
+        <v>-0.1067942458668</v>
       </c>
       <c r="K321">
-        <v>3.76</v>
+        <v>3.0</v>
       </c>
       <c r="L321" t="s">
-        <v>809</v>
+        <v>811</v>
       </c>
       <c r="M321" s="1">
-        <v>408356.0</v>
+        <v>389202.28</v>
       </c>
       <c r="N321" s="1">
-        <v>423395.84</v>
+        <v>400882.94</v>
       </c>
       <c r="O321" s="1">
-        <v>0.11</v>
+        <v>0.12</v>
       </c>
       <c r="P321">
         <v>1</v>
       </c>
     </row>
     <row r="322" spans="1:16">
       <c r="A322" t="s">
-        <v>810</v>
+        <v>812</v>
       </c>
       <c r="B322" t="s">
-        <v>811</v>
+        <v>813</v>
       </c>
       <c r="C322" s="1">
-        <v>634000.0</v>
+        <v>661000.0</v>
       </c>
       <c r="D322" s="1">
-        <v>101.653</v>
+        <v>99.613</v>
       </c>
       <c r="E322" s="1">
         <v>100.0</v>
       </c>
       <c r="F322" t="s">
         <v>8</v>
       </c>
       <c r="G322">
         <v>1.0</v>
       </c>
       <c r="H322" s="1">
-        <v>634000.0</v>
+        <v>661000.0</v>
       </c>
       <c r="I322" s="1">
-        <v>10480.02</v>
+        <v>-2558.07</v>
       </c>
       <c r="J322" s="1">
-        <v>1.653</v>
+        <v>-0.387</v>
       </c>
       <c r="K322">
-        <v>2.75</v>
+        <v>2.25</v>
       </c>
       <c r="L322" t="s">
-        <v>812</v>
+        <v>814</v>
       </c>
       <c r="M322" s="1">
-        <v>644480.02</v>
+        <v>658441.93</v>
       </c>
       <c r="N322" s="1">
-        <v>661910.42</v>
+        <v>673332.54</v>
       </c>
       <c r="O322" s="1">
-        <v>0.18</v>
+        <v>0.19</v>
       </c>
       <c r="P322">
         <v>1</v>
       </c>
     </row>
     <row r="323" spans="1:16">
       <c r="A323" t="s">
-        <v>813</v>
+        <v>815</v>
       </c>
       <c r="B323" t="s">
-        <v>814</v>
+        <v>816</v>
       </c>
       <c r="C323" s="1">
-        <v>400000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D323" s="1">
-        <v>100.799</v>
+        <v>99.05</v>
       </c>
       <c r="E323" s="1">
-        <v>100.78</v>
+        <v>99.07</v>
       </c>
       <c r="F323" t="s">
         <v>8</v>
       </c>
       <c r="G323">
         <v>1.0</v>
       </c>
       <c r="H323" s="1">
-        <v>403120.0</v>
+        <v>495350.0</v>
       </c>
       <c r="I323" s="1">
-        <v>76.0</v>
+        <v>-100.0</v>
       </c>
       <c r="J323" s="1">
-        <v>0.018852947013296</v>
+        <v>-0.020187746038155</v>
       </c>
       <c r="K323">
-        <v>2.36</v>
+        <v>0.65</v>
       </c>
       <c r="L323" t="s">
-        <v>815</v>
+        <v>817</v>
       </c>
       <c r="M323" s="1">
-        <v>403196.0</v>
+        <v>495250.0</v>
       </c>
       <c r="N323" s="1">
-        <v>412620.11</v>
+        <v>498514.0</v>
       </c>
       <c r="O323" s="1">
-        <v>0.11</v>
+        <v>0.14</v>
       </c>
       <c r="P323">
         <v>1</v>
       </c>
     </row>
     <row r="324" spans="1:16">
       <c r="A324" t="s">
-        <v>816</v>
+        <v>818</v>
       </c>
       <c r="B324" t="s">
-        <v>817</v>
+        <v>819</v>
       </c>
       <c r="C324" s="1">
-        <v>429000.0</v>
+        <v>521765.0</v>
       </c>
       <c r="D324" s="1">
-        <v>102.548</v>
+        <v>97.824</v>
       </c>
       <c r="E324" s="1">
-        <v>100.0</v>
+        <v>97.83772196</v>
       </c>
       <c r="F324" t="s">
         <v>8</v>
       </c>
       <c r="G324">
         <v>1.0</v>
       </c>
       <c r="H324" s="1">
-        <v>429000.0</v>
+        <v>510482.99</v>
       </c>
       <c r="I324" s="1">
-        <v>10930.92</v>
+        <v>-71.6</v>
       </c>
       <c r="J324" s="1">
-        <v>2.548</v>
+        <v>-0.014025932578086</v>
       </c>
       <c r="K324">
-        <v>1.8</v>
+        <v>0.59</v>
       </c>
       <c r="L324" t="s">
-        <v>818</v>
+        <v>820</v>
       </c>
       <c r="M324" s="1">
-        <v>439930.92</v>
+        <v>510411.39</v>
       </c>
       <c r="N324" s="1">
-        <v>447655.4</v>
+        <v>513509.82</v>
       </c>
       <c r="O324" s="1">
-        <v>0.12</v>
+        <v>0.15</v>
       </c>
       <c r="P324">
         <v>1</v>
       </c>
     </row>
     <row r="325" spans="1:16">
       <c r="A325" t="s">
-        <v>819</v>
+        <v>821</v>
       </c>
       <c r="B325" t="s">
-        <v>820</v>
+        <v>822</v>
       </c>
       <c r="C325" s="1">
-        <v>300000.0</v>
+        <v>2284200.0</v>
       </c>
       <c r="D325" s="1">
-        <v>94.874</v>
+        <v>97.27</v>
       </c>
       <c r="E325" s="1">
-        <v>93.323</v>
+        <v>101.07926451</v>
       </c>
       <c r="F325" t="s">
         <v>8</v>
       </c>
       <c r="G325">
         <v>1.0</v>
       </c>
       <c r="H325" s="1">
-        <v>279969.0</v>
+        <v>2308852.56</v>
       </c>
       <c r="I325" s="1">
-        <v>4653.0</v>
+        <v>-87011.22</v>
       </c>
       <c r="J325" s="1">
-        <v>1.6619697180759</v>
+        <v>-3.7685914426688</v>
       </c>
       <c r="K325">
-        <v>0.22</v>
-[...2 lines deleted...]
-        <v>669.86</v>
+        <v>0.72</v>
+      </c>
+      <c r="L325" t="s">
+        <v>823</v>
       </c>
       <c r="M325" s="1">
-        <v>284622.0</v>
+        <v>2221841.34</v>
       </c>
       <c r="N325" s="1">
-        <v>285291.86</v>
+        <v>2238268.81</v>
       </c>
       <c r="O325" s="1">
-        <v>0.08</v>
+        <v>0.64</v>
       </c>
       <c r="P325">
         <v>1</v>
       </c>
     </row>
     <row r="326" spans="1:16">
       <c r="A326" t="s">
-        <v>821</v>
+        <v>824</v>
       </c>
       <c r="B326" t="s">
-        <v>822</v>
+        <v>825</v>
       </c>
       <c r="C326" s="1">
-        <v>189000.0</v>
+        <v>1595023.0</v>
       </c>
       <c r="D326" s="1">
-        <v>102.169</v>
+        <v>103.439</v>
       </c>
       <c r="E326" s="1">
-        <v>99.833</v>
+        <v>117.69169661</v>
       </c>
       <c r="F326" t="s">
         <v>8</v>
       </c>
       <c r="G326">
         <v>1.0</v>
       </c>
       <c r="H326" s="1">
-        <v>188684.37</v>
+        <v>1877209.63</v>
       </c>
       <c r="I326" s="1">
-        <v>4415.04</v>
+        <v>-227333.79</v>
       </c>
       <c r="J326" s="1">
-        <v>2.3399076457684</v>
+        <v>-12.110197303857</v>
       </c>
       <c r="K326">
-        <v>2.37</v>
+        <v>1.08</v>
       </c>
       <c r="L326" t="s">
-        <v>823</v>
+        <v>826</v>
       </c>
       <c r="M326" s="1">
-        <v>193099.41</v>
+        <v>1649875.84</v>
       </c>
       <c r="N326" s="1">
-        <v>197573.27</v>
+        <v>1667082.42</v>
       </c>
       <c r="O326" s="1">
-        <v>0.05</v>
+        <v>0.48</v>
       </c>
       <c r="P326">
         <v>1</v>
       </c>
     </row>
     <row r="327" spans="1:16">
       <c r="A327" t="s">
-        <v>824</v>
+        <v>827</v>
       </c>
       <c r="B327" t="s">
-        <v>825</v>
+        <v>828</v>
       </c>
       <c r="C327" s="1">
-        <v>661000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D327" s="1">
-        <v>101.802</v>
+        <v>97.781</v>
       </c>
       <c r="E327" s="1">
-        <v>100.0</v>
+        <v>99.794</v>
       </c>
       <c r="F327" t="s">
         <v>8</v>
       </c>
       <c r="G327">
         <v>1.0</v>
       </c>
       <c r="H327" s="1">
-        <v>661000.0</v>
+        <v>199588.0</v>
       </c>
       <c r="I327" s="1">
-        <v>11911.22</v>
+        <v>-4026.0</v>
       </c>
       <c r="J327" s="1">
-        <v>1.802</v>
+        <v>-2.0171553400004</v>
       </c>
       <c r="K327">
-        <v>1.68</v>
+        <v>0.54</v>
       </c>
       <c r="L327" t="s">
-        <v>826</v>
+        <v>829</v>
       </c>
       <c r="M327" s="1">
-        <v>672911.22</v>
+        <v>195562.0</v>
       </c>
       <c r="N327" s="1">
-        <v>684046.81</v>
+        <v>196635.97</v>
       </c>
       <c r="O327" s="1">
-        <v>0.19</v>
+        <v>0.06</v>
       </c>
       <c r="P327">
         <v>1</v>
       </c>
     </row>
     <row r="328" spans="1:16">
       <c r="A328" t="s">
-        <v>827</v>
+        <v>830</v>
       </c>
       <c r="B328" t="s">
-        <v>828</v>
+        <v>831</v>
       </c>
       <c r="C328" s="1">
-        <v>500000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="D328" s="1">
-        <v>101.21</v>
+        <v>96.922</v>
       </c>
       <c r="E328" s="1">
-        <v>99.07</v>
+        <v>99.224</v>
       </c>
       <c r="F328" t="s">
         <v>8</v>
       </c>
       <c r="G328">
         <v>1.0</v>
       </c>
       <c r="H328" s="1">
-        <v>495350.0</v>
+        <v>992240.0</v>
       </c>
       <c r="I328" s="1">
-        <v>10700.0</v>
+        <v>-23020.0</v>
       </c>
       <c r="J328" s="1">
-        <v>2.1600888260826</v>
+        <v>-2.3200032250262</v>
       </c>
       <c r="K328">
-        <v>0.06</v>
-[...2 lines deleted...]
-        <v>306.0</v>
+        <v>1.44</v>
+      </c>
+      <c r="L328" t="s">
+        <v>832</v>
       </c>
       <c r="M328" s="1">
-        <v>506050.0</v>
+        <v>969220.0</v>
       </c>
       <c r="N328" s="1">
-        <v>506356.0</v>
+        <v>983644.66</v>
       </c>
       <c r="O328" s="1">
-        <v>0.14</v>
+        <v>0.28</v>
       </c>
       <c r="P328">
         <v>1</v>
       </c>
     </row>
     <row r="329" spans="1:16">
       <c r="A329" t="s">
-        <v>829</v>
+        <v>833</v>
       </c>
       <c r="B329" t="s">
-        <v>830</v>
+        <v>834</v>
       </c>
       <c r="C329" s="1">
-        <v>521765.0</v>
+        <v>288000.0</v>
       </c>
       <c r="D329" s="1">
-        <v>98.364</v>
+        <v>99.247</v>
       </c>
       <c r="E329" s="1">
-        <v>97.83772196</v>
+        <v>100.0</v>
       </c>
       <c r="F329" t="s">
         <v>8</v>
       </c>
       <c r="G329">
         <v>1.0</v>
       </c>
       <c r="H329" s="1">
-        <v>510482.99</v>
+        <v>288000.0</v>
       </c>
       <c r="I329" s="1">
-        <v>2745.93</v>
+        <v>-2168.64</v>
       </c>
       <c r="J329" s="1">
-        <v>0.53790822687353</v>
+        <v>-0.753</v>
       </c>
       <c r="K329">
-        <v>0.47</v>
+        <v>2.9</v>
       </c>
       <c r="L329" t="s">
-        <v>831</v>
+        <v>835</v>
       </c>
       <c r="M329" s="1">
-        <v>513228.92</v>
+        <v>285831.36</v>
       </c>
       <c r="N329" s="1">
-        <v>515705.52</v>
+        <v>294189.39</v>
       </c>
       <c r="O329" s="1">
-        <v>0.14</v>
+        <v>0.08</v>
       </c>
       <c r="P329">
         <v>1</v>
       </c>
     </row>
     <row r="330" spans="1:16">
       <c r="A330" t="s">
-        <v>832</v>
+        <v>836</v>
       </c>
       <c r="B330" t="s">
-        <v>833</v>
+        <v>837</v>
       </c>
       <c r="C330" s="1">
-        <v>2284200.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D330" s="1">
-        <v>100.172</v>
+        <v>99.027</v>
       </c>
       <c r="E330" s="1">
-        <v>101.07926451</v>
+        <v>101.2</v>
       </c>
       <c r="F330" t="s">
         <v>8</v>
       </c>
       <c r="G330">
         <v>1.0</v>
       </c>
       <c r="H330" s="1">
-        <v>2308852.56</v>
+        <v>404800.0</v>
       </c>
       <c r="I330" s="1">
-        <v>-20723.74</v>
+        <v>-8692.0</v>
       </c>
       <c r="J330" s="1">
-        <v>-0.89757745293186</v>
+        <v>-2.147233201581</v>
       </c>
       <c r="K330">
-        <v>0.32</v>
+        <v>0.56</v>
       </c>
       <c r="L330" t="s">
-        <v>834</v>
+        <v>838</v>
       </c>
       <c r="M330" s="1">
-        <v>2288128.82</v>
+        <v>396108.0</v>
       </c>
       <c r="N330" s="1">
-        <v>2295482.07</v>
+        <v>398338.14</v>
       </c>
       <c r="O330" s="1">
-        <v>0.62</v>
+        <v>0.11</v>
       </c>
       <c r="P330">
         <v>1</v>
       </c>
     </row>
     <row r="331" spans="1:16">
       <c r="A331" t="s">
-        <v>835</v>
+        <v>839</v>
       </c>
       <c r="B331" t="s">
-        <v>836</v>
+        <v>840</v>
       </c>
       <c r="C331" s="1">
-        <v>1595023.0</v>
+        <v>956000.0</v>
       </c>
       <c r="D331" s="1">
-        <v>107.723</v>
+        <v>98.326</v>
       </c>
       <c r="E331" s="1">
-        <v>117.69169661</v>
+        <v>99.728</v>
       </c>
       <c r="F331" t="s">
         <v>8</v>
       </c>
       <c r="G331">
         <v>1.0</v>
       </c>
       <c r="H331" s="1">
-        <v>1877209.63</v>
+        <v>953399.68</v>
       </c>
       <c r="I331" s="1">
-        <v>-159003.0</v>
+        <v>-13403.12</v>
       </c>
       <c r="J331" s="1">
-        <v>-8.4701781547967</v>
+        <v>-1.4058238408471</v>
       </c>
       <c r="K331">
-        <v>0.48</v>
+        <v>0.8</v>
       </c>
       <c r="L331" t="s">
-        <v>837</v>
+        <v>841</v>
       </c>
       <c r="M331" s="1">
-        <v>1718206.63</v>
+        <v>939996.56</v>
       </c>
       <c r="N331" s="1">
-        <v>1725908.62</v>
+        <v>947657.66</v>
       </c>
       <c r="O331" s="1">
-        <v>0.47</v>
+        <v>0.27</v>
       </c>
       <c r="P331">
         <v>1</v>
       </c>
     </row>
     <row r="332" spans="1:16">
       <c r="A332" t="s">
-        <v>838</v>
+        <v>842</v>
       </c>
       <c r="B332" t="s">
-        <v>839</v>
+        <v>843</v>
       </c>
       <c r="C332" s="1">
-        <v>200000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D332" s="1">
-        <v>100.253</v>
+        <v>100.849</v>
       </c>
       <c r="E332" s="1">
-        <v>99.794</v>
+        <v>100.651</v>
       </c>
       <c r="F332" t="s">
         <v>8</v>
       </c>
       <c r="G332">
         <v>1.0</v>
       </c>
       <c r="H332" s="1">
-        <v>199588.0</v>
+        <v>402604.0</v>
       </c>
       <c r="I332" s="1">
-        <v>918.0</v>
+        <v>792.0</v>
       </c>
       <c r="J332" s="1">
-        <v>0.45994749183318</v>
+        <v>0.19671935698602</v>
       </c>
       <c r="K332">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>1.64</v>
+      </c>
+      <c r="L332" t="s">
+        <v>844</v>
       </c>
       <c r="M332" s="1">
-        <v>200506.0</v>
+        <v>403396.0</v>
       </c>
       <c r="N332" s="1">
-        <v>200506.0</v>
+        <v>409950.79</v>
       </c>
       <c r="O332" s="1">
-        <v>0.05</v>
+        <v>0.12</v>
       </c>
       <c r="P332">
         <v>1</v>
       </c>
     </row>
     <row r="333" spans="1:16">
       <c r="A333" t="s">
-        <v>840</v>
+        <v>845</v>
       </c>
       <c r="B333" t="s">
-        <v>841</v>
+        <v>846</v>
       </c>
       <c r="C333" s="1">
-        <v>1000000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D333" s="1">
-        <v>99.342</v>
+        <v>104.386</v>
       </c>
       <c r="E333" s="1">
-        <v>99.224</v>
+        <v>99.29</v>
       </c>
       <c r="F333" t="s">
         <v>8</v>
       </c>
       <c r="G333">
         <v>1.0</v>
       </c>
       <c r="H333" s="1">
-        <v>992240.0</v>
+        <v>595740.0</v>
       </c>
       <c r="I333" s="1">
-        <v>1180.0</v>
+        <v>30576.0</v>
       </c>
       <c r="J333" s="1">
-        <v>0.11892284124809</v>
+        <v>5.1324403263168</v>
       </c>
       <c r="K333">
-        <v>0.93</v>
+        <v>0.18</v>
       </c>
       <c r="L333" t="s">
-        <v>842</v>
+        <v>847</v>
       </c>
       <c r="M333" s="1">
-        <v>993420.0</v>
+        <v>626316.0</v>
       </c>
       <c r="N333" s="1">
-        <v>1002680.28</v>
+        <v>627376.27</v>
       </c>
       <c r="O333" s="1">
-        <v>0.27</v>
+        <v>0.18</v>
       </c>
       <c r="P333">
         <v>1</v>
       </c>
     </row>
     <row r="334" spans="1:16">
       <c r="A334" t="s">
-        <v>843</v>
+        <v>848</v>
       </c>
       <c r="B334" t="s">
-        <v>844</v>
+        <v>849</v>
       </c>
       <c r="C334" s="1">
-        <v>288000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D334" s="1">
-        <v>101.85</v>
+        <v>97.15</v>
       </c>
       <c r="E334" s="1">
-        <v>100.0</v>
+        <v>97.26</v>
       </c>
       <c r="F334" t="s">
         <v>8</v>
       </c>
       <c r="G334">
         <v>1.0</v>
       </c>
       <c r="H334" s="1">
-        <v>288000.0</v>
+        <v>194520.0</v>
       </c>
       <c r="I334" s="1">
-        <v>5328.0</v>
+        <v>-220.0</v>
       </c>
       <c r="J334" s="1">
-        <v>1.85</v>
+        <v>-0.11309891013778</v>
       </c>
       <c r="K334">
-        <v>2.32</v>
-[...2 lines deleted...]
-        <v>845</v>
+        <v>0.29</v>
+      </c>
+      <c r="L334">
+        <v>575.34</v>
       </c>
       <c r="M334" s="1">
-        <v>293328.0</v>
+        <v>194300.0</v>
       </c>
       <c r="N334" s="1">
-        <v>300002.81</v>
+        <v>194875.34</v>
       </c>
       <c r="O334" s="1">
-        <v>0.08</v>
+        <v>0.06</v>
       </c>
       <c r="P334">
         <v>1</v>
       </c>
     </row>
     <row r="335" spans="1:16">
       <c r="A335" t="s">
-        <v>846</v>
+        <v>850</v>
       </c>
       <c r="B335" t="s">
-        <v>847</v>
+        <v>851</v>
       </c>
       <c r="C335" s="1">
-        <v>400000.0</v>
+        <v>169000.0</v>
       </c>
       <c r="D335" s="1">
-        <v>100.943</v>
+        <v>99.691</v>
       </c>
       <c r="E335" s="1">
-        <v>101.2</v>
+        <v>102.47</v>
       </c>
       <c r="F335" t="s">
         <v>8</v>
       </c>
       <c r="G335">
         <v>1.0</v>
       </c>
       <c r="H335" s="1">
-        <v>404800.0</v>
+        <v>173174.3</v>
       </c>
       <c r="I335" s="1">
-        <v>-1028.0</v>
+        <v>-4696.51</v>
       </c>
       <c r="J335" s="1">
-        <v>-0.25395256916996</v>
+        <v>-2.7120132721772</v>
       </c>
       <c r="K335">
-        <v>3.67</v>
-[...2 lines deleted...]
-        <v>848</v>
+        <v>0.12</v>
+      </c>
+      <c r="L335">
+        <v>203.73</v>
       </c>
       <c r="M335" s="1">
-        <v>403772.0</v>
+        <v>168477.79</v>
       </c>
       <c r="N335" s="1">
-        <v>418450.36</v>
+        <v>168681.52</v>
       </c>
       <c r="O335" s="1">
-        <v>0.11</v>
+        <v>0.05</v>
       </c>
       <c r="P335">
         <v>1</v>
       </c>
     </row>
     <row r="336" spans="1:16">
       <c r="A336" t="s">
-        <v>849</v>
+        <v>852</v>
       </c>
       <c r="B336" t="s">
-        <v>850</v>
+        <v>853</v>
       </c>
       <c r="C336" s="1">
-        <v>956000.0</v>
+        <v>825039.75</v>
       </c>
       <c r="D336" s="1">
-        <v>100.65</v>
+        <v>97.231</v>
       </c>
       <c r="E336" s="1">
-        <v>99.728</v>
+        <v>95.40856183</v>
       </c>
       <c r="F336" t="s">
         <v>8</v>
       </c>
       <c r="G336">
         <v>1.0</v>
       </c>
       <c r="H336" s="1">
-        <v>953399.68</v>
+        <v>787158.56</v>
       </c>
       <c r="I336" s="1">
-        <v>8814.32</v>
+        <v>15035.84</v>
       </c>
       <c r="J336" s="1">
-        <v>0.92451467992941</v>
+        <v>1.9101412045878</v>
       </c>
       <c r="K336">
-        <v>0.28</v>
+        <v>0.38</v>
       </c>
       <c r="L336" t="s">
-        <v>851</v>
+        <v>854</v>
       </c>
       <c r="M336" s="1">
-        <v>962214.0</v>
+        <v>802194.4</v>
       </c>
       <c r="N336" s="1">
-        <v>964937.95</v>
+        <v>805311.47</v>
       </c>
       <c r="O336" s="1">
-        <v>0.26</v>
+        <v>0.23</v>
       </c>
       <c r="P336">
         <v>1</v>
       </c>
     </row>
     <row r="337" spans="1:16">
       <c r="A337" t="s">
-        <v>852</v>
+        <v>855</v>
       </c>
       <c r="B337" t="s">
-        <v>853</v>
+        <v>856</v>
       </c>
       <c r="C337" s="1">
-        <v>600000.0</v>
+        <v>505455.13</v>
       </c>
       <c r="D337" s="1">
-        <v>103.181</v>
+        <v>80.125</v>
       </c>
       <c r="E337" s="1">
-        <v>100.651</v>
+        <v>82.82664576</v>
       </c>
       <c r="F337" t="s">
         <v>8</v>
       </c>
       <c r="G337">
         <v>1.0</v>
       </c>
       <c r="H337" s="1">
-        <v>603906.0</v>
+        <v>418651.53</v>
       </c>
       <c r="I337" s="1">
-        <v>15180.0</v>
+        <v>-13655.61</v>
       </c>
       <c r="J337" s="1">
-        <v>2.5136362281547</v>
+        <v>-3.2618082155343</v>
       </c>
       <c r="K337">
-        <v>1.06</v>
+        <v>0.49</v>
       </c>
       <c r="L337" t="s">
-        <v>854</v>
+        <v>857</v>
       </c>
       <c r="M337" s="1">
-        <v>619086.0</v>
+        <v>404995.92</v>
       </c>
       <c r="N337" s="1">
-        <v>625462.03</v>
+        <v>407488.58</v>
       </c>
       <c r="O337" s="1">
-        <v>0.17</v>
+        <v>0.12</v>
       </c>
       <c r="P337">
         <v>1</v>
       </c>
     </row>
     <row r="338" spans="1:16">
       <c r="A338" t="s">
-        <v>855</v>
+        <v>858</v>
       </c>
       <c r="B338" t="s">
-        <v>856</v>
+        <v>859</v>
       </c>
       <c r="C338" s="1">
-        <v>800000.0</v>
+        <v>627000.0</v>
       </c>
       <c r="D338" s="1">
-        <v>106.324</v>
+        <v>92.216</v>
       </c>
       <c r="E338" s="1">
-        <v>99.29</v>
+        <v>92.586</v>
       </c>
       <c r="F338" t="s">
         <v>8</v>
       </c>
       <c r="G338">
         <v>1.0</v>
       </c>
       <c r="H338" s="1">
-        <v>794320.0</v>
+        <v>580514.22</v>
       </c>
       <c r="I338" s="1">
-        <v>56272.0</v>
+        <v>-2319.9</v>
       </c>
       <c r="J338" s="1">
-        <v>7.0842985194884</v>
+        <v>-0.39962845354589</v>
       </c>
       <c r="K338">
-        <v>4.7</v>
+        <v>1.3</v>
       </c>
       <c r="L338" t="s">
-        <v>857</v>
+        <v>860</v>
       </c>
       <c r="M338" s="1">
-        <v>850592.0</v>
+        <v>578194.32</v>
       </c>
       <c r="N338" s="1">
-        <v>888172.82</v>
+        <v>586357.34</v>
       </c>
       <c r="O338" s="1">
-        <v>0.24</v>
+        <v>0.17</v>
       </c>
       <c r="P338">
         <v>1</v>
       </c>
     </row>
     <row r="339" spans="1:16">
       <c r="A339" t="s">
-        <v>858</v>
+        <v>861</v>
       </c>
       <c r="B339" t="s">
-        <v>859</v>
+        <v>862</v>
       </c>
       <c r="C339" s="1">
-        <v>169000.0</v>
+        <v>1174831.39</v>
       </c>
       <c r="D339" s="1">
-        <v>102.624</v>
+        <v>102.03</v>
       </c>
       <c r="E339" s="1">
-        <v>102.47</v>
+        <v>106.39664386</v>
       </c>
       <c r="F339" t="s">
         <v>8</v>
       </c>
       <c r="G339">
         <v>1.0</v>
       </c>
       <c r="H339" s="1">
-        <v>173174.3</v>
+        <v>1249981.17</v>
       </c>
       <c r="I339" s="1">
-        <v>260.26</v>
+        <v>-51300.7</v>
       </c>
       <c r="J339" s="1">
-        <v>0.15028788913828</v>
+        <v>-4.1041178244309</v>
       </c>
       <c r="K339">
-        <v>3.48</v>
+        <v>0.83</v>
       </c>
       <c r="L339" t="s">
-        <v>860</v>
+        <v>863</v>
       </c>
       <c r="M339" s="1">
-        <v>173434.56</v>
+        <v>1198680.47</v>
       </c>
       <c r="N339" s="1">
-        <v>179324.09</v>
+        <v>1208446.05</v>
       </c>
       <c r="O339" s="1">
-        <v>0.05</v>
+        <v>0.35</v>
       </c>
       <c r="P339">
         <v>1</v>
       </c>
     </row>
     <row r="340" spans="1:16">
       <c r="A340" t="s">
-        <v>861</v>
+        <v>864</v>
       </c>
       <c r="B340" t="s">
-        <v>862</v>
+        <v>865</v>
       </c>
       <c r="C340" s="1">
-        <v>858302.75</v>
+        <v>394000.0</v>
       </c>
       <c r="D340" s="1">
-        <v>92.17</v>
+        <v>97.79</v>
       </c>
       <c r="E340" s="1">
-        <v>88.43019436</v>
+        <v>99.422</v>
       </c>
       <c r="F340" t="s">
         <v>8</v>
       </c>
       <c r="G340">
         <v>1.0</v>
       </c>
       <c r="H340" s="1">
-        <v>758998.79</v>
+        <v>391722.68</v>
       </c>
       <c r="I340" s="1">
-        <v>32098.85</v>
+        <v>-6430.08</v>
       </c>
       <c r="J340" s="1">
-        <v>4.2291042387564</v>
+        <v>-1.641487799481</v>
       </c>
       <c r="K340">
-        <v>0.18</v>
+        <v>0.51</v>
       </c>
       <c r="L340" t="s">
-        <v>863</v>
+        <v>866</v>
       </c>
       <c r="M340" s="1">
-        <v>791097.64</v>
+        <v>385292.6</v>
       </c>
       <c r="N340" s="1">
-        <v>792616.72</v>
+        <v>387292.28</v>
       </c>
       <c r="O340" s="1">
-        <v>0.21</v>
+        <v>0.11</v>
       </c>
       <c r="P340">
         <v>1</v>
       </c>
     </row>
     <row r="341" spans="1:16">
       <c r="A341" t="s">
-        <v>864</v>
+        <v>867</v>
       </c>
       <c r="B341" t="s">
-        <v>865</v>
+        <v>868</v>
       </c>
       <c r="C341" s="1">
-        <v>825039.75</v>
+        <v>495000.0</v>
       </c>
       <c r="D341" s="1">
-        <v>98.026</v>
+        <v>100.229</v>
       </c>
       <c r="E341" s="1">
-        <v>95.40856183</v>
+        <v>100.0</v>
       </c>
       <c r="F341" t="s">
         <v>8</v>
       </c>
       <c r="G341">
         <v>1.0</v>
       </c>
       <c r="H341" s="1">
-        <v>787158.56</v>
+        <v>495000.0</v>
       </c>
       <c r="I341" s="1">
-        <v>21594.91</v>
+        <v>1133.55</v>
       </c>
       <c r="J341" s="1">
-        <v>2.7434002623309</v>
+        <v>0.229</v>
       </c>
       <c r="K341">
-        <v>0.27</v>
+        <v>3.95</v>
       </c>
       <c r="L341" t="s">
-        <v>866</v>
+        <v>869</v>
       </c>
       <c r="M341" s="1">
-        <v>808753.47</v>
+        <v>496133.55</v>
       </c>
       <c r="N341" s="1">
-        <v>810952.82</v>
+        <v>515662.32</v>
       </c>
       <c r="O341" s="1">
-        <v>0.22</v>
+        <v>0.15</v>
       </c>
       <c r="P341">
         <v>1</v>
       </c>
     </row>
     <row r="342" spans="1:16">
       <c r="A342" t="s">
-        <v>867</v>
+        <v>870</v>
       </c>
       <c r="B342" t="s">
-        <v>868</v>
+        <v>871</v>
       </c>
       <c r="C342" s="1">
-        <v>505455.13</v>
+        <v>450000.0</v>
       </c>
       <c r="D342" s="1">
-        <v>83.366</v>
+        <v>88.507</v>
       </c>
       <c r="E342" s="1">
-        <v>82.82664576</v>
+        <v>88.621</v>
       </c>
       <c r="F342" t="s">
         <v>8</v>
       </c>
       <c r="G342">
         <v>1.0</v>
       </c>
       <c r="H342" s="1">
-        <v>418651.53</v>
+        <v>398794.5</v>
       </c>
       <c r="I342" s="1">
-        <v>2726.19</v>
+        <v>-513.0</v>
       </c>
       <c r="J342" s="1">
-        <v>0.65118357503674</v>
+        <v>-0.12863768181357</v>
       </c>
       <c r="K342">
-        <v>0.35</v>
+        <v>1.41</v>
       </c>
       <c r="L342" t="s">
-        <v>869</v>
+        <v>872</v>
       </c>
       <c r="M342" s="1">
-        <v>421377.72</v>
+        <v>398281.5</v>
       </c>
       <c r="N342" s="1">
-        <v>423147.51</v>
+        <v>404632.36</v>
       </c>
       <c r="O342" s="1">
-        <v>0.11</v>
+        <v>0.12</v>
       </c>
       <c r="P342">
         <v>1</v>
       </c>
     </row>
     <row r="343" spans="1:16">
       <c r="A343" t="s">
-        <v>870</v>
+        <v>873</v>
       </c>
       <c r="B343" t="s">
-        <v>871</v>
+        <v>874</v>
       </c>
       <c r="C343" s="1">
-        <v>2493831.39</v>
+        <v>500000.0</v>
       </c>
       <c r="D343" s="1">
-        <v>107.835</v>
+        <v>74.34</v>
       </c>
       <c r="E343" s="1">
-        <v>106.39664376</v>
+        <v>74.174</v>
       </c>
       <c r="F343" t="s">
         <v>8</v>
       </c>
       <c r="G343">
         <v>1.0</v>
       </c>
       <c r="H343" s="1">
-        <v>2653352.9</v>
+        <v>370870.0</v>
       </c>
       <c r="I343" s="1">
-        <v>35870.18</v>
+        <v>830.0</v>
       </c>
       <c r="J343" s="1">
-        <v>1.3518812367552</v>
+        <v>0.223798096368</v>
       </c>
       <c r="K343">
-        <v>0.18</v>
+        <v>0.34</v>
       </c>
       <c r="L343" t="s">
-        <v>872</v>
+        <v>875</v>
       </c>
       <c r="M343" s="1">
-        <v>2689223.08</v>
+        <v>371700.0</v>
       </c>
       <c r="N343" s="1">
-        <v>2693705.14</v>
+        <v>373384.93</v>
       </c>
       <c r="O343" s="1">
-        <v>0.73</v>
+        <v>0.11</v>
       </c>
       <c r="P343">
         <v>1</v>
       </c>
     </row>
     <row r="344" spans="1:16">
       <c r="A344" t="s">
-        <v>873</v>
+        <v>876</v>
       </c>
       <c r="B344" t="s">
-        <v>874</v>
+        <v>877</v>
       </c>
       <c r="C344" s="1">
-        <v>394000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D344" s="1">
-        <v>99.784</v>
+        <v>98.017</v>
       </c>
       <c r="E344" s="1">
-        <v>99.422</v>
+        <v>99.985</v>
       </c>
       <c r="F344" t="s">
         <v>8</v>
       </c>
       <c r="G344">
         <v>1.0</v>
       </c>
       <c r="H344" s="1">
-        <v>391722.68</v>
+        <v>399940.0</v>
       </c>
       <c r="I344" s="1">
-        <v>1426.28</v>
+        <v>-7872.0</v>
       </c>
       <c r="J344" s="1">
-        <v>0.36410452414958</v>
+        <v>-1.9682952442866</v>
       </c>
       <c r="K344">
-        <v>3.24</v>
+        <v>2.98</v>
       </c>
       <c r="L344" t="s">
-        <v>875</v>
+        <v>878</v>
       </c>
       <c r="M344" s="1">
-        <v>393148.96</v>
+        <v>392068.0</v>
       </c>
       <c r="N344" s="1">
-        <v>405918.88</v>
+        <v>403977.59</v>
       </c>
       <c r="O344" s="1">
-        <v>0.11</v>
+        <v>0.12</v>
       </c>
       <c r="P344">
         <v>1</v>
       </c>
     </row>
     <row r="345" spans="1:16">
       <c r="A345" t="s">
-        <v>876</v>
+        <v>879</v>
       </c>
       <c r="B345" t="s">
-        <v>877</v>
+        <v>880</v>
       </c>
       <c r="C345" s="1">
-        <v>495000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D345" s="1">
-        <v>103.474</v>
+        <v>100.577</v>
       </c>
       <c r="E345" s="1">
         <v>100.0</v>
       </c>
       <c r="F345" t="s">
         <v>8</v>
       </c>
       <c r="G345">
         <v>1.0</v>
       </c>
       <c r="H345" s="1">
-        <v>495000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="I345" s="1">
-        <v>17196.3</v>
+        <v>2308.0</v>
       </c>
       <c r="J345" s="1">
-        <v>3.474</v>
+        <v>0.577</v>
       </c>
       <c r="K345">
-        <v>3.31</v>
+        <v>2.52</v>
       </c>
       <c r="L345" t="s">
-        <v>878</v>
+        <v>881</v>
       </c>
       <c r="M345" s="1">
-        <v>512196.3</v>
+        <v>402308.0</v>
       </c>
       <c r="N345" s="1">
-        <v>528578.77</v>
+        <v>412397.07</v>
       </c>
       <c r="O345" s="1">
-        <v>0.14</v>
+        <v>0.12</v>
       </c>
       <c r="P345">
         <v>1</v>
       </c>
     </row>
     <row r="346" spans="1:16">
       <c r="A346" t="s">
-        <v>879</v>
+        <v>882</v>
       </c>
       <c r="B346" t="s">
-        <v>880</v>
+        <v>883</v>
       </c>
       <c r="C346" s="1">
-        <v>450000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D346" s="1">
-        <v>90.607</v>
+        <v>98.37</v>
       </c>
       <c r="E346" s="1">
-        <v>88.621</v>
+        <v>99.711</v>
       </c>
       <c r="F346" t="s">
         <v>8</v>
       </c>
       <c r="G346">
         <v>1.0</v>
       </c>
       <c r="H346" s="1">
-        <v>398794.5</v>
+        <v>199422.0</v>
       </c>
       <c r="I346" s="1">
-        <v>8937.0</v>
+        <v>-2682.0</v>
       </c>
       <c r="J346" s="1">
-        <v>2.2410038252784</v>
+        <v>-1.3448867226284</v>
       </c>
       <c r="K346">
-        <v>1.15</v>
+        <v>1.07</v>
       </c>
       <c r="L346" t="s">
-        <v>881</v>
+        <v>884</v>
       </c>
       <c r="M346" s="1">
-        <v>407731.5</v>
+        <v>196740.0</v>
       </c>
       <c r="N346" s="1">
-        <v>412920.37</v>
+        <v>198876.99</v>
       </c>
       <c r="O346" s="1">
-        <v>0.11</v>
+        <v>0.06</v>
       </c>
       <c r="P346">
         <v>1</v>
       </c>
     </row>
     <row r="347" spans="1:16">
       <c r="A347" t="s">
-        <v>882</v>
+        <v>885</v>
       </c>
       <c r="B347" t="s">
-        <v>883</v>
+        <v>886</v>
       </c>
       <c r="C347" s="1">
-        <v>500000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D347" s="1">
-        <v>76.856</v>
+        <v>98.304</v>
       </c>
       <c r="E347" s="1">
-        <v>74.174</v>
+        <v>100.66</v>
       </c>
       <c r="F347" t="s">
         <v>8</v>
       </c>
       <c r="G347">
         <v>1.0</v>
       </c>
       <c r="H347" s="1">
-        <v>370870.0</v>
+        <v>201320.0</v>
       </c>
       <c r="I347" s="1">
-        <v>13410.0</v>
+        <v>-4712.0</v>
       </c>
       <c r="J347" s="1">
-        <v>3.615822255777</v>
+        <v>-2.3405523544606</v>
       </c>
       <c r="K347">
-        <v>0.22</v>
+        <v>2.73</v>
       </c>
       <c r="L347" t="s">
-        <v>884</v>
+        <v>887</v>
       </c>
       <c r="M347" s="1">
-        <v>384280.0</v>
+        <v>196608.0</v>
       </c>
       <c r="N347" s="1">
-        <v>385369.04</v>
+        <v>202063.48</v>
       </c>
       <c r="O347" s="1">
-        <v>0.1</v>
+        <v>0.06</v>
       </c>
       <c r="P347">
         <v>1</v>
       </c>
     </row>
     <row r="348" spans="1:16">
       <c r="A348" t="s">
-        <v>885</v>
+        <v>888</v>
       </c>
       <c r="B348" t="s">
-        <v>886</v>
+        <v>889</v>
       </c>
       <c r="C348" s="1">
-        <v>400000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D348" s="1">
-        <v>100.159</v>
+        <v>100.331</v>
       </c>
       <c r="E348" s="1">
-        <v>99.985</v>
+        <v>100.0</v>
       </c>
       <c r="F348" t="s">
         <v>8</v>
       </c>
       <c r="G348">
         <v>1.0</v>
       </c>
       <c r="H348" s="1">
-        <v>399940.0</v>
+        <v>300000.0</v>
       </c>
       <c r="I348" s="1">
-        <v>696.0</v>
+        <v>993.0</v>
       </c>
       <c r="J348" s="1">
-        <v>0.17402610391559</v>
+        <v>0.331</v>
       </c>
       <c r="K348">
-        <v>2.44</v>
-[...2 lines deleted...]
-        <v>887</v>
+        <v>0.04</v>
+      </c>
+      <c r="L348">
+        <v>107.88</v>
       </c>
       <c r="M348" s="1">
-        <v>400636.0</v>
+        <v>300993.0</v>
       </c>
       <c r="N348" s="1">
-        <v>410400.38</v>
+        <v>301100.88</v>
       </c>
       <c r="O348" s="1">
-        <v>0.11</v>
+        <v>0.09</v>
       </c>
       <c r="P348">
         <v>1</v>
       </c>
     </row>
     <row r="349" spans="1:16">
       <c r="A349" t="s">
-        <v>888</v>
+        <v>890</v>
       </c>
       <c r="B349" t="s">
-        <v>889</v>
+        <v>891</v>
       </c>
       <c r="C349" s="1">
-        <v>400000.0</v>
+        <v>129000.0</v>
       </c>
       <c r="D349" s="1">
-        <v>103.216</v>
+        <v>95.378</v>
       </c>
       <c r="E349" s="1">
-        <v>100.0</v>
+        <v>97.75713953</v>
       </c>
       <c r="F349" t="s">
         <v>8</v>
       </c>
       <c r="G349">
         <v>1.0</v>
       </c>
       <c r="H349" s="1">
-        <v>400000.0</v>
+        <v>126106.71</v>
       </c>
       <c r="I349" s="1">
-        <v>12864.0</v>
+        <v>-3069.09</v>
       </c>
       <c r="J349" s="1">
-        <v>3.216</v>
+        <v>-2.4337245813486</v>
       </c>
       <c r="K349">
-        <v>1.91</v>
-[...2 lines deleted...]
-        <v>890</v>
+        <v>0.07</v>
+      </c>
+      <c r="L349">
+        <v>90.12</v>
       </c>
       <c r="M349" s="1">
-        <v>412864.0</v>
+        <v>123037.62</v>
       </c>
       <c r="N349" s="1">
-        <v>420504.68</v>
+        <v>123127.74</v>
       </c>
       <c r="O349" s="1">
-        <v>0.11</v>
+        <v>0.04</v>
       </c>
       <c r="P349">
         <v>1</v>
       </c>
     </row>
     <row r="350" spans="1:16">
       <c r="A350" t="s">
-        <v>891</v>
+        <v>892</v>
       </c>
       <c r="B350" t="s">
-        <v>892</v>
+        <v>893</v>
       </c>
       <c r="C350" s="1">
-        <v>200000.0</v>
+        <v>470000.0</v>
       </c>
       <c r="D350" s="1">
-        <v>101.028</v>
+        <v>97.833</v>
       </c>
       <c r="E350" s="1">
-        <v>99.711</v>
+        <v>99.81825532</v>
       </c>
       <c r="F350" t="s">
         <v>8</v>
       </c>
       <c r="G350">
         <v>1.0</v>
       </c>
       <c r="H350" s="1">
-        <v>199422.0</v>
+        <v>469145.8</v>
       </c>
       <c r="I350" s="1">
-        <v>2634.0</v>
+        <v>-9330.7</v>
       </c>
       <c r="J350" s="1">
-        <v>1.320817161597</v>
+        <v>-1.9888699845549</v>
       </c>
       <c r="K350">
-        <v>0.47</v>
-[...2 lines deleted...]
-        <v>945.21</v>
+        <v>0.38</v>
+      </c>
+      <c r="L350" t="s">
+        <v>894</v>
       </c>
       <c r="M350" s="1">
-        <v>202056.0</v>
+        <v>459815.1</v>
       </c>
       <c r="N350" s="1">
-        <v>203001.21</v>
+        <v>461596.92</v>
       </c>
       <c r="O350" s="1">
-        <v>0.06</v>
+        <v>0.13</v>
       </c>
       <c r="P350">
         <v>1</v>
       </c>
     </row>
     <row r="351" spans="1:16">
       <c r="A351" t="s">
-        <v>893</v>
+        <v>895</v>
       </c>
       <c r="B351" t="s">
-        <v>894</v>
+        <v>896</v>
       </c>
       <c r="C351" s="1">
-        <v>800000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D351" s="1">
-        <v>103.34</v>
+        <v>98.805</v>
       </c>
       <c r="E351" s="1">
-        <v>102.3175</v>
+        <v>100.0</v>
       </c>
       <c r="F351" t="s">
         <v>8</v>
       </c>
       <c r="G351">
         <v>1.0</v>
       </c>
       <c r="H351" s="1">
-        <v>818540.0</v>
+        <v>400000.0</v>
       </c>
       <c r="I351" s="1">
-        <v>8180.0</v>
+        <v>-4780.0</v>
       </c>
       <c r="J351" s="1">
-        <v>0.9993402888069</v>
+        <v>-1.195</v>
       </c>
       <c r="K351">
-        <v>2.64</v>
+        <v>1.61</v>
       </c>
       <c r="L351" t="s">
-        <v>895</v>
+        <v>897</v>
       </c>
       <c r="M351" s="1">
-        <v>826720.0</v>
+        <v>395220.0</v>
       </c>
       <c r="N351" s="1">
-        <v>847804.93</v>
+        <v>401671.99</v>
       </c>
       <c r="O351" s="1">
-        <v>0.23</v>
+        <v>0.12</v>
       </c>
       <c r="P351">
         <v>1</v>
       </c>
     </row>
     <row r="352" spans="1:16">
       <c r="A352" t="s">
-        <v>896</v>
+        <v>898</v>
       </c>
       <c r="B352" t="s">
-        <v>897</v>
+        <v>899</v>
       </c>
       <c r="C352" s="1">
-        <v>200000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D352" s="1">
-        <v>101.021</v>
+        <v>98.449</v>
       </c>
       <c r="E352" s="1">
-        <v>100.66</v>
+        <v>99.326</v>
       </c>
       <c r="F352" t="s">
         <v>8</v>
       </c>
       <c r="G352">
         <v>1.0</v>
       </c>
       <c r="H352" s="1">
-        <v>201320.0</v>
+        <v>297978.0</v>
       </c>
       <c r="I352" s="1">
-        <v>722.0</v>
+        <v>-2631.0</v>
       </c>
       <c r="J352" s="1">
-        <v>0.35863302205444</v>
+        <v>-0.88295109034895</v>
       </c>
       <c r="K352">
-        <v>2.19</v>
+        <v>0.41</v>
       </c>
       <c r="L352" t="s">
-        <v>898</v>
+        <v>900</v>
       </c>
       <c r="M352" s="1">
-        <v>202042.0</v>
+        <v>295347.0</v>
       </c>
       <c r="N352" s="1">
-        <v>206424.88</v>
+        <v>296568.58</v>
       </c>
       <c r="O352" s="1">
-        <v>0.06</v>
+        <v>0.09</v>
       </c>
       <c r="P352">
         <v>1</v>
       </c>
     </row>
     <row r="353" spans="1:16">
       <c r="A353" t="s">
-        <v>899</v>
+        <v>901</v>
       </c>
       <c r="B353" t="s">
-        <v>900</v>
+        <v>902</v>
       </c>
       <c r="C353" s="1">
-        <v>129000.0</v>
+        <v>363000.0</v>
       </c>
       <c r="D353" s="1">
-        <v>96.093</v>
+        <v>97.922</v>
       </c>
       <c r="E353" s="1">
-        <v>97.75713953</v>
+        <v>100.0</v>
       </c>
       <c r="F353" t="s">
         <v>8</v>
       </c>
       <c r="G353">
         <v>1.0</v>
       </c>
       <c r="H353" s="1">
-        <v>126106.71</v>
+        <v>363000.0</v>
       </c>
       <c r="I353" s="1">
-        <v>-2146.74</v>
+        <v>-7543.14</v>
       </c>
       <c r="J353" s="1">
-        <v>-1.7023202016768</v>
+        <v>-2.078</v>
       </c>
       <c r="K353">
-        <v>0.49</v>
-[...2 lines deleted...]
-        <v>632.63</v>
+        <v>0.67</v>
+      </c>
+      <c r="L353" t="s">
+        <v>903</v>
       </c>
       <c r="M353" s="1">
-        <v>123959.97</v>
+        <v>355456.86</v>
       </c>
       <c r="N353" s="1">
-        <v>124592.6</v>
+        <v>357888.9</v>
       </c>
       <c r="O353" s="1">
-        <v>0.03</v>
+        <v>0.1</v>
       </c>
       <c r="P353">
         <v>1</v>
       </c>
     </row>
     <row r="354" spans="1:16">
       <c r="A354" t="s">
-        <v>901</v>
+        <v>904</v>
       </c>
       <c r="B354" t="s">
-        <v>902</v>
+        <v>905</v>
       </c>
       <c r="C354" s="1">
-        <v>470000.0</v>
+        <v>276000.0</v>
       </c>
       <c r="D354" s="1">
-        <v>100.312</v>
+        <v>98.451</v>
       </c>
       <c r="E354" s="1">
-        <v>99.81825532</v>
+        <v>99.23</v>
       </c>
       <c r="F354" t="s">
         <v>8</v>
       </c>
       <c r="G354">
         <v>1.0</v>
       </c>
       <c r="H354" s="1">
-        <v>469145.8</v>
+        <v>273874.8</v>
       </c>
       <c r="I354" s="1">
-        <v>2320.6</v>
+        <v>-2150.04</v>
       </c>
       <c r="J354" s="1">
-        <v>0.49464366940938</v>
+        <v>-0.78504484530888</v>
       </c>
       <c r="K354">
-        <v>3.22</v>
+        <v>2.2</v>
       </c>
       <c r="L354" t="s">
-        <v>903</v>
+        <v>906</v>
       </c>
       <c r="M354" s="1">
-        <v>471466.4</v>
+        <v>271724.76</v>
       </c>
       <c r="N354" s="1">
-        <v>486590.1</v>
+        <v>277798.65</v>
       </c>
       <c r="O354" s="1">
-        <v>0.13</v>
+        <v>0.08</v>
       </c>
       <c r="P354">
         <v>1</v>
       </c>
     </row>
     <row r="355" spans="1:16">
       <c r="A355" t="s">
-        <v>904</v>
+        <v>907</v>
       </c>
       <c r="B355" t="s">
-        <v>905</v>
+        <v>908</v>
       </c>
       <c r="C355" s="1">
-        <v>400000.0</v>
+        <v>171000.0</v>
       </c>
       <c r="D355" s="1">
-        <v>101.582</v>
+        <v>99.334</v>
       </c>
       <c r="E355" s="1">
-        <v>100.0</v>
+        <v>99.499</v>
       </c>
       <c r="F355" t="s">
         <v>8</v>
       </c>
       <c r="G355">
         <v>1.0</v>
       </c>
       <c r="H355" s="1">
-        <v>400000.0</v>
+        <v>170143.29</v>
       </c>
       <c r="I355" s="1">
-        <v>6328.0</v>
+        <v>-282.15</v>
       </c>
       <c r="J355" s="1">
-        <v>1.582</v>
+        <v>-0.16583081236997</v>
       </c>
       <c r="K355">
-        <v>1.01</v>
+        <v>1.07</v>
       </c>
       <c r="L355" t="s">
-        <v>906</v>
+        <v>909</v>
       </c>
       <c r="M355" s="1">
-        <v>406328.0</v>
+        <v>169861.14</v>
       </c>
       <c r="N355" s="1">
-        <v>410381.17</v>
+        <v>171688.26</v>
       </c>
       <c r="O355" s="1">
-        <v>0.11</v>
+        <v>0.05</v>
       </c>
       <c r="P355">
         <v>1</v>
       </c>
     </row>
     <row r="356" spans="1:16">
       <c r="A356" t="s">
-        <v>907</v>
+        <v>910</v>
       </c>
       <c r="B356" t="s">
-        <v>908</v>
+        <v>911</v>
       </c>
       <c r="C356" s="1">
-        <v>363000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D356" s="1">
-        <v>99.943</v>
+        <v>100.087</v>
       </c>
       <c r="E356" s="1">
-        <v>100.0</v>
+        <v>99.897</v>
       </c>
       <c r="F356" t="s">
         <v>8</v>
       </c>
       <c r="G356">
         <v>1.0</v>
       </c>
       <c r="H356" s="1">
-        <v>363000.0</v>
+        <v>199794.0</v>
       </c>
       <c r="I356" s="1">
-        <v>-206.91</v>
+        <v>380.0</v>
       </c>
       <c r="J356" s="1">
-        <v>-0.057</v>
+        <v>0.19019590177883</v>
       </c>
       <c r="K356">
+        <v>0.1</v>
+      </c>
+      <c r="L356">
+        <v>191.1</v>
+      </c>
+      <c r="M356" s="1">
+        <v>200174.0</v>
+      </c>
+      <c r="N356" s="1">
+        <v>200365.1</v>
+      </c>
+      <c r="O356" s="1">
         <v>0.06</v>
-      </c>
-[...10 lines deleted...]
-        <v>0.1</v>
       </c>
       <c r="P356">
         <v>1</v>
       </c>
     </row>
     <row r="357" spans="1:16">
       <c r="A357" t="s">
-        <v>909</v>
+        <v>912</v>
       </c>
       <c r="B357" t="s">
-        <v>910</v>
+        <v>913</v>
       </c>
       <c r="C357" s="1">
-        <v>400000.0</v>
+        <v>329000.0</v>
       </c>
       <c r="D357" s="1">
-        <v>99.919</v>
+        <v>101.386</v>
       </c>
       <c r="E357" s="1">
-        <v>99.3</v>
+        <v>99.451</v>
       </c>
       <c r="F357" t="s">
         <v>8</v>
       </c>
       <c r="G357">
         <v>1.0</v>
       </c>
       <c r="H357" s="1">
-        <v>397200.0</v>
+        <v>327193.79</v>
       </c>
       <c r="I357" s="1">
-        <v>2476.0</v>
+        <v>6366.15</v>
       </c>
       <c r="J357" s="1">
-        <v>0.6233635448137</v>
+        <v>1.9456817930438</v>
       </c>
       <c r="K357">
-        <v>2.69</v>
+        <v>3.72</v>
       </c>
       <c r="L357" t="s">
-        <v>911</v>
+        <v>914</v>
       </c>
       <c r="M357" s="1">
-        <v>399676.0</v>
+        <v>333559.94</v>
       </c>
       <c r="N357" s="1">
-        <v>410434.9</v>
+        <v>345796.04</v>
       </c>
       <c r="O357" s="1">
-        <v>0.11</v>
+        <v>0.1</v>
       </c>
       <c r="P357">
         <v>1</v>
       </c>
     </row>
     <row r="358" spans="1:16">
       <c r="A358" t="s">
-        <v>912</v>
+        <v>915</v>
       </c>
       <c r="B358" t="s">
-        <v>913</v>
+        <v>916</v>
       </c>
       <c r="C358" s="1">
-        <v>276000.0</v>
+        <v>3660000.0</v>
       </c>
       <c r="D358" s="1">
-        <v>101.188</v>
+        <v>66.573</v>
       </c>
       <c r="E358" s="1">
-        <v>99.23</v>
+        <v>70.36</v>
       </c>
       <c r="F358" t="s">
         <v>8</v>
       </c>
       <c r="G358">
         <v>1.0</v>
       </c>
       <c r="H358" s="1">
-        <v>273874.8</v>
+        <v>2575176.0</v>
       </c>
       <c r="I358" s="1">
-        <v>5404.08</v>
+        <v>-138604.2</v>
       </c>
       <c r="J358" s="1">
-        <v>1.973193590648</v>
+        <v>-5.3823194997157</v>
       </c>
       <c r="K358">
-        <v>1.66</v>
+        <v>1.07</v>
       </c>
       <c r="L358" t="s">
-        <v>914</v>
+        <v>917</v>
       </c>
       <c r="M358" s="1">
-        <v>279278.88</v>
+        <v>2436571.8</v>
       </c>
       <c r="N358" s="1">
-        <v>283872.58</v>
+        <v>2475678.65</v>
       </c>
       <c r="O358" s="1">
-        <v>0.08</v>
+        <v>0.71</v>
       </c>
       <c r="P358">
         <v>1</v>
       </c>
     </row>
     <row r="359" spans="1:16">
       <c r="A359" t="s">
-        <v>915</v>
+        <v>918</v>
       </c>
       <c r="B359" t="s">
-        <v>916</v>
+        <v>919</v>
       </c>
       <c r="C359" s="1">
-        <v>171000.0</v>
+        <v>174000.0</v>
       </c>
       <c r="D359" s="1">
-        <v>101.798</v>
+        <v>98.75</v>
       </c>
       <c r="E359" s="1">
-        <v>99.499</v>
+        <v>100.0</v>
       </c>
       <c r="F359" t="s">
         <v>8</v>
       </c>
       <c r="G359">
         <v>1.0</v>
       </c>
       <c r="H359" s="1">
-        <v>170143.29</v>
+        <v>174000.0</v>
       </c>
       <c r="I359" s="1">
-        <v>3931.29</v>
+        <v>-2175.0</v>
       </c>
       <c r="J359" s="1">
-        <v>2.3105759856883</v>
+        <v>-1.25</v>
       </c>
       <c r="K359">
-        <v>0.47</v>
-[...2 lines deleted...]
-        <v>808.15</v>
+        <v>1.5</v>
+      </c>
+      <c r="L359" t="s">
+        <v>920</v>
       </c>
       <c r="M359" s="1">
-        <v>174074.58</v>
+        <v>171825.0</v>
       </c>
       <c r="N359" s="1">
-        <v>174882.73</v>
+        <v>174436.3</v>
       </c>
       <c r="O359" s="1">
         <v>0.05</v>
       </c>
       <c r="P359">
         <v>1</v>
       </c>
     </row>
     <row r="360" spans="1:16">
       <c r="A360" t="s">
-        <v>917</v>
+        <v>921</v>
       </c>
       <c r="B360" t="s">
-        <v>918</v>
+        <v>922</v>
       </c>
       <c r="C360" s="1">
-        <v>329000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D360" s="1">
-        <v>103.49</v>
+        <v>98.553</v>
       </c>
       <c r="E360" s="1">
-        <v>99.451</v>
+        <v>100.23</v>
       </c>
       <c r="F360" t="s">
         <v>8</v>
       </c>
       <c r="G360">
         <v>1.0</v>
       </c>
       <c r="H360" s="1">
-        <v>327193.79</v>
+        <v>601380.0</v>
       </c>
       <c r="I360" s="1">
-        <v>13288.31</v>
+        <v>-10062.0</v>
       </c>
       <c r="J360" s="1">
-        <v>4.0612965178832</v>
+        <v>-1.6731517509728</v>
       </c>
       <c r="K360">
-        <v>3.12</v>
+        <v>2.43</v>
       </c>
       <c r="L360" t="s">
-        <v>919</v>
+        <v>923</v>
       </c>
       <c r="M360" s="1">
-        <v>340482.1</v>
+        <v>591318.0</v>
       </c>
       <c r="N360" s="1">
-        <v>350757.72</v>
+        <v>605927.59</v>
       </c>
       <c r="O360" s="1">
-        <v>0.1</v>
+        <v>0.17</v>
       </c>
       <c r="P360">
         <v>1</v>
       </c>
     </row>
     <row r="361" spans="1:16">
       <c r="A361" t="s">
-        <v>920</v>
+        <v>924</v>
       </c>
       <c r="B361" t="s">
-        <v>921</v>
+        <v>925</v>
       </c>
       <c r="C361" s="1">
-        <v>3660000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D361" s="1">
-        <v>71.079</v>
+        <v>98.492</v>
       </c>
       <c r="E361" s="1">
-        <v>70.36</v>
+        <v>99.871</v>
       </c>
       <c r="F361" t="s">
         <v>8</v>
       </c>
       <c r="G361">
         <v>1.0</v>
       </c>
       <c r="H361" s="1">
-        <v>2575176.0</v>
+        <v>499355.0</v>
       </c>
       <c r="I361" s="1">
-        <v>26315.4</v>
+        <v>-6895.0</v>
       </c>
       <c r="J361" s="1">
-        <v>1.0218874360432</v>
+        <v>-1.380781207758</v>
       </c>
       <c r="K361">
-        <v>0.75</v>
+        <v>1.71</v>
       </c>
       <c r="L361" t="s">
-        <v>922</v>
+        <v>926</v>
       </c>
       <c r="M361" s="1">
-        <v>2601491.4</v>
+        <v>492460.0</v>
       </c>
       <c r="N361" s="1">
-        <v>2628966.47</v>
+        <v>501006.23</v>
       </c>
       <c r="O361" s="1">
-        <v>0.71</v>
+        <v>0.14</v>
       </c>
       <c r="P361">
         <v>1</v>
       </c>
     </row>
     <row r="362" spans="1:16">
       <c r="A362" t="s">
-        <v>923</v>
+        <v>927</v>
       </c>
       <c r="B362" t="s">
-        <v>924</v>
+        <v>928</v>
       </c>
       <c r="C362" s="1">
-        <v>174000.0</v>
+        <v>257000.0</v>
       </c>
       <c r="D362" s="1">
-        <v>101.418</v>
+        <v>100.199</v>
       </c>
       <c r="E362" s="1">
         <v>100.0</v>
       </c>
       <c r="F362" t="s">
         <v>8</v>
       </c>
       <c r="G362">
         <v>1.0</v>
       </c>
       <c r="H362" s="1">
-        <v>174000.0</v>
+        <v>257000.0</v>
       </c>
       <c r="I362" s="1">
-        <v>2467.32</v>
+        <v>511.43</v>
       </c>
       <c r="J362" s="1">
-        <v>1.418</v>
+        <v>0.199</v>
       </c>
       <c r="K362">
-        <v>0.95</v>
-[...2 lines deleted...]
-        <v>925</v>
+        <v>0.14</v>
+      </c>
+      <c r="L362">
+        <v>360.28</v>
       </c>
       <c r="M362" s="1">
-        <v>176467.32</v>
+        <v>257511.43</v>
       </c>
       <c r="N362" s="1">
-        <v>178113.94</v>
+        <v>257871.71</v>
       </c>
       <c r="O362" s="1">
-        <v>0.05</v>
+        <v>0.07</v>
       </c>
       <c r="P362">
         <v>1</v>
       </c>
     </row>
     <row r="363" spans="1:16">
       <c r="A363" t="s">
-        <v>926</v>
+        <v>929</v>
       </c>
       <c r="B363" t="s">
-        <v>927</v>
+        <v>930</v>
       </c>
       <c r="C363" s="1">
-        <v>600000.0</v>
+        <v>9907000.0</v>
       </c>
       <c r="D363" s="1">
-        <v>100.891</v>
+        <v>87.068</v>
       </c>
       <c r="E363" s="1">
-        <v>100.23</v>
+        <v>87.41944504</v>
       </c>
       <c r="F363" t="s">
         <v>8</v>
       </c>
       <c r="G363">
         <v>1.0</v>
       </c>
       <c r="H363" s="1">
-        <v>601380.0</v>
+        <v>8660644.42</v>
       </c>
       <c r="I363" s="1">
-        <v>3966.0</v>
+        <v>-34817.66</v>
       </c>
       <c r="J363" s="1">
-        <v>0.65948318866607</v>
+        <v>-0.40202158536374</v>
       </c>
       <c r="K363">
-        <v>1.84</v>
-[...2 lines deleted...]
-        <v>928</v>
+        <v>0.0</v>
+      </c>
+      <c r="L363">
+        <v>0.0</v>
       </c>
       <c r="M363" s="1">
-        <v>605346.0</v>
+        <v>8625826.76</v>
       </c>
       <c r="N363" s="1">
-        <v>616380.25</v>
+        <v>8625826.76</v>
       </c>
       <c r="O363" s="1">
-        <v>0.17</v>
+        <v>2.48</v>
       </c>
       <c r="P363">
         <v>1</v>
       </c>
     </row>
     <row r="364" spans="1:16">
       <c r="A364" t="s">
-        <v>929</v>
+        <v>931</v>
       </c>
       <c r="B364" t="s">
-        <v>930</v>
+        <v>932</v>
       </c>
       <c r="C364" s="1">
-        <v>500000.0</v>
+        <v>1946000.0</v>
       </c>
       <c r="D364" s="1">
-        <v>100.618</v>
+        <v>74.409</v>
       </c>
       <c r="E364" s="1">
-        <v>99.871</v>
+        <v>74.49265365</v>
       </c>
       <c r="F364" t="s">
         <v>8</v>
       </c>
       <c r="G364">
         <v>1.0</v>
       </c>
       <c r="H364" s="1">
-        <v>499355.0</v>
+        <v>1449627.04</v>
       </c>
       <c r="I364" s="1">
-        <v>3735.0</v>
+        <v>-1627.9</v>
       </c>
       <c r="J364" s="1">
-        <v>0.74796487468835</v>
+        <v>-0.11229785007322</v>
       </c>
       <c r="K364">
-        <v>1.09</v>
+        <v>0.64</v>
       </c>
       <c r="L364" t="s">
-        <v>931</v>
+        <v>933</v>
       </c>
       <c r="M364" s="1">
-        <v>503090.0</v>
+        <v>1447999.14</v>
       </c>
       <c r="N364" s="1">
-        <v>508557.47</v>
+        <v>1460416.22</v>
       </c>
       <c r="O364" s="1">
-        <v>0.14</v>
+        <v>0.42</v>
       </c>
       <c r="P364">
         <v>1</v>
       </c>
     </row>
     <row r="365" spans="1:16">
       <c r="A365" t="s">
-        <v>932</v>
+        <v>934</v>
       </c>
       <c r="B365" t="s">
-        <v>933</v>
+        <v>935</v>
       </c>
       <c r="C365" s="1">
-        <v>6664000.0</v>
+        <v>7443000.0</v>
       </c>
       <c r="D365" s="1">
-        <v>74.53</v>
+        <v>95.636</v>
       </c>
       <c r="E365" s="1">
-        <v>70.69438941</v>
+        <v>96.18357437</v>
       </c>
       <c r="F365" t="s">
         <v>8</v>
       </c>
       <c r="G365">
         <v>1.0</v>
       </c>
       <c r="H365" s="1">
-        <v>4711074.11</v>
+        <v>7158943.44</v>
       </c>
       <c r="I365" s="1">
-        <v>255605.09</v>
+        <v>-40755.96</v>
       </c>
       <c r="J365" s="1">
-        <v>5.4256223534552</v>
+        <v>-0.56930132695671</v>
       </c>
       <c r="K365">
-        <v>0.4</v>
+        <v>0.85</v>
       </c>
       <c r="L365" t="s">
-        <v>934</v>
+        <v>936</v>
       </c>
       <c r="M365" s="1">
-        <v>4966679.2</v>
+        <v>7118187.48</v>
       </c>
       <c r="N365" s="1">
-        <v>4993627.32</v>
+        <v>7181707.88</v>
       </c>
       <c r="O365" s="1">
-        <v>1.35</v>
+        <v>2.06</v>
       </c>
       <c r="P365">
         <v>1</v>
       </c>
     </row>
     <row r="366" spans="1:16">
       <c r="A366" t="s">
-        <v>935</v>
+        <v>937</v>
       </c>
       <c r="B366" t="s">
-        <v>936</v>
+        <v>938</v>
       </c>
       <c r="C366" s="1">
-        <v>1688000.0</v>
+        <v>295000.0</v>
       </c>
       <c r="D366" s="1">
-        <v>90.927</v>
+        <v>96.791</v>
       </c>
       <c r="E366" s="1">
-        <v>88.3668519</v>
+        <v>101.47184407</v>
       </c>
       <c r="F366" t="s">
         <v>8</v>
       </c>
       <c r="G366">
         <v>1.0</v>
       </c>
       <c r="H366" s="1">
-        <v>1491632.46</v>
+        <v>299341.94</v>
       </c>
       <c r="I366" s="1">
-        <v>43215.3</v>
+        <v>-13808.49</v>
       </c>
       <c r="J366" s="1">
-        <v>2.8971815215123</v>
+        <v>-4.6129486566433</v>
       </c>
       <c r="K366">
-        <v>1.09</v>
+        <v>1.98</v>
       </c>
       <c r="L366" t="s">
-        <v>937</v>
+        <v>939</v>
       </c>
       <c r="M366" s="1">
-        <v>1534847.76</v>
+        <v>285533.45</v>
       </c>
       <c r="N366" s="1">
-        <v>1553327.89</v>
+        <v>291384.96</v>
       </c>
       <c r="O366" s="1">
-        <v>0.42</v>
+        <v>0.08</v>
       </c>
       <c r="P366">
         <v>1</v>
       </c>
     </row>
     <row r="367" spans="1:16">
       <c r="A367" t="s">
-        <v>938</v>
+        <v>940</v>
       </c>
       <c r="B367" t="s">
-        <v>939</v>
+        <v>941</v>
       </c>
       <c r="C367" s="1">
-        <v>1890000.0</v>
+        <v>526000.0</v>
       </c>
       <c r="D367" s="1">
-        <v>100.375</v>
+        <v>99.613</v>
       </c>
       <c r="E367" s="1">
-        <v>97.669</v>
+        <v>99.646</v>
       </c>
       <c r="F367" t="s">
         <v>8</v>
       </c>
       <c r="G367">
         <v>1.0</v>
       </c>
       <c r="H367" s="1">
-        <v>1845944.1</v>
+        <v>524137.96</v>
       </c>
       <c r="I367" s="1">
-        <v>51143.4</v>
+        <v>-173.58</v>
       </c>
       <c r="J367" s="1">
-        <v>2.7705822727785</v>
+        <v>-0.033117235011942</v>
       </c>
       <c r="K367">
-        <v>0.3</v>
+        <v>0.41</v>
       </c>
       <c r="L367" t="s">
-        <v>940</v>
+        <v>942</v>
       </c>
       <c r="M367" s="1">
-        <v>1897087.5</v>
+        <v>523964.38</v>
       </c>
       <c r="N367" s="1">
-        <v>1902705.72</v>
+        <v>526133.23</v>
       </c>
       <c r="O367" s="1">
-        <v>0.52</v>
+        <v>0.15</v>
       </c>
       <c r="P367">
         <v>1</v>
       </c>
     </row>
     <row r="368" spans="1:16">
       <c r="A368" t="s">
-        <v>941</v>
+        <v>943</v>
       </c>
       <c r="B368" t="s">
-        <v>942</v>
+        <v>944</v>
       </c>
       <c r="C368" s="1">
-        <v>1365000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D368" s="1">
-        <v>102.301</v>
+        <v>100.262</v>
       </c>
       <c r="E368" s="1">
-        <v>101.47184249</v>
+        <v>97.41</v>
       </c>
       <c r="F368" t="s">
         <v>8</v>
       </c>
       <c r="G368">
         <v>1.0</v>
       </c>
       <c r="H368" s="1">
-        <v>1385090.65</v>
+        <v>389640.0</v>
       </c>
       <c r="I368" s="1">
-        <v>11318.0</v>
+        <v>11408.0</v>
       </c>
       <c r="J368" s="1">
-        <v>0.81713063329104</v>
+        <v>2.9278308181912</v>
       </c>
       <c r="K368">
-        <v>1.35</v>
-[...2 lines deleted...]
-        <v>943</v>
+        <v>0.1</v>
+      </c>
+      <c r="L368">
+        <v>394.52</v>
       </c>
       <c r="M368" s="1">
-        <v>1396408.65</v>
+        <v>401048.0</v>
       </c>
       <c r="N368" s="1">
-        <v>1414808.1</v>
+        <v>401442.52</v>
       </c>
       <c r="O368" s="1">
-        <v>0.38</v>
+        <v>0.12</v>
       </c>
       <c r="P368">
         <v>1</v>
       </c>
     </row>
     <row r="369" spans="1:16">
       <c r="A369" t="s">
-        <v>944</v>
+        <v>945</v>
       </c>
       <c r="B369" t="s">
-        <v>945</v>
+        <v>946</v>
       </c>
       <c r="C369" s="1">
-        <v>5094000.0</v>
+        <v>369000.0</v>
       </c>
       <c r="D369" s="1">
-        <v>102.092</v>
+        <v>100.082</v>
       </c>
       <c r="E369" s="1">
-        <v>128.85467452</v>
+        <v>100.0</v>
       </c>
       <c r="F369" t="s">
         <v>8</v>
       </c>
       <c r="G369">
         <v>1.0</v>
       </c>
       <c r="H369" s="1">
-        <v>6563857.12</v>
+        <v>369000.0</v>
       </c>
       <c r="I369" s="1">
-        <v>114346.32</v>
+        <v>302.58</v>
       </c>
       <c r="J369" s="1">
-        <v>1.7420598576344</v>
+        <v>0.082</v>
       </c>
       <c r="K369">
-        <v>0.33</v>
-[...2 lines deleted...]
-        <v>946</v>
+        <v>0.1</v>
+      </c>
+      <c r="L369">
+        <v>355.78</v>
       </c>
       <c r="M369" s="1">
-        <v>6678203.44</v>
+        <v>369302.58</v>
       </c>
       <c r="N369" s="1">
-        <v>6694870.46</v>
+        <v>369658.36</v>
       </c>
       <c r="O369" s="1">
-        <v>1.81</v>
+        <v>0.11</v>
       </c>
       <c r="P369">
         <v>1</v>
       </c>
     </row>
     <row r="370" spans="1:16">
       <c r="A370" t="s">
         <v>947</v>
       </c>
       <c r="B370" t="s">
         <v>948</v>
       </c>
       <c r="C370" s="1">
-        <v>526000.0</v>
+        <v>369000.0</v>
       </c>
       <c r="D370" s="1">
-        <v>102.278</v>
+        <v>99.82</v>
       </c>
       <c r="E370" s="1">
-        <v>99.646</v>
+        <v>100.0</v>
       </c>
       <c r="F370" t="s">
         <v>8</v>
       </c>
       <c r="G370">
         <v>1.0</v>
       </c>
       <c r="H370" s="1">
-        <v>524137.96</v>
+        <v>369000.0</v>
       </c>
       <c r="I370" s="1">
-        <v>13844.32</v>
+        <v>-664.2</v>
       </c>
       <c r="J370" s="1">
-        <v>2.6413503803464</v>
+        <v>-0.18</v>
       </c>
       <c r="K370">
-        <v>3.36</v>
-[...2 lines deleted...]
-        <v>949</v>
+        <v>0.02</v>
+      </c>
+      <c r="L370">
+        <v>80.17</v>
       </c>
       <c r="M370" s="1">
-        <v>537982.28</v>
+        <v>368335.8</v>
       </c>
       <c r="N370" s="1">
-        <v>555635.7</v>
+        <v>368415.97</v>
       </c>
       <c r="O370" s="1">
-        <v>0.15</v>
+        <v>0.11</v>
       </c>
       <c r="P370">
         <v>1</v>
       </c>
     </row>
     <row r="371" spans="1:16">
       <c r="A371" t="s">
+        <v>949</v>
+      </c>
+      <c r="B371" t="s">
         <v>950</v>
       </c>
-      <c r="B371" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C371" s="1">
-        <v>400000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D371" s="1">
-        <v>101.158</v>
+        <v>88.453</v>
       </c>
       <c r="E371" s="1">
-        <v>97.41</v>
+        <v>85.25</v>
       </c>
       <c r="F371" t="s">
         <v>8</v>
       </c>
       <c r="G371">
         <v>1.0</v>
       </c>
       <c r="H371" s="1">
-        <v>389640.0</v>
+        <v>511500.0</v>
       </c>
       <c r="I371" s="1">
-        <v>14992.0</v>
+        <v>19218.0</v>
       </c>
       <c r="J371" s="1">
-        <v>3.8476542449441</v>
+        <v>3.7571847507331</v>
       </c>
       <c r="K371">
-        <v>3.46</v>
-[...2 lines deleted...]
-        <v>952</v>
+        <v>0.08</v>
+      </c>
+      <c r="L371">
+        <v>468.49</v>
       </c>
       <c r="M371" s="1">
-        <v>404632.0</v>
+        <v>530718.0</v>
       </c>
       <c r="N371" s="1">
-        <v>418484.05</v>
+        <v>531186.49</v>
       </c>
       <c r="O371" s="1">
-        <v>0.11</v>
+        <v>0.15</v>
       </c>
       <c r="P371">
         <v>1</v>
       </c>
     </row>
     <row r="372" spans="1:16">
       <c r="A372" t="s">
+        <v>951</v>
+      </c>
+      <c r="B372" t="s">
+        <v>952</v>
+      </c>
+      <c r="C372" s="1">
+        <v>351000.0</v>
+      </c>
+      <c r="D372" s="1">
+        <v>101.177</v>
+      </c>
+      <c r="E372" s="1">
+        <v>99.779</v>
+      </c>
+      <c r="F372" t="s">
+        <v>8</v>
+      </c>
+      <c r="G372">
+        <v>1.0</v>
+      </c>
+      <c r="H372" s="1">
+        <v>350224.29</v>
+      </c>
+      <c r="I372" s="1">
+        <v>4906.98</v>
+      </c>
+      <c r="J372" s="1">
+        <v>1.401096423095</v>
+      </c>
+      <c r="K372">
+        <v>1.63</v>
+      </c>
+      <c r="L372" t="s">
         <v>953</v>
       </c>
-      <c r="B372" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M372" s="1">
-        <v>435728.0</v>
+        <v>355131.27</v>
       </c>
       <c r="N372" s="1">
-        <v>442303.34</v>
+        <v>360865.07</v>
       </c>
       <c r="O372" s="1">
-        <v>0.12</v>
+        <v>0.1</v>
       </c>
       <c r="P372">
         <v>1</v>
       </c>
     </row>
     <row r="373" spans="1:16">
       <c r="A373" t="s">
+        <v>954</v>
+      </c>
+      <c r="B373" t="s">
+        <v>955</v>
+      </c>
+      <c r="C373" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="D373" s="1">
+        <v>100.489</v>
+      </c>
+      <c r="E373" s="1">
+        <v>102.939</v>
+      </c>
+      <c r="F373" t="s">
+        <v>8</v>
+      </c>
+      <c r="G373">
+        <v>1.0</v>
+      </c>
+      <c r="H373" s="1">
+        <v>411756.0</v>
+      </c>
+      <c r="I373" s="1">
+        <v>-9800.0</v>
+      </c>
+      <c r="J373" s="1">
+        <v>-2.3800503210639</v>
+      </c>
+      <c r="K373">
+        <v>0.67</v>
+      </c>
+      <c r="L373" t="s">
         <v>956</v>
       </c>
-      <c r="B373" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M373" s="1">
-        <v>604602.0</v>
+        <v>401956.0</v>
       </c>
       <c r="N373" s="1">
-        <v>620080.77</v>
+        <v>404617.64</v>
       </c>
       <c r="O373" s="1">
-        <v>0.17</v>
+        <v>0.12</v>
       </c>
       <c r="P373">
         <v>1</v>
       </c>
     </row>
     <row r="374" spans="1:16">
       <c r="A374" t="s">
+        <v>957</v>
+      </c>
+      <c r="B374" t="s">
+        <v>958</v>
+      </c>
+      <c r="C374" s="1">
+        <v>700000.0</v>
+      </c>
+      <c r="D374" s="1">
+        <v>97.225</v>
+      </c>
+      <c r="E374" s="1">
+        <v>100.761</v>
+      </c>
+      <c r="F374" t="s">
+        <v>8</v>
+      </c>
+      <c r="G374">
+        <v>1.0</v>
+      </c>
+      <c r="H374" s="1">
+        <v>705327.0</v>
+      </c>
+      <c r="I374" s="1">
+        <v>-24752.0</v>
+      </c>
+      <c r="J374" s="1">
+        <v>-3.5092942706007</v>
+      </c>
+      <c r="K374">
+        <v>0.55</v>
+      </c>
+      <c r="L374" t="s">
         <v>959</v>
       </c>
-      <c r="B374" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M374" s="1">
-        <v>686169.12</v>
+        <v>680575.0</v>
       </c>
       <c r="N374" s="1">
-        <v>686983.11</v>
+        <v>684393.84</v>
       </c>
       <c r="O374" s="1">
-        <v>0.19</v>
+        <v>0.2</v>
       </c>
       <c r="P374">
         <v>1</v>
       </c>
     </row>
     <row r="375" spans="1:16">
       <c r="A375" t="s">
+        <v>960</v>
+      </c>
+      <c r="B375" t="s">
         <v>961</v>
       </c>
-      <c r="B375" t="s">
+      <c r="C375" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="D375" s="1">
+        <v>101.658</v>
+      </c>
+      <c r="E375" s="1">
+        <v>99.871</v>
+      </c>
+      <c r="F375" t="s">
+        <v>8</v>
+      </c>
+      <c r="G375">
+        <v>1.0</v>
+      </c>
+      <c r="H375" s="1">
+        <v>199742.0</v>
+      </c>
+      <c r="I375" s="1">
+        <v>3574.0</v>
+      </c>
+      <c r="J375" s="1">
+        <v>1.7893082075878</v>
+      </c>
+      <c r="K375">
+        <v>3.71</v>
+      </c>
+      <c r="L375" t="s">
         <v>962</v>
       </c>
-      <c r="C375" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M375" s="1">
-        <v>545094.0</v>
+        <v>203316.0</v>
       </c>
       <c r="N375" s="1">
-        <v>549347.42</v>
+        <v>210733.81</v>
       </c>
       <c r="O375" s="1">
-        <v>0.15</v>
+        <v>0.06</v>
       </c>
       <c r="P375">
         <v>1</v>
       </c>
     </row>
     <row r="376" spans="1:16">
       <c r="A376" t="s">
+        <v>963</v>
+      </c>
+      <c r="B376" t="s">
         <v>964</v>
       </c>
-      <c r="B376" t="s">
+      <c r="C376" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="D376" s="1">
+        <v>97.935</v>
+      </c>
+      <c r="E376" s="1">
+        <v>99.589</v>
+      </c>
+      <c r="F376" t="s">
+        <v>8</v>
+      </c>
+      <c r="G376">
+        <v>1.0</v>
+      </c>
+      <c r="H376" s="1">
+        <v>497945.0</v>
+      </c>
+      <c r="I376" s="1">
+        <v>-8270.0</v>
+      </c>
+      <c r="J376" s="1">
+        <v>-1.6608259948388</v>
+      </c>
+      <c r="K376">
+        <v>2.32</v>
+      </c>
+      <c r="L376" t="s">
         <v>965</v>
       </c>
-      <c r="C376" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M376" s="1">
-        <v>361733.58</v>
+        <v>489675.0</v>
       </c>
       <c r="N376" s="1">
-        <v>365375.81</v>
+        <v>501264.04</v>
       </c>
       <c r="O376" s="1">
-        <v>0.1</v>
+        <v>0.14</v>
       </c>
       <c r="P376">
         <v>1</v>
       </c>
     </row>
     <row r="377" spans="1:16">
       <c r="A377" t="s">
+        <v>966</v>
+      </c>
+      <c r="B377" t="s">
         <v>967</v>
       </c>
-      <c r="B377" t="s">
+      <c r="C377" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="D377" s="1">
+        <v>97.363</v>
+      </c>
+      <c r="E377" s="1">
+        <v>99.908</v>
+      </c>
+      <c r="F377" t="s">
+        <v>8</v>
+      </c>
+      <c r="G377">
+        <v>1.0</v>
+      </c>
+      <c r="H377" s="1">
+        <v>199816.0</v>
+      </c>
+      <c r="I377" s="1">
+        <v>-5090.0</v>
+      </c>
+      <c r="J377" s="1">
+        <v>-2.5473435560716</v>
+      </c>
+      <c r="K377">
+        <v>0.95</v>
+      </c>
+      <c r="L377" t="s">
         <v>968</v>
       </c>
-      <c r="C377" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M377" s="1">
-        <v>412128.0</v>
+        <v>194726.0</v>
       </c>
       <c r="N377" s="1">
-        <v>412485.53</v>
+        <v>196620.44</v>
       </c>
       <c r="O377" s="1">
-        <v>0.11</v>
+        <v>0.06</v>
       </c>
       <c r="P377">
         <v>1</v>
       </c>
     </row>
     <row r="378" spans="1:16">
       <c r="A378" t="s">
         <v>969</v>
       </c>
       <c r="B378" t="s">
-        <v>970</v>
+        <v>967</v>
       </c>
       <c r="C378" s="1">
-        <v>700000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D378" s="1">
-        <v>100.157</v>
+        <v>102.056</v>
       </c>
       <c r="E378" s="1">
-        <v>100.761</v>
+        <v>103.15</v>
       </c>
       <c r="F378" t="s">
         <v>8</v>
       </c>
       <c r="G378">
         <v>1.0</v>
       </c>
       <c r="H378" s="1">
-        <v>705327.0</v>
+        <v>206300.0</v>
       </c>
       <c r="I378" s="1">
-        <v>-4228.0</v>
+        <v>-2188.0</v>
       </c>
       <c r="J378" s="1">
-        <v>-0.59943827472931</v>
+        <v>-1.0605913717887</v>
       </c>
       <c r="K378">
-        <v>0.01</v>
+        <v>0.25</v>
       </c>
       <c r="L378">
-        <v>64.73</v>
+        <v>494.52</v>
       </c>
       <c r="M378" s="1">
-        <v>701099.0</v>
+        <v>204112.0</v>
       </c>
       <c r="N378" s="1">
-        <v>701163.73</v>
+        <v>204606.52</v>
       </c>
       <c r="O378" s="1">
-        <v>0.19</v>
+        <v>0.06</v>
       </c>
       <c r="P378">
         <v>1</v>
       </c>
     </row>
     <row r="379" spans="1:16">
       <c r="A379" t="s">
+        <v>970</v>
+      </c>
+      <c r="B379" t="s">
         <v>971</v>
       </c>
-      <c r="B379" t="s">
+      <c r="C379" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="D379" s="1">
+        <v>103.761</v>
+      </c>
+      <c r="E379" s="1">
+        <v>106.6</v>
+      </c>
+      <c r="F379" t="s">
+        <v>8</v>
+      </c>
+      <c r="G379">
+        <v>1.0</v>
+      </c>
+      <c r="H379" s="1">
+        <v>426400.0</v>
+      </c>
+      <c r="I379" s="1">
+        <v>-11356.0</v>
+      </c>
+      <c r="J379" s="1">
+        <v>-2.6632270168856</v>
+      </c>
+      <c r="K379">
+        <v>2.26</v>
+      </c>
+      <c r="L379" t="s">
         <v>972</v>
       </c>
-      <c r="C379" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M379" s="1">
-        <v>208006.0</v>
+        <v>415044.0</v>
       </c>
       <c r="N379" s="1">
-        <v>214232.03</v>
+        <v>424079.62</v>
       </c>
       <c r="O379" s="1">
-        <v>0.06</v>
+        <v>0.12</v>
       </c>
       <c r="P379">
         <v>1</v>
       </c>
     </row>
     <row r="380" spans="1:16">
       <c r="A380" t="s">
+        <v>973</v>
+      </c>
+      <c r="B380" t="s">
         <v>974</v>
       </c>
-      <c r="B380" t="s">
+      <c r="C380" s="1">
+        <v>683000.0</v>
+      </c>
+      <c r="D380" s="1">
+        <v>97.733</v>
+      </c>
+      <c r="E380" s="1">
+        <v>99.902</v>
+      </c>
+      <c r="F380" t="s">
+        <v>8</v>
+      </c>
+      <c r="G380">
+        <v>1.0</v>
+      </c>
+      <c r="H380" s="1">
+        <v>682330.66</v>
+      </c>
+      <c r="I380" s="1">
+        <v>-14814.27</v>
+      </c>
+      <c r="J380" s="1">
+        <v>-2.171127705151</v>
+      </c>
+      <c r="K380">
+        <v>0.7</v>
+      </c>
+      <c r="L380" t="s">
         <v>975</v>
       </c>
-      <c r="C380" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M380" s="1">
-        <v>500660.0</v>
+        <v>667516.39</v>
       </c>
       <c r="N380" s="1">
-        <v>509865.48</v>
+        <v>672264.64</v>
       </c>
       <c r="O380" s="1">
-        <v>0.14</v>
+        <v>0.19</v>
       </c>
       <c r="P380">
         <v>1</v>
       </c>
     </row>
     <row r="381" spans="1:16">
       <c r="A381" t="s">
+        <v>976</v>
+      </c>
+      <c r="B381" t="s">
         <v>977</v>
       </c>
-      <c r="B381" t="s">
+      <c r="C381" s="1">
+        <v>384000.0</v>
+      </c>
+      <c r="D381" s="1">
+        <v>99.875</v>
+      </c>
+      <c r="E381" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F381" t="s">
+        <v>8</v>
+      </c>
+      <c r="G381">
+        <v>1.0</v>
+      </c>
+      <c r="H381" s="1">
+        <v>384000.0</v>
+      </c>
+      <c r="I381" s="1">
+        <v>-480.0</v>
+      </c>
+      <c r="J381" s="1">
+        <v>-0.125</v>
+      </c>
+      <c r="K381">
+        <v>1.07</v>
+      </c>
+      <c r="L381" t="s">
         <v>978</v>
       </c>
-      <c r="C381" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M381" s="1">
-        <v>199524.0</v>
+        <v>383520.0</v>
       </c>
       <c r="N381" s="1">
-        <v>200191.36</v>
+        <v>387632.59</v>
       </c>
       <c r="O381" s="1">
-        <v>0.05</v>
+        <v>0.11</v>
       </c>
       <c r="P381">
         <v>1</v>
       </c>
     </row>
     <row r="382" spans="1:16">
       <c r="A382" t="s">
         <v>979</v>
       </c>
       <c r="B382" t="s">
-        <v>978</v>
+        <v>980</v>
       </c>
       <c r="C382" s="1">
-        <v>200000.0</v>
+        <v>138000.0</v>
       </c>
       <c r="D382" s="1">
-        <v>104.321</v>
+        <v>100.848</v>
       </c>
       <c r="E382" s="1">
-        <v>103.15</v>
+        <v>100.0</v>
       </c>
       <c r="F382" t="s">
         <v>8</v>
       </c>
       <c r="G382">
         <v>1.0</v>
       </c>
       <c r="H382" s="1">
-        <v>206300.0</v>
+        <v>138000.0</v>
       </c>
       <c r="I382" s="1">
-        <v>2342.0</v>
+        <v>1170.24</v>
       </c>
       <c r="J382" s="1">
-        <v>1.1352399418323</v>
+        <v>0.848</v>
       </c>
       <c r="K382">
-        <v>4.24</v>
-[...2 lines deleted...]
-        <v>980</v>
+        <v>0.15</v>
+      </c>
+      <c r="L382">
+        <v>203.63</v>
       </c>
       <c r="M382" s="1">
-        <v>208642.0</v>
+        <v>139170.24</v>
       </c>
       <c r="N382" s="1">
-        <v>217126.93</v>
+        <v>139373.87</v>
       </c>
       <c r="O382" s="1">
-        <v>0.06</v>
+        <v>0.04</v>
       </c>
       <c r="P382">
         <v>1</v>
       </c>
     </row>
     <row r="383" spans="1:16">
       <c r="A383" t="s">
         <v>981</v>
       </c>
       <c r="B383" t="s">
         <v>982</v>
       </c>
       <c r="C383" s="1">
-        <v>400000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D383" s="1">
-        <v>106.282</v>
+        <v>101.916</v>
       </c>
       <c r="E383" s="1">
-        <v>106.6</v>
+        <v>99.65790667</v>
       </c>
       <c r="F383" t="s">
         <v>8</v>
       </c>
       <c r="G383">
         <v>1.0</v>
       </c>
       <c r="H383" s="1">
-        <v>426400.0</v>
+        <v>298973.72</v>
       </c>
       <c r="I383" s="1">
-        <v>-1272.0</v>
+        <v>6774.28</v>
       </c>
       <c r="J383" s="1">
-        <v>-0.29831144465291</v>
+        <v>2.2658446367794</v>
       </c>
       <c r="K383">
-        <v>1.58</v>
+        <v>3.67</v>
       </c>
       <c r="L383" t="s">
         <v>983</v>
       </c>
       <c r="M383" s="1">
-        <v>425128.0</v>
+        <v>305748.0</v>
       </c>
       <c r="N383" s="1">
-        <v>431462.25</v>
+        <v>316766.84</v>
       </c>
       <c r="O383" s="1">
-        <v>0.12</v>
+        <v>0.09</v>
       </c>
       <c r="P383">
         <v>1</v>
       </c>
     </row>
     <row r="384" spans="1:16">
       <c r="A384" t="s">
         <v>984</v>
       </c>
       <c r="B384" t="s">
         <v>985</v>
       </c>
       <c r="C384" s="1">
-        <v>384000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D384" s="1">
-        <v>102.185</v>
+        <v>101.839</v>
       </c>
       <c r="E384" s="1">
-        <v>100.0</v>
+        <v>103.47225</v>
       </c>
       <c r="F384" t="s">
         <v>8</v>
       </c>
       <c r="G384">
         <v>1.0</v>
       </c>
       <c r="H384" s="1">
-        <v>384000.0</v>
+        <v>310416.75</v>
       </c>
       <c r="I384" s="1">
-        <v>8390.4</v>
+        <v>-4899.75</v>
       </c>
       <c r="J384" s="1">
-        <v>2.185</v>
+        <v>-1.5784425292772</v>
       </c>
       <c r="K384">
-        <v>0.43</v>
+        <v>0.48</v>
       </c>
       <c r="L384" t="s">
         <v>986</v>
       </c>
       <c r="M384" s="1">
-        <v>392390.4</v>
+        <v>305517.0</v>
       </c>
       <c r="N384" s="1">
-        <v>394043.91</v>
+        <v>306949.19</v>
       </c>
       <c r="O384" s="1">
-        <v>0.11</v>
+        <v>0.09</v>
       </c>
       <c r="P384">
         <v>1</v>
       </c>
     </row>
     <row r="385" spans="1:16">
       <c r="A385" t="s">
         <v>987</v>
       </c>
       <c r="B385" t="s">
         <v>988</v>
       </c>
       <c r="C385" s="1">
-        <v>138000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D385" s="1">
-        <v>104.11</v>
+        <v>98.465</v>
       </c>
       <c r="E385" s="1">
-        <v>100.0</v>
+        <v>99.142</v>
       </c>
       <c r="F385" t="s">
         <v>8</v>
       </c>
       <c r="G385">
         <v>1.0</v>
       </c>
       <c r="H385" s="1">
-        <v>138000.0</v>
+        <v>495710.0</v>
       </c>
       <c r="I385" s="1">
-        <v>5671.8</v>
+        <v>-3385.0</v>
       </c>
       <c r="J385" s="1">
-        <v>4.11</v>
+        <v>-0.68285892961611</v>
       </c>
       <c r="K385">
-        <v>3.63</v>
+        <v>2.45</v>
       </c>
       <c r="L385" t="s">
         <v>989</v>
       </c>
       <c r="M385" s="1">
-        <v>143671.8</v>
+        <v>492325.0</v>
       </c>
       <c r="N385" s="1">
-        <v>148684.26</v>
+        <v>504586.99</v>
       </c>
       <c r="O385" s="1">
-        <v>0.04</v>
+        <v>0.14</v>
       </c>
       <c r="P385">
         <v>1</v>
       </c>
     </row>
     <row r="386" spans="1:16">
       <c r="A386" t="s">
         <v>990</v>
       </c>
       <c r="B386" t="s">
         <v>991</v>
       </c>
       <c r="C386" s="1">
-        <v>300000.0</v>
+        <v>361000.0</v>
       </c>
       <c r="D386" s="1">
-        <v>104.251</v>
+        <v>99.907</v>
       </c>
       <c r="E386" s="1">
-        <v>99.65790667</v>
+        <v>100.0</v>
       </c>
       <c r="F386" t="s">
         <v>8</v>
       </c>
       <c r="G386">
         <v>1.0</v>
       </c>
       <c r="H386" s="1">
-        <v>298973.72</v>
+        <v>361000.0</v>
       </c>
       <c r="I386" s="1">
-        <v>13779.28</v>
+        <v>-335.73</v>
       </c>
       <c r="J386" s="1">
-        <v>4.6088599359168</v>
+        <v>-0.093</v>
       </c>
       <c r="K386">
-        <v>3.02</v>
-[...2 lines deleted...]
-        <v>992</v>
+        <v>0.14</v>
+      </c>
+      <c r="L386">
+        <v>522.85</v>
       </c>
       <c r="M386" s="1">
-        <v>312753.0</v>
+        <v>360664.27</v>
       </c>
       <c r="N386" s="1">
-        <v>321805.4</v>
+        <v>361187.12</v>
       </c>
       <c r="O386" s="1">
-        <v>0.09</v>
+        <v>0.1</v>
       </c>
       <c r="P386">
         <v>1</v>
       </c>
     </row>
     <row r="387" spans="1:16">
       <c r="A387" t="s">
+        <v>992</v>
+      </c>
+      <c r="B387" t="s">
         <v>993</v>
       </c>
-      <c r="B387" t="s">
+      <c r="C387" s="1">
+        <v>392000.0</v>
+      </c>
+      <c r="D387" s="1">
+        <v>99.294</v>
+      </c>
+      <c r="E387" s="1">
+        <v>102.83</v>
+      </c>
+      <c r="F387" t="s">
+        <v>8</v>
+      </c>
+      <c r="G387">
+        <v>1.0</v>
+      </c>
+      <c r="H387" s="1">
+        <v>403093.6</v>
+      </c>
+      <c r="I387" s="1">
+        <v>-13861.12</v>
+      </c>
+      <c r="J387" s="1">
+        <v>-3.4386852085967</v>
+      </c>
+      <c r="K387">
+        <v>3.12</v>
+      </c>
+      <c r="L387" t="s">
         <v>994</v>
       </c>
-      <c r="C387" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M387" s="1">
-        <v>415544.0</v>
+        <v>389232.48</v>
       </c>
       <c r="N387" s="1">
-        <v>431752.22</v>
+        <v>401475.77</v>
       </c>
       <c r="O387" s="1">
         <v>0.12</v>
       </c>
       <c r="P387">
         <v>1</v>
       </c>
     </row>
     <row r="388" spans="1:16">
       <c r="A388" t="s">
+        <v>995</v>
+      </c>
+      <c r="B388" t="s">
         <v>996</v>
-      </c>
-[...1 lines deleted...]
-        <v>997</v>
       </c>
       <c r="C388" s="1">
         <v>500000.0</v>
       </c>
       <c r="D388" s="1">
-        <v>101.668</v>
+        <v>97.845</v>
       </c>
       <c r="E388" s="1">
-        <v>99.142</v>
+        <v>100.0</v>
       </c>
       <c r="F388" t="s">
         <v>8</v>
       </c>
       <c r="G388">
         <v>1.0</v>
       </c>
       <c r="H388" s="1">
-        <v>495710.0</v>
+        <v>500000.0</v>
       </c>
       <c r="I388" s="1">
-        <v>12630.0</v>
+        <v>-10775.0</v>
       </c>
       <c r="J388" s="1">
-        <v>2.5478606443283</v>
+        <v>-2.155</v>
       </c>
       <c r="K388">
-        <v>1.84</v>
+        <v>0.9</v>
       </c>
       <c r="L388" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
       <c r="M388" s="1">
-        <v>508340.0</v>
+        <v>489225.0</v>
       </c>
       <c r="N388" s="1">
-        <v>517523.22</v>
+        <v>493706.37</v>
       </c>
       <c r="O388" s="1">
         <v>0.14</v>
       </c>
       <c r="P388">
         <v>1</v>
       </c>
     </row>
     <row r="389" spans="1:16">
       <c r="A389" t="s">
+        <v>998</v>
+      </c>
+      <c r="B389" t="s">
         <v>999</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000</v>
       </c>
       <c r="C389" s="1">
         <v>200000.0</v>
       </c>
       <c r="D389" s="1">
-        <v>105.892</v>
+        <v>100.592</v>
       </c>
       <c r="E389" s="1">
-        <v>105.92</v>
+        <v>100.0</v>
       </c>
       <c r="F389" t="s">
         <v>8</v>
       </c>
       <c r="G389">
         <v>1.0</v>
       </c>
       <c r="H389" s="1">
-        <v>211840.0</v>
+        <v>200000.0</v>
       </c>
       <c r="I389" s="1">
-        <v>-56.0</v>
+        <v>1184.0</v>
       </c>
       <c r="J389" s="1">
-        <v>-0.026435045317221</v>
+        <v>0.592</v>
       </c>
       <c r="K389">
-        <v>3.83</v>
-[...2 lines deleted...]
-        <v>1001</v>
+        <v>0.2</v>
+      </c>
+      <c r="L389">
+        <v>404.38</v>
       </c>
       <c r="M389" s="1">
-        <v>211784.0</v>
+        <v>201184.0</v>
       </c>
       <c r="N389" s="1">
-        <v>219438.79</v>
+        <v>201588.38</v>
       </c>
       <c r="O389" s="1">
         <v>0.06</v>
       </c>
       <c r="P389">
         <v>1</v>
       </c>
     </row>
     <row r="390" spans="1:16">
       <c r="A390" t="s">
-        <v>1002</v>
+        <v>1000</v>
       </c>
       <c r="B390" t="s">
-        <v>1003</v>
+        <v>1001</v>
       </c>
       <c r="C390" s="1">
-        <v>392000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D390" s="1">
-        <v>102.409</v>
+        <v>95.624</v>
       </c>
       <c r="E390" s="1">
-        <v>102.83</v>
+        <v>97.25</v>
       </c>
       <c r="F390" t="s">
         <v>8</v>
       </c>
       <c r="G390">
         <v>1.0</v>
       </c>
       <c r="H390" s="1">
-        <v>403093.6</v>
+        <v>389000.0</v>
       </c>
       <c r="I390" s="1">
-        <v>-1650.32</v>
+        <v>-6504.0</v>
       </c>
       <c r="J390" s="1">
-        <v>-0.4094135952543</v>
+        <v>-1.6719794344473</v>
       </c>
       <c r="K390">
-        <v>2.53</v>
-[...2 lines deleted...]
-        <v>1004</v>
+        <v>0.07</v>
+      </c>
+      <c r="L390">
+        <v>273.97</v>
       </c>
       <c r="M390" s="1">
-        <v>401443.28</v>
+        <v>382496.0</v>
       </c>
       <c r="N390" s="1">
-        <v>411350.68</v>
+        <v>382769.97</v>
       </c>
       <c r="O390" s="1">
         <v>0.11</v>
       </c>
       <c r="P390">
         <v>1</v>
       </c>
     </row>
     <row r="391" spans="1:16">
       <c r="A391" t="s">
-        <v>1005</v>
+        <v>1002</v>
       </c>
       <c r="B391" t="s">
-        <v>1006</v>
+        <v>1003</v>
       </c>
       <c r="C391" s="1">
-        <v>500000.0</v>
+        <v>265000.0</v>
       </c>
       <c r="D391" s="1">
-        <v>100.061</v>
+        <v>99.346</v>
       </c>
       <c r="E391" s="1">
-        <v>100.0</v>
+        <v>99.695</v>
       </c>
       <c r="F391" t="s">
         <v>8</v>
       </c>
       <c r="G391">
         <v>1.0</v>
       </c>
       <c r="H391" s="1">
-        <v>500000.0</v>
+        <v>264191.75</v>
       </c>
       <c r="I391" s="1">
-        <v>305.0</v>
+        <v>-924.85</v>
       </c>
       <c r="J391" s="1">
-        <v>0.061</v>
+        <v>-0.35006770650484</v>
       </c>
       <c r="K391">
-        <v>0.42</v>
+        <v>0.44</v>
       </c>
       <c r="L391" t="s">
-        <v>1007</v>
+        <v>1004</v>
       </c>
       <c r="M391" s="1">
-        <v>500305.0</v>
+        <v>263266.9</v>
       </c>
       <c r="N391" s="1">
-        <v>502423.47</v>
+        <v>264437.62</v>
       </c>
       <c r="O391" s="1">
-        <v>0.14</v>
+        <v>0.08</v>
       </c>
       <c r="P391">
         <v>1</v>
       </c>
     </row>
     <row r="392" spans="1:16">
       <c r="A392" t="s">
-        <v>1008</v>
+        <v>1005</v>
       </c>
       <c r="B392" t="s">
-        <v>1009</v>
+        <v>1006</v>
       </c>
       <c r="C392" s="1">
         <v>400000.0</v>
       </c>
       <c r="D392" s="1">
-        <v>97.101</v>
+        <v>82.745</v>
       </c>
       <c r="E392" s="1">
-        <v>97.25</v>
+        <v>81.804</v>
       </c>
       <c r="F392" t="s">
         <v>8</v>
       </c>
       <c r="G392">
         <v>1.0</v>
       </c>
       <c r="H392" s="1">
-        <v>389000.0</v>
+        <v>327216.0</v>
       </c>
       <c r="I392" s="1">
-        <v>-596.0</v>
+        <v>3764.0</v>
       </c>
       <c r="J392" s="1">
-        <v>-0.15321336760925</v>
+        <v>1.1503104982641</v>
       </c>
       <c r="K392">
-        <v>2.17</v>
+        <v>0.5</v>
       </c>
       <c r="L392" t="s">
-        <v>1010</v>
+        <v>1007</v>
       </c>
       <c r="M392" s="1">
-        <v>388404.0</v>
+        <v>330980.0</v>
       </c>
       <c r="N392" s="1">
-        <v>397088.93</v>
+        <v>332960.82</v>
       </c>
       <c r="O392" s="1">
-        <v>0.11</v>
+        <v>0.1</v>
       </c>
       <c r="P392">
         <v>1</v>
       </c>
     </row>
     <row r="393" spans="1:16">
       <c r="A393" t="s">
-        <v>1011</v>
+        <v>1008</v>
       </c>
       <c r="B393" t="s">
-        <v>1012</v>
+        <v>1009</v>
       </c>
       <c r="C393" s="1">
-        <v>500000.0</v>
+        <v>377000.0</v>
       </c>
       <c r="D393" s="1">
-        <v>102.133</v>
+        <v>100.815</v>
       </c>
       <c r="E393" s="1">
-        <v>99.147</v>
+        <v>99.417</v>
       </c>
       <c r="F393" t="s">
         <v>8</v>
       </c>
       <c r="G393">
         <v>1.0</v>
       </c>
       <c r="H393" s="1">
-        <v>495735.0</v>
+        <v>374802.09</v>
       </c>
       <c r="I393" s="1">
-        <v>14930.0</v>
+        <v>5270.46</v>
       </c>
       <c r="J393" s="1">
-        <v>3.0116897132541</v>
+        <v>1.4061981351278</v>
       </c>
       <c r="K393">
-        <v>2.58</v>
+        <v>0.28</v>
       </c>
       <c r="L393" t="s">
-        <v>1013</v>
+        <v>1010</v>
       </c>
       <c r="M393" s="1">
-        <v>510665.0</v>
+        <v>380072.55</v>
       </c>
       <c r="N393" s="1">
-        <v>523575.96</v>
+        <v>381118.34</v>
       </c>
       <c r="O393" s="1">
-        <v>0.14</v>
+        <v>0.11</v>
       </c>
       <c r="P393">
         <v>1</v>
       </c>
     </row>
     <row r="394" spans="1:16">
       <c r="A394" t="s">
-        <v>1014</v>
+        <v>1011</v>
       </c>
       <c r="B394" t="s">
-        <v>1015</v>
+        <v>1012</v>
       </c>
       <c r="C394" s="1">
-        <v>613000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D394" s="1">
-        <v>100.173</v>
+        <v>98.497</v>
       </c>
       <c r="E394" s="1">
         <v>100.0</v>
       </c>
       <c r="F394" t="s">
         <v>8</v>
       </c>
       <c r="G394">
         <v>1.0</v>
       </c>
       <c r="H394" s="1">
-        <v>613000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="I394" s="1">
-        <v>1060.49</v>
+        <v>-6012.0</v>
       </c>
       <c r="J394" s="1">
-        <v>0.173</v>
+        <v>-1.503</v>
       </c>
       <c r="K394">
-        <v>0.09</v>
-[...2 lines deleted...]
-        <v>570.5</v>
+        <v>2.0</v>
+      </c>
+      <c r="L394" t="s">
+        <v>1013</v>
       </c>
       <c r="M394" s="1">
-        <v>614060.49</v>
+        <v>393988.0</v>
       </c>
       <c r="N394" s="1">
-        <v>614630.99</v>
+        <v>401969.84</v>
       </c>
       <c r="O394" s="1">
-        <v>0.17</v>
+        <v>0.12</v>
       </c>
       <c r="P394">
         <v>1</v>
       </c>
     </row>
     <row r="395" spans="1:16">
       <c r="A395" t="s">
-        <v>1016</v>
+        <v>1014</v>
       </c>
       <c r="B395" t="s">
-        <v>1017</v>
+        <v>1015</v>
       </c>
       <c r="C395" s="1">
-        <v>400000.0</v>
+        <v>1832.0</v>
       </c>
       <c r="D395" s="1">
-        <v>84.852</v>
+        <v>0.0675</v>
       </c>
       <c r="E395" s="1">
-        <v>81.804</v>
+        <v>0.1083870087</v>
       </c>
       <c r="F395" t="s">
         <v>8</v>
       </c>
       <c r="G395">
         <v>1.0</v>
       </c>
       <c r="H395" s="1">
-        <v>327216.0</v>
+        <v>0.0</v>
       </c>
       <c r="I395" s="1">
-        <v>12192.0</v>
+        <v>-187262.5</v>
       </c>
       <c r="J395" s="1">
-        <v>3.7259791697228</v>
+        <v>0</v>
       </c>
       <c r="K395">
-        <v>0.38</v>
-[...2 lines deleted...]
-        <v>1018</v>
+        <v>0.0</v>
+      </c>
+      <c r="L395">
+        <v>0.0</v>
       </c>
       <c r="M395" s="1">
-        <v>339408.0</v>
+        <v>-187262.5</v>
       </c>
       <c r="N395" s="1">
-        <v>340912.11</v>
+        <v>-187262.5</v>
       </c>
       <c r="O395" s="1">
-        <v>0.09</v>
+        <v>-0.05</v>
       </c>
       <c r="P395">
         <v>1</v>
       </c>
     </row>
     <row r="396" spans="1:16">
       <c r="A396" t="s">
-        <v>1019</v>
+        <v>1016</v>
       </c>
       <c r="B396" t="s">
-        <v>1020</v>
+        <v>1017</v>
       </c>
       <c r="C396" s="1">
-        <v>377000.0</v>
+        <v>330.0</v>
       </c>
       <c r="D396" s="1">
-        <v>102.998</v>
+        <v>64.6</v>
       </c>
       <c r="E396" s="1">
-        <v>99.417</v>
+        <v>53.2</v>
       </c>
       <c r="F396" t="s">
         <v>8</v>
       </c>
       <c r="G396">
         <v>1.0</v>
       </c>
       <c r="H396" s="1">
-        <v>374802.09</v>
+        <v>175560.0</v>
       </c>
       <c r="I396" s="1">
-        <v>13500.37</v>
+        <v>37620.0</v>
       </c>
       <c r="J396" s="1">
-        <v>3.6019996580062</v>
+        <v>21.428571428571</v>
       </c>
       <c r="K396">
-        <v>3.43</v>
-[...2 lines deleted...]
-        <v>1021</v>
+        <v>0.0</v>
+      </c>
+      <c r="L396">
+        <v>0.0</v>
       </c>
       <c r="M396" s="1">
-        <v>388302.46</v>
+        <v>213180.0</v>
       </c>
       <c r="N396" s="1">
-        <v>401239.24</v>
+        <v>213180.0</v>
       </c>
       <c r="O396" s="1">
-        <v>0.11</v>
+        <v>0.06</v>
       </c>
       <c r="P396">
         <v>1</v>
       </c>
     </row>
     <row r="397" spans="1:16">
       <c r="A397" t="s">
-        <v>1022</v>
+        <v>1018</v>
       </c>
       <c r="B397" t="s">
-        <v>1023</v>
+        <v>1019</v>
       </c>
       <c r="C397" s="1">
-        <v>400000.0</v>
+        <v>460.0</v>
       </c>
       <c r="D397" s="1">
-        <v>100.582</v>
+        <v>65.2</v>
       </c>
       <c r="E397" s="1">
-        <v>100.0</v>
+        <v>75.3</v>
       </c>
       <c r="F397" t="s">
         <v>8</v>
       </c>
       <c r="G397">
         <v>1.0</v>
       </c>
       <c r="H397" s="1">
-        <v>400000.0</v>
+        <v>346380.0</v>
       </c>
       <c r="I397" s="1">
-        <v>2328.0</v>
+        <v>-46460.0</v>
       </c>
       <c r="J397" s="1">
-        <v>0.582</v>
+        <v>-13.413014608234</v>
       </c>
       <c r="K397">
-        <v>1.49</v>
-[...2 lines deleted...]
-        <v>1024</v>
+        <v>0.0</v>
+      </c>
+      <c r="L397">
+        <v>0.0</v>
       </c>
       <c r="M397" s="1">
-        <v>402328.0</v>
+        <v>299920.0</v>
       </c>
       <c r="N397" s="1">
-        <v>408305.74</v>
+        <v>299920.0</v>
       </c>
       <c r="O397" s="1">
-        <v>0.11</v>
+        <v>0.09</v>
       </c>
       <c r="P397">
         <v>1</v>
       </c>
     </row>
     <row r="398" spans="1:16">
       <c r="A398" t="s">
-        <v>1025</v>
+        <v>1020</v>
       </c>
       <c r="B398" t="s">
-        <v>1026</v>
+        <v>1021</v>
       </c>
       <c r="C398" s="1">
-        <v>1110.0</v>
+        <v>-1832.0</v>
       </c>
       <c r="D398" s="1">
-        <v>0.1875</v>
+        <v>0.0475</v>
       </c>
       <c r="E398" s="1">
-        <v>0.1073378378</v>
+        <v>0.0738550764</v>
       </c>
       <c r="F398" t="s">
         <v>8</v>
       </c>
       <c r="G398">
         <v>1.0</v>
       </c>
       <c r="H398" s="1">
         <v>0.0</v>
       </c>
       <c r="I398" s="1">
-        <v>222450.0</v>
+        <v>120706.25</v>
       </c>
       <c r="J398" s="1">
         <v>0</v>
       </c>
       <c r="K398">
         <v>0.0</v>
       </c>
       <c r="L398">
         <v>0.0</v>
       </c>
       <c r="M398" s="1">
-        <v>222450.0</v>
+        <v>120706.25</v>
       </c>
       <c r="N398" s="1">
-        <v>222450.0</v>
+        <v>120706.25</v>
       </c>
       <c r="O398" s="1">
-        <v>0.06</v>
+        <v>0.03</v>
       </c>
       <c r="P398">
-        <v>1</v>
-[...48 lines deleted...]
-      <c r="P399">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>