--- v2 (2026-07-28)
+++ v3 (2026-08-25)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1022">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1019">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>C/D</t>
   </si>
   <si>
     <t>FR0000970105</t>
   </si>
   <si>
@@ -271,51 +271,51 @@
   <si>
     <t>BANCA GENERALI</t>
   </si>
   <si>
     <t>IT0004776628</t>
   </si>
   <si>
     <t>BANCA MEDIOLANUM</t>
   </si>
   <si>
     <t>ES0113211835</t>
   </si>
   <si>
     <t>BANCO BILBAO VIZCAYA ARGENTARIA SA</t>
   </si>
   <si>
     <t>ES0113860A34</t>
   </si>
   <si>
     <t>BANCO DE SABADELL SA</t>
   </si>
   <si>
     <t>ES0113900J37</t>
   </si>
   <si>
-    <t>BANCO SANTANDER SA</t>
+    <t>BANCO SANTANDER</t>
   </si>
   <si>
     <t>IE00BD1RP616</t>
   </si>
   <si>
     <t>BANK OF IRELAND GROUP PLC</t>
   </si>
   <si>
     <t>ES0113679I37</t>
   </si>
   <si>
     <t>BANKINTER SA</t>
   </si>
   <si>
     <t>AT0000BAWAG2</t>
   </si>
   <si>
     <t>BAWAG GROUP AG</t>
   </si>
   <si>
     <t>NL0012866412</t>
   </si>
   <si>
     <t>BE SEMICONDUCTOR INDUSTRIES NV</t>
   </si>
@@ -493,51 +493,51 @@
   <si>
     <t>ESSILORLUXOTTICA SA</t>
   </si>
   <si>
     <t>FR0014000MR3</t>
   </si>
   <si>
     <t>EUROFINS SCIENTIFIC</t>
   </si>
   <si>
     <t>FR0013451333</t>
   </si>
   <si>
     <t>FDJ UNITED</t>
   </si>
   <si>
     <t>NL0011585146</t>
   </si>
   <si>
     <t>FERRARI NV</t>
   </si>
   <si>
     <t>NL0015001FS8</t>
   </si>
   <si>
-    <t>FERROVIAL</t>
+    <t>FERROVIAL NV</t>
   </si>
   <si>
     <t>DE0005773303</t>
   </si>
   <si>
     <t>FRAPORT FRANKFURT AIRPORT SERVICES</t>
   </si>
   <si>
     <t>DE0005785802</t>
   </si>
   <si>
     <t>FRESENIUS MEDICAL CARE AG</t>
   </si>
   <si>
     <t>DE000A3E5D64</t>
   </si>
   <si>
     <t>FUCHS PREF</t>
   </si>
   <si>
     <t>FR0011726835</t>
   </si>
   <si>
     <t>GAZTRANSPORT &amp; TECHNIGAZ SA</t>
   </si>
@@ -1042,2088 +1042,2079 @@
   <si>
     <t>AT0000831706</t>
   </si>
   <si>
     <t>WIENERBERGER AG</t>
   </si>
   <si>
     <t>NL0000395903</t>
   </si>
   <si>
     <t>WOLTERS KLUWER NV</t>
   </si>
   <si>
     <t>XSS190626</t>
   </si>
   <si>
     <t>EURO STOXX 50 ESG JUN 26</t>
   </si>
   <si>
     <t>OE100626</t>
   </si>
   <si>
     <t>EURO-BOBL JUN 26</t>
   </si>
   <si>
+    <t>VG190626</t>
+  </si>
+  <si>
+    <t>EURO STOXX 50 JUN 26</t>
+  </si>
+  <si>
+    <t>IK1100626</t>
+  </si>
+  <si>
+    <t>EURO-BTP (ITALY GOVT) JUN 26</t>
+  </si>
+  <si>
     <t>RX100626</t>
   </si>
   <si>
     <t>EURO-BUND JUN 26</t>
   </si>
   <si>
-    <t>VG190626</t>
-[...10 lines deleted...]
-  <si>
     <t>OAT100626</t>
   </si>
   <si>
     <t>EURO-OAT JUN 26</t>
   </si>
   <si>
     <t>DU100626</t>
   </si>
   <si>
     <t>EURO-SCHATZ JUN 26</t>
   </si>
   <si>
     <t>XS2986639701</t>
   </si>
   <si>
     <t>A2A SPA 3.625 30/01/2035</t>
   </si>
   <si>
-    <t>5 300.45</t>
+    <t>6 831.68</t>
   </si>
   <si>
     <t>XS2859413341</t>
   </si>
   <si>
     <t>ABN AMRO BANK NV 16/07/2036</t>
   </si>
   <si>
-    <t>10 356.16</t>
+    <t>11 291.10</t>
   </si>
   <si>
     <t>XS2747610751</t>
   </si>
   <si>
     <t>ABN AMRO BANK NV 3.875 15/01/2032</t>
   </si>
   <si>
-    <t>5 573.63</t>
+    <t>6 953.77</t>
   </si>
   <si>
     <t>XS2809859536</t>
   </si>
   <si>
     <t>ACHMEA BV 02/11/2044</t>
   </si>
   <si>
-    <t>4 110.26</t>
+    <t>4 707.28</t>
+  </si>
+  <si>
+    <t>XS3388179676</t>
+  </si>
+  <si>
+    <t>ADIDAS AG 3.5 26/05/2031</t>
   </si>
   <si>
     <t>BE6363767821</t>
   </si>
   <si>
     <t>AGEAS SA 02/05/2056</t>
   </si>
   <si>
-    <t>18 398.63</t>
+    <t>1 216.44</t>
   </si>
   <si>
     <t>XS3237229193</t>
   </si>
   <si>
     <t>AIB GROUP PLC 02/12/2036</t>
   </si>
   <si>
-    <t>6 245.75</t>
+    <t>7 335.62</t>
   </si>
   <si>
     <t>FR0014013VX5</t>
   </si>
   <si>
     <t>AIR LIQUIDE FINANCE SA 3 05/05/2033</t>
   </si>
   <si>
-    <t>5 786.30</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2251233651</t>
   </si>
   <si>
     <t>AKELIUS RESIDENTIAL PROPERTY FINAN 1.125 11/01/2029</t>
   </si>
   <si>
+    <t>1 094.33</t>
+  </si>
+  <si>
     <t>XS3324546251</t>
   </si>
   <si>
     <t>AKZO NOBEL NV 4 25/03/2031</t>
   </si>
   <si>
-    <t>1 629.37</t>
+    <t>2 806.14</t>
   </si>
   <si>
     <t>XS3359749481</t>
   </si>
   <si>
     <t>ALLIANDER NV 3.25 30/04/2031</t>
   </si>
   <si>
     <t>XS2829852842</t>
   </si>
   <si>
     <t>ALLIANDER NV PERP</t>
   </si>
   <si>
-    <t>11 354.79</t>
+    <t>12 316.44</t>
   </si>
   <si>
     <t>DE000A351U49</t>
   </si>
   <si>
     <t>ALLIANZ SE 25/07/2053</t>
   </si>
   <si>
-    <t>22 258.85</t>
+    <t>24 333.15</t>
+  </si>
+  <si>
+    <t>XS3357187809</t>
+  </si>
+  <si>
+    <t>ALPHA BANK SA 06/05/2032</t>
+  </si>
+  <si>
+    <t>1 099.32</t>
   </si>
   <si>
     <t>XS2761146468</t>
   </si>
   <si>
     <t>ALPHA BANK SA 12/05/2030</t>
   </si>
   <si>
-    <t>9 671.23</t>
-[...1 lines deleted...]
-  <si>
     <t>XS3064423174</t>
   </si>
   <si>
     <t>ALPHABET INC 3 06/05/2033</t>
   </si>
   <si>
-    <t>8 852.05</t>
-[...1 lines deleted...]
-  <si>
     <t>XS3229091015</t>
   </si>
   <si>
     <t>AMCOR UK FINANCE PLC 3.75 20/02/2033</t>
   </si>
   <si>
-    <t>1 708.46</t>
+    <t>2 352.23</t>
   </si>
   <si>
     <t>FR001400ZZD7</t>
   </si>
   <si>
     <t>ARKEMA SA PERP</t>
   </si>
   <si>
-    <t>15 742.47</t>
+    <t>16 953.42</t>
   </si>
   <si>
     <t>XS3070545234</t>
   </si>
   <si>
     <t>AROUNDTOWN SA 3.5 13/05/2030</t>
   </si>
   <si>
-    <t>27 002.74</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2872909770</t>
   </si>
   <si>
     <t>ASTRAZENECA FINANCE LLC 3.278 05/08/2033</t>
   </si>
   <si>
-    <t>6 281.91</t>
+    <t>6 891.34</t>
   </si>
   <si>
     <t>AT0000A2CQD2</t>
   </si>
   <si>
     <t>AUSTRIA (REPUBLIC OF) 0 20/02/2030</t>
   </si>
   <si>
     <t>AT0000A2KQ43</t>
   </si>
   <si>
     <t>AUSTRIA (REPUBLIC OF) 0 20/10/2040</t>
   </si>
   <si>
     <t>AT0000A3HU25</t>
   </si>
   <si>
     <t>AUSTRIA (REPUBLIC OF) 2.95 20/02/2035</t>
   </si>
   <si>
-    <t>2 556.36</t>
+    <t>3 534.22</t>
   </si>
   <si>
     <t>XS2314312179</t>
   </si>
   <si>
     <t>AXA SA 07/10/2041</t>
   </si>
   <si>
-    <t>3 861.30</t>
+    <t>4 351.03</t>
   </si>
   <si>
     <t>XS2431029441</t>
   </si>
   <si>
     <t>AXA SA 10/07/2042</t>
   </si>
   <si>
-    <t>4 017.33</t>
+    <t>4 372.60</t>
   </si>
   <si>
     <t>XS2573807778</t>
   </si>
   <si>
     <t>AXA SA 3.625 10/01/2033</t>
   </si>
   <si>
-    <t>8 739.73</t>
+    <t>10 805.48</t>
   </si>
   <si>
     <t>XS2432565187</t>
   </si>
   <si>
     <t>BALDER FINLAND OYJ 2 18/01/2031</t>
   </si>
   <si>
-    <t>1 676.71</t>
+    <t>2 104.11</t>
   </si>
   <si>
     <t>XS2762369549</t>
   </si>
   <si>
     <t>BANCO BILBAO VIZCAYA ARGENTARIA SA 08/02/2036</t>
   </si>
   <si>
-    <t>4 327.40</t>
+    <t>5 716.44</t>
   </si>
   <si>
     <t>IT0005632267</t>
   </si>
   <si>
     <t>BANCO BPM SPA 3.375 21/01/2030</t>
   </si>
   <si>
-    <t>3 625.03</t>
+    <t>4 577.05</t>
   </si>
   <si>
     <t>XS3090080733</t>
   </si>
   <si>
     <t>BANCO DE CREDITO SOCIAL COOPERATIV 13/06/2031</t>
   </si>
   <si>
-    <t>9 234.25</t>
+    <t>9 982.19</t>
   </si>
   <si>
     <t>XS3352075058</t>
   </si>
   <si>
     <t>BANCO SANTANDER SA 22/04/2038</t>
   </si>
   <si>
+    <t>2 375.34</t>
+  </si>
+  <si>
     <t>XS2038039074</t>
   </si>
   <si>
     <t>BANK OF AMERICA CORP 08/08/2029</t>
   </si>
   <si>
-    <t>1 263.29</t>
+    <t>1 387.23</t>
   </si>
   <si>
     <t>XS2345798271</t>
   </si>
   <si>
     <t>BANK OF AMERICA CORP 24/05/2032</t>
   </si>
   <si>
-    <t>12 797.18</t>
-[...1 lines deleted...]
-  <si>
     <t>XS3332496184</t>
   </si>
   <si>
     <t>BANK OF IRELAND GROUP PLC 02/04/2034</t>
   </si>
   <si>
-    <t>1 480.36</t>
+    <t>2 854.97</t>
   </si>
   <si>
     <t>XS3112064947</t>
   </si>
   <si>
     <t>BANK OF MONTREAL 09/01/2032</t>
   </si>
   <si>
-    <t>6 147.58</t>
+    <t>7 587.55</t>
   </si>
   <si>
     <t>FR0014015J95</t>
   </si>
   <si>
     <t>BANQUE FEDERATIVE DU CREDIT MUTUEL 21/07/2033</t>
   </si>
   <si>
-    <t>5 695.89</t>
+    <t>7 191.78</t>
   </si>
   <si>
     <t>XS2831195644</t>
   </si>
   <si>
     <t>BARCLAYS PLC 31/05/2036</t>
   </si>
   <si>
-    <t>9 101.27</t>
-[...8 lines deleted...]
-    <t>4 438.36</t>
+    <t>9 809.75</t>
   </si>
   <si>
     <t>BE0390167337</t>
   </si>
   <si>
     <t>BELFIUS BANQUE SA 3.375 20/02/2031</t>
   </si>
   <si>
-    <t>5 104.11</t>
+    <t>7 027.40</t>
   </si>
   <si>
     <t>BE6365319829</t>
   </si>
   <si>
     <t>BELFIUS BANQUE SA 3.375 28/05/2030</t>
   </si>
   <si>
-    <t>9 348.29</t>
-[...8 lines deleted...]
-    <t>1 481.11</t>
+    <t>10 069.52</t>
   </si>
   <si>
     <t>BE0000345547</t>
   </si>
   <si>
     <t>BELGIUM KINGDOM OF (GOVERNMENT) 0.8 22/06/2028</t>
   </si>
   <si>
-    <t>2 241.33</t>
+    <t>2 428.11</t>
   </si>
   <si>
     <t>BE0000333428</t>
   </si>
   <si>
     <t>BELGIUM KINGDOM OF (GOVERNMENT) 3 22/06/2034</t>
   </si>
   <si>
-    <t>55 416.73</t>
+    <t>60 292.23</t>
+  </si>
+  <si>
+    <t>BE0000368770</t>
+  </si>
+  <si>
+    <t>BELGIUM KINGDOM OF (GOVERNMENT) 3.1 22/08/2031</t>
   </si>
   <si>
     <t>BE0000320292</t>
   </si>
   <si>
     <t>BELGIUM KINGDOM OF (GOVERNMENT) 4.25 28/03/2041</t>
   </si>
   <si>
-    <t>9 779.60</t>
+    <t>17 559.73</t>
   </si>
   <si>
     <t>XS3215466338</t>
   </si>
   <si>
     <t>BMS IRELAND CAPITAL FUNDING DAC 3.363 10/11/2033</t>
   </si>
   <si>
-    <t>6 380.95</t>
+    <t>7 351.15</t>
+  </si>
+  <si>
+    <t>FR0014018PQ0</t>
+  </si>
+  <si>
+    <t>BNP PARIBAS CARDIF SA 27/05/2041</t>
   </si>
   <si>
     <t>FR001400LZI6</t>
   </si>
   <si>
     <t>BNP PARIBAS SA 13/11/2032</t>
   </si>
   <si>
-    <t>4 372.60</t>
+    <t>5 049.32</t>
   </si>
   <si>
     <t>FR0014010KM7</t>
   </si>
   <si>
     <t>BNP PARIBAS SA 19/01/2036</t>
   </si>
   <si>
-    <t>5 229.31</t>
+    <t>6 575.47</t>
   </si>
   <si>
     <t>XS2555221246</t>
   </si>
   <si>
     <t>BOOKING HOLDINGS INC 4.75 15/11/2034</t>
   </si>
   <si>
-    <t>4 320.55</t>
-[...8 lines deleted...]
-    <t>2 990.41</t>
+    <t>4 997.26</t>
   </si>
   <si>
     <t>FR0014005V67</t>
   </si>
   <si>
     <t>BPCE SA 13/10/2046</t>
   </si>
   <si>
-    <t>2 317.12</t>
+    <t>2 619.86</t>
+  </si>
+  <si>
+    <t>FR001400WP90</t>
+  </si>
+  <si>
+    <t>BPCE SA 20/01/2034</t>
+  </si>
+  <si>
+    <t>5 523.29</t>
   </si>
   <si>
     <t>XS3227880021</t>
   </si>
   <si>
     <t>BT FINANCE PLC 3.375 17/11/2032</t>
   </si>
   <si>
-    <t>6 202.23</t>
+    <t>7 185.51</t>
   </si>
   <si>
     <t>FR0014013058</t>
   </si>
   <si>
     <t>BUREAU VERITAS SA 3.375 01/10/2033</t>
   </si>
   <si>
-    <t>7 804.11</t>
+    <t>8 765.75</t>
   </si>
   <si>
     <t>XS3226502485</t>
   </si>
   <si>
     <t>CAIXABANK SA 14/05/2038</t>
   </si>
   <si>
-    <t>5 318.84</t>
-[...1 lines deleted...]
-  <si>
     <t>FR0014012S89</t>
   </si>
   <si>
     <t>CAPGEMINI SE 3.5 25/09/2034</t>
   </si>
   <si>
-    <t>8 323.29</t>
+    <t>9 320.55</t>
   </si>
   <si>
     <t>XS2387052744</t>
   </si>
   <si>
     <t>CASTELLUM HELSINKI FINANCE HOLDING 0.875 17/09/2029</t>
   </si>
   <si>
-    <t>2 157.53</t>
+    <t>2 406.85</t>
   </si>
   <si>
     <t>XS2793256137</t>
   </si>
   <si>
     <t>CBRE GLOBAL INVESTORS OPEN-ENDED F 4.75 27/03/2034</t>
   </si>
   <si>
-    <t>1 960.12</t>
+    <t>3 459.04</t>
   </si>
   <si>
     <t>FR001400RIX8</t>
   </si>
   <si>
     <t>CNP ASSURANCES 16/07/2054</t>
   </si>
   <si>
-    <t>11 539.73</t>
+    <t>12 581.51</t>
   </si>
   <si>
     <t>XS3326476523</t>
   </si>
   <si>
     <t>COCA-COLA HBC FINANCE BV 4 01/10/2033</t>
   </si>
   <si>
-    <t>1 163.18</t>
+    <t>2 206.03</t>
   </si>
   <si>
     <t>XS2909746310</t>
   </si>
   <si>
     <t>COMCAST CORPORATION 3.25 26/09/2032</t>
   </si>
   <si>
-    <t>7 308.49</t>
-[...8 lines deleted...]
-    <t>7 352.88</t>
+    <t>8 188.22</t>
   </si>
   <si>
     <t>DE000CZ45YV9</t>
   </si>
   <si>
     <t>COMMERZBANK AG 16/07/2032</t>
   </si>
   <si>
-    <t>9 468.49</t>
+    <t>10 323.29</t>
   </si>
   <si>
     <t>FR001400Q486</t>
   </si>
   <si>
     <t>COMPAGNIE GENERALE DES ETABLISSEME 3.125 16/05/2031</t>
   </si>
   <si>
-    <t>17 928.08</t>
-[...1 lines deleted...]
-  <si>
     <t>FR001400Q7X2</t>
   </si>
   <si>
     <t>COVIVIO HOTELS SCA 4.125 23/05/2033</t>
   </si>
   <si>
-    <t>23 190.41</t>
-[...1 lines deleted...]
-  <si>
     <t>FR001400MDV4</t>
   </si>
   <si>
     <t>COVIVIO SA 4.625 05/06/2032</t>
   </si>
   <si>
-    <t>16 675.34</t>
+    <t>17 993.15</t>
   </si>
   <si>
     <t>FR001400PGC0</t>
   </si>
   <si>
     <t>CREDIT AGRICOLE SA 15/04/2036</t>
   </si>
   <si>
-    <t>1 797.95</t>
+    <t>4 914.38</t>
   </si>
   <si>
     <t>FR001400PZV0</t>
   </si>
   <si>
     <t>CREDIT MUTUEL ARKEA 15/05/2035</t>
   </si>
   <si>
-    <t>18 449.32</t>
-[...1 lines deleted...]
-  <si>
     <t>BE0002989706</t>
   </si>
   <si>
     <t>CRELAN SA 23/01/2032</t>
   </si>
   <si>
-    <t>5 580.82</t>
+    <t>7 076.71</t>
   </si>
   <si>
     <t>BE0390287564</t>
   </si>
   <si>
     <t>CRELAN SA-BRUSSELS HEAD OFFICE 30/04/2037</t>
   </si>
   <si>
+    <t>1 139.73</t>
+  </si>
+  <si>
     <t>XS3352082930</t>
   </si>
   <si>
     <t>DANAHER CORPORATION 3.25 29/04/2030</t>
   </si>
   <si>
     <t>FR0014017HO4</t>
   </si>
   <si>
     <t>DANONE SA 3.785 01/04/2034</t>
   </si>
   <si>
+    <t>1 140.68</t>
+  </si>
+  <si>
     <t>DE000A4DE9Y3</t>
   </si>
   <si>
     <t>DEUTSCHE BANK AG 13/02/2031</t>
   </si>
   <si>
-    <t>1 405.48</t>
+    <t>1 886.30</t>
   </si>
   <si>
     <t>DE000A351ZT4</t>
   </si>
   <si>
     <t>DEUTSCHE BOERSE AG 3.875 28/09/2033</t>
   </si>
   <si>
-    <t>4 543.84</t>
+    <t>5 095.89</t>
   </si>
   <si>
     <t>XS2280835260</t>
   </si>
   <si>
     <t>DIGITAL INTREPID HOLDING BV 0.625 15/07/2031</t>
   </si>
   <si>
-    <t>3 958.90</t>
+    <t>4 315.07</t>
   </si>
   <si>
     <t>XS2977974927</t>
   </si>
   <si>
     <t>DNB BANK ASA 15/01/2031</t>
   </si>
   <si>
-    <t>2 589.04</t>
+    <t>3 230.14</t>
   </si>
   <si>
     <t>XS3074473474</t>
   </si>
   <si>
     <t>DNB BANK ASA 20/05/2031</t>
   </si>
   <si>
-    <t>5 907.53</t>
-[...1 lines deleted...]
-  <si>
     <t>XS3351033785</t>
   </si>
   <si>
     <t>DSB 3.625 22/04/2036</t>
   </si>
   <si>
     <t>XS2932834604</t>
   </si>
   <si>
     <t>DSV FINANCE BV 3.25 06/11/2030</t>
   </si>
   <si>
-    <t>3 007.36</t>
+    <t>3 454.17</t>
   </si>
   <si>
     <t>XS3204041266</t>
   </si>
   <si>
     <t>DZ BANK AG DEUTSCHE ZENTRAL GENOSS 15/10/2035</t>
   </si>
   <si>
-    <t>6 000.67</t>
+    <t>6 792.64</t>
   </si>
   <si>
     <t>XS3274805376</t>
   </si>
   <si>
     <t>E.ON SE 3.448 19/01/2034</t>
   </si>
   <si>
-    <t>8 367.49</t>
+    <t>10 521.50</t>
   </si>
   <si>
     <t>XS3166221948</t>
   </si>
   <si>
     <t>EAST JAPAN RAILWAY COMPANY 3.727 02/09/2037</t>
   </si>
   <si>
-    <t>14 140.14</t>
+    <t>15 671.98</t>
   </si>
   <si>
     <t>XS3071203056</t>
   </si>
   <si>
     <t>EATON CAPITAL UNLIMITED CO 3.625 09/05/2035</t>
   </si>
   <si>
-    <t>14 142.47</t>
-[...1 lines deleted...]
-  <si>
     <t>PTEDP6OM0007</t>
   </si>
   <si>
     <t>EDP SA 02/12/2055</t>
   </si>
   <si>
-    <t>2 828.77</t>
-[...8 lines deleted...]
-    <t>3 623.97</t>
+    <t>4 075.34</t>
+  </si>
+  <si>
+    <t>BE6373697216</t>
+  </si>
+  <si>
+    <t>ELIA GROUP SA PERP</t>
+  </si>
+  <si>
+    <t>1 596.58</t>
   </si>
   <si>
     <t>FR0014016ZV3</t>
   </si>
   <si>
     <t>ELIS SA 3.875 23/03/2032</t>
   </si>
   <si>
-    <t>1 613.70</t>
+    <t>2 717.81</t>
   </si>
   <si>
     <t>XS3070067072</t>
   </si>
   <si>
     <t>ELISA OYJ 2.875 14/05/2030</t>
   </si>
   <si>
-    <t>19 214.85</t>
-[...10 lines deleted...]
-  <si>
     <t>XS2312746345</t>
   </si>
   <si>
     <t>ENEL SPA NC30 PERP</t>
   </si>
   <si>
-    <t>8 342.26</t>
+    <t>9 269.18</t>
   </si>
   <si>
     <t>FR001400KHG0</t>
   </si>
   <si>
     <t>ENGIE SA 3.875 06/01/2031</t>
   </si>
   <si>
-    <t>7 261.64</t>
+    <t>8 917.81</t>
+  </si>
+  <si>
+    <t>FR0014016Z94</t>
+  </si>
+  <si>
+    <t>ENGIE SA PERP</t>
+  </si>
+  <si>
+    <t>1 916.14</t>
   </si>
   <si>
     <t>AT0000A3RNZ8</t>
   </si>
   <si>
     <t>ERSTE GROUP BANK AG 21/04/2036</t>
   </si>
   <si>
+    <t>1 438.36</t>
+  </si>
+  <si>
     <t>FR0014017VR8</t>
   </si>
   <si>
     <t>EURAZEO SE 4.625 17/04/2031</t>
   </si>
   <si>
-    <t>XS2904504979</t>
-[...5 lines deleted...]
-    <t>7 167.12</t>
+    <t>1 482.53</t>
+  </si>
+  <si>
+    <t>XS3386670270</t>
+  </si>
+  <si>
+    <t>EUROBANK SA 25/05/2032</t>
   </si>
   <si>
     <t>EU000A4ERVC2</t>
   </si>
   <si>
     <t>EUROPEAN UNION 3.25 12/12/2036</t>
   </si>
   <si>
-    <t>9 637.81</t>
+    <t>15 398.64</t>
   </si>
   <si>
     <t>EU000A3K4EY2</t>
   </si>
   <si>
     <t>EUROPEAN UNION 3.375 05/10/2054</t>
   </si>
   <si>
-    <t>38 089.42</t>
+    <t>43 057.48</t>
   </si>
   <si>
     <t>DE000A4DFWV3</t>
   </si>
   <si>
     <t>EVONIK INDUSTRIES AG 09/09/2055</t>
   </si>
   <si>
-    <t>8 139.04</t>
+    <t>9 047.26</t>
   </si>
   <si>
     <t>XS2982065018</t>
   </si>
   <si>
     <t>EXPERIAN PLC 3.51 15/12/2033</t>
   </si>
   <si>
-    <t>4 538.19</t>
+    <t>5 405.78</t>
   </si>
   <si>
     <t>XS3003232272</t>
   </si>
   <si>
     <t>FASTIGHETS AB BALDER 4 19/02/2032</t>
   </si>
   <si>
+    <t>XS2950696869</t>
+  </si>
+  <si>
+    <t>FINGRID OYJ 2.75 04/12/2029</t>
+  </si>
+  <si>
+    <t>4 340.40</t>
+  </si>
+  <si>
+    <t>FI4000415153</t>
+  </si>
+  <si>
+    <t>FINLAND (REPUBLIC OF) 0.125 15/04/2036</t>
+  </si>
+  <si>
+    <t>FI4000507231</t>
+  </si>
+  <si>
+    <t>FINLAND (REPUBLIC OF) 0.125 15/09/2031</t>
+  </si>
+  <si>
+    <t>1 944.29</t>
+  </si>
+  <si>
+    <t>FI4000440557</t>
+  </si>
+  <si>
+    <t>FINLAND (REPUBLIC OF) 0.25 15/09/2040</t>
+  </si>
+  <si>
+    <t>FI4000348727</t>
+  </si>
+  <si>
+    <t>FINLAND (REPUBLIC OF) 0.5 15/09/2028</t>
+  </si>
+  <si>
+    <t>2 918.16</t>
+  </si>
+  <si>
+    <t>XS3299544711</t>
+  </si>
+  <si>
+    <t>FORD MOTOR CREDIT COMPANY LLC 3.305 17/05/2029</t>
+  </si>
+  <si>
+    <t>XS2764790833</t>
+  </si>
+  <si>
+    <t>FORTIVE CORP 3.7 15/08/2029</t>
+  </si>
+  <si>
+    <t>8 636.71</t>
+  </si>
+  <si>
+    <t>XS2606264005</t>
+  </si>
+  <si>
+    <t>FORTUM OYJ 4 26/05/2028</t>
+  </si>
+  <si>
+    <t>FR0013516549</t>
+  </si>
+  <si>
+    <t>FRANCE (REPUBLIC OF) 0 25/11/2030</t>
+  </si>
+  <si>
+    <t>FR0014002WK3</t>
+  </si>
+  <si>
+    <t>FRANCE (REPUBLIC OF) 0 25/11/2031</t>
+  </si>
+  <si>
+    <t>FR0013515806</t>
+  </si>
+  <si>
+    <t>FRANCE (REPUBLIC OF) 0.5 25/05/2040</t>
+  </si>
+  <si>
+    <t>FR0014012II5</t>
+  </si>
+  <si>
+    <t>FRANCE (REPUBLIC OF) 3.5 25/11/2035</t>
+  </si>
+  <si>
+    <t>133 825.86</t>
+  </si>
+  <si>
+    <t>FR0014015MU5</t>
+  </si>
+  <si>
+    <t>FRANCE (REPUBLIC OF) 4.1 25/05/2046</t>
+  </si>
+  <si>
+    <t>FR0014016CV2</t>
+  </si>
+  <si>
+    <t>FRANCE (REPUBLIC OF) 4.4 25/05/2057</t>
+  </si>
+  <si>
+    <t>DE000BU22098</t>
+  </si>
+  <si>
+    <t>GERMANY (FEDERAL REPUBLIC OF) 1.7 10/06/2027</t>
+  </si>
+  <si>
+    <t>134 981.26</t>
+  </si>
+  <si>
+    <t>DE0001135481</t>
+  </si>
+  <si>
+    <t>GERMANY (FEDERAL REPUBLIC OF) 2.5 04/07/2044</t>
+  </si>
+  <si>
+    <t>190 194.37</t>
+  </si>
+  <si>
+    <t>DE000BU2Z049</t>
+  </si>
+  <si>
+    <t>GERMANY (FEDERAL REPUBLIC OF) 2.5 15/02/2035</t>
+  </si>
+  <si>
+    <t>103 037.77</t>
+  </si>
+  <si>
+    <t>XS3350929454</t>
+  </si>
+  <si>
+    <t>GOLDMAN SACHS GROUP INC/THE 22/04/2036</t>
+  </si>
+  <si>
+    <t>1 053.31</t>
+  </si>
+  <si>
+    <t>BE6371086297</t>
+  </si>
+  <si>
+    <t>GROEP BRUSSEL LAMBERT NV 3.75 21/01/2036</t>
+  </si>
+  <si>
+    <t>2 568.49</t>
+  </si>
+  <si>
+    <t>FR0014006144</t>
+  </si>
+  <si>
+    <t>GROUPE DES ASSURANCES DU CREDIT MU 21/04/2042</t>
+  </si>
+  <si>
+    <t>XS2198574209</t>
+  </si>
+  <si>
+    <t>HANNOVER RUECK SE 08/10/2040</t>
+  </si>
+  <si>
+    <t>7 719.18</t>
+  </si>
+  <si>
+    <t>XS3319131119</t>
+  </si>
+  <si>
+    <t>HENKEL AG &amp; CO KGAA 3.625 02/04/2031</t>
+  </si>
+  <si>
+    <t>2 681.51</t>
+  </si>
+  <si>
+    <t>XS2385390724</t>
+  </si>
+  <si>
+    <t>HOLDING DINFRASTRUCTURES DES METIE 0.625 16/09/2028</t>
+  </si>
+  <si>
+    <t>1 726.03</t>
+  </si>
+  <si>
+    <t>DE000A383PT8</t>
+  </si>
+  <si>
+    <t>HOWOGE WOHNUNGSBAU GMBH 3.875 05/06/2030</t>
+  </si>
+  <si>
+    <t>18 844.18</t>
+  </si>
+  <si>
+    <t>XS3224600232</t>
+  </si>
+  <si>
+    <t>IBERDROLA FINANZAS SAU PERP</t>
+  </si>
+  <si>
+    <t>16 602.74</t>
+  </si>
+  <si>
+    <t>FR0014018J01</t>
+  </si>
+  <si>
+    <t>ICADE 4.375 22/05/2035</t>
+  </si>
+  <si>
+    <t>FR001400ZRC6</t>
+  </si>
+  <si>
+    <t>XS3190744907</t>
+  </si>
+  <si>
+    <t>IDS FINANCING PLC 3.25 01/01/2029</t>
+  </si>
+  <si>
+    <t>7 491.47</t>
+  </si>
+  <si>
+    <t>FR00140141X5</t>
+  </si>
+  <si>
+    <t>IMERYS S.A. 4 21/11/2032</t>
+  </si>
+  <si>
+    <t>6 115.07</t>
+  </si>
+  <si>
+    <t>XS3324619231</t>
+  </si>
+  <si>
+    <t>INFORMA PLC 3.75 29/04/2032</t>
+  </si>
+  <si>
+    <t>XS2244936659</t>
+  </si>
+  <si>
+    <t>INFRASTRUTTURE WIRELESS ITALIANE S 1.625 21/10/2028</t>
+  </si>
+  <si>
+    <t>3 864.38</t>
+  </si>
+  <si>
+    <t>XS3153087559</t>
+  </si>
+  <si>
+    <t>ING GROEP NV 20/08/2037</t>
+  </si>
+  <si>
+    <t>26 657.88</t>
+  </si>
+  <si>
+    <t>XS2886191589</t>
+  </si>
+  <si>
+    <t>ING GROEP NV 26/08/2035</t>
+  </si>
+  <si>
+    <t>12 715.07</t>
+  </si>
+  <si>
+    <t>IT0005611550</t>
+  </si>
+  <si>
+    <t>INTESA SANPAOLO SPA 16/09/2032</t>
+  </si>
+  <si>
+    <t>2 259.37</t>
+  </si>
+  <si>
+    <t>XS2673808726</t>
+  </si>
+  <si>
+    <t>INTESA SANPAOLO SPA 5.125 29/08/2031</t>
+  </si>
+  <si>
+    <t>20 168.63</t>
+  </si>
+  <si>
+    <t>XS3032046016</t>
+  </si>
+  <si>
+    <t>INVESTOR AB 3.5 31/03/2034</t>
+  </si>
+  <si>
+    <t>1 627.07</t>
+  </si>
+  <si>
+    <t>IE00BFZRPZ02</t>
+  </si>
+  <si>
+    <t>IRELAND (REPUBLIC OF) 1.3 15/05/2033</t>
+  </si>
+  <si>
+    <t>IE00BFZRQ242</t>
+  </si>
+  <si>
+    <t>IRELAND (REPUBLIC OF) 1.35 18/03/2031</t>
+  </si>
+  <si>
+    <t>1 358.39</t>
+  </si>
+  <si>
+    <t>IE00BH3SQB22</t>
+  </si>
+  <si>
+    <t>IRELAND (REPUBLIC OF) 1.5 15/05/2050</t>
+  </si>
+  <si>
+    <t>IT0005138828</t>
+  </si>
+  <si>
+    <t>ITALY (REPUBLIC OF) 1.25 15/09/2032</t>
+  </si>
+  <si>
+    <t>9 092.64</t>
+  </si>
+  <si>
+    <t>IT0005633794</t>
+  </si>
+  <si>
+    <t>ITALY (REPUBLIC OF) 2.55 25/02/2027</t>
+  </si>
+  <si>
+    <t>42 337.04</t>
+  </si>
+  <si>
+    <t>IT0005689994</t>
+  </si>
+  <si>
+    <t>ITALY (REPUBLIC OF) 3.15 15/03/2033</t>
+  </si>
+  <si>
+    <t>18 129.02</t>
+  </si>
+  <si>
+    <t>IT0005496770</t>
+  </si>
+  <si>
+    <t>ITALY (REPUBLIC OF) 3.25 01/03/2038</t>
+  </si>
+  <si>
+    <t>43 785.80</t>
+  </si>
+  <si>
+    <t>IT0005083057</t>
+  </si>
+  <si>
+    <t>ITALY (REPUBLIC OF) 3.25 01/09/2046</t>
+  </si>
+  <si>
+    <t>16 823.17</t>
+  </si>
+  <si>
+    <t>IT0005706285</t>
+  </si>
+  <si>
+    <t>ITALY (REPUBLIC OF) 3.8 01/07/2036</t>
+  </si>
+  <si>
+    <t>17 481.26</t>
+  </si>
+  <si>
+    <t>IT0005635583</t>
+  </si>
+  <si>
+    <t>ITALY (REPUBLIC OF) 3.85 01/10/2040</t>
+  </si>
+  <si>
+    <t>26 347.25</t>
+  </si>
+  <si>
+    <t>XS2957380228</t>
+  </si>
+  <si>
+    <t>JOHNSON CONTROLS INTERNATIONAL PLC 3.125 11/12/2033</t>
+  </si>
+  <si>
+    <t>4 434.25</t>
+  </si>
+  <si>
+    <t>XS3300349639</t>
+  </si>
+  <si>
+    <t>JPMORGAN CHASE &amp; CO 18/02/2032</t>
+  </si>
+  <si>
+    <t>6 375.53</t>
+  </si>
+  <si>
+    <t>BE0002990712</t>
+  </si>
+  <si>
+    <t>KBC GROEP NV 17/04/2035</t>
+  </si>
+  <si>
+    <t>2 537.67</t>
+  </si>
+  <si>
+    <t>FR001400NDQ2</t>
+  </si>
+  <si>
+    <t>KLEPIERRE SA 3.875 23/09/2033</t>
+  </si>
+  <si>
+    <t>10 404.11</t>
+  </si>
+  <si>
+    <t>XS2229470146</t>
+  </si>
+  <si>
+    <t>KONINKLIJKE KPN NV 0.875 14/12/2032</t>
+  </si>
+  <si>
+    <t>1 953.77</t>
+  </si>
+  <si>
+    <t>XS3069338336</t>
+  </si>
+  <si>
+    <t>LLOYDS BANKING GROUP PLC 09/05/2035</t>
+  </si>
+  <si>
+    <t>XS2815980664</t>
+  </si>
+  <si>
+    <t>LLOYDS BANKING GROUP PLC 14/05/2032</t>
+  </si>
+  <si>
+    <t>XS2679904685</t>
+  </si>
+  <si>
+    <t>LSEG NETHERLANDS BV 4.231 29/09/2030</t>
+  </si>
+  <si>
+    <t>10 610.77</t>
+  </si>
+  <si>
+    <t>FR001400ZEB6</t>
+  </si>
+  <si>
+    <t>LVMH MOET HENNESSY LOUIS VUITTON S 3 07/03/2032</t>
+  </si>
+  <si>
+    <t>5 260.27</t>
+  </si>
+  <si>
+    <t>XS3238400165</t>
+  </si>
+  <si>
+    <t>MAGNUM ICC FINANCE BV 3.25 26/11/2031</t>
+  </si>
+  <si>
+    <t>3 223.29</t>
+  </si>
+  <si>
+    <t>XS3238212164</t>
+  </si>
+  <si>
+    <t>MAGNUM ICC FINANCE BV 3.75 26/11/2034</t>
+  </si>
+  <si>
+    <t>6 731.71</t>
+  </si>
+  <si>
+    <t>XS3320665444</t>
+  </si>
+  <si>
+    <t>MAPLE PARENT HOLDINGS CORP 4.728 26/03/2035</t>
+  </si>
+  <si>
+    <t>3 215.95</t>
+  </si>
+  <si>
+    <t>XS3223939466</t>
+  </si>
+  <si>
+    <t>MERCK KGAA 24/11/2055</t>
+  </si>
+  <si>
+    <t>10 284.25</t>
+  </si>
+  <si>
+    <t>XS3293638568</t>
+  </si>
+  <si>
+    <t>MIZUHO FINANCIAL GROUP INC 16/05/2032</t>
+  </si>
+  <si>
+    <t>XS3025943419</t>
+  </si>
+  <si>
+    <t>MONDI FINANCE PLC 3.75 18/05/2033</t>
+  </si>
+  <si>
+    <t>XS2790333889</t>
+  </si>
+  <si>
+    <t>MORGAN STANLEY 21/03/2035</t>
+  </si>
+  <si>
+    <t>2 860.60</t>
+  </si>
+  <si>
+    <t>XS3057365549</t>
+  </si>
+  <si>
+    <t>MORGAN STANLEY 22/05/2031</t>
+  </si>
+  <si>
+    <t>XS3086253039</t>
+  </si>
+  <si>
+    <t>NATIONAL GRID NORTH AMERICA INC 3.15 03/06/2030</t>
+  </si>
+  <si>
+    <t>12 323.84</t>
+  </si>
+  <si>
+    <t>XS2894910665</t>
+  </si>
+  <si>
+    <t>NATIONAL GRID NORTH AMERICA INC 3.631 03/09/2031</t>
+  </si>
+  <si>
+    <t>11 309.32</t>
+  </si>
+  <si>
+    <t>XS2388449758</t>
+  </si>
+  <si>
+    <t>NATIONALE NEDERLANDEN BANK N V 0.5 21/09/2028</t>
+  </si>
+  <si>
+    <t>1 015.07</t>
+  </si>
+  <si>
+    <t>XS3059437460</t>
+  </si>
+  <si>
+    <t>NATIONWIDE BUILDING SOCIETY 30/07/2035</t>
+  </si>
+  <si>
+    <t>12 789.04</t>
+  </si>
+  <si>
+    <t>XS2898838516</t>
+  </si>
+  <si>
+    <t>NATWEST GROUP PLC 12/09/2032</t>
+  </si>
+  <si>
+    <t>16 573.90</t>
+  </si>
+  <si>
+    <t>XS3009472989</t>
+  </si>
+  <si>
+    <t>NATWEST GROUP PLC 25/02/2035</t>
+  </si>
+  <si>
+    <t>4 590.00</t>
+  </si>
+  <si>
+    <t>NL0012171458</t>
+  </si>
+  <si>
+    <t>NETHERLANDS (KINGDOM OF) 0.75 15/07/2027</t>
+  </si>
+  <si>
+    <t>3 391.66</t>
+  </si>
+  <si>
+    <t>NL0010071189</t>
+  </si>
+  <si>
+    <t>NETHERLANDS (KINGDOM OF) 2.5 15/01/2033</t>
+  </si>
+  <si>
+    <t>20 583.12</t>
+  </si>
+  <si>
+    <t>NL0009446418</t>
+  </si>
+  <si>
+    <t>NETHERLANDS (KINGDOM OF) 3.75 15/01/2042</t>
+  </si>
+  <si>
+    <t>21 559.32</t>
+  </si>
+  <si>
+    <t>XS3303513066</t>
+  </si>
+  <si>
+    <t>NETWORK FINANCE COMPANY PTY LTD 3.5 05/09/2033</t>
+  </si>
+  <si>
+    <t>1 572.60</t>
+  </si>
+  <si>
+    <t>XS3232967318</t>
+  </si>
+  <si>
+    <t>NORDEA BANK ABP 19/11/2035</t>
+  </si>
+  <si>
+    <t>16 739.73</t>
+  </si>
+  <si>
+    <t>XS3100081507</t>
+  </si>
+  <si>
+    <t>NTT FINANCE CORP 3.678 16/07/2033</t>
+  </si>
+  <si>
+    <t>9 112.57</t>
+  </si>
+  <si>
+    <t>XS2776001377</t>
+  </si>
+  <si>
+    <t>OMNICOM FINANCE HOLDINGS PLC 3.7 06/03/2032</t>
+  </si>
+  <si>
+    <t>3 284.38</t>
+  </si>
+  <si>
+    <t>XS3284416917</t>
+  </si>
+  <si>
+    <t>OP CORPORATE BANK PLC 30/01/2032</t>
+  </si>
+  <si>
+    <t>9 874.30</t>
+  </si>
+  <si>
+    <t>FR001400DY43</t>
+  </si>
+  <si>
+    <t>ORANGE SA 3.625 16/11/2031</t>
+  </si>
+  <si>
+    <t>7 587.67</t>
+  </si>
+  <si>
+    <t>FR001400GDJ1</t>
+  </si>
+  <si>
+    <t>ORANGE SA PERP</t>
+  </si>
+  <si>
+    <t>3 357.53</t>
+  </si>
+  <si>
+    <t>XS3195025054</t>
+  </si>
+  <si>
+    <t>P3 GROUP SARL 3.75 02/04/2033</t>
+  </si>
+  <si>
+    <t>1 109.59</t>
+  </si>
+  <si>
+    <t>XS2901491261</t>
+  </si>
+  <si>
+    <t>P3 GROUP SARL 4 19/04/2032</t>
+  </si>
+  <si>
+    <t>PTOTEMOE0035</t>
+  </si>
+  <si>
+    <t>PORTUGAL (REPUBLIC OF) 0.7 15/10/2027</t>
+  </si>
+  <si>
+    <t>3 543.59</t>
+  </si>
+  <si>
+    <t>PTOTENOE0034</t>
+  </si>
+  <si>
+    <t>PORTUGAL (REPUBLIC OF) 0.9 12/10/2035</t>
+  </si>
+  <si>
+    <t>2 828.78</t>
+  </si>
+  <si>
+    <t>PTOTEYOE0031</t>
+  </si>
+  <si>
+    <t>PORTUGAL (REPUBLIC OF) 1.65 16/07/2032</t>
+  </si>
+  <si>
+    <t>8 938.12</t>
+  </si>
+  <si>
+    <t>PTOTEBOE0020</t>
+  </si>
+  <si>
+    <t>PORTUGAL (REPUBLIC OF) 4.1 15/02/2045</t>
+  </si>
+  <si>
+    <t>13 253.34</t>
+  </si>
+  <si>
+    <t>XS3296830444</t>
+  </si>
+  <si>
+    <t>POWSZECHNA KASA OSZCZEDNOSCI BANK 06/05/2030</t>
+  </si>
+  <si>
+    <t>XS3013011203</t>
+  </si>
+  <si>
+    <t>PPG INDUSTRIES INC 3.25 04/03/2032</t>
+  </si>
+  <si>
+    <t>2 911.82</t>
+  </si>
+  <si>
+    <t>XS2810794680</t>
+  </si>
+  <si>
+    <t>PROLOGIS EURO FINANCE LLC 4 05/05/2034</t>
+  </si>
+  <si>
+    <t>1 139.18</t>
+  </si>
+  <si>
+    <t>XS2187529180</t>
+  </si>
+  <si>
+    <t>PROLOGIS INTERNATIONAL FUNDING II 1.625 17/06/2032</t>
+  </si>
+  <si>
+    <t>6 871.75</t>
+  </si>
+  <si>
+    <t>BE0002830116</t>
+  </si>
+  <si>
+    <t>PROXIMUS NV 0.75 17/11/2036</t>
+  </si>
+  <si>
+    <t>1 952.05</t>
+  </si>
+  <si>
+    <t>FR0014010CI2</t>
+  </si>
+  <si>
+    <t>PUBLICIS GROUPE SA 3.375 12/06/2032</t>
+  </si>
+  <si>
+    <t>12 871.23</t>
+  </si>
+  <si>
+    <t>CH1353015048</t>
+  </si>
+  <si>
+    <t>RAIFFEISEN SCHWEIZ GENOSSENSCHAFT 03/09/2032</t>
+  </si>
+  <si>
+    <t>11 186.63</t>
+  </si>
+  <si>
+    <t>FR0014015EO5</t>
+  </si>
+  <si>
+    <t>RCI BANQUE SA 3.75 16/02/2032</t>
+  </si>
+  <si>
+    <t>2 671.23</t>
+  </si>
+  <si>
+    <t>XS2838500218</t>
+  </si>
+  <si>
+    <t>REDEIA CORPORACION SA 3.375 09/07/2032</t>
+  </si>
+  <si>
+    <t>5 936.30</t>
+  </si>
+  <si>
+    <t>XS3348120653</t>
+  </si>
+  <si>
+    <t>REDEIA CORPORACION SA PERP</t>
+  </si>
+  <si>
+    <t>1 042.81</t>
+  </si>
+  <si>
+    <t>XS2126161764</t>
+  </si>
+  <si>
+    <t>RELX FINANCE BV 0.5 10/03/2028</t>
+  </si>
+  <si>
+    <t>XS2779010300</t>
+  </si>
+  <si>
+    <t>RELX FINANCE BV 3.375 20/03/2033</t>
+  </si>
+  <si>
+    <t>2 911.75</t>
+  </si>
+  <si>
+    <t>FR001400U3P1</t>
+  </si>
+  <si>
+    <t>ROQUETTE FRERES SA 3.774 25/11/2031</t>
+  </si>
+  <si>
+    <t>7 527.32</t>
+  </si>
+  <si>
+    <t>XS3308054124</t>
+  </si>
+  <si>
+    <t>ROYAL SCHIPHOL GROUP NV 3.625 20/11/2035</t>
+  </si>
+  <si>
+    <t>1 996.23</t>
+  </si>
+  <si>
+    <t>XS3304304945</t>
+  </si>
+  <si>
+    <t>SAGE GROUP PLC 3.821 25/02/2033</t>
+  </si>
+  <si>
+    <t>3 420.06</t>
+  </si>
+  <si>
+    <t>XS2894895684</t>
+  </si>
+  <si>
+    <t>SCOTTISH HYDRO ELECTRIC TRANSMISSI 3.375 04/09/2032</t>
+  </si>
+  <si>
+    <t>6 737.42</t>
+  </si>
+  <si>
+    <t>XS2974156031</t>
+  </si>
+  <si>
+    <t>SELP FINANCE SARL 3.75 16/01/2032</t>
+  </si>
+  <si>
+    <t>2 283.90</t>
+  </si>
+  <si>
+    <t>XS3310387256</t>
+  </si>
+  <si>
+    <t>SELP FINANCE SARL 3.875 21/04/2031</t>
+  </si>
+  <si>
+    <t>XS2616008970</t>
+  </si>
+  <si>
+    <t>SIKA CAPITAL BV 3.75 03/05/2030</t>
+  </si>
+  <si>
+    <t>SK4120013400</t>
+  </si>
+  <si>
+    <t>SLOVAKIA GOVERNMENT BOND 2 17/10/2047</t>
+  </si>
+  <si>
+    <t>16 173.77</t>
+  </si>
+  <si>
+    <t>XS3237109965</t>
+  </si>
+  <si>
+    <t>SMURFIT KAPPA TREASURY UNLIMITED C 3.489 24/11/2031</t>
+  </si>
+  <si>
+    <t>3 043.75</t>
+  </si>
+  <si>
+    <t>FR0014012ID6</t>
+  </si>
+  <si>
+    <t>SOCIETE GENERALE SA 02/09/2033</t>
+  </si>
+  <si>
+    <t>16 212.33</t>
+  </si>
+  <si>
+    <t>FR0014014A53</t>
+  </si>
+  <si>
+    <t>SOCIETE GENERALE SA 20/11/2035</t>
+  </si>
+  <si>
+    <t>9 926.37</t>
+  </si>
+  <si>
+    <t>XS3317460619</t>
+  </si>
+  <si>
+    <t>SOFTBANK CORP 3.936 30/06/2032</t>
+  </si>
+  <si>
+    <t>1 080.84</t>
+  </si>
+  <si>
+    <t>ES0000012K20</t>
+  </si>
+  <si>
+    <t>SPAIN (KINGDOM OF) 0.7 30/04/2032</t>
+  </si>
+  <si>
+    <t>4 960.87</t>
+  </si>
+  <si>
+    <t>ES0000012I24</t>
+  </si>
+  <si>
+    <t>SPAIN (KINGDOM OF) 0.85 30/07/2037</t>
+  </si>
+  <si>
+    <t>13 651.23</t>
+  </si>
+  <si>
+    <t>ES0000012J07</t>
+  </si>
+  <si>
+    <t>SPAIN (KINGDOM OF) 1 30/07/2042</t>
+  </si>
+  <si>
+    <t>71 506.85</t>
+  </si>
+  <si>
+    <t>ES00000128C6</t>
+  </si>
+  <si>
+    <t>SPAIN (KINGDOM OF) 2.9 31/10/2046</t>
+  </si>
+  <si>
+    <t>15 542.01</t>
+  </si>
+  <si>
+    <t>ES0000012M93</t>
+  </si>
+  <si>
+    <t>SPAIN (KINGDOM OF) 4 31/10/2054</t>
+  </si>
+  <si>
+    <t>6 714.74</t>
+  </si>
+  <si>
+    <t>XS3027988263</t>
+  </si>
+  <si>
+    <t>SSE PLC 3.5 18/03/2032</t>
+  </si>
+  <si>
+    <t>3 480.25</t>
+  </si>
+  <si>
+    <t>XS2439704318</t>
+  </si>
+  <si>
+    <t>SSE PLC PERP</t>
+  </si>
+  <si>
     <t>1 534.25</t>
   </si>
   <si>
-    <t>XS2950696869</t>
-[...964 lines deleted...]
-  <si>
     <t>XS3326547992</t>
   </si>
   <si>
     <t>SWISS RE SUBORDINATED FINANCE PLC 22/04/2037</t>
   </si>
   <si>
+    <t>1 512.05</t>
+  </si>
+  <si>
     <t>XS3324584260</t>
   </si>
   <si>
     <t>SYDNEY AIRPORT FINANCE COMPANY PTY 3.965 28/04/2034</t>
   </si>
   <si>
+    <t>1 122.37</t>
+  </si>
+  <si>
     <t>XS2314267449</t>
   </si>
   <si>
     <t>TELE2 AB 0.75 23/03/2031</t>
   </si>
   <si>
     <t>XS2623868994</t>
   </si>
   <si>
     <t>TELE2 AB 3.75 22/11/2029</t>
   </si>
   <si>
-    <t>5 733.80</t>
+    <t>6 671.40</t>
   </si>
   <si>
     <t>XS2589828941</t>
   </si>
   <si>
     <t>TELIA COMPANY AB 3.625 22/02/2032</t>
   </si>
   <si>
-    <t>2 661.64</t>
+    <t>3 694.52</t>
   </si>
   <si>
     <t>XS3166363906</t>
   </si>
   <si>
     <t>TELSTRA GROUP LTD 3.375 02/03/2035</t>
   </si>
   <si>
-    <t>3 818.84</t>
+    <t>5 501.71</t>
   </si>
   <si>
     <t>XS2613162424</t>
   </si>
   <si>
     <t>TELSTRA GROUP LTD 3.75 04/05/2031</t>
   </si>
   <si>
-    <t>7 417.81</t>
-[...1 lines deleted...]
-  <si>
     <t>XS3128477521</t>
   </si>
   <si>
     <t>TERNA RETE ELETTRICA NAZIONALE SPA 3 22/07/2031</t>
   </si>
   <si>
-    <t>11 589.04</t>
+    <t>12 657.53</t>
   </si>
   <si>
     <t>XS3281650823</t>
   </si>
   <si>
     <t>TERNA RETE ELETTRICA NAZIONALE SPA PERP</t>
   </si>
   <si>
-    <t>1 894.44</t>
+    <t>2 454.17</t>
   </si>
   <si>
     <t>XS2798269069</t>
   </si>
   <si>
+    <t>1 171.23</t>
+  </si>
+  <si>
     <t>FR001400L263</t>
   </si>
   <si>
     <t>THALES SA 4.25 18/10/2031</t>
   </si>
   <si>
-    <t>9 035.62</t>
+    <t>10 246.58</t>
   </si>
   <si>
     <t>XS3298843924</t>
   </si>
   <si>
     <t>T-MOBILE USA INC 3.625 19/02/2035</t>
   </si>
   <si>
-    <t>4 748.25</t>
+    <t>6 511.89</t>
   </si>
   <si>
     <t>XS2980851351</t>
   </si>
   <si>
     <t>TORONTO-DOMINION BANK/THE 23/01/2036</t>
   </si>
   <si>
-    <t>4 112.59</t>
+    <t>5 214.93</t>
   </si>
   <si>
     <t>XS3047435659</t>
   </si>
   <si>
     <t>TRANSURBAN FINANCE COMPANY PTY LTD 4.143 17/04/2035</t>
   </si>
   <si>
     <t>CH1305916897</t>
   </si>
   <si>
     <t>UBS GROUP AG 09/06/2033</t>
   </si>
   <si>
-    <t>11 018.84</t>
+    <t>11 900.34</t>
   </si>
   <si>
     <t>BE0390119825</t>
   </si>
   <si>
     <t>UCB SA 4.25 20/03/2030</t>
   </si>
   <si>
-    <t>1 432.19</t>
+    <t>2 340.41</t>
   </si>
   <si>
     <t>FR001400SIL1</t>
   </si>
   <si>
     <t>UNIBAIL-RODAMCO-WESTFIELD SE 3.875 11/09/2034</t>
   </si>
   <si>
-    <t>12 261.99</t>
+    <t>13 642.12</t>
   </si>
   <si>
     <t>IT0005704900</t>
   </si>
   <si>
     <t>UNICREDIT SPA 16/04/2032</t>
   </si>
   <si>
+    <t>1 493.85</t>
+  </si>
+  <si>
     <t>XS2496289138</t>
   </si>
   <si>
     <t>UNIVERSAL MUSIC GROUP NV 3.75 30/06/2032</t>
   </si>
   <si>
-    <t>12 243.29</t>
+    <t>13 290.41</t>
   </si>
   <si>
     <t>FR001400UHP0</t>
   </si>
   <si>
     <t>VEOLIA ENVIRONNEMENT SA 2.974 10/01/2031</t>
   </si>
   <si>
-    <t>4 481.37</t>
+    <t>5 540.60</t>
   </si>
   <si>
     <t>FR0014017P12</t>
   </si>
   <si>
     <t>VEOLIA ENVIRONNEMENT SA 3.69 10/04/2031</t>
   </si>
   <si>
     <t>FR00140007L3</t>
   </si>
   <si>
     <t>VEOLIA ENVIRONNEMENT SA NC8.5 PERP</t>
   </si>
   <si>
     <t>XS3310548105</t>
   </si>
   <si>
     <t>VESTAS WIND SYSTEMS A/S 3.75 15/06/2033</t>
   </si>
   <si>
-    <t>1 170.72</t>
+    <t>1 878.60</t>
   </si>
   <si>
     <t>DE000A3MP4V7</t>
   </si>
   <si>
     <t>VONOVIA SE 0.75 01/09/2032</t>
   </si>
   <si>
-    <t>1 980.82</t>
+    <t>2 194.52</t>
   </si>
   <si>
     <t>XS2592516210</t>
   </si>
   <si>
     <t>WOLTERS KLUWER NV 3.75 03/04/2031</t>
   </si>
   <si>
-    <t>1 045.79</t>
+    <t>2 052.84</t>
   </si>
   <si>
     <t>CH1471403852</t>
   </si>
   <si>
     <t>ZUERCHER KANTONALBANK 11/09/2031</t>
   </si>
   <si>
-    <t>7 981.84</t>
+    <t>8 880.23</t>
   </si>
   <si>
     <t>ER32612CK01</t>
   </si>
   <si>
     <t>DEC26 0RZ7 C @ 97.875</t>
   </si>
   <si>
-    <t>SX5E2612CR08</t>
-[...8 lines deleted...]
-    <t>SEP26 SX5E C @ 6350.000000</t>
+    <t>SX5E2606PS18</t>
+  </si>
+  <si>
+    <t>JUN26 SX5E P @ 5400.000000</t>
+  </si>
+  <si>
+    <t>SX5E2606PS40</t>
+  </si>
+  <si>
+    <t>JUN26 SX5E P @ 5700.000000</t>
   </si>
   <si>
     <t>ER32612CK02</t>
   </si>
   <si>
     <t>DEC26 0RZ7 C @ 98.0</t>
+  </si>
+  <si>
+    <t>SX5E2606PS44</t>
+  </si>
+  <si>
+    <t>JUN26 SX5E P @ 5550.000000</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -3490,238 +3481,238 @@
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
         <v>76123.6032</v>
       </c>
       <c r="D2">
-        <v>206.55</v>
+        <v>209.92</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>15723956.15</v>
+        <v>15980157.87</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>15723956.15</v>
+        <v>15980157.87</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
-        <v>2462462.4174</v>
+        <v>2468366.9034</v>
       </c>
       <c r="D3">
-        <v>121.41</v>
+        <v>123.32</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>298970686.86</v>
+        <v>304410376.72</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>298970686.86</v>
+        <v>304410376.72</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="1">
-        <v>276713.41</v>
+        <v>286020.66</v>
       </c>
       <c r="D4">
-        <v>111.59</v>
+        <v>111.76</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
-        <v>30879014.95</v>
+        <v>31967012.02</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
       <c r="H4">
-        <v>30879014.95</v>
+        <v>31967012.02</v>
       </c>
       <c r="I4" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
         <v>13</v>
       </c>
       <c r="B5" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="1">
-        <v>9929.1968</v>
+        <v>9879.3869</v>
       </c>
       <c r="D5">
-        <v>111.11</v>
+        <v>112.84</v>
       </c>
       <c r="E5" t="s">
         <v>8</v>
       </c>
       <c r="F5">
-        <v>1103307.59</v>
+        <v>1114853.82</v>
       </c>
       <c r="G5" t="s">
         <v>8</v>
       </c>
       <c r="H5">
-        <v>1103307.59</v>
+        <v>1114853.82</v>
       </c>
       <c r="I5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" t="s">
         <v>15</v>
       </c>
       <c r="B6" t="s">
         <v>16</v>
       </c>
       <c r="C6" s="1">
         <v>1.0</v>
       </c>
       <c r="D6">
-        <v>115.04</v>
+        <v>116.91</v>
       </c>
       <c r="E6" t="s">
         <v>8</v>
       </c>
       <c r="F6">
-        <v>115.04</v>
+        <v>116.91</v>
       </c>
       <c r="G6" t="s">
         <v>8</v>
       </c>
       <c r="H6">
-        <v>115.04</v>
+        <v>116.91</v>
       </c>
       <c r="I6" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="7" spans="1:14">
       <c r="A7" t="s">
         <v>17</v>
       </c>
       <c r="B7" t="s">
         <v>18</v>
       </c>
       <c r="C7" s="1">
         <v>13364.0</v>
       </c>
       <c r="D7">
-        <v>101.02</v>
+        <v>102.61</v>
       </c>
       <c r="E7" t="s">
         <v>8</v>
       </c>
       <c r="F7">
-        <v>1350130.01</v>
+        <v>1371407.01</v>
       </c>
       <c r="G7" t="s">
         <v>8</v>
       </c>
       <c r="H7">
-        <v>1350130.01</v>
+        <v>1371407.01</v>
       </c>
       <c r="I7" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P398"/>
+  <dimension ref="A1:P402"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O398" sqref="O398"/>
+      <selection activeCell="O402" sqref="O402"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>19</v>
       </c>
       <c r="B1" t="s">
         <v>20</v>
       </c>
       <c r="C1" t="s">
         <v>21</v>
       </c>
       <c r="D1" t="s">
         <v>22</v>
       </c>
       <c r="E1" t="s">
         <v>23</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>24</v>
@@ -3743,19886 +3734,20086 @@
       </c>
       <c r="M1" t="s">
         <v>30</v>
       </c>
       <c r="N1" t="s">
         <v>31</v>
       </c>
       <c r="O1" t="s">
         <v>32</v>
       </c>
       <c r="P1" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>34</v>
       </c>
       <c r="B2" t="s">
         <v>35</v>
       </c>
       <c r="C2" s="1">
         <v>3003.0</v>
       </c>
       <c r="D2" s="1">
-        <v>31.28</v>
+        <v>38.76</v>
       </c>
       <c r="E2" s="1">
         <v>35.22</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
         <v>1.0</v>
       </c>
       <c r="H2" s="1">
         <v>105765.66</v>
       </c>
       <c r="I2" s="1">
-        <v>-11831.82</v>
+        <v>10630.62</v>
       </c>
       <c r="J2" s="1">
-        <v>-11.186825667235</v>
+        <v>10.051107325383</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>93933.84</v>
+        <v>116396.28</v>
       </c>
       <c r="N2" s="1">
-        <v>93933.84</v>
+        <v>116396.28</v>
       </c>
       <c r="O2" s="1">
         <v>0.03</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>36</v>
       </c>
       <c r="B3" t="s">
         <v>37</v>
       </c>
       <c r="C3" s="1">
         <v>8772.0</v>
       </c>
       <c r="D3" s="1">
-        <v>29.26</v>
+        <v>33.94</v>
       </c>
       <c r="E3" s="1">
         <v>28.3024304606</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
         <v>1.0</v>
       </c>
       <c r="H3" s="1">
         <v>248268.92</v>
       </c>
       <c r="I3" s="1">
-        <v>8399.8</v>
+        <v>49452.76</v>
       </c>
       <c r="J3" s="1">
-        <v>3.3833473799298</v>
+        <v>19.919029735981</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
         <v>0.0</v>
       </c>
       <c r="M3" s="1">
-        <v>256668.72</v>
+        <v>297721.68</v>
       </c>
       <c r="N3" s="1">
-        <v>256668.72</v>
+        <v>297721.68</v>
       </c>
       <c r="O3" s="1">
-        <v>0.07</v>
+        <v>0.08</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>38</v>
       </c>
       <c r="B4" t="s">
         <v>39</v>
       </c>
       <c r="C4" s="1">
-        <v>2378.0</v>
+        <v>2279.0</v>
       </c>
       <c r="D4" s="1">
-        <v>241.4</v>
+        <v>254.4</v>
       </c>
       <c r="E4" s="1">
-        <v>245.6999158957</v>
+        <v>245.6999166301</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
         <v>1.0</v>
       </c>
       <c r="H4" s="1">
-        <v>584274.4</v>
+        <v>559950.11</v>
       </c>
       <c r="I4" s="1">
-        <v>-10225.2</v>
+        <v>19827.49</v>
       </c>
       <c r="J4" s="1">
-        <v>-1.7500681186785</v>
+        <v>3.5409386739829</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4" s="1">
-        <v>574049.2</v>
+        <v>579777.6</v>
       </c>
       <c r="N4" s="1">
-        <v>574049.2</v>
+        <v>579777.6</v>
       </c>
       <c r="O4" s="1">
         <v>0.16</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>40</v>
       </c>
       <c r="B5" t="s">
         <v>41</v>
       </c>
       <c r="C5" s="1">
-        <v>3875.0</v>
+        <v>3713.0</v>
       </c>
       <c r="D5" s="1">
-        <v>137.8</v>
+        <v>154.5</v>
       </c>
       <c r="E5" s="1">
-        <v>200.8764980645</v>
+        <v>200.876498788</v>
       </c>
       <c r="F5" t="s">
         <v>8</v>
       </c>
       <c r="G5">
         <v>1.0</v>
       </c>
       <c r="H5" s="1">
-        <v>778396.43</v>
+        <v>745854.44</v>
       </c>
       <c r="I5" s="1">
-        <v>-244421.43</v>
+        <v>-172195.94</v>
       </c>
       <c r="J5" s="1">
-        <v>-31.400636048652</v>
+        <v>-23.087070447687</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5" s="1">
-        <v>533975.0</v>
+        <v>573658.5</v>
       </c>
       <c r="N5" s="1">
-        <v>533975.0</v>
+        <v>573658.5</v>
       </c>
       <c r="O5" s="1">
-        <v>0.15</v>
+        <v>0.16</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>42</v>
       </c>
       <c r="B6" t="s">
         <v>43</v>
       </c>
       <c r="C6" s="1">
-        <v>368.0</v>
+        <v>353.0</v>
       </c>
       <c r="D6" s="1">
-        <v>954.0</v>
+        <v>957.9</v>
       </c>
       <c r="E6" s="1">
-        <v>1227.4488586957</v>
+        <v>1227.4488668555</v>
       </c>
       <c r="F6" t="s">
         <v>8</v>
       </c>
       <c r="G6">
         <v>1.0</v>
       </c>
       <c r="H6" s="1">
-        <v>451701.18</v>
+        <v>433289.45</v>
       </c>
       <c r="I6" s="1">
-        <v>-100629.18</v>
+        <v>-95150.75</v>
       </c>
       <c r="J6" s="1">
-        <v>-22.277820925772</v>
+        <v>-21.960089265963</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6">
         <v>0.0</v>
       </c>
       <c r="M6" s="1">
-        <v>351072.0</v>
+        <v>338138.7</v>
       </c>
       <c r="N6" s="1">
-        <v>351072.0</v>
+        <v>338138.7</v>
       </c>
       <c r="O6" s="1">
         <v>0.1</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>44</v>
       </c>
       <c r="B7" t="s">
         <v>45</v>
       </c>
       <c r="C7" s="1">
-        <v>47674.0</v>
+        <v>45683.0</v>
       </c>
       <c r="D7" s="1">
-        <v>23.62</v>
+        <v>23.8</v>
       </c>
       <c r="E7" s="1">
-        <v>27.0867516886</v>
+        <v>27.0867517457</v>
       </c>
       <c r="F7" t="s">
         <v>8</v>
       </c>
       <c r="G7">
         <v>1.0</v>
       </c>
       <c r="H7" s="1">
-        <v>1291333.8</v>
+        <v>1237404.08</v>
       </c>
       <c r="I7" s="1">
-        <v>-165273.92</v>
+        <v>-150148.68</v>
       </c>
       <c r="J7" s="1">
-        <v>-12.79869852396</v>
+        <v>-12.134167199449</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7">
         <v>0.0</v>
       </c>
       <c r="M7" s="1">
-        <v>1126059.88</v>
+        <v>1087255.4</v>
       </c>
       <c r="N7" s="1">
-        <v>1126059.88</v>
+        <v>1087255.4</v>
       </c>
       <c r="O7" s="1">
-        <v>0.32</v>
+        <v>0.31</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>46</v>
       </c>
       <c r="B8" t="s">
         <v>47</v>
       </c>
       <c r="C8" s="1">
         <v>823.0</v>
       </c>
       <c r="D8" s="1">
-        <v>108.4</v>
+        <v>109.2</v>
       </c>
       <c r="E8" s="1">
         <v>118.4</v>
       </c>
       <c r="F8" t="s">
         <v>8</v>
       </c>
       <c r="G8">
         <v>1.0</v>
       </c>
       <c r="H8" s="1">
         <v>97443.2</v>
       </c>
       <c r="I8" s="1">
-        <v>-8230.0</v>
+        <v>-7571.6</v>
       </c>
       <c r="J8" s="1">
-        <v>-8.4459459459459</v>
+        <v>-7.7702702702703</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
         <v>0.0</v>
       </c>
       <c r="M8" s="1">
-        <v>89213.2</v>
+        <v>89871.6</v>
       </c>
       <c r="N8" s="1">
-        <v>89213.2</v>
+        <v>89871.6</v>
       </c>
       <c r="O8" s="1">
         <v>0.03</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
         <v>48</v>
       </c>
       <c r="B9" t="s">
         <v>49</v>
       </c>
       <c r="C9" s="1">
         <v>2420.0</v>
       </c>
       <c r="D9" s="1">
-        <v>67.45</v>
+        <v>68.1</v>
       </c>
       <c r="E9" s="1">
         <v>62.9</v>
       </c>
       <c r="F9" t="s">
         <v>8</v>
       </c>
       <c r="G9">
         <v>1.0</v>
       </c>
       <c r="H9" s="1">
         <v>152218.0</v>
       </c>
       <c r="I9" s="1">
-        <v>11011.0</v>
+        <v>12584.0</v>
       </c>
       <c r="J9" s="1">
-        <v>7.2337042925278</v>
+        <v>8.2670906200318</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9">
         <v>0.0</v>
       </c>
       <c r="M9" s="1">
-        <v>163229.0</v>
+        <v>164802.0</v>
       </c>
       <c r="N9" s="1">
-        <v>163229.0</v>
+        <v>164802.0</v>
       </c>
       <c r="O9" s="1">
         <v>0.05</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
         <v>50</v>
       </c>
       <c r="B10" t="s">
         <v>51</v>
       </c>
       <c r="C10" s="1">
-        <v>43606.0</v>
+        <v>41784.0</v>
       </c>
       <c r="D10" s="1">
-        <v>9.614</v>
+        <v>10.125</v>
       </c>
       <c r="E10" s="1">
-        <v>8.8575904692</v>
+        <v>8.8575904652</v>
       </c>
       <c r="F10" t="s">
         <v>8</v>
       </c>
       <c r="G10">
         <v>1.0</v>
       </c>
       <c r="H10" s="1">
-        <v>386244.09</v>
+        <v>370105.56</v>
       </c>
       <c r="I10" s="1">
-        <v>32983.99</v>
+        <v>52957.44</v>
       </c>
       <c r="J10" s="1">
-        <v>8.5396750018881</v>
+        <v>14.30873937695</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10">
         <v>0.0</v>
       </c>
       <c r="M10" s="1">
-        <v>419228.08</v>
+        <v>423063.0</v>
       </c>
       <c r="N10" s="1">
-        <v>419228.08</v>
+        <v>423063.0</v>
       </c>
       <c r="O10" s="1">
         <v>0.12</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
         <v>52</v>
       </c>
       <c r="B11" t="s">
         <v>53</v>
       </c>
       <c r="C11" s="1">
-        <v>8827.0</v>
+        <v>8458.0</v>
       </c>
       <c r="D11" s="1">
-        <v>166.1</v>
+        <v>169.52</v>
       </c>
       <c r="E11" s="1">
-        <v>162.5000430497</v>
+        <v>162.5000425633</v>
       </c>
       <c r="F11" t="s">
         <v>8</v>
       </c>
       <c r="G11">
         <v>1.0</v>
       </c>
       <c r="H11" s="1">
-        <v>1434387.88</v>
+        <v>1374425.36</v>
       </c>
       <c r="I11" s="1">
-        <v>31776.82</v>
+        <v>59374.8</v>
       </c>
       <c r="J11" s="1">
-        <v>2.2153575363451</v>
+        <v>4.3199726757079</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11">
         <v>0.0</v>
       </c>
       <c r="M11" s="1">
-        <v>1466164.7</v>
+        <v>1433800.16</v>
       </c>
       <c r="N11" s="1">
-        <v>1466164.7</v>
+        <v>1433800.16</v>
       </c>
       <c r="O11" s="1">
-        <v>0.42</v>
+        <v>0.4</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
         <v>54</v>
       </c>
       <c r="B12" t="s">
         <v>55</v>
       </c>
       <c r="C12" s="1">
-        <v>5691.0</v>
+        <v>5453.0</v>
       </c>
       <c r="D12" s="1">
-        <v>391.9</v>
+        <v>385.6</v>
       </c>
       <c r="E12" s="1">
-        <v>235.4840537691</v>
+        <v>235.4840546488</v>
       </c>
       <c r="F12" t="s">
         <v>8</v>
       </c>
       <c r="G12">
         <v>1.0</v>
       </c>
       <c r="H12" s="1">
-        <v>1340139.75</v>
+        <v>1284094.55</v>
       </c>
       <c r="I12" s="1">
-        <v>890163.15</v>
+        <v>818582.25</v>
       </c>
       <c r="J12" s="1">
-        <v>66.4231584803</v>
+        <v>63.74781747964</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
       <c r="M12" s="1">
-        <v>2230302.9</v>
+        <v>2102676.8</v>
       </c>
       <c r="N12" s="1">
-        <v>2230302.9</v>
+        <v>2102676.8</v>
       </c>
       <c r="O12" s="1">
-        <v>0.64</v>
+        <v>0.59</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
         <v>56</v>
       </c>
       <c r="B13" t="s">
         <v>57</v>
       </c>
       <c r="C13" s="1">
         <v>13940.0</v>
       </c>
       <c r="D13" s="1">
-        <v>16.48</v>
+        <v>16.875</v>
       </c>
       <c r="E13" s="1">
         <v>23.8502467719</v>
       </c>
       <c r="F13" t="s">
         <v>8</v>
       </c>
       <c r="G13">
         <v>1.0</v>
       </c>
       <c r="H13" s="1">
         <v>332472.44</v>
       </c>
       <c r="I13" s="1">
-        <v>-102741.24</v>
+        <v>-97234.94</v>
       </c>
       <c r="J13" s="1">
-        <v>-30.902182448566</v>
+        <v>-29.246015098274</v>
       </c>
       <c r="K13">
         <v>0.0</v>
       </c>
       <c r="L13">
         <v>0.0</v>
       </c>
       <c r="M13" s="1">
-        <v>229731.2</v>
+        <v>235237.5</v>
       </c>
       <c r="N13" s="1">
-        <v>229731.2</v>
+        <v>235237.5</v>
       </c>
       <c r="O13" s="1">
         <v>0.07</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
         <v>58</v>
       </c>
       <c r="B14" t="s">
         <v>59</v>
       </c>
       <c r="C14" s="1">
         <v>1721.0</v>
       </c>
       <c r="D14" s="1">
-        <v>58.2</v>
+        <v>62.85</v>
       </c>
       <c r="E14" s="1">
         <v>63.55</v>
       </c>
       <c r="F14" t="s">
         <v>8</v>
       </c>
       <c r="G14">
         <v>1.0</v>
       </c>
       <c r="H14" s="1">
         <v>109369.55</v>
       </c>
       <c r="I14" s="1">
-        <v>-9207.35</v>
+        <v>-1204.7</v>
       </c>
       <c r="J14" s="1">
-        <v>-8.4185680566483</v>
+        <v>-1.1014948859166</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
       <c r="L14">
         <v>0.0</v>
       </c>
       <c r="M14" s="1">
-        <v>100162.2</v>
+        <v>108164.85</v>
       </c>
       <c r="N14" s="1">
-        <v>100162.2</v>
+        <v>108164.85</v>
       </c>
       <c r="O14" s="1">
         <v>0.03</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
         <v>60</v>
       </c>
       <c r="B15" t="s">
         <v>61</v>
       </c>
       <c r="C15" s="1">
-        <v>16310.0</v>
+        <v>15629.0</v>
       </c>
       <c r="D15" s="1">
-        <v>49.22</v>
+        <v>51.46</v>
       </c>
       <c r="E15" s="1">
-        <v>60.6626106683</v>
+        <v>60.6626105317</v>
       </c>
       <c r="F15" t="s">
         <v>8</v>
       </c>
       <c r="G15">
         <v>1.0</v>
       </c>
       <c r="H15" s="1">
-        <v>989407.18</v>
+        <v>948095.94</v>
       </c>
       <c r="I15" s="1">
-        <v>-186628.98</v>
+        <v>-143827.6</v>
       </c>
       <c r="J15" s="1">
-        <v>-18.862707262747</v>
+        <v>-15.170152505874</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15">
         <v>0.0</v>
       </c>
       <c r="M15" s="1">
-        <v>802778.2</v>
+        <v>804268.34</v>
       </c>
       <c r="N15" s="1">
-        <v>802778.2</v>
+        <v>804268.34</v>
       </c>
       <c r="O15" s="1">
         <v>0.23</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
         <v>62</v>
       </c>
       <c r="B16" t="s">
         <v>63</v>
       </c>
       <c r="C16" s="1">
         <v>7644.0</v>
       </c>
       <c r="D16" s="1">
-        <v>9.574</v>
+        <v>10.35</v>
       </c>
       <c r="E16" s="1">
         <v>13.175</v>
       </c>
       <c r="F16" t="s">
         <v>8</v>
       </c>
       <c r="G16">
         <v>1.0</v>
       </c>
       <c r="H16" s="1">
         <v>100709.7</v>
       </c>
       <c r="I16" s="1">
-        <v>-27526.04</v>
+        <v>-21594.3</v>
       </c>
       <c r="J16" s="1">
-        <v>-27.332064339383</v>
+        <v>-21.442125237192</v>
       </c>
       <c r="K16">
         <v>0.0</v>
       </c>
       <c r="L16">
         <v>0.0</v>
       </c>
       <c r="M16" s="1">
-        <v>73183.66</v>
+        <v>79115.4</v>
       </c>
       <c r="N16" s="1">
-        <v>73183.66</v>
+        <v>79115.4</v>
       </c>
       <c r="O16" s="1">
         <v>0.02</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
         <v>64</v>
       </c>
       <c r="B17" t="s">
         <v>65</v>
       </c>
       <c r="C17" s="1">
-        <v>19175.0</v>
+        <v>18374.0</v>
       </c>
       <c r="D17" s="1">
-        <v>63.84</v>
+        <v>71.9</v>
       </c>
       <c r="E17" s="1">
-        <v>55.336714472</v>
+        <v>55.336714379</v>
       </c>
       <c r="F17" t="s">
         <v>8</v>
       </c>
       <c r="G17">
         <v>1.0</v>
       </c>
       <c r="H17" s="1">
-        <v>1061081.5</v>
+        <v>1016756.79</v>
       </c>
       <c r="I17" s="1">
-        <v>163050.5</v>
+        <v>304333.81</v>
       </c>
       <c r="J17" s="1">
-        <v>15.366444519106</v>
+        <v>29.931819781602</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17">
         <v>0.0</v>
       </c>
       <c r="M17" s="1">
-        <v>1224132.0</v>
+        <v>1321090.6</v>
       </c>
       <c r="N17" s="1">
-        <v>1224132.0</v>
+        <v>1321090.6</v>
       </c>
       <c r="O17" s="1">
-        <v>0.35</v>
+        <v>0.37</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
         <v>66</v>
       </c>
       <c r="B18" t="s">
         <v>67</v>
       </c>
       <c r="C18" s="1">
         <v>9002.0</v>
       </c>
       <c r="D18" s="1">
-        <v>31.3</v>
+        <v>34.76</v>
       </c>
       <c r="E18" s="1">
         <v>29.8050255499</v>
       </c>
       <c r="F18" t="s">
         <v>8</v>
       </c>
       <c r="G18">
         <v>1.0</v>
       </c>
       <c r="H18" s="1">
         <v>268304.84</v>
       </c>
       <c r="I18" s="1">
-        <v>13457.76</v>
+        <v>44604.68</v>
       </c>
       <c r="J18" s="1">
-        <v>5.0158469001156</v>
+        <v>16.624627420064</v>
       </c>
       <c r="K18">
         <v>0.0</v>
       </c>
       <c r="L18">
         <v>0.0</v>
       </c>
       <c r="M18" s="1">
-        <v>281762.6</v>
+        <v>312909.52</v>
       </c>
       <c r="N18" s="1">
-        <v>281762.6</v>
+        <v>312909.52</v>
       </c>
       <c r="O18" s="1">
-        <v>0.08</v>
+        <v>0.09</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
         <v>68</v>
       </c>
       <c r="B19" t="s">
         <v>69</v>
       </c>
       <c r="C19" s="1">
-        <v>6618.0</v>
+        <v>6342.0</v>
       </c>
       <c r="D19" s="1">
-        <v>1171.8</v>
+        <v>1409.0</v>
       </c>
       <c r="E19" s="1">
-        <v>549.4883741312</v>
+        <v>549.4883743299</v>
       </c>
       <c r="F19" t="s">
         <v>8</v>
       </c>
       <c r="G19">
         <v>1.0</v>
       </c>
       <c r="H19" s="1">
-        <v>3636514.06</v>
+        <v>3484855.27</v>
       </c>
       <c r="I19" s="1">
-        <v>4118458.34</v>
+        <v>5451022.73</v>
       </c>
       <c r="J19" s="1">
-        <v>113.25291947311</v>
+        <v>156.42034769496</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
       <c r="L19">
         <v>0.0</v>
       </c>
       <c r="M19" s="1">
-        <v>7754972.4</v>
+        <v>8935878.0</v>
       </c>
       <c r="N19" s="1">
-        <v>7754972.4</v>
+        <v>8935878.0</v>
       </c>
       <c r="O19" s="1">
-        <v>2.23</v>
+        <v>2.52</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
         <v>70</v>
       </c>
       <c r="B20" t="s">
         <v>71</v>
       </c>
       <c r="C20" s="1">
         <v>2162.0</v>
       </c>
       <c r="D20" s="1">
-        <v>64.36</v>
+        <v>65.76</v>
       </c>
       <c r="E20" s="1">
         <v>61.44</v>
       </c>
       <c r="F20" t="s">
         <v>8</v>
       </c>
       <c r="G20">
         <v>1.0</v>
       </c>
       <c r="H20" s="1">
         <v>132833.28</v>
       </c>
       <c r="I20" s="1">
-        <v>6313.04</v>
+        <v>9339.84</v>
       </c>
       <c r="J20" s="1">
-        <v>4.7526041666667</v>
+        <v>7.03125</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20">
         <v>0.0</v>
       </c>
       <c r="M20" s="1">
-        <v>139146.32</v>
+        <v>142173.12</v>
       </c>
       <c r="N20" s="1">
-        <v>139146.32</v>
+        <v>142173.12</v>
       </c>
       <c r="O20" s="1">
         <v>0.04</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
         <v>72</v>
       </c>
       <c r="B21" t="s">
         <v>73</v>
       </c>
       <c r="C21" s="1">
-        <v>53563.0</v>
+        <v>51326.0</v>
       </c>
       <c r="D21" s="1">
-        <v>40.98</v>
+        <v>40.12</v>
       </c>
       <c r="E21" s="1">
-        <v>27.72713963</v>
+        <v>27.7271396563</v>
       </c>
       <c r="F21" t="s">
         <v>8</v>
       </c>
       <c r="G21">
         <v>1.0</v>
       </c>
       <c r="H21" s="1">
-        <v>1485148.78</v>
+        <v>1423123.17</v>
       </c>
       <c r="I21" s="1">
-        <v>709862.96</v>
+        <v>636075.95</v>
       </c>
       <c r="J21" s="1">
-        <v>47.797430773232</v>
+        <v>44.695776402825</v>
       </c>
       <c r="K21">
         <v>0.0</v>
       </c>
       <c r="L21">
         <v>0.0</v>
       </c>
       <c r="M21" s="1">
-        <v>2195011.74</v>
+        <v>2059199.12</v>
       </c>
       <c r="N21" s="1">
-        <v>2195011.74</v>
+        <v>2059199.12</v>
       </c>
       <c r="O21" s="1">
-        <v>0.63</v>
+        <v>0.58</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
         <v>74</v>
       </c>
       <c r="B22" t="s">
         <v>75</v>
       </c>
       <c r="C22" s="1">
         <v>11745.0</v>
       </c>
       <c r="D22" s="1">
-        <v>11.31</v>
+        <v>10.31</v>
       </c>
       <c r="E22" s="1">
         <v>8.3950004257</v>
       </c>
       <c r="F22" t="s">
         <v>8</v>
       </c>
       <c r="G22">
         <v>1.0</v>
       </c>
       <c r="H22" s="1">
         <v>98599.28</v>
       </c>
       <c r="I22" s="1">
-        <v>34236.67</v>
+        <v>22491.67</v>
       </c>
       <c r="J22" s="1">
-        <v>34.723042602339</v>
+        <v>22.811190913362</v>
       </c>
       <c r="K22">
         <v>0.0</v>
       </c>
       <c r="L22">
         <v>0.0</v>
       </c>
       <c r="M22" s="1">
-        <v>132835.95</v>
+        <v>121090.95</v>
       </c>
       <c r="N22" s="1">
-        <v>132835.95</v>
+        <v>121090.95</v>
       </c>
       <c r="O22" s="1">
-        <v>0.04</v>
+        <v>0.03</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
         <v>76</v>
       </c>
       <c r="B23" t="s">
         <v>77</v>
       </c>
       <c r="C23" s="1">
         <v>1822.0</v>
       </c>
       <c r="D23" s="1">
-        <v>56.45</v>
+        <v>55.2</v>
       </c>
       <c r="E23" s="1">
         <v>54.85</v>
       </c>
       <c r="F23" t="s">
         <v>8</v>
       </c>
       <c r="G23">
         <v>1.0</v>
       </c>
       <c r="H23" s="1">
         <v>99936.7</v>
       </c>
       <c r="I23" s="1">
-        <v>2915.2</v>
+        <v>637.7</v>
       </c>
       <c r="J23" s="1">
-        <v>2.9170464904284</v>
+        <v>0.63810391978122</v>
       </c>
       <c r="K23">
         <v>0.0</v>
       </c>
       <c r="L23">
         <v>0.0</v>
       </c>
       <c r="M23" s="1">
-        <v>102851.9</v>
+        <v>100574.4</v>
       </c>
       <c r="N23" s="1">
-        <v>102851.9</v>
+        <v>100574.4</v>
       </c>
       <c r="O23" s="1">
         <v>0.03</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
         <v>78</v>
       </c>
       <c r="B24" t="s">
         <v>79</v>
       </c>
       <c r="C24" s="1">
         <v>11719.0</v>
       </c>
       <c r="D24" s="1">
-        <v>18.775</v>
+        <v>19.785</v>
       </c>
       <c r="E24" s="1">
         <v>18.195846062</v>
       </c>
       <c r="F24" t="s">
         <v>8</v>
       </c>
       <c r="G24">
         <v>1.0</v>
       </c>
       <c r="H24" s="1">
         <v>213237.12</v>
       </c>
       <c r="I24" s="1">
-        <v>6787.11</v>
+        <v>18623.3</v>
       </c>
       <c r="J24" s="1">
-        <v>3.1828932973771</v>
+        <v>8.7336107334408</v>
       </c>
       <c r="K24">
         <v>0.0</v>
       </c>
       <c r="L24">
         <v>0.0</v>
       </c>
       <c r="M24" s="1">
-        <v>220024.23</v>
+        <v>231860.42</v>
       </c>
       <c r="N24" s="1">
-        <v>220024.23</v>
+        <v>231860.42</v>
       </c>
       <c r="O24" s="1">
-        <v>0.06</v>
+        <v>0.07</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
         <v>80</v>
       </c>
       <c r="B25" t="s">
         <v>81</v>
       </c>
       <c r="C25" s="1">
-        <v>95621.0</v>
+        <v>91625.0</v>
       </c>
       <c r="D25" s="1">
-        <v>18.78</v>
+        <v>19.295</v>
       </c>
       <c r="E25" s="1">
-        <v>9.1132440573</v>
+        <v>9.1132440928</v>
       </c>
       <c r="F25" t="s">
         <v>8</v>
       </c>
       <c r="G25">
         <v>1.0</v>
       </c>
       <c r="H25" s="1">
-        <v>871417.51</v>
+        <v>835000.99</v>
       </c>
       <c r="I25" s="1">
-        <v>924344.87</v>
+        <v>932903.39</v>
       </c>
       <c r="J25" s="1">
-        <v>106.07370857168</v>
+        <v>111.72482442206</v>
       </c>
       <c r="K25">
         <v>0.0</v>
       </c>
       <c r="L25">
         <v>0.0</v>
       </c>
       <c r="M25" s="1">
-        <v>1795762.38</v>
+        <v>1767904.38</v>
       </c>
       <c r="N25" s="1">
-        <v>1795762.38</v>
+        <v>1767904.38</v>
       </c>
       <c r="O25" s="1">
-        <v>0.52</v>
+        <v>0.5</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
         <v>82</v>
       </c>
       <c r="B26" t="s">
         <v>83</v>
       </c>
       <c r="C26" s="1">
         <v>78886.0</v>
       </c>
       <c r="D26" s="1">
-        <v>3.263</v>
+        <v>3.398</v>
       </c>
       <c r="E26" s="1">
         <v>3.2004050148</v>
       </c>
       <c r="F26" t="s">
         <v>8</v>
       </c>
       <c r="G26">
         <v>1.0</v>
       </c>
       <c r="H26" s="1">
         <v>252467.15</v>
       </c>
       <c r="I26" s="1">
-        <v>4937.87</v>
+        <v>15587.48</v>
       </c>
       <c r="J26" s="1">
-        <v>1.9558465329054</v>
+        <v>6.1740626453778</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26" s="1">
-        <v>257405.02</v>
+        <v>268054.63</v>
       </c>
       <c r="N26" s="1">
-        <v>257405.02</v>
+        <v>268054.63</v>
       </c>
       <c r="O26" s="1">
-        <v>0.07</v>
+        <v>0.08</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
         <v>84</v>
       </c>
       <c r="B27" t="s">
         <v>85</v>
       </c>
       <c r="C27" s="1">
-        <v>212974.0</v>
+        <v>204069.0</v>
       </c>
       <c r="D27" s="1">
-        <v>10.366</v>
+        <v>10.428</v>
       </c>
       <c r="E27" s="1">
-        <v>7.7891812146</v>
+        <v>7.7891812083</v>
       </c>
       <c r="F27" t="s">
         <v>8</v>
       </c>
       <c r="G27">
         <v>1.0</v>
       </c>
       <c r="H27" s="1">
-        <v>1658893.08</v>
+        <v>1589530.42</v>
       </c>
       <c r="I27" s="1">
-        <v>548795.4</v>
+        <v>538501.11</v>
       </c>
       <c r="J27" s="1">
-        <v>33.082023586475</v>
+        <v>33.877999642184</v>
       </c>
       <c r="K27">
         <v>0.0</v>
       </c>
       <c r="L27">
         <v>0.0</v>
       </c>
       <c r="M27" s="1">
-        <v>2207688.48</v>
+        <v>2128031.53</v>
       </c>
       <c r="N27" s="1">
-        <v>2207688.48</v>
+        <v>2128031.53</v>
       </c>
       <c r="O27" s="1">
-        <v>0.63</v>
+        <v>0.6</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
         <v>86</v>
       </c>
       <c r="B28" t="s">
         <v>87</v>
       </c>
       <c r="C28" s="1">
         <v>13713.0</v>
       </c>
       <c r="D28" s="1">
-        <v>16.325</v>
+        <v>17.39</v>
       </c>
       <c r="E28" s="1">
         <v>16.484384161</v>
       </c>
       <c r="F28" t="s">
         <v>8</v>
       </c>
       <c r="G28">
         <v>1.0</v>
       </c>
       <c r="H28" s="1">
         <v>226050.36</v>
       </c>
       <c r="I28" s="1">
-        <v>-2185.63</v>
+        <v>12418.71</v>
       </c>
       <c r="J28" s="1">
-        <v>-0.96687746925066</v>
+        <v>5.4937802355192</v>
       </c>
       <c r="K28">
         <v>0.0</v>
       </c>
       <c r="L28">
         <v>0.0</v>
       </c>
       <c r="M28" s="1">
-        <v>223864.73</v>
+        <v>238469.07</v>
       </c>
       <c r="N28" s="1">
-        <v>223864.73</v>
+        <v>238469.07</v>
       </c>
       <c r="O28" s="1">
-        <v>0.06</v>
+        <v>0.07</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
         <v>88</v>
       </c>
       <c r="B29" t="s">
         <v>89</v>
       </c>
       <c r="C29" s="1">
         <v>9219.0</v>
       </c>
       <c r="D29" s="1">
-        <v>14.255</v>
+        <v>14.02</v>
       </c>
       <c r="E29" s="1">
         <v>14.1750005424</v>
       </c>
       <c r="F29" t="s">
         <v>8</v>
       </c>
       <c r="G29">
         <v>1.0</v>
       </c>
       <c r="H29" s="1">
         <v>130679.33</v>
       </c>
       <c r="I29" s="1">
-        <v>737.52</v>
+        <v>-1428.95</v>
       </c>
       <c r="J29" s="1">
-        <v>0.56437387611338</v>
+        <v>-1.0934782111295</v>
       </c>
       <c r="K29">
         <v>0.0</v>
       </c>
       <c r="L29">
         <v>0.0</v>
       </c>
       <c r="M29" s="1">
-        <v>131416.85</v>
+        <v>129250.38</v>
       </c>
       <c r="N29" s="1">
-        <v>131416.85</v>
+        <v>129250.38</v>
       </c>
       <c r="O29" s="1">
         <v>0.04</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
         <v>90</v>
       </c>
       <c r="B30" t="s">
         <v>91</v>
       </c>
       <c r="C30" s="1">
         <v>2004.0</v>
       </c>
       <c r="D30" s="1">
-        <v>147.4</v>
+        <v>151.7</v>
       </c>
       <c r="E30" s="1">
         <v>127.8352295409</v>
       </c>
       <c r="F30" t="s">
         <v>8</v>
       </c>
       <c r="G30">
         <v>1.0</v>
       </c>
       <c r="H30" s="1">
         <v>256181.8</v>
       </c>
       <c r="I30" s="1">
-        <v>39207.8</v>
+        <v>47825.0</v>
       </c>
       <c r="J30" s="1">
-        <v>15.304678162149</v>
+        <v>18.668383156024</v>
       </c>
       <c r="K30">
         <v>0.0</v>
       </c>
       <c r="L30">
         <v>0.0</v>
       </c>
       <c r="M30" s="1">
-        <v>295389.6</v>
+        <v>304006.8</v>
       </c>
       <c r="N30" s="1">
-        <v>295389.6</v>
+        <v>304006.8</v>
       </c>
       <c r="O30" s="1">
-        <v>0.08</v>
+        <v>0.09</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
         <v>92</v>
       </c>
       <c r="B31" t="s">
         <v>93</v>
       </c>
       <c r="C31" s="1">
         <v>1144.0</v>
       </c>
       <c r="D31" s="1">
-        <v>235.3</v>
+        <v>273.6</v>
       </c>
       <c r="E31" s="1">
         <v>188.9158653846</v>
       </c>
       <c r="F31" t="s">
         <v>8</v>
       </c>
       <c r="G31">
         <v>1.0</v>
       </c>
       <c r="H31" s="1">
         <v>216119.75</v>
       </c>
       <c r="I31" s="1">
-        <v>53063.45</v>
+        <v>96878.65</v>
       </c>
       <c r="J31" s="1">
-        <v>24.55280001018</v>
+        <v>44.826375192457</v>
       </c>
       <c r="K31">
         <v>0.0</v>
       </c>
       <c r="L31">
         <v>0.0</v>
       </c>
       <c r="M31" s="1">
-        <v>269183.2</v>
+        <v>312998.4</v>
       </c>
       <c r="N31" s="1">
-        <v>269183.2</v>
+        <v>312998.4</v>
       </c>
       <c r="O31" s="1">
-        <v>0.08</v>
+        <v>0.09</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
         <v>94</v>
       </c>
       <c r="B32" t="s">
         <v>95</v>
       </c>
       <c r="C32" s="1">
         <v>3150.0</v>
       </c>
       <c r="D32" s="1">
-        <v>28.98</v>
+        <v>30.56</v>
       </c>
       <c r="E32" s="1">
         <v>34.2</v>
       </c>
       <c r="F32" t="s">
         <v>8</v>
       </c>
       <c r="G32">
         <v>1.0</v>
       </c>
       <c r="H32" s="1">
         <v>107730.0</v>
       </c>
       <c r="I32" s="1">
-        <v>-16443.0</v>
+        <v>-11466.0</v>
       </c>
       <c r="J32" s="1">
-        <v>-15.263157894737</v>
+        <v>-10.643274853801</v>
       </c>
       <c r="K32">
         <v>0.0</v>
       </c>
       <c r="L32">
         <v>0.0</v>
       </c>
       <c r="M32" s="1">
-        <v>91287.0</v>
+        <v>96264.0</v>
       </c>
       <c r="N32" s="1">
-        <v>91287.0</v>
+        <v>96264.0</v>
       </c>
       <c r="O32" s="1">
         <v>0.03</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
         <v>96</v>
       </c>
       <c r="B33" t="s">
         <v>97</v>
       </c>
       <c r="C33" s="1">
-        <v>15992.0</v>
+        <v>15324.0</v>
       </c>
       <c r="D33" s="1">
-        <v>79.36</v>
+        <v>74.48</v>
       </c>
       <c r="E33" s="1">
-        <v>78.0253670585</v>
+        <v>78.025366745</v>
       </c>
       <c r="F33" t="s">
         <v>8</v>
       </c>
       <c r="G33">
         <v>1.0</v>
       </c>
       <c r="H33" s="1">
-        <v>1247781.67</v>
+        <v>1195660.72</v>
       </c>
       <c r="I33" s="1">
-        <v>21343.45</v>
+        <v>-54329.2</v>
       </c>
       <c r="J33" s="1">
-        <v>1.7105115833285</v>
+        <v>-4.5438642493834</v>
       </c>
       <c r="K33">
         <v>0.0</v>
       </c>
       <c r="L33">
         <v>0.0</v>
       </c>
       <c r="M33" s="1">
-        <v>1269125.12</v>
+        <v>1141331.52</v>
       </c>
       <c r="N33" s="1">
-        <v>1269125.12</v>
+        <v>1141331.52</v>
       </c>
       <c r="O33" s="1">
-        <v>0.36</v>
+        <v>0.32</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
         <v>98</v>
       </c>
       <c r="B34" t="s">
         <v>99</v>
       </c>
       <c r="C34" s="1">
-        <v>17939.0</v>
+        <v>17190.0</v>
       </c>
       <c r="D34" s="1">
-        <v>91.52</v>
+        <v>89.93</v>
       </c>
       <c r="E34" s="1">
-        <v>76.0620876303</v>
+        <v>76.0620878418</v>
       </c>
       <c r="F34" t="s">
         <v>8</v>
       </c>
       <c r="G34">
         <v>1.0</v>
       </c>
       <c r="H34" s="1">
-        <v>1364477.79</v>
+        <v>1307507.29</v>
       </c>
       <c r="I34" s="1">
-        <v>277299.49</v>
+        <v>238389.41</v>
       </c>
       <c r="J34" s="1">
-        <v>20.322755858122</v>
+        <v>18.232358000849</v>
       </c>
       <c r="K34">
         <v>0.0</v>
       </c>
       <c r="L34">
         <v>0.0</v>
       </c>
       <c r="M34" s="1">
-        <v>1641777.28</v>
+        <v>1545896.7</v>
       </c>
       <c r="N34" s="1">
-        <v>1641777.28</v>
+        <v>1545896.7</v>
       </c>
       <c r="O34" s="1">
-        <v>0.47</v>
+        <v>0.44</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
         <v>100</v>
       </c>
       <c r="B35" t="s">
         <v>101</v>
       </c>
       <c r="C35" s="1">
-        <v>637047.0</v>
+        <v>1568779.0</v>
       </c>
       <c r="D35" s="1">
-        <v>11.166</v>
+        <v>11.238</v>
       </c>
       <c r="E35" s="1">
-        <v>11.2004103151</v>
+        <v>11.2356237494</v>
       </c>
       <c r="F35" t="s">
         <v>8</v>
       </c>
       <c r="G35">
         <v>1.0</v>
       </c>
       <c r="H35" s="1">
-        <v>7135187.79</v>
+        <v>17626210.59</v>
       </c>
       <c r="I35" s="1">
-        <v>-21920.99</v>
+        <v>3727.81</v>
       </c>
       <c r="J35" s="1">
-        <v>-0.30722372900574</v>
+        <v>0.021149242379499</v>
       </c>
       <c r="K35">
         <v>0.0</v>
       </c>
       <c r="L35">
         <v>0.0</v>
       </c>
       <c r="M35" s="1">
-        <v>7113266.8</v>
+        <v>17629938.4</v>
       </c>
       <c r="N35" s="1">
-        <v>7113266.8</v>
+        <v>17629938.4</v>
       </c>
       <c r="O35" s="1">
-        <v>2.04</v>
+        <v>4.97</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
         <v>102</v>
       </c>
       <c r="B36" t="s">
         <v>103</v>
       </c>
       <c r="C36" s="1">
-        <v>1435391.0</v>
+        <v>969316.0</v>
       </c>
       <c r="D36" s="1">
-        <v>10.618</v>
+        <v>10.676</v>
       </c>
       <c r="E36" s="1">
-        <v>10.7477305487</v>
+        <v>10.7184435829</v>
       </c>
       <c r="F36" t="s">
         <v>8</v>
       </c>
       <c r="G36">
         <v>1.0</v>
       </c>
       <c r="H36" s="1">
-        <v>15427195.7</v>
+        <v>10389558.86</v>
       </c>
       <c r="I36" s="1">
-        <v>-186214.06</v>
+        <v>-41141.24</v>
       </c>
       <c r="J36" s="1">
-        <v>-1.2070506112786</v>
+        <v>-0.39598639898364</v>
       </c>
       <c r="K36">
         <v>0.0</v>
       </c>
       <c r="L36">
         <v>0.0</v>
       </c>
       <c r="M36" s="1">
-        <v>15240981.64</v>
+        <v>10348417.62</v>
       </c>
       <c r="N36" s="1">
-        <v>15240981.64</v>
+        <v>10348417.62</v>
       </c>
       <c r="O36" s="1">
-        <v>4.38</v>
+        <v>2.92</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
         <v>104</v>
       </c>
       <c r="B37" t="s">
         <v>105</v>
       </c>
       <c r="C37" s="1">
         <v>4149.0</v>
       </c>
       <c r="D37" s="1">
-        <v>49.78</v>
+        <v>49.33</v>
       </c>
       <c r="E37" s="1">
         <v>52.5294649313</v>
       </c>
       <c r="F37" t="s">
         <v>8</v>
       </c>
       <c r="G37">
         <v>1.0</v>
       </c>
       <c r="H37" s="1">
         <v>217944.75</v>
       </c>
       <c r="I37" s="1">
-        <v>-11407.53</v>
+        <v>-13274.58</v>
       </c>
       <c r="J37" s="1">
-        <v>-5.2341384685798</v>
+        <v>-6.0908005354568</v>
       </c>
       <c r="K37">
         <v>0.0</v>
       </c>
       <c r="L37">
         <v>0.0</v>
       </c>
       <c r="M37" s="1">
-        <v>206537.22</v>
+        <v>204670.17</v>
       </c>
       <c r="N37" s="1">
-        <v>206537.22</v>
+        <v>204670.17</v>
       </c>
       <c r="O37" s="1">
         <v>0.06</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
         <v>106</v>
       </c>
       <c r="B38" t="s">
         <v>107</v>
       </c>
       <c r="C38" s="1">
         <v>22036.0</v>
       </c>
       <c r="D38" s="1">
-        <v>12.46</v>
+        <v>11.492</v>
       </c>
       <c r="E38" s="1">
         <v>11.9697363405</v>
       </c>
       <c r="F38" t="s">
         <v>8</v>
       </c>
       <c r="G38">
         <v>1.0</v>
       </c>
       <c r="H38" s="1">
         <v>263765.11</v>
       </c>
       <c r="I38" s="1">
-        <v>10803.45</v>
+        <v>-10527.4</v>
       </c>
       <c r="J38" s="1">
-        <v>4.0958601385907</v>
+        <v>-3.9912026272163</v>
       </c>
       <c r="K38">
         <v>0.0</v>
       </c>
       <c r="L38">
         <v>0.0</v>
       </c>
       <c r="M38" s="1">
-        <v>274568.56</v>
+        <v>253237.71</v>
       </c>
       <c r="N38" s="1">
-        <v>274568.56</v>
+        <v>253237.71</v>
       </c>
       <c r="O38" s="1">
-        <v>0.08</v>
+        <v>0.07</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
         <v>108</v>
       </c>
       <c r="B39" t="s">
         <v>109</v>
       </c>
       <c r="C39" s="1">
-        <v>24385.0</v>
+        <v>23366.0</v>
       </c>
       <c r="D39" s="1">
-        <v>25.6</v>
+        <v>26.9</v>
       </c>
       <c r="E39" s="1">
-        <v>25.2344736518</v>
+        <v>25.2344735941</v>
       </c>
       <c r="F39" t="s">
         <v>8</v>
       </c>
       <c r="G39">
         <v>1.0</v>
       </c>
       <c r="H39" s="1">
-        <v>615342.64</v>
+        <v>589628.71</v>
       </c>
       <c r="I39" s="1">
-        <v>8913.36</v>
+        <v>38916.69</v>
       </c>
       <c r="J39" s="1">
-        <v>1.4485198035358</v>
+        <v>6.6002026936578</v>
       </c>
       <c r="K39">
         <v>0.0</v>
       </c>
       <c r="L39">
         <v>0.0</v>
       </c>
       <c r="M39" s="1">
-        <v>624256.0</v>
+        <v>628545.4</v>
       </c>
       <c r="N39" s="1">
-        <v>624256.0</v>
+        <v>628545.4</v>
       </c>
       <c r="O39" s="1">
         <v>0.18</v>
       </c>
       <c r="P39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
         <v>110</v>
       </c>
       <c r="B40" t="s">
         <v>111</v>
       </c>
       <c r="C40" s="1">
-        <v>83584.0</v>
+        <v>80092.0</v>
       </c>
       <c r="D40" s="1">
-        <v>10.61</v>
+        <v>11.43</v>
       </c>
       <c r="E40" s="1">
-        <v>10.5488104183</v>
+        <v>10.5488103681</v>
       </c>
       <c r="F40" t="s">
         <v>8</v>
       </c>
       <c r="G40">
         <v>1.0</v>
       </c>
       <c r="H40" s="1">
-        <v>881711.77</v>
+        <v>844875.32</v>
       </c>
       <c r="I40" s="1">
-        <v>5114.47</v>
+        <v>70576.24</v>
       </c>
       <c r="J40" s="1">
-        <v>0.58006144116688</v>
+        <v>8.3534503055433</v>
       </c>
       <c r="K40">
         <v>0.0</v>
       </c>
       <c r="L40">
         <v>0.0</v>
       </c>
       <c r="M40" s="1">
-        <v>886826.24</v>
+        <v>915451.56</v>
       </c>
       <c r="N40" s="1">
-        <v>886826.24</v>
+        <v>915451.56</v>
       </c>
       <c r="O40" s="1">
-        <v>0.25</v>
+        <v>0.26</v>
       </c>
       <c r="P40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
         <v>112</v>
       </c>
       <c r="B41" t="s">
         <v>113</v>
       </c>
       <c r="C41" s="1">
         <v>9530.0</v>
       </c>
       <c r="D41" s="1">
-        <v>16.645</v>
+        <v>17.09</v>
       </c>
       <c r="E41" s="1">
         <v>16.045</v>
       </c>
       <c r="F41" t="s">
         <v>8</v>
       </c>
       <c r="G41">
         <v>1.0</v>
       </c>
       <c r="H41" s="1">
         <v>152908.85</v>
       </c>
       <c r="I41" s="1">
-        <v>5718.0</v>
+        <v>9958.85</v>
       </c>
       <c r="J41" s="1">
-        <v>3.7394827048925</v>
+        <v>6.5129323776878</v>
       </c>
       <c r="K41">
         <v>0.0</v>
       </c>
       <c r="L41">
         <v>0.0</v>
       </c>
       <c r="M41" s="1">
-        <v>158626.85</v>
+        <v>162867.7</v>
       </c>
       <c r="N41" s="1">
-        <v>158626.85</v>
+        <v>162867.7</v>
       </c>
       <c r="O41" s="1">
         <v>0.05</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
         <v>114</v>
       </c>
       <c r="B42" t="s">
         <v>115</v>
       </c>
       <c r="C42" s="1">
         <v>1124.0</v>
       </c>
       <c r="D42" s="1">
-        <v>85.05</v>
+        <v>84.05</v>
       </c>
       <c r="E42" s="1">
         <v>92.7</v>
       </c>
       <c r="F42" t="s">
         <v>8</v>
       </c>
       <c r="G42">
         <v>1.0</v>
       </c>
       <c r="H42" s="1">
         <v>104194.8</v>
       </c>
       <c r="I42" s="1">
-        <v>-8598.6</v>
+        <v>-9722.6</v>
       </c>
       <c r="J42" s="1">
-        <v>-8.252427184466</v>
+        <v>-9.3311758360302</v>
       </c>
       <c r="K42">
         <v>0.0</v>
       </c>
       <c r="L42">
         <v>0.0</v>
       </c>
       <c r="M42" s="1">
-        <v>95596.2</v>
+        <v>94472.2</v>
       </c>
       <c r="N42" s="1">
-        <v>95596.2</v>
+        <v>94472.2</v>
       </c>
       <c r="O42" s="1">
         <v>0.03</v>
       </c>
       <c r="P42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
         <v>116</v>
       </c>
       <c r="B43" t="s">
         <v>117</v>
       </c>
       <c r="C43" s="1">
         <v>7562.0</v>
       </c>
       <c r="D43" s="1">
-        <v>35.48</v>
+        <v>36.28</v>
       </c>
       <c r="E43" s="1">
         <v>34.4723644538</v>
       </c>
       <c r="F43" t="s">
         <v>8</v>
       </c>
       <c r="G43">
         <v>1.0</v>
       </c>
       <c r="H43" s="1">
         <v>260680.02</v>
       </c>
       <c r="I43" s="1">
-        <v>7619.74</v>
+        <v>13669.34</v>
       </c>
       <c r="J43" s="1">
-        <v>2.9230241734675</v>
+        <v>5.2437237038727</v>
       </c>
       <c r="K43">
         <v>0.0</v>
       </c>
       <c r="L43">
         <v>0.0</v>
       </c>
       <c r="M43" s="1">
-        <v>268299.76</v>
+        <v>274349.36</v>
       </c>
       <c r="N43" s="1">
-        <v>268299.76</v>
+        <v>274349.36</v>
       </c>
       <c r="O43" s="1">
         <v>0.08</v>
       </c>
       <c r="P43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
         <v>118</v>
       </c>
       <c r="B44" t="s">
         <v>119</v>
       </c>
       <c r="C44" s="1">
-        <v>8694.0</v>
+        <v>8331.0</v>
       </c>
       <c r="D44" s="1">
-        <v>77.34</v>
+        <v>75.28</v>
       </c>
       <c r="E44" s="1">
-        <v>67.6801564297</v>
+        <v>67.6801560437</v>
       </c>
       <c r="F44" t="s">
         <v>8</v>
       </c>
       <c r="G44">
         <v>1.0</v>
       </c>
       <c r="H44" s="1">
-        <v>588411.28</v>
+        <v>563843.38</v>
       </c>
       <c r="I44" s="1">
-        <v>83982.68</v>
+        <v>63314.3</v>
       </c>
       <c r="J44" s="1">
-        <v>14.272785525118</v>
+        <v>11.229057969963</v>
       </c>
       <c r="K44">
         <v>0.0</v>
       </c>
       <c r="L44">
         <v>0.0</v>
       </c>
       <c r="M44" s="1">
-        <v>672393.96</v>
+        <v>627157.68</v>
       </c>
       <c r="N44" s="1">
-        <v>672393.96</v>
+        <v>627157.68</v>
       </c>
       <c r="O44" s="1">
-        <v>0.19</v>
+        <v>0.18</v>
       </c>
       <c r="P44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
         <v>120</v>
       </c>
       <c r="B45" t="s">
         <v>121</v>
       </c>
       <c r="C45" s="1">
         <v>1670.0</v>
       </c>
       <c r="D45" s="1">
-        <v>56.35</v>
+        <v>53.6</v>
       </c>
       <c r="E45" s="1">
         <v>62.15</v>
       </c>
       <c r="F45" t="s">
         <v>8</v>
       </c>
       <c r="G45">
         <v>1.0</v>
       </c>
       <c r="H45" s="1">
         <v>103790.5</v>
       </c>
       <c r="I45" s="1">
-        <v>-9686.0</v>
+        <v>-14278.5</v>
       </c>
       <c r="J45" s="1">
-        <v>-9.3322606596943</v>
+        <v>-13.757039420756</v>
       </c>
       <c r="K45">
         <v>0.0</v>
       </c>
       <c r="L45">
         <v>0.0</v>
       </c>
       <c r="M45" s="1">
-        <v>94104.5</v>
+        <v>89512.0</v>
       </c>
       <c r="N45" s="1">
-        <v>94104.5</v>
+        <v>89512.0</v>
       </c>
       <c r="O45" s="1">
         <v>0.03</v>
       </c>
       <c r="P45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
         <v>122</v>
       </c>
       <c r="B46" t="s">
         <v>123</v>
       </c>
       <c r="C46" s="1">
-        <v>33011.0</v>
+        <v>31632.0</v>
       </c>
       <c r="D46" s="1">
-        <v>17.31</v>
+        <v>17.26</v>
       </c>
       <c r="E46" s="1">
-        <v>18.6536272758</v>
+        <v>18.6536273394</v>
       </c>
       <c r="F46" t="s">
         <v>8</v>
       </c>
       <c r="G46">
         <v>1.0</v>
       </c>
       <c r="H46" s="1">
-        <v>615774.89</v>
+        <v>590051.54</v>
       </c>
       <c r="I46" s="1">
-        <v>-44354.48</v>
+        <v>-44083.22</v>
       </c>
       <c r="J46" s="1">
-        <v>-7.2030348623017</v>
+        <v>-7.4710795602703</v>
       </c>
       <c r="K46">
         <v>0.0</v>
       </c>
       <c r="L46">
         <v>0.0</v>
       </c>
       <c r="M46" s="1">
-        <v>571420.41</v>
+        <v>545968.32</v>
       </c>
       <c r="N46" s="1">
-        <v>571420.41</v>
+        <v>545968.32</v>
       </c>
       <c r="O46" s="1">
-        <v>0.16</v>
+        <v>0.15</v>
       </c>
       <c r="P46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
         <v>124</v>
       </c>
       <c r="B47" t="s">
         <v>125</v>
       </c>
       <c r="C47" s="1">
-        <v>9989.0</v>
+        <v>9572.0</v>
       </c>
       <c r="D47" s="1">
-        <v>67.4</v>
+        <v>61.86</v>
       </c>
       <c r="E47" s="1">
-        <v>57.7989328261</v>
+        <v>57.7989333473</v>
       </c>
       <c r="F47" t="s">
         <v>8</v>
       </c>
       <c r="G47">
         <v>1.0</v>
       </c>
       <c r="H47" s="1">
-        <v>577353.54</v>
+        <v>553251.39</v>
       </c>
       <c r="I47" s="1">
-        <v>95905.06</v>
+        <v>38872.53</v>
       </c>
       <c r="J47" s="1">
-        <v>16.611149556648</v>
+        <v>7.026196536081</v>
       </c>
       <c r="K47">
         <v>0.0</v>
       </c>
       <c r="L47">
         <v>0.0</v>
       </c>
       <c r="M47" s="1">
-        <v>673258.6</v>
+        <v>592123.92</v>
       </c>
       <c r="N47" s="1">
-        <v>673258.6</v>
+        <v>592123.92</v>
       </c>
       <c r="O47" s="1">
-        <v>0.19</v>
+        <v>0.17</v>
       </c>
       <c r="P47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
         <v>126</v>
       </c>
       <c r="B48" t="s">
         <v>127</v>
       </c>
       <c r="C48" s="1">
-        <v>19689.0</v>
+        <v>18867.0</v>
       </c>
       <c r="D48" s="1">
-        <v>18.795</v>
+        <v>20.32</v>
       </c>
       <c r="E48" s="1">
-        <v>29.5959170095</v>
+        <v>29.5959172099</v>
       </c>
       <c r="F48" t="s">
         <v>8</v>
       </c>
       <c r="G48">
         <v>1.0</v>
       </c>
       <c r="H48" s="1">
-        <v>582714.01</v>
+        <v>558386.17</v>
       </c>
       <c r="I48" s="1">
-        <v>-212659.25</v>
+        <v>-175008.73</v>
       </c>
       <c r="J48" s="1">
-        <v>-36.494617659871</v>
+        <v>-31.341881193082</v>
       </c>
       <c r="K48">
         <v>0.0</v>
       </c>
       <c r="L48">
         <v>0.0</v>
       </c>
       <c r="M48" s="1">
-        <v>370054.76</v>
+        <v>383377.44</v>
       </c>
       <c r="N48" s="1">
-        <v>370054.76</v>
+        <v>383377.44</v>
       </c>
       <c r="O48" s="1">
         <v>0.11</v>
       </c>
       <c r="P48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
         <v>128</v>
       </c>
       <c r="B49" t="s">
         <v>129</v>
       </c>
       <c r="C49" s="1">
-        <v>25805.0</v>
+        <v>24727.0</v>
       </c>
       <c r="D49" s="1">
-        <v>27.295</v>
+        <v>28.165</v>
       </c>
       <c r="E49" s="1">
-        <v>30.0567262158</v>
+        <v>30.0567262507</v>
       </c>
       <c r="F49" t="s">
         <v>8</v>
       </c>
       <c r="G49">
         <v>1.0</v>
       </c>
       <c r="H49" s="1">
-        <v>775613.82</v>
+        <v>743212.67</v>
       </c>
       <c r="I49" s="1">
-        <v>-71266.34</v>
+        <v>-46776.71</v>
       </c>
       <c r="J49" s="1">
-        <v>-9.1883793406363</v>
+        <v>-6.2938526061457</v>
       </c>
       <c r="K49">
         <v>0.0</v>
       </c>
       <c r="L49">
         <v>0.0</v>
       </c>
       <c r="M49" s="1">
-        <v>704347.48</v>
+        <v>696435.96</v>
       </c>
       <c r="N49" s="1">
-        <v>704347.48</v>
+        <v>696435.96</v>
       </c>
       <c r="O49" s="1">
         <v>0.2</v>
       </c>
       <c r="P49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
         <v>130</v>
       </c>
       <c r="B50" t="s">
         <v>131</v>
       </c>
       <c r="C50" s="1">
-        <v>4014.0</v>
+        <v>3846.0</v>
       </c>
       <c r="D50" s="1">
-        <v>267.3</v>
+        <v>256.0</v>
       </c>
       <c r="E50" s="1">
-        <v>223.1869456901</v>
+        <v>223.1869448778</v>
       </c>
       <c r="F50" t="s">
         <v>8</v>
       </c>
       <c r="G50">
         <v>1.0</v>
       </c>
       <c r="H50" s="1">
-        <v>895872.4</v>
+        <v>858376.99</v>
       </c>
       <c r="I50" s="1">
-        <v>177069.8</v>
+        <v>126199.01</v>
       </c>
       <c r="J50" s="1">
-        <v>19.765069221912</v>
+        <v>14.702049503913</v>
       </c>
       <c r="K50">
         <v>0.0</v>
       </c>
       <c r="L50">
         <v>0.0</v>
       </c>
       <c r="M50" s="1">
-        <v>1072942.2</v>
+        <v>984576.0</v>
       </c>
       <c r="N50" s="1">
-        <v>1072942.2</v>
+        <v>984576.0</v>
       </c>
       <c r="O50" s="1">
-        <v>0.31</v>
+        <v>0.28</v>
       </c>
       <c r="P50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
         <v>132</v>
       </c>
       <c r="B51" t="s">
         <v>133</v>
       </c>
       <c r="C51" s="1">
-        <v>13692.0</v>
+        <v>13120.0</v>
       </c>
       <c r="D51" s="1">
-        <v>47.87</v>
+        <v>49.88</v>
       </c>
       <c r="E51" s="1">
-        <v>49.8538343558</v>
+        <v>49.8538346037</v>
       </c>
       <c r="F51" t="s">
         <v>8</v>
       </c>
       <c r="G51">
         <v>1.0</v>
       </c>
       <c r="H51" s="1">
-        <v>682598.7</v>
+        <v>654082.31</v>
       </c>
       <c r="I51" s="1">
-        <v>-27162.66</v>
+        <v>343.29</v>
       </c>
       <c r="J51" s="1">
-        <v>-3.9793014548665</v>
+        <v>0.052484220219929</v>
       </c>
       <c r="K51">
         <v>0.0</v>
       </c>
       <c r="L51">
         <v>0.0</v>
       </c>
       <c r="M51" s="1">
-        <v>655436.04</v>
+        <v>654425.6</v>
       </c>
       <c r="N51" s="1">
-        <v>655436.04</v>
+        <v>654425.6</v>
       </c>
       <c r="O51" s="1">
-        <v>0.19</v>
+        <v>0.18</v>
       </c>
       <c r="P51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
         <v>134</v>
       </c>
       <c r="B52" t="s">
         <v>135</v>
       </c>
       <c r="C52" s="1">
-        <v>15816.0</v>
+        <v>15155.0</v>
       </c>
       <c r="D52" s="1">
-        <v>26.76</v>
+        <v>29.31</v>
       </c>
       <c r="E52" s="1">
-        <v>30.807042868</v>
+        <v>30.8070425602</v>
       </c>
       <c r="F52" t="s">
         <v>8</v>
       </c>
       <c r="G52">
         <v>1.0</v>
       </c>
       <c r="H52" s="1">
-        <v>487244.19</v>
+        <v>466880.73</v>
       </c>
       <c r="I52" s="1">
-        <v>-64008.03</v>
+        <v>-22687.68</v>
       </c>
       <c r="J52" s="1">
-        <v>-13.136745663401</v>
+        <v>-4.8594166651513</v>
       </c>
       <c r="K52">
         <v>0.0</v>
       </c>
       <c r="L52">
         <v>0.0</v>
       </c>
       <c r="M52" s="1">
-        <v>423236.16</v>
+        <v>444193.05</v>
       </c>
       <c r="N52" s="1">
-        <v>423236.16</v>
+        <v>444193.05</v>
       </c>
       <c r="O52" s="1">
-        <v>0.12</v>
+        <v>0.13</v>
       </c>
       <c r="P52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
         <v>136</v>
       </c>
       <c r="B53" t="s">
         <v>137</v>
       </c>
       <c r="C53" s="1">
-        <v>80191.0</v>
+        <v>76840.0</v>
       </c>
       <c r="D53" s="1">
-        <v>18.925</v>
+        <v>18.3</v>
       </c>
       <c r="E53" s="1">
-        <v>19.1343198115</v>
+        <v>19.1343197553</v>
       </c>
       <c r="F53" t="s">
         <v>8</v>
       </c>
       <c r="G53">
         <v>1.0</v>
       </c>
       <c r="H53" s="1">
-        <v>1534400.24</v>
+        <v>1470281.13</v>
       </c>
       <c r="I53" s="1">
-        <v>-16785.56</v>
+        <v>-64109.13</v>
       </c>
       <c r="J53" s="1">
-        <v>-1.0939492553781</v>
+        <v>-4.3603314149859</v>
       </c>
       <c r="K53">
         <v>0.0</v>
       </c>
       <c r="L53">
         <v>0.0</v>
       </c>
       <c r="M53" s="1">
-        <v>1517614.68</v>
+        <v>1406172.0</v>
       </c>
       <c r="N53" s="1">
-        <v>1517614.68</v>
+        <v>1406172.0</v>
       </c>
       <c r="O53" s="1">
-        <v>0.44</v>
+        <v>0.4</v>
       </c>
       <c r="P53">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
         <v>138</v>
       </c>
       <c r="B54" t="s">
         <v>139</v>
       </c>
       <c r="C54" s="1">
-        <v>161316.0</v>
+        <v>154571.0</v>
       </c>
       <c r="D54" s="1">
-        <v>4.62</v>
+        <v>4.444</v>
       </c>
       <c r="E54" s="1">
-        <v>4.5164144908</v>
+        <v>4.5164144633</v>
       </c>
       <c r="F54" t="s">
         <v>8</v>
       </c>
       <c r="G54">
         <v>1.0</v>
       </c>
       <c r="H54" s="1">
-        <v>728569.92</v>
+        <v>698106.7</v>
       </c>
       <c r="I54" s="1">
-        <v>16710.0</v>
+        <v>-11193.18</v>
       </c>
       <c r="J54" s="1">
-        <v>2.2935341607296</v>
+        <v>-1.6033623513426</v>
       </c>
       <c r="K54">
         <v>0.0</v>
       </c>
       <c r="L54">
         <v>0.0</v>
       </c>
       <c r="M54" s="1">
-        <v>745279.92</v>
+        <v>686913.52</v>
       </c>
       <c r="N54" s="1">
-        <v>745279.92</v>
+        <v>686913.52</v>
       </c>
       <c r="O54" s="1">
-        <v>0.21</v>
+        <v>0.19</v>
       </c>
       <c r="P54">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="s">
         <v>140</v>
       </c>
       <c r="B55" t="s">
         <v>141</v>
       </c>
       <c r="C55" s="1">
         <v>2194.0</v>
       </c>
       <c r="D55" s="1">
-        <v>136.85</v>
+        <v>121.0</v>
       </c>
       <c r="E55" s="1">
         <v>145.5071786691</v>
       </c>
       <c r="F55" t="s">
         <v>8</v>
       </c>
       <c r="G55">
         <v>1.0</v>
       </c>
       <c r="H55" s="1">
         <v>319242.75</v>
       </c>
       <c r="I55" s="1">
-        <v>-18993.85</v>
+        <v>-53768.75</v>
       </c>
       <c r="J55" s="1">
-        <v>-5.9496574315313</v>
+        <v>-16.842590787105</v>
       </c>
       <c r="K55">
         <v>0.0</v>
       </c>
       <c r="L55">
         <v>0.0</v>
       </c>
       <c r="M55" s="1">
-        <v>300248.9</v>
+        <v>265474.0</v>
       </c>
       <c r="N55" s="1">
-        <v>300248.9</v>
+        <v>265474.0</v>
       </c>
       <c r="O55" s="1">
-        <v>0.09</v>
+        <v>0.07</v>
       </c>
       <c r="P55">
         <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" t="s">
         <v>142</v>
       </c>
       <c r="B56" t="s">
         <v>143</v>
       </c>
       <c r="C56" s="1">
-        <v>16765.0</v>
+        <v>16065.0</v>
       </c>
       <c r="D56" s="1">
-        <v>40.28</v>
+        <v>41.7</v>
       </c>
       <c r="E56" s="1">
-        <v>43.3700972264</v>
+        <v>43.3700971055</v>
       </c>
       <c r="F56" t="s">
         <v>8</v>
       </c>
       <c r="G56">
         <v>1.0</v>
       </c>
       <c r="H56" s="1">
-        <v>727099.68</v>
+        <v>696740.61</v>
       </c>
       <c r="I56" s="1">
-        <v>-51805.48</v>
+        <v>-26830.11</v>
       </c>
       <c r="J56" s="1">
-        <v>-7.1249488103199</v>
+        <v>-3.8508032422568</v>
       </c>
       <c r="K56">
         <v>0.0</v>
       </c>
       <c r="L56">
         <v>0.0</v>
       </c>
       <c r="M56" s="1">
-        <v>675294.2</v>
+        <v>669910.5</v>
       </c>
       <c r="N56" s="1">
-        <v>675294.2</v>
+        <v>669910.5</v>
       </c>
       <c r="O56" s="1">
         <v>0.19</v>
       </c>
       <c r="P56">
         <v>1</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57" t="s">
         <v>144</v>
       </c>
       <c r="B57" t="s">
         <v>145</v>
       </c>
       <c r="C57" s="1">
-        <v>216178.0</v>
+        <v>207138.0</v>
       </c>
       <c r="D57" s="1">
-        <v>9.945</v>
+        <v>9.698</v>
       </c>
       <c r="E57" s="1">
-        <v>6.1647191666</v>
+        <v>6.1647191727</v>
       </c>
       <c r="F57" t="s">
         <v>8</v>
       </c>
       <c r="G57">
         <v>1.0</v>
       </c>
       <c r="H57" s="1">
-        <v>1332676.66</v>
+        <v>1276947.6</v>
       </c>
       <c r="I57" s="1">
-        <v>817213.55</v>
+        <v>731876.72</v>
       </c>
       <c r="J57" s="1">
-        <v>61.321217256105</v>
+        <v>57.314546031489</v>
       </c>
       <c r="K57">
         <v>0.0</v>
       </c>
       <c r="L57">
         <v>0.0</v>
       </c>
       <c r="M57" s="1">
-        <v>2149890.21</v>
+        <v>2008824.32</v>
       </c>
       <c r="N57" s="1">
-        <v>2149890.21</v>
+        <v>2008824.32</v>
       </c>
       <c r="O57" s="1">
-        <v>0.62</v>
+        <v>0.57</v>
       </c>
       <c r="P57">
         <v>1</v>
       </c>
     </row>
     <row r="58" spans="1:16">
       <c r="A58" t="s">
         <v>146</v>
       </c>
       <c r="B58" t="s">
         <v>147</v>
       </c>
       <c r="C58" s="1">
-        <v>54958.0</v>
+        <v>52662.0</v>
       </c>
       <c r="D58" s="1">
-        <v>28.52</v>
+        <v>27.17</v>
       </c>
       <c r="E58" s="1">
-        <v>15.7025446705</v>
+        <v>15.3835446812</v>
       </c>
       <c r="F58" t="s">
         <v>8</v>
       </c>
       <c r="G58">
         <v>1.0</v>
       </c>
       <c r="H58" s="1">
-        <v>862980.45</v>
+        <v>810128.23</v>
       </c>
       <c r="I58" s="1">
-        <v>704421.71</v>
+        <v>620698.31</v>
       </c>
       <c r="J58" s="1">
-        <v>81.626612746558</v>
+        <v>76.617291808236</v>
       </c>
       <c r="K58">
         <v>0.0</v>
       </c>
       <c r="L58">
         <v>0.0</v>
       </c>
       <c r="M58" s="1">
-        <v>1567402.16</v>
+        <v>1430826.54</v>
       </c>
       <c r="N58" s="1">
-        <v>1567402.16</v>
+        <v>1430826.54</v>
       </c>
       <c r="O58" s="1">
-        <v>0.45</v>
+        <v>0.4</v>
       </c>
       <c r="P58">
         <v>1</v>
       </c>
     </row>
     <row r="59" spans="1:16">
       <c r="A59" t="s">
         <v>148</v>
       </c>
       <c r="B59" t="s">
         <v>149</v>
       </c>
       <c r="C59" s="1">
-        <v>4520.0</v>
+        <v>4331.0</v>
       </c>
       <c r="D59" s="1">
-        <v>100.9</v>
+        <v>98.3</v>
       </c>
       <c r="E59" s="1">
-        <v>104.0333606195</v>
+        <v>104.0333595013</v>
       </c>
       <c r="F59" t="s">
         <v>8</v>
       </c>
       <c r="G59">
         <v>1.0</v>
       </c>
       <c r="H59" s="1">
-        <v>470230.79</v>
+        <v>450568.48</v>
       </c>
       <c r="I59" s="1">
-        <v>-14162.79</v>
+        <v>-24831.18</v>
       </c>
       <c r="J59" s="1">
-        <v>-3.011880612922</v>
+        <v>-5.5110779165023</v>
       </c>
       <c r="K59">
         <v>0.0</v>
       </c>
       <c r="L59">
         <v>0.0</v>
       </c>
       <c r="M59" s="1">
-        <v>456068.0</v>
+        <v>425737.3</v>
       </c>
       <c r="N59" s="1">
-        <v>456068.0</v>
+        <v>425737.3</v>
       </c>
       <c r="O59" s="1">
-        <v>0.13</v>
+        <v>0.12</v>
       </c>
       <c r="P59">
         <v>1</v>
       </c>
     </row>
     <row r="60" spans="1:16">
       <c r="A60" t="s">
         <v>150</v>
       </c>
       <c r="B60" t="s">
         <v>151</v>
       </c>
       <c r="C60" s="1">
-        <v>4240.0</v>
+        <v>4063.0</v>
       </c>
       <c r="D60" s="1">
-        <v>182.7</v>
+        <v>173.25</v>
       </c>
       <c r="E60" s="1">
-        <v>192.4195872642</v>
+        <v>192.4195865124</v>
       </c>
       <c r="F60" t="s">
         <v>8</v>
       </c>
       <c r="G60">
         <v>1.0</v>
       </c>
       <c r="H60" s="1">
-        <v>815859.05</v>
+        <v>781800.78</v>
       </c>
       <c r="I60" s="1">
-        <v>-41211.05</v>
+        <v>-77886.03</v>
       </c>
       <c r="J60" s="1">
-        <v>-5.051246290643</v>
+        <v>-9.9623883721375</v>
       </c>
       <c r="K60">
         <v>0.0</v>
       </c>
       <c r="L60">
         <v>0.0</v>
       </c>
       <c r="M60" s="1">
-        <v>774648.0</v>
+        <v>703914.75</v>
       </c>
       <c r="N60" s="1">
-        <v>774648.0</v>
+        <v>703914.75</v>
       </c>
       <c r="O60" s="1">
-        <v>0.22</v>
+        <v>0.2</v>
       </c>
       <c r="P60">
         <v>1</v>
       </c>
     </row>
     <row r="61" spans="1:16">
       <c r="A61" t="s">
         <v>152</v>
       </c>
       <c r="B61" t="s">
         <v>153</v>
       </c>
       <c r="C61" s="1">
         <v>1674.0</v>
       </c>
       <c r="D61" s="1">
-        <v>59.76</v>
+        <v>62.58</v>
       </c>
       <c r="E61" s="1">
         <v>68.16</v>
       </c>
       <c r="F61" t="s">
         <v>8</v>
       </c>
       <c r="G61">
         <v>1.0</v>
       </c>
       <c r="H61" s="1">
         <v>114099.84</v>
       </c>
       <c r="I61" s="1">
-        <v>-14061.6</v>
+        <v>-9340.92</v>
       </c>
       <c r="J61" s="1">
-        <v>-12.323943661972</v>
+        <v>-8.1866197183099</v>
       </c>
       <c r="K61">
         <v>0.0</v>
       </c>
       <c r="L61">
         <v>0.0</v>
       </c>
       <c r="M61" s="1">
-        <v>100038.24</v>
+        <v>104758.92</v>
       </c>
       <c r="N61" s="1">
-        <v>100038.24</v>
+        <v>104758.92</v>
       </c>
       <c r="O61" s="1">
         <v>0.03</v>
       </c>
       <c r="P61">
         <v>1</v>
       </c>
     </row>
     <row r="62" spans="1:16">
       <c r="A62" t="s">
         <v>154</v>
       </c>
       <c r="B62" t="s">
         <v>155</v>
       </c>
       <c r="C62" s="1">
         <v>4056.0</v>
       </c>
       <c r="D62" s="1">
-        <v>23.37</v>
+        <v>23.04</v>
       </c>
       <c r="E62" s="1">
         <v>25.66</v>
       </c>
       <c r="F62" t="s">
         <v>8</v>
       </c>
       <c r="G62">
         <v>1.0</v>
       </c>
       <c r="H62" s="1">
         <v>104076.96</v>
       </c>
       <c r="I62" s="1">
-        <v>-9288.24</v>
+        <v>-10626.72</v>
       </c>
       <c r="J62" s="1">
-        <v>-8.9243959469992</v>
+        <v>-10.210444271239</v>
       </c>
       <c r="K62">
         <v>0.0</v>
       </c>
       <c r="L62">
         <v>0.0</v>
       </c>
       <c r="M62" s="1">
-        <v>94788.72</v>
+        <v>93450.24</v>
       </c>
       <c r="N62" s="1">
-        <v>94788.72</v>
+        <v>93450.24</v>
       </c>
       <c r="O62" s="1">
         <v>0.03</v>
       </c>
       <c r="P62">
         <v>1</v>
       </c>
     </row>
     <row r="63" spans="1:16">
       <c r="A63" t="s">
         <v>156</v>
       </c>
       <c r="B63" t="s">
         <v>157</v>
       </c>
       <c r="C63" s="1">
         <v>642.0</v>
       </c>
       <c r="D63" s="1">
-        <v>291.45</v>
+        <v>301.55</v>
       </c>
       <c r="E63" s="1">
         <v>321.4</v>
       </c>
       <c r="F63" t="s">
         <v>8</v>
       </c>
       <c r="G63">
         <v>1.0</v>
       </c>
       <c r="H63" s="1">
         <v>206338.8</v>
       </c>
       <c r="I63" s="1">
-        <v>-19227.9</v>
+        <v>-12743.7</v>
       </c>
       <c r="J63" s="1">
-        <v>-9.3186060983199</v>
+        <v>-6.176104542626</v>
       </c>
       <c r="K63">
         <v>0.0</v>
       </c>
       <c r="L63">
         <v>0.0</v>
       </c>
       <c r="M63" s="1">
-        <v>187110.9</v>
+        <v>193595.1</v>
       </c>
       <c r="N63" s="1">
-        <v>187110.9</v>
+        <v>193595.1</v>
       </c>
       <c r="O63" s="1">
         <v>0.05</v>
       </c>
       <c r="P63">
         <v>1</v>
       </c>
     </row>
     <row r="64" spans="1:16">
       <c r="A64" t="s">
         <v>158</v>
       </c>
       <c r="B64" t="s">
         <v>159</v>
       </c>
       <c r="C64" s="1">
-        <v>7371.0</v>
+        <v>7063.0</v>
       </c>
       <c r="D64" s="1">
-        <v>57.68</v>
+        <v>58.46</v>
       </c>
       <c r="E64" s="1">
-        <v>62.804029304</v>
+        <v>62.8040294492</v>
       </c>
       <c r="F64" t="s">
         <v>8</v>
       </c>
       <c r="G64">
         <v>1.0</v>
       </c>
       <c r="H64" s="1">
-        <v>462928.5</v>
+        <v>443584.86</v>
       </c>
       <c r="I64" s="1">
-        <v>-37769.22</v>
+        <v>-30681.88</v>
       </c>
       <c r="J64" s="1">
-        <v>-8.1587588580094</v>
+        <v>-6.91680054184</v>
       </c>
       <c r="K64">
         <v>0.0</v>
       </c>
       <c r="L64">
         <v>0.0</v>
       </c>
       <c r="M64" s="1">
-        <v>425159.28</v>
+        <v>412902.98</v>
       </c>
       <c r="N64" s="1">
-        <v>425159.28</v>
+        <v>412902.98</v>
       </c>
       <c r="O64" s="1">
         <v>0.12</v>
       </c>
       <c r="P64">
         <v>1</v>
       </c>
     </row>
     <row r="65" spans="1:16">
       <c r="A65" t="s">
         <v>160</v>
       </c>
       <c r="B65" t="s">
         <v>161</v>
       </c>
       <c r="C65" s="1">
         <v>1195.0</v>
       </c>
       <c r="D65" s="1">
-        <v>71.05</v>
+        <v>67.85</v>
       </c>
       <c r="E65" s="1">
         <v>83.25</v>
       </c>
       <c r="F65" t="s">
         <v>8</v>
       </c>
       <c r="G65">
         <v>1.0</v>
       </c>
       <c r="H65" s="1">
         <v>99483.75</v>
       </c>
       <c r="I65" s="1">
-        <v>-14579.0</v>
+        <v>-18403.0</v>
       </c>
       <c r="J65" s="1">
-        <v>-14.654654654655</v>
+        <v>-18.498498498498</v>
       </c>
       <c r="K65">
         <v>0.0</v>
       </c>
       <c r="L65">
         <v>0.0</v>
       </c>
       <c r="M65" s="1">
-        <v>84904.75</v>
+        <v>81080.75</v>
       </c>
       <c r="N65" s="1">
-        <v>84904.75</v>
+        <v>81080.75</v>
       </c>
       <c r="O65" s="1">
         <v>0.02</v>
       </c>
       <c r="P65">
         <v>1</v>
       </c>
     </row>
     <row r="66" spans="1:16">
       <c r="A66" t="s">
         <v>162</v>
       </c>
       <c r="B66" t="s">
         <v>163</v>
       </c>
       <c r="C66" s="1">
         <v>3219.0</v>
       </c>
       <c r="D66" s="1">
-        <v>38.71</v>
+        <v>37.26</v>
       </c>
       <c r="E66" s="1">
         <v>39.45</v>
       </c>
       <c r="F66" t="s">
         <v>8</v>
       </c>
       <c r="G66">
         <v>1.0</v>
       </c>
       <c r="H66" s="1">
         <v>126989.55</v>
       </c>
       <c r="I66" s="1">
-        <v>-2382.06</v>
+        <v>-7049.61</v>
       </c>
       <c r="J66" s="1">
-        <v>-1.8757921419518</v>
+        <v>-5.5513307984791</v>
       </c>
       <c r="K66">
         <v>0.0</v>
       </c>
       <c r="L66">
         <v>0.0</v>
       </c>
       <c r="M66" s="1">
-        <v>124607.49</v>
+        <v>119939.94</v>
       </c>
       <c r="N66" s="1">
-        <v>124607.49</v>
+        <v>119939.94</v>
       </c>
       <c r="O66" s="1">
-        <v>0.04</v>
+        <v>0.03</v>
       </c>
       <c r="P66">
         <v>1</v>
       </c>
     </row>
     <row r="67" spans="1:16">
       <c r="A67" t="s">
         <v>164</v>
       </c>
       <c r="B67" t="s">
         <v>165</v>
       </c>
       <c r="C67" s="1">
         <v>2770.0</v>
       </c>
       <c r="D67" s="1">
-        <v>37.58</v>
+        <v>37.52</v>
       </c>
       <c r="E67" s="1">
         <v>36.76</v>
       </c>
       <c r="F67" t="s">
         <v>8</v>
       </c>
       <c r="G67">
         <v>1.0</v>
       </c>
       <c r="H67" s="1">
         <v>101825.2</v>
       </c>
       <c r="I67" s="1">
-        <v>2271.4</v>
+        <v>2105.2</v>
       </c>
       <c r="J67" s="1">
-        <v>2.2306855277476</v>
+        <v>2.0674646354733</v>
       </c>
       <c r="K67">
         <v>0.0</v>
       </c>
       <c r="L67">
         <v>0.0</v>
       </c>
       <c r="M67" s="1">
-        <v>104096.6</v>
+        <v>103930.4</v>
       </c>
       <c r="N67" s="1">
-        <v>104096.6</v>
+        <v>103930.4</v>
       </c>
       <c r="O67" s="1">
         <v>0.03</v>
       </c>
       <c r="P67">
         <v>1</v>
       </c>
     </row>
     <row r="68" spans="1:16">
       <c r="A68" t="s">
         <v>166</v>
       </c>
       <c r="B68" t="s">
         <v>167</v>
       </c>
       <c r="C68" s="1">
-        <v>5502.0</v>
+        <v>5272.0</v>
       </c>
       <c r="D68" s="1">
-        <v>204.0</v>
+        <v>204.8</v>
       </c>
       <c r="E68" s="1">
-        <v>149.4925663395</v>
+        <v>149.4925663885</v>
       </c>
       <c r="F68" t="s">
         <v>8</v>
       </c>
       <c r="G68">
         <v>1.0</v>
       </c>
       <c r="H68" s="1">
-        <v>822508.1</v>
+        <v>788124.81</v>
       </c>
       <c r="I68" s="1">
-        <v>299899.9</v>
+        <v>291580.79</v>
       </c>
       <c r="J68" s="1">
-        <v>36.461634845906</v>
+        <v>36.996778467106</v>
       </c>
       <c r="K68">
         <v>0.0</v>
       </c>
       <c r="L68">
         <v>0.0</v>
       </c>
       <c r="M68" s="1">
-        <v>1122408.0</v>
+        <v>1079705.6</v>
       </c>
       <c r="N68" s="1">
-        <v>1122408.0</v>
+        <v>1079705.6</v>
       </c>
       <c r="O68" s="1">
-        <v>0.32</v>
+        <v>0.3</v>
       </c>
       <c r="P68">
         <v>1</v>
       </c>
     </row>
     <row r="69" spans="1:16">
       <c r="A69" t="s">
         <v>168</v>
       </c>
       <c r="B69" t="s">
         <v>169</v>
       </c>
       <c r="C69" s="1">
         <v>2162.0</v>
       </c>
       <c r="D69" s="1">
-        <v>59.9</v>
+        <v>54.25</v>
       </c>
       <c r="E69" s="1">
         <v>65.9</v>
       </c>
       <c r="F69" t="s">
         <v>8</v>
       </c>
       <c r="G69">
         <v>1.0</v>
       </c>
       <c r="H69" s="1">
         <v>142475.8</v>
       </c>
       <c r="I69" s="1">
-        <v>-12972.0</v>
+        <v>-25187.3</v>
       </c>
       <c r="J69" s="1">
-        <v>-9.1047040971168</v>
+        <v>-17.678300455235</v>
       </c>
       <c r="K69">
         <v>0.0</v>
       </c>
       <c r="L69">
         <v>0.0</v>
       </c>
       <c r="M69" s="1">
-        <v>129503.8</v>
+        <v>117288.5</v>
       </c>
       <c r="N69" s="1">
-        <v>129503.8</v>
+        <v>117288.5</v>
       </c>
       <c r="O69" s="1">
-        <v>0.04</v>
+        <v>0.03</v>
       </c>
       <c r="P69">
         <v>1</v>
       </c>
     </row>
     <row r="70" spans="1:16">
       <c r="A70" t="s">
         <v>170</v>
       </c>
       <c r="B70" t="s">
         <v>171</v>
       </c>
       <c r="C70" s="1">
-        <v>31157.0</v>
+        <v>29856.0</v>
       </c>
       <c r="D70" s="1">
-        <v>38.37</v>
+        <v>38.94</v>
       </c>
       <c r="E70" s="1">
-        <v>35.260358186</v>
+        <v>35.260358052</v>
       </c>
       <c r="F70" t="s">
         <v>8</v>
       </c>
       <c r="G70">
         <v>1.0</v>
       </c>
       <c r="H70" s="1">
-        <v>1098606.98</v>
+        <v>1052733.25</v>
       </c>
       <c r="I70" s="1">
-        <v>96887.11</v>
+        <v>109859.39</v>
       </c>
       <c r="J70" s="1">
-        <v>8.8190874228744</v>
+        <v>10.435634098192</v>
       </c>
       <c r="K70">
         <v>0.0</v>
       </c>
       <c r="L70">
         <v>0.0</v>
       </c>
       <c r="M70" s="1">
-        <v>1195494.09</v>
+        <v>1162592.64</v>
       </c>
       <c r="N70" s="1">
-        <v>1195494.09</v>
+        <v>1162592.64</v>
       </c>
       <c r="O70" s="1">
-        <v>0.34</v>
+        <v>0.33</v>
       </c>
       <c r="P70">
         <v>1</v>
       </c>
     </row>
     <row r="71" spans="1:16">
       <c r="A71" t="s">
         <v>172</v>
       </c>
       <c r="B71" t="s">
         <v>173</v>
       </c>
       <c r="C71" s="1">
         <v>9296.0</v>
       </c>
       <c r="D71" s="1">
-        <v>8.922</v>
+        <v>9.468</v>
       </c>
       <c r="E71" s="1">
         <v>10.63</v>
       </c>
       <c r="F71" t="s">
         <v>8</v>
       </c>
       <c r="G71">
         <v>1.0</v>
       </c>
       <c r="H71" s="1">
         <v>98816.48</v>
       </c>
       <c r="I71" s="1">
-        <v>-15877.57</v>
+        <v>-10801.95</v>
       </c>
       <c r="J71" s="1">
-        <v>-16.067734855563</v>
+        <v>-10.931324410665</v>
       </c>
       <c r="K71">
         <v>0.0</v>
       </c>
       <c r="L71">
         <v>0.0</v>
       </c>
       <c r="M71" s="1">
-        <v>82938.91</v>
+        <v>88014.53</v>
       </c>
       <c r="N71" s="1">
-        <v>82938.91</v>
+        <v>88014.53</v>
       </c>
       <c r="O71" s="1">
         <v>0.02</v>
       </c>
       <c r="P71">
         <v>1</v>
       </c>
     </row>
     <row r="72" spans="1:16">
       <c r="A72" t="s">
         <v>174</v>
       </c>
       <c r="B72" t="s">
         <v>175</v>
       </c>
       <c r="C72" s="1">
-        <v>1477.0</v>
+        <v>1415.0</v>
       </c>
       <c r="D72" s="1">
-        <v>265.6</v>
+        <v>241.4</v>
       </c>
       <c r="E72" s="1">
-        <v>258.2603926879</v>
+        <v>258.2603957597</v>
       </c>
       <c r="F72" t="s">
         <v>8</v>
       </c>
       <c r="G72">
         <v>1.0</v>
       </c>
       <c r="H72" s="1">
-        <v>381450.6</v>
+        <v>365438.46</v>
       </c>
       <c r="I72" s="1">
-        <v>10840.6</v>
+        <v>-23857.46</v>
       </c>
       <c r="J72" s="1">
-        <v>2.8419407388532</v>
+        <v>-6.5284480456709</v>
       </c>
       <c r="K72">
         <v>0.0</v>
       </c>
       <c r="L72">
         <v>0.0</v>
       </c>
       <c r="M72" s="1">
-        <v>392291.2</v>
+        <v>341581.0</v>
       </c>
       <c r="N72" s="1">
-        <v>392291.2</v>
+        <v>341581.0</v>
       </c>
       <c r="O72" s="1">
-        <v>0.11</v>
+        <v>0.1</v>
       </c>
       <c r="P72">
         <v>1</v>
       </c>
     </row>
     <row r="73" spans="1:16">
       <c r="A73" t="s">
         <v>176</v>
       </c>
       <c r="B73" t="s">
         <v>177</v>
       </c>
       <c r="C73" s="1">
-        <v>9033.0</v>
+        <v>8656.0</v>
       </c>
       <c r="D73" s="1">
-        <v>66.8</v>
+        <v>68.86</v>
       </c>
       <c r="E73" s="1">
-        <v>77.9953858076</v>
+        <v>77.9953858595</v>
       </c>
       <c r="F73" t="s">
         <v>8</v>
       </c>
       <c r="G73">
         <v>1.0</v>
       </c>
       <c r="H73" s="1">
-        <v>704532.32</v>
+        <v>675128.06</v>
       </c>
       <c r="I73" s="1">
-        <v>-101127.92</v>
+        <v>-79075.9</v>
       </c>
       <c r="J73" s="1">
-        <v>-14.353907851949</v>
+        <v>-11.712726027118</v>
       </c>
       <c r="K73">
         <v>0.0</v>
       </c>
       <c r="L73">
         <v>0.0</v>
       </c>
       <c r="M73" s="1">
-        <v>603404.4</v>
+        <v>596052.16</v>
       </c>
       <c r="N73" s="1">
-        <v>603404.4</v>
+        <v>596052.16</v>
       </c>
       <c r="O73" s="1">
         <v>0.17</v>
       </c>
       <c r="P73">
         <v>1</v>
       </c>
     </row>
     <row r="74" spans="1:16">
       <c r="A74" t="s">
         <v>178</v>
       </c>
       <c r="B74" t="s">
         <v>179</v>
       </c>
       <c r="C74" s="1">
         <v>2972.0</v>
       </c>
       <c r="D74" s="1">
-        <v>62.74</v>
+        <v>65.98</v>
       </c>
       <c r="E74" s="1">
         <v>69.0387348587</v>
       </c>
       <c r="F74" t="s">
         <v>8</v>
       </c>
       <c r="G74">
         <v>1.0</v>
       </c>
       <c r="H74" s="1">
         <v>205183.12</v>
       </c>
       <c r="I74" s="1">
-        <v>-18719.84</v>
+        <v>-9090.56</v>
       </c>
       <c r="J74" s="1">
-        <v>-9.1234795532888</v>
+        <v>-4.4304619210391</v>
       </c>
       <c r="K74">
         <v>0.0</v>
       </c>
       <c r="L74">
         <v>0.0</v>
       </c>
       <c r="M74" s="1">
-        <v>186463.28</v>
+        <v>196092.56</v>
       </c>
       <c r="N74" s="1">
-        <v>186463.28</v>
+        <v>196092.56</v>
       </c>
       <c r="O74" s="1">
-        <v>0.05</v>
+        <v>0.06</v>
       </c>
       <c r="P74">
         <v>1</v>
       </c>
     </row>
     <row r="75" spans="1:16">
       <c r="A75" t="s">
         <v>180</v>
       </c>
       <c r="B75" t="s">
         <v>181</v>
       </c>
       <c r="C75" s="1">
-        <v>527.0</v>
+        <v>505.0</v>
       </c>
       <c r="D75" s="1">
-        <v>1622.5</v>
+        <v>1605.0</v>
       </c>
       <c r="E75" s="1">
-        <v>1507.9710246679</v>
+        <v>1507.971029703</v>
       </c>
       <c r="F75" t="s">
         <v>8</v>
       </c>
       <c r="G75">
         <v>1.0</v>
       </c>
       <c r="H75" s="1">
-        <v>794700.73</v>
+        <v>761525.37</v>
       </c>
       <c r="I75" s="1">
-        <v>60356.77</v>
+        <v>48999.63</v>
       </c>
       <c r="J75" s="1">
-        <v>7.5949055690436</v>
+        <v>6.4344054617642</v>
       </c>
       <c r="K75">
         <v>0.0</v>
       </c>
       <c r="L75">
         <v>0.0</v>
       </c>
       <c r="M75" s="1">
-        <v>855057.5</v>
+        <v>810525.0</v>
       </c>
       <c r="N75" s="1">
-        <v>855057.5</v>
+        <v>810525.0</v>
       </c>
       <c r="O75" s="1">
-        <v>0.25</v>
+        <v>0.23</v>
       </c>
       <c r="P75">
         <v>1</v>
       </c>
     </row>
     <row r="76" spans="1:16">
       <c r="A76" t="s">
         <v>182</v>
       </c>
       <c r="B76" t="s">
         <v>183</v>
       </c>
       <c r="C76" s="1">
         <v>2071.0</v>
       </c>
       <c r="D76" s="1">
-        <v>50.9</v>
+        <v>49.18</v>
       </c>
       <c r="E76" s="1">
         <v>48.74</v>
       </c>
       <c r="F76" t="s">
         <v>8</v>
       </c>
       <c r="G76">
         <v>1.0</v>
       </c>
       <c r="H76" s="1">
         <v>100940.54</v>
       </c>
       <c r="I76" s="1">
-        <v>4473.36</v>
+        <v>911.24</v>
       </c>
       <c r="J76" s="1">
-        <v>4.4316782929832</v>
+        <v>0.90274928190398</v>
       </c>
       <c r="K76">
         <v>0.0</v>
       </c>
       <c r="L76">
         <v>0.0</v>
       </c>
       <c r="M76" s="1">
-        <v>105413.9</v>
+        <v>101851.78</v>
       </c>
       <c r="N76" s="1">
-        <v>105413.9</v>
+        <v>101851.78</v>
       </c>
       <c r="O76" s="1">
         <v>0.03</v>
       </c>
       <c r="P76">
         <v>1</v>
       </c>
     </row>
     <row r="77" spans="1:16">
       <c r="A77" t="s">
         <v>184</v>
       </c>
       <c r="B77" t="s">
         <v>185</v>
       </c>
       <c r="C77" s="1">
         <v>3186.0</v>
       </c>
       <c r="D77" s="1">
-        <v>26.52</v>
+        <v>27.0</v>
       </c>
       <c r="E77" s="1">
         <v>31.64</v>
       </c>
       <c r="F77" t="s">
         <v>8</v>
       </c>
       <c r="G77">
         <v>1.0</v>
       </c>
       <c r="H77" s="1">
         <v>100805.04</v>
       </c>
       <c r="I77" s="1">
-        <v>-16312.32</v>
+        <v>-14783.04</v>
       </c>
       <c r="J77" s="1">
-        <v>-16.182048040455</v>
+        <v>-14.664981036662</v>
       </c>
       <c r="K77">
         <v>0.0</v>
       </c>
       <c r="L77">
         <v>0.0</v>
       </c>
       <c r="M77" s="1">
-        <v>84492.72</v>
+        <v>86022.0</v>
       </c>
       <c r="N77" s="1">
-        <v>84492.72</v>
+        <v>86022.0</v>
       </c>
       <c r="O77" s="1">
         <v>0.02</v>
       </c>
       <c r="P77">
         <v>1</v>
       </c>
     </row>
     <row r="78" spans="1:16">
       <c r="A78" t="s">
         <v>186</v>
       </c>
       <c r="B78" t="s">
         <v>187</v>
       </c>
       <c r="C78" s="1">
-        <v>43085.0</v>
+        <v>41285.0</v>
       </c>
       <c r="D78" s="1">
-        <v>20.16</v>
+        <v>19.575</v>
       </c>
       <c r="E78" s="1">
-        <v>13.5946668214</v>
+        <v>13.5946668281</v>
       </c>
       <c r="F78" t="s">
         <v>8</v>
       </c>
       <c r="G78">
         <v>1.0</v>
       </c>
       <c r="H78" s="1">
-        <v>585726.22</v>
+        <v>561255.82</v>
       </c>
       <c r="I78" s="1">
-        <v>282867.38</v>
+        <v>246898.06</v>
       </c>
       <c r="J78" s="1">
-        <v>48.293446723283</v>
+        <v>43.99028949045</v>
       </c>
       <c r="K78">
         <v>0.0</v>
       </c>
       <c r="L78">
         <v>0.0</v>
       </c>
       <c r="M78" s="1">
-        <v>868593.6</v>
+        <v>808153.88</v>
       </c>
       <c r="N78" s="1">
-        <v>868593.6</v>
+        <v>808153.88</v>
       </c>
       <c r="O78" s="1">
-        <v>0.25</v>
+        <v>0.23</v>
       </c>
       <c r="P78">
         <v>1</v>
       </c>
     </row>
     <row r="79" spans="1:16">
       <c r="A79" t="s">
         <v>188</v>
       </c>
       <c r="B79" t="s">
         <v>189</v>
       </c>
       <c r="C79" s="1">
-        <v>19029.0</v>
+        <v>18234.0</v>
       </c>
       <c r="D79" s="1">
-        <v>51.86</v>
+        <v>50.78</v>
       </c>
       <c r="E79" s="1">
-        <v>39.3970471386</v>
+        <v>39.3970472743</v>
       </c>
       <c r="F79" t="s">
         <v>8</v>
       </c>
       <c r="G79">
         <v>1.0</v>
       </c>
       <c r="H79" s="1">
-        <v>749686.41</v>
+        <v>718365.76</v>
       </c>
       <c r="I79" s="1">
-        <v>237157.53</v>
+        <v>207556.76</v>
       </c>
       <c r="J79" s="1">
-        <v>31.634230904626</v>
+        <v>28.892908258879</v>
       </c>
       <c r="K79">
         <v>0.0</v>
       </c>
       <c r="L79">
         <v>0.0</v>
       </c>
       <c r="M79" s="1">
-        <v>986843.94</v>
+        <v>925922.52</v>
       </c>
       <c r="N79" s="1">
-        <v>986843.94</v>
+        <v>925922.52</v>
       </c>
       <c r="O79" s="1">
-        <v>0.28</v>
+        <v>0.26</v>
       </c>
       <c r="P79">
         <v>1</v>
       </c>
     </row>
     <row r="80" spans="1:16">
       <c r="A80" t="s">
         <v>190</v>
       </c>
       <c r="B80" t="s">
         <v>191</v>
       </c>
       <c r="C80" s="1">
-        <v>19502.0</v>
+        <v>18687.0</v>
       </c>
       <c r="D80" s="1">
-        <v>52.8</v>
+        <v>73.42</v>
       </c>
       <c r="E80" s="1">
-        <v>34.9062332069</v>
+        <v>34.9062332103</v>
       </c>
       <c r="F80" t="s">
         <v>8</v>
       </c>
       <c r="G80">
         <v>1.0</v>
       </c>
       <c r="H80" s="1">
-        <v>680741.36</v>
+        <v>652292.78</v>
       </c>
       <c r="I80" s="1">
-        <v>348964.24</v>
+        <v>719706.76</v>
       </c>
       <c r="J80" s="1">
-        <v>51.262382529541</v>
+        <v>110.33492659539</v>
       </c>
       <c r="K80">
         <v>0.0</v>
       </c>
       <c r="L80">
         <v>0.0</v>
       </c>
       <c r="M80" s="1">
-        <v>1029705.6</v>
+        <v>1371999.54</v>
       </c>
       <c r="N80" s="1">
-        <v>1029705.6</v>
+        <v>1371999.54</v>
       </c>
       <c r="O80" s="1">
-        <v>0.3</v>
+        <v>0.39</v>
       </c>
       <c r="P80">
         <v>1</v>
       </c>
     </row>
     <row r="81" spans="1:16">
       <c r="A81" t="s">
         <v>192</v>
       </c>
       <c r="B81" t="s">
         <v>193</v>
       </c>
       <c r="C81" s="1">
-        <v>45295.0</v>
+        <v>43403.0</v>
       </c>
       <c r="D81" s="1">
-        <v>24.015</v>
+        <v>26.435</v>
       </c>
       <c r="E81" s="1">
-        <v>12.5458814439</v>
+        <v>12.5458813907</v>
       </c>
       <c r="F81" t="s">
         <v>8</v>
       </c>
       <c r="G81">
         <v>1.0</v>
       </c>
       <c r="H81" s="1">
-        <v>568265.7</v>
+        <v>544528.89</v>
       </c>
       <c r="I81" s="1">
-        <v>519493.73</v>
+        <v>602829.42</v>
       </c>
       <c r="J81" s="1">
-        <v>91.417400346352</v>
+        <v>110.70659997489</v>
       </c>
       <c r="K81">
         <v>0.0</v>
       </c>
       <c r="L81">
         <v>0.0</v>
       </c>
       <c r="M81" s="1">
-        <v>1087759.43</v>
+        <v>1147358.31</v>
       </c>
       <c r="N81" s="1">
-        <v>1087759.43</v>
+        <v>1147358.31</v>
       </c>
       <c r="O81" s="1">
-        <v>0.31</v>
+        <v>0.32</v>
       </c>
       <c r="P81">
         <v>1</v>
       </c>
     </row>
     <row r="82" spans="1:16">
       <c r="A82" t="s">
         <v>194</v>
       </c>
       <c r="B82" t="s">
         <v>195</v>
       </c>
       <c r="C82" s="1">
         <v>2538.0</v>
       </c>
       <c r="D82" s="1">
-        <v>35.94</v>
+        <v>34.86</v>
       </c>
       <c r="E82" s="1">
         <v>39.1</v>
       </c>
       <c r="F82" t="s">
         <v>8</v>
       </c>
       <c r="G82">
         <v>1.0</v>
       </c>
       <c r="H82" s="1">
         <v>99235.8</v>
       </c>
       <c r="I82" s="1">
-        <v>-8020.08</v>
+        <v>-10761.12</v>
       </c>
       <c r="J82" s="1">
-        <v>-8.0818414322251</v>
+        <v>-10.843989769821</v>
       </c>
       <c r="K82">
         <v>0.0</v>
       </c>
       <c r="L82">
         <v>0.0</v>
       </c>
       <c r="M82" s="1">
-        <v>91215.72</v>
+        <v>88474.68</v>
       </c>
       <c r="N82" s="1">
-        <v>91215.72</v>
+        <v>88474.68</v>
       </c>
       <c r="O82" s="1">
-        <v>0.03</v>
+        <v>0.02</v>
       </c>
       <c r="P82">
         <v>1</v>
       </c>
     </row>
     <row r="83" spans="1:16">
       <c r="A83" t="s">
         <v>196</v>
       </c>
       <c r="B83" t="s">
         <v>197</v>
       </c>
       <c r="C83" s="1">
-        <v>352988.0</v>
+        <v>338230.0</v>
       </c>
       <c r="D83" s="1">
-        <v>5.781</v>
+        <v>5.618</v>
       </c>
       <c r="E83" s="1">
-        <v>2.9539179519</v>
+        <v>2.9539179552</v>
       </c>
       <c r="F83" t="s">
         <v>8</v>
       </c>
       <c r="G83">
         <v>1.0</v>
       </c>
       <c r="H83" s="1">
-        <v>1042697.59</v>
+        <v>999103.67</v>
       </c>
       <c r="I83" s="1">
-        <v>997926.04</v>
+        <v>901072.47</v>
       </c>
       <c r="J83" s="1">
-        <v>95.706180734531</v>
+        <v>90.188085286485</v>
       </c>
       <c r="K83">
         <v>0.0</v>
       </c>
       <c r="L83">
         <v>0.0</v>
       </c>
       <c r="M83" s="1">
-        <v>2040623.63</v>
+        <v>1900176.14</v>
       </c>
       <c r="N83" s="1">
-        <v>2040623.63</v>
+        <v>1900176.14</v>
       </c>
       <c r="O83" s="1">
-        <v>0.59</v>
+        <v>0.54</v>
       </c>
       <c r="P83">
         <v>1</v>
       </c>
     </row>
     <row r="84" spans="1:16">
       <c r="A84" t="s">
         <v>198</v>
       </c>
       <c r="B84" t="s">
         <v>199</v>
       </c>
       <c r="C84" s="1">
         <v>18562.0</v>
       </c>
       <c r="D84" s="1">
-        <v>13.98</v>
+        <v>13.91</v>
       </c>
       <c r="E84" s="1">
         <v>19.1495399203</v>
       </c>
       <c r="F84" t="s">
         <v>8</v>
       </c>
       <c r="G84">
         <v>1.0</v>
       </c>
       <c r="H84" s="1">
         <v>355453.76</v>
       </c>
       <c r="I84" s="1">
-        <v>-95957.0</v>
+        <v>-97256.34</v>
       </c>
       <c r="J84" s="1">
-        <v>-26.995635100329</v>
+        <v>-27.361179130585</v>
       </c>
       <c r="K84">
         <v>0.0</v>
       </c>
       <c r="L84">
         <v>0.0</v>
       </c>
       <c r="M84" s="1">
-        <v>259496.76</v>
+        <v>258197.42</v>
       </c>
       <c r="N84" s="1">
-        <v>259496.76</v>
+        <v>258197.42</v>
       </c>
       <c r="O84" s="1">
         <v>0.07</v>
       </c>
       <c r="P84">
         <v>1</v>
       </c>
     </row>
     <row r="85" spans="1:16">
       <c r="A85" t="s">
         <v>200</v>
       </c>
       <c r="B85" t="s">
         <v>201</v>
       </c>
       <c r="C85" s="1">
         <v>6833.0</v>
       </c>
       <c r="D85" s="1">
-        <v>15.85</v>
+        <v>14.71</v>
       </c>
       <c r="E85" s="1">
         <v>14.99</v>
       </c>
       <c r="F85" t="s">
         <v>8</v>
       </c>
       <c r="G85">
         <v>1.0</v>
       </c>
       <c r="H85" s="1">
         <v>102426.67</v>
       </c>
       <c r="I85" s="1">
-        <v>5876.38</v>
+        <v>-1913.24</v>
       </c>
       <c r="J85" s="1">
-        <v>5.7371581054036</v>
+        <v>-1.8679119412942</v>
       </c>
       <c r="K85">
         <v>0.0</v>
       </c>
       <c r="L85">
         <v>0.0</v>
       </c>
       <c r="M85" s="1">
-        <v>108303.05</v>
+        <v>100513.43</v>
       </c>
       <c r="N85" s="1">
-        <v>108303.05</v>
+        <v>100513.43</v>
       </c>
       <c r="O85" s="1">
         <v>0.03</v>
       </c>
       <c r="P85">
         <v>1</v>
       </c>
     </row>
     <row r="86" spans="1:16">
       <c r="A86" t="s">
         <v>202</v>
       </c>
       <c r="B86" t="s">
         <v>203</v>
       </c>
       <c r="C86" s="1">
-        <v>4190.0</v>
+        <v>4015.0</v>
       </c>
       <c r="D86" s="1">
-        <v>113.45</v>
+        <v>112.6</v>
       </c>
       <c r="E86" s="1">
-        <v>114.3255608592</v>
+        <v>114.3255616438</v>
       </c>
       <c r="F86" t="s">
         <v>8</v>
       </c>
       <c r="G86">
         <v>1.0</v>
       </c>
       <c r="H86" s="1">
-        <v>479024.1</v>
+        <v>459017.13</v>
       </c>
       <c r="I86" s="1">
-        <v>-3668.6</v>
+        <v>-6928.13</v>
       </c>
       <c r="J86" s="1">
-        <v>-0.76584873287169</v>
+        <v>-1.5093401851909</v>
       </c>
       <c r="K86">
         <v>0.0</v>
       </c>
       <c r="L86">
         <v>0.0</v>
       </c>
       <c r="M86" s="1">
-        <v>475355.5</v>
+        <v>452089.0</v>
       </c>
       <c r="N86" s="1">
-        <v>475355.5</v>
+        <v>452089.0</v>
       </c>
       <c r="O86" s="1">
-        <v>0.14</v>
+        <v>0.13</v>
       </c>
       <c r="P86">
         <v>1</v>
       </c>
     </row>
     <row r="87" spans="1:16">
       <c r="A87" t="s">
         <v>204</v>
       </c>
       <c r="B87" t="s">
         <v>205</v>
       </c>
       <c r="C87" s="1">
         <v>1052.0</v>
       </c>
       <c r="D87" s="1">
-        <v>236.1</v>
+        <v>242.0</v>
       </c>
       <c r="E87" s="1">
         <v>518.2834695817</v>
       </c>
       <c r="F87" t="s">
         <v>8</v>
       </c>
       <c r="G87">
         <v>1.0</v>
       </c>
       <c r="H87" s="1">
         <v>545234.21</v>
       </c>
       <c r="I87" s="1">
-        <v>-296857.01</v>
+        <v>-290650.21</v>
       </c>
       <c r="J87" s="1">
-        <v>-54.445778448128</v>
+        <v>-53.307405270847</v>
       </c>
       <c r="K87">
         <v>0.0</v>
       </c>
       <c r="L87">
         <v>0.0</v>
       </c>
       <c r="M87" s="1">
-        <v>248377.2</v>
+        <v>254584.0</v>
       </c>
       <c r="N87" s="1">
-        <v>248377.2</v>
+        <v>254584.0</v>
       </c>
       <c r="O87" s="1">
         <v>0.07</v>
       </c>
       <c r="P87">
         <v>1</v>
       </c>
     </row>
     <row r="88" spans="1:16">
       <c r="A88" t="s">
         <v>206</v>
       </c>
       <c r="B88" t="s">
         <v>207</v>
       </c>
       <c r="C88" s="1">
         <v>3249.0</v>
       </c>
       <c r="D88" s="1">
-        <v>34.98</v>
+        <v>34.74</v>
       </c>
       <c r="E88" s="1">
         <v>35.62</v>
       </c>
       <c r="F88" t="s">
         <v>8</v>
       </c>
       <c r="G88">
         <v>1.0</v>
       </c>
       <c r="H88" s="1">
         <v>115729.38</v>
       </c>
       <c r="I88" s="1">
-        <v>-2079.36</v>
+        <v>-2859.12</v>
       </c>
       <c r="J88" s="1">
-        <v>-1.7967434025828</v>
+        <v>-2.4705221785514</v>
       </c>
       <c r="K88">
         <v>0.0</v>
       </c>
       <c r="L88">
         <v>0.0</v>
       </c>
       <c r="M88" s="1">
-        <v>113650.02</v>
+        <v>112870.26</v>
       </c>
       <c r="N88" s="1">
-        <v>113650.02</v>
+        <v>112870.26</v>
       </c>
       <c r="O88" s="1">
         <v>0.03</v>
       </c>
       <c r="P88">
         <v>1</v>
       </c>
     </row>
     <row r="89" spans="1:16">
       <c r="A89" t="s">
         <v>208</v>
       </c>
       <c r="B89" t="s">
         <v>209</v>
       </c>
       <c r="C89" s="1">
-        <v>6001.0</v>
+        <v>5750.0</v>
       </c>
       <c r="D89" s="1">
-        <v>56.3</v>
+        <v>50.56</v>
       </c>
       <c r="E89" s="1">
-        <v>63.5950308282</v>
+        <v>63.5950313043</v>
       </c>
       <c r="F89" t="s">
         <v>8</v>
       </c>
       <c r="G89">
         <v>1.0</v>
       </c>
       <c r="H89" s="1">
-        <v>381633.78</v>
+        <v>365671.43</v>
       </c>
       <c r="I89" s="1">
-        <v>-43777.48</v>
+        <v>-74951.43</v>
       </c>
       <c r="J89" s="1">
-        <v>-11.47107051163</v>
+        <v>-20.496933544959</v>
       </c>
       <c r="K89">
         <v>0.0</v>
       </c>
       <c r="L89">
         <v>0.0</v>
       </c>
       <c r="M89" s="1">
-        <v>337856.3</v>
+        <v>290720.0</v>
       </c>
       <c r="N89" s="1">
-        <v>337856.3</v>
+        <v>290720.0</v>
       </c>
       <c r="O89" s="1">
-        <v>0.1</v>
+        <v>0.08</v>
       </c>
       <c r="P89">
         <v>1</v>
       </c>
     </row>
     <row r="90" spans="1:16">
       <c r="A90" t="s">
         <v>210</v>
       </c>
       <c r="B90" t="s">
         <v>211</v>
       </c>
       <c r="C90" s="1">
         <v>3024.0</v>
       </c>
       <c r="D90" s="1">
-        <v>30.14</v>
+        <v>27.18</v>
       </c>
       <c r="E90" s="1">
         <v>33.4333333333</v>
       </c>
       <c r="F90" t="s">
         <v>8</v>
       </c>
       <c r="G90">
         <v>1.0</v>
       </c>
       <c r="H90" s="1">
         <v>101102.4</v>
       </c>
       <c r="I90" s="1">
-        <v>-9959.04</v>
+        <v>-18910.08</v>
       </c>
       <c r="J90" s="1">
-        <v>-9.8504486540379</v>
+        <v>-18.703888334995</v>
       </c>
       <c r="K90">
         <v>0.0</v>
       </c>
       <c r="L90">
         <v>0.0</v>
       </c>
       <c r="M90" s="1">
-        <v>91143.36</v>
+        <v>82192.32</v>
       </c>
       <c r="N90" s="1">
-        <v>91143.36</v>
+        <v>82192.32</v>
       </c>
       <c r="O90" s="1">
-        <v>0.03</v>
+        <v>0.02</v>
       </c>
       <c r="P90">
         <v>1</v>
       </c>
     </row>
     <row r="91" spans="1:16">
       <c r="A91" t="s">
         <v>212</v>
       </c>
       <c r="B91" t="s">
         <v>213</v>
       </c>
       <c r="C91" s="1">
-        <v>276362.0</v>
+        <v>264807.0</v>
       </c>
       <c r="D91" s="1">
-        <v>4.627</v>
+        <v>4.621</v>
       </c>
       <c r="E91" s="1">
-        <v>3.5322762536</v>
+        <v>3.5322762616</v>
       </c>
       <c r="F91" t="s">
         <v>8</v>
       </c>
       <c r="G91">
         <v>1.0</v>
       </c>
       <c r="H91" s="1">
-        <v>976186.93</v>
+        <v>935371.48</v>
       </c>
       <c r="I91" s="1">
-        <v>302540.04</v>
+        <v>288301.67</v>
       </c>
       <c r="J91" s="1">
-        <v>30.992019120764</v>
+        <v>30.822157417072</v>
       </c>
       <c r="K91">
         <v>0.0</v>
       </c>
       <c r="L91">
         <v>0.0</v>
       </c>
       <c r="M91" s="1">
-        <v>1278726.97</v>
+        <v>1223673.15</v>
       </c>
       <c r="N91" s="1">
-        <v>1278726.97</v>
+        <v>1223673.15</v>
       </c>
       <c r="O91" s="1">
-        <v>0.37</v>
+        <v>0.34</v>
       </c>
       <c r="P91">
         <v>1</v>
       </c>
     </row>
     <row r="92" spans="1:16">
       <c r="A92" t="s">
         <v>214</v>
       </c>
       <c r="B92" t="s">
         <v>215</v>
       </c>
       <c r="C92" s="1">
         <v>11621.0</v>
       </c>
       <c r="D92" s="1">
-        <v>23.15</v>
+        <v>23.37</v>
       </c>
       <c r="E92" s="1">
         <v>26.9078203253</v>
       </c>
       <c r="F92" t="s">
         <v>8</v>
       </c>
       <c r="G92">
         <v>1.0</v>
       </c>
       <c r="H92" s="1">
         <v>312695.78</v>
       </c>
       <c r="I92" s="1">
-        <v>-43669.63</v>
+        <v>-41113.01</v>
       </c>
       <c r="J92" s="1">
-        <v>-13.965532249908</v>
+        <v>-13.147926076905</v>
       </c>
       <c r="K92">
         <v>0.0</v>
       </c>
       <c r="L92">
         <v>0.0</v>
       </c>
       <c r="M92" s="1">
-        <v>269026.15</v>
+        <v>271582.77</v>
       </c>
       <c r="N92" s="1">
-        <v>269026.15</v>
+        <v>271582.77</v>
       </c>
       <c r="O92" s="1">
         <v>0.08</v>
       </c>
       <c r="P92">
         <v>1</v>
       </c>
     </row>
     <row r="93" spans="1:16">
       <c r="A93" t="s">
         <v>216</v>
       </c>
       <c r="B93" t="s">
         <v>217</v>
       </c>
       <c r="C93" s="1">
-        <v>6144.0</v>
+        <v>5887.0</v>
       </c>
       <c r="D93" s="1">
-        <v>181.62</v>
+        <v>180.38</v>
       </c>
       <c r="E93" s="1">
-        <v>151.0648535156</v>
+        <v>151.0648530661</v>
       </c>
       <c r="F93" t="s">
         <v>8</v>
       </c>
       <c r="G93">
         <v>1.0</v>
       </c>
       <c r="H93" s="1">
-        <v>928142.46</v>
+        <v>889318.79</v>
       </c>
       <c r="I93" s="1">
-        <v>187730.82</v>
+        <v>172578.27</v>
       </c>
       <c r="J93" s="1">
-        <v>20.226509193427</v>
+        <v>19.405670040998</v>
       </c>
       <c r="K93">
         <v>0.0</v>
       </c>
       <c r="L93">
         <v>0.0</v>
       </c>
       <c r="M93" s="1">
-        <v>1115873.28</v>
+        <v>1061897.06</v>
       </c>
       <c r="N93" s="1">
-        <v>1115873.28</v>
+        <v>1061897.06</v>
       </c>
       <c r="O93" s="1">
-        <v>0.32</v>
+        <v>0.3</v>
       </c>
       <c r="P93">
         <v>1</v>
       </c>
     </row>
     <row r="94" spans="1:16">
       <c r="A94" t="s">
         <v>218</v>
       </c>
       <c r="B94" t="s">
         <v>219</v>
       </c>
       <c r="C94" s="1">
-        <v>5276.0</v>
+        <v>5056.0</v>
       </c>
       <c r="D94" s="1">
-        <v>147.9</v>
+        <v>152.6</v>
       </c>
       <c r="E94" s="1">
-        <v>74.7566129644</v>
+        <v>74.7566139241</v>
       </c>
       <c r="F94" t="s">
         <v>8</v>
       </c>
       <c r="G94">
         <v>1.0</v>
       </c>
       <c r="H94" s="1">
-        <v>394415.89</v>
+        <v>377969.44</v>
       </c>
       <c r="I94" s="1">
-        <v>385904.51</v>
+        <v>393576.16</v>
       </c>
       <c r="J94" s="1">
-        <v>97.842029133258</v>
+        <v>104.12909572795</v>
       </c>
       <c r="K94">
         <v>0.0</v>
       </c>
       <c r="L94">
         <v>0.0</v>
       </c>
       <c r="M94" s="1">
-        <v>780320.4</v>
+        <v>771545.6</v>
       </c>
       <c r="N94" s="1">
-        <v>780320.4</v>
+        <v>771545.6</v>
       </c>
       <c r="O94" s="1">
         <v>0.22</v>
       </c>
       <c r="P94">
         <v>1</v>
       </c>
     </row>
     <row r="95" spans="1:16">
       <c r="A95" t="s">
         <v>220</v>
       </c>
       <c r="B95" t="s">
         <v>221</v>
       </c>
       <c r="C95" s="1">
-        <v>6118.0</v>
+        <v>5862.0</v>
       </c>
       <c r="D95" s="1">
-        <v>52.41</v>
+        <v>52.32</v>
       </c>
       <c r="E95" s="1">
-        <v>56.8569499837</v>
+        <v>56.8569498465</v>
       </c>
       <c r="F95" t="s">
         <v>8</v>
       </c>
       <c r="G95">
         <v>1.0</v>
       </c>
       <c r="H95" s="1">
-        <v>347850.82</v>
+        <v>333295.44</v>
       </c>
       <c r="I95" s="1">
-        <v>-27206.44</v>
+        <v>-26595.6</v>
       </c>
       <c r="J95" s="1">
-        <v>-7.8212953472411</v>
+        <v>-7.9795871194637</v>
       </c>
       <c r="K95">
         <v>0.0</v>
       </c>
       <c r="L95">
         <v>0.0</v>
       </c>
       <c r="M95" s="1">
-        <v>320644.38</v>
+        <v>306699.84</v>
       </c>
       <c r="N95" s="1">
-        <v>320644.38</v>
+        <v>306699.84</v>
       </c>
       <c r="O95" s="1">
         <v>0.09</v>
       </c>
       <c r="P95">
         <v>1</v>
       </c>
     </row>
     <row r="96" spans="1:16">
       <c r="A96" t="s">
         <v>222</v>
       </c>
       <c r="B96" t="s">
         <v>223</v>
       </c>
       <c r="C96" s="1">
-        <v>3524.0</v>
+        <v>3377.0</v>
       </c>
       <c r="D96" s="1">
-        <v>373.7</v>
+        <v>361.65</v>
       </c>
       <c r="E96" s="1">
-        <v>393.8458910329</v>
+        <v>393.8458898431</v>
       </c>
       <c r="F96" t="s">
         <v>8</v>
       </c>
       <c r="G96">
         <v>1.0</v>
       </c>
       <c r="H96" s="1">
-        <v>1387912.92</v>
+        <v>1330017.57</v>
       </c>
       <c r="I96" s="1">
-        <v>-70994.12</v>
+        <v>-108725.52</v>
       </c>
       <c r="J96" s="1">
-        <v>-5.1151710584263</v>
+        <v>-8.1747431351602</v>
       </c>
       <c r="K96">
         <v>0.0</v>
       </c>
       <c r="L96">
         <v>0.0</v>
       </c>
       <c r="M96" s="1">
-        <v>1316918.8</v>
+        <v>1221292.05</v>
       </c>
       <c r="N96" s="1">
-        <v>1316918.8</v>
+        <v>1221292.05</v>
       </c>
       <c r="O96" s="1">
-        <v>0.38</v>
+        <v>0.34</v>
       </c>
       <c r="P96">
         <v>1</v>
       </c>
     </row>
     <row r="97" spans="1:16">
       <c r="A97" t="s">
         <v>224</v>
       </c>
       <c r="B97" t="s">
         <v>225</v>
       </c>
       <c r="C97" s="1">
-        <v>20408.0</v>
+        <v>19556.0</v>
       </c>
       <c r="D97" s="1">
-        <v>25.39</v>
+        <v>25.11</v>
       </c>
       <c r="E97" s="1">
-        <v>20.7341679733</v>
+        <v>20.7341680303</v>
       </c>
       <c r="F97" t="s">
         <v>8</v>
       </c>
       <c r="G97">
         <v>1.0</v>
       </c>
       <c r="H97" s="1">
-        <v>423142.9</v>
+        <v>405477.39</v>
       </c>
       <c r="I97" s="1">
-        <v>95016.22</v>
+        <v>85573.77</v>
       </c>
       <c r="J97" s="1">
-        <v>22.454877536643</v>
+        <v>21.104449251782</v>
       </c>
       <c r="K97">
         <v>0.0</v>
       </c>
       <c r="L97">
         <v>0.0</v>
       </c>
       <c r="M97" s="1">
-        <v>518159.12</v>
+        <v>491051.16</v>
       </c>
       <c r="N97" s="1">
-        <v>518159.12</v>
+        <v>491051.16</v>
       </c>
       <c r="O97" s="1">
-        <v>0.15</v>
+        <v>0.14</v>
       </c>
       <c r="P97">
         <v>1</v>
       </c>
     </row>
     <row r="98" spans="1:16">
       <c r="A98" t="s">
         <v>226</v>
       </c>
       <c r="B98" t="s">
         <v>227</v>
       </c>
       <c r="C98" s="1">
-        <v>3757.0</v>
+        <v>3600.0</v>
       </c>
       <c r="D98" s="1">
-        <v>454.75</v>
+        <v>472.6</v>
       </c>
       <c r="E98" s="1">
-        <v>622.3821506521</v>
+        <v>622.38215</v>
       </c>
       <c r="F98" t="s">
         <v>8</v>
       </c>
       <c r="G98">
         <v>1.0</v>
       </c>
       <c r="H98" s="1">
-        <v>2338289.74</v>
+        <v>2240575.74</v>
       </c>
       <c r="I98" s="1">
-        <v>-629793.99</v>
+        <v>-539215.74</v>
       </c>
       <c r="J98" s="1">
-        <v>-26.933958577777</v>
+        <v>-24.065945657343</v>
       </c>
       <c r="K98">
         <v>0.0</v>
       </c>
       <c r="L98">
         <v>0.0</v>
       </c>
       <c r="M98" s="1">
-        <v>1708495.75</v>
+        <v>1701360.0</v>
       </c>
       <c r="N98" s="1">
-        <v>1708495.75</v>
+        <v>1701360.0</v>
       </c>
       <c r="O98" s="1">
-        <v>0.49</v>
+        <v>0.48</v>
       </c>
       <c r="P98">
         <v>1</v>
       </c>
     </row>
     <row r="99" spans="1:16">
       <c r="A99" t="s">
         <v>228</v>
       </c>
       <c r="B99" t="s">
         <v>229</v>
       </c>
       <c r="C99" s="1">
-        <v>10709.0</v>
+        <v>10262.0</v>
       </c>
       <c r="D99" s="1">
-        <v>49.03</v>
+        <v>50.12</v>
       </c>
       <c r="E99" s="1">
-        <v>58.6957017462</v>
+        <v>58.6957016176</v>
       </c>
       <c r="F99" t="s">
         <v>8</v>
       </c>
       <c r="G99">
         <v>1.0</v>
       </c>
       <c r="H99" s="1">
-        <v>628572.27</v>
+        <v>602335.29</v>
       </c>
       <c r="I99" s="1">
-        <v>-103510.0</v>
+        <v>-88003.85</v>
       </c>
       <c r="J99" s="1">
-        <v>-16.467477956035</v>
+        <v>-14.610442300334</v>
       </c>
       <c r="K99">
         <v>0.0</v>
       </c>
       <c r="L99">
         <v>0.0</v>
       </c>
       <c r="M99" s="1">
-        <v>525062.27</v>
+        <v>514331.44</v>
       </c>
       <c r="N99" s="1">
-        <v>525062.27</v>
+        <v>514331.44</v>
       </c>
       <c r="O99" s="1">
-        <v>0.15</v>
+        <v>0.14</v>
       </c>
       <c r="P99">
         <v>1</v>
       </c>
     </row>
     <row r="100" spans="1:16">
       <c r="A100" t="s">
         <v>230</v>
       </c>
       <c r="B100" t="s">
         <v>231</v>
       </c>
       <c r="C100" s="1">
-        <v>5062.0</v>
+        <v>4851.0</v>
       </c>
       <c r="D100" s="1">
-        <v>111.45</v>
+        <v>128.6</v>
       </c>
       <c r="E100" s="1">
-        <v>127.6689016199</v>
+        <v>127.6689012575</v>
       </c>
       <c r="F100" t="s">
         <v>8</v>
       </c>
       <c r="G100">
         <v>1.0</v>
       </c>
       <c r="H100" s="1">
-        <v>646259.98</v>
+        <v>619321.84</v>
       </c>
       <c r="I100" s="1">
-        <v>-82100.08</v>
+        <v>4516.76</v>
       </c>
       <c r="J100" s="1">
-        <v>-12.703878089434</v>
+        <v>0.72930739855711</v>
       </c>
       <c r="K100">
         <v>0.0</v>
       </c>
       <c r="L100">
         <v>0.0</v>
       </c>
       <c r="M100" s="1">
-        <v>564159.9</v>
+        <v>623838.6</v>
       </c>
       <c r="N100" s="1">
-        <v>564159.9</v>
+        <v>623838.6</v>
       </c>
       <c r="O100" s="1">
-        <v>0.16</v>
+        <v>0.18</v>
       </c>
       <c r="P100">
         <v>1</v>
       </c>
     </row>
     <row r="101" spans="1:16">
       <c r="A101" t="s">
         <v>232</v>
       </c>
       <c r="B101" t="s">
         <v>233</v>
       </c>
       <c r="C101" s="1">
         <v>9223.0</v>
       </c>
       <c r="D101" s="1">
-        <v>14.55</v>
+        <v>15.48</v>
       </c>
       <c r="E101" s="1">
         <v>11.7747652608</v>
       </c>
       <c r="F101" t="s">
         <v>8</v>
       </c>
       <c r="G101">
         <v>1.0</v>
       </c>
       <c r="H101" s="1">
         <v>108598.66</v>
       </c>
       <c r="I101" s="1">
-        <v>25595.99</v>
+        <v>34173.38</v>
       </c>
       <c r="J101" s="1">
-        <v>23.569342384151</v>
+        <v>31.467589010767</v>
       </c>
       <c r="K101">
         <v>0.0</v>
       </c>
       <c r="L101">
         <v>0.0</v>
       </c>
       <c r="M101" s="1">
-        <v>134194.65</v>
+        <v>142772.04</v>
       </c>
       <c r="N101" s="1">
-        <v>134194.65</v>
+        <v>142772.04</v>
       </c>
       <c r="O101" s="1">
         <v>0.04</v>
       </c>
       <c r="P101">
         <v>1</v>
       </c>
     </row>
     <row r="102" spans="1:16">
       <c r="A102" t="s">
         <v>234</v>
       </c>
       <c r="B102" t="s">
         <v>235</v>
       </c>
       <c r="C102" s="1">
-        <v>9824.0</v>
+        <v>9414.0</v>
       </c>
       <c r="D102" s="1">
-        <v>53.58</v>
+        <v>51.52</v>
       </c>
       <c r="E102" s="1">
-        <v>52.1668179967</v>
+        <v>52.1668175058</v>
       </c>
       <c r="F102" t="s">
         <v>8</v>
       </c>
       <c r="G102">
         <v>1.0</v>
       </c>
       <c r="H102" s="1">
-        <v>512486.82</v>
+        <v>491098.42</v>
       </c>
       <c r="I102" s="1">
-        <v>13883.1</v>
+        <v>-6089.14</v>
       </c>
       <c r="J102" s="1">
-        <v>2.708967227684</v>
+        <v>-1.2399021768386</v>
       </c>
       <c r="K102">
         <v>0.0</v>
       </c>
       <c r="L102">
         <v>0.0</v>
       </c>
       <c r="M102" s="1">
-        <v>526369.92</v>
+        <v>485009.28</v>
       </c>
       <c r="N102" s="1">
-        <v>526369.92</v>
+        <v>485009.28</v>
       </c>
       <c r="O102" s="1">
-        <v>0.15</v>
+        <v>0.14</v>
       </c>
       <c r="P102">
         <v>1</v>
       </c>
     </row>
     <row r="103" spans="1:16">
       <c r="A103" t="s">
         <v>236</v>
       </c>
       <c r="B103" t="s">
         <v>237</v>
       </c>
       <c r="C103" s="1">
-        <v>959.0</v>
+        <v>919.0</v>
       </c>
       <c r="D103" s="1">
-        <v>544.2</v>
+        <v>469.0</v>
       </c>
       <c r="E103" s="1">
-        <v>231.3849635036</v>
+        <v>231.3849619151</v>
       </c>
       <c r="F103" t="s">
         <v>8</v>
       </c>
       <c r="G103">
         <v>1.0</v>
       </c>
       <c r="H103" s="1">
-        <v>221898.18</v>
+        <v>212642.78</v>
       </c>
       <c r="I103" s="1">
-        <v>299989.62</v>
+        <v>218368.22</v>
       </c>
       <c r="J103" s="1">
-        <v>135.19246530098</v>
+        <v>102.69251558882</v>
       </c>
       <c r="K103">
         <v>0.0</v>
       </c>
       <c r="L103">
         <v>0.0</v>
       </c>
       <c r="M103" s="1">
-        <v>521887.8</v>
+        <v>431011.0</v>
       </c>
       <c r="N103" s="1">
-        <v>521887.8</v>
+        <v>431011.0</v>
       </c>
       <c r="O103" s="1">
-        <v>0.15</v>
+        <v>0.12</v>
       </c>
       <c r="P103">
         <v>1</v>
       </c>
     </row>
     <row r="104" spans="1:16">
       <c r="A104" t="s">
         <v>238</v>
       </c>
       <c r="B104" t="s">
         <v>239</v>
       </c>
       <c r="C104" s="1">
-        <v>102057.0</v>
+        <v>97791.0</v>
       </c>
       <c r="D104" s="1">
-        <v>3.858</v>
+        <v>3.382</v>
       </c>
       <c r="E104" s="1">
-        <v>3.4642791773</v>
+        <v>3.4642792281</v>
       </c>
       <c r="F104" t="s">
         <v>8</v>
       </c>
       <c r="G104">
         <v>1.0</v>
       </c>
       <c r="H104" s="1">
-        <v>353553.94</v>
+        <v>338775.33</v>
       </c>
       <c r="I104" s="1">
-        <v>40181.97</v>
+        <v>-8046.17</v>
       </c>
       <c r="J104" s="1">
-        <v>11.365159726406</v>
+        <v>-2.3750755404769</v>
       </c>
       <c r="K104">
         <v>0.0</v>
       </c>
       <c r="L104">
         <v>0.0</v>
       </c>
       <c r="M104" s="1">
-        <v>393735.91</v>
+        <v>330729.16</v>
       </c>
       <c r="N104" s="1">
-        <v>393735.91</v>
+        <v>330729.16</v>
       </c>
       <c r="O104" s="1">
-        <v>0.11</v>
+        <v>0.09</v>
       </c>
       <c r="P104">
         <v>1</v>
       </c>
     </row>
     <row r="105" spans="1:16">
       <c r="A105" t="s">
         <v>240</v>
       </c>
       <c r="B105" t="s">
         <v>241</v>
       </c>
       <c r="C105" s="1">
-        <v>6697.0</v>
+        <v>6417.0</v>
       </c>
       <c r="D105" s="1">
-        <v>73.78</v>
+        <v>75.84</v>
       </c>
       <c r="E105" s="1">
-        <v>69.1969807376</v>
+        <v>69.1969814555</v>
       </c>
       <c r="F105" t="s">
         <v>8</v>
       </c>
       <c r="G105">
         <v>1.0</v>
       </c>
       <c r="H105" s="1">
-        <v>463412.18</v>
+        <v>444037.03</v>
       </c>
       <c r="I105" s="1">
-        <v>30692.48</v>
+        <v>42628.25</v>
       </c>
       <c r="J105" s="1">
-        <v>6.6231491800669</v>
+        <v>9.6001565455025</v>
       </c>
       <c r="K105">
         <v>0.0</v>
       </c>
       <c r="L105">
         <v>0.0</v>
       </c>
       <c r="M105" s="1">
-        <v>494104.66</v>
+        <v>486665.28</v>
       </c>
       <c r="N105" s="1">
-        <v>494104.66</v>
+        <v>486665.28</v>
       </c>
       <c r="O105" s="1">
         <v>0.14</v>
       </c>
       <c r="P105">
         <v>1</v>
       </c>
     </row>
     <row r="106" spans="1:16">
       <c r="A106" t="s">
         <v>242</v>
       </c>
       <c r="B106" t="s">
         <v>243</v>
       </c>
       <c r="C106" s="1">
-        <v>113369.0</v>
+        <v>108630.0</v>
       </c>
       <c r="D106" s="1">
-        <v>9.41</v>
+        <v>13.255</v>
       </c>
       <c r="E106" s="1">
-        <v>4.861892228</v>
+        <v>4.8618922029</v>
       </c>
       <c r="F106" t="s">
         <v>8</v>
       </c>
       <c r="G106">
         <v>1.0</v>
       </c>
       <c r="H106" s="1">
-        <v>551187.86</v>
+        <v>528147.35</v>
       </c>
       <c r="I106" s="1">
-        <v>515614.43</v>
+        <v>911743.3</v>
       </c>
       <c r="J106" s="1">
-        <v>93.546042541648</v>
+        <v>172.63047897523</v>
       </c>
       <c r="K106">
         <v>0.0</v>
       </c>
       <c r="L106">
         <v>0.0</v>
       </c>
       <c r="M106" s="1">
-        <v>1066802.29</v>
+        <v>1439890.65</v>
       </c>
       <c r="N106" s="1">
-        <v>1066802.29</v>
+        <v>1439890.65</v>
       </c>
       <c r="O106" s="1">
-        <v>0.31</v>
+        <v>0.41</v>
       </c>
       <c r="P106">
         <v>1</v>
       </c>
     </row>
     <row r="107" spans="1:16">
       <c r="A107" t="s">
         <v>244</v>
       </c>
       <c r="B107" t="s">
         <v>245</v>
       </c>
       <c r="C107" s="1">
-        <v>48738.0</v>
+        <v>46702.0</v>
       </c>
       <c r="D107" s="1">
-        <v>15.845</v>
+        <v>16.39</v>
       </c>
       <c r="E107" s="1">
-        <v>16.3683481062</v>
+        <v>16.3683480365</v>
       </c>
       <c r="F107" t="s">
         <v>8</v>
       </c>
       <c r="G107">
         <v>1.0</v>
       </c>
       <c r="H107" s="1">
-        <v>797760.55</v>
+        <v>764434.59</v>
       </c>
       <c r="I107" s="1">
-        <v>-25506.94</v>
+        <v>1011.19</v>
       </c>
       <c r="J107" s="1">
-        <v>-3.1973177916607</v>
+        <v>0.13227946684098</v>
       </c>
       <c r="K107">
         <v>0.0</v>
       </c>
       <c r="L107">
         <v>0.0</v>
       </c>
       <c r="M107" s="1">
-        <v>772253.61</v>
+        <v>765445.78</v>
       </c>
       <c r="N107" s="1">
-        <v>772253.61</v>
+        <v>765445.78</v>
       </c>
       <c r="O107" s="1">
         <v>0.22</v>
       </c>
       <c r="P107">
         <v>1</v>
       </c>
     </row>
     <row r="108" spans="1:16">
       <c r="A108" t="s">
         <v>246</v>
       </c>
       <c r="B108" t="s">
         <v>247</v>
       </c>
       <c r="C108" s="1">
-        <v>2892.0</v>
+        <v>3592.0</v>
       </c>
       <c r="D108" s="1">
-        <v>4795.69</v>
+        <v>4802.41</v>
       </c>
       <c r="E108" s="1">
-        <v>4783.1631466113</v>
+        <v>4789.4929454343</v>
       </c>
       <c r="F108" t="s">
         <v>8</v>
       </c>
       <c r="G108">
         <v>1.0</v>
       </c>
       <c r="H108" s="1">
-        <v>13832907.82</v>
+        <v>17203858.66</v>
       </c>
       <c r="I108" s="1">
-        <v>36227.66</v>
+        <v>46398.06</v>
       </c>
       <c r="J108" s="1">
-        <v>0.26189475467783</v>
+        <v>0.26969565907838</v>
       </c>
       <c r="K108">
         <v>0.0</v>
       </c>
       <c r="L108">
         <v>0.0</v>
       </c>
       <c r="M108" s="1">
-        <v>13869135.48</v>
+        <v>17250256.72</v>
       </c>
       <c r="N108" s="1">
-        <v>13869135.48</v>
+        <v>17250256.72</v>
       </c>
       <c r="O108" s="1">
-        <v>3.99</v>
+        <v>4.86</v>
       </c>
       <c r="P108">
         <v>1</v>
       </c>
     </row>
     <row r="109" spans="1:16">
       <c r="A109" t="s">
         <v>248</v>
       </c>
       <c r="B109" t="s">
         <v>249</v>
       </c>
       <c r="C109" s="1">
-        <v>41310.0</v>
+        <v>39584.0</v>
       </c>
       <c r="D109" s="1">
-        <v>17.515</v>
+        <v>18.205</v>
       </c>
       <c r="E109" s="1">
-        <v>18.1663132413</v>
+        <v>18.1663131568</v>
       </c>
       <c r="F109" t="s">
         <v>8</v>
       </c>
       <c r="G109">
         <v>1.0</v>
       </c>
       <c r="H109" s="1">
-        <v>750450.4</v>
+        <v>719095.34</v>
       </c>
       <c r="I109" s="1">
-        <v>-26905.75</v>
+        <v>1531.38</v>
       </c>
       <c r="J109" s="1">
-        <v>-3.585280253032</v>
+        <v>0.21295924404127</v>
       </c>
       <c r="K109">
         <v>0.0</v>
       </c>
       <c r="L109">
         <v>0.0</v>
       </c>
       <c r="M109" s="1">
-        <v>723544.65</v>
+        <v>720626.72</v>
       </c>
       <c r="N109" s="1">
-        <v>723544.65</v>
+        <v>720626.72</v>
       </c>
       <c r="O109" s="1">
-        <v>0.21</v>
+        <v>0.2</v>
       </c>
       <c r="P109">
         <v>1</v>
       </c>
     </row>
     <row r="110" spans="1:16">
       <c r="A110" t="s">
         <v>250</v>
       </c>
       <c r="B110" t="s">
         <v>251</v>
       </c>
       <c r="C110" s="1">
         <v>3968.0</v>
       </c>
       <c r="D110" s="1">
-        <v>66.85</v>
+        <v>71.25</v>
       </c>
       <c r="E110" s="1">
         <v>67.7922379032</v>
       </c>
       <c r="F110" t="s">
         <v>8</v>
       </c>
       <c r="G110">
         <v>1.0</v>
       </c>
       <c r="H110" s="1">
         <v>268999.6</v>
       </c>
       <c r="I110" s="1">
-        <v>-3738.8</v>
+        <v>13720.4</v>
       </c>
       <c r="J110" s="1">
-        <v>-1.3898905425882</v>
+        <v>5.100528030525</v>
       </c>
       <c r="K110">
         <v>0.0</v>
       </c>
       <c r="L110">
         <v>0.0</v>
       </c>
       <c r="M110" s="1">
-        <v>265260.8</v>
+        <v>282720.0</v>
       </c>
       <c r="N110" s="1">
-        <v>265260.8</v>
+        <v>282720.0</v>
       </c>
       <c r="O110" s="1">
         <v>0.08</v>
       </c>
       <c r="P110">
         <v>1</v>
       </c>
     </row>
     <row r="111" spans="1:16">
       <c r="A111" t="s">
         <v>252</v>
       </c>
       <c r="B111" t="s">
         <v>253</v>
       </c>
       <c r="C111" s="1">
         <v>13695.0</v>
       </c>
       <c r="D111" s="1">
-        <v>22.5</v>
+        <v>25.02</v>
       </c>
       <c r="E111" s="1">
         <v>22.6299342826</v>
       </c>
       <c r="F111" t="s">
         <v>8</v>
       </c>
       <c r="G111">
         <v>1.0</v>
       </c>
       <c r="H111" s="1">
         <v>309916.95</v>
       </c>
       <c r="I111" s="1">
-        <v>-1779.45</v>
+        <v>32731.95</v>
       </c>
       <c r="J111" s="1">
-        <v>-0.5741699510143</v>
+        <v>10.561523014472</v>
       </c>
       <c r="K111">
         <v>0.0</v>
       </c>
       <c r="L111">
         <v>0.0</v>
       </c>
       <c r="M111" s="1">
-        <v>308137.5</v>
+        <v>342648.9</v>
       </c>
       <c r="N111" s="1">
-        <v>308137.5</v>
+        <v>342648.9</v>
       </c>
       <c r="O111" s="1">
-        <v>0.09</v>
+        <v>0.1</v>
       </c>
       <c r="P111">
         <v>1</v>
       </c>
     </row>
     <row r="112" spans="1:16">
       <c r="A112" t="s">
         <v>254</v>
       </c>
       <c r="B112" t="s">
         <v>255</v>
       </c>
       <c r="C112" s="1">
-        <v>8319.0</v>
+        <v>7971.0</v>
       </c>
       <c r="D112" s="1">
-        <v>40.745</v>
+        <v>39.06</v>
       </c>
       <c r="E112" s="1">
-        <v>30.5060259647</v>
+        <v>30.5060255928</v>
       </c>
       <c r="F112" t="s">
         <v>8</v>
       </c>
       <c r="G112">
         <v>1.0</v>
       </c>
       <c r="H112" s="1">
-        <v>253779.63</v>
+        <v>243163.53</v>
       </c>
       <c r="I112" s="1">
-        <v>85178.03</v>
+        <v>68183.73</v>
       </c>
       <c r="J112" s="1">
-        <v>33.563777360697</v>
+        <v>28.040278079529</v>
       </c>
       <c r="K112">
         <v>0.0</v>
       </c>
       <c r="L112">
         <v>0.0</v>
       </c>
       <c r="M112" s="1">
-        <v>338957.66</v>
+        <v>311347.26</v>
       </c>
       <c r="N112" s="1">
-        <v>338957.66</v>
+        <v>311347.26</v>
       </c>
       <c r="O112" s="1">
-        <v>0.1</v>
+        <v>0.09</v>
       </c>
       <c r="P112">
         <v>1</v>
       </c>
     </row>
     <row r="113" spans="1:16">
       <c r="A113" t="s">
         <v>256</v>
       </c>
       <c r="B113" t="s">
         <v>257</v>
       </c>
       <c r="C113" s="1">
         <v>6325.0</v>
       </c>
       <c r="D113" s="1">
-        <v>18.32</v>
+        <v>15.27</v>
       </c>
       <c r="E113" s="1">
         <v>16.36</v>
       </c>
       <c r="F113" t="s">
         <v>8</v>
       </c>
       <c r="G113">
         <v>1.0</v>
       </c>
       <c r="H113" s="1">
         <v>103477.0</v>
       </c>
       <c r="I113" s="1">
-        <v>12397.0</v>
+        <v>-6894.25</v>
       </c>
       <c r="J113" s="1">
-        <v>11.9804400978</v>
+        <v>-6.6625916870416</v>
       </c>
       <c r="K113">
         <v>0.0</v>
       </c>
       <c r="L113">
         <v>0.0</v>
       </c>
       <c r="M113" s="1">
-        <v>115874.0</v>
+        <v>96582.75</v>
       </c>
       <c r="N113" s="1">
-        <v>115874.0</v>
+        <v>96582.75</v>
       </c>
       <c r="O113" s="1">
         <v>0.03</v>
       </c>
       <c r="P113">
         <v>1</v>
       </c>
     </row>
     <row r="114" spans="1:16">
       <c r="A114" t="s">
         <v>258</v>
       </c>
       <c r="B114" t="s">
         <v>259</v>
       </c>
       <c r="C114" s="1">
         <v>4377.0</v>
       </c>
       <c r="D114" s="1">
-        <v>25.0</v>
+        <v>28.78</v>
       </c>
       <c r="E114" s="1">
         <v>23.76</v>
       </c>
       <c r="F114" t="s">
         <v>8</v>
       </c>
       <c r="G114">
         <v>1.0</v>
       </c>
       <c r="H114" s="1">
         <v>103997.52</v>
       </c>
       <c r="I114" s="1">
-        <v>5427.48</v>
+        <v>21972.54</v>
       </c>
       <c r="J114" s="1">
-        <v>5.2188552188552</v>
+        <v>21.127946127946</v>
       </c>
       <c r="K114">
         <v>0.0</v>
       </c>
       <c r="L114">
         <v>0.0</v>
       </c>
       <c r="M114" s="1">
-        <v>109425.0</v>
+        <v>125970.06</v>
       </c>
       <c r="N114" s="1">
-        <v>109425.0</v>
+        <v>125970.06</v>
       </c>
       <c r="O114" s="1">
-        <v>0.03</v>
+        <v>0.04</v>
       </c>
       <c r="P114">
         <v>1</v>
       </c>
     </row>
     <row r="115" spans="1:16">
       <c r="A115" t="s">
         <v>260</v>
       </c>
       <c r="B115" t="s">
         <v>261</v>
       </c>
       <c r="C115" s="1">
-        <v>11659.0</v>
+        <v>11172.0</v>
       </c>
       <c r="D115" s="1">
-        <v>29.125</v>
+        <v>30.5</v>
       </c>
       <c r="E115" s="1">
-        <v>41.6283043143</v>
+        <v>41.6283046903</v>
       </c>
       <c r="F115" t="s">
         <v>8</v>
       </c>
       <c r="G115">
         <v>1.0</v>
       </c>
       <c r="H115" s="1">
-        <v>485344.4</v>
+        <v>465071.42</v>
       </c>
       <c r="I115" s="1">
-        <v>-145776.02</v>
+        <v>-124325.42</v>
       </c>
       <c r="J115" s="1">
-        <v>-30.035582979839</v>
+        <v>-26.73254357363</v>
       </c>
       <c r="K115">
         <v>0.0</v>
       </c>
       <c r="L115">
         <v>0.0</v>
       </c>
       <c r="M115" s="1">
-        <v>339568.38</v>
+        <v>340746.0</v>
       </c>
       <c r="N115" s="1">
-        <v>339568.38</v>
+        <v>340746.0</v>
       </c>
       <c r="O115" s="1">
         <v>0.1</v>
       </c>
       <c r="P115">
         <v>1</v>
       </c>
     </row>
     <row r="116" spans="1:16">
       <c r="A116" t="s">
         <v>262</v>
       </c>
       <c r="B116" t="s">
         <v>263</v>
       </c>
       <c r="C116" s="1">
         <v>3814.0</v>
       </c>
       <c r="D116" s="1">
-        <v>25.18</v>
+        <v>26.1</v>
       </c>
       <c r="E116" s="1">
         <v>27.83</v>
       </c>
       <c r="F116" t="s">
         <v>8</v>
       </c>
       <c r="G116">
         <v>1.0</v>
       </c>
       <c r="H116" s="1">
         <v>106143.62</v>
       </c>
       <c r="I116" s="1">
-        <v>-10107.1</v>
+        <v>-6598.22</v>
       </c>
       <c r="J116" s="1">
-        <v>-9.5220984549048</v>
+        <v>-6.2163133309378</v>
       </c>
       <c r="K116">
         <v>0.0</v>
       </c>
       <c r="L116">
         <v>0.0</v>
       </c>
       <c r="M116" s="1">
-        <v>96036.52</v>
+        <v>99545.4</v>
       </c>
       <c r="N116" s="1">
-        <v>96036.52</v>
+        <v>99545.4</v>
       </c>
       <c r="O116" s="1">
         <v>0.03</v>
       </c>
       <c r="P116">
         <v>1</v>
       </c>
     </row>
     <row r="117" spans="1:16">
       <c r="A117" t="s">
         <v>264</v>
       </c>
       <c r="B117" t="s">
         <v>265</v>
       </c>
       <c r="C117" s="1">
         <v>1154.0</v>
       </c>
       <c r="D117" s="1">
-        <v>92.5</v>
+        <v>104.9</v>
       </c>
       <c r="E117" s="1">
         <v>90.699982669</v>
       </c>
       <c r="F117" t="s">
         <v>8</v>
       </c>
       <c r="G117">
         <v>1.0</v>
       </c>
       <c r="H117" s="1">
         <v>104667.78</v>
       </c>
       <c r="I117" s="1">
-        <v>2077.22</v>
+        <v>16386.82</v>
       </c>
       <c r="J117" s="1">
-        <v>1.9845839856353</v>
+        <v>15.656030919926</v>
       </c>
       <c r="K117">
         <v>0.0</v>
       </c>
       <c r="L117">
         <v>0.0</v>
       </c>
       <c r="M117" s="1">
-        <v>106745.0</v>
+        <v>121054.6</v>
       </c>
       <c r="N117" s="1">
-        <v>106745.0</v>
+        <v>121054.6</v>
       </c>
       <c r="O117" s="1">
         <v>0.03</v>
       </c>
       <c r="P117">
         <v>1</v>
       </c>
     </row>
     <row r="118" spans="1:16">
       <c r="A118" t="s">
         <v>266</v>
       </c>
       <c r="B118" t="s">
         <v>267</v>
       </c>
       <c r="C118" s="1">
         <v>3328.0</v>
       </c>
       <c r="D118" s="1">
-        <v>34.31</v>
+        <v>36.69</v>
       </c>
       <c r="E118" s="1">
         <v>36.87</v>
       </c>
       <c r="F118" t="s">
         <v>8</v>
       </c>
       <c r="G118">
         <v>1.0</v>
       </c>
       <c r="H118" s="1">
         <v>122703.36</v>
       </c>
       <c r="I118" s="1">
-        <v>-8519.68</v>
+        <v>-599.04</v>
       </c>
       <c r="J118" s="1">
-        <v>-6.9433143477082</v>
+        <v>-0.48820179007323</v>
       </c>
       <c r="K118">
         <v>0.0</v>
       </c>
       <c r="L118">
         <v>0.0</v>
       </c>
       <c r="M118" s="1">
-        <v>114183.68</v>
+        <v>122104.32</v>
       </c>
       <c r="N118" s="1">
-        <v>114183.68</v>
+        <v>122104.32</v>
       </c>
       <c r="O118" s="1">
         <v>0.03</v>
       </c>
       <c r="P118">
         <v>1</v>
       </c>
     </row>
     <row r="119" spans="1:16">
       <c r="A119" t="s">
         <v>268</v>
       </c>
       <c r="B119" t="s">
         <v>269</v>
       </c>
       <c r="C119" s="1">
-        <v>5215.0</v>
+        <v>4997.0</v>
       </c>
       <c r="D119" s="1">
-        <v>271.3</v>
+        <v>285.0</v>
       </c>
       <c r="E119" s="1">
-        <v>238.7518005753</v>
+        <v>238.7518010806</v>
       </c>
       <c r="F119" t="s">
         <v>8</v>
       </c>
       <c r="G119">
         <v>1.0</v>
       </c>
       <c r="H119" s="1">
-        <v>1245090.64</v>
+        <v>1193042.75</v>
       </c>
       <c r="I119" s="1">
-        <v>169738.86</v>
+        <v>231102.25</v>
       </c>
       <c r="J119" s="1">
-        <v>13.632650872711</v>
+        <v>19.370827239845</v>
       </c>
       <c r="K119">
         <v>0.0</v>
       </c>
       <c r="L119">
         <v>0.0</v>
       </c>
       <c r="M119" s="1">
-        <v>1414829.5</v>
+        <v>1424145.0</v>
       </c>
       <c r="N119" s="1">
-        <v>1414829.5</v>
+        <v>1424145.0</v>
       </c>
       <c r="O119" s="1">
-        <v>0.41</v>
+        <v>0.4</v>
       </c>
       <c r="P119">
         <v>1</v>
       </c>
     </row>
     <row r="120" spans="1:16">
       <c r="A120" t="s">
         <v>270</v>
       </c>
       <c r="B120" t="s">
         <v>271</v>
       </c>
       <c r="C120" s="1">
-        <v>175157.0</v>
+        <v>167833.0</v>
       </c>
       <c r="D120" s="1">
-        <v>4.585</v>
+        <v>4.23</v>
       </c>
       <c r="E120" s="1">
-        <v>2.6349516719</v>
+        <v>2.6349516484</v>
       </c>
       <c r="F120" t="s">
         <v>8</v>
       </c>
       <c r="G120">
         <v>1.0</v>
       </c>
       <c r="H120" s="1">
-        <v>461530.23</v>
+        <v>442231.84</v>
       </c>
       <c r="I120" s="1">
-        <v>341564.62</v>
+        <v>267701.75</v>
       </c>
       <c r="J120" s="1">
-        <v>74.00698758129</v>
+        <v>60.534255064041</v>
       </c>
       <c r="K120">
         <v>0.0</v>
       </c>
       <c r="L120">
         <v>0.0</v>
       </c>
       <c r="M120" s="1">
-        <v>803094.85</v>
+        <v>709933.59</v>
       </c>
       <c r="N120" s="1">
-        <v>803094.85</v>
+        <v>709933.59</v>
       </c>
       <c r="O120" s="1">
-        <v>0.23</v>
+        <v>0.2</v>
       </c>
       <c r="P120">
         <v>1</v>
       </c>
     </row>
     <row r="121" spans="1:16">
       <c r="A121" t="s">
         <v>272</v>
       </c>
       <c r="B121" t="s">
         <v>273</v>
       </c>
       <c r="C121" s="1">
-        <v>37343.0</v>
+        <v>35783.0</v>
       </c>
       <c r="D121" s="1">
-        <v>8.812</v>
+        <v>9.246</v>
       </c>
       <c r="E121" s="1">
-        <v>9.3794430014</v>
+        <v>9.3794430316</v>
       </c>
       <c r="F121" t="s">
         <v>8</v>
       </c>
       <c r="G121">
         <v>1.0</v>
       </c>
       <c r="H121" s="1">
-        <v>350256.54</v>
+        <v>335624.61</v>
       </c>
       <c r="I121" s="1">
-        <v>-21190.02</v>
+        <v>-4774.99</v>
       </c>
       <c r="J121" s="1">
-        <v>-6.0498570562023</v>
+        <v>-1.4227174818915</v>
       </c>
       <c r="K121">
         <v>0.0</v>
       </c>
       <c r="L121">
         <v>0.0</v>
       </c>
       <c r="M121" s="1">
-        <v>329066.52</v>
+        <v>330849.62</v>
       </c>
       <c r="N121" s="1">
-        <v>329066.52</v>
+        <v>330849.62</v>
       </c>
       <c r="O121" s="1">
         <v>0.09</v>
       </c>
       <c r="P121">
         <v>1</v>
       </c>
     </row>
     <row r="122" spans="1:16">
       <c r="A122" t="s">
         <v>274</v>
       </c>
       <c r="B122" t="s">
         <v>275</v>
       </c>
       <c r="C122" s="1">
-        <v>17054.0</v>
+        <v>16342.0</v>
       </c>
       <c r="D122" s="1">
-        <v>78.89</v>
+        <v>76.88</v>
       </c>
       <c r="E122" s="1">
-        <v>92.0147220593</v>
+        <v>92.0147221882</v>
       </c>
       <c r="F122" t="s">
         <v>8</v>
       </c>
       <c r="G122">
         <v>1.0</v>
       </c>
       <c r="H122" s="1">
-        <v>1569219.07</v>
+        <v>1503704.59</v>
       </c>
       <c r="I122" s="1">
-        <v>-223829.01</v>
+        <v>-247331.63</v>
       </c>
       <c r="J122" s="1">
-        <v>-14.263719723977</v>
+        <v>-16.44815289152</v>
       </c>
       <c r="K122">
         <v>0.0</v>
       </c>
       <c r="L122">
         <v>0.0</v>
       </c>
       <c r="M122" s="1">
-        <v>1345390.06</v>
+        <v>1256372.96</v>
       </c>
       <c r="N122" s="1">
-        <v>1345390.06</v>
+        <v>1256372.96</v>
       </c>
       <c r="O122" s="1">
-        <v>0.39</v>
+        <v>0.35</v>
       </c>
       <c r="P122">
         <v>1</v>
       </c>
     </row>
     <row r="123" spans="1:16">
       <c r="A123" t="s">
         <v>276</v>
       </c>
       <c r="B123" t="s">
         <v>277</v>
       </c>
       <c r="C123" s="1">
-        <v>15270.0</v>
+        <v>14632.0</v>
       </c>
       <c r="D123" s="1">
-        <v>148.88</v>
+        <v>151.78</v>
       </c>
       <c r="E123" s="1">
-        <v>168.600745907</v>
+        <v>168.600745626</v>
       </c>
       <c r="F123" t="s">
         <v>8</v>
       </c>
       <c r="G123">
         <v>1.0</v>
       </c>
       <c r="H123" s="1">
-        <v>2574533.39</v>
+        <v>2466966.11</v>
       </c>
       <c r="I123" s="1">
-        <v>-301135.79</v>
+        <v>-246121.15</v>
       </c>
       <c r="J123" s="1">
-        <v>-11.69671332171</v>
+        <v>-9.976673331763</v>
       </c>
       <c r="K123">
         <v>0.0</v>
       </c>
       <c r="L123">
         <v>0.0</v>
       </c>
       <c r="M123" s="1">
-        <v>2273397.6</v>
+        <v>2220844.96</v>
       </c>
       <c r="N123" s="1">
-        <v>2273397.6</v>
+        <v>2220844.96</v>
       </c>
       <c r="O123" s="1">
-        <v>0.65</v>
+        <v>0.63</v>
       </c>
       <c r="P123">
         <v>1</v>
       </c>
     </row>
     <row r="124" spans="1:16">
       <c r="A124" t="s">
         <v>278</v>
       </c>
       <c r="B124" t="s">
         <v>279</v>
       </c>
       <c r="C124" s="1">
-        <v>34490.0</v>
+        <v>33049.0</v>
       </c>
       <c r="D124" s="1">
-        <v>36.02</v>
+        <v>34.82</v>
       </c>
       <c r="E124" s="1">
-        <v>32.6412792114</v>
+        <v>32.6412793125</v>
       </c>
       <c r="F124" t="s">
         <v>8</v>
       </c>
       <c r="G124">
         <v>1.0</v>
       </c>
       <c r="H124" s="1">
-        <v>1125797.72</v>
+        <v>1078761.64</v>
       </c>
       <c r="I124" s="1">
-        <v>116532.08</v>
+        <v>72004.54</v>
       </c>
       <c r="J124" s="1">
-        <v>10.351067330284</v>
+        <v>6.6747404922555</v>
       </c>
       <c r="K124">
         <v>0.0</v>
       </c>
       <c r="L124">
         <v>0.0</v>
       </c>
       <c r="M124" s="1">
-        <v>1242329.8</v>
+        <v>1150766.18</v>
       </c>
       <c r="N124" s="1">
-        <v>1242329.8</v>
+        <v>1150766.18</v>
       </c>
       <c r="O124" s="1">
-        <v>0.36</v>
+        <v>0.32</v>
       </c>
       <c r="P124">
         <v>1</v>
       </c>
     </row>
     <row r="125" spans="1:16">
       <c r="A125" t="s">
         <v>280</v>
       </c>
       <c r="B125" t="s">
         <v>281</v>
       </c>
       <c r="C125" s="1">
-        <v>9037.0</v>
+        <v>8660.0</v>
       </c>
       <c r="D125" s="1">
-        <v>270.8</v>
+        <v>269.05</v>
       </c>
       <c r="E125" s="1">
-        <v>149.3060993693</v>
+        <v>149.3060993072</v>
       </c>
       <c r="F125" t="s">
         <v>8</v>
       </c>
       <c r="G125">
         <v>1.0</v>
       </c>
       <c r="H125" s="1">
-        <v>1349279.22</v>
+        <v>1292990.82</v>
       </c>
       <c r="I125" s="1">
-        <v>1097940.38</v>
+        <v>1036982.18</v>
       </c>
       <c r="J125" s="1">
-        <v>81.372362645591</v>
+        <v>80.200273966369</v>
       </c>
       <c r="K125">
         <v>0.0</v>
       </c>
       <c r="L125">
         <v>0.0</v>
       </c>
       <c r="M125" s="1">
-        <v>2447219.6</v>
+        <v>2329973.0</v>
       </c>
       <c r="N125" s="1">
-        <v>2447219.6</v>
+        <v>2329973.0</v>
       </c>
       <c r="O125" s="1">
-        <v>0.7</v>
+        <v>0.66</v>
       </c>
       <c r="P125">
         <v>1</v>
       </c>
     </row>
     <row r="126" spans="1:16">
       <c r="A126" t="s">
         <v>282</v>
       </c>
       <c r="B126" t="s">
         <v>283</v>
       </c>
       <c r="C126" s="1">
-        <v>12354.0</v>
+        <v>11838.0</v>
       </c>
       <c r="D126" s="1">
-        <v>172.98</v>
+        <v>175.42</v>
       </c>
       <c r="E126" s="1">
-        <v>127.0068682208</v>
+        <v>127.0068685589</v>
       </c>
       <c r="F126" t="s">
         <v>8</v>
       </c>
       <c r="G126">
         <v>1.0</v>
       </c>
       <c r="H126" s="1">
-        <v>1569042.85</v>
+        <v>1503507.31</v>
       </c>
       <c r="I126" s="1">
-        <v>567952.07</v>
+        <v>573114.65</v>
       </c>
       <c r="J126" s="1">
-        <v>36.197358791062</v>
+        <v>38.118514368913</v>
       </c>
       <c r="K126">
         <v>0.0</v>
       </c>
       <c r="L126">
         <v>0.0</v>
       </c>
       <c r="M126" s="1">
-        <v>2136994.92</v>
+        <v>2076621.96</v>
       </c>
       <c r="N126" s="1">
-        <v>2136994.92</v>
+        <v>2076621.96</v>
       </c>
       <c r="O126" s="1">
-        <v>0.61</v>
+        <v>0.59</v>
       </c>
       <c r="P126">
         <v>1</v>
       </c>
     </row>
     <row r="127" spans="1:16">
       <c r="A127" t="s">
         <v>284</v>
       </c>
       <c r="B127" t="s">
         <v>285</v>
       </c>
       <c r="C127" s="1">
-        <v>11108.0</v>
+        <v>10644.0</v>
       </c>
       <c r="D127" s="1">
-        <v>251.15</v>
+        <v>268.6</v>
       </c>
       <c r="E127" s="1">
-        <v>186.3645867843</v>
+        <v>186.3645866216</v>
       </c>
       <c r="F127" t="s">
         <v>8</v>
       </c>
       <c r="G127">
         <v>1.0</v>
       </c>
       <c r="H127" s="1">
-        <v>2070137.83</v>
+        <v>1983664.66</v>
       </c>
       <c r="I127" s="1">
-        <v>719636.37</v>
+        <v>875313.74</v>
       </c>
       <c r="J127" s="1">
-        <v>34.762727368738</v>
+        <v>44.126094377262</v>
       </c>
       <c r="K127">
         <v>0.0</v>
       </c>
       <c r="L127">
         <v>0.0</v>
       </c>
       <c r="M127" s="1">
-        <v>2789774.2</v>
+        <v>2858978.4</v>
       </c>
       <c r="N127" s="1">
-        <v>2789774.2</v>
+        <v>2858978.4</v>
       </c>
       <c r="O127" s="1">
-        <v>0.8</v>
+        <v>0.81</v>
       </c>
       <c r="P127">
         <v>1</v>
       </c>
     </row>
     <row r="128" spans="1:16">
       <c r="A128" t="s">
         <v>286</v>
       </c>
       <c r="B128" t="s">
         <v>287</v>
       </c>
       <c r="C128" s="1">
         <v>12576.0</v>
       </c>
       <c r="D128" s="1">
-        <v>20.6</v>
+        <v>20.54</v>
       </c>
       <c r="E128" s="1">
         <v>19.6435734733</v>
       </c>
       <c r="F128" t="s">
         <v>8</v>
       </c>
       <c r="G128">
         <v>1.0</v>
       </c>
       <c r="H128" s="1">
         <v>247037.58</v>
       </c>
       <c r="I128" s="1">
-        <v>12028.02</v>
+        <v>11273.46</v>
       </c>
       <c r="J128" s="1">
-        <v>4.8689029418115</v>
+        <v>4.5634595351849</v>
       </c>
       <c r="K128">
         <v>0.0</v>
       </c>
       <c r="L128">
         <v>0.0</v>
       </c>
       <c r="M128" s="1">
-        <v>259065.6</v>
+        <v>258311.04</v>
       </c>
       <c r="N128" s="1">
-        <v>259065.6</v>
+        <v>258311.04</v>
       </c>
       <c r="O128" s="1">
         <v>0.07</v>
       </c>
       <c r="P128">
         <v>1</v>
       </c>
     </row>
     <row r="129" spans="1:16">
       <c r="A129" t="s">
         <v>288</v>
       </c>
       <c r="B129" t="s">
         <v>289</v>
       </c>
       <c r="C129" s="1">
-        <v>11479.0</v>
+        <v>10999.0</v>
       </c>
       <c r="D129" s="1">
-        <v>71.14</v>
+        <v>68.8</v>
       </c>
       <c r="E129" s="1">
-        <v>36.4950910358</v>
+        <v>36.4950913719</v>
       </c>
       <c r="F129" t="s">
         <v>8</v>
       </c>
       <c r="G129">
         <v>1.0</v>
       </c>
       <c r="H129" s="1">
-        <v>418927.15</v>
+        <v>401409.51</v>
       </c>
       <c r="I129" s="1">
-        <v>397688.91</v>
+        <v>355321.69</v>
       </c>
       <c r="J129" s="1">
-        <v>94.930326191559</v>
+        <v>88.518503211346</v>
       </c>
       <c r="K129">
         <v>0.0</v>
       </c>
       <c r="L129">
         <v>0.0</v>
       </c>
       <c r="M129" s="1">
-        <v>816616.06</v>
+        <v>756731.2</v>
       </c>
       <c r="N129" s="1">
-        <v>816616.06</v>
+        <v>756731.2</v>
       </c>
       <c r="O129" s="1">
-        <v>0.23</v>
+        <v>0.21</v>
       </c>
       <c r="P129">
         <v>1</v>
       </c>
     </row>
     <row r="130" spans="1:16">
       <c r="A130" t="s">
         <v>290</v>
       </c>
       <c r="B130" t="s">
         <v>291</v>
       </c>
       <c r="C130" s="1">
         <v>859.0</v>
       </c>
       <c r="D130" s="1">
-        <v>114.0</v>
+        <v>141.5</v>
       </c>
       <c r="E130" s="1">
         <v>131.2</v>
       </c>
       <c r="F130" t="s">
         <v>8</v>
       </c>
       <c r="G130">
         <v>1.0</v>
       </c>
       <c r="H130" s="1">
         <v>112700.8</v>
       </c>
       <c r="I130" s="1">
-        <v>-14774.8</v>
+        <v>8847.7</v>
       </c>
       <c r="J130" s="1">
-        <v>-13.109756097561</v>
+        <v>7.8506097560976</v>
       </c>
       <c r="K130">
         <v>0.0</v>
       </c>
       <c r="L130">
         <v>0.0</v>
       </c>
       <c r="M130" s="1">
-        <v>97926.0</v>
+        <v>121548.5</v>
       </c>
       <c r="N130" s="1">
-        <v>97926.0</v>
+        <v>121548.5</v>
       </c>
       <c r="O130" s="1">
         <v>0.03</v>
       </c>
       <c r="P130">
         <v>1</v>
       </c>
     </row>
     <row r="131" spans="1:16">
       <c r="A131" t="s">
         <v>292</v>
       </c>
       <c r="B131" t="s">
         <v>293</v>
       </c>
       <c r="C131" s="1">
         <v>2528.0</v>
       </c>
       <c r="D131" s="1">
-        <v>48.6</v>
+        <v>48.48</v>
       </c>
       <c r="E131" s="1">
         <v>52.5</v>
       </c>
       <c r="F131" t="s">
         <v>8</v>
       </c>
       <c r="G131">
         <v>1.0</v>
       </c>
       <c r="H131" s="1">
         <v>132720.0</v>
       </c>
       <c r="I131" s="1">
-        <v>-9859.2</v>
+        <v>-10162.56</v>
       </c>
       <c r="J131" s="1">
-        <v>-7.4285714285714</v>
+        <v>-7.6571428571429</v>
       </c>
       <c r="K131">
         <v>0.0</v>
       </c>
       <c r="L131">
         <v>0.0</v>
       </c>
       <c r="M131" s="1">
-        <v>122860.8</v>
+        <v>122557.44</v>
       </c>
       <c r="N131" s="1">
-        <v>122860.8</v>
+        <v>122557.44</v>
       </c>
       <c r="O131" s="1">
-        <v>0.04</v>
+        <v>0.03</v>
       </c>
       <c r="P131">
         <v>1</v>
       </c>
     </row>
     <row r="132" spans="1:16">
       <c r="A132" t="s">
         <v>294</v>
       </c>
       <c r="B132" t="s">
         <v>295</v>
       </c>
       <c r="C132" s="1">
-        <v>9762.0</v>
+        <v>9354.0</v>
       </c>
       <c r="D132" s="1">
-        <v>42.195</v>
+        <v>57.94</v>
       </c>
       <c r="E132" s="1">
-        <v>25.1042265929</v>
+        <v>25.1042270686</v>
       </c>
       <c r="F132" t="s">
         <v>8</v>
       </c>
       <c r="G132">
         <v>1.0</v>
       </c>
       <c r="H132" s="1">
-        <v>245067.46</v>
+        <v>234824.94</v>
       </c>
       <c r="I132" s="1">
-        <v>166840.13</v>
+        <v>307145.82</v>
       </c>
       <c r="J132" s="1">
-        <v>68.079266827183</v>
+        <v>130.79778493715</v>
       </c>
       <c r="K132">
         <v>0.0</v>
       </c>
       <c r="L132">
         <v>0.0</v>
       </c>
       <c r="M132" s="1">
-        <v>411907.59</v>
+        <v>541970.76</v>
       </c>
       <c r="N132" s="1">
-        <v>411907.59</v>
+        <v>541970.76</v>
       </c>
       <c r="O132" s="1">
-        <v>0.12</v>
+        <v>0.15</v>
       </c>
       <c r="P132">
         <v>1</v>
       </c>
     </row>
     <row r="133" spans="1:16">
       <c r="A133" t="s">
         <v>296</v>
       </c>
       <c r="B133" t="s">
         <v>297</v>
       </c>
       <c r="C133" s="1">
         <v>8941.0</v>
       </c>
       <c r="D133" s="1">
-        <v>9.304</v>
+        <v>9.754</v>
       </c>
       <c r="E133" s="1">
         <v>11.5050005592</v>
       </c>
       <c r="F133" t="s">
         <v>8</v>
       </c>
       <c r="G133">
         <v>1.0</v>
       </c>
       <c r="H133" s="1">
         <v>102866.21</v>
       </c>
       <c r="I133" s="1">
-        <v>-19679.15</v>
+        <v>-15655.7</v>
       </c>
       <c r="J133" s="1">
-        <v>-19.130820509475</v>
+        <v>-15.2194778052</v>
       </c>
       <c r="K133">
         <v>0.0</v>
       </c>
       <c r="L133">
         <v>0.0</v>
       </c>
       <c r="M133" s="1">
-        <v>83187.06</v>
+        <v>87210.51</v>
       </c>
       <c r="N133" s="1">
-        <v>83187.06</v>
+        <v>87210.51</v>
       </c>
       <c r="O133" s="1">
         <v>0.02</v>
       </c>
       <c r="P133">
         <v>1</v>
       </c>
     </row>
     <row r="134" spans="1:16">
       <c r="A134" t="s">
         <v>298</v>
       </c>
       <c r="B134" t="s">
         <v>299</v>
       </c>
       <c r="C134" s="1">
-        <v>30097.0</v>
+        <v>28840.0</v>
       </c>
       <c r="D134" s="1">
-        <v>40.24</v>
+        <v>36.64</v>
       </c>
       <c r="E134" s="1">
-        <v>30.0269804299</v>
+        <v>30.0269805825</v>
       </c>
       <c r="F134" t="s">
         <v>8</v>
       </c>
       <c r="G134">
         <v>1.0</v>
       </c>
       <c r="H134" s="1">
-        <v>903722.03</v>
+        <v>865978.12</v>
       </c>
       <c r="I134" s="1">
-        <v>307381.25</v>
+        <v>190719.48</v>
       </c>
       <c r="J134" s="1">
-        <v>34.012809226306</v>
+        <v>22.023591081031</v>
       </c>
       <c r="K134">
         <v>0.0</v>
       </c>
       <c r="L134">
         <v>0.0</v>
       </c>
       <c r="M134" s="1">
-        <v>1211103.28</v>
+        <v>1056697.6</v>
       </c>
       <c r="N134" s="1">
-        <v>1211103.28</v>
+        <v>1056697.6</v>
       </c>
       <c r="O134" s="1">
-        <v>0.35</v>
+        <v>0.3</v>
       </c>
       <c r="P134">
         <v>1</v>
       </c>
     </row>
     <row r="135" spans="1:16">
       <c r="A135" t="s">
         <v>300</v>
       </c>
       <c r="B135" t="s">
         <v>301</v>
       </c>
       <c r="C135" s="1">
         <v>1999.0</v>
       </c>
       <c r="D135" s="1">
-        <v>54.1</v>
+        <v>72.2</v>
       </c>
       <c r="E135" s="1">
         <v>51.48</v>
       </c>
       <c r="F135" t="s">
         <v>8</v>
       </c>
       <c r="G135">
         <v>1.0</v>
       </c>
       <c r="H135" s="1">
         <v>102908.52</v>
       </c>
       <c r="I135" s="1">
-        <v>5237.38</v>
+        <v>41419.28</v>
       </c>
       <c r="J135" s="1">
-        <v>5.0893550893551</v>
+        <v>40.24864024864</v>
       </c>
       <c r="K135">
         <v>0.0</v>
       </c>
       <c r="L135">
         <v>0.0</v>
       </c>
       <c r="M135" s="1">
-        <v>108145.9</v>
+        <v>144327.8</v>
       </c>
       <c r="N135" s="1">
-        <v>108145.9</v>
+        <v>144327.8</v>
       </c>
       <c r="O135" s="1">
-        <v>0.03</v>
+        <v>0.04</v>
       </c>
       <c r="P135">
         <v>1</v>
       </c>
     </row>
     <row r="136" spans="1:16">
       <c r="A136" t="s">
         <v>302</v>
       </c>
       <c r="B136" t="s">
         <v>303</v>
       </c>
       <c r="C136" s="1">
         <v>21249.0</v>
       </c>
       <c r="D136" s="1">
-        <v>10.27</v>
+        <v>9.95</v>
       </c>
       <c r="E136" s="1">
         <v>10.1845352722</v>
       </c>
       <c r="F136" t="s">
         <v>8</v>
       </c>
       <c r="G136">
         <v>1.0</v>
       </c>
       <c r="H136" s="1">
         <v>216411.19</v>
       </c>
       <c r="I136" s="1">
-        <v>1816.04</v>
+        <v>-4983.64</v>
       </c>
       <c r="J136" s="1">
-        <v>0.83916178271558</v>
+        <v>-2.3028568901636</v>
       </c>
       <c r="K136">
         <v>0.0</v>
       </c>
       <c r="L136">
         <v>0.0</v>
       </c>
       <c r="M136" s="1">
-        <v>218227.23</v>
+        <v>211427.55</v>
       </c>
       <c r="N136" s="1">
-        <v>218227.23</v>
+        <v>211427.55</v>
       </c>
       <c r="O136" s="1">
         <v>0.06</v>
       </c>
       <c r="P136">
         <v>1</v>
       </c>
     </row>
     <row r="137" spans="1:16">
       <c r="A137" t="s">
         <v>304</v>
       </c>
       <c r="B137" t="s">
         <v>305</v>
       </c>
       <c r="C137" s="1">
-        <v>1441.0</v>
+        <v>1381.0</v>
       </c>
       <c r="D137" s="1">
-        <v>231.1</v>
+        <v>229.7</v>
       </c>
       <c r="E137" s="1">
-        <v>254.7717557252</v>
+        <v>254.7717523534</v>
       </c>
       <c r="F137" t="s">
         <v>8</v>
       </c>
       <c r="G137">
         <v>1.0</v>
       </c>
       <c r="H137" s="1">
-        <v>367126.1</v>
+        <v>351839.79</v>
       </c>
       <c r="I137" s="1">
-        <v>-34111.0</v>
+        <v>-34624.09</v>
       </c>
       <c r="J137" s="1">
-        <v>-9.2913579285156</v>
+        <v>-9.8408681974259</v>
       </c>
       <c r="K137">
         <v>0.0</v>
       </c>
       <c r="L137">
         <v>0.0</v>
       </c>
       <c r="M137" s="1">
-        <v>333015.1</v>
+        <v>317215.7</v>
       </c>
       <c r="N137" s="1">
-        <v>333015.1</v>
+        <v>317215.7</v>
       </c>
       <c r="O137" s="1">
-        <v>0.1</v>
+        <v>0.09</v>
       </c>
       <c r="P137">
         <v>1</v>
       </c>
     </row>
     <row r="138" spans="1:16">
       <c r="A138" t="s">
         <v>306</v>
       </c>
       <c r="B138" t="s">
         <v>307</v>
       </c>
       <c r="C138" s="1">
-        <v>1857.0</v>
+        <v>1779.0</v>
       </c>
       <c r="D138" s="1">
-        <v>227.7</v>
+        <v>242.0</v>
       </c>
       <c r="E138" s="1">
-        <v>252.5837910609</v>
+        <v>252.5837886453</v>
       </c>
       <c r="F138" t="s">
         <v>8</v>
       </c>
       <c r="G138">
         <v>1.0</v>
       </c>
       <c r="H138" s="1">
-        <v>469048.1</v>
+        <v>449346.56</v>
       </c>
       <c r="I138" s="1">
-        <v>-46209.2</v>
+        <v>-18828.56</v>
       </c>
       <c r="J138" s="1">
-        <v>-9.8516975124726</v>
+        <v>-4.190209000376</v>
       </c>
       <c r="K138">
         <v>0.0</v>
       </c>
       <c r="L138">
         <v>0.0</v>
       </c>
       <c r="M138" s="1">
-        <v>422838.9</v>
+        <v>430518.0</v>
       </c>
       <c r="N138" s="1">
-        <v>422838.9</v>
+        <v>430518.0</v>
       </c>
       <c r="O138" s="1">
         <v>0.12</v>
       </c>
       <c r="P138">
         <v>1</v>
       </c>
     </row>
     <row r="139" spans="1:16">
       <c r="A139" t="s">
         <v>308</v>
       </c>
       <c r="B139" t="s">
         <v>309</v>
       </c>
       <c r="C139" s="1">
         <v>5681.0</v>
       </c>
       <c r="D139" s="1">
-        <v>17.2</v>
+        <v>26.18</v>
       </c>
       <c r="E139" s="1">
         <v>18.02</v>
       </c>
       <c r="F139" t="s">
         <v>8</v>
       </c>
       <c r="G139">
         <v>1.0</v>
       </c>
       <c r="H139" s="1">
         <v>102371.62</v>
       </c>
       <c r="I139" s="1">
-        <v>-4658.42</v>
+        <v>46356.96</v>
       </c>
       <c r="J139" s="1">
-        <v>-4.550499445061</v>
+        <v>45.283018867925</v>
       </c>
       <c r="K139">
         <v>0.0</v>
       </c>
       <c r="L139">
         <v>0.0</v>
       </c>
       <c r="M139" s="1">
-        <v>97713.2</v>
+        <v>148728.58</v>
       </c>
       <c r="N139" s="1">
-        <v>97713.2</v>
+        <v>148728.58</v>
       </c>
       <c r="O139" s="1">
-        <v>0.03</v>
+        <v>0.04</v>
       </c>
       <c r="P139">
         <v>1</v>
       </c>
     </row>
     <row r="140" spans="1:16">
       <c r="A140" t="s">
         <v>310</v>
       </c>
       <c r="B140" t="s">
         <v>311</v>
       </c>
       <c r="C140" s="1">
-        <v>7133.0</v>
+        <v>6835.0</v>
       </c>
       <c r="D140" s="1">
-        <v>103.9</v>
+        <v>97.6</v>
       </c>
       <c r="E140" s="1">
-        <v>104.2214061405</v>
+        <v>104.2214059985</v>
       </c>
       <c r="F140" t="s">
         <v>8</v>
       </c>
       <c r="G140">
         <v>1.0</v>
       </c>
       <c r="H140" s="1">
-        <v>743411.29</v>
+        <v>712353.31</v>
       </c>
       <c r="I140" s="1">
-        <v>-2292.59</v>
+        <v>-45257.31</v>
       </c>
       <c r="J140" s="1">
-        <v>-0.30838783737062</v>
+        <v>-6.3532111614671</v>
       </c>
       <c r="K140">
         <v>0.0</v>
       </c>
       <c r="L140">
         <v>0.0</v>
       </c>
       <c r="M140" s="1">
-        <v>741118.7</v>
+        <v>667096.0</v>
       </c>
       <c r="N140" s="1">
-        <v>741118.7</v>
+        <v>667096.0</v>
       </c>
       <c r="O140" s="1">
-        <v>0.21</v>
+        <v>0.19</v>
       </c>
       <c r="P140">
         <v>1</v>
       </c>
     </row>
     <row r="141" spans="1:16">
       <c r="A141" t="s">
         <v>312</v>
       </c>
       <c r="B141" t="s">
         <v>313</v>
       </c>
       <c r="C141" s="1">
-        <v>26307.0</v>
+        <v>25208.0</v>
       </c>
       <c r="D141" s="1">
-        <v>65.77</v>
+        <v>72.11</v>
       </c>
       <c r="E141" s="1">
-        <v>66.4214433421</v>
+        <v>66.4214431926</v>
       </c>
       <c r="F141" t="s">
         <v>8</v>
       </c>
       <c r="G141">
         <v>1.0</v>
       </c>
       <c r="H141" s="1">
-        <v>1747348.91</v>
+        <v>1674351.74</v>
       </c>
       <c r="I141" s="1">
-        <v>-17137.52</v>
+        <v>143397.14</v>
       </c>
       <c r="J141" s="1">
-        <v>-0.98077263801881</v>
+        <v>8.5643378612907</v>
       </c>
       <c r="K141">
         <v>0.0</v>
       </c>
       <c r="L141">
         <v>0.0</v>
       </c>
       <c r="M141" s="1">
-        <v>1730211.39</v>
+        <v>1817748.88</v>
       </c>
       <c r="N141" s="1">
-        <v>1730211.39</v>
+        <v>1817748.88</v>
       </c>
       <c r="O141" s="1">
-        <v>0.5</v>
+        <v>0.51</v>
       </c>
       <c r="P141">
         <v>1</v>
       </c>
     </row>
     <row r="142" spans="1:16">
       <c r="A142" t="s">
         <v>314</v>
       </c>
       <c r="B142" t="s">
         <v>315</v>
       </c>
       <c r="C142" s="1">
         <v>5746.0</v>
       </c>
       <c r="D142" s="1">
-        <v>22.24</v>
+        <v>21.6</v>
       </c>
       <c r="E142" s="1">
         <v>21.16</v>
       </c>
       <c r="F142" t="s">
         <v>8</v>
       </c>
       <c r="G142">
         <v>1.0</v>
       </c>
       <c r="H142" s="1">
         <v>121585.36</v>
       </c>
       <c r="I142" s="1">
-        <v>6205.68</v>
+        <v>2528.24</v>
       </c>
       <c r="J142" s="1">
-        <v>5.1039697542533</v>
+        <v>2.0793950850662</v>
       </c>
       <c r="K142">
         <v>0.0</v>
       </c>
       <c r="L142">
         <v>0.0</v>
       </c>
       <c r="M142" s="1">
-        <v>127791.04</v>
+        <v>124113.6</v>
       </c>
       <c r="N142" s="1">
-        <v>127791.04</v>
+        <v>124113.6</v>
       </c>
       <c r="O142" s="1">
-        <v>0.04</v>
+        <v>0.03</v>
       </c>
       <c r="P142">
         <v>1</v>
       </c>
     </row>
     <row r="143" spans="1:16">
       <c r="A143" t="s">
         <v>316</v>
       </c>
       <c r="B143" t="s">
         <v>317</v>
       </c>
       <c r="C143" s="1">
-        <v>16345.0</v>
+        <v>15662.0</v>
       </c>
       <c r="D143" s="1">
-        <v>19.395</v>
+        <v>20.44</v>
       </c>
       <c r="E143" s="1">
-        <v>18.9961303151</v>
+        <v>18.9961301239</v>
       </c>
       <c r="F143" t="s">
         <v>8</v>
       </c>
       <c r="G143">
         <v>1.0</v>
       </c>
       <c r="H143" s="1">
-        <v>310491.75</v>
+        <v>297517.39</v>
       </c>
       <c r="I143" s="1">
-        <v>6519.53</v>
+        <v>22613.89</v>
       </c>
       <c r="J143" s="1">
-        <v>2.0997433909275</v>
+        <v>7.6008632638247</v>
       </c>
       <c r="K143">
         <v>0.0</v>
       </c>
       <c r="L143">
         <v>0.0</v>
       </c>
       <c r="M143" s="1">
-        <v>317011.28</v>
+        <v>320131.28</v>
       </c>
       <c r="N143" s="1">
-        <v>317011.28</v>
+        <v>320131.28</v>
       </c>
       <c r="O143" s="1">
         <v>0.09</v>
       </c>
       <c r="P143">
         <v>1</v>
       </c>
     </row>
     <row r="144" spans="1:16">
       <c r="A144" t="s">
         <v>318</v>
       </c>
       <c r="B144" t="s">
         <v>319</v>
       </c>
       <c r="C144" s="1">
         <v>8247.0</v>
       </c>
       <c r="D144" s="1">
-        <v>24.61</v>
+        <v>25.17</v>
       </c>
       <c r="E144" s="1">
         <v>26.9717279011</v>
       </c>
       <c r="F144" t="s">
         <v>8</v>
       </c>
       <c r="G144">
         <v>1.0</v>
       </c>
       <c r="H144" s="1">
         <v>222435.84</v>
       </c>
       <c r="I144" s="1">
-        <v>-19477.17</v>
+        <v>-14858.85</v>
       </c>
       <c r="J144" s="1">
-        <v>-8.7563092350585</v>
+        <v>-6.6800610908746</v>
       </c>
       <c r="K144">
         <v>0.0</v>
       </c>
       <c r="L144">
         <v>0.0</v>
       </c>
       <c r="M144" s="1">
-        <v>202958.67</v>
+        <v>207576.99</v>
       </c>
       <c r="N144" s="1">
-        <v>202958.67</v>
+        <v>207576.99</v>
       </c>
       <c r="O144" s="1">
         <v>0.06</v>
       </c>
       <c r="P144">
         <v>1</v>
       </c>
     </row>
     <row r="145" spans="1:16">
       <c r="A145" t="s">
         <v>320</v>
       </c>
       <c r="B145" t="s">
         <v>321</v>
       </c>
       <c r="C145" s="1">
-        <v>26533.0</v>
+        <v>25425.0</v>
       </c>
       <c r="D145" s="1">
-        <v>24.91</v>
+        <v>24.04</v>
       </c>
       <c r="E145" s="1">
-        <v>19.8515761505</v>
+        <v>19.8515760079</v>
       </c>
       <c r="F145" t="s">
         <v>8</v>
       </c>
       <c r="G145">
         <v>1.0</v>
       </c>
       <c r="H145" s="1">
-        <v>526721.87</v>
+        <v>504726.32</v>
       </c>
       <c r="I145" s="1">
-        <v>134215.16</v>
+        <v>106490.68</v>
       </c>
       <c r="J145" s="1">
-        <v>25.481220288043</v>
+        <v>21.098697607052</v>
       </c>
       <c r="K145">
         <v>0.0</v>
       </c>
       <c r="L145">
         <v>0.0</v>
       </c>
       <c r="M145" s="1">
-        <v>660937.03</v>
+        <v>611217.0</v>
       </c>
       <c r="N145" s="1">
-        <v>660937.03</v>
+        <v>611217.0</v>
       </c>
       <c r="O145" s="1">
-        <v>0.19</v>
+        <v>0.17</v>
       </c>
       <c r="P145">
         <v>1</v>
       </c>
     </row>
     <row r="146" spans="1:16">
       <c r="A146" t="s">
         <v>322</v>
       </c>
       <c r="B146" t="s">
         <v>323</v>
       </c>
       <c r="C146" s="1">
-        <v>11703.0</v>
+        <v>11214.0</v>
       </c>
       <c r="D146" s="1">
-        <v>62.25</v>
+        <v>60.15</v>
       </c>
       <c r="E146" s="1">
-        <v>60.5459454841</v>
+        <v>60.545945247</v>
       </c>
       <c r="F146" t="s">
         <v>8</v>
       </c>
       <c r="G146">
         <v>1.0</v>
       </c>
       <c r="H146" s="1">
-        <v>708569.2</v>
+        <v>678962.23</v>
       </c>
       <c r="I146" s="1">
-        <v>19942.55</v>
+        <v>-4440.13</v>
       </c>
       <c r="J146" s="1">
-        <v>2.8144816342568</v>
+        <v>-0.65395832106891</v>
       </c>
       <c r="K146">
         <v>0.0</v>
       </c>
       <c r="L146">
         <v>0.0</v>
       </c>
       <c r="M146" s="1">
-        <v>728511.75</v>
+        <v>674522.1</v>
       </c>
       <c r="N146" s="1">
-        <v>728511.75</v>
+        <v>674522.1</v>
       </c>
       <c r="O146" s="1">
-        <v>0.21</v>
+        <v>0.19</v>
       </c>
       <c r="P146">
         <v>1</v>
       </c>
     </row>
     <row r="147" spans="1:16">
       <c r="A147" t="s">
         <v>324</v>
       </c>
       <c r="B147" t="s">
         <v>325</v>
       </c>
       <c r="C147" s="1">
         <v>1282.0</v>
       </c>
       <c r="D147" s="1">
-        <v>78.7</v>
+        <v>76.1</v>
       </c>
       <c r="E147" s="1">
         <v>82.0</v>
       </c>
       <c r="F147" t="s">
         <v>8</v>
       </c>
       <c r="G147">
         <v>1.0</v>
       </c>
       <c r="H147" s="1">
         <v>105124.0</v>
       </c>
       <c r="I147" s="1">
-        <v>-4230.6</v>
+        <v>-7563.8</v>
       </c>
       <c r="J147" s="1">
-        <v>-4.0243902439024</v>
+        <v>-7.1951219512195</v>
       </c>
       <c r="K147">
         <v>0.0</v>
       </c>
       <c r="L147">
         <v>0.0</v>
       </c>
       <c r="M147" s="1">
-        <v>100893.4</v>
+        <v>97560.2</v>
       </c>
       <c r="N147" s="1">
-        <v>100893.4</v>
+        <v>97560.2</v>
       </c>
       <c r="O147" s="1">
         <v>0.03</v>
       </c>
       <c r="P147">
         <v>1</v>
       </c>
     </row>
     <row r="148" spans="1:16">
       <c r="A148" t="s">
         <v>326</v>
       </c>
       <c r="B148" t="s">
         <v>327</v>
       </c>
       <c r="C148" s="1">
-        <v>4488.0</v>
+        <v>4301.0</v>
       </c>
       <c r="D148" s="1">
-        <v>128.55</v>
+        <v>121.7</v>
       </c>
       <c r="E148" s="1">
-        <v>101.6139928699</v>
+        <v>101.6139920949</v>
       </c>
       <c r="F148" t="s">
         <v>8</v>
       </c>
       <c r="G148">
         <v>1.0</v>
       </c>
       <c r="H148" s="1">
-        <v>456043.6</v>
+        <v>437041.78</v>
       </c>
       <c r="I148" s="1">
-        <v>120888.8</v>
+        <v>86389.92</v>
       </c>
       <c r="J148" s="1">
-        <v>26.508167201557</v>
+        <v>19.76697056286</v>
       </c>
       <c r="K148">
         <v>0.0</v>
       </c>
       <c r="L148">
         <v>0.0</v>
       </c>
       <c r="M148" s="1">
-        <v>576932.4</v>
+        <v>523431.7</v>
       </c>
       <c r="N148" s="1">
-        <v>576932.4</v>
+        <v>523431.7</v>
       </c>
       <c r="O148" s="1">
-        <v>0.17</v>
+        <v>0.15</v>
       </c>
       <c r="P148">
         <v>1</v>
       </c>
     </row>
     <row r="149" spans="1:16">
       <c r="A149" t="s">
         <v>328</v>
       </c>
       <c r="B149" t="s">
         <v>329</v>
       </c>
       <c r="C149" s="1">
         <v>3134.0</v>
       </c>
       <c r="D149" s="1">
-        <v>86.62</v>
+        <v>89.68</v>
       </c>
       <c r="E149" s="1">
         <v>100.5199744735</v>
       </c>
       <c r="F149" t="s">
         <v>8</v>
       </c>
       <c r="G149">
         <v>1.0</v>
       </c>
       <c r="H149" s="1">
         <v>315029.6</v>
       </c>
       <c r="I149" s="1">
-        <v>-43562.52</v>
+        <v>-33972.48</v>
       </c>
       <c r="J149" s="1">
-        <v>-13.828072028787</v>
+        <v>-10.783900941372</v>
       </c>
       <c r="K149">
         <v>0.0</v>
       </c>
       <c r="L149">
         <v>0.0</v>
       </c>
       <c r="M149" s="1">
-        <v>271467.08</v>
+        <v>281057.12</v>
       </c>
       <c r="N149" s="1">
-        <v>271467.08</v>
+        <v>281057.12</v>
       </c>
       <c r="O149" s="1">
         <v>0.08</v>
       </c>
       <c r="P149">
         <v>1</v>
       </c>
     </row>
     <row r="150" spans="1:16">
       <c r="A150" t="s">
         <v>330</v>
       </c>
       <c r="B150" t="s">
         <v>331</v>
       </c>
       <c r="C150" s="1">
-        <v>20169.0</v>
+        <v>19326.0</v>
       </c>
       <c r="D150" s="1">
-        <v>23.03</v>
+        <v>21.12</v>
       </c>
       <c r="E150" s="1">
-        <v>37.6989756557</v>
+        <v>37.6989754735</v>
       </c>
       <c r="F150" t="s">
         <v>8</v>
       </c>
       <c r="G150">
         <v>1.0</v>
       </c>
       <c r="H150" s="1">
-        <v>760350.64</v>
+        <v>728570.4</v>
       </c>
       <c r="I150" s="1">
-        <v>-295858.57</v>
+        <v>-320405.28</v>
       </c>
       <c r="J150" s="1">
-        <v>-38.910806992942</v>
+        <v>-43.977257379657</v>
       </c>
       <c r="K150">
         <v>0.0</v>
       </c>
       <c r="L150">
         <v>0.0</v>
       </c>
       <c r="M150" s="1">
-        <v>464492.07</v>
+        <v>408165.12</v>
       </c>
       <c r="N150" s="1">
-        <v>464492.07</v>
+        <v>408165.12</v>
       </c>
       <c r="O150" s="1">
-        <v>0.13</v>
+        <v>0.12</v>
       </c>
       <c r="P150">
         <v>1</v>
       </c>
     </row>
     <row r="151" spans="1:16">
       <c r="A151" t="s">
         <v>332</v>
       </c>
       <c r="B151" t="s">
         <v>333</v>
       </c>
       <c r="C151" s="1">
-        <v>23856.0</v>
+        <v>22859.0</v>
       </c>
       <c r="D151" s="1">
-        <v>35.91</v>
+        <v>35.48</v>
       </c>
       <c r="E151" s="1">
-        <v>36.6613418008</v>
+        <v>36.6613417035</v>
       </c>
       <c r="F151" t="s">
         <v>8</v>
       </c>
       <c r="G151">
         <v>1.0</v>
       </c>
       <c r="H151" s="1">
-        <v>874592.97</v>
+        <v>838041.61</v>
       </c>
       <c r="I151" s="1">
-        <v>-17924.01</v>
+        <v>-27004.29</v>
       </c>
       <c r="J151" s="1">
-        <v>-2.0494116251586</v>
+        <v>-3.2223089734172</v>
       </c>
       <c r="K151">
         <v>0.0</v>
       </c>
       <c r="L151">
         <v>0.0</v>
       </c>
       <c r="M151" s="1">
-        <v>856668.96</v>
+        <v>811037.32</v>
       </c>
       <c r="N151" s="1">
-        <v>856668.96</v>
+        <v>811037.32</v>
       </c>
       <c r="O151" s="1">
-        <v>0.25</v>
+        <v>0.23</v>
       </c>
       <c r="P151">
         <v>1</v>
       </c>
     </row>
     <row r="152" spans="1:16">
       <c r="A152" t="s">
         <v>334</v>
       </c>
       <c r="B152" t="s">
         <v>335</v>
       </c>
       <c r="C152" s="1">
-        <v>17610.0</v>
+        <v>16874.0</v>
       </c>
       <c r="D152" s="1">
-        <v>24.58</v>
+        <v>22.92</v>
       </c>
       <c r="E152" s="1">
-        <v>30.6857058489</v>
+        <v>30.6857058196</v>
       </c>
       <c r="F152" t="s">
         <v>8</v>
       </c>
       <c r="G152">
         <v>1.0</v>
       </c>
       <c r="H152" s="1">
-        <v>540375.28</v>
+        <v>517790.6</v>
       </c>
       <c r="I152" s="1">
-        <v>-107521.48</v>
+        <v>-131038.52</v>
       </c>
       <c r="J152" s="1">
-        <v>-19.897557119933</v>
+        <v>-25.307241962291</v>
       </c>
       <c r="K152">
         <v>0.0</v>
       </c>
       <c r="L152">
         <v>0.0</v>
       </c>
       <c r="M152" s="1">
-        <v>432853.8</v>
+        <v>386752.08</v>
       </c>
       <c r="N152" s="1">
-        <v>432853.8</v>
+        <v>386752.08</v>
       </c>
       <c r="O152" s="1">
-        <v>0.12</v>
+        <v>0.11</v>
       </c>
       <c r="P152">
         <v>1</v>
       </c>
     </row>
     <row r="153" spans="1:16">
       <c r="A153" t="s">
         <v>336</v>
       </c>
       <c r="B153" t="s">
         <v>337</v>
       </c>
       <c r="C153" s="1">
-        <v>11670.0</v>
+        <v>11183.0</v>
       </c>
       <c r="D153" s="1">
-        <v>66.44</v>
+        <v>62.5</v>
       </c>
       <c r="E153" s="1">
-        <v>114.8058808912</v>
+        <v>114.8058812483</v>
       </c>
       <c r="F153" t="s">
         <v>8</v>
       </c>
       <c r="G153">
         <v>1.0</v>
       </c>
       <c r="H153" s="1">
-        <v>1339784.63</v>
+        <v>1283874.17</v>
       </c>
       <c r="I153" s="1">
-        <v>-564429.83</v>
+        <v>-584936.67</v>
       </c>
       <c r="J153" s="1">
-        <v>-42.128400144432</v>
+        <v>-45.56028025706</v>
       </c>
       <c r="K153">
         <v>0.0</v>
       </c>
       <c r="L153">
         <v>0.0</v>
       </c>
       <c r="M153" s="1">
-        <v>775354.8</v>
+        <v>698937.5</v>
       </c>
       <c r="N153" s="1">
-        <v>775354.8</v>
+        <v>698937.5</v>
       </c>
       <c r="O153" s="1">
-        <v>0.22</v>
+        <v>0.2</v>
       </c>
       <c r="P153">
         <v>1</v>
       </c>
     </row>
     <row r="154" spans="1:16">
       <c r="A154" t="s">
         <v>338</v>
       </c>
       <c r="B154" t="s">
         <v>339</v>
       </c>
       <c r="C154" s="1">
-        <v>737.0</v>
+        <v>727.0</v>
       </c>
       <c r="D154" s="1">
-        <v>253.75</v>
+        <v>264.25</v>
       </c>
       <c r="E154" s="1">
-        <v>247.646404342</v>
+        <v>250.244429161</v>
       </c>
       <c r="F154" t="s">
         <v>8</v>
       </c>
       <c r="G154">
         <v>1.0</v>
       </c>
       <c r="H154" s="1">
         <v>0.0</v>
       </c>
       <c r="I154" s="1">
-        <v>449835.0</v>
+        <v>1018205.0</v>
       </c>
       <c r="J154" s="1">
         <v>0</v>
       </c>
       <c r="K154">
         <v>0.0</v>
       </c>
       <c r="L154">
         <v>0.0</v>
       </c>
       <c r="M154" s="1">
-        <v>449835.0</v>
+        <v>1018205.0</v>
       </c>
       <c r="N154" s="1">
-        <v>449835.0</v>
+        <v>1018205.0</v>
       </c>
       <c r="O154" s="1">
-        <v>0.13</v>
+        <v>0.29</v>
       </c>
       <c r="P154">
         <v>1</v>
       </c>
     </row>
     <row r="155" spans="1:16">
       <c r="A155" t="s">
         <v>340</v>
       </c>
       <c r="B155" t="s">
         <v>341</v>
       </c>
       <c r="C155" s="1">
-        <v>61.0</v>
+        <v>73.0</v>
       </c>
       <c r="D155" s="1">
-        <v>115.36</v>
+        <v>115.46</v>
       </c>
       <c r="E155" s="1">
         <v>116.41</v>
       </c>
       <c r="F155" t="s">
         <v>8</v>
       </c>
       <c r="G155">
         <v>1.0</v>
       </c>
       <c r="H155" s="1">
         <v>0.0</v>
       </c>
       <c r="I155" s="1">
-        <v>-181590.0</v>
+        <v>-176450.0</v>
       </c>
       <c r="J155" s="1">
         <v>0</v>
       </c>
       <c r="K155">
         <v>0.0</v>
       </c>
       <c r="L155">
         <v>0.0</v>
       </c>
       <c r="M155" s="1">
-        <v>-181590.0</v>
+        <v>-176450.0</v>
       </c>
       <c r="N155" s="1">
-        <v>-181590.0</v>
+        <v>-176450.0</v>
       </c>
       <c r="O155" s="1">
         <v>-0.05</v>
       </c>
       <c r="P155">
         <v>1</v>
       </c>
     </row>
     <row r="156" spans="1:16">
       <c r="A156" t="s">
         <v>342</v>
       </c>
       <c r="B156" t="s">
         <v>343</v>
       </c>
       <c r="C156" s="1">
-        <v>59.0</v>
+        <v>-134.0</v>
       </c>
       <c r="D156" s="1">
-        <v>125.13</v>
+        <v>6029.0</v>
       </c>
       <c r="E156" s="1">
-        <v>127.014761905</v>
+        <v>5554.608027431</v>
       </c>
       <c r="F156" t="s">
         <v>8</v>
       </c>
       <c r="G156">
         <v>1.0</v>
       </c>
       <c r="H156" s="1">
         <v>0.0</v>
       </c>
       <c r="I156" s="1">
-        <v>-27372.18</v>
+        <v>-635685.24</v>
       </c>
       <c r="J156" s="1">
         <v>0</v>
       </c>
       <c r="K156">
         <v>0.0</v>
       </c>
       <c r="L156">
         <v>0.0</v>
       </c>
       <c r="M156" s="1">
-        <v>-27372.18</v>
+        <v>-635685.24</v>
       </c>
       <c r="N156" s="1">
-        <v>-27372.18</v>
+        <v>-635685.24</v>
       </c>
       <c r="O156" s="1">
-        <v>-0.01</v>
+        <v>-0.18</v>
       </c>
       <c r="P156">
         <v>1</v>
       </c>
     </row>
     <row r="157" spans="1:16">
       <c r="A157" t="s">
         <v>344</v>
       </c>
       <c r="B157" t="s">
         <v>345</v>
       </c>
       <c r="C157" s="1">
-        <v>-134.0</v>
+        <v>-8.0</v>
       </c>
       <c r="D157" s="1">
-        <v>5796.0</v>
+        <v>117.83</v>
       </c>
       <c r="E157" s="1">
-        <v>5554.608027431</v>
+        <v>119.97</v>
       </c>
       <c r="F157" t="s">
         <v>8</v>
       </c>
       <c r="G157">
         <v>1.0</v>
       </c>
       <c r="H157" s="1">
         <v>0.0</v>
       </c>
       <c r="I157" s="1">
-        <v>-323465.24</v>
+        <v>17120.0</v>
       </c>
       <c r="J157" s="1">
         <v>0</v>
       </c>
       <c r="K157">
         <v>0.0</v>
       </c>
       <c r="L157">
         <v>0.0</v>
       </c>
       <c r="M157" s="1">
-        <v>-323465.24</v>
+        <v>17120.0</v>
       </c>
       <c r="N157" s="1">
-        <v>-323465.24</v>
+        <v>17120.0</v>
       </c>
       <c r="O157" s="1">
-        <v>-0.09</v>
+        <v>0.0</v>
       </c>
       <c r="P157">
         <v>1</v>
       </c>
     </row>
     <row r="158" spans="1:16">
       <c r="A158" t="s">
         <v>346</v>
       </c>
       <c r="B158" t="s">
         <v>347</v>
       </c>
       <c r="C158" s="1">
-        <v>-8.0</v>
+        <v>-50.0</v>
       </c>
       <c r="D158" s="1">
-        <v>116.86</v>
+        <v>125.41</v>
       </c>
       <c r="E158" s="1">
-        <v>119.97</v>
+        <v>127.014761905</v>
       </c>
       <c r="F158" t="s">
         <v>8</v>
       </c>
       <c r="G158">
         <v>1.0</v>
       </c>
       <c r="H158" s="1">
         <v>0.0</v>
       </c>
       <c r="I158" s="1">
-        <v>24880.0</v>
+        <v>96440.0</v>
       </c>
       <c r="J158" s="1">
         <v>0</v>
       </c>
       <c r="K158">
         <v>0.0</v>
       </c>
       <c r="L158">
         <v>0.0</v>
       </c>
       <c r="M158" s="1">
-        <v>24880.0</v>
+        <v>96440.0</v>
       </c>
       <c r="N158" s="1">
-        <v>24880.0</v>
+        <v>96440.0</v>
       </c>
       <c r="O158" s="1">
-        <v>0.01</v>
+        <v>0.03</v>
       </c>
       <c r="P158">
         <v>1</v>
       </c>
     </row>
     <row r="159" spans="1:16">
       <c r="A159" t="s">
         <v>348</v>
       </c>
       <c r="B159" t="s">
         <v>349</v>
       </c>
       <c r="C159" s="1">
         <v>-44.0</v>
       </c>
       <c r="D159" s="1">
-        <v>119.04</v>
+        <v>119.59</v>
       </c>
       <c r="E159" s="1">
         <v>121.64</v>
       </c>
       <c r="F159" t="s">
         <v>8</v>
       </c>
       <c r="G159">
         <v>1.0</v>
       </c>
       <c r="H159" s="1">
         <v>0.0</v>
       </c>
       <c r="I159" s="1">
-        <v>114400.0</v>
+        <v>90200.0</v>
       </c>
       <c r="J159" s="1">
         <v>0</v>
       </c>
       <c r="K159">
         <v>0.0</v>
       </c>
       <c r="L159">
         <v>0.0</v>
       </c>
       <c r="M159" s="1">
-        <v>114400.0</v>
+        <v>90200.0</v>
       </c>
       <c r="N159" s="1">
-        <v>114400.0</v>
+        <v>90200.0</v>
       </c>
       <c r="O159" s="1">
         <v>0.03</v>
       </c>
       <c r="P159">
         <v>1</v>
       </c>
     </row>
     <row r="160" spans="1:16">
       <c r="A160" t="s">
         <v>350</v>
       </c>
       <c r="B160" t="s">
         <v>351</v>
       </c>
       <c r="C160" s="1">
-        <v>-15.0</v>
+        <v>-24.0</v>
       </c>
       <c r="D160" s="1">
-        <v>105.765</v>
+        <v>105.79</v>
       </c>
       <c r="E160" s="1">
         <v>105.99</v>
       </c>
       <c r="F160" t="s">
         <v>8</v>
       </c>
       <c r="G160">
         <v>1.0</v>
       </c>
       <c r="H160" s="1">
         <v>0.0</v>
       </c>
       <c r="I160" s="1">
-        <v>13975.0</v>
+        <v>15495.0</v>
       </c>
       <c r="J160" s="1">
         <v>0</v>
       </c>
       <c r="K160">
         <v>0.0</v>
       </c>
       <c r="L160">
         <v>0.0</v>
       </c>
       <c r="M160" s="1">
-        <v>13975.0</v>
+        <v>15495.0</v>
       </c>
       <c r="N160" s="1">
-        <v>13975.0</v>
+        <v>15495.0</v>
       </c>
       <c r="O160" s="1">
         <v>0.0</v>
       </c>
       <c r="P160">
         <v>1</v>
       </c>
     </row>
     <row r="161" spans="1:16">
       <c r="A161" t="s">
         <v>352</v>
       </c>
       <c r="B161" t="s">
         <v>353</v>
       </c>
       <c r="C161" s="1">
         <v>593000.0</v>
       </c>
       <c r="D161" s="1">
-        <v>97.324</v>
+        <v>97.631</v>
       </c>
       <c r="E161" s="1">
         <v>99.52772344</v>
       </c>
       <c r="F161" t="s">
         <v>8</v>
       </c>
       <c r="G161">
         <v>1.0</v>
       </c>
       <c r="H161" s="1">
         <v>590199.4</v>
       </c>
       <c r="I161" s="1">
-        <v>-13068.08</v>
+        <v>-11247.57</v>
       </c>
       <c r="J161" s="1">
-        <v>-2.2141804956088</v>
+        <v>-1.9057237265914</v>
       </c>
       <c r="K161">
-        <v>0.89</v>
+        <v>1.15</v>
       </c>
       <c r="L161" t="s">
         <v>354</v>
       </c>
       <c r="M161" s="1">
-        <v>577131.32</v>
+        <v>578951.83</v>
       </c>
       <c r="N161" s="1">
-        <v>582431.77</v>
+        <v>585783.51</v>
       </c>
       <c r="O161" s="1">
         <v>0.17</v>
       </c>
       <c r="P161">
         <v>1</v>
       </c>
     </row>
     <row r="162" spans="1:16">
       <c r="A162" t="s">
         <v>355</v>
       </c>
       <c r="B162" t="s">
         <v>356</v>
       </c>
       <c r="C162" s="1">
         <v>300000.0</v>
       </c>
       <c r="D162" s="1">
-        <v>101.294</v>
+        <v>101.647</v>
       </c>
       <c r="E162" s="1">
         <v>99.634</v>
       </c>
       <c r="F162" t="s">
         <v>8</v>
       </c>
       <c r="G162">
         <v>1.0</v>
       </c>
       <c r="H162" s="1">
         <v>298902.0</v>
       </c>
       <c r="I162" s="1">
-        <v>4980.0</v>
+        <v>6039.0</v>
       </c>
       <c r="J162" s="1">
-        <v>1.6660979183813</v>
+        <v>2.0203946443985</v>
       </c>
       <c r="K162">
-        <v>3.45</v>
+        <v>3.76</v>
       </c>
       <c r="L162" t="s">
         <v>357</v>
       </c>
       <c r="M162" s="1">
-        <v>303882.0</v>
+        <v>304941.0</v>
       </c>
       <c r="N162" s="1">
-        <v>314238.16</v>
+        <v>316232.1</v>
       </c>
       <c r="O162" s="1">
         <v>0.09</v>
       </c>
       <c r="P162">
         <v>1</v>
       </c>
     </row>
     <row r="163" spans="1:16">
       <c r="A163" t="s">
         <v>358</v>
       </c>
       <c r="B163" t="s">
         <v>359</v>
       </c>
       <c r="C163" s="1">
         <v>500000.0</v>
       </c>
       <c r="D163" s="1">
-        <v>100.974</v>
+        <v>101.237</v>
       </c>
       <c r="E163" s="1">
         <v>99.179</v>
       </c>
       <c r="F163" t="s">
         <v>8</v>
       </c>
       <c r="G163">
         <v>1.0</v>
       </c>
       <c r="H163" s="1">
         <v>495895.0</v>
       </c>
       <c r="I163" s="1">
-        <v>8975.0</v>
+        <v>10290.0</v>
       </c>
       <c r="J163" s="1">
-        <v>1.8098589419131</v>
+        <v>2.0750360459371</v>
       </c>
       <c r="K163">
-        <v>1.11</v>
+        <v>1.39</v>
       </c>
       <c r="L163" t="s">
         <v>360</v>
       </c>
       <c r="M163" s="1">
-        <v>504870.0</v>
+        <v>506185.0</v>
       </c>
       <c r="N163" s="1">
-        <v>510443.63</v>
+        <v>513138.77</v>
       </c>
       <c r="O163" s="1">
-        <v>0.15</v>
+        <v>0.14</v>
       </c>
       <c r="P163">
         <v>1</v>
       </c>
     </row>
     <row r="164" spans="1:16">
       <c r="A164" t="s">
         <v>361</v>
       </c>
       <c r="B164" t="s">
         <v>362</v>
       </c>
       <c r="C164" s="1">
         <v>149000.0</v>
       </c>
       <c r="D164" s="1">
-        <v>106.82</v>
+        <v>107.347</v>
       </c>
       <c r="E164" s="1">
         <v>99.188</v>
       </c>
       <c r="F164" t="s">
         <v>8</v>
       </c>
       <c r="G164">
         <v>1.0</v>
       </c>
       <c r="H164" s="1">
         <v>147790.12</v>
       </c>
       <c r="I164" s="1">
-        <v>11371.68</v>
+        <v>12156.91</v>
       </c>
       <c r="J164" s="1">
-        <v>7.6944791708674</v>
+        <v>8.2257934427552</v>
       </c>
       <c r="K164">
-        <v>2.76</v>
+        <v>3.16</v>
       </c>
       <c r="L164" t="s">
         <v>363</v>
       </c>
       <c r="M164" s="1">
-        <v>159161.8</v>
+        <v>159947.03</v>
       </c>
       <c r="N164" s="1">
-        <v>163272.06</v>
+        <v>164654.31</v>
       </c>
       <c r="O164" s="1">
         <v>0.05</v>
       </c>
       <c r="P164">
         <v>1</v>
       </c>
     </row>
     <row r="165" spans="1:16">
       <c r="A165" t="s">
         <v>364</v>
       </c>
       <c r="B165" t="s">
         <v>365</v>
       </c>
       <c r="C165" s="1">
-        <v>400000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D165" s="1">
-        <v>101.179</v>
+        <v>100.586</v>
       </c>
       <c r="E165" s="1">
-        <v>99.89</v>
+        <v>99.847</v>
       </c>
       <c r="F165" t="s">
         <v>8</v>
       </c>
       <c r="G165">
         <v>1.0</v>
       </c>
       <c r="H165" s="1">
-        <v>399560.0</v>
+        <v>499235.0</v>
       </c>
       <c r="I165" s="1">
-        <v>5156.0</v>
+        <v>3695.0</v>
       </c>
       <c r="J165" s="1">
-        <v>1.2904194614075</v>
+        <v>0.74013240257594</v>
       </c>
       <c r="K165">
-        <v>4.6</v>
-[...2 lines deleted...]
-        <v>366</v>
+        <v>0.0</v>
+      </c>
+      <c r="L165">
+        <v>0.0</v>
       </c>
       <c r="M165" s="1">
-        <v>404716.0</v>
+        <v>502930.0</v>
       </c>
       <c r="N165" s="1">
-        <v>423114.63</v>
+        <v>502930.0</v>
       </c>
       <c r="O165" s="1">
-        <v>0.12</v>
+        <v>0.14</v>
       </c>
       <c r="P165">
         <v>1</v>
       </c>
     </row>
     <row r="166" spans="1:16">
       <c r="A166" t="s">
+        <v>366</v>
+      </c>
+      <c r="B166" t="s">
         <v>367</v>
       </c>
-      <c r="B166" t="s">
+      <c r="C166" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="D166" s="1">
+        <v>101.325</v>
+      </c>
+      <c r="E166" s="1">
+        <v>99.89</v>
+      </c>
+      <c r="F166" t="s">
+        <v>8</v>
+      </c>
+      <c r="G166">
+        <v>1.0</v>
+      </c>
+      <c r="H166" s="1">
+        <v>399560.0</v>
+      </c>
+      <c r="I166" s="1">
+        <v>5740.0</v>
+      </c>
+      <c r="J166" s="1">
+        <v>1.4365802382621</v>
+      </c>
+      <c r="K166">
+        <v>0.3</v>
+      </c>
+      <c r="L166" t="s">
         <v>368</v>
       </c>
-      <c r="C166" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M166" s="1">
-        <v>399150.48</v>
+        <v>405300.0</v>
       </c>
       <c r="N166" s="1">
-        <v>405396.23</v>
+        <v>406516.44</v>
       </c>
       <c r="O166" s="1">
-        <v>0.12</v>
+        <v>0.11</v>
       </c>
       <c r="P166">
         <v>1</v>
       </c>
     </row>
     <row r="167" spans="1:16">
       <c r="A167" t="s">
+        <v>369</v>
+      </c>
+      <c r="B167" t="s">
         <v>370</v>
       </c>
-      <c r="B167" t="s">
+      <c r="C167" s="1">
+        <v>408000.0</v>
+      </c>
+      <c r="D167" s="1">
+        <v>98.013</v>
+      </c>
+      <c r="E167" s="1">
+        <v>99.33</v>
+      </c>
+      <c r="F167" t="s">
+        <v>8</v>
+      </c>
+      <c r="G167">
+        <v>1.0</v>
+      </c>
+      <c r="H167" s="1">
+        <v>405266.4</v>
+      </c>
+      <c r="I167" s="1">
+        <v>-5373.36</v>
+      </c>
+      <c r="J167" s="1">
+        <v>-1.3258834189067</v>
+      </c>
+      <c r="K167">
+        <v>1.8</v>
+      </c>
+      <c r="L167" t="s">
         <v>371</v>
       </c>
-      <c r="C167" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M167" s="1">
-        <v>386596.0</v>
+        <v>399893.04</v>
       </c>
       <c r="N167" s="1">
-        <v>392382.3</v>
+        <v>407228.66</v>
       </c>
       <c r="O167" s="1">
         <v>0.11</v>
       </c>
       <c r="P167">
         <v>1</v>
       </c>
     </row>
     <row r="168" spans="1:16">
       <c r="A168" t="s">
+        <v>372</v>
+      </c>
+      <c r="B168" t="s">
         <v>373</v>
       </c>
-      <c r="B168" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C168" s="1">
-        <v>263000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D168" s="1">
-        <v>93.475</v>
+        <v>96.755</v>
       </c>
       <c r="E168" s="1">
-        <v>93.76040684</v>
+        <v>99.253</v>
       </c>
       <c r="F168" t="s">
         <v>8</v>
       </c>
       <c r="G168">
         <v>1.0</v>
       </c>
       <c r="H168" s="1">
-        <v>246589.87</v>
+        <v>397012.0</v>
       </c>
       <c r="I168" s="1">
-        <v>-750.62</v>
+        <v>-9992.0</v>
       </c>
       <c r="J168" s="1">
-        <v>-0.30440017669826</v>
+        <v>-2.516800499733</v>
       </c>
       <c r="K168">
-        <v>0.34</v>
+        <v>0.17</v>
       </c>
       <c r="L168">
-        <v>883.57</v>
+        <v>690.41</v>
       </c>
       <c r="M168" s="1">
-        <v>245839.25</v>
+        <v>387020.0</v>
       </c>
       <c r="N168" s="1">
-        <v>246722.82</v>
+        <v>387710.41</v>
       </c>
       <c r="O168" s="1">
-        <v>0.07</v>
+        <v>0.11</v>
       </c>
       <c r="P168">
         <v>1</v>
       </c>
     </row>
     <row r="169" spans="1:16">
       <c r="A169" t="s">
+        <v>374</v>
+      </c>
+      <c r="B169" t="s">
         <v>375</v>
       </c>
-      <c r="B169" t="s">
+      <c r="C169" s="1">
+        <v>263000.0</v>
+      </c>
+      <c r="D169" s="1">
+        <v>93.665</v>
+      </c>
+      <c r="E169" s="1">
+        <v>93.76040684</v>
+      </c>
+      <c r="F169" t="s">
+        <v>8</v>
+      </c>
+      <c r="G169">
+        <v>1.0</v>
+      </c>
+      <c r="H169" s="1">
+        <v>246589.87</v>
+      </c>
+      <c r="I169" s="1">
+        <v>-250.92</v>
+      </c>
+      <c r="J169" s="1">
+        <v>-0.10175600481885</v>
+      </c>
+      <c r="K169">
+        <v>0.42</v>
+      </c>
+      <c r="L169" t="s">
         <v>376</v>
       </c>
-      <c r="C169" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M169" s="1">
-        <v>413590.59</v>
+        <v>246338.95</v>
       </c>
       <c r="N169" s="1">
-        <v>415219.96</v>
+        <v>247433.28</v>
       </c>
       <c r="O169" s="1">
-        <v>0.12</v>
+        <v>0.07</v>
       </c>
       <c r="P169">
         <v>1</v>
       </c>
     </row>
     <row r="170" spans="1:16">
       <c r="A170" t="s">
+        <v>377</v>
+      </c>
+      <c r="B170" t="s">
         <v>378</v>
       </c>
-      <c r="B170" t="s">
+      <c r="C170" s="1">
+        <v>413000.0</v>
+      </c>
+      <c r="D170" s="1">
+        <v>100.504</v>
+      </c>
+      <c r="E170" s="1">
+        <v>99.955</v>
+      </c>
+      <c r="F170" t="s">
+        <v>8</v>
+      </c>
+      <c r="G170">
+        <v>1.0</v>
+      </c>
+      <c r="H170" s="1">
+        <v>412814.15</v>
+      </c>
+      <c r="I170" s="1">
+        <v>2267.37</v>
+      </c>
+      <c r="J170" s="1">
+        <v>0.54924716122255</v>
+      </c>
+      <c r="K170">
+        <v>0.68</v>
+      </c>
+      <c r="L170" t="s">
         <v>379</v>
       </c>
-      <c r="C170" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M170" s="1">
-        <v>214818.48</v>
+        <v>415081.52</v>
       </c>
       <c r="N170" s="1">
-        <v>214818.48</v>
+        <v>417887.66</v>
       </c>
       <c r="O170" s="1">
-        <v>0.06</v>
+        <v>0.12</v>
       </c>
       <c r="P170">
         <v>1</v>
       </c>
     </row>
     <row r="171" spans="1:16">
       <c r="A171" t="s">
         <v>380</v>
       </c>
       <c r="B171" t="s">
         <v>381</v>
       </c>
       <c r="C171" s="1">
-        <v>300000.0</v>
+        <v>216000.0</v>
       </c>
       <c r="D171" s="1">
-        <v>100.946</v>
+        <v>99.507</v>
       </c>
       <c r="E171" s="1">
-        <v>100.69583</v>
+        <v>99.646</v>
       </c>
       <c r="F171" t="s">
         <v>8</v>
       </c>
       <c r="G171">
         <v>1.0</v>
       </c>
       <c r="H171" s="1">
-        <v>302087.49</v>
+        <v>215235.36</v>
       </c>
       <c r="I171" s="1">
-        <v>750.51</v>
+        <v>-300.24</v>
       </c>
       <c r="J171" s="1">
-        <v>0.24844127110328</v>
+        <v>-0.13949380808061</v>
       </c>
       <c r="K171">
-        <v>3.78</v>
-[...2 lines deleted...]
-        <v>382</v>
+        <v>0.23</v>
+      </c>
+      <c r="L171">
+        <v>500.05</v>
       </c>
       <c r="M171" s="1">
-        <v>302838.0</v>
+        <v>214935.12</v>
       </c>
       <c r="N171" s="1">
-        <v>314192.79</v>
+        <v>215435.17</v>
       </c>
       <c r="O171" s="1">
-        <v>0.09</v>
+        <v>0.06</v>
       </c>
       <c r="P171">
         <v>1</v>
       </c>
     </row>
     <row r="172" spans="1:16">
       <c r="A172" t="s">
+        <v>382</v>
+      </c>
+      <c r="B172" t="s">
         <v>383</v>
       </c>
-      <c r="B172" t="s">
+      <c r="C172" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="D172" s="1">
+        <v>101.013</v>
+      </c>
+      <c r="E172" s="1">
+        <v>100.69583</v>
+      </c>
+      <c r="F172" t="s">
+        <v>8</v>
+      </c>
+      <c r="G172">
+        <v>1.0</v>
+      </c>
+      <c r="H172" s="1">
+        <v>302087.49</v>
+      </c>
+      <c r="I172" s="1">
+        <v>951.51</v>
+      </c>
+      <c r="J172" s="1">
+        <v>0.31497828658843</v>
+      </c>
+      <c r="K172">
+        <v>4.11</v>
+      </c>
+      <c r="L172" t="s">
         <v>384</v>
       </c>
-      <c r="C172" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M172" s="1">
-        <v>548360.0</v>
+        <v>303039.0</v>
       </c>
       <c r="N172" s="1">
-        <v>570618.85</v>
+        <v>315355.44</v>
       </c>
       <c r="O172" s="1">
-        <v>0.16</v>
+        <v>0.09</v>
       </c>
       <c r="P172">
         <v>1</v>
       </c>
     </row>
     <row r="173" spans="1:16">
       <c r="A173" t="s">
+        <v>385</v>
+      </c>
+      <c r="B173" t="s">
         <v>386</v>
       </c>
-      <c r="B173" t="s">
+      <c r="C173" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="D173" s="1">
+        <v>109.809</v>
+      </c>
+      <c r="E173" s="1">
+        <v>100.019</v>
+      </c>
+      <c r="F173" t="s">
+        <v>8</v>
+      </c>
+      <c r="G173">
+        <v>1.0</v>
+      </c>
+      <c r="H173" s="1">
+        <v>500095.0</v>
+      </c>
+      <c r="I173" s="1">
+        <v>48950.0</v>
+      </c>
+      <c r="J173" s="1">
+        <v>9.7881402533519</v>
+      </c>
+      <c r="K173">
+        <v>4.87</v>
+      </c>
+      <c r="L173" t="s">
         <v>387</v>
       </c>
-      <c r="C173" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M173" s="1">
-        <v>207292.0</v>
+        <v>549045.0</v>
       </c>
       <c r="N173" s="1">
-        <v>216963.23</v>
+        <v>573378.15</v>
       </c>
       <c r="O173" s="1">
-        <v>0.06</v>
+        <v>0.16</v>
       </c>
       <c r="P173">
         <v>1</v>
       </c>
     </row>
     <row r="174" spans="1:16">
       <c r="A174" t="s">
+        <v>388</v>
+      </c>
+      <c r="B174" t="s">
         <v>389</v>
       </c>
-      <c r="B174" t="s">
+      <c r="C174" s="1">
+        <v>535000.0</v>
+      </c>
+      <c r="D174" s="1">
+        <v>99.708</v>
+      </c>
+      <c r="E174" s="1">
+        <v>99.58</v>
+      </c>
+      <c r="F174" t="s">
+        <v>8</v>
+      </c>
+      <c r="G174">
+        <v>1.0</v>
+      </c>
+      <c r="H174" s="1">
+        <v>532753.0</v>
+      </c>
+      <c r="I174" s="1">
+        <v>684.8</v>
+      </c>
+      <c r="J174" s="1">
+        <v>0.12853986744326</v>
+      </c>
+      <c r="K174">
+        <v>0.21</v>
+      </c>
+      <c r="L174" t="s">
         <v>390</v>
       </c>
-      <c r="C174" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M174" s="1">
-        <v>292002.0</v>
+        <v>533437.8</v>
       </c>
       <c r="N174" s="1">
-        <v>300854.05</v>
+        <v>534537.12</v>
       </c>
       <c r="O174" s="1">
-        <v>0.09</v>
+        <v>0.15</v>
       </c>
       <c r="P174">
         <v>1</v>
       </c>
     </row>
     <row r="175" spans="1:16">
       <c r="A175" t="s">
+        <v>391</v>
+      </c>
+      <c r="B175" t="s">
         <v>392</v>
       </c>
-      <c r="B175" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C175" s="1">
-        <v>241000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D175" s="1">
-        <v>98.033</v>
+        <v>103.893</v>
       </c>
       <c r="E175" s="1">
-        <v>99.726</v>
+        <v>106.65</v>
       </c>
       <c r="F175" t="s">
         <v>8</v>
       </c>
       <c r="G175">
         <v>1.0</v>
       </c>
       <c r="H175" s="1">
-        <v>240339.66</v>
+        <v>213300.0</v>
       </c>
       <c r="I175" s="1">
-        <v>-4080.13</v>
+        <v>-5514.0</v>
       </c>
       <c r="J175" s="1">
-        <v>-1.6976515652889</v>
+        <v>-2.5850914205345</v>
       </c>
       <c r="K175">
-        <v>0.71</v>
-[...2 lines deleted...]
-        <v>394</v>
+        <v>0.19</v>
+      </c>
+      <c r="L175">
+        <v>383.56</v>
       </c>
       <c r="M175" s="1">
-        <v>236259.53</v>
+        <v>207786.0</v>
       </c>
       <c r="N175" s="1">
-        <v>237967.99</v>
+        <v>208169.56</v>
       </c>
       <c r="O175" s="1">
-        <v>0.07</v>
+        <v>0.06</v>
       </c>
       <c r="P175">
         <v>1</v>
       </c>
     </row>
     <row r="176" spans="1:16">
       <c r="A176" t="s">
-        <v>395</v>
+        <v>393</v>
       </c>
       <c r="B176" t="s">
-        <v>396</v>
+        <v>394</v>
       </c>
       <c r="C176" s="1">
-        <v>400000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D176" s="1">
-        <v>98.142</v>
+        <v>97.219</v>
       </c>
       <c r="E176" s="1">
-        <v>100.0</v>
+        <v>99.433</v>
       </c>
       <c r="F176" t="s">
         <v>8</v>
       </c>
       <c r="G176">
         <v>1.0</v>
       </c>
       <c r="H176" s="1">
-        <v>400000.0</v>
+        <v>298299.0</v>
       </c>
       <c r="I176" s="1">
-        <v>-7432.0</v>
+        <v>-6642.0</v>
       </c>
       <c r="J176" s="1">
-        <v>-1.858</v>
+        <v>-2.2266249635433</v>
       </c>
       <c r="K176">
-        <v>3.94</v>
-[...2 lines deleted...]
-        <v>397</v>
+        <v>0.16</v>
+      </c>
+      <c r="L176">
+        <v>493.15</v>
       </c>
       <c r="M176" s="1">
-        <v>392568.0</v>
+        <v>291657.0</v>
       </c>
       <c r="N176" s="1">
-        <v>408310.47</v>
+        <v>292150.15</v>
       </c>
       <c r="O176" s="1">
-        <v>0.12</v>
+        <v>0.08</v>
       </c>
       <c r="P176">
         <v>1</v>
       </c>
     </row>
     <row r="177" spans="1:16">
       <c r="A177" t="s">
-        <v>398</v>
+        <v>395</v>
       </c>
       <c r="B177" t="s">
-        <v>399</v>
+        <v>396</v>
       </c>
       <c r="C177" s="1">
-        <v>800000.0</v>
+        <v>241000.0</v>
       </c>
       <c r="D177" s="1">
-        <v>97.919</v>
+        <v>98.219</v>
       </c>
       <c r="E177" s="1">
-        <v>97.673</v>
+        <v>99.726</v>
       </c>
       <c r="F177" t="s">
         <v>8</v>
       </c>
       <c r="G177">
         <v>1.0</v>
       </c>
       <c r="H177" s="1">
-        <v>781384.0</v>
+        <v>240339.66</v>
       </c>
       <c r="I177" s="1">
-        <v>1968.0</v>
+        <v>-3631.87</v>
       </c>
       <c r="J177" s="1">
-        <v>0.25186080083544</v>
+        <v>-1.5111405250386</v>
       </c>
       <c r="K177">
-        <v>3.38</v>
+        <v>0.98</v>
       </c>
       <c r="L177" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
       <c r="M177" s="1">
-        <v>783352.0</v>
+        <v>236707.79</v>
       </c>
       <c r="N177" s="1">
-        <v>810354.74</v>
+        <v>239060.02</v>
       </c>
       <c r="O177" s="1">
-        <v>0.23</v>
+        <v>0.07</v>
       </c>
       <c r="P177">
         <v>1</v>
       </c>
     </row>
     <row r="178" spans="1:16">
       <c r="A178" t="s">
-        <v>401</v>
+        <v>398</v>
       </c>
       <c r="B178" t="s">
-        <v>402</v>
+        <v>399</v>
       </c>
       <c r="C178" s="1">
-        <v>261000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D178" s="1">
-        <v>98.761</v>
+        <v>98.654</v>
       </c>
       <c r="E178" s="1">
-        <v>100.99096552</v>
+        <v>100.0</v>
       </c>
       <c r="F178" t="s">
         <v>8</v>
       </c>
       <c r="G178">
         <v>1.0</v>
       </c>
       <c r="H178" s="1">
-        <v>263586.42</v>
+        <v>400000.0</v>
       </c>
       <c r="I178" s="1">
-        <v>-5820.21</v>
+        <v>-5384.0</v>
       </c>
       <c r="J178" s="1">
-        <v>-2.2080841645787</v>
+        <v>-1.346</v>
       </c>
       <c r="K178">
-        <v>2.41</v>
+        <v>4.24</v>
       </c>
       <c r="L178" t="s">
-        <v>403</v>
+        <v>400</v>
       </c>
       <c r="M178" s="1">
-        <v>257766.21</v>
+        <v>394616.0</v>
       </c>
       <c r="N178" s="1">
-        <v>264048.12</v>
+        <v>411569.42</v>
       </c>
       <c r="O178" s="1">
-        <v>0.08</v>
+        <v>0.12</v>
       </c>
       <c r="P178">
         <v>1</v>
       </c>
     </row>
     <row r="179" spans="1:16">
       <c r="A179" t="s">
-        <v>404</v>
+        <v>401</v>
       </c>
       <c r="B179" t="s">
-        <v>405</v>
+        <v>402</v>
       </c>
       <c r="C179" s="1">
-        <v>596000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D179" s="1">
-        <v>89.938</v>
+        <v>97.736</v>
       </c>
       <c r="E179" s="1">
-        <v>87.71275</v>
+        <v>97.673</v>
       </c>
       <c r="F179" t="s">
         <v>8</v>
       </c>
       <c r="G179">
         <v>1.0</v>
       </c>
       <c r="H179" s="1">
-        <v>522767.99</v>
+        <v>781384.0</v>
       </c>
       <c r="I179" s="1">
-        <v>13262.49</v>
+        <v>504.0</v>
       </c>
       <c r="J179" s="1">
-        <v>2.5369743851379</v>
+        <v>0.06450093679932</v>
       </c>
       <c r="K179">
-        <v>0.0</v>
+        <v>0.12</v>
       </c>
       <c r="L179">
-        <v>0.0</v>
+        <v>997.26</v>
       </c>
       <c r="M179" s="1">
-        <v>536030.48</v>
+        <v>781888.0</v>
       </c>
       <c r="N179" s="1">
-        <v>536030.48</v>
+        <v>782885.26</v>
       </c>
       <c r="O179" s="1">
-        <v>0.15</v>
+        <v>0.22</v>
       </c>
       <c r="P179">
         <v>1</v>
       </c>
     </row>
     <row r="180" spans="1:16">
       <c r="A180" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="B180" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
       <c r="C180" s="1">
-        <v>2880000.0</v>
+        <v>261000.0</v>
       </c>
       <c r="D180" s="1">
-        <v>59.507</v>
+        <v>98.739</v>
       </c>
       <c r="E180" s="1">
-        <v>69.08037222</v>
+        <v>100.99096552</v>
       </c>
       <c r="F180" t="s">
         <v>8</v>
       </c>
       <c r="G180">
         <v>1.0</v>
       </c>
       <c r="H180" s="1">
-        <v>1989514.72</v>
+        <v>263586.42</v>
       </c>
       <c r="I180" s="1">
-        <v>-275713.12</v>
+        <v>-5877.63</v>
       </c>
       <c r="J180" s="1">
-        <v>-13.858310131025</v>
+        <v>-2.2298682913938</v>
       </c>
       <c r="K180">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>2.64</v>
+      </c>
+      <c r="L180" t="s">
+        <v>405</v>
       </c>
       <c r="M180" s="1">
-        <v>1713801.6</v>
+        <v>257708.79</v>
       </c>
       <c r="N180" s="1">
-        <v>1713801.6</v>
+        <v>264600.13</v>
       </c>
       <c r="O180" s="1">
-        <v>0.49</v>
+        <v>0.07</v>
       </c>
       <c r="P180">
         <v>1</v>
       </c>
     </row>
     <row r="181" spans="1:16">
       <c r="A181" t="s">
-        <v>408</v>
+        <v>406</v>
       </c>
       <c r="B181" t="s">
-        <v>409</v>
+        <v>407</v>
       </c>
       <c r="C181" s="1">
-        <v>458400.0</v>
+        <v>599000.0</v>
       </c>
       <c r="D181" s="1">
-        <v>97.73</v>
+        <v>90.294</v>
       </c>
       <c r="E181" s="1">
-        <v>99.59599913</v>
+        <v>87.72451085</v>
       </c>
       <c r="F181" t="s">
         <v>8</v>
       </c>
       <c r="G181">
         <v>1.0</v>
       </c>
       <c r="H181" s="1">
-        <v>456548.06</v>
+        <v>525469.82</v>
       </c>
       <c r="I181" s="1">
-        <v>-8553.74</v>
+        <v>15391.24</v>
       </c>
       <c r="J181" s="1">
-        <v>-1.8735683599225</v>
+        <v>2.9290435747575</v>
       </c>
       <c r="K181">
-        <v>0.56</v>
-[...2 lines deleted...]
-        <v>410</v>
+        <v>0.0</v>
+      </c>
+      <c r="L181">
+        <v>0.0</v>
       </c>
       <c r="M181" s="1">
-        <v>447994.32</v>
+        <v>540861.06</v>
       </c>
       <c r="N181" s="1">
-        <v>450550.68</v>
+        <v>540861.06</v>
       </c>
       <c r="O181" s="1">
-        <v>0.13</v>
+        <v>0.15</v>
       </c>
       <c r="P181">
         <v>1</v>
       </c>
     </row>
     <row r="182" spans="1:16">
       <c r="A182" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
       <c r="B182" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="C182" s="1">
-        <v>500000.0</v>
+        <v>3041000.0</v>
       </c>
       <c r="D182" s="1">
-        <v>88.593</v>
+        <v>60.376</v>
       </c>
       <c r="E182" s="1">
-        <v>89.945602</v>
+        <v>68.59999967</v>
       </c>
       <c r="F182" t="s">
         <v>8</v>
       </c>
       <c r="G182">
         <v>1.0</v>
       </c>
       <c r="H182" s="1">
-        <v>449728.01</v>
+        <v>2086125.99</v>
       </c>
       <c r="I182" s="1">
-        <v>-6763.01</v>
+        <v>-250091.83</v>
       </c>
       <c r="J182" s="1">
-        <v>-1.5038000412738</v>
+        <v>-11.988337770529</v>
       </c>
       <c r="K182">
-        <v>0.77</v>
-[...2 lines deleted...]
-        <v>413</v>
+        <v>0.0</v>
+      </c>
+      <c r="L182">
+        <v>0.0</v>
       </c>
       <c r="M182" s="1">
-        <v>442965.0</v>
+        <v>1836034.16</v>
       </c>
       <c r="N182" s="1">
-        <v>446826.3</v>
+        <v>1836034.16</v>
       </c>
       <c r="O182" s="1">
-        <v>0.13</v>
+        <v>0.52</v>
       </c>
       <c r="P182">
         <v>1</v>
       </c>
     </row>
     <row r="183" spans="1:16">
       <c r="A183" t="s">
-        <v>414</v>
+        <v>410</v>
       </c>
       <c r="B183" t="s">
-        <v>415</v>
+        <v>411</v>
       </c>
       <c r="C183" s="1">
-        <v>266000.0</v>
+        <v>460300.0</v>
       </c>
       <c r="D183" s="1">
-        <v>88.716</v>
+        <v>98.185</v>
       </c>
       <c r="E183" s="1">
-        <v>84.29</v>
+        <v>99.58957202</v>
       </c>
       <c r="F183" t="s">
         <v>8</v>
       </c>
       <c r="G183">
         <v>1.0</v>
       </c>
       <c r="H183" s="1">
-        <v>224211.4</v>
+        <v>458410.8</v>
       </c>
       <c r="I183" s="1">
-        <v>11773.16</v>
+        <v>-6465.24</v>
       </c>
       <c r="J183" s="1">
-        <v>5.250919444774</v>
+        <v>-1.4103594417933</v>
       </c>
       <c r="K183">
-        <v>1.51</v>
+        <v>0.77</v>
       </c>
       <c r="L183" t="s">
-        <v>416</v>
+        <v>412</v>
       </c>
       <c r="M183" s="1">
-        <v>235984.56</v>
+        <v>451945.56</v>
       </c>
       <c r="N183" s="1">
-        <v>240001.89</v>
+        <v>455479.78</v>
       </c>
       <c r="O183" s="1">
-        <v>0.07</v>
+        <v>0.13</v>
       </c>
       <c r="P183">
         <v>1</v>
       </c>
     </row>
     <row r="184" spans="1:16">
       <c r="A184" t="s">
-        <v>417</v>
+        <v>413</v>
       </c>
       <c r="B184" t="s">
-        <v>418</v>
+        <v>414</v>
       </c>
       <c r="C184" s="1">
-        <v>800000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D184" s="1">
-        <v>101.183</v>
+        <v>88.675</v>
       </c>
       <c r="E184" s="1">
-        <v>99.104</v>
+        <v>89.945602</v>
       </c>
       <c r="F184" t="s">
         <v>8</v>
       </c>
       <c r="G184">
         <v>1.0</v>
       </c>
       <c r="H184" s="1">
-        <v>792832.0</v>
+        <v>449728.01</v>
       </c>
       <c r="I184" s="1">
-        <v>16632.0</v>
+        <v>-6353.01</v>
       </c>
       <c r="J184" s="1">
-        <v>2.0977962544398</v>
+        <v>-1.4126338272771</v>
       </c>
       <c r="K184">
-        <v>1.09</v>
+        <v>0.87</v>
       </c>
       <c r="L184" t="s">
-        <v>419</v>
+        <v>415</v>
       </c>
       <c r="M184" s="1">
-        <v>809464.0</v>
+        <v>443375.0</v>
       </c>
       <c r="N184" s="1">
-        <v>818203.73</v>
+        <v>447726.03</v>
       </c>
       <c r="O184" s="1">
-        <v>0.24</v>
+        <v>0.13</v>
       </c>
       <c r="P184">
         <v>1</v>
       </c>
     </row>
     <row r="185" spans="1:16">
       <c r="A185" t="s">
-        <v>420</v>
+        <v>416</v>
       </c>
       <c r="B185" t="s">
-        <v>421</v>
+        <v>417</v>
       </c>
       <c r="C185" s="1">
-        <v>300000.0</v>
+        <v>266000.0</v>
       </c>
       <c r="D185" s="1">
-        <v>91.56</v>
+        <v>89.076</v>
       </c>
       <c r="E185" s="1">
-        <v>91.61</v>
+        <v>84.29</v>
       </c>
       <c r="F185" t="s">
         <v>8</v>
       </c>
       <c r="G185">
         <v>1.0</v>
       </c>
       <c r="H185" s="1">
-        <v>274830.0</v>
+        <v>224211.4</v>
       </c>
       <c r="I185" s="1">
-        <v>-150.0</v>
+        <v>12730.76</v>
       </c>
       <c r="J185" s="1">
-        <v>-0.05457919441109</v>
+        <v>5.6780163720489</v>
       </c>
       <c r="K185">
-        <v>0.56</v>
+        <v>1.64</v>
       </c>
       <c r="L185" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
       <c r="M185" s="1">
-        <v>274680.0</v>
+        <v>236942.16</v>
       </c>
       <c r="N185" s="1">
-        <v>276356.71</v>
+        <v>241314.76</v>
       </c>
       <c r="O185" s="1">
-        <v>0.08</v>
+        <v>0.07</v>
       </c>
       <c r="P185">
         <v>1</v>
       </c>
     </row>
     <row r="186" spans="1:16">
       <c r="A186" t="s">
-        <v>423</v>
+        <v>419</v>
       </c>
       <c r="B186" t="s">
-        <v>424</v>
+        <v>420</v>
       </c>
       <c r="C186" s="1">
-        <v>400000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D186" s="1">
-        <v>103.424</v>
+        <v>101.269</v>
       </c>
       <c r="E186" s="1">
-        <v>105.76</v>
+        <v>99.104</v>
       </c>
       <c r="F186" t="s">
         <v>8</v>
       </c>
       <c r="G186">
         <v>1.0</v>
       </c>
       <c r="H186" s="1">
-        <v>423040.0</v>
+        <v>792832.0</v>
       </c>
       <c r="I186" s="1">
-        <v>-9344.0</v>
+        <v>17320.0</v>
       </c>
       <c r="J186" s="1">
-        <v>-2.2087745839637</v>
+        <v>2.1845737810785</v>
       </c>
       <c r="K186">
-        <v>1.08</v>
+        <v>1.35</v>
       </c>
       <c r="L186" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="M186" s="1">
-        <v>413696.0</v>
+        <v>810152.0</v>
       </c>
       <c r="N186" s="1">
-        <v>418023.4</v>
+        <v>820957.48</v>
       </c>
       <c r="O186" s="1">
-        <v>0.12</v>
+        <v>0.23</v>
       </c>
       <c r="P186">
         <v>1</v>
       </c>
     </row>
     <row r="187" spans="1:16">
       <c r="A187" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
       <c r="B187" t="s">
-        <v>427</v>
+        <v>423</v>
       </c>
       <c r="C187" s="1">
-        <v>396000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D187" s="1">
-        <v>99.749</v>
+        <v>91.711</v>
       </c>
       <c r="E187" s="1">
-        <v>99.607</v>
+        <v>91.61</v>
       </c>
       <c r="F187" t="s">
         <v>8</v>
       </c>
       <c r="G187">
         <v>1.0</v>
       </c>
       <c r="H187" s="1">
-        <v>394443.72</v>
+        <v>274830.0</v>
       </c>
       <c r="I187" s="1">
-        <v>562.32</v>
+        <v>303.0</v>
       </c>
       <c r="J187" s="1">
-        <v>0.14256026182899</v>
+        <v>0.1102499727104</v>
       </c>
       <c r="K187">
-        <v>0.92</v>
+        <v>0.7</v>
       </c>
       <c r="L187" t="s">
-        <v>428</v>
+        <v>424</v>
       </c>
       <c r="M187" s="1">
-        <v>395006.04</v>
+        <v>275133.0</v>
       </c>
       <c r="N187" s="1">
-        <v>398631.07</v>
+        <v>277237.11</v>
       </c>
       <c r="O187" s="1">
-        <v>0.11</v>
+        <v>0.08</v>
       </c>
       <c r="P187">
         <v>1</v>
       </c>
     </row>
     <row r="188" spans="1:16">
       <c r="A188" t="s">
-        <v>429</v>
+        <v>425</v>
       </c>
       <c r="B188" t="s">
-        <v>430</v>
+        <v>426</v>
       </c>
       <c r="C188" s="1">
-        <v>300000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D188" s="1">
-        <v>98.825</v>
+        <v>103.852</v>
       </c>
       <c r="E188" s="1">
-        <v>99.991</v>
+        <v>105.76</v>
       </c>
       <c r="F188" t="s">
         <v>8</v>
       </c>
       <c r="G188">
         <v>1.0</v>
       </c>
       <c r="H188" s="1">
-        <v>299973.0</v>
+        <v>423040.0</v>
       </c>
       <c r="I188" s="1">
-        <v>-3498.0</v>
+        <v>-7632.0</v>
       </c>
       <c r="J188" s="1">
-        <v>-1.1661049494455</v>
+        <v>-1.804084720121</v>
       </c>
       <c r="K188">
-        <v>3.08</v>
+        <v>1.43</v>
       </c>
       <c r="L188" t="s">
-        <v>431</v>
+        <v>427</v>
       </c>
       <c r="M188" s="1">
-        <v>296475.0</v>
+        <v>415408.0</v>
       </c>
       <c r="N188" s="1">
-        <v>305709.25</v>
+        <v>421124.44</v>
       </c>
       <c r="O188" s="1">
-        <v>0.09</v>
+        <v>0.12</v>
       </c>
       <c r="P188">
         <v>1</v>
       </c>
     </row>
     <row r="189" spans="1:16">
       <c r="A189" t="s">
-        <v>432</v>
+        <v>428</v>
       </c>
       <c r="B189" t="s">
-        <v>433</v>
+        <v>429</v>
       </c>
       <c r="C189" s="1">
-        <v>600000.0</v>
+        <v>396000.0</v>
       </c>
       <c r="D189" s="1">
-        <v>99.831</v>
+        <v>99.876</v>
       </c>
       <c r="E189" s="1">
-        <v>99.834</v>
+        <v>99.607</v>
       </c>
       <c r="F189" t="s">
         <v>8</v>
       </c>
       <c r="G189">
         <v>1.0</v>
       </c>
       <c r="H189" s="1">
-        <v>599004.0</v>
+        <v>394443.72</v>
       </c>
       <c r="I189" s="1">
-        <v>-18.0</v>
+        <v>1065.24</v>
       </c>
       <c r="J189" s="1">
-        <v>-0.0030049882805457</v>
+        <v>0.27006134107041</v>
       </c>
       <c r="K189">
-        <v>0.09</v>
-[...2 lines deleted...]
-        <v>558.9</v>
+        <v>1.16</v>
+      </c>
+      <c r="L189" t="s">
+        <v>430</v>
       </c>
       <c r="M189" s="1">
-        <v>598986.0</v>
+        <v>395508.96</v>
       </c>
       <c r="N189" s="1">
-        <v>599544.9</v>
+        <v>400086.01</v>
       </c>
       <c r="O189" s="1">
-        <v>0.17</v>
+        <v>0.11</v>
       </c>
       <c r="P189">
         <v>1</v>
       </c>
     </row>
     <row r="190" spans="1:16">
       <c r="A190" t="s">
-        <v>434</v>
+        <v>431</v>
       </c>
       <c r="B190" t="s">
-        <v>435</v>
+        <v>432</v>
       </c>
       <c r="C190" s="1">
         <v>300000.0</v>
       </c>
       <c r="D190" s="1">
-        <v>94.284</v>
+        <v>99.035</v>
       </c>
       <c r="E190" s="1">
-        <v>91.473</v>
+        <v>99.991</v>
       </c>
       <c r="F190" t="s">
         <v>8</v>
       </c>
       <c r="G190">
         <v>1.0</v>
       </c>
       <c r="H190" s="1">
-        <v>274419.0</v>
+        <v>299973.0</v>
       </c>
       <c r="I190" s="1">
-        <v>8433.0</v>
+        <v>-2868.0</v>
       </c>
       <c r="J190" s="1">
-        <v>3.0730379456233</v>
+        <v>-0.9560860477443</v>
       </c>
       <c r="K190">
-        <v>0.42</v>
+        <v>3.33</v>
       </c>
       <c r="L190" t="s">
-        <v>436</v>
+        <v>433</v>
       </c>
       <c r="M190" s="1">
-        <v>282852.0</v>
+        <v>297105.0</v>
       </c>
       <c r="N190" s="1">
-        <v>284115.29</v>
+        <v>307087.19</v>
       </c>
       <c r="O190" s="1">
-        <v>0.08</v>
+        <v>0.09</v>
       </c>
       <c r="P190">
         <v>1</v>
       </c>
     </row>
     <row r="191" spans="1:16">
       <c r="A191" t="s">
-        <v>437</v>
+        <v>434</v>
       </c>
       <c r="B191" t="s">
-        <v>438</v>
+        <v>435</v>
       </c>
       <c r="C191" s="1">
-        <v>1243000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D191" s="1">
-        <v>88.612</v>
+        <v>100.187</v>
       </c>
       <c r="E191" s="1">
-        <v>87.9490531</v>
+        <v>99.834</v>
       </c>
       <c r="F191" t="s">
         <v>8</v>
       </c>
       <c r="G191">
         <v>1.0</v>
       </c>
       <c r="H191" s="1">
-        <v>1093206.73</v>
+        <v>599004.0</v>
       </c>
       <c r="I191" s="1">
-        <v>8240.43</v>
+        <v>2118.0</v>
       </c>
       <c r="J191" s="1">
-        <v>0.75378515095676</v>
+        <v>0.35358695434421</v>
       </c>
       <c r="K191">
-        <v>1.03</v>
+        <v>0.4</v>
       </c>
       <c r="L191" t="s">
-        <v>439</v>
+        <v>436</v>
       </c>
       <c r="M191" s="1">
-        <v>1101447.16</v>
+        <v>601122.0</v>
       </c>
       <c r="N191" s="1">
-        <v>1114244.34</v>
+        <v>603497.34</v>
       </c>
       <c r="O191" s="1">
-        <v>0.32</v>
+        <v>0.17</v>
       </c>
       <c r="P191">
         <v>1</v>
       </c>
     </row>
     <row r="192" spans="1:16">
       <c r="A192" t="s">
-        <v>440</v>
+        <v>437</v>
       </c>
       <c r="B192" t="s">
-        <v>441</v>
+        <v>438</v>
       </c>
       <c r="C192" s="1">
-        <v>498000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D192" s="1">
-        <v>99.63</v>
+        <v>94.539</v>
       </c>
       <c r="E192" s="1">
-        <v>99.298</v>
+        <v>91.473</v>
       </c>
       <c r="F192" t="s">
         <v>8</v>
       </c>
       <c r="G192">
         <v>1.0</v>
       </c>
       <c r="H192" s="1">
-        <v>494504.04</v>
+        <v>274419.0</v>
       </c>
       <c r="I192" s="1">
-        <v>1653.36</v>
+        <v>9198.0</v>
       </c>
       <c r="J192" s="1">
-        <v>0.33434711675965</v>
+        <v>3.351808730445</v>
       </c>
       <c r="K192">
-        <v>0.3</v>
+        <v>0.46</v>
       </c>
       <c r="L192" t="s">
-        <v>442</v>
+        <v>439</v>
       </c>
       <c r="M192" s="1">
-        <v>496157.4</v>
+        <v>283617.0</v>
       </c>
       <c r="N192" s="1">
-        <v>497637.76</v>
+        <v>285004.23</v>
       </c>
       <c r="O192" s="1">
-        <v>0.14</v>
+        <v>0.08</v>
       </c>
       <c r="P192">
         <v>1</v>
       </c>
     </row>
     <row r="193" spans="1:16">
       <c r="A193" t="s">
-        <v>443</v>
+        <v>440</v>
       </c>
       <c r="B193" t="s">
-        <v>444</v>
+        <v>441</v>
       </c>
       <c r="C193" s="1">
-        <v>622000.0</v>
+        <v>1243000.0</v>
       </c>
       <c r="D193" s="1">
-        <v>98.545</v>
+        <v>88.957</v>
       </c>
       <c r="E193" s="1">
-        <v>99.459</v>
+        <v>87.9490531</v>
       </c>
       <c r="F193" t="s">
         <v>8</v>
       </c>
       <c r="G193">
         <v>1.0</v>
       </c>
       <c r="H193" s="1">
-        <v>618634.98</v>
+        <v>1093206.73</v>
       </c>
       <c r="I193" s="1">
-        <v>-5685.08</v>
+        <v>12528.78</v>
       </c>
       <c r="J193" s="1">
-        <v>-0.91897163655376</v>
+        <v>1.1460577085909</v>
       </c>
       <c r="K193">
-        <v>0.99</v>
-[...2 lines deleted...]
-        <v>445</v>
+        <v>0.01</v>
+      </c>
+      <c r="L193">
+        <v>75.06</v>
       </c>
       <c r="M193" s="1">
-        <v>612949.9</v>
+        <v>1105735.51</v>
       </c>
       <c r="N193" s="1">
-        <v>619097.48</v>
+        <v>1105810.57</v>
       </c>
       <c r="O193" s="1">
-        <v>0.18</v>
+        <v>0.31</v>
       </c>
       <c r="P193">
         <v>1</v>
       </c>
     </row>
     <row r="194" spans="1:16">
       <c r="A194" t="s">
-        <v>446</v>
+        <v>442</v>
       </c>
       <c r="B194" t="s">
-        <v>447</v>
+        <v>443</v>
       </c>
       <c r="C194" s="1">
-        <v>600000.0</v>
+        <v>498000.0</v>
       </c>
       <c r="D194" s="1">
-        <v>97.805</v>
+        <v>100.393</v>
       </c>
       <c r="E194" s="1">
-        <v>99.292</v>
+        <v>99.298</v>
       </c>
       <c r="F194" t="s">
         <v>8</v>
       </c>
       <c r="G194">
         <v>1.0</v>
       </c>
       <c r="H194" s="1">
-        <v>595752.0</v>
+        <v>494504.04</v>
       </c>
       <c r="I194" s="1">
-        <v>-8922.0</v>
+        <v>5453.1</v>
       </c>
       <c r="J194" s="1">
-        <v>-1.4976030294485</v>
+        <v>1.1027412435296</v>
       </c>
       <c r="K194">
-        <v>0.95</v>
+        <v>0.57</v>
       </c>
       <c r="L194" t="s">
-        <v>448</v>
+        <v>444</v>
       </c>
       <c r="M194" s="1">
-        <v>586830.0</v>
+        <v>499957.14</v>
       </c>
       <c r="N194" s="1">
-        <v>592525.89</v>
+        <v>502812.11</v>
       </c>
       <c r="O194" s="1">
-        <v>0.17</v>
+        <v>0.14</v>
       </c>
       <c r="P194">
         <v>1</v>
       </c>
     </row>
     <row r="195" spans="1:16">
       <c r="A195" t="s">
-        <v>449</v>
+        <v>445</v>
       </c>
       <c r="B195" t="s">
-        <v>450</v>
+        <v>446</v>
       </c>
       <c r="C195" s="1">
-        <v>200000.0</v>
+        <v>622000.0</v>
       </c>
       <c r="D195" s="1">
-        <v>103.283</v>
+        <v>98.773</v>
       </c>
       <c r="E195" s="1">
-        <v>105.478</v>
+        <v>99.459</v>
       </c>
       <c r="F195" t="s">
         <v>8</v>
       </c>
       <c r="G195">
         <v>1.0</v>
       </c>
       <c r="H195" s="1">
-        <v>210956.0</v>
+        <v>618634.98</v>
       </c>
       <c r="I195" s="1">
-        <v>-4390.0</v>
+        <v>-4266.92</v>
       </c>
       <c r="J195" s="1">
-        <v>-2.0810026735433</v>
+        <v>-0.68973144712897</v>
       </c>
       <c r="K195">
-        <v>4.55</v>
+        <v>1.22</v>
       </c>
       <c r="L195" t="s">
-        <v>451</v>
+        <v>447</v>
       </c>
       <c r="M195" s="1">
-        <v>206566.0</v>
+        <v>614368.06</v>
       </c>
       <c r="N195" s="1">
-        <v>215667.27</v>
+        <v>621955.61</v>
       </c>
       <c r="O195" s="1">
-        <v>0.06</v>
+        <v>0.18</v>
       </c>
       <c r="P195">
         <v>1</v>
       </c>
     </row>
     <row r="196" spans="1:16">
       <c r="A196" t="s">
-        <v>452</v>
+        <v>448</v>
       </c>
       <c r="B196" t="s">
-        <v>453</v>
+        <v>449</v>
       </c>
       <c r="C196" s="1">
-        <v>200000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D196" s="1">
-        <v>97.895</v>
+        <v>98.266</v>
       </c>
       <c r="E196" s="1">
-        <v>99.74</v>
+        <v>99.292</v>
       </c>
       <c r="F196" t="s">
         <v>8</v>
       </c>
       <c r="G196">
         <v>1.0</v>
       </c>
       <c r="H196" s="1">
-        <v>199480.0</v>
+        <v>595752.0</v>
       </c>
       <c r="I196" s="1">
-        <v>-3690.0</v>
+        <v>-6156.0</v>
       </c>
       <c r="J196" s="1">
-        <v>-1.8498095047123</v>
+        <v>-1.0333158764049</v>
       </c>
       <c r="K196">
-        <v>2.22</v>
+        <v>1.2</v>
       </c>
       <c r="L196" t="s">
-        <v>454</v>
+        <v>450</v>
       </c>
       <c r="M196" s="1">
-        <v>195790.0</v>
+        <v>589596.0</v>
       </c>
       <c r="N196" s="1">
-        <v>200228.36</v>
+        <v>596787.78</v>
       </c>
       <c r="O196" s="1">
-        <v>0.06</v>
+        <v>0.17</v>
       </c>
       <c r="P196">
         <v>1</v>
       </c>
     </row>
     <row r="197" spans="1:16">
       <c r="A197" t="s">
-        <v>455</v>
+        <v>451</v>
       </c>
       <c r="B197" t="s">
-        <v>456</v>
+        <v>452</v>
       </c>
       <c r="C197" s="1">
-        <v>800000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D197" s="1">
-        <v>98.58</v>
+        <v>103.522</v>
       </c>
       <c r="E197" s="1">
-        <v>99.933</v>
+        <v>105.478</v>
       </c>
       <c r="F197" t="s">
         <v>8</v>
       </c>
       <c r="G197">
         <v>1.0</v>
       </c>
       <c r="H197" s="1">
-        <v>799464.0</v>
+        <v>210956.0</v>
       </c>
       <c r="I197" s="1">
-        <v>-10824.0</v>
+        <v>-3912.0</v>
       </c>
       <c r="J197" s="1">
-        <v>-1.3539071177689</v>
+        <v>-1.8544151387019</v>
       </c>
       <c r="K197">
-        <v>0.64</v>
+        <v>4.9</v>
       </c>
       <c r="L197" t="s">
-        <v>457</v>
+        <v>453</v>
       </c>
       <c r="M197" s="1">
-        <v>788640.0</v>
+        <v>207044.0</v>
       </c>
       <c r="N197" s="1">
-        <v>793744.11</v>
+        <v>216853.75</v>
       </c>
       <c r="O197" s="1">
-        <v>0.23</v>
+        <v>0.06</v>
       </c>
       <c r="P197">
         <v>1</v>
       </c>
     </row>
     <row r="198" spans="1:16">
       <c r="A198" t="s">
-        <v>458</v>
+        <v>454</v>
       </c>
       <c r="B198" t="s">
-        <v>459</v>
+        <v>455</v>
       </c>
       <c r="C198" s="1">
-        <v>300000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D198" s="1">
-        <v>99.301</v>
+        <v>98.86</v>
       </c>
       <c r="E198" s="1">
-        <v>100.91</v>
+        <v>99.933</v>
       </c>
       <c r="F198" t="s">
         <v>8</v>
       </c>
       <c r="G198">
         <v>1.0</v>
       </c>
       <c r="H198" s="1">
-        <v>302730.0</v>
+        <v>799464.0</v>
       </c>
       <c r="I198" s="1">
-        <v>-4827.0</v>
+        <v>-8584.0</v>
       </c>
       <c r="J198" s="1">
-        <v>-1.5944901397285</v>
+        <v>-1.0737193919926</v>
       </c>
       <c r="K198">
-        <v>3.12</v>
+        <v>0.88</v>
       </c>
       <c r="L198" t="s">
-        <v>460</v>
+        <v>456</v>
       </c>
       <c r="M198" s="1">
-        <v>297903.0</v>
+        <v>790880.0</v>
       </c>
       <c r="N198" s="1">
-        <v>307251.29</v>
+        <v>797907.4</v>
       </c>
       <c r="O198" s="1">
-        <v>0.09</v>
+        <v>0.22</v>
       </c>
       <c r="P198">
         <v>1</v>
       </c>
     </row>
     <row r="199" spans="1:16">
       <c r="A199" t="s">
-        <v>461</v>
+        <v>457</v>
       </c>
       <c r="B199" t="s">
-        <v>462</v>
+        <v>458</v>
       </c>
       <c r="C199" s="1">
-        <v>1732709.34</v>
+        <v>300000.0</v>
       </c>
       <c r="D199" s="1">
-        <v>89.036</v>
+        <v>99.47</v>
       </c>
       <c r="E199" s="1">
-        <v>88.85475102</v>
+        <v>100.91</v>
       </c>
       <c r="F199" t="s">
         <v>8</v>
       </c>
       <c r="G199">
         <v>1.0</v>
       </c>
       <c r="H199" s="1">
-        <v>1539594.57</v>
+        <v>302730.0</v>
       </c>
       <c r="I199" s="1">
-        <v>3140.52</v>
+        <v>-4320.0</v>
       </c>
       <c r="J199" s="1">
-        <v>0.20398357211665</v>
+        <v>-1.4270141710435</v>
       </c>
       <c r="K199">
+        <v>3.36</v>
+      </c>
+      <c r="L199" t="s">
+        <v>459</v>
+      </c>
+      <c r="M199" s="1">
+        <v>298410.0</v>
+      </c>
+      <c r="N199" s="1">
+        <v>308479.52</v>
+      </c>
+      <c r="O199" s="1">
         <v>0.09</v>
-      </c>
-[...10 lines deleted...]
-        <v>0.44</v>
       </c>
       <c r="P199">
         <v>1</v>
       </c>
     </row>
     <row r="200" spans="1:16">
       <c r="A200" t="s">
-        <v>464</v>
+        <v>460</v>
       </c>
       <c r="B200" t="s">
-        <v>465</v>
+        <v>461</v>
       </c>
       <c r="C200" s="1">
         <v>327759.16</v>
       </c>
       <c r="D200" s="1">
-        <v>96.017</v>
+        <v>96.203</v>
       </c>
       <c r="E200" s="1">
         <v>96.69544247</v>
       </c>
       <c r="F200" t="s">
         <v>8</v>
       </c>
       <c r="G200">
         <v>1.0</v>
       </c>
       <c r="H200" s="1">
         <v>316928.17</v>
       </c>
       <c r="I200" s="1">
-        <v>-2223.65</v>
+        <v>-1614.02</v>
       </c>
       <c r="J200" s="1">
-        <v>-0.70162586052228</v>
+        <v>-0.50926997117359</v>
       </c>
       <c r="K200">
-        <v>0.68</v>
+        <v>0.74</v>
       </c>
       <c r="L200" t="s">
-        <v>466</v>
+        <v>462</v>
       </c>
       <c r="M200" s="1">
-        <v>314704.52</v>
+        <v>315314.15</v>
       </c>
       <c r="N200" s="1">
-        <v>316945.85</v>
+        <v>317742.26</v>
       </c>
       <c r="O200" s="1">
         <v>0.09</v>
       </c>
       <c r="P200">
         <v>1</v>
       </c>
     </row>
     <row r="201" spans="1:16">
       <c r="A201" t="s">
-        <v>467</v>
+        <v>463</v>
       </c>
       <c r="B201" t="s">
-        <v>468</v>
+        <v>464</v>
       </c>
       <c r="C201" s="1">
-        <v>2161015.52</v>
+        <v>2170282.52</v>
       </c>
       <c r="D201" s="1">
-        <v>97.195</v>
+        <v>97.606</v>
       </c>
       <c r="E201" s="1">
-        <v>104.08772909</v>
+        <v>104.05951019</v>
       </c>
       <c r="F201" t="s">
         <v>8</v>
       </c>
       <c r="G201">
         <v>1.0</v>
       </c>
       <c r="H201" s="1">
-        <v>2249351.98</v>
+        <v>2258385.36</v>
       </c>
       <c r="I201" s="1">
-        <v>-148952.95</v>
+        <v>-140059.4</v>
       </c>
       <c r="J201" s="1">
-        <v>-6.622038317009</v>
+        <v>-6.2017493772631</v>
       </c>
       <c r="K201">
-        <v>2.56</v>
+        <v>2.78</v>
       </c>
       <c r="L201" t="s">
-        <v>469</v>
+        <v>465</v>
       </c>
       <c r="M201" s="1">
-        <v>2100399.03</v>
+        <v>2118325.96</v>
       </c>
       <c r="N201" s="1">
-        <v>2155815.76</v>
+        <v>2178618.19</v>
       </c>
       <c r="O201" s="1">
-        <v>0.62</v>
+        <v>0.61</v>
       </c>
       <c r="P201">
         <v>1</v>
       </c>
     </row>
     <row r="202" spans="1:16">
       <c r="A202" t="s">
-        <v>470</v>
+        <v>466</v>
       </c>
       <c r="B202" t="s">
-        <v>471</v>
+        <v>467</v>
       </c>
       <c r="C202" s="1">
-        <v>2545137.11</v>
+        <v>1740139.0</v>
       </c>
       <c r="D202" s="1">
-        <v>102.909</v>
+        <v>100.239</v>
       </c>
       <c r="E202" s="1">
-        <v>122.46564744</v>
+        <v>99.90671148</v>
       </c>
       <c r="F202" t="s">
         <v>8</v>
       </c>
       <c r="G202">
         <v>1.0</v>
       </c>
       <c r="H202" s="1">
-        <v>3116918.64</v>
+        <v>1738515.65</v>
       </c>
       <c r="I202" s="1">
-        <v>-497743.49</v>
+        <v>5782.29</v>
       </c>
       <c r="J202" s="1">
-        <v>-15.969088304467</v>
+        <v>0.33259924925036</v>
       </c>
       <c r="K202">
-        <v>0.38</v>
-[...2 lines deleted...]
-        <v>472</v>
+        <v>0.04</v>
+      </c>
+      <c r="L202">
+        <v>738.96</v>
       </c>
       <c r="M202" s="1">
-        <v>2619175.15</v>
+        <v>1744297.94</v>
       </c>
       <c r="N202" s="1">
-        <v>2628954.75</v>
+        <v>1745036.9</v>
       </c>
       <c r="O202" s="1">
-        <v>0.76</v>
+        <v>0.49</v>
       </c>
       <c r="P202">
         <v>1</v>
       </c>
     </row>
     <row r="203" spans="1:16">
       <c r="A203" t="s">
-        <v>473</v>
+        <v>468</v>
       </c>
       <c r="B203" t="s">
-        <v>474</v>
+        <v>469</v>
       </c>
       <c r="C203" s="1">
-        <v>405000.0</v>
+        <v>2556052.11</v>
       </c>
       <c r="D203" s="1">
-        <v>97.916</v>
+        <v>103.431</v>
       </c>
       <c r="E203" s="1">
-        <v>100.0</v>
+        <v>122.38470639</v>
       </c>
       <c r="F203" t="s">
         <v>8</v>
       </c>
       <c r="G203">
         <v>1.0</v>
       </c>
       <c r="H203" s="1">
-        <v>405000.0</v>
+        <v>3128216.87</v>
       </c>
       <c r="I203" s="1">
-        <v>-8440.2</v>
+        <v>-484466.61</v>
       </c>
       <c r="J203" s="1">
-        <v>-2.084</v>
+        <v>-15.486989238058</v>
       </c>
       <c r="K203">
-        <v>1.58</v>
+        <v>0.69</v>
       </c>
       <c r="L203" t="s">
-        <v>475</v>
+        <v>470</v>
       </c>
       <c r="M203" s="1">
-        <v>396559.8</v>
+        <v>2643750.26</v>
       </c>
       <c r="N203" s="1">
-        <v>402940.75</v>
+        <v>2661309.99</v>
       </c>
       <c r="O203" s="1">
-        <v>0.12</v>
+        <v>0.75</v>
       </c>
       <c r="P203">
         <v>1</v>
       </c>
     </row>
     <row r="204" spans="1:16">
       <c r="A204" t="s">
-        <v>476</v>
+        <v>471</v>
       </c>
       <c r="B204" t="s">
-        <v>477</v>
+        <v>472</v>
       </c>
       <c r="C204" s="1">
-        <v>200000.0</v>
+        <v>405000.0</v>
       </c>
       <c r="D204" s="1">
-        <v>104.76</v>
+        <v>98.243</v>
       </c>
       <c r="E204" s="1">
-        <v>99.922</v>
+        <v>100.0</v>
       </c>
       <c r="F204" t="s">
         <v>8</v>
       </c>
       <c r="G204">
         <v>1.0</v>
       </c>
       <c r="H204" s="1">
-        <v>199844.0</v>
+        <v>405000.0</v>
       </c>
       <c r="I204" s="1">
-        <v>9676.0</v>
+        <v>-7115.85</v>
       </c>
       <c r="J204" s="1">
-        <v>4.8417765857369</v>
+        <v>-1.757</v>
       </c>
       <c r="K204">
-        <v>2.19</v>
+        <v>1.82</v>
       </c>
       <c r="L204" t="s">
-        <v>478</v>
+        <v>473</v>
       </c>
       <c r="M204" s="1">
-        <v>209520.0</v>
+        <v>397884.15</v>
       </c>
       <c r="N204" s="1">
-        <v>213892.6</v>
+        <v>405235.3</v>
       </c>
       <c r="O204" s="1">
-        <v>0.06</v>
+        <v>0.11</v>
       </c>
       <c r="P204">
         <v>1</v>
       </c>
     </row>
     <row r="205" spans="1:16">
       <c r="A205" t="s">
-        <v>479</v>
+        <v>474</v>
       </c>
       <c r="B205" t="s">
-        <v>480</v>
+        <v>475</v>
       </c>
       <c r="C205" s="1">
-        <v>500000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D205" s="1">
-        <v>98.574</v>
+        <v>100.818</v>
       </c>
       <c r="E205" s="1">
-        <v>100.028</v>
+        <v>100.0</v>
       </c>
       <c r="F205" t="s">
         <v>8</v>
       </c>
       <c r="G205">
         <v>1.0</v>
       </c>
       <c r="H205" s="1">
-        <v>500140.0</v>
+        <v>300000.0</v>
       </c>
       <c r="I205" s="1">
-        <v>-7270.0</v>
+        <v>2454.0</v>
       </c>
       <c r="J205" s="1">
-        <v>-1.4535929939617</v>
+        <v>0.818</v>
       </c>
       <c r="K205">
-        <v>1.05</v>
-[...2 lines deleted...]
-        <v>481</v>
+        <v>0.0</v>
+      </c>
+      <c r="L205">
+        <v>0.0</v>
       </c>
       <c r="M205" s="1">
-        <v>492870.0</v>
+        <v>302454.0</v>
       </c>
       <c r="N205" s="1">
-        <v>498099.31</v>
+        <v>302454.0</v>
       </c>
       <c r="O205" s="1">
-        <v>0.14</v>
+        <v>0.09</v>
       </c>
       <c r="P205">
         <v>1</v>
       </c>
     </row>
     <row r="206" spans="1:16">
       <c r="A206" t="s">
-        <v>482</v>
+        <v>476</v>
       </c>
       <c r="B206" t="s">
-        <v>483</v>
+        <v>477</v>
       </c>
       <c r="C206" s="1">
         <v>200000.0</v>
       </c>
       <c r="D206" s="1">
-        <v>105.28</v>
+        <v>105.05</v>
       </c>
       <c r="E206" s="1">
-        <v>107.84</v>
+        <v>99.922</v>
       </c>
       <c r="F206" t="s">
         <v>8</v>
       </c>
       <c r="G206">
         <v>1.0</v>
       </c>
       <c r="H206" s="1">
-        <v>215680.0</v>
+        <v>199844.0</v>
       </c>
       <c r="I206" s="1">
-        <v>-5120.0</v>
+        <v>10256.0</v>
       </c>
       <c r="J206" s="1">
-        <v>-2.3738872403561</v>
+        <v>5.1320029623106</v>
       </c>
       <c r="K206">
-        <v>2.16</v>
+        <v>2.52</v>
       </c>
       <c r="L206" t="s">
-        <v>484</v>
+        <v>478</v>
       </c>
       <c r="M206" s="1">
-        <v>210560.0</v>
+        <v>210100.0</v>
       </c>
       <c r="N206" s="1">
-        <v>214880.55</v>
+        <v>215149.32</v>
       </c>
       <c r="O206" s="1">
         <v>0.06</v>
       </c>
       <c r="P206">
         <v>1</v>
       </c>
     </row>
     <row r="207" spans="1:16">
       <c r="A207" t="s">
-        <v>485</v>
+        <v>479</v>
       </c>
       <c r="B207" t="s">
-        <v>486</v>
+        <v>480</v>
       </c>
       <c r="C207" s="1">
-        <v>400000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D207" s="1">
-        <v>103.116</v>
+        <v>98.919</v>
       </c>
       <c r="E207" s="1">
-        <v>105.68</v>
+        <v>100.028</v>
       </c>
       <c r="F207" t="s">
         <v>8</v>
       </c>
       <c r="G207">
         <v>1.0</v>
       </c>
       <c r="H207" s="1">
-        <v>422720.0</v>
+        <v>500140.0</v>
       </c>
       <c r="I207" s="1">
-        <v>-10256.0</v>
+        <v>-5545.0</v>
       </c>
       <c r="J207" s="1">
-        <v>-2.4261922785768</v>
+        <v>-1.1086895669213</v>
       </c>
       <c r="K207">
-        <v>0.75</v>
+        <v>1.32</v>
       </c>
       <c r="L207" t="s">
-        <v>487</v>
+        <v>481</v>
       </c>
       <c r="M207" s="1">
-        <v>412464.0</v>
+        <v>494595.0</v>
       </c>
       <c r="N207" s="1">
-        <v>415454.41</v>
+        <v>501170.47</v>
       </c>
       <c r="O207" s="1">
-        <v>0.12</v>
+        <v>0.14</v>
       </c>
       <c r="P207">
         <v>1</v>
       </c>
     </row>
     <row r="208" spans="1:16">
       <c r="A208" t="s">
-        <v>488</v>
+        <v>482</v>
       </c>
       <c r="B208" t="s">
-        <v>489</v>
+        <v>483</v>
       </c>
       <c r="C208" s="1">
         <v>200000.0</v>
       </c>
       <c r="D208" s="1">
-        <v>89.055</v>
+        <v>105.418</v>
       </c>
       <c r="E208" s="1">
-        <v>87.708</v>
+        <v>107.84</v>
       </c>
       <c r="F208" t="s">
         <v>8</v>
       </c>
       <c r="G208">
         <v>1.0</v>
       </c>
       <c r="H208" s="1">
-        <v>175416.0</v>
+        <v>215680.0</v>
       </c>
       <c r="I208" s="1">
-        <v>2694.0</v>
+        <v>-4844.0</v>
       </c>
       <c r="J208" s="1">
-        <v>1.5357778081817</v>
+        <v>-2.2459198813056</v>
       </c>
       <c r="K208">
-        <v>1.16</v>
+        <v>2.5</v>
       </c>
       <c r="L208" t="s">
-        <v>490</v>
+        <v>484</v>
       </c>
       <c r="M208" s="1">
-        <v>178110.0</v>
+        <v>210836.0</v>
       </c>
       <c r="N208" s="1">
-        <v>180427.12</v>
+        <v>215833.26</v>
       </c>
       <c r="O208" s="1">
-        <v>0.05</v>
+        <v>0.06</v>
       </c>
       <c r="P208">
         <v>1</v>
       </c>
     </row>
     <row r="209" spans="1:16">
       <c r="A209" t="s">
-        <v>491</v>
+        <v>485</v>
       </c>
       <c r="B209" t="s">
-        <v>492</v>
+        <v>486</v>
       </c>
       <c r="C209" s="1">
-        <v>409000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D209" s="1">
-        <v>97.89</v>
+        <v>89.376</v>
       </c>
       <c r="E209" s="1">
-        <v>99.528</v>
+        <v>87.708</v>
       </c>
       <c r="F209" t="s">
         <v>8</v>
       </c>
       <c r="G209">
         <v>1.0</v>
       </c>
       <c r="H209" s="1">
-        <v>407069.52</v>
+        <v>175416.0</v>
       </c>
       <c r="I209" s="1">
-        <v>-6699.42</v>
+        <v>3336.0</v>
       </c>
       <c r="J209" s="1">
-        <v>-1.6457680250784</v>
+        <v>1.9017649473252</v>
       </c>
       <c r="K209">
-        <v>1.52</v>
+        <v>1.31</v>
       </c>
       <c r="L209" t="s">
-        <v>493</v>
+        <v>487</v>
       </c>
       <c r="M209" s="1">
-        <v>400370.1</v>
+        <v>178752.0</v>
       </c>
       <c r="N209" s="1">
-        <v>406572.33</v>
+        <v>181371.86</v>
       </c>
       <c r="O209" s="1">
-        <v>0.12</v>
+        <v>0.05</v>
       </c>
       <c r="P209">
         <v>1</v>
       </c>
     </row>
     <row r="210" spans="1:16">
       <c r="A210" t="s">
-        <v>494</v>
+        <v>488</v>
       </c>
       <c r="B210" t="s">
-        <v>495</v>
+        <v>489</v>
       </c>
       <c r="C210" s="1">
         <v>400000.0</v>
       </c>
       <c r="D210" s="1">
-        <v>97.284</v>
+        <v>100.27</v>
       </c>
       <c r="E210" s="1">
-        <v>99.46</v>
+        <v>100.34</v>
       </c>
       <c r="F210" t="s">
         <v>8</v>
       </c>
       <c r="G210">
         <v>1.0</v>
       </c>
       <c r="H210" s="1">
-        <v>397840.0</v>
+        <v>401360.0</v>
       </c>
       <c r="I210" s="1">
-        <v>-8704.0</v>
+        <v>-280.0</v>
       </c>
       <c r="J210" s="1">
-        <v>-2.187814196662</v>
+        <v>-0.069762806458043</v>
       </c>
       <c r="K210">
-        <v>1.95</v>
+        <v>1.38</v>
       </c>
       <c r="L210" t="s">
-        <v>496</v>
+        <v>490</v>
       </c>
       <c r="M210" s="1">
-        <v>389136.0</v>
+        <v>401080.0</v>
       </c>
       <c r="N210" s="1">
-        <v>396940.11</v>
+        <v>406603.29</v>
       </c>
       <c r="O210" s="1">
         <v>0.11</v>
       </c>
       <c r="P210">
         <v>1</v>
       </c>
     </row>
     <row r="211" spans="1:16">
       <c r="A211" t="s">
-        <v>497</v>
+        <v>491</v>
       </c>
       <c r="B211" t="s">
-        <v>498</v>
+        <v>492</v>
       </c>
       <c r="C211" s="1">
-        <v>300000.0</v>
+        <v>409000.0</v>
       </c>
       <c r="D211" s="1">
-        <v>97.586</v>
+        <v>97.988</v>
       </c>
       <c r="E211" s="1">
-        <v>100.45</v>
+        <v>99.528</v>
       </c>
       <c r="F211" t="s">
         <v>8</v>
       </c>
       <c r="G211">
         <v>1.0</v>
       </c>
       <c r="H211" s="1">
-        <v>301350.0</v>
+        <v>407069.52</v>
       </c>
       <c r="I211" s="1">
-        <v>-8592.0</v>
+        <v>-6298.6</v>
       </c>
       <c r="J211" s="1">
-        <v>-2.8511697361872</v>
+        <v>-1.5473032714412</v>
       </c>
       <c r="K211">
-        <v>1.77</v>
+        <v>1.76</v>
       </c>
       <c r="L211" t="s">
-        <v>499</v>
+        <v>493</v>
       </c>
       <c r="M211" s="1">
-        <v>292758.0</v>
+        <v>400770.92</v>
       </c>
       <c r="N211" s="1">
-        <v>298076.84</v>
+        <v>407956.43</v>
       </c>
       <c r="O211" s="1">
-        <v>0.09</v>
+        <v>0.11</v>
       </c>
       <c r="P211">
         <v>1</v>
       </c>
     </row>
     <row r="212" spans="1:16">
       <c r="A212" t="s">
-        <v>500</v>
+        <v>494</v>
       </c>
       <c r="B212" t="s">
-        <v>501</v>
+        <v>495</v>
       </c>
       <c r="C212" s="1">
         <v>400000.0</v>
       </c>
       <c r="D212" s="1">
-        <v>95.375</v>
+        <v>97.5</v>
       </c>
       <c r="E212" s="1">
-        <v>99.077</v>
+        <v>99.46</v>
       </c>
       <c r="F212" t="s">
         <v>8</v>
       </c>
       <c r="G212">
         <v>1.0</v>
       </c>
       <c r="H212" s="1">
-        <v>396308.0</v>
+        <v>397840.0</v>
       </c>
       <c r="I212" s="1">
-        <v>-14808.0</v>
+        <v>-7840.0</v>
       </c>
       <c r="J212" s="1">
-        <v>-3.73648778223</v>
+        <v>-1.9706414639051</v>
       </c>
       <c r="K212">
-        <v>2.08</v>
+        <v>2.19</v>
       </c>
       <c r="L212" t="s">
-        <v>502</v>
+        <v>496</v>
       </c>
       <c r="M212" s="1">
-        <v>381500.0</v>
+        <v>390000.0</v>
       </c>
       <c r="N212" s="1">
-        <v>389823.29</v>
+        <v>398765.75</v>
       </c>
       <c r="O212" s="1">
         <v>0.11</v>
       </c>
       <c r="P212">
         <v>1</v>
       </c>
     </row>
     <row r="213" spans="1:16">
       <c r="A213" t="s">
-        <v>503</v>
+        <v>497</v>
       </c>
       <c r="B213" t="s">
-        <v>504</v>
+        <v>498</v>
       </c>
       <c r="C213" s="1">
-        <v>400000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D213" s="1">
-        <v>93.61</v>
+        <v>98.257</v>
       </c>
       <c r="E213" s="1">
-        <v>92.4576925</v>
+        <v>100.45</v>
       </c>
       <c r="F213" t="s">
         <v>8</v>
       </c>
       <c r="G213">
         <v>1.0</v>
       </c>
       <c r="H213" s="1">
-        <v>369830.77</v>
+        <v>301350.0</v>
       </c>
       <c r="I213" s="1">
-        <v>4609.23</v>
+        <v>-6579.0</v>
       </c>
       <c r="J213" s="1">
-        <v>1.2463078721113</v>
+        <v>-2.1831757093081</v>
       </c>
       <c r="K213">
-        <v>0.54</v>
-[...2 lines deleted...]
-        <v>505</v>
+        <v>0.13</v>
+      </c>
+      <c r="L213">
+        <v>382.19</v>
       </c>
       <c r="M213" s="1">
-        <v>374440.0</v>
+        <v>294771.0</v>
       </c>
       <c r="N213" s="1">
-        <v>376597.53</v>
+        <v>295153.19</v>
       </c>
       <c r="O213" s="1">
-        <v>0.11</v>
+        <v>0.08</v>
       </c>
       <c r="P213">
         <v>1</v>
       </c>
     </row>
     <row r="214" spans="1:16">
       <c r="A214" t="s">
-        <v>506</v>
+        <v>499</v>
       </c>
       <c r="B214" t="s">
-        <v>507</v>
+        <v>500</v>
       </c>
       <c r="C214" s="1">
-        <v>443000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D214" s="1">
-        <v>103.108</v>
+        <v>95.675</v>
       </c>
       <c r="E214" s="1">
-        <v>99.953</v>
+        <v>99.077</v>
       </c>
       <c r="F214" t="s">
         <v>8</v>
       </c>
       <c r="G214">
         <v>1.0</v>
       </c>
       <c r="H214" s="1">
-        <v>442791.79</v>
+        <v>396308.0</v>
       </c>
       <c r="I214" s="1">
-        <v>13976.65</v>
+        <v>-13608.0</v>
       </c>
       <c r="J214" s="1">
-        <v>3.1564835472672</v>
+        <v>-3.4336929862632</v>
       </c>
       <c r="K214">
-        <v>0.44</v>
+        <v>2.33</v>
       </c>
       <c r="L214" t="s">
-        <v>508</v>
+        <v>501</v>
       </c>
       <c r="M214" s="1">
-        <v>456768.44</v>
+        <v>382700.0</v>
       </c>
       <c r="N214" s="1">
-        <v>458728.56</v>
+        <v>392020.55</v>
       </c>
       <c r="O214" s="1">
-        <v>0.13</v>
+        <v>0.11</v>
       </c>
       <c r="P214">
         <v>1</v>
       </c>
     </row>
     <row r="215" spans="1:16">
       <c r="A215" t="s">
-        <v>509</v>
+        <v>502</v>
       </c>
       <c r="B215" t="s">
-        <v>510</v>
+        <v>503</v>
       </c>
       <c r="C215" s="1">
-        <v>300000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D215" s="1">
-        <v>103.393</v>
+        <v>93.721</v>
       </c>
       <c r="E215" s="1">
-        <v>99.961</v>
+        <v>92.4576925</v>
       </c>
       <c r="F215" t="s">
         <v>8</v>
       </c>
       <c r="G215">
         <v>1.0</v>
       </c>
       <c r="H215" s="1">
-        <v>299883.0</v>
+        <v>369830.77</v>
       </c>
       <c r="I215" s="1">
-        <v>10296.0</v>
+        <v>5053.23</v>
       </c>
       <c r="J215" s="1">
-        <v>3.4333390022109</v>
+        <v>1.3663627826316</v>
       </c>
       <c r="K215">
-        <v>3.85</v>
+        <v>0.6</v>
       </c>
       <c r="L215" t="s">
-        <v>511</v>
+        <v>504</v>
       </c>
       <c r="M215" s="1">
-        <v>310179.0</v>
+        <v>374884.0</v>
       </c>
       <c r="N215" s="1">
-        <v>321718.73</v>
+        <v>377290.85</v>
       </c>
       <c r="O215" s="1">
-        <v>0.09</v>
+        <v>0.11</v>
       </c>
       <c r="P215">
         <v>1</v>
       </c>
     </row>
     <row r="216" spans="1:16">
       <c r="A216" t="s">
-        <v>512</v>
+        <v>505</v>
       </c>
       <c r="B216" t="s">
-        <v>513</v>
+        <v>506</v>
       </c>
       <c r="C216" s="1">
-        <v>366000.0</v>
+        <v>443000.0</v>
       </c>
       <c r="D216" s="1">
-        <v>101.266</v>
+        <v>103.17</v>
       </c>
       <c r="E216" s="1">
-        <v>99.943</v>
+        <v>99.953</v>
       </c>
       <c r="F216" t="s">
         <v>8</v>
       </c>
       <c r="G216">
         <v>1.0</v>
       </c>
       <c r="H216" s="1">
-        <v>365791.38</v>
+        <v>442791.79</v>
       </c>
       <c r="I216" s="1">
-        <v>4842.18</v>
+        <v>14251.31</v>
       </c>
       <c r="J216" s="1">
-        <v>1.3237545400879</v>
+        <v>3.2185127009695</v>
       </c>
       <c r="K216">
-        <v>0.32</v>
+        <v>0.78</v>
       </c>
       <c r="L216" t="s">
-        <v>514</v>
+        <v>507</v>
       </c>
       <c r="M216" s="1">
-        <v>370633.56</v>
+        <v>457043.1</v>
       </c>
       <c r="N216" s="1">
-        <v>371796.74</v>
+        <v>460502.14</v>
       </c>
       <c r="O216" s="1">
-        <v>0.11</v>
+        <v>0.13</v>
       </c>
       <c r="P216">
         <v>1</v>
       </c>
     </row>
     <row r="217" spans="1:16">
       <c r="A217" t="s">
-        <v>515</v>
+        <v>508</v>
       </c>
       <c r="B217" t="s">
-        <v>516</v>
+        <v>509</v>
       </c>
       <c r="C217" s="1">
-        <v>380000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D217" s="1">
-        <v>97.587</v>
+        <v>103.38</v>
       </c>
       <c r="E217" s="1">
-        <v>99.702</v>
+        <v>99.961</v>
       </c>
       <c r="F217" t="s">
         <v>8</v>
       </c>
       <c r="G217">
         <v>1.0</v>
       </c>
       <c r="H217" s="1">
-        <v>378867.6</v>
+        <v>299883.0</v>
       </c>
       <c r="I217" s="1">
-        <v>-8037.0</v>
+        <v>10257.0</v>
       </c>
       <c r="J217" s="1">
-        <v>-2.1213215381838</v>
+        <v>3.4203339302328</v>
       </c>
       <c r="K217">
-        <v>1.92</v>
+        <v>4.19</v>
       </c>
       <c r="L217" t="s">
-        <v>517</v>
+        <v>510</v>
       </c>
       <c r="M217" s="1">
-        <v>370830.6</v>
+        <v>310140.0</v>
       </c>
       <c r="N217" s="1">
-        <v>378139.09</v>
+        <v>322721.51</v>
       </c>
       <c r="O217" s="1">
-        <v>0.11</v>
+        <v>0.09</v>
       </c>
       <c r="P217">
         <v>1</v>
       </c>
     </row>
     <row r="218" spans="1:16">
       <c r="A218" t="s">
-        <v>518</v>
+        <v>511</v>
       </c>
       <c r="B218" t="s">
-        <v>519</v>
+        <v>512</v>
       </c>
       <c r="C218" s="1">
-        <v>350000.0</v>
+        <v>366000.0</v>
       </c>
       <c r="D218" s="1">
-        <v>96.373</v>
+        <v>101.543</v>
       </c>
       <c r="E218" s="1">
-        <v>99.3</v>
+        <v>99.943</v>
       </c>
       <c r="F218" t="s">
         <v>8</v>
       </c>
       <c r="G218">
         <v>1.0</v>
       </c>
       <c r="H218" s="1">
-        <v>347550.0</v>
+        <v>365791.38</v>
       </c>
       <c r="I218" s="1">
-        <v>-10244.5</v>
+        <v>5856.0</v>
       </c>
       <c r="J218" s="1">
-        <v>-2.9476334340383</v>
+        <v>1.6009125201365</v>
       </c>
       <c r="K218">
-        <v>2.1</v>
+        <v>0.6</v>
       </c>
       <c r="L218" t="s">
-        <v>520</v>
+        <v>513</v>
       </c>
       <c r="M218" s="1">
-        <v>337305.5</v>
+        <v>371647.38</v>
       </c>
       <c r="N218" s="1">
-        <v>344658.38</v>
+        <v>373853.41</v>
       </c>
       <c r="O218" s="1">
-        <v>0.1</v>
+        <v>0.11</v>
       </c>
       <c r="P218">
         <v>1</v>
       </c>
     </row>
     <row r="219" spans="1:16">
       <c r="A219" t="s">
-        <v>521</v>
+        <v>514</v>
       </c>
       <c r="B219" t="s">
-        <v>522</v>
+        <v>515</v>
       </c>
       <c r="C219" s="1">
-        <v>300000.0</v>
+        <v>380000.0</v>
       </c>
       <c r="D219" s="1">
-        <v>101.043</v>
+        <v>97.742</v>
       </c>
       <c r="E219" s="1">
-        <v>99.611</v>
+        <v>99.702</v>
       </c>
       <c r="F219" t="s">
         <v>8</v>
       </c>
       <c r="G219">
         <v>1.0</v>
       </c>
       <c r="H219" s="1">
-        <v>298833.0</v>
+        <v>378867.6</v>
       </c>
       <c r="I219" s="1">
-        <v>4296.0</v>
+        <v>-7448.0</v>
       </c>
       <c r="J219" s="1">
-        <v>1.4375922337894</v>
+        <v>-1.9658582576077</v>
       </c>
       <c r="K219">
-        <v>3.16</v>
+        <v>2.15</v>
       </c>
       <c r="L219" t="s">
-        <v>523</v>
+        <v>516</v>
       </c>
       <c r="M219" s="1">
-        <v>303129.0</v>
+        <v>371419.6</v>
       </c>
       <c r="N219" s="1">
-        <v>312597.49</v>
+        <v>379607.82</v>
       </c>
       <c r="O219" s="1">
-        <v>0.09</v>
+        <v>0.11</v>
       </c>
       <c r="P219">
         <v>1</v>
       </c>
     </row>
     <row r="220" spans="1:16">
       <c r="A220" t="s">
-        <v>524</v>
+        <v>517</v>
       </c>
       <c r="B220" t="s">
-        <v>525</v>
+        <v>518</v>
       </c>
       <c r="C220" s="1">
-        <v>600000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D220" s="1">
-        <v>98.774</v>
+        <v>101.376</v>
       </c>
       <c r="E220" s="1">
-        <v>99.438</v>
+        <v>99.611</v>
       </c>
       <c r="F220" t="s">
         <v>8</v>
       </c>
       <c r="G220">
         <v>1.0</v>
       </c>
       <c r="H220" s="1">
-        <v>596628.0</v>
+        <v>298833.0</v>
       </c>
       <c r="I220" s="1">
-        <v>-3984.0</v>
+        <v>5295.0</v>
       </c>
       <c r="J220" s="1">
-        <v>-0.66775277057061</v>
+        <v>1.771892662457</v>
       </c>
       <c r="K220">
-        <v>2.99</v>
+        <v>3.44</v>
       </c>
       <c r="L220" t="s">
-        <v>526</v>
+        <v>519</v>
       </c>
       <c r="M220" s="1">
-        <v>592644.0</v>
+        <v>304128.0</v>
       </c>
       <c r="N220" s="1">
-        <v>610572.08</v>
+        <v>314451.29</v>
       </c>
       <c r="O220" s="1">
-        <v>0.18</v>
+        <v>0.09</v>
       </c>
       <c r="P220">
         <v>1</v>
       </c>
     </row>
     <row r="221" spans="1:16">
       <c r="A221" t="s">
-        <v>527</v>
+        <v>520</v>
       </c>
       <c r="B221" t="s">
-        <v>528</v>
+        <v>521</v>
       </c>
       <c r="C221" s="1">
         <v>600000.0</v>
       </c>
       <c r="D221" s="1">
-        <v>99.829</v>
+        <v>98.779</v>
       </c>
       <c r="E221" s="1">
-        <v>101.24842833</v>
+        <v>99.438</v>
       </c>
       <c r="F221" t="s">
         <v>8</v>
       </c>
       <c r="G221">
         <v>1.0</v>
       </c>
       <c r="H221" s="1">
-        <v>607490.57</v>
+        <v>596628.0</v>
       </c>
       <c r="I221" s="1">
-        <v>-8516.57</v>
+        <v>-3954.0</v>
       </c>
       <c r="J221" s="1">
-        <v>-1.4019262883373</v>
+        <v>-0.66272451175607</v>
       </c>
       <c r="K221">
-        <v>3.87</v>
-[...2 lines deleted...]
-        <v>529</v>
+        <v>0.09</v>
+      </c>
+      <c r="L221">
+        <v>513.7</v>
       </c>
       <c r="M221" s="1">
-        <v>598974.0</v>
+        <v>592674.0</v>
       </c>
       <c r="N221" s="1">
-        <v>622164.41</v>
+        <v>593187.7</v>
       </c>
       <c r="O221" s="1">
-        <v>0.18</v>
+        <v>0.17</v>
       </c>
       <c r="P221">
         <v>1</v>
       </c>
     </row>
     <row r="222" spans="1:16">
       <c r="A222" t="s">
-        <v>530</v>
+        <v>522</v>
       </c>
       <c r="B222" t="s">
-        <v>531</v>
+        <v>523</v>
       </c>
       <c r="C222" s="1">
-        <v>400000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D222" s="1">
-        <v>103.716</v>
+        <v>99.684</v>
       </c>
       <c r="E222" s="1">
-        <v>99.661</v>
+        <v>101.24842833</v>
       </c>
       <c r="F222" t="s">
         <v>8</v>
       </c>
       <c r="G222">
         <v>1.0</v>
       </c>
       <c r="H222" s="1">
-        <v>398644.0</v>
+        <v>607490.57</v>
       </c>
       <c r="I222" s="1">
-        <v>16220.0</v>
+        <v>-9386.57</v>
       </c>
       <c r="J222" s="1">
-        <v>4.0687932089784</v>
+        <v>-1.5451383879095</v>
       </c>
       <c r="K222">
-        <v>4.17</v>
-[...2 lines deleted...]
-        <v>532</v>
+        <v>0.03</v>
+      </c>
+      <c r="L222">
+        <v>203.42</v>
       </c>
       <c r="M222" s="1">
-        <v>414864.0</v>
+        <v>598104.0</v>
       </c>
       <c r="N222" s="1">
-        <v>431539.34</v>
+        <v>598307.42</v>
       </c>
       <c r="O222" s="1">
-        <v>0.12</v>
+        <v>0.17</v>
       </c>
       <c r="P222">
         <v>1</v>
       </c>
     </row>
     <row r="223" spans="1:16">
       <c r="A223" t="s">
-        <v>533</v>
+        <v>524</v>
       </c>
       <c r="B223" t="s">
-        <v>534</v>
+        <v>525</v>
       </c>
       <c r="C223" s="1">
-        <v>1000000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D223" s="1">
-        <v>101.131</v>
+        <v>103.729</v>
       </c>
       <c r="E223" s="1">
-        <v>98.6</v>
+        <v>99.661</v>
       </c>
       <c r="F223" t="s">
         <v>8</v>
       </c>
       <c r="G223">
         <v>1.0</v>
       </c>
       <c r="H223" s="1">
-        <v>986000.0</v>
+        <v>398644.0</v>
       </c>
       <c r="I223" s="1">
-        <v>25310.0</v>
+        <v>16272.0</v>
       </c>
       <c r="J223" s="1">
-        <v>2.5669371196755</v>
+        <v>4.0818374288839</v>
       </c>
       <c r="K223">
-        <v>0.18</v>
+        <v>4.5</v>
       </c>
       <c r="L223" t="s">
-        <v>535</v>
+        <v>526</v>
       </c>
       <c r="M223" s="1">
-        <v>1011310.0</v>
+        <v>414916.0</v>
       </c>
       <c r="N223" s="1">
-        <v>1013107.95</v>
+        <v>432909.15</v>
       </c>
       <c r="O223" s="1">
-        <v>0.29</v>
+        <v>0.12</v>
       </c>
       <c r="P223">
         <v>1</v>
       </c>
     </row>
     <row r="224" spans="1:16">
       <c r="A224" t="s">
-        <v>536</v>
+        <v>527</v>
       </c>
       <c r="B224" t="s">
-        <v>537</v>
+        <v>528</v>
       </c>
       <c r="C224" s="1">
-        <v>400000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="D224" s="1">
-        <v>102.518</v>
+        <v>101.27</v>
       </c>
       <c r="E224" s="1">
-        <v>100.0</v>
+        <v>98.6</v>
       </c>
       <c r="F224" t="s">
         <v>8</v>
       </c>
       <c r="G224">
         <v>1.0</v>
       </c>
       <c r="H224" s="1">
-        <v>400000.0</v>
+        <v>986000.0</v>
       </c>
       <c r="I224" s="1">
-        <v>10072.0</v>
+        <v>26700.0</v>
       </c>
       <c r="J224" s="1">
-        <v>2.518</v>
+        <v>2.7079107505071</v>
       </c>
       <c r="K224">
-        <v>4.61</v>
+        <v>0.49</v>
       </c>
       <c r="L224" t="s">
-        <v>538</v>
+        <v>529</v>
       </c>
       <c r="M224" s="1">
-        <v>410072.0</v>
+        <v>1012700.0</v>
       </c>
       <c r="N224" s="1">
-        <v>428521.32</v>
+        <v>1017614.38</v>
       </c>
       <c r="O224" s="1">
-        <v>0.12</v>
+        <v>0.29</v>
       </c>
       <c r="P224">
         <v>1</v>
       </c>
     </row>
     <row r="225" spans="1:16">
       <c r="A225" t="s">
-        <v>539</v>
+        <v>530</v>
       </c>
       <c r="B225" t="s">
-        <v>540</v>
+        <v>531</v>
       </c>
       <c r="C225" s="1">
         <v>400000.0</v>
       </c>
       <c r="D225" s="1">
-        <v>106.376</v>
+        <v>102.909</v>
       </c>
       <c r="E225" s="1">
-        <v>109.3</v>
+        <v>100.0</v>
       </c>
       <c r="F225" t="s">
         <v>8</v>
       </c>
       <c r="G225">
         <v>1.0</v>
       </c>
       <c r="H225" s="1">
-        <v>437200.0</v>
+        <v>400000.0</v>
       </c>
       <c r="I225" s="1">
-        <v>-11696.0</v>
+        <v>11636.0</v>
       </c>
       <c r="J225" s="1">
-        <v>-2.6752058554437</v>
+        <v>2.909</v>
       </c>
       <c r="K225">
-        <v>1.4</v>
-[...2 lines deleted...]
-        <v>541</v>
+        <v>0.14</v>
+      </c>
+      <c r="L225">
+        <v>579.84</v>
       </c>
       <c r="M225" s="1">
-        <v>425504.0</v>
+        <v>411636.0</v>
       </c>
       <c r="N225" s="1">
-        <v>431084.82</v>
+        <v>412215.84</v>
       </c>
       <c r="O225" s="1">
         <v>0.12</v>
       </c>
       <c r="P225">
         <v>1</v>
       </c>
     </row>
     <row r="226" spans="1:16">
       <c r="A226" t="s">
-        <v>542</v>
+        <v>532</v>
       </c>
       <c r="B226" t="s">
-        <v>543</v>
+        <v>533</v>
       </c>
       <c r="C226" s="1">
         <v>400000.0</v>
       </c>
       <c r="D226" s="1">
-        <v>98.9</v>
+        <v>106.406</v>
       </c>
       <c r="E226" s="1">
-        <v>99.852</v>
+        <v>109.3</v>
       </c>
       <c r="F226" t="s">
         <v>8</v>
       </c>
       <c r="G226">
         <v>1.0</v>
       </c>
       <c r="H226" s="1">
-        <v>399408.0</v>
+        <v>437200.0</v>
       </c>
       <c r="I226" s="1">
-        <v>-3808.0</v>
+        <v>-11576.0</v>
       </c>
       <c r="J226" s="1">
-        <v>-0.95341104835156</v>
+        <v>-2.647758462946</v>
       </c>
       <c r="K226">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>1.77</v>
+      </c>
+      <c r="L226" t="s">
+        <v>534</v>
       </c>
       <c r="M226" s="1">
-        <v>395600.0</v>
+        <v>425624.0</v>
       </c>
       <c r="N226" s="1">
-        <v>395600.0</v>
+        <v>432700.71</v>
       </c>
       <c r="O226" s="1">
-        <v>0.11</v>
+        <v>0.12</v>
       </c>
       <c r="P226">
         <v>1</v>
       </c>
     </row>
     <row r="227" spans="1:16">
       <c r="A227" t="s">
-        <v>544</v>
+        <v>535</v>
       </c>
       <c r="B227" t="s">
-        <v>545</v>
+        <v>536</v>
       </c>
       <c r="C227" s="1">
-        <v>267000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D227" s="1">
-        <v>99.822</v>
+        <v>98.81</v>
       </c>
       <c r="E227" s="1">
-        <v>99.934</v>
+        <v>99.852</v>
       </c>
       <c r="F227" t="s">
         <v>8</v>
       </c>
       <c r="G227">
         <v>1.0</v>
       </c>
       <c r="H227" s="1">
-        <v>266823.78</v>
+        <v>399408.0</v>
       </c>
       <c r="I227" s="1">
-        <v>-299.04</v>
+        <v>-4168.0</v>
       </c>
       <c r="J227" s="1">
-        <v>-0.11207396881942</v>
+        <v>-1.0435444457798</v>
       </c>
       <c r="K227">
-        <v>0.01</v>
-[...2 lines deleted...]
-        <v>23.77</v>
+        <v>0.28</v>
+      </c>
+      <c r="L227" t="s">
+        <v>537</v>
       </c>
       <c r="M227" s="1">
-        <v>266524.74</v>
+        <v>395240.0</v>
       </c>
       <c r="N227" s="1">
-        <v>266548.51</v>
+        <v>396379.73</v>
       </c>
       <c r="O227" s="1">
-        <v>0.08</v>
+        <v>0.11</v>
       </c>
       <c r="P227">
         <v>1</v>
       </c>
     </row>
     <row r="228" spans="1:16">
       <c r="A228" t="s">
-        <v>546</v>
+        <v>538</v>
       </c>
       <c r="B228" t="s">
-        <v>547</v>
+        <v>539</v>
       </c>
       <c r="C228" s="1">
-        <v>200000.0</v>
+        <v>267000.0</v>
       </c>
       <c r="D228" s="1">
-        <v>100.637</v>
+        <v>99.929</v>
       </c>
       <c r="E228" s="1">
-        <v>100.0</v>
+        <v>99.934</v>
       </c>
       <c r="F228" t="s">
         <v>8</v>
       </c>
       <c r="G228">
         <v>1.0</v>
       </c>
       <c r="H228" s="1">
-        <v>200000.0</v>
+        <v>266823.78</v>
       </c>
       <c r="I228" s="1">
-        <v>1274.0</v>
+        <v>-13.35</v>
       </c>
       <c r="J228" s="1">
-        <v>0.637</v>
+        <v>-0.0050033021794384</v>
       </c>
       <c r="K228">
-        <v>0.3</v>
+        <v>0.24</v>
       </c>
       <c r="L228">
-        <v>601.45</v>
+        <v>641.9</v>
       </c>
       <c r="M228" s="1">
-        <v>201274.0</v>
+        <v>266810.43</v>
       </c>
       <c r="N228" s="1">
-        <v>201875.45</v>
+        <v>267452.33</v>
       </c>
       <c r="O228" s="1">
-        <v>0.06</v>
+        <v>0.08</v>
       </c>
       <c r="P228">
         <v>1</v>
       </c>
     </row>
     <row r="229" spans="1:16">
       <c r="A229" t="s">
-        <v>548</v>
+        <v>540</v>
       </c>
       <c r="B229" t="s">
-        <v>549</v>
+        <v>541</v>
       </c>
       <c r="C229" s="1">
         <v>200000.0</v>
       </c>
       <c r="D229" s="1">
-        <v>98.739</v>
+        <v>100.631</v>
       </c>
       <c r="E229" s="1">
-        <v>99.589</v>
+        <v>100.0</v>
       </c>
       <c r="F229" t="s">
         <v>8</v>
       </c>
       <c r="G229">
         <v>1.0</v>
       </c>
       <c r="H229" s="1">
-        <v>199178.0</v>
+        <v>200000.0</v>
       </c>
       <c r="I229" s="1">
-        <v>-1700.0</v>
+        <v>1262.0</v>
       </c>
       <c r="J229" s="1">
-        <v>-0.85350791754109</v>
+        <v>0.631</v>
       </c>
       <c r="K229">
-        <v>0.7</v>
+        <v>0.57</v>
       </c>
       <c r="L229" t="s">
-        <v>550</v>
+        <v>542</v>
       </c>
       <c r="M229" s="1">
-        <v>197478.0</v>
+        <v>201262.0</v>
       </c>
       <c r="N229" s="1">
-        <v>198883.48</v>
+        <v>202402.68</v>
       </c>
       <c r="O229" s="1">
         <v>0.06</v>
       </c>
       <c r="P229">
         <v>1</v>
       </c>
     </row>
     <row r="230" spans="1:16">
       <c r="A230" t="s">
-        <v>551</v>
+        <v>543</v>
       </c>
       <c r="B230" t="s">
-        <v>552</v>
+        <v>544</v>
       </c>
       <c r="C230" s="1">
         <v>200000.0</v>
       </c>
       <c r="D230" s="1">
-        <v>102.466</v>
+        <v>99.117</v>
       </c>
       <c r="E230" s="1">
-        <v>98.769</v>
+        <v>99.589</v>
       </c>
       <c r="F230" t="s">
         <v>8</v>
       </c>
       <c r="G230">
         <v>1.0</v>
       </c>
       <c r="H230" s="1">
-        <v>197538.0</v>
+        <v>199178.0</v>
       </c>
       <c r="I230" s="1">
-        <v>7394.0</v>
+        <v>-944.0</v>
       </c>
       <c r="J230" s="1">
-        <v>3.7430772813332</v>
+        <v>-0.47394792597576</v>
       </c>
       <c r="K230">
-        <v>2.27</v>
+        <v>0.94</v>
       </c>
       <c r="L230" t="s">
-        <v>553</v>
+        <v>545</v>
       </c>
       <c r="M230" s="1">
-        <v>204932.0</v>
+        <v>198234.0</v>
       </c>
       <c r="N230" s="1">
-        <v>209475.84</v>
+        <v>200120.3</v>
       </c>
       <c r="O230" s="1">
         <v>0.06</v>
       </c>
       <c r="P230">
         <v>1</v>
       </c>
     </row>
     <row r="231" spans="1:16">
       <c r="A231" t="s">
-        <v>554</v>
+        <v>546</v>
       </c>
       <c r="B231" t="s">
-        <v>555</v>
+        <v>547</v>
       </c>
       <c r="C231" s="1">
-        <v>800000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D231" s="1">
-        <v>84.923</v>
+        <v>102.409</v>
       </c>
       <c r="E231" s="1">
-        <v>85.96</v>
+        <v>98.769</v>
       </c>
       <c r="F231" t="s">
         <v>8</v>
       </c>
       <c r="G231">
         <v>1.0</v>
       </c>
       <c r="H231" s="1">
-        <v>687680.0</v>
+        <v>197538.0</v>
       </c>
       <c r="I231" s="1">
-        <v>-8296.0</v>
+        <v>7280.0</v>
       </c>
       <c r="J231" s="1">
-        <v>-1.2063750581666</v>
+        <v>3.685366866122</v>
       </c>
       <c r="K231">
-        <v>0.49</v>
+        <v>2.55</v>
       </c>
       <c r="L231" t="s">
-        <v>556</v>
+        <v>548</v>
       </c>
       <c r="M231" s="1">
-        <v>679384.0</v>
+        <v>204818.0</v>
       </c>
       <c r="N231" s="1">
-        <v>683342.9</v>
+        <v>209913.89</v>
       </c>
       <c r="O231" s="1">
-        <v>0.2</v>
+        <v>0.06</v>
       </c>
       <c r="P231">
         <v>1</v>
       </c>
     </row>
     <row r="232" spans="1:16">
       <c r="A232" t="s">
-        <v>557</v>
+        <v>549</v>
       </c>
       <c r="B232" t="s">
-        <v>558</v>
+        <v>550</v>
       </c>
       <c r="C232" s="1">
-        <v>300000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D232" s="1">
-        <v>98.961</v>
+        <v>85.294</v>
       </c>
       <c r="E232" s="1">
-        <v>100.65</v>
+        <v>85.96</v>
       </c>
       <c r="F232" t="s">
         <v>8</v>
       </c>
       <c r="G232">
         <v>1.0</v>
       </c>
       <c r="H232" s="1">
-        <v>301950.0</v>
+        <v>687680.0</v>
       </c>
       <c r="I232" s="1">
-        <v>-5067.0</v>
+        <v>-5328.0</v>
       </c>
       <c r="J232" s="1">
-        <v>-1.6780923994039</v>
+        <v>-0.77477896696138</v>
       </c>
       <c r="K232">
-        <v>0.86</v>
+        <v>0.54</v>
       </c>
       <c r="L232" t="s">
-        <v>559</v>
+        <v>551</v>
       </c>
       <c r="M232" s="1">
-        <v>296883.0</v>
+        <v>682352.0</v>
       </c>
       <c r="N232" s="1">
-        <v>299472.04</v>
+        <v>686667.07</v>
       </c>
       <c r="O232" s="1">
-        <v>0.09</v>
+        <v>0.19</v>
       </c>
       <c r="P232">
         <v>1</v>
       </c>
     </row>
     <row r="233" spans="1:16">
       <c r="A233" t="s">
-        <v>560</v>
+        <v>552</v>
       </c>
       <c r="B233" t="s">
-        <v>561</v>
+        <v>553</v>
       </c>
       <c r="C233" s="1">
-        <v>200000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D233" s="1">
-        <v>98.67</v>
+        <v>99.1</v>
       </c>
       <c r="E233" s="1">
-        <v>100.62</v>
+        <v>100.65</v>
       </c>
       <c r="F233" t="s">
         <v>8</v>
       </c>
       <c r="G233">
         <v>1.0</v>
       </c>
       <c r="H233" s="1">
-        <v>201240.0</v>
+        <v>301950.0</v>
       </c>
       <c r="I233" s="1">
-        <v>-3900.0</v>
+        <v>-4650.0</v>
       </c>
       <c r="J233" s="1">
-        <v>-1.937984496124</v>
+        <v>-1.5399900645802</v>
       </c>
       <c r="K233">
-        <v>2.95</v>
+        <v>1.08</v>
       </c>
       <c r="L233" t="s">
-        <v>562</v>
+        <v>554</v>
       </c>
       <c r="M233" s="1">
-        <v>197340.0</v>
+        <v>297300.0</v>
       </c>
       <c r="N233" s="1">
-        <v>203247.53</v>
+        <v>300530.14</v>
       </c>
       <c r="O233" s="1">
-        <v>0.06</v>
+        <v>0.08</v>
       </c>
       <c r="P233">
         <v>1</v>
       </c>
     </row>
     <row r="234" spans="1:16">
       <c r="A234" t="s">
-        <v>563</v>
+        <v>555</v>
       </c>
       <c r="B234" t="s">
-        <v>564</v>
+        <v>556</v>
       </c>
       <c r="C234" s="1">
-        <v>235000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D234" s="1">
-        <v>100.01</v>
+        <v>98.834</v>
       </c>
       <c r="E234" s="1">
-        <v>99.662</v>
+        <v>100.62</v>
       </c>
       <c r="F234" t="s">
         <v>8</v>
       </c>
       <c r="G234">
         <v>1.0</v>
       </c>
       <c r="H234" s="1">
-        <v>234205.7</v>
+        <v>201240.0</v>
       </c>
       <c r="I234" s="1">
-        <v>817.8</v>
+        <v>-3572.0</v>
       </c>
       <c r="J234" s="1">
-        <v>0.34918022917461</v>
+        <v>-1.774995030809</v>
       </c>
       <c r="K234">
-        <v>0.08</v>
+        <v>0.05</v>
       </c>
       <c r="L234">
-        <v>186.71</v>
+        <v>102.74</v>
       </c>
       <c r="M234" s="1">
-        <v>235023.5</v>
+        <v>197668.0</v>
       </c>
       <c r="N234" s="1">
-        <v>235210.21</v>
+        <v>197770.74</v>
       </c>
       <c r="O234" s="1">
-        <v>0.07</v>
+        <v>0.06</v>
       </c>
       <c r="P234">
         <v>1</v>
       </c>
     </row>
     <row r="235" spans="1:16">
       <c r="A235" t="s">
-        <v>565</v>
+        <v>557</v>
       </c>
       <c r="B235" t="s">
-        <v>566</v>
+        <v>558</v>
       </c>
       <c r="C235" s="1">
-        <v>193000.0</v>
+        <v>235000.0</v>
       </c>
       <c r="D235" s="1">
-        <v>99.379</v>
+        <v>100.099</v>
       </c>
       <c r="E235" s="1">
-        <v>99.571</v>
+        <v>99.662</v>
       </c>
       <c r="F235" t="s">
         <v>8</v>
       </c>
       <c r="G235">
         <v>1.0</v>
       </c>
       <c r="H235" s="1">
-        <v>192172.03</v>
+        <v>234205.7</v>
       </c>
       <c r="I235" s="1">
-        <v>-370.56</v>
+        <v>1026.95</v>
       </c>
       <c r="J235" s="1">
-        <v>-0.1928272288116</v>
+        <v>0.43848206939455</v>
       </c>
       <c r="K235">
-        <v>1.56</v>
-[...2 lines deleted...]
-        <v>567</v>
+        <v>0.34</v>
+      </c>
+      <c r="L235">
+        <v>793.53</v>
       </c>
       <c r="M235" s="1">
-        <v>191801.47</v>
+        <v>235232.65</v>
       </c>
       <c r="N235" s="1">
-        <v>194808.83</v>
+        <v>236026.18</v>
       </c>
       <c r="O235" s="1">
-        <v>0.06</v>
+        <v>0.07</v>
       </c>
       <c r="P235">
         <v>1</v>
       </c>
     </row>
     <row r="236" spans="1:16">
       <c r="A236" t="s">
-        <v>568</v>
+        <v>559</v>
       </c>
       <c r="B236" t="s">
-        <v>569</v>
+        <v>560</v>
       </c>
       <c r="C236" s="1">
-        <v>300000.0</v>
+        <v>193000.0</v>
       </c>
       <c r="D236" s="1">
-        <v>98.48</v>
+        <v>99.449</v>
       </c>
       <c r="E236" s="1">
-        <v>100.0</v>
+        <v>99.571</v>
       </c>
       <c r="F236" t="s">
         <v>8</v>
       </c>
       <c r="G236">
         <v>1.0</v>
       </c>
       <c r="H236" s="1">
-        <v>300000.0</v>
+        <v>192172.03</v>
       </c>
       <c r="I236" s="1">
-        <v>-4560.0</v>
+        <v>-235.46</v>
       </c>
       <c r="J236" s="1">
-        <v>-1.52</v>
+        <v>-0.12252563497404</v>
       </c>
       <c r="K236">
-        <v>2.0</v>
+        <v>1.79</v>
       </c>
       <c r="L236" t="s">
-        <v>570</v>
+        <v>561</v>
       </c>
       <c r="M236" s="1">
-        <v>295440.0</v>
+        <v>191936.57</v>
       </c>
       <c r="N236" s="1">
-        <v>301440.67</v>
+        <v>195390.74</v>
       </c>
       <c r="O236" s="1">
-        <v>0.09</v>
+        <v>0.06</v>
       </c>
       <c r="P236">
         <v>1</v>
       </c>
     </row>
     <row r="237" spans="1:16">
       <c r="A237" t="s">
-        <v>571</v>
+        <v>562</v>
       </c>
       <c r="B237" t="s">
-        <v>572</v>
+        <v>563</v>
       </c>
       <c r="C237" s="1">
-        <v>877000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D237" s="1">
-        <v>98.217</v>
+        <v>98.763</v>
       </c>
       <c r="E237" s="1">
         <v>100.0</v>
       </c>
       <c r="F237" t="s">
         <v>8</v>
       </c>
       <c r="G237">
         <v>1.0</v>
       </c>
       <c r="H237" s="1">
-        <v>877000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="I237" s="1">
-        <v>-15636.91</v>
+        <v>-3711.0</v>
       </c>
       <c r="J237" s="1">
-        <v>-1.783</v>
+        <v>-1.237</v>
       </c>
       <c r="K237">
-        <v>0.95</v>
+        <v>2.26</v>
       </c>
       <c r="L237" t="s">
-        <v>573</v>
+        <v>564</v>
       </c>
       <c r="M237" s="1">
-        <v>861363.09</v>
+        <v>296289.0</v>
       </c>
       <c r="N237" s="1">
-        <v>869730.58</v>
+        <v>303081.64</v>
       </c>
       <c r="O237" s="1">
-        <v>0.25</v>
+        <v>0.09</v>
       </c>
       <c r="P237">
         <v>1</v>
       </c>
     </row>
     <row r="238" spans="1:16">
       <c r="A238" t="s">
-        <v>574</v>
+        <v>565</v>
       </c>
       <c r="B238" t="s">
-        <v>575</v>
+        <v>566</v>
       </c>
       <c r="C238" s="1">
-        <v>577000.0</v>
+        <v>877000.0</v>
       </c>
       <c r="D238" s="1">
-        <v>97.535</v>
+        <v>98.327</v>
       </c>
       <c r="E238" s="1">
         <v>100.0</v>
       </c>
       <c r="F238" t="s">
         <v>8</v>
       </c>
       <c r="G238">
         <v>1.0</v>
       </c>
       <c r="H238" s="1">
-        <v>577000.0</v>
+        <v>877000.0</v>
       </c>
       <c r="I238" s="1">
-        <v>-14223.05</v>
+        <v>-14672.21</v>
       </c>
       <c r="J238" s="1">
-        <v>-2.465</v>
+        <v>-1.673</v>
       </c>
       <c r="K238">
-        <v>2.45</v>
+        <v>1.2</v>
       </c>
       <c r="L238" t="s">
-        <v>576</v>
+        <v>567</v>
       </c>
       <c r="M238" s="1">
-        <v>562776.95</v>
+        <v>862327.79</v>
       </c>
       <c r="N238" s="1">
-        <v>576917.09</v>
+        <v>872849.29</v>
       </c>
       <c r="O238" s="1">
-        <v>0.17</v>
+        <v>0.25</v>
       </c>
       <c r="P238">
         <v>1</v>
       </c>
     </row>
     <row r="239" spans="1:16">
       <c r="A239" t="s">
-        <v>577</v>
+        <v>568</v>
       </c>
       <c r="B239" t="s">
-        <v>578</v>
+        <v>569</v>
       </c>
       <c r="C239" s="1">
-        <v>400000.0</v>
+        <v>577000.0</v>
       </c>
       <c r="D239" s="1">
-        <v>98.541</v>
+        <v>97.822</v>
       </c>
       <c r="E239" s="1">
-        <v>100.42</v>
+        <v>100.0</v>
       </c>
       <c r="F239" t="s">
         <v>8</v>
       </c>
       <c r="G239">
         <v>1.0</v>
       </c>
       <c r="H239" s="1">
-        <v>401680.0</v>
+        <v>577000.0</v>
       </c>
       <c r="I239" s="1">
-        <v>-7516.0</v>
+        <v>-12567.06</v>
       </c>
       <c r="J239" s="1">
-        <v>-1.8711412069309</v>
+        <v>-2.178</v>
       </c>
       <c r="K239">
-        <v>3.54</v>
+        <v>2.72</v>
       </c>
       <c r="L239" t="s">
-        <v>579</v>
+        <v>570</v>
       </c>
       <c r="M239" s="1">
-        <v>394164.0</v>
+        <v>564432.94</v>
       </c>
       <c r="N239" s="1">
-        <v>408306.47</v>
+        <v>580104.92</v>
       </c>
       <c r="O239" s="1">
-        <v>0.12</v>
+        <v>0.16</v>
       </c>
       <c r="P239">
         <v>1</v>
       </c>
     </row>
     <row r="240" spans="1:16">
       <c r="A240" t="s">
-        <v>580</v>
+        <v>571</v>
       </c>
       <c r="B240" t="s">
-        <v>581</v>
+        <v>572</v>
       </c>
       <c r="C240" s="1">
         <v>400000.0</v>
       </c>
       <c r="D240" s="1">
-        <v>97.165</v>
+        <v>98.902</v>
       </c>
       <c r="E240" s="1">
-        <v>99.259</v>
+        <v>100.42</v>
       </c>
       <c r="F240" t="s">
         <v>8</v>
       </c>
       <c r="G240">
         <v>1.0</v>
       </c>
       <c r="H240" s="1">
-        <v>397036.0</v>
+        <v>401680.0</v>
       </c>
       <c r="I240" s="1">
-        <v>-8376.0</v>
+        <v>-6072.0</v>
       </c>
       <c r="J240" s="1">
-        <v>-2.1096323759055</v>
+        <v>-1.5116510655248</v>
       </c>
       <c r="K240">
-        <v>0.71</v>
-[...2 lines deleted...]
-        <v>582</v>
+        <v>0.17</v>
+      </c>
+      <c r="L240">
+        <v>675.34</v>
       </c>
       <c r="M240" s="1">
-        <v>388660.0</v>
+        <v>395608.0</v>
       </c>
       <c r="N240" s="1">
-        <v>391488.77</v>
+        <v>396283.34</v>
       </c>
       <c r="O240" s="1">
         <v>0.11</v>
       </c>
       <c r="P240">
         <v>1</v>
       </c>
     </row>
     <row r="241" spans="1:16">
       <c r="A241" t="s">
-        <v>583</v>
+        <v>573</v>
       </c>
       <c r="B241" t="s">
-        <v>584</v>
+        <v>574</v>
       </c>
       <c r="C241" s="1">
-        <v>286000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D241" s="1">
-        <v>97.82</v>
+        <v>97.733</v>
       </c>
       <c r="E241" s="1">
-        <v>99.362</v>
+        <v>99.259</v>
       </c>
       <c r="F241" t="s">
         <v>8</v>
       </c>
       <c r="G241">
         <v>1.0</v>
       </c>
       <c r="H241" s="1">
-        <v>284175.32</v>
+        <v>397036.0</v>
       </c>
       <c r="I241" s="1">
-        <v>-4410.12</v>
+        <v>-6104.0</v>
       </c>
       <c r="J241" s="1">
-        <v>-1.5519011292043</v>
+        <v>-1.5373920752778</v>
       </c>
       <c r="K241">
-        <v>1.27</v>
+        <v>1.02</v>
       </c>
       <c r="L241" t="s">
-        <v>585</v>
+        <v>575</v>
       </c>
       <c r="M241" s="1">
-        <v>279765.2</v>
+        <v>390932.0</v>
       </c>
       <c r="N241" s="1">
-        <v>283389.17</v>
+        <v>395007.34</v>
       </c>
       <c r="O241" s="1">
-        <v>0.08</v>
+        <v>0.11</v>
       </c>
       <c r="P241">
         <v>1</v>
       </c>
     </row>
     <row r="242" spans="1:16">
       <c r="A242" t="s">
-        <v>586</v>
+        <v>576</v>
       </c>
       <c r="B242" t="s">
-        <v>587</v>
+        <v>577</v>
       </c>
       <c r="C242" s="1">
-        <v>400000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D242" s="1">
-        <v>99.814</v>
+        <v>99.73</v>
       </c>
       <c r="E242" s="1">
-        <v>99.821</v>
+        <v>99.451</v>
       </c>
       <c r="F242" t="s">
         <v>8</v>
       </c>
       <c r="G242">
         <v>1.0</v>
       </c>
       <c r="H242" s="1">
-        <v>399284.0</v>
+        <v>596706.0</v>
       </c>
       <c r="I242" s="1">
-        <v>-28.0</v>
+        <v>1674.0</v>
       </c>
       <c r="J242" s="1">
-        <v>-0.0070125524689194</v>
+        <v>0.28054016550864</v>
       </c>
       <c r="K242">
-        <v>0.4</v>
+        <v>0.27</v>
       </c>
       <c r="L242" t="s">
-        <v>588</v>
+        <v>578</v>
       </c>
       <c r="M242" s="1">
-        <v>399256.0</v>
+        <v>598380.0</v>
       </c>
       <c r="N242" s="1">
-        <v>400869.7</v>
+        <v>599976.58</v>
       </c>
       <c r="O242" s="1">
-        <v>0.12</v>
+        <v>0.17</v>
       </c>
       <c r="P242">
         <v>1</v>
       </c>
     </row>
     <row r="243" spans="1:16">
       <c r="A243" t="s">
-        <v>589</v>
+        <v>579</v>
       </c>
       <c r="B243" t="s">
-        <v>590</v>
+        <v>580</v>
       </c>
       <c r="C243" s="1">
-        <v>695000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D243" s="1">
-        <v>97.943</v>
+        <v>100.004</v>
       </c>
       <c r="E243" s="1">
-        <v>99.228</v>
+        <v>99.821</v>
       </c>
       <c r="F243" t="s">
         <v>8</v>
       </c>
       <c r="G243">
         <v>1.0</v>
       </c>
       <c r="H243" s="1">
-        <v>689634.6</v>
+        <v>399284.0</v>
       </c>
       <c r="I243" s="1">
-        <v>-8930.75</v>
+        <v>732.0</v>
       </c>
       <c r="J243" s="1">
-        <v>-1.2949973797718</v>
+        <v>0.18332815740175</v>
       </c>
       <c r="K243">
-        <v>2.76</v>
+        <v>0.68</v>
       </c>
       <c r="L243" t="s">
-        <v>591</v>
+        <v>581</v>
       </c>
       <c r="M243" s="1">
-        <v>680703.85</v>
+        <v>400016.0</v>
       </c>
       <c r="N243" s="1">
-        <v>699918.7</v>
+        <v>402733.81</v>
       </c>
       <c r="O243" s="1">
-        <v>0.2</v>
+        <v>0.11</v>
       </c>
       <c r="P243">
         <v>1</v>
       </c>
     </row>
     <row r="244" spans="1:16">
       <c r="A244" t="s">
-        <v>592</v>
+        <v>582</v>
       </c>
       <c r="B244" t="s">
-        <v>593</v>
+        <v>583</v>
       </c>
       <c r="C244" s="1">
-        <v>400000.0</v>
+        <v>695000.0</v>
       </c>
       <c r="D244" s="1">
-        <v>98.58</v>
+        <v>98.018</v>
       </c>
       <c r="E244" s="1">
-        <v>99.517</v>
+        <v>99.228</v>
       </c>
       <c r="F244" t="s">
         <v>8</v>
       </c>
       <c r="G244">
         <v>1.0</v>
       </c>
       <c r="H244" s="1">
-        <v>398068.0</v>
+        <v>689634.6</v>
       </c>
       <c r="I244" s="1">
-        <v>-3748.0</v>
+        <v>-8409.5</v>
       </c>
       <c r="J244" s="1">
-        <v>-0.94154767527156</v>
+        <v>-1.2194138751159</v>
       </c>
       <c r="K244">
-        <v>2.91</v>
-[...2 lines deleted...]
-        <v>594</v>
+        <v>0.09</v>
+      </c>
+      <c r="L244">
+        <v>656.92</v>
       </c>
       <c r="M244" s="1">
-        <v>394320.0</v>
+        <v>681225.1</v>
       </c>
       <c r="N244" s="1">
-        <v>405970.68</v>
+        <v>681882.02</v>
       </c>
       <c r="O244" s="1">
-        <v>0.12</v>
+        <v>0.19</v>
       </c>
       <c r="P244">
         <v>1</v>
       </c>
     </row>
     <row r="245" spans="1:16">
       <c r="A245" t="s">
-        <v>595</v>
+        <v>584</v>
       </c>
       <c r="B245" t="s">
-        <v>596</v>
+        <v>585</v>
       </c>
       <c r="C245" s="1">
         <v>694000.0</v>
       </c>
       <c r="D245" s="1">
-        <v>90.671</v>
+        <v>90.751</v>
       </c>
       <c r="E245" s="1">
         <v>83.26116715</v>
       </c>
       <c r="F245" t="s">
         <v>8</v>
       </c>
       <c r="G245">
         <v>1.0</v>
       </c>
       <c r="H245" s="1">
         <v>577832.5</v>
       </c>
       <c r="I245" s="1">
-        <v>51424.24</v>
+        <v>51979.44</v>
       </c>
       <c r="J245" s="1">
-        <v>8.8995063448318</v>
+        <v>8.9955895523357</v>
       </c>
       <c r="K245">
-        <v>1.2</v>
+        <v>1.34</v>
       </c>
       <c r="L245" t="s">
-        <v>597</v>
+        <v>586</v>
       </c>
       <c r="M245" s="1">
-        <v>629256.74</v>
+        <v>629811.94</v>
       </c>
       <c r="N245" s="1">
-        <v>637599.0</v>
+        <v>639081.12</v>
       </c>
       <c r="O245" s="1">
         <v>0.18</v>
       </c>
       <c r="P245">
         <v>1</v>
       </c>
     </row>
     <row r="246" spans="1:16">
       <c r="A246" t="s">
-        <v>598</v>
+        <v>587</v>
       </c>
       <c r="B246" t="s">
-        <v>599</v>
+        <v>588</v>
       </c>
       <c r="C246" s="1">
         <v>600000.0</v>
       </c>
       <c r="D246" s="1">
-        <v>101.83</v>
+        <v>101.858</v>
       </c>
       <c r="E246" s="1">
         <v>99.329</v>
       </c>
       <c r="F246" t="s">
         <v>8</v>
       </c>
       <c r="G246">
         <v>1.0</v>
       </c>
       <c r="H246" s="1">
         <v>595974.0</v>
       </c>
       <c r="I246" s="1">
-        <v>15006.0</v>
+        <v>15174.0</v>
       </c>
       <c r="J246" s="1">
-        <v>2.5178950759597</v>
+        <v>2.5460842251508</v>
       </c>
       <c r="K246">
-        <v>1.21</v>
+        <v>1.49</v>
       </c>
       <c r="L246" t="s">
-        <v>600</v>
+        <v>589</v>
       </c>
       <c r="M246" s="1">
-        <v>610980.0</v>
+        <v>611148.0</v>
       </c>
       <c r="N246" s="1">
-        <v>618241.64</v>
+        <v>620065.81</v>
       </c>
       <c r="O246" s="1">
-        <v>0.18</v>
+        <v>0.17</v>
       </c>
       <c r="P246">
         <v>1</v>
       </c>
     </row>
     <row r="247" spans="1:16">
       <c r="A247" t="s">
-        <v>601</v>
+        <v>590</v>
       </c>
       <c r="B247" t="s">
-        <v>602</v>
+        <v>591</v>
       </c>
       <c r="C247" s="1">
         <v>400000.0</v>
       </c>
       <c r="D247" s="1">
-        <v>98.255</v>
+        <v>100.095</v>
       </c>
       <c r="E247" s="1">
-        <v>100.231</v>
+        <v>100.2875</v>
       </c>
       <c r="F247" t="s">
         <v>8</v>
       </c>
       <c r="G247">
         <v>1.0</v>
       </c>
       <c r="H247" s="1">
-        <v>400924.0</v>
+        <v>401150.0</v>
       </c>
       <c r="I247" s="1">
-        <v>-7904.0</v>
+        <v>-770.0</v>
       </c>
       <c r="J247" s="1">
-        <v>-1.9714459598328</v>
+        <v>-0.19194814907142</v>
       </c>
       <c r="K247">
-        <v>0.09</v>
-[...2 lines deleted...]
-        <v>369.86</v>
+        <v>0.48</v>
+      </c>
+      <c r="L247" t="s">
+        <v>592</v>
       </c>
       <c r="M247" s="1">
-        <v>393020.0</v>
+        <v>400380.0</v>
       </c>
       <c r="N247" s="1">
-        <v>393389.86</v>
+        <v>402296.14</v>
       </c>
       <c r="O247" s="1">
         <v>0.11</v>
       </c>
       <c r="P247">
         <v>1</v>
       </c>
     </row>
     <row r="248" spans="1:16">
       <c r="A248" t="s">
-        <v>603</v>
+        <v>593</v>
       </c>
       <c r="B248" t="s">
-        <v>604</v>
+        <v>594</v>
       </c>
       <c r="C248" s="1">
-        <v>300000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D248" s="1">
-        <v>100.537</v>
+        <v>98.49</v>
       </c>
       <c r="E248" s="1">
-        <v>99.651</v>
+        <v>100.231</v>
       </c>
       <c r="F248" t="s">
         <v>8</v>
       </c>
       <c r="G248">
         <v>1.0</v>
       </c>
       <c r="H248" s="1">
-        <v>298953.0</v>
+        <v>400924.0</v>
       </c>
       <c r="I248" s="1">
-        <v>2658.0</v>
+        <v>-6964.0</v>
       </c>
       <c r="J248" s="1">
-        <v>0.88910296936308</v>
+        <v>-1.7369875587393</v>
       </c>
       <c r="K248">
-        <v>0.16</v>
-[...2 lines deleted...]
-        <v>494.18</v>
+        <v>0.36</v>
+      </c>
+      <c r="L248" t="s">
+        <v>595</v>
       </c>
       <c r="M248" s="1">
-        <v>301611.0</v>
+        <v>393960.0</v>
       </c>
       <c r="N248" s="1">
-        <v>302105.18</v>
+        <v>395398.36</v>
       </c>
       <c r="O248" s="1">
-        <v>0.09</v>
+        <v>0.11</v>
       </c>
       <c r="P248">
         <v>1</v>
       </c>
     </row>
     <row r="249" spans="1:16">
       <c r="A249" t="s">
-        <v>605</v>
+        <v>596</v>
       </c>
       <c r="B249" t="s">
-        <v>606</v>
+        <v>597</v>
       </c>
       <c r="C249" s="1">
         <v>300000.0</v>
       </c>
       <c r="D249" s="1">
-        <v>100.838</v>
+        <v>101.357</v>
       </c>
       <c r="E249" s="1">
-        <v>100.539</v>
+        <v>99.651</v>
       </c>
       <c r="F249" t="s">
         <v>8</v>
       </c>
       <c r="G249">
         <v>1.0</v>
       </c>
       <c r="H249" s="1">
-        <v>301617.0</v>
+        <v>298953.0</v>
       </c>
       <c r="I249" s="1">
-        <v>897.0</v>
+        <v>5118.0</v>
       </c>
       <c r="J249" s="1">
-        <v>0.29739703000826</v>
+        <v>1.7119747920242</v>
       </c>
       <c r="K249">
-        <v>2.39</v>
+        <v>0.49</v>
       </c>
       <c r="L249" t="s">
-        <v>607</v>
+        <v>598</v>
       </c>
       <c r="M249" s="1">
-        <v>302514.0</v>
+        <v>304071.0</v>
       </c>
       <c r="N249" s="1">
-        <v>309681.12</v>
+        <v>305553.53</v>
       </c>
       <c r="O249" s="1">
         <v>0.09</v>
       </c>
       <c r="P249">
         <v>1</v>
       </c>
     </row>
     <row r="250" spans="1:16">
       <c r="A250" t="s">
-        <v>608</v>
+        <v>599</v>
       </c>
       <c r="B250" t="s">
-        <v>609</v>
+        <v>600</v>
       </c>
       <c r="C250" s="1">
-        <v>2460000.0</v>
+        <v>499000.0</v>
       </c>
       <c r="D250" s="1">
-        <v>97.62</v>
+        <v>100.268</v>
       </c>
       <c r="E250" s="1">
-        <v>98.058</v>
+        <v>99.768</v>
       </c>
       <c r="F250" t="s">
         <v>8</v>
       </c>
       <c r="G250">
         <v>1.0</v>
       </c>
       <c r="H250" s="1">
-        <v>2412226.8</v>
+        <v>497842.32</v>
       </c>
       <c r="I250" s="1">
-        <v>-10774.8</v>
+        <v>2495.0</v>
       </c>
       <c r="J250" s="1">
-        <v>-0.44667441718167</v>
+        <v>0.5011626974581</v>
       </c>
       <c r="K250">
-        <v>0.39</v>
-[...2 lines deleted...]
-        <v>610</v>
+        <v>0.01</v>
+      </c>
+      <c r="L250">
+        <v>52.98</v>
       </c>
       <c r="M250" s="1">
-        <v>2401452.0</v>
+        <v>500337.32</v>
       </c>
       <c r="N250" s="1">
-        <v>2411089.81</v>
+        <v>500390.3</v>
       </c>
       <c r="O250" s="1">
-        <v>0.69</v>
+        <v>0.14</v>
       </c>
       <c r="P250">
         <v>1</v>
       </c>
     </row>
     <row r="251" spans="1:16">
       <c r="A251" t="s">
-        <v>611</v>
+        <v>601</v>
       </c>
       <c r="B251" t="s">
-        <v>612</v>
+        <v>602</v>
       </c>
       <c r="C251" s="1">
-        <v>1990000.0</v>
+        <v>2470551.0</v>
       </c>
       <c r="D251" s="1">
-        <v>87.018</v>
+        <v>98.059</v>
       </c>
       <c r="E251" s="1">
-        <v>90.9161809</v>
+        <v>98.05695814</v>
       </c>
       <c r="F251" t="s">
         <v>8</v>
       </c>
       <c r="G251">
         <v>1.0</v>
       </c>
       <c r="H251" s="1">
-        <v>1809232.0</v>
+        <v>2422547.16</v>
       </c>
       <c r="I251" s="1">
-        <v>-77573.8</v>
+        <v>50.44</v>
       </c>
       <c r="J251" s="1">
-        <v>-4.2876646002282</v>
+        <v>0.002082106009445</v>
       </c>
       <c r="K251">
-        <v>1.91</v>
+        <v>0.62</v>
       </c>
       <c r="L251" t="s">
-        <v>613</v>
+        <v>603</v>
       </c>
       <c r="M251" s="1">
-        <v>1731658.2</v>
+        <v>2422597.6</v>
       </c>
       <c r="N251" s="1">
-        <v>1769747.62</v>
+        <v>2437996.24</v>
       </c>
       <c r="O251" s="1">
-        <v>0.51</v>
+        <v>0.69</v>
       </c>
       <c r="P251">
         <v>1</v>
       </c>
     </row>
     <row r="252" spans="1:16">
       <c r="A252" t="s">
-        <v>614</v>
+        <v>604</v>
       </c>
       <c r="B252" t="s">
-        <v>615</v>
+        <v>605</v>
       </c>
       <c r="C252" s="1">
-        <v>300000.0</v>
+        <v>1998535.0</v>
       </c>
       <c r="D252" s="1">
-        <v>97.899</v>
+        <v>87.378</v>
       </c>
       <c r="E252" s="1">
-        <v>99.766</v>
+        <v>90.90183509</v>
       </c>
       <c r="F252" t="s">
         <v>8</v>
       </c>
       <c r="G252">
         <v>1.0</v>
       </c>
       <c r="H252" s="1">
-        <v>299298.0</v>
+        <v>1816704.99</v>
       </c>
       <c r="I252" s="1">
-        <v>-5601.0</v>
+        <v>-70425.08</v>
       </c>
       <c r="J252" s="1">
-        <v>-1.871379026923</v>
+        <v>-3.8765281312955</v>
       </c>
       <c r="K252">
-        <v>2.71</v>
+        <v>2.15</v>
       </c>
       <c r="L252" t="s">
-        <v>616</v>
+        <v>606</v>
       </c>
       <c r="M252" s="1">
-        <v>293697.0</v>
+        <v>1746279.91</v>
       </c>
       <c r="N252" s="1">
-        <v>301836.04</v>
+        <v>1789337.39</v>
       </c>
       <c r="O252" s="1">
-        <v>0.09</v>
+        <v>0.5</v>
       </c>
       <c r="P252">
         <v>1</v>
       </c>
     </row>
     <row r="253" spans="1:16">
       <c r="A253" t="s">
-        <v>617</v>
+        <v>607</v>
       </c>
       <c r="B253" t="s">
-        <v>618</v>
+        <v>608</v>
       </c>
       <c r="C253" s="1">
-        <v>347000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D253" s="1">
-        <v>98.032</v>
+        <v>98.753</v>
       </c>
       <c r="E253" s="1">
-        <v>99.945</v>
+        <v>99.766</v>
       </c>
       <c r="F253" t="s">
         <v>8</v>
       </c>
       <c r="G253">
         <v>1.0</v>
       </c>
       <c r="H253" s="1">
-        <v>346809.15</v>
+        <v>299298.0</v>
       </c>
       <c r="I253" s="1">
-        <v>-6638.11</v>
+        <v>-3039.0</v>
       </c>
       <c r="J253" s="1">
-        <v>-1.914052729001</v>
+        <v>-1.0153759797927</v>
       </c>
       <c r="K253">
-        <v>1.31</v>
+        <v>3.02</v>
       </c>
       <c r="L253" t="s">
-        <v>619</v>
+        <v>609</v>
       </c>
       <c r="M253" s="1">
-        <v>340171.04</v>
+        <v>296259.0</v>
       </c>
       <c r="N253" s="1">
-        <v>344709.23</v>
+        <v>305306.26</v>
       </c>
       <c r="O253" s="1">
-        <v>0.1</v>
+        <v>0.09</v>
       </c>
       <c r="P253">
         <v>1</v>
       </c>
     </row>
     <row r="254" spans="1:16">
       <c r="A254" t="s">
-        <v>620</v>
+        <v>610</v>
       </c>
       <c r="B254" t="s">
-        <v>621</v>
+        <v>611</v>
       </c>
       <c r="C254" s="1">
-        <v>200000.0</v>
+        <v>347000.0</v>
       </c>
       <c r="D254" s="1">
-        <v>98.278</v>
+        <v>98.217</v>
       </c>
       <c r="E254" s="1">
-        <v>98.71</v>
+        <v>99.945</v>
       </c>
       <c r="F254" t="s">
         <v>8</v>
       </c>
       <c r="G254">
         <v>1.0</v>
       </c>
       <c r="H254" s="1">
-        <v>197420.0</v>
+        <v>346809.15</v>
       </c>
       <c r="I254" s="1">
-        <v>-864.0</v>
+        <v>-5996.16</v>
       </c>
       <c r="J254" s="1">
-        <v>-0.43764562860906</v>
+        <v>-1.7289509230077</v>
       </c>
       <c r="K254">
-        <v>0.77</v>
+        <v>1.56</v>
       </c>
       <c r="L254" t="s">
-        <v>622</v>
+        <v>612</v>
       </c>
       <c r="M254" s="1">
-        <v>196556.0</v>
+        <v>340812.99</v>
       </c>
       <c r="N254" s="1">
-        <v>198090.25</v>
+        <v>346218.77</v>
       </c>
       <c r="O254" s="1">
-        <v>0.06</v>
+        <v>0.1</v>
       </c>
       <c r="P254">
         <v>1</v>
       </c>
     </row>
     <row r="255" spans="1:16">
       <c r="A255" t="s">
-        <v>623</v>
+        <v>613</v>
       </c>
       <c r="B255" t="s">
-        <v>624</v>
+        <v>614</v>
       </c>
       <c r="C255" s="1">
-        <v>333000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D255" s="1">
-        <v>98.564</v>
+        <v>98.342</v>
       </c>
       <c r="E255" s="1">
-        <v>99.682</v>
+        <v>98.71</v>
       </c>
       <c r="F255" t="s">
         <v>8</v>
       </c>
       <c r="G255">
         <v>1.0</v>
       </c>
       <c r="H255" s="1">
-        <v>331941.06</v>
+        <v>197420.0</v>
       </c>
       <c r="I255" s="1">
-        <v>-3722.94</v>
+        <v>-736.0</v>
       </c>
       <c r="J255" s="1">
-        <v>-1.1215665817299</v>
+        <v>-0.37280923918549</v>
       </c>
       <c r="K255">
-        <v>1.11</v>
+        <v>1.05</v>
       </c>
       <c r="L255" t="s">
-        <v>625</v>
+        <v>424</v>
       </c>
       <c r="M255" s="1">
-        <v>328218.12</v>
+        <v>196684.0</v>
       </c>
       <c r="N255" s="1">
-        <v>331906.21</v>
+        <v>198788.11</v>
       </c>
       <c r="O255" s="1">
-        <v>0.1</v>
+        <v>0.06</v>
       </c>
       <c r="P255">
         <v>1</v>
       </c>
     </row>
     <row r="256" spans="1:16">
       <c r="A256" t="s">
-        <v>626</v>
+        <v>615</v>
       </c>
       <c r="B256" t="s">
-        <v>627</v>
+        <v>616</v>
       </c>
       <c r="C256" s="1">
-        <v>423000.0</v>
+        <v>333000.0</v>
       </c>
       <c r="D256" s="1">
-        <v>72.575</v>
+        <v>98.569</v>
       </c>
       <c r="E256" s="1">
-        <v>72.707</v>
+        <v>99.682</v>
       </c>
       <c r="F256" t="s">
         <v>8</v>
       </c>
       <c r="G256">
         <v>1.0</v>
       </c>
       <c r="H256" s="1">
-        <v>307550.61</v>
+        <v>331941.06</v>
       </c>
       <c r="I256" s="1">
-        <v>-558.36</v>
+        <v>-3706.29</v>
       </c>
       <c r="J256" s="1">
-        <v>-0.18155060723177</v>
+        <v>-1.1165506310066</v>
       </c>
       <c r="K256">
-        <v>0.01</v>
-[...2 lines deleted...]
-        <v>21.73</v>
+        <v>1.3</v>
+      </c>
+      <c r="L256" t="s">
+        <v>617</v>
       </c>
       <c r="M256" s="1">
-        <v>306992.25</v>
+        <v>328234.77</v>
       </c>
       <c r="N256" s="1">
-        <v>307013.98</v>
+        <v>332575.17</v>
       </c>
       <c r="O256" s="1">
         <v>0.09</v>
       </c>
       <c r="P256">
         <v>1</v>
       </c>
     </row>
     <row r="257" spans="1:16">
       <c r="A257" t="s">
-        <v>628</v>
+        <v>618</v>
       </c>
       <c r="B257" t="s">
-        <v>629</v>
+        <v>619</v>
       </c>
       <c r="C257" s="1">
-        <v>2235000.0</v>
+        <v>425000.0</v>
       </c>
       <c r="D257" s="1">
-        <v>85.867</v>
+        <v>73.096</v>
       </c>
       <c r="E257" s="1">
-        <v>86.178</v>
+        <v>72.70781882</v>
       </c>
       <c r="F257" t="s">
         <v>8</v>
       </c>
       <c r="G257">
         <v>1.0</v>
       </c>
       <c r="H257" s="1">
-        <v>1926078.3</v>
+        <v>309008.23</v>
       </c>
       <c r="I257" s="1">
-        <v>-6950.85</v>
+        <v>1649.77</v>
       </c>
       <c r="J257" s="1">
-        <v>-0.36088096730024</v>
+        <v>0.53389192902726</v>
       </c>
       <c r="K257">
-        <v>0.08</v>
-[...2 lines deleted...]
-        <v>630</v>
+        <v>0.01</v>
+      </c>
+      <c r="L257">
+        <v>59.67</v>
       </c>
       <c r="M257" s="1">
-        <v>1919127.45</v>
+        <v>310658.0</v>
       </c>
       <c r="N257" s="1">
-        <v>1920864.93</v>
+        <v>310717.67</v>
       </c>
       <c r="O257" s="1">
-        <v>0.55</v>
+        <v>0.09</v>
       </c>
       <c r="P257">
         <v>1</v>
       </c>
     </row>
     <row r="258" spans="1:16">
       <c r="A258" t="s">
-        <v>631</v>
+        <v>620</v>
       </c>
       <c r="B258" t="s">
-        <v>632</v>
+        <v>621</v>
       </c>
       <c r="C258" s="1">
-        <v>455000.0</v>
+        <v>2244000.0</v>
       </c>
       <c r="D258" s="1">
-        <v>61.984</v>
+        <v>86.333</v>
       </c>
       <c r="E258" s="1">
-        <v>73.7520967</v>
+        <v>86.17753075</v>
       </c>
       <c r="F258" t="s">
         <v>8</v>
       </c>
       <c r="G258">
         <v>1.0</v>
       </c>
       <c r="H258" s="1">
-        <v>335572.04</v>
+        <v>1933823.79</v>
       </c>
       <c r="I258" s="1">
-        <v>-53544.84</v>
+        <v>3488.73</v>
       </c>
       <c r="J258" s="1">
-        <v>-15.956287657339</v>
+        <v>0.18040578557574</v>
       </c>
       <c r="K258">
-        <v>0.16</v>
-[...2 lines deleted...]
-        <v>707.43</v>
+        <v>0.09</v>
+      </c>
+      <c r="L258" t="s">
+        <v>622</v>
       </c>
       <c r="M258" s="1">
-        <v>282027.2</v>
+        <v>1937312.52</v>
       </c>
       <c r="N258" s="1">
-        <v>282734.63</v>
+        <v>1939256.81</v>
       </c>
       <c r="O258" s="1">
-        <v>0.08</v>
+        <v>0.55</v>
       </c>
       <c r="P258">
         <v>1</v>
       </c>
     </row>
     <row r="259" spans="1:16">
       <c r="A259" t="s">
-        <v>633</v>
+        <v>623</v>
       </c>
       <c r="B259" t="s">
-        <v>634</v>
+        <v>624</v>
       </c>
       <c r="C259" s="1">
-        <v>838000.0</v>
+        <v>457000.0</v>
       </c>
       <c r="D259" s="1">
-        <v>94.915</v>
+        <v>62.393</v>
       </c>
       <c r="E259" s="1">
-        <v>93.98170644</v>
+        <v>73.70239825</v>
       </c>
       <c r="F259" t="s">
         <v>8</v>
       </c>
       <c r="G259">
         <v>1.0</v>
       </c>
       <c r="H259" s="1">
-        <v>787566.7</v>
+        <v>336819.96</v>
       </c>
       <c r="I259" s="1">
-        <v>7821.0</v>
+        <v>-51683.95</v>
       </c>
       <c r="J259" s="1">
-        <v>0.9930587466433</v>
+        <v>-15.344681473153</v>
       </c>
       <c r="K259">
-        <v>0.31</v>
-[...2 lines deleted...]
-        <v>635</v>
+        <v>0.17</v>
+      </c>
+      <c r="L259">
+        <v>791.92</v>
       </c>
       <c r="M259" s="1">
-        <v>795387.7</v>
+        <v>285136.01</v>
       </c>
       <c r="N259" s="1">
-        <v>797993.54</v>
+        <v>285927.93</v>
       </c>
       <c r="O259" s="1">
-        <v>0.23</v>
+        <v>0.08</v>
       </c>
       <c r="P259">
         <v>1</v>
       </c>
     </row>
     <row r="260" spans="1:16">
       <c r="A260" t="s">
-        <v>636</v>
+        <v>625</v>
       </c>
       <c r="B260" t="s">
-        <v>637</v>
+        <v>626</v>
       </c>
       <c r="C260" s="1">
-        <v>540000.0</v>
+        <v>842000.0</v>
       </c>
       <c r="D260" s="1">
-        <v>98.257</v>
+        <v>95.162</v>
       </c>
       <c r="E260" s="1">
-        <v>99.998</v>
+        <v>93.98634917</v>
       </c>
       <c r="F260" t="s">
         <v>8</v>
       </c>
       <c r="G260">
         <v>1.0</v>
       </c>
       <c r="H260" s="1">
-        <v>539989.2</v>
+        <v>791365.06</v>
       </c>
       <c r="I260" s="1">
-        <v>-9401.4</v>
+        <v>9898.98</v>
       </c>
       <c r="J260" s="1">
-        <v>-1.7410348206964</v>
+        <v>1.2508740277212</v>
       </c>
       <c r="K260">
-        <v>0.65</v>
+        <v>0.35</v>
       </c>
       <c r="L260" t="s">
-        <v>638</v>
+        <v>627</v>
       </c>
       <c r="M260" s="1">
-        <v>530587.8</v>
+        <v>801264.04</v>
       </c>
       <c r="N260" s="1">
-        <v>534108.3</v>
+        <v>804182.2</v>
       </c>
       <c r="O260" s="1">
-        <v>0.15</v>
+        <v>0.23</v>
       </c>
       <c r="P260">
         <v>1</v>
       </c>
     </row>
     <row r="261" spans="1:16">
       <c r="A261" t="s">
-        <v>639</v>
+        <v>628</v>
       </c>
       <c r="B261" t="s">
-        <v>640</v>
+        <v>629</v>
       </c>
       <c r="C261" s="1">
-        <v>300000.0</v>
+        <v>540000.0</v>
       </c>
       <c r="D261" s="1">
-        <v>100.961</v>
+        <v>98.636</v>
       </c>
       <c r="E261" s="1">
-        <v>100.09619333</v>
+        <v>99.998</v>
       </c>
       <c r="F261" t="s">
         <v>8</v>
       </c>
       <c r="G261">
         <v>1.0</v>
       </c>
       <c r="H261" s="1">
-        <v>300288.58</v>
+        <v>539989.2</v>
       </c>
       <c r="I261" s="1">
-        <v>2594.42</v>
+        <v>-7354.8</v>
       </c>
       <c r="J261" s="1">
-        <v>0.86397557975731</v>
+        <v>-1.3620272405448</v>
       </c>
       <c r="K261">
-        <v>2.62</v>
-[...2 lines deleted...]
-        <v>641</v>
+        <v>0.08</v>
+      </c>
+      <c r="L261">
+        <v>440.06</v>
       </c>
       <c r="M261" s="1">
-        <v>302883.0</v>
+        <v>532634.4</v>
       </c>
       <c r="N261" s="1">
-        <v>310729.03</v>
+        <v>533074.46</v>
       </c>
       <c r="O261" s="1">
-        <v>0.09</v>
+        <v>0.15</v>
       </c>
       <c r="P261">
         <v>1</v>
       </c>
     </row>
     <row r="262" spans="1:16">
       <c r="A262" t="s">
-        <v>642</v>
+        <v>630</v>
       </c>
       <c r="B262" t="s">
-        <v>643</v>
+        <v>631</v>
       </c>
       <c r="C262" s="1">
-        <v>400000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D262" s="1">
-        <v>101.459</v>
+        <v>100.994</v>
       </c>
       <c r="E262" s="1">
-        <v>103.1</v>
+        <v>100.09619333</v>
       </c>
       <c r="F262" t="s">
         <v>8</v>
       </c>
       <c r="G262">
         <v>1.0</v>
       </c>
       <c r="H262" s="1">
-        <v>412400.0</v>
+        <v>300288.58</v>
       </c>
       <c r="I262" s="1">
-        <v>-6564.0</v>
+        <v>2693.42</v>
       </c>
       <c r="J262" s="1">
-        <v>-1.5916585838991</v>
+        <v>0.89694386646339</v>
       </c>
       <c r="K262">
-        <v>3.72</v>
+        <v>2.88</v>
       </c>
       <c r="L262" t="s">
-        <v>644</v>
+        <v>632</v>
       </c>
       <c r="M262" s="1">
-        <v>405836.0</v>
+        <v>302982.0</v>
       </c>
       <c r="N262" s="1">
-        <v>420696.27</v>
+        <v>311618.71</v>
       </c>
       <c r="O262" s="1">
-        <v>0.12</v>
+        <v>0.09</v>
       </c>
       <c r="P262">
         <v>1</v>
       </c>
     </row>
     <row r="263" spans="1:16">
       <c r="A263" t="s">
-        <v>645</v>
+        <v>633</v>
       </c>
       <c r="B263" t="s">
-        <v>646</v>
+        <v>634</v>
       </c>
       <c r="C263" s="1">
-        <v>3533000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D263" s="1">
-        <v>87.044</v>
+        <v>101.406</v>
       </c>
       <c r="E263" s="1">
-        <v>88.7182287</v>
+        <v>103.1</v>
       </c>
       <c r="F263" t="s">
         <v>8</v>
       </c>
       <c r="G263">
         <v>1.0</v>
       </c>
       <c r="H263" s="1">
-        <v>3134415.02</v>
+        <v>412400.0</v>
       </c>
       <c r="I263" s="1">
-        <v>-59150.5</v>
+        <v>-6776.0</v>
       </c>
       <c r="J263" s="1">
-        <v>-1.8871304413287</v>
+        <v>-1.643064985451</v>
       </c>
       <c r="K263">
         <v>0.0</v>
       </c>
       <c r="L263">
         <v>0.0</v>
       </c>
       <c r="M263" s="1">
-        <v>3075264.52</v>
+        <v>405624.0</v>
       </c>
       <c r="N263" s="1">
-        <v>3075264.52</v>
+        <v>405624.0</v>
       </c>
       <c r="O263" s="1">
-        <v>0.88</v>
+        <v>0.11</v>
       </c>
       <c r="P263">
         <v>1</v>
       </c>
     </row>
     <row r="264" spans="1:16">
       <c r="A264" t="s">
-        <v>647</v>
+        <v>635</v>
       </c>
       <c r="B264" t="s">
-        <v>648</v>
+        <v>636</v>
       </c>
       <c r="C264" s="1">
-        <v>5659606.0</v>
+        <v>3548153.0</v>
       </c>
       <c r="D264" s="1">
-        <v>83.838</v>
+        <v>87.405</v>
       </c>
       <c r="E264" s="1">
-        <v>84.1190726</v>
+        <v>88.71168492</v>
       </c>
       <c r="F264" t="s">
         <v>8</v>
       </c>
       <c r="G264">
         <v>1.0</v>
       </c>
       <c r="H264" s="1">
-        <v>4760808.08</v>
+        <v>3147626.31</v>
       </c>
       <c r="I264" s="1">
-        <v>-15907.6</v>
+        <v>-46363.18</v>
       </c>
       <c r="J264" s="1">
-        <v>-0.33413655271733</v>
+        <v>-1.4729569343319</v>
       </c>
       <c r="K264">
         <v>0.0</v>
       </c>
       <c r="L264">
         <v>0.0</v>
       </c>
       <c r="M264" s="1">
-        <v>4744900.48</v>
+        <v>3101263.13</v>
       </c>
       <c r="N264" s="1">
-        <v>4744900.48</v>
+        <v>3101263.13</v>
       </c>
       <c r="O264" s="1">
-        <v>1.36</v>
+        <v>0.87</v>
       </c>
       <c r="P264">
         <v>1</v>
       </c>
     </row>
     <row r="265" spans="1:16">
       <c r="A265" t="s">
-        <v>649</v>
+        <v>637</v>
       </c>
       <c r="B265" t="s">
-        <v>650</v>
+        <v>638</v>
       </c>
       <c r="C265" s="1">
-        <v>16362770.0</v>
+        <v>5683877.0</v>
       </c>
       <c r="D265" s="1">
-        <v>61.953</v>
+        <v>84.255</v>
       </c>
       <c r="E265" s="1">
-        <v>69.72928007</v>
+        <v>84.11861974</v>
       </c>
       <c r="F265" t="s">
         <v>8</v>
       </c>
       <c r="G265">
         <v>1.0</v>
       </c>
       <c r="H265" s="1">
-        <v>11409641.72</v>
+        <v>4781198.88</v>
       </c>
       <c r="I265" s="1">
-        <v>-1272414.82</v>
+        <v>7751.69</v>
       </c>
       <c r="J265" s="1">
-        <v>-11.152101452665</v>
+        <v>0.16212858311387</v>
       </c>
       <c r="K265">
-        <v>0.47</v>
-[...2 lines deleted...]
-        <v>651</v>
+        <v>0.0</v>
+      </c>
+      <c r="L265">
+        <v>0.0</v>
       </c>
       <c r="M265" s="1">
-        <v>10137226.9</v>
+        <v>4788950.57</v>
       </c>
       <c r="N265" s="1">
-        <v>10213437.06</v>
+        <v>4788950.57</v>
       </c>
       <c r="O265" s="1">
-        <v>2.93</v>
+        <v>1.35</v>
       </c>
       <c r="P265">
         <v>1</v>
       </c>
     </row>
     <row r="266" spans="1:16">
       <c r="A266" t="s">
-        <v>652</v>
+        <v>639</v>
       </c>
       <c r="B266" t="s">
-        <v>653</v>
+        <v>640</v>
       </c>
       <c r="C266" s="1">
-        <v>7635457.0</v>
+        <v>16432941.0</v>
       </c>
       <c r="D266" s="1">
-        <v>98.221</v>
+        <v>62.534</v>
       </c>
       <c r="E266" s="1">
-        <v>99.18538105</v>
+        <v>69.69758158</v>
       </c>
       <c r="F266" t="s">
         <v>8</v>
       </c>
       <c r="G266">
         <v>1.0</v>
       </c>
       <c r="H266" s="1">
-        <v>7573257.12</v>
+        <v>11453362.46</v>
       </c>
       <c r="I266" s="1">
-        <v>-73634.9</v>
+        <v>-1177187.14</v>
       </c>
       <c r="J266" s="1">
-        <v>-0.97230159802101</v>
+        <v>-10.278092080917</v>
       </c>
       <c r="K266">
-        <v>1.5</v>
-[...2 lines deleted...]
-        <v>654</v>
+        <v>0.0</v>
+      </c>
+      <c r="L266">
+        <v>225.11</v>
       </c>
       <c r="M266" s="1">
-        <v>7499622.22</v>
+        <v>10276175.32</v>
       </c>
       <c r="N266" s="1">
-        <v>7613840.29</v>
+        <v>10276400.43</v>
       </c>
       <c r="O266" s="1">
-        <v>2.19</v>
+        <v>2.9</v>
       </c>
       <c r="P266">
         <v>1</v>
       </c>
     </row>
     <row r="267" spans="1:16">
       <c r="A267" t="s">
-        <v>655</v>
+        <v>641</v>
       </c>
       <c r="B267" t="s">
-        <v>656</v>
+        <v>642</v>
       </c>
       <c r="C267" s="1">
-        <v>972800.0</v>
+        <v>7668201.0</v>
       </c>
       <c r="D267" s="1">
-        <v>97.297</v>
+        <v>98.694</v>
       </c>
       <c r="E267" s="1">
-        <v>98.725</v>
+        <v>99.1825569</v>
       </c>
       <c r="F267" t="s">
         <v>8</v>
       </c>
       <c r="G267">
         <v>1.0</v>
       </c>
       <c r="H267" s="1">
-        <v>960396.8</v>
+        <v>7605517.82</v>
       </c>
       <c r="I267" s="1">
-        <v>-13891.58</v>
+        <v>-37463.52</v>
       </c>
       <c r="J267" s="1">
-        <v>-1.4464417207554</v>
+        <v>-0.49258342280763</v>
       </c>
       <c r="K267">
-        <v>3.82</v>
+        <v>1.75</v>
       </c>
       <c r="L267" t="s">
-        <v>657</v>
+        <v>643</v>
       </c>
       <c r="M267" s="1">
-        <v>946505.22</v>
+        <v>7568054.3</v>
       </c>
       <c r="N267" s="1">
-        <v>983658.18</v>
+        <v>7701880.16</v>
       </c>
       <c r="O267" s="1">
-        <v>0.28</v>
+        <v>2.17</v>
       </c>
       <c r="P267">
         <v>1</v>
       </c>
     </row>
     <row r="268" spans="1:16">
       <c r="A268" t="s">
-        <v>658</v>
+        <v>644</v>
       </c>
       <c r="B268" t="s">
-        <v>659</v>
+        <v>645</v>
       </c>
       <c r="C268" s="1">
-        <v>1537000.0</v>
+        <v>2018860.0</v>
       </c>
       <c r="D268" s="1">
-        <v>97.501</v>
+        <v>97.81</v>
       </c>
       <c r="E268" s="1">
-        <v>98.469</v>
+        <v>98.1870843</v>
       </c>
       <c r="F268" t="s">
         <v>8</v>
       </c>
       <c r="G268">
         <v>1.0</v>
       </c>
       <c r="H268" s="1">
-        <v>1513468.53</v>
+        <v>1982259.77</v>
       </c>
       <c r="I268" s="1">
-        <v>-14878.16</v>
+        <v>-7612.8</v>
       </c>
       <c r="J268" s="1">
-        <v>-0.98305050320405</v>
+        <v>-0.38404653694808</v>
       </c>
       <c r="K268">
-        <v>4.1</v>
-[...2 lines deleted...]
-        <v>660</v>
+        <v>0.01</v>
+      </c>
+      <c r="L268">
+        <v>226.77</v>
       </c>
       <c r="M268" s="1">
-        <v>1498590.37</v>
+        <v>1974646.97</v>
       </c>
       <c r="N268" s="1">
-        <v>1561586.32</v>
+        <v>1974873.74</v>
       </c>
       <c r="O268" s="1">
-        <v>0.45</v>
+        <v>0.56</v>
       </c>
       <c r="P268">
         <v>1</v>
       </c>
     </row>
     <row r="269" spans="1:16">
       <c r="A269" t="s">
-        <v>661</v>
+        <v>646</v>
       </c>
       <c r="B269" t="s">
-        <v>662</v>
+        <v>647</v>
       </c>
       <c r="C269" s="1">
-        <v>200000.0</v>
+        <v>1543591.0</v>
       </c>
       <c r="D269" s="1">
-        <v>82.13</v>
+        <v>98.008</v>
       </c>
       <c r="E269" s="1">
-        <v>81.75</v>
+        <v>98.46832548</v>
       </c>
       <c r="F269" t="s">
         <v>8</v>
       </c>
       <c r="G269">
         <v>1.0</v>
       </c>
       <c r="H269" s="1">
-        <v>163500.0</v>
+        <v>1519948.21</v>
       </c>
       <c r="I269" s="1">
-        <v>760.0</v>
+        <v>-7105.55</v>
       </c>
       <c r="J269" s="1">
-        <v>0.46483180428135</v>
+        <v>-0.46748632310307</v>
       </c>
       <c r="K269">
-        <v>0.2</v>
+        <v>0.01</v>
       </c>
       <c r="L269">
-        <v>394.52</v>
+        <v>186.08</v>
       </c>
       <c r="M269" s="1">
-        <v>164260.0</v>
+        <v>1512842.66</v>
       </c>
       <c r="N269" s="1">
-        <v>164654.52</v>
+        <v>1513028.74</v>
       </c>
       <c r="O269" s="1">
-        <v>0.05</v>
+        <v>0.43</v>
       </c>
       <c r="P269">
         <v>1</v>
       </c>
     </row>
     <row r="270" spans="1:16">
       <c r="A270" t="s">
-        <v>663</v>
+        <v>648</v>
       </c>
       <c r="B270" t="s">
-        <v>664</v>
+        <v>649</v>
       </c>
       <c r="C270" s="1">
-        <v>7268896.0</v>
+        <v>7300068.0</v>
       </c>
       <c r="D270" s="1">
-        <v>99.045</v>
+        <v>99.14</v>
       </c>
       <c r="E270" s="1">
-        <v>99.18199999</v>
+        <v>99.18143201</v>
       </c>
       <c r="F270" t="s">
         <v>8</v>
       </c>
       <c r="G270">
         <v>1.0</v>
       </c>
       <c r="H270" s="1">
-        <v>7209436.43</v>
+        <v>7240311.98</v>
       </c>
       <c r="I270" s="1">
-        <v>-9958.39</v>
+        <v>-3024.57</v>
       </c>
       <c r="J270" s="1">
-        <v>-0.13812993701645</v>
+        <v>-0.041774028637921</v>
       </c>
       <c r="K270">
-        <v>1.73</v>
+        <v>1.85</v>
       </c>
       <c r="L270" t="s">
-        <v>665</v>
+        <v>650</v>
       </c>
       <c r="M270" s="1">
-        <v>7199478.04</v>
+        <v>7237287.41</v>
       </c>
       <c r="N270" s="1">
-        <v>7325080.58</v>
+        <v>7372268.67</v>
       </c>
       <c r="O270" s="1">
-        <v>2.1</v>
+        <v>2.08</v>
       </c>
       <c r="P270">
         <v>1</v>
       </c>
     </row>
     <row r="271" spans="1:16">
       <c r="A271" t="s">
-        <v>666</v>
+        <v>651</v>
       </c>
       <c r="B271" t="s">
-        <v>667</v>
+        <v>652</v>
       </c>
       <c r="C271" s="1">
-        <v>8481534.2</v>
+        <v>8517907.2</v>
       </c>
       <c r="D271" s="1">
-        <v>86.994</v>
+        <v>87.293</v>
       </c>
       <c r="E271" s="1">
-        <v>103.18811047</v>
+        <v>103.12142682</v>
       </c>
       <c r="F271" t="s">
         <v>8</v>
       </c>
       <c r="G271">
         <v>1.0</v>
       </c>
       <c r="H271" s="1">
-        <v>8751934.88</v>
+        <v>8783787.44</v>
       </c>
       <c r="I271" s="1">
-        <v>-1373509.02</v>
+        <v>-1348250.71</v>
       </c>
       <c r="J271" s="1">
-        <v>-15.693775591712</v>
+        <v>-15.349309386294</v>
       </c>
       <c r="K271">
-        <v>2.05</v>
+        <v>2.23</v>
       </c>
       <c r="L271" t="s">
-        <v>668</v>
+        <v>653</v>
       </c>
       <c r="M271" s="1">
-        <v>7378425.86</v>
+        <v>7435536.73</v>
       </c>
       <c r="N271" s="1">
-        <v>7552703.96</v>
+        <v>7625731.1</v>
       </c>
       <c r="O271" s="1">
-        <v>2.17</v>
+        <v>2.15</v>
       </c>
       <c r="P271">
         <v>1</v>
       </c>
     </row>
     <row r="272" spans="1:16">
       <c r="A272" t="s">
-        <v>669</v>
+        <v>654</v>
       </c>
       <c r="B272" t="s">
-        <v>670</v>
+        <v>655</v>
       </c>
       <c r="C272" s="1">
-        <v>14979276.0</v>
+        <v>15043515.0</v>
       </c>
       <c r="D272" s="1">
-        <v>96.124</v>
+        <v>96.37</v>
       </c>
       <c r="E272" s="1">
-        <v>96.90725259</v>
+        <v>96.90501814</v>
       </c>
       <c r="F272" t="s">
         <v>8</v>
       </c>
       <c r="G272">
         <v>1.0</v>
       </c>
       <c r="H272" s="1">
-        <v>14516004.83</v>
+        <v>14577920.94</v>
       </c>
       <c r="I272" s="1">
-        <v>-117325.57</v>
+        <v>-80485.53</v>
       </c>
       <c r="J272" s="1">
-        <v>-0.80824973106598</v>
+        <v>-0.5521056831853</v>
       </c>
       <c r="K272">
-        <v>0.51</v>
+        <v>0.68</v>
       </c>
       <c r="L272" t="s">
-        <v>671</v>
+        <v>656</v>
       </c>
       <c r="M272" s="1">
-        <v>14398679.26</v>
+        <v>14497435.41</v>
       </c>
       <c r="N272" s="1">
-        <v>14474601.62</v>
+        <v>14600473.18</v>
       </c>
       <c r="O272" s="1">
-        <v>4.16</v>
+        <v>4.11</v>
       </c>
       <c r="P272">
         <v>1</v>
       </c>
     </row>
     <row r="273" spans="1:16">
       <c r="A273" t="s">
-        <v>672</v>
+        <v>657</v>
       </c>
       <c r="B273" t="s">
-        <v>673</v>
+        <v>658</v>
       </c>
       <c r="C273" s="1">
         <v>270000.0</v>
       </c>
       <c r="D273" s="1">
-        <v>99.848</v>
+        <v>100.203</v>
       </c>
       <c r="E273" s="1">
         <v>100.0</v>
       </c>
       <c r="F273" t="s">
         <v>8</v>
       </c>
       <c r="G273">
         <v>1.0</v>
       </c>
       <c r="H273" s="1">
         <v>270000.0</v>
       </c>
       <c r="I273" s="1">
-        <v>-410.4</v>
+        <v>548.1</v>
       </c>
       <c r="J273" s="1">
-        <v>-0.152</v>
+        <v>0.203</v>
       </c>
       <c r="K273">
-        <v>0.09</v>
-[...2 lines deleted...]
-        <v>247.84</v>
+        <v>0.39</v>
+      </c>
+      <c r="L273" t="s">
+        <v>659</v>
       </c>
       <c r="M273" s="1">
-        <v>269589.6</v>
+        <v>270548.1</v>
       </c>
       <c r="N273" s="1">
-        <v>269837.44</v>
+        <v>271601.41</v>
       </c>
       <c r="O273" s="1">
         <v>0.08</v>
       </c>
       <c r="P273">
         <v>1</v>
       </c>
     </row>
     <row r="274" spans="1:16">
       <c r="A274" t="s">
-        <v>674</v>
+        <v>660</v>
       </c>
       <c r="B274" t="s">
-        <v>675</v>
+        <v>661</v>
       </c>
       <c r="C274" s="1">
         <v>200000.0</v>
       </c>
       <c r="D274" s="1">
-        <v>98.257</v>
+        <v>98.519</v>
       </c>
       <c r="E274" s="1">
         <v>99.24</v>
       </c>
       <c r="F274" t="s">
         <v>8</v>
       </c>
       <c r="G274">
         <v>1.0</v>
       </c>
       <c r="H274" s="1">
         <v>198480.0</v>
       </c>
       <c r="I274" s="1">
-        <v>-1966.0</v>
+        <v>-1442.0</v>
       </c>
       <c r="J274" s="1">
-        <v>-0.99052801289802</v>
+        <v>-0.72652156388553</v>
       </c>
       <c r="K274">
-        <v>1.02</v>
+        <v>1.28</v>
       </c>
       <c r="L274" t="s">
-        <v>676</v>
+        <v>662</v>
       </c>
       <c r="M274" s="1">
-        <v>196514.0</v>
+        <v>197038.0</v>
       </c>
       <c r="N274" s="1">
-        <v>198548.25</v>
+        <v>199606.49</v>
       </c>
       <c r="O274" s="1">
         <v>0.06</v>
       </c>
       <c r="P274">
         <v>1</v>
       </c>
     </row>
     <row r="275" spans="1:16">
       <c r="A275" t="s">
-        <v>677</v>
+        <v>663</v>
       </c>
       <c r="B275" t="s">
-        <v>678</v>
+        <v>664</v>
       </c>
       <c r="C275" s="1">
         <v>200000.0</v>
       </c>
       <c r="D275" s="1">
-        <v>88.392</v>
+        <v>89.007</v>
       </c>
       <c r="E275" s="1">
         <v>85.48</v>
       </c>
       <c r="F275" t="s">
         <v>8</v>
       </c>
       <c r="G275">
         <v>1.0</v>
       </c>
       <c r="H275" s="1">
         <v>170960.0</v>
       </c>
       <c r="I275" s="1">
-        <v>5824.0</v>
+        <v>7054.0</v>
       </c>
       <c r="J275" s="1">
-        <v>3.4066448291998</v>
+        <v>4.126111371081</v>
       </c>
       <c r="K275">
-        <v>0.05</v>
+        <v>0.18</v>
       </c>
       <c r="L275">
-        <v>91.23</v>
+        <v>354.79</v>
       </c>
       <c r="M275" s="1">
-        <v>176784.0</v>
+        <v>178014.0</v>
       </c>
       <c r="N275" s="1">
-        <v>176875.23</v>
+        <v>178368.79</v>
       </c>
       <c r="O275" s="1">
         <v>0.05</v>
       </c>
       <c r="P275">
         <v>1</v>
       </c>
     </row>
     <row r="276" spans="1:16">
       <c r="A276" t="s">
-        <v>679</v>
+        <v>665</v>
       </c>
       <c r="B276" t="s">
-        <v>680</v>
+        <v>666</v>
       </c>
       <c r="C276" s="1">
         <v>700000.0</v>
       </c>
       <c r="D276" s="1">
-        <v>92.028</v>
+        <v>92.184</v>
       </c>
       <c r="E276" s="1">
         <v>94.01785714</v>
       </c>
       <c r="F276" t="s">
         <v>8</v>
       </c>
       <c r="G276">
         <v>1.0</v>
       </c>
       <c r="H276" s="1">
         <v>658125.0</v>
       </c>
       <c r="I276" s="1">
-        <v>-13929.0</v>
+        <v>-12837.0</v>
       </c>
       <c r="J276" s="1">
-        <v>-2.1164672364672</v>
+        <v>-1.9505413105413</v>
       </c>
       <c r="K276">
-        <v>0.98</v>
+        <v>1.1</v>
       </c>
       <c r="L276" t="s">
-        <v>681</v>
+        <v>667</v>
       </c>
       <c r="M276" s="1">
-        <v>644196.0</v>
+        <v>645288.0</v>
       </c>
       <c r="N276" s="1">
-        <v>651042.58</v>
+        <v>653007.18</v>
       </c>
       <c r="O276" s="1">
-        <v>0.19</v>
+        <v>0.18</v>
       </c>
       <c r="P276">
         <v>1</v>
       </c>
     </row>
     <row r="277" spans="1:16">
       <c r="A277" t="s">
-        <v>682</v>
+        <v>668</v>
       </c>
       <c r="B277" t="s">
-        <v>683</v>
+        <v>669</v>
       </c>
       <c r="C277" s="1">
         <v>500000.0</v>
       </c>
       <c r="D277" s="1">
-        <v>101.149</v>
+        <v>101.152</v>
       </c>
       <c r="E277" s="1">
         <v>99.942</v>
       </c>
       <c r="F277" t="s">
         <v>8</v>
       </c>
       <c r="G277">
         <v>1.0</v>
       </c>
       <c r="H277" s="1">
         <v>499710.0</v>
       </c>
       <c r="I277" s="1">
-        <v>6035.0</v>
+        <v>6050.0</v>
       </c>
       <c r="J277" s="1">
-        <v>1.2077004662704</v>
+        <v>1.2107022072802</v>
       </c>
       <c r="K277">
-        <v>0.28</v>
+        <v>0.54</v>
       </c>
       <c r="L277" t="s">
-        <v>684</v>
+        <v>670</v>
       </c>
       <c r="M277" s="1">
-        <v>505745.0</v>
+        <v>505760.0</v>
       </c>
       <c r="N277" s="1">
-        <v>507135.41</v>
+        <v>508441.51</v>
       </c>
       <c r="O277" s="1">
-        <v>0.15</v>
+        <v>0.14</v>
       </c>
       <c r="P277">
         <v>1</v>
       </c>
     </row>
     <row r="278" spans="1:16">
       <c r="A278" t="s">
-        <v>685</v>
+        <v>671</v>
       </c>
       <c r="B278" t="s">
-        <v>686</v>
+        <v>672</v>
       </c>
       <c r="C278" s="1">
         <v>400000.0</v>
       </c>
       <c r="D278" s="1">
-        <v>94.056</v>
+        <v>93.876</v>
       </c>
       <c r="E278" s="1">
         <v>94.5700925</v>
       </c>
       <c r="F278" t="s">
         <v>8</v>
       </c>
       <c r="G278">
         <v>1.0</v>
       </c>
       <c r="H278" s="1">
         <v>378280.37</v>
       </c>
       <c r="I278" s="1">
-        <v>-2056.37</v>
+        <v>-2776.37</v>
       </c>
       <c r="J278" s="1">
-        <v>-0.54361002131831</v>
+        <v>-0.73394503658754</v>
       </c>
       <c r="K278">
-        <v>0.39</v>
+        <v>0.43</v>
       </c>
       <c r="L278" t="s">
-        <v>687</v>
+        <v>673</v>
       </c>
       <c r="M278" s="1">
-        <v>376224.0</v>
+        <v>375504.0</v>
       </c>
       <c r="N278" s="1">
-        <v>377771.95</v>
+        <v>377230.03</v>
       </c>
       <c r="O278" s="1">
         <v>0.11</v>
       </c>
       <c r="P278">
         <v>1</v>
       </c>
     </row>
     <row r="279" spans="1:16">
       <c r="A279" t="s">
-        <v>688</v>
+        <v>674</v>
       </c>
       <c r="B279" t="s">
-        <v>689</v>
+        <v>675</v>
       </c>
       <c r="C279" s="1">
         <v>500000.0</v>
       </c>
       <c r="D279" s="1">
-        <v>101.073</v>
+        <v>101.272</v>
       </c>
       <c r="E279" s="1">
         <v>99.858</v>
       </c>
       <c r="F279" t="s">
         <v>8</v>
       </c>
       <c r="G279">
         <v>1.0</v>
       </c>
       <c r="H279" s="1">
         <v>499290.0</v>
       </c>
       <c r="I279" s="1">
-        <v>6075.0</v>
+        <v>7070.0</v>
       </c>
       <c r="J279" s="1">
-        <v>1.2167277534098</v>
+        <v>1.416010735244</v>
       </c>
       <c r="K279">
-        <v>3.49</v>
+        <v>3.77</v>
       </c>
       <c r="L279" t="s">
-        <v>690</v>
+        <v>676</v>
       </c>
       <c r="M279" s="1">
-        <v>505365.0</v>
+        <v>506360.0</v>
       </c>
       <c r="N279" s="1">
-        <v>522829.04</v>
+        <v>525204.18</v>
       </c>
       <c r="O279" s="1">
         <v>0.15</v>
       </c>
       <c r="P279">
         <v>1</v>
       </c>
     </row>
     <row r="280" spans="1:16">
       <c r="A280" t="s">
-        <v>691</v>
+        <v>677</v>
       </c>
       <c r="B280" t="s">
-        <v>692</v>
+        <v>678</v>
       </c>
       <c r="C280" s="1">
-        <v>300000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D280" s="1">
-        <v>97.85</v>
+        <v>97.568</v>
       </c>
       <c r="E280" s="1">
-        <v>100.0</v>
+        <v>98.625</v>
       </c>
       <c r="F280" t="s">
         <v>8</v>
       </c>
       <c r="G280">
         <v>1.0</v>
       </c>
       <c r="H280" s="1">
-        <v>300000.0</v>
+        <v>789000.0</v>
       </c>
       <c r="I280" s="1">
-        <v>-6450.0</v>
+        <v>-8456.0</v>
       </c>
       <c r="J280" s="1">
-        <v>-2.15</v>
+        <v>-1.0717363751584</v>
       </c>
       <c r="K280">
-        <v>1.81</v>
+        <v>2.08</v>
       </c>
       <c r="L280" t="s">
-        <v>693</v>
+        <v>679</v>
       </c>
       <c r="M280" s="1">
-        <v>293550.0</v>
+        <v>780544.0</v>
       </c>
       <c r="N280" s="1">
-        <v>298974.66</v>
+        <v>797146.74</v>
       </c>
       <c r="O280" s="1">
-        <v>0.09</v>
+        <v>0.22</v>
       </c>
       <c r="P280">
         <v>1</v>
       </c>
     </row>
     <row r="281" spans="1:16">
       <c r="A281" t="s">
-        <v>694</v>
+        <v>680</v>
       </c>
       <c r="B281" t="s">
-        <v>695</v>
+        <v>681</v>
       </c>
       <c r="C281" s="1">
-        <v>1100000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D281" s="1">
-        <v>93.382</v>
+        <v>96.446</v>
       </c>
       <c r="E281" s="1">
-        <v>94.54545455</v>
+        <v>95.396</v>
       </c>
       <c r="F281" t="s">
         <v>8</v>
       </c>
       <c r="G281">
         <v>1.0</v>
       </c>
       <c r="H281" s="1">
-        <v>1040000.0</v>
+        <v>381584.0</v>
       </c>
       <c r="I281" s="1">
-        <v>-12798.0</v>
+        <v>4200.0</v>
       </c>
       <c r="J281" s="1">
-        <v>-1.2305769230769</v>
+        <v>1.1006750807162</v>
       </c>
       <c r="K281">
-        <v>0.4</v>
-[...2 lines deleted...]
-        <v>696</v>
+        <v>0.05</v>
+      </c>
+      <c r="L281">
+        <v>191.78</v>
       </c>
       <c r="M281" s="1">
-        <v>1027202.0</v>
+        <v>385784.0</v>
       </c>
       <c r="N281" s="1">
-        <v>1031602.0</v>
+        <v>385975.78</v>
       </c>
       <c r="O281" s="1">
-        <v>0.3</v>
+        <v>0.11</v>
       </c>
       <c r="P281">
         <v>1</v>
       </c>
     </row>
     <row r="282" spans="1:16">
       <c r="A282" t="s">
-        <v>697</v>
+        <v>682</v>
       </c>
       <c r="B282" t="s">
-        <v>698</v>
+        <v>681</v>
       </c>
       <c r="C282" s="1">
-        <v>600000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D282" s="1">
-        <v>97.066</v>
+        <v>96.411</v>
       </c>
       <c r="E282" s="1">
         <v>98.642</v>
       </c>
       <c r="F282" t="s">
         <v>8</v>
       </c>
       <c r="G282">
         <v>1.0</v>
       </c>
       <c r="H282" s="1">
-        <v>591852.0</v>
+        <v>394568.0</v>
       </c>
       <c r="I282" s="1">
-        <v>-9456.0</v>
+        <v>-8924.0</v>
       </c>
       <c r="J282" s="1">
-        <v>-1.5976967214777</v>
+        <v>-2.2617140771679</v>
       </c>
       <c r="K282">
-        <v>4.11</v>
-[...2 lines deleted...]
-        <v>699</v>
+        <v>0.05</v>
+      </c>
+      <c r="L282">
+        <v>191.78</v>
       </c>
       <c r="M282" s="1">
-        <v>582396.0</v>
+        <v>385644.0</v>
       </c>
       <c r="N282" s="1">
-        <v>607063.81</v>
+        <v>385835.78</v>
       </c>
       <c r="O282" s="1">
-        <v>0.17</v>
+        <v>0.11</v>
       </c>
       <c r="P282">
         <v>1</v>
       </c>
     </row>
     <row r="283" spans="1:16">
       <c r="A283" t="s">
-        <v>700</v>
+        <v>683</v>
       </c>
       <c r="B283" t="s">
-        <v>701</v>
+        <v>684</v>
       </c>
       <c r="C283" s="1">
         <v>355000.0</v>
       </c>
       <c r="D283" s="1">
-        <v>97.828</v>
+        <v>98.001</v>
       </c>
       <c r="E283" s="1">
         <v>99.628</v>
       </c>
       <c r="F283" t="s">
         <v>8</v>
       </c>
       <c r="G283">
         <v>1.0</v>
       </c>
       <c r="H283" s="1">
         <v>353679.4</v>
       </c>
       <c r="I283" s="1">
-        <v>-6390.0</v>
+        <v>-5775.85</v>
       </c>
       <c r="J283" s="1">
-        <v>-1.8067210021279</v>
+        <v>-1.6330750391456</v>
       </c>
       <c r="K283">
-        <v>1.88</v>
+        <v>2.11</v>
       </c>
       <c r="L283" t="s">
-        <v>702</v>
+        <v>685</v>
       </c>
       <c r="M283" s="1">
-        <v>347289.4</v>
+        <v>347903.55</v>
       </c>
       <c r="N283" s="1">
-        <v>353959.02</v>
+        <v>355395.02</v>
       </c>
       <c r="O283" s="1">
         <v>0.1</v>
       </c>
       <c r="P283">
         <v>1</v>
       </c>
     </row>
     <row r="284" spans="1:16">
       <c r="A284" t="s">
-        <v>703</v>
+        <v>686</v>
       </c>
       <c r="B284" t="s">
-        <v>704</v>
+        <v>687</v>
       </c>
       <c r="C284" s="1">
         <v>300000.0</v>
       </c>
       <c r="D284" s="1">
-        <v>98.322</v>
+        <v>98.627</v>
       </c>
       <c r="E284" s="1">
         <v>99.736</v>
       </c>
       <c r="F284" t="s">
         <v>8</v>
       </c>
       <c r="G284">
         <v>1.0</v>
       </c>
       <c r="H284" s="1">
         <v>299208.0</v>
       </c>
       <c r="I284" s="1">
-        <v>-4242.0</v>
+        <v>-3327.0</v>
       </c>
       <c r="J284" s="1">
-        <v>-1.4177428411005</v>
+        <v>-1.1119355097457</v>
       </c>
       <c r="K284">
-        <v>1.75</v>
+        <v>2.04</v>
       </c>
       <c r="L284" t="s">
-        <v>705</v>
+        <v>688</v>
       </c>
       <c r="M284" s="1">
-        <v>294966.0</v>
+        <v>295881.0</v>
       </c>
       <c r="N284" s="1">
-        <v>300226.27</v>
+        <v>301996.07</v>
       </c>
       <c r="O284" s="1">
         <v>0.09</v>
       </c>
       <c r="P284">
         <v>1</v>
       </c>
     </row>
     <row r="285" spans="1:16">
       <c r="A285" t="s">
-        <v>706</v>
+        <v>689</v>
       </c>
       <c r="B285" t="s">
-        <v>707</v>
+        <v>690</v>
       </c>
       <c r="C285" s="1">
         <v>348000.0</v>
       </c>
       <c r="D285" s="1">
-        <v>99.163</v>
+        <v>99.159</v>
       </c>
       <c r="E285" s="1">
         <v>99.394</v>
       </c>
       <c r="F285" t="s">
         <v>8</v>
       </c>
       <c r="G285">
         <v>1.0</v>
       </c>
       <c r="H285" s="1">
         <v>345891.12</v>
       </c>
       <c r="I285" s="1">
-        <v>-803.88</v>
+        <v>-817.8</v>
       </c>
       <c r="J285" s="1">
-        <v>-0.23240839487293</v>
+        <v>-0.23643278266294</v>
       </c>
       <c r="K285">
-        <v>0.01</v>
+        <v>0.28</v>
       </c>
       <c r="L285">
-        <v>35.75</v>
+        <v>965.34</v>
       </c>
       <c r="M285" s="1">
-        <v>345087.24</v>
+        <v>345073.32</v>
       </c>
       <c r="N285" s="1">
-        <v>345122.99</v>
+        <v>346038.66</v>
       </c>
       <c r="O285" s="1">
         <v>0.1</v>
       </c>
       <c r="P285">
         <v>1</v>
       </c>
     </row>
     <row r="286" spans="1:16">
       <c r="A286" t="s">
-        <v>708</v>
+        <v>691</v>
       </c>
       <c r="B286" t="s">
-        <v>709</v>
+        <v>692</v>
       </c>
       <c r="C286" s="1">
         <v>400000.0</v>
       </c>
       <c r="D286" s="1">
-        <v>95.056</v>
+        <v>95.26</v>
       </c>
       <c r="E286" s="1">
         <v>93.6</v>
       </c>
       <c r="F286" t="s">
         <v>8</v>
       </c>
       <c r="G286">
         <v>1.0</v>
       </c>
       <c r="H286" s="1">
         <v>374400.0</v>
       </c>
       <c r="I286" s="1">
-        <v>5824.0</v>
+        <v>6640.0</v>
       </c>
       <c r="J286" s="1">
-        <v>1.5555555555556</v>
+        <v>1.7735042735043</v>
       </c>
       <c r="K286">
-        <v>0.85</v>
+        <v>0.97</v>
       </c>
       <c r="L286" t="s">
-        <v>710</v>
+        <v>693</v>
       </c>
       <c r="M286" s="1">
-        <v>380224.0</v>
+        <v>381040.0</v>
       </c>
       <c r="N286" s="1">
-        <v>383625.37</v>
+        <v>384904.38</v>
       </c>
       <c r="O286" s="1">
         <v>0.11</v>
       </c>
       <c r="P286">
         <v>1</v>
       </c>
     </row>
     <row r="287" spans="1:16">
       <c r="A287" t="s">
-        <v>711</v>
+        <v>694</v>
       </c>
       <c r="B287" t="s">
-        <v>712</v>
+        <v>695</v>
       </c>
       <c r="C287" s="1">
         <v>900000.0</v>
       </c>
       <c r="D287" s="1">
-        <v>98.042</v>
+        <v>98.405</v>
       </c>
       <c r="E287" s="1">
         <v>100.0</v>
       </c>
       <c r="F287" t="s">
         <v>8</v>
       </c>
       <c r="G287">
         <v>1.0</v>
       </c>
       <c r="H287" s="1">
         <v>900000.0</v>
       </c>
       <c r="I287" s="1">
-        <v>-17622.0</v>
+        <v>-14355.0</v>
       </c>
       <c r="J287" s="1">
-        <v>-1.958</v>
+        <v>-1.595</v>
       </c>
       <c r="K287">
-        <v>2.69</v>
+        <v>2.96</v>
       </c>
       <c r="L287" t="s">
-        <v>713</v>
+        <v>696</v>
       </c>
       <c r="M287" s="1">
-        <v>882378.0</v>
+        <v>885645.0</v>
       </c>
       <c r="N287" s="1">
-        <v>906551.63</v>
+        <v>912302.88</v>
       </c>
       <c r="O287" s="1">
         <v>0.26</v>
       </c>
       <c r="P287">
         <v>1</v>
       </c>
     </row>
     <row r="288" spans="1:16">
       <c r="A288" t="s">
-        <v>714</v>
+        <v>697</v>
       </c>
       <c r="B288" t="s">
-        <v>715</v>
+        <v>698</v>
       </c>
       <c r="C288" s="1">
         <v>400000.0</v>
       </c>
       <c r="D288" s="1">
-        <v>101.086</v>
+        <v>101.281</v>
       </c>
       <c r="E288" s="1">
         <v>103.012</v>
       </c>
       <c r="F288" t="s">
         <v>8</v>
       </c>
       <c r="G288">
         <v>1.0</v>
       </c>
       <c r="H288" s="1">
         <v>412048.0</v>
       </c>
       <c r="I288" s="1">
-        <v>-7704.0</v>
+        <v>-6924.0</v>
       </c>
       <c r="J288" s="1">
-        <v>-1.8696850852328</v>
+        <v>-1.6803867510581</v>
       </c>
       <c r="K288">
-        <v>2.88</v>
+        <v>3.18</v>
       </c>
       <c r="L288" t="s">
-        <v>716</v>
+        <v>699</v>
       </c>
       <c r="M288" s="1">
-        <v>404344.0</v>
+        <v>405124.0</v>
       </c>
       <c r="N288" s="1">
-        <v>415848.11</v>
+        <v>417839.07</v>
       </c>
       <c r="O288" s="1">
         <v>0.12</v>
       </c>
       <c r="P288">
         <v>1</v>
       </c>
     </row>
     <row r="289" spans="1:16">
       <c r="A289" t="s">
-        <v>717</v>
+        <v>700</v>
       </c>
       <c r="B289" t="s">
-        <v>718</v>
+        <v>701</v>
       </c>
       <c r="C289" s="1">
         <v>85000.0</v>
       </c>
       <c r="D289" s="1">
-        <v>100.52</v>
+        <v>100.807</v>
       </c>
       <c r="E289" s="1">
         <v>99.849</v>
       </c>
       <c r="F289" t="s">
         <v>8</v>
       </c>
       <c r="G289">
         <v>1.0</v>
       </c>
       <c r="H289" s="1">
         <v>84871.65</v>
       </c>
       <c r="I289" s="1">
-        <v>570.35</v>
+        <v>814.3</v>
       </c>
       <c r="J289" s="1">
-        <v>0.67201474226081</v>
+        <v>0.95944876763914</v>
       </c>
       <c r="K289">
-        <v>2.38</v>
+        <v>2.66</v>
       </c>
       <c r="L289" t="s">
-        <v>719</v>
+        <v>702</v>
       </c>
       <c r="M289" s="1">
-        <v>85442.0</v>
+        <v>85685.95</v>
       </c>
       <c r="N289" s="1">
-        <v>87468.26</v>
+        <v>87945.32</v>
       </c>
       <c r="O289" s="1">
-        <v>0.03</v>
+        <v>0.02</v>
       </c>
       <c r="P289">
         <v>1</v>
       </c>
     </row>
     <row r="290" spans="1:16">
       <c r="A290" t="s">
-        <v>720</v>
+        <v>703</v>
       </c>
       <c r="B290" t="s">
-        <v>721</v>
+        <v>704</v>
       </c>
       <c r="C290" s="1">
         <v>532000.0</v>
       </c>
       <c r="D290" s="1">
-        <v>107.571</v>
+        <v>107.654</v>
       </c>
       <c r="E290" s="1">
         <v>99.283</v>
       </c>
       <c r="F290" t="s">
         <v>8</v>
       </c>
       <c r="G290">
         <v>1.0</v>
       </c>
       <c r="H290" s="1">
         <v>528185.56</v>
       </c>
       <c r="I290" s="1">
-        <v>44092.16</v>
+        <v>44533.72</v>
       </c>
       <c r="J290" s="1">
-        <v>8.3478541139974</v>
+        <v>8.431453521751</v>
       </c>
       <c r="K290">
-        <v>3.43</v>
+        <v>3.79</v>
       </c>
       <c r="L290" t="s">
-        <v>722</v>
+        <v>705</v>
       </c>
       <c r="M290" s="1">
-        <v>572277.72</v>
+        <v>572719.28</v>
       </c>
       <c r="N290" s="1">
-        <v>590504.19</v>
+        <v>592887.91</v>
       </c>
       <c r="O290" s="1">
         <v>0.17</v>
       </c>
       <c r="P290">
         <v>1</v>
       </c>
     </row>
     <row r="291" spans="1:16">
       <c r="A291" t="s">
-        <v>723</v>
+        <v>706</v>
       </c>
       <c r="B291" t="s">
-        <v>724</v>
+        <v>707</v>
       </c>
       <c r="C291" s="1">
         <v>303000.0</v>
       </c>
       <c r="D291" s="1">
-        <v>99.482</v>
+        <v>99.504</v>
       </c>
       <c r="E291" s="1">
         <v>99.115</v>
       </c>
       <c r="F291" t="s">
         <v>8</v>
       </c>
       <c r="G291">
         <v>1.0</v>
       </c>
       <c r="H291" s="1">
         <v>300318.45</v>
       </c>
       <c r="I291" s="1">
-        <v>1112.01</v>
+        <v>1178.67</v>
       </c>
       <c r="J291" s="1">
-        <v>0.3702769510165</v>
+        <v>0.39247338949705</v>
       </c>
       <c r="K291">
-        <v>0.29</v>
-[...2 lines deleted...]
-        <v>871.64</v>
+        <v>0.54</v>
+      </c>
+      <c r="L291" t="s">
+        <v>708</v>
       </c>
       <c r="M291" s="1">
-        <v>301430.46</v>
+        <v>301497.12</v>
       </c>
       <c r="N291" s="1">
-        <v>302302.1</v>
+        <v>303124.19</v>
       </c>
       <c r="O291" s="1">
         <v>0.09</v>
       </c>
       <c r="P291">
         <v>1</v>
       </c>
     </row>
     <row r="292" spans="1:16">
       <c r="A292" t="s">
-        <v>725</v>
+        <v>709</v>
       </c>
       <c r="B292" t="s">
-        <v>726</v>
+        <v>710</v>
       </c>
       <c r="C292" s="1">
-        <v>386883.39</v>
+        <v>388543.39</v>
       </c>
       <c r="D292" s="1">
-        <v>89.32</v>
+        <v>89.574</v>
       </c>
       <c r="E292" s="1">
-        <v>93.69960029</v>
+        <v>93.68156282</v>
       </c>
       <c r="F292" t="s">
         <v>8</v>
       </c>
       <c r="G292">
         <v>1.0</v>
       </c>
       <c r="H292" s="1">
-        <v>362508.19</v>
+        <v>363993.52</v>
       </c>
       <c r="I292" s="1">
-        <v>-16943.94</v>
+        <v>-15959.66</v>
       </c>
       <c r="J292" s="1">
-        <v>-4.6740847427475</v>
+        <v>-4.3846000335391</v>
       </c>
       <c r="K292">
-        <v>1.25</v>
-[...2 lines deleted...]
-        <v>727</v>
+        <v>0.04</v>
+      </c>
+      <c r="L292">
+        <v>152.22</v>
       </c>
       <c r="M292" s="1">
-        <v>345564.25</v>
+        <v>348033.86</v>
       </c>
       <c r="N292" s="1">
-        <v>350387.04</v>
+        <v>348186.08</v>
       </c>
       <c r="O292" s="1">
         <v>0.1</v>
       </c>
       <c r="P292">
         <v>1</v>
       </c>
     </row>
     <row r="293" spans="1:16">
       <c r="A293" t="s">
-        <v>728</v>
+        <v>711</v>
       </c>
       <c r="B293" t="s">
-        <v>729</v>
+        <v>712</v>
       </c>
       <c r="C293" s="1">
-        <v>530000.0</v>
+        <v>532273.0</v>
       </c>
       <c r="D293" s="1">
-        <v>93.492</v>
+        <v>93.583</v>
       </c>
       <c r="E293" s="1">
-        <v>93.818</v>
+        <v>93.81711265</v>
       </c>
       <c r="F293" t="s">
         <v>8</v>
       </c>
       <c r="G293">
         <v>1.0</v>
       </c>
       <c r="H293" s="1">
-        <v>497235.4</v>
+        <v>499363.16</v>
       </c>
       <c r="I293" s="1">
-        <v>-1727.8</v>
+        <v>-1246.12</v>
       </c>
       <c r="J293" s="1">
-        <v>-0.3474812935684</v>
+        <v>-0.24954183644624</v>
       </c>
       <c r="K293">
-        <v>0.16</v>
-[...2 lines deleted...]
-        <v>842.92</v>
+        <v>0.26</v>
+      </c>
+      <c r="L293" t="s">
+        <v>713</v>
       </c>
       <c r="M293" s="1">
-        <v>495507.6</v>
+        <v>498117.04</v>
       </c>
       <c r="N293" s="1">
-        <v>496350.52</v>
+        <v>499475.43</v>
       </c>
       <c r="O293" s="1">
         <v>0.14</v>
       </c>
       <c r="P293">
         <v>1</v>
       </c>
     </row>
     <row r="294" spans="1:16">
       <c r="A294" t="s">
-        <v>730</v>
+        <v>714</v>
       </c>
       <c r="B294" t="s">
-        <v>731</v>
+        <v>715</v>
       </c>
       <c r="C294" s="1">
-        <v>340000.0</v>
+        <v>341458.0</v>
       </c>
       <c r="D294" s="1">
-        <v>65.187</v>
+        <v>65.742</v>
       </c>
       <c r="E294" s="1">
-        <v>65.161</v>
+        <v>65.16377124</v>
       </c>
       <c r="F294" t="s">
         <v>8</v>
       </c>
       <c r="G294">
         <v>1.0</v>
       </c>
       <c r="H294" s="1">
-        <v>221547.4</v>
+        <v>222506.91</v>
       </c>
       <c r="I294" s="1">
-        <v>88.4</v>
+        <v>1974.41</v>
       </c>
       <c r="J294" s="1">
-        <v>0.039901167876491</v>
+        <v>0.88734772326846</v>
       </c>
       <c r="K294">
-        <v>1.44</v>
-[...2 lines deleted...]
-        <v>732</v>
+        <v>0.05</v>
+      </c>
+      <c r="L294">
+        <v>154.36</v>
       </c>
       <c r="M294" s="1">
-        <v>221635.8</v>
+        <v>224481.32</v>
       </c>
       <c r="N294" s="1">
-        <v>226526.21</v>
+        <v>224635.68</v>
       </c>
       <c r="O294" s="1">
-        <v>0.07</v>
+        <v>0.06</v>
       </c>
       <c r="P294">
         <v>1</v>
       </c>
     </row>
     <row r="295" spans="1:16">
       <c r="A295" t="s">
-        <v>733</v>
+        <v>716</v>
       </c>
       <c r="B295" t="s">
-        <v>734</v>
+        <v>717</v>
       </c>
       <c r="C295" s="1">
-        <v>2850000.0</v>
+        <v>2862000.0</v>
       </c>
       <c r="D295" s="1">
-        <v>101.982</v>
+        <v>101.786</v>
       </c>
       <c r="E295" s="1">
-        <v>119.99153825</v>
+        <v>120.04066562</v>
       </c>
       <c r="F295" t="s">
         <v>8</v>
       </c>
       <c r="G295">
         <v>1.0</v>
       </c>
       <c r="H295" s="1">
-        <v>3419758.84</v>
+        <v>3435563.85</v>
       </c>
       <c r="I295" s="1">
-        <v>316181.42</v>
+        <v>348718.61</v>
       </c>
       <c r="J295" s="1">
-        <v>9.245722718857</v>
+        <v>10.150258450298</v>
       </c>
       <c r="K295">
-        <v>0.2</v>
+        <v>0.32</v>
       </c>
       <c r="L295" t="s">
-        <v>735</v>
+        <v>718</v>
       </c>
       <c r="M295" s="1">
-        <v>3735940.26</v>
+        <v>3784282.46</v>
       </c>
       <c r="N295" s="1">
-        <v>3741664.22</v>
+        <v>3793375.1</v>
       </c>
       <c r="O295" s="1">
-        <v>1.08</v>
+        <v>1.07</v>
       </c>
       <c r="P295">
         <v>1</v>
       </c>
     </row>
     <row r="296" spans="1:16">
       <c r="A296" t="s">
-        <v>736</v>
+        <v>719</v>
       </c>
       <c r="B296" t="s">
-        <v>737</v>
+        <v>720</v>
       </c>
       <c r="C296" s="1">
-        <v>6650000.0</v>
+        <v>6678000.0</v>
       </c>
       <c r="D296" s="1">
-        <v>99.943</v>
+        <v>99.986</v>
       </c>
       <c r="E296" s="1">
-        <v>100.84036842</v>
+        <v>100.83656394</v>
       </c>
       <c r="F296" t="s">
         <v>8</v>
       </c>
       <c r="G296">
         <v>1.0</v>
       </c>
       <c r="H296" s="1">
-        <v>6705884.5</v>
+        <v>6733865.74</v>
       </c>
       <c r="I296" s="1">
-        <v>-59675.0</v>
+        <v>-56800.66</v>
       </c>
       <c r="J296" s="1">
-        <v>-0.88989006595625</v>
+        <v>-0.84350746203027</v>
       </c>
       <c r="K296">
-        <v>0.45</v>
+        <v>0.63</v>
       </c>
       <c r="L296" t="s">
-        <v>738</v>
+        <v>721</v>
       </c>
       <c r="M296" s="1">
-        <v>6646209.5</v>
+        <v>6677065.08</v>
       </c>
       <c r="N296" s="1">
-        <v>6676189.61</v>
+        <v>6719402.12</v>
       </c>
       <c r="O296" s="1">
-        <v>1.92</v>
+        <v>1.89</v>
       </c>
       <c r="P296">
         <v>1</v>
       </c>
     </row>
     <row r="297" spans="1:16">
       <c r="A297" t="s">
-        <v>739</v>
+        <v>722</v>
       </c>
       <c r="B297" t="s">
-        <v>740</v>
+        <v>723</v>
       </c>
       <c r="C297" s="1">
-        <v>2970000.0</v>
+        <v>2983000.0</v>
       </c>
       <c r="D297" s="1">
-        <v>97.798</v>
+        <v>98.423</v>
       </c>
       <c r="E297" s="1">
-        <v>97.901</v>
+        <v>97.90120047</v>
       </c>
       <c r="F297" t="s">
         <v>8</v>
       </c>
       <c r="G297">
         <v>1.0</v>
       </c>
       <c r="H297" s="1">
-        <v>2907659.7</v>
+        <v>2920392.81</v>
       </c>
       <c r="I297" s="1">
-        <v>-3059.1</v>
+        <v>15565.28</v>
       </c>
       <c r="J297" s="1">
-        <v>-0.10520832269333</v>
+        <v>0.53298583487473</v>
       </c>
       <c r="K297">
-        <v>0.39</v>
+        <v>0.61</v>
       </c>
       <c r="L297" t="s">
-        <v>741</v>
+        <v>724</v>
       </c>
       <c r="M297" s="1">
-        <v>2904600.6</v>
+        <v>2935958.09</v>
       </c>
       <c r="N297" s="1">
-        <v>2916040.75</v>
+        <v>2954087.11</v>
       </c>
       <c r="O297" s="1">
-        <v>0.84</v>
+        <v>0.83</v>
       </c>
       <c r="P297">
         <v>1</v>
       </c>
     </row>
     <row r="298" spans="1:16">
       <c r="A298" t="s">
-        <v>742</v>
+        <v>725</v>
       </c>
       <c r="B298" t="s">
-        <v>743</v>
+        <v>726</v>
       </c>
       <c r="C298" s="1">
-        <v>5740000.0</v>
+        <v>5765000.0</v>
       </c>
       <c r="D298" s="1">
-        <v>92.891</v>
+        <v>93.883</v>
       </c>
       <c r="E298" s="1">
-        <v>93.703</v>
+        <v>93.70027233</v>
       </c>
       <c r="F298" t="s">
         <v>8</v>
       </c>
       <c r="G298">
         <v>1.0</v>
       </c>
       <c r="H298" s="1">
-        <v>5378552.2</v>
+        <v>5401820.7</v>
       </c>
       <c r="I298" s="1">
-        <v>-46608.8</v>
+        <v>10534.25</v>
       </c>
       <c r="J298" s="1">
-        <v>-0.86656777264335</v>
+        <v>0.19501295183678</v>
       </c>
       <c r="K298">
-        <v>0.53</v>
+        <v>0.76</v>
       </c>
       <c r="L298" t="s">
-        <v>744</v>
+        <v>727</v>
       </c>
       <c r="M298" s="1">
-        <v>5331943.4</v>
+        <v>5412354.95</v>
       </c>
       <c r="N298" s="1">
-        <v>5362359.16</v>
+        <v>5456140.75</v>
       </c>
       <c r="O298" s="1">
         <v>1.54</v>
       </c>
       <c r="P298">
         <v>1</v>
       </c>
     </row>
     <row r="299" spans="1:16">
       <c r="A299" t="s">
-        <v>745</v>
+        <v>728</v>
       </c>
       <c r="B299" t="s">
-        <v>746</v>
+        <v>729</v>
       </c>
       <c r="C299" s="1">
-        <v>2206000.0</v>
+        <v>2215000.0</v>
       </c>
       <c r="D299" s="1">
-        <v>84.454</v>
+        <v>85.646</v>
       </c>
       <c r="E299" s="1">
-        <v>95.17131958</v>
+        <v>95.12946727</v>
       </c>
       <c r="F299" t="s">
         <v>8</v>
       </c>
       <c r="G299">
         <v>1.0</v>
       </c>
       <c r="H299" s="1">
-        <v>2099479.31</v>
+        <v>2107117.7</v>
       </c>
       <c r="I299" s="1">
-        <v>-236424.07</v>
+        <v>-210058.8</v>
       </c>
       <c r="J299" s="1">
-        <v>-11.261081205892</v>
+        <v>-9.9690112232459</v>
       </c>
       <c r="K299">
-        <v>0.53</v>
+        <v>0.76</v>
       </c>
       <c r="L299" t="s">
-        <v>747</v>
+        <v>730</v>
       </c>
       <c r="M299" s="1">
-        <v>1863055.24</v>
+        <v>1897058.9</v>
       </c>
       <c r="N299" s="1">
-        <v>1874744.64</v>
+        <v>1913882.07</v>
       </c>
       <c r="O299" s="1">
         <v>0.54</v>
       </c>
       <c r="P299">
         <v>1</v>
       </c>
     </row>
     <row r="300" spans="1:16">
       <c r="A300" t="s">
-        <v>748</v>
+        <v>731</v>
       </c>
       <c r="B300" t="s">
-        <v>749</v>
+        <v>732</v>
       </c>
       <c r="C300" s="1">
-        <v>4877000.0</v>
+        <v>4898000.0</v>
       </c>
       <c r="D300" s="1">
-        <v>99.236</v>
+        <v>100.196</v>
       </c>
       <c r="E300" s="1">
-        <v>99.85</v>
+        <v>99.84834075</v>
       </c>
       <c r="F300" t="s">
         <v>8</v>
       </c>
       <c r="G300">
         <v>1.0</v>
       </c>
       <c r="H300" s="1">
-        <v>4869684.5</v>
+        <v>4890571.73</v>
       </c>
       <c r="I300" s="1">
-        <v>-29944.78</v>
+        <v>17028.35</v>
       </c>
       <c r="J300" s="1">
-        <v>-0.61492238357536</v>
+        <v>0.34818730692659</v>
       </c>
       <c r="K300">
-        <v>0.08</v>
+        <v>0.36</v>
       </c>
       <c r="L300" t="s">
-        <v>750</v>
+        <v>733</v>
       </c>
       <c r="M300" s="1">
-        <v>4839739.72</v>
+        <v>4907600.08</v>
       </c>
       <c r="N300" s="1">
-        <v>4843835.32</v>
+        <v>4925081.34</v>
       </c>
       <c r="O300" s="1">
         <v>1.39</v>
       </c>
       <c r="P300">
         <v>1</v>
       </c>
     </row>
     <row r="301" spans="1:16">
       <c r="A301" t="s">
-        <v>751</v>
+        <v>734</v>
       </c>
       <c r="B301" t="s">
-        <v>752</v>
+        <v>735</v>
       </c>
       <c r="C301" s="1">
-        <v>4535000.0</v>
+        <v>4554000.0</v>
       </c>
       <c r="D301" s="1">
-        <v>96.245</v>
+        <v>97.313</v>
       </c>
       <c r="E301" s="1">
-        <v>96.791</v>
+        <v>96.78999451</v>
       </c>
       <c r="F301" t="s">
         <v>8</v>
       </c>
       <c r="G301">
         <v>1.0</v>
       </c>
       <c r="H301" s="1">
-        <v>4389471.85</v>
+        <v>4407816.35</v>
       </c>
       <c r="I301" s="1">
-        <v>-24761.1</v>
+        <v>23817.67</v>
       </c>
       <c r="J301" s="1">
-        <v>-0.56410203428005</v>
+        <v>0.5403507793604</v>
       </c>
       <c r="K301">
-        <v>0.31</v>
+        <v>0.58</v>
       </c>
       <c r="L301" t="s">
-        <v>753</v>
+        <v>736</v>
       </c>
       <c r="M301" s="1">
-        <v>4364710.75</v>
+        <v>4431634.02</v>
       </c>
       <c r="N301" s="1">
-        <v>4378544.98</v>
+        <v>4457981.27</v>
       </c>
       <c r="O301" s="1">
         <v>1.26</v>
       </c>
       <c r="P301">
         <v>1</v>
       </c>
     </row>
     <row r="302" spans="1:16">
       <c r="A302" t="s">
-        <v>754</v>
+        <v>737</v>
       </c>
       <c r="B302" t="s">
-        <v>755</v>
+        <v>738</v>
       </c>
       <c r="C302" s="1">
         <v>312000.0</v>
       </c>
       <c r="D302" s="1">
-        <v>95.902</v>
+        <v>96.456</v>
       </c>
       <c r="E302" s="1">
         <v>99.406</v>
       </c>
       <c r="F302" t="s">
         <v>8</v>
       </c>
       <c r="G302">
         <v>1.0</v>
       </c>
       <c r="H302" s="1">
         <v>310146.72</v>
       </c>
       <c r="I302" s="1">
-        <v>-10932.48</v>
+        <v>-9204.0</v>
       </c>
       <c r="J302" s="1">
-        <v>-3.5249381325071</v>
+        <v>-2.967627708589</v>
       </c>
       <c r="K302">
-        <v>1.2</v>
+        <v>1.42</v>
       </c>
       <c r="L302" t="s">
-        <v>756</v>
+        <v>739</v>
       </c>
       <c r="M302" s="1">
-        <v>299214.24</v>
+        <v>300942.72</v>
       </c>
       <c r="N302" s="1">
-        <v>302953.97</v>
+        <v>305376.97</v>
       </c>
       <c r="O302" s="1">
         <v>0.09</v>
       </c>
       <c r="P302">
         <v>1</v>
       </c>
     </row>
     <row r="303" spans="1:16">
       <c r="A303" t="s">
-        <v>757</v>
+        <v>740</v>
       </c>
       <c r="B303" t="s">
-        <v>758</v>
+        <v>741</v>
       </c>
       <c r="C303" s="1">
         <v>765000.0</v>
       </c>
       <c r="D303" s="1">
-        <v>98.049</v>
+        <v>98.219</v>
       </c>
       <c r="E303" s="1">
         <v>100.0</v>
       </c>
       <c r="F303" t="s">
         <v>8</v>
       </c>
       <c r="G303">
         <v>1.0</v>
       </c>
       <c r="H303" s="1">
         <v>765000.0</v>
       </c>
       <c r="I303" s="1">
-        <v>-14925.15</v>
+        <v>-13624.65</v>
       </c>
       <c r="J303" s="1">
-        <v>-1.951</v>
+        <v>-1.781</v>
       </c>
       <c r="K303">
-        <v>0.61</v>
+        <v>0.83</v>
       </c>
       <c r="L303" t="s">
-        <v>759</v>
+        <v>742</v>
       </c>
       <c r="M303" s="1">
-        <v>750074.85</v>
+        <v>751375.35</v>
       </c>
       <c r="N303" s="1">
-        <v>754741.48</v>
+        <v>757750.88</v>
       </c>
       <c r="O303" s="1">
-        <v>0.22</v>
+        <v>0.21</v>
       </c>
       <c r="P303">
         <v>1</v>
       </c>
     </row>
     <row r="304" spans="1:16">
       <c r="A304" t="s">
-        <v>760</v>
+        <v>743</v>
       </c>
       <c r="B304" t="s">
-        <v>761</v>
+        <v>744</v>
       </c>
       <c r="C304" s="1">
         <v>500000.0</v>
       </c>
       <c r="D304" s="1">
-        <v>103.066</v>
+        <v>103.149</v>
       </c>
       <c r="E304" s="1">
         <v>100.77</v>
       </c>
       <c r="F304" t="s">
         <v>8</v>
       </c>
       <c r="G304">
         <v>1.0</v>
       </c>
       <c r="H304" s="1">
         <v>503850.0</v>
       </c>
       <c r="I304" s="1">
-        <v>11480.0</v>
+        <v>11895.0</v>
       </c>
       <c r="J304" s="1">
-        <v>2.2784558896497</v>
+        <v>2.360821673117</v>
       </c>
       <c r="K304">
-        <v>0.17</v>
-[...2 lines deleted...]
-        <v>845.89</v>
+        <v>0.51</v>
+      </c>
+      <c r="L304" t="s">
+        <v>745</v>
       </c>
       <c r="M304" s="1">
-        <v>515330.0</v>
+        <v>515745.0</v>
       </c>
       <c r="N304" s="1">
-        <v>516175.89</v>
+        <v>518282.67</v>
       </c>
       <c r="O304" s="1">
         <v>0.15</v>
       </c>
       <c r="P304">
         <v>1</v>
       </c>
     </row>
     <row r="305" spans="1:16">
       <c r="A305" t="s">
-        <v>762</v>
+        <v>746</v>
       </c>
       <c r="B305" t="s">
-        <v>763</v>
+        <v>747</v>
       </c>
       <c r="C305" s="1">
         <v>400000.0</v>
       </c>
       <c r="D305" s="1">
-        <v>99.709</v>
+        <v>100.347</v>
       </c>
       <c r="E305" s="1">
         <v>98.69</v>
       </c>
       <c r="F305" t="s">
         <v>8</v>
       </c>
       <c r="G305">
         <v>1.0</v>
       </c>
       <c r="H305" s="1">
         <v>394760.0</v>
       </c>
       <c r="I305" s="1">
-        <v>4076.0</v>
+        <v>6628.0</v>
       </c>
       <c r="J305" s="1">
-        <v>1.0325260918026</v>
+        <v>1.6789948323032</v>
       </c>
       <c r="K305">
-        <v>2.33</v>
+        <v>2.6</v>
       </c>
       <c r="L305" t="s">
-        <v>764</v>
+        <v>748</v>
       </c>
       <c r="M305" s="1">
-        <v>398836.0</v>
+        <v>401388.0</v>
       </c>
       <c r="N305" s="1">
-        <v>408136.0</v>
+        <v>411792.11</v>
       </c>
       <c r="O305" s="1">
         <v>0.12</v>
       </c>
       <c r="P305">
         <v>1</v>
       </c>
     </row>
     <row r="306" spans="1:16">
       <c r="A306" t="s">
-        <v>765</v>
+        <v>749</v>
       </c>
       <c r="B306" t="s">
-        <v>766</v>
+        <v>750</v>
       </c>
       <c r="C306" s="1">
         <v>500000.0</v>
       </c>
       <c r="D306" s="1">
-        <v>83.881</v>
+        <v>84.227</v>
       </c>
       <c r="E306" s="1">
         <v>85.4016</v>
       </c>
       <c r="F306" t="s">
         <v>8</v>
       </c>
       <c r="G306">
         <v>1.0</v>
       </c>
       <c r="H306" s="1">
         <v>427008.0</v>
       </c>
       <c r="I306" s="1">
-        <v>-7603.0</v>
+        <v>-5873.0</v>
       </c>
       <c r="J306" s="1">
-        <v>-1.7805287020384</v>
+        <v>-1.3753840677458</v>
       </c>
       <c r="K306">
-        <v>0.33</v>
+        <v>0.39</v>
       </c>
       <c r="L306" t="s">
-        <v>767</v>
+        <v>751</v>
       </c>
       <c r="M306" s="1">
-        <v>419405.0</v>
+        <v>421135.0</v>
       </c>
       <c r="N306" s="1">
-        <v>421047.12</v>
+        <v>423088.77</v>
       </c>
       <c r="O306" s="1">
         <v>0.12</v>
       </c>
       <c r="P306">
         <v>1</v>
       </c>
     </row>
     <row r="307" spans="1:16">
       <c r="A307" t="s">
-        <v>768</v>
+        <v>752</v>
       </c>
       <c r="B307" t="s">
-        <v>769</v>
+        <v>753</v>
       </c>
       <c r="C307" s="1">
         <v>306000.0</v>
       </c>
       <c r="D307" s="1">
-        <v>100.155</v>
+        <v>100.445</v>
       </c>
       <c r="E307" s="1">
         <v>99.609</v>
       </c>
       <c r="F307" t="s">
         <v>8</v>
       </c>
       <c r="G307">
         <v>1.0</v>
       </c>
       <c r="H307" s="1">
         <v>304803.54</v>
       </c>
       <c r="I307" s="1">
-        <v>1670.76</v>
+        <v>2558.16</v>
       </c>
       <c r="J307" s="1">
-        <v>0.54814324006867</v>
+        <v>0.83928159102089</v>
       </c>
       <c r="K307">
-        <v>3.9</v>
-[...2 lines deleted...]
-        <v>770</v>
+        <v>0.19</v>
+      </c>
+      <c r="L307">
+        <v>570.08</v>
       </c>
       <c r="M307" s="1">
-        <v>306474.3</v>
+        <v>307361.7</v>
       </c>
       <c r="N307" s="1">
-        <v>318412.49</v>
+        <v>307931.78</v>
       </c>
       <c r="O307" s="1">
         <v>0.09</v>
       </c>
       <c r="P307">
         <v>1</v>
       </c>
     </row>
     <row r="308" spans="1:16">
       <c r="A308" t="s">
-        <v>771</v>
+        <v>754</v>
       </c>
       <c r="B308" t="s">
-        <v>772</v>
+        <v>755</v>
       </c>
       <c r="C308" s="1">
         <v>256000.0</v>
       </c>
       <c r="D308" s="1">
-        <v>101.112</v>
+        <v>101.267</v>
       </c>
       <c r="E308" s="1">
         <v>99.813</v>
       </c>
       <c r="F308" t="s">
         <v>8</v>
       </c>
       <c r="G308">
         <v>1.0</v>
       </c>
       <c r="H308" s="1">
         <v>255521.28</v>
       </c>
       <c r="I308" s="1">
-        <v>3325.44</v>
+        <v>3722.24</v>
       </c>
       <c r="J308" s="1">
-        <v>1.3014336809834</v>
+        <v>1.4567240740184</v>
       </c>
       <c r="K308">
-        <v>3.73</v>
-[...2 lines deleted...]
-        <v>773</v>
+        <v>0.13</v>
+      </c>
+      <c r="L308">
+        <v>326.14</v>
       </c>
       <c r="M308" s="1">
-        <v>258846.72</v>
+        <v>259243.52</v>
       </c>
       <c r="N308" s="1">
-        <v>268386.23</v>
+        <v>259569.66</v>
       </c>
       <c r="O308" s="1">
-        <v>0.08</v>
+        <v>0.07</v>
       </c>
       <c r="P308">
         <v>1</v>
       </c>
     </row>
     <row r="309" spans="1:16">
       <c r="A309" t="s">
-        <v>774</v>
+        <v>756</v>
       </c>
       <c r="B309" t="s">
-        <v>775</v>
+        <v>757</v>
       </c>
       <c r="C309" s="1">
         <v>383000.0</v>
       </c>
       <c r="D309" s="1">
-        <v>103.15</v>
+        <v>103.249</v>
       </c>
       <c r="E309" s="1">
         <v>100.0</v>
       </c>
       <c r="F309" t="s">
         <v>8</v>
       </c>
       <c r="G309">
         <v>1.0</v>
       </c>
       <c r="H309" s="1">
         <v>383000.0</v>
       </c>
       <c r="I309" s="1">
-        <v>12064.5</v>
+        <v>12443.67</v>
       </c>
       <c r="J309" s="1">
-        <v>3.15</v>
+        <v>3.249</v>
       </c>
       <c r="K309">
-        <v>2.47</v>
+        <v>2.77</v>
       </c>
       <c r="L309" t="s">
-        <v>776</v>
+        <v>758</v>
       </c>
       <c r="M309" s="1">
-        <v>395064.5</v>
+        <v>395443.67</v>
       </c>
       <c r="N309" s="1">
-        <v>404520.96</v>
+        <v>406054.44</v>
       </c>
       <c r="O309" s="1">
-        <v>0.12</v>
+        <v>0.11</v>
       </c>
       <c r="P309">
         <v>1</v>
       </c>
     </row>
     <row r="310" spans="1:16">
       <c r="A310" t="s">
-        <v>777</v>
+        <v>759</v>
       </c>
       <c r="B310" t="s">
-        <v>778</v>
+        <v>760</v>
       </c>
       <c r="C310" s="1">
         <v>800000.0</v>
       </c>
       <c r="D310" s="1">
-        <v>97.923</v>
+        <v>97.982</v>
       </c>
       <c r="E310" s="1">
         <v>99.423</v>
       </c>
       <c r="F310" t="s">
         <v>8</v>
       </c>
       <c r="G310">
         <v>1.0</v>
       </c>
       <c r="H310" s="1">
         <v>795384.0</v>
       </c>
       <c r="I310" s="1">
-        <v>-12000.0</v>
+        <v>-11528.0</v>
       </c>
       <c r="J310" s="1">
-        <v>-1.5087052291723</v>
+        <v>-1.4493628234915</v>
       </c>
       <c r="K310">
-        <v>0.44</v>
+        <v>0.66</v>
       </c>
       <c r="L310" t="s">
-        <v>779</v>
+        <v>761</v>
       </c>
       <c r="M310" s="1">
-        <v>783384.0</v>
+        <v>783856.0</v>
       </c>
       <c r="N310" s="1">
-        <v>786934.68</v>
+        <v>789116.27</v>
       </c>
       <c r="O310" s="1">
-        <v>0.23</v>
+        <v>0.22</v>
       </c>
       <c r="P310">
         <v>1</v>
       </c>
     </row>
     <row r="311" spans="1:16">
       <c r="A311" t="s">
-        <v>780</v>
+        <v>762</v>
       </c>
       <c r="B311" t="s">
-        <v>781</v>
+        <v>763</v>
       </c>
       <c r="C311" s="1">
-        <v>362000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D311" s="1">
-        <v>97.475</v>
+        <v>98.086</v>
       </c>
       <c r="E311" s="1">
-        <v>99.947</v>
+        <v>97.59</v>
       </c>
       <c r="F311" t="s">
         <v>8</v>
       </c>
       <c r="G311">
         <v>1.0</v>
       </c>
       <c r="H311" s="1">
-        <v>361808.14</v>
+        <v>195180.0</v>
       </c>
       <c r="I311" s="1">
-        <v>-8948.64</v>
+        <v>992.0</v>
       </c>
       <c r="J311" s="1">
-        <v>-2.473310854753</v>
+        <v>0.5082487959832</v>
       </c>
       <c r="K311">
-        <v>1.59</v>
+        <v>1.61</v>
       </c>
       <c r="L311" t="s">
-        <v>782</v>
+        <v>764</v>
       </c>
       <c r="M311" s="1">
-        <v>352859.5</v>
+        <v>196172.0</v>
       </c>
       <c r="N311" s="1">
-        <v>358624.23</v>
+        <v>199395.29</v>
       </c>
       <c r="O311" s="1">
-        <v>0.1</v>
+        <v>0.06</v>
       </c>
       <c r="P311">
         <v>1</v>
       </c>
     </row>
     <row r="312" spans="1:16">
       <c r="A312" t="s">
-        <v>783</v>
+        <v>765</v>
       </c>
       <c r="B312" t="s">
-        <v>784</v>
+        <v>766</v>
       </c>
       <c r="C312" s="1">
-        <v>407000.0</v>
+        <v>362000.0</v>
       </c>
       <c r="D312" s="1">
-        <v>100.385</v>
+        <v>98.447</v>
       </c>
       <c r="E312" s="1">
-        <v>100.0</v>
+        <v>99.947</v>
       </c>
       <c r="F312" t="s">
         <v>8</v>
       </c>
       <c r="G312">
         <v>1.0</v>
       </c>
       <c r="H312" s="1">
-        <v>407000.0</v>
+        <v>361808.14</v>
       </c>
       <c r="I312" s="1">
-        <v>1566.95</v>
+        <v>-5430.0</v>
       </c>
       <c r="J312" s="1">
-        <v>0.385</v>
+        <v>-1.5007954215734</v>
       </c>
       <c r="K312">
-        <v>0.45</v>
+        <v>1.86</v>
       </c>
       <c r="L312" t="s">
-        <v>785</v>
+        <v>767</v>
       </c>
       <c r="M312" s="1">
-        <v>408566.95</v>
+        <v>356378.14</v>
       </c>
       <c r="N312" s="1">
-        <v>410412.17</v>
+        <v>363109.85</v>
       </c>
       <c r="O312" s="1">
-        <v>0.12</v>
+        <v>0.1</v>
       </c>
       <c r="P312">
         <v>1</v>
       </c>
     </row>
     <row r="313" spans="1:16">
       <c r="A313" t="s">
-        <v>786</v>
+        <v>768</v>
       </c>
       <c r="B313" t="s">
-        <v>787</v>
+        <v>769</v>
       </c>
       <c r="C313" s="1">
-        <v>1100000.0</v>
+        <v>407000.0</v>
       </c>
       <c r="D313" s="1">
-        <v>97.826</v>
+        <v>100.786</v>
       </c>
       <c r="E313" s="1">
-        <v>99.779</v>
+        <v>100.0</v>
       </c>
       <c r="F313" t="s">
         <v>8</v>
       </c>
       <c r="G313">
         <v>1.0</v>
       </c>
       <c r="H313" s="1">
-        <v>1097569.0</v>
+        <v>407000.0</v>
       </c>
       <c r="I313" s="1">
-        <v>-21483.0</v>
+        <v>3199.02</v>
       </c>
       <c r="J313" s="1">
-        <v>-1.9573256897744</v>
+        <v>0.786</v>
       </c>
       <c r="K313">
-        <v>0.67</v>
+        <v>0.79</v>
       </c>
       <c r="L313" t="s">
-        <v>788</v>
+        <v>770</v>
       </c>
       <c r="M313" s="1">
-        <v>1076086.0</v>
+        <v>410199.02</v>
       </c>
       <c r="N313" s="1">
-        <v>1083431.89</v>
+        <v>413414.97</v>
       </c>
       <c r="O313" s="1">
-        <v>0.31</v>
+        <v>0.12</v>
       </c>
       <c r="P313">
         <v>1</v>
       </c>
     </row>
     <row r="314" spans="1:16">
       <c r="A314" t="s">
-        <v>789</v>
+        <v>771</v>
       </c>
       <c r="B314" t="s">
-        <v>790</v>
+        <v>772</v>
       </c>
       <c r="C314" s="1">
-        <v>719000.0</v>
+        <v>1100000.0</v>
       </c>
       <c r="D314" s="1">
-        <v>97.877</v>
+        <v>98.219</v>
       </c>
       <c r="E314" s="1">
-        <v>100.0</v>
+        <v>99.779</v>
       </c>
       <c r="F314" t="s">
         <v>8</v>
       </c>
       <c r="G314">
         <v>1.0</v>
       </c>
       <c r="H314" s="1">
-        <v>719000.0</v>
+        <v>1097569.0</v>
       </c>
       <c r="I314" s="1">
-        <v>-15264.37</v>
+        <v>-17160.0</v>
       </c>
       <c r="J314" s="1">
-        <v>-2.123</v>
+        <v>-1.5634552360717</v>
       </c>
       <c r="K314">
-        <v>0.64</v>
+        <v>0.93</v>
       </c>
       <c r="L314" t="s">
-        <v>791</v>
+        <v>773</v>
       </c>
       <c r="M314" s="1">
-        <v>703735.63</v>
+        <v>1080409.0</v>
       </c>
       <c r="N314" s="1">
-        <v>708351.61</v>
+        <v>1090693.25</v>
       </c>
       <c r="O314" s="1">
-        <v>0.2</v>
+        <v>0.31</v>
       </c>
       <c r="P314">
         <v>1</v>
       </c>
     </row>
     <row r="315" spans="1:16">
       <c r="A315" t="s">
-        <v>792</v>
+        <v>774</v>
       </c>
       <c r="B315" t="s">
-        <v>793</v>
+        <v>775</v>
       </c>
       <c r="C315" s="1">
-        <v>276000.0</v>
+        <v>719000.0</v>
       </c>
       <c r="D315" s="1">
-        <v>97.199</v>
+        <v>98.347</v>
       </c>
       <c r="E315" s="1">
-        <v>99.215</v>
+        <v>100.0</v>
       </c>
       <c r="F315" t="s">
         <v>8</v>
       </c>
       <c r="G315">
         <v>1.0</v>
       </c>
       <c r="H315" s="1">
-        <v>273833.4</v>
+        <v>719000.0</v>
       </c>
       <c r="I315" s="1">
-        <v>-5564.16</v>
+        <v>-11885.07</v>
       </c>
       <c r="J315" s="1">
-        <v>-2.031950813889</v>
+        <v>-1.653</v>
       </c>
       <c r="K315">
-        <v>4.19</v>
-[...2 lines deleted...]
-        <v>794</v>
+        <v>0.09</v>
+      </c>
+      <c r="L315">
+        <v>632.33</v>
       </c>
       <c r="M315" s="1">
-        <v>268269.24</v>
+        <v>707114.93</v>
       </c>
       <c r="N315" s="1">
-        <v>279838.56</v>
+        <v>707747.26</v>
       </c>
       <c r="O315" s="1">
-        <v>0.08</v>
+        <v>0.2</v>
       </c>
       <c r="P315">
         <v>1</v>
       </c>
     </row>
     <row r="316" spans="1:16">
       <c r="A316" t="s">
-        <v>795</v>
+        <v>776</v>
       </c>
       <c r="B316" t="s">
-        <v>796</v>
+        <v>777</v>
       </c>
       <c r="C316" s="1">
-        <v>400000.0</v>
+        <v>276000.0</v>
       </c>
       <c r="D316" s="1">
-        <v>99.998</v>
+        <v>97.972</v>
       </c>
       <c r="E316" s="1">
-        <v>101.669</v>
+        <v>99.215</v>
       </c>
       <c r="F316" t="s">
         <v>8</v>
       </c>
       <c r="G316">
         <v>1.0</v>
       </c>
       <c r="H316" s="1">
-        <v>406676.0</v>
+        <v>273833.4</v>
       </c>
       <c r="I316" s="1">
-        <v>-6684.0</v>
+        <v>-3430.68</v>
       </c>
       <c r="J316" s="1">
-        <v>-1.6435688361251</v>
+        <v>-1.2528347528096</v>
       </c>
       <c r="K316">
-        <v>0.43</v>
-[...2 lines deleted...]
-        <v>797</v>
+        <v>0.08</v>
+      </c>
+      <c r="L316">
+        <v>226.85</v>
       </c>
       <c r="M316" s="1">
-        <v>399992.0</v>
+        <v>270402.72</v>
       </c>
       <c r="N316" s="1">
-        <v>401725.7</v>
+        <v>270629.57</v>
       </c>
       <c r="O316" s="1">
-        <v>0.12</v>
+        <v>0.08</v>
       </c>
       <c r="P316">
         <v>1</v>
       </c>
     </row>
     <row r="317" spans="1:16">
       <c r="A317" t="s">
-        <v>798</v>
+        <v>778</v>
       </c>
       <c r="B317" t="s">
-        <v>799</v>
+        <v>779</v>
       </c>
       <c r="C317" s="1">
-        <v>334000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D317" s="1">
-        <v>99.804</v>
+        <v>100.358</v>
       </c>
       <c r="E317" s="1">
-        <v>100.0</v>
+        <v>101.669</v>
       </c>
       <c r="F317" t="s">
         <v>8</v>
       </c>
       <c r="G317">
         <v>1.0</v>
       </c>
       <c r="H317" s="1">
-        <v>334000.0</v>
+        <v>406676.0</v>
       </c>
       <c r="I317" s="1">
-        <v>-654.64</v>
+        <v>-5244.0</v>
       </c>
       <c r="J317" s="1">
-        <v>-0.196</v>
+        <v>-1.2894786021304</v>
       </c>
       <c r="K317">
-        <v>3.31</v>
+        <v>0.72</v>
       </c>
       <c r="L317" t="s">
-        <v>800</v>
+        <v>780</v>
       </c>
       <c r="M317" s="1">
-        <v>333345.36</v>
+        <v>401432.0</v>
       </c>
       <c r="N317" s="1">
-        <v>344396.67</v>
+        <v>404292.6</v>
       </c>
       <c r="O317" s="1">
-        <v>0.1</v>
+        <v>0.11</v>
       </c>
       <c r="P317">
         <v>1</v>
       </c>
     </row>
     <row r="318" spans="1:16">
       <c r="A318" t="s">
-        <v>801</v>
+        <v>781</v>
       </c>
       <c r="B318" t="s">
-        <v>802</v>
+        <v>782</v>
       </c>
       <c r="C318" s="1">
-        <v>400000.0</v>
+        <v>334000.0</v>
       </c>
       <c r="D318" s="1">
-        <v>98.81</v>
+        <v>99.966</v>
       </c>
       <c r="E318" s="1">
-        <v>100.78</v>
+        <v>100.0</v>
       </c>
       <c r="F318" t="s">
         <v>8</v>
       </c>
       <c r="G318">
         <v>1.0</v>
       </c>
       <c r="H318" s="1">
-        <v>403120.0</v>
+        <v>334000.0</v>
       </c>
       <c r="I318" s="1">
-        <v>-7880.0</v>
+        <v>-113.56</v>
       </c>
       <c r="J318" s="1">
-        <v>-1.9547529271681</v>
+        <v>-0.034</v>
       </c>
       <c r="K318">
-        <v>2.86</v>
-[...2 lines deleted...]
-        <v>803</v>
+        <v>0.04</v>
+      </c>
+      <c r="L318">
+        <v>128.88</v>
       </c>
       <c r="M318" s="1">
-        <v>395240.0</v>
+        <v>333886.44</v>
       </c>
       <c r="N318" s="1">
-        <v>406666.3</v>
+        <v>334015.32</v>
       </c>
       <c r="O318" s="1">
-        <v>0.12</v>
+        <v>0.09</v>
       </c>
       <c r="P318">
         <v>1</v>
       </c>
     </row>
     <row r="319" spans="1:16">
       <c r="A319" t="s">
-        <v>804</v>
+        <v>783</v>
       </c>
       <c r="B319" t="s">
-        <v>805</v>
+        <v>784</v>
       </c>
       <c r="C319" s="1">
-        <v>429000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D319" s="1">
-        <v>100.169</v>
+        <v>98.881</v>
       </c>
       <c r="E319" s="1">
-        <v>100.0</v>
+        <v>100.78</v>
       </c>
       <c r="F319" t="s">
         <v>8</v>
       </c>
       <c r="G319">
         <v>1.0</v>
       </c>
       <c r="H319" s="1">
-        <v>429000.0</v>
+        <v>403120.0</v>
       </c>
       <c r="I319" s="1">
-        <v>725.01</v>
+        <v>-7596.0</v>
       </c>
       <c r="J319" s="1">
-        <v>0.169</v>
+        <v>-1.8843024409605</v>
       </c>
       <c r="K319">
-        <v>2.38</v>
+        <v>3.08</v>
       </c>
       <c r="L319" t="s">
-        <v>806</v>
+        <v>785</v>
       </c>
       <c r="M319" s="1">
-        <v>429725.01</v>
+        <v>395524.0</v>
       </c>
       <c r="N319" s="1">
-        <v>439924.74</v>
+        <v>407847.84</v>
       </c>
       <c r="O319" s="1">
-        <v>0.13</v>
+        <v>0.11</v>
       </c>
       <c r="P319">
         <v>1</v>
       </c>
     </row>
     <row r="320" spans="1:16">
       <c r="A320" t="s">
-        <v>807</v>
+        <v>786</v>
       </c>
       <c r="B320" t="s">
-        <v>808</v>
+        <v>787</v>
       </c>
       <c r="C320" s="1">
-        <v>300000.0</v>
+        <v>429000.0</v>
       </c>
       <c r="D320" s="1">
-        <v>93.709</v>
+        <v>100.407</v>
       </c>
       <c r="E320" s="1">
-        <v>93.323</v>
+        <v>100.0</v>
       </c>
       <c r="F320" t="s">
         <v>8</v>
       </c>
       <c r="G320">
         <v>1.0</v>
       </c>
       <c r="H320" s="1">
-        <v>279969.0</v>
+        <v>429000.0</v>
       </c>
       <c r="I320" s="1">
-        <v>1158.0</v>
+        <v>1746.03</v>
       </c>
       <c r="J320" s="1">
-        <v>0.41361722190671</v>
+        <v>0.407</v>
       </c>
       <c r="K320">
-        <v>0.3</v>
-[...2 lines deleted...]
-        <v>908.22</v>
+        <v>2.64</v>
+      </c>
+      <c r="L320" t="s">
+        <v>788</v>
       </c>
       <c r="M320" s="1">
-        <v>281127.0</v>
+        <v>430746.03</v>
       </c>
       <c r="N320" s="1">
-        <v>282035.22</v>
+        <v>442055.35</v>
       </c>
       <c r="O320" s="1">
-        <v>0.08</v>
+        <v>0.12</v>
       </c>
       <c r="P320">
         <v>1</v>
       </c>
     </row>
     <row r="321" spans="1:16">
       <c r="A321" t="s">
-        <v>809</v>
+        <v>789</v>
       </c>
       <c r="B321" t="s">
-        <v>810</v>
+        <v>790</v>
       </c>
       <c r="C321" s="1">
-        <v>389000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D321" s="1">
-        <v>100.052</v>
+        <v>94.122</v>
       </c>
       <c r="E321" s="1">
-        <v>100.15896401</v>
+        <v>93.323</v>
       </c>
       <c r="F321" t="s">
         <v>8</v>
       </c>
       <c r="G321">
         <v>1.0</v>
       </c>
       <c r="H321" s="1">
-        <v>389618.37</v>
+        <v>279969.0</v>
       </c>
       <c r="I321" s="1">
-        <v>-416.09</v>
+        <v>2397.0</v>
       </c>
       <c r="J321" s="1">
-        <v>-0.1067942458668</v>
+        <v>0.85616621840275</v>
       </c>
       <c r="K321">
-        <v>3.0</v>
+        <v>0.34</v>
       </c>
       <c r="L321" t="s">
-        <v>811</v>
+        <v>791</v>
       </c>
       <c r="M321" s="1">
-        <v>389202.28</v>
+        <v>282366.0</v>
       </c>
       <c r="N321" s="1">
-        <v>400882.94</v>
+        <v>283381.07</v>
       </c>
       <c r="O321" s="1">
-        <v>0.12</v>
+        <v>0.08</v>
       </c>
       <c r="P321">
         <v>1</v>
       </c>
     </row>
     <row r="322" spans="1:16">
       <c r="A322" t="s">
-        <v>812</v>
+        <v>792</v>
       </c>
       <c r="B322" t="s">
-        <v>813</v>
+        <v>793</v>
       </c>
       <c r="C322" s="1">
-        <v>661000.0</v>
+        <v>389000.0</v>
       </c>
       <c r="D322" s="1">
-        <v>99.613</v>
+        <v>100.379</v>
       </c>
       <c r="E322" s="1">
-        <v>100.0</v>
+        <v>100.15896401</v>
       </c>
       <c r="F322" t="s">
         <v>8</v>
       </c>
       <c r="G322">
         <v>1.0</v>
       </c>
       <c r="H322" s="1">
-        <v>661000.0</v>
+        <v>389618.37</v>
       </c>
       <c r="I322" s="1">
-        <v>-2558.07</v>
+        <v>855.94</v>
       </c>
       <c r="J322" s="1">
-        <v>-0.387</v>
+        <v>0.21968676682262</v>
       </c>
       <c r="K322">
-        <v>2.25</v>
+        <v>3.29</v>
       </c>
       <c r="L322" t="s">
-        <v>814</v>
+        <v>794</v>
       </c>
       <c r="M322" s="1">
-        <v>658441.93</v>
+        <v>390474.31</v>
       </c>
       <c r="N322" s="1">
-        <v>673332.54</v>
+        <v>403263.35</v>
       </c>
       <c r="O322" s="1">
-        <v>0.19</v>
+        <v>0.11</v>
       </c>
       <c r="P322">
         <v>1</v>
       </c>
     </row>
     <row r="323" spans="1:16">
       <c r="A323" t="s">
-        <v>815</v>
+        <v>795</v>
       </c>
       <c r="B323" t="s">
-        <v>816</v>
+        <v>796</v>
       </c>
       <c r="C323" s="1">
-        <v>500000.0</v>
+        <v>661000.0</v>
       </c>
       <c r="D323" s="1">
-        <v>99.05</v>
+        <v>99.921</v>
       </c>
       <c r="E323" s="1">
-        <v>99.07</v>
+        <v>100.0</v>
       </c>
       <c r="F323" t="s">
         <v>8</v>
       </c>
       <c r="G323">
         <v>1.0</v>
       </c>
       <c r="H323" s="1">
-        <v>495350.0</v>
+        <v>661000.0</v>
       </c>
       <c r="I323" s="1">
-        <v>-100.0</v>
+        <v>-522.19</v>
       </c>
       <c r="J323" s="1">
-        <v>-0.020187746038155</v>
+        <v>-0.079</v>
       </c>
       <c r="K323">
-        <v>0.65</v>
+        <v>2.51</v>
       </c>
       <c r="L323" t="s">
-        <v>817</v>
+        <v>797</v>
       </c>
       <c r="M323" s="1">
-        <v>495250.0</v>
+        <v>660477.81</v>
       </c>
       <c r="N323" s="1">
-        <v>498514.0</v>
+        <v>677051.71</v>
       </c>
       <c r="O323" s="1">
-        <v>0.14</v>
+        <v>0.19</v>
       </c>
       <c r="P323">
         <v>1</v>
       </c>
     </row>
     <row r="324" spans="1:16">
       <c r="A324" t="s">
-        <v>818</v>
+        <v>798</v>
       </c>
       <c r="B324" t="s">
-        <v>819</v>
+        <v>799</v>
       </c>
       <c r="C324" s="1">
-        <v>521765.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D324" s="1">
-        <v>97.824</v>
+        <v>99.315</v>
       </c>
       <c r="E324" s="1">
-        <v>97.83772196</v>
+        <v>99.07</v>
       </c>
       <c r="F324" t="s">
         <v>8</v>
       </c>
       <c r="G324">
         <v>1.0</v>
       </c>
       <c r="H324" s="1">
-        <v>510482.99</v>
+        <v>495350.0</v>
       </c>
       <c r="I324" s="1">
-        <v>-71.6</v>
+        <v>1225.0</v>
       </c>
       <c r="J324" s="1">
-        <v>-0.014025932578086</v>
+        <v>0.2472998889674</v>
       </c>
       <c r="K324">
-        <v>0.59</v>
+        <v>0.92</v>
       </c>
       <c r="L324" t="s">
-        <v>820</v>
+        <v>800</v>
       </c>
       <c r="M324" s="1">
-        <v>510411.39</v>
+        <v>496575.0</v>
       </c>
       <c r="N324" s="1">
-        <v>513509.82</v>
+        <v>501165.0</v>
       </c>
       <c r="O324" s="1">
-        <v>0.15</v>
+        <v>0.14</v>
       </c>
       <c r="P324">
         <v>1</v>
       </c>
     </row>
     <row r="325" spans="1:16">
       <c r="A325" t="s">
-        <v>821</v>
+        <v>801</v>
       </c>
       <c r="B325" t="s">
-        <v>822</v>
+        <v>802</v>
       </c>
       <c r="C325" s="1">
-        <v>2284200.0</v>
+        <v>524003.0</v>
       </c>
       <c r="D325" s="1">
-        <v>97.27</v>
+        <v>98.014</v>
       </c>
       <c r="E325" s="1">
-        <v>101.07926451</v>
+        <v>97.83770131</v>
       </c>
       <c r="F325" t="s">
         <v>8</v>
       </c>
       <c r="G325">
         <v>1.0</v>
       </c>
       <c r="H325" s="1">
-        <v>2308852.56</v>
+        <v>512672.49</v>
       </c>
       <c r="I325" s="1">
-        <v>-87011.22</v>
+        <v>923.81</v>
       </c>
       <c r="J325" s="1">
-        <v>-3.7685914426688</v>
+        <v>0.18019496228479</v>
       </c>
       <c r="K325">
-        <v>0.72</v>
+        <v>0.65</v>
       </c>
       <c r="L325" t="s">
-        <v>823</v>
+        <v>803</v>
       </c>
       <c r="M325" s="1">
-        <v>2221841.34</v>
+        <v>513596.3</v>
       </c>
       <c r="N325" s="1">
-        <v>2238268.81</v>
+        <v>516987.96</v>
       </c>
       <c r="O325" s="1">
-        <v>0.64</v>
+        <v>0.15</v>
       </c>
       <c r="P325">
         <v>1</v>
       </c>
     </row>
     <row r="326" spans="1:16">
       <c r="A326" t="s">
-        <v>824</v>
+        <v>804</v>
       </c>
       <c r="B326" t="s">
-        <v>825</v>
+        <v>805</v>
       </c>
       <c r="C326" s="1">
-        <v>1595023.0</v>
+        <v>2293997.0</v>
       </c>
       <c r="D326" s="1">
-        <v>103.439</v>
+        <v>97.455</v>
       </c>
       <c r="E326" s="1">
-        <v>117.69169661</v>
+        <v>101.06399572</v>
       </c>
       <c r="F326" t="s">
         <v>8</v>
       </c>
       <c r="G326">
         <v>1.0</v>
       </c>
       <c r="H326" s="1">
-        <v>1877209.63</v>
+        <v>2318405.03</v>
       </c>
       <c r="I326" s="1">
-        <v>-227333.79</v>
+        <v>-82790.25</v>
       </c>
       <c r="J326" s="1">
-        <v>-12.110197303857</v>
+        <v>-3.5710002751331</v>
       </c>
       <c r="K326">
-        <v>1.08</v>
+        <v>0.9</v>
       </c>
       <c r="L326" t="s">
-        <v>826</v>
+        <v>806</v>
       </c>
       <c r="M326" s="1">
-        <v>1649875.84</v>
+        <v>2235614.78</v>
       </c>
       <c r="N326" s="1">
-        <v>1667082.42</v>
+        <v>2256197.9</v>
       </c>
       <c r="O326" s="1">
-        <v>0.48</v>
+        <v>0.64</v>
       </c>
       <c r="P326">
         <v>1</v>
       </c>
     </row>
     <row r="327" spans="1:16">
       <c r="A327" t="s">
-        <v>827</v>
+        <v>807</v>
       </c>
       <c r="B327" t="s">
-        <v>828</v>
+        <v>808</v>
       </c>
       <c r="C327" s="1">
-        <v>200000.0</v>
+        <v>1601863.0</v>
       </c>
       <c r="D327" s="1">
-        <v>97.781</v>
+        <v>103.821</v>
       </c>
       <c r="E327" s="1">
-        <v>99.794</v>
+        <v>117.63334817</v>
       </c>
       <c r="F327" t="s">
         <v>8</v>
       </c>
       <c r="G327">
         <v>1.0</v>
       </c>
       <c r="H327" s="1">
-        <v>199588.0</v>
+        <v>1884325.08</v>
       </c>
       <c r="I327" s="1">
-        <v>-4026.0</v>
+        <v>-221254.89</v>
       </c>
       <c r="J327" s="1">
-        <v>-2.0171553400004</v>
+        <v>-11.741864094915</v>
       </c>
       <c r="K327">
-        <v>0.54</v>
+        <v>1.35</v>
       </c>
       <c r="L327" t="s">
-        <v>829</v>
+        <v>809</v>
       </c>
       <c r="M327" s="1">
-        <v>195562.0</v>
+        <v>1663070.19</v>
       </c>
       <c r="N327" s="1">
-        <v>196635.97</v>
+        <v>1684629.51</v>
       </c>
       <c r="O327" s="1">
-        <v>0.06</v>
+        <v>0.47</v>
       </c>
       <c r="P327">
         <v>1</v>
       </c>
     </row>
     <row r="328" spans="1:16">
       <c r="A328" t="s">
-        <v>830</v>
+        <v>810</v>
       </c>
       <c r="B328" t="s">
-        <v>831</v>
+        <v>811</v>
       </c>
       <c r="C328" s="1">
-        <v>1000000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D328" s="1">
-        <v>96.922</v>
+        <v>97.823</v>
       </c>
       <c r="E328" s="1">
-        <v>99.224</v>
+        <v>99.794</v>
       </c>
       <c r="F328" t="s">
         <v>8</v>
       </c>
       <c r="G328">
         <v>1.0</v>
       </c>
       <c r="H328" s="1">
-        <v>992240.0</v>
+        <v>199588.0</v>
       </c>
       <c r="I328" s="1">
-        <v>-23020.0</v>
+        <v>-3942.0</v>
       </c>
       <c r="J328" s="1">
-        <v>-2.3200032250262</v>
+        <v>-1.9750686414013</v>
       </c>
       <c r="K328">
-        <v>1.44</v>
+        <v>0.79</v>
       </c>
       <c r="L328" t="s">
-        <v>832</v>
+        <v>812</v>
       </c>
       <c r="M328" s="1">
-        <v>969220.0</v>
+        <v>195646.0</v>
       </c>
       <c r="N328" s="1">
-        <v>983644.66</v>
+        <v>197218.6</v>
       </c>
       <c r="O328" s="1">
-        <v>0.28</v>
+        <v>0.06</v>
       </c>
       <c r="P328">
         <v>1</v>
       </c>
     </row>
     <row r="329" spans="1:16">
       <c r="A329" t="s">
-        <v>833</v>
+        <v>813</v>
       </c>
       <c r="B329" t="s">
-        <v>834</v>
+        <v>814</v>
       </c>
       <c r="C329" s="1">
-        <v>288000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="D329" s="1">
-        <v>99.247</v>
+        <v>97.731</v>
       </c>
       <c r="E329" s="1">
-        <v>100.0</v>
+        <v>99.224</v>
       </c>
       <c r="F329" t="s">
         <v>8</v>
       </c>
       <c r="G329">
         <v>1.0</v>
       </c>
       <c r="H329" s="1">
-        <v>288000.0</v>
+        <v>992240.0</v>
       </c>
       <c r="I329" s="1">
-        <v>-2168.64</v>
+        <v>-14930.0</v>
       </c>
       <c r="J329" s="1">
-        <v>-0.753</v>
+        <v>-1.5046762879948</v>
       </c>
       <c r="K329">
-        <v>2.9</v>
+        <v>1.67</v>
       </c>
       <c r="L329" t="s">
-        <v>835</v>
+        <v>815</v>
       </c>
       <c r="M329" s="1">
-        <v>285831.36</v>
+        <v>977310.0</v>
       </c>
       <c r="N329" s="1">
-        <v>294189.39</v>
+        <v>994049.73</v>
       </c>
       <c r="O329" s="1">
-        <v>0.08</v>
+        <v>0.28</v>
       </c>
       <c r="P329">
         <v>1</v>
       </c>
     </row>
     <row r="330" spans="1:16">
       <c r="A330" t="s">
-        <v>836</v>
+        <v>816</v>
       </c>
       <c r="B330" t="s">
-        <v>837</v>
+        <v>817</v>
       </c>
       <c r="C330" s="1">
-        <v>400000.0</v>
+        <v>288000.0</v>
       </c>
       <c r="D330" s="1">
-        <v>99.027</v>
+        <v>99.513</v>
       </c>
       <c r="E330" s="1">
-        <v>101.2</v>
+        <v>100.0</v>
       </c>
       <c r="F330" t="s">
         <v>8</v>
       </c>
       <c r="G330">
         <v>1.0</v>
       </c>
       <c r="H330" s="1">
-        <v>404800.0</v>
+        <v>288000.0</v>
       </c>
       <c r="I330" s="1">
-        <v>-8692.0</v>
+        <v>-1402.56</v>
       </c>
       <c r="J330" s="1">
-        <v>-2.147233201581</v>
+        <v>-0.487</v>
       </c>
       <c r="K330">
-        <v>0.56</v>
+        <v>3.16</v>
       </c>
       <c r="L330" t="s">
-        <v>838</v>
+        <v>818</v>
       </c>
       <c r="M330" s="1">
-        <v>396108.0</v>
+        <v>286597.44</v>
       </c>
       <c r="N330" s="1">
-        <v>398338.14</v>
+        <v>295710.01</v>
       </c>
       <c r="O330" s="1">
-        <v>0.11</v>
+        <v>0.08</v>
       </c>
       <c r="P330">
         <v>1</v>
       </c>
     </row>
     <row r="331" spans="1:16">
       <c r="A331" t="s">
-        <v>839</v>
+        <v>819</v>
       </c>
       <c r="B331" t="s">
-        <v>840</v>
+        <v>820</v>
       </c>
       <c r="C331" s="1">
-        <v>956000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D331" s="1">
-        <v>98.326</v>
+        <v>99.245</v>
       </c>
       <c r="E331" s="1">
-        <v>99.728</v>
+        <v>101.2</v>
       </c>
       <c r="F331" t="s">
         <v>8</v>
       </c>
       <c r="G331">
         <v>1.0</v>
       </c>
       <c r="H331" s="1">
-        <v>953399.68</v>
+        <v>404800.0</v>
       </c>
       <c r="I331" s="1">
-        <v>-13403.12</v>
+        <v>-7820.0</v>
       </c>
       <c r="J331" s="1">
-        <v>-1.4058238408471</v>
+        <v>-1.9318181818182</v>
       </c>
       <c r="K331">
-        <v>0.8</v>
+        <v>0.82</v>
       </c>
       <c r="L331" t="s">
-        <v>841</v>
+        <v>821</v>
       </c>
       <c r="M331" s="1">
-        <v>939996.56</v>
+        <v>396980.0</v>
       </c>
       <c r="N331" s="1">
-        <v>947657.66</v>
+        <v>400264.38</v>
       </c>
       <c r="O331" s="1">
-        <v>0.27</v>
+        <v>0.11</v>
       </c>
       <c r="P331">
         <v>1</v>
       </c>
     </row>
     <row r="332" spans="1:16">
       <c r="A332" t="s">
-        <v>842</v>
+        <v>822</v>
       </c>
       <c r="B332" t="s">
-        <v>843</v>
+        <v>823</v>
       </c>
       <c r="C332" s="1">
-        <v>400000.0</v>
+        <v>956000.0</v>
       </c>
       <c r="D332" s="1">
-        <v>100.849</v>
+        <v>98.476</v>
       </c>
       <c r="E332" s="1">
-        <v>100.651</v>
+        <v>99.728</v>
       </c>
       <c r="F332" t="s">
         <v>8</v>
       </c>
       <c r="G332">
         <v>1.0</v>
       </c>
       <c r="H332" s="1">
-        <v>402604.0</v>
+        <v>953399.68</v>
       </c>
       <c r="I332" s="1">
-        <v>792.0</v>
+        <v>-11969.12</v>
       </c>
       <c r="J332" s="1">
-        <v>0.19671935698602</v>
+        <v>-1.2554147280603</v>
       </c>
       <c r="K332">
-        <v>1.64</v>
+        <v>1.03</v>
       </c>
       <c r="L332" t="s">
-        <v>844</v>
+        <v>824</v>
       </c>
       <c r="M332" s="1">
-        <v>403396.0</v>
+        <v>941430.56</v>
       </c>
       <c r="N332" s="1">
-        <v>409950.79</v>
+        <v>951304.86</v>
       </c>
       <c r="O332" s="1">
-        <v>0.12</v>
+        <v>0.27</v>
       </c>
       <c r="P332">
         <v>1</v>
       </c>
     </row>
     <row r="333" spans="1:16">
       <c r="A333" t="s">
-        <v>845</v>
+        <v>825</v>
       </c>
       <c r="B333" t="s">
-        <v>846</v>
+        <v>826</v>
       </c>
       <c r="C333" s="1">
-        <v>600000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D333" s="1">
-        <v>104.386</v>
+        <v>100.953</v>
       </c>
       <c r="E333" s="1">
-        <v>99.29</v>
+        <v>100.651</v>
       </c>
       <c r="F333" t="s">
         <v>8</v>
       </c>
       <c r="G333">
         <v>1.0</v>
       </c>
       <c r="H333" s="1">
-        <v>595740.0</v>
+        <v>402604.0</v>
       </c>
       <c r="I333" s="1">
-        <v>30576.0</v>
+        <v>1208.0</v>
       </c>
       <c r="J333" s="1">
-        <v>5.1324403263168</v>
+        <v>0.30004669600898</v>
       </c>
       <c r="K333">
-        <v>0.18</v>
+        <v>1.9</v>
       </c>
       <c r="L333" t="s">
-        <v>847</v>
+        <v>827</v>
       </c>
       <c r="M333" s="1">
-        <v>626316.0</v>
+        <v>403812.0</v>
       </c>
       <c r="N333" s="1">
-        <v>627376.27</v>
+        <v>411399.67</v>
       </c>
       <c r="O333" s="1">
-        <v>0.18</v>
+        <v>0.12</v>
       </c>
       <c r="P333">
         <v>1</v>
       </c>
     </row>
     <row r="334" spans="1:16">
       <c r="A334" t="s">
-        <v>848</v>
+        <v>828</v>
       </c>
       <c r="B334" t="s">
-        <v>849</v>
+        <v>829</v>
       </c>
       <c r="C334" s="1">
-        <v>200000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D334" s="1">
-        <v>97.15</v>
+        <v>104.395</v>
       </c>
       <c r="E334" s="1">
-        <v>97.26</v>
+        <v>99.29</v>
       </c>
       <c r="F334" t="s">
         <v>8</v>
       </c>
       <c r="G334">
         <v>1.0</v>
       </c>
       <c r="H334" s="1">
-        <v>194520.0</v>
+        <v>595740.0</v>
       </c>
       <c r="I334" s="1">
-        <v>-220.0</v>
+        <v>30630.0</v>
       </c>
       <c r="J334" s="1">
-        <v>-0.11309891013778</v>
+        <v>5.1415046832511</v>
       </c>
       <c r="K334">
-        <v>0.29</v>
-[...2 lines deleted...]
-        <v>575.34</v>
+        <v>0.56</v>
+      </c>
+      <c r="L334" t="s">
+        <v>830</v>
       </c>
       <c r="M334" s="1">
-        <v>194300.0</v>
+        <v>626370.0</v>
       </c>
       <c r="N334" s="1">
-        <v>194875.34</v>
+        <v>629727.53</v>
       </c>
       <c r="O334" s="1">
-        <v>0.06</v>
+        <v>0.18</v>
       </c>
       <c r="P334">
         <v>1</v>
       </c>
     </row>
     <row r="335" spans="1:16">
       <c r="A335" t="s">
-        <v>850</v>
+        <v>831</v>
       </c>
       <c r="B335" t="s">
-        <v>851</v>
+        <v>832</v>
       </c>
       <c r="C335" s="1">
-        <v>169000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D335" s="1">
-        <v>99.691</v>
+        <v>97.024</v>
       </c>
       <c r="E335" s="1">
-        <v>102.47</v>
+        <v>97.26</v>
       </c>
       <c r="F335" t="s">
         <v>8</v>
       </c>
       <c r="G335">
         <v>1.0</v>
       </c>
       <c r="H335" s="1">
-        <v>173174.3</v>
+        <v>194520.0</v>
       </c>
       <c r="I335" s="1">
-        <v>-4696.51</v>
+        <v>-472.0</v>
       </c>
       <c r="J335" s="1">
-        <v>-2.7120132721772</v>
+        <v>-0.24264857084104</v>
       </c>
       <c r="K335">
-        <v>0.12</v>
-[...2 lines deleted...]
-        <v>203.73</v>
+        <v>0.55</v>
+      </c>
+      <c r="L335" t="s">
+        <v>833</v>
       </c>
       <c r="M335" s="1">
-        <v>168477.79</v>
+        <v>194048.0</v>
       </c>
       <c r="N335" s="1">
-        <v>168681.52</v>
+        <v>195157.59</v>
       </c>
       <c r="O335" s="1">
         <v>0.05</v>
       </c>
       <c r="P335">
         <v>1</v>
       </c>
     </row>
     <row r="336" spans="1:16">
       <c r="A336" t="s">
-        <v>852</v>
+        <v>834</v>
       </c>
       <c r="B336" t="s">
-        <v>853</v>
+        <v>835</v>
       </c>
       <c r="C336" s="1">
-        <v>825039.75</v>
+        <v>169000.0</v>
       </c>
       <c r="D336" s="1">
-        <v>97.231</v>
+        <v>99.433</v>
       </c>
       <c r="E336" s="1">
-        <v>95.40856183</v>
+        <v>102.47</v>
       </c>
       <c r="F336" t="s">
         <v>8</v>
       </c>
       <c r="G336">
         <v>1.0</v>
       </c>
       <c r="H336" s="1">
-        <v>787158.56</v>
+        <v>173174.3</v>
       </c>
       <c r="I336" s="1">
-        <v>15035.84</v>
+        <v>-5132.53</v>
       </c>
       <c r="J336" s="1">
-        <v>1.9101412045878</v>
+        <v>-2.963794281253</v>
       </c>
       <c r="K336">
-        <v>0.38</v>
-[...2 lines deleted...]
-        <v>854</v>
+        <v>0.41</v>
+      </c>
+      <c r="L336">
+        <v>685.26</v>
       </c>
       <c r="M336" s="1">
-        <v>802194.4</v>
+        <v>168041.77</v>
       </c>
       <c r="N336" s="1">
-        <v>805311.47</v>
+        <v>168727.03</v>
       </c>
       <c r="O336" s="1">
-        <v>0.23</v>
+        <v>0.05</v>
       </c>
       <c r="P336">
         <v>1</v>
       </c>
     </row>
     <row r="337" spans="1:16">
       <c r="A337" t="s">
-        <v>855</v>
+        <v>836</v>
       </c>
       <c r="B337" t="s">
-        <v>856</v>
+        <v>837</v>
       </c>
       <c r="C337" s="1">
-        <v>505455.13</v>
+        <v>828578.75</v>
       </c>
       <c r="D337" s="1">
-        <v>80.125</v>
+        <v>97.432</v>
       </c>
       <c r="E337" s="1">
-        <v>82.82664576</v>
+        <v>95.41643085</v>
       </c>
       <c r="F337" t="s">
         <v>8</v>
       </c>
       <c r="G337">
         <v>1.0</v>
       </c>
       <c r="H337" s="1">
-        <v>418651.53</v>
+        <v>790600.27</v>
       </c>
       <c r="I337" s="1">
-        <v>-13655.61</v>
+        <v>16700.58</v>
       </c>
       <c r="J337" s="1">
-        <v>-3.2618082155343</v>
+        <v>2.112392397741</v>
       </c>
       <c r="K337">
-        <v>0.49</v>
+        <v>0.43</v>
       </c>
       <c r="L337" t="s">
-        <v>857</v>
+        <v>838</v>
       </c>
       <c r="M337" s="1">
-        <v>404995.92</v>
+        <v>807300.85</v>
       </c>
       <c r="N337" s="1">
-        <v>407488.58</v>
+        <v>810844.44</v>
       </c>
       <c r="O337" s="1">
-        <v>0.12</v>
+        <v>0.23</v>
       </c>
       <c r="P337">
         <v>1</v>
       </c>
     </row>
     <row r="338" spans="1:16">
       <c r="A338" t="s">
-        <v>858</v>
+        <v>839</v>
       </c>
       <c r="B338" t="s">
-        <v>859</v>
+        <v>840</v>
       </c>
       <c r="C338" s="1">
-        <v>627000.0</v>
+        <v>507623.13</v>
       </c>
       <c r="D338" s="1">
-        <v>92.216</v>
+        <v>80.701</v>
       </c>
       <c r="E338" s="1">
-        <v>92.586</v>
+        <v>82.81624795</v>
       </c>
       <c r="F338" t="s">
         <v>8</v>
       </c>
       <c r="G338">
         <v>1.0</v>
       </c>
       <c r="H338" s="1">
-        <v>580514.22</v>
+        <v>420394.43</v>
       </c>
       <c r="I338" s="1">
-        <v>-2319.9</v>
+        <v>-10737.49</v>
       </c>
       <c r="J338" s="1">
-        <v>-0.39962845354589</v>
+        <v>-2.5541465903818</v>
       </c>
       <c r="K338">
-        <v>1.3</v>
+        <v>0.56</v>
       </c>
       <c r="L338" t="s">
-        <v>860</v>
+        <v>841</v>
       </c>
       <c r="M338" s="1">
-        <v>578194.32</v>
+        <v>409656.94</v>
       </c>
       <c r="N338" s="1">
-        <v>586357.34</v>
+        <v>412485.72</v>
       </c>
       <c r="O338" s="1">
-        <v>0.17</v>
+        <v>0.12</v>
       </c>
       <c r="P338">
         <v>1</v>
       </c>
     </row>
     <row r="339" spans="1:16">
       <c r="A339" t="s">
-        <v>861</v>
+        <v>842</v>
       </c>
       <c r="B339" t="s">
-        <v>862</v>
+        <v>843</v>
       </c>
       <c r="C339" s="1">
-        <v>1174831.39</v>
+        <v>629688.0</v>
       </c>
       <c r="D339" s="1">
-        <v>102.03</v>
+        <v>92.617</v>
       </c>
       <c r="E339" s="1">
-        <v>106.39664386</v>
+        <v>92.58520569</v>
       </c>
       <c r="F339" t="s">
         <v>8</v>
       </c>
       <c r="G339">
         <v>1.0</v>
       </c>
       <c r="H339" s="1">
-        <v>1249981.17</v>
+        <v>582997.93</v>
       </c>
       <c r="I339" s="1">
-        <v>-51300.7</v>
+        <v>200.2</v>
       </c>
       <c r="J339" s="1">
-        <v>-4.1041178244309</v>
+        <v>0.034339744568218</v>
       </c>
       <c r="K339">
-        <v>0.83</v>
+        <v>1.42</v>
       </c>
       <c r="L339" t="s">
-        <v>863</v>
+        <v>844</v>
       </c>
       <c r="M339" s="1">
-        <v>1198680.47</v>
+        <v>583198.13</v>
       </c>
       <c r="N339" s="1">
-        <v>1208446.05</v>
+        <v>592136.25</v>
       </c>
       <c r="O339" s="1">
-        <v>0.35</v>
+        <v>0.17</v>
       </c>
       <c r="P339">
         <v>1</v>
       </c>
     </row>
     <row r="340" spans="1:16">
       <c r="A340" t="s">
-        <v>864</v>
+        <v>845</v>
       </c>
       <c r="B340" t="s">
-        <v>865</v>
+        <v>846</v>
       </c>
       <c r="C340" s="1">
-        <v>394000.0</v>
+        <v>1179870.39</v>
       </c>
       <c r="D340" s="1">
-        <v>97.79</v>
+        <v>102.861</v>
       </c>
       <c r="E340" s="1">
-        <v>99.422</v>
+        <v>106.38104411</v>
       </c>
       <c r="F340" t="s">
         <v>8</v>
       </c>
       <c r="G340">
         <v>1.0</v>
       </c>
       <c r="H340" s="1">
-        <v>391722.68</v>
+        <v>1255158.44</v>
       </c>
       <c r="I340" s="1">
-        <v>-6430.08</v>
+        <v>-41531.96</v>
       </c>
       <c r="J340" s="1">
-        <v>-1.641487799481</v>
+        <v>-3.3089017829494</v>
       </c>
       <c r="K340">
-        <v>0.51</v>
+        <v>1.12</v>
       </c>
       <c r="L340" t="s">
-        <v>866</v>
+        <v>847</v>
       </c>
       <c r="M340" s="1">
-        <v>385292.6</v>
+        <v>1213626.48</v>
       </c>
       <c r="N340" s="1">
-        <v>387292.28</v>
+        <v>1226879.82</v>
       </c>
       <c r="O340" s="1">
-        <v>0.11</v>
+        <v>0.35</v>
       </c>
       <c r="P340">
         <v>1</v>
       </c>
     </row>
     <row r="341" spans="1:16">
       <c r="A341" t="s">
-        <v>867</v>
+        <v>848</v>
       </c>
       <c r="B341" t="s">
-        <v>868</v>
+        <v>849</v>
       </c>
       <c r="C341" s="1">
-        <v>495000.0</v>
+        <v>308000.0</v>
       </c>
       <c r="D341" s="1">
-        <v>100.229</v>
+        <v>100.007</v>
       </c>
       <c r="E341" s="1">
-        <v>100.0</v>
+        <v>99.958</v>
       </c>
       <c r="F341" t="s">
         <v>8</v>
       </c>
       <c r="G341">
         <v>1.0</v>
       </c>
       <c r="H341" s="1">
-        <v>495000.0</v>
+        <v>307870.64</v>
       </c>
       <c r="I341" s="1">
-        <v>1133.55</v>
+        <v>150.92</v>
       </c>
       <c r="J341" s="1">
-        <v>0.229</v>
+        <v>0.049020588647232</v>
       </c>
       <c r="K341">
-        <v>3.95</v>
-[...2 lines deleted...]
-        <v>869</v>
+        <v>0.21</v>
+      </c>
+      <c r="L341">
+        <v>632.88</v>
       </c>
       <c r="M341" s="1">
-        <v>496133.55</v>
+        <v>308021.56</v>
       </c>
       <c r="N341" s="1">
-        <v>515662.32</v>
+        <v>308654.44</v>
       </c>
       <c r="O341" s="1">
-        <v>0.15</v>
+        <v>0.09</v>
       </c>
       <c r="P341">
         <v>1</v>
       </c>
     </row>
     <row r="342" spans="1:16">
       <c r="A342" t="s">
-        <v>870</v>
+        <v>850</v>
       </c>
       <c r="B342" t="s">
-        <v>871</v>
+        <v>851</v>
       </c>
       <c r="C342" s="1">
-        <v>450000.0</v>
+        <v>394000.0</v>
       </c>
       <c r="D342" s="1">
-        <v>88.507</v>
+        <v>97.887</v>
       </c>
       <c r="E342" s="1">
-        <v>88.621</v>
+        <v>99.422</v>
       </c>
       <c r="F342" t="s">
         <v>8</v>
       </c>
       <c r="G342">
         <v>1.0</v>
       </c>
       <c r="H342" s="1">
-        <v>398794.5</v>
+        <v>391722.68</v>
       </c>
       <c r="I342" s="1">
-        <v>-513.0</v>
+        <v>-6047.9</v>
       </c>
       <c r="J342" s="1">
-        <v>-0.12863768181357</v>
+        <v>-1.5439238800266</v>
       </c>
       <c r="K342">
-        <v>1.41</v>
+        <v>0.74</v>
       </c>
       <c r="L342" t="s">
-        <v>872</v>
+        <v>852</v>
       </c>
       <c r="M342" s="1">
-        <v>398281.5</v>
+        <v>385674.78</v>
       </c>
       <c r="N342" s="1">
-        <v>404632.36</v>
+        <v>388586.6</v>
       </c>
       <c r="O342" s="1">
-        <v>0.12</v>
+        <v>0.11</v>
       </c>
       <c r="P342">
         <v>1</v>
       </c>
     </row>
     <row r="343" spans="1:16">
       <c r="A343" t="s">
-        <v>873</v>
+        <v>853</v>
       </c>
       <c r="B343" t="s">
-        <v>874</v>
+        <v>854</v>
       </c>
       <c r="C343" s="1">
-        <v>500000.0</v>
+        <v>495000.0</v>
       </c>
       <c r="D343" s="1">
-        <v>74.34</v>
+        <v>100.583</v>
       </c>
       <c r="E343" s="1">
-        <v>74.174</v>
+        <v>100.0</v>
       </c>
       <c r="F343" t="s">
         <v>8</v>
       </c>
       <c r="G343">
         <v>1.0</v>
       </c>
       <c r="H343" s="1">
-        <v>370870.0</v>
+        <v>495000.0</v>
       </c>
       <c r="I343" s="1">
-        <v>830.0</v>
+        <v>2885.85</v>
       </c>
       <c r="J343" s="1">
-        <v>0.223798096368</v>
+        <v>0.583</v>
       </c>
       <c r="K343">
-        <v>0.34</v>
+        <v>0.23</v>
       </c>
       <c r="L343" t="s">
-        <v>875</v>
+        <v>855</v>
       </c>
       <c r="M343" s="1">
-        <v>371700.0</v>
+        <v>497885.85</v>
       </c>
       <c r="N343" s="1">
-        <v>373384.93</v>
+        <v>499025.03</v>
       </c>
       <c r="O343" s="1">
-        <v>0.11</v>
+        <v>0.14</v>
       </c>
       <c r="P343">
         <v>1</v>
       </c>
     </row>
     <row r="344" spans="1:16">
       <c r="A344" t="s">
-        <v>876</v>
+        <v>856</v>
       </c>
       <c r="B344" t="s">
-        <v>877</v>
+        <v>857</v>
       </c>
       <c r="C344" s="1">
-        <v>400000.0</v>
+        <v>450000.0</v>
       </c>
       <c r="D344" s="1">
-        <v>98.017</v>
+        <v>88.744</v>
       </c>
       <c r="E344" s="1">
-        <v>99.985</v>
+        <v>88.621</v>
       </c>
       <c r="F344" t="s">
         <v>8</v>
       </c>
       <c r="G344">
         <v>1.0</v>
       </c>
       <c r="H344" s="1">
-        <v>399940.0</v>
+        <v>398794.5</v>
       </c>
       <c r="I344" s="1">
-        <v>-7872.0</v>
+        <v>553.5</v>
       </c>
       <c r="J344" s="1">
-        <v>-1.9682952442866</v>
+        <v>0.13879328827253</v>
       </c>
       <c r="K344">
-        <v>2.98</v>
+        <v>1.53</v>
       </c>
       <c r="L344" t="s">
-        <v>878</v>
+        <v>858</v>
       </c>
       <c r="M344" s="1">
-        <v>392068.0</v>
+        <v>399348.0</v>
       </c>
       <c r="N344" s="1">
-        <v>403977.59</v>
+        <v>406219.75</v>
       </c>
       <c r="O344" s="1">
-        <v>0.12</v>
+        <v>0.11</v>
       </c>
       <c r="P344">
         <v>1</v>
       </c>
     </row>
     <row r="345" spans="1:16">
       <c r="A345" t="s">
-        <v>879</v>
+        <v>859</v>
       </c>
       <c r="B345" t="s">
-        <v>880</v>
+        <v>860</v>
       </c>
       <c r="C345" s="1">
-        <v>400000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D345" s="1">
-        <v>100.577</v>
+        <v>74.776</v>
       </c>
       <c r="E345" s="1">
-        <v>100.0</v>
+        <v>74.174</v>
       </c>
       <c r="F345" t="s">
         <v>8</v>
       </c>
       <c r="G345">
         <v>1.0</v>
       </c>
       <c r="H345" s="1">
-        <v>400000.0</v>
+        <v>370870.0</v>
       </c>
       <c r="I345" s="1">
-        <v>2308.0</v>
+        <v>3010.0</v>
       </c>
       <c r="J345" s="1">
-        <v>0.577</v>
+        <v>0.81160514465985</v>
       </c>
       <c r="K345">
-        <v>2.52</v>
+        <v>0.39</v>
       </c>
       <c r="L345" t="s">
-        <v>881</v>
+        <v>861</v>
       </c>
       <c r="M345" s="1">
-        <v>402308.0</v>
+        <v>373880.0</v>
       </c>
       <c r="N345" s="1">
-        <v>412397.07</v>
+        <v>375832.05</v>
       </c>
       <c r="O345" s="1">
-        <v>0.12</v>
+        <v>0.11</v>
       </c>
       <c r="P345">
         <v>1</v>
       </c>
     </row>
     <row r="346" spans="1:16">
       <c r="A346" t="s">
-        <v>882</v>
+        <v>862</v>
       </c>
       <c r="B346" t="s">
-        <v>883</v>
+        <v>863</v>
       </c>
       <c r="C346" s="1">
-        <v>200000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D346" s="1">
-        <v>98.37</v>
+        <v>98.198</v>
       </c>
       <c r="E346" s="1">
-        <v>99.711</v>
+        <v>99.985</v>
       </c>
       <c r="F346" t="s">
         <v>8</v>
       </c>
       <c r="G346">
         <v>1.0</v>
       </c>
       <c r="H346" s="1">
-        <v>199422.0</v>
+        <v>399940.0</v>
       </c>
       <c r="I346" s="1">
-        <v>-2682.0</v>
+        <v>-7148.0</v>
       </c>
       <c r="J346" s="1">
-        <v>-1.3448867226284</v>
+        <v>-1.7872680902135</v>
       </c>
       <c r="K346">
-        <v>1.07</v>
+        <v>3.22</v>
       </c>
       <c r="L346" t="s">
-        <v>884</v>
+        <v>864</v>
       </c>
       <c r="M346" s="1">
-        <v>196740.0</v>
+        <v>392792.0</v>
       </c>
       <c r="N346" s="1">
-        <v>198876.99</v>
+        <v>405663.23</v>
       </c>
       <c r="O346" s="1">
-        <v>0.06</v>
+        <v>0.11</v>
       </c>
       <c r="P346">
         <v>1</v>
       </c>
     </row>
     <row r="347" spans="1:16">
       <c r="A347" t="s">
-        <v>885</v>
+        <v>865</v>
       </c>
       <c r="B347" t="s">
-        <v>886</v>
+        <v>866</v>
       </c>
       <c r="C347" s="1">
-        <v>200000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D347" s="1">
-        <v>98.304</v>
+        <v>101.074</v>
       </c>
       <c r="E347" s="1">
-        <v>100.66</v>
+        <v>100.0</v>
       </c>
       <c r="F347" t="s">
         <v>8</v>
       </c>
       <c r="G347">
         <v>1.0</v>
       </c>
       <c r="H347" s="1">
-        <v>201320.0</v>
+        <v>400000.0</v>
       </c>
       <c r="I347" s="1">
-        <v>-4712.0</v>
+        <v>4296.0</v>
       </c>
       <c r="J347" s="1">
-        <v>-2.3405523544606</v>
+        <v>1.074</v>
       </c>
       <c r="K347">
-        <v>2.73</v>
+        <v>2.8</v>
       </c>
       <c r="L347" t="s">
-        <v>887</v>
+        <v>867</v>
       </c>
       <c r="M347" s="1">
-        <v>196608.0</v>
+        <v>404296.0</v>
       </c>
       <c r="N347" s="1">
-        <v>202063.48</v>
+        <v>415482.63</v>
       </c>
       <c r="O347" s="1">
-        <v>0.06</v>
+        <v>0.12</v>
       </c>
       <c r="P347">
         <v>1</v>
       </c>
     </row>
     <row r="348" spans="1:16">
       <c r="A348" t="s">
-        <v>888</v>
+        <v>868</v>
       </c>
       <c r="B348" t="s">
-        <v>889</v>
+        <v>869</v>
       </c>
       <c r="C348" s="1">
-        <v>300000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D348" s="1">
-        <v>100.331</v>
+        <v>98.66</v>
       </c>
       <c r="E348" s="1">
-        <v>100.0</v>
+        <v>99.711</v>
       </c>
       <c r="F348" t="s">
         <v>8</v>
       </c>
       <c r="G348">
         <v>1.0</v>
       </c>
       <c r="H348" s="1">
-        <v>300000.0</v>
+        <v>199422.0</v>
       </c>
       <c r="I348" s="1">
-        <v>993.0</v>
+        <v>-2102.0</v>
       </c>
       <c r="J348" s="1">
-        <v>0.331</v>
+        <v>-1.0540461934992</v>
       </c>
       <c r="K348">
-        <v>0.04</v>
-[...2 lines deleted...]
-        <v>107.88</v>
+        <v>1.34</v>
+      </c>
+      <c r="L348" t="s">
+        <v>870</v>
       </c>
       <c r="M348" s="1">
-        <v>300993.0</v>
+        <v>197320.0</v>
       </c>
       <c r="N348" s="1">
-        <v>301100.88</v>
+        <v>199991.23</v>
       </c>
       <c r="O348" s="1">
-        <v>0.09</v>
+        <v>0.06</v>
       </c>
       <c r="P348">
         <v>1</v>
       </c>
     </row>
     <row r="349" spans="1:16">
       <c r="A349" t="s">
-        <v>890</v>
+        <v>871</v>
       </c>
       <c r="B349" t="s">
-        <v>891</v>
+        <v>872</v>
       </c>
       <c r="C349" s="1">
-        <v>129000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D349" s="1">
-        <v>95.378</v>
+        <v>98.42</v>
       </c>
       <c r="E349" s="1">
-        <v>97.75713953</v>
+        <v>100.66</v>
       </c>
       <c r="F349" t="s">
         <v>8</v>
       </c>
       <c r="G349">
         <v>1.0</v>
       </c>
       <c r="H349" s="1">
-        <v>126106.71</v>
+        <v>201320.0</v>
       </c>
       <c r="I349" s="1">
-        <v>-3069.09</v>
+        <v>-4480.0</v>
       </c>
       <c r="J349" s="1">
-        <v>-2.4337245813486</v>
+        <v>-2.2253129346314</v>
       </c>
       <c r="K349">
-        <v>0.07</v>
-[...2 lines deleted...]
-        <v>90.12</v>
+        <v>2.97</v>
+      </c>
+      <c r="L349" t="s">
+        <v>873</v>
       </c>
       <c r="M349" s="1">
-        <v>123037.62</v>
+        <v>196840.0</v>
       </c>
       <c r="N349" s="1">
-        <v>123127.74</v>
+        <v>202776.3</v>
       </c>
       <c r="O349" s="1">
-        <v>0.04</v>
+        <v>0.06</v>
       </c>
       <c r="P349">
         <v>1</v>
       </c>
     </row>
     <row r="350" spans="1:16">
       <c r="A350" t="s">
-        <v>892</v>
+        <v>874</v>
       </c>
       <c r="B350" t="s">
-        <v>893</v>
+        <v>875</v>
       </c>
       <c r="C350" s="1">
-        <v>470000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D350" s="1">
-        <v>97.833</v>
+        <v>100.365</v>
       </c>
       <c r="E350" s="1">
-        <v>99.81825532</v>
+        <v>100.0</v>
       </c>
       <c r="F350" t="s">
         <v>8</v>
       </c>
       <c r="G350">
         <v>1.0</v>
       </c>
       <c r="H350" s="1">
-        <v>469145.8</v>
+        <v>300000.0</v>
       </c>
       <c r="I350" s="1">
-        <v>-9330.7</v>
+        <v>1095.0</v>
       </c>
       <c r="J350" s="1">
-        <v>-1.9888699845549</v>
+        <v>0.365</v>
       </c>
       <c r="K350">
-        <v>0.38</v>
+        <v>0.35</v>
       </c>
       <c r="L350" t="s">
-        <v>894</v>
+        <v>876</v>
       </c>
       <c r="M350" s="1">
-        <v>459815.1</v>
+        <v>301095.0</v>
       </c>
       <c r="N350" s="1">
-        <v>461596.92</v>
+        <v>302137.81</v>
       </c>
       <c r="O350" s="1">
-        <v>0.13</v>
+        <v>0.09</v>
       </c>
       <c r="P350">
         <v>1</v>
       </c>
     </row>
     <row r="351" spans="1:16">
       <c r="A351" t="s">
-        <v>895</v>
+        <v>877</v>
       </c>
       <c r="B351" t="s">
-        <v>896</v>
+        <v>878</v>
       </c>
       <c r="C351" s="1">
-        <v>400000.0</v>
+        <v>129000.0</v>
       </c>
       <c r="D351" s="1">
-        <v>98.805</v>
+        <v>95.602</v>
       </c>
       <c r="E351" s="1">
-        <v>100.0</v>
+        <v>97.75713953</v>
       </c>
       <c r="F351" t="s">
         <v>8</v>
       </c>
       <c r="G351">
         <v>1.0</v>
       </c>
       <c r="H351" s="1">
-        <v>400000.0</v>
+        <v>126106.71</v>
       </c>
       <c r="I351" s="1">
-        <v>-4780.0</v>
+        <v>-2780.13</v>
       </c>
       <c r="J351" s="1">
-        <v>-1.195</v>
+        <v>-2.2045853071577</v>
       </c>
       <c r="K351">
-        <v>1.61</v>
-[...2 lines deleted...]
-        <v>897</v>
+        <v>0.11</v>
+      </c>
+      <c r="L351">
+        <v>136.07</v>
       </c>
       <c r="M351" s="1">
-        <v>395220.0</v>
+        <v>123326.58</v>
       </c>
       <c r="N351" s="1">
-        <v>401671.99</v>
+        <v>123462.65</v>
       </c>
       <c r="O351" s="1">
-        <v>0.12</v>
+        <v>0.03</v>
       </c>
       <c r="P351">
         <v>1</v>
       </c>
     </row>
     <row r="352" spans="1:16">
       <c r="A352" t="s">
-        <v>898</v>
+        <v>879</v>
       </c>
       <c r="B352" t="s">
-        <v>899</v>
+        <v>880</v>
       </c>
       <c r="C352" s="1">
-        <v>300000.0</v>
+        <v>470000.0</v>
       </c>
       <c r="D352" s="1">
-        <v>98.449</v>
+        <v>98.002</v>
       </c>
       <c r="E352" s="1">
-        <v>99.326</v>
+        <v>99.81825532</v>
       </c>
       <c r="F352" t="s">
         <v>8</v>
       </c>
       <c r="G352">
         <v>1.0</v>
       </c>
       <c r="H352" s="1">
-        <v>297978.0</v>
+        <v>469145.8</v>
       </c>
       <c r="I352" s="1">
-        <v>-2631.0</v>
+        <v>-8536.4</v>
       </c>
       <c r="J352" s="1">
-        <v>-0.88295109034895</v>
+        <v>-1.8195622768018</v>
       </c>
       <c r="K352">
-        <v>0.41</v>
+        <v>0.62</v>
       </c>
       <c r="L352" t="s">
-        <v>900</v>
+        <v>881</v>
       </c>
       <c r="M352" s="1">
-        <v>295347.0</v>
+        <v>460609.4</v>
       </c>
       <c r="N352" s="1">
-        <v>296568.58</v>
+        <v>463521.15</v>
       </c>
       <c r="O352" s="1">
-        <v>0.09</v>
+        <v>0.13</v>
       </c>
       <c r="P352">
         <v>1</v>
       </c>
     </row>
     <row r="353" spans="1:16">
       <c r="A353" t="s">
-        <v>901</v>
+        <v>882</v>
       </c>
       <c r="B353" t="s">
-        <v>902</v>
+        <v>883</v>
       </c>
       <c r="C353" s="1">
-        <v>363000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D353" s="1">
-        <v>97.922</v>
+        <v>98.881</v>
       </c>
       <c r="E353" s="1">
         <v>100.0</v>
       </c>
       <c r="F353" t="s">
         <v>8</v>
       </c>
       <c r="G353">
         <v>1.0</v>
       </c>
       <c r="H353" s="1">
-        <v>363000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="I353" s="1">
-        <v>-7543.14</v>
+        <v>-4476.0</v>
       </c>
       <c r="J353" s="1">
-        <v>-2.078</v>
+        <v>-1.119</v>
       </c>
       <c r="K353">
-        <v>0.67</v>
+        <v>1.88</v>
       </c>
       <c r="L353" t="s">
-        <v>903</v>
+        <v>884</v>
       </c>
       <c r="M353" s="1">
-        <v>355456.86</v>
+        <v>395524.0</v>
       </c>
       <c r="N353" s="1">
-        <v>357888.9</v>
+        <v>403051.32</v>
       </c>
       <c r="O353" s="1">
-        <v>0.1</v>
+        <v>0.11</v>
       </c>
       <c r="P353">
         <v>1</v>
       </c>
     </row>
     <row r="354" spans="1:16">
       <c r="A354" t="s">
-        <v>904</v>
+        <v>885</v>
       </c>
       <c r="B354" t="s">
-        <v>905</v>
+        <v>886</v>
       </c>
       <c r="C354" s="1">
-        <v>276000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D354" s="1">
-        <v>98.451</v>
+        <v>98.571</v>
       </c>
       <c r="E354" s="1">
-        <v>99.23</v>
+        <v>99.326</v>
       </c>
       <c r="F354" t="s">
         <v>8</v>
       </c>
       <c r="G354">
         <v>1.0</v>
       </c>
       <c r="H354" s="1">
-        <v>273874.8</v>
+        <v>297978.0</v>
       </c>
       <c r="I354" s="1">
-        <v>-2150.04</v>
+        <v>-2265.0</v>
       </c>
       <c r="J354" s="1">
-        <v>-0.78504484530888</v>
+        <v>-0.76012323057407</v>
       </c>
       <c r="K354">
-        <v>2.2</v>
+        <v>0.67</v>
       </c>
       <c r="L354" t="s">
-        <v>906</v>
+        <v>887</v>
       </c>
       <c r="M354" s="1">
-        <v>271724.76</v>
+        <v>295713.0</v>
       </c>
       <c r="N354" s="1">
-        <v>277798.65</v>
+        <v>297709.23</v>
       </c>
       <c r="O354" s="1">
         <v>0.08</v>
       </c>
       <c r="P354">
         <v>1</v>
       </c>
     </row>
     <row r="355" spans="1:16">
       <c r="A355" t="s">
-        <v>907</v>
+        <v>888</v>
       </c>
       <c r="B355" t="s">
-        <v>908</v>
+        <v>889</v>
       </c>
       <c r="C355" s="1">
-        <v>171000.0</v>
+        <v>363000.0</v>
       </c>
       <c r="D355" s="1">
-        <v>99.334</v>
+        <v>98.167</v>
       </c>
       <c r="E355" s="1">
-        <v>99.499</v>
+        <v>100.0</v>
       </c>
       <c r="F355" t="s">
         <v>8</v>
       </c>
       <c r="G355">
         <v>1.0</v>
       </c>
       <c r="H355" s="1">
-        <v>170143.29</v>
+        <v>363000.0</v>
       </c>
       <c r="I355" s="1">
-        <v>-282.15</v>
+        <v>-6653.79</v>
       </c>
       <c r="J355" s="1">
-        <v>-0.16583081236997</v>
+        <v>-1.833</v>
       </c>
       <c r="K355">
-        <v>1.07</v>
+        <v>0.94</v>
       </c>
       <c r="L355" t="s">
-        <v>909</v>
+        <v>890</v>
       </c>
       <c r="M355" s="1">
-        <v>169861.14</v>
+        <v>356346.21</v>
       </c>
       <c r="N355" s="1">
-        <v>171688.26</v>
+        <v>359766.27</v>
       </c>
       <c r="O355" s="1">
-        <v>0.05</v>
+        <v>0.1</v>
       </c>
       <c r="P355">
         <v>1</v>
       </c>
     </row>
     <row r="356" spans="1:16">
       <c r="A356" t="s">
-        <v>910</v>
+        <v>891</v>
       </c>
       <c r="B356" t="s">
-        <v>911</v>
+        <v>892</v>
       </c>
       <c r="C356" s="1">
-        <v>200000.0</v>
+        <v>276000.0</v>
       </c>
       <c r="D356" s="1">
-        <v>100.087</v>
+        <v>98.59</v>
       </c>
       <c r="E356" s="1">
-        <v>99.897</v>
+        <v>99.23</v>
       </c>
       <c r="F356" t="s">
         <v>8</v>
       </c>
       <c r="G356">
         <v>1.0</v>
       </c>
       <c r="H356" s="1">
-        <v>199794.0</v>
+        <v>273874.8</v>
       </c>
       <c r="I356" s="1">
-        <v>380.0</v>
+        <v>-1766.4</v>
       </c>
       <c r="J356" s="1">
-        <v>0.19019590177883</v>
+        <v>-0.64496624004837</v>
       </c>
       <c r="K356">
-        <v>0.1</v>
-[...2 lines deleted...]
-        <v>191.1</v>
+        <v>2.44</v>
+      </c>
+      <c r="L356" t="s">
+        <v>893</v>
       </c>
       <c r="M356" s="1">
-        <v>200174.0</v>
+        <v>272108.4</v>
       </c>
       <c r="N356" s="1">
-        <v>200365.1</v>
+        <v>278845.82</v>
       </c>
       <c r="O356" s="1">
-        <v>0.06</v>
+        <v>0.08</v>
       </c>
       <c r="P356">
         <v>1</v>
       </c>
     </row>
     <row r="357" spans="1:16">
       <c r="A357" t="s">
-        <v>912</v>
+        <v>894</v>
       </c>
       <c r="B357" t="s">
-        <v>913</v>
+        <v>895</v>
       </c>
       <c r="C357" s="1">
-        <v>329000.0</v>
+        <v>171000.0</v>
       </c>
       <c r="D357" s="1">
-        <v>101.386</v>
+        <v>99.397</v>
       </c>
       <c r="E357" s="1">
-        <v>99.451</v>
+        <v>99.499</v>
       </c>
       <c r="F357" t="s">
         <v>8</v>
       </c>
       <c r="G357">
         <v>1.0</v>
       </c>
       <c r="H357" s="1">
-        <v>327193.79</v>
+        <v>170143.29</v>
       </c>
       <c r="I357" s="1">
-        <v>6366.15</v>
+        <v>-174.42</v>
       </c>
       <c r="J357" s="1">
-        <v>1.9456817930438</v>
+        <v>-0.10251359310144</v>
       </c>
       <c r="K357">
-        <v>3.72</v>
+        <v>1.34</v>
       </c>
       <c r="L357" t="s">
-        <v>914</v>
+        <v>896</v>
       </c>
       <c r="M357" s="1">
-        <v>333559.94</v>
+        <v>169968.87</v>
       </c>
       <c r="N357" s="1">
-        <v>345796.04</v>
+        <v>172252.77</v>
       </c>
       <c r="O357" s="1">
-        <v>0.1</v>
+        <v>0.05</v>
       </c>
       <c r="P357">
         <v>1</v>
       </c>
     </row>
     <row r="358" spans="1:16">
       <c r="A358" t="s">
-        <v>915</v>
+        <v>897</v>
       </c>
       <c r="B358" t="s">
-        <v>916</v>
+        <v>898</v>
       </c>
       <c r="C358" s="1">
-        <v>3660000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D358" s="1">
-        <v>66.573</v>
+        <v>100.212</v>
       </c>
       <c r="E358" s="1">
-        <v>70.36</v>
+        <v>99.897</v>
       </c>
       <c r="F358" t="s">
         <v>8</v>
       </c>
       <c r="G358">
         <v>1.0</v>
       </c>
       <c r="H358" s="1">
-        <v>2575176.0</v>
+        <v>199794.0</v>
       </c>
       <c r="I358" s="1">
-        <v>-138604.2</v>
+        <v>630.0</v>
       </c>
       <c r="J358" s="1">
-        <v>-5.3823194997157</v>
+        <v>0.31532478452806</v>
       </c>
       <c r="K358">
-        <v>1.07</v>
-[...2 lines deleted...]
-        <v>917</v>
+        <v>0.37</v>
+      </c>
+      <c r="L358">
+        <v>743.15</v>
       </c>
       <c r="M358" s="1">
-        <v>2436571.8</v>
+        <v>200424.0</v>
       </c>
       <c r="N358" s="1">
-        <v>2475678.65</v>
+        <v>201167.15</v>
       </c>
       <c r="O358" s="1">
-        <v>0.71</v>
+        <v>0.06</v>
       </c>
       <c r="P358">
         <v>1</v>
       </c>
     </row>
     <row r="359" spans="1:16">
       <c r="A359" t="s">
-        <v>918</v>
+        <v>899</v>
       </c>
       <c r="B359" t="s">
-        <v>919</v>
+        <v>900</v>
       </c>
       <c r="C359" s="1">
-        <v>174000.0</v>
+        <v>329000.0</v>
       </c>
       <c r="D359" s="1">
-        <v>98.75</v>
+        <v>101.442</v>
       </c>
       <c r="E359" s="1">
-        <v>100.0</v>
+        <v>99.451</v>
       </c>
       <c r="F359" t="s">
         <v>8</v>
       </c>
       <c r="G359">
         <v>1.0</v>
       </c>
       <c r="H359" s="1">
-        <v>174000.0</v>
+        <v>327193.79</v>
       </c>
       <c r="I359" s="1">
-        <v>-2175.0</v>
+        <v>6550.39</v>
       </c>
       <c r="J359" s="1">
-        <v>-1.25</v>
+        <v>2.0019909302068</v>
       </c>
       <c r="K359">
-        <v>1.5</v>
-[...2 lines deleted...]
-        <v>920</v>
+        <v>0.24</v>
+      </c>
+      <c r="L359">
+        <v>777.43</v>
       </c>
       <c r="M359" s="1">
-        <v>171825.0</v>
+        <v>333744.18</v>
       </c>
       <c r="N359" s="1">
-        <v>174436.3</v>
+        <v>334521.61</v>
       </c>
       <c r="O359" s="1">
-        <v>0.05</v>
+        <v>0.09</v>
       </c>
       <c r="P359">
         <v>1</v>
       </c>
     </row>
     <row r="360" spans="1:16">
       <c r="A360" t="s">
-        <v>921</v>
+        <v>901</v>
       </c>
       <c r="B360" t="s">
-        <v>922</v>
+        <v>902</v>
       </c>
       <c r="C360" s="1">
-        <v>600000.0</v>
+        <v>1335696.0</v>
       </c>
       <c r="D360" s="1">
-        <v>98.553</v>
+        <v>68.092</v>
       </c>
       <c r="E360" s="1">
-        <v>100.23</v>
+        <v>70.35018672</v>
       </c>
       <c r="F360" t="s">
         <v>8</v>
       </c>
       <c r="G360">
         <v>1.0</v>
       </c>
       <c r="H360" s="1">
-        <v>601380.0</v>
+        <v>939664.63</v>
       </c>
       <c r="I360" s="1">
-        <v>-10062.0</v>
+        <v>-30162.51</v>
       </c>
       <c r="J360" s="1">
-        <v>-1.6731517509728</v>
+        <v>-3.209922884934</v>
       </c>
       <c r="K360">
-        <v>2.43</v>
+        <v>1.21</v>
       </c>
       <c r="L360" t="s">
-        <v>923</v>
+        <v>903</v>
       </c>
       <c r="M360" s="1">
-        <v>591318.0</v>
+        <v>909502.12</v>
       </c>
       <c r="N360" s="1">
-        <v>605927.59</v>
+        <v>925675.89</v>
       </c>
       <c r="O360" s="1">
-        <v>0.17</v>
+        <v>0.26</v>
       </c>
       <c r="P360">
         <v>1</v>
       </c>
     </row>
     <row r="361" spans="1:16">
       <c r="A361" t="s">
-        <v>924</v>
+        <v>904</v>
       </c>
       <c r="B361" t="s">
-        <v>925</v>
+        <v>905</v>
       </c>
       <c r="C361" s="1">
-        <v>500000.0</v>
+        <v>174000.0</v>
       </c>
       <c r="D361" s="1">
-        <v>98.492</v>
+        <v>98.794</v>
       </c>
       <c r="E361" s="1">
-        <v>99.871</v>
+        <v>100.0</v>
       </c>
       <c r="F361" t="s">
         <v>8</v>
       </c>
       <c r="G361">
         <v>1.0</v>
       </c>
       <c r="H361" s="1">
-        <v>499355.0</v>
+        <v>174000.0</v>
       </c>
       <c r="I361" s="1">
-        <v>-6895.0</v>
+        <v>-2098.44</v>
       </c>
       <c r="J361" s="1">
-        <v>-1.380781207758</v>
+        <v>-1.206</v>
       </c>
       <c r="K361">
-        <v>1.71</v>
+        <v>1.75</v>
       </c>
       <c r="L361" t="s">
-        <v>926</v>
+        <v>906</v>
       </c>
       <c r="M361" s="1">
-        <v>492460.0</v>
+        <v>171901.56</v>
       </c>
       <c r="N361" s="1">
-        <v>501006.23</v>
+        <v>174945.31</v>
       </c>
       <c r="O361" s="1">
-        <v>0.14</v>
+        <v>0.05</v>
       </c>
       <c r="P361">
         <v>1</v>
       </c>
     </row>
     <row r="362" spans="1:16">
       <c r="A362" t="s">
-        <v>927</v>
+        <v>907</v>
       </c>
       <c r="B362" t="s">
-        <v>928</v>
+        <v>908</v>
       </c>
       <c r="C362" s="1">
-        <v>257000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D362" s="1">
-        <v>100.199</v>
+        <v>98.864</v>
       </c>
       <c r="E362" s="1">
-        <v>100.0</v>
+        <v>100.23</v>
       </c>
       <c r="F362" t="s">
         <v>8</v>
       </c>
       <c r="G362">
         <v>1.0</v>
       </c>
       <c r="H362" s="1">
-        <v>257000.0</v>
+        <v>601380.0</v>
       </c>
       <c r="I362" s="1">
-        <v>511.43</v>
+        <v>-8196.0</v>
       </c>
       <c r="J362" s="1">
-        <v>0.199</v>
+        <v>-1.362865409558</v>
       </c>
       <c r="K362">
-        <v>0.14</v>
-[...2 lines deleted...]
-        <v>360.28</v>
+        <v>2.7</v>
+      </c>
+      <c r="L362" t="s">
+        <v>909</v>
       </c>
       <c r="M362" s="1">
-        <v>257511.43</v>
+        <v>593184.0</v>
       </c>
       <c r="N362" s="1">
-        <v>257871.71</v>
+        <v>609396.33</v>
       </c>
       <c r="O362" s="1">
-        <v>0.07</v>
+        <v>0.17</v>
       </c>
       <c r="P362">
         <v>1</v>
       </c>
     </row>
     <row r="363" spans="1:16">
       <c r="A363" t="s">
-        <v>929</v>
+        <v>910</v>
       </c>
       <c r="B363" t="s">
-        <v>930</v>
+        <v>911</v>
       </c>
       <c r="C363" s="1">
-        <v>9907000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D363" s="1">
-        <v>87.068</v>
+        <v>98.946</v>
       </c>
       <c r="E363" s="1">
-        <v>87.41944504</v>
+        <v>99.871</v>
       </c>
       <c r="F363" t="s">
         <v>8</v>
       </c>
       <c r="G363">
         <v>1.0</v>
       </c>
       <c r="H363" s="1">
-        <v>8660644.42</v>
+        <v>499355.0</v>
       </c>
       <c r="I363" s="1">
-        <v>-34817.66</v>
+        <v>-4625.0</v>
       </c>
       <c r="J363" s="1">
-        <v>-0.40202158536374</v>
+        <v>-0.92619479128075</v>
       </c>
       <c r="K363">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>1.99</v>
+      </c>
+      <c r="L363" t="s">
+        <v>912</v>
       </c>
       <c r="M363" s="1">
-        <v>8625826.76</v>
+        <v>494730.0</v>
       </c>
       <c r="N363" s="1">
-        <v>8625826.76</v>
+        <v>504656.37</v>
       </c>
       <c r="O363" s="1">
-        <v>2.48</v>
+        <v>0.14</v>
       </c>
       <c r="P363">
         <v>1</v>
       </c>
     </row>
     <row r="364" spans="1:16">
       <c r="A364" t="s">
-        <v>931</v>
+        <v>913</v>
       </c>
       <c r="B364" t="s">
-        <v>932</v>
+        <v>914</v>
       </c>
       <c r="C364" s="1">
-        <v>1946000.0</v>
+        <v>257000.0</v>
       </c>
       <c r="D364" s="1">
-        <v>74.409</v>
+        <v>100.231</v>
       </c>
       <c r="E364" s="1">
-        <v>74.49265365</v>
+        <v>100.0</v>
       </c>
       <c r="F364" t="s">
         <v>8</v>
       </c>
       <c r="G364">
         <v>1.0</v>
       </c>
       <c r="H364" s="1">
-        <v>1449627.04</v>
+        <v>257000.0</v>
       </c>
       <c r="I364" s="1">
-        <v>-1627.9</v>
+        <v>593.67</v>
       </c>
       <c r="J364" s="1">
-        <v>-0.11229785007322</v>
+        <v>0.231</v>
       </c>
       <c r="K364">
-        <v>0.64</v>
+        <v>0.42</v>
       </c>
       <c r="L364" t="s">
-        <v>933</v>
+        <v>915</v>
       </c>
       <c r="M364" s="1">
-        <v>1447999.14</v>
+        <v>257593.67</v>
       </c>
       <c r="N364" s="1">
-        <v>1460416.22</v>
+        <v>258674.51</v>
       </c>
       <c r="O364" s="1">
-        <v>0.42</v>
+        <v>0.07</v>
       </c>
       <c r="P364">
         <v>1</v>
       </c>
     </row>
     <row r="365" spans="1:16">
       <c r="A365" t="s">
-        <v>934</v>
+        <v>916</v>
       </c>
       <c r="B365" t="s">
-        <v>935</v>
+        <v>917</v>
       </c>
       <c r="C365" s="1">
-        <v>7443000.0</v>
+        <v>9949000.0</v>
       </c>
       <c r="D365" s="1">
-        <v>95.636</v>
+        <v>87.478</v>
       </c>
       <c r="E365" s="1">
-        <v>96.18357437</v>
+        <v>87.41880571</v>
       </c>
       <c r="F365" t="s">
         <v>8</v>
       </c>
       <c r="G365">
         <v>1.0</v>
       </c>
       <c r="H365" s="1">
-        <v>7158943.44</v>
+        <v>8697296.98</v>
       </c>
       <c r="I365" s="1">
-        <v>-40755.96</v>
+        <v>5889.24</v>
       </c>
       <c r="J365" s="1">
-        <v>-0.56930132695671</v>
+        <v>0.067713451817762</v>
       </c>
       <c r="K365">
-        <v>0.85</v>
+        <v>0.05</v>
       </c>
       <c r="L365" t="s">
-        <v>936</v>
+        <v>918</v>
       </c>
       <c r="M365" s="1">
-        <v>7118187.48</v>
+        <v>8703186.22</v>
       </c>
       <c r="N365" s="1">
-        <v>7181707.88</v>
+        <v>8708147.09</v>
       </c>
       <c r="O365" s="1">
-        <v>2.06</v>
+        <v>2.45</v>
       </c>
       <c r="P365">
         <v>1</v>
       </c>
     </row>
     <row r="366" spans="1:16">
       <c r="A366" t="s">
-        <v>937</v>
+        <v>919</v>
       </c>
       <c r="B366" t="s">
-        <v>938</v>
+        <v>920</v>
       </c>
       <c r="C366" s="1">
-        <v>295000.0</v>
+        <v>1954000.0</v>
       </c>
       <c r="D366" s="1">
-        <v>96.791</v>
+        <v>74.95</v>
       </c>
       <c r="E366" s="1">
-        <v>101.47184407</v>
+        <v>74.49363357</v>
       </c>
       <c r="F366" t="s">
         <v>8</v>
       </c>
       <c r="G366">
         <v>1.0</v>
       </c>
       <c r="H366" s="1">
-        <v>299341.94</v>
+        <v>1455605.6</v>
       </c>
       <c r="I366" s="1">
-        <v>-13808.49</v>
+        <v>8917.4</v>
       </c>
       <c r="J366" s="1">
-        <v>-4.6129486566433</v>
+        <v>0.61262473845937</v>
       </c>
       <c r="K366">
-        <v>1.98</v>
+        <v>0.7</v>
       </c>
       <c r="L366" t="s">
-        <v>939</v>
+        <v>921</v>
       </c>
       <c r="M366" s="1">
-        <v>285533.45</v>
+        <v>1464523.0</v>
       </c>
       <c r="N366" s="1">
-        <v>291384.96</v>
+        <v>1478174.23</v>
       </c>
       <c r="O366" s="1">
-        <v>0.08</v>
+        <v>0.42</v>
       </c>
       <c r="P366">
         <v>1</v>
       </c>
     </row>
     <row r="367" spans="1:16">
       <c r="A367" t="s">
-        <v>940</v>
+        <v>922</v>
       </c>
       <c r="B367" t="s">
-        <v>941</v>
+        <v>923</v>
       </c>
       <c r="C367" s="1">
-        <v>526000.0</v>
+        <v>8700000.0</v>
       </c>
       <c r="D367" s="1">
-        <v>99.613</v>
+        <v>65.64</v>
       </c>
       <c r="E367" s="1">
-        <v>99.646</v>
+        <v>65.634</v>
       </c>
       <c r="F367" t="s">
         <v>8</v>
       </c>
       <c r="G367">
         <v>1.0</v>
       </c>
       <c r="H367" s="1">
-        <v>524137.96</v>
+        <v>5710158.0</v>
       </c>
       <c r="I367" s="1">
-        <v>-173.58</v>
+        <v>522.0</v>
       </c>
       <c r="J367" s="1">
-        <v>-0.033117235011942</v>
+        <v>0.0091416034372429</v>
       </c>
       <c r="K367">
-        <v>0.41</v>
+        <v>0.82</v>
       </c>
       <c r="L367" t="s">
-        <v>942</v>
+        <v>924</v>
       </c>
       <c r="M367" s="1">
-        <v>523964.38</v>
+        <v>5710680.0</v>
       </c>
       <c r="N367" s="1">
-        <v>526133.23</v>
+        <v>5782186.85</v>
       </c>
       <c r="O367" s="1">
-        <v>0.15</v>
+        <v>1.63</v>
       </c>
       <c r="P367">
         <v>1</v>
       </c>
     </row>
     <row r="368" spans="1:16">
       <c r="A368" t="s">
-        <v>943</v>
+        <v>925</v>
       </c>
       <c r="B368" t="s">
-        <v>944</v>
+        <v>926</v>
       </c>
       <c r="C368" s="1">
-        <v>400000.0</v>
+        <v>945000.0</v>
       </c>
       <c r="D368" s="1">
-        <v>100.262</v>
+        <v>84.846</v>
       </c>
       <c r="E368" s="1">
-        <v>97.41</v>
+        <v>84.822</v>
       </c>
       <c r="F368" t="s">
         <v>8</v>
       </c>
       <c r="G368">
         <v>1.0</v>
       </c>
       <c r="H368" s="1">
-        <v>389640.0</v>
+        <v>801567.9</v>
       </c>
       <c r="I368" s="1">
-        <v>11408.0</v>
+        <v>226.8</v>
       </c>
       <c r="J368" s="1">
-        <v>2.9278308181912</v>
+        <v>0.028294546226215</v>
       </c>
       <c r="K368">
-        <v>0.1</v>
-[...2 lines deleted...]
-        <v>394.52</v>
+        <v>1.64</v>
+      </c>
+      <c r="L368" t="s">
+        <v>927</v>
       </c>
       <c r="M368" s="1">
-        <v>401048.0</v>
+        <v>801794.7</v>
       </c>
       <c r="N368" s="1">
-        <v>401442.52</v>
+        <v>817336.71</v>
       </c>
       <c r="O368" s="1">
-        <v>0.12</v>
+        <v>0.23</v>
       </c>
       <c r="P368">
         <v>1</v>
       </c>
     </row>
     <row r="369" spans="1:16">
       <c r="A369" t="s">
-        <v>945</v>
+        <v>928</v>
       </c>
       <c r="B369" t="s">
-        <v>946</v>
+        <v>929</v>
       </c>
       <c r="C369" s="1">
-        <v>369000.0</v>
+        <v>296000.0</v>
       </c>
       <c r="D369" s="1">
-        <v>100.082</v>
+        <v>97.506</v>
       </c>
       <c r="E369" s="1">
-        <v>100.0</v>
+        <v>101.45889189</v>
       </c>
       <c r="F369" t="s">
         <v>8</v>
       </c>
       <c r="G369">
         <v>1.0</v>
       </c>
       <c r="H369" s="1">
-        <v>369000.0</v>
+        <v>300318.32</v>
       </c>
       <c r="I369" s="1">
-        <v>302.58</v>
+        <v>-11700.56</v>
       </c>
       <c r="J369" s="1">
-        <v>0.082</v>
+        <v>-3.8960526950204</v>
       </c>
       <c r="K369">
-        <v>0.1</v>
-[...2 lines deleted...]
-        <v>355.78</v>
+        <v>2.27</v>
+      </c>
+      <c r="L369" t="s">
+        <v>930</v>
       </c>
       <c r="M369" s="1">
-        <v>369302.58</v>
+        <v>288617.76</v>
       </c>
       <c r="N369" s="1">
-        <v>369658.36</v>
+        <v>295332.5</v>
       </c>
       <c r="O369" s="1">
-        <v>0.11</v>
+        <v>0.08</v>
       </c>
       <c r="P369">
         <v>1</v>
       </c>
     </row>
     <row r="370" spans="1:16">
       <c r="A370" t="s">
-        <v>947</v>
+        <v>931</v>
       </c>
       <c r="B370" t="s">
-        <v>948</v>
+        <v>932</v>
       </c>
       <c r="C370" s="1">
-        <v>369000.0</v>
+        <v>526000.0</v>
       </c>
       <c r="D370" s="1">
-        <v>99.82</v>
+        <v>99.618</v>
       </c>
       <c r="E370" s="1">
-        <v>100.0</v>
+        <v>99.646</v>
       </c>
       <c r="F370" t="s">
         <v>8</v>
       </c>
       <c r="G370">
         <v>1.0</v>
       </c>
       <c r="H370" s="1">
-        <v>369000.0</v>
+        <v>524137.96</v>
       </c>
       <c r="I370" s="1">
-        <v>-664.2</v>
+        <v>-147.28</v>
       </c>
       <c r="J370" s="1">
-        <v>-0.18</v>
+        <v>-0.028099472131345</v>
       </c>
       <c r="K370">
-        <v>0.02</v>
-[...2 lines deleted...]
-        <v>80.17</v>
+        <v>0.66</v>
+      </c>
+      <c r="L370" t="s">
+        <v>933</v>
       </c>
       <c r="M370" s="1">
-        <v>368335.8</v>
+        <v>523990.68</v>
       </c>
       <c r="N370" s="1">
-        <v>368415.97</v>
+        <v>527470.93</v>
       </c>
       <c r="O370" s="1">
-        <v>0.11</v>
+        <v>0.15</v>
       </c>
       <c r="P370">
         <v>1</v>
       </c>
     </row>
     <row r="371" spans="1:16">
       <c r="A371" t="s">
-        <v>949</v>
+        <v>934</v>
       </c>
       <c r="B371" t="s">
-        <v>950</v>
+        <v>935</v>
       </c>
       <c r="C371" s="1">
-        <v>600000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D371" s="1">
-        <v>88.453</v>
+        <v>100.244</v>
       </c>
       <c r="E371" s="1">
-        <v>85.25</v>
+        <v>97.41</v>
       </c>
       <c r="F371" t="s">
         <v>8</v>
       </c>
       <c r="G371">
         <v>1.0</v>
       </c>
       <c r="H371" s="1">
-        <v>511500.0</v>
+        <v>389640.0</v>
       </c>
       <c r="I371" s="1">
-        <v>19218.0</v>
+        <v>11336.0</v>
       </c>
       <c r="J371" s="1">
-        <v>3.7571847507331</v>
+        <v>2.9093522225644</v>
       </c>
       <c r="K371">
-        <v>0.08</v>
-[...2 lines deleted...]
-        <v>468.49</v>
+        <v>0.38</v>
+      </c>
+      <c r="L371" t="s">
+        <v>936</v>
       </c>
       <c r="M371" s="1">
-        <v>530718.0</v>
+        <v>400976.0</v>
       </c>
       <c r="N371" s="1">
-        <v>531186.49</v>
+        <v>402510.25</v>
       </c>
       <c r="O371" s="1">
-        <v>0.15</v>
+        <v>0.11</v>
       </c>
       <c r="P371">
         <v>1</v>
       </c>
     </row>
     <row r="372" spans="1:16">
       <c r="A372" t="s">
-        <v>951</v>
+        <v>937</v>
       </c>
       <c r="B372" t="s">
-        <v>952</v>
+        <v>938</v>
       </c>
       <c r="C372" s="1">
-        <v>351000.0</v>
+        <v>369000.0</v>
       </c>
       <c r="D372" s="1">
-        <v>101.177</v>
+        <v>100.575</v>
       </c>
       <c r="E372" s="1">
-        <v>99.779</v>
+        <v>100.0</v>
       </c>
       <c r="F372" t="s">
         <v>8</v>
       </c>
       <c r="G372">
         <v>1.0</v>
       </c>
       <c r="H372" s="1">
-        <v>350224.29</v>
+        <v>369000.0</v>
       </c>
       <c r="I372" s="1">
-        <v>4906.98</v>
+        <v>2121.75</v>
       </c>
       <c r="J372" s="1">
-        <v>1.401096423095</v>
+        <v>0.575</v>
       </c>
       <c r="K372">
-        <v>1.63</v>
+        <v>0.41</v>
       </c>
       <c r="L372" t="s">
-        <v>953</v>
+        <v>939</v>
       </c>
       <c r="M372" s="1">
-        <v>355131.27</v>
+        <v>371121.75</v>
       </c>
       <c r="N372" s="1">
-        <v>360865.07</v>
+        <v>372633.8</v>
       </c>
       <c r="O372" s="1">
-        <v>0.1</v>
+        <v>0.11</v>
       </c>
       <c r="P372">
         <v>1</v>
       </c>
     </row>
     <row r="373" spans="1:16">
       <c r="A373" t="s">
-        <v>954</v>
+        <v>940</v>
       </c>
       <c r="B373" t="s">
-        <v>955</v>
+        <v>941</v>
       </c>
       <c r="C373" s="1">
-        <v>400000.0</v>
+        <v>369000.0</v>
       </c>
       <c r="D373" s="1">
-        <v>100.489</v>
+        <v>99.894</v>
       </c>
       <c r="E373" s="1">
-        <v>102.939</v>
+        <v>100.0</v>
       </c>
       <c r="F373" t="s">
         <v>8</v>
       </c>
       <c r="G373">
         <v>1.0</v>
       </c>
       <c r="H373" s="1">
-        <v>411756.0</v>
+        <v>369000.0</v>
       </c>
       <c r="I373" s="1">
-        <v>-9800.0</v>
+        <v>-391.14</v>
       </c>
       <c r="J373" s="1">
-        <v>-2.3800503210639</v>
+        <v>-0.106</v>
       </c>
       <c r="K373">
-        <v>0.67</v>
+        <v>0.3</v>
       </c>
       <c r="L373" t="s">
-        <v>956</v>
+        <v>942</v>
       </c>
       <c r="M373" s="1">
-        <v>401956.0</v>
+        <v>368608.86</v>
       </c>
       <c r="N373" s="1">
-        <v>404617.64</v>
+        <v>369731.23</v>
       </c>
       <c r="O373" s="1">
-        <v>0.12</v>
+        <v>0.1</v>
       </c>
       <c r="P373">
         <v>1</v>
       </c>
     </row>
     <row r="374" spans="1:16">
       <c r="A374" t="s">
-        <v>957</v>
+        <v>943</v>
       </c>
       <c r="B374" t="s">
-        <v>958</v>
+        <v>944</v>
       </c>
       <c r="C374" s="1">
-        <v>700000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D374" s="1">
-        <v>97.225</v>
+        <v>88.511</v>
       </c>
       <c r="E374" s="1">
-        <v>100.761</v>
+        <v>85.25</v>
       </c>
       <c r="F374" t="s">
         <v>8</v>
       </c>
       <c r="G374">
         <v>1.0</v>
       </c>
       <c r="H374" s="1">
-        <v>705327.0</v>
+        <v>511500.0</v>
       </c>
       <c r="I374" s="1">
-        <v>-24752.0</v>
+        <v>19566.0</v>
       </c>
       <c r="J374" s="1">
-        <v>-3.5092942706007</v>
+        <v>3.825219941349</v>
       </c>
       <c r="K374">
-        <v>0.55</v>
-[...2 lines deleted...]
-        <v>959</v>
+        <v>0.13</v>
+      </c>
+      <c r="L374">
+        <v>789.04</v>
       </c>
       <c r="M374" s="1">
-        <v>680575.0</v>
+        <v>531066.0</v>
       </c>
       <c r="N374" s="1">
-        <v>684393.84</v>
+        <v>531855.04</v>
       </c>
       <c r="O374" s="1">
-        <v>0.2</v>
+        <v>0.15</v>
       </c>
       <c r="P374">
         <v>1</v>
       </c>
     </row>
     <row r="375" spans="1:16">
       <c r="A375" t="s">
-        <v>960</v>
+        <v>945</v>
       </c>
       <c r="B375" t="s">
-        <v>961</v>
+        <v>946</v>
       </c>
       <c r="C375" s="1">
-        <v>200000.0</v>
+        <v>351000.0</v>
       </c>
       <c r="D375" s="1">
-        <v>101.658</v>
+        <v>101.271</v>
       </c>
       <c r="E375" s="1">
-        <v>99.871</v>
+        <v>99.779</v>
       </c>
       <c r="F375" t="s">
         <v>8</v>
       </c>
       <c r="G375">
         <v>1.0</v>
       </c>
       <c r="H375" s="1">
-        <v>199742.0</v>
+        <v>350224.29</v>
       </c>
       <c r="I375" s="1">
-        <v>3574.0</v>
+        <v>5236.92</v>
       </c>
       <c r="J375" s="1">
-        <v>1.7893082075878</v>
+        <v>1.4953046232173</v>
       </c>
       <c r="K375">
-        <v>3.71</v>
+        <v>1.9</v>
       </c>
       <c r="L375" t="s">
-        <v>962</v>
+        <v>947</v>
       </c>
       <c r="M375" s="1">
-        <v>203316.0</v>
+        <v>355461.21</v>
       </c>
       <c r="N375" s="1">
-        <v>210733.81</v>
+        <v>362132.61</v>
       </c>
       <c r="O375" s="1">
-        <v>0.06</v>
+        <v>0.1</v>
       </c>
       <c r="P375">
         <v>1</v>
       </c>
     </row>
     <row r="376" spans="1:16">
       <c r="A376" t="s">
-        <v>963</v>
+        <v>948</v>
       </c>
       <c r="B376" t="s">
-        <v>964</v>
+        <v>949</v>
       </c>
       <c r="C376" s="1">
-        <v>500000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D376" s="1">
-        <v>97.935</v>
+        <v>100.529</v>
       </c>
       <c r="E376" s="1">
-        <v>99.589</v>
+        <v>102.939</v>
       </c>
       <c r="F376" t="s">
         <v>8</v>
       </c>
       <c r="G376">
         <v>1.0</v>
       </c>
       <c r="H376" s="1">
-        <v>497945.0</v>
+        <v>411756.0</v>
       </c>
       <c r="I376" s="1">
-        <v>-8270.0</v>
+        <v>-9640.0</v>
       </c>
       <c r="J376" s="1">
-        <v>-1.6608259948388</v>
+        <v>-2.3411923566384</v>
       </c>
       <c r="K376">
-        <v>2.32</v>
+        <v>0.92</v>
       </c>
       <c r="L376" t="s">
-        <v>965</v>
+        <v>950</v>
       </c>
       <c r="M376" s="1">
-        <v>489675.0</v>
+        <v>402116.0</v>
       </c>
       <c r="N376" s="1">
-        <v>501264.04</v>
+        <v>405810.52</v>
       </c>
       <c r="O376" s="1">
-        <v>0.14</v>
+        <v>0.11</v>
       </c>
       <c r="P376">
         <v>1</v>
       </c>
     </row>
     <row r="377" spans="1:16">
       <c r="A377" t="s">
-        <v>966</v>
+        <v>951</v>
       </c>
       <c r="B377" t="s">
-        <v>967</v>
+        <v>952</v>
       </c>
       <c r="C377" s="1">
-        <v>200000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D377" s="1">
-        <v>97.363</v>
+        <v>97.536</v>
       </c>
       <c r="E377" s="1">
-        <v>99.908</v>
+        <v>100.761</v>
       </c>
       <c r="F377" t="s">
         <v>8</v>
       </c>
       <c r="G377">
         <v>1.0</v>
       </c>
       <c r="H377" s="1">
-        <v>199816.0</v>
+        <v>705327.0</v>
       </c>
       <c r="I377" s="1">
-        <v>-5090.0</v>
+        <v>-22575.0</v>
       </c>
       <c r="J377" s="1">
-        <v>-2.5473435560716</v>
+        <v>-3.2006431059636</v>
       </c>
       <c r="K377">
-        <v>0.95</v>
+        <v>0.79</v>
       </c>
       <c r="L377" t="s">
-        <v>968</v>
+        <v>953</v>
       </c>
       <c r="M377" s="1">
-        <v>194726.0</v>
+        <v>682752.0</v>
       </c>
       <c r="N377" s="1">
-        <v>196620.44</v>
+        <v>688253.71</v>
       </c>
       <c r="O377" s="1">
-        <v>0.06</v>
+        <v>0.19</v>
       </c>
       <c r="P377">
         <v>1</v>
       </c>
     </row>
     <row r="378" spans="1:16">
       <c r="A378" t="s">
-        <v>969</v>
+        <v>954</v>
       </c>
       <c r="B378" t="s">
-        <v>967</v>
+        <v>955</v>
       </c>
       <c r="C378" s="1">
         <v>200000.0</v>
       </c>
       <c r="D378" s="1">
-        <v>102.056</v>
+        <v>101.72</v>
       </c>
       <c r="E378" s="1">
-        <v>103.15</v>
+        <v>99.871</v>
       </c>
       <c r="F378" t="s">
         <v>8</v>
       </c>
       <c r="G378">
         <v>1.0</v>
       </c>
       <c r="H378" s="1">
-        <v>206300.0</v>
+        <v>199742.0</v>
       </c>
       <c r="I378" s="1">
-        <v>-2188.0</v>
+        <v>3698.0</v>
       </c>
       <c r="J378" s="1">
-        <v>-1.0605913717887</v>
+        <v>1.8513882908953</v>
       </c>
       <c r="K378">
-        <v>0.25</v>
+        <v>0.23</v>
       </c>
       <c r="L378">
-        <v>494.52</v>
+        <v>452.05</v>
       </c>
       <c r="M378" s="1">
-        <v>204112.0</v>
+        <v>203440.0</v>
       </c>
       <c r="N378" s="1">
-        <v>204606.52</v>
+        <v>203892.05</v>
       </c>
       <c r="O378" s="1">
         <v>0.06</v>
       </c>
       <c r="P378">
         <v>1</v>
       </c>
     </row>
     <row r="379" spans="1:16">
       <c r="A379" t="s">
-        <v>970</v>
+        <v>956</v>
       </c>
       <c r="B379" t="s">
-        <v>971</v>
+        <v>957</v>
       </c>
       <c r="C379" s="1">
-        <v>400000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D379" s="1">
-        <v>103.761</v>
+        <v>98.037</v>
       </c>
       <c r="E379" s="1">
-        <v>106.6</v>
+        <v>99.589</v>
       </c>
       <c r="F379" t="s">
         <v>8</v>
       </c>
       <c r="G379">
         <v>1.0</v>
       </c>
       <c r="H379" s="1">
-        <v>426400.0</v>
+        <v>497945.0</v>
       </c>
       <c r="I379" s="1">
-        <v>-11356.0</v>
+        <v>-7760.0</v>
       </c>
       <c r="J379" s="1">
-        <v>-2.6632270168856</v>
+        <v>-1.5584050447339</v>
       </c>
       <c r="K379">
-        <v>2.26</v>
+        <v>2.53</v>
       </c>
       <c r="L379" t="s">
-        <v>972</v>
+        <v>958</v>
       </c>
       <c r="M379" s="1">
-        <v>415044.0</v>
+        <v>490185.0</v>
       </c>
       <c r="N379" s="1">
-        <v>424079.62</v>
+        <v>502842.53</v>
       </c>
       <c r="O379" s="1">
-        <v>0.12</v>
+        <v>0.14</v>
       </c>
       <c r="P379">
         <v>1</v>
       </c>
     </row>
     <row r="380" spans="1:16">
       <c r="A380" t="s">
-        <v>973</v>
+        <v>959</v>
       </c>
       <c r="B380" t="s">
-        <v>974</v>
+        <v>960</v>
       </c>
       <c r="C380" s="1">
-        <v>683000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D380" s="1">
-        <v>97.733</v>
+        <v>97.374</v>
       </c>
       <c r="E380" s="1">
-        <v>99.902</v>
+        <v>99.908</v>
       </c>
       <c r="F380" t="s">
         <v>8</v>
       </c>
       <c r="G380">
         <v>1.0</v>
       </c>
       <c r="H380" s="1">
-        <v>682330.66</v>
+        <v>199816.0</v>
       </c>
       <c r="I380" s="1">
-        <v>-14814.27</v>
+        <v>-5068.0</v>
       </c>
       <c r="J380" s="1">
-        <v>-2.171127705151</v>
+        <v>-2.5363334267526</v>
       </c>
       <c r="K380">
-        <v>0.7</v>
+        <v>1.23</v>
       </c>
       <c r="L380" t="s">
-        <v>975</v>
+        <v>961</v>
       </c>
       <c r="M380" s="1">
-        <v>667516.39</v>
+        <v>194748.0</v>
       </c>
       <c r="N380" s="1">
-        <v>672264.64</v>
+        <v>197202.17</v>
       </c>
       <c r="O380" s="1">
-        <v>0.19</v>
+        <v>0.06</v>
       </c>
       <c r="P380">
         <v>1</v>
       </c>
     </row>
     <row r="381" spans="1:16">
       <c r="A381" t="s">
-        <v>976</v>
+        <v>962</v>
       </c>
       <c r="B381" t="s">
-        <v>977</v>
+        <v>960</v>
       </c>
       <c r="C381" s="1">
-        <v>384000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D381" s="1">
-        <v>99.875</v>
+        <v>102.248</v>
       </c>
       <c r="E381" s="1">
-        <v>100.0</v>
+        <v>103.15</v>
       </c>
       <c r="F381" t="s">
         <v>8</v>
       </c>
       <c r="G381">
         <v>1.0</v>
       </c>
       <c r="H381" s="1">
-        <v>384000.0</v>
+        <v>206300.0</v>
       </c>
       <c r="I381" s="1">
-        <v>-480.0</v>
+        <v>-1804.0</v>
       </c>
       <c r="J381" s="1">
-        <v>-0.125</v>
+        <v>-0.8744546776539</v>
       </c>
       <c r="K381">
-        <v>1.07</v>
+        <v>0.59</v>
       </c>
       <c r="L381" t="s">
-        <v>978</v>
+        <v>963</v>
       </c>
       <c r="M381" s="1">
-        <v>383520.0</v>
+        <v>204496.0</v>
       </c>
       <c r="N381" s="1">
-        <v>387632.59</v>
+        <v>205667.23</v>
       </c>
       <c r="O381" s="1">
-        <v>0.11</v>
+        <v>0.06</v>
       </c>
       <c r="P381">
         <v>1</v>
       </c>
     </row>
     <row r="382" spans="1:16">
       <c r="A382" t="s">
-        <v>979</v>
+        <v>964</v>
       </c>
       <c r="B382" t="s">
-        <v>980</v>
+        <v>965</v>
       </c>
       <c r="C382" s="1">
-        <v>138000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D382" s="1">
-        <v>100.848</v>
+        <v>103.832</v>
       </c>
       <c r="E382" s="1">
-        <v>100.0</v>
+        <v>106.6</v>
       </c>
       <c r="F382" t="s">
         <v>8</v>
       </c>
       <c r="G382">
         <v>1.0</v>
       </c>
       <c r="H382" s="1">
-        <v>138000.0</v>
+        <v>426400.0</v>
       </c>
       <c r="I382" s="1">
-        <v>1170.24</v>
+        <v>-11072.0</v>
       </c>
       <c r="J382" s="1">
-        <v>0.848</v>
+        <v>-2.5966228893058</v>
       </c>
       <c r="K382">
-        <v>0.15</v>
-[...2 lines deleted...]
-        <v>203.63</v>
+        <v>2.56</v>
+      </c>
+      <c r="L382" t="s">
+        <v>966</v>
       </c>
       <c r="M382" s="1">
-        <v>139170.24</v>
+        <v>415328.0</v>
       </c>
       <c r="N382" s="1">
-        <v>139373.87</v>
+        <v>425574.58</v>
       </c>
       <c r="O382" s="1">
-        <v>0.04</v>
+        <v>0.12</v>
       </c>
       <c r="P382">
         <v>1</v>
       </c>
     </row>
     <row r="383" spans="1:16">
       <c r="A383" t="s">
-        <v>981</v>
+        <v>967</v>
       </c>
       <c r="B383" t="s">
-        <v>982</v>
+        <v>968</v>
       </c>
       <c r="C383" s="1">
-        <v>300000.0</v>
+        <v>683000.0</v>
       </c>
       <c r="D383" s="1">
-        <v>101.916</v>
+        <v>98.268</v>
       </c>
       <c r="E383" s="1">
-        <v>99.65790667</v>
+        <v>99.902</v>
       </c>
       <c r="F383" t="s">
         <v>8</v>
       </c>
       <c r="G383">
         <v>1.0</v>
       </c>
       <c r="H383" s="1">
-        <v>298973.72</v>
+        <v>682330.66</v>
       </c>
       <c r="I383" s="1">
-        <v>6774.28</v>
+        <v>-11160.22</v>
       </c>
       <c r="J383" s="1">
-        <v>2.2658446367794</v>
+        <v>-1.635602890833</v>
       </c>
       <c r="K383">
-        <v>3.67</v>
+        <v>0.95</v>
       </c>
       <c r="L383" t="s">
-        <v>983</v>
+        <v>969</v>
       </c>
       <c r="M383" s="1">
-        <v>305748.0</v>
+        <v>671170.44</v>
       </c>
       <c r="N383" s="1">
-        <v>316766.84</v>
+        <v>677682.33</v>
       </c>
       <c r="O383" s="1">
-        <v>0.09</v>
+        <v>0.19</v>
       </c>
       <c r="P383">
         <v>1</v>
       </c>
     </row>
     <row r="384" spans="1:16">
       <c r="A384" t="s">
-        <v>984</v>
+        <v>970</v>
       </c>
       <c r="B384" t="s">
-        <v>985</v>
+        <v>971</v>
       </c>
       <c r="C384" s="1">
-        <v>300000.0</v>
+        <v>384000.0</v>
       </c>
       <c r="D384" s="1">
-        <v>101.839</v>
+        <v>100.384</v>
       </c>
       <c r="E384" s="1">
-        <v>103.47225</v>
+        <v>100.0</v>
       </c>
       <c r="F384" t="s">
         <v>8</v>
       </c>
       <c r="G384">
         <v>1.0</v>
       </c>
       <c r="H384" s="1">
-        <v>310416.75</v>
+        <v>384000.0</v>
       </c>
       <c r="I384" s="1">
-        <v>-4899.75</v>
+        <v>1474.56</v>
       </c>
       <c r="J384" s="1">
-        <v>-1.5784425292772</v>
+        <v>0.384</v>
       </c>
       <c r="K384">
-        <v>0.48</v>
+        <v>1.36</v>
       </c>
       <c r="L384" t="s">
-        <v>986</v>
+        <v>972</v>
       </c>
       <c r="M384" s="1">
-        <v>305517.0</v>
+        <v>385474.56</v>
       </c>
       <c r="N384" s="1">
-        <v>306949.19</v>
+        <v>390689.49</v>
       </c>
       <c r="O384" s="1">
-        <v>0.09</v>
+        <v>0.11</v>
       </c>
       <c r="P384">
         <v>1</v>
       </c>
     </row>
     <row r="385" spans="1:16">
       <c r="A385" t="s">
-        <v>987</v>
+        <v>973</v>
       </c>
       <c r="B385" t="s">
-        <v>988</v>
+        <v>974</v>
       </c>
       <c r="C385" s="1">
-        <v>500000.0</v>
+        <v>138000.0</v>
       </c>
       <c r="D385" s="1">
-        <v>98.465</v>
+        <v>101.151</v>
       </c>
       <c r="E385" s="1">
-        <v>99.142</v>
+        <v>100.0</v>
       </c>
       <c r="F385" t="s">
         <v>8</v>
       </c>
       <c r="G385">
         <v>1.0</v>
       </c>
       <c r="H385" s="1">
-        <v>495710.0</v>
+        <v>138000.0</v>
       </c>
       <c r="I385" s="1">
-        <v>-3385.0</v>
+        <v>1588.38</v>
       </c>
       <c r="J385" s="1">
-        <v>-0.68285892961611</v>
+        <v>1.151</v>
       </c>
       <c r="K385">
-        <v>2.45</v>
-[...2 lines deleted...]
-        <v>989</v>
+        <v>0.44</v>
+      </c>
+      <c r="L385">
+        <v>610.89</v>
       </c>
       <c r="M385" s="1">
-        <v>492325.0</v>
+        <v>139588.38</v>
       </c>
       <c r="N385" s="1">
-        <v>504586.99</v>
+        <v>140199.27</v>
       </c>
       <c r="O385" s="1">
-        <v>0.14</v>
+        <v>0.04</v>
       </c>
       <c r="P385">
         <v>1</v>
       </c>
     </row>
     <row r="386" spans="1:16">
       <c r="A386" t="s">
-        <v>990</v>
+        <v>975</v>
       </c>
       <c r="B386" t="s">
-        <v>991</v>
+        <v>976</v>
       </c>
       <c r="C386" s="1">
-        <v>361000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D386" s="1">
-        <v>99.907</v>
+        <v>102.376</v>
       </c>
       <c r="E386" s="1">
-        <v>100.0</v>
+        <v>99.65790667</v>
       </c>
       <c r="F386" t="s">
         <v>8</v>
       </c>
       <c r="G386">
         <v>1.0</v>
       </c>
       <c r="H386" s="1">
-        <v>361000.0</v>
+        <v>298973.72</v>
       </c>
       <c r="I386" s="1">
-        <v>-335.73</v>
+        <v>8154.28</v>
       </c>
       <c r="J386" s="1">
-        <v>-0.093</v>
+        <v>2.7274236678729</v>
       </c>
       <c r="K386">
-        <v>0.14</v>
-[...2 lines deleted...]
-        <v>522.85</v>
+        <v>3.97</v>
+      </c>
+      <c r="L386" t="s">
+        <v>977</v>
       </c>
       <c r="M386" s="1">
-        <v>360664.27</v>
+        <v>307128.0</v>
       </c>
       <c r="N386" s="1">
-        <v>361187.12</v>
+        <v>319028.34</v>
       </c>
       <c r="O386" s="1">
-        <v>0.1</v>
+        <v>0.09</v>
       </c>
       <c r="P386">
         <v>1</v>
       </c>
     </row>
     <row r="387" spans="1:16">
       <c r="A387" t="s">
-        <v>992</v>
+        <v>978</v>
       </c>
       <c r="B387" t="s">
-        <v>993</v>
+        <v>979</v>
       </c>
       <c r="C387" s="1">
-        <v>392000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D387" s="1">
-        <v>99.294</v>
+        <v>101.862</v>
       </c>
       <c r="E387" s="1">
-        <v>102.83</v>
+        <v>103.47225</v>
       </c>
       <c r="F387" t="s">
         <v>8</v>
       </c>
       <c r="G387">
         <v>1.0</v>
       </c>
       <c r="H387" s="1">
-        <v>403093.6</v>
+        <v>310416.75</v>
       </c>
       <c r="I387" s="1">
-        <v>-13861.12</v>
+        <v>-4830.75</v>
       </c>
       <c r="J387" s="1">
-        <v>-3.4386852085967</v>
+        <v>-1.556214347325</v>
       </c>
       <c r="K387">
-        <v>3.12</v>
+        <v>0.78</v>
       </c>
       <c r="L387" t="s">
-        <v>994</v>
+        <v>980</v>
       </c>
       <c r="M387" s="1">
-        <v>389232.48</v>
+        <v>305586.0</v>
       </c>
       <c r="N387" s="1">
-        <v>401475.77</v>
+        <v>307926.41</v>
       </c>
       <c r="O387" s="1">
-        <v>0.12</v>
+        <v>0.09</v>
       </c>
       <c r="P387">
         <v>1</v>
       </c>
     </row>
     <row r="388" spans="1:16">
       <c r="A388" t="s">
-        <v>995</v>
+        <v>981</v>
       </c>
       <c r="B388" t="s">
-        <v>996</v>
+        <v>982</v>
       </c>
       <c r="C388" s="1">
         <v>500000.0</v>
       </c>
       <c r="D388" s="1">
-        <v>97.845</v>
+        <v>98.827</v>
       </c>
       <c r="E388" s="1">
-        <v>100.0</v>
+        <v>99.142</v>
       </c>
       <c r="F388" t="s">
         <v>8</v>
       </c>
       <c r="G388">
         <v>1.0</v>
       </c>
       <c r="H388" s="1">
-        <v>500000.0</v>
+        <v>495710.0</v>
       </c>
       <c r="I388" s="1">
-        <v>-10775.0</v>
+        <v>-1575.0</v>
       </c>
       <c r="J388" s="1">
-        <v>-2.155</v>
+        <v>-0.31772608985092</v>
       </c>
       <c r="K388">
-        <v>0.9</v>
+        <v>2.73</v>
       </c>
       <c r="L388" t="s">
-        <v>997</v>
+        <v>983</v>
       </c>
       <c r="M388" s="1">
-        <v>489225.0</v>
+        <v>494135.0</v>
       </c>
       <c r="N388" s="1">
-        <v>493706.37</v>
+        <v>507777.12</v>
       </c>
       <c r="O388" s="1">
         <v>0.14</v>
       </c>
       <c r="P388">
         <v>1</v>
       </c>
     </row>
     <row r="389" spans="1:16">
       <c r="A389" t="s">
-        <v>998</v>
+        <v>984</v>
       </c>
       <c r="B389" t="s">
-        <v>999</v>
+        <v>985</v>
       </c>
       <c r="C389" s="1">
-        <v>200000.0</v>
+        <v>361000.0</v>
       </c>
       <c r="D389" s="1">
-        <v>100.592</v>
+        <v>100.235</v>
       </c>
       <c r="E389" s="1">
         <v>100.0</v>
       </c>
       <c r="F389" t="s">
         <v>8</v>
       </c>
       <c r="G389">
         <v>1.0</v>
       </c>
       <c r="H389" s="1">
-        <v>200000.0</v>
+        <v>361000.0</v>
       </c>
       <c r="I389" s="1">
-        <v>1184.0</v>
+        <v>848.35</v>
       </c>
       <c r="J389" s="1">
-        <v>0.592</v>
+        <v>0.235</v>
       </c>
       <c r="K389">
-        <v>0.2</v>
-[...2 lines deleted...]
-        <v>404.38</v>
+        <v>0.41</v>
+      </c>
+      <c r="L389" t="s">
+        <v>986</v>
       </c>
       <c r="M389" s="1">
-        <v>201184.0</v>
+        <v>361848.35</v>
       </c>
       <c r="N389" s="1">
-        <v>201588.38</v>
+        <v>363342.2</v>
       </c>
       <c r="O389" s="1">
-        <v>0.06</v>
+        <v>0.1</v>
       </c>
       <c r="P389">
         <v>1</v>
       </c>
     </row>
     <row r="390" spans="1:16">
       <c r="A390" t="s">
-        <v>1000</v>
+        <v>987</v>
       </c>
       <c r="B390" t="s">
-        <v>1001</v>
+        <v>988</v>
       </c>
       <c r="C390" s="1">
-        <v>400000.0</v>
+        <v>392000.0</v>
       </c>
       <c r="D390" s="1">
-        <v>95.624</v>
+        <v>99.628</v>
       </c>
       <c r="E390" s="1">
-        <v>97.25</v>
+        <v>102.83</v>
       </c>
       <c r="F390" t="s">
         <v>8</v>
       </c>
       <c r="G390">
         <v>1.0</v>
       </c>
       <c r="H390" s="1">
-        <v>389000.0</v>
+        <v>403093.6</v>
       </c>
       <c r="I390" s="1">
-        <v>-6504.0</v>
+        <v>-12551.84</v>
       </c>
       <c r="J390" s="1">
-        <v>-1.6719794344473</v>
+        <v>-3.1138772731693</v>
       </c>
       <c r="K390">
-        <v>0.07</v>
-[...2 lines deleted...]
-        <v>273.97</v>
+        <v>3.39</v>
+      </c>
+      <c r="L390" t="s">
+        <v>989</v>
       </c>
       <c r="M390" s="1">
-        <v>382496.0</v>
+        <v>390541.76</v>
       </c>
       <c r="N390" s="1">
-        <v>382769.97</v>
+        <v>403832.17</v>
       </c>
       <c r="O390" s="1">
         <v>0.11</v>
       </c>
       <c r="P390">
         <v>1</v>
       </c>
     </row>
     <row r="391" spans="1:16">
       <c r="A391" t="s">
-        <v>1002</v>
+        <v>990</v>
       </c>
       <c r="B391" t="s">
-        <v>1003</v>
+        <v>991</v>
       </c>
       <c r="C391" s="1">
-        <v>265000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D391" s="1">
-        <v>99.346</v>
+        <v>97.955</v>
       </c>
       <c r="E391" s="1">
-        <v>99.695</v>
+        <v>100.0</v>
       </c>
       <c r="F391" t="s">
         <v>8</v>
       </c>
       <c r="G391">
         <v>1.0</v>
       </c>
       <c r="H391" s="1">
-        <v>264191.75</v>
+        <v>500000.0</v>
       </c>
       <c r="I391" s="1">
-        <v>-924.85</v>
+        <v>-10225.0</v>
       </c>
       <c r="J391" s="1">
-        <v>-0.35006770650484</v>
+        <v>-2.045</v>
       </c>
       <c r="K391">
-        <v>0.44</v>
+        <v>1.11</v>
       </c>
       <c r="L391" t="s">
-        <v>1004</v>
+        <v>992</v>
       </c>
       <c r="M391" s="1">
-        <v>263266.9</v>
+        <v>489775.0</v>
       </c>
       <c r="N391" s="1">
-        <v>264437.62</v>
+        <v>495315.6</v>
       </c>
       <c r="O391" s="1">
-        <v>0.08</v>
+        <v>0.14</v>
       </c>
       <c r="P391">
         <v>1</v>
       </c>
     </row>
     <row r="392" spans="1:16">
       <c r="A392" t="s">
-        <v>1005</v>
+        <v>993</v>
       </c>
       <c r="B392" t="s">
-        <v>1006</v>
+        <v>994</v>
       </c>
       <c r="C392" s="1">
-        <v>400000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D392" s="1">
-        <v>82.745</v>
+        <v>100.719</v>
       </c>
       <c r="E392" s="1">
-        <v>81.804</v>
+        <v>100.0</v>
       </c>
       <c r="F392" t="s">
         <v>8</v>
       </c>
       <c r="G392">
         <v>1.0</v>
       </c>
       <c r="H392" s="1">
-        <v>327216.0</v>
+        <v>200000.0</v>
       </c>
       <c r="I392" s="1">
-        <v>3764.0</v>
+        <v>1438.0</v>
       </c>
       <c r="J392" s="1">
-        <v>1.1503104982641</v>
+        <v>0.719</v>
       </c>
       <c r="K392">
-        <v>0.5</v>
-[...2 lines deleted...]
-        <v>1007</v>
+        <v>0.47</v>
+      </c>
+      <c r="L392">
+        <v>930.08</v>
       </c>
       <c r="M392" s="1">
-        <v>330980.0</v>
+        <v>201438.0</v>
       </c>
       <c r="N392" s="1">
-        <v>332960.82</v>
+        <v>202368.08</v>
       </c>
       <c r="O392" s="1">
-        <v>0.1</v>
+        <v>0.06</v>
       </c>
       <c r="P392">
         <v>1</v>
       </c>
     </row>
     <row r="393" spans="1:16">
       <c r="A393" t="s">
-        <v>1008</v>
+        <v>995</v>
       </c>
       <c r="B393" t="s">
-        <v>1009</v>
+        <v>996</v>
       </c>
       <c r="C393" s="1">
-        <v>377000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D393" s="1">
-        <v>100.815</v>
+        <v>95.887</v>
       </c>
       <c r="E393" s="1">
-        <v>99.417</v>
+        <v>97.25</v>
       </c>
       <c r="F393" t="s">
         <v>8</v>
       </c>
       <c r="G393">
         <v>1.0</v>
       </c>
       <c r="H393" s="1">
-        <v>374802.09</v>
+        <v>389000.0</v>
       </c>
       <c r="I393" s="1">
-        <v>5270.46</v>
+        <v>-5452.0</v>
       </c>
       <c r="J393" s="1">
-        <v>1.4061981351278</v>
+        <v>-1.4015424164524</v>
       </c>
       <c r="K393">
-        <v>0.28</v>
-[...2 lines deleted...]
-        <v>1010</v>
+        <v>0.25</v>
+      </c>
+      <c r="L393">
+        <v>986.3</v>
       </c>
       <c r="M393" s="1">
-        <v>380072.55</v>
+        <v>383548.0</v>
       </c>
       <c r="N393" s="1">
-        <v>381118.34</v>
+        <v>384534.3</v>
       </c>
       <c r="O393" s="1">
         <v>0.11</v>
       </c>
       <c r="P393">
         <v>1</v>
       </c>
     </row>
     <row r="394" spans="1:16">
       <c r="A394" t="s">
-        <v>1011</v>
+        <v>997</v>
       </c>
       <c r="B394" t="s">
-        <v>1012</v>
+        <v>998</v>
       </c>
       <c r="C394" s="1">
-        <v>400000.0</v>
+        <v>265000.0</v>
       </c>
       <c r="D394" s="1">
-        <v>98.497</v>
+        <v>99.444</v>
       </c>
       <c r="E394" s="1">
-        <v>100.0</v>
+        <v>99.695</v>
       </c>
       <c r="F394" t="s">
         <v>8</v>
       </c>
       <c r="G394">
         <v>1.0</v>
       </c>
       <c r="H394" s="1">
-        <v>400000.0</v>
+        <v>264191.75</v>
       </c>
       <c r="I394" s="1">
-        <v>-6012.0</v>
+        <v>-665.15</v>
       </c>
       <c r="J394" s="1">
-        <v>-1.503</v>
+        <v>-0.25176789207082</v>
       </c>
       <c r="K394">
-        <v>2.0</v>
+        <v>0.71</v>
       </c>
       <c r="L394" t="s">
-        <v>1013</v>
+        <v>999</v>
       </c>
       <c r="M394" s="1">
-        <v>393988.0</v>
+        <v>263526.6</v>
       </c>
       <c r="N394" s="1">
-        <v>401969.84</v>
+        <v>265405.2</v>
       </c>
       <c r="O394" s="1">
-        <v>0.12</v>
+        <v>0.07</v>
       </c>
       <c r="P394">
         <v>1</v>
       </c>
     </row>
     <row r="395" spans="1:16">
       <c r="A395" t="s">
-        <v>1014</v>
+        <v>1000</v>
       </c>
       <c r="B395" t="s">
-        <v>1015</v>
+        <v>1001</v>
       </c>
       <c r="C395" s="1">
-        <v>1832.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D395" s="1">
-        <v>0.0675</v>
+        <v>82.871</v>
       </c>
       <c r="E395" s="1">
-        <v>0.1083870087</v>
+        <v>81.804</v>
       </c>
       <c r="F395" t="s">
         <v>8</v>
       </c>
       <c r="G395">
         <v>1.0</v>
       </c>
       <c r="H395" s="1">
-        <v>0.0</v>
+        <v>327216.0</v>
       </c>
       <c r="I395" s="1">
-        <v>-187262.5</v>
+        <v>4268.0</v>
       </c>
       <c r="J395" s="1">
-        <v>0</v>
+        <v>1.3043371962251</v>
       </c>
       <c r="K395">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.55</v>
+      </c>
+      <c r="L395" t="s">
+        <v>1002</v>
       </c>
       <c r="M395" s="1">
-        <v>-187262.5</v>
+        <v>331484.0</v>
       </c>
       <c r="N395" s="1">
-        <v>-187262.5</v>
+        <v>333678.52</v>
       </c>
       <c r="O395" s="1">
-        <v>-0.05</v>
+        <v>0.09</v>
       </c>
       <c r="P395">
         <v>1</v>
       </c>
     </row>
     <row r="396" spans="1:16">
       <c r="A396" t="s">
-        <v>1016</v>
+        <v>1003</v>
       </c>
       <c r="B396" t="s">
-        <v>1017</v>
+        <v>1004</v>
       </c>
       <c r="C396" s="1">
-        <v>330.0</v>
+        <v>377000.0</v>
       </c>
       <c r="D396" s="1">
-        <v>64.6</v>
+        <v>100.975</v>
       </c>
       <c r="E396" s="1">
-        <v>53.2</v>
+        <v>99.417</v>
       </c>
       <c r="F396" t="s">
         <v>8</v>
       </c>
       <c r="G396">
         <v>1.0</v>
       </c>
       <c r="H396" s="1">
-        <v>175560.0</v>
+        <v>374802.09</v>
       </c>
       <c r="I396" s="1">
-        <v>37620.0</v>
+        <v>5873.66</v>
       </c>
       <c r="J396" s="1">
-        <v>21.428571428571</v>
+        <v>1.5671364052426</v>
       </c>
       <c r="K396">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.54</v>
+      </c>
+      <c r="L396" t="s">
+        <v>1005</v>
       </c>
       <c r="M396" s="1">
-        <v>213180.0</v>
+        <v>380675.75</v>
       </c>
       <c r="N396" s="1">
-        <v>213180.0</v>
+        <v>382728.59</v>
       </c>
       <c r="O396" s="1">
-        <v>0.06</v>
+        <v>0.11</v>
       </c>
       <c r="P396">
         <v>1</v>
       </c>
     </row>
     <row r="397" spans="1:16">
       <c r="A397" t="s">
-        <v>1018</v>
+        <v>1006</v>
       </c>
       <c r="B397" t="s">
-        <v>1019</v>
+        <v>1007</v>
       </c>
       <c r="C397" s="1">
-        <v>460.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D397" s="1">
-        <v>65.2</v>
+        <v>98.953</v>
       </c>
       <c r="E397" s="1">
-        <v>75.3</v>
+        <v>100.0</v>
       </c>
       <c r="F397" t="s">
         <v>8</v>
       </c>
       <c r="G397">
         <v>1.0</v>
       </c>
       <c r="H397" s="1">
-        <v>346380.0</v>
+        <v>400000.0</v>
       </c>
       <c r="I397" s="1">
-        <v>-46460.0</v>
+        <v>-4188.0</v>
       </c>
       <c r="J397" s="1">
-        <v>-13.413014608234</v>
+        <v>-1.047</v>
       </c>
       <c r="K397">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>2.22</v>
+      </c>
+      <c r="L397" t="s">
+        <v>1008</v>
       </c>
       <c r="M397" s="1">
-        <v>299920.0</v>
+        <v>395812.0</v>
       </c>
       <c r="N397" s="1">
-        <v>299920.0</v>
+        <v>404692.23</v>
       </c>
       <c r="O397" s="1">
-        <v>0.09</v>
+        <v>0.11</v>
       </c>
       <c r="P397">
         <v>1</v>
       </c>
     </row>
     <row r="398" spans="1:16">
       <c r="A398" t="s">
-        <v>1020</v>
+        <v>1009</v>
       </c>
       <c r="B398" t="s">
-        <v>1021</v>
+        <v>1010</v>
       </c>
       <c r="C398" s="1">
-        <v>-1832.0</v>
+        <v>1832.0</v>
       </c>
       <c r="D398" s="1">
-        <v>0.0475</v>
+        <v>0.06</v>
       </c>
       <c r="E398" s="1">
-        <v>0.0738550764</v>
+        <v>0.1083870087</v>
       </c>
       <c r="F398" t="s">
         <v>8</v>
       </c>
       <c r="G398">
         <v>1.0</v>
       </c>
       <c r="H398" s="1">
         <v>0.0</v>
       </c>
       <c r="I398" s="1">
-        <v>120706.25</v>
+        <v>-221612.5</v>
       </c>
       <c r="J398" s="1">
         <v>0</v>
       </c>
       <c r="K398">
         <v>0.0</v>
       </c>
       <c r="L398">
         <v>0.0</v>
       </c>
       <c r="M398" s="1">
-        <v>120706.25</v>
+        <v>-221612.5</v>
       </c>
       <c r="N398" s="1">
-        <v>120706.25</v>
+        <v>-221612.5</v>
       </c>
       <c r="O398" s="1">
-        <v>0.03</v>
+        <v>-0.06</v>
       </c>
       <c r="P398">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="399" spans="1:16">
+      <c r="A399" t="s">
+        <v>1011</v>
+      </c>
+      <c r="B399" t="s">
+        <v>1012</v>
+      </c>
+      <c r="C399" s="1">
+        <v>1320.0</v>
+      </c>
+      <c r="D399" s="1">
+        <v>13.9</v>
+      </c>
+      <c r="E399" s="1">
+        <v>31.0</v>
+      </c>
+      <c r="F399" t="s">
+        <v>8</v>
+      </c>
+      <c r="G399">
+        <v>1.0</v>
+      </c>
+      <c r="H399" s="1">
+        <v>409200.0</v>
+      </c>
+      <c r="I399" s="1">
+        <v>-225720.0</v>
+      </c>
+      <c r="J399" s="1">
+        <v>-55.161290322581</v>
+      </c>
+      <c r="K399">
+        <v>0.0</v>
+      </c>
+      <c r="L399">
+        <v>0.0</v>
+      </c>
+      <c r="M399" s="1">
+        <v>183480.0</v>
+      </c>
+      <c r="N399" s="1">
+        <v>183480.0</v>
+      </c>
+      <c r="O399" s="1">
+        <v>0.05</v>
+      </c>
+      <c r="P399">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="400" spans="1:16">
+      <c r="A400" t="s">
+        <v>1013</v>
+      </c>
+      <c r="B400" t="s">
+        <v>1014</v>
+      </c>
+      <c r="C400" s="1">
+        <v>1320.0</v>
+      </c>
+      <c r="D400" s="1">
+        <v>38.2</v>
+      </c>
+      <c r="E400" s="1">
+        <v>80.0</v>
+      </c>
+      <c r="F400" t="s">
+        <v>8</v>
+      </c>
+      <c r="G400">
+        <v>1.0</v>
+      </c>
+      <c r="H400" s="1">
+        <v>1056000.0</v>
+      </c>
+      <c r="I400" s="1">
+        <v>-551760.0</v>
+      </c>
+      <c r="J400" s="1">
+        <v>-52.25</v>
+      </c>
+      <c r="K400">
+        <v>0.0</v>
+      </c>
+      <c r="L400">
+        <v>0.0</v>
+      </c>
+      <c r="M400" s="1">
+        <v>504240.0</v>
+      </c>
+      <c r="N400" s="1">
+        <v>504240.0</v>
+      </c>
+      <c r="O400" s="1">
+        <v>0.14</v>
+      </c>
+      <c r="P400">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="401" spans="1:16">
+      <c r="A401" t="s">
+        <v>1015</v>
+      </c>
+      <c r="B401" t="s">
+        <v>1016</v>
+      </c>
+      <c r="C401" s="1">
+        <v>-1832.0</v>
+      </c>
+      <c r="D401" s="1">
+        <v>0.0425</v>
+      </c>
+      <c r="E401" s="1">
+        <v>0.0738550764</v>
+      </c>
+      <c r="F401" t="s">
+        <v>8</v>
+      </c>
+      <c r="G401">
+        <v>1.0</v>
+      </c>
+      <c r="H401" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I401" s="1">
+        <v>143606.25</v>
+      </c>
+      <c r="J401" s="1">
+        <v>0</v>
+      </c>
+      <c r="K401">
+        <v>0.0</v>
+      </c>
+      <c r="L401">
+        <v>0.0</v>
+      </c>
+      <c r="M401" s="1">
+        <v>143606.25</v>
+      </c>
+      <c r="N401" s="1">
+        <v>143606.25</v>
+      </c>
+      <c r="O401" s="1">
+        <v>0.04</v>
+      </c>
+      <c r="P401">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="402" spans="1:16">
+      <c r="A402" t="s">
+        <v>1017</v>
+      </c>
+      <c r="B402" t="s">
+        <v>1018</v>
+      </c>
+      <c r="C402" s="1">
+        <v>-2640.0</v>
+      </c>
+      <c r="D402" s="1">
+        <v>22.7</v>
+      </c>
+      <c r="E402" s="1">
+        <v>49.405</v>
+      </c>
+      <c r="F402" t="s">
+        <v>8</v>
+      </c>
+      <c r="G402">
+        <v>1.0</v>
+      </c>
+      <c r="H402" s="1">
+        <v>-1304292.0</v>
+      </c>
+      <c r="I402" s="1">
+        <v>705012.0</v>
+      </c>
+      <c r="J402" s="1">
+        <v>-54.053233478393</v>
+      </c>
+      <c r="K402">
+        <v>0.0</v>
+      </c>
+      <c r="L402">
+        <v>0.0</v>
+      </c>
+      <c r="M402" s="1">
+        <v>-599280.0</v>
+      </c>
+      <c r="N402" s="1">
+        <v>-599280.0</v>
+      </c>
+      <c r="O402" s="1">
+        <v>-0.17</v>
+      </c>
+      <c r="P402">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>